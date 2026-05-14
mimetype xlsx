--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="28710" windowHeight="11955"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="1" r:id="rId1"/>
     <sheet name="Men" sheetId="2" r:id="rId2"/>
     <sheet name="Women" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="36">
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Temirtau C.A.</t>
   </si>
   <si>
     <t>Shakhtinsk C.A.</t>
   </si>
   <si>
     <t>Districts:</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Aktogay</t>
   </si>
   <si>
     <t>Bukhar zhyrau</t>
   </si>
   <si>
@@ -708,52 +708,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK2080"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="O3" sqref="O3"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="6" customWidth="1"/>
     <col min="3" max="5" width="8.7109375" style="3" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.9" customHeight="1">
       <c r="B1" s="3"/>
     </row>
     <row r="2" spans="1:37" ht="13.9" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="18"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
@@ -1064,50 +1064,53 @@
       </c>
       <c r="U9" s="13">
         <v>1132436</v>
       </c>
       <c r="V9" s="13">
         <v>1132162</v>
       </c>
       <c r="W9" s="13">
         <v>1131818</v>
       </c>
       <c r="X9" s="13">
         <v>1131589</v>
       </c>
       <c r="Y9" s="13">
         <v>1131438</v>
       </c>
       <c r="Z9" s="13">
         <v>1131287</v>
       </c>
       <c r="AA9" s="28">
         <v>1131435</v>
       </c>
       <c r="AB9" s="33">
         <v>1131613</v>
       </c>
+      <c r="AC9" s="33">
+        <v>1131200</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="1">
         <v>520670</v>
       </c>
       <c r="C10" s="1">
         <v>521010</v>
       </c>
       <c r="D10" s="1">
         <v>521391</v>
       </c>
       <c r="E10" s="1">
         <v>521847</v>
       </c>
       <c r="F10" s="11">
         <v>522307</v>
       </c>
       <c r="G10" s="11">
         <v>522634</v>
       </c>
       <c r="H10" s="13">
         <v>523075</v>
@@ -1150,50 +1153,53 @@
       </c>
       <c r="U10" s="13">
         <v>530600</v>
       </c>
       <c r="V10" s="13">
         <v>531521</v>
       </c>
       <c r="W10" s="13">
         <v>531985</v>
       </c>
       <c r="X10" s="13">
         <v>532515</v>
       </c>
       <c r="Y10" s="13">
         <v>533034</v>
       </c>
       <c r="Z10" s="13">
         <v>533314</v>
       </c>
       <c r="AA10" s="28">
         <v>533928</v>
       </c>
       <c r="AB10" s="33">
         <v>534486</v>
       </c>
+      <c r="AC10" s="33">
+        <v>534871</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="1">
         <v>77488</v>
       </c>
       <c r="C11" s="1">
         <v>77482</v>
       </c>
       <c r="D11" s="1">
         <v>77460</v>
       </c>
       <c r="E11" s="1">
         <v>77407</v>
       </c>
       <c r="F11" s="11">
         <v>77379</v>
       </c>
       <c r="G11" s="11">
         <v>77397</v>
       </c>
       <c r="H11" s="13">
         <v>77343</v>
@@ -1236,50 +1242,53 @@
       </c>
       <c r="U11" s="13">
         <v>76973</v>
       </c>
       <c r="V11" s="13">
         <v>76916</v>
       </c>
       <c r="W11" s="13">
         <v>76824</v>
       </c>
       <c r="X11" s="13">
         <v>76729</v>
       </c>
       <c r="Y11" s="13">
         <v>76716</v>
       </c>
       <c r="Z11" s="13">
         <v>76665</v>
       </c>
       <c r="AA11" s="28">
         <v>76594</v>
       </c>
       <c r="AB11" s="33">
         <v>76603</v>
       </c>
+      <c r="AC11" s="33">
+        <v>76551</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1">
         <v>11151</v>
       </c>
       <c r="C12" s="1">
         <v>11158</v>
       </c>
       <c r="D12" s="1">
         <v>11148</v>
       </c>
       <c r="E12" s="1">
         <v>11115</v>
       </c>
       <c r="F12" s="11">
         <v>11084</v>
       </c>
       <c r="G12" s="11">
         <v>11095</v>
       </c>
       <c r="H12" s="13">
         <v>11072</v>
@@ -1322,50 +1331,53 @@
       </c>
       <c r="U12" s="13">
         <v>10720</v>
       </c>
       <c r="V12" s="13">
         <v>10692</v>
       </c>
       <c r="W12" s="13">
         <v>10647</v>
       </c>
       <c r="X12" s="13">
         <v>10633</v>
       </c>
       <c r="Y12" s="13">
         <v>10627</v>
       </c>
       <c r="Z12" s="13">
         <v>10623</v>
       </c>
       <c r="AA12" s="28">
         <v>10584</v>
       </c>
       <c r="AB12" s="33">
         <v>10630</v>
       </c>
+      <c r="AC12" s="33">
+        <v>10613</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="1">
         <v>43733</v>
       </c>
       <c r="C13" s="1">
         <v>43708</v>
       </c>
       <c r="D13" s="1">
         <v>43712</v>
       </c>
       <c r="E13" s="1">
         <v>43708</v>
       </c>
       <c r="F13" s="11">
         <v>43691</v>
       </c>
       <c r="G13" s="11">
         <v>43636</v>
       </c>
       <c r="H13" s="13">
         <v>43600</v>
@@ -1408,50 +1420,53 @@
       </c>
       <c r="U13" s="13">
         <v>43358</v>
       </c>
       <c r="V13" s="13">
         <v>43311</v>
       </c>
       <c r="W13" s="13">
         <v>43232</v>
       </c>
       <c r="X13" s="13">
         <v>43225</v>
       </c>
       <c r="Y13" s="13">
         <v>43192</v>
       </c>
       <c r="Z13" s="13">
         <v>43209</v>
       </c>
       <c r="AA13" s="28">
         <v>43188</v>
       </c>
       <c r="AB13" s="33">
         <v>43179</v>
       </c>
+      <c r="AC13" s="33">
+        <v>43129</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="1">
         <v>177307</v>
       </c>
       <c r="C14" s="1">
         <v>177185</v>
       </c>
       <c r="D14" s="1">
         <v>177186</v>
       </c>
       <c r="E14" s="1">
         <v>177122</v>
       </c>
       <c r="F14" s="11">
         <v>177082</v>
       </c>
       <c r="G14" s="11">
         <v>177073</v>
       </c>
       <c r="H14" s="13">
         <v>177051</v>
@@ -1494,50 +1509,53 @@
       </c>
       <c r="U14" s="13">
         <v>176051</v>
       </c>
       <c r="V14" s="13">
         <v>175850</v>
       </c>
       <c r="W14" s="13">
         <v>175798</v>
       </c>
       <c r="X14" s="13">
         <v>175752</v>
       </c>
       <c r="Y14" s="13">
         <v>175772</v>
       </c>
       <c r="Z14" s="13">
         <v>175750</v>
       </c>
       <c r="AA14" s="28">
         <v>175830</v>
       </c>
       <c r="AB14" s="33">
         <v>175760</v>
       </c>
+      <c r="AC14" s="33">
+        <v>175655</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="1">
         <v>58210</v>
       </c>
       <c r="C15" s="1">
         <v>58142</v>
       </c>
       <c r="D15" s="1">
         <v>58092</v>
       </c>
       <c r="E15" s="1">
         <v>58079</v>
       </c>
       <c r="F15" s="11">
         <v>58050</v>
       </c>
       <c r="G15" s="11">
         <v>57991</v>
       </c>
       <c r="H15" s="13">
         <v>57905</v>
@@ -1579,85 +1597,89 @@
         <v>57182</v>
       </c>
       <c r="U15" s="13">
         <v>57181</v>
       </c>
       <c r="V15" s="13">
         <v>57096</v>
       </c>
       <c r="W15" s="13">
         <v>57079</v>
       </c>
       <c r="X15" s="13">
         <v>57080</v>
       </c>
       <c r="Y15" s="13">
         <v>56956</v>
       </c>
       <c r="Z15" s="13">
         <v>56919</v>
       </c>
       <c r="AA15" s="28">
         <v>56911</v>
       </c>
       <c r="AB15" s="33">
         <v>56840</v>
+      </c>
+      <c r="AC15" s="33">
+        <v>56747</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="28"/>
       <c r="AB16" s="33"/>
-    </row>
-    <row r="17" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC16" s="33"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="1">
         <v>58751</v>
       </c>
       <c r="C17" s="1">
         <v>58729</v>
       </c>
       <c r="D17" s="1">
         <v>58676</v>
       </c>
       <c r="E17" s="1">
         <v>58611</v>
       </c>
       <c r="F17" s="11">
         <v>58614</v>
       </c>
       <c r="G17" s="11">
         <v>58478</v>
       </c>
       <c r="H17" s="13">
         <v>58394</v>
       </c>
       <c r="I17" s="13">
@@ -1698,52 +1720,55 @@
       </c>
       <c r="U17" s="13">
         <v>57232</v>
       </c>
       <c r="V17" s="13">
         <v>57117</v>
       </c>
       <c r="W17" s="13">
         <v>57073</v>
       </c>
       <c r="X17" s="13">
         <v>56997</v>
       </c>
       <c r="Y17" s="13">
         <v>56903</v>
       </c>
       <c r="Z17" s="13">
         <v>56857</v>
       </c>
       <c r="AA17" s="28">
         <v>56792</v>
       </c>
       <c r="AB17" s="33">
         <v>56734</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC17" s="33">
+        <v>56629</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1">
         <v>15911</v>
       </c>
       <c r="C18" s="1">
         <v>15888</v>
       </c>
       <c r="D18" s="1">
         <v>15846</v>
       </c>
       <c r="E18" s="1">
         <v>15811</v>
       </c>
       <c r="F18" s="11">
         <v>15782</v>
       </c>
       <c r="G18" s="11">
         <v>15761</v>
       </c>
       <c r="H18" s="13">
         <v>15763</v>
       </c>
       <c r="I18" s="13">
@@ -1784,52 +1809,55 @@
       </c>
       <c r="U18" s="13">
         <v>15043</v>
       </c>
       <c r="V18" s="13">
         <v>15022</v>
       </c>
       <c r="W18" s="13">
         <v>15003</v>
       </c>
       <c r="X18" s="13">
         <v>14995</v>
       </c>
       <c r="Y18" s="13">
         <v>14973</v>
       </c>
       <c r="Z18" s="13">
         <v>14940</v>
       </c>
       <c r="AA18" s="28">
         <v>14912</v>
       </c>
       <c r="AB18" s="33">
         <v>14889</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC18" s="33">
+        <v>14888</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
         <v>52763</v>
       </c>
       <c r="C19" s="1">
         <v>52636</v>
       </c>
       <c r="D19" s="1">
         <v>52602</v>
       </c>
       <c r="E19" s="1">
         <v>52531</v>
       </c>
       <c r="F19" s="11">
         <v>52463</v>
       </c>
       <c r="G19" s="11">
         <v>52541</v>
       </c>
       <c r="H19" s="13">
         <v>52460</v>
       </c>
       <c r="I19" s="13">
@@ -1870,52 +1898,55 @@
       </c>
       <c r="U19" s="13">
         <v>51369</v>
       </c>
       <c r="V19" s="13">
         <v>51269</v>
       </c>
       <c r="W19" s="13">
         <v>51180</v>
       </c>
       <c r="X19" s="13">
         <v>51053</v>
       </c>
       <c r="Y19" s="13">
         <v>51002</v>
       </c>
       <c r="Z19" s="13">
         <v>50998</v>
       </c>
       <c r="AA19" s="28">
         <v>50925</v>
       </c>
       <c r="AB19" s="33">
         <v>50910</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC19" s="33">
+        <v>50779</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="1">
         <v>30337</v>
       </c>
       <c r="C20" s="1">
         <v>30244</v>
       </c>
       <c r="D20" s="1">
         <v>30231</v>
       </c>
       <c r="E20" s="1">
         <v>30188</v>
       </c>
       <c r="F20" s="11">
         <v>30140</v>
       </c>
       <c r="G20" s="11">
         <v>30102</v>
       </c>
       <c r="H20" s="13">
         <v>30082</v>
       </c>
       <c r="I20" s="13">
@@ -1956,52 +1987,55 @@
       </c>
       <c r="U20" s="13">
         <v>28922</v>
       </c>
       <c r="V20" s="13">
         <v>28698</v>
       </c>
       <c r="W20" s="13">
         <v>28607</v>
       </c>
       <c r="X20" s="13">
         <v>28498</v>
       </c>
       <c r="Y20" s="13">
         <v>28384</v>
       </c>
       <c r="Z20" s="13">
         <v>28354</v>
       </c>
       <c r="AA20" s="28">
         <v>28318</v>
       </c>
       <c r="AB20" s="33">
         <v>28280</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC20" s="33">
+        <v>28225</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1">
         <v>21942</v>
       </c>
       <c r="C21" s="1">
         <v>21872</v>
       </c>
       <c r="D21" s="1">
         <v>21838</v>
       </c>
       <c r="E21" s="1">
         <v>21805</v>
       </c>
       <c r="F21" s="11">
         <v>21758</v>
       </c>
       <c r="G21" s="11">
         <v>21721</v>
       </c>
       <c r="H21" s="13">
         <v>21657</v>
       </c>
       <c r="I21" s="13">
@@ -2042,52 +2076,55 @@
       </c>
       <c r="U21" s="13">
         <v>20920</v>
       </c>
       <c r="V21" s="13">
         <v>20856</v>
       </c>
       <c r="W21" s="13">
         <v>20748</v>
       </c>
       <c r="X21" s="13">
         <v>20674</v>
       </c>
       <c r="Y21" s="13">
         <v>20609</v>
       </c>
       <c r="Z21" s="13">
         <v>20593</v>
       </c>
       <c r="AA21" s="28">
         <v>20497</v>
       </c>
       <c r="AB21" s="33">
         <v>20465</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC21" s="33">
+        <v>20408</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="1">
         <v>29806</v>
       </c>
       <c r="C22" s="1">
         <v>29720</v>
       </c>
       <c r="D22" s="1">
         <v>29675</v>
       </c>
       <c r="E22" s="1">
         <v>29640</v>
       </c>
       <c r="F22" s="11">
         <v>29588</v>
       </c>
       <c r="G22" s="11">
         <v>29585</v>
       </c>
       <c r="H22" s="13">
         <v>29518</v>
       </c>
       <c r="I22" s="13">
@@ -2128,52 +2165,55 @@
       </c>
       <c r="U22" s="13">
         <v>28730</v>
       </c>
       <c r="V22" s="13">
         <v>28658</v>
       </c>
       <c r="W22" s="13">
         <v>28589</v>
       </c>
       <c r="X22" s="13">
         <v>28505</v>
       </c>
       <c r="Y22" s="13">
         <v>28438</v>
       </c>
       <c r="Z22" s="13">
         <v>28343</v>
       </c>
       <c r="AA22" s="28">
         <v>28299</v>
       </c>
       <c r="AB22" s="33">
         <v>28271</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC22" s="33">
+        <v>28161</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="1">
         <v>37282</v>
       </c>
       <c r="C23" s="1">
         <v>37214</v>
       </c>
       <c r="D23" s="1">
         <v>37141</v>
       </c>
       <c r="E23" s="1">
         <v>37068</v>
       </c>
       <c r="F23" s="11">
         <v>37022</v>
       </c>
       <c r="G23" s="11">
         <v>36921</v>
       </c>
       <c r="H23" s="13">
         <v>36856</v>
       </c>
       <c r="I23" s="13">
@@ -2214,84 +2254,88 @@
       </c>
       <c r="U23" s="13">
         <v>35337</v>
       </c>
       <c r="V23" s="13">
         <v>35156</v>
       </c>
       <c r="W23" s="13">
         <v>35053</v>
       </c>
       <c r="X23" s="13">
         <v>34933</v>
       </c>
       <c r="Y23" s="13">
         <v>34832</v>
       </c>
       <c r="Z23" s="13">
         <v>34722</v>
       </c>
       <c r="AA23" s="28">
         <v>34657</v>
       </c>
       <c r="AB23" s="33">
         <v>34566</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AC23" s="33">
+        <v>34544</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="26"/>
       <c r="Y24" s="27"/>
       <c r="Z24" s="27"/>
       <c r="AA24" s="28"/>
       <c r="AB24" s="33"/>
-    </row>
-    <row r="25" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC24" s="32"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="1">
         <v>926202</v>
       </c>
       <c r="C25" s="1">
         <v>926298</v>
       </c>
       <c r="D25" s="1">
         <v>926617</v>
       </c>
       <c r="E25" s="1">
         <v>926865</v>
       </c>
       <c r="F25" s="11">
         <v>927158</v>
       </c>
       <c r="G25" s="11">
         <v>927301</v>
       </c>
       <c r="H25" s="13">
         <v>927501</v>
       </c>
       <c r="I25" s="13">
@@ -2332,52 +2376,55 @@
       </c>
       <c r="U25" s="13">
         <v>931931</v>
       </c>
       <c r="V25" s="13">
         <v>932355</v>
       </c>
       <c r="W25" s="13">
         <v>932559</v>
       </c>
       <c r="X25" s="13">
         <v>932905</v>
       </c>
       <c r="Y25" s="13">
         <v>933196</v>
       </c>
       <c r="Z25" s="13">
         <v>933322</v>
       </c>
       <c r="AA25" s="28">
         <v>933860</v>
       </c>
       <c r="AB25" s="33">
         <v>934332</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC25" s="33">
+        <v>934351</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="1">
         <v>520467</v>
       </c>
       <c r="C26" s="1">
         <v>520807</v>
       </c>
       <c r="D26" s="1">
         <v>521188</v>
       </c>
       <c r="E26" s="1">
         <v>521644</v>
       </c>
       <c r="F26" s="11">
         <v>522104</v>
       </c>
       <c r="G26" s="11">
         <v>522431</v>
       </c>
       <c r="H26" s="13">
         <v>522872</v>
       </c>
       <c r="I26" s="13">
@@ -2418,52 +2465,55 @@
       </c>
       <c r="U26" s="13">
         <v>530600</v>
       </c>
       <c r="V26" s="13">
         <v>531521</v>
       </c>
       <c r="W26" s="13">
         <v>531985</v>
       </c>
       <c r="X26" s="13">
         <v>532515</v>
       </c>
       <c r="Y26" s="13">
         <v>533034</v>
       </c>
       <c r="Z26" s="13">
         <v>533314</v>
       </c>
       <c r="AA26" s="28">
         <v>533928</v>
       </c>
       <c r="AB26" s="33">
         <v>534486</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC26" s="33">
+        <v>534871</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="1">
         <v>77488</v>
       </c>
       <c r="C27" s="1">
         <v>77482</v>
       </c>
       <c r="D27" s="1">
         <v>77460</v>
       </c>
       <c r="E27" s="1">
         <v>77407</v>
       </c>
       <c r="F27" s="11">
         <v>77379</v>
       </c>
       <c r="G27" s="11">
         <v>77397</v>
       </c>
       <c r="H27" s="13">
         <v>77343</v>
       </c>
       <c r="I27" s="13">
@@ -2504,52 +2554,55 @@
       </c>
       <c r="U27" s="13">
         <v>76973</v>
       </c>
       <c r="V27" s="13">
         <v>76916</v>
       </c>
       <c r="W27" s="13">
         <v>76824</v>
       </c>
       <c r="X27" s="13">
         <v>76729</v>
       </c>
       <c r="Y27" s="13">
         <v>76716</v>
       </c>
       <c r="Z27" s="13">
         <v>76665</v>
       </c>
       <c r="AA27" s="28">
         <v>76594</v>
       </c>
       <c r="AB27" s="33">
         <v>76603</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC27" s="33">
+        <v>76551</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="1">
         <v>11151</v>
       </c>
       <c r="C28" s="1">
         <v>11158</v>
       </c>
       <c r="D28" s="1">
         <v>11148</v>
       </c>
       <c r="E28" s="1">
         <v>11115</v>
       </c>
       <c r="F28" s="11">
         <v>11084</v>
       </c>
       <c r="G28" s="11">
         <v>11095</v>
       </c>
       <c r="H28" s="13">
         <v>11072</v>
       </c>
       <c r="I28" s="13">
@@ -2590,52 +2643,55 @@
       </c>
       <c r="U28" s="13">
         <v>10720</v>
       </c>
       <c r="V28" s="13">
         <v>10692</v>
       </c>
       <c r="W28" s="13">
         <v>10647</v>
       </c>
       <c r="X28" s="13">
         <v>10633</v>
       </c>
       <c r="Y28" s="13">
         <v>10627</v>
       </c>
       <c r="Z28" s="13">
         <v>10623</v>
       </c>
       <c r="AA28" s="28">
         <v>10584</v>
       </c>
       <c r="AB28" s="33">
         <v>10630</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC28" s="33">
+        <v>10613</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="1">
         <v>43733</v>
       </c>
       <c r="C29" s="1">
         <v>43708</v>
       </c>
       <c r="D29" s="1">
         <v>43712</v>
       </c>
       <c r="E29" s="1">
         <v>43708</v>
       </c>
       <c r="F29" s="11">
         <v>43691</v>
       </c>
       <c r="G29" s="11">
         <v>43636</v>
       </c>
       <c r="H29" s="13">
         <v>43600</v>
       </c>
       <c r="I29" s="13">
@@ -2676,52 +2732,55 @@
       </c>
       <c r="U29" s="13">
         <v>43358</v>
       </c>
       <c r="V29" s="13">
         <v>43311</v>
       </c>
       <c r="W29" s="13">
         <v>43232</v>
       </c>
       <c r="X29" s="13">
         <v>43225</v>
       </c>
       <c r="Y29" s="13">
         <v>43192</v>
       </c>
       <c r="Z29" s="13">
         <v>43209</v>
       </c>
       <c r="AA29" s="28">
         <v>43188</v>
       </c>
       <c r="AB29" s="33">
         <v>43179</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC29" s="33">
+        <v>43129</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="1">
         <v>177307</v>
       </c>
       <c r="C30" s="1">
         <v>177185</v>
       </c>
       <c r="D30" s="1">
         <v>177186</v>
       </c>
       <c r="E30" s="1">
         <v>177122</v>
       </c>
       <c r="F30" s="11">
         <v>177082</v>
       </c>
       <c r="G30" s="11">
         <v>177073</v>
       </c>
       <c r="H30" s="13">
         <v>177051</v>
       </c>
       <c r="I30" s="13">
@@ -2762,52 +2821,55 @@
       </c>
       <c r="U30" s="13">
         <v>176051</v>
       </c>
       <c r="V30" s="13">
         <v>175850</v>
       </c>
       <c r="W30" s="13">
         <v>175798</v>
       </c>
       <c r="X30" s="13">
         <v>175752</v>
       </c>
       <c r="Y30" s="13">
         <v>175772</v>
       </c>
       <c r="Z30" s="13">
         <v>175750</v>
       </c>
       <c r="AA30" s="28">
         <v>175830</v>
       </c>
       <c r="AB30" s="33">
         <v>175760</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC30" s="33">
+        <v>175655</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="1">
         <v>58210</v>
       </c>
       <c r="C31" s="1">
         <v>58142</v>
       </c>
       <c r="D31" s="1">
         <v>58092</v>
       </c>
       <c r="E31" s="1">
         <v>58079</v>
       </c>
       <c r="F31" s="11">
         <v>58050</v>
       </c>
       <c r="G31" s="11">
         <v>57991</v>
       </c>
       <c r="H31" s="13">
         <v>57905</v>
       </c>
       <c r="I31" s="13">
@@ -2848,84 +2910,88 @@
       </c>
       <c r="U31" s="13">
         <v>57181</v>
       </c>
       <c r="V31" s="13">
         <v>57096</v>
       </c>
       <c r="W31" s="13">
         <v>57079</v>
       </c>
       <c r="X31" s="13">
         <v>57080</v>
       </c>
       <c r="Y31" s="13">
         <v>56956</v>
       </c>
       <c r="Z31" s="13">
         <v>56919</v>
       </c>
       <c r="AA31" s="28">
         <v>56911</v>
       </c>
       <c r="AB31" s="33">
         <v>56840</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC31" s="33">
+        <v>56747</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
       <c r="AA32" s="28"/>
       <c r="AB32" s="33"/>
-    </row>
-    <row r="33" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC32" s="33"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="1">
         <v>28714</v>
       </c>
       <c r="C33" s="1">
         <v>28697</v>
       </c>
       <c r="D33" s="1">
         <v>28699</v>
       </c>
       <c r="E33" s="1">
         <v>28667</v>
       </c>
       <c r="F33" s="11">
         <v>28639</v>
       </c>
       <c r="G33" s="11">
         <v>28558</v>
       </c>
       <c r="H33" s="13">
         <v>28549</v>
       </c>
       <c r="I33" s="13">
@@ -2966,52 +3032,55 @@
       </c>
       <c r="U33" s="13">
         <v>28178</v>
       </c>
       <c r="V33" s="13">
         <v>28166</v>
       </c>
       <c r="W33" s="13">
         <v>28196</v>
       </c>
       <c r="X33" s="13">
         <v>28200</v>
       </c>
       <c r="Y33" s="13">
         <v>28160</v>
       </c>
       <c r="Z33" s="13">
         <v>28130</v>
       </c>
       <c r="AA33" s="28">
         <v>28115</v>
       </c>
       <c r="AB33" s="33">
         <v>28127</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC33" s="33">
+        <v>28105</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="1">
         <v>9132</v>
       </c>
       <c r="C34" s="1">
         <v>9119</v>
       </c>
       <c r="D34" s="1">
         <v>9132</v>
       </c>
       <c r="E34" s="1">
         <v>9123</v>
       </c>
       <c r="F34" s="13">
         <v>9129</v>
       </c>
       <c r="G34" s="11">
         <v>9120</v>
       </c>
       <c r="H34" s="13">
         <v>9109</v>
       </c>
       <c r="I34" s="13">
@@ -3052,84 +3121,88 @@
       </c>
       <c r="U34" s="13">
         <v>8870</v>
       </c>
       <c r="V34" s="13">
         <v>8803</v>
       </c>
       <c r="W34" s="13">
         <v>8798</v>
       </c>
       <c r="X34" s="13">
         <v>8771</v>
       </c>
       <c r="Y34" s="13">
         <v>8739</v>
       </c>
       <c r="Z34" s="13">
         <v>8712</v>
       </c>
       <c r="AA34" s="28">
         <v>8710</v>
       </c>
       <c r="AB34" s="33">
         <v>8707</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AC34" s="33">
+        <v>8680</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
       <c r="Y35" s="27"/>
       <c r="Z35" s="27"/>
       <c r="AA35" s="28"/>
       <c r="AB35" s="33"/>
-    </row>
-    <row r="36" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC35" s="33"/>
+    </row>
+    <row r="36" spans="1:29" ht="13.9" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1">
         <v>209149</v>
       </c>
       <c r="C36" s="1">
         <v>208690</v>
       </c>
       <c r="D36" s="1">
         <v>208381</v>
       </c>
       <c r="E36" s="1">
         <v>208067</v>
       </c>
       <c r="F36" s="11">
         <v>207802</v>
       </c>
       <c r="G36" s="11">
         <v>207634</v>
       </c>
       <c r="H36" s="13">
         <v>207275</v>
       </c>
       <c r="I36" s="13">
@@ -3170,52 +3243,55 @@
       </c>
       <c r="U36" s="13">
         <v>200505</v>
       </c>
       <c r="V36" s="13">
         <v>199807</v>
       </c>
       <c r="W36" s="13">
         <v>199259</v>
       </c>
       <c r="X36" s="13">
         <v>198684</v>
       </c>
       <c r="Y36" s="13">
         <v>198242</v>
       </c>
       <c r="Z36" s="13">
         <v>197965</v>
       </c>
       <c r="AA36" s="28">
         <v>197575</v>
       </c>
       <c r="AB36" s="33">
         <v>197281</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC36" s="33">
+        <v>196849</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1">
         <v>203</v>
       </c>
       <c r="C37" s="1">
         <v>203</v>
       </c>
       <c r="D37" s="1">
         <v>203</v>
       </c>
       <c r="E37" s="1">
         <v>203</v>
       </c>
       <c r="F37" s="13">
         <v>203</v>
       </c>
       <c r="G37" s="11">
         <v>203</v>
       </c>
       <c r="H37" s="13">
         <v>203</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -3256,82 +3332,86 @@
       </c>
       <c r="U37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="W37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="X37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="AA37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="AB37" s="33" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC37" s="33" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="13"/>
       <c r="G38" s="11"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
       <c r="N38" s="11"/>
       <c r="O38" s="11"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="28"/>
       <c r="AB38" s="33"/>
-    </row>
-    <row r="39" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC38" s="33"/>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
       <c r="A39" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="1">
         <v>30037</v>
       </c>
       <c r="C39" s="1">
         <v>30032</v>
       </c>
       <c r="D39" s="1">
         <v>29977</v>
       </c>
       <c r="E39" s="1">
         <v>29944</v>
       </c>
       <c r="F39" s="13">
         <v>29975</v>
       </c>
       <c r="G39" s="11">
         <v>29920</v>
       </c>
       <c r="H39" s="13">
         <v>29845</v>
       </c>
       <c r="I39" s="13">
@@ -3372,52 +3452,55 @@
       </c>
       <c r="U39" s="13">
         <v>29054</v>
       </c>
       <c r="V39" s="13">
         <v>28951</v>
       </c>
       <c r="W39" s="13">
         <v>28877</v>
       </c>
       <c r="X39" s="13">
         <v>28797</v>
       </c>
       <c r="Y39" s="13">
         <v>28743</v>
       </c>
       <c r="Z39" s="13">
         <v>28727</v>
       </c>
       <c r="AA39" s="28">
         <v>28677</v>
       </c>
       <c r="AB39" s="33">
         <v>28607</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC39" s="33">
+        <v>28524</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="1">
         <v>15911</v>
       </c>
       <c r="C40" s="1">
         <v>15888</v>
       </c>
       <c r="D40" s="1">
         <v>15846</v>
       </c>
       <c r="E40" s="1">
         <v>15811</v>
       </c>
       <c r="F40" s="13">
         <v>15782</v>
       </c>
       <c r="G40" s="11">
         <v>15761</v>
       </c>
       <c r="H40" s="13">
         <v>15763</v>
       </c>
       <c r="I40" s="13">
@@ -3458,52 +3541,55 @@
       </c>
       <c r="U40" s="13">
         <v>15043</v>
       </c>
       <c r="V40" s="13">
         <v>15022</v>
       </c>
       <c r="W40" s="13">
         <v>15003</v>
       </c>
       <c r="X40" s="13">
         <v>14995</v>
       </c>
       <c r="Y40" s="13">
         <v>14973</v>
       </c>
       <c r="Z40" s="13">
         <v>14940</v>
       </c>
       <c r="AA40" s="28">
         <v>14912</v>
       </c>
       <c r="AB40" s="33">
         <v>14889</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC40" s="33">
+        <v>14888</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1">
         <v>52763</v>
       </c>
       <c r="C41" s="1">
         <v>52636</v>
       </c>
       <c r="D41" s="1">
         <v>52602</v>
       </c>
       <c r="E41" s="1">
         <v>52531</v>
       </c>
       <c r="F41" s="13">
         <v>52463</v>
       </c>
       <c r="G41" s="11">
         <v>52541</v>
       </c>
       <c r="H41" s="13">
         <v>52460</v>
       </c>
       <c r="I41" s="13">
@@ -3544,52 +3630,55 @@
       </c>
       <c r="U41" s="13">
         <v>51369</v>
       </c>
       <c r="V41" s="13">
         <v>51269</v>
       </c>
       <c r="W41" s="13">
         <v>51180</v>
       </c>
       <c r="X41" s="13">
         <v>51053</v>
       </c>
       <c r="Y41" s="13">
         <v>51002</v>
       </c>
       <c r="Z41" s="13">
         <v>50998</v>
       </c>
       <c r="AA41" s="28">
         <v>50925</v>
       </c>
       <c r="AB41" s="33">
         <v>50910</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC41" s="33">
+        <v>50779</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="1">
         <v>21205</v>
       </c>
       <c r="C42" s="1">
         <v>21125</v>
       </c>
       <c r="D42" s="1">
         <v>21099</v>
       </c>
       <c r="E42" s="1">
         <v>21065</v>
       </c>
       <c r="F42" s="13">
         <v>21011</v>
       </c>
       <c r="G42" s="11">
         <v>20982</v>
       </c>
       <c r="H42" s="13">
         <v>20973</v>
       </c>
       <c r="I42" s="13">
@@ -3630,52 +3719,55 @@
       </c>
       <c r="U42" s="13">
         <v>20052</v>
       </c>
       <c r="V42" s="13">
         <v>19895</v>
       </c>
       <c r="W42" s="13">
         <v>19809</v>
       </c>
       <c r="X42" s="13">
         <v>19727</v>
       </c>
       <c r="Y42" s="13">
         <v>19645</v>
       </c>
       <c r="Z42" s="13">
         <v>19642</v>
       </c>
       <c r="AA42" s="28">
         <v>19608</v>
       </c>
       <c r="AB42" s="33">
         <v>19573</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC42" s="33">
+        <v>19545</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="1">
         <v>21942</v>
       </c>
       <c r="C43" s="1">
         <v>21872</v>
       </c>
       <c r="D43" s="1">
         <v>21838</v>
       </c>
       <c r="E43" s="1">
         <v>21805</v>
       </c>
       <c r="F43" s="13">
         <v>21758</v>
       </c>
       <c r="G43" s="11">
         <v>21721</v>
       </c>
       <c r="H43" s="13">
         <v>21657</v>
       </c>
       <c r="I43" s="13">
@@ -3716,52 +3808,55 @@
       </c>
       <c r="U43" s="13">
         <v>20920</v>
       </c>
       <c r="V43" s="13">
         <v>20856</v>
       </c>
       <c r="W43" s="13">
         <v>20748</v>
       </c>
       <c r="X43" s="13">
         <v>20674</v>
       </c>
       <c r="Y43" s="13">
         <v>20609</v>
       </c>
       <c r="Z43" s="13">
         <v>20593</v>
       </c>
       <c r="AA43" s="28">
         <v>20497</v>
       </c>
       <c r="AB43" s="33">
         <v>20465</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC43" s="33">
+        <v>20408</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="1">
         <v>29806</v>
       </c>
       <c r="C44" s="1">
         <v>29720</v>
       </c>
       <c r="D44" s="1">
         <v>29675</v>
       </c>
       <c r="E44" s="1">
         <v>29640</v>
       </c>
       <c r="F44" s="13">
         <v>29588</v>
       </c>
       <c r="G44" s="11">
         <v>29585</v>
       </c>
       <c r="H44" s="13">
         <v>29518</v>
       </c>
       <c r="I44" s="13">
@@ -3802,52 +3897,55 @@
       </c>
       <c r="U44" s="13">
         <v>28730</v>
       </c>
       <c r="V44" s="13">
         <v>28658</v>
       </c>
       <c r="W44" s="13">
         <v>28589</v>
       </c>
       <c r="X44" s="13">
         <v>28505</v>
       </c>
       <c r="Y44" s="13">
         <v>28438</v>
       </c>
       <c r="Z44" s="13">
         <v>28343</v>
       </c>
       <c r="AA44" s="28">
         <v>28299</v>
       </c>
       <c r="AB44" s="33">
         <v>28271</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC44" s="33">
+        <v>28161</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="2">
         <v>37282</v>
       </c>
       <c r="C45" s="2">
         <v>37214</v>
       </c>
       <c r="D45" s="2">
         <v>37141</v>
       </c>
       <c r="E45" s="2">
         <v>37068</v>
       </c>
       <c r="F45" s="14">
         <v>37022</v>
       </c>
       <c r="G45" s="14">
         <v>36921</v>
       </c>
       <c r="H45" s="14">
         <v>36856</v>
       </c>
       <c r="I45" s="14">
@@ -3888,61 +3986,64 @@
       </c>
       <c r="U45" s="14">
         <v>35337</v>
       </c>
       <c r="V45" s="14">
         <v>35156</v>
       </c>
       <c r="W45" s="14">
         <v>35053</v>
       </c>
       <c r="X45" s="14">
         <v>34933</v>
       </c>
       <c r="Y45" s="14">
         <v>34832</v>
       </c>
       <c r="Z45" s="14">
         <v>34722</v>
       </c>
       <c r="AA45" s="29">
         <v>34657</v>
       </c>
       <c r="AB45" s="34">
         <v>34566</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" ht="16.149999999999999" customHeight="1">
+      <c r="AC45" s="34">
+        <v>34544</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" ht="16.149999999999999" customHeight="1">
       <c r="A46" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="3"/>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="B47" s="3"/>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:29">
       <c r="B48" s="3"/>
     </row>
     <row r="49" spans="2:2">
       <c r="B49" s="3"/>
     </row>
     <row r="50" spans="2:2">
       <c r="B50" s="3"/>
     </row>
     <row r="51" spans="2:2">
       <c r="B51" s="3"/>
     </row>
     <row r="52" spans="2:2">
       <c r="B52" s="3"/>
     </row>
     <row r="53" spans="2:2">
       <c r="B53" s="3"/>
     </row>
     <row r="54" spans="2:2">
       <c r="B54" s="3"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="3"/>
     </row>
     <row r="56" spans="2:2">
       <c r="B56" s="3"/>
@@ -10014,52 +10115,52 @@
       <c r="B2078" s="3"/>
     </row>
     <row r="2079" spans="2:2">
       <c r="B2079" s="3"/>
     </row>
     <row r="2080" spans="2:2">
       <c r="B2080" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK2080"/>
   <sheetViews>
-    <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="O3" sqref="O3"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="6" customWidth="1"/>
     <col min="3" max="5" width="8.7109375" style="3" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.9" customHeight="1">
       <c r="B1" s="3"/>
     </row>
     <row r="2" spans="1:37" ht="13.9" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
@@ -10370,50 +10471,53 @@
       </c>
       <c r="U9" s="13">
         <v>543155</v>
       </c>
       <c r="V9" s="13">
         <v>543088</v>
       </c>
       <c r="W9" s="13">
         <v>542977</v>
       </c>
       <c r="X9" s="13">
         <v>542880</v>
       </c>
       <c r="Y9" s="13">
         <v>542872</v>
       </c>
       <c r="Z9" s="13">
         <v>542819</v>
       </c>
       <c r="AA9" s="30">
         <v>543051</v>
       </c>
       <c r="AB9" s="33">
         <v>543080</v>
       </c>
+      <c r="AC9" s="33">
+        <v>542862</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="1">
         <v>242334</v>
       </c>
       <c r="C10" s="1">
         <v>242565</v>
       </c>
       <c r="D10" s="1">
         <v>242759</v>
       </c>
       <c r="E10" s="1">
         <v>242987</v>
       </c>
       <c r="F10" s="1">
         <v>243262</v>
       </c>
       <c r="G10" s="11">
         <v>243424</v>
       </c>
       <c r="H10" s="13">
         <v>243607</v>
@@ -10456,50 +10560,53 @@
       </c>
       <c r="U10" s="13">
         <v>247391</v>
       </c>
       <c r="V10" s="13">
         <v>247777</v>
       </c>
       <c r="W10" s="13">
         <v>247968</v>
       </c>
       <c r="X10" s="13">
         <v>248235</v>
       </c>
       <c r="Y10" s="13">
         <v>248535</v>
       </c>
       <c r="Z10" s="13">
         <v>248732</v>
       </c>
       <c r="AA10" s="30">
         <v>249131</v>
       </c>
       <c r="AB10" s="33">
         <v>249318</v>
       </c>
+      <c r="AC10" s="33">
+        <v>249524</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="1">
         <v>37326</v>
       </c>
       <c r="C11" s="1">
         <v>37306</v>
       </c>
       <c r="D11" s="1">
         <v>37316</v>
       </c>
       <c r="E11" s="1">
         <v>37304</v>
       </c>
       <c r="F11" s="1">
         <v>37313</v>
       </c>
       <c r="G11" s="11">
         <v>37326</v>
       </c>
       <c r="H11" s="13">
         <v>37315</v>
@@ -10542,50 +10649,53 @@
       </c>
       <c r="U11" s="13">
         <v>37140</v>
       </c>
       <c r="V11" s="13">
         <v>37136</v>
       </c>
       <c r="W11" s="13">
         <v>37123</v>
       </c>
       <c r="X11" s="13">
         <v>37080</v>
       </c>
       <c r="Y11" s="13">
         <v>37080</v>
       </c>
       <c r="Z11" s="13">
         <v>37043</v>
       </c>
       <c r="AA11" s="30">
         <v>37001</v>
       </c>
       <c r="AB11" s="33">
         <v>37013</v>
       </c>
+      <c r="AC11" s="33">
+        <v>36972</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1">
         <v>5479</v>
       </c>
       <c r="C12" s="1">
         <v>5480</v>
       </c>
       <c r="D12" s="1">
         <v>5474</v>
       </c>
       <c r="E12" s="1">
         <v>5454</v>
       </c>
       <c r="F12" s="1">
         <v>5433</v>
       </c>
       <c r="G12" s="11">
         <v>5441</v>
       </c>
       <c r="H12" s="13">
         <v>5426</v>
@@ -10628,50 +10738,53 @@
       </c>
       <c r="U12" s="13">
         <v>5276</v>
       </c>
       <c r="V12" s="13">
         <v>5271</v>
       </c>
       <c r="W12" s="13">
         <v>5239</v>
       </c>
       <c r="X12" s="13">
         <v>5222</v>
       </c>
       <c r="Y12" s="13">
         <v>5214</v>
       </c>
       <c r="Z12" s="13">
         <v>5212</v>
       </c>
       <c r="AA12" s="30">
         <v>5189</v>
       </c>
       <c r="AB12" s="33">
         <v>5218</v>
       </c>
+      <c r="AC12" s="33">
+        <v>5211</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="1">
         <v>20662</v>
       </c>
       <c r="C13" s="1">
         <v>20649</v>
       </c>
       <c r="D13" s="1">
         <v>20661</v>
       </c>
       <c r="E13" s="1">
         <v>20654</v>
       </c>
       <c r="F13" s="1">
         <v>20645</v>
       </c>
       <c r="G13" s="11">
         <v>20626</v>
       </c>
       <c r="H13" s="13">
         <v>20616</v>
@@ -10714,50 +10827,53 @@
       </c>
       <c r="U13" s="13">
         <v>20544</v>
       </c>
       <c r="V13" s="13">
         <v>20520</v>
       </c>
       <c r="W13" s="13">
         <v>20491</v>
       </c>
       <c r="X13" s="13">
         <v>20501</v>
       </c>
       <c r="Y13" s="13">
         <v>20494</v>
       </c>
       <c r="Z13" s="13">
         <v>20498</v>
       </c>
       <c r="AA13" s="30">
         <v>20481</v>
       </c>
       <c r="AB13" s="33">
         <v>20480</v>
       </c>
+      <c r="AC13" s="33">
+        <v>20450</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="1">
         <v>84407</v>
       </c>
       <c r="C14" s="1">
         <v>84326</v>
       </c>
       <c r="D14" s="1">
         <v>84319</v>
       </c>
       <c r="E14" s="1">
         <v>84282</v>
       </c>
       <c r="F14" s="1">
         <v>84240</v>
       </c>
       <c r="G14" s="11">
         <v>84257</v>
       </c>
       <c r="H14" s="13">
         <v>84246</v>
@@ -10800,50 +10916,53 @@
       </c>
       <c r="U14" s="13">
         <v>83840</v>
       </c>
       <c r="V14" s="13">
         <v>83780</v>
       </c>
       <c r="W14" s="13">
         <v>83764</v>
       </c>
       <c r="X14" s="13">
         <v>83758</v>
       </c>
       <c r="Y14" s="13">
         <v>83803</v>
       </c>
       <c r="Z14" s="13">
         <v>83771</v>
       </c>
       <c r="AA14" s="30">
         <v>83815</v>
       </c>
       <c r="AB14" s="33">
         <v>83787</v>
       </c>
+      <c r="AC14" s="33">
+        <v>83721</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="1">
         <v>28563</v>
       </c>
       <c r="C15" s="1">
         <v>28528</v>
       </c>
       <c r="D15" s="1">
         <v>28511</v>
       </c>
       <c r="E15" s="1">
         <v>28497</v>
       </c>
       <c r="F15" s="1">
         <v>28469</v>
       </c>
       <c r="G15" s="11">
         <v>28438</v>
       </c>
       <c r="H15" s="13">
         <v>28392</v>
@@ -10885,85 +11004,89 @@
         <v>28025</v>
       </c>
       <c r="U15" s="13">
         <v>28018</v>
       </c>
       <c r="V15" s="13">
         <v>27965</v>
       </c>
       <c r="W15" s="13">
         <v>27952</v>
       </c>
       <c r="X15" s="13">
         <v>27964</v>
       </c>
       <c r="Y15" s="13">
         <v>27902</v>
       </c>
       <c r="Z15" s="13">
         <v>27888</v>
       </c>
       <c r="AA15" s="30">
         <v>27901</v>
       </c>
       <c r="AB15" s="33">
         <v>27874</v>
+      </c>
+      <c r="AC15" s="33">
+        <v>27827</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="11"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="30"/>
       <c r="AB16" s="33"/>
-    </row>
-    <row r="17" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC16" s="33"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="1">
         <v>28987</v>
       </c>
       <c r="C17" s="1">
         <v>28979</v>
       </c>
       <c r="D17" s="1">
         <v>28961</v>
       </c>
       <c r="E17" s="1">
         <v>28936</v>
       </c>
       <c r="F17" s="1">
         <v>28942</v>
       </c>
       <c r="G17" s="11">
         <v>28861</v>
       </c>
       <c r="H17" s="13">
         <v>28824</v>
       </c>
       <c r="I17" s="13">
@@ -11004,52 +11127,55 @@
       </c>
       <c r="U17" s="13">
         <v>28233</v>
       </c>
       <c r="V17" s="13">
         <v>28179</v>
       </c>
       <c r="W17" s="13">
         <v>28177</v>
       </c>
       <c r="X17" s="13">
         <v>28120</v>
       </c>
       <c r="Y17" s="13">
         <v>28068</v>
       </c>
       <c r="Z17" s="13">
         <v>28048</v>
       </c>
       <c r="AA17" s="30">
         <v>28038</v>
       </c>
       <c r="AB17" s="33">
         <v>28015</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC17" s="33">
+        <v>27975</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1">
         <v>8153</v>
       </c>
       <c r="C18" s="1">
         <v>8141</v>
       </c>
       <c r="D18" s="1">
         <v>8131</v>
       </c>
       <c r="E18" s="1">
         <v>8123</v>
       </c>
       <c r="F18" s="1">
         <v>8107</v>
       </c>
       <c r="G18" s="11">
         <v>8091</v>
       </c>
       <c r="H18" s="13">
         <v>8102</v>
       </c>
       <c r="I18" s="13">
@@ -11090,52 +11216,55 @@
       </c>
       <c r="U18" s="13">
         <v>7783</v>
       </c>
       <c r="V18" s="13">
         <v>7770</v>
       </c>
       <c r="W18" s="13">
         <v>7762</v>
       </c>
       <c r="X18" s="13">
         <v>7745</v>
       </c>
       <c r="Y18" s="13">
         <v>7727</v>
       </c>
       <c r="Z18" s="13">
         <v>7720</v>
       </c>
       <c r="AA18" s="30">
         <v>7709</v>
       </c>
       <c r="AB18" s="33">
         <v>7690</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC18" s="33">
+        <v>7692</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
         <v>26794</v>
       </c>
       <c r="C19" s="1">
         <v>26732</v>
       </c>
       <c r="D19" s="1">
         <v>26721</v>
       </c>
       <c r="E19" s="1">
         <v>26683</v>
       </c>
       <c r="F19" s="1">
         <v>26647</v>
       </c>
       <c r="G19" s="11">
         <v>26693</v>
       </c>
       <c r="H19" s="13">
         <v>26645</v>
       </c>
       <c r="I19" s="13">
@@ -11176,52 +11305,55 @@
       </c>
       <c r="U19" s="13">
         <v>26216</v>
       </c>
       <c r="V19" s="13">
         <v>26171</v>
       </c>
       <c r="W19" s="13">
         <v>26127</v>
       </c>
       <c r="X19" s="13">
         <v>26071</v>
       </c>
       <c r="Y19" s="13">
         <v>26062</v>
       </c>
       <c r="Z19" s="13">
         <v>26065</v>
       </c>
       <c r="AA19" s="30">
         <v>26028</v>
       </c>
       <c r="AB19" s="33">
         <v>26040</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC19" s="33">
+        <v>25958</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="1">
         <v>15707</v>
       </c>
       <c r="C20" s="1">
         <v>15659</v>
       </c>
       <c r="D20" s="1">
         <v>15662</v>
       </c>
       <c r="E20" s="1">
         <v>15643</v>
       </c>
       <c r="F20" s="1">
         <v>15622</v>
       </c>
       <c r="G20" s="11">
         <v>15614</v>
       </c>
       <c r="H20" s="13">
         <v>15609</v>
       </c>
       <c r="I20" s="13">
@@ -11262,52 +11394,55 @@
       </c>
       <c r="U20" s="13">
         <v>15082</v>
       </c>
       <c r="V20" s="13">
         <v>14995</v>
       </c>
       <c r="W20" s="13">
         <v>14976</v>
       </c>
       <c r="X20" s="13">
         <v>14933</v>
       </c>
       <c r="Y20" s="13">
         <v>14870</v>
       </c>
       <c r="Z20" s="13">
         <v>14849</v>
       </c>
       <c r="AA20" s="30">
         <v>14844</v>
       </c>
       <c r="AB20" s="33">
         <v>14826</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC20" s="33">
+        <v>14813</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1">
         <v>11370</v>
       </c>
       <c r="C21" s="1">
         <v>11331</v>
       </c>
       <c r="D21" s="1">
         <v>11307</v>
       </c>
       <c r="E21" s="1">
         <v>11295</v>
       </c>
       <c r="F21" s="1">
         <v>11273</v>
       </c>
       <c r="G21" s="11">
         <v>11263</v>
       </c>
       <c r="H21" s="13">
         <v>11234</v>
       </c>
       <c r="I21" s="13">
@@ -11348,52 +11483,55 @@
       </c>
       <c r="U21" s="13">
         <v>10951</v>
       </c>
       <c r="V21" s="13">
         <v>10929</v>
       </c>
       <c r="W21" s="13">
         <v>10882</v>
       </c>
       <c r="X21" s="13">
         <v>10855</v>
       </c>
       <c r="Y21" s="13">
         <v>10823</v>
       </c>
       <c r="Z21" s="13">
         <v>10825</v>
       </c>
       <c r="AA21" s="30">
         <v>10776</v>
       </c>
       <c r="AB21" s="33">
         <v>10743</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC21" s="33">
+        <v>10714</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="1">
         <v>14838</v>
       </c>
       <c r="C22" s="1">
         <v>14799</v>
       </c>
       <c r="D22" s="1">
         <v>14771</v>
       </c>
       <c r="E22" s="1">
         <v>14762</v>
       </c>
       <c r="F22" s="1">
         <v>14730</v>
       </c>
       <c r="G22" s="11">
         <v>14731</v>
       </c>
       <c r="H22" s="13">
         <v>14703</v>
       </c>
       <c r="I22" s="13">
@@ -11434,52 +11572,55 @@
       </c>
       <c r="U22" s="13">
         <v>14378</v>
       </c>
       <c r="V22" s="13">
         <v>14353</v>
       </c>
       <c r="W22" s="13">
         <v>14322</v>
       </c>
       <c r="X22" s="13">
         <v>14268</v>
       </c>
       <c r="Y22" s="13">
         <v>14234</v>
       </c>
       <c r="Z22" s="13">
         <v>14172</v>
       </c>
       <c r="AA22" s="30">
         <v>14170</v>
       </c>
       <c r="AB22" s="33">
         <v>14144</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC22" s="33">
+        <v>14091</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="1">
         <v>19227</v>
       </c>
       <c r="C23" s="1">
         <v>19191</v>
       </c>
       <c r="D23" s="1">
         <v>19147</v>
       </c>
       <c r="E23" s="1">
         <v>19108</v>
       </c>
       <c r="F23" s="1">
         <v>19087</v>
       </c>
       <c r="G23" s="11">
         <v>19048</v>
       </c>
       <c r="H23" s="13">
         <v>19045</v>
       </c>
       <c r="I23" s="13">
@@ -11520,84 +11661,88 @@
       </c>
       <c r="U23" s="13">
         <v>18303</v>
       </c>
       <c r="V23" s="13">
         <v>18242</v>
       </c>
       <c r="W23" s="13">
         <v>18194</v>
       </c>
       <c r="X23" s="13">
         <v>18128</v>
       </c>
       <c r="Y23" s="13">
         <v>18060</v>
       </c>
       <c r="Z23" s="13">
         <v>17996</v>
       </c>
       <c r="AA23" s="30">
         <v>17968</v>
       </c>
       <c r="AB23" s="33">
         <v>17932</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AC23" s="33">
+        <v>17914</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="26"/>
       <c r="Y24" s="27"/>
       <c r="Z24" s="27"/>
       <c r="AA24" s="30"/>
       <c r="AB24" s="33"/>
-    </row>
-    <row r="25" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC24" s="33"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="1">
         <v>437035</v>
       </c>
       <c r="C25" s="1">
         <v>437114</v>
       </c>
       <c r="D25" s="1">
         <v>437325</v>
       </c>
       <c r="E25" s="1">
         <v>437452</v>
       </c>
       <c r="F25" s="1">
         <v>437625</v>
       </c>
       <c r="G25" s="11">
         <v>437723</v>
       </c>
       <c r="H25" s="13">
         <v>437797</v>
       </c>
       <c r="I25" s="13">
@@ -11638,52 +11783,55 @@
       </c>
       <c r="U25" s="13">
         <v>440203</v>
       </c>
       <c r="V25" s="13">
         <v>440412</v>
       </c>
       <c r="W25" s="13">
         <v>440524</v>
       </c>
       <c r="X25" s="13">
         <v>440739</v>
       </c>
       <c r="Y25" s="13">
         <v>440961</v>
       </c>
       <c r="Z25" s="13">
         <v>441042</v>
       </c>
       <c r="AA25" s="30">
         <v>441403</v>
       </c>
       <c r="AB25" s="33">
         <v>441574</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC25" s="33">
+        <v>441576</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="1">
         <v>242232</v>
       </c>
       <c r="C26" s="1">
         <v>242463</v>
       </c>
       <c r="D26" s="1">
         <v>242657</v>
       </c>
       <c r="E26" s="1">
         <v>242885</v>
       </c>
       <c r="F26" s="1">
         <v>243160</v>
       </c>
       <c r="G26" s="11">
         <v>243322</v>
       </c>
       <c r="H26" s="13">
         <v>243505</v>
       </c>
       <c r="I26" s="13">
@@ -11724,52 +11872,55 @@
       </c>
       <c r="U26" s="13">
         <v>247391</v>
       </c>
       <c r="V26" s="13">
         <v>247777</v>
       </c>
       <c r="W26" s="13">
         <v>247968</v>
       </c>
       <c r="X26" s="13">
         <v>248235</v>
       </c>
       <c r="Y26" s="13">
         <v>248535</v>
       </c>
       <c r="Z26" s="13">
         <v>248732</v>
       </c>
       <c r="AA26" s="30">
         <v>249131</v>
       </c>
       <c r="AB26" s="33">
         <v>249318</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC26" s="33">
+        <v>249524</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="1">
         <v>37326</v>
       </c>
       <c r="C27" s="1">
         <v>37306</v>
       </c>
       <c r="D27" s="1">
         <v>37316</v>
       </c>
       <c r="E27" s="1">
         <v>37304</v>
       </c>
       <c r="F27" s="1">
         <v>37313</v>
       </c>
       <c r="G27" s="11">
         <v>37326</v>
       </c>
       <c r="H27" s="13">
         <v>37315</v>
       </c>
       <c r="I27" s="13">
@@ -11810,52 +11961,55 @@
       </c>
       <c r="U27" s="13">
         <v>37140</v>
       </c>
       <c r="V27" s="13">
         <v>37136</v>
       </c>
       <c r="W27" s="13">
         <v>37123</v>
       </c>
       <c r="X27" s="13">
         <v>37080</v>
       </c>
       <c r="Y27" s="13">
         <v>37080</v>
       </c>
       <c r="Z27" s="13">
         <v>37043</v>
       </c>
       <c r="AA27" s="30">
         <v>37001</v>
       </c>
       <c r="AB27" s="33">
         <v>37013</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC27" s="33">
+        <v>36972</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="1">
         <v>5479</v>
       </c>
       <c r="C28" s="1">
         <v>5480</v>
       </c>
       <c r="D28" s="1">
         <v>5474</v>
       </c>
       <c r="E28" s="1">
         <v>5454</v>
       </c>
       <c r="F28" s="1">
         <v>5433</v>
       </c>
       <c r="G28" s="11">
         <v>5441</v>
       </c>
       <c r="H28" s="13">
         <v>5426</v>
       </c>
       <c r="I28" s="13">
@@ -11896,52 +12050,55 @@
       </c>
       <c r="U28" s="13">
         <v>5276</v>
       </c>
       <c r="V28" s="13">
         <v>5271</v>
       </c>
       <c r="W28" s="13">
         <v>5239</v>
       </c>
       <c r="X28" s="13">
         <v>5222</v>
       </c>
       <c r="Y28" s="13">
         <v>5214</v>
       </c>
       <c r="Z28" s="13">
         <v>5212</v>
       </c>
       <c r="AA28" s="30">
         <v>5189</v>
       </c>
       <c r="AB28" s="33">
         <v>5218</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC28" s="33">
+        <v>5211</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="1">
         <v>20662</v>
       </c>
       <c r="C29" s="1">
         <v>20649</v>
       </c>
       <c r="D29" s="1">
         <v>20661</v>
       </c>
       <c r="E29" s="1">
         <v>20654</v>
       </c>
       <c r="F29" s="1">
         <v>20645</v>
       </c>
       <c r="G29" s="11">
         <v>20626</v>
       </c>
       <c r="H29" s="13">
         <v>20616</v>
       </c>
       <c r="I29" s="13">
@@ -11982,52 +12139,55 @@
       </c>
       <c r="U29" s="13">
         <v>20544</v>
       </c>
       <c r="V29" s="13">
         <v>20520</v>
       </c>
       <c r="W29" s="13">
         <v>20491</v>
       </c>
       <c r="X29" s="13">
         <v>20501</v>
       </c>
       <c r="Y29" s="13">
         <v>20494</v>
       </c>
       <c r="Z29" s="13">
         <v>20498</v>
       </c>
       <c r="AA29" s="30">
         <v>20481</v>
       </c>
       <c r="AB29" s="33">
         <v>20480</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC29" s="33">
+        <v>20450</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="1">
         <v>84407</v>
       </c>
       <c r="C30" s="1">
         <v>84326</v>
       </c>
       <c r="D30" s="1">
         <v>84319</v>
       </c>
       <c r="E30" s="1">
         <v>84282</v>
       </c>
       <c r="F30" s="1">
         <v>84240</v>
       </c>
       <c r="G30" s="11">
         <v>84257</v>
       </c>
       <c r="H30" s="13">
         <v>84246</v>
       </c>
       <c r="I30" s="13">
@@ -12068,52 +12228,55 @@
       </c>
       <c r="U30" s="13">
         <v>83840</v>
       </c>
       <c r="V30" s="13">
         <v>83780</v>
       </c>
       <c r="W30" s="13">
         <v>83764</v>
       </c>
       <c r="X30" s="13">
         <v>83758</v>
       </c>
       <c r="Y30" s="13">
         <v>83803</v>
       </c>
       <c r="Z30" s="13">
         <v>83771</v>
       </c>
       <c r="AA30" s="30">
         <v>83815</v>
       </c>
       <c r="AB30" s="33">
         <v>83787</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC30" s="33">
+        <v>83721</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="1">
         <v>28563</v>
       </c>
       <c r="C31" s="1">
         <v>28528</v>
       </c>
       <c r="D31" s="1">
         <v>28511</v>
       </c>
       <c r="E31" s="1">
         <v>28497</v>
       </c>
       <c r="F31" s="1">
         <v>28469</v>
       </c>
       <c r="G31" s="11">
         <v>28438</v>
       </c>
       <c r="H31" s="13">
         <v>28392</v>
       </c>
       <c r="I31" s="13">
@@ -12154,84 +12317,88 @@
       </c>
       <c r="U31" s="13">
         <v>28018</v>
       </c>
       <c r="V31" s="13">
         <v>27965</v>
       </c>
       <c r="W31" s="13">
         <v>27952</v>
       </c>
       <c r="X31" s="13">
         <v>27964</v>
       </c>
       <c r="Y31" s="13">
         <v>27902</v>
       </c>
       <c r="Z31" s="13">
         <v>27888</v>
       </c>
       <c r="AA31" s="30">
         <v>27901</v>
       </c>
       <c r="AB31" s="33">
         <v>27874</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC31" s="33">
+        <v>27827</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="11"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
       <c r="AA32" s="30"/>
       <c r="AB32" s="33"/>
-    </row>
-    <row r="33" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC32" s="33"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="1">
         <v>13917</v>
       </c>
       <c r="C33" s="1">
         <v>13922</v>
       </c>
       <c r="D33" s="1">
         <v>13930</v>
       </c>
       <c r="E33" s="1">
         <v>13918</v>
       </c>
       <c r="F33" s="1">
         <v>13903</v>
       </c>
       <c r="G33" s="11">
         <v>13845</v>
       </c>
       <c r="H33" s="13">
         <v>13838</v>
       </c>
       <c r="I33" s="13">
@@ -12272,52 +12439,55 @@
       </c>
       <c r="U33" s="13">
         <v>13626</v>
       </c>
       <c r="V33" s="13">
         <v>13617</v>
       </c>
       <c r="W33" s="13">
         <v>13638</v>
       </c>
       <c r="X33" s="13">
         <v>13638</v>
       </c>
       <c r="Y33" s="13">
         <v>13613</v>
       </c>
       <c r="Z33" s="13">
         <v>13598</v>
       </c>
       <c r="AA33" s="30">
         <v>13589</v>
       </c>
       <c r="AB33" s="33">
         <v>13591</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC33" s="33">
+        <v>13589</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="1">
         <v>4449</v>
       </c>
       <c r="C34" s="1">
         <v>4440</v>
       </c>
       <c r="D34" s="1">
         <v>4457</v>
       </c>
       <c r="E34" s="1">
         <v>4458</v>
       </c>
       <c r="F34" s="1">
         <v>4462</v>
       </c>
       <c r="G34" s="11">
         <v>4468</v>
       </c>
       <c r="H34" s="13">
         <v>4459</v>
       </c>
       <c r="I34" s="13">
@@ -12358,84 +12528,88 @@
       </c>
       <c r="U34" s="13">
         <v>4368</v>
       </c>
       <c r="V34" s="13">
         <v>4346</v>
       </c>
       <c r="W34" s="13">
         <v>4349</v>
       </c>
       <c r="X34" s="13">
         <v>4341</v>
       </c>
       <c r="Y34" s="13">
         <v>4320</v>
       </c>
       <c r="Z34" s="13">
         <v>4300</v>
       </c>
       <c r="AA34" s="30">
         <v>4296</v>
       </c>
       <c r="AB34" s="33">
         <v>4293</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AC34" s="33">
+        <v>4282</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
       <c r="Y35" s="27"/>
       <c r="Z35" s="27"/>
       <c r="AA35" s="32"/>
       <c r="AB35" s="33"/>
-    </row>
-    <row r="36" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC35" s="33"/>
+    </row>
+    <row r="36" spans="1:29" ht="13.9" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1">
         <v>106812</v>
       </c>
       <c r="C36" s="1">
         <v>106572</v>
       </c>
       <c r="D36" s="1">
         <v>106415</v>
       </c>
       <c r="E36" s="1">
         <v>106276</v>
       </c>
       <c r="F36" s="1">
         <v>106145</v>
       </c>
       <c r="G36" s="11">
         <v>106090</v>
       </c>
       <c r="H36" s="13">
         <v>105967</v>
       </c>
       <c r="I36" s="13">
@@ -12476,52 +12650,55 @@
       </c>
       <c r="U36" s="13">
         <v>102952</v>
       </c>
       <c r="V36" s="13">
         <v>102676</v>
       </c>
       <c r="W36" s="13">
         <v>102453</v>
       </c>
       <c r="X36" s="13">
         <v>102141</v>
       </c>
       <c r="Y36" s="13">
         <v>101911</v>
       </c>
       <c r="Z36" s="13">
         <v>101777</v>
       </c>
       <c r="AA36" s="30">
         <v>101648</v>
       </c>
       <c r="AB36" s="33">
         <v>101506</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC36" s="33">
+        <v>196849</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1">
         <v>102</v>
       </c>
       <c r="C37" s="1">
         <v>102</v>
       </c>
       <c r="D37" s="1">
         <v>102</v>
       </c>
       <c r="E37" s="1">
         <v>102</v>
       </c>
       <c r="F37" s="1">
         <v>102</v>
       </c>
       <c r="G37" s="11">
         <v>102</v>
       </c>
       <c r="H37" s="13">
         <v>102</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -12562,84 +12739,88 @@
       </c>
       <c r="U37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="W37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="X37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="AA37" s="30" t="s">
         <v>29</v>
       </c>
       <c r="AB37" s="33" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC37" s="33" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="11"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="30"/>
       <c r="AB38" s="33"/>
-    </row>
-    <row r="39" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC38" s="33"/>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
       <c r="A39" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="1">
         <v>15070</v>
       </c>
       <c r="C39" s="1">
         <v>15057</v>
       </c>
       <c r="D39" s="1">
         <v>15031</v>
       </c>
       <c r="E39" s="1">
         <v>15018</v>
       </c>
       <c r="F39" s="1">
         <v>15039</v>
       </c>
       <c r="G39" s="11">
         <v>15016</v>
       </c>
       <c r="H39" s="13">
         <v>14986</v>
       </c>
       <c r="I39" s="13">
@@ -12680,52 +12861,55 @@
       </c>
       <c r="U39" s="13">
         <v>14607</v>
       </c>
       <c r="V39" s="13">
         <v>14562</v>
       </c>
       <c r="W39" s="13">
         <v>14539</v>
       </c>
       <c r="X39" s="13">
         <v>14482</v>
       </c>
       <c r="Y39" s="13">
         <v>14455</v>
       </c>
       <c r="Z39" s="13">
         <v>14450</v>
       </c>
       <c r="AA39" s="30">
         <v>14449</v>
       </c>
       <c r="AB39" s="33">
         <v>14424</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC39" s="33">
+        <v>28524</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="1">
         <v>8153</v>
       </c>
       <c r="C40" s="1">
         <v>8141</v>
       </c>
       <c r="D40" s="1">
         <v>8131</v>
       </c>
       <c r="E40" s="1">
         <v>8123</v>
       </c>
       <c r="F40" s="1">
         <v>8107</v>
       </c>
       <c r="G40" s="11">
         <v>8091</v>
       </c>
       <c r="H40" s="13">
         <v>8102</v>
       </c>
       <c r="I40" s="13">
@@ -12766,52 +12950,55 @@
       </c>
       <c r="U40" s="13">
         <v>7783</v>
       </c>
       <c r="V40" s="13">
         <v>7770</v>
       </c>
       <c r="W40" s="13">
         <v>7762</v>
       </c>
       <c r="X40" s="13">
         <v>7745</v>
       </c>
       <c r="Y40" s="13">
         <v>7727</v>
       </c>
       <c r="Z40" s="13">
         <v>7720</v>
       </c>
       <c r="AA40" s="30">
         <v>7709</v>
       </c>
       <c r="AB40" s="33">
         <v>7690</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC40" s="33">
+        <v>14888</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1">
         <v>26794</v>
       </c>
       <c r="C41" s="1">
         <v>26732</v>
       </c>
       <c r="D41" s="1">
         <v>26721</v>
       </c>
       <c r="E41" s="1">
         <v>26683</v>
       </c>
       <c r="F41" s="1">
         <v>26647</v>
       </c>
       <c r="G41" s="11">
         <v>26693</v>
       </c>
       <c r="H41" s="13">
         <v>26645</v>
       </c>
       <c r="I41" s="13">
@@ -12852,52 +13039,55 @@
       </c>
       <c r="U41" s="13">
         <v>26216</v>
       </c>
       <c r="V41" s="13">
         <v>26171</v>
       </c>
       <c r="W41" s="13">
         <v>26127</v>
       </c>
       <c r="X41" s="13">
         <v>26071</v>
       </c>
       <c r="Y41" s="13">
         <v>26062</v>
       </c>
       <c r="Z41" s="13">
         <v>26065</v>
       </c>
       <c r="AA41" s="30">
         <v>26028</v>
       </c>
       <c r="AB41" s="33">
         <v>26040</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC41" s="33">
+        <v>50779</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="1">
         <v>11258</v>
       </c>
       <c r="C42" s="1">
         <v>11219</v>
       </c>
       <c r="D42" s="1">
         <v>11205</v>
       </c>
       <c r="E42" s="1">
         <v>11185</v>
       </c>
       <c r="F42" s="1">
         <v>11160</v>
       </c>
       <c r="G42" s="11">
         <v>11146</v>
       </c>
       <c r="H42" s="13">
         <v>11150</v>
       </c>
       <c r="I42" s="13">
@@ -12938,52 +13128,55 @@
       </c>
       <c r="U42" s="13">
         <v>10714</v>
       </c>
       <c r="V42" s="13">
         <v>10649</v>
       </c>
       <c r="W42" s="13">
         <v>10627</v>
       </c>
       <c r="X42" s="13">
         <v>10592</v>
       </c>
       <c r="Y42" s="13">
         <v>10550</v>
       </c>
       <c r="Z42" s="13">
         <v>10549</v>
       </c>
       <c r="AA42" s="30">
         <v>10548</v>
       </c>
       <c r="AB42" s="33">
         <v>10533</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC42" s="33">
+        <v>19545</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="1">
         <v>11370</v>
       </c>
       <c r="C43" s="1">
         <v>11331</v>
       </c>
       <c r="D43" s="1">
         <v>11307</v>
       </c>
       <c r="E43" s="1">
         <v>11295</v>
       </c>
       <c r="F43" s="1">
         <v>11273</v>
       </c>
       <c r="G43" s="11">
         <v>11263</v>
       </c>
       <c r="H43" s="13">
         <v>11234</v>
       </c>
       <c r="I43" s="13">
@@ -13024,52 +13217,55 @@
       </c>
       <c r="U43" s="13">
         <v>10951</v>
       </c>
       <c r="V43" s="13">
         <v>10929</v>
       </c>
       <c r="W43" s="13">
         <v>10882</v>
       </c>
       <c r="X43" s="13">
         <v>10855</v>
       </c>
       <c r="Y43" s="13">
         <v>10823</v>
       </c>
       <c r="Z43" s="13">
         <v>10825</v>
       </c>
       <c r="AA43" s="30">
         <v>10776</v>
       </c>
       <c r="AB43" s="33">
         <v>10743</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC43" s="33">
+        <v>20408</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="1">
         <v>14838</v>
       </c>
       <c r="C44" s="1">
         <v>14799</v>
       </c>
       <c r="D44" s="1">
         <v>14771</v>
       </c>
       <c r="E44" s="1">
         <v>14762</v>
       </c>
       <c r="F44" s="1">
         <v>14730</v>
       </c>
       <c r="G44" s="11">
         <v>14731</v>
       </c>
       <c r="H44" s="13">
         <v>14703</v>
       </c>
       <c r="I44" s="13">
@@ -13110,52 +13306,55 @@
       </c>
       <c r="U44" s="13">
         <v>14378</v>
       </c>
       <c r="V44" s="13">
         <v>14353</v>
       </c>
       <c r="W44" s="13">
         <v>14322</v>
       </c>
       <c r="X44" s="13">
         <v>14268</v>
       </c>
       <c r="Y44" s="13">
         <v>14234</v>
       </c>
       <c r="Z44" s="13">
         <v>14172</v>
       </c>
       <c r="AA44" s="30">
         <v>14170</v>
       </c>
       <c r="AB44" s="33">
         <v>14144</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC44" s="33">
+        <v>28161</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="2">
         <v>19227</v>
       </c>
       <c r="C45" s="2">
         <v>19191</v>
       </c>
       <c r="D45" s="2">
         <v>19147</v>
       </c>
       <c r="E45" s="2">
         <v>19108</v>
       </c>
       <c r="F45" s="2">
         <v>19087</v>
       </c>
       <c r="G45" s="14">
         <v>19048</v>
       </c>
       <c r="H45" s="14">
         <v>19045</v>
       </c>
       <c r="I45" s="14">
@@ -13196,63 +13395,66 @@
       </c>
       <c r="U45" s="14">
         <v>18303</v>
       </c>
       <c r="V45" s="14">
         <v>18242</v>
       </c>
       <c r="W45" s="14">
         <v>18194</v>
       </c>
       <c r="X45" s="14">
         <v>18128</v>
       </c>
       <c r="Y45" s="14">
         <v>18060</v>
       </c>
       <c r="Z45" s="14">
         <v>17996</v>
       </c>
       <c r="AA45" s="31">
         <v>17968</v>
       </c>
       <c r="AB45" s="34">
         <v>17932</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" ht="16.149999999999999" customHeight="1">
+      <c r="AC45" s="34">
+        <v>34544</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" ht="16.149999999999999" customHeight="1">
       <c r="A46" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="3"/>
       <c r="G46"/>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="B47" s="3"/>
       <c r="G47"/>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:29">
       <c r="B48" s="3"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="2:2">
       <c r="B49" s="3"/>
     </row>
     <row r="50" spans="2:2">
       <c r="B50" s="3"/>
     </row>
     <row r="51" spans="2:2">
       <c r="B51" s="3"/>
     </row>
     <row r="52" spans="2:2">
       <c r="B52" s="3"/>
     </row>
     <row r="53" spans="2:2">
       <c r="B53" s="3"/>
     </row>
     <row r="54" spans="2:2">
       <c r="B54" s="3"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="3"/>
     </row>
     <row r="56" spans="2:2">
@@ -19324,52 +19526,52 @@
     <row r="2078" spans="2:2">
       <c r="B2078" s="3"/>
     </row>
     <row r="2079" spans="2:2">
       <c r="B2079" s="3"/>
     </row>
     <row r="2080" spans="2:2">
       <c r="B2080" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK2080"/>
   <sheetViews>
-    <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="O3" sqref="O3"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="6" customWidth="1"/>
     <col min="3" max="5" width="8.7109375" style="3" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.9" customHeight="1">
       <c r="B1" s="3"/>
     </row>
     <row r="2" spans="1:37" ht="13.9" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
@@ -19680,50 +19882,53 @@
       </c>
       <c r="U9" s="13">
         <v>589281</v>
       </c>
       <c r="V9" s="13">
         <v>589074</v>
       </c>
       <c r="W9" s="13">
         <v>588841</v>
       </c>
       <c r="X9" s="13">
         <v>588709</v>
       </c>
       <c r="Y9" s="13">
         <v>588566</v>
       </c>
       <c r="Z9" s="13">
         <v>588468</v>
       </c>
       <c r="AA9" s="33">
         <v>588384</v>
       </c>
       <c r="AB9" s="33">
         <v>588533</v>
       </c>
+      <c r="AC9" s="33">
+        <v>588338</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="1">
         <v>278336</v>
       </c>
       <c r="C10" s="1">
         <v>278445</v>
       </c>
       <c r="D10" s="1">
         <v>278632</v>
       </c>
       <c r="E10" s="1">
         <v>278860</v>
       </c>
       <c r="F10" s="1">
         <v>279045</v>
       </c>
       <c r="G10" s="11">
         <v>279210</v>
       </c>
       <c r="H10" s="13">
         <v>279468</v>
@@ -19766,50 +19971,53 @@
       </c>
       <c r="U10" s="13">
         <v>283209</v>
       </c>
       <c r="V10" s="13">
         <v>283744</v>
       </c>
       <c r="W10" s="13">
         <v>284017</v>
       </c>
       <c r="X10" s="13">
         <v>284280</v>
       </c>
       <c r="Y10" s="13">
         <v>284499</v>
       </c>
       <c r="Z10" s="13">
         <v>284582</v>
       </c>
       <c r="AA10" s="33">
         <v>284797</v>
       </c>
       <c r="AB10" s="33">
         <v>285168</v>
       </c>
+      <c r="AC10" s="33">
+        <v>285347</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="1">
         <v>40162</v>
       </c>
       <c r="C11" s="1">
         <v>40176</v>
       </c>
       <c r="D11" s="1">
         <v>40144</v>
       </c>
       <c r="E11" s="1">
         <v>40103</v>
       </c>
       <c r="F11" s="1">
         <v>40066</v>
       </c>
       <c r="G11" s="11">
         <v>40071</v>
       </c>
       <c r="H11" s="13">
         <v>40028</v>
@@ -19852,50 +20060,53 @@
       </c>
       <c r="U11" s="13">
         <v>39833</v>
       </c>
       <c r="V11" s="13">
         <v>39780</v>
       </c>
       <c r="W11" s="13">
         <v>39701</v>
       </c>
       <c r="X11" s="13">
         <v>39649</v>
       </c>
       <c r="Y11" s="13">
         <v>39636</v>
       </c>
       <c r="Z11" s="13">
         <v>39622</v>
       </c>
       <c r="AA11" s="33">
         <v>39593</v>
       </c>
       <c r="AB11" s="33">
         <v>39590</v>
       </c>
+      <c r="AC11" s="33">
+        <v>39579</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1">
         <v>5672</v>
       </c>
       <c r="C12" s="1">
         <v>5678</v>
       </c>
       <c r="D12" s="1">
         <v>5674</v>
       </c>
       <c r="E12" s="1">
         <v>5661</v>
       </c>
       <c r="F12" s="1">
         <v>5651</v>
       </c>
       <c r="G12" s="11">
         <v>5654</v>
       </c>
       <c r="H12" s="13">
         <v>5646</v>
@@ -19938,50 +20149,53 @@
       </c>
       <c r="U12" s="13">
         <v>5444</v>
       </c>
       <c r="V12" s="13">
         <v>5421</v>
       </c>
       <c r="W12" s="13">
         <v>5408</v>
       </c>
       <c r="X12" s="13">
         <v>5411</v>
       </c>
       <c r="Y12" s="13">
         <v>5413</v>
       </c>
       <c r="Z12" s="13">
         <v>5411</v>
       </c>
       <c r="AA12" s="33">
         <v>5395</v>
       </c>
       <c r="AB12" s="33">
         <v>5412</v>
       </c>
+      <c r="AC12" s="33">
+        <v>5402</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="1">
         <v>23071</v>
       </c>
       <c r="C13" s="1">
         <v>23059</v>
       </c>
       <c r="D13" s="1">
         <v>23051</v>
       </c>
       <c r="E13" s="1">
         <v>23054</v>
       </c>
       <c r="F13" s="1">
         <v>23046</v>
       </c>
       <c r="G13" s="11">
         <v>23010</v>
       </c>
       <c r="H13" s="13">
         <v>22984</v>
@@ -20024,50 +20238,53 @@
       </c>
       <c r="U13" s="13">
         <v>22814</v>
       </c>
       <c r="V13" s="13">
         <v>22791</v>
       </c>
       <c r="W13" s="13">
         <v>22741</v>
       </c>
       <c r="X13" s="13">
         <v>22724</v>
       </c>
       <c r="Y13" s="13">
         <v>22698</v>
       </c>
       <c r="Z13" s="13">
         <v>22711</v>
       </c>
       <c r="AA13" s="33">
         <v>22707</v>
       </c>
       <c r="AB13" s="33">
         <v>22699</v>
       </c>
+      <c r="AC13" s="33">
+        <v>22679</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="1">
         <v>92900</v>
       </c>
       <c r="C14" s="1">
         <v>92859</v>
       </c>
       <c r="D14" s="1">
         <v>92867</v>
       </c>
       <c r="E14" s="1">
         <v>92840</v>
       </c>
       <c r="F14" s="1">
         <v>92842</v>
       </c>
       <c r="G14" s="11">
         <v>92816</v>
       </c>
       <c r="H14" s="13">
         <v>92805</v>
@@ -20110,50 +20327,53 @@
       </c>
       <c r="U14" s="13">
         <v>92211</v>
       </c>
       <c r="V14" s="13">
         <v>92070</v>
       </c>
       <c r="W14" s="13">
         <v>92034</v>
       </c>
       <c r="X14" s="13">
         <v>91994</v>
       </c>
       <c r="Y14" s="13">
         <v>91969</v>
       </c>
       <c r="Z14" s="13">
         <v>91979</v>
       </c>
       <c r="AA14" s="33">
         <v>92015</v>
       </c>
       <c r="AB14" s="33">
         <v>91973</v>
       </c>
+      <c r="AC14" s="33">
+        <v>91934</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="1">
         <v>29647</v>
       </c>
       <c r="C15" s="1">
         <v>29614</v>
       </c>
       <c r="D15" s="1">
         <v>29581</v>
       </c>
       <c r="E15" s="1">
         <v>29582</v>
       </c>
       <c r="F15" s="1">
         <v>29581</v>
       </c>
       <c r="G15" s="11">
         <v>29553</v>
       </c>
       <c r="H15" s="13">
         <v>29513</v>
@@ -20195,85 +20415,89 @@
         <v>29157</v>
       </c>
       <c r="U15" s="13">
         <v>29163</v>
       </c>
       <c r="V15" s="13">
         <v>29131</v>
       </c>
       <c r="W15" s="13">
         <v>29127</v>
       </c>
       <c r="X15" s="13">
         <v>29116</v>
       </c>
       <c r="Y15" s="13">
         <v>29054</v>
       </c>
       <c r="Z15" s="13">
         <v>29031</v>
       </c>
       <c r="AA15" s="33">
         <v>29010</v>
       </c>
       <c r="AB15" s="33">
         <v>28966</v>
+      </c>
+      <c r="AC15" s="33">
+        <v>28920</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="11"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="33"/>
       <c r="AB16" s="33"/>
-    </row>
-    <row r="17" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC16" s="33"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="1">
         <v>29764</v>
       </c>
       <c r="C17" s="1">
         <v>29750</v>
       </c>
       <c r="D17" s="1">
         <v>29715</v>
       </c>
       <c r="E17" s="1">
         <v>29675</v>
       </c>
       <c r="F17" s="1">
         <v>29672</v>
       </c>
       <c r="G17" s="11">
         <v>29617</v>
       </c>
       <c r="H17" s="13">
         <v>29570</v>
       </c>
       <c r="I17" s="13">
@@ -20314,52 +20538,55 @@
       </c>
       <c r="U17" s="13">
         <v>28999</v>
       </c>
       <c r="V17" s="13">
         <v>28938</v>
       </c>
       <c r="W17" s="13">
         <v>28896</v>
       </c>
       <c r="X17" s="13">
         <v>28877</v>
       </c>
       <c r="Y17" s="13">
         <v>28835</v>
       </c>
       <c r="Z17" s="13">
         <v>28809</v>
       </c>
       <c r="AA17" s="33">
         <v>28754</v>
       </c>
       <c r="AB17" s="33">
         <v>28719</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC17" s="33">
+        <v>28654</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1">
         <v>7758</v>
       </c>
       <c r="C18" s="1">
         <v>7747</v>
       </c>
       <c r="D18" s="1">
         <v>7715</v>
       </c>
       <c r="E18" s="1">
         <v>7688</v>
       </c>
       <c r="F18" s="1">
         <v>7675</v>
       </c>
       <c r="G18" s="11">
         <v>7670</v>
       </c>
       <c r="H18" s="13">
         <v>7661</v>
       </c>
       <c r="I18" s="13">
@@ -20400,52 +20627,55 @@
       </c>
       <c r="U18" s="13">
         <v>7260</v>
       </c>
       <c r="V18" s="13">
         <v>7252</v>
       </c>
       <c r="W18" s="13">
         <v>7241</v>
       </c>
       <c r="X18" s="13">
         <v>7250</v>
       </c>
       <c r="Y18" s="13">
         <v>7246</v>
       </c>
       <c r="Z18" s="13">
         <v>7220</v>
       </c>
       <c r="AA18" s="33">
         <v>7203</v>
       </c>
       <c r="AB18" s="33">
         <v>7199</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC18" s="33">
+        <v>7196</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
         <v>25969</v>
       </c>
       <c r="C19" s="1">
         <v>25904</v>
       </c>
       <c r="D19" s="1">
         <v>25881</v>
       </c>
       <c r="E19" s="1">
         <v>25848</v>
       </c>
       <c r="F19" s="1">
         <v>25816</v>
       </c>
       <c r="G19" s="11">
         <v>25848</v>
       </c>
       <c r="H19" s="13">
         <v>25815</v>
       </c>
       <c r="I19" s="13">
@@ -20486,52 +20716,55 @@
       </c>
       <c r="U19" s="13">
         <v>25153</v>
       </c>
       <c r="V19" s="13">
         <v>25098</v>
       </c>
       <c r="W19" s="13">
         <v>25053</v>
       </c>
       <c r="X19" s="13">
         <v>24982</v>
       </c>
       <c r="Y19" s="13">
         <v>24940</v>
       </c>
       <c r="Z19" s="13">
         <v>24933</v>
       </c>
       <c r="AA19" s="33">
         <v>24897</v>
       </c>
       <c r="AB19" s="33">
         <v>24870</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC19" s="33">
+        <v>24821</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="1">
         <v>14630</v>
       </c>
       <c r="C20" s="1">
         <v>14585</v>
       </c>
       <c r="D20" s="1">
         <v>14569</v>
       </c>
       <c r="E20" s="1">
         <v>14545</v>
       </c>
       <c r="F20" s="1">
         <v>14518</v>
       </c>
       <c r="G20" s="11">
         <v>14488</v>
       </c>
       <c r="H20" s="13">
         <v>14473</v>
       </c>
       <c r="I20" s="13">
@@ -20572,52 +20805,55 @@
       </c>
       <c r="U20" s="13">
         <v>13840</v>
       </c>
       <c r="V20" s="13">
         <v>13703</v>
       </c>
       <c r="W20" s="13">
         <v>13631</v>
       </c>
       <c r="X20" s="13">
         <v>13565</v>
       </c>
       <c r="Y20" s="13">
         <v>13514</v>
       </c>
       <c r="Z20" s="13">
         <v>13505</v>
       </c>
       <c r="AA20" s="33">
         <v>13474</v>
       </c>
       <c r="AB20" s="33">
         <v>13454</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC20" s="33">
+        <v>13412</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1">
         <v>10572</v>
       </c>
       <c r="C21" s="1">
         <v>10541</v>
       </c>
       <c r="D21" s="1">
         <v>10531</v>
       </c>
       <c r="E21" s="1">
         <v>10510</v>
       </c>
       <c r="F21" s="1">
         <v>10485</v>
       </c>
       <c r="G21" s="11">
         <v>10458</v>
       </c>
       <c r="H21" s="13">
         <v>10423</v>
       </c>
       <c r="I21" s="13">
@@ -20658,52 +20894,55 @@
       </c>
       <c r="U21" s="13">
         <v>9969</v>
       </c>
       <c r="V21" s="13">
         <v>9927</v>
       </c>
       <c r="W21" s="13">
         <v>9866</v>
       </c>
       <c r="X21" s="13">
         <v>9819</v>
       </c>
       <c r="Y21" s="13">
         <v>9786</v>
       </c>
       <c r="Z21" s="13">
         <v>9768</v>
       </c>
       <c r="AA21" s="33">
         <v>9721</v>
       </c>
       <c r="AB21" s="33">
         <v>9722</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC21" s="33">
+        <v>9694</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="1">
         <v>14968</v>
       </c>
       <c r="C22" s="1">
         <v>14921</v>
       </c>
       <c r="D22" s="1">
         <v>14904</v>
       </c>
       <c r="E22" s="1">
         <v>14878</v>
       </c>
       <c r="F22" s="1">
         <v>14858</v>
       </c>
       <c r="G22" s="11">
         <v>14854</v>
       </c>
       <c r="H22" s="13">
         <v>14815</v>
       </c>
       <c r="I22" s="13">
@@ -20744,52 +20983,55 @@
       </c>
       <c r="U22" s="13">
         <v>14352</v>
       </c>
       <c r="V22" s="13">
         <v>14305</v>
       </c>
       <c r="W22" s="13">
         <v>14267</v>
       </c>
       <c r="X22" s="13">
         <v>14237</v>
       </c>
       <c r="Y22" s="13">
         <v>14204</v>
       </c>
       <c r="Z22" s="13">
         <v>14171</v>
       </c>
       <c r="AA22" s="33">
         <v>14129</v>
       </c>
       <c r="AB22" s="33">
         <v>14127</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC22" s="33">
+        <v>14070</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="1">
         <v>18055</v>
       </c>
       <c r="C23" s="1">
         <v>18023</v>
       </c>
       <c r="D23" s="1">
         <v>17994</v>
       </c>
       <c r="E23" s="1">
         <v>17960</v>
       </c>
       <c r="F23" s="1">
         <v>17935</v>
       </c>
       <c r="G23" s="11">
         <v>17873</v>
       </c>
       <c r="H23" s="13">
         <v>17811</v>
       </c>
       <c r="I23" s="13">
@@ -20830,83 +21072,87 @@
       </c>
       <c r="U23" s="13">
         <v>17034</v>
       </c>
       <c r="V23" s="13">
         <v>16914</v>
       </c>
       <c r="W23" s="13">
         <v>16859</v>
       </c>
       <c r="X23" s="13">
         <v>16805</v>
       </c>
       <c r="Y23" s="13">
         <v>16772</v>
       </c>
       <c r="Z23" s="13">
         <v>16726</v>
       </c>
       <c r="AA23" s="33">
         <v>16689</v>
       </c>
       <c r="AB23" s="33">
         <v>16634</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AC23" s="33">
+        <v>16630</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="26"/>
       <c r="Y24" s="27"/>
       <c r="AA24" s="33"/>
       <c r="AB24" s="33"/>
-    </row>
-    <row r="25" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC24" s="33"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="1">
         <v>489167</v>
       </c>
       <c r="C25" s="1">
         <v>489184</v>
       </c>
       <c r="D25" s="1">
         <v>489292</v>
       </c>
       <c r="E25" s="1">
         <v>489413</v>
       </c>
       <c r="F25" s="1">
         <v>489533</v>
       </c>
       <c r="G25" s="11">
         <v>489578</v>
       </c>
       <c r="H25" s="13">
         <v>489704</v>
       </c>
       <c r="I25" s="13">
@@ -20947,52 +21193,55 @@
       </c>
       <c r="U25" s="13">
         <v>491728</v>
       </c>
       <c r="V25" s="13">
         <v>491943</v>
       </c>
       <c r="W25" s="13">
         <v>492035</v>
       </c>
       <c r="X25" s="13">
         <v>492166</v>
       </c>
       <c r="Y25" s="13">
         <v>492235</v>
       </c>
       <c r="Z25" s="13">
         <v>492280</v>
       </c>
       <c r="AA25" s="33">
         <v>492457</v>
       </c>
       <c r="AB25" s="33">
         <v>492758</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC25" s="33">
+        <v>492775</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="1">
         <v>278235</v>
       </c>
       <c r="C26" s="1">
         <v>278344</v>
       </c>
       <c r="D26" s="1">
         <v>278531</v>
       </c>
       <c r="E26" s="1">
         <v>278759</v>
       </c>
       <c r="F26" s="1">
         <v>278944</v>
       </c>
       <c r="G26" s="11">
         <v>279109</v>
       </c>
       <c r="H26" s="13">
         <v>279367</v>
       </c>
       <c r="I26" s="13">
@@ -21033,52 +21282,55 @@
       </c>
       <c r="U26" s="13">
         <v>283209</v>
       </c>
       <c r="V26" s="13">
         <v>283744</v>
       </c>
       <c r="W26" s="13">
         <v>284017</v>
       </c>
       <c r="X26" s="13">
         <v>284280</v>
       </c>
       <c r="Y26" s="13">
         <v>284499</v>
       </c>
       <c r="Z26" s="13">
         <v>284582</v>
       </c>
       <c r="AA26" s="33">
         <v>284797</v>
       </c>
       <c r="AB26" s="33">
         <v>285168</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC26" s="33">
+        <v>285347</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="1">
         <v>40162</v>
       </c>
       <c r="C27" s="1">
         <v>40176</v>
       </c>
       <c r="D27" s="1">
         <v>40144</v>
       </c>
       <c r="E27" s="1">
         <v>40103</v>
       </c>
       <c r="F27" s="1">
         <v>40066</v>
       </c>
       <c r="G27" s="11">
         <v>40071</v>
       </c>
       <c r="H27" s="13">
         <v>40028</v>
       </c>
       <c r="I27" s="13">
@@ -21119,52 +21371,55 @@
       </c>
       <c r="U27" s="13">
         <v>39833</v>
       </c>
       <c r="V27" s="13">
         <v>39780</v>
       </c>
       <c r="W27" s="13">
         <v>39701</v>
       </c>
       <c r="X27" s="13">
         <v>39649</v>
       </c>
       <c r="Y27" s="13">
         <v>39636</v>
       </c>
       <c r="Z27" s="13">
         <v>39622</v>
       </c>
       <c r="AA27" s="33">
         <v>39593</v>
       </c>
       <c r="AB27" s="33">
         <v>39590</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC27" s="33">
+        <v>39579</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="1">
         <v>5672</v>
       </c>
       <c r="C28" s="1">
         <v>5678</v>
       </c>
       <c r="D28" s="1">
         <v>5674</v>
       </c>
       <c r="E28" s="1">
         <v>5661</v>
       </c>
       <c r="F28" s="1">
         <v>5651</v>
       </c>
       <c r="G28" s="11">
         <v>5654</v>
       </c>
       <c r="H28" s="13">
         <v>5646</v>
       </c>
       <c r="I28" s="13">
@@ -21205,52 +21460,55 @@
       </c>
       <c r="U28" s="13">
         <v>5444</v>
       </c>
       <c r="V28" s="13">
         <v>5421</v>
       </c>
       <c r="W28" s="13">
         <v>5408</v>
       </c>
       <c r="X28" s="13">
         <v>5411</v>
       </c>
       <c r="Y28" s="13">
         <v>5413</v>
       </c>
       <c r="Z28" s="13">
         <v>5411</v>
       </c>
       <c r="AA28" s="33">
         <v>5395</v>
       </c>
       <c r="AB28" s="33">
         <v>5412</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC28" s="33">
+        <v>5402</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="1">
         <v>23071</v>
       </c>
       <c r="C29" s="1">
         <v>23059</v>
       </c>
       <c r="D29" s="1">
         <v>23051</v>
       </c>
       <c r="E29" s="1">
         <v>23054</v>
       </c>
       <c r="F29" s="1">
         <v>23046</v>
       </c>
       <c r="G29" s="11">
         <v>23010</v>
       </c>
       <c r="H29" s="13">
         <v>22984</v>
       </c>
       <c r="I29" s="13">
@@ -21291,52 +21549,55 @@
       </c>
       <c r="U29" s="13">
         <v>22814</v>
       </c>
       <c r="V29" s="13">
         <v>22791</v>
       </c>
       <c r="W29" s="13">
         <v>22741</v>
       </c>
       <c r="X29" s="13">
         <v>22724</v>
       </c>
       <c r="Y29" s="13">
         <v>22698</v>
       </c>
       <c r="Z29" s="13">
         <v>22711</v>
       </c>
       <c r="AA29" s="33">
         <v>22707</v>
       </c>
       <c r="AB29" s="33">
         <v>22699</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC29" s="33">
+        <v>22679</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="1">
         <v>92900</v>
       </c>
       <c r="C30" s="1">
         <v>92859</v>
       </c>
       <c r="D30" s="1">
         <v>92867</v>
       </c>
       <c r="E30" s="1">
         <v>92840</v>
       </c>
       <c r="F30" s="1">
         <v>92842</v>
       </c>
       <c r="G30" s="11">
         <v>92816</v>
       </c>
       <c r="H30" s="13">
         <v>92805</v>
       </c>
       <c r="I30" s="13">
@@ -21377,52 +21638,55 @@
       </c>
       <c r="U30" s="13">
         <v>92211</v>
       </c>
       <c r="V30" s="13">
         <v>92070</v>
       </c>
       <c r="W30" s="13">
         <v>92034</v>
       </c>
       <c r="X30" s="13">
         <v>91994</v>
       </c>
       <c r="Y30" s="13">
         <v>91969</v>
       </c>
       <c r="Z30" s="13">
         <v>91979</v>
       </c>
       <c r="AA30" s="33">
         <v>92015</v>
       </c>
       <c r="AB30" s="33">
         <v>91973</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC30" s="33">
+        <v>91934</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="1">
         <v>29647</v>
       </c>
       <c r="C31" s="1">
         <v>29614</v>
       </c>
       <c r="D31" s="1">
         <v>29581</v>
       </c>
       <c r="E31" s="1">
         <v>29582</v>
       </c>
       <c r="F31" s="1">
         <v>29581</v>
       </c>
       <c r="G31" s="11">
         <v>29553</v>
       </c>
       <c r="H31" s="13">
         <v>29513</v>
       </c>
       <c r="I31" s="13">
@@ -21463,84 +21727,88 @@
       </c>
       <c r="U31" s="13">
         <v>29163</v>
       </c>
       <c r="V31" s="13">
         <v>29131</v>
       </c>
       <c r="W31" s="13">
         <v>29127</v>
       </c>
       <c r="X31" s="13">
         <v>29116</v>
       </c>
       <c r="Y31" s="13">
         <v>29054</v>
       </c>
       <c r="Z31" s="13">
         <v>29031</v>
       </c>
       <c r="AA31" s="33">
         <v>29010</v>
       </c>
       <c r="AB31" s="33">
         <v>28966</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC31" s="33">
+        <v>28920</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="11"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
       <c r="AA32" s="33"/>
       <c r="AB32" s="33"/>
-    </row>
-    <row r="33" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC32" s="33"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="1">
         <v>14797</v>
       </c>
       <c r="C33" s="1">
         <v>14775</v>
       </c>
       <c r="D33" s="1">
         <v>14769</v>
       </c>
       <c r="E33" s="1">
         <v>14749</v>
       </c>
       <c r="F33" s="1">
         <v>14736</v>
       </c>
       <c r="G33" s="11">
         <v>14713</v>
       </c>
       <c r="H33" s="13">
         <v>14711</v>
       </c>
       <c r="I33" s="13">
@@ -21581,52 +21849,55 @@
       </c>
       <c r="U33" s="13">
         <v>14552</v>
       </c>
       <c r="V33" s="13">
         <v>14549</v>
       </c>
       <c r="W33" s="13">
         <v>14558</v>
       </c>
       <c r="X33" s="13">
         <v>14562</v>
       </c>
       <c r="Y33" s="13">
         <v>14547</v>
       </c>
       <c r="Z33" s="13">
         <v>14532</v>
       </c>
       <c r="AA33" s="33">
         <v>14526</v>
       </c>
       <c r="AB33" s="33">
         <v>14536</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC33" s="33">
+        <v>14516</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="1">
         <v>4683</v>
       </c>
       <c r="C34" s="1">
         <v>4679</v>
       </c>
       <c r="D34" s="1">
         <v>4675</v>
       </c>
       <c r="E34" s="1">
         <v>4665</v>
       </c>
       <c r="F34" s="1">
         <v>4667</v>
       </c>
       <c r="G34" s="11">
         <v>4652</v>
       </c>
       <c r="H34" s="13">
         <v>4650</v>
       </c>
       <c r="I34" s="13">
@@ -21667,84 +21938,88 @@
       </c>
       <c r="U34" s="13">
         <v>4502</v>
       </c>
       <c r="V34" s="13">
         <v>4457</v>
       </c>
       <c r="W34" s="13">
         <v>4449</v>
       </c>
       <c r="X34" s="13">
         <v>4430</v>
       </c>
       <c r="Y34" s="13">
         <v>4419</v>
       </c>
       <c r="Z34" s="13">
         <v>4412</v>
       </c>
       <c r="AA34" s="33">
         <v>4414</v>
       </c>
       <c r="AB34" s="33">
         <v>4414</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AC34" s="33">
+        <v>4398</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
       <c r="Y35" s="27"/>
       <c r="Z35" s="27"/>
       <c r="AA35" s="33"/>
       <c r="AB35" s="33"/>
-    </row>
-    <row r="36" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC35" s="33"/>
+    </row>
+    <row r="36" spans="1:29" ht="13.9" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1">
         <v>102337</v>
       </c>
       <c r="C36" s="1">
         <v>102118</v>
       </c>
       <c r="D36" s="1">
         <v>101966</v>
       </c>
       <c r="E36" s="1">
         <v>101791</v>
       </c>
       <c r="F36" s="1">
         <v>101657</v>
       </c>
       <c r="G36" s="11">
         <v>101544</v>
       </c>
       <c r="H36" s="13">
         <v>101308</v>
       </c>
       <c r="I36" s="13">
@@ -21785,52 +22060,55 @@
       </c>
       <c r="U36" s="13">
         <v>97553</v>
       </c>
       <c r="V36" s="13">
         <v>97131</v>
       </c>
       <c r="W36" s="13">
         <v>96806</v>
       </c>
       <c r="X36" s="13">
         <v>96543</v>
       </c>
       <c r="Y36" s="13">
         <v>96331</v>
       </c>
       <c r="Z36" s="13">
         <v>96188</v>
       </c>
       <c r="AA36" s="33">
         <v>95927</v>
       </c>
       <c r="AB36" s="33">
         <v>95775</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC36" s="33">
+        <v>95563</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>101</v>
       </c>
       <c r="D37" s="1">
         <v>101</v>
       </c>
       <c r="E37" s="1">
         <v>101</v>
       </c>
       <c r="F37" s="1">
         <v>101</v>
       </c>
       <c r="G37" s="11">
         <v>101</v>
       </c>
       <c r="H37" s="13">
         <v>101</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -21871,84 +22149,88 @@
       </c>
       <c r="U37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="W37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="X37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="AA37" s="33" t="s">
         <v>29</v>
       </c>
       <c r="AB37" s="33" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC37" s="33" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="11"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="33"/>
       <c r="AB38" s="33"/>
-    </row>
-    <row r="39" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC38" s="33"/>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
       <c r="A39" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="1">
         <v>14967</v>
       </c>
       <c r="C39" s="1">
         <v>14975</v>
       </c>
       <c r="D39" s="1">
         <v>14946</v>
       </c>
       <c r="E39" s="1">
         <v>14926</v>
       </c>
       <c r="F39" s="1">
         <v>14936</v>
       </c>
       <c r="G39" s="11">
         <v>14904</v>
       </c>
       <c r="H39" s="13">
         <v>14859</v>
       </c>
       <c r="I39" s="13">
@@ -21989,52 +22271,55 @@
       </c>
       <c r="U39" s="13">
         <v>14447</v>
       </c>
       <c r="V39" s="13">
         <v>14389</v>
       </c>
       <c r="W39" s="13">
         <v>14338</v>
       </c>
       <c r="X39" s="13">
         <v>14315</v>
       </c>
       <c r="Y39" s="13">
         <v>14288</v>
       </c>
       <c r="Z39" s="13">
         <v>14277</v>
       </c>
       <c r="AA39" s="33">
         <v>14228</v>
       </c>
       <c r="AB39" s="33">
         <v>14183</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC39" s="33">
+        <v>14138</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="1">
         <v>7758</v>
       </c>
       <c r="C40" s="1">
         <v>7747</v>
       </c>
       <c r="D40" s="1">
         <v>7715</v>
       </c>
       <c r="E40" s="1">
         <v>7688</v>
       </c>
       <c r="F40" s="1">
         <v>7675</v>
       </c>
       <c r="G40" s="11">
         <v>7670</v>
       </c>
       <c r="H40" s="13">
         <v>7661</v>
       </c>
       <c r="I40" s="13">
@@ -22075,52 +22360,55 @@
       </c>
       <c r="U40" s="13">
         <v>7260</v>
       </c>
       <c r="V40" s="13">
         <v>7252</v>
       </c>
       <c r="W40" s="13">
         <v>7241</v>
       </c>
       <c r="X40" s="13">
         <v>7250</v>
       </c>
       <c r="Y40" s="13">
         <v>7246</v>
       </c>
       <c r="Z40" s="13">
         <v>7220</v>
       </c>
       <c r="AA40" s="33">
         <v>7203</v>
       </c>
       <c r="AB40" s="33">
         <v>7199</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC40" s="33">
+        <v>7196</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1">
         <v>25969</v>
       </c>
       <c r="C41" s="1">
         <v>25904</v>
       </c>
       <c r="D41" s="1">
         <v>25881</v>
       </c>
       <c r="E41" s="1">
         <v>25848</v>
       </c>
       <c r="F41" s="1">
         <v>25816</v>
       </c>
       <c r="G41" s="11">
         <v>25848</v>
       </c>
       <c r="H41" s="13">
         <v>25815</v>
       </c>
       <c r="I41" s="13">
@@ -22161,52 +22449,55 @@
       </c>
       <c r="U41" s="13">
         <v>25153</v>
       </c>
       <c r="V41" s="13">
         <v>25098</v>
       </c>
       <c r="W41" s="13">
         <v>25053</v>
       </c>
       <c r="X41" s="13">
         <v>24982</v>
       </c>
       <c r="Y41" s="13">
         <v>24940</v>
       </c>
       <c r="Z41" s="13">
         <v>24933</v>
       </c>
       <c r="AA41" s="33">
         <v>24897</v>
       </c>
       <c r="AB41" s="33">
         <v>24870</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC41" s="33">
+        <v>24821</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="1">
         <v>9947</v>
       </c>
       <c r="C42" s="1">
         <v>9906</v>
       </c>
       <c r="D42" s="1">
         <v>9894</v>
       </c>
       <c r="E42" s="1">
         <v>9880</v>
       </c>
       <c r="F42" s="1">
         <v>9851</v>
       </c>
       <c r="G42" s="11">
         <v>9836</v>
       </c>
       <c r="H42" s="13">
         <v>9823</v>
       </c>
       <c r="I42" s="13">
@@ -22247,52 +22538,55 @@
       </c>
       <c r="U42" s="13">
         <v>9338</v>
       </c>
       <c r="V42" s="13">
         <v>9246</v>
       </c>
       <c r="W42" s="13">
         <v>9182</v>
       </c>
       <c r="X42" s="13">
         <v>9135</v>
       </c>
       <c r="Y42" s="13">
         <v>9095</v>
       </c>
       <c r="Z42" s="13">
         <v>9093</v>
       </c>
       <c r="AA42" s="33">
         <v>9060</v>
       </c>
       <c r="AB42" s="33">
         <v>9040</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC42" s="33">
+        <v>9014</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="1">
         <v>10572</v>
       </c>
       <c r="C43" s="1">
         <v>10541</v>
       </c>
       <c r="D43" s="1">
         <v>10531</v>
       </c>
       <c r="E43" s="1">
         <v>10510</v>
       </c>
       <c r="F43" s="1">
         <v>10485</v>
       </c>
       <c r="G43" s="11">
         <v>10458</v>
       </c>
       <c r="H43" s="13">
         <v>10423</v>
       </c>
       <c r="I43" s="13">
@@ -22333,52 +22627,55 @@
       </c>
       <c r="U43" s="13">
         <v>9969</v>
       </c>
       <c r="V43" s="13">
         <v>9927</v>
       </c>
       <c r="W43" s="13">
         <v>9866</v>
       </c>
       <c r="X43" s="13">
         <v>9819</v>
       </c>
       <c r="Y43" s="13">
         <v>9786</v>
       </c>
       <c r="Z43" s="13">
         <v>9768</v>
       </c>
       <c r="AA43" s="33">
         <v>9721</v>
       </c>
       <c r="AB43" s="33">
         <v>9722</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC43" s="33">
+        <v>9694</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="1">
         <v>14968</v>
       </c>
       <c r="C44" s="1">
         <v>14921</v>
       </c>
       <c r="D44" s="1">
         <v>14904</v>
       </c>
       <c r="E44" s="1">
         <v>14878</v>
       </c>
       <c r="F44" s="1">
         <v>14858</v>
       </c>
       <c r="G44" s="11">
         <v>14854</v>
       </c>
       <c r="H44" s="13">
         <v>14815</v>
       </c>
       <c r="I44" s="13">
@@ -22419,52 +22716,55 @@
       </c>
       <c r="U44" s="13">
         <v>14352</v>
       </c>
       <c r="V44" s="13">
         <v>14305</v>
       </c>
       <c r="W44" s="13">
         <v>14267</v>
       </c>
       <c r="X44" s="13">
         <v>14237</v>
       </c>
       <c r="Y44" s="13">
         <v>14204</v>
       </c>
       <c r="Z44" s="13">
         <v>14171</v>
       </c>
       <c r="AA44" s="33">
         <v>14129</v>
       </c>
       <c r="AB44" s="33">
         <v>14127</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" ht="13.9" customHeight="1">
+      <c r="AC44" s="33">
+        <v>14070</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="2">
         <v>18055</v>
       </c>
       <c r="C45" s="2">
         <v>18023</v>
       </c>
       <c r="D45" s="2">
         <v>17994</v>
       </c>
       <c r="E45" s="2">
         <v>17960</v>
       </c>
       <c r="F45" s="2">
         <v>17935</v>
       </c>
       <c r="G45" s="14">
         <v>17873</v>
       </c>
       <c r="H45" s="14">
         <v>17811</v>
       </c>
       <c r="I45" s="14">
@@ -22505,62 +22805,65 @@
       </c>
       <c r="U45" s="14">
         <v>17034</v>
       </c>
       <c r="V45" s="14">
         <v>16914</v>
       </c>
       <c r="W45" s="14">
         <v>16859</v>
       </c>
       <c r="X45" s="14">
         <v>16805</v>
       </c>
       <c r="Y45" s="14">
         <v>16772</v>
       </c>
       <c r="Z45" s="14">
         <v>16726</v>
       </c>
       <c r="AA45" s="34">
         <v>16689</v>
       </c>
       <c r="AB45" s="34">
         <v>16634</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" ht="16.149999999999999" customHeight="1">
+      <c r="AC45" s="34">
+        <v>16630</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" ht="16.149999999999999" customHeight="1">
       <c r="A46" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="3"/>
       <c r="G46" s="11"/>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="B47" s="3"/>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:29">
       <c r="B48" s="3"/>
     </row>
     <row r="49" spans="2:2">
       <c r="B49" s="3"/>
     </row>
     <row r="50" spans="2:2">
       <c r="B50" s="3"/>
     </row>
     <row r="51" spans="2:2">
       <c r="B51" s="3"/>
     </row>
     <row r="52" spans="2:2">
       <c r="B52" s="3"/>
     </row>
     <row r="53" spans="2:2">
       <c r="B53" s="3"/>
     </row>
     <row r="54" spans="2:2">
       <c r="B54" s="3"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="3"/>
     </row>
     <row r="56" spans="2:2">
       <c r="B56" s="3"/>