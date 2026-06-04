--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="28710" windowHeight="11955"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="1" r:id="rId1"/>
     <sheet name="Men" sheetId="2" r:id="rId2"/>
     <sheet name="Women" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="297" uniqueCount="36">
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Temirtau C.A.</t>
   </si>
   <si>
     <t>Shakhtinsk C.A.</t>
   </si>
   <si>
     <t>Districts:</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Aktogay</t>
   </si>
   <si>
     <t>Bukhar zhyrau</t>
   </si>
   <si>
@@ -291,51 +291,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -362,82 +362,91 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -795,96 +804,96 @@
     </row>
     <row r="4" spans="1:37" ht="13.9" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="H5" s="20"/>
       <c r="L5" s="23"/>
       <c r="M5" s="22"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="T5" s="20"/>
       <c r="X5" s="23"/>
       <c r="AK5" s="22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="37"/>
-      <c r="B6" s="35">
+      <c r="A6" s="36"/>
+      <c r="B6" s="34">
         <v>2024</v>
       </c>
-      <c r="C6" s="36"/>
-[...10 lines deleted...]
-      <c r="N6" s="35">
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="34">
         <v>2025</v>
       </c>
-      <c r="O6" s="36"/>
-[...10 lines deleted...]
-      <c r="Z6" s="35">
+      <c r="O6" s="35"/>
+      <c r="P6" s="35"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="35"/>
+      <c r="S6" s="35"/>
+      <c r="T6" s="35"/>
+      <c r="U6" s="35"/>
+      <c r="V6" s="35"/>
+      <c r="W6" s="35"/>
+      <c r="X6" s="35"/>
+      <c r="Y6" s="35"/>
+      <c r="Z6" s="34">
         <v>2026</v>
       </c>
-      <c r="AA6" s="36"/>
-[...9 lines deleted...]
-      <c r="AK6" s="36"/>
+      <c r="AA6" s="35"/>
+      <c r="AB6" s="35"/>
+      <c r="AC6" s="35"/>
+      <c r="AD6" s="35"/>
+      <c r="AE6" s="35"/>
+      <c r="AF6" s="35"/>
+      <c r="AG6" s="35"/>
+      <c r="AH6" s="35"/>
+      <c r="AI6" s="35"/>
+      <c r="AJ6" s="35"/>
+      <c r="AK6" s="35"/>
     </row>
     <row r="7" spans="1:37" ht="33.75">
-      <c r="A7" s="38"/>
+      <c r="A7" s="37"/>
       <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="21" t="s">
@@ -978,50 +987,55 @@
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
       <c r="U8" s="18"/>
       <c r="V8" s="18"/>
       <c r="W8" s="18"/>
       <c r="X8" s="18"/>
       <c r="Y8" s="18"/>
+      <c r="Z8" s="19"/>
+      <c r="AA8" s="19"/>
+      <c r="AB8" s="19"/>
+      <c r="AC8" s="19"/>
+      <c r="AD8" s="19"/>
     </row>
     <row r="9" spans="1:37" ht="13.9" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="1">
         <v>1135351</v>
       </c>
       <c r="C9" s="1">
         <v>1134988</v>
       </c>
       <c r="D9" s="1">
         <v>1134998</v>
       </c>
       <c r="E9" s="1">
         <v>1134932</v>
       </c>
       <c r="F9" s="11">
         <v>1134960</v>
       </c>
       <c r="G9" s="11">
         <v>1134935</v>
       </c>
       <c r="H9" s="13">
         <v>1134776</v>
@@ -1058,58 +1072,61 @@
       </c>
       <c r="S9" s="13">
         <v>1133068</v>
       </c>
       <c r="T9" s="13">
         <v>1132697</v>
       </c>
       <c r="U9" s="13">
         <v>1132436</v>
       </c>
       <c r="V9" s="13">
         <v>1132162</v>
       </c>
       <c r="W9" s="13">
         <v>1131818</v>
       </c>
       <c r="X9" s="13">
         <v>1131589</v>
       </c>
       <c r="Y9" s="13">
         <v>1131438</v>
       </c>
       <c r="Z9" s="13">
         <v>1131287</v>
       </c>
-      <c r="AA9" s="28">
+      <c r="AA9" s="27">
         <v>1131435</v>
       </c>
-      <c r="AB9" s="33">
+      <c r="AB9" s="32">
         <v>1131613</v>
       </c>
-      <c r="AC9" s="33">
+      <c r="AC9" s="32">
         <v>1131200</v>
+      </c>
+      <c r="AD9" s="38">
+        <v>1131090</v>
       </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="1">
         <v>520670</v>
       </c>
       <c r="C10" s="1">
         <v>521010</v>
       </c>
       <c r="D10" s="1">
         <v>521391</v>
       </c>
       <c r="E10" s="1">
         <v>521847</v>
       </c>
       <c r="F10" s="11">
         <v>522307</v>
       </c>
       <c r="G10" s="11">
         <v>522634</v>
       </c>
       <c r="H10" s="13">
@@ -1147,58 +1164,61 @@
       </c>
       <c r="S10" s="13">
         <v>528978</v>
       </c>
       <c r="T10" s="13">
         <v>529729</v>
       </c>
       <c r="U10" s="13">
         <v>530600</v>
       </c>
       <c r="V10" s="13">
         <v>531521</v>
       </c>
       <c r="W10" s="13">
         <v>531985</v>
       </c>
       <c r="X10" s="13">
         <v>532515</v>
       </c>
       <c r="Y10" s="13">
         <v>533034</v>
       </c>
       <c r="Z10" s="13">
         <v>533314</v>
       </c>
-      <c r="AA10" s="28">
+      <c r="AA10" s="27">
         <v>533928</v>
       </c>
-      <c r="AB10" s="33">
+      <c r="AB10" s="32">
         <v>534486</v>
       </c>
-      <c r="AC10" s="33">
+      <c r="AC10" s="32">
         <v>534871</v>
+      </c>
+      <c r="AD10" s="38">
+        <v>535349</v>
       </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="1">
         <v>77488</v>
       </c>
       <c r="C11" s="1">
         <v>77482</v>
       </c>
       <c r="D11" s="1">
         <v>77460</v>
       </c>
       <c r="E11" s="1">
         <v>77407</v>
       </c>
       <c r="F11" s="11">
         <v>77379</v>
       </c>
       <c r="G11" s="11">
         <v>77397</v>
       </c>
       <c r="H11" s="13">
@@ -1236,58 +1256,61 @@
       </c>
       <c r="S11" s="13">
         <v>77225</v>
       </c>
       <c r="T11" s="13">
         <v>77066</v>
       </c>
       <c r="U11" s="13">
         <v>76973</v>
       </c>
       <c r="V11" s="13">
         <v>76916</v>
       </c>
       <c r="W11" s="13">
         <v>76824</v>
       </c>
       <c r="X11" s="13">
         <v>76729</v>
       </c>
       <c r="Y11" s="13">
         <v>76716</v>
       </c>
       <c r="Z11" s="13">
         <v>76665</v>
       </c>
-      <c r="AA11" s="28">
+      <c r="AA11" s="27">
         <v>76594</v>
       </c>
-      <c r="AB11" s="33">
+      <c r="AB11" s="32">
         <v>76603</v>
       </c>
-      <c r="AC11" s="33">
+      <c r="AC11" s="32">
         <v>76551</v>
+      </c>
+      <c r="AD11" s="38">
+        <v>76516</v>
       </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1">
         <v>11151</v>
       </c>
       <c r="C12" s="1">
         <v>11158</v>
       </c>
       <c r="D12" s="1">
         <v>11148</v>
       </c>
       <c r="E12" s="1">
         <v>11115</v>
       </c>
       <c r="F12" s="11">
         <v>11084</v>
       </c>
       <c r="G12" s="11">
         <v>11095</v>
       </c>
       <c r="H12" s="13">
@@ -1325,58 +1348,61 @@
       </c>
       <c r="S12" s="13">
         <v>10818</v>
       </c>
       <c r="T12" s="13">
         <v>10793</v>
       </c>
       <c r="U12" s="13">
         <v>10720</v>
       </c>
       <c r="V12" s="13">
         <v>10692</v>
       </c>
       <c r="W12" s="13">
         <v>10647</v>
       </c>
       <c r="X12" s="13">
         <v>10633</v>
       </c>
       <c r="Y12" s="13">
         <v>10627</v>
       </c>
       <c r="Z12" s="13">
         <v>10623</v>
       </c>
-      <c r="AA12" s="28">
+      <c r="AA12" s="27">
         <v>10584</v>
       </c>
-      <c r="AB12" s="33">
+      <c r="AB12" s="32">
         <v>10630</v>
       </c>
-      <c r="AC12" s="33">
+      <c r="AC12" s="32">
         <v>10613</v>
+      </c>
+      <c r="AD12" s="38">
+        <v>10642</v>
       </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="1">
         <v>43733</v>
       </c>
       <c r="C13" s="1">
         <v>43708</v>
       </c>
       <c r="D13" s="1">
         <v>43712</v>
       </c>
       <c r="E13" s="1">
         <v>43708</v>
       </c>
       <c r="F13" s="11">
         <v>43691</v>
       </c>
       <c r="G13" s="11">
         <v>43636</v>
       </c>
       <c r="H13" s="13">
@@ -1414,58 +1440,61 @@
       </c>
       <c r="S13" s="13">
         <v>43483</v>
       </c>
       <c r="T13" s="13">
         <v>43444</v>
       </c>
       <c r="U13" s="13">
         <v>43358</v>
       </c>
       <c r="V13" s="13">
         <v>43311</v>
       </c>
       <c r="W13" s="13">
         <v>43232</v>
       </c>
       <c r="X13" s="13">
         <v>43225</v>
       </c>
       <c r="Y13" s="13">
         <v>43192</v>
       </c>
       <c r="Z13" s="13">
         <v>43209</v>
       </c>
-      <c r="AA13" s="28">
+      <c r="AA13" s="27">
         <v>43188</v>
       </c>
-      <c r="AB13" s="33">
+      <c r="AB13" s="32">
         <v>43179</v>
       </c>
-      <c r="AC13" s="33">
+      <c r="AC13" s="32">
         <v>43129</v>
+      </c>
+      <c r="AD13" s="38">
+        <v>43133</v>
       </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="1">
         <v>177307</v>
       </c>
       <c r="C14" s="1">
         <v>177185</v>
       </c>
       <c r="D14" s="1">
         <v>177186</v>
       </c>
       <c r="E14" s="1">
         <v>177122</v>
       </c>
       <c r="F14" s="11">
         <v>177082</v>
       </c>
       <c r="G14" s="11">
         <v>177073</v>
       </c>
       <c r="H14" s="13">
@@ -1503,58 +1532,61 @@
       </c>
       <c r="S14" s="13">
         <v>176360</v>
       </c>
       <c r="T14" s="13">
         <v>176177</v>
       </c>
       <c r="U14" s="13">
         <v>176051</v>
       </c>
       <c r="V14" s="13">
         <v>175850</v>
       </c>
       <c r="W14" s="13">
         <v>175798</v>
       </c>
       <c r="X14" s="13">
         <v>175752</v>
       </c>
       <c r="Y14" s="13">
         <v>175772</v>
       </c>
       <c r="Z14" s="13">
         <v>175750</v>
       </c>
-      <c r="AA14" s="28">
+      <c r="AA14" s="27">
         <v>175830</v>
       </c>
-      <c r="AB14" s="33">
+      <c r="AB14" s="32">
         <v>175760</v>
       </c>
-      <c r="AC14" s="33">
+      <c r="AC14" s="32">
         <v>175655</v>
+      </c>
+      <c r="AD14" s="38">
+        <v>175554</v>
       </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="1">
         <v>58210</v>
       </c>
       <c r="C15" s="1">
         <v>58142</v>
       </c>
       <c r="D15" s="1">
         <v>58092</v>
       </c>
       <c r="E15" s="1">
         <v>58079</v>
       </c>
       <c r="F15" s="11">
         <v>58050</v>
       </c>
       <c r="G15" s="11">
         <v>57991</v>
       </c>
       <c r="H15" s="13">
@@ -1592,94 +1624,98 @@
       </c>
       <c r="S15" s="13">
         <v>57274</v>
       </c>
       <c r="T15" s="13">
         <v>57182</v>
       </c>
       <c r="U15" s="13">
         <v>57181</v>
       </c>
       <c r="V15" s="13">
         <v>57096</v>
       </c>
       <c r="W15" s="13">
         <v>57079</v>
       </c>
       <c r="X15" s="13">
         <v>57080</v>
       </c>
       <c r="Y15" s="13">
         <v>56956</v>
       </c>
       <c r="Z15" s="13">
         <v>56919</v>
       </c>
-      <c r="AA15" s="28">
+      <c r="AA15" s="27">
         <v>56911</v>
       </c>
-      <c r="AB15" s="33">
+      <c r="AB15" s="32">
         <v>56840</v>
       </c>
-      <c r="AC15" s="33">
+      <c r="AC15" s="32">
         <v>56747</v>
+      </c>
+      <c r="AD15" s="38">
+        <v>56722</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
-      <c r="AA16" s="28"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA16" s="27"/>
+      <c r="AB16" s="32"/>
+      <c r="AC16" s="32"/>
+      <c r="AD16" s="38"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="1">
         <v>58751</v>
       </c>
       <c r="C17" s="1">
         <v>58729</v>
       </c>
       <c r="D17" s="1">
         <v>58676</v>
       </c>
       <c r="E17" s="1">
         <v>58611</v>
       </c>
       <c r="F17" s="11">
         <v>58614</v>
       </c>
       <c r="G17" s="11">
         <v>58478</v>
       </c>
       <c r="H17" s="13">
         <v>58394</v>
       </c>
       <c r="I17" s="13">
@@ -1714,61 +1750,64 @@
       </c>
       <c r="S17" s="13">
         <v>57537</v>
       </c>
       <c r="T17" s="13">
         <v>57385</v>
       </c>
       <c r="U17" s="13">
         <v>57232</v>
       </c>
       <c r="V17" s="13">
         <v>57117</v>
       </c>
       <c r="W17" s="13">
         <v>57073</v>
       </c>
       <c r="X17" s="13">
         <v>56997</v>
       </c>
       <c r="Y17" s="13">
         <v>56903</v>
       </c>
       <c r="Z17" s="13">
         <v>56857</v>
       </c>
-      <c r="AA17" s="28">
+      <c r="AA17" s="27">
         <v>56792</v>
       </c>
-      <c r="AB17" s="33">
+      <c r="AB17" s="32">
         <v>56734</v>
       </c>
-      <c r="AC17" s="33">
+      <c r="AC17" s="32">
         <v>56629</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="38">
+        <v>56575</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1">
         <v>15911</v>
       </c>
       <c r="C18" s="1">
         <v>15888</v>
       </c>
       <c r="D18" s="1">
         <v>15846</v>
       </c>
       <c r="E18" s="1">
         <v>15811</v>
       </c>
       <c r="F18" s="11">
         <v>15782</v>
       </c>
       <c r="G18" s="11">
         <v>15761</v>
       </c>
       <c r="H18" s="13">
         <v>15763</v>
       </c>
       <c r="I18" s="13">
@@ -1803,61 +1842,64 @@
       </c>
       <c r="S18" s="13">
         <v>15065</v>
       </c>
       <c r="T18" s="13">
         <v>15042</v>
       </c>
       <c r="U18" s="13">
         <v>15043</v>
       </c>
       <c r="V18" s="13">
         <v>15022</v>
       </c>
       <c r="W18" s="13">
         <v>15003</v>
       </c>
       <c r="X18" s="13">
         <v>14995</v>
       </c>
       <c r="Y18" s="13">
         <v>14973</v>
       </c>
       <c r="Z18" s="13">
         <v>14940</v>
       </c>
-      <c r="AA18" s="28">
+      <c r="AA18" s="27">
         <v>14912</v>
       </c>
-      <c r="AB18" s="33">
+      <c r="AB18" s="32">
         <v>14889</v>
       </c>
-      <c r="AC18" s="33">
+      <c r="AC18" s="32">
         <v>14888</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="38">
+        <v>14872</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
         <v>52763</v>
       </c>
       <c r="C19" s="1">
         <v>52636</v>
       </c>
       <c r="D19" s="1">
         <v>52602</v>
       </c>
       <c r="E19" s="1">
         <v>52531</v>
       </c>
       <c r="F19" s="11">
         <v>52463</v>
       </c>
       <c r="G19" s="11">
         <v>52541</v>
       </c>
       <c r="H19" s="13">
         <v>52460</v>
       </c>
       <c r="I19" s="13">
@@ -1892,61 +1934,64 @@
       </c>
       <c r="S19" s="13">
         <v>51576</v>
       </c>
       <c r="T19" s="13">
         <v>51478</v>
       </c>
       <c r="U19" s="13">
         <v>51369</v>
       </c>
       <c r="V19" s="13">
         <v>51269</v>
       </c>
       <c r="W19" s="13">
         <v>51180</v>
       </c>
       <c r="X19" s="13">
         <v>51053</v>
       </c>
       <c r="Y19" s="13">
         <v>51002</v>
       </c>
       <c r="Z19" s="13">
         <v>50998</v>
       </c>
-      <c r="AA19" s="28">
+      <c r="AA19" s="27">
         <v>50925</v>
       </c>
-      <c r="AB19" s="33">
+      <c r="AB19" s="32">
         <v>50910</v>
       </c>
-      <c r="AC19" s="33">
+      <c r="AC19" s="32">
         <v>50779</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="38">
+        <v>50689</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="1">
         <v>30337</v>
       </c>
       <c r="C20" s="1">
         <v>30244</v>
       </c>
       <c r="D20" s="1">
         <v>30231</v>
       </c>
       <c r="E20" s="1">
         <v>30188</v>
       </c>
       <c r="F20" s="11">
         <v>30140</v>
       </c>
       <c r="G20" s="11">
         <v>30102</v>
       </c>
       <c r="H20" s="13">
         <v>30082</v>
       </c>
       <c r="I20" s="13">
@@ -1981,61 +2026,64 @@
       </c>
       <c r="S20" s="13">
         <v>29153</v>
       </c>
       <c r="T20" s="13">
         <v>29065</v>
       </c>
       <c r="U20" s="13">
         <v>28922</v>
       </c>
       <c r="V20" s="13">
         <v>28698</v>
       </c>
       <c r="W20" s="13">
         <v>28607</v>
       </c>
       <c r="X20" s="13">
         <v>28498</v>
       </c>
       <c r="Y20" s="13">
         <v>28384</v>
       </c>
       <c r="Z20" s="13">
         <v>28354</v>
       </c>
-      <c r="AA20" s="28">
+      <c r="AA20" s="27">
         <v>28318</v>
       </c>
-      <c r="AB20" s="33">
+      <c r="AB20" s="32">
         <v>28280</v>
       </c>
-      <c r="AC20" s="33">
+      <c r="AC20" s="32">
         <v>28225</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="38">
+        <v>28119</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1">
         <v>21942</v>
       </c>
       <c r="C21" s="1">
         <v>21872</v>
       </c>
       <c r="D21" s="1">
         <v>21838</v>
       </c>
       <c r="E21" s="1">
         <v>21805</v>
       </c>
       <c r="F21" s="11">
         <v>21758</v>
       </c>
       <c r="G21" s="11">
         <v>21721</v>
       </c>
       <c r="H21" s="13">
         <v>21657</v>
       </c>
       <c r="I21" s="13">
@@ -2070,61 +2118,64 @@
       </c>
       <c r="S21" s="13">
         <v>21082</v>
       </c>
       <c r="T21" s="13">
         <v>21010</v>
       </c>
       <c r="U21" s="13">
         <v>20920</v>
       </c>
       <c r="V21" s="13">
         <v>20856</v>
       </c>
       <c r="W21" s="13">
         <v>20748</v>
       </c>
       <c r="X21" s="13">
         <v>20674</v>
       </c>
       <c r="Y21" s="13">
         <v>20609</v>
       </c>
       <c r="Z21" s="13">
         <v>20593</v>
       </c>
-      <c r="AA21" s="28">
+      <c r="AA21" s="27">
         <v>20497</v>
       </c>
-      <c r="AB21" s="33">
+      <c r="AB21" s="32">
         <v>20465</v>
       </c>
-      <c r="AC21" s="33">
+      <c r="AC21" s="32">
         <v>20408</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="38">
+        <v>20333</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="1">
         <v>29806</v>
       </c>
       <c r="C22" s="1">
         <v>29720</v>
       </c>
       <c r="D22" s="1">
         <v>29675</v>
       </c>
       <c r="E22" s="1">
         <v>29640</v>
       </c>
       <c r="F22" s="11">
         <v>29588</v>
       </c>
       <c r="G22" s="11">
         <v>29585</v>
       </c>
       <c r="H22" s="13">
         <v>29518</v>
       </c>
       <c r="I22" s="13">
@@ -2159,61 +2210,64 @@
       </c>
       <c r="S22" s="13">
         <v>28880</v>
       </c>
       <c r="T22" s="13">
         <v>28801</v>
       </c>
       <c r="U22" s="13">
         <v>28730</v>
       </c>
       <c r="V22" s="13">
         <v>28658</v>
       </c>
       <c r="W22" s="13">
         <v>28589</v>
       </c>
       <c r="X22" s="13">
         <v>28505</v>
       </c>
       <c r="Y22" s="13">
         <v>28438</v>
       </c>
       <c r="Z22" s="13">
         <v>28343</v>
       </c>
-      <c r="AA22" s="28">
+      <c r="AA22" s="27">
         <v>28299</v>
       </c>
-      <c r="AB22" s="33">
+      <c r="AB22" s="32">
         <v>28271</v>
       </c>
-      <c r="AC22" s="33">
+      <c r="AC22" s="32">
         <v>28161</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="38">
+        <v>28123</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="1">
         <v>37282</v>
       </c>
       <c r="C23" s="1">
         <v>37214</v>
       </c>
       <c r="D23" s="1">
         <v>37141</v>
       </c>
       <c r="E23" s="1">
         <v>37068</v>
       </c>
       <c r="F23" s="11">
         <v>37022</v>
       </c>
       <c r="G23" s="11">
         <v>36921</v>
       </c>
       <c r="H23" s="13">
         <v>36856</v>
       </c>
       <c r="I23" s="13">
@@ -2248,94 +2302,98 @@
       </c>
       <c r="S23" s="13">
         <v>35637</v>
       </c>
       <c r="T23" s="13">
         <v>35525</v>
       </c>
       <c r="U23" s="13">
         <v>35337</v>
       </c>
       <c r="V23" s="13">
         <v>35156</v>
       </c>
       <c r="W23" s="13">
         <v>35053</v>
       </c>
       <c r="X23" s="13">
         <v>34933</v>
       </c>
       <c r="Y23" s="13">
         <v>34832</v>
       </c>
       <c r="Z23" s="13">
         <v>34722</v>
       </c>
-      <c r="AA23" s="28">
+      <c r="AA23" s="27">
         <v>34657</v>
       </c>
-      <c r="AB23" s="33">
+      <c r="AB23" s="32">
         <v>34566</v>
       </c>
-      <c r="AC23" s="33">
+      <c r="AC23" s="32">
         <v>34544</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD23" s="38">
+        <v>34463</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="26"/>
-      <c r="Y24" s="27"/>
-[...5 lines deleted...]
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="Y24" s="41"/>
+      <c r="Z24" s="41"/>
+      <c r="AA24" s="41"/>
+      <c r="AB24" s="41"/>
+      <c r="AC24" s="39"/>
+      <c r="AD24" s="39"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="1">
         <v>926202</v>
       </c>
       <c r="C25" s="1">
         <v>926298</v>
       </c>
       <c r="D25" s="1">
         <v>926617</v>
       </c>
       <c r="E25" s="1">
         <v>926865</v>
       </c>
       <c r="F25" s="11">
         <v>927158</v>
       </c>
       <c r="G25" s="11">
         <v>927301</v>
       </c>
       <c r="H25" s="13">
         <v>927501</v>
       </c>
       <c r="I25" s="13">
@@ -2370,61 +2428,64 @@
       </c>
       <c r="S25" s="13">
         <v>931394</v>
       </c>
       <c r="T25" s="13">
         <v>931518</v>
       </c>
       <c r="U25" s="13">
         <v>931931</v>
       </c>
       <c r="V25" s="13">
         <v>932355</v>
       </c>
       <c r="W25" s="13">
         <v>932559</v>
       </c>
       <c r="X25" s="13">
         <v>932905</v>
       </c>
       <c r="Y25" s="13">
         <v>933196</v>
       </c>
       <c r="Z25" s="13">
         <v>933322</v>
       </c>
-      <c r="AA25" s="28">
+      <c r="AA25" s="27">
         <v>933860</v>
       </c>
-      <c r="AB25" s="33">
+      <c r="AB25" s="32">
         <v>934332</v>
       </c>
-      <c r="AC25" s="33">
+      <c r="AC25" s="32">
         <v>934351</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="38">
+        <v>934653</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="1">
         <v>520467</v>
       </c>
       <c r="C26" s="1">
         <v>520807</v>
       </c>
       <c r="D26" s="1">
         <v>521188</v>
       </c>
       <c r="E26" s="1">
         <v>521644</v>
       </c>
       <c r="F26" s="11">
         <v>522104</v>
       </c>
       <c r="G26" s="11">
         <v>522431</v>
       </c>
       <c r="H26" s="13">
         <v>522872</v>
       </c>
       <c r="I26" s="13">
@@ -2459,61 +2520,64 @@
       </c>
       <c r="S26" s="13">
         <v>528978</v>
       </c>
       <c r="T26" s="13">
         <v>529729</v>
       </c>
       <c r="U26" s="13">
         <v>530600</v>
       </c>
       <c r="V26" s="13">
         <v>531521</v>
       </c>
       <c r="W26" s="13">
         <v>531985</v>
       </c>
       <c r="X26" s="13">
         <v>532515</v>
       </c>
       <c r="Y26" s="13">
         <v>533034</v>
       </c>
       <c r="Z26" s="13">
         <v>533314</v>
       </c>
-      <c r="AA26" s="28">
+      <c r="AA26" s="27">
         <v>533928</v>
       </c>
-      <c r="AB26" s="33">
+      <c r="AB26" s="32">
         <v>534486</v>
       </c>
-      <c r="AC26" s="33">
+      <c r="AC26" s="32">
         <v>534871</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="38">
+        <v>535349</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="1">
         <v>77488</v>
       </c>
       <c r="C27" s="1">
         <v>77482</v>
       </c>
       <c r="D27" s="1">
         <v>77460</v>
       </c>
       <c r="E27" s="1">
         <v>77407</v>
       </c>
       <c r="F27" s="11">
         <v>77379</v>
       </c>
       <c r="G27" s="11">
         <v>77397</v>
       </c>
       <c r="H27" s="13">
         <v>77343</v>
       </c>
       <c r="I27" s="13">
@@ -2548,61 +2612,64 @@
       </c>
       <c r="S27" s="13">
         <v>77225</v>
       </c>
       <c r="T27" s="13">
         <v>77066</v>
       </c>
       <c r="U27" s="13">
         <v>76973</v>
       </c>
       <c r="V27" s="13">
         <v>76916</v>
       </c>
       <c r="W27" s="13">
         <v>76824</v>
       </c>
       <c r="X27" s="13">
         <v>76729</v>
       </c>
       <c r="Y27" s="13">
         <v>76716</v>
       </c>
       <c r="Z27" s="13">
         <v>76665</v>
       </c>
-      <c r="AA27" s="28">
+      <c r="AA27" s="27">
         <v>76594</v>
       </c>
-      <c r="AB27" s="33">
+      <c r="AB27" s="32">
         <v>76603</v>
       </c>
-      <c r="AC27" s="33">
+      <c r="AC27" s="32">
         <v>76551</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="38">
+        <v>76516</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="1">
         <v>11151</v>
       </c>
       <c r="C28" s="1">
         <v>11158</v>
       </c>
       <c r="D28" s="1">
         <v>11148</v>
       </c>
       <c r="E28" s="1">
         <v>11115</v>
       </c>
       <c r="F28" s="11">
         <v>11084</v>
       </c>
       <c r="G28" s="11">
         <v>11095</v>
       </c>
       <c r="H28" s="13">
         <v>11072</v>
       </c>
       <c r="I28" s="13">
@@ -2637,61 +2704,64 @@
       </c>
       <c r="S28" s="13">
         <v>10818</v>
       </c>
       <c r="T28" s="13">
         <v>10793</v>
       </c>
       <c r="U28" s="13">
         <v>10720</v>
       </c>
       <c r="V28" s="13">
         <v>10692</v>
       </c>
       <c r="W28" s="13">
         <v>10647</v>
       </c>
       <c r="X28" s="13">
         <v>10633</v>
       </c>
       <c r="Y28" s="13">
         <v>10627</v>
       </c>
       <c r="Z28" s="13">
         <v>10623</v>
       </c>
-      <c r="AA28" s="28">
+      <c r="AA28" s="27">
         <v>10584</v>
       </c>
-      <c r="AB28" s="33">
+      <c r="AB28" s="32">
         <v>10630</v>
       </c>
-      <c r="AC28" s="33">
+      <c r="AC28" s="32">
         <v>10613</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="38">
+        <v>10642</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="1">
         <v>43733</v>
       </c>
       <c r="C29" s="1">
         <v>43708</v>
       </c>
       <c r="D29" s="1">
         <v>43712</v>
       </c>
       <c r="E29" s="1">
         <v>43708</v>
       </c>
       <c r="F29" s="11">
         <v>43691</v>
       </c>
       <c r="G29" s="11">
         <v>43636</v>
       </c>
       <c r="H29" s="13">
         <v>43600</v>
       </c>
       <c r="I29" s="13">
@@ -2726,61 +2796,64 @@
       </c>
       <c r="S29" s="13">
         <v>43483</v>
       </c>
       <c r="T29" s="13">
         <v>43444</v>
       </c>
       <c r="U29" s="13">
         <v>43358</v>
       </c>
       <c r="V29" s="13">
         <v>43311</v>
       </c>
       <c r="W29" s="13">
         <v>43232</v>
       </c>
       <c r="X29" s="13">
         <v>43225</v>
       </c>
       <c r="Y29" s="13">
         <v>43192</v>
       </c>
       <c r="Z29" s="13">
         <v>43209</v>
       </c>
-      <c r="AA29" s="28">
+      <c r="AA29" s="27">
         <v>43188</v>
       </c>
-      <c r="AB29" s="33">
+      <c r="AB29" s="32">
         <v>43179</v>
       </c>
-      <c r="AC29" s="33">
+      <c r="AC29" s="32">
         <v>43129</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="38">
+        <v>43133</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="1">
         <v>177307</v>
       </c>
       <c r="C30" s="1">
         <v>177185</v>
       </c>
       <c r="D30" s="1">
         <v>177186</v>
       </c>
       <c r="E30" s="1">
         <v>177122</v>
       </c>
       <c r="F30" s="11">
         <v>177082</v>
       </c>
       <c r="G30" s="11">
         <v>177073</v>
       </c>
       <c r="H30" s="13">
         <v>177051</v>
       </c>
       <c r="I30" s="13">
@@ -2815,61 +2888,64 @@
       </c>
       <c r="S30" s="13">
         <v>176360</v>
       </c>
       <c r="T30" s="13">
         <v>176177</v>
       </c>
       <c r="U30" s="13">
         <v>176051</v>
       </c>
       <c r="V30" s="13">
         <v>175850</v>
       </c>
       <c r="W30" s="13">
         <v>175798</v>
       </c>
       <c r="X30" s="13">
         <v>175752</v>
       </c>
       <c r="Y30" s="13">
         <v>175772</v>
       </c>
       <c r="Z30" s="13">
         <v>175750</v>
       </c>
-      <c r="AA30" s="28">
+      <c r="AA30" s="27">
         <v>175830</v>
       </c>
-      <c r="AB30" s="33">
+      <c r="AB30" s="32">
         <v>175760</v>
       </c>
-      <c r="AC30" s="33">
+      <c r="AC30" s="32">
         <v>175655</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="38">
+        <v>175554</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="1">
         <v>58210</v>
       </c>
       <c r="C31" s="1">
         <v>58142</v>
       </c>
       <c r="D31" s="1">
         <v>58092</v>
       </c>
       <c r="E31" s="1">
         <v>58079</v>
       </c>
       <c r="F31" s="11">
         <v>58050</v>
       </c>
       <c r="G31" s="11">
         <v>57991</v>
       </c>
       <c r="H31" s="13">
         <v>57905</v>
       </c>
       <c r="I31" s="13">
@@ -2904,94 +2980,98 @@
       </c>
       <c r="S31" s="13">
         <v>57274</v>
       </c>
       <c r="T31" s="13">
         <v>57182</v>
       </c>
       <c r="U31" s="13">
         <v>57181</v>
       </c>
       <c r="V31" s="13">
         <v>57096</v>
       </c>
       <c r="W31" s="13">
         <v>57079</v>
       </c>
       <c r="X31" s="13">
         <v>57080</v>
       </c>
       <c r="Y31" s="13">
         <v>56956</v>
       </c>
       <c r="Z31" s="13">
         <v>56919</v>
       </c>
-      <c r="AA31" s="28">
+      <c r="AA31" s="27">
         <v>56911</v>
       </c>
-      <c r="AB31" s="33">
+      <c r="AB31" s="32">
         <v>56840</v>
       </c>
-      <c r="AC31" s="33">
+      <c r="AC31" s="32">
         <v>56747</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="38">
+        <v>56722</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
-      <c r="AA32" s="28"/>
-[...3 lines deleted...]
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA32" s="27"/>
+      <c r="AB32" s="32"/>
+      <c r="AC32" s="32"/>
+      <c r="AD32" s="38"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="1">
         <v>28714</v>
       </c>
       <c r="C33" s="1">
         <v>28697</v>
       </c>
       <c r="D33" s="1">
         <v>28699</v>
       </c>
       <c r="E33" s="1">
         <v>28667</v>
       </c>
       <c r="F33" s="11">
         <v>28639</v>
       </c>
       <c r="G33" s="11">
         <v>28558</v>
       </c>
       <c r="H33" s="13">
         <v>28549</v>
       </c>
       <c r="I33" s="13">
@@ -3026,61 +3106,64 @@
       </c>
       <c r="S33" s="13">
         <v>28353</v>
       </c>
       <c r="T33" s="13">
         <v>28237</v>
       </c>
       <c r="U33" s="13">
         <v>28178</v>
       </c>
       <c r="V33" s="13">
         <v>28166</v>
       </c>
       <c r="W33" s="13">
         <v>28196</v>
       </c>
       <c r="X33" s="13">
         <v>28200</v>
       </c>
       <c r="Y33" s="13">
         <v>28160</v>
       </c>
       <c r="Z33" s="13">
         <v>28130</v>
       </c>
-      <c r="AA33" s="28">
+      <c r="AA33" s="27">
         <v>28115</v>
       </c>
-      <c r="AB33" s="33">
+      <c r="AB33" s="32">
         <v>28127</v>
       </c>
-      <c r="AC33" s="33">
+      <c r="AC33" s="32">
         <v>28105</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="38">
+        <v>28080</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="1">
         <v>9132</v>
       </c>
       <c r="C34" s="1">
         <v>9119</v>
       </c>
       <c r="D34" s="1">
         <v>9132</v>
       </c>
       <c r="E34" s="1">
         <v>9123</v>
       </c>
       <c r="F34" s="13">
         <v>9129</v>
       </c>
       <c r="G34" s="11">
         <v>9120</v>
       </c>
       <c r="H34" s="13">
         <v>9109</v>
       </c>
       <c r="I34" s="13">
@@ -3115,94 +3198,98 @@
       </c>
       <c r="S34" s="13">
         <v>8903</v>
       </c>
       <c r="T34" s="13">
         <v>8890</v>
       </c>
       <c r="U34" s="13">
         <v>8870</v>
       </c>
       <c r="V34" s="13">
         <v>8803</v>
       </c>
       <c r="W34" s="13">
         <v>8798</v>
       </c>
       <c r="X34" s="13">
         <v>8771</v>
       </c>
       <c r="Y34" s="13">
         <v>8739</v>
       </c>
       <c r="Z34" s="13">
         <v>8712</v>
       </c>
-      <c r="AA34" s="28">
+      <c r="AA34" s="27">
         <v>8710</v>
       </c>
-      <c r="AB34" s="33">
+      <c r="AB34" s="32">
         <v>8707</v>
       </c>
-      <c r="AC34" s="33">
+      <c r="AC34" s="32">
         <v>8680</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD34" s="38">
+        <v>8657</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
-      <c r="Y35" s="27"/>
-[...5 lines deleted...]
-    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="Y35" s="41"/>
+      <c r="Z35" s="41"/>
+      <c r="AA35" s="41"/>
+      <c r="AB35" s="41"/>
+      <c r="AC35" s="41"/>
+      <c r="AD35" s="39"/>
+    </row>
+    <row r="36" spans="1:30" ht="13.9" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1">
         <v>209149</v>
       </c>
       <c r="C36" s="1">
         <v>208690</v>
       </c>
       <c r="D36" s="1">
         <v>208381</v>
       </c>
       <c r="E36" s="1">
         <v>208067</v>
       </c>
       <c r="F36" s="11">
         <v>207802</v>
       </c>
       <c r="G36" s="11">
         <v>207634</v>
       </c>
       <c r="H36" s="13">
         <v>207275</v>
       </c>
       <c r="I36" s="13">
@@ -3237,61 +3324,64 @@
       </c>
       <c r="S36" s="13">
         <v>201674</v>
       </c>
       <c r="T36" s="13">
         <v>201179</v>
       </c>
       <c r="U36" s="13">
         <v>200505</v>
       </c>
       <c r="V36" s="13">
         <v>199807</v>
       </c>
       <c r="W36" s="13">
         <v>199259</v>
       </c>
       <c r="X36" s="13">
         <v>198684</v>
       </c>
       <c r="Y36" s="13">
         <v>198242</v>
       </c>
       <c r="Z36" s="13">
         <v>197965</v>
       </c>
-      <c r="AA36" s="28">
+      <c r="AA36" s="27">
         <v>197575</v>
       </c>
-      <c r="AB36" s="33">
+      <c r="AB36" s="32">
         <v>197281</v>
       </c>
-      <c r="AC36" s="33">
+      <c r="AC36" s="32">
         <v>196849</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="38">
+        <v>196437</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1">
         <v>203</v>
       </c>
       <c r="C37" s="1">
         <v>203</v>
       </c>
       <c r="D37" s="1">
         <v>203</v>
       </c>
       <c r="E37" s="1">
         <v>203</v>
       </c>
       <c r="F37" s="13">
         <v>203</v>
       </c>
       <c r="G37" s="11">
         <v>203</v>
       </c>
       <c r="H37" s="13">
         <v>203</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -3326,92 +3416,96 @@
       </c>
       <c r="S37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="T37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="U37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="W37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="X37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="AA37" s="28" t="s">
+      <c r="AA37" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="AB37" s="33" t="s">
+      <c r="AB37" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="AC37" s="33" t="s">
+      <c r="AC37" s="32" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="13"/>
       <c r="G38" s="11"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
       <c r="N38" s="11"/>
       <c r="O38" s="11"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
       <c r="Z38" s="13"/>
-      <c r="AA38" s="28"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA38" s="27"/>
+      <c r="AB38" s="32"/>
+      <c r="AC38" s="32"/>
+      <c r="AD38" s="31"/>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="1">
         <v>30037</v>
       </c>
       <c r="C39" s="1">
         <v>30032</v>
       </c>
       <c r="D39" s="1">
         <v>29977</v>
       </c>
       <c r="E39" s="1">
         <v>29944</v>
       </c>
       <c r="F39" s="13">
         <v>29975</v>
       </c>
       <c r="G39" s="11">
         <v>29920</v>
       </c>
       <c r="H39" s="13">
         <v>29845</v>
       </c>
       <c r="I39" s="13">
@@ -3446,61 +3540,64 @@
       </c>
       <c r="S39" s="13">
         <v>29184</v>
       </c>
       <c r="T39" s="13">
         <v>29148</v>
       </c>
       <c r="U39" s="13">
         <v>29054</v>
       </c>
       <c r="V39" s="13">
         <v>28951</v>
       </c>
       <c r="W39" s="13">
         <v>28877</v>
       </c>
       <c r="X39" s="13">
         <v>28797</v>
       </c>
       <c r="Y39" s="13">
         <v>28743</v>
       </c>
       <c r="Z39" s="13">
         <v>28727</v>
       </c>
-      <c r="AA39" s="28">
+      <c r="AA39" s="27">
         <v>28677</v>
       </c>
-      <c r="AB39" s="33">
+      <c r="AB39" s="32">
         <v>28607</v>
       </c>
-      <c r="AC39" s="33">
+      <c r="AC39" s="32">
         <v>28524</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="38">
+        <v>28495</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="1">
         <v>15911</v>
       </c>
       <c r="C40" s="1">
         <v>15888</v>
       </c>
       <c r="D40" s="1">
         <v>15846</v>
       </c>
       <c r="E40" s="1">
         <v>15811</v>
       </c>
       <c r="F40" s="13">
         <v>15782</v>
       </c>
       <c r="G40" s="11">
         <v>15761</v>
       </c>
       <c r="H40" s="13">
         <v>15763</v>
       </c>
       <c r="I40" s="13">
@@ -3535,61 +3632,64 @@
       </c>
       <c r="S40" s="13">
         <v>15065</v>
       </c>
       <c r="T40" s="13">
         <v>15042</v>
       </c>
       <c r="U40" s="13">
         <v>15043</v>
       </c>
       <c r="V40" s="13">
         <v>15022</v>
       </c>
       <c r="W40" s="13">
         <v>15003</v>
       </c>
       <c r="X40" s="13">
         <v>14995</v>
       </c>
       <c r="Y40" s="13">
         <v>14973</v>
       </c>
       <c r="Z40" s="13">
         <v>14940</v>
       </c>
-      <c r="AA40" s="28">
+      <c r="AA40" s="27">
         <v>14912</v>
       </c>
-      <c r="AB40" s="33">
+      <c r="AB40" s="32">
         <v>14889</v>
       </c>
-      <c r="AC40" s="33">
+      <c r="AC40" s="32">
         <v>14888</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="38">
+        <v>14872</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1">
         <v>52763</v>
       </c>
       <c r="C41" s="1">
         <v>52636</v>
       </c>
       <c r="D41" s="1">
         <v>52602</v>
       </c>
       <c r="E41" s="1">
         <v>52531</v>
       </c>
       <c r="F41" s="13">
         <v>52463</v>
       </c>
       <c r="G41" s="11">
         <v>52541</v>
       </c>
       <c r="H41" s="13">
         <v>52460</v>
       </c>
       <c r="I41" s="13">
@@ -3624,61 +3724,64 @@
       </c>
       <c r="S41" s="13">
         <v>51576</v>
       </c>
       <c r="T41" s="13">
         <v>51478</v>
       </c>
       <c r="U41" s="13">
         <v>51369</v>
       </c>
       <c r="V41" s="13">
         <v>51269</v>
       </c>
       <c r="W41" s="13">
         <v>51180</v>
       </c>
       <c r="X41" s="13">
         <v>51053</v>
       </c>
       <c r="Y41" s="13">
         <v>51002</v>
       </c>
       <c r="Z41" s="13">
         <v>50998</v>
       </c>
-      <c r="AA41" s="28">
+      <c r="AA41" s="27">
         <v>50925</v>
       </c>
-      <c r="AB41" s="33">
+      <c r="AB41" s="32">
         <v>50910</v>
       </c>
-      <c r="AC41" s="33">
+      <c r="AC41" s="32">
         <v>50779</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="38">
+        <v>50689</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="1">
         <v>21205</v>
       </c>
       <c r="C42" s="1">
         <v>21125</v>
       </c>
       <c r="D42" s="1">
         <v>21099</v>
       </c>
       <c r="E42" s="1">
         <v>21065</v>
       </c>
       <c r="F42" s="13">
         <v>21011</v>
       </c>
       <c r="G42" s="11">
         <v>20982</v>
       </c>
       <c r="H42" s="13">
         <v>20973</v>
       </c>
       <c r="I42" s="13">
@@ -3713,61 +3816,64 @@
       </c>
       <c r="S42" s="13">
         <v>20250</v>
       </c>
       <c r="T42" s="13">
         <v>20175</v>
       </c>
       <c r="U42" s="13">
         <v>20052</v>
       </c>
       <c r="V42" s="13">
         <v>19895</v>
       </c>
       <c r="W42" s="13">
         <v>19809</v>
       </c>
       <c r="X42" s="13">
         <v>19727</v>
       </c>
       <c r="Y42" s="13">
         <v>19645</v>
       </c>
       <c r="Z42" s="13">
         <v>19642</v>
       </c>
-      <c r="AA42" s="28">
+      <c r="AA42" s="27">
         <v>19608</v>
       </c>
-      <c r="AB42" s="33">
+      <c r="AB42" s="32">
         <v>19573</v>
       </c>
-      <c r="AC42" s="33">
+      <c r="AC42" s="32">
         <v>19545</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="38">
+        <v>19462</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="1">
         <v>21942</v>
       </c>
       <c r="C43" s="1">
         <v>21872</v>
       </c>
       <c r="D43" s="1">
         <v>21838</v>
       </c>
       <c r="E43" s="1">
         <v>21805</v>
       </c>
       <c r="F43" s="13">
         <v>21758</v>
       </c>
       <c r="G43" s="11">
         <v>21721</v>
       </c>
       <c r="H43" s="13">
         <v>21657</v>
       </c>
       <c r="I43" s="13">
@@ -3802,61 +3908,64 @@
       </c>
       <c r="S43" s="13">
         <v>21082</v>
       </c>
       <c r="T43" s="13">
         <v>21010</v>
       </c>
       <c r="U43" s="13">
         <v>20920</v>
       </c>
       <c r="V43" s="13">
         <v>20856</v>
       </c>
       <c r="W43" s="13">
         <v>20748</v>
       </c>
       <c r="X43" s="13">
         <v>20674</v>
       </c>
       <c r="Y43" s="13">
         <v>20609</v>
       </c>
       <c r="Z43" s="13">
         <v>20593</v>
       </c>
-      <c r="AA43" s="28">
+      <c r="AA43" s="27">
         <v>20497</v>
       </c>
-      <c r="AB43" s="33">
+      <c r="AB43" s="32">
         <v>20465</v>
       </c>
-      <c r="AC43" s="33">
+      <c r="AC43" s="32">
         <v>20408</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="38">
+        <v>20333</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="1">
         <v>29806</v>
       </c>
       <c r="C44" s="1">
         <v>29720</v>
       </c>
       <c r="D44" s="1">
         <v>29675</v>
       </c>
       <c r="E44" s="1">
         <v>29640</v>
       </c>
       <c r="F44" s="13">
         <v>29588</v>
       </c>
       <c r="G44" s="11">
         <v>29585</v>
       </c>
       <c r="H44" s="13">
         <v>29518</v>
       </c>
       <c r="I44" s="13">
@@ -3891,61 +4000,64 @@
       </c>
       <c r="S44" s="13">
         <v>28880</v>
       </c>
       <c r="T44" s="13">
         <v>28801</v>
       </c>
       <c r="U44" s="13">
         <v>28730</v>
       </c>
       <c r="V44" s="13">
         <v>28658</v>
       </c>
       <c r="W44" s="13">
         <v>28589</v>
       </c>
       <c r="X44" s="13">
         <v>28505</v>
       </c>
       <c r="Y44" s="13">
         <v>28438</v>
       </c>
       <c r="Z44" s="13">
         <v>28343</v>
       </c>
-      <c r="AA44" s="28">
+      <c r="AA44" s="27">
         <v>28299</v>
       </c>
-      <c r="AB44" s="33">
+      <c r="AB44" s="32">
         <v>28271</v>
       </c>
-      <c r="AC44" s="33">
+      <c r="AC44" s="32">
         <v>28161</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="38">
+        <v>28123</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="2">
         <v>37282</v>
       </c>
       <c r="C45" s="2">
         <v>37214</v>
       </c>
       <c r="D45" s="2">
         <v>37141</v>
       </c>
       <c r="E45" s="2">
         <v>37068</v>
       </c>
       <c r="F45" s="14">
         <v>37022</v>
       </c>
       <c r="G45" s="14">
         <v>36921</v>
       </c>
       <c r="H45" s="14">
         <v>36856</v>
       </c>
       <c r="I45" s="14">
@@ -3980,70 +4092,73 @@
       </c>
       <c r="S45" s="14">
         <v>35637</v>
       </c>
       <c r="T45" s="14">
         <v>35525</v>
       </c>
       <c r="U45" s="14">
         <v>35337</v>
       </c>
       <c r="V45" s="14">
         <v>35156</v>
       </c>
       <c r="W45" s="14">
         <v>35053</v>
       </c>
       <c r="X45" s="14">
         <v>34933</v>
       </c>
       <c r="Y45" s="14">
         <v>34832</v>
       </c>
       <c r="Z45" s="14">
         <v>34722</v>
       </c>
-      <c r="AA45" s="29">
+      <c r="AA45" s="28">
         <v>34657</v>
       </c>
-      <c r="AB45" s="34">
+      <c r="AB45" s="33">
         <v>34566</v>
       </c>
-      <c r="AC45" s="34">
+      <c r="AC45" s="33">
         <v>34544</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" ht="16.149999999999999" customHeight="1">
+      <c r="AD45" s="40">
+        <v>34463</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" ht="16.149999999999999" customHeight="1">
       <c r="A46" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="3"/>
     </row>
-    <row r="47" spans="1:29">
+    <row r="47" spans="1:30">
       <c r="B47" s="3"/>
     </row>
-    <row r="48" spans="1:29">
+    <row r="48" spans="1:30">
       <c r="B48" s="3"/>
     </row>
     <row r="49" spans="2:2">
       <c r="B49" s="3"/>
     </row>
     <row r="50" spans="2:2">
       <c r="B50" s="3"/>
     </row>
     <row r="51" spans="2:2">
       <c r="B51" s="3"/>
     </row>
     <row r="52" spans="2:2">
       <c r="B52" s="3"/>
     </row>
     <row r="53" spans="2:2">
       <c r="B53" s="3"/>
     </row>
     <row r="54" spans="2:2">
       <c r="B54" s="3"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="3"/>
     </row>
     <row r="56" spans="2:2">
       <c r="B56" s="3"/>
@@ -10202,96 +10317,96 @@
     </row>
     <row r="4" spans="1:37" ht="13.9" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="H5" s="20"/>
       <c r="L5" s="23"/>
       <c r="M5" s="22"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="T5" s="20"/>
       <c r="X5" s="23"/>
       <c r="AK5" s="22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="37"/>
-      <c r="B6" s="35">
+      <c r="A6" s="36"/>
+      <c r="B6" s="34">
         <v>2024</v>
       </c>
-      <c r="C6" s="36"/>
-[...10 lines deleted...]
-      <c r="N6" s="35">
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="34">
         <v>2025</v>
       </c>
-      <c r="O6" s="36"/>
-[...10 lines deleted...]
-      <c r="Z6" s="35">
+      <c r="O6" s="35"/>
+      <c r="P6" s="35"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="35"/>
+      <c r="S6" s="35"/>
+      <c r="T6" s="35"/>
+      <c r="U6" s="35"/>
+      <c r="V6" s="35"/>
+      <c r="W6" s="35"/>
+      <c r="X6" s="35"/>
+      <c r="Y6" s="35"/>
+      <c r="Z6" s="34">
         <v>2026</v>
       </c>
-      <c r="AA6" s="36"/>
-[...9 lines deleted...]
-      <c r="AK6" s="36"/>
+      <c r="AA6" s="35"/>
+      <c r="AB6" s="35"/>
+      <c r="AC6" s="35"/>
+      <c r="AD6" s="35"/>
+      <c r="AE6" s="35"/>
+      <c r="AF6" s="35"/>
+      <c r="AG6" s="35"/>
+      <c r="AH6" s="35"/>
+      <c r="AI6" s="35"/>
+      <c r="AJ6" s="35"/>
+      <c r="AK6" s="35"/>
     </row>
     <row r="7" spans="1:37" ht="33.75">
-      <c r="A7" s="38"/>
+      <c r="A7" s="37"/>
       <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="21" t="s">
@@ -10385,50 +10500,56 @@
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
       <c r="U8" s="18"/>
       <c r="V8" s="18"/>
       <c r="W8" s="18"/>
       <c r="X8" s="18"/>
       <c r="Y8" s="18"/>
+      <c r="Z8" s="19"/>
+      <c r="AA8" s="19"/>
+      <c r="AB8" s="19"/>
+      <c r="AC8" s="19"/>
+      <c r="AD8" s="19"/>
+      <c r="AE8" s="19"/>
     </row>
     <row r="9" spans="1:37" ht="13.9" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="1">
         <v>543847</v>
       </c>
       <c r="C9" s="1">
         <v>543686</v>
       </c>
       <c r="D9" s="1">
         <v>543740</v>
       </c>
       <c r="E9" s="1">
         <v>543728</v>
       </c>
       <c r="F9" s="1">
         <v>543770</v>
       </c>
       <c r="G9" s="11">
         <v>543813</v>
       </c>
       <c r="H9" s="13">
         <v>543764</v>
@@ -10465,59 +10586,63 @@
       </c>
       <c r="S9" s="13">
         <v>543315</v>
       </c>
       <c r="T9" s="13">
         <v>543167</v>
       </c>
       <c r="U9" s="13">
         <v>543155</v>
       </c>
       <c r="V9" s="13">
         <v>543088</v>
       </c>
       <c r="W9" s="13">
         <v>542977</v>
       </c>
       <c r="X9" s="13">
         <v>542880</v>
       </c>
       <c r="Y9" s="13">
         <v>542872</v>
       </c>
       <c r="Z9" s="13">
         <v>542819</v>
       </c>
-      <c r="AA9" s="30">
+      <c r="AA9" s="29">
         <v>543051</v>
       </c>
-      <c r="AB9" s="33">
+      <c r="AB9" s="32">
         <v>543080</v>
       </c>
-      <c r="AC9" s="33">
+      <c r="AC9" s="32">
         <v>542862</v>
       </c>
+      <c r="AD9" s="32">
+        <v>542762</v>
+      </c>
+      <c r="AE9" s="32"/>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="1">
         <v>242334</v>
       </c>
       <c r="C10" s="1">
         <v>242565</v>
       </c>
       <c r="D10" s="1">
         <v>242759</v>
       </c>
       <c r="E10" s="1">
         <v>242987</v>
       </c>
       <c r="F10" s="1">
         <v>243262</v>
       </c>
       <c r="G10" s="11">
         <v>243424</v>
       </c>
       <c r="H10" s="13">
         <v>243607</v>
@@ -10554,59 +10679,63 @@
       </c>
       <c r="S10" s="13">
         <v>246542</v>
       </c>
       <c r="T10" s="13">
         <v>246884</v>
       </c>
       <c r="U10" s="13">
         <v>247391</v>
       </c>
       <c r="V10" s="13">
         <v>247777</v>
       </c>
       <c r="W10" s="13">
         <v>247968</v>
       </c>
       <c r="X10" s="13">
         <v>248235</v>
       </c>
       <c r="Y10" s="13">
         <v>248535</v>
       </c>
       <c r="Z10" s="13">
         <v>248732</v>
       </c>
-      <c r="AA10" s="30">
+      <c r="AA10" s="29">
         <v>249131</v>
       </c>
-      <c r="AB10" s="33">
+      <c r="AB10" s="32">
         <v>249318</v>
       </c>
-      <c r="AC10" s="33">
+      <c r="AC10" s="32">
         <v>249524</v>
       </c>
+      <c r="AD10" s="32">
+        <v>249701</v>
+      </c>
+      <c r="AE10" s="32"/>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="1">
         <v>37326</v>
       </c>
       <c r="C11" s="1">
         <v>37306</v>
       </c>
       <c r="D11" s="1">
         <v>37316</v>
       </c>
       <c r="E11" s="1">
         <v>37304</v>
       </c>
       <c r="F11" s="1">
         <v>37313</v>
       </c>
       <c r="G11" s="11">
         <v>37326</v>
       </c>
       <c r="H11" s="13">
         <v>37315</v>
@@ -10643,59 +10772,63 @@
       </c>
       <c r="S11" s="13">
         <v>37265</v>
       </c>
       <c r="T11" s="13">
         <v>37194</v>
       </c>
       <c r="U11" s="13">
         <v>37140</v>
       </c>
       <c r="V11" s="13">
         <v>37136</v>
       </c>
       <c r="W11" s="13">
         <v>37123</v>
       </c>
       <c r="X11" s="13">
         <v>37080</v>
       </c>
       <c r="Y11" s="13">
         <v>37080</v>
       </c>
       <c r="Z11" s="13">
         <v>37043</v>
       </c>
-      <c r="AA11" s="30">
+      <c r="AA11" s="29">
         <v>37001</v>
       </c>
-      <c r="AB11" s="33">
+      <c r="AB11" s="32">
         <v>37013</v>
       </c>
-      <c r="AC11" s="33">
+      <c r="AC11" s="32">
         <v>36972</v>
       </c>
+      <c r="AD11" s="32">
+        <v>36945</v>
+      </c>
+      <c r="AE11" s="32"/>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1">
         <v>5479</v>
       </c>
       <c r="C12" s="1">
         <v>5480</v>
       </c>
       <c r="D12" s="1">
         <v>5474</v>
       </c>
       <c r="E12" s="1">
         <v>5454</v>
       </c>
       <c r="F12" s="1">
         <v>5433</v>
       </c>
       <c r="G12" s="11">
         <v>5441</v>
       </c>
       <c r="H12" s="13">
         <v>5426</v>
@@ -10732,59 +10865,63 @@
       </c>
       <c r="S12" s="13">
         <v>5323</v>
       </c>
       <c r="T12" s="13">
         <v>5304</v>
       </c>
       <c r="U12" s="13">
         <v>5276</v>
       </c>
       <c r="V12" s="13">
         <v>5271</v>
       </c>
       <c r="W12" s="13">
         <v>5239</v>
       </c>
       <c r="X12" s="13">
         <v>5222</v>
       </c>
       <c r="Y12" s="13">
         <v>5214</v>
       </c>
       <c r="Z12" s="13">
         <v>5212</v>
       </c>
-      <c r="AA12" s="30">
+      <c r="AA12" s="29">
         <v>5189</v>
       </c>
-      <c r="AB12" s="33">
+      <c r="AB12" s="32">
         <v>5218</v>
       </c>
-      <c r="AC12" s="33">
+      <c r="AC12" s="32">
         <v>5211</v>
       </c>
+      <c r="AD12" s="32">
+        <v>5213</v>
+      </c>
+      <c r="AE12" s="32"/>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="1">
         <v>20662</v>
       </c>
       <c r="C13" s="1">
         <v>20649</v>
       </c>
       <c r="D13" s="1">
         <v>20661</v>
       </c>
       <c r="E13" s="1">
         <v>20654</v>
       </c>
       <c r="F13" s="1">
         <v>20645</v>
       </c>
       <c r="G13" s="11">
         <v>20626</v>
       </c>
       <c r="H13" s="13">
         <v>20616</v>
@@ -10821,59 +10958,63 @@
       </c>
       <c r="S13" s="13">
         <v>20611</v>
       </c>
       <c r="T13" s="13">
         <v>20592</v>
       </c>
       <c r="U13" s="13">
         <v>20544</v>
       </c>
       <c r="V13" s="13">
         <v>20520</v>
       </c>
       <c r="W13" s="13">
         <v>20491</v>
       </c>
       <c r="X13" s="13">
         <v>20501</v>
       </c>
       <c r="Y13" s="13">
         <v>20494</v>
       </c>
       <c r="Z13" s="13">
         <v>20498</v>
       </c>
-      <c r="AA13" s="30">
+      <c r="AA13" s="29">
         <v>20481</v>
       </c>
-      <c r="AB13" s="33">
+      <c r="AB13" s="32">
         <v>20480</v>
       </c>
-      <c r="AC13" s="33">
+      <c r="AC13" s="32">
         <v>20450</v>
       </c>
+      <c r="AD13" s="32">
+        <v>20464</v>
+      </c>
+      <c r="AE13" s="32"/>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="1">
         <v>84407</v>
       </c>
       <c r="C14" s="1">
         <v>84326</v>
       </c>
       <c r="D14" s="1">
         <v>84319</v>
       </c>
       <c r="E14" s="1">
         <v>84282</v>
       </c>
       <c r="F14" s="1">
         <v>84240</v>
       </c>
       <c r="G14" s="11">
         <v>84257</v>
       </c>
       <c r="H14" s="13">
         <v>84246</v>
@@ -10910,59 +11051,63 @@
       </c>
       <c r="S14" s="13">
         <v>83976</v>
       </c>
       <c r="T14" s="13">
         <v>83903</v>
       </c>
       <c r="U14" s="13">
         <v>83840</v>
       </c>
       <c r="V14" s="13">
         <v>83780</v>
       </c>
       <c r="W14" s="13">
         <v>83764</v>
       </c>
       <c r="X14" s="13">
         <v>83758</v>
       </c>
       <c r="Y14" s="13">
         <v>83803</v>
       </c>
       <c r="Z14" s="13">
         <v>83771</v>
       </c>
-      <c r="AA14" s="30">
+      <c r="AA14" s="29">
         <v>83815</v>
       </c>
-      <c r="AB14" s="33">
+      <c r="AB14" s="32">
         <v>83787</v>
       </c>
-      <c r="AC14" s="33">
+      <c r="AC14" s="32">
         <v>83721</v>
       </c>
+      <c r="AD14" s="32">
+        <v>83683</v>
+      </c>
+      <c r="AE14" s="32"/>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="1">
         <v>28563</v>
       </c>
       <c r="C15" s="1">
         <v>28528</v>
       </c>
       <c r="D15" s="1">
         <v>28511</v>
       </c>
       <c r="E15" s="1">
         <v>28497</v>
       </c>
       <c r="F15" s="1">
         <v>28469</v>
       </c>
       <c r="G15" s="11">
         <v>28438</v>
       </c>
       <c r="H15" s="13">
         <v>28392</v>
@@ -10999,94 +11144,100 @@
       </c>
       <c r="S15" s="13">
         <v>28075</v>
       </c>
       <c r="T15" s="13">
         <v>28025</v>
       </c>
       <c r="U15" s="13">
         <v>28018</v>
       </c>
       <c r="V15" s="13">
         <v>27965</v>
       </c>
       <c r="W15" s="13">
         <v>27952</v>
       </c>
       <c r="X15" s="13">
         <v>27964</v>
       </c>
       <c r="Y15" s="13">
         <v>27902</v>
       </c>
       <c r="Z15" s="13">
         <v>27888</v>
       </c>
-      <c r="AA15" s="30">
+      <c r="AA15" s="29">
         <v>27901</v>
       </c>
-      <c r="AB15" s="33">
+      <c r="AB15" s="32">
         <v>27874</v>
       </c>
-      <c r="AC15" s="33">
+      <c r="AC15" s="32">
         <v>27827</v>
       </c>
+      <c r="AD15" s="32">
+        <v>27808</v>
+      </c>
+      <c r="AE15" s="32"/>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="11"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
-      <c r="AA16" s="30"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA16" s="29"/>
+      <c r="AB16" s="32"/>
+      <c r="AC16" s="32"/>
+      <c r="AD16" s="32"/>
+      <c r="AE16" s="32"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="1">
         <v>28987</v>
       </c>
       <c r="C17" s="1">
         <v>28979</v>
       </c>
       <c r="D17" s="1">
         <v>28961</v>
       </c>
       <c r="E17" s="1">
         <v>28936</v>
       </c>
       <c r="F17" s="1">
         <v>28942</v>
       </c>
       <c r="G17" s="11">
         <v>28861</v>
       </c>
       <c r="H17" s="13">
         <v>28824</v>
       </c>
       <c r="I17" s="13">
@@ -11121,61 +11272,65 @@
       </c>
       <c r="S17" s="13">
         <v>28391</v>
       </c>
       <c r="T17" s="13">
         <v>28327</v>
       </c>
       <c r="U17" s="13">
         <v>28233</v>
       </c>
       <c r="V17" s="13">
         <v>28179</v>
       </c>
       <c r="W17" s="13">
         <v>28177</v>
       </c>
       <c r="X17" s="13">
         <v>28120</v>
       </c>
       <c r="Y17" s="13">
         <v>28068</v>
       </c>
       <c r="Z17" s="13">
         <v>28048</v>
       </c>
-      <c r="AA17" s="30">
+      <c r="AA17" s="29">
         <v>28038</v>
       </c>
-      <c r="AB17" s="33">
+      <c r="AB17" s="32">
         <v>28015</v>
       </c>
-      <c r="AC17" s="33">
+      <c r="AC17" s="32">
         <v>27975</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="32">
+        <v>27954</v>
+      </c>
+      <c r="AE17" s="32"/>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1">
         <v>8153</v>
       </c>
       <c r="C18" s="1">
         <v>8141</v>
       </c>
       <c r="D18" s="1">
         <v>8131</v>
       </c>
       <c r="E18" s="1">
         <v>8123</v>
       </c>
       <c r="F18" s="1">
         <v>8107</v>
       </c>
       <c r="G18" s="11">
         <v>8091</v>
       </c>
       <c r="H18" s="13">
         <v>8102</v>
       </c>
       <c r="I18" s="13">
@@ -11210,61 +11365,65 @@
       </c>
       <c r="S18" s="13">
         <v>7775</v>
       </c>
       <c r="T18" s="13">
         <v>7767</v>
       </c>
       <c r="U18" s="13">
         <v>7783</v>
       </c>
       <c r="V18" s="13">
         <v>7770</v>
       </c>
       <c r="W18" s="13">
         <v>7762</v>
       </c>
       <c r="X18" s="13">
         <v>7745</v>
       </c>
       <c r="Y18" s="13">
         <v>7727</v>
       </c>
       <c r="Z18" s="13">
         <v>7720</v>
       </c>
-      <c r="AA18" s="30">
+      <c r="AA18" s="29">
         <v>7709</v>
       </c>
-      <c r="AB18" s="33">
+      <c r="AB18" s="32">
         <v>7690</v>
       </c>
-      <c r="AC18" s="33">
+      <c r="AC18" s="32">
         <v>7692</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="32">
+        <v>7694</v>
+      </c>
+      <c r="AE18" s="32"/>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
         <v>26794</v>
       </c>
       <c r="C19" s="1">
         <v>26732</v>
       </c>
       <c r="D19" s="1">
         <v>26721</v>
       </c>
       <c r="E19" s="1">
         <v>26683</v>
       </c>
       <c r="F19" s="1">
         <v>26647</v>
       </c>
       <c r="G19" s="11">
         <v>26693</v>
       </c>
       <c r="H19" s="13">
         <v>26645</v>
       </c>
       <c r="I19" s="13">
@@ -11299,61 +11458,65 @@
       </c>
       <c r="S19" s="13">
         <v>26306</v>
       </c>
       <c r="T19" s="13">
         <v>26264</v>
       </c>
       <c r="U19" s="13">
         <v>26216</v>
       </c>
       <c r="V19" s="13">
         <v>26171</v>
       </c>
       <c r="W19" s="13">
         <v>26127</v>
       </c>
       <c r="X19" s="13">
         <v>26071</v>
       </c>
       <c r="Y19" s="13">
         <v>26062</v>
       </c>
       <c r="Z19" s="13">
         <v>26065</v>
       </c>
-      <c r="AA19" s="30">
+      <c r="AA19" s="29">
         <v>26028</v>
       </c>
-      <c r="AB19" s="33">
+      <c r="AB19" s="32">
         <v>26040</v>
       </c>
-      <c r="AC19" s="33">
+      <c r="AC19" s="32">
         <v>25958</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="32">
+        <v>25916</v>
+      </c>
+      <c r="AE19" s="32"/>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="1">
         <v>15707</v>
       </c>
       <c r="C20" s="1">
         <v>15659</v>
       </c>
       <c r="D20" s="1">
         <v>15662</v>
       </c>
       <c r="E20" s="1">
         <v>15643</v>
       </c>
       <c r="F20" s="1">
         <v>15622</v>
       </c>
       <c r="G20" s="11">
         <v>15614</v>
       </c>
       <c r="H20" s="13">
         <v>15609</v>
       </c>
       <c r="I20" s="13">
@@ -11388,61 +11551,65 @@
       </c>
       <c r="S20" s="13">
         <v>15185</v>
       </c>
       <c r="T20" s="13">
         <v>15140</v>
       </c>
       <c r="U20" s="13">
         <v>15082</v>
       </c>
       <c r="V20" s="13">
         <v>14995</v>
       </c>
       <c r="W20" s="13">
         <v>14976</v>
       </c>
       <c r="X20" s="13">
         <v>14933</v>
       </c>
       <c r="Y20" s="13">
         <v>14870</v>
       </c>
       <c r="Z20" s="13">
         <v>14849</v>
       </c>
-      <c r="AA20" s="30">
+      <c r="AA20" s="29">
         <v>14844</v>
       </c>
-      <c r="AB20" s="33">
+      <c r="AB20" s="32">
         <v>14826</v>
       </c>
-      <c r="AC20" s="33">
+      <c r="AC20" s="32">
         <v>14813</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="32">
+        <v>14769</v>
+      </c>
+      <c r="AE20" s="32"/>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1">
         <v>11370</v>
       </c>
       <c r="C21" s="1">
         <v>11331</v>
       </c>
       <c r="D21" s="1">
         <v>11307</v>
       </c>
       <c r="E21" s="1">
         <v>11295</v>
       </c>
       <c r="F21" s="1">
         <v>11273</v>
       </c>
       <c r="G21" s="11">
         <v>11263</v>
       </c>
       <c r="H21" s="13">
         <v>11234</v>
       </c>
       <c r="I21" s="13">
@@ -11477,61 +11644,65 @@
       </c>
       <c r="S21" s="13">
         <v>11002</v>
       </c>
       <c r="T21" s="13">
         <v>10976</v>
       </c>
       <c r="U21" s="13">
         <v>10951</v>
       </c>
       <c r="V21" s="13">
         <v>10929</v>
       </c>
       <c r="W21" s="13">
         <v>10882</v>
       </c>
       <c r="X21" s="13">
         <v>10855</v>
       </c>
       <c r="Y21" s="13">
         <v>10823</v>
       </c>
       <c r="Z21" s="13">
         <v>10825</v>
       </c>
-      <c r="AA21" s="30">
+      <c r="AA21" s="29">
         <v>10776</v>
       </c>
-      <c r="AB21" s="33">
+      <c r="AB21" s="32">
         <v>10743</v>
       </c>
-      <c r="AC21" s="33">
+      <c r="AC21" s="32">
         <v>10714</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="32">
+        <v>10678</v>
+      </c>
+      <c r="AE21" s="32"/>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="1">
         <v>14838</v>
       </c>
       <c r="C22" s="1">
         <v>14799</v>
       </c>
       <c r="D22" s="1">
         <v>14771</v>
       </c>
       <c r="E22" s="1">
         <v>14762</v>
       </c>
       <c r="F22" s="1">
         <v>14730</v>
       </c>
       <c r="G22" s="11">
         <v>14731</v>
       </c>
       <c r="H22" s="13">
         <v>14703</v>
       </c>
       <c r="I22" s="13">
@@ -11566,61 +11737,65 @@
       </c>
       <c r="S22" s="13">
         <v>14422</v>
       </c>
       <c r="T22" s="13">
         <v>14407</v>
       </c>
       <c r="U22" s="13">
         <v>14378</v>
       </c>
       <c r="V22" s="13">
         <v>14353</v>
       </c>
       <c r="W22" s="13">
         <v>14322</v>
       </c>
       <c r="X22" s="13">
         <v>14268</v>
       </c>
       <c r="Y22" s="13">
         <v>14234</v>
       </c>
       <c r="Z22" s="13">
         <v>14172</v>
       </c>
-      <c r="AA22" s="30">
+      <c r="AA22" s="29">
         <v>14170</v>
       </c>
-      <c r="AB22" s="33">
+      <c r="AB22" s="32">
         <v>14144</v>
       </c>
-      <c r="AC22" s="33">
+      <c r="AC22" s="32">
         <v>14091</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="32">
+        <v>14066</v>
+      </c>
+      <c r="AE22" s="32"/>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="1">
         <v>19227</v>
       </c>
       <c r="C23" s="1">
         <v>19191</v>
       </c>
       <c r="D23" s="1">
         <v>19147</v>
       </c>
       <c r="E23" s="1">
         <v>19108</v>
       </c>
       <c r="F23" s="1">
         <v>19087</v>
       </c>
       <c r="G23" s="11">
         <v>19048</v>
       </c>
       <c r="H23" s="13">
         <v>19045</v>
       </c>
       <c r="I23" s="13">
@@ -11655,94 +11830,100 @@
       </c>
       <c r="S23" s="13">
         <v>18442</v>
       </c>
       <c r="T23" s="13">
         <v>18384</v>
       </c>
       <c r="U23" s="13">
         <v>18303</v>
       </c>
       <c r="V23" s="13">
         <v>18242</v>
       </c>
       <c r="W23" s="13">
         <v>18194</v>
       </c>
       <c r="X23" s="13">
         <v>18128</v>
       </c>
       <c r="Y23" s="13">
         <v>18060</v>
       </c>
       <c r="Z23" s="13">
         <v>17996</v>
       </c>
-      <c r="AA23" s="30">
+      <c r="AA23" s="29">
         <v>17968</v>
       </c>
-      <c r="AB23" s="33">
+      <c r="AB23" s="32">
         <v>17932</v>
       </c>
-      <c r="AC23" s="33">
+      <c r="AC23" s="32">
         <v>17914</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD23" s="32">
+        <v>17871</v>
+      </c>
+      <c r="AE23" s="32"/>
+    </row>
+    <row r="24" spans="1:31" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="26"/>
-      <c r="Y24" s="27"/>
-[...5 lines deleted...]
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="Y24" s="41"/>
+      <c r="Z24" s="41"/>
+      <c r="AA24" s="41"/>
+      <c r="AB24" s="41"/>
+      <c r="AC24" s="41"/>
+      <c r="AD24" s="41"/>
+      <c r="AE24" s="41"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="1">
         <v>437035</v>
       </c>
       <c r="C25" s="1">
         <v>437114</v>
       </c>
       <c r="D25" s="1">
         <v>437325</v>
       </c>
       <c r="E25" s="1">
         <v>437452</v>
       </c>
       <c r="F25" s="1">
         <v>437625</v>
       </c>
       <c r="G25" s="11">
         <v>437723</v>
       </c>
       <c r="H25" s="13">
         <v>437797</v>
       </c>
       <c r="I25" s="13">
@@ -11777,61 +11958,65 @@
       </c>
       <c r="S25" s="13">
         <v>439882</v>
       </c>
       <c r="T25" s="13">
         <v>439935</v>
       </c>
       <c r="U25" s="13">
         <v>440203</v>
       </c>
       <c r="V25" s="13">
         <v>440412</v>
       </c>
       <c r="W25" s="13">
         <v>440524</v>
       </c>
       <c r="X25" s="13">
         <v>440739</v>
       </c>
       <c r="Y25" s="13">
         <v>440961</v>
       </c>
       <c r="Z25" s="13">
         <v>441042</v>
       </c>
-      <c r="AA25" s="30">
+      <c r="AA25" s="29">
         <v>441403</v>
       </c>
-      <c r="AB25" s="33">
+      <c r="AB25" s="32">
         <v>441574</v>
       </c>
-      <c r="AC25" s="33">
+      <c r="AC25" s="32">
         <v>441576</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="32">
+        <v>441670</v>
+      </c>
+      <c r="AE25" s="32"/>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="1">
         <v>242232</v>
       </c>
       <c r="C26" s="1">
         <v>242463</v>
       </c>
       <c r="D26" s="1">
         <v>242657</v>
       </c>
       <c r="E26" s="1">
         <v>242885</v>
       </c>
       <c r="F26" s="1">
         <v>243160</v>
       </c>
       <c r="G26" s="11">
         <v>243322</v>
       </c>
       <c r="H26" s="13">
         <v>243505</v>
       </c>
       <c r="I26" s="13">
@@ -11866,61 +12051,65 @@
       </c>
       <c r="S26" s="13">
         <v>246542</v>
       </c>
       <c r="T26" s="13">
         <v>246884</v>
       </c>
       <c r="U26" s="13">
         <v>247391</v>
       </c>
       <c r="V26" s="13">
         <v>247777</v>
       </c>
       <c r="W26" s="13">
         <v>247968</v>
       </c>
       <c r="X26" s="13">
         <v>248235</v>
       </c>
       <c r="Y26" s="13">
         <v>248535</v>
       </c>
       <c r="Z26" s="13">
         <v>248732</v>
       </c>
-      <c r="AA26" s="30">
+      <c r="AA26" s="29">
         <v>249131</v>
       </c>
-      <c r="AB26" s="33">
+      <c r="AB26" s="32">
         <v>249318</v>
       </c>
-      <c r="AC26" s="33">
+      <c r="AC26" s="32">
         <v>249524</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="32">
+        <v>249701</v>
+      </c>
+      <c r="AE26" s="32"/>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="1">
         <v>37326</v>
       </c>
       <c r="C27" s="1">
         <v>37306</v>
       </c>
       <c r="D27" s="1">
         <v>37316</v>
       </c>
       <c r="E27" s="1">
         <v>37304</v>
       </c>
       <c r="F27" s="1">
         <v>37313</v>
       </c>
       <c r="G27" s="11">
         <v>37326</v>
       </c>
       <c r="H27" s="13">
         <v>37315</v>
       </c>
       <c r="I27" s="13">
@@ -11955,61 +12144,65 @@
       </c>
       <c r="S27" s="13">
         <v>37265</v>
       </c>
       <c r="T27" s="13">
         <v>37194</v>
       </c>
       <c r="U27" s="13">
         <v>37140</v>
       </c>
       <c r="V27" s="13">
         <v>37136</v>
       </c>
       <c r="W27" s="13">
         <v>37123</v>
       </c>
       <c r="X27" s="13">
         <v>37080</v>
       </c>
       <c r="Y27" s="13">
         <v>37080</v>
       </c>
       <c r="Z27" s="13">
         <v>37043</v>
       </c>
-      <c r="AA27" s="30">
+      <c r="AA27" s="29">
         <v>37001</v>
       </c>
-      <c r="AB27" s="33">
+      <c r="AB27" s="32">
         <v>37013</v>
       </c>
-      <c r="AC27" s="33">
+      <c r="AC27" s="32">
         <v>36972</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="32">
+        <v>36945</v>
+      </c>
+      <c r="AE27" s="32"/>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="1">
         <v>5479</v>
       </c>
       <c r="C28" s="1">
         <v>5480</v>
       </c>
       <c r="D28" s="1">
         <v>5474</v>
       </c>
       <c r="E28" s="1">
         <v>5454</v>
       </c>
       <c r="F28" s="1">
         <v>5433</v>
       </c>
       <c r="G28" s="11">
         <v>5441</v>
       </c>
       <c r="H28" s="13">
         <v>5426</v>
       </c>
       <c r="I28" s="13">
@@ -12044,61 +12237,65 @@
       </c>
       <c r="S28" s="13">
         <v>5323</v>
       </c>
       <c r="T28" s="13">
         <v>5304</v>
       </c>
       <c r="U28" s="13">
         <v>5276</v>
       </c>
       <c r="V28" s="13">
         <v>5271</v>
       </c>
       <c r="W28" s="13">
         <v>5239</v>
       </c>
       <c r="X28" s="13">
         <v>5222</v>
       </c>
       <c r="Y28" s="13">
         <v>5214</v>
       </c>
       <c r="Z28" s="13">
         <v>5212</v>
       </c>
-      <c r="AA28" s="30">
+      <c r="AA28" s="29">
         <v>5189</v>
       </c>
-      <c r="AB28" s="33">
+      <c r="AB28" s="32">
         <v>5218</v>
       </c>
-      <c r="AC28" s="33">
+      <c r="AC28" s="32">
         <v>5211</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="32">
+        <v>5213</v>
+      </c>
+      <c r="AE28" s="32"/>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="1">
         <v>20662</v>
       </c>
       <c r="C29" s="1">
         <v>20649</v>
       </c>
       <c r="D29" s="1">
         <v>20661</v>
       </c>
       <c r="E29" s="1">
         <v>20654</v>
       </c>
       <c r="F29" s="1">
         <v>20645</v>
       </c>
       <c r="G29" s="11">
         <v>20626</v>
       </c>
       <c r="H29" s="13">
         <v>20616</v>
       </c>
       <c r="I29" s="13">
@@ -12133,61 +12330,65 @@
       </c>
       <c r="S29" s="13">
         <v>20611</v>
       </c>
       <c r="T29" s="13">
         <v>20592</v>
       </c>
       <c r="U29" s="13">
         <v>20544</v>
       </c>
       <c r="V29" s="13">
         <v>20520</v>
       </c>
       <c r="W29" s="13">
         <v>20491</v>
       </c>
       <c r="X29" s="13">
         <v>20501</v>
       </c>
       <c r="Y29" s="13">
         <v>20494</v>
       </c>
       <c r="Z29" s="13">
         <v>20498</v>
       </c>
-      <c r="AA29" s="30">
+      <c r="AA29" s="29">
         <v>20481</v>
       </c>
-      <c r="AB29" s="33">
+      <c r="AB29" s="32">
         <v>20480</v>
       </c>
-      <c r="AC29" s="33">
+      <c r="AC29" s="32">
         <v>20450</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="32">
+        <v>20464</v>
+      </c>
+      <c r="AE29" s="32"/>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="1">
         <v>84407</v>
       </c>
       <c r="C30" s="1">
         <v>84326</v>
       </c>
       <c r="D30" s="1">
         <v>84319</v>
       </c>
       <c r="E30" s="1">
         <v>84282</v>
       </c>
       <c r="F30" s="1">
         <v>84240</v>
       </c>
       <c r="G30" s="11">
         <v>84257</v>
       </c>
       <c r="H30" s="13">
         <v>84246</v>
       </c>
       <c r="I30" s="13">
@@ -12222,61 +12423,65 @@
       </c>
       <c r="S30" s="13">
         <v>83976</v>
       </c>
       <c r="T30" s="13">
         <v>83903</v>
       </c>
       <c r="U30" s="13">
         <v>83840</v>
       </c>
       <c r="V30" s="13">
         <v>83780</v>
       </c>
       <c r="W30" s="13">
         <v>83764</v>
       </c>
       <c r="X30" s="13">
         <v>83758</v>
       </c>
       <c r="Y30" s="13">
         <v>83803</v>
       </c>
       <c r="Z30" s="13">
         <v>83771</v>
       </c>
-      <c r="AA30" s="30">
+      <c r="AA30" s="29">
         <v>83815</v>
       </c>
-      <c r="AB30" s="33">
+      <c r="AB30" s="32">
         <v>83787</v>
       </c>
-      <c r="AC30" s="33">
+      <c r="AC30" s="32">
         <v>83721</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="32">
+        <v>83683</v>
+      </c>
+      <c r="AE30" s="32"/>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="1">
         <v>28563</v>
       </c>
       <c r="C31" s="1">
         <v>28528</v>
       </c>
       <c r="D31" s="1">
         <v>28511</v>
       </c>
       <c r="E31" s="1">
         <v>28497</v>
       </c>
       <c r="F31" s="1">
         <v>28469</v>
       </c>
       <c r="G31" s="11">
         <v>28438</v>
       </c>
       <c r="H31" s="13">
         <v>28392</v>
       </c>
       <c r="I31" s="13">
@@ -12311,94 +12516,100 @@
       </c>
       <c r="S31" s="13">
         <v>28075</v>
       </c>
       <c r="T31" s="13">
         <v>28025</v>
       </c>
       <c r="U31" s="13">
         <v>28018</v>
       </c>
       <c r="V31" s="13">
         <v>27965</v>
       </c>
       <c r="W31" s="13">
         <v>27952</v>
       </c>
       <c r="X31" s="13">
         <v>27964</v>
       </c>
       <c r="Y31" s="13">
         <v>27902</v>
       </c>
       <c r="Z31" s="13">
         <v>27888</v>
       </c>
-      <c r="AA31" s="30">
+      <c r="AA31" s="29">
         <v>27901</v>
       </c>
-      <c r="AB31" s="33">
+      <c r="AB31" s="32">
         <v>27874</v>
       </c>
-      <c r="AC31" s="33">
+      <c r="AC31" s="32">
         <v>27827</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="32">
+        <v>27808</v>
+      </c>
+      <c r="AE31" s="32"/>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="11"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
-      <c r="AA32" s="30"/>
-[...3 lines deleted...]
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA32" s="29"/>
+      <c r="AB32" s="32"/>
+      <c r="AC32" s="32"/>
+      <c r="AD32" s="32"/>
+      <c r="AE32" s="32"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="1">
         <v>13917</v>
       </c>
       <c r="C33" s="1">
         <v>13922</v>
       </c>
       <c r="D33" s="1">
         <v>13930</v>
       </c>
       <c r="E33" s="1">
         <v>13918</v>
       </c>
       <c r="F33" s="1">
         <v>13903</v>
       </c>
       <c r="G33" s="11">
         <v>13845</v>
       </c>
       <c r="H33" s="13">
         <v>13838</v>
       </c>
       <c r="I33" s="13">
@@ -12433,61 +12644,65 @@
       </c>
       <c r="S33" s="13">
         <v>13719</v>
       </c>
       <c r="T33" s="13">
         <v>13664</v>
       </c>
       <c r="U33" s="13">
         <v>13626</v>
       </c>
       <c r="V33" s="13">
         <v>13617</v>
       </c>
       <c r="W33" s="13">
         <v>13638</v>
       </c>
       <c r="X33" s="13">
         <v>13638</v>
       </c>
       <c r="Y33" s="13">
         <v>13613</v>
       </c>
       <c r="Z33" s="13">
         <v>13598</v>
       </c>
-      <c r="AA33" s="30">
+      <c r="AA33" s="29">
         <v>13589</v>
       </c>
-      <c r="AB33" s="33">
+      <c r="AB33" s="32">
         <v>13591</v>
       </c>
-      <c r="AC33" s="33">
+      <c r="AC33" s="32">
         <v>13589</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="32">
+        <v>13579</v>
+      </c>
+      <c r="AE33" s="32"/>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="1">
         <v>4449</v>
       </c>
       <c r="C34" s="1">
         <v>4440</v>
       </c>
       <c r="D34" s="1">
         <v>4457</v>
       </c>
       <c r="E34" s="1">
         <v>4458</v>
       </c>
       <c r="F34" s="1">
         <v>4462</v>
       </c>
       <c r="G34" s="11">
         <v>4468</v>
       </c>
       <c r="H34" s="13">
         <v>4459</v>
       </c>
       <c r="I34" s="13">
@@ -12522,94 +12737,100 @@
       </c>
       <c r="S34" s="13">
         <v>4371</v>
       </c>
       <c r="T34" s="13">
         <v>4369</v>
       </c>
       <c r="U34" s="13">
         <v>4368</v>
       </c>
       <c r="V34" s="13">
         <v>4346</v>
       </c>
       <c r="W34" s="13">
         <v>4349</v>
       </c>
       <c r="X34" s="13">
         <v>4341</v>
       </c>
       <c r="Y34" s="13">
         <v>4320</v>
       </c>
       <c r="Z34" s="13">
         <v>4300</v>
       </c>
-      <c r="AA34" s="30">
+      <c r="AA34" s="29">
         <v>4296</v>
       </c>
-      <c r="AB34" s="33">
+      <c r="AB34" s="32">
         <v>4293</v>
       </c>
-      <c r="AC34" s="33">
+      <c r="AC34" s="32">
         <v>4282</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD34" s="32">
+        <v>4277</v>
+      </c>
+      <c r="AE34" s="32"/>
+    </row>
+    <row r="35" spans="1:31" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
-      <c r="Y35" s="27"/>
-[...5 lines deleted...]
-    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="Y35" s="41"/>
+      <c r="Z35" s="41"/>
+      <c r="AA35" s="39"/>
+      <c r="AB35" s="41"/>
+      <c r="AC35" s="41"/>
+      <c r="AD35" s="41"/>
+      <c r="AE35" s="41"/>
+    </row>
+    <row r="36" spans="1:31" ht="13.9" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1">
         <v>106812</v>
       </c>
       <c r="C36" s="1">
         <v>106572</v>
       </c>
       <c r="D36" s="1">
         <v>106415</v>
       </c>
       <c r="E36" s="1">
         <v>106276</v>
       </c>
       <c r="F36" s="1">
         <v>106145</v>
       </c>
       <c r="G36" s="11">
         <v>106090</v>
       </c>
       <c r="H36" s="13">
         <v>105967</v>
       </c>
       <c r="I36" s="13">
@@ -12644,61 +12865,65 @@
       </c>
       <c r="S36" s="13">
         <v>103433</v>
       </c>
       <c r="T36" s="13">
         <v>103232</v>
       </c>
       <c r="U36" s="13">
         <v>102952</v>
       </c>
       <c r="V36" s="13">
         <v>102676</v>
       </c>
       <c r="W36" s="13">
         <v>102453</v>
       </c>
       <c r="X36" s="13">
         <v>102141</v>
       </c>
       <c r="Y36" s="13">
         <v>101911</v>
       </c>
       <c r="Z36" s="13">
         <v>101777</v>
       </c>
-      <c r="AA36" s="30">
+      <c r="AA36" s="29">
         <v>101648</v>
       </c>
-      <c r="AB36" s="33">
+      <c r="AB36" s="32">
         <v>101506</v>
       </c>
-      <c r="AC36" s="33">
+      <c r="AC36" s="32">
         <v>196849</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="32">
+        <v>101092</v>
+      </c>
+      <c r="AE36" s="32"/>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1">
         <v>102</v>
       </c>
       <c r="C37" s="1">
         <v>102</v>
       </c>
       <c r="D37" s="1">
         <v>102</v>
       </c>
       <c r="E37" s="1">
         <v>102</v>
       </c>
       <c r="F37" s="1">
         <v>102</v>
       </c>
       <c r="G37" s="11">
         <v>102</v>
       </c>
       <c r="H37" s="13">
         <v>102</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -12733,94 +12958,100 @@
       </c>
       <c r="S37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="T37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="U37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="W37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="X37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="AA37" s="30" t="s">
+      <c r="AA37" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="AB37" s="33" t="s">
+      <c r="AB37" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="AC37" s="33" t="s">
+      <c r="AC37" s="32" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE37" s="32"/>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="11"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
       <c r="Z38" s="13"/>
-      <c r="AA38" s="30"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA38" s="29"/>
+      <c r="AB38" s="32"/>
+      <c r="AC38" s="32"/>
+      <c r="AD38" s="32"/>
+      <c r="AE38" s="32"/>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="1">
         <v>15070</v>
       </c>
       <c r="C39" s="1">
         <v>15057</v>
       </c>
       <c r="D39" s="1">
         <v>15031</v>
       </c>
       <c r="E39" s="1">
         <v>15018</v>
       </c>
       <c r="F39" s="1">
         <v>15039</v>
       </c>
       <c r="G39" s="11">
         <v>15016</v>
       </c>
       <c r="H39" s="13">
         <v>14986</v>
       </c>
       <c r="I39" s="13">
@@ -12855,61 +13086,65 @@
       </c>
       <c r="S39" s="13">
         <v>14672</v>
       </c>
       <c r="T39" s="13">
         <v>14663</v>
       </c>
       <c r="U39" s="13">
         <v>14607</v>
       </c>
       <c r="V39" s="13">
         <v>14562</v>
       </c>
       <c r="W39" s="13">
         <v>14539</v>
       </c>
       <c r="X39" s="13">
         <v>14482</v>
       </c>
       <c r="Y39" s="13">
         <v>14455</v>
       </c>
       <c r="Z39" s="13">
         <v>14450</v>
       </c>
-      <c r="AA39" s="30">
+      <c r="AA39" s="29">
         <v>14449</v>
       </c>
-      <c r="AB39" s="33">
+      <c r="AB39" s="32">
         <v>14424</v>
       </c>
-      <c r="AC39" s="33">
+      <c r="AC39" s="32">
         <v>28524</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="32">
+        <v>14375</v>
+      </c>
+      <c r="AE39" s="32"/>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="1">
         <v>8153</v>
       </c>
       <c r="C40" s="1">
         <v>8141</v>
       </c>
       <c r="D40" s="1">
         <v>8131</v>
       </c>
       <c r="E40" s="1">
         <v>8123</v>
       </c>
       <c r="F40" s="1">
         <v>8107</v>
       </c>
       <c r="G40" s="11">
         <v>8091</v>
       </c>
       <c r="H40" s="13">
         <v>8102</v>
       </c>
       <c r="I40" s="13">
@@ -12944,61 +13179,65 @@
       </c>
       <c r="S40" s="13">
         <v>7775</v>
       </c>
       <c r="T40" s="13">
         <v>7767</v>
       </c>
       <c r="U40" s="13">
         <v>7783</v>
       </c>
       <c r="V40" s="13">
         <v>7770</v>
       </c>
       <c r="W40" s="13">
         <v>7762</v>
       </c>
       <c r="X40" s="13">
         <v>7745</v>
       </c>
       <c r="Y40" s="13">
         <v>7727</v>
       </c>
       <c r="Z40" s="13">
         <v>7720</v>
       </c>
-      <c r="AA40" s="30">
+      <c r="AA40" s="29">
         <v>7709</v>
       </c>
-      <c r="AB40" s="33">
+      <c r="AB40" s="32">
         <v>7690</v>
       </c>
-      <c r="AC40" s="33">
+      <c r="AC40" s="32">
         <v>14888</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="32">
+        <v>7694</v>
+      </c>
+      <c r="AE40" s="32"/>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1">
         <v>26794</v>
       </c>
       <c r="C41" s="1">
         <v>26732</v>
       </c>
       <c r="D41" s="1">
         <v>26721</v>
       </c>
       <c r="E41" s="1">
         <v>26683</v>
       </c>
       <c r="F41" s="1">
         <v>26647</v>
       </c>
       <c r="G41" s="11">
         <v>26693</v>
       </c>
       <c r="H41" s="13">
         <v>26645</v>
       </c>
       <c r="I41" s="13">
@@ -13033,61 +13272,65 @@
       </c>
       <c r="S41" s="13">
         <v>26306</v>
       </c>
       <c r="T41" s="13">
         <v>26264</v>
       </c>
       <c r="U41" s="13">
         <v>26216</v>
       </c>
       <c r="V41" s="13">
         <v>26171</v>
       </c>
       <c r="W41" s="13">
         <v>26127</v>
       </c>
       <c r="X41" s="13">
         <v>26071</v>
       </c>
       <c r="Y41" s="13">
         <v>26062</v>
       </c>
       <c r="Z41" s="13">
         <v>26065</v>
       </c>
-      <c r="AA41" s="30">
+      <c r="AA41" s="29">
         <v>26028</v>
       </c>
-      <c r="AB41" s="33">
+      <c r="AB41" s="32">
         <v>26040</v>
       </c>
-      <c r="AC41" s="33">
+      <c r="AC41" s="32">
         <v>50779</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="32">
+        <v>25916</v>
+      </c>
+      <c r="AE41" s="32"/>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="1">
         <v>11258</v>
       </c>
       <c r="C42" s="1">
         <v>11219</v>
       </c>
       <c r="D42" s="1">
         <v>11205</v>
       </c>
       <c r="E42" s="1">
         <v>11185</v>
       </c>
       <c r="F42" s="1">
         <v>11160</v>
       </c>
       <c r="G42" s="11">
         <v>11146</v>
       </c>
       <c r="H42" s="13">
         <v>11150</v>
       </c>
       <c r="I42" s="13">
@@ -13122,61 +13365,65 @@
       </c>
       <c r="S42" s="13">
         <v>10814</v>
       </c>
       <c r="T42" s="13">
         <v>10771</v>
       </c>
       <c r="U42" s="13">
         <v>10714</v>
       </c>
       <c r="V42" s="13">
         <v>10649</v>
       </c>
       <c r="W42" s="13">
         <v>10627</v>
       </c>
       <c r="X42" s="13">
         <v>10592</v>
       </c>
       <c r="Y42" s="13">
         <v>10550</v>
       </c>
       <c r="Z42" s="13">
         <v>10549</v>
       </c>
-      <c r="AA42" s="30">
+      <c r="AA42" s="29">
         <v>10548</v>
       </c>
-      <c r="AB42" s="33">
+      <c r="AB42" s="32">
         <v>10533</v>
       </c>
-      <c r="AC42" s="33">
+      <c r="AC42" s="32">
         <v>19545</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="32">
+        <v>10492</v>
+      </c>
+      <c r="AE42" s="32"/>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="1">
         <v>11370</v>
       </c>
       <c r="C43" s="1">
         <v>11331</v>
       </c>
       <c r="D43" s="1">
         <v>11307</v>
       </c>
       <c r="E43" s="1">
         <v>11295</v>
       </c>
       <c r="F43" s="1">
         <v>11273</v>
       </c>
       <c r="G43" s="11">
         <v>11263</v>
       </c>
       <c r="H43" s="13">
         <v>11234</v>
       </c>
       <c r="I43" s="13">
@@ -13211,61 +13458,65 @@
       </c>
       <c r="S43" s="13">
         <v>11002</v>
       </c>
       <c r="T43" s="13">
         <v>10976</v>
       </c>
       <c r="U43" s="13">
         <v>10951</v>
       </c>
       <c r="V43" s="13">
         <v>10929</v>
       </c>
       <c r="W43" s="13">
         <v>10882</v>
       </c>
       <c r="X43" s="13">
         <v>10855</v>
       </c>
       <c r="Y43" s="13">
         <v>10823</v>
       </c>
       <c r="Z43" s="13">
         <v>10825</v>
       </c>
-      <c r="AA43" s="30">
+      <c r="AA43" s="29">
         <v>10776</v>
       </c>
-      <c r="AB43" s="33">
+      <c r="AB43" s="32">
         <v>10743</v>
       </c>
-      <c r="AC43" s="33">
+      <c r="AC43" s="32">
         <v>20408</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="32">
+        <v>10678</v>
+      </c>
+      <c r="AE43" s="32"/>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="1">
         <v>14838</v>
       </c>
       <c r="C44" s="1">
         <v>14799</v>
       </c>
       <c r="D44" s="1">
         <v>14771</v>
       </c>
       <c r="E44" s="1">
         <v>14762</v>
       </c>
       <c r="F44" s="1">
         <v>14730</v>
       </c>
       <c r="G44" s="11">
         <v>14731</v>
       </c>
       <c r="H44" s="13">
         <v>14703</v>
       </c>
       <c r="I44" s="13">
@@ -13300,61 +13551,65 @@
       </c>
       <c r="S44" s="13">
         <v>14422</v>
       </c>
       <c r="T44" s="13">
         <v>14407</v>
       </c>
       <c r="U44" s="13">
         <v>14378</v>
       </c>
       <c r="V44" s="13">
         <v>14353</v>
       </c>
       <c r="W44" s="13">
         <v>14322</v>
       </c>
       <c r="X44" s="13">
         <v>14268</v>
       </c>
       <c r="Y44" s="13">
         <v>14234</v>
       </c>
       <c r="Z44" s="13">
         <v>14172</v>
       </c>
-      <c r="AA44" s="30">
+      <c r="AA44" s="29">
         <v>14170</v>
       </c>
-      <c r="AB44" s="33">
+      <c r="AB44" s="32">
         <v>14144</v>
       </c>
-      <c r="AC44" s="33">
+      <c r="AC44" s="32">
         <v>28161</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="32">
+        <v>14066</v>
+      </c>
+      <c r="AE44" s="32"/>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="2">
         <v>19227</v>
       </c>
       <c r="C45" s="2">
         <v>19191</v>
       </c>
       <c r="D45" s="2">
         <v>19147</v>
       </c>
       <c r="E45" s="2">
         <v>19108</v>
       </c>
       <c r="F45" s="2">
         <v>19087</v>
       </c>
       <c r="G45" s="14">
         <v>19048</v>
       </c>
       <c r="H45" s="14">
         <v>19045</v>
       </c>
       <c r="I45" s="14">
@@ -13389,72 +13644,76 @@
       </c>
       <c r="S45" s="14">
         <v>18442</v>
       </c>
       <c r="T45" s="14">
         <v>18384</v>
       </c>
       <c r="U45" s="14">
         <v>18303</v>
       </c>
       <c r="V45" s="14">
         <v>18242</v>
       </c>
       <c r="W45" s="14">
         <v>18194</v>
       </c>
       <c r="X45" s="14">
         <v>18128</v>
       </c>
       <c r="Y45" s="14">
         <v>18060</v>
       </c>
       <c r="Z45" s="14">
         <v>17996</v>
       </c>
-      <c r="AA45" s="31">
+      <c r="AA45" s="30">
         <v>17968</v>
       </c>
-      <c r="AB45" s="34">
+      <c r="AB45" s="33">
         <v>17932</v>
       </c>
-      <c r="AC45" s="34">
+      <c r="AC45" s="33">
         <v>34544</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" ht="16.149999999999999" customHeight="1">
+      <c r="AD45" s="33">
+        <v>17871</v>
+      </c>
+      <c r="AE45" s="32"/>
+    </row>
+    <row r="46" spans="1:31" ht="16.149999999999999" customHeight="1">
       <c r="A46" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="3"/>
       <c r="G46"/>
     </row>
-    <row r="47" spans="1:29">
+    <row r="47" spans="1:31">
       <c r="B47" s="3"/>
       <c r="G47"/>
     </row>
-    <row r="48" spans="1:29">
+    <row r="48" spans="1:31">
       <c r="B48" s="3"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="2:2">
       <c r="B49" s="3"/>
     </row>
     <row r="50" spans="2:2">
       <c r="B50" s="3"/>
     </row>
     <row r="51" spans="2:2">
       <c r="B51" s="3"/>
     </row>
     <row r="52" spans="2:2">
       <c r="B52" s="3"/>
     </row>
     <row r="53" spans="2:2">
       <c r="B53" s="3"/>
     </row>
     <row r="54" spans="2:2">
       <c r="B54" s="3"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="3"/>
     </row>
     <row r="56" spans="2:2">
@@ -19613,96 +19872,96 @@
     </row>
     <row r="4" spans="1:37" ht="13.9" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="H5" s="20"/>
       <c r="L5" s="23"/>
       <c r="M5" s="22"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="T5" s="20"/>
       <c r="X5" s="23"/>
       <c r="AK5" s="22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="37"/>
-      <c r="B6" s="35">
+      <c r="A6" s="36"/>
+      <c r="B6" s="34">
         <v>2024</v>
       </c>
-      <c r="C6" s="36"/>
-[...10 lines deleted...]
-      <c r="N6" s="35">
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="34">
         <v>2025</v>
       </c>
-      <c r="O6" s="36"/>
-[...10 lines deleted...]
-      <c r="Z6" s="35">
+      <c r="O6" s="35"/>
+      <c r="P6" s="35"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="35"/>
+      <c r="S6" s="35"/>
+      <c r="T6" s="35"/>
+      <c r="U6" s="35"/>
+      <c r="V6" s="35"/>
+      <c r="W6" s="35"/>
+      <c r="X6" s="35"/>
+      <c r="Y6" s="35"/>
+      <c r="Z6" s="34">
         <v>2026</v>
       </c>
-      <c r="AA6" s="36"/>
-[...9 lines deleted...]
-      <c r="AK6" s="36"/>
+      <c r="AA6" s="35"/>
+      <c r="AB6" s="35"/>
+      <c r="AC6" s="35"/>
+      <c r="AD6" s="35"/>
+      <c r="AE6" s="35"/>
+      <c r="AF6" s="35"/>
+      <c r="AG6" s="35"/>
+      <c r="AH6" s="35"/>
+      <c r="AI6" s="35"/>
+      <c r="AJ6" s="35"/>
+      <c r="AK6" s="35"/>
     </row>
     <row r="7" spans="1:37" ht="33.75">
-      <c r="A7" s="38"/>
+      <c r="A7" s="37"/>
       <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="21" t="s">
@@ -19796,50 +20055,55 @@
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
       <c r="U8" s="18"/>
       <c r="V8" s="18"/>
       <c r="W8" s="18"/>
       <c r="X8" s="18"/>
       <c r="Y8" s="18"/>
+      <c r="Z8" s="19"/>
+      <c r="AA8" s="19"/>
+      <c r="AB8" s="19"/>
+      <c r="AC8" s="19"/>
+      <c r="AD8" s="19"/>
     </row>
     <row r="9" spans="1:37" ht="13.9" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="1">
         <v>591504</v>
       </c>
       <c r="C9" s="1">
         <v>591302</v>
       </c>
       <c r="D9" s="1">
         <v>591258</v>
       </c>
       <c r="E9" s="1">
         <v>591204</v>
       </c>
       <c r="F9" s="1">
         <v>591190</v>
       </c>
       <c r="G9" s="11">
         <v>591122</v>
       </c>
       <c r="H9" s="13">
         <v>591012</v>
@@ -19876,58 +20140,61 @@
       </c>
       <c r="S9" s="13">
         <v>589753</v>
       </c>
       <c r="T9" s="13">
         <v>589530</v>
       </c>
       <c r="U9" s="13">
         <v>589281</v>
       </c>
       <c r="V9" s="13">
         <v>589074</v>
       </c>
       <c r="W9" s="13">
         <v>588841</v>
       </c>
       <c r="X9" s="13">
         <v>588709</v>
       </c>
       <c r="Y9" s="13">
         <v>588566</v>
       </c>
       <c r="Z9" s="13">
         <v>588468</v>
       </c>
-      <c r="AA9" s="33">
+      <c r="AA9" s="32">
         <v>588384</v>
       </c>
-      <c r="AB9" s="33">
+      <c r="AB9" s="32">
         <v>588533</v>
       </c>
-      <c r="AC9" s="33">
+      <c r="AC9" s="32">
         <v>588338</v>
+      </c>
+      <c r="AD9" s="32">
+        <v>588328</v>
       </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="1">
         <v>278336</v>
       </c>
       <c r="C10" s="1">
         <v>278445</v>
       </c>
       <c r="D10" s="1">
         <v>278632</v>
       </c>
       <c r="E10" s="1">
         <v>278860</v>
       </c>
       <c r="F10" s="1">
         <v>279045</v>
       </c>
       <c r="G10" s="11">
         <v>279210</v>
       </c>
       <c r="H10" s="13">
@@ -19965,58 +20232,61 @@
       </c>
       <c r="S10" s="13">
         <v>282436</v>
       </c>
       <c r="T10" s="13">
         <v>282845</v>
       </c>
       <c r="U10" s="13">
         <v>283209</v>
       </c>
       <c r="V10" s="13">
         <v>283744</v>
       </c>
       <c r="W10" s="13">
         <v>284017</v>
       </c>
       <c r="X10" s="13">
         <v>284280</v>
       </c>
       <c r="Y10" s="13">
         <v>284499</v>
       </c>
       <c r="Z10" s="13">
         <v>284582</v>
       </c>
-      <c r="AA10" s="33">
+      <c r="AA10" s="32">
         <v>284797</v>
       </c>
-      <c r="AB10" s="33">
+      <c r="AB10" s="32">
         <v>285168</v>
       </c>
-      <c r="AC10" s="33">
+      <c r="AC10" s="32">
         <v>285347</v>
+      </c>
+      <c r="AD10" s="32">
+        <v>285648</v>
       </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="1">
         <v>40162</v>
       </c>
       <c r="C11" s="1">
         <v>40176</v>
       </c>
       <c r="D11" s="1">
         <v>40144</v>
       </c>
       <c r="E11" s="1">
         <v>40103</v>
       </c>
       <c r="F11" s="1">
         <v>40066</v>
       </c>
       <c r="G11" s="11">
         <v>40071</v>
       </c>
       <c r="H11" s="13">
@@ -20054,58 +20324,61 @@
       </c>
       <c r="S11" s="13">
         <v>39960</v>
       </c>
       <c r="T11" s="13">
         <v>39872</v>
       </c>
       <c r="U11" s="13">
         <v>39833</v>
       </c>
       <c r="V11" s="13">
         <v>39780</v>
       </c>
       <c r="W11" s="13">
         <v>39701</v>
       </c>
       <c r="X11" s="13">
         <v>39649</v>
       </c>
       <c r="Y11" s="13">
         <v>39636</v>
       </c>
       <c r="Z11" s="13">
         <v>39622</v>
       </c>
-      <c r="AA11" s="33">
+      <c r="AA11" s="32">
         <v>39593</v>
       </c>
-      <c r="AB11" s="33">
+      <c r="AB11" s="32">
         <v>39590</v>
       </c>
-      <c r="AC11" s="33">
+      <c r="AC11" s="32">
         <v>39579</v>
+      </c>
+      <c r="AD11" s="32">
+        <v>39571</v>
       </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1">
         <v>5672</v>
       </c>
       <c r="C12" s="1">
         <v>5678</v>
       </c>
       <c r="D12" s="1">
         <v>5674</v>
       </c>
       <c r="E12" s="1">
         <v>5661</v>
       </c>
       <c r="F12" s="1">
         <v>5651</v>
       </c>
       <c r="G12" s="11">
         <v>5654</v>
       </c>
       <c r="H12" s="13">
@@ -20143,58 +20416,61 @@
       </c>
       <c r="S12" s="13">
         <v>5495</v>
       </c>
       <c r="T12" s="13">
         <v>5489</v>
       </c>
       <c r="U12" s="13">
         <v>5444</v>
       </c>
       <c r="V12" s="13">
         <v>5421</v>
       </c>
       <c r="W12" s="13">
         <v>5408</v>
       </c>
       <c r="X12" s="13">
         <v>5411</v>
       </c>
       <c r="Y12" s="13">
         <v>5413</v>
       </c>
       <c r="Z12" s="13">
         <v>5411</v>
       </c>
-      <c r="AA12" s="33">
+      <c r="AA12" s="32">
         <v>5395</v>
       </c>
-      <c r="AB12" s="33">
+      <c r="AB12" s="32">
         <v>5412</v>
       </c>
-      <c r="AC12" s="33">
+      <c r="AC12" s="32">
         <v>5402</v>
+      </c>
+      <c r="AD12" s="32">
+        <v>5429</v>
       </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="1">
         <v>23071</v>
       </c>
       <c r="C13" s="1">
         <v>23059</v>
       </c>
       <c r="D13" s="1">
         <v>23051</v>
       </c>
       <c r="E13" s="1">
         <v>23054</v>
       </c>
       <c r="F13" s="1">
         <v>23046</v>
       </c>
       <c r="G13" s="11">
         <v>23010</v>
       </c>
       <c r="H13" s="13">
@@ -20232,58 +20508,61 @@
       </c>
       <c r="S13" s="13">
         <v>22872</v>
       </c>
       <c r="T13" s="13">
         <v>22852</v>
       </c>
       <c r="U13" s="13">
         <v>22814</v>
       </c>
       <c r="V13" s="13">
         <v>22791</v>
       </c>
       <c r="W13" s="13">
         <v>22741</v>
       </c>
       <c r="X13" s="13">
         <v>22724</v>
       </c>
       <c r="Y13" s="13">
         <v>22698</v>
       </c>
       <c r="Z13" s="13">
         <v>22711</v>
       </c>
-      <c r="AA13" s="33">
+      <c r="AA13" s="32">
         <v>22707</v>
       </c>
-      <c r="AB13" s="33">
+      <c r="AB13" s="32">
         <v>22699</v>
       </c>
-      <c r="AC13" s="33">
+      <c r="AC13" s="32">
         <v>22679</v>
+      </c>
+      <c r="AD13" s="32">
+        <v>22669</v>
       </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="1">
         <v>92900</v>
       </c>
       <c r="C14" s="1">
         <v>92859</v>
       </c>
       <c r="D14" s="1">
         <v>92867</v>
       </c>
       <c r="E14" s="1">
         <v>92840</v>
       </c>
       <c r="F14" s="1">
         <v>92842</v>
       </c>
       <c r="G14" s="11">
         <v>92816</v>
       </c>
       <c r="H14" s="13">
@@ -20321,58 +20600,61 @@
       </c>
       <c r="S14" s="13">
         <v>92384</v>
       </c>
       <c r="T14" s="13">
         <v>92274</v>
       </c>
       <c r="U14" s="13">
         <v>92211</v>
       </c>
       <c r="V14" s="13">
         <v>92070</v>
       </c>
       <c r="W14" s="13">
         <v>92034</v>
       </c>
       <c r="X14" s="13">
         <v>91994</v>
       </c>
       <c r="Y14" s="13">
         <v>91969</v>
       </c>
       <c r="Z14" s="13">
         <v>91979</v>
       </c>
-      <c r="AA14" s="33">
+      <c r="AA14" s="32">
         <v>92015</v>
       </c>
-      <c r="AB14" s="33">
+      <c r="AB14" s="32">
         <v>91973</v>
       </c>
-      <c r="AC14" s="33">
+      <c r="AC14" s="32">
         <v>91934</v>
+      </c>
+      <c r="AD14" s="32">
+        <v>91871</v>
       </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="1">
         <v>29647</v>
       </c>
       <c r="C15" s="1">
         <v>29614</v>
       </c>
       <c r="D15" s="1">
         <v>29581</v>
       </c>
       <c r="E15" s="1">
         <v>29582</v>
       </c>
       <c r="F15" s="1">
         <v>29581</v>
       </c>
       <c r="G15" s="11">
         <v>29553</v>
       </c>
       <c r="H15" s="13">
@@ -20410,94 +20692,98 @@
       </c>
       <c r="S15" s="13">
         <v>29199</v>
       </c>
       <c r="T15" s="13">
         <v>29157</v>
       </c>
       <c r="U15" s="13">
         <v>29163</v>
       </c>
       <c r="V15" s="13">
         <v>29131</v>
       </c>
       <c r="W15" s="13">
         <v>29127</v>
       </c>
       <c r="X15" s="13">
         <v>29116</v>
       </c>
       <c r="Y15" s="13">
         <v>29054</v>
       </c>
       <c r="Z15" s="13">
         <v>29031</v>
       </c>
-      <c r="AA15" s="33">
+      <c r="AA15" s="32">
         <v>29010</v>
       </c>
-      <c r="AB15" s="33">
+      <c r="AB15" s="32">
         <v>28966</v>
       </c>
-      <c r="AC15" s="33">
+      <c r="AC15" s="32">
         <v>28920</v>
+      </c>
+      <c r="AD15" s="32">
+        <v>28914</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="11"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
-      <c r="AA16" s="33"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA16" s="32"/>
+      <c r="AB16" s="32"/>
+      <c r="AC16" s="32"/>
+      <c r="AD16" s="32"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="1">
         <v>29764</v>
       </c>
       <c r="C17" s="1">
         <v>29750</v>
       </c>
       <c r="D17" s="1">
         <v>29715</v>
       </c>
       <c r="E17" s="1">
         <v>29675</v>
       </c>
       <c r="F17" s="1">
         <v>29672</v>
       </c>
       <c r="G17" s="11">
         <v>29617</v>
       </c>
       <c r="H17" s="13">
         <v>29570</v>
       </c>
       <c r="I17" s="13">
@@ -20532,61 +20818,64 @@
       </c>
       <c r="S17" s="13">
         <v>29146</v>
       </c>
       <c r="T17" s="13">
         <v>29058</v>
       </c>
       <c r="U17" s="13">
         <v>28999</v>
       </c>
       <c r="V17" s="13">
         <v>28938</v>
       </c>
       <c r="W17" s="13">
         <v>28896</v>
       </c>
       <c r="X17" s="13">
         <v>28877</v>
       </c>
       <c r="Y17" s="13">
         <v>28835</v>
       </c>
       <c r="Z17" s="13">
         <v>28809</v>
       </c>
-      <c r="AA17" s="33">
+      <c r="AA17" s="32">
         <v>28754</v>
       </c>
-      <c r="AB17" s="33">
+      <c r="AB17" s="32">
         <v>28719</v>
       </c>
-      <c r="AC17" s="33">
+      <c r="AC17" s="32">
         <v>28654</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="32">
+        <v>28621</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1">
         <v>7758</v>
       </c>
       <c r="C18" s="1">
         <v>7747</v>
       </c>
       <c r="D18" s="1">
         <v>7715</v>
       </c>
       <c r="E18" s="1">
         <v>7688</v>
       </c>
       <c r="F18" s="1">
         <v>7675</v>
       </c>
       <c r="G18" s="11">
         <v>7670</v>
       </c>
       <c r="H18" s="13">
         <v>7661</v>
       </c>
       <c r="I18" s="13">
@@ -20621,61 +20910,64 @@
       </c>
       <c r="S18" s="13">
         <v>7290</v>
       </c>
       <c r="T18" s="13">
         <v>7275</v>
       </c>
       <c r="U18" s="13">
         <v>7260</v>
       </c>
       <c r="V18" s="13">
         <v>7252</v>
       </c>
       <c r="W18" s="13">
         <v>7241</v>
       </c>
       <c r="X18" s="13">
         <v>7250</v>
       </c>
       <c r="Y18" s="13">
         <v>7246</v>
       </c>
       <c r="Z18" s="13">
         <v>7220</v>
       </c>
-      <c r="AA18" s="33">
+      <c r="AA18" s="32">
         <v>7203</v>
       </c>
-      <c r="AB18" s="33">
+      <c r="AB18" s="32">
         <v>7199</v>
       </c>
-      <c r="AC18" s="33">
+      <c r="AC18" s="32">
         <v>7196</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="32">
+        <v>7178</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
         <v>25969</v>
       </c>
       <c r="C19" s="1">
         <v>25904</v>
       </c>
       <c r="D19" s="1">
         <v>25881</v>
       </c>
       <c r="E19" s="1">
         <v>25848</v>
       </c>
       <c r="F19" s="1">
         <v>25816</v>
       </c>
       <c r="G19" s="11">
         <v>25848</v>
       </c>
       <c r="H19" s="13">
         <v>25815</v>
       </c>
       <c r="I19" s="13">
@@ -20710,61 +21002,64 @@
       </c>
       <c r="S19" s="13">
         <v>25270</v>
       </c>
       <c r="T19" s="13">
         <v>25214</v>
       </c>
       <c r="U19" s="13">
         <v>25153</v>
       </c>
       <c r="V19" s="13">
         <v>25098</v>
       </c>
       <c r="W19" s="13">
         <v>25053</v>
       </c>
       <c r="X19" s="13">
         <v>24982</v>
       </c>
       <c r="Y19" s="13">
         <v>24940</v>
       </c>
       <c r="Z19" s="13">
         <v>24933</v>
       </c>
-      <c r="AA19" s="33">
+      <c r="AA19" s="32">
         <v>24897</v>
       </c>
-      <c r="AB19" s="33">
+      <c r="AB19" s="32">
         <v>24870</v>
       </c>
-      <c r="AC19" s="33">
+      <c r="AC19" s="32">
         <v>24821</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="32">
+        <v>24773</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="1">
         <v>14630</v>
       </c>
       <c r="C20" s="1">
         <v>14585</v>
       </c>
       <c r="D20" s="1">
         <v>14569</v>
       </c>
       <c r="E20" s="1">
         <v>14545</v>
       </c>
       <c r="F20" s="1">
         <v>14518</v>
       </c>
       <c r="G20" s="11">
         <v>14488</v>
       </c>
       <c r="H20" s="13">
         <v>14473</v>
       </c>
       <c r="I20" s="13">
@@ -20799,61 +21094,64 @@
       </c>
       <c r="S20" s="13">
         <v>13968</v>
       </c>
       <c r="T20" s="13">
         <v>13925</v>
       </c>
       <c r="U20" s="13">
         <v>13840</v>
       </c>
       <c r="V20" s="13">
         <v>13703</v>
       </c>
       <c r="W20" s="13">
         <v>13631</v>
       </c>
       <c r="X20" s="13">
         <v>13565</v>
       </c>
       <c r="Y20" s="13">
         <v>13514</v>
       </c>
       <c r="Z20" s="13">
         <v>13505</v>
       </c>
-      <c r="AA20" s="33">
+      <c r="AA20" s="32">
         <v>13474</v>
       </c>
-      <c r="AB20" s="33">
+      <c r="AB20" s="32">
         <v>13454</v>
       </c>
-      <c r="AC20" s="33">
+      <c r="AC20" s="32">
         <v>13412</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="32">
+        <v>13350</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1">
         <v>10572</v>
       </c>
       <c r="C21" s="1">
         <v>10541</v>
       </c>
       <c r="D21" s="1">
         <v>10531</v>
       </c>
       <c r="E21" s="1">
         <v>10510</v>
       </c>
       <c r="F21" s="1">
         <v>10485</v>
       </c>
       <c r="G21" s="11">
         <v>10458</v>
       </c>
       <c r="H21" s="13">
         <v>10423</v>
       </c>
       <c r="I21" s="13">
@@ -20888,61 +21186,64 @@
       </c>
       <c r="S21" s="13">
         <v>10080</v>
       </c>
       <c r="T21" s="13">
         <v>10034</v>
       </c>
       <c r="U21" s="13">
         <v>9969</v>
       </c>
       <c r="V21" s="13">
         <v>9927</v>
       </c>
       <c r="W21" s="13">
         <v>9866</v>
       </c>
       <c r="X21" s="13">
         <v>9819</v>
       </c>
       <c r="Y21" s="13">
         <v>9786</v>
       </c>
       <c r="Z21" s="13">
         <v>9768</v>
       </c>
-      <c r="AA21" s="33">
+      <c r="AA21" s="32">
         <v>9721</v>
       </c>
-      <c r="AB21" s="33">
+      <c r="AB21" s="32">
         <v>9722</v>
       </c>
-      <c r="AC21" s="33">
+      <c r="AC21" s="32">
         <v>9694</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="32">
+        <v>9655</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="1">
         <v>14968</v>
       </c>
       <c r="C22" s="1">
         <v>14921</v>
       </c>
       <c r="D22" s="1">
         <v>14904</v>
       </c>
       <c r="E22" s="1">
         <v>14878</v>
       </c>
       <c r="F22" s="1">
         <v>14858</v>
       </c>
       <c r="G22" s="11">
         <v>14854</v>
       </c>
       <c r="H22" s="13">
         <v>14815</v>
       </c>
       <c r="I22" s="13">
@@ -20977,61 +21278,64 @@
       </c>
       <c r="S22" s="13">
         <v>14458</v>
       </c>
       <c r="T22" s="13">
         <v>14394</v>
       </c>
       <c r="U22" s="13">
         <v>14352</v>
       </c>
       <c r="V22" s="13">
         <v>14305</v>
       </c>
       <c r="W22" s="13">
         <v>14267</v>
       </c>
       <c r="X22" s="13">
         <v>14237</v>
       </c>
       <c r="Y22" s="13">
         <v>14204</v>
       </c>
       <c r="Z22" s="13">
         <v>14171</v>
       </c>
-      <c r="AA22" s="33">
+      <c r="AA22" s="32">
         <v>14129</v>
       </c>
-      <c r="AB22" s="33">
+      <c r="AB22" s="32">
         <v>14127</v>
       </c>
-      <c r="AC22" s="33">
+      <c r="AC22" s="32">
         <v>14070</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="32">
+        <v>14057</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="1">
         <v>18055</v>
       </c>
       <c r="C23" s="1">
         <v>18023</v>
       </c>
       <c r="D23" s="1">
         <v>17994</v>
       </c>
       <c r="E23" s="1">
         <v>17960</v>
       </c>
       <c r="F23" s="1">
         <v>17935</v>
       </c>
       <c r="G23" s="11">
         <v>17873</v>
       </c>
       <c r="H23" s="13">
         <v>17811</v>
       </c>
       <c r="I23" s="13">
@@ -21066,93 +21370,98 @@
       </c>
       <c r="S23" s="13">
         <v>17195</v>
       </c>
       <c r="T23" s="13">
         <v>17141</v>
       </c>
       <c r="U23" s="13">
         <v>17034</v>
       </c>
       <c r="V23" s="13">
         <v>16914</v>
       </c>
       <c r="W23" s="13">
         <v>16859</v>
       </c>
       <c r="X23" s="13">
         <v>16805</v>
       </c>
       <c r="Y23" s="13">
         <v>16772</v>
       </c>
       <c r="Z23" s="13">
         <v>16726</v>
       </c>
-      <c r="AA23" s="33">
+      <c r="AA23" s="32">
         <v>16689</v>
       </c>
-      <c r="AB23" s="33">
+      <c r="AB23" s="32">
         <v>16634</v>
       </c>
-      <c r="AC23" s="33">
+      <c r="AC23" s="32">
         <v>16630</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD23" s="32">
+        <v>16592</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="26"/>
-      <c r="Y24" s="27"/>
-[...4 lines deleted...]
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="Y24" s="41"/>
+      <c r="Z24" s="39"/>
+      <c r="AA24" s="41"/>
+      <c r="AB24" s="41"/>
+      <c r="AC24" s="41"/>
+      <c r="AD24" s="41"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="1">
         <v>489167</v>
       </c>
       <c r="C25" s="1">
         <v>489184</v>
       </c>
       <c r="D25" s="1">
         <v>489292</v>
       </c>
       <c r="E25" s="1">
         <v>489413</v>
       </c>
       <c r="F25" s="1">
         <v>489533</v>
       </c>
       <c r="G25" s="11">
         <v>489578</v>
       </c>
       <c r="H25" s="13">
         <v>489704</v>
       </c>
       <c r="I25" s="13">
@@ -21187,61 +21496,64 @@
       </c>
       <c r="S25" s="13">
         <v>491512</v>
       </c>
       <c r="T25" s="13">
         <v>491583</v>
       </c>
       <c r="U25" s="13">
         <v>491728</v>
       </c>
       <c r="V25" s="13">
         <v>491943</v>
       </c>
       <c r="W25" s="13">
         <v>492035</v>
       </c>
       <c r="X25" s="13">
         <v>492166</v>
       </c>
       <c r="Y25" s="13">
         <v>492235</v>
       </c>
       <c r="Z25" s="13">
         <v>492280</v>
       </c>
-      <c r="AA25" s="33">
+      <c r="AA25" s="32">
         <v>492457</v>
       </c>
-      <c r="AB25" s="33">
+      <c r="AB25" s="32">
         <v>492758</v>
       </c>
-      <c r="AC25" s="33">
+      <c r="AC25" s="32">
         <v>492775</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="32">
+        <v>492983</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="1">
         <v>278235</v>
       </c>
       <c r="C26" s="1">
         <v>278344</v>
       </c>
       <c r="D26" s="1">
         <v>278531</v>
       </c>
       <c r="E26" s="1">
         <v>278759</v>
       </c>
       <c r="F26" s="1">
         <v>278944</v>
       </c>
       <c r="G26" s="11">
         <v>279109</v>
       </c>
       <c r="H26" s="13">
         <v>279367</v>
       </c>
       <c r="I26" s="13">
@@ -21276,61 +21588,64 @@
       </c>
       <c r="S26" s="13">
         <v>282436</v>
       </c>
       <c r="T26" s="13">
         <v>282845</v>
       </c>
       <c r="U26" s="13">
         <v>283209</v>
       </c>
       <c r="V26" s="13">
         <v>283744</v>
       </c>
       <c r="W26" s="13">
         <v>284017</v>
       </c>
       <c r="X26" s="13">
         <v>284280</v>
       </c>
       <c r="Y26" s="13">
         <v>284499</v>
       </c>
       <c r="Z26" s="13">
         <v>284582</v>
       </c>
-      <c r="AA26" s="33">
+      <c r="AA26" s="32">
         <v>284797</v>
       </c>
-      <c r="AB26" s="33">
+      <c r="AB26" s="32">
         <v>285168</v>
       </c>
-      <c r="AC26" s="33">
+      <c r="AC26" s="32">
         <v>285347</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="32">
+        <v>285648</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="1">
         <v>40162</v>
       </c>
       <c r="C27" s="1">
         <v>40176</v>
       </c>
       <c r="D27" s="1">
         <v>40144</v>
       </c>
       <c r="E27" s="1">
         <v>40103</v>
       </c>
       <c r="F27" s="1">
         <v>40066</v>
       </c>
       <c r="G27" s="11">
         <v>40071</v>
       </c>
       <c r="H27" s="13">
         <v>40028</v>
       </c>
       <c r="I27" s="13">
@@ -21365,61 +21680,64 @@
       </c>
       <c r="S27" s="13">
         <v>39960</v>
       </c>
       <c r="T27" s="13">
         <v>39872</v>
       </c>
       <c r="U27" s="13">
         <v>39833</v>
       </c>
       <c r="V27" s="13">
         <v>39780</v>
       </c>
       <c r="W27" s="13">
         <v>39701</v>
       </c>
       <c r="X27" s="13">
         <v>39649</v>
       </c>
       <c r="Y27" s="13">
         <v>39636</v>
       </c>
       <c r="Z27" s="13">
         <v>39622</v>
       </c>
-      <c r="AA27" s="33">
+      <c r="AA27" s="32">
         <v>39593</v>
       </c>
-      <c r="AB27" s="33">
+      <c r="AB27" s="32">
         <v>39590</v>
       </c>
-      <c r="AC27" s="33">
+      <c r="AC27" s="32">
         <v>39579</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="32">
+        <v>39571</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="1">
         <v>5672</v>
       </c>
       <c r="C28" s="1">
         <v>5678</v>
       </c>
       <c r="D28" s="1">
         <v>5674</v>
       </c>
       <c r="E28" s="1">
         <v>5661</v>
       </c>
       <c r="F28" s="1">
         <v>5651</v>
       </c>
       <c r="G28" s="11">
         <v>5654</v>
       </c>
       <c r="H28" s="13">
         <v>5646</v>
       </c>
       <c r="I28" s="13">
@@ -21454,61 +21772,64 @@
       </c>
       <c r="S28" s="13">
         <v>5495</v>
       </c>
       <c r="T28" s="13">
         <v>5489</v>
       </c>
       <c r="U28" s="13">
         <v>5444</v>
       </c>
       <c r="V28" s="13">
         <v>5421</v>
       </c>
       <c r="W28" s="13">
         <v>5408</v>
       </c>
       <c r="X28" s="13">
         <v>5411</v>
       </c>
       <c r="Y28" s="13">
         <v>5413</v>
       </c>
       <c r="Z28" s="13">
         <v>5411</v>
       </c>
-      <c r="AA28" s="33">
+      <c r="AA28" s="32">
         <v>5395</v>
       </c>
-      <c r="AB28" s="33">
+      <c r="AB28" s="32">
         <v>5412</v>
       </c>
-      <c r="AC28" s="33">
+      <c r="AC28" s="32">
         <v>5402</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="32">
+        <v>5429</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="1">
         <v>23071</v>
       </c>
       <c r="C29" s="1">
         <v>23059</v>
       </c>
       <c r="D29" s="1">
         <v>23051</v>
       </c>
       <c r="E29" s="1">
         <v>23054</v>
       </c>
       <c r="F29" s="1">
         <v>23046</v>
       </c>
       <c r="G29" s="11">
         <v>23010</v>
       </c>
       <c r="H29" s="13">
         <v>22984</v>
       </c>
       <c r="I29" s="13">
@@ -21543,61 +21864,64 @@
       </c>
       <c r="S29" s="13">
         <v>22872</v>
       </c>
       <c r="T29" s="13">
         <v>22852</v>
       </c>
       <c r="U29" s="13">
         <v>22814</v>
       </c>
       <c r="V29" s="13">
         <v>22791</v>
       </c>
       <c r="W29" s="13">
         <v>22741</v>
       </c>
       <c r="X29" s="13">
         <v>22724</v>
       </c>
       <c r="Y29" s="13">
         <v>22698</v>
       </c>
       <c r="Z29" s="13">
         <v>22711</v>
       </c>
-      <c r="AA29" s="33">
+      <c r="AA29" s="32">
         <v>22707</v>
       </c>
-      <c r="AB29" s="33">
+      <c r="AB29" s="32">
         <v>22699</v>
       </c>
-      <c r="AC29" s="33">
+      <c r="AC29" s="32">
         <v>22679</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="32">
+        <v>22669</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="1">
         <v>92900</v>
       </c>
       <c r="C30" s="1">
         <v>92859</v>
       </c>
       <c r="D30" s="1">
         <v>92867</v>
       </c>
       <c r="E30" s="1">
         <v>92840</v>
       </c>
       <c r="F30" s="1">
         <v>92842</v>
       </c>
       <c r="G30" s="11">
         <v>92816</v>
       </c>
       <c r="H30" s="13">
         <v>92805</v>
       </c>
       <c r="I30" s="13">
@@ -21632,61 +21956,64 @@
       </c>
       <c r="S30" s="13">
         <v>92384</v>
       </c>
       <c r="T30" s="13">
         <v>92274</v>
       </c>
       <c r="U30" s="13">
         <v>92211</v>
       </c>
       <c r="V30" s="13">
         <v>92070</v>
       </c>
       <c r="W30" s="13">
         <v>92034</v>
       </c>
       <c r="X30" s="13">
         <v>91994</v>
       </c>
       <c r="Y30" s="13">
         <v>91969</v>
       </c>
       <c r="Z30" s="13">
         <v>91979</v>
       </c>
-      <c r="AA30" s="33">
+      <c r="AA30" s="32">
         <v>92015</v>
       </c>
-      <c r="AB30" s="33">
+      <c r="AB30" s="32">
         <v>91973</v>
       </c>
-      <c r="AC30" s="33">
+      <c r="AC30" s="32">
         <v>91934</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="32">
+        <v>91871</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="1">
         <v>29647</v>
       </c>
       <c r="C31" s="1">
         <v>29614</v>
       </c>
       <c r="D31" s="1">
         <v>29581</v>
       </c>
       <c r="E31" s="1">
         <v>29582</v>
       </c>
       <c r="F31" s="1">
         <v>29581</v>
       </c>
       <c r="G31" s="11">
         <v>29553</v>
       </c>
       <c r="H31" s="13">
         <v>29513</v>
       </c>
       <c r="I31" s="13">
@@ -21721,94 +22048,98 @@
       </c>
       <c r="S31" s="13">
         <v>29199</v>
       </c>
       <c r="T31" s="13">
         <v>29157</v>
       </c>
       <c r="U31" s="13">
         <v>29163</v>
       </c>
       <c r="V31" s="13">
         <v>29131</v>
       </c>
       <c r="W31" s="13">
         <v>29127</v>
       </c>
       <c r="X31" s="13">
         <v>29116</v>
       </c>
       <c r="Y31" s="13">
         <v>29054</v>
       </c>
       <c r="Z31" s="13">
         <v>29031</v>
       </c>
-      <c r="AA31" s="33">
+      <c r="AA31" s="32">
         <v>29010</v>
       </c>
-      <c r="AB31" s="33">
+      <c r="AB31" s="32">
         <v>28966</v>
       </c>
-      <c r="AC31" s="33">
+      <c r="AC31" s="32">
         <v>28920</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="32">
+        <v>28914</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="11"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
-      <c r="AA32" s="33"/>
-[...3 lines deleted...]
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA32" s="32"/>
+      <c r="AB32" s="32"/>
+      <c r="AC32" s="32"/>
+      <c r="AD32" s="32"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="1">
         <v>14797</v>
       </c>
       <c r="C33" s="1">
         <v>14775</v>
       </c>
       <c r="D33" s="1">
         <v>14769</v>
       </c>
       <c r="E33" s="1">
         <v>14749</v>
       </c>
       <c r="F33" s="1">
         <v>14736</v>
       </c>
       <c r="G33" s="11">
         <v>14713</v>
       </c>
       <c r="H33" s="13">
         <v>14711</v>
       </c>
       <c r="I33" s="13">
@@ -21843,61 +22174,64 @@
       </c>
       <c r="S33" s="13">
         <v>14634</v>
       </c>
       <c r="T33" s="13">
         <v>14573</v>
       </c>
       <c r="U33" s="13">
         <v>14552</v>
       </c>
       <c r="V33" s="13">
         <v>14549</v>
       </c>
       <c r="W33" s="13">
         <v>14558</v>
       </c>
       <c r="X33" s="13">
         <v>14562</v>
       </c>
       <c r="Y33" s="13">
         <v>14547</v>
       </c>
       <c r="Z33" s="13">
         <v>14532</v>
       </c>
-      <c r="AA33" s="33">
+      <c r="AA33" s="32">
         <v>14526</v>
       </c>
-      <c r="AB33" s="33">
+      <c r="AB33" s="32">
         <v>14536</v>
       </c>
-      <c r="AC33" s="33">
+      <c r="AC33" s="32">
         <v>14516</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="32">
+        <v>14501</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="1">
         <v>4683</v>
       </c>
       <c r="C34" s="1">
         <v>4679</v>
       </c>
       <c r="D34" s="1">
         <v>4675</v>
       </c>
       <c r="E34" s="1">
         <v>4665</v>
       </c>
       <c r="F34" s="1">
         <v>4667</v>
       </c>
       <c r="G34" s="11">
         <v>4652</v>
       </c>
       <c r="H34" s="13">
         <v>4650</v>
       </c>
       <c r="I34" s="13">
@@ -21932,94 +22266,98 @@
       </c>
       <c r="S34" s="13">
         <v>4532</v>
       </c>
       <c r="T34" s="13">
         <v>4521</v>
       </c>
       <c r="U34" s="13">
         <v>4502</v>
       </c>
       <c r="V34" s="13">
         <v>4457</v>
       </c>
       <c r="W34" s="13">
         <v>4449</v>
       </c>
       <c r="X34" s="13">
         <v>4430</v>
       </c>
       <c r="Y34" s="13">
         <v>4419</v>
       </c>
       <c r="Z34" s="13">
         <v>4412</v>
       </c>
-      <c r="AA34" s="33">
+      <c r="AA34" s="32">
         <v>4414</v>
       </c>
-      <c r="AB34" s="33">
+      <c r="AB34" s="32">
         <v>4414</v>
       </c>
-      <c r="AC34" s="33">
+      <c r="AC34" s="32">
         <v>4398</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD34" s="32">
+        <v>4380</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
-      <c r="Y35" s="27"/>
-[...5 lines deleted...]
-    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="Y35" s="41"/>
+      <c r="Z35" s="41"/>
+      <c r="AA35" s="41"/>
+      <c r="AB35" s="41"/>
+      <c r="AC35" s="41"/>
+      <c r="AD35" s="41"/>
+    </row>
+    <row r="36" spans="1:30" ht="13.9" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1">
         <v>102337</v>
       </c>
       <c r="C36" s="1">
         <v>102118</v>
       </c>
       <c r="D36" s="1">
         <v>101966</v>
       </c>
       <c r="E36" s="1">
         <v>101791</v>
       </c>
       <c r="F36" s="1">
         <v>101657</v>
       </c>
       <c r="G36" s="11">
         <v>101544</v>
       </c>
       <c r="H36" s="13">
         <v>101308</v>
       </c>
       <c r="I36" s="13">
@@ -22054,61 +22392,64 @@
       </c>
       <c r="S36" s="13">
         <v>98241</v>
       </c>
       <c r="T36" s="13">
         <v>97947</v>
       </c>
       <c r="U36" s="13">
         <v>97553</v>
       </c>
       <c r="V36" s="13">
         <v>97131</v>
       </c>
       <c r="W36" s="13">
         <v>96806</v>
       </c>
       <c r="X36" s="13">
         <v>96543</v>
       </c>
       <c r="Y36" s="13">
         <v>96331</v>
       </c>
       <c r="Z36" s="13">
         <v>96188</v>
       </c>
-      <c r="AA36" s="33">
+      <c r="AA36" s="32">
         <v>95927</v>
       </c>
-      <c r="AB36" s="33">
+      <c r="AB36" s="32">
         <v>95775</v>
       </c>
-      <c r="AC36" s="33">
+      <c r="AC36" s="32">
         <v>95563</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="32">
+        <v>95345</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>101</v>
       </c>
       <c r="D37" s="1">
         <v>101</v>
       </c>
       <c r="E37" s="1">
         <v>101</v>
       </c>
       <c r="F37" s="1">
         <v>101</v>
       </c>
       <c r="G37" s="11">
         <v>101</v>
       </c>
       <c r="H37" s="13">
         <v>101</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -22143,94 +22484,98 @@
       </c>
       <c r="S37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="T37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="U37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="W37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="X37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="AA37" s="33" t="s">
+      <c r="AA37" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="AB37" s="33" t="s">
+      <c r="AB37" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="AC37" s="33" t="s">
+      <c r="AC37" s="32" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="11"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
       <c r="Z38" s="13"/>
-      <c r="AA38" s="33"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA38" s="32"/>
+      <c r="AB38" s="32"/>
+      <c r="AC38" s="32"/>
+      <c r="AD38" s="32"/>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="1">
         <v>14967</v>
       </c>
       <c r="C39" s="1">
         <v>14975</v>
       </c>
       <c r="D39" s="1">
         <v>14946</v>
       </c>
       <c r="E39" s="1">
         <v>14926</v>
       </c>
       <c r="F39" s="1">
         <v>14936</v>
       </c>
       <c r="G39" s="11">
         <v>14904</v>
       </c>
       <c r="H39" s="13">
         <v>14859</v>
       </c>
       <c r="I39" s="13">
@@ -22265,61 +22610,64 @@
       </c>
       <c r="S39" s="13">
         <v>14512</v>
       </c>
       <c r="T39" s="13">
         <v>14485</v>
       </c>
       <c r="U39" s="13">
         <v>14447</v>
       </c>
       <c r="V39" s="13">
         <v>14389</v>
       </c>
       <c r="W39" s="13">
         <v>14338</v>
       </c>
       <c r="X39" s="13">
         <v>14315</v>
       </c>
       <c r="Y39" s="13">
         <v>14288</v>
       </c>
       <c r="Z39" s="13">
         <v>14277</v>
       </c>
-      <c r="AA39" s="33">
+      <c r="AA39" s="32">
         <v>14228</v>
       </c>
-      <c r="AB39" s="33">
+      <c r="AB39" s="32">
         <v>14183</v>
       </c>
-      <c r="AC39" s="33">
+      <c r="AC39" s="32">
         <v>14138</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="32">
+        <v>14120</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="1">
         <v>7758</v>
       </c>
       <c r="C40" s="1">
         <v>7747</v>
       </c>
       <c r="D40" s="1">
         <v>7715</v>
       </c>
       <c r="E40" s="1">
         <v>7688</v>
       </c>
       <c r="F40" s="1">
         <v>7675</v>
       </c>
       <c r="G40" s="11">
         <v>7670</v>
       </c>
       <c r="H40" s="13">
         <v>7661</v>
       </c>
       <c r="I40" s="13">
@@ -22354,61 +22702,64 @@
       </c>
       <c r="S40" s="13">
         <v>7290</v>
       </c>
       <c r="T40" s="13">
         <v>7275</v>
       </c>
       <c r="U40" s="13">
         <v>7260</v>
       </c>
       <c r="V40" s="13">
         <v>7252</v>
       </c>
       <c r="W40" s="13">
         <v>7241</v>
       </c>
       <c r="X40" s="13">
         <v>7250</v>
       </c>
       <c r="Y40" s="13">
         <v>7246</v>
       </c>
       <c r="Z40" s="13">
         <v>7220</v>
       </c>
-      <c r="AA40" s="33">
+      <c r="AA40" s="32">
         <v>7203</v>
       </c>
-      <c r="AB40" s="33">
+      <c r="AB40" s="32">
         <v>7199</v>
       </c>
-      <c r="AC40" s="33">
+      <c r="AC40" s="32">
         <v>7196</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="32">
+        <v>7178</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1">
         <v>25969</v>
       </c>
       <c r="C41" s="1">
         <v>25904</v>
       </c>
       <c r="D41" s="1">
         <v>25881</v>
       </c>
       <c r="E41" s="1">
         <v>25848</v>
       </c>
       <c r="F41" s="1">
         <v>25816</v>
       </c>
       <c r="G41" s="11">
         <v>25848</v>
       </c>
       <c r="H41" s="13">
         <v>25815</v>
       </c>
       <c r="I41" s="13">
@@ -22443,61 +22794,64 @@
       </c>
       <c r="S41" s="13">
         <v>25270</v>
       </c>
       <c r="T41" s="13">
         <v>25214</v>
       </c>
       <c r="U41" s="13">
         <v>25153</v>
       </c>
       <c r="V41" s="13">
         <v>25098</v>
       </c>
       <c r="W41" s="13">
         <v>25053</v>
       </c>
       <c r="X41" s="13">
         <v>24982</v>
       </c>
       <c r="Y41" s="13">
         <v>24940</v>
       </c>
       <c r="Z41" s="13">
         <v>24933</v>
       </c>
-      <c r="AA41" s="33">
+      <c r="AA41" s="32">
         <v>24897</v>
       </c>
-      <c r="AB41" s="33">
+      <c r="AB41" s="32">
         <v>24870</v>
       </c>
-      <c r="AC41" s="33">
+      <c r="AC41" s="32">
         <v>24821</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="32">
+        <v>24773</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="1">
         <v>9947</v>
       </c>
       <c r="C42" s="1">
         <v>9906</v>
       </c>
       <c r="D42" s="1">
         <v>9894</v>
       </c>
       <c r="E42" s="1">
         <v>9880</v>
       </c>
       <c r="F42" s="1">
         <v>9851</v>
       </c>
       <c r="G42" s="11">
         <v>9836</v>
       </c>
       <c r="H42" s="13">
         <v>9823</v>
       </c>
       <c r="I42" s="13">
@@ -22532,61 +22886,64 @@
       </c>
       <c r="S42" s="13">
         <v>9436</v>
       </c>
       <c r="T42" s="13">
         <v>9404</v>
       </c>
       <c r="U42" s="13">
         <v>9338</v>
       </c>
       <c r="V42" s="13">
         <v>9246</v>
       </c>
       <c r="W42" s="13">
         <v>9182</v>
       </c>
       <c r="X42" s="13">
         <v>9135</v>
       </c>
       <c r="Y42" s="13">
         <v>9095</v>
       </c>
       <c r="Z42" s="13">
         <v>9093</v>
       </c>
-      <c r="AA42" s="33">
+      <c r="AA42" s="32">
         <v>9060</v>
       </c>
-      <c r="AB42" s="33">
+      <c r="AB42" s="32">
         <v>9040</v>
       </c>
-      <c r="AC42" s="33">
+      <c r="AC42" s="32">
         <v>9014</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="32">
+        <v>8970</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="1">
         <v>10572</v>
       </c>
       <c r="C43" s="1">
         <v>10541</v>
       </c>
       <c r="D43" s="1">
         <v>10531</v>
       </c>
       <c r="E43" s="1">
         <v>10510</v>
       </c>
       <c r="F43" s="1">
         <v>10485</v>
       </c>
       <c r="G43" s="11">
         <v>10458</v>
       </c>
       <c r="H43" s="13">
         <v>10423</v>
       </c>
       <c r="I43" s="13">
@@ -22621,61 +22978,64 @@
       </c>
       <c r="S43" s="13">
         <v>10080</v>
       </c>
       <c r="T43" s="13">
         <v>10034</v>
       </c>
       <c r="U43" s="13">
         <v>9969</v>
       </c>
       <c r="V43" s="13">
         <v>9927</v>
       </c>
       <c r="W43" s="13">
         <v>9866</v>
       </c>
       <c r="X43" s="13">
         <v>9819</v>
       </c>
       <c r="Y43" s="13">
         <v>9786</v>
       </c>
       <c r="Z43" s="13">
         <v>9768</v>
       </c>
-      <c r="AA43" s="33">
+      <c r="AA43" s="32">
         <v>9721</v>
       </c>
-      <c r="AB43" s="33">
+      <c r="AB43" s="32">
         <v>9722</v>
       </c>
-      <c r="AC43" s="33">
+      <c r="AC43" s="32">
         <v>9694</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="32">
+        <v>9655</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="1">
         <v>14968</v>
       </c>
       <c r="C44" s="1">
         <v>14921</v>
       </c>
       <c r="D44" s="1">
         <v>14904</v>
       </c>
       <c r="E44" s="1">
         <v>14878</v>
       </c>
       <c r="F44" s="1">
         <v>14858</v>
       </c>
       <c r="G44" s="11">
         <v>14854</v>
       </c>
       <c r="H44" s="13">
         <v>14815</v>
       </c>
       <c r="I44" s="13">
@@ -22710,61 +23070,64 @@
       </c>
       <c r="S44" s="13">
         <v>14458</v>
       </c>
       <c r="T44" s="13">
         <v>14394</v>
       </c>
       <c r="U44" s="13">
         <v>14352</v>
       </c>
       <c r="V44" s="13">
         <v>14305</v>
       </c>
       <c r="W44" s="13">
         <v>14267</v>
       </c>
       <c r="X44" s="13">
         <v>14237</v>
       </c>
       <c r="Y44" s="13">
         <v>14204</v>
       </c>
       <c r="Z44" s="13">
         <v>14171</v>
       </c>
-      <c r="AA44" s="33">
+      <c r="AA44" s="32">
         <v>14129</v>
       </c>
-      <c r="AB44" s="33">
+      <c r="AB44" s="32">
         <v>14127</v>
       </c>
-      <c r="AC44" s="33">
+      <c r="AC44" s="32">
         <v>14070</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="32">
+        <v>14057</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="2">
         <v>18055</v>
       </c>
       <c r="C45" s="2">
         <v>18023</v>
       </c>
       <c r="D45" s="2">
         <v>17994</v>
       </c>
       <c r="E45" s="2">
         <v>17960</v>
       </c>
       <c r="F45" s="2">
         <v>17935</v>
       </c>
       <c r="G45" s="14">
         <v>17873</v>
       </c>
       <c r="H45" s="14">
         <v>17811</v>
       </c>
       <c r="I45" s="14">
@@ -22799,71 +23162,74 @@
       </c>
       <c r="S45" s="14">
         <v>17195</v>
       </c>
       <c r="T45" s="14">
         <v>17141</v>
       </c>
       <c r="U45" s="14">
         <v>17034</v>
       </c>
       <c r="V45" s="14">
         <v>16914</v>
       </c>
       <c r="W45" s="14">
         <v>16859</v>
       </c>
       <c r="X45" s="14">
         <v>16805</v>
       </c>
       <c r="Y45" s="14">
         <v>16772</v>
       </c>
       <c r="Z45" s="14">
         <v>16726</v>
       </c>
-      <c r="AA45" s="34">
+      <c r="AA45" s="33">
         <v>16689</v>
       </c>
-      <c r="AB45" s="34">
+      <c r="AB45" s="33">
         <v>16634</v>
       </c>
-      <c r="AC45" s="34">
+      <c r="AC45" s="33">
         <v>16630</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" ht="16.149999999999999" customHeight="1">
+      <c r="AD45" s="33">
+        <v>16592</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" ht="16.149999999999999" customHeight="1">
       <c r="A46" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="3"/>
       <c r="G46" s="11"/>
     </row>
-    <row r="47" spans="1:29">
+    <row r="47" spans="1:30">
       <c r="B47" s="3"/>
     </row>
-    <row r="48" spans="1:29">
+    <row r="48" spans="1:30">
       <c r="B48" s="3"/>
     </row>
     <row r="49" spans="2:2">
       <c r="B49" s="3"/>
     </row>
     <row r="50" spans="2:2">
       <c r="B50" s="3"/>
     </row>
     <row r="51" spans="2:2">
       <c r="B51" s="3"/>
     </row>
     <row r="52" spans="2:2">
       <c r="B52" s="3"/>
     </row>
     <row r="53" spans="2:2">
       <c r="B53" s="3"/>
     </row>
     <row r="54" spans="2:2">
       <c r="B54" s="3"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="3"/>
     </row>
     <row r="56" spans="2:2">
       <c r="B56" s="3"/>