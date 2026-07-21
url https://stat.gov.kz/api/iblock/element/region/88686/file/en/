--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="28710" windowHeight="11955"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="1" r:id="rId1"/>
     <sheet name="Men" sheetId="2" r:id="rId2"/>
     <sheet name="Women" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="297" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="36">
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Temirtau C.A.</t>
   </si>
   <si>
     <t>Shakhtinsk C.A.</t>
   </si>
   <si>
     <t>Districts:</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Aktogay</t>
   </si>
   <si>
     <t>Bukhar zhyrau</t>
   </si>
   <si>
@@ -380,73 +380,73 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -804,96 +804,96 @@
     </row>
     <row r="4" spans="1:37" ht="13.9" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="H5" s="20"/>
       <c r="L5" s="23"/>
       <c r="M5" s="22"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="T5" s="20"/>
       <c r="X5" s="23"/>
       <c r="AK5" s="22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="36"/>
-      <c r="B6" s="34">
+      <c r="A6" s="40"/>
+      <c r="B6" s="38">
         <v>2024</v>
       </c>
-      <c r="C6" s="35"/>
-[...10 lines deleted...]
-      <c r="N6" s="34">
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="38">
         <v>2025</v>
       </c>
-      <c r="O6" s="35"/>
-[...10 lines deleted...]
-      <c r="Z6" s="34">
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="38">
         <v>2026</v>
       </c>
-      <c r="AA6" s="35"/>
-[...9 lines deleted...]
-      <c r="AK6" s="35"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
+      <c r="AH6" s="39"/>
+      <c r="AI6" s="39"/>
+      <c r="AJ6" s="39"/>
+      <c r="AK6" s="39"/>
     </row>
     <row r="7" spans="1:37" ht="33.75">
-      <c r="A7" s="37"/>
+      <c r="A7" s="41"/>
       <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="21" t="s">
@@ -1081,52 +1081,55 @@
       </c>
       <c r="V9" s="13">
         <v>1132162</v>
       </c>
       <c r="W9" s="13">
         <v>1131818</v>
       </c>
       <c r="X9" s="13">
         <v>1131589</v>
       </c>
       <c r="Y9" s="13">
         <v>1131438</v>
       </c>
       <c r="Z9" s="13">
         <v>1131287</v>
       </c>
       <c r="AA9" s="27">
         <v>1131435</v>
       </c>
       <c r="AB9" s="32">
         <v>1131613</v>
       </c>
       <c r="AC9" s="32">
         <v>1131200</v>
       </c>
-      <c r="AD9" s="38">
+      <c r="AD9" s="34">
         <v>1131090</v>
+      </c>
+      <c r="AE9" s="34">
+        <v>1130733</v>
       </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="1">
         <v>520670</v>
       </c>
       <c r="C10" s="1">
         <v>521010</v>
       </c>
       <c r="D10" s="1">
         <v>521391</v>
       </c>
       <c r="E10" s="1">
         <v>521847</v>
       </c>
       <c r="F10" s="11">
         <v>522307</v>
       </c>
       <c r="G10" s="11">
         <v>522634</v>
       </c>
       <c r="H10" s="13">
@@ -1173,52 +1176,55 @@
       </c>
       <c r="V10" s="13">
         <v>531521</v>
       </c>
       <c r="W10" s="13">
         <v>531985</v>
       </c>
       <c r="X10" s="13">
         <v>532515</v>
       </c>
       <c r="Y10" s="13">
         <v>533034</v>
       </c>
       <c r="Z10" s="13">
         <v>533314</v>
       </c>
       <c r="AA10" s="27">
         <v>533928</v>
       </c>
       <c r="AB10" s="32">
         <v>534486</v>
       </c>
       <c r="AC10" s="32">
         <v>534871</v>
       </c>
-      <c r="AD10" s="38">
+      <c r="AD10" s="34">
         <v>535349</v>
+      </c>
+      <c r="AE10" s="34">
+        <v>535532</v>
       </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="1">
         <v>77488</v>
       </c>
       <c r="C11" s="1">
         <v>77482</v>
       </c>
       <c r="D11" s="1">
         <v>77460</v>
       </c>
       <c r="E11" s="1">
         <v>77407</v>
       </c>
       <c r="F11" s="11">
         <v>77379</v>
       </c>
       <c r="G11" s="11">
         <v>77397</v>
       </c>
       <c r="H11" s="13">
@@ -1265,52 +1271,55 @@
       </c>
       <c r="V11" s="13">
         <v>76916</v>
       </c>
       <c r="W11" s="13">
         <v>76824</v>
       </c>
       <c r="X11" s="13">
         <v>76729</v>
       </c>
       <c r="Y11" s="13">
         <v>76716</v>
       </c>
       <c r="Z11" s="13">
         <v>76665</v>
       </c>
       <c r="AA11" s="27">
         <v>76594</v>
       </c>
       <c r="AB11" s="32">
         <v>76603</v>
       </c>
       <c r="AC11" s="32">
         <v>76551</v>
       </c>
-      <c r="AD11" s="38">
+      <c r="AD11" s="34">
         <v>76516</v>
+      </c>
+      <c r="AE11" s="34">
+        <v>76451</v>
       </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1">
         <v>11151</v>
       </c>
       <c r="C12" s="1">
         <v>11158</v>
       </c>
       <c r="D12" s="1">
         <v>11148</v>
       </c>
       <c r="E12" s="1">
         <v>11115</v>
       </c>
       <c r="F12" s="11">
         <v>11084</v>
       </c>
       <c r="G12" s="11">
         <v>11095</v>
       </c>
       <c r="H12" s="13">
@@ -1357,52 +1366,55 @@
       </c>
       <c r="V12" s="13">
         <v>10692</v>
       </c>
       <c r="W12" s="13">
         <v>10647</v>
       </c>
       <c r="X12" s="13">
         <v>10633</v>
       </c>
       <c r="Y12" s="13">
         <v>10627</v>
       </c>
       <c r="Z12" s="13">
         <v>10623</v>
       </c>
       <c r="AA12" s="27">
         <v>10584</v>
       </c>
       <c r="AB12" s="32">
         <v>10630</v>
       </c>
       <c r="AC12" s="32">
         <v>10613</v>
       </c>
-      <c r="AD12" s="38">
+      <c r="AD12" s="34">
         <v>10642</v>
+      </c>
+      <c r="AE12" s="34">
+        <v>10659</v>
       </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="1">
         <v>43733</v>
       </c>
       <c r="C13" s="1">
         <v>43708</v>
       </c>
       <c r="D13" s="1">
         <v>43712</v>
       </c>
       <c r="E13" s="1">
         <v>43708</v>
       </c>
       <c r="F13" s="11">
         <v>43691</v>
       </c>
       <c r="G13" s="11">
         <v>43636</v>
       </c>
       <c r="H13" s="13">
@@ -1449,52 +1461,55 @@
       </c>
       <c r="V13" s="13">
         <v>43311</v>
       </c>
       <c r="W13" s="13">
         <v>43232</v>
       </c>
       <c r="X13" s="13">
         <v>43225</v>
       </c>
       <c r="Y13" s="13">
         <v>43192</v>
       </c>
       <c r="Z13" s="13">
         <v>43209</v>
       </c>
       <c r="AA13" s="27">
         <v>43188</v>
       </c>
       <c r="AB13" s="32">
         <v>43179</v>
       </c>
       <c r="AC13" s="32">
         <v>43129</v>
       </c>
-      <c r="AD13" s="38">
+      <c r="AD13" s="34">
         <v>43133</v>
+      </c>
+      <c r="AE13" s="34">
+        <v>43089</v>
       </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="1">
         <v>177307</v>
       </c>
       <c r="C14" s="1">
         <v>177185</v>
       </c>
       <c r="D14" s="1">
         <v>177186</v>
       </c>
       <c r="E14" s="1">
         <v>177122</v>
       </c>
       <c r="F14" s="11">
         <v>177082</v>
       </c>
       <c r="G14" s="11">
         <v>177073</v>
       </c>
       <c r="H14" s="13">
@@ -1541,52 +1556,55 @@
       </c>
       <c r="V14" s="13">
         <v>175850</v>
       </c>
       <c r="W14" s="13">
         <v>175798</v>
       </c>
       <c r="X14" s="13">
         <v>175752</v>
       </c>
       <c r="Y14" s="13">
         <v>175772</v>
       </c>
       <c r="Z14" s="13">
         <v>175750</v>
       </c>
       <c r="AA14" s="27">
         <v>175830</v>
       </c>
       <c r="AB14" s="32">
         <v>175760</v>
       </c>
       <c r="AC14" s="32">
         <v>175655</v>
       </c>
-      <c r="AD14" s="38">
+      <c r="AD14" s="34">
         <v>175554</v>
+      </c>
+      <c r="AE14" s="34">
+        <v>175461</v>
       </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="1">
         <v>58210</v>
       </c>
       <c r="C15" s="1">
         <v>58142</v>
       </c>
       <c r="D15" s="1">
         <v>58092</v>
       </c>
       <c r="E15" s="1">
         <v>58079</v>
       </c>
       <c r="F15" s="11">
         <v>58050</v>
       </c>
       <c r="G15" s="11">
         <v>57991</v>
       </c>
       <c r="H15" s="13">
@@ -1633,89 +1651,93 @@
       </c>
       <c r="V15" s="13">
         <v>57096</v>
       </c>
       <c r="W15" s="13">
         <v>57079</v>
       </c>
       <c r="X15" s="13">
         <v>57080</v>
       </c>
       <c r="Y15" s="13">
         <v>56956</v>
       </c>
       <c r="Z15" s="13">
         <v>56919</v>
       </c>
       <c r="AA15" s="27">
         <v>56911</v>
       </c>
       <c r="AB15" s="32">
         <v>56840</v>
       </c>
       <c r="AC15" s="32">
         <v>56747</v>
       </c>
-      <c r="AD15" s="38">
+      <c r="AD15" s="34">
         <v>56722</v>
+      </c>
+      <c r="AE15" s="34">
+        <v>56693</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="27"/>
       <c r="AB16" s="32"/>
       <c r="AC16" s="32"/>
-      <c r="AD16" s="38"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AD16" s="34"/>
+      <c r="AE16" s="34"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="1">
         <v>58751</v>
       </c>
       <c r="C17" s="1">
         <v>58729</v>
       </c>
       <c r="D17" s="1">
         <v>58676</v>
       </c>
       <c r="E17" s="1">
         <v>58611</v>
       </c>
       <c r="F17" s="11">
         <v>58614</v>
       </c>
       <c r="G17" s="11">
         <v>58478</v>
       </c>
       <c r="H17" s="13">
         <v>58394</v>
       </c>
       <c r="I17" s="13">
@@ -1759,55 +1781,58 @@
       </c>
       <c r="V17" s="13">
         <v>57117</v>
       </c>
       <c r="W17" s="13">
         <v>57073</v>
       </c>
       <c r="X17" s="13">
         <v>56997</v>
       </c>
       <c r="Y17" s="13">
         <v>56903</v>
       </c>
       <c r="Z17" s="13">
         <v>56857</v>
       </c>
       <c r="AA17" s="27">
         <v>56792</v>
       </c>
       <c r="AB17" s="32">
         <v>56734</v>
       </c>
       <c r="AC17" s="32">
         <v>56629</v>
       </c>
-      <c r="AD17" s="38">
+      <c r="AD17" s="34">
         <v>56575</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="34">
+        <v>56509</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1">
         <v>15911</v>
       </c>
       <c r="C18" s="1">
         <v>15888</v>
       </c>
       <c r="D18" s="1">
         <v>15846</v>
       </c>
       <c r="E18" s="1">
         <v>15811</v>
       </c>
       <c r="F18" s="11">
         <v>15782</v>
       </c>
       <c r="G18" s="11">
         <v>15761</v>
       </c>
       <c r="H18" s="13">
         <v>15763</v>
       </c>
       <c r="I18" s="13">
@@ -1851,55 +1876,58 @@
       </c>
       <c r="V18" s="13">
         <v>15022</v>
       </c>
       <c r="W18" s="13">
         <v>15003</v>
       </c>
       <c r="X18" s="13">
         <v>14995</v>
       </c>
       <c r="Y18" s="13">
         <v>14973</v>
       </c>
       <c r="Z18" s="13">
         <v>14940</v>
       </c>
       <c r="AA18" s="27">
         <v>14912</v>
       </c>
       <c r="AB18" s="32">
         <v>14889</v>
       </c>
       <c r="AC18" s="32">
         <v>14888</v>
       </c>
-      <c r="AD18" s="38">
+      <c r="AD18" s="34">
         <v>14872</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="34">
+        <v>14872</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
         <v>52763</v>
       </c>
       <c r="C19" s="1">
         <v>52636</v>
       </c>
       <c r="D19" s="1">
         <v>52602</v>
       </c>
       <c r="E19" s="1">
         <v>52531</v>
       </c>
       <c r="F19" s="11">
         <v>52463</v>
       </c>
       <c r="G19" s="11">
         <v>52541</v>
       </c>
       <c r="H19" s="13">
         <v>52460</v>
       </c>
       <c r="I19" s="13">
@@ -1943,55 +1971,58 @@
       </c>
       <c r="V19" s="13">
         <v>51269</v>
       </c>
       <c r="W19" s="13">
         <v>51180</v>
       </c>
       <c r="X19" s="13">
         <v>51053</v>
       </c>
       <c r="Y19" s="13">
         <v>51002</v>
       </c>
       <c r="Z19" s="13">
         <v>50998</v>
       </c>
       <c r="AA19" s="27">
         <v>50925</v>
       </c>
       <c r="AB19" s="32">
         <v>50910</v>
       </c>
       <c r="AC19" s="32">
         <v>50779</v>
       </c>
-      <c r="AD19" s="38">
+      <c r="AD19" s="34">
         <v>50689</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="34">
+        <v>50623</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="1">
         <v>30337</v>
       </c>
       <c r="C20" s="1">
         <v>30244</v>
       </c>
       <c r="D20" s="1">
         <v>30231</v>
       </c>
       <c r="E20" s="1">
         <v>30188</v>
       </c>
       <c r="F20" s="11">
         <v>30140</v>
       </c>
       <c r="G20" s="11">
         <v>30102</v>
       </c>
       <c r="H20" s="13">
         <v>30082</v>
       </c>
       <c r="I20" s="13">
@@ -2035,55 +2066,58 @@
       </c>
       <c r="V20" s="13">
         <v>28698</v>
       </c>
       <c r="W20" s="13">
         <v>28607</v>
       </c>
       <c r="X20" s="13">
         <v>28498</v>
       </c>
       <c r="Y20" s="13">
         <v>28384</v>
       </c>
       <c r="Z20" s="13">
         <v>28354</v>
       </c>
       <c r="AA20" s="27">
         <v>28318</v>
       </c>
       <c r="AB20" s="32">
         <v>28280</v>
       </c>
       <c r="AC20" s="32">
         <v>28225</v>
       </c>
-      <c r="AD20" s="38">
+      <c r="AD20" s="34">
         <v>28119</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="34">
+        <v>28053</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1">
         <v>21942</v>
       </c>
       <c r="C21" s="1">
         <v>21872</v>
       </c>
       <c r="D21" s="1">
         <v>21838</v>
       </c>
       <c r="E21" s="1">
         <v>21805</v>
       </c>
       <c r="F21" s="11">
         <v>21758</v>
       </c>
       <c r="G21" s="11">
         <v>21721</v>
       </c>
       <c r="H21" s="13">
         <v>21657</v>
       </c>
       <c r="I21" s="13">
@@ -2127,55 +2161,58 @@
       </c>
       <c r="V21" s="13">
         <v>20856</v>
       </c>
       <c r="W21" s="13">
         <v>20748</v>
       </c>
       <c r="X21" s="13">
         <v>20674</v>
       </c>
       <c r="Y21" s="13">
         <v>20609</v>
       </c>
       <c r="Z21" s="13">
         <v>20593</v>
       </c>
       <c r="AA21" s="27">
         <v>20497</v>
       </c>
       <c r="AB21" s="32">
         <v>20465</v>
       </c>
       <c r="AC21" s="32">
         <v>20408</v>
       </c>
-      <c r="AD21" s="38">
+      <c r="AD21" s="34">
         <v>20333</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="34">
+        <v>20286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="1">
         <v>29806</v>
       </c>
       <c r="C22" s="1">
         <v>29720</v>
       </c>
       <c r="D22" s="1">
         <v>29675</v>
       </c>
       <c r="E22" s="1">
         <v>29640</v>
       </c>
       <c r="F22" s="11">
         <v>29588</v>
       </c>
       <c r="G22" s="11">
         <v>29585</v>
       </c>
       <c r="H22" s="13">
         <v>29518</v>
       </c>
       <c r="I22" s="13">
@@ -2219,55 +2256,58 @@
       </c>
       <c r="V22" s="13">
         <v>28658</v>
       </c>
       <c r="W22" s="13">
         <v>28589</v>
       </c>
       <c r="X22" s="13">
         <v>28505</v>
       </c>
       <c r="Y22" s="13">
         <v>28438</v>
       </c>
       <c r="Z22" s="13">
         <v>28343</v>
       </c>
       <c r="AA22" s="27">
         <v>28299</v>
       </c>
       <c r="AB22" s="32">
         <v>28271</v>
       </c>
       <c r="AC22" s="32">
         <v>28161</v>
       </c>
-      <c r="AD22" s="38">
+      <c r="AD22" s="34">
         <v>28123</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="34">
+        <v>28073</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="1">
         <v>37282</v>
       </c>
       <c r="C23" s="1">
         <v>37214</v>
       </c>
       <c r="D23" s="1">
         <v>37141</v>
       </c>
       <c r="E23" s="1">
         <v>37068</v>
       </c>
       <c r="F23" s="11">
         <v>37022</v>
       </c>
       <c r="G23" s="11">
         <v>36921</v>
       </c>
       <c r="H23" s="13">
         <v>36856</v>
       </c>
       <c r="I23" s="13">
@@ -2311,89 +2351,93 @@
       </c>
       <c r="V23" s="13">
         <v>35156</v>
       </c>
       <c r="W23" s="13">
         <v>35053</v>
       </c>
       <c r="X23" s="13">
         <v>34933</v>
       </c>
       <c r="Y23" s="13">
         <v>34832</v>
       </c>
       <c r="Z23" s="13">
         <v>34722</v>
       </c>
       <c r="AA23" s="27">
         <v>34657</v>
       </c>
       <c r="AB23" s="32">
         <v>34566</v>
       </c>
       <c r="AC23" s="32">
         <v>34544</v>
       </c>
-      <c r="AD23" s="38">
+      <c r="AD23" s="34">
         <v>34463</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE23" s="34">
+        <v>34432</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="26"/>
-      <c r="Y24" s="41"/>
-[...6 lines deleted...]
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="Y24" s="37"/>
+      <c r="Z24" s="37"/>
+      <c r="AA24" s="37"/>
+      <c r="AB24" s="37"/>
+      <c r="AC24" s="35"/>
+      <c r="AD24" s="35"/>
+      <c r="AE24" s="34"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="1">
         <v>926202</v>
       </c>
       <c r="C25" s="1">
         <v>926298</v>
       </c>
       <c r="D25" s="1">
         <v>926617</v>
       </c>
       <c r="E25" s="1">
         <v>926865</v>
       </c>
       <c r="F25" s="11">
         <v>927158</v>
       </c>
       <c r="G25" s="11">
         <v>927301</v>
       </c>
       <c r="H25" s="13">
         <v>927501</v>
       </c>
       <c r="I25" s="13">
@@ -2437,55 +2481,58 @@
       </c>
       <c r="V25" s="13">
         <v>932355</v>
       </c>
       <c r="W25" s="13">
         <v>932559</v>
       </c>
       <c r="X25" s="13">
         <v>932905</v>
       </c>
       <c r="Y25" s="13">
         <v>933196</v>
       </c>
       <c r="Z25" s="13">
         <v>933322</v>
       </c>
       <c r="AA25" s="27">
         <v>933860</v>
       </c>
       <c r="AB25" s="32">
         <v>934332</v>
       </c>
       <c r="AC25" s="32">
         <v>934351</v>
       </c>
-      <c r="AD25" s="38">
+      <c r="AD25" s="34">
         <v>934653</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="34">
+        <v>934584</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="1">
         <v>520467</v>
       </c>
       <c r="C26" s="1">
         <v>520807</v>
       </c>
       <c r="D26" s="1">
         <v>521188</v>
       </c>
       <c r="E26" s="1">
         <v>521644</v>
       </c>
       <c r="F26" s="11">
         <v>522104</v>
       </c>
       <c r="G26" s="11">
         <v>522431</v>
       </c>
       <c r="H26" s="13">
         <v>522872</v>
       </c>
       <c r="I26" s="13">
@@ -2529,55 +2576,58 @@
       </c>
       <c r="V26" s="13">
         <v>531521</v>
       </c>
       <c r="W26" s="13">
         <v>531985</v>
       </c>
       <c r="X26" s="13">
         <v>532515</v>
       </c>
       <c r="Y26" s="13">
         <v>533034</v>
       </c>
       <c r="Z26" s="13">
         <v>533314</v>
       </c>
       <c r="AA26" s="27">
         <v>533928</v>
       </c>
       <c r="AB26" s="32">
         <v>534486</v>
       </c>
       <c r="AC26" s="32">
         <v>534871</v>
       </c>
-      <c r="AD26" s="38">
+      <c r="AD26" s="34">
         <v>535349</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="34">
+        <v>535532</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="1">
         <v>77488</v>
       </c>
       <c r="C27" s="1">
         <v>77482</v>
       </c>
       <c r="D27" s="1">
         <v>77460</v>
       </c>
       <c r="E27" s="1">
         <v>77407</v>
       </c>
       <c r="F27" s="11">
         <v>77379</v>
       </c>
       <c r="G27" s="11">
         <v>77397</v>
       </c>
       <c r="H27" s="13">
         <v>77343</v>
       </c>
       <c r="I27" s="13">
@@ -2621,55 +2671,58 @@
       </c>
       <c r="V27" s="13">
         <v>76916</v>
       </c>
       <c r="W27" s="13">
         <v>76824</v>
       </c>
       <c r="X27" s="13">
         <v>76729</v>
       </c>
       <c r="Y27" s="13">
         <v>76716</v>
       </c>
       <c r="Z27" s="13">
         <v>76665</v>
       </c>
       <c r="AA27" s="27">
         <v>76594</v>
       </c>
       <c r="AB27" s="32">
         <v>76603</v>
       </c>
       <c r="AC27" s="32">
         <v>76551</v>
       </c>
-      <c r="AD27" s="38">
+      <c r="AD27" s="34">
         <v>76516</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="34">
+        <v>76451</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="1">
         <v>11151</v>
       </c>
       <c r="C28" s="1">
         <v>11158</v>
       </c>
       <c r="D28" s="1">
         <v>11148</v>
       </c>
       <c r="E28" s="1">
         <v>11115</v>
       </c>
       <c r="F28" s="11">
         <v>11084</v>
       </c>
       <c r="G28" s="11">
         <v>11095</v>
       </c>
       <c r="H28" s="13">
         <v>11072</v>
       </c>
       <c r="I28" s="13">
@@ -2713,55 +2766,58 @@
       </c>
       <c r="V28" s="13">
         <v>10692</v>
       </c>
       <c r="W28" s="13">
         <v>10647</v>
       </c>
       <c r="X28" s="13">
         <v>10633</v>
       </c>
       <c r="Y28" s="13">
         <v>10627</v>
       </c>
       <c r="Z28" s="13">
         <v>10623</v>
       </c>
       <c r="AA28" s="27">
         <v>10584</v>
       </c>
       <c r="AB28" s="32">
         <v>10630</v>
       </c>
       <c r="AC28" s="32">
         <v>10613</v>
       </c>
-      <c r="AD28" s="38">
+      <c r="AD28" s="34">
         <v>10642</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="34">
+        <v>10659</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="1">
         <v>43733</v>
       </c>
       <c r="C29" s="1">
         <v>43708</v>
       </c>
       <c r="D29" s="1">
         <v>43712</v>
       </c>
       <c r="E29" s="1">
         <v>43708</v>
       </c>
       <c r="F29" s="11">
         <v>43691</v>
       </c>
       <c r="G29" s="11">
         <v>43636</v>
       </c>
       <c r="H29" s="13">
         <v>43600</v>
       </c>
       <c r="I29" s="13">
@@ -2805,55 +2861,58 @@
       </c>
       <c r="V29" s="13">
         <v>43311</v>
       </c>
       <c r="W29" s="13">
         <v>43232</v>
       </c>
       <c r="X29" s="13">
         <v>43225</v>
       </c>
       <c r="Y29" s="13">
         <v>43192</v>
       </c>
       <c r="Z29" s="13">
         <v>43209</v>
       </c>
       <c r="AA29" s="27">
         <v>43188</v>
       </c>
       <c r="AB29" s="32">
         <v>43179</v>
       </c>
       <c r="AC29" s="32">
         <v>43129</v>
       </c>
-      <c r="AD29" s="38">
+      <c r="AD29" s="34">
         <v>43133</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="34">
+        <v>43089</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="1">
         <v>177307</v>
       </c>
       <c r="C30" s="1">
         <v>177185</v>
       </c>
       <c r="D30" s="1">
         <v>177186</v>
       </c>
       <c r="E30" s="1">
         <v>177122</v>
       </c>
       <c r="F30" s="11">
         <v>177082</v>
       </c>
       <c r="G30" s="11">
         <v>177073</v>
       </c>
       <c r="H30" s="13">
         <v>177051</v>
       </c>
       <c r="I30" s="13">
@@ -2897,55 +2956,58 @@
       </c>
       <c r="V30" s="13">
         <v>175850</v>
       </c>
       <c r="W30" s="13">
         <v>175798</v>
       </c>
       <c r="X30" s="13">
         <v>175752</v>
       </c>
       <c r="Y30" s="13">
         <v>175772</v>
       </c>
       <c r="Z30" s="13">
         <v>175750</v>
       </c>
       <c r="AA30" s="27">
         <v>175830</v>
       </c>
       <c r="AB30" s="32">
         <v>175760</v>
       </c>
       <c r="AC30" s="32">
         <v>175655</v>
       </c>
-      <c r="AD30" s="38">
+      <c r="AD30" s="34">
         <v>175554</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="34">
+        <v>175461</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="1">
         <v>58210</v>
       </c>
       <c r="C31" s="1">
         <v>58142</v>
       </c>
       <c r="D31" s="1">
         <v>58092</v>
       </c>
       <c r="E31" s="1">
         <v>58079</v>
       </c>
       <c r="F31" s="11">
         <v>58050</v>
       </c>
       <c r="G31" s="11">
         <v>57991</v>
       </c>
       <c r="H31" s="13">
         <v>57905</v>
       </c>
       <c r="I31" s="13">
@@ -2989,89 +3051,93 @@
       </c>
       <c r="V31" s="13">
         <v>57096</v>
       </c>
       <c r="W31" s="13">
         <v>57079</v>
       </c>
       <c r="X31" s="13">
         <v>57080</v>
       </c>
       <c r="Y31" s="13">
         <v>56956</v>
       </c>
       <c r="Z31" s="13">
         <v>56919</v>
       </c>
       <c r="AA31" s="27">
         <v>56911</v>
       </c>
       <c r="AB31" s="32">
         <v>56840</v>
       </c>
       <c r="AC31" s="32">
         <v>56747</v>
       </c>
-      <c r="AD31" s="38">
+      <c r="AD31" s="34">
         <v>56722</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="34">
+        <v>56693</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
       <c r="AA32" s="27"/>
       <c r="AB32" s="32"/>
       <c r="AC32" s="32"/>
-      <c r="AD32" s="38"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AD32" s="34"/>
+      <c r="AE32" s="34"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="1">
         <v>28714</v>
       </c>
       <c r="C33" s="1">
         <v>28697</v>
       </c>
       <c r="D33" s="1">
         <v>28699</v>
       </c>
       <c r="E33" s="1">
         <v>28667</v>
       </c>
       <c r="F33" s="11">
         <v>28639</v>
       </c>
       <c r="G33" s="11">
         <v>28558</v>
       </c>
       <c r="H33" s="13">
         <v>28549</v>
       </c>
       <c r="I33" s="13">
@@ -3115,55 +3181,58 @@
       </c>
       <c r="V33" s="13">
         <v>28166</v>
       </c>
       <c r="W33" s="13">
         <v>28196</v>
       </c>
       <c r="X33" s="13">
         <v>28200</v>
       </c>
       <c r="Y33" s="13">
         <v>28160</v>
       </c>
       <c r="Z33" s="13">
         <v>28130</v>
       </c>
       <c r="AA33" s="27">
         <v>28115</v>
       </c>
       <c r="AB33" s="32">
         <v>28127</v>
       </c>
       <c r="AC33" s="32">
         <v>28105</v>
       </c>
-      <c r="AD33" s="38">
+      <c r="AD33" s="34">
         <v>28080</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="34">
+        <v>28043</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="1">
         <v>9132</v>
       </c>
       <c r="C34" s="1">
         <v>9119</v>
       </c>
       <c r="D34" s="1">
         <v>9132</v>
       </c>
       <c r="E34" s="1">
         <v>9123</v>
       </c>
       <c r="F34" s="13">
         <v>9129</v>
       </c>
       <c r="G34" s="11">
         <v>9120</v>
       </c>
       <c r="H34" s="13">
         <v>9109</v>
       </c>
       <c r="I34" s="13">
@@ -3207,89 +3276,93 @@
       </c>
       <c r="V34" s="13">
         <v>8803</v>
       </c>
       <c r="W34" s="13">
         <v>8798</v>
       </c>
       <c r="X34" s="13">
         <v>8771</v>
       </c>
       <c r="Y34" s="13">
         <v>8739</v>
       </c>
       <c r="Z34" s="13">
         <v>8712</v>
       </c>
       <c r="AA34" s="27">
         <v>8710</v>
       </c>
       <c r="AB34" s="32">
         <v>8707</v>
       </c>
       <c r="AC34" s="32">
         <v>8680</v>
       </c>
-      <c r="AD34" s="38">
+      <c r="AD34" s="34">
         <v>8657</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE34" s="34">
+        <v>8656</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
-      <c r="Y35" s="41"/>
-[...6 lines deleted...]
-    <row r="36" spans="1:30" ht="13.9" customHeight="1">
+      <c r="Y35" s="37"/>
+      <c r="Z35" s="37"/>
+      <c r="AA35" s="37"/>
+      <c r="AB35" s="37"/>
+      <c r="AC35" s="37"/>
+      <c r="AD35" s="35"/>
+      <c r="AE35" s="34"/>
+    </row>
+    <row r="36" spans="1:31" ht="13.9" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1">
         <v>209149</v>
       </c>
       <c r="C36" s="1">
         <v>208690</v>
       </c>
       <c r="D36" s="1">
         <v>208381</v>
       </c>
       <c r="E36" s="1">
         <v>208067</v>
       </c>
       <c r="F36" s="11">
         <v>207802</v>
       </c>
       <c r="G36" s="11">
         <v>207634</v>
       </c>
       <c r="H36" s="13">
         <v>207275</v>
       </c>
       <c r="I36" s="13">
@@ -3333,55 +3406,58 @@
       </c>
       <c r="V36" s="13">
         <v>199807</v>
       </c>
       <c r="W36" s="13">
         <v>199259</v>
       </c>
       <c r="X36" s="13">
         <v>198684</v>
       </c>
       <c r="Y36" s="13">
         <v>198242</v>
       </c>
       <c r="Z36" s="13">
         <v>197965</v>
       </c>
       <c r="AA36" s="27">
         <v>197575</v>
       </c>
       <c r="AB36" s="32">
         <v>197281</v>
       </c>
       <c r="AC36" s="32">
         <v>196849</v>
       </c>
-      <c r="AD36" s="38">
+      <c r="AD36" s="34">
         <v>196437</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="34">
+        <v>196149</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1">
         <v>203</v>
       </c>
       <c r="C37" s="1">
         <v>203</v>
       </c>
       <c r="D37" s="1">
         <v>203</v>
       </c>
       <c r="E37" s="1">
         <v>203</v>
       </c>
       <c r="F37" s="13">
         <v>203</v>
       </c>
       <c r="G37" s="11">
         <v>203</v>
       </c>
       <c r="H37" s="13">
         <v>203</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -3428,84 +3504,88 @@
       </c>
       <c r="W37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="X37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="AA37" s="27" t="s">
         <v>29</v>
       </c>
       <c r="AB37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AC37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AD37" s="32" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="13"/>
       <c r="G38" s="11"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
       <c r="N38" s="11"/>
       <c r="O38" s="11"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="27"/>
       <c r="AB38" s="32"/>
       <c r="AC38" s="32"/>
       <c r="AD38" s="31"/>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="34"/>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="1">
         <v>30037</v>
       </c>
       <c r="C39" s="1">
         <v>30032</v>
       </c>
       <c r="D39" s="1">
         <v>29977</v>
       </c>
       <c r="E39" s="1">
         <v>29944</v>
       </c>
       <c r="F39" s="13">
         <v>29975</v>
       </c>
       <c r="G39" s="11">
         <v>29920</v>
       </c>
       <c r="H39" s="13">
         <v>29845</v>
       </c>
       <c r="I39" s="13">
@@ -3549,55 +3629,58 @@
       </c>
       <c r="V39" s="13">
         <v>28951</v>
       </c>
       <c r="W39" s="13">
         <v>28877</v>
       </c>
       <c r="X39" s="13">
         <v>28797</v>
       </c>
       <c r="Y39" s="13">
         <v>28743</v>
       </c>
       <c r="Z39" s="13">
         <v>28727</v>
       </c>
       <c r="AA39" s="27">
         <v>28677</v>
       </c>
       <c r="AB39" s="32">
         <v>28607</v>
       </c>
       <c r="AC39" s="32">
         <v>28524</v>
       </c>
-      <c r="AD39" s="38">
+      <c r="AD39" s="34">
         <v>28495</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="34">
+        <v>28466</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="1">
         <v>15911</v>
       </c>
       <c r="C40" s="1">
         <v>15888</v>
       </c>
       <c r="D40" s="1">
         <v>15846</v>
       </c>
       <c r="E40" s="1">
         <v>15811</v>
       </c>
       <c r="F40" s="13">
         <v>15782</v>
       </c>
       <c r="G40" s="11">
         <v>15761</v>
       </c>
       <c r="H40" s="13">
         <v>15763</v>
       </c>
       <c r="I40" s="13">
@@ -3641,55 +3724,58 @@
       </c>
       <c r="V40" s="13">
         <v>15022</v>
       </c>
       <c r="W40" s="13">
         <v>15003</v>
       </c>
       <c r="X40" s="13">
         <v>14995</v>
       </c>
       <c r="Y40" s="13">
         <v>14973</v>
       </c>
       <c r="Z40" s="13">
         <v>14940</v>
       </c>
       <c r="AA40" s="27">
         <v>14912</v>
       </c>
       <c r="AB40" s="32">
         <v>14889</v>
       </c>
       <c r="AC40" s="32">
         <v>14888</v>
       </c>
-      <c r="AD40" s="38">
+      <c r="AD40" s="34">
         <v>14872</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="34">
+        <v>14872</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1">
         <v>52763</v>
       </c>
       <c r="C41" s="1">
         <v>52636</v>
       </c>
       <c r="D41" s="1">
         <v>52602</v>
       </c>
       <c r="E41" s="1">
         <v>52531</v>
       </c>
       <c r="F41" s="13">
         <v>52463</v>
       </c>
       <c r="G41" s="11">
         <v>52541</v>
       </c>
       <c r="H41" s="13">
         <v>52460</v>
       </c>
       <c r="I41" s="13">
@@ -3733,55 +3819,58 @@
       </c>
       <c r="V41" s="13">
         <v>51269</v>
       </c>
       <c r="W41" s="13">
         <v>51180</v>
       </c>
       <c r="X41" s="13">
         <v>51053</v>
       </c>
       <c r="Y41" s="13">
         <v>51002</v>
       </c>
       <c r="Z41" s="13">
         <v>50998</v>
       </c>
       <c r="AA41" s="27">
         <v>50925</v>
       </c>
       <c r="AB41" s="32">
         <v>50910</v>
       </c>
       <c r="AC41" s="32">
         <v>50779</v>
       </c>
-      <c r="AD41" s="38">
+      <c r="AD41" s="34">
         <v>50689</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="34">
+        <v>50623</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="1">
         <v>21205</v>
       </c>
       <c r="C42" s="1">
         <v>21125</v>
       </c>
       <c r="D42" s="1">
         <v>21099</v>
       </c>
       <c r="E42" s="1">
         <v>21065</v>
       </c>
       <c r="F42" s="13">
         <v>21011</v>
       </c>
       <c r="G42" s="11">
         <v>20982</v>
       </c>
       <c r="H42" s="13">
         <v>20973</v>
       </c>
       <c r="I42" s="13">
@@ -3825,55 +3914,58 @@
       </c>
       <c r="V42" s="13">
         <v>19895</v>
       </c>
       <c r="W42" s="13">
         <v>19809</v>
       </c>
       <c r="X42" s="13">
         <v>19727</v>
       </c>
       <c r="Y42" s="13">
         <v>19645</v>
       </c>
       <c r="Z42" s="13">
         <v>19642</v>
       </c>
       <c r="AA42" s="27">
         <v>19608</v>
       </c>
       <c r="AB42" s="32">
         <v>19573</v>
       </c>
       <c r="AC42" s="32">
         <v>19545</v>
       </c>
-      <c r="AD42" s="38">
+      <c r="AD42" s="34">
         <v>19462</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="34">
+        <v>19397</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="1">
         <v>21942</v>
       </c>
       <c r="C43" s="1">
         <v>21872</v>
       </c>
       <c r="D43" s="1">
         <v>21838</v>
       </c>
       <c r="E43" s="1">
         <v>21805</v>
       </c>
       <c r="F43" s="13">
         <v>21758</v>
       </c>
       <c r="G43" s="11">
         <v>21721</v>
       </c>
       <c r="H43" s="13">
         <v>21657</v>
       </c>
       <c r="I43" s="13">
@@ -3917,55 +4009,58 @@
       </c>
       <c r="V43" s="13">
         <v>20856</v>
       </c>
       <c r="W43" s="13">
         <v>20748</v>
       </c>
       <c r="X43" s="13">
         <v>20674</v>
       </c>
       <c r="Y43" s="13">
         <v>20609</v>
       </c>
       <c r="Z43" s="13">
         <v>20593</v>
       </c>
       <c r="AA43" s="27">
         <v>20497</v>
       </c>
       <c r="AB43" s="32">
         <v>20465</v>
       </c>
       <c r="AC43" s="32">
         <v>20408</v>
       </c>
-      <c r="AD43" s="38">
+      <c r="AD43" s="34">
         <v>20333</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="34">
+        <v>20286</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="1">
         <v>29806</v>
       </c>
       <c r="C44" s="1">
         <v>29720</v>
       </c>
       <c r="D44" s="1">
         <v>29675</v>
       </c>
       <c r="E44" s="1">
         <v>29640</v>
       </c>
       <c r="F44" s="13">
         <v>29588</v>
       </c>
       <c r="G44" s="11">
         <v>29585</v>
       </c>
       <c r="H44" s="13">
         <v>29518</v>
       </c>
       <c r="I44" s="13">
@@ -4009,55 +4104,58 @@
       </c>
       <c r="V44" s="13">
         <v>28658</v>
       </c>
       <c r="W44" s="13">
         <v>28589</v>
       </c>
       <c r="X44" s="13">
         <v>28505</v>
       </c>
       <c r="Y44" s="13">
         <v>28438</v>
       </c>
       <c r="Z44" s="13">
         <v>28343</v>
       </c>
       <c r="AA44" s="27">
         <v>28299</v>
       </c>
       <c r="AB44" s="32">
         <v>28271</v>
       </c>
       <c r="AC44" s="32">
         <v>28161</v>
       </c>
-      <c r="AD44" s="38">
+      <c r="AD44" s="34">
         <v>28123</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="34">
+        <v>28073</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="2">
         <v>37282</v>
       </c>
       <c r="C45" s="2">
         <v>37214</v>
       </c>
       <c r="D45" s="2">
         <v>37141</v>
       </c>
       <c r="E45" s="2">
         <v>37068</v>
       </c>
       <c r="F45" s="14">
         <v>37022</v>
       </c>
       <c r="G45" s="14">
         <v>36921</v>
       </c>
       <c r="H45" s="14">
         <v>36856</v>
       </c>
       <c r="I45" s="14">
@@ -4101,64 +4199,67 @@
       </c>
       <c r="V45" s="14">
         <v>35156</v>
       </c>
       <c r="W45" s="14">
         <v>35053</v>
       </c>
       <c r="X45" s="14">
         <v>34933</v>
       </c>
       <c r="Y45" s="14">
         <v>34832</v>
       </c>
       <c r="Z45" s="14">
         <v>34722</v>
       </c>
       <c r="AA45" s="28">
         <v>34657</v>
       </c>
       <c r="AB45" s="33">
         <v>34566</v>
       </c>
       <c r="AC45" s="33">
         <v>34544</v>
       </c>
-      <c r="AD45" s="40">
+      <c r="AD45" s="36">
         <v>34463</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" ht="16.149999999999999" customHeight="1">
+      <c r="AE45" s="36">
+        <v>34432</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" ht="16.149999999999999" customHeight="1">
       <c r="A46" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="3"/>
     </row>
-    <row r="47" spans="1:30">
+    <row r="47" spans="1:31">
       <c r="B47" s="3"/>
     </row>
-    <row r="48" spans="1:30">
+    <row r="48" spans="1:31">
       <c r="B48" s="3"/>
     </row>
     <row r="49" spans="2:2">
       <c r="B49" s="3"/>
     </row>
     <row r="50" spans="2:2">
       <c r="B50" s="3"/>
     </row>
     <row r="51" spans="2:2">
       <c r="B51" s="3"/>
     </row>
     <row r="52" spans="2:2">
       <c r="B52" s="3"/>
     </row>
     <row r="53" spans="2:2">
       <c r="B53" s="3"/>
     </row>
     <row r="54" spans="2:2">
       <c r="B54" s="3"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="3"/>
     </row>
     <row r="56" spans="2:2">
       <c r="B56" s="3"/>
@@ -10317,96 +10418,96 @@
     </row>
     <row r="4" spans="1:37" ht="13.9" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="H5" s="20"/>
       <c r="L5" s="23"/>
       <c r="M5" s="22"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="T5" s="20"/>
       <c r="X5" s="23"/>
       <c r="AK5" s="22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="36"/>
-      <c r="B6" s="34">
+      <c r="A6" s="40"/>
+      <c r="B6" s="38">
         <v>2024</v>
       </c>
-      <c r="C6" s="35"/>
-[...10 lines deleted...]
-      <c r="N6" s="34">
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="38">
         <v>2025</v>
       </c>
-      <c r="O6" s="35"/>
-[...10 lines deleted...]
-      <c r="Z6" s="34">
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="38">
         <v>2026</v>
       </c>
-      <c r="AA6" s="35"/>
-[...9 lines deleted...]
-      <c r="AK6" s="35"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
+      <c r="AH6" s="39"/>
+      <c r="AI6" s="39"/>
+      <c r="AJ6" s="39"/>
+      <c r="AK6" s="39"/>
     </row>
     <row r="7" spans="1:37" ht="33.75">
-      <c r="A7" s="37"/>
+      <c r="A7" s="41"/>
       <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="21" t="s">
@@ -10598,51 +10699,53 @@
       </c>
       <c r="W9" s="13">
         <v>542977</v>
       </c>
       <c r="X9" s="13">
         <v>542880</v>
       </c>
       <c r="Y9" s="13">
         <v>542872</v>
       </c>
       <c r="Z9" s="13">
         <v>542819</v>
       </c>
       <c r="AA9" s="29">
         <v>543051</v>
       </c>
       <c r="AB9" s="32">
         <v>543080</v>
       </c>
       <c r="AC9" s="32">
         <v>542862</v>
       </c>
       <c r="AD9" s="32">
         <v>542762</v>
       </c>
-      <c r="AE9" s="32"/>
+      <c r="AE9" s="32">
+        <v>542596</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="1">
         <v>242334</v>
       </c>
       <c r="C10" s="1">
         <v>242565</v>
       </c>
       <c r="D10" s="1">
         <v>242759</v>
       </c>
       <c r="E10" s="1">
         <v>242987</v>
       </c>
       <c r="F10" s="1">
         <v>243262</v>
       </c>
       <c r="G10" s="11">
         <v>243424</v>
       </c>
       <c r="H10" s="13">
         <v>243607</v>
@@ -10691,51 +10794,53 @@
       </c>
       <c r="W10" s="13">
         <v>247968</v>
       </c>
       <c r="X10" s="13">
         <v>248235</v>
       </c>
       <c r="Y10" s="13">
         <v>248535</v>
       </c>
       <c r="Z10" s="13">
         <v>248732</v>
       </c>
       <c r="AA10" s="29">
         <v>249131</v>
       </c>
       <c r="AB10" s="32">
         <v>249318</v>
       </c>
       <c r="AC10" s="32">
         <v>249524</v>
       </c>
       <c r="AD10" s="32">
         <v>249701</v>
       </c>
-      <c r="AE10" s="32"/>
+      <c r="AE10" s="32">
+        <v>249804</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="1">
         <v>37326</v>
       </c>
       <c r="C11" s="1">
         <v>37306</v>
       </c>
       <c r="D11" s="1">
         <v>37316</v>
       </c>
       <c r="E11" s="1">
         <v>37304</v>
       </c>
       <c r="F11" s="1">
         <v>37313</v>
       </c>
       <c r="G11" s="11">
         <v>37326</v>
       </c>
       <c r="H11" s="13">
         <v>37315</v>
@@ -10784,51 +10889,53 @@
       </c>
       <c r="W11" s="13">
         <v>37123</v>
       </c>
       <c r="X11" s="13">
         <v>37080</v>
       </c>
       <c r="Y11" s="13">
         <v>37080</v>
       </c>
       <c r="Z11" s="13">
         <v>37043</v>
       </c>
       <c r="AA11" s="29">
         <v>37001</v>
       </c>
       <c r="AB11" s="32">
         <v>37013</v>
       </c>
       <c r="AC11" s="32">
         <v>36972</v>
       </c>
       <c r="AD11" s="32">
         <v>36945</v>
       </c>
-      <c r="AE11" s="32"/>
+      <c r="AE11" s="32">
+        <v>36913</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1">
         <v>5479</v>
       </c>
       <c r="C12" s="1">
         <v>5480</v>
       </c>
       <c r="D12" s="1">
         <v>5474</v>
       </c>
       <c r="E12" s="1">
         <v>5454</v>
       </c>
       <c r="F12" s="1">
         <v>5433</v>
       </c>
       <c r="G12" s="11">
         <v>5441</v>
       </c>
       <c r="H12" s="13">
         <v>5426</v>
@@ -10877,51 +10984,53 @@
       </c>
       <c r="W12" s="13">
         <v>5239</v>
       </c>
       <c r="X12" s="13">
         <v>5222</v>
       </c>
       <c r="Y12" s="13">
         <v>5214</v>
       </c>
       <c r="Z12" s="13">
         <v>5212</v>
       </c>
       <c r="AA12" s="29">
         <v>5189</v>
       </c>
       <c r="AB12" s="32">
         <v>5218</v>
       </c>
       <c r="AC12" s="32">
         <v>5211</v>
       </c>
       <c r="AD12" s="32">
         <v>5213</v>
       </c>
-      <c r="AE12" s="32"/>
+      <c r="AE12" s="32">
+        <v>5226</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="1">
         <v>20662</v>
       </c>
       <c r="C13" s="1">
         <v>20649</v>
       </c>
       <c r="D13" s="1">
         <v>20661</v>
       </c>
       <c r="E13" s="1">
         <v>20654</v>
       </c>
       <c r="F13" s="1">
         <v>20645</v>
       </c>
       <c r="G13" s="11">
         <v>20626</v>
       </c>
       <c r="H13" s="13">
         <v>20616</v>
@@ -10970,51 +11079,53 @@
       </c>
       <c r="W13" s="13">
         <v>20491</v>
       </c>
       <c r="X13" s="13">
         <v>20501</v>
       </c>
       <c r="Y13" s="13">
         <v>20494</v>
       </c>
       <c r="Z13" s="13">
         <v>20498</v>
       </c>
       <c r="AA13" s="29">
         <v>20481</v>
       </c>
       <c r="AB13" s="32">
         <v>20480</v>
       </c>
       <c r="AC13" s="32">
         <v>20450</v>
       </c>
       <c r="AD13" s="32">
         <v>20464</v>
       </c>
-      <c r="AE13" s="32"/>
+      <c r="AE13" s="32">
+        <v>20444</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="1">
         <v>84407</v>
       </c>
       <c r="C14" s="1">
         <v>84326</v>
       </c>
       <c r="D14" s="1">
         <v>84319</v>
       </c>
       <c r="E14" s="1">
         <v>84282</v>
       </c>
       <c r="F14" s="1">
         <v>84240</v>
       </c>
       <c r="G14" s="11">
         <v>84257</v>
       </c>
       <c r="H14" s="13">
         <v>84246</v>
@@ -11063,51 +11174,53 @@
       </c>
       <c r="W14" s="13">
         <v>83764</v>
       </c>
       <c r="X14" s="13">
         <v>83758</v>
       </c>
       <c r="Y14" s="13">
         <v>83803</v>
       </c>
       <c r="Z14" s="13">
         <v>83771</v>
       </c>
       <c r="AA14" s="29">
         <v>83815</v>
       </c>
       <c r="AB14" s="32">
         <v>83787</v>
       </c>
       <c r="AC14" s="32">
         <v>83721</v>
       </c>
       <c r="AD14" s="32">
         <v>83683</v>
       </c>
-      <c r="AE14" s="32"/>
+      <c r="AE14" s="32">
+        <v>83629</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="1">
         <v>28563</v>
       </c>
       <c r="C15" s="1">
         <v>28528</v>
       </c>
       <c r="D15" s="1">
         <v>28511</v>
       </c>
       <c r="E15" s="1">
         <v>28497</v>
       </c>
       <c r="F15" s="1">
         <v>28469</v>
       </c>
       <c r="G15" s="11">
         <v>28438</v>
       </c>
       <c r="H15" s="13">
         <v>28392</v>
@@ -11156,51 +11269,53 @@
       </c>
       <c r="W15" s="13">
         <v>27952</v>
       </c>
       <c r="X15" s="13">
         <v>27964</v>
       </c>
       <c r="Y15" s="13">
         <v>27902</v>
       </c>
       <c r="Z15" s="13">
         <v>27888</v>
       </c>
       <c r="AA15" s="29">
         <v>27901</v>
       </c>
       <c r="AB15" s="32">
         <v>27874</v>
       </c>
       <c r="AC15" s="32">
         <v>27827</v>
       </c>
       <c r="AD15" s="32">
         <v>27808</v>
       </c>
-      <c r="AE15" s="32"/>
+      <c r="AE15" s="32">
+        <v>27783</v>
+      </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="11"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
@@ -11284,51 +11399,53 @@
       </c>
       <c r="W17" s="13">
         <v>28177</v>
       </c>
       <c r="X17" s="13">
         <v>28120</v>
       </c>
       <c r="Y17" s="13">
         <v>28068</v>
       </c>
       <c r="Z17" s="13">
         <v>28048</v>
       </c>
       <c r="AA17" s="29">
         <v>28038</v>
       </c>
       <c r="AB17" s="32">
         <v>28015</v>
       </c>
       <c r="AC17" s="32">
         <v>27975</v>
       </c>
       <c r="AD17" s="32">
         <v>27954</v>
       </c>
-      <c r="AE17" s="32"/>
+      <c r="AE17" s="32">
+        <v>27933</v>
+      </c>
     </row>
     <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1">
         <v>8153</v>
       </c>
       <c r="C18" s="1">
         <v>8141</v>
       </c>
       <c r="D18" s="1">
         <v>8131</v>
       </c>
       <c r="E18" s="1">
         <v>8123</v>
       </c>
       <c r="F18" s="1">
         <v>8107</v>
       </c>
       <c r="G18" s="11">
         <v>8091</v>
       </c>
       <c r="H18" s="13">
         <v>8102</v>
@@ -11377,51 +11494,53 @@
       </c>
       <c r="W18" s="13">
         <v>7762</v>
       </c>
       <c r="X18" s="13">
         <v>7745</v>
       </c>
       <c r="Y18" s="13">
         <v>7727</v>
       </c>
       <c r="Z18" s="13">
         <v>7720</v>
       </c>
       <c r="AA18" s="29">
         <v>7709</v>
       </c>
       <c r="AB18" s="32">
         <v>7690</v>
       </c>
       <c r="AC18" s="32">
         <v>7692</v>
       </c>
       <c r="AD18" s="32">
         <v>7694</v>
       </c>
-      <c r="AE18" s="32"/>
+      <c r="AE18" s="32">
+        <v>7700</v>
+      </c>
     </row>
     <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
         <v>26794</v>
       </c>
       <c r="C19" s="1">
         <v>26732</v>
       </c>
       <c r="D19" s="1">
         <v>26721</v>
       </c>
       <c r="E19" s="1">
         <v>26683</v>
       </c>
       <c r="F19" s="1">
         <v>26647</v>
       </c>
       <c r="G19" s="11">
         <v>26693</v>
       </c>
       <c r="H19" s="13">
         <v>26645</v>
@@ -11470,51 +11589,53 @@
       </c>
       <c r="W19" s="13">
         <v>26127</v>
       </c>
       <c r="X19" s="13">
         <v>26071</v>
       </c>
       <c r="Y19" s="13">
         <v>26062</v>
       </c>
       <c r="Z19" s="13">
         <v>26065</v>
       </c>
       <c r="AA19" s="29">
         <v>26028</v>
       </c>
       <c r="AB19" s="32">
         <v>26040</v>
       </c>
       <c r="AC19" s="32">
         <v>25958</v>
       </c>
       <c r="AD19" s="32">
         <v>25916</v>
       </c>
-      <c r="AE19" s="32"/>
+      <c r="AE19" s="32">
+        <v>25891</v>
+      </c>
     </row>
     <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="1">
         <v>15707</v>
       </c>
       <c r="C20" s="1">
         <v>15659</v>
       </c>
       <c r="D20" s="1">
         <v>15662</v>
       </c>
       <c r="E20" s="1">
         <v>15643</v>
       </c>
       <c r="F20" s="1">
         <v>15622</v>
       </c>
       <c r="G20" s="11">
         <v>15614</v>
       </c>
       <c r="H20" s="13">
         <v>15609</v>
@@ -11563,51 +11684,53 @@
       </c>
       <c r="W20" s="13">
         <v>14976</v>
       </c>
       <c r="X20" s="13">
         <v>14933</v>
       </c>
       <c r="Y20" s="13">
         <v>14870</v>
       </c>
       <c r="Z20" s="13">
         <v>14849</v>
       </c>
       <c r="AA20" s="29">
         <v>14844</v>
       </c>
       <c r="AB20" s="32">
         <v>14826</v>
       </c>
       <c r="AC20" s="32">
         <v>14813</v>
       </c>
       <c r="AD20" s="32">
         <v>14769</v>
       </c>
-      <c r="AE20" s="32"/>
+      <c r="AE20" s="32">
+        <v>14736</v>
+      </c>
     </row>
     <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1">
         <v>11370</v>
       </c>
       <c r="C21" s="1">
         <v>11331</v>
       </c>
       <c r="D21" s="1">
         <v>11307</v>
       </c>
       <c r="E21" s="1">
         <v>11295</v>
       </c>
       <c r="F21" s="1">
         <v>11273</v>
       </c>
       <c r="G21" s="11">
         <v>11263</v>
       </c>
       <c r="H21" s="13">
         <v>11234</v>
@@ -11656,51 +11779,53 @@
       </c>
       <c r="W21" s="13">
         <v>10882</v>
       </c>
       <c r="X21" s="13">
         <v>10855</v>
       </c>
       <c r="Y21" s="13">
         <v>10823</v>
       </c>
       <c r="Z21" s="13">
         <v>10825</v>
       </c>
       <c r="AA21" s="29">
         <v>10776</v>
       </c>
       <c r="AB21" s="32">
         <v>10743</v>
       </c>
       <c r="AC21" s="32">
         <v>10714</v>
       </c>
       <c r="AD21" s="32">
         <v>10678</v>
       </c>
-      <c r="AE21" s="32"/>
+      <c r="AE21" s="32">
+        <v>10648</v>
+      </c>
     </row>
     <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="1">
         <v>14838</v>
       </c>
       <c r="C22" s="1">
         <v>14799</v>
       </c>
       <c r="D22" s="1">
         <v>14771</v>
       </c>
       <c r="E22" s="1">
         <v>14762</v>
       </c>
       <c r="F22" s="1">
         <v>14730</v>
       </c>
       <c r="G22" s="11">
         <v>14731</v>
       </c>
       <c r="H22" s="13">
         <v>14703</v>
@@ -11749,51 +11874,53 @@
       </c>
       <c r="W22" s="13">
         <v>14322</v>
       </c>
       <c r="X22" s="13">
         <v>14268</v>
       </c>
       <c r="Y22" s="13">
         <v>14234</v>
       </c>
       <c r="Z22" s="13">
         <v>14172</v>
       </c>
       <c r="AA22" s="29">
         <v>14170</v>
       </c>
       <c r="AB22" s="32">
         <v>14144</v>
       </c>
       <c r="AC22" s="32">
         <v>14091</v>
       </c>
       <c r="AD22" s="32">
         <v>14066</v>
       </c>
-      <c r="AE22" s="32"/>
+      <c r="AE22" s="32">
+        <v>14026</v>
+      </c>
     </row>
     <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="1">
         <v>19227</v>
       </c>
       <c r="C23" s="1">
         <v>19191</v>
       </c>
       <c r="D23" s="1">
         <v>19147</v>
       </c>
       <c r="E23" s="1">
         <v>19108</v>
       </c>
       <c r="F23" s="1">
         <v>19087</v>
       </c>
       <c r="G23" s="11">
         <v>19048</v>
       </c>
       <c r="H23" s="13">
         <v>19045</v>
@@ -11842,86 +11969,88 @@
       </c>
       <c r="W23" s="13">
         <v>18194</v>
       </c>
       <c r="X23" s="13">
         <v>18128</v>
       </c>
       <c r="Y23" s="13">
         <v>18060</v>
       </c>
       <c r="Z23" s="13">
         <v>17996</v>
       </c>
       <c r="AA23" s="29">
         <v>17968</v>
       </c>
       <c r="AB23" s="32">
         <v>17932</v>
       </c>
       <c r="AC23" s="32">
         <v>17914</v>
       </c>
       <c r="AD23" s="32">
         <v>17871</v>
       </c>
-      <c r="AE23" s="32"/>
+      <c r="AE23" s="32">
+        <v>17863</v>
+      </c>
     </row>
     <row r="24" spans="1:31" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="26"/>
-      <c r="Y24" s="41"/>
-[...5 lines deleted...]
-      <c r="AE24" s="41"/>
+      <c r="Y24" s="37"/>
+      <c r="Z24" s="37"/>
+      <c r="AA24" s="37"/>
+      <c r="AB24" s="37"/>
+      <c r="AC24" s="37"/>
+      <c r="AD24" s="37"/>
+      <c r="AE24" s="32"/>
     </row>
     <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="1">
         <v>437035</v>
       </c>
       <c r="C25" s="1">
         <v>437114</v>
       </c>
       <c r="D25" s="1">
         <v>437325</v>
       </c>
       <c r="E25" s="1">
         <v>437452</v>
       </c>
       <c r="F25" s="1">
         <v>437625</v>
       </c>
       <c r="G25" s="11">
         <v>437723</v>
       </c>
       <c r="H25" s="13">
         <v>437797</v>
@@ -11970,51 +12099,53 @@
       </c>
       <c r="W25" s="13">
         <v>440524</v>
       </c>
       <c r="X25" s="13">
         <v>440739</v>
       </c>
       <c r="Y25" s="13">
         <v>440961</v>
       </c>
       <c r="Z25" s="13">
         <v>441042</v>
       </c>
       <c r="AA25" s="29">
         <v>441403</v>
       </c>
       <c r="AB25" s="32">
         <v>441574</v>
       </c>
       <c r="AC25" s="32">
         <v>441576</v>
       </c>
       <c r="AD25" s="32">
         <v>441670</v>
       </c>
-      <c r="AE25" s="32"/>
+      <c r="AE25" s="32">
+        <v>441638</v>
+      </c>
     </row>
     <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="1">
         <v>242232</v>
       </c>
       <c r="C26" s="1">
         <v>242463</v>
       </c>
       <c r="D26" s="1">
         <v>242657</v>
       </c>
       <c r="E26" s="1">
         <v>242885</v>
       </c>
       <c r="F26" s="1">
         <v>243160</v>
       </c>
       <c r="G26" s="11">
         <v>243322</v>
       </c>
       <c r="H26" s="13">
         <v>243505</v>
@@ -12063,51 +12194,53 @@
       </c>
       <c r="W26" s="13">
         <v>247968</v>
       </c>
       <c r="X26" s="13">
         <v>248235</v>
       </c>
       <c r="Y26" s="13">
         <v>248535</v>
       </c>
       <c r="Z26" s="13">
         <v>248732</v>
       </c>
       <c r="AA26" s="29">
         <v>249131</v>
       </c>
       <c r="AB26" s="32">
         <v>249318</v>
       </c>
       <c r="AC26" s="32">
         <v>249524</v>
       </c>
       <c r="AD26" s="32">
         <v>249701</v>
       </c>
-      <c r="AE26" s="32"/>
+      <c r="AE26" s="32">
+        <v>249804</v>
+      </c>
     </row>
     <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="1">
         <v>37326</v>
       </c>
       <c r="C27" s="1">
         <v>37306</v>
       </c>
       <c r="D27" s="1">
         <v>37316</v>
       </c>
       <c r="E27" s="1">
         <v>37304</v>
       </c>
       <c r="F27" s="1">
         <v>37313</v>
       </c>
       <c r="G27" s="11">
         <v>37326</v>
       </c>
       <c r="H27" s="13">
         <v>37315</v>
@@ -12156,51 +12289,53 @@
       </c>
       <c r="W27" s="13">
         <v>37123</v>
       </c>
       <c r="X27" s="13">
         <v>37080</v>
       </c>
       <c r="Y27" s="13">
         <v>37080</v>
       </c>
       <c r="Z27" s="13">
         <v>37043</v>
       </c>
       <c r="AA27" s="29">
         <v>37001</v>
       </c>
       <c r="AB27" s="32">
         <v>37013</v>
       </c>
       <c r="AC27" s="32">
         <v>36972</v>
       </c>
       <c r="AD27" s="32">
         <v>36945</v>
       </c>
-      <c r="AE27" s="32"/>
+      <c r="AE27" s="32">
+        <v>36913</v>
+      </c>
     </row>
     <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="1">
         <v>5479</v>
       </c>
       <c r="C28" s="1">
         <v>5480</v>
       </c>
       <c r="D28" s="1">
         <v>5474</v>
       </c>
       <c r="E28" s="1">
         <v>5454</v>
       </c>
       <c r="F28" s="1">
         <v>5433</v>
       </c>
       <c r="G28" s="11">
         <v>5441</v>
       </c>
       <c r="H28" s="13">
         <v>5426</v>
@@ -12249,51 +12384,53 @@
       </c>
       <c r="W28" s="13">
         <v>5239</v>
       </c>
       <c r="X28" s="13">
         <v>5222</v>
       </c>
       <c r="Y28" s="13">
         <v>5214</v>
       </c>
       <c r="Z28" s="13">
         <v>5212</v>
       </c>
       <c r="AA28" s="29">
         <v>5189</v>
       </c>
       <c r="AB28" s="32">
         <v>5218</v>
       </c>
       <c r="AC28" s="32">
         <v>5211</v>
       </c>
       <c r="AD28" s="32">
         <v>5213</v>
       </c>
-      <c r="AE28" s="32"/>
+      <c r="AE28" s="32">
+        <v>5226</v>
+      </c>
     </row>
     <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="1">
         <v>20662</v>
       </c>
       <c r="C29" s="1">
         <v>20649</v>
       </c>
       <c r="D29" s="1">
         <v>20661</v>
       </c>
       <c r="E29" s="1">
         <v>20654</v>
       </c>
       <c r="F29" s="1">
         <v>20645</v>
       </c>
       <c r="G29" s="11">
         <v>20626</v>
       </c>
       <c r="H29" s="13">
         <v>20616</v>
@@ -12342,51 +12479,53 @@
       </c>
       <c r="W29" s="13">
         <v>20491</v>
       </c>
       <c r="X29" s="13">
         <v>20501</v>
       </c>
       <c r="Y29" s="13">
         <v>20494</v>
       </c>
       <c r="Z29" s="13">
         <v>20498</v>
       </c>
       <c r="AA29" s="29">
         <v>20481</v>
       </c>
       <c r="AB29" s="32">
         <v>20480</v>
       </c>
       <c r="AC29" s="32">
         <v>20450</v>
       </c>
       <c r="AD29" s="32">
         <v>20464</v>
       </c>
-      <c r="AE29" s="32"/>
+      <c r="AE29" s="32">
+        <v>20444</v>
+      </c>
     </row>
     <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="1">
         <v>84407</v>
       </c>
       <c r="C30" s="1">
         <v>84326</v>
       </c>
       <c r="D30" s="1">
         <v>84319</v>
       </c>
       <c r="E30" s="1">
         <v>84282</v>
       </c>
       <c r="F30" s="1">
         <v>84240</v>
       </c>
       <c r="G30" s="11">
         <v>84257</v>
       </c>
       <c r="H30" s="13">
         <v>84246</v>
@@ -12435,51 +12574,53 @@
       </c>
       <c r="W30" s="13">
         <v>83764</v>
       </c>
       <c r="X30" s="13">
         <v>83758</v>
       </c>
       <c r="Y30" s="13">
         <v>83803</v>
       </c>
       <c r="Z30" s="13">
         <v>83771</v>
       </c>
       <c r="AA30" s="29">
         <v>83815</v>
       </c>
       <c r="AB30" s="32">
         <v>83787</v>
       </c>
       <c r="AC30" s="32">
         <v>83721</v>
       </c>
       <c r="AD30" s="32">
         <v>83683</v>
       </c>
-      <c r="AE30" s="32"/>
+      <c r="AE30" s="32">
+        <v>83629</v>
+      </c>
     </row>
     <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="1">
         <v>28563</v>
       </c>
       <c r="C31" s="1">
         <v>28528</v>
       </c>
       <c r="D31" s="1">
         <v>28511</v>
       </c>
       <c r="E31" s="1">
         <v>28497</v>
       </c>
       <c r="F31" s="1">
         <v>28469</v>
       </c>
       <c r="G31" s="11">
         <v>28438</v>
       </c>
       <c r="H31" s="13">
         <v>28392</v>
@@ -12528,51 +12669,53 @@
       </c>
       <c r="W31" s="13">
         <v>27952</v>
       </c>
       <c r="X31" s="13">
         <v>27964</v>
       </c>
       <c r="Y31" s="13">
         <v>27902</v>
       </c>
       <c r="Z31" s="13">
         <v>27888</v>
       </c>
       <c r="AA31" s="29">
         <v>27901</v>
       </c>
       <c r="AB31" s="32">
         <v>27874</v>
       </c>
       <c r="AC31" s="32">
         <v>27827</v>
       </c>
       <c r="AD31" s="32">
         <v>27808</v>
       </c>
-      <c r="AE31" s="32"/>
+      <c r="AE31" s="32">
+        <v>27783</v>
+      </c>
     </row>
     <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="11"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
@@ -12656,51 +12799,53 @@
       </c>
       <c r="W33" s="13">
         <v>13638</v>
       </c>
       <c r="X33" s="13">
         <v>13638</v>
       </c>
       <c r="Y33" s="13">
         <v>13613</v>
       </c>
       <c r="Z33" s="13">
         <v>13598</v>
       </c>
       <c r="AA33" s="29">
         <v>13589</v>
       </c>
       <c r="AB33" s="32">
         <v>13591</v>
       </c>
       <c r="AC33" s="32">
         <v>13589</v>
       </c>
       <c r="AD33" s="32">
         <v>13579</v>
       </c>
-      <c r="AE33" s="32"/>
+      <c r="AE33" s="32">
+        <v>13565</v>
+      </c>
     </row>
     <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="1">
         <v>4449</v>
       </c>
       <c r="C34" s="1">
         <v>4440</v>
       </c>
       <c r="D34" s="1">
         <v>4457</v>
       </c>
       <c r="E34" s="1">
         <v>4458</v>
       </c>
       <c r="F34" s="1">
         <v>4462</v>
       </c>
       <c r="G34" s="11">
         <v>4468</v>
       </c>
       <c r="H34" s="13">
         <v>4459</v>
@@ -12749,86 +12894,88 @@
       </c>
       <c r="W34" s="13">
         <v>4349</v>
       </c>
       <c r="X34" s="13">
         <v>4341</v>
       </c>
       <c r="Y34" s="13">
         <v>4320</v>
       </c>
       <c r="Z34" s="13">
         <v>4300</v>
       </c>
       <c r="AA34" s="29">
         <v>4296</v>
       </c>
       <c r="AB34" s="32">
         <v>4293</v>
       </c>
       <c r="AC34" s="32">
         <v>4282</v>
       </c>
       <c r="AD34" s="32">
         <v>4277</v>
       </c>
-      <c r="AE34" s="32"/>
+      <c r="AE34" s="32">
+        <v>4274</v>
+      </c>
     </row>
     <row r="35" spans="1:31" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
-      <c r="Y35" s="41"/>
-[...5 lines deleted...]
-      <c r="AE35" s="41"/>
+      <c r="Y35" s="37"/>
+      <c r="Z35" s="37"/>
+      <c r="AA35" s="35"/>
+      <c r="AB35" s="37"/>
+      <c r="AC35" s="37"/>
+      <c r="AD35" s="37"/>
+      <c r="AE35" s="32"/>
     </row>
     <row r="36" spans="1:31" ht="13.9" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1">
         <v>106812</v>
       </c>
       <c r="C36" s="1">
         <v>106572</v>
       </c>
       <c r="D36" s="1">
         <v>106415</v>
       </c>
       <c r="E36" s="1">
         <v>106276</v>
       </c>
       <c r="F36" s="1">
         <v>106145</v>
       </c>
       <c r="G36" s="11">
         <v>106090</v>
       </c>
       <c r="H36" s="13">
         <v>105967</v>
@@ -12877,51 +13024,53 @@
       </c>
       <c r="W36" s="13">
         <v>102453</v>
       </c>
       <c r="X36" s="13">
         <v>102141</v>
       </c>
       <c r="Y36" s="13">
         <v>101911</v>
       </c>
       <c r="Z36" s="13">
         <v>101777</v>
       </c>
       <c r="AA36" s="29">
         <v>101648</v>
       </c>
       <c r="AB36" s="32">
         <v>101506</v>
       </c>
       <c r="AC36" s="32">
         <v>196849</v>
       </c>
       <c r="AD36" s="32">
         <v>101092</v>
       </c>
-      <c r="AE36" s="32"/>
+      <c r="AE36" s="32">
+        <v>100958</v>
+      </c>
     </row>
     <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1">
         <v>102</v>
       </c>
       <c r="C37" s="1">
         <v>102</v>
       </c>
       <c r="D37" s="1">
         <v>102</v>
       </c>
       <c r="E37" s="1">
         <v>102</v>
       </c>
       <c r="F37" s="1">
         <v>102</v>
       </c>
       <c r="G37" s="11">
         <v>102</v>
       </c>
       <c r="H37" s="13">
         <v>102</v>
@@ -12970,51 +13119,53 @@
       </c>
       <c r="W37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="X37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="AA37" s="29" t="s">
         <v>29</v>
       </c>
       <c r="AB37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AC37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AD37" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="AE37" s="32"/>
+      <c r="AE37" s="32" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="11"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
@@ -13098,51 +13249,53 @@
       </c>
       <c r="W39" s="13">
         <v>14539</v>
       </c>
       <c r="X39" s="13">
         <v>14482</v>
       </c>
       <c r="Y39" s="13">
         <v>14455</v>
       </c>
       <c r="Z39" s="13">
         <v>14450</v>
       </c>
       <c r="AA39" s="29">
         <v>14449</v>
       </c>
       <c r="AB39" s="32">
         <v>14424</v>
       </c>
       <c r="AC39" s="32">
         <v>28524</v>
       </c>
       <c r="AD39" s="32">
         <v>14375</v>
       </c>
-      <c r="AE39" s="32"/>
+      <c r="AE39" s="32">
+        <v>14368</v>
+      </c>
     </row>
     <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="1">
         <v>8153</v>
       </c>
       <c r="C40" s="1">
         <v>8141</v>
       </c>
       <c r="D40" s="1">
         <v>8131</v>
       </c>
       <c r="E40" s="1">
         <v>8123</v>
       </c>
       <c r="F40" s="1">
         <v>8107</v>
       </c>
       <c r="G40" s="11">
         <v>8091</v>
       </c>
       <c r="H40" s="13">
         <v>8102</v>
@@ -13191,51 +13344,53 @@
       </c>
       <c r="W40" s="13">
         <v>7762</v>
       </c>
       <c r="X40" s="13">
         <v>7745</v>
       </c>
       <c r="Y40" s="13">
         <v>7727</v>
       </c>
       <c r="Z40" s="13">
         <v>7720</v>
       </c>
       <c r="AA40" s="29">
         <v>7709</v>
       </c>
       <c r="AB40" s="32">
         <v>7690</v>
       </c>
       <c r="AC40" s="32">
         <v>14888</v>
       </c>
       <c r="AD40" s="32">
         <v>7694</v>
       </c>
-      <c r="AE40" s="32"/>
+      <c r="AE40" s="32">
+        <v>7700</v>
+      </c>
     </row>
     <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1">
         <v>26794</v>
       </c>
       <c r="C41" s="1">
         <v>26732</v>
       </c>
       <c r="D41" s="1">
         <v>26721</v>
       </c>
       <c r="E41" s="1">
         <v>26683</v>
       </c>
       <c r="F41" s="1">
         <v>26647</v>
       </c>
       <c r="G41" s="11">
         <v>26693</v>
       </c>
       <c r="H41" s="13">
         <v>26645</v>
@@ -13284,51 +13439,53 @@
       </c>
       <c r="W41" s="13">
         <v>26127</v>
       </c>
       <c r="X41" s="13">
         <v>26071</v>
       </c>
       <c r="Y41" s="13">
         <v>26062</v>
       </c>
       <c r="Z41" s="13">
         <v>26065</v>
       </c>
       <c r="AA41" s="29">
         <v>26028</v>
       </c>
       <c r="AB41" s="32">
         <v>26040</v>
       </c>
       <c r="AC41" s="32">
         <v>50779</v>
       </c>
       <c r="AD41" s="32">
         <v>25916</v>
       </c>
-      <c r="AE41" s="32"/>
+      <c r="AE41" s="32">
+        <v>25891</v>
+      </c>
     </row>
     <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="1">
         <v>11258</v>
       </c>
       <c r="C42" s="1">
         <v>11219</v>
       </c>
       <c r="D42" s="1">
         <v>11205</v>
       </c>
       <c r="E42" s="1">
         <v>11185</v>
       </c>
       <c r="F42" s="1">
         <v>11160</v>
       </c>
       <c r="G42" s="11">
         <v>11146</v>
       </c>
       <c r="H42" s="13">
         <v>11150</v>
@@ -13377,51 +13534,53 @@
       </c>
       <c r="W42" s="13">
         <v>10627</v>
       </c>
       <c r="X42" s="13">
         <v>10592</v>
       </c>
       <c r="Y42" s="13">
         <v>10550</v>
       </c>
       <c r="Z42" s="13">
         <v>10549</v>
       </c>
       <c r="AA42" s="29">
         <v>10548</v>
       </c>
       <c r="AB42" s="32">
         <v>10533</v>
       </c>
       <c r="AC42" s="32">
         <v>19545</v>
       </c>
       <c r="AD42" s="32">
         <v>10492</v>
       </c>
-      <c r="AE42" s="32"/>
+      <c r="AE42" s="32">
+        <v>10462</v>
+      </c>
     </row>
     <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="1">
         <v>11370</v>
       </c>
       <c r="C43" s="1">
         <v>11331</v>
       </c>
       <c r="D43" s="1">
         <v>11307</v>
       </c>
       <c r="E43" s="1">
         <v>11295</v>
       </c>
       <c r="F43" s="1">
         <v>11273</v>
       </c>
       <c r="G43" s="11">
         <v>11263</v>
       </c>
       <c r="H43" s="13">
         <v>11234</v>
@@ -13470,51 +13629,53 @@
       </c>
       <c r="W43" s="13">
         <v>10882</v>
       </c>
       <c r="X43" s="13">
         <v>10855</v>
       </c>
       <c r="Y43" s="13">
         <v>10823</v>
       </c>
       <c r="Z43" s="13">
         <v>10825</v>
       </c>
       <c r="AA43" s="29">
         <v>10776</v>
       </c>
       <c r="AB43" s="32">
         <v>10743</v>
       </c>
       <c r="AC43" s="32">
         <v>20408</v>
       </c>
       <c r="AD43" s="32">
         <v>10678</v>
       </c>
-      <c r="AE43" s="32"/>
+      <c r="AE43" s="32">
+        <v>10648</v>
+      </c>
     </row>
     <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="1">
         <v>14838</v>
       </c>
       <c r="C44" s="1">
         <v>14799</v>
       </c>
       <c r="D44" s="1">
         <v>14771</v>
       </c>
       <c r="E44" s="1">
         <v>14762</v>
       </c>
       <c r="F44" s="1">
         <v>14730</v>
       </c>
       <c r="G44" s="11">
         <v>14731</v>
       </c>
       <c r="H44" s="13">
         <v>14703</v>
@@ -13563,51 +13724,53 @@
       </c>
       <c r="W44" s="13">
         <v>14322</v>
       </c>
       <c r="X44" s="13">
         <v>14268</v>
       </c>
       <c r="Y44" s="13">
         <v>14234</v>
       </c>
       <c r="Z44" s="13">
         <v>14172</v>
       </c>
       <c r="AA44" s="29">
         <v>14170</v>
       </c>
       <c r="AB44" s="32">
         <v>14144</v>
       </c>
       <c r="AC44" s="32">
         <v>28161</v>
       </c>
       <c r="AD44" s="32">
         <v>14066</v>
       </c>
-      <c r="AE44" s="32"/>
+      <c r="AE44" s="32">
+        <v>14026</v>
+      </c>
     </row>
     <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="2">
         <v>19227</v>
       </c>
       <c r="C45" s="2">
         <v>19191</v>
       </c>
       <c r="D45" s="2">
         <v>19147</v>
       </c>
       <c r="E45" s="2">
         <v>19108</v>
       </c>
       <c r="F45" s="2">
         <v>19087</v>
       </c>
       <c r="G45" s="14">
         <v>19048</v>
       </c>
       <c r="H45" s="14">
         <v>19045</v>
@@ -13656,51 +13819,53 @@
       </c>
       <c r="W45" s="14">
         <v>18194</v>
       </c>
       <c r="X45" s="14">
         <v>18128</v>
       </c>
       <c r="Y45" s="14">
         <v>18060</v>
       </c>
       <c r="Z45" s="14">
         <v>17996</v>
       </c>
       <c r="AA45" s="30">
         <v>17968</v>
       </c>
       <c r="AB45" s="33">
         <v>17932</v>
       </c>
       <c r="AC45" s="33">
         <v>34544</v>
       </c>
       <c r="AD45" s="33">
         <v>17871</v>
       </c>
-      <c r="AE45" s="32"/>
+      <c r="AE45" s="33">
+        <v>17863</v>
+      </c>
     </row>
     <row r="46" spans="1:31" ht="16.149999999999999" customHeight="1">
       <c r="A46" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="3"/>
       <c r="G46"/>
     </row>
     <row r="47" spans="1:31">
       <c r="B47" s="3"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:31">
       <c r="B48" s="3"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="2:2">
       <c r="B49" s="3"/>
     </row>
     <row r="50" spans="2:2">
       <c r="B50" s="3"/>
     </row>
     <row r="51" spans="2:2">
       <c r="B51" s="3"/>
     </row>
@@ -19872,96 +20037,96 @@
     </row>
     <row r="4" spans="1:37" ht="13.9" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="H5" s="20"/>
       <c r="L5" s="23"/>
       <c r="M5" s="22"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="T5" s="20"/>
       <c r="X5" s="23"/>
       <c r="AK5" s="22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="36"/>
-      <c r="B6" s="34">
+      <c r="A6" s="40"/>
+      <c r="B6" s="38">
         <v>2024</v>
       </c>
-      <c r="C6" s="35"/>
-[...10 lines deleted...]
-      <c r="N6" s="34">
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="38">
         <v>2025</v>
       </c>
-      <c r="O6" s="35"/>
-[...10 lines deleted...]
-      <c r="Z6" s="34">
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="38">
         <v>2026</v>
       </c>
-      <c r="AA6" s="35"/>
-[...9 lines deleted...]
-      <c r="AK6" s="35"/>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39"/>
+      <c r="AG6" s="39"/>
+      <c r="AH6" s="39"/>
+      <c r="AI6" s="39"/>
+      <c r="AJ6" s="39"/>
+      <c r="AK6" s="39"/>
     </row>
     <row r="7" spans="1:37" ht="33.75">
-      <c r="A7" s="37"/>
+      <c r="A7" s="41"/>
       <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="21" t="s">
@@ -20152,50 +20317,53 @@
       </c>
       <c r="W9" s="13">
         <v>588841</v>
       </c>
       <c r="X9" s="13">
         <v>588709</v>
       </c>
       <c r="Y9" s="13">
         <v>588566</v>
       </c>
       <c r="Z9" s="13">
         <v>588468</v>
       </c>
       <c r="AA9" s="32">
         <v>588384</v>
       </c>
       <c r="AB9" s="32">
         <v>588533</v>
       </c>
       <c r="AC9" s="32">
         <v>588338</v>
       </c>
       <c r="AD9" s="32">
         <v>588328</v>
       </c>
+      <c r="AE9" s="32">
+        <v>588137</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="1">
         <v>278336</v>
       </c>
       <c r="C10" s="1">
         <v>278445</v>
       </c>
       <c r="D10" s="1">
         <v>278632</v>
       </c>
       <c r="E10" s="1">
         <v>278860</v>
       </c>
       <c r="F10" s="1">
         <v>279045</v>
       </c>
       <c r="G10" s="11">
         <v>279210</v>
       </c>
       <c r="H10" s="13">
         <v>279468</v>
@@ -20244,50 +20412,53 @@
       </c>
       <c r="W10" s="13">
         <v>284017</v>
       </c>
       <c r="X10" s="13">
         <v>284280</v>
       </c>
       <c r="Y10" s="13">
         <v>284499</v>
       </c>
       <c r="Z10" s="13">
         <v>284582</v>
       </c>
       <c r="AA10" s="32">
         <v>284797</v>
       </c>
       <c r="AB10" s="32">
         <v>285168</v>
       </c>
       <c r="AC10" s="32">
         <v>285347</v>
       </c>
       <c r="AD10" s="32">
         <v>285648</v>
       </c>
+      <c r="AE10" s="32">
+        <v>285728</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="1">
         <v>40162</v>
       </c>
       <c r="C11" s="1">
         <v>40176</v>
       </c>
       <c r="D11" s="1">
         <v>40144</v>
       </c>
       <c r="E11" s="1">
         <v>40103</v>
       </c>
       <c r="F11" s="1">
         <v>40066</v>
       </c>
       <c r="G11" s="11">
         <v>40071</v>
       </c>
       <c r="H11" s="13">
         <v>40028</v>
@@ -20336,50 +20507,53 @@
       </c>
       <c r="W11" s="13">
         <v>39701</v>
       </c>
       <c r="X11" s="13">
         <v>39649</v>
       </c>
       <c r="Y11" s="13">
         <v>39636</v>
       </c>
       <c r="Z11" s="13">
         <v>39622</v>
       </c>
       <c r="AA11" s="32">
         <v>39593</v>
       </c>
       <c r="AB11" s="32">
         <v>39590</v>
       </c>
       <c r="AC11" s="32">
         <v>39579</v>
       </c>
       <c r="AD11" s="32">
         <v>39571</v>
       </c>
+      <c r="AE11" s="32">
+        <v>39538</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1">
         <v>5672</v>
       </c>
       <c r="C12" s="1">
         <v>5678</v>
       </c>
       <c r="D12" s="1">
         <v>5674</v>
       </c>
       <c r="E12" s="1">
         <v>5661</v>
       </c>
       <c r="F12" s="1">
         <v>5651</v>
       </c>
       <c r="G12" s="11">
         <v>5654</v>
       </c>
       <c r="H12" s="13">
         <v>5646</v>
@@ -20428,50 +20602,53 @@
       </c>
       <c r="W12" s="13">
         <v>5408</v>
       </c>
       <c r="X12" s="13">
         <v>5411</v>
       </c>
       <c r="Y12" s="13">
         <v>5413</v>
       </c>
       <c r="Z12" s="13">
         <v>5411</v>
       </c>
       <c r="AA12" s="32">
         <v>5395</v>
       </c>
       <c r="AB12" s="32">
         <v>5412</v>
       </c>
       <c r="AC12" s="32">
         <v>5402</v>
       </c>
       <c r="AD12" s="32">
         <v>5429</v>
       </c>
+      <c r="AE12" s="32">
+        <v>5433</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="1">
         <v>23071</v>
       </c>
       <c r="C13" s="1">
         <v>23059</v>
       </c>
       <c r="D13" s="1">
         <v>23051</v>
       </c>
       <c r="E13" s="1">
         <v>23054</v>
       </c>
       <c r="F13" s="1">
         <v>23046</v>
       </c>
       <c r="G13" s="11">
         <v>23010</v>
       </c>
       <c r="H13" s="13">
         <v>22984</v>
@@ -20520,50 +20697,53 @@
       </c>
       <c r="W13" s="13">
         <v>22741</v>
       </c>
       <c r="X13" s="13">
         <v>22724</v>
       </c>
       <c r="Y13" s="13">
         <v>22698</v>
       </c>
       <c r="Z13" s="13">
         <v>22711</v>
       </c>
       <c r="AA13" s="32">
         <v>22707</v>
       </c>
       <c r="AB13" s="32">
         <v>22699</v>
       </c>
       <c r="AC13" s="32">
         <v>22679</v>
       </c>
       <c r="AD13" s="32">
         <v>22669</v>
       </c>
+      <c r="AE13" s="32">
+        <v>22645</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="1">
         <v>92900</v>
       </c>
       <c r="C14" s="1">
         <v>92859</v>
       </c>
       <c r="D14" s="1">
         <v>92867</v>
       </c>
       <c r="E14" s="1">
         <v>92840</v>
       </c>
       <c r="F14" s="1">
         <v>92842</v>
       </c>
       <c r="G14" s="11">
         <v>92816</v>
       </c>
       <c r="H14" s="13">
         <v>92805</v>
@@ -20612,50 +20792,53 @@
       </c>
       <c r="W14" s="13">
         <v>92034</v>
       </c>
       <c r="X14" s="13">
         <v>91994</v>
       </c>
       <c r="Y14" s="13">
         <v>91969</v>
       </c>
       <c r="Z14" s="13">
         <v>91979</v>
       </c>
       <c r="AA14" s="32">
         <v>92015</v>
       </c>
       <c r="AB14" s="32">
         <v>91973</v>
       </c>
       <c r="AC14" s="32">
         <v>91934</v>
       </c>
       <c r="AD14" s="32">
         <v>91871</v>
       </c>
+      <c r="AE14" s="32">
+        <v>91832</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="1">
         <v>29647</v>
       </c>
       <c r="C15" s="1">
         <v>29614</v>
       </c>
       <c r="D15" s="1">
         <v>29581</v>
       </c>
       <c r="E15" s="1">
         <v>29582</v>
       </c>
       <c r="F15" s="1">
         <v>29581</v>
       </c>
       <c r="G15" s="11">
         <v>29553</v>
       </c>
       <c r="H15" s="13">
         <v>29513</v>
@@ -20703,87 +20886,91 @@
         <v>29131</v>
       </c>
       <c r="W15" s="13">
         <v>29127</v>
       </c>
       <c r="X15" s="13">
         <v>29116</v>
       </c>
       <c r="Y15" s="13">
         <v>29054</v>
       </c>
       <c r="Z15" s="13">
         <v>29031</v>
       </c>
       <c r="AA15" s="32">
         <v>29010</v>
       </c>
       <c r="AB15" s="32">
         <v>28966</v>
       </c>
       <c r="AC15" s="32">
         <v>28920</v>
       </c>
       <c r="AD15" s="32">
         <v>28914</v>
+      </c>
+      <c r="AE15" s="32">
+        <v>28910</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="11"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="32"/>
       <c r="AB16" s="32"/>
       <c r="AC16" s="32"/>
       <c r="AD16" s="32"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="32"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="1">
         <v>29764</v>
       </c>
       <c r="C17" s="1">
         <v>29750</v>
       </c>
       <c r="D17" s="1">
         <v>29715</v>
       </c>
       <c r="E17" s="1">
         <v>29675</v>
       </c>
       <c r="F17" s="1">
         <v>29672</v>
       </c>
       <c r="G17" s="11">
         <v>29617</v>
       </c>
       <c r="H17" s="13">
         <v>29570</v>
       </c>
       <c r="I17" s="13">
@@ -20830,52 +21017,55 @@
       </c>
       <c r="W17" s="13">
         <v>28896</v>
       </c>
       <c r="X17" s="13">
         <v>28877</v>
       </c>
       <c r="Y17" s="13">
         <v>28835</v>
       </c>
       <c r="Z17" s="13">
         <v>28809</v>
       </c>
       <c r="AA17" s="32">
         <v>28754</v>
       </c>
       <c r="AB17" s="32">
         <v>28719</v>
       </c>
       <c r="AC17" s="32">
         <v>28654</v>
       </c>
       <c r="AD17" s="32">
         <v>28621</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="32">
+        <v>28576</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1">
         <v>7758</v>
       </c>
       <c r="C18" s="1">
         <v>7747</v>
       </c>
       <c r="D18" s="1">
         <v>7715</v>
       </c>
       <c r="E18" s="1">
         <v>7688</v>
       </c>
       <c r="F18" s="1">
         <v>7675</v>
       </c>
       <c r="G18" s="11">
         <v>7670</v>
       </c>
       <c r="H18" s="13">
         <v>7661</v>
       </c>
       <c r="I18" s="13">
@@ -20922,52 +21112,55 @@
       </c>
       <c r="W18" s="13">
         <v>7241</v>
       </c>
       <c r="X18" s="13">
         <v>7250</v>
       </c>
       <c r="Y18" s="13">
         <v>7246</v>
       </c>
       <c r="Z18" s="13">
         <v>7220</v>
       </c>
       <c r="AA18" s="32">
         <v>7203</v>
       </c>
       <c r="AB18" s="32">
         <v>7199</v>
       </c>
       <c r="AC18" s="32">
         <v>7196</v>
       </c>
       <c r="AD18" s="32">
         <v>7178</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="32">
+        <v>7172</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
         <v>25969</v>
       </c>
       <c r="C19" s="1">
         <v>25904</v>
       </c>
       <c r="D19" s="1">
         <v>25881</v>
       </c>
       <c r="E19" s="1">
         <v>25848</v>
       </c>
       <c r="F19" s="1">
         <v>25816</v>
       </c>
       <c r="G19" s="11">
         <v>25848</v>
       </c>
       <c r="H19" s="13">
         <v>25815</v>
       </c>
       <c r="I19" s="13">
@@ -21014,52 +21207,55 @@
       </c>
       <c r="W19" s="13">
         <v>25053</v>
       </c>
       <c r="X19" s="13">
         <v>24982</v>
       </c>
       <c r="Y19" s="13">
         <v>24940</v>
       </c>
       <c r="Z19" s="13">
         <v>24933</v>
       </c>
       <c r="AA19" s="32">
         <v>24897</v>
       </c>
       <c r="AB19" s="32">
         <v>24870</v>
       </c>
       <c r="AC19" s="32">
         <v>24821</v>
       </c>
       <c r="AD19" s="32">
         <v>24773</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="32">
+        <v>24732</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="1">
         <v>14630</v>
       </c>
       <c r="C20" s="1">
         <v>14585</v>
       </c>
       <c r="D20" s="1">
         <v>14569</v>
       </c>
       <c r="E20" s="1">
         <v>14545</v>
       </c>
       <c r="F20" s="1">
         <v>14518</v>
       </c>
       <c r="G20" s="11">
         <v>14488</v>
       </c>
       <c r="H20" s="13">
         <v>14473</v>
       </c>
       <c r="I20" s="13">
@@ -21106,52 +21302,55 @@
       </c>
       <c r="W20" s="13">
         <v>13631</v>
       </c>
       <c r="X20" s="13">
         <v>13565</v>
       </c>
       <c r="Y20" s="13">
         <v>13514</v>
       </c>
       <c r="Z20" s="13">
         <v>13505</v>
       </c>
       <c r="AA20" s="32">
         <v>13474</v>
       </c>
       <c r="AB20" s="32">
         <v>13454</v>
       </c>
       <c r="AC20" s="32">
         <v>13412</v>
       </c>
       <c r="AD20" s="32">
         <v>13350</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="32">
+        <v>13317</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1">
         <v>10572</v>
       </c>
       <c r="C21" s="1">
         <v>10541</v>
       </c>
       <c r="D21" s="1">
         <v>10531</v>
       </c>
       <c r="E21" s="1">
         <v>10510</v>
       </c>
       <c r="F21" s="1">
         <v>10485</v>
       </c>
       <c r="G21" s="11">
         <v>10458</v>
       </c>
       <c r="H21" s="13">
         <v>10423</v>
       </c>
       <c r="I21" s="13">
@@ -21198,52 +21397,55 @@
       </c>
       <c r="W21" s="13">
         <v>9866</v>
       </c>
       <c r="X21" s="13">
         <v>9819</v>
       </c>
       <c r="Y21" s="13">
         <v>9786</v>
       </c>
       <c r="Z21" s="13">
         <v>9768</v>
       </c>
       <c r="AA21" s="32">
         <v>9721</v>
       </c>
       <c r="AB21" s="32">
         <v>9722</v>
       </c>
       <c r="AC21" s="32">
         <v>9694</v>
       </c>
       <c r="AD21" s="32">
         <v>9655</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="32">
+        <v>9638</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="1">
         <v>14968</v>
       </c>
       <c r="C22" s="1">
         <v>14921</v>
       </c>
       <c r="D22" s="1">
         <v>14904</v>
       </c>
       <c r="E22" s="1">
         <v>14878</v>
       </c>
       <c r="F22" s="1">
         <v>14858</v>
       </c>
       <c r="G22" s="11">
         <v>14854</v>
       </c>
       <c r="H22" s="13">
         <v>14815</v>
       </c>
       <c r="I22" s="13">
@@ -21290,52 +21492,55 @@
       </c>
       <c r="W22" s="13">
         <v>14267</v>
       </c>
       <c r="X22" s="13">
         <v>14237</v>
       </c>
       <c r="Y22" s="13">
         <v>14204</v>
       </c>
       <c r="Z22" s="13">
         <v>14171</v>
       </c>
       <c r="AA22" s="32">
         <v>14129</v>
       </c>
       <c r="AB22" s="32">
         <v>14127</v>
       </c>
       <c r="AC22" s="32">
         <v>14070</v>
       </c>
       <c r="AD22" s="32">
         <v>14057</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="32">
+        <v>14047</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="1">
         <v>18055</v>
       </c>
       <c r="C23" s="1">
         <v>18023</v>
       </c>
       <c r="D23" s="1">
         <v>17994</v>
       </c>
       <c r="E23" s="1">
         <v>17960</v>
       </c>
       <c r="F23" s="1">
         <v>17935</v>
       </c>
       <c r="G23" s="11">
         <v>17873</v>
       </c>
       <c r="H23" s="13">
         <v>17811</v>
       </c>
       <c r="I23" s="13">
@@ -21382,86 +21587,90 @@
       </c>
       <c r="W23" s="13">
         <v>16859</v>
       </c>
       <c r="X23" s="13">
         <v>16805</v>
       </c>
       <c r="Y23" s="13">
         <v>16772</v>
       </c>
       <c r="Z23" s="13">
         <v>16726</v>
       </c>
       <c r="AA23" s="32">
         <v>16689</v>
       </c>
       <c r="AB23" s="32">
         <v>16634</v>
       </c>
       <c r="AC23" s="32">
         <v>16630</v>
       </c>
       <c r="AD23" s="32">
         <v>16592</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE23" s="32">
+        <v>16569</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="26"/>
-      <c r="Y24" s="41"/>
-[...6 lines deleted...]
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="Y24" s="37"/>
+      <c r="Z24" s="35"/>
+      <c r="AA24" s="37"/>
+      <c r="AB24" s="37"/>
+      <c r="AC24" s="37"/>
+      <c r="AD24" s="37"/>
+      <c r="AE24" s="32"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="1">
         <v>489167</v>
       </c>
       <c r="C25" s="1">
         <v>489184</v>
       </c>
       <c r="D25" s="1">
         <v>489292</v>
       </c>
       <c r="E25" s="1">
         <v>489413</v>
       </c>
       <c r="F25" s="1">
         <v>489533</v>
       </c>
       <c r="G25" s="11">
         <v>489578</v>
       </c>
       <c r="H25" s="13">
         <v>489704</v>
       </c>
       <c r="I25" s="13">
@@ -21508,52 +21717,55 @@
       </c>
       <c r="W25" s="13">
         <v>492035</v>
       </c>
       <c r="X25" s="13">
         <v>492166</v>
       </c>
       <c r="Y25" s="13">
         <v>492235</v>
       </c>
       <c r="Z25" s="13">
         <v>492280</v>
       </c>
       <c r="AA25" s="32">
         <v>492457</v>
       </c>
       <c r="AB25" s="32">
         <v>492758</v>
       </c>
       <c r="AC25" s="32">
         <v>492775</v>
       </c>
       <c r="AD25" s="32">
         <v>492983</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="32">
+        <v>492946</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="1">
         <v>278235</v>
       </c>
       <c r="C26" s="1">
         <v>278344</v>
       </c>
       <c r="D26" s="1">
         <v>278531</v>
       </c>
       <c r="E26" s="1">
         <v>278759</v>
       </c>
       <c r="F26" s="1">
         <v>278944</v>
       </c>
       <c r="G26" s="11">
         <v>279109</v>
       </c>
       <c r="H26" s="13">
         <v>279367</v>
       </c>
       <c r="I26" s="13">
@@ -21600,52 +21812,55 @@
       </c>
       <c r="W26" s="13">
         <v>284017</v>
       </c>
       <c r="X26" s="13">
         <v>284280</v>
       </c>
       <c r="Y26" s="13">
         <v>284499</v>
       </c>
       <c r="Z26" s="13">
         <v>284582</v>
       </c>
       <c r="AA26" s="32">
         <v>284797</v>
       </c>
       <c r="AB26" s="32">
         <v>285168</v>
       </c>
       <c r="AC26" s="32">
         <v>285347</v>
       </c>
       <c r="AD26" s="32">
         <v>285648</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="32">
+        <v>285728</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="1">
         <v>40162</v>
       </c>
       <c r="C27" s="1">
         <v>40176</v>
       </c>
       <c r="D27" s="1">
         <v>40144</v>
       </c>
       <c r="E27" s="1">
         <v>40103</v>
       </c>
       <c r="F27" s="1">
         <v>40066</v>
       </c>
       <c r="G27" s="11">
         <v>40071</v>
       </c>
       <c r="H27" s="13">
         <v>40028</v>
       </c>
       <c r="I27" s="13">
@@ -21692,52 +21907,55 @@
       </c>
       <c r="W27" s="13">
         <v>39701</v>
       </c>
       <c r="X27" s="13">
         <v>39649</v>
       </c>
       <c r="Y27" s="13">
         <v>39636</v>
       </c>
       <c r="Z27" s="13">
         <v>39622</v>
       </c>
       <c r="AA27" s="32">
         <v>39593</v>
       </c>
       <c r="AB27" s="32">
         <v>39590</v>
       </c>
       <c r="AC27" s="32">
         <v>39579</v>
       </c>
       <c r="AD27" s="32">
         <v>39571</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="32">
+        <v>39538</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="1">
         <v>5672</v>
       </c>
       <c r="C28" s="1">
         <v>5678</v>
       </c>
       <c r="D28" s="1">
         <v>5674</v>
       </c>
       <c r="E28" s="1">
         <v>5661</v>
       </c>
       <c r="F28" s="1">
         <v>5651</v>
       </c>
       <c r="G28" s="11">
         <v>5654</v>
       </c>
       <c r="H28" s="13">
         <v>5646</v>
       </c>
       <c r="I28" s="13">
@@ -21784,52 +22002,55 @@
       </c>
       <c r="W28" s="13">
         <v>5408</v>
       </c>
       <c r="X28" s="13">
         <v>5411</v>
       </c>
       <c r="Y28" s="13">
         <v>5413</v>
       </c>
       <c r="Z28" s="13">
         <v>5411</v>
       </c>
       <c r="AA28" s="32">
         <v>5395</v>
       </c>
       <c r="AB28" s="32">
         <v>5412</v>
       </c>
       <c r="AC28" s="32">
         <v>5402</v>
       </c>
       <c r="AD28" s="32">
         <v>5429</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="32">
+        <v>5433</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="1">
         <v>23071</v>
       </c>
       <c r="C29" s="1">
         <v>23059</v>
       </c>
       <c r="D29" s="1">
         <v>23051</v>
       </c>
       <c r="E29" s="1">
         <v>23054</v>
       </c>
       <c r="F29" s="1">
         <v>23046</v>
       </c>
       <c r="G29" s="11">
         <v>23010</v>
       </c>
       <c r="H29" s="13">
         <v>22984</v>
       </c>
       <c r="I29" s="13">
@@ -21876,52 +22097,55 @@
       </c>
       <c r="W29" s="13">
         <v>22741</v>
       </c>
       <c r="X29" s="13">
         <v>22724</v>
       </c>
       <c r="Y29" s="13">
         <v>22698</v>
       </c>
       <c r="Z29" s="13">
         <v>22711</v>
       </c>
       <c r="AA29" s="32">
         <v>22707</v>
       </c>
       <c r="AB29" s="32">
         <v>22699</v>
       </c>
       <c r="AC29" s="32">
         <v>22679</v>
       </c>
       <c r="AD29" s="32">
         <v>22669</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="32">
+        <v>22645</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="1">
         <v>92900</v>
       </c>
       <c r="C30" s="1">
         <v>92859</v>
       </c>
       <c r="D30" s="1">
         <v>92867</v>
       </c>
       <c r="E30" s="1">
         <v>92840</v>
       </c>
       <c r="F30" s="1">
         <v>92842</v>
       </c>
       <c r="G30" s="11">
         <v>92816</v>
       </c>
       <c r="H30" s="13">
         <v>92805</v>
       </c>
       <c r="I30" s="13">
@@ -21968,52 +22192,55 @@
       </c>
       <c r="W30" s="13">
         <v>92034</v>
       </c>
       <c r="X30" s="13">
         <v>91994</v>
       </c>
       <c r="Y30" s="13">
         <v>91969</v>
       </c>
       <c r="Z30" s="13">
         <v>91979</v>
       </c>
       <c r="AA30" s="32">
         <v>92015</v>
       </c>
       <c r="AB30" s="32">
         <v>91973</v>
       </c>
       <c r="AC30" s="32">
         <v>91934</v>
       </c>
       <c r="AD30" s="32">
         <v>91871</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="32">
+        <v>91832</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="1">
         <v>29647</v>
       </c>
       <c r="C31" s="1">
         <v>29614</v>
       </c>
       <c r="D31" s="1">
         <v>29581</v>
       </c>
       <c r="E31" s="1">
         <v>29582</v>
       </c>
       <c r="F31" s="1">
         <v>29581</v>
       </c>
       <c r="G31" s="11">
         <v>29553</v>
       </c>
       <c r="H31" s="13">
         <v>29513</v>
       </c>
       <c r="I31" s="13">
@@ -22060,86 +22287,90 @@
       </c>
       <c r="W31" s="13">
         <v>29127</v>
       </c>
       <c r="X31" s="13">
         <v>29116</v>
       </c>
       <c r="Y31" s="13">
         <v>29054</v>
       </c>
       <c r="Z31" s="13">
         <v>29031</v>
       </c>
       <c r="AA31" s="32">
         <v>29010</v>
       </c>
       <c r="AB31" s="32">
         <v>28966</v>
       </c>
       <c r="AC31" s="32">
         <v>28920</v>
       </c>
       <c r="AD31" s="32">
         <v>28914</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="32">
+        <v>28910</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="11"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
       <c r="AA32" s="32"/>
       <c r="AB32" s="32"/>
       <c r="AC32" s="32"/>
       <c r="AD32" s="32"/>
-    </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE32" s="32"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="1">
         <v>14797</v>
       </c>
       <c r="C33" s="1">
         <v>14775</v>
       </c>
       <c r="D33" s="1">
         <v>14769</v>
       </c>
       <c r="E33" s="1">
         <v>14749</v>
       </c>
       <c r="F33" s="1">
         <v>14736</v>
       </c>
       <c r="G33" s="11">
         <v>14713</v>
       </c>
       <c r="H33" s="13">
         <v>14711</v>
       </c>
       <c r="I33" s="13">
@@ -22186,52 +22417,55 @@
       </c>
       <c r="W33" s="13">
         <v>14558</v>
       </c>
       <c r="X33" s="13">
         <v>14562</v>
       </c>
       <c r="Y33" s="13">
         <v>14547</v>
       </c>
       <c r="Z33" s="13">
         <v>14532</v>
       </c>
       <c r="AA33" s="32">
         <v>14526</v>
       </c>
       <c r="AB33" s="32">
         <v>14536</v>
       </c>
       <c r="AC33" s="32">
         <v>14516</v>
       </c>
       <c r="AD33" s="32">
         <v>14501</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="32">
+        <v>14478</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="1">
         <v>4683</v>
       </c>
       <c r="C34" s="1">
         <v>4679</v>
       </c>
       <c r="D34" s="1">
         <v>4675</v>
       </c>
       <c r="E34" s="1">
         <v>4665</v>
       </c>
       <c r="F34" s="1">
         <v>4667</v>
       </c>
       <c r="G34" s="11">
         <v>4652</v>
       </c>
       <c r="H34" s="13">
         <v>4650</v>
       </c>
       <c r="I34" s="13">
@@ -22278,86 +22512,90 @@
       </c>
       <c r="W34" s="13">
         <v>4449</v>
       </c>
       <c r="X34" s="13">
         <v>4430</v>
       </c>
       <c r="Y34" s="13">
         <v>4419</v>
       </c>
       <c r="Z34" s="13">
         <v>4412</v>
       </c>
       <c r="AA34" s="32">
         <v>4414</v>
       </c>
       <c r="AB34" s="32">
         <v>4414</v>
       </c>
       <c r="AC34" s="32">
         <v>4398</v>
       </c>
       <c r="AD34" s="32">
         <v>4380</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE34" s="32">
+        <v>4382</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
-      <c r="Y35" s="41"/>
-[...6 lines deleted...]
-    <row r="36" spans="1:30" ht="13.9" customHeight="1">
+      <c r="Y35" s="37"/>
+      <c r="Z35" s="37"/>
+      <c r="AA35" s="37"/>
+      <c r="AB35" s="37"/>
+      <c r="AC35" s="37"/>
+      <c r="AD35" s="37"/>
+      <c r="AE35" s="32"/>
+    </row>
+    <row r="36" spans="1:31" ht="13.9" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1">
         <v>102337</v>
       </c>
       <c r="C36" s="1">
         <v>102118</v>
       </c>
       <c r="D36" s="1">
         <v>101966</v>
       </c>
       <c r="E36" s="1">
         <v>101791</v>
       </c>
       <c r="F36" s="1">
         <v>101657</v>
       </c>
       <c r="G36" s="11">
         <v>101544</v>
       </c>
       <c r="H36" s="13">
         <v>101308</v>
       </c>
       <c r="I36" s="13">
@@ -22404,52 +22642,55 @@
       </c>
       <c r="W36" s="13">
         <v>96806</v>
       </c>
       <c r="X36" s="13">
         <v>96543</v>
       </c>
       <c r="Y36" s="13">
         <v>96331</v>
       </c>
       <c r="Z36" s="13">
         <v>96188</v>
       </c>
       <c r="AA36" s="32">
         <v>95927</v>
       </c>
       <c r="AB36" s="32">
         <v>95775</v>
       </c>
       <c r="AC36" s="32">
         <v>95563</v>
       </c>
       <c r="AD36" s="32">
         <v>95345</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="32">
+        <v>95191</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>101</v>
       </c>
       <c r="D37" s="1">
         <v>101</v>
       </c>
       <c r="E37" s="1">
         <v>101</v>
       </c>
       <c r="F37" s="1">
         <v>101</v>
       </c>
       <c r="G37" s="11">
         <v>101</v>
       </c>
       <c r="H37" s="13">
         <v>101</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -22496,86 +22737,90 @@
       </c>
       <c r="W37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="X37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="AA37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AB37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AC37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AD37" s="32" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="11"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="32"/>
       <c r="AB38" s="32"/>
       <c r="AC38" s="32"/>
       <c r="AD38" s="32"/>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="32"/>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="1">
         <v>14967</v>
       </c>
       <c r="C39" s="1">
         <v>14975</v>
       </c>
       <c r="D39" s="1">
         <v>14946</v>
       </c>
       <c r="E39" s="1">
         <v>14926</v>
       </c>
       <c r="F39" s="1">
         <v>14936</v>
       </c>
       <c r="G39" s="11">
         <v>14904</v>
       </c>
       <c r="H39" s="13">
         <v>14859</v>
       </c>
       <c r="I39" s="13">
@@ -22622,52 +22867,55 @@
       </c>
       <c r="W39" s="13">
         <v>14338</v>
       </c>
       <c r="X39" s="13">
         <v>14315</v>
       </c>
       <c r="Y39" s="13">
         <v>14288</v>
       </c>
       <c r="Z39" s="13">
         <v>14277</v>
       </c>
       <c r="AA39" s="32">
         <v>14228</v>
       </c>
       <c r="AB39" s="32">
         <v>14183</v>
       </c>
       <c r="AC39" s="32">
         <v>14138</v>
       </c>
       <c r="AD39" s="32">
         <v>14120</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="32">
+        <v>14098</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="1">
         <v>7758</v>
       </c>
       <c r="C40" s="1">
         <v>7747</v>
       </c>
       <c r="D40" s="1">
         <v>7715</v>
       </c>
       <c r="E40" s="1">
         <v>7688</v>
       </c>
       <c r="F40" s="1">
         <v>7675</v>
       </c>
       <c r="G40" s="11">
         <v>7670</v>
       </c>
       <c r="H40" s="13">
         <v>7661</v>
       </c>
       <c r="I40" s="13">
@@ -22714,52 +22962,55 @@
       </c>
       <c r="W40" s="13">
         <v>7241</v>
       </c>
       <c r="X40" s="13">
         <v>7250</v>
       </c>
       <c r="Y40" s="13">
         <v>7246</v>
       </c>
       <c r="Z40" s="13">
         <v>7220</v>
       </c>
       <c r="AA40" s="32">
         <v>7203</v>
       </c>
       <c r="AB40" s="32">
         <v>7199</v>
       </c>
       <c r="AC40" s="32">
         <v>7196</v>
       </c>
       <c r="AD40" s="32">
         <v>7178</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="32">
+        <v>7172</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1">
         <v>25969</v>
       </c>
       <c r="C41" s="1">
         <v>25904</v>
       </c>
       <c r="D41" s="1">
         <v>25881</v>
       </c>
       <c r="E41" s="1">
         <v>25848</v>
       </c>
       <c r="F41" s="1">
         <v>25816</v>
       </c>
       <c r="G41" s="11">
         <v>25848</v>
       </c>
       <c r="H41" s="13">
         <v>25815</v>
       </c>
       <c r="I41" s="13">
@@ -22806,52 +23057,55 @@
       </c>
       <c r="W41" s="13">
         <v>25053</v>
       </c>
       <c r="X41" s="13">
         <v>24982</v>
       </c>
       <c r="Y41" s="13">
         <v>24940</v>
       </c>
       <c r="Z41" s="13">
         <v>24933</v>
       </c>
       <c r="AA41" s="32">
         <v>24897</v>
       </c>
       <c r="AB41" s="32">
         <v>24870</v>
       </c>
       <c r="AC41" s="32">
         <v>24821</v>
       </c>
       <c r="AD41" s="32">
         <v>24773</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="32">
+        <v>24732</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="1">
         <v>9947</v>
       </c>
       <c r="C42" s="1">
         <v>9906</v>
       </c>
       <c r="D42" s="1">
         <v>9894</v>
       </c>
       <c r="E42" s="1">
         <v>9880</v>
       </c>
       <c r="F42" s="1">
         <v>9851</v>
       </c>
       <c r="G42" s="11">
         <v>9836</v>
       </c>
       <c r="H42" s="13">
         <v>9823</v>
       </c>
       <c r="I42" s="13">
@@ -22898,52 +23152,55 @@
       </c>
       <c r="W42" s="13">
         <v>9182</v>
       </c>
       <c r="X42" s="13">
         <v>9135</v>
       </c>
       <c r="Y42" s="13">
         <v>9095</v>
       </c>
       <c r="Z42" s="13">
         <v>9093</v>
       </c>
       <c r="AA42" s="32">
         <v>9060</v>
       </c>
       <c r="AB42" s="32">
         <v>9040</v>
       </c>
       <c r="AC42" s="32">
         <v>9014</v>
       </c>
       <c r="AD42" s="32">
         <v>8970</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="32">
+        <v>8935</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="1">
         <v>10572</v>
       </c>
       <c r="C43" s="1">
         <v>10541</v>
       </c>
       <c r="D43" s="1">
         <v>10531</v>
       </c>
       <c r="E43" s="1">
         <v>10510</v>
       </c>
       <c r="F43" s="1">
         <v>10485</v>
       </c>
       <c r="G43" s="11">
         <v>10458</v>
       </c>
       <c r="H43" s="13">
         <v>10423</v>
       </c>
       <c r="I43" s="13">
@@ -22990,52 +23247,55 @@
       </c>
       <c r="W43" s="13">
         <v>9866</v>
       </c>
       <c r="X43" s="13">
         <v>9819</v>
       </c>
       <c r="Y43" s="13">
         <v>9786</v>
       </c>
       <c r="Z43" s="13">
         <v>9768</v>
       </c>
       <c r="AA43" s="32">
         <v>9721</v>
       </c>
       <c r="AB43" s="32">
         <v>9722</v>
       </c>
       <c r="AC43" s="32">
         <v>9694</v>
       </c>
       <c r="AD43" s="32">
         <v>9655</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="32">
+        <v>9638</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="1">
         <v>14968</v>
       </c>
       <c r="C44" s="1">
         <v>14921</v>
       </c>
       <c r="D44" s="1">
         <v>14904</v>
       </c>
       <c r="E44" s="1">
         <v>14878</v>
       </c>
       <c r="F44" s="1">
         <v>14858</v>
       </c>
       <c r="G44" s="11">
         <v>14854</v>
       </c>
       <c r="H44" s="13">
         <v>14815</v>
       </c>
       <c r="I44" s="13">
@@ -23082,52 +23342,55 @@
       </c>
       <c r="W44" s="13">
         <v>14267</v>
       </c>
       <c r="X44" s="13">
         <v>14237</v>
       </c>
       <c r="Y44" s="13">
         <v>14204</v>
       </c>
       <c r="Z44" s="13">
         <v>14171</v>
       </c>
       <c r="AA44" s="32">
         <v>14129</v>
       </c>
       <c r="AB44" s="32">
         <v>14127</v>
       </c>
       <c r="AC44" s="32">
         <v>14070</v>
       </c>
       <c r="AD44" s="32">
         <v>14057</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="32">
+        <v>14047</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="2">
         <v>18055</v>
       </c>
       <c r="C45" s="2">
         <v>18023</v>
       </c>
       <c r="D45" s="2">
         <v>17994</v>
       </c>
       <c r="E45" s="2">
         <v>17960</v>
       </c>
       <c r="F45" s="2">
         <v>17935</v>
       </c>
       <c r="G45" s="14">
         <v>17873</v>
       </c>
       <c r="H45" s="14">
         <v>17811</v>
       </c>
       <c r="I45" s="14">
@@ -23174,62 +23437,65 @@
       </c>
       <c r="W45" s="14">
         <v>16859</v>
       </c>
       <c r="X45" s="14">
         <v>16805</v>
       </c>
       <c r="Y45" s="14">
         <v>16772</v>
       </c>
       <c r="Z45" s="14">
         <v>16726</v>
       </c>
       <c r="AA45" s="33">
         <v>16689</v>
       </c>
       <c r="AB45" s="33">
         <v>16634</v>
       </c>
       <c r="AC45" s="33">
         <v>16630</v>
       </c>
       <c r="AD45" s="33">
         <v>16592</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" ht="16.149999999999999" customHeight="1">
+      <c r="AE45" s="33">
+        <v>16569</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" ht="16.149999999999999" customHeight="1">
       <c r="A46" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="3"/>
       <c r="G46" s="11"/>
     </row>
-    <row r="47" spans="1:30">
+    <row r="47" spans="1:31">
       <c r="B47" s="3"/>
     </row>
-    <row r="48" spans="1:30">
+    <row r="48" spans="1:31">
       <c r="B48" s="3"/>
     </row>
     <row r="49" spans="2:2">
       <c r="B49" s="3"/>
     </row>
     <row r="50" spans="2:2">
       <c r="B50" s="3"/>
     </row>
     <row r="51" spans="2:2">
       <c r="B51" s="3"/>
     </row>
     <row r="52" spans="2:2">
       <c r="B52" s="3"/>
     </row>
     <row r="53" spans="2:2">
       <c r="B53" s="3"/>
     </row>
     <row r="54" spans="2:2">
       <c r="B54" s="3"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="3"/>
     </row>
     <row r="56" spans="2:2">
       <c r="B56" s="3"/>