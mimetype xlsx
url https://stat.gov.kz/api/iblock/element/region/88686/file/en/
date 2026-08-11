--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="28710" windowHeight="11955"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="1" r:id="rId1"/>
     <sheet name="Men" sheetId="2" r:id="rId2"/>
     <sheet name="Women" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="36">
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Temirtau C.A.</t>
   </si>
   <si>
     <t>Shakhtinsk C.A.</t>
   </si>
   <si>
     <t>Districts:</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Aktogay</t>
   </si>
   <si>
     <t>Bukhar zhyrau</t>
   </si>
   <si>
@@ -141,51 +141,51 @@
     <t>-</t>
   </si>
   <si>
     <t>Priozersk city</t>
   </si>
   <si>
     <t>The population of Karagandy region*</t>
   </si>
   <si>
     <t>Karagandy region</t>
   </si>
   <si>
     <t>Karagandy C.A.</t>
   </si>
   <si>
     <t>The number of men in the Karagandy region*</t>
   </si>
   <si>
     <t>The number of women in the Karagandy region*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -205,50 +205,56 @@
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -287,55 +293,57 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -392,66 +400,71 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -773,127 +786,127 @@
       <c r="N2" s="19"/>
       <c r="O2" s="19"/>
       <c r="P2" s="19"/>
       <c r="Q2" s="19"/>
       <c r="R2" s="19"/>
       <c r="S2" s="19"/>
       <c r="T2" s="19"/>
       <c r="U2" s="19"/>
       <c r="V2" s="19"/>
       <c r="W2" s="19"/>
       <c r="X2" s="19"/>
       <c r="Y2" s="19"/>
       <c r="Z2" s="19"/>
       <c r="AA2" s="19"/>
       <c r="AB2" s="19"/>
       <c r="AC2" s="19"/>
       <c r="AD2" s="19"/>
       <c r="AE2" s="19"/>
       <c r="AF2" s="19"/>
       <c r="AG2" s="19"/>
       <c r="AH2" s="19"/>
       <c r="AI2" s="19"/>
       <c r="AJ2" s="19"/>
       <c r="AK2" s="19"/>
     </row>
-    <row r="3" spans="1:37" ht="13.9" customHeight="1">
-      <c r="A3" s="12"/>
+    <row r="3" spans="1:37" ht="25.5" customHeight="1">
+      <c r="A3" s="38"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
     </row>
     <row r="4" spans="1:37" ht="13.9" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="H5" s="20"/>
       <c r="L5" s="23"/>
       <c r="M5" s="22"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="T5" s="20"/>
       <c r="X5" s="23"/>
       <c r="AK5" s="22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="40"/>
-      <c r="B6" s="38">
+      <c r="A6" s="41"/>
+      <c r="B6" s="39">
         <v>2024</v>
       </c>
-      <c r="C6" s="39"/>
-[...10 lines deleted...]
-      <c r="N6" s="38">
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="39">
         <v>2025</v>
       </c>
-      <c r="O6" s="39"/>
-[...10 lines deleted...]
-      <c r="Z6" s="38">
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="39">
         <v>2026</v>
       </c>
-      <c r="AA6" s="39"/>
-[...9 lines deleted...]
-      <c r="AK6" s="39"/>
+      <c r="AA6" s="40"/>
+      <c r="AB6" s="40"/>
+      <c r="AC6" s="40"/>
+      <c r="AD6" s="40"/>
+      <c r="AE6" s="40"/>
+      <c r="AF6" s="40"/>
+      <c r="AG6" s="40"/>
+      <c r="AH6" s="40"/>
+      <c r="AI6" s="40"/>
+      <c r="AJ6" s="40"/>
+      <c r="AK6" s="40"/>
     </row>
     <row r="7" spans="1:37" ht="33.75">
-      <c r="A7" s="41"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="21" t="s">
@@ -1087,50 +1100,53 @@
       </c>
       <c r="X9" s="13">
         <v>1131589</v>
       </c>
       <c r="Y9" s="13">
         <v>1131438</v>
       </c>
       <c r="Z9" s="13">
         <v>1131287</v>
       </c>
       <c r="AA9" s="27">
         <v>1131435</v>
       </c>
       <c r="AB9" s="32">
         <v>1131613</v>
       </c>
       <c r="AC9" s="32">
         <v>1131200</v>
       </c>
       <c r="AD9" s="34">
         <v>1131090</v>
       </c>
       <c r="AE9" s="34">
         <v>1130733</v>
       </c>
+      <c r="AF9" s="34">
+        <v>1130377</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="1">
         <v>520670</v>
       </c>
       <c r="C10" s="1">
         <v>521010</v>
       </c>
       <c r="D10" s="1">
         <v>521391</v>
       </c>
       <c r="E10" s="1">
         <v>521847</v>
       </c>
       <c r="F10" s="11">
         <v>522307</v>
       </c>
       <c r="G10" s="11">
         <v>522634</v>
       </c>
       <c r="H10" s="13">
         <v>523075</v>
@@ -1182,50 +1198,53 @@
       </c>
       <c r="X10" s="13">
         <v>532515</v>
       </c>
       <c r="Y10" s="13">
         <v>533034</v>
       </c>
       <c r="Z10" s="13">
         <v>533314</v>
       </c>
       <c r="AA10" s="27">
         <v>533928</v>
       </c>
       <c r="AB10" s="32">
         <v>534486</v>
       </c>
       <c r="AC10" s="32">
         <v>534871</v>
       </c>
       <c r="AD10" s="34">
         <v>535349</v>
       </c>
       <c r="AE10" s="34">
         <v>535532</v>
       </c>
+      <c r="AF10" s="34">
+        <v>536217</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="1">
         <v>77488</v>
       </c>
       <c r="C11" s="1">
         <v>77482</v>
       </c>
       <c r="D11" s="1">
         <v>77460</v>
       </c>
       <c r="E11" s="1">
         <v>77407</v>
       </c>
       <c r="F11" s="11">
         <v>77379</v>
       </c>
       <c r="G11" s="11">
         <v>77397</v>
       </c>
       <c r="H11" s="13">
         <v>77343</v>
@@ -1277,50 +1296,53 @@
       </c>
       <c r="X11" s="13">
         <v>76729</v>
       </c>
       <c r="Y11" s="13">
         <v>76716</v>
       </c>
       <c r="Z11" s="13">
         <v>76665</v>
       </c>
       <c r="AA11" s="27">
         <v>76594</v>
       </c>
       <c r="AB11" s="32">
         <v>76603</v>
       </c>
       <c r="AC11" s="32">
         <v>76551</v>
       </c>
       <c r="AD11" s="34">
         <v>76516</v>
       </c>
       <c r="AE11" s="34">
         <v>76451</v>
       </c>
+      <c r="AF11" s="34">
+        <v>76356</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1">
         <v>11151</v>
       </c>
       <c r="C12" s="1">
         <v>11158</v>
       </c>
       <c r="D12" s="1">
         <v>11148</v>
       </c>
       <c r="E12" s="1">
         <v>11115</v>
       </c>
       <c r="F12" s="11">
         <v>11084</v>
       </c>
       <c r="G12" s="11">
         <v>11095</v>
       </c>
       <c r="H12" s="13">
         <v>11072</v>
@@ -1372,50 +1394,53 @@
       </c>
       <c r="X12" s="13">
         <v>10633</v>
       </c>
       <c r="Y12" s="13">
         <v>10627</v>
       </c>
       <c r="Z12" s="13">
         <v>10623</v>
       </c>
       <c r="AA12" s="27">
         <v>10584</v>
       </c>
       <c r="AB12" s="32">
         <v>10630</v>
       </c>
       <c r="AC12" s="32">
         <v>10613</v>
       </c>
       <c r="AD12" s="34">
         <v>10642</v>
       </c>
       <c r="AE12" s="34">
         <v>10659</v>
       </c>
+      <c r="AF12" s="34">
+        <v>10619</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="1">
         <v>43733</v>
       </c>
       <c r="C13" s="1">
         <v>43708</v>
       </c>
       <c r="D13" s="1">
         <v>43712</v>
       </c>
       <c r="E13" s="1">
         <v>43708</v>
       </c>
       <c r="F13" s="11">
         <v>43691</v>
       </c>
       <c r="G13" s="11">
         <v>43636</v>
       </c>
       <c r="H13" s="13">
         <v>43600</v>
@@ -1467,50 +1492,53 @@
       </c>
       <c r="X13" s="13">
         <v>43225</v>
       </c>
       <c r="Y13" s="13">
         <v>43192</v>
       </c>
       <c r="Z13" s="13">
         <v>43209</v>
       </c>
       <c r="AA13" s="27">
         <v>43188</v>
       </c>
       <c r="AB13" s="32">
         <v>43179</v>
       </c>
       <c r="AC13" s="32">
         <v>43129</v>
       </c>
       <c r="AD13" s="34">
         <v>43133</v>
       </c>
       <c r="AE13" s="34">
         <v>43089</v>
       </c>
+      <c r="AF13" s="34">
+        <v>43036</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="1">
         <v>177307</v>
       </c>
       <c r="C14" s="1">
         <v>177185</v>
       </c>
       <c r="D14" s="1">
         <v>177186</v>
       </c>
       <c r="E14" s="1">
         <v>177122</v>
       </c>
       <c r="F14" s="11">
         <v>177082</v>
       </c>
       <c r="G14" s="11">
         <v>177073</v>
       </c>
       <c r="H14" s="13">
         <v>177051</v>
@@ -1562,50 +1590,53 @@
       </c>
       <c r="X14" s="13">
         <v>175752</v>
       </c>
       <c r="Y14" s="13">
         <v>175772</v>
       </c>
       <c r="Z14" s="13">
         <v>175750</v>
       </c>
       <c r="AA14" s="27">
         <v>175830</v>
       </c>
       <c r="AB14" s="32">
         <v>175760</v>
       </c>
       <c r="AC14" s="32">
         <v>175655</v>
       </c>
       <c r="AD14" s="34">
         <v>175554</v>
       </c>
       <c r="AE14" s="34">
         <v>175461</v>
       </c>
+      <c r="AF14" s="34">
+        <v>175332</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="1">
         <v>58210</v>
       </c>
       <c r="C15" s="1">
         <v>58142</v>
       </c>
       <c r="D15" s="1">
         <v>58092</v>
       </c>
       <c r="E15" s="1">
         <v>58079</v>
       </c>
       <c r="F15" s="11">
         <v>58050</v>
       </c>
       <c r="G15" s="11">
         <v>57991</v>
       </c>
       <c r="H15" s="13">
         <v>57905</v>
@@ -1656,88 +1687,92 @@
         <v>57079</v>
       </c>
       <c r="X15" s="13">
         <v>57080</v>
       </c>
       <c r="Y15" s="13">
         <v>56956</v>
       </c>
       <c r="Z15" s="13">
         <v>56919</v>
       </c>
       <c r="AA15" s="27">
         <v>56911</v>
       </c>
       <c r="AB15" s="32">
         <v>56840</v>
       </c>
       <c r="AC15" s="32">
         <v>56747</v>
       </c>
       <c r="AD15" s="34">
         <v>56722</v>
       </c>
       <c r="AE15" s="34">
         <v>56693</v>
+      </c>
+      <c r="AF15" s="34">
+        <v>56630</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="27"/>
       <c r="AB16" s="32"/>
       <c r="AC16" s="32"/>
       <c r="AD16" s="34"/>
       <c r="AE16" s="34"/>
-    </row>
-    <row r="17" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF16" s="34"/>
+    </row>
+    <row r="17" spans="1:32" ht="13.9" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="1">
         <v>58751</v>
       </c>
       <c r="C17" s="1">
         <v>58729</v>
       </c>
       <c r="D17" s="1">
         <v>58676</v>
       </c>
       <c r="E17" s="1">
         <v>58611</v>
       </c>
       <c r="F17" s="11">
         <v>58614</v>
       </c>
       <c r="G17" s="11">
         <v>58478</v>
       </c>
       <c r="H17" s="13">
         <v>58394</v>
       </c>
       <c r="I17" s="13">
@@ -1787,52 +1822,55 @@
       </c>
       <c r="X17" s="13">
         <v>56997</v>
       </c>
       <c r="Y17" s="13">
         <v>56903</v>
       </c>
       <c r="Z17" s="13">
         <v>56857</v>
       </c>
       <c r="AA17" s="27">
         <v>56792</v>
       </c>
       <c r="AB17" s="32">
         <v>56734</v>
       </c>
       <c r="AC17" s="32">
         <v>56629</v>
       </c>
       <c r="AD17" s="34">
         <v>56575</v>
       </c>
       <c r="AE17" s="34">
         <v>56509</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF17" s="34">
+        <v>56428</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" ht="13.9" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1">
         <v>15911</v>
       </c>
       <c r="C18" s="1">
         <v>15888</v>
       </c>
       <c r="D18" s="1">
         <v>15846</v>
       </c>
       <c r="E18" s="1">
         <v>15811</v>
       </c>
       <c r="F18" s="11">
         <v>15782</v>
       </c>
       <c r="G18" s="11">
         <v>15761</v>
       </c>
       <c r="H18" s="13">
         <v>15763</v>
       </c>
       <c r="I18" s="13">
@@ -1882,52 +1920,55 @@
       </c>
       <c r="X18" s="13">
         <v>14995</v>
       </c>
       <c r="Y18" s="13">
         <v>14973</v>
       </c>
       <c r="Z18" s="13">
         <v>14940</v>
       </c>
       <c r="AA18" s="27">
         <v>14912</v>
       </c>
       <c r="AB18" s="32">
         <v>14889</v>
       </c>
       <c r="AC18" s="32">
         <v>14888</v>
       </c>
       <c r="AD18" s="34">
         <v>14872</v>
       </c>
       <c r="AE18" s="34">
         <v>14872</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF18" s="34">
+        <v>14824</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" ht="13.9" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
         <v>52763</v>
       </c>
       <c r="C19" s="1">
         <v>52636</v>
       </c>
       <c r="D19" s="1">
         <v>52602</v>
       </c>
       <c r="E19" s="1">
         <v>52531</v>
       </c>
       <c r="F19" s="11">
         <v>52463</v>
       </c>
       <c r="G19" s="11">
         <v>52541</v>
       </c>
       <c r="H19" s="13">
         <v>52460</v>
       </c>
       <c r="I19" s="13">
@@ -1977,52 +2018,55 @@
       </c>
       <c r="X19" s="13">
         <v>51053</v>
       </c>
       <c r="Y19" s="13">
         <v>51002</v>
       </c>
       <c r="Z19" s="13">
         <v>50998</v>
       </c>
       <c r="AA19" s="27">
         <v>50925</v>
       </c>
       <c r="AB19" s="32">
         <v>50910</v>
       </c>
       <c r="AC19" s="32">
         <v>50779</v>
       </c>
       <c r="AD19" s="34">
         <v>50689</v>
       </c>
       <c r="AE19" s="34">
         <v>50623</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF19" s="34">
+        <v>50502</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" ht="13.9" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="1">
         <v>30337</v>
       </c>
       <c r="C20" s="1">
         <v>30244</v>
       </c>
       <c r="D20" s="1">
         <v>30231</v>
       </c>
       <c r="E20" s="1">
         <v>30188</v>
       </c>
       <c r="F20" s="11">
         <v>30140</v>
       </c>
       <c r="G20" s="11">
         <v>30102</v>
       </c>
       <c r="H20" s="13">
         <v>30082</v>
       </c>
       <c r="I20" s="13">
@@ -2072,52 +2116,55 @@
       </c>
       <c r="X20" s="13">
         <v>28498</v>
       </c>
       <c r="Y20" s="13">
         <v>28384</v>
       </c>
       <c r="Z20" s="13">
         <v>28354</v>
       </c>
       <c r="AA20" s="27">
         <v>28318</v>
       </c>
       <c r="AB20" s="32">
         <v>28280</v>
       </c>
       <c r="AC20" s="32">
         <v>28225</v>
       </c>
       <c r="AD20" s="34">
         <v>28119</v>
       </c>
       <c r="AE20" s="34">
         <v>28053</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF20" s="34">
+        <v>27947</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" ht="13.9" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1">
         <v>21942</v>
       </c>
       <c r="C21" s="1">
         <v>21872</v>
       </c>
       <c r="D21" s="1">
         <v>21838</v>
       </c>
       <c r="E21" s="1">
         <v>21805</v>
       </c>
       <c r="F21" s="11">
         <v>21758</v>
       </c>
       <c r="G21" s="11">
         <v>21721</v>
       </c>
       <c r="H21" s="13">
         <v>21657</v>
       </c>
       <c r="I21" s="13">
@@ -2167,52 +2214,55 @@
       </c>
       <c r="X21" s="13">
         <v>20674</v>
       </c>
       <c r="Y21" s="13">
         <v>20609</v>
       </c>
       <c r="Z21" s="13">
         <v>20593</v>
       </c>
       <c r="AA21" s="27">
         <v>20497</v>
       </c>
       <c r="AB21" s="32">
         <v>20465</v>
       </c>
       <c r="AC21" s="32">
         <v>20408</v>
       </c>
       <c r="AD21" s="34">
         <v>20333</v>
       </c>
       <c r="AE21" s="34">
         <v>20286</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF21" s="34">
+        <v>20208</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="13.9" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="1">
         <v>29806</v>
       </c>
       <c r="C22" s="1">
         <v>29720</v>
       </c>
       <c r="D22" s="1">
         <v>29675</v>
       </c>
       <c r="E22" s="1">
         <v>29640</v>
       </c>
       <c r="F22" s="11">
         <v>29588</v>
       </c>
       <c r="G22" s="11">
         <v>29585</v>
       </c>
       <c r="H22" s="13">
         <v>29518</v>
       </c>
       <c r="I22" s="13">
@@ -2262,52 +2312,55 @@
       </c>
       <c r="X22" s="13">
         <v>28505</v>
       </c>
       <c r="Y22" s="13">
         <v>28438</v>
       </c>
       <c r="Z22" s="13">
         <v>28343</v>
       </c>
       <c r="AA22" s="27">
         <v>28299</v>
       </c>
       <c r="AB22" s="32">
         <v>28271</v>
       </c>
       <c r="AC22" s="32">
         <v>28161</v>
       </c>
       <c r="AD22" s="34">
         <v>28123</v>
       </c>
       <c r="AE22" s="34">
         <v>28073</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF22" s="34">
+        <v>27994</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="13.9" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="1">
         <v>37282</v>
       </c>
       <c r="C23" s="1">
         <v>37214</v>
       </c>
       <c r="D23" s="1">
         <v>37141</v>
       </c>
       <c r="E23" s="1">
         <v>37068</v>
       </c>
       <c r="F23" s="11">
         <v>37022</v>
       </c>
       <c r="G23" s="11">
         <v>36921</v>
       </c>
       <c r="H23" s="13">
         <v>36856</v>
       </c>
       <c r="I23" s="13">
@@ -2357,87 +2410,91 @@
       </c>
       <c r="X23" s="13">
         <v>34933</v>
       </c>
       <c r="Y23" s="13">
         <v>34832</v>
       </c>
       <c r="Z23" s="13">
         <v>34722</v>
       </c>
       <c r="AA23" s="27">
         <v>34657</v>
       </c>
       <c r="AB23" s="32">
         <v>34566</v>
       </c>
       <c r="AC23" s="32">
         <v>34544</v>
       </c>
       <c r="AD23" s="34">
         <v>34463</v>
       </c>
       <c r="AE23" s="34">
         <v>34432</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AF23" s="34">
+        <v>34284</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="26"/>
       <c r="Y24" s="37"/>
       <c r="Z24" s="37"/>
       <c r="AA24" s="37"/>
       <c r="AB24" s="37"/>
       <c r="AC24" s="35"/>
       <c r="AD24" s="35"/>
       <c r="AE24" s="34"/>
-    </row>
-    <row r="25" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF24" s="34"/>
+    </row>
+    <row r="25" spans="1:32" ht="13.9" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="1">
         <v>926202</v>
       </c>
       <c r="C25" s="1">
         <v>926298</v>
       </c>
       <c r="D25" s="1">
         <v>926617</v>
       </c>
       <c r="E25" s="1">
         <v>926865</v>
       </c>
       <c r="F25" s="11">
         <v>927158</v>
       </c>
       <c r="G25" s="11">
         <v>927301</v>
       </c>
       <c r="H25" s="13">
         <v>927501</v>
       </c>
       <c r="I25" s="13">
@@ -2487,52 +2544,55 @@
       </c>
       <c r="X25" s="13">
         <v>932905</v>
       </c>
       <c r="Y25" s="13">
         <v>933196</v>
       </c>
       <c r="Z25" s="13">
         <v>933322</v>
       </c>
       <c r="AA25" s="27">
         <v>933860</v>
       </c>
       <c r="AB25" s="32">
         <v>934332</v>
       </c>
       <c r="AC25" s="32">
         <v>934351</v>
       </c>
       <c r="AD25" s="34">
         <v>934653</v>
       </c>
       <c r="AE25" s="34">
         <v>934584</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF25" s="34">
+        <v>934873</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" ht="13.9" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="1">
         <v>520467</v>
       </c>
       <c r="C26" s="1">
         <v>520807</v>
       </c>
       <c r="D26" s="1">
         <v>521188</v>
       </c>
       <c r="E26" s="1">
         <v>521644</v>
       </c>
       <c r="F26" s="11">
         <v>522104</v>
       </c>
       <c r="G26" s="11">
         <v>522431</v>
       </c>
       <c r="H26" s="13">
         <v>522872</v>
       </c>
       <c r="I26" s="13">
@@ -2582,52 +2642,55 @@
       </c>
       <c r="X26" s="13">
         <v>532515</v>
       </c>
       <c r="Y26" s="13">
         <v>533034</v>
       </c>
       <c r="Z26" s="13">
         <v>533314</v>
       </c>
       <c r="AA26" s="27">
         <v>533928</v>
       </c>
       <c r="AB26" s="32">
         <v>534486</v>
       </c>
       <c r="AC26" s="32">
         <v>534871</v>
       </c>
       <c r="AD26" s="34">
         <v>535349</v>
       </c>
       <c r="AE26" s="34">
         <v>535532</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF26" s="34">
+        <v>536217</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" ht="13.9" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="1">
         <v>77488</v>
       </c>
       <c r="C27" s="1">
         <v>77482</v>
       </c>
       <c r="D27" s="1">
         <v>77460</v>
       </c>
       <c r="E27" s="1">
         <v>77407</v>
       </c>
       <c r="F27" s="11">
         <v>77379</v>
       </c>
       <c r="G27" s="11">
         <v>77397</v>
       </c>
       <c r="H27" s="13">
         <v>77343</v>
       </c>
       <c r="I27" s="13">
@@ -2677,52 +2740,55 @@
       </c>
       <c r="X27" s="13">
         <v>76729</v>
       </c>
       <c r="Y27" s="13">
         <v>76716</v>
       </c>
       <c r="Z27" s="13">
         <v>76665</v>
       </c>
       <c r="AA27" s="27">
         <v>76594</v>
       </c>
       <c r="AB27" s="32">
         <v>76603</v>
       </c>
       <c r="AC27" s="32">
         <v>76551</v>
       </c>
       <c r="AD27" s="34">
         <v>76516</v>
       </c>
       <c r="AE27" s="34">
         <v>76451</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF27" s="34">
+        <v>76356</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" ht="13.9" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="1">
         <v>11151</v>
       </c>
       <c r="C28" s="1">
         <v>11158</v>
       </c>
       <c r="D28" s="1">
         <v>11148</v>
       </c>
       <c r="E28" s="1">
         <v>11115</v>
       </c>
       <c r="F28" s="11">
         <v>11084</v>
       </c>
       <c r="G28" s="11">
         <v>11095</v>
       </c>
       <c r="H28" s="13">
         <v>11072</v>
       </c>
       <c r="I28" s="13">
@@ -2772,52 +2838,55 @@
       </c>
       <c r="X28" s="13">
         <v>10633</v>
       </c>
       <c r="Y28" s="13">
         <v>10627</v>
       </c>
       <c r="Z28" s="13">
         <v>10623</v>
       </c>
       <c r="AA28" s="27">
         <v>10584</v>
       </c>
       <c r="AB28" s="32">
         <v>10630</v>
       </c>
       <c r="AC28" s="32">
         <v>10613</v>
       </c>
       <c r="AD28" s="34">
         <v>10642</v>
       </c>
       <c r="AE28" s="34">
         <v>10659</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF28" s="34">
+        <v>10619</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" ht="13.9" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="1">
         <v>43733</v>
       </c>
       <c r="C29" s="1">
         <v>43708</v>
       </c>
       <c r="D29" s="1">
         <v>43712</v>
       </c>
       <c r="E29" s="1">
         <v>43708</v>
       </c>
       <c r="F29" s="11">
         <v>43691</v>
       </c>
       <c r="G29" s="11">
         <v>43636</v>
       </c>
       <c r="H29" s="13">
         <v>43600</v>
       </c>
       <c r="I29" s="13">
@@ -2867,52 +2936,55 @@
       </c>
       <c r="X29" s="13">
         <v>43225</v>
       </c>
       <c r="Y29" s="13">
         <v>43192</v>
       </c>
       <c r="Z29" s="13">
         <v>43209</v>
       </c>
       <c r="AA29" s="27">
         <v>43188</v>
       </c>
       <c r="AB29" s="32">
         <v>43179</v>
       </c>
       <c r="AC29" s="32">
         <v>43129</v>
       </c>
       <c r="AD29" s="34">
         <v>43133</v>
       </c>
       <c r="AE29" s="34">
         <v>43089</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF29" s="34">
+        <v>43036</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" ht="13.9" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="1">
         <v>177307</v>
       </c>
       <c r="C30" s="1">
         <v>177185</v>
       </c>
       <c r="D30" s="1">
         <v>177186</v>
       </c>
       <c r="E30" s="1">
         <v>177122</v>
       </c>
       <c r="F30" s="11">
         <v>177082</v>
       </c>
       <c r="G30" s="11">
         <v>177073</v>
       </c>
       <c r="H30" s="13">
         <v>177051</v>
       </c>
       <c r="I30" s="13">
@@ -2962,52 +3034,55 @@
       </c>
       <c r="X30" s="13">
         <v>175752</v>
       </c>
       <c r="Y30" s="13">
         <v>175772</v>
       </c>
       <c r="Z30" s="13">
         <v>175750</v>
       </c>
       <c r="AA30" s="27">
         <v>175830</v>
       </c>
       <c r="AB30" s="32">
         <v>175760</v>
       </c>
       <c r="AC30" s="32">
         <v>175655</v>
       </c>
       <c r="AD30" s="34">
         <v>175554</v>
       </c>
       <c r="AE30" s="34">
         <v>175461</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF30" s="34">
+        <v>175332</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" ht="13.9" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="1">
         <v>58210</v>
       </c>
       <c r="C31" s="1">
         <v>58142</v>
       </c>
       <c r="D31" s="1">
         <v>58092</v>
       </c>
       <c r="E31" s="1">
         <v>58079</v>
       </c>
       <c r="F31" s="11">
         <v>58050</v>
       </c>
       <c r="G31" s="11">
         <v>57991</v>
       </c>
       <c r="H31" s="13">
         <v>57905</v>
       </c>
       <c r="I31" s="13">
@@ -3057,87 +3132,91 @@
       </c>
       <c r="X31" s="13">
         <v>57080</v>
       </c>
       <c r="Y31" s="13">
         <v>56956</v>
       </c>
       <c r="Z31" s="13">
         <v>56919</v>
       </c>
       <c r="AA31" s="27">
         <v>56911</v>
       </c>
       <c r="AB31" s="32">
         <v>56840</v>
       </c>
       <c r="AC31" s="32">
         <v>56747</v>
       </c>
       <c r="AD31" s="34">
         <v>56722</v>
       </c>
       <c r="AE31" s="34">
         <v>56693</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF31" s="34">
+        <v>56630</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" ht="13.9" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
       <c r="AA32" s="27"/>
       <c r="AB32" s="32"/>
       <c r="AC32" s="32"/>
       <c r="AD32" s="34"/>
       <c r="AE32" s="34"/>
-    </row>
-    <row r="33" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF32" s="34"/>
+    </row>
+    <row r="33" spans="1:32" ht="13.9" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="1">
         <v>28714</v>
       </c>
       <c r="C33" s="1">
         <v>28697</v>
       </c>
       <c r="D33" s="1">
         <v>28699</v>
       </c>
       <c r="E33" s="1">
         <v>28667</v>
       </c>
       <c r="F33" s="11">
         <v>28639</v>
       </c>
       <c r="G33" s="11">
         <v>28558</v>
       </c>
       <c r="H33" s="13">
         <v>28549</v>
       </c>
       <c r="I33" s="13">
@@ -3187,52 +3266,55 @@
       </c>
       <c r="X33" s="13">
         <v>28200</v>
       </c>
       <c r="Y33" s="13">
         <v>28160</v>
       </c>
       <c r="Z33" s="13">
         <v>28130</v>
       </c>
       <c r="AA33" s="27">
         <v>28115</v>
       </c>
       <c r="AB33" s="32">
         <v>28127</v>
       </c>
       <c r="AC33" s="32">
         <v>28105</v>
       </c>
       <c r="AD33" s="34">
         <v>28080</v>
       </c>
       <c r="AE33" s="34">
         <v>28043</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF33" s="34">
+        <v>28041</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" ht="13.9" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="1">
         <v>9132</v>
       </c>
       <c r="C34" s="1">
         <v>9119</v>
       </c>
       <c r="D34" s="1">
         <v>9132</v>
       </c>
       <c r="E34" s="1">
         <v>9123</v>
       </c>
       <c r="F34" s="13">
         <v>9129</v>
       </c>
       <c r="G34" s="11">
         <v>9120</v>
       </c>
       <c r="H34" s="13">
         <v>9109</v>
       </c>
       <c r="I34" s="13">
@@ -3282,87 +3364,91 @@
       </c>
       <c r="X34" s="13">
         <v>8771</v>
       </c>
       <c r="Y34" s="13">
         <v>8739</v>
       </c>
       <c r="Z34" s="13">
         <v>8712</v>
       </c>
       <c r="AA34" s="27">
         <v>8710</v>
       </c>
       <c r="AB34" s="32">
         <v>8707</v>
       </c>
       <c r="AC34" s="32">
         <v>8680</v>
       </c>
       <c r="AD34" s="34">
         <v>8657</v>
       </c>
       <c r="AE34" s="34">
         <v>8656</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AF34" s="34">
+        <v>8642</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
       <c r="Y35" s="37"/>
       <c r="Z35" s="37"/>
       <c r="AA35" s="37"/>
       <c r="AB35" s="37"/>
       <c r="AC35" s="37"/>
       <c r="AD35" s="35"/>
       <c r="AE35" s="34"/>
-    </row>
-    <row r="36" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF35" s="34"/>
+    </row>
+    <row r="36" spans="1:32" ht="13.9" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1">
         <v>209149</v>
       </c>
       <c r="C36" s="1">
         <v>208690</v>
       </c>
       <c r="D36" s="1">
         <v>208381</v>
       </c>
       <c r="E36" s="1">
         <v>208067</v>
       </c>
       <c r="F36" s="11">
         <v>207802</v>
       </c>
       <c r="G36" s="11">
         <v>207634</v>
       </c>
       <c r="H36" s="13">
         <v>207275</v>
       </c>
       <c r="I36" s="13">
@@ -3412,52 +3498,55 @@
       </c>
       <c r="X36" s="13">
         <v>198684</v>
       </c>
       <c r="Y36" s="13">
         <v>198242</v>
       </c>
       <c r="Z36" s="13">
         <v>197965</v>
       </c>
       <c r="AA36" s="27">
         <v>197575</v>
       </c>
       <c r="AB36" s="32">
         <v>197281</v>
       </c>
       <c r="AC36" s="32">
         <v>196849</v>
       </c>
       <c r="AD36" s="34">
         <v>196437</v>
       </c>
       <c r="AE36" s="34">
         <v>196149</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF36" s="34">
+        <v>195504</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" ht="13.9" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1">
         <v>203</v>
       </c>
       <c r="C37" s="1">
         <v>203</v>
       </c>
       <c r="D37" s="1">
         <v>203</v>
       </c>
       <c r="E37" s="1">
         <v>203</v>
       </c>
       <c r="F37" s="13">
         <v>203</v>
       </c>
       <c r="G37" s="11">
         <v>203</v>
       </c>
       <c r="H37" s="13">
         <v>203</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -3507,85 +3596,89 @@
       </c>
       <c r="X37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="AA37" s="27" t="s">
         <v>29</v>
       </c>
       <c r="AB37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AC37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AD37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AE37" s="32" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF37" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" ht="13.9" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="13"/>
       <c r="G38" s="11"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
       <c r="N38" s="11"/>
       <c r="O38" s="11"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="27"/>
       <c r="AB38" s="32"/>
       <c r="AC38" s="32"/>
       <c r="AD38" s="31"/>
       <c r="AE38" s="34"/>
-    </row>
-    <row r="39" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF38" s="34"/>
+    </row>
+    <row r="39" spans="1:32" ht="13.9" customHeight="1">
       <c r="A39" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="1">
         <v>30037</v>
       </c>
       <c r="C39" s="1">
         <v>30032</v>
       </c>
       <c r="D39" s="1">
         <v>29977</v>
       </c>
       <c r="E39" s="1">
         <v>29944</v>
       </c>
       <c r="F39" s="13">
         <v>29975</v>
       </c>
       <c r="G39" s="11">
         <v>29920</v>
       </c>
       <c r="H39" s="13">
         <v>29845</v>
       </c>
       <c r="I39" s="13">
@@ -3635,52 +3728,55 @@
       </c>
       <c r="X39" s="13">
         <v>28797</v>
       </c>
       <c r="Y39" s="13">
         <v>28743</v>
       </c>
       <c r="Z39" s="13">
         <v>28727</v>
       </c>
       <c r="AA39" s="27">
         <v>28677</v>
       </c>
       <c r="AB39" s="32">
         <v>28607</v>
       </c>
       <c r="AC39" s="32">
         <v>28524</v>
       </c>
       <c r="AD39" s="34">
         <v>28495</v>
       </c>
       <c r="AE39" s="34">
         <v>28466</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF39" s="34">
+        <v>28387</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" ht="13.9" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="1">
         <v>15911</v>
       </c>
       <c r="C40" s="1">
         <v>15888</v>
       </c>
       <c r="D40" s="1">
         <v>15846</v>
       </c>
       <c r="E40" s="1">
         <v>15811</v>
       </c>
       <c r="F40" s="13">
         <v>15782</v>
       </c>
       <c r="G40" s="11">
         <v>15761</v>
       </c>
       <c r="H40" s="13">
         <v>15763</v>
       </c>
       <c r="I40" s="13">
@@ -3730,52 +3826,55 @@
       </c>
       <c r="X40" s="13">
         <v>14995</v>
       </c>
       <c r="Y40" s="13">
         <v>14973</v>
       </c>
       <c r="Z40" s="13">
         <v>14940</v>
       </c>
       <c r="AA40" s="27">
         <v>14912</v>
       </c>
       <c r="AB40" s="32">
         <v>14889</v>
       </c>
       <c r="AC40" s="32">
         <v>14888</v>
       </c>
       <c r="AD40" s="34">
         <v>14872</v>
       </c>
       <c r="AE40" s="34">
         <v>14872</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF40" s="34">
+        <v>14824</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" ht="13.9" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1">
         <v>52763</v>
       </c>
       <c r="C41" s="1">
         <v>52636</v>
       </c>
       <c r="D41" s="1">
         <v>52602</v>
       </c>
       <c r="E41" s="1">
         <v>52531</v>
       </c>
       <c r="F41" s="13">
         <v>52463</v>
       </c>
       <c r="G41" s="11">
         <v>52541</v>
       </c>
       <c r="H41" s="13">
         <v>52460</v>
       </c>
       <c r="I41" s="13">
@@ -3825,52 +3924,55 @@
       </c>
       <c r="X41" s="13">
         <v>51053</v>
       </c>
       <c r="Y41" s="13">
         <v>51002</v>
       </c>
       <c r="Z41" s="13">
         <v>50998</v>
       </c>
       <c r="AA41" s="27">
         <v>50925</v>
       </c>
       <c r="AB41" s="32">
         <v>50910</v>
       </c>
       <c r="AC41" s="32">
         <v>50779</v>
       </c>
       <c r="AD41" s="34">
         <v>50689</v>
       </c>
       <c r="AE41" s="34">
         <v>50623</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF41" s="34">
+        <v>50502</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" ht="13.9" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="1">
         <v>21205</v>
       </c>
       <c r="C42" s="1">
         <v>21125</v>
       </c>
       <c r="D42" s="1">
         <v>21099</v>
       </c>
       <c r="E42" s="1">
         <v>21065</v>
       </c>
       <c r="F42" s="13">
         <v>21011</v>
       </c>
       <c r="G42" s="11">
         <v>20982</v>
       </c>
       <c r="H42" s="13">
         <v>20973</v>
       </c>
       <c r="I42" s="13">
@@ -3920,52 +4022,55 @@
       </c>
       <c r="X42" s="13">
         <v>19727</v>
       </c>
       <c r="Y42" s="13">
         <v>19645</v>
       </c>
       <c r="Z42" s="13">
         <v>19642</v>
       </c>
       <c r="AA42" s="27">
         <v>19608</v>
       </c>
       <c r="AB42" s="32">
         <v>19573</v>
       </c>
       <c r="AC42" s="32">
         <v>19545</v>
       </c>
       <c r="AD42" s="34">
         <v>19462</v>
       </c>
       <c r="AE42" s="34">
         <v>19397</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF42" s="34">
+        <v>19305</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" ht="13.9" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="1">
         <v>21942</v>
       </c>
       <c r="C43" s="1">
         <v>21872</v>
       </c>
       <c r="D43" s="1">
         <v>21838</v>
       </c>
       <c r="E43" s="1">
         <v>21805</v>
       </c>
       <c r="F43" s="13">
         <v>21758</v>
       </c>
       <c r="G43" s="11">
         <v>21721</v>
       </c>
       <c r="H43" s="13">
         <v>21657</v>
       </c>
       <c r="I43" s="13">
@@ -4015,52 +4120,55 @@
       </c>
       <c r="X43" s="13">
         <v>20674</v>
       </c>
       <c r="Y43" s="13">
         <v>20609</v>
       </c>
       <c r="Z43" s="13">
         <v>20593</v>
       </c>
       <c r="AA43" s="27">
         <v>20497</v>
       </c>
       <c r="AB43" s="32">
         <v>20465</v>
       </c>
       <c r="AC43" s="32">
         <v>20408</v>
       </c>
       <c r="AD43" s="34">
         <v>20333</v>
       </c>
       <c r="AE43" s="34">
         <v>20286</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF43" s="34">
+        <v>20208</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" ht="13.9" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="1">
         <v>29806</v>
       </c>
       <c r="C44" s="1">
         <v>29720</v>
       </c>
       <c r="D44" s="1">
         <v>29675</v>
       </c>
       <c r="E44" s="1">
         <v>29640</v>
       </c>
       <c r="F44" s="13">
         <v>29588</v>
       </c>
       <c r="G44" s="11">
         <v>29585</v>
       </c>
       <c r="H44" s="13">
         <v>29518</v>
       </c>
       <c r="I44" s="13">
@@ -4110,52 +4218,55 @@
       </c>
       <c r="X44" s="13">
         <v>28505</v>
       </c>
       <c r="Y44" s="13">
         <v>28438</v>
       </c>
       <c r="Z44" s="13">
         <v>28343</v>
       </c>
       <c r="AA44" s="27">
         <v>28299</v>
       </c>
       <c r="AB44" s="32">
         <v>28271</v>
       </c>
       <c r="AC44" s="32">
         <v>28161</v>
       </c>
       <c r="AD44" s="34">
         <v>28123</v>
       </c>
       <c r="AE44" s="34">
         <v>28073</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF44" s="34">
+        <v>27994</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="2">
         <v>37282</v>
       </c>
       <c r="C45" s="2">
         <v>37214</v>
       </c>
       <c r="D45" s="2">
         <v>37141</v>
       </c>
       <c r="E45" s="2">
         <v>37068</v>
       </c>
       <c r="F45" s="14">
         <v>37022</v>
       </c>
       <c r="G45" s="14">
         <v>36921</v>
       </c>
       <c r="H45" s="14">
         <v>36856</v>
       </c>
       <c r="I45" s="14">
@@ -4205,61 +4316,64 @@
       </c>
       <c r="X45" s="14">
         <v>34933</v>
       </c>
       <c r="Y45" s="14">
         <v>34832</v>
       </c>
       <c r="Z45" s="14">
         <v>34722</v>
       </c>
       <c r="AA45" s="28">
         <v>34657</v>
       </c>
       <c r="AB45" s="33">
         <v>34566</v>
       </c>
       <c r="AC45" s="33">
         <v>34544</v>
       </c>
       <c r="AD45" s="36">
         <v>34463</v>
       </c>
       <c r="AE45" s="36">
         <v>34432</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" ht="16.149999999999999" customHeight="1">
+      <c r="AF45" s="36">
+        <v>34284</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" ht="16.149999999999999" customHeight="1">
       <c r="A46" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="3"/>
     </row>
-    <row r="47" spans="1:31">
+    <row r="47" spans="1:32">
       <c r="B47" s="3"/>
     </row>
-    <row r="48" spans="1:31">
+    <row r="48" spans="1:32">
       <c r="B48" s="3"/>
     </row>
     <row r="49" spans="2:2">
       <c r="B49" s="3"/>
     </row>
     <row r="50" spans="2:2">
       <c r="B50" s="3"/>
     </row>
     <row r="51" spans="2:2">
       <c r="B51" s="3"/>
     </row>
     <row r="52" spans="2:2">
       <c r="B52" s="3"/>
     </row>
     <row r="53" spans="2:2">
       <c r="B53" s="3"/>
     </row>
     <row r="54" spans="2:2">
       <c r="B54" s="3"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="3"/>
     </row>
     <row r="56" spans="2:2">
       <c r="B56" s="3"/>
@@ -10418,96 +10532,96 @@
     </row>
     <row r="4" spans="1:37" ht="13.9" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="H5" s="20"/>
       <c r="L5" s="23"/>
       <c r="M5" s="22"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="T5" s="20"/>
       <c r="X5" s="23"/>
       <c r="AK5" s="22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="40"/>
-      <c r="B6" s="38">
+      <c r="A6" s="41"/>
+      <c r="B6" s="39">
         <v>2024</v>
       </c>
-      <c r="C6" s="39"/>
-[...10 lines deleted...]
-      <c r="N6" s="38">
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="39">
         <v>2025</v>
       </c>
-      <c r="O6" s="39"/>
-[...10 lines deleted...]
-      <c r="Z6" s="38">
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="39">
         <v>2026</v>
       </c>
-      <c r="AA6" s="39"/>
-[...9 lines deleted...]
-      <c r="AK6" s="39"/>
+      <c r="AA6" s="40"/>
+      <c r="AB6" s="40"/>
+      <c r="AC6" s="40"/>
+      <c r="AD6" s="40"/>
+      <c r="AE6" s="40"/>
+      <c r="AF6" s="40"/>
+      <c r="AG6" s="40"/>
+      <c r="AH6" s="40"/>
+      <c r="AI6" s="40"/>
+      <c r="AJ6" s="40"/>
+      <c r="AK6" s="40"/>
     </row>
     <row r="7" spans="1:37" ht="33.75">
-      <c r="A7" s="41"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="21" t="s">
@@ -10702,50 +10816,53 @@
       </c>
       <c r="X9" s="13">
         <v>542880</v>
       </c>
       <c r="Y9" s="13">
         <v>542872</v>
       </c>
       <c r="Z9" s="13">
         <v>542819</v>
       </c>
       <c r="AA9" s="29">
         <v>543051</v>
       </c>
       <c r="AB9" s="32">
         <v>543080</v>
       </c>
       <c r="AC9" s="32">
         <v>542862</v>
       </c>
       <c r="AD9" s="32">
         <v>542762</v>
       </c>
       <c r="AE9" s="32">
         <v>542596</v>
       </c>
+      <c r="AF9" s="32">
+        <v>542479</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="1">
         <v>242334</v>
       </c>
       <c r="C10" s="1">
         <v>242565</v>
       </c>
       <c r="D10" s="1">
         <v>242759</v>
       </c>
       <c r="E10" s="1">
         <v>242987</v>
       </c>
       <c r="F10" s="1">
         <v>243262</v>
       </c>
       <c r="G10" s="11">
         <v>243424</v>
       </c>
       <c r="H10" s="13">
         <v>243607</v>
@@ -10797,50 +10914,53 @@
       </c>
       <c r="X10" s="13">
         <v>248235</v>
       </c>
       <c r="Y10" s="13">
         <v>248535</v>
       </c>
       <c r="Z10" s="13">
         <v>248732</v>
       </c>
       <c r="AA10" s="29">
         <v>249131</v>
       </c>
       <c r="AB10" s="32">
         <v>249318</v>
       </c>
       <c r="AC10" s="32">
         <v>249524</v>
       </c>
       <c r="AD10" s="32">
         <v>249701</v>
       </c>
       <c r="AE10" s="32">
         <v>249804</v>
       </c>
+      <c r="AF10" s="32">
+        <v>250079</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="1">
         <v>37326</v>
       </c>
       <c r="C11" s="1">
         <v>37306</v>
       </c>
       <c r="D11" s="1">
         <v>37316</v>
       </c>
       <c r="E11" s="1">
         <v>37304</v>
       </c>
       <c r="F11" s="1">
         <v>37313</v>
       </c>
       <c r="G11" s="11">
         <v>37326</v>
       </c>
       <c r="H11" s="13">
         <v>37315</v>
@@ -10892,50 +11012,53 @@
       </c>
       <c r="X11" s="13">
         <v>37080</v>
       </c>
       <c r="Y11" s="13">
         <v>37080</v>
       </c>
       <c r="Z11" s="13">
         <v>37043</v>
       </c>
       <c r="AA11" s="29">
         <v>37001</v>
       </c>
       <c r="AB11" s="32">
         <v>37013</v>
       </c>
       <c r="AC11" s="32">
         <v>36972</v>
       </c>
       <c r="AD11" s="32">
         <v>36945</v>
       </c>
       <c r="AE11" s="32">
         <v>36913</v>
       </c>
+      <c r="AF11" s="32">
+        <v>36883</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1">
         <v>5479</v>
       </c>
       <c r="C12" s="1">
         <v>5480</v>
       </c>
       <c r="D12" s="1">
         <v>5474</v>
       </c>
       <c r="E12" s="1">
         <v>5454</v>
       </c>
       <c r="F12" s="1">
         <v>5433</v>
       </c>
       <c r="G12" s="11">
         <v>5441</v>
       </c>
       <c r="H12" s="13">
         <v>5426</v>
@@ -10987,50 +11110,53 @@
       </c>
       <c r="X12" s="13">
         <v>5222</v>
       </c>
       <c r="Y12" s="13">
         <v>5214</v>
       </c>
       <c r="Z12" s="13">
         <v>5212</v>
       </c>
       <c r="AA12" s="29">
         <v>5189</v>
       </c>
       <c r="AB12" s="32">
         <v>5218</v>
       </c>
       <c r="AC12" s="32">
         <v>5211</v>
       </c>
       <c r="AD12" s="32">
         <v>5213</v>
       </c>
       <c r="AE12" s="32">
         <v>5226</v>
       </c>
+      <c r="AF12" s="32">
+        <v>5216</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="1">
         <v>20662</v>
       </c>
       <c r="C13" s="1">
         <v>20649</v>
       </c>
       <c r="D13" s="1">
         <v>20661</v>
       </c>
       <c r="E13" s="1">
         <v>20654</v>
       </c>
       <c r="F13" s="1">
         <v>20645</v>
       </c>
       <c r="G13" s="11">
         <v>20626</v>
       </c>
       <c r="H13" s="13">
         <v>20616</v>
@@ -11082,50 +11208,53 @@
       </c>
       <c r="X13" s="13">
         <v>20501</v>
       </c>
       <c r="Y13" s="13">
         <v>20494</v>
       </c>
       <c r="Z13" s="13">
         <v>20498</v>
       </c>
       <c r="AA13" s="29">
         <v>20481</v>
       </c>
       <c r="AB13" s="32">
         <v>20480</v>
       </c>
       <c r="AC13" s="32">
         <v>20450</v>
       </c>
       <c r="AD13" s="32">
         <v>20464</v>
       </c>
       <c r="AE13" s="32">
         <v>20444</v>
       </c>
+      <c r="AF13" s="32">
+        <v>20423</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="1">
         <v>84407</v>
       </c>
       <c r="C14" s="1">
         <v>84326</v>
       </c>
       <c r="D14" s="1">
         <v>84319</v>
       </c>
       <c r="E14" s="1">
         <v>84282</v>
       </c>
       <c r="F14" s="1">
         <v>84240</v>
       </c>
       <c r="G14" s="11">
         <v>84257</v>
       </c>
       <c r="H14" s="13">
         <v>84246</v>
@@ -11177,50 +11306,53 @@
       </c>
       <c r="X14" s="13">
         <v>83758</v>
       </c>
       <c r="Y14" s="13">
         <v>83803</v>
       </c>
       <c r="Z14" s="13">
         <v>83771</v>
       </c>
       <c r="AA14" s="29">
         <v>83815</v>
       </c>
       <c r="AB14" s="32">
         <v>83787</v>
       </c>
       <c r="AC14" s="32">
         <v>83721</v>
       </c>
       <c r="AD14" s="32">
         <v>83683</v>
       </c>
       <c r="AE14" s="32">
         <v>83629</v>
       </c>
+      <c r="AF14" s="32">
+        <v>83579</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="1">
         <v>28563</v>
       </c>
       <c r="C15" s="1">
         <v>28528</v>
       </c>
       <c r="D15" s="1">
         <v>28511</v>
       </c>
       <c r="E15" s="1">
         <v>28497</v>
       </c>
       <c r="F15" s="1">
         <v>28469</v>
       </c>
       <c r="G15" s="11">
         <v>28438</v>
       </c>
       <c r="H15" s="13">
         <v>28392</v>
@@ -11271,88 +11403,92 @@
         <v>27952</v>
       </c>
       <c r="X15" s="13">
         <v>27964</v>
       </c>
       <c r="Y15" s="13">
         <v>27902</v>
       </c>
       <c r="Z15" s="13">
         <v>27888</v>
       </c>
       <c r="AA15" s="29">
         <v>27901</v>
       </c>
       <c r="AB15" s="32">
         <v>27874</v>
       </c>
       <c r="AC15" s="32">
         <v>27827</v>
       </c>
       <c r="AD15" s="32">
         <v>27808</v>
       </c>
       <c r="AE15" s="32">
         <v>27783</v>
+      </c>
+      <c r="AF15" s="32">
+        <v>27752</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="11"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="29"/>
       <c r="AB16" s="32"/>
       <c r="AC16" s="32"/>
       <c r="AD16" s="32"/>
       <c r="AE16" s="32"/>
-    </row>
-    <row r="17" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF16" s="32"/>
+    </row>
+    <row r="17" spans="1:32" ht="13.9" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="1">
         <v>28987</v>
       </c>
       <c r="C17" s="1">
         <v>28979</v>
       </c>
       <c r="D17" s="1">
         <v>28961</v>
       </c>
       <c r="E17" s="1">
         <v>28936</v>
       </c>
       <c r="F17" s="1">
         <v>28942</v>
       </c>
       <c r="G17" s="11">
         <v>28861</v>
       </c>
       <c r="H17" s="13">
         <v>28824</v>
       </c>
       <c r="I17" s="13">
@@ -11402,52 +11538,55 @@
       </c>
       <c r="X17" s="13">
         <v>28120</v>
       </c>
       <c r="Y17" s="13">
         <v>28068</v>
       </c>
       <c r="Z17" s="13">
         <v>28048</v>
       </c>
       <c r="AA17" s="29">
         <v>28038</v>
       </c>
       <c r="AB17" s="32">
         <v>28015</v>
       </c>
       <c r="AC17" s="32">
         <v>27975</v>
       </c>
       <c r="AD17" s="32">
         <v>27954</v>
       </c>
       <c r="AE17" s="32">
         <v>27933</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF17" s="32">
+        <v>27916</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" ht="13.9" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1">
         <v>8153</v>
       </c>
       <c r="C18" s="1">
         <v>8141</v>
       </c>
       <c r="D18" s="1">
         <v>8131</v>
       </c>
       <c r="E18" s="1">
         <v>8123</v>
       </c>
       <c r="F18" s="1">
         <v>8107</v>
       </c>
       <c r="G18" s="11">
         <v>8091</v>
       </c>
       <c r="H18" s="13">
         <v>8102</v>
       </c>
       <c r="I18" s="13">
@@ -11497,52 +11636,55 @@
       </c>
       <c r="X18" s="13">
         <v>7745</v>
       </c>
       <c r="Y18" s="13">
         <v>7727</v>
       </c>
       <c r="Z18" s="13">
         <v>7720</v>
       </c>
       <c r="AA18" s="29">
         <v>7709</v>
       </c>
       <c r="AB18" s="32">
         <v>7690</v>
       </c>
       <c r="AC18" s="32">
         <v>7692</v>
       </c>
       <c r="AD18" s="32">
         <v>7694</v>
       </c>
       <c r="AE18" s="32">
         <v>7700</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF18" s="32">
+        <v>7682</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" ht="13.9" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
         <v>26794</v>
       </c>
       <c r="C19" s="1">
         <v>26732</v>
       </c>
       <c r="D19" s="1">
         <v>26721</v>
       </c>
       <c r="E19" s="1">
         <v>26683</v>
       </c>
       <c r="F19" s="1">
         <v>26647</v>
       </c>
       <c r="G19" s="11">
         <v>26693</v>
       </c>
       <c r="H19" s="13">
         <v>26645</v>
       </c>
       <c r="I19" s="13">
@@ -11592,52 +11734,55 @@
       </c>
       <c r="X19" s="13">
         <v>26071</v>
       </c>
       <c r="Y19" s="13">
         <v>26062</v>
       </c>
       <c r="Z19" s="13">
         <v>26065</v>
       </c>
       <c r="AA19" s="29">
         <v>26028</v>
       </c>
       <c r="AB19" s="32">
         <v>26040</v>
       </c>
       <c r="AC19" s="32">
         <v>25958</v>
       </c>
       <c r="AD19" s="32">
         <v>25916</v>
       </c>
       <c r="AE19" s="32">
         <v>25891</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF19" s="32">
+        <v>25839</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" ht="13.9" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="1">
         <v>15707</v>
       </c>
       <c r="C20" s="1">
         <v>15659</v>
       </c>
       <c r="D20" s="1">
         <v>15662</v>
       </c>
       <c r="E20" s="1">
         <v>15643</v>
       </c>
       <c r="F20" s="1">
         <v>15622</v>
       </c>
       <c r="G20" s="11">
         <v>15614</v>
       </c>
       <c r="H20" s="13">
         <v>15609</v>
       </c>
       <c r="I20" s="13">
@@ -11687,52 +11832,55 @@
       </c>
       <c r="X20" s="13">
         <v>14933</v>
       </c>
       <c r="Y20" s="13">
         <v>14870</v>
       </c>
       <c r="Z20" s="13">
         <v>14849</v>
       </c>
       <c r="AA20" s="29">
         <v>14844</v>
       </c>
       <c r="AB20" s="32">
         <v>14826</v>
       </c>
       <c r="AC20" s="32">
         <v>14813</v>
       </c>
       <c r="AD20" s="32">
         <v>14769</v>
       </c>
       <c r="AE20" s="32">
         <v>14736</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF20" s="32">
+        <v>14694</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" ht="13.9" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1">
         <v>11370</v>
       </c>
       <c r="C21" s="1">
         <v>11331</v>
       </c>
       <c r="D21" s="1">
         <v>11307</v>
       </c>
       <c r="E21" s="1">
         <v>11295</v>
       </c>
       <c r="F21" s="1">
         <v>11273</v>
       </c>
       <c r="G21" s="11">
         <v>11263</v>
       </c>
       <c r="H21" s="13">
         <v>11234</v>
       </c>
       <c r="I21" s="13">
@@ -11782,52 +11930,55 @@
       </c>
       <c r="X21" s="13">
         <v>10855</v>
       </c>
       <c r="Y21" s="13">
         <v>10823</v>
       </c>
       <c r="Z21" s="13">
         <v>10825</v>
       </c>
       <c r="AA21" s="29">
         <v>10776</v>
       </c>
       <c r="AB21" s="32">
         <v>10743</v>
       </c>
       <c r="AC21" s="32">
         <v>10714</v>
       </c>
       <c r="AD21" s="32">
         <v>10678</v>
       </c>
       <c r="AE21" s="32">
         <v>10648</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF21" s="32">
+        <v>10632</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="13.9" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="1">
         <v>14838</v>
       </c>
       <c r="C22" s="1">
         <v>14799</v>
       </c>
       <c r="D22" s="1">
         <v>14771</v>
       </c>
       <c r="E22" s="1">
         <v>14762</v>
       </c>
       <c r="F22" s="1">
         <v>14730</v>
       </c>
       <c r="G22" s="11">
         <v>14731</v>
       </c>
       <c r="H22" s="13">
         <v>14703</v>
       </c>
       <c r="I22" s="13">
@@ -11877,52 +12028,55 @@
       </c>
       <c r="X22" s="13">
         <v>14268</v>
       </c>
       <c r="Y22" s="13">
         <v>14234</v>
       </c>
       <c r="Z22" s="13">
         <v>14172</v>
       </c>
       <c r="AA22" s="29">
         <v>14170</v>
       </c>
       <c r="AB22" s="32">
         <v>14144</v>
       </c>
       <c r="AC22" s="32">
         <v>14091</v>
       </c>
       <c r="AD22" s="32">
         <v>14066</v>
       </c>
       <c r="AE22" s="32">
         <v>14026</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF22" s="32">
+        <v>13973</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="13.9" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="1">
         <v>19227</v>
       </c>
       <c r="C23" s="1">
         <v>19191</v>
       </c>
       <c r="D23" s="1">
         <v>19147</v>
       </c>
       <c r="E23" s="1">
         <v>19108</v>
       </c>
       <c r="F23" s="1">
         <v>19087</v>
       </c>
       <c r="G23" s="11">
         <v>19048</v>
       </c>
       <c r="H23" s="13">
         <v>19045</v>
       </c>
       <c r="I23" s="13">
@@ -11972,87 +12126,91 @@
       </c>
       <c r="X23" s="13">
         <v>18128</v>
       </c>
       <c r="Y23" s="13">
         <v>18060</v>
       </c>
       <c r="Z23" s="13">
         <v>17996</v>
       </c>
       <c r="AA23" s="29">
         <v>17968</v>
       </c>
       <c r="AB23" s="32">
         <v>17932</v>
       </c>
       <c r="AC23" s="32">
         <v>17914</v>
       </c>
       <c r="AD23" s="32">
         <v>17871</v>
       </c>
       <c r="AE23" s="32">
         <v>17863</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AF23" s="32">
+        <v>17811</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="26"/>
       <c r="Y24" s="37"/>
       <c r="Z24" s="37"/>
       <c r="AA24" s="37"/>
       <c r="AB24" s="37"/>
       <c r="AC24" s="37"/>
       <c r="AD24" s="37"/>
       <c r="AE24" s="32"/>
-    </row>
-    <row r="25" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF24" s="32"/>
+    </row>
+    <row r="25" spans="1:32" ht="13.9" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="1">
         <v>437035</v>
       </c>
       <c r="C25" s="1">
         <v>437114</v>
       </c>
       <c r="D25" s="1">
         <v>437325</v>
       </c>
       <c r="E25" s="1">
         <v>437452</v>
       </c>
       <c r="F25" s="1">
         <v>437625</v>
       </c>
       <c r="G25" s="11">
         <v>437723</v>
       </c>
       <c r="H25" s="13">
         <v>437797</v>
       </c>
       <c r="I25" s="13">
@@ -12102,52 +12260,55 @@
       </c>
       <c r="X25" s="13">
         <v>440739</v>
       </c>
       <c r="Y25" s="13">
         <v>440961</v>
       </c>
       <c r="Z25" s="13">
         <v>441042</v>
       </c>
       <c r="AA25" s="29">
         <v>441403</v>
       </c>
       <c r="AB25" s="32">
         <v>441574</v>
       </c>
       <c r="AC25" s="32">
         <v>441576</v>
       </c>
       <c r="AD25" s="32">
         <v>441670</v>
       </c>
       <c r="AE25" s="32">
         <v>441638</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF25" s="32">
+        <v>441774</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" ht="13.9" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="1">
         <v>242232</v>
       </c>
       <c r="C26" s="1">
         <v>242463</v>
       </c>
       <c r="D26" s="1">
         <v>242657</v>
       </c>
       <c r="E26" s="1">
         <v>242885</v>
       </c>
       <c r="F26" s="1">
         <v>243160</v>
       </c>
       <c r="G26" s="11">
         <v>243322</v>
       </c>
       <c r="H26" s="13">
         <v>243505</v>
       </c>
       <c r="I26" s="13">
@@ -12197,52 +12358,55 @@
       </c>
       <c r="X26" s="13">
         <v>248235</v>
       </c>
       <c r="Y26" s="13">
         <v>248535</v>
       </c>
       <c r="Z26" s="13">
         <v>248732</v>
       </c>
       <c r="AA26" s="29">
         <v>249131</v>
       </c>
       <c r="AB26" s="32">
         <v>249318</v>
       </c>
       <c r="AC26" s="32">
         <v>249524</v>
       </c>
       <c r="AD26" s="32">
         <v>249701</v>
       </c>
       <c r="AE26" s="32">
         <v>249804</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF26" s="32">
+        <v>250079</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" ht="13.9" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="1">
         <v>37326</v>
       </c>
       <c r="C27" s="1">
         <v>37306</v>
       </c>
       <c r="D27" s="1">
         <v>37316</v>
       </c>
       <c r="E27" s="1">
         <v>37304</v>
       </c>
       <c r="F27" s="1">
         <v>37313</v>
       </c>
       <c r="G27" s="11">
         <v>37326</v>
       </c>
       <c r="H27" s="13">
         <v>37315</v>
       </c>
       <c r="I27" s="13">
@@ -12292,52 +12456,55 @@
       </c>
       <c r="X27" s="13">
         <v>37080</v>
       </c>
       <c r="Y27" s="13">
         <v>37080</v>
       </c>
       <c r="Z27" s="13">
         <v>37043</v>
       </c>
       <c r="AA27" s="29">
         <v>37001</v>
       </c>
       <c r="AB27" s="32">
         <v>37013</v>
       </c>
       <c r="AC27" s="32">
         <v>36972</v>
       </c>
       <c r="AD27" s="32">
         <v>36945</v>
       </c>
       <c r="AE27" s="32">
         <v>36913</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF27" s="32">
+        <v>36883</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" ht="13.9" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="1">
         <v>5479</v>
       </c>
       <c r="C28" s="1">
         <v>5480</v>
       </c>
       <c r="D28" s="1">
         <v>5474</v>
       </c>
       <c r="E28" s="1">
         <v>5454</v>
       </c>
       <c r="F28" s="1">
         <v>5433</v>
       </c>
       <c r="G28" s="11">
         <v>5441</v>
       </c>
       <c r="H28" s="13">
         <v>5426</v>
       </c>
       <c r="I28" s="13">
@@ -12387,52 +12554,55 @@
       </c>
       <c r="X28" s="13">
         <v>5222</v>
       </c>
       <c r="Y28" s="13">
         <v>5214</v>
       </c>
       <c r="Z28" s="13">
         <v>5212</v>
       </c>
       <c r="AA28" s="29">
         <v>5189</v>
       </c>
       <c r="AB28" s="32">
         <v>5218</v>
       </c>
       <c r="AC28" s="32">
         <v>5211</v>
       </c>
       <c r="AD28" s="32">
         <v>5213</v>
       </c>
       <c r="AE28" s="32">
         <v>5226</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF28" s="32">
+        <v>5216</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" ht="13.9" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="1">
         <v>20662</v>
       </c>
       <c r="C29" s="1">
         <v>20649</v>
       </c>
       <c r="D29" s="1">
         <v>20661</v>
       </c>
       <c r="E29" s="1">
         <v>20654</v>
       </c>
       <c r="F29" s="1">
         <v>20645</v>
       </c>
       <c r="G29" s="11">
         <v>20626</v>
       </c>
       <c r="H29" s="13">
         <v>20616</v>
       </c>
       <c r="I29" s="13">
@@ -12482,52 +12652,55 @@
       </c>
       <c r="X29" s="13">
         <v>20501</v>
       </c>
       <c r="Y29" s="13">
         <v>20494</v>
       </c>
       <c r="Z29" s="13">
         <v>20498</v>
       </c>
       <c r="AA29" s="29">
         <v>20481</v>
       </c>
       <c r="AB29" s="32">
         <v>20480</v>
       </c>
       <c r="AC29" s="32">
         <v>20450</v>
       </c>
       <c r="AD29" s="32">
         <v>20464</v>
       </c>
       <c r="AE29" s="32">
         <v>20444</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF29" s="32">
+        <v>20423</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" ht="13.9" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="1">
         <v>84407</v>
       </c>
       <c r="C30" s="1">
         <v>84326</v>
       </c>
       <c r="D30" s="1">
         <v>84319</v>
       </c>
       <c r="E30" s="1">
         <v>84282</v>
       </c>
       <c r="F30" s="1">
         <v>84240</v>
       </c>
       <c r="G30" s="11">
         <v>84257</v>
       </c>
       <c r="H30" s="13">
         <v>84246</v>
       </c>
       <c r="I30" s="13">
@@ -12577,52 +12750,55 @@
       </c>
       <c r="X30" s="13">
         <v>83758</v>
       </c>
       <c r="Y30" s="13">
         <v>83803</v>
       </c>
       <c r="Z30" s="13">
         <v>83771</v>
       </c>
       <c r="AA30" s="29">
         <v>83815</v>
       </c>
       <c r="AB30" s="32">
         <v>83787</v>
       </c>
       <c r="AC30" s="32">
         <v>83721</v>
       </c>
       <c r="AD30" s="32">
         <v>83683</v>
       </c>
       <c r="AE30" s="32">
         <v>83629</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF30" s="32">
+        <v>83579</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" ht="13.9" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="1">
         <v>28563</v>
       </c>
       <c r="C31" s="1">
         <v>28528</v>
       </c>
       <c r="D31" s="1">
         <v>28511</v>
       </c>
       <c r="E31" s="1">
         <v>28497</v>
       </c>
       <c r="F31" s="1">
         <v>28469</v>
       </c>
       <c r="G31" s="11">
         <v>28438</v>
       </c>
       <c r="H31" s="13">
         <v>28392</v>
       </c>
       <c r="I31" s="13">
@@ -12672,87 +12848,91 @@
       </c>
       <c r="X31" s="13">
         <v>27964</v>
       </c>
       <c r="Y31" s="13">
         <v>27902</v>
       </c>
       <c r="Z31" s="13">
         <v>27888</v>
       </c>
       <c r="AA31" s="29">
         <v>27901</v>
       </c>
       <c r="AB31" s="32">
         <v>27874</v>
       </c>
       <c r="AC31" s="32">
         <v>27827</v>
       </c>
       <c r="AD31" s="32">
         <v>27808</v>
       </c>
       <c r="AE31" s="32">
         <v>27783</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF31" s="32">
+        <v>27752</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" ht="13.9" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="11"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
       <c r="AA32" s="29"/>
       <c r="AB32" s="32"/>
       <c r="AC32" s="32"/>
       <c r="AD32" s="32"/>
       <c r="AE32" s="32"/>
-    </row>
-    <row r="33" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF32" s="32"/>
+    </row>
+    <row r="33" spans="1:32" ht="13.9" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="1">
         <v>13917</v>
       </c>
       <c r="C33" s="1">
         <v>13922</v>
       </c>
       <c r="D33" s="1">
         <v>13930</v>
       </c>
       <c r="E33" s="1">
         <v>13918</v>
       </c>
       <c r="F33" s="1">
         <v>13903</v>
       </c>
       <c r="G33" s="11">
         <v>13845</v>
       </c>
       <c r="H33" s="13">
         <v>13838</v>
       </c>
       <c r="I33" s="13">
@@ -12802,52 +12982,55 @@
       </c>
       <c r="X33" s="13">
         <v>13638</v>
       </c>
       <c r="Y33" s="13">
         <v>13613</v>
       </c>
       <c r="Z33" s="13">
         <v>13598</v>
       </c>
       <c r="AA33" s="29">
         <v>13589</v>
       </c>
       <c r="AB33" s="32">
         <v>13591</v>
       </c>
       <c r="AC33" s="32">
         <v>13589</v>
       </c>
       <c r="AD33" s="32">
         <v>13579</v>
       </c>
       <c r="AE33" s="32">
         <v>13565</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF33" s="32">
+        <v>13571</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" ht="13.9" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="1">
         <v>4449</v>
       </c>
       <c r="C34" s="1">
         <v>4440</v>
       </c>
       <c r="D34" s="1">
         <v>4457</v>
       </c>
       <c r="E34" s="1">
         <v>4458</v>
       </c>
       <c r="F34" s="1">
         <v>4462</v>
       </c>
       <c r="G34" s="11">
         <v>4468</v>
       </c>
       <c r="H34" s="13">
         <v>4459</v>
       </c>
       <c r="I34" s="13">
@@ -12897,87 +13080,91 @@
       </c>
       <c r="X34" s="13">
         <v>4341</v>
       </c>
       <c r="Y34" s="13">
         <v>4320</v>
       </c>
       <c r="Z34" s="13">
         <v>4300</v>
       </c>
       <c r="AA34" s="29">
         <v>4296</v>
       </c>
       <c r="AB34" s="32">
         <v>4293</v>
       </c>
       <c r="AC34" s="32">
         <v>4282</v>
       </c>
       <c r="AD34" s="32">
         <v>4277</v>
       </c>
       <c r="AE34" s="32">
         <v>4274</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AF34" s="32">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
       <c r="Y35" s="37"/>
       <c r="Z35" s="37"/>
       <c r="AA35" s="35"/>
       <c r="AB35" s="37"/>
       <c r="AC35" s="37"/>
       <c r="AD35" s="37"/>
       <c r="AE35" s="32"/>
-    </row>
-    <row r="36" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF35" s="32"/>
+    </row>
+    <row r="36" spans="1:32" ht="13.9" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1">
         <v>106812</v>
       </c>
       <c r="C36" s="1">
         <v>106572</v>
       </c>
       <c r="D36" s="1">
         <v>106415</v>
       </c>
       <c r="E36" s="1">
         <v>106276</v>
       </c>
       <c r="F36" s="1">
         <v>106145</v>
       </c>
       <c r="G36" s="11">
         <v>106090</v>
       </c>
       <c r="H36" s="13">
         <v>105967</v>
       </c>
       <c r="I36" s="13">
@@ -13027,52 +13214,55 @@
       </c>
       <c r="X36" s="13">
         <v>102141</v>
       </c>
       <c r="Y36" s="13">
         <v>101911</v>
       </c>
       <c r="Z36" s="13">
         <v>101777</v>
       </c>
       <c r="AA36" s="29">
         <v>101648</v>
       </c>
       <c r="AB36" s="32">
         <v>101506</v>
       </c>
       <c r="AC36" s="32">
         <v>196849</v>
       </c>
       <c r="AD36" s="32">
         <v>101092</v>
       </c>
       <c r="AE36" s="32">
         <v>100958</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF36" s="32">
+        <v>100705</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" ht="13.9" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1">
         <v>102</v>
       </c>
       <c r="C37" s="1">
         <v>102</v>
       </c>
       <c r="D37" s="1">
         <v>102</v>
       </c>
       <c r="E37" s="1">
         <v>102</v>
       </c>
       <c r="F37" s="1">
         <v>102</v>
       </c>
       <c r="G37" s="11">
         <v>102</v>
       </c>
       <c r="H37" s="13">
         <v>102</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -13122,87 +13312,91 @@
       </c>
       <c r="X37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="AA37" s="29" t="s">
         <v>29</v>
       </c>
       <c r="AB37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AC37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AD37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AE37" s="32" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF37" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" ht="13.9" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="11"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="29"/>
       <c r="AB38" s="32"/>
       <c r="AC38" s="32"/>
       <c r="AD38" s="32"/>
       <c r="AE38" s="32"/>
-    </row>
-    <row r="39" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF38" s="32"/>
+    </row>
+    <row r="39" spans="1:32" ht="13.9" customHeight="1">
       <c r="A39" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="1">
         <v>15070</v>
       </c>
       <c r="C39" s="1">
         <v>15057</v>
       </c>
       <c r="D39" s="1">
         <v>15031</v>
       </c>
       <c r="E39" s="1">
         <v>15018</v>
       </c>
       <c r="F39" s="1">
         <v>15039</v>
       </c>
       <c r="G39" s="11">
         <v>15016</v>
       </c>
       <c r="H39" s="13">
         <v>14986</v>
       </c>
       <c r="I39" s="13">
@@ -13252,52 +13446,55 @@
       </c>
       <c r="X39" s="13">
         <v>14482</v>
       </c>
       <c r="Y39" s="13">
         <v>14455</v>
       </c>
       <c r="Z39" s="13">
         <v>14450</v>
       </c>
       <c r="AA39" s="29">
         <v>14449</v>
       </c>
       <c r="AB39" s="32">
         <v>14424</v>
       </c>
       <c r="AC39" s="32">
         <v>28524</v>
       </c>
       <c r="AD39" s="32">
         <v>14375</v>
       </c>
       <c r="AE39" s="32">
         <v>14368</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF39" s="32">
+        <v>14345</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" ht="13.9" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="1">
         <v>8153</v>
       </c>
       <c r="C40" s="1">
         <v>8141</v>
       </c>
       <c r="D40" s="1">
         <v>8131</v>
       </c>
       <c r="E40" s="1">
         <v>8123</v>
       </c>
       <c r="F40" s="1">
         <v>8107</v>
       </c>
       <c r="G40" s="11">
         <v>8091</v>
       </c>
       <c r="H40" s="13">
         <v>8102</v>
       </c>
       <c r="I40" s="13">
@@ -13347,52 +13544,55 @@
       </c>
       <c r="X40" s="13">
         <v>7745</v>
       </c>
       <c r="Y40" s="13">
         <v>7727</v>
       </c>
       <c r="Z40" s="13">
         <v>7720</v>
       </c>
       <c r="AA40" s="29">
         <v>7709</v>
       </c>
       <c r="AB40" s="32">
         <v>7690</v>
       </c>
       <c r="AC40" s="32">
         <v>14888</v>
       </c>
       <c r="AD40" s="32">
         <v>7694</v>
       </c>
       <c r="AE40" s="32">
         <v>7700</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF40" s="32">
+        <v>7682</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" ht="13.9" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1">
         <v>26794</v>
       </c>
       <c r="C41" s="1">
         <v>26732</v>
       </c>
       <c r="D41" s="1">
         <v>26721</v>
       </c>
       <c r="E41" s="1">
         <v>26683</v>
       </c>
       <c r="F41" s="1">
         <v>26647</v>
       </c>
       <c r="G41" s="11">
         <v>26693</v>
       </c>
       <c r="H41" s="13">
         <v>26645</v>
       </c>
       <c r="I41" s="13">
@@ -13442,52 +13642,55 @@
       </c>
       <c r="X41" s="13">
         <v>26071</v>
       </c>
       <c r="Y41" s="13">
         <v>26062</v>
       </c>
       <c r="Z41" s="13">
         <v>26065</v>
       </c>
       <c r="AA41" s="29">
         <v>26028</v>
       </c>
       <c r="AB41" s="32">
         <v>26040</v>
       </c>
       <c r="AC41" s="32">
         <v>50779</v>
       </c>
       <c r="AD41" s="32">
         <v>25916</v>
       </c>
       <c r="AE41" s="32">
         <v>25891</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF41" s="32">
+        <v>25839</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" ht="13.9" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="1">
         <v>11258</v>
       </c>
       <c r="C42" s="1">
         <v>11219</v>
       </c>
       <c r="D42" s="1">
         <v>11205</v>
       </c>
       <c r="E42" s="1">
         <v>11185</v>
       </c>
       <c r="F42" s="1">
         <v>11160</v>
       </c>
       <c r="G42" s="11">
         <v>11146</v>
       </c>
       <c r="H42" s="13">
         <v>11150</v>
       </c>
       <c r="I42" s="13">
@@ -13537,52 +13740,55 @@
       </c>
       <c r="X42" s="13">
         <v>10592</v>
       </c>
       <c r="Y42" s="13">
         <v>10550</v>
       </c>
       <c r="Z42" s="13">
         <v>10549</v>
       </c>
       <c r="AA42" s="29">
         <v>10548</v>
       </c>
       <c r="AB42" s="32">
         <v>10533</v>
       </c>
       <c r="AC42" s="32">
         <v>19545</v>
       </c>
       <c r="AD42" s="32">
         <v>10492</v>
       </c>
       <c r="AE42" s="32">
         <v>10462</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF42" s="32">
+        <v>10423</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" ht="13.9" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="1">
         <v>11370</v>
       </c>
       <c r="C43" s="1">
         <v>11331</v>
       </c>
       <c r="D43" s="1">
         <v>11307</v>
       </c>
       <c r="E43" s="1">
         <v>11295</v>
       </c>
       <c r="F43" s="1">
         <v>11273</v>
       </c>
       <c r="G43" s="11">
         <v>11263</v>
       </c>
       <c r="H43" s="13">
         <v>11234</v>
       </c>
       <c r="I43" s="13">
@@ -13632,52 +13838,55 @@
       </c>
       <c r="X43" s="13">
         <v>10855</v>
       </c>
       <c r="Y43" s="13">
         <v>10823</v>
       </c>
       <c r="Z43" s="13">
         <v>10825</v>
       </c>
       <c r="AA43" s="29">
         <v>10776</v>
       </c>
       <c r="AB43" s="32">
         <v>10743</v>
       </c>
       <c r="AC43" s="32">
         <v>20408</v>
       </c>
       <c r="AD43" s="32">
         <v>10678</v>
       </c>
       <c r="AE43" s="32">
         <v>10648</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF43" s="32">
+        <v>10632</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" ht="13.9" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="1">
         <v>14838</v>
       </c>
       <c r="C44" s="1">
         <v>14799</v>
       </c>
       <c r="D44" s="1">
         <v>14771</v>
       </c>
       <c r="E44" s="1">
         <v>14762</v>
       </c>
       <c r="F44" s="1">
         <v>14730</v>
       </c>
       <c r="G44" s="11">
         <v>14731</v>
       </c>
       <c r="H44" s="13">
         <v>14703</v>
       </c>
       <c r="I44" s="13">
@@ -13727,52 +13936,55 @@
       </c>
       <c r="X44" s="13">
         <v>14268</v>
       </c>
       <c r="Y44" s="13">
         <v>14234</v>
       </c>
       <c r="Z44" s="13">
         <v>14172</v>
       </c>
       <c r="AA44" s="29">
         <v>14170</v>
       </c>
       <c r="AB44" s="32">
         <v>14144</v>
       </c>
       <c r="AC44" s="32">
         <v>28161</v>
       </c>
       <c r="AD44" s="32">
         <v>14066</v>
       </c>
       <c r="AE44" s="32">
         <v>14026</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF44" s="32">
+        <v>13973</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="2">
         <v>19227</v>
       </c>
       <c r="C45" s="2">
         <v>19191</v>
       </c>
       <c r="D45" s="2">
         <v>19147</v>
       </c>
       <c r="E45" s="2">
         <v>19108</v>
       </c>
       <c r="F45" s="2">
         <v>19087</v>
       </c>
       <c r="G45" s="14">
         <v>19048</v>
       </c>
       <c r="H45" s="14">
         <v>19045</v>
       </c>
       <c r="I45" s="14">
@@ -13822,63 +14034,66 @@
       </c>
       <c r="X45" s="14">
         <v>18128</v>
       </c>
       <c r="Y45" s="14">
         <v>18060</v>
       </c>
       <c r="Z45" s="14">
         <v>17996</v>
       </c>
       <c r="AA45" s="30">
         <v>17968</v>
       </c>
       <c r="AB45" s="33">
         <v>17932</v>
       </c>
       <c r="AC45" s="33">
         <v>34544</v>
       </c>
       <c r="AD45" s="33">
         <v>17871</v>
       </c>
       <c r="AE45" s="33">
         <v>17863</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" ht="16.149999999999999" customHeight="1">
+      <c r="AF45" s="33">
+        <v>17811</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" ht="16.149999999999999" customHeight="1">
       <c r="A46" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="3"/>
       <c r="G46"/>
     </row>
-    <row r="47" spans="1:31">
+    <row r="47" spans="1:32">
       <c r="B47" s="3"/>
       <c r="G47"/>
     </row>
-    <row r="48" spans="1:31">
+    <row r="48" spans="1:32">
       <c r="B48" s="3"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="2:2">
       <c r="B49" s="3"/>
     </row>
     <row r="50" spans="2:2">
       <c r="B50" s="3"/>
     </row>
     <row r="51" spans="2:2">
       <c r="B51" s="3"/>
     </row>
     <row r="52" spans="2:2">
       <c r="B52" s="3"/>
     </row>
     <row r="53" spans="2:2">
       <c r="B53" s="3"/>
     </row>
     <row r="54" spans="2:2">
       <c r="B54" s="3"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="3"/>
     </row>
     <row r="56" spans="2:2">
@@ -20037,96 +20252,96 @@
     </row>
     <row r="4" spans="1:37" ht="13.9" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
     <row r="5" spans="1:37" ht="13.9" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="3"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="H5" s="20"/>
       <c r="L5" s="23"/>
       <c r="M5" s="22"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="T5" s="20"/>
       <c r="X5" s="23"/>
       <c r="AK5" s="22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="40"/>
-      <c r="B6" s="38">
+      <c r="A6" s="41"/>
+      <c r="B6" s="39">
         <v>2024</v>
       </c>
-      <c r="C6" s="39"/>
-[...10 lines deleted...]
-      <c r="N6" s="38">
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="39">
         <v>2025</v>
       </c>
-      <c r="O6" s="39"/>
-[...10 lines deleted...]
-      <c r="Z6" s="38">
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="39">
         <v>2026</v>
       </c>
-      <c r="AA6" s="39"/>
-[...9 lines deleted...]
-      <c r="AK6" s="39"/>
+      <c r="AA6" s="40"/>
+      <c r="AB6" s="40"/>
+      <c r="AC6" s="40"/>
+      <c r="AD6" s="40"/>
+      <c r="AE6" s="40"/>
+      <c r="AF6" s="40"/>
+      <c r="AG6" s="40"/>
+      <c r="AH6" s="40"/>
+      <c r="AI6" s="40"/>
+      <c r="AJ6" s="40"/>
+      <c r="AK6" s="40"/>
     </row>
     <row r="7" spans="1:37" ht="33.75">
-      <c r="A7" s="41"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="21" t="s">
@@ -20320,50 +20535,53 @@
       </c>
       <c r="X9" s="13">
         <v>588709</v>
       </c>
       <c r="Y9" s="13">
         <v>588566</v>
       </c>
       <c r="Z9" s="13">
         <v>588468</v>
       </c>
       <c r="AA9" s="32">
         <v>588384</v>
       </c>
       <c r="AB9" s="32">
         <v>588533</v>
       </c>
       <c r="AC9" s="32">
         <v>588338</v>
       </c>
       <c r="AD9" s="32">
         <v>588328</v>
       </c>
       <c r="AE9" s="32">
         <v>588137</v>
       </c>
+      <c r="AF9" s="32">
+        <v>587898</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="1">
         <v>278336</v>
       </c>
       <c r="C10" s="1">
         <v>278445</v>
       </c>
       <c r="D10" s="1">
         <v>278632</v>
       </c>
       <c r="E10" s="1">
         <v>278860</v>
       </c>
       <c r="F10" s="1">
         <v>279045</v>
       </c>
       <c r="G10" s="11">
         <v>279210</v>
       </c>
       <c r="H10" s="13">
         <v>279468</v>
@@ -20415,50 +20633,53 @@
       </c>
       <c r="X10" s="13">
         <v>284280</v>
       </c>
       <c r="Y10" s="13">
         <v>284499</v>
       </c>
       <c r="Z10" s="13">
         <v>284582</v>
       </c>
       <c r="AA10" s="32">
         <v>284797</v>
       </c>
       <c r="AB10" s="32">
         <v>285168</v>
       </c>
       <c r="AC10" s="32">
         <v>285347</v>
       </c>
       <c r="AD10" s="32">
         <v>285648</v>
       </c>
       <c r="AE10" s="32">
         <v>285728</v>
       </c>
+      <c r="AF10" s="32">
+        <v>286138</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="1">
         <v>40162</v>
       </c>
       <c r="C11" s="1">
         <v>40176</v>
       </c>
       <c r="D11" s="1">
         <v>40144</v>
       </c>
       <c r="E11" s="1">
         <v>40103</v>
       </c>
       <c r="F11" s="1">
         <v>40066</v>
       </c>
       <c r="G11" s="11">
         <v>40071</v>
       </c>
       <c r="H11" s="13">
         <v>40028</v>
@@ -20510,50 +20731,53 @@
       </c>
       <c r="X11" s="13">
         <v>39649</v>
       </c>
       <c r="Y11" s="13">
         <v>39636</v>
       </c>
       <c r="Z11" s="13">
         <v>39622</v>
       </c>
       <c r="AA11" s="32">
         <v>39593</v>
       </c>
       <c r="AB11" s="32">
         <v>39590</v>
       </c>
       <c r="AC11" s="32">
         <v>39579</v>
       </c>
       <c r="AD11" s="32">
         <v>39571</v>
       </c>
       <c r="AE11" s="32">
         <v>39538</v>
       </c>
+      <c r="AF11" s="32">
+        <v>39473</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1">
         <v>5672</v>
       </c>
       <c r="C12" s="1">
         <v>5678</v>
       </c>
       <c r="D12" s="1">
         <v>5674</v>
       </c>
       <c r="E12" s="1">
         <v>5661</v>
       </c>
       <c r="F12" s="1">
         <v>5651</v>
       </c>
       <c r="G12" s="11">
         <v>5654</v>
       </c>
       <c r="H12" s="13">
         <v>5646</v>
@@ -20605,50 +20829,53 @@
       </c>
       <c r="X12" s="13">
         <v>5411</v>
       </c>
       <c r="Y12" s="13">
         <v>5413</v>
       </c>
       <c r="Z12" s="13">
         <v>5411</v>
       </c>
       <c r="AA12" s="32">
         <v>5395</v>
       </c>
       <c r="AB12" s="32">
         <v>5412</v>
       </c>
       <c r="AC12" s="32">
         <v>5402</v>
       </c>
       <c r="AD12" s="32">
         <v>5429</v>
       </c>
       <c r="AE12" s="32">
         <v>5433</v>
       </c>
+      <c r="AF12" s="32">
+        <v>5403</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="1">
         <v>23071</v>
       </c>
       <c r="C13" s="1">
         <v>23059</v>
       </c>
       <c r="D13" s="1">
         <v>23051</v>
       </c>
       <c r="E13" s="1">
         <v>23054</v>
       </c>
       <c r="F13" s="1">
         <v>23046</v>
       </c>
       <c r="G13" s="11">
         <v>23010</v>
       </c>
       <c r="H13" s="13">
         <v>22984</v>
@@ -20700,50 +20927,53 @@
       </c>
       <c r="X13" s="13">
         <v>22724</v>
       </c>
       <c r="Y13" s="13">
         <v>22698</v>
       </c>
       <c r="Z13" s="13">
         <v>22711</v>
       </c>
       <c r="AA13" s="32">
         <v>22707</v>
       </c>
       <c r="AB13" s="32">
         <v>22699</v>
       </c>
       <c r="AC13" s="32">
         <v>22679</v>
       </c>
       <c r="AD13" s="32">
         <v>22669</v>
       </c>
       <c r="AE13" s="32">
         <v>22645</v>
       </c>
+      <c r="AF13" s="32">
+        <v>22613</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="1">
         <v>92900</v>
       </c>
       <c r="C14" s="1">
         <v>92859</v>
       </c>
       <c r="D14" s="1">
         <v>92867</v>
       </c>
       <c r="E14" s="1">
         <v>92840</v>
       </c>
       <c r="F14" s="1">
         <v>92842</v>
       </c>
       <c r="G14" s="11">
         <v>92816</v>
       </c>
       <c r="H14" s="13">
         <v>92805</v>
@@ -20795,50 +21025,53 @@
       </c>
       <c r="X14" s="13">
         <v>91994</v>
       </c>
       <c r="Y14" s="13">
         <v>91969</v>
       </c>
       <c r="Z14" s="13">
         <v>91979</v>
       </c>
       <c r="AA14" s="32">
         <v>92015</v>
       </c>
       <c r="AB14" s="32">
         <v>91973</v>
       </c>
       <c r="AC14" s="32">
         <v>91934</v>
       </c>
       <c r="AD14" s="32">
         <v>91871</v>
       </c>
       <c r="AE14" s="32">
         <v>91832</v>
       </c>
+      <c r="AF14" s="32">
+        <v>91753</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="1">
         <v>29647</v>
       </c>
       <c r="C15" s="1">
         <v>29614</v>
       </c>
       <c r="D15" s="1">
         <v>29581</v>
       </c>
       <c r="E15" s="1">
         <v>29582</v>
       </c>
       <c r="F15" s="1">
         <v>29581</v>
       </c>
       <c r="G15" s="11">
         <v>29553</v>
       </c>
       <c r="H15" s="13">
         <v>29513</v>
@@ -20889,88 +21122,92 @@
         <v>29127</v>
       </c>
       <c r="X15" s="13">
         <v>29116</v>
       </c>
       <c r="Y15" s="13">
         <v>29054</v>
       </c>
       <c r="Z15" s="13">
         <v>29031</v>
       </c>
       <c r="AA15" s="32">
         <v>29010</v>
       </c>
       <c r="AB15" s="32">
         <v>28966</v>
       </c>
       <c r="AC15" s="32">
         <v>28920</v>
       </c>
       <c r="AD15" s="32">
         <v>28914</v>
       </c>
       <c r="AE15" s="32">
         <v>28910</v>
+      </c>
+      <c r="AF15" s="32">
+        <v>28878</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="11"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="32"/>
       <c r="AB16" s="32"/>
       <c r="AC16" s="32"/>
       <c r="AD16" s="32"/>
       <c r="AE16" s="32"/>
-    </row>
-    <row r="17" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF16" s="32"/>
+    </row>
+    <row r="17" spans="1:32" ht="13.9" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="1">
         <v>29764</v>
       </c>
       <c r="C17" s="1">
         <v>29750</v>
       </c>
       <c r="D17" s="1">
         <v>29715</v>
       </c>
       <c r="E17" s="1">
         <v>29675</v>
       </c>
       <c r="F17" s="1">
         <v>29672</v>
       </c>
       <c r="G17" s="11">
         <v>29617</v>
       </c>
       <c r="H17" s="13">
         <v>29570</v>
       </c>
       <c r="I17" s="13">
@@ -21020,52 +21257,55 @@
       </c>
       <c r="X17" s="13">
         <v>28877</v>
       </c>
       <c r="Y17" s="13">
         <v>28835</v>
       </c>
       <c r="Z17" s="13">
         <v>28809</v>
       </c>
       <c r="AA17" s="32">
         <v>28754</v>
       </c>
       <c r="AB17" s="32">
         <v>28719</v>
       </c>
       <c r="AC17" s="32">
         <v>28654</v>
       </c>
       <c r="AD17" s="32">
         <v>28621</v>
       </c>
       <c r="AE17" s="32">
         <v>28576</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF17" s="32">
+        <v>28512</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" ht="13.9" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1">
         <v>7758</v>
       </c>
       <c r="C18" s="1">
         <v>7747</v>
       </c>
       <c r="D18" s="1">
         <v>7715</v>
       </c>
       <c r="E18" s="1">
         <v>7688</v>
       </c>
       <c r="F18" s="1">
         <v>7675</v>
       </c>
       <c r="G18" s="11">
         <v>7670</v>
       </c>
       <c r="H18" s="13">
         <v>7661</v>
       </c>
       <c r="I18" s="13">
@@ -21115,52 +21355,55 @@
       </c>
       <c r="X18" s="13">
         <v>7250</v>
       </c>
       <c r="Y18" s="13">
         <v>7246</v>
       </c>
       <c r="Z18" s="13">
         <v>7220</v>
       </c>
       <c r="AA18" s="32">
         <v>7203</v>
       </c>
       <c r="AB18" s="32">
         <v>7199</v>
       </c>
       <c r="AC18" s="32">
         <v>7196</v>
       </c>
       <c r="AD18" s="32">
         <v>7178</v>
       </c>
       <c r="AE18" s="32">
         <v>7172</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF18" s="32">
+        <v>7142</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" ht="13.9" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
         <v>25969</v>
       </c>
       <c r="C19" s="1">
         <v>25904</v>
       </c>
       <c r="D19" s="1">
         <v>25881</v>
       </c>
       <c r="E19" s="1">
         <v>25848</v>
       </c>
       <c r="F19" s="1">
         <v>25816</v>
       </c>
       <c r="G19" s="11">
         <v>25848</v>
       </c>
       <c r="H19" s="13">
         <v>25815</v>
       </c>
       <c r="I19" s="13">
@@ -21210,52 +21453,55 @@
       </c>
       <c r="X19" s="13">
         <v>24982</v>
       </c>
       <c r="Y19" s="13">
         <v>24940</v>
       </c>
       <c r="Z19" s="13">
         <v>24933</v>
       </c>
       <c r="AA19" s="32">
         <v>24897</v>
       </c>
       <c r="AB19" s="32">
         <v>24870</v>
       </c>
       <c r="AC19" s="32">
         <v>24821</v>
       </c>
       <c r="AD19" s="32">
         <v>24773</v>
       </c>
       <c r="AE19" s="32">
         <v>24732</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF19" s="32">
+        <v>24663</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" ht="13.9" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="1">
         <v>14630</v>
       </c>
       <c r="C20" s="1">
         <v>14585</v>
       </c>
       <c r="D20" s="1">
         <v>14569</v>
       </c>
       <c r="E20" s="1">
         <v>14545</v>
       </c>
       <c r="F20" s="1">
         <v>14518</v>
       </c>
       <c r="G20" s="11">
         <v>14488</v>
       </c>
       <c r="H20" s="13">
         <v>14473</v>
       </c>
       <c r="I20" s="13">
@@ -21305,52 +21551,55 @@
       </c>
       <c r="X20" s="13">
         <v>13565</v>
       </c>
       <c r="Y20" s="13">
         <v>13514</v>
       </c>
       <c r="Z20" s="13">
         <v>13505</v>
       </c>
       <c r="AA20" s="32">
         <v>13474</v>
       </c>
       <c r="AB20" s="32">
         <v>13454</v>
       </c>
       <c r="AC20" s="32">
         <v>13412</v>
       </c>
       <c r="AD20" s="32">
         <v>13350</v>
       </c>
       <c r="AE20" s="32">
         <v>13317</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF20" s="32">
+        <v>13253</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" ht="13.9" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1">
         <v>10572</v>
       </c>
       <c r="C21" s="1">
         <v>10541</v>
       </c>
       <c r="D21" s="1">
         <v>10531</v>
       </c>
       <c r="E21" s="1">
         <v>10510</v>
       </c>
       <c r="F21" s="1">
         <v>10485</v>
       </c>
       <c r="G21" s="11">
         <v>10458</v>
       </c>
       <c r="H21" s="13">
         <v>10423</v>
       </c>
       <c r="I21" s="13">
@@ -21400,52 +21649,55 @@
       </c>
       <c r="X21" s="13">
         <v>9819</v>
       </c>
       <c r="Y21" s="13">
         <v>9786</v>
       </c>
       <c r="Z21" s="13">
         <v>9768</v>
       </c>
       <c r="AA21" s="32">
         <v>9721</v>
       </c>
       <c r="AB21" s="32">
         <v>9722</v>
       </c>
       <c r="AC21" s="32">
         <v>9694</v>
       </c>
       <c r="AD21" s="32">
         <v>9655</v>
       </c>
       <c r="AE21" s="32">
         <v>9638</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF21" s="32">
+        <v>9576</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="13.9" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="1">
         <v>14968</v>
       </c>
       <c r="C22" s="1">
         <v>14921</v>
       </c>
       <c r="D22" s="1">
         <v>14904</v>
       </c>
       <c r="E22" s="1">
         <v>14878</v>
       </c>
       <c r="F22" s="1">
         <v>14858</v>
       </c>
       <c r="G22" s="11">
         <v>14854</v>
       </c>
       <c r="H22" s="13">
         <v>14815</v>
       </c>
       <c r="I22" s="13">
@@ -21495,52 +21747,55 @@
       </c>
       <c r="X22" s="13">
         <v>14237</v>
       </c>
       <c r="Y22" s="13">
         <v>14204</v>
       </c>
       <c r="Z22" s="13">
         <v>14171</v>
       </c>
       <c r="AA22" s="32">
         <v>14129</v>
       </c>
       <c r="AB22" s="32">
         <v>14127</v>
       </c>
       <c r="AC22" s="32">
         <v>14070</v>
       </c>
       <c r="AD22" s="32">
         <v>14057</v>
       </c>
       <c r="AE22" s="32">
         <v>14047</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF22" s="32">
+        <v>14021</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="13.9" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="1">
         <v>18055</v>
       </c>
       <c r="C23" s="1">
         <v>18023</v>
       </c>
       <c r="D23" s="1">
         <v>17994</v>
       </c>
       <c r="E23" s="1">
         <v>17960</v>
       </c>
       <c r="F23" s="1">
         <v>17935</v>
       </c>
       <c r="G23" s="11">
         <v>17873</v>
       </c>
       <c r="H23" s="13">
         <v>17811</v>
       </c>
       <c r="I23" s="13">
@@ -21590,87 +21845,91 @@
       </c>
       <c r="X23" s="13">
         <v>16805</v>
       </c>
       <c r="Y23" s="13">
         <v>16772</v>
       </c>
       <c r="Z23" s="13">
         <v>16726</v>
       </c>
       <c r="AA23" s="32">
         <v>16689</v>
       </c>
       <c r="AB23" s="32">
         <v>16634</v>
       </c>
       <c r="AC23" s="32">
         <v>16630</v>
       </c>
       <c r="AD23" s="32">
         <v>16592</v>
       </c>
       <c r="AE23" s="32">
         <v>16569</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AF23" s="32">
+        <v>16473</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="26"/>
       <c r="Y24" s="37"/>
       <c r="Z24" s="35"/>
       <c r="AA24" s="37"/>
       <c r="AB24" s="37"/>
       <c r="AC24" s="37"/>
       <c r="AD24" s="37"/>
       <c r="AE24" s="32"/>
-    </row>
-    <row r="25" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF24" s="32"/>
+    </row>
+    <row r="25" spans="1:32" ht="13.9" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="1">
         <v>489167</v>
       </c>
       <c r="C25" s="1">
         <v>489184</v>
       </c>
       <c r="D25" s="1">
         <v>489292</v>
       </c>
       <c r="E25" s="1">
         <v>489413</v>
       </c>
       <c r="F25" s="1">
         <v>489533</v>
       </c>
       <c r="G25" s="11">
         <v>489578</v>
       </c>
       <c r="H25" s="13">
         <v>489704</v>
       </c>
       <c r="I25" s="13">
@@ -21720,52 +21979,55 @@
       </c>
       <c r="X25" s="13">
         <v>492166</v>
       </c>
       <c r="Y25" s="13">
         <v>492235</v>
       </c>
       <c r="Z25" s="13">
         <v>492280</v>
       </c>
       <c r="AA25" s="32">
         <v>492457</v>
       </c>
       <c r="AB25" s="32">
         <v>492758</v>
       </c>
       <c r="AC25" s="32">
         <v>492775</v>
       </c>
       <c r="AD25" s="32">
         <v>492983</v>
       </c>
       <c r="AE25" s="32">
         <v>492946</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF25" s="32">
+        <v>493099</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" ht="13.9" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="1">
         <v>278235</v>
       </c>
       <c r="C26" s="1">
         <v>278344</v>
       </c>
       <c r="D26" s="1">
         <v>278531</v>
       </c>
       <c r="E26" s="1">
         <v>278759</v>
       </c>
       <c r="F26" s="1">
         <v>278944</v>
       </c>
       <c r="G26" s="11">
         <v>279109</v>
       </c>
       <c r="H26" s="13">
         <v>279367</v>
       </c>
       <c r="I26" s="13">
@@ -21815,52 +22077,55 @@
       </c>
       <c r="X26" s="13">
         <v>284280</v>
       </c>
       <c r="Y26" s="13">
         <v>284499</v>
       </c>
       <c r="Z26" s="13">
         <v>284582</v>
       </c>
       <c r="AA26" s="32">
         <v>284797</v>
       </c>
       <c r="AB26" s="32">
         <v>285168</v>
       </c>
       <c r="AC26" s="32">
         <v>285347</v>
       </c>
       <c r="AD26" s="32">
         <v>285648</v>
       </c>
       <c r="AE26" s="32">
         <v>285728</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF26" s="32">
+        <v>286138</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" ht="13.9" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="1">
         <v>40162</v>
       </c>
       <c r="C27" s="1">
         <v>40176</v>
       </c>
       <c r="D27" s="1">
         <v>40144</v>
       </c>
       <c r="E27" s="1">
         <v>40103</v>
       </c>
       <c r="F27" s="1">
         <v>40066</v>
       </c>
       <c r="G27" s="11">
         <v>40071</v>
       </c>
       <c r="H27" s="13">
         <v>40028</v>
       </c>
       <c r="I27" s="13">
@@ -21910,52 +22175,55 @@
       </c>
       <c r="X27" s="13">
         <v>39649</v>
       </c>
       <c r="Y27" s="13">
         <v>39636</v>
       </c>
       <c r="Z27" s="13">
         <v>39622</v>
       </c>
       <c r="AA27" s="32">
         <v>39593</v>
       </c>
       <c r="AB27" s="32">
         <v>39590</v>
       </c>
       <c r="AC27" s="32">
         <v>39579</v>
       </c>
       <c r="AD27" s="32">
         <v>39571</v>
       </c>
       <c r="AE27" s="32">
         <v>39538</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF27" s="32">
+        <v>39473</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" ht="13.9" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="1">
         <v>5672</v>
       </c>
       <c r="C28" s="1">
         <v>5678</v>
       </c>
       <c r="D28" s="1">
         <v>5674</v>
       </c>
       <c r="E28" s="1">
         <v>5661</v>
       </c>
       <c r="F28" s="1">
         <v>5651</v>
       </c>
       <c r="G28" s="11">
         <v>5654</v>
       </c>
       <c r="H28" s="13">
         <v>5646</v>
       </c>
       <c r="I28" s="13">
@@ -22005,52 +22273,55 @@
       </c>
       <c r="X28" s="13">
         <v>5411</v>
       </c>
       <c r="Y28" s="13">
         <v>5413</v>
       </c>
       <c r="Z28" s="13">
         <v>5411</v>
       </c>
       <c r="AA28" s="32">
         <v>5395</v>
       </c>
       <c r="AB28" s="32">
         <v>5412</v>
       </c>
       <c r="AC28" s="32">
         <v>5402</v>
       </c>
       <c r="AD28" s="32">
         <v>5429</v>
       </c>
       <c r="AE28" s="32">
         <v>5433</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF28" s="32">
+        <v>5403</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" ht="13.9" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="1">
         <v>23071</v>
       </c>
       <c r="C29" s="1">
         <v>23059</v>
       </c>
       <c r="D29" s="1">
         <v>23051</v>
       </c>
       <c r="E29" s="1">
         <v>23054</v>
       </c>
       <c r="F29" s="1">
         <v>23046</v>
       </c>
       <c r="G29" s="11">
         <v>23010</v>
       </c>
       <c r="H29" s="13">
         <v>22984</v>
       </c>
       <c r="I29" s="13">
@@ -22100,52 +22371,55 @@
       </c>
       <c r="X29" s="13">
         <v>22724</v>
       </c>
       <c r="Y29" s="13">
         <v>22698</v>
       </c>
       <c r="Z29" s="13">
         <v>22711</v>
       </c>
       <c r="AA29" s="32">
         <v>22707</v>
       </c>
       <c r="AB29" s="32">
         <v>22699</v>
       </c>
       <c r="AC29" s="32">
         <v>22679</v>
       </c>
       <c r="AD29" s="32">
         <v>22669</v>
       </c>
       <c r="AE29" s="32">
         <v>22645</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF29" s="32">
+        <v>22613</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" ht="13.9" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="1">
         <v>92900</v>
       </c>
       <c r="C30" s="1">
         <v>92859</v>
       </c>
       <c r="D30" s="1">
         <v>92867</v>
       </c>
       <c r="E30" s="1">
         <v>92840</v>
       </c>
       <c r="F30" s="1">
         <v>92842</v>
       </c>
       <c r="G30" s="11">
         <v>92816</v>
       </c>
       <c r="H30" s="13">
         <v>92805</v>
       </c>
       <c r="I30" s="13">
@@ -22195,52 +22469,55 @@
       </c>
       <c r="X30" s="13">
         <v>91994</v>
       </c>
       <c r="Y30" s="13">
         <v>91969</v>
       </c>
       <c r="Z30" s="13">
         <v>91979</v>
       </c>
       <c r="AA30" s="32">
         <v>92015</v>
       </c>
       <c r="AB30" s="32">
         <v>91973</v>
       </c>
       <c r="AC30" s="32">
         <v>91934</v>
       </c>
       <c r="AD30" s="32">
         <v>91871</v>
       </c>
       <c r="AE30" s="32">
         <v>91832</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF30" s="32">
+        <v>91753</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" ht="13.9" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="1">
         <v>29647</v>
       </c>
       <c r="C31" s="1">
         <v>29614</v>
       </c>
       <c r="D31" s="1">
         <v>29581</v>
       </c>
       <c r="E31" s="1">
         <v>29582</v>
       </c>
       <c r="F31" s="1">
         <v>29581</v>
       </c>
       <c r="G31" s="11">
         <v>29553</v>
       </c>
       <c r="H31" s="13">
         <v>29513</v>
       </c>
       <c r="I31" s="13">
@@ -22290,87 +22567,91 @@
       </c>
       <c r="X31" s="13">
         <v>29116</v>
       </c>
       <c r="Y31" s="13">
         <v>29054</v>
       </c>
       <c r="Z31" s="13">
         <v>29031</v>
       </c>
       <c r="AA31" s="32">
         <v>29010</v>
       </c>
       <c r="AB31" s="32">
         <v>28966</v>
       </c>
       <c r="AC31" s="32">
         <v>28920</v>
       </c>
       <c r="AD31" s="32">
         <v>28914</v>
       </c>
       <c r="AE31" s="32">
         <v>28910</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF31" s="32">
+        <v>28878</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" ht="13.9" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="11"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
       <c r="AA32" s="32"/>
       <c r="AB32" s="32"/>
       <c r="AC32" s="32"/>
       <c r="AD32" s="32"/>
       <c r="AE32" s="32"/>
-    </row>
-    <row r="33" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF32" s="32"/>
+    </row>
+    <row r="33" spans="1:32" ht="13.9" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="1">
         <v>14797</v>
       </c>
       <c r="C33" s="1">
         <v>14775</v>
       </c>
       <c r="D33" s="1">
         <v>14769</v>
       </c>
       <c r="E33" s="1">
         <v>14749</v>
       </c>
       <c r="F33" s="1">
         <v>14736</v>
       </c>
       <c r="G33" s="11">
         <v>14713</v>
       </c>
       <c r="H33" s="13">
         <v>14711</v>
       </c>
       <c r="I33" s="13">
@@ -22420,52 +22701,55 @@
       </c>
       <c r="X33" s="13">
         <v>14562</v>
       </c>
       <c r="Y33" s="13">
         <v>14547</v>
       </c>
       <c r="Z33" s="13">
         <v>14532</v>
       </c>
       <c r="AA33" s="32">
         <v>14526</v>
       </c>
       <c r="AB33" s="32">
         <v>14536</v>
       </c>
       <c r="AC33" s="32">
         <v>14516</v>
       </c>
       <c r="AD33" s="32">
         <v>14501</v>
       </c>
       <c r="AE33" s="32">
         <v>14478</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF33" s="32">
+        <v>14470</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" ht="13.9" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="1">
         <v>4683</v>
       </c>
       <c r="C34" s="1">
         <v>4679</v>
       </c>
       <c r="D34" s="1">
         <v>4675</v>
       </c>
       <c r="E34" s="1">
         <v>4665</v>
       </c>
       <c r="F34" s="1">
         <v>4667</v>
       </c>
       <c r="G34" s="11">
         <v>4652</v>
       </c>
       <c r="H34" s="13">
         <v>4650</v>
       </c>
       <c r="I34" s="13">
@@ -22515,87 +22799,91 @@
       </c>
       <c r="X34" s="13">
         <v>4430</v>
       </c>
       <c r="Y34" s="13">
         <v>4419</v>
       </c>
       <c r="Z34" s="13">
         <v>4412</v>
       </c>
       <c r="AA34" s="32">
         <v>4414</v>
       </c>
       <c r="AB34" s="32">
         <v>4414</v>
       </c>
       <c r="AC34" s="32">
         <v>4398</v>
       </c>
       <c r="AD34" s="32">
         <v>4380</v>
       </c>
       <c r="AE34" s="32">
         <v>4382</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" s="20" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AF34" s="32">
+        <v>4371</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="20" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
       <c r="Y35" s="37"/>
       <c r="Z35" s="37"/>
       <c r="AA35" s="37"/>
       <c r="AB35" s="37"/>
       <c r="AC35" s="37"/>
       <c r="AD35" s="37"/>
       <c r="AE35" s="32"/>
-    </row>
-    <row r="36" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF35" s="32"/>
+    </row>
+    <row r="36" spans="1:32" ht="13.9" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1">
         <v>102337</v>
       </c>
       <c r="C36" s="1">
         <v>102118</v>
       </c>
       <c r="D36" s="1">
         <v>101966</v>
       </c>
       <c r="E36" s="1">
         <v>101791</v>
       </c>
       <c r="F36" s="1">
         <v>101657</v>
       </c>
       <c r="G36" s="11">
         <v>101544</v>
       </c>
       <c r="H36" s="13">
         <v>101308</v>
       </c>
       <c r="I36" s="13">
@@ -22645,52 +22933,55 @@
       </c>
       <c r="X36" s="13">
         <v>96543</v>
       </c>
       <c r="Y36" s="13">
         <v>96331</v>
       </c>
       <c r="Z36" s="13">
         <v>96188</v>
       </c>
       <c r="AA36" s="32">
         <v>95927</v>
       </c>
       <c r="AB36" s="32">
         <v>95775</v>
       </c>
       <c r="AC36" s="32">
         <v>95563</v>
       </c>
       <c r="AD36" s="32">
         <v>95345</v>
       </c>
       <c r="AE36" s="32">
         <v>95191</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF36" s="32">
+        <v>94799</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" ht="13.9" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>101</v>
       </c>
       <c r="D37" s="1">
         <v>101</v>
       </c>
       <c r="E37" s="1">
         <v>101</v>
       </c>
       <c r="F37" s="1">
         <v>101</v>
       </c>
       <c r="G37" s="11">
         <v>101</v>
       </c>
       <c r="H37" s="13">
         <v>101</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -22740,87 +23031,91 @@
       </c>
       <c r="X37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>29</v>
       </c>
       <c r="AA37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AB37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AC37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AD37" s="32" t="s">
         <v>29</v>
       </c>
       <c r="AE37" s="32" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF37" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" ht="13.9" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="11"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="32"/>
       <c r="AB38" s="32"/>
       <c r="AC38" s="32"/>
       <c r="AD38" s="32"/>
       <c r="AE38" s="32"/>
-    </row>
-    <row r="39" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF38" s="32"/>
+    </row>
+    <row r="39" spans="1:32" ht="13.9" customHeight="1">
       <c r="A39" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="1">
         <v>14967</v>
       </c>
       <c r="C39" s="1">
         <v>14975</v>
       </c>
       <c r="D39" s="1">
         <v>14946</v>
       </c>
       <c r="E39" s="1">
         <v>14926</v>
       </c>
       <c r="F39" s="1">
         <v>14936</v>
       </c>
       <c r="G39" s="11">
         <v>14904</v>
       </c>
       <c r="H39" s="13">
         <v>14859</v>
       </c>
       <c r="I39" s="13">
@@ -22870,52 +23165,55 @@
       </c>
       <c r="X39" s="13">
         <v>14315</v>
       </c>
       <c r="Y39" s="13">
         <v>14288</v>
       </c>
       <c r="Z39" s="13">
         <v>14277</v>
       </c>
       <c r="AA39" s="32">
         <v>14228</v>
       </c>
       <c r="AB39" s="32">
         <v>14183</v>
       </c>
       <c r="AC39" s="32">
         <v>14138</v>
       </c>
       <c r="AD39" s="32">
         <v>14120</v>
       </c>
       <c r="AE39" s="32">
         <v>14098</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF39" s="32">
+        <v>14042</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" ht="13.9" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="1">
         <v>7758</v>
       </c>
       <c r="C40" s="1">
         <v>7747</v>
       </c>
       <c r="D40" s="1">
         <v>7715</v>
       </c>
       <c r="E40" s="1">
         <v>7688</v>
       </c>
       <c r="F40" s="1">
         <v>7675</v>
       </c>
       <c r="G40" s="11">
         <v>7670</v>
       </c>
       <c r="H40" s="13">
         <v>7661</v>
       </c>
       <c r="I40" s="13">
@@ -22965,52 +23263,55 @@
       </c>
       <c r="X40" s="13">
         <v>7250</v>
       </c>
       <c r="Y40" s="13">
         <v>7246</v>
       </c>
       <c r="Z40" s="13">
         <v>7220</v>
       </c>
       <c r="AA40" s="32">
         <v>7203</v>
       </c>
       <c r="AB40" s="32">
         <v>7199</v>
       </c>
       <c r="AC40" s="32">
         <v>7196</v>
       </c>
       <c r="AD40" s="32">
         <v>7178</v>
       </c>
       <c r="AE40" s="32">
         <v>7172</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF40" s="32">
+        <v>7142</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" ht="13.9" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="1">
         <v>25969</v>
       </c>
       <c r="C41" s="1">
         <v>25904</v>
       </c>
       <c r="D41" s="1">
         <v>25881</v>
       </c>
       <c r="E41" s="1">
         <v>25848</v>
       </c>
       <c r="F41" s="1">
         <v>25816</v>
       </c>
       <c r="G41" s="11">
         <v>25848</v>
       </c>
       <c r="H41" s="13">
         <v>25815</v>
       </c>
       <c r="I41" s="13">
@@ -23060,52 +23361,55 @@
       </c>
       <c r="X41" s="13">
         <v>24982</v>
       </c>
       <c r="Y41" s="13">
         <v>24940</v>
       </c>
       <c r="Z41" s="13">
         <v>24933</v>
       </c>
       <c r="AA41" s="32">
         <v>24897</v>
       </c>
       <c r="AB41" s="32">
         <v>24870</v>
       </c>
       <c r="AC41" s="32">
         <v>24821</v>
       </c>
       <c r="AD41" s="32">
         <v>24773</v>
       </c>
       <c r="AE41" s="32">
         <v>24732</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF41" s="32">
+        <v>24663</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" ht="13.9" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="1">
         <v>9947</v>
       </c>
       <c r="C42" s="1">
         <v>9906</v>
       </c>
       <c r="D42" s="1">
         <v>9894</v>
       </c>
       <c r="E42" s="1">
         <v>9880</v>
       </c>
       <c r="F42" s="1">
         <v>9851</v>
       </c>
       <c r="G42" s="11">
         <v>9836</v>
       </c>
       <c r="H42" s="13">
         <v>9823</v>
       </c>
       <c r="I42" s="13">
@@ -23155,52 +23459,55 @@
       </c>
       <c r="X42" s="13">
         <v>9135</v>
       </c>
       <c r="Y42" s="13">
         <v>9095</v>
       </c>
       <c r="Z42" s="13">
         <v>9093</v>
       </c>
       <c r="AA42" s="32">
         <v>9060</v>
       </c>
       <c r="AB42" s="32">
         <v>9040</v>
       </c>
       <c r="AC42" s="32">
         <v>9014</v>
       </c>
       <c r="AD42" s="32">
         <v>8970</v>
       </c>
       <c r="AE42" s="32">
         <v>8935</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF42" s="32">
+        <v>8882</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" ht="13.9" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="1">
         <v>10572</v>
       </c>
       <c r="C43" s="1">
         <v>10541</v>
       </c>
       <c r="D43" s="1">
         <v>10531</v>
       </c>
       <c r="E43" s="1">
         <v>10510</v>
       </c>
       <c r="F43" s="1">
         <v>10485</v>
       </c>
       <c r="G43" s="11">
         <v>10458</v>
       </c>
       <c r="H43" s="13">
         <v>10423</v>
       </c>
       <c r="I43" s="13">
@@ -23250,52 +23557,55 @@
       </c>
       <c r="X43" s="13">
         <v>9819</v>
       </c>
       <c r="Y43" s="13">
         <v>9786</v>
       </c>
       <c r="Z43" s="13">
         <v>9768</v>
       </c>
       <c r="AA43" s="32">
         <v>9721</v>
       </c>
       <c r="AB43" s="32">
         <v>9722</v>
       </c>
       <c r="AC43" s="32">
         <v>9694</v>
       </c>
       <c r="AD43" s="32">
         <v>9655</v>
       </c>
       <c r="AE43" s="32">
         <v>9638</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF43" s="32">
+        <v>9576</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" ht="13.9" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="1">
         <v>14968</v>
       </c>
       <c r="C44" s="1">
         <v>14921</v>
       </c>
       <c r="D44" s="1">
         <v>14904</v>
       </c>
       <c r="E44" s="1">
         <v>14878</v>
       </c>
       <c r="F44" s="1">
         <v>14858</v>
       </c>
       <c r="G44" s="11">
         <v>14854</v>
       </c>
       <c r="H44" s="13">
         <v>14815</v>
       </c>
       <c r="I44" s="13">
@@ -23345,52 +23655,55 @@
       </c>
       <c r="X44" s="13">
         <v>14237</v>
       </c>
       <c r="Y44" s="13">
         <v>14204</v>
       </c>
       <c r="Z44" s="13">
         <v>14171</v>
       </c>
       <c r="AA44" s="32">
         <v>14129</v>
       </c>
       <c r="AB44" s="32">
         <v>14127</v>
       </c>
       <c r="AC44" s="32">
         <v>14070</v>
       </c>
       <c r="AD44" s="32">
         <v>14057</v>
       </c>
       <c r="AE44" s="32">
         <v>14047</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" ht="13.9" customHeight="1">
+      <c r="AF44" s="32">
+        <v>14021</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" ht="13.9" customHeight="1">
       <c r="A45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="2">
         <v>18055</v>
       </c>
       <c r="C45" s="2">
         <v>18023</v>
       </c>
       <c r="D45" s="2">
         <v>17994</v>
       </c>
       <c r="E45" s="2">
         <v>17960</v>
       </c>
       <c r="F45" s="2">
         <v>17935</v>
       </c>
       <c r="G45" s="14">
         <v>17873</v>
       </c>
       <c r="H45" s="14">
         <v>17811</v>
       </c>
       <c r="I45" s="14">
@@ -23440,62 +23753,65 @@
       </c>
       <c r="X45" s="14">
         <v>16805</v>
       </c>
       <c r="Y45" s="14">
         <v>16772</v>
       </c>
       <c r="Z45" s="14">
         <v>16726</v>
       </c>
       <c r="AA45" s="33">
         <v>16689</v>
       </c>
       <c r="AB45" s="33">
         <v>16634</v>
       </c>
       <c r="AC45" s="33">
         <v>16630</v>
       </c>
       <c r="AD45" s="33">
         <v>16592</v>
       </c>
       <c r="AE45" s="33">
         <v>16569</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" ht="16.149999999999999" customHeight="1">
+      <c r="AF45" s="33">
+        <v>16473</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" ht="16.149999999999999" customHeight="1">
       <c r="A46" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="3"/>
       <c r="G46" s="11"/>
     </row>
-    <row r="47" spans="1:31">
+    <row r="47" spans="1:32">
       <c r="B47" s="3"/>
     </row>
-    <row r="48" spans="1:31">
+    <row r="48" spans="1:32">
       <c r="B48" s="3"/>
     </row>
     <row r="49" spans="2:2">
       <c r="B49" s="3"/>
     </row>
     <row r="50" spans="2:2">
       <c r="B50" s="3"/>
     </row>
     <row r="51" spans="2:2">
       <c r="B51" s="3"/>
     </row>
     <row r="52" spans="2:2">
       <c r="B52" s="3"/>
     </row>
     <row r="53" spans="2:2">
       <c r="B53" s="3"/>
     </row>
     <row r="54" spans="2:2">
       <c r="B54" s="3"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="3"/>
     </row>
     <row r="56" spans="2:2">
       <c r="B56" s="3"/>