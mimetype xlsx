--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -20,95 +20,107 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13380" windowHeight="11775"/>
   </bookViews>
   <sheets>
     <sheet name="Өңірлер бойынша негізгі көрсетк" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="14">
   <si>
     <t>Әуе көлігі</t>
   </si>
   <si>
     <t xml:space="preserve"> «Х» мағынасы – деректер құпия екенін білдіреді.</t>
   </si>
   <si>
     <t>мың адам</t>
   </si>
   <si>
     <t>Жалпы пайдаланудағы әуе көлігімен тасымалданатын жолаушылар*</t>
   </si>
   <si>
     <t>млн. ж-км</t>
   </si>
   <si>
     <t xml:space="preserve">*2010-2020 жж. өңірлерде әуе көлігімен жолаушыларды тасымалдау көлемін бөлуді ескере отырып қайта есептелді. 
 2021 жылдан бастап жолаушыларды әуе көлігімен тасымалдау обьектілерін өңірлер бойынша бөлуді ескере отырып қалыптастырылды. </t>
   </si>
   <si>
     <t>Жалпы пайдаланудағы әуе көлігінің жолаушылар айналымы*</t>
   </si>
   <si>
     <t>Қарағанды облысы</t>
   </si>
   <si>
-    <t>Жариялау күні: 30.05.2025</t>
+    <t>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</t>
   </si>
   <si>
-    <t>Келесі жариялау күні: 29.05.2026</t>
+    <t>Жүк айналымы</t>
+  </si>
+  <si>
+    <t>Жариялау күні: 01.06.2026</t>
+  </si>
+  <si>
+    <t>Келесі жариялау күні: 31.05.2027</t>
+  </si>
+  <si>
+    <t>мың тонна</t>
+  </si>
+  <si>
+    <t>млн. ткм</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0000"/>
     <numFmt numFmtId="168" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -142,50 +154,63 @@
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -208,130 +233,136 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -597,1273 +628,1372 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P19"/>
+  <dimension ref="A1:Q31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I1" sqref="I1"/>
+      <selection activeCell="A3" sqref="A3:O3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="20.5703125" style="6" customWidth="1"/>
-[...763 lines deleted...]
-    <col min="16064" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="20.5703125" style="5" customWidth="1"/>
+    <col min="2" max="5" width="6" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="11" width="6.85546875" style="5" customWidth="1"/>
+    <col min="12" max="12" width="6" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.85546875" style="5" customWidth="1"/>
+    <col min="14" max="14" width="6.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.28515625" style="8" customWidth="1"/>
+    <col min="16" max="16" width="7.7109375" style="8" customWidth="1"/>
+    <col min="17" max="17" width="8" style="5" customWidth="1"/>
+    <col min="18" max="173" width="9.140625" style="5"/>
+    <col min="174" max="174" width="20.5703125" style="5" customWidth="1"/>
+    <col min="175" max="175" width="7.85546875" style="5" customWidth="1"/>
+    <col min="176" max="176" width="8.5703125" style="5" customWidth="1"/>
+    <col min="177" max="179" width="8.28515625" style="5" customWidth="1"/>
+    <col min="180" max="180" width="8" style="5" customWidth="1"/>
+    <col min="181" max="181" width="7.85546875" style="5" customWidth="1"/>
+    <col min="182" max="182" width="8.140625" style="5" customWidth="1"/>
+    <col min="183" max="185" width="7.85546875" style="5" customWidth="1"/>
+    <col min="186" max="187" width="8" style="5" customWidth="1"/>
+    <col min="188" max="188" width="8.140625" style="5" customWidth="1"/>
+    <col min="189" max="191" width="7.85546875" style="5" customWidth="1"/>
+    <col min="192" max="429" width="9.140625" style="5"/>
+    <col min="430" max="430" width="20.5703125" style="5" customWidth="1"/>
+    <col min="431" max="431" width="7.85546875" style="5" customWidth="1"/>
+    <col min="432" max="432" width="8.5703125" style="5" customWidth="1"/>
+    <col min="433" max="435" width="8.28515625" style="5" customWidth="1"/>
+    <col min="436" max="436" width="8" style="5" customWidth="1"/>
+    <col min="437" max="437" width="7.85546875" style="5" customWidth="1"/>
+    <col min="438" max="438" width="8.140625" style="5" customWidth="1"/>
+    <col min="439" max="441" width="7.85546875" style="5" customWidth="1"/>
+    <col min="442" max="443" width="8" style="5" customWidth="1"/>
+    <col min="444" max="444" width="8.140625" style="5" customWidth="1"/>
+    <col min="445" max="447" width="7.85546875" style="5" customWidth="1"/>
+    <col min="448" max="685" width="9.140625" style="5"/>
+    <col min="686" max="686" width="20.5703125" style="5" customWidth="1"/>
+    <col min="687" max="687" width="7.85546875" style="5" customWidth="1"/>
+    <col min="688" max="688" width="8.5703125" style="5" customWidth="1"/>
+    <col min="689" max="691" width="8.28515625" style="5" customWidth="1"/>
+    <col min="692" max="692" width="8" style="5" customWidth="1"/>
+    <col min="693" max="693" width="7.85546875" style="5" customWidth="1"/>
+    <col min="694" max="694" width="8.140625" style="5" customWidth="1"/>
+    <col min="695" max="697" width="7.85546875" style="5" customWidth="1"/>
+    <col min="698" max="699" width="8" style="5" customWidth="1"/>
+    <col min="700" max="700" width="8.140625" style="5" customWidth="1"/>
+    <col min="701" max="703" width="7.85546875" style="5" customWidth="1"/>
+    <col min="704" max="941" width="9.140625" style="5"/>
+    <col min="942" max="942" width="20.5703125" style="5" customWidth="1"/>
+    <col min="943" max="943" width="7.85546875" style="5" customWidth="1"/>
+    <col min="944" max="944" width="8.5703125" style="5" customWidth="1"/>
+    <col min="945" max="947" width="8.28515625" style="5" customWidth="1"/>
+    <col min="948" max="948" width="8" style="5" customWidth="1"/>
+    <col min="949" max="949" width="7.85546875" style="5" customWidth="1"/>
+    <col min="950" max="950" width="8.140625" style="5" customWidth="1"/>
+    <col min="951" max="953" width="7.85546875" style="5" customWidth="1"/>
+    <col min="954" max="955" width="8" style="5" customWidth="1"/>
+    <col min="956" max="956" width="8.140625" style="5" customWidth="1"/>
+    <col min="957" max="959" width="7.85546875" style="5" customWidth="1"/>
+    <col min="960" max="1197" width="9.140625" style="5"/>
+    <col min="1198" max="1198" width="20.5703125" style="5" customWidth="1"/>
+    <col min="1199" max="1199" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1200" max="1200" width="8.5703125" style="5" customWidth="1"/>
+    <col min="1201" max="1203" width="8.28515625" style="5" customWidth="1"/>
+    <col min="1204" max="1204" width="8" style="5" customWidth="1"/>
+    <col min="1205" max="1205" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1206" max="1206" width="8.140625" style="5" customWidth="1"/>
+    <col min="1207" max="1209" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1210" max="1211" width="8" style="5" customWidth="1"/>
+    <col min="1212" max="1212" width="8.140625" style="5" customWidth="1"/>
+    <col min="1213" max="1215" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1216" max="1453" width="9.140625" style="5"/>
+    <col min="1454" max="1454" width="20.5703125" style="5" customWidth="1"/>
+    <col min="1455" max="1455" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1456" max="1456" width="8.5703125" style="5" customWidth="1"/>
+    <col min="1457" max="1459" width="8.28515625" style="5" customWidth="1"/>
+    <col min="1460" max="1460" width="8" style="5" customWidth="1"/>
+    <col min="1461" max="1461" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1462" max="1462" width="8.140625" style="5" customWidth="1"/>
+    <col min="1463" max="1465" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1466" max="1467" width="8" style="5" customWidth="1"/>
+    <col min="1468" max="1468" width="8.140625" style="5" customWidth="1"/>
+    <col min="1469" max="1471" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1472" max="1709" width="9.140625" style="5"/>
+    <col min="1710" max="1710" width="20.5703125" style="5" customWidth="1"/>
+    <col min="1711" max="1711" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1712" max="1712" width="8.5703125" style="5" customWidth="1"/>
+    <col min="1713" max="1715" width="8.28515625" style="5" customWidth="1"/>
+    <col min="1716" max="1716" width="8" style="5" customWidth="1"/>
+    <col min="1717" max="1717" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1718" max="1718" width="8.140625" style="5" customWidth="1"/>
+    <col min="1719" max="1721" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1722" max="1723" width="8" style="5" customWidth="1"/>
+    <col min="1724" max="1724" width="8.140625" style="5" customWidth="1"/>
+    <col min="1725" max="1727" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1728" max="1965" width="9.140625" style="5"/>
+    <col min="1966" max="1966" width="20.5703125" style="5" customWidth="1"/>
+    <col min="1967" max="1967" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1968" max="1968" width="8.5703125" style="5" customWidth="1"/>
+    <col min="1969" max="1971" width="8.28515625" style="5" customWidth="1"/>
+    <col min="1972" max="1972" width="8" style="5" customWidth="1"/>
+    <col min="1973" max="1973" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1974" max="1974" width="8.140625" style="5" customWidth="1"/>
+    <col min="1975" max="1977" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1978" max="1979" width="8" style="5" customWidth="1"/>
+    <col min="1980" max="1980" width="8.140625" style="5" customWidth="1"/>
+    <col min="1981" max="1983" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1984" max="2221" width="9.140625" style="5"/>
+    <col min="2222" max="2222" width="20.5703125" style="5" customWidth="1"/>
+    <col min="2223" max="2223" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2224" max="2224" width="8.5703125" style="5" customWidth="1"/>
+    <col min="2225" max="2227" width="8.28515625" style="5" customWidth="1"/>
+    <col min="2228" max="2228" width="8" style="5" customWidth="1"/>
+    <col min="2229" max="2229" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2230" max="2230" width="8.140625" style="5" customWidth="1"/>
+    <col min="2231" max="2233" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2234" max="2235" width="8" style="5" customWidth="1"/>
+    <col min="2236" max="2236" width="8.140625" style="5" customWidth="1"/>
+    <col min="2237" max="2239" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2240" max="2477" width="9.140625" style="5"/>
+    <col min="2478" max="2478" width="20.5703125" style="5" customWidth="1"/>
+    <col min="2479" max="2479" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2480" max="2480" width="8.5703125" style="5" customWidth="1"/>
+    <col min="2481" max="2483" width="8.28515625" style="5" customWidth="1"/>
+    <col min="2484" max="2484" width="8" style="5" customWidth="1"/>
+    <col min="2485" max="2485" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2486" max="2486" width="8.140625" style="5" customWidth="1"/>
+    <col min="2487" max="2489" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2490" max="2491" width="8" style="5" customWidth="1"/>
+    <col min="2492" max="2492" width="8.140625" style="5" customWidth="1"/>
+    <col min="2493" max="2495" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2496" max="2733" width="9.140625" style="5"/>
+    <col min="2734" max="2734" width="20.5703125" style="5" customWidth="1"/>
+    <col min="2735" max="2735" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2736" max="2736" width="8.5703125" style="5" customWidth="1"/>
+    <col min="2737" max="2739" width="8.28515625" style="5" customWidth="1"/>
+    <col min="2740" max="2740" width="8" style="5" customWidth="1"/>
+    <col min="2741" max="2741" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2742" max="2742" width="8.140625" style="5" customWidth="1"/>
+    <col min="2743" max="2745" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2746" max="2747" width="8" style="5" customWidth="1"/>
+    <col min="2748" max="2748" width="8.140625" style="5" customWidth="1"/>
+    <col min="2749" max="2751" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2752" max="2989" width="9.140625" style="5"/>
+    <col min="2990" max="2990" width="20.5703125" style="5" customWidth="1"/>
+    <col min="2991" max="2991" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2992" max="2992" width="8.5703125" style="5" customWidth="1"/>
+    <col min="2993" max="2995" width="8.28515625" style="5" customWidth="1"/>
+    <col min="2996" max="2996" width="8" style="5" customWidth="1"/>
+    <col min="2997" max="2997" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2998" max="2998" width="8.140625" style="5" customWidth="1"/>
+    <col min="2999" max="3001" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3002" max="3003" width="8" style="5" customWidth="1"/>
+    <col min="3004" max="3004" width="8.140625" style="5" customWidth="1"/>
+    <col min="3005" max="3007" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3008" max="3245" width="9.140625" style="5"/>
+    <col min="3246" max="3246" width="20.5703125" style="5" customWidth="1"/>
+    <col min="3247" max="3247" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3248" max="3248" width="8.5703125" style="5" customWidth="1"/>
+    <col min="3249" max="3251" width="8.28515625" style="5" customWidth="1"/>
+    <col min="3252" max="3252" width="8" style="5" customWidth="1"/>
+    <col min="3253" max="3253" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3254" max="3254" width="8.140625" style="5" customWidth="1"/>
+    <col min="3255" max="3257" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3258" max="3259" width="8" style="5" customWidth="1"/>
+    <col min="3260" max="3260" width="8.140625" style="5" customWidth="1"/>
+    <col min="3261" max="3263" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3264" max="3501" width="9.140625" style="5"/>
+    <col min="3502" max="3502" width="20.5703125" style="5" customWidth="1"/>
+    <col min="3503" max="3503" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3504" max="3504" width="8.5703125" style="5" customWidth="1"/>
+    <col min="3505" max="3507" width="8.28515625" style="5" customWidth="1"/>
+    <col min="3508" max="3508" width="8" style="5" customWidth="1"/>
+    <col min="3509" max="3509" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3510" max="3510" width="8.140625" style="5" customWidth="1"/>
+    <col min="3511" max="3513" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3514" max="3515" width="8" style="5" customWidth="1"/>
+    <col min="3516" max="3516" width="8.140625" style="5" customWidth="1"/>
+    <col min="3517" max="3519" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3520" max="3757" width="9.140625" style="5"/>
+    <col min="3758" max="3758" width="20.5703125" style="5" customWidth="1"/>
+    <col min="3759" max="3759" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3760" max="3760" width="8.5703125" style="5" customWidth="1"/>
+    <col min="3761" max="3763" width="8.28515625" style="5" customWidth="1"/>
+    <col min="3764" max="3764" width="8" style="5" customWidth="1"/>
+    <col min="3765" max="3765" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3766" max="3766" width="8.140625" style="5" customWidth="1"/>
+    <col min="3767" max="3769" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3770" max="3771" width="8" style="5" customWidth="1"/>
+    <col min="3772" max="3772" width="8.140625" style="5" customWidth="1"/>
+    <col min="3773" max="3775" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3776" max="4013" width="9.140625" style="5"/>
+    <col min="4014" max="4014" width="20.5703125" style="5" customWidth="1"/>
+    <col min="4015" max="4015" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4016" max="4016" width="8.5703125" style="5" customWidth="1"/>
+    <col min="4017" max="4019" width="8.28515625" style="5" customWidth="1"/>
+    <col min="4020" max="4020" width="8" style="5" customWidth="1"/>
+    <col min="4021" max="4021" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4022" max="4022" width="8.140625" style="5" customWidth="1"/>
+    <col min="4023" max="4025" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4026" max="4027" width="8" style="5" customWidth="1"/>
+    <col min="4028" max="4028" width="8.140625" style="5" customWidth="1"/>
+    <col min="4029" max="4031" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4032" max="4269" width="9.140625" style="5"/>
+    <col min="4270" max="4270" width="20.5703125" style="5" customWidth="1"/>
+    <col min="4271" max="4271" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4272" max="4272" width="8.5703125" style="5" customWidth="1"/>
+    <col min="4273" max="4275" width="8.28515625" style="5" customWidth="1"/>
+    <col min="4276" max="4276" width="8" style="5" customWidth="1"/>
+    <col min="4277" max="4277" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4278" max="4278" width="8.140625" style="5" customWidth="1"/>
+    <col min="4279" max="4281" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4282" max="4283" width="8" style="5" customWidth="1"/>
+    <col min="4284" max="4284" width="8.140625" style="5" customWidth="1"/>
+    <col min="4285" max="4287" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4288" max="4525" width="9.140625" style="5"/>
+    <col min="4526" max="4526" width="20.5703125" style="5" customWidth="1"/>
+    <col min="4527" max="4527" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4528" max="4528" width="8.5703125" style="5" customWidth="1"/>
+    <col min="4529" max="4531" width="8.28515625" style="5" customWidth="1"/>
+    <col min="4532" max="4532" width="8" style="5" customWidth="1"/>
+    <col min="4533" max="4533" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4534" max="4534" width="8.140625" style="5" customWidth="1"/>
+    <col min="4535" max="4537" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4538" max="4539" width="8" style="5" customWidth="1"/>
+    <col min="4540" max="4540" width="8.140625" style="5" customWidth="1"/>
+    <col min="4541" max="4543" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4544" max="4781" width="9.140625" style="5"/>
+    <col min="4782" max="4782" width="20.5703125" style="5" customWidth="1"/>
+    <col min="4783" max="4783" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4784" max="4784" width="8.5703125" style="5" customWidth="1"/>
+    <col min="4785" max="4787" width="8.28515625" style="5" customWidth="1"/>
+    <col min="4788" max="4788" width="8" style="5" customWidth="1"/>
+    <col min="4789" max="4789" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4790" max="4790" width="8.140625" style="5" customWidth="1"/>
+    <col min="4791" max="4793" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4794" max="4795" width="8" style="5" customWidth="1"/>
+    <col min="4796" max="4796" width="8.140625" style="5" customWidth="1"/>
+    <col min="4797" max="4799" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4800" max="5037" width="9.140625" style="5"/>
+    <col min="5038" max="5038" width="20.5703125" style="5" customWidth="1"/>
+    <col min="5039" max="5039" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5040" max="5040" width="8.5703125" style="5" customWidth="1"/>
+    <col min="5041" max="5043" width="8.28515625" style="5" customWidth="1"/>
+    <col min="5044" max="5044" width="8" style="5" customWidth="1"/>
+    <col min="5045" max="5045" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5046" max="5046" width="8.140625" style="5" customWidth="1"/>
+    <col min="5047" max="5049" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5050" max="5051" width="8" style="5" customWidth="1"/>
+    <col min="5052" max="5052" width="8.140625" style="5" customWidth="1"/>
+    <col min="5053" max="5055" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5056" max="5293" width="9.140625" style="5"/>
+    <col min="5294" max="5294" width="20.5703125" style="5" customWidth="1"/>
+    <col min="5295" max="5295" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5296" max="5296" width="8.5703125" style="5" customWidth="1"/>
+    <col min="5297" max="5299" width="8.28515625" style="5" customWidth="1"/>
+    <col min="5300" max="5300" width="8" style="5" customWidth="1"/>
+    <col min="5301" max="5301" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5302" max="5302" width="8.140625" style="5" customWidth="1"/>
+    <col min="5303" max="5305" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5306" max="5307" width="8" style="5" customWidth="1"/>
+    <col min="5308" max="5308" width="8.140625" style="5" customWidth="1"/>
+    <col min="5309" max="5311" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5312" max="5549" width="9.140625" style="5"/>
+    <col min="5550" max="5550" width="20.5703125" style="5" customWidth="1"/>
+    <col min="5551" max="5551" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5552" max="5552" width="8.5703125" style="5" customWidth="1"/>
+    <col min="5553" max="5555" width="8.28515625" style="5" customWidth="1"/>
+    <col min="5556" max="5556" width="8" style="5" customWidth="1"/>
+    <col min="5557" max="5557" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5558" max="5558" width="8.140625" style="5" customWidth="1"/>
+    <col min="5559" max="5561" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5562" max="5563" width="8" style="5" customWidth="1"/>
+    <col min="5564" max="5564" width="8.140625" style="5" customWidth="1"/>
+    <col min="5565" max="5567" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5568" max="5805" width="9.140625" style="5"/>
+    <col min="5806" max="5806" width="20.5703125" style="5" customWidth="1"/>
+    <col min="5807" max="5807" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5808" max="5808" width="8.5703125" style="5" customWidth="1"/>
+    <col min="5809" max="5811" width="8.28515625" style="5" customWidth="1"/>
+    <col min="5812" max="5812" width="8" style="5" customWidth="1"/>
+    <col min="5813" max="5813" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5814" max="5814" width="8.140625" style="5" customWidth="1"/>
+    <col min="5815" max="5817" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5818" max="5819" width="8" style="5" customWidth="1"/>
+    <col min="5820" max="5820" width="8.140625" style="5" customWidth="1"/>
+    <col min="5821" max="5823" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5824" max="6061" width="9.140625" style="5"/>
+    <col min="6062" max="6062" width="20.5703125" style="5" customWidth="1"/>
+    <col min="6063" max="6063" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6064" max="6064" width="8.5703125" style="5" customWidth="1"/>
+    <col min="6065" max="6067" width="8.28515625" style="5" customWidth="1"/>
+    <col min="6068" max="6068" width="8" style="5" customWidth="1"/>
+    <col min="6069" max="6069" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6070" max="6070" width="8.140625" style="5" customWidth="1"/>
+    <col min="6071" max="6073" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6074" max="6075" width="8" style="5" customWidth="1"/>
+    <col min="6076" max="6076" width="8.140625" style="5" customWidth="1"/>
+    <col min="6077" max="6079" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6080" max="6317" width="9.140625" style="5"/>
+    <col min="6318" max="6318" width="20.5703125" style="5" customWidth="1"/>
+    <col min="6319" max="6319" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6320" max="6320" width="8.5703125" style="5" customWidth="1"/>
+    <col min="6321" max="6323" width="8.28515625" style="5" customWidth="1"/>
+    <col min="6324" max="6324" width="8" style="5" customWidth="1"/>
+    <col min="6325" max="6325" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6326" max="6326" width="8.140625" style="5" customWidth="1"/>
+    <col min="6327" max="6329" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6330" max="6331" width="8" style="5" customWidth="1"/>
+    <col min="6332" max="6332" width="8.140625" style="5" customWidth="1"/>
+    <col min="6333" max="6335" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6336" max="6573" width="9.140625" style="5"/>
+    <col min="6574" max="6574" width="20.5703125" style="5" customWidth="1"/>
+    <col min="6575" max="6575" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6576" max="6576" width="8.5703125" style="5" customWidth="1"/>
+    <col min="6577" max="6579" width="8.28515625" style="5" customWidth="1"/>
+    <col min="6580" max="6580" width="8" style="5" customWidth="1"/>
+    <col min="6581" max="6581" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6582" max="6582" width="8.140625" style="5" customWidth="1"/>
+    <col min="6583" max="6585" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6586" max="6587" width="8" style="5" customWidth="1"/>
+    <col min="6588" max="6588" width="8.140625" style="5" customWidth="1"/>
+    <col min="6589" max="6591" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6592" max="6829" width="9.140625" style="5"/>
+    <col min="6830" max="6830" width="20.5703125" style="5" customWidth="1"/>
+    <col min="6831" max="6831" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6832" max="6832" width="8.5703125" style="5" customWidth="1"/>
+    <col min="6833" max="6835" width="8.28515625" style="5" customWidth="1"/>
+    <col min="6836" max="6836" width="8" style="5" customWidth="1"/>
+    <col min="6837" max="6837" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6838" max="6838" width="8.140625" style="5" customWidth="1"/>
+    <col min="6839" max="6841" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6842" max="6843" width="8" style="5" customWidth="1"/>
+    <col min="6844" max="6844" width="8.140625" style="5" customWidth="1"/>
+    <col min="6845" max="6847" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6848" max="7085" width="9.140625" style="5"/>
+    <col min="7086" max="7086" width="20.5703125" style="5" customWidth="1"/>
+    <col min="7087" max="7087" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7088" max="7088" width="8.5703125" style="5" customWidth="1"/>
+    <col min="7089" max="7091" width="8.28515625" style="5" customWidth="1"/>
+    <col min="7092" max="7092" width="8" style="5" customWidth="1"/>
+    <col min="7093" max="7093" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7094" max="7094" width="8.140625" style="5" customWidth="1"/>
+    <col min="7095" max="7097" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7098" max="7099" width="8" style="5" customWidth="1"/>
+    <col min="7100" max="7100" width="8.140625" style="5" customWidth="1"/>
+    <col min="7101" max="7103" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7104" max="7341" width="9.140625" style="5"/>
+    <col min="7342" max="7342" width="20.5703125" style="5" customWidth="1"/>
+    <col min="7343" max="7343" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7344" max="7344" width="8.5703125" style="5" customWidth="1"/>
+    <col min="7345" max="7347" width="8.28515625" style="5" customWidth="1"/>
+    <col min="7348" max="7348" width="8" style="5" customWidth="1"/>
+    <col min="7349" max="7349" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7350" max="7350" width="8.140625" style="5" customWidth="1"/>
+    <col min="7351" max="7353" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7354" max="7355" width="8" style="5" customWidth="1"/>
+    <col min="7356" max="7356" width="8.140625" style="5" customWidth="1"/>
+    <col min="7357" max="7359" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7360" max="7597" width="9.140625" style="5"/>
+    <col min="7598" max="7598" width="20.5703125" style="5" customWidth="1"/>
+    <col min="7599" max="7599" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7600" max="7600" width="8.5703125" style="5" customWidth="1"/>
+    <col min="7601" max="7603" width="8.28515625" style="5" customWidth="1"/>
+    <col min="7604" max="7604" width="8" style="5" customWidth="1"/>
+    <col min="7605" max="7605" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7606" max="7606" width="8.140625" style="5" customWidth="1"/>
+    <col min="7607" max="7609" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7610" max="7611" width="8" style="5" customWidth="1"/>
+    <col min="7612" max="7612" width="8.140625" style="5" customWidth="1"/>
+    <col min="7613" max="7615" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7616" max="7853" width="9.140625" style="5"/>
+    <col min="7854" max="7854" width="20.5703125" style="5" customWidth="1"/>
+    <col min="7855" max="7855" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7856" max="7856" width="8.5703125" style="5" customWidth="1"/>
+    <col min="7857" max="7859" width="8.28515625" style="5" customWidth="1"/>
+    <col min="7860" max="7860" width="8" style="5" customWidth="1"/>
+    <col min="7861" max="7861" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7862" max="7862" width="8.140625" style="5" customWidth="1"/>
+    <col min="7863" max="7865" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7866" max="7867" width="8" style="5" customWidth="1"/>
+    <col min="7868" max="7868" width="8.140625" style="5" customWidth="1"/>
+    <col min="7869" max="7871" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7872" max="8109" width="9.140625" style="5"/>
+    <col min="8110" max="8110" width="20.5703125" style="5" customWidth="1"/>
+    <col min="8111" max="8111" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8112" max="8112" width="8.5703125" style="5" customWidth="1"/>
+    <col min="8113" max="8115" width="8.28515625" style="5" customWidth="1"/>
+    <col min="8116" max="8116" width="8" style="5" customWidth="1"/>
+    <col min="8117" max="8117" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8118" max="8118" width="8.140625" style="5" customWidth="1"/>
+    <col min="8119" max="8121" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8122" max="8123" width="8" style="5" customWidth="1"/>
+    <col min="8124" max="8124" width="8.140625" style="5" customWidth="1"/>
+    <col min="8125" max="8127" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8128" max="8365" width="9.140625" style="5"/>
+    <col min="8366" max="8366" width="20.5703125" style="5" customWidth="1"/>
+    <col min="8367" max="8367" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8368" max="8368" width="8.5703125" style="5" customWidth="1"/>
+    <col min="8369" max="8371" width="8.28515625" style="5" customWidth="1"/>
+    <col min="8372" max="8372" width="8" style="5" customWidth="1"/>
+    <col min="8373" max="8373" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8374" max="8374" width="8.140625" style="5" customWidth="1"/>
+    <col min="8375" max="8377" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8378" max="8379" width="8" style="5" customWidth="1"/>
+    <col min="8380" max="8380" width="8.140625" style="5" customWidth="1"/>
+    <col min="8381" max="8383" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8384" max="8621" width="9.140625" style="5"/>
+    <col min="8622" max="8622" width="20.5703125" style="5" customWidth="1"/>
+    <col min="8623" max="8623" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8624" max="8624" width="8.5703125" style="5" customWidth="1"/>
+    <col min="8625" max="8627" width="8.28515625" style="5" customWidth="1"/>
+    <col min="8628" max="8628" width="8" style="5" customWidth="1"/>
+    <col min="8629" max="8629" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8630" max="8630" width="8.140625" style="5" customWidth="1"/>
+    <col min="8631" max="8633" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8634" max="8635" width="8" style="5" customWidth="1"/>
+    <col min="8636" max="8636" width="8.140625" style="5" customWidth="1"/>
+    <col min="8637" max="8639" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8640" max="8877" width="9.140625" style="5"/>
+    <col min="8878" max="8878" width="20.5703125" style="5" customWidth="1"/>
+    <col min="8879" max="8879" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8880" max="8880" width="8.5703125" style="5" customWidth="1"/>
+    <col min="8881" max="8883" width="8.28515625" style="5" customWidth="1"/>
+    <col min="8884" max="8884" width="8" style="5" customWidth="1"/>
+    <col min="8885" max="8885" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8886" max="8886" width="8.140625" style="5" customWidth="1"/>
+    <col min="8887" max="8889" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8890" max="8891" width="8" style="5" customWidth="1"/>
+    <col min="8892" max="8892" width="8.140625" style="5" customWidth="1"/>
+    <col min="8893" max="8895" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8896" max="9133" width="9.140625" style="5"/>
+    <col min="9134" max="9134" width="20.5703125" style="5" customWidth="1"/>
+    <col min="9135" max="9135" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9136" max="9136" width="8.5703125" style="5" customWidth="1"/>
+    <col min="9137" max="9139" width="8.28515625" style="5" customWidth="1"/>
+    <col min="9140" max="9140" width="8" style="5" customWidth="1"/>
+    <col min="9141" max="9141" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9142" max="9142" width="8.140625" style="5" customWidth="1"/>
+    <col min="9143" max="9145" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9146" max="9147" width="8" style="5" customWidth="1"/>
+    <col min="9148" max="9148" width="8.140625" style="5" customWidth="1"/>
+    <col min="9149" max="9151" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9152" max="9389" width="9.140625" style="5"/>
+    <col min="9390" max="9390" width="20.5703125" style="5" customWidth="1"/>
+    <col min="9391" max="9391" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9392" max="9392" width="8.5703125" style="5" customWidth="1"/>
+    <col min="9393" max="9395" width="8.28515625" style="5" customWidth="1"/>
+    <col min="9396" max="9396" width="8" style="5" customWidth="1"/>
+    <col min="9397" max="9397" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9398" max="9398" width="8.140625" style="5" customWidth="1"/>
+    <col min="9399" max="9401" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9402" max="9403" width="8" style="5" customWidth="1"/>
+    <col min="9404" max="9404" width="8.140625" style="5" customWidth="1"/>
+    <col min="9405" max="9407" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9408" max="9645" width="9.140625" style="5"/>
+    <col min="9646" max="9646" width="20.5703125" style="5" customWidth="1"/>
+    <col min="9647" max="9647" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9648" max="9648" width="8.5703125" style="5" customWidth="1"/>
+    <col min="9649" max="9651" width="8.28515625" style="5" customWidth="1"/>
+    <col min="9652" max="9652" width="8" style="5" customWidth="1"/>
+    <col min="9653" max="9653" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9654" max="9654" width="8.140625" style="5" customWidth="1"/>
+    <col min="9655" max="9657" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9658" max="9659" width="8" style="5" customWidth="1"/>
+    <col min="9660" max="9660" width="8.140625" style="5" customWidth="1"/>
+    <col min="9661" max="9663" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9664" max="9901" width="9.140625" style="5"/>
+    <col min="9902" max="9902" width="20.5703125" style="5" customWidth="1"/>
+    <col min="9903" max="9903" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9904" max="9904" width="8.5703125" style="5" customWidth="1"/>
+    <col min="9905" max="9907" width="8.28515625" style="5" customWidth="1"/>
+    <col min="9908" max="9908" width="8" style="5" customWidth="1"/>
+    <col min="9909" max="9909" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9910" max="9910" width="8.140625" style="5" customWidth="1"/>
+    <col min="9911" max="9913" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9914" max="9915" width="8" style="5" customWidth="1"/>
+    <col min="9916" max="9916" width="8.140625" style="5" customWidth="1"/>
+    <col min="9917" max="9919" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9920" max="10157" width="9.140625" style="5"/>
+    <col min="10158" max="10158" width="20.5703125" style="5" customWidth="1"/>
+    <col min="10159" max="10159" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10160" max="10160" width="8.5703125" style="5" customWidth="1"/>
+    <col min="10161" max="10163" width="8.28515625" style="5" customWidth="1"/>
+    <col min="10164" max="10164" width="8" style="5" customWidth="1"/>
+    <col min="10165" max="10165" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10166" max="10166" width="8.140625" style="5" customWidth="1"/>
+    <col min="10167" max="10169" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10170" max="10171" width="8" style="5" customWidth="1"/>
+    <col min="10172" max="10172" width="8.140625" style="5" customWidth="1"/>
+    <col min="10173" max="10175" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10176" max="10413" width="9.140625" style="5"/>
+    <col min="10414" max="10414" width="20.5703125" style="5" customWidth="1"/>
+    <col min="10415" max="10415" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10416" max="10416" width="8.5703125" style="5" customWidth="1"/>
+    <col min="10417" max="10419" width="8.28515625" style="5" customWidth="1"/>
+    <col min="10420" max="10420" width="8" style="5" customWidth="1"/>
+    <col min="10421" max="10421" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10422" max="10422" width="8.140625" style="5" customWidth="1"/>
+    <col min="10423" max="10425" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10426" max="10427" width="8" style="5" customWidth="1"/>
+    <col min="10428" max="10428" width="8.140625" style="5" customWidth="1"/>
+    <col min="10429" max="10431" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10432" max="10669" width="9.140625" style="5"/>
+    <col min="10670" max="10670" width="20.5703125" style="5" customWidth="1"/>
+    <col min="10671" max="10671" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10672" max="10672" width="8.5703125" style="5" customWidth="1"/>
+    <col min="10673" max="10675" width="8.28515625" style="5" customWidth="1"/>
+    <col min="10676" max="10676" width="8" style="5" customWidth="1"/>
+    <col min="10677" max="10677" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10678" max="10678" width="8.140625" style="5" customWidth="1"/>
+    <col min="10679" max="10681" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10682" max="10683" width="8" style="5" customWidth="1"/>
+    <col min="10684" max="10684" width="8.140625" style="5" customWidth="1"/>
+    <col min="10685" max="10687" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10688" max="10925" width="9.140625" style="5"/>
+    <col min="10926" max="10926" width="20.5703125" style="5" customWidth="1"/>
+    <col min="10927" max="10927" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10928" max="10928" width="8.5703125" style="5" customWidth="1"/>
+    <col min="10929" max="10931" width="8.28515625" style="5" customWidth="1"/>
+    <col min="10932" max="10932" width="8" style="5" customWidth="1"/>
+    <col min="10933" max="10933" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10934" max="10934" width="8.140625" style="5" customWidth="1"/>
+    <col min="10935" max="10937" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10938" max="10939" width="8" style="5" customWidth="1"/>
+    <col min="10940" max="10940" width="8.140625" style="5" customWidth="1"/>
+    <col min="10941" max="10943" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10944" max="11181" width="9.140625" style="5"/>
+    <col min="11182" max="11182" width="20.5703125" style="5" customWidth="1"/>
+    <col min="11183" max="11183" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11184" max="11184" width="8.5703125" style="5" customWidth="1"/>
+    <col min="11185" max="11187" width="8.28515625" style="5" customWidth="1"/>
+    <col min="11188" max="11188" width="8" style="5" customWidth="1"/>
+    <col min="11189" max="11189" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11190" max="11190" width="8.140625" style="5" customWidth="1"/>
+    <col min="11191" max="11193" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11194" max="11195" width="8" style="5" customWidth="1"/>
+    <col min="11196" max="11196" width="8.140625" style="5" customWidth="1"/>
+    <col min="11197" max="11199" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11200" max="11437" width="9.140625" style="5"/>
+    <col min="11438" max="11438" width="20.5703125" style="5" customWidth="1"/>
+    <col min="11439" max="11439" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11440" max="11440" width="8.5703125" style="5" customWidth="1"/>
+    <col min="11441" max="11443" width="8.28515625" style="5" customWidth="1"/>
+    <col min="11444" max="11444" width="8" style="5" customWidth="1"/>
+    <col min="11445" max="11445" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11446" max="11446" width="8.140625" style="5" customWidth="1"/>
+    <col min="11447" max="11449" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11450" max="11451" width="8" style="5" customWidth="1"/>
+    <col min="11452" max="11452" width="8.140625" style="5" customWidth="1"/>
+    <col min="11453" max="11455" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11456" max="11693" width="9.140625" style="5"/>
+    <col min="11694" max="11694" width="20.5703125" style="5" customWidth="1"/>
+    <col min="11695" max="11695" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11696" max="11696" width="8.5703125" style="5" customWidth="1"/>
+    <col min="11697" max="11699" width="8.28515625" style="5" customWidth="1"/>
+    <col min="11700" max="11700" width="8" style="5" customWidth="1"/>
+    <col min="11701" max="11701" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11702" max="11702" width="8.140625" style="5" customWidth="1"/>
+    <col min="11703" max="11705" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11706" max="11707" width="8" style="5" customWidth="1"/>
+    <col min="11708" max="11708" width="8.140625" style="5" customWidth="1"/>
+    <col min="11709" max="11711" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11712" max="11949" width="9.140625" style="5"/>
+    <col min="11950" max="11950" width="20.5703125" style="5" customWidth="1"/>
+    <col min="11951" max="11951" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11952" max="11952" width="8.5703125" style="5" customWidth="1"/>
+    <col min="11953" max="11955" width="8.28515625" style="5" customWidth="1"/>
+    <col min="11956" max="11956" width="8" style="5" customWidth="1"/>
+    <col min="11957" max="11957" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11958" max="11958" width="8.140625" style="5" customWidth="1"/>
+    <col min="11959" max="11961" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11962" max="11963" width="8" style="5" customWidth="1"/>
+    <col min="11964" max="11964" width="8.140625" style="5" customWidth="1"/>
+    <col min="11965" max="11967" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11968" max="12205" width="9.140625" style="5"/>
+    <col min="12206" max="12206" width="20.5703125" style="5" customWidth="1"/>
+    <col min="12207" max="12207" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12208" max="12208" width="8.5703125" style="5" customWidth="1"/>
+    <col min="12209" max="12211" width="8.28515625" style="5" customWidth="1"/>
+    <col min="12212" max="12212" width="8" style="5" customWidth="1"/>
+    <col min="12213" max="12213" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12214" max="12214" width="8.140625" style="5" customWidth="1"/>
+    <col min="12215" max="12217" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12218" max="12219" width="8" style="5" customWidth="1"/>
+    <col min="12220" max="12220" width="8.140625" style="5" customWidth="1"/>
+    <col min="12221" max="12223" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12224" max="12461" width="9.140625" style="5"/>
+    <col min="12462" max="12462" width="20.5703125" style="5" customWidth="1"/>
+    <col min="12463" max="12463" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12464" max="12464" width="8.5703125" style="5" customWidth="1"/>
+    <col min="12465" max="12467" width="8.28515625" style="5" customWidth="1"/>
+    <col min="12468" max="12468" width="8" style="5" customWidth="1"/>
+    <col min="12469" max="12469" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12470" max="12470" width="8.140625" style="5" customWidth="1"/>
+    <col min="12471" max="12473" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12474" max="12475" width="8" style="5" customWidth="1"/>
+    <col min="12476" max="12476" width="8.140625" style="5" customWidth="1"/>
+    <col min="12477" max="12479" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12480" max="12717" width="9.140625" style="5"/>
+    <col min="12718" max="12718" width="20.5703125" style="5" customWidth="1"/>
+    <col min="12719" max="12719" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12720" max="12720" width="8.5703125" style="5" customWidth="1"/>
+    <col min="12721" max="12723" width="8.28515625" style="5" customWidth="1"/>
+    <col min="12724" max="12724" width="8" style="5" customWidth="1"/>
+    <col min="12725" max="12725" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12726" max="12726" width="8.140625" style="5" customWidth="1"/>
+    <col min="12727" max="12729" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12730" max="12731" width="8" style="5" customWidth="1"/>
+    <col min="12732" max="12732" width="8.140625" style="5" customWidth="1"/>
+    <col min="12733" max="12735" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12736" max="12973" width="9.140625" style="5"/>
+    <col min="12974" max="12974" width="20.5703125" style="5" customWidth="1"/>
+    <col min="12975" max="12975" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12976" max="12976" width="8.5703125" style="5" customWidth="1"/>
+    <col min="12977" max="12979" width="8.28515625" style="5" customWidth="1"/>
+    <col min="12980" max="12980" width="8" style="5" customWidth="1"/>
+    <col min="12981" max="12981" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12982" max="12982" width="8.140625" style="5" customWidth="1"/>
+    <col min="12983" max="12985" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12986" max="12987" width="8" style="5" customWidth="1"/>
+    <col min="12988" max="12988" width="8.140625" style="5" customWidth="1"/>
+    <col min="12989" max="12991" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12992" max="13229" width="9.140625" style="5"/>
+    <col min="13230" max="13230" width="20.5703125" style="5" customWidth="1"/>
+    <col min="13231" max="13231" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13232" max="13232" width="8.5703125" style="5" customWidth="1"/>
+    <col min="13233" max="13235" width="8.28515625" style="5" customWidth="1"/>
+    <col min="13236" max="13236" width="8" style="5" customWidth="1"/>
+    <col min="13237" max="13237" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13238" max="13238" width="8.140625" style="5" customWidth="1"/>
+    <col min="13239" max="13241" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13242" max="13243" width="8" style="5" customWidth="1"/>
+    <col min="13244" max="13244" width="8.140625" style="5" customWidth="1"/>
+    <col min="13245" max="13247" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13248" max="13485" width="9.140625" style="5"/>
+    <col min="13486" max="13486" width="20.5703125" style="5" customWidth="1"/>
+    <col min="13487" max="13487" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13488" max="13488" width="8.5703125" style="5" customWidth="1"/>
+    <col min="13489" max="13491" width="8.28515625" style="5" customWidth="1"/>
+    <col min="13492" max="13492" width="8" style="5" customWidth="1"/>
+    <col min="13493" max="13493" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13494" max="13494" width="8.140625" style="5" customWidth="1"/>
+    <col min="13495" max="13497" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13498" max="13499" width="8" style="5" customWidth="1"/>
+    <col min="13500" max="13500" width="8.140625" style="5" customWidth="1"/>
+    <col min="13501" max="13503" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13504" max="13741" width="9.140625" style="5"/>
+    <col min="13742" max="13742" width="20.5703125" style="5" customWidth="1"/>
+    <col min="13743" max="13743" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13744" max="13744" width="8.5703125" style="5" customWidth="1"/>
+    <col min="13745" max="13747" width="8.28515625" style="5" customWidth="1"/>
+    <col min="13748" max="13748" width="8" style="5" customWidth="1"/>
+    <col min="13749" max="13749" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13750" max="13750" width="8.140625" style="5" customWidth="1"/>
+    <col min="13751" max="13753" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13754" max="13755" width="8" style="5" customWidth="1"/>
+    <col min="13756" max="13756" width="8.140625" style="5" customWidth="1"/>
+    <col min="13757" max="13759" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13760" max="13997" width="9.140625" style="5"/>
+    <col min="13998" max="13998" width="20.5703125" style="5" customWidth="1"/>
+    <col min="13999" max="13999" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14000" max="14000" width="8.5703125" style="5" customWidth="1"/>
+    <col min="14001" max="14003" width="8.28515625" style="5" customWidth="1"/>
+    <col min="14004" max="14004" width="8" style="5" customWidth="1"/>
+    <col min="14005" max="14005" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14006" max="14006" width="8.140625" style="5" customWidth="1"/>
+    <col min="14007" max="14009" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14010" max="14011" width="8" style="5" customWidth="1"/>
+    <col min="14012" max="14012" width="8.140625" style="5" customWidth="1"/>
+    <col min="14013" max="14015" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14016" max="14253" width="9.140625" style="5"/>
+    <col min="14254" max="14254" width="20.5703125" style="5" customWidth="1"/>
+    <col min="14255" max="14255" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14256" max="14256" width="8.5703125" style="5" customWidth="1"/>
+    <col min="14257" max="14259" width="8.28515625" style="5" customWidth="1"/>
+    <col min="14260" max="14260" width="8" style="5" customWidth="1"/>
+    <col min="14261" max="14261" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14262" max="14262" width="8.140625" style="5" customWidth="1"/>
+    <col min="14263" max="14265" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14266" max="14267" width="8" style="5" customWidth="1"/>
+    <col min="14268" max="14268" width="8.140625" style="5" customWidth="1"/>
+    <col min="14269" max="14271" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14272" max="14509" width="9.140625" style="5"/>
+    <col min="14510" max="14510" width="20.5703125" style="5" customWidth="1"/>
+    <col min="14511" max="14511" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14512" max="14512" width="8.5703125" style="5" customWidth="1"/>
+    <col min="14513" max="14515" width="8.28515625" style="5" customWidth="1"/>
+    <col min="14516" max="14516" width="8" style="5" customWidth="1"/>
+    <col min="14517" max="14517" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14518" max="14518" width="8.140625" style="5" customWidth="1"/>
+    <col min="14519" max="14521" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14522" max="14523" width="8" style="5" customWidth="1"/>
+    <col min="14524" max="14524" width="8.140625" style="5" customWidth="1"/>
+    <col min="14525" max="14527" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14528" max="14765" width="9.140625" style="5"/>
+    <col min="14766" max="14766" width="20.5703125" style="5" customWidth="1"/>
+    <col min="14767" max="14767" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14768" max="14768" width="8.5703125" style="5" customWidth="1"/>
+    <col min="14769" max="14771" width="8.28515625" style="5" customWidth="1"/>
+    <col min="14772" max="14772" width="8" style="5" customWidth="1"/>
+    <col min="14773" max="14773" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14774" max="14774" width="8.140625" style="5" customWidth="1"/>
+    <col min="14775" max="14777" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14778" max="14779" width="8" style="5" customWidth="1"/>
+    <col min="14780" max="14780" width="8.140625" style="5" customWidth="1"/>
+    <col min="14781" max="14783" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14784" max="15021" width="9.140625" style="5"/>
+    <col min="15022" max="15022" width="20.5703125" style="5" customWidth="1"/>
+    <col min="15023" max="15023" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15024" max="15024" width="8.5703125" style="5" customWidth="1"/>
+    <col min="15025" max="15027" width="8.28515625" style="5" customWidth="1"/>
+    <col min="15028" max="15028" width="8" style="5" customWidth="1"/>
+    <col min="15029" max="15029" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15030" max="15030" width="8.140625" style="5" customWidth="1"/>
+    <col min="15031" max="15033" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15034" max="15035" width="8" style="5" customWidth="1"/>
+    <col min="15036" max="15036" width="8.140625" style="5" customWidth="1"/>
+    <col min="15037" max="15039" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15040" max="15277" width="9.140625" style="5"/>
+    <col min="15278" max="15278" width="20.5703125" style="5" customWidth="1"/>
+    <col min="15279" max="15279" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15280" max="15280" width="8.5703125" style="5" customWidth="1"/>
+    <col min="15281" max="15283" width="8.28515625" style="5" customWidth="1"/>
+    <col min="15284" max="15284" width="8" style="5" customWidth="1"/>
+    <col min="15285" max="15285" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15286" max="15286" width="8.140625" style="5" customWidth="1"/>
+    <col min="15287" max="15289" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15290" max="15291" width="8" style="5" customWidth="1"/>
+    <col min="15292" max="15292" width="8.140625" style="5" customWidth="1"/>
+    <col min="15293" max="15295" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15296" max="15533" width="9.140625" style="5"/>
+    <col min="15534" max="15534" width="20.5703125" style="5" customWidth="1"/>
+    <col min="15535" max="15535" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15536" max="15536" width="8.5703125" style="5" customWidth="1"/>
+    <col min="15537" max="15539" width="8.28515625" style="5" customWidth="1"/>
+    <col min="15540" max="15540" width="8" style="5" customWidth="1"/>
+    <col min="15541" max="15541" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15542" max="15542" width="8.140625" style="5" customWidth="1"/>
+    <col min="15543" max="15545" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15546" max="15547" width="8" style="5" customWidth="1"/>
+    <col min="15548" max="15548" width="8.140625" style="5" customWidth="1"/>
+    <col min="15549" max="15551" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15552" max="15789" width="9.140625" style="5"/>
+    <col min="15790" max="15790" width="20.5703125" style="5" customWidth="1"/>
+    <col min="15791" max="15791" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15792" max="15792" width="8.5703125" style="5" customWidth="1"/>
+    <col min="15793" max="15795" width="8.28515625" style="5" customWidth="1"/>
+    <col min="15796" max="15796" width="8" style="5" customWidth="1"/>
+    <col min="15797" max="15797" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15798" max="15798" width="8.140625" style="5" customWidth="1"/>
+    <col min="15799" max="15801" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15802" max="15803" width="8" style="5" customWidth="1"/>
+    <col min="15804" max="15804" width="8.140625" style="5" customWidth="1"/>
+    <col min="15805" max="15807" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15808" max="16045" width="9.140625" style="5"/>
+    <col min="16046" max="16046" width="20.5703125" style="5" customWidth="1"/>
+    <col min="16047" max="16047" width="7.85546875" style="5" customWidth="1"/>
+    <col min="16048" max="16048" width="8.5703125" style="5" customWidth="1"/>
+    <col min="16049" max="16051" width="8.28515625" style="5" customWidth="1"/>
+    <col min="16052" max="16052" width="8" style="5" customWidth="1"/>
+    <col min="16053" max="16053" width="7.85546875" style="5" customWidth="1"/>
+    <col min="16054" max="16054" width="8.140625" style="5" customWidth="1"/>
+    <col min="16055" max="16057" width="7.85546875" style="5" customWidth="1"/>
+    <col min="16058" max="16059" width="8" style="5" customWidth="1"/>
+    <col min="16060" max="16060" width="8.140625" style="5" customWidth="1"/>
+    <col min="16061" max="16063" width="7.85546875" style="5" customWidth="1"/>
+    <col min="16064" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17" ht="15">
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
-      <c r="M1" s="3"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:16">
+      <c r="M1" s="23"/>
+      <c r="N1" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+    </row>
+    <row r="2" spans="1:17">
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
-      <c r="M2" s="3"/>
-[...6 lines deleted...]
-      <c r="A3" s="25" t="s">
+      <c r="M2" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+    </row>
+    <row r="3" spans="1:17" ht="12.75">
+      <c r="A3" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="25"/>
-[...32 lines deleted...]
-      <c r="A6" s="27" t="s">
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="28"/>
+      <c r="O3" s="28"/>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="11"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+    </row>
+    <row r="6" spans="1:17" ht="12.75" customHeight="1">
+      <c r="A6" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="27"/>
-[...26 lines deleted...]
-      <c r="L7" s="8"/>
+      <c r="B6" s="24"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
+      <c r="N6" s="24"/>
+      <c r="O6" s="24"/>
+      <c r="P6" s="24"/>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
-      <c r="P7" s="5" t="s">
+      <c r="Q7" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:16">
-      <c r="A8" s="11"/>
+    <row r="8" spans="1:17">
+      <c r="A8" s="10"/>
       <c r="B8" s="1">
         <v>2010</v>
       </c>
       <c r="C8" s="1">
         <v>2011</v>
       </c>
       <c r="D8" s="1">
         <v>2012</v>
       </c>
       <c r="E8" s="1">
         <v>2013</v>
       </c>
       <c r="F8" s="1">
         <v>2014</v>
       </c>
       <c r="G8" s="1">
         <v>2015</v>
       </c>
       <c r="H8" s="1">
         <v>2016</v>
       </c>
       <c r="I8" s="1">
         <v>2017</v>
       </c>
       <c r="J8" s="1">
         <v>2018</v>
       </c>
       <c r="K8" s="1">
         <v>2019</v>
       </c>
       <c r="L8" s="1">
         <v>2020</v>
       </c>
       <c r="M8" s="1">
         <v>2021</v>
       </c>
       <c r="N8" s="1">
         <v>2022</v>
       </c>
-      <c r="O8" s="7">
+      <c r="O8" s="6">
         <v>2023</v>
       </c>
-      <c r="P8" s="7">
+      <c r="P8" s="6">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="Q8" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="18" customHeight="1">
+      <c r="A9" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="19">
+      <c r="B9" s="18">
         <v>23.006409701653087</v>
       </c>
-      <c r="C9" s="19">
+      <c r="C9" s="18">
         <v>17.445736041826077</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="19">
         <v>17.735010921771451</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="19">
         <v>19.708909706229942</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="19">
         <v>20.300609020230297</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="19">
         <v>23.182060227412141</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="20">
         <v>22.577788482235647</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="20">
         <v>25.528367749609597</v>
       </c>
-      <c r="J9" s="21">
+      <c r="J9" s="20">
         <v>23.955030044394437</v>
       </c>
-      <c r="K9" s="21">
+      <c r="K9" s="20">
         <v>43.794450498908148</v>
       </c>
-      <c r="L9" s="21">
+      <c r="L9" s="20">
         <v>37.936662761666128</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="20">
         <v>146.84200000000001</v>
       </c>
-      <c r="N9" s="21">
+      <c r="N9" s="20">
         <v>116.309</v>
       </c>
-      <c r="O9" s="21">
+      <c r="O9" s="20">
         <v>96.16</v>
       </c>
-      <c r="P9" s="22">
+      <c r="P9" s="21">
         <v>134.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="24" t="s">
+      <c r="Q9" s="22">
+        <v>165.69</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="15" customFormat="1" ht="24" customHeight="1">
+      <c r="A10" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="24"/>
-[...15 lines deleted...]
-      <c r="A11" s="26" t="s">
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="26"/>
+      <c r="G10" s="26"/>
+      <c r="H10" s="26"/>
+      <c r="I10" s="26"/>
+      <c r="J10" s="26"/>
+      <c r="K10" s="26"/>
+      <c r="L10" s="26"/>
+      <c r="M10" s="26"/>
+      <c r="N10" s="26"/>
+      <c r="O10" s="26"/>
+    </row>
+    <row r="11" spans="1:17" ht="11.25" customHeight="1">
+      <c r="A11" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="26"/>
-[...34 lines deleted...]
-      <c r="A13" s="28" t="s">
+      <c r="B11" s="29"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="29"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="29"/>
+      <c r="O11" s="29"/>
+      <c r="P11" s="5"/>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" s="16"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
+      <c r="N12" s="13"/>
+      <c r="O12" s="13"/>
+      <c r="P12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" ht="12.75" customHeight="1">
+      <c r="A13" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="28"/>
-[...15 lines deleted...]
-    <row r="14" spans="1:16">
+      <c r="B13" s="30"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="30"/>
+      <c r="H13" s="30"/>
+      <c r="I13" s="30"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="30"/>
+      <c r="M13" s="30"/>
+      <c r="N13" s="30"/>
+      <c r="O13" s="30"/>
+      <c r="P13" s="30"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
-      <c r="P14" s="5" t="s">
+      <c r="Q14" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:16">
-      <c r="A15" s="10"/>
+    <row r="15" spans="1:17">
+      <c r="A15" s="9"/>
       <c r="B15" s="1">
         <v>2010</v>
       </c>
       <c r="C15" s="1">
         <v>2011</v>
       </c>
       <c r="D15" s="1">
         <v>2012</v>
       </c>
       <c r="E15" s="1">
         <v>2013</v>
       </c>
       <c r="F15" s="1">
         <v>2014</v>
       </c>
       <c r="G15" s="1">
         <v>2015</v>
       </c>
       <c r="H15" s="1">
         <v>2016</v>
       </c>
       <c r="I15" s="1">
         <v>2017</v>
       </c>
       <c r="J15" s="1">
         <v>2018</v>
       </c>
       <c r="K15" s="1">
         <v>2019</v>
       </c>
       <c r="L15" s="1">
         <v>2020</v>
       </c>
       <c r="M15" s="1">
         <v>2021</v>
       </c>
       <c r="N15" s="1">
         <v>2022</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="6">
         <v>2023</v>
       </c>
-      <c r="P15" s="7">
+      <c r="P15" s="6">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="18" t="s">
+      <c r="Q15" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="14.25" customHeight="1">
+      <c r="A16" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="20">
+      <c r="B16" s="19">
         <v>34.427479635495729</v>
       </c>
-      <c r="C16" s="20">
+      <c r="C16" s="19">
         <v>32.504561018695426</v>
       </c>
-      <c r="D16" s="20">
+      <c r="D16" s="19">
         <v>34.797951793505057</v>
       </c>
-      <c r="E16" s="20">
+      <c r="E16" s="19">
         <v>39.602352899572821</v>
       </c>
-      <c r="F16" s="20">
+      <c r="F16" s="19">
         <v>40.537062851525128</v>
       </c>
-      <c r="G16" s="20">
+      <c r="G16" s="19">
         <v>44.698952816140782</v>
       </c>
-      <c r="H16" s="21">
+      <c r="H16" s="20">
         <v>47.268399707576677</v>
       </c>
-      <c r="I16" s="21">
+      <c r="I16" s="20">
         <v>54.847313809578786</v>
       </c>
-      <c r="J16" s="21">
+      <c r="J16" s="20">
         <v>52.080903222761592</v>
       </c>
-      <c r="K16" s="21">
+      <c r="K16" s="20">
         <v>68.863649584519663</v>
       </c>
-      <c r="L16" s="21">
+      <c r="L16" s="20">
         <v>54.601607800500574</v>
       </c>
-      <c r="M16" s="21">
+      <c r="M16" s="20">
         <v>179.51689999999999</v>
       </c>
-      <c r="N16" s="21">
+      <c r="N16" s="20">
         <v>119.1553</v>
       </c>
-      <c r="O16" s="22">
+      <c r="O16" s="21">
         <v>109.4</v>
       </c>
-      <c r="P16" s="22">
+      <c r="P16" s="21">
         <v>147.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="24" t="s">
+      <c r="Q16" s="21">
+        <v>229.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="15" customFormat="1" ht="24" customHeight="1">
+      <c r="A17" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="24"/>
-[...12 lines deleted...]
-      <c r="O17" s="24"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="26"/>
+      <c r="N17" s="26"/>
+      <c r="O17" s="26"/>
     </row>
     <row r="18" spans="1:16">
-      <c r="A18" s="23" t="s">
+      <c r="A18" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="B18" s="23"/>
-[...13 lines deleted...]
-      <c r="P18" s="6"/>
+      <c r="B18" s="25"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="25"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="25"/>
+      <c r="J18" s="25"/>
+      <c r="K18" s="25"/>
+      <c r="L18" s="25"/>
+      <c r="M18" s="25"/>
+      <c r="N18" s="25"/>
+      <c r="O18" s="25"/>
+      <c r="P18" s="5"/>
     </row>
     <row r="19" spans="1:16">
-      <c r="B19" s="15"/>
-[...12 lines deleted...]
-      <c r="O19" s="15"/>
+      <c r="B19" s="14"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="14"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="14"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="14"/>
+      <c r="N19" s="14"/>
+      <c r="O19" s="14"/>
+    </row>
+    <row r="22" spans="1:16" ht="12.75">
+      <c r="A22" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="24"/>
+      <c r="K22" s="24"/>
+      <c r="L22" s="24"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="24"/>
+      <c r="O22" s="24"/>
+      <c r="P22" s="24"/>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="B23" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" s="9"/>
+      <c r="B24" s="1">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" ht="12.75">
+      <c r="A28" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="24"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="24"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="24"/>
+      <c r="I28" s="24"/>
+      <c r="J28" s="24"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="24"/>
+      <c r="M28" s="24"/>
+      <c r="N28" s="24"/>
+      <c r="O28" s="24"/>
+      <c r="P28" s="24"/>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="B29" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" s="9"/>
+      <c r="B30" s="1">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="19">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="11">
+    <mergeCell ref="A28:P28"/>
     <mergeCell ref="A18:O18"/>
     <mergeCell ref="A10:O10"/>
     <mergeCell ref="A17:O17"/>
+    <mergeCell ref="N1:Q1"/>
+    <mergeCell ref="M2:Q2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A11:O11"/>
     <mergeCell ref="A6:P6"/>
     <mergeCell ref="A13:P13"/>
+    <mergeCell ref="A22:P22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Өңірлер бойынша негізгі көрсетк</vt:lpstr>
     </vt:vector>