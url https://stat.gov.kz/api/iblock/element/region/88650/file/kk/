--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -22,51 +22,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-180" yWindow="-135" windowWidth="24240" windowHeight="7185" tabRatio="846" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Қайтыс болғандар саны" sheetId="1" r:id="rId1"/>
     <sheet name="Жынысы бойынша қайтыс болғандар" sheetId="5" r:id="rId2"/>
     <sheet name=" 1 жасқа дейінгі нәрестелер" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N7" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1071" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1101" uniqueCount="47">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -1048,51 +1048,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP65"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BI28" sqref="BI28"/>
+      <selection activeCell="BK30" sqref="BK30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="11"/>
     <col min="33" max="33" width="9.140625" style="11"/>
     <col min="45" max="45" width="9.140625" style="11"/>
     <col min="57" max="57" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A1" s="37"/>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
       <c r="I1" s="37"/>
       <c r="J1" s="37"/>
@@ -1655,52 +1655,56 @@
       </c>
       <c r="AY7" s="82">
         <v>440</v>
       </c>
       <c r="AZ7" s="82">
         <v>397</v>
       </c>
       <c r="BA7" s="82">
         <v>395</v>
       </c>
       <c r="BB7" s="43">
         <v>422</v>
       </c>
       <c r="BC7" s="43">
         <v>420</v>
       </c>
       <c r="BD7" s="82">
         <v>494</v>
       </c>
       <c r="BE7" s="82">
         <v>369</v>
       </c>
       <c r="BF7" s="82">
         <v>347</v>
       </c>
-      <c r="BG7" s="43"/>
-      <c r="BH7" s="43"/>
+      <c r="BG7" s="82">
+        <v>424</v>
+      </c>
+      <c r="BH7" s="82">
+        <v>401</v>
+      </c>
       <c r="BI7" s="90"/>
       <c r="BJ7" s="82"/>
       <c r="BK7" s="82"/>
       <c r="BL7" s="82"/>
       <c r="BM7" s="82"/>
       <c r="BN7" s="43"/>
       <c r="BO7" s="43"/>
       <c r="BP7" s="82"/>
     </row>
     <row r="8" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
       <c r="F8" s="23"/>
       <c r="G8" s="23"/>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
@@ -1817,52 +1821,56 @@
       </c>
       <c r="AY8" s="82">
         <v>135</v>
       </c>
       <c r="AZ8" s="82">
         <v>102</v>
       </c>
       <c r="BA8" s="82">
         <v>107</v>
       </c>
       <c r="BB8" s="43">
         <v>112</v>
       </c>
       <c r="BC8" s="43">
         <v>136</v>
       </c>
       <c r="BD8" s="82">
         <v>142</v>
       </c>
       <c r="BE8" s="82">
         <v>125</v>
       </c>
       <c r="BF8" s="82">
         <v>94</v>
       </c>
-      <c r="BG8" s="43"/>
-      <c r="BH8" s="43"/>
+      <c r="BG8" s="82">
+        <v>124</v>
+      </c>
+      <c r="BH8" s="82">
+        <v>116</v>
+      </c>
       <c r="BI8" s="90"/>
       <c r="BJ8" s="82"/>
       <c r="BK8" s="82"/>
       <c r="BL8" s="82"/>
       <c r="BM8" s="82"/>
       <c r="BN8" s="43"/>
       <c r="BO8" s="43"/>
       <c r="BP8" s="82"/>
     </row>
     <row r="9" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A9" s="46" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="24"/>
       <c r="I9" s="23"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
@@ -1979,52 +1987,56 @@
       </c>
       <c r="AY9" s="82">
         <v>27</v>
       </c>
       <c r="AZ9" s="82">
         <v>22</v>
       </c>
       <c r="BA9" s="82">
         <v>27</v>
       </c>
       <c r="BB9" s="43">
         <v>30</v>
       </c>
       <c r="BC9" s="43">
         <v>21</v>
       </c>
       <c r="BD9" s="82">
         <v>41</v>
       </c>
       <c r="BE9" s="82">
         <v>24</v>
       </c>
       <c r="BF9" s="82">
         <v>25</v>
       </c>
-      <c r="BG9" s="43"/>
-      <c r="BH9" s="43"/>
+      <c r="BG9" s="82">
+        <v>28</v>
+      </c>
+      <c r="BH9" s="82">
+        <v>29</v>
+      </c>
       <c r="BI9" s="90"/>
       <c r="BJ9" s="82"/>
       <c r="BK9" s="82"/>
       <c r="BL9" s="82"/>
       <c r="BM9" s="82"/>
       <c r="BN9" s="43"/>
       <c r="BO9" s="43"/>
       <c r="BP9" s="82"/>
     </row>
     <row r="10" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="46" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="24"/>
       <c r="I10" s="23"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
@@ -2141,52 +2153,56 @@
       </c>
       <c r="AY10" s="82">
         <v>17</v>
       </c>
       <c r="AZ10" s="82">
         <v>22</v>
       </c>
       <c r="BA10" s="82">
         <v>16</v>
       </c>
       <c r="BB10" s="43">
         <v>21</v>
       </c>
       <c r="BC10" s="43">
         <v>23</v>
       </c>
       <c r="BD10" s="82">
         <v>18</v>
       </c>
       <c r="BE10" s="82">
         <v>18</v>
       </c>
       <c r="BF10" s="82">
         <v>11</v>
       </c>
-      <c r="BG10" s="43"/>
-      <c r="BH10" s="43"/>
+      <c r="BG10" s="82">
+        <v>16</v>
+      </c>
+      <c r="BH10" s="82">
+        <v>19</v>
+      </c>
       <c r="BI10" s="90"/>
       <c r="BJ10" s="82"/>
       <c r="BK10" s="82"/>
       <c r="BL10" s="82"/>
       <c r="BM10" s="82"/>
       <c r="BN10" s="43"/>
       <c r="BO10" s="43"/>
       <c r="BP10" s="82"/>
     </row>
     <row r="11" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="24"/>
       <c r="I11" s="23"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
@@ -2303,52 +2319,56 @@
       </c>
       <c r="AY11" s="82">
         <v>45</v>
       </c>
       <c r="AZ11" s="82">
         <v>45</v>
       </c>
       <c r="BA11" s="82">
         <v>43</v>
       </c>
       <c r="BB11" s="43">
         <v>41</v>
       </c>
       <c r="BC11" s="43">
         <v>31</v>
       </c>
       <c r="BD11" s="82">
         <v>43</v>
       </c>
       <c r="BE11" s="82">
         <v>34</v>
       </c>
       <c r="BF11" s="82">
         <v>34</v>
       </c>
-      <c r="BG11" s="43"/>
-      <c r="BH11" s="43"/>
+      <c r="BG11" s="82">
+        <v>51</v>
+      </c>
+      <c r="BH11" s="82">
+        <v>31</v>
+      </c>
       <c r="BI11" s="90"/>
       <c r="BJ11" s="82"/>
       <c r="BK11" s="82"/>
       <c r="BL11" s="82"/>
       <c r="BM11" s="82"/>
       <c r="BN11" s="43"/>
       <c r="BO11" s="43"/>
       <c r="BP11" s="82"/>
     </row>
     <row r="12" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="24"/>
       <c r="I12" s="23"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
@@ -2465,52 +2485,56 @@
       </c>
       <c r="AY12" s="82">
         <v>36</v>
       </c>
       <c r="AZ12" s="82">
         <v>41</v>
       </c>
       <c r="BA12" s="82">
         <v>34</v>
       </c>
       <c r="BB12" s="43">
         <v>38</v>
       </c>
       <c r="BC12" s="43">
         <v>29</v>
       </c>
       <c r="BD12" s="82">
         <v>36</v>
       </c>
       <c r="BE12" s="82">
         <v>27</v>
       </c>
       <c r="BF12" s="82">
         <v>32</v>
       </c>
-      <c r="BG12" s="43"/>
-      <c r="BH12" s="43"/>
+      <c r="BG12" s="82">
+        <v>39</v>
+      </c>
+      <c r="BH12" s="82">
+        <v>45</v>
+      </c>
       <c r="BI12" s="90"/>
       <c r="BJ12" s="82"/>
       <c r="BK12" s="82"/>
       <c r="BL12" s="82"/>
       <c r="BM12" s="82"/>
       <c r="BN12" s="43"/>
       <c r="BO12" s="43"/>
       <c r="BP12" s="82"/>
     </row>
     <row r="13" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="24"/>
       <c r="I13" s="23"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
@@ -2627,52 +2651,56 @@
       </c>
       <c r="AY13" s="82">
         <v>27</v>
       </c>
       <c r="AZ13" s="82">
         <v>29</v>
       </c>
       <c r="BA13" s="82">
         <v>25</v>
       </c>
       <c r="BB13" s="43">
         <v>22</v>
       </c>
       <c r="BC13" s="43">
         <v>28</v>
       </c>
       <c r="BD13" s="82">
         <v>34</v>
       </c>
       <c r="BE13" s="82">
         <v>24</v>
       </c>
       <c r="BF13" s="82">
         <v>34</v>
       </c>
-      <c r="BG13" s="43"/>
-      <c r="BH13" s="43"/>
+      <c r="BG13" s="82">
+        <v>24</v>
+      </c>
+      <c r="BH13" s="82">
+        <v>23</v>
+      </c>
       <c r="BI13" s="90"/>
       <c r="BJ13" s="82"/>
       <c r="BK13" s="82"/>
       <c r="BL13" s="82"/>
       <c r="BM13" s="82"/>
       <c r="BN13" s="43"/>
       <c r="BO13" s="43"/>
       <c r="BP13" s="82"/>
     </row>
     <row r="14" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A14" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="24"/>
       <c r="I14" s="23"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
@@ -2789,52 +2817,56 @@
       </c>
       <c r="AY14" s="82">
         <v>31</v>
       </c>
       <c r="AZ14" s="82">
         <v>24</v>
       </c>
       <c r="BA14" s="82">
         <v>22</v>
       </c>
       <c r="BB14" s="43">
         <v>21</v>
       </c>
       <c r="BC14" s="43">
         <v>27</v>
       </c>
       <c r="BD14" s="82">
         <v>30</v>
       </c>
       <c r="BE14" s="82">
         <v>15</v>
       </c>
       <c r="BF14" s="82">
         <v>16</v>
       </c>
-      <c r="BG14" s="43"/>
-      <c r="BH14" s="43"/>
+      <c r="BG14" s="82">
+        <v>18</v>
+      </c>
+      <c r="BH14" s="82">
+        <v>20</v>
+      </c>
       <c r="BI14" s="90"/>
       <c r="BJ14" s="82"/>
       <c r="BK14" s="82"/>
       <c r="BL14" s="82"/>
       <c r="BM14" s="82"/>
       <c r="BN14" s="43"/>
       <c r="BO14" s="43"/>
       <c r="BP14" s="82"/>
     </row>
     <row r="15" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
       <c r="J15" s="23"/>
       <c r="K15" s="23"/>
       <c r="L15" s="23"/>
       <c r="M15" s="23"/>
@@ -2951,52 +2983,56 @@
       </c>
       <c r="AY15" s="82">
         <v>31</v>
       </c>
       <c r="AZ15" s="82">
         <v>25</v>
       </c>
       <c r="BA15" s="82">
         <v>30</v>
       </c>
       <c r="BB15" s="43">
         <v>31</v>
       </c>
       <c r="BC15" s="43">
         <v>28</v>
       </c>
       <c r="BD15" s="82">
         <v>42</v>
       </c>
       <c r="BE15" s="82">
         <v>33</v>
       </c>
       <c r="BF15" s="82">
         <v>20</v>
       </c>
-      <c r="BG15" s="43"/>
-      <c r="BH15" s="43"/>
+      <c r="BG15" s="82">
+        <v>40</v>
+      </c>
+      <c r="BH15" s="82">
+        <v>25</v>
+      </c>
       <c r="BI15" s="90"/>
       <c r="BJ15" s="82"/>
       <c r="BK15" s="82"/>
       <c r="BL15" s="82"/>
       <c r="BM15" s="82"/>
       <c r="BN15" s="43"/>
       <c r="BO15" s="43"/>
       <c r="BP15" s="82"/>
     </row>
     <row r="16" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A16" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="24"/>
       <c r="I16" s="23"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
@@ -3113,52 +3149,56 @@
       </c>
       <c r="AY16" s="82">
         <v>56</v>
       </c>
       <c r="AZ16" s="82">
         <v>60</v>
       </c>
       <c r="BA16" s="82">
         <v>64</v>
       </c>
       <c r="BB16" s="43">
         <v>63</v>
       </c>
       <c r="BC16" s="43">
         <v>67</v>
       </c>
       <c r="BD16" s="82">
         <v>88</v>
       </c>
       <c r="BE16" s="82">
         <v>48</v>
       </c>
       <c r="BF16" s="82">
         <v>63</v>
       </c>
-      <c r="BG16" s="43"/>
-      <c r="BH16" s="43"/>
+      <c r="BG16" s="82">
+        <v>59</v>
+      </c>
+      <c r="BH16" s="82">
+        <v>68</v>
+      </c>
       <c r="BI16" s="90"/>
       <c r="BJ16" s="82"/>
       <c r="BK16" s="82"/>
       <c r="BL16" s="82"/>
       <c r="BM16" s="82"/>
       <c r="BN16" s="43"/>
       <c r="BO16" s="43"/>
       <c r="BP16" s="82"/>
     </row>
     <row r="17" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A17" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
@@ -3275,52 +3315,56 @@
       </c>
       <c r="AY17" s="82">
         <v>35</v>
       </c>
       <c r="AZ17" s="82">
         <v>27</v>
       </c>
       <c r="BA17" s="82">
         <v>27</v>
       </c>
       <c r="BB17" s="43">
         <v>43</v>
       </c>
       <c r="BC17" s="43">
         <v>30</v>
       </c>
       <c r="BD17" s="82">
         <v>20</v>
       </c>
       <c r="BE17" s="82">
         <v>21</v>
       </c>
       <c r="BF17" s="82">
         <v>18</v>
       </c>
-      <c r="BG17" s="43"/>
-      <c r="BH17" s="43"/>
+      <c r="BG17" s="82">
+        <v>25</v>
+      </c>
+      <c r="BH17" s="82">
+        <v>25</v>
+      </c>
       <c r="BI17" s="90"/>
       <c r="BJ17" s="82"/>
       <c r="BK17" s="82"/>
       <c r="BL17" s="82"/>
       <c r="BM17" s="82"/>
       <c r="BN17" s="43"/>
       <c r="BO17" s="43"/>
       <c r="BP17" s="82"/>
     </row>
     <row r="18" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A18" s="103" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="103"/>
       <c r="C18" s="103"/>
       <c r="D18" s="103"/>
       <c r="E18" s="103"/>
       <c r="F18" s="103"/>
       <c r="G18" s="103"/>
       <c r="H18" s="103"/>
       <c r="I18" s="103"/>
       <c r="J18" s="103"/>
       <c r="K18" s="103"/>
       <c r="L18" s="103"/>
       <c r="M18" s="103"/>
@@ -3509,52 +3553,56 @@
       </c>
       <c r="AY19" s="82">
         <v>216</v>
       </c>
       <c r="AZ19" s="82">
         <v>167</v>
       </c>
       <c r="BA19" s="82">
         <v>178</v>
       </c>
       <c r="BB19" s="43">
         <v>202</v>
       </c>
       <c r="BC19" s="43">
         <v>191</v>
       </c>
       <c r="BD19" s="82">
         <v>239</v>
       </c>
       <c r="BE19" s="82">
         <v>195</v>
       </c>
       <c r="BF19" s="82">
         <v>160</v>
       </c>
-      <c r="BG19" s="43"/>
-      <c r="BH19" s="43"/>
+      <c r="BG19" s="82">
+        <v>212</v>
+      </c>
+      <c r="BH19" s="82">
+        <v>192</v>
+      </c>
       <c r="BI19" s="90"/>
       <c r="BJ19" s="82"/>
       <c r="BK19" s="82"/>
       <c r="BL19" s="82"/>
       <c r="BM19" s="82"/>
       <c r="BN19" s="43"/>
       <c r="BO19" s="43"/>
       <c r="BP19" s="82"/>
     </row>
     <row r="20" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="29"/>
       <c r="I20" s="28"/>
       <c r="J20" s="29"/>
       <c r="K20" s="29"/>
       <c r="L20" s="29"/>
       <c r="M20" s="29"/>
@@ -3671,52 +3719,56 @@
       </c>
       <c r="AY20" s="82">
         <v>114</v>
       </c>
       <c r="AZ20" s="82">
         <v>89</v>
       </c>
       <c r="BA20" s="82">
         <v>85</v>
       </c>
       <c r="BB20" s="43">
         <v>93</v>
       </c>
       <c r="BC20" s="43">
         <v>105</v>
       </c>
       <c r="BD20" s="82">
         <v>117</v>
       </c>
       <c r="BE20" s="82">
         <v>107</v>
       </c>
       <c r="BF20" s="82">
         <v>76</v>
       </c>
-      <c r="BG20" s="43"/>
-      <c r="BH20" s="43"/>
+      <c r="BG20" s="82">
+        <v>104</v>
+      </c>
+      <c r="BH20" s="82">
+        <v>98</v>
+      </c>
       <c r="BI20" s="90"/>
       <c r="BJ20" s="82"/>
       <c r="BK20" s="82"/>
       <c r="BL20" s="82"/>
       <c r="BM20" s="82"/>
       <c r="BN20" s="43"/>
       <c r="BO20" s="43"/>
       <c r="BP20" s="82"/>
     </row>
     <row r="21" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
@@ -3833,52 +3885,56 @@
       </c>
       <c r="AY21" s="82">
         <v>26</v>
       </c>
       <c r="AZ21" s="82">
         <v>19</v>
       </c>
       <c r="BA21" s="82">
         <v>27</v>
       </c>
       <c r="BB21" s="43">
         <v>30</v>
       </c>
       <c r="BC21" s="43">
         <v>19</v>
       </c>
       <c r="BD21" s="82">
         <v>39</v>
       </c>
       <c r="BE21" s="82">
         <v>23</v>
       </c>
       <c r="BF21" s="82">
         <v>25</v>
       </c>
-      <c r="BG21" s="43"/>
-      <c r="BH21" s="43"/>
+      <c r="BG21" s="82">
+        <v>26</v>
+      </c>
+      <c r="BH21" s="82">
+        <v>28</v>
+      </c>
       <c r="BI21" s="90"/>
       <c r="BJ21" s="82"/>
       <c r="BK21" s="82"/>
       <c r="BL21" s="82"/>
       <c r="BM21" s="82"/>
       <c r="BN21" s="43"/>
       <c r="BO21" s="43"/>
       <c r="BP21" s="82"/>
     </row>
     <row r="22" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="29"/>
       <c r="I22" s="28"/>
       <c r="J22" s="29"/>
       <c r="K22" s="29"/>
       <c r="L22" s="29"/>
       <c r="M22" s="29"/>
@@ -3995,52 +4051,56 @@
       </c>
       <c r="AY22" s="82">
         <v>10</v>
       </c>
       <c r="AZ22" s="82">
         <v>11</v>
       </c>
       <c r="BA22" s="82">
         <v>12</v>
       </c>
       <c r="BB22" s="43">
         <v>10</v>
       </c>
       <c r="BC22" s="43">
         <v>8</v>
       </c>
       <c r="BD22" s="82">
         <v>10</v>
       </c>
       <c r="BE22" s="82">
         <v>11</v>
       </c>
       <c r="BF22" s="82">
         <v>9</v>
       </c>
-      <c r="BG22" s="43"/>
-      <c r="BH22" s="43"/>
+      <c r="BG22" s="82">
+        <v>18</v>
+      </c>
+      <c r="BH22" s="82">
+        <v>10</v>
+      </c>
       <c r="BI22" s="90"/>
       <c r="BJ22" s="82"/>
       <c r="BK22" s="82"/>
       <c r="BL22" s="82"/>
       <c r="BM22" s="82"/>
       <c r="BN22" s="43"/>
       <c r="BO22" s="43"/>
       <c r="BP22" s="82"/>
     </row>
     <row r="23" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A23" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="29"/>
       <c r="I23" s="28"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
@@ -4157,52 +4217,56 @@
       </c>
       <c r="AY23" s="82">
         <v>19</v>
       </c>
       <c r="AZ23" s="82">
         <v>10</v>
       </c>
       <c r="BA23" s="82">
         <v>13</v>
       </c>
       <c r="BB23" s="43">
         <v>17</v>
       </c>
       <c r="BC23" s="43">
         <v>16</v>
       </c>
       <c r="BD23" s="82">
         <v>26</v>
       </c>
       <c r="BE23" s="82">
         <v>25</v>
       </c>
       <c r="BF23" s="82">
         <v>11</v>
       </c>
-      <c r="BG23" s="43"/>
-      <c r="BH23" s="43"/>
+      <c r="BG23" s="82">
+        <v>26</v>
+      </c>
+      <c r="BH23" s="82">
+        <v>13</v>
+      </c>
       <c r="BI23" s="90"/>
       <c r="BJ23" s="82"/>
       <c r="BK23" s="82"/>
       <c r="BL23" s="82"/>
       <c r="BM23" s="82"/>
       <c r="BN23" s="43"/>
       <c r="BO23" s="43"/>
       <c r="BP23" s="82"/>
     </row>
     <row r="24" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="29"/>
       <c r="I24" s="28"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29"/>
       <c r="M24" s="29"/>
@@ -4319,52 +4383,56 @@
       </c>
       <c r="AY24" s="82">
         <v>31</v>
       </c>
       <c r="AZ24" s="82">
         <v>23</v>
       </c>
       <c r="BA24" s="82">
         <v>29</v>
       </c>
       <c r="BB24" s="43">
         <v>35</v>
       </c>
       <c r="BC24" s="43">
         <v>28</v>
       </c>
       <c r="BD24" s="82">
         <v>37</v>
       </c>
       <c r="BE24" s="82">
         <v>20</v>
       </c>
       <c r="BF24" s="82">
         <v>29</v>
       </c>
-      <c r="BG24" s="43"/>
-      <c r="BH24" s="43"/>
+      <c r="BG24" s="82">
+        <v>28</v>
+      </c>
+      <c r="BH24" s="82">
+        <v>33</v>
+      </c>
       <c r="BI24" s="90"/>
       <c r="BJ24" s="82"/>
       <c r="BK24" s="82"/>
       <c r="BL24" s="82"/>
       <c r="BM24" s="82"/>
       <c r="BN24" s="43"/>
       <c r="BO24" s="43"/>
       <c r="BP24" s="82"/>
     </row>
     <row r="25" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="28"/>
       <c r="F25" s="28"/>
       <c r="G25" s="28"/>
       <c r="H25" s="29"/>
       <c r="I25" s="28"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="29"/>
       <c r="M25" s="29"/>
@@ -4481,52 +4549,56 @@
       </c>
       <c r="AY25" s="82">
         <v>16</v>
       </c>
       <c r="AZ25" s="82">
         <v>15</v>
       </c>
       <c r="BA25" s="82">
         <v>12</v>
       </c>
       <c r="BB25" s="43">
         <v>17</v>
       </c>
       <c r="BC25" s="43">
         <v>15</v>
       </c>
       <c r="BD25" s="82">
         <v>10</v>
       </c>
       <c r="BE25" s="82">
         <v>9</v>
       </c>
       <c r="BF25" s="82">
         <v>10</v>
       </c>
-      <c r="BG25" s="43"/>
-      <c r="BH25" s="43"/>
+      <c r="BG25" s="82">
+        <v>10</v>
+      </c>
+      <c r="BH25" s="82">
+        <v>10</v>
+      </c>
       <c r="BI25" s="90"/>
       <c r="BJ25" s="82"/>
       <c r="BK25" s="82"/>
       <c r="BL25" s="82"/>
       <c r="BM25" s="82"/>
       <c r="BN25" s="43"/>
       <c r="BO25" s="43"/>
       <c r="BP25" s="82"/>
     </row>
     <row r="26" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A26" s="104" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="104"/>
       <c r="C26" s="104"/>
       <c r="D26" s="104"/>
       <c r="E26" s="104"/>
       <c r="F26" s="104"/>
       <c r="G26" s="104"/>
       <c r="H26" s="104"/>
       <c r="I26" s="104"/>
       <c r="J26" s="104"/>
       <c r="K26" s="104"/>
       <c r="L26" s="104"/>
       <c r="M26" s="104"/>
@@ -4715,52 +4787,56 @@
       </c>
       <c r="AY27" s="82">
         <v>224</v>
       </c>
       <c r="AZ27" s="82">
         <v>230</v>
       </c>
       <c r="BA27" s="43">
         <v>217</v>
       </c>
       <c r="BB27" s="43">
         <v>220</v>
       </c>
       <c r="BC27" s="43">
         <v>229</v>
       </c>
       <c r="BD27" s="82">
         <v>255</v>
       </c>
       <c r="BE27" s="43">
         <v>174</v>
       </c>
       <c r="BF27" s="82">
         <v>187</v>
       </c>
-      <c r="BG27" s="43"/>
-      <c r="BH27" s="43"/>
+      <c r="BG27" s="82">
+        <v>212</v>
+      </c>
+      <c r="BH27" s="82">
+        <v>209</v>
+      </c>
       <c r="BI27" s="90"/>
       <c r="BJ27" s="43"/>
       <c r="BK27" s="82"/>
       <c r="BL27" s="82"/>
       <c r="BM27" s="43"/>
       <c r="BN27" s="43"/>
       <c r="BO27" s="43"/>
       <c r="BP27" s="25"/>
     </row>
     <row r="28" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A28" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="23"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="29"/>
       <c r="I28" s="28"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="29"/>
       <c r="M28" s="29"/>
@@ -4877,52 +4953,56 @@
       </c>
       <c r="AY28" s="82">
         <v>21</v>
       </c>
       <c r="AZ28" s="82">
         <v>13</v>
       </c>
       <c r="BA28" s="43">
         <v>22</v>
       </c>
       <c r="BB28" s="43">
         <v>19</v>
       </c>
       <c r="BC28" s="43">
         <v>31</v>
       </c>
       <c r="BD28" s="82">
         <v>25</v>
       </c>
       <c r="BE28" s="43">
         <v>18</v>
       </c>
       <c r="BF28" s="82">
         <v>18</v>
       </c>
-      <c r="BG28" s="43"/>
-      <c r="BH28" s="43"/>
+      <c r="BG28" s="82">
+        <v>20</v>
+      </c>
+      <c r="BH28" s="82">
+        <v>18</v>
+      </c>
       <c r="BI28" s="90"/>
       <c r="BJ28" s="43"/>
       <c r="BK28" s="82"/>
       <c r="BL28" s="82"/>
       <c r="BM28" s="43"/>
       <c r="BN28" s="43"/>
       <c r="BO28" s="43"/>
       <c r="BP28" s="25"/>
     </row>
     <row r="29" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A29" s="46" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="29"/>
       <c r="I29" s="28"/>
       <c r="J29" s="29"/>
       <c r="K29" s="29"/>
       <c r="L29" s="29"/>
       <c r="M29" s="29"/>
@@ -5037,52 +5117,56 @@
       <c r="AX29" s="43">
         <v>1</v>
       </c>
       <c r="AY29" s="82">
         <v>1</v>
       </c>
       <c r="AZ29" s="82">
         <v>3</v>
       </c>
       <c r="BA29" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB29" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BC29" s="43">
         <v>2</v>
       </c>
       <c r="BD29" s="82">
         <v>2</v>
       </c>
       <c r="BE29" s="43">
         <v>1</v>
       </c>
       <c r="BF29" s="82"/>
-      <c r="BG29" s="43"/>
-      <c r="BH29" s="43"/>
+      <c r="BG29" s="82">
+        <v>2</v>
+      </c>
+      <c r="BH29" s="82">
+        <v>1</v>
+      </c>
       <c r="BI29" s="90"/>
       <c r="BJ29" s="43"/>
       <c r="BK29" s="82"/>
       <c r="BL29" s="82"/>
       <c r="BM29" s="62"/>
       <c r="BN29" s="70"/>
       <c r="BO29" s="43"/>
       <c r="BP29" s="25"/>
     </row>
     <row r="30" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A30" s="46" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="23">
         <v>422</v>
       </c>
       <c r="C30" s="23">
         <v>361</v>
       </c>
       <c r="D30" s="23">
         <v>393</v>
       </c>
       <c r="E30" s="28">
         <v>445</v>
       </c>
@@ -5223,52 +5307,56 @@
       </c>
       <c r="AY30" s="82">
         <v>17</v>
       </c>
       <c r="AZ30" s="82">
         <v>22</v>
       </c>
       <c r="BA30" s="43">
         <v>16</v>
       </c>
       <c r="BB30" s="43">
         <v>21</v>
       </c>
       <c r="BC30" s="43">
         <v>23</v>
       </c>
       <c r="BD30" s="82">
         <v>18</v>
       </c>
       <c r="BE30" s="43">
         <v>18</v>
       </c>
       <c r="BF30" s="43">
         <v>11</v>
       </c>
-      <c r="BG30" s="43"/>
-      <c r="BH30" s="43"/>
+      <c r="BG30" s="82">
+        <v>16</v>
+      </c>
+      <c r="BH30" s="82">
+        <v>19</v>
+      </c>
       <c r="BI30" s="90"/>
       <c r="BJ30" s="43"/>
       <c r="BK30" s="82"/>
       <c r="BL30" s="82"/>
       <c r="BM30" s="43"/>
       <c r="BN30" s="43"/>
       <c r="BO30" s="43"/>
       <c r="BP30" s="25"/>
     </row>
     <row r="31" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A31" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="23">
         <v>160</v>
       </c>
       <c r="C31" s="23">
         <v>133</v>
       </c>
       <c r="D31" s="23">
         <v>171</v>
       </c>
       <c r="E31" s="28">
         <v>200</v>
       </c>
@@ -5409,52 +5497,56 @@
       </c>
       <c r="AY31" s="82">
         <v>35</v>
       </c>
       <c r="AZ31" s="82">
         <v>34</v>
       </c>
       <c r="BA31" s="43">
         <v>31</v>
       </c>
       <c r="BB31" s="43">
         <v>31</v>
       </c>
       <c r="BC31" s="43">
         <v>23</v>
       </c>
       <c r="BD31" s="82">
         <v>33</v>
       </c>
       <c r="BE31" s="43">
         <v>23</v>
       </c>
       <c r="BF31" s="43">
         <v>25</v>
       </c>
-      <c r="BG31" s="43"/>
-      <c r="BH31" s="43"/>
+      <c r="BG31" s="82">
+        <v>33</v>
+      </c>
+      <c r="BH31" s="82">
+        <v>21</v>
+      </c>
       <c r="BI31" s="90"/>
       <c r="BJ31" s="43"/>
       <c r="BK31" s="82"/>
       <c r="BL31" s="82"/>
       <c r="BM31" s="43"/>
       <c r="BN31" s="43"/>
       <c r="BO31" s="43"/>
       <c r="BP31" s="25"/>
     </row>
     <row r="32" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A32" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="23">
         <v>285</v>
       </c>
       <c r="C32" s="23">
         <v>266</v>
       </c>
       <c r="D32" s="23">
         <v>308</v>
       </c>
       <c r="E32" s="28">
         <v>327</v>
       </c>
@@ -5595,52 +5687,56 @@
       </c>
       <c r="AY32" s="82">
         <v>36</v>
       </c>
       <c r="AZ32" s="82">
         <v>41</v>
       </c>
       <c r="BA32" s="43">
         <v>34</v>
       </c>
       <c r="BB32" s="43">
         <v>38</v>
       </c>
       <c r="BC32" s="43">
         <v>29</v>
       </c>
       <c r="BD32" s="82">
         <v>36</v>
       </c>
       <c r="BE32" s="43">
         <v>27</v>
       </c>
       <c r="BF32" s="43">
         <v>32</v>
       </c>
-      <c r="BG32" s="43"/>
-      <c r="BH32" s="43"/>
+      <c r="BG32" s="82">
+        <v>39</v>
+      </c>
+      <c r="BH32" s="82">
+        <v>45</v>
+      </c>
       <c r="BI32" s="90"/>
       <c r="BJ32" s="43"/>
       <c r="BK32" s="82"/>
       <c r="BL32" s="82"/>
       <c r="BM32" s="43"/>
       <c r="BN32" s="43"/>
       <c r="BO32" s="43"/>
       <c r="BP32" s="25"/>
     </row>
     <row r="33" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A33" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="23">
         <v>345</v>
       </c>
       <c r="C33" s="23">
         <v>332</v>
       </c>
       <c r="D33" s="23">
         <v>366</v>
       </c>
       <c r="E33" s="28">
         <v>362</v>
       </c>
@@ -5781,52 +5877,56 @@
       </c>
       <c r="AY33" s="82">
         <v>27</v>
       </c>
       <c r="AZ33" s="82">
         <v>29</v>
       </c>
       <c r="BA33" s="43">
         <v>25</v>
       </c>
       <c r="BB33" s="43">
         <v>22</v>
       </c>
       <c r="BC33" s="43">
         <v>28</v>
       </c>
       <c r="BD33" s="82">
         <v>34</v>
       </c>
       <c r="BE33" s="43">
         <v>24</v>
       </c>
       <c r="BF33" s="43">
         <v>34</v>
       </c>
-      <c r="BG33" s="43"/>
-      <c r="BH33" s="43"/>
+      <c r="BG33" s="82">
+        <v>24</v>
+      </c>
+      <c r="BH33" s="82">
+        <v>23</v>
+      </c>
       <c r="BI33" s="90"/>
       <c r="BJ33" s="43"/>
       <c r="BK33" s="82"/>
       <c r="BL33" s="82"/>
       <c r="BM33" s="43"/>
       <c r="BN33" s="43"/>
       <c r="BO33" s="43"/>
       <c r="BP33" s="25"/>
     </row>
     <row r="34" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A34" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="23" t="s">
         <v>12</v>
       </c>
@@ -5967,52 +6067,56 @@
       </c>
       <c r="AY34" s="82">
         <v>31</v>
       </c>
       <c r="AZ34" s="82">
         <v>24</v>
       </c>
       <c r="BA34" s="43">
         <v>22</v>
       </c>
       <c r="BB34" s="43">
         <v>21</v>
       </c>
       <c r="BC34" s="43">
         <v>27</v>
       </c>
       <c r="BD34" s="82">
         <v>30</v>
       </c>
       <c r="BE34" s="43">
         <v>15</v>
       </c>
       <c r="BF34" s="43">
         <v>16</v>
       </c>
-      <c r="BG34" s="43"/>
-      <c r="BH34" s="43"/>
+      <c r="BG34" s="82">
+        <v>18</v>
+      </c>
+      <c r="BH34" s="82">
+        <v>20</v>
+      </c>
       <c r="BI34" s="90"/>
       <c r="BJ34" s="43"/>
       <c r="BK34" s="82"/>
       <c r="BL34" s="82"/>
       <c r="BM34" s="43"/>
       <c r="BN34" s="43"/>
       <c r="BO34" s="43"/>
       <c r="BP34" s="25"/>
     </row>
     <row r="35" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A35" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="23">
         <v>1014</v>
       </c>
       <c r="C35" s="23">
         <v>905</v>
       </c>
       <c r="D35" s="23">
         <v>1028</v>
       </c>
       <c r="E35" s="28">
         <v>993</v>
       </c>
@@ -6153,52 +6257,56 @@
       </c>
       <c r="AY35" s="82">
         <v>12</v>
       </c>
       <c r="AZ35" s="82">
         <v>15</v>
       </c>
       <c r="BA35" s="43">
         <v>17</v>
       </c>
       <c r="BB35" s="43">
         <v>14</v>
       </c>
       <c r="BC35" s="43">
         <v>12</v>
       </c>
       <c r="BD35" s="82">
         <v>16</v>
       </c>
       <c r="BE35" s="43">
         <v>8</v>
       </c>
       <c r="BF35" s="43">
         <v>9</v>
       </c>
-      <c r="BG35" s="43"/>
-      <c r="BH35" s="43"/>
+      <c r="BG35" s="82">
+        <v>14</v>
+      </c>
+      <c r="BH35" s="82">
+        <v>12</v>
+      </c>
       <c r="BI35" s="90"/>
       <c r="BJ35" s="43"/>
       <c r="BK35" s="82"/>
       <c r="BL35" s="82"/>
       <c r="BM35" s="43"/>
       <c r="BN35" s="43"/>
       <c r="BO35" s="43"/>
       <c r="BP35" s="25"/>
     </row>
     <row r="36" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A36" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="23">
         <v>593</v>
       </c>
       <c r="C36" s="23">
         <v>448</v>
       </c>
       <c r="D36" s="23">
         <v>529</v>
       </c>
       <c r="E36" s="28">
         <v>441</v>
       </c>
@@ -6339,52 +6447,56 @@
       </c>
       <c r="AY36" s="82">
         <v>25</v>
       </c>
       <c r="AZ36" s="82">
         <v>37</v>
       </c>
       <c r="BA36" s="43">
         <v>35</v>
       </c>
       <c r="BB36" s="43">
         <v>28</v>
       </c>
       <c r="BC36" s="43">
         <v>39</v>
       </c>
       <c r="BD36" s="82">
         <v>51</v>
       </c>
       <c r="BE36" s="43">
         <v>28</v>
       </c>
       <c r="BF36" s="43">
         <v>34</v>
       </c>
-      <c r="BG36" s="43"/>
-      <c r="BH36" s="43"/>
+      <c r="BG36" s="82">
+        <v>31</v>
+      </c>
+      <c r="BH36" s="82">
+        <v>35</v>
+      </c>
       <c r="BI36" s="90"/>
       <c r="BJ36" s="43"/>
       <c r="BK36" s="82"/>
       <c r="BL36" s="82"/>
       <c r="BM36" s="43"/>
       <c r="BN36" s="43"/>
       <c r="BO36" s="43"/>
       <c r="BP36" s="25"/>
     </row>
     <row r="37" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A37" s="47" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="31">
         <v>180</v>
       </c>
       <c r="C37" s="31">
         <v>191</v>
       </c>
       <c r="D37" s="31">
         <v>176</v>
       </c>
       <c r="E37" s="31">
         <v>199</v>
       </c>
@@ -6525,52 +6637,56 @@
       </c>
       <c r="AY37" s="83">
         <v>19</v>
       </c>
       <c r="AZ37" s="83">
         <v>12</v>
       </c>
       <c r="BA37" s="83">
         <v>15</v>
       </c>
       <c r="BB37" s="83">
         <v>26</v>
       </c>
       <c r="BC37" s="83">
         <v>15</v>
       </c>
       <c r="BD37" s="83">
         <v>10</v>
       </c>
       <c r="BE37" s="83">
         <v>12</v>
       </c>
       <c r="BF37" s="83">
         <v>8</v>
       </c>
-      <c r="BG37" s="83"/>
-      <c r="BH37" s="83"/>
+      <c r="BG37" s="83">
+        <v>15</v>
+      </c>
+      <c r="BH37" s="83">
+        <v>15</v>
+      </c>
       <c r="BI37" s="91"/>
       <c r="BJ37" s="83"/>
       <c r="BK37" s="83"/>
       <c r="BL37" s="83"/>
       <c r="BM37" s="83"/>
       <c r="BN37" s="83"/>
       <c r="BO37" s="83"/>
       <c r="BP37" s="88"/>
     </row>
     <row r="38" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A38" s="33"/>
       <c r="B38" s="23">
         <v>137</v>
       </c>
       <c r="C38" s="23">
         <v>121</v>
       </c>
       <c r="D38" s="23">
         <v>136</v>
       </c>
       <c r="E38" s="28">
         <v>143</v>
       </c>
       <c r="F38" s="28">
         <v>166</v>
@@ -7680,74 +7796,74 @@
       <c r="O64" s="5"/>
       <c r="P64" s="7"/>
       <c r="Q64" s="7"/>
       <c r="R64" s="7"/>
       <c r="S64" s="7"/>
       <c r="T64" s="10"/>
       <c r="U64" s="12"/>
       <c r="V64" s="12"/>
       <c r="W64" s="9"/>
       <c r="AF64" s="10"/>
       <c r="AG64" s="12"/>
       <c r="AH64" s="12"/>
       <c r="AI64" s="9"/>
       <c r="AS64" s="12"/>
       <c r="AT64" s="12"/>
       <c r="AU64" s="9"/>
       <c r="BE64" s="12"/>
       <c r="BF64" s="12"/>
       <c r="BG64" s="9"/>
     </row>
     <row r="65" spans="9:9" ht="18.75" customHeight="1">
       <c r="I65" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BE4:BP4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="A2:AH2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AA4"/>
     <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="BE4:BP4"/>
+    <mergeCell ref="A6:BP6"/>
+    <mergeCell ref="A18:BP18"/>
+    <mergeCell ref="A26:BP26"/>
+    <mergeCell ref="AS4:BD4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP64"/>
   <sheetViews>
     <sheetView topLeftCell="AK1" workbookViewId="0">
-      <selection activeCell="BD49" sqref="BD49"/>
+      <selection activeCell="BB47" sqref="BB47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="9.140625" style="11"/>
     <col min="45" max="45" width="9.140625" style="11"/>
     <col min="57" max="57" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="AG1" s="38"/>
       <c r="AS1" s="38"/>
       <c r="BE1" s="38"/>
     </row>
     <row r="2" spans="1:68" s="30" customFormat="1" ht="15.75">
       <c r="A2" s="114" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="114"/>
       <c r="C2" s="114"/>
       <c r="D2" s="114"/>
       <c r="E2" s="114"/>
       <c r="F2" s="114"/>
@@ -8292,52 +8408,56 @@
       </c>
       <c r="AY7" s="82">
         <v>440</v>
       </c>
       <c r="AZ7" s="43">
         <v>397</v>
       </c>
       <c r="BA7" s="82">
         <v>395</v>
       </c>
       <c r="BB7" s="82">
         <v>422</v>
       </c>
       <c r="BC7" s="43">
         <v>420</v>
       </c>
       <c r="BD7" s="82">
         <v>494</v>
       </c>
       <c r="BE7" s="82">
         <v>369</v>
       </c>
       <c r="BF7" s="82">
         <v>347</v>
       </c>
-      <c r="BG7" s="82"/>
-      <c r="BH7" s="82"/>
+      <c r="BG7" s="82">
+        <v>424</v>
+      </c>
+      <c r="BH7" s="82">
+        <v>401</v>
+      </c>
       <c r="BI7" s="87"/>
       <c r="BJ7" s="82"/>
       <c r="BK7" s="82"/>
       <c r="BL7" s="43"/>
       <c r="BM7" s="82"/>
       <c r="BN7" s="82"/>
       <c r="BO7" s="43"/>
       <c r="BP7" s="82"/>
     </row>
     <row r="8" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
       <c r="F8" s="23"/>
       <c r="G8" s="23"/>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
@@ -8454,52 +8574,56 @@
       </c>
       <c r="AY8" s="82">
         <v>135</v>
       </c>
       <c r="AZ8" s="43">
         <v>102</v>
       </c>
       <c r="BA8" s="82">
         <v>107</v>
       </c>
       <c r="BB8" s="82">
         <v>112</v>
       </c>
       <c r="BC8" s="43">
         <v>136</v>
       </c>
       <c r="BD8" s="82">
         <v>142</v>
       </c>
       <c r="BE8" s="82">
         <v>125</v>
       </c>
       <c r="BF8" s="82">
         <v>94</v>
       </c>
-      <c r="BG8" s="82"/>
-      <c r="BH8" s="82"/>
+      <c r="BG8" s="82">
+        <v>124</v>
+      </c>
+      <c r="BH8" s="82">
+        <v>116</v>
+      </c>
       <c r="BI8" s="87"/>
       <c r="BJ8" s="82"/>
       <c r="BK8" s="82"/>
       <c r="BL8" s="43"/>
       <c r="BM8" s="82"/>
       <c r="BN8" s="82"/>
       <c r="BO8" s="43"/>
       <c r="BP8" s="82"/>
     </row>
     <row r="9" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A9" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="24"/>
       <c r="I9" s="23"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
@@ -8616,52 +8740,56 @@
       </c>
       <c r="AY9" s="82">
         <v>27</v>
       </c>
       <c r="AZ9" s="43">
         <v>22</v>
       </c>
       <c r="BA9" s="82">
         <v>27</v>
       </c>
       <c r="BB9" s="82">
         <v>30</v>
       </c>
       <c r="BC9" s="43">
         <v>21</v>
       </c>
       <c r="BD9" s="82">
         <v>41</v>
       </c>
       <c r="BE9" s="82">
         <v>24</v>
       </c>
       <c r="BF9" s="82">
         <v>25</v>
       </c>
-      <c r="BG9" s="82"/>
-      <c r="BH9" s="82"/>
+      <c r="BG9" s="82">
+        <v>28</v>
+      </c>
+      <c r="BH9" s="82">
+        <v>29</v>
+      </c>
       <c r="BI9" s="87"/>
       <c r="BJ9" s="82"/>
       <c r="BK9" s="82"/>
       <c r="BL9" s="43"/>
       <c r="BM9" s="82"/>
       <c r="BN9" s="82"/>
       <c r="BO9" s="43"/>
       <c r="BP9" s="82"/>
     </row>
     <row r="10" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="46" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="24"/>
       <c r="I10" s="23"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
@@ -8778,52 +8906,56 @@
       </c>
       <c r="AY10" s="82">
         <v>17</v>
       </c>
       <c r="AZ10" s="43">
         <v>22</v>
       </c>
       <c r="BA10" s="82">
         <v>16</v>
       </c>
       <c r="BB10" s="82">
         <v>21</v>
       </c>
       <c r="BC10" s="43">
         <v>23</v>
       </c>
       <c r="BD10" s="82">
         <v>18</v>
       </c>
       <c r="BE10" s="82">
         <v>18</v>
       </c>
       <c r="BF10" s="82">
         <v>11</v>
       </c>
-      <c r="BG10" s="82"/>
-      <c r="BH10" s="82"/>
+      <c r="BG10" s="82">
+        <v>16</v>
+      </c>
+      <c r="BH10" s="82">
+        <v>19</v>
+      </c>
       <c r="BI10" s="87"/>
       <c r="BJ10" s="82"/>
       <c r="BK10" s="82"/>
       <c r="BL10" s="43"/>
       <c r="BM10" s="82"/>
       <c r="BN10" s="82"/>
       <c r="BO10" s="43"/>
       <c r="BP10" s="82"/>
     </row>
     <row r="11" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="24"/>
       <c r="I11" s="23"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
@@ -8940,52 +9072,56 @@
       </c>
       <c r="AY11" s="82">
         <v>45</v>
       </c>
       <c r="AZ11" s="43">
         <v>45</v>
       </c>
       <c r="BA11" s="82">
         <v>43</v>
       </c>
       <c r="BB11" s="82">
         <v>41</v>
       </c>
       <c r="BC11" s="43">
         <v>31</v>
       </c>
       <c r="BD11" s="82">
         <v>43</v>
       </c>
       <c r="BE11" s="82">
         <v>34</v>
       </c>
       <c r="BF11" s="82">
         <v>34</v>
       </c>
-      <c r="BG11" s="82"/>
-      <c r="BH11" s="82"/>
+      <c r="BG11" s="82">
+        <v>51</v>
+      </c>
+      <c r="BH11" s="82">
+        <v>31</v>
+      </c>
       <c r="BI11" s="87"/>
       <c r="BJ11" s="82"/>
       <c r="BK11" s="82"/>
       <c r="BL11" s="43"/>
       <c r="BM11" s="82"/>
       <c r="BN11" s="82"/>
       <c r="BO11" s="43"/>
       <c r="BP11" s="82"/>
     </row>
     <row r="12" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="24"/>
       <c r="I12" s="23"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
@@ -9102,52 +9238,56 @@
       </c>
       <c r="AY12" s="82">
         <v>36</v>
       </c>
       <c r="AZ12" s="43">
         <v>41</v>
       </c>
       <c r="BA12" s="82">
         <v>34</v>
       </c>
       <c r="BB12" s="82">
         <v>38</v>
       </c>
       <c r="BC12" s="43">
         <v>29</v>
       </c>
       <c r="BD12" s="82">
         <v>36</v>
       </c>
       <c r="BE12" s="82">
         <v>27</v>
       </c>
       <c r="BF12" s="82">
         <v>32</v>
       </c>
-      <c r="BG12" s="82"/>
-      <c r="BH12" s="82"/>
+      <c r="BG12" s="82">
+        <v>39</v>
+      </c>
+      <c r="BH12" s="82">
+        <v>45</v>
+      </c>
       <c r="BI12" s="87"/>
       <c r="BJ12" s="82"/>
       <c r="BK12" s="82"/>
       <c r="BL12" s="43"/>
       <c r="BM12" s="82"/>
       <c r="BN12" s="82"/>
       <c r="BO12" s="43"/>
       <c r="BP12" s="82"/>
     </row>
     <row r="13" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="24"/>
       <c r="I13" s="23"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
@@ -9264,52 +9404,56 @@
       </c>
       <c r="AY13" s="82">
         <v>27</v>
       </c>
       <c r="AZ13" s="43">
         <v>29</v>
       </c>
       <c r="BA13" s="82">
         <v>25</v>
       </c>
       <c r="BB13" s="82">
         <v>22</v>
       </c>
       <c r="BC13" s="43">
         <v>28</v>
       </c>
       <c r="BD13" s="82">
         <v>34</v>
       </c>
       <c r="BE13" s="82">
         <v>24</v>
       </c>
       <c r="BF13" s="82">
         <v>34</v>
       </c>
-      <c r="BG13" s="82"/>
-      <c r="BH13" s="82"/>
+      <c r="BG13" s="82">
+        <v>24</v>
+      </c>
+      <c r="BH13" s="82">
+        <v>23</v>
+      </c>
       <c r="BI13" s="87"/>
       <c r="BJ13" s="82"/>
       <c r="BK13" s="82"/>
       <c r="BL13" s="43"/>
       <c r="BM13" s="82"/>
       <c r="BN13" s="82"/>
       <c r="BO13" s="43"/>
       <c r="BP13" s="82"/>
     </row>
     <row r="14" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A14" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="24"/>
       <c r="I14" s="23"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
@@ -9426,52 +9570,56 @@
       </c>
       <c r="AY14" s="82">
         <v>31</v>
       </c>
       <c r="AZ14" s="43">
         <v>24</v>
       </c>
       <c r="BA14" s="82">
         <v>22</v>
       </c>
       <c r="BB14" s="82">
         <v>21</v>
       </c>
       <c r="BC14" s="43">
         <v>27</v>
       </c>
       <c r="BD14" s="82">
         <v>30</v>
       </c>
       <c r="BE14" s="82">
         <v>15</v>
       </c>
       <c r="BF14" s="82">
         <v>16</v>
       </c>
-      <c r="BG14" s="82"/>
-      <c r="BH14" s="82"/>
+      <c r="BG14" s="82">
+        <v>18</v>
+      </c>
+      <c r="BH14" s="82">
+        <v>20</v>
+      </c>
       <c r="BI14" s="87"/>
       <c r="BJ14" s="82"/>
       <c r="BK14" s="82"/>
       <c r="BL14" s="43"/>
       <c r="BM14" s="82"/>
       <c r="BN14" s="82"/>
       <c r="BO14" s="43"/>
       <c r="BP14" s="82"/>
     </row>
     <row r="15" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
       <c r="J15" s="23"/>
       <c r="K15" s="23"/>
       <c r="L15" s="23"/>
       <c r="M15" s="23"/>
@@ -9588,52 +9736,56 @@
       </c>
       <c r="AY15" s="82">
         <v>31</v>
       </c>
       <c r="AZ15" s="43">
         <v>25</v>
       </c>
       <c r="BA15" s="82">
         <v>30</v>
       </c>
       <c r="BB15" s="82">
         <v>31</v>
       </c>
       <c r="BC15" s="43">
         <v>28</v>
       </c>
       <c r="BD15" s="82">
         <v>42</v>
       </c>
       <c r="BE15" s="82">
         <v>33</v>
       </c>
       <c r="BF15" s="82">
         <v>20</v>
       </c>
-      <c r="BG15" s="82"/>
-      <c r="BH15" s="82"/>
+      <c r="BG15" s="82">
+        <v>40</v>
+      </c>
+      <c r="BH15" s="82">
+        <v>25</v>
+      </c>
       <c r="BI15" s="87"/>
       <c r="BJ15" s="82"/>
       <c r="BK15" s="82"/>
       <c r="BL15" s="43"/>
       <c r="BM15" s="82"/>
       <c r="BN15" s="82"/>
       <c r="BO15" s="43"/>
       <c r="BP15" s="82"/>
     </row>
     <row r="16" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A16" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="24"/>
       <c r="I16" s="23"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
@@ -9750,52 +9902,56 @@
       </c>
       <c r="AY16" s="82">
         <v>56</v>
       </c>
       <c r="AZ16" s="43">
         <v>60</v>
       </c>
       <c r="BA16" s="82">
         <v>64</v>
       </c>
       <c r="BB16" s="82">
         <v>63</v>
       </c>
       <c r="BC16" s="43">
         <v>67</v>
       </c>
       <c r="BD16" s="82">
         <v>88</v>
       </c>
       <c r="BE16" s="82">
         <v>48</v>
       </c>
       <c r="BF16" s="82">
         <v>63</v>
       </c>
-      <c r="BG16" s="82"/>
-      <c r="BH16" s="82"/>
+      <c r="BG16" s="82">
+        <v>59</v>
+      </c>
+      <c r="BH16" s="82">
+        <v>68</v>
+      </c>
       <c r="BI16" s="87"/>
       <c r="BJ16" s="82"/>
       <c r="BK16" s="82"/>
       <c r="BL16" s="43"/>
       <c r="BM16" s="82"/>
       <c r="BN16" s="82"/>
       <c r="BO16" s="43"/>
       <c r="BP16" s="82"/>
     </row>
     <row r="17" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A17" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
@@ -9912,52 +10068,56 @@
       </c>
       <c r="AY17" s="82">
         <v>35</v>
       </c>
       <c r="AZ17" s="43">
         <v>27</v>
       </c>
       <c r="BA17" s="82">
         <v>27</v>
       </c>
       <c r="BB17" s="82">
         <v>43</v>
       </c>
       <c r="BC17" s="43">
         <v>30</v>
       </c>
       <c r="BD17" s="82">
         <v>20</v>
       </c>
       <c r="BE17" s="82">
         <v>21</v>
       </c>
       <c r="BF17" s="82">
         <v>18</v>
       </c>
-      <c r="BG17" s="82"/>
-      <c r="BH17" s="82"/>
+      <c r="BG17" s="82">
+        <v>25</v>
+      </c>
+      <c r="BH17" s="82">
+        <v>25</v>
+      </c>
       <c r="BI17" s="87"/>
       <c r="BJ17" s="82"/>
       <c r="BK17" s="82"/>
       <c r="BL17" s="43"/>
       <c r="BM17" s="82"/>
       <c r="BN17" s="82"/>
       <c r="BO17" s="43"/>
       <c r="BP17" s="82"/>
     </row>
     <row r="18" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A18" s="103" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="103"/>
       <c r="C18" s="103"/>
       <c r="D18" s="103"/>
       <c r="E18" s="103"/>
       <c r="F18" s="103"/>
       <c r="G18" s="103"/>
       <c r="H18" s="103"/>
       <c r="I18" s="103"/>
       <c r="J18" s="103"/>
       <c r="K18" s="103"/>
       <c r="L18" s="103"/>
       <c r="M18" s="103"/>
@@ -10126,52 +10286,56 @@
       </c>
       <c r="AY19" s="82">
         <v>142</v>
       </c>
       <c r="AZ19" s="43">
         <v>211</v>
       </c>
       <c r="BA19" s="82">
         <v>238</v>
       </c>
       <c r="BB19" s="82">
         <v>232</v>
       </c>
       <c r="BC19" s="43">
         <v>233</v>
       </c>
       <c r="BD19" s="82">
         <v>263</v>
       </c>
       <c r="BE19" s="82">
         <v>225</v>
       </c>
       <c r="BF19" s="82">
         <v>198</v>
       </c>
-      <c r="BG19" s="82"/>
-      <c r="BH19" s="82"/>
+      <c r="BG19" s="82">
+        <v>241</v>
+      </c>
+      <c r="BH19" s="82">
+        <v>227</v>
+      </c>
       <c r="BI19" s="82"/>
       <c r="BJ19" s="82"/>
       <c r="BK19" s="82"/>
       <c r="BL19" s="43"/>
       <c r="BM19" s="82"/>
       <c r="BN19" s="82"/>
       <c r="BO19" s="43"/>
       <c r="BP19" s="82"/>
     </row>
     <row r="20" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A20" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
@@ -10288,52 +10452,56 @@
       </c>
       <c r="AY20" s="82">
         <v>13</v>
       </c>
       <c r="AZ20" s="43">
         <v>56</v>
       </c>
       <c r="BA20" s="82">
         <v>60</v>
       </c>
       <c r="BB20" s="82">
         <v>60</v>
       </c>
       <c r="BC20" s="43">
         <v>69</v>
       </c>
       <c r="BD20" s="82">
         <v>70</v>
       </c>
       <c r="BE20" s="82">
         <v>81</v>
       </c>
       <c r="BF20" s="82">
         <v>57</v>
       </c>
-      <c r="BG20" s="82"/>
-      <c r="BH20" s="82"/>
+      <c r="BG20" s="82">
+        <v>69</v>
+      </c>
+      <c r="BH20" s="82">
+        <v>54</v>
+      </c>
       <c r="BI20" s="82"/>
       <c r="BJ20" s="82"/>
       <c r="BK20" s="82"/>
       <c r="BL20" s="43"/>
       <c r="BM20" s="82"/>
       <c r="BN20" s="82"/>
       <c r="BO20" s="43"/>
       <c r="BP20" s="82"/>
     </row>
     <row r="21" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A21" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="28"/>
       <c r="E21" s="28"/>
       <c r="F21" s="28"/>
       <c r="G21" s="28"/>
       <c r="H21" s="29"/>
       <c r="I21" s="28"/>
       <c r="J21" s="29"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="29"/>
@@ -10450,52 +10618,56 @@
       </c>
       <c r="AY21" s="82">
         <v>1</v>
       </c>
       <c r="AZ21" s="43">
         <v>12</v>
       </c>
       <c r="BA21" s="82">
         <v>15</v>
       </c>
       <c r="BB21" s="82">
         <v>17</v>
       </c>
       <c r="BC21" s="43">
         <v>14</v>
       </c>
       <c r="BD21" s="82">
         <v>22</v>
       </c>
       <c r="BE21" s="82">
         <v>14</v>
       </c>
       <c r="BF21" s="82">
         <v>17</v>
       </c>
-      <c r="BG21" s="82"/>
-      <c r="BH21" s="82"/>
+      <c r="BG21" s="82">
+        <v>13</v>
+      </c>
+      <c r="BH21" s="82">
+        <v>14</v>
+      </c>
       <c r="BI21" s="82"/>
       <c r="BJ21" s="82"/>
       <c r="BK21" s="82"/>
       <c r="BL21" s="43"/>
       <c r="BM21" s="82"/>
       <c r="BN21" s="82"/>
       <c r="BO21" s="43"/>
       <c r="BP21" s="82"/>
     </row>
     <row r="22" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A22" s="46" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="29"/>
       <c r="I22" s="28"/>
       <c r="J22" s="29"/>
       <c r="K22" s="29"/>
       <c r="L22" s="29"/>
       <c r="M22" s="29"/>
@@ -10612,52 +10784,56 @@
       </c>
       <c r="AY22" s="82">
         <v>10</v>
       </c>
       <c r="AZ22" s="43">
         <v>14</v>
       </c>
       <c r="BA22" s="82">
         <v>9</v>
       </c>
       <c r="BB22" s="82">
         <v>13</v>
       </c>
       <c r="BC22" s="43">
         <v>13</v>
       </c>
       <c r="BD22" s="82">
         <v>12</v>
       </c>
       <c r="BE22" s="82">
         <v>15</v>
       </c>
       <c r="BF22" s="82">
         <v>6</v>
       </c>
-      <c r="BG22" s="82"/>
-      <c r="BH22" s="82"/>
+      <c r="BG22" s="82">
+        <v>9</v>
+      </c>
+      <c r="BH22" s="82">
+        <v>10</v>
+      </c>
       <c r="BI22" s="82"/>
       <c r="BJ22" s="82"/>
       <c r="BK22" s="82"/>
       <c r="BL22" s="43"/>
       <c r="BM22" s="82"/>
       <c r="BN22" s="82"/>
       <c r="BO22" s="43"/>
       <c r="BP22" s="82"/>
     </row>
     <row r="23" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A23" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="29"/>
       <c r="I23" s="28"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
@@ -10774,52 +10950,56 @@
       </c>
       <c r="AY23" s="82">
         <v>20</v>
       </c>
       <c r="AZ23" s="43">
         <v>21</v>
       </c>
       <c r="BA23" s="82">
         <v>26</v>
       </c>
       <c r="BB23" s="82">
         <v>27</v>
       </c>
       <c r="BC23" s="43">
         <v>18</v>
       </c>
       <c r="BD23" s="82">
         <v>19</v>
       </c>
       <c r="BE23" s="82">
         <v>21</v>
       </c>
       <c r="BF23" s="82">
         <v>21</v>
       </c>
-      <c r="BG23" s="82"/>
-      <c r="BH23" s="82"/>
+      <c r="BG23" s="82">
+        <v>29</v>
+      </c>
+      <c r="BH23" s="82">
+        <v>18</v>
+      </c>
       <c r="BI23" s="82"/>
       <c r="BJ23" s="82"/>
       <c r="BK23" s="82"/>
       <c r="BL23" s="43"/>
       <c r="BM23" s="82"/>
       <c r="BN23" s="82"/>
       <c r="BO23" s="43"/>
       <c r="BP23" s="82"/>
     </row>
     <row r="24" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A24" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="29"/>
       <c r="I24" s="28"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29"/>
       <c r="M24" s="29"/>
@@ -10936,52 +11116,56 @@
       </c>
       <c r="AY24" s="82">
         <v>23</v>
       </c>
       <c r="AZ24" s="43">
         <v>23</v>
       </c>
       <c r="BA24" s="82">
         <v>22</v>
       </c>
       <c r="BB24" s="82">
         <v>22</v>
       </c>
       <c r="BC24" s="43">
         <v>17</v>
       </c>
       <c r="BD24" s="82">
         <v>18</v>
       </c>
       <c r="BE24" s="82">
         <v>16</v>
       </c>
       <c r="BF24" s="82">
         <v>19</v>
       </c>
-      <c r="BG24" s="82"/>
-      <c r="BH24" s="82"/>
+      <c r="BG24" s="82">
+        <v>23</v>
+      </c>
+      <c r="BH24" s="82">
+        <v>27</v>
+      </c>
       <c r="BI24" s="82"/>
       <c r="BJ24" s="82"/>
       <c r="BK24" s="82"/>
       <c r="BL24" s="43"/>
       <c r="BM24" s="82"/>
       <c r="BN24" s="82"/>
       <c r="BO24" s="43"/>
       <c r="BP24" s="82"/>
     </row>
     <row r="25" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A25" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="28"/>
       <c r="E25" s="28"/>
       <c r="F25" s="28"/>
       <c r="G25" s="28"/>
       <c r="H25" s="29"/>
       <c r="I25" s="28"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="29"/>
       <c r="M25" s="29"/>
@@ -11098,52 +11282,56 @@
       </c>
       <c r="AY25" s="82">
         <v>16</v>
       </c>
       <c r="AZ25" s="43">
         <v>14</v>
       </c>
       <c r="BA25" s="82">
         <v>20</v>
       </c>
       <c r="BB25" s="82">
         <v>12</v>
       </c>
       <c r="BC25" s="43">
         <v>15</v>
       </c>
       <c r="BD25" s="82">
         <v>18</v>
       </c>
       <c r="BE25" s="82">
         <v>13</v>
       </c>
       <c r="BF25" s="82">
         <v>18</v>
       </c>
-      <c r="BG25" s="82"/>
-      <c r="BH25" s="82"/>
+      <c r="BG25" s="82">
+        <v>16</v>
+      </c>
+      <c r="BH25" s="82">
+        <v>19</v>
+      </c>
       <c r="BI25" s="82"/>
       <c r="BJ25" s="82"/>
       <c r="BK25" s="82"/>
       <c r="BL25" s="43"/>
       <c r="BM25" s="82"/>
       <c r="BN25" s="82"/>
       <c r="BO25" s="43"/>
       <c r="BP25" s="82"/>
     </row>
     <row r="26" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A26" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="29"/>
       <c r="I26" s="28"/>
       <c r="J26" s="29"/>
       <c r="K26" s="29"/>
       <c r="L26" s="29"/>
       <c r="M26" s="29"/>
@@ -11260,52 +11448,56 @@
       </c>
       <c r="AY26" s="82">
         <v>22</v>
       </c>
       <c r="AZ26" s="43">
         <v>11</v>
       </c>
       <c r="BA26" s="82">
         <v>12</v>
       </c>
       <c r="BB26" s="82">
         <v>10</v>
       </c>
       <c r="BC26" s="43">
         <v>17</v>
       </c>
       <c r="BD26" s="82">
         <v>19</v>
       </c>
       <c r="BE26" s="82">
         <v>11</v>
       </c>
       <c r="BF26" s="82">
         <v>8</v>
       </c>
-      <c r="BG26" s="82"/>
-      <c r="BH26" s="82"/>
+      <c r="BG26" s="82">
+        <v>8</v>
+      </c>
+      <c r="BH26" s="82">
+        <v>12</v>
+      </c>
       <c r="BI26" s="82"/>
       <c r="BJ26" s="82"/>
       <c r="BK26" s="82"/>
       <c r="BL26" s="43"/>
       <c r="BM26" s="82"/>
       <c r="BN26" s="82"/>
       <c r="BO26" s="43"/>
       <c r="BP26" s="82"/>
     </row>
     <row r="27" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A27" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="23"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
@@ -11422,52 +11614,56 @@
       </c>
       <c r="AY27" s="82">
         <v>10</v>
       </c>
       <c r="AZ27" s="43">
         <v>17</v>
       </c>
       <c r="BA27" s="82">
         <v>20</v>
       </c>
       <c r="BB27" s="82">
         <v>15</v>
       </c>
       <c r="BC27" s="43">
         <v>22</v>
       </c>
       <c r="BD27" s="82">
         <v>22</v>
       </c>
       <c r="BE27" s="82">
         <v>18</v>
       </c>
       <c r="BF27" s="82">
         <v>9</v>
       </c>
-      <c r="BG27" s="82"/>
-      <c r="BH27" s="82"/>
+      <c r="BG27" s="82">
+        <v>24</v>
+      </c>
+      <c r="BH27" s="82">
+        <v>16</v>
+      </c>
       <c r="BI27" s="82"/>
       <c r="BJ27" s="82"/>
       <c r="BK27" s="82"/>
       <c r="BL27" s="43"/>
       <c r="BM27" s="82"/>
       <c r="BN27" s="82"/>
       <c r="BO27" s="43"/>
       <c r="BP27" s="82"/>
     </row>
     <row r="28" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A28" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="29"/>
       <c r="I28" s="28"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="29"/>
       <c r="M28" s="29"/>
@@ -11584,52 +11780,56 @@
       </c>
       <c r="AY28" s="82">
         <v>12</v>
       </c>
       <c r="AZ28" s="43">
         <v>29</v>
       </c>
       <c r="BA28" s="82">
         <v>34</v>
       </c>
       <c r="BB28" s="82">
         <v>29</v>
       </c>
       <c r="BC28" s="43">
         <v>32</v>
       </c>
       <c r="BD28" s="82">
         <v>51</v>
       </c>
       <c r="BE28" s="82">
         <v>25</v>
       </c>
       <c r="BF28" s="82">
         <v>33</v>
       </c>
-      <c r="BG28" s="82"/>
-      <c r="BH28" s="82"/>
+      <c r="BG28" s="82">
+        <v>33</v>
+      </c>
+      <c r="BH28" s="82">
+        <v>42</v>
+      </c>
       <c r="BI28" s="82"/>
       <c r="BJ28" s="82"/>
       <c r="BK28" s="82"/>
       <c r="BL28" s="43"/>
       <c r="BM28" s="82"/>
       <c r="BN28" s="82"/>
       <c r="BO28" s="43"/>
       <c r="BP28" s="82"/>
     </row>
     <row r="29" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A29" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="29"/>
       <c r="I29" s="28"/>
       <c r="J29" s="29"/>
       <c r="K29" s="29"/>
       <c r="L29" s="29"/>
       <c r="M29" s="29"/>
@@ -11746,52 +11946,56 @@
       </c>
       <c r="AY29" s="82">
         <v>15</v>
       </c>
       <c r="AZ29" s="43">
         <v>14</v>
       </c>
       <c r="BA29" s="82">
         <v>20</v>
       </c>
       <c r="BB29" s="82">
         <v>27</v>
       </c>
       <c r="BC29" s="43">
         <v>16</v>
       </c>
       <c r="BD29" s="82">
         <v>12</v>
       </c>
       <c r="BE29" s="82">
         <v>11</v>
       </c>
       <c r="BF29" s="82">
         <v>10</v>
       </c>
-      <c r="BG29" s="82"/>
-      <c r="BH29" s="82"/>
+      <c r="BG29" s="82">
+        <v>17</v>
+      </c>
+      <c r="BH29" s="82">
+        <v>15</v>
+      </c>
       <c r="BI29" s="82"/>
       <c r="BJ29" s="82"/>
       <c r="BK29" s="82"/>
       <c r="BL29" s="43"/>
       <c r="BM29" s="82"/>
       <c r="BN29" s="82"/>
       <c r="BO29" s="43"/>
       <c r="BP29" s="82"/>
     </row>
     <row r="30" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A30" s="113" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="113"/>
       <c r="C30" s="113"/>
       <c r="D30" s="113"/>
       <c r="E30" s="113"/>
       <c r="F30" s="113"/>
       <c r="G30" s="113"/>
       <c r="H30" s="113"/>
       <c r="I30" s="113"/>
       <c r="J30" s="113"/>
       <c r="K30" s="113"/>
       <c r="L30" s="113"/>
       <c r="M30" s="113"/>
@@ -11948,52 +12152,56 @@
       </c>
       <c r="AY31" s="43">
         <v>82</v>
       </c>
       <c r="AZ31" s="43">
         <v>186</v>
       </c>
       <c r="BA31" s="82">
         <v>157</v>
       </c>
       <c r="BB31" s="43">
         <v>190</v>
       </c>
       <c r="BC31" s="43">
         <v>187</v>
       </c>
       <c r="BD31" s="43">
         <v>231</v>
       </c>
       <c r="BE31" s="43">
         <v>144</v>
       </c>
       <c r="BF31" s="43">
         <v>149</v>
       </c>
-      <c r="BG31" s="82"/>
-      <c r="BH31" s="82"/>
+      <c r="BG31" s="43">
+        <v>183</v>
+      </c>
+      <c r="BH31" s="43">
+        <v>174</v>
+      </c>
       <c r="BI31" s="82"/>
       <c r="BJ31" s="43"/>
       <c r="BK31" s="43"/>
       <c r="BL31" s="43"/>
       <c r="BM31" s="82"/>
       <c r="BN31" s="43"/>
       <c r="BO31" s="43"/>
       <c r="BP31" s="43"/>
     </row>
     <row r="32" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A32" s="45" t="s">
         <v>39</v>
       </c>
       <c r="N32" s="67">
         <v>35</v>
       </c>
       <c r="O32" s="67">
         <v>50</v>
       </c>
       <c r="P32" s="67">
         <v>61</v>
       </c>
       <c r="Q32" s="67">
         <v>61</v>
       </c>
@@ -12098,52 +12306,56 @@
       </c>
       <c r="AY32" s="43">
         <v>8</v>
       </c>
       <c r="AZ32" s="43">
         <v>46</v>
       </c>
       <c r="BA32" s="82">
         <v>47</v>
       </c>
       <c r="BB32" s="43">
         <v>52</v>
       </c>
       <c r="BC32" s="43">
         <v>67</v>
       </c>
       <c r="BD32" s="43">
         <v>72</v>
       </c>
       <c r="BE32" s="43">
         <v>44</v>
       </c>
       <c r="BF32" s="43">
         <v>37</v>
       </c>
-      <c r="BG32" s="82"/>
-      <c r="BH32" s="82"/>
+      <c r="BG32" s="43">
+        <v>55</v>
+      </c>
+      <c r="BH32" s="43">
+        <v>62</v>
+      </c>
       <c r="BI32" s="82"/>
       <c r="BJ32" s="43"/>
       <c r="BK32" s="43"/>
       <c r="BL32" s="43"/>
       <c r="BM32" s="82"/>
       <c r="BN32" s="43"/>
       <c r="BO32" s="43"/>
       <c r="BP32" s="43"/>
     </row>
     <row r="33" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A33" s="45" t="s">
         <v>40</v>
       </c>
       <c r="N33" s="67">
         <v>12</v>
       </c>
       <c r="O33" s="67">
         <v>13</v>
       </c>
       <c r="P33" s="67">
         <v>19</v>
       </c>
       <c r="Q33" s="67">
         <v>7</v>
       </c>
@@ -12244,52 +12456,56 @@
       <c r="AX33" s="43">
         <v>12</v>
       </c>
       <c r="AY33" s="43"/>
       <c r="AZ33" s="43">
         <v>10</v>
       </c>
       <c r="BA33" s="82">
         <v>12</v>
       </c>
       <c r="BB33" s="43">
         <v>13</v>
       </c>
       <c r="BC33" s="43">
         <v>7</v>
       </c>
       <c r="BD33" s="43">
         <v>19</v>
       </c>
       <c r="BE33" s="43">
         <v>10</v>
       </c>
       <c r="BF33" s="43">
         <v>8</v>
       </c>
-      <c r="BG33" s="82"/>
-      <c r="BH33" s="82"/>
+      <c r="BG33" s="43">
+        <v>15</v>
+      </c>
+      <c r="BH33" s="43">
+        <v>15</v>
+      </c>
       <c r="BI33" s="82"/>
       <c r="BJ33" s="43"/>
       <c r="BK33" s="43"/>
       <c r="BL33" s="43"/>
       <c r="BM33" s="82"/>
       <c r="BN33" s="43"/>
       <c r="BO33" s="43"/>
       <c r="BP33" s="43"/>
     </row>
     <row r="34" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A34" s="45" t="s">
         <v>29</v>
       </c>
       <c r="N34" s="67">
         <v>6</v>
       </c>
       <c r="O34" s="67">
         <v>16</v>
       </c>
       <c r="P34" s="67">
         <v>7</v>
       </c>
       <c r="Q34" s="67">
         <v>6</v>
       </c>
@@ -12394,52 +12610,56 @@
       </c>
       <c r="AY34" s="43">
         <v>7</v>
       </c>
       <c r="AZ34" s="43">
         <v>8</v>
       </c>
       <c r="BA34" s="82">
         <v>7</v>
       </c>
       <c r="BB34" s="43">
         <v>8</v>
       </c>
       <c r="BC34" s="43">
         <v>10</v>
       </c>
       <c r="BD34" s="43">
         <v>6</v>
       </c>
       <c r="BE34" s="43">
         <v>3</v>
       </c>
       <c r="BF34" s="43">
         <v>5</v>
       </c>
-      <c r="BG34" s="82"/>
-      <c r="BH34" s="82"/>
+      <c r="BG34" s="43">
+        <v>7</v>
+      </c>
+      <c r="BH34" s="43">
+        <v>9</v>
+      </c>
       <c r="BI34" s="82"/>
       <c r="BJ34" s="43"/>
       <c r="BK34" s="43"/>
       <c r="BL34" s="43"/>
       <c r="BM34" s="82"/>
       <c r="BN34" s="43"/>
       <c r="BO34" s="43"/>
       <c r="BP34" s="43"/>
     </row>
     <row r="35" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A35" s="45" t="s">
         <v>30</v>
       </c>
       <c r="N35" s="67">
         <v>23</v>
       </c>
       <c r="O35" s="67">
         <v>9</v>
       </c>
       <c r="P35" s="67">
         <v>18</v>
       </c>
       <c r="Q35" s="67">
         <v>15</v>
       </c>
@@ -12544,52 +12764,56 @@
       </c>
       <c r="AY35" s="43">
         <v>15</v>
       </c>
       <c r="AZ35" s="43">
         <v>24</v>
       </c>
       <c r="BA35" s="82">
         <v>17</v>
       </c>
       <c r="BB35" s="43">
         <v>14</v>
       </c>
       <c r="BC35" s="43">
         <v>13</v>
       </c>
       <c r="BD35" s="43">
         <v>24</v>
       </c>
       <c r="BE35" s="43">
         <v>13</v>
       </c>
       <c r="BF35" s="43">
         <v>13</v>
       </c>
-      <c r="BG35" s="82"/>
-      <c r="BH35" s="82"/>
+      <c r="BG35" s="43">
+        <v>22</v>
+      </c>
+      <c r="BH35" s="43">
+        <v>13</v>
+      </c>
       <c r="BI35" s="82"/>
       <c r="BJ35" s="43"/>
       <c r="BK35" s="43"/>
       <c r="BL35" s="43"/>
       <c r="BM35" s="82"/>
       <c r="BN35" s="43"/>
       <c r="BO35" s="43"/>
       <c r="BP35" s="43"/>
     </row>
     <row r="36" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A36" s="45" t="s">
         <v>36</v>
       </c>
       <c r="N36" s="67">
         <v>13</v>
       </c>
       <c r="O36" s="67">
         <v>13</v>
       </c>
       <c r="P36" s="67">
         <v>14</v>
       </c>
       <c r="Q36" s="67">
         <v>10</v>
       </c>
@@ -12694,52 +12918,56 @@
       </c>
       <c r="AY36" s="43">
         <v>13</v>
       </c>
       <c r="AZ36" s="43">
         <v>18</v>
       </c>
       <c r="BA36" s="82">
         <v>12</v>
       </c>
       <c r="BB36" s="43">
         <v>16</v>
       </c>
       <c r="BC36" s="43">
         <v>12</v>
       </c>
       <c r="BD36" s="43">
         <v>18</v>
       </c>
       <c r="BE36" s="43">
         <v>11</v>
       </c>
       <c r="BF36" s="43">
         <v>13</v>
       </c>
-      <c r="BG36" s="82"/>
-      <c r="BH36" s="82"/>
+      <c r="BG36" s="43">
+        <v>16</v>
+      </c>
+      <c r="BH36" s="43">
+        <v>18</v>
+      </c>
       <c r="BI36" s="82"/>
       <c r="BJ36" s="43"/>
       <c r="BK36" s="43"/>
       <c r="BL36" s="43"/>
       <c r="BM36" s="82"/>
       <c r="BN36" s="43"/>
       <c r="BO36" s="43"/>
       <c r="BP36" s="43"/>
     </row>
     <row r="37" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A37" s="45" t="s">
         <v>31</v>
       </c>
       <c r="N37" s="67">
         <v>12</v>
       </c>
       <c r="O37" s="67">
         <v>13</v>
       </c>
       <c r="P37" s="67">
         <v>7</v>
       </c>
       <c r="Q37" s="67">
         <v>5</v>
       </c>
@@ -12844,52 +13072,56 @@
       </c>
       <c r="AY37" s="43">
         <v>11</v>
       </c>
       <c r="AZ37" s="43">
         <v>15</v>
       </c>
       <c r="BA37" s="82">
         <v>5</v>
       </c>
       <c r="BB37" s="43">
         <v>10</v>
       </c>
       <c r="BC37" s="43">
         <v>13</v>
       </c>
       <c r="BD37" s="43">
         <v>16</v>
       </c>
       <c r="BE37" s="43">
         <v>11</v>
       </c>
       <c r="BF37" s="43">
         <v>16</v>
       </c>
-      <c r="BG37" s="82"/>
-      <c r="BH37" s="82"/>
+      <c r="BG37" s="43">
+        <v>8</v>
+      </c>
+      <c r="BH37" s="43">
+        <v>4</v>
+      </c>
       <c r="BI37" s="82"/>
       <c r="BJ37" s="43"/>
       <c r="BK37" s="43"/>
       <c r="BL37" s="43"/>
       <c r="BM37" s="82"/>
       <c r="BN37" s="43"/>
       <c r="BO37" s="43"/>
       <c r="BP37" s="43"/>
     </row>
     <row r="38" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A38" s="45" t="s">
         <v>32</v>
       </c>
       <c r="N38" s="67">
         <v>9</v>
       </c>
       <c r="O38" s="67">
         <v>6</v>
       </c>
       <c r="P38" s="67">
         <v>12</v>
       </c>
       <c r="Q38" s="67">
         <v>12</v>
       </c>
@@ -12994,52 +13226,56 @@
       </c>
       <c r="AY38" s="43">
         <v>9</v>
       </c>
       <c r="AZ38" s="43">
         <v>13</v>
       </c>
       <c r="BA38" s="82">
         <v>10</v>
       </c>
       <c r="BB38" s="43">
         <v>11</v>
       </c>
       <c r="BC38" s="43">
         <v>10</v>
       </c>
       <c r="BD38" s="43">
         <v>11</v>
       </c>
       <c r="BE38" s="43">
         <v>4</v>
       </c>
       <c r="BF38" s="43">
         <v>8</v>
       </c>
-      <c r="BG38" s="82"/>
-      <c r="BH38" s="82"/>
+      <c r="BG38" s="43">
+        <v>10</v>
+      </c>
+      <c r="BH38" s="43">
+        <v>8</v>
+      </c>
       <c r="BI38" s="82"/>
       <c r="BJ38" s="43"/>
       <c r="BK38" s="43"/>
       <c r="BL38" s="43"/>
       <c r="BM38" s="82"/>
       <c r="BN38" s="43"/>
       <c r="BO38" s="43"/>
       <c r="BP38" s="43"/>
     </row>
     <row r="39" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A39" s="45" t="s">
         <v>33</v>
       </c>
       <c r="N39" s="67">
         <v>21</v>
       </c>
       <c r="O39" s="67">
         <v>13</v>
       </c>
       <c r="P39" s="67">
         <v>9</v>
       </c>
       <c r="Q39" s="67">
         <v>6</v>
       </c>
@@ -13144,52 +13380,56 @@
       </c>
       <c r="AY39" s="43">
         <v>2</v>
       </c>
       <c r="AZ39" s="43">
         <v>8</v>
       </c>
       <c r="BA39" s="82">
         <v>10</v>
       </c>
       <c r="BB39" s="43">
         <v>16</v>
       </c>
       <c r="BC39" s="43">
         <v>6</v>
       </c>
       <c r="BD39" s="43">
         <v>20</v>
       </c>
       <c r="BE39" s="43">
         <v>15</v>
       </c>
       <c r="BF39" s="43">
         <v>11</v>
       </c>
-      <c r="BG39" s="82"/>
-      <c r="BH39" s="82"/>
+      <c r="BG39" s="43">
+        <v>16</v>
+      </c>
+      <c r="BH39" s="43">
+        <v>9</v>
+      </c>
       <c r="BI39" s="82"/>
       <c r="BJ39" s="43"/>
       <c r="BK39" s="43"/>
       <c r="BL39" s="43"/>
       <c r="BM39" s="82"/>
       <c r="BN39" s="43"/>
       <c r="BO39" s="43"/>
       <c r="BP39" s="43"/>
     </row>
     <row r="40" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A40" s="45" t="s">
         <v>34</v>
       </c>
       <c r="N40" s="67">
         <v>31</v>
       </c>
       <c r="O40" s="67">
         <v>14</v>
       </c>
       <c r="P40" s="67">
         <v>32</v>
       </c>
       <c r="Q40" s="67">
         <v>26</v>
       </c>
@@ -13294,52 +13534,56 @@
       </c>
       <c r="AY40" s="43">
         <v>13</v>
       </c>
       <c r="AZ40" s="43">
         <v>31</v>
       </c>
       <c r="BA40" s="82">
         <v>30</v>
       </c>
       <c r="BB40" s="43">
         <v>34</v>
       </c>
       <c r="BC40" s="43">
         <v>35</v>
       </c>
       <c r="BD40" s="43">
         <v>37</v>
       </c>
       <c r="BE40" s="43">
         <v>23</v>
       </c>
       <c r="BF40" s="43">
         <v>30</v>
       </c>
-      <c r="BG40" s="82"/>
-      <c r="BH40" s="82"/>
+      <c r="BG40" s="43">
+        <v>26</v>
+      </c>
+      <c r="BH40" s="43">
+        <v>26</v>
+      </c>
       <c r="BI40" s="82"/>
       <c r="BJ40" s="43"/>
       <c r="BK40" s="43"/>
       <c r="BL40" s="43"/>
       <c r="BM40" s="82"/>
       <c r="BN40" s="43"/>
       <c r="BO40" s="43"/>
       <c r="BP40" s="43"/>
     </row>
     <row r="41" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A41" s="47" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="44"/>
       <c r="C41" s="44"/>
       <c r="D41" s="44"/>
       <c r="E41" s="44"/>
       <c r="F41" s="44"/>
       <c r="G41" s="44"/>
       <c r="H41" s="44"/>
       <c r="I41" s="44"/>
       <c r="J41" s="44"/>
       <c r="K41" s="44"/>
       <c r="L41" s="44"/>
       <c r="M41" s="44"/>
@@ -13456,52 +13700,56 @@
       </c>
       <c r="AY41" s="83">
         <v>4</v>
       </c>
       <c r="AZ41" s="83">
         <v>13</v>
       </c>
       <c r="BA41" s="83">
         <v>7</v>
       </c>
       <c r="BB41" s="83">
         <v>16</v>
       </c>
       <c r="BC41" s="83">
         <v>14</v>
       </c>
       <c r="BD41" s="83">
         <v>8</v>
       </c>
       <c r="BE41" s="83">
         <v>10</v>
       </c>
       <c r="BF41" s="83">
         <v>8</v>
       </c>
-      <c r="BG41" s="83"/>
-      <c r="BH41" s="83"/>
+      <c r="BG41" s="83">
+        <v>8</v>
+      </c>
+      <c r="BH41" s="83">
+        <v>10</v>
+      </c>
       <c r="BI41" s="83"/>
       <c r="BJ41" s="83"/>
       <c r="BK41" s="83"/>
       <c r="BL41" s="83"/>
       <c r="BM41" s="83"/>
       <c r="BN41" s="83"/>
       <c r="BO41" s="83"/>
       <c r="BP41" s="83"/>
     </row>
     <row r="42" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="AG42" s="35"/>
       <c r="AH42" s="35"/>
       <c r="AS42" s="35"/>
       <c r="AT42" s="35"/>
       <c r="BE42" s="35"/>
       <c r="BF42" s="35"/>
     </row>
     <row r="43" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="AG43" s="35"/>
       <c r="AH43" s="35"/>
       <c r="AS43" s="35"/>
       <c r="AT43" s="35"/>
       <c r="BE43" s="35"/>
       <c r="BF43" s="35"/>
     </row>
@@ -13650,74 +13898,74 @@
       <c r="AG62" s="12"/>
       <c r="AH62" s="12"/>
       <c r="AS62" s="12"/>
       <c r="AT62" s="12"/>
       <c r="BE62" s="12"/>
       <c r="BF62" s="12"/>
     </row>
     <row r="63" spans="33:58">
       <c r="AG63" s="12"/>
       <c r="AH63" s="12"/>
       <c r="AS63" s="12"/>
       <c r="AT63" s="12"/>
       <c r="BE63" s="12"/>
       <c r="BF63" s="12"/>
     </row>
     <row r="64" spans="33:58">
       <c r="AG64" s="12"/>
       <c r="AH64" s="12"/>
       <c r="AS64" s="12"/>
       <c r="AT64" s="12"/>
       <c r="BE64" s="12"/>
       <c r="BF64" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BE4:BP4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:AR30"/>
     <mergeCell ref="A2:AH2"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="BE4:BP4"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="A6:AR6"/>
+    <mergeCell ref="A18:AR18"/>
+    <mergeCell ref="A30:AR30"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP64"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AP1" workbookViewId="0">
-      <selection activeCell="BH27" sqref="BH27"/>
+      <selection activeCell="AX45" sqref="AX45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="11"/>
     <col min="33" max="33" width="9.140625" style="11"/>
     <col min="45" max="45" width="9.140625" style="11"/>
     <col min="57" max="57" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="U1" s="38"/>
       <c r="AG1" s="38"/>
       <c r="AS1" s="38"/>
       <c r="BE1" s="38"/>
     </row>
     <row r="2" spans="1:68" s="30" customFormat="1" ht="15.75">
       <c r="A2" s="114" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="114"/>
       <c r="C2" s="114"/>
       <c r="D2" s="114"/>
@@ -14254,52 +14502,56 @@
       </c>
       <c r="AY7" s="84">
         <v>18</v>
       </c>
       <c r="AZ7" s="82">
         <v>4</v>
       </c>
       <c r="BA7" s="82">
         <v>7</v>
       </c>
       <c r="BB7" s="82">
         <v>8</v>
       </c>
       <c r="BC7" s="82">
         <v>2</v>
       </c>
       <c r="BD7" s="82">
         <v>11</v>
       </c>
       <c r="BE7" s="82">
         <v>5</v>
       </c>
       <c r="BF7" s="82">
         <v>13</v>
       </c>
-      <c r="BG7" s="82"/>
-      <c r="BH7" s="82"/>
+      <c r="BG7" s="82">
+        <v>6</v>
+      </c>
+      <c r="BH7" s="82">
+        <v>10</v>
+      </c>
       <c r="BI7" s="82"/>
       <c r="BJ7" s="84"/>
       <c r="BK7" s="84"/>
       <c r="BL7" s="82"/>
       <c r="BM7" s="82"/>
       <c r="BN7" s="82"/>
       <c r="BO7" s="82"/>
       <c r="BP7" s="82"/>
     </row>
     <row r="8" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="45" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
@@ -14414,52 +14666,56 @@
       </c>
       <c r="AY8" s="84">
         <v>8</v>
       </c>
       <c r="AZ8" s="82">
         <v>1</v>
       </c>
       <c r="BA8" s="82">
         <v>3</v>
       </c>
       <c r="BB8" s="82">
         <v>2</v>
       </c>
       <c r="BC8" s="82">
         <v>1</v>
       </c>
       <c r="BD8" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BE8" s="82">
         <v>3</v>
       </c>
       <c r="BF8" s="82">
         <v>5</v>
       </c>
-      <c r="BG8" s="82"/>
-      <c r="BH8" s="82"/>
+      <c r="BG8" s="82">
+        <v>2</v>
+      </c>
+      <c r="BH8" s="82">
+        <v>3</v>
+      </c>
       <c r="BI8" s="82"/>
       <c r="BJ8" s="62"/>
       <c r="BK8" s="84"/>
       <c r="BL8" s="82"/>
       <c r="BM8" s="82"/>
       <c r="BN8" s="82"/>
       <c r="BO8" s="82"/>
       <c r="BP8" s="82"/>
     </row>
     <row r="9" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A9" s="45" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="24"/>
       <c r="C9" s="24"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
@@ -14574,52 +14830,56 @@
       </c>
       <c r="AY9" s="84">
         <v>1</v>
       </c>
       <c r="AZ9" s="82">
         <v>1</v>
       </c>
       <c r="BA9" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB9" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC9" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD9" s="82">
         <v>1</v>
       </c>
       <c r="BE9" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF9" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="BG9" s="62"/>
-      <c r="BH9" s="62"/>
+      <c r="BG9" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH9" s="82">
+        <v>1</v>
+      </c>
       <c r="BI9" s="62"/>
       <c r="BJ9" s="62"/>
       <c r="BK9" s="84"/>
       <c r="BL9" s="82"/>
       <c r="BM9" s="62"/>
       <c r="BN9" s="62"/>
       <c r="BO9" s="62"/>
       <c r="BP9" s="62"/>
     </row>
     <row r="10" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
@@ -14736,52 +14996,56 @@
       </c>
       <c r="AY10" s="62" t="s">
         <v>12</v>
       </c>
       <c r="AZ10" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BA10" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB10" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC10" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD10" s="82">
         <v>1</v>
       </c>
       <c r="BE10" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF10" s="82">
         <v>1</v>
       </c>
-      <c r="BG10" s="62"/>
-      <c r="BH10" s="82"/>
+      <c r="BG10" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH10" s="62" t="s">
+        <v>12</v>
+      </c>
       <c r="BI10" s="82"/>
       <c r="BJ10" s="62"/>
       <c r="BK10" s="62"/>
       <c r="BL10" s="62"/>
       <c r="BM10" s="62"/>
       <c r="BN10" s="62"/>
       <c r="BO10" s="62"/>
       <c r="BP10" s="62"/>
     </row>
     <row r="11" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="45" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
@@ -14898,52 +15162,56 @@
       </c>
       <c r="AY11" s="62" t="s">
         <v>12</v>
       </c>
       <c r="AZ11" s="82">
         <v>1</v>
       </c>
       <c r="BA11" s="82">
         <v>1</v>
       </c>
       <c r="BB11" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC11" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD11" s="82">
         <v>2</v>
       </c>
       <c r="BE11" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF11" s="82">
         <v>1</v>
       </c>
-      <c r="BG11" s="62"/>
-      <c r="BH11" s="82"/>
+      <c r="BG11" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH11" s="82">
+        <v>1</v>
+      </c>
       <c r="BI11" s="62"/>
       <c r="BJ11" s="62"/>
       <c r="BK11" s="62"/>
       <c r="BL11" s="82"/>
       <c r="BM11" s="82"/>
       <c r="BN11" s="62"/>
       <c r="BO11" s="62"/>
       <c r="BP11" s="62"/>
     </row>
     <row r="12" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="45" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
@@ -15058,52 +15326,56 @@
       </c>
       <c r="AY12" s="62" t="s">
         <v>12</v>
       </c>
       <c r="AZ12" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BA12" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB12" s="82">
         <v>1</v>
       </c>
       <c r="BC12" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD12" s="82">
         <v>1</v>
       </c>
       <c r="BE12" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF12" s="82">
         <v>1</v>
       </c>
-      <c r="BG12" s="82"/>
-      <c r="BH12" s="62"/>
+      <c r="BG12" s="82">
+        <v>1</v>
+      </c>
+      <c r="BH12" s="62" t="s">
+        <v>12</v>
+      </c>
       <c r="BI12" s="62"/>
       <c r="BJ12" s="62"/>
       <c r="BK12" s="62"/>
       <c r="BL12" s="62"/>
       <c r="BM12" s="62"/>
       <c r="BN12" s="82"/>
       <c r="BO12" s="62"/>
       <c r="BP12" s="82"/>
     </row>
     <row r="13" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="45" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
@@ -15220,52 +15492,56 @@
       </c>
       <c r="AY13" s="84">
         <v>1</v>
       </c>
       <c r="AZ13" s="82">
         <v>1</v>
       </c>
       <c r="BA13" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB13" s="82">
         <v>2</v>
       </c>
       <c r="BC13" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD13" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BE13" s="82">
         <v>1</v>
       </c>
       <c r="BF13" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="BG13" s="62"/>
-      <c r="BH13" s="62"/>
+      <c r="BG13" s="82">
+        <v>2</v>
+      </c>
+      <c r="BH13" s="82">
+        <v>1</v>
+      </c>
       <c r="BI13" s="62"/>
       <c r="BJ13" s="62"/>
       <c r="BK13" s="84"/>
       <c r="BL13" s="82"/>
       <c r="BM13" s="62"/>
       <c r="BN13" s="82"/>
       <c r="BO13" s="62"/>
       <c r="BP13" s="62"/>
     </row>
     <row r="14" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A14" s="45" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
@@ -15382,52 +15658,56 @@
       </c>
       <c r="AY14" s="84">
         <v>2</v>
       </c>
       <c r="AZ14" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BA14" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB14" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC14" s="82">
         <v>1</v>
       </c>
       <c r="BD14" s="82">
         <v>1</v>
       </c>
       <c r="BE14" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF14" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="BG14" s="62"/>
-      <c r="BH14" s="82"/>
+      <c r="BG14" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH14" s="62" t="s">
+        <v>12</v>
+      </c>
       <c r="BI14" s="82"/>
       <c r="BJ14" s="84"/>
       <c r="BK14" s="84"/>
       <c r="BL14" s="62"/>
       <c r="BM14" s="62"/>
       <c r="BN14" s="62"/>
       <c r="BO14" s="82"/>
       <c r="BP14" s="62"/>
     </row>
     <row r="15" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
@@ -15542,52 +15822,56 @@
       </c>
       <c r="AY15" s="84">
         <v>1</v>
       </c>
       <c r="AZ15" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BA15" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB15" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC15" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD15" s="82">
         <v>1</v>
       </c>
       <c r="BE15" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF15" s="82">
         <v>1</v>
       </c>
-      <c r="BG15" s="62"/>
-      <c r="BH15" s="62"/>
+      <c r="BG15" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH15" s="82">
+        <v>2</v>
+      </c>
       <c r="BI15" s="62"/>
       <c r="BJ15" s="62"/>
       <c r="BK15" s="84"/>
       <c r="BL15" s="62"/>
       <c r="BM15" s="62"/>
       <c r="BN15" s="62"/>
       <c r="BO15" s="62"/>
       <c r="BP15" s="62"/>
     </row>
     <row r="16" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A16" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
@@ -15704,52 +15988,56 @@
       </c>
       <c r="AY16" s="84">
         <v>5</v>
       </c>
       <c r="AZ16" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BA16" s="82">
         <v>3</v>
       </c>
       <c r="BB16" s="82">
         <v>3</v>
       </c>
       <c r="BC16" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD16" s="82">
         <v>4</v>
       </c>
       <c r="BE16" s="82">
         <v>1</v>
       </c>
       <c r="BF16" s="82">
         <v>4</v>
       </c>
-      <c r="BG16" s="62"/>
-      <c r="BH16" s="82"/>
+      <c r="BG16" s="82">
+        <v>1</v>
+      </c>
+      <c r="BH16" s="82">
+        <v>2</v>
+      </c>
       <c r="BI16" s="82"/>
       <c r="BJ16" s="62"/>
       <c r="BK16" s="84"/>
       <c r="BL16" s="62"/>
       <c r="BM16" s="82"/>
       <c r="BN16" s="82"/>
       <c r="BO16" s="62"/>
       <c r="BP16" s="62"/>
     </row>
     <row r="17" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A17" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
@@ -15860,52 +16148,56 @@
       <c r="AX17" s="84">
         <v>1</v>
       </c>
       <c r="AY17" s="84"/>
       <c r="AZ17" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BA17" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB17" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC17" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD17" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BE17" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF17" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="BG17" s="62"/>
-      <c r="BH17" s="62"/>
+      <c r="BG17" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH17" s="62" t="s">
+        <v>12</v>
+      </c>
       <c r="BI17" s="82"/>
       <c r="BJ17" s="84"/>
       <c r="BK17" s="84"/>
       <c r="BL17" s="62"/>
       <c r="BM17" s="62"/>
       <c r="BN17" s="62"/>
       <c r="BO17" s="62"/>
       <c r="BP17" s="62"/>
     </row>
     <row r="18" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A18" s="103" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="103"/>
       <c r="C18" s="103"/>
       <c r="D18" s="103"/>
       <c r="E18" s="103"/>
       <c r="F18" s="103"/>
       <c r="G18" s="103"/>
       <c r="H18" s="103"/>
       <c r="I18" s="103"/>
       <c r="J18" s="103"/>
       <c r="K18" s="103"/>
       <c r="L18" s="103"/>
       <c r="M18" s="103"/>
@@ -16070,52 +16362,56 @@
       </c>
       <c r="AY19" s="84">
         <v>11</v>
       </c>
       <c r="AZ19" s="82">
         <v>2</v>
       </c>
       <c r="BA19" s="82">
         <v>5</v>
       </c>
       <c r="BB19" s="82">
         <v>3</v>
       </c>
       <c r="BC19" s="82">
         <v>1</v>
       </c>
       <c r="BD19" s="82">
         <v>5</v>
       </c>
       <c r="BE19" s="82">
         <v>4</v>
       </c>
       <c r="BF19" s="82">
         <v>7</v>
       </c>
-      <c r="BG19" s="82"/>
-      <c r="BH19" s="82"/>
+      <c r="BG19" s="82">
+        <v>2</v>
+      </c>
+      <c r="BH19" s="82">
+        <v>7</v>
+      </c>
       <c r="BI19" s="82"/>
       <c r="BJ19" s="62"/>
       <c r="BK19" s="84"/>
       <c r="BL19" s="82"/>
       <c r="BM19" s="82"/>
       <c r="BN19" s="82"/>
       <c r="BO19" s="82"/>
       <c r="BP19" s="82"/>
     </row>
     <row r="20" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A20" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
@@ -16230,52 +16526,56 @@
       </c>
       <c r="AY20" s="84">
         <v>7</v>
       </c>
       <c r="AZ20" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BA20" s="82">
         <v>2</v>
       </c>
       <c r="BB20" s="82">
         <v>1</v>
       </c>
       <c r="BC20" s="82">
         <v>1</v>
       </c>
       <c r="BD20" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BE20" s="82">
         <v>3</v>
       </c>
       <c r="BF20" s="82">
         <v>5</v>
       </c>
-      <c r="BG20" s="82"/>
-      <c r="BH20" s="82"/>
+      <c r="BG20" s="82">
+        <v>2</v>
+      </c>
+      <c r="BH20" s="82">
+        <v>2</v>
+      </c>
       <c r="BI20" s="82"/>
       <c r="BJ20" s="62"/>
       <c r="BK20" s="84"/>
       <c r="BL20" s="62"/>
       <c r="BM20" s="82"/>
       <c r="BN20" s="82"/>
       <c r="BO20" s="82"/>
       <c r="BP20" s="82"/>
     </row>
     <row r="21" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A21" s="46" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="28"/>
       <c r="E21" s="28"/>
       <c r="F21" s="28"/>
       <c r="G21" s="29"/>
       <c r="H21" s="29"/>
       <c r="I21" s="28"/>
       <c r="J21" s="29"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="29"/>
@@ -16392,52 +16692,56 @@
       </c>
       <c r="AY21" s="84">
         <v>1</v>
       </c>
       <c r="AZ21" s="82">
         <v>1</v>
       </c>
       <c r="BA21" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB21" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC21" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD21" s="82">
         <v>1</v>
       </c>
       <c r="BE21" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF21" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="BG21" s="62"/>
-      <c r="BH21" s="62"/>
+      <c r="BG21" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH21" s="82">
+        <v>1</v>
+      </c>
       <c r="BI21" s="62"/>
       <c r="BJ21" s="62"/>
       <c r="BK21" s="84"/>
       <c r="BL21" s="82"/>
       <c r="BM21" s="62"/>
       <c r="BN21" s="62"/>
       <c r="BO21" s="62"/>
       <c r="BP21" s="62"/>
     </row>
     <row r="22" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A22" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="28"/>
       <c r="J22" s="29"/>
       <c r="K22" s="29"/>
       <c r="L22" s="29"/>
       <c r="M22" s="29"/>
@@ -16552,52 +16856,56 @@
       </c>
       <c r="AY22" s="62" t="s">
         <v>12</v>
       </c>
       <c r="AZ22" s="82">
         <v>1</v>
       </c>
       <c r="BA22" s="82">
         <v>1</v>
       </c>
       <c r="BB22" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC22" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD22" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BE22" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF22" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="BG22" s="62"/>
-      <c r="BH22" s="62"/>
+      <c r="BG22" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH22" s="82">
+        <v>1</v>
+      </c>
       <c r="BI22" s="62"/>
       <c r="BJ22" s="62"/>
       <c r="BK22" s="62"/>
       <c r="BL22" s="82"/>
       <c r="BM22" s="82"/>
       <c r="BN22" s="62"/>
       <c r="BO22" s="62"/>
       <c r="BP22" s="62"/>
     </row>
     <row r="23" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A23" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="28"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
@@ -16712,52 +17020,56 @@
       <c r="AX23" s="62" t="s">
         <v>12</v>
       </c>
       <c r="AY23" s="62" t="s">
         <v>12</v>
       </c>
       <c r="AZ23" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BA23" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB23" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC23" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD23" s="82">
         <v>1</v>
       </c>
       <c r="BE23" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF23" s="82"/>
-      <c r="BG23" s="62"/>
-      <c r="BH23" s="62"/>
+      <c r="BG23" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH23" s="82">
+        <v>2</v>
+      </c>
       <c r="BI23" s="62"/>
       <c r="BJ23" s="62"/>
       <c r="BK23" s="62"/>
       <c r="BL23" s="62"/>
       <c r="BM23" s="62"/>
       <c r="BN23" s="62"/>
       <c r="BO23" s="62"/>
       <c r="BP23" s="62"/>
     </row>
     <row r="24" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A24" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="28"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29"/>
       <c r="M24" s="29"/>
@@ -16870,52 +17182,56 @@
       </c>
       <c r="AY24" s="84">
         <v>3</v>
       </c>
       <c r="AZ24" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BA24" s="82">
         <v>2</v>
       </c>
       <c r="BB24" s="82">
         <v>2</v>
       </c>
       <c r="BC24" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD24" s="82">
         <v>3</v>
       </c>
       <c r="BE24" s="82">
         <v>1</v>
       </c>
       <c r="BF24" s="82">
         <v>2</v>
       </c>
-      <c r="BG24" s="62"/>
-      <c r="BH24" s="82"/>
+      <c r="BG24" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH24" s="82">
+        <v>1</v>
+      </c>
       <c r="BI24" s="62"/>
       <c r="BJ24" s="62"/>
       <c r="BK24" s="84"/>
       <c r="BL24" s="62"/>
       <c r="BM24" s="82"/>
       <c r="BN24" s="82"/>
       <c r="BO24" s="62"/>
       <c r="BP24" s="62"/>
     </row>
     <row r="25" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A25" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="28"/>
       <c r="E25" s="28"/>
       <c r="F25" s="28"/>
       <c r="G25" s="29"/>
       <c r="H25" s="29"/>
       <c r="I25" s="28"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="29"/>
       <c r="M25" s="29"/>
@@ -17032,52 +17348,56 @@
       </c>
       <c r="AY25" s="62" t="s">
         <v>12</v>
       </c>
       <c r="AZ25" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BA25" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB25" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC25" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD25" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BE25" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF25" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="BG25" s="62"/>
-      <c r="BH25" s="62"/>
+      <c r="BG25" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH25" s="62" t="s">
+        <v>12</v>
+      </c>
       <c r="BI25" s="62"/>
       <c r="BJ25" s="62"/>
       <c r="BK25" s="62"/>
       <c r="BL25" s="62"/>
       <c r="BM25" s="62"/>
       <c r="BN25" s="62"/>
       <c r="BO25" s="62"/>
       <c r="BP25" s="62"/>
     </row>
     <row r="26" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A26" s="104" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="104"/>
       <c r="C26" s="104"/>
       <c r="D26" s="104"/>
       <c r="E26" s="104"/>
       <c r="F26" s="104"/>
       <c r="G26" s="104"/>
       <c r="H26" s="104"/>
       <c r="I26" s="104"/>
       <c r="J26" s="104"/>
       <c r="K26" s="104"/>
       <c r="L26" s="104"/>
       <c r="M26" s="104"/>
@@ -17242,52 +17562,56 @@
       </c>
       <c r="AY27" s="84">
         <v>7</v>
       </c>
       <c r="AZ27" s="82">
         <v>2</v>
       </c>
       <c r="BA27" s="82">
         <v>2</v>
       </c>
       <c r="BB27" s="43">
         <v>5</v>
       </c>
       <c r="BC27" s="43">
         <v>1</v>
       </c>
       <c r="BD27" s="43">
         <v>6</v>
       </c>
       <c r="BE27" s="43">
         <v>1</v>
       </c>
       <c r="BF27" s="43">
         <v>6</v>
       </c>
-      <c r="BG27" s="82"/>
-      <c r="BH27" s="82"/>
+      <c r="BG27" s="43">
+        <v>4</v>
+      </c>
+      <c r="BH27" s="43">
+        <v>3</v>
+      </c>
       <c r="BI27" s="43"/>
       <c r="BJ27" s="95"/>
       <c r="BK27" s="84"/>
       <c r="BL27" s="82"/>
       <c r="BM27" s="82"/>
       <c r="BN27" s="43"/>
       <c r="BO27" s="43"/>
       <c r="BP27" s="43"/>
     </row>
     <row r="28" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A28" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="28"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="29"/>
       <c r="M28" s="29"/>
@@ -17402,52 +17726,56 @@
       </c>
       <c r="AY28" s="84">
         <v>1</v>
       </c>
       <c r="AZ28" s="82">
         <v>1</v>
       </c>
       <c r="BA28" s="82">
         <v>1</v>
       </c>
       <c r="BB28" s="43">
         <v>1</v>
       </c>
       <c r="BC28" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD28" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BE28" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF28" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="BG28" s="62"/>
-      <c r="BH28" s="62"/>
+      <c r="BG28" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH28" s="43">
+        <v>1</v>
+      </c>
       <c r="BI28" s="62"/>
       <c r="BJ28" s="62"/>
       <c r="BK28" s="84"/>
       <c r="BL28" s="82"/>
       <c r="BM28" s="82"/>
       <c r="BN28" s="43"/>
       <c r="BO28" s="70"/>
       <c r="BP28" s="62"/>
     </row>
     <row r="29" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A29" s="45" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="29"/>
       <c r="H29" s="29"/>
       <c r="I29" s="28"/>
       <c r="J29" s="29"/>
       <c r="K29" s="29"/>
       <c r="L29" s="29"/>
       <c r="M29" s="29"/>
@@ -17564,52 +17892,56 @@
       </c>
       <c r="AY29" s="62" t="s">
         <v>12</v>
       </c>
       <c r="AZ29" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BA29" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB29" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BC29" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD29" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BE29" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF29" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="BG29" s="62"/>
-      <c r="BH29" s="62"/>
+      <c r="BG29" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH29" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BI29" s="62"/>
       <c r="BJ29" s="62"/>
       <c r="BK29" s="62"/>
       <c r="BL29" s="62"/>
       <c r="BM29" s="62"/>
       <c r="BN29" s="70"/>
       <c r="BO29" s="70"/>
       <c r="BP29" s="62"/>
     </row>
     <row r="30" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A30" s="46" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="28"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
@@ -17726,52 +18058,56 @@
       </c>
       <c r="AY30" s="62" t="s">
         <v>12</v>
       </c>
       <c r="AZ30" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BA30" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB30" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BC30" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD30" s="43">
         <v>1</v>
       </c>
       <c r="BE30" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF30" s="43">
         <v>1</v>
       </c>
-      <c r="BG30" s="62"/>
-      <c r="BH30" s="82"/>
+      <c r="BG30" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH30" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BI30" s="43"/>
       <c r="BJ30" s="62"/>
       <c r="BK30" s="62"/>
       <c r="BL30" s="62"/>
       <c r="BM30" s="62"/>
       <c r="BN30" s="70"/>
       <c r="BO30" s="70"/>
       <c r="BP30" s="62"/>
     </row>
     <row r="31" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A31" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="29"/>
       <c r="H31" s="29"/>
       <c r="I31" s="28"/>
       <c r="J31" s="29"/>
       <c r="K31" s="29"/>
       <c r="L31" s="29"/>
       <c r="M31" s="29"/>
@@ -17888,52 +18224,56 @@
       </c>
       <c r="AY31" s="62" t="s">
         <v>12</v>
       </c>
       <c r="AZ31" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BA31" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB31" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BC31" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD31" s="43">
         <v>2</v>
       </c>
       <c r="BE31" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF31" s="43">
         <v>1</v>
       </c>
-      <c r="BG31" s="62"/>
-      <c r="BH31" s="82"/>
+      <c r="BG31" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH31" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BI31" s="62"/>
       <c r="BJ31" s="62"/>
       <c r="BK31" s="62"/>
       <c r="BL31" s="62"/>
       <c r="BM31" s="62"/>
       <c r="BN31" s="70"/>
       <c r="BO31" s="70"/>
       <c r="BP31" s="62"/>
     </row>
     <row r="32" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A32" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="28"/>
       <c r="J32" s="29"/>
       <c r="K32" s="29"/>
       <c r="L32" s="29"/>
       <c r="M32" s="29"/>
@@ -18048,52 +18388,56 @@
       </c>
       <c r="AY32" s="62" t="s">
         <v>12</v>
       </c>
       <c r="AZ32" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BA32" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB32" s="43">
         <v>1</v>
       </c>
       <c r="BC32" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD32" s="43">
         <v>1</v>
       </c>
       <c r="BE32" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF32" s="43">
         <v>1</v>
       </c>
-      <c r="BG32" s="82"/>
-      <c r="BH32" s="62"/>
+      <c r="BG32" s="43">
+        <v>1</v>
+      </c>
+      <c r="BH32" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BI32" s="62"/>
       <c r="BJ32" s="62"/>
       <c r="BK32" s="62"/>
       <c r="BL32" s="62"/>
       <c r="BM32" s="62"/>
       <c r="BN32" s="43"/>
       <c r="BO32" s="70"/>
       <c r="BP32" s="43"/>
     </row>
     <row r="33" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A33" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="29"/>
       <c r="H33" s="29"/>
       <c r="I33" s="28"/>
       <c r="J33" s="29"/>
       <c r="K33" s="29"/>
       <c r="L33" s="29"/>
       <c r="M33" s="29"/>
@@ -18210,52 +18554,56 @@
       </c>
       <c r="AY33" s="84">
         <v>1</v>
       </c>
       <c r="AZ33" s="82">
         <v>1</v>
       </c>
       <c r="BA33" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB33" s="43">
         <v>2</v>
       </c>
       <c r="BC33" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD33" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BE33" s="43">
         <v>1</v>
       </c>
       <c r="BF33" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="BG33" s="62"/>
-      <c r="BH33" s="62"/>
+      <c r="BG33" s="43">
+        <v>2</v>
+      </c>
+      <c r="BH33" s="43">
+        <v>1</v>
+      </c>
       <c r="BI33" s="62"/>
       <c r="BJ33" s="62"/>
       <c r="BK33" s="84"/>
       <c r="BL33" s="82"/>
       <c r="BM33" s="62"/>
       <c r="BN33" s="43"/>
       <c r="BO33" s="70"/>
       <c r="BP33" s="70"/>
     </row>
     <row r="34" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A34" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="23"/>
       <c r="C34" s="23"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="23"/>
       <c r="I34" s="23"/>
       <c r="J34" s="23"/>
       <c r="K34" s="23"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
@@ -18372,52 +18720,56 @@
       </c>
       <c r="AY34" s="84">
         <v>2</v>
       </c>
       <c r="AZ34" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BA34" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB34" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BC34" s="43">
         <v>1</v>
       </c>
       <c r="BD34" s="43">
         <v>1</v>
       </c>
       <c r="BE34" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF34" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="BG34" s="62"/>
-      <c r="BH34" s="82"/>
+      <c r="BG34" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH34" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BI34" s="43"/>
       <c r="BJ34" s="95"/>
       <c r="BK34" s="84"/>
       <c r="BL34" s="70"/>
       <c r="BM34" s="62"/>
       <c r="BN34" s="70"/>
       <c r="BO34" s="43"/>
       <c r="BP34" s="70"/>
     </row>
     <row r="35" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A35" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="29"/>
       <c r="H35" s="29"/>
       <c r="I35" s="28"/>
       <c r="J35" s="29"/>
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
@@ -18534,52 +18886,56 @@
       </c>
       <c r="AY35" s="84">
         <v>1</v>
       </c>
       <c r="AZ35" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BA35" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB35" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BC35" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD35" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BE35" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF35" s="43">
         <v>1</v>
       </c>
-      <c r="BG35" s="62"/>
-      <c r="BH35" s="62"/>
+      <c r="BG35" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH35" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BI35" s="62"/>
       <c r="BJ35" s="62"/>
       <c r="BK35" s="84"/>
       <c r="BL35" s="70"/>
       <c r="BM35" s="62"/>
       <c r="BN35" s="70"/>
       <c r="BO35" s="70"/>
       <c r="BP35" s="70"/>
     </row>
     <row r="36" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A36" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="28"/>
       <c r="E36" s="28"/>
       <c r="F36" s="28"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="28"/>
       <c r="J36" s="29"/>
       <c r="K36" s="29"/>
       <c r="L36" s="29"/>
       <c r="M36" s="29"/>
@@ -18696,52 +19052,56 @@
       </c>
       <c r="AY36" s="84">
         <v>2</v>
       </c>
       <c r="AZ36" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BA36" s="82">
         <v>1</v>
       </c>
       <c r="BB36" s="43">
         <v>1</v>
       </c>
       <c r="BC36" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD36" s="43">
         <v>1</v>
       </c>
       <c r="BE36" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF36" s="43">
         <v>2</v>
       </c>
-      <c r="BG36" s="62"/>
-      <c r="BH36" s="82"/>
+      <c r="BG36" s="43">
+        <v>1</v>
+      </c>
+      <c r="BH36" s="43">
+        <v>1</v>
+      </c>
       <c r="BI36" s="43"/>
       <c r="BJ36" s="62"/>
       <c r="BK36" s="84"/>
       <c r="BL36" s="70"/>
       <c r="BM36" s="82"/>
       <c r="BN36" s="43"/>
       <c r="BO36" s="70"/>
       <c r="BP36" s="70"/>
     </row>
     <row r="37" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A37" s="47" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="31"/>
       <c r="C37" s="31"/>
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="32"/>
       <c r="H37" s="32"/>
       <c r="I37" s="31"/>
       <c r="J37" s="32"/>
       <c r="K37" s="32"/>
       <c r="L37" s="32"/>
       <c r="M37" s="32"/>
@@ -18856,52 +19216,56 @@
       </c>
       <c r="AY37" s="75" t="s">
         <v>12</v>
       </c>
       <c r="AZ37" s="75" t="s">
         <v>12</v>
       </c>
       <c r="BA37" s="75" t="s">
         <v>12</v>
       </c>
       <c r="BB37" s="75" t="s">
         <v>12</v>
       </c>
       <c r="BC37" s="75" t="s">
         <v>12</v>
       </c>
       <c r="BD37" s="75" t="s">
         <v>12</v>
       </c>
       <c r="BE37" s="75" t="s">
         <v>12</v>
       </c>
       <c r="BF37" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="BG37" s="75"/>
-      <c r="BH37" s="75"/>
+      <c r="BG37" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH37" s="75" t="s">
+        <v>12</v>
+      </c>
       <c r="BI37" s="75"/>
       <c r="BJ37" s="85"/>
       <c r="BK37" s="75"/>
       <c r="BL37" s="75"/>
       <c r="BM37" s="75"/>
       <c r="BN37" s="75"/>
       <c r="BO37" s="75"/>
       <c r="BP37" s="75"/>
     </row>
     <row r="38" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A38" s="33"/>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="28"/>
       <c r="E38" s="28"/>
       <c r="F38" s="28"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="28"/>
       <c r="J38" s="29"/>
       <c r="K38" s="29"/>
       <c r="L38" s="29"/>
       <c r="M38" s="29"/>
       <c r="N38" s="27"/>
       <c r="O38" s="27"/>
@@ -19130,61 +19494,61 @@
       <c r="AG62" s="12"/>
       <c r="AH62" s="12"/>
       <c r="AS62" s="12"/>
       <c r="AT62" s="12"/>
       <c r="BE62" s="12"/>
       <c r="BF62" s="12"/>
     </row>
     <row r="63" spans="33:58">
       <c r="AG63" s="12"/>
       <c r="AH63" s="12"/>
       <c r="AS63" s="12"/>
       <c r="AT63" s="12"/>
       <c r="BE63" s="12"/>
       <c r="BF63" s="12"/>
     </row>
     <row r="64" spans="33:58">
       <c r="AG64" s="12"/>
       <c r="AH64" s="12"/>
       <c r="AS64" s="12"/>
       <c r="AT64" s="12"/>
       <c r="BE64" s="12"/>
       <c r="BF64" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BE4:BP4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:AR6"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="BE4:BP4"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="A18:AR18"/>
+    <mergeCell ref="A26:AR26"/>
+    <mergeCell ref="A6:AR6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Қайтыс болғандар саны</vt:lpstr>
       <vt:lpstr>Жынысы бойынша қайтыс болғандар</vt:lpstr>