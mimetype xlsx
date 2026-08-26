--- v1 (2026-06-24)
+++ v2 (2026-08-26)
@@ -4,69 +4,69 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-180" yWindow="-135" windowWidth="24240" windowHeight="7185" tabRatio="846" activeTab="2"/>
+    <workbookView xWindow="-180" yWindow="-135" windowWidth="24240" windowHeight="7185" tabRatio="846"/>
   </bookViews>
   <sheets>
     <sheet name="Қайтыс болғандар саны" sheetId="1" r:id="rId1"/>
     <sheet name="Жынысы бойынша қайтыс болғандар" sheetId="5" r:id="rId2"/>
     <sheet name=" 1 жасқа дейінгі нәрестелер" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N7" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1101" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1136" uniqueCount="47">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -677,97 +677,97 @@
     </xf>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1047,233 +1047,233 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP65"/>
   <sheetViews>
-    <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BK30" sqref="BK30"/>
+    <sheetView tabSelected="1" topLeftCell="AN1" workbookViewId="0">
+      <selection activeCell="BH43" sqref="BH43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="11"/>
     <col min="33" max="33" width="9.140625" style="11"/>
     <col min="45" max="45" width="9.140625" style="11"/>
     <col min="57" max="57" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A1" s="37"/>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
       <c r="I1" s="37"/>
       <c r="J1" s="37"/>
       <c r="K1" s="37"/>
       <c r="L1" s="37"/>
       <c r="M1" s="37"/>
       <c r="U1" s="38"/>
       <c r="AG1" s="38"/>
       <c r="AS1" s="38"/>
       <c r="BE1" s="38"/>
     </row>
     <row r="2" spans="1:68" s="30" customFormat="1" ht="12.75">
-      <c r="A2" s="105" t="s">
+      <c r="A2" s="99" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="105"/>
-[...31 lines deleted...]
-      <c r="AH2" s="105"/>
+      <c r="B2" s="99"/>
+      <c r="C2" s="99"/>
+      <c r="D2" s="99"/>
+      <c r="E2" s="99"/>
+      <c r="F2" s="99"/>
+      <c r="G2" s="99"/>
+      <c r="H2" s="99"/>
+      <c r="I2" s="99"/>
+      <c r="J2" s="99"/>
+      <c r="K2" s="99"/>
+      <c r="L2" s="99"/>
+      <c r="M2" s="99"/>
+      <c r="N2" s="99"/>
+      <c r="O2" s="99"/>
+      <c r="P2" s="99"/>
+      <c r="Q2" s="99"/>
+      <c r="R2" s="99"/>
+      <c r="S2" s="99"/>
+      <c r="T2" s="99"/>
+      <c r="U2" s="99"/>
+      <c r="V2" s="99"/>
+      <c r="W2" s="99"/>
+      <c r="X2" s="99"/>
+      <c r="Y2" s="99"/>
+      <c r="Z2" s="99"/>
+      <c r="AA2" s="99"/>
+      <c r="AB2" s="99"/>
+      <c r="AC2" s="99"/>
+      <c r="AD2" s="99"/>
+      <c r="AE2" s="99"/>
+      <c r="AF2" s="99"/>
+      <c r="AG2" s="99"/>
+      <c r="AH2" s="99"/>
     </row>
     <row r="3" spans="1:68" s="14" customFormat="1" ht="11.25">
       <c r="N3" s="39"/>
       <c r="O3" s="39"/>
       <c r="P3" s="39"/>
       <c r="Q3" s="39"/>
       <c r="R3" s="39"/>
       <c r="S3" s="15"/>
       <c r="T3" s="15"/>
       <c r="X3" s="39"/>
       <c r="Y3" s="39"/>
       <c r="Z3" s="39"/>
       <c r="AD3" s="39"/>
       <c r="AE3" s="39"/>
       <c r="AF3" s="39"/>
       <c r="AG3" s="86"/>
       <c r="AH3" s="86"/>
       <c r="AJ3" s="86"/>
       <c r="AR3" s="41"/>
       <c r="AS3" s="86"/>
       <c r="AT3" s="86"/>
       <c r="AV3" s="86"/>
       <c r="BD3" s="41"/>
       <c r="BE3" s="86"/>
       <c r="BF3" s="86"/>
       <c r="BH3" s="86"/>
       <c r="BP3" s="41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="30" customFormat="1" ht="11.25">
-      <c r="A4" s="106"/>
-      <c r="B4" s="108">
+      <c r="A4" s="100"/>
+      <c r="B4" s="102">
         <v>2021</v>
       </c>
-      <c r="C4" s="109"/>
-[...10 lines deleted...]
-      <c r="N4" s="110">
+      <c r="C4" s="103"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="104">
         <v>2022</v>
       </c>
-      <c r="O4" s="110"/>
-[...5 lines deleted...]
-      <c r="U4" s="111">
+      <c r="O4" s="104"/>
+      <c r="P4" s="104"/>
+      <c r="Q4" s="104"/>
+      <c r="R4" s="104"/>
+      <c r="S4" s="104"/>
+      <c r="T4" s="104"/>
+      <c r="U4" s="105">
         <v>2023</v>
       </c>
-      <c r="V4" s="112"/>
-[...4 lines deleted...]
-      <c r="AA4" s="112"/>
+      <c r="V4" s="106"/>
+      <c r="W4" s="106"/>
+      <c r="X4" s="106"/>
+      <c r="Y4" s="106"/>
+      <c r="Z4" s="106"/>
+      <c r="AA4" s="106"/>
       <c r="AB4" s="40"/>
       <c r="AC4" s="40"/>
-      <c r="AG4" s="99">
+      <c r="AG4" s="107">
         <v>2024</v>
       </c>
-      <c r="AH4" s="100"/>
-[...10 lines deleted...]
-      <c r="AS4" s="99">
+      <c r="AH4" s="108"/>
+      <c r="AI4" s="108"/>
+      <c r="AJ4" s="108"/>
+      <c r="AK4" s="108"/>
+      <c r="AL4" s="108"/>
+      <c r="AM4" s="108"/>
+      <c r="AN4" s="108"/>
+      <c r="AO4" s="108"/>
+      <c r="AP4" s="108"/>
+      <c r="AQ4" s="108"/>
+      <c r="AR4" s="109"/>
+      <c r="AS4" s="107">
         <v>2025</v>
       </c>
-      <c r="AT4" s="100"/>
-[...10 lines deleted...]
-      <c r="BE4" s="99">
+      <c r="AT4" s="108"/>
+      <c r="AU4" s="108"/>
+      <c r="AV4" s="108"/>
+      <c r="AW4" s="108"/>
+      <c r="AX4" s="108"/>
+      <c r="AY4" s="108"/>
+      <c r="AZ4" s="108"/>
+      <c r="BA4" s="108"/>
+      <c r="BB4" s="108"/>
+      <c r="BC4" s="108"/>
+      <c r="BD4" s="109"/>
+      <c r="BE4" s="107">
         <v>2026</v>
       </c>
-      <c r="BF4" s="100"/>
-[...9 lines deleted...]
-      <c r="BP4" s="101"/>
+      <c r="BF4" s="108"/>
+      <c r="BG4" s="108"/>
+      <c r="BH4" s="108"/>
+      <c r="BI4" s="108"/>
+      <c r="BJ4" s="108"/>
+      <c r="BK4" s="108"/>
+      <c r="BL4" s="108"/>
+      <c r="BM4" s="108"/>
+      <c r="BN4" s="108"/>
+      <c r="BO4" s="108"/>
+      <c r="BP4" s="109"/>
     </row>
     <row r="5" spans="1:68" s="30" customFormat="1" ht="11.25">
-      <c r="A5" s="107"/>
+      <c r="A5" s="101"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="48" t="s">
@@ -1433,120 +1433,120 @@
         <v>46</v>
       </c>
       <c r="BJ5" s="96" t="s">
         <v>16</v>
       </c>
       <c r="BK5" s="96" t="s">
         <v>17</v>
       </c>
       <c r="BL5" s="96" t="s">
         <v>18</v>
       </c>
       <c r="BM5" s="96" t="s">
         <v>19</v>
       </c>
       <c r="BN5" s="97" t="s">
         <v>20</v>
       </c>
       <c r="BO5" s="97" t="s">
         <v>21</v>
       </c>
       <c r="BP5" s="98" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:68" s="30" customFormat="1" ht="11.25">
-      <c r="A6" s="102" t="s">
+      <c r="A6" s="110" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="102"/>
-[...65 lines deleted...]
-      <c r="BP6" s="102"/>
+      <c r="B6" s="110"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="110"/>
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="110"/>
+      <c r="I6" s="110"/>
+      <c r="J6" s="110"/>
+      <c r="K6" s="110"/>
+      <c r="L6" s="110"/>
+      <c r="M6" s="110"/>
+      <c r="N6" s="110"/>
+      <c r="O6" s="110"/>
+      <c r="P6" s="110"/>
+      <c r="Q6" s="110"/>
+      <c r="R6" s="110"/>
+      <c r="S6" s="110"/>
+      <c r="T6" s="110"/>
+      <c r="U6" s="110"/>
+      <c r="V6" s="110"/>
+      <c r="W6" s="110"/>
+      <c r="X6" s="110"/>
+      <c r="Y6" s="110"/>
+      <c r="Z6" s="110"/>
+      <c r="AA6" s="110"/>
+      <c r="AB6" s="110"/>
+      <c r="AC6" s="110"/>
+      <c r="AD6" s="110"/>
+      <c r="AE6" s="110"/>
+      <c r="AF6" s="110"/>
+      <c r="AG6" s="110"/>
+      <c r="AH6" s="110"/>
+      <c r="AI6" s="110"/>
+      <c r="AJ6" s="110"/>
+      <c r="AK6" s="110"/>
+      <c r="AL6" s="110"/>
+      <c r="AM6" s="110"/>
+      <c r="AN6" s="110"/>
+      <c r="AO6" s="110"/>
+      <c r="AP6" s="110"/>
+      <c r="AQ6" s="110"/>
+      <c r="AR6" s="110"/>
+      <c r="AS6" s="110"/>
+      <c r="AT6" s="110"/>
+      <c r="AU6" s="110"/>
+      <c r="AV6" s="110"/>
+      <c r="AW6" s="110"/>
+      <c r="AX6" s="110"/>
+      <c r="AY6" s="110"/>
+      <c r="AZ6" s="110"/>
+      <c r="BA6" s="110"/>
+      <c r="BB6" s="110"/>
+      <c r="BC6" s="110"/>
+      <c r="BD6" s="110"/>
+      <c r="BE6" s="110"/>
+      <c r="BF6" s="110"/>
+      <c r="BG6" s="110"/>
+      <c r="BH6" s="110"/>
+      <c r="BI6" s="110"/>
+      <c r="BJ6" s="110"/>
+      <c r="BK6" s="110"/>
+      <c r="BL6" s="110"/>
+      <c r="BM6" s="110"/>
+      <c r="BN6" s="110"/>
+      <c r="BO6" s="110"/>
+      <c r="BP6" s="110"/>
     </row>
     <row r="7" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A7" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
       <c r="F7" s="23"/>
       <c r="G7" s="23"/>
       <c r="H7" s="24"/>
       <c r="I7" s="23"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
       <c r="N7" s="58">
         <v>412</v>
       </c>
       <c r="O7" s="59">
         <v>393</v>
       </c>
       <c r="P7" s="59">
         <v>439</v>
@@ -1661,52 +1661,56 @@
       </c>
       <c r="BA7" s="82">
         <v>395</v>
       </c>
       <c r="BB7" s="43">
         <v>422</v>
       </c>
       <c r="BC7" s="43">
         <v>420</v>
       </c>
       <c r="BD7" s="82">
         <v>494</v>
       </c>
       <c r="BE7" s="82">
         <v>369</v>
       </c>
       <c r="BF7" s="82">
         <v>347</v>
       </c>
       <c r="BG7" s="82">
         <v>424</v>
       </c>
       <c r="BH7" s="82">
         <v>401</v>
       </c>
-      <c r="BI7" s="90"/>
-      <c r="BJ7" s="82"/>
+      <c r="BI7" s="43">
+        <v>385</v>
+      </c>
+      <c r="BJ7" s="43">
+        <v>455</v>
+      </c>
       <c r="BK7" s="82"/>
       <c r="BL7" s="82"/>
       <c r="BM7" s="82"/>
       <c r="BN7" s="43"/>
       <c r="BO7" s="43"/>
       <c r="BP7" s="82"/>
     </row>
     <row r="8" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
       <c r="F8" s="23"/>
       <c r="G8" s="23"/>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
       <c r="N8" s="63">
         <v>97</v>
@@ -1827,52 +1831,56 @@
       </c>
       <c r="BA8" s="82">
         <v>107</v>
       </c>
       <c r="BB8" s="43">
         <v>112</v>
       </c>
       <c r="BC8" s="43">
         <v>136</v>
       </c>
       <c r="BD8" s="82">
         <v>142</v>
       </c>
       <c r="BE8" s="82">
         <v>125</v>
       </c>
       <c r="BF8" s="82">
         <v>94</v>
       </c>
       <c r="BG8" s="82">
         <v>124</v>
       </c>
       <c r="BH8" s="82">
         <v>116</v>
       </c>
-      <c r="BI8" s="90"/>
-      <c r="BJ8" s="82"/>
+      <c r="BI8" s="43">
+        <v>122</v>
+      </c>
+      <c r="BJ8" s="43">
+        <v>130</v>
+      </c>
       <c r="BK8" s="82"/>
       <c r="BL8" s="82"/>
       <c r="BM8" s="82"/>
       <c r="BN8" s="43"/>
       <c r="BO8" s="43"/>
       <c r="BP8" s="82"/>
     </row>
     <row r="9" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A9" s="46" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="24"/>
       <c r="I9" s="23"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
       <c r="N9" s="63">
         <v>21</v>
@@ -1993,52 +2001,56 @@
       </c>
       <c r="BA9" s="82">
         <v>27</v>
       </c>
       <c r="BB9" s="43">
         <v>30</v>
       </c>
       <c r="BC9" s="43">
         <v>21</v>
       </c>
       <c r="BD9" s="82">
         <v>41</v>
       </c>
       <c r="BE9" s="82">
         <v>24</v>
       </c>
       <c r="BF9" s="82">
         <v>25</v>
       </c>
       <c r="BG9" s="82">
         <v>28</v>
       </c>
       <c r="BH9" s="82">
         <v>29</v>
       </c>
-      <c r="BI9" s="90"/>
-      <c r="BJ9" s="82"/>
+      <c r="BI9" s="43">
+        <v>21</v>
+      </c>
+      <c r="BJ9" s="43">
+        <v>35</v>
+      </c>
       <c r="BK9" s="82"/>
       <c r="BL9" s="82"/>
       <c r="BM9" s="82"/>
       <c r="BN9" s="43"/>
       <c r="BO9" s="43"/>
       <c r="BP9" s="82"/>
     </row>
     <row r="10" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="46" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="24"/>
       <c r="I10" s="23"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
       <c r="N10" s="63">
         <v>26</v>
@@ -2159,52 +2171,56 @@
       </c>
       <c r="BA10" s="82">
         <v>16</v>
       </c>
       <c r="BB10" s="43">
         <v>21</v>
       </c>
       <c r="BC10" s="43">
         <v>23</v>
       </c>
       <c r="BD10" s="82">
         <v>18</v>
       </c>
       <c r="BE10" s="82">
         <v>18</v>
       </c>
       <c r="BF10" s="82">
         <v>11</v>
       </c>
       <c r="BG10" s="82">
         <v>16</v>
       </c>
       <c r="BH10" s="82">
         <v>19</v>
       </c>
-      <c r="BI10" s="90"/>
-      <c r="BJ10" s="82"/>
+      <c r="BI10" s="43">
+        <v>18</v>
+      </c>
+      <c r="BJ10" s="43">
+        <v>29</v>
+      </c>
       <c r="BK10" s="82"/>
       <c r="BL10" s="82"/>
       <c r="BM10" s="82"/>
       <c r="BN10" s="43"/>
       <c r="BO10" s="43"/>
       <c r="BP10" s="82"/>
     </row>
     <row r="11" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="24"/>
       <c r="I11" s="23"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
       <c r="N11" s="63">
         <v>56</v>
@@ -2325,52 +2341,56 @@
       </c>
       <c r="BA11" s="82">
         <v>43</v>
       </c>
       <c r="BB11" s="43">
         <v>41</v>
       </c>
       <c r="BC11" s="43">
         <v>31</v>
       </c>
       <c r="BD11" s="82">
         <v>43</v>
       </c>
       <c r="BE11" s="82">
         <v>34</v>
       </c>
       <c r="BF11" s="82">
         <v>34</v>
       </c>
       <c r="BG11" s="82">
         <v>51</v>
       </c>
       <c r="BH11" s="82">
         <v>31</v>
       </c>
-      <c r="BI11" s="90"/>
-      <c r="BJ11" s="82"/>
+      <c r="BI11" s="43">
+        <v>37</v>
+      </c>
+      <c r="BJ11" s="43">
+        <v>33</v>
+      </c>
       <c r="BK11" s="82"/>
       <c r="BL11" s="82"/>
       <c r="BM11" s="82"/>
       <c r="BN11" s="43"/>
       <c r="BO11" s="43"/>
       <c r="BP11" s="82"/>
     </row>
     <row r="12" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="24"/>
       <c r="I12" s="23"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
       <c r="N12" s="63">
         <v>32</v>
@@ -2491,52 +2511,56 @@
       </c>
       <c r="BA12" s="82">
         <v>34</v>
       </c>
       <c r="BB12" s="43">
         <v>38</v>
       </c>
       <c r="BC12" s="43">
         <v>29</v>
       </c>
       <c r="BD12" s="82">
         <v>36</v>
       </c>
       <c r="BE12" s="82">
         <v>27</v>
       </c>
       <c r="BF12" s="82">
         <v>32</v>
       </c>
       <c r="BG12" s="82">
         <v>39</v>
       </c>
       <c r="BH12" s="82">
         <v>45</v>
       </c>
-      <c r="BI12" s="90"/>
-      <c r="BJ12" s="82"/>
+      <c r="BI12" s="43">
+        <v>25</v>
+      </c>
+      <c r="BJ12" s="43">
+        <v>39</v>
+      </c>
       <c r="BK12" s="82"/>
       <c r="BL12" s="82"/>
       <c r="BM12" s="82"/>
       <c r="BN12" s="43"/>
       <c r="BO12" s="43"/>
       <c r="BP12" s="82"/>
     </row>
     <row r="13" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="24"/>
       <c r="I13" s="23"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="65">
         <v>27</v>
@@ -2657,52 +2681,56 @@
       </c>
       <c r="BA13" s="82">
         <v>25</v>
       </c>
       <c r="BB13" s="43">
         <v>22</v>
       </c>
       <c r="BC13" s="43">
         <v>28</v>
       </c>
       <c r="BD13" s="82">
         <v>34</v>
       </c>
       <c r="BE13" s="82">
         <v>24</v>
       </c>
       <c r="BF13" s="82">
         <v>34</v>
       </c>
       <c r="BG13" s="82">
         <v>24</v>
       </c>
       <c r="BH13" s="82">
         <v>23</v>
       </c>
-      <c r="BI13" s="90"/>
-      <c r="BJ13" s="82"/>
+      <c r="BI13" s="43">
+        <v>22</v>
+      </c>
+      <c r="BJ13" s="43">
+        <v>24</v>
+      </c>
       <c r="BK13" s="82"/>
       <c r="BL13" s="82"/>
       <c r="BM13" s="82"/>
       <c r="BN13" s="43"/>
       <c r="BO13" s="43"/>
       <c r="BP13" s="82"/>
     </row>
     <row r="14" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A14" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="24"/>
       <c r="I14" s="23"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="65">
         <v>18</v>
@@ -2823,52 +2851,56 @@
       </c>
       <c r="BA14" s="82">
         <v>22</v>
       </c>
       <c r="BB14" s="43">
         <v>21</v>
       </c>
       <c r="BC14" s="43">
         <v>27</v>
       </c>
       <c r="BD14" s="82">
         <v>30</v>
       </c>
       <c r="BE14" s="82">
         <v>15</v>
       </c>
       <c r="BF14" s="82">
         <v>16</v>
       </c>
       <c r="BG14" s="82">
         <v>18</v>
       </c>
       <c r="BH14" s="82">
         <v>20</v>
       </c>
-      <c r="BI14" s="90"/>
-      <c r="BJ14" s="82"/>
+      <c r="BI14" s="43">
+        <v>21</v>
+      </c>
+      <c r="BJ14" s="43">
+        <v>25</v>
+      </c>
       <c r="BK14" s="82"/>
       <c r="BL14" s="82"/>
       <c r="BM14" s="82"/>
       <c r="BN14" s="43"/>
       <c r="BO14" s="43"/>
       <c r="BP14" s="82"/>
     </row>
     <row r="15" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
       <c r="J15" s="23"/>
       <c r="K15" s="23"/>
       <c r="L15" s="23"/>
       <c r="M15" s="23"/>
       <c r="N15" s="65">
         <v>38</v>
@@ -2989,52 +3021,56 @@
       </c>
       <c r="BA15" s="82">
         <v>30</v>
       </c>
       <c r="BB15" s="43">
         <v>31</v>
       </c>
       <c r="BC15" s="43">
         <v>28</v>
       </c>
       <c r="BD15" s="82">
         <v>42</v>
       </c>
       <c r="BE15" s="82">
         <v>33</v>
       </c>
       <c r="BF15" s="82">
         <v>20</v>
       </c>
       <c r="BG15" s="82">
         <v>40</v>
       </c>
       <c r="BH15" s="82">
         <v>25</v>
       </c>
-      <c r="BI15" s="90"/>
-      <c r="BJ15" s="82"/>
+      <c r="BI15" s="43">
+        <v>27</v>
+      </c>
+      <c r="BJ15" s="43">
+        <v>45</v>
+      </c>
       <c r="BK15" s="82"/>
       <c r="BL15" s="82"/>
       <c r="BM15" s="82"/>
       <c r="BN15" s="43"/>
       <c r="BO15" s="43"/>
       <c r="BP15" s="82"/>
     </row>
     <row r="16" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A16" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="24"/>
       <c r="I16" s="23"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="65">
         <v>67</v>
@@ -3155,52 +3191,56 @@
       </c>
       <c r="BA16" s="82">
         <v>64</v>
       </c>
       <c r="BB16" s="43">
         <v>63</v>
       </c>
       <c r="BC16" s="43">
         <v>67</v>
       </c>
       <c r="BD16" s="82">
         <v>88</v>
       </c>
       <c r="BE16" s="82">
         <v>48</v>
       </c>
       <c r="BF16" s="82">
         <v>63</v>
       </c>
       <c r="BG16" s="82">
         <v>59</v>
       </c>
       <c r="BH16" s="82">
         <v>68</v>
       </c>
-      <c r="BI16" s="90"/>
-      <c r="BJ16" s="82"/>
+      <c r="BI16" s="43">
+        <v>63</v>
+      </c>
+      <c r="BJ16" s="43">
+        <v>68</v>
+      </c>
       <c r="BK16" s="82"/>
       <c r="BL16" s="82"/>
       <c r="BM16" s="82"/>
       <c r="BN16" s="43"/>
       <c r="BO16" s="43"/>
       <c r="BP16" s="82"/>
     </row>
     <row r="17" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A17" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="65">
         <v>30</v>
@@ -3321,130 +3361,134 @@
       </c>
       <c r="BA17" s="82">
         <v>27</v>
       </c>
       <c r="BB17" s="43">
         <v>43</v>
       </c>
       <c r="BC17" s="43">
         <v>30</v>
       </c>
       <c r="BD17" s="82">
         <v>20</v>
       </c>
       <c r="BE17" s="82">
         <v>21</v>
       </c>
       <c r="BF17" s="82">
         <v>18</v>
       </c>
       <c r="BG17" s="82">
         <v>25</v>
       </c>
       <c r="BH17" s="82">
         <v>25</v>
       </c>
-      <c r="BI17" s="90"/>
-      <c r="BJ17" s="82"/>
+      <c r="BI17" s="43">
+        <v>29</v>
+      </c>
+      <c r="BJ17" s="43">
+        <v>27</v>
+      </c>
       <c r="BK17" s="82"/>
       <c r="BL17" s="82"/>
       <c r="BM17" s="82"/>
       <c r="BN17" s="43"/>
       <c r="BO17" s="43"/>
       <c r="BP17" s="82"/>
     </row>
     <row r="18" spans="1:68" s="30" customFormat="1" ht="11.25">
-      <c r="A18" s="103" t="s">
+      <c r="A18" s="111" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="103"/>
-[...65 lines deleted...]
-      <c r="BP18" s="103"/>
+      <c r="B18" s="111"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="111"/>
+      <c r="H18" s="111"/>
+      <c r="I18" s="111"/>
+      <c r="J18" s="111"/>
+      <c r="K18" s="111"/>
+      <c r="L18" s="111"/>
+      <c r="M18" s="111"/>
+      <c r="N18" s="111"/>
+      <c r="O18" s="111"/>
+      <c r="P18" s="111"/>
+      <c r="Q18" s="111"/>
+      <c r="R18" s="111"/>
+      <c r="S18" s="111"/>
+      <c r="T18" s="111"/>
+      <c r="U18" s="111"/>
+      <c r="V18" s="111"/>
+      <c r="W18" s="111"/>
+      <c r="X18" s="111"/>
+      <c r="Y18" s="111"/>
+      <c r="Z18" s="111"/>
+      <c r="AA18" s="111"/>
+      <c r="AB18" s="111"/>
+      <c r="AC18" s="111"/>
+      <c r="AD18" s="111"/>
+      <c r="AE18" s="111"/>
+      <c r="AF18" s="111"/>
+      <c r="AG18" s="111"/>
+      <c r="AH18" s="111"/>
+      <c r="AI18" s="111"/>
+      <c r="AJ18" s="111"/>
+      <c r="AK18" s="111"/>
+      <c r="AL18" s="111"/>
+      <c r="AM18" s="111"/>
+      <c r="AN18" s="111"/>
+      <c r="AO18" s="111"/>
+      <c r="AP18" s="111"/>
+      <c r="AQ18" s="111"/>
+      <c r="AR18" s="111"/>
+      <c r="AS18" s="111"/>
+      <c r="AT18" s="111"/>
+      <c r="AU18" s="111"/>
+      <c r="AV18" s="111"/>
+      <c r="AW18" s="111"/>
+      <c r="AX18" s="111"/>
+      <c r="AY18" s="111"/>
+      <c r="AZ18" s="111"/>
+      <c r="BA18" s="111"/>
+      <c r="BB18" s="111"/>
+      <c r="BC18" s="111"/>
+      <c r="BD18" s="111"/>
+      <c r="BE18" s="111"/>
+      <c r="BF18" s="111"/>
+      <c r="BG18" s="111"/>
+      <c r="BH18" s="111"/>
+      <c r="BI18" s="111"/>
+      <c r="BJ18" s="111"/>
+      <c r="BK18" s="111"/>
+      <c r="BL18" s="111"/>
+      <c r="BM18" s="111"/>
+      <c r="BN18" s="111"/>
+      <c r="BO18" s="111"/>
+      <c r="BP18" s="111"/>
     </row>
     <row r="19" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="28"/>
       <c r="F19" s="28"/>
       <c r="G19" s="28"/>
       <c r="H19" s="29"/>
       <c r="I19" s="28"/>
       <c r="J19" s="29"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="29"/>
       <c r="N19" s="66">
         <v>174</v>
       </c>
       <c r="O19" s="59">
         <v>167</v>
       </c>
       <c r="P19" s="59">
         <v>205</v>
@@ -3559,52 +3603,56 @@
       </c>
       <c r="BA19" s="82">
         <v>178</v>
       </c>
       <c r="BB19" s="43">
         <v>202</v>
       </c>
       <c r="BC19" s="43">
         <v>191</v>
       </c>
       <c r="BD19" s="82">
         <v>239</v>
       </c>
       <c r="BE19" s="82">
         <v>195</v>
       </c>
       <c r="BF19" s="82">
         <v>160</v>
       </c>
       <c r="BG19" s="82">
         <v>212</v>
       </c>
       <c r="BH19" s="82">
         <v>192</v>
       </c>
-      <c r="BI19" s="90"/>
-      <c r="BJ19" s="82"/>
+      <c r="BI19" s="43">
+        <v>181</v>
+      </c>
+      <c r="BJ19" s="43">
+        <v>229</v>
+      </c>
       <c r="BK19" s="82"/>
       <c r="BL19" s="82"/>
       <c r="BM19" s="82"/>
       <c r="BN19" s="43"/>
       <c r="BO19" s="43"/>
       <c r="BP19" s="82"/>
     </row>
     <row r="20" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="29"/>
       <c r="I20" s="28"/>
       <c r="J20" s="29"/>
       <c r="K20" s="29"/>
       <c r="L20" s="29"/>
       <c r="M20" s="29"/>
       <c r="N20" s="59">
         <v>79</v>
@@ -3725,52 +3773,56 @@
       </c>
       <c r="BA20" s="82">
         <v>85</v>
       </c>
       <c r="BB20" s="43">
         <v>93</v>
       </c>
       <c r="BC20" s="43">
         <v>105</v>
       </c>
       <c r="BD20" s="82">
         <v>117</v>
       </c>
       <c r="BE20" s="82">
         <v>107</v>
       </c>
       <c r="BF20" s="82">
         <v>76</v>
       </c>
       <c r="BG20" s="82">
         <v>104</v>
       </c>
       <c r="BH20" s="82">
         <v>98</v>
       </c>
-      <c r="BI20" s="90"/>
-      <c r="BJ20" s="82"/>
+      <c r="BI20" s="43">
+        <v>104</v>
+      </c>
+      <c r="BJ20" s="43">
+        <v>113</v>
+      </c>
       <c r="BK20" s="82"/>
       <c r="BL20" s="82"/>
       <c r="BM20" s="82"/>
       <c r="BN20" s="43"/>
       <c r="BO20" s="43"/>
       <c r="BP20" s="82"/>
     </row>
     <row r="21" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
       <c r="N21" s="59">
         <v>19</v>
@@ -3891,52 +3943,56 @@
       </c>
       <c r="BA21" s="82">
         <v>27</v>
       </c>
       <c r="BB21" s="43">
         <v>30</v>
       </c>
       <c r="BC21" s="43">
         <v>19</v>
       </c>
       <c r="BD21" s="82">
         <v>39</v>
       </c>
       <c r="BE21" s="82">
         <v>23</v>
       </c>
       <c r="BF21" s="82">
         <v>25</v>
       </c>
       <c r="BG21" s="82">
         <v>26</v>
       </c>
       <c r="BH21" s="82">
         <v>28</v>
       </c>
-      <c r="BI21" s="90"/>
-      <c r="BJ21" s="82"/>
+      <c r="BI21" s="43">
+        <v>21</v>
+      </c>
+      <c r="BJ21" s="43">
+        <v>35</v>
+      </c>
       <c r="BK21" s="82"/>
       <c r="BL21" s="82"/>
       <c r="BM21" s="82"/>
       <c r="BN21" s="43"/>
       <c r="BO21" s="43"/>
       <c r="BP21" s="82"/>
     </row>
     <row r="22" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="29"/>
       <c r="I22" s="28"/>
       <c r="J22" s="29"/>
       <c r="K22" s="29"/>
       <c r="L22" s="29"/>
       <c r="M22" s="29"/>
       <c r="N22" s="59">
         <v>20</v>
@@ -4057,52 +4113,56 @@
       </c>
       <c r="BA22" s="82">
         <v>12</v>
       </c>
       <c r="BB22" s="43">
         <v>10</v>
       </c>
       <c r="BC22" s="43">
         <v>8</v>
       </c>
       <c r="BD22" s="82">
         <v>10</v>
       </c>
       <c r="BE22" s="82">
         <v>11</v>
       </c>
       <c r="BF22" s="82">
         <v>9</v>
       </c>
       <c r="BG22" s="82">
         <v>18</v>
       </c>
       <c r="BH22" s="82">
         <v>10</v>
       </c>
-      <c r="BI22" s="90"/>
-      <c r="BJ22" s="82"/>
+      <c r="BI22" s="43">
+        <v>11</v>
+      </c>
+      <c r="BJ22" s="43">
+        <v>6</v>
+      </c>
       <c r="BK22" s="82"/>
       <c r="BL22" s="82"/>
       <c r="BM22" s="82"/>
       <c r="BN22" s="43"/>
       <c r="BO22" s="43"/>
       <c r="BP22" s="82"/>
     </row>
     <row r="23" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A23" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="29"/>
       <c r="I23" s="28"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="59">
         <v>22</v>
@@ -4223,52 +4283,56 @@
       </c>
       <c r="BA23" s="82">
         <v>13</v>
       </c>
       <c r="BB23" s="43">
         <v>17</v>
       </c>
       <c r="BC23" s="43">
         <v>16</v>
       </c>
       <c r="BD23" s="82">
         <v>26</v>
       </c>
       <c r="BE23" s="82">
         <v>25</v>
       </c>
       <c r="BF23" s="82">
         <v>11</v>
       </c>
       <c r="BG23" s="82">
         <v>26</v>
       </c>
       <c r="BH23" s="82">
         <v>13</v>
       </c>
-      <c r="BI23" s="90"/>
-      <c r="BJ23" s="82"/>
+      <c r="BI23" s="43">
+        <v>14</v>
+      </c>
+      <c r="BJ23" s="43">
+        <v>30</v>
+      </c>
       <c r="BK23" s="82"/>
       <c r="BL23" s="82"/>
       <c r="BM23" s="82"/>
       <c r="BN23" s="43"/>
       <c r="BO23" s="43"/>
       <c r="BP23" s="82"/>
     </row>
     <row r="24" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="29"/>
       <c r="I24" s="28"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29"/>
       <c r="M24" s="29"/>
       <c r="N24" s="59">
         <v>22</v>
@@ -4389,52 +4453,56 @@
       </c>
       <c r="BA24" s="82">
         <v>29</v>
       </c>
       <c r="BB24" s="43">
         <v>35</v>
       </c>
       <c r="BC24" s="43">
         <v>28</v>
       </c>
       <c r="BD24" s="82">
         <v>37</v>
       </c>
       <c r="BE24" s="82">
         <v>20</v>
       </c>
       <c r="BF24" s="82">
         <v>29</v>
       </c>
       <c r="BG24" s="82">
         <v>28</v>
       </c>
       <c r="BH24" s="82">
         <v>33</v>
       </c>
-      <c r="BI24" s="90"/>
-      <c r="BJ24" s="82"/>
+      <c r="BI24" s="43">
+        <v>22</v>
+      </c>
+      <c r="BJ24" s="43">
+        <v>29</v>
+      </c>
       <c r="BK24" s="82"/>
       <c r="BL24" s="82"/>
       <c r="BM24" s="82"/>
       <c r="BN24" s="43"/>
       <c r="BO24" s="43"/>
       <c r="BP24" s="82"/>
     </row>
     <row r="25" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="28"/>
       <c r="F25" s="28"/>
       <c r="G25" s="28"/>
       <c r="H25" s="29"/>
       <c r="I25" s="28"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="29"/>
       <c r="M25" s="29"/>
       <c r="N25" s="59">
         <v>12</v>
@@ -4555,130 +4623,134 @@
       </c>
       <c r="BA25" s="82">
         <v>12</v>
       </c>
       <c r="BB25" s="43">
         <v>17</v>
       </c>
       <c r="BC25" s="43">
         <v>15</v>
       </c>
       <c r="BD25" s="82">
         <v>10</v>
       </c>
       <c r="BE25" s="82">
         <v>9</v>
       </c>
       <c r="BF25" s="82">
         <v>10</v>
       </c>
       <c r="BG25" s="82">
         <v>10</v>
       </c>
       <c r="BH25" s="82">
         <v>10</v>
       </c>
-      <c r="BI25" s="90"/>
-      <c r="BJ25" s="82"/>
+      <c r="BI25" s="43">
+        <v>9</v>
+      </c>
+      <c r="BJ25" s="43">
+        <v>16</v>
+      </c>
       <c r="BK25" s="82"/>
       <c r="BL25" s="82"/>
       <c r="BM25" s="82"/>
       <c r="BN25" s="43"/>
       <c r="BO25" s="43"/>
       <c r="BP25" s="82"/>
     </row>
     <row r="26" spans="1:68" s="30" customFormat="1" ht="11.25">
-      <c r="A26" s="104" t="s">
+      <c r="A26" s="112" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="104"/>
-[...65 lines deleted...]
-      <c r="BP26" s="104"/>
+      <c r="B26" s="112"/>
+      <c r="C26" s="112"/>
+      <c r="D26" s="112"/>
+      <c r="E26" s="112"/>
+      <c r="F26" s="112"/>
+      <c r="G26" s="112"/>
+      <c r="H26" s="112"/>
+      <c r="I26" s="112"/>
+      <c r="J26" s="112"/>
+      <c r="K26" s="112"/>
+      <c r="L26" s="112"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="112"/>
+      <c r="O26" s="112"/>
+      <c r="P26" s="112"/>
+      <c r="Q26" s="112"/>
+      <c r="R26" s="112"/>
+      <c r="S26" s="112"/>
+      <c r="T26" s="112"/>
+      <c r="U26" s="112"/>
+      <c r="V26" s="112"/>
+      <c r="W26" s="112"/>
+      <c r="X26" s="112"/>
+      <c r="Y26" s="112"/>
+      <c r="Z26" s="112"/>
+      <c r="AA26" s="112"/>
+      <c r="AB26" s="112"/>
+      <c r="AC26" s="112"/>
+      <c r="AD26" s="112"/>
+      <c r="AE26" s="112"/>
+      <c r="AF26" s="112"/>
+      <c r="AG26" s="112"/>
+      <c r="AH26" s="112"/>
+      <c r="AI26" s="112"/>
+      <c r="AJ26" s="112"/>
+      <c r="AK26" s="112"/>
+      <c r="AL26" s="112"/>
+      <c r="AM26" s="112"/>
+      <c r="AN26" s="112"/>
+      <c r="AO26" s="112"/>
+      <c r="AP26" s="112"/>
+      <c r="AQ26" s="112"/>
+      <c r="AR26" s="112"/>
+      <c r="AS26" s="112"/>
+      <c r="AT26" s="112"/>
+      <c r="AU26" s="112"/>
+      <c r="AV26" s="112"/>
+      <c r="AW26" s="112"/>
+      <c r="AX26" s="112"/>
+      <c r="AY26" s="112"/>
+      <c r="AZ26" s="112"/>
+      <c r="BA26" s="112"/>
+      <c r="BB26" s="112"/>
+      <c r="BC26" s="112"/>
+      <c r="BD26" s="112"/>
+      <c r="BE26" s="112"/>
+      <c r="BF26" s="112"/>
+      <c r="BG26" s="112"/>
+      <c r="BH26" s="112"/>
+      <c r="BI26" s="112"/>
+      <c r="BJ26" s="112"/>
+      <c r="BK26" s="112"/>
+      <c r="BL26" s="112"/>
+      <c r="BM26" s="112"/>
+      <c r="BN26" s="112"/>
+      <c r="BO26" s="112"/>
+      <c r="BP26" s="112"/>
     </row>
     <row r="27" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="23"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="66">
         <v>238</v>
       </c>
       <c r="O27" s="59">
         <v>226</v>
       </c>
       <c r="P27" s="59">
         <v>234</v>
@@ -4793,52 +4865,56 @@
       </c>
       <c r="BA27" s="43">
         <v>217</v>
       </c>
       <c r="BB27" s="43">
         <v>220</v>
       </c>
       <c r="BC27" s="43">
         <v>229</v>
       </c>
       <c r="BD27" s="82">
         <v>255</v>
       </c>
       <c r="BE27" s="43">
         <v>174</v>
       </c>
       <c r="BF27" s="82">
         <v>187</v>
       </c>
       <c r="BG27" s="82">
         <v>212</v>
       </c>
       <c r="BH27" s="82">
         <v>209</v>
       </c>
-      <c r="BI27" s="90"/>
-      <c r="BJ27" s="43"/>
+      <c r="BI27" s="43">
+        <v>204</v>
+      </c>
+      <c r="BJ27" s="43">
+        <v>226</v>
+      </c>
       <c r="BK27" s="82"/>
       <c r="BL27" s="82"/>
       <c r="BM27" s="43"/>
       <c r="BN27" s="43"/>
       <c r="BO27" s="43"/>
       <c r="BP27" s="25"/>
     </row>
     <row r="28" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A28" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="23"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="29"/>
       <c r="I28" s="28"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="29"/>
       <c r="M28" s="29"/>
       <c r="N28" s="59">
         <v>18</v>
@@ -4959,52 +5035,56 @@
       </c>
       <c r="BA28" s="43">
         <v>22</v>
       </c>
       <c r="BB28" s="43">
         <v>19</v>
       </c>
       <c r="BC28" s="43">
         <v>31</v>
       </c>
       <c r="BD28" s="82">
         <v>25</v>
       </c>
       <c r="BE28" s="43">
         <v>18</v>
       </c>
       <c r="BF28" s="82">
         <v>18</v>
       </c>
       <c r="BG28" s="82">
         <v>20</v>
       </c>
       <c r="BH28" s="82">
         <v>18</v>
       </c>
-      <c r="BI28" s="90"/>
-      <c r="BJ28" s="43"/>
+      <c r="BI28" s="43">
+        <v>18</v>
+      </c>
+      <c r="BJ28" s="43">
+        <v>17</v>
+      </c>
       <c r="BK28" s="82"/>
       <c r="BL28" s="82"/>
       <c r="BM28" s="43"/>
       <c r="BN28" s="43"/>
       <c r="BO28" s="43"/>
       <c r="BP28" s="25"/>
     </row>
     <row r="29" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A29" s="46" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="29"/>
       <c r="I29" s="28"/>
       <c r="J29" s="29"/>
       <c r="K29" s="29"/>
       <c r="L29" s="29"/>
       <c r="M29" s="29"/>
       <c r="N29" s="59">
         <v>0</v>
@@ -5123,52 +5203,56 @@
       <c r="AZ29" s="82">
         <v>3</v>
       </c>
       <c r="BA29" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB29" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BC29" s="43">
         <v>2</v>
       </c>
       <c r="BD29" s="82">
         <v>2</v>
       </c>
       <c r="BE29" s="43">
         <v>1</v>
       </c>
       <c r="BF29" s="82"/>
       <c r="BG29" s="82">
         <v>2</v>
       </c>
       <c r="BH29" s="82">
         <v>1</v>
       </c>
-      <c r="BI29" s="90"/>
-      <c r="BJ29" s="43"/>
+      <c r="BI29" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ29" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BK29" s="82"/>
       <c r="BL29" s="82"/>
       <c r="BM29" s="62"/>
       <c r="BN29" s="70"/>
       <c r="BO29" s="43"/>
       <c r="BP29" s="25"/>
     </row>
     <row r="30" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A30" s="46" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="23">
         <v>422</v>
       </c>
       <c r="C30" s="23">
         <v>361</v>
       </c>
       <c r="D30" s="23">
         <v>393</v>
       </c>
       <c r="E30" s="28">
         <v>445</v>
       </c>
       <c r="F30" s="28">
         <v>474</v>
@@ -5313,52 +5397,56 @@
       </c>
       <c r="BA30" s="43">
         <v>16</v>
       </c>
       <c r="BB30" s="43">
         <v>21</v>
       </c>
       <c r="BC30" s="43">
         <v>23</v>
       </c>
       <c r="BD30" s="82">
         <v>18</v>
       </c>
       <c r="BE30" s="43">
         <v>18</v>
       </c>
       <c r="BF30" s="43">
         <v>11</v>
       </c>
       <c r="BG30" s="82">
         <v>16</v>
       </c>
       <c r="BH30" s="82">
         <v>19</v>
       </c>
-      <c r="BI30" s="90"/>
-      <c r="BJ30" s="43"/>
+      <c r="BI30" s="43">
+        <v>18</v>
+      </c>
+      <c r="BJ30" s="43">
+        <v>29</v>
+      </c>
       <c r="BK30" s="82"/>
       <c r="BL30" s="82"/>
       <c r="BM30" s="43"/>
       <c r="BN30" s="43"/>
       <c r="BO30" s="43"/>
       <c r="BP30" s="25"/>
     </row>
     <row r="31" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A31" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="23">
         <v>160</v>
       </c>
       <c r="C31" s="23">
         <v>133</v>
       </c>
       <c r="D31" s="23">
         <v>171</v>
       </c>
       <c r="E31" s="28">
         <v>200</v>
       </c>
       <c r="F31" s="28">
         <v>195</v>
@@ -5503,52 +5591,56 @@
       </c>
       <c r="BA31" s="43">
         <v>31</v>
       </c>
       <c r="BB31" s="43">
         <v>31</v>
       </c>
       <c r="BC31" s="43">
         <v>23</v>
       </c>
       <c r="BD31" s="82">
         <v>33</v>
       </c>
       <c r="BE31" s="43">
         <v>23</v>
       </c>
       <c r="BF31" s="43">
         <v>25</v>
       </c>
       <c r="BG31" s="82">
         <v>33</v>
       </c>
       <c r="BH31" s="82">
         <v>21</v>
       </c>
-      <c r="BI31" s="90"/>
-      <c r="BJ31" s="43"/>
+      <c r="BI31" s="43">
+        <v>26</v>
+      </c>
+      <c r="BJ31" s="43">
+        <v>27</v>
+      </c>
       <c r="BK31" s="82"/>
       <c r="BL31" s="82"/>
       <c r="BM31" s="43"/>
       <c r="BN31" s="43"/>
       <c r="BO31" s="43"/>
       <c r="BP31" s="25"/>
     </row>
     <row r="32" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A32" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="23">
         <v>285</v>
       </c>
       <c r="C32" s="23">
         <v>266</v>
       </c>
       <c r="D32" s="23">
         <v>308</v>
       </c>
       <c r="E32" s="28">
         <v>327</v>
       </c>
       <c r="F32" s="28">
         <v>371</v>
@@ -5693,52 +5785,56 @@
       </c>
       <c r="BA32" s="43">
         <v>34</v>
       </c>
       <c r="BB32" s="43">
         <v>38</v>
       </c>
       <c r="BC32" s="43">
         <v>29</v>
       </c>
       <c r="BD32" s="82">
         <v>36</v>
       </c>
       <c r="BE32" s="43">
         <v>27</v>
       </c>
       <c r="BF32" s="43">
         <v>32</v>
       </c>
       <c r="BG32" s="82">
         <v>39</v>
       </c>
       <c r="BH32" s="82">
         <v>45</v>
       </c>
-      <c r="BI32" s="90"/>
-      <c r="BJ32" s="43"/>
+      <c r="BI32" s="43">
+        <v>25</v>
+      </c>
+      <c r="BJ32" s="43">
+        <v>39</v>
+      </c>
       <c r="BK32" s="82"/>
       <c r="BL32" s="82"/>
       <c r="BM32" s="43"/>
       <c r="BN32" s="43"/>
       <c r="BO32" s="43"/>
       <c r="BP32" s="25"/>
     </row>
     <row r="33" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A33" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="23">
         <v>345</v>
       </c>
       <c r="C33" s="23">
         <v>332</v>
       </c>
       <c r="D33" s="23">
         <v>366</v>
       </c>
       <c r="E33" s="28">
         <v>362</v>
       </c>
       <c r="F33" s="28">
         <v>420</v>
@@ -5883,52 +5979,56 @@
       </c>
       <c r="BA33" s="43">
         <v>25</v>
       </c>
       <c r="BB33" s="43">
         <v>22</v>
       </c>
       <c r="BC33" s="43">
         <v>28</v>
       </c>
       <c r="BD33" s="82">
         <v>34</v>
       </c>
       <c r="BE33" s="43">
         <v>24</v>
       </c>
       <c r="BF33" s="43">
         <v>34</v>
       </c>
       <c r="BG33" s="82">
         <v>24</v>
       </c>
       <c r="BH33" s="82">
         <v>23</v>
       </c>
-      <c r="BI33" s="90"/>
-      <c r="BJ33" s="43"/>
+      <c r="BI33" s="43">
+        <v>22</v>
+      </c>
+      <c r="BJ33" s="43">
+        <v>24</v>
+      </c>
       <c r="BK33" s="82"/>
       <c r="BL33" s="82"/>
       <c r="BM33" s="43"/>
       <c r="BN33" s="43"/>
       <c r="BO33" s="43"/>
       <c r="BP33" s="25"/>
     </row>
     <row r="34" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A34" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="23" t="s">
         <v>12</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>12</v>
@@ -6073,52 +6173,56 @@
       </c>
       <c r="BA34" s="43">
         <v>22</v>
       </c>
       <c r="BB34" s="43">
         <v>21</v>
       </c>
       <c r="BC34" s="43">
         <v>27</v>
       </c>
       <c r="BD34" s="82">
         <v>30</v>
       </c>
       <c r="BE34" s="43">
         <v>15</v>
       </c>
       <c r="BF34" s="43">
         <v>16</v>
       </c>
       <c r="BG34" s="82">
         <v>18</v>
       </c>
       <c r="BH34" s="82">
         <v>20</v>
       </c>
-      <c r="BI34" s="90"/>
-      <c r="BJ34" s="43"/>
+      <c r="BI34" s="43">
+        <v>21</v>
+      </c>
+      <c r="BJ34" s="43">
+        <v>25</v>
+      </c>
       <c r="BK34" s="82"/>
       <c r="BL34" s="82"/>
       <c r="BM34" s="43"/>
       <c r="BN34" s="43"/>
       <c r="BO34" s="43"/>
       <c r="BP34" s="25"/>
     </row>
     <row r="35" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A35" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="23">
         <v>1014</v>
       </c>
       <c r="C35" s="23">
         <v>905</v>
       </c>
       <c r="D35" s="23">
         <v>1028</v>
       </c>
       <c r="E35" s="28">
         <v>993</v>
       </c>
       <c r="F35" s="28">
         <v>1185</v>
@@ -6263,52 +6367,56 @@
       </c>
       <c r="BA35" s="43">
         <v>17</v>
       </c>
       <c r="BB35" s="43">
         <v>14</v>
       </c>
       <c r="BC35" s="43">
         <v>12</v>
       </c>
       <c r="BD35" s="82">
         <v>16</v>
       </c>
       <c r="BE35" s="43">
         <v>8</v>
       </c>
       <c r="BF35" s="43">
         <v>9</v>
       </c>
       <c r="BG35" s="82">
         <v>14</v>
       </c>
       <c r="BH35" s="82">
         <v>12</v>
       </c>
-      <c r="BI35" s="90"/>
-      <c r="BJ35" s="43"/>
+      <c r="BI35" s="43">
+        <v>13</v>
+      </c>
+      <c r="BJ35" s="43">
+        <v>15</v>
+      </c>
       <c r="BK35" s="82"/>
       <c r="BL35" s="82"/>
       <c r="BM35" s="43"/>
       <c r="BN35" s="43"/>
       <c r="BO35" s="43"/>
       <c r="BP35" s="25"/>
     </row>
     <row r="36" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A36" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="23">
         <v>593</v>
       </c>
       <c r="C36" s="23">
         <v>448</v>
       </c>
       <c r="D36" s="23">
         <v>529</v>
       </c>
       <c r="E36" s="28">
         <v>441</v>
       </c>
       <c r="F36" s="28">
         <v>529</v>
@@ -6453,52 +6561,56 @@
       </c>
       <c r="BA36" s="43">
         <v>35</v>
       </c>
       <c r="BB36" s="43">
         <v>28</v>
       </c>
       <c r="BC36" s="43">
         <v>39</v>
       </c>
       <c r="BD36" s="82">
         <v>51</v>
       </c>
       <c r="BE36" s="43">
         <v>28</v>
       </c>
       <c r="BF36" s="43">
         <v>34</v>
       </c>
       <c r="BG36" s="82">
         <v>31</v>
       </c>
       <c r="BH36" s="82">
         <v>35</v>
       </c>
-      <c r="BI36" s="90"/>
-      <c r="BJ36" s="43"/>
+      <c r="BI36" s="43">
+        <v>41</v>
+      </c>
+      <c r="BJ36" s="43">
+        <v>39</v>
+      </c>
       <c r="BK36" s="82"/>
       <c r="BL36" s="82"/>
       <c r="BM36" s="43"/>
       <c r="BN36" s="43"/>
       <c r="BO36" s="43"/>
       <c r="BP36" s="25"/>
     </row>
     <row r="37" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A37" s="47" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="31">
         <v>180</v>
       </c>
       <c r="C37" s="31">
         <v>191</v>
       </c>
       <c r="D37" s="31">
         <v>176</v>
       </c>
       <c r="E37" s="31">
         <v>199</v>
       </c>
       <c r="F37" s="31">
         <v>215</v>
@@ -6643,52 +6755,56 @@
       </c>
       <c r="BA37" s="83">
         <v>15</v>
       </c>
       <c r="BB37" s="83">
         <v>26</v>
       </c>
       <c r="BC37" s="83">
         <v>15</v>
       </c>
       <c r="BD37" s="83">
         <v>10</v>
       </c>
       <c r="BE37" s="83">
         <v>12</v>
       </c>
       <c r="BF37" s="83">
         <v>8</v>
       </c>
       <c r="BG37" s="83">
         <v>15</v>
       </c>
       <c r="BH37" s="83">
         <v>15</v>
       </c>
-      <c r="BI37" s="91"/>
-      <c r="BJ37" s="83"/>
+      <c r="BI37" s="83">
+        <v>20</v>
+      </c>
+      <c r="BJ37" s="83">
+        <v>11</v>
+      </c>
       <c r="BK37" s="83"/>
       <c r="BL37" s="83"/>
       <c r="BM37" s="83"/>
       <c r="BN37" s="83"/>
       <c r="BO37" s="83"/>
       <c r="BP37" s="88"/>
     </row>
     <row r="38" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A38" s="33"/>
       <c r="B38" s="23">
         <v>137</v>
       </c>
       <c r="C38" s="23">
         <v>121</v>
       </c>
       <c r="D38" s="23">
         <v>136</v>
       </c>
       <c r="E38" s="28">
         <v>143</v>
       </c>
       <c r="F38" s="28">
         <v>166</v>
       </c>
       <c r="G38" s="28">
@@ -7796,127 +7912,127 @@
       <c r="O64" s="5"/>
       <c r="P64" s="7"/>
       <c r="Q64" s="7"/>
       <c r="R64" s="7"/>
       <c r="S64" s="7"/>
       <c r="T64" s="10"/>
       <c r="U64" s="12"/>
       <c r="V64" s="12"/>
       <c r="W64" s="9"/>
       <c r="AF64" s="10"/>
       <c r="AG64" s="12"/>
       <c r="AH64" s="12"/>
       <c r="AI64" s="9"/>
       <c r="AS64" s="12"/>
       <c r="AT64" s="12"/>
       <c r="AU64" s="9"/>
       <c r="BE64" s="12"/>
       <c r="BF64" s="12"/>
       <c r="BG64" s="9"/>
     </row>
     <row r="65" spans="9:9" ht="18.75" customHeight="1">
       <c r="I65" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="BE4:BP4"/>
+    <mergeCell ref="A6:BP6"/>
+    <mergeCell ref="A18:BP18"/>
+    <mergeCell ref="A26:BP26"/>
+    <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="A2:AH2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AA4"/>
     <mergeCell ref="AG4:AR4"/>
-    <mergeCell ref="BE4:BP4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AS4:BD4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP64"/>
   <sheetViews>
     <sheetView topLeftCell="AK1" workbookViewId="0">
-      <selection activeCell="BB47" sqref="BB47"/>
+      <selection activeCell="BA48" sqref="BA48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="9.140625" style="11"/>
     <col min="45" max="45" width="9.140625" style="11"/>
     <col min="57" max="57" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="AG1" s="38"/>
       <c r="AS1" s="38"/>
       <c r="BE1" s="38"/>
     </row>
     <row r="2" spans="1:68" s="30" customFormat="1" ht="15.75">
-      <c r="A2" s="114" t="s">
+      <c r="A2" s="113" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="114"/>
-[...31 lines deleted...]
-      <c r="AH2" s="114"/>
+      <c r="B2" s="113"/>
+      <c r="C2" s="113"/>
+      <c r="D2" s="113"/>
+      <c r="E2" s="113"/>
+      <c r="F2" s="113"/>
+      <c r="G2" s="113"/>
+      <c r="H2" s="113"/>
+      <c r="I2" s="113"/>
+      <c r="J2" s="113"/>
+      <c r="K2" s="113"/>
+      <c r="L2" s="113"/>
+      <c r="M2" s="113"/>
+      <c r="N2" s="113"/>
+      <c r="O2" s="113"/>
+      <c r="P2" s="113"/>
+      <c r="Q2" s="113"/>
+      <c r="R2" s="113"/>
+      <c r="S2" s="113"/>
+      <c r="T2" s="113"/>
+      <c r="U2" s="113"/>
+      <c r="V2" s="113"/>
+      <c r="W2" s="113"/>
+      <c r="X2" s="113"/>
+      <c r="Y2" s="113"/>
+      <c r="Z2" s="113"/>
+      <c r="AA2" s="113"/>
+      <c r="AB2" s="113"/>
+      <c r="AC2" s="113"/>
+      <c r="AD2" s="113"/>
+      <c r="AE2" s="113"/>
+      <c r="AF2" s="113"/>
+      <c r="AG2" s="113"/>
+      <c r="AH2" s="113"/>
     </row>
     <row r="3" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="39"/>
       <c r="O3" s="39"/>
       <c r="P3" s="39"/>
       <c r="Q3" s="39"/>
       <c r="R3" s="39"/>
       <c r="S3" s="15"/>
       <c r="T3" s="15"/>
       <c r="U3" s="14"/>
       <c r="V3" s="14"/>
       <c r="W3" s="41"/>
@@ -7927,130 +8043,130 @@
       <c r="AD3" s="44"/>
       <c r="AE3" s="44"/>
       <c r="AF3" s="16"/>
       <c r="AG3" s="86"/>
       <c r="AH3" s="56"/>
       <c r="AJ3" s="86"/>
       <c r="AL3" s="41"/>
       <c r="AN3" s="56"/>
       <c r="AR3" s="41"/>
       <c r="AS3" s="86"/>
       <c r="AT3" s="56"/>
       <c r="AV3" s="86"/>
       <c r="AX3" s="41"/>
       <c r="AZ3" s="56"/>
       <c r="BD3" s="41"/>
       <c r="BE3" s="86"/>
       <c r="BF3" s="56"/>
       <c r="BH3" s="86"/>
       <c r="BJ3" s="41"/>
       <c r="BL3" s="56"/>
       <c r="BP3" s="41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="30" customFormat="1" ht="11.25">
-      <c r="A4" s="106"/>
-      <c r="B4" s="108">
+      <c r="A4" s="100"/>
+      <c r="B4" s="102">
         <v>2021</v>
       </c>
-      <c r="C4" s="109"/>
-[...10 lines deleted...]
-      <c r="N4" s="110">
+      <c r="C4" s="103"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="104">
         <v>2022</v>
       </c>
-      <c r="O4" s="110"/>
-[...5 lines deleted...]
-      <c r="U4" s="111">
+      <c r="O4" s="104"/>
+      <c r="P4" s="104"/>
+      <c r="Q4" s="104"/>
+      <c r="R4" s="104"/>
+      <c r="S4" s="104"/>
+      <c r="T4" s="104"/>
+      <c r="U4" s="105">
         <v>2023</v>
       </c>
-      <c r="V4" s="112"/>
-[...7 lines deleted...]
-      <c r="AG4" s="99">
+      <c r="V4" s="106"/>
+      <c r="W4" s="106"/>
+      <c r="X4" s="106"/>
+      <c r="Y4" s="106"/>
+      <c r="Z4" s="106"/>
+      <c r="AA4" s="106"/>
+      <c r="AB4" s="106"/>
+      <c r="AC4" s="106"/>
+      <c r="AG4" s="107">
         <v>2024</v>
       </c>
-      <c r="AH4" s="100"/>
-[...10 lines deleted...]
-      <c r="AS4" s="99">
+      <c r="AH4" s="108"/>
+      <c r="AI4" s="108"/>
+      <c r="AJ4" s="108"/>
+      <c r="AK4" s="108"/>
+      <c r="AL4" s="108"/>
+      <c r="AM4" s="108"/>
+      <c r="AN4" s="108"/>
+      <c r="AO4" s="108"/>
+      <c r="AP4" s="108"/>
+      <c r="AQ4" s="108"/>
+      <c r="AR4" s="109"/>
+      <c r="AS4" s="107">
         <v>2025</v>
       </c>
-      <c r="AT4" s="100"/>
-[...10 lines deleted...]
-      <c r="BE4" s="99">
+      <c r="AT4" s="108"/>
+      <c r="AU4" s="108"/>
+      <c r="AV4" s="108"/>
+      <c r="AW4" s="108"/>
+      <c r="AX4" s="108"/>
+      <c r="AY4" s="108"/>
+      <c r="AZ4" s="108"/>
+      <c r="BA4" s="108"/>
+      <c r="BB4" s="108"/>
+      <c r="BC4" s="108"/>
+      <c r="BD4" s="109"/>
+      <c r="BE4" s="107">
         <v>2026</v>
       </c>
-      <c r="BF4" s="100"/>
-[...9 lines deleted...]
-      <c r="BP4" s="101"/>
+      <c r="BF4" s="108"/>
+      <c r="BG4" s="108"/>
+      <c r="BH4" s="108"/>
+      <c r="BI4" s="108"/>
+      <c r="BJ4" s="108"/>
+      <c r="BK4" s="108"/>
+      <c r="BL4" s="108"/>
+      <c r="BM4" s="108"/>
+      <c r="BN4" s="108"/>
+      <c r="BO4" s="108"/>
+      <c r="BP4" s="109"/>
     </row>
     <row r="5" spans="1:68" s="30" customFormat="1" ht="11.25">
-      <c r="A5" s="107"/>
+      <c r="A5" s="101"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="51" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="51" t="s">
@@ -8210,96 +8326,96 @@
         <v>46</v>
       </c>
       <c r="BJ5" s="96" t="s">
         <v>16</v>
       </c>
       <c r="BK5" s="96" t="s">
         <v>17</v>
       </c>
       <c r="BL5" s="96" t="s">
         <v>18</v>
       </c>
       <c r="BM5" s="96" t="s">
         <v>19</v>
       </c>
       <c r="BN5" s="97" t="s">
         <v>20</v>
       </c>
       <c r="BO5" s="97" t="s">
         <v>21</v>
       </c>
       <c r="BP5" s="98" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:68" s="30" customFormat="1" ht="11.25">
-      <c r="A6" s="102" t="s">
+      <c r="A6" s="110" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="102"/>
-[...41 lines deleted...]
-      <c r="AR6" s="102"/>
+      <c r="B6" s="110"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="110"/>
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="110"/>
+      <c r="I6" s="110"/>
+      <c r="J6" s="110"/>
+      <c r="K6" s="110"/>
+      <c r="L6" s="110"/>
+      <c r="M6" s="110"/>
+      <c r="N6" s="110"/>
+      <c r="O6" s="110"/>
+      <c r="P6" s="110"/>
+      <c r="Q6" s="110"/>
+      <c r="R6" s="110"/>
+      <c r="S6" s="110"/>
+      <c r="T6" s="110"/>
+      <c r="U6" s="110"/>
+      <c r="V6" s="110"/>
+      <c r="W6" s="110"/>
+      <c r="X6" s="110"/>
+      <c r="Y6" s="110"/>
+      <c r="Z6" s="110"/>
+      <c r="AA6" s="110"/>
+      <c r="AB6" s="110"/>
+      <c r="AC6" s="110"/>
+      <c r="AD6" s="110"/>
+      <c r="AE6" s="110"/>
+      <c r="AF6" s="110"/>
+      <c r="AG6" s="110"/>
+      <c r="AH6" s="110"/>
+      <c r="AI6" s="110"/>
+      <c r="AJ6" s="110"/>
+      <c r="AK6" s="110"/>
+      <c r="AL6" s="110"/>
+      <c r="AM6" s="110"/>
+      <c r="AN6" s="110"/>
+      <c r="AO6" s="110"/>
+      <c r="AP6" s="110"/>
+      <c r="AQ6" s="110"/>
+      <c r="AR6" s="110"/>
     </row>
     <row r="7" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A7" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
       <c r="F7" s="23"/>
       <c r="G7" s="23"/>
       <c r="H7" s="24"/>
       <c r="I7" s="23"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
       <c r="N7" s="58">
         <v>412</v>
       </c>
       <c r="O7" s="59">
         <v>393</v>
       </c>
       <c r="P7" s="59">
         <v>439</v>
@@ -8414,52 +8530,56 @@
       </c>
       <c r="BA7" s="82">
         <v>395</v>
       </c>
       <c r="BB7" s="82">
         <v>422</v>
       </c>
       <c r="BC7" s="43">
         <v>420</v>
       </c>
       <c r="BD7" s="82">
         <v>494</v>
       </c>
       <c r="BE7" s="82">
         <v>369</v>
       </c>
       <c r="BF7" s="82">
         <v>347</v>
       </c>
       <c r="BG7" s="82">
         <v>424</v>
       </c>
       <c r="BH7" s="82">
         <v>401</v>
       </c>
-      <c r="BI7" s="87"/>
-      <c r="BJ7" s="82"/>
+      <c r="BI7" s="82">
+        <v>385</v>
+      </c>
+      <c r="BJ7" s="82">
+        <v>455</v>
+      </c>
       <c r="BK7" s="82"/>
       <c r="BL7" s="43"/>
       <c r="BM7" s="82"/>
       <c r="BN7" s="82"/>
       <c r="BO7" s="43"/>
       <c r="BP7" s="82"/>
     </row>
     <row r="8" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
       <c r="F8" s="23"/>
       <c r="G8" s="23"/>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
       <c r="N8" s="63">
         <v>97</v>
@@ -8580,52 +8700,56 @@
       </c>
       <c r="BA8" s="82">
         <v>107</v>
       </c>
       <c r="BB8" s="82">
         <v>112</v>
       </c>
       <c r="BC8" s="43">
         <v>136</v>
       </c>
       <c r="BD8" s="82">
         <v>142</v>
       </c>
       <c r="BE8" s="82">
         <v>125</v>
       </c>
       <c r="BF8" s="82">
         <v>94</v>
       </c>
       <c r="BG8" s="82">
         <v>124</v>
       </c>
       <c r="BH8" s="82">
         <v>116</v>
       </c>
-      <c r="BI8" s="87"/>
-      <c r="BJ8" s="82"/>
+      <c r="BI8" s="82">
+        <v>122</v>
+      </c>
+      <c r="BJ8" s="82">
+        <v>130</v>
+      </c>
       <c r="BK8" s="82"/>
       <c r="BL8" s="43"/>
       <c r="BM8" s="82"/>
       <c r="BN8" s="82"/>
       <c r="BO8" s="43"/>
       <c r="BP8" s="82"/>
     </row>
     <row r="9" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A9" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="24"/>
       <c r="I9" s="23"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
       <c r="N9" s="63">
         <v>21</v>
@@ -8746,52 +8870,56 @@
       </c>
       <c r="BA9" s="82">
         <v>27</v>
       </c>
       <c r="BB9" s="82">
         <v>30</v>
       </c>
       <c r="BC9" s="43">
         <v>21</v>
       </c>
       <c r="BD9" s="82">
         <v>41</v>
       </c>
       <c r="BE9" s="82">
         <v>24</v>
       </c>
       <c r="BF9" s="82">
         <v>25</v>
       </c>
       <c r="BG9" s="82">
         <v>28</v>
       </c>
       <c r="BH9" s="82">
         <v>29</v>
       </c>
-      <c r="BI9" s="87"/>
-      <c r="BJ9" s="82"/>
+      <c r="BI9" s="82">
+        <v>21</v>
+      </c>
+      <c r="BJ9" s="82">
+        <v>35</v>
+      </c>
       <c r="BK9" s="82"/>
       <c r="BL9" s="43"/>
       <c r="BM9" s="82"/>
       <c r="BN9" s="82"/>
       <c r="BO9" s="43"/>
       <c r="BP9" s="82"/>
     </row>
     <row r="10" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="46" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="24"/>
       <c r="I10" s="23"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
       <c r="N10" s="63">
         <v>26</v>
@@ -8912,52 +9040,56 @@
       </c>
       <c r="BA10" s="82">
         <v>16</v>
       </c>
       <c r="BB10" s="82">
         <v>21</v>
       </c>
       <c r="BC10" s="43">
         <v>23</v>
       </c>
       <c r="BD10" s="82">
         <v>18</v>
       </c>
       <c r="BE10" s="82">
         <v>18</v>
       </c>
       <c r="BF10" s="82">
         <v>11</v>
       </c>
       <c r="BG10" s="82">
         <v>16</v>
       </c>
       <c r="BH10" s="82">
         <v>19</v>
       </c>
-      <c r="BI10" s="87"/>
-      <c r="BJ10" s="82"/>
+      <c r="BI10" s="82">
+        <v>18</v>
+      </c>
+      <c r="BJ10" s="82">
+        <v>29</v>
+      </c>
       <c r="BK10" s="82"/>
       <c r="BL10" s="43"/>
       <c r="BM10" s="82"/>
       <c r="BN10" s="82"/>
       <c r="BO10" s="43"/>
       <c r="BP10" s="82"/>
     </row>
     <row r="11" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="24"/>
       <c r="I11" s="23"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
       <c r="N11" s="63">
         <v>56</v>
@@ -9078,52 +9210,56 @@
       </c>
       <c r="BA11" s="82">
         <v>43</v>
       </c>
       <c r="BB11" s="82">
         <v>41</v>
       </c>
       <c r="BC11" s="43">
         <v>31</v>
       </c>
       <c r="BD11" s="82">
         <v>43</v>
       </c>
       <c r="BE11" s="82">
         <v>34</v>
       </c>
       <c r="BF11" s="82">
         <v>34</v>
       </c>
       <c r="BG11" s="82">
         <v>51</v>
       </c>
       <c r="BH11" s="82">
         <v>31</v>
       </c>
-      <c r="BI11" s="87"/>
-      <c r="BJ11" s="82"/>
+      <c r="BI11" s="82">
+        <v>37</v>
+      </c>
+      <c r="BJ11" s="82">
+        <v>33</v>
+      </c>
       <c r="BK11" s="82"/>
       <c r="BL11" s="43"/>
       <c r="BM11" s="82"/>
       <c r="BN11" s="82"/>
       <c r="BO11" s="43"/>
       <c r="BP11" s="82"/>
     </row>
     <row r="12" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="24"/>
       <c r="I12" s="23"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
       <c r="N12" s="63">
         <v>32</v>
@@ -9244,52 +9380,56 @@
       </c>
       <c r="BA12" s="82">
         <v>34</v>
       </c>
       <c r="BB12" s="82">
         <v>38</v>
       </c>
       <c r="BC12" s="43">
         <v>29</v>
       </c>
       <c r="BD12" s="82">
         <v>36</v>
       </c>
       <c r="BE12" s="82">
         <v>27</v>
       </c>
       <c r="BF12" s="82">
         <v>32</v>
       </c>
       <c r="BG12" s="82">
         <v>39</v>
       </c>
       <c r="BH12" s="82">
         <v>45</v>
       </c>
-      <c r="BI12" s="87"/>
-      <c r="BJ12" s="82"/>
+      <c r="BI12" s="82">
+        <v>25</v>
+      </c>
+      <c r="BJ12" s="82">
+        <v>39</v>
+      </c>
       <c r="BK12" s="82"/>
       <c r="BL12" s="43"/>
       <c r="BM12" s="82"/>
       <c r="BN12" s="82"/>
       <c r="BO12" s="43"/>
       <c r="BP12" s="82"/>
     </row>
     <row r="13" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="24"/>
       <c r="I13" s="23"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="61">
         <v>27</v>
@@ -9410,52 +9550,56 @@
       </c>
       <c r="BA13" s="82">
         <v>25</v>
       </c>
       <c r="BB13" s="82">
         <v>22</v>
       </c>
       <c r="BC13" s="43">
         <v>28</v>
       </c>
       <c r="BD13" s="82">
         <v>34</v>
       </c>
       <c r="BE13" s="82">
         <v>24</v>
       </c>
       <c r="BF13" s="82">
         <v>34</v>
       </c>
       <c r="BG13" s="82">
         <v>24</v>
       </c>
       <c r="BH13" s="82">
         <v>23</v>
       </c>
-      <c r="BI13" s="87"/>
-      <c r="BJ13" s="82"/>
+      <c r="BI13" s="82">
+        <v>22</v>
+      </c>
+      <c r="BJ13" s="82">
+        <v>24</v>
+      </c>
       <c r="BK13" s="82"/>
       <c r="BL13" s="43"/>
       <c r="BM13" s="82"/>
       <c r="BN13" s="82"/>
       <c r="BO13" s="43"/>
       <c r="BP13" s="82"/>
     </row>
     <row r="14" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A14" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="24"/>
       <c r="I14" s="23"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="61">
         <v>18</v>
@@ -9576,52 +9720,56 @@
       </c>
       <c r="BA14" s="82">
         <v>22</v>
       </c>
       <c r="BB14" s="82">
         <v>21</v>
       </c>
       <c r="BC14" s="43">
         <v>27</v>
       </c>
       <c r="BD14" s="82">
         <v>30</v>
       </c>
       <c r="BE14" s="82">
         <v>15</v>
       </c>
       <c r="BF14" s="82">
         <v>16</v>
       </c>
       <c r="BG14" s="82">
         <v>18</v>
       </c>
       <c r="BH14" s="82">
         <v>20</v>
       </c>
-      <c r="BI14" s="87"/>
-      <c r="BJ14" s="82"/>
+      <c r="BI14" s="82">
+        <v>21</v>
+      </c>
+      <c r="BJ14" s="82">
+        <v>25</v>
+      </c>
       <c r="BK14" s="82"/>
       <c r="BL14" s="43"/>
       <c r="BM14" s="82"/>
       <c r="BN14" s="82"/>
       <c r="BO14" s="43"/>
       <c r="BP14" s="82"/>
     </row>
     <row r="15" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
       <c r="J15" s="23"/>
       <c r="K15" s="23"/>
       <c r="L15" s="23"/>
       <c r="M15" s="23"/>
       <c r="N15" s="61">
         <v>38</v>
@@ -9742,52 +9890,56 @@
       </c>
       <c r="BA15" s="82">
         <v>30</v>
       </c>
       <c r="BB15" s="82">
         <v>31</v>
       </c>
       <c r="BC15" s="43">
         <v>28</v>
       </c>
       <c r="BD15" s="82">
         <v>42</v>
       </c>
       <c r="BE15" s="82">
         <v>33</v>
       </c>
       <c r="BF15" s="82">
         <v>20</v>
       </c>
       <c r="BG15" s="82">
         <v>40</v>
       </c>
       <c r="BH15" s="82">
         <v>25</v>
       </c>
-      <c r="BI15" s="87"/>
-      <c r="BJ15" s="82"/>
+      <c r="BI15" s="82">
+        <v>27</v>
+      </c>
+      <c r="BJ15" s="82">
+        <v>45</v>
+      </c>
       <c r="BK15" s="82"/>
       <c r="BL15" s="43"/>
       <c r="BM15" s="82"/>
       <c r="BN15" s="82"/>
       <c r="BO15" s="43"/>
       <c r="BP15" s="82"/>
     </row>
     <row r="16" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A16" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="24"/>
       <c r="I16" s="23"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="61">
         <v>67</v>
@@ -9908,52 +10060,56 @@
       </c>
       <c r="BA16" s="82">
         <v>64</v>
       </c>
       <c r="BB16" s="82">
         <v>63</v>
       </c>
       <c r="BC16" s="43">
         <v>67</v>
       </c>
       <c r="BD16" s="82">
         <v>88</v>
       </c>
       <c r="BE16" s="82">
         <v>48</v>
       </c>
       <c r="BF16" s="82">
         <v>63</v>
       </c>
       <c r="BG16" s="82">
         <v>59</v>
       </c>
       <c r="BH16" s="82">
         <v>68</v>
       </c>
-      <c r="BI16" s="87"/>
-      <c r="BJ16" s="82"/>
+      <c r="BI16" s="82">
+        <v>63</v>
+      </c>
+      <c r="BJ16" s="82">
+        <v>68</v>
+      </c>
       <c r="BK16" s="82"/>
       <c r="BL16" s="43"/>
       <c r="BM16" s="82"/>
       <c r="BN16" s="82"/>
       <c r="BO16" s="43"/>
       <c r="BP16" s="82"/>
     </row>
     <row r="17" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A17" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="61">
         <v>30</v>
@@ -10074,106 +10230,110 @@
       </c>
       <c r="BA17" s="82">
         <v>27</v>
       </c>
       <c r="BB17" s="82">
         <v>43</v>
       </c>
       <c r="BC17" s="43">
         <v>30</v>
       </c>
       <c r="BD17" s="82">
         <v>20</v>
       </c>
       <c r="BE17" s="82">
         <v>21</v>
       </c>
       <c r="BF17" s="82">
         <v>18</v>
       </c>
       <c r="BG17" s="82">
         <v>25</v>
       </c>
       <c r="BH17" s="82">
         <v>25</v>
       </c>
-      <c r="BI17" s="87"/>
-      <c r="BJ17" s="82"/>
+      <c r="BI17" s="82">
+        <v>29</v>
+      </c>
+      <c r="BJ17" s="82">
+        <v>27</v>
+      </c>
       <c r="BK17" s="82"/>
       <c r="BL17" s="43"/>
       <c r="BM17" s="82"/>
       <c r="BN17" s="82"/>
       <c r="BO17" s="43"/>
       <c r="BP17" s="82"/>
     </row>
     <row r="18" spans="1:68" s="30" customFormat="1" ht="11.25">
-      <c r="A18" s="103" t="s">
+      <c r="A18" s="111" t="s">
         <v>37</v>
       </c>
-      <c r="B18" s="103"/>
-[...41 lines deleted...]
-      <c r="AR18" s="103"/>
+      <c r="B18" s="111"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="111"/>
+      <c r="H18" s="111"/>
+      <c r="I18" s="111"/>
+      <c r="J18" s="111"/>
+      <c r="K18" s="111"/>
+      <c r="L18" s="111"/>
+      <c r="M18" s="111"/>
+      <c r="N18" s="111"/>
+      <c r="O18" s="111"/>
+      <c r="P18" s="111"/>
+      <c r="Q18" s="111"/>
+      <c r="R18" s="111"/>
+      <c r="S18" s="111"/>
+      <c r="T18" s="111"/>
+      <c r="U18" s="111"/>
+      <c r="V18" s="111"/>
+      <c r="W18" s="111"/>
+      <c r="X18" s="111"/>
+      <c r="Y18" s="111"/>
+      <c r="Z18" s="111"/>
+      <c r="AA18" s="111"/>
+      <c r="AB18" s="111"/>
+      <c r="AC18" s="111"/>
+      <c r="AD18" s="111"/>
+      <c r="AE18" s="111"/>
+      <c r="AF18" s="111"/>
+      <c r="AG18" s="111"/>
+      <c r="AH18" s="111"/>
+      <c r="AI18" s="111"/>
+      <c r="AJ18" s="111"/>
+      <c r="AK18" s="111"/>
+      <c r="AL18" s="111"/>
+      <c r="AM18" s="111"/>
+      <c r="AN18" s="111"/>
+      <c r="AO18" s="111"/>
+      <c r="AP18" s="111"/>
+      <c r="AQ18" s="111"/>
+      <c r="AR18" s="111"/>
       <c r="AZ18" s="43"/>
       <c r="BC18" s="56"/>
       <c r="BL18" s="43"/>
       <c r="BO18" s="56"/>
     </row>
     <row r="19" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="28"/>
       <c r="E19" s="28"/>
       <c r="F19" s="28"/>
       <c r="G19" s="28"/>
       <c r="H19" s="29"/>
       <c r="I19" s="28"/>
       <c r="J19" s="29"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="29"/>
       <c r="N19" s="76">
         <v>235</v>
       </c>
       <c r="O19" s="70">
@@ -10292,52 +10452,56 @@
       </c>
       <c r="BA19" s="82">
         <v>238</v>
       </c>
       <c r="BB19" s="82">
         <v>232</v>
       </c>
       <c r="BC19" s="43">
         <v>233</v>
       </c>
       <c r="BD19" s="82">
         <v>263</v>
       </c>
       <c r="BE19" s="82">
         <v>225</v>
       </c>
       <c r="BF19" s="82">
         <v>198</v>
       </c>
       <c r="BG19" s="82">
         <v>241</v>
       </c>
       <c r="BH19" s="82">
         <v>227</v>
       </c>
-      <c r="BI19" s="82"/>
-      <c r="BJ19" s="82"/>
+      <c r="BI19" s="82">
+        <v>217</v>
+      </c>
+      <c r="BJ19" s="82">
+        <v>261</v>
+      </c>
       <c r="BK19" s="82"/>
       <c r="BL19" s="43"/>
       <c r="BM19" s="82"/>
       <c r="BN19" s="82"/>
       <c r="BO19" s="43"/>
       <c r="BP19" s="82"/>
     </row>
     <row r="20" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A20" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="70">
         <v>62</v>
@@ -10458,52 +10622,56 @@
       </c>
       <c r="BA20" s="82">
         <v>60</v>
       </c>
       <c r="BB20" s="82">
         <v>60</v>
       </c>
       <c r="BC20" s="43">
         <v>69</v>
       </c>
       <c r="BD20" s="82">
         <v>70</v>
       </c>
       <c r="BE20" s="82">
         <v>81</v>
       </c>
       <c r="BF20" s="82">
         <v>57</v>
       </c>
       <c r="BG20" s="82">
         <v>69</v>
       </c>
       <c r="BH20" s="82">
         <v>54</v>
       </c>
-      <c r="BI20" s="82"/>
-      <c r="BJ20" s="82"/>
+      <c r="BI20" s="82">
+        <v>61</v>
+      </c>
+      <c r="BJ20" s="82">
+        <v>69</v>
+      </c>
       <c r="BK20" s="82"/>
       <c r="BL20" s="43"/>
       <c r="BM20" s="82"/>
       <c r="BN20" s="82"/>
       <c r="BO20" s="43"/>
       <c r="BP20" s="82"/>
     </row>
     <row r="21" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A21" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="28"/>
       <c r="E21" s="28"/>
       <c r="F21" s="28"/>
       <c r="G21" s="28"/>
       <c r="H21" s="29"/>
       <c r="I21" s="28"/>
       <c r="J21" s="29"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="29"/>
       <c r="N21" s="70">
         <v>9</v>
@@ -10624,52 +10792,56 @@
       </c>
       <c r="BA21" s="82">
         <v>15</v>
       </c>
       <c r="BB21" s="82">
         <v>17</v>
       </c>
       <c r="BC21" s="43">
         <v>14</v>
       </c>
       <c r="BD21" s="82">
         <v>22</v>
       </c>
       <c r="BE21" s="82">
         <v>14</v>
       </c>
       <c r="BF21" s="82">
         <v>17</v>
       </c>
       <c r="BG21" s="82">
         <v>13</v>
       </c>
       <c r="BH21" s="82">
         <v>14</v>
       </c>
-      <c r="BI21" s="82"/>
-      <c r="BJ21" s="82"/>
+      <c r="BI21" s="82">
+        <v>14</v>
+      </c>
+      <c r="BJ21" s="82">
+        <v>18</v>
+      </c>
       <c r="BK21" s="82"/>
       <c r="BL21" s="43"/>
       <c r="BM21" s="82"/>
       <c r="BN21" s="82"/>
       <c r="BO21" s="43"/>
       <c r="BP21" s="82"/>
     </row>
     <row r="22" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A22" s="46" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="29"/>
       <c r="I22" s="28"/>
       <c r="J22" s="29"/>
       <c r="K22" s="29"/>
       <c r="L22" s="29"/>
       <c r="M22" s="29"/>
       <c r="N22" s="70">
         <v>20</v>
@@ -10790,52 +10962,56 @@
       </c>
       <c r="BA22" s="82">
         <v>9</v>
       </c>
       <c r="BB22" s="82">
         <v>13</v>
       </c>
       <c r="BC22" s="43">
         <v>13</v>
       </c>
       <c r="BD22" s="82">
         <v>12</v>
       </c>
       <c r="BE22" s="82">
         <v>15</v>
       </c>
       <c r="BF22" s="82">
         <v>6</v>
       </c>
       <c r="BG22" s="82">
         <v>9</v>
       </c>
       <c r="BH22" s="82">
         <v>10</v>
       </c>
-      <c r="BI22" s="82"/>
-      <c r="BJ22" s="82"/>
+      <c r="BI22" s="82">
+        <v>11</v>
+      </c>
+      <c r="BJ22" s="82">
+        <v>22</v>
+      </c>
       <c r="BK22" s="82"/>
       <c r="BL22" s="43"/>
       <c r="BM22" s="82"/>
       <c r="BN22" s="82"/>
       <c r="BO22" s="43"/>
       <c r="BP22" s="82"/>
     </row>
     <row r="23" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A23" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="29"/>
       <c r="I23" s="28"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="70">
         <v>33</v>
@@ -10956,52 +11132,56 @@
       </c>
       <c r="BA23" s="82">
         <v>26</v>
       </c>
       <c r="BB23" s="82">
         <v>27</v>
       </c>
       <c r="BC23" s="43">
         <v>18</v>
       </c>
       <c r="BD23" s="82">
         <v>19</v>
       </c>
       <c r="BE23" s="82">
         <v>21</v>
       </c>
       <c r="BF23" s="82">
         <v>21</v>
       </c>
       <c r="BG23" s="82">
         <v>29</v>
       </c>
       <c r="BH23" s="82">
         <v>18</v>
       </c>
-      <c r="BI23" s="82"/>
-      <c r="BJ23" s="82"/>
+      <c r="BI23" s="82">
+        <v>21</v>
+      </c>
+      <c r="BJ23" s="82">
+        <v>20</v>
+      </c>
       <c r="BK23" s="82"/>
       <c r="BL23" s="43"/>
       <c r="BM23" s="82"/>
       <c r="BN23" s="82"/>
       <c r="BO23" s="43"/>
       <c r="BP23" s="82"/>
     </row>
     <row r="24" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A24" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="29"/>
       <c r="I24" s="28"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29"/>
       <c r="M24" s="29"/>
       <c r="N24" s="70">
         <v>19</v>
@@ -11122,52 +11302,56 @@
       </c>
       <c r="BA24" s="82">
         <v>22</v>
       </c>
       <c r="BB24" s="82">
         <v>22</v>
       </c>
       <c r="BC24" s="43">
         <v>17</v>
       </c>
       <c r="BD24" s="82">
         <v>18</v>
       </c>
       <c r="BE24" s="82">
         <v>16</v>
       </c>
       <c r="BF24" s="82">
         <v>19</v>
       </c>
       <c r="BG24" s="82">
         <v>23</v>
       </c>
       <c r="BH24" s="82">
         <v>27</v>
       </c>
-      <c r="BI24" s="82"/>
-      <c r="BJ24" s="82"/>
+      <c r="BI24" s="82">
+        <v>13</v>
+      </c>
+      <c r="BJ24" s="82">
+        <v>24</v>
+      </c>
       <c r="BK24" s="82"/>
       <c r="BL24" s="43"/>
       <c r="BM24" s="82"/>
       <c r="BN24" s="82"/>
       <c r="BO24" s="43"/>
       <c r="BP24" s="82"/>
     </row>
     <row r="25" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A25" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="28"/>
       <c r="E25" s="28"/>
       <c r="F25" s="28"/>
       <c r="G25" s="28"/>
       <c r="H25" s="29"/>
       <c r="I25" s="28"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="29"/>
       <c r="M25" s="29"/>
       <c r="N25" s="70">
         <v>15</v>
@@ -11288,52 +11472,56 @@
       </c>
       <c r="BA25" s="82">
         <v>20</v>
       </c>
       <c r="BB25" s="82">
         <v>12</v>
       </c>
       <c r="BC25" s="43">
         <v>15</v>
       </c>
       <c r="BD25" s="82">
         <v>18</v>
       </c>
       <c r="BE25" s="82">
         <v>13</v>
       </c>
       <c r="BF25" s="82">
         <v>18</v>
       </c>
       <c r="BG25" s="82">
         <v>16</v>
       </c>
       <c r="BH25" s="82">
         <v>19</v>
       </c>
-      <c r="BI25" s="82"/>
-      <c r="BJ25" s="82"/>
+      <c r="BI25" s="82">
+        <v>18</v>
+      </c>
+      <c r="BJ25" s="82">
+        <v>14</v>
+      </c>
       <c r="BK25" s="82"/>
       <c r="BL25" s="43"/>
       <c r="BM25" s="82"/>
       <c r="BN25" s="82"/>
       <c r="BO25" s="43"/>
       <c r="BP25" s="82"/>
     </row>
     <row r="26" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A26" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="29"/>
       <c r="I26" s="28"/>
       <c r="J26" s="29"/>
       <c r="K26" s="29"/>
       <c r="L26" s="29"/>
       <c r="M26" s="29"/>
       <c r="N26" s="70">
         <v>9</v>
@@ -11454,52 +11642,56 @@
       </c>
       <c r="BA26" s="82">
         <v>12</v>
       </c>
       <c r="BB26" s="82">
         <v>10</v>
       </c>
       <c r="BC26" s="43">
         <v>17</v>
       </c>
       <c r="BD26" s="82">
         <v>19</v>
       </c>
       <c r="BE26" s="82">
         <v>11</v>
       </c>
       <c r="BF26" s="82">
         <v>8</v>
       </c>
       <c r="BG26" s="82">
         <v>8</v>
       </c>
       <c r="BH26" s="82">
         <v>12</v>
       </c>
-      <c r="BI26" s="82"/>
-      <c r="BJ26" s="82"/>
+      <c r="BI26" s="82">
+        <v>13</v>
+      </c>
+      <c r="BJ26" s="82">
+        <v>18</v>
+      </c>
       <c r="BK26" s="82"/>
       <c r="BL26" s="43"/>
       <c r="BM26" s="82"/>
       <c r="BN26" s="82"/>
       <c r="BO26" s="43"/>
       <c r="BP26" s="82"/>
     </row>
     <row r="27" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A27" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="23"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="70">
         <v>17</v>
@@ -11620,52 +11812,56 @@
       </c>
       <c r="BA27" s="82">
         <v>20</v>
       </c>
       <c r="BB27" s="82">
         <v>15</v>
       </c>
       <c r="BC27" s="43">
         <v>22</v>
       </c>
       <c r="BD27" s="82">
         <v>22</v>
       </c>
       <c r="BE27" s="82">
         <v>18</v>
       </c>
       <c r="BF27" s="82">
         <v>9</v>
       </c>
       <c r="BG27" s="82">
         <v>24</v>
       </c>
       <c r="BH27" s="82">
         <v>16</v>
       </c>
-      <c r="BI27" s="82"/>
-      <c r="BJ27" s="82"/>
+      <c r="BI27" s="82">
+        <v>17</v>
+      </c>
+      <c r="BJ27" s="82">
+        <v>22</v>
+      </c>
       <c r="BK27" s="82"/>
       <c r="BL27" s="43"/>
       <c r="BM27" s="82"/>
       <c r="BN27" s="82"/>
       <c r="BO27" s="43"/>
       <c r="BP27" s="82"/>
     </row>
     <row r="28" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A28" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="29"/>
       <c r="I28" s="28"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="29"/>
       <c r="M28" s="29"/>
       <c r="N28" s="70">
         <v>36</v>
@@ -11786,52 +11982,56 @@
       </c>
       <c r="BA28" s="82">
         <v>34</v>
       </c>
       <c r="BB28" s="82">
         <v>29</v>
       </c>
       <c r="BC28" s="43">
         <v>32</v>
       </c>
       <c r="BD28" s="82">
         <v>51</v>
       </c>
       <c r="BE28" s="82">
         <v>25</v>
       </c>
       <c r="BF28" s="82">
         <v>33</v>
       </c>
       <c r="BG28" s="82">
         <v>33</v>
       </c>
       <c r="BH28" s="82">
         <v>42</v>
       </c>
-      <c r="BI28" s="82"/>
-      <c r="BJ28" s="82"/>
+      <c r="BI28" s="82">
+        <v>35</v>
+      </c>
+      <c r="BJ28" s="82">
+        <v>37</v>
+      </c>
       <c r="BK28" s="82"/>
       <c r="BL28" s="43"/>
       <c r="BM28" s="82"/>
       <c r="BN28" s="82"/>
       <c r="BO28" s="43"/>
       <c r="BP28" s="82"/>
     </row>
     <row r="29" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A29" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="29"/>
       <c r="I29" s="28"/>
       <c r="J29" s="29"/>
       <c r="K29" s="29"/>
       <c r="L29" s="29"/>
       <c r="M29" s="29"/>
       <c r="N29" s="70">
         <v>15</v>
@@ -11952,106 +12152,110 @@
       </c>
       <c r="BA29" s="82">
         <v>20</v>
       </c>
       <c r="BB29" s="82">
         <v>27</v>
       </c>
       <c r="BC29" s="43">
         <v>16</v>
       </c>
       <c r="BD29" s="82">
         <v>12</v>
       </c>
       <c r="BE29" s="82">
         <v>11</v>
       </c>
       <c r="BF29" s="82">
         <v>10</v>
       </c>
       <c r="BG29" s="82">
         <v>17</v>
       </c>
       <c r="BH29" s="82">
         <v>15</v>
       </c>
-      <c r="BI29" s="82"/>
-      <c r="BJ29" s="82"/>
+      <c r="BI29" s="82">
+        <v>14</v>
+      </c>
+      <c r="BJ29" s="82">
+        <v>17</v>
+      </c>
       <c r="BK29" s="82"/>
       <c r="BL29" s="43"/>
       <c r="BM29" s="82"/>
       <c r="BN29" s="82"/>
       <c r="BO29" s="43"/>
       <c r="BP29" s="82"/>
     </row>
     <row r="30" spans="1:68" s="30" customFormat="1" ht="11.25">
-      <c r="A30" s="113" t="s">
+      <c r="A30" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="113"/>
-[...41 lines deleted...]
-      <c r="AR30" s="113"/>
+      <c r="B30" s="114"/>
+      <c r="C30" s="114"/>
+      <c r="D30" s="114"/>
+      <c r="E30" s="114"/>
+      <c r="F30" s="114"/>
+      <c r="G30" s="114"/>
+      <c r="H30" s="114"/>
+      <c r="I30" s="114"/>
+      <c r="J30" s="114"/>
+      <c r="K30" s="114"/>
+      <c r="L30" s="114"/>
+      <c r="M30" s="114"/>
+      <c r="N30" s="114"/>
+      <c r="O30" s="114"/>
+      <c r="P30" s="114"/>
+      <c r="Q30" s="114"/>
+      <c r="R30" s="114"/>
+      <c r="S30" s="114"/>
+      <c r="T30" s="114"/>
+      <c r="U30" s="114"/>
+      <c r="V30" s="114"/>
+      <c r="W30" s="114"/>
+      <c r="X30" s="114"/>
+      <c r="Y30" s="114"/>
+      <c r="Z30" s="114"/>
+      <c r="AA30" s="114"/>
+      <c r="AB30" s="114"/>
+      <c r="AC30" s="114"/>
+      <c r="AD30" s="114"/>
+      <c r="AE30" s="114"/>
+      <c r="AF30" s="114"/>
+      <c r="AG30" s="114"/>
+      <c r="AH30" s="114"/>
+      <c r="AI30" s="114"/>
+      <c r="AJ30" s="114"/>
+      <c r="AK30" s="114"/>
+      <c r="AL30" s="114"/>
+      <c r="AM30" s="114"/>
+      <c r="AN30" s="114"/>
+      <c r="AO30" s="114"/>
+      <c r="AP30" s="114"/>
+      <c r="AQ30" s="114"/>
+      <c r="AR30" s="114"/>
       <c r="AZ30" s="43"/>
       <c r="BC30" s="56"/>
       <c r="BL30" s="43"/>
       <c r="BO30" s="56"/>
     </row>
     <row r="31" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A31" s="22" t="s">
         <v>44</v>
       </c>
       <c r="N31" s="77">
         <v>177</v>
       </c>
       <c r="O31" s="67">
         <v>152</v>
       </c>
       <c r="P31" s="67">
         <v>188</v>
       </c>
       <c r="Q31" s="67">
         <v>156</v>
       </c>
       <c r="R31" s="67">
         <v>163</v>
       </c>
       <c r="S31" s="67">
@@ -12158,52 +12362,56 @@
       </c>
       <c r="BA31" s="82">
         <v>157</v>
       </c>
       <c r="BB31" s="43">
         <v>190</v>
       </c>
       <c r="BC31" s="43">
         <v>187</v>
       </c>
       <c r="BD31" s="43">
         <v>231</v>
       </c>
       <c r="BE31" s="43">
         <v>144</v>
       </c>
       <c r="BF31" s="43">
         <v>149</v>
       </c>
       <c r="BG31" s="43">
         <v>183</v>
       </c>
       <c r="BH31" s="43">
         <v>174</v>
       </c>
-      <c r="BI31" s="82"/>
-      <c r="BJ31" s="43"/>
+      <c r="BI31" s="43">
+        <v>168</v>
+      </c>
+      <c r="BJ31" s="43">
+        <v>194</v>
+      </c>
       <c r="BK31" s="43"/>
       <c r="BL31" s="43"/>
       <c r="BM31" s="82"/>
       <c r="BN31" s="43"/>
       <c r="BO31" s="43"/>
       <c r="BP31" s="43"/>
     </row>
     <row r="32" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A32" s="45" t="s">
         <v>39</v>
       </c>
       <c r="N32" s="67">
         <v>35</v>
       </c>
       <c r="O32" s="67">
         <v>50</v>
       </c>
       <c r="P32" s="67">
         <v>61</v>
       </c>
       <c r="Q32" s="67">
         <v>61</v>
       </c>
       <c r="R32" s="67">
         <v>40</v>
@@ -12312,52 +12520,56 @@
       </c>
       <c r="BA32" s="82">
         <v>47</v>
       </c>
       <c r="BB32" s="43">
         <v>52</v>
       </c>
       <c r="BC32" s="43">
         <v>67</v>
       </c>
       <c r="BD32" s="43">
         <v>72</v>
       </c>
       <c r="BE32" s="43">
         <v>44</v>
       </c>
       <c r="BF32" s="43">
         <v>37</v>
       </c>
       <c r="BG32" s="43">
         <v>55</v>
       </c>
       <c r="BH32" s="43">
         <v>62</v>
       </c>
-      <c r="BI32" s="82"/>
-      <c r="BJ32" s="43"/>
+      <c r="BI32" s="43">
+        <v>61</v>
+      </c>
+      <c r="BJ32" s="43">
+        <v>61</v>
+      </c>
       <c r="BK32" s="43"/>
       <c r="BL32" s="43"/>
       <c r="BM32" s="82"/>
       <c r="BN32" s="43"/>
       <c r="BO32" s="43"/>
       <c r="BP32" s="43"/>
     </row>
     <row r="33" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A33" s="45" t="s">
         <v>40</v>
       </c>
       <c r="N33" s="67">
         <v>12</v>
       </c>
       <c r="O33" s="67">
         <v>13</v>
       </c>
       <c r="P33" s="67">
         <v>19</v>
       </c>
       <c r="Q33" s="67">
         <v>7</v>
       </c>
       <c r="R33" s="67">
         <v>14</v>
@@ -12462,52 +12674,56 @@
       </c>
       <c r="BA33" s="82">
         <v>12</v>
       </c>
       <c r="BB33" s="43">
         <v>13</v>
       </c>
       <c r="BC33" s="43">
         <v>7</v>
       </c>
       <c r="BD33" s="43">
         <v>19</v>
       </c>
       <c r="BE33" s="43">
         <v>10</v>
       </c>
       <c r="BF33" s="43">
         <v>8</v>
       </c>
       <c r="BG33" s="43">
         <v>15</v>
       </c>
       <c r="BH33" s="43">
         <v>15</v>
       </c>
-      <c r="BI33" s="82"/>
-      <c r="BJ33" s="43"/>
+      <c r="BI33" s="43">
+        <v>7</v>
+      </c>
+      <c r="BJ33" s="43">
+        <v>17</v>
+      </c>
       <c r="BK33" s="43"/>
       <c r="BL33" s="43"/>
       <c r="BM33" s="82"/>
       <c r="BN33" s="43"/>
       <c r="BO33" s="43"/>
       <c r="BP33" s="43"/>
     </row>
     <row r="34" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A34" s="45" t="s">
         <v>29</v>
       </c>
       <c r="N34" s="67">
         <v>6</v>
       </c>
       <c r="O34" s="67">
         <v>16</v>
       </c>
       <c r="P34" s="67">
         <v>7</v>
       </c>
       <c r="Q34" s="67">
         <v>6</v>
       </c>
       <c r="R34" s="67">
         <v>11</v>
@@ -12616,52 +12832,56 @@
       </c>
       <c r="BA34" s="82">
         <v>7</v>
       </c>
       <c r="BB34" s="43">
         <v>8</v>
       </c>
       <c r="BC34" s="43">
         <v>10</v>
       </c>
       <c r="BD34" s="43">
         <v>6</v>
       </c>
       <c r="BE34" s="43">
         <v>3</v>
       </c>
       <c r="BF34" s="43">
         <v>5</v>
       </c>
       <c r="BG34" s="43">
         <v>7</v>
       </c>
       <c r="BH34" s="43">
         <v>9</v>
       </c>
-      <c r="BI34" s="82"/>
-      <c r="BJ34" s="43"/>
+      <c r="BI34" s="43">
+        <v>7</v>
+      </c>
+      <c r="BJ34" s="43">
+        <v>7</v>
+      </c>
       <c r="BK34" s="43"/>
       <c r="BL34" s="43"/>
       <c r="BM34" s="82"/>
       <c r="BN34" s="43"/>
       <c r="BO34" s="43"/>
       <c r="BP34" s="43"/>
     </row>
     <row r="35" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A35" s="45" t="s">
         <v>30</v>
       </c>
       <c r="N35" s="67">
         <v>23</v>
       </c>
       <c r="O35" s="67">
         <v>9</v>
       </c>
       <c r="P35" s="67">
         <v>18</v>
       </c>
       <c r="Q35" s="67">
         <v>15</v>
       </c>
       <c r="R35" s="67">
         <v>14</v>
@@ -12770,52 +12990,56 @@
       </c>
       <c r="BA35" s="82">
         <v>17</v>
       </c>
       <c r="BB35" s="43">
         <v>14</v>
       </c>
       <c r="BC35" s="43">
         <v>13</v>
       </c>
       <c r="BD35" s="43">
         <v>24</v>
       </c>
       <c r="BE35" s="43">
         <v>13</v>
       </c>
       <c r="BF35" s="43">
         <v>13</v>
       </c>
       <c r="BG35" s="43">
         <v>22</v>
       </c>
       <c r="BH35" s="43">
         <v>13</v>
       </c>
-      <c r="BI35" s="82"/>
-      <c r="BJ35" s="43"/>
+      <c r="BI35" s="43">
+        <v>16</v>
+      </c>
+      <c r="BJ35" s="43">
+        <v>13</v>
+      </c>
       <c r="BK35" s="43"/>
       <c r="BL35" s="43"/>
       <c r="BM35" s="82"/>
       <c r="BN35" s="43"/>
       <c r="BO35" s="43"/>
       <c r="BP35" s="43"/>
     </row>
     <row r="36" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A36" s="45" t="s">
         <v>36</v>
       </c>
       <c r="N36" s="67">
         <v>13</v>
       </c>
       <c r="O36" s="67">
         <v>13</v>
       </c>
       <c r="P36" s="67">
         <v>14</v>
       </c>
       <c r="Q36" s="67">
         <v>10</v>
       </c>
       <c r="R36" s="67">
         <v>13</v>
@@ -12924,52 +13148,56 @@
       </c>
       <c r="BA36" s="82">
         <v>12</v>
       </c>
       <c r="BB36" s="43">
         <v>16</v>
       </c>
       <c r="BC36" s="43">
         <v>12</v>
       </c>
       <c r="BD36" s="43">
         <v>18</v>
       </c>
       <c r="BE36" s="43">
         <v>11</v>
       </c>
       <c r="BF36" s="43">
         <v>13</v>
       </c>
       <c r="BG36" s="43">
         <v>16</v>
       </c>
       <c r="BH36" s="43">
         <v>18</v>
       </c>
-      <c r="BI36" s="82"/>
-      <c r="BJ36" s="43"/>
+      <c r="BI36" s="43">
+        <v>12</v>
+      </c>
+      <c r="BJ36" s="43">
+        <v>15</v>
+      </c>
       <c r="BK36" s="43"/>
       <c r="BL36" s="43"/>
       <c r="BM36" s="82"/>
       <c r="BN36" s="43"/>
       <c r="BO36" s="43"/>
       <c r="BP36" s="43"/>
     </row>
     <row r="37" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A37" s="45" t="s">
         <v>31</v>
       </c>
       <c r="N37" s="67">
         <v>12</v>
       </c>
       <c r="O37" s="67">
         <v>13</v>
       </c>
       <c r="P37" s="67">
         <v>7</v>
       </c>
       <c r="Q37" s="67">
         <v>5</v>
       </c>
       <c r="R37" s="67">
         <v>19</v>
@@ -13078,52 +13306,56 @@
       </c>
       <c r="BA37" s="82">
         <v>5</v>
       </c>
       <c r="BB37" s="43">
         <v>10</v>
       </c>
       <c r="BC37" s="43">
         <v>13</v>
       </c>
       <c r="BD37" s="43">
         <v>16</v>
       </c>
       <c r="BE37" s="43">
         <v>11</v>
       </c>
       <c r="BF37" s="43">
         <v>16</v>
       </c>
       <c r="BG37" s="43">
         <v>8</v>
       </c>
       <c r="BH37" s="43">
         <v>4</v>
       </c>
-      <c r="BI37" s="82"/>
-      <c r="BJ37" s="43"/>
+      <c r="BI37" s="43">
+        <v>4</v>
+      </c>
+      <c r="BJ37" s="43">
+        <v>10</v>
+      </c>
       <c r="BK37" s="43"/>
       <c r="BL37" s="43"/>
       <c r="BM37" s="82"/>
       <c r="BN37" s="43"/>
       <c r="BO37" s="43"/>
       <c r="BP37" s="43"/>
     </row>
     <row r="38" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A38" s="45" t="s">
         <v>32</v>
       </c>
       <c r="N38" s="67">
         <v>9</v>
       </c>
       <c r="O38" s="67">
         <v>6</v>
       </c>
       <c r="P38" s="67">
         <v>12</v>
       </c>
       <c r="Q38" s="67">
         <v>12</v>
       </c>
       <c r="R38" s="67">
         <v>10</v>
@@ -13232,52 +13464,56 @@
       </c>
       <c r="BA38" s="82">
         <v>10</v>
       </c>
       <c r="BB38" s="43">
         <v>11</v>
       </c>
       <c r="BC38" s="43">
         <v>10</v>
       </c>
       <c r="BD38" s="43">
         <v>11</v>
       </c>
       <c r="BE38" s="43">
         <v>4</v>
       </c>
       <c r="BF38" s="43">
         <v>8</v>
       </c>
       <c r="BG38" s="43">
         <v>10</v>
       </c>
       <c r="BH38" s="43">
         <v>8</v>
       </c>
-      <c r="BI38" s="82"/>
-      <c r="BJ38" s="43"/>
+      <c r="BI38" s="43">
+        <v>8</v>
+      </c>
+      <c r="BJ38" s="43">
+        <v>7</v>
+      </c>
       <c r="BK38" s="43"/>
       <c r="BL38" s="43"/>
       <c r="BM38" s="82"/>
       <c r="BN38" s="43"/>
       <c r="BO38" s="43"/>
       <c r="BP38" s="43"/>
     </row>
     <row r="39" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A39" s="45" t="s">
         <v>33</v>
       </c>
       <c r="N39" s="67">
         <v>21</v>
       </c>
       <c r="O39" s="67">
         <v>13</v>
       </c>
       <c r="P39" s="67">
         <v>9</v>
       </c>
       <c r="Q39" s="67">
         <v>6</v>
       </c>
       <c r="R39" s="67">
         <v>17</v>
@@ -13386,52 +13622,56 @@
       </c>
       <c r="BA39" s="82">
         <v>10</v>
       </c>
       <c r="BB39" s="43">
         <v>16</v>
       </c>
       <c r="BC39" s="43">
         <v>6</v>
       </c>
       <c r="BD39" s="43">
         <v>20</v>
       </c>
       <c r="BE39" s="43">
         <v>15</v>
       </c>
       <c r="BF39" s="43">
         <v>11</v>
       </c>
       <c r="BG39" s="43">
         <v>16</v>
       </c>
       <c r="BH39" s="43">
         <v>9</v>
       </c>
-      <c r="BI39" s="82"/>
-      <c r="BJ39" s="43"/>
+      <c r="BI39" s="43">
+        <v>10</v>
+      </c>
+      <c r="BJ39" s="43">
+        <v>23</v>
+      </c>
       <c r="BK39" s="43"/>
       <c r="BL39" s="43"/>
       <c r="BM39" s="82"/>
       <c r="BN39" s="43"/>
       <c r="BO39" s="43"/>
       <c r="BP39" s="43"/>
     </row>
     <row r="40" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A40" s="45" t="s">
         <v>34</v>
       </c>
       <c r="N40" s="67">
         <v>31</v>
       </c>
       <c r="O40" s="67">
         <v>14</v>
       </c>
       <c r="P40" s="67">
         <v>32</v>
       </c>
       <c r="Q40" s="67">
         <v>26</v>
       </c>
       <c r="R40" s="67">
         <v>16</v>
@@ -13540,52 +13780,56 @@
       </c>
       <c r="BA40" s="82">
         <v>30</v>
       </c>
       <c r="BB40" s="43">
         <v>34</v>
       </c>
       <c r="BC40" s="43">
         <v>35</v>
       </c>
       <c r="BD40" s="43">
         <v>37</v>
       </c>
       <c r="BE40" s="43">
         <v>23</v>
       </c>
       <c r="BF40" s="43">
         <v>30</v>
       </c>
       <c r="BG40" s="43">
         <v>26</v>
       </c>
       <c r="BH40" s="43">
         <v>26</v>
       </c>
-      <c r="BI40" s="82"/>
-      <c r="BJ40" s="43"/>
+      <c r="BI40" s="43">
+        <v>28</v>
+      </c>
+      <c r="BJ40" s="43">
+        <v>31</v>
+      </c>
       <c r="BK40" s="43"/>
       <c r="BL40" s="43"/>
       <c r="BM40" s="82"/>
       <c r="BN40" s="43"/>
       <c r="BO40" s="43"/>
       <c r="BP40" s="43"/>
     </row>
     <row r="41" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A41" s="47" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="44"/>
       <c r="C41" s="44"/>
       <c r="D41" s="44"/>
       <c r="E41" s="44"/>
       <c r="F41" s="44"/>
       <c r="G41" s="44"/>
       <c r="H41" s="44"/>
       <c r="I41" s="44"/>
       <c r="J41" s="44"/>
       <c r="K41" s="44"/>
       <c r="L41" s="44"/>
       <c r="M41" s="44"/>
       <c r="N41" s="74">
         <v>15</v>
@@ -13706,52 +13950,56 @@
       </c>
       <c r="BA41" s="83">
         <v>7</v>
       </c>
       <c r="BB41" s="83">
         <v>16</v>
       </c>
       <c r="BC41" s="83">
         <v>14</v>
       </c>
       <c r="BD41" s="83">
         <v>8</v>
       </c>
       <c r="BE41" s="83">
         <v>10</v>
       </c>
       <c r="BF41" s="83">
         <v>8</v>
       </c>
       <c r="BG41" s="83">
         <v>8</v>
       </c>
       <c r="BH41" s="83">
         <v>10</v>
       </c>
-      <c r="BI41" s="83"/>
-      <c r="BJ41" s="83"/>
+      <c r="BI41" s="83">
+        <v>15</v>
+      </c>
+      <c r="BJ41" s="83">
+        <v>10</v>
+      </c>
       <c r="BK41" s="83"/>
       <c r="BL41" s="83"/>
       <c r="BM41" s="83"/>
       <c r="BN41" s="83"/>
       <c r="BO41" s="83"/>
       <c r="BP41" s="83"/>
     </row>
     <row r="42" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="AG42" s="35"/>
       <c r="AH42" s="35"/>
       <c r="AS42" s="35"/>
       <c r="AT42" s="35"/>
       <c r="BE42" s="35"/>
       <c r="BF42" s="35"/>
     </row>
     <row r="43" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="AG43" s="35"/>
       <c r="AH43" s="35"/>
       <c r="AS43" s="35"/>
       <c r="AT43" s="35"/>
       <c r="BE43" s="35"/>
       <c r="BF43" s="35"/>
     </row>
     <row r="44" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="AG44" s="35"/>
@@ -13898,252 +14146,252 @@
       <c r="AG62" s="12"/>
       <c r="AH62" s="12"/>
       <c r="AS62" s="12"/>
       <c r="AT62" s="12"/>
       <c r="BE62" s="12"/>
       <c r="BF62" s="12"/>
     </row>
     <row r="63" spans="33:58">
       <c r="AG63" s="12"/>
       <c r="AH63" s="12"/>
       <c r="AS63" s="12"/>
       <c r="AT63" s="12"/>
       <c r="BE63" s="12"/>
       <c r="BF63" s="12"/>
     </row>
     <row r="64" spans="33:58">
       <c r="AG64" s="12"/>
       <c r="AH64" s="12"/>
       <c r="AS64" s="12"/>
       <c r="AT64" s="12"/>
       <c r="BE64" s="12"/>
       <c r="BF64" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="BE4:BP4"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="A6:AR6"/>
+    <mergeCell ref="A18:AR18"/>
+    <mergeCell ref="A30:AR30"/>
     <mergeCell ref="A2:AH2"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="AG4:AR4"/>
-    <mergeCell ref="BE4:BP4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:AR30"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP64"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AP1" workbookViewId="0">
-      <selection activeCell="AX45" sqref="AX45"/>
+    <sheetView topLeftCell="AP1" workbookViewId="0">
+      <selection activeCell="BK40" sqref="BK40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="11"/>
     <col min="33" max="33" width="9.140625" style="11"/>
     <col min="45" max="45" width="9.140625" style="11"/>
     <col min="57" max="57" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="U1" s="38"/>
       <c r="AG1" s="38"/>
       <c r="AS1" s="38"/>
       <c r="BE1" s="38"/>
     </row>
     <row r="2" spans="1:68" s="30" customFormat="1" ht="15.75">
-      <c r="A2" s="114" t="s">
+      <c r="A2" s="113" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="114"/>
-[...34 lines deleted...]
-      <c r="AK2" s="114"/>
+      <c r="B2" s="113"/>
+      <c r="C2" s="113"/>
+      <c r="D2" s="113"/>
+      <c r="E2" s="113"/>
+      <c r="F2" s="113"/>
+      <c r="G2" s="113"/>
+      <c r="H2" s="113"/>
+      <c r="I2" s="113"/>
+      <c r="J2" s="113"/>
+      <c r="K2" s="113"/>
+      <c r="L2" s="113"/>
+      <c r="M2" s="113"/>
+      <c r="N2" s="113"/>
+      <c r="O2" s="113"/>
+      <c r="P2" s="113"/>
+      <c r="Q2" s="113"/>
+      <c r="R2" s="113"/>
+      <c r="S2" s="113"/>
+      <c r="T2" s="113"/>
+      <c r="U2" s="113"/>
+      <c r="V2" s="113"/>
+      <c r="W2" s="113"/>
+      <c r="X2" s="113"/>
+      <c r="Y2" s="113"/>
+      <c r="Z2" s="113"/>
+      <c r="AA2" s="113"/>
+      <c r="AB2" s="113"/>
+      <c r="AC2" s="113"/>
+      <c r="AD2" s="113"/>
+      <c r="AE2" s="113"/>
+      <c r="AF2" s="113"/>
+      <c r="AG2" s="113"/>
+      <c r="AH2" s="113"/>
+      <c r="AI2" s="113"/>
+      <c r="AJ2" s="113"/>
+      <c r="AK2" s="113"/>
     </row>
     <row r="3" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="N3" s="44"/>
       <c r="O3" s="44"/>
       <c r="P3" s="44"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="44"/>
       <c r="S3" s="44"/>
       <c r="T3" s="44"/>
       <c r="U3" s="38"/>
       <c r="W3" s="41"/>
       <c r="X3" s="39"/>
       <c r="Y3" s="39"/>
       <c r="Z3" s="39"/>
       <c r="AB3" s="44"/>
       <c r="AD3" s="44"/>
       <c r="AE3" s="44"/>
       <c r="AF3" s="16"/>
       <c r="AG3" s="86"/>
       <c r="AH3" s="41"/>
       <c r="AI3" s="56"/>
       <c r="AJ3" s="86"/>
       <c r="AN3" s="56"/>
       <c r="AR3" s="41"/>
       <c r="AS3" s="86"/>
       <c r="AT3" s="41"/>
       <c r="AU3" s="56"/>
       <c r="AV3" s="86"/>
       <c r="AZ3" s="56"/>
       <c r="BD3" s="41"/>
       <c r="BE3" s="86"/>
       <c r="BF3" s="41"/>
       <c r="BG3" s="56"/>
       <c r="BH3" s="86"/>
       <c r="BL3" s="56"/>
       <c r="BP3" s="41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="30" customFormat="1" ht="11.25">
-      <c r="A4" s="106"/>
-      <c r="B4" s="108">
+      <c r="A4" s="100"/>
+      <c r="B4" s="102">
         <v>2021</v>
       </c>
-      <c r="C4" s="109"/>
-[...10 lines deleted...]
-      <c r="N4" s="110">
+      <c r="C4" s="103"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="104">
         <v>2022</v>
       </c>
-      <c r="O4" s="110"/>
-[...5 lines deleted...]
-      <c r="U4" s="111">
+      <c r="O4" s="104"/>
+      <c r="P4" s="104"/>
+      <c r="Q4" s="104"/>
+      <c r="R4" s="104"/>
+      <c r="S4" s="104"/>
+      <c r="T4" s="104"/>
+      <c r="U4" s="105">
         <v>2023</v>
       </c>
-      <c r="V4" s="112"/>
-[...7 lines deleted...]
-      <c r="AG4" s="99">
+      <c r="V4" s="106"/>
+      <c r="W4" s="106"/>
+      <c r="X4" s="106"/>
+      <c r="Y4" s="106"/>
+      <c r="Z4" s="106"/>
+      <c r="AA4" s="106"/>
+      <c r="AB4" s="106"/>
+      <c r="AC4" s="106"/>
+      <c r="AG4" s="107">
         <v>2024</v>
       </c>
-      <c r="AH4" s="100"/>
-[...10 lines deleted...]
-      <c r="AS4" s="99">
+      <c r="AH4" s="108"/>
+      <c r="AI4" s="108"/>
+      <c r="AJ4" s="108"/>
+      <c r="AK4" s="108"/>
+      <c r="AL4" s="108"/>
+      <c r="AM4" s="108"/>
+      <c r="AN4" s="108"/>
+      <c r="AO4" s="108"/>
+      <c r="AP4" s="108"/>
+      <c r="AQ4" s="108"/>
+      <c r="AR4" s="109"/>
+      <c r="AS4" s="107">
         <v>2025</v>
       </c>
-      <c r="AT4" s="100"/>
-[...10 lines deleted...]
-      <c r="BE4" s="99">
+      <c r="AT4" s="108"/>
+      <c r="AU4" s="108"/>
+      <c r="AV4" s="108"/>
+      <c r="AW4" s="108"/>
+      <c r="AX4" s="108"/>
+      <c r="AY4" s="108"/>
+      <c r="AZ4" s="108"/>
+      <c r="BA4" s="108"/>
+      <c r="BB4" s="108"/>
+      <c r="BC4" s="108"/>
+      <c r="BD4" s="109"/>
+      <c r="BE4" s="107">
         <v>2026</v>
       </c>
-      <c r="BF4" s="100"/>
-[...9 lines deleted...]
-      <c r="BP4" s="101"/>
+      <c r="BF4" s="108"/>
+      <c r="BG4" s="108"/>
+      <c r="BH4" s="108"/>
+      <c r="BI4" s="108"/>
+      <c r="BJ4" s="108"/>
+      <c r="BK4" s="108"/>
+      <c r="BL4" s="108"/>
+      <c r="BM4" s="108"/>
+      <c r="BN4" s="108"/>
+      <c r="BO4" s="108"/>
+      <c r="BP4" s="109"/>
     </row>
     <row r="5" spans="1:68" s="30" customFormat="1" ht="11.25">
-      <c r="A5" s="107"/>
+      <c r="A5" s="101"/>
       <c r="B5" s="51" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="51" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="51" t="s">
@@ -14303,96 +14551,96 @@
         <v>46</v>
       </c>
       <c r="BJ5" s="96" t="s">
         <v>16</v>
       </c>
       <c r="BK5" s="96" t="s">
         <v>17</v>
       </c>
       <c r="BL5" s="96" t="s">
         <v>18</v>
       </c>
       <c r="BM5" s="96" t="s">
         <v>19</v>
       </c>
       <c r="BN5" s="97" t="s">
         <v>20</v>
       </c>
       <c r="BO5" s="97" t="s">
         <v>21</v>
       </c>
       <c r="BP5" s="98" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:68" s="30" customFormat="1" ht="11.25">
-      <c r="A6" s="102" t="s">
+      <c r="A6" s="110" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="102"/>
-[...41 lines deleted...]
-      <c r="AR6" s="102"/>
+      <c r="B6" s="110"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="110"/>
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="110"/>
+      <c r="I6" s="110"/>
+      <c r="J6" s="110"/>
+      <c r="K6" s="110"/>
+      <c r="L6" s="110"/>
+      <c r="M6" s="110"/>
+      <c r="N6" s="110"/>
+      <c r="O6" s="110"/>
+      <c r="P6" s="110"/>
+      <c r="Q6" s="110"/>
+      <c r="R6" s="110"/>
+      <c r="S6" s="110"/>
+      <c r="T6" s="110"/>
+      <c r="U6" s="110"/>
+      <c r="V6" s="110"/>
+      <c r="W6" s="110"/>
+      <c r="X6" s="110"/>
+      <c r="Y6" s="110"/>
+      <c r="Z6" s="110"/>
+      <c r="AA6" s="110"/>
+      <c r="AB6" s="110"/>
+      <c r="AC6" s="110"/>
+      <c r="AD6" s="110"/>
+      <c r="AE6" s="110"/>
+      <c r="AF6" s="110"/>
+      <c r="AG6" s="110"/>
+      <c r="AH6" s="110"/>
+      <c r="AI6" s="110"/>
+      <c r="AJ6" s="110"/>
+      <c r="AK6" s="110"/>
+      <c r="AL6" s="110"/>
+      <c r="AM6" s="110"/>
+      <c r="AN6" s="110"/>
+      <c r="AO6" s="110"/>
+      <c r="AP6" s="110"/>
+      <c r="AQ6" s="110"/>
+      <c r="AR6" s="110"/>
     </row>
     <row r="7" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A7" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="24"/>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
       <c r="N7" s="58">
         <f t="shared" ref="N7" si="0">SUM(N8:N17)</f>
         <v>13</v>
       </c>
       <c r="O7" s="59">
         <v>9</v>
       </c>
       <c r="P7" s="59">
@@ -14508,52 +14756,56 @@
       </c>
       <c r="BA7" s="82">
         <v>7</v>
       </c>
       <c r="BB7" s="82">
         <v>8</v>
       </c>
       <c r="BC7" s="82">
         <v>2</v>
       </c>
       <c r="BD7" s="82">
         <v>11</v>
       </c>
       <c r="BE7" s="82">
         <v>5</v>
       </c>
       <c r="BF7" s="82">
         <v>13</v>
       </c>
       <c r="BG7" s="82">
         <v>6</v>
       </c>
       <c r="BH7" s="82">
         <v>10</v>
       </c>
-      <c r="BI7" s="82"/>
-      <c r="BJ7" s="84"/>
+      <c r="BI7" s="43">
+        <v>3</v>
+      </c>
+      <c r="BJ7" s="43">
+        <v>9</v>
+      </c>
       <c r="BK7" s="84"/>
       <c r="BL7" s="82"/>
       <c r="BM7" s="82"/>
       <c r="BN7" s="82"/>
       <c r="BO7" s="82"/>
       <c r="BP7" s="82"/>
     </row>
     <row r="8" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="45" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
       <c r="N8" s="63">
         <v>3</v>
@@ -14672,52 +14924,56 @@
       </c>
       <c r="BA8" s="82">
         <v>3</v>
       </c>
       <c r="BB8" s="82">
         <v>2</v>
       </c>
       <c r="BC8" s="82">
         <v>1</v>
       </c>
       <c r="BD8" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BE8" s="82">
         <v>3</v>
       </c>
       <c r="BF8" s="82">
         <v>5</v>
       </c>
       <c r="BG8" s="82">
         <v>2</v>
       </c>
       <c r="BH8" s="82">
         <v>3</v>
       </c>
-      <c r="BI8" s="82"/>
-      <c r="BJ8" s="62"/>
+      <c r="BI8" s="43">
+        <v>1</v>
+      </c>
+      <c r="BJ8" s="43">
+        <v>3</v>
+      </c>
       <c r="BK8" s="84"/>
       <c r="BL8" s="82"/>
       <c r="BM8" s="82"/>
       <c r="BN8" s="82"/>
       <c r="BO8" s="82"/>
       <c r="BP8" s="82"/>
     </row>
     <row r="9" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A9" s="45" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="24"/>
       <c r="C9" s="24"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
       <c r="N9" s="62" t="s">
         <v>12</v>
@@ -14836,52 +15092,56 @@
       </c>
       <c r="BA9" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB9" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC9" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD9" s="82">
         <v>1</v>
       </c>
       <c r="BE9" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF9" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BG9" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BH9" s="82">
         <v>1</v>
       </c>
-      <c r="BI9" s="62"/>
-      <c r="BJ9" s="62"/>
+      <c r="BI9" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ9" s="43">
+        <v>1</v>
+      </c>
       <c r="BK9" s="84"/>
       <c r="BL9" s="82"/>
       <c r="BM9" s="62"/>
       <c r="BN9" s="62"/>
       <c r="BO9" s="62"/>
       <c r="BP9" s="62"/>
     </row>
     <row r="10" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
       <c r="N10" s="63">
         <v>1</v>
@@ -15002,52 +15262,56 @@
       </c>
       <c r="BA10" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB10" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC10" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD10" s="82">
         <v>1</v>
       </c>
       <c r="BE10" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF10" s="82">
         <v>1</v>
       </c>
       <c r="BG10" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BH10" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="BI10" s="82"/>
-      <c r="BJ10" s="62"/>
+      <c r="BI10" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ10" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BK10" s="62"/>
       <c r="BL10" s="62"/>
       <c r="BM10" s="62"/>
       <c r="BN10" s="62"/>
       <c r="BO10" s="62"/>
       <c r="BP10" s="62"/>
     </row>
     <row r="11" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="45" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
       <c r="N11" s="63">
         <v>5</v>
@@ -15168,52 +15432,56 @@
       </c>
       <c r="BA11" s="82">
         <v>1</v>
       </c>
       <c r="BB11" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC11" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD11" s="82">
         <v>2</v>
       </c>
       <c r="BE11" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF11" s="82">
         <v>1</v>
       </c>
       <c r="BG11" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BH11" s="82">
         <v>1</v>
       </c>
-      <c r="BI11" s="62"/>
-      <c r="BJ11" s="62"/>
+      <c r="BI11" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ11" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BK11" s="62"/>
       <c r="BL11" s="82"/>
       <c r="BM11" s="82"/>
       <c r="BN11" s="62"/>
       <c r="BO11" s="62"/>
       <c r="BP11" s="62"/>
     </row>
     <row r="12" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="45" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
       <c r="N12" s="63">
         <v>2</v>
@@ -15332,52 +15600,56 @@
       </c>
       <c r="BA12" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB12" s="82">
         <v>1</v>
       </c>
       <c r="BC12" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD12" s="82">
         <v>1</v>
       </c>
       <c r="BE12" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF12" s="82">
         <v>1</v>
       </c>
       <c r="BG12" s="82">
         <v>1</v>
       </c>
       <c r="BH12" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="BI12" s="62"/>
-      <c r="BJ12" s="62"/>
+      <c r="BI12" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ12" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BK12" s="62"/>
       <c r="BL12" s="62"/>
       <c r="BM12" s="62"/>
       <c r="BN12" s="82"/>
       <c r="BO12" s="62"/>
       <c r="BP12" s="82"/>
     </row>
     <row r="13" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="45" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="63">
         <v>1</v>
@@ -15498,52 +15770,56 @@
       </c>
       <c r="BA13" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB13" s="82">
         <v>2</v>
       </c>
       <c r="BC13" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD13" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BE13" s="82">
         <v>1</v>
       </c>
       <c r="BF13" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BG13" s="82">
         <v>2</v>
       </c>
       <c r="BH13" s="82">
         <v>1</v>
       </c>
-      <c r="BI13" s="62"/>
-      <c r="BJ13" s="62"/>
+      <c r="BI13" s="43">
+        <v>1</v>
+      </c>
+      <c r="BJ13" s="43">
+        <v>1</v>
+      </c>
       <c r="BK13" s="84"/>
       <c r="BL13" s="82"/>
       <c r="BM13" s="62"/>
       <c r="BN13" s="82"/>
       <c r="BO13" s="62"/>
       <c r="BP13" s="62"/>
     </row>
     <row r="14" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A14" s="45" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="62" t="s">
         <v>12</v>
@@ -15664,52 +15940,56 @@
       </c>
       <c r="BA14" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB14" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC14" s="82">
         <v>1</v>
       </c>
       <c r="BD14" s="82">
         <v>1</v>
       </c>
       <c r="BE14" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF14" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BG14" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BH14" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="BI14" s="82"/>
-      <c r="BJ14" s="84"/>
+      <c r="BI14" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ14" s="43">
+        <v>2</v>
+      </c>
       <c r="BK14" s="84"/>
       <c r="BL14" s="62"/>
       <c r="BM14" s="62"/>
       <c r="BN14" s="62"/>
       <c r="BO14" s="82"/>
       <c r="BP14" s="62"/>
     </row>
     <row r="15" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="N15" s="62" t="s">
         <v>12</v>
@@ -15828,52 +16108,56 @@
       </c>
       <c r="BA15" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB15" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC15" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD15" s="82">
         <v>1</v>
       </c>
       <c r="BE15" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF15" s="82">
         <v>1</v>
       </c>
       <c r="BG15" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BH15" s="82">
         <v>2</v>
       </c>
-      <c r="BI15" s="62"/>
-      <c r="BJ15" s="62"/>
+      <c r="BI15" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ15" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BK15" s="84"/>
       <c r="BL15" s="62"/>
       <c r="BM15" s="62"/>
       <c r="BN15" s="62"/>
       <c r="BO15" s="62"/>
       <c r="BP15" s="62"/>
     </row>
     <row r="16" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A16" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="63">
         <v>1</v>
@@ -15994,52 +16278,56 @@
       </c>
       <c r="BA16" s="82">
         <v>3</v>
       </c>
       <c r="BB16" s="82">
         <v>3</v>
       </c>
       <c r="BC16" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD16" s="82">
         <v>4</v>
       </c>
       <c r="BE16" s="82">
         <v>1</v>
       </c>
       <c r="BF16" s="82">
         <v>4</v>
       </c>
       <c r="BG16" s="82">
         <v>1</v>
       </c>
       <c r="BH16" s="82">
         <v>2</v>
       </c>
-      <c r="BI16" s="82"/>
-      <c r="BJ16" s="62"/>
+      <c r="BI16" s="43">
+        <v>1</v>
+      </c>
+      <c r="BJ16" s="43">
+        <v>1</v>
+      </c>
       <c r="BK16" s="84"/>
       <c r="BL16" s="62"/>
       <c r="BM16" s="82"/>
       <c r="BN16" s="82"/>
       <c r="BO16" s="62"/>
       <c r="BP16" s="62"/>
     </row>
     <row r="17" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A17" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="62" t="s">
         <v>12</v>
@@ -16154,106 +16442,110 @@
       </c>
       <c r="BA17" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB17" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC17" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD17" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BE17" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF17" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BG17" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BH17" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="BI17" s="82"/>
-      <c r="BJ17" s="84"/>
+      <c r="BI17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ17" s="43">
+        <v>1</v>
+      </c>
       <c r="BK17" s="84"/>
       <c r="BL17" s="62"/>
       <c r="BM17" s="62"/>
       <c r="BN17" s="62"/>
       <c r="BO17" s="62"/>
       <c r="BP17" s="62"/>
     </row>
     <row r="18" spans="1:68" s="30" customFormat="1" ht="11.25">
-      <c r="A18" s="103" t="s">
+      <c r="A18" s="111" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="103"/>
-[...41 lines deleted...]
-      <c r="AR18" s="103"/>
+      <c r="B18" s="111"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="111"/>
+      <c r="H18" s="111"/>
+      <c r="I18" s="111"/>
+      <c r="J18" s="111"/>
+      <c r="K18" s="111"/>
+      <c r="L18" s="111"/>
+      <c r="M18" s="111"/>
+      <c r="N18" s="111"/>
+      <c r="O18" s="111"/>
+      <c r="P18" s="111"/>
+      <c r="Q18" s="111"/>
+      <c r="R18" s="111"/>
+      <c r="S18" s="111"/>
+      <c r="T18" s="111"/>
+      <c r="U18" s="111"/>
+      <c r="V18" s="111"/>
+      <c r="W18" s="111"/>
+      <c r="X18" s="111"/>
+      <c r="Y18" s="111"/>
+      <c r="Z18" s="111"/>
+      <c r="AA18" s="111"/>
+      <c r="AB18" s="111"/>
+      <c r="AC18" s="111"/>
+      <c r="AD18" s="111"/>
+      <c r="AE18" s="111"/>
+      <c r="AF18" s="111"/>
+      <c r="AG18" s="111"/>
+      <c r="AH18" s="111"/>
+      <c r="AI18" s="111"/>
+      <c r="AJ18" s="111"/>
+      <c r="AK18" s="111"/>
+      <c r="AL18" s="111"/>
+      <c r="AM18" s="111"/>
+      <c r="AN18" s="111"/>
+      <c r="AO18" s="111"/>
+      <c r="AP18" s="111"/>
+      <c r="AQ18" s="111"/>
+      <c r="AR18" s="111"/>
     </row>
     <row r="19" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="28"/>
       <c r="E19" s="28"/>
       <c r="F19" s="28"/>
       <c r="G19" s="29"/>
       <c r="H19" s="29"/>
       <c r="I19" s="28"/>
       <c r="J19" s="29"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="29"/>
       <c r="N19" s="59">
         <v>8</v>
       </c>
       <c r="O19" s="59">
         <v>3</v>
       </c>
       <c r="P19" s="59">
         <v>12</v>
@@ -16368,52 +16660,56 @@
       </c>
       <c r="BA19" s="82">
         <v>5</v>
       </c>
       <c r="BB19" s="82">
         <v>3</v>
       </c>
       <c r="BC19" s="82">
         <v>1</v>
       </c>
       <c r="BD19" s="82">
         <v>5</v>
       </c>
       <c r="BE19" s="82">
         <v>4</v>
       </c>
       <c r="BF19" s="82">
         <v>7</v>
       </c>
       <c r="BG19" s="82">
         <v>2</v>
       </c>
       <c r="BH19" s="82">
         <v>7</v>
       </c>
-      <c r="BI19" s="82"/>
-      <c r="BJ19" s="62"/>
+      <c r="BI19" s="43">
+        <v>1</v>
+      </c>
+      <c r="BJ19" s="43">
+        <v>3</v>
+      </c>
       <c r="BK19" s="84"/>
       <c r="BL19" s="82"/>
       <c r="BM19" s="82"/>
       <c r="BN19" s="82"/>
       <c r="BO19" s="82"/>
       <c r="BP19" s="82"/>
     </row>
     <row r="20" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A20" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="59">
         <v>3</v>
@@ -16532,52 +16828,56 @@
       </c>
       <c r="BA20" s="82">
         <v>2</v>
       </c>
       <c r="BB20" s="82">
         <v>1</v>
       </c>
       <c r="BC20" s="82">
         <v>1</v>
       </c>
       <c r="BD20" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BE20" s="82">
         <v>3</v>
       </c>
       <c r="BF20" s="82">
         <v>5</v>
       </c>
       <c r="BG20" s="82">
         <v>2</v>
       </c>
       <c r="BH20" s="82">
         <v>2</v>
       </c>
-      <c r="BI20" s="82"/>
-      <c r="BJ20" s="62"/>
+      <c r="BI20" s="43">
+        <v>1</v>
+      </c>
+      <c r="BJ20" s="43">
+        <v>1</v>
+      </c>
       <c r="BK20" s="84"/>
       <c r="BL20" s="62"/>
       <c r="BM20" s="82"/>
       <c r="BN20" s="82"/>
       <c r="BO20" s="82"/>
       <c r="BP20" s="82"/>
     </row>
     <row r="21" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A21" s="46" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="28"/>
       <c r="E21" s="28"/>
       <c r="F21" s="28"/>
       <c r="G21" s="29"/>
       <c r="H21" s="29"/>
       <c r="I21" s="28"/>
       <c r="J21" s="29"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="29"/>
       <c r="N21" s="62" t="s">
         <v>12</v>
@@ -16698,52 +16998,56 @@
       </c>
       <c r="BA21" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB21" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC21" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD21" s="82">
         <v>1</v>
       </c>
       <c r="BE21" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF21" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BG21" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BH21" s="82">
         <v>1</v>
       </c>
-      <c r="BI21" s="62"/>
-      <c r="BJ21" s="62"/>
+      <c r="BI21" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ21" s="43">
+        <v>1</v>
+      </c>
       <c r="BK21" s="84"/>
       <c r="BL21" s="82"/>
       <c r="BM21" s="62"/>
       <c r="BN21" s="62"/>
       <c r="BO21" s="62"/>
       <c r="BP21" s="62"/>
     </row>
     <row r="22" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A22" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="28"/>
       <c r="J22" s="29"/>
       <c r="K22" s="29"/>
       <c r="L22" s="29"/>
       <c r="M22" s="29"/>
       <c r="N22" s="59">
         <v>4</v>
@@ -16862,52 +17166,56 @@
       </c>
       <c r="BA22" s="82">
         <v>1</v>
       </c>
       <c r="BB22" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC22" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD22" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BE22" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF22" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BG22" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BH22" s="82">
         <v>1</v>
       </c>
-      <c r="BI22" s="62"/>
-      <c r="BJ22" s="62"/>
+      <c r="BI22" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ22" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BK22" s="62"/>
       <c r="BL22" s="82"/>
       <c r="BM22" s="82"/>
       <c r="BN22" s="62"/>
       <c r="BO22" s="62"/>
       <c r="BP22" s="62"/>
     </row>
     <row r="23" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A23" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="28"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="62" t="s">
         <v>12</v>
@@ -17026,52 +17334,56 @@
       <c r="AZ23" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BA23" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB23" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC23" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD23" s="82">
         <v>1</v>
       </c>
       <c r="BE23" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF23" s="82"/>
       <c r="BG23" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BH23" s="82">
         <v>2</v>
       </c>
-      <c r="BI23" s="62"/>
-      <c r="BJ23" s="62"/>
+      <c r="BI23" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ23" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BK23" s="62"/>
       <c r="BL23" s="62"/>
       <c r="BM23" s="62"/>
       <c r="BN23" s="62"/>
       <c r="BO23" s="62"/>
       <c r="BP23" s="62"/>
     </row>
     <row r="24" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A24" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="28"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29"/>
       <c r="M24" s="29"/>
       <c r="N24" s="59">
         <v>1</v>
@@ -17188,52 +17500,56 @@
       </c>
       <c r="BA24" s="82">
         <v>2</v>
       </c>
       <c r="BB24" s="82">
         <v>2</v>
       </c>
       <c r="BC24" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD24" s="82">
         <v>3</v>
       </c>
       <c r="BE24" s="82">
         <v>1</v>
       </c>
       <c r="BF24" s="82">
         <v>2</v>
       </c>
       <c r="BG24" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BH24" s="82">
         <v>1</v>
       </c>
-      <c r="BI24" s="62"/>
-      <c r="BJ24" s="62"/>
+      <c r="BI24" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ24" s="43">
+        <v>1</v>
+      </c>
       <c r="BK24" s="84"/>
       <c r="BL24" s="62"/>
       <c r="BM24" s="82"/>
       <c r="BN24" s="82"/>
       <c r="BO24" s="62"/>
       <c r="BP24" s="62"/>
     </row>
     <row r="25" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A25" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="28"/>
       <c r="E25" s="28"/>
       <c r="F25" s="28"/>
       <c r="G25" s="29"/>
       <c r="H25" s="29"/>
       <c r="I25" s="28"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="29"/>
       <c r="M25" s="29"/>
       <c r="N25" s="62" t="s">
         <v>12</v>
@@ -17354,106 +17670,110 @@
       </c>
       <c r="BA25" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB25" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BC25" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BD25" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BE25" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BF25" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BG25" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BH25" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="BI25" s="62"/>
-      <c r="BJ25" s="62"/>
+      <c r="BI25" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ25" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BK25" s="62"/>
       <c r="BL25" s="62"/>
       <c r="BM25" s="62"/>
       <c r="BN25" s="62"/>
       <c r="BO25" s="62"/>
       <c r="BP25" s="62"/>
     </row>
     <row r="26" spans="1:68" s="30" customFormat="1" ht="11.25">
-      <c r="A26" s="104" t="s">
+      <c r="A26" s="112" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="104"/>
-[...41 lines deleted...]
-      <c r="AR26" s="104"/>
+      <c r="B26" s="112"/>
+      <c r="C26" s="112"/>
+      <c r="D26" s="112"/>
+      <c r="E26" s="112"/>
+      <c r="F26" s="112"/>
+      <c r="G26" s="112"/>
+      <c r="H26" s="112"/>
+      <c r="I26" s="112"/>
+      <c r="J26" s="112"/>
+      <c r="K26" s="112"/>
+      <c r="L26" s="112"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="112"/>
+      <c r="O26" s="112"/>
+      <c r="P26" s="112"/>
+      <c r="Q26" s="112"/>
+      <c r="R26" s="112"/>
+      <c r="S26" s="112"/>
+      <c r="T26" s="112"/>
+      <c r="U26" s="112"/>
+      <c r="V26" s="112"/>
+      <c r="W26" s="112"/>
+      <c r="X26" s="112"/>
+      <c r="Y26" s="112"/>
+      <c r="Z26" s="112"/>
+      <c r="AA26" s="112"/>
+      <c r="AB26" s="112"/>
+      <c r="AC26" s="112"/>
+      <c r="AD26" s="112"/>
+      <c r="AE26" s="112"/>
+      <c r="AF26" s="112"/>
+      <c r="AG26" s="112"/>
+      <c r="AH26" s="112"/>
+      <c r="AI26" s="112"/>
+      <c r="AJ26" s="112"/>
+      <c r="AK26" s="112"/>
+      <c r="AL26" s="112"/>
+      <c r="AM26" s="112"/>
+      <c r="AN26" s="112"/>
+      <c r="AO26" s="112"/>
+      <c r="AP26" s="112"/>
+      <c r="AQ26" s="112"/>
+      <c r="AR26" s="112"/>
     </row>
     <row r="27" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="28"/>
       <c r="J27" s="29"/>
       <c r="K27" s="29"/>
       <c r="L27" s="29"/>
       <c r="M27" s="29"/>
       <c r="N27" s="66">
         <v>5</v>
       </c>
       <c r="O27" s="59">
         <v>6</v>
       </c>
       <c r="P27" s="59">
         <v>2</v>
@@ -17568,52 +17888,56 @@
       </c>
       <c r="BA27" s="82">
         <v>2</v>
       </c>
       <c r="BB27" s="43">
         <v>5</v>
       </c>
       <c r="BC27" s="43">
         <v>1</v>
       </c>
       <c r="BD27" s="43">
         <v>6</v>
       </c>
       <c r="BE27" s="43">
         <v>1</v>
       </c>
       <c r="BF27" s="43">
         <v>6</v>
       </c>
       <c r="BG27" s="43">
         <v>4</v>
       </c>
       <c r="BH27" s="43">
         <v>3</v>
       </c>
-      <c r="BI27" s="43"/>
-      <c r="BJ27" s="95"/>
+      <c r="BI27" s="43">
+        <v>2</v>
+      </c>
+      <c r="BJ27" s="43">
+        <v>6</v>
+      </c>
       <c r="BK27" s="84"/>
       <c r="BL27" s="82"/>
       <c r="BM27" s="82"/>
       <c r="BN27" s="43"/>
       <c r="BO27" s="43"/>
       <c r="BP27" s="43"/>
     </row>
     <row r="28" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A28" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="28"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="29"/>
       <c r="M28" s="29"/>
       <c r="N28" s="62" t="s">
         <v>12</v>
@@ -17732,52 +18056,56 @@
       </c>
       <c r="BA28" s="82">
         <v>1</v>
       </c>
       <c r="BB28" s="43">
         <v>1</v>
       </c>
       <c r="BC28" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD28" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BE28" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF28" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BG28" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BH28" s="43">
         <v>1</v>
       </c>
-      <c r="BI28" s="62"/>
-      <c r="BJ28" s="62"/>
+      <c r="BI28" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ28" s="43">
+        <v>2</v>
+      </c>
       <c r="BK28" s="84"/>
       <c r="BL28" s="82"/>
       <c r="BM28" s="82"/>
       <c r="BN28" s="43"/>
       <c r="BO28" s="70"/>
       <c r="BP28" s="62"/>
     </row>
     <row r="29" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A29" s="45" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="29"/>
       <c r="H29" s="29"/>
       <c r="I29" s="28"/>
       <c r="J29" s="29"/>
       <c r="K29" s="29"/>
       <c r="L29" s="29"/>
       <c r="M29" s="29"/>
       <c r="N29" s="62" t="s">
         <v>12</v>
@@ -17898,52 +18226,56 @@
       </c>
       <c r="BA29" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB29" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BC29" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD29" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BE29" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF29" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BG29" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BH29" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="BI29" s="62"/>
-      <c r="BJ29" s="62"/>
+      <c r="BI29" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ29" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BK29" s="62"/>
       <c r="BL29" s="62"/>
       <c r="BM29" s="62"/>
       <c r="BN29" s="70"/>
       <c r="BO29" s="70"/>
       <c r="BP29" s="62"/>
     </row>
     <row r="30" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A30" s="46" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="28"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="59">
         <v>1</v>
@@ -18064,52 +18396,56 @@
       </c>
       <c r="BA30" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB30" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BC30" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD30" s="43">
         <v>1</v>
       </c>
       <c r="BE30" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF30" s="43">
         <v>1</v>
       </c>
       <c r="BG30" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BH30" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="BI30" s="43"/>
-      <c r="BJ30" s="62"/>
+      <c r="BI30" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ30" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BK30" s="62"/>
       <c r="BL30" s="62"/>
       <c r="BM30" s="62"/>
       <c r="BN30" s="70"/>
       <c r="BO30" s="70"/>
       <c r="BP30" s="62"/>
     </row>
     <row r="31" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A31" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="29"/>
       <c r="H31" s="29"/>
       <c r="I31" s="28"/>
       <c r="J31" s="29"/>
       <c r="K31" s="29"/>
       <c r="L31" s="29"/>
       <c r="M31" s="29"/>
       <c r="N31" s="59">
         <v>1</v>
@@ -18230,52 +18566,56 @@
       </c>
       <c r="BA31" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB31" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BC31" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD31" s="43">
         <v>2</v>
       </c>
       <c r="BE31" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF31" s="43">
         <v>1</v>
       </c>
       <c r="BG31" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BH31" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="BI31" s="62"/>
-      <c r="BJ31" s="62"/>
+      <c r="BI31" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ31" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BK31" s="62"/>
       <c r="BL31" s="62"/>
       <c r="BM31" s="62"/>
       <c r="BN31" s="70"/>
       <c r="BO31" s="70"/>
       <c r="BP31" s="62"/>
     </row>
     <row r="32" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A32" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="28"/>
       <c r="J32" s="29"/>
       <c r="K32" s="29"/>
       <c r="L32" s="29"/>
       <c r="M32" s="29"/>
       <c r="N32" s="59">
         <v>2</v>
@@ -18394,52 +18734,56 @@
       </c>
       <c r="BA32" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB32" s="43">
         <v>1</v>
       </c>
       <c r="BC32" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD32" s="43">
         <v>1</v>
       </c>
       <c r="BE32" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF32" s="43">
         <v>1</v>
       </c>
       <c r="BG32" s="43">
         <v>1</v>
       </c>
       <c r="BH32" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="BI32" s="62"/>
-      <c r="BJ32" s="62"/>
+      <c r="BI32" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ32" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BK32" s="62"/>
       <c r="BL32" s="62"/>
       <c r="BM32" s="62"/>
       <c r="BN32" s="43"/>
       <c r="BO32" s="70"/>
       <c r="BP32" s="43"/>
     </row>
     <row r="33" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A33" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="29"/>
       <c r="H33" s="29"/>
       <c r="I33" s="28"/>
       <c r="J33" s="29"/>
       <c r="K33" s="29"/>
       <c r="L33" s="29"/>
       <c r="M33" s="29"/>
       <c r="N33" s="66">
         <v>1</v>
@@ -18560,52 +18904,56 @@
       </c>
       <c r="BA33" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB33" s="43">
         <v>2</v>
       </c>
       <c r="BC33" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD33" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BE33" s="43">
         <v>1</v>
       </c>
       <c r="BF33" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BG33" s="43">
         <v>2</v>
       </c>
       <c r="BH33" s="43">
         <v>1</v>
       </c>
-      <c r="BI33" s="62"/>
-      <c r="BJ33" s="62"/>
+      <c r="BI33" s="43">
+        <v>1</v>
+      </c>
+      <c r="BJ33" s="43">
+        <v>1</v>
+      </c>
       <c r="BK33" s="84"/>
       <c r="BL33" s="82"/>
       <c r="BM33" s="62"/>
       <c r="BN33" s="43"/>
       <c r="BO33" s="70"/>
       <c r="BP33" s="70"/>
     </row>
     <row r="34" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A34" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="23"/>
       <c r="C34" s="23"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="23"/>
       <c r="I34" s="23"/>
       <c r="J34" s="23"/>
       <c r="K34" s="23"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="62" t="s">
         <v>12</v>
@@ -18726,52 +19074,56 @@
       </c>
       <c r="BA34" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB34" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BC34" s="43">
         <v>1</v>
       </c>
       <c r="BD34" s="43">
         <v>1</v>
       </c>
       <c r="BE34" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF34" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BG34" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BH34" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="BI34" s="43"/>
-      <c r="BJ34" s="95"/>
+      <c r="BI34" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ34" s="43">
+        <v>2</v>
+      </c>
       <c r="BK34" s="84"/>
       <c r="BL34" s="70"/>
       <c r="BM34" s="62"/>
       <c r="BN34" s="70"/>
       <c r="BO34" s="43"/>
       <c r="BP34" s="70"/>
     </row>
     <row r="35" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A35" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="29"/>
       <c r="H35" s="29"/>
       <c r="I35" s="28"/>
       <c r="J35" s="29"/>
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="62" t="s">
         <v>12</v>
@@ -18892,52 +19244,56 @@
       </c>
       <c r="BA35" s="62" t="s">
         <v>12</v>
       </c>
       <c r="BB35" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BC35" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD35" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BE35" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF35" s="43">
         <v>1</v>
       </c>
       <c r="BG35" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BH35" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="BI35" s="62"/>
-      <c r="BJ35" s="62"/>
+      <c r="BI35" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ35" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BK35" s="84"/>
       <c r="BL35" s="70"/>
       <c r="BM35" s="62"/>
       <c r="BN35" s="70"/>
       <c r="BO35" s="70"/>
       <c r="BP35" s="70"/>
     </row>
     <row r="36" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A36" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="28"/>
       <c r="E36" s="28"/>
       <c r="F36" s="28"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="28"/>
       <c r="J36" s="29"/>
       <c r="K36" s="29"/>
       <c r="L36" s="29"/>
       <c r="M36" s="29"/>
       <c r="N36" s="62" t="s">
         <v>12</v>
@@ -19058,52 +19414,56 @@
       </c>
       <c r="BA36" s="82">
         <v>1</v>
       </c>
       <c r="BB36" s="43">
         <v>1</v>
       </c>
       <c r="BC36" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BD36" s="43">
         <v>1</v>
       </c>
       <c r="BE36" s="70" t="s">
         <v>12</v>
       </c>
       <c r="BF36" s="43">
         <v>2</v>
       </c>
       <c r="BG36" s="43">
         <v>1</v>
       </c>
       <c r="BH36" s="43">
         <v>1</v>
       </c>
-      <c r="BI36" s="43"/>
-      <c r="BJ36" s="62"/>
+      <c r="BI36" s="43">
+        <v>1</v>
+      </c>
+      <c r="BJ36" s="70" t="s">
+        <v>12</v>
+      </c>
       <c r="BK36" s="84"/>
       <c r="BL36" s="70"/>
       <c r="BM36" s="82"/>
       <c r="BN36" s="43"/>
       <c r="BO36" s="70"/>
       <c r="BP36" s="70"/>
     </row>
     <row r="37" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A37" s="47" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="31"/>
       <c r="C37" s="31"/>
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="32"/>
       <c r="H37" s="32"/>
       <c r="I37" s="31"/>
       <c r="J37" s="32"/>
       <c r="K37" s="32"/>
       <c r="L37" s="32"/>
       <c r="M37" s="32"/>
       <c r="N37" s="75" t="s">
         <v>12</v>
@@ -19222,52 +19582,56 @@
       </c>
       <c r="BA37" s="75" t="s">
         <v>12</v>
       </c>
       <c r="BB37" s="75" t="s">
         <v>12</v>
       </c>
       <c r="BC37" s="75" t="s">
         <v>12</v>
       </c>
       <c r="BD37" s="75" t="s">
         <v>12</v>
       </c>
       <c r="BE37" s="75" t="s">
         <v>12</v>
       </c>
       <c r="BF37" s="75" t="s">
         <v>12</v>
       </c>
       <c r="BG37" s="75" t="s">
         <v>12</v>
       </c>
       <c r="BH37" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="BI37" s="75"/>
-      <c r="BJ37" s="85"/>
+      <c r="BI37" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ37" s="83">
+        <v>1</v>
+      </c>
       <c r="BK37" s="75"/>
       <c r="BL37" s="75"/>
       <c r="BM37" s="75"/>
       <c r="BN37" s="75"/>
       <c r="BO37" s="75"/>
       <c r="BP37" s="75"/>
     </row>
     <row r="38" spans="1:68" s="30" customFormat="1" ht="11.25">
       <c r="A38" s="33"/>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="28"/>
       <c r="E38" s="28"/>
       <c r="F38" s="28"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="28"/>
       <c r="J38" s="29"/>
       <c r="K38" s="29"/>
       <c r="L38" s="29"/>
       <c r="M38" s="29"/>
       <c r="N38" s="27"/>
       <c r="O38" s="27"/>
       <c r="P38" s="27"/>
       <c r="Q38" s="27"/>
@@ -19494,61 +19858,61 @@
       <c r="AG62" s="12"/>
       <c r="AH62" s="12"/>
       <c r="AS62" s="12"/>
       <c r="AT62" s="12"/>
       <c r="BE62" s="12"/>
       <c r="BF62" s="12"/>
     </row>
     <row r="63" spans="33:58">
       <c r="AG63" s="12"/>
       <c r="AH63" s="12"/>
       <c r="AS63" s="12"/>
       <c r="AT63" s="12"/>
       <c r="BE63" s="12"/>
       <c r="BF63" s="12"/>
     </row>
     <row r="64" spans="33:58">
       <c r="AG64" s="12"/>
       <c r="AH64" s="12"/>
       <c r="AS64" s="12"/>
       <c r="AT64" s="12"/>
       <c r="BE64" s="12"/>
       <c r="BF64" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="BE4:BP4"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="A18:AR18"/>
+    <mergeCell ref="A26:AR26"/>
+    <mergeCell ref="A6:AR6"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="AG4:AR4"/>
-    <mergeCell ref="BE4:BP4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:AR6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Қайтыс болғандар саны</vt:lpstr>
       <vt:lpstr>Жынысы бойынша қайтыс болғандар</vt:lpstr>