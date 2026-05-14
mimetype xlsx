--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12570"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$39</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="299" uniqueCount="102">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>January 2019</t>
   </si>
   <si>
     <t xml:space="preserve">January-February 2019 </t>
   </si>
   <si>
     <t xml:space="preserve">January-March 2019 </t>
   </si>
   <si>
     <t xml:space="preserve">January-April 2019 </t>
   </si>
   <si>
@@ -317,50 +317,53 @@
     <t>January-April 2026</t>
   </si>
   <si>
     <t>January-May 2026</t>
   </si>
   <si>
     <t>January-June 2026</t>
   </si>
   <si>
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-October 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1526,51 +1529,53 @@
       <c r="T14" s="14">
         <v>2199921.7000000002</v>
       </c>
       <c r="U14" s="14">
         <v>109.7</v>
       </c>
       <c r="V14" s="14">
         <v>2495292.9</v>
       </c>
       <c r="W14" s="14">
         <v>112.4</v>
       </c>
       <c r="X14" s="14">
         <v>2827266.9</v>
       </c>
       <c r="Y14" s="20">
         <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="V15" s="8"/>
       <c r="W15" s="8"/>
       <c r="X15" s="8"/>
     </row>
     <row r="16" spans="1:25" ht="15" customHeight="1">
-      <c r="A16" s="25"/>
+      <c r="A16" s="25" t="s">
+        <v>101</v>
+      </c>
       <c r="B16" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="23"/>
       <c r="D16" s="23" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="23"/>
       <c r="F16" s="23" t="s">
         <v>42</v>
       </c>
       <c r="G16" s="23"/>
       <c r="H16" s="23" t="s">
         <v>43</v>
       </c>
       <c r="I16" s="23"/>
       <c r="J16" s="23" t="s">
         <v>44</v>
       </c>
       <c r="K16" s="23"/>
       <c r="L16" s="23" t="s">
         <v>45</v>
       </c>
       <c r="M16" s="23"/>
       <c r="N16" s="23" t="s">
@@ -2521,52 +2526,56 @@
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" s="11" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="12">
         <v>284702.40000000002</v>
       </c>
       <c r="C34" s="13">
         <v>103.9</v>
       </c>
       <c r="D34" s="14">
         <v>595011.69999999995</v>
       </c>
       <c r="E34" s="14">
         <v>103.9</v>
       </c>
       <c r="F34" s="14">
         <v>982521</v>
       </c>
       <c r="G34" s="14">
         <v>102.2</v>
       </c>
-      <c r="H34" s="14"/>
-      <c r="I34" s="14"/>
+      <c r="H34" s="14">
+        <v>1348693.3</v>
+      </c>
+      <c r="I34" s="14">
+        <v>102.7</v>
+      </c>
       <c r="J34" s="14"/>
       <c r="K34" s="14"/>
       <c r="L34" s="14"/>
       <c r="M34" s="14"/>
       <c r="N34" s="14"/>
       <c r="O34" s="13"/>
       <c r="P34" s="14"/>
       <c r="Q34" s="15"/>
       <c r="R34" s="14"/>
       <c r="S34" s="15"/>
       <c r="T34" s="14"/>
       <c r="U34" s="13"/>
       <c r="V34" s="14"/>
       <c r="W34" s="13"/>
       <c r="X34" s="14"/>
       <c r="Y34" s="13"/>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" s="17" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" s="17"/>
     </row>