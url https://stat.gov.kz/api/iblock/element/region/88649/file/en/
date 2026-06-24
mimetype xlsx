--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -2532,52 +2532,56 @@
       </c>
       <c r="B34" s="12">
         <v>284702.40000000002</v>
       </c>
       <c r="C34" s="13">
         <v>103.9</v>
       </c>
       <c r="D34" s="14">
         <v>595011.69999999995</v>
       </c>
       <c r="E34" s="14">
         <v>103.9</v>
       </c>
       <c r="F34" s="14">
         <v>982521</v>
       </c>
       <c r="G34" s="14">
         <v>102.2</v>
       </c>
       <c r="H34" s="14">
         <v>1348693.3</v>
       </c>
       <c r="I34" s="14">
         <v>102.7</v>
       </c>
-      <c r="J34" s="14"/>
-      <c r="K34" s="14"/>
+      <c r="J34" s="14">
+        <v>1741566.1</v>
+      </c>
+      <c r="K34" s="14">
+        <v>101.1</v>
+      </c>
       <c r="L34" s="14"/>
       <c r="M34" s="14"/>
       <c r="N34" s="14"/>
       <c r="O34" s="13"/>
       <c r="P34" s="14"/>
       <c r="Q34" s="15"/>
       <c r="R34" s="14"/>
       <c r="S34" s="15"/>
       <c r="T34" s="14"/>
       <c r="U34" s="13"/>
       <c r="V34" s="14"/>
       <c r="W34" s="13"/>
       <c r="X34" s="14"/>
       <c r="Y34" s="13"/>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" s="17" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" s="17"/>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" s="17"/>