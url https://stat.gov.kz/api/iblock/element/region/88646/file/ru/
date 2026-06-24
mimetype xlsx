--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-180" yWindow="-135" windowWidth="15570" windowHeight="7185" tabRatio="846" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Число умерших по полу" sheetId="5" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N7" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1073" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1103" uniqueCount="34">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -709,96 +709,96 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1078,249 +1078,249 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP66"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BI23" sqref="BI23"/>
+      <selection activeCell="BD27" sqref="BD27:BH37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="48"/>
     <col min="18" max="18" width="9.140625" style="44"/>
     <col min="19" max="19" width="9.140625" style="48"/>
     <col min="21" max="21" width="9.140625" style="10"/>
     <col min="29" max="32" width="9.140625" style="44"/>
     <col min="33" max="33" width="9.140625" style="107"/>
     <col min="35" max="35" width="9.140625" style="27"/>
     <col min="39" max="39" width="9.140625" style="27"/>
     <col min="42" max="43" width="9.140625" style="27"/>
     <col min="45" max="45" width="9.140625" style="31"/>
     <col min="46" max="51" width="9.140625" style="27"/>
     <col min="53" max="55" width="9.140625" style="27"/>
-    <col min="56" max="56" width="9.140625" style="134"/>
+    <col min="56" max="56" width="9.140625" style="119"/>
     <col min="57" max="57" width="9.140625" style="31"/>
     <col min="58" max="63" width="9.140625" style="27"/>
     <col min="65" max="67" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A1" s="30"/>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="Q1" s="45"/>
       <c r="S1" s="45"/>
       <c r="U1" s="31"/>
       <c r="AG1" s="31"/>
       <c r="AS1" s="31"/>
       <c r="BE1" s="31"/>
     </row>
     <row r="2" spans="1:68" s="27" customFormat="1" ht="12.75">
-      <c r="A2" s="124" t="s">
+      <c r="A2" s="125" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="124"/>
-[...34 lines deleted...]
-      <c r="AK2" s="124"/>
+      <c r="B2" s="125"/>
+      <c r="C2" s="125"/>
+      <c r="D2" s="125"/>
+      <c r="E2" s="125"/>
+      <c r="F2" s="125"/>
+      <c r="G2" s="125"/>
+      <c r="H2" s="125"/>
+      <c r="I2" s="125"/>
+      <c r="J2" s="125"/>
+      <c r="K2" s="125"/>
+      <c r="L2" s="125"/>
+      <c r="M2" s="125"/>
+      <c r="N2" s="125"/>
+      <c r="O2" s="125"/>
+      <c r="P2" s="125"/>
+      <c r="Q2" s="125"/>
+      <c r="R2" s="125"/>
+      <c r="S2" s="125"/>
+      <c r="T2" s="125"/>
+      <c r="U2" s="125"/>
+      <c r="V2" s="125"/>
+      <c r="W2" s="125"/>
+      <c r="X2" s="125"/>
+      <c r="Y2" s="125"/>
+      <c r="Z2" s="125"/>
+      <c r="AA2" s="125"/>
+      <c r="AB2" s="125"/>
+      <c r="AC2" s="125"/>
+      <c r="AD2" s="125"/>
+      <c r="AE2" s="125"/>
+      <c r="AF2" s="125"/>
+      <c r="AG2" s="125"/>
+      <c r="AH2" s="125"/>
+      <c r="AI2" s="125"/>
+      <c r="AJ2" s="125"/>
+      <c r="AK2" s="125"/>
     </row>
     <row r="3" spans="1:68" s="14" customFormat="1" ht="11.25">
       <c r="N3" s="32"/>
       <c r="O3" s="32"/>
       <c r="P3" s="32"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="32"/>
       <c r="S3" s="49"/>
       <c r="T3" s="15"/>
       <c r="X3" s="32"/>
       <c r="Y3" s="32"/>
       <c r="Z3" s="32"/>
       <c r="AD3" s="32"/>
       <c r="AE3" s="32"/>
       <c r="AF3" s="32"/>
       <c r="AG3" s="97"/>
       <c r="AJ3" s="97"/>
       <c r="AM3" s="97"/>
       <c r="AR3" s="34"/>
       <c r="AS3" s="97"/>
       <c r="AV3" s="97"/>
       <c r="AY3" s="97"/>
       <c r="BD3" s="34"/>
       <c r="BE3" s="97"/>
       <c r="BH3" s="97"/>
       <c r="BK3" s="97"/>
       <c r="BP3" s="34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="125"/>
-      <c r="B4" s="127">
+      <c r="A4" s="126"/>
+      <c r="B4" s="128">
         <v>2021</v>
       </c>
-      <c r="C4" s="128"/>
-[...10 lines deleted...]
-      <c r="N4" s="129">
+      <c r="C4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="129"/>
+      <c r="G4" s="129"/>
+      <c r="H4" s="129"/>
+      <c r="I4" s="129"/>
+      <c r="J4" s="129"/>
+      <c r="K4" s="129"/>
+      <c r="L4" s="129"/>
+      <c r="M4" s="129"/>
+      <c r="N4" s="130">
         <v>2022</v>
       </c>
-      <c r="O4" s="129"/>
-[...5 lines deleted...]
-      <c r="U4" s="130">
+      <c r="O4" s="130"/>
+      <c r="P4" s="130"/>
+      <c r="Q4" s="130"/>
+      <c r="R4" s="130"/>
+      <c r="S4" s="130"/>
+      <c r="T4" s="130"/>
+      <c r="U4" s="131">
         <v>2023</v>
       </c>
-      <c r="V4" s="131"/>
-[...5 lines deleted...]
-      <c r="AB4" s="131"/>
+      <c r="V4" s="132"/>
+      <c r="W4" s="132"/>
+      <c r="X4" s="132"/>
+      <c r="Y4" s="132"/>
+      <c r="Z4" s="132"/>
+      <c r="AA4" s="132"/>
+      <c r="AB4" s="132"/>
       <c r="AC4" s="33"/>
-      <c r="AG4" s="119">
+      <c r="AG4" s="120">
         <v>2024</v>
       </c>
-      <c r="AH4" s="120"/>
-[...10 lines deleted...]
-      <c r="AS4" s="119">
+      <c r="AH4" s="121"/>
+      <c r="AI4" s="121"/>
+      <c r="AJ4" s="121"/>
+      <c r="AK4" s="121"/>
+      <c r="AL4" s="121"/>
+      <c r="AM4" s="121"/>
+      <c r="AN4" s="121"/>
+      <c r="AO4" s="121"/>
+      <c r="AP4" s="121"/>
+      <c r="AQ4" s="121"/>
+      <c r="AR4" s="121"/>
+      <c r="AS4" s="120">
         <v>2025</v>
       </c>
-      <c r="AT4" s="120"/>
-[...10 lines deleted...]
-      <c r="BE4" s="119">
+      <c r="AT4" s="121"/>
+      <c r="AU4" s="121"/>
+      <c r="AV4" s="121"/>
+      <c r="AW4" s="121"/>
+      <c r="AX4" s="121"/>
+      <c r="AY4" s="121"/>
+      <c r="AZ4" s="121"/>
+      <c r="BA4" s="121"/>
+      <c r="BB4" s="121"/>
+      <c r="BC4" s="121"/>
+      <c r="BD4" s="121"/>
+      <c r="BE4" s="120">
         <v>2026</v>
       </c>
-      <c r="BF4" s="120"/>
-[...9 lines deleted...]
-      <c r="BP4" s="120"/>
+      <c r="BF4" s="121"/>
+      <c r="BG4" s="121"/>
+      <c r="BH4" s="121"/>
+      <c r="BI4" s="121"/>
+      <c r="BJ4" s="121"/>
+      <c r="BK4" s="121"/>
+      <c r="BL4" s="121"/>
+      <c r="BM4" s="121"/>
+      <c r="BN4" s="121"/>
+      <c r="BO4" s="121"/>
+      <c r="BP4" s="121"/>
     </row>
     <row r="5" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="126"/>
+      <c r="A5" s="127"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="59" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="59" t="s">
@@ -1480,120 +1480,120 @@
         <v>0</v>
       </c>
       <c r="BJ5" s="117" t="s">
         <v>1</v>
       </c>
       <c r="BK5" s="117" t="s">
         <v>2</v>
       </c>
       <c r="BL5" s="117" t="s">
         <v>3</v>
       </c>
       <c r="BM5" s="117" t="s">
         <v>4</v>
       </c>
       <c r="BN5" s="118" t="s">
         <v>13</v>
       </c>
       <c r="BO5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="BP5" s="118" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A6" s="121" t="s">
+      <c r="A6" s="122" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="121"/>
-[...65 lines deleted...]
-      <c r="BP6" s="121"/>
+      <c r="B6" s="122"/>
+      <c r="C6" s="122"/>
+      <c r="D6" s="122"/>
+      <c r="E6" s="122"/>
+      <c r="F6" s="122"/>
+      <c r="G6" s="122"/>
+      <c r="H6" s="122"/>
+      <c r="I6" s="122"/>
+      <c r="J6" s="122"/>
+      <c r="K6" s="122"/>
+      <c r="L6" s="122"/>
+      <c r="M6" s="122"/>
+      <c r="N6" s="122"/>
+      <c r="O6" s="122"/>
+      <c r="P6" s="122"/>
+      <c r="Q6" s="122"/>
+      <c r="R6" s="122"/>
+      <c r="S6" s="122"/>
+      <c r="T6" s="122"/>
+      <c r="U6" s="122"/>
+      <c r="V6" s="122"/>
+      <c r="W6" s="122"/>
+      <c r="X6" s="122"/>
+      <c r="Y6" s="122"/>
+      <c r="Z6" s="122"/>
+      <c r="AA6" s="122"/>
+      <c r="AB6" s="122"/>
+      <c r="AC6" s="122"/>
+      <c r="AD6" s="122"/>
+      <c r="AE6" s="122"/>
+      <c r="AF6" s="122"/>
+      <c r="AG6" s="122"/>
+      <c r="AH6" s="122"/>
+      <c r="AI6" s="122"/>
+      <c r="AJ6" s="122"/>
+      <c r="AK6" s="122"/>
+      <c r="AL6" s="122"/>
+      <c r="AM6" s="122"/>
+      <c r="AN6" s="122"/>
+      <c r="AO6" s="122"/>
+      <c r="AP6" s="122"/>
+      <c r="AQ6" s="122"/>
+      <c r="AR6" s="122"/>
+      <c r="AS6" s="122"/>
+      <c r="AT6" s="122"/>
+      <c r="AU6" s="122"/>
+      <c r="AV6" s="122"/>
+      <c r="AW6" s="122"/>
+      <c r="AX6" s="122"/>
+      <c r="AY6" s="122"/>
+      <c r="AZ6" s="122"/>
+      <c r="BA6" s="122"/>
+      <c r="BB6" s="122"/>
+      <c r="BC6" s="122"/>
+      <c r="BD6" s="122"/>
+      <c r="BE6" s="122"/>
+      <c r="BF6" s="122"/>
+      <c r="BG6" s="122"/>
+      <c r="BH6" s="122"/>
+      <c r="BI6" s="122"/>
+      <c r="BJ6" s="122"/>
+      <c r="BK6" s="122"/>
+      <c r="BL6" s="122"/>
+      <c r="BM6" s="122"/>
+      <c r="BN6" s="122"/>
+      <c r="BO6" s="122"/>
+      <c r="BP6" s="122"/>
     </row>
     <row r="7" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="75">
         <v>412</v>
       </c>
       <c r="O7" s="39">
         <v>393</v>
       </c>
       <c r="P7" s="39">
         <v>439</v>
@@ -1702,52 +1702,56 @@
       </c>
       <c r="AY7" s="89">
         <v>440</v>
       </c>
       <c r="AZ7" s="89">
         <v>397</v>
       </c>
       <c r="BA7" s="89">
         <v>395</v>
       </c>
       <c r="BB7" s="89">
         <v>422</v>
       </c>
       <c r="BC7" s="89">
         <v>420</v>
       </c>
       <c r="BD7" s="89">
         <v>494</v>
       </c>
       <c r="BE7" s="89">
         <v>369</v>
       </c>
       <c r="BF7" s="89">
         <v>347</v>
       </c>
-      <c r="BG7" s="89"/>
-      <c r="BH7" s="89"/>
+      <c r="BG7" s="89">
+        <v>424</v>
+      </c>
+      <c r="BH7" s="89">
+        <v>401</v>
+      </c>
       <c r="BI7" s="104"/>
       <c r="BJ7" s="89"/>
       <c r="BK7" s="89"/>
       <c r="BL7" s="89"/>
       <c r="BM7" s="89"/>
       <c r="BN7" s="89"/>
       <c r="BO7" s="89"/>
       <c r="BP7" s="89"/>
     </row>
     <row r="8" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
@@ -1864,52 +1868,56 @@
       </c>
       <c r="AY8" s="89">
         <v>135</v>
       </c>
       <c r="AZ8" s="89">
         <v>102</v>
       </c>
       <c r="BA8" s="89">
         <v>107</v>
       </c>
       <c r="BB8" s="89">
         <v>112</v>
       </c>
       <c r="BC8" s="89">
         <v>136</v>
       </c>
       <c r="BD8" s="89">
         <v>142</v>
       </c>
       <c r="BE8" s="89">
         <v>125</v>
       </c>
       <c r="BF8" s="89">
         <v>94</v>
       </c>
-      <c r="BG8" s="89"/>
-      <c r="BH8" s="89"/>
+      <c r="BG8" s="89">
+        <v>124</v>
+      </c>
+      <c r="BH8" s="89">
+        <v>116</v>
+      </c>
       <c r="BI8" s="104"/>
       <c r="BJ8" s="89"/>
       <c r="BK8" s="89"/>
       <c r="BL8" s="89"/>
       <c r="BM8" s="89"/>
       <c r="BN8" s="89"/>
       <c r="BO8" s="89"/>
       <c r="BP8" s="89"/>
     </row>
     <row r="9" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
@@ -2026,52 +2034,56 @@
       </c>
       <c r="AY9" s="89">
         <v>27</v>
       </c>
       <c r="AZ9" s="89">
         <v>22</v>
       </c>
       <c r="BA9" s="89">
         <v>27</v>
       </c>
       <c r="BB9" s="89">
         <v>30</v>
       </c>
       <c r="BC9" s="89">
         <v>21</v>
       </c>
       <c r="BD9" s="89">
         <v>41</v>
       </c>
       <c r="BE9" s="89">
         <v>24</v>
       </c>
       <c r="BF9" s="89">
         <v>25</v>
       </c>
-      <c r="BG9" s="89"/>
-      <c r="BH9" s="89"/>
+      <c r="BG9" s="89">
+        <v>28</v>
+      </c>
+      <c r="BH9" s="89">
+        <v>29</v>
+      </c>
       <c r="BI9" s="104"/>
       <c r="BJ9" s="89"/>
       <c r="BK9" s="89"/>
       <c r="BL9" s="89"/>
       <c r="BM9" s="89"/>
       <c r="BN9" s="89"/>
       <c r="BO9" s="89"/>
       <c r="BP9" s="89"/>
     </row>
     <row r="10" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
@@ -2188,52 +2200,56 @@
       </c>
       <c r="AY10" s="89">
         <v>17</v>
       </c>
       <c r="AZ10" s="89">
         <v>22</v>
       </c>
       <c r="BA10" s="89">
         <v>16</v>
       </c>
       <c r="BB10" s="89">
         <v>21</v>
       </c>
       <c r="BC10" s="89">
         <v>23</v>
       </c>
       <c r="BD10" s="89">
         <v>18</v>
       </c>
       <c r="BE10" s="89">
         <v>18</v>
       </c>
       <c r="BF10" s="89">
         <v>11</v>
       </c>
-      <c r="BG10" s="89"/>
-      <c r="BH10" s="89"/>
+      <c r="BG10" s="89">
+        <v>16</v>
+      </c>
+      <c r="BH10" s="89">
+        <v>19</v>
+      </c>
       <c r="BI10" s="104"/>
       <c r="BJ10" s="89"/>
       <c r="BK10" s="89"/>
       <c r="BL10" s="89"/>
       <c r="BM10" s="89"/>
       <c r="BN10" s="89"/>
       <c r="BO10" s="89"/>
       <c r="BP10" s="89"/>
     </row>
     <row r="11" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
@@ -2350,52 +2366,56 @@
       </c>
       <c r="AY11" s="89">
         <v>45</v>
       </c>
       <c r="AZ11" s="89">
         <v>45</v>
       </c>
       <c r="BA11" s="89">
         <v>43</v>
       </c>
       <c r="BB11" s="89">
         <v>41</v>
       </c>
       <c r="BC11" s="89">
         <v>31</v>
       </c>
       <c r="BD11" s="89">
         <v>43</v>
       </c>
       <c r="BE11" s="89">
         <v>34</v>
       </c>
       <c r="BF11" s="89">
         <v>34</v>
       </c>
-      <c r="BG11" s="89"/>
-      <c r="BH11" s="89"/>
+      <c r="BG11" s="89">
+        <v>51</v>
+      </c>
+      <c r="BH11" s="89">
+        <v>31</v>
+      </c>
       <c r="BI11" s="104"/>
       <c r="BJ11" s="89"/>
       <c r="BK11" s="89"/>
       <c r="BL11" s="89"/>
       <c r="BM11" s="89"/>
       <c r="BN11" s="89"/>
       <c r="BO11" s="89"/>
       <c r="BP11" s="89"/>
     </row>
     <row r="12" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
@@ -2512,52 +2532,56 @@
       </c>
       <c r="AY12" s="89">
         <v>36</v>
       </c>
       <c r="AZ12" s="89">
         <v>41</v>
       </c>
       <c r="BA12" s="89">
         <v>34</v>
       </c>
       <c r="BB12" s="89">
         <v>38</v>
       </c>
       <c r="BC12" s="89">
         <v>29</v>
       </c>
       <c r="BD12" s="89">
         <v>36</v>
       </c>
       <c r="BE12" s="89">
         <v>27</v>
       </c>
       <c r="BF12" s="89">
         <v>32</v>
       </c>
-      <c r="BG12" s="89"/>
-      <c r="BH12" s="89"/>
+      <c r="BG12" s="89">
+        <v>39</v>
+      </c>
+      <c r="BH12" s="89">
+        <v>45</v>
+      </c>
       <c r="BI12" s="104"/>
       <c r="BJ12" s="89"/>
       <c r="BK12" s="89"/>
       <c r="BL12" s="89"/>
       <c r="BM12" s="89"/>
       <c r="BN12" s="89"/>
       <c r="BO12" s="89"/>
       <c r="BP12" s="89"/>
     </row>
     <row r="13" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
@@ -2674,52 +2698,56 @@
       </c>
       <c r="AY13" s="89">
         <v>27</v>
       </c>
       <c r="AZ13" s="89">
         <v>29</v>
       </c>
       <c r="BA13" s="89">
         <v>25</v>
       </c>
       <c r="BB13" s="89">
         <v>22</v>
       </c>
       <c r="BC13" s="89">
         <v>28</v>
       </c>
       <c r="BD13" s="89">
         <v>34</v>
       </c>
       <c r="BE13" s="89">
         <v>24</v>
       </c>
       <c r="BF13" s="89">
         <v>34</v>
       </c>
-      <c r="BG13" s="89"/>
-      <c r="BH13" s="89"/>
+      <c r="BG13" s="89">
+        <v>24</v>
+      </c>
+      <c r="BH13" s="89">
+        <v>23</v>
+      </c>
       <c r="BI13" s="104"/>
       <c r="BJ13" s="89"/>
       <c r="BK13" s="89"/>
       <c r="BL13" s="89"/>
       <c r="BM13" s="89"/>
       <c r="BN13" s="89"/>
       <c r="BO13" s="89"/>
       <c r="BP13" s="89"/>
     </row>
     <row r="14" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
@@ -2836,52 +2864,56 @@
       </c>
       <c r="AY14" s="89">
         <v>31</v>
       </c>
       <c r="AZ14" s="89">
         <v>24</v>
       </c>
       <c r="BA14" s="89">
         <v>22</v>
       </c>
       <c r="BB14" s="89">
         <v>21</v>
       </c>
       <c r="BC14" s="89">
         <v>27</v>
       </c>
       <c r="BD14" s="89">
         <v>30</v>
       </c>
       <c r="BE14" s="89">
         <v>15</v>
       </c>
       <c r="BF14" s="89">
         <v>16</v>
       </c>
-      <c r="BG14" s="89"/>
-      <c r="BH14" s="89"/>
+      <c r="BG14" s="89">
+        <v>18</v>
+      </c>
+      <c r="BH14" s="89">
+        <v>20</v>
+      </c>
       <c r="BI14" s="104"/>
       <c r="BJ14" s="89"/>
       <c r="BK14" s="89"/>
       <c r="BL14" s="89"/>
       <c r="BM14" s="89"/>
       <c r="BN14" s="89"/>
       <c r="BO14" s="89"/>
       <c r="BP14" s="89"/>
     </row>
     <row r="15" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="20"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
@@ -2998,52 +3030,56 @@
       </c>
       <c r="AY15" s="89">
         <v>31</v>
       </c>
       <c r="AZ15" s="89">
         <v>25</v>
       </c>
       <c r="BA15" s="89">
         <v>30</v>
       </c>
       <c r="BB15" s="89">
         <v>31</v>
       </c>
       <c r="BC15" s="89">
         <v>28</v>
       </c>
       <c r="BD15" s="89">
         <v>42</v>
       </c>
       <c r="BE15" s="89">
         <v>33</v>
       </c>
       <c r="BF15" s="89">
         <v>20</v>
       </c>
-      <c r="BG15" s="89"/>
-      <c r="BH15" s="89"/>
+      <c r="BG15" s="89">
+        <v>40</v>
+      </c>
+      <c r="BH15" s="89">
+        <v>25</v>
+      </c>
       <c r="BI15" s="104"/>
       <c r="BJ15" s="89"/>
       <c r="BK15" s="89"/>
       <c r="BL15" s="89"/>
       <c r="BM15" s="89"/>
       <c r="BN15" s="89"/>
       <c r="BO15" s="89"/>
       <c r="BP15" s="89"/>
     </row>
     <row r="16" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
       <c r="H16" s="20"/>
       <c r="I16" s="20"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
@@ -3160,52 +3196,56 @@
       </c>
       <c r="AY16" s="89">
         <v>56</v>
       </c>
       <c r="AZ16" s="89">
         <v>60</v>
       </c>
       <c r="BA16" s="89">
         <v>64</v>
       </c>
       <c r="BB16" s="89">
         <v>63</v>
       </c>
       <c r="BC16" s="89">
         <v>67</v>
       </c>
       <c r="BD16" s="89">
         <v>88</v>
       </c>
       <c r="BE16" s="89">
         <v>48</v>
       </c>
       <c r="BF16" s="89">
         <v>63</v>
       </c>
-      <c r="BG16" s="89"/>
-      <c r="BH16" s="89"/>
+      <c r="BG16" s="89">
+        <v>59</v>
+      </c>
+      <c r="BH16" s="89">
+        <v>68</v>
+      </c>
       <c r="BI16" s="104"/>
       <c r="BJ16" s="89"/>
       <c r="BK16" s="89"/>
       <c r="BL16" s="89"/>
       <c r="BM16" s="89"/>
       <c r="BN16" s="89"/>
       <c r="BO16" s="89"/>
       <c r="BP16" s="89"/>
     </row>
     <row r="17" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="20"/>
       <c r="E17" s="20"/>
       <c r="F17" s="20"/>
       <c r="G17" s="20"/>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
@@ -3322,132 +3362,136 @@
       </c>
       <c r="AY17" s="89">
         <v>35</v>
       </c>
       <c r="AZ17" s="89">
         <v>27</v>
       </c>
       <c r="BA17" s="89">
         <v>27</v>
       </c>
       <c r="BB17" s="89">
         <v>43</v>
       </c>
       <c r="BC17" s="89">
         <v>30</v>
       </c>
       <c r="BD17" s="89">
         <v>20</v>
       </c>
       <c r="BE17" s="89">
         <v>21</v>
       </c>
       <c r="BF17" s="89">
         <v>18</v>
       </c>
-      <c r="BG17" s="89"/>
-      <c r="BH17" s="89"/>
+      <c r="BG17" s="89">
+        <v>25</v>
+      </c>
+      <c r="BH17" s="89">
+        <v>25</v>
+      </c>
       <c r="BI17" s="104"/>
       <c r="BJ17" s="89"/>
       <c r="BK17" s="89"/>
       <c r="BL17" s="89"/>
       <c r="BM17" s="89"/>
       <c r="BN17" s="89"/>
       <c r="BO17" s="89"/>
       <c r="BP17" s="89"/>
     </row>
     <row r="18" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A18" s="122" t="s">
+      <c r="A18" s="123" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="122"/>
-[...65 lines deleted...]
-      <c r="BP18" s="122"/>
+      <c r="B18" s="123"/>
+      <c r="C18" s="123"/>
+      <c r="D18" s="123"/>
+      <c r="E18" s="123"/>
+      <c r="F18" s="123"/>
+      <c r="G18" s="123"/>
+      <c r="H18" s="123"/>
+      <c r="I18" s="123"/>
+      <c r="J18" s="123"/>
+      <c r="K18" s="123"/>
+      <c r="L18" s="123"/>
+      <c r="M18" s="123"/>
+      <c r="N18" s="123"/>
+      <c r="O18" s="123"/>
+      <c r="P18" s="123"/>
+      <c r="Q18" s="123"/>
+      <c r="R18" s="123"/>
+      <c r="S18" s="123"/>
+      <c r="T18" s="123"/>
+      <c r="U18" s="123"/>
+      <c r="V18" s="123"/>
+      <c r="W18" s="123"/>
+      <c r="X18" s="123"/>
+      <c r="Y18" s="123"/>
+      <c r="Z18" s="123"/>
+      <c r="AA18" s="123"/>
+      <c r="AB18" s="123"/>
+      <c r="AC18" s="123"/>
+      <c r="AD18" s="123"/>
+      <c r="AE18" s="123"/>
+      <c r="AF18" s="123"/>
+      <c r="AG18" s="123"/>
+      <c r="AH18" s="123"/>
+      <c r="AI18" s="123"/>
+      <c r="AJ18" s="123"/>
+      <c r="AK18" s="123"/>
+      <c r="AL18" s="123"/>
+      <c r="AM18" s="123"/>
+      <c r="AN18" s="123"/>
+      <c r="AO18" s="123"/>
+      <c r="AP18" s="123"/>
+      <c r="AQ18" s="123"/>
+      <c r="AR18" s="123"/>
+      <c r="AS18" s="123"/>
+      <c r="AT18" s="123"/>
+      <c r="AU18" s="123"/>
+      <c r="AV18" s="123"/>
+      <c r="AW18" s="123"/>
+      <c r="AX18" s="123"/>
+      <c r="AY18" s="123"/>
+      <c r="AZ18" s="123"/>
+      <c r="BA18" s="123"/>
+      <c r="BB18" s="123"/>
+      <c r="BC18" s="123"/>
+      <c r="BD18" s="123"/>
+      <c r="BE18" s="123"/>
+      <c r="BF18" s="123"/>
+      <c r="BG18" s="123"/>
+      <c r="BH18" s="123"/>
+      <c r="BI18" s="123"/>
+      <c r="BJ18" s="123"/>
+      <c r="BK18" s="123"/>
+      <c r="BL18" s="123"/>
+      <c r="BM18" s="123"/>
+      <c r="BN18" s="123"/>
+      <c r="BO18" s="123"/>
+      <c r="BP18" s="123"/>
     </row>
     <row r="19" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="42">
         <v>174</v>
       </c>
       <c r="O19" s="39">
         <v>167</v>
       </c>
       <c r="P19" s="39">
         <v>205</v>
@@ -3556,52 +3600,56 @@
       </c>
       <c r="AY19" s="89">
         <v>216</v>
       </c>
       <c r="AZ19" s="89">
         <v>167</v>
       </c>
       <c r="BA19" s="89">
         <v>178</v>
       </c>
       <c r="BB19" s="89">
         <v>202</v>
       </c>
       <c r="BC19" s="89">
         <v>191</v>
       </c>
       <c r="BD19" s="89">
         <v>239</v>
       </c>
       <c r="BE19" s="89">
         <v>195</v>
       </c>
       <c r="BF19" s="89">
         <v>160</v>
       </c>
-      <c r="BG19" s="89"/>
-      <c r="BH19" s="89"/>
+      <c r="BG19" s="89">
+        <v>212</v>
+      </c>
+      <c r="BH19" s="89">
+        <v>192</v>
+      </c>
       <c r="BI19" s="104"/>
       <c r="BJ19" s="89"/>
       <c r="BK19" s="89"/>
       <c r="BL19" s="89"/>
       <c r="BM19" s="89"/>
       <c r="BN19" s="89"/>
       <c r="BO19" s="89"/>
       <c r="BP19" s="89"/>
     </row>
     <row r="20" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
       <c r="E20" s="22"/>
       <c r="F20" s="22"/>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="22"/>
       <c r="J20" s="22"/>
       <c r="K20" s="22"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
@@ -3718,52 +3766,56 @@
       </c>
       <c r="AY20" s="89">
         <v>114</v>
       </c>
       <c r="AZ20" s="89">
         <v>89</v>
       </c>
       <c r="BA20" s="89">
         <v>85</v>
       </c>
       <c r="BB20" s="89">
         <v>93</v>
       </c>
       <c r="BC20" s="89">
         <v>105</v>
       </c>
       <c r="BD20" s="89">
         <v>117</v>
       </c>
       <c r="BE20" s="89">
         <v>107</v>
       </c>
       <c r="BF20" s="89">
         <v>76</v>
       </c>
-      <c r="BG20" s="89"/>
-      <c r="BH20" s="89"/>
+      <c r="BG20" s="89">
+        <v>104</v>
+      </c>
+      <c r="BH20" s="89">
+        <v>98</v>
+      </c>
       <c r="BI20" s="104"/>
       <c r="BJ20" s="89"/>
       <c r="BK20" s="89"/>
       <c r="BL20" s="89"/>
       <c r="BM20" s="89"/>
       <c r="BN20" s="89"/>
       <c r="BO20" s="89"/>
       <c r="BP20" s="89"/>
     </row>
     <row r="21" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
       <c r="I21" s="20"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
@@ -3880,52 +3932,56 @@
       </c>
       <c r="AY21" s="89">
         <v>26</v>
       </c>
       <c r="AZ21" s="89">
         <v>19</v>
       </c>
       <c r="BA21" s="89">
         <v>27</v>
       </c>
       <c r="BB21" s="89">
         <v>30</v>
       </c>
       <c r="BC21" s="89">
         <v>19</v>
       </c>
       <c r="BD21" s="89">
         <v>39</v>
       </c>
       <c r="BE21" s="89">
         <v>23</v>
       </c>
       <c r="BF21" s="89">
         <v>25</v>
       </c>
-      <c r="BG21" s="89"/>
-      <c r="BH21" s="89"/>
+      <c r="BG21" s="89">
+        <v>26</v>
+      </c>
+      <c r="BH21" s="89">
+        <v>28</v>
+      </c>
       <c r="BI21" s="104"/>
       <c r="BJ21" s="89"/>
       <c r="BK21" s="89"/>
       <c r="BL21" s="89"/>
       <c r="BM21" s="89"/>
       <c r="BN21" s="89"/>
       <c r="BO21" s="89"/>
       <c r="BP21" s="89"/>
     </row>
     <row r="22" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="20"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
@@ -4042,52 +4098,56 @@
       </c>
       <c r="AY22" s="89">
         <v>10</v>
       </c>
       <c r="AZ22" s="89">
         <v>11</v>
       </c>
       <c r="BA22" s="89">
         <v>12</v>
       </c>
       <c r="BB22" s="89">
         <v>10</v>
       </c>
       <c r="BC22" s="89">
         <v>8</v>
       </c>
       <c r="BD22" s="89">
         <v>10</v>
       </c>
       <c r="BE22" s="89">
         <v>11</v>
       </c>
       <c r="BF22" s="89">
         <v>9</v>
       </c>
-      <c r="BG22" s="89"/>
-      <c r="BH22" s="89"/>
+      <c r="BG22" s="89">
+        <v>18</v>
+      </c>
+      <c r="BH22" s="89">
+        <v>10</v>
+      </c>
       <c r="BI22" s="104"/>
       <c r="BJ22" s="89"/>
       <c r="BK22" s="89"/>
       <c r="BL22" s="89"/>
       <c r="BM22" s="89"/>
       <c r="BN22" s="89"/>
       <c r="BO22" s="89"/>
       <c r="BP22" s="89"/>
     </row>
     <row r="23" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="20"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
@@ -4204,52 +4264,56 @@
       </c>
       <c r="AY23" s="89">
         <v>19</v>
       </c>
       <c r="AZ23" s="89">
         <v>10</v>
       </c>
       <c r="BA23" s="89">
         <v>13</v>
       </c>
       <c r="BB23" s="89">
         <v>17</v>
       </c>
       <c r="BC23" s="89">
         <v>16</v>
       </c>
       <c r="BD23" s="89">
         <v>26</v>
       </c>
       <c r="BE23" s="89">
         <v>25</v>
       </c>
       <c r="BF23" s="89">
         <v>11</v>
       </c>
-      <c r="BG23" s="89"/>
-      <c r="BH23" s="89"/>
+      <c r="BG23" s="89">
+        <v>26</v>
+      </c>
+      <c r="BH23" s="89">
+        <v>13</v>
+      </c>
       <c r="BI23" s="104"/>
       <c r="BJ23" s="89"/>
       <c r="BK23" s="89"/>
       <c r="BL23" s="89"/>
       <c r="BM23" s="89"/>
       <c r="BN23" s="89"/>
       <c r="BO23" s="89"/>
       <c r="BP23" s="89"/>
     </row>
     <row r="24" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
       <c r="D24" s="20"/>
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
@@ -4366,52 +4430,56 @@
       </c>
       <c r="AY24" s="89">
         <v>31</v>
       </c>
       <c r="AZ24" s="89">
         <v>23</v>
       </c>
       <c r="BA24" s="89">
         <v>29</v>
       </c>
       <c r="BB24" s="89">
         <v>35</v>
       </c>
       <c r="BC24" s="89">
         <v>28</v>
       </c>
       <c r="BD24" s="89">
         <v>37</v>
       </c>
       <c r="BE24" s="89">
         <v>20</v>
       </c>
       <c r="BF24" s="89">
         <v>29</v>
       </c>
-      <c r="BG24" s="89"/>
-      <c r="BH24" s="89"/>
+      <c r="BG24" s="89">
+        <v>28</v>
+      </c>
+      <c r="BH24" s="89">
+        <v>33</v>
+      </c>
       <c r="BI24" s="104"/>
       <c r="BJ24" s="89"/>
       <c r="BK24" s="89"/>
       <c r="BL24" s="89"/>
       <c r="BM24" s="89"/>
       <c r="BN24" s="89"/>
       <c r="BO24" s="89"/>
       <c r="BP24" s="89"/>
     </row>
     <row r="25" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="20"/>
       <c r="C25" s="20"/>
       <c r="D25" s="20"/>
       <c r="E25" s="22"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
@@ -4528,132 +4596,136 @@
       </c>
       <c r="AY25" s="89">
         <v>16</v>
       </c>
       <c r="AZ25" s="89">
         <v>15</v>
       </c>
       <c r="BA25" s="89">
         <v>12</v>
       </c>
       <c r="BB25" s="89">
         <v>17</v>
       </c>
       <c r="BC25" s="89">
         <v>15</v>
       </c>
       <c r="BD25" s="89">
         <v>10</v>
       </c>
       <c r="BE25" s="89">
         <v>9</v>
       </c>
       <c r="BF25" s="89">
         <v>10</v>
       </c>
-      <c r="BG25" s="89"/>
-      <c r="BH25" s="89"/>
+      <c r="BG25" s="89">
+        <v>10</v>
+      </c>
+      <c r="BH25" s="89">
+        <v>10</v>
+      </c>
       <c r="BI25" s="104"/>
       <c r="BJ25" s="89"/>
       <c r="BK25" s="89"/>
       <c r="BL25" s="89"/>
       <c r="BM25" s="89"/>
       <c r="BN25" s="89"/>
       <c r="BO25" s="89"/>
       <c r="BP25" s="89"/>
     </row>
     <row r="26" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A26" s="123" t="s">
+      <c r="A26" s="124" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="123"/>
-[...65 lines deleted...]
-      <c r="BP26" s="123"/>
+      <c r="B26" s="124"/>
+      <c r="C26" s="124"/>
+      <c r="D26" s="124"/>
+      <c r="E26" s="124"/>
+      <c r="F26" s="124"/>
+      <c r="G26" s="124"/>
+      <c r="H26" s="124"/>
+      <c r="I26" s="124"/>
+      <c r="J26" s="124"/>
+      <c r="K26" s="124"/>
+      <c r="L26" s="124"/>
+      <c r="M26" s="124"/>
+      <c r="N26" s="124"/>
+      <c r="O26" s="124"/>
+      <c r="P26" s="124"/>
+      <c r="Q26" s="124"/>
+      <c r="R26" s="124"/>
+      <c r="S26" s="124"/>
+      <c r="T26" s="124"/>
+      <c r="U26" s="124"/>
+      <c r="V26" s="124"/>
+      <c r="W26" s="124"/>
+      <c r="X26" s="124"/>
+      <c r="Y26" s="124"/>
+      <c r="Z26" s="124"/>
+      <c r="AA26" s="124"/>
+      <c r="AB26" s="124"/>
+      <c r="AC26" s="124"/>
+      <c r="AD26" s="124"/>
+      <c r="AE26" s="124"/>
+      <c r="AF26" s="124"/>
+      <c r="AG26" s="124"/>
+      <c r="AH26" s="124"/>
+      <c r="AI26" s="124"/>
+      <c r="AJ26" s="124"/>
+      <c r="AK26" s="124"/>
+      <c r="AL26" s="124"/>
+      <c r="AM26" s="124"/>
+      <c r="AN26" s="124"/>
+      <c r="AO26" s="124"/>
+      <c r="AP26" s="124"/>
+      <c r="AQ26" s="124"/>
+      <c r="AR26" s="124"/>
+      <c r="AS26" s="124"/>
+      <c r="AT26" s="124"/>
+      <c r="AU26" s="124"/>
+      <c r="AV26" s="124"/>
+      <c r="AW26" s="124"/>
+      <c r="AX26" s="124"/>
+      <c r="AY26" s="124"/>
+      <c r="AZ26" s="124"/>
+      <c r="BA26" s="124"/>
+      <c r="BB26" s="124"/>
+      <c r="BC26" s="124"/>
+      <c r="BD26" s="124"/>
+      <c r="BE26" s="124"/>
+      <c r="BF26" s="124"/>
+      <c r="BG26" s="124"/>
+      <c r="BH26" s="124"/>
+      <c r="BI26" s="124"/>
+      <c r="BJ26" s="124"/>
+      <c r="BK26" s="124"/>
+      <c r="BL26" s="124"/>
+      <c r="BM26" s="124"/>
+      <c r="BN26" s="124"/>
+      <c r="BO26" s="124"/>
+      <c r="BP26" s="124"/>
     </row>
     <row r="27" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="42">
         <v>238</v>
       </c>
       <c r="O27" s="39">
         <v>226</v>
       </c>
       <c r="P27" s="39">
         <v>234</v>
@@ -4762,52 +4834,56 @@
       </c>
       <c r="AY27" s="89">
         <v>224</v>
       </c>
       <c r="AZ27" s="89">
         <v>230</v>
       </c>
       <c r="BA27" s="95">
         <v>217</v>
       </c>
       <c r="BB27" s="89">
         <v>220</v>
       </c>
       <c r="BC27" s="95">
         <v>229</v>
       </c>
       <c r="BD27" s="89">
         <v>255</v>
       </c>
       <c r="BE27" s="95">
         <v>174</v>
       </c>
       <c r="BF27" s="89">
         <v>187</v>
       </c>
-      <c r="BG27" s="89"/>
-      <c r="BH27" s="89"/>
+      <c r="BG27" s="89">
+        <v>212</v>
+      </c>
+      <c r="BH27" s="89">
+        <v>209</v>
+      </c>
       <c r="BI27" s="105"/>
       <c r="BJ27" s="95"/>
       <c r="BK27" s="89"/>
       <c r="BL27" s="89"/>
       <c r="BM27" s="95"/>
       <c r="BN27" s="89"/>
       <c r="BO27" s="95"/>
       <c r="BP27" s="102"/>
     </row>
     <row r="28" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="20"/>
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
       <c r="J28" s="22"/>
       <c r="K28" s="22"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
@@ -4924,52 +5000,56 @@
       </c>
       <c r="AY28" s="89">
         <v>21</v>
       </c>
       <c r="AZ28" s="89">
         <v>13</v>
       </c>
       <c r="BA28" s="95">
         <v>22</v>
       </c>
       <c r="BB28" s="89">
         <v>19</v>
       </c>
       <c r="BC28" s="95">
         <v>31</v>
       </c>
       <c r="BD28" s="89">
         <v>25</v>
       </c>
       <c r="BE28" s="95">
         <v>18</v>
       </c>
       <c r="BF28" s="89">
         <v>18</v>
       </c>
-      <c r="BG28" s="89"/>
-      <c r="BH28" s="89"/>
+      <c r="BG28" s="89">
+        <v>20</v>
+      </c>
+      <c r="BH28" s="89">
+        <v>18</v>
+      </c>
       <c r="BI28" s="105"/>
       <c r="BJ28" s="95"/>
       <c r="BK28" s="89"/>
       <c r="BL28" s="89"/>
       <c r="BM28" s="95"/>
       <c r="BN28" s="89"/>
       <c r="BO28" s="95"/>
       <c r="BP28" s="102"/>
     </row>
     <row r="29" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="20"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="22"/>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="22"/>
       <c r="J29" s="22"/>
       <c r="K29" s="22"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
@@ -5084,52 +5164,56 @@
       <c r="AX29" s="95">
         <v>1</v>
       </c>
       <c r="AY29" s="89">
         <v>1</v>
       </c>
       <c r="AZ29" s="89">
         <v>3</v>
       </c>
       <c r="BA29" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB29" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC29" s="95">
         <v>2</v>
       </c>
       <c r="BD29" s="89">
         <v>2</v>
       </c>
       <c r="BE29" s="95">
         <v>1</v>
       </c>
       <c r="BF29" s="89"/>
-      <c r="BG29" s="89"/>
-      <c r="BH29" s="89"/>
+      <c r="BG29" s="89">
+        <v>2</v>
+      </c>
+      <c r="BH29" s="89">
+        <v>1</v>
+      </c>
       <c r="BI29" s="105"/>
       <c r="BJ29" s="95"/>
       <c r="BK29" s="89"/>
       <c r="BL29" s="89"/>
       <c r="BM29" s="69"/>
       <c r="BN29" s="69"/>
       <c r="BO29" s="95"/>
       <c r="BP29" s="102"/>
     </row>
     <row r="30" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="20">
         <v>422</v>
       </c>
       <c r="C30" s="20">
         <v>361</v>
       </c>
       <c r="D30" s="20">
         <v>393</v>
       </c>
       <c r="E30" s="22">
         <v>445</v>
       </c>
@@ -5270,52 +5354,56 @@
       </c>
       <c r="AY30" s="89">
         <v>17</v>
       </c>
       <c r="AZ30" s="89">
         <v>22</v>
       </c>
       <c r="BA30" s="95">
         <v>16</v>
       </c>
       <c r="BB30" s="89">
         <v>21</v>
       </c>
       <c r="BC30" s="95">
         <v>23</v>
       </c>
       <c r="BD30" s="89">
         <v>18</v>
       </c>
       <c r="BE30" s="95">
         <v>18</v>
       </c>
       <c r="BF30" s="95">
         <v>11</v>
       </c>
-      <c r="BG30" s="89"/>
-      <c r="BH30" s="89"/>
+      <c r="BG30" s="89">
+        <v>16</v>
+      </c>
+      <c r="BH30" s="89">
+        <v>19</v>
+      </c>
       <c r="BI30" s="105"/>
       <c r="BJ30" s="95"/>
       <c r="BK30" s="89"/>
       <c r="BL30" s="89"/>
       <c r="BM30" s="95"/>
       <c r="BN30" s="89"/>
       <c r="BO30" s="95"/>
       <c r="BP30" s="102"/>
     </row>
     <row r="31" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="20">
         <v>160</v>
       </c>
       <c r="C31" s="20">
         <v>133</v>
       </c>
       <c r="D31" s="20">
         <v>171</v>
       </c>
       <c r="E31" s="22">
         <v>200</v>
       </c>
@@ -5456,52 +5544,56 @@
       </c>
       <c r="AY31" s="89">
         <v>35</v>
       </c>
       <c r="AZ31" s="89">
         <v>34</v>
       </c>
       <c r="BA31" s="95">
         <v>31</v>
       </c>
       <c r="BB31" s="89">
         <v>31</v>
       </c>
       <c r="BC31" s="95">
         <v>23</v>
       </c>
       <c r="BD31" s="89">
         <v>33</v>
       </c>
       <c r="BE31" s="95">
         <v>23</v>
       </c>
       <c r="BF31" s="95">
         <v>25</v>
       </c>
-      <c r="BG31" s="89"/>
-      <c r="BH31" s="89"/>
+      <c r="BG31" s="89">
+        <v>33</v>
+      </c>
+      <c r="BH31" s="89">
+        <v>21</v>
+      </c>
       <c r="BI31" s="105"/>
       <c r="BJ31" s="95"/>
       <c r="BK31" s="89"/>
       <c r="BL31" s="89"/>
       <c r="BM31" s="95"/>
       <c r="BN31" s="89"/>
       <c r="BO31" s="95"/>
       <c r="BP31" s="102"/>
     </row>
     <row r="32" spans="1:68" s="52" customFormat="1" ht="11.25">
       <c r="A32" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="51">
         <v>180</v>
       </c>
       <c r="C32" s="51">
         <v>191</v>
       </c>
       <c r="D32" s="51">
         <v>176</v>
       </c>
       <c r="E32" s="51">
         <v>199</v>
       </c>
@@ -5642,52 +5734,56 @@
       </c>
       <c r="AY32" s="89">
         <v>36</v>
       </c>
       <c r="AZ32" s="89">
         <v>41</v>
       </c>
       <c r="BA32" s="95">
         <v>34</v>
       </c>
       <c r="BB32" s="89">
         <v>38</v>
       </c>
       <c r="BC32" s="95">
         <v>29</v>
       </c>
       <c r="BD32" s="89">
         <v>36</v>
       </c>
       <c r="BE32" s="95">
         <v>27</v>
       </c>
       <c r="BF32" s="95">
         <v>32</v>
       </c>
-      <c r="BG32" s="89"/>
-      <c r="BH32" s="89"/>
+      <c r="BG32" s="89">
+        <v>39</v>
+      </c>
+      <c r="BH32" s="89">
+        <v>45</v>
+      </c>
       <c r="BI32" s="105"/>
       <c r="BJ32" s="95"/>
       <c r="BK32" s="89"/>
       <c r="BL32" s="89"/>
       <c r="BM32" s="95"/>
       <c r="BN32" s="89"/>
       <c r="BO32" s="95"/>
       <c r="BP32" s="102"/>
     </row>
     <row r="33" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="20">
         <v>285</v>
       </c>
       <c r="C33" s="20">
         <v>266</v>
       </c>
       <c r="D33" s="20">
         <v>308</v>
       </c>
       <c r="E33" s="22">
         <v>327</v>
       </c>
@@ -5828,52 +5924,56 @@
       </c>
       <c r="AY33" s="89">
         <v>27</v>
       </c>
       <c r="AZ33" s="89">
         <v>29</v>
       </c>
       <c r="BA33" s="95">
         <v>25</v>
       </c>
       <c r="BB33" s="89">
         <v>22</v>
       </c>
       <c r="BC33" s="95">
         <v>28</v>
       </c>
       <c r="BD33" s="89">
         <v>34</v>
       </c>
       <c r="BE33" s="95">
         <v>24</v>
       </c>
       <c r="BF33" s="95">
         <v>34</v>
       </c>
-      <c r="BG33" s="89"/>
-      <c r="BH33" s="89"/>
+      <c r="BG33" s="89">
+        <v>24</v>
+      </c>
+      <c r="BH33" s="89">
+        <v>23</v>
+      </c>
       <c r="BI33" s="105"/>
       <c r="BJ33" s="95"/>
       <c r="BK33" s="89"/>
       <c r="BL33" s="89"/>
       <c r="BM33" s="95"/>
       <c r="BN33" s="89"/>
       <c r="BO33" s="95"/>
       <c r="BP33" s="102"/>
     </row>
     <row r="34" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="20">
         <v>345</v>
       </c>
       <c r="C34" s="20">
         <v>332</v>
       </c>
       <c r="D34" s="20">
         <v>366</v>
       </c>
       <c r="E34" s="22">
         <v>362</v>
       </c>
@@ -6014,52 +6114,56 @@
       </c>
       <c r="AY34" s="89">
         <v>31</v>
       </c>
       <c r="AZ34" s="89">
         <v>24</v>
       </c>
       <c r="BA34" s="95">
         <v>22</v>
       </c>
       <c r="BB34" s="89">
         <v>21</v>
       </c>
       <c r="BC34" s="95">
         <v>27</v>
       </c>
       <c r="BD34" s="89">
         <v>30</v>
       </c>
       <c r="BE34" s="95">
         <v>15</v>
       </c>
       <c r="BF34" s="95">
         <v>16</v>
       </c>
-      <c r="BG34" s="89"/>
-      <c r="BH34" s="89"/>
+      <c r="BG34" s="89">
+        <v>18</v>
+      </c>
+      <c r="BH34" s="89">
+        <v>20</v>
+      </c>
       <c r="BI34" s="105"/>
       <c r="BJ34" s="95"/>
       <c r="BK34" s="89"/>
       <c r="BL34" s="89"/>
       <c r="BM34" s="95"/>
       <c r="BN34" s="89"/>
       <c r="BO34" s="95"/>
       <c r="BP34" s="102"/>
     </row>
     <row r="35" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>19</v>
       </c>
@@ -6200,52 +6304,56 @@
       </c>
       <c r="AY35" s="89">
         <v>12</v>
       </c>
       <c r="AZ35" s="89">
         <v>15</v>
       </c>
       <c r="BA35" s="95">
         <v>17</v>
       </c>
       <c r="BB35" s="89">
         <v>14</v>
       </c>
       <c r="BC35" s="95">
         <v>12</v>
       </c>
       <c r="BD35" s="89">
         <v>16</v>
       </c>
       <c r="BE35" s="95">
         <v>8</v>
       </c>
       <c r="BF35" s="95">
         <v>9</v>
       </c>
-      <c r="BG35" s="89"/>
-      <c r="BH35" s="89"/>
+      <c r="BG35" s="89">
+        <v>14</v>
+      </c>
+      <c r="BH35" s="89">
+        <v>12</v>
+      </c>
       <c r="BI35" s="105"/>
       <c r="BJ35" s="95"/>
       <c r="BK35" s="89"/>
       <c r="BL35" s="89"/>
       <c r="BM35" s="95"/>
       <c r="BN35" s="89"/>
       <c r="BO35" s="95"/>
       <c r="BP35" s="102"/>
     </row>
     <row r="36" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="20">
         <v>1014</v>
       </c>
       <c r="C36" s="20">
         <v>905</v>
       </c>
       <c r="D36" s="20">
         <v>1028</v>
       </c>
       <c r="E36" s="22">
         <v>993</v>
       </c>
@@ -6386,52 +6494,56 @@
       </c>
       <c r="AY36" s="89">
         <v>25</v>
       </c>
       <c r="AZ36" s="89">
         <v>37</v>
       </c>
       <c r="BA36" s="95">
         <v>35</v>
       </c>
       <c r="BB36" s="89">
         <v>28</v>
       </c>
       <c r="BC36" s="95">
         <v>39</v>
       </c>
       <c r="BD36" s="89">
         <v>51</v>
       </c>
       <c r="BE36" s="95">
         <v>28</v>
       </c>
       <c r="BF36" s="95">
         <v>34</v>
       </c>
-      <c r="BG36" s="89"/>
-      <c r="BH36" s="89"/>
+      <c r="BG36" s="89">
+        <v>31</v>
+      </c>
+      <c r="BH36" s="89">
+        <v>35</v>
+      </c>
       <c r="BI36" s="105"/>
       <c r="BJ36" s="95"/>
       <c r="BK36" s="89"/>
       <c r="BL36" s="89"/>
       <c r="BM36" s="95"/>
       <c r="BN36" s="89"/>
       <c r="BO36" s="95"/>
       <c r="BP36" s="102"/>
     </row>
     <row r="37" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="79" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="29">
         <v>593</v>
       </c>
       <c r="C37" s="29">
         <v>448</v>
       </c>
       <c r="D37" s="29">
         <v>529</v>
       </c>
       <c r="E37" s="29">
         <v>441</v>
       </c>
@@ -6572,52 +6684,56 @@
       </c>
       <c r="AY37" s="90">
         <v>19</v>
       </c>
       <c r="AZ37" s="90">
         <v>12</v>
       </c>
       <c r="BA37" s="90">
         <v>15</v>
       </c>
       <c r="BB37" s="90">
         <v>26</v>
       </c>
       <c r="BC37" s="90">
         <v>15</v>
       </c>
       <c r="BD37" s="90">
         <v>10</v>
       </c>
       <c r="BE37" s="90">
         <v>12</v>
       </c>
       <c r="BF37" s="90">
         <v>8</v>
       </c>
-      <c r="BG37" s="90"/>
-      <c r="BH37" s="90"/>
+      <c r="BG37" s="90">
+        <v>15</v>
+      </c>
+      <c r="BH37" s="90">
+        <v>15</v>
+      </c>
       <c r="BI37" s="106"/>
       <c r="BJ37" s="90"/>
       <c r="BK37" s="90"/>
       <c r="BL37" s="90"/>
       <c r="BM37" s="90"/>
       <c r="BN37" s="90"/>
       <c r="BO37" s="90"/>
       <c r="BP37" s="103"/>
     </row>
     <row r="38" spans="1:68" s="27" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A39" s="28"/>
       <c r="B39" s="20">
         <v>137</v>
       </c>
       <c r="C39" s="20">
         <v>121</v>
       </c>
       <c r="D39" s="20">
         <v>136</v>
       </c>
       <c r="E39" s="22">
         <v>143</v>
       </c>
       <c r="F39" s="22">
@@ -7773,266 +7889,266 @@
       <c r="P65" s="7"/>
       <c r="Q65" s="7"/>
       <c r="R65" s="43"/>
       <c r="S65" s="7"/>
       <c r="T65" s="9"/>
       <c r="U65" s="11"/>
       <c r="V65" s="11"/>
       <c r="W65" s="8"/>
       <c r="AD65" s="43"/>
       <c r="AF65" s="57"/>
       <c r="AG65" s="11"/>
       <c r="AH65" s="11"/>
       <c r="AI65" s="25"/>
       <c r="AS65" s="26"/>
       <c r="AT65" s="26"/>
       <c r="AU65" s="25"/>
       <c r="BE65" s="26"/>
       <c r="BF65" s="26"/>
       <c r="BG65" s="25"/>
     </row>
     <row r="66" spans="1:59" ht="18.75" customHeight="1">
       <c r="I66" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BE4:BP4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AB4"/>
     <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="BE4:BP4"/>
+    <mergeCell ref="A6:BP6"/>
+    <mergeCell ref="A18:BP18"/>
+    <mergeCell ref="A26:BP26"/>
+    <mergeCell ref="AS4:BD4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP94"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BI30" sqref="BI30"/>
+      <selection activeCell="BD31" sqref="BD31:BH41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="10"/>
     <col min="33" max="33" width="9.140625" style="31"/>
     <col min="39" max="39" width="9.140625" style="27"/>
     <col min="42" max="43" width="9.140625" style="27"/>
     <col min="45" max="45" width="9.140625" style="31"/>
     <col min="46" max="48" width="9.140625" style="27"/>
     <col min="50" max="51" width="9.140625" style="27"/>
     <col min="53" max="55" width="9.140625" style="27"/>
     <col min="57" max="57" width="9.140625" style="31"/>
     <col min="58" max="60" width="9.140625" style="27"/>
     <col min="62" max="63" width="9.140625" style="27"/>
     <col min="65" max="67" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A1" s="30"/>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="U1" s="31"/>
       <c r="AG1" s="31"/>
       <c r="AS1" s="31"/>
       <c r="BE1" s="31"/>
     </row>
     <row r="2" spans="1:68" s="27" customFormat="1" ht="12.75">
-      <c r="A2" s="124" t="s">
+      <c r="A2" s="125" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="124"/>
-[...32 lines deleted...]
-      <c r="AI2" s="124"/>
+      <c r="B2" s="125"/>
+      <c r="C2" s="125"/>
+      <c r="D2" s="125"/>
+      <c r="E2" s="125"/>
+      <c r="F2" s="125"/>
+      <c r="G2" s="125"/>
+      <c r="H2" s="125"/>
+      <c r="I2" s="125"/>
+      <c r="J2" s="125"/>
+      <c r="K2" s="125"/>
+      <c r="L2" s="125"/>
+      <c r="M2" s="125"/>
+      <c r="N2" s="125"/>
+      <c r="O2" s="125"/>
+      <c r="P2" s="125"/>
+      <c r="Q2" s="125"/>
+      <c r="R2" s="125"/>
+      <c r="S2" s="125"/>
+      <c r="T2" s="125"/>
+      <c r="U2" s="125"/>
+      <c r="V2" s="125"/>
+      <c r="W2" s="125"/>
+      <c r="X2" s="125"/>
+      <c r="Y2" s="125"/>
+      <c r="Z2" s="125"/>
+      <c r="AA2" s="125"/>
+      <c r="AB2" s="125"/>
+      <c r="AC2" s="125"/>
+      <c r="AD2" s="125"/>
+      <c r="AE2" s="125"/>
+      <c r="AF2" s="125"/>
+      <c r="AG2" s="125"/>
+      <c r="AH2" s="125"/>
+      <c r="AI2" s="125"/>
     </row>
     <row r="3" spans="1:68" s="14" customFormat="1" ht="11.25">
       <c r="N3" s="32"/>
       <c r="O3" s="32"/>
       <c r="P3" s="32"/>
       <c r="Q3" s="32"/>
       <c r="R3" s="32"/>
       <c r="S3" s="32"/>
       <c r="T3" s="15"/>
       <c r="W3" s="34"/>
       <c r="X3" s="32"/>
       <c r="Y3" s="32"/>
       <c r="Z3" s="32"/>
       <c r="AA3" s="16"/>
       <c r="AD3" s="32"/>
       <c r="AE3" s="32"/>
       <c r="AF3" s="32"/>
       <c r="AG3" s="97"/>
       <c r="AJ3" s="97"/>
       <c r="AN3" s="97"/>
       <c r="AR3" s="34"/>
       <c r="AS3" s="97"/>
       <c r="AV3" s="97"/>
       <c r="AZ3" s="97"/>
       <c r="BD3" s="34"/>
       <c r="BE3" s="97"/>
       <c r="BH3" s="97"/>
       <c r="BL3" s="97"/>
       <c r="BP3" s="34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="125"/>
-      <c r="B4" s="127">
+      <c r="A4" s="126"/>
+      <c r="B4" s="128">
         <v>2021</v>
       </c>
-      <c r="C4" s="128"/>
-[...10 lines deleted...]
-      <c r="N4" s="132">
+      <c r="C4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="129"/>
+      <c r="G4" s="129"/>
+      <c r="H4" s="129"/>
+      <c r="I4" s="129"/>
+      <c r="J4" s="129"/>
+      <c r="K4" s="129"/>
+      <c r="L4" s="129"/>
+      <c r="M4" s="129"/>
+      <c r="N4" s="133">
         <v>2022</v>
       </c>
-      <c r="O4" s="132"/>
-[...5 lines deleted...]
-      <c r="U4" s="130">
+      <c r="O4" s="133"/>
+      <c r="P4" s="133"/>
+      <c r="Q4" s="133"/>
+      <c r="R4" s="133"/>
+      <c r="S4" s="133"/>
+      <c r="T4" s="133"/>
+      <c r="U4" s="131">
         <v>2023</v>
       </c>
-      <c r="V4" s="131"/>
-[...6 lines deleted...]
-      <c r="AC4" s="131"/>
+      <c r="V4" s="132"/>
+      <c r="W4" s="132"/>
+      <c r="X4" s="132"/>
+      <c r="Y4" s="132"/>
+      <c r="Z4" s="132"/>
+      <c r="AA4" s="132"/>
+      <c r="AB4" s="132"/>
+      <c r="AC4" s="132"/>
       <c r="AD4" s="33"/>
       <c r="AE4" s="35"/>
-      <c r="AG4" s="119">
+      <c r="AG4" s="120">
         <v>2024</v>
       </c>
-      <c r="AH4" s="120"/>
-[...10 lines deleted...]
-      <c r="AS4" s="119">
+      <c r="AH4" s="121"/>
+      <c r="AI4" s="121"/>
+      <c r="AJ4" s="121"/>
+      <c r="AK4" s="121"/>
+      <c r="AL4" s="121"/>
+      <c r="AM4" s="121"/>
+      <c r="AN4" s="121"/>
+      <c r="AO4" s="121"/>
+      <c r="AP4" s="121"/>
+      <c r="AQ4" s="121"/>
+      <c r="AR4" s="121"/>
+      <c r="AS4" s="120">
         <v>2025</v>
       </c>
-      <c r="AT4" s="120"/>
-[...10 lines deleted...]
-      <c r="BE4" s="119">
+      <c r="AT4" s="121"/>
+      <c r="AU4" s="121"/>
+      <c r="AV4" s="121"/>
+      <c r="AW4" s="121"/>
+      <c r="AX4" s="121"/>
+      <c r="AY4" s="121"/>
+      <c r="AZ4" s="121"/>
+      <c r="BA4" s="121"/>
+      <c r="BB4" s="121"/>
+      <c r="BC4" s="121"/>
+      <c r="BD4" s="121"/>
+      <c r="BE4" s="120">
         <v>2026</v>
       </c>
-      <c r="BF4" s="120"/>
-[...9 lines deleted...]
-      <c r="BP4" s="120"/>
+      <c r="BF4" s="121"/>
+      <c r="BG4" s="121"/>
+      <c r="BH4" s="121"/>
+      <c r="BI4" s="121"/>
+      <c r="BJ4" s="121"/>
+      <c r="BK4" s="121"/>
+      <c r="BL4" s="121"/>
+      <c r="BM4" s="121"/>
+      <c r="BN4" s="121"/>
+      <c r="BO4" s="121"/>
+      <c r="BP4" s="121"/>
     </row>
     <row r="5" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="126"/>
+      <c r="A5" s="127"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="59" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="59" t="s">
@@ -8192,120 +8308,120 @@
         <v>0</v>
       </c>
       <c r="BJ5" s="100" t="s">
         <v>1</v>
       </c>
       <c r="BK5" s="100" t="s">
         <v>2</v>
       </c>
       <c r="BL5" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BM5" s="100" t="s">
         <v>4</v>
       </c>
       <c r="BN5" s="17" t="s">
         <v>13</v>
       </c>
       <c r="BO5" s="17" t="s">
         <v>14</v>
       </c>
       <c r="BP5" s="17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A6" s="121" t="s">
+      <c r="A6" s="122" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="121"/>
-[...65 lines deleted...]
-      <c r="BP6" s="121"/>
+      <c r="B6" s="122"/>
+      <c r="C6" s="122"/>
+      <c r="D6" s="122"/>
+      <c r="E6" s="122"/>
+      <c r="F6" s="122"/>
+      <c r="G6" s="122"/>
+      <c r="H6" s="122"/>
+      <c r="I6" s="122"/>
+      <c r="J6" s="122"/>
+      <c r="K6" s="122"/>
+      <c r="L6" s="122"/>
+      <c r="M6" s="122"/>
+      <c r="N6" s="122"/>
+      <c r="O6" s="122"/>
+      <c r="P6" s="122"/>
+      <c r="Q6" s="122"/>
+      <c r="R6" s="122"/>
+      <c r="S6" s="122"/>
+      <c r="T6" s="122"/>
+      <c r="U6" s="122"/>
+      <c r="V6" s="122"/>
+      <c r="W6" s="122"/>
+      <c r="X6" s="122"/>
+      <c r="Y6" s="122"/>
+      <c r="Z6" s="122"/>
+      <c r="AA6" s="122"/>
+      <c r="AB6" s="122"/>
+      <c r="AC6" s="122"/>
+      <c r="AD6" s="122"/>
+      <c r="AE6" s="122"/>
+      <c r="AF6" s="122"/>
+      <c r="AG6" s="122"/>
+      <c r="AH6" s="122"/>
+      <c r="AI6" s="122"/>
+      <c r="AJ6" s="122"/>
+      <c r="AK6" s="122"/>
+      <c r="AL6" s="122"/>
+      <c r="AM6" s="122"/>
+      <c r="AN6" s="122"/>
+      <c r="AO6" s="122"/>
+      <c r="AP6" s="122"/>
+      <c r="AQ6" s="122"/>
+      <c r="AR6" s="122"/>
+      <c r="AS6" s="122"/>
+      <c r="AT6" s="122"/>
+      <c r="AU6" s="122"/>
+      <c r="AV6" s="122"/>
+      <c r="AW6" s="122"/>
+      <c r="AX6" s="122"/>
+      <c r="AY6" s="122"/>
+      <c r="AZ6" s="122"/>
+      <c r="BA6" s="122"/>
+      <c r="BB6" s="122"/>
+      <c r="BC6" s="122"/>
+      <c r="BD6" s="122"/>
+      <c r="BE6" s="122"/>
+      <c r="BF6" s="122"/>
+      <c r="BG6" s="122"/>
+      <c r="BH6" s="122"/>
+      <c r="BI6" s="122"/>
+      <c r="BJ6" s="122"/>
+      <c r="BK6" s="122"/>
+      <c r="BL6" s="122"/>
+      <c r="BM6" s="122"/>
+      <c r="BN6" s="122"/>
+      <c r="BO6" s="122"/>
+      <c r="BP6" s="122"/>
     </row>
     <row r="7" spans="1:68" s="27" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="75">
         <v>412</v>
       </c>
       <c r="O7" s="39">
         <v>393</v>
       </c>
       <c r="P7" s="39">
         <v>439</v>
@@ -8414,52 +8530,56 @@
       </c>
       <c r="AY7" s="89">
         <v>440</v>
       </c>
       <c r="AZ7" s="95">
         <v>397</v>
       </c>
       <c r="BA7" s="89">
         <v>395</v>
       </c>
       <c r="BB7" s="89">
         <v>422</v>
       </c>
       <c r="BC7" s="89">
         <v>420</v>
       </c>
       <c r="BD7" s="89">
         <v>494</v>
       </c>
       <c r="BE7" s="89">
         <v>369</v>
       </c>
       <c r="BF7" s="89">
         <v>347</v>
       </c>
-      <c r="BG7" s="89"/>
-      <c r="BH7" s="89"/>
+      <c r="BG7" s="89">
+        <v>424</v>
+      </c>
+      <c r="BH7" s="89">
+        <v>401</v>
+      </c>
       <c r="BI7" s="101"/>
       <c r="BJ7" s="89"/>
       <c r="BK7" s="89"/>
       <c r="BL7" s="95"/>
       <c r="BM7" s="89"/>
       <c r="BN7" s="89"/>
       <c r="BO7" s="89"/>
       <c r="BP7" s="62"/>
     </row>
     <row r="8" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
@@ -8576,52 +8696,56 @@
       </c>
       <c r="AY8" s="89">
         <v>135</v>
       </c>
       <c r="AZ8" s="95">
         <v>102</v>
       </c>
       <c r="BA8" s="89">
         <v>107</v>
       </c>
       <c r="BB8" s="89">
         <v>112</v>
       </c>
       <c r="BC8" s="89">
         <v>136</v>
       </c>
       <c r="BD8" s="89">
         <v>142</v>
       </c>
       <c r="BE8" s="89">
         <v>125</v>
       </c>
       <c r="BF8" s="89">
         <v>94</v>
       </c>
-      <c r="BG8" s="89"/>
-      <c r="BH8" s="89"/>
+      <c r="BG8" s="89">
+        <v>124</v>
+      </c>
+      <c r="BH8" s="89">
+        <v>116</v>
+      </c>
       <c r="BI8" s="101"/>
       <c r="BJ8" s="89"/>
       <c r="BK8" s="89"/>
       <c r="BL8" s="95"/>
       <c r="BM8" s="89"/>
       <c r="BN8" s="89"/>
       <c r="BO8" s="89"/>
       <c r="BP8" s="62"/>
     </row>
     <row r="9" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
@@ -8738,52 +8862,56 @@
       </c>
       <c r="AY9" s="89">
         <v>27</v>
       </c>
       <c r="AZ9" s="95">
         <v>22</v>
       </c>
       <c r="BA9" s="89">
         <v>27</v>
       </c>
       <c r="BB9" s="89">
         <v>30</v>
       </c>
       <c r="BC9" s="89">
         <v>21</v>
       </c>
       <c r="BD9" s="89">
         <v>41</v>
       </c>
       <c r="BE9" s="89">
         <v>24</v>
       </c>
       <c r="BF9" s="89">
         <v>25</v>
       </c>
-      <c r="BG9" s="89"/>
-      <c r="BH9" s="89"/>
+      <c r="BG9" s="89">
+        <v>28</v>
+      </c>
+      <c r="BH9" s="89">
+        <v>29</v>
+      </c>
       <c r="BI9" s="101"/>
       <c r="BJ9" s="89"/>
       <c r="BK9" s="89"/>
       <c r="BL9" s="95"/>
       <c r="BM9" s="89"/>
       <c r="BN9" s="89"/>
       <c r="BO9" s="89"/>
       <c r="BP9" s="62"/>
     </row>
     <row r="10" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
@@ -8900,52 +9028,56 @@
       </c>
       <c r="AY10" s="89">
         <v>17</v>
       </c>
       <c r="AZ10" s="95">
         <v>22</v>
       </c>
       <c r="BA10" s="89">
         <v>16</v>
       </c>
       <c r="BB10" s="89">
         <v>21</v>
       </c>
       <c r="BC10" s="89">
         <v>23</v>
       </c>
       <c r="BD10" s="89">
         <v>18</v>
       </c>
       <c r="BE10" s="89">
         <v>18</v>
       </c>
       <c r="BF10" s="89">
         <v>11</v>
       </c>
-      <c r="BG10" s="89"/>
-      <c r="BH10" s="89"/>
+      <c r="BG10" s="89">
+        <v>16</v>
+      </c>
+      <c r="BH10" s="89">
+        <v>19</v>
+      </c>
       <c r="BI10" s="101"/>
       <c r="BJ10" s="89"/>
       <c r="BK10" s="89"/>
       <c r="BL10" s="95"/>
       <c r="BM10" s="89"/>
       <c r="BN10" s="89"/>
       <c r="BO10" s="89"/>
       <c r="BP10" s="62"/>
     </row>
     <row r="11" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
@@ -9062,52 +9194,56 @@
       </c>
       <c r="AY11" s="89">
         <v>45</v>
       </c>
       <c r="AZ11" s="95">
         <v>45</v>
       </c>
       <c r="BA11" s="89">
         <v>43</v>
       </c>
       <c r="BB11" s="89">
         <v>41</v>
       </c>
       <c r="BC11" s="89">
         <v>31</v>
       </c>
       <c r="BD11" s="89">
         <v>43</v>
       </c>
       <c r="BE11" s="89">
         <v>34</v>
       </c>
       <c r="BF11" s="89">
         <v>34</v>
       </c>
-      <c r="BG11" s="89"/>
-      <c r="BH11" s="89"/>
+      <c r="BG11" s="89">
+        <v>51</v>
+      </c>
+      <c r="BH11" s="89">
+        <v>31</v>
+      </c>
       <c r="BI11" s="101"/>
       <c r="BJ11" s="89"/>
       <c r="BK11" s="89"/>
       <c r="BL11" s="95"/>
       <c r="BM11" s="89"/>
       <c r="BN11" s="89"/>
       <c r="BO11" s="89"/>
       <c r="BP11" s="62"/>
     </row>
     <row r="12" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
@@ -9224,52 +9360,56 @@
       </c>
       <c r="AY12" s="89">
         <v>36</v>
       </c>
       <c r="AZ12" s="95">
         <v>41</v>
       </c>
       <c r="BA12" s="89">
         <v>34</v>
       </c>
       <c r="BB12" s="89">
         <v>38</v>
       </c>
       <c r="BC12" s="89">
         <v>29</v>
       </c>
       <c r="BD12" s="89">
         <v>36</v>
       </c>
       <c r="BE12" s="89">
         <v>27</v>
       </c>
       <c r="BF12" s="89">
         <v>32</v>
       </c>
-      <c r="BG12" s="89"/>
-      <c r="BH12" s="89"/>
+      <c r="BG12" s="89">
+        <v>39</v>
+      </c>
+      <c r="BH12" s="89">
+        <v>45</v>
+      </c>
       <c r="BI12" s="101"/>
       <c r="BJ12" s="89"/>
       <c r="BK12" s="89"/>
       <c r="BL12" s="95"/>
       <c r="BM12" s="89"/>
       <c r="BN12" s="89"/>
       <c r="BO12" s="89"/>
       <c r="BP12" s="62"/>
     </row>
     <row r="13" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
@@ -9386,52 +9526,56 @@
       </c>
       <c r="AY13" s="89">
         <v>27</v>
       </c>
       <c r="AZ13" s="95">
         <v>29</v>
       </c>
       <c r="BA13" s="89">
         <v>25</v>
       </c>
       <c r="BB13" s="89">
         <v>22</v>
       </c>
       <c r="BC13" s="89">
         <v>28</v>
       </c>
       <c r="BD13" s="89">
         <v>34</v>
       </c>
       <c r="BE13" s="89">
         <v>24</v>
       </c>
       <c r="BF13" s="89">
         <v>34</v>
       </c>
-      <c r="BG13" s="89"/>
-      <c r="BH13" s="89"/>
+      <c r="BG13" s="89">
+        <v>24</v>
+      </c>
+      <c r="BH13" s="89">
+        <v>23</v>
+      </c>
       <c r="BI13" s="101"/>
       <c r="BJ13" s="89"/>
       <c r="BK13" s="89"/>
       <c r="BL13" s="95"/>
       <c r="BM13" s="89"/>
       <c r="BN13" s="89"/>
       <c r="BO13" s="89"/>
       <c r="BP13" s="62"/>
     </row>
     <row r="14" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
@@ -9548,52 +9692,56 @@
       </c>
       <c r="AY14" s="89">
         <v>31</v>
       </c>
       <c r="AZ14" s="95">
         <v>24</v>
       </c>
       <c r="BA14" s="89">
         <v>22</v>
       </c>
       <c r="BB14" s="89">
         <v>21</v>
       </c>
       <c r="BC14" s="89">
         <v>27</v>
       </c>
       <c r="BD14" s="89">
         <v>30</v>
       </c>
       <c r="BE14" s="89">
         <v>15</v>
       </c>
       <c r="BF14" s="89">
         <v>16</v>
       </c>
-      <c r="BG14" s="89"/>
-      <c r="BH14" s="89"/>
+      <c r="BG14" s="89">
+        <v>18</v>
+      </c>
+      <c r="BH14" s="89">
+        <v>20</v>
+      </c>
       <c r="BI14" s="101"/>
       <c r="BJ14" s="89"/>
       <c r="BK14" s="89"/>
       <c r="BL14" s="95"/>
       <c r="BM14" s="89"/>
       <c r="BN14" s="89"/>
       <c r="BO14" s="89"/>
       <c r="BP14" s="62"/>
     </row>
     <row r="15" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="20"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
@@ -9710,52 +9858,56 @@
       </c>
       <c r="AY15" s="89">
         <v>31</v>
       </c>
       <c r="AZ15" s="95">
         <v>25</v>
       </c>
       <c r="BA15" s="89">
         <v>30</v>
       </c>
       <c r="BB15" s="89">
         <v>31</v>
       </c>
       <c r="BC15" s="89">
         <v>28</v>
       </c>
       <c r="BD15" s="89">
         <v>42</v>
       </c>
       <c r="BE15" s="89">
         <v>33</v>
       </c>
       <c r="BF15" s="89">
         <v>20</v>
       </c>
-      <c r="BG15" s="89"/>
-      <c r="BH15" s="89"/>
+      <c r="BG15" s="89">
+        <v>40</v>
+      </c>
+      <c r="BH15" s="89">
+        <v>25</v>
+      </c>
       <c r="BI15" s="101"/>
       <c r="BJ15" s="89"/>
       <c r="BK15" s="89"/>
       <c r="BL15" s="95"/>
       <c r="BM15" s="89"/>
       <c r="BN15" s="89"/>
       <c r="BO15" s="89"/>
       <c r="BP15" s="62"/>
     </row>
     <row r="16" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
       <c r="H16" s="20"/>
       <c r="I16" s="20"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
@@ -9872,52 +10024,56 @@
       </c>
       <c r="AY16" s="89">
         <v>56</v>
       </c>
       <c r="AZ16" s="95">
         <v>60</v>
       </c>
       <c r="BA16" s="89">
         <v>64</v>
       </c>
       <c r="BB16" s="89">
         <v>63</v>
       </c>
       <c r="BC16" s="89">
         <v>67</v>
       </c>
       <c r="BD16" s="89">
         <v>88</v>
       </c>
       <c r="BE16" s="89">
         <v>48</v>
       </c>
       <c r="BF16" s="89">
         <v>63</v>
       </c>
-      <c r="BG16" s="89"/>
-      <c r="BH16" s="89"/>
+      <c r="BG16" s="89">
+        <v>59</v>
+      </c>
+      <c r="BH16" s="89">
+        <v>68</v>
+      </c>
       <c r="BI16" s="101"/>
       <c r="BJ16" s="89"/>
       <c r="BK16" s="89"/>
       <c r="BL16" s="95"/>
       <c r="BM16" s="89"/>
       <c r="BN16" s="89"/>
       <c r="BO16" s="89"/>
       <c r="BP16" s="62"/>
     </row>
     <row r="17" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="20"/>
       <c r="E17" s="20"/>
       <c r="F17" s="20"/>
       <c r="G17" s="20"/>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
@@ -10034,132 +10190,136 @@
       </c>
       <c r="AY17" s="89">
         <v>35</v>
       </c>
       <c r="AZ17" s="95">
         <v>27</v>
       </c>
       <c r="BA17" s="89">
         <v>27</v>
       </c>
       <c r="BB17" s="89">
         <v>43</v>
       </c>
       <c r="BC17" s="89">
         <v>30</v>
       </c>
       <c r="BD17" s="89">
         <v>20</v>
       </c>
       <c r="BE17" s="89">
         <v>21</v>
       </c>
       <c r="BF17" s="89">
         <v>18</v>
       </c>
-      <c r="BG17" s="89"/>
-      <c r="BH17" s="89"/>
+      <c r="BG17" s="89">
+        <v>25</v>
+      </c>
+      <c r="BH17" s="89">
+        <v>25</v>
+      </c>
       <c r="BI17" s="101"/>
       <c r="BJ17" s="89"/>
       <c r="BK17" s="89"/>
       <c r="BL17" s="95"/>
       <c r="BM17" s="89"/>
       <c r="BN17" s="89"/>
       <c r="BO17" s="89"/>
       <c r="BP17" s="62"/>
     </row>
     <row r="18" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A18" s="122" t="s">
+      <c r="A18" s="123" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="122"/>
-[...65 lines deleted...]
-      <c r="BP18" s="122"/>
+      <c r="B18" s="123"/>
+      <c r="C18" s="123"/>
+      <c r="D18" s="123"/>
+      <c r="E18" s="123"/>
+      <c r="F18" s="123"/>
+      <c r="G18" s="123"/>
+      <c r="H18" s="123"/>
+      <c r="I18" s="123"/>
+      <c r="J18" s="123"/>
+      <c r="K18" s="123"/>
+      <c r="L18" s="123"/>
+      <c r="M18" s="123"/>
+      <c r="N18" s="123"/>
+      <c r="O18" s="123"/>
+      <c r="P18" s="123"/>
+      <c r="Q18" s="123"/>
+      <c r="R18" s="123"/>
+      <c r="S18" s="123"/>
+      <c r="T18" s="123"/>
+      <c r="U18" s="123"/>
+      <c r="V18" s="123"/>
+      <c r="W18" s="123"/>
+      <c r="X18" s="123"/>
+      <c r="Y18" s="123"/>
+      <c r="Z18" s="123"/>
+      <c r="AA18" s="123"/>
+      <c r="AB18" s="123"/>
+      <c r="AC18" s="123"/>
+      <c r="AD18" s="123"/>
+      <c r="AE18" s="123"/>
+      <c r="AF18" s="123"/>
+      <c r="AG18" s="123"/>
+      <c r="AH18" s="123"/>
+      <c r="AI18" s="123"/>
+      <c r="AJ18" s="123"/>
+      <c r="AK18" s="123"/>
+      <c r="AL18" s="123"/>
+      <c r="AM18" s="123"/>
+      <c r="AN18" s="123"/>
+      <c r="AO18" s="123"/>
+      <c r="AP18" s="123"/>
+      <c r="AQ18" s="123"/>
+      <c r="AR18" s="123"/>
+      <c r="AS18" s="123"/>
+      <c r="AT18" s="123"/>
+      <c r="AU18" s="123"/>
+      <c r="AV18" s="123"/>
+      <c r="AW18" s="123"/>
+      <c r="AX18" s="123"/>
+      <c r="AY18" s="123"/>
+      <c r="AZ18" s="123"/>
+      <c r="BA18" s="123"/>
+      <c r="BB18" s="123"/>
+      <c r="BC18" s="123"/>
+      <c r="BD18" s="123"/>
+      <c r="BE18" s="123"/>
+      <c r="BF18" s="123"/>
+      <c r="BG18" s="123"/>
+      <c r="BH18" s="123"/>
+      <c r="BI18" s="123"/>
+      <c r="BJ18" s="123"/>
+      <c r="BK18" s="123"/>
+      <c r="BL18" s="123"/>
+      <c r="BM18" s="123"/>
+      <c r="BN18" s="123"/>
+      <c r="BO18" s="123"/>
+      <c r="BP18" s="123"/>
     </row>
     <row r="19" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="84">
         <v>235</v>
       </c>
       <c r="O19" s="78">
         <v>241</v>
       </c>
       <c r="P19" s="78">
         <v>251</v>
@@ -10268,52 +10428,56 @@
       </c>
       <c r="AY19" s="89">
         <v>142</v>
       </c>
       <c r="AZ19" s="95">
         <v>211</v>
       </c>
       <c r="BA19" s="89">
         <v>238</v>
       </c>
       <c r="BB19" s="89">
         <v>232</v>
       </c>
       <c r="BC19" s="89">
         <v>233</v>
       </c>
       <c r="BD19" s="89">
         <v>263</v>
       </c>
       <c r="BE19" s="89">
         <v>225</v>
       </c>
       <c r="BF19" s="89">
         <v>198</v>
       </c>
-      <c r="BG19" s="89"/>
-      <c r="BH19" s="89"/>
+      <c r="BG19" s="89">
+        <v>241</v>
+      </c>
+      <c r="BH19" s="89">
+        <v>227</v>
+      </c>
       <c r="BI19" s="89"/>
       <c r="BJ19" s="89"/>
       <c r="BK19" s="89"/>
       <c r="BL19" s="95"/>
       <c r="BM19" s="89"/>
       <c r="BN19" s="89"/>
       <c r="BO19" s="89"/>
       <c r="BP19" s="89"/>
     </row>
     <row r="20" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
@@ -10430,52 +10594,56 @@
       </c>
       <c r="AY20" s="89">
         <v>13</v>
       </c>
       <c r="AZ20" s="95">
         <v>56</v>
       </c>
       <c r="BA20" s="89">
         <v>60</v>
       </c>
       <c r="BB20" s="89">
         <v>60</v>
       </c>
       <c r="BC20" s="89">
         <v>69</v>
       </c>
       <c r="BD20" s="89">
         <v>70</v>
       </c>
       <c r="BE20" s="89">
         <v>81</v>
       </c>
       <c r="BF20" s="89">
         <v>57</v>
       </c>
-      <c r="BG20" s="89"/>
-      <c r="BH20" s="89"/>
+      <c r="BG20" s="89">
+        <v>69</v>
+      </c>
+      <c r="BH20" s="89">
+        <v>54</v>
+      </c>
       <c r="BI20" s="89"/>
       <c r="BJ20" s="89"/>
       <c r="BK20" s="89"/>
       <c r="BL20" s="95"/>
       <c r="BM20" s="89"/>
       <c r="BN20" s="89"/>
       <c r="BO20" s="89"/>
       <c r="BP20" s="89"/>
     </row>
     <row r="21" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
@@ -10592,52 +10760,56 @@
       </c>
       <c r="AY21" s="89">
         <v>1</v>
       </c>
       <c r="AZ21" s="95">
         <v>12</v>
       </c>
       <c r="BA21" s="89">
         <v>15</v>
       </c>
       <c r="BB21" s="89">
         <v>17</v>
       </c>
       <c r="BC21" s="89">
         <v>14</v>
       </c>
       <c r="BD21" s="89">
         <v>22</v>
       </c>
       <c r="BE21" s="89">
         <v>14</v>
       </c>
       <c r="BF21" s="89">
         <v>17</v>
       </c>
-      <c r="BG21" s="89"/>
-      <c r="BH21" s="89"/>
+      <c r="BG21" s="89">
+        <v>13</v>
+      </c>
+      <c r="BH21" s="89">
+        <v>14</v>
+      </c>
       <c r="BI21" s="89"/>
       <c r="BJ21" s="89"/>
       <c r="BK21" s="89"/>
       <c r="BL21" s="95"/>
       <c r="BM21" s="89"/>
       <c r="BN21" s="89"/>
       <c r="BO21" s="89"/>
       <c r="BP21" s="89"/>
     </row>
     <row r="22" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
@@ -10754,52 +10926,56 @@
       </c>
       <c r="AY22" s="89">
         <v>10</v>
       </c>
       <c r="AZ22" s="95">
         <v>14</v>
       </c>
       <c r="BA22" s="89">
         <v>9</v>
       </c>
       <c r="BB22" s="89">
         <v>13</v>
       </c>
       <c r="BC22" s="89">
         <v>13</v>
       </c>
       <c r="BD22" s="89">
         <v>12</v>
       </c>
       <c r="BE22" s="89">
         <v>15</v>
       </c>
       <c r="BF22" s="89">
         <v>6</v>
       </c>
-      <c r="BG22" s="89"/>
-      <c r="BH22" s="89"/>
+      <c r="BG22" s="89">
+        <v>9</v>
+      </c>
+      <c r="BH22" s="89">
+        <v>10</v>
+      </c>
       <c r="BI22" s="89"/>
       <c r="BJ22" s="89"/>
       <c r="BK22" s="89"/>
       <c r="BL22" s="95"/>
       <c r="BM22" s="89"/>
       <c r="BN22" s="89"/>
       <c r="BO22" s="89"/>
       <c r="BP22" s="89"/>
     </row>
     <row r="23" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
@@ -10916,52 +11092,56 @@
       </c>
       <c r="AY23" s="89">
         <v>20</v>
       </c>
       <c r="AZ23" s="95">
         <v>21</v>
       </c>
       <c r="BA23" s="89">
         <v>26</v>
       </c>
       <c r="BB23" s="89">
         <v>27</v>
       </c>
       <c r="BC23" s="89">
         <v>18</v>
       </c>
       <c r="BD23" s="89">
         <v>19</v>
       </c>
       <c r="BE23" s="89">
         <v>21</v>
       </c>
       <c r="BF23" s="89">
         <v>21</v>
       </c>
-      <c r="BG23" s="89"/>
-      <c r="BH23" s="89"/>
+      <c r="BG23" s="89">
+        <v>29</v>
+      </c>
+      <c r="BH23" s="89">
+        <v>18</v>
+      </c>
       <c r="BI23" s="89"/>
       <c r="BJ23" s="89"/>
       <c r="BK23" s="89"/>
       <c r="BL23" s="95"/>
       <c r="BM23" s="89"/>
       <c r="BN23" s="89"/>
       <c r="BO23" s="89"/>
       <c r="BP23" s="89"/>
     </row>
     <row r="24" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
       <c r="D24" s="22"/>
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
@@ -11078,52 +11258,56 @@
       </c>
       <c r="AY24" s="89">
         <v>23</v>
       </c>
       <c r="AZ24" s="95">
         <v>23</v>
       </c>
       <c r="BA24" s="89">
         <v>22</v>
       </c>
       <c r="BB24" s="89">
         <v>22</v>
       </c>
       <c r="BC24" s="89">
         <v>17</v>
       </c>
       <c r="BD24" s="89">
         <v>18</v>
       </c>
       <c r="BE24" s="89">
         <v>16</v>
       </c>
       <c r="BF24" s="89">
         <v>19</v>
       </c>
-      <c r="BG24" s="89"/>
-      <c r="BH24" s="89"/>
+      <c r="BG24" s="89">
+        <v>23</v>
+      </c>
+      <c r="BH24" s="89">
+        <v>27</v>
+      </c>
       <c r="BI24" s="89"/>
       <c r="BJ24" s="89"/>
       <c r="BK24" s="89"/>
       <c r="BL24" s="95"/>
       <c r="BM24" s="89"/>
       <c r="BN24" s="89"/>
       <c r="BO24" s="89"/>
       <c r="BP24" s="89"/>
     </row>
     <row r="25" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="20"/>
       <c r="C25" s="20"/>
       <c r="D25" s="22"/>
       <c r="E25" s="22"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
@@ -11240,52 +11424,56 @@
       </c>
       <c r="AY25" s="89">
         <v>16</v>
       </c>
       <c r="AZ25" s="95">
         <v>14</v>
       </c>
       <c r="BA25" s="89">
         <v>20</v>
       </c>
       <c r="BB25" s="89">
         <v>12</v>
       </c>
       <c r="BC25" s="89">
         <v>15</v>
       </c>
       <c r="BD25" s="89">
         <v>18</v>
       </c>
       <c r="BE25" s="89">
         <v>13</v>
       </c>
       <c r="BF25" s="89">
         <v>18</v>
       </c>
-      <c r="BG25" s="89"/>
-      <c r="BH25" s="89"/>
+      <c r="BG25" s="89">
+        <v>16</v>
+      </c>
+      <c r="BH25" s="89">
+        <v>19</v>
+      </c>
       <c r="BI25" s="89"/>
       <c r="BJ25" s="89"/>
       <c r="BK25" s="89"/>
       <c r="BL25" s="95"/>
       <c r="BM25" s="89"/>
       <c r="BN25" s="89"/>
       <c r="BO25" s="89"/>
       <c r="BP25" s="89"/>
     </row>
     <row r="26" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
@@ -11402,52 +11590,56 @@
       </c>
       <c r="AY26" s="89">
         <v>22</v>
       </c>
       <c r="AZ26" s="95">
         <v>11</v>
       </c>
       <c r="BA26" s="89">
         <v>12</v>
       </c>
       <c r="BB26" s="89">
         <v>10</v>
       </c>
       <c r="BC26" s="89">
         <v>17</v>
       </c>
       <c r="BD26" s="89">
         <v>19</v>
       </c>
       <c r="BE26" s="89">
         <v>11</v>
       </c>
       <c r="BF26" s="89">
         <v>8</v>
       </c>
-      <c r="BG26" s="89"/>
-      <c r="BH26" s="89"/>
+      <c r="BG26" s="89">
+        <v>8</v>
+      </c>
+      <c r="BH26" s="89">
+        <v>12</v>
+      </c>
       <c r="BI26" s="89"/>
       <c r="BJ26" s="89"/>
       <c r="BK26" s="89"/>
       <c r="BL26" s="95"/>
       <c r="BM26" s="89"/>
       <c r="BN26" s="89"/>
       <c r="BO26" s="89"/>
       <c r="BP26" s="89"/>
     </row>
     <row r="27" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
@@ -11564,52 +11756,56 @@
       </c>
       <c r="AY27" s="89">
         <v>10</v>
       </c>
       <c r="AZ27" s="95">
         <v>17</v>
       </c>
       <c r="BA27" s="89">
         <v>20</v>
       </c>
       <c r="BB27" s="89">
         <v>15</v>
       </c>
       <c r="BC27" s="89">
         <v>22</v>
       </c>
       <c r="BD27" s="89">
         <v>22</v>
       </c>
       <c r="BE27" s="89">
         <v>18</v>
       </c>
       <c r="BF27" s="89">
         <v>9</v>
       </c>
-      <c r="BG27" s="89"/>
-      <c r="BH27" s="89"/>
+      <c r="BG27" s="89">
+        <v>24</v>
+      </c>
+      <c r="BH27" s="89">
+        <v>16</v>
+      </c>
       <c r="BI27" s="89"/>
       <c r="BJ27" s="89"/>
       <c r="BK27" s="89"/>
       <c r="BL27" s="95"/>
       <c r="BM27" s="89"/>
       <c r="BN27" s="89"/>
       <c r="BO27" s="89"/>
       <c r="BP27" s="89"/>
     </row>
     <row r="28" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="20"/>
       <c r="C28" s="20"/>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
       <c r="J28" s="22"/>
       <c r="K28" s="22"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
@@ -11726,52 +11922,56 @@
       </c>
       <c r="AY28" s="89">
         <v>12</v>
       </c>
       <c r="AZ28" s="95">
         <v>29</v>
       </c>
       <c r="BA28" s="89">
         <v>34</v>
       </c>
       <c r="BB28" s="89">
         <v>29</v>
       </c>
       <c r="BC28" s="89">
         <v>32</v>
       </c>
       <c r="BD28" s="89">
         <v>51</v>
       </c>
       <c r="BE28" s="89">
         <v>25</v>
       </c>
       <c r="BF28" s="89">
         <v>33</v>
       </c>
-      <c r="BG28" s="89"/>
-      <c r="BH28" s="89"/>
+      <c r="BG28" s="89">
+        <v>33</v>
+      </c>
+      <c r="BH28" s="89">
+        <v>42</v>
+      </c>
       <c r="BI28" s="89"/>
       <c r="BJ28" s="89"/>
       <c r="BK28" s="89"/>
       <c r="BL28" s="95"/>
       <c r="BM28" s="89"/>
       <c r="BN28" s="89"/>
       <c r="BO28" s="89"/>
       <c r="BP28" s="89"/>
     </row>
     <row r="29" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="20"/>
       <c r="C29" s="20"/>
       <c r="D29" s="22"/>
       <c r="E29" s="22"/>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="22"/>
       <c r="J29" s="22"/>
       <c r="K29" s="22"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
@@ -11888,108 +12088,112 @@
       </c>
       <c r="AY29" s="89">
         <v>15</v>
       </c>
       <c r="AZ29" s="95">
         <v>14</v>
       </c>
       <c r="BA29" s="89">
         <v>20</v>
       </c>
       <c r="BB29" s="89">
         <v>27</v>
       </c>
       <c r="BC29" s="89">
         <v>16</v>
       </c>
       <c r="BD29" s="89">
         <v>12</v>
       </c>
       <c r="BE29" s="89">
         <v>11</v>
       </c>
       <c r="BF29" s="89">
         <v>10</v>
       </c>
-      <c r="BG29" s="89"/>
-      <c r="BH29" s="89"/>
+      <c r="BG29" s="89">
+        <v>17</v>
+      </c>
+      <c r="BH29" s="89">
+        <v>15</v>
+      </c>
       <c r="BI29" s="89"/>
       <c r="BJ29" s="89"/>
       <c r="BK29" s="89"/>
       <c r="BL29" s="95"/>
       <c r="BM29" s="89"/>
       <c r="BN29" s="89"/>
       <c r="BO29" s="89"/>
       <c r="BP29" s="89"/>
     </row>
     <row r="30" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A30" s="123" t="s">
+      <c r="A30" s="124" t="s">
         <v>18</v>
       </c>
-      <c r="B30" s="123"/>
-[...41 lines deleted...]
-      <c r="AR30" s="123"/>
+      <c r="B30" s="124"/>
+      <c r="C30" s="124"/>
+      <c r="D30" s="124"/>
+      <c r="E30" s="124"/>
+      <c r="F30" s="124"/>
+      <c r="G30" s="124"/>
+      <c r="H30" s="124"/>
+      <c r="I30" s="124"/>
+      <c r="J30" s="124"/>
+      <c r="K30" s="124"/>
+      <c r="L30" s="124"/>
+      <c r="M30" s="124"/>
+      <c r="N30" s="124"/>
+      <c r="O30" s="124"/>
+      <c r="P30" s="124"/>
+      <c r="Q30" s="124"/>
+      <c r="R30" s="124"/>
+      <c r="S30" s="124"/>
+      <c r="T30" s="124"/>
+      <c r="U30" s="124"/>
+      <c r="V30" s="124"/>
+      <c r="W30" s="124"/>
+      <c r="X30" s="124"/>
+      <c r="Y30" s="124"/>
+      <c r="Z30" s="124"/>
+      <c r="AA30" s="124"/>
+      <c r="AB30" s="124"/>
+      <c r="AC30" s="124"/>
+      <c r="AD30" s="124"/>
+      <c r="AE30" s="124"/>
+      <c r="AF30" s="124"/>
+      <c r="AG30" s="124"/>
+      <c r="AH30" s="124"/>
+      <c r="AI30" s="124"/>
+      <c r="AJ30" s="124"/>
+      <c r="AK30" s="124"/>
+      <c r="AL30" s="124"/>
+      <c r="AM30" s="124"/>
+      <c r="AN30" s="124"/>
+      <c r="AO30" s="124"/>
+      <c r="AP30" s="124"/>
+      <c r="AQ30" s="124"/>
+      <c r="AR30" s="124"/>
       <c r="AZ30" s="95"/>
       <c r="BL30" s="95"/>
     </row>
     <row r="31" spans="1:68" s="27" customFormat="1" ht="16.5" customHeight="1">
       <c r="A31" s="74" t="s">
         <v>30</v>
       </c>
       <c r="N31" s="86">
         <v>177</v>
       </c>
       <c r="O31" s="54">
         <v>152</v>
       </c>
       <c r="P31" s="54">
         <v>188</v>
       </c>
       <c r="Q31" s="54">
         <v>156</v>
       </c>
       <c r="R31" s="54">
         <v>163</v>
       </c>
       <c r="S31" s="54">
         <v>188</v>
       </c>
@@ -12088,52 +12292,56 @@
       </c>
       <c r="AY31" s="95">
         <v>82</v>
       </c>
       <c r="AZ31" s="95">
         <v>186</v>
       </c>
       <c r="BA31" s="89">
         <v>157</v>
       </c>
       <c r="BB31" s="95">
         <v>190</v>
       </c>
       <c r="BC31" s="95">
         <v>187</v>
       </c>
       <c r="BD31" s="95">
         <v>231</v>
       </c>
       <c r="BE31" s="95">
         <v>144</v>
       </c>
       <c r="BF31" s="95">
         <v>149</v>
       </c>
-      <c r="BG31" s="89"/>
-      <c r="BH31" s="89"/>
+      <c r="BG31" s="95">
+        <v>183</v>
+      </c>
+      <c r="BH31" s="95">
+        <v>174</v>
+      </c>
       <c r="BI31" s="89"/>
       <c r="BJ31" s="95"/>
       <c r="BK31" s="95"/>
       <c r="BL31" s="95"/>
       <c r="BM31" s="89"/>
       <c r="BN31" s="95"/>
       <c r="BO31" s="95"/>
       <c r="BP31" s="95"/>
     </row>
     <row r="32" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="66" t="s">
         <v>20</v>
       </c>
       <c r="N32" s="54">
         <v>35</v>
       </c>
       <c r="O32" s="54">
         <v>50</v>
       </c>
       <c r="P32" s="54">
         <v>61</v>
       </c>
       <c r="Q32" s="54">
         <v>61</v>
       </c>
@@ -12238,52 +12446,56 @@
       </c>
       <c r="AY32" s="95">
         <v>8</v>
       </c>
       <c r="AZ32" s="95">
         <v>46</v>
       </c>
       <c r="BA32" s="89">
         <v>47</v>
       </c>
       <c r="BB32" s="95">
         <v>52</v>
       </c>
       <c r="BC32" s="95">
         <v>67</v>
       </c>
       <c r="BD32" s="95">
         <v>72</v>
       </c>
       <c r="BE32" s="95">
         <v>44</v>
       </c>
       <c r="BF32" s="95">
         <v>37</v>
       </c>
-      <c r="BG32" s="89"/>
-      <c r="BH32" s="89"/>
+      <c r="BG32" s="95">
+        <v>55</v>
+      </c>
+      <c r="BH32" s="95">
+        <v>62</v>
+      </c>
       <c r="BI32" s="89"/>
       <c r="BJ32" s="95"/>
       <c r="BK32" s="95"/>
       <c r="BL32" s="95"/>
       <c r="BM32" s="89"/>
       <c r="BN32" s="95"/>
       <c r="BO32" s="95"/>
       <c r="BP32" s="95"/>
     </row>
     <row r="33" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="66" t="s">
         <v>21</v>
       </c>
       <c r="N33" s="54">
         <v>12</v>
       </c>
       <c r="O33" s="54">
         <v>13</v>
       </c>
       <c r="P33" s="54">
         <v>19</v>
       </c>
       <c r="Q33" s="54">
         <v>7</v>
       </c>
@@ -12384,52 +12596,56 @@
       <c r="AX33" s="95">
         <v>12</v>
       </c>
       <c r="AY33" s="95"/>
       <c r="AZ33" s="95">
         <v>10</v>
       </c>
       <c r="BA33" s="89">
         <v>12</v>
       </c>
       <c r="BB33" s="95">
         <v>13</v>
       </c>
       <c r="BC33" s="95">
         <v>7</v>
       </c>
       <c r="BD33" s="95">
         <v>19</v>
       </c>
       <c r="BE33" s="95">
         <v>10</v>
       </c>
       <c r="BF33" s="95">
         <v>8</v>
       </c>
-      <c r="BG33" s="89"/>
-      <c r="BH33" s="89"/>
+      <c r="BG33" s="95">
+        <v>15</v>
+      </c>
+      <c r="BH33" s="95">
+        <v>15</v>
+      </c>
       <c r="BI33" s="89"/>
       <c r="BJ33" s="95"/>
       <c r="BK33" s="95"/>
       <c r="BL33" s="95"/>
       <c r="BM33" s="89"/>
       <c r="BN33" s="95"/>
       <c r="BO33" s="95"/>
       <c r="BP33" s="95"/>
     </row>
     <row r="34" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="66" t="s">
         <v>22</v>
       </c>
       <c r="N34" s="54">
         <v>6</v>
       </c>
       <c r="O34" s="54">
         <v>16</v>
       </c>
       <c r="P34" s="54">
         <v>7</v>
       </c>
       <c r="Q34" s="54">
         <v>6</v>
       </c>
@@ -12534,52 +12750,56 @@
       </c>
       <c r="AY34" s="95">
         <v>7</v>
       </c>
       <c r="AZ34" s="95">
         <v>8</v>
       </c>
       <c r="BA34" s="89">
         <v>7</v>
       </c>
       <c r="BB34" s="95">
         <v>8</v>
       </c>
       <c r="BC34" s="95">
         <v>10</v>
       </c>
       <c r="BD34" s="95">
         <v>6</v>
       </c>
       <c r="BE34" s="95">
         <v>3</v>
       </c>
       <c r="BF34" s="95">
         <v>5</v>
       </c>
-      <c r="BG34" s="89"/>
-      <c r="BH34" s="89"/>
+      <c r="BG34" s="95">
+        <v>7</v>
+      </c>
+      <c r="BH34" s="95">
+        <v>9</v>
+      </c>
       <c r="BI34" s="89"/>
       <c r="BJ34" s="95"/>
       <c r="BK34" s="95"/>
       <c r="BL34" s="95"/>
       <c r="BM34" s="89"/>
       <c r="BN34" s="95"/>
       <c r="BO34" s="95"/>
       <c r="BP34" s="95"/>
     </row>
     <row r="35" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="66" t="s">
         <v>23</v>
       </c>
       <c r="N35" s="54">
         <v>23</v>
       </c>
       <c r="O35" s="54">
         <v>9</v>
       </c>
       <c r="P35" s="54">
         <v>18</v>
       </c>
       <c r="Q35" s="54">
         <v>15</v>
       </c>
@@ -12684,52 +12904,56 @@
       </c>
       <c r="AY35" s="95">
         <v>15</v>
       </c>
       <c r="AZ35" s="95">
         <v>24</v>
       </c>
       <c r="BA35" s="89">
         <v>17</v>
       </c>
       <c r="BB35" s="95">
         <v>14</v>
       </c>
       <c r="BC35" s="95">
         <v>13</v>
       </c>
       <c r="BD35" s="95">
         <v>24</v>
       </c>
       <c r="BE35" s="95">
         <v>13</v>
       </c>
       <c r="BF35" s="95">
         <v>13</v>
       </c>
-      <c r="BG35" s="89"/>
-      <c r="BH35" s="89"/>
+      <c r="BG35" s="95">
+        <v>22</v>
+      </c>
+      <c r="BH35" s="95">
+        <v>13</v>
+      </c>
       <c r="BI35" s="89"/>
       <c r="BJ35" s="95"/>
       <c r="BK35" s="95"/>
       <c r="BL35" s="95"/>
       <c r="BM35" s="89"/>
       <c r="BN35" s="95"/>
       <c r="BO35" s="95"/>
       <c r="BP35" s="95"/>
     </row>
     <row r="36" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="66" t="s">
         <v>29</v>
       </c>
       <c r="N36" s="54">
         <v>13</v>
       </c>
       <c r="O36" s="54">
         <v>13</v>
       </c>
       <c r="P36" s="54">
         <v>14</v>
       </c>
       <c r="Q36" s="54">
         <v>10</v>
       </c>
@@ -12834,52 +13058,56 @@
       </c>
       <c r="AY36" s="95">
         <v>13</v>
       </c>
       <c r="AZ36" s="95">
         <v>18</v>
       </c>
       <c r="BA36" s="89">
         <v>12</v>
       </c>
       <c r="BB36" s="95">
         <v>16</v>
       </c>
       <c r="BC36" s="95">
         <v>12</v>
       </c>
       <c r="BD36" s="95">
         <v>18</v>
       </c>
       <c r="BE36" s="95">
         <v>11</v>
       </c>
       <c r="BF36" s="95">
         <v>13</v>
       </c>
-      <c r="BG36" s="89"/>
-      <c r="BH36" s="89"/>
+      <c r="BG36" s="95">
+        <v>16</v>
+      </c>
+      <c r="BH36" s="95">
+        <v>18</v>
+      </c>
       <c r="BI36" s="89"/>
       <c r="BJ36" s="95"/>
       <c r="BK36" s="95"/>
       <c r="BL36" s="95"/>
       <c r="BM36" s="89"/>
       <c r="BN36" s="95"/>
       <c r="BO36" s="95"/>
       <c r="BP36" s="95"/>
     </row>
     <row r="37" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="66" t="s">
         <v>24</v>
       </c>
       <c r="N37" s="54">
         <v>12</v>
       </c>
       <c r="O37" s="54">
         <v>13</v>
       </c>
       <c r="P37" s="54">
         <v>7</v>
       </c>
       <c r="Q37" s="54">
         <v>5</v>
       </c>
@@ -12984,52 +13212,56 @@
       </c>
       <c r="AY37" s="95">
         <v>11</v>
       </c>
       <c r="AZ37" s="95">
         <v>15</v>
       </c>
       <c r="BA37" s="89">
         <v>5</v>
       </c>
       <c r="BB37" s="95">
         <v>10</v>
       </c>
       <c r="BC37" s="95">
         <v>13</v>
       </c>
       <c r="BD37" s="95">
         <v>16</v>
       </c>
       <c r="BE37" s="95">
         <v>11</v>
       </c>
       <c r="BF37" s="95">
         <v>16</v>
       </c>
-      <c r="BG37" s="89"/>
-      <c r="BH37" s="89"/>
+      <c r="BG37" s="95">
+        <v>8</v>
+      </c>
+      <c r="BH37" s="95">
+        <v>4</v>
+      </c>
       <c r="BI37" s="89"/>
       <c r="BJ37" s="95"/>
       <c r="BK37" s="95"/>
       <c r="BL37" s="95"/>
       <c r="BM37" s="89"/>
       <c r="BN37" s="95"/>
       <c r="BO37" s="95"/>
       <c r="BP37" s="95"/>
     </row>
     <row r="38" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A38" s="66" t="s">
         <v>25</v>
       </c>
       <c r="N38" s="54">
         <v>9</v>
       </c>
       <c r="O38" s="54">
         <v>6</v>
       </c>
       <c r="P38" s="54">
         <v>12</v>
       </c>
       <c r="Q38" s="54">
         <v>12</v>
       </c>
@@ -13134,52 +13366,56 @@
       </c>
       <c r="AY38" s="95">
         <v>9</v>
       </c>
       <c r="AZ38" s="95">
         <v>13</v>
       </c>
       <c r="BA38" s="89">
         <v>10</v>
       </c>
       <c r="BB38" s="95">
         <v>11</v>
       </c>
       <c r="BC38" s="95">
         <v>10</v>
       </c>
       <c r="BD38" s="95">
         <v>11</v>
       </c>
       <c r="BE38" s="95">
         <v>4</v>
       </c>
       <c r="BF38" s="95">
         <v>8</v>
       </c>
-      <c r="BG38" s="89"/>
-      <c r="BH38" s="89"/>
+      <c r="BG38" s="95">
+        <v>10</v>
+      </c>
+      <c r="BH38" s="95">
+        <v>8</v>
+      </c>
       <c r="BI38" s="89"/>
       <c r="BJ38" s="95"/>
       <c r="BK38" s="95"/>
       <c r="BL38" s="95"/>
       <c r="BM38" s="89"/>
       <c r="BN38" s="95"/>
       <c r="BO38" s="95"/>
       <c r="BP38" s="95"/>
     </row>
     <row r="39" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A39" s="66" t="s">
         <v>26</v>
       </c>
       <c r="N39" s="54">
         <v>21</v>
       </c>
       <c r="O39" s="54">
         <v>13</v>
       </c>
       <c r="P39" s="54">
         <v>9</v>
       </c>
       <c r="Q39" s="54">
         <v>6</v>
       </c>
@@ -13284,52 +13520,56 @@
       </c>
       <c r="AY39" s="95">
         <v>2</v>
       </c>
       <c r="AZ39" s="95">
         <v>8</v>
       </c>
       <c r="BA39" s="89">
         <v>10</v>
       </c>
       <c r="BB39" s="95">
         <v>16</v>
       </c>
       <c r="BC39" s="95">
         <v>6</v>
       </c>
       <c r="BD39" s="95">
         <v>20</v>
       </c>
       <c r="BE39" s="95">
         <v>15</v>
       </c>
       <c r="BF39" s="95">
         <v>11</v>
       </c>
-      <c r="BG39" s="89"/>
-      <c r="BH39" s="89"/>
+      <c r="BG39" s="95">
+        <v>16</v>
+      </c>
+      <c r="BH39" s="95">
+        <v>9</v>
+      </c>
       <c r="BI39" s="89"/>
       <c r="BJ39" s="95"/>
       <c r="BK39" s="95"/>
       <c r="BL39" s="95"/>
       <c r="BM39" s="89"/>
       <c r="BN39" s="95"/>
       <c r="BO39" s="95"/>
       <c r="BP39" s="95"/>
     </row>
     <row r="40" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A40" s="66" t="s">
         <v>27</v>
       </c>
       <c r="N40" s="54">
         <v>31</v>
       </c>
       <c r="O40" s="54">
         <v>14</v>
       </c>
       <c r="P40" s="54">
         <v>32</v>
       </c>
       <c r="Q40" s="54">
         <v>26</v>
       </c>
@@ -13434,52 +13674,56 @@
       </c>
       <c r="AY40" s="95">
         <v>13</v>
       </c>
       <c r="AZ40" s="95">
         <v>31</v>
       </c>
       <c r="BA40" s="89">
         <v>30</v>
       </c>
       <c r="BB40" s="95">
         <v>34</v>
       </c>
       <c r="BC40" s="95">
         <v>35</v>
       </c>
       <c r="BD40" s="95">
         <v>37</v>
       </c>
       <c r="BE40" s="95">
         <v>23</v>
       </c>
       <c r="BF40" s="95">
         <v>30</v>
       </c>
-      <c r="BG40" s="89"/>
-      <c r="BH40" s="89"/>
+      <c r="BG40" s="95">
+        <v>26</v>
+      </c>
+      <c r="BH40" s="95">
+        <v>26</v>
+      </c>
       <c r="BI40" s="89"/>
       <c r="BJ40" s="95"/>
       <c r="BK40" s="95"/>
       <c r="BL40" s="95"/>
       <c r="BM40" s="89"/>
       <c r="BN40" s="95"/>
       <c r="BO40" s="95"/>
       <c r="BP40" s="95"/>
     </row>
     <row r="41" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A41" s="79" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="35"/>
       <c r="C41" s="35"/>
       <c r="D41" s="35"/>
       <c r="E41" s="35"/>
       <c r="F41" s="35"/>
       <c r="G41" s="35"/>
       <c r="H41" s="35"/>
       <c r="I41" s="35"/>
       <c r="J41" s="35"/>
       <c r="K41" s="35"/>
       <c r="L41" s="35"/>
       <c r="M41" s="35"/>
@@ -13596,52 +13840,56 @@
       </c>
       <c r="AY41" s="90">
         <v>4</v>
       </c>
       <c r="AZ41" s="90">
         <v>13</v>
       </c>
       <c r="BA41" s="90">
         <v>7</v>
       </c>
       <c r="BB41" s="90">
         <v>16</v>
       </c>
       <c r="BC41" s="90">
         <v>14</v>
       </c>
       <c r="BD41" s="90">
         <v>8</v>
       </c>
       <c r="BE41" s="90">
         <v>10</v>
       </c>
       <c r="BF41" s="90">
         <v>8</v>
       </c>
-      <c r="BG41" s="90"/>
-      <c r="BH41" s="90"/>
+      <c r="BG41" s="90">
+        <v>8</v>
+      </c>
+      <c r="BH41" s="90">
+        <v>10</v>
+      </c>
       <c r="BI41" s="90"/>
       <c r="BJ41" s="90"/>
       <c r="BK41" s="90"/>
       <c r="BL41" s="90"/>
       <c r="BM41" s="90"/>
       <c r="BN41" s="90"/>
       <c r="BO41" s="90"/>
       <c r="BP41" s="90"/>
     </row>
     <row r="42" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="U42" s="31"/>
       <c r="AG42" s="31"/>
       <c r="AS42" s="31"/>
       <c r="BE42" s="31"/>
     </row>
     <row r="43" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A43" s="85" t="s">
         <v>16</v>
       </c>
       <c r="B43" s="36"/>
       <c r="C43" s="36"/>
       <c r="D43" s="36"/>
       <c r="E43" s="36"/>
       <c r="F43" s="36"/>
       <c r="G43" s="36"/>
@@ -14049,269 +14297,269 @@
       <c r="U91" s="31"/>
       <c r="AG91" s="31"/>
       <c r="AS91" s="31"/>
       <c r="BE91" s="31"/>
     </row>
     <row r="92" spans="21:57" s="27" customFormat="1" ht="11.25">
       <c r="U92" s="31"/>
       <c r="AG92" s="31"/>
       <c r="AS92" s="31"/>
       <c r="BE92" s="31"/>
     </row>
     <row r="93" spans="21:57" s="27" customFormat="1" ht="11.25">
       <c r="U93" s="31"/>
       <c r="AG93" s="31"/>
       <c r="AS93" s="31"/>
       <c r="BE93" s="31"/>
     </row>
     <row r="94" spans="21:57" s="27" customFormat="1" ht="11.25">
       <c r="U94" s="31"/>
       <c r="AG94" s="31"/>
       <c r="AS94" s="31"/>
       <c r="BE94" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BE4:BP4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:AR30"/>
     <mergeCell ref="A2:AI2"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="BE4:BP4"/>
+    <mergeCell ref="A18:BP18"/>
+    <mergeCell ref="A6:BP6"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="A30:AR30"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP58"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BJ25" sqref="BJ25"/>
+      <selection activeCell="BG27" sqref="BG27:BH37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="10"/>
     <col min="33" max="33" width="9.140625" style="31"/>
     <col min="35" max="35" width="9.140625" style="27"/>
     <col min="42" max="44" width="9.140625" style="27"/>
     <col min="45" max="45" width="9.140625" style="31"/>
     <col min="47" max="47" width="9.140625" style="27"/>
     <col min="49" max="49" width="9.140625" style="27"/>
     <col min="53" max="56" width="9.140625" style="27"/>
     <col min="57" max="57" width="9.140625" style="31"/>
     <col min="59" max="59" width="9.140625" style="27"/>
     <col min="61" max="61" width="9.140625" style="27"/>
     <col min="65" max="68" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A1" s="30"/>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="U1" s="31"/>
       <c r="AG1" s="31"/>
       <c r="AS1" s="31"/>
       <c r="BE1" s="31"/>
     </row>
     <row r="2" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A2" s="133" t="s">
+      <c r="A2" s="134" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="133"/>
-[...34 lines deleted...]
-      <c r="AK2" s="133"/>
+      <c r="B2" s="134"/>
+      <c r="C2" s="134"/>
+      <c r="D2" s="134"/>
+      <c r="E2" s="134"/>
+      <c r="F2" s="134"/>
+      <c r="G2" s="134"/>
+      <c r="H2" s="134"/>
+      <c r="I2" s="134"/>
+      <c r="J2" s="134"/>
+      <c r="K2" s="134"/>
+      <c r="L2" s="134"/>
+      <c r="M2" s="134"/>
+      <c r="N2" s="134"/>
+      <c r="O2" s="134"/>
+      <c r="P2" s="134"/>
+      <c r="Q2" s="134"/>
+      <c r="R2" s="134"/>
+      <c r="S2" s="134"/>
+      <c r="T2" s="134"/>
+      <c r="U2" s="134"/>
+      <c r="V2" s="134"/>
+      <c r="W2" s="134"/>
+      <c r="X2" s="134"/>
+      <c r="Y2" s="134"/>
+      <c r="Z2" s="134"/>
+      <c r="AA2" s="134"/>
+      <c r="AB2" s="134"/>
+      <c r="AC2" s="134"/>
+      <c r="AD2" s="134"/>
+      <c r="AE2" s="134"/>
+      <c r="AF2" s="134"/>
+      <c r="AG2" s="134"/>
+      <c r="AH2" s="134"/>
+      <c r="AI2" s="134"/>
+      <c r="AJ2" s="134"/>
+      <c r="AK2" s="134"/>
     </row>
     <row r="3" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="35"/>
       <c r="S3" s="35"/>
       <c r="T3" s="35"/>
       <c r="U3" s="31"/>
       <c r="W3" s="34"/>
       <c r="X3" s="32"/>
       <c r="Y3" s="32"/>
       <c r="Z3" s="32"/>
       <c r="AA3" s="16"/>
       <c r="AB3" s="35"/>
       <c r="AD3" s="35"/>
       <c r="AE3" s="35"/>
       <c r="AF3" s="35"/>
       <c r="AG3" s="98"/>
       <c r="AJ3" s="97"/>
       <c r="AN3" s="28"/>
       <c r="AR3" s="34"/>
       <c r="AS3" s="98"/>
       <c r="AV3" s="97"/>
       <c r="AZ3" s="28"/>
       <c r="BD3" s="34"/>
       <c r="BE3" s="98"/>
       <c r="BH3" s="97"/>
       <c r="BL3" s="28"/>
       <c r="BP3" s="34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="125"/>
-      <c r="B4" s="127">
+      <c r="A4" s="126"/>
+      <c r="B4" s="128">
         <v>2021</v>
       </c>
-      <c r="C4" s="128"/>
-[...10 lines deleted...]
-      <c r="N4" s="132">
+      <c r="C4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="129"/>
+      <c r="G4" s="129"/>
+      <c r="H4" s="129"/>
+      <c r="I4" s="129"/>
+      <c r="J4" s="129"/>
+      <c r="K4" s="129"/>
+      <c r="L4" s="129"/>
+      <c r="M4" s="129"/>
+      <c r="N4" s="133">
         <v>2022</v>
       </c>
-      <c r="O4" s="132"/>
-[...5 lines deleted...]
-      <c r="U4" s="130">
+      <c r="O4" s="133"/>
+      <c r="P4" s="133"/>
+      <c r="Q4" s="133"/>
+      <c r="R4" s="133"/>
+      <c r="S4" s="133"/>
+      <c r="T4" s="133"/>
+      <c r="U4" s="131">
         <v>2023</v>
       </c>
-      <c r="V4" s="131"/>
-[...7 lines deleted...]
-      <c r="AG4" s="119">
+      <c r="V4" s="132"/>
+      <c r="W4" s="132"/>
+      <c r="X4" s="132"/>
+      <c r="Y4" s="132"/>
+      <c r="Z4" s="132"/>
+      <c r="AA4" s="132"/>
+      <c r="AB4" s="132"/>
+      <c r="AC4" s="132"/>
+      <c r="AG4" s="120">
         <v>2024</v>
       </c>
-      <c r="AH4" s="120"/>
-[...10 lines deleted...]
-      <c r="AS4" s="119">
+      <c r="AH4" s="121"/>
+      <c r="AI4" s="121"/>
+      <c r="AJ4" s="121"/>
+      <c r="AK4" s="121"/>
+      <c r="AL4" s="121"/>
+      <c r="AM4" s="121"/>
+      <c r="AN4" s="121"/>
+      <c r="AO4" s="121"/>
+      <c r="AP4" s="121"/>
+      <c r="AQ4" s="121"/>
+      <c r="AR4" s="121"/>
+      <c r="AS4" s="120">
         <v>2025</v>
       </c>
-      <c r="AT4" s="120"/>
-[...10 lines deleted...]
-      <c r="BE4" s="119">
+      <c r="AT4" s="121"/>
+      <c r="AU4" s="121"/>
+      <c r="AV4" s="121"/>
+      <c r="AW4" s="121"/>
+      <c r="AX4" s="121"/>
+      <c r="AY4" s="121"/>
+      <c r="AZ4" s="121"/>
+      <c r="BA4" s="121"/>
+      <c r="BB4" s="121"/>
+      <c r="BC4" s="121"/>
+      <c r="BD4" s="121"/>
+      <c r="BE4" s="120">
         <v>2026</v>
       </c>
-      <c r="BF4" s="120"/>
-[...9 lines deleted...]
-      <c r="BP4" s="120"/>
+      <c r="BF4" s="121"/>
+      <c r="BG4" s="121"/>
+      <c r="BH4" s="121"/>
+      <c r="BI4" s="121"/>
+      <c r="BJ4" s="121"/>
+      <c r="BK4" s="121"/>
+      <c r="BL4" s="121"/>
+      <c r="BM4" s="121"/>
+      <c r="BN4" s="121"/>
+      <c r="BO4" s="121"/>
+      <c r="BP4" s="121"/>
     </row>
     <row r="5" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="126"/>
+      <c r="A5" s="127"/>
       <c r="B5" s="110" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="110" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="110" t="s">
@@ -14471,120 +14719,120 @@
         <v>0</v>
       </c>
       <c r="BJ5" s="117" t="s">
         <v>1</v>
       </c>
       <c r="BK5" s="117" t="s">
         <v>2</v>
       </c>
       <c r="BL5" s="117" t="s">
         <v>3</v>
       </c>
       <c r="BM5" s="117" t="s">
         <v>4</v>
       </c>
       <c r="BN5" s="118" t="s">
         <v>13</v>
       </c>
       <c r="BO5" s="118" t="s">
         <v>14</v>
       </c>
       <c r="BP5" s="118" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A6" s="121" t="s">
+      <c r="A6" s="122" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="121"/>
-[...65 lines deleted...]
-      <c r="BP6" s="121"/>
+      <c r="B6" s="122"/>
+      <c r="C6" s="122"/>
+      <c r="D6" s="122"/>
+      <c r="E6" s="122"/>
+      <c r="F6" s="122"/>
+      <c r="G6" s="122"/>
+      <c r="H6" s="122"/>
+      <c r="I6" s="122"/>
+      <c r="J6" s="122"/>
+      <c r="K6" s="122"/>
+      <c r="L6" s="122"/>
+      <c r="M6" s="122"/>
+      <c r="N6" s="122"/>
+      <c r="O6" s="122"/>
+      <c r="P6" s="122"/>
+      <c r="Q6" s="122"/>
+      <c r="R6" s="122"/>
+      <c r="S6" s="122"/>
+      <c r="T6" s="122"/>
+      <c r="U6" s="122"/>
+      <c r="V6" s="122"/>
+      <c r="W6" s="122"/>
+      <c r="X6" s="122"/>
+      <c r="Y6" s="122"/>
+      <c r="Z6" s="122"/>
+      <c r="AA6" s="122"/>
+      <c r="AB6" s="122"/>
+      <c r="AC6" s="122"/>
+      <c r="AD6" s="122"/>
+      <c r="AE6" s="122"/>
+      <c r="AF6" s="122"/>
+      <c r="AG6" s="122"/>
+      <c r="AH6" s="122"/>
+      <c r="AI6" s="122"/>
+      <c r="AJ6" s="122"/>
+      <c r="AK6" s="122"/>
+      <c r="AL6" s="122"/>
+      <c r="AM6" s="122"/>
+      <c r="AN6" s="122"/>
+      <c r="AO6" s="122"/>
+      <c r="AP6" s="122"/>
+      <c r="AQ6" s="122"/>
+      <c r="AR6" s="122"/>
+      <c r="AS6" s="122"/>
+      <c r="AT6" s="122"/>
+      <c r="AU6" s="122"/>
+      <c r="AV6" s="122"/>
+      <c r="AW6" s="122"/>
+      <c r="AX6" s="122"/>
+      <c r="AY6" s="122"/>
+      <c r="AZ6" s="122"/>
+      <c r="BA6" s="122"/>
+      <c r="BB6" s="122"/>
+      <c r="BC6" s="122"/>
+      <c r="BD6" s="122"/>
+      <c r="BE6" s="122"/>
+      <c r="BF6" s="122"/>
+      <c r="BG6" s="122"/>
+      <c r="BH6" s="122"/>
+      <c r="BI6" s="122"/>
+      <c r="BJ6" s="122"/>
+      <c r="BK6" s="122"/>
+      <c r="BL6" s="122"/>
+      <c r="BM6" s="122"/>
+      <c r="BN6" s="122"/>
+      <c r="BO6" s="122"/>
+      <c r="BP6" s="122"/>
     </row>
     <row r="7" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="75">
         <f t="shared" ref="N7" si="0">SUM(N8:N17)</f>
         <v>13</v>
       </c>
       <c r="O7" s="39">
         <v>9</v>
       </c>
       <c r="P7" s="39">
@@ -14694,52 +14942,56 @@
       </c>
       <c r="AY7" s="89">
         <v>18</v>
       </c>
       <c r="AZ7" s="89">
         <v>4</v>
       </c>
       <c r="BA7" s="89">
         <v>7</v>
       </c>
       <c r="BB7" s="89">
         <v>8</v>
       </c>
       <c r="BC7" s="89">
         <v>2</v>
       </c>
       <c r="BD7" s="89">
         <v>11</v>
       </c>
       <c r="BE7" s="89">
         <v>5</v>
       </c>
       <c r="BF7" s="89">
         <v>13</v>
       </c>
-      <c r="BG7" s="89"/>
-      <c r="BH7" s="89"/>
+      <c r="BG7" s="89">
+        <v>6</v>
+      </c>
+      <c r="BH7" s="89">
+        <v>10</v>
+      </c>
       <c r="BI7" s="89"/>
       <c r="BJ7" s="89"/>
       <c r="BK7" s="89"/>
       <c r="BL7" s="89"/>
       <c r="BM7" s="89"/>
       <c r="BN7" s="89"/>
       <c r="BO7" s="89"/>
       <c r="BP7" s="89"/>
     </row>
     <row r="8" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
@@ -14854,52 +15106,56 @@
       </c>
       <c r="AY8" s="89">
         <v>8</v>
       </c>
       <c r="AZ8" s="89">
         <v>1</v>
       </c>
       <c r="BA8" s="89">
         <v>3</v>
       </c>
       <c r="BB8" s="89">
         <v>2</v>
       </c>
       <c r="BC8" s="89">
         <v>1</v>
       </c>
       <c r="BD8" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BE8" s="89">
         <v>3</v>
       </c>
       <c r="BF8" s="89">
         <v>5</v>
       </c>
-      <c r="BG8" s="89"/>
-      <c r="BH8" s="89"/>
+      <c r="BG8" s="89">
+        <v>2</v>
+      </c>
+      <c r="BH8" s="89">
+        <v>3</v>
+      </c>
       <c r="BI8" s="89"/>
       <c r="BJ8" s="69"/>
       <c r="BK8" s="89"/>
       <c r="BL8" s="89"/>
       <c r="BM8" s="89"/>
       <c r="BN8" s="89"/>
       <c r="BO8" s="89"/>
       <c r="BP8" s="89"/>
     </row>
     <row r="9" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
@@ -15016,52 +15272,56 @@
       </c>
       <c r="AY9" s="89">
         <v>1</v>
       </c>
       <c r="AZ9" s="89">
         <v>1</v>
       </c>
       <c r="BA9" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB9" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC9" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD9" s="89">
         <v>1</v>
       </c>
       <c r="BE9" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BF9" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="BG9" s="69"/>
-      <c r="BH9" s="69"/>
+      <c r="BG9" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH9" s="89">
+        <v>1</v>
+      </c>
       <c r="BI9" s="69"/>
       <c r="BJ9" s="69"/>
       <c r="BK9" s="89"/>
       <c r="BL9" s="89"/>
       <c r="BM9" s="69"/>
       <c r="BN9" s="69"/>
       <c r="BO9" s="69"/>
       <c r="BP9" s="69"/>
     </row>
     <row r="10" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
@@ -15176,52 +15436,56 @@
       </c>
       <c r="AY10" s="69" t="s">
         <v>19</v>
       </c>
       <c r="AZ10" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BA10" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB10" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC10" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD10" s="89">
         <v>1</v>
       </c>
       <c r="BE10" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BF10" s="89">
         <v>1</v>
       </c>
-      <c r="BG10" s="69"/>
-      <c r="BH10" s="89"/>
+      <c r="BG10" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH10" s="69" t="s">
+        <v>19</v>
+      </c>
       <c r="BI10" s="89"/>
       <c r="BJ10" s="69"/>
       <c r="BK10" s="69"/>
       <c r="BL10" s="69"/>
       <c r="BM10" s="69"/>
       <c r="BN10" s="69"/>
       <c r="BO10" s="69"/>
       <c r="BP10" s="69"/>
     </row>
     <row r="11" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
@@ -15338,52 +15602,56 @@
       </c>
       <c r="AY11" s="69" t="s">
         <v>19</v>
       </c>
       <c r="AZ11" s="89">
         <v>1</v>
       </c>
       <c r="BA11" s="89">
         <v>1</v>
       </c>
       <c r="BB11" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC11" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD11" s="89">
         <v>2</v>
       </c>
       <c r="BE11" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BF11" s="89">
         <v>1</v>
       </c>
-      <c r="BG11" s="69"/>
-      <c r="BH11" s="89"/>
+      <c r="BG11" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH11" s="89">
+        <v>1</v>
+      </c>
       <c r="BI11" s="69"/>
       <c r="BJ11" s="69"/>
       <c r="BK11" s="69"/>
       <c r="BL11" s="89"/>
       <c r="BM11" s="89"/>
       <c r="BN11" s="69"/>
       <c r="BO11" s="69"/>
       <c r="BP11" s="69"/>
     </row>
     <row r="12" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
@@ -15496,52 +15764,56 @@
       </c>
       <c r="AY12" s="69" t="s">
         <v>19</v>
       </c>
       <c r="AZ12" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BA12" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB12" s="89">
         <v>1</v>
       </c>
       <c r="BC12" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD12" s="89">
         <v>1</v>
       </c>
       <c r="BE12" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BF12" s="89">
         <v>1</v>
       </c>
-      <c r="BG12" s="89"/>
-      <c r="BH12" s="69"/>
+      <c r="BG12" s="89">
+        <v>1</v>
+      </c>
+      <c r="BH12" s="69" t="s">
+        <v>19</v>
+      </c>
       <c r="BI12" s="69"/>
       <c r="BJ12" s="69"/>
       <c r="BK12" s="69"/>
       <c r="BL12" s="69"/>
       <c r="BM12" s="69"/>
       <c r="BN12" s="89"/>
       <c r="BO12" s="69"/>
       <c r="BP12" s="89"/>
     </row>
     <row r="13" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
@@ -15658,52 +15930,56 @@
       </c>
       <c r="AY13" s="89">
         <v>1</v>
       </c>
       <c r="AZ13" s="89">
         <v>1</v>
       </c>
       <c r="BA13" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB13" s="89">
         <v>2</v>
       </c>
       <c r="BC13" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD13" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BE13" s="89">
         <v>1</v>
       </c>
       <c r="BF13" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="BG13" s="69"/>
-      <c r="BH13" s="69"/>
+      <c r="BG13" s="89">
+        <v>2</v>
+      </c>
+      <c r="BH13" s="89">
+        <v>1</v>
+      </c>
       <c r="BI13" s="69"/>
       <c r="BJ13" s="69"/>
       <c r="BK13" s="89"/>
       <c r="BL13" s="89"/>
       <c r="BM13" s="69"/>
       <c r="BN13" s="89"/>
       <c r="BO13" s="69"/>
       <c r="BP13" s="69"/>
     </row>
     <row r="14" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
@@ -15820,52 +16096,56 @@
       </c>
       <c r="AY14" s="89">
         <v>2</v>
       </c>
       <c r="AZ14" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BA14" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB14" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC14" s="89">
         <v>1</v>
       </c>
       <c r="BD14" s="89">
         <v>1</v>
       </c>
       <c r="BE14" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BF14" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="BG14" s="69"/>
-      <c r="BH14" s="89"/>
+      <c r="BG14" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH14" s="69" t="s">
+        <v>19</v>
+      </c>
       <c r="BI14" s="89"/>
       <c r="BJ14" s="89"/>
       <c r="BK14" s="89"/>
       <c r="BL14" s="69"/>
       <c r="BM14" s="69"/>
       <c r="BN14" s="69"/>
       <c r="BO14" s="89"/>
       <c r="BP14" s="69"/>
     </row>
     <row r="15" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="20"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
@@ -15980,52 +16260,56 @@
       </c>
       <c r="AY15" s="89">
         <v>1</v>
       </c>
       <c r="AZ15" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BA15" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB15" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC15" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD15" s="89">
         <v>1</v>
       </c>
       <c r="BE15" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BF15" s="89">
         <v>1</v>
       </c>
-      <c r="BG15" s="69"/>
-      <c r="BH15" s="69"/>
+      <c r="BG15" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH15" s="89">
+        <v>2</v>
+      </c>
       <c r="BI15" s="69"/>
       <c r="BJ15" s="69"/>
       <c r="BK15" s="89"/>
       <c r="BL15" s="69"/>
       <c r="BM15" s="69"/>
       <c r="BN15" s="69"/>
       <c r="BO15" s="69"/>
       <c r="BP15" s="69"/>
     </row>
     <row r="16" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
       <c r="H16" s="20"/>
       <c r="I16" s="20"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
@@ -16142,52 +16426,56 @@
       </c>
       <c r="AY16" s="89">
         <v>5</v>
       </c>
       <c r="AZ16" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BA16" s="89">
         <v>3</v>
       </c>
       <c r="BB16" s="89">
         <v>3</v>
       </c>
       <c r="BC16" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD16" s="89">
         <v>4</v>
       </c>
       <c r="BE16" s="89">
         <v>1</v>
       </c>
       <c r="BF16" s="89">
         <v>4</v>
       </c>
-      <c r="BG16" s="69"/>
-      <c r="BH16" s="89"/>
+      <c r="BG16" s="89">
+        <v>1</v>
+      </c>
+      <c r="BH16" s="89">
+        <v>2</v>
+      </c>
       <c r="BI16" s="89"/>
       <c r="BJ16" s="69"/>
       <c r="BK16" s="89"/>
       <c r="BL16" s="69"/>
       <c r="BM16" s="89"/>
       <c r="BN16" s="89"/>
       <c r="BO16" s="69"/>
       <c r="BP16" s="69"/>
     </row>
     <row r="17" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="20"/>
       <c r="E17" s="20"/>
       <c r="F17" s="20"/>
       <c r="G17" s="20"/>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
@@ -16304,132 +16592,136 @@
       </c>
       <c r="AY17" s="69" t="s">
         <v>19</v>
       </c>
       <c r="AZ17" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BA17" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB17" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC17" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD17" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BE17" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BF17" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="BG17" s="69"/>
-      <c r="BH17" s="69"/>
+      <c r="BG17" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH17" s="69" t="s">
+        <v>19</v>
+      </c>
       <c r="BI17" s="69"/>
       <c r="BJ17" s="89"/>
       <c r="BK17" s="69"/>
       <c r="BL17" s="69"/>
       <c r="BM17" s="69"/>
       <c r="BN17" s="69"/>
       <c r="BO17" s="69"/>
       <c r="BP17" s="69"/>
     </row>
     <row r="18" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A18" s="122" t="s">
+      <c r="A18" s="123" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="122"/>
-[...65 lines deleted...]
-      <c r="BP18" s="122"/>
+      <c r="B18" s="123"/>
+      <c r="C18" s="123"/>
+      <c r="D18" s="123"/>
+      <c r="E18" s="123"/>
+      <c r="F18" s="123"/>
+      <c r="G18" s="123"/>
+      <c r="H18" s="123"/>
+      <c r="I18" s="123"/>
+      <c r="J18" s="123"/>
+      <c r="K18" s="123"/>
+      <c r="L18" s="123"/>
+      <c r="M18" s="123"/>
+      <c r="N18" s="123"/>
+      <c r="O18" s="123"/>
+      <c r="P18" s="123"/>
+      <c r="Q18" s="123"/>
+      <c r="R18" s="123"/>
+      <c r="S18" s="123"/>
+      <c r="T18" s="123"/>
+      <c r="U18" s="123"/>
+      <c r="V18" s="123"/>
+      <c r="W18" s="123"/>
+      <c r="X18" s="123"/>
+      <c r="Y18" s="123"/>
+      <c r="Z18" s="123"/>
+      <c r="AA18" s="123"/>
+      <c r="AB18" s="123"/>
+      <c r="AC18" s="123"/>
+      <c r="AD18" s="123"/>
+      <c r="AE18" s="123"/>
+      <c r="AF18" s="123"/>
+      <c r="AG18" s="123"/>
+      <c r="AH18" s="123"/>
+      <c r="AI18" s="123"/>
+      <c r="AJ18" s="123"/>
+      <c r="AK18" s="123"/>
+      <c r="AL18" s="123"/>
+      <c r="AM18" s="123"/>
+      <c r="AN18" s="123"/>
+      <c r="AO18" s="123"/>
+      <c r="AP18" s="123"/>
+      <c r="AQ18" s="123"/>
+      <c r="AR18" s="123"/>
+      <c r="AS18" s="123"/>
+      <c r="AT18" s="123"/>
+      <c r="AU18" s="123"/>
+      <c r="AV18" s="123"/>
+      <c r="AW18" s="123"/>
+      <c r="AX18" s="123"/>
+      <c r="AY18" s="123"/>
+      <c r="AZ18" s="123"/>
+      <c r="BA18" s="123"/>
+      <c r="BB18" s="123"/>
+      <c r="BC18" s="123"/>
+      <c r="BD18" s="123"/>
+      <c r="BE18" s="123"/>
+      <c r="BF18" s="123"/>
+      <c r="BG18" s="123"/>
+      <c r="BH18" s="123"/>
+      <c r="BI18" s="123"/>
+      <c r="BJ18" s="123"/>
+      <c r="BK18" s="123"/>
+      <c r="BL18" s="123"/>
+      <c r="BM18" s="123"/>
+      <c r="BN18" s="123"/>
+      <c r="BO18" s="123"/>
+      <c r="BP18" s="123"/>
     </row>
     <row r="19" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="39">
         <v>8</v>
       </c>
       <c r="O19" s="39">
         <v>3</v>
       </c>
       <c r="P19" s="39">
         <v>12</v>
@@ -16538,52 +16830,56 @@
       </c>
       <c r="AY19" s="89">
         <v>11</v>
       </c>
       <c r="AZ19" s="89">
         <v>2</v>
       </c>
       <c r="BA19" s="89">
         <v>5</v>
       </c>
       <c r="BB19" s="89">
         <v>3</v>
       </c>
       <c r="BC19" s="89">
         <v>1</v>
       </c>
       <c r="BD19" s="89">
         <v>5</v>
       </c>
       <c r="BE19" s="89">
         <v>4</v>
       </c>
       <c r="BF19" s="89">
         <v>7</v>
       </c>
-      <c r="BG19" s="89"/>
-      <c r="BH19" s="89"/>
+      <c r="BG19" s="89">
+        <v>2</v>
+      </c>
+      <c r="BH19" s="89">
+        <v>7</v>
+      </c>
       <c r="BI19" s="89"/>
       <c r="BJ19" s="69"/>
       <c r="BK19" s="89"/>
       <c r="BL19" s="89"/>
       <c r="BM19" s="89"/>
       <c r="BN19" s="89"/>
       <c r="BO19" s="89"/>
       <c r="BP19" s="89"/>
     </row>
     <row r="20" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
@@ -16698,52 +16994,56 @@
       </c>
       <c r="AY20" s="89">
         <v>7</v>
       </c>
       <c r="AZ20" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BA20" s="89">
         <v>2</v>
       </c>
       <c r="BB20" s="89">
         <v>1</v>
       </c>
       <c r="BC20" s="89">
         <v>1</v>
       </c>
       <c r="BD20" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BE20" s="89">
         <v>3</v>
       </c>
       <c r="BF20" s="89">
         <v>5</v>
       </c>
-      <c r="BG20" s="89"/>
-      <c r="BH20" s="89"/>
+      <c r="BG20" s="89">
+        <v>2</v>
+      </c>
+      <c r="BH20" s="89">
+        <v>2</v>
+      </c>
       <c r="BI20" s="89"/>
       <c r="BJ20" s="69"/>
       <c r="BK20" s="89"/>
       <c r="BL20" s="69"/>
       <c r="BM20" s="89"/>
       <c r="BN20" s="89"/>
       <c r="BO20" s="89"/>
       <c r="BP20" s="89"/>
     </row>
     <row r="21" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
@@ -16860,52 +17160,56 @@
       </c>
       <c r="AY21" s="89">
         <v>1</v>
       </c>
       <c r="AZ21" s="89">
         <v>1</v>
       </c>
       <c r="BA21" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB21" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC21" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD21" s="89">
         <v>1</v>
       </c>
       <c r="BE21" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BF21" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BG21" s="69"/>
-      <c r="BH21" s="69"/>
+      <c r="BG21" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH21" s="89">
+        <v>1</v>
+      </c>
       <c r="BI21" s="69"/>
       <c r="BJ21" s="69"/>
       <c r="BK21" s="89"/>
       <c r="BL21" s="89"/>
       <c r="BM21" s="69"/>
       <c r="BN21" s="69"/>
       <c r="BO21" s="69"/>
       <c r="BP21" s="69"/>
     </row>
     <row r="22" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
@@ -17018,52 +17322,56 @@
       </c>
       <c r="AY22" s="69" t="s">
         <v>19</v>
       </c>
       <c r="AZ22" s="89">
         <v>1</v>
       </c>
       <c r="BA22" s="89">
         <v>1</v>
       </c>
       <c r="BB22" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC22" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD22" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BE22" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BF22" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BG22" s="69"/>
-      <c r="BH22" s="69"/>
+      <c r="BG22" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH22" s="89">
+        <v>1</v>
+      </c>
       <c r="BI22" s="69"/>
       <c r="BJ22" s="69"/>
       <c r="BK22" s="69"/>
       <c r="BL22" s="89"/>
       <c r="BM22" s="89"/>
       <c r="BN22" s="69"/>
       <c r="BO22" s="69"/>
       <c r="BP22" s="69"/>
     </row>
     <row r="23" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
@@ -17178,52 +17486,56 @@
       <c r="AX23" s="69" t="s">
         <v>19</v>
       </c>
       <c r="AY23" s="69" t="s">
         <v>19</v>
       </c>
       <c r="AZ23" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BA23" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB23" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC23" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD23" s="89">
         <v>1</v>
       </c>
       <c r="BE23" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BF23" s="89"/>
-      <c r="BG23" s="69"/>
-      <c r="BH23" s="69"/>
+      <c r="BG23" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH23" s="89">
+        <v>2</v>
+      </c>
       <c r="BI23" s="69"/>
       <c r="BJ23" s="69"/>
       <c r="BK23" s="69"/>
       <c r="BL23" s="69"/>
       <c r="BM23" s="69"/>
       <c r="BN23" s="69"/>
       <c r="BO23" s="69"/>
       <c r="BP23" s="69"/>
     </row>
     <row r="24" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
       <c r="D24" s="22"/>
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
@@ -17336,52 +17648,56 @@
       </c>
       <c r="AY24" s="89">
         <v>3</v>
       </c>
       <c r="AZ24" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BA24" s="89">
         <v>2</v>
       </c>
       <c r="BB24" s="89">
         <v>2</v>
       </c>
       <c r="BC24" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD24" s="89">
         <v>3</v>
       </c>
       <c r="BE24" s="89">
         <v>1</v>
       </c>
       <c r="BF24" s="89">
         <v>2</v>
       </c>
-      <c r="BG24" s="69"/>
-      <c r="BH24" s="89"/>
+      <c r="BG24" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH24" s="89">
+        <v>1</v>
+      </c>
       <c r="BI24" s="69"/>
       <c r="BJ24" s="69"/>
       <c r="BK24" s="89"/>
       <c r="BL24" s="69"/>
       <c r="BM24" s="89"/>
       <c r="BN24" s="89"/>
       <c r="BO24" s="69"/>
       <c r="BP24" s="69"/>
     </row>
     <row r="25" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="20"/>
       <c r="C25" s="20"/>
       <c r="D25" s="22"/>
       <c r="E25" s="22"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
@@ -17498,132 +17814,136 @@
       </c>
       <c r="AY25" s="69" t="s">
         <v>19</v>
       </c>
       <c r="AZ25" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BA25" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB25" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC25" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD25" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BE25" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BF25" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BG25" s="69"/>
-      <c r="BH25" s="69"/>
+      <c r="BG25" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH25" s="69" t="s">
+        <v>19</v>
+      </c>
       <c r="BI25" s="69"/>
       <c r="BJ25" s="69"/>
       <c r="BK25" s="69"/>
       <c r="BL25" s="69"/>
       <c r="BM25" s="69"/>
       <c r="BN25" s="69"/>
       <c r="BO25" s="69"/>
       <c r="BP25" s="69"/>
     </row>
     <row r="26" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A26" s="123" t="s">
+      <c r="A26" s="124" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="123"/>
-[...65 lines deleted...]
-      <c r="BP26" s="123"/>
+      <c r="B26" s="124"/>
+      <c r="C26" s="124"/>
+      <c r="D26" s="124"/>
+      <c r="E26" s="124"/>
+      <c r="F26" s="124"/>
+      <c r="G26" s="124"/>
+      <c r="H26" s="124"/>
+      <c r="I26" s="124"/>
+      <c r="J26" s="124"/>
+      <c r="K26" s="124"/>
+      <c r="L26" s="124"/>
+      <c r="M26" s="124"/>
+      <c r="N26" s="124"/>
+      <c r="O26" s="124"/>
+      <c r="P26" s="124"/>
+      <c r="Q26" s="124"/>
+      <c r="R26" s="124"/>
+      <c r="S26" s="124"/>
+      <c r="T26" s="124"/>
+      <c r="U26" s="124"/>
+      <c r="V26" s="124"/>
+      <c r="W26" s="124"/>
+      <c r="X26" s="124"/>
+      <c r="Y26" s="124"/>
+      <c r="Z26" s="124"/>
+      <c r="AA26" s="124"/>
+      <c r="AB26" s="124"/>
+      <c r="AC26" s="124"/>
+      <c r="AD26" s="124"/>
+      <c r="AE26" s="124"/>
+      <c r="AF26" s="124"/>
+      <c r="AG26" s="124"/>
+      <c r="AH26" s="124"/>
+      <c r="AI26" s="124"/>
+      <c r="AJ26" s="124"/>
+      <c r="AK26" s="124"/>
+      <c r="AL26" s="124"/>
+      <c r="AM26" s="124"/>
+      <c r="AN26" s="124"/>
+      <c r="AO26" s="124"/>
+      <c r="AP26" s="124"/>
+      <c r="AQ26" s="124"/>
+      <c r="AR26" s="124"/>
+      <c r="AS26" s="124"/>
+      <c r="AT26" s="124"/>
+      <c r="AU26" s="124"/>
+      <c r="AV26" s="124"/>
+      <c r="AW26" s="124"/>
+      <c r="AX26" s="124"/>
+      <c r="AY26" s="124"/>
+      <c r="AZ26" s="124"/>
+      <c r="BA26" s="124"/>
+      <c r="BB26" s="124"/>
+      <c r="BC26" s="124"/>
+      <c r="BD26" s="124"/>
+      <c r="BE26" s="124"/>
+      <c r="BF26" s="124"/>
+      <c r="BG26" s="124"/>
+      <c r="BH26" s="124"/>
+      <c r="BI26" s="124"/>
+      <c r="BJ26" s="124"/>
+      <c r="BK26" s="124"/>
+      <c r="BL26" s="124"/>
+      <c r="BM26" s="124"/>
+      <c r="BN26" s="124"/>
+      <c r="BO26" s="124"/>
+      <c r="BP26" s="124"/>
     </row>
     <row r="27" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
       <c r="D27" s="22"/>
       <c r="E27" s="22"/>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
       <c r="N27" s="42">
         <v>5</v>
       </c>
       <c r="O27" s="39">
         <v>6</v>
       </c>
       <c r="P27" s="39">
         <v>2</v>
@@ -17732,52 +18052,56 @@
       </c>
       <c r="AY27" s="89">
         <v>7</v>
       </c>
       <c r="AZ27" s="89">
         <v>2</v>
       </c>
       <c r="BA27" s="89">
         <v>2</v>
       </c>
       <c r="BB27" s="89">
         <v>5</v>
       </c>
       <c r="BC27" s="95">
         <v>1</v>
       </c>
       <c r="BD27" s="95">
         <v>6</v>
       </c>
       <c r="BE27" s="95">
         <v>1</v>
       </c>
       <c r="BF27" s="95">
         <v>6</v>
       </c>
-      <c r="BG27" s="89"/>
-      <c r="BH27" s="89"/>
+      <c r="BG27" s="95">
+        <v>4</v>
+      </c>
+      <c r="BH27" s="95">
+        <v>3</v>
+      </c>
       <c r="BI27" s="95"/>
       <c r="BJ27" s="95"/>
       <c r="BK27" s="89"/>
       <c r="BL27" s="89"/>
       <c r="BM27" s="89"/>
       <c r="BN27" s="89"/>
       <c r="BO27" s="95"/>
       <c r="BP27" s="95"/>
     </row>
     <row r="28" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="20"/>
       <c r="C28" s="20"/>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
       <c r="J28" s="22"/>
       <c r="K28" s="22"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
@@ -17892,52 +18216,56 @@
       </c>
       <c r="AY28" s="89">
         <v>1</v>
       </c>
       <c r="AZ28" s="89">
         <v>1</v>
       </c>
       <c r="BA28" s="89">
         <v>1</v>
       </c>
       <c r="BB28" s="89">
         <v>1</v>
       </c>
       <c r="BC28" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD28" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BE28" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF28" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BG28" s="69"/>
-      <c r="BH28" s="69"/>
+      <c r="BG28" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH28" s="95">
+        <v>1</v>
+      </c>
       <c r="BI28" s="69"/>
       <c r="BJ28" s="69"/>
       <c r="BK28" s="89"/>
       <c r="BL28" s="89"/>
       <c r="BM28" s="89"/>
       <c r="BN28" s="89"/>
       <c r="BO28" s="69"/>
       <c r="BP28" s="69"/>
     </row>
     <row r="29" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="20"/>
       <c r="C29" s="20"/>
       <c r="D29" s="22"/>
       <c r="E29" s="22"/>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="22"/>
       <c r="J29" s="22"/>
       <c r="K29" s="22"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
@@ -18054,52 +18382,56 @@
       </c>
       <c r="AY29" s="69" t="s">
         <v>19</v>
       </c>
       <c r="AZ29" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BA29" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB29" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC29" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD29" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BE29" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF29" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BG29" s="69"/>
-      <c r="BH29" s="69"/>
+      <c r="BG29" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH29" s="69" t="s">
+        <v>19</v>
+      </c>
       <c r="BI29" s="69"/>
       <c r="BJ29" s="69"/>
       <c r="BK29" s="69"/>
       <c r="BL29" s="69"/>
       <c r="BM29" s="69"/>
       <c r="BN29" s="69"/>
       <c r="BO29" s="69"/>
       <c r="BP29" s="69"/>
     </row>
     <row r="30" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="20"/>
       <c r="C30" s="20"/>
       <c r="D30" s="22"/>
       <c r="E30" s="22"/>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="22"/>
       <c r="K30" s="22"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
@@ -18216,52 +18548,56 @@
       </c>
       <c r="AY30" s="69" t="s">
         <v>19</v>
       </c>
       <c r="AZ30" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BA30" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB30" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC30" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD30" s="95">
         <v>1</v>
       </c>
       <c r="BE30" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF30" s="95">
         <v>1</v>
       </c>
-      <c r="BG30" s="69"/>
-      <c r="BH30" s="89"/>
+      <c r="BG30" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH30" s="69" t="s">
+        <v>19</v>
+      </c>
       <c r="BI30" s="95"/>
       <c r="BJ30" s="69"/>
       <c r="BK30" s="69"/>
       <c r="BL30" s="69"/>
       <c r="BM30" s="69"/>
       <c r="BN30" s="69"/>
       <c r="BO30" s="69"/>
       <c r="BP30" s="69"/>
     </row>
     <row r="31" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="20"/>
       <c r="C31" s="20"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="22"/>
       <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="22"/>
       <c r="M31" s="22"/>
@@ -18378,52 +18714,56 @@
       </c>
       <c r="AY31" s="69" t="s">
         <v>19</v>
       </c>
       <c r="AZ31" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BA31" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB31" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC31" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD31" s="95">
         <v>2</v>
       </c>
       <c r="BE31" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF31" s="95">
         <v>1</v>
       </c>
-      <c r="BG31" s="69"/>
-      <c r="BH31" s="89"/>
+      <c r="BG31" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH31" s="69" t="s">
+        <v>19</v>
+      </c>
       <c r="BI31" s="69"/>
       <c r="BJ31" s="69"/>
       <c r="BK31" s="69"/>
       <c r="BL31" s="69"/>
       <c r="BM31" s="69"/>
       <c r="BN31" s="69"/>
       <c r="BO31" s="69"/>
       <c r="BP31" s="69"/>
     </row>
     <row r="32" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
       <c r="D32" s="22"/>
       <c r="E32" s="22"/>
       <c r="F32" s="22"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="22"/>
       <c r="J32" s="22"/>
       <c r="K32" s="22"/>
       <c r="L32" s="22"/>
       <c r="M32" s="22"/>
@@ -18540,52 +18880,56 @@
       </c>
       <c r="AY32" s="69" t="s">
         <v>19</v>
       </c>
       <c r="AZ32" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BA32" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB32" s="89">
         <v>1</v>
       </c>
       <c r="BC32" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD32" s="95">
         <v>1</v>
       </c>
       <c r="BE32" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF32" s="95">
         <v>1</v>
       </c>
-      <c r="BG32" s="89"/>
-      <c r="BH32" s="69"/>
+      <c r="BG32" s="95">
+        <v>1</v>
+      </c>
+      <c r="BH32" s="69" t="s">
+        <v>19</v>
+      </c>
       <c r="BI32" s="69"/>
       <c r="BJ32" s="69"/>
       <c r="BK32" s="69"/>
       <c r="BL32" s="69"/>
       <c r="BM32" s="69"/>
       <c r="BN32" s="89"/>
       <c r="BO32" s="69"/>
       <c r="BP32" s="95"/>
     </row>
     <row r="33" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="20"/>
       <c r="C33" s="20"/>
       <c r="D33" s="22"/>
       <c r="E33" s="22"/>
       <c r="F33" s="22"/>
       <c r="G33" s="22"/>
       <c r="H33" s="22"/>
       <c r="I33" s="22"/>
       <c r="J33" s="22"/>
       <c r="K33" s="22"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
@@ -18702,52 +19046,56 @@
       </c>
       <c r="AY33" s="89">
         <v>1</v>
       </c>
       <c r="AZ33" s="89">
         <v>1</v>
       </c>
       <c r="BA33" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB33" s="89">
         <v>2</v>
       </c>
       <c r="BC33" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BD33" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BE33" s="95">
         <v>1</v>
       </c>
       <c r="BF33" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BG33" s="69"/>
-      <c r="BH33" s="69"/>
+      <c r="BG33" s="95">
+        <v>2</v>
+      </c>
+      <c r="BH33" s="95">
+        <v>1</v>
+      </c>
       <c r="BI33" s="69"/>
       <c r="BJ33" s="69"/>
       <c r="BK33" s="89"/>
       <c r="BL33" s="89"/>
       <c r="BM33" s="69"/>
       <c r="BN33" s="89"/>
       <c r="BO33" s="69"/>
       <c r="BP33" s="78"/>
     </row>
     <row r="34" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
@@ -18864,52 +19212,56 @@
       </c>
       <c r="AY34" s="89">
         <v>2</v>
       </c>
       <c r="AZ34" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BA34" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB34" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC34" s="95">
         <v>1</v>
       </c>
       <c r="BD34" s="95">
         <v>1</v>
       </c>
       <c r="BE34" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF34" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BG34" s="69"/>
-      <c r="BH34" s="89"/>
+      <c r="BG34" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH34" s="69" t="s">
+        <v>19</v>
+      </c>
       <c r="BI34" s="95"/>
       <c r="BJ34" s="95"/>
       <c r="BK34" s="89"/>
       <c r="BL34" s="78"/>
       <c r="BM34" s="69"/>
       <c r="BN34" s="69"/>
       <c r="BO34" s="95"/>
       <c r="BP34" s="78"/>
     </row>
     <row r="35" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="20"/>
       <c r="C35" s="20"/>
       <c r="D35" s="22"/>
       <c r="E35" s="22"/>
       <c r="F35" s="22"/>
       <c r="G35" s="22"/>
       <c r="H35" s="22"/>
       <c r="I35" s="22"/>
       <c r="J35" s="22"/>
       <c r="K35" s="22"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
@@ -19026,52 +19378,56 @@
       </c>
       <c r="AY35" s="89">
         <v>1</v>
       </c>
       <c r="AZ35" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BA35" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BB35" s="69" t="s">
         <v>19</v>
       </c>
       <c r="BC35" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BD35" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BE35" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF35" s="95">
         <v>1</v>
       </c>
-      <c r="BG35" s="69"/>
-      <c r="BH35" s="69"/>
+      <c r="BG35" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH35" s="69" t="s">
+        <v>19</v>
+      </c>
       <c r="BI35" s="69"/>
       <c r="BJ35" s="69"/>
       <c r="BK35" s="89"/>
       <c r="BL35" s="78"/>
       <c r="BM35" s="69"/>
       <c r="BN35" s="69"/>
       <c r="BO35" s="78"/>
       <c r="BP35" s="78"/>
     </row>
     <row r="36" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="20"/>
       <c r="C36" s="20"/>
       <c r="D36" s="22"/>
       <c r="E36" s="22"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="22"/>
       <c r="I36" s="22"/>
       <c r="J36" s="22"/>
       <c r="K36" s="22"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
@@ -19188,52 +19544,56 @@
       </c>
       <c r="AY36" s="89">
         <v>2</v>
       </c>
       <c r="AZ36" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BA36" s="89">
         <v>1</v>
       </c>
       <c r="BB36" s="89">
         <v>1</v>
       </c>
       <c r="BC36" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BD36" s="95">
         <v>1</v>
       </c>
       <c r="BE36" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF36" s="95">
         <v>2</v>
       </c>
-      <c r="BG36" s="69"/>
-      <c r="BH36" s="89"/>
+      <c r="BG36" s="95">
+        <v>1</v>
+      </c>
+      <c r="BH36" s="95">
+        <v>1</v>
+      </c>
       <c r="BI36" s="95"/>
       <c r="BJ36" s="69"/>
       <c r="BK36" s="89"/>
       <c r="BL36" s="78"/>
       <c r="BM36" s="89"/>
       <c r="BN36" s="89"/>
       <c r="BO36" s="78"/>
       <c r="BP36" s="78"/>
     </row>
     <row r="37" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="79" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="29"/>
       <c r="I37" s="29"/>
       <c r="J37" s="29"/>
       <c r="K37" s="29"/>
       <c r="L37" s="29"/>
       <c r="M37" s="29"/>
@@ -19350,52 +19710,56 @@
       </c>
       <c r="AY37" s="82" t="s">
         <v>19</v>
       </c>
       <c r="AZ37" s="82" t="s">
         <v>19</v>
       </c>
       <c r="BA37" s="82" t="s">
         <v>19</v>
       </c>
       <c r="BB37" s="82" t="s">
         <v>19</v>
       </c>
       <c r="BC37" s="82" t="s">
         <v>19</v>
       </c>
       <c r="BD37" s="82" t="s">
         <v>19</v>
       </c>
       <c r="BE37" s="82" t="s">
         <v>19</v>
       </c>
       <c r="BF37" s="82" t="s">
         <v>19</v>
       </c>
-      <c r="BG37" s="82"/>
-      <c r="BH37" s="82"/>
+      <c r="BG37" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH37" s="82" t="s">
+        <v>19</v>
+      </c>
       <c r="BI37" s="82"/>
       <c r="BJ37" s="90"/>
       <c r="BK37" s="82"/>
       <c r="BL37" s="82"/>
       <c r="BM37" s="82"/>
       <c r="BN37" s="82"/>
       <c r="BO37" s="82"/>
       <c r="BP37" s="82"/>
     </row>
     <row r="38" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A38" s="28"/>
       <c r="B38" s="20"/>
       <c r="C38" s="20"/>
       <c r="D38" s="22"/>
       <c r="E38" s="22"/>
       <c r="F38" s="22"/>
       <c r="G38" s="22"/>
       <c r="H38" s="22"/>
       <c r="I38" s="22"/>
       <c r="J38" s="22"/>
       <c r="K38" s="22"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="N38" s="42"/>
       <c r="O38" s="42"/>
@@ -20368,61 +20732,61 @@
       <c r="AY57"/>
       <c r="AZ57"/>
       <c r="BA57" s="28"/>
       <c r="BB57" s="28"/>
       <c r="BC57" s="28"/>
       <c r="BD57" s="28"/>
       <c r="BE57" s="21"/>
       <c r="BF57" s="9"/>
       <c r="BG57" s="38"/>
       <c r="BH57"/>
       <c r="BI57" s="27"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57" s="28"/>
       <c r="BN57" s="28"/>
       <c r="BO57" s="28"/>
       <c r="BP57" s="28"/>
     </row>
     <row r="58" spans="1:68">
       <c r="A58" s="2" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BE4:BP4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="BE4:BP4"/>
+    <mergeCell ref="A6:BP6"/>
+    <mergeCell ref="A18:BP18"/>
+    <mergeCell ref="A26:BP26"/>
+    <mergeCell ref="AS4:BD4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Число умерших</vt:lpstr>
       <vt:lpstr>Число умерших по полу</vt:lpstr>