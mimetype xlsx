--- v1 (2026-06-24)
+++ v2 (2026-08-26)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-180" yWindow="-135" windowWidth="15570" windowHeight="7185" tabRatio="846" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Число умерших по полу" sheetId="5" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N7" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1103" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1139" uniqueCount="34">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -131,51 +131,51 @@
     <t>Панфиловский</t>
   </si>
   <si>
     <t>Сарканский</t>
   </si>
   <si>
     <t>Ескельдинский</t>
   </si>
   <si>
     <t>Область Жетісу</t>
   </si>
   <si>
     <t>Число умерших</t>
   </si>
   <si>
     <t>Число умерших по полу</t>
   </si>
   <si>
     <t>Число умерших младенцев до 1 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="21">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
@@ -260,56 +260,50 @@
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto italic"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -401,51 +395,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="135">
+  <cellXfs count="132">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -666,110 +660,101 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1078,249 +1063,249 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP66"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BD27" sqref="BD27:BH37"/>
+      <selection activeCell="BI7" sqref="BI7:BJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="48"/>
     <col min="18" max="18" width="9.140625" style="44"/>
     <col min="19" max="19" width="9.140625" style="48"/>
     <col min="21" max="21" width="9.140625" style="10"/>
     <col min="29" max="32" width="9.140625" style="44"/>
-    <col min="33" max="33" width="9.140625" style="107"/>
+    <col min="33" max="33" width="9.140625" style="104"/>
     <col min="35" max="35" width="9.140625" style="27"/>
     <col min="39" max="39" width="9.140625" style="27"/>
     <col min="42" max="43" width="9.140625" style="27"/>
     <col min="45" max="45" width="9.140625" style="31"/>
     <col min="46" max="51" width="9.140625" style="27"/>
     <col min="53" max="55" width="9.140625" style="27"/>
-    <col min="56" max="56" width="9.140625" style="119"/>
+    <col min="56" max="56" width="9.140625" style="116"/>
     <col min="57" max="57" width="9.140625" style="31"/>
     <col min="58" max="63" width="9.140625" style="27"/>
     <col min="65" max="67" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A1" s="30"/>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="Q1" s="45"/>
       <c r="S1" s="45"/>
       <c r="U1" s="31"/>
       <c r="AG1" s="31"/>
       <c r="AS1" s="31"/>
       <c r="BE1" s="31"/>
     </row>
     <row r="2" spans="1:68" s="27" customFormat="1" ht="12.75">
-      <c r="A2" s="125" t="s">
+      <c r="A2" s="122" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="125"/>
-[...34 lines deleted...]
-      <c r="AK2" s="125"/>
+      <c r="B2" s="122"/>
+      <c r="C2" s="122"/>
+      <c r="D2" s="122"/>
+      <c r="E2" s="122"/>
+      <c r="F2" s="122"/>
+      <c r="G2" s="122"/>
+      <c r="H2" s="122"/>
+      <c r="I2" s="122"/>
+      <c r="J2" s="122"/>
+      <c r="K2" s="122"/>
+      <c r="L2" s="122"/>
+      <c r="M2" s="122"/>
+      <c r="N2" s="122"/>
+      <c r="O2" s="122"/>
+      <c r="P2" s="122"/>
+      <c r="Q2" s="122"/>
+      <c r="R2" s="122"/>
+      <c r="S2" s="122"/>
+      <c r="T2" s="122"/>
+      <c r="U2" s="122"/>
+      <c r="V2" s="122"/>
+      <c r="W2" s="122"/>
+      <c r="X2" s="122"/>
+      <c r="Y2" s="122"/>
+      <c r="Z2" s="122"/>
+      <c r="AA2" s="122"/>
+      <c r="AB2" s="122"/>
+      <c r="AC2" s="122"/>
+      <c r="AD2" s="122"/>
+      <c r="AE2" s="122"/>
+      <c r="AF2" s="122"/>
+      <c r="AG2" s="122"/>
+      <c r="AH2" s="122"/>
+      <c r="AI2" s="122"/>
+      <c r="AJ2" s="122"/>
+      <c r="AK2" s="122"/>
     </row>
     <row r="3" spans="1:68" s="14" customFormat="1" ht="11.25">
       <c r="N3" s="32"/>
       <c r="O3" s="32"/>
       <c r="P3" s="32"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="32"/>
       <c r="S3" s="49"/>
       <c r="T3" s="15"/>
       <c r="X3" s="32"/>
       <c r="Y3" s="32"/>
       <c r="Z3" s="32"/>
       <c r="AD3" s="32"/>
       <c r="AE3" s="32"/>
       <c r="AF3" s="32"/>
       <c r="AG3" s="97"/>
       <c r="AJ3" s="97"/>
       <c r="AM3" s="97"/>
       <c r="AR3" s="34"/>
       <c r="AS3" s="97"/>
       <c r="AV3" s="97"/>
       <c r="AY3" s="97"/>
       <c r="BD3" s="34"/>
       <c r="BE3" s="97"/>
       <c r="BH3" s="97"/>
       <c r="BK3" s="97"/>
       <c r="BP3" s="34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="126"/>
-      <c r="B4" s="128">
+      <c r="A4" s="123"/>
+      <c r="B4" s="125">
         <v>2021</v>
       </c>
-      <c r="C4" s="129"/>
-[...10 lines deleted...]
-      <c r="N4" s="130">
+      <c r="C4" s="126"/>
+      <c r="D4" s="126"/>
+      <c r="E4" s="126"/>
+      <c r="F4" s="126"/>
+      <c r="G4" s="126"/>
+      <c r="H4" s="126"/>
+      <c r="I4" s="126"/>
+      <c r="J4" s="126"/>
+      <c r="K4" s="126"/>
+      <c r="L4" s="126"/>
+      <c r="M4" s="126"/>
+      <c r="N4" s="127">
         <v>2022</v>
       </c>
-      <c r="O4" s="130"/>
-[...5 lines deleted...]
-      <c r="U4" s="131">
+      <c r="O4" s="127"/>
+      <c r="P4" s="127"/>
+      <c r="Q4" s="127"/>
+      <c r="R4" s="127"/>
+      <c r="S4" s="127"/>
+      <c r="T4" s="127"/>
+      <c r="U4" s="128">
         <v>2023</v>
       </c>
-      <c r="V4" s="132"/>
-[...5 lines deleted...]
-      <c r="AB4" s="132"/>
+      <c r="V4" s="129"/>
+      <c r="W4" s="129"/>
+      <c r="X4" s="129"/>
+      <c r="Y4" s="129"/>
+      <c r="Z4" s="129"/>
+      <c r="AA4" s="129"/>
+      <c r="AB4" s="129"/>
       <c r="AC4" s="33"/>
-      <c r="AG4" s="120">
+      <c r="AG4" s="117">
         <v>2024</v>
       </c>
-      <c r="AH4" s="121"/>
-[...10 lines deleted...]
-      <c r="AS4" s="120">
+      <c r="AH4" s="118"/>
+      <c r="AI4" s="118"/>
+      <c r="AJ4" s="118"/>
+      <c r="AK4" s="118"/>
+      <c r="AL4" s="118"/>
+      <c r="AM4" s="118"/>
+      <c r="AN4" s="118"/>
+      <c r="AO4" s="118"/>
+      <c r="AP4" s="118"/>
+      <c r="AQ4" s="118"/>
+      <c r="AR4" s="118"/>
+      <c r="AS4" s="117">
         <v>2025</v>
       </c>
-      <c r="AT4" s="121"/>
-[...10 lines deleted...]
-      <c r="BE4" s="120">
+      <c r="AT4" s="118"/>
+      <c r="AU4" s="118"/>
+      <c r="AV4" s="118"/>
+      <c r="AW4" s="118"/>
+      <c r="AX4" s="118"/>
+      <c r="AY4" s="118"/>
+      <c r="AZ4" s="118"/>
+      <c r="BA4" s="118"/>
+      <c r="BB4" s="118"/>
+      <c r="BC4" s="118"/>
+      <c r="BD4" s="118"/>
+      <c r="BE4" s="117">
         <v>2026</v>
       </c>
-      <c r="BF4" s="121"/>
-[...9 lines deleted...]
-      <c r="BP4" s="121"/>
+      <c r="BF4" s="118"/>
+      <c r="BG4" s="118"/>
+      <c r="BH4" s="118"/>
+      <c r="BI4" s="118"/>
+      <c r="BJ4" s="118"/>
+      <c r="BK4" s="118"/>
+      <c r="BL4" s="118"/>
+      <c r="BM4" s="118"/>
+      <c r="BN4" s="118"/>
+      <c r="BO4" s="118"/>
+      <c r="BP4" s="118"/>
     </row>
     <row r="5" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="127"/>
+      <c r="A5" s="124"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="59" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="59" t="s">
@@ -1409,4998 +1394,5108 @@
       </c>
       <c r="AL5" s="60" t="s">
         <v>1</v>
       </c>
       <c r="AM5" s="61" t="s">
         <v>2</v>
       </c>
       <c r="AN5" s="63" t="s">
         <v>3</v>
       </c>
       <c r="AO5" s="88" t="s">
         <v>4</v>
       </c>
       <c r="AP5" s="96" t="s">
         <v>13</v>
       </c>
       <c r="AQ5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="AR5" s="87" t="s">
         <v>15</v>
       </c>
       <c r="AS5" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="AT5" s="110" t="s">
+      <c r="AT5" s="107" t="s">
         <v>6</v>
       </c>
-      <c r="AU5" s="110" t="s">
+      <c r="AU5" s="107" t="s">
         <v>7</v>
       </c>
-      <c r="AV5" s="109" t="s">
+      <c r="AV5" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="AW5" s="111" t="s">
+      <c r="AW5" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="AX5" s="113" t="s">
-[...2 lines deleted...]
-      <c r="AY5" s="113" t="s">
+      <c r="AX5" s="110" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY5" s="110" t="s">
         <v>2</v>
       </c>
-      <c r="AZ5" s="108" t="s">
+      <c r="AZ5" s="105" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="114" t="s">
+      <c r="BA5" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="BB5" s="115" t="s">
+      <c r="BB5" s="112" t="s">
         <v>13</v>
       </c>
       <c r="BC5" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="BD5" s="118" t="s">
+      <c r="BD5" s="115" t="s">
         <v>15</v>
       </c>
       <c r="BE5" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="BF5" s="118" t="s">
+      <c r="BF5" s="115" t="s">
         <v>6</v>
       </c>
-      <c r="BG5" s="118" t="s">
+      <c r="BG5" s="115" t="s">
         <v>7</v>
       </c>
-      <c r="BH5" s="117" t="s">
+      <c r="BH5" s="114" t="s">
         <v>8</v>
       </c>
-      <c r="BI5" s="117" t="s">
+      <c r="BI5" s="114" t="s">
         <v>0</v>
       </c>
-      <c r="BJ5" s="117" t="s">
-[...2 lines deleted...]
-      <c r="BK5" s="117" t="s">
+      <c r="BJ5" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK5" s="114" t="s">
         <v>2</v>
       </c>
-      <c r="BL5" s="117" t="s">
+      <c r="BL5" s="114" t="s">
         <v>3</v>
       </c>
-      <c r="BM5" s="117" t="s">
+      <c r="BM5" s="114" t="s">
         <v>4</v>
       </c>
-      <c r="BN5" s="118" t="s">
+      <c r="BN5" s="115" t="s">
         <v>13</v>
       </c>
       <c r="BO5" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="BP5" s="118" t="s">
+      <c r="BP5" s="115" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A6" s="122" t="s">
+      <c r="A6" s="119" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="122"/>
-[...65 lines deleted...]
-      <c r="BP6" s="122"/>
+      <c r="B6" s="119"/>
+      <c r="C6" s="119"/>
+      <c r="D6" s="119"/>
+      <c r="E6" s="119"/>
+      <c r="F6" s="119"/>
+      <c r="G6" s="119"/>
+      <c r="H6" s="119"/>
+      <c r="I6" s="119"/>
+      <c r="J6" s="119"/>
+      <c r="K6" s="119"/>
+      <c r="L6" s="119"/>
+      <c r="M6" s="119"/>
+      <c r="N6" s="119"/>
+      <c r="O6" s="119"/>
+      <c r="P6" s="119"/>
+      <c r="Q6" s="119"/>
+      <c r="R6" s="119"/>
+      <c r="S6" s="119"/>
+      <c r="T6" s="119"/>
+      <c r="U6" s="119"/>
+      <c r="V6" s="119"/>
+      <c r="W6" s="119"/>
+      <c r="X6" s="119"/>
+      <c r="Y6" s="119"/>
+      <c r="Z6" s="119"/>
+      <c r="AA6" s="119"/>
+      <c r="AB6" s="119"/>
+      <c r="AC6" s="119"/>
+      <c r="AD6" s="119"/>
+      <c r="AE6" s="119"/>
+      <c r="AF6" s="119"/>
+      <c r="AG6" s="119"/>
+      <c r="AH6" s="119"/>
+      <c r="AI6" s="119"/>
+      <c r="AJ6" s="119"/>
+      <c r="AK6" s="119"/>
+      <c r="AL6" s="119"/>
+      <c r="AM6" s="119"/>
+      <c r="AN6" s="119"/>
+      <c r="AO6" s="119"/>
+      <c r="AP6" s="119"/>
+      <c r="AQ6" s="119"/>
+      <c r="AR6" s="119"/>
+      <c r="AS6" s="119"/>
+      <c r="AT6" s="119"/>
+      <c r="AU6" s="119"/>
+      <c r="AV6" s="119"/>
+      <c r="AW6" s="119"/>
+      <c r="AX6" s="119"/>
+      <c r="AY6" s="119"/>
+      <c r="AZ6" s="119"/>
+      <c r="BA6" s="119"/>
+      <c r="BB6" s="119"/>
+      <c r="BC6" s="119"/>
+      <c r="BD6" s="119"/>
+      <c r="BE6" s="119"/>
+      <c r="BF6" s="119"/>
+      <c r="BG6" s="119"/>
+      <c r="BH6" s="119"/>
+      <c r="BI6" s="119"/>
+      <c r="BJ6" s="119"/>
+      <c r="BK6" s="119"/>
+      <c r="BL6" s="119"/>
+      <c r="BM6" s="119"/>
+      <c r="BN6" s="119"/>
+      <c r="BO6" s="119"/>
+      <c r="BP6" s="119"/>
     </row>
     <row r="7" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="75">
         <v>412</v>
       </c>
-      <c r="O7" s="39">
+      <c r="O7" s="40">
         <v>393</v>
       </c>
-      <c r="P7" s="39">
+      <c r="P7" s="40">
         <v>439</v>
       </c>
-      <c r="Q7" s="39">
+      <c r="Q7" s="40">
         <v>329</v>
       </c>
-      <c r="R7" s="39">
+      <c r="R7" s="40">
         <v>373</v>
       </c>
-      <c r="S7" s="39">
+      <c r="S7" s="40">
         <v>380</v>
       </c>
-      <c r="T7" s="39">
+      <c r="T7" s="40">
         <v>443</v>
       </c>
-      <c r="U7" s="39">
+      <c r="U7" s="40">
         <v>494</v>
       </c>
-      <c r="V7" s="39">
+      <c r="V7" s="40">
         <v>379</v>
       </c>
-      <c r="W7" s="39">
+      <c r="W7" s="40">
         <v>435</v>
       </c>
-      <c r="X7" s="39">
+      <c r="X7" s="40">
         <v>289</v>
       </c>
-      <c r="Y7" s="39">
+      <c r="Y7" s="40">
         <v>435</v>
       </c>
-      <c r="Z7" s="39">
+      <c r="Z7" s="40">
         <v>441</v>
       </c>
-      <c r="AA7" s="39">
+      <c r="AA7" s="40">
         <v>406</v>
       </c>
       <c r="AB7" s="40">
         <v>442</v>
       </c>
-      <c r="AC7" s="53">
+      <c r="AC7" s="54">
         <v>378</v>
       </c>
-      <c r="AD7" s="53">
+      <c r="AD7" s="54">
         <v>424</v>
       </c>
-      <c r="AE7" s="53">
+      <c r="AE7" s="54">
         <v>393</v>
       </c>
-      <c r="AF7" s="53">
+      <c r="AF7" s="54">
         <v>455</v>
       </c>
-      <c r="AG7" s="104">
+      <c r="AG7" s="102">
         <v>498</v>
       </c>
-      <c r="AH7" s="53">
+      <c r="AH7" s="54">
         <v>392</v>
       </c>
-      <c r="AI7" s="53">
+      <c r="AI7" s="54">
         <v>378</v>
       </c>
-      <c r="AJ7" s="53">
+      <c r="AJ7" s="54">
         <v>435</v>
       </c>
-      <c r="AK7" s="53">
+      <c r="AK7" s="54">
         <v>415</v>
       </c>
-      <c r="AL7" s="53">
+      <c r="AL7" s="54">
         <v>404</v>
       </c>
-      <c r="AM7" s="53">
+      <c r="AM7" s="54">
         <v>459</v>
       </c>
-      <c r="AN7" s="89">
+      <c r="AN7" s="95">
         <v>395</v>
       </c>
-      <c r="AO7" s="53">
+      <c r="AO7" s="54">
         <v>385</v>
       </c>
-      <c r="AP7" s="89">
+      <c r="AP7" s="95">
         <v>431</v>
       </c>
-      <c r="AQ7" s="89">
+      <c r="AQ7" s="95">
         <v>433</v>
       </c>
-      <c r="AR7" s="89">
+      <c r="AR7" s="95">
         <v>439</v>
       </c>
-      <c r="AS7" s="89">
+      <c r="AS7" s="95">
         <v>409</v>
       </c>
-      <c r="AT7" s="89">
+      <c r="AT7" s="95">
         <v>423</v>
       </c>
-      <c r="AU7" s="89">
+      <c r="AU7" s="95">
         <v>396</v>
       </c>
-      <c r="AV7" s="89">
+      <c r="AV7" s="95">
         <v>462</v>
       </c>
-      <c r="AW7" s="104">
+      <c r="AW7" s="102">
         <v>386</v>
       </c>
-      <c r="AX7" s="89">
+      <c r="AX7" s="95">
         <v>434</v>
       </c>
-      <c r="AY7" s="89">
+      <c r="AY7" s="95">
         <v>440</v>
       </c>
-      <c r="AZ7" s="89">
+      <c r="AZ7" s="95">
         <v>397</v>
       </c>
-      <c r="BA7" s="89">
+      <c r="BA7" s="95">
         <v>395</v>
       </c>
-      <c r="BB7" s="89">
+      <c r="BB7" s="95">
         <v>422</v>
       </c>
-      <c r="BC7" s="89">
+      <c r="BC7" s="95">
         <v>420</v>
       </c>
-      <c r="BD7" s="89">
+      <c r="BD7" s="95">
         <v>494</v>
       </c>
-      <c r="BE7" s="89">
+      <c r="BE7" s="95">
         <v>369</v>
       </c>
-      <c r="BF7" s="89">
+      <c r="BF7" s="95">
         <v>347</v>
       </c>
-      <c r="BG7" s="89">
+      <c r="BG7" s="95">
         <v>424</v>
       </c>
-      <c r="BH7" s="89">
+      <c r="BH7" s="95">
         <v>401</v>
       </c>
-      <c r="BI7" s="104"/>
-[...6 lines deleted...]
-      <c r="BP7" s="89"/>
+      <c r="BI7" s="95">
+        <v>385</v>
+      </c>
+      <c r="BJ7" s="95">
+        <v>455</v>
+      </c>
+      <c r="BK7" s="95"/>
+      <c r="BL7" s="95"/>
+      <c r="BM7" s="95"/>
+      <c r="BN7" s="95"/>
+      <c r="BO7" s="95"/>
+      <c r="BP7" s="95"/>
     </row>
     <row r="8" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="67">
         <v>97</v>
       </c>
-      <c r="O8" s="39">
+      <c r="O8" s="40">
         <v>123</v>
       </c>
-      <c r="P8" s="39">
+      <c r="P8" s="40">
         <v>117</v>
       </c>
-      <c r="Q8" s="39">
+      <c r="Q8" s="40">
         <v>110</v>
       </c>
-      <c r="R8" s="39">
+      <c r="R8" s="40">
         <v>97</v>
       </c>
-      <c r="S8" s="39">
+      <c r="S8" s="40">
         <v>110</v>
       </c>
-      <c r="T8" s="39">
+      <c r="T8" s="40">
         <v>121</v>
       </c>
-      <c r="U8" s="39">
+      <c r="U8" s="40">
         <v>115</v>
       </c>
-      <c r="V8" s="39">
+      <c r="V8" s="40">
         <v>123</v>
       </c>
-      <c r="W8" s="39">
+      <c r="W8" s="40">
         <v>121</v>
       </c>
-      <c r="X8" s="39">
+      <c r="X8" s="40">
         <v>91</v>
       </c>
-      <c r="Y8" s="39">
+      <c r="Y8" s="40">
         <v>102</v>
       </c>
-      <c r="Z8" s="39">
+      <c r="Z8" s="40">
         <v>131</v>
       </c>
-      <c r="AA8" s="39">
+      <c r="AA8" s="40">
         <v>118</v>
       </c>
       <c r="AB8" s="40">
         <v>134</v>
       </c>
-      <c r="AC8" s="53">
+      <c r="AC8" s="54">
         <v>104</v>
       </c>
-      <c r="AD8" s="53">
+      <c r="AD8" s="54">
         <v>127</v>
       </c>
-      <c r="AE8" s="53">
+      <c r="AE8" s="54">
         <v>115</v>
       </c>
-      <c r="AF8" s="53">
+      <c r="AF8" s="54">
         <v>123</v>
       </c>
-      <c r="AG8" s="104">
+      <c r="AG8" s="102">
         <v>127</v>
       </c>
-      <c r="AH8" s="53">
+      <c r="AH8" s="54">
         <v>120</v>
       </c>
-      <c r="AI8" s="53">
+      <c r="AI8" s="54">
         <v>98</v>
       </c>
-      <c r="AJ8" s="53">
+      <c r="AJ8" s="54">
         <v>99</v>
       </c>
-      <c r="AK8" s="53">
+      <c r="AK8" s="54">
         <v>111</v>
       </c>
-      <c r="AL8" s="53">
+      <c r="AL8" s="54">
         <v>122</v>
       </c>
-      <c r="AM8" s="53">
+      <c r="AM8" s="54">
         <v>123</v>
       </c>
-      <c r="AN8" s="89">
+      <c r="AN8" s="95">
         <v>112</v>
       </c>
-      <c r="AO8" s="53">
+      <c r="AO8" s="54">
         <v>99</v>
       </c>
-      <c r="AP8" s="89">
+      <c r="AP8" s="95">
         <v>112</v>
       </c>
-      <c r="AQ8" s="89">
+      <c r="AQ8" s="95">
         <v>127</v>
       </c>
-      <c r="AR8" s="89">
+      <c r="AR8" s="95">
         <v>122</v>
       </c>
-      <c r="AS8" s="89">
+      <c r="AS8" s="95">
         <v>116</v>
       </c>
-      <c r="AT8" s="89">
+      <c r="AT8" s="95">
         <v>101</v>
       </c>
-      <c r="AU8" s="89">
+      <c r="AU8" s="95">
         <v>106</v>
       </c>
-      <c r="AV8" s="89">
+      <c r="AV8" s="95">
         <v>115</v>
       </c>
-      <c r="AW8" s="104">
+      <c r="AW8" s="102">
         <v>115</v>
       </c>
-      <c r="AX8" s="89">
+      <c r="AX8" s="95">
         <v>119</v>
       </c>
-      <c r="AY8" s="89">
+      <c r="AY8" s="95">
         <v>135</v>
       </c>
-      <c r="AZ8" s="89">
+      <c r="AZ8" s="95">
         <v>102</v>
       </c>
-      <c r="BA8" s="89">
+      <c r="BA8" s="95">
         <v>107</v>
       </c>
-      <c r="BB8" s="89">
+      <c r="BB8" s="95">
         <v>112</v>
       </c>
-      <c r="BC8" s="89">
+      <c r="BC8" s="95">
         <v>136</v>
       </c>
-      <c r="BD8" s="89">
+      <c r="BD8" s="95">
         <v>142</v>
       </c>
-      <c r="BE8" s="89">
+      <c r="BE8" s="95">
         <v>125</v>
       </c>
-      <c r="BF8" s="89">
+      <c r="BF8" s="95">
         <v>94</v>
       </c>
-      <c r="BG8" s="89">
+      <c r="BG8" s="95">
         <v>124</v>
       </c>
-      <c r="BH8" s="89">
+      <c r="BH8" s="95">
         <v>116</v>
       </c>
-      <c r="BI8" s="104"/>
-[...6 lines deleted...]
-      <c r="BP8" s="89"/>
+      <c r="BI8" s="95">
+        <v>122</v>
+      </c>
+      <c r="BJ8" s="95">
+        <v>130</v>
+      </c>
+      <c r="BK8" s="95"/>
+      <c r="BL8" s="95"/>
+      <c r="BM8" s="95"/>
+      <c r="BN8" s="95"/>
+      <c r="BO8" s="95"/>
+      <c r="BP8" s="95"/>
     </row>
     <row r="9" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
       <c r="N9" s="67">
         <v>21</v>
       </c>
-      <c r="O9" s="39">
+      <c r="O9" s="40">
         <v>27</v>
       </c>
-      <c r="P9" s="39">
+      <c r="P9" s="40">
         <v>39</v>
       </c>
-      <c r="Q9" s="39">
-[...2 lines deleted...]
-      <c r="R9" s="39">
+      <c r="Q9" s="40">
+        <v>19</v>
+      </c>
+      <c r="R9" s="40">
         <v>31</v>
       </c>
-      <c r="S9" s="39">
+      <c r="S9" s="40">
         <v>23</v>
       </c>
-      <c r="T9" s="39">
+      <c r="T9" s="40">
         <v>29</v>
       </c>
-      <c r="U9" s="39">
+      <c r="U9" s="40">
         <v>40</v>
       </c>
-      <c r="V9" s="39">
+      <c r="V9" s="40">
         <v>26</v>
       </c>
-      <c r="W9" s="39">
+      <c r="W9" s="40">
         <v>27</v>
       </c>
-      <c r="X9" s="39">
-[...2 lines deleted...]
-      <c r="Y9" s="39">
+      <c r="X9" s="40">
+        <v>19</v>
+      </c>
+      <c r="Y9" s="40">
         <v>39</v>
       </c>
-      <c r="Z9" s="39">
-[...2 lines deleted...]
-      <c r="AA9" s="39">
+      <c r="Z9" s="40">
+        <v>19</v>
+      </c>
+      <c r="AA9" s="40">
         <v>31</v>
       </c>
       <c r="AB9" s="40">
         <v>36</v>
       </c>
-      <c r="AC9" s="53">
+      <c r="AC9" s="54">
         <v>25</v>
       </c>
-      <c r="AD9" s="53">
+      <c r="AD9" s="54">
         <v>27</v>
       </c>
-      <c r="AE9" s="53">
-[...2 lines deleted...]
-      <c r="AF9" s="53">
+      <c r="AE9" s="54">
+        <v>19</v>
+      </c>
+      <c r="AF9" s="54">
         <v>32</v>
       </c>
-      <c r="AG9" s="104">
+      <c r="AG9" s="102">
         <v>44</v>
       </c>
-      <c r="AH9" s="53">
+      <c r="AH9" s="54">
         <v>27</v>
       </c>
-      <c r="AI9" s="53">
+      <c r="AI9" s="54">
         <v>31</v>
       </c>
-      <c r="AJ9" s="53">
+      <c r="AJ9" s="54">
         <v>35</v>
       </c>
-      <c r="AK9" s="53">
+      <c r="AK9" s="54">
         <v>20</v>
       </c>
-      <c r="AL9" s="53">
+      <c r="AL9" s="54">
         <v>22</v>
       </c>
-      <c r="AM9" s="53">
+      <c r="AM9" s="54">
         <v>30</v>
       </c>
-      <c r="AN9" s="89">
+      <c r="AN9" s="95">
         <v>27</v>
       </c>
-      <c r="AO9" s="53">
+      <c r="AO9" s="54">
         <v>28</v>
       </c>
-      <c r="AP9" s="89">
+      <c r="AP9" s="95">
         <v>28</v>
       </c>
-      <c r="AQ9" s="89">
+      <c r="AQ9" s="95">
         <v>31</v>
       </c>
-      <c r="AR9" s="89">
+      <c r="AR9" s="95">
         <v>35</v>
       </c>
-      <c r="AS9" s="89">
+      <c r="AS9" s="95">
         <v>27</v>
       </c>
-      <c r="AT9" s="89">
+      <c r="AT9" s="95">
         <v>40</v>
       </c>
-      <c r="AU9" s="89">
+      <c r="AU9" s="95">
         <v>27</v>
       </c>
-      <c r="AV9" s="89">
+      <c r="AV9" s="95">
         <v>28</v>
       </c>
-      <c r="AW9" s="104">
+      <c r="AW9" s="102">
         <v>22</v>
       </c>
-      <c r="AX9" s="89">
+      <c r="AX9" s="95">
         <v>24</v>
       </c>
-      <c r="AY9" s="89">
+      <c r="AY9" s="95">
         <v>27</v>
       </c>
-      <c r="AZ9" s="89">
+      <c r="AZ9" s="95">
         <v>22</v>
       </c>
-      <c r="BA9" s="89">
+      <c r="BA9" s="95">
         <v>27</v>
       </c>
-      <c r="BB9" s="89">
+      <c r="BB9" s="95">
         <v>30</v>
       </c>
-      <c r="BC9" s="89">
+      <c r="BC9" s="95">
         <v>21</v>
       </c>
-      <c r="BD9" s="89">
+      <c r="BD9" s="95">
         <v>41</v>
       </c>
-      <c r="BE9" s="89">
+      <c r="BE9" s="95">
         <v>24</v>
       </c>
-      <c r="BF9" s="89">
+      <c r="BF9" s="95">
         <v>25</v>
       </c>
-      <c r="BG9" s="89">
+      <c r="BG9" s="95">
         <v>28</v>
       </c>
-      <c r="BH9" s="89">
+      <c r="BH9" s="95">
         <v>29</v>
       </c>
-      <c r="BI9" s="104"/>
-[...6 lines deleted...]
-      <c r="BP9" s="89"/>
+      <c r="BI9" s="95">
+        <v>21</v>
+      </c>
+      <c r="BJ9" s="95">
+        <v>35</v>
+      </c>
+      <c r="BK9" s="95"/>
+      <c r="BL9" s="95"/>
+      <c r="BM9" s="95"/>
+      <c r="BN9" s="95"/>
+      <c r="BO9" s="95"/>
+      <c r="BP9" s="95"/>
     </row>
     <row r="10" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
       <c r="N10" s="67">
         <v>26</v>
       </c>
-      <c r="O10" s="39">
+      <c r="O10" s="40">
         <v>23</v>
       </c>
-      <c r="P10" s="39">
-[...2 lines deleted...]
-      <c r="Q10" s="39">
+      <c r="P10" s="40">
+        <v>19</v>
+      </c>
+      <c r="Q10" s="40">
         <v>18</v>
       </c>
-      <c r="R10" s="39">
+      <c r="R10" s="40">
         <v>27</v>
       </c>
-      <c r="S10" s="39">
+      <c r="S10" s="40">
         <v>26</v>
       </c>
-      <c r="T10" s="39">
+      <c r="T10" s="40">
         <v>13</v>
       </c>
-      <c r="U10" s="39">
+      <c r="U10" s="40">
         <v>26</v>
       </c>
-      <c r="V10" s="39">
+      <c r="V10" s="40">
         <v>14</v>
       </c>
-      <c r="W10" s="39">
+      <c r="W10" s="40">
         <v>32</v>
       </c>
-      <c r="X10" s="39">
+      <c r="X10" s="40">
         <v>12</v>
       </c>
-      <c r="Y10" s="39">
+      <c r="Y10" s="40">
         <v>28</v>
       </c>
-      <c r="Z10" s="39">
+      <c r="Z10" s="40">
         <v>24</v>
       </c>
-      <c r="AA10" s="39">
+      <c r="AA10" s="40">
         <v>16</v>
       </c>
       <c r="AB10" s="40">
         <v>19</v>
       </c>
-      <c r="AC10" s="53">
+      <c r="AC10" s="54">
         <v>23</v>
       </c>
-      <c r="AD10" s="53">
+      <c r="AD10" s="54">
         <v>20</v>
       </c>
-      <c r="AE10" s="53">
+      <c r="AE10" s="54">
         <v>24</v>
       </c>
-      <c r="AF10" s="53">
+      <c r="AF10" s="54">
         <v>22</v>
       </c>
-      <c r="AG10" s="104">
+      <c r="AG10" s="102">
         <v>25</v>
       </c>
-      <c r="AH10" s="53">
+      <c r="AH10" s="54">
         <v>16</v>
       </c>
-      <c r="AI10" s="53">
+      <c r="AI10" s="54">
         <v>24</v>
       </c>
-      <c r="AJ10" s="53">
+      <c r="AJ10" s="54">
         <v>32</v>
       </c>
-      <c r="AK10" s="53">
+      <c r="AK10" s="54">
         <v>26</v>
       </c>
-      <c r="AL10" s="53">
+      <c r="AL10" s="54">
         <v>22</v>
       </c>
-      <c r="AM10" s="53">
+      <c r="AM10" s="54">
         <v>29</v>
       </c>
-      <c r="AN10" s="89">
+      <c r="AN10" s="95">
         <v>13</v>
       </c>
-      <c r="AO10" s="53">
+      <c r="AO10" s="54">
         <v>17</v>
       </c>
-      <c r="AP10" s="89">
+      <c r="AP10" s="95">
         <v>24</v>
       </c>
-      <c r="AQ10" s="89">
+      <c r="AQ10" s="95">
         <v>16</v>
       </c>
-      <c r="AR10" s="89">
+      <c r="AR10" s="95">
         <v>20</v>
       </c>
-      <c r="AS10" s="89">
+      <c r="AS10" s="95">
         <v>10</v>
       </c>
-      <c r="AT10" s="89">
+      <c r="AT10" s="95">
         <v>25</v>
       </c>
-      <c r="AU10" s="89">
+      <c r="AU10" s="95">
         <v>18</v>
       </c>
-      <c r="AV10" s="89">
+      <c r="AV10" s="95">
         <v>24</v>
       </c>
-      <c r="AW10" s="104">
+      <c r="AW10" s="102">
         <v>27</v>
       </c>
-      <c r="AX10" s="89">
+      <c r="AX10" s="95">
         <v>22</v>
       </c>
-      <c r="AY10" s="89">
+      <c r="AY10" s="95">
         <v>17</v>
       </c>
-      <c r="AZ10" s="89">
+      <c r="AZ10" s="95">
         <v>22</v>
       </c>
-      <c r="BA10" s="89">
+      <c r="BA10" s="95">
         <v>16</v>
       </c>
-      <c r="BB10" s="89">
+      <c r="BB10" s="95">
         <v>21</v>
       </c>
-      <c r="BC10" s="89">
+      <c r="BC10" s="95">
         <v>23</v>
       </c>
-      <c r="BD10" s="89">
+      <c r="BD10" s="95">
         <v>18</v>
       </c>
-      <c r="BE10" s="89">
+      <c r="BE10" s="95">
         <v>18</v>
       </c>
-      <c r="BF10" s="89">
+      <c r="BF10" s="95">
         <v>11</v>
       </c>
-      <c r="BG10" s="89">
+      <c r="BG10" s="95">
         <v>16</v>
       </c>
-      <c r="BH10" s="89">
-[...9 lines deleted...]
-      <c r="BP10" s="89"/>
+      <c r="BH10" s="95">
+        <v>19</v>
+      </c>
+      <c r="BI10" s="95">
+        <v>18</v>
+      </c>
+      <c r="BJ10" s="95">
+        <v>29</v>
+      </c>
+      <c r="BK10" s="95"/>
+      <c r="BL10" s="95"/>
+      <c r="BM10" s="95"/>
+      <c r="BN10" s="95"/>
+      <c r="BO10" s="95"/>
+      <c r="BP10" s="95"/>
     </row>
     <row r="11" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="67">
         <v>56</v>
       </c>
-      <c r="O11" s="39">
+      <c r="O11" s="40">
         <v>43</v>
       </c>
-      <c r="P11" s="39">
+      <c r="P11" s="40">
         <v>42</v>
       </c>
-      <c r="Q11" s="39">
+      <c r="Q11" s="40">
         <v>32</v>
       </c>
-      <c r="R11" s="39">
+      <c r="R11" s="40">
         <v>29</v>
       </c>
-      <c r="S11" s="39">
+      <c r="S11" s="40">
         <v>40</v>
       </c>
-      <c r="T11" s="39">
+      <c r="T11" s="40">
         <v>48</v>
       </c>
-      <c r="U11" s="39">
+      <c r="U11" s="40">
         <v>40</v>
       </c>
-      <c r="V11" s="39">
+      <c r="V11" s="40">
         <v>30</v>
       </c>
-      <c r="W11" s="39">
+      <c r="W11" s="40">
         <v>44</v>
       </c>
-      <c r="X11" s="68">
+      <c r="X11" s="77">
         <v>20</v>
       </c>
-      <c r="Y11" s="39">
+      <c r="Y11" s="40">
         <v>41</v>
       </c>
-      <c r="Z11" s="39">
+      <c r="Z11" s="40">
         <v>43</v>
       </c>
-      <c r="AA11" s="39">
+      <c r="AA11" s="40">
         <v>43</v>
       </c>
       <c r="AB11" s="40">
         <v>48</v>
       </c>
-      <c r="AC11" s="53">
+      <c r="AC11" s="54">
         <v>26</v>
       </c>
-      <c r="AD11" s="53">
+      <c r="AD11" s="54">
         <v>46</v>
       </c>
-      <c r="AE11" s="53">
+      <c r="AE11" s="54">
         <v>31</v>
       </c>
-      <c r="AF11" s="53">
+      <c r="AF11" s="54">
         <v>38</v>
       </c>
-      <c r="AG11" s="104">
+      <c r="AG11" s="102">
         <v>51</v>
       </c>
-      <c r="AH11" s="53">
+      <c r="AH11" s="54">
         <v>45</v>
       </c>
-      <c r="AI11" s="53">
+      <c r="AI11" s="54">
         <v>40</v>
       </c>
-      <c r="AJ11" s="53">
+      <c r="AJ11" s="54">
         <v>50</v>
       </c>
-      <c r="AK11" s="53">
+      <c r="AK11" s="54">
         <v>48</v>
       </c>
-      <c r="AL11" s="53">
+      <c r="AL11" s="54">
         <v>24</v>
       </c>
-      <c r="AM11" s="53">
+      <c r="AM11" s="54">
         <v>36</v>
       </c>
-      <c r="AN11" s="89">
+      <c r="AN11" s="95">
         <v>48</v>
       </c>
-      <c r="AO11" s="53">
+      <c r="AO11" s="54">
         <v>46</v>
       </c>
-      <c r="AP11" s="89">
+      <c r="AP11" s="95">
         <v>50</v>
       </c>
-      <c r="AQ11" s="89">
+      <c r="AQ11" s="95">
         <v>43</v>
       </c>
-      <c r="AR11" s="89">
+      <c r="AR11" s="95">
         <v>47</v>
       </c>
-      <c r="AS11" s="89">
+      <c r="AS11" s="95">
         <v>33</v>
       </c>
-      <c r="AT11" s="89">
+      <c r="AT11" s="95">
         <v>30</v>
       </c>
-      <c r="AU11" s="89">
+      <c r="AU11" s="95">
         <v>33</v>
       </c>
-      <c r="AV11" s="89">
+      <c r="AV11" s="95">
         <v>51</v>
       </c>
-      <c r="AW11" s="104">
+      <c r="AW11" s="102">
         <v>45</v>
       </c>
-      <c r="AX11" s="89">
+      <c r="AX11" s="95">
         <v>40</v>
       </c>
-      <c r="AY11" s="89">
+      <c r="AY11" s="95">
         <v>45</v>
       </c>
-      <c r="AZ11" s="89">
+      <c r="AZ11" s="95">
         <v>45</v>
       </c>
-      <c r="BA11" s="89">
+      <c r="BA11" s="95">
         <v>43</v>
       </c>
-      <c r="BB11" s="89">
+      <c r="BB11" s="95">
         <v>41</v>
       </c>
-      <c r="BC11" s="89">
+      <c r="BC11" s="95">
         <v>31</v>
       </c>
-      <c r="BD11" s="89">
+      <c r="BD11" s="95">
         <v>43</v>
       </c>
-      <c r="BE11" s="89">
+      <c r="BE11" s="95">
         <v>34</v>
       </c>
-      <c r="BF11" s="89">
+      <c r="BF11" s="95">
         <v>34</v>
       </c>
-      <c r="BG11" s="89">
+      <c r="BG11" s="95">
         <v>51</v>
       </c>
-      <c r="BH11" s="89">
+      <c r="BH11" s="95">
         <v>31</v>
       </c>
-      <c r="BI11" s="104"/>
-[...6 lines deleted...]
-      <c r="BP11" s="89"/>
+      <c r="BI11" s="95">
+        <v>37</v>
+      </c>
+      <c r="BJ11" s="95">
+        <v>33</v>
+      </c>
+      <c r="BK11" s="95"/>
+      <c r="BL11" s="95"/>
+      <c r="BM11" s="95"/>
+      <c r="BN11" s="95"/>
+      <c r="BO11" s="95"/>
+      <c r="BP11" s="95"/>
     </row>
     <row r="12" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="67">
         <v>32</v>
       </c>
-      <c r="O12" s="39">
+      <c r="O12" s="40">
         <v>31</v>
       </c>
-      <c r="P12" s="39">
+      <c r="P12" s="40">
         <v>28</v>
       </c>
-      <c r="Q12" s="39">
+      <c r="Q12" s="40">
         <v>23</v>
       </c>
-      <c r="R12" s="39">
+      <c r="R12" s="40">
         <v>25</v>
       </c>
-      <c r="S12" s="39">
+      <c r="S12" s="40">
         <v>24</v>
       </c>
-      <c r="T12" s="39">
+      <c r="T12" s="40">
         <v>50</v>
       </c>
-      <c r="U12" s="39">
+      <c r="U12" s="40">
         <v>38</v>
       </c>
-      <c r="V12" s="39">
+      <c r="V12" s="40">
         <v>32</v>
       </c>
-      <c r="W12" s="39">
+      <c r="W12" s="40">
         <v>49</v>
       </c>
-      <c r="X12" s="68">
+      <c r="X12" s="77">
         <v>24</v>
       </c>
-      <c r="Y12" s="39">
+      <c r="Y12" s="40">
         <v>36</v>
       </c>
-      <c r="Z12" s="39">
+      <c r="Z12" s="40">
         <v>38</v>
       </c>
-      <c r="AA12" s="39">
+      <c r="AA12" s="40">
         <v>35</v>
       </c>
       <c r="AB12" s="40">
         <v>33</v>
       </c>
-      <c r="AC12" s="53">
+      <c r="AC12" s="54">
         <v>32</v>
       </c>
-      <c r="AD12" s="53">
+      <c r="AD12" s="54">
         <v>35</v>
       </c>
-      <c r="AE12" s="53">
+      <c r="AE12" s="54">
         <v>29</v>
       </c>
-      <c r="AF12" s="53">
+      <c r="AF12" s="54">
         <v>31</v>
       </c>
-      <c r="AG12" s="104">
+      <c r="AG12" s="102">
         <v>44</v>
       </c>
-      <c r="AH12" s="53">
+      <c r="AH12" s="54">
         <v>34</v>
       </c>
-      <c r="AI12" s="53">
+      <c r="AI12" s="54">
         <v>36</v>
       </c>
-      <c r="AJ12" s="53">
+      <c r="AJ12" s="54">
         <v>32</v>
       </c>
-      <c r="AK12" s="53">
+      <c r="AK12" s="54">
         <v>36</v>
       </c>
-      <c r="AL12" s="53">
+      <c r="AL12" s="54">
         <v>39</v>
       </c>
-      <c r="AM12" s="53">
+      <c r="AM12" s="54">
         <v>43</v>
       </c>
-      <c r="AN12" s="89">
+      <c r="AN12" s="95">
         <v>28</v>
       </c>
-      <c r="AO12" s="53">
+      <c r="AO12" s="54">
         <v>37</v>
       </c>
-      <c r="AP12" s="89">
+      <c r="AP12" s="95">
         <v>49</v>
       </c>
-      <c r="AQ12" s="89">
+      <c r="AQ12" s="95">
         <v>36</v>
       </c>
-      <c r="AR12" s="89">
+      <c r="AR12" s="95">
         <v>30</v>
       </c>
-      <c r="AS12" s="89">
+      <c r="AS12" s="95">
         <v>50</v>
       </c>
-      <c r="AT12" s="89">
+      <c r="AT12" s="95">
         <v>37</v>
       </c>
-      <c r="AU12" s="89">
+      <c r="AU12" s="95">
         <v>33</v>
       </c>
-      <c r="AV12" s="89">
+      <c r="AV12" s="95">
         <v>41</v>
       </c>
-      <c r="AW12" s="104">
+      <c r="AW12" s="102">
         <v>27</v>
       </c>
-      <c r="AX12" s="89">
+      <c r="AX12" s="95">
         <v>40</v>
       </c>
-      <c r="AY12" s="89">
+      <c r="AY12" s="95">
         <v>36</v>
       </c>
-      <c r="AZ12" s="89">
+      <c r="AZ12" s="95">
         <v>41</v>
       </c>
-      <c r="BA12" s="89">
+      <c r="BA12" s="95">
         <v>34</v>
       </c>
-      <c r="BB12" s="89">
+      <c r="BB12" s="95">
         <v>38</v>
       </c>
-      <c r="BC12" s="89">
+      <c r="BC12" s="95">
         <v>29</v>
       </c>
-      <c r="BD12" s="89">
+      <c r="BD12" s="95">
         <v>36</v>
       </c>
-      <c r="BE12" s="89">
+      <c r="BE12" s="95">
         <v>27</v>
       </c>
-      <c r="BF12" s="89">
+      <c r="BF12" s="95">
         <v>32</v>
       </c>
-      <c r="BG12" s="89">
+      <c r="BG12" s="95">
         <v>39</v>
       </c>
-      <c r="BH12" s="89">
+      <c r="BH12" s="95">
         <v>45</v>
       </c>
-      <c r="BI12" s="104"/>
-[...6 lines deleted...]
-      <c r="BP12" s="89"/>
+      <c r="BI12" s="95">
+        <v>25</v>
+      </c>
+      <c r="BJ12" s="95">
+        <v>39</v>
+      </c>
+      <c r="BK12" s="95"/>
+      <c r="BL12" s="95"/>
+      <c r="BM12" s="95"/>
+      <c r="BN12" s="95"/>
+      <c r="BO12" s="95"/>
+      <c r="BP12" s="95"/>
     </row>
     <row r="13" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
-      <c r="N13" s="53">
+      <c r="N13" s="54">
         <v>27</v>
       </c>
-      <c r="O13" s="39">
+      <c r="O13" s="40">
         <v>31</v>
       </c>
-      <c r="P13" s="39">
+      <c r="P13" s="40">
         <v>22</v>
       </c>
-      <c r="Q13" s="39">
+      <c r="Q13" s="40">
         <v>13</v>
       </c>
-      <c r="R13" s="39">
+      <c r="R13" s="40">
         <v>34</v>
       </c>
-      <c r="S13" s="39">
+      <c r="S13" s="40">
         <v>15</v>
       </c>
-      <c r="T13" s="39">
+      <c r="T13" s="40">
         <v>27</v>
       </c>
-      <c r="U13" s="39">
+      <c r="U13" s="40">
         <v>25</v>
       </c>
-      <c r="V13" s="39">
-[...2 lines deleted...]
-      <c r="W13" s="39">
+      <c r="V13" s="40">
+        <v>19</v>
+      </c>
+      <c r="W13" s="40">
         <v>28</v>
       </c>
-      <c r="X13" s="68">
+      <c r="X13" s="77">
         <v>21</v>
       </c>
-      <c r="Y13" s="39">
+      <c r="Y13" s="40">
         <v>24</v>
       </c>
-      <c r="Z13" s="39">
+      <c r="Z13" s="40">
         <v>22</v>
       </c>
-      <c r="AA13" s="39">
+      <c r="AA13" s="40">
         <v>25</v>
       </c>
       <c r="AB13" s="40">
         <v>34</v>
       </c>
-      <c r="AC13" s="53">
+      <c r="AC13" s="54">
         <v>30</v>
       </c>
-      <c r="AD13" s="53">
+      <c r="AD13" s="54">
         <v>33</v>
       </c>
-      <c r="AE13" s="53">
+      <c r="AE13" s="54">
         <v>27</v>
       </c>
-      <c r="AF13" s="53">
+      <c r="AF13" s="54">
         <v>24</v>
       </c>
-      <c r="AG13" s="104">
+      <c r="AG13" s="102">
         <v>31</v>
       </c>
-      <c r="AH13" s="53">
+      <c r="AH13" s="54">
         <v>21</v>
       </c>
-      <c r="AI13" s="53">
+      <c r="AI13" s="54">
         <v>25</v>
       </c>
-      <c r="AJ13" s="53">
+      <c r="AJ13" s="54">
         <v>28</v>
       </c>
-      <c r="AK13" s="53">
+      <c r="AK13" s="54">
         <v>31</v>
       </c>
-      <c r="AL13" s="53">
+      <c r="AL13" s="54">
         <v>30</v>
       </c>
-      <c r="AM13" s="53">
+      <c r="AM13" s="54">
         <v>32</v>
       </c>
-      <c r="AN13" s="89">
+      <c r="AN13" s="95">
         <v>23</v>
       </c>
-      <c r="AO13" s="53">
+      <c r="AO13" s="54">
         <v>29</v>
       </c>
-      <c r="AP13" s="89">
+      <c r="AP13" s="95">
         <v>31</v>
       </c>
-      <c r="AQ13" s="89">
+      <c r="AQ13" s="95">
         <v>29</v>
       </c>
-      <c r="AR13" s="89">
+      <c r="AR13" s="95">
         <v>23</v>
       </c>
-      <c r="AS13" s="89">
+      <c r="AS13" s="95">
         <v>27</v>
       </c>
-      <c r="AT13" s="89">
+      <c r="AT13" s="95">
         <v>31</v>
       </c>
-      <c r="AU13" s="89">
+      <c r="AU13" s="95">
         <v>20</v>
       </c>
-      <c r="AV13" s="89">
+      <c r="AV13" s="95">
         <v>29</v>
       </c>
-      <c r="AW13" s="104">
+      <c r="AW13" s="102">
         <v>24</v>
       </c>
-      <c r="AX13" s="89">
+      <c r="AX13" s="95">
         <v>23</v>
       </c>
-      <c r="AY13" s="89">
+      <c r="AY13" s="95">
         <v>27</v>
       </c>
-      <c r="AZ13" s="89">
+      <c r="AZ13" s="95">
         <v>29</v>
       </c>
-      <c r="BA13" s="89">
+      <c r="BA13" s="95">
         <v>25</v>
       </c>
-      <c r="BB13" s="89">
+      <c r="BB13" s="95">
         <v>22</v>
       </c>
-      <c r="BC13" s="89">
+      <c r="BC13" s="95">
         <v>28</v>
       </c>
-      <c r="BD13" s="89">
+      <c r="BD13" s="95">
         <v>34</v>
       </c>
-      <c r="BE13" s="89">
+      <c r="BE13" s="95">
         <v>24</v>
       </c>
-      <c r="BF13" s="89">
+      <c r="BF13" s="95">
         <v>34</v>
       </c>
-      <c r="BG13" s="89">
+      <c r="BG13" s="95">
         <v>24</v>
       </c>
-      <c r="BH13" s="89">
+      <c r="BH13" s="95">
         <v>23</v>
       </c>
-      <c r="BI13" s="104"/>
-[...6 lines deleted...]
-      <c r="BP13" s="89"/>
+      <c r="BI13" s="95">
+        <v>22</v>
+      </c>
+      <c r="BJ13" s="95">
+        <v>24</v>
+      </c>
+      <c r="BK13" s="95"/>
+      <c r="BL13" s="95"/>
+      <c r="BM13" s="95"/>
+      <c r="BN13" s="95"/>
+      <c r="BO13" s="95"/>
+      <c r="BP13" s="95"/>
     </row>
     <row r="14" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
-      <c r="N14" s="53">
+      <c r="N14" s="54">
         <v>18</v>
       </c>
-      <c r="O14" s="39">
+      <c r="O14" s="40">
         <v>29</v>
       </c>
-      <c r="P14" s="39">
+      <c r="P14" s="40">
         <v>38</v>
       </c>
-      <c r="Q14" s="39">
+      <c r="Q14" s="40">
         <v>23</v>
       </c>
-      <c r="R14" s="39">
+      <c r="R14" s="40">
         <v>23</v>
       </c>
-      <c r="S14" s="39">
+      <c r="S14" s="40">
         <v>25</v>
       </c>
-      <c r="T14" s="39">
+      <c r="T14" s="40">
         <v>26</v>
       </c>
-      <c r="U14" s="39">
+      <c r="U14" s="40">
         <v>33</v>
       </c>
-      <c r="V14" s="39">
+      <c r="V14" s="40">
         <v>32</v>
       </c>
-      <c r="W14" s="39">
+      <c r="W14" s="40">
         <v>22</v>
       </c>
-      <c r="X14" s="68">
-[...2 lines deleted...]
-      <c r="Y14" s="39">
+      <c r="X14" s="77">
+        <v>19</v>
+      </c>
+      <c r="Y14" s="40">
         <v>18</v>
       </c>
-      <c r="Z14" s="39">
+      <c r="Z14" s="40">
         <v>33</v>
       </c>
-      <c r="AA14" s="39">
+      <c r="AA14" s="40">
         <v>25</v>
       </c>
       <c r="AB14" s="40">
         <v>17</v>
       </c>
-      <c r="AC14" s="53">
+      <c r="AC14" s="54">
         <v>27</v>
       </c>
-      <c r="AD14" s="53">
+      <c r="AD14" s="54">
         <v>20</v>
       </c>
-      <c r="AE14" s="53">
+      <c r="AE14" s="54">
         <v>23</v>
       </c>
-      <c r="AF14" s="53">
+      <c r="AF14" s="54">
         <v>28</v>
       </c>
-      <c r="AG14" s="104">
+      <c r="AG14" s="102">
         <v>39</v>
       </c>
-      <c r="AH14" s="53">
+      <c r="AH14" s="54">
         <v>25</v>
       </c>
-      <c r="AI14" s="53">
+      <c r="AI14" s="54">
         <v>18</v>
       </c>
-      <c r="AJ14" s="53">
+      <c r="AJ14" s="54">
         <v>28</v>
       </c>
-      <c r="AK14" s="53">
+      <c r="AK14" s="54">
         <v>21</v>
       </c>
-      <c r="AL14" s="53">
+      <c r="AL14" s="54">
         <v>21</v>
       </c>
-      <c r="AM14" s="53">
+      <c r="AM14" s="54">
         <v>39</v>
       </c>
-      <c r="AN14" s="89">
+      <c r="AN14" s="95">
         <v>20</v>
       </c>
-      <c r="AO14" s="53">
+      <c r="AO14" s="54">
         <v>15</v>
       </c>
-      <c r="AP14" s="89">
+      <c r="AP14" s="95">
         <v>30</v>
       </c>
-      <c r="AQ14" s="89">
-[...2 lines deleted...]
-      <c r="AR14" s="89">
+      <c r="AQ14" s="95">
+        <v>19</v>
+      </c>
+      <c r="AR14" s="95">
         <v>26</v>
       </c>
-      <c r="AS14" s="89">
+      <c r="AS14" s="95">
         <v>16</v>
       </c>
-      <c r="AT14" s="89">
+      <c r="AT14" s="95">
         <v>31</v>
       </c>
-      <c r="AU14" s="89">
+      <c r="AU14" s="95">
         <v>26</v>
       </c>
-      <c r="AV14" s="89">
+      <c r="AV14" s="95">
         <v>36</v>
       </c>
-      <c r="AW14" s="104">
+      <c r="AW14" s="102">
         <v>17</v>
       </c>
-      <c r="AX14" s="89">
+      <c r="AX14" s="95">
         <v>31</v>
       </c>
-      <c r="AY14" s="89">
+      <c r="AY14" s="95">
         <v>31</v>
       </c>
-      <c r="AZ14" s="89">
+      <c r="AZ14" s="95">
         <v>24</v>
       </c>
-      <c r="BA14" s="89">
+      <c r="BA14" s="95">
         <v>22</v>
       </c>
-      <c r="BB14" s="89">
+      <c r="BB14" s="95">
         <v>21</v>
       </c>
-      <c r="BC14" s="89">
+      <c r="BC14" s="95">
         <v>27</v>
       </c>
-      <c r="BD14" s="89">
+      <c r="BD14" s="95">
         <v>30</v>
       </c>
-      <c r="BE14" s="89">
+      <c r="BE14" s="95">
         <v>15</v>
       </c>
-      <c r="BF14" s="89">
+      <c r="BF14" s="95">
         <v>16</v>
       </c>
-      <c r="BG14" s="89">
+      <c r="BG14" s="95">
         <v>18</v>
       </c>
-      <c r="BH14" s="89">
+      <c r="BH14" s="95">
         <v>20</v>
       </c>
-      <c r="BI14" s="104"/>
-[...6 lines deleted...]
-      <c r="BP14" s="89"/>
+      <c r="BI14" s="95">
+        <v>21</v>
+      </c>
+      <c r="BJ14" s="95">
+        <v>25</v>
+      </c>
+      <c r="BK14" s="95"/>
+      <c r="BL14" s="95"/>
+      <c r="BM14" s="95"/>
+      <c r="BN14" s="95"/>
+      <c r="BO14" s="95"/>
+      <c r="BP14" s="95"/>
     </row>
     <row r="15" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="20"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
-      <c r="N15" s="53">
+      <c r="N15" s="54">
         <v>38</v>
       </c>
-      <c r="O15" s="39">
+      <c r="O15" s="40">
         <v>26</v>
       </c>
-      <c r="P15" s="39">
+      <c r="P15" s="40">
         <v>20</v>
       </c>
-      <c r="Q15" s="39">
+      <c r="Q15" s="40">
         <v>18</v>
       </c>
-      <c r="R15" s="39">
+      <c r="R15" s="40">
         <v>42</v>
       </c>
-      <c r="S15" s="39">
+      <c r="S15" s="40">
         <v>34</v>
       </c>
-      <c r="T15" s="39">
+      <c r="T15" s="40">
         <v>41</v>
       </c>
-      <c r="U15" s="39">
+      <c r="U15" s="40">
         <v>45</v>
       </c>
-      <c r="V15" s="39">
+      <c r="V15" s="40">
         <v>23</v>
       </c>
-      <c r="W15" s="39">
+      <c r="W15" s="40">
         <v>37</v>
       </c>
-      <c r="X15" s="68">
+      <c r="X15" s="77">
         <v>15</v>
       </c>
-      <c r="Y15" s="39">
+      <c r="Y15" s="40">
         <v>42</v>
       </c>
-      <c r="Z15" s="39">
+      <c r="Z15" s="40">
         <v>40</v>
       </c>
-      <c r="AA15" s="39">
+      <c r="AA15" s="40">
         <v>23</v>
       </c>
       <c r="AB15" s="40">
         <v>31</v>
       </c>
-      <c r="AC15" s="53">
+      <c r="AC15" s="54">
         <v>23</v>
       </c>
-      <c r="AD15" s="53">
+      <c r="AD15" s="54">
         <v>24</v>
       </c>
-      <c r="AE15" s="53">
+      <c r="AE15" s="54">
         <v>36</v>
       </c>
-      <c r="AF15" s="53">
+      <c r="AF15" s="54">
         <v>39</v>
       </c>
-      <c r="AG15" s="104">
+      <c r="AG15" s="102">
         <v>43</v>
       </c>
-      <c r="AH15" s="53">
+      <c r="AH15" s="54">
         <v>33</v>
       </c>
-      <c r="AI15" s="53">
+      <c r="AI15" s="54">
         <v>28</v>
       </c>
-      <c r="AJ15" s="53">
+      <c r="AJ15" s="54">
         <v>30</v>
       </c>
-      <c r="AK15" s="53">
+      <c r="AK15" s="54">
         <v>27</v>
       </c>
-      <c r="AL15" s="53">
+      <c r="AL15" s="54">
         <v>26</v>
       </c>
-      <c r="AM15" s="53">
+      <c r="AM15" s="54">
         <v>36</v>
       </c>
-      <c r="AN15" s="89">
+      <c r="AN15" s="95">
         <v>31</v>
       </c>
-      <c r="AO15" s="53">
+      <c r="AO15" s="54">
         <v>28</v>
       </c>
-      <c r="AP15" s="89">
+      <c r="AP15" s="95">
         <v>24</v>
       </c>
-      <c r="AQ15" s="89">
+      <c r="AQ15" s="95">
         <v>46</v>
       </c>
-      <c r="AR15" s="89">
+      <c r="AR15" s="95">
         <v>36</v>
       </c>
-      <c r="AS15" s="89">
+      <c r="AS15" s="95">
         <v>30</v>
       </c>
-      <c r="AT15" s="89">
+      <c r="AT15" s="95">
         <v>30</v>
       </c>
-      <c r="AU15" s="89">
+      <c r="AU15" s="95">
         <v>36</v>
       </c>
-      <c r="AV15" s="89">
+      <c r="AV15" s="95">
         <v>30</v>
       </c>
-      <c r="AW15" s="104">
+      <c r="AW15" s="102">
         <v>30</v>
       </c>
-      <c r="AX15" s="89">
+      <c r="AX15" s="95">
         <v>41</v>
       </c>
-      <c r="AY15" s="89">
+      <c r="AY15" s="95">
         <v>31</v>
       </c>
-      <c r="AZ15" s="89">
+      <c r="AZ15" s="95">
         <v>25</v>
       </c>
-      <c r="BA15" s="89">
+      <c r="BA15" s="95">
         <v>30</v>
       </c>
-      <c r="BB15" s="89">
+      <c r="BB15" s="95">
         <v>31</v>
       </c>
-      <c r="BC15" s="89">
+      <c r="BC15" s="95">
         <v>28</v>
       </c>
-      <c r="BD15" s="89">
+      <c r="BD15" s="95">
         <v>42</v>
       </c>
-      <c r="BE15" s="89">
+      <c r="BE15" s="95">
         <v>33</v>
       </c>
-      <c r="BF15" s="89">
+      <c r="BF15" s="95">
         <v>20</v>
       </c>
-      <c r="BG15" s="89">
+      <c r="BG15" s="95">
         <v>40</v>
       </c>
-      <c r="BH15" s="89">
+      <c r="BH15" s="95">
         <v>25</v>
       </c>
-      <c r="BI15" s="104"/>
-[...6 lines deleted...]
-      <c r="BP15" s="89"/>
+      <c r="BI15" s="95">
+        <v>27</v>
+      </c>
+      <c r="BJ15" s="95">
+        <v>45</v>
+      </c>
+      <c r="BK15" s="95"/>
+      <c r="BL15" s="95"/>
+      <c r="BM15" s="95"/>
+      <c r="BN15" s="95"/>
+      <c r="BO15" s="95"/>
+      <c r="BP15" s="95"/>
     </row>
     <row r="16" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
       <c r="H16" s="20"/>
       <c r="I16" s="20"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
-      <c r="N16" s="53">
+      <c r="N16" s="54">
         <v>67</v>
       </c>
-      <c r="O16" s="39">
+      <c r="O16" s="40">
         <v>41</v>
       </c>
-      <c r="P16" s="39">
+      <c r="P16" s="40">
         <v>78</v>
       </c>
-      <c r="Q16" s="39">
+      <c r="Q16" s="40">
         <v>53</v>
       </c>
-      <c r="R16" s="39">
+      <c r="R16" s="40">
         <v>45</v>
       </c>
-      <c r="S16" s="39">
+      <c r="S16" s="40">
         <v>57</v>
       </c>
-      <c r="T16" s="39">
+      <c r="T16" s="40">
         <v>58</v>
       </c>
-      <c r="U16" s="39">
+      <c r="U16" s="40">
         <v>103</v>
       </c>
-      <c r="V16" s="39">
+      <c r="V16" s="40">
         <v>55</v>
       </c>
-      <c r="W16" s="39">
+      <c r="W16" s="40">
         <v>43</v>
       </c>
-      <c r="X16" s="68">
+      <c r="X16" s="77">
         <v>43</v>
       </c>
-      <c r="Y16" s="39">
+      <c r="Y16" s="40">
         <v>74</v>
       </c>
-      <c r="Z16" s="39">
+      <c r="Z16" s="40">
         <v>61</v>
       </c>
-      <c r="AA16" s="39">
+      <c r="AA16" s="40">
         <v>66</v>
       </c>
       <c r="AB16" s="40">
         <v>59</v>
       </c>
-      <c r="AC16" s="53">
+      <c r="AC16" s="54">
         <v>62</v>
       </c>
-      <c r="AD16" s="53">
+      <c r="AD16" s="54">
         <v>67</v>
       </c>
-      <c r="AE16" s="53">
+      <c r="AE16" s="54">
         <v>65</v>
       </c>
-      <c r="AF16" s="53">
+      <c r="AF16" s="54">
         <v>83</v>
       </c>
-      <c r="AG16" s="104">
+      <c r="AG16" s="102">
         <v>56</v>
       </c>
-      <c r="AH16" s="53">
+      <c r="AH16" s="54">
         <v>55</v>
       </c>
-      <c r="AI16" s="53">
+      <c r="AI16" s="54">
         <v>53</v>
       </c>
-      <c r="AJ16" s="53">
+      <c r="AJ16" s="54">
         <v>73</v>
       </c>
-      <c r="AK16" s="53">
+      <c r="AK16" s="54">
         <v>72</v>
       </c>
-      <c r="AL16" s="53">
+      <c r="AL16" s="54">
         <v>62</v>
       </c>
-      <c r="AM16" s="53">
+      <c r="AM16" s="54">
         <v>61</v>
       </c>
-      <c r="AN16" s="89">
+      <c r="AN16" s="95">
         <v>57</v>
       </c>
-      <c r="AO16" s="53">
+      <c r="AO16" s="54">
         <v>63</v>
       </c>
-      <c r="AP16" s="89">
+      <c r="AP16" s="95">
         <v>71</v>
       </c>
-      <c r="AQ16" s="89">
+      <c r="AQ16" s="95">
         <v>59</v>
       </c>
-      <c r="AR16" s="89">
+      <c r="AR16" s="95">
         <v>71</v>
       </c>
-      <c r="AS16" s="89">
+      <c r="AS16" s="95">
         <v>69</v>
       </c>
-      <c r="AT16" s="89">
+      <c r="AT16" s="95">
         <v>64</v>
       </c>
-      <c r="AU16" s="89">
+      <c r="AU16" s="95">
         <v>66</v>
       </c>
-      <c r="AV16" s="89">
+      <c r="AV16" s="95">
         <v>73</v>
       </c>
-      <c r="AW16" s="104">
+      <c r="AW16" s="102">
         <v>54</v>
       </c>
-      <c r="AX16" s="89">
+      <c r="AX16" s="95">
         <v>55</v>
       </c>
-      <c r="AY16" s="89">
+      <c r="AY16" s="95">
         <v>56</v>
       </c>
-      <c r="AZ16" s="89">
+      <c r="AZ16" s="95">
         <v>60</v>
       </c>
-      <c r="BA16" s="89">
+      <c r="BA16" s="95">
         <v>64</v>
       </c>
-      <c r="BB16" s="89">
+      <c r="BB16" s="95">
         <v>63</v>
       </c>
-      <c r="BC16" s="89">
+      <c r="BC16" s="95">
         <v>67</v>
       </c>
-      <c r="BD16" s="89">
+      <c r="BD16" s="95">
         <v>88</v>
       </c>
-      <c r="BE16" s="89">
+      <c r="BE16" s="95">
         <v>48</v>
       </c>
-      <c r="BF16" s="89">
+      <c r="BF16" s="95">
         <v>63</v>
       </c>
-      <c r="BG16" s="89">
+      <c r="BG16" s="95">
         <v>59</v>
       </c>
-      <c r="BH16" s="89">
+      <c r="BH16" s="95">
         <v>68</v>
       </c>
-      <c r="BI16" s="104"/>
-[...6 lines deleted...]
-      <c r="BP16" s="89"/>
+      <c r="BI16" s="95">
+        <v>63</v>
+      </c>
+      <c r="BJ16" s="95">
+        <v>68</v>
+      </c>
+      <c r="BK16" s="95"/>
+      <c r="BL16" s="95"/>
+      <c r="BM16" s="95"/>
+      <c r="BN16" s="95"/>
+      <c r="BO16" s="95"/>
+      <c r="BP16" s="95"/>
     </row>
     <row r="17" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="20"/>
       <c r="E17" s="20"/>
       <c r="F17" s="20"/>
       <c r="G17" s="20"/>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
-      <c r="N17" s="53">
+      <c r="N17" s="54">
         <v>30</v>
       </c>
-      <c r="O17" s="39">
-[...2 lines deleted...]
-      <c r="P17" s="39">
+      <c r="O17" s="40">
+        <v>19</v>
+      </c>
+      <c r="P17" s="40">
         <v>36</v>
       </c>
-      <c r="Q17" s="39">
+      <c r="Q17" s="40">
         <v>20</v>
       </c>
-      <c r="R17" s="39">
+      <c r="R17" s="40">
         <v>20</v>
       </c>
-      <c r="S17" s="39">
+      <c r="S17" s="40">
         <v>26</v>
       </c>
-      <c r="T17" s="39">
+      <c r="T17" s="40">
         <v>30</v>
       </c>
-      <c r="U17" s="39">
+      <c r="U17" s="40">
         <v>29</v>
       </c>
-      <c r="V17" s="39">
+      <c r="V17" s="40">
         <v>25</v>
       </c>
-      <c r="W17" s="39">
+      <c r="W17" s="40">
         <v>32</v>
       </c>
-      <c r="X17" s="68">
+      <c r="X17" s="77">
         <v>25</v>
       </c>
-      <c r="Y17" s="39">
+      <c r="Y17" s="40">
         <v>31</v>
       </c>
-      <c r="Z17" s="39">
+      <c r="Z17" s="40">
         <v>30</v>
       </c>
-      <c r="AA17" s="39">
+      <c r="AA17" s="40">
         <v>24</v>
       </c>
       <c r="AB17" s="40">
         <v>31</v>
       </c>
-      <c r="AC17" s="53">
+      <c r="AC17" s="54">
         <v>26</v>
       </c>
-      <c r="AD17" s="53">
+      <c r="AD17" s="54">
         <v>25</v>
       </c>
-      <c r="AE17" s="53">
+      <c r="AE17" s="54">
         <v>24</v>
       </c>
-      <c r="AF17" s="53">
+      <c r="AF17" s="54">
         <v>35</v>
       </c>
-      <c r="AG17" s="104">
+      <c r="AG17" s="102">
         <v>38</v>
       </c>
-      <c r="AH17" s="53">
+      <c r="AH17" s="54">
         <v>16</v>
       </c>
-      <c r="AI17" s="53">
+      <c r="AI17" s="54">
         <v>25</v>
       </c>
-      <c r="AJ17" s="53">
+      <c r="AJ17" s="54">
         <v>28</v>
       </c>
-      <c r="AK17" s="53">
+      <c r="AK17" s="54">
         <v>23</v>
       </c>
-      <c r="AL17" s="53">
+      <c r="AL17" s="54">
         <v>36</v>
       </c>
-      <c r="AM17" s="53">
+      <c r="AM17" s="54">
         <v>30</v>
       </c>
-      <c r="AN17" s="89">
+      <c r="AN17" s="95">
         <v>36</v>
       </c>
-      <c r="AO17" s="53">
+      <c r="AO17" s="54">
         <v>23</v>
       </c>
-      <c r="AP17" s="89">
+      <c r="AP17" s="95">
         <v>12</v>
       </c>
-      <c r="AQ17" s="89">
+      <c r="AQ17" s="95">
         <v>27</v>
       </c>
-      <c r="AR17" s="89">
+      <c r="AR17" s="95">
         <v>29</v>
       </c>
-      <c r="AS17" s="89">
+      <c r="AS17" s="95">
         <v>31</v>
       </c>
-      <c r="AT17" s="89">
+      <c r="AT17" s="95">
         <v>34</v>
       </c>
-      <c r="AU17" s="89">
+      <c r="AU17" s="95">
         <v>31</v>
       </c>
-      <c r="AV17" s="89">
+      <c r="AV17" s="95">
         <v>35</v>
       </c>
-      <c r="AW17" s="104">
+      <c r="AW17" s="102">
         <v>25</v>
       </c>
-      <c r="AX17" s="89">
+      <c r="AX17" s="95">
         <v>39</v>
       </c>
-      <c r="AY17" s="89">
+      <c r="AY17" s="95">
         <v>35</v>
       </c>
-      <c r="AZ17" s="89">
+      <c r="AZ17" s="95">
         <v>27</v>
       </c>
-      <c r="BA17" s="89">
+      <c r="BA17" s="95">
         <v>27</v>
       </c>
-      <c r="BB17" s="89">
+      <c r="BB17" s="95">
         <v>43</v>
       </c>
-      <c r="BC17" s="89">
+      <c r="BC17" s="95">
         <v>30</v>
       </c>
-      <c r="BD17" s="89">
+      <c r="BD17" s="95">
         <v>20</v>
       </c>
-      <c r="BE17" s="89">
+      <c r="BE17" s="95">
         <v>21</v>
       </c>
-      <c r="BF17" s="89">
+      <c r="BF17" s="95">
         <v>18</v>
       </c>
-      <c r="BG17" s="89">
+      <c r="BG17" s="95">
         <v>25</v>
       </c>
-      <c r="BH17" s="89">
+      <c r="BH17" s="95">
         <v>25</v>
       </c>
-      <c r="BI17" s="104"/>
-[...6 lines deleted...]
-      <c r="BP17" s="89"/>
+      <c r="BI17" s="95">
+        <v>29</v>
+      </c>
+      <c r="BJ17" s="95">
+        <v>27</v>
+      </c>
+      <c r="BK17" s="95"/>
+      <c r="BL17" s="95"/>
+      <c r="BM17" s="95"/>
+      <c r="BN17" s="95"/>
+      <c r="BO17" s="95"/>
+      <c r="BP17" s="95"/>
     </row>
     <row r="18" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A18" s="123" t="s">
+      <c r="A18" s="120" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="123"/>
-[...65 lines deleted...]
-      <c r="BP18" s="123"/>
+      <c r="B18" s="120"/>
+      <c r="C18" s="120"/>
+      <c r="D18" s="120"/>
+      <c r="E18" s="120"/>
+      <c r="F18" s="120"/>
+      <c r="G18" s="120"/>
+      <c r="H18" s="120"/>
+      <c r="I18" s="120"/>
+      <c r="J18" s="120"/>
+      <c r="K18" s="120"/>
+      <c r="L18" s="120"/>
+      <c r="M18" s="120"/>
+      <c r="N18" s="120"/>
+      <c r="O18" s="120"/>
+      <c r="P18" s="120"/>
+      <c r="Q18" s="120"/>
+      <c r="R18" s="120"/>
+      <c r="S18" s="120"/>
+      <c r="T18" s="120"/>
+      <c r="U18" s="120"/>
+      <c r="V18" s="120"/>
+      <c r="W18" s="120"/>
+      <c r="X18" s="120"/>
+      <c r="Y18" s="120"/>
+      <c r="Z18" s="120"/>
+      <c r="AA18" s="120"/>
+      <c r="AB18" s="120"/>
+      <c r="AC18" s="120"/>
+      <c r="AD18" s="120"/>
+      <c r="AE18" s="120"/>
+      <c r="AF18" s="120"/>
+      <c r="AG18" s="120"/>
+      <c r="AH18" s="120"/>
+      <c r="AI18" s="120"/>
+      <c r="AJ18" s="120"/>
+      <c r="AK18" s="120"/>
+      <c r="AL18" s="120"/>
+      <c r="AM18" s="120"/>
+      <c r="AN18" s="120"/>
+      <c r="AO18" s="120"/>
+      <c r="AP18" s="120"/>
+      <c r="AQ18" s="120"/>
+      <c r="AR18" s="120"/>
+      <c r="AS18" s="120"/>
+      <c r="AT18" s="120"/>
+      <c r="AU18" s="120"/>
+      <c r="AV18" s="120"/>
+      <c r="AW18" s="120"/>
+      <c r="AX18" s="120"/>
+      <c r="AY18" s="120"/>
+      <c r="AZ18" s="120"/>
+      <c r="BA18" s="120"/>
+      <c r="BB18" s="120"/>
+      <c r="BC18" s="120"/>
+      <c r="BD18" s="120"/>
+      <c r="BE18" s="120"/>
+      <c r="BF18" s="120"/>
+      <c r="BG18" s="120"/>
+      <c r="BH18" s="120"/>
+      <c r="BI18" s="120"/>
+      <c r="BJ18" s="120"/>
+      <c r="BK18" s="120"/>
+      <c r="BL18" s="120"/>
+      <c r="BM18" s="120"/>
+      <c r="BN18" s="120"/>
+      <c r="BO18" s="120"/>
+      <c r="BP18" s="120"/>
     </row>
     <row r="19" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
-      <c r="E19" s="22"/>
-[...8 lines deleted...]
-      <c r="N19" s="42">
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="20"/>
+      <c r="N19" s="76">
         <v>174</v>
       </c>
-      <c r="O19" s="39">
+      <c r="O19" s="40">
         <v>167</v>
       </c>
-      <c r="P19" s="39">
+      <c r="P19" s="40">
         <v>205</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="76">
         <v>159</v>
       </c>
-      <c r="R19" s="39">
+      <c r="R19" s="40">
         <v>164</v>
       </c>
-      <c r="S19" s="39">
+      <c r="S19" s="40">
         <v>179</v>
       </c>
-      <c r="T19" s="39">
+      <c r="T19" s="40">
         <v>205</v>
       </c>
-      <c r="U19" s="39">
+      <c r="U19" s="40">
         <v>235</v>
       </c>
-      <c r="V19" s="39">
+      <c r="V19" s="40">
         <v>191</v>
       </c>
-      <c r="W19" s="39">
+      <c r="W19" s="40">
         <v>183</v>
       </c>
-      <c r="X19" s="68">
+      <c r="X19" s="77">
         <v>126</v>
       </c>
-      <c r="Y19" s="39">
+      <c r="Y19" s="40">
         <v>203</v>
       </c>
-      <c r="Z19" s="39">
+      <c r="Z19" s="40">
         <v>204</v>
       </c>
-      <c r="AA19" s="39">
+      <c r="AA19" s="40">
         <v>212</v>
       </c>
       <c r="AB19" s="40">
         <v>214</v>
       </c>
-      <c r="AC19" s="53">
+      <c r="AC19" s="54">
         <v>166</v>
       </c>
-      <c r="AD19" s="53">
+      <c r="AD19" s="54">
         <v>191</v>
       </c>
-      <c r="AE19" s="53">
+      <c r="AE19" s="54">
         <v>187</v>
       </c>
-      <c r="AF19" s="53">
+      <c r="AF19" s="54">
         <v>227</v>
       </c>
-      <c r="AG19" s="104">
+      <c r="AG19" s="102">
         <v>231</v>
       </c>
-      <c r="AH19" s="53">
+      <c r="AH19" s="54">
         <v>189</v>
       </c>
-      <c r="AI19" s="39">
+      <c r="AI19" s="40">
         <v>174</v>
       </c>
-      <c r="AJ19" s="53">
+      <c r="AJ19" s="54">
         <v>187</v>
       </c>
-      <c r="AK19" s="53">
+      <c r="AK19" s="54">
         <v>187</v>
       </c>
-      <c r="AL19" s="53">
+      <c r="AL19" s="54">
         <v>189</v>
       </c>
-      <c r="AM19" s="53">
+      <c r="AM19" s="54">
         <v>206</v>
       </c>
-      <c r="AN19" s="89">
+      <c r="AN19" s="95">
         <v>191</v>
       </c>
-      <c r="AO19" s="53">
+      <c r="AO19" s="54">
         <v>183</v>
       </c>
-      <c r="AP19" s="89">
+      <c r="AP19" s="95">
         <v>184</v>
       </c>
-      <c r="AQ19" s="89">
+      <c r="AQ19" s="95">
         <v>211</v>
       </c>
-      <c r="AR19" s="89">
+      <c r="AR19" s="95">
         <v>223</v>
       </c>
-      <c r="AS19" s="89">
+      <c r="AS19" s="95">
         <v>200</v>
       </c>
-      <c r="AT19" s="89">
+      <c r="AT19" s="95">
         <v>176</v>
       </c>
-      <c r="AU19" s="89">
+      <c r="AU19" s="95">
         <v>193</v>
       </c>
-      <c r="AV19" s="89">
+      <c r="AV19" s="95">
         <v>206</v>
       </c>
-      <c r="AW19" s="104">
+      <c r="AW19" s="102">
         <v>181</v>
       </c>
-      <c r="AX19" s="89">
+      <c r="AX19" s="95">
         <v>201</v>
       </c>
-      <c r="AY19" s="89">
+      <c r="AY19" s="95">
         <v>216</v>
       </c>
-      <c r="AZ19" s="89">
+      <c r="AZ19" s="95">
         <v>167</v>
       </c>
-      <c r="BA19" s="89">
+      <c r="BA19" s="95">
         <v>178</v>
       </c>
-      <c r="BB19" s="89">
+      <c r="BB19" s="95">
         <v>202</v>
       </c>
-      <c r="BC19" s="89">
+      <c r="BC19" s="95">
         <v>191</v>
       </c>
-      <c r="BD19" s="89">
+      <c r="BD19" s="95">
         <v>239</v>
       </c>
-      <c r="BE19" s="89">
+      <c r="BE19" s="95">
         <v>195</v>
       </c>
-      <c r="BF19" s="89">
+      <c r="BF19" s="95">
         <v>160</v>
       </c>
-      <c r="BG19" s="89">
+      <c r="BG19" s="95">
         <v>212</v>
       </c>
-      <c r="BH19" s="89">
+      <c r="BH19" s="95">
         <v>192</v>
       </c>
-      <c r="BI19" s="104"/>
-[...6 lines deleted...]
-      <c r="BP19" s="89"/>
+      <c r="BI19" s="95">
+        <v>181</v>
+      </c>
+      <c r="BJ19" s="95">
+        <v>229</v>
+      </c>
+      <c r="BK19" s="95"/>
+      <c r="BL19" s="95"/>
+      <c r="BM19" s="95"/>
+      <c r="BN19" s="95"/>
+      <c r="BO19" s="95"/>
+      <c r="BP19" s="95"/>
     </row>
     <row r="20" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
-      <c r="E20" s="22"/>
-[...8 lines deleted...]
-      <c r="N20" s="39">
+      <c r="E20" s="20"/>
+      <c r="F20" s="20"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="20"/>
+      <c r="I20" s="20"/>
+      <c r="J20" s="20"/>
+      <c r="K20" s="20"/>
+      <c r="L20" s="20"/>
+      <c r="M20" s="20"/>
+      <c r="N20" s="40">
         <v>79</v>
       </c>
-      <c r="O20" s="39">
+      <c r="O20" s="40">
         <v>97</v>
       </c>
-      <c r="P20" s="39">
+      <c r="P20" s="40">
         <v>96</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="76">
         <v>95</v>
       </c>
-      <c r="R20" s="39">
+      <c r="R20" s="40">
         <v>86</v>
       </c>
-      <c r="S20" s="39">
+      <c r="S20" s="40">
         <v>97</v>
       </c>
-      <c r="T20" s="39">
+      <c r="T20" s="40">
         <v>108</v>
       </c>
-      <c r="U20" s="39">
+      <c r="U20" s="40">
         <v>103</v>
       </c>
-      <c r="V20" s="39">
+      <c r="V20" s="40">
         <v>102</v>
       </c>
-      <c r="W20" s="39">
+      <c r="W20" s="40">
         <v>102</v>
       </c>
-      <c r="X20" s="68">
+      <c r="X20" s="77">
         <v>77</v>
       </c>
-      <c r="Y20" s="39">
+      <c r="Y20" s="40">
         <v>87</v>
       </c>
-      <c r="Z20" s="39">
+      <c r="Z20" s="40">
         <v>115</v>
       </c>
-      <c r="AA20" s="39">
+      <c r="AA20" s="40">
         <v>102</v>
       </c>
       <c r="AB20" s="40">
         <v>117</v>
       </c>
-      <c r="AC20" s="53">
+      <c r="AC20" s="54">
         <v>87</v>
       </c>
-      <c r="AD20" s="53">
+      <c r="AD20" s="54">
         <v>109</v>
       </c>
-      <c r="AE20" s="53">
+      <c r="AE20" s="54">
         <v>99</v>
       </c>
-      <c r="AF20" s="53">
+      <c r="AF20" s="54">
         <v>104</v>
       </c>
-      <c r="AG20" s="104">
+      <c r="AG20" s="102">
         <v>105</v>
       </c>
-      <c r="AH20" s="53">
+      <c r="AH20" s="54">
         <v>98</v>
       </c>
-      <c r="AI20" s="39">
+      <c r="AI20" s="40">
         <v>81</v>
       </c>
-      <c r="AJ20" s="53">
+      <c r="AJ20" s="54">
         <v>84</v>
       </c>
-      <c r="AK20" s="53">
+      <c r="AK20" s="54">
         <v>98</v>
       </c>
-      <c r="AL20" s="53">
+      <c r="AL20" s="54">
         <v>105</v>
       </c>
-      <c r="AM20" s="53">
+      <c r="AM20" s="54">
         <v>104</v>
       </c>
-      <c r="AN20" s="89">
+      <c r="AN20" s="95">
         <v>94</v>
       </c>
-      <c r="AO20" s="53">
+      <c r="AO20" s="54">
         <v>86</v>
       </c>
-      <c r="AP20" s="89">
+      <c r="AP20" s="95">
         <v>93</v>
       </c>
-      <c r="AQ20" s="89">
+      <c r="AQ20" s="95">
         <v>110</v>
       </c>
-      <c r="AR20" s="89">
+      <c r="AR20" s="95">
         <v>108</v>
       </c>
-      <c r="AS20" s="89">
+      <c r="AS20" s="95">
         <v>105</v>
       </c>
-      <c r="AT20" s="89">
+      <c r="AT20" s="95">
         <v>80</v>
       </c>
-      <c r="AU20" s="89">
+      <c r="AU20" s="95">
         <v>89</v>
       </c>
-      <c r="AV20" s="89">
+      <c r="AV20" s="95">
         <v>99</v>
       </c>
-      <c r="AW20" s="104">
+      <c r="AW20" s="102">
         <v>96</v>
       </c>
-      <c r="AX20" s="89">
+      <c r="AX20" s="95">
         <v>99</v>
       </c>
-      <c r="AY20" s="89">
+      <c r="AY20" s="95">
         <v>114</v>
       </c>
-      <c r="AZ20" s="89">
+      <c r="AZ20" s="95">
         <v>89</v>
       </c>
-      <c r="BA20" s="89">
+      <c r="BA20" s="95">
         <v>85</v>
       </c>
-      <c r="BB20" s="89">
+      <c r="BB20" s="95">
         <v>93</v>
       </c>
-      <c r="BC20" s="89">
+      <c r="BC20" s="95">
         <v>105</v>
       </c>
-      <c r="BD20" s="89">
+      <c r="BD20" s="95">
         <v>117</v>
       </c>
-      <c r="BE20" s="89">
+      <c r="BE20" s="95">
         <v>107</v>
       </c>
-      <c r="BF20" s="89">
+      <c r="BF20" s="95">
         <v>76</v>
       </c>
-      <c r="BG20" s="89">
+      <c r="BG20" s="95">
         <v>104</v>
       </c>
-      <c r="BH20" s="89">
+      <c r="BH20" s="95">
         <v>98</v>
       </c>
-      <c r="BI20" s="104"/>
-[...6 lines deleted...]
-      <c r="BP20" s="89"/>
+      <c r="BI20" s="95">
+        <v>104</v>
+      </c>
+      <c r="BJ20" s="95">
+        <v>113</v>
+      </c>
+      <c r="BK20" s="95"/>
+      <c r="BL20" s="95"/>
+      <c r="BM20" s="95"/>
+      <c r="BN20" s="95"/>
+      <c r="BO20" s="95"/>
+      <c r="BP20" s="95"/>
     </row>
     <row r="21" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
       <c r="I21" s="20"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
-      <c r="N21" s="39">
-[...2 lines deleted...]
-      <c r="O21" s="39">
+      <c r="N21" s="40">
+        <v>19</v>
+      </c>
+      <c r="O21" s="40">
         <v>25</v>
       </c>
-      <c r="P21" s="39">
+      <c r="P21" s="40">
         <v>37</v>
       </c>
-      <c r="Q21" s="42">
-[...2 lines deleted...]
-      <c r="R21" s="39">
+      <c r="Q21" s="76">
+        <v>19</v>
+      </c>
+      <c r="R21" s="40">
         <v>28</v>
       </c>
-      <c r="S21" s="39">
+      <c r="S21" s="40">
         <v>22</v>
       </c>
-      <c r="T21" s="39">
+      <c r="T21" s="40">
         <v>25</v>
       </c>
-      <c r="U21" s="39">
+      <c r="U21" s="40">
         <v>38</v>
       </c>
-      <c r="V21" s="39">
+      <c r="V21" s="40">
         <v>25</v>
       </c>
-      <c r="W21" s="39">
+      <c r="W21" s="40">
         <v>26</v>
       </c>
-      <c r="X21" s="68">
+      <c r="X21" s="77">
         <v>18</v>
       </c>
-      <c r="Y21" s="39">
+      <c r="Y21" s="40">
         <v>39</v>
       </c>
-      <c r="Z21" s="39">
+      <c r="Z21" s="40">
         <v>18</v>
       </c>
-      <c r="AA21" s="39">
+      <c r="AA21" s="40">
         <v>29</v>
       </c>
       <c r="AB21" s="40">
         <v>33</v>
       </c>
-      <c r="AC21" s="53">
+      <c r="AC21" s="54">
         <v>24</v>
       </c>
-      <c r="AD21" s="53">
+      <c r="AD21" s="54">
         <v>26</v>
       </c>
-      <c r="AE21" s="53">
+      <c r="AE21" s="54">
         <v>17</v>
       </c>
-      <c r="AF21" s="53">
+      <c r="AF21" s="54">
         <v>31</v>
       </c>
-      <c r="AG21" s="104">
+      <c r="AG21" s="102">
         <v>44</v>
       </c>
-      <c r="AH21" s="53">
+      <c r="AH21" s="54">
         <v>27</v>
       </c>
-      <c r="AI21" s="39">
+      <c r="AI21" s="40">
         <v>30</v>
       </c>
-      <c r="AJ21" s="53">
+      <c r="AJ21" s="54">
         <v>33</v>
       </c>
-      <c r="AK21" s="53">
+      <c r="AK21" s="54">
         <v>20</v>
       </c>
-      <c r="AL21" s="53">
+      <c r="AL21" s="54">
         <v>21</v>
       </c>
-      <c r="AM21" s="53">
+      <c r="AM21" s="54">
         <v>30</v>
       </c>
-      <c r="AN21" s="89">
+      <c r="AN21" s="95">
         <v>25</v>
       </c>
-      <c r="AO21" s="53">
+      <c r="AO21" s="54">
         <v>27</v>
       </c>
-      <c r="AP21" s="89">
+      <c r="AP21" s="95">
         <v>26</v>
       </c>
-      <c r="AQ21" s="89">
+      <c r="AQ21" s="95">
         <v>30</v>
       </c>
-      <c r="AR21" s="89">
+      <c r="AR21" s="95">
         <v>34</v>
       </c>
-      <c r="AS21" s="89">
+      <c r="AS21" s="95">
         <v>25</v>
       </c>
-      <c r="AT21" s="89">
+      <c r="AT21" s="95">
         <v>40</v>
       </c>
-      <c r="AU21" s="89">
+      <c r="AU21" s="95">
         <v>25</v>
       </c>
-      <c r="AV21" s="89">
+      <c r="AV21" s="95">
         <v>27</v>
       </c>
-      <c r="AW21" s="104">
+      <c r="AW21" s="102">
         <v>21</v>
       </c>
-      <c r="AX21" s="89">
+      <c r="AX21" s="95">
         <v>23</v>
       </c>
-      <c r="AY21" s="89">
+      <c r="AY21" s="95">
         <v>26</v>
       </c>
-      <c r="AZ21" s="89">
-[...2 lines deleted...]
-      <c r="BA21" s="89">
+      <c r="AZ21" s="95">
+        <v>19</v>
+      </c>
+      <c r="BA21" s="95">
         <v>27</v>
       </c>
-      <c r="BB21" s="89">
+      <c r="BB21" s="95">
         <v>30</v>
       </c>
-      <c r="BC21" s="89">
-[...2 lines deleted...]
-      <c r="BD21" s="89">
+      <c r="BC21" s="95">
+        <v>19</v>
+      </c>
+      <c r="BD21" s="95">
         <v>39</v>
       </c>
-      <c r="BE21" s="89">
+      <c r="BE21" s="95">
         <v>23</v>
       </c>
-      <c r="BF21" s="89">
+      <c r="BF21" s="95">
         <v>25</v>
       </c>
-      <c r="BG21" s="89">
+      <c r="BG21" s="95">
         <v>26</v>
       </c>
-      <c r="BH21" s="89">
+      <c r="BH21" s="95">
         <v>28</v>
       </c>
-      <c r="BI21" s="104"/>
-[...6 lines deleted...]
-      <c r="BP21" s="89"/>
+      <c r="BI21" s="95">
+        <v>21</v>
+      </c>
+      <c r="BJ21" s="95">
+        <v>35</v>
+      </c>
+      <c r="BK21" s="95"/>
+      <c r="BL21" s="95"/>
+      <c r="BM21" s="95"/>
+      <c r="BN21" s="95"/>
+      <c r="BO21" s="95"/>
+      <c r="BP21" s="95"/>
     </row>
     <row r="22" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="20"/>
-      <c r="E22" s="22"/>
-[...8 lines deleted...]
-      <c r="N22" s="39">
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="20"/>
+      <c r="H22" s="20"/>
+      <c r="I22" s="20"/>
+      <c r="J22" s="20"/>
+      <c r="K22" s="20"/>
+      <c r="L22" s="20"/>
+      <c r="M22" s="20"/>
+      <c r="N22" s="40">
         <v>20</v>
       </c>
-      <c r="O22" s="39">
+      <c r="O22" s="40">
         <v>13</v>
       </c>
-      <c r="P22" s="39">
+      <c r="P22" s="40">
         <v>18</v>
       </c>
-      <c r="Q22" s="42">
+      <c r="Q22" s="76">
         <v>11</v>
       </c>
-      <c r="R22" s="39">
+      <c r="R22" s="40">
         <v>9</v>
       </c>
-      <c r="S22" s="39">
+      <c r="S22" s="40">
         <v>11</v>
       </c>
-      <c r="T22" s="39">
+      <c r="T22" s="40">
         <v>10</v>
       </c>
-      <c r="U22" s="39">
+      <c r="U22" s="40">
         <v>15</v>
       </c>
-      <c r="V22" s="39">
+      <c r="V22" s="40">
         <v>11</v>
       </c>
-      <c r="W22" s="39">
+      <c r="W22" s="40">
         <v>10</v>
       </c>
-      <c r="X22" s="68">
+      <c r="X22" s="77">
         <v>5</v>
       </c>
-      <c r="Y22" s="39">
+      <c r="Y22" s="40">
         <v>10</v>
       </c>
-      <c r="Z22" s="39">
+      <c r="Z22" s="40">
         <v>12</v>
       </c>
-      <c r="AA22" s="39">
+      <c r="AA22" s="40">
         <v>14</v>
       </c>
       <c r="AB22" s="40">
         <v>14</v>
       </c>
-      <c r="AC22" s="53">
+      <c r="AC22" s="54">
         <v>10</v>
       </c>
-      <c r="AD22" s="53">
+      <c r="AD22" s="54">
         <v>9</v>
       </c>
-      <c r="AE22" s="53">
+      <c r="AE22" s="54">
         <v>7</v>
       </c>
-      <c r="AF22" s="53">
+      <c r="AF22" s="54">
         <v>10</v>
       </c>
-      <c r="AG22" s="104">
+      <c r="AG22" s="102">
         <v>17</v>
       </c>
-      <c r="AH22" s="53">
+      <c r="AH22" s="54">
         <v>13</v>
       </c>
-      <c r="AI22" s="39">
+      <c r="AI22" s="40">
         <v>10</v>
       </c>
-      <c r="AJ22" s="53">
+      <c r="AJ22" s="54">
         <v>15</v>
       </c>
-      <c r="AK22" s="53">
+      <c r="AK22" s="54">
         <v>13</v>
       </c>
-      <c r="AL22" s="53">
+      <c r="AL22" s="54">
         <v>9</v>
       </c>
-      <c r="AM22" s="53">
+      <c r="AM22" s="54">
         <v>11</v>
       </c>
-      <c r="AN22" s="89">
+      <c r="AN22" s="95">
         <v>15</v>
       </c>
-      <c r="AO22" s="53">
+      <c r="AO22" s="54">
         <v>18</v>
       </c>
-      <c r="AP22" s="89">
+      <c r="AP22" s="95">
         <v>9</v>
       </c>
-      <c r="AQ22" s="89">
+      <c r="AQ22" s="95">
         <v>8</v>
       </c>
-      <c r="AR22" s="89">
+      <c r="AR22" s="95">
         <v>12</v>
       </c>
-      <c r="AS22" s="89">
+      <c r="AS22" s="95">
         <v>13</v>
       </c>
-      <c r="AT22" s="89">
+      <c r="AT22" s="95">
         <v>8</v>
       </c>
-      <c r="AU22" s="89">
+      <c r="AU22" s="95">
         <v>12</v>
       </c>
-      <c r="AV22" s="89">
+      <c r="AV22" s="95">
         <v>15</v>
       </c>
-      <c r="AW22" s="104">
+      <c r="AW22" s="102">
         <v>15</v>
       </c>
-      <c r="AX22" s="89">
+      <c r="AX22" s="95">
         <v>7</v>
       </c>
-      <c r="AY22" s="89">
+      <c r="AY22" s="95">
         <v>10</v>
       </c>
-      <c r="AZ22" s="89">
+      <c r="AZ22" s="95">
         <v>11</v>
       </c>
-      <c r="BA22" s="89">
+      <c r="BA22" s="95">
         <v>12</v>
       </c>
-      <c r="BB22" s="89">
+      <c r="BB22" s="95">
         <v>10</v>
       </c>
-      <c r="BC22" s="89">
+      <c r="BC22" s="95">
         <v>8</v>
       </c>
-      <c r="BD22" s="89">
+      <c r="BD22" s="95">
         <v>10</v>
       </c>
-      <c r="BE22" s="89">
+      <c r="BE22" s="95">
         <v>11</v>
       </c>
-      <c r="BF22" s="89">
+      <c r="BF22" s="95">
         <v>9</v>
       </c>
-      <c r="BG22" s="89">
+      <c r="BG22" s="95">
         <v>18</v>
       </c>
-      <c r="BH22" s="89">
+      <c r="BH22" s="95">
         <v>10</v>
       </c>
-      <c r="BI22" s="104"/>
-[...6 lines deleted...]
-      <c r="BP22" s="89"/>
+      <c r="BI22" s="95">
+        <v>11</v>
+      </c>
+      <c r="BJ22" s="95">
+        <v>6</v>
+      </c>
+      <c r="BK22" s="95"/>
+      <c r="BL22" s="95"/>
+      <c r="BM22" s="95"/>
+      <c r="BN22" s="95"/>
+      <c r="BO22" s="95"/>
+      <c r="BP22" s="95"/>
     </row>
     <row r="23" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="20"/>
-      <c r="E23" s="22"/>
-[...8 lines deleted...]
-      <c r="N23" s="39">
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="20"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="20"/>
+      <c r="K23" s="20"/>
+      <c r="L23" s="20"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="40">
         <v>22</v>
       </c>
-      <c r="O23" s="39">
+      <c r="O23" s="40">
         <v>12</v>
       </c>
-      <c r="P23" s="39">
+      <c r="P23" s="40">
         <v>16</v>
       </c>
-      <c r="Q23" s="42">
+      <c r="Q23" s="76">
         <v>9</v>
       </c>
-      <c r="R23" s="39">
+      <c r="R23" s="40">
         <v>22</v>
       </c>
-      <c r="S23" s="39">
+      <c r="S23" s="40">
         <v>14</v>
       </c>
-      <c r="T23" s="39">
+      <c r="T23" s="40">
         <v>29</v>
       </c>
-      <c r="U23" s="39">
+      <c r="U23" s="40">
         <v>25</v>
       </c>
-      <c r="V23" s="39">
+      <c r="V23" s="40">
         <v>13</v>
       </c>
-      <c r="W23" s="39">
+      <c r="W23" s="40">
         <v>16</v>
       </c>
-      <c r="X23" s="68">
+      <c r="X23" s="77">
         <v>5</v>
       </c>
-      <c r="Y23" s="39">
+      <c r="Y23" s="40">
         <v>22</v>
       </c>
-      <c r="Z23" s="39">
+      <c r="Z23" s="40">
         <v>28</v>
       </c>
-      <c r="AA23" s="39">
+      <c r="AA23" s="40">
         <v>15</v>
       </c>
       <c r="AB23" s="40">
         <v>15</v>
       </c>
-      <c r="AC23" s="53">
+      <c r="AC23" s="54">
         <v>9</v>
       </c>
-      <c r="AD23" s="53">
+      <c r="AD23" s="54">
         <v>13</v>
       </c>
-      <c r="AE23" s="53">
+      <c r="AE23" s="54">
         <v>23</v>
       </c>
-      <c r="AF23" s="53">
+      <c r="AF23" s="54">
         <v>29</v>
       </c>
-      <c r="AG23" s="104">
+      <c r="AG23" s="102">
         <v>27</v>
       </c>
-      <c r="AH23" s="53">
+      <c r="AH23" s="54">
         <v>18</v>
       </c>
-      <c r="AI23" s="39">
-[...8 lines deleted...]
-      <c r="AL23" s="53">
+      <c r="AI23" s="40">
+        <v>19</v>
+      </c>
+      <c r="AJ23" s="54">
+        <v>19</v>
+      </c>
+      <c r="AK23" s="54">
+        <v>19</v>
+      </c>
+      <c r="AL23" s="54">
         <v>11</v>
       </c>
-      <c r="AM23" s="53">
+      <c r="AM23" s="54">
         <v>17</v>
       </c>
-      <c r="AN23" s="89">
+      <c r="AN23" s="95">
         <v>21</v>
       </c>
-      <c r="AO23" s="53">
+      <c r="AO23" s="54">
         <v>20</v>
       </c>
-      <c r="AP23" s="89">
+      <c r="AP23" s="95">
         <v>17</v>
       </c>
-      <c r="AQ23" s="89">
+      <c r="AQ23" s="95">
         <v>28</v>
       </c>
-      <c r="AR23" s="89">
+      <c r="AR23" s="95">
         <v>24</v>
       </c>
-      <c r="AS23" s="89">
+      <c r="AS23" s="95">
         <v>18</v>
       </c>
-      <c r="AT23" s="89">
+      <c r="AT23" s="95">
         <v>15</v>
       </c>
-      <c r="AU23" s="89">
+      <c r="AU23" s="95">
         <v>22</v>
       </c>
-      <c r="AV23" s="89">
+      <c r="AV23" s="95">
         <v>15</v>
       </c>
-      <c r="AW23" s="104">
-[...2 lines deleted...]
-      <c r="AX23" s="89">
+      <c r="AW23" s="102">
+        <v>19</v>
+      </c>
+      <c r="AX23" s="95">
         <v>22</v>
       </c>
-      <c r="AY23" s="89">
-[...2 lines deleted...]
-      <c r="AZ23" s="89">
+      <c r="AY23" s="95">
+        <v>19</v>
+      </c>
+      <c r="AZ23" s="95">
         <v>10</v>
       </c>
-      <c r="BA23" s="89">
+      <c r="BA23" s="95">
         <v>13</v>
       </c>
-      <c r="BB23" s="89">
+      <c r="BB23" s="95">
         <v>17</v>
       </c>
-      <c r="BC23" s="89">
+      <c r="BC23" s="95">
         <v>16</v>
       </c>
-      <c r="BD23" s="89">
+      <c r="BD23" s="95">
         <v>26</v>
       </c>
-      <c r="BE23" s="89">
+      <c r="BE23" s="95">
         <v>25</v>
       </c>
-      <c r="BF23" s="89">
+      <c r="BF23" s="95">
         <v>11</v>
       </c>
-      <c r="BG23" s="89">
+      <c r="BG23" s="95">
         <v>26</v>
       </c>
-      <c r="BH23" s="89">
+      <c r="BH23" s="95">
         <v>13</v>
       </c>
-      <c r="BI23" s="104"/>
-[...6 lines deleted...]
-      <c r="BP23" s="89"/>
+      <c r="BI23" s="95">
+        <v>14</v>
+      </c>
+      <c r="BJ23" s="95">
+        <v>30</v>
+      </c>
+      <c r="BK23" s="95"/>
+      <c r="BL23" s="95"/>
+      <c r="BM23" s="95"/>
+      <c r="BN23" s="95"/>
+      <c r="BO23" s="95"/>
+      <c r="BP23" s="95"/>
     </row>
     <row r="24" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
       <c r="D24" s="20"/>
-      <c r="E24" s="22"/>
-[...8 lines deleted...]
-      <c r="N24" s="39">
+      <c r="E24" s="20"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="20"/>
+      <c r="H24" s="20"/>
+      <c r="I24" s="20"/>
+      <c r="J24" s="20"/>
+      <c r="K24" s="20"/>
+      <c r="L24" s="20"/>
+      <c r="M24" s="20"/>
+      <c r="N24" s="40">
         <v>22</v>
       </c>
-      <c r="O24" s="39">
+      <c r="O24" s="40">
         <v>13</v>
       </c>
-      <c r="P24" s="39">
+      <c r="P24" s="40">
         <v>25</v>
       </c>
-      <c r="Q24" s="42">
+      <c r="Q24" s="76">
         <v>16</v>
       </c>
-      <c r="R24" s="39">
+      <c r="R24" s="40">
         <v>15</v>
       </c>
-      <c r="S24" s="39">
+      <c r="S24" s="40">
         <v>22</v>
       </c>
-      <c r="T24" s="39">
+      <c r="T24" s="40">
         <v>23</v>
       </c>
-      <c r="U24" s="39">
+      <c r="U24" s="40">
         <v>44</v>
       </c>
-      <c r="V24" s="39">
+      <c r="V24" s="40">
         <v>24</v>
       </c>
-      <c r="W24" s="39">
+      <c r="W24" s="40">
         <v>12</v>
       </c>
-      <c r="X24" s="68">
+      <c r="X24" s="77">
         <v>7</v>
       </c>
-      <c r="Y24" s="39">
+      <c r="Y24" s="40">
         <v>27</v>
       </c>
-      <c r="Z24" s="39">
+      <c r="Z24" s="40">
         <v>17</v>
       </c>
-      <c r="AA24" s="39">
+      <c r="AA24" s="40">
         <v>36</v>
       </c>
       <c r="AB24" s="40">
         <v>23</v>
       </c>
-      <c r="AC24" s="53">
+      <c r="AC24" s="54">
         <v>24</v>
       </c>
-      <c r="AD24" s="53">
+      <c r="AD24" s="54">
         <v>20</v>
       </c>
-      <c r="AE24" s="53">
+      <c r="AE24" s="54">
         <v>26</v>
       </c>
-      <c r="AF24" s="53">
+      <c r="AF24" s="54">
         <v>33</v>
       </c>
-      <c r="AG24" s="104">
+      <c r="AG24" s="102">
         <v>20</v>
       </c>
-      <c r="AH24" s="53">
+      <c r="AH24" s="54">
         <v>23</v>
       </c>
-      <c r="AI24" s="39">
+      <c r="AI24" s="40">
         <v>25</v>
       </c>
-      <c r="AJ24" s="53">
+      <c r="AJ24" s="54">
         <v>28</v>
       </c>
-      <c r="AK24" s="53">
+      <c r="AK24" s="54">
         <v>27</v>
       </c>
-      <c r="AL24" s="53">
+      <c r="AL24" s="54">
         <v>23</v>
       </c>
-      <c r="AM24" s="53">
+      <c r="AM24" s="54">
         <v>29</v>
       </c>
-      <c r="AN24" s="89">
+      <c r="AN24" s="95">
         <v>24</v>
       </c>
-      <c r="AO24" s="53">
+      <c r="AO24" s="54">
         <v>23</v>
       </c>
-      <c r="AP24" s="89">
+      <c r="AP24" s="95">
         <v>33</v>
       </c>
-      <c r="AQ24" s="89">
+      <c r="AQ24" s="95">
         <v>20</v>
       </c>
-      <c r="AR24" s="89">
+      <c r="AR24" s="95">
         <v>31</v>
       </c>
-      <c r="AS24" s="89">
+      <c r="AS24" s="95">
         <v>23</v>
       </c>
-      <c r="AT24" s="89">
-[...2 lines deleted...]
-      <c r="AU24" s="89">
+      <c r="AT24" s="95">
+        <v>19</v>
+      </c>
+      <c r="AU24" s="95">
         <v>27</v>
       </c>
-      <c r="AV24" s="89">
+      <c r="AV24" s="95">
         <v>32</v>
       </c>
-      <c r="AW24" s="104">
-[...2 lines deleted...]
-      <c r="AX24" s="89">
+      <c r="AW24" s="102">
+        <v>19</v>
+      </c>
+      <c r="AX24" s="95">
         <v>26</v>
       </c>
-      <c r="AY24" s="89">
+      <c r="AY24" s="95">
         <v>31</v>
       </c>
-      <c r="AZ24" s="89">
+      <c r="AZ24" s="95">
         <v>23</v>
       </c>
-      <c r="BA24" s="89">
+      <c r="BA24" s="95">
         <v>29</v>
       </c>
-      <c r="BB24" s="89">
+      <c r="BB24" s="95">
         <v>35</v>
       </c>
-      <c r="BC24" s="89">
+      <c r="BC24" s="95">
         <v>28</v>
       </c>
-      <c r="BD24" s="89">
+      <c r="BD24" s="95">
         <v>37</v>
       </c>
-      <c r="BE24" s="89">
+      <c r="BE24" s="95">
         <v>20</v>
       </c>
-      <c r="BF24" s="89">
+      <c r="BF24" s="95">
         <v>29</v>
       </c>
-      <c r="BG24" s="89">
+      <c r="BG24" s="95">
         <v>28</v>
       </c>
-      <c r="BH24" s="89">
+      <c r="BH24" s="95">
         <v>33</v>
       </c>
-      <c r="BI24" s="104"/>
-[...6 lines deleted...]
-      <c r="BP24" s="89"/>
+      <c r="BI24" s="95">
+        <v>22</v>
+      </c>
+      <c r="BJ24" s="95">
+        <v>29</v>
+      </c>
+      <c r="BK24" s="95"/>
+      <c r="BL24" s="95"/>
+      <c r="BM24" s="95"/>
+      <c r="BN24" s="95"/>
+      <c r="BO24" s="95"/>
+      <c r="BP24" s="95"/>
     </row>
     <row r="25" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="20"/>
       <c r="C25" s="20"/>
       <c r="D25" s="20"/>
-      <c r="E25" s="22"/>
-[...8 lines deleted...]
-      <c r="N25" s="39">
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="20"/>
+      <c r="I25" s="20"/>
+      <c r="J25" s="20"/>
+      <c r="K25" s="20"/>
+      <c r="L25" s="20"/>
+      <c r="M25" s="20"/>
+      <c r="N25" s="40">
         <v>12</v>
       </c>
-      <c r="O25" s="39">
+      <c r="O25" s="40">
         <v>7</v>
       </c>
-      <c r="P25" s="39">
+      <c r="P25" s="40">
         <v>13</v>
       </c>
-      <c r="Q25" s="42">
+      <c r="Q25" s="76">
         <v>9</v>
       </c>
-      <c r="R25" s="39">
+      <c r="R25" s="40">
         <v>4</v>
       </c>
-      <c r="S25" s="39">
+      <c r="S25" s="40">
         <v>13</v>
       </c>
-      <c r="T25" s="39">
+      <c r="T25" s="40">
         <v>10</v>
       </c>
-      <c r="U25" s="39">
+      <c r="U25" s="40">
         <v>10</v>
       </c>
-      <c r="V25" s="39">
+      <c r="V25" s="40">
         <v>16</v>
       </c>
-      <c r="W25" s="39">
+      <c r="W25" s="40">
         <v>17</v>
       </c>
-      <c r="X25" s="68">
+      <c r="X25" s="77">
         <v>14</v>
       </c>
-      <c r="Y25" s="39">
+      <c r="Y25" s="40">
         <v>18</v>
       </c>
-      <c r="Z25" s="39">
+      <c r="Z25" s="40">
         <v>14</v>
       </c>
-      <c r="AA25" s="39">
+      <c r="AA25" s="40">
         <v>16</v>
       </c>
       <c r="AB25" s="40">
         <v>12</v>
       </c>
-      <c r="AC25" s="53">
+      <c r="AC25" s="54">
         <v>12</v>
       </c>
-      <c r="AD25" s="53">
+      <c r="AD25" s="54">
         <v>14</v>
       </c>
-      <c r="AE25" s="53">
+      <c r="AE25" s="54">
         <v>15</v>
       </c>
-      <c r="AF25" s="53">
+      <c r="AF25" s="54">
         <v>20</v>
       </c>
-      <c r="AG25" s="104">
+      <c r="AG25" s="102">
         <v>18</v>
       </c>
-      <c r="AH25" s="53">
+      <c r="AH25" s="54">
         <v>10</v>
       </c>
-      <c r="AI25" s="39">
+      <c r="AI25" s="40">
         <v>9</v>
       </c>
-      <c r="AJ25" s="53">
+      <c r="AJ25" s="54">
         <v>8</v>
       </c>
-      <c r="AK25" s="53">
+      <c r="AK25" s="54">
         <v>10</v>
       </c>
-      <c r="AL25" s="53">
+      <c r="AL25" s="54">
         <v>20</v>
       </c>
-      <c r="AM25" s="53">
+      <c r="AM25" s="54">
         <v>15</v>
       </c>
-      <c r="AN25" s="89">
+      <c r="AN25" s="95">
         <v>12</v>
       </c>
-      <c r="AO25" s="53">
+      <c r="AO25" s="54">
         <v>9</v>
       </c>
-      <c r="AP25" s="89">
+      <c r="AP25" s="95">
         <v>6</v>
       </c>
-      <c r="AQ25" s="89">
+      <c r="AQ25" s="95">
         <v>15</v>
       </c>
-      <c r="AR25" s="89">
+      <c r="AR25" s="95">
         <v>14</v>
       </c>
-      <c r="AS25" s="89">
+      <c r="AS25" s="95">
         <v>16</v>
       </c>
-      <c r="AT25" s="89">
+      <c r="AT25" s="95">
         <v>14</v>
       </c>
-      <c r="AU25" s="89">
+      <c r="AU25" s="95">
         <v>18</v>
       </c>
-      <c r="AV25" s="89">
+      <c r="AV25" s="95">
         <v>18</v>
       </c>
-      <c r="AW25" s="104">
+      <c r="AW25" s="102">
         <v>11</v>
       </c>
-      <c r="AX25" s="89">
+      <c r="AX25" s="95">
         <v>24</v>
       </c>
-      <c r="AY25" s="89">
+      <c r="AY25" s="95">
         <v>16</v>
       </c>
-      <c r="AZ25" s="89">
+      <c r="AZ25" s="95">
         <v>15</v>
       </c>
-      <c r="BA25" s="89">
+      <c r="BA25" s="95">
         <v>12</v>
       </c>
-      <c r="BB25" s="89">
+      <c r="BB25" s="95">
         <v>17</v>
       </c>
-      <c r="BC25" s="89">
+      <c r="BC25" s="95">
         <v>15</v>
       </c>
-      <c r="BD25" s="89">
+      <c r="BD25" s="95">
         <v>10</v>
       </c>
-      <c r="BE25" s="89">
+      <c r="BE25" s="95">
         <v>9</v>
       </c>
-      <c r="BF25" s="89">
+      <c r="BF25" s="95">
         <v>10</v>
       </c>
-      <c r="BG25" s="89">
+      <c r="BG25" s="95">
         <v>10</v>
       </c>
-      <c r="BH25" s="89">
+      <c r="BH25" s="95">
         <v>10</v>
       </c>
-      <c r="BI25" s="104"/>
-[...6 lines deleted...]
-      <c r="BP25" s="89"/>
+      <c r="BI25" s="95">
+        <v>9</v>
+      </c>
+      <c r="BJ25" s="95">
+        <v>16</v>
+      </c>
+      <c r="BK25" s="95"/>
+      <c r="BL25" s="95"/>
+      <c r="BM25" s="95"/>
+      <c r="BN25" s="95"/>
+      <c r="BO25" s="95"/>
+      <c r="BP25" s="95"/>
     </row>
     <row r="26" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A26" s="124" t="s">
+      <c r="A26" s="121" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="124"/>
-[...65 lines deleted...]
-      <c r="BP26" s="124"/>
+      <c r="B26" s="121"/>
+      <c r="C26" s="121"/>
+      <c r="D26" s="121"/>
+      <c r="E26" s="121"/>
+      <c r="F26" s="121"/>
+      <c r="G26" s="121"/>
+      <c r="H26" s="121"/>
+      <c r="I26" s="121"/>
+      <c r="J26" s="121"/>
+      <c r="K26" s="121"/>
+      <c r="L26" s="121"/>
+      <c r="M26" s="121"/>
+      <c r="N26" s="121"/>
+      <c r="O26" s="121"/>
+      <c r="P26" s="121"/>
+      <c r="Q26" s="121"/>
+      <c r="R26" s="121"/>
+      <c r="S26" s="121"/>
+      <c r="T26" s="121"/>
+      <c r="U26" s="121"/>
+      <c r="V26" s="121"/>
+      <c r="W26" s="121"/>
+      <c r="X26" s="121"/>
+      <c r="Y26" s="121"/>
+      <c r="Z26" s="121"/>
+      <c r="AA26" s="121"/>
+      <c r="AB26" s="121"/>
+      <c r="AC26" s="121"/>
+      <c r="AD26" s="121"/>
+      <c r="AE26" s="121"/>
+      <c r="AF26" s="121"/>
+      <c r="AG26" s="121"/>
+      <c r="AH26" s="121"/>
+      <c r="AI26" s="121"/>
+      <c r="AJ26" s="121"/>
+      <c r="AK26" s="121"/>
+      <c r="AL26" s="121"/>
+      <c r="AM26" s="121"/>
+      <c r="AN26" s="121"/>
+      <c r="AO26" s="121"/>
+      <c r="AP26" s="121"/>
+      <c r="AQ26" s="121"/>
+      <c r="AR26" s="121"/>
+      <c r="AS26" s="121"/>
+      <c r="AT26" s="121"/>
+      <c r="AU26" s="121"/>
+      <c r="AV26" s="121"/>
+      <c r="AW26" s="121"/>
+      <c r="AX26" s="121"/>
+      <c r="AY26" s="121"/>
+      <c r="AZ26" s="121"/>
+      <c r="BA26" s="121"/>
+      <c r="BB26" s="121"/>
+      <c r="BC26" s="121"/>
+      <c r="BD26" s="121"/>
+      <c r="BE26" s="121"/>
+      <c r="BF26" s="121"/>
+      <c r="BG26" s="121"/>
+      <c r="BH26" s="121"/>
+      <c r="BI26" s="121"/>
+      <c r="BJ26" s="121"/>
+      <c r="BK26" s="121"/>
+      <c r="BL26" s="121"/>
+      <c r="BM26" s="121"/>
+      <c r="BN26" s="121"/>
+      <c r="BO26" s="121"/>
+      <c r="BP26" s="121"/>
     </row>
     <row r="27" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
-      <c r="N27" s="42">
+      <c r="N27" s="76">
         <v>238</v>
       </c>
-      <c r="O27" s="39">
+      <c r="O27" s="40">
         <v>226</v>
       </c>
-      <c r="P27" s="39">
+      <c r="P27" s="40">
         <v>234</v>
       </c>
-      <c r="Q27" s="42">
+      <c r="Q27" s="76">
         <v>170</v>
       </c>
-      <c r="R27" s="39">
+      <c r="R27" s="40">
         <v>209</v>
       </c>
-      <c r="S27" s="39">
+      <c r="S27" s="40">
         <v>201</v>
       </c>
-      <c r="T27" s="39">
+      <c r="T27" s="40">
         <v>238</v>
       </c>
-      <c r="U27" s="39">
+      <c r="U27" s="40">
         <v>259</v>
       </c>
-      <c r="V27" s="39">
+      <c r="V27" s="40">
         <v>188</v>
       </c>
-      <c r="W27" s="39">
+      <c r="W27" s="40">
         <v>252</v>
       </c>
-      <c r="X27" s="68">
+      <c r="X27" s="77">
         <v>163</v>
       </c>
-      <c r="Y27" s="39">
+      <c r="Y27" s="40">
         <v>232</v>
       </c>
-      <c r="Z27" s="39">
+      <c r="Z27" s="40">
         <v>237</v>
       </c>
-      <c r="AA27" s="39">
+      <c r="AA27" s="40">
         <v>194</v>
       </c>
       <c r="AB27" s="40">
         <v>228</v>
       </c>
-      <c r="AC27" s="53">
+      <c r="AC27" s="54">
         <v>212</v>
       </c>
-      <c r="AD27" s="53">
+      <c r="AD27" s="54">
         <v>233</v>
       </c>
-      <c r="AE27" s="53">
+      <c r="AE27" s="54">
         <v>206</v>
       </c>
-      <c r="AF27" s="53">
+      <c r="AF27" s="54">
         <v>228</v>
       </c>
-      <c r="AG27" s="105">
+      <c r="AG27" s="102">
         <v>267</v>
       </c>
-      <c r="AH27" s="53">
+      <c r="AH27" s="54">
         <v>203</v>
       </c>
-      <c r="AI27" s="39">
+      <c r="AI27" s="40">
         <v>204</v>
       </c>
-      <c r="AJ27" s="53">
+      <c r="AJ27" s="54">
         <v>248</v>
       </c>
       <c r="AK27" s="54">
         <v>228</v>
       </c>
-      <c r="AL27" s="53">
+      <c r="AL27" s="54">
         <v>215</v>
       </c>
       <c r="AM27" s="54">
         <v>253</v>
       </c>
-      <c r="AN27" s="89">
+      <c r="AN27" s="95">
         <v>204</v>
       </c>
       <c r="AO27" s="54">
         <v>202</v>
       </c>
       <c r="AP27" s="95">
         <v>247</v>
       </c>
       <c r="AQ27" s="95">
         <v>222</v>
       </c>
       <c r="AR27" s="102">
         <v>216</v>
       </c>
-      <c r="AS27" s="89">
+      <c r="AS27" s="95">
         <v>209</v>
       </c>
-      <c r="AT27" s="89">
+      <c r="AT27" s="95">
         <v>247</v>
       </c>
-      <c r="AU27" s="89">
+      <c r="AU27" s="95">
         <v>203</v>
       </c>
-      <c r="AV27" s="89">
+      <c r="AV27" s="95">
         <v>256</v>
       </c>
-      <c r="AW27" s="105">
+      <c r="AW27" s="102">
         <v>205</v>
       </c>
       <c r="AX27" s="95">
         <v>233</v>
       </c>
-      <c r="AY27" s="89">
+      <c r="AY27" s="95">
         <v>224</v>
       </c>
-      <c r="AZ27" s="89">
+      <c r="AZ27" s="95">
         <v>230</v>
       </c>
       <c r="BA27" s="95">
         <v>217</v>
       </c>
-      <c r="BB27" s="89">
+      <c r="BB27" s="95">
         <v>220</v>
       </c>
       <c r="BC27" s="95">
         <v>229</v>
       </c>
-      <c r="BD27" s="89">
+      <c r="BD27" s="95">
         <v>255</v>
       </c>
       <c r="BE27" s="95">
         <v>174</v>
       </c>
-      <c r="BF27" s="89">
+      <c r="BF27" s="95">
         <v>187</v>
       </c>
-      <c r="BG27" s="89">
+      <c r="BG27" s="95">
         <v>212</v>
       </c>
-      <c r="BH27" s="89">
+      <c r="BH27" s="95">
         <v>209</v>
       </c>
-      <c r="BI27" s="105"/>
-[...2 lines deleted...]
-      <c r="BL27" s="89"/>
+      <c r="BI27" s="95">
+        <v>204</v>
+      </c>
+      <c r="BJ27" s="95">
+        <v>226</v>
+      </c>
+      <c r="BK27" s="95"/>
+      <c r="BL27" s="95"/>
       <c r="BM27" s="95"/>
-      <c r="BN27" s="89"/>
+      <c r="BN27" s="95"/>
       <c r="BO27" s="95"/>
       <c r="BP27" s="102"/>
     </row>
     <row r="28" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="20"/>
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
-      <c r="E28" s="22"/>
-[...8 lines deleted...]
-      <c r="N28" s="39">
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="20"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="20"/>
+      <c r="K28" s="20"/>
+      <c r="L28" s="20"/>
+      <c r="M28" s="20"/>
+      <c r="N28" s="40">
         <v>18</v>
       </c>
-      <c r="O28" s="39">
+      <c r="O28" s="40">
         <v>26</v>
       </c>
-      <c r="P28" s="39">
+      <c r="P28" s="40">
         <v>21</v>
       </c>
-      <c r="Q28" s="42">
+      <c r="Q28" s="76">
         <v>15</v>
       </c>
-      <c r="R28" s="39">
+      <c r="R28" s="40">
         <v>11</v>
       </c>
-      <c r="S28" s="39">
+      <c r="S28" s="40">
         <v>13</v>
       </c>
-      <c r="T28" s="39">
+      <c r="T28" s="40">
         <v>13</v>
       </c>
-      <c r="U28" s="39">
+      <c r="U28" s="40">
         <v>12</v>
       </c>
-      <c r="V28" s="39">
+      <c r="V28" s="40">
         <v>21</v>
       </c>
-      <c r="W28" s="39">
-[...2 lines deleted...]
-      <c r="X28" s="68">
+      <c r="W28" s="40">
+        <v>19</v>
+      </c>
+      <c r="X28" s="77">
         <v>14</v>
       </c>
-      <c r="Y28" s="39">
+      <c r="Y28" s="40">
         <v>15</v>
       </c>
-      <c r="Z28" s="39">
+      <c r="Z28" s="40">
         <v>16</v>
       </c>
-      <c r="AA28" s="39">
+      <c r="AA28" s="40">
         <v>16</v>
       </c>
       <c r="AB28" s="40">
         <v>17</v>
       </c>
-      <c r="AC28" s="53">
+      <c r="AC28" s="54">
         <v>17</v>
       </c>
-      <c r="AD28" s="53">
+      <c r="AD28" s="54">
         <v>18</v>
       </c>
-      <c r="AE28" s="53">
+      <c r="AE28" s="54">
         <v>16</v>
       </c>
-      <c r="AF28" s="53">
-[...2 lines deleted...]
-      <c r="AG28" s="105">
+      <c r="AF28" s="54">
+        <v>19</v>
+      </c>
+      <c r="AG28" s="102">
         <v>22</v>
       </c>
-      <c r="AH28" s="53">
+      <c r="AH28" s="54">
         <v>22</v>
       </c>
-      <c r="AI28" s="39">
+      <c r="AI28" s="40">
         <v>17</v>
       </c>
-      <c r="AJ28" s="53">
+      <c r="AJ28" s="54">
         <v>15</v>
       </c>
       <c r="AK28" s="54">
         <v>13</v>
       </c>
-      <c r="AL28" s="53">
+      <c r="AL28" s="54">
         <v>17</v>
       </c>
       <c r="AM28" s="54">
         <v>19</v>
       </c>
-      <c r="AN28" s="89">
+      <c r="AN28" s="95">
         <v>18</v>
       </c>
       <c r="AO28" s="54">
         <v>13</v>
       </c>
       <c r="AP28" s="95">
         <v>19</v>
       </c>
       <c r="AQ28" s="95">
         <v>17</v>
       </c>
       <c r="AR28" s="102">
         <v>14</v>
       </c>
-      <c r="AS28" s="89">
+      <c r="AS28" s="95">
         <v>11</v>
       </c>
-      <c r="AT28" s="89">
+      <c r="AT28" s="95">
         <v>21</v>
       </c>
-      <c r="AU28" s="89">
+      <c r="AU28" s="95">
         <v>17</v>
       </c>
-      <c r="AV28" s="89">
+      <c r="AV28" s="95">
         <v>16</v>
       </c>
-      <c r="AW28" s="105">
+      <c r="AW28" s="102">
         <v>19</v>
       </c>
       <c r="AX28" s="95">
         <v>20</v>
       </c>
-      <c r="AY28" s="89">
+      <c r="AY28" s="95">
         <v>21</v>
       </c>
-      <c r="AZ28" s="89">
+      <c r="AZ28" s="95">
         <v>13</v>
       </c>
       <c r="BA28" s="95">
         <v>22</v>
       </c>
-      <c r="BB28" s="89">
+      <c r="BB28" s="95">
         <v>19</v>
       </c>
       <c r="BC28" s="95">
         <v>31</v>
       </c>
-      <c r="BD28" s="89">
+      <c r="BD28" s="95">
         <v>25</v>
       </c>
       <c r="BE28" s="95">
         <v>18</v>
       </c>
-      <c r="BF28" s="89">
+      <c r="BF28" s="95">
         <v>18</v>
       </c>
-      <c r="BG28" s="89">
+      <c r="BG28" s="95">
         <v>20</v>
       </c>
-      <c r="BH28" s="89">
+      <c r="BH28" s="95">
         <v>18</v>
       </c>
-      <c r="BI28" s="105"/>
-[...2 lines deleted...]
-      <c r="BL28" s="89"/>
+      <c r="BI28" s="95">
+        <v>18</v>
+      </c>
+      <c r="BJ28" s="95">
+        <v>17</v>
+      </c>
+      <c r="BK28" s="95"/>
+      <c r="BL28" s="95"/>
       <c r="BM28" s="95"/>
-      <c r="BN28" s="89"/>
+      <c r="BN28" s="95"/>
       <c r="BO28" s="95"/>
       <c r="BP28" s="102"/>
     </row>
     <row r="29" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="20"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
-      <c r="E29" s="22"/>
-[...8 lines deleted...]
-      <c r="N29" s="39">
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="20"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="20"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="20"/>
+      <c r="M29" s="20"/>
+      <c r="N29" s="40">
         <v>0</v>
       </c>
-      <c r="O29" s="39">
+      <c r="O29" s="40">
         <v>0</v>
       </c>
-      <c r="P29" s="39">
+      <c r="P29" s="40">
         <v>0</v>
       </c>
-      <c r="Q29" s="39">
+      <c r="Q29" s="40">
         <v>0</v>
       </c>
-      <c r="R29" s="39">
+      <c r="R29" s="40">
         <v>0</v>
       </c>
-      <c r="S29" s="39">
+      <c r="S29" s="40">
         <v>0</v>
       </c>
-      <c r="T29" s="39">
+      <c r="T29" s="40">
         <v>0</v>
       </c>
-      <c r="U29" s="39">
+      <c r="U29" s="40">
         <v>0</v>
       </c>
-      <c r="V29" s="39">
+      <c r="V29" s="40">
         <v>0</v>
       </c>
-      <c r="W29" s="39">
+      <c r="W29" s="40">
         <v>0</v>
       </c>
-      <c r="X29" s="39">
+      <c r="X29" s="40">
         <v>0</v>
       </c>
-      <c r="Y29" s="39">
+      <c r="Y29" s="40">
         <v>0</v>
       </c>
-      <c r="Z29" s="39">
+      <c r="Z29" s="40">
         <v>0</v>
       </c>
-      <c r="AA29" s="39">
+      <c r="AA29" s="40">
         <v>0</v>
       </c>
-      <c r="AB29" s="39">
+      <c r="AB29" s="40">
         <v>0</v>
       </c>
-      <c r="AC29" s="39">
+      <c r="AC29" s="40">
         <v>0</v>
       </c>
-      <c r="AD29" s="39">
+      <c r="AD29" s="40">
         <v>0</v>
       </c>
-      <c r="AE29" s="39">
+      <c r="AE29" s="40">
         <v>0</v>
       </c>
-      <c r="AF29" s="39">
+      <c r="AF29" s="40">
         <v>0</v>
       </c>
-      <c r="AG29" s="39">
+      <c r="AG29" s="40">
         <v>0</v>
       </c>
-      <c r="AH29" s="39">
+      <c r="AH29" s="40">
         <v>0</v>
       </c>
-      <c r="AI29" s="39">
+      <c r="AI29" s="40">
         <v>0</v>
       </c>
-      <c r="AJ29" s="39">
+      <c r="AJ29" s="40">
         <v>0</v>
       </c>
-      <c r="AK29" s="39">
+      <c r="AK29" s="40">
         <v>0</v>
       </c>
-      <c r="AL29" s="39">
+      <c r="AL29" s="40">
         <v>0</v>
       </c>
-      <c r="AM29" s="39">
+      <c r="AM29" s="40">
         <v>0</v>
       </c>
-      <c r="AN29" s="39">
+      <c r="AN29" s="40">
         <v>0</v>
       </c>
-      <c r="AO29" s="39">
+      <c r="AO29" s="40">
         <v>0</v>
       </c>
-      <c r="AP29" s="39">
+      <c r="AP29" s="40">
         <v>0</v>
       </c>
-      <c r="AQ29" s="39">
+      <c r="AQ29" s="40">
         <v>0</v>
       </c>
-      <c r="AR29" s="39">
+      <c r="AR29" s="40">
         <v>0</v>
       </c>
-      <c r="AS29" s="89">
+      <c r="AS29" s="95">
         <v>2</v>
       </c>
-      <c r="AT29" s="39">
+      <c r="AT29" s="40">
         <v>0</v>
       </c>
-      <c r="AU29" s="89">
+      <c r="AU29" s="95">
         <v>2</v>
       </c>
-      <c r="AV29" s="89">
-[...2 lines deleted...]
-      <c r="AW29" s="105">
+      <c r="AV29" s="95">
+        <v>1</v>
+      </c>
+      <c r="AW29" s="102">
         <v>1</v>
       </c>
       <c r="AX29" s="95">
         <v>1</v>
       </c>
-      <c r="AY29" s="89">
-[...2 lines deleted...]
-      <c r="AZ29" s="89">
+      <c r="AY29" s="95">
+        <v>1</v>
+      </c>
+      <c r="AZ29" s="95">
         <v>3</v>
       </c>
-      <c r="BA29" s="69" t="s">
-[...2 lines deleted...]
-      <c r="BB29" s="69" t="s">
+      <c r="BA29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB29" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BC29" s="95">
         <v>2</v>
       </c>
-      <c r="BD29" s="89">
+      <c r="BD29" s="95">
         <v>2</v>
       </c>
       <c r="BE29" s="95">
         <v>1</v>
       </c>
-      <c r="BF29" s="89"/>
-      <c r="BG29" s="89">
+      <c r="BF29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG29" s="95">
         <v>2</v>
       </c>
-      <c r="BH29" s="89">
-[...7 lines deleted...]
-      <c r="BN29" s="69"/>
+      <c r="BH29" s="95">
+        <v>1</v>
+      </c>
+      <c r="BI29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK29" s="95"/>
+      <c r="BL29" s="95"/>
+      <c r="BM29" s="78"/>
+      <c r="BN29" s="78"/>
       <c r="BO29" s="95"/>
       <c r="BP29" s="102"/>
     </row>
     <row r="30" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="20">
         <v>422</v>
       </c>
       <c r="C30" s="20">
         <v>361</v>
       </c>
       <c r="D30" s="20">
         <v>393</v>
       </c>
-      <c r="E30" s="22">
+      <c r="E30" s="20">
         <v>445</v>
       </c>
-      <c r="F30" s="22">
+      <c r="F30" s="20">
         <v>474</v>
       </c>
-      <c r="G30" s="22">
+      <c r="G30" s="20">
         <v>390</v>
       </c>
-      <c r="H30" s="22">
+      <c r="H30" s="20">
         <v>405</v>
       </c>
-      <c r="I30" s="22">
+      <c r="I30" s="20">
         <v>682</v>
       </c>
-      <c r="J30" s="22">
+      <c r="J30" s="20">
         <v>687</v>
       </c>
-      <c r="K30" s="22">
+      <c r="K30" s="20">
         <v>539</v>
       </c>
-      <c r="L30" s="22">
+      <c r="L30" s="20">
         <v>487</v>
       </c>
-      <c r="M30" s="22">
+      <c r="M30" s="20">
         <v>436</v>
       </c>
-      <c r="N30" s="39">
+      <c r="N30" s="40">
         <v>26</v>
       </c>
-      <c r="O30" s="39">
+      <c r="O30" s="40">
         <v>23</v>
       </c>
-      <c r="P30" s="39">
-[...2 lines deleted...]
-      <c r="Q30" s="42">
+      <c r="P30" s="40">
+        <v>19</v>
+      </c>
+      <c r="Q30" s="76">
         <v>18</v>
       </c>
-      <c r="R30" s="39">
+      <c r="R30" s="40">
         <v>27</v>
       </c>
-      <c r="S30" s="39">
+      <c r="S30" s="40">
         <v>26</v>
       </c>
-      <c r="T30" s="39">
+      <c r="T30" s="40">
         <v>13</v>
       </c>
-      <c r="U30" s="39">
+      <c r="U30" s="40">
         <v>26</v>
       </c>
-      <c r="V30" s="39">
+      <c r="V30" s="40">
         <v>14</v>
       </c>
-      <c r="W30" s="39">
+      <c r="W30" s="40">
         <v>32</v>
       </c>
-      <c r="X30" s="68">
+      <c r="X30" s="77">
         <v>12</v>
       </c>
-      <c r="Y30" s="39">
+      <c r="Y30" s="40">
         <v>28</v>
       </c>
-      <c r="Z30" s="39">
+      <c r="Z30" s="40">
         <v>24</v>
       </c>
-      <c r="AA30" s="39">
+      <c r="AA30" s="40">
         <v>16</v>
       </c>
       <c r="AB30" s="40">
         <v>19</v>
       </c>
-      <c r="AC30" s="53">
+      <c r="AC30" s="54">
         <v>23</v>
       </c>
-      <c r="AD30" s="53">
+      <c r="AD30" s="54">
         <v>20</v>
       </c>
-      <c r="AE30" s="53">
+      <c r="AE30" s="54">
         <v>24</v>
       </c>
-      <c r="AF30" s="53">
+      <c r="AF30" s="54">
         <v>22</v>
       </c>
-      <c r="AG30" s="105">
+      <c r="AG30" s="102">
         <v>25</v>
       </c>
-      <c r="AH30" s="53">
+      <c r="AH30" s="54">
         <v>16</v>
       </c>
-      <c r="AI30" s="39">
+      <c r="AI30" s="40">
         <v>24</v>
       </c>
-      <c r="AJ30" s="53">
+      <c r="AJ30" s="54">
         <v>32</v>
       </c>
       <c r="AK30" s="54">
         <v>26</v>
       </c>
-      <c r="AL30" s="53">
+      <c r="AL30" s="54">
         <v>22</v>
       </c>
       <c r="AM30" s="54">
         <v>29</v>
       </c>
-      <c r="AN30" s="89">
+      <c r="AN30" s="95">
         <v>13</v>
       </c>
       <c r="AO30" s="54">
         <v>17</v>
       </c>
       <c r="AP30" s="95">
         <v>24</v>
       </c>
       <c r="AQ30" s="95">
         <v>16</v>
       </c>
       <c r="AR30" s="102">
         <v>20</v>
       </c>
-      <c r="AS30" s="89">
+      <c r="AS30" s="95">
         <v>10</v>
       </c>
-      <c r="AT30" s="89">
+      <c r="AT30" s="95">
         <v>25</v>
       </c>
-      <c r="AU30" s="89">
+      <c r="AU30" s="95">
         <v>18</v>
       </c>
-      <c r="AV30" s="89">
+      <c r="AV30" s="95">
         <v>24</v>
       </c>
-      <c r="AW30" s="105">
+      <c r="AW30" s="102">
         <v>27</v>
       </c>
       <c r="AX30" s="95">
         <v>22</v>
       </c>
-      <c r="AY30" s="89">
+      <c r="AY30" s="95">
         <v>17</v>
       </c>
-      <c r="AZ30" s="89">
+      <c r="AZ30" s="95">
         <v>22</v>
       </c>
       <c r="BA30" s="95">
         <v>16</v>
       </c>
-      <c r="BB30" s="89">
+      <c r="BB30" s="95">
         <v>21</v>
       </c>
       <c r="BC30" s="95">
         <v>23</v>
       </c>
-      <c r="BD30" s="89">
+      <c r="BD30" s="95">
         <v>18</v>
       </c>
       <c r="BE30" s="95">
         <v>18</v>
       </c>
       <c r="BF30" s="95">
         <v>11</v>
       </c>
-      <c r="BG30" s="89">
+      <c r="BG30" s="95">
         <v>16</v>
       </c>
-      <c r="BH30" s="89">
-[...5 lines deleted...]
-      <c r="BL30" s="89"/>
+      <c r="BH30" s="95">
+        <v>19</v>
+      </c>
+      <c r="BI30" s="95">
+        <v>18</v>
+      </c>
+      <c r="BJ30" s="95">
+        <v>29</v>
+      </c>
+      <c r="BK30" s="95"/>
+      <c r="BL30" s="95"/>
       <c r="BM30" s="95"/>
-      <c r="BN30" s="89"/>
+      <c r="BN30" s="95"/>
       <c r="BO30" s="95"/>
       <c r="BP30" s="102"/>
     </row>
     <row r="31" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="20">
         <v>160</v>
       </c>
       <c r="C31" s="20">
         <v>133</v>
       </c>
       <c r="D31" s="20">
         <v>171</v>
       </c>
-      <c r="E31" s="22">
+      <c r="E31" s="20">
         <v>200</v>
       </c>
-      <c r="F31" s="22">
+      <c r="F31" s="20">
         <v>195</v>
       </c>
-      <c r="G31" s="22">
+      <c r="G31" s="20">
         <v>214</v>
       </c>
-      <c r="H31" s="22">
+      <c r="H31" s="20">
         <v>294</v>
       </c>
-      <c r="I31" s="22">
+      <c r="I31" s="20">
         <v>498</v>
       </c>
-      <c r="J31" s="22">
+      <c r="J31" s="20">
         <v>339</v>
       </c>
-      <c r="K31" s="22">
+      <c r="K31" s="20">
         <v>177</v>
       </c>
-      <c r="L31" s="22">
+      <c r="L31" s="20">
         <v>207</v>
       </c>
-      <c r="M31" s="22">
+      <c r="M31" s="20">
         <v>179</v>
       </c>
-      <c r="N31" s="39">
+      <c r="N31" s="40">
         <v>36</v>
       </c>
-      <c r="O31" s="39">
+      <c r="O31" s="40">
         <v>30</v>
       </c>
-      <c r="P31" s="39">
+      <c r="P31" s="40">
         <v>24</v>
       </c>
-      <c r="Q31" s="42">
+      <c r="Q31" s="76">
         <v>21</v>
       </c>
-      <c r="R31" s="39">
+      <c r="R31" s="40">
         <v>20</v>
       </c>
-      <c r="S31" s="39">
+      <c r="S31" s="40">
         <v>29</v>
       </c>
-      <c r="T31" s="39">
+      <c r="T31" s="40">
         <v>38</v>
       </c>
-      <c r="U31" s="39">
+      <c r="U31" s="40">
         <v>25</v>
       </c>
-      <c r="V31" s="39">
-[...2 lines deleted...]
-      <c r="W31" s="39">
+      <c r="V31" s="40">
+        <v>19</v>
+      </c>
+      <c r="W31" s="40">
         <v>34</v>
       </c>
-      <c r="X31" s="68">
+      <c r="X31" s="77">
         <v>15</v>
       </c>
-      <c r="Y31" s="39">
+      <c r="Y31" s="40">
         <v>31</v>
       </c>
-      <c r="Z31" s="39">
+      <c r="Z31" s="40">
         <v>31</v>
       </c>
-      <c r="AA31" s="39">
+      <c r="AA31" s="40">
         <v>29</v>
       </c>
       <c r="AB31" s="40">
         <v>34</v>
       </c>
-      <c r="AC31" s="53">
+      <c r="AC31" s="54">
         <v>16</v>
       </c>
-      <c r="AD31" s="53">
+      <c r="AD31" s="54">
         <v>37</v>
       </c>
-      <c r="AE31" s="53">
+      <c r="AE31" s="54">
         <v>24</v>
       </c>
-      <c r="AF31" s="53">
+      <c r="AF31" s="54">
         <v>28</v>
       </c>
-      <c r="AG31" s="105">
+      <c r="AG31" s="102">
         <v>34</v>
       </c>
-      <c r="AH31" s="53">
+      <c r="AH31" s="54">
         <v>32</v>
       </c>
-      <c r="AI31" s="39">
+      <c r="AI31" s="40">
         <v>30</v>
       </c>
-      <c r="AJ31" s="53">
+      <c r="AJ31" s="54">
         <v>35</v>
       </c>
       <c r="AK31" s="54">
         <v>35</v>
       </c>
-      <c r="AL31" s="53">
+      <c r="AL31" s="54">
         <v>15</v>
       </c>
       <c r="AM31" s="54">
         <v>25</v>
       </c>
-      <c r="AN31" s="89">
+      <c r="AN31" s="95">
         <v>33</v>
       </c>
       <c r="AO31" s="54">
         <v>28</v>
       </c>
       <c r="AP31" s="95">
         <v>41</v>
       </c>
       <c r="AQ31" s="95">
         <v>35</v>
       </c>
       <c r="AR31" s="102">
         <v>35</v>
       </c>
-      <c r="AS31" s="89">
+      <c r="AS31" s="95">
         <v>20</v>
       </c>
-      <c r="AT31" s="89">
+      <c r="AT31" s="95">
         <v>22</v>
       </c>
-      <c r="AU31" s="89">
+      <c r="AU31" s="95">
         <v>21</v>
       </c>
-      <c r="AV31" s="89">
+      <c r="AV31" s="95">
         <v>36</v>
       </c>
-      <c r="AW31" s="105">
+      <c r="AW31" s="102">
         <v>30</v>
       </c>
       <c r="AX31" s="95">
         <v>33</v>
       </c>
-      <c r="AY31" s="89">
+      <c r="AY31" s="95">
         <v>35</v>
       </c>
-      <c r="AZ31" s="89">
+      <c r="AZ31" s="95">
         <v>34</v>
       </c>
       <c r="BA31" s="95">
         <v>31</v>
       </c>
-      <c r="BB31" s="89">
+      <c r="BB31" s="95">
         <v>31</v>
       </c>
       <c r="BC31" s="95">
         <v>23</v>
       </c>
-      <c r="BD31" s="89">
+      <c r="BD31" s="95">
         <v>33</v>
       </c>
       <c r="BE31" s="95">
         <v>23</v>
       </c>
       <c r="BF31" s="95">
         <v>25</v>
       </c>
-      <c r="BG31" s="89">
+      <c r="BG31" s="95">
         <v>33</v>
       </c>
-      <c r="BH31" s="89">
+      <c r="BH31" s="95">
         <v>21</v>
       </c>
-      <c r="BI31" s="105"/>
-[...2 lines deleted...]
-      <c r="BL31" s="89"/>
+      <c r="BI31" s="95">
+        <v>26</v>
+      </c>
+      <c r="BJ31" s="95">
+        <v>27</v>
+      </c>
+      <c r="BK31" s="95"/>
+      <c r="BL31" s="95"/>
       <c r="BM31" s="95"/>
-      <c r="BN31" s="89"/>
+      <c r="BN31" s="95"/>
       <c r="BO31" s="95"/>
       <c r="BP31" s="102"/>
     </row>
     <row r="32" spans="1:68" s="52" customFormat="1" ht="11.25">
       <c r="A32" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="51">
         <v>180</v>
       </c>
       <c r="C32" s="51">
         <v>191</v>
       </c>
       <c r="D32" s="51">
         <v>176</v>
       </c>
       <c r="E32" s="51">
         <v>199</v>
       </c>
       <c r="F32" s="51">
         <v>215</v>
       </c>
       <c r="G32" s="51">
         <v>203</v>
       </c>
       <c r="H32" s="51">
         <v>307</v>
       </c>
       <c r="I32" s="51">
         <v>381</v>
       </c>
       <c r="J32" s="51">
         <v>295</v>
       </c>
       <c r="K32" s="51">
         <v>219</v>
       </c>
       <c r="L32" s="51">
         <v>229</v>
       </c>
       <c r="M32" s="51">
         <v>216</v>
       </c>
-      <c r="N32" s="39">
+      <c r="N32" s="40">
         <v>32</v>
       </c>
-      <c r="O32" s="39">
+      <c r="O32" s="40">
         <v>31</v>
       </c>
-      <c r="P32" s="39">
+      <c r="P32" s="40">
         <v>28</v>
       </c>
-      <c r="Q32" s="42">
+      <c r="Q32" s="76">
         <v>23</v>
       </c>
-      <c r="R32" s="39">
+      <c r="R32" s="40">
         <v>25</v>
       </c>
-      <c r="S32" s="39">
+      <c r="S32" s="40">
         <v>24</v>
       </c>
-      <c r="T32" s="39">
+      <c r="T32" s="40">
         <v>50</v>
       </c>
-      <c r="U32" s="39">
+      <c r="U32" s="40">
         <v>38</v>
       </c>
-      <c r="V32" s="39">
+      <c r="V32" s="40">
         <v>32</v>
       </c>
-      <c r="W32" s="39">
+      <c r="W32" s="40">
         <v>49</v>
       </c>
-      <c r="X32" s="68">
+      <c r="X32" s="77">
         <v>24</v>
       </c>
-      <c r="Y32" s="39">
+      <c r="Y32" s="40">
         <v>36</v>
       </c>
-      <c r="Z32" s="39">
+      <c r="Z32" s="40">
         <v>38</v>
       </c>
-      <c r="AA32" s="39">
+      <c r="AA32" s="40">
         <v>35</v>
       </c>
       <c r="AB32" s="40">
         <v>33</v>
       </c>
-      <c r="AC32" s="53">
+      <c r="AC32" s="54">
         <v>32</v>
       </c>
-      <c r="AD32" s="53">
+      <c r="AD32" s="54">
         <v>35</v>
       </c>
-      <c r="AE32" s="53">
+      <c r="AE32" s="54">
         <v>29</v>
       </c>
-      <c r="AF32" s="53">
+      <c r="AF32" s="54">
         <v>31</v>
       </c>
-      <c r="AG32" s="105">
+      <c r="AG32" s="102">
         <v>44</v>
       </c>
-      <c r="AH32" s="53">
+      <c r="AH32" s="54">
         <v>34</v>
       </c>
-      <c r="AI32" s="39">
+      <c r="AI32" s="40">
         <v>36</v>
       </c>
-      <c r="AJ32" s="53">
+      <c r="AJ32" s="54">
         <v>32</v>
       </c>
       <c r="AK32" s="54">
         <v>36</v>
       </c>
-      <c r="AL32" s="53">
+      <c r="AL32" s="54">
         <v>39</v>
       </c>
       <c r="AM32" s="54">
         <v>43</v>
       </c>
-      <c r="AN32" s="89">
+      <c r="AN32" s="95">
         <v>28</v>
       </c>
       <c r="AO32" s="54">
         <v>37</v>
       </c>
       <c r="AP32" s="95">
         <v>49</v>
       </c>
       <c r="AQ32" s="95">
         <v>36</v>
       </c>
       <c r="AR32" s="102">
         <v>30</v>
       </c>
-      <c r="AS32" s="89">
+      <c r="AS32" s="95">
         <v>50</v>
       </c>
-      <c r="AT32" s="89">
+      <c r="AT32" s="95">
         <v>37</v>
       </c>
-      <c r="AU32" s="89">
+      <c r="AU32" s="95">
         <v>33</v>
       </c>
-      <c r="AV32" s="89">
+      <c r="AV32" s="95">
         <v>41</v>
       </c>
-      <c r="AW32" s="105">
+      <c r="AW32" s="102">
         <v>27</v>
       </c>
       <c r="AX32" s="95">
         <v>40</v>
       </c>
-      <c r="AY32" s="89">
+      <c r="AY32" s="95">
         <v>36</v>
       </c>
-      <c r="AZ32" s="89">
+      <c r="AZ32" s="95">
         <v>41</v>
       </c>
       <c r="BA32" s="95">
         <v>34</v>
       </c>
-      <c r="BB32" s="89">
+      <c r="BB32" s="95">
         <v>38</v>
       </c>
       <c r="BC32" s="95">
         <v>29</v>
       </c>
-      <c r="BD32" s="89">
+      <c r="BD32" s="95">
         <v>36</v>
       </c>
       <c r="BE32" s="95">
         <v>27</v>
       </c>
       <c r="BF32" s="95">
         <v>32</v>
       </c>
-      <c r="BG32" s="89">
+      <c r="BG32" s="95">
         <v>39</v>
       </c>
-      <c r="BH32" s="89">
+      <c r="BH32" s="95">
         <v>45</v>
       </c>
-      <c r="BI32" s="105"/>
-[...2 lines deleted...]
-      <c r="BL32" s="89"/>
+      <c r="BI32" s="95">
+        <v>25</v>
+      </c>
+      <c r="BJ32" s="95">
+        <v>39</v>
+      </c>
+      <c r="BK32" s="95"/>
+      <c r="BL32" s="95"/>
       <c r="BM32" s="95"/>
-      <c r="BN32" s="89"/>
+      <c r="BN32" s="95"/>
       <c r="BO32" s="95"/>
       <c r="BP32" s="102"/>
     </row>
     <row r="33" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="20">
         <v>285</v>
       </c>
       <c r="C33" s="20">
         <v>266</v>
       </c>
       <c r="D33" s="20">
         <v>308</v>
       </c>
-      <c r="E33" s="22">
+      <c r="E33" s="20">
         <v>327</v>
       </c>
-      <c r="F33" s="22">
+      <c r="F33" s="20">
         <v>371</v>
       </c>
-      <c r="G33" s="22">
+      <c r="G33" s="20">
         <v>371</v>
       </c>
-      <c r="H33" s="22">
+      <c r="H33" s="20">
         <v>484</v>
       </c>
-      <c r="I33" s="22">
+      <c r="I33" s="20">
         <v>499</v>
       </c>
-      <c r="J33" s="22">
+      <c r="J33" s="20">
         <v>435</v>
       </c>
-      <c r="K33" s="22">
+      <c r="K33" s="20">
         <v>313</v>
       </c>
-      <c r="L33" s="22">
+      <c r="L33" s="20">
         <v>319</v>
       </c>
-      <c r="M33" s="22">
+      <c r="M33" s="20">
         <v>329</v>
       </c>
-      <c r="N33" s="39">
+      <c r="N33" s="40">
         <v>27</v>
       </c>
-      <c r="O33" s="39">
+      <c r="O33" s="40">
         <v>31</v>
       </c>
-      <c r="P33" s="39">
+      <c r="P33" s="40">
         <v>22</v>
       </c>
-      <c r="Q33" s="42">
+      <c r="Q33" s="76">
         <v>13</v>
       </c>
-      <c r="R33" s="39">
+      <c r="R33" s="40">
         <v>34</v>
       </c>
-      <c r="S33" s="39">
+      <c r="S33" s="40">
         <v>15</v>
       </c>
-      <c r="T33" s="39">
+      <c r="T33" s="40">
         <v>27</v>
       </c>
-      <c r="U33" s="39">
+      <c r="U33" s="40">
         <v>25</v>
       </c>
-      <c r="V33" s="39">
-[...2 lines deleted...]
-      <c r="W33" s="39">
+      <c r="V33" s="40">
+        <v>19</v>
+      </c>
+      <c r="W33" s="40">
         <v>28</v>
       </c>
-      <c r="X33" s="68">
+      <c r="X33" s="77">
         <v>21</v>
       </c>
-      <c r="Y33" s="39">
+      <c r="Y33" s="40">
         <v>24</v>
       </c>
-      <c r="Z33" s="39">
+      <c r="Z33" s="40">
         <v>22</v>
       </c>
-      <c r="AA33" s="39">
+      <c r="AA33" s="40">
         <v>25</v>
       </c>
       <c r="AB33" s="40">
         <v>34</v>
       </c>
-      <c r="AC33" s="53">
+      <c r="AC33" s="54">
         <v>30</v>
       </c>
-      <c r="AD33" s="53">
+      <c r="AD33" s="54">
         <v>33</v>
       </c>
-      <c r="AE33" s="53">
+      <c r="AE33" s="54">
         <v>27</v>
       </c>
-      <c r="AF33" s="53">
+      <c r="AF33" s="54">
         <v>24</v>
       </c>
-      <c r="AG33" s="105">
+      <c r="AG33" s="102">
         <v>31</v>
       </c>
-      <c r="AH33" s="53">
+      <c r="AH33" s="54">
         <v>21</v>
       </c>
-      <c r="AI33" s="39">
+      <c r="AI33" s="40">
         <v>25</v>
       </c>
-      <c r="AJ33" s="53">
+      <c r="AJ33" s="54">
         <v>28</v>
       </c>
       <c r="AK33" s="54">
         <v>31</v>
       </c>
-      <c r="AL33" s="53">
+      <c r="AL33" s="54">
         <v>30</v>
       </c>
       <c r="AM33" s="54">
         <v>32</v>
       </c>
-      <c r="AN33" s="89">
+      <c r="AN33" s="95">
         <v>23</v>
       </c>
       <c r="AO33" s="54">
         <v>29</v>
       </c>
       <c r="AP33" s="95">
         <v>31</v>
       </c>
       <c r="AQ33" s="95">
         <v>29</v>
       </c>
       <c r="AR33" s="102">
         <v>23</v>
       </c>
-      <c r="AS33" s="89">
+      <c r="AS33" s="95">
         <v>27</v>
       </c>
-      <c r="AT33" s="89">
+      <c r="AT33" s="95">
         <v>31</v>
       </c>
-      <c r="AU33" s="89">
+      <c r="AU33" s="95">
         <v>20</v>
       </c>
-      <c r="AV33" s="89">
+      <c r="AV33" s="95">
         <v>29</v>
       </c>
-      <c r="AW33" s="105">
+      <c r="AW33" s="102">
         <v>24</v>
       </c>
       <c r="AX33" s="95">
         <v>23</v>
       </c>
-      <c r="AY33" s="89">
+      <c r="AY33" s="95">
         <v>27</v>
       </c>
-      <c r="AZ33" s="89">
+      <c r="AZ33" s="95">
         <v>29</v>
       </c>
       <c r="BA33" s="95">
         <v>25</v>
       </c>
-      <c r="BB33" s="89">
+      <c r="BB33" s="95">
         <v>22</v>
       </c>
       <c r="BC33" s="95">
         <v>28</v>
       </c>
-      <c r="BD33" s="89">
+      <c r="BD33" s="95">
         <v>34</v>
       </c>
       <c r="BE33" s="95">
         <v>24</v>
       </c>
       <c r="BF33" s="95">
         <v>34</v>
       </c>
-      <c r="BG33" s="89">
+      <c r="BG33" s="95">
         <v>24</v>
       </c>
-      <c r="BH33" s="89">
+      <c r="BH33" s="95">
         <v>23</v>
       </c>
-      <c r="BI33" s="105"/>
-[...2 lines deleted...]
-      <c r="BL33" s="89"/>
+      <c r="BI33" s="95">
+        <v>22</v>
+      </c>
+      <c r="BJ33" s="95">
+        <v>24</v>
+      </c>
+      <c r="BK33" s="95"/>
+      <c r="BL33" s="95"/>
       <c r="BM33" s="95"/>
-      <c r="BN33" s="89"/>
+      <c r="BN33" s="95"/>
       <c r="BO33" s="95"/>
       <c r="BP33" s="102"/>
     </row>
     <row r="34" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="20">
         <v>345</v>
       </c>
       <c r="C34" s="20">
         <v>332</v>
       </c>
       <c r="D34" s="20">
         <v>366</v>
       </c>
-      <c r="E34" s="22">
+      <c r="E34" s="20">
         <v>362</v>
       </c>
-      <c r="F34" s="22">
+      <c r="F34" s="20">
         <v>420</v>
       </c>
-      <c r="G34" s="22">
+      <c r="G34" s="20">
         <v>385</v>
       </c>
-      <c r="H34" s="22">
+      <c r="H34" s="20">
         <v>526</v>
       </c>
-      <c r="I34" s="22">
+      <c r="I34" s="20">
         <v>958</v>
       </c>
-      <c r="J34" s="22">
+      <c r="J34" s="20">
         <v>530</v>
       </c>
-      <c r="K34" s="22">
+      <c r="K34" s="20">
         <v>382</v>
       </c>
-      <c r="L34" s="22">
+      <c r="L34" s="20">
         <v>388</v>
       </c>
-      <c r="M34" s="22">
+      <c r="M34" s="20">
         <v>324</v>
       </c>
-      <c r="N34" s="39">
+      <c r="N34" s="40">
         <v>18</v>
       </c>
-      <c r="O34" s="39">
+      <c r="O34" s="40">
         <v>29</v>
       </c>
-      <c r="P34" s="39">
+      <c r="P34" s="40">
         <v>38</v>
       </c>
-      <c r="Q34" s="42">
+      <c r="Q34" s="76">
         <v>23</v>
       </c>
-      <c r="R34" s="39">
+      <c r="R34" s="40">
         <v>23</v>
       </c>
-      <c r="S34" s="39">
+      <c r="S34" s="40">
         <v>25</v>
       </c>
-      <c r="T34" s="39">
+      <c r="T34" s="40">
         <v>26</v>
       </c>
-      <c r="U34" s="39">
+      <c r="U34" s="40">
         <v>33</v>
       </c>
-      <c r="V34" s="39">
+      <c r="V34" s="40">
         <v>32</v>
       </c>
-      <c r="W34" s="39">
+      <c r="W34" s="40">
         <v>22</v>
       </c>
-      <c r="X34" s="68">
-[...2 lines deleted...]
-      <c r="Y34" s="39">
+      <c r="X34" s="77">
+        <v>19</v>
+      </c>
+      <c r="Y34" s="40">
         <v>18</v>
       </c>
-      <c r="Z34" s="39">
+      <c r="Z34" s="40">
         <v>33</v>
       </c>
-      <c r="AA34" s="39">
+      <c r="AA34" s="40">
         <v>25</v>
       </c>
       <c r="AB34" s="40">
         <v>17</v>
       </c>
-      <c r="AC34" s="53">
+      <c r="AC34" s="54">
         <v>27</v>
       </c>
-      <c r="AD34" s="53">
+      <c r="AD34" s="54">
         <v>20</v>
       </c>
-      <c r="AE34" s="53">
+      <c r="AE34" s="54">
         <v>23</v>
       </c>
-      <c r="AF34" s="53">
+      <c r="AF34" s="54">
         <v>28</v>
       </c>
-      <c r="AG34" s="105">
+      <c r="AG34" s="102">
         <v>39</v>
       </c>
-      <c r="AH34" s="53">
+      <c r="AH34" s="54">
         <v>25</v>
       </c>
-      <c r="AI34" s="39">
+      <c r="AI34" s="40">
         <v>18</v>
       </c>
-      <c r="AJ34" s="53">
+      <c r="AJ34" s="54">
         <v>28</v>
       </c>
       <c r="AK34" s="54">
         <v>21</v>
       </c>
-      <c r="AL34" s="53">
+      <c r="AL34" s="54">
         <v>21</v>
       </c>
       <c r="AM34" s="54">
         <v>39</v>
       </c>
-      <c r="AN34" s="89">
+      <c r="AN34" s="95">
         <v>20</v>
       </c>
       <c r="AO34" s="54">
         <v>15</v>
       </c>
       <c r="AP34" s="95">
         <v>30</v>
       </c>
       <c r="AQ34" s="95">
         <v>19</v>
       </c>
       <c r="AR34" s="102">
         <v>26</v>
       </c>
-      <c r="AS34" s="89">
+      <c r="AS34" s="95">
         <v>16</v>
       </c>
-      <c r="AT34" s="89">
+      <c r="AT34" s="95">
         <v>31</v>
       </c>
-      <c r="AU34" s="89">
+      <c r="AU34" s="95">
         <v>26</v>
       </c>
-      <c r="AV34" s="89">
+      <c r="AV34" s="95">
         <v>36</v>
       </c>
-      <c r="AW34" s="105">
+      <c r="AW34" s="102">
         <v>17</v>
       </c>
       <c r="AX34" s="95">
         <v>31</v>
       </c>
-      <c r="AY34" s="89">
+      <c r="AY34" s="95">
         <v>31</v>
       </c>
-      <c r="AZ34" s="89">
+      <c r="AZ34" s="95">
         <v>24</v>
       </c>
       <c r="BA34" s="95">
         <v>22</v>
       </c>
-      <c r="BB34" s="89">
+      <c r="BB34" s="95">
         <v>21</v>
       </c>
       <c r="BC34" s="95">
         <v>27</v>
       </c>
-      <c r="BD34" s="89">
+      <c r="BD34" s="95">
         <v>30</v>
       </c>
       <c r="BE34" s="95">
         <v>15</v>
       </c>
       <c r="BF34" s="95">
         <v>16</v>
       </c>
-      <c r="BG34" s="89">
+      <c r="BG34" s="95">
         <v>18</v>
       </c>
-      <c r="BH34" s="89">
+      <c r="BH34" s="95">
         <v>20</v>
       </c>
-      <c r="BI34" s="105"/>
-[...2 lines deleted...]
-      <c r="BL34" s="89"/>
+      <c r="BI34" s="95">
+        <v>21</v>
+      </c>
+      <c r="BJ34" s="95">
+        <v>25</v>
+      </c>
+      <c r="BK34" s="95"/>
+      <c r="BL34" s="95"/>
       <c r="BM34" s="95"/>
-      <c r="BN34" s="89"/>
+      <c r="BN34" s="95"/>
       <c r="BO34" s="95"/>
       <c r="BP34" s="102"/>
     </row>
     <row r="35" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="F35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="H35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="I35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="J35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="L35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="M35" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="N35" s="39">
+      <c r="N35" s="40">
         <v>16</v>
       </c>
-      <c r="O35" s="39">
+      <c r="O35" s="40">
         <v>14</v>
       </c>
-      <c r="P35" s="39">
+      <c r="P35" s="40">
         <v>4</v>
       </c>
-      <c r="Q35" s="42">
+      <c r="Q35" s="76">
         <v>9</v>
       </c>
-      <c r="R35" s="39">
+      <c r="R35" s="40">
         <v>20</v>
       </c>
-      <c r="S35" s="39">
+      <c r="S35" s="40">
         <v>20</v>
       </c>
-      <c r="T35" s="39">
+      <c r="T35" s="40">
         <v>12</v>
       </c>
-      <c r="U35" s="39">
+      <c r="U35" s="40">
         <v>20</v>
       </c>
-      <c r="V35" s="39">
+      <c r="V35" s="40">
         <v>10</v>
       </c>
-      <c r="W35" s="39">
+      <c r="W35" s="40">
         <v>21</v>
       </c>
-      <c r="X35" s="68">
+      <c r="X35" s="77">
         <v>10</v>
       </c>
-      <c r="Y35" s="39">
+      <c r="Y35" s="40">
         <v>20</v>
       </c>
-      <c r="Z35" s="39">
+      <c r="Z35" s="40">
         <v>12</v>
       </c>
-      <c r="AA35" s="39">
+      <c r="AA35" s="40">
         <v>8</v>
       </c>
       <c r="AB35" s="40">
         <v>16</v>
       </c>
-      <c r="AC35" s="53">
+      <c r="AC35" s="54">
         <v>14</v>
       </c>
-      <c r="AD35" s="53">
+      <c r="AD35" s="54">
         <v>11</v>
       </c>
-      <c r="AE35" s="53">
+      <c r="AE35" s="54">
         <v>13</v>
       </c>
-      <c r="AF35" s="53">
+      <c r="AF35" s="54">
         <v>10</v>
       </c>
-      <c r="AG35" s="105">
+      <c r="AG35" s="102">
         <v>16</v>
       </c>
-      <c r="AH35" s="53">
+      <c r="AH35" s="54">
         <v>15</v>
       </c>
-      <c r="AI35" s="39">
+      <c r="AI35" s="40">
         <v>9</v>
       </c>
-      <c r="AJ35" s="53">
+      <c r="AJ35" s="54">
         <v>11</v>
       </c>
       <c r="AK35" s="54">
         <v>8</v>
       </c>
-      <c r="AL35" s="53">
+      <c r="AL35" s="54">
         <v>15</v>
       </c>
       <c r="AM35" s="54">
         <v>19</v>
       </c>
-      <c r="AN35" s="89">
+      <c r="AN35" s="95">
         <v>10</v>
       </c>
       <c r="AO35" s="54">
         <v>8</v>
       </c>
       <c r="AP35" s="95">
         <v>7</v>
       </c>
       <c r="AQ35" s="95">
         <v>18</v>
       </c>
       <c r="AR35" s="102">
         <v>12</v>
       </c>
-      <c r="AS35" s="89">
+      <c r="AS35" s="95">
         <v>12</v>
       </c>
-      <c r="AT35" s="89">
+      <c r="AT35" s="95">
         <v>15</v>
       </c>
-      <c r="AU35" s="89">
+      <c r="AU35" s="95">
         <v>14</v>
       </c>
-      <c r="AV35" s="89">
+      <c r="AV35" s="95">
         <v>15</v>
       </c>
-      <c r="AW35" s="105">
+      <c r="AW35" s="102">
         <v>11</v>
       </c>
       <c r="AX35" s="95">
         <v>19</v>
       </c>
-      <c r="AY35" s="89">
+      <c r="AY35" s="95">
         <v>12</v>
       </c>
-      <c r="AZ35" s="89">
+      <c r="AZ35" s="95">
         <v>15</v>
       </c>
       <c r="BA35" s="95">
         <v>17</v>
       </c>
-      <c r="BB35" s="89">
+      <c r="BB35" s="95">
         <v>14</v>
       </c>
       <c r="BC35" s="95">
         <v>12</v>
       </c>
-      <c r="BD35" s="89">
+      <c r="BD35" s="95">
         <v>16</v>
       </c>
       <c r="BE35" s="95">
         <v>8</v>
       </c>
       <c r="BF35" s="95">
         <v>9</v>
       </c>
-      <c r="BG35" s="89">
+      <c r="BG35" s="95">
         <v>14</v>
       </c>
-      <c r="BH35" s="89">
+      <c r="BH35" s="95">
         <v>12</v>
       </c>
-      <c r="BI35" s="105"/>
-[...2 lines deleted...]
-      <c r="BL35" s="89"/>
+      <c r="BI35" s="95">
+        <v>13</v>
+      </c>
+      <c r="BJ35" s="95">
+        <v>15</v>
+      </c>
+      <c r="BK35" s="95"/>
+      <c r="BL35" s="95"/>
       <c r="BM35" s="95"/>
-      <c r="BN35" s="89"/>
+      <c r="BN35" s="95"/>
       <c r="BO35" s="95"/>
       <c r="BP35" s="102"/>
     </row>
     <row r="36" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="20">
         <v>1014</v>
       </c>
       <c r="C36" s="20">
         <v>905</v>
       </c>
       <c r="D36" s="20">
         <v>1028</v>
       </c>
-      <c r="E36" s="22">
+      <c r="E36" s="20">
         <v>993</v>
       </c>
-      <c r="F36" s="22">
+      <c r="F36" s="20">
         <v>1185</v>
       </c>
-      <c r="G36" s="22">
+      <c r="G36" s="20">
         <v>1069</v>
       </c>
-      <c r="H36" s="22">
+      <c r="H36" s="20">
         <v>1500</v>
       </c>
-      <c r="I36" s="22">
+      <c r="I36" s="20">
         <v>2020</v>
       </c>
-      <c r="J36" s="22">
+      <c r="J36" s="20">
         <v>1547</v>
       </c>
-      <c r="K36" s="22">
+      <c r="K36" s="20">
         <v>1229</v>
       </c>
-      <c r="L36" s="22">
+      <c r="L36" s="20">
         <v>1276</v>
       </c>
-      <c r="M36" s="22">
+      <c r="M36" s="20">
         <v>1172</v>
       </c>
       <c r="N36" s="40">
         <v>45</v>
       </c>
       <c r="O36" s="40">
         <v>28</v>
       </c>
       <c r="P36" s="40">
         <v>53</v>
       </c>
       <c r="Q36" s="76">
         <v>37</v>
       </c>
       <c r="R36" s="40">
         <v>30</v>
       </c>
       <c r="S36" s="40">
         <v>35</v>
       </c>
       <c r="T36" s="40">
         <v>35</v>
       </c>
       <c r="U36" s="40">
         <v>59</v>
@@ -6416,140 +6511,144 @@
       </c>
       <c r="Y36" s="40">
         <v>47</v>
       </c>
       <c r="Z36" s="40">
         <v>44</v>
       </c>
       <c r="AA36" s="40">
         <v>30</v>
       </c>
       <c r="AB36" s="40">
         <v>36</v>
       </c>
       <c r="AC36" s="54">
         <v>38</v>
       </c>
       <c r="AD36" s="54">
         <v>47</v>
       </c>
       <c r="AE36" s="54">
         <v>39</v>
       </c>
       <c r="AF36" s="54">
         <v>50</v>
       </c>
-      <c r="AG36" s="105">
+      <c r="AG36" s="102">
         <v>36</v>
       </c>
-      <c r="AH36" s="53">
+      <c r="AH36" s="54">
         <v>32</v>
       </c>
-      <c r="AI36" s="39">
+      <c r="AI36" s="40">
         <v>28</v>
       </c>
-      <c r="AJ36" s="53">
+      <c r="AJ36" s="54">
         <v>45</v>
       </c>
       <c r="AK36" s="54">
         <v>45</v>
       </c>
-      <c r="AL36" s="53">
+      <c r="AL36" s="54">
         <v>39</v>
       </c>
       <c r="AM36" s="54">
         <v>32</v>
       </c>
-      <c r="AN36" s="89">
+      <c r="AN36" s="95">
         <v>33</v>
       </c>
       <c r="AO36" s="54">
         <v>40</v>
       </c>
       <c r="AP36" s="95">
         <v>38</v>
       </c>
       <c r="AQ36" s="95">
         <v>39</v>
       </c>
       <c r="AR36" s="102">
         <v>40</v>
       </c>
-      <c r="AS36" s="89">
+      <c r="AS36" s="95">
         <v>46</v>
       </c>
-      <c r="AT36" s="89">
+      <c r="AT36" s="95">
         <v>45</v>
       </c>
-      <c r="AU36" s="89">
+      <c r="AU36" s="95">
         <v>39</v>
       </c>
-      <c r="AV36" s="89">
+      <c r="AV36" s="95">
         <v>41</v>
       </c>
-      <c r="AW36" s="105">
+      <c r="AW36" s="102">
         <v>35</v>
       </c>
       <c r="AX36" s="95">
         <v>29</v>
       </c>
-      <c r="AY36" s="89">
+      <c r="AY36" s="95">
         <v>25</v>
       </c>
-      <c r="AZ36" s="89">
+      <c r="AZ36" s="95">
         <v>37</v>
       </c>
       <c r="BA36" s="95">
         <v>35</v>
       </c>
-      <c r="BB36" s="89">
+      <c r="BB36" s="95">
         <v>28</v>
       </c>
       <c r="BC36" s="95">
         <v>39</v>
       </c>
-      <c r="BD36" s="89">
+      <c r="BD36" s="95">
         <v>51</v>
       </c>
       <c r="BE36" s="95">
         <v>28</v>
       </c>
       <c r="BF36" s="95">
         <v>34</v>
       </c>
-      <c r="BG36" s="89">
+      <c r="BG36" s="95">
         <v>31</v>
       </c>
-      <c r="BH36" s="89">
+      <c r="BH36" s="95">
         <v>35</v>
       </c>
-      <c r="BI36" s="105"/>
-[...2 lines deleted...]
-      <c r="BL36" s="89"/>
+      <c r="BI36" s="95">
+        <v>41</v>
+      </c>
+      <c r="BJ36" s="95">
+        <v>39</v>
+      </c>
+      <c r="BK36" s="95"/>
+      <c r="BL36" s="95"/>
       <c r="BM36" s="95"/>
-      <c r="BN36" s="89"/>
+      <c r="BN36" s="95"/>
       <c r="BO36" s="95"/>
       <c r="BP36" s="102"/>
     </row>
     <row r="37" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="79" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="29">
         <v>593</v>
       </c>
       <c r="C37" s="29">
         <v>448</v>
       </c>
       <c r="D37" s="29">
         <v>529</v>
       </c>
       <c r="E37" s="29">
         <v>441</v>
       </c>
       <c r="F37" s="29">
         <v>529</v>
       </c>
       <c r="G37" s="29">
         <v>469</v>
       </c>
@@ -6606,136 +6705,140 @@
       </c>
       <c r="Y37" s="41">
         <v>13</v>
       </c>
       <c r="Z37" s="41">
         <v>16</v>
       </c>
       <c r="AA37" s="41">
         <v>8</v>
       </c>
       <c r="AB37" s="41">
         <v>19</v>
       </c>
       <c r="AC37" s="55">
         <v>14</v>
       </c>
       <c r="AD37" s="55">
         <v>11</v>
       </c>
       <c r="AE37" s="55">
         <v>9</v>
       </c>
       <c r="AF37" s="55">
         <v>15</v>
       </c>
-      <c r="AG37" s="106">
+      <c r="AG37" s="103">
         <v>20</v>
       </c>
       <c r="AH37" s="55">
         <v>6</v>
       </c>
       <c r="AI37" s="41">
         <v>16</v>
       </c>
       <c r="AJ37" s="55">
         <v>20</v>
       </c>
       <c r="AK37" s="55">
         <v>13</v>
       </c>
       <c r="AL37" s="55">
         <v>16</v>
       </c>
       <c r="AM37" s="55">
         <v>15</v>
       </c>
       <c r="AN37" s="90">
         <v>24</v>
       </c>
       <c r="AO37" s="55">
         <v>14</v>
       </c>
       <c r="AP37" s="90">
         <v>6</v>
       </c>
       <c r="AQ37" s="90">
         <v>12</v>
       </c>
       <c r="AR37" s="103">
         <v>15</v>
       </c>
       <c r="AS37" s="90">
         <v>15</v>
       </c>
       <c r="AT37" s="90">
         <v>20</v>
       </c>
       <c r="AU37" s="90">
         <v>13</v>
       </c>
       <c r="AV37" s="90">
         <v>17</v>
       </c>
-      <c r="AW37" s="106">
+      <c r="AW37" s="103">
         <v>14</v>
       </c>
       <c r="AX37" s="90">
         <v>15</v>
       </c>
       <c r="AY37" s="90">
         <v>19</v>
       </c>
       <c r="AZ37" s="90">
         <v>12</v>
       </c>
       <c r="BA37" s="90">
         <v>15</v>
       </c>
       <c r="BB37" s="90">
         <v>26</v>
       </c>
       <c r="BC37" s="90">
         <v>15</v>
       </c>
       <c r="BD37" s="90">
         <v>10</v>
       </c>
       <c r="BE37" s="90">
         <v>12</v>
       </c>
       <c r="BF37" s="90">
         <v>8</v>
       </c>
       <c r="BG37" s="90">
         <v>15</v>
       </c>
       <c r="BH37" s="90">
         <v>15</v>
       </c>
-      <c r="BI37" s="106"/>
-      <c r="BJ37" s="90"/>
+      <c r="BI37" s="90">
+        <v>20</v>
+      </c>
+      <c r="BJ37" s="90">
+        <v>11</v>
+      </c>
       <c r="BK37" s="90"/>
       <c r="BL37" s="90"/>
       <c r="BM37" s="90"/>
       <c r="BN37" s="90"/>
       <c r="BO37" s="90"/>
       <c r="BP37" s="103"/>
     </row>
     <row r="38" spans="1:68" s="27" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A39" s="28"/>
       <c r="B39" s="20">
         <v>137</v>
       </c>
       <c r="C39" s="20">
         <v>121</v>
       </c>
       <c r="D39" s="20">
         <v>136</v>
       </c>
       <c r="E39" s="22">
         <v>143</v>
       </c>
       <c r="F39" s="22">
         <v>166</v>
       </c>
@@ -7912,243 +8015,243 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AB4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP94"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BD31" sqref="BD31:BH41"/>
+      <selection activeCell="BI31" sqref="BI31:BJ41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="10"/>
     <col min="33" max="33" width="9.140625" style="31"/>
     <col min="39" max="39" width="9.140625" style="27"/>
     <col min="42" max="43" width="9.140625" style="27"/>
     <col min="45" max="45" width="9.140625" style="31"/>
     <col min="46" max="48" width="9.140625" style="27"/>
     <col min="50" max="51" width="9.140625" style="27"/>
     <col min="53" max="55" width="9.140625" style="27"/>
     <col min="57" max="57" width="9.140625" style="31"/>
     <col min="58" max="60" width="9.140625" style="27"/>
     <col min="62" max="63" width="9.140625" style="27"/>
     <col min="65" max="67" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A1" s="30"/>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="U1" s="31"/>
       <c r="AG1" s="31"/>
       <c r="AS1" s="31"/>
       <c r="BE1" s="31"/>
     </row>
     <row r="2" spans="1:68" s="27" customFormat="1" ht="12.75">
-      <c r="A2" s="125" t="s">
+      <c r="A2" s="122" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="125"/>
-[...32 lines deleted...]
-      <c r="AI2" s="125"/>
+      <c r="B2" s="122"/>
+      <c r="C2" s="122"/>
+      <c r="D2" s="122"/>
+      <c r="E2" s="122"/>
+      <c r="F2" s="122"/>
+      <c r="G2" s="122"/>
+      <c r="H2" s="122"/>
+      <c r="I2" s="122"/>
+      <c r="J2" s="122"/>
+      <c r="K2" s="122"/>
+      <c r="L2" s="122"/>
+      <c r="M2" s="122"/>
+      <c r="N2" s="122"/>
+      <c r="O2" s="122"/>
+      <c r="P2" s="122"/>
+      <c r="Q2" s="122"/>
+      <c r="R2" s="122"/>
+      <c r="S2" s="122"/>
+      <c r="T2" s="122"/>
+      <c r="U2" s="122"/>
+      <c r="V2" s="122"/>
+      <c r="W2" s="122"/>
+      <c r="X2" s="122"/>
+      <c r="Y2" s="122"/>
+      <c r="Z2" s="122"/>
+      <c r="AA2" s="122"/>
+      <c r="AB2" s="122"/>
+      <c r="AC2" s="122"/>
+      <c r="AD2" s="122"/>
+      <c r="AE2" s="122"/>
+      <c r="AF2" s="122"/>
+      <c r="AG2" s="122"/>
+      <c r="AH2" s="122"/>
+      <c r="AI2" s="122"/>
     </row>
     <row r="3" spans="1:68" s="14" customFormat="1" ht="11.25">
       <c r="N3" s="32"/>
       <c r="O3" s="32"/>
       <c r="P3" s="32"/>
       <c r="Q3" s="32"/>
       <c r="R3" s="32"/>
       <c r="S3" s="32"/>
       <c r="T3" s="15"/>
       <c r="W3" s="34"/>
       <c r="X3" s="32"/>
       <c r="Y3" s="32"/>
       <c r="Z3" s="32"/>
       <c r="AA3" s="16"/>
       <c r="AD3" s="32"/>
       <c r="AE3" s="32"/>
       <c r="AF3" s="32"/>
       <c r="AG3" s="97"/>
       <c r="AJ3" s="97"/>
       <c r="AN3" s="97"/>
       <c r="AR3" s="34"/>
       <c r="AS3" s="97"/>
       <c r="AV3" s="97"/>
       <c r="AZ3" s="97"/>
       <c r="BD3" s="34"/>
       <c r="BE3" s="97"/>
       <c r="BH3" s="97"/>
       <c r="BL3" s="97"/>
       <c r="BP3" s="34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="126"/>
-      <c r="B4" s="128">
+      <c r="A4" s="123"/>
+      <c r="B4" s="125">
         <v>2021</v>
       </c>
-      <c r="C4" s="129"/>
-[...10 lines deleted...]
-      <c r="N4" s="133">
+      <c r="C4" s="126"/>
+      <c r="D4" s="126"/>
+      <c r="E4" s="126"/>
+      <c r="F4" s="126"/>
+      <c r="G4" s="126"/>
+      <c r="H4" s="126"/>
+      <c r="I4" s="126"/>
+      <c r="J4" s="126"/>
+      <c r="K4" s="126"/>
+      <c r="L4" s="126"/>
+      <c r="M4" s="126"/>
+      <c r="N4" s="130">
         <v>2022</v>
       </c>
-      <c r="O4" s="133"/>
-[...5 lines deleted...]
-      <c r="U4" s="131">
+      <c r="O4" s="130"/>
+      <c r="P4" s="130"/>
+      <c r="Q4" s="130"/>
+      <c r="R4" s="130"/>
+      <c r="S4" s="130"/>
+      <c r="T4" s="130"/>
+      <c r="U4" s="128">
         <v>2023</v>
       </c>
-      <c r="V4" s="132"/>
-[...6 lines deleted...]
-      <c r="AC4" s="132"/>
+      <c r="V4" s="129"/>
+      <c r="W4" s="129"/>
+      <c r="X4" s="129"/>
+      <c r="Y4" s="129"/>
+      <c r="Z4" s="129"/>
+      <c r="AA4" s="129"/>
+      <c r="AB4" s="129"/>
+      <c r="AC4" s="129"/>
       <c r="AD4" s="33"/>
       <c r="AE4" s="35"/>
-      <c r="AG4" s="120">
+      <c r="AG4" s="117">
         <v>2024</v>
       </c>
-      <c r="AH4" s="121"/>
-[...10 lines deleted...]
-      <c r="AS4" s="120">
+      <c r="AH4" s="118"/>
+      <c r="AI4" s="118"/>
+      <c r="AJ4" s="118"/>
+      <c r="AK4" s="118"/>
+      <c r="AL4" s="118"/>
+      <c r="AM4" s="118"/>
+      <c r="AN4" s="118"/>
+      <c r="AO4" s="118"/>
+      <c r="AP4" s="118"/>
+      <c r="AQ4" s="118"/>
+      <c r="AR4" s="118"/>
+      <c r="AS4" s="117">
         <v>2025</v>
       </c>
-      <c r="AT4" s="121"/>
-[...10 lines deleted...]
-      <c r="BE4" s="120">
+      <c r="AT4" s="118"/>
+      <c r="AU4" s="118"/>
+      <c r="AV4" s="118"/>
+      <c r="AW4" s="118"/>
+      <c r="AX4" s="118"/>
+      <c r="AY4" s="118"/>
+      <c r="AZ4" s="118"/>
+      <c r="BA4" s="118"/>
+      <c r="BB4" s="118"/>
+      <c r="BC4" s="118"/>
+      <c r="BD4" s="118"/>
+      <c r="BE4" s="117">
         <v>2026</v>
       </c>
-      <c r="BF4" s="121"/>
-[...9 lines deleted...]
-      <c r="BP4" s="121"/>
+      <c r="BF4" s="118"/>
+      <c r="BG4" s="118"/>
+      <c r="BH4" s="118"/>
+      <c r="BI4" s="118"/>
+      <c r="BJ4" s="118"/>
+      <c r="BK4" s="118"/>
+      <c r="BL4" s="118"/>
+      <c r="BM4" s="118"/>
+      <c r="BN4" s="118"/>
+      <c r="BO4" s="118"/>
+      <c r="BP4" s="118"/>
     </row>
     <row r="5" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="127"/>
+      <c r="A5" s="124"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="59" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="59" t="s">
@@ -8308,120 +8411,120 @@
         <v>0</v>
       </c>
       <c r="BJ5" s="100" t="s">
         <v>1</v>
       </c>
       <c r="BK5" s="100" t="s">
         <v>2</v>
       </c>
       <c r="BL5" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BM5" s="100" t="s">
         <v>4</v>
       </c>
       <c r="BN5" s="17" t="s">
         <v>13</v>
       </c>
       <c r="BO5" s="17" t="s">
         <v>14</v>
       </c>
       <c r="BP5" s="17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A6" s="122" t="s">
+      <c r="A6" s="119" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="122"/>
-[...65 lines deleted...]
-      <c r="BP6" s="122"/>
+      <c r="B6" s="119"/>
+      <c r="C6" s="119"/>
+      <c r="D6" s="119"/>
+      <c r="E6" s="119"/>
+      <c r="F6" s="119"/>
+      <c r="G6" s="119"/>
+      <c r="H6" s="119"/>
+      <c r="I6" s="119"/>
+      <c r="J6" s="119"/>
+      <c r="K6" s="119"/>
+      <c r="L6" s="119"/>
+      <c r="M6" s="119"/>
+      <c r="N6" s="119"/>
+      <c r="O6" s="119"/>
+      <c r="P6" s="119"/>
+      <c r="Q6" s="119"/>
+      <c r="R6" s="119"/>
+      <c r="S6" s="119"/>
+      <c r="T6" s="119"/>
+      <c r="U6" s="119"/>
+      <c r="V6" s="119"/>
+      <c r="W6" s="119"/>
+      <c r="X6" s="119"/>
+      <c r="Y6" s="119"/>
+      <c r="Z6" s="119"/>
+      <c r="AA6" s="119"/>
+      <c r="AB6" s="119"/>
+      <c r="AC6" s="119"/>
+      <c r="AD6" s="119"/>
+      <c r="AE6" s="119"/>
+      <c r="AF6" s="119"/>
+      <c r="AG6" s="119"/>
+      <c r="AH6" s="119"/>
+      <c r="AI6" s="119"/>
+      <c r="AJ6" s="119"/>
+      <c r="AK6" s="119"/>
+      <c r="AL6" s="119"/>
+      <c r="AM6" s="119"/>
+      <c r="AN6" s="119"/>
+      <c r="AO6" s="119"/>
+      <c r="AP6" s="119"/>
+      <c r="AQ6" s="119"/>
+      <c r="AR6" s="119"/>
+      <c r="AS6" s="119"/>
+      <c r="AT6" s="119"/>
+      <c r="AU6" s="119"/>
+      <c r="AV6" s="119"/>
+      <c r="AW6" s="119"/>
+      <c r="AX6" s="119"/>
+      <c r="AY6" s="119"/>
+      <c r="AZ6" s="119"/>
+      <c r="BA6" s="119"/>
+      <c r="BB6" s="119"/>
+      <c r="BC6" s="119"/>
+      <c r="BD6" s="119"/>
+      <c r="BE6" s="119"/>
+      <c r="BF6" s="119"/>
+      <c r="BG6" s="119"/>
+      <c r="BH6" s="119"/>
+      <c r="BI6" s="119"/>
+      <c r="BJ6" s="119"/>
+      <c r="BK6" s="119"/>
+      <c r="BL6" s="119"/>
+      <c r="BM6" s="119"/>
+      <c r="BN6" s="119"/>
+      <c r="BO6" s="119"/>
+      <c r="BP6" s="119"/>
     </row>
     <row r="7" spans="1:68" s="27" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="75">
         <v>412</v>
       </c>
       <c r="O7" s="39">
         <v>393</v>
       </c>
       <c r="P7" s="39">
         <v>439</v>
@@ -8536,58 +8639,62 @@
       </c>
       <c r="BA7" s="89">
         <v>395</v>
       </c>
       <c r="BB7" s="89">
         <v>422</v>
       </c>
       <c r="BC7" s="89">
         <v>420</v>
       </c>
       <c r="BD7" s="89">
         <v>494</v>
       </c>
       <c r="BE7" s="89">
         <v>369</v>
       </c>
       <c r="BF7" s="89">
         <v>347</v>
       </c>
       <c r="BG7" s="89">
         <v>424</v>
       </c>
       <c r="BH7" s="89">
         <v>401</v>
       </c>
-      <c r="BI7" s="101"/>
-      <c r="BJ7" s="89"/>
+      <c r="BI7" s="89">
+        <v>385</v>
+      </c>
+      <c r="BJ7" s="89">
+        <v>455</v>
+      </c>
       <c r="BK7" s="89"/>
       <c r="BL7" s="95"/>
       <c r="BM7" s="89"/>
       <c r="BN7" s="89"/>
       <c r="BO7" s="89"/>
-      <c r="BP7" s="62"/>
+      <c r="BP7" s="89"/>
     </row>
     <row r="8" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="67">
         <v>97</v>
       </c>
       <c r="O8" s="39">
         <v>123</v>
       </c>
       <c r="P8" s="39">
         <v>117</v>
@@ -8702,58 +8809,62 @@
       </c>
       <c r="BA8" s="89">
         <v>107</v>
       </c>
       <c r="BB8" s="89">
         <v>112</v>
       </c>
       <c r="BC8" s="89">
         <v>136</v>
       </c>
       <c r="BD8" s="89">
         <v>142</v>
       </c>
       <c r="BE8" s="89">
         <v>125</v>
       </c>
       <c r="BF8" s="89">
         <v>94</v>
       </c>
       <c r="BG8" s="89">
         <v>124</v>
       </c>
       <c r="BH8" s="89">
         <v>116</v>
       </c>
-      <c r="BI8" s="101"/>
-      <c r="BJ8" s="89"/>
+      <c r="BI8" s="89">
+        <v>122</v>
+      </c>
+      <c r="BJ8" s="89">
+        <v>130</v>
+      </c>
       <c r="BK8" s="89"/>
       <c r="BL8" s="95"/>
       <c r="BM8" s="89"/>
       <c r="BN8" s="89"/>
       <c r="BO8" s="89"/>
-      <c r="BP8" s="62"/>
+      <c r="BP8" s="89"/>
     </row>
     <row r="9" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
       <c r="N9" s="67">
         <v>21</v>
       </c>
       <c r="O9" s="39">
         <v>27</v>
       </c>
       <c r="P9" s="39">
         <v>39</v>
@@ -8868,58 +8979,62 @@
       </c>
       <c r="BA9" s="89">
         <v>27</v>
       </c>
       <c r="BB9" s="89">
         <v>30</v>
       </c>
       <c r="BC9" s="89">
         <v>21</v>
       </c>
       <c r="BD9" s="89">
         <v>41</v>
       </c>
       <c r="BE9" s="89">
         <v>24</v>
       </c>
       <c r="BF9" s="89">
         <v>25</v>
       </c>
       <c r="BG9" s="89">
         <v>28</v>
       </c>
       <c r="BH9" s="89">
         <v>29</v>
       </c>
-      <c r="BI9" s="101"/>
-      <c r="BJ9" s="89"/>
+      <c r="BI9" s="89">
+        <v>21</v>
+      </c>
+      <c r="BJ9" s="89">
+        <v>35</v>
+      </c>
       <c r="BK9" s="89"/>
       <c r="BL9" s="95"/>
       <c r="BM9" s="89"/>
       <c r="BN9" s="89"/>
       <c r="BO9" s="89"/>
-      <c r="BP9" s="62"/>
+      <c r="BP9" s="89"/>
     </row>
     <row r="10" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
       <c r="N10" s="67">
         <v>26</v>
       </c>
       <c r="O10" s="39">
         <v>23</v>
       </c>
       <c r="P10" s="39">
         <v>19</v>
@@ -9034,58 +9149,62 @@
       </c>
       <c r="BA10" s="89">
         <v>16</v>
       </c>
       <c r="BB10" s="89">
         <v>21</v>
       </c>
       <c r="BC10" s="89">
         <v>23</v>
       </c>
       <c r="BD10" s="89">
         <v>18</v>
       </c>
       <c r="BE10" s="89">
         <v>18</v>
       </c>
       <c r="BF10" s="89">
         <v>11</v>
       </c>
       <c r="BG10" s="89">
         <v>16</v>
       </c>
       <c r="BH10" s="89">
         <v>19</v>
       </c>
-      <c r="BI10" s="101"/>
-      <c r="BJ10" s="89"/>
+      <c r="BI10" s="89">
+        <v>18</v>
+      </c>
+      <c r="BJ10" s="89">
+        <v>29</v>
+      </c>
       <c r="BK10" s="89"/>
       <c r="BL10" s="95"/>
       <c r="BM10" s="89"/>
       <c r="BN10" s="89"/>
       <c r="BO10" s="89"/>
-      <c r="BP10" s="62"/>
+      <c r="BP10" s="89"/>
     </row>
     <row r="11" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="67">
         <v>56</v>
       </c>
       <c r="O11" s="39">
         <v>43</v>
       </c>
       <c r="P11" s="39">
         <v>42</v>
@@ -9200,58 +9319,62 @@
       </c>
       <c r="BA11" s="89">
         <v>43</v>
       </c>
       <c r="BB11" s="89">
         <v>41</v>
       </c>
       <c r="BC11" s="89">
         <v>31</v>
       </c>
       <c r="BD11" s="89">
         <v>43</v>
       </c>
       <c r="BE11" s="89">
         <v>34</v>
       </c>
       <c r="BF11" s="89">
         <v>34</v>
       </c>
       <c r="BG11" s="89">
         <v>51</v>
       </c>
       <c r="BH11" s="89">
         <v>31</v>
       </c>
-      <c r="BI11" s="101"/>
-      <c r="BJ11" s="89"/>
+      <c r="BI11" s="89">
+        <v>37</v>
+      </c>
+      <c r="BJ11" s="89">
+        <v>33</v>
+      </c>
       <c r="BK11" s="89"/>
       <c r="BL11" s="95"/>
       <c r="BM11" s="89"/>
       <c r="BN11" s="89"/>
       <c r="BO11" s="89"/>
-      <c r="BP11" s="62"/>
+      <c r="BP11" s="89"/>
     </row>
     <row r="12" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="67">
         <v>32</v>
       </c>
       <c r="O12" s="39">
         <v>31</v>
       </c>
       <c r="P12" s="39">
         <v>28</v>
@@ -9366,58 +9489,62 @@
       </c>
       <c r="BA12" s="89">
         <v>34</v>
       </c>
       <c r="BB12" s="89">
         <v>38</v>
       </c>
       <c r="BC12" s="89">
         <v>29</v>
       </c>
       <c r="BD12" s="89">
         <v>36</v>
       </c>
       <c r="BE12" s="89">
         <v>27</v>
       </c>
       <c r="BF12" s="89">
         <v>32</v>
       </c>
       <c r="BG12" s="89">
         <v>39</v>
       </c>
       <c r="BH12" s="89">
         <v>45</v>
       </c>
-      <c r="BI12" s="101"/>
-      <c r="BJ12" s="89"/>
+      <c r="BI12" s="89">
+        <v>25</v>
+      </c>
+      <c r="BJ12" s="89">
+        <v>39</v>
+      </c>
       <c r="BK12" s="89"/>
       <c r="BL12" s="95"/>
       <c r="BM12" s="89"/>
       <c r="BN12" s="89"/>
       <c r="BO12" s="89"/>
-      <c r="BP12" s="62"/>
+      <c r="BP12" s="89"/>
     </row>
     <row r="13" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="53">
         <v>27</v>
       </c>
       <c r="O13" s="39">
         <v>31</v>
       </c>
       <c r="P13" s="39">
         <v>22</v>
@@ -9532,58 +9659,62 @@
       </c>
       <c r="BA13" s="89">
         <v>25</v>
       </c>
       <c r="BB13" s="89">
         <v>22</v>
       </c>
       <c r="BC13" s="89">
         <v>28</v>
       </c>
       <c r="BD13" s="89">
         <v>34</v>
       </c>
       <c r="BE13" s="89">
         <v>24</v>
       </c>
       <c r="BF13" s="89">
         <v>34</v>
       </c>
       <c r="BG13" s="89">
         <v>24</v>
       </c>
       <c r="BH13" s="89">
         <v>23</v>
       </c>
-      <c r="BI13" s="101"/>
-      <c r="BJ13" s="89"/>
+      <c r="BI13" s="89">
+        <v>22</v>
+      </c>
+      <c r="BJ13" s="89">
+        <v>24</v>
+      </c>
       <c r="BK13" s="89"/>
       <c r="BL13" s="95"/>
       <c r="BM13" s="89"/>
       <c r="BN13" s="89"/>
       <c r="BO13" s="89"/>
-      <c r="BP13" s="62"/>
+      <c r="BP13" s="89"/>
     </row>
     <row r="14" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="53">
         <v>18</v>
       </c>
       <c r="O14" s="39">
         <v>29</v>
       </c>
       <c r="P14" s="39">
         <v>38</v>
@@ -9698,58 +9829,62 @@
       </c>
       <c r="BA14" s="89">
         <v>22</v>
       </c>
       <c r="BB14" s="89">
         <v>21</v>
       </c>
       <c r="BC14" s="89">
         <v>27</v>
       </c>
       <c r="BD14" s="89">
         <v>30</v>
       </c>
       <c r="BE14" s="89">
         <v>15</v>
       </c>
       <c r="BF14" s="89">
         <v>16</v>
       </c>
       <c r="BG14" s="89">
         <v>18</v>
       </c>
       <c r="BH14" s="89">
         <v>20</v>
       </c>
-      <c r="BI14" s="101"/>
-      <c r="BJ14" s="89"/>
+      <c r="BI14" s="89">
+        <v>21</v>
+      </c>
+      <c r="BJ14" s="89">
+        <v>25</v>
+      </c>
       <c r="BK14" s="89"/>
       <c r="BL14" s="95"/>
       <c r="BM14" s="89"/>
       <c r="BN14" s="89"/>
       <c r="BO14" s="89"/>
-      <c r="BP14" s="62"/>
+      <c r="BP14" s="89"/>
     </row>
     <row r="15" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="20"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="53">
         <v>38</v>
       </c>
       <c r="O15" s="39">
         <v>26</v>
       </c>
       <c r="P15" s="39">
         <v>20</v>
@@ -9864,58 +9999,62 @@
       </c>
       <c r="BA15" s="89">
         <v>30</v>
       </c>
       <c r="BB15" s="89">
         <v>31</v>
       </c>
       <c r="BC15" s="89">
         <v>28</v>
       </c>
       <c r="BD15" s="89">
         <v>42</v>
       </c>
       <c r="BE15" s="89">
         <v>33</v>
       </c>
       <c r="BF15" s="89">
         <v>20</v>
       </c>
       <c r="BG15" s="89">
         <v>40</v>
       </c>
       <c r="BH15" s="89">
         <v>25</v>
       </c>
-      <c r="BI15" s="101"/>
-      <c r="BJ15" s="89"/>
+      <c r="BI15" s="89">
+        <v>27</v>
+      </c>
+      <c r="BJ15" s="89">
+        <v>45</v>
+      </c>
       <c r="BK15" s="89"/>
       <c r="BL15" s="95"/>
       <c r="BM15" s="89"/>
       <c r="BN15" s="89"/>
       <c r="BO15" s="89"/>
-      <c r="BP15" s="62"/>
+      <c r="BP15" s="89"/>
     </row>
     <row r="16" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
       <c r="H16" s="20"/>
       <c r="I16" s="20"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="53">
         <v>67</v>
       </c>
       <c r="O16" s="39">
         <v>41</v>
       </c>
       <c r="P16" s="39">
         <v>78</v>
@@ -10030,58 +10169,62 @@
       </c>
       <c r="BA16" s="89">
         <v>64</v>
       </c>
       <c r="BB16" s="89">
         <v>63</v>
       </c>
       <c r="BC16" s="89">
         <v>67</v>
       </c>
       <c r="BD16" s="89">
         <v>88</v>
       </c>
       <c r="BE16" s="89">
         <v>48</v>
       </c>
       <c r="BF16" s="89">
         <v>63</v>
       </c>
       <c r="BG16" s="89">
         <v>59</v>
       </c>
       <c r="BH16" s="89">
         <v>68</v>
       </c>
-      <c r="BI16" s="101"/>
-      <c r="BJ16" s="89"/>
+      <c r="BI16" s="89">
+        <v>63</v>
+      </c>
+      <c r="BJ16" s="89">
+        <v>68</v>
+      </c>
       <c r="BK16" s="89"/>
       <c r="BL16" s="95"/>
       <c r="BM16" s="89"/>
       <c r="BN16" s="89"/>
       <c r="BO16" s="89"/>
-      <c r="BP16" s="62"/>
+      <c r="BP16" s="89"/>
     </row>
     <row r="17" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="20"/>
       <c r="E17" s="20"/>
       <c r="F17" s="20"/>
       <c r="G17" s="20"/>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="53">
         <v>30</v>
       </c>
       <c r="O17" s="39">
         <v>19</v>
       </c>
       <c r="P17" s="39">
         <v>36</v>
@@ -10196,130 +10339,134 @@
       </c>
       <c r="BA17" s="89">
         <v>27</v>
       </c>
       <c r="BB17" s="89">
         <v>43</v>
       </c>
       <c r="BC17" s="89">
         <v>30</v>
       </c>
       <c r="BD17" s="89">
         <v>20</v>
       </c>
       <c r="BE17" s="89">
         <v>21</v>
       </c>
       <c r="BF17" s="89">
         <v>18</v>
       </c>
       <c r="BG17" s="89">
         <v>25</v>
       </c>
       <c r="BH17" s="89">
         <v>25</v>
       </c>
-      <c r="BI17" s="101"/>
-      <c r="BJ17" s="89"/>
+      <c r="BI17" s="89">
+        <v>29</v>
+      </c>
+      <c r="BJ17" s="89">
+        <v>27</v>
+      </c>
       <c r="BK17" s="89"/>
       <c r="BL17" s="95"/>
       <c r="BM17" s="89"/>
       <c r="BN17" s="89"/>
       <c r="BO17" s="89"/>
-      <c r="BP17" s="62"/>
+      <c r="BP17" s="89"/>
     </row>
     <row r="18" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A18" s="123" t="s">
+      <c r="A18" s="120" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="123"/>
-[...65 lines deleted...]
-      <c r="BP18" s="123"/>
+      <c r="B18" s="120"/>
+      <c r="C18" s="120"/>
+      <c r="D18" s="120"/>
+      <c r="E18" s="120"/>
+      <c r="F18" s="120"/>
+      <c r="G18" s="120"/>
+      <c r="H18" s="120"/>
+      <c r="I18" s="120"/>
+      <c r="J18" s="120"/>
+      <c r="K18" s="120"/>
+      <c r="L18" s="120"/>
+      <c r="M18" s="120"/>
+      <c r="N18" s="120"/>
+      <c r="O18" s="120"/>
+      <c r="P18" s="120"/>
+      <c r="Q18" s="120"/>
+      <c r="R18" s="120"/>
+      <c r="S18" s="120"/>
+      <c r="T18" s="120"/>
+      <c r="U18" s="120"/>
+      <c r="V18" s="120"/>
+      <c r="W18" s="120"/>
+      <c r="X18" s="120"/>
+      <c r="Y18" s="120"/>
+      <c r="Z18" s="120"/>
+      <c r="AA18" s="120"/>
+      <c r="AB18" s="120"/>
+      <c r="AC18" s="120"/>
+      <c r="AD18" s="120"/>
+      <c r="AE18" s="120"/>
+      <c r="AF18" s="120"/>
+      <c r="AG18" s="120"/>
+      <c r="AH18" s="120"/>
+      <c r="AI18" s="120"/>
+      <c r="AJ18" s="120"/>
+      <c r="AK18" s="120"/>
+      <c r="AL18" s="120"/>
+      <c r="AM18" s="120"/>
+      <c r="AN18" s="120"/>
+      <c r="AO18" s="120"/>
+      <c r="AP18" s="120"/>
+      <c r="AQ18" s="120"/>
+      <c r="AR18" s="120"/>
+      <c r="AS18" s="120"/>
+      <c r="AT18" s="120"/>
+      <c r="AU18" s="120"/>
+      <c r="AV18" s="120"/>
+      <c r="AW18" s="120"/>
+      <c r="AX18" s="120"/>
+      <c r="AY18" s="120"/>
+      <c r="AZ18" s="120"/>
+      <c r="BA18" s="120"/>
+      <c r="BB18" s="120"/>
+      <c r="BC18" s="120"/>
+      <c r="BD18" s="120"/>
+      <c r="BE18" s="120"/>
+      <c r="BF18" s="120"/>
+      <c r="BG18" s="120"/>
+      <c r="BH18" s="120"/>
+      <c r="BI18" s="120"/>
+      <c r="BJ18" s="120"/>
+      <c r="BK18" s="120"/>
+      <c r="BL18" s="120"/>
+      <c r="BM18" s="120"/>
+      <c r="BN18" s="120"/>
+      <c r="BO18" s="120"/>
+      <c r="BP18" s="120"/>
     </row>
     <row r="19" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="84">
         <v>235</v>
       </c>
       <c r="O19" s="78">
         <v>241</v>
       </c>
       <c r="P19" s="78">
         <v>251</v>
@@ -10434,52 +10581,56 @@
       </c>
       <c r="BA19" s="89">
         <v>238</v>
       </c>
       <c r="BB19" s="89">
         <v>232</v>
       </c>
       <c r="BC19" s="89">
         <v>233</v>
       </c>
       <c r="BD19" s="89">
         <v>263</v>
       </c>
       <c r="BE19" s="89">
         <v>225</v>
       </c>
       <c r="BF19" s="89">
         <v>198</v>
       </c>
       <c r="BG19" s="89">
         <v>241</v>
       </c>
       <c r="BH19" s="89">
         <v>227</v>
       </c>
-      <c r="BI19" s="89"/>
-      <c r="BJ19" s="89"/>
+      <c r="BI19" s="89">
+        <v>217</v>
+      </c>
+      <c r="BJ19" s="89">
+        <v>261</v>
+      </c>
       <c r="BK19" s="89"/>
       <c r="BL19" s="95"/>
       <c r="BM19" s="89"/>
       <c r="BN19" s="89"/>
       <c r="BO19" s="89"/>
       <c r="BP19" s="89"/>
     </row>
     <row r="20" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="78">
         <v>62</v>
@@ -10600,52 +10751,56 @@
       </c>
       <c r="BA20" s="89">
         <v>60</v>
       </c>
       <c r="BB20" s="89">
         <v>60</v>
       </c>
       <c r="BC20" s="89">
         <v>69</v>
       </c>
       <c r="BD20" s="89">
         <v>70</v>
       </c>
       <c r="BE20" s="89">
         <v>81</v>
       </c>
       <c r="BF20" s="89">
         <v>57</v>
       </c>
       <c r="BG20" s="89">
         <v>69</v>
       </c>
       <c r="BH20" s="89">
         <v>54</v>
       </c>
-      <c r="BI20" s="89"/>
-      <c r="BJ20" s="89"/>
+      <c r="BI20" s="89">
+        <v>61</v>
+      </c>
+      <c r="BJ20" s="89">
+        <v>69</v>
+      </c>
       <c r="BK20" s="89"/>
       <c r="BL20" s="95"/>
       <c r="BM20" s="89"/>
       <c r="BN20" s="89"/>
       <c r="BO20" s="89"/>
       <c r="BP20" s="89"/>
     </row>
     <row r="21" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
       <c r="N21" s="78">
         <v>9</v>
@@ -10766,52 +10921,56 @@
       </c>
       <c r="BA21" s="89">
         <v>15</v>
       </c>
       <c r="BB21" s="89">
         <v>17</v>
       </c>
       <c r="BC21" s="89">
         <v>14</v>
       </c>
       <c r="BD21" s="89">
         <v>22</v>
       </c>
       <c r="BE21" s="89">
         <v>14</v>
       </c>
       <c r="BF21" s="89">
         <v>17</v>
       </c>
       <c r="BG21" s="89">
         <v>13</v>
       </c>
       <c r="BH21" s="89">
         <v>14</v>
       </c>
-      <c r="BI21" s="89"/>
-      <c r="BJ21" s="89"/>
+      <c r="BI21" s="89">
+        <v>14</v>
+      </c>
+      <c r="BJ21" s="89">
+        <v>18</v>
+      </c>
       <c r="BK21" s="89"/>
       <c r="BL21" s="95"/>
       <c r="BM21" s="89"/>
       <c r="BN21" s="89"/>
       <c r="BO21" s="89"/>
       <c r="BP21" s="89"/>
     </row>
     <row r="22" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="78">
         <v>20</v>
@@ -10932,52 +11091,56 @@
       </c>
       <c r="BA22" s="89">
         <v>9</v>
       </c>
       <c r="BB22" s="89">
         <v>13</v>
       </c>
       <c r="BC22" s="89">
         <v>13</v>
       </c>
       <c r="BD22" s="89">
         <v>12</v>
       </c>
       <c r="BE22" s="89">
         <v>15</v>
       </c>
       <c r="BF22" s="89">
         <v>6</v>
       </c>
       <c r="BG22" s="89">
         <v>9</v>
       </c>
       <c r="BH22" s="89">
         <v>10</v>
       </c>
-      <c r="BI22" s="89"/>
-      <c r="BJ22" s="89"/>
+      <c r="BI22" s="89">
+        <v>11</v>
+      </c>
+      <c r="BJ22" s="89">
+        <v>22</v>
+      </c>
       <c r="BK22" s="89"/>
       <c r="BL22" s="95"/>
       <c r="BM22" s="89"/>
       <c r="BN22" s="89"/>
       <c r="BO22" s="89"/>
       <c r="BP22" s="89"/>
     </row>
     <row r="23" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
       <c r="N23" s="78">
         <v>33</v>
@@ -11098,52 +11261,56 @@
       </c>
       <c r="BA23" s="89">
         <v>26</v>
       </c>
       <c r="BB23" s="89">
         <v>27</v>
       </c>
       <c r="BC23" s="89">
         <v>18</v>
       </c>
       <c r="BD23" s="89">
         <v>19</v>
       </c>
       <c r="BE23" s="89">
         <v>21</v>
       </c>
       <c r="BF23" s="89">
         <v>21</v>
       </c>
       <c r="BG23" s="89">
         <v>29</v>
       </c>
       <c r="BH23" s="89">
         <v>18</v>
       </c>
-      <c r="BI23" s="89"/>
-      <c r="BJ23" s="89"/>
+      <c r="BI23" s="89">
+        <v>21</v>
+      </c>
+      <c r="BJ23" s="89">
+        <v>20</v>
+      </c>
       <c r="BK23" s="89"/>
       <c r="BL23" s="95"/>
       <c r="BM23" s="89"/>
       <c r="BN23" s="89"/>
       <c r="BO23" s="89"/>
       <c r="BP23" s="89"/>
     </row>
     <row r="24" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
       <c r="D24" s="22"/>
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
       <c r="N24" s="78">
         <v>19</v>
@@ -11264,52 +11431,56 @@
       </c>
       <c r="BA24" s="89">
         <v>22</v>
       </c>
       <c r="BB24" s="89">
         <v>22</v>
       </c>
       <c r="BC24" s="89">
         <v>17</v>
       </c>
       <c r="BD24" s="89">
         <v>18</v>
       </c>
       <c r="BE24" s="89">
         <v>16</v>
       </c>
       <c r="BF24" s="89">
         <v>19</v>
       </c>
       <c r="BG24" s="89">
         <v>23</v>
       </c>
       <c r="BH24" s="89">
         <v>27</v>
       </c>
-      <c r="BI24" s="89"/>
-      <c r="BJ24" s="89"/>
+      <c r="BI24" s="89">
+        <v>13</v>
+      </c>
+      <c r="BJ24" s="89">
+        <v>24</v>
+      </c>
       <c r="BK24" s="89"/>
       <c r="BL24" s="95"/>
       <c r="BM24" s="89"/>
       <c r="BN24" s="89"/>
       <c r="BO24" s="89"/>
       <c r="BP24" s="89"/>
     </row>
     <row r="25" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="20"/>
       <c r="C25" s="20"/>
       <c r="D25" s="22"/>
       <c r="E25" s="22"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
       <c r="N25" s="78">
         <v>15</v>
@@ -11430,52 +11601,56 @@
       </c>
       <c r="BA25" s="89">
         <v>20</v>
       </c>
       <c r="BB25" s="89">
         <v>12</v>
       </c>
       <c r="BC25" s="89">
         <v>15</v>
       </c>
       <c r="BD25" s="89">
         <v>18</v>
       </c>
       <c r="BE25" s="89">
         <v>13</v>
       </c>
       <c r="BF25" s="89">
         <v>18</v>
       </c>
       <c r="BG25" s="89">
         <v>16</v>
       </c>
       <c r="BH25" s="89">
         <v>19</v>
       </c>
-      <c r="BI25" s="89"/>
-      <c r="BJ25" s="89"/>
+      <c r="BI25" s="89">
+        <v>18</v>
+      </c>
+      <c r="BJ25" s="89">
+        <v>14</v>
+      </c>
       <c r="BK25" s="89"/>
       <c r="BL25" s="95"/>
       <c r="BM25" s="89"/>
       <c r="BN25" s="89"/>
       <c r="BO25" s="89"/>
       <c r="BP25" s="89"/>
     </row>
     <row r="26" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
       <c r="N26" s="78">
         <v>9</v>
@@ -11596,52 +11771,56 @@
       </c>
       <c r="BA26" s="89">
         <v>12</v>
       </c>
       <c r="BB26" s="89">
         <v>10</v>
       </c>
       <c r="BC26" s="89">
         <v>17</v>
       </c>
       <c r="BD26" s="89">
         <v>19</v>
       </c>
       <c r="BE26" s="89">
         <v>11</v>
       </c>
       <c r="BF26" s="89">
         <v>8</v>
       </c>
       <c r="BG26" s="89">
         <v>8</v>
       </c>
       <c r="BH26" s="89">
         <v>12</v>
       </c>
-      <c r="BI26" s="89"/>
-      <c r="BJ26" s="89"/>
+      <c r="BI26" s="89">
+        <v>13</v>
+      </c>
+      <c r="BJ26" s="89">
+        <v>18</v>
+      </c>
       <c r="BK26" s="89"/>
       <c r="BL26" s="95"/>
       <c r="BM26" s="89"/>
       <c r="BN26" s="89"/>
       <c r="BO26" s="89"/>
       <c r="BP26" s="89"/>
     </row>
     <row r="27" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="78">
         <v>17</v>
@@ -11762,52 +11941,56 @@
       </c>
       <c r="BA27" s="89">
         <v>20</v>
       </c>
       <c r="BB27" s="89">
         <v>15</v>
       </c>
       <c r="BC27" s="89">
         <v>22</v>
       </c>
       <c r="BD27" s="89">
         <v>22</v>
       </c>
       <c r="BE27" s="89">
         <v>18</v>
       </c>
       <c r="BF27" s="89">
         <v>9</v>
       </c>
       <c r="BG27" s="89">
         <v>24</v>
       </c>
       <c r="BH27" s="89">
         <v>16</v>
       </c>
-      <c r="BI27" s="89"/>
-      <c r="BJ27" s="89"/>
+      <c r="BI27" s="89">
+        <v>17</v>
+      </c>
+      <c r="BJ27" s="89">
+        <v>22</v>
+      </c>
       <c r="BK27" s="89"/>
       <c r="BL27" s="95"/>
       <c r="BM27" s="89"/>
       <c r="BN27" s="89"/>
       <c r="BO27" s="89"/>
       <c r="BP27" s="89"/>
     </row>
     <row r="28" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="20"/>
       <c r="C28" s="20"/>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
       <c r="J28" s="22"/>
       <c r="K28" s="22"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="78">
         <v>36</v>
@@ -11928,52 +12111,56 @@
       </c>
       <c r="BA28" s="89">
         <v>34</v>
       </c>
       <c r="BB28" s="89">
         <v>29</v>
       </c>
       <c r="BC28" s="89">
         <v>32</v>
       </c>
       <c r="BD28" s="89">
         <v>51</v>
       </c>
       <c r="BE28" s="89">
         <v>25</v>
       </c>
       <c r="BF28" s="89">
         <v>33</v>
       </c>
       <c r="BG28" s="89">
         <v>33</v>
       </c>
       <c r="BH28" s="89">
         <v>42</v>
       </c>
-      <c r="BI28" s="89"/>
-      <c r="BJ28" s="89"/>
+      <c r="BI28" s="89">
+        <v>35</v>
+      </c>
+      <c r="BJ28" s="89">
+        <v>37</v>
+      </c>
       <c r="BK28" s="89"/>
       <c r="BL28" s="95"/>
       <c r="BM28" s="89"/>
       <c r="BN28" s="89"/>
       <c r="BO28" s="89"/>
       <c r="BP28" s="89"/>
     </row>
     <row r="29" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="20"/>
       <c r="C29" s="20"/>
       <c r="D29" s="22"/>
       <c r="E29" s="22"/>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="22"/>
       <c r="J29" s="22"/>
       <c r="K29" s="22"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
       <c r="N29" s="78">
         <v>15</v>
@@ -12094,106 +12281,110 @@
       </c>
       <c r="BA29" s="89">
         <v>20</v>
       </c>
       <c r="BB29" s="89">
         <v>27</v>
       </c>
       <c r="BC29" s="89">
         <v>16</v>
       </c>
       <c r="BD29" s="89">
         <v>12</v>
       </c>
       <c r="BE29" s="89">
         <v>11</v>
       </c>
       <c r="BF29" s="89">
         <v>10</v>
       </c>
       <c r="BG29" s="89">
         <v>17</v>
       </c>
       <c r="BH29" s="89">
         <v>15</v>
       </c>
-      <c r="BI29" s="89"/>
-      <c r="BJ29" s="89"/>
+      <c r="BI29" s="89">
+        <v>14</v>
+      </c>
+      <c r="BJ29" s="89">
+        <v>17</v>
+      </c>
       <c r="BK29" s="89"/>
       <c r="BL29" s="95"/>
       <c r="BM29" s="89"/>
       <c r="BN29" s="89"/>
       <c r="BO29" s="89"/>
       <c r="BP29" s="89"/>
     </row>
     <row r="30" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A30" s="124" t="s">
+      <c r="A30" s="121" t="s">
         <v>18</v>
       </c>
-      <c r="B30" s="124"/>
-[...41 lines deleted...]
-      <c r="AR30" s="124"/>
+      <c r="B30" s="121"/>
+      <c r="C30" s="121"/>
+      <c r="D30" s="121"/>
+      <c r="E30" s="121"/>
+      <c r="F30" s="121"/>
+      <c r="G30" s="121"/>
+      <c r="H30" s="121"/>
+      <c r="I30" s="121"/>
+      <c r="J30" s="121"/>
+      <c r="K30" s="121"/>
+      <c r="L30" s="121"/>
+      <c r="M30" s="121"/>
+      <c r="N30" s="121"/>
+      <c r="O30" s="121"/>
+      <c r="P30" s="121"/>
+      <c r="Q30" s="121"/>
+      <c r="R30" s="121"/>
+      <c r="S30" s="121"/>
+      <c r="T30" s="121"/>
+      <c r="U30" s="121"/>
+      <c r="V30" s="121"/>
+      <c r="W30" s="121"/>
+      <c r="X30" s="121"/>
+      <c r="Y30" s="121"/>
+      <c r="Z30" s="121"/>
+      <c r="AA30" s="121"/>
+      <c r="AB30" s="121"/>
+      <c r="AC30" s="121"/>
+      <c r="AD30" s="121"/>
+      <c r="AE30" s="121"/>
+      <c r="AF30" s="121"/>
+      <c r="AG30" s="121"/>
+      <c r="AH30" s="121"/>
+      <c r="AI30" s="121"/>
+      <c r="AJ30" s="121"/>
+      <c r="AK30" s="121"/>
+      <c r="AL30" s="121"/>
+      <c r="AM30" s="121"/>
+      <c r="AN30" s="121"/>
+      <c r="AO30" s="121"/>
+      <c r="AP30" s="121"/>
+      <c r="AQ30" s="121"/>
+      <c r="AR30" s="121"/>
       <c r="AZ30" s="95"/>
       <c r="BL30" s="95"/>
     </row>
     <row r="31" spans="1:68" s="27" customFormat="1" ht="16.5" customHeight="1">
       <c r="A31" s="74" t="s">
         <v>30</v>
       </c>
       <c r="N31" s="86">
         <v>177</v>
       </c>
       <c r="O31" s="54">
         <v>152</v>
       </c>
       <c r="P31" s="54">
         <v>188</v>
       </c>
       <c r="Q31" s="54">
         <v>156</v>
       </c>
       <c r="R31" s="54">
         <v>163</v>
       </c>
       <c r="S31" s="54">
         <v>188</v>
       </c>
@@ -12298,52 +12489,56 @@
       </c>
       <c r="BA31" s="89">
         <v>157</v>
       </c>
       <c r="BB31" s="95">
         <v>190</v>
       </c>
       <c r="BC31" s="95">
         <v>187</v>
       </c>
       <c r="BD31" s="95">
         <v>231</v>
       </c>
       <c r="BE31" s="95">
         <v>144</v>
       </c>
       <c r="BF31" s="95">
         <v>149</v>
       </c>
       <c r="BG31" s="95">
         <v>183</v>
       </c>
       <c r="BH31" s="95">
         <v>174</v>
       </c>
-      <c r="BI31" s="89"/>
-      <c r="BJ31" s="95"/>
+      <c r="BI31" s="89">
+        <v>168</v>
+      </c>
+      <c r="BJ31" s="89">
+        <v>194</v>
+      </c>
       <c r="BK31" s="95"/>
       <c r="BL31" s="95"/>
       <c r="BM31" s="89"/>
       <c r="BN31" s="95"/>
       <c r="BO31" s="95"/>
       <c r="BP31" s="95"/>
     </row>
     <row r="32" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="66" t="s">
         <v>20</v>
       </c>
       <c r="N32" s="54">
         <v>35</v>
       </c>
       <c r="O32" s="54">
         <v>50</v>
       </c>
       <c r="P32" s="54">
         <v>61</v>
       </c>
       <c r="Q32" s="54">
         <v>61</v>
       </c>
       <c r="R32" s="54">
         <v>40</v>
@@ -12452,52 +12647,56 @@
       </c>
       <c r="BA32" s="89">
         <v>47</v>
       </c>
       <c r="BB32" s="95">
         <v>52</v>
       </c>
       <c r="BC32" s="95">
         <v>67</v>
       </c>
       <c r="BD32" s="95">
         <v>72</v>
       </c>
       <c r="BE32" s="95">
         <v>44</v>
       </c>
       <c r="BF32" s="95">
         <v>37</v>
       </c>
       <c r="BG32" s="95">
         <v>55</v>
       </c>
       <c r="BH32" s="95">
         <v>62</v>
       </c>
-      <c r="BI32" s="89"/>
-      <c r="BJ32" s="95"/>
+      <c r="BI32" s="89">
+        <v>61</v>
+      </c>
+      <c r="BJ32" s="89">
+        <v>61</v>
+      </c>
       <c r="BK32" s="95"/>
       <c r="BL32" s="95"/>
       <c r="BM32" s="89"/>
       <c r="BN32" s="95"/>
       <c r="BO32" s="95"/>
       <c r="BP32" s="95"/>
     </row>
     <row r="33" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="66" t="s">
         <v>21</v>
       </c>
       <c r="N33" s="54">
         <v>12</v>
       </c>
       <c r="O33" s="54">
         <v>13</v>
       </c>
       <c r="P33" s="54">
         <v>19</v>
       </c>
       <c r="Q33" s="54">
         <v>7</v>
       </c>
       <c r="R33" s="54">
         <v>14</v>
@@ -12602,52 +12801,56 @@
       </c>
       <c r="BA33" s="89">
         <v>12</v>
       </c>
       <c r="BB33" s="95">
         <v>13</v>
       </c>
       <c r="BC33" s="95">
         <v>7</v>
       </c>
       <c r="BD33" s="95">
         <v>19</v>
       </c>
       <c r="BE33" s="95">
         <v>10</v>
       </c>
       <c r="BF33" s="95">
         <v>8</v>
       </c>
       <c r="BG33" s="95">
         <v>15</v>
       </c>
       <c r="BH33" s="95">
         <v>15</v>
       </c>
-      <c r="BI33" s="89"/>
-      <c r="BJ33" s="95"/>
+      <c r="BI33" s="89">
+        <v>7</v>
+      </c>
+      <c r="BJ33" s="89">
+        <v>17</v>
+      </c>
       <c r="BK33" s="95"/>
       <c r="BL33" s="95"/>
       <c r="BM33" s="89"/>
       <c r="BN33" s="95"/>
       <c r="BO33" s="95"/>
       <c r="BP33" s="95"/>
     </row>
     <row r="34" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="66" t="s">
         <v>22</v>
       </c>
       <c r="N34" s="54">
         <v>6</v>
       </c>
       <c r="O34" s="54">
         <v>16</v>
       </c>
       <c r="P34" s="54">
         <v>7</v>
       </c>
       <c r="Q34" s="54">
         <v>6</v>
       </c>
       <c r="R34" s="54">
         <v>11</v>
@@ -12756,52 +12959,56 @@
       </c>
       <c r="BA34" s="89">
         <v>7</v>
       </c>
       <c r="BB34" s="95">
         <v>8</v>
       </c>
       <c r="BC34" s="95">
         <v>10</v>
       </c>
       <c r="BD34" s="95">
         <v>6</v>
       </c>
       <c r="BE34" s="95">
         <v>3</v>
       </c>
       <c r="BF34" s="95">
         <v>5</v>
       </c>
       <c r="BG34" s="95">
         <v>7</v>
       </c>
       <c r="BH34" s="95">
         <v>9</v>
       </c>
-      <c r="BI34" s="89"/>
-      <c r="BJ34" s="95"/>
+      <c r="BI34" s="89">
+        <v>7</v>
+      </c>
+      <c r="BJ34" s="89">
+        <v>7</v>
+      </c>
       <c r="BK34" s="95"/>
       <c r="BL34" s="95"/>
       <c r="BM34" s="89"/>
       <c r="BN34" s="95"/>
       <c r="BO34" s="95"/>
       <c r="BP34" s="95"/>
     </row>
     <row r="35" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="66" t="s">
         <v>23</v>
       </c>
       <c r="N35" s="54">
         <v>23</v>
       </c>
       <c r="O35" s="54">
         <v>9</v>
       </c>
       <c r="P35" s="54">
         <v>18</v>
       </c>
       <c r="Q35" s="54">
         <v>15</v>
       </c>
       <c r="R35" s="54">
         <v>14</v>
@@ -12910,52 +13117,56 @@
       </c>
       <c r="BA35" s="89">
         <v>17</v>
       </c>
       <c r="BB35" s="95">
         <v>14</v>
       </c>
       <c r="BC35" s="95">
         <v>13</v>
       </c>
       <c r="BD35" s="95">
         <v>24</v>
       </c>
       <c r="BE35" s="95">
         <v>13</v>
       </c>
       <c r="BF35" s="95">
         <v>13</v>
       </c>
       <c r="BG35" s="95">
         <v>22</v>
       </c>
       <c r="BH35" s="95">
         <v>13</v>
       </c>
-      <c r="BI35" s="89"/>
-      <c r="BJ35" s="95"/>
+      <c r="BI35" s="89">
+        <v>16</v>
+      </c>
+      <c r="BJ35" s="89">
+        <v>13</v>
+      </c>
       <c r="BK35" s="95"/>
       <c r="BL35" s="95"/>
       <c r="BM35" s="89"/>
       <c r="BN35" s="95"/>
       <c r="BO35" s="95"/>
       <c r="BP35" s="95"/>
     </row>
     <row r="36" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="66" t="s">
         <v>29</v>
       </c>
       <c r="N36" s="54">
         <v>13</v>
       </c>
       <c r="O36" s="54">
         <v>13</v>
       </c>
       <c r="P36" s="54">
         <v>14</v>
       </c>
       <c r="Q36" s="54">
         <v>10</v>
       </c>
       <c r="R36" s="54">
         <v>13</v>
@@ -13064,52 +13275,56 @@
       </c>
       <c r="BA36" s="89">
         <v>12</v>
       </c>
       <c r="BB36" s="95">
         <v>16</v>
       </c>
       <c r="BC36" s="95">
         <v>12</v>
       </c>
       <c r="BD36" s="95">
         <v>18</v>
       </c>
       <c r="BE36" s="95">
         <v>11</v>
       </c>
       <c r="BF36" s="95">
         <v>13</v>
       </c>
       <c r="BG36" s="95">
         <v>16</v>
       </c>
       <c r="BH36" s="95">
         <v>18</v>
       </c>
-      <c r="BI36" s="89"/>
-      <c r="BJ36" s="95"/>
+      <c r="BI36" s="89">
+        <v>12</v>
+      </c>
+      <c r="BJ36" s="89">
+        <v>15</v>
+      </c>
       <c r="BK36" s="95"/>
       <c r="BL36" s="95"/>
       <c r="BM36" s="89"/>
       <c r="BN36" s="95"/>
       <c r="BO36" s="95"/>
       <c r="BP36" s="95"/>
     </row>
     <row r="37" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="66" t="s">
         <v>24</v>
       </c>
       <c r="N37" s="54">
         <v>12</v>
       </c>
       <c r="O37" s="54">
         <v>13</v>
       </c>
       <c r="P37" s="54">
         <v>7</v>
       </c>
       <c r="Q37" s="54">
         <v>5</v>
       </c>
       <c r="R37" s="54">
         <v>19</v>
@@ -13218,52 +13433,56 @@
       </c>
       <c r="BA37" s="89">
         <v>5</v>
       </c>
       <c r="BB37" s="95">
         <v>10</v>
       </c>
       <c r="BC37" s="95">
         <v>13</v>
       </c>
       <c r="BD37" s="95">
         <v>16</v>
       </c>
       <c r="BE37" s="95">
         <v>11</v>
       </c>
       <c r="BF37" s="95">
         <v>16</v>
       </c>
       <c r="BG37" s="95">
         <v>8</v>
       </c>
       <c r="BH37" s="95">
         <v>4</v>
       </c>
-      <c r="BI37" s="89"/>
-      <c r="BJ37" s="95"/>
+      <c r="BI37" s="89">
+        <v>4</v>
+      </c>
+      <c r="BJ37" s="89">
+        <v>10</v>
+      </c>
       <c r="BK37" s="95"/>
       <c r="BL37" s="95"/>
       <c r="BM37" s="89"/>
       <c r="BN37" s="95"/>
       <c r="BO37" s="95"/>
       <c r="BP37" s="95"/>
     </row>
     <row r="38" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A38" s="66" t="s">
         <v>25</v>
       </c>
       <c r="N38" s="54">
         <v>9</v>
       </c>
       <c r="O38" s="54">
         <v>6</v>
       </c>
       <c r="P38" s="54">
         <v>12</v>
       </c>
       <c r="Q38" s="54">
         <v>12</v>
       </c>
       <c r="R38" s="54">
         <v>10</v>
@@ -13372,52 +13591,56 @@
       </c>
       <c r="BA38" s="89">
         <v>10</v>
       </c>
       <c r="BB38" s="95">
         <v>11</v>
       </c>
       <c r="BC38" s="95">
         <v>10</v>
       </c>
       <c r="BD38" s="95">
         <v>11</v>
       </c>
       <c r="BE38" s="95">
         <v>4</v>
       </c>
       <c r="BF38" s="95">
         <v>8</v>
       </c>
       <c r="BG38" s="95">
         <v>10</v>
       </c>
       <c r="BH38" s="95">
         <v>8</v>
       </c>
-      <c r="BI38" s="89"/>
-      <c r="BJ38" s="95"/>
+      <c r="BI38" s="89">
+        <v>8</v>
+      </c>
+      <c r="BJ38" s="89">
+        <v>7</v>
+      </c>
       <c r="BK38" s="95"/>
       <c r="BL38" s="95"/>
       <c r="BM38" s="89"/>
       <c r="BN38" s="95"/>
       <c r="BO38" s="95"/>
       <c r="BP38" s="95"/>
     </row>
     <row r="39" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A39" s="66" t="s">
         <v>26</v>
       </c>
       <c r="N39" s="54">
         <v>21</v>
       </c>
       <c r="O39" s="54">
         <v>13</v>
       </c>
       <c r="P39" s="54">
         <v>9</v>
       </c>
       <c r="Q39" s="54">
         <v>6</v>
       </c>
       <c r="R39" s="54">
         <v>17</v>
@@ -13526,52 +13749,56 @@
       </c>
       <c r="BA39" s="89">
         <v>10</v>
       </c>
       <c r="BB39" s="95">
         <v>16</v>
       </c>
       <c r="BC39" s="95">
         <v>6</v>
       </c>
       <c r="BD39" s="95">
         <v>20</v>
       </c>
       <c r="BE39" s="95">
         <v>15</v>
       </c>
       <c r="BF39" s="95">
         <v>11</v>
       </c>
       <c r="BG39" s="95">
         <v>16</v>
       </c>
       <c r="BH39" s="95">
         <v>9</v>
       </c>
-      <c r="BI39" s="89"/>
-      <c r="BJ39" s="95"/>
+      <c r="BI39" s="89">
+        <v>10</v>
+      </c>
+      <c r="BJ39" s="89">
+        <v>23</v>
+      </c>
       <c r="BK39" s="95"/>
       <c r="BL39" s="95"/>
       <c r="BM39" s="89"/>
       <c r="BN39" s="95"/>
       <c r="BO39" s="95"/>
       <c r="BP39" s="95"/>
     </row>
     <row r="40" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A40" s="66" t="s">
         <v>27</v>
       </c>
       <c r="N40" s="54">
         <v>31</v>
       </c>
       <c r="O40" s="54">
         <v>14</v>
       </c>
       <c r="P40" s="54">
         <v>32</v>
       </c>
       <c r="Q40" s="54">
         <v>26</v>
       </c>
       <c r="R40" s="54">
         <v>16</v>
@@ -13680,52 +13907,56 @@
       </c>
       <c r="BA40" s="89">
         <v>30</v>
       </c>
       <c r="BB40" s="95">
         <v>34</v>
       </c>
       <c r="BC40" s="95">
         <v>35</v>
       </c>
       <c r="BD40" s="95">
         <v>37</v>
       </c>
       <c r="BE40" s="95">
         <v>23</v>
       </c>
       <c r="BF40" s="95">
         <v>30</v>
       </c>
       <c r="BG40" s="95">
         <v>26</v>
       </c>
       <c r="BH40" s="95">
         <v>26</v>
       </c>
-      <c r="BI40" s="89"/>
-      <c r="BJ40" s="95"/>
+      <c r="BI40" s="95">
+        <v>28</v>
+      </c>
+      <c r="BJ40" s="95">
+        <v>31</v>
+      </c>
       <c r="BK40" s="95"/>
       <c r="BL40" s="95"/>
       <c r="BM40" s="89"/>
       <c r="BN40" s="95"/>
       <c r="BO40" s="95"/>
       <c r="BP40" s="95"/>
     </row>
     <row r="41" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A41" s="79" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="35"/>
       <c r="C41" s="35"/>
       <c r="D41" s="35"/>
       <c r="E41" s="35"/>
       <c r="F41" s="35"/>
       <c r="G41" s="35"/>
       <c r="H41" s="35"/>
       <c r="I41" s="35"/>
       <c r="J41" s="35"/>
       <c r="K41" s="35"/>
       <c r="L41" s="35"/>
       <c r="M41" s="35"/>
       <c r="N41" s="55">
         <v>15</v>
@@ -13846,52 +14077,56 @@
       </c>
       <c r="BA41" s="90">
         <v>7</v>
       </c>
       <c r="BB41" s="90">
         <v>16</v>
       </c>
       <c r="BC41" s="90">
         <v>14</v>
       </c>
       <c r="BD41" s="90">
         <v>8</v>
       </c>
       <c r="BE41" s="90">
         <v>10</v>
       </c>
       <c r="BF41" s="90">
         <v>8</v>
       </c>
       <c r="BG41" s="90">
         <v>8</v>
       </c>
       <c r="BH41" s="90">
         <v>10</v>
       </c>
-      <c r="BI41" s="90"/>
-      <c r="BJ41" s="90"/>
+      <c r="BI41" s="90">
+        <v>15</v>
+      </c>
+      <c r="BJ41" s="90">
+        <v>10</v>
+      </c>
       <c r="BK41" s="90"/>
       <c r="BL41" s="90"/>
       <c r="BM41" s="90"/>
       <c r="BN41" s="90"/>
       <c r="BO41" s="90"/>
       <c r="BP41" s="90"/>
     </row>
     <row r="42" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="U42" s="31"/>
       <c r="AG42" s="31"/>
       <c r="AS42" s="31"/>
       <c r="BE42" s="31"/>
     </row>
     <row r="43" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A43" s="85" t="s">
         <v>16</v>
       </c>
       <c r="B43" s="36"/>
       <c r="C43" s="36"/>
       <c r="D43" s="36"/>
       <c r="E43" s="36"/>
       <c r="F43" s="36"/>
       <c r="G43" s="36"/>
       <c r="H43" s="36"/>
       <c r="I43" s="36"/>
@@ -14320,5286 +14555,5398 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A2:AI2"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="A30:AR30"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP58"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BG27" sqref="BG27:BH37"/>
+      <selection activeCell="BC51" sqref="BC51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="10"/>
     <col min="33" max="33" width="9.140625" style="31"/>
     <col min="35" max="35" width="9.140625" style="27"/>
     <col min="42" max="44" width="9.140625" style="27"/>
     <col min="45" max="45" width="9.140625" style="31"/>
     <col min="47" max="47" width="9.140625" style="27"/>
     <col min="49" max="49" width="9.140625" style="27"/>
     <col min="53" max="56" width="9.140625" style="27"/>
     <col min="57" max="57" width="9.140625" style="31"/>
     <col min="59" max="59" width="9.140625" style="27"/>
     <col min="61" max="61" width="9.140625" style="27"/>
     <col min="65" max="68" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A1" s="30"/>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="U1" s="31"/>
       <c r="AG1" s="31"/>
       <c r="AS1" s="31"/>
       <c r="BE1" s="31"/>
     </row>
     <row r="2" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A2" s="134" t="s">
+      <c r="A2" s="131" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="134"/>
-[...34 lines deleted...]
-      <c r="AK2" s="134"/>
+      <c r="B2" s="131"/>
+      <c r="C2" s="131"/>
+      <c r="D2" s="131"/>
+      <c r="E2" s="131"/>
+      <c r="F2" s="131"/>
+      <c r="G2" s="131"/>
+      <c r="H2" s="131"/>
+      <c r="I2" s="131"/>
+      <c r="J2" s="131"/>
+      <c r="K2" s="131"/>
+      <c r="L2" s="131"/>
+      <c r="M2" s="131"/>
+      <c r="N2" s="131"/>
+      <c r="O2" s="131"/>
+      <c r="P2" s="131"/>
+      <c r="Q2" s="131"/>
+      <c r="R2" s="131"/>
+      <c r="S2" s="131"/>
+      <c r="T2" s="131"/>
+      <c r="U2" s="131"/>
+      <c r="V2" s="131"/>
+      <c r="W2" s="131"/>
+      <c r="X2" s="131"/>
+      <c r="Y2" s="131"/>
+      <c r="Z2" s="131"/>
+      <c r="AA2" s="131"/>
+      <c r="AB2" s="131"/>
+      <c r="AC2" s="131"/>
+      <c r="AD2" s="131"/>
+      <c r="AE2" s="131"/>
+      <c r="AF2" s="131"/>
+      <c r="AG2" s="131"/>
+      <c r="AH2" s="131"/>
+      <c r="AI2" s="131"/>
+      <c r="AJ2" s="131"/>
+      <c r="AK2" s="131"/>
     </row>
     <row r="3" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="35"/>
       <c r="S3" s="35"/>
       <c r="T3" s="35"/>
       <c r="U3" s="31"/>
       <c r="W3" s="34"/>
       <c r="X3" s="32"/>
       <c r="Y3" s="32"/>
       <c r="Z3" s="32"/>
       <c r="AA3" s="16"/>
       <c r="AB3" s="35"/>
       <c r="AD3" s="35"/>
       <c r="AE3" s="35"/>
       <c r="AF3" s="35"/>
       <c r="AG3" s="98"/>
       <c r="AJ3" s="97"/>
       <c r="AN3" s="28"/>
       <c r="AR3" s="34"/>
       <c r="AS3" s="98"/>
       <c r="AV3" s="97"/>
       <c r="AZ3" s="28"/>
       <c r="BD3" s="34"/>
       <c r="BE3" s="98"/>
       <c r="BH3" s="97"/>
       <c r="BL3" s="28"/>
       <c r="BP3" s="34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="126"/>
-      <c r="B4" s="128">
+      <c r="A4" s="123"/>
+      <c r="B4" s="125">
         <v>2021</v>
       </c>
-      <c r="C4" s="129"/>
-[...10 lines deleted...]
-      <c r="N4" s="133">
+      <c r="C4" s="126"/>
+      <c r="D4" s="126"/>
+      <c r="E4" s="126"/>
+      <c r="F4" s="126"/>
+      <c r="G4" s="126"/>
+      <c r="H4" s="126"/>
+      <c r="I4" s="126"/>
+      <c r="J4" s="126"/>
+      <c r="K4" s="126"/>
+      <c r="L4" s="126"/>
+      <c r="M4" s="126"/>
+      <c r="N4" s="130">
         <v>2022</v>
       </c>
-      <c r="O4" s="133"/>
-[...5 lines deleted...]
-      <c r="U4" s="131">
+      <c r="O4" s="130"/>
+      <c r="P4" s="130"/>
+      <c r="Q4" s="130"/>
+      <c r="R4" s="130"/>
+      <c r="S4" s="130"/>
+      <c r="T4" s="130"/>
+      <c r="U4" s="128">
         <v>2023</v>
       </c>
-      <c r="V4" s="132"/>
-[...7 lines deleted...]
-      <c r="AG4" s="120">
+      <c r="V4" s="129"/>
+      <c r="W4" s="129"/>
+      <c r="X4" s="129"/>
+      <c r="Y4" s="129"/>
+      <c r="Z4" s="129"/>
+      <c r="AA4" s="129"/>
+      <c r="AB4" s="129"/>
+      <c r="AC4" s="129"/>
+      <c r="AG4" s="117">
         <v>2024</v>
       </c>
-      <c r="AH4" s="121"/>
-[...10 lines deleted...]
-      <c r="AS4" s="120">
+      <c r="AH4" s="118"/>
+      <c r="AI4" s="118"/>
+      <c r="AJ4" s="118"/>
+      <c r="AK4" s="118"/>
+      <c r="AL4" s="118"/>
+      <c r="AM4" s="118"/>
+      <c r="AN4" s="118"/>
+      <c r="AO4" s="118"/>
+      <c r="AP4" s="118"/>
+      <c r="AQ4" s="118"/>
+      <c r="AR4" s="118"/>
+      <c r="AS4" s="117">
         <v>2025</v>
       </c>
-      <c r="AT4" s="121"/>
-[...10 lines deleted...]
-      <c r="BE4" s="120">
+      <c r="AT4" s="118"/>
+      <c r="AU4" s="118"/>
+      <c r="AV4" s="118"/>
+      <c r="AW4" s="118"/>
+      <c r="AX4" s="118"/>
+      <c r="AY4" s="118"/>
+      <c r="AZ4" s="118"/>
+      <c r="BA4" s="118"/>
+      <c r="BB4" s="118"/>
+      <c r="BC4" s="118"/>
+      <c r="BD4" s="118"/>
+      <c r="BE4" s="117">
         <v>2026</v>
       </c>
-      <c r="BF4" s="121"/>
-[...9 lines deleted...]
-      <c r="BP4" s="121"/>
+      <c r="BF4" s="118"/>
+      <c r="BG4" s="118"/>
+      <c r="BH4" s="118"/>
+      <c r="BI4" s="118"/>
+      <c r="BJ4" s="118"/>
+      <c r="BK4" s="118"/>
+      <c r="BL4" s="118"/>
+      <c r="BM4" s="118"/>
+      <c r="BN4" s="118"/>
+      <c r="BO4" s="118"/>
+      <c r="BP4" s="118"/>
     </row>
     <row r="5" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="127"/>
-      <c r="B5" s="110" t="s">
+      <c r="A5" s="124"/>
+      <c r="B5" s="107" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="110" t="s">
+      <c r="I5" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="J5" s="110" t="s">
+      <c r="J5" s="107" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="110" t="s">
+      <c r="K5" s="107" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="110" t="s">
+      <c r="L5" s="107" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="110" t="s">
+      <c r="M5" s="107" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="110" t="s">
-[...2 lines deleted...]
-      <c r="O5" s="110" t="s">
+      <c r="N5" s="107" t="s">
+        <v>1</v>
+      </c>
+      <c r="O5" s="107" t="s">
         <v>2</v>
       </c>
-      <c r="P5" s="110" t="s">
+      <c r="P5" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="110" t="s">
+      <c r="Q5" s="107" t="s">
         <v>4</v>
       </c>
-      <c r="R5" s="110" t="s">
+      <c r="R5" s="107" t="s">
         <v>13</v>
       </c>
-      <c r="S5" s="110" t="s">
+      <c r="S5" s="107" t="s">
         <v>14</v>
       </c>
-      <c r="T5" s="110" t="s">
+      <c r="T5" s="107" t="s">
         <v>15</v>
       </c>
       <c r="U5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="W5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="X5" s="109" t="s">
+      <c r="X5" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="Y5" s="109" t="s">
+      <c r="Y5" s="106" t="s">
         <v>0</v>
       </c>
-      <c r="Z5" s="109" t="s">
-[...2 lines deleted...]
-      <c r="AA5" s="109" t="s">
+      <c r="Z5" s="106" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA5" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="AB5" s="109" t="s">
+      <c r="AB5" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="109" t="s">
+      <c r="AC5" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="AD5" s="110" t="s">
+      <c r="AD5" s="107" t="s">
         <v>13</v>
       </c>
-      <c r="AE5" s="110" t="s">
+      <c r="AE5" s="107" t="s">
         <v>14</v>
       </c>
-      <c r="AF5" s="110" t="s">
+      <c r="AF5" s="107" t="s">
         <v>15</v>
       </c>
       <c r="AG5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="AH5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AI5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AJ5" s="109" t="s">
+      <c r="AJ5" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="AK5" s="109" t="s">
+      <c r="AK5" s="106" t="s">
         <v>0</v>
       </c>
-      <c r="AL5" s="109" t="s">
-[...2 lines deleted...]
-      <c r="AM5" s="109" t="s">
+      <c r="AL5" s="106" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM5" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="AN5" s="109" t="s">
+      <c r="AN5" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="109" t="s">
+      <c r="AO5" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="AP5" s="110" t="s">
+      <c r="AP5" s="107" t="s">
         <v>13</v>
       </c>
-      <c r="AQ5" s="110" t="s">
+      <c r="AQ5" s="107" t="s">
         <v>14</v>
       </c>
-      <c r="AR5" s="110" t="s">
+      <c r="AR5" s="107" t="s">
         <v>15</v>
       </c>
       <c r="AS5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="AT5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AU5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AV5" s="109" t="s">
+      <c r="AV5" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="AW5" s="112" t="s">
+      <c r="AW5" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="AX5" s="109" t="s">
-[...2 lines deleted...]
-      <c r="AY5" s="109" t="s">
+      <c r="AX5" s="106" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY5" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="AZ5" s="109" t="s">
+      <c r="AZ5" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="114" t="s">
+      <c r="BA5" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="BB5" s="115" t="s">
+      <c r="BB5" s="112" t="s">
         <v>13</v>
       </c>
-      <c r="BC5" s="116" t="s">
+      <c r="BC5" s="113" t="s">
         <v>14</v>
       </c>
-      <c r="BD5" s="110" t="s">
+      <c r="BD5" s="107" t="s">
         <v>15</v>
       </c>
       <c r="BE5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="BF5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="BG5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="BH5" s="117" t="s">
+      <c r="BH5" s="114" t="s">
         <v>8</v>
       </c>
-      <c r="BI5" s="117" t="s">
+      <c r="BI5" s="114" t="s">
         <v>0</v>
       </c>
-      <c r="BJ5" s="117" t="s">
-[...2 lines deleted...]
-      <c r="BK5" s="117" t="s">
+      <c r="BJ5" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK5" s="114" t="s">
         <v>2</v>
       </c>
-      <c r="BL5" s="117" t="s">
+      <c r="BL5" s="114" t="s">
         <v>3</v>
       </c>
-      <c r="BM5" s="117" t="s">
+      <c r="BM5" s="114" t="s">
         <v>4</v>
       </c>
-      <c r="BN5" s="118" t="s">
+      <c r="BN5" s="115" t="s">
         <v>13</v>
       </c>
-      <c r="BO5" s="118" t="s">
+      <c r="BO5" s="115" t="s">
         <v>14</v>
       </c>
-      <c r="BP5" s="118" t="s">
+      <c r="BP5" s="115" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A6" s="122" t="s">
+      <c r="A6" s="119" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="122"/>
-[...65 lines deleted...]
-      <c r="BP6" s="122"/>
+      <c r="B6" s="119"/>
+      <c r="C6" s="119"/>
+      <c r="D6" s="119"/>
+      <c r="E6" s="119"/>
+      <c r="F6" s="119"/>
+      <c r="G6" s="119"/>
+      <c r="H6" s="119"/>
+      <c r="I6" s="119"/>
+      <c r="J6" s="119"/>
+      <c r="K6" s="119"/>
+      <c r="L6" s="119"/>
+      <c r="M6" s="119"/>
+      <c r="N6" s="119"/>
+      <c r="O6" s="119"/>
+      <c r="P6" s="119"/>
+      <c r="Q6" s="119"/>
+      <c r="R6" s="119"/>
+      <c r="S6" s="119"/>
+      <c r="T6" s="119"/>
+      <c r="U6" s="119"/>
+      <c r="V6" s="119"/>
+      <c r="W6" s="119"/>
+      <c r="X6" s="119"/>
+      <c r="Y6" s="119"/>
+      <c r="Z6" s="119"/>
+      <c r="AA6" s="119"/>
+      <c r="AB6" s="119"/>
+      <c r="AC6" s="119"/>
+      <c r="AD6" s="119"/>
+      <c r="AE6" s="119"/>
+      <c r="AF6" s="119"/>
+      <c r="AG6" s="119"/>
+      <c r="AH6" s="119"/>
+      <c r="AI6" s="119"/>
+      <c r="AJ6" s="119"/>
+      <c r="AK6" s="119"/>
+      <c r="AL6" s="119"/>
+      <c r="AM6" s="119"/>
+      <c r="AN6" s="119"/>
+      <c r="AO6" s="119"/>
+      <c r="AP6" s="119"/>
+      <c r="AQ6" s="119"/>
+      <c r="AR6" s="119"/>
+      <c r="AS6" s="119"/>
+      <c r="AT6" s="119"/>
+      <c r="AU6" s="119"/>
+      <c r="AV6" s="119"/>
+      <c r="AW6" s="119"/>
+      <c r="AX6" s="119"/>
+      <c r="AY6" s="119"/>
+      <c r="AZ6" s="119"/>
+      <c r="BA6" s="119"/>
+      <c r="BB6" s="119"/>
+      <c r="BC6" s="119"/>
+      <c r="BD6" s="119"/>
+      <c r="BE6" s="119"/>
+      <c r="BF6" s="119"/>
+      <c r="BG6" s="119"/>
+      <c r="BH6" s="119"/>
+      <c r="BI6" s="119"/>
+      <c r="BJ6" s="119"/>
+      <c r="BK6" s="119"/>
+      <c r="BL6" s="119"/>
+      <c r="BM6" s="119"/>
+      <c r="BN6" s="119"/>
+      <c r="BO6" s="119"/>
+      <c r="BP6" s="119"/>
     </row>
     <row r="7" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="75">
         <f t="shared" ref="N7" si="0">SUM(N8:N17)</f>
         <v>13</v>
       </c>
-      <c r="O7" s="39">
+      <c r="O7" s="40">
         <v>9</v>
       </c>
-      <c r="P7" s="39">
+      <c r="P7" s="40">
         <v>14</v>
       </c>
-      <c r="Q7" s="39">
+      <c r="Q7" s="40">
         <v>9</v>
       </c>
-      <c r="R7" s="39">
+      <c r="R7" s="40">
         <v>5</v>
       </c>
-      <c r="S7" s="39">
+      <c r="S7" s="40">
         <v>9</v>
       </c>
-      <c r="T7" s="39">
+      <c r="T7" s="40">
         <v>3</v>
       </c>
-      <c r="U7" s="39">
+      <c r="U7" s="40">
         <v>8</v>
       </c>
-      <c r="V7" s="39">
+      <c r="V7" s="40">
         <v>9</v>
       </c>
-      <c r="W7" s="39">
+      <c r="W7" s="40">
         <v>14</v>
       </c>
-      <c r="X7" s="53">
+      <c r="X7" s="54">
         <v>9</v>
       </c>
-      <c r="Y7" s="39">
+      <c r="Y7" s="40">
         <v>11</v>
       </c>
-      <c r="Z7" s="39">
+      <c r="Z7" s="40">
         <v>10</v>
       </c>
-      <c r="AA7" s="39">
+      <c r="AA7" s="40">
         <v>6</v>
       </c>
-      <c r="AB7" s="39">
+      <c r="AB7" s="40">
         <v>6</v>
       </c>
-      <c r="AC7" s="53">
+      <c r="AC7" s="54">
         <v>5</v>
       </c>
-      <c r="AD7" s="53">
+      <c r="AD7" s="54">
         <v>7</v>
       </c>
-      <c r="AE7" s="53">
+      <c r="AE7" s="54">
         <v>10</v>
       </c>
-      <c r="AF7" s="53">
+      <c r="AF7" s="54">
         <v>16</v>
       </c>
-      <c r="AG7" s="101">
+      <c r="AG7" s="102">
         <v>12</v>
       </c>
-      <c r="AH7" s="53">
+      <c r="AH7" s="54">
         <v>12</v>
       </c>
-      <c r="AI7" s="39">
+      <c r="AI7" s="40">
         <v>6</v>
       </c>
-      <c r="AJ7" s="53">
+      <c r="AJ7" s="54">
         <v>12</v>
       </c>
-      <c r="AK7" s="53">
+      <c r="AK7" s="54">
         <v>7</v>
       </c>
-      <c r="AL7" s="53">
+      <c r="AL7" s="54">
         <v>5</v>
       </c>
-      <c r="AM7" s="53">
+      <c r="AM7" s="54">
         <v>9</v>
       </c>
-      <c r="AN7" s="89">
+      <c r="AN7" s="95">
         <v>9</v>
       </c>
-      <c r="AO7" s="53">
+      <c r="AO7" s="54">
         <v>8</v>
       </c>
-      <c r="AP7" s="89">
+      <c r="AP7" s="95">
         <v>5</v>
       </c>
-      <c r="AQ7" s="89">
+      <c r="AQ7" s="95">
         <v>7</v>
       </c>
-      <c r="AR7" s="89">
+      <c r="AR7" s="95">
         <v>5</v>
       </c>
-      <c r="AS7" s="89">
+      <c r="AS7" s="95">
         <v>5</v>
       </c>
-      <c r="AT7" s="89">
+      <c r="AT7" s="95">
         <v>3</v>
       </c>
-      <c r="AU7" s="89">
+      <c r="AU7" s="95">
         <v>3</v>
       </c>
-      <c r="AV7" s="89">
+      <c r="AV7" s="95">
         <v>10</v>
       </c>
-      <c r="AW7" s="89">
+      <c r="AW7" s="95">
         <v>4</v>
       </c>
-      <c r="AX7" s="89">
+      <c r="AX7" s="95">
         <v>2</v>
       </c>
-      <c r="AY7" s="89">
+      <c r="AY7" s="95">
         <v>18</v>
       </c>
-      <c r="AZ7" s="89">
+      <c r="AZ7" s="95">
         <v>4</v>
       </c>
-      <c r="BA7" s="89">
+      <c r="BA7" s="95">
         <v>7</v>
       </c>
-      <c r="BB7" s="89">
+      <c r="BB7" s="95">
         <v>8</v>
       </c>
-      <c r="BC7" s="89">
+      <c r="BC7" s="95">
         <v>2</v>
       </c>
-      <c r="BD7" s="89">
+      <c r="BD7" s="95">
         <v>11</v>
       </c>
-      <c r="BE7" s="89">
+      <c r="BE7" s="95">
         <v>5</v>
       </c>
-      <c r="BF7" s="89">
+      <c r="BF7" s="95">
         <v>13</v>
       </c>
-      <c r="BG7" s="89">
+      <c r="BG7" s="95">
         <v>6</v>
       </c>
-      <c r="BH7" s="89">
+      <c r="BH7" s="95">
         <v>10</v>
       </c>
-      <c r="BI7" s="89"/>
-[...6 lines deleted...]
-      <c r="BP7" s="89"/>
+      <c r="BI7" s="95">
+        <v>3</v>
+      </c>
+      <c r="BJ7" s="95">
+        <v>9</v>
+      </c>
+      <c r="BK7" s="95"/>
+      <c r="BL7" s="95"/>
+      <c r="BM7" s="95"/>
+      <c r="BN7" s="95"/>
+      <c r="BO7" s="95"/>
+      <c r="BP7" s="95"/>
     </row>
     <row r="8" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="67">
         <v>3</v>
       </c>
-      <c r="O8" s="39">
+      <c r="O8" s="40">
         <v>4</v>
       </c>
-      <c r="P8" s="39">
+      <c r="P8" s="40">
         <v>7</v>
       </c>
-      <c r="Q8" s="39">
+      <c r="Q8" s="40">
         <v>5</v>
       </c>
-      <c r="R8" s="39">
+      <c r="R8" s="40">
         <v>2</v>
       </c>
-      <c r="S8" s="39">
+      <c r="S8" s="40">
         <v>5</v>
       </c>
-      <c r="T8" s="39">
+      <c r="T8" s="40">
         <v>2</v>
       </c>
-      <c r="U8" s="39">
+      <c r="U8" s="40">
         <v>2</v>
       </c>
-      <c r="V8" s="39">
+      <c r="V8" s="40">
         <v>4</v>
       </c>
-      <c r="W8" s="39">
+      <c r="W8" s="40">
         <v>6</v>
       </c>
-      <c r="X8" s="53">
+      <c r="X8" s="54">
         <v>2</v>
       </c>
-      <c r="Y8" s="39">
+      <c r="Y8" s="40">
         <v>3</v>
       </c>
-      <c r="Z8" s="39">
+      <c r="Z8" s="40">
         <v>2</v>
       </c>
-      <c r="AA8" s="39">
-[...2 lines deleted...]
-      <c r="AB8" s="39">
+      <c r="AA8" s="40">
+        <v>1</v>
+      </c>
+      <c r="AB8" s="40">
         <v>2</v>
       </c>
-      <c r="AC8" s="53">
-[...2 lines deleted...]
-      <c r="AD8" s="53">
+      <c r="AC8" s="54">
+        <v>1</v>
+      </c>
+      <c r="AD8" s="54">
         <v>2</v>
       </c>
-      <c r="AE8" s="53">
+      <c r="AE8" s="54">
         <v>3</v>
       </c>
-      <c r="AF8" s="53">
+      <c r="AF8" s="54">
         <v>4</v>
       </c>
-      <c r="AG8" s="101"/>
-      <c r="AH8" s="53">
+      <c r="AG8" s="102"/>
+      <c r="AH8" s="54">
         <v>4</v>
       </c>
-      <c r="AI8" s="69" t="s">
-[...2 lines deleted...]
-      <c r="AJ8" s="53">
+      <c r="AI8" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ8" s="54">
         <v>5</v>
       </c>
-      <c r="AK8" s="53">
+      <c r="AK8" s="54">
         <v>2</v>
       </c>
-      <c r="AL8" s="53">
+      <c r="AL8" s="54">
         <v>2</v>
       </c>
-      <c r="AM8" s="53">
+      <c r="AM8" s="54">
         <v>4</v>
       </c>
-      <c r="AN8" s="89">
+      <c r="AN8" s="95">
         <v>5</v>
       </c>
-      <c r="AO8" s="69" t="s">
-[...8 lines deleted...]
-      <c r="AR8" s="89">
+      <c r="AO8" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP8" s="95">
+        <v>1</v>
+      </c>
+      <c r="AQ8" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR8" s="95">
         <v>4</v>
       </c>
-      <c r="AS8" s="89">
+      <c r="AS8" s="95">
         <v>2</v>
       </c>
-      <c r="AT8" s="89">
-[...2 lines deleted...]
-      <c r="AU8" s="89">
+      <c r="AT8" s="95">
+        <v>1</v>
+      </c>
+      <c r="AU8" s="95">
         <v>2</v>
       </c>
-      <c r="AV8" s="89">
+      <c r="AV8" s="95">
         <v>3</v>
       </c>
-      <c r="AW8" s="89">
-[...5 lines deleted...]
-      <c r="AY8" s="89">
+      <c r="AW8" s="95">
+        <v>1</v>
+      </c>
+      <c r="AX8" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY8" s="95">
         <v>8</v>
       </c>
-      <c r="AZ8" s="89">
-[...2 lines deleted...]
-      <c r="BA8" s="89">
+      <c r="AZ8" s="95">
+        <v>1</v>
+      </c>
+      <c r="BA8" s="95">
         <v>3</v>
       </c>
-      <c r="BB8" s="89">
+      <c r="BB8" s="95">
         <v>2</v>
       </c>
-      <c r="BC8" s="89">
-[...5 lines deleted...]
-      <c r="BE8" s="89">
+      <c r="BC8" s="95">
+        <v>1</v>
+      </c>
+      <c r="BD8" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE8" s="95">
         <v>3</v>
       </c>
-      <c r="BF8" s="89">
+      <c r="BF8" s="95">
         <v>5</v>
       </c>
-      <c r="BG8" s="89">
+      <c r="BG8" s="95">
         <v>2</v>
       </c>
-      <c r="BH8" s="89">
+      <c r="BH8" s="95">
         <v>3</v>
       </c>
-      <c r="BI8" s="89"/>
-[...6 lines deleted...]
-      <c r="BP8" s="89"/>
+      <c r="BI8" s="95">
+        <v>1</v>
+      </c>
+      <c r="BJ8" s="95">
+        <v>3</v>
+      </c>
+      <c r="BK8" s="95"/>
+      <c r="BL8" s="95"/>
+      <c r="BM8" s="95"/>
+      <c r="BN8" s="95"/>
+      <c r="BO8" s="95"/>
+      <c r="BP8" s="95"/>
     </row>
     <row r="9" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
-      <c r="N9" s="69" t="s">
-[...53 lines deleted...]
-      <c r="AF9" s="53">
+      <c r="N9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="O9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P9" s="40">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="V9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="W9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="X9" s="54">
+        <v>1</v>
+      </c>
+      <c r="Y9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF9" s="54">
         <v>2</v>
       </c>
-      <c r="AG9" s="101">
+      <c r="AG9" s="102">
         <v>1</v>
       </c>
       <c r="AH9" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="AI9" s="69" t="s">
-[...84 lines deleted...]
-      <c r="BP9" s="69"/>
+      <c r="AI9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO9" s="54">
+        <v>1</v>
+      </c>
+      <c r="AP9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY9" s="95">
+        <v>1</v>
+      </c>
+      <c r="AZ9" s="95">
+        <v>1</v>
+      </c>
+      <c r="BA9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD9" s="95">
+        <v>1</v>
+      </c>
+      <c r="BE9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH9" s="95">
+        <v>1</v>
+      </c>
+      <c r="BI9" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ9" s="95">
+        <v>1</v>
+      </c>
+      <c r="BK9" s="95"/>
+      <c r="BL9" s="95"/>
+      <c r="BM9" s="78"/>
+      <c r="BN9" s="78"/>
+      <c r="BO9" s="78"/>
+      <c r="BP9" s="78"/>
     </row>
     <row r="10" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
       <c r="N10" s="67">
         <v>1</v>
       </c>
-      <c r="O10" s="39">
-[...44 lines deleted...]
-      <c r="AD10" s="53">
+      <c r="O10" s="40">
+        <v>1</v>
+      </c>
+      <c r="P10" s="40">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R10" s="40">
+        <v>1</v>
+      </c>
+      <c r="S10" s="40">
+        <v>1</v>
+      </c>
+      <c r="T10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U10" s="40">
+        <v>1</v>
+      </c>
+      <c r="V10" s="40">
+        <v>1</v>
+      </c>
+      <c r="W10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="X10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z10" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB10" s="40">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD10" s="54">
         <v>2</v>
       </c>
-      <c r="AE10" s="69" t="s">
-[...23 lines deleted...]
-      <c r="AM10" s="53">
+      <c r="AE10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG10" s="102">
+        <v>1</v>
+      </c>
+      <c r="AH10" s="54">
+        <v>1</v>
+      </c>
+      <c r="AI10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM10" s="54">
         <v>2</v>
       </c>
-      <c r="AN10" s="89"/>
-      <c r="AO10" s="53">
+      <c r="AN10" s="95"/>
+      <c r="AO10" s="54">
         <v>3</v>
       </c>
-      <c r="AP10" s="89">
-[...63 lines deleted...]
-      <c r="BP10" s="69"/>
+      <c r="AP10" s="95">
+        <v>1</v>
+      </c>
+      <c r="AQ10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV10" s="95">
+        <v>1</v>
+      </c>
+      <c r="AW10" s="95">
+        <v>1</v>
+      </c>
+      <c r="AX10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD10" s="95">
+        <v>1</v>
+      </c>
+      <c r="BE10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF10" s="95">
+        <v>1</v>
+      </c>
+      <c r="BG10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ10" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK10" s="78"/>
+      <c r="BL10" s="78"/>
+      <c r="BM10" s="78"/>
+      <c r="BN10" s="78"/>
+      <c r="BO10" s="78"/>
+      <c r="BP10" s="78"/>
     </row>
     <row r="11" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="67">
         <v>5</v>
       </c>
-      <c r="O11" s="69" t="s">
-[...5 lines deleted...]
-      <c r="Q11" s="39">
+      <c r="O11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q11" s="40">
         <v>2</v>
       </c>
-      <c r="R11" s="69" t="s">
-[...14 lines deleted...]
-      <c r="W11" s="39">
+      <c r="R11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U11" s="40">
+        <v>1</v>
+      </c>
+      <c r="V11" s="40">
+        <v>1</v>
+      </c>
+      <c r="W11" s="40">
         <v>2</v>
       </c>
-      <c r="X11" s="69" t="s">
-[...2 lines deleted...]
-      <c r="Y11" s="39">
+      <c r="X11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y11" s="40">
         <v>2</v>
       </c>
-      <c r="Z11" s="39">
-[...20 lines deleted...]
-      <c r="AG11" s="101">
+      <c r="Z11" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="40">
+        <v>1</v>
+      </c>
+      <c r="AB11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC11" s="54">
+        <v>1</v>
+      </c>
+      <c r="AD11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG11" s="102">
         <v>1</v>
       </c>
       <c r="AH11" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="AI11" s="39">
-[...2 lines deleted...]
-      <c r="AJ11" s="53">
+      <c r="AI11" s="40">
+        <v>1</v>
+      </c>
+      <c r="AJ11" s="54">
         <v>2</v>
       </c>
-      <c r="AK11" s="69" t="s">
-[...17 lines deleted...]
-      <c r="AQ11" s="89">
+      <c r="AK11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN11" s="95">
+        <v>1</v>
+      </c>
+      <c r="AO11" s="54">
+        <v>1</v>
+      </c>
+      <c r="AP11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ11" s="95">
         <v>2</v>
       </c>
-      <c r="AR11" s="69" t="s">
-[...11 lines deleted...]
-      <c r="AV11" s="89">
+      <c r="AR11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV11" s="95">
         <v>3</v>
       </c>
-      <c r="AW11" s="69" t="s">
-[...20 lines deleted...]
-      <c r="BD11" s="89">
+      <c r="AW11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ11" s="95">
+        <v>1</v>
+      </c>
+      <c r="BA11" s="95">
+        <v>1</v>
+      </c>
+      <c r="BB11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD11" s="95">
         <v>2</v>
       </c>
-      <c r="BE11" s="69" t="s">
-[...18 lines deleted...]
-      <c r="BP11" s="69"/>
+      <c r="BE11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF11" s="95">
+        <v>1</v>
+      </c>
+      <c r="BG11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH11" s="95">
+        <v>1</v>
+      </c>
+      <c r="BI11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK11" s="78"/>
+      <c r="BL11" s="95"/>
+      <c r="BM11" s="95"/>
+      <c r="BN11" s="78"/>
+      <c r="BO11" s="78"/>
+      <c r="BP11" s="78"/>
     </row>
     <row r="12" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="67">
         <v>2</v>
       </c>
-      <c r="O12" s="69" t="s">
-[...29 lines deleted...]
-      <c r="Y12" s="39">
+      <c r="O12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="V12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="W12" s="40">
+        <v>1</v>
+      </c>
+      <c r="X12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y12" s="40">
         <v>2</v>
       </c>
-      <c r="Z12" s="69" t="s">
-[...17 lines deleted...]
-      <c r="AF12" s="53">
+      <c r="Z12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE12" s="54">
+        <v>1</v>
+      </c>
+      <c r="AF12" s="54">
         <v>2</v>
       </c>
-      <c r="AG12" s="101"/>
-[...6 lines deleted...]
-      <c r="AJ12" s="53">
+      <c r="AG12" s="102"/>
+      <c r="AH12" s="54">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="40">
+        <v>1</v>
+      </c>
+      <c r="AJ12" s="54">
         <v>2</v>
       </c>
-      <c r="AK12" s="53">
-[...76 lines deleted...]
-      <c r="BP12" s="89"/>
+      <c r="AK12" s="54">
+        <v>1</v>
+      </c>
+      <c r="AL12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN12" s="95">
+        <v>1</v>
+      </c>
+      <c r="AO12" s="54"/>
+      <c r="AP12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR12" s="95">
+        <v>1</v>
+      </c>
+      <c r="AS12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU12" s="95">
+        <v>1</v>
+      </c>
+      <c r="AV12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB12" s="95">
+        <v>1</v>
+      </c>
+      <c r="BC12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD12" s="95">
+        <v>1</v>
+      </c>
+      <c r="BE12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF12" s="95">
+        <v>1</v>
+      </c>
+      <c r="BG12" s="95">
+        <v>1</v>
+      </c>
+      <c r="BH12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ12" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK12" s="78"/>
+      <c r="BL12" s="78"/>
+      <c r="BM12" s="78"/>
+      <c r="BN12" s="95"/>
+      <c r="BO12" s="78"/>
+      <c r="BP12" s="95"/>
     </row>
     <row r="13" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="67">
         <v>1</v>
       </c>
-      <c r="O13" s="69" t="s">
-[...23 lines deleted...]
-      <c r="W13" s="39">
+      <c r="O13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P13" s="40">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U13" s="40">
+        <v>1</v>
+      </c>
+      <c r="V13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="W13" s="40">
         <v>2</v>
       </c>
-      <c r="X13" s="53">
+      <c r="X13" s="54">
         <v>3</v>
       </c>
-      <c r="Y13" s="39">
-[...2 lines deleted...]
-      <c r="Z13" s="39">
+      <c r="Y13" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z13" s="40">
         <v>2</v>
       </c>
-      <c r="AA13" s="39">
-[...17 lines deleted...]
-      <c r="AG13" s="101">
+      <c r="AA13" s="40">
+        <v>1</v>
+      </c>
+      <c r="AB13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC13" s="54">
+        <v>1</v>
+      </c>
+      <c r="AD13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF13" s="54">
+        <v>1</v>
+      </c>
+      <c r="AG13" s="102">
         <v>2</v>
       </c>
       <c r="AH13" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="AI13" s="39">
+      <c r="AI13" s="40">
         <v>3</v>
       </c>
-      <c r="AJ13" s="69" t="s">
-[...53 lines deleted...]
-      <c r="BB13" s="89">
+      <c r="AJ13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK13" s="54">
+        <v>1</v>
+      </c>
+      <c r="AL13" s="54">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ13" s="95">
+        <v>1</v>
+      </c>
+      <c r="AR13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT13" s="95">
+        <v>1</v>
+      </c>
+      <c r="AU13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY13" s="95">
+        <v>1</v>
+      </c>
+      <c r="AZ13" s="95">
+        <v>1</v>
+      </c>
+      <c r="BA13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB13" s="95">
         <v>2</v>
       </c>
-      <c r="BC13" s="69" t="s">
-[...11 lines deleted...]
-      <c r="BG13" s="89">
+      <c r="BC13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE13" s="95">
+        <v>1</v>
+      </c>
+      <c r="BF13" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG13" s="95">
         <v>2</v>
       </c>
-      <c r="BH13" s="89">
-[...9 lines deleted...]
-      <c r="BP13" s="69"/>
+      <c r="BH13" s="95">
+        <v>1</v>
+      </c>
+      <c r="BI13" s="95">
+        <v>1</v>
+      </c>
+      <c r="BJ13" s="95">
+        <v>1</v>
+      </c>
+      <c r="BK13" s="95"/>
+      <c r="BL13" s="95"/>
+      <c r="BM13" s="78"/>
+      <c r="BN13" s="95"/>
+      <c r="BO13" s="78"/>
+      <c r="BP13" s="78"/>
     </row>
     <row r="14" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
-      <c r="N14" s="69" t="s">
-[...2 lines deleted...]
-      <c r="O14" s="39">
+      <c r="N14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="O14" s="40">
         <v>2</v>
       </c>
-      <c r="P14" s="69" t="s">
-[...23 lines deleted...]
-      <c r="X14" s="53">
+      <c r="P14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R14" s="40">
+        <v>1</v>
+      </c>
+      <c r="S14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U14" s="40">
+        <v>1</v>
+      </c>
+      <c r="V14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="W14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="X14" s="54">
         <v>2</v>
       </c>
-      <c r="Y14" s="69" t="s">
-[...23 lines deleted...]
-      <c r="AG14" s="101">
+      <c r="Y14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z14" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG14" s="102">
         <v>2</v>
       </c>
-      <c r="AH14" s="53">
-[...50 lines deleted...]
-      <c r="AY14" s="89">
+      <c r="AH14" s="54">
+        <v>1</v>
+      </c>
+      <c r="AI14" s="40">
+        <v>1</v>
+      </c>
+      <c r="AJ14" s="54">
+        <v>1</v>
+      </c>
+      <c r="AK14" s="54">
+        <v>1</v>
+      </c>
+      <c r="AL14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP14" s="95">
+        <v>1</v>
+      </c>
+      <c r="AQ14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV14" s="95">
+        <v>1</v>
+      </c>
+      <c r="AW14" s="95">
+        <v>1</v>
+      </c>
+      <c r="AX14" s="95">
+        <v>1</v>
+      </c>
+      <c r="AY14" s="95">
         <v>2</v>
       </c>
-      <c r="AZ14" s="69" t="s">
-[...33 lines deleted...]
-      <c r="BP14" s="69"/>
+      <c r="AZ14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC14" s="95">
+        <v>1</v>
+      </c>
+      <c r="BD14" s="95">
+        <v>1</v>
+      </c>
+      <c r="BE14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI14" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ14" s="95">
+        <v>2</v>
+      </c>
+      <c r="BK14" s="95"/>
+      <c r="BL14" s="78"/>
+      <c r="BM14" s="78"/>
+      <c r="BN14" s="78"/>
+      <c r="BO14" s="95"/>
+      <c r="BP14" s="78"/>
     </row>
     <row r="15" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="20"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
-      <c r="N15" s="69" t="s">
-[...2 lines deleted...]
-      <c r="O15" s="39">
+      <c r="N15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="O15" s="40">
         <v>2</v>
       </c>
-      <c r="P15" s="69" t="s">
-[...20 lines deleted...]
-      <c r="W15" s="39">
+      <c r="P15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R15" s="40">
+        <v>1</v>
+      </c>
+      <c r="S15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="V15" s="40">
+        <v>1</v>
+      </c>
+      <c r="W15" s="40">
         <v>3</v>
       </c>
-      <c r="X15" s="53">
-[...26 lines deleted...]
-      <c r="AG15" s="101">
+      <c r="X15" s="54">
+        <v>1</v>
+      </c>
+      <c r="Y15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD15" s="54">
+        <v>1</v>
+      </c>
+      <c r="AE15" s="54">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="54">
+        <v>1</v>
+      </c>
+      <c r="AG15" s="102">
         <v>2</v>
       </c>
-      <c r="AH15" s="53">
+      <c r="AH15" s="54">
         <v>3</v>
       </c>
-      <c r="AI15" s="69" t="s">
-[...72 lines deleted...]
-      <c r="BH15" s="89">
+      <c r="AI15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP15" s="95"/>
+      <c r="AQ15" s="95">
+        <v>1</v>
+      </c>
+      <c r="AR15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY15" s="95">
+        <v>1</v>
+      </c>
+      <c r="AZ15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD15" s="95">
+        <v>1</v>
+      </c>
+      <c r="BE15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF15" s="95">
+        <v>1</v>
+      </c>
+      <c r="BG15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH15" s="95">
         <v>2</v>
       </c>
-      <c r="BI15" s="69"/>
-[...6 lines deleted...]
-      <c r="BP15" s="69"/>
+      <c r="BI15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ15" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK15" s="95"/>
+      <c r="BL15" s="78"/>
+      <c r="BM15" s="78"/>
+      <c r="BN15" s="78"/>
+      <c r="BO15" s="78"/>
+      <c r="BP15" s="78"/>
     </row>
     <row r="16" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
       <c r="H16" s="20"/>
       <c r="I16" s="20"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="67">
         <v>1</v>
       </c>
-      <c r="O16" s="69" t="s">
-[...2 lines deleted...]
-      <c r="P16" s="39">
+      <c r="O16" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P16" s="40">
         <v>4</v>
       </c>
-      <c r="Q16" s="39">
+      <c r="Q16" s="40">
         <v>2</v>
       </c>
-      <c r="R16" s="69" t="s">
-[...2 lines deleted...]
-      <c r="S16" s="39">
+      <c r="R16" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S16" s="40">
         <v>3</v>
       </c>
-      <c r="T16" s="39">
-[...2 lines deleted...]
-      <c r="U16" s="39">
+      <c r="T16" s="40">
+        <v>1</v>
+      </c>
+      <c r="U16" s="40">
         <v>2</v>
       </c>
-      <c r="V16" s="39">
+      <c r="V16" s="40">
         <v>2</v>
       </c>
-      <c r="W16" s="69" t="s">
-[...5 lines deleted...]
-      <c r="Y16" s="39">
+      <c r="W16" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="X16" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y16" s="40">
         <v>3</v>
       </c>
-      <c r="Z16" s="39">
+      <c r="Z16" s="40">
         <v>3</v>
       </c>
-      <c r="AA16" s="39">
+      <c r="AA16" s="40">
         <v>3</v>
       </c>
-      <c r="AB16" s="39">
+      <c r="AB16" s="40">
         <v>3</v>
       </c>
-      <c r="AC16" s="53">
+      <c r="AC16" s="54">
         <v>2</v>
       </c>
-      <c r="AD16" s="53">
-[...2 lines deleted...]
-      <c r="AE16" s="53">
+      <c r="AD16" s="54">
+        <v>1</v>
+      </c>
+      <c r="AE16" s="54">
         <v>3</v>
       </c>
-      <c r="AF16" s="53">
+      <c r="AF16" s="54">
         <v>4</v>
       </c>
-      <c r="AG16" s="101">
-[...2 lines deleted...]
-      <c r="AH16" s="53">
+      <c r="AG16" s="102">
+        <v>1</v>
+      </c>
+      <c r="AH16" s="54">
         <v>2</v>
       </c>
-      <c r="AI16" s="69" t="s">
-[...2 lines deleted...]
-      <c r="AJ16" s="53">
+      <c r="AI16" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ16" s="54">
         <v>2</v>
       </c>
-      <c r="AK16" s="53">
+      <c r="AK16" s="54">
         <v>2</v>
       </c>
-      <c r="AL16" s="53">
+      <c r="AL16" s="54">
         <v>2</v>
       </c>
-      <c r="AM16" s="53">
+      <c r="AM16" s="54">
         <v>3</v>
       </c>
-      <c r="AN16" s="89">
-[...2 lines deleted...]
-      <c r="AO16" s="53">
+      <c r="AN16" s="95">
+        <v>1</v>
+      </c>
+      <c r="AO16" s="54">
         <v>3</v>
       </c>
-      <c r="AP16" s="89">
+      <c r="AP16" s="95">
         <v>2</v>
       </c>
-      <c r="AQ16" s="89">
+      <c r="AQ16" s="95">
         <v>2</v>
       </c>
-      <c r="AR16" s="69" t="s">
-[...2 lines deleted...]
-      <c r="AS16" s="89">
+      <c r="AR16" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS16" s="95">
         <v>3</v>
       </c>
-      <c r="AT16" s="89">
-[...5 lines deleted...]
-      <c r="AV16" s="89">
+      <c r="AT16" s="95">
+        <v>1</v>
+      </c>
+      <c r="AU16" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV16" s="95">
         <v>2</v>
       </c>
-      <c r="AW16" s="89">
-[...5 lines deleted...]
-      <c r="AY16" s="89">
+      <c r="AW16" s="95">
+        <v>1</v>
+      </c>
+      <c r="AX16" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY16" s="95">
         <v>5</v>
       </c>
-      <c r="AZ16" s="69" t="s">
-[...2 lines deleted...]
-      <c r="BA16" s="89">
+      <c r="AZ16" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA16" s="95">
         <v>3</v>
       </c>
-      <c r="BB16" s="89">
+      <c r="BB16" s="95">
         <v>3</v>
       </c>
-      <c r="BC16" s="69" t="s">
-[...2 lines deleted...]
-      <c r="BD16" s="89">
+      <c r="BC16" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD16" s="95">
         <v>4</v>
       </c>
-      <c r="BE16" s="89">
-[...2 lines deleted...]
-      <c r="BF16" s="89">
+      <c r="BE16" s="95">
+        <v>1</v>
+      </c>
+      <c r="BF16" s="95">
         <v>4</v>
       </c>
-      <c r="BG16" s="89">
-[...2 lines deleted...]
-      <c r="BH16" s="89">
+      <c r="BG16" s="95">
+        <v>1</v>
+      </c>
+      <c r="BH16" s="95">
         <v>2</v>
       </c>
-      <c r="BI16" s="89"/>
-[...6 lines deleted...]
-      <c r="BP16" s="69"/>
+      <c r="BI16" s="95">
+        <v>1</v>
+      </c>
+      <c r="BJ16" s="95">
+        <v>1</v>
+      </c>
+      <c r="BK16" s="95"/>
+      <c r="BL16" s="78"/>
+      <c r="BM16" s="95"/>
+      <c r="BN16" s="95"/>
+      <c r="BO16" s="78"/>
+      <c r="BP16" s="78"/>
     </row>
     <row r="17" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="20"/>
       <c r="E17" s="20"/>
       <c r="F17" s="20"/>
       <c r="G17" s="20"/>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
-      <c r="N17" s="69" t="s">
-[...50 lines deleted...]
-      <c r="AE17" s="53">
+      <c r="N17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="O17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="V17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="W17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="X17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD17" s="54">
+        <v>1</v>
+      </c>
+      <c r="AE17" s="54">
         <v>2</v>
       </c>
-      <c r="AF17" s="53">
+      <c r="AF17" s="54">
         <v>2</v>
       </c>
-      <c r="AG17" s="101">
+      <c r="AG17" s="102">
         <v>2</v>
       </c>
-      <c r="AH17" s="69" t="s">
-[...87 lines deleted...]
-      <c r="BP17" s="69"/>
+      <c r="AH17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN17" s="95">
+        <v>1</v>
+      </c>
+      <c r="AO17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ17" s="95">
+        <v>1</v>
+      </c>
+      <c r="AR17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX17" s="95">
+        <v>1</v>
+      </c>
+      <c r="AY17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI17" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ17" s="95">
+        <v>1</v>
+      </c>
+      <c r="BK17" s="78"/>
+      <c r="BL17" s="78"/>
+      <c r="BM17" s="78"/>
+      <c r="BN17" s="78"/>
+      <c r="BO17" s="78"/>
+      <c r="BP17" s="78"/>
     </row>
     <row r="18" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A18" s="123" t="s">
+      <c r="A18" s="120" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="123"/>
-[...65 lines deleted...]
-      <c r="BP18" s="123"/>
+      <c r="B18" s="120"/>
+      <c r="C18" s="120"/>
+      <c r="D18" s="120"/>
+      <c r="E18" s="120"/>
+      <c r="F18" s="120"/>
+      <c r="G18" s="120"/>
+      <c r="H18" s="120"/>
+      <c r="I18" s="120"/>
+      <c r="J18" s="120"/>
+      <c r="K18" s="120"/>
+      <c r="L18" s="120"/>
+      <c r="M18" s="120"/>
+      <c r="N18" s="120"/>
+      <c r="O18" s="120"/>
+      <c r="P18" s="120"/>
+      <c r="Q18" s="120"/>
+      <c r="R18" s="120"/>
+      <c r="S18" s="120"/>
+      <c r="T18" s="120"/>
+      <c r="U18" s="120"/>
+      <c r="V18" s="120"/>
+      <c r="W18" s="120"/>
+      <c r="X18" s="120"/>
+      <c r="Y18" s="120"/>
+      <c r="Z18" s="120"/>
+      <c r="AA18" s="120"/>
+      <c r="AB18" s="120"/>
+      <c r="AC18" s="120"/>
+      <c r="AD18" s="120"/>
+      <c r="AE18" s="120"/>
+      <c r="AF18" s="120"/>
+      <c r="AG18" s="120"/>
+      <c r="AH18" s="120"/>
+      <c r="AI18" s="120"/>
+      <c r="AJ18" s="120"/>
+      <c r="AK18" s="120"/>
+      <c r="AL18" s="120"/>
+      <c r="AM18" s="120"/>
+      <c r="AN18" s="120"/>
+      <c r="AO18" s="120"/>
+      <c r="AP18" s="120"/>
+      <c r="AQ18" s="120"/>
+      <c r="AR18" s="120"/>
+      <c r="AS18" s="120"/>
+      <c r="AT18" s="120"/>
+      <c r="AU18" s="120"/>
+      <c r="AV18" s="120"/>
+      <c r="AW18" s="120"/>
+      <c r="AX18" s="120"/>
+      <c r="AY18" s="120"/>
+      <c r="AZ18" s="120"/>
+      <c r="BA18" s="120"/>
+      <c r="BB18" s="120"/>
+      <c r="BC18" s="120"/>
+      <c r="BD18" s="120"/>
+      <c r="BE18" s="120"/>
+      <c r="BF18" s="120"/>
+      <c r="BG18" s="120"/>
+      <c r="BH18" s="120"/>
+      <c r="BI18" s="120"/>
+      <c r="BJ18" s="120"/>
+      <c r="BK18" s="120"/>
+      <c r="BL18" s="120"/>
+      <c r="BM18" s="120"/>
+      <c r="BN18" s="120"/>
+      <c r="BO18" s="120"/>
+      <c r="BP18" s="120"/>
     </row>
     <row r="19" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
-      <c r="D19" s="22"/>
-[...9 lines deleted...]
-      <c r="N19" s="39">
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="20"/>
+      <c r="N19" s="40">
         <v>8</v>
       </c>
-      <c r="O19" s="39">
+      <c r="O19" s="40">
         <v>3</v>
       </c>
-      <c r="P19" s="39">
+      <c r="P19" s="40">
         <v>12</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="76">
         <v>9</v>
       </c>
-      <c r="R19" s="39">
+      <c r="R19" s="40">
         <v>2</v>
       </c>
-      <c r="S19" s="39">
+      <c r="S19" s="40">
         <v>7</v>
       </c>
-      <c r="T19" s="39">
+      <c r="T19" s="40">
         <v>3</v>
       </c>
-      <c r="U19" s="39">
+      <c r="U19" s="40">
         <v>4</v>
       </c>
-      <c r="V19" s="39">
+      <c r="V19" s="40">
         <v>6</v>
       </c>
-      <c r="W19" s="39">
+      <c r="W19" s="40">
         <v>8</v>
       </c>
-      <c r="X19" s="39">
+      <c r="X19" s="40">
         <v>3</v>
       </c>
-      <c r="Y19" s="39">
+      <c r="Y19" s="40">
         <v>3</v>
       </c>
-      <c r="Z19" s="39">
+      <c r="Z19" s="40">
         <v>3</v>
       </c>
-      <c r="AA19" s="39">
-[...2 lines deleted...]
-      <c r="AB19" s="39">
+      <c r="AA19" s="40">
+        <v>1</v>
+      </c>
+      <c r="AB19" s="40">
         <v>2</v>
       </c>
-      <c r="AC19" s="53">
+      <c r="AC19" s="54">
         <v>2</v>
       </c>
-      <c r="AD19" s="53">
+      <c r="AD19" s="54">
         <v>2</v>
       </c>
-      <c r="AE19" s="53">
+      <c r="AE19" s="54">
         <v>6</v>
       </c>
-      <c r="AF19" s="53">
+      <c r="AF19" s="54">
         <v>6</v>
       </c>
-      <c r="AG19" s="101">
+      <c r="AG19" s="102">
         <v>4</v>
       </c>
-      <c r="AH19" s="53">
+      <c r="AH19" s="54">
         <v>5</v>
       </c>
-      <c r="AI19" s="69" t="s">
-[...2 lines deleted...]
-      <c r="AJ19" s="53">
+      <c r="AI19" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ19" s="54">
         <v>7</v>
       </c>
-      <c r="AK19" s="53">
+      <c r="AK19" s="54">
         <v>3</v>
       </c>
-      <c r="AL19" s="53">
+      <c r="AL19" s="54">
         <v>3</v>
       </c>
-      <c r="AM19" s="53">
+      <c r="AM19" s="54">
         <v>5</v>
       </c>
-      <c r="AN19" s="89">
+      <c r="AN19" s="95">
         <v>4</v>
       </c>
-      <c r="AO19" s="53">
+      <c r="AO19" s="54">
         <v>4</v>
       </c>
-      <c r="AP19" s="89">
-[...2 lines deleted...]
-      <c r="AQ19" s="89">
+      <c r="AP19" s="95">
+        <v>1</v>
+      </c>
+      <c r="AQ19" s="95">
         <v>3</v>
       </c>
-      <c r="AR19" s="89">
+      <c r="AR19" s="95">
         <v>4</v>
       </c>
-      <c r="AS19" s="89">
-[...5 lines deleted...]
-      <c r="AU19" s="89">
+      <c r="AS19" s="95">
+        <v>1</v>
+      </c>
+      <c r="AT19" s="95">
+        <v>1</v>
+      </c>
+      <c r="AU19" s="95">
         <v>2</v>
       </c>
-      <c r="AV19" s="89">
+      <c r="AV19" s="95">
         <v>4</v>
       </c>
-      <c r="AW19" s="89">
-[...5 lines deleted...]
-      <c r="AY19" s="89">
+      <c r="AW19" s="95">
+        <v>1</v>
+      </c>
+      <c r="AX19" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY19" s="95">
         <v>11</v>
       </c>
-      <c r="AZ19" s="89">
+      <c r="AZ19" s="95">
         <v>2</v>
       </c>
-      <c r="BA19" s="89">
+      <c r="BA19" s="95">
         <v>5</v>
       </c>
-      <c r="BB19" s="89">
+      <c r="BB19" s="95">
         <v>3</v>
       </c>
-      <c r="BC19" s="89">
-[...2 lines deleted...]
-      <c r="BD19" s="89">
+      <c r="BC19" s="95">
+        <v>1</v>
+      </c>
+      <c r="BD19" s="95">
         <v>5</v>
       </c>
-      <c r="BE19" s="89">
+      <c r="BE19" s="95">
         <v>4</v>
       </c>
-      <c r="BF19" s="89">
+      <c r="BF19" s="95">
         <v>7</v>
       </c>
-      <c r="BG19" s="89">
+      <c r="BG19" s="95">
         <v>2</v>
       </c>
-      <c r="BH19" s="89">
+      <c r="BH19" s="95">
         <v>7</v>
       </c>
-      <c r="BI19" s="89"/>
-[...6 lines deleted...]
-      <c r="BP19" s="89"/>
+      <c r="BI19" s="95">
+        <v>1</v>
+      </c>
+      <c r="BJ19" s="95">
+        <v>3</v>
+      </c>
+      <c r="BK19" s="95"/>
+      <c r="BL19" s="95"/>
+      <c r="BM19" s="95"/>
+      <c r="BN19" s="95"/>
+      <c r="BO19" s="95"/>
+      <c r="BP19" s="95"/>
     </row>
     <row r="20" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
-      <c r="N20" s="39">
+      <c r="N20" s="40">
         <v>3</v>
       </c>
-      <c r="O20" s="39">
+      <c r="O20" s="40">
         <v>3</v>
       </c>
-      <c r="P20" s="39">
+      <c r="P20" s="40">
         <v>7</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="76">
         <v>5</v>
       </c>
-      <c r="R20" s="39">
+      <c r="R20" s="40">
         <v>2</v>
       </c>
-      <c r="S20" s="39">
+      <c r="S20" s="40">
         <v>5</v>
       </c>
-      <c r="T20" s="39">
+      <c r="T20" s="40">
         <v>2</v>
       </c>
-      <c r="U20" s="39">
+      <c r="U20" s="40">
         <v>2</v>
       </c>
-      <c r="V20" s="39">
+      <c r="V20" s="40">
         <v>4</v>
       </c>
-      <c r="W20" s="39">
+      <c r="W20" s="40">
         <v>5</v>
       </c>
-      <c r="X20" s="39">
+      <c r="X20" s="40">
         <v>2</v>
       </c>
-      <c r="Y20" s="39">
+      <c r="Y20" s="40">
         <v>3</v>
       </c>
-      <c r="Z20" s="39">
+      <c r="Z20" s="40">
         <v>2</v>
       </c>
-      <c r="AA20" s="39">
-[...2 lines deleted...]
-      <c r="AB20" s="39">
+      <c r="AA20" s="40">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="40">
         <v>2</v>
       </c>
-      <c r="AC20" s="53">
-[...5 lines deleted...]
-      <c r="AE20" s="53">
+      <c r="AC20" s="54">
+        <v>1</v>
+      </c>
+      <c r="AD20" s="54">
+        <v>1</v>
+      </c>
+      <c r="AE20" s="54">
         <v>2</v>
       </c>
-      <c r="AF20" s="53">
-[...3 lines deleted...]
-      <c r="AH20" s="53">
+      <c r="AF20" s="54">
+        <v>1</v>
+      </c>
+      <c r="AG20" s="102"/>
+      <c r="AH20" s="54">
         <v>3</v>
       </c>
-      <c r="AI20" s="69" t="s">
-[...2 lines deleted...]
-      <c r="AJ20" s="53">
+      <c r="AI20" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ20" s="54">
         <v>5</v>
       </c>
-      <c r="AK20" s="53">
+      <c r="AK20" s="54">
         <v>2</v>
       </c>
-      <c r="AL20" s="53">
+      <c r="AL20" s="54">
         <v>2</v>
       </c>
-      <c r="AM20" s="53">
+      <c r="AM20" s="54">
         <v>4</v>
       </c>
-      <c r="AN20" s="89">
+      <c r="AN20" s="95">
         <v>4</v>
       </c>
-      <c r="AO20" s="69" t="s">
-[...8 lines deleted...]
-      <c r="AR20" s="89">
+      <c r="AO20" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP20" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ20" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR20" s="95">
         <v>4</v>
       </c>
-      <c r="AS20" s="89">
-[...5 lines deleted...]
-      <c r="AU20" s="89">
+      <c r="AS20" s="95">
+        <v>1</v>
+      </c>
+      <c r="AT20" s="95">
+        <v>1</v>
+      </c>
+      <c r="AU20" s="95">
         <v>2</v>
       </c>
-      <c r="AV20" s="89">
+      <c r="AV20" s="95">
         <v>3</v>
       </c>
-      <c r="AW20" s="89">
-[...5 lines deleted...]
-      <c r="AY20" s="89">
+      <c r="AW20" s="95">
+        <v>1</v>
+      </c>
+      <c r="AX20" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY20" s="95">
         <v>7</v>
       </c>
-      <c r="AZ20" s="69" t="s">
-[...2 lines deleted...]
-      <c r="BA20" s="89">
+      <c r="AZ20" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA20" s="95">
         <v>2</v>
       </c>
-      <c r="BB20" s="89">
-[...8 lines deleted...]
-      <c r="BE20" s="89">
+      <c r="BB20" s="95">
+        <v>1</v>
+      </c>
+      <c r="BC20" s="95">
+        <v>1</v>
+      </c>
+      <c r="BD20" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE20" s="95">
         <v>3</v>
       </c>
-      <c r="BF20" s="89">
+      <c r="BF20" s="95">
         <v>5</v>
       </c>
-      <c r="BG20" s="89">
+      <c r="BG20" s="95">
         <v>2</v>
       </c>
-      <c r="BH20" s="89">
+      <c r="BH20" s="95">
         <v>2</v>
       </c>
-      <c r="BI20" s="89"/>
-[...6 lines deleted...]
-      <c r="BP20" s="89"/>
+      <c r="BI20" s="95">
+        <v>1</v>
+      </c>
+      <c r="BJ20" s="95">
+        <v>1</v>
+      </c>
+      <c r="BK20" s="95"/>
+      <c r="BL20" s="78"/>
+      <c r="BM20" s="95"/>
+      <c r="BN20" s="95"/>
+      <c r="BO20" s="95"/>
+      <c r="BP20" s="95"/>
     </row>
     <row r="21" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
-      <c r="D21" s="22"/>
-[...63 lines deleted...]
-      <c r="AF21" s="53">
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="20"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="20"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="O21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P21" s="40">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="V21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="W21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="X21" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF21" s="54">
         <v>2</v>
       </c>
-      <c r="AG21" s="101">
-[...71 lines deleted...]
-      <c r="BE21" s="69" t="s">
+      <c r="AG21" s="102">
+        <v>1</v>
+      </c>
+      <c r="AH21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO21" s="54">
+        <v>1</v>
+      </c>
+      <c r="AP21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY21" s="95">
+        <v>1</v>
+      </c>
+      <c r="AZ21" s="95">
+        <v>1</v>
+      </c>
+      <c r="BA21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD21" s="95">
+        <v>1</v>
+      </c>
+      <c r="BE21" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF21" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BG21" s="69" t="s">
-[...12 lines deleted...]
-      <c r="BP21" s="69"/>
+      <c r="BG21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH21" s="95">
+        <v>1</v>
+      </c>
+      <c r="BI21" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ21" s="95">
+        <v>1</v>
+      </c>
+      <c r="BK21" s="95"/>
+      <c r="BL21" s="95"/>
+      <c r="BM21" s="78"/>
+      <c r="BN21" s="78"/>
+      <c r="BO21" s="78"/>
+      <c r="BP21" s="78"/>
     </row>
     <row r="22" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
-      <c r="D22" s="22"/>
-[...9 lines deleted...]
-      <c r="N22" s="39">
+      <c r="D22" s="20"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="20"/>
+      <c r="H22" s="20"/>
+      <c r="I22" s="20"/>
+      <c r="J22" s="20"/>
+      <c r="K22" s="20"/>
+      <c r="L22" s="20"/>
+      <c r="M22" s="20"/>
+      <c r="N22" s="40">
         <v>4</v>
       </c>
-      <c r="O22" s="69" t="s">
-[...5 lines deleted...]
-      <c r="Q22" s="42">
+      <c r="O22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q22" s="76">
         <v>2</v>
       </c>
-      <c r="R22" s="69" t="s">
-[...112 lines deleted...]
-      <c r="BE22" s="69" t="s">
+      <c r="R22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U22" s="40">
+        <v>1</v>
+      </c>
+      <c r="V22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="W22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="X22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC22" s="54">
+        <v>1</v>
+      </c>
+      <c r="AD22" s="54">
+        <v>1</v>
+      </c>
+      <c r="AE22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM22" s="54"/>
+      <c r="AN22" s="95"/>
+      <c r="AO22" s="54">
+        <v>1</v>
+      </c>
+      <c r="AP22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ22" s="95">
+        <v>1</v>
+      </c>
+      <c r="AR22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ22" s="95">
+        <v>1</v>
+      </c>
+      <c r="BA22" s="95">
+        <v>1</v>
+      </c>
+      <c r="BB22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE22" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF22" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BG22" s="69" t="s">
-[...12 lines deleted...]
-      <c r="BP22" s="69"/>
+      <c r="BG22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH22" s="95">
+        <v>1</v>
+      </c>
+      <c r="BI22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ22" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK22" s="78"/>
+      <c r="BL22" s="95"/>
+      <c r="BM22" s="95"/>
+      <c r="BN22" s="78"/>
+      <c r="BO22" s="78"/>
+      <c r="BP22" s="78"/>
     </row>
     <row r="23" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
-      <c r="D23" s="22"/>
-[...36 lines deleted...]
-      <c r="W23" s="39">
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="20"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="20"/>
+      <c r="K23" s="20"/>
+      <c r="L23" s="20"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="O23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="V23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="W23" s="40">
         <v>3</v>
       </c>
-      <c r="X23" s="69" t="s">
-[...105 lines deleted...]
-      <c r="BH23" s="89">
+      <c r="X23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE23" s="54">
+        <v>1</v>
+      </c>
+      <c r="AF23" s="54">
+        <v>1</v>
+      </c>
+      <c r="AG23" s="102">
+        <v>1</v>
+      </c>
+      <c r="AH23" s="54">
+        <v>1</v>
+      </c>
+      <c r="AI23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ23" s="95">
+        <v>1</v>
+      </c>
+      <c r="AR23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD23" s="95">
+        <v>1</v>
+      </c>
+      <c r="BE23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF23" s="95"/>
+      <c r="BG23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH23" s="95">
         <v>2</v>
       </c>
-      <c r="BI23" s="69"/>
-[...6 lines deleted...]
-      <c r="BP23" s="69"/>
+      <c r="BI23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ23" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK23" s="78"/>
+      <c r="BL23" s="78"/>
+      <c r="BM23" s="78"/>
+      <c r="BN23" s="78"/>
+      <c r="BO23" s="78"/>
+      <c r="BP23" s="78"/>
     </row>
     <row r="24" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
-      <c r="D24" s="22"/>
-[...15 lines deleted...]
-      <c r="P24" s="39">
+      <c r="D24" s="20"/>
+      <c r="E24" s="20"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="20"/>
+      <c r="H24" s="20"/>
+      <c r="I24" s="20"/>
+      <c r="J24" s="20"/>
+      <c r="K24" s="20"/>
+      <c r="L24" s="20"/>
+      <c r="M24" s="20"/>
+      <c r="N24" s="40">
+        <v>1</v>
+      </c>
+      <c r="O24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P24" s="40">
         <v>4</v>
       </c>
-      <c r="Q24" s="42">
+      <c r="Q24" s="76">
         <v>2</v>
       </c>
-      <c r="R24" s="69" t="s">
-[...2 lines deleted...]
-      <c r="S24" s="39">
+      <c r="R24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S24" s="40">
         <v>2</v>
       </c>
-      <c r="T24" s="39">
-[...5 lines deleted...]
-      <c r="V24" s="39">
+      <c r="T24" s="40">
+        <v>1</v>
+      </c>
+      <c r="U24" s="40">
+        <v>1</v>
+      </c>
+      <c r="V24" s="40">
         <v>2</v>
       </c>
-      <c r="W24" s="69" t="s">
-[...34 lines deleted...]
-      <c r="AJ24" s="53">
+      <c r="W24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="X24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z24" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE24" s="54">
+        <v>1</v>
+      </c>
+      <c r="AF24" s="54"/>
+      <c r="AG24" s="102"/>
+      <c r="AH24" s="54">
+        <v>1</v>
+      </c>
+      <c r="AI24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ24" s="54">
         <v>2</v>
       </c>
-      <c r="AK24" s="53">
-[...11 lines deleted...]
-      <c r="AO24" s="53">
+      <c r="AK24" s="54">
+        <v>1</v>
+      </c>
+      <c r="AL24" s="54">
+        <v>1</v>
+      </c>
+      <c r="AM24" s="54">
+        <v>1</v>
+      </c>
+      <c r="AN24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO24" s="54">
         <v>2</v>
       </c>
-      <c r="AP24" s="89">
-[...26 lines deleted...]
-      <c r="AY24" s="89">
+      <c r="AP24" s="95">
+        <v>1</v>
+      </c>
+      <c r="AQ24" s="95">
+        <v>1</v>
+      </c>
+      <c r="AR24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV24" s="95">
+        <v>1</v>
+      </c>
+      <c r="AW24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY24" s="95">
         <v>3</v>
       </c>
-      <c r="AZ24" s="69" t="s">
-[...2 lines deleted...]
-      <c r="BA24" s="89">
+      <c r="AZ24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA24" s="95">
         <v>2</v>
       </c>
-      <c r="BB24" s="89">
+      <c r="BB24" s="95">
         <v>2</v>
       </c>
-      <c r="BC24" s="69" t="s">
-[...2 lines deleted...]
-      <c r="BD24" s="89">
+      <c r="BC24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD24" s="95">
         <v>3</v>
       </c>
-      <c r="BE24" s="89">
-[...2 lines deleted...]
-      <c r="BF24" s="89">
+      <c r="BE24" s="95">
+        <v>1</v>
+      </c>
+      <c r="BF24" s="95">
         <v>2</v>
       </c>
-      <c r="BG24" s="69" t="s">
-[...12 lines deleted...]
-      <c r="BP24" s="69"/>
+      <c r="BG24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH24" s="95">
+        <v>1</v>
+      </c>
+      <c r="BI24" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ24" s="95">
+        <v>1</v>
+      </c>
+      <c r="BK24" s="95"/>
+      <c r="BL24" s="78"/>
+      <c r="BM24" s="95"/>
+      <c r="BN24" s="95"/>
+      <c r="BO24" s="78"/>
+      <c r="BP24" s="78"/>
     </row>
     <row r="25" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="20"/>
       <c r="C25" s="20"/>
-      <c r="D25" s="22"/>
-[...60 lines deleted...]
-      <c r="AE25" s="53">
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="20"/>
+      <c r="I25" s="20"/>
+      <c r="J25" s="20"/>
+      <c r="K25" s="20"/>
+      <c r="L25" s="20"/>
+      <c r="M25" s="20"/>
+      <c r="N25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="O25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="V25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="W25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="X25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE25" s="54">
         <v>2</v>
       </c>
-      <c r="AF25" s="53">
+      <c r="AF25" s="54">
         <v>2</v>
       </c>
-      <c r="AG25" s="101">
+      <c r="AG25" s="102">
         <v>2</v>
       </c>
-      <c r="AH25" s="69" t="s">
-[...68 lines deleted...]
-      <c r="BE25" s="69" t="s">
+      <c r="AH25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE25" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF25" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BG25" s="69" t="s">
-[...12 lines deleted...]
-      <c r="BP25" s="69"/>
+      <c r="BG25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ25" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK25" s="78"/>
+      <c r="BL25" s="78"/>
+      <c r="BM25" s="78"/>
+      <c r="BN25" s="78"/>
+      <c r="BO25" s="78"/>
+      <c r="BP25" s="78"/>
     </row>
     <row r="26" spans="1:68" s="27" customFormat="1" ht="11.25">
-      <c r="A26" s="124" t="s">
+      <c r="A26" s="121" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="124"/>
-[...65 lines deleted...]
-      <c r="BP26" s="124"/>
+      <c r="B26" s="121"/>
+      <c r="C26" s="121"/>
+      <c r="D26" s="121"/>
+      <c r="E26" s="121"/>
+      <c r="F26" s="121"/>
+      <c r="G26" s="121"/>
+      <c r="H26" s="121"/>
+      <c r="I26" s="121"/>
+      <c r="J26" s="121"/>
+      <c r="K26" s="121"/>
+      <c r="L26" s="121"/>
+      <c r="M26" s="121"/>
+      <c r="N26" s="121"/>
+      <c r="O26" s="121"/>
+      <c r="P26" s="121"/>
+      <c r="Q26" s="121"/>
+      <c r="R26" s="121"/>
+      <c r="S26" s="121"/>
+      <c r="T26" s="121"/>
+      <c r="U26" s="121"/>
+      <c r="V26" s="121"/>
+      <c r="W26" s="121"/>
+      <c r="X26" s="121"/>
+      <c r="Y26" s="121"/>
+      <c r="Z26" s="121"/>
+      <c r="AA26" s="121"/>
+      <c r="AB26" s="121"/>
+      <c r="AC26" s="121"/>
+      <c r="AD26" s="121"/>
+      <c r="AE26" s="121"/>
+      <c r="AF26" s="121"/>
+      <c r="AG26" s="121"/>
+      <c r="AH26" s="121"/>
+      <c r="AI26" s="121"/>
+      <c r="AJ26" s="121"/>
+      <c r="AK26" s="121"/>
+      <c r="AL26" s="121"/>
+      <c r="AM26" s="121"/>
+      <c r="AN26" s="121"/>
+      <c r="AO26" s="121"/>
+      <c r="AP26" s="121"/>
+      <c r="AQ26" s="121"/>
+      <c r="AR26" s="121"/>
+      <c r="AS26" s="121"/>
+      <c r="AT26" s="121"/>
+      <c r="AU26" s="121"/>
+      <c r="AV26" s="121"/>
+      <c r="AW26" s="121"/>
+      <c r="AX26" s="121"/>
+      <c r="AY26" s="121"/>
+      <c r="AZ26" s="121"/>
+      <c r="BA26" s="121"/>
+      <c r="BB26" s="121"/>
+      <c r="BC26" s="121"/>
+      <c r="BD26" s="121"/>
+      <c r="BE26" s="121"/>
+      <c r="BF26" s="121"/>
+      <c r="BG26" s="121"/>
+      <c r="BH26" s="121"/>
+      <c r="BI26" s="121"/>
+      <c r="BJ26" s="121"/>
+      <c r="BK26" s="121"/>
+      <c r="BL26" s="121"/>
+      <c r="BM26" s="121"/>
+      <c r="BN26" s="121"/>
+      <c r="BO26" s="121"/>
+      <c r="BP26" s="121"/>
     </row>
     <row r="27" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
-      <c r="D27" s="22"/>
-[...9 lines deleted...]
-      <c r="N27" s="42">
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="20"/>
+      <c r="I27" s="20"/>
+      <c r="J27" s="20"/>
+      <c r="K27" s="20"/>
+      <c r="L27" s="20"/>
+      <c r="M27" s="20"/>
+      <c r="N27" s="76">
         <v>5</v>
       </c>
-      <c r="O27" s="39">
+      <c r="O27" s="40">
         <v>6</v>
       </c>
-      <c r="P27" s="39">
+      <c r="P27" s="40">
         <v>2</v>
       </c>
-      <c r="Q27" s="69" t="s">
-[...2 lines deleted...]
-      <c r="R27" s="39">
+      <c r="Q27" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R27" s="40">
         <v>3</v>
       </c>
-      <c r="S27" s="39">
+      <c r="S27" s="40">
         <v>2</v>
       </c>
-      <c r="T27" s="69" t="s">
-[...2 lines deleted...]
-      <c r="U27" s="39">
+      <c r="T27" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U27" s="40">
         <v>4</v>
       </c>
-      <c r="V27" s="39">
+      <c r="V27" s="40">
         <v>3</v>
       </c>
-      <c r="W27" s="39">
+      <c r="W27" s="40">
         <v>6</v>
       </c>
-      <c r="X27" s="39">
+      <c r="X27" s="40">
         <v>6</v>
       </c>
-      <c r="Y27" s="39">
+      <c r="Y27" s="40">
         <v>8</v>
       </c>
-      <c r="Z27" s="39">
+      <c r="Z27" s="40">
         <v>7</v>
       </c>
-      <c r="AA27" s="39">
+      <c r="AA27" s="40">
         <v>5</v>
       </c>
-      <c r="AB27" s="39">
+      <c r="AB27" s="40">
         <v>4</v>
       </c>
-      <c r="AC27" s="53">
+      <c r="AC27" s="54">
         <v>3</v>
       </c>
-      <c r="AD27" s="53">
+      <c r="AD27" s="54">
         <v>5</v>
       </c>
-      <c r="AE27" s="53">
+      <c r="AE27" s="54">
         <v>4</v>
       </c>
       <c r="AF27" s="54">
         <v>10</v>
       </c>
       <c r="AG27" s="102">
         <v>8</v>
       </c>
-      <c r="AH27" s="53">
+      <c r="AH27" s="54">
         <v>7</v>
       </c>
-      <c r="AI27" s="39">
+      <c r="AI27" s="40">
         <v>6</v>
       </c>
       <c r="AJ27" s="54">
         <v>5</v>
       </c>
       <c r="AK27" s="54">
         <v>4</v>
       </c>
-      <c r="AL27" s="53">
+      <c r="AL27" s="54">
         <v>2</v>
       </c>
       <c r="AM27" s="54">
         <v>4</v>
       </c>
       <c r="AN27" s="95">
         <v>5</v>
       </c>
-      <c r="AO27" s="53">
+      <c r="AO27" s="54">
         <v>4</v>
       </c>
       <c r="AP27" s="95">
         <v>4</v>
       </c>
       <c r="AQ27" s="95">
         <v>4</v>
       </c>
       <c r="AR27" s="95">
         <v>1</v>
       </c>
-      <c r="AS27" s="89">
+      <c r="AS27" s="95">
         <v>4</v>
       </c>
-      <c r="AT27" s="89">
+      <c r="AT27" s="95">
         <v>2</v>
       </c>
-      <c r="AU27" s="89">
-[...2 lines deleted...]
-      <c r="AV27" s="89">
+      <c r="AU27" s="95">
+        <v>1</v>
+      </c>
+      <c r="AV27" s="95">
         <v>6</v>
       </c>
       <c r="AW27" s="95">
         <v>3</v>
       </c>
       <c r="AX27" s="95">
         <v>2</v>
       </c>
-      <c r="AY27" s="89">
+      <c r="AY27" s="95">
         <v>7</v>
       </c>
-      <c r="AZ27" s="89">
+      <c r="AZ27" s="95">
         <v>2</v>
       </c>
-      <c r="BA27" s="89">
+      <c r="BA27" s="95">
         <v>2</v>
       </c>
-      <c r="BB27" s="89">
+      <c r="BB27" s="95">
         <v>5</v>
       </c>
       <c r="BC27" s="95">
         <v>1</v>
       </c>
       <c r="BD27" s="95">
         <v>6</v>
       </c>
       <c r="BE27" s="95">
         <v>1</v>
       </c>
       <c r="BF27" s="95">
         <v>6</v>
       </c>
       <c r="BG27" s="95">
         <v>4</v>
       </c>
       <c r="BH27" s="95">
         <v>3</v>
       </c>
-      <c r="BI27" s="95"/>
-[...4 lines deleted...]
-      <c r="BN27" s="89"/>
+      <c r="BI27" s="95">
+        <v>2</v>
+      </c>
+      <c r="BJ27" s="95">
+        <v>6</v>
+      </c>
+      <c r="BK27" s="95"/>
+      <c r="BL27" s="95"/>
+      <c r="BM27" s="95"/>
+      <c r="BN27" s="95"/>
       <c r="BO27" s="95"/>
       <c r="BP27" s="95"/>
     </row>
     <row r="28" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="20"/>
       <c r="C28" s="20"/>
-      <c r="D28" s="22"/>
-[...60 lines deleted...]
-      <c r="AE28" s="53">
+      <c r="D28" s="20"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="20"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="20"/>
+      <c r="K28" s="20"/>
+      <c r="L28" s="20"/>
+      <c r="M28" s="20"/>
+      <c r="N28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="O28" s="40">
+        <v>1</v>
+      </c>
+      <c r="P28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="V28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="W28" s="40">
+        <v>1</v>
+      </c>
+      <c r="X28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD28" s="54">
+        <v>1</v>
+      </c>
+      <c r="AE28" s="54">
         <v>1</v>
       </c>
       <c r="AF28" s="54">
         <v>3</v>
       </c>
       <c r="AG28" s="102"/>
-      <c r="AH28" s="53">
-[...14 lines deleted...]
-      <c r="AM28" s="69" t="s">
+      <c r="AH28" s="54">
+        <v>1</v>
+      </c>
+      <c r="AI28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM28" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AN28" s="95">
         <v>1</v>
       </c>
-      <c r="AO28" s="69" t="s">
+      <c r="AO28" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AP28" s="95">
         <v>1</v>
       </c>
-      <c r="AQ28" s="69" t="s">
-[...35 lines deleted...]
-      <c r="BC28" s="69" t="s">
+      <c r="AQ28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS28" s="95">
+        <v>1</v>
+      </c>
+      <c r="AT28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY28" s="95">
+        <v>1</v>
+      </c>
+      <c r="AZ28" s="95">
+        <v>1</v>
+      </c>
+      <c r="BA28" s="95">
+        <v>1</v>
+      </c>
+      <c r="BB28" s="95">
+        <v>1</v>
+      </c>
+      <c r="BC28" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BD28" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BE28" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF28" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BG28" s="69" t="s">
+      <c r="BG28" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BH28" s="95">
         <v>1</v>
       </c>
-      <c r="BI28" s="69"/>
-[...6 lines deleted...]
-      <c r="BP28" s="69"/>
+      <c r="BI28" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ28" s="95">
+        <v>2</v>
+      </c>
+      <c r="BK28" s="95"/>
+      <c r="BL28" s="95"/>
+      <c r="BM28" s="95"/>
+      <c r="BN28" s="95"/>
+      <c r="BO28" s="78"/>
+      <c r="BP28" s="78"/>
     </row>
     <row r="29" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="20"/>
       <c r="C29" s="20"/>
-      <c r="D29" s="22"/>
-[...132 lines deleted...]
-      <c r="BC29" s="69" t="s">
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="20"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="20"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="20"/>
+      <c r="M29" s="20"/>
+      <c r="N29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="O29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="V29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="W29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="X29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC29" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BD29" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BE29" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF29" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BG29" s="69" t="s">
-[...12 lines deleted...]
-      <c r="BP29" s="69"/>
+      <c r="BG29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ29" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK29" s="78"/>
+      <c r="BL29" s="78"/>
+      <c r="BM29" s="78"/>
+      <c r="BN29" s="78"/>
+      <c r="BO29" s="78"/>
+      <c r="BP29" s="78"/>
     </row>
     <row r="30" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="20"/>
       <c r="C30" s="20"/>
-      <c r="D30" s="22"/>
-[...63 lines deleted...]
-      <c r="AF30" s="69" t="s">
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="20"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="20"/>
+      <c r="K30" s="20"/>
+      <c r="L30" s="20"/>
+      <c r="M30" s="20"/>
+      <c r="N30" s="40">
+        <v>1</v>
+      </c>
+      <c r="O30" s="40">
+        <v>1</v>
+      </c>
+      <c r="P30" s="40">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R30" s="40">
+        <v>1</v>
+      </c>
+      <c r="S30" s="40">
+        <v>1</v>
+      </c>
+      <c r="T30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U30" s="40">
+        <v>1</v>
+      </c>
+      <c r="V30" s="40">
+        <v>1</v>
+      </c>
+      <c r="W30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="X30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z30" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB30" s="40">
+        <v>1</v>
+      </c>
+      <c r="AC30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD30" s="54">
+        <v>1</v>
+      </c>
+      <c r="AE30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF30" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AG30" s="102">
         <v>1</v>
       </c>
-      <c r="AH30" s="53">
-[...11 lines deleted...]
-      <c r="AL30" s="69" t="s">
+      <c r="AH30" s="54">
+        <v>1</v>
+      </c>
+      <c r="AI30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL30" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AM30" s="54">
         <v>2</v>
       </c>
-      <c r="AN30" s="69" t="s">
-[...2 lines deleted...]
-      <c r="AO30" s="53">
+      <c r="AN30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO30" s="54">
         <v>3</v>
       </c>
       <c r="AP30" s="95">
         <v>1</v>
       </c>
-      <c r="AQ30" s="69" t="s">
-[...14 lines deleted...]
-      <c r="AV30" s="89">
+      <c r="AQ30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV30" s="95">
         <v>1</v>
       </c>
       <c r="AW30" s="95">
         <v>1</v>
       </c>
-      <c r="AX30" s="69" t="s">
-[...14 lines deleted...]
-      <c r="BC30" s="69" t="s">
+      <c r="AX30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC30" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BD30" s="95">
         <v>1</v>
       </c>
       <c r="BE30" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF30" s="95">
         <v>1</v>
       </c>
-      <c r="BG30" s="69" t="s">
-[...12 lines deleted...]
-      <c r="BP30" s="69"/>
+      <c r="BG30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ30" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK30" s="78"/>
+      <c r="BL30" s="78"/>
+      <c r="BM30" s="78"/>
+      <c r="BN30" s="78"/>
+      <c r="BO30" s="78"/>
+      <c r="BP30" s="78"/>
     </row>
     <row r="31" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="20"/>
       <c r="C31" s="20"/>
-      <c r="D31" s="22"/>
-[...36 lines deleted...]
-      <c r="W31" s="39">
+      <c r="D31" s="20"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="20"/>
+      <c r="G31" s="20"/>
+      <c r="H31" s="20"/>
+      <c r="I31" s="20"/>
+      <c r="J31" s="20"/>
+      <c r="K31" s="20"/>
+      <c r="L31" s="20"/>
+      <c r="M31" s="20"/>
+      <c r="N31" s="40">
+        <v>1</v>
+      </c>
+      <c r="O31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="V31" s="40">
+        <v>1</v>
+      </c>
+      <c r="W31" s="40">
         <v>2</v>
       </c>
-      <c r="X31" s="69" t="s">
-[...2 lines deleted...]
-      <c r="Y31" s="39">
+      <c r="X31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y31" s="40">
         <v>2</v>
       </c>
-      <c r="Z31" s="39">
-[...17 lines deleted...]
-      <c r="AF31" s="69" t="s">
+      <c r="Z31" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA31" s="40">
+        <v>1</v>
+      </c>
+      <c r="AB31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF31" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AG31" s="102">
         <v>1</v>
       </c>
       <c r="AH31" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="AI31" s="39">
+      <c r="AI31" s="40">
         <v>1</v>
       </c>
       <c r="AJ31" s="54">
         <v>2</v>
       </c>
-      <c r="AK31" s="69" t="s">
-[...5 lines deleted...]
-      <c r="AM31" s="69" t="s">
+      <c r="AK31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM31" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AN31" s="95">
         <v>1</v>
       </c>
-      <c r="AO31" s="69" t="s">
-[...2 lines deleted...]
-      <c r="AP31" s="69" t="s">
+      <c r="AO31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP31" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AQ31" s="95">
         <v>1</v>
       </c>
-      <c r="AR31" s="69" t="s">
-[...11 lines deleted...]
-      <c r="AV31" s="89">
+      <c r="AR31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV31" s="95">
         <v>3</v>
       </c>
-      <c r="AW31" s="69" t="s">
-[...17 lines deleted...]
-      <c r="BC31" s="69" t="s">
+      <c r="AW31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC31" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BD31" s="95">
         <v>2</v>
       </c>
       <c r="BE31" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF31" s="95">
         <v>1</v>
       </c>
-      <c r="BG31" s="69" t="s">
-[...12 lines deleted...]
-      <c r="BP31" s="69"/>
+      <c r="BG31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ31" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK31" s="78"/>
+      <c r="BL31" s="78"/>
+      <c r="BM31" s="78"/>
+      <c r="BN31" s="78"/>
+      <c r="BO31" s="78"/>
+      <c r="BP31" s="78"/>
     </row>
     <row r="32" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
-      <c r="D32" s="22"/>
-[...9 lines deleted...]
-      <c r="N32" s="39">
+      <c r="D32" s="20"/>
+      <c r="E32" s="20"/>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+      <c r="K32" s="20"/>
+      <c r="L32" s="20"/>
+      <c r="M32" s="20"/>
+      <c r="N32" s="40">
         <v>2</v>
       </c>
-      <c r="O32" s="69" t="s">
-[...29 lines deleted...]
-      <c r="Y32" s="39">
+      <c r="O32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="V32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="W32" s="40">
+        <v>1</v>
+      </c>
+      <c r="X32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y32" s="40">
         <v>2</v>
       </c>
-      <c r="Z32" s="69" t="s">
-[...14 lines deleted...]
-      <c r="AE32" s="53">
+      <c r="Z32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE32" s="54">
         <v>1</v>
       </c>
       <c r="AF32" s="54">
         <v>2</v>
       </c>
-      <c r="AG32" s="69" t="s">
-[...5 lines deleted...]
-      <c r="AI32" s="39">
+      <c r="AG32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH32" s="54">
+        <v>1</v>
+      </c>
+      <c r="AI32" s="40">
         <v>1</v>
       </c>
       <c r="AJ32" s="54">
         <v>2</v>
       </c>
       <c r="AK32" s="54">
         <v>1</v>
       </c>
-      <c r="AL32" s="69" t="s">
-[...2 lines deleted...]
-      <c r="AM32" s="69" t="s">
+      <c r="AL32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM32" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AN32" s="95">
         <v>1</v>
       </c>
-      <c r="AO32" s="69" t="s">
-[...5 lines deleted...]
-      <c r="AQ32" s="69" t="s">
+      <c r="AO32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ32" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AR32" s="95">
         <v>1</v>
       </c>
-      <c r="AS32" s="69" t="s">
-[...29 lines deleted...]
-      <c r="BC32" s="69" t="s">
+      <c r="AS32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU32" s="95">
+        <v>1</v>
+      </c>
+      <c r="AV32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB32" s="95">
+        <v>1</v>
+      </c>
+      <c r="BC32" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BD32" s="95">
         <v>1</v>
       </c>
       <c r="BE32" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF32" s="95">
         <v>1</v>
       </c>
       <c r="BG32" s="95">
         <v>1</v>
       </c>
-      <c r="BH32" s="69" t="s">
-[...8 lines deleted...]
-      <c r="BO32" s="69"/>
+      <c r="BH32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ32" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK32" s="78"/>
+      <c r="BL32" s="78"/>
+      <c r="BM32" s="78"/>
+      <c r="BN32" s="95"/>
+      <c r="BO32" s="78"/>
       <c r="BP32" s="95"/>
     </row>
     <row r="33" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="20"/>
       <c r="C33" s="20"/>
-      <c r="D33" s="22"/>
-[...36 lines deleted...]
-      <c r="W33" s="39">
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="20"/>
+      <c r="I33" s="20"/>
+      <c r="J33" s="20"/>
+      <c r="K33" s="20"/>
+      <c r="L33" s="20"/>
+      <c r="M33" s="20"/>
+      <c r="N33" s="76">
+        <v>1</v>
+      </c>
+      <c r="O33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P33" s="40">
+        <v>1</v>
+      </c>
+      <c r="Q33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U33" s="40">
+        <v>1</v>
+      </c>
+      <c r="V33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="W33" s="40">
         <v>2</v>
       </c>
-      <c r="X33" s="39">
+      <c r="X33" s="40">
         <v>3</v>
       </c>
-      <c r="Y33" s="39">
-[...2 lines deleted...]
-      <c r="Z33" s="39">
+      <c r="Y33" s="40">
+        <v>1</v>
+      </c>
+      <c r="Z33" s="40">
         <v>2</v>
       </c>
-      <c r="AA33" s="39">
-[...11 lines deleted...]
-      <c r="AE33" s="69" t="s">
+      <c r="AA33" s="40">
+        <v>1</v>
+      </c>
+      <c r="AB33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC33" s="54">
+        <v>1</v>
+      </c>
+      <c r="AD33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE33" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AF33" s="54">
         <v>1</v>
       </c>
       <c r="AG33" s="102">
         <v>2</v>
       </c>
       <c r="AH33" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="AI33" s="39">
+      <c r="AI33" s="40">
         <v>3</v>
       </c>
-      <c r="AJ33" s="69" t="s">
+      <c r="AJ33" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AK33" s="54">
         <v>1</v>
       </c>
-      <c r="AL33" s="53">
-[...11 lines deleted...]
-      <c r="AP33" s="69" t="s">
+      <c r="AL33" s="54">
+        <v>1</v>
+      </c>
+      <c r="AM33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP33" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AQ33" s="95">
         <v>1</v>
       </c>
       <c r="AR33" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="AS33" s="69" t="s">
-[...26 lines deleted...]
-      <c r="BB33" s="89">
+      <c r="AS33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT33" s="95">
+        <v>1</v>
+      </c>
+      <c r="AU33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY33" s="95">
+        <v>1</v>
+      </c>
+      <c r="AZ33" s="95">
+        <v>1</v>
+      </c>
+      <c r="BA33" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB33" s="95">
         <v>2</v>
       </c>
-      <c r="BC33" s="69" t="s">
+      <c r="BC33" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BD33" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BE33" s="95">
         <v>1</v>
       </c>
       <c r="BF33" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BG33" s="95">
         <v>2</v>
       </c>
       <c r="BH33" s="95">
         <v>1</v>
       </c>
-      <c r="BI33" s="69"/>
-[...5 lines deleted...]
-      <c r="BO33" s="69"/>
+      <c r="BI33" s="95">
+        <v>1</v>
+      </c>
+      <c r="BJ33" s="95">
+        <v>1</v>
+      </c>
+      <c r="BK33" s="95"/>
+      <c r="BL33" s="95"/>
+      <c r="BM33" s="78"/>
+      <c r="BN33" s="95"/>
+      <c r="BO33" s="78"/>
       <c r="BP33" s="78"/>
     </row>
     <row r="34" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
-      <c r="N34" s="69" t="s">
-[...2 lines deleted...]
-      <c r="O34" s="39">
+      <c r="N34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="O34" s="40">
         <v>2</v>
       </c>
-      <c r="P34" s="69" t="s">
-[...23 lines deleted...]
-      <c r="X34" s="39">
+      <c r="P34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R34" s="40">
+        <v>1</v>
+      </c>
+      <c r="S34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U34" s="40">
+        <v>1</v>
+      </c>
+      <c r="V34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="W34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="X34" s="40">
         <v>2</v>
       </c>
-      <c r="Y34" s="69" t="s">
-[...20 lines deleted...]
-      <c r="AF34" s="69" t="s">
+      <c r="Y34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z34" s="40">
+        <v>1</v>
+      </c>
+      <c r="AA34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF34" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AG34" s="102">
         <v>2</v>
       </c>
-      <c r="AH34" s="53">
-[...2 lines deleted...]
-      <c r="AI34" s="39">
+      <c r="AH34" s="54">
+        <v>1</v>
+      </c>
+      <c r="AI34" s="40">
         <v>1</v>
       </c>
       <c r="AJ34" s="54">
         <v>1</v>
       </c>
       <c r="AK34" s="54">
         <v>1</v>
       </c>
-      <c r="AL34" s="69" t="s">
-[...8 lines deleted...]
-      <c r="AO34" s="69" t="s">
+      <c r="AL34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO34" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AP34" s="95">
         <v>1</v>
       </c>
-      <c r="AQ34" s="69" t="s">
+      <c r="AQ34" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AR34" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="AS34" s="69" t="s">
-[...8 lines deleted...]
-      <c r="AV34" s="89">
+      <c r="AS34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV34" s="95">
         <v>1</v>
       </c>
       <c r="AW34" s="95">
         <v>1</v>
       </c>
       <c r="AX34" s="95">
         <v>1</v>
       </c>
-      <c r="AY34" s="89">
+      <c r="AY34" s="95">
         <v>2</v>
       </c>
       <c r="AZ34" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BA34" s="69" t="s">
-[...2 lines deleted...]
-      <c r="BB34" s="69" t="s">
+      <c r="BA34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB34" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BC34" s="95">
         <v>1</v>
       </c>
       <c r="BD34" s="95">
         <v>1</v>
       </c>
       <c r="BE34" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF34" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BG34" s="69" t="s">
-[...7 lines deleted...]
-      <c r="BK34" s="89"/>
+      <c r="BG34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI34" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ34" s="95">
+        <v>2</v>
+      </c>
+      <c r="BK34" s="95"/>
       <c r="BL34" s="78"/>
-      <c r="BM34" s="69"/>
-      <c r="BN34" s="69"/>
+      <c r="BM34" s="78"/>
+      <c r="BN34" s="78"/>
       <c r="BO34" s="95"/>
       <c r="BP34" s="78"/>
     </row>
     <row r="35" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="20"/>
       <c r="C35" s="20"/>
-      <c r="D35" s="22"/>
-[...12 lines deleted...]
-      <c r="O35" s="39">
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="20"/>
+      <c r="I35" s="20"/>
+      <c r="J35" s="20"/>
+      <c r="K35" s="20"/>
+      <c r="L35" s="20"/>
+      <c r="M35" s="20"/>
+      <c r="N35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="O35" s="40">
         <v>2</v>
       </c>
-      <c r="P35" s="69" t="s">
-[...47 lines deleted...]
-      <c r="AF35" s="69" t="s">
+      <c r="P35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R35" s="40">
+        <v>1</v>
+      </c>
+      <c r="S35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="T35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="V35" s="40">
+        <v>1</v>
+      </c>
+      <c r="W35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="X35" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD35" s="54">
+        <v>1</v>
+      </c>
+      <c r="AE35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF35" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AG35" s="102">
         <v>1</v>
       </c>
-      <c r="AH35" s="53">
+      <c r="AH35" s="54">
         <v>2</v>
       </c>
-      <c r="AI35" s="69" t="s">
+      <c r="AI35" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AJ35" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="AK35" s="69" t="s">
-[...17 lines deleted...]
-      <c r="AQ35" s="69" t="s">
+      <c r="AK35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ35" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AR35" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="AS35" s="69" t="s">
-[...17 lines deleted...]
-      <c r="AY35" s="89">
+      <c r="AS35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY35" s="95">
         <v>1</v>
       </c>
       <c r="AZ35" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BA35" s="69" t="s">
-[...2 lines deleted...]
-      <c r="BB35" s="69" t="s">
+      <c r="BA35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB35" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BC35" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BD35" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BE35" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF35" s="95">
         <v>1</v>
       </c>
-      <c r="BG35" s="69" t="s">
-[...7 lines deleted...]
-      <c r="BK35" s="89"/>
+      <c r="BG35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ35" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK35" s="95"/>
       <c r="BL35" s="78"/>
-      <c r="BM35" s="69"/>
-      <c r="BN35" s="69"/>
+      <c r="BM35" s="78"/>
+      <c r="BN35" s="78"/>
       <c r="BO35" s="78"/>
       <c r="BP35" s="78"/>
     </row>
     <row r="36" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="20"/>
       <c r="C36" s="20"/>
-      <c r="D36" s="22"/>
-[...42 lines deleted...]
-      <c r="Y36" s="39">
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+      <c r="G36" s="20"/>
+      <c r="H36" s="20"/>
+      <c r="I36" s="20"/>
+      <c r="J36" s="20"/>
+      <c r="K36" s="20"/>
+      <c r="L36" s="20"/>
+      <c r="M36" s="20"/>
+      <c r="N36" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="O36" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="P36" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q36" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="R36" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="S36" s="40">
+        <v>1</v>
+      </c>
+      <c r="T36" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="U36" s="40">
+        <v>1</v>
+      </c>
+      <c r="V36" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="W36" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="X36" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y36" s="40">
         <v>3</v>
       </c>
-      <c r="Z36" s="39">
+      <c r="Z36" s="40">
         <v>2</v>
       </c>
-      <c r="AA36" s="39">
+      <c r="AA36" s="40">
         <v>3</v>
       </c>
-      <c r="AB36" s="39">
+      <c r="AB36" s="40">
         <v>3</v>
       </c>
-      <c r="AC36" s="53">
+      <c r="AC36" s="54">
         <v>2</v>
       </c>
-      <c r="AD36" s="53">
-[...2 lines deleted...]
-      <c r="AE36" s="53">
+      <c r="AD36" s="54">
+        <v>1</v>
+      </c>
+      <c r="AE36" s="54">
         <v>2</v>
       </c>
       <c r="AF36" s="54">
         <v>4</v>
       </c>
       <c r="AG36" s="102">
         <v>1</v>
       </c>
-      <c r="AH36" s="53">
-[...2 lines deleted...]
-      <c r="AI36" s="69" t="s">
+      <c r="AH36" s="54">
+        <v>1</v>
+      </c>
+      <c r="AI36" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AJ36" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AK36" s="54">
         <v>1</v>
       </c>
-      <c r="AL36" s="53">
+      <c r="AL36" s="54">
         <v>1</v>
       </c>
       <c r="AM36" s="54">
         <v>2</v>
       </c>
       <c r="AN36" s="95">
         <v>1</v>
       </c>
-      <c r="AO36" s="53">
+      <c r="AO36" s="54">
         <v>1</v>
       </c>
       <c r="AP36" s="95">
         <v>1</v>
       </c>
       <c r="AQ36" s="95">
         <v>1</v>
       </c>
       <c r="AR36" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="AS36" s="89">
+      <c r="AS36" s="95">
         <v>3</v>
       </c>
-      <c r="AT36" s="89">
-[...5 lines deleted...]
-      <c r="AV36" s="89">
+      <c r="AT36" s="95">
+        <v>1</v>
+      </c>
+      <c r="AU36" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV36" s="95">
         <v>1</v>
       </c>
       <c r="AW36" s="95">
         <v>1</v>
       </c>
-      <c r="AX36" s="69" t="s">
-[...2 lines deleted...]
-      <c r="AY36" s="89">
+      <c r="AX36" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY36" s="95">
         <v>2</v>
       </c>
       <c r="AZ36" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="BA36" s="89">
-[...2 lines deleted...]
-      <c r="BB36" s="89">
+      <c r="BA36" s="95">
+        <v>1</v>
+      </c>
+      <c r="BB36" s="95">
         <v>1</v>
       </c>
       <c r="BC36" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BD36" s="95">
         <v>1</v>
       </c>
       <c r="BE36" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF36" s="95">
         <v>2</v>
       </c>
       <c r="BG36" s="95">
         <v>1</v>
       </c>
       <c r="BH36" s="95">
         <v>1</v>
       </c>
-      <c r="BI36" s="95"/>
-[...1 lines deleted...]
-      <c r="BK36" s="89"/>
+      <c r="BI36" s="95">
+        <v>1</v>
+      </c>
+      <c r="BJ36" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK36" s="95"/>
       <c r="BL36" s="78"/>
-      <c r="BM36" s="89"/>
-      <c r="BN36" s="89"/>
+      <c r="BM36" s="95"/>
+      <c r="BN36" s="95"/>
       <c r="BO36" s="78"/>
       <c r="BP36" s="78"/>
     </row>
     <row r="37" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="79" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="29"/>
       <c r="I37" s="29"/>
       <c r="J37" s="29"/>
       <c r="K37" s="29"/>
       <c r="L37" s="29"/>
       <c r="M37" s="29"/>
       <c r="N37" s="82" t="s">
         <v>19</v>
       </c>
       <c r="O37" s="82" t="s">
         <v>19</v>
       </c>
@@ -19716,52 +20063,56 @@
       </c>
       <c r="BA37" s="82" t="s">
         <v>19</v>
       </c>
       <c r="BB37" s="82" t="s">
         <v>19</v>
       </c>
       <c r="BC37" s="82" t="s">
         <v>19</v>
       </c>
       <c r="BD37" s="82" t="s">
         <v>19</v>
       </c>
       <c r="BE37" s="82" t="s">
         <v>19</v>
       </c>
       <c r="BF37" s="82" t="s">
         <v>19</v>
       </c>
       <c r="BG37" s="82" t="s">
         <v>19</v>
       </c>
       <c r="BH37" s="82" t="s">
         <v>19</v>
       </c>
-      <c r="BI37" s="82"/>
-      <c r="BJ37" s="90"/>
+      <c r="BI37" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ37" s="90">
+        <v>1</v>
+      </c>
       <c r="BK37" s="82"/>
       <c r="BL37" s="82"/>
       <c r="BM37" s="82"/>
       <c r="BN37" s="82"/>
       <c r="BO37" s="82"/>
       <c r="BP37" s="82"/>
     </row>
     <row r="38" spans="1:68" s="27" customFormat="1" ht="11.25">
       <c r="A38" s="28"/>
       <c r="B38" s="20"/>
       <c r="C38" s="20"/>
       <c r="D38" s="22"/>
       <c r="E38" s="22"/>
       <c r="F38" s="22"/>
       <c r="G38" s="22"/>
       <c r="H38" s="22"/>
       <c r="I38" s="22"/>
       <c r="J38" s="22"/>
       <c r="K38" s="22"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="N38" s="42"/>
       <c r="O38" s="42"/>
       <c r="P38" s="42"/>
       <c r="Q38" s="42"/>