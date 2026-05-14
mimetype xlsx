--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Volume provision food " sheetId="4" r:id="rId1"/>
     <sheet name="IPV provision food" sheetId="5" r:id="rId2"/>
     <sheet name="PVI regions and volume" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="879" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="883" uniqueCount="128">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -1748,88 +1748,90 @@
       <c r="O11" s="39"/>
       <c r="P11" s="39"/>
       <c r="Q11" s="39"/>
       <c r="R11" s="39"/>
       <c r="S11" s="39"/>
       <c r="T11" s="39"/>
       <c r="U11" s="39"/>
       <c r="V11" s="39"/>
       <c r="W11" s="39"/>
       <c r="X11" s="39"/>
       <c r="Y11" s="39"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="46">
         <v>2026</v>
       </c>
       <c r="B12" s="45">
         <v>5867.5</v>
       </c>
       <c r="C12" s="45">
         <v>5737.4</v>
       </c>
       <c r="D12" s="45">
         <v>6100.8</v>
       </c>
-      <c r="E12" s="45"/>
+      <c r="E12" s="45">
+        <v>5952.8</v>
+      </c>
       <c r="F12" s="45"/>
       <c r="G12" s="45"/>
       <c r="H12" s="45"/>
       <c r="I12" s="45"/>
       <c r="J12" s="45"/>
       <c r="K12" s="45"/>
       <c r="L12" s="47"/>
       <c r="M12" s="45"/>
       <c r="N12" s="39"/>
       <c r="O12" s="39"/>
       <c r="P12" s="39"/>
       <c r="Q12" s="39"/>
       <c r="R12" s="39"/>
       <c r="S12" s="39"/>
       <c r="T12" s="39"/>
       <c r="U12" s="39"/>
       <c r="V12" s="39"/>
       <c r="W12" s="39"/>
       <c r="X12" s="39"/>
       <c r="Y12" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="38"/>
     <col min="10" max="10" width="10.5703125" style="38" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="65"/>
       <c r="M1" s="65"/>
@@ -2168,51 +2170,53 @@
         <v>104.3</v>
       </c>
       <c r="K10" s="48">
         <v>75.7</v>
       </c>
       <c r="L10" s="50">
         <v>161</v>
       </c>
       <c r="M10" s="51">
         <v>138.1</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="54">
         <v>2026</v>
       </c>
       <c r="B11" s="48">
         <v>52.3</v>
       </c>
       <c r="C11" s="48">
         <v>97</v>
       </c>
       <c r="D11" s="48">
         <v>105.1</v>
       </c>
-      <c r="E11" s="48"/>
+      <c r="E11" s="48">
+        <v>96.9</v>
+      </c>
       <c r="F11" s="48"/>
       <c r="G11" s="48"/>
       <c r="H11" s="48"/>
       <c r="I11" s="48"/>
       <c r="J11" s="49"/>
       <c r="K11" s="48"/>
       <c r="L11" s="50"/>
       <c r="M11" s="51"/>
     </row>
     <row r="12" spans="1:13" ht="12.75" customHeight="1">
       <c r="A12" s="71" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="72"/>
       <c r="C12" s="72"/>
       <c r="D12" s="72"/>
       <c r="E12" s="72"/>
       <c r="F12" s="72"/>
       <c r="G12" s="72"/>
       <c r="H12" s="72"/>
       <c r="I12" s="72"/>
       <c r="J12" s="72"/>
       <c r="K12" s="72"/>
       <c r="L12" s="72"/>
       <c r="M12" s="73"/>
@@ -2495,51 +2499,53 @@
         <v>109.4</v>
       </c>
       <c r="K19" s="48">
         <v>90.6</v>
       </c>
       <c r="L19" s="50">
         <v>150.19999999999999</v>
       </c>
       <c r="M19" s="49">
         <v>195.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="55">
         <v>2026</v>
       </c>
       <c r="B20" s="48">
         <v>108.2</v>
       </c>
       <c r="C20" s="48">
         <v>99.3</v>
       </c>
       <c r="D20" s="48">
         <v>108.7</v>
       </c>
-      <c r="E20" s="48"/>
+      <c r="E20" s="48">
+        <v>114.5</v>
+      </c>
       <c r="F20" s="48"/>
       <c r="G20" s="48"/>
       <c r="H20" s="48"/>
       <c r="I20" s="48"/>
       <c r="J20" s="52"/>
       <c r="K20" s="48"/>
       <c r="L20" s="50"/>
       <c r="M20" s="49"/>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1">
       <c r="A21" s="71" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="72"/>
       <c r="C21" s="72"/>
       <c r="D21" s="72"/>
       <c r="E21" s="72"/>
       <c r="F21" s="72"/>
       <c r="G21" s="72"/>
       <c r="H21" s="72"/>
       <c r="I21" s="72"/>
       <c r="J21" s="72"/>
       <c r="K21" s="72"/>
       <c r="L21" s="72"/>
       <c r="M21" s="73"/>
@@ -2822,78 +2828,80 @@
         <v>109.5</v>
       </c>
       <c r="K28" s="48">
         <v>107.4</v>
       </c>
       <c r="L28" s="50">
         <v>111.6</v>
       </c>
       <c r="M28" s="50">
         <v>119.4</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="54">
         <v>2026</v>
       </c>
       <c r="B29" s="48">
         <v>108.2</v>
       </c>
       <c r="C29" s="48">
         <v>103.5</v>
       </c>
       <c r="D29" s="48">
         <v>105.3</v>
       </c>
-      <c r="E29" s="48"/>
+      <c r="E29" s="48">
+        <v>107.6</v>
+      </c>
       <c r="F29" s="48"/>
       <c r="G29" s="48"/>
       <c r="H29" s="48"/>
       <c r="I29" s="48"/>
       <c r="J29" s="52"/>
       <c r="K29" s="48"/>
       <c r="L29" s="50"/>
       <c r="M29" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y148"/>
   <sheetViews>
     <sheetView topLeftCell="A112" workbookViewId="0">
-      <selection activeCell="A115" sqref="A115"/>
+      <selection activeCell="A114" sqref="A114"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="7" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="7" customWidth="1"/>
     <col min="3" max="3" width="8" style="7" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="7" customWidth="1"/>
     <col min="5" max="5" width="8" style="7" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="7" customWidth="1"/>
     <col min="7" max="7" width="8" style="7" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="7" customWidth="1"/>
     <col min="9" max="9" width="8" style="7" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="8" style="7" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="7" customWidth="1"/>
     <col min="13" max="13" width="8" style="7" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="7" customWidth="1"/>
     <col min="15" max="15" width="8" style="7" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" style="7" customWidth="1"/>
     <col min="17" max="17" width="8" style="7" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="7" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="7" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="7" customWidth="1"/>
     <col min="21" max="21" width="9.7109375" style="7" customWidth="1"/>
@@ -11600,561 +11608,617 @@
         <v>33</v>
       </c>
     </row>
     <row r="133" spans="1:25">
       <c r="A133" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B133" s="4">
         <v>5867.5</v>
       </c>
       <c r="C133" s="4">
         <v>108.2</v>
       </c>
       <c r="D133" s="22">
         <v>11604.9</v>
       </c>
       <c r="E133" s="22">
         <v>103.5</v>
       </c>
       <c r="F133" s="30">
         <v>17705.7</v>
       </c>
       <c r="G133" s="29">
         <v>105.3</v>
       </c>
-      <c r="H133" s="30"/>
-      <c r="I133" s="29"/>
+      <c r="H133" s="30">
+        <v>23658.5</v>
+      </c>
+      <c r="I133" s="29">
+        <v>107.6</v>
+      </c>
       <c r="J133" s="30"/>
       <c r="K133" s="29"/>
       <c r="L133" s="30"/>
       <c r="M133" s="29"/>
       <c r="N133" s="30"/>
       <c r="O133" s="29"/>
       <c r="P133" s="12"/>
       <c r="Q133" s="13"/>
       <c r="R133" s="30"/>
       <c r="S133" s="29"/>
       <c r="T133" s="22"/>
       <c r="V133" s="22"/>
       <c r="W133" s="22"/>
       <c r="X133" s="22"/>
     </row>
     <row r="134" spans="1:25">
       <c r="A134" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B134" s="4">
         <v>4290.5</v>
       </c>
       <c r="C134" s="4">
         <v>116.7</v>
       </c>
       <c r="D134" s="22">
         <v>8236.5</v>
       </c>
       <c r="E134" s="22">
         <v>102.2</v>
       </c>
       <c r="F134" s="4">
         <v>12690.8</v>
       </c>
       <c r="G134" s="4">
         <v>103</v>
       </c>
-      <c r="H134" s="4"/>
-      <c r="I134" s="4"/>
+      <c r="H134" s="4">
+        <v>16919.599999999999</v>
+      </c>
+      <c r="I134" s="4">
+        <v>104.4</v>
+      </c>
       <c r="J134" s="4"/>
       <c r="K134" s="4"/>
       <c r="L134" s="4"/>
       <c r="M134" s="4"/>
       <c r="N134" s="4"/>
       <c r="O134" s="4"/>
       <c r="P134" s="12"/>
       <c r="Q134" s="13"/>
       <c r="R134" s="4"/>
       <c r="S134" s="4"/>
       <c r="T134" s="22"/>
       <c r="V134" s="22"/>
       <c r="W134" s="22"/>
       <c r="X134" s="22"/>
     </row>
     <row r="135" spans="1:25">
       <c r="A135" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B135" s="4">
         <v>95.9</v>
       </c>
       <c r="C135" s="4">
         <v>100.5</v>
       </c>
       <c r="D135" s="7">
         <v>192.1</v>
       </c>
       <c r="E135" s="22">
         <v>99.8</v>
       </c>
       <c r="F135" s="4">
         <v>282.3</v>
       </c>
       <c r="G135" s="4">
         <v>100.5</v>
       </c>
-      <c r="H135" s="4"/>
-      <c r="I135" s="4"/>
+      <c r="H135" s="4">
+        <v>372.5</v>
+      </c>
+      <c r="I135" s="4">
+        <v>101.5</v>
+      </c>
       <c r="J135" s="4"/>
       <c r="K135" s="4"/>
       <c r="L135" s="4"/>
       <c r="M135" s="4"/>
       <c r="N135" s="4"/>
       <c r="O135" s="4"/>
       <c r="P135" s="12"/>
       <c r="Q135" s="13"/>
       <c r="R135" s="4"/>
       <c r="S135" s="4"/>
       <c r="T135" s="22"/>
       <c r="V135" s="22"/>
       <c r="W135" s="22"/>
       <c r="X135" s="22"/>
     </row>
     <row r="136" spans="1:25">
       <c r="A136" s="16" t="s">
         <v>102</v>
       </c>
       <c r="B136" s="4">
         <v>271.10000000000002</v>
       </c>
       <c r="C136" s="4">
         <v>72.7</v>
       </c>
       <c r="D136" s="7">
         <v>772.6</v>
       </c>
       <c r="E136" s="4">
         <v>114.5</v>
       </c>
       <c r="F136" s="4">
         <v>1402.6</v>
       </c>
       <c r="G136" s="4">
         <v>134.9</v>
       </c>
-      <c r="H136" s="4"/>
-      <c r="I136" s="4"/>
+      <c r="H136" s="4">
+        <v>2129.8000000000002</v>
+      </c>
+      <c r="I136" s="4">
+        <v>158.4</v>
+      </c>
       <c r="J136" s="4"/>
       <c r="K136" s="4"/>
       <c r="L136" s="4"/>
       <c r="M136" s="4"/>
       <c r="N136" s="4"/>
       <c r="O136" s="4"/>
       <c r="P136" s="12"/>
       <c r="Q136" s="12"/>
       <c r="R136" s="4"/>
       <c r="S136" s="12"/>
       <c r="T136" s="22"/>
       <c r="U136" s="12"/>
       <c r="V136" s="22"/>
       <c r="W136" s="12"/>
       <c r="X136" s="22"/>
       <c r="Y136" s="12"/>
     </row>
     <row r="137" spans="1:25">
       <c r="A137" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B137" s="4">
         <v>104.6</v>
       </c>
       <c r="C137" s="4">
         <v>168.8</v>
       </c>
       <c r="D137" s="7">
         <v>209.3</v>
       </c>
       <c r="E137" s="22">
         <v>249.1</v>
       </c>
       <c r="F137" s="4">
         <v>209.3</v>
       </c>
       <c r="G137" s="4">
         <v>204</v>
       </c>
-      <c r="H137" s="4"/>
-      <c r="I137" s="4"/>
+      <c r="H137" s="4">
+        <v>209.3</v>
+      </c>
+      <c r="I137" s="4">
+        <v>162.1</v>
+      </c>
       <c r="J137" s="4"/>
       <c r="K137" s="4"/>
       <c r="L137" s="4"/>
       <c r="M137" s="4"/>
       <c r="N137" s="4"/>
       <c r="O137" s="4"/>
       <c r="P137" s="12"/>
       <c r="Q137" s="13"/>
       <c r="R137" s="4"/>
       <c r="S137" s="4"/>
       <c r="V137" s="22"/>
       <c r="W137" s="22"/>
       <c r="X137" s="22"/>
       <c r="Y137" s="61"/>
     </row>
     <row r="138" spans="1:25">
       <c r="A138" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B138" s="4">
         <v>581.20000000000005</v>
       </c>
       <c r="C138" s="4">
         <v>97.4</v>
       </c>
       <c r="D138" s="64">
         <v>1156.4000000000001</v>
       </c>
       <c r="E138" s="22">
         <v>95.2</v>
       </c>
       <c r="F138" s="4">
         <v>1732.9</v>
       </c>
       <c r="G138" s="4">
         <v>101.2</v>
       </c>
-      <c r="H138" s="4"/>
-      <c r="I138" s="4"/>
+      <c r="H138" s="4">
+        <v>2283.8000000000002</v>
+      </c>
+      <c r="I138" s="4">
+        <v>104.5</v>
+      </c>
       <c r="J138" s="4"/>
       <c r="K138" s="4"/>
       <c r="L138" s="4"/>
       <c r="M138" s="4"/>
       <c r="N138" s="4"/>
       <c r="O138" s="4"/>
       <c r="P138" s="12"/>
       <c r="Q138" s="13"/>
       <c r="R138" s="4"/>
       <c r="S138" s="4"/>
       <c r="T138" s="22"/>
       <c r="U138" s="61"/>
       <c r="V138" s="22"/>
       <c r="W138" s="22"/>
       <c r="X138" s="22"/>
     </row>
     <row r="139" spans="1:25">
       <c r="A139" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B139" s="4">
         <v>168</v>
       </c>
       <c r="C139" s="4">
         <v>85.9</v>
       </c>
       <c r="D139" s="7">
         <v>335.8</v>
       </c>
       <c r="E139" s="22">
         <v>127.4</v>
       </c>
       <c r="F139" s="4">
         <v>397.8</v>
       </c>
       <c r="G139" s="4">
         <v>119.3</v>
       </c>
-      <c r="H139" s="4"/>
-      <c r="I139" s="4"/>
+      <c r="H139" s="4">
+        <v>456.4</v>
+      </c>
+      <c r="I139" s="4">
+        <v>114.4</v>
+      </c>
       <c r="J139" s="4"/>
       <c r="K139" s="4"/>
       <c r="L139" s="4"/>
       <c r="M139" s="4"/>
       <c r="N139" s="4"/>
       <c r="O139" s="4"/>
       <c r="P139" s="12"/>
       <c r="Q139" s="13"/>
       <c r="R139" s="4"/>
       <c r="S139" s="4"/>
       <c r="T139" s="22"/>
       <c r="U139" s="22"/>
       <c r="V139" s="22"/>
       <c r="W139" s="22"/>
       <c r="X139" s="22"/>
     </row>
     <row r="140" spans="1:25">
       <c r="A140" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B140" s="4">
         <v>160.1</v>
       </c>
       <c r="C140" s="4">
         <v>75.7</v>
       </c>
       <c r="D140" s="7">
         <v>300.7</v>
       </c>
       <c r="E140" s="22">
         <v>79.099999999999994</v>
       </c>
       <c r="F140" s="4">
         <v>456.6</v>
       </c>
       <c r="G140" s="4">
         <v>83.4</v>
       </c>
-      <c r="H140" s="4"/>
-      <c r="I140" s="4"/>
+      <c r="H140" s="4">
+        <v>606.9</v>
+      </c>
+      <c r="I140" s="4">
+        <v>82</v>
+      </c>
       <c r="J140" s="4"/>
       <c r="K140" s="4"/>
       <c r="L140" s="4"/>
       <c r="M140" s="4"/>
       <c r="N140" s="4"/>
       <c r="O140" s="4"/>
       <c r="P140" s="12"/>
       <c r="Q140" s="13"/>
       <c r="R140" s="4"/>
       <c r="S140" s="4"/>
       <c r="T140" s="22"/>
       <c r="V140" s="22"/>
       <c r="W140" s="22"/>
       <c r="X140" s="22"/>
     </row>
     <row r="141" spans="1:25">
       <c r="A141" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B141" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C141" s="4" t="s">
         <v>38</v>
       </c>
       <c r="D141" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E141" s="4" t="s">
         <v>38</v>
       </c>
       <c r="F141" s="4" t="s">
         <v>38</v>
       </c>
       <c r="G141" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="H141" s="4"/>
-      <c r="I141" s="4"/>
+      <c r="H141" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I141" s="4" t="s">
+        <v>38</v>
+      </c>
       <c r="J141" s="4"/>
       <c r="K141" s="4"/>
       <c r="L141" s="4"/>
       <c r="M141" s="4"/>
       <c r="N141" s="4"/>
       <c r="O141" s="4"/>
       <c r="P141" s="4"/>
       <c r="Q141" s="4"/>
       <c r="R141" s="4"/>
       <c r="S141" s="4"/>
       <c r="T141" s="4"/>
       <c r="U141" s="4"/>
       <c r="V141" s="4"/>
       <c r="W141" s="4"/>
       <c r="X141" s="4"/>
       <c r="Y141" s="4"/>
     </row>
     <row r="142" spans="1:25">
       <c r="A142" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B142" s="4">
         <v>60.6</v>
       </c>
       <c r="C142" s="4">
         <v>83.9</v>
       </c>
       <c r="D142" s="7">
         <v>130.5</v>
       </c>
       <c r="E142" s="22">
         <v>155.5</v>
       </c>
       <c r="F142" s="4">
         <v>144.19999999999999</v>
       </c>
       <c r="G142" s="4">
         <v>149.9</v>
       </c>
-      <c r="H142" s="4"/>
-      <c r="I142" s="4"/>
+      <c r="H142" s="4">
+        <v>174.6</v>
+      </c>
+      <c r="I142" s="4">
+        <v>150.5</v>
+      </c>
       <c r="J142" s="4"/>
       <c r="K142" s="4"/>
       <c r="L142" s="4"/>
       <c r="M142" s="4"/>
       <c r="N142" s="4"/>
       <c r="O142" s="4"/>
       <c r="P142" s="12"/>
       <c r="Q142" s="13"/>
       <c r="R142" s="4"/>
       <c r="S142" s="4"/>
       <c r="X142" s="22"/>
     </row>
     <row r="143" spans="1:25">
       <c r="A143" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B143" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C143" s="4" t="s">
         <v>38</v>
       </c>
       <c r="D143" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E143" s="4" t="s">
         <v>38</v>
       </c>
       <c r="F143" s="4" t="s">
         <v>38</v>
       </c>
       <c r="G143" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="H143" s="4"/>
-      <c r="I143" s="4"/>
+      <c r="H143" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I143" s="4" t="s">
+        <v>38</v>
+      </c>
       <c r="J143" s="4"/>
       <c r="K143" s="4"/>
       <c r="L143" s="4"/>
       <c r="M143" s="4"/>
       <c r="N143" s="4"/>
       <c r="O143" s="4"/>
       <c r="P143" s="4"/>
       <c r="Q143" s="4"/>
       <c r="R143" s="4"/>
       <c r="S143" s="4"/>
       <c r="T143" s="4"/>
       <c r="U143" s="4"/>
       <c r="V143" s="4"/>
       <c r="W143" s="4"/>
       <c r="X143" s="4"/>
       <c r="Y143" s="4"/>
     </row>
     <row r="144" spans="1:25">
       <c r="A144" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B144" s="4">
         <v>80.900000000000006</v>
       </c>
       <c r="C144" s="4">
         <v>95.3</v>
       </c>
       <c r="D144" s="7">
         <v>161.9</v>
       </c>
       <c r="E144" s="22">
         <v>97.8</v>
       </c>
       <c r="F144" s="4">
         <v>247.2</v>
       </c>
       <c r="G144" s="4">
         <v>100.7</v>
       </c>
-      <c r="H144" s="4"/>
-      <c r="I144" s="4"/>
+      <c r="H144" s="4">
+        <v>323.8</v>
+      </c>
+      <c r="I144" s="4">
+        <v>100.8</v>
+      </c>
       <c r="J144" s="4"/>
       <c r="K144" s="4"/>
       <c r="L144" s="4"/>
       <c r="M144" s="4"/>
       <c r="N144" s="4"/>
       <c r="O144" s="4"/>
       <c r="P144" s="12"/>
       <c r="Q144" s="13"/>
       <c r="R144" s="4"/>
       <c r="S144" s="4"/>
       <c r="U144" s="22"/>
       <c r="W144" s="22"/>
       <c r="X144" s="22"/>
       <c r="Y144" s="22"/>
     </row>
     <row r="145" spans="1:25">
       <c r="A145" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B145" s="4">
         <v>39.6</v>
       </c>
       <c r="C145" s="4">
         <v>101.1</v>
       </c>
       <c r="D145" s="7">
         <v>78.599999999999994</v>
       </c>
       <c r="E145" s="22">
         <v>111.3</v>
       </c>
       <c r="F145" s="4">
         <v>111.6</v>
       </c>
       <c r="G145" s="4">
         <v>107</v>
       </c>
-      <c r="H145" s="4"/>
-      <c r="I145" s="4"/>
+      <c r="H145" s="4">
+        <v>151.19999999999999</v>
+      </c>
+      <c r="I145" s="4">
+        <v>107.5</v>
+      </c>
       <c r="J145" s="4"/>
       <c r="K145" s="4"/>
       <c r="L145" s="4"/>
       <c r="M145" s="4"/>
       <c r="N145" s="4"/>
       <c r="O145" s="4"/>
       <c r="P145" s="12"/>
       <c r="Q145" s="13"/>
       <c r="R145" s="4"/>
       <c r="S145" s="4"/>
       <c r="X145" s="22"/>
     </row>
     <row r="146" spans="1:25">
       <c r="A146" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B146" s="20">
         <v>15.2</v>
       </c>
       <c r="C146" s="20">
         <v>101.8</v>
       </c>
       <c r="D146" s="36">
         <v>30.4</v>
       </c>
       <c r="E146" s="20">
         <v>153.19999999999999</v>
       </c>
       <c r="F146" s="20">
         <v>30.4</v>
       </c>
       <c r="G146" s="20">
         <v>122.3</v>
       </c>
-      <c r="H146" s="20"/>
-      <c r="I146" s="20"/>
+      <c r="H146" s="20">
+        <v>30.4</v>
+      </c>
+      <c r="I146" s="20">
+        <v>102.5</v>
+      </c>
       <c r="J146" s="20"/>
       <c r="K146" s="20"/>
       <c r="L146" s="20"/>
       <c r="M146" s="20"/>
       <c r="N146" s="20"/>
       <c r="O146" s="20"/>
       <c r="P146" s="19"/>
       <c r="Q146" s="62"/>
       <c r="R146" s="20"/>
       <c r="S146" s="20"/>
       <c r="T146" s="36"/>
       <c r="U146" s="62"/>
       <c r="V146" s="36"/>
       <c r="W146" s="62"/>
       <c r="X146" s="63"/>
       <c r="Y146" s="62"/>
     </row>
     <row r="147" spans="1:25" s="25" customFormat="1">
       <c r="A147" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B147" s="32"/>
       <c r="C147" s="33"/>
     </row>
     <row r="148" spans="1:25" s="25" customFormat="1">