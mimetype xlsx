--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Volume provision food " sheetId="4" r:id="rId1"/>
     <sheet name="IPV provision food" sheetId="5" r:id="rId2"/>
     <sheet name="PVI regions and volume" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="883" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="887" uniqueCount="128">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -1263,51 +1263,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="38" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="38"/>
     <col min="10" max="10" width="10" style="38" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="65" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="65"/>
@@ -1751,87 +1751,89 @@
       <c r="R11" s="39"/>
       <c r="S11" s="39"/>
       <c r="T11" s="39"/>
       <c r="U11" s="39"/>
       <c r="V11" s="39"/>
       <c r="W11" s="39"/>
       <c r="X11" s="39"/>
       <c r="Y11" s="39"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="46">
         <v>2026</v>
       </c>
       <c r="B12" s="45">
         <v>5867.5</v>
       </c>
       <c r="C12" s="45">
         <v>5737.4</v>
       </c>
       <c r="D12" s="45">
         <v>6100.8</v>
       </c>
       <c r="E12" s="45">
         <v>5952.8</v>
       </c>
-      <c r="F12" s="45"/>
+      <c r="F12" s="45">
+        <v>6578.4</v>
+      </c>
       <c r="G12" s="45"/>
       <c r="H12" s="45"/>
       <c r="I12" s="45"/>
       <c r="J12" s="45"/>
       <c r="K12" s="45"/>
       <c r="L12" s="47"/>
       <c r="M12" s="45"/>
       <c r="N12" s="39"/>
       <c r="O12" s="39"/>
       <c r="P12" s="39"/>
       <c r="Q12" s="39"/>
       <c r="R12" s="39"/>
       <c r="S12" s="39"/>
       <c r="T12" s="39"/>
       <c r="U12" s="39"/>
       <c r="V12" s="39"/>
       <c r="W12" s="39"/>
       <c r="X12" s="39"/>
       <c r="Y12" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="38"/>
     <col min="10" max="10" width="10.5703125" style="38" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="65"/>
       <c r="M1" s="65"/>
@@ -2173,51 +2175,53 @@
         <v>75.7</v>
       </c>
       <c r="L10" s="50">
         <v>161</v>
       </c>
       <c r="M10" s="51">
         <v>138.1</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="54">
         <v>2026</v>
       </c>
       <c r="B11" s="48">
         <v>52.3</v>
       </c>
       <c r="C11" s="48">
         <v>97</v>
       </c>
       <c r="D11" s="48">
         <v>105.1</v>
       </c>
       <c r="E11" s="48">
         <v>96.9</v>
       </c>
-      <c r="F11" s="48"/>
+      <c r="F11" s="48">
+        <v>110.5</v>
+      </c>
       <c r="G11" s="48"/>
       <c r="H11" s="48"/>
       <c r="I11" s="48"/>
       <c r="J11" s="49"/>
       <c r="K11" s="48"/>
       <c r="L11" s="50"/>
       <c r="M11" s="51"/>
     </row>
     <row r="12" spans="1:13" ht="12.75" customHeight="1">
       <c r="A12" s="71" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="72"/>
       <c r="C12" s="72"/>
       <c r="D12" s="72"/>
       <c r="E12" s="72"/>
       <c r="F12" s="72"/>
       <c r="G12" s="72"/>
       <c r="H12" s="72"/>
       <c r="I12" s="72"/>
       <c r="J12" s="72"/>
       <c r="K12" s="72"/>
       <c r="L12" s="72"/>
       <c r="M12" s="73"/>
     </row>
@@ -2502,51 +2506,53 @@
         <v>90.6</v>
       </c>
       <c r="L19" s="50">
         <v>150.19999999999999</v>
       </c>
       <c r="M19" s="49">
         <v>195.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="55">
         <v>2026</v>
       </c>
       <c r="B20" s="48">
         <v>108.2</v>
       </c>
       <c r="C20" s="48">
         <v>99.3</v>
       </c>
       <c r="D20" s="48">
         <v>108.7</v>
       </c>
       <c r="E20" s="48">
         <v>114.5</v>
       </c>
-      <c r="F20" s="48"/>
+      <c r="F20" s="48">
+        <v>108.5</v>
+      </c>
       <c r="G20" s="48"/>
       <c r="H20" s="48"/>
       <c r="I20" s="48"/>
       <c r="J20" s="52"/>
       <c r="K20" s="48"/>
       <c r="L20" s="50"/>
       <c r="M20" s="49"/>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1">
       <c r="A21" s="71" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="72"/>
       <c r="C21" s="72"/>
       <c r="D21" s="72"/>
       <c r="E21" s="72"/>
       <c r="F21" s="72"/>
       <c r="G21" s="72"/>
       <c r="H21" s="72"/>
       <c r="I21" s="72"/>
       <c r="J21" s="72"/>
       <c r="K21" s="72"/>
       <c r="L21" s="72"/>
       <c r="M21" s="73"/>
     </row>
@@ -2831,77 +2837,79 @@
         <v>107.4</v>
       </c>
       <c r="L28" s="50">
         <v>111.6</v>
       </c>
       <c r="M28" s="50">
         <v>119.4</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="54">
         <v>2026</v>
       </c>
       <c r="B29" s="48">
         <v>108.2</v>
       </c>
       <c r="C29" s="48">
         <v>103.5</v>
       </c>
       <c r="D29" s="48">
         <v>105.3</v>
       </c>
       <c r="E29" s="48">
         <v>107.6</v>
       </c>
-      <c r="F29" s="48"/>
+      <c r="F29" s="48">
+        <v>107.8</v>
+      </c>
       <c r="G29" s="48"/>
       <c r="H29" s="48"/>
       <c r="I29" s="48"/>
       <c r="J29" s="52"/>
       <c r="K29" s="48"/>
       <c r="L29" s="50"/>
       <c r="M29" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y148"/>
   <sheetViews>
     <sheetView topLeftCell="A112" workbookViewId="0">
-      <selection activeCell="A114" sqref="A114"/>
+      <selection activeCell="A112" sqref="A112:A113"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="7" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="7" customWidth="1"/>
     <col min="3" max="3" width="8" style="7" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="7" customWidth="1"/>
     <col min="5" max="5" width="8" style="7" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="7" customWidth="1"/>
     <col min="7" max="7" width="8" style="7" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="7" customWidth="1"/>
     <col min="9" max="9" width="8" style="7" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="8" style="7" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="7" customWidth="1"/>
     <col min="13" max="13" width="8" style="7" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="7" customWidth="1"/>
     <col min="15" max="15" width="8" style="7" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" style="7" customWidth="1"/>
     <col min="17" max="17" width="8" style="7" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="7" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="7" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="7" customWidth="1"/>
     <col min="21" max="21" width="9.7109375" style="7" customWidth="1"/>
@@ -11614,613 +11622,669 @@
       </c>
       <c r="B133" s="4">
         <v>5867.5</v>
       </c>
       <c r="C133" s="4">
         <v>108.2</v>
       </c>
       <c r="D133" s="22">
         <v>11604.9</v>
       </c>
       <c r="E133" s="22">
         <v>103.5</v>
       </c>
       <c r="F133" s="30">
         <v>17705.7</v>
       </c>
       <c r="G133" s="29">
         <v>105.3</v>
       </c>
       <c r="H133" s="30">
         <v>23658.5</v>
       </c>
       <c r="I133" s="29">
         <v>107.6</v>
       </c>
-      <c r="J133" s="30"/>
-      <c r="K133" s="29"/>
+      <c r="J133" s="30">
+        <v>30236.9</v>
+      </c>
+      <c r="K133" s="29">
+        <v>107.8</v>
+      </c>
       <c r="L133" s="30"/>
       <c r="M133" s="29"/>
       <c r="N133" s="30"/>
       <c r="O133" s="29"/>
       <c r="P133" s="12"/>
       <c r="Q133" s="13"/>
       <c r="R133" s="30"/>
       <c r="S133" s="29"/>
       <c r="T133" s="22"/>
       <c r="V133" s="22"/>
       <c r="W133" s="22"/>
       <c r="X133" s="22"/>
     </row>
     <row r="134" spans="1:25">
       <c r="A134" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B134" s="4">
         <v>4290.5</v>
       </c>
       <c r="C134" s="4">
         <v>116.7</v>
       </c>
       <c r="D134" s="22">
         <v>8236.5</v>
       </c>
       <c r="E134" s="22">
         <v>102.2</v>
       </c>
       <c r="F134" s="4">
         <v>12690.8</v>
       </c>
       <c r="G134" s="4">
         <v>103</v>
       </c>
       <c r="H134" s="4">
         <v>16919.599999999999</v>
       </c>
       <c r="I134" s="4">
         <v>104.4</v>
       </c>
-      <c r="J134" s="4"/>
-      <c r="K134" s="4"/>
+      <c r="J134" s="4">
+        <v>21778.400000000001</v>
+      </c>
+      <c r="K134" s="4">
+        <v>103.8</v>
+      </c>
       <c r="L134" s="4"/>
       <c r="M134" s="4"/>
       <c r="N134" s="4"/>
       <c r="O134" s="4"/>
       <c r="P134" s="12"/>
       <c r="Q134" s="13"/>
       <c r="R134" s="4"/>
       <c r="S134" s="4"/>
       <c r="T134" s="22"/>
       <c r="V134" s="22"/>
       <c r="W134" s="22"/>
       <c r="X134" s="22"/>
     </row>
     <row r="135" spans="1:25">
       <c r="A135" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B135" s="4">
         <v>95.9</v>
       </c>
       <c r="C135" s="4">
         <v>100.5</v>
       </c>
       <c r="D135" s="7">
         <v>192.1</v>
       </c>
       <c r="E135" s="22">
         <v>99.8</v>
       </c>
       <c r="F135" s="4">
         <v>282.3</v>
       </c>
       <c r="G135" s="4">
         <v>100.5</v>
       </c>
       <c r="H135" s="4">
         <v>372.5</v>
       </c>
       <c r="I135" s="4">
         <v>101.5</v>
       </c>
-      <c r="J135" s="4"/>
-      <c r="K135" s="4"/>
+      <c r="J135" s="4">
+        <v>462.8</v>
+      </c>
+      <c r="K135" s="4">
+        <v>102.3</v>
+      </c>
       <c r="L135" s="4"/>
       <c r="M135" s="4"/>
       <c r="N135" s="4"/>
       <c r="O135" s="4"/>
       <c r="P135" s="12"/>
       <c r="Q135" s="13"/>
       <c r="R135" s="4"/>
       <c r="S135" s="4"/>
       <c r="T135" s="22"/>
       <c r="V135" s="22"/>
       <c r="W135" s="22"/>
       <c r="X135" s="22"/>
     </row>
     <row r="136" spans="1:25">
       <c r="A136" s="16" t="s">
         <v>102</v>
       </c>
       <c r="B136" s="4">
         <v>271.10000000000002</v>
       </c>
       <c r="C136" s="4">
         <v>72.7</v>
       </c>
       <c r="D136" s="7">
         <v>772.6</v>
       </c>
       <c r="E136" s="4">
         <v>114.5</v>
       </c>
       <c r="F136" s="4">
         <v>1402.6</v>
       </c>
       <c r="G136" s="4">
         <v>134.9</v>
       </c>
       <c r="H136" s="4">
         <v>2129.8000000000002</v>
       </c>
       <c r="I136" s="4">
         <v>158.4</v>
       </c>
-      <c r="J136" s="4"/>
-      <c r="K136" s="4"/>
+      <c r="J136" s="4">
+        <v>2844.8</v>
+      </c>
+      <c r="K136" s="4">
+        <v>168.9</v>
+      </c>
       <c r="L136" s="4"/>
       <c r="M136" s="4"/>
       <c r="N136" s="4"/>
       <c r="O136" s="4"/>
       <c r="P136" s="12"/>
       <c r="Q136" s="12"/>
       <c r="R136" s="4"/>
       <c r="S136" s="12"/>
       <c r="T136" s="22"/>
       <c r="U136" s="12"/>
       <c r="V136" s="22"/>
       <c r="W136" s="12"/>
       <c r="X136" s="22"/>
       <c r="Y136" s="12"/>
     </row>
     <row r="137" spans="1:25">
       <c r="A137" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B137" s="4">
         <v>104.6</v>
       </c>
       <c r="C137" s="4">
         <v>168.8</v>
       </c>
       <c r="D137" s="7">
         <v>209.3</v>
       </c>
       <c r="E137" s="22">
         <v>249.1</v>
       </c>
       <c r="F137" s="4">
         <v>209.3</v>
       </c>
       <c r="G137" s="4">
         <v>204</v>
       </c>
       <c r="H137" s="4">
         <v>209.3</v>
       </c>
       <c r="I137" s="4">
         <v>162.1</v>
       </c>
-      <c r="J137" s="4"/>
-      <c r="K137" s="4"/>
+      <c r="J137" s="4">
+        <v>209.3</v>
+      </c>
+      <c r="K137" s="4">
+        <v>134.6</v>
+      </c>
       <c r="L137" s="4"/>
       <c r="M137" s="4"/>
       <c r="N137" s="4"/>
       <c r="O137" s="4"/>
       <c r="P137" s="12"/>
       <c r="Q137" s="13"/>
       <c r="R137" s="4"/>
       <c r="S137" s="4"/>
       <c r="V137" s="22"/>
       <c r="W137" s="22"/>
       <c r="X137" s="22"/>
       <c r="Y137" s="61"/>
     </row>
     <row r="138" spans="1:25">
       <c r="A138" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B138" s="4">
         <v>581.20000000000005</v>
       </c>
       <c r="C138" s="4">
         <v>97.4</v>
       </c>
       <c r="D138" s="64">
         <v>1156.4000000000001</v>
       </c>
       <c r="E138" s="22">
         <v>95.2</v>
       </c>
       <c r="F138" s="4">
         <v>1732.9</v>
       </c>
       <c r="G138" s="4">
         <v>101.2</v>
       </c>
       <c r="H138" s="4">
         <v>2283.8000000000002</v>
       </c>
       <c r="I138" s="4">
         <v>104.5</v>
       </c>
-      <c r="J138" s="4"/>
-      <c r="K138" s="4"/>
+      <c r="J138" s="4">
+        <v>2854.7</v>
+      </c>
+      <c r="K138" s="4">
+        <v>107</v>
+      </c>
       <c r="L138" s="4"/>
       <c r="M138" s="4"/>
       <c r="N138" s="4"/>
       <c r="O138" s="4"/>
       <c r="P138" s="12"/>
       <c r="Q138" s="13"/>
       <c r="R138" s="4"/>
       <c r="S138" s="4"/>
       <c r="T138" s="22"/>
       <c r="U138" s="61"/>
       <c r="V138" s="22"/>
       <c r="W138" s="22"/>
       <c r="X138" s="22"/>
     </row>
     <row r="139" spans="1:25">
       <c r="A139" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B139" s="4">
         <v>168</v>
       </c>
       <c r="C139" s="4">
         <v>85.9</v>
       </c>
       <c r="D139" s="7">
         <v>335.8</v>
       </c>
       <c r="E139" s="22">
         <v>127.4</v>
       </c>
       <c r="F139" s="4">
         <v>397.8</v>
       </c>
       <c r="G139" s="4">
         <v>119.3</v>
       </c>
       <c r="H139" s="4">
         <v>456.4</v>
       </c>
       <c r="I139" s="4">
         <v>114.4</v>
       </c>
-      <c r="J139" s="4"/>
-      <c r="K139" s="4"/>
+      <c r="J139" s="4">
+        <v>515.9</v>
+      </c>
+      <c r="K139" s="4">
+        <v>111.3</v>
+      </c>
       <c r="L139" s="4"/>
       <c r="M139" s="4"/>
       <c r="N139" s="4"/>
       <c r="O139" s="4"/>
       <c r="P139" s="12"/>
       <c r="Q139" s="13"/>
       <c r="R139" s="4"/>
       <c r="S139" s="4"/>
       <c r="T139" s="22"/>
       <c r="U139" s="22"/>
       <c r="V139" s="22"/>
       <c r="W139" s="22"/>
       <c r="X139" s="22"/>
     </row>
     <row r="140" spans="1:25">
       <c r="A140" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B140" s="4">
         <v>160.1</v>
       </c>
       <c r="C140" s="4">
         <v>75.7</v>
       </c>
       <c r="D140" s="7">
         <v>300.7</v>
       </c>
       <c r="E140" s="22">
         <v>79.099999999999994</v>
       </c>
       <c r="F140" s="4">
         <v>456.6</v>
       </c>
       <c r="G140" s="4">
         <v>83.4</v>
       </c>
       <c r="H140" s="4">
         <v>606.9</v>
       </c>
       <c r="I140" s="4">
         <v>82</v>
       </c>
-      <c r="J140" s="4"/>
-      <c r="K140" s="4"/>
+      <c r="J140" s="4">
+        <v>757.4</v>
+      </c>
+      <c r="K140" s="4">
+        <v>84</v>
+      </c>
       <c r="L140" s="4"/>
       <c r="M140" s="4"/>
       <c r="N140" s="4"/>
       <c r="O140" s="4"/>
       <c r="P140" s="12"/>
       <c r="Q140" s="13"/>
       <c r="R140" s="4"/>
       <c r="S140" s="4"/>
       <c r="T140" s="22"/>
       <c r="V140" s="22"/>
       <c r="W140" s="22"/>
       <c r="X140" s="22"/>
     </row>
     <row r="141" spans="1:25">
       <c r="A141" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B141" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C141" s="4" t="s">
         <v>38</v>
       </c>
       <c r="D141" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E141" s="4" t="s">
         <v>38</v>
       </c>
       <c r="F141" s="4" t="s">
         <v>38</v>
       </c>
       <c r="G141" s="4" t="s">
         <v>38</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I141" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="J141" s="4"/>
-      <c r="K141" s="4"/>
+      <c r="J141" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="K141" s="4" t="s">
+        <v>38</v>
+      </c>
       <c r="L141" s="4"/>
       <c r="M141" s="4"/>
       <c r="N141" s="4"/>
       <c r="O141" s="4"/>
       <c r="P141" s="4"/>
       <c r="Q141" s="4"/>
       <c r="R141" s="4"/>
       <c r="S141" s="4"/>
       <c r="T141" s="4"/>
       <c r="U141" s="4"/>
       <c r="V141" s="4"/>
       <c r="W141" s="4"/>
       <c r="X141" s="4"/>
       <c r="Y141" s="4"/>
     </row>
     <row r="142" spans="1:25">
       <c r="A142" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B142" s="4">
         <v>60.6</v>
       </c>
       <c r="C142" s="4">
         <v>83.9</v>
       </c>
       <c r="D142" s="7">
         <v>130.5</v>
       </c>
       <c r="E142" s="22">
         <v>155.5</v>
       </c>
       <c r="F142" s="4">
         <v>144.19999999999999</v>
       </c>
       <c r="G142" s="4">
         <v>149.9</v>
       </c>
       <c r="H142" s="4">
         <v>174.6</v>
       </c>
       <c r="I142" s="4">
         <v>150.5</v>
       </c>
-      <c r="J142" s="4"/>
-      <c r="K142" s="4"/>
+      <c r="J142" s="4">
+        <v>208.6</v>
+      </c>
+      <c r="K142" s="4">
+        <v>153.30000000000001</v>
+      </c>
       <c r="L142" s="4"/>
       <c r="M142" s="4"/>
       <c r="N142" s="4"/>
       <c r="O142" s="4"/>
       <c r="P142" s="12"/>
       <c r="Q142" s="13"/>
       <c r="R142" s="4"/>
       <c r="S142" s="4"/>
       <c r="X142" s="22"/>
     </row>
     <row r="143" spans="1:25">
       <c r="A143" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B143" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C143" s="4" t="s">
         <v>38</v>
       </c>
       <c r="D143" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E143" s="4" t="s">
         <v>38</v>
       </c>
       <c r="F143" s="4" t="s">
         <v>38</v>
       </c>
       <c r="G143" s="4" t="s">
         <v>38</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I143" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="J143" s="4"/>
-      <c r="K143" s="4"/>
+      <c r="J143" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="K143" s="4" t="s">
+        <v>38</v>
+      </c>
       <c r="L143" s="4"/>
       <c r="M143" s="4"/>
       <c r="N143" s="4"/>
       <c r="O143" s="4"/>
       <c r="P143" s="4"/>
       <c r="Q143" s="4"/>
       <c r="R143" s="4"/>
       <c r="S143" s="4"/>
       <c r="T143" s="4"/>
       <c r="U143" s="4"/>
       <c r="V143" s="4"/>
       <c r="W143" s="4"/>
       <c r="X143" s="4"/>
       <c r="Y143" s="4"/>
     </row>
     <row r="144" spans="1:25">
       <c r="A144" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B144" s="4">
         <v>80.900000000000006</v>
       </c>
       <c r="C144" s="4">
         <v>95.3</v>
       </c>
       <c r="D144" s="7">
         <v>161.9</v>
       </c>
       <c r="E144" s="22">
         <v>97.8</v>
       </c>
       <c r="F144" s="4">
         <v>247.2</v>
       </c>
       <c r="G144" s="4">
         <v>100.7</v>
       </c>
       <c r="H144" s="4">
         <v>323.8</v>
       </c>
       <c r="I144" s="4">
         <v>100.8</v>
       </c>
-      <c r="J144" s="4"/>
-      <c r="K144" s="4"/>
+      <c r="J144" s="4">
+        <v>391</v>
+      </c>
+      <c r="K144" s="4">
+        <v>98</v>
+      </c>
       <c r="L144" s="4"/>
       <c r="M144" s="4"/>
       <c r="N144" s="4"/>
       <c r="O144" s="4"/>
       <c r="P144" s="12"/>
       <c r="Q144" s="13"/>
       <c r="R144" s="4"/>
       <c r="S144" s="4"/>
       <c r="U144" s="22"/>
       <c r="W144" s="22"/>
       <c r="X144" s="22"/>
       <c r="Y144" s="22"/>
     </row>
     <row r="145" spans="1:25">
       <c r="A145" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B145" s="4">
         <v>39.6</v>
       </c>
       <c r="C145" s="4">
         <v>101.1</v>
       </c>
       <c r="D145" s="7">
         <v>78.599999999999994</v>
       </c>
       <c r="E145" s="22">
         <v>111.3</v>
       </c>
       <c r="F145" s="4">
         <v>111.6</v>
       </c>
       <c r="G145" s="4">
         <v>107</v>
       </c>
       <c r="H145" s="4">
         <v>151.19999999999999</v>
       </c>
       <c r="I145" s="4">
         <v>107.5</v>
       </c>
-      <c r="J145" s="4"/>
-      <c r="K145" s="4"/>
+      <c r="J145" s="4">
+        <v>183.7</v>
+      </c>
+      <c r="K145" s="4">
+        <v>103.5</v>
+      </c>
       <c r="L145" s="4"/>
       <c r="M145" s="4"/>
       <c r="N145" s="4"/>
       <c r="O145" s="4"/>
       <c r="P145" s="12"/>
       <c r="Q145" s="13"/>
       <c r="R145" s="4"/>
       <c r="S145" s="4"/>
       <c r="X145" s="22"/>
     </row>
     <row r="146" spans="1:25">
       <c r="A146" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B146" s="20">
         <v>15.2</v>
       </c>
       <c r="C146" s="20">
         <v>101.8</v>
       </c>
       <c r="D146" s="36">
         <v>30.4</v>
       </c>
       <c r="E146" s="20">
         <v>153.19999999999999</v>
       </c>
       <c r="F146" s="20">
         <v>30.4</v>
       </c>
       <c r="G146" s="20">
         <v>122.3</v>
       </c>
       <c r="H146" s="20">
         <v>30.4</v>
       </c>
       <c r="I146" s="20">
         <v>102.5</v>
       </c>
-      <c r="J146" s="20"/>
-      <c r="K146" s="20"/>
+      <c r="J146" s="20">
+        <v>30.4</v>
+      </c>
+      <c r="K146" s="20">
+        <v>88.2</v>
+      </c>
       <c r="L146" s="20"/>
       <c r="M146" s="20"/>
       <c r="N146" s="20"/>
       <c r="O146" s="20"/>
       <c r="P146" s="19"/>
       <c r="Q146" s="62"/>
       <c r="R146" s="20"/>
       <c r="S146" s="20"/>
       <c r="T146" s="36"/>
       <c r="U146" s="62"/>
       <c r="V146" s="36"/>
       <c r="W146" s="62"/>
       <c r="X146" s="63"/>
       <c r="Y146" s="62"/>
     </row>
     <row r="147" spans="1:25" s="25" customFormat="1">
       <c r="A147" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B147" s="32"/>
       <c r="C147" s="33"/>
     </row>
     <row r="148" spans="1:25" s="25" customFormat="1">
       <c r="A148" s="6" t="s">
         <v>90</v>