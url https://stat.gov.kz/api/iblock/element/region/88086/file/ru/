--- v0 (2026-04-14)
+++ v1 (2026-05-23)
@@ -2710,52 +2710,56 @@
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="14">
         <v>284702.40000000002</v>
       </c>
       <c r="C35" s="13">
         <v>103.9</v>
       </c>
       <c r="D35" s="10">
         <v>595011.69999999995</v>
       </c>
       <c r="E35" s="10">
         <v>103.9</v>
       </c>
       <c r="F35" s="10">
         <v>982521</v>
       </c>
       <c r="G35" s="10">
         <v>102.2</v>
       </c>
-      <c r="H35" s="10"/>
-      <c r="I35" s="10"/>
+      <c r="H35" s="10">
+        <v>1348693.3</v>
+      </c>
+      <c r="I35" s="10">
+        <v>102.7</v>
+      </c>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="18"/>
       <c r="O35" s="13"/>
       <c r="P35" s="10"/>
       <c r="Q35" s="13"/>
       <c r="R35" s="10"/>
       <c r="S35" s="13"/>
       <c r="T35" s="10"/>
       <c r="U35" s="13"/>
       <c r="V35" s="10"/>
       <c r="W35" s="13"/>
       <c r="X35" s="10"/>
       <c r="Y35" s="13"/>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
@@ -2834,98 +2838,98 @@
       <c r="X38" s="2"/>
       <c r="Y38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="105">
     <mergeCell ref="V25:W25"/>
     <mergeCell ref="X25:Y25"/>
     <mergeCell ref="J25:K25"/>
     <mergeCell ref="L25:M25"/>
     <mergeCell ref="N25:O25"/>
     <mergeCell ref="P25:Q25"/>
     <mergeCell ref="R25:S25"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="T29:U29"/>
     <mergeCell ref="V29:W29"/>
     <mergeCell ref="X29:Y29"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="L29:M29"/>
     <mergeCell ref="N29:O29"/>
     <mergeCell ref="P29:Q29"/>
     <mergeCell ref="R29:S29"/>
-    <mergeCell ref="F13:G13"/>
-[...1 lines deleted...]
-    <mergeCell ref="H21:I21"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="T25:U25"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="B21:C21"/>
-    <mergeCell ref="X17:Y17"/>
-[...1 lines deleted...]
-    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="F21:G21"/>
     <mergeCell ref="F17:G17"/>
     <mergeCell ref="P17:Q17"/>
     <mergeCell ref="N17:O17"/>
     <mergeCell ref="R17:S17"/>
     <mergeCell ref="L17:M17"/>
     <mergeCell ref="J17:K17"/>
     <mergeCell ref="H17:I17"/>
-    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="H13:I13"/>
     <mergeCell ref="T8:U8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="N13:O13"/>
     <mergeCell ref="X21:Y21"/>
     <mergeCell ref="T21:U21"/>
     <mergeCell ref="J21:K21"/>
     <mergeCell ref="P21:Q21"/>
     <mergeCell ref="R21:S21"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="P13:Q13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="L21:M21"/>
     <mergeCell ref="V21:W21"/>
     <mergeCell ref="V13:W13"/>
     <mergeCell ref="X13:Y13"/>
     <mergeCell ref="N21:O21"/>
     <mergeCell ref="R13:S13"/>
     <mergeCell ref="T13:U13"/>
     <mergeCell ref="J13:K13"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="H21:I21"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="N8:O8"/>
     <mergeCell ref="P8:Q8"/>
     <mergeCell ref="R8:S8"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="X8:Y8"/>
     <mergeCell ref="V8:W8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="T33:U33"/>