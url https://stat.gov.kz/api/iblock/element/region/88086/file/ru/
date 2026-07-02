--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -2716,52 +2716,56 @@
       </c>
       <c r="B35" s="14">
         <v>284702.40000000002</v>
       </c>
       <c r="C35" s="13">
         <v>103.9</v>
       </c>
       <c r="D35" s="10">
         <v>595011.69999999995</v>
       </c>
       <c r="E35" s="10">
         <v>103.9</v>
       </c>
       <c r="F35" s="10">
         <v>982521</v>
       </c>
       <c r="G35" s="10">
         <v>102.2</v>
       </c>
       <c r="H35" s="10">
         <v>1348693.3</v>
       </c>
       <c r="I35" s="10">
         <v>102.7</v>
       </c>
-      <c r="J35" s="10"/>
-      <c r="K35" s="10"/>
+      <c r="J35" s="10">
+        <v>1741566.1</v>
+      </c>
+      <c r="K35" s="10">
+        <v>101.1</v>
+      </c>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="18"/>
       <c r="O35" s="13"/>
       <c r="P35" s="10"/>
       <c r="Q35" s="13"/>
       <c r="R35" s="10"/>
       <c r="S35" s="13"/>
       <c r="T35" s="10"/>
       <c r="U35" s="13"/>
       <c r="V35" s="10"/>
       <c r="W35" s="13"/>
       <c r="X35" s="10"/>
       <c r="Y35" s="13"/>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>