--- v2 (2026-08-26)
+++ v3 (2026-11-01)
@@ -1,247 +1,249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="27930" windowHeight="13740"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740"/>
   </bookViews>
   <sheets>
-    <sheet name="Все население" sheetId="1" r:id="rId1"/>
+    <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="31">
   <si>
-    <t>1 мая</t>
+    <t>адам</t>
   </si>
   <si>
-    <t>1 июня</t>
+    <t>1 мамыр</t>
   </si>
   <si>
-    <t>1 июля</t>
+    <t>1 маусым</t>
   </si>
   <si>
-    <t>1 августа</t>
+    <t>1 шілде</t>
   </si>
   <si>
-    <t>1 сентября</t>
+    <t>1 тамыз</t>
   </si>
   <si>
-    <t>1 октября</t>
+    <t>1 қыркүйек</t>
   </si>
   <si>
-    <t>1 февраля</t>
+    <t>1 қазан</t>
   </si>
   <si>
-    <t>1 марта</t>
+    <t>1 ақпан</t>
   </si>
   <si>
-    <t>1 апреля</t>
+    <t>1 наурыз</t>
   </si>
   <si>
-    <t>человек</t>
+    <t>1 сәуір</t>
   </si>
   <si>
-    <t>Все население</t>
+    <t>Барлық халық</t>
   </si>
   <si>
-    <t>Городское население</t>
+    <t>Қала халқы</t>
   </si>
   <si>
-    <t>Сельское население</t>
+    <t>Ауыл халқы</t>
   </si>
   <si>
-    <t>на начало года</t>
+    <t>жылдың басына</t>
   </si>
   <si>
-    <t>1 ноября</t>
+    <t>1 караша</t>
   </si>
   <si>
-    <t>1 декабря</t>
+    <t>1 желтоқсан</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Область Жетісу</t>
+    <t>1 қараша</t>
   </si>
   <si>
-    <t xml:space="preserve">*По текущему учету.
-</t>
+    <t>*Ағымдағы есеп бойынша.</t>
   </si>
   <si>
-    <t>Численность населения области Жетісу*</t>
+    <t>Жетісу облысының халық саны*</t>
   </si>
   <si>
-    <t>Талдыкорган г.а.</t>
+    <t>Жетісу</t>
   </si>
   <si>
-    <t>Текели г.а.</t>
+    <t>Талдықорған қ.ә.</t>
   </si>
   <si>
-    <t>Аксуский район</t>
+    <t>Текелі қ.ә.</t>
   </si>
   <si>
-    <t>Алакольский район</t>
+    <t>Ақсу ауданы</t>
   </si>
   <si>
-    <t>Ескельдинский район</t>
+    <t>Алакөл ауданы</t>
   </si>
   <si>
-    <t>Кербулакский район</t>
+    <t>Ескелді ауданы</t>
   </si>
   <si>
-    <t>Коксуский район</t>
+    <t>Кербұлақ ауданы</t>
   </si>
   <si>
-    <t>Каратальский район</t>
+    <t>Көксу ауданы</t>
   </si>
   <si>
-    <t>Панфиловский район</t>
+    <t>Қаратал ауданы</t>
   </si>
   <si>
-    <t>Сарканский район</t>
+    <t>Панфилов ауданы</t>
+  </si>
+  <si>
+    <t>Сарқан ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="12">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...9 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
-      <color rgb="FF000000"/>
-[...14 lines deleted...]
-      <charset val="204"/>
+      <color theme="1"/>
+      <name val="Roboto italic"/>
+      <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -260,309 +262,253 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="16" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный_11chis" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -826,7346 +772,13118 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BU52"/>
+  <dimension ref="A1:IYD46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AV1" workbookViewId="0">
-      <selection activeCell="BO6" sqref="BO6:BP36"/>
+    <sheetView tabSelected="1" topLeftCell="AU1" workbookViewId="0">
+      <selection activeCell="BR6" sqref="BR6:BR36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
-    <col min="2" max="2" width="9.5703125" hidden="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="69" max="69" width="10.28515625" customWidth="1"/>
+    <col min="2" max="2" width="10" hidden="1" customWidth="1"/>
+    <col min="3" max="12" width="0" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="10" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10" customWidth="1"/>
+    <col min="37" max="37" width="10" customWidth="1"/>
+    <col min="49" max="49" width="10.28515625" customWidth="1"/>
+    <col min="61" max="61" width="10.28515625" customWidth="1"/>
+    <col min="73" max="73" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73">
-      <c r="A1" s="72" t="s">
+    <row r="1" spans="1:6738" s="5" customFormat="1" ht="12.75">
+      <c r="A1" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="72"/>
-[...37 lines deleted...]
-      <c r="AN1" s="72"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+      <c r="Z1" s="55"/>
+      <c r="AA1" s="55"/>
+      <c r="AB1" s="55"/>
+      <c r="AC1" s="55"/>
+      <c r="AD1" s="55"/>
+      <c r="AE1" s="55"/>
+      <c r="AF1" s="55"/>
+      <c r="AG1" s="55"/>
+      <c r="AH1" s="55"/>
+      <c r="AI1" s="55"/>
+      <c r="AJ1" s="55"/>
+      <c r="AK1" s="55"/>
+      <c r="AL1" s="55"/>
+      <c r="AM1" s="55"/>
+      <c r="AN1" s="55"/>
+      <c r="AO1" s="55"/>
     </row>
-    <row r="2" spans="1:73" s="10" customFormat="1" ht="11.25">
-[...30 lines deleted...]
-      <c r="BU2" s="59" t="s">
+    <row r="2" spans="1:6738" s="5" customFormat="1" ht="11.25">
+      <c r="Z2" s="6"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
+      <c r="AM2" s="34"/>
+      <c r="AP2" s="34"/>
+      <c r="AS2" s="34"/>
+      <c r="AX2" s="32"/>
+      <c r="AY2" s="32"/>
+      <c r="AZ2" s="32"/>
+      <c r="BA2" s="32"/>
+      <c r="BB2" s="32"/>
+      <c r="BC2" s="32"/>
+      <c r="BD2" s="32"/>
+      <c r="BE2" s="32"/>
+      <c r="BF2" s="32"/>
+      <c r="BG2" s="32"/>
+      <c r="BH2" s="32"/>
+      <c r="BI2" s="42"/>
+      <c r="BJ2" s="32"/>
+      <c r="BK2" s="32"/>
+      <c r="BL2" s="32"/>
+      <c r="BM2" s="32"/>
+      <c r="BN2" s="32"/>
+      <c r="BO2" s="32"/>
+      <c r="BP2" s="32"/>
+      <c r="BQ2" s="32"/>
+      <c r="BR2" s="32"/>
+      <c r="BS2" s="32"/>
+      <c r="BT2" s="32"/>
+      <c r="BU2" s="42" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6738" s="5" customFormat="1" ht="11.25">
+      <c r="A3" s="53"/>
+      <c r="B3" s="56">
+        <v>2021</v>
+      </c>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="56">
+        <v>2022</v>
+      </c>
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
+      <c r="Y3" s="57"/>
+      <c r="Z3" s="56">
+        <v>2023</v>
+      </c>
+      <c r="AA3" s="57"/>
+      <c r="AB3" s="57"/>
+      <c r="AC3" s="57"/>
+      <c r="AD3" s="57"/>
+      <c r="AE3" s="57"/>
+      <c r="AF3" s="57"/>
+      <c r="AG3" s="57"/>
+      <c r="AH3" s="33"/>
+      <c r="AL3" s="56">
+        <v>2024</v>
+      </c>
+      <c r="AM3" s="57"/>
+      <c r="AN3" s="57"/>
+      <c r="AO3" s="57"/>
+      <c r="AP3" s="57"/>
+      <c r="AQ3" s="57"/>
+      <c r="AR3" s="57"/>
+      <c r="AS3" s="57"/>
+      <c r="AT3" s="57"/>
+      <c r="AU3" s="57"/>
+      <c r="AV3" s="57"/>
+      <c r="AW3" s="58"/>
+      <c r="AX3" s="51">
+        <v>2025</v>
+      </c>
+      <c r="AY3" s="52"/>
+      <c r="AZ3" s="52"/>
+      <c r="BA3" s="52"/>
+      <c r="BB3" s="52"/>
+      <c r="BC3" s="52"/>
+      <c r="BD3" s="52"/>
+      <c r="BE3" s="52"/>
+      <c r="BF3" s="52"/>
+      <c r="BG3" s="52"/>
+      <c r="BH3" s="52"/>
+      <c r="BI3" s="52"/>
+      <c r="BJ3" s="51">
+        <v>2026</v>
+      </c>
+      <c r="BK3" s="52"/>
+      <c r="BL3" s="52"/>
+      <c r="BM3" s="52"/>
+      <c r="BN3" s="52"/>
+      <c r="BO3" s="52"/>
+      <c r="BP3" s="52"/>
+      <c r="BQ3" s="52"/>
+      <c r="BR3" s="52"/>
+      <c r="BS3" s="52"/>
+      <c r="BT3" s="52"/>
+      <c r="BU3" s="52"/>
+    </row>
+    <row r="4" spans="1:6738" s="5" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A4" s="52"/>
+      <c r="B4" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="8" t="s">
         <v>9</v>
       </c>
+      <c r="F4" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="I4" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="J4" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K4" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="L4" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="M4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="N4" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="O4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="P4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q4" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="R4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="S4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T4" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="U4" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="V4" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="W4" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="X4" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z4" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA4" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB4" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC4" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD4" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE4" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF4" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG4" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="AH4" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="AI4" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="AJ4" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="AL4" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM4" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AN4" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="AO4" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP4" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ4" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="AR4" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AS4" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="AT4" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="AU4" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="AV4" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="AW4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="AX4" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY4" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="AZ4" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="BA4" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="BB4" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC4" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="BD4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="BE4" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="BF4" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="BG4" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="BH4" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="BI4" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ4" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="BK4" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="BL4" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="BM4" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="BN4" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO4" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="BP4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="BQ4" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="BR4" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="BS4" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="BT4" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="BU4" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="BV4" s="34"/>
+      <c r="BW4" s="34"/>
+      <c r="BX4" s="34"/>
+      <c r="BY4" s="34"/>
+      <c r="BZ4" s="34"/>
+      <c r="CA4" s="34"/>
+      <c r="CB4" s="34"/>
+      <c r="CC4" s="34"/>
+      <c r="CD4" s="34"/>
+      <c r="CE4" s="34"/>
+      <c r="CF4" s="34"/>
+      <c r="CG4" s="34"/>
+      <c r="CH4" s="34"/>
+      <c r="CI4" s="34"/>
+      <c r="CJ4" s="34"/>
+      <c r="CK4" s="34"/>
+      <c r="CL4" s="34"/>
+      <c r="CM4" s="34"/>
+      <c r="CN4" s="34"/>
+      <c r="CO4" s="34"/>
+      <c r="CP4" s="34"/>
+      <c r="CQ4" s="34"/>
+      <c r="CR4" s="34"/>
+      <c r="CS4" s="34"/>
+      <c r="CT4" s="34"/>
+      <c r="CU4" s="34"/>
+      <c r="CV4" s="34"/>
+      <c r="CW4" s="34"/>
+      <c r="CX4" s="34"/>
+      <c r="CY4" s="34"/>
+      <c r="CZ4" s="34"/>
+      <c r="DA4" s="34"/>
+      <c r="DB4" s="34"/>
+      <c r="DC4" s="34"/>
+      <c r="DD4" s="34"/>
+      <c r="DE4" s="34"/>
+      <c r="DF4" s="34"/>
+      <c r="DG4" s="34"/>
+      <c r="DH4" s="34"/>
+      <c r="DI4" s="34"/>
+      <c r="DJ4" s="34"/>
+      <c r="DK4" s="34"/>
+      <c r="DL4" s="34"/>
+      <c r="DM4" s="34"/>
+      <c r="DN4" s="34"/>
+      <c r="DO4" s="34"/>
+      <c r="DP4" s="34"/>
+      <c r="DQ4" s="34"/>
+      <c r="DR4" s="34"/>
+      <c r="DS4" s="34"/>
+      <c r="DT4" s="34"/>
+      <c r="DU4" s="34"/>
+      <c r="DV4" s="34"/>
+      <c r="DW4" s="34"/>
+      <c r="DX4" s="34"/>
+      <c r="DY4" s="34"/>
+      <c r="DZ4" s="34"/>
+      <c r="EA4" s="34"/>
+      <c r="EB4" s="34"/>
+      <c r="EC4" s="34"/>
+      <c r="ED4" s="34"/>
+      <c r="EE4" s="34"/>
+      <c r="EF4" s="34"/>
+      <c r="EG4" s="34"/>
+      <c r="EH4" s="34"/>
+      <c r="EI4" s="34"/>
+      <c r="EJ4" s="34"/>
+      <c r="EK4" s="34"/>
+      <c r="EL4" s="34"/>
+      <c r="EM4" s="34"/>
+      <c r="EN4" s="34"/>
+      <c r="EO4" s="34"/>
+      <c r="EP4" s="34"/>
+      <c r="EQ4" s="34"/>
+      <c r="ER4" s="34"/>
+      <c r="ES4" s="34"/>
+      <c r="ET4" s="34"/>
+      <c r="EU4" s="34"/>
+      <c r="EV4" s="34"/>
+      <c r="EW4" s="34"/>
+      <c r="EX4" s="34"/>
+      <c r="EY4" s="34"/>
+      <c r="EZ4" s="34"/>
+      <c r="FA4" s="34"/>
+      <c r="FB4" s="34"/>
+      <c r="FC4" s="34"/>
+      <c r="FD4" s="34"/>
+      <c r="FE4" s="34"/>
+      <c r="FF4" s="34"/>
+      <c r="FG4" s="34"/>
+      <c r="FH4" s="34"/>
+      <c r="FI4" s="34"/>
+      <c r="FJ4" s="34"/>
+      <c r="FK4" s="34"/>
+      <c r="FL4" s="34"/>
+      <c r="FM4" s="34"/>
+      <c r="FN4" s="34"/>
+      <c r="FO4" s="34"/>
+      <c r="FP4" s="34"/>
+      <c r="FQ4" s="34"/>
+      <c r="FR4" s="34"/>
+      <c r="FS4" s="34"/>
+      <c r="FT4" s="34"/>
+      <c r="FU4" s="34"/>
+      <c r="FV4" s="34"/>
+      <c r="FW4" s="34"/>
+      <c r="FX4" s="34"/>
+      <c r="FY4" s="34"/>
+      <c r="FZ4" s="34"/>
+      <c r="GA4" s="34"/>
+      <c r="GB4" s="34"/>
+      <c r="GC4" s="34"/>
+      <c r="GD4" s="34"/>
+      <c r="GE4" s="34"/>
+      <c r="GF4" s="34"/>
+      <c r="GG4" s="34"/>
+      <c r="GH4" s="34"/>
+      <c r="GI4" s="34"/>
+      <c r="GJ4" s="34"/>
+      <c r="GK4" s="34"/>
+      <c r="GL4" s="34"/>
+      <c r="GM4" s="34"/>
+      <c r="GN4" s="34"/>
+      <c r="GO4" s="34"/>
+      <c r="GP4" s="34"/>
+      <c r="GQ4" s="34"/>
+      <c r="GR4" s="34"/>
+      <c r="GS4" s="34"/>
+      <c r="GT4" s="34"/>
+      <c r="GU4" s="34"/>
+      <c r="GV4" s="34"/>
+      <c r="GW4" s="34"/>
+      <c r="GX4" s="34"/>
+      <c r="GY4" s="34"/>
+      <c r="GZ4" s="34"/>
+      <c r="HA4" s="34"/>
+      <c r="HB4" s="34"/>
+      <c r="HC4" s="34"/>
+      <c r="HD4" s="34"/>
+      <c r="HE4" s="34"/>
+      <c r="HF4" s="34"/>
+      <c r="HG4" s="34"/>
+      <c r="HH4" s="34"/>
+      <c r="HI4" s="34"/>
+      <c r="HJ4" s="34"/>
+      <c r="HK4" s="34"/>
+      <c r="HL4" s="34"/>
+      <c r="HM4" s="34"/>
+      <c r="HN4" s="34"/>
+      <c r="HO4" s="34"/>
+      <c r="HP4" s="34"/>
+      <c r="HQ4" s="34"/>
+      <c r="HR4" s="34"/>
+      <c r="HS4" s="34"/>
+      <c r="HT4" s="34"/>
+      <c r="HU4" s="34"/>
+      <c r="HV4" s="34"/>
+      <c r="HW4" s="34"/>
+      <c r="HX4" s="34"/>
+      <c r="HY4" s="34"/>
+      <c r="HZ4" s="34"/>
+      <c r="IA4" s="34"/>
+      <c r="IB4" s="34"/>
+      <c r="IC4" s="34"/>
+      <c r="ID4" s="34"/>
+      <c r="IE4" s="34"/>
+      <c r="IF4" s="34"/>
+      <c r="IG4" s="34"/>
+      <c r="IH4" s="34"/>
+      <c r="II4" s="34"/>
+      <c r="IJ4" s="34"/>
+      <c r="IK4" s="34"/>
+      <c r="IL4" s="34"/>
+      <c r="IM4" s="34"/>
+      <c r="IN4" s="34"/>
+      <c r="IO4" s="34"/>
+      <c r="IP4" s="34"/>
+      <c r="IQ4" s="34"/>
+      <c r="IR4" s="34"/>
+      <c r="IS4" s="34"/>
+      <c r="IT4" s="34"/>
+      <c r="IU4" s="34"/>
+      <c r="IV4" s="34"/>
+      <c r="IW4" s="34"/>
+      <c r="IX4" s="34"/>
+      <c r="IY4" s="34"/>
+      <c r="IZ4" s="34"/>
+      <c r="JA4" s="34"/>
+      <c r="JB4" s="34"/>
+      <c r="JC4" s="34"/>
+      <c r="JD4" s="34"/>
+      <c r="JE4" s="34"/>
+      <c r="JF4" s="34"/>
+      <c r="JG4" s="34"/>
+      <c r="JH4" s="34"/>
+      <c r="JI4" s="34"/>
+      <c r="JJ4" s="34"/>
+      <c r="JK4" s="34"/>
+      <c r="JL4" s="34"/>
+      <c r="JM4" s="34"/>
+      <c r="JN4" s="34"/>
+      <c r="JO4" s="34"/>
+      <c r="JP4" s="34"/>
+      <c r="JQ4" s="34"/>
+      <c r="JR4" s="34"/>
+      <c r="JS4" s="34"/>
+      <c r="JT4" s="34"/>
+      <c r="JU4" s="34"/>
+      <c r="JV4" s="34"/>
+      <c r="JW4" s="34"/>
+      <c r="JX4" s="34"/>
+      <c r="JY4" s="34"/>
+      <c r="JZ4" s="34"/>
+      <c r="KA4" s="34"/>
+      <c r="KB4" s="34"/>
+      <c r="KC4" s="34"/>
+      <c r="KD4" s="34"/>
+      <c r="KE4" s="34"/>
+      <c r="KF4" s="34"/>
+      <c r="KG4" s="34"/>
+      <c r="KH4" s="34"/>
+      <c r="KI4" s="34"/>
+      <c r="KJ4" s="34"/>
+      <c r="KK4" s="34"/>
+      <c r="KL4" s="34"/>
+      <c r="KM4" s="34"/>
+      <c r="KN4" s="34"/>
+      <c r="KO4" s="34"/>
+      <c r="KP4" s="34"/>
+      <c r="KQ4" s="34"/>
+      <c r="KR4" s="34"/>
+      <c r="KS4" s="34"/>
+      <c r="KT4" s="34"/>
+      <c r="KU4" s="34"/>
+      <c r="KV4" s="34"/>
+      <c r="KW4" s="34"/>
+      <c r="KX4" s="34"/>
+      <c r="KY4" s="34"/>
+      <c r="KZ4" s="34"/>
+      <c r="LA4" s="34"/>
+      <c r="LB4" s="34"/>
+      <c r="LC4" s="34"/>
+      <c r="LD4" s="34"/>
+      <c r="LE4" s="34"/>
+      <c r="LF4" s="34"/>
+      <c r="LG4" s="34"/>
+      <c r="LH4" s="34"/>
+      <c r="LI4" s="34"/>
+      <c r="LJ4" s="34"/>
+      <c r="LK4" s="34"/>
+      <c r="LL4" s="34"/>
+      <c r="LM4" s="34"/>
+      <c r="LN4" s="34"/>
+      <c r="LO4" s="34"/>
+      <c r="LP4" s="34"/>
+      <c r="LQ4" s="34"/>
+      <c r="LR4" s="34"/>
+      <c r="LS4" s="34"/>
+      <c r="LT4" s="34"/>
+      <c r="LU4" s="34"/>
+      <c r="LV4" s="34"/>
+      <c r="LW4" s="34"/>
+      <c r="LX4" s="34"/>
+      <c r="LY4" s="34"/>
+      <c r="LZ4" s="34"/>
+      <c r="MA4" s="34"/>
+      <c r="MB4" s="34"/>
+      <c r="MC4" s="34"/>
+      <c r="MD4" s="34"/>
+      <c r="ME4" s="34"/>
+      <c r="MF4" s="34"/>
+      <c r="MG4" s="34"/>
+      <c r="MH4" s="34"/>
+      <c r="MI4" s="34"/>
+      <c r="MJ4" s="34"/>
+      <c r="MK4" s="34"/>
+      <c r="ML4" s="34"/>
+      <c r="MM4" s="34"/>
+      <c r="MN4" s="34"/>
+      <c r="MO4" s="34"/>
+      <c r="MP4" s="34"/>
+      <c r="MQ4" s="34"/>
+      <c r="MR4" s="34"/>
+      <c r="MS4" s="34"/>
+      <c r="MT4" s="34"/>
+      <c r="MU4" s="34"/>
+      <c r="MV4" s="34"/>
+      <c r="MW4" s="34"/>
+      <c r="MX4" s="34"/>
+      <c r="MY4" s="34"/>
+      <c r="MZ4" s="34"/>
+      <c r="NA4" s="34"/>
+      <c r="NB4" s="34"/>
+      <c r="NC4" s="34"/>
+      <c r="ND4" s="34"/>
+      <c r="NE4" s="34"/>
+      <c r="NF4" s="34"/>
+      <c r="NG4" s="34"/>
+      <c r="NH4" s="34"/>
+      <c r="NI4" s="34"/>
+      <c r="NJ4" s="34"/>
+      <c r="NK4" s="34"/>
+      <c r="NL4" s="34"/>
+      <c r="NM4" s="34"/>
+      <c r="NN4" s="34"/>
+      <c r="NO4" s="34"/>
+      <c r="NP4" s="34"/>
+      <c r="NQ4" s="34"/>
+      <c r="NR4" s="34"/>
+      <c r="NS4" s="34"/>
+      <c r="NT4" s="34"/>
+      <c r="NU4" s="34"/>
+      <c r="NV4" s="34"/>
+      <c r="NW4" s="34"/>
+      <c r="NX4" s="34"/>
+      <c r="NY4" s="34"/>
+      <c r="NZ4" s="34"/>
+      <c r="OA4" s="34"/>
+      <c r="OB4" s="34"/>
+      <c r="OC4" s="34"/>
+      <c r="OD4" s="34"/>
+      <c r="OE4" s="34"/>
+      <c r="OF4" s="34"/>
+      <c r="OG4" s="34"/>
+      <c r="OH4" s="34"/>
+      <c r="OI4" s="34"/>
+      <c r="OJ4" s="34"/>
+      <c r="OK4" s="34"/>
+      <c r="OL4" s="34"/>
+      <c r="OM4" s="34"/>
+      <c r="ON4" s="34"/>
+      <c r="OO4" s="34"/>
+      <c r="OP4" s="34"/>
+      <c r="OQ4" s="34"/>
+      <c r="OR4" s="34"/>
+      <c r="OS4" s="34"/>
+      <c r="OT4" s="34"/>
+      <c r="OU4" s="34"/>
+      <c r="OV4" s="34"/>
+      <c r="OW4" s="34"/>
+      <c r="OX4" s="34"/>
+      <c r="OY4" s="34"/>
+      <c r="OZ4" s="34"/>
+      <c r="PA4" s="34"/>
+      <c r="PB4" s="34"/>
+      <c r="PC4" s="34"/>
+      <c r="PD4" s="34"/>
+      <c r="PE4" s="34"/>
+      <c r="PF4" s="34"/>
+      <c r="PG4" s="34"/>
+      <c r="PH4" s="34"/>
+      <c r="PI4" s="34"/>
+      <c r="PJ4" s="34"/>
+      <c r="PK4" s="34"/>
+      <c r="PL4" s="34"/>
+      <c r="PM4" s="34"/>
+      <c r="PN4" s="34"/>
+      <c r="PO4" s="34"/>
+      <c r="PP4" s="34"/>
+      <c r="PQ4" s="34"/>
+      <c r="PR4" s="34"/>
+      <c r="PS4" s="34"/>
+      <c r="PT4" s="34"/>
+      <c r="PU4" s="34"/>
+      <c r="PV4" s="34"/>
+      <c r="PW4" s="34"/>
+      <c r="PX4" s="34"/>
+      <c r="PY4" s="34"/>
+      <c r="PZ4" s="34"/>
+      <c r="QA4" s="34"/>
+      <c r="QB4" s="34"/>
+      <c r="QC4" s="34"/>
+      <c r="QD4" s="34"/>
+      <c r="QE4" s="34"/>
+      <c r="QF4" s="34"/>
+      <c r="QG4" s="34"/>
+      <c r="QH4" s="34"/>
+      <c r="QI4" s="34"/>
+      <c r="QJ4" s="34"/>
+      <c r="QK4" s="34"/>
+      <c r="QL4" s="34"/>
+      <c r="QM4" s="34"/>
+      <c r="QN4" s="34"/>
+      <c r="QO4" s="34"/>
+      <c r="QP4" s="34"/>
+      <c r="QQ4" s="34"/>
+      <c r="QR4" s="34"/>
+      <c r="QS4" s="34"/>
+      <c r="QT4" s="34"/>
+      <c r="QU4" s="34"/>
+      <c r="QV4" s="34"/>
+      <c r="QW4" s="34"/>
+      <c r="QX4" s="34"/>
+      <c r="QY4" s="34"/>
+      <c r="QZ4" s="34"/>
+      <c r="RA4" s="34"/>
+      <c r="RB4" s="34"/>
+      <c r="RC4" s="34"/>
+      <c r="RD4" s="34"/>
+      <c r="RE4" s="34"/>
+      <c r="RF4" s="34"/>
+      <c r="RG4" s="34"/>
+      <c r="RH4" s="34"/>
+      <c r="RI4" s="34"/>
+      <c r="RJ4" s="34"/>
+      <c r="RK4" s="34"/>
+      <c r="RL4" s="34"/>
+      <c r="RM4" s="34"/>
+      <c r="RN4" s="34"/>
+      <c r="RO4" s="34"/>
+      <c r="RP4" s="34"/>
+      <c r="RQ4" s="34"/>
+      <c r="RR4" s="34"/>
+      <c r="RS4" s="34"/>
+      <c r="RT4" s="34"/>
+      <c r="RU4" s="34"/>
+      <c r="RV4" s="34"/>
+      <c r="RW4" s="34"/>
+      <c r="RX4" s="34"/>
+      <c r="RY4" s="34"/>
+      <c r="RZ4" s="34"/>
+      <c r="SA4" s="34"/>
+      <c r="SB4" s="34"/>
+      <c r="SC4" s="34"/>
+      <c r="SD4" s="34"/>
+      <c r="SE4" s="34"/>
+      <c r="SF4" s="34"/>
+      <c r="SG4" s="34"/>
+      <c r="SH4" s="34"/>
+      <c r="SI4" s="34"/>
+      <c r="SJ4" s="34"/>
+      <c r="SK4" s="34"/>
+      <c r="SL4" s="34"/>
+      <c r="SM4" s="34"/>
+      <c r="SN4" s="34"/>
+      <c r="SO4" s="34"/>
+      <c r="SP4" s="34"/>
+      <c r="SQ4" s="34"/>
+      <c r="SR4" s="34"/>
+      <c r="SS4" s="34"/>
+      <c r="ST4" s="34"/>
+      <c r="SU4" s="34"/>
+      <c r="SV4" s="34"/>
+      <c r="SW4" s="34"/>
+      <c r="SX4" s="34"/>
+      <c r="SY4" s="34"/>
+      <c r="SZ4" s="34"/>
+      <c r="TA4" s="34"/>
+      <c r="TB4" s="34"/>
+      <c r="TC4" s="34"/>
+      <c r="TD4" s="34"/>
+      <c r="TE4" s="34"/>
+      <c r="TF4" s="34"/>
+      <c r="TG4" s="34"/>
+      <c r="TH4" s="34"/>
+      <c r="TI4" s="34"/>
+      <c r="TJ4" s="34"/>
+      <c r="TK4" s="34"/>
+      <c r="TL4" s="34"/>
+      <c r="TM4" s="34"/>
+      <c r="TN4" s="34"/>
+      <c r="TO4" s="34"/>
+      <c r="TP4" s="34"/>
+      <c r="TQ4" s="34"/>
+      <c r="TR4" s="34"/>
+      <c r="TS4" s="34"/>
+      <c r="TT4" s="34"/>
+      <c r="TU4" s="34"/>
+      <c r="TV4" s="34"/>
+      <c r="TW4" s="34"/>
+      <c r="TX4" s="34"/>
+      <c r="TY4" s="34"/>
+      <c r="TZ4" s="34"/>
+      <c r="UA4" s="34"/>
+      <c r="UB4" s="34"/>
+      <c r="UC4" s="34"/>
+      <c r="UD4" s="34"/>
+      <c r="UE4" s="34"/>
+      <c r="UF4" s="34"/>
+      <c r="UG4" s="34"/>
+      <c r="UH4" s="34"/>
+      <c r="UI4" s="34"/>
+      <c r="UJ4" s="34"/>
+      <c r="UK4" s="34"/>
+      <c r="UL4" s="34"/>
+      <c r="UM4" s="34"/>
+      <c r="UN4" s="34"/>
+      <c r="UO4" s="34"/>
+      <c r="UP4" s="34"/>
+      <c r="UQ4" s="34"/>
+      <c r="UR4" s="34"/>
+      <c r="US4" s="34"/>
+      <c r="UT4" s="34"/>
+      <c r="UU4" s="34"/>
+      <c r="UV4" s="34"/>
+      <c r="UW4" s="34"/>
+      <c r="UX4" s="34"/>
+      <c r="UY4" s="34"/>
+      <c r="UZ4" s="34"/>
+      <c r="VA4" s="34"/>
+      <c r="VB4" s="34"/>
+      <c r="VC4" s="34"/>
+      <c r="VD4" s="34"/>
+      <c r="VE4" s="34"/>
+      <c r="VF4" s="34"/>
+      <c r="VG4" s="34"/>
+      <c r="VH4" s="34"/>
+      <c r="VI4" s="34"/>
+      <c r="VJ4" s="34"/>
+      <c r="VK4" s="34"/>
+      <c r="VL4" s="34"/>
+      <c r="VM4" s="34"/>
+      <c r="VN4" s="34"/>
+      <c r="VO4" s="34"/>
+      <c r="VP4" s="34"/>
+      <c r="VQ4" s="34"/>
+      <c r="VR4" s="34"/>
+      <c r="VS4" s="34"/>
+      <c r="VT4" s="34"/>
+      <c r="VU4" s="34"/>
+      <c r="VV4" s="34"/>
+      <c r="VW4" s="34"/>
+      <c r="VX4" s="34"/>
+      <c r="VY4" s="34"/>
+      <c r="VZ4" s="34"/>
+      <c r="WA4" s="34"/>
+      <c r="WB4" s="34"/>
+      <c r="WC4" s="34"/>
+      <c r="WD4" s="34"/>
+      <c r="WE4" s="34"/>
+      <c r="WF4" s="34"/>
+      <c r="WG4" s="34"/>
+      <c r="WH4" s="34"/>
+      <c r="WI4" s="34"/>
+      <c r="WJ4" s="34"/>
+      <c r="WK4" s="34"/>
+      <c r="WL4" s="34"/>
+      <c r="WM4" s="34"/>
+      <c r="WN4" s="34"/>
+      <c r="WO4" s="34"/>
+      <c r="WP4" s="34"/>
+      <c r="WQ4" s="34"/>
+      <c r="WR4" s="34"/>
+      <c r="WS4" s="34"/>
+      <c r="WT4" s="34"/>
+      <c r="WU4" s="34"/>
+      <c r="WV4" s="34"/>
+      <c r="WW4" s="34"/>
+      <c r="WX4" s="34"/>
+      <c r="WY4" s="34"/>
+      <c r="WZ4" s="34"/>
+      <c r="XA4" s="34"/>
+      <c r="XB4" s="34"/>
+      <c r="XC4" s="34"/>
+      <c r="XD4" s="34"/>
+      <c r="XE4" s="34"/>
+      <c r="XF4" s="34"/>
+      <c r="XG4" s="34"/>
+      <c r="XH4" s="34"/>
+      <c r="XI4" s="34"/>
+      <c r="XJ4" s="34"/>
+      <c r="XK4" s="34"/>
+      <c r="XL4" s="34"/>
+      <c r="XM4" s="34"/>
+      <c r="XN4" s="34"/>
+      <c r="XO4" s="34"/>
+      <c r="XP4" s="34"/>
+      <c r="XQ4" s="34"/>
+      <c r="XR4" s="34"/>
+      <c r="XS4" s="34"/>
+      <c r="XT4" s="34"/>
+      <c r="XU4" s="34"/>
+      <c r="XV4" s="34"/>
+      <c r="XW4" s="34"/>
+      <c r="XX4" s="34"/>
+      <c r="XY4" s="34"/>
+      <c r="XZ4" s="34"/>
+      <c r="YA4" s="34"/>
+      <c r="YB4" s="34"/>
+      <c r="YC4" s="34"/>
+      <c r="YD4" s="34"/>
+      <c r="YE4" s="34"/>
+      <c r="YF4" s="34"/>
+      <c r="YG4" s="34"/>
+      <c r="YH4" s="34"/>
+      <c r="YI4" s="34"/>
+      <c r="YJ4" s="34"/>
+      <c r="YK4" s="34"/>
+      <c r="YL4" s="34"/>
+      <c r="YM4" s="34"/>
+      <c r="YN4" s="34"/>
+      <c r="YO4" s="34"/>
+      <c r="YP4" s="34"/>
+      <c r="YQ4" s="34"/>
+      <c r="YR4" s="34"/>
+      <c r="YS4" s="34"/>
+      <c r="YT4" s="34"/>
+      <c r="YU4" s="34"/>
+      <c r="YV4" s="34"/>
+      <c r="YW4" s="34"/>
+      <c r="YX4" s="34"/>
+      <c r="YY4" s="34"/>
+      <c r="YZ4" s="34"/>
+      <c r="ZA4" s="34"/>
+      <c r="ZB4" s="34"/>
+      <c r="ZC4" s="34"/>
+      <c r="ZD4" s="34"/>
+      <c r="ZE4" s="34"/>
+      <c r="ZF4" s="34"/>
+      <c r="ZG4" s="34"/>
+      <c r="ZH4" s="34"/>
+      <c r="ZI4" s="34"/>
+      <c r="ZJ4" s="34"/>
+      <c r="ZK4" s="34"/>
+      <c r="ZL4" s="34"/>
+      <c r="ZM4" s="34"/>
+      <c r="ZN4" s="34"/>
+      <c r="ZO4" s="34"/>
+      <c r="ZP4" s="34"/>
+      <c r="ZQ4" s="34"/>
+      <c r="ZR4" s="34"/>
+      <c r="ZS4" s="34"/>
+      <c r="ZT4" s="34"/>
+      <c r="ZU4" s="34"/>
+      <c r="ZV4" s="34"/>
+      <c r="ZW4" s="34"/>
+      <c r="ZX4" s="34"/>
+      <c r="ZY4" s="34"/>
+      <c r="ZZ4" s="34"/>
+      <c r="AAA4" s="34"/>
+      <c r="AAB4" s="34"/>
+      <c r="AAC4" s="34"/>
+      <c r="AAD4" s="34"/>
+      <c r="AAE4" s="34"/>
+      <c r="AAF4" s="34"/>
+      <c r="AAG4" s="34"/>
+      <c r="AAH4" s="34"/>
+      <c r="AAI4" s="34"/>
+      <c r="AAJ4" s="34"/>
+      <c r="AAK4" s="34"/>
+      <c r="AAL4" s="34"/>
+      <c r="AAM4" s="34"/>
+      <c r="AAN4" s="34"/>
+      <c r="AAO4" s="34"/>
+      <c r="AAP4" s="34"/>
+      <c r="AAQ4" s="34"/>
+      <c r="AAR4" s="34"/>
+      <c r="AAS4" s="34"/>
+      <c r="AAT4" s="34"/>
+      <c r="AAU4" s="34"/>
+      <c r="AAV4" s="34"/>
+      <c r="AAW4" s="34"/>
+      <c r="AAX4" s="34"/>
+      <c r="AAY4" s="34"/>
+      <c r="AAZ4" s="34"/>
+      <c r="ABA4" s="34"/>
+      <c r="ABB4" s="34"/>
+      <c r="ABC4" s="34"/>
+      <c r="ABD4" s="34"/>
+      <c r="ABE4" s="34"/>
+      <c r="ABF4" s="34"/>
+      <c r="ABG4" s="34"/>
+      <c r="ABH4" s="34"/>
+      <c r="ABI4" s="34"/>
+      <c r="ABJ4" s="34"/>
+      <c r="ABK4" s="34"/>
+      <c r="ABL4" s="34"/>
+      <c r="ABM4" s="34"/>
+      <c r="ABN4" s="34"/>
+      <c r="ABO4" s="34"/>
+      <c r="ABP4" s="34"/>
+      <c r="ABQ4" s="34"/>
+      <c r="ABR4" s="34"/>
+      <c r="ABS4" s="34"/>
+      <c r="ABT4" s="34"/>
+      <c r="ABU4" s="34"/>
+      <c r="ABV4" s="34"/>
+      <c r="ABW4" s="34"/>
+      <c r="ABX4" s="34"/>
+      <c r="ABY4" s="34"/>
+      <c r="ABZ4" s="34"/>
+      <c r="ACA4" s="34"/>
+      <c r="ACB4" s="34"/>
+      <c r="ACC4" s="34"/>
+      <c r="ACD4" s="34"/>
+      <c r="ACE4" s="34"/>
+      <c r="ACF4" s="34"/>
+      <c r="ACG4" s="34"/>
+      <c r="ACH4" s="34"/>
+      <c r="ACI4" s="34"/>
+      <c r="ACJ4" s="34"/>
+      <c r="ACK4" s="34"/>
+      <c r="ACL4" s="34"/>
+      <c r="ACM4" s="34"/>
+      <c r="ACN4" s="34"/>
+      <c r="ACO4" s="34"/>
+      <c r="ACP4" s="34"/>
+      <c r="ACQ4" s="34"/>
+      <c r="ACR4" s="34"/>
+      <c r="ACS4" s="34"/>
+      <c r="ACT4" s="34"/>
+      <c r="ACU4" s="34"/>
+      <c r="ACV4" s="34"/>
+      <c r="ACW4" s="34"/>
+      <c r="ACX4" s="34"/>
+      <c r="ACY4" s="34"/>
+      <c r="ACZ4" s="34"/>
+      <c r="ADA4" s="34"/>
+      <c r="ADB4" s="34"/>
+      <c r="ADC4" s="34"/>
+      <c r="ADD4" s="34"/>
+      <c r="ADE4" s="34"/>
+      <c r="ADF4" s="34"/>
+      <c r="ADG4" s="34"/>
+      <c r="ADH4" s="34"/>
+      <c r="ADI4" s="34"/>
+      <c r="ADJ4" s="34"/>
+      <c r="ADK4" s="34"/>
+      <c r="ADL4" s="34"/>
+      <c r="ADM4" s="34"/>
+      <c r="ADN4" s="34"/>
+      <c r="ADO4" s="34"/>
+      <c r="ADP4" s="34"/>
+      <c r="ADQ4" s="34"/>
+      <c r="ADR4" s="34"/>
+      <c r="ADS4" s="34"/>
+      <c r="ADT4" s="34"/>
+      <c r="ADU4" s="34"/>
+      <c r="ADV4" s="34"/>
+      <c r="ADW4" s="34"/>
+      <c r="ADX4" s="34"/>
+      <c r="ADY4" s="34"/>
+      <c r="ADZ4" s="34"/>
+      <c r="AEA4" s="34"/>
+      <c r="AEB4" s="34"/>
+      <c r="AEC4" s="34"/>
+      <c r="AED4" s="34"/>
+      <c r="AEE4" s="34"/>
+      <c r="AEF4" s="34"/>
+      <c r="AEG4" s="34"/>
+      <c r="AEH4" s="34"/>
+      <c r="AEI4" s="34"/>
+      <c r="AEJ4" s="34"/>
+      <c r="AEK4" s="34"/>
+      <c r="AEL4" s="34"/>
+      <c r="AEM4" s="34"/>
+      <c r="AEN4" s="34"/>
+      <c r="AEO4" s="34"/>
+      <c r="AEP4" s="34"/>
+      <c r="AEQ4" s="34"/>
+      <c r="AER4" s="34"/>
+      <c r="AES4" s="34"/>
+      <c r="AET4" s="34"/>
+      <c r="AEU4" s="34"/>
+      <c r="AEV4" s="34"/>
+      <c r="AEW4" s="34"/>
+      <c r="AEX4" s="34"/>
+      <c r="AEY4" s="34"/>
+      <c r="AEZ4" s="34"/>
+      <c r="AFA4" s="34"/>
+      <c r="AFB4" s="34"/>
+      <c r="AFC4" s="34"/>
+      <c r="AFD4" s="34"/>
+      <c r="AFE4" s="34"/>
+      <c r="AFF4" s="34"/>
+      <c r="AFG4" s="34"/>
+      <c r="AFH4" s="34"/>
+      <c r="AFI4" s="34"/>
+      <c r="AFJ4" s="34"/>
+      <c r="AFK4" s="34"/>
+      <c r="AFL4" s="34"/>
+      <c r="AFM4" s="34"/>
+      <c r="AFN4" s="34"/>
+      <c r="AFO4" s="34"/>
+      <c r="AFP4" s="34"/>
+      <c r="AFQ4" s="34"/>
+      <c r="AFR4" s="34"/>
+      <c r="AFS4" s="34"/>
+      <c r="AFT4" s="34"/>
+      <c r="AFU4" s="34"/>
+      <c r="AFV4" s="34"/>
+      <c r="AFW4" s="34"/>
+      <c r="AFX4" s="34"/>
+      <c r="AFY4" s="34"/>
+      <c r="AFZ4" s="34"/>
+      <c r="AGA4" s="34"/>
+      <c r="AGB4" s="34"/>
+      <c r="AGC4" s="34"/>
+      <c r="AGD4" s="34"/>
+      <c r="AGE4" s="34"/>
+      <c r="AGF4" s="34"/>
+      <c r="AGG4" s="34"/>
+      <c r="AGH4" s="34"/>
+      <c r="AGI4" s="34"/>
+      <c r="AGJ4" s="34"/>
+      <c r="AGK4" s="34"/>
+      <c r="AGL4" s="34"/>
+      <c r="AGM4" s="34"/>
+      <c r="AGN4" s="34"/>
+      <c r="AGO4" s="34"/>
+      <c r="AGP4" s="34"/>
+      <c r="AGQ4" s="34"/>
+      <c r="AGR4" s="34"/>
+      <c r="AGS4" s="34"/>
+      <c r="AGT4" s="34"/>
+      <c r="AGU4" s="34"/>
+      <c r="AGV4" s="34"/>
+      <c r="AGW4" s="34"/>
+      <c r="AGX4" s="34"/>
+      <c r="AGY4" s="34"/>
+      <c r="AGZ4" s="34"/>
+      <c r="AHA4" s="34"/>
+      <c r="AHB4" s="34"/>
+      <c r="AHC4" s="34"/>
+      <c r="AHD4" s="34"/>
+      <c r="AHE4" s="34"/>
+      <c r="AHF4" s="34"/>
+      <c r="AHG4" s="34"/>
+      <c r="AHH4" s="34"/>
+      <c r="AHI4" s="34"/>
+      <c r="AHJ4" s="34"/>
+      <c r="AHK4" s="34"/>
+      <c r="AHL4" s="34"/>
+      <c r="AHM4" s="34"/>
+      <c r="AHN4" s="34"/>
+      <c r="AHO4" s="34"/>
+      <c r="AHP4" s="34"/>
+      <c r="AHQ4" s="34"/>
+      <c r="AHR4" s="34"/>
+      <c r="AHS4" s="34"/>
+      <c r="AHT4" s="34"/>
+      <c r="AHU4" s="34"/>
+      <c r="AHV4" s="34"/>
+      <c r="AHW4" s="34"/>
+      <c r="AHX4" s="34"/>
+      <c r="AHY4" s="34"/>
+      <c r="AHZ4" s="34"/>
+      <c r="AIA4" s="34"/>
+      <c r="AIB4" s="34"/>
+      <c r="AIC4" s="34"/>
+      <c r="AID4" s="34"/>
+      <c r="AIE4" s="34"/>
+      <c r="AIF4" s="34"/>
+      <c r="AIG4" s="34"/>
+      <c r="AIH4" s="34"/>
+      <c r="AII4" s="34"/>
+      <c r="AIJ4" s="34"/>
+      <c r="AIK4" s="34"/>
+      <c r="AIL4" s="34"/>
+      <c r="AIM4" s="34"/>
+      <c r="AIN4" s="34"/>
+      <c r="AIO4" s="34"/>
+      <c r="AIP4" s="34"/>
+      <c r="AIQ4" s="34"/>
+      <c r="AIR4" s="34"/>
+      <c r="AIS4" s="34"/>
+      <c r="AIT4" s="34"/>
+      <c r="AIU4" s="34"/>
+      <c r="AIV4" s="34"/>
+      <c r="AIW4" s="34"/>
+      <c r="AIX4" s="34"/>
+      <c r="AIY4" s="34"/>
+      <c r="AIZ4" s="34"/>
+      <c r="AJA4" s="34"/>
+      <c r="AJB4" s="34"/>
+      <c r="AJC4" s="34"/>
+      <c r="AJD4" s="34"/>
+      <c r="AJE4" s="34"/>
+      <c r="AJF4" s="34"/>
+      <c r="AJG4" s="34"/>
+      <c r="AJH4" s="34"/>
+      <c r="AJI4" s="34"/>
+      <c r="AJJ4" s="34"/>
+      <c r="AJK4" s="34"/>
+      <c r="AJL4" s="34"/>
+      <c r="AJM4" s="34"/>
+      <c r="AJN4" s="34"/>
+      <c r="AJO4" s="34"/>
+      <c r="AJP4" s="34"/>
+      <c r="AJQ4" s="34"/>
+      <c r="AJR4" s="34"/>
+      <c r="AJS4" s="34"/>
+      <c r="AJT4" s="34"/>
+      <c r="AJU4" s="34"/>
+      <c r="AJV4" s="34"/>
+      <c r="AJW4" s="34"/>
+      <c r="AJX4" s="34"/>
+      <c r="AJY4" s="34"/>
+      <c r="AJZ4" s="34"/>
+      <c r="AKA4" s="34"/>
+      <c r="AKB4" s="34"/>
+      <c r="AKC4" s="34"/>
+      <c r="AKD4" s="34"/>
+      <c r="AKE4" s="34"/>
+      <c r="AKF4" s="34"/>
+      <c r="AKG4" s="34"/>
+      <c r="AKH4" s="34"/>
+      <c r="AKI4" s="34"/>
+      <c r="AKJ4" s="34"/>
+      <c r="AKK4" s="34"/>
+      <c r="AKL4" s="34"/>
+      <c r="AKM4" s="34"/>
+      <c r="AKN4" s="34"/>
+      <c r="AKO4" s="34"/>
+      <c r="AKP4" s="34"/>
+      <c r="AKQ4" s="34"/>
+      <c r="AKR4" s="34"/>
+      <c r="AKS4" s="34"/>
+      <c r="AKT4" s="34"/>
+      <c r="AKU4" s="34"/>
+      <c r="AKV4" s="34"/>
+      <c r="AKW4" s="34"/>
+      <c r="AKX4" s="34"/>
+      <c r="AKY4" s="34"/>
+      <c r="AKZ4" s="34"/>
+      <c r="ALA4" s="34"/>
+      <c r="ALB4" s="34"/>
+      <c r="ALC4" s="34"/>
+      <c r="ALD4" s="34"/>
+      <c r="ALE4" s="34"/>
+      <c r="ALF4" s="34"/>
+      <c r="ALG4" s="34"/>
+      <c r="ALH4" s="34"/>
+      <c r="ALI4" s="34"/>
+      <c r="ALJ4" s="34"/>
+      <c r="ALK4" s="34"/>
+      <c r="ALL4" s="34"/>
+      <c r="ALM4" s="34"/>
+      <c r="ALN4" s="34"/>
+      <c r="ALO4" s="34"/>
+      <c r="ALP4" s="34"/>
+      <c r="ALQ4" s="34"/>
+      <c r="ALR4" s="34"/>
+      <c r="ALS4" s="34"/>
+      <c r="ALT4" s="34"/>
+      <c r="ALU4" s="34"/>
+      <c r="ALV4" s="34"/>
+      <c r="ALW4" s="34"/>
+      <c r="ALX4" s="34"/>
+      <c r="ALY4" s="34"/>
+      <c r="ALZ4" s="34"/>
+      <c r="AMA4" s="34"/>
+      <c r="AMB4" s="34"/>
+      <c r="AMC4" s="34"/>
+      <c r="AMD4" s="34"/>
+      <c r="AME4" s="34"/>
+      <c r="AMF4" s="34"/>
+      <c r="AMG4" s="34"/>
+      <c r="AMH4" s="34"/>
+      <c r="AMI4" s="34"/>
+      <c r="AMJ4" s="34"/>
+      <c r="AMK4" s="34"/>
+      <c r="AML4" s="34"/>
+      <c r="AMM4" s="34"/>
+      <c r="AMN4" s="34"/>
+      <c r="AMO4" s="34"/>
+      <c r="AMP4" s="34"/>
+      <c r="AMQ4" s="34"/>
+      <c r="AMR4" s="34"/>
+      <c r="AMS4" s="34"/>
+      <c r="AMT4" s="34"/>
+      <c r="AMU4" s="34"/>
+      <c r="AMV4" s="34"/>
+      <c r="AMW4" s="34"/>
+      <c r="AMX4" s="34"/>
+      <c r="AMY4" s="34"/>
+      <c r="AMZ4" s="34"/>
+      <c r="ANA4" s="34"/>
+      <c r="ANB4" s="34"/>
+      <c r="ANC4" s="34"/>
+      <c r="AND4" s="34"/>
+      <c r="ANE4" s="34"/>
+      <c r="ANF4" s="34"/>
+      <c r="ANG4" s="34"/>
+      <c r="ANH4" s="34"/>
+      <c r="ANI4" s="34"/>
+      <c r="ANJ4" s="34"/>
+      <c r="ANK4" s="34"/>
+      <c r="ANL4" s="34"/>
+      <c r="ANM4" s="34"/>
+      <c r="ANN4" s="34"/>
+      <c r="ANO4" s="34"/>
+      <c r="ANP4" s="34"/>
+      <c r="ANQ4" s="34"/>
+      <c r="ANR4" s="34"/>
+      <c r="ANS4" s="34"/>
+      <c r="ANT4" s="34"/>
+      <c r="ANU4" s="34"/>
+      <c r="ANV4" s="34"/>
+      <c r="ANW4" s="34"/>
+      <c r="ANX4" s="34"/>
+      <c r="ANY4" s="34"/>
+      <c r="ANZ4" s="34"/>
+      <c r="AOA4" s="34"/>
+      <c r="AOB4" s="34"/>
+      <c r="AOC4" s="34"/>
+      <c r="AOD4" s="34"/>
+      <c r="AOE4" s="34"/>
+      <c r="AOF4" s="34"/>
+      <c r="AOG4" s="34"/>
+      <c r="AOH4" s="34"/>
+      <c r="AOI4" s="34"/>
+      <c r="AOJ4" s="34"/>
+      <c r="AOK4" s="34"/>
+      <c r="AOL4" s="34"/>
+      <c r="AOM4" s="34"/>
+      <c r="AON4" s="34"/>
+      <c r="AOO4" s="34"/>
+      <c r="AOP4" s="34"/>
+      <c r="AOQ4" s="34"/>
+      <c r="AOR4" s="34"/>
+      <c r="AOS4" s="34"/>
+      <c r="AOT4" s="34"/>
+      <c r="AOU4" s="34"/>
+      <c r="AOV4" s="34"/>
+      <c r="AOW4" s="34"/>
+      <c r="AOX4" s="34"/>
+      <c r="AOY4" s="34"/>
+      <c r="AOZ4" s="34"/>
+      <c r="APA4" s="34"/>
+      <c r="APB4" s="34"/>
+      <c r="APC4" s="34"/>
+      <c r="APD4" s="34"/>
+      <c r="APE4" s="34"/>
+      <c r="APF4" s="34"/>
+      <c r="APG4" s="34"/>
+      <c r="APH4" s="34"/>
+      <c r="API4" s="34"/>
+      <c r="APJ4" s="34"/>
+      <c r="APK4" s="34"/>
+      <c r="APL4" s="34"/>
+      <c r="APM4" s="34"/>
+      <c r="APN4" s="34"/>
+      <c r="APO4" s="34"/>
+      <c r="APP4" s="34"/>
+      <c r="APQ4" s="34"/>
+      <c r="APR4" s="34"/>
+      <c r="APS4" s="34"/>
+      <c r="APT4" s="34"/>
+      <c r="APU4" s="34"/>
+      <c r="APV4" s="34"/>
+      <c r="APW4" s="34"/>
+      <c r="APX4" s="34"/>
+      <c r="APY4" s="34"/>
+      <c r="APZ4" s="34"/>
+      <c r="AQA4" s="34"/>
+      <c r="AQB4" s="34"/>
+      <c r="AQC4" s="34"/>
+      <c r="AQD4" s="34"/>
+      <c r="AQE4" s="34"/>
+      <c r="AQF4" s="34"/>
+      <c r="AQG4" s="34"/>
+      <c r="AQH4" s="34"/>
+      <c r="AQI4" s="34"/>
+      <c r="AQJ4" s="34"/>
+      <c r="AQK4" s="34"/>
+      <c r="AQL4" s="34"/>
+      <c r="AQM4" s="34"/>
+      <c r="AQN4" s="34"/>
+      <c r="AQO4" s="34"/>
+      <c r="AQP4" s="34"/>
+      <c r="AQQ4" s="34"/>
+      <c r="AQR4" s="34"/>
+      <c r="AQS4" s="34"/>
+      <c r="AQT4" s="34"/>
+      <c r="AQU4" s="34"/>
+      <c r="AQV4" s="34"/>
+      <c r="AQW4" s="34"/>
+      <c r="AQX4" s="34"/>
+      <c r="AQY4" s="34"/>
+      <c r="AQZ4" s="34"/>
+      <c r="ARA4" s="34"/>
+      <c r="ARB4" s="34"/>
+      <c r="ARC4" s="34"/>
+      <c r="ARD4" s="34"/>
+      <c r="ARE4" s="34"/>
+      <c r="ARF4" s="34"/>
+      <c r="ARG4" s="34"/>
+      <c r="ARH4" s="34"/>
+      <c r="ARI4" s="34"/>
+      <c r="ARJ4" s="34"/>
+      <c r="ARK4" s="34"/>
+      <c r="ARL4" s="34"/>
+      <c r="ARM4" s="34"/>
+      <c r="ARN4" s="34"/>
+      <c r="ARO4" s="34"/>
+      <c r="ARP4" s="34"/>
+      <c r="ARQ4" s="34"/>
+      <c r="ARR4" s="34"/>
+      <c r="ARS4" s="34"/>
+      <c r="ART4" s="34"/>
+      <c r="ARU4" s="34"/>
+      <c r="ARV4" s="34"/>
+      <c r="ARW4" s="34"/>
+      <c r="ARX4" s="34"/>
+      <c r="ARY4" s="34"/>
+      <c r="ARZ4" s="34"/>
+      <c r="ASA4" s="34"/>
+      <c r="ASB4" s="34"/>
+      <c r="ASC4" s="34"/>
+      <c r="ASD4" s="34"/>
+      <c r="ASE4" s="34"/>
+      <c r="ASF4" s="34"/>
+      <c r="ASG4" s="34"/>
+      <c r="ASH4" s="34"/>
+      <c r="ASI4" s="34"/>
+      <c r="ASJ4" s="34"/>
+      <c r="ASK4" s="34"/>
+      <c r="ASL4" s="34"/>
+      <c r="ASM4" s="34"/>
+      <c r="ASN4" s="34"/>
+      <c r="ASO4" s="34"/>
+      <c r="ASP4" s="34"/>
+      <c r="ASQ4" s="34"/>
+      <c r="ASR4" s="34"/>
+      <c r="ASS4" s="34"/>
+      <c r="AST4" s="34"/>
+      <c r="ASU4" s="34"/>
+      <c r="ASV4" s="34"/>
+      <c r="ASW4" s="34"/>
+      <c r="ASX4" s="34"/>
+      <c r="ASY4" s="34"/>
+      <c r="ASZ4" s="34"/>
+      <c r="ATA4" s="34"/>
+      <c r="ATB4" s="34"/>
+      <c r="ATC4" s="34"/>
+      <c r="ATD4" s="34"/>
+      <c r="ATE4" s="34"/>
+      <c r="ATF4" s="34"/>
+      <c r="ATG4" s="34"/>
+      <c r="ATH4" s="34"/>
+      <c r="ATI4" s="34"/>
+      <c r="ATJ4" s="34"/>
+      <c r="ATK4" s="34"/>
+      <c r="ATL4" s="34"/>
+      <c r="ATM4" s="34"/>
+      <c r="ATN4" s="34"/>
+      <c r="ATO4" s="34"/>
+      <c r="ATP4" s="34"/>
+      <c r="ATQ4" s="34"/>
+      <c r="ATR4" s="34"/>
+      <c r="ATS4" s="34"/>
+      <c r="ATT4" s="34"/>
+      <c r="ATU4" s="34"/>
+      <c r="ATV4" s="34"/>
+      <c r="ATW4" s="34"/>
+      <c r="ATX4" s="34"/>
+      <c r="ATY4" s="34"/>
+      <c r="ATZ4" s="34"/>
+      <c r="AUA4" s="34"/>
+      <c r="AUB4" s="34"/>
+      <c r="AUC4" s="34"/>
+      <c r="AUD4" s="34"/>
+      <c r="AUE4" s="34"/>
+      <c r="AUF4" s="34"/>
+      <c r="AUG4" s="34"/>
+      <c r="AUH4" s="34"/>
+      <c r="AUI4" s="34"/>
+      <c r="AUJ4" s="34"/>
+      <c r="AUK4" s="34"/>
+      <c r="AUL4" s="34"/>
+      <c r="AUM4" s="34"/>
+      <c r="AUN4" s="34"/>
+      <c r="AUO4" s="34"/>
+      <c r="AUP4" s="34"/>
+      <c r="AUQ4" s="34"/>
+      <c r="AUR4" s="34"/>
+      <c r="AUS4" s="34"/>
+      <c r="AUT4" s="34"/>
+      <c r="AUU4" s="34"/>
+      <c r="AUV4" s="34"/>
+      <c r="AUW4" s="34"/>
+      <c r="AUX4" s="34"/>
+      <c r="AUY4" s="34"/>
+      <c r="AUZ4" s="34"/>
+      <c r="AVA4" s="34"/>
+      <c r="AVB4" s="34"/>
+      <c r="AVC4" s="34"/>
+      <c r="AVD4" s="34"/>
+      <c r="AVE4" s="34"/>
+      <c r="AVF4" s="34"/>
+      <c r="AVG4" s="34"/>
+      <c r="AVH4" s="34"/>
+      <c r="AVI4" s="34"/>
+      <c r="AVJ4" s="34"/>
+      <c r="AVK4" s="34"/>
+      <c r="AVL4" s="34"/>
+      <c r="AVM4" s="34"/>
+      <c r="AVN4" s="34"/>
+      <c r="AVO4" s="34"/>
+      <c r="AVP4" s="34"/>
+      <c r="AVQ4" s="34"/>
+      <c r="AVR4" s="34"/>
+      <c r="AVS4" s="34"/>
+      <c r="AVT4" s="34"/>
+      <c r="AVU4" s="34"/>
+      <c r="AVV4" s="34"/>
+      <c r="AVW4" s="34"/>
+      <c r="AVX4" s="34"/>
+      <c r="AVY4" s="34"/>
+      <c r="AVZ4" s="34"/>
+      <c r="AWA4" s="34"/>
+      <c r="AWB4" s="34"/>
+      <c r="AWC4" s="34"/>
+      <c r="AWD4" s="34"/>
+      <c r="AWE4" s="34"/>
+      <c r="AWF4" s="34"/>
+      <c r="AWG4" s="34"/>
+      <c r="AWH4" s="34"/>
+      <c r="AWI4" s="34"/>
+      <c r="AWJ4" s="34"/>
+      <c r="AWK4" s="34"/>
+      <c r="AWL4" s="34"/>
+      <c r="AWM4" s="34"/>
+      <c r="AWN4" s="34"/>
+      <c r="AWO4" s="34"/>
+      <c r="AWP4" s="34"/>
+      <c r="AWQ4" s="34"/>
+      <c r="AWR4" s="34"/>
+      <c r="AWS4" s="34"/>
+      <c r="AWT4" s="34"/>
+      <c r="AWU4" s="34"/>
+      <c r="AWV4" s="34"/>
+      <c r="AWW4" s="34"/>
+      <c r="AWX4" s="34"/>
+      <c r="AWY4" s="34"/>
+      <c r="AWZ4" s="34"/>
+      <c r="AXA4" s="34"/>
+      <c r="AXB4" s="34"/>
+      <c r="AXC4" s="34"/>
+      <c r="AXD4" s="34"/>
+      <c r="AXE4" s="34"/>
+      <c r="AXF4" s="34"/>
+      <c r="AXG4" s="34"/>
+      <c r="AXH4" s="34"/>
+      <c r="AXI4" s="34"/>
+      <c r="AXJ4" s="34"/>
+      <c r="AXK4" s="34"/>
+      <c r="AXL4" s="34"/>
+      <c r="AXM4" s="34"/>
+      <c r="AXN4" s="34"/>
+      <c r="AXO4" s="34"/>
+      <c r="AXP4" s="34"/>
+      <c r="AXQ4" s="34"/>
+      <c r="AXR4" s="34"/>
+      <c r="AXS4" s="34"/>
+      <c r="AXT4" s="34"/>
+      <c r="AXU4" s="34"/>
+      <c r="AXV4" s="34"/>
+      <c r="AXW4" s="34"/>
+      <c r="AXX4" s="34"/>
+      <c r="AXY4" s="34"/>
+      <c r="AXZ4" s="34"/>
+      <c r="AYA4" s="34"/>
+      <c r="AYB4" s="34"/>
+      <c r="AYC4" s="34"/>
+      <c r="AYD4" s="34"/>
+      <c r="AYE4" s="34"/>
+      <c r="AYF4" s="34"/>
+      <c r="AYG4" s="34"/>
+      <c r="AYH4" s="34"/>
+      <c r="AYI4" s="34"/>
+      <c r="AYJ4" s="34"/>
+      <c r="AYK4" s="34"/>
+      <c r="AYL4" s="34"/>
+      <c r="AYM4" s="34"/>
+      <c r="AYN4" s="34"/>
+      <c r="AYO4" s="34"/>
+      <c r="AYP4" s="34"/>
+      <c r="AYQ4" s="34"/>
+      <c r="AYR4" s="34"/>
+      <c r="AYS4" s="34"/>
+      <c r="AYT4" s="34"/>
+      <c r="AYU4" s="34"/>
+      <c r="AYV4" s="34"/>
+      <c r="AYW4" s="34"/>
+      <c r="AYX4" s="34"/>
+      <c r="AYY4" s="34"/>
+      <c r="AYZ4" s="34"/>
+      <c r="AZA4" s="34"/>
+      <c r="AZB4" s="34"/>
+      <c r="AZC4" s="34"/>
+      <c r="AZD4" s="34"/>
+      <c r="AZE4" s="34"/>
+      <c r="AZF4" s="34"/>
+      <c r="AZG4" s="34"/>
+      <c r="AZH4" s="34"/>
+      <c r="AZI4" s="34"/>
+      <c r="AZJ4" s="34"/>
+      <c r="AZK4" s="34"/>
+      <c r="AZL4" s="34"/>
+      <c r="AZM4" s="34"/>
+      <c r="AZN4" s="34"/>
+      <c r="AZO4" s="34"/>
+      <c r="AZP4" s="34"/>
+      <c r="AZQ4" s="34"/>
+      <c r="AZR4" s="34"/>
+      <c r="AZS4" s="34"/>
+      <c r="AZT4" s="34"/>
+      <c r="AZU4" s="34"/>
+      <c r="AZV4" s="34"/>
+      <c r="AZW4" s="34"/>
+      <c r="AZX4" s="34"/>
+      <c r="AZY4" s="34"/>
+      <c r="AZZ4" s="34"/>
+      <c r="BAA4" s="34"/>
+      <c r="BAB4" s="34"/>
+      <c r="BAC4" s="34"/>
+      <c r="BAD4" s="34"/>
+      <c r="BAE4" s="34"/>
+      <c r="BAF4" s="34"/>
+      <c r="BAG4" s="34"/>
+      <c r="BAH4" s="34"/>
+      <c r="BAI4" s="34"/>
+      <c r="BAJ4" s="34"/>
+      <c r="BAK4" s="34"/>
+      <c r="BAL4" s="34"/>
+      <c r="BAM4" s="34"/>
+      <c r="BAN4" s="34"/>
+      <c r="BAO4" s="34"/>
+      <c r="BAP4" s="34"/>
+      <c r="BAQ4" s="34"/>
+      <c r="BAR4" s="34"/>
+      <c r="BAS4" s="34"/>
+      <c r="BAT4" s="34"/>
+      <c r="BAU4" s="34"/>
+      <c r="BAV4" s="34"/>
+      <c r="BAW4" s="34"/>
+      <c r="BAX4" s="34"/>
+      <c r="BAY4" s="34"/>
+      <c r="BAZ4" s="34"/>
+      <c r="BBA4" s="34"/>
+      <c r="BBB4" s="34"/>
+      <c r="BBC4" s="34"/>
+      <c r="BBD4" s="34"/>
+      <c r="BBE4" s="34"/>
+      <c r="BBF4" s="34"/>
+      <c r="BBG4" s="34"/>
+      <c r="BBH4" s="34"/>
+      <c r="BBI4" s="34"/>
+      <c r="BBJ4" s="34"/>
+      <c r="BBK4" s="34"/>
+      <c r="BBL4" s="34"/>
+      <c r="BBM4" s="34"/>
+      <c r="BBN4" s="34"/>
+      <c r="BBO4" s="34"/>
+      <c r="BBP4" s="34"/>
+      <c r="BBQ4" s="34"/>
+      <c r="BBR4" s="34"/>
+      <c r="BBS4" s="34"/>
+      <c r="BBT4" s="34"/>
+      <c r="BBU4" s="34"/>
+      <c r="BBV4" s="34"/>
+      <c r="BBW4" s="34"/>
+      <c r="BBX4" s="34"/>
+      <c r="BBY4" s="34"/>
+      <c r="BBZ4" s="34"/>
+      <c r="BCA4" s="34"/>
+      <c r="BCB4" s="34"/>
+      <c r="BCC4" s="34"/>
+      <c r="BCD4" s="34"/>
+      <c r="BCE4" s="34"/>
+      <c r="BCF4" s="34"/>
+      <c r="BCG4" s="34"/>
+      <c r="BCH4" s="34"/>
+      <c r="BCI4" s="34"/>
+      <c r="BCJ4" s="34"/>
+      <c r="BCK4" s="34"/>
+      <c r="BCL4" s="34"/>
+      <c r="BCM4" s="34"/>
+      <c r="BCN4" s="34"/>
+      <c r="BCO4" s="34"/>
+      <c r="BCP4" s="34"/>
+      <c r="BCQ4" s="34"/>
+      <c r="BCR4" s="34"/>
+      <c r="BCS4" s="34"/>
+      <c r="BCT4" s="34"/>
+      <c r="BCU4" s="34"/>
+      <c r="BCV4" s="34"/>
+      <c r="BCW4" s="34"/>
+      <c r="BCX4" s="34"/>
+      <c r="BCY4" s="34"/>
+      <c r="BCZ4" s="34"/>
+      <c r="BDA4" s="34"/>
+      <c r="BDB4" s="34"/>
+      <c r="BDC4" s="34"/>
+      <c r="BDD4" s="34"/>
+      <c r="BDE4" s="34"/>
+      <c r="BDF4" s="34"/>
+      <c r="BDG4" s="34"/>
+      <c r="BDH4" s="34"/>
+      <c r="BDI4" s="34"/>
+      <c r="BDJ4" s="34"/>
+      <c r="BDK4" s="34"/>
+      <c r="BDL4" s="34"/>
+      <c r="BDM4" s="34"/>
+      <c r="BDN4" s="34"/>
+      <c r="BDO4" s="34"/>
+      <c r="BDP4" s="34"/>
+      <c r="BDQ4" s="34"/>
+      <c r="BDR4" s="34"/>
+      <c r="BDS4" s="34"/>
+      <c r="BDT4" s="34"/>
+      <c r="BDU4" s="34"/>
+      <c r="BDV4" s="34"/>
+      <c r="BDW4" s="34"/>
+      <c r="BDX4" s="34"/>
+      <c r="BDY4" s="34"/>
+      <c r="BDZ4" s="34"/>
+      <c r="BEA4" s="34"/>
+      <c r="BEB4" s="34"/>
+      <c r="BEC4" s="34"/>
+      <c r="BED4" s="34"/>
+      <c r="BEE4" s="34"/>
+      <c r="BEF4" s="34"/>
+      <c r="BEG4" s="34"/>
+      <c r="BEH4" s="34"/>
+      <c r="BEI4" s="34"/>
+      <c r="BEJ4" s="34"/>
+      <c r="BEK4" s="34"/>
+      <c r="BEL4" s="34"/>
+      <c r="BEM4" s="34"/>
+      <c r="BEN4" s="34"/>
+      <c r="BEO4" s="34"/>
+      <c r="BEP4" s="34"/>
+      <c r="BEQ4" s="34"/>
+      <c r="BER4" s="34"/>
+      <c r="BES4" s="34"/>
+      <c r="BET4" s="34"/>
+      <c r="BEU4" s="34"/>
+      <c r="BEV4" s="34"/>
+      <c r="BEW4" s="34"/>
+      <c r="BEX4" s="34"/>
+      <c r="BEY4" s="34"/>
+      <c r="BEZ4" s="34"/>
+      <c r="BFA4" s="34"/>
+      <c r="BFB4" s="34"/>
+      <c r="BFC4" s="34"/>
+      <c r="BFD4" s="34"/>
+      <c r="BFE4" s="34"/>
+      <c r="BFF4" s="34"/>
+      <c r="BFG4" s="34"/>
+      <c r="BFH4" s="34"/>
+      <c r="BFI4" s="34"/>
+      <c r="BFJ4" s="34"/>
+      <c r="BFK4" s="34"/>
+      <c r="BFL4" s="34"/>
+      <c r="BFM4" s="34"/>
+      <c r="BFN4" s="34"/>
+      <c r="BFO4" s="34"/>
+      <c r="BFP4" s="34"/>
+      <c r="BFQ4" s="34"/>
+      <c r="BFR4" s="34"/>
+      <c r="BFS4" s="34"/>
+      <c r="BFT4" s="34"/>
+      <c r="BFU4" s="34"/>
+      <c r="BFV4" s="34"/>
+      <c r="BFW4" s="34"/>
+      <c r="BFX4" s="34"/>
+      <c r="BFY4" s="34"/>
+      <c r="BFZ4" s="34"/>
+      <c r="BGA4" s="34"/>
+      <c r="BGB4" s="34"/>
+      <c r="BGC4" s="34"/>
+      <c r="BGD4" s="34"/>
+      <c r="BGE4" s="34"/>
+      <c r="BGF4" s="34"/>
+      <c r="BGG4" s="34"/>
+      <c r="BGH4" s="34"/>
+      <c r="BGI4" s="34"/>
+      <c r="BGJ4" s="34"/>
+      <c r="BGK4" s="34"/>
+      <c r="BGL4" s="34"/>
+      <c r="BGM4" s="34"/>
+      <c r="BGN4" s="34"/>
+      <c r="BGO4" s="34"/>
+      <c r="BGP4" s="34"/>
+      <c r="BGQ4" s="34"/>
+      <c r="BGR4" s="34"/>
+      <c r="BGS4" s="34"/>
+      <c r="BGT4" s="34"/>
+      <c r="BGU4" s="34"/>
+      <c r="BGV4" s="34"/>
+      <c r="BGW4" s="34"/>
+      <c r="BGX4" s="34"/>
+      <c r="BGY4" s="34"/>
+      <c r="BGZ4" s="34"/>
+      <c r="BHA4" s="34"/>
+      <c r="BHB4" s="34"/>
+      <c r="BHC4" s="34"/>
+      <c r="BHD4" s="34"/>
+      <c r="BHE4" s="34"/>
+      <c r="BHF4" s="34"/>
+      <c r="BHG4" s="34"/>
+      <c r="BHH4" s="34"/>
+      <c r="BHI4" s="34"/>
+      <c r="BHJ4" s="34"/>
+      <c r="BHK4" s="34"/>
+      <c r="BHL4" s="34"/>
+      <c r="BHM4" s="34"/>
+      <c r="BHN4" s="34"/>
+      <c r="BHO4" s="34"/>
+      <c r="BHP4" s="34"/>
+      <c r="BHQ4" s="34"/>
+      <c r="BHR4" s="34"/>
+      <c r="BHS4" s="34"/>
+      <c r="BHT4" s="34"/>
+      <c r="BHU4" s="34"/>
+      <c r="BHV4" s="34"/>
+      <c r="BHW4" s="34"/>
+      <c r="BHX4" s="34"/>
+      <c r="BHY4" s="34"/>
+      <c r="BHZ4" s="34"/>
+      <c r="BIA4" s="34"/>
+      <c r="BIB4" s="34"/>
+      <c r="BIC4" s="34"/>
+      <c r="BID4" s="34"/>
+      <c r="BIE4" s="34"/>
+      <c r="BIF4" s="34"/>
+      <c r="BIG4" s="34"/>
+      <c r="BIH4" s="34"/>
+      <c r="BII4" s="34"/>
+      <c r="BIJ4" s="34"/>
+      <c r="BIK4" s="34"/>
+      <c r="BIL4" s="34"/>
+      <c r="BIM4" s="34"/>
+      <c r="BIN4" s="34"/>
+      <c r="BIO4" s="34"/>
+      <c r="BIP4" s="34"/>
+      <c r="BIQ4" s="34"/>
+      <c r="BIR4" s="34"/>
+      <c r="BIS4" s="34"/>
+      <c r="BIT4" s="34"/>
+      <c r="BIU4" s="34"/>
+      <c r="BIV4" s="34"/>
+      <c r="BIW4" s="34"/>
+      <c r="BIX4" s="34"/>
+      <c r="BIY4" s="34"/>
+      <c r="BIZ4" s="34"/>
+      <c r="BJA4" s="34"/>
+      <c r="BJB4" s="34"/>
+      <c r="BJC4" s="34"/>
+      <c r="BJD4" s="34"/>
+      <c r="BJE4" s="34"/>
+      <c r="BJF4" s="34"/>
+      <c r="BJG4" s="34"/>
+      <c r="BJH4" s="34"/>
+      <c r="BJI4" s="34"/>
+      <c r="BJJ4" s="34"/>
+      <c r="BJK4" s="34"/>
+      <c r="BJL4" s="34"/>
+      <c r="BJM4" s="34"/>
+      <c r="BJN4" s="34"/>
+      <c r="BJO4" s="34"/>
+      <c r="BJP4" s="34"/>
+      <c r="BJQ4" s="34"/>
+      <c r="BJR4" s="34"/>
+      <c r="BJS4" s="34"/>
+      <c r="BJT4" s="34"/>
+      <c r="BJU4" s="34"/>
+      <c r="BJV4" s="34"/>
+      <c r="BJW4" s="34"/>
+      <c r="BJX4" s="34"/>
+      <c r="BJY4" s="34"/>
+      <c r="BJZ4" s="34"/>
+      <c r="BKA4" s="34"/>
+      <c r="BKB4" s="34"/>
+      <c r="BKC4" s="34"/>
+      <c r="BKD4" s="34"/>
+      <c r="BKE4" s="34"/>
+      <c r="BKF4" s="34"/>
+      <c r="BKG4" s="34"/>
+      <c r="BKH4" s="34"/>
+      <c r="BKI4" s="34"/>
+      <c r="BKJ4" s="34"/>
+      <c r="BKK4" s="34"/>
+      <c r="BKL4" s="34"/>
+      <c r="BKM4" s="34"/>
+      <c r="BKN4" s="34"/>
+      <c r="BKO4" s="34"/>
+      <c r="BKP4" s="34"/>
+      <c r="BKQ4" s="34"/>
+      <c r="BKR4" s="34"/>
+      <c r="BKS4" s="34"/>
+      <c r="BKT4" s="34"/>
+      <c r="BKU4" s="34"/>
+      <c r="BKV4" s="34"/>
+      <c r="BKW4" s="34"/>
+      <c r="BKX4" s="34"/>
+      <c r="BKY4" s="34"/>
+      <c r="BKZ4" s="34"/>
+      <c r="BLA4" s="34"/>
+      <c r="BLB4" s="34"/>
+      <c r="BLC4" s="34"/>
+      <c r="BLD4" s="34"/>
+      <c r="BLE4" s="34"/>
+      <c r="BLF4" s="34"/>
+      <c r="BLG4" s="34"/>
+      <c r="BLH4" s="34"/>
+      <c r="BLI4" s="34"/>
+      <c r="BLJ4" s="34"/>
+      <c r="BLK4" s="34"/>
+      <c r="BLL4" s="34"/>
+      <c r="BLM4" s="34"/>
+      <c r="BLN4" s="34"/>
+      <c r="BLO4" s="34"/>
+      <c r="BLP4" s="34"/>
+      <c r="BLQ4" s="34"/>
+      <c r="BLR4" s="34"/>
+      <c r="BLS4" s="34"/>
+      <c r="BLT4" s="34"/>
+      <c r="BLU4" s="34"/>
+      <c r="BLV4" s="34"/>
+      <c r="BLW4" s="34"/>
+      <c r="BLX4" s="34"/>
+      <c r="BLY4" s="34"/>
+      <c r="BLZ4" s="34"/>
+      <c r="BMA4" s="34"/>
+      <c r="BMB4" s="34"/>
+      <c r="BMC4" s="34"/>
+      <c r="BMD4" s="34"/>
+      <c r="BME4" s="34"/>
+      <c r="BMF4" s="34"/>
+      <c r="BMG4" s="34"/>
+      <c r="BMH4" s="34"/>
+      <c r="BMI4" s="34"/>
+      <c r="BMJ4" s="34"/>
+      <c r="BMK4" s="34"/>
+      <c r="BML4" s="34"/>
+      <c r="BMM4" s="34"/>
+      <c r="BMN4" s="34"/>
+      <c r="BMO4" s="34"/>
+      <c r="BMP4" s="34"/>
+      <c r="BMQ4" s="34"/>
+      <c r="BMR4" s="34"/>
+      <c r="BMS4" s="34"/>
+      <c r="BMT4" s="34"/>
+      <c r="BMU4" s="34"/>
+      <c r="BMV4" s="34"/>
+      <c r="BMW4" s="34"/>
+      <c r="BMX4" s="34"/>
+      <c r="BMY4" s="34"/>
+      <c r="BMZ4" s="34"/>
+      <c r="BNA4" s="34"/>
+      <c r="BNB4" s="34"/>
+      <c r="BNC4" s="34"/>
+      <c r="BND4" s="34"/>
+      <c r="BNE4" s="34"/>
+      <c r="BNF4" s="34"/>
+      <c r="BNG4" s="34"/>
+      <c r="BNH4" s="34"/>
+      <c r="BNI4" s="34"/>
+      <c r="BNJ4" s="34"/>
+      <c r="BNK4" s="34"/>
+      <c r="BNL4" s="34"/>
+      <c r="BNM4" s="34"/>
+      <c r="BNN4" s="34"/>
+      <c r="BNO4" s="34"/>
+      <c r="BNP4" s="34"/>
+      <c r="BNQ4" s="34"/>
+      <c r="BNR4" s="34"/>
+      <c r="BNS4" s="34"/>
+      <c r="BNT4" s="34"/>
+      <c r="BNU4" s="34"/>
+      <c r="BNV4" s="34"/>
+      <c r="BNW4" s="34"/>
+      <c r="BNX4" s="34"/>
+      <c r="BNY4" s="34"/>
+      <c r="BNZ4" s="34"/>
+      <c r="BOA4" s="34"/>
+      <c r="BOB4" s="34"/>
+      <c r="BOC4" s="34"/>
+      <c r="BOD4" s="34"/>
+      <c r="BOE4" s="34"/>
+      <c r="BOF4" s="34"/>
+      <c r="BOG4" s="34"/>
+      <c r="BOH4" s="34"/>
+      <c r="BOI4" s="34"/>
+      <c r="BOJ4" s="34"/>
+      <c r="BOK4" s="34"/>
+      <c r="BOL4" s="34"/>
+      <c r="BOM4" s="34"/>
+      <c r="BON4" s="34"/>
+      <c r="BOO4" s="34"/>
+      <c r="BOP4" s="34"/>
+      <c r="BOQ4" s="34"/>
+      <c r="BOR4" s="34"/>
+      <c r="BOS4" s="34"/>
+      <c r="BOT4" s="34"/>
+      <c r="BOU4" s="34"/>
+      <c r="BOV4" s="34"/>
+      <c r="BOW4" s="34"/>
+      <c r="BOX4" s="34"/>
+      <c r="BOY4" s="34"/>
+      <c r="BOZ4" s="34"/>
+      <c r="BPA4" s="34"/>
+      <c r="BPB4" s="34"/>
+      <c r="BPC4" s="34"/>
+      <c r="BPD4" s="34"/>
+      <c r="BPE4" s="34"/>
+      <c r="BPF4" s="34"/>
+      <c r="BPG4" s="34"/>
+      <c r="BPH4" s="34"/>
+      <c r="BPI4" s="34"/>
+      <c r="BPJ4" s="34"/>
+      <c r="BPK4" s="34"/>
+      <c r="BPL4" s="34"/>
+      <c r="BPM4" s="34"/>
+      <c r="BPN4" s="34"/>
+      <c r="BPO4" s="34"/>
+      <c r="BPP4" s="34"/>
+      <c r="BPQ4" s="34"/>
+      <c r="BPR4" s="34"/>
+      <c r="BPS4" s="34"/>
+      <c r="BPT4" s="34"/>
+      <c r="BPU4" s="34"/>
+      <c r="BPV4" s="34"/>
+      <c r="BPW4" s="34"/>
+      <c r="BPX4" s="34"/>
+      <c r="BPY4" s="34"/>
+      <c r="BPZ4" s="34"/>
+      <c r="BQA4" s="34"/>
+      <c r="BQB4" s="34"/>
+      <c r="BQC4" s="34"/>
+      <c r="BQD4" s="34"/>
+      <c r="BQE4" s="34"/>
+      <c r="BQF4" s="34"/>
+      <c r="BQG4" s="34"/>
+      <c r="BQH4" s="34"/>
+      <c r="BQI4" s="34"/>
+      <c r="BQJ4" s="34"/>
+      <c r="BQK4" s="34"/>
+      <c r="BQL4" s="34"/>
+      <c r="BQM4" s="34"/>
+      <c r="BQN4" s="34"/>
+      <c r="BQO4" s="34"/>
+      <c r="BQP4" s="34"/>
+      <c r="BQQ4" s="34"/>
+      <c r="BQR4" s="34"/>
+      <c r="BQS4" s="34"/>
+      <c r="BQT4" s="34"/>
+      <c r="BQU4" s="34"/>
+      <c r="BQV4" s="34"/>
+      <c r="BQW4" s="34"/>
+      <c r="BQX4" s="34"/>
+      <c r="BQY4" s="34"/>
+      <c r="BQZ4" s="34"/>
+      <c r="BRA4" s="34"/>
+      <c r="BRB4" s="34"/>
+      <c r="BRC4" s="34"/>
+      <c r="BRD4" s="34"/>
+      <c r="BRE4" s="34"/>
+      <c r="BRF4" s="34"/>
+      <c r="BRG4" s="34"/>
+      <c r="BRH4" s="34"/>
+      <c r="BRI4" s="34"/>
+      <c r="BRJ4" s="34"/>
+      <c r="BRK4" s="34"/>
+      <c r="BRL4" s="34"/>
+      <c r="BRM4" s="34"/>
+      <c r="BRN4" s="34"/>
+      <c r="BRO4" s="34"/>
+      <c r="BRP4" s="34"/>
+      <c r="BRQ4" s="34"/>
+      <c r="BRR4" s="34"/>
+      <c r="BRS4" s="34"/>
+      <c r="BRT4" s="34"/>
+      <c r="BRU4" s="34"/>
+      <c r="BRV4" s="34"/>
+      <c r="BRW4" s="34"/>
+      <c r="BRX4" s="34"/>
+      <c r="BRY4" s="34"/>
+      <c r="BRZ4" s="34"/>
+      <c r="BSA4" s="34"/>
+      <c r="BSB4" s="34"/>
+      <c r="BSC4" s="34"/>
+      <c r="BSD4" s="34"/>
+      <c r="BSE4" s="34"/>
+      <c r="BSF4" s="34"/>
+      <c r="BSG4" s="34"/>
+      <c r="BSH4" s="34"/>
+      <c r="BSI4" s="34"/>
+      <c r="BSJ4" s="34"/>
+      <c r="BSK4" s="34"/>
+      <c r="BSL4" s="34"/>
+      <c r="BSM4" s="34"/>
+      <c r="BSN4" s="34"/>
+      <c r="BSO4" s="34"/>
+      <c r="BSP4" s="34"/>
+      <c r="BSQ4" s="34"/>
+      <c r="BSR4" s="34"/>
+      <c r="BSS4" s="34"/>
+      <c r="BST4" s="34"/>
+      <c r="BSU4" s="34"/>
+      <c r="BSV4" s="34"/>
+      <c r="BSW4" s="34"/>
+      <c r="BSX4" s="34"/>
+      <c r="BSY4" s="34"/>
+      <c r="BSZ4" s="34"/>
+      <c r="BTA4" s="34"/>
+      <c r="BTB4" s="34"/>
+      <c r="BTC4" s="34"/>
+      <c r="BTD4" s="34"/>
+      <c r="BTE4" s="34"/>
+      <c r="BTF4" s="34"/>
+      <c r="BTG4" s="34"/>
+      <c r="BTH4" s="34"/>
+      <c r="BTI4" s="34"/>
+      <c r="BTJ4" s="34"/>
+      <c r="BTK4" s="34"/>
+      <c r="BTL4" s="34"/>
+      <c r="BTM4" s="34"/>
+      <c r="BTN4" s="34"/>
+      <c r="BTO4" s="34"/>
+      <c r="BTP4" s="34"/>
+      <c r="BTQ4" s="34"/>
+      <c r="BTR4" s="34"/>
+      <c r="BTS4" s="34"/>
+      <c r="BTT4" s="34"/>
+      <c r="BTU4" s="34"/>
+      <c r="BTV4" s="34"/>
+      <c r="BTW4" s="34"/>
+      <c r="BTX4" s="34"/>
+      <c r="BTY4" s="34"/>
+      <c r="BTZ4" s="34"/>
+      <c r="BUA4" s="34"/>
+      <c r="BUB4" s="34"/>
+      <c r="BUC4" s="34"/>
+      <c r="BUD4" s="34"/>
+      <c r="BUE4" s="34"/>
+      <c r="BUF4" s="34"/>
+      <c r="BUG4" s="34"/>
+      <c r="BUH4" s="34"/>
+      <c r="BUI4" s="34"/>
+      <c r="BUJ4" s="34"/>
+      <c r="BUK4" s="34"/>
+      <c r="BUL4" s="34"/>
+      <c r="BUM4" s="34"/>
+      <c r="BUN4" s="34"/>
+      <c r="BUO4" s="34"/>
+      <c r="BUP4" s="34"/>
+      <c r="BUQ4" s="34"/>
+      <c r="BUR4" s="34"/>
+      <c r="BUS4" s="34"/>
+      <c r="BUT4" s="34"/>
+      <c r="BUU4" s="34"/>
+      <c r="BUV4" s="34"/>
+      <c r="BUW4" s="34"/>
+      <c r="BUX4" s="34"/>
+      <c r="BUY4" s="34"/>
+      <c r="BUZ4" s="34"/>
+      <c r="BVA4" s="34"/>
+      <c r="BVB4" s="34"/>
+      <c r="BVC4" s="34"/>
+      <c r="BVD4" s="34"/>
+      <c r="BVE4" s="34"/>
+      <c r="BVF4" s="34"/>
+      <c r="BVG4" s="34"/>
+      <c r="BVH4" s="34"/>
+      <c r="BVI4" s="34"/>
+      <c r="BVJ4" s="34"/>
+      <c r="BVK4" s="34"/>
+      <c r="BVL4" s="34"/>
+      <c r="BVM4" s="34"/>
+      <c r="BVN4" s="34"/>
+      <c r="BVO4" s="34"/>
+      <c r="BVP4" s="34"/>
+      <c r="BVQ4" s="34"/>
+      <c r="BVR4" s="34"/>
+      <c r="BVS4" s="34"/>
+      <c r="BVT4" s="34"/>
+      <c r="BVU4" s="34"/>
+      <c r="BVV4" s="34"/>
+      <c r="BVW4" s="34"/>
+      <c r="BVX4" s="34"/>
+      <c r="BVY4" s="34"/>
+      <c r="BVZ4" s="34"/>
+      <c r="BWA4" s="34"/>
+      <c r="BWB4" s="34"/>
+      <c r="BWC4" s="34"/>
+      <c r="BWD4" s="34"/>
+      <c r="BWE4" s="34"/>
+      <c r="BWF4" s="34"/>
+      <c r="BWG4" s="34"/>
+      <c r="BWH4" s="34"/>
+      <c r="BWI4" s="34"/>
+      <c r="BWJ4" s="34"/>
+      <c r="BWK4" s="34"/>
+      <c r="BWL4" s="34"/>
+      <c r="BWM4" s="34"/>
+      <c r="BWN4" s="34"/>
+      <c r="BWO4" s="34"/>
+      <c r="BWP4" s="34"/>
+      <c r="BWQ4" s="34"/>
+      <c r="BWR4" s="34"/>
+      <c r="BWS4" s="34"/>
+      <c r="BWT4" s="34"/>
+      <c r="BWU4" s="34"/>
+      <c r="BWV4" s="34"/>
+      <c r="BWW4" s="34"/>
+      <c r="BWX4" s="34"/>
+      <c r="BWY4" s="34"/>
+      <c r="BWZ4" s="34"/>
+      <c r="BXA4" s="34"/>
+      <c r="BXB4" s="34"/>
+      <c r="BXC4" s="34"/>
+      <c r="BXD4" s="34"/>
+      <c r="BXE4" s="34"/>
+      <c r="BXF4" s="34"/>
+      <c r="BXG4" s="34"/>
+      <c r="BXH4" s="34"/>
+      <c r="BXI4" s="34"/>
+      <c r="BXJ4" s="34"/>
+      <c r="BXK4" s="34"/>
+      <c r="BXL4" s="34"/>
+      <c r="BXM4" s="34"/>
+      <c r="BXN4" s="34"/>
+      <c r="BXO4" s="34"/>
+      <c r="BXP4" s="34"/>
+      <c r="BXQ4" s="34"/>
+      <c r="BXR4" s="34"/>
+      <c r="BXS4" s="34"/>
+      <c r="BXT4" s="34"/>
+      <c r="BXU4" s="34"/>
+      <c r="BXV4" s="34"/>
+      <c r="BXW4" s="34"/>
+      <c r="BXX4" s="34"/>
+      <c r="BXY4" s="34"/>
+      <c r="BXZ4" s="34"/>
+      <c r="BYA4" s="34"/>
+      <c r="BYB4" s="34"/>
+      <c r="BYC4" s="34"/>
+      <c r="BYD4" s="34"/>
+      <c r="BYE4" s="34"/>
+      <c r="BYF4" s="34"/>
+      <c r="BYG4" s="34"/>
+      <c r="BYH4" s="34"/>
+      <c r="BYI4" s="34"/>
+      <c r="BYJ4" s="34"/>
+      <c r="BYK4" s="34"/>
+      <c r="BYL4" s="34"/>
+      <c r="BYM4" s="34"/>
+      <c r="BYN4" s="34"/>
+      <c r="BYO4" s="34"/>
+      <c r="BYP4" s="34"/>
+      <c r="BYQ4" s="34"/>
+      <c r="BYR4" s="34"/>
+      <c r="BYS4" s="34"/>
+      <c r="BYT4" s="34"/>
+      <c r="BYU4" s="34"/>
+      <c r="BYV4" s="34"/>
+      <c r="BYW4" s="34"/>
+      <c r="BYX4" s="34"/>
+      <c r="BYY4" s="34"/>
+      <c r="BYZ4" s="34"/>
+      <c r="BZA4" s="34"/>
+      <c r="BZB4" s="34"/>
+      <c r="BZC4" s="34"/>
+      <c r="BZD4" s="34"/>
+      <c r="BZE4" s="34"/>
+      <c r="BZF4" s="34"/>
+      <c r="BZG4" s="34"/>
+      <c r="BZH4" s="34"/>
+      <c r="BZI4" s="34"/>
+      <c r="BZJ4" s="34"/>
+      <c r="BZK4" s="34"/>
+      <c r="BZL4" s="34"/>
+      <c r="BZM4" s="34"/>
+      <c r="BZN4" s="34"/>
+      <c r="BZO4" s="34"/>
+      <c r="BZP4" s="34"/>
+      <c r="BZQ4" s="34"/>
+      <c r="BZR4" s="34"/>
+      <c r="BZS4" s="34"/>
+      <c r="BZT4" s="34"/>
+      <c r="BZU4" s="34"/>
+      <c r="BZV4" s="34"/>
+      <c r="BZW4" s="34"/>
+      <c r="BZX4" s="34"/>
+      <c r="BZY4" s="34"/>
+      <c r="BZZ4" s="34"/>
+      <c r="CAA4" s="34"/>
+      <c r="CAB4" s="34"/>
+      <c r="CAC4" s="34"/>
+      <c r="CAD4" s="34"/>
+      <c r="CAE4" s="34"/>
+      <c r="CAF4" s="34"/>
+      <c r="CAG4" s="34"/>
+      <c r="CAH4" s="34"/>
+      <c r="CAI4" s="34"/>
+      <c r="CAJ4" s="34"/>
+      <c r="CAK4" s="34"/>
+      <c r="CAL4" s="34"/>
+      <c r="CAM4" s="34"/>
+      <c r="CAN4" s="34"/>
+      <c r="CAO4" s="34"/>
+      <c r="CAP4" s="34"/>
+      <c r="CAQ4" s="34"/>
+      <c r="CAR4" s="34"/>
+      <c r="CAS4" s="34"/>
+      <c r="CAT4" s="34"/>
+      <c r="CAU4" s="34"/>
+      <c r="CAV4" s="34"/>
+      <c r="CAW4" s="34"/>
+      <c r="CAX4" s="34"/>
+      <c r="CAY4" s="34"/>
+      <c r="CAZ4" s="34"/>
+      <c r="CBA4" s="34"/>
+      <c r="CBB4" s="34"/>
+      <c r="CBC4" s="34"/>
+      <c r="CBD4" s="34"/>
+      <c r="CBE4" s="34"/>
+      <c r="CBF4" s="34"/>
+      <c r="CBG4" s="34"/>
+      <c r="CBH4" s="34"/>
+      <c r="CBI4" s="34"/>
+      <c r="CBJ4" s="34"/>
+      <c r="CBK4" s="34"/>
+      <c r="CBL4" s="34"/>
+      <c r="CBM4" s="34"/>
+      <c r="CBN4" s="34"/>
+      <c r="CBO4" s="34"/>
+      <c r="CBP4" s="34"/>
+      <c r="CBQ4" s="34"/>
+      <c r="CBR4" s="34"/>
+      <c r="CBS4" s="34"/>
+      <c r="CBT4" s="34"/>
+      <c r="CBU4" s="34"/>
+      <c r="CBV4" s="34"/>
+      <c r="CBW4" s="34"/>
+      <c r="CBX4" s="34"/>
+      <c r="CBY4" s="34"/>
+      <c r="CBZ4" s="34"/>
+      <c r="CCA4" s="34"/>
+      <c r="CCB4" s="34"/>
+      <c r="CCC4" s="34"/>
+      <c r="CCD4" s="34"/>
+      <c r="CCE4" s="34"/>
+      <c r="CCF4" s="34"/>
+      <c r="CCG4" s="34"/>
+      <c r="CCH4" s="34"/>
+      <c r="CCI4" s="34"/>
+      <c r="CCJ4" s="34"/>
+      <c r="CCK4" s="34"/>
+      <c r="CCL4" s="34"/>
+      <c r="CCM4" s="34"/>
+      <c r="CCN4" s="34"/>
+      <c r="CCO4" s="34"/>
+      <c r="CCP4" s="34"/>
+      <c r="CCQ4" s="34"/>
+      <c r="CCR4" s="34"/>
+      <c r="CCS4" s="34"/>
+      <c r="CCT4" s="34"/>
+      <c r="CCU4" s="34"/>
+      <c r="CCV4" s="34"/>
+      <c r="CCW4" s="34"/>
+      <c r="CCX4" s="34"/>
+      <c r="CCY4" s="34"/>
+      <c r="CCZ4" s="34"/>
+      <c r="CDA4" s="34"/>
+      <c r="CDB4" s="34"/>
+      <c r="CDC4" s="34"/>
+      <c r="CDD4" s="34"/>
+      <c r="CDE4" s="34"/>
+      <c r="CDF4" s="34"/>
+      <c r="CDG4" s="34"/>
+      <c r="CDH4" s="34"/>
+      <c r="CDI4" s="34"/>
+      <c r="CDJ4" s="34"/>
+      <c r="CDK4" s="34"/>
+      <c r="CDL4" s="34"/>
+      <c r="CDM4" s="34"/>
+      <c r="CDN4" s="34"/>
+      <c r="CDO4" s="34"/>
+      <c r="CDP4" s="34"/>
+      <c r="CDQ4" s="34"/>
+      <c r="CDR4" s="34"/>
+      <c r="CDS4" s="34"/>
+      <c r="CDT4" s="34"/>
+      <c r="CDU4" s="34"/>
+      <c r="CDV4" s="34"/>
+      <c r="CDW4" s="34"/>
+      <c r="CDX4" s="34"/>
+      <c r="CDY4" s="34"/>
+      <c r="CDZ4" s="34"/>
+      <c r="CEA4" s="34"/>
+      <c r="CEB4" s="34"/>
+      <c r="CEC4" s="34"/>
+      <c r="CED4" s="34"/>
+      <c r="CEE4" s="34"/>
+      <c r="CEF4" s="34"/>
+      <c r="CEG4" s="34"/>
+      <c r="CEH4" s="34"/>
+      <c r="CEI4" s="34"/>
+      <c r="CEJ4" s="34"/>
+      <c r="CEK4" s="34"/>
+      <c r="CEL4" s="34"/>
+      <c r="CEM4" s="34"/>
+      <c r="CEN4" s="34"/>
+      <c r="CEO4" s="34"/>
+      <c r="CEP4" s="34"/>
+      <c r="CEQ4" s="34"/>
+      <c r="CER4" s="34"/>
+      <c r="CES4" s="34"/>
+      <c r="CET4" s="34"/>
+      <c r="CEU4" s="34"/>
+      <c r="CEV4" s="34"/>
+      <c r="CEW4" s="34"/>
+      <c r="CEX4" s="34"/>
+      <c r="CEY4" s="34"/>
+      <c r="CEZ4" s="34"/>
+      <c r="CFA4" s="34"/>
+      <c r="CFB4" s="34"/>
+      <c r="CFC4" s="34"/>
+      <c r="CFD4" s="34"/>
+      <c r="CFE4" s="34"/>
+      <c r="CFF4" s="34"/>
+      <c r="CFG4" s="34"/>
+      <c r="CFH4" s="34"/>
+      <c r="CFI4" s="34"/>
+      <c r="CFJ4" s="34"/>
+      <c r="CFK4" s="34"/>
+      <c r="CFL4" s="34"/>
+      <c r="CFM4" s="34"/>
+      <c r="CFN4" s="34"/>
+      <c r="CFO4" s="34"/>
+      <c r="CFP4" s="34"/>
+      <c r="CFQ4" s="34"/>
+      <c r="CFR4" s="34"/>
+      <c r="CFS4" s="34"/>
+      <c r="CFT4" s="34"/>
+      <c r="CFU4" s="34"/>
+      <c r="CFV4" s="34"/>
+      <c r="CFW4" s="34"/>
+      <c r="CFX4" s="34"/>
+      <c r="CFY4" s="34"/>
+      <c r="CFZ4" s="34"/>
+      <c r="CGA4" s="34"/>
+      <c r="CGB4" s="34"/>
+      <c r="CGC4" s="34"/>
+      <c r="CGD4" s="34"/>
+      <c r="CGE4" s="34"/>
+      <c r="CGF4" s="34"/>
+      <c r="CGG4" s="34"/>
+      <c r="CGH4" s="34"/>
+      <c r="CGI4" s="34"/>
+      <c r="CGJ4" s="34"/>
+      <c r="CGK4" s="34"/>
+      <c r="CGL4" s="34"/>
+      <c r="CGM4" s="34"/>
+      <c r="CGN4" s="34"/>
+      <c r="CGO4" s="34"/>
+      <c r="CGP4" s="34"/>
+      <c r="CGQ4" s="34"/>
+      <c r="CGR4" s="34"/>
+      <c r="CGS4" s="34"/>
+      <c r="CGT4" s="34"/>
+      <c r="CGU4" s="34"/>
+      <c r="CGV4" s="34"/>
+      <c r="CGW4" s="34"/>
+      <c r="CGX4" s="34"/>
+      <c r="CGY4" s="34"/>
+      <c r="CGZ4" s="34"/>
+      <c r="CHA4" s="34"/>
+      <c r="CHB4" s="34"/>
+      <c r="CHC4" s="34"/>
+      <c r="CHD4" s="34"/>
+      <c r="CHE4" s="34"/>
+      <c r="CHF4" s="34"/>
+      <c r="CHG4" s="34"/>
+      <c r="CHH4" s="34"/>
+      <c r="CHI4" s="34"/>
+      <c r="CHJ4" s="34"/>
+      <c r="CHK4" s="34"/>
+      <c r="CHL4" s="34"/>
+      <c r="CHM4" s="34"/>
+      <c r="CHN4" s="34"/>
+      <c r="CHO4" s="34"/>
+      <c r="CHP4" s="34"/>
+      <c r="CHQ4" s="34"/>
+      <c r="CHR4" s="34"/>
+      <c r="CHS4" s="34"/>
+      <c r="CHT4" s="34"/>
+      <c r="CHU4" s="34"/>
+      <c r="CHV4" s="34"/>
+      <c r="CHW4" s="34"/>
+      <c r="CHX4" s="34"/>
+      <c r="CHY4" s="34"/>
+      <c r="CHZ4" s="34"/>
+      <c r="CIA4" s="34"/>
+      <c r="CIB4" s="34"/>
+      <c r="CIC4" s="34"/>
+      <c r="CID4" s="34"/>
+      <c r="CIE4" s="34"/>
+      <c r="CIF4" s="34"/>
+      <c r="CIG4" s="34"/>
+      <c r="CIH4" s="34"/>
+      <c r="CII4" s="34"/>
+      <c r="CIJ4" s="34"/>
+      <c r="CIK4" s="34"/>
+      <c r="CIL4" s="34"/>
+      <c r="CIM4" s="34"/>
+      <c r="CIN4" s="34"/>
+      <c r="CIO4" s="34"/>
+      <c r="CIP4" s="34"/>
+      <c r="CIQ4" s="34"/>
+      <c r="CIR4" s="34"/>
+      <c r="CIS4" s="34"/>
+      <c r="CIT4" s="34"/>
+      <c r="CIU4" s="34"/>
+      <c r="CIV4" s="34"/>
+      <c r="CIW4" s="34"/>
+      <c r="CIX4" s="34"/>
+      <c r="CIY4" s="34"/>
+      <c r="CIZ4" s="34"/>
+      <c r="CJA4" s="34"/>
+      <c r="CJB4" s="34"/>
+      <c r="CJC4" s="34"/>
+      <c r="CJD4" s="34"/>
+      <c r="CJE4" s="34"/>
+      <c r="CJF4" s="34"/>
+      <c r="CJG4" s="34"/>
+      <c r="CJH4" s="34"/>
+      <c r="CJI4" s="34"/>
+      <c r="CJJ4" s="34"/>
+      <c r="CJK4" s="34"/>
+      <c r="CJL4" s="34"/>
+      <c r="CJM4" s="34"/>
+      <c r="CJN4" s="34"/>
+      <c r="CJO4" s="34"/>
+      <c r="CJP4" s="34"/>
+      <c r="CJQ4" s="34"/>
+      <c r="CJR4" s="34"/>
+      <c r="CJS4" s="34"/>
+      <c r="CJT4" s="34"/>
+      <c r="CJU4" s="34"/>
+      <c r="CJV4" s="34"/>
+      <c r="CJW4" s="34"/>
+      <c r="CJX4" s="34"/>
+      <c r="CJY4" s="34"/>
+      <c r="CJZ4" s="34"/>
+      <c r="CKA4" s="34"/>
+      <c r="CKB4" s="34"/>
+      <c r="CKC4" s="34"/>
+      <c r="CKD4" s="34"/>
+      <c r="CKE4" s="34"/>
+      <c r="CKF4" s="34"/>
+      <c r="CKG4" s="34"/>
+      <c r="CKH4" s="34"/>
+      <c r="CKI4" s="34"/>
+      <c r="CKJ4" s="34"/>
+      <c r="CKK4" s="34"/>
+      <c r="CKL4" s="34"/>
+      <c r="CKM4" s="34"/>
+      <c r="CKN4" s="34"/>
+      <c r="CKO4" s="34"/>
+      <c r="CKP4" s="34"/>
+      <c r="CKQ4" s="34"/>
+      <c r="CKR4" s="34"/>
+      <c r="CKS4" s="34"/>
+      <c r="CKT4" s="34"/>
+      <c r="CKU4" s="34"/>
+      <c r="CKV4" s="34"/>
+      <c r="CKW4" s="34"/>
+      <c r="CKX4" s="34"/>
+      <c r="CKY4" s="34"/>
+      <c r="CKZ4" s="34"/>
+      <c r="CLA4" s="34"/>
+      <c r="CLB4" s="34"/>
+      <c r="CLC4" s="34"/>
+      <c r="CLD4" s="34"/>
+      <c r="CLE4" s="34"/>
+      <c r="CLF4" s="34"/>
+      <c r="CLG4" s="34"/>
+      <c r="CLH4" s="34"/>
+      <c r="CLI4" s="34"/>
+      <c r="CLJ4" s="34"/>
+      <c r="CLK4" s="34"/>
+      <c r="CLL4" s="34"/>
+      <c r="CLM4" s="34"/>
+      <c r="CLN4" s="34"/>
+      <c r="CLO4" s="34"/>
+      <c r="CLP4" s="34"/>
+      <c r="CLQ4" s="34"/>
+      <c r="CLR4" s="34"/>
+      <c r="CLS4" s="34"/>
+      <c r="CLT4" s="34"/>
+      <c r="CLU4" s="34"/>
+      <c r="CLV4" s="34"/>
+      <c r="CLW4" s="34"/>
+      <c r="CLX4" s="34"/>
+      <c r="CLY4" s="34"/>
+      <c r="CLZ4" s="34"/>
+      <c r="CMA4" s="34"/>
+      <c r="CMB4" s="34"/>
+      <c r="CMC4" s="34"/>
+      <c r="CMD4" s="34"/>
+      <c r="CME4" s="34"/>
+      <c r="CMF4" s="34"/>
+      <c r="CMG4" s="34"/>
+      <c r="CMH4" s="34"/>
+      <c r="CMI4" s="34"/>
+      <c r="CMJ4" s="34"/>
+      <c r="CMK4" s="34"/>
+      <c r="CML4" s="34"/>
+      <c r="CMM4" s="34"/>
+      <c r="CMN4" s="34"/>
+      <c r="CMO4" s="34"/>
+      <c r="CMP4" s="34"/>
+      <c r="CMQ4" s="34"/>
+      <c r="CMR4" s="34"/>
+      <c r="CMS4" s="34"/>
+      <c r="CMT4" s="34"/>
+      <c r="CMU4" s="34"/>
+      <c r="CMV4" s="34"/>
+      <c r="CMW4" s="34"/>
+      <c r="CMX4" s="34"/>
+      <c r="CMY4" s="34"/>
+      <c r="CMZ4" s="34"/>
+      <c r="CNA4" s="34"/>
+      <c r="CNB4" s="34"/>
+      <c r="CNC4" s="34"/>
+      <c r="CND4" s="34"/>
+      <c r="CNE4" s="34"/>
+      <c r="CNF4" s="34"/>
+      <c r="CNG4" s="34"/>
+      <c r="CNH4" s="34"/>
+      <c r="CNI4" s="34"/>
+      <c r="CNJ4" s="34"/>
+      <c r="CNK4" s="34"/>
+      <c r="CNL4" s="34"/>
+      <c r="CNM4" s="34"/>
+      <c r="CNN4" s="34"/>
+      <c r="CNO4" s="34"/>
+      <c r="CNP4" s="34"/>
+      <c r="CNQ4" s="34"/>
+      <c r="CNR4" s="34"/>
+      <c r="CNS4" s="34"/>
+      <c r="CNT4" s="34"/>
+      <c r="CNU4" s="34"/>
+      <c r="CNV4" s="34"/>
+      <c r="CNW4" s="34"/>
+      <c r="CNX4" s="34"/>
+      <c r="CNY4" s="34"/>
+      <c r="CNZ4" s="34"/>
+      <c r="COA4" s="34"/>
+      <c r="COB4" s="34"/>
+      <c r="COC4" s="34"/>
+      <c r="COD4" s="34"/>
+      <c r="COE4" s="34"/>
+      <c r="COF4" s="34"/>
+      <c r="COG4" s="34"/>
+      <c r="COH4" s="34"/>
+      <c r="COI4" s="34"/>
+      <c r="COJ4" s="34"/>
+      <c r="COK4" s="34"/>
+      <c r="COL4" s="34"/>
+      <c r="COM4" s="34"/>
+      <c r="CON4" s="34"/>
+      <c r="COO4" s="34"/>
+      <c r="COP4" s="34"/>
+      <c r="COQ4" s="34"/>
+      <c r="COR4" s="34"/>
+      <c r="COS4" s="34"/>
+      <c r="COT4" s="34"/>
+      <c r="COU4" s="34"/>
+      <c r="COV4" s="34"/>
+      <c r="COW4" s="34"/>
+      <c r="COX4" s="34"/>
+      <c r="COY4" s="34"/>
+      <c r="COZ4" s="34"/>
+      <c r="CPA4" s="34"/>
+      <c r="CPB4" s="34"/>
+      <c r="CPC4" s="34"/>
+      <c r="CPD4" s="34"/>
+      <c r="CPE4" s="34"/>
+      <c r="CPF4" s="34"/>
+      <c r="CPG4" s="34"/>
+      <c r="CPH4" s="34"/>
+      <c r="CPI4" s="34"/>
+      <c r="CPJ4" s="34"/>
+      <c r="CPK4" s="34"/>
+      <c r="CPL4" s="34"/>
+      <c r="CPM4" s="34"/>
+      <c r="CPN4" s="34"/>
+      <c r="CPO4" s="34"/>
+      <c r="CPP4" s="34"/>
+      <c r="CPQ4" s="34"/>
+      <c r="CPR4" s="34"/>
+      <c r="CPS4" s="34"/>
+      <c r="CPT4" s="34"/>
+      <c r="CPU4" s="34"/>
+      <c r="CPV4" s="34"/>
+      <c r="CPW4" s="34"/>
+      <c r="CPX4" s="34"/>
+      <c r="CPY4" s="34"/>
+      <c r="CPZ4" s="34"/>
+      <c r="CQA4" s="34"/>
+      <c r="CQB4" s="34"/>
+      <c r="CQC4" s="34"/>
+      <c r="CQD4" s="34"/>
+      <c r="CQE4" s="34"/>
+      <c r="CQF4" s="34"/>
+      <c r="CQG4" s="34"/>
+      <c r="CQH4" s="34"/>
+      <c r="CQI4" s="34"/>
+      <c r="CQJ4" s="34"/>
+      <c r="CQK4" s="34"/>
+      <c r="CQL4" s="34"/>
+      <c r="CQM4" s="34"/>
+      <c r="CQN4" s="34"/>
+      <c r="CQO4" s="34"/>
+      <c r="CQP4" s="34"/>
+      <c r="CQQ4" s="34"/>
+      <c r="CQR4" s="34"/>
+      <c r="CQS4" s="34"/>
+      <c r="CQT4" s="34"/>
+      <c r="CQU4" s="34"/>
+      <c r="CQV4" s="34"/>
+      <c r="CQW4" s="34"/>
+      <c r="CQX4" s="34"/>
+      <c r="CQY4" s="34"/>
+      <c r="CQZ4" s="34"/>
+      <c r="CRA4" s="34"/>
+      <c r="CRB4" s="34"/>
+      <c r="CRC4" s="34"/>
+      <c r="CRD4" s="34"/>
+      <c r="CRE4" s="34"/>
+      <c r="CRF4" s="34"/>
+      <c r="CRG4" s="34"/>
+      <c r="CRH4" s="34"/>
+      <c r="CRI4" s="34"/>
+      <c r="CRJ4" s="34"/>
+      <c r="CRK4" s="34"/>
+      <c r="CRL4" s="34"/>
+      <c r="CRM4" s="34"/>
+      <c r="CRN4" s="34"/>
+      <c r="CRO4" s="34"/>
+      <c r="CRP4" s="34"/>
+      <c r="CRQ4" s="34"/>
+      <c r="CRR4" s="34"/>
+      <c r="CRS4" s="34"/>
+      <c r="CRT4" s="34"/>
+      <c r="CRU4" s="34"/>
+      <c r="CRV4" s="34"/>
+      <c r="CRW4" s="34"/>
+      <c r="CRX4" s="34"/>
+      <c r="CRY4" s="34"/>
+      <c r="CRZ4" s="34"/>
+      <c r="CSA4" s="34"/>
+      <c r="CSB4" s="34"/>
+      <c r="CSC4" s="34"/>
+      <c r="CSD4" s="34"/>
+      <c r="CSE4" s="34"/>
+      <c r="CSF4" s="34"/>
+      <c r="CSG4" s="34"/>
+      <c r="CSH4" s="34"/>
+      <c r="CSI4" s="34"/>
+      <c r="CSJ4" s="34"/>
+      <c r="CSK4" s="34"/>
+      <c r="CSL4" s="34"/>
+      <c r="CSM4" s="34"/>
+      <c r="CSN4" s="34"/>
+      <c r="CSO4" s="34"/>
+      <c r="CSP4" s="34"/>
+      <c r="CSQ4" s="34"/>
+      <c r="CSR4" s="34"/>
+      <c r="CSS4" s="34"/>
+      <c r="CST4" s="34"/>
+      <c r="CSU4" s="34"/>
+      <c r="CSV4" s="34"/>
+      <c r="CSW4" s="34"/>
+      <c r="CSX4" s="34"/>
+      <c r="CSY4" s="34"/>
+      <c r="CSZ4" s="34"/>
+      <c r="CTA4" s="34"/>
+      <c r="CTB4" s="34"/>
+      <c r="CTC4" s="34"/>
+      <c r="CTD4" s="34"/>
+      <c r="CTE4" s="34"/>
+      <c r="CTF4" s="34"/>
+      <c r="CTG4" s="34"/>
+      <c r="CTH4" s="34"/>
+      <c r="CTI4" s="34"/>
+      <c r="CTJ4" s="34"/>
+      <c r="CTK4" s="34"/>
+      <c r="CTL4" s="34"/>
+      <c r="CTM4" s="34"/>
+      <c r="CTN4" s="34"/>
+      <c r="CTO4" s="34"/>
+      <c r="CTP4" s="34"/>
+      <c r="CTQ4" s="34"/>
+      <c r="CTR4" s="34"/>
+      <c r="CTS4" s="34"/>
+      <c r="CTT4" s="34"/>
+      <c r="CTU4" s="34"/>
+      <c r="CTV4" s="34"/>
+      <c r="CTW4" s="34"/>
+      <c r="CTX4" s="34"/>
+      <c r="CTY4" s="34"/>
+      <c r="CTZ4" s="34"/>
+      <c r="CUA4" s="34"/>
+      <c r="CUB4" s="34"/>
+      <c r="CUC4" s="34"/>
+      <c r="CUD4" s="34"/>
+      <c r="CUE4" s="34"/>
+      <c r="CUF4" s="34"/>
+      <c r="CUG4" s="34"/>
+      <c r="CUH4" s="34"/>
+      <c r="CUI4" s="34"/>
+      <c r="CUJ4" s="34"/>
+      <c r="CUK4" s="34"/>
+      <c r="CUL4" s="34"/>
+      <c r="CUM4" s="34"/>
+      <c r="CUN4" s="34"/>
+      <c r="CUO4" s="34"/>
+      <c r="CUP4" s="34"/>
+      <c r="CUQ4" s="34"/>
+      <c r="CUR4" s="34"/>
+      <c r="CUS4" s="34"/>
+      <c r="CUT4" s="34"/>
+      <c r="CUU4" s="34"/>
+      <c r="CUV4" s="34"/>
+      <c r="CUW4" s="34"/>
+      <c r="CUX4" s="34"/>
+      <c r="CUY4" s="34"/>
+      <c r="CUZ4" s="34"/>
+      <c r="CVA4" s="34"/>
+      <c r="CVB4" s="34"/>
+      <c r="CVC4" s="34"/>
+      <c r="CVD4" s="34"/>
+      <c r="CVE4" s="34"/>
+      <c r="CVF4" s="34"/>
+      <c r="CVG4" s="34"/>
+      <c r="CVH4" s="34"/>
+      <c r="CVI4" s="34"/>
+      <c r="CVJ4" s="34"/>
+      <c r="CVK4" s="34"/>
+      <c r="CVL4" s="34"/>
+      <c r="CVM4" s="34"/>
+      <c r="CVN4" s="34"/>
+      <c r="CVO4" s="34"/>
+      <c r="CVP4" s="34"/>
+      <c r="CVQ4" s="34"/>
+      <c r="CVR4" s="34"/>
+      <c r="CVS4" s="34"/>
+      <c r="CVT4" s="34"/>
+      <c r="CVU4" s="34"/>
+      <c r="CVV4" s="34"/>
+      <c r="CVW4" s="34"/>
+      <c r="CVX4" s="34"/>
+      <c r="CVY4" s="34"/>
+      <c r="CVZ4" s="34"/>
+      <c r="CWA4" s="34"/>
+      <c r="CWB4" s="34"/>
+      <c r="CWC4" s="34"/>
+      <c r="CWD4" s="34"/>
+      <c r="CWE4" s="34"/>
+      <c r="CWF4" s="34"/>
+      <c r="CWG4" s="34"/>
+      <c r="CWH4" s="34"/>
+      <c r="CWI4" s="34"/>
+      <c r="CWJ4" s="34"/>
+      <c r="CWK4" s="34"/>
+      <c r="CWL4" s="34"/>
+      <c r="CWM4" s="34"/>
+      <c r="CWN4" s="34"/>
+      <c r="CWO4" s="34"/>
+      <c r="CWP4" s="34"/>
+      <c r="CWQ4" s="34"/>
+      <c r="CWR4" s="34"/>
+      <c r="CWS4" s="34"/>
+      <c r="CWT4" s="34"/>
+      <c r="CWU4" s="34"/>
+      <c r="CWV4" s="34"/>
+      <c r="CWW4" s="34"/>
+      <c r="CWX4" s="34"/>
+      <c r="CWY4" s="34"/>
+      <c r="CWZ4" s="34"/>
+      <c r="CXA4" s="34"/>
+      <c r="CXB4" s="34"/>
+      <c r="CXC4" s="34"/>
+      <c r="CXD4" s="34"/>
+      <c r="CXE4" s="34"/>
+      <c r="CXF4" s="34"/>
+      <c r="CXG4" s="34"/>
+      <c r="CXH4" s="34"/>
+      <c r="CXI4" s="34"/>
+      <c r="CXJ4" s="34"/>
+      <c r="CXK4" s="34"/>
+      <c r="CXL4" s="34"/>
+      <c r="CXM4" s="34"/>
+      <c r="CXN4" s="34"/>
+      <c r="CXO4" s="34"/>
+      <c r="CXP4" s="34"/>
+      <c r="CXQ4" s="34"/>
+      <c r="CXR4" s="34"/>
+      <c r="CXS4" s="34"/>
+      <c r="CXT4" s="34"/>
+      <c r="CXU4" s="34"/>
+      <c r="CXV4" s="34"/>
+      <c r="CXW4" s="34"/>
+      <c r="CXX4" s="34"/>
+      <c r="CXY4" s="34"/>
+      <c r="CXZ4" s="34"/>
+      <c r="CYA4" s="34"/>
+      <c r="CYB4" s="34"/>
+      <c r="CYC4" s="34"/>
+      <c r="CYD4" s="34"/>
+      <c r="CYE4" s="34"/>
+      <c r="CYF4" s="34"/>
+      <c r="CYG4" s="34"/>
+      <c r="CYH4" s="34"/>
+      <c r="CYI4" s="34"/>
+      <c r="CYJ4" s="34"/>
+      <c r="CYK4" s="34"/>
+      <c r="CYL4" s="34"/>
+      <c r="CYM4" s="34"/>
+      <c r="CYN4" s="34"/>
+      <c r="CYO4" s="34"/>
+      <c r="CYP4" s="34"/>
+      <c r="CYQ4" s="34"/>
+      <c r="CYR4" s="34"/>
+      <c r="CYS4" s="34"/>
+      <c r="CYT4" s="34"/>
+      <c r="CYU4" s="34"/>
+      <c r="CYV4" s="34"/>
+      <c r="CYW4" s="34"/>
+      <c r="CYX4" s="34"/>
+      <c r="CYY4" s="34"/>
+      <c r="CYZ4" s="34"/>
+      <c r="CZA4" s="34"/>
+      <c r="CZB4" s="34"/>
+      <c r="CZC4" s="34"/>
+      <c r="CZD4" s="34"/>
+      <c r="CZE4" s="34"/>
+      <c r="CZF4" s="34"/>
+      <c r="CZG4" s="34"/>
+      <c r="CZH4" s="34"/>
+      <c r="CZI4" s="34"/>
+      <c r="CZJ4" s="34"/>
+      <c r="CZK4" s="34"/>
+      <c r="CZL4" s="34"/>
+      <c r="CZM4" s="34"/>
+      <c r="CZN4" s="34"/>
+      <c r="CZO4" s="34"/>
+      <c r="CZP4" s="34"/>
+      <c r="CZQ4" s="34"/>
+      <c r="CZR4" s="34"/>
+      <c r="CZS4" s="34"/>
+      <c r="CZT4" s="34"/>
+      <c r="CZU4" s="34"/>
+      <c r="CZV4" s="34"/>
+      <c r="CZW4" s="34"/>
+      <c r="CZX4" s="34"/>
+      <c r="CZY4" s="34"/>
+      <c r="CZZ4" s="34"/>
+      <c r="DAA4" s="34"/>
+      <c r="DAB4" s="34"/>
+      <c r="DAC4" s="34"/>
+      <c r="DAD4" s="34"/>
+      <c r="DAE4" s="34"/>
+      <c r="DAF4" s="34"/>
+      <c r="DAG4" s="34"/>
+      <c r="DAH4" s="34"/>
+      <c r="DAI4" s="34"/>
+      <c r="DAJ4" s="34"/>
+      <c r="DAK4" s="34"/>
+      <c r="DAL4" s="34"/>
+      <c r="DAM4" s="34"/>
+      <c r="DAN4" s="34"/>
+      <c r="DAO4" s="34"/>
+      <c r="DAP4" s="34"/>
+      <c r="DAQ4" s="34"/>
+      <c r="DAR4" s="34"/>
+      <c r="DAS4" s="34"/>
+      <c r="DAT4" s="34"/>
+      <c r="DAU4" s="34"/>
+      <c r="DAV4" s="34"/>
+      <c r="DAW4" s="34"/>
+      <c r="DAX4" s="34"/>
+      <c r="DAY4" s="34"/>
+      <c r="DAZ4" s="34"/>
+      <c r="DBA4" s="34"/>
+      <c r="DBB4" s="34"/>
+      <c r="DBC4" s="34"/>
+      <c r="DBD4" s="34"/>
+      <c r="DBE4" s="34"/>
+      <c r="DBF4" s="34"/>
+      <c r="DBG4" s="34"/>
+      <c r="DBH4" s="34"/>
+      <c r="DBI4" s="34"/>
+      <c r="DBJ4" s="34"/>
+      <c r="DBK4" s="34"/>
+      <c r="DBL4" s="34"/>
+      <c r="DBM4" s="34"/>
+      <c r="DBN4" s="34"/>
+      <c r="DBO4" s="34"/>
+      <c r="DBP4" s="34"/>
+      <c r="DBQ4" s="34"/>
+      <c r="DBR4" s="34"/>
+      <c r="DBS4" s="34"/>
+      <c r="DBT4" s="34"/>
+      <c r="DBU4" s="34"/>
+      <c r="DBV4" s="34"/>
+      <c r="DBW4" s="34"/>
+      <c r="DBX4" s="34"/>
+      <c r="DBY4" s="34"/>
+      <c r="DBZ4" s="34"/>
+      <c r="DCA4" s="34"/>
+      <c r="DCB4" s="34"/>
+      <c r="DCC4" s="34"/>
+      <c r="DCD4" s="34"/>
+      <c r="DCE4" s="34"/>
+      <c r="DCF4" s="34"/>
+      <c r="DCG4" s="34"/>
+      <c r="DCH4" s="34"/>
+      <c r="DCI4" s="34"/>
+      <c r="DCJ4" s="34"/>
+      <c r="DCK4" s="34"/>
+      <c r="DCL4" s="34"/>
+      <c r="DCM4" s="34"/>
+      <c r="DCN4" s="34"/>
+      <c r="DCO4" s="34"/>
+      <c r="DCP4" s="34"/>
+      <c r="DCQ4" s="34"/>
+      <c r="DCR4" s="34"/>
+      <c r="DCS4" s="34"/>
+      <c r="DCT4" s="34"/>
+      <c r="DCU4" s="34"/>
+      <c r="DCV4" s="34"/>
+      <c r="DCW4" s="34"/>
+      <c r="DCX4" s="34"/>
+      <c r="DCY4" s="34"/>
+      <c r="DCZ4" s="34"/>
+      <c r="DDA4" s="34"/>
+      <c r="DDB4" s="34"/>
+      <c r="DDC4" s="34"/>
+      <c r="DDD4" s="34"/>
+      <c r="DDE4" s="34"/>
+      <c r="DDF4" s="34"/>
+      <c r="DDG4" s="34"/>
+      <c r="DDH4" s="34"/>
+      <c r="DDI4" s="34"/>
+      <c r="DDJ4" s="34"/>
+      <c r="DDK4" s="34"/>
+      <c r="DDL4" s="34"/>
+      <c r="DDM4" s="34"/>
+      <c r="DDN4" s="34"/>
+      <c r="DDO4" s="34"/>
+      <c r="DDP4" s="34"/>
+      <c r="DDQ4" s="34"/>
+      <c r="DDR4" s="34"/>
+      <c r="DDS4" s="34"/>
+      <c r="DDT4" s="34"/>
+      <c r="DDU4" s="34"/>
+      <c r="DDV4" s="34"/>
+      <c r="DDW4" s="34"/>
+      <c r="DDX4" s="34"/>
+      <c r="DDY4" s="34"/>
+      <c r="DDZ4" s="34"/>
+      <c r="DEA4" s="34"/>
+      <c r="DEB4" s="34"/>
+      <c r="DEC4" s="34"/>
+      <c r="DED4" s="34"/>
+      <c r="DEE4" s="34"/>
+      <c r="DEF4" s="34"/>
+      <c r="DEG4" s="34"/>
+      <c r="DEH4" s="34"/>
+      <c r="DEI4" s="34"/>
+      <c r="DEJ4" s="34"/>
+      <c r="DEK4" s="34"/>
+      <c r="DEL4" s="34"/>
+      <c r="DEM4" s="34"/>
+      <c r="DEN4" s="34"/>
+      <c r="DEO4" s="34"/>
+      <c r="DEP4" s="34"/>
+      <c r="DEQ4" s="34"/>
+      <c r="DER4" s="34"/>
+      <c r="DES4" s="34"/>
+      <c r="DET4" s="34"/>
+      <c r="DEU4" s="34"/>
+      <c r="DEV4" s="34"/>
+      <c r="DEW4" s="34"/>
+      <c r="DEX4" s="34"/>
+      <c r="DEY4" s="34"/>
+      <c r="DEZ4" s="34"/>
+      <c r="DFA4" s="34"/>
+      <c r="DFB4" s="34"/>
+      <c r="DFC4" s="34"/>
+      <c r="DFD4" s="34"/>
+      <c r="DFE4" s="34"/>
+      <c r="DFF4" s="34"/>
+      <c r="DFG4" s="34"/>
+      <c r="DFH4" s="34"/>
+      <c r="DFI4" s="34"/>
+      <c r="DFJ4" s="34"/>
+      <c r="DFK4" s="34"/>
+      <c r="DFL4" s="34"/>
+      <c r="DFM4" s="34"/>
+      <c r="DFN4" s="34"/>
+      <c r="DFO4" s="34"/>
+      <c r="DFP4" s="34"/>
+      <c r="DFQ4" s="34"/>
+      <c r="DFR4" s="34"/>
+      <c r="DFS4" s="34"/>
+      <c r="DFT4" s="34"/>
+      <c r="DFU4" s="34"/>
+      <c r="DFV4" s="34"/>
+      <c r="DFW4" s="34"/>
+      <c r="DFX4" s="34"/>
+      <c r="DFY4" s="34"/>
+      <c r="DFZ4" s="34"/>
+      <c r="DGA4" s="34"/>
+      <c r="DGB4" s="34"/>
+      <c r="DGC4" s="34"/>
+      <c r="DGD4" s="34"/>
+      <c r="DGE4" s="34"/>
+      <c r="DGF4" s="34"/>
+      <c r="DGG4" s="34"/>
+      <c r="DGH4" s="34"/>
+      <c r="DGI4" s="34"/>
+      <c r="DGJ4" s="34"/>
+      <c r="DGK4" s="34"/>
+      <c r="DGL4" s="34"/>
+      <c r="DGM4" s="34"/>
+      <c r="DGN4" s="34"/>
+      <c r="DGO4" s="34"/>
+      <c r="DGP4" s="34"/>
+      <c r="DGQ4" s="34"/>
+      <c r="DGR4" s="34"/>
+      <c r="DGS4" s="34"/>
+      <c r="DGT4" s="34"/>
+      <c r="DGU4" s="34"/>
+      <c r="DGV4" s="34"/>
+      <c r="DGW4" s="34"/>
+      <c r="DGX4" s="34"/>
+      <c r="DGY4" s="34"/>
+      <c r="DGZ4" s="34"/>
+      <c r="DHA4" s="34"/>
+      <c r="DHB4" s="34"/>
+      <c r="DHC4" s="34"/>
+      <c r="DHD4" s="34"/>
+      <c r="DHE4" s="34"/>
+      <c r="DHF4" s="34"/>
+      <c r="DHG4" s="34"/>
+      <c r="DHH4" s="34"/>
+      <c r="DHI4" s="34"/>
+      <c r="DHJ4" s="34"/>
+      <c r="DHK4" s="34"/>
+      <c r="DHL4" s="34"/>
+      <c r="DHM4" s="34"/>
+      <c r="DHN4" s="34"/>
+      <c r="DHO4" s="34"/>
+      <c r="DHP4" s="34"/>
+      <c r="DHQ4" s="34"/>
+      <c r="DHR4" s="34"/>
+      <c r="DHS4" s="34"/>
+      <c r="DHT4" s="34"/>
+      <c r="DHU4" s="34"/>
+      <c r="DHV4" s="34"/>
+      <c r="DHW4" s="34"/>
+      <c r="DHX4" s="34"/>
+      <c r="DHY4" s="34"/>
+      <c r="DHZ4" s="34"/>
+      <c r="DIA4" s="34"/>
+      <c r="DIB4" s="34"/>
+      <c r="DIC4" s="34"/>
+      <c r="DID4" s="34"/>
+      <c r="DIE4" s="34"/>
+      <c r="DIF4" s="34"/>
+      <c r="DIG4" s="34"/>
+      <c r="DIH4" s="34"/>
+      <c r="DII4" s="34"/>
+      <c r="DIJ4" s="34"/>
+      <c r="DIK4" s="34"/>
+      <c r="DIL4" s="34"/>
+      <c r="DIM4" s="34"/>
+      <c r="DIN4" s="34"/>
+      <c r="DIO4" s="34"/>
+      <c r="DIP4" s="34"/>
+      <c r="DIQ4" s="34"/>
+      <c r="DIR4" s="34"/>
+      <c r="DIS4" s="34"/>
+      <c r="DIT4" s="34"/>
+      <c r="DIU4" s="34"/>
+      <c r="DIV4" s="34"/>
+      <c r="DIW4" s="34"/>
+      <c r="DIX4" s="34"/>
+      <c r="DIY4" s="34"/>
+      <c r="DIZ4" s="34"/>
+      <c r="DJA4" s="34"/>
+      <c r="DJB4" s="34"/>
+      <c r="DJC4" s="34"/>
+      <c r="DJD4" s="34"/>
+      <c r="DJE4" s="34"/>
+      <c r="DJF4" s="34"/>
+      <c r="DJG4" s="34"/>
+      <c r="DJH4" s="34"/>
+      <c r="DJI4" s="34"/>
+      <c r="DJJ4" s="34"/>
+      <c r="DJK4" s="34"/>
+      <c r="DJL4" s="34"/>
+      <c r="DJM4" s="34"/>
+      <c r="DJN4" s="34"/>
+      <c r="DJO4" s="34"/>
+      <c r="DJP4" s="34"/>
+      <c r="DJQ4" s="34"/>
+      <c r="DJR4" s="34"/>
+      <c r="DJS4" s="34"/>
+      <c r="DJT4" s="34"/>
+      <c r="DJU4" s="34"/>
+      <c r="DJV4" s="34"/>
+      <c r="DJW4" s="34"/>
+      <c r="DJX4" s="34"/>
+      <c r="DJY4" s="34"/>
+      <c r="DJZ4" s="34"/>
+      <c r="DKA4" s="34"/>
+      <c r="DKB4" s="34"/>
+      <c r="DKC4" s="34"/>
+      <c r="DKD4" s="34"/>
+      <c r="DKE4" s="34"/>
+      <c r="DKF4" s="34"/>
+      <c r="DKG4" s="34"/>
+      <c r="DKH4" s="34"/>
+      <c r="DKI4" s="34"/>
+      <c r="DKJ4" s="34"/>
+      <c r="DKK4" s="34"/>
+      <c r="DKL4" s="34"/>
+      <c r="DKM4" s="34"/>
+      <c r="DKN4" s="34"/>
+      <c r="DKO4" s="34"/>
+      <c r="DKP4" s="34"/>
+      <c r="DKQ4" s="34"/>
+      <c r="DKR4" s="34"/>
+      <c r="DKS4" s="34"/>
+      <c r="DKT4" s="34"/>
+      <c r="DKU4" s="34"/>
+      <c r="DKV4" s="34"/>
+      <c r="DKW4" s="34"/>
+      <c r="DKX4" s="34"/>
+      <c r="DKY4" s="34"/>
+      <c r="DKZ4" s="34"/>
+      <c r="DLA4" s="34"/>
+      <c r="DLB4" s="34"/>
+      <c r="DLC4" s="34"/>
+      <c r="DLD4" s="34"/>
+      <c r="DLE4" s="34"/>
+      <c r="DLF4" s="34"/>
+      <c r="DLG4" s="34"/>
+      <c r="DLH4" s="34"/>
+      <c r="DLI4" s="34"/>
+      <c r="DLJ4" s="34"/>
+      <c r="DLK4" s="34"/>
+      <c r="DLL4" s="34"/>
+      <c r="DLM4" s="34"/>
+      <c r="DLN4" s="34"/>
+      <c r="DLO4" s="34"/>
+      <c r="DLP4" s="34"/>
+      <c r="DLQ4" s="34"/>
+      <c r="DLR4" s="34"/>
+      <c r="DLS4" s="34"/>
+      <c r="DLT4" s="34"/>
+      <c r="DLU4" s="34"/>
+      <c r="DLV4" s="34"/>
+      <c r="DLW4" s="34"/>
+      <c r="DLX4" s="34"/>
+      <c r="DLY4" s="34"/>
+      <c r="DLZ4" s="34"/>
+      <c r="DMA4" s="34"/>
+      <c r="DMB4" s="34"/>
+      <c r="DMC4" s="34"/>
+      <c r="DMD4" s="34"/>
+      <c r="DME4" s="34"/>
+      <c r="DMF4" s="34"/>
+      <c r="DMG4" s="34"/>
+      <c r="DMH4" s="34"/>
+      <c r="DMI4" s="34"/>
+      <c r="DMJ4" s="34"/>
+      <c r="DMK4" s="34"/>
+      <c r="DML4" s="34"/>
+      <c r="DMM4" s="34"/>
+      <c r="DMN4" s="34"/>
+      <c r="DMO4" s="34"/>
+      <c r="DMP4" s="34"/>
+      <c r="DMQ4" s="34"/>
+      <c r="DMR4" s="34"/>
+      <c r="DMS4" s="34"/>
+      <c r="DMT4" s="34"/>
+      <c r="DMU4" s="34"/>
+      <c r="DMV4" s="34"/>
+      <c r="DMW4" s="34"/>
+      <c r="DMX4" s="34"/>
+      <c r="DMY4" s="34"/>
+      <c r="DMZ4" s="34"/>
+      <c r="DNA4" s="34"/>
+      <c r="DNB4" s="34"/>
+      <c r="DNC4" s="34"/>
+      <c r="DND4" s="34"/>
+      <c r="DNE4" s="34"/>
+      <c r="DNF4" s="34"/>
+      <c r="DNG4" s="34"/>
+      <c r="DNH4" s="34"/>
+      <c r="DNI4" s="34"/>
+      <c r="DNJ4" s="34"/>
+      <c r="DNK4" s="34"/>
+      <c r="DNL4" s="34"/>
+      <c r="DNM4" s="34"/>
+      <c r="DNN4" s="34"/>
+      <c r="DNO4" s="34"/>
+      <c r="DNP4" s="34"/>
+      <c r="DNQ4" s="34"/>
+      <c r="DNR4" s="34"/>
+      <c r="DNS4" s="34"/>
+      <c r="DNT4" s="34"/>
+      <c r="DNU4" s="34"/>
+      <c r="DNV4" s="34"/>
+      <c r="DNW4" s="34"/>
+      <c r="DNX4" s="34"/>
+      <c r="DNY4" s="34"/>
+      <c r="DNZ4" s="34"/>
+      <c r="DOA4" s="34"/>
+      <c r="DOB4" s="34"/>
+      <c r="DOC4" s="34"/>
+      <c r="DOD4" s="34"/>
+      <c r="DOE4" s="34"/>
+      <c r="DOF4" s="34"/>
+      <c r="DOG4" s="34"/>
+      <c r="DOH4" s="34"/>
+      <c r="DOI4" s="34"/>
+      <c r="DOJ4" s="34"/>
+      <c r="DOK4" s="34"/>
+      <c r="DOL4" s="34"/>
+      <c r="DOM4" s="34"/>
+      <c r="DON4" s="34"/>
+      <c r="DOO4" s="34"/>
+      <c r="DOP4" s="34"/>
+      <c r="DOQ4" s="34"/>
+      <c r="DOR4" s="34"/>
+      <c r="DOS4" s="34"/>
+      <c r="DOT4" s="34"/>
+      <c r="DOU4" s="34"/>
+      <c r="DOV4" s="34"/>
+      <c r="DOW4" s="34"/>
+      <c r="DOX4" s="34"/>
+      <c r="DOY4" s="34"/>
+      <c r="DOZ4" s="34"/>
+      <c r="DPA4" s="34"/>
+      <c r="DPB4" s="34"/>
+      <c r="DPC4" s="34"/>
+      <c r="DPD4" s="34"/>
+      <c r="DPE4" s="34"/>
+      <c r="DPF4" s="34"/>
+      <c r="DPG4" s="34"/>
+      <c r="DPH4" s="34"/>
+      <c r="DPI4" s="34"/>
+      <c r="DPJ4" s="34"/>
+      <c r="DPK4" s="34"/>
+      <c r="DPL4" s="34"/>
+      <c r="DPM4" s="34"/>
+      <c r="DPN4" s="34"/>
+      <c r="DPO4" s="34"/>
+      <c r="DPP4" s="34"/>
+      <c r="DPQ4" s="34"/>
+      <c r="DPR4" s="34"/>
+      <c r="DPS4" s="34"/>
+      <c r="DPT4" s="34"/>
+      <c r="DPU4" s="34"/>
+      <c r="DPV4" s="34"/>
+      <c r="DPW4" s="34"/>
+      <c r="DPX4" s="34"/>
+      <c r="DPY4" s="34"/>
+      <c r="DPZ4" s="34"/>
+      <c r="DQA4" s="34"/>
+      <c r="DQB4" s="34"/>
+      <c r="DQC4" s="34"/>
+      <c r="DQD4" s="34"/>
+      <c r="DQE4" s="34"/>
+      <c r="DQF4" s="34"/>
+      <c r="DQG4" s="34"/>
+      <c r="DQH4" s="34"/>
+      <c r="DQI4" s="34"/>
+      <c r="DQJ4" s="34"/>
+      <c r="DQK4" s="34"/>
+      <c r="DQL4" s="34"/>
+      <c r="DQM4" s="34"/>
+      <c r="DQN4" s="34"/>
+      <c r="DQO4" s="34"/>
+      <c r="DQP4" s="34"/>
+      <c r="DQQ4" s="34"/>
+      <c r="DQR4" s="34"/>
+      <c r="DQS4" s="34"/>
+      <c r="DQT4" s="34"/>
+      <c r="DQU4" s="34"/>
+      <c r="DQV4" s="34"/>
+      <c r="DQW4" s="34"/>
+      <c r="DQX4" s="34"/>
+      <c r="DQY4" s="34"/>
+      <c r="DQZ4" s="34"/>
+      <c r="DRA4" s="34"/>
+      <c r="DRB4" s="34"/>
+      <c r="DRC4" s="34"/>
+      <c r="DRD4" s="34"/>
+      <c r="DRE4" s="34"/>
+      <c r="DRF4" s="34"/>
+      <c r="DRG4" s="34"/>
+      <c r="DRH4" s="34"/>
+      <c r="DRI4" s="34"/>
+      <c r="DRJ4" s="34"/>
+      <c r="DRK4" s="34"/>
+      <c r="DRL4" s="34"/>
+      <c r="DRM4" s="34"/>
+      <c r="DRN4" s="34"/>
+      <c r="DRO4" s="34"/>
+      <c r="DRP4" s="34"/>
+      <c r="DRQ4" s="34"/>
+      <c r="DRR4" s="34"/>
+      <c r="DRS4" s="34"/>
+      <c r="DRT4" s="34"/>
+      <c r="DRU4" s="34"/>
+      <c r="DRV4" s="34"/>
+      <c r="DRW4" s="34"/>
+      <c r="DRX4" s="34"/>
+      <c r="DRY4" s="34"/>
+      <c r="DRZ4" s="34"/>
+      <c r="DSA4" s="34"/>
+      <c r="DSB4" s="34"/>
+      <c r="DSC4" s="34"/>
+      <c r="DSD4" s="34"/>
+      <c r="DSE4" s="34"/>
+      <c r="DSF4" s="34"/>
+      <c r="DSG4" s="34"/>
+      <c r="DSH4" s="34"/>
+      <c r="DSI4" s="34"/>
+      <c r="DSJ4" s="34"/>
+      <c r="DSK4" s="34"/>
+      <c r="DSL4" s="34"/>
+      <c r="DSM4" s="34"/>
+      <c r="DSN4" s="34"/>
+      <c r="DSO4" s="34"/>
+      <c r="DSP4" s="34"/>
+      <c r="DSQ4" s="34"/>
+      <c r="DSR4" s="34"/>
+      <c r="DSS4" s="34"/>
+      <c r="DST4" s="34"/>
+      <c r="DSU4" s="34"/>
+      <c r="DSV4" s="34"/>
+      <c r="DSW4" s="34"/>
+      <c r="DSX4" s="34"/>
+      <c r="DSY4" s="34"/>
+      <c r="DSZ4" s="34"/>
+      <c r="DTA4" s="34"/>
+      <c r="DTB4" s="34"/>
+      <c r="DTC4" s="34"/>
+      <c r="DTD4" s="34"/>
+      <c r="DTE4" s="34"/>
+      <c r="DTF4" s="34"/>
+      <c r="DTG4" s="34"/>
+      <c r="DTH4" s="34"/>
+      <c r="DTI4" s="34"/>
+      <c r="DTJ4" s="34"/>
+      <c r="DTK4" s="34"/>
+      <c r="DTL4" s="34"/>
+      <c r="DTM4" s="34"/>
+      <c r="DTN4" s="34"/>
+      <c r="DTO4" s="34"/>
+      <c r="DTP4" s="34"/>
+      <c r="DTQ4" s="34"/>
+      <c r="DTR4" s="34"/>
+      <c r="DTS4" s="34"/>
+      <c r="DTT4" s="34"/>
+      <c r="DTU4" s="34"/>
+      <c r="DTV4" s="34"/>
+      <c r="DTW4" s="34"/>
+      <c r="DTX4" s="34"/>
+      <c r="DTY4" s="34"/>
+      <c r="DTZ4" s="34"/>
+      <c r="DUA4" s="34"/>
+      <c r="DUB4" s="34"/>
+      <c r="DUC4" s="34"/>
+      <c r="DUD4" s="34"/>
+      <c r="DUE4" s="34"/>
+      <c r="DUF4" s="34"/>
+      <c r="DUG4" s="34"/>
+      <c r="DUH4" s="34"/>
+      <c r="DUI4" s="34"/>
+      <c r="DUJ4" s="34"/>
+      <c r="DUK4" s="34"/>
+      <c r="DUL4" s="34"/>
+      <c r="DUM4" s="34"/>
+      <c r="DUN4" s="34"/>
+      <c r="DUO4" s="34"/>
+      <c r="DUP4" s="34"/>
+      <c r="DUQ4" s="34"/>
+      <c r="DUR4" s="34"/>
+      <c r="DUS4" s="34"/>
+      <c r="DUT4" s="34"/>
+      <c r="DUU4" s="34"/>
+      <c r="DUV4" s="34"/>
+      <c r="DUW4" s="34"/>
+      <c r="DUX4" s="34"/>
+      <c r="DUY4" s="34"/>
+      <c r="DUZ4" s="34"/>
+      <c r="DVA4" s="34"/>
+      <c r="DVB4" s="34"/>
+      <c r="DVC4" s="34"/>
+      <c r="DVD4" s="34"/>
+      <c r="DVE4" s="34"/>
+      <c r="DVF4" s="34"/>
+      <c r="DVG4" s="34"/>
+      <c r="DVH4" s="34"/>
+      <c r="DVI4" s="34"/>
+      <c r="DVJ4" s="34"/>
+      <c r="DVK4" s="34"/>
+      <c r="DVL4" s="34"/>
+      <c r="DVM4" s="34"/>
+      <c r="DVN4" s="34"/>
+      <c r="DVO4" s="34"/>
+      <c r="DVP4" s="34"/>
+      <c r="DVQ4" s="34"/>
+      <c r="DVR4" s="34"/>
+      <c r="DVS4" s="34"/>
+      <c r="DVT4" s="34"/>
+      <c r="DVU4" s="34"/>
+      <c r="DVV4" s="34"/>
+      <c r="DVW4" s="34"/>
+      <c r="DVX4" s="34"/>
+      <c r="DVY4" s="34"/>
+      <c r="DVZ4" s="34"/>
+      <c r="DWA4" s="34"/>
+      <c r="DWB4" s="34"/>
+      <c r="DWC4" s="34"/>
+      <c r="DWD4" s="34"/>
+      <c r="DWE4" s="34"/>
+      <c r="DWF4" s="34"/>
+      <c r="DWG4" s="34"/>
+      <c r="DWH4" s="34"/>
+      <c r="DWI4" s="34"/>
+      <c r="DWJ4" s="34"/>
+      <c r="DWK4" s="34"/>
+      <c r="DWL4" s="34"/>
+      <c r="DWM4" s="34"/>
+      <c r="DWN4" s="34"/>
+      <c r="DWO4" s="34"/>
+      <c r="DWP4" s="34"/>
+      <c r="DWQ4" s="34"/>
+      <c r="DWR4" s="34"/>
+      <c r="DWS4" s="34"/>
+      <c r="DWT4" s="34"/>
+      <c r="DWU4" s="34"/>
+      <c r="DWV4" s="34"/>
+      <c r="DWW4" s="34"/>
+      <c r="DWX4" s="34"/>
+      <c r="DWY4" s="34"/>
+      <c r="DWZ4" s="34"/>
+      <c r="DXA4" s="34"/>
+      <c r="DXB4" s="34"/>
+      <c r="DXC4" s="34"/>
+      <c r="DXD4" s="34"/>
+      <c r="DXE4" s="34"/>
+      <c r="DXF4" s="34"/>
+      <c r="DXG4" s="34"/>
+      <c r="DXH4" s="34"/>
+      <c r="DXI4" s="34"/>
+      <c r="DXJ4" s="34"/>
+      <c r="DXK4" s="34"/>
+      <c r="DXL4" s="34"/>
+      <c r="DXM4" s="34"/>
+      <c r="DXN4" s="34"/>
+      <c r="DXO4" s="34"/>
+      <c r="DXP4" s="34"/>
+      <c r="DXQ4" s="34"/>
+      <c r="DXR4" s="34"/>
+      <c r="DXS4" s="34"/>
+      <c r="DXT4" s="34"/>
+      <c r="DXU4" s="34"/>
+      <c r="DXV4" s="34"/>
+      <c r="DXW4" s="34"/>
+      <c r="DXX4" s="34"/>
+      <c r="DXY4" s="34"/>
+      <c r="DXZ4" s="34"/>
+      <c r="DYA4" s="34"/>
+      <c r="DYB4" s="34"/>
+      <c r="DYC4" s="34"/>
+      <c r="DYD4" s="34"/>
+      <c r="DYE4" s="34"/>
+      <c r="DYF4" s="34"/>
+      <c r="DYG4" s="34"/>
+      <c r="DYH4" s="34"/>
+      <c r="DYI4" s="34"/>
+      <c r="DYJ4" s="34"/>
+      <c r="DYK4" s="34"/>
+      <c r="DYL4" s="34"/>
+      <c r="DYM4" s="34"/>
+      <c r="DYN4" s="34"/>
+      <c r="DYO4" s="34"/>
+      <c r="DYP4" s="34"/>
+      <c r="DYQ4" s="34"/>
+      <c r="DYR4" s="34"/>
+      <c r="DYS4" s="34"/>
+      <c r="DYT4" s="34"/>
+      <c r="DYU4" s="34"/>
+      <c r="DYV4" s="34"/>
+      <c r="DYW4" s="34"/>
+      <c r="DYX4" s="34"/>
+      <c r="DYY4" s="34"/>
+      <c r="DYZ4" s="34"/>
+      <c r="DZA4" s="34"/>
+      <c r="DZB4" s="34"/>
+      <c r="DZC4" s="34"/>
+      <c r="DZD4" s="34"/>
+      <c r="DZE4" s="34"/>
+      <c r="DZF4" s="34"/>
+      <c r="DZG4" s="34"/>
+      <c r="DZH4" s="34"/>
+      <c r="DZI4" s="34"/>
+      <c r="DZJ4" s="34"/>
+      <c r="DZK4" s="34"/>
+      <c r="DZL4" s="34"/>
+      <c r="DZM4" s="34"/>
+      <c r="DZN4" s="34"/>
+      <c r="DZO4" s="34"/>
+      <c r="DZP4" s="34"/>
+      <c r="DZQ4" s="34"/>
+      <c r="DZR4" s="34"/>
+      <c r="DZS4" s="34"/>
+      <c r="DZT4" s="34"/>
+      <c r="DZU4" s="34"/>
+      <c r="DZV4" s="34"/>
+      <c r="DZW4" s="34"/>
+      <c r="DZX4" s="34"/>
+      <c r="DZY4" s="34"/>
+      <c r="DZZ4" s="34"/>
+      <c r="EAA4" s="34"/>
+      <c r="EAB4" s="34"/>
+      <c r="EAC4" s="34"/>
+      <c r="EAD4" s="34"/>
+      <c r="EAE4" s="34"/>
+      <c r="EAF4" s="34"/>
+      <c r="EAG4" s="34"/>
+      <c r="EAH4" s="34"/>
+      <c r="EAI4" s="34"/>
+      <c r="EAJ4" s="34"/>
+      <c r="EAK4" s="34"/>
+      <c r="EAL4" s="34"/>
+      <c r="EAM4" s="34"/>
+      <c r="EAN4" s="34"/>
+      <c r="EAO4" s="34"/>
+      <c r="EAP4" s="34"/>
+      <c r="EAQ4" s="34"/>
+      <c r="EAR4" s="34"/>
+      <c r="EAS4" s="34"/>
+      <c r="EAT4" s="34"/>
+      <c r="EAU4" s="34"/>
+      <c r="EAV4" s="34"/>
+      <c r="EAW4" s="34"/>
+      <c r="EAX4" s="34"/>
+      <c r="EAY4" s="34"/>
+      <c r="EAZ4" s="34"/>
+      <c r="EBA4" s="34"/>
+      <c r="EBB4" s="34"/>
+      <c r="EBC4" s="34"/>
+      <c r="EBD4" s="34"/>
+      <c r="EBE4" s="34"/>
+      <c r="EBF4" s="34"/>
+      <c r="EBG4" s="34"/>
+      <c r="EBH4" s="34"/>
+      <c r="EBI4" s="34"/>
+      <c r="EBJ4" s="34"/>
+      <c r="EBK4" s="34"/>
+      <c r="EBL4" s="34"/>
+      <c r="EBM4" s="34"/>
+      <c r="EBN4" s="34"/>
+      <c r="EBO4" s="34"/>
+      <c r="EBP4" s="34"/>
+      <c r="EBQ4" s="34"/>
+      <c r="EBR4" s="34"/>
+      <c r="EBS4" s="34"/>
+      <c r="EBT4" s="34"/>
+      <c r="EBU4" s="34"/>
+      <c r="EBV4" s="34"/>
+      <c r="EBW4" s="34"/>
+      <c r="EBX4" s="34"/>
+      <c r="EBY4" s="34"/>
+      <c r="EBZ4" s="34"/>
+      <c r="ECA4" s="34"/>
+      <c r="ECB4" s="34"/>
+      <c r="ECC4" s="34"/>
+      <c r="ECD4" s="34"/>
+      <c r="ECE4" s="34"/>
+      <c r="ECF4" s="34"/>
+      <c r="ECG4" s="34"/>
+      <c r="ECH4" s="34"/>
+      <c r="ECI4" s="34"/>
+      <c r="ECJ4" s="34"/>
+      <c r="ECK4" s="34"/>
+      <c r="ECL4" s="34"/>
+      <c r="ECM4" s="34"/>
+      <c r="ECN4" s="34"/>
+      <c r="ECO4" s="34"/>
+      <c r="ECP4" s="34"/>
+      <c r="ECQ4" s="34"/>
+      <c r="ECR4" s="34"/>
+      <c r="ECS4" s="34"/>
+      <c r="ECT4" s="34"/>
+      <c r="ECU4" s="34"/>
+      <c r="ECV4" s="34"/>
+      <c r="ECW4" s="34"/>
+      <c r="ECX4" s="34"/>
+      <c r="ECY4" s="34"/>
+      <c r="ECZ4" s="34"/>
+      <c r="EDA4" s="34"/>
+      <c r="EDB4" s="34"/>
+      <c r="EDC4" s="34"/>
+      <c r="EDD4" s="34"/>
+      <c r="EDE4" s="34"/>
+      <c r="EDF4" s="34"/>
+      <c r="EDG4" s="34"/>
+      <c r="EDH4" s="34"/>
+      <c r="EDI4" s="34"/>
+      <c r="EDJ4" s="34"/>
+      <c r="EDK4" s="34"/>
+      <c r="EDL4" s="34"/>
+      <c r="EDM4" s="34"/>
+      <c r="EDN4" s="34"/>
+      <c r="EDO4" s="34"/>
+      <c r="EDP4" s="34"/>
+      <c r="EDQ4" s="34"/>
+      <c r="EDR4" s="34"/>
+      <c r="EDS4" s="34"/>
+      <c r="EDT4" s="34"/>
+      <c r="EDU4" s="34"/>
+      <c r="EDV4" s="34"/>
+      <c r="EDW4" s="34"/>
+      <c r="EDX4" s="34"/>
+      <c r="EDY4" s="34"/>
+      <c r="EDZ4" s="34"/>
+      <c r="EEA4" s="34"/>
+      <c r="EEB4" s="34"/>
+      <c r="EEC4" s="34"/>
+      <c r="EED4" s="34"/>
+      <c r="EEE4" s="34"/>
+      <c r="EEF4" s="34"/>
+      <c r="EEG4" s="34"/>
+      <c r="EEH4" s="34"/>
+      <c r="EEI4" s="34"/>
+      <c r="EEJ4" s="34"/>
+      <c r="EEK4" s="34"/>
+      <c r="EEL4" s="34"/>
+      <c r="EEM4" s="34"/>
+      <c r="EEN4" s="34"/>
+      <c r="EEO4" s="34"/>
+      <c r="EEP4" s="34"/>
+      <c r="EEQ4" s="34"/>
+      <c r="EER4" s="34"/>
+      <c r="EES4" s="34"/>
+      <c r="EET4" s="34"/>
+      <c r="EEU4" s="34"/>
+      <c r="EEV4" s="34"/>
+      <c r="EEW4" s="34"/>
+      <c r="EEX4" s="34"/>
+      <c r="EEY4" s="34"/>
+      <c r="EEZ4" s="34"/>
+      <c r="EFA4" s="34"/>
+      <c r="EFB4" s="34"/>
+      <c r="EFC4" s="34"/>
+      <c r="EFD4" s="34"/>
+      <c r="EFE4" s="34"/>
+      <c r="EFF4" s="34"/>
+      <c r="EFG4" s="34"/>
+      <c r="EFH4" s="34"/>
+      <c r="EFI4" s="34"/>
+      <c r="EFJ4" s="34"/>
+      <c r="EFK4" s="34"/>
+      <c r="EFL4" s="34"/>
+      <c r="EFM4" s="34"/>
+      <c r="EFN4" s="34"/>
+      <c r="EFO4" s="34"/>
+      <c r="EFP4" s="34"/>
+      <c r="EFQ4" s="34"/>
+      <c r="EFR4" s="34"/>
+      <c r="EFS4" s="34"/>
+      <c r="EFT4" s="34"/>
+      <c r="EFU4" s="34"/>
+      <c r="EFV4" s="34"/>
+      <c r="EFW4" s="34"/>
+      <c r="EFX4" s="34"/>
+      <c r="EFY4" s="34"/>
+      <c r="EFZ4" s="34"/>
+      <c r="EGA4" s="34"/>
+      <c r="EGB4" s="34"/>
+      <c r="EGC4" s="34"/>
+      <c r="EGD4" s="34"/>
+      <c r="EGE4" s="34"/>
+      <c r="EGF4" s="34"/>
+      <c r="EGG4" s="34"/>
+      <c r="EGH4" s="34"/>
+      <c r="EGI4" s="34"/>
+      <c r="EGJ4" s="34"/>
+      <c r="EGK4" s="34"/>
+      <c r="EGL4" s="34"/>
+      <c r="EGM4" s="34"/>
+      <c r="EGN4" s="34"/>
+      <c r="EGO4" s="34"/>
+      <c r="EGP4" s="34"/>
+      <c r="EGQ4" s="34"/>
+      <c r="EGR4" s="34"/>
+      <c r="EGS4" s="34"/>
+      <c r="EGT4" s="34"/>
+      <c r="EGU4" s="34"/>
+      <c r="EGV4" s="34"/>
+      <c r="EGW4" s="34"/>
+      <c r="EGX4" s="34"/>
+      <c r="EGY4" s="34"/>
+      <c r="EGZ4" s="34"/>
+      <c r="EHA4" s="34"/>
+      <c r="EHB4" s="34"/>
+      <c r="EHC4" s="34"/>
+      <c r="EHD4" s="34"/>
+      <c r="EHE4" s="34"/>
+      <c r="EHF4" s="34"/>
+      <c r="EHG4" s="34"/>
+      <c r="EHH4" s="34"/>
+      <c r="EHI4" s="34"/>
+      <c r="EHJ4" s="34"/>
+      <c r="EHK4" s="34"/>
+      <c r="EHL4" s="34"/>
+      <c r="EHM4" s="34"/>
+      <c r="EHN4" s="34"/>
+      <c r="EHO4" s="34"/>
+      <c r="EHP4" s="34"/>
+      <c r="EHQ4" s="34"/>
+      <c r="EHR4" s="34"/>
+      <c r="EHS4" s="34"/>
+      <c r="EHT4" s="34"/>
+      <c r="EHU4" s="34"/>
+      <c r="EHV4" s="34"/>
+      <c r="EHW4" s="34"/>
+      <c r="EHX4" s="34"/>
+      <c r="EHY4" s="34"/>
+      <c r="EHZ4" s="34"/>
+      <c r="EIA4" s="34"/>
+      <c r="EIB4" s="34"/>
+      <c r="EIC4" s="34"/>
+      <c r="EID4" s="34"/>
+      <c r="EIE4" s="34"/>
+      <c r="EIF4" s="34"/>
+      <c r="EIG4" s="34"/>
+      <c r="EIH4" s="34"/>
+      <c r="EII4" s="34"/>
+      <c r="EIJ4" s="34"/>
+      <c r="EIK4" s="34"/>
+      <c r="EIL4" s="34"/>
+      <c r="EIM4" s="34"/>
+      <c r="EIN4" s="34"/>
+      <c r="EIO4" s="34"/>
+      <c r="EIP4" s="34"/>
+      <c r="EIQ4" s="34"/>
+      <c r="EIR4" s="34"/>
+      <c r="EIS4" s="34"/>
+      <c r="EIT4" s="34"/>
+      <c r="EIU4" s="34"/>
+      <c r="EIV4" s="34"/>
+      <c r="EIW4" s="34"/>
+      <c r="EIX4" s="34"/>
+      <c r="EIY4" s="34"/>
+      <c r="EIZ4" s="34"/>
+      <c r="EJA4" s="34"/>
+      <c r="EJB4" s="34"/>
+      <c r="EJC4" s="34"/>
+      <c r="EJD4" s="34"/>
+      <c r="EJE4" s="34"/>
+      <c r="EJF4" s="34"/>
+      <c r="EJG4" s="34"/>
+      <c r="EJH4" s="34"/>
+      <c r="EJI4" s="34"/>
+      <c r="EJJ4" s="34"/>
+      <c r="EJK4" s="34"/>
+      <c r="EJL4" s="34"/>
+      <c r="EJM4" s="34"/>
+      <c r="EJN4" s="34"/>
+      <c r="EJO4" s="34"/>
+      <c r="EJP4" s="34"/>
+      <c r="EJQ4" s="34"/>
+      <c r="EJR4" s="34"/>
+      <c r="EJS4" s="34"/>
+      <c r="EJT4" s="34"/>
+      <c r="EJU4" s="34"/>
+      <c r="EJV4" s="34"/>
+      <c r="EJW4" s="34"/>
+      <c r="EJX4" s="34"/>
+      <c r="EJY4" s="34"/>
+      <c r="EJZ4" s="34"/>
+      <c r="EKA4" s="34"/>
+      <c r="EKB4" s="34"/>
+      <c r="EKC4" s="34"/>
+      <c r="EKD4" s="34"/>
+      <c r="EKE4" s="34"/>
+      <c r="EKF4" s="34"/>
+      <c r="EKG4" s="34"/>
+      <c r="EKH4" s="34"/>
+      <c r="EKI4" s="34"/>
+      <c r="EKJ4" s="34"/>
+      <c r="EKK4" s="34"/>
+      <c r="EKL4" s="34"/>
+      <c r="EKM4" s="34"/>
+      <c r="EKN4" s="34"/>
+      <c r="EKO4" s="34"/>
+      <c r="EKP4" s="34"/>
+      <c r="EKQ4" s="34"/>
+      <c r="EKR4" s="34"/>
+      <c r="EKS4" s="34"/>
+      <c r="EKT4" s="34"/>
+      <c r="EKU4" s="34"/>
+      <c r="EKV4" s="34"/>
+      <c r="EKW4" s="34"/>
+      <c r="EKX4" s="34"/>
+      <c r="EKY4" s="34"/>
+      <c r="EKZ4" s="34"/>
+      <c r="ELA4" s="34"/>
+      <c r="ELB4" s="34"/>
+      <c r="ELC4" s="34"/>
+      <c r="ELD4" s="34"/>
+      <c r="ELE4" s="34"/>
+      <c r="ELF4" s="34"/>
+      <c r="ELG4" s="34"/>
+      <c r="ELH4" s="34"/>
+      <c r="ELI4" s="34"/>
+      <c r="ELJ4" s="34"/>
+      <c r="ELK4" s="34"/>
+      <c r="ELL4" s="34"/>
+      <c r="ELM4" s="34"/>
+      <c r="ELN4" s="34"/>
+      <c r="ELO4" s="34"/>
+      <c r="ELP4" s="34"/>
+      <c r="ELQ4" s="34"/>
+      <c r="ELR4" s="34"/>
+      <c r="ELS4" s="34"/>
+      <c r="ELT4" s="34"/>
+      <c r="ELU4" s="34"/>
+      <c r="ELV4" s="34"/>
+      <c r="ELW4" s="34"/>
+      <c r="ELX4" s="34"/>
+      <c r="ELY4" s="34"/>
+      <c r="ELZ4" s="34"/>
+      <c r="EMA4" s="34"/>
+      <c r="EMB4" s="34"/>
+      <c r="EMC4" s="34"/>
+      <c r="EMD4" s="34"/>
+      <c r="EME4" s="34"/>
+      <c r="EMF4" s="34"/>
+      <c r="EMG4" s="34"/>
+      <c r="EMH4" s="34"/>
+      <c r="EMI4" s="34"/>
+      <c r="EMJ4" s="34"/>
+      <c r="EMK4" s="34"/>
+      <c r="EML4" s="34"/>
+      <c r="EMM4" s="34"/>
+      <c r="EMN4" s="34"/>
+      <c r="EMO4" s="34"/>
+      <c r="EMP4" s="34"/>
+      <c r="EMQ4" s="34"/>
+      <c r="EMR4" s="34"/>
+      <c r="EMS4" s="34"/>
+      <c r="EMT4" s="34"/>
+      <c r="EMU4" s="34"/>
+      <c r="EMV4" s="34"/>
+      <c r="EMW4" s="34"/>
+      <c r="EMX4" s="34"/>
+      <c r="EMY4" s="34"/>
+      <c r="EMZ4" s="34"/>
+      <c r="ENA4" s="34"/>
+      <c r="ENB4" s="34"/>
+      <c r="ENC4" s="34"/>
+      <c r="END4" s="34"/>
+      <c r="ENE4" s="34"/>
+      <c r="ENF4" s="34"/>
+      <c r="ENG4" s="34"/>
+      <c r="ENH4" s="34"/>
+      <c r="ENI4" s="34"/>
+      <c r="ENJ4" s="34"/>
+      <c r="ENK4" s="34"/>
+      <c r="ENL4" s="34"/>
+      <c r="ENM4" s="34"/>
+      <c r="ENN4" s="34"/>
+      <c r="ENO4" s="34"/>
+      <c r="ENP4" s="34"/>
+      <c r="ENQ4" s="34"/>
+      <c r="ENR4" s="34"/>
+      <c r="ENS4" s="34"/>
+      <c r="ENT4" s="34"/>
+      <c r="ENU4" s="34"/>
+      <c r="ENV4" s="34"/>
+      <c r="ENW4" s="34"/>
+      <c r="ENX4" s="34"/>
+      <c r="ENY4" s="34"/>
+      <c r="ENZ4" s="34"/>
+      <c r="EOA4" s="34"/>
+      <c r="EOB4" s="34"/>
+      <c r="EOC4" s="34"/>
+      <c r="EOD4" s="34"/>
+      <c r="EOE4" s="34"/>
+      <c r="EOF4" s="34"/>
+      <c r="EOG4" s="34"/>
+      <c r="EOH4" s="34"/>
+      <c r="EOI4" s="34"/>
+      <c r="EOJ4" s="34"/>
+      <c r="EOK4" s="34"/>
+      <c r="EOL4" s="34"/>
+      <c r="EOM4" s="34"/>
+      <c r="EON4" s="34"/>
+      <c r="EOO4" s="34"/>
+      <c r="EOP4" s="34"/>
+      <c r="EOQ4" s="34"/>
+      <c r="EOR4" s="34"/>
+      <c r="EOS4" s="34"/>
+      <c r="EOT4" s="34"/>
+      <c r="EOU4" s="34"/>
+      <c r="EOV4" s="34"/>
+      <c r="EOW4" s="34"/>
+      <c r="EOX4" s="34"/>
+      <c r="EOY4" s="34"/>
+      <c r="EOZ4" s="34"/>
+      <c r="EPA4" s="34"/>
+      <c r="EPB4" s="34"/>
+      <c r="EPC4" s="34"/>
+      <c r="EPD4" s="34"/>
+      <c r="EPE4" s="34"/>
+      <c r="EPF4" s="34"/>
+      <c r="EPG4" s="34"/>
+      <c r="EPH4" s="34"/>
+      <c r="EPI4" s="34"/>
+      <c r="EPJ4" s="34"/>
+      <c r="EPK4" s="34"/>
+      <c r="EPL4" s="34"/>
+      <c r="EPM4" s="34"/>
+      <c r="EPN4" s="34"/>
+      <c r="EPO4" s="34"/>
+      <c r="EPP4" s="34"/>
+      <c r="EPQ4" s="34"/>
+      <c r="EPR4" s="34"/>
+      <c r="EPS4" s="34"/>
+      <c r="EPT4" s="34"/>
+      <c r="EPU4" s="34"/>
+      <c r="EPV4" s="34"/>
+      <c r="EPW4" s="34"/>
+      <c r="EPX4" s="34"/>
+      <c r="EPY4" s="34"/>
+      <c r="EPZ4" s="34"/>
+      <c r="EQA4" s="34"/>
+      <c r="EQB4" s="34"/>
+      <c r="EQC4" s="34"/>
+      <c r="EQD4" s="34"/>
+      <c r="EQE4" s="34"/>
+      <c r="EQF4" s="34"/>
+      <c r="EQG4" s="34"/>
+      <c r="EQH4" s="34"/>
+      <c r="EQI4" s="34"/>
+      <c r="EQJ4" s="34"/>
+      <c r="EQK4" s="34"/>
+      <c r="EQL4" s="34"/>
+      <c r="EQM4" s="34"/>
+      <c r="EQN4" s="34"/>
+      <c r="EQO4" s="34"/>
+      <c r="EQP4" s="34"/>
+      <c r="EQQ4" s="34"/>
+      <c r="EQR4" s="34"/>
+      <c r="EQS4" s="34"/>
+      <c r="EQT4" s="34"/>
+      <c r="EQU4" s="34"/>
+      <c r="EQV4" s="34"/>
+      <c r="EQW4" s="34"/>
+      <c r="EQX4" s="34"/>
+      <c r="EQY4" s="34"/>
+      <c r="EQZ4" s="34"/>
+      <c r="ERA4" s="34"/>
+      <c r="ERB4" s="34"/>
+      <c r="ERC4" s="34"/>
+      <c r="ERD4" s="34"/>
+      <c r="ERE4" s="34"/>
+      <c r="ERF4" s="34"/>
+      <c r="ERG4" s="34"/>
+      <c r="ERH4" s="34"/>
+      <c r="ERI4" s="34"/>
+      <c r="ERJ4" s="34"/>
+      <c r="ERK4" s="34"/>
+      <c r="ERL4" s="34"/>
+      <c r="ERM4" s="34"/>
+      <c r="ERN4" s="34"/>
+      <c r="ERO4" s="34"/>
+      <c r="ERP4" s="34"/>
+      <c r="ERQ4" s="34"/>
+      <c r="ERR4" s="34"/>
+      <c r="ERS4" s="34"/>
+      <c r="ERT4" s="34"/>
+      <c r="ERU4" s="34"/>
+      <c r="ERV4" s="34"/>
+      <c r="ERW4" s="34"/>
+      <c r="ERX4" s="34"/>
+      <c r="ERY4" s="34"/>
+      <c r="ERZ4" s="34"/>
+      <c r="ESA4" s="34"/>
+      <c r="ESB4" s="34"/>
+      <c r="ESC4" s="34"/>
+      <c r="ESD4" s="34"/>
+      <c r="ESE4" s="34"/>
+      <c r="ESF4" s="34"/>
+      <c r="ESG4" s="34"/>
+      <c r="ESH4" s="34"/>
+      <c r="ESI4" s="34"/>
+      <c r="ESJ4" s="34"/>
+      <c r="ESK4" s="34"/>
+      <c r="ESL4" s="34"/>
+      <c r="ESM4" s="34"/>
+      <c r="ESN4" s="34"/>
+      <c r="ESO4" s="34"/>
+      <c r="ESP4" s="34"/>
+      <c r="ESQ4" s="34"/>
+      <c r="ESR4" s="34"/>
+      <c r="ESS4" s="34"/>
+      <c r="EST4" s="34"/>
+      <c r="ESU4" s="34"/>
+      <c r="ESV4" s="34"/>
+      <c r="ESW4" s="34"/>
+      <c r="ESX4" s="34"/>
+      <c r="ESY4" s="34"/>
+      <c r="ESZ4" s="34"/>
+      <c r="ETA4" s="34"/>
+      <c r="ETB4" s="34"/>
+      <c r="ETC4" s="34"/>
+      <c r="ETD4" s="34"/>
+      <c r="ETE4" s="34"/>
+      <c r="ETF4" s="34"/>
+      <c r="ETG4" s="34"/>
+      <c r="ETH4" s="34"/>
+      <c r="ETI4" s="34"/>
+      <c r="ETJ4" s="34"/>
+      <c r="ETK4" s="34"/>
+      <c r="ETL4" s="34"/>
+      <c r="ETM4" s="34"/>
+      <c r="ETN4" s="34"/>
+      <c r="ETO4" s="34"/>
+      <c r="ETP4" s="34"/>
+      <c r="ETQ4" s="34"/>
+      <c r="ETR4" s="34"/>
+      <c r="ETS4" s="34"/>
+      <c r="ETT4" s="34"/>
+      <c r="ETU4" s="34"/>
+      <c r="ETV4" s="34"/>
+      <c r="ETW4" s="34"/>
+      <c r="ETX4" s="34"/>
+      <c r="ETY4" s="34"/>
+      <c r="ETZ4" s="34"/>
+      <c r="EUA4" s="34"/>
+      <c r="EUB4" s="34"/>
+      <c r="EUC4" s="34"/>
+      <c r="EUD4" s="34"/>
+      <c r="EUE4" s="34"/>
+      <c r="EUF4" s="34"/>
+      <c r="EUG4" s="34"/>
+      <c r="EUH4" s="34"/>
+      <c r="EUI4" s="34"/>
+      <c r="EUJ4" s="34"/>
+      <c r="EUK4" s="34"/>
+      <c r="EUL4" s="34"/>
+      <c r="EUM4" s="34"/>
+      <c r="EUN4" s="34"/>
+      <c r="EUO4" s="34"/>
+      <c r="EUP4" s="34"/>
+      <c r="EUQ4" s="34"/>
+      <c r="EUR4" s="34"/>
+      <c r="EUS4" s="34"/>
+      <c r="EUT4" s="34"/>
+      <c r="EUU4" s="34"/>
+      <c r="EUV4" s="34"/>
+      <c r="EUW4" s="34"/>
+      <c r="EUX4" s="34"/>
+      <c r="EUY4" s="34"/>
+      <c r="EUZ4" s="34"/>
+      <c r="EVA4" s="34"/>
+      <c r="EVB4" s="34"/>
+      <c r="EVC4" s="34"/>
+      <c r="EVD4" s="34"/>
+      <c r="EVE4" s="34"/>
+      <c r="EVF4" s="34"/>
+      <c r="EVG4" s="34"/>
+      <c r="EVH4" s="34"/>
+      <c r="EVI4" s="34"/>
+      <c r="EVJ4" s="34"/>
+      <c r="EVK4" s="34"/>
+      <c r="EVL4" s="34"/>
+      <c r="EVM4" s="34"/>
+      <c r="EVN4" s="34"/>
+      <c r="EVO4" s="34"/>
+      <c r="EVP4" s="34"/>
+      <c r="EVQ4" s="34"/>
+      <c r="EVR4" s="34"/>
+      <c r="EVS4" s="34"/>
+      <c r="EVT4" s="34"/>
+      <c r="EVU4" s="34"/>
+      <c r="EVV4" s="34"/>
+      <c r="EVW4" s="34"/>
+      <c r="EVX4" s="34"/>
+      <c r="EVY4" s="34"/>
+      <c r="EVZ4" s="34"/>
+      <c r="EWA4" s="34"/>
+      <c r="EWB4" s="34"/>
+      <c r="EWC4" s="34"/>
+      <c r="EWD4" s="34"/>
+      <c r="EWE4" s="34"/>
+      <c r="EWF4" s="34"/>
+      <c r="EWG4" s="34"/>
+      <c r="EWH4" s="34"/>
+      <c r="EWI4" s="34"/>
+      <c r="EWJ4" s="34"/>
+      <c r="EWK4" s="34"/>
+      <c r="EWL4" s="34"/>
+      <c r="EWM4" s="34"/>
+      <c r="EWN4" s="34"/>
+      <c r="EWO4" s="34"/>
+      <c r="EWP4" s="34"/>
+      <c r="EWQ4" s="34"/>
+      <c r="EWR4" s="34"/>
+      <c r="EWS4" s="34"/>
+      <c r="EWT4" s="34"/>
+      <c r="EWU4" s="34"/>
+      <c r="EWV4" s="34"/>
+      <c r="EWW4" s="34"/>
+      <c r="EWX4" s="34"/>
+      <c r="EWY4" s="34"/>
+      <c r="EWZ4" s="34"/>
+      <c r="EXA4" s="34"/>
+      <c r="EXB4" s="34"/>
+      <c r="EXC4" s="34"/>
+      <c r="EXD4" s="34"/>
+      <c r="EXE4" s="34"/>
+      <c r="EXF4" s="34"/>
+      <c r="EXG4" s="34"/>
+      <c r="EXH4" s="34"/>
+      <c r="EXI4" s="34"/>
+      <c r="EXJ4" s="34"/>
+      <c r="EXK4" s="34"/>
+      <c r="EXL4" s="34"/>
+      <c r="EXM4" s="34"/>
+      <c r="EXN4" s="34"/>
+      <c r="EXO4" s="34"/>
+      <c r="EXP4" s="34"/>
+      <c r="EXQ4" s="34"/>
+      <c r="EXR4" s="34"/>
+      <c r="EXS4" s="34"/>
+      <c r="EXT4" s="34"/>
+      <c r="EXU4" s="34"/>
+      <c r="EXV4" s="34"/>
+      <c r="EXW4" s="34"/>
+      <c r="EXX4" s="34"/>
+      <c r="EXY4" s="34"/>
+      <c r="EXZ4" s="34"/>
+      <c r="EYA4" s="34"/>
+      <c r="EYB4" s="34"/>
+      <c r="EYC4" s="34"/>
+      <c r="EYD4" s="34"/>
+      <c r="EYE4" s="34"/>
+      <c r="EYF4" s="34"/>
+      <c r="EYG4" s="34"/>
+      <c r="EYH4" s="34"/>
+      <c r="EYI4" s="34"/>
+      <c r="EYJ4" s="34"/>
+      <c r="EYK4" s="34"/>
+      <c r="EYL4" s="34"/>
+      <c r="EYM4" s="34"/>
+      <c r="EYN4" s="34"/>
+      <c r="EYO4" s="34"/>
+      <c r="EYP4" s="34"/>
+      <c r="EYQ4" s="34"/>
+      <c r="EYR4" s="34"/>
+      <c r="EYS4" s="34"/>
+      <c r="EYT4" s="34"/>
+      <c r="EYU4" s="34"/>
+      <c r="EYV4" s="34"/>
+      <c r="EYW4" s="34"/>
+      <c r="EYX4" s="34"/>
+      <c r="EYY4" s="34"/>
+      <c r="EYZ4" s="34"/>
+      <c r="EZA4" s="34"/>
+      <c r="EZB4" s="34"/>
+      <c r="EZC4" s="34"/>
+      <c r="EZD4" s="34"/>
+      <c r="EZE4" s="34"/>
+      <c r="EZF4" s="34"/>
+      <c r="EZG4" s="34"/>
+      <c r="EZH4" s="34"/>
+      <c r="EZI4" s="34"/>
+      <c r="EZJ4" s="34"/>
+      <c r="EZK4" s="34"/>
+      <c r="EZL4" s="34"/>
+      <c r="EZM4" s="34"/>
+      <c r="EZN4" s="34"/>
+      <c r="EZO4" s="34"/>
+      <c r="EZP4" s="34"/>
+      <c r="EZQ4" s="34"/>
+      <c r="EZR4" s="34"/>
+      <c r="EZS4" s="34"/>
+      <c r="EZT4" s="34"/>
+      <c r="EZU4" s="34"/>
+      <c r="EZV4" s="34"/>
+      <c r="EZW4" s="34"/>
+      <c r="EZX4" s="34"/>
+      <c r="EZY4" s="34"/>
+      <c r="EZZ4" s="34"/>
+      <c r="FAA4" s="34"/>
+      <c r="FAB4" s="34"/>
+      <c r="FAC4" s="34"/>
+      <c r="FAD4" s="34"/>
+      <c r="FAE4" s="34"/>
+      <c r="FAF4" s="34"/>
+      <c r="FAG4" s="34"/>
+      <c r="FAH4" s="34"/>
+      <c r="FAI4" s="34"/>
+      <c r="FAJ4" s="34"/>
+      <c r="FAK4" s="34"/>
+      <c r="FAL4" s="34"/>
+      <c r="FAM4" s="34"/>
+      <c r="FAN4" s="34"/>
+      <c r="FAO4" s="34"/>
+      <c r="FAP4" s="34"/>
+      <c r="FAQ4" s="34"/>
+      <c r="FAR4" s="34"/>
+      <c r="FAS4" s="34"/>
+      <c r="FAT4" s="34"/>
+      <c r="FAU4" s="34"/>
+      <c r="FAV4" s="34"/>
+      <c r="FAW4" s="34"/>
+      <c r="FAX4" s="34"/>
+      <c r="FAY4" s="34"/>
+      <c r="FAZ4" s="34"/>
+      <c r="FBA4" s="34"/>
+      <c r="FBB4" s="34"/>
+      <c r="FBC4" s="34"/>
+      <c r="FBD4" s="34"/>
+      <c r="FBE4" s="34"/>
+      <c r="FBF4" s="34"/>
+      <c r="FBG4" s="34"/>
+      <c r="FBH4" s="34"/>
+      <c r="FBI4" s="34"/>
+      <c r="FBJ4" s="34"/>
+      <c r="FBK4" s="34"/>
+      <c r="FBL4" s="34"/>
+      <c r="FBM4" s="34"/>
+      <c r="FBN4" s="34"/>
+      <c r="FBO4" s="34"/>
+      <c r="FBP4" s="34"/>
+      <c r="FBQ4" s="34"/>
+      <c r="FBR4" s="34"/>
+      <c r="FBS4" s="34"/>
+      <c r="FBT4" s="34"/>
+      <c r="FBU4" s="34"/>
+      <c r="FBV4" s="34"/>
+      <c r="FBW4" s="34"/>
+      <c r="FBX4" s="34"/>
+      <c r="FBY4" s="34"/>
+      <c r="FBZ4" s="34"/>
+      <c r="FCA4" s="34"/>
+      <c r="FCB4" s="34"/>
+      <c r="FCC4" s="34"/>
+      <c r="FCD4" s="34"/>
+      <c r="FCE4" s="34"/>
+      <c r="FCF4" s="34"/>
+      <c r="FCG4" s="34"/>
+      <c r="FCH4" s="34"/>
+      <c r="FCI4" s="34"/>
+      <c r="FCJ4" s="34"/>
+      <c r="FCK4" s="34"/>
+      <c r="FCL4" s="34"/>
+      <c r="FCM4" s="34"/>
+      <c r="FCN4" s="34"/>
+      <c r="FCO4" s="34"/>
+      <c r="FCP4" s="34"/>
+      <c r="FCQ4" s="34"/>
+      <c r="FCR4" s="34"/>
+      <c r="FCS4" s="34"/>
+      <c r="FCT4" s="34"/>
+      <c r="FCU4" s="34"/>
+      <c r="FCV4" s="34"/>
+      <c r="FCW4" s="34"/>
+      <c r="FCX4" s="34"/>
+      <c r="FCY4" s="34"/>
+      <c r="FCZ4" s="34"/>
+      <c r="FDA4" s="34"/>
+      <c r="FDB4" s="34"/>
+      <c r="FDC4" s="34"/>
+      <c r="FDD4" s="34"/>
+      <c r="FDE4" s="34"/>
+      <c r="FDF4" s="34"/>
+      <c r="FDG4" s="34"/>
+      <c r="FDH4" s="34"/>
+      <c r="FDI4" s="34"/>
+      <c r="FDJ4" s="34"/>
+      <c r="FDK4" s="34"/>
+      <c r="FDL4" s="34"/>
+      <c r="FDM4" s="34"/>
+      <c r="FDN4" s="34"/>
+      <c r="FDO4" s="34"/>
+      <c r="FDP4" s="34"/>
+      <c r="FDQ4" s="34"/>
+      <c r="FDR4" s="34"/>
+      <c r="FDS4" s="34"/>
+      <c r="FDT4" s="34"/>
+      <c r="FDU4" s="34"/>
+      <c r="FDV4" s="34"/>
+      <c r="FDW4" s="34"/>
+      <c r="FDX4" s="34"/>
+      <c r="FDY4" s="34"/>
+      <c r="FDZ4" s="34"/>
+      <c r="FEA4" s="34"/>
+      <c r="FEB4" s="34"/>
+      <c r="FEC4" s="34"/>
+      <c r="FED4" s="34"/>
+      <c r="FEE4" s="34"/>
+      <c r="FEF4" s="34"/>
+      <c r="FEG4" s="34"/>
+      <c r="FEH4" s="34"/>
+      <c r="FEI4" s="34"/>
+      <c r="FEJ4" s="34"/>
+      <c r="FEK4" s="34"/>
+      <c r="FEL4" s="34"/>
+      <c r="FEM4" s="34"/>
+      <c r="FEN4" s="34"/>
+      <c r="FEO4" s="34"/>
+      <c r="FEP4" s="34"/>
+      <c r="FEQ4" s="34"/>
+      <c r="FER4" s="34"/>
+      <c r="FES4" s="34"/>
+      <c r="FET4" s="34"/>
+      <c r="FEU4" s="34"/>
+      <c r="FEV4" s="34"/>
+      <c r="FEW4" s="34"/>
+      <c r="FEX4" s="34"/>
+      <c r="FEY4" s="34"/>
+      <c r="FEZ4" s="34"/>
+      <c r="FFA4" s="34"/>
+      <c r="FFB4" s="34"/>
+      <c r="FFC4" s="34"/>
+      <c r="FFD4" s="34"/>
+      <c r="FFE4" s="34"/>
+      <c r="FFF4" s="34"/>
+      <c r="FFG4" s="34"/>
+      <c r="FFH4" s="34"/>
+      <c r="FFI4" s="34"/>
+      <c r="FFJ4" s="34"/>
+      <c r="FFK4" s="34"/>
+      <c r="FFL4" s="34"/>
+      <c r="FFM4" s="34"/>
+      <c r="FFN4" s="34"/>
+      <c r="FFO4" s="34"/>
+      <c r="FFP4" s="34"/>
+      <c r="FFQ4" s="34"/>
+      <c r="FFR4" s="34"/>
+      <c r="FFS4" s="34"/>
+      <c r="FFT4" s="34"/>
+      <c r="FFU4" s="34"/>
+      <c r="FFV4" s="34"/>
+      <c r="FFW4" s="34"/>
+      <c r="FFX4" s="34"/>
+      <c r="FFY4" s="34"/>
+      <c r="FFZ4" s="34"/>
+      <c r="FGA4" s="34"/>
+      <c r="FGB4" s="34"/>
+      <c r="FGC4" s="34"/>
+      <c r="FGD4" s="34"/>
+      <c r="FGE4" s="34"/>
+      <c r="FGF4" s="34"/>
+      <c r="FGG4" s="34"/>
+      <c r="FGH4" s="34"/>
+      <c r="FGI4" s="34"/>
+      <c r="FGJ4" s="34"/>
+      <c r="FGK4" s="34"/>
+      <c r="FGL4" s="34"/>
+      <c r="FGM4" s="34"/>
+      <c r="FGN4" s="34"/>
+      <c r="FGO4" s="34"/>
+      <c r="FGP4" s="34"/>
+      <c r="FGQ4" s="34"/>
+      <c r="FGR4" s="34"/>
+      <c r="FGS4" s="34"/>
+      <c r="FGT4" s="34"/>
+      <c r="FGU4" s="34"/>
+      <c r="FGV4" s="34"/>
+      <c r="FGW4" s="34"/>
+      <c r="FGX4" s="34"/>
+      <c r="FGY4" s="34"/>
+      <c r="FGZ4" s="34"/>
+      <c r="FHA4" s="34"/>
+      <c r="FHB4" s="34"/>
+      <c r="FHC4" s="34"/>
+      <c r="FHD4" s="34"/>
+      <c r="FHE4" s="34"/>
+      <c r="FHF4" s="34"/>
+      <c r="FHG4" s="34"/>
+      <c r="FHH4" s="34"/>
+      <c r="FHI4" s="34"/>
+      <c r="FHJ4" s="34"/>
+      <c r="FHK4" s="34"/>
+      <c r="FHL4" s="34"/>
+      <c r="FHM4" s="34"/>
+      <c r="FHN4" s="34"/>
+      <c r="FHO4" s="34"/>
+      <c r="FHP4" s="34"/>
+      <c r="FHQ4" s="34"/>
+      <c r="FHR4" s="34"/>
+      <c r="FHS4" s="34"/>
+      <c r="FHT4" s="34"/>
+      <c r="FHU4" s="34"/>
+      <c r="FHV4" s="34"/>
+      <c r="FHW4" s="34"/>
+      <c r="FHX4" s="34"/>
+      <c r="FHY4" s="34"/>
+      <c r="FHZ4" s="34"/>
+      <c r="FIA4" s="34"/>
+      <c r="FIB4" s="34"/>
+      <c r="FIC4" s="34"/>
+      <c r="FID4" s="34"/>
+      <c r="FIE4" s="34"/>
+      <c r="FIF4" s="34"/>
+      <c r="FIG4" s="34"/>
+      <c r="FIH4" s="34"/>
+      <c r="FII4" s="34"/>
+      <c r="FIJ4" s="34"/>
+      <c r="FIK4" s="34"/>
+      <c r="FIL4" s="34"/>
+      <c r="FIM4" s="34"/>
+      <c r="FIN4" s="34"/>
+      <c r="FIO4" s="34"/>
+      <c r="FIP4" s="34"/>
+      <c r="FIQ4" s="34"/>
+      <c r="FIR4" s="34"/>
+      <c r="FIS4" s="34"/>
+      <c r="FIT4" s="34"/>
+      <c r="FIU4" s="34"/>
+      <c r="FIV4" s="34"/>
+      <c r="FIW4" s="34"/>
+      <c r="FIX4" s="34"/>
+      <c r="FIY4" s="34"/>
+      <c r="FIZ4" s="34"/>
+      <c r="FJA4" s="34"/>
+      <c r="FJB4" s="34"/>
+      <c r="FJC4" s="34"/>
+      <c r="FJD4" s="34"/>
+      <c r="FJE4" s="34"/>
+      <c r="FJF4" s="34"/>
+      <c r="FJG4" s="34"/>
+      <c r="FJH4" s="34"/>
+      <c r="FJI4" s="34"/>
+      <c r="FJJ4" s="34"/>
+      <c r="FJK4" s="34"/>
+      <c r="FJL4" s="34"/>
+      <c r="FJM4" s="34"/>
+      <c r="FJN4" s="34"/>
+      <c r="FJO4" s="34"/>
+      <c r="FJP4" s="34"/>
+      <c r="FJQ4" s="34"/>
+      <c r="FJR4" s="34"/>
+      <c r="FJS4" s="34"/>
+      <c r="FJT4" s="34"/>
+      <c r="FJU4" s="34"/>
+      <c r="FJV4" s="34"/>
+      <c r="FJW4" s="34"/>
+      <c r="FJX4" s="34"/>
+      <c r="FJY4" s="34"/>
+      <c r="FJZ4" s="34"/>
+      <c r="FKA4" s="34"/>
+      <c r="FKB4" s="34"/>
+      <c r="FKC4" s="34"/>
+      <c r="FKD4" s="34"/>
+      <c r="FKE4" s="34"/>
+      <c r="FKF4" s="34"/>
+      <c r="FKG4" s="34"/>
+      <c r="FKH4" s="34"/>
+      <c r="FKI4" s="34"/>
+      <c r="FKJ4" s="34"/>
+      <c r="FKK4" s="34"/>
+      <c r="FKL4" s="34"/>
+      <c r="FKM4" s="34"/>
+      <c r="FKN4" s="34"/>
+      <c r="FKO4" s="34"/>
+      <c r="FKP4" s="34"/>
+      <c r="FKQ4" s="34"/>
+      <c r="FKR4" s="34"/>
+      <c r="FKS4" s="34"/>
+      <c r="FKT4" s="34"/>
+      <c r="FKU4" s="34"/>
+      <c r="FKV4" s="34"/>
+      <c r="FKW4" s="34"/>
+      <c r="FKX4" s="34"/>
+      <c r="FKY4" s="34"/>
+      <c r="FKZ4" s="34"/>
+      <c r="FLA4" s="34"/>
+      <c r="FLB4" s="34"/>
+      <c r="FLC4" s="34"/>
+      <c r="FLD4" s="34"/>
+      <c r="FLE4" s="34"/>
+      <c r="FLF4" s="34"/>
+      <c r="FLG4" s="34"/>
+      <c r="FLH4" s="34"/>
+      <c r="FLI4" s="34"/>
+      <c r="FLJ4" s="34"/>
+      <c r="FLK4" s="34"/>
+      <c r="FLL4" s="34"/>
+      <c r="FLM4" s="34"/>
+      <c r="FLN4" s="34"/>
+      <c r="FLO4" s="34"/>
+      <c r="FLP4" s="34"/>
+      <c r="FLQ4" s="34"/>
+      <c r="FLR4" s="34"/>
+      <c r="FLS4" s="34"/>
+      <c r="FLT4" s="34"/>
+      <c r="FLU4" s="34"/>
+      <c r="FLV4" s="34"/>
+      <c r="FLW4" s="34"/>
+      <c r="FLX4" s="34"/>
+      <c r="FLY4" s="34"/>
+      <c r="FLZ4" s="34"/>
+      <c r="FMA4" s="34"/>
+      <c r="FMB4" s="34"/>
+      <c r="FMC4" s="34"/>
+      <c r="FMD4" s="34"/>
+      <c r="FME4" s="34"/>
+      <c r="FMF4" s="34"/>
+      <c r="FMG4" s="34"/>
+      <c r="FMH4" s="34"/>
+      <c r="FMI4" s="34"/>
+      <c r="FMJ4" s="34"/>
+      <c r="FMK4" s="34"/>
+      <c r="FML4" s="34"/>
+      <c r="FMM4" s="34"/>
+      <c r="FMN4" s="34"/>
+      <c r="FMO4" s="34"/>
+      <c r="FMP4" s="34"/>
+      <c r="FMQ4" s="34"/>
+      <c r="FMR4" s="34"/>
+      <c r="FMS4" s="34"/>
+      <c r="FMT4" s="34"/>
+      <c r="FMU4" s="34"/>
+      <c r="FMV4" s="34"/>
+      <c r="FMW4" s="34"/>
+      <c r="FMX4" s="34"/>
+      <c r="FMY4" s="34"/>
+      <c r="FMZ4" s="34"/>
+      <c r="FNA4" s="34"/>
+      <c r="FNB4" s="34"/>
+      <c r="FNC4" s="34"/>
+      <c r="FND4" s="34"/>
+      <c r="FNE4" s="34"/>
+      <c r="FNF4" s="34"/>
+      <c r="FNG4" s="34"/>
+      <c r="FNH4" s="34"/>
+      <c r="FNI4" s="34"/>
+      <c r="FNJ4" s="34"/>
+      <c r="FNK4" s="34"/>
+      <c r="FNL4" s="34"/>
+      <c r="FNM4" s="34"/>
+      <c r="FNN4" s="34"/>
+      <c r="FNO4" s="34"/>
+      <c r="FNP4" s="34"/>
+      <c r="FNQ4" s="34"/>
+      <c r="FNR4" s="34"/>
+      <c r="FNS4" s="34"/>
+      <c r="FNT4" s="34"/>
+      <c r="FNU4" s="34"/>
+      <c r="FNV4" s="34"/>
+      <c r="FNW4" s="34"/>
+      <c r="FNX4" s="34"/>
+      <c r="FNY4" s="34"/>
+      <c r="FNZ4" s="34"/>
+      <c r="FOA4" s="34"/>
+      <c r="FOB4" s="34"/>
+      <c r="FOC4" s="34"/>
+      <c r="FOD4" s="34"/>
+      <c r="FOE4" s="34"/>
+      <c r="FOF4" s="34"/>
+      <c r="FOG4" s="34"/>
+      <c r="FOH4" s="34"/>
+      <c r="FOI4" s="34"/>
+      <c r="FOJ4" s="34"/>
+      <c r="FOK4" s="34"/>
+      <c r="FOL4" s="34"/>
+      <c r="FOM4" s="34"/>
+      <c r="FON4" s="34"/>
+      <c r="FOO4" s="34"/>
+      <c r="FOP4" s="34"/>
+      <c r="FOQ4" s="34"/>
+      <c r="FOR4" s="34"/>
+      <c r="FOS4" s="34"/>
+      <c r="FOT4" s="34"/>
+      <c r="FOU4" s="34"/>
+      <c r="FOV4" s="34"/>
+      <c r="FOW4" s="34"/>
+      <c r="FOX4" s="34"/>
+      <c r="FOY4" s="34"/>
+      <c r="FOZ4" s="34"/>
+      <c r="FPA4" s="34"/>
+      <c r="FPB4" s="34"/>
+      <c r="FPC4" s="34"/>
+      <c r="FPD4" s="34"/>
+      <c r="FPE4" s="34"/>
+      <c r="FPF4" s="34"/>
+      <c r="FPG4" s="34"/>
+      <c r="FPH4" s="34"/>
+      <c r="FPI4" s="34"/>
+      <c r="FPJ4" s="34"/>
+      <c r="FPK4" s="34"/>
+      <c r="FPL4" s="34"/>
+      <c r="FPM4" s="34"/>
+      <c r="FPN4" s="34"/>
+      <c r="FPO4" s="34"/>
+      <c r="FPP4" s="34"/>
+      <c r="FPQ4" s="34"/>
+      <c r="FPR4" s="34"/>
+      <c r="FPS4" s="34"/>
+      <c r="FPT4" s="34"/>
+      <c r="FPU4" s="34"/>
+      <c r="FPV4" s="34"/>
+      <c r="FPW4" s="34"/>
+      <c r="FPX4" s="34"/>
+      <c r="FPY4" s="34"/>
+      <c r="FPZ4" s="34"/>
+      <c r="FQA4" s="34"/>
+      <c r="FQB4" s="34"/>
+      <c r="FQC4" s="34"/>
+      <c r="FQD4" s="34"/>
+      <c r="FQE4" s="34"/>
+      <c r="FQF4" s="34"/>
+      <c r="FQG4" s="34"/>
+      <c r="FQH4" s="34"/>
+      <c r="FQI4" s="34"/>
+      <c r="FQJ4" s="34"/>
+      <c r="FQK4" s="34"/>
+      <c r="FQL4" s="34"/>
+      <c r="FQM4" s="34"/>
+      <c r="FQN4" s="34"/>
+      <c r="FQO4" s="34"/>
+      <c r="FQP4" s="34"/>
+      <c r="FQQ4" s="34"/>
+      <c r="FQR4" s="34"/>
+      <c r="FQS4" s="34"/>
+      <c r="FQT4" s="34"/>
+      <c r="FQU4" s="34"/>
+      <c r="FQV4" s="34"/>
+      <c r="FQW4" s="34"/>
+      <c r="FQX4" s="34"/>
+      <c r="FQY4" s="34"/>
+      <c r="FQZ4" s="34"/>
+      <c r="FRA4" s="34"/>
+      <c r="FRB4" s="34"/>
+      <c r="FRC4" s="34"/>
+      <c r="FRD4" s="34"/>
+      <c r="FRE4" s="34"/>
+      <c r="FRF4" s="34"/>
+      <c r="FRG4" s="34"/>
+      <c r="FRH4" s="34"/>
+      <c r="FRI4" s="34"/>
+      <c r="FRJ4" s="34"/>
+      <c r="FRK4" s="34"/>
+      <c r="FRL4" s="34"/>
+      <c r="FRM4" s="34"/>
+      <c r="FRN4" s="34"/>
+      <c r="FRO4" s="34"/>
+      <c r="FRP4" s="34"/>
+      <c r="FRQ4" s="34"/>
+      <c r="FRR4" s="34"/>
+      <c r="FRS4" s="34"/>
+      <c r="FRT4" s="34"/>
+      <c r="FRU4" s="34"/>
+      <c r="FRV4" s="34"/>
+      <c r="FRW4" s="34"/>
+      <c r="FRX4" s="34"/>
+      <c r="FRY4" s="34"/>
+      <c r="FRZ4" s="34"/>
+      <c r="FSA4" s="34"/>
+      <c r="FSB4" s="34"/>
+      <c r="FSC4" s="34"/>
+      <c r="FSD4" s="34"/>
+      <c r="FSE4" s="34"/>
+      <c r="FSF4" s="34"/>
+      <c r="FSG4" s="34"/>
+      <c r="FSH4" s="34"/>
+      <c r="FSI4" s="34"/>
+      <c r="FSJ4" s="34"/>
+      <c r="FSK4" s="34"/>
+      <c r="FSL4" s="34"/>
+      <c r="FSM4" s="34"/>
+      <c r="FSN4" s="34"/>
+      <c r="FSO4" s="34"/>
+      <c r="FSP4" s="34"/>
+      <c r="FSQ4" s="34"/>
+      <c r="FSR4" s="34"/>
+      <c r="FSS4" s="34"/>
+      <c r="FST4" s="34"/>
+      <c r="FSU4" s="34"/>
+      <c r="FSV4" s="34"/>
+      <c r="FSW4" s="34"/>
+      <c r="FSX4" s="34"/>
+      <c r="FSY4" s="34"/>
+      <c r="FSZ4" s="34"/>
+      <c r="FTA4" s="34"/>
+      <c r="FTB4" s="34"/>
+      <c r="FTC4" s="34"/>
+      <c r="FTD4" s="34"/>
+      <c r="FTE4" s="34"/>
+      <c r="FTF4" s="34"/>
+      <c r="FTG4" s="34"/>
+      <c r="FTH4" s="34"/>
+      <c r="FTI4" s="34"/>
+      <c r="FTJ4" s="34"/>
+      <c r="FTK4" s="34"/>
+      <c r="FTL4" s="34"/>
+      <c r="FTM4" s="34"/>
+      <c r="FTN4" s="34"/>
+      <c r="FTO4" s="34"/>
+      <c r="FTP4" s="34"/>
+      <c r="FTQ4" s="34"/>
+      <c r="FTR4" s="34"/>
+      <c r="FTS4" s="34"/>
+      <c r="FTT4" s="34"/>
+      <c r="FTU4" s="34"/>
+      <c r="FTV4" s="34"/>
+      <c r="FTW4" s="34"/>
+      <c r="FTX4" s="34"/>
+      <c r="FTY4" s="34"/>
+      <c r="FTZ4" s="34"/>
+      <c r="FUA4" s="34"/>
+      <c r="FUB4" s="34"/>
+      <c r="FUC4" s="34"/>
+      <c r="FUD4" s="34"/>
+      <c r="FUE4" s="34"/>
+      <c r="FUF4" s="34"/>
+      <c r="FUG4" s="34"/>
+      <c r="FUH4" s="34"/>
+      <c r="FUI4" s="34"/>
+      <c r="FUJ4" s="34"/>
+      <c r="FUK4" s="34"/>
+      <c r="FUL4" s="34"/>
+      <c r="FUM4" s="34"/>
+      <c r="FUN4" s="34"/>
+      <c r="FUO4" s="34"/>
+      <c r="FUP4" s="34"/>
+      <c r="FUQ4" s="34"/>
+      <c r="FUR4" s="34"/>
+      <c r="FUS4" s="34"/>
+      <c r="FUT4" s="34"/>
+      <c r="FUU4" s="34"/>
+      <c r="FUV4" s="34"/>
+      <c r="FUW4" s="34"/>
+      <c r="FUX4" s="34"/>
+      <c r="FUY4" s="34"/>
+      <c r="FUZ4" s="34"/>
+      <c r="FVA4" s="34"/>
+      <c r="FVB4" s="34"/>
+      <c r="FVC4" s="34"/>
+      <c r="FVD4" s="34"/>
+      <c r="FVE4" s="34"/>
+      <c r="FVF4" s="34"/>
+      <c r="FVG4" s="34"/>
+      <c r="FVH4" s="34"/>
+      <c r="FVI4" s="34"/>
+      <c r="FVJ4" s="34"/>
+      <c r="FVK4" s="34"/>
+      <c r="FVL4" s="34"/>
+      <c r="FVM4" s="34"/>
+      <c r="FVN4" s="34"/>
+      <c r="FVO4" s="34"/>
+      <c r="FVP4" s="34"/>
+      <c r="FVQ4" s="34"/>
+      <c r="FVR4" s="34"/>
+      <c r="FVS4" s="34"/>
+      <c r="FVT4" s="34"/>
+      <c r="FVU4" s="34"/>
+      <c r="FVV4" s="34"/>
+      <c r="FVW4" s="34"/>
+      <c r="FVX4" s="34"/>
+      <c r="FVY4" s="34"/>
+      <c r="FVZ4" s="34"/>
+      <c r="FWA4" s="34"/>
+      <c r="FWB4" s="34"/>
+      <c r="FWC4" s="34"/>
+      <c r="FWD4" s="34"/>
+      <c r="FWE4" s="34"/>
+      <c r="FWF4" s="34"/>
+      <c r="FWG4" s="34"/>
+      <c r="FWH4" s="34"/>
+      <c r="FWI4" s="34"/>
+      <c r="FWJ4" s="34"/>
+      <c r="FWK4" s="34"/>
+      <c r="FWL4" s="34"/>
+      <c r="FWM4" s="34"/>
+      <c r="FWN4" s="34"/>
+      <c r="FWO4" s="34"/>
+      <c r="FWP4" s="34"/>
+      <c r="FWQ4" s="34"/>
+      <c r="FWR4" s="34"/>
+      <c r="FWS4" s="34"/>
+      <c r="FWT4" s="34"/>
+      <c r="FWU4" s="34"/>
+      <c r="FWV4" s="34"/>
+      <c r="FWW4" s="34"/>
+      <c r="FWX4" s="34"/>
+      <c r="FWY4" s="34"/>
+      <c r="FWZ4" s="34"/>
+      <c r="FXA4" s="34"/>
+      <c r="FXB4" s="34"/>
+      <c r="FXC4" s="34"/>
+      <c r="FXD4" s="34"/>
+      <c r="FXE4" s="34"/>
+      <c r="FXF4" s="34"/>
+      <c r="FXG4" s="34"/>
+      <c r="FXH4" s="34"/>
+      <c r="FXI4" s="34"/>
+      <c r="FXJ4" s="34"/>
+      <c r="FXK4" s="34"/>
+      <c r="FXL4" s="34"/>
+      <c r="FXM4" s="34"/>
+      <c r="FXN4" s="34"/>
+      <c r="FXO4" s="34"/>
+      <c r="FXP4" s="34"/>
+      <c r="FXQ4" s="34"/>
+      <c r="FXR4" s="34"/>
+      <c r="FXS4" s="34"/>
+      <c r="FXT4" s="34"/>
+      <c r="FXU4" s="34"/>
+      <c r="FXV4" s="34"/>
+      <c r="FXW4" s="34"/>
+      <c r="FXX4" s="34"/>
+      <c r="FXY4" s="34"/>
+      <c r="FXZ4" s="34"/>
+      <c r="FYA4" s="34"/>
+      <c r="FYB4" s="34"/>
+      <c r="FYC4" s="34"/>
+      <c r="FYD4" s="34"/>
+      <c r="FYE4" s="34"/>
+      <c r="FYF4" s="34"/>
+      <c r="FYG4" s="34"/>
+      <c r="FYH4" s="34"/>
+      <c r="FYI4" s="34"/>
+      <c r="FYJ4" s="34"/>
+      <c r="FYK4" s="34"/>
+      <c r="FYL4" s="34"/>
+      <c r="FYM4" s="34"/>
+      <c r="FYN4" s="34"/>
+      <c r="FYO4" s="34"/>
+      <c r="FYP4" s="34"/>
+      <c r="FYQ4" s="34"/>
+      <c r="FYR4" s="34"/>
+      <c r="FYS4" s="34"/>
+      <c r="FYT4" s="34"/>
+      <c r="FYU4" s="34"/>
+      <c r="FYV4" s="34"/>
+      <c r="FYW4" s="34"/>
+      <c r="FYX4" s="34"/>
+      <c r="FYY4" s="34"/>
+      <c r="FYZ4" s="34"/>
+      <c r="FZA4" s="34"/>
+      <c r="FZB4" s="34"/>
+      <c r="FZC4" s="34"/>
+      <c r="FZD4" s="34"/>
+      <c r="FZE4" s="34"/>
+      <c r="FZF4" s="34"/>
+      <c r="FZG4" s="34"/>
+      <c r="FZH4" s="34"/>
+      <c r="FZI4" s="34"/>
+      <c r="FZJ4" s="34"/>
+      <c r="FZK4" s="34"/>
+      <c r="FZL4" s="34"/>
+      <c r="FZM4" s="34"/>
+      <c r="FZN4" s="34"/>
+      <c r="FZO4" s="34"/>
+      <c r="FZP4" s="34"/>
+      <c r="FZQ4" s="34"/>
+      <c r="FZR4" s="34"/>
+      <c r="FZS4" s="34"/>
+      <c r="FZT4" s="34"/>
+      <c r="FZU4" s="34"/>
+      <c r="FZV4" s="34"/>
+      <c r="FZW4" s="34"/>
+      <c r="FZX4" s="34"/>
+      <c r="FZY4" s="34"/>
+      <c r="FZZ4" s="34"/>
+      <c r="GAA4" s="34"/>
+      <c r="GAB4" s="34"/>
+      <c r="GAC4" s="34"/>
+      <c r="GAD4" s="34"/>
+      <c r="GAE4" s="34"/>
+      <c r="GAF4" s="34"/>
+      <c r="GAG4" s="34"/>
+      <c r="GAH4" s="34"/>
+      <c r="GAI4" s="34"/>
+      <c r="GAJ4" s="34"/>
+      <c r="GAK4" s="34"/>
+      <c r="GAL4" s="34"/>
+      <c r="GAM4" s="34"/>
+      <c r="GAN4" s="34"/>
+      <c r="GAO4" s="34"/>
+      <c r="GAP4" s="34"/>
+      <c r="GAQ4" s="34"/>
+      <c r="GAR4" s="34"/>
+      <c r="GAS4" s="34"/>
+      <c r="GAT4" s="34"/>
+      <c r="GAU4" s="34"/>
+      <c r="GAV4" s="34"/>
+      <c r="GAW4" s="34"/>
+      <c r="GAX4" s="34"/>
+      <c r="GAY4" s="34"/>
+      <c r="GAZ4" s="34"/>
+      <c r="GBA4" s="34"/>
+      <c r="GBB4" s="34"/>
+      <c r="GBC4" s="34"/>
+      <c r="GBD4" s="34"/>
+      <c r="GBE4" s="34"/>
+      <c r="GBF4" s="34"/>
+      <c r="GBG4" s="34"/>
+      <c r="GBH4" s="34"/>
+      <c r="GBI4" s="34"/>
+      <c r="GBJ4" s="34"/>
+      <c r="GBK4" s="34"/>
+      <c r="GBL4" s="34"/>
+      <c r="GBM4" s="34"/>
+      <c r="GBN4" s="34"/>
+      <c r="GBO4" s="34"/>
+      <c r="GBP4" s="34"/>
+      <c r="GBQ4" s="34"/>
+      <c r="GBR4" s="34"/>
+      <c r="GBS4" s="34"/>
+      <c r="GBT4" s="34"/>
+      <c r="GBU4" s="34"/>
+      <c r="GBV4" s="34"/>
+      <c r="GBW4" s="34"/>
+      <c r="GBX4" s="34"/>
+      <c r="GBY4" s="34"/>
+      <c r="GBZ4" s="34"/>
+      <c r="GCA4" s="34"/>
+      <c r="GCB4" s="34"/>
+      <c r="GCC4" s="34"/>
+      <c r="GCD4" s="34"/>
+      <c r="GCE4" s="34"/>
+      <c r="GCF4" s="34"/>
+      <c r="GCG4" s="34"/>
+      <c r="GCH4" s="34"/>
+      <c r="GCI4" s="34"/>
+      <c r="GCJ4" s="34"/>
+      <c r="GCK4" s="34"/>
+      <c r="GCL4" s="34"/>
+      <c r="GCM4" s="34"/>
+      <c r="GCN4" s="34"/>
+      <c r="GCO4" s="34"/>
+      <c r="GCP4" s="34"/>
+      <c r="GCQ4" s="34"/>
+      <c r="GCR4" s="34"/>
+      <c r="GCS4" s="34"/>
+      <c r="GCT4" s="34"/>
+      <c r="GCU4" s="34"/>
+      <c r="GCV4" s="34"/>
+      <c r="GCW4" s="34"/>
+      <c r="GCX4" s="34"/>
+      <c r="GCY4" s="34"/>
+      <c r="GCZ4" s="34"/>
+      <c r="GDA4" s="34"/>
+      <c r="GDB4" s="34"/>
+      <c r="GDC4" s="34"/>
+      <c r="GDD4" s="34"/>
+      <c r="GDE4" s="34"/>
+      <c r="GDF4" s="34"/>
+      <c r="GDG4" s="34"/>
+      <c r="GDH4" s="34"/>
+      <c r="GDI4" s="34"/>
+      <c r="GDJ4" s="34"/>
+      <c r="GDK4" s="34"/>
+      <c r="GDL4" s="34"/>
+      <c r="GDM4" s="34"/>
+      <c r="GDN4" s="34"/>
+      <c r="GDO4" s="34"/>
+      <c r="GDP4" s="34"/>
+      <c r="GDQ4" s="34"/>
+      <c r="GDR4" s="34"/>
+      <c r="GDS4" s="34"/>
+      <c r="GDT4" s="34"/>
+      <c r="GDU4" s="34"/>
+      <c r="GDV4" s="34"/>
+      <c r="GDW4" s="34"/>
+      <c r="GDX4" s="34"/>
+      <c r="GDY4" s="34"/>
+      <c r="GDZ4" s="34"/>
+      <c r="GEA4" s="34"/>
+      <c r="GEB4" s="34"/>
+      <c r="GEC4" s="34"/>
+      <c r="GED4" s="34"/>
+      <c r="GEE4" s="34"/>
+      <c r="GEF4" s="34"/>
+      <c r="GEG4" s="34"/>
+      <c r="GEH4" s="34"/>
+      <c r="GEI4" s="34"/>
+      <c r="GEJ4" s="34"/>
+      <c r="GEK4" s="34"/>
+      <c r="GEL4" s="34"/>
+      <c r="GEM4" s="34"/>
+      <c r="GEN4" s="34"/>
+      <c r="GEO4" s="34"/>
+      <c r="GEP4" s="34"/>
+      <c r="GEQ4" s="34"/>
+      <c r="GER4" s="34"/>
+      <c r="GES4" s="34"/>
+      <c r="GET4" s="34"/>
+      <c r="GEU4" s="34"/>
+      <c r="GEV4" s="34"/>
+      <c r="GEW4" s="34"/>
+      <c r="GEX4" s="34"/>
+      <c r="GEY4" s="34"/>
+      <c r="GEZ4" s="34"/>
+      <c r="GFA4" s="34"/>
+      <c r="GFB4" s="34"/>
+      <c r="GFC4" s="34"/>
+      <c r="GFD4" s="34"/>
+      <c r="GFE4" s="34"/>
+      <c r="GFF4" s="34"/>
+      <c r="GFG4" s="34"/>
+      <c r="GFH4" s="34"/>
+      <c r="GFI4" s="34"/>
+      <c r="GFJ4" s="34"/>
+      <c r="GFK4" s="34"/>
+      <c r="GFL4" s="34"/>
+      <c r="GFM4" s="34"/>
+      <c r="GFN4" s="34"/>
+      <c r="GFO4" s="34"/>
+      <c r="GFP4" s="34"/>
+      <c r="GFQ4" s="34"/>
+      <c r="GFR4" s="34"/>
+      <c r="GFS4" s="34"/>
+      <c r="GFT4" s="34"/>
+      <c r="GFU4" s="34"/>
+      <c r="GFV4" s="34"/>
+      <c r="GFW4" s="34"/>
+      <c r="GFX4" s="34"/>
+      <c r="GFY4" s="34"/>
+      <c r="GFZ4" s="34"/>
+      <c r="GGA4" s="34"/>
+      <c r="GGB4" s="34"/>
+      <c r="GGC4" s="34"/>
+      <c r="GGD4" s="34"/>
+      <c r="GGE4" s="34"/>
+      <c r="GGF4" s="34"/>
+      <c r="GGG4" s="34"/>
+      <c r="GGH4" s="34"/>
+      <c r="GGI4" s="34"/>
+      <c r="GGJ4" s="34"/>
+      <c r="GGK4" s="34"/>
+      <c r="GGL4" s="34"/>
+      <c r="GGM4" s="34"/>
+      <c r="GGN4" s="34"/>
+      <c r="GGO4" s="34"/>
+      <c r="GGP4" s="34"/>
+      <c r="GGQ4" s="34"/>
+      <c r="GGR4" s="34"/>
+      <c r="GGS4" s="34"/>
+      <c r="GGT4" s="34"/>
+      <c r="GGU4" s="34"/>
+      <c r="GGV4" s="34"/>
+      <c r="GGW4" s="34"/>
+      <c r="GGX4" s="34"/>
+      <c r="GGY4" s="34"/>
+      <c r="GGZ4" s="34"/>
+      <c r="GHA4" s="34"/>
+      <c r="GHB4" s="34"/>
+      <c r="GHC4" s="34"/>
+      <c r="GHD4" s="34"/>
+      <c r="GHE4" s="34"/>
+      <c r="GHF4" s="34"/>
+      <c r="GHG4" s="34"/>
+      <c r="GHH4" s="34"/>
+      <c r="GHI4" s="34"/>
+      <c r="GHJ4" s="34"/>
+      <c r="GHK4" s="34"/>
+      <c r="GHL4" s="34"/>
+      <c r="GHM4" s="34"/>
+      <c r="GHN4" s="34"/>
+      <c r="GHO4" s="34"/>
+      <c r="GHP4" s="34"/>
+      <c r="GHQ4" s="34"/>
+      <c r="GHR4" s="34"/>
+      <c r="GHS4" s="34"/>
+      <c r="GHT4" s="34"/>
+      <c r="GHU4" s="34"/>
+      <c r="GHV4" s="34"/>
+      <c r="GHW4" s="34"/>
+      <c r="GHX4" s="34"/>
+      <c r="GHY4" s="34"/>
+      <c r="GHZ4" s="34"/>
+      <c r="GIA4" s="34"/>
+      <c r="GIB4" s="34"/>
+      <c r="GIC4" s="34"/>
+      <c r="GID4" s="34"/>
+      <c r="GIE4" s="34"/>
+      <c r="GIF4" s="34"/>
+      <c r="GIG4" s="34"/>
+      <c r="GIH4" s="34"/>
+      <c r="GII4" s="34"/>
+      <c r="GIJ4" s="34"/>
+      <c r="GIK4" s="34"/>
+      <c r="GIL4" s="34"/>
+      <c r="GIM4" s="34"/>
+      <c r="GIN4" s="34"/>
+      <c r="GIO4" s="34"/>
+      <c r="GIP4" s="34"/>
+      <c r="GIQ4" s="34"/>
+      <c r="GIR4" s="34"/>
+      <c r="GIS4" s="34"/>
+      <c r="GIT4" s="34"/>
+      <c r="GIU4" s="34"/>
+      <c r="GIV4" s="34"/>
+      <c r="GIW4" s="34"/>
+      <c r="GIX4" s="34"/>
+      <c r="GIY4" s="34"/>
+      <c r="GIZ4" s="34"/>
+      <c r="GJA4" s="34"/>
+      <c r="GJB4" s="34"/>
+      <c r="GJC4" s="34"/>
+      <c r="GJD4" s="34"/>
+      <c r="GJE4" s="34"/>
+      <c r="GJF4" s="34"/>
+      <c r="GJG4" s="34"/>
+      <c r="GJH4" s="34"/>
+      <c r="GJI4" s="34"/>
+      <c r="GJJ4" s="34"/>
+      <c r="GJK4" s="34"/>
+      <c r="GJL4" s="34"/>
+      <c r="GJM4" s="34"/>
+      <c r="GJN4" s="34"/>
+      <c r="GJO4" s="34"/>
+      <c r="GJP4" s="34"/>
+      <c r="GJQ4" s="34"/>
+      <c r="GJR4" s="34"/>
+      <c r="GJS4" s="34"/>
+      <c r="GJT4" s="34"/>
+      <c r="GJU4" s="34"/>
+      <c r="GJV4" s="34"/>
+      <c r="GJW4" s="34"/>
+      <c r="GJX4" s="34"/>
+      <c r="GJY4" s="34"/>
+      <c r="GJZ4" s="34"/>
+      <c r="GKA4" s="34"/>
+      <c r="GKB4" s="34"/>
+      <c r="GKC4" s="34"/>
+      <c r="GKD4" s="34"/>
+      <c r="GKE4" s="34"/>
+      <c r="GKF4" s="34"/>
+      <c r="GKG4" s="34"/>
+      <c r="GKH4" s="34"/>
+      <c r="GKI4" s="34"/>
+      <c r="GKJ4" s="34"/>
+      <c r="GKK4" s="34"/>
+      <c r="GKL4" s="34"/>
+      <c r="GKM4" s="34"/>
+      <c r="GKN4" s="34"/>
+      <c r="GKO4" s="34"/>
+      <c r="GKP4" s="34"/>
+      <c r="GKQ4" s="34"/>
+      <c r="GKR4" s="34"/>
+      <c r="GKS4" s="34"/>
+      <c r="GKT4" s="34"/>
+      <c r="GKU4" s="34"/>
+      <c r="GKV4" s="34"/>
+      <c r="GKW4" s="34"/>
+      <c r="GKX4" s="34"/>
+      <c r="GKY4" s="34"/>
+      <c r="GKZ4" s="34"/>
+      <c r="GLA4" s="34"/>
+      <c r="GLB4" s="34"/>
+      <c r="GLC4" s="34"/>
+      <c r="GLD4" s="34"/>
+      <c r="GLE4" s="34"/>
+      <c r="GLF4" s="34"/>
+      <c r="GLG4" s="34"/>
+      <c r="GLH4" s="34"/>
+      <c r="GLI4" s="34"/>
+      <c r="GLJ4" s="34"/>
+      <c r="GLK4" s="34"/>
+      <c r="GLL4" s="34"/>
+      <c r="GLM4" s="34"/>
+      <c r="GLN4" s="34"/>
+      <c r="GLO4" s="34"/>
+      <c r="GLP4" s="34"/>
+      <c r="GLQ4" s="34"/>
+      <c r="GLR4" s="34"/>
+      <c r="GLS4" s="34"/>
+      <c r="GLT4" s="34"/>
+      <c r="GLU4" s="34"/>
+      <c r="GLV4" s="34"/>
+      <c r="GLW4" s="34"/>
+      <c r="GLX4" s="34"/>
+      <c r="GLY4" s="34"/>
+      <c r="GLZ4" s="34"/>
+      <c r="GMA4" s="34"/>
+      <c r="GMB4" s="34"/>
+      <c r="GMC4" s="34"/>
+      <c r="GMD4" s="34"/>
+      <c r="GME4" s="34"/>
+      <c r="GMF4" s="34"/>
+      <c r="GMG4" s="34"/>
+      <c r="GMH4" s="34"/>
+      <c r="GMI4" s="34"/>
+      <c r="GMJ4" s="34"/>
+      <c r="GMK4" s="34"/>
+      <c r="GML4" s="34"/>
+      <c r="GMM4" s="34"/>
+      <c r="GMN4" s="34"/>
+      <c r="GMO4" s="34"/>
+      <c r="GMP4" s="34"/>
+      <c r="GMQ4" s="34"/>
+      <c r="GMR4" s="34"/>
+      <c r="GMS4" s="34"/>
+      <c r="GMT4" s="34"/>
+      <c r="GMU4" s="34"/>
+      <c r="GMV4" s="34"/>
+      <c r="GMW4" s="34"/>
+      <c r="GMX4" s="34"/>
+      <c r="GMY4" s="34"/>
+      <c r="GMZ4" s="34"/>
+      <c r="GNA4" s="34"/>
+      <c r="GNB4" s="34"/>
+      <c r="GNC4" s="34"/>
+      <c r="GND4" s="34"/>
+      <c r="GNE4" s="34"/>
+      <c r="GNF4" s="34"/>
+      <c r="GNG4" s="34"/>
+      <c r="GNH4" s="34"/>
+      <c r="GNI4" s="34"/>
+      <c r="GNJ4" s="34"/>
+      <c r="GNK4" s="34"/>
+      <c r="GNL4" s="34"/>
+      <c r="GNM4" s="34"/>
+      <c r="GNN4" s="34"/>
+      <c r="GNO4" s="34"/>
+      <c r="GNP4" s="34"/>
+      <c r="GNQ4" s="34"/>
+      <c r="GNR4" s="34"/>
+      <c r="GNS4" s="34"/>
+      <c r="GNT4" s="34"/>
+      <c r="GNU4" s="34"/>
+      <c r="GNV4" s="34"/>
+      <c r="GNW4" s="34"/>
+      <c r="GNX4" s="34"/>
+      <c r="GNY4" s="34"/>
+      <c r="GNZ4" s="34"/>
+      <c r="GOA4" s="34"/>
+      <c r="GOB4" s="34"/>
+      <c r="GOC4" s="34"/>
+      <c r="GOD4" s="34"/>
+      <c r="GOE4" s="34"/>
+      <c r="GOF4" s="34"/>
+      <c r="GOG4" s="34"/>
+      <c r="GOH4" s="34"/>
+      <c r="GOI4" s="34"/>
+      <c r="GOJ4" s="34"/>
+      <c r="GOK4" s="34"/>
+      <c r="GOL4" s="34"/>
+      <c r="GOM4" s="34"/>
+      <c r="GON4" s="34"/>
+      <c r="GOO4" s="34"/>
+      <c r="GOP4" s="34"/>
+      <c r="GOQ4" s="34"/>
+      <c r="GOR4" s="34"/>
+      <c r="GOS4" s="34"/>
+      <c r="GOT4" s="34"/>
+      <c r="GOU4" s="34"/>
+      <c r="GOV4" s="34"/>
+      <c r="GOW4" s="34"/>
+      <c r="GOX4" s="34"/>
+      <c r="GOY4" s="34"/>
+      <c r="GOZ4" s="34"/>
+      <c r="GPA4" s="34"/>
+      <c r="GPB4" s="34"/>
+      <c r="GPC4" s="34"/>
+      <c r="GPD4" s="34"/>
+      <c r="GPE4" s="34"/>
+      <c r="GPF4" s="34"/>
+      <c r="GPG4" s="34"/>
+      <c r="GPH4" s="34"/>
+      <c r="GPI4" s="34"/>
+      <c r="GPJ4" s="34"/>
+      <c r="GPK4" s="34"/>
+      <c r="GPL4" s="34"/>
+      <c r="GPM4" s="34"/>
+      <c r="GPN4" s="34"/>
+      <c r="GPO4" s="34"/>
+      <c r="GPP4" s="34"/>
+      <c r="GPQ4" s="34"/>
+      <c r="GPR4" s="34"/>
+      <c r="GPS4" s="34"/>
+      <c r="GPT4" s="34"/>
+      <c r="GPU4" s="34"/>
+      <c r="GPV4" s="34"/>
+      <c r="GPW4" s="34"/>
+      <c r="GPX4" s="34"/>
+      <c r="GPY4" s="34"/>
+      <c r="GPZ4" s="34"/>
+      <c r="GQA4" s="34"/>
+      <c r="GQB4" s="34"/>
+      <c r="GQC4" s="34"/>
+      <c r="GQD4" s="34"/>
+      <c r="GQE4" s="34"/>
+      <c r="GQF4" s="34"/>
+      <c r="GQG4" s="34"/>
+      <c r="GQH4" s="34"/>
+      <c r="GQI4" s="34"/>
+      <c r="GQJ4" s="34"/>
+      <c r="GQK4" s="34"/>
+      <c r="GQL4" s="34"/>
+      <c r="GQM4" s="34"/>
+      <c r="GQN4" s="34"/>
+      <c r="GQO4" s="34"/>
+      <c r="GQP4" s="34"/>
+      <c r="GQQ4" s="34"/>
+      <c r="GQR4" s="34"/>
+      <c r="GQS4" s="34"/>
+      <c r="GQT4" s="34"/>
+      <c r="GQU4" s="34"/>
+      <c r="GQV4" s="34"/>
+      <c r="GQW4" s="34"/>
+      <c r="GQX4" s="34"/>
+      <c r="GQY4" s="34"/>
+      <c r="GQZ4" s="34"/>
+      <c r="GRA4" s="34"/>
+      <c r="GRB4" s="34"/>
+      <c r="GRC4" s="34"/>
+      <c r="GRD4" s="34"/>
+      <c r="GRE4" s="34"/>
+      <c r="GRF4" s="34"/>
+      <c r="GRG4" s="34"/>
+      <c r="GRH4" s="34"/>
+      <c r="GRI4" s="34"/>
+      <c r="GRJ4" s="34"/>
+      <c r="GRK4" s="34"/>
+      <c r="GRL4" s="34"/>
+      <c r="GRM4" s="34"/>
+      <c r="GRN4" s="34"/>
+      <c r="GRO4" s="34"/>
+      <c r="GRP4" s="34"/>
+      <c r="GRQ4" s="34"/>
+      <c r="GRR4" s="34"/>
+      <c r="GRS4" s="34"/>
+      <c r="GRT4" s="34"/>
+      <c r="GRU4" s="34"/>
+      <c r="GRV4" s="34"/>
+      <c r="GRW4" s="34"/>
+      <c r="GRX4" s="34"/>
+      <c r="GRY4" s="34"/>
+      <c r="GRZ4" s="34"/>
+      <c r="GSA4" s="34"/>
+      <c r="GSB4" s="34"/>
+      <c r="GSC4" s="34"/>
+      <c r="GSD4" s="34"/>
+      <c r="GSE4" s="34"/>
+      <c r="GSF4" s="34"/>
+      <c r="GSG4" s="34"/>
+      <c r="GSH4" s="34"/>
+      <c r="GSI4" s="34"/>
+      <c r="GSJ4" s="34"/>
+      <c r="GSK4" s="34"/>
+      <c r="GSL4" s="34"/>
+      <c r="GSM4" s="34"/>
+      <c r="GSN4" s="34"/>
+      <c r="GSO4" s="34"/>
+      <c r="GSP4" s="34"/>
+      <c r="GSQ4" s="34"/>
+      <c r="GSR4" s="34"/>
+      <c r="GSS4" s="34"/>
+      <c r="GST4" s="34"/>
+      <c r="GSU4" s="34"/>
+      <c r="GSV4" s="34"/>
+      <c r="GSW4" s="34"/>
+      <c r="GSX4" s="34"/>
+      <c r="GSY4" s="34"/>
+      <c r="GSZ4" s="34"/>
+      <c r="GTA4" s="34"/>
+      <c r="GTB4" s="34"/>
+      <c r="GTC4" s="34"/>
+      <c r="GTD4" s="34"/>
+      <c r="GTE4" s="34"/>
+      <c r="GTF4" s="34"/>
+      <c r="GTG4" s="34"/>
+      <c r="GTH4" s="34"/>
+      <c r="GTI4" s="34"/>
+      <c r="GTJ4" s="34"/>
+      <c r="GTK4" s="34"/>
+      <c r="GTL4" s="34"/>
+      <c r="GTM4" s="34"/>
+      <c r="GTN4" s="34"/>
+      <c r="GTO4" s="34"/>
+      <c r="GTP4" s="34"/>
+      <c r="GTQ4" s="34"/>
+      <c r="GTR4" s="34"/>
+      <c r="GTS4" s="34"/>
+      <c r="GTT4" s="34"/>
+      <c r="GTU4" s="34"/>
+      <c r="GTV4" s="34"/>
+      <c r="GTW4" s="34"/>
+      <c r="GTX4" s="34"/>
+      <c r="GTY4" s="34"/>
+      <c r="GTZ4" s="34"/>
+      <c r="GUA4" s="34"/>
+      <c r="GUB4" s="34"/>
+      <c r="GUC4" s="34"/>
+      <c r="GUD4" s="34"/>
+      <c r="GUE4" s="34"/>
+      <c r="GUF4" s="34"/>
+      <c r="GUG4" s="34"/>
+      <c r="GUH4" s="34"/>
+      <c r="GUI4" s="34"/>
+      <c r="GUJ4" s="34"/>
+      <c r="GUK4" s="34"/>
+      <c r="GUL4" s="34"/>
+      <c r="GUM4" s="34"/>
+      <c r="GUN4" s="34"/>
+      <c r="GUO4" s="34"/>
+      <c r="GUP4" s="34"/>
+      <c r="GUQ4" s="34"/>
+      <c r="GUR4" s="34"/>
+      <c r="GUS4" s="34"/>
+      <c r="GUT4" s="34"/>
+      <c r="GUU4" s="34"/>
+      <c r="GUV4" s="34"/>
+      <c r="GUW4" s="34"/>
+      <c r="GUX4" s="34"/>
+      <c r="GUY4" s="34"/>
+      <c r="GUZ4" s="34"/>
+      <c r="GVA4" s="34"/>
+      <c r="GVB4" s="34"/>
+      <c r="GVC4" s="34"/>
+      <c r="GVD4" s="34"/>
+      <c r="GVE4" s="34"/>
+      <c r="GVF4" s="34"/>
+      <c r="GVG4" s="34"/>
+      <c r="GVH4" s="34"/>
+      <c r="GVI4" s="34"/>
+      <c r="GVJ4" s="34"/>
+      <c r="GVK4" s="34"/>
+      <c r="GVL4" s="34"/>
+      <c r="GVM4" s="34"/>
+      <c r="GVN4" s="34"/>
+      <c r="GVO4" s="34"/>
+      <c r="GVP4" s="34"/>
+      <c r="GVQ4" s="34"/>
+      <c r="GVR4" s="34"/>
+      <c r="GVS4" s="34"/>
+      <c r="GVT4" s="34"/>
+      <c r="GVU4" s="34"/>
+      <c r="GVV4" s="34"/>
+      <c r="GVW4" s="34"/>
+      <c r="GVX4" s="34"/>
+      <c r="GVY4" s="34"/>
+      <c r="GVZ4" s="34"/>
+      <c r="GWA4" s="34"/>
+      <c r="GWB4" s="34"/>
+      <c r="GWC4" s="34"/>
+      <c r="GWD4" s="34"/>
+      <c r="GWE4" s="34"/>
+      <c r="GWF4" s="34"/>
+      <c r="GWG4" s="34"/>
+      <c r="GWH4" s="34"/>
+      <c r="GWI4" s="34"/>
+      <c r="GWJ4" s="34"/>
+      <c r="GWK4" s="34"/>
+      <c r="GWL4" s="34"/>
+      <c r="GWM4" s="34"/>
+      <c r="GWN4" s="34"/>
+      <c r="GWO4" s="34"/>
+      <c r="GWP4" s="34"/>
+      <c r="GWQ4" s="34"/>
+      <c r="GWR4" s="34"/>
+      <c r="GWS4" s="34"/>
+      <c r="GWT4" s="34"/>
+      <c r="GWU4" s="34"/>
+      <c r="GWV4" s="34"/>
+      <c r="GWW4" s="34"/>
+      <c r="GWX4" s="34"/>
+      <c r="GWY4" s="34"/>
+      <c r="GWZ4" s="34"/>
+      <c r="GXA4" s="34"/>
+      <c r="GXB4" s="34"/>
+      <c r="GXC4" s="34"/>
+      <c r="GXD4" s="34"/>
+      <c r="GXE4" s="34"/>
+      <c r="GXF4" s="34"/>
+      <c r="GXG4" s="34"/>
+      <c r="GXH4" s="34"/>
+      <c r="GXI4" s="34"/>
+      <c r="GXJ4" s="34"/>
+      <c r="GXK4" s="34"/>
+      <c r="GXL4" s="34"/>
+      <c r="GXM4" s="34"/>
+      <c r="GXN4" s="34"/>
+      <c r="GXO4" s="34"/>
+      <c r="GXP4" s="34"/>
+      <c r="GXQ4" s="34"/>
+      <c r="GXR4" s="34"/>
+      <c r="GXS4" s="34"/>
+      <c r="GXT4" s="34"/>
+      <c r="GXU4" s="34"/>
+      <c r="GXV4" s="34"/>
+      <c r="GXW4" s="34"/>
+      <c r="GXX4" s="34"/>
+      <c r="GXY4" s="34"/>
+      <c r="GXZ4" s="34"/>
+      <c r="GYA4" s="34"/>
+      <c r="GYB4" s="34"/>
+      <c r="GYC4" s="34"/>
+      <c r="GYD4" s="34"/>
+      <c r="GYE4" s="34"/>
+      <c r="GYF4" s="34"/>
+      <c r="GYG4" s="34"/>
+      <c r="GYH4" s="34"/>
+      <c r="GYI4" s="34"/>
+      <c r="GYJ4" s="34"/>
+      <c r="GYK4" s="34"/>
+      <c r="GYL4" s="34"/>
+      <c r="GYM4" s="34"/>
+      <c r="GYN4" s="34"/>
+      <c r="GYO4" s="34"/>
+      <c r="GYP4" s="34"/>
+      <c r="GYQ4" s="34"/>
+      <c r="GYR4" s="34"/>
+      <c r="GYS4" s="34"/>
+      <c r="GYT4" s="34"/>
+      <c r="GYU4" s="34"/>
+      <c r="GYV4" s="34"/>
+      <c r="GYW4" s="34"/>
+      <c r="GYX4" s="34"/>
+      <c r="GYY4" s="34"/>
+      <c r="GYZ4" s="34"/>
+      <c r="GZA4" s="34"/>
+      <c r="GZB4" s="34"/>
+      <c r="GZC4" s="34"/>
+      <c r="GZD4" s="34"/>
+      <c r="GZE4" s="34"/>
+      <c r="GZF4" s="34"/>
+      <c r="GZG4" s="34"/>
+      <c r="GZH4" s="34"/>
+      <c r="GZI4" s="34"/>
+      <c r="GZJ4" s="34"/>
+      <c r="GZK4" s="34"/>
+      <c r="GZL4" s="34"/>
+      <c r="GZM4" s="34"/>
+      <c r="GZN4" s="34"/>
+      <c r="GZO4" s="34"/>
+      <c r="GZP4" s="34"/>
+      <c r="GZQ4" s="34"/>
+      <c r="GZR4" s="34"/>
+      <c r="GZS4" s="34"/>
+      <c r="GZT4" s="34"/>
+      <c r="GZU4" s="34"/>
+      <c r="GZV4" s="34"/>
+      <c r="GZW4" s="34"/>
+      <c r="GZX4" s="34"/>
+      <c r="GZY4" s="34"/>
+      <c r="GZZ4" s="34"/>
+      <c r="HAA4" s="34"/>
+      <c r="HAB4" s="34"/>
+      <c r="HAC4" s="34"/>
+      <c r="HAD4" s="34"/>
+      <c r="HAE4" s="34"/>
+      <c r="HAF4" s="34"/>
+      <c r="HAG4" s="34"/>
+      <c r="HAH4" s="34"/>
+      <c r="HAI4" s="34"/>
+      <c r="HAJ4" s="34"/>
+      <c r="HAK4" s="34"/>
+      <c r="HAL4" s="34"/>
+      <c r="HAM4" s="34"/>
+      <c r="HAN4" s="34"/>
+      <c r="HAO4" s="34"/>
+      <c r="HAP4" s="34"/>
+      <c r="HAQ4" s="34"/>
+      <c r="HAR4" s="34"/>
+      <c r="HAS4" s="34"/>
+      <c r="HAT4" s="34"/>
+      <c r="HAU4" s="34"/>
+      <c r="HAV4" s="34"/>
+      <c r="HAW4" s="34"/>
+      <c r="HAX4" s="34"/>
+      <c r="HAY4" s="34"/>
+      <c r="HAZ4" s="34"/>
+      <c r="HBA4" s="34"/>
+      <c r="HBB4" s="34"/>
+      <c r="HBC4" s="34"/>
+      <c r="HBD4" s="34"/>
+      <c r="HBE4" s="34"/>
+      <c r="HBF4" s="34"/>
+      <c r="HBG4" s="34"/>
+      <c r="HBH4" s="34"/>
+      <c r="HBI4" s="34"/>
+      <c r="HBJ4" s="34"/>
+      <c r="HBK4" s="34"/>
+      <c r="HBL4" s="34"/>
+      <c r="HBM4" s="34"/>
+      <c r="HBN4" s="34"/>
+      <c r="HBO4" s="34"/>
+      <c r="HBP4" s="34"/>
+      <c r="HBQ4" s="34"/>
+      <c r="HBR4" s="34"/>
+      <c r="HBS4" s="34"/>
+      <c r="HBT4" s="34"/>
+      <c r="HBU4" s="34"/>
+      <c r="HBV4" s="34"/>
+      <c r="HBW4" s="34"/>
+      <c r="HBX4" s="34"/>
+      <c r="HBY4" s="34"/>
+      <c r="HBZ4" s="34"/>
+      <c r="HCA4" s="34"/>
+      <c r="HCB4" s="34"/>
+      <c r="HCC4" s="34"/>
+      <c r="HCD4" s="34"/>
+      <c r="HCE4" s="34"/>
+      <c r="HCF4" s="34"/>
+      <c r="HCG4" s="34"/>
+      <c r="HCH4" s="34"/>
+      <c r="HCI4" s="34"/>
+      <c r="HCJ4" s="34"/>
+      <c r="HCK4" s="34"/>
+      <c r="HCL4" s="34"/>
+      <c r="HCM4" s="34"/>
+      <c r="HCN4" s="34"/>
+      <c r="HCO4" s="34"/>
+      <c r="HCP4" s="34"/>
+      <c r="HCQ4" s="34"/>
+      <c r="HCR4" s="34"/>
+      <c r="HCS4" s="34"/>
+      <c r="HCT4" s="34"/>
+      <c r="HCU4" s="34"/>
+      <c r="HCV4" s="34"/>
+      <c r="HCW4" s="34"/>
+      <c r="HCX4" s="34"/>
+      <c r="HCY4" s="34"/>
+      <c r="HCZ4" s="34"/>
+      <c r="HDA4" s="34"/>
+      <c r="HDB4" s="34"/>
+      <c r="HDC4" s="34"/>
+      <c r="HDD4" s="34"/>
+      <c r="HDE4" s="34"/>
+      <c r="HDF4" s="34"/>
+      <c r="HDG4" s="34"/>
+      <c r="HDH4" s="34"/>
+      <c r="HDI4" s="34"/>
+      <c r="HDJ4" s="34"/>
+      <c r="HDK4" s="34"/>
+      <c r="HDL4" s="34"/>
+      <c r="HDM4" s="34"/>
+      <c r="HDN4" s="34"/>
+      <c r="HDO4" s="34"/>
+      <c r="HDP4" s="34"/>
+      <c r="HDQ4" s="34"/>
+      <c r="HDR4" s="34"/>
+      <c r="HDS4" s="34"/>
+      <c r="HDT4" s="34"/>
+      <c r="HDU4" s="34"/>
+      <c r="HDV4" s="34"/>
+      <c r="HDW4" s="34"/>
+      <c r="HDX4" s="34"/>
+      <c r="HDY4" s="34"/>
+      <c r="HDZ4" s="34"/>
+      <c r="HEA4" s="34"/>
+      <c r="HEB4" s="34"/>
+      <c r="HEC4" s="34"/>
+      <c r="HED4" s="34"/>
+      <c r="HEE4" s="34"/>
+      <c r="HEF4" s="34"/>
+      <c r="HEG4" s="34"/>
+      <c r="HEH4" s="34"/>
+      <c r="HEI4" s="34"/>
+      <c r="HEJ4" s="34"/>
+      <c r="HEK4" s="34"/>
+      <c r="HEL4" s="34"/>
+      <c r="HEM4" s="34"/>
+      <c r="HEN4" s="34"/>
+      <c r="HEO4" s="34"/>
+      <c r="HEP4" s="34"/>
+      <c r="HEQ4" s="34"/>
+      <c r="HER4" s="34"/>
+      <c r="HES4" s="34"/>
+      <c r="HET4" s="34"/>
+      <c r="HEU4" s="34"/>
+      <c r="HEV4" s="34"/>
+      <c r="HEW4" s="34"/>
+      <c r="HEX4" s="34"/>
+      <c r="HEY4" s="34"/>
+      <c r="HEZ4" s="34"/>
+      <c r="HFA4" s="34"/>
+      <c r="HFB4" s="34"/>
+      <c r="HFC4" s="34"/>
+      <c r="HFD4" s="34"/>
+      <c r="HFE4" s="34"/>
+      <c r="HFF4" s="34"/>
+      <c r="HFG4" s="34"/>
+      <c r="HFH4" s="34"/>
+      <c r="HFI4" s="34"/>
+      <c r="HFJ4" s="34"/>
+      <c r="HFK4" s="34"/>
+      <c r="HFL4" s="34"/>
+      <c r="HFM4" s="34"/>
+      <c r="HFN4" s="34"/>
+      <c r="HFO4" s="34"/>
+      <c r="HFP4" s="34"/>
+      <c r="HFQ4" s="34"/>
+      <c r="HFR4" s="34"/>
+      <c r="HFS4" s="34"/>
+      <c r="HFT4" s="34"/>
+      <c r="HFU4" s="34"/>
+      <c r="HFV4" s="34"/>
+      <c r="HFW4" s="34"/>
+      <c r="HFX4" s="34"/>
+      <c r="HFY4" s="34"/>
+      <c r="HFZ4" s="34"/>
+      <c r="HGA4" s="34"/>
+      <c r="HGB4" s="34"/>
+      <c r="HGC4" s="34"/>
+      <c r="HGD4" s="34"/>
+      <c r="HGE4" s="34"/>
+      <c r="HGF4" s="34"/>
+      <c r="HGG4" s="34"/>
+      <c r="HGH4" s="34"/>
+      <c r="HGI4" s="34"/>
+      <c r="HGJ4" s="34"/>
+      <c r="HGK4" s="34"/>
+      <c r="HGL4" s="34"/>
+      <c r="HGM4" s="34"/>
+      <c r="HGN4" s="34"/>
+      <c r="HGO4" s="34"/>
+      <c r="HGP4" s="34"/>
+      <c r="HGQ4" s="34"/>
+      <c r="HGR4" s="34"/>
+      <c r="HGS4" s="34"/>
+      <c r="HGT4" s="34"/>
+      <c r="HGU4" s="34"/>
+      <c r="HGV4" s="34"/>
+      <c r="HGW4" s="34"/>
+      <c r="HGX4" s="34"/>
+      <c r="HGY4" s="34"/>
+      <c r="HGZ4" s="34"/>
+      <c r="HHA4" s="34"/>
+      <c r="HHB4" s="34"/>
+      <c r="HHC4" s="34"/>
+      <c r="HHD4" s="34"/>
+      <c r="HHE4" s="34"/>
+      <c r="HHF4" s="34"/>
+      <c r="HHG4" s="34"/>
+      <c r="HHH4" s="34"/>
+      <c r="HHI4" s="34"/>
+      <c r="HHJ4" s="34"/>
+      <c r="HHK4" s="34"/>
+      <c r="HHL4" s="34"/>
+      <c r="HHM4" s="34"/>
+      <c r="HHN4" s="34"/>
+      <c r="HHO4" s="34"/>
+      <c r="HHP4" s="34"/>
+      <c r="HHQ4" s="34"/>
+      <c r="HHR4" s="34"/>
+      <c r="HHS4" s="34"/>
+      <c r="HHT4" s="34"/>
+      <c r="HHU4" s="34"/>
+      <c r="HHV4" s="34"/>
+      <c r="HHW4" s="34"/>
+      <c r="HHX4" s="34"/>
+      <c r="HHY4" s="34"/>
+      <c r="HHZ4" s="34"/>
+      <c r="HIA4" s="34"/>
+      <c r="HIB4" s="34"/>
+      <c r="HIC4" s="34"/>
+      <c r="HID4" s="34"/>
+      <c r="HIE4" s="34"/>
+      <c r="HIF4" s="34"/>
+      <c r="HIG4" s="34"/>
+      <c r="HIH4" s="34"/>
+      <c r="HII4" s="34"/>
+      <c r="HIJ4" s="34"/>
+      <c r="HIK4" s="34"/>
+      <c r="HIL4" s="34"/>
+      <c r="HIM4" s="34"/>
+      <c r="HIN4" s="34"/>
+      <c r="HIO4" s="34"/>
+      <c r="HIP4" s="34"/>
+      <c r="HIQ4" s="34"/>
+      <c r="HIR4" s="34"/>
+      <c r="HIS4" s="34"/>
+      <c r="HIT4" s="34"/>
+      <c r="HIU4" s="34"/>
+      <c r="HIV4" s="34"/>
+      <c r="HIW4" s="34"/>
+      <c r="HIX4" s="34"/>
+      <c r="HIY4" s="34"/>
+      <c r="HIZ4" s="34"/>
+      <c r="HJA4" s="34"/>
+      <c r="HJB4" s="34"/>
+      <c r="HJC4" s="34"/>
+      <c r="HJD4" s="34"/>
+      <c r="HJE4" s="34"/>
+      <c r="HJF4" s="34"/>
+      <c r="HJG4" s="34"/>
+      <c r="HJH4" s="34"/>
+      <c r="HJI4" s="34"/>
+      <c r="HJJ4" s="34"/>
+      <c r="HJK4" s="34"/>
+      <c r="HJL4" s="34"/>
+      <c r="HJM4" s="34"/>
+      <c r="HJN4" s="34"/>
+      <c r="HJO4" s="34"/>
+      <c r="HJP4" s="34"/>
+      <c r="HJQ4" s="34"/>
+      <c r="HJR4" s="34"/>
+      <c r="HJS4" s="34"/>
+      <c r="HJT4" s="34"/>
+      <c r="HJU4" s="34"/>
+      <c r="HJV4" s="34"/>
+      <c r="HJW4" s="34"/>
+      <c r="HJX4" s="34"/>
+      <c r="HJY4" s="34"/>
+      <c r="HJZ4" s="34"/>
+      <c r="HKA4" s="34"/>
+      <c r="HKB4" s="34"/>
+      <c r="HKC4" s="34"/>
+      <c r="HKD4" s="34"/>
+      <c r="HKE4" s="34"/>
+      <c r="HKF4" s="34"/>
+      <c r="HKG4" s="34"/>
+      <c r="HKH4" s="34"/>
+      <c r="HKI4" s="34"/>
+      <c r="HKJ4" s="34"/>
+      <c r="HKK4" s="34"/>
+      <c r="HKL4" s="34"/>
+      <c r="HKM4" s="34"/>
+      <c r="HKN4" s="34"/>
+      <c r="HKO4" s="34"/>
+      <c r="HKP4" s="34"/>
+      <c r="HKQ4" s="34"/>
+      <c r="HKR4" s="34"/>
+      <c r="HKS4" s="34"/>
+      <c r="HKT4" s="34"/>
+      <c r="HKU4" s="34"/>
+      <c r="HKV4" s="34"/>
+      <c r="HKW4" s="34"/>
+      <c r="HKX4" s="34"/>
+      <c r="HKY4" s="34"/>
+      <c r="HKZ4" s="34"/>
+      <c r="HLA4" s="34"/>
+      <c r="HLB4" s="34"/>
+      <c r="HLC4" s="34"/>
+      <c r="HLD4" s="34"/>
+      <c r="HLE4" s="34"/>
+      <c r="HLF4" s="34"/>
+      <c r="HLG4" s="34"/>
+      <c r="HLH4" s="34"/>
+      <c r="HLI4" s="34"/>
+      <c r="HLJ4" s="34"/>
+      <c r="HLK4" s="34"/>
+      <c r="HLL4" s="34"/>
+      <c r="HLM4" s="34"/>
+      <c r="HLN4" s="34"/>
+      <c r="HLO4" s="34"/>
+      <c r="HLP4" s="34"/>
+      <c r="HLQ4" s="34"/>
+      <c r="HLR4" s="34"/>
+      <c r="HLS4" s="34"/>
+      <c r="HLT4" s="34"/>
+      <c r="HLU4" s="34"/>
+      <c r="HLV4" s="34"/>
+      <c r="HLW4" s="34"/>
+      <c r="HLX4" s="34"/>
+      <c r="HLY4" s="34"/>
+      <c r="HLZ4" s="34"/>
+      <c r="HMA4" s="34"/>
+      <c r="HMB4" s="34"/>
+      <c r="HMC4" s="34"/>
+      <c r="HMD4" s="34"/>
+      <c r="HME4" s="34"/>
+      <c r="HMF4" s="34"/>
+      <c r="HMG4" s="34"/>
+      <c r="HMH4" s="34"/>
+      <c r="HMI4" s="34"/>
+      <c r="HMJ4" s="34"/>
+      <c r="HMK4" s="34"/>
+      <c r="HML4" s="34"/>
+      <c r="HMM4" s="34"/>
+      <c r="HMN4" s="34"/>
+      <c r="HMO4" s="34"/>
+      <c r="HMP4" s="34"/>
+      <c r="HMQ4" s="34"/>
+      <c r="HMR4" s="34"/>
+      <c r="HMS4" s="34"/>
+      <c r="HMT4" s="34"/>
+      <c r="HMU4" s="34"/>
+      <c r="HMV4" s="34"/>
+      <c r="HMW4" s="34"/>
+      <c r="HMX4" s="34"/>
+      <c r="HMY4" s="34"/>
+      <c r="HMZ4" s="34"/>
+      <c r="HNA4" s="34"/>
+      <c r="HNB4" s="34"/>
+      <c r="HNC4" s="34"/>
+      <c r="HND4" s="34"/>
+      <c r="HNE4" s="34"/>
+      <c r="HNF4" s="34"/>
+      <c r="HNG4" s="34"/>
+      <c r="HNH4" s="34"/>
+      <c r="HNI4" s="34"/>
+      <c r="HNJ4" s="34"/>
+      <c r="HNK4" s="34"/>
+      <c r="HNL4" s="34"/>
+      <c r="HNM4" s="34"/>
+      <c r="HNN4" s="34"/>
+      <c r="HNO4" s="34"/>
+      <c r="HNP4" s="34"/>
+      <c r="HNQ4" s="34"/>
+      <c r="HNR4" s="34"/>
+      <c r="HNS4" s="34"/>
+      <c r="HNT4" s="34"/>
+      <c r="HNU4" s="34"/>
+      <c r="HNV4" s="34"/>
+      <c r="HNW4" s="34"/>
+      <c r="HNX4" s="34"/>
+      <c r="HNY4" s="34"/>
+      <c r="HNZ4" s="34"/>
+      <c r="HOA4" s="34"/>
+      <c r="HOB4" s="34"/>
+      <c r="HOC4" s="34"/>
+      <c r="HOD4" s="34"/>
+      <c r="HOE4" s="34"/>
+      <c r="HOF4" s="34"/>
+      <c r="HOG4" s="34"/>
+      <c r="HOH4" s="34"/>
+      <c r="HOI4" s="34"/>
+      <c r="HOJ4" s="34"/>
+      <c r="HOK4" s="34"/>
+      <c r="HOL4" s="34"/>
+      <c r="HOM4" s="34"/>
+      <c r="HON4" s="34"/>
+      <c r="HOO4" s="34"/>
+      <c r="HOP4" s="34"/>
+      <c r="HOQ4" s="34"/>
+      <c r="HOR4" s="34"/>
+      <c r="HOS4" s="34"/>
+      <c r="HOT4" s="34"/>
+      <c r="HOU4" s="34"/>
+      <c r="HOV4" s="34"/>
+      <c r="HOW4" s="34"/>
+      <c r="HOX4" s="34"/>
+      <c r="HOY4" s="34"/>
+      <c r="HOZ4" s="34"/>
+      <c r="HPA4" s="34"/>
+      <c r="HPB4" s="34"/>
+      <c r="HPC4" s="34"/>
+      <c r="HPD4" s="34"/>
+      <c r="HPE4" s="34"/>
+      <c r="HPF4" s="34"/>
+      <c r="HPG4" s="34"/>
+      <c r="HPH4" s="34"/>
+      <c r="HPI4" s="34"/>
+      <c r="HPJ4" s="34"/>
+      <c r="HPK4" s="34"/>
+      <c r="HPL4" s="34"/>
+      <c r="HPM4" s="34"/>
+      <c r="HPN4" s="34"/>
+      <c r="HPO4" s="34"/>
+      <c r="HPP4" s="34"/>
+      <c r="HPQ4" s="34"/>
+      <c r="HPR4" s="34"/>
+      <c r="HPS4" s="34"/>
+      <c r="HPT4" s="34"/>
+      <c r="HPU4" s="34"/>
+      <c r="HPV4" s="34"/>
+      <c r="HPW4" s="34"/>
+      <c r="HPX4" s="34"/>
+      <c r="HPY4" s="34"/>
+      <c r="HPZ4" s="34"/>
+      <c r="HQA4" s="34"/>
+      <c r="HQB4" s="34"/>
+      <c r="HQC4" s="34"/>
+      <c r="HQD4" s="34"/>
+      <c r="HQE4" s="34"/>
+      <c r="HQF4" s="34"/>
+      <c r="HQG4" s="34"/>
+      <c r="HQH4" s="34"/>
+      <c r="HQI4" s="34"/>
+      <c r="HQJ4" s="34"/>
+      <c r="HQK4" s="34"/>
+      <c r="HQL4" s="34"/>
+      <c r="HQM4" s="34"/>
+      <c r="HQN4" s="34"/>
+      <c r="HQO4" s="34"/>
+      <c r="HQP4" s="34"/>
+      <c r="HQQ4" s="34"/>
+      <c r="HQR4" s="34"/>
+      <c r="HQS4" s="34"/>
+      <c r="HQT4" s="34"/>
+      <c r="HQU4" s="34"/>
+      <c r="HQV4" s="34"/>
+      <c r="HQW4" s="34"/>
+      <c r="HQX4" s="34"/>
+      <c r="HQY4" s="34"/>
+      <c r="HQZ4" s="34"/>
+      <c r="HRA4" s="34"/>
+      <c r="HRB4" s="34"/>
+      <c r="HRC4" s="34"/>
+      <c r="HRD4" s="34"/>
+      <c r="HRE4" s="34"/>
+      <c r="HRF4" s="34"/>
+      <c r="HRG4" s="34"/>
+      <c r="HRH4" s="34"/>
+      <c r="HRI4" s="34"/>
+      <c r="HRJ4" s="34"/>
+      <c r="HRK4" s="34"/>
+      <c r="HRL4" s="34"/>
+      <c r="HRM4" s="34"/>
+      <c r="HRN4" s="34"/>
+      <c r="HRO4" s="34"/>
+      <c r="HRP4" s="34"/>
+      <c r="HRQ4" s="34"/>
+      <c r="HRR4" s="34"/>
+      <c r="HRS4" s="34"/>
+      <c r="HRT4" s="34"/>
+      <c r="HRU4" s="34"/>
+      <c r="HRV4" s="34"/>
+      <c r="HRW4" s="34"/>
+      <c r="HRX4" s="34"/>
+      <c r="HRY4" s="34"/>
+      <c r="HRZ4" s="34"/>
+      <c r="HSA4" s="34"/>
+      <c r="HSB4" s="34"/>
+      <c r="HSC4" s="34"/>
+      <c r="HSD4" s="34"/>
+      <c r="HSE4" s="34"/>
+      <c r="HSF4" s="34"/>
+      <c r="HSG4" s="34"/>
+      <c r="HSH4" s="34"/>
+      <c r="HSI4" s="34"/>
+      <c r="HSJ4" s="34"/>
+      <c r="HSK4" s="34"/>
+      <c r="HSL4" s="34"/>
+      <c r="HSM4" s="34"/>
+      <c r="HSN4" s="34"/>
+      <c r="HSO4" s="34"/>
+      <c r="HSP4" s="34"/>
+      <c r="HSQ4" s="34"/>
+      <c r="HSR4" s="34"/>
+      <c r="HSS4" s="34"/>
+      <c r="HST4" s="34"/>
+      <c r="HSU4" s="34"/>
+      <c r="HSV4" s="34"/>
+      <c r="HSW4" s="34"/>
+      <c r="HSX4" s="34"/>
+      <c r="HSY4" s="34"/>
+      <c r="HSZ4" s="34"/>
+      <c r="HTA4" s="34"/>
+      <c r="HTB4" s="34"/>
+      <c r="HTC4" s="34"/>
+      <c r="HTD4" s="34"/>
+      <c r="HTE4" s="34"/>
+      <c r="HTF4" s="34"/>
+      <c r="HTG4" s="34"/>
+      <c r="HTH4" s="34"/>
+      <c r="HTI4" s="34"/>
+      <c r="HTJ4" s="34"/>
+      <c r="HTK4" s="34"/>
+      <c r="HTL4" s="34"/>
+      <c r="HTM4" s="34"/>
+      <c r="HTN4" s="34"/>
+      <c r="HTO4" s="34"/>
+      <c r="HTP4" s="34"/>
+      <c r="HTQ4" s="34"/>
+      <c r="HTR4" s="34"/>
+      <c r="HTS4" s="34"/>
+      <c r="HTT4" s="34"/>
+      <c r="HTU4" s="34"/>
+      <c r="HTV4" s="34"/>
+      <c r="HTW4" s="34"/>
+      <c r="HTX4" s="34"/>
+      <c r="HTY4" s="34"/>
+      <c r="HTZ4" s="34"/>
+      <c r="HUA4" s="34"/>
+      <c r="HUB4" s="34"/>
+      <c r="HUC4" s="34"/>
+      <c r="HUD4" s="34"/>
+      <c r="HUE4" s="34"/>
+      <c r="HUF4" s="34"/>
+      <c r="HUG4" s="34"/>
+      <c r="HUH4" s="34"/>
+      <c r="HUI4" s="34"/>
+      <c r="HUJ4" s="34"/>
+      <c r="HUK4" s="34"/>
+      <c r="HUL4" s="34"/>
+      <c r="HUM4" s="34"/>
+      <c r="HUN4" s="34"/>
+      <c r="HUO4" s="34"/>
+      <c r="HUP4" s="34"/>
+      <c r="HUQ4" s="34"/>
+      <c r="HUR4" s="34"/>
+      <c r="HUS4" s="34"/>
+      <c r="HUT4" s="34"/>
+      <c r="HUU4" s="34"/>
+      <c r="HUV4" s="34"/>
+      <c r="HUW4" s="34"/>
+      <c r="HUX4" s="34"/>
+      <c r="HUY4" s="34"/>
+      <c r="HUZ4" s="34"/>
+      <c r="HVA4" s="34"/>
+      <c r="HVB4" s="34"/>
+      <c r="HVC4" s="34"/>
+      <c r="HVD4" s="34"/>
+      <c r="HVE4" s="34"/>
+      <c r="HVF4" s="34"/>
+      <c r="HVG4" s="34"/>
+      <c r="HVH4" s="34"/>
+      <c r="HVI4" s="34"/>
+      <c r="HVJ4" s="34"/>
+      <c r="HVK4" s="34"/>
+      <c r="HVL4" s="34"/>
+      <c r="HVM4" s="34"/>
+      <c r="HVN4" s="34"/>
+      <c r="HVO4" s="34"/>
+      <c r="HVP4" s="34"/>
+      <c r="HVQ4" s="34"/>
+      <c r="HVR4" s="34"/>
+      <c r="HVS4" s="34"/>
+      <c r="HVT4" s="34"/>
+      <c r="HVU4" s="34"/>
+      <c r="HVV4" s="34"/>
+      <c r="HVW4" s="34"/>
+      <c r="HVX4" s="34"/>
+      <c r="HVY4" s="34"/>
+      <c r="HVZ4" s="34"/>
+      <c r="HWA4" s="34"/>
+      <c r="HWB4" s="34"/>
+      <c r="HWC4" s="34"/>
+      <c r="HWD4" s="34"/>
+      <c r="HWE4" s="34"/>
+      <c r="HWF4" s="34"/>
+      <c r="HWG4" s="34"/>
+      <c r="HWH4" s="34"/>
+      <c r="HWI4" s="34"/>
+      <c r="HWJ4" s="34"/>
+      <c r="HWK4" s="34"/>
+      <c r="HWL4" s="34"/>
+      <c r="HWM4" s="34"/>
+      <c r="HWN4" s="34"/>
+      <c r="HWO4" s="34"/>
+      <c r="HWP4" s="34"/>
+      <c r="HWQ4" s="34"/>
+      <c r="HWR4" s="34"/>
+      <c r="HWS4" s="34"/>
+      <c r="HWT4" s="34"/>
+      <c r="HWU4" s="34"/>
+      <c r="HWV4" s="34"/>
+      <c r="HWW4" s="34"/>
+      <c r="HWX4" s="34"/>
+      <c r="HWY4" s="34"/>
+      <c r="HWZ4" s="34"/>
+      <c r="HXA4" s="34"/>
+      <c r="HXB4" s="34"/>
+      <c r="HXC4" s="34"/>
+      <c r="HXD4" s="34"/>
+      <c r="HXE4" s="34"/>
+      <c r="HXF4" s="34"/>
+      <c r="HXG4" s="34"/>
+      <c r="HXH4" s="34"/>
+      <c r="HXI4" s="34"/>
+      <c r="HXJ4" s="34"/>
+      <c r="HXK4" s="34"/>
+      <c r="HXL4" s="34"/>
+      <c r="HXM4" s="34"/>
+      <c r="HXN4" s="34"/>
+      <c r="HXO4" s="34"/>
+      <c r="HXP4" s="34"/>
+      <c r="HXQ4" s="34"/>
+      <c r="HXR4" s="34"/>
+      <c r="HXS4" s="34"/>
+      <c r="HXT4" s="34"/>
+      <c r="HXU4" s="34"/>
+      <c r="HXV4" s="34"/>
+      <c r="HXW4" s="34"/>
+      <c r="HXX4" s="34"/>
+      <c r="HXY4" s="34"/>
+      <c r="HXZ4" s="34"/>
+      <c r="HYA4" s="34"/>
+      <c r="HYB4" s="34"/>
+      <c r="HYC4" s="34"/>
+      <c r="HYD4" s="34"/>
+      <c r="HYE4" s="34"/>
+      <c r="HYF4" s="34"/>
+      <c r="HYG4" s="34"/>
+      <c r="HYH4" s="34"/>
+      <c r="HYI4" s="34"/>
+      <c r="HYJ4" s="34"/>
+      <c r="HYK4" s="34"/>
+      <c r="HYL4" s="34"/>
+      <c r="HYM4" s="34"/>
+      <c r="HYN4" s="34"/>
+      <c r="HYO4" s="34"/>
+      <c r="HYP4" s="34"/>
+      <c r="HYQ4" s="34"/>
+      <c r="HYR4" s="34"/>
+      <c r="HYS4" s="34"/>
+      <c r="HYT4" s="34"/>
+      <c r="HYU4" s="34"/>
+      <c r="HYV4" s="34"/>
+      <c r="HYW4" s="34"/>
+      <c r="HYX4" s="34"/>
+      <c r="HYY4" s="34"/>
+      <c r="HYZ4" s="34"/>
+      <c r="HZA4" s="34"/>
+      <c r="HZB4" s="34"/>
+      <c r="HZC4" s="34"/>
+      <c r="HZD4" s="34"/>
+      <c r="HZE4" s="34"/>
+      <c r="HZF4" s="34"/>
+      <c r="HZG4" s="34"/>
+      <c r="HZH4" s="34"/>
+      <c r="HZI4" s="34"/>
+      <c r="HZJ4" s="34"/>
+      <c r="HZK4" s="34"/>
+      <c r="HZL4" s="34"/>
+      <c r="HZM4" s="34"/>
+      <c r="HZN4" s="34"/>
+      <c r="HZO4" s="34"/>
+      <c r="HZP4" s="34"/>
+      <c r="HZQ4" s="34"/>
+      <c r="HZR4" s="34"/>
+      <c r="HZS4" s="34"/>
+      <c r="HZT4" s="34"/>
+      <c r="HZU4" s="34"/>
+      <c r="HZV4" s="34"/>
+      <c r="HZW4" s="34"/>
+      <c r="HZX4" s="34"/>
+      <c r="HZY4" s="34"/>
+      <c r="HZZ4" s="34"/>
+      <c r="IAA4" s="34"/>
+      <c r="IAB4" s="34"/>
+      <c r="IAC4" s="34"/>
+      <c r="IAD4" s="34"/>
+      <c r="IAE4" s="34"/>
+      <c r="IAF4" s="34"/>
+      <c r="IAG4" s="34"/>
+      <c r="IAH4" s="34"/>
+      <c r="IAI4" s="34"/>
+      <c r="IAJ4" s="34"/>
+      <c r="IAK4" s="34"/>
+      <c r="IAL4" s="34"/>
+      <c r="IAM4" s="34"/>
+      <c r="IAN4" s="34"/>
+      <c r="IAO4" s="34"/>
+      <c r="IAP4" s="34"/>
+      <c r="IAQ4" s="34"/>
+      <c r="IAR4" s="34"/>
+      <c r="IAS4" s="34"/>
+      <c r="IAT4" s="34"/>
+      <c r="IAU4" s="34"/>
+      <c r="IAV4" s="34"/>
+      <c r="IAW4" s="34"/>
+      <c r="IAX4" s="34"/>
+      <c r="IAY4" s="34"/>
+      <c r="IAZ4" s="34"/>
+      <c r="IBA4" s="34"/>
+      <c r="IBB4" s="34"/>
+      <c r="IBC4" s="34"/>
+      <c r="IBD4" s="34"/>
+      <c r="IBE4" s="34"/>
+      <c r="IBF4" s="34"/>
+      <c r="IBG4" s="34"/>
+      <c r="IBH4" s="34"/>
+      <c r="IBI4" s="34"/>
+      <c r="IBJ4" s="34"/>
+      <c r="IBK4" s="34"/>
+      <c r="IBL4" s="34"/>
+      <c r="IBM4" s="34"/>
+      <c r="IBN4" s="34"/>
+      <c r="IBO4" s="34"/>
+      <c r="IBP4" s="34"/>
+      <c r="IBQ4" s="34"/>
+      <c r="IBR4" s="34"/>
+      <c r="IBS4" s="34"/>
+      <c r="IBT4" s="34"/>
+      <c r="IBU4" s="34"/>
+      <c r="IBV4" s="34"/>
+      <c r="IBW4" s="34"/>
+      <c r="IBX4" s="34"/>
+      <c r="IBY4" s="34"/>
+      <c r="IBZ4" s="34"/>
+      <c r="ICA4" s="34"/>
+      <c r="ICB4" s="34"/>
+      <c r="ICC4" s="34"/>
+      <c r="ICD4" s="34"/>
+      <c r="ICE4" s="34"/>
+      <c r="ICF4" s="34"/>
+      <c r="ICG4" s="34"/>
+      <c r="ICH4" s="34"/>
+      <c r="ICI4" s="34"/>
+      <c r="ICJ4" s="34"/>
+      <c r="ICK4" s="34"/>
+      <c r="ICL4" s="34"/>
+      <c r="ICM4" s="34"/>
+      <c r="ICN4" s="34"/>
+      <c r="ICO4" s="34"/>
+      <c r="ICP4" s="34"/>
+      <c r="ICQ4" s="34"/>
+      <c r="ICR4" s="34"/>
+      <c r="ICS4" s="34"/>
+      <c r="ICT4" s="34"/>
+      <c r="ICU4" s="34"/>
+      <c r="ICV4" s="34"/>
+      <c r="ICW4" s="34"/>
+      <c r="ICX4" s="34"/>
+      <c r="ICY4" s="34"/>
+      <c r="ICZ4" s="34"/>
+      <c r="IDA4" s="34"/>
+      <c r="IDB4" s="34"/>
+      <c r="IDC4" s="34"/>
+      <c r="IDD4" s="34"/>
+      <c r="IDE4" s="34"/>
+      <c r="IDF4" s="34"/>
+      <c r="IDG4" s="34"/>
+      <c r="IDH4" s="34"/>
+      <c r="IDI4" s="34"/>
+      <c r="IDJ4" s="34"/>
+      <c r="IDK4" s="34"/>
+      <c r="IDL4" s="34"/>
+      <c r="IDM4" s="34"/>
+      <c r="IDN4" s="34"/>
+      <c r="IDO4" s="34"/>
+      <c r="IDP4" s="34"/>
+      <c r="IDQ4" s="34"/>
+      <c r="IDR4" s="34"/>
+      <c r="IDS4" s="34"/>
+      <c r="IDT4" s="34"/>
+      <c r="IDU4" s="34"/>
+      <c r="IDV4" s="34"/>
+      <c r="IDW4" s="34"/>
+      <c r="IDX4" s="34"/>
+      <c r="IDY4" s="34"/>
+      <c r="IDZ4" s="34"/>
+      <c r="IEA4" s="34"/>
+      <c r="IEB4" s="34"/>
+      <c r="IEC4" s="34"/>
+      <c r="IED4" s="34"/>
+      <c r="IEE4" s="34"/>
+      <c r="IEF4" s="34"/>
+      <c r="IEG4" s="34"/>
+      <c r="IEH4" s="34"/>
+      <c r="IEI4" s="34"/>
+      <c r="IEJ4" s="34"/>
+      <c r="IEK4" s="34"/>
+      <c r="IEL4" s="34"/>
+      <c r="IEM4" s="34"/>
+      <c r="IEN4" s="34"/>
+      <c r="IEO4" s="34"/>
+      <c r="IEP4" s="34"/>
+      <c r="IEQ4" s="34"/>
+      <c r="IER4" s="34"/>
+      <c r="IES4" s="34"/>
+      <c r="IET4" s="34"/>
+      <c r="IEU4" s="34"/>
+      <c r="IEV4" s="34"/>
+      <c r="IEW4" s="34"/>
+      <c r="IEX4" s="34"/>
+      <c r="IEY4" s="34"/>
+      <c r="IEZ4" s="34"/>
+      <c r="IFA4" s="34"/>
+      <c r="IFB4" s="34"/>
+      <c r="IFC4" s="34"/>
+      <c r="IFD4" s="34"/>
+      <c r="IFE4" s="34"/>
+      <c r="IFF4" s="34"/>
+      <c r="IFG4" s="34"/>
+      <c r="IFH4" s="34"/>
+      <c r="IFI4" s="34"/>
+      <c r="IFJ4" s="34"/>
+      <c r="IFK4" s="34"/>
+      <c r="IFL4" s="34"/>
+      <c r="IFM4" s="34"/>
+      <c r="IFN4" s="34"/>
+      <c r="IFO4" s="34"/>
+      <c r="IFP4" s="34"/>
+      <c r="IFQ4" s="34"/>
+      <c r="IFR4" s="34"/>
+      <c r="IFS4" s="34"/>
+      <c r="IFT4" s="34"/>
+      <c r="IFU4" s="34"/>
+      <c r="IFV4" s="34"/>
+      <c r="IFW4" s="34"/>
+      <c r="IFX4" s="34"/>
+      <c r="IFY4" s="34"/>
+      <c r="IFZ4" s="34"/>
+      <c r="IGA4" s="34"/>
+      <c r="IGB4" s="34"/>
+      <c r="IGC4" s="34"/>
+      <c r="IGD4" s="34"/>
+      <c r="IGE4" s="34"/>
+      <c r="IGF4" s="34"/>
+      <c r="IGG4" s="34"/>
+      <c r="IGH4" s="34"/>
+      <c r="IGI4" s="34"/>
+      <c r="IGJ4" s="34"/>
+      <c r="IGK4" s="34"/>
+      <c r="IGL4" s="34"/>
+      <c r="IGM4" s="34"/>
+      <c r="IGN4" s="34"/>
+      <c r="IGO4" s="34"/>
+      <c r="IGP4" s="34"/>
+      <c r="IGQ4" s="34"/>
+      <c r="IGR4" s="34"/>
+      <c r="IGS4" s="34"/>
+      <c r="IGT4" s="34"/>
+      <c r="IGU4" s="34"/>
+      <c r="IGV4" s="34"/>
+      <c r="IGW4" s="34"/>
+      <c r="IGX4" s="34"/>
+      <c r="IGY4" s="34"/>
+      <c r="IGZ4" s="34"/>
+      <c r="IHA4" s="34"/>
+      <c r="IHB4" s="34"/>
+      <c r="IHC4" s="34"/>
+      <c r="IHD4" s="34"/>
+      <c r="IHE4" s="34"/>
+      <c r="IHF4" s="34"/>
+      <c r="IHG4" s="34"/>
+      <c r="IHH4" s="34"/>
+      <c r="IHI4" s="34"/>
+      <c r="IHJ4" s="34"/>
+      <c r="IHK4" s="34"/>
+      <c r="IHL4" s="34"/>
+      <c r="IHM4" s="34"/>
+      <c r="IHN4" s="34"/>
+      <c r="IHO4" s="34"/>
+      <c r="IHP4" s="34"/>
+      <c r="IHQ4" s="34"/>
+      <c r="IHR4" s="34"/>
+      <c r="IHS4" s="34"/>
+      <c r="IHT4" s="34"/>
+      <c r="IHU4" s="34"/>
+      <c r="IHV4" s="34"/>
+      <c r="IHW4" s="34"/>
+      <c r="IHX4" s="34"/>
+      <c r="IHY4" s="34"/>
+      <c r="IHZ4" s="34"/>
+      <c r="IIA4" s="34"/>
+      <c r="IIB4" s="34"/>
+      <c r="IIC4" s="34"/>
+      <c r="IID4" s="34"/>
+      <c r="IIE4" s="34"/>
+      <c r="IIF4" s="34"/>
+      <c r="IIG4" s="34"/>
+      <c r="IIH4" s="34"/>
+      <c r="III4" s="34"/>
+      <c r="IIJ4" s="34"/>
+      <c r="IIK4" s="34"/>
+      <c r="IIL4" s="34"/>
+      <c r="IIM4" s="34"/>
+      <c r="IIN4" s="34"/>
+      <c r="IIO4" s="34"/>
+      <c r="IIP4" s="34"/>
+      <c r="IIQ4" s="34"/>
+      <c r="IIR4" s="34"/>
+      <c r="IIS4" s="34"/>
+      <c r="IIT4" s="34"/>
+      <c r="IIU4" s="34"/>
+      <c r="IIV4" s="34"/>
+      <c r="IIW4" s="34"/>
+      <c r="IIX4" s="34"/>
+      <c r="IIY4" s="34"/>
+      <c r="IIZ4" s="34"/>
+      <c r="IJA4" s="34"/>
+      <c r="IJB4" s="34"/>
+      <c r="IJC4" s="34"/>
+      <c r="IJD4" s="34"/>
+      <c r="IJE4" s="34"/>
+      <c r="IJF4" s="34"/>
+      <c r="IJG4" s="34"/>
+      <c r="IJH4" s="34"/>
+      <c r="IJI4" s="34"/>
+      <c r="IJJ4" s="34"/>
+      <c r="IJK4" s="34"/>
+      <c r="IJL4" s="34"/>
+      <c r="IJM4" s="34"/>
+      <c r="IJN4" s="34"/>
+      <c r="IJO4" s="34"/>
+      <c r="IJP4" s="34"/>
+      <c r="IJQ4" s="34"/>
+      <c r="IJR4" s="34"/>
+      <c r="IJS4" s="34"/>
+      <c r="IJT4" s="34"/>
+      <c r="IJU4" s="34"/>
+      <c r="IJV4" s="34"/>
+      <c r="IJW4" s="34"/>
+      <c r="IJX4" s="34"/>
+      <c r="IJY4" s="34"/>
+      <c r="IJZ4" s="34"/>
+      <c r="IKA4" s="34"/>
+      <c r="IKB4" s="34"/>
+      <c r="IKC4" s="34"/>
+      <c r="IKD4" s="34"/>
+      <c r="IKE4" s="34"/>
+      <c r="IKF4" s="34"/>
+      <c r="IKG4" s="34"/>
+      <c r="IKH4" s="34"/>
+      <c r="IKI4" s="34"/>
+      <c r="IKJ4" s="34"/>
+      <c r="IKK4" s="34"/>
+      <c r="IKL4" s="34"/>
+      <c r="IKM4" s="34"/>
+      <c r="IKN4" s="34"/>
+      <c r="IKO4" s="34"/>
+      <c r="IKP4" s="34"/>
+      <c r="IKQ4" s="34"/>
+      <c r="IKR4" s="34"/>
+      <c r="IKS4" s="34"/>
+      <c r="IKT4" s="34"/>
+      <c r="IKU4" s="34"/>
+      <c r="IKV4" s="34"/>
+      <c r="IKW4" s="34"/>
+      <c r="IKX4" s="34"/>
+      <c r="IKY4" s="34"/>
+      <c r="IKZ4" s="34"/>
+      <c r="ILA4" s="34"/>
+      <c r="ILB4" s="34"/>
+      <c r="ILC4" s="34"/>
+      <c r="ILD4" s="34"/>
+      <c r="ILE4" s="34"/>
+      <c r="ILF4" s="34"/>
+      <c r="ILG4" s="34"/>
+      <c r="ILH4" s="34"/>
+      <c r="ILI4" s="34"/>
+      <c r="ILJ4" s="34"/>
+      <c r="ILK4" s="34"/>
+      <c r="ILL4" s="34"/>
+      <c r="ILM4" s="34"/>
+      <c r="ILN4" s="34"/>
+      <c r="ILO4" s="34"/>
+      <c r="ILP4" s="34"/>
+      <c r="ILQ4" s="34"/>
+      <c r="ILR4" s="34"/>
+      <c r="ILS4" s="34"/>
+      <c r="ILT4" s="34"/>
+      <c r="ILU4" s="34"/>
+      <c r="ILV4" s="34"/>
+      <c r="ILW4" s="34"/>
+      <c r="ILX4" s="34"/>
+      <c r="ILY4" s="34"/>
+      <c r="ILZ4" s="34"/>
+      <c r="IMA4" s="34"/>
+      <c r="IMB4" s="34"/>
+      <c r="IMC4" s="34"/>
+      <c r="IMD4" s="34"/>
+      <c r="IME4" s="34"/>
+      <c r="IMF4" s="34"/>
+      <c r="IMG4" s="34"/>
+      <c r="IMH4" s="34"/>
+      <c r="IMI4" s="34"/>
+      <c r="IMJ4" s="34"/>
+      <c r="IMK4" s="34"/>
+      <c r="IML4" s="34"/>
+      <c r="IMM4" s="34"/>
+      <c r="IMN4" s="34"/>
+      <c r="IMO4" s="34"/>
+      <c r="IMP4" s="34"/>
+      <c r="IMQ4" s="34"/>
+      <c r="IMR4" s="34"/>
+      <c r="IMS4" s="34"/>
+      <c r="IMT4" s="34"/>
+      <c r="IMU4" s="34"/>
+      <c r="IMV4" s="34"/>
+      <c r="IMW4" s="34"/>
+      <c r="IMX4" s="34"/>
+      <c r="IMY4" s="34"/>
+      <c r="IMZ4" s="34"/>
+      <c r="INA4" s="34"/>
+      <c r="INB4" s="34"/>
+      <c r="INC4" s="34"/>
+      <c r="IND4" s="34"/>
+      <c r="INE4" s="34"/>
+      <c r="INF4" s="34"/>
+      <c r="ING4" s="34"/>
+      <c r="INH4" s="34"/>
+      <c r="INI4" s="34"/>
+      <c r="INJ4" s="34"/>
+      <c r="INK4" s="34"/>
+      <c r="INL4" s="34"/>
+      <c r="INM4" s="34"/>
+      <c r="INN4" s="34"/>
+      <c r="INO4" s="34"/>
+      <c r="INP4" s="34"/>
+      <c r="INQ4" s="34"/>
+      <c r="INR4" s="34"/>
+      <c r="INS4" s="34"/>
+      <c r="INT4" s="34"/>
+      <c r="INU4" s="34"/>
+      <c r="INV4" s="34"/>
+      <c r="INW4" s="34"/>
+      <c r="INX4" s="34"/>
+      <c r="INY4" s="34"/>
+      <c r="INZ4" s="34"/>
+      <c r="IOA4" s="34"/>
+      <c r="IOB4" s="34"/>
+      <c r="IOC4" s="34"/>
+      <c r="IOD4" s="34"/>
+      <c r="IOE4" s="34"/>
+      <c r="IOF4" s="34"/>
+      <c r="IOG4" s="34"/>
+      <c r="IOH4" s="34"/>
+      <c r="IOI4" s="34"/>
+      <c r="IOJ4" s="34"/>
+      <c r="IOK4" s="34"/>
+      <c r="IOL4" s="34"/>
+      <c r="IOM4" s="34"/>
+      <c r="ION4" s="34"/>
+      <c r="IOO4" s="34"/>
+      <c r="IOP4" s="34"/>
+      <c r="IOQ4" s="34"/>
+      <c r="IOR4" s="34"/>
+      <c r="IOS4" s="34"/>
+      <c r="IOT4" s="34"/>
+      <c r="IOU4" s="34"/>
+      <c r="IOV4" s="34"/>
+      <c r="IOW4" s="34"/>
+      <c r="IOX4" s="34"/>
+      <c r="IOY4" s="34"/>
+      <c r="IOZ4" s="34"/>
+      <c r="IPA4" s="34"/>
+      <c r="IPB4" s="34"/>
+      <c r="IPC4" s="34"/>
+      <c r="IPD4" s="34"/>
+      <c r="IPE4" s="34"/>
+      <c r="IPF4" s="34"/>
+      <c r="IPG4" s="34"/>
+      <c r="IPH4" s="34"/>
+      <c r="IPI4" s="34"/>
+      <c r="IPJ4" s="34"/>
+      <c r="IPK4" s="34"/>
+      <c r="IPL4" s="34"/>
+      <c r="IPM4" s="34"/>
+      <c r="IPN4" s="34"/>
+      <c r="IPO4" s="34"/>
+      <c r="IPP4" s="34"/>
+      <c r="IPQ4" s="34"/>
+      <c r="IPR4" s="34"/>
+      <c r="IPS4" s="34"/>
+      <c r="IPT4" s="34"/>
+      <c r="IPU4" s="34"/>
+      <c r="IPV4" s="34"/>
+      <c r="IPW4" s="34"/>
+      <c r="IPX4" s="34"/>
+      <c r="IPY4" s="34"/>
+      <c r="IPZ4" s="34"/>
+      <c r="IQA4" s="34"/>
+      <c r="IQB4" s="34"/>
+      <c r="IQC4" s="34"/>
+      <c r="IQD4" s="34"/>
+      <c r="IQE4" s="34"/>
+      <c r="IQF4" s="34"/>
+      <c r="IQG4" s="34"/>
+      <c r="IQH4" s="34"/>
+      <c r="IQI4" s="34"/>
+      <c r="IQJ4" s="34"/>
+      <c r="IQK4" s="34"/>
+      <c r="IQL4" s="34"/>
+      <c r="IQM4" s="34"/>
+      <c r="IQN4" s="34"/>
+      <c r="IQO4" s="34"/>
+      <c r="IQP4" s="34"/>
+      <c r="IQQ4" s="34"/>
+      <c r="IQR4" s="34"/>
+      <c r="IQS4" s="34"/>
+      <c r="IQT4" s="34"/>
+      <c r="IQU4" s="34"/>
+      <c r="IQV4" s="34"/>
+      <c r="IQW4" s="34"/>
+      <c r="IQX4" s="34"/>
+      <c r="IQY4" s="34"/>
+      <c r="IQZ4" s="34"/>
+      <c r="IRA4" s="34"/>
+      <c r="IRB4" s="34"/>
+      <c r="IRC4" s="34"/>
+      <c r="IRD4" s="34"/>
+      <c r="IRE4" s="34"/>
+      <c r="IRF4" s="34"/>
+      <c r="IRG4" s="34"/>
+      <c r="IRH4" s="34"/>
+      <c r="IRI4" s="34"/>
+      <c r="IRJ4" s="34"/>
+      <c r="IRK4" s="34"/>
+      <c r="IRL4" s="34"/>
+      <c r="IRM4" s="34"/>
+      <c r="IRN4" s="34"/>
+      <c r="IRO4" s="34"/>
+      <c r="IRP4" s="34"/>
+      <c r="IRQ4" s="34"/>
+      <c r="IRR4" s="34"/>
+      <c r="IRS4" s="34"/>
+      <c r="IRT4" s="34"/>
+      <c r="IRU4" s="34"/>
+      <c r="IRV4" s="34"/>
+      <c r="IRW4" s="34"/>
+      <c r="IRX4" s="34"/>
+      <c r="IRY4" s="34"/>
+      <c r="IRZ4" s="34"/>
+      <c r="ISA4" s="34"/>
+      <c r="ISB4" s="34"/>
+      <c r="ISC4" s="34"/>
+      <c r="ISD4" s="34"/>
+      <c r="ISE4" s="34"/>
+      <c r="ISF4" s="34"/>
+      <c r="ISG4" s="34"/>
+      <c r="ISH4" s="34"/>
+      <c r="ISI4" s="34"/>
+      <c r="ISJ4" s="34"/>
+      <c r="ISK4" s="34"/>
+      <c r="ISL4" s="34"/>
+      <c r="ISM4" s="34"/>
+      <c r="ISN4" s="34"/>
+      <c r="ISO4" s="34"/>
+      <c r="ISP4" s="34"/>
+      <c r="ISQ4" s="34"/>
+      <c r="ISR4" s="34"/>
+      <c r="ISS4" s="34"/>
+      <c r="IST4" s="34"/>
+      <c r="ISU4" s="34"/>
+      <c r="ISV4" s="34"/>
+      <c r="ISW4" s="34"/>
+      <c r="ISX4" s="34"/>
+      <c r="ISY4" s="34"/>
+      <c r="ISZ4" s="34"/>
+      <c r="ITA4" s="34"/>
+      <c r="ITB4" s="34"/>
+      <c r="ITC4" s="34"/>
+      <c r="ITD4" s="34"/>
+      <c r="ITE4" s="34"/>
+      <c r="ITF4" s="34"/>
+      <c r="ITG4" s="34"/>
+      <c r="ITH4" s="34"/>
+      <c r="ITI4" s="34"/>
+      <c r="ITJ4" s="34"/>
+      <c r="ITK4" s="34"/>
+      <c r="ITL4" s="34"/>
+      <c r="ITM4" s="34"/>
+      <c r="ITN4" s="34"/>
+      <c r="ITO4" s="34"/>
+      <c r="ITP4" s="34"/>
+      <c r="ITQ4" s="34"/>
+      <c r="ITR4" s="34"/>
+      <c r="ITS4" s="34"/>
+      <c r="ITT4" s="34"/>
+      <c r="ITU4" s="34"/>
+      <c r="ITV4" s="34"/>
+      <c r="ITW4" s="34"/>
+      <c r="ITX4" s="34"/>
+      <c r="ITY4" s="34"/>
+      <c r="ITZ4" s="34"/>
+      <c r="IUA4" s="34"/>
+      <c r="IUB4" s="34"/>
+      <c r="IUC4" s="34"/>
+      <c r="IUD4" s="34"/>
+      <c r="IUE4" s="34"/>
+      <c r="IUF4" s="34"/>
+      <c r="IUG4" s="34"/>
+      <c r="IUH4" s="34"/>
+      <c r="IUI4" s="34"/>
+      <c r="IUJ4" s="34"/>
+      <c r="IUK4" s="34"/>
+      <c r="IUL4" s="34"/>
+      <c r="IUM4" s="34"/>
+      <c r="IUN4" s="34"/>
+      <c r="IUO4" s="34"/>
+      <c r="IUP4" s="34"/>
+      <c r="IUQ4" s="34"/>
+      <c r="IUR4" s="34"/>
+      <c r="IUS4" s="34"/>
+      <c r="IUT4" s="34"/>
+      <c r="IUU4" s="34"/>
+      <c r="IUV4" s="34"/>
+      <c r="IUW4" s="34"/>
+      <c r="IUX4" s="34"/>
+      <c r="IUY4" s="34"/>
+      <c r="IUZ4" s="34"/>
+      <c r="IVA4" s="34"/>
+      <c r="IVB4" s="34"/>
+      <c r="IVC4" s="34"/>
+      <c r="IVD4" s="34"/>
+      <c r="IVE4" s="34"/>
+      <c r="IVF4" s="34"/>
+      <c r="IVG4" s="34"/>
+      <c r="IVH4" s="34"/>
+      <c r="IVI4" s="34"/>
+      <c r="IVJ4" s="34"/>
+      <c r="IVK4" s="34"/>
+      <c r="IVL4" s="34"/>
+      <c r="IVM4" s="34"/>
+      <c r="IVN4" s="34"/>
+      <c r="IVO4" s="34"/>
+      <c r="IVP4" s="34"/>
+      <c r="IVQ4" s="34"/>
+      <c r="IVR4" s="34"/>
+      <c r="IVS4" s="34"/>
+      <c r="IVT4" s="34"/>
+      <c r="IVU4" s="34"/>
+      <c r="IVV4" s="34"/>
+      <c r="IVW4" s="34"/>
+      <c r="IVX4" s="34"/>
+      <c r="IVY4" s="34"/>
+      <c r="IVZ4" s="34"/>
+      <c r="IWA4" s="34"/>
+      <c r="IWB4" s="34"/>
+      <c r="IWC4" s="34"/>
+      <c r="IWD4" s="34"/>
+      <c r="IWE4" s="34"/>
+      <c r="IWF4" s="34"/>
+      <c r="IWG4" s="34"/>
+      <c r="IWH4" s="34"/>
+      <c r="IWI4" s="34"/>
+      <c r="IWJ4" s="34"/>
+      <c r="IWK4" s="34"/>
+      <c r="IWL4" s="34"/>
+      <c r="IWM4" s="34"/>
+      <c r="IWN4" s="34"/>
+      <c r="IWO4" s="34"/>
+      <c r="IWP4" s="34"/>
+      <c r="IWQ4" s="34"/>
+      <c r="IWR4" s="34"/>
+      <c r="IWS4" s="34"/>
+      <c r="IWT4" s="34"/>
+      <c r="IWU4" s="34"/>
+      <c r="IWV4" s="34"/>
+      <c r="IWW4" s="34"/>
+      <c r="IWX4" s="34"/>
+      <c r="IWY4" s="34"/>
+      <c r="IWZ4" s="34"/>
+      <c r="IXA4" s="34"/>
+      <c r="IXB4" s="34"/>
+      <c r="IXC4" s="34"/>
+      <c r="IXD4" s="34"/>
+      <c r="IXE4" s="34"/>
+      <c r="IXF4" s="34"/>
+      <c r="IXG4" s="34"/>
+      <c r="IXH4" s="34"/>
+      <c r="IXI4" s="34"/>
+      <c r="IXJ4" s="34"/>
+      <c r="IXK4" s="34"/>
+      <c r="IXL4" s="34"/>
+      <c r="IXM4" s="34"/>
+      <c r="IXN4" s="34"/>
+      <c r="IXO4" s="34"/>
+      <c r="IXP4" s="34"/>
+      <c r="IXQ4" s="34"/>
+      <c r="IXR4" s="34"/>
+      <c r="IXS4" s="34"/>
+      <c r="IXT4" s="34"/>
+      <c r="IXU4" s="34"/>
+      <c r="IXV4" s="34"/>
+      <c r="IXW4" s="34"/>
+      <c r="IXX4" s="34"/>
+      <c r="IXY4" s="34"/>
+      <c r="IXZ4" s="34"/>
+      <c r="IYA4" s="34"/>
+      <c r="IYB4" s="34"/>
+      <c r="IYC4" s="34"/>
+      <c r="IYD4" s="34"/>
     </row>
-    <row r="3" spans="1:73" s="10" customFormat="1" ht="11.25">
-[...81 lines deleted...]
-      <c r="BU3" s="69"/>
+    <row r="5" spans="1:6738" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A5" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="53"/>
+      <c r="L5" s="53"/>
+      <c r="M5" s="53"/>
+      <c r="N5" s="53"/>
+      <c r="O5" s="53"/>
+      <c r="P5" s="53"/>
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53"/>
+      <c r="S5" s="53"/>
+      <c r="T5" s="53"/>
+      <c r="U5" s="53"/>
+      <c r="V5" s="53"/>
+      <c r="W5" s="53"/>
+      <c r="X5" s="53"/>
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53"/>
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53"/>
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53"/>
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53"/>
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53"/>
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53"/>
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53"/>
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53"/>
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="53"/>
+      <c r="AQ5" s="53"/>
     </row>
-    <row r="4" spans="1:73" s="10" customFormat="1" ht="22.5">
-[...270 lines deleted...]
-      <c r="B6" s="22">
+    <row r="6" spans="1:6738" s="5" customFormat="1" ht="11.25">
+      <c r="A6" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="21">
         <v>18879552</v>
       </c>
-      <c r="C6" s="22">
+      <c r="C6" s="21">
         <v>18897898</v>
       </c>
-      <c r="D6" s="22">
+      <c r="D6" s="21">
         <v>18917184</v>
       </c>
-      <c r="E6" s="23">
+      <c r="E6" s="22">
         <v>18940413</v>
       </c>
-      <c r="F6" s="23">
+      <c r="F6" s="22">
         <v>18962892</v>
       </c>
-      <c r="G6" s="23">
+      <c r="G6" s="22">
         <v>18984845</v>
       </c>
-      <c r="H6" s="23">
+      <c r="H6" s="22">
         <v>19009610</v>
       </c>
-      <c r="I6" s="22">
+      <c r="I6" s="21">
         <v>19029507</v>
       </c>
       <c r="J6" s="22">
         <v>19042081</v>
       </c>
-      <c r="K6" s="22">
+      <c r="K6" s="21">
         <v>19062666</v>
       </c>
-      <c r="L6" s="23">
+      <c r="L6" s="22">
         <v>19082467</v>
       </c>
-      <c r="M6" s="22">
+      <c r="M6" s="21">
         <v>19102465</v>
       </c>
-      <c r="N6" s="24">
+      <c r="N6" s="23">
         <v>698757</v>
       </c>
-      <c r="O6" s="24">
+      <c r="O6" s="23">
         <v>698577</v>
       </c>
-      <c r="P6" s="24">
+      <c r="P6" s="23">
         <v>698288</v>
       </c>
-      <c r="Q6" s="24">
+      <c r="Q6" s="23">
         <v>698510</v>
       </c>
-      <c r="R6" s="24">
+      <c r="R6" s="23">
         <v>698521</v>
       </c>
-      <c r="S6" s="24">
+      <c r="S6" s="23">
         <v>698802</v>
       </c>
-      <c r="T6" s="24">
+      <c r="T6" s="23">
         <v>698861</v>
       </c>
-      <c r="U6" s="24">
+      <c r="U6" s="23">
         <v>698987</v>
       </c>
-      <c r="V6" s="24">
+      <c r="V6" s="23">
         <v>698898</v>
       </c>
-      <c r="W6" s="24">
+      <c r="W6" s="23">
         <v>698952</v>
       </c>
-      <c r="X6" s="24">
+      <c r="X6" s="23">
         <v>698726</v>
       </c>
-      <c r="Y6" s="24">
+      <c r="Y6" s="23">
         <v>698629</v>
       </c>
-      <c r="Z6" s="7">
+      <c r="Z6" s="3">
         <v>698726</v>
       </c>
-      <c r="AA6" s="24">
+      <c r="AA6" s="23">
         <v>698619</v>
       </c>
-      <c r="AB6" s="24">
+      <c r="AB6" s="23">
         <v>698818</v>
       </c>
-      <c r="AC6" s="24">
+      <c r="AC6" s="23">
         <v>698859</v>
       </c>
-      <c r="AD6" s="24">
+      <c r="AD6" s="23">
         <v>699107</v>
       </c>
-      <c r="AE6" s="24">
+      <c r="AE6" s="23">
         <v>699277</v>
       </c>
-      <c r="AF6" s="24">
+      <c r="AF6" s="23">
         <v>699192</v>
       </c>
-      <c r="AG6" s="24">
+      <c r="AG6" s="23">
         <v>699085</v>
       </c>
-      <c r="AH6" s="24">
+      <c r="AH6" s="23">
         <v>698511</v>
       </c>
-      <c r="AI6" s="9">
+      <c r="AI6" s="2">
         <v>698644</v>
       </c>
-      <c r="AJ6" s="7">
+      <c r="AJ6" s="3">
         <v>698581</v>
       </c>
-      <c r="AK6" s="7">
+      <c r="AK6" s="3">
         <v>698473</v>
       </c>
-      <c r="AL6" s="7">
+      <c r="AL6" s="3">
         <v>697998</v>
       </c>
-      <c r="AM6" s="7">
+      <c r="AM6" s="3">
         <v>697335</v>
       </c>
-      <c r="AN6" s="7">
+      <c r="AN6" s="3">
         <v>697120</v>
       </c>
-      <c r="AO6" s="39">
+      <c r="AO6" s="36">
         <v>696976</v>
       </c>
-      <c r="AP6" s="39">
+      <c r="AP6" s="36">
         <v>696807</v>
       </c>
-      <c r="AQ6" s="39">
+      <c r="AQ6" s="36">
         <v>696772</v>
       </c>
-      <c r="AR6" s="39">
+      <c r="AR6" s="36">
         <v>696783</v>
       </c>
-      <c r="AS6" s="38">
+      <c r="AS6" s="39">
         <v>697288</v>
       </c>
-      <c r="AT6" s="38">
+      <c r="AT6" s="39">
         <v>697205</v>
       </c>
-      <c r="AU6" s="38">
+      <c r="AU6" s="39">
         <v>696112</v>
       </c>
-      <c r="AV6" s="38">
+      <c r="AV6" s="39">
         <v>696798</v>
       </c>
-      <c r="AW6" s="38">
+      <c r="AW6" s="40">
         <v>694940</v>
       </c>
-      <c r="AX6" s="38">
+      <c r="AX6" s="40">
         <v>694400</v>
       </c>
-      <c r="AY6" s="38">
+      <c r="AY6" s="39">
         <v>693571</v>
       </c>
-      <c r="AZ6" s="38">
+      <c r="AZ6" s="39">
         <v>692948</v>
       </c>
-      <c r="BA6" s="60">
+      <c r="BA6" s="44">
         <v>692563</v>
       </c>
-      <c r="BB6" s="38">
+      <c r="BB6" s="36">
         <v>693270</v>
       </c>
-      <c r="BC6" s="61">
+      <c r="BC6" s="45">
         <v>691814</v>
       </c>
-      <c r="BD6" s="38">
+      <c r="BD6" s="39">
         <v>691095</v>
       </c>
-      <c r="BE6" s="38">
+      <c r="BE6" s="39">
         <v>692440.5</v>
       </c>
-      <c r="BF6" s="38">
+      <c r="BF6" s="39">
         <v>691982</v>
       </c>
-      <c r="BG6" s="38">
+      <c r="BG6" s="39">
         <v>688989</v>
       </c>
-      <c r="BH6" s="38">
+      <c r="BH6" s="39">
         <v>688364</v>
       </c>
-      <c r="BI6" s="38">
+      <c r="BI6" s="40">
         <v>691117</v>
       </c>
-      <c r="BJ6" s="60">
+      <c r="BJ6" s="44">
         <v>687568</v>
       </c>
-      <c r="BK6" s="60">
+      <c r="BK6" s="44">
         <v>687107</v>
       </c>
-      <c r="BL6" s="29">
+      <c r="BL6" s="26">
         <v>686815</v>
       </c>
-      <c r="BM6" s="65">
+      <c r="BM6" s="47">
         <v>686469</v>
       </c>
-      <c r="BN6" s="29">
+      <c r="BN6" s="26">
         <v>685955</v>
       </c>
-      <c r="BO6" s="79">
+      <c r="BO6" s="50">
         <v>685517</v>
       </c>
-      <c r="BP6" s="29">
+      <c r="BP6" s="26">
         <v>686267.5</v>
       </c>
-      <c r="BQ6" s="38"/>
-[...3 lines deleted...]
-      <c r="BU6" s="38"/>
+      <c r="BQ6" s="59">
+        <v>683995</v>
+      </c>
+      <c r="BR6" s="59">
+        <v>682810</v>
+      </c>
+      <c r="BS6" s="39"/>
+      <c r="BT6" s="39"/>
+      <c r="BU6" s="40"/>
     </row>
-    <row r="7" spans="1:73" s="10" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B7" s="22" t="s">
+    <row r="7" spans="1:6738" s="5" customFormat="1" ht="11.25">
+      <c r="A7" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="22" t="s">
+      <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="22" t="s">
+      <c r="D7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="E7" s="22" t="s">
+      <c r="E7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="F7" s="22" t="s">
+      <c r="F7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="G7" s="22" t="s">
+      <c r="G7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="H7" s="22" t="s">
+      <c r="H7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="I7" s="22" t="s">
+      <c r="I7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="J7" s="22" t="s">
+      <c r="J7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="K7" s="22" t="s">
+      <c r="K7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="L7" s="22" t="s">
+      <c r="L7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="M7" s="22" t="s">
+      <c r="M7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="N7" s="24">
+      <c r="N7" s="23">
         <v>197122</v>
       </c>
-      <c r="O7" s="24">
+      <c r="O7" s="23">
         <v>197302</v>
       </c>
-      <c r="P7" s="24">
+      <c r="P7" s="23">
         <v>197477</v>
       </c>
-      <c r="Q7" s="24">
+      <c r="Q7" s="23">
         <v>197803</v>
       </c>
-      <c r="R7" s="24">
+      <c r="R7" s="23">
         <v>198144</v>
       </c>
-      <c r="S7" s="24">
+      <c r="S7" s="23">
         <v>198377</v>
       </c>
-      <c r="T7" s="24">
+      <c r="T7" s="23">
         <v>198639</v>
       </c>
-      <c r="U7" s="24">
+      <c r="U7" s="23">
         <v>199004</v>
       </c>
-      <c r="V7" s="24">
+      <c r="V7" s="23">
         <v>199311</v>
       </c>
-      <c r="W7" s="24">
+      <c r="W7" s="23">
         <v>201089</v>
       </c>
-      <c r="X7" s="24">
+      <c r="X7" s="23">
         <v>201311</v>
       </c>
-      <c r="Y7" s="24">
+      <c r="Y7" s="23">
         <v>201472</v>
       </c>
-      <c r="Z7" s="7">
+      <c r="Z7" s="3">
         <v>201670</v>
       </c>
-      <c r="AA7" s="24">
+      <c r="AA7" s="23">
         <v>201882</v>
       </c>
-      <c r="AB7" s="24">
+      <c r="AB7" s="23">
         <v>202030</v>
       </c>
-      <c r="AC7" s="24">
+      <c r="AC7" s="23">
         <v>202147</v>
       </c>
-      <c r="AD7" s="24">
+      <c r="AD7" s="23">
         <v>202252</v>
       </c>
-      <c r="AE7" s="24">
+      <c r="AE7" s="23">
         <v>202533</v>
       </c>
-      <c r="AF7" s="24">
+      <c r="AF7" s="23">
         <v>202670</v>
       </c>
-      <c r="AG7" s="24">
+      <c r="AG7" s="23">
         <v>202899</v>
       </c>
-      <c r="AH7" s="24">
+      <c r="AH7" s="23">
         <v>203032</v>
       </c>
-      <c r="AI7" s="9">
+      <c r="AI7" s="2">
         <v>203247</v>
       </c>
-      <c r="AJ7" s="7">
+      <c r="AJ7" s="3">
         <v>203471</v>
       </c>
-      <c r="AK7" s="7">
+      <c r="AK7" s="3">
         <v>203774</v>
       </c>
-      <c r="AL7" s="7">
+      <c r="AL7" s="3">
         <v>204082</v>
       </c>
-      <c r="AM7" s="7">
+      <c r="AM7" s="3">
         <v>204413</v>
       </c>
-      <c r="AN7" s="7">
+      <c r="AN7" s="3">
         <v>204819</v>
       </c>
-      <c r="AO7" s="39">
+      <c r="AO7" s="36">
         <v>204920</v>
       </c>
-      <c r="AP7" s="39">
+      <c r="AP7" s="36">
         <v>205244</v>
       </c>
-      <c r="AQ7" s="39">
+      <c r="AQ7" s="36">
         <v>205466</v>
       </c>
-      <c r="AR7" s="39">
+      <c r="AR7" s="36">
         <v>205836</v>
       </c>
-      <c r="AS7" s="38">
+      <c r="AS7" s="39">
         <v>205208</v>
       </c>
-      <c r="AT7" s="38">
+      <c r="AT7" s="39">
         <v>205354.5</v>
       </c>
-      <c r="AU7" s="38">
+      <c r="AU7" s="39">
         <v>206983</v>
       </c>
-      <c r="AV7" s="38">
+      <c r="AV7" s="39">
         <v>205693.5</v>
       </c>
-      <c r="AW7" s="38">
+      <c r="AW7" s="40">
         <v>207474</v>
       </c>
-      <c r="AX7" s="38">
+      <c r="AX7" s="40">
         <v>207628</v>
       </c>
-      <c r="AY7" s="38">
+      <c r="AY7" s="39">
         <v>207906</v>
       </c>
-      <c r="AZ7" s="38">
+      <c r="AZ7" s="39">
         <v>208192</v>
       </c>
-      <c r="BA7" s="60">
+      <c r="BA7" s="44">
         <v>208457</v>
       </c>
-      <c r="BB7" s="38">
-[...2 lines deleted...]
-      <c r="BC7" s="61">
+      <c r="BB7" s="36">
+        <v>208188</v>
+      </c>
+      <c r="BC7" s="45">
         <v>209040</v>
       </c>
-      <c r="BD7" s="38">
+      <c r="BD7" s="39">
         <v>209227</v>
       </c>
-      <c r="BE7" s="38">
+      <c r="BE7" s="39">
         <v>208473</v>
       </c>
-      <c r="BF7" s="38">
+      <c r="BF7" s="39">
         <v>208556.5</v>
       </c>
-      <c r="BG7" s="38">
+      <c r="BG7" s="39">
         <v>209754</v>
       </c>
-      <c r="BH7" s="38">
+      <c r="BH7" s="39">
         <v>209987</v>
       </c>
-      <c r="BI7" s="38">
+      <c r="BI7" s="40">
         <v>208913</v>
       </c>
-      <c r="BJ7" s="60">
+      <c r="BJ7" s="44">
         <v>210344</v>
       </c>
-      <c r="BK7" s="60">
+      <c r="BK7" s="44">
         <v>210505</v>
       </c>
-      <c r="BL7" s="29">
+      <c r="BL7" s="26">
         <v>210760</v>
       </c>
-      <c r="BM7" s="65">
+      <c r="BM7" s="47">
         <v>210800</v>
       </c>
-      <c r="BN7" s="29">
+      <c r="BN7" s="26">
         <v>210837</v>
       </c>
-      <c r="BO7" s="79">
+      <c r="BO7" s="50">
         <v>210912</v>
       </c>
-      <c r="BP7" s="29">
+      <c r="BP7" s="26">
         <v>210738.5</v>
       </c>
-      <c r="BQ7" s="38"/>
-[...3 lines deleted...]
-      <c r="BU7" s="38"/>
+      <c r="BQ7" s="59">
+        <v>211184</v>
+      </c>
+      <c r="BR7" s="59">
+        <v>211209</v>
+      </c>
+      <c r="BS7" s="39"/>
+      <c r="BT7" s="39"/>
+      <c r="BU7" s="40"/>
     </row>
-    <row r="8" spans="1:73" s="10" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B8" s="22">
+    <row r="8" spans="1:6738" s="5" customFormat="1" ht="11.25">
+      <c r="A8" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="21">
         <v>735566</v>
       </c>
-      <c r="C8" s="22">
+      <c r="C8" s="21">
         <v>735272</v>
       </c>
-      <c r="D8" s="22">
+      <c r="D8" s="21">
         <v>735214</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="22">
         <v>735289</v>
       </c>
-      <c r="F8" s="23">
+      <c r="F8" s="22">
         <v>735813</v>
       </c>
-      <c r="G8" s="23">
+      <c r="G8" s="22">
         <v>736297</v>
       </c>
-      <c r="H8" s="23">
+      <c r="H8" s="22">
         <v>736229</v>
       </c>
-      <c r="I8" s="22">
+      <c r="I8" s="21">
         <v>735876</v>
       </c>
       <c r="J8" s="22">
         <v>735258</v>
       </c>
-      <c r="K8" s="22">
+      <c r="K8" s="21">
         <v>735264</v>
       </c>
-      <c r="L8" s="23">
+      <c r="L8" s="22">
         <v>734813</v>
       </c>
-      <c r="M8" s="22">
+      <c r="M8" s="21">
         <v>734413</v>
       </c>
-      <c r="N8" s="24">
+      <c r="N8" s="23">
         <v>28358</v>
       </c>
-      <c r="O8" s="24">
+      <c r="O8" s="23">
         <v>28318</v>
       </c>
-      <c r="P8" s="24">
+      <c r="P8" s="23">
         <v>28295</v>
       </c>
-      <c r="Q8" s="24">
+      <c r="Q8" s="23">
         <v>28264</v>
       </c>
-      <c r="R8" s="24">
+      <c r="R8" s="23">
         <v>28298</v>
       </c>
-      <c r="S8" s="24">
+      <c r="S8" s="23">
         <v>28340</v>
       </c>
-      <c r="T8" s="24">
+      <c r="T8" s="23">
         <v>28329</v>
       </c>
-      <c r="U8" s="24">
+      <c r="U8" s="23">
         <v>28315</v>
       </c>
-      <c r="V8" s="24">
+      <c r="V8" s="23">
         <v>28293</v>
       </c>
-      <c r="W8" s="24">
+      <c r="W8" s="23">
         <v>31401</v>
       </c>
-      <c r="X8" s="24">
+      <c r="X8" s="23">
         <v>31343</v>
       </c>
-      <c r="Y8" s="24">
+      <c r="Y8" s="23">
         <v>31320</v>
       </c>
-      <c r="Z8" s="7">
+      <c r="Z8" s="3">
         <v>31318</v>
       </c>
-      <c r="AA8" s="24">
+      <c r="AA8" s="23">
         <v>31286</v>
       </c>
-      <c r="AB8" s="24">
+      <c r="AB8" s="23">
         <v>31266</v>
       </c>
-      <c r="AC8" s="24">
+      <c r="AC8" s="23">
         <v>31285</v>
       </c>
-      <c r="AD8" s="24">
+      <c r="AD8" s="23">
         <v>31300</v>
       </c>
-      <c r="AE8" s="24">
+      <c r="AE8" s="23">
         <v>31287</v>
       </c>
-      <c r="AF8" s="24">
+      <c r="AF8" s="23">
         <v>31307</v>
       </c>
-      <c r="AG8" s="24">
+      <c r="AG8" s="23">
         <v>31278</v>
       </c>
-      <c r="AH8" s="24">
+      <c r="AH8" s="23">
         <v>31242</v>
       </c>
-      <c r="AI8" s="9">
+      <c r="AI8" s="2">
         <v>31180</v>
       </c>
-      <c r="AJ8" s="7">
+      <c r="AJ8" s="3">
         <v>31186</v>
       </c>
-      <c r="AK8" s="7">
+      <c r="AK8" s="3">
         <v>31140</v>
       </c>
-      <c r="AL8" s="7">
+      <c r="AL8" s="3">
         <v>31121</v>
       </c>
-      <c r="AM8" s="7">
+      <c r="AM8" s="3">
         <v>31053</v>
       </c>
-      <c r="AN8" s="7">
+      <c r="AN8" s="3">
         <v>31026</v>
       </c>
-      <c r="AO8" s="39">
+      <c r="AO8" s="36">
         <v>31012</v>
       </c>
-      <c r="AP8" s="39">
+      <c r="AP8" s="36">
         <v>30963</v>
       </c>
-      <c r="AQ8" s="39">
+      <c r="AQ8" s="36">
         <v>30955</v>
       </c>
-      <c r="AR8" s="39">
+      <c r="AR8" s="36">
         <v>30938</v>
       </c>
-      <c r="AS8" s="38">
+      <c r="AS8" s="39">
         <v>31028.5</v>
       </c>
-      <c r="AT8" s="38">
+      <c r="AT8" s="39">
         <v>31018</v>
       </c>
-      <c r="AU8" s="38">
+      <c r="AU8" s="39">
         <v>30899</v>
       </c>
-      <c r="AV8" s="38">
+      <c r="AV8" s="39">
         <v>31004.5</v>
       </c>
-      <c r="AW8" s="38">
+      <c r="AW8" s="40">
         <v>30858</v>
       </c>
-      <c r="AX8" s="38">
+      <c r="AX8" s="40">
         <v>30816</v>
       </c>
-      <c r="AY8" s="38">
+      <c r="AY8" s="39">
         <v>30754</v>
       </c>
-      <c r="AZ8" s="38">
+      <c r="AZ8" s="39">
         <v>30744</v>
       </c>
-      <c r="BA8" s="60">
+      <c r="BA8" s="44">
         <v>30694</v>
       </c>
-      <c r="BB8" s="38">
-[...2 lines deleted...]
-      <c r="BC8" s="61">
+      <c r="BB8" s="36">
+        <v>30737</v>
+      </c>
+      <c r="BC8" s="45">
         <v>30656</v>
       </c>
-      <c r="BD8" s="38">
+      <c r="BD8" s="39">
         <v>30637</v>
       </c>
-      <c r="BE8" s="38">
+      <c r="BE8" s="39">
         <v>30711.5</v>
       </c>
-      <c r="BF8" s="38">
+      <c r="BF8" s="39">
         <v>30672.5</v>
       </c>
-      <c r="BG8" s="38">
+      <c r="BG8" s="39">
         <v>30482</v>
       </c>
-      <c r="BH8" s="38">
+      <c r="BH8" s="39">
         <v>30471</v>
       </c>
-      <c r="BI8" s="38">
+      <c r="BI8" s="40">
         <v>30643.5</v>
       </c>
-      <c r="BJ8" s="60">
+      <c r="BJ8" s="44">
         <v>30458</v>
       </c>
-      <c r="BK8" s="60">
+      <c r="BK8" s="44">
         <v>30431</v>
       </c>
-      <c r="BL8" s="29">
+      <c r="BL8" s="26">
         <v>30381</v>
       </c>
-      <c r="BM8" s="65">
+      <c r="BM8" s="47">
         <v>30383</v>
       </c>
-      <c r="BN8" s="29">
+      <c r="BN8" s="26">
         <v>30365</v>
       </c>
-      <c r="BO8" s="79">
+      <c r="BO8" s="50">
         <v>30318</v>
       </c>
-      <c r="BP8" s="29">
+      <c r="BP8" s="26">
         <v>30377</v>
       </c>
-      <c r="BQ8" s="38"/>
-[...3 lines deleted...]
-      <c r="BU8" s="38"/>
+      <c r="BQ8" s="59">
+        <v>30239</v>
+      </c>
+      <c r="BR8" s="59">
+        <v>30214</v>
+      </c>
+      <c r="BS8" s="39"/>
+      <c r="BT8" s="39"/>
+      <c r="BU8" s="40"/>
     </row>
-    <row r="9" spans="1:73" s="10" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B9" s="22">
+    <row r="9" spans="1:6738" s="5" customFormat="1" ht="11.25">
+      <c r="A9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="21">
         <v>894333</v>
       </c>
-      <c r="C9" s="22">
+      <c r="C9" s="21">
         <v>895065</v>
       </c>
-      <c r="D9" s="22">
+      <c r="D9" s="21">
         <v>895967</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E9" s="22">
         <v>897595</v>
       </c>
-      <c r="F9" s="23">
+      <c r="F9" s="22">
         <v>898697</v>
       </c>
-      <c r="G9" s="23">
+      <c r="G9" s="22">
         <v>899734</v>
       </c>
-      <c r="H9" s="23">
+      <c r="H9" s="22">
         <v>900988</v>
       </c>
-      <c r="I9" s="22">
+      <c r="I9" s="21">
         <v>902142</v>
       </c>
       <c r="J9" s="22">
         <v>902584</v>
       </c>
-      <c r="K9" s="22">
+      <c r="K9" s="21">
         <v>903517</v>
       </c>
-      <c r="L9" s="23">
+      <c r="L9" s="22">
         <v>904469</v>
       </c>
-      <c r="M9" s="22">
+      <c r="M9" s="21">
         <v>905355</v>
       </c>
-      <c r="N9" s="24">
+      <c r="N9" s="23">
         <v>37752</v>
       </c>
-      <c r="O9" s="24">
+      <c r="O9" s="23">
         <v>37740</v>
       </c>
-      <c r="P9" s="24">
+      <c r="P9" s="23">
         <v>37693</v>
       </c>
-      <c r="Q9" s="24">
+      <c r="Q9" s="23">
         <v>37681</v>
       </c>
-      <c r="R9" s="24">
+      <c r="R9" s="23">
         <v>37631</v>
       </c>
-      <c r="S9" s="24">
+      <c r="S9" s="23">
         <v>37608</v>
       </c>
-      <c r="T9" s="24">
+      <c r="T9" s="23">
         <v>37576</v>
       </c>
-      <c r="U9" s="24">
+      <c r="U9" s="23">
         <v>37521</v>
       </c>
-      <c r="V9" s="24">
+      <c r="V9" s="23">
         <v>37456</v>
       </c>
-      <c r="W9" s="24">
+      <c r="W9" s="23">
         <v>37397</v>
       </c>
-      <c r="X9" s="24">
+      <c r="X9" s="23">
         <v>37369</v>
       </c>
-      <c r="Y9" s="24">
+      <c r="Y9" s="23">
         <v>37280</v>
       </c>
-      <c r="Z9" s="7">
+      <c r="Z9" s="3">
         <v>37279</v>
       </c>
-      <c r="AA9" s="24">
+      <c r="AA9" s="23">
         <v>37231</v>
       </c>
-      <c r="AB9" s="24">
+      <c r="AB9" s="23">
         <v>37223</v>
       </c>
-      <c r="AC9" s="24">
+      <c r="AC9" s="23">
         <v>37206</v>
       </c>
-      <c r="AD9" s="24">
+      <c r="AD9" s="23">
         <v>37213</v>
       </c>
-      <c r="AE9" s="24">
+      <c r="AE9" s="23">
         <v>37201</v>
       </c>
-      <c r="AF9" s="24">
+      <c r="AF9" s="23">
         <v>37154</v>
       </c>
-      <c r="AG9" s="24">
+      <c r="AG9" s="23">
         <v>37044</v>
       </c>
-      <c r="AH9" s="24">
+      <c r="AH9" s="23">
         <v>36933</v>
       </c>
-      <c r="AI9" s="9">
+      <c r="AI9" s="2">
         <v>36887</v>
       </c>
-      <c r="AJ9" s="7">
+      <c r="AJ9" s="3">
         <v>36758</v>
       </c>
-      <c r="AK9" s="7">
+      <c r="AK9" s="3">
         <v>36685</v>
       </c>
-      <c r="AL9" s="7">
+      <c r="AL9" s="3">
         <v>36565</v>
       </c>
-      <c r="AM9" s="7">
+      <c r="AM9" s="3">
         <v>36461</v>
       </c>
-      <c r="AN9" s="7">
+      <c r="AN9" s="3">
         <v>36366</v>
       </c>
-      <c r="AO9" s="39">
+      <c r="AO9" s="36">
         <v>36333</v>
       </c>
-      <c r="AP9" s="39">
+      <c r="AP9" s="36">
         <v>36294</v>
       </c>
-      <c r="AQ9" s="39">
+      <c r="AQ9" s="36">
         <v>36261</v>
       </c>
-      <c r="AR9" s="39">
+      <c r="AR9" s="36">
         <v>36118</v>
       </c>
-      <c r="AS9" s="38">
+      <c r="AS9" s="39">
         <v>36284</v>
       </c>
-      <c r="AT9" s="38">
+      <c r="AT9" s="39">
         <v>36236.5</v>
       </c>
-      <c r="AU9" s="38">
+      <c r="AU9" s="39">
         <v>35769</v>
       </c>
-      <c r="AV9" s="38">
+      <c r="AV9" s="39">
         <v>36053</v>
       </c>
-      <c r="AW9" s="38">
+      <c r="AW9" s="40">
         <v>35358</v>
       </c>
-      <c r="AX9" s="38">
+      <c r="AX9" s="40">
         <v>35226</v>
       </c>
-      <c r="AY9" s="38">
+      <c r="AY9" s="39">
         <v>35034</v>
       </c>
-      <c r="AZ9" s="38">
+      <c r="AZ9" s="39">
         <v>34904</v>
       </c>
-      <c r="BA9" s="60">
+      <c r="BA9" s="44">
         <v>34790</v>
       </c>
-      <c r="BB9" s="38">
+      <c r="BB9" s="36">
         <v>34998</v>
       </c>
-      <c r="BC9" s="61">
+      <c r="BC9" s="45">
         <v>34669</v>
       </c>
-      <c r="BD9" s="38">
+      <c r="BD9" s="39">
         <v>34514</v>
       </c>
-      <c r="BE9" s="38">
+      <c r="BE9" s="39">
         <v>34815.5</v>
       </c>
-      <c r="BF9" s="38">
+      <c r="BF9" s="39">
         <v>34726.5</v>
       </c>
-      <c r="BG9" s="38">
+      <c r="BG9" s="39">
         <v>34029</v>
       </c>
-      <c r="BH9" s="38">
+      <c r="BH9" s="39">
         <v>33877</v>
       </c>
-      <c r="BI9" s="38">
+      <c r="BI9" s="40">
         <v>34498.5</v>
       </c>
-      <c r="BJ9" s="60">
+      <c r="BJ9" s="44">
         <v>33716</v>
       </c>
-      <c r="BK9" s="60">
+      <c r="BK9" s="44">
         <v>33649</v>
       </c>
-      <c r="BL9" s="29">
+      <c r="BL9" s="26">
         <v>33606</v>
       </c>
-      <c r="BM9" s="65">
+      <c r="BM9" s="47">
         <v>33513</v>
       </c>
-      <c r="BN9" s="29">
+      <c r="BN9" s="26">
         <v>33425</v>
       </c>
-      <c r="BO9" s="79">
+      <c r="BO9" s="50">
         <v>33354</v>
       </c>
-      <c r="BP9" s="29">
+      <c r="BP9" s="26">
         <v>33474.5</v>
       </c>
-      <c r="BQ9" s="38"/>
-[...3 lines deleted...]
-      <c r="BU9" s="38"/>
+      <c r="BQ9" s="59">
+        <v>33017</v>
+      </c>
+      <c r="BR9" s="59">
+        <v>32791</v>
+      </c>
+      <c r="BS9" s="39"/>
+      <c r="BT9" s="39"/>
+      <c r="BU9" s="40"/>
     </row>
-    <row r="10" spans="1:73" s="10" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B10" s="22">
+    <row r="10" spans="1:6738" s="5" customFormat="1" ht="11.25">
+      <c r="A10" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="21">
         <v>2077967</v>
       </c>
-      <c r="C10" s="22">
+      <c r="C10" s="21">
         <v>2079416</v>
       </c>
-      <c r="D10" s="22">
+      <c r="D10" s="21">
         <v>2081207</v>
       </c>
-      <c r="E10" s="23">
+      <c r="E10" s="22">
         <v>2083682</v>
       </c>
-      <c r="F10" s="23">
+      <c r="F10" s="22">
         <v>2086387</v>
       </c>
-      <c r="G10" s="23">
+      <c r="G10" s="22">
         <v>2088822</v>
       </c>
-      <c r="H10" s="23">
+      <c r="H10" s="22">
         <v>2092404</v>
       </c>
-      <c r="I10" s="22">
+      <c r="I10" s="21">
         <v>2095274</v>
       </c>
       <c r="J10" s="22">
         <v>2097360</v>
       </c>
-      <c r="K10" s="22">
+      <c r="K10" s="21">
         <v>2099986</v>
       </c>
-      <c r="L10" s="23">
+      <c r="L10" s="22">
         <v>2102538</v>
       </c>
-      <c r="M10" s="22">
+      <c r="M10" s="21">
         <v>2105195</v>
       </c>
-      <c r="N10" s="24">
+      <c r="N10" s="23">
         <v>77267</v>
       </c>
-      <c r="O10" s="24">
+      <c r="O10" s="23">
         <v>77201</v>
       </c>
-      <c r="P10" s="24">
+      <c r="P10" s="23">
         <v>77154</v>
       </c>
-      <c r="Q10" s="24">
+      <c r="Q10" s="23">
         <v>77132</v>
       </c>
-      <c r="R10" s="24">
+      <c r="R10" s="23">
         <v>77109</v>
       </c>
-      <c r="S10" s="24">
+      <c r="S10" s="23">
         <v>77103</v>
       </c>
-      <c r="T10" s="24">
+      <c r="T10" s="23">
         <v>77028</v>
       </c>
-      <c r="U10" s="24">
+      <c r="U10" s="23">
         <v>76953</v>
       </c>
-      <c r="V10" s="24">
+      <c r="V10" s="23">
         <v>76883</v>
       </c>
-      <c r="W10" s="24">
+      <c r="W10" s="23">
         <v>75322</v>
       </c>
-      <c r="X10" s="24">
+      <c r="X10" s="23">
         <v>75268</v>
       </c>
-      <c r="Y10" s="24">
+      <c r="Y10" s="23">
         <v>75246</v>
       </c>
-      <c r="Z10" s="7">
+      <c r="Z10" s="3">
         <v>75203</v>
       </c>
-      <c r="AA10" s="24">
+      <c r="AA10" s="23">
         <v>75143</v>
       </c>
-      <c r="AB10" s="24">
+      <c r="AB10" s="23">
         <v>75163</v>
       </c>
-      <c r="AC10" s="24">
+      <c r="AC10" s="23">
         <v>75150</v>
       </c>
-      <c r="AD10" s="24">
+      <c r="AD10" s="23">
         <v>75174</v>
       </c>
-      <c r="AE10" s="24">
+      <c r="AE10" s="23">
         <v>75178</v>
       </c>
-      <c r="AF10" s="24">
+      <c r="AF10" s="23">
         <v>75092</v>
       </c>
-      <c r="AG10" s="24">
+      <c r="AG10" s="23">
         <v>75018</v>
       </c>
-      <c r="AH10" s="24">
+      <c r="AH10" s="23">
         <v>74888</v>
       </c>
-      <c r="AI10" s="9">
+      <c r="AI10" s="2">
         <v>74877</v>
       </c>
-      <c r="AJ10" s="7">
+      <c r="AJ10" s="3">
         <v>74844</v>
       </c>
-      <c r="AK10" s="7">
+      <c r="AK10" s="3">
         <v>74812</v>
       </c>
-      <c r="AL10" s="7">
+      <c r="AL10" s="3">
         <v>74683</v>
       </c>
-      <c r="AM10" s="7">
+      <c r="AM10" s="3">
         <v>74548</v>
       </c>
-      <c r="AN10" s="7">
+      <c r="AN10" s="3">
         <v>74443</v>
       </c>
-      <c r="AO10" s="39">
+      <c r="AO10" s="36">
         <v>74351</v>
       </c>
-      <c r="AP10" s="39">
+      <c r="AP10" s="36">
         <v>74267</v>
       </c>
-      <c r="AQ10" s="39">
+      <c r="AQ10" s="36">
         <v>74205</v>
       </c>
-      <c r="AR10" s="39">
+      <c r="AR10" s="36">
         <v>74168</v>
       </c>
-      <c r="AS10" s="38">
+      <c r="AS10" s="39">
         <v>74363.5</v>
       </c>
-      <c r="AT10" s="38">
+      <c r="AT10" s="39">
         <v>74332.5</v>
       </c>
-      <c r="AU10" s="38">
+      <c r="AU10" s="39">
         <v>73859</v>
       </c>
-      <c r="AV10" s="38">
+      <c r="AV10" s="39">
         <v>74218.5</v>
       </c>
-      <c r="AW10" s="38">
+      <c r="AW10" s="40">
         <v>73612</v>
       </c>
-      <c r="AX10" s="38">
+      <c r="AX10" s="40">
         <v>73483</v>
       </c>
-      <c r="AY10" s="38">
+      <c r="AY10" s="39">
         <v>73320</v>
       </c>
-      <c r="AZ10" s="38">
+      <c r="AZ10" s="39">
         <v>73157</v>
       </c>
-      <c r="BA10" s="60">
+      <c r="BA10" s="44">
         <v>73036</v>
       </c>
-      <c r="BB10" s="38">
-[...2 lines deleted...]
-      <c r="BC10" s="61">
+      <c r="BB10" s="36">
+        <v>73201</v>
+      </c>
+      <c r="BC10" s="45">
         <v>72692</v>
       </c>
-      <c r="BD10" s="38">
+      <c r="BD10" s="39">
         <v>72575</v>
       </c>
-      <c r="BE10" s="38">
+      <c r="BE10" s="39">
         <v>72980.5</v>
       </c>
-      <c r="BF10" s="38">
+      <c r="BF10" s="39">
         <v>72885</v>
       </c>
-      <c r="BG10" s="38">
+      <c r="BG10" s="39">
         <v>72110</v>
       </c>
-      <c r="BH10" s="38">
+      <c r="BH10" s="39">
         <v>71981</v>
       </c>
-      <c r="BI10" s="38">
+      <c r="BI10" s="40">
         <v>72663</v>
       </c>
-      <c r="BJ10" s="60">
+      <c r="BJ10" s="44">
         <v>71769</v>
       </c>
-      <c r="BK10" s="60">
+      <c r="BK10" s="44">
         <v>71695</v>
       </c>
-      <c r="BL10" s="29">
+      <c r="BL10" s="26">
         <v>71600</v>
       </c>
-      <c r="BM10" s="65">
+      <c r="BM10" s="47">
         <v>71520</v>
       </c>
-      <c r="BN10" s="29">
+      <c r="BN10" s="26">
         <v>71442</v>
       </c>
-      <c r="BO10" s="79">
+      <c r="BO10" s="50">
         <v>71356</v>
       </c>
-      <c r="BP10" s="29">
+      <c r="BP10" s="26">
         <v>71530</v>
       </c>
-      <c r="BQ10" s="38"/>
-[...3 lines deleted...]
-      <c r="BU10" s="38"/>
+      <c r="BQ10" s="59">
+        <v>71242</v>
+      </c>
+      <c r="BR10" s="59">
+        <v>71063</v>
+      </c>
+      <c r="BS10" s="39"/>
+      <c r="BT10" s="39"/>
+      <c r="BU10" s="40"/>
     </row>
-    <row r="11" spans="1:73" s="10" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B11" s="22">
+    <row r="11" spans="1:6738" s="5" customFormat="1" ht="11.25">
+      <c r="A11" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="21">
         <v>657110</v>
       </c>
-      <c r="C11" s="22">
+      <c r="C11" s="21">
         <v>658055</v>
       </c>
-      <c r="D11" s="22">
+      <c r="D11" s="21">
         <v>659074</v>
       </c>
-      <c r="E11" s="23">
+      <c r="E11" s="22">
         <v>660059</v>
       </c>
-      <c r="F11" s="23">
+      <c r="F11" s="22">
         <v>661084</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="22">
         <v>662212</v>
       </c>
-      <c r="H11" s="23">
+      <c r="H11" s="22">
         <v>663239</v>
       </c>
-      <c r="I11" s="22">
+      <c r="I11" s="21">
         <v>663990</v>
       </c>
       <c r="J11" s="22">
         <v>664431</v>
       </c>
-      <c r="K11" s="22">
+      <c r="K11" s="21">
         <v>665287</v>
       </c>
-      <c r="L11" s="23">
+      <c r="L11" s="22">
         <v>666324</v>
       </c>
-      <c r="M11" s="22">
+      <c r="M11" s="21">
         <v>667300</v>
       </c>
-      <c r="N11" s="24">
+      <c r="N11" s="23">
         <v>52738</v>
       </c>
-      <c r="O11" s="24">
+      <c r="O11" s="23">
         <v>52713</v>
       </c>
-      <c r="P11" s="24">
+      <c r="P11" s="23">
         <v>52609</v>
       </c>
-      <c r="Q11" s="24">
+      <c r="Q11" s="23">
         <v>52555</v>
       </c>
-      <c r="R11" s="24">
+      <c r="R11" s="23">
         <v>52489</v>
       </c>
-      <c r="S11" s="24">
+      <c r="S11" s="23">
         <v>52501</v>
       </c>
-      <c r="T11" s="24">
+      <c r="T11" s="23">
         <v>52481</v>
       </c>
-      <c r="U11" s="24">
+      <c r="U11" s="23">
         <v>52436</v>
       </c>
-      <c r="V11" s="24">
+      <c r="V11" s="23">
         <v>52424</v>
       </c>
-      <c r="W11" s="24">
+      <c r="W11" s="23">
         <v>52382</v>
       </c>
-      <c r="X11" s="24">
+      <c r="X11" s="23">
         <v>52360</v>
       </c>
-      <c r="Y11" s="24">
+      <c r="Y11" s="23">
         <v>52391</v>
       </c>
-      <c r="Z11" s="7">
+      <c r="Z11" s="3">
         <v>52379</v>
       </c>
-      <c r="AA11" s="24">
+      <c r="AA11" s="23">
         <v>52389</v>
       </c>
-      <c r="AB11" s="24">
+      <c r="AB11" s="23">
         <v>52353</v>
       </c>
-      <c r="AC11" s="24">
+      <c r="AC11" s="23">
         <v>52353</v>
       </c>
-      <c r="AD11" s="24">
+      <c r="AD11" s="23">
         <v>52360</v>
       </c>
-      <c r="AE11" s="24">
+      <c r="AE11" s="23">
         <v>52312</v>
       </c>
-      <c r="AF11" s="24">
+      <c r="AF11" s="23">
         <v>52314</v>
       </c>
-      <c r="AG11" s="24">
+      <c r="AG11" s="23">
         <v>52332</v>
       </c>
-      <c r="AH11" s="24">
+      <c r="AH11" s="23">
         <v>52202</v>
       </c>
-      <c r="AI11" s="9">
+      <c r="AI11" s="2">
         <v>52164</v>
       </c>
-      <c r="AJ11" s="7">
+      <c r="AJ11" s="3">
         <v>52123</v>
       </c>
-      <c r="AK11" s="7">
+      <c r="AK11" s="3">
         <v>52092</v>
       </c>
-      <c r="AL11" s="7">
+      <c r="AL11" s="3">
         <v>52010</v>
       </c>
-      <c r="AM11" s="7">
+      <c r="AM11" s="3">
         <v>51917</v>
       </c>
-      <c r="AN11" s="7">
+      <c r="AN11" s="3">
         <v>51847</v>
       </c>
-      <c r="AO11" s="39">
+      <c r="AO11" s="36">
         <v>51797</v>
       </c>
-      <c r="AP11" s="39">
+      <c r="AP11" s="36">
         <v>51756</v>
       </c>
-      <c r="AQ11" s="39">
+      <c r="AQ11" s="36">
         <v>51689</v>
       </c>
-      <c r="AR11" s="39">
+      <c r="AR11" s="36">
         <v>51648</v>
       </c>
-      <c r="AS11" s="38">
+      <c r="AS11" s="39">
         <v>51775</v>
       </c>
-      <c r="AT11" s="38">
+      <c r="AT11" s="39">
         <v>51736</v>
       </c>
-      <c r="AU11" s="38">
+      <c r="AU11" s="39">
         <v>51415</v>
       </c>
-      <c r="AV11" s="38">
+      <c r="AV11" s="39">
         <v>51633</v>
       </c>
-      <c r="AW11" s="38">
+      <c r="AW11" s="40">
         <v>51163</v>
       </c>
-      <c r="AX11" s="38">
+      <c r="AX11" s="40">
         <v>51076</v>
       </c>
-      <c r="AY11" s="38">
+      <c r="AY11" s="39">
         <v>50897</v>
       </c>
-      <c r="AZ11" s="38">
+      <c r="AZ11" s="39">
         <v>50740</v>
       </c>
-      <c r="BA11" s="60">
+      <c r="BA11" s="44">
         <v>50713</v>
       </c>
-      <c r="BB11" s="38">
+      <c r="BB11" s="36">
         <v>50862</v>
       </c>
-      <c r="BC11" s="61">
+      <c r="BC11" s="45">
         <v>50639</v>
       </c>
-      <c r="BD11" s="38">
+      <c r="BD11" s="39">
         <v>50597</v>
       </c>
-      <c r="BE11" s="38">
+      <c r="BE11" s="39">
         <v>50850</v>
       </c>
-      <c r="BF11" s="38">
+      <c r="BF11" s="39">
         <v>50805.5</v>
       </c>
-      <c r="BG11" s="38">
+      <c r="BG11" s="39">
         <v>50419</v>
       </c>
-      <c r="BH11" s="38">
+      <c r="BH11" s="39">
         <v>50323</v>
       </c>
-      <c r="BI11" s="38">
+      <c r="BI11" s="40">
         <v>50626</v>
       </c>
-      <c r="BJ11" s="60">
+      <c r="BJ11" s="44">
         <v>50108</v>
       </c>
-      <c r="BK11" s="60">
+      <c r="BK11" s="44">
         <v>50059</v>
       </c>
-      <c r="BL11" s="29">
+      <c r="BL11" s="26">
         <v>49983</v>
       </c>
-      <c r="BM11" s="65">
+      <c r="BM11" s="47">
         <v>49901</v>
       </c>
-      <c r="BN11" s="29">
+      <c r="BN11" s="26">
         <v>49847</v>
       </c>
-      <c r="BO11" s="79">
+      <c r="BO11" s="50">
         <v>49842</v>
       </c>
-      <c r="BP11" s="29">
+      <c r="BP11" s="26">
         <v>49938</v>
       </c>
-      <c r="BQ11" s="38"/>
-[...3 lines deleted...]
-      <c r="BU11" s="38"/>
+      <c r="BQ11" s="59">
+        <v>49681</v>
+      </c>
+      <c r="BR11" s="59">
+        <v>49492</v>
+      </c>
+      <c r="BS11" s="39"/>
+      <c r="BT11" s="39"/>
+      <c r="BU11" s="40"/>
     </row>
-    <row r="12" spans="1:73" s="10" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B12" s="22">
+    <row r="12" spans="1:6738" s="5" customFormat="1" ht="11.25">
+      <c r="A12" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="21">
         <v>661316</v>
       </c>
-      <c r="C12" s="22">
+      <c r="C12" s="21">
         <v>661562</v>
       </c>
-      <c r="D12" s="22">
+      <c r="D12" s="21">
         <v>661960</v>
       </c>
-      <c r="E12" s="23">
+      <c r="E12" s="22">
         <v>662584</v>
       </c>
-      <c r="F12" s="23">
+      <c r="F12" s="22">
         <v>663016</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="22">
         <v>663439</v>
       </c>
-      <c r="H12" s="23">
+      <c r="H12" s="22">
         <v>663851</v>
       </c>
-      <c r="I12" s="22">
+      <c r="I12" s="21">
         <v>664083</v>
       </c>
       <c r="J12" s="22">
         <v>664109</v>
       </c>
-      <c r="K12" s="22">
+      <c r="K12" s="21">
         <v>664659</v>
       </c>
-      <c r="L12" s="23">
+      <c r="L12" s="22">
         <v>665055</v>
       </c>
-      <c r="M12" s="22">
+      <c r="M12" s="21">
         <v>665458</v>
       </c>
-      <c r="N12" s="24">
+      <c r="N12" s="23">
         <v>45397</v>
       </c>
-      <c r="O12" s="24">
+      <c r="O12" s="23">
         <v>45319</v>
       </c>
-      <c r="P12" s="24">
+      <c r="P12" s="23">
         <v>45262</v>
       </c>
-      <c r="Q12" s="24">
+      <c r="Q12" s="23">
         <v>45225</v>
       </c>
-      <c r="R12" s="24">
+      <c r="R12" s="23">
         <v>45160</v>
       </c>
-      <c r="S12" s="24">
+      <c r="S12" s="23">
         <v>45104</v>
       </c>
-      <c r="T12" s="24">
+      <c r="T12" s="23">
         <v>45027</v>
       </c>
-      <c r="U12" s="24">
+      <c r="U12" s="23">
         <v>44985</v>
       </c>
-      <c r="V12" s="24">
+      <c r="V12" s="23">
         <v>44893</v>
       </c>
-      <c r="W12" s="24">
+      <c r="W12" s="23">
         <v>44845</v>
       </c>
-      <c r="X12" s="24">
+      <c r="X12" s="23">
         <v>44745</v>
       </c>
-      <c r="Y12" s="24">
+      <c r="Y12" s="23">
         <v>44657</v>
       </c>
-      <c r="Z12" s="7">
+      <c r="Z12" s="3">
         <v>44608</v>
       </c>
-      <c r="AA12" s="24">
+      <c r="AA12" s="23">
         <v>44526</v>
       </c>
-      <c r="AB12" s="24">
+      <c r="AB12" s="23">
         <v>44503</v>
       </c>
-      <c r="AC12" s="24">
+      <c r="AC12" s="23">
         <v>44497</v>
       </c>
-      <c r="AD12" s="24">
+      <c r="AD12" s="23">
         <v>44480</v>
       </c>
-      <c r="AE12" s="24">
+      <c r="AE12" s="23">
         <v>44436</v>
       </c>
-      <c r="AF12" s="24">
+      <c r="AF12" s="23">
         <v>44347</v>
       </c>
-      <c r="AG12" s="24">
+      <c r="AG12" s="23">
         <v>44204</v>
       </c>
-      <c r="AH12" s="24">
+      <c r="AH12" s="23">
         <v>44028</v>
       </c>
-      <c r="AI12" s="9">
+      <c r="AI12" s="2">
         <v>43989</v>
       </c>
-      <c r="AJ12" s="7">
+      <c r="AJ12" s="3">
         <v>43856</v>
       </c>
-      <c r="AK12" s="7">
+      <c r="AK12" s="3">
         <v>43724</v>
       </c>
-      <c r="AL12" s="7">
+      <c r="AL12" s="3">
         <v>43578</v>
       </c>
-      <c r="AM12" s="7">
+      <c r="AM12" s="3">
         <v>43413</v>
       </c>
-      <c r="AN12" s="7">
+      <c r="AN12" s="3">
         <v>43282</v>
       </c>
-      <c r="AO12" s="39">
+      <c r="AO12" s="36">
         <v>43228</v>
       </c>
-      <c r="AP12" s="39">
+      <c r="AP12" s="36">
         <v>43123</v>
       </c>
-      <c r="AQ12" s="39">
+      <c r="AQ12" s="36">
         <v>43063</v>
       </c>
-      <c r="AR12" s="39">
+      <c r="AR12" s="36">
         <v>43005</v>
       </c>
-      <c r="AS12" s="38">
+      <c r="AS12" s="39">
         <v>43232.5</v>
       </c>
-      <c r="AT12" s="38">
+      <c r="AT12" s="39">
         <v>43180</v>
       </c>
-      <c r="AU12" s="38">
+      <c r="AU12" s="39">
         <v>42646</v>
       </c>
-      <c r="AV12" s="38">
+      <c r="AV12" s="39">
         <v>43077</v>
       </c>
-      <c r="AW12" s="38">
+      <c r="AW12" s="40">
         <v>42446</v>
       </c>
-      <c r="AX12" s="38">
+      <c r="AX12" s="40">
         <v>42296</v>
       </c>
-      <c r="AY12" s="38">
+      <c r="AY12" s="39">
         <v>42173</v>
       </c>
-      <c r="AZ12" s="38">
+      <c r="AZ12" s="39">
         <v>42062</v>
       </c>
-      <c r="BA12" s="60">
+      <c r="BA12" s="44">
         <v>41948</v>
       </c>
-      <c r="BB12" s="38">
-[...2 lines deleted...]
-      <c r="BC12" s="61">
+      <c r="BB12" s="36">
+        <v>42069</v>
+      </c>
+      <c r="BC12" s="45">
         <v>41717</v>
       </c>
-      <c r="BD12" s="38">
+      <c r="BD12" s="39">
         <v>41555</v>
       </c>
-      <c r="BE12" s="38">
+      <c r="BE12" s="39">
         <v>41821.5</v>
       </c>
-      <c r="BF12" s="38">
+      <c r="BF12" s="39">
         <v>41744.5</v>
       </c>
-      <c r="BG12" s="38">
+      <c r="BG12" s="39">
         <v>41020</v>
       </c>
-      <c r="BH12" s="38">
+      <c r="BH12" s="39">
         <v>40926</v>
       </c>
-      <c r="BI12" s="38">
+      <c r="BI12" s="40">
         <v>41558.5</v>
       </c>
-      <c r="BJ12" s="60">
+      <c r="BJ12" s="44">
         <v>40727</v>
       </c>
-      <c r="BK12" s="60">
+      <c r="BK12" s="44">
         <v>40547</v>
       </c>
-      <c r="BL12" s="29">
+      <c r="BL12" s="26">
         <v>40419</v>
       </c>
-      <c r="BM12" s="65">
+      <c r="BM12" s="47">
         <v>40390</v>
       </c>
-      <c r="BN12" s="29">
+      <c r="BN12" s="26">
         <v>40336</v>
       </c>
-      <c r="BO12" s="79">
+      <c r="BO12" s="50">
         <v>40283</v>
       </c>
-      <c r="BP12" s="29">
+      <c r="BP12" s="26">
         <v>40431.5</v>
       </c>
-      <c r="BQ12" s="38"/>
-[...3 lines deleted...]
-      <c r="BU12" s="38"/>
+      <c r="BQ12" s="59">
+        <v>39945</v>
+      </c>
+      <c r="BR12" s="59">
+        <v>39747</v>
+      </c>
+      <c r="BS12" s="39"/>
+      <c r="BT12" s="39"/>
+      <c r="BU12" s="40"/>
     </row>
-    <row r="13" spans="1:73" s="10" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B13" s="22">
+    <row r="13" spans="1:6738" s="5" customFormat="1" ht="11.25">
+      <c r="A13" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="21">
         <v>1139192</v>
       </c>
-      <c r="C13" s="22">
+      <c r="C13" s="21">
         <v>1139843</v>
       </c>
-      <c r="D13" s="22">
+      <c r="D13" s="21">
         <v>1140556</v>
       </c>
-      <c r="E13" s="23">
+      <c r="E13" s="22">
         <v>1141758</v>
       </c>
-      <c r="F13" s="23">
+      <c r="F13" s="22">
         <v>1143083</v>
       </c>
-      <c r="G13" s="23">
+      <c r="G13" s="22">
         <v>1144271</v>
       </c>
-      <c r="H13" s="23">
+      <c r="H13" s="22">
         <v>1145455</v>
       </c>
-      <c r="I13" s="22">
+      <c r="I13" s="21">
         <v>1146473</v>
       </c>
       <c r="J13" s="22">
         <v>1146664</v>
       </c>
-      <c r="K13" s="22">
+      <c r="K13" s="21">
         <v>1147465</v>
       </c>
-      <c r="L13" s="23">
+      <c r="L13" s="22">
         <v>1148319</v>
       </c>
-      <c r="M13" s="22">
+      <c r="M13" s="21">
         <v>1149136</v>
       </c>
-      <c r="N13" s="24">
+      <c r="N13" s="23">
         <v>42326</v>
       </c>
-      <c r="O13" s="24">
+      <c r="O13" s="23">
         <v>42295</v>
       </c>
-      <c r="P13" s="24">
+      <c r="P13" s="23">
         <v>42238</v>
       </c>
-      <c r="Q13" s="24">
+      <c r="Q13" s="23">
         <v>42238</v>
       </c>
-      <c r="R13" s="24">
+      <c r="R13" s="23">
         <v>42200</v>
       </c>
-      <c r="S13" s="24">
+      <c r="S13" s="23">
         <v>42200</v>
       </c>
-      <c r="T13" s="24">
+      <c r="T13" s="23">
         <v>42200</v>
       </c>
-      <c r="U13" s="24">
+      <c r="U13" s="23">
         <v>42172</v>
       </c>
-      <c r="V13" s="24">
+      <c r="V13" s="23">
         <v>42169</v>
       </c>
-      <c r="W13" s="24">
+      <c r="W13" s="23">
         <v>42183</v>
       </c>
-      <c r="X13" s="24">
+      <c r="X13" s="23">
         <v>42167</v>
       </c>
-      <c r="Y13" s="24">
+      <c r="Y13" s="23">
         <v>42186</v>
       </c>
-      <c r="Z13" s="7">
+      <c r="Z13" s="3">
         <v>42166</v>
       </c>
-      <c r="AA13" s="24">
+      <c r="AA13" s="23">
         <v>42144</v>
       </c>
-      <c r="AB13" s="24">
+      <c r="AB13" s="23">
         <v>42151</v>
       </c>
-      <c r="AC13" s="24">
+      <c r="AC13" s="23">
         <v>42195</v>
       </c>
-      <c r="AD13" s="24">
+      <c r="AD13" s="23">
         <v>42203</v>
       </c>
-      <c r="AE13" s="24">
+      <c r="AE13" s="23">
         <v>42203</v>
       </c>
-      <c r="AF13" s="24">
+      <c r="AF13" s="23">
         <v>42190</v>
       </c>
-      <c r="AG13" s="24">
+      <c r="AG13" s="23">
         <v>42194</v>
       </c>
-      <c r="AH13" s="24">
+      <c r="AH13" s="23">
         <v>42159</v>
       </c>
-      <c r="AI13" s="9">
+      <c r="AI13" s="2">
         <v>42200</v>
       </c>
-      <c r="AJ13" s="7">
+      <c r="AJ13" s="3">
         <v>42189</v>
       </c>
-      <c r="AK13" s="7">
+      <c r="AK13" s="3">
         <v>42147</v>
       </c>
-      <c r="AL13" s="7">
+      <c r="AL13" s="3">
         <v>42104</v>
       </c>
-      <c r="AM13" s="7">
+      <c r="AM13" s="3">
         <v>41990</v>
       </c>
-      <c r="AN13" s="7">
+      <c r="AN13" s="3">
         <v>41926</v>
       </c>
-      <c r="AO13" s="39">
+      <c r="AO13" s="36">
         <v>41946</v>
       </c>
-      <c r="AP13" s="39">
+      <c r="AP13" s="36">
         <v>41900</v>
       </c>
-      <c r="AQ13" s="39">
+      <c r="AQ13" s="36">
         <v>41906</v>
       </c>
-      <c r="AR13" s="39">
+      <c r="AR13" s="36">
         <v>41870</v>
       </c>
-      <c r="AS13" s="38">
+      <c r="AS13" s="39">
         <v>41968.5</v>
       </c>
-      <c r="AT13" s="38">
+      <c r="AT13" s="39">
         <v>41973.5</v>
       </c>
-      <c r="AU13" s="38">
+      <c r="AU13" s="39">
         <v>41748</v>
       </c>
-      <c r="AV13" s="38">
+      <c r="AV13" s="39">
         <v>41904</v>
       </c>
-      <c r="AW13" s="38">
+      <c r="AW13" s="40">
         <v>41648</v>
       </c>
-      <c r="AX13" s="38">
+      <c r="AX13" s="40">
         <v>41634</v>
       </c>
-      <c r="AY13" s="38">
+      <c r="AY13" s="39">
         <v>41558</v>
       </c>
-      <c r="AZ13" s="38">
+      <c r="AZ13" s="39">
         <v>41466</v>
       </c>
-      <c r="BA13" s="60">
+      <c r="BA13" s="44">
         <v>41418</v>
       </c>
-      <c r="BB13" s="38">
+      <c r="BB13" s="36">
         <v>41482</v>
       </c>
-      <c r="BC13" s="61">
+      <c r="BC13" s="45">
         <v>41237</v>
       </c>
-      <c r="BD13" s="38">
+      <c r="BD13" s="39">
         <v>41124</v>
       </c>
-      <c r="BE13" s="38">
+      <c r="BE13" s="39">
         <v>41337</v>
       </c>
-      <c r="BF13" s="38">
+      <c r="BF13" s="39">
         <v>41293</v>
       </c>
-      <c r="BG13" s="38">
+      <c r="BG13" s="39">
         <v>40949</v>
       </c>
-      <c r="BH13" s="38">
+      <c r="BH13" s="39">
         <v>40925</v>
       </c>
-      <c r="BI13" s="38">
+      <c r="BI13" s="40">
         <v>41245</v>
       </c>
-      <c r="BJ13" s="60">
+      <c r="BJ13" s="44">
         <v>40797</v>
       </c>
-      <c r="BK13" s="60">
+      <c r="BK13" s="44">
         <v>40754</v>
       </c>
-      <c r="BL13" s="29">
+      <c r="BL13" s="26">
         <v>40678</v>
       </c>
-      <c r="BM13" s="65">
+      <c r="BM13" s="47">
         <v>40635</v>
       </c>
-      <c r="BN13" s="29">
+      <c r="BN13" s="26">
         <v>40565</v>
       </c>
-      <c r="BO13" s="79">
+      <c r="BO13" s="50">
         <v>40529</v>
       </c>
-      <c r="BP13" s="29">
+      <c r="BP13" s="26">
         <v>40621.5</v>
       </c>
-      <c r="BQ13" s="38"/>
-[...3 lines deleted...]
-      <c r="BU13" s="38"/>
+      <c r="BQ13" s="59">
+        <v>40431</v>
+      </c>
+      <c r="BR13" s="59">
+        <v>40341</v>
+      </c>
+      <c r="BS13" s="39"/>
+      <c r="BT13" s="39"/>
+      <c r="BU13" s="40"/>
     </row>
-    <row r="14" spans="1:73" s="10" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B14" s="22" t="s">
+    <row r="14" spans="1:6738" s="5" customFormat="1" ht="11.25">
+      <c r="A14" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="22" t="s">
+      <c r="C14" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="D14" s="22" t="s">
+      <c r="D14" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="22" t="s">
+      <c r="E14" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="F14" s="22" t="s">
+      <c r="F14" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="G14" s="22" t="s">
+      <c r="G14" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="H14" s="22" t="s">
+      <c r="H14" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="I14" s="22" t="s">
+      <c r="I14" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="J14" s="22" t="s">
+      <c r="J14" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="K14" s="22" t="s">
+      <c r="K14" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="L14" s="22" t="s">
+      <c r="L14" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="M14" s="22" t="s">
+      <c r="M14" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="N14" s="24">
+      <c r="N14" s="23">
         <v>43786</v>
       </c>
-      <c r="O14" s="24">
+      <c r="O14" s="23">
         <v>43747</v>
       </c>
-      <c r="P14" s="24">
+      <c r="P14" s="23">
         <v>43690</v>
       </c>
-      <c r="Q14" s="24">
+      <c r="Q14" s="23">
         <v>43687</v>
       </c>
-      <c r="R14" s="24">
+      <c r="R14" s="23">
         <v>43634</v>
       </c>
-      <c r="S14" s="24">
+      <c r="S14" s="23">
         <v>43624</v>
       </c>
-      <c r="T14" s="24">
+      <c r="T14" s="23">
         <v>43603</v>
       </c>
-      <c r="U14" s="24">
+      <c r="U14" s="23">
         <v>43592</v>
       </c>
-      <c r="V14" s="24">
+      <c r="V14" s="23">
         <v>43546</v>
       </c>
-      <c r="W14" s="24">
+      <c r="W14" s="23">
         <v>40449</v>
       </c>
-      <c r="X14" s="24">
+      <c r="X14" s="23">
         <v>40380</v>
       </c>
-      <c r="Y14" s="24">
+      <c r="Y14" s="23">
         <v>40374</v>
       </c>
-      <c r="Z14" s="7">
+      <c r="Z14" s="3">
         <v>40371</v>
       </c>
-      <c r="AA14" s="24">
+      <c r="AA14" s="23">
         <v>40312</v>
       </c>
-      <c r="AB14" s="24">
+      <c r="AB14" s="23">
         <v>40298</v>
       </c>
-      <c r="AC14" s="24">
+      <c r="AC14" s="23">
         <v>40284</v>
       </c>
-      <c r="AD14" s="24">
+      <c r="AD14" s="23">
         <v>40313</v>
       </c>
-      <c r="AE14" s="24">
+      <c r="AE14" s="23">
         <v>40288</v>
       </c>
-      <c r="AF14" s="24">
+      <c r="AF14" s="23">
         <v>40295</v>
       </c>
-      <c r="AG14" s="24">
+      <c r="AG14" s="23">
         <v>40272</v>
       </c>
-      <c r="AH14" s="24">
+      <c r="AH14" s="23">
         <v>40186</v>
       </c>
-      <c r="AI14" s="9">
+      <c r="AI14" s="2">
         <v>40155</v>
       </c>
-      <c r="AJ14" s="7">
+      <c r="AJ14" s="3">
         <v>40078</v>
       </c>
-      <c r="AK14" s="7">
+      <c r="AK14" s="3">
         <v>40005</v>
       </c>
-      <c r="AL14" s="7">
+      <c r="AL14" s="3">
         <v>39911</v>
       </c>
-      <c r="AM14" s="7">
+      <c r="AM14" s="3">
         <v>39837</v>
       </c>
-      <c r="AN14" s="7">
+      <c r="AN14" s="3">
         <v>39784</v>
       </c>
-      <c r="AO14" s="39">
+      <c r="AO14" s="36">
         <v>39762</v>
       </c>
-      <c r="AP14" s="39">
+      <c r="AP14" s="36">
         <v>39719</v>
       </c>
-      <c r="AQ14" s="39">
+      <c r="AQ14" s="36">
         <v>39699</v>
       </c>
-      <c r="AR14" s="39">
+      <c r="AR14" s="36">
         <v>39631</v>
       </c>
-      <c r="AS14" s="38">
+      <c r="AS14" s="39">
         <v>39725.5</v>
       </c>
-      <c r="AT14" s="38">
+      <c r="AT14" s="39">
         <v>39696</v>
       </c>
-      <c r="AU14" s="38">
+      <c r="AU14" s="39">
         <v>39366</v>
       </c>
-      <c r="AV14" s="38">
+      <c r="AV14" s="39">
         <v>39598.5</v>
       </c>
-      <c r="AW14" s="38">
+      <c r="AW14" s="40">
         <v>39214</v>
       </c>
-      <c r="AX14" s="38">
+      <c r="AX14" s="40">
         <v>39155</v>
       </c>
-      <c r="AY14" s="38">
+      <c r="AY14" s="39">
         <v>39090</v>
       </c>
-      <c r="AZ14" s="38">
+      <c r="AZ14" s="39">
         <v>38957</v>
       </c>
-      <c r="BA14" s="60">
+      <c r="BA14" s="44">
         <v>38891</v>
       </c>
-      <c r="BB14" s="38">
+      <c r="BB14" s="36">
         <v>38983</v>
       </c>
-      <c r="BC14" s="61">
+      <c r="BC14" s="45">
         <v>38771</v>
       </c>
-      <c r="BD14" s="38">
+      <c r="BD14" s="39">
         <v>38651</v>
       </c>
-      <c r="BE14" s="38">
+      <c r="BE14" s="39">
         <v>38877.5</v>
       </c>
-      <c r="BF14" s="38">
+      <c r="BF14" s="39">
         <v>38831.5</v>
       </c>
-      <c r="BG14" s="38">
+      <c r="BG14" s="39">
         <v>38417</v>
       </c>
-      <c r="BH14" s="38">
+      <c r="BH14" s="39">
         <v>38297</v>
       </c>
-      <c r="BI14" s="38">
+      <c r="BI14" s="40">
         <v>38708</v>
       </c>
-      <c r="BJ14" s="60">
+      <c r="BJ14" s="44">
         <v>38209</v>
       </c>
-      <c r="BK14" s="60">
+      <c r="BK14" s="44">
         <v>37541</v>
       </c>
-      <c r="BL14" s="29">
+      <c r="BL14" s="26">
         <v>37469</v>
       </c>
-      <c r="BM14" s="65">
+      <c r="BM14" s="47">
         <v>37433</v>
       </c>
-      <c r="BN14" s="29">
+      <c r="BN14" s="26">
         <v>37353</v>
       </c>
-      <c r="BO14" s="79">
+      <c r="BO14" s="50">
         <v>37260</v>
       </c>
-      <c r="BP14" s="29">
+      <c r="BP14" s="26">
         <v>37410.5</v>
       </c>
-      <c r="BQ14" s="38"/>
-[...3 lines deleted...]
-      <c r="BU14" s="38"/>
+      <c r="BQ14" s="59">
+        <v>37020</v>
+      </c>
+      <c r="BR14" s="59">
+        <v>36940</v>
+      </c>
+      <c r="BS14" s="39"/>
+      <c r="BT14" s="39"/>
+      <c r="BU14" s="40"/>
     </row>
-    <row r="15" spans="1:73" s="10" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B15" s="22">
+    <row r="15" spans="1:6738" s="5" customFormat="1" ht="11.25">
+      <c r="A15" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="21">
         <v>1375938</v>
       </c>
-      <c r="C15" s="22">
+      <c r="C15" s="21">
         <v>1375718</v>
       </c>
-      <c r="D15" s="22">
+      <c r="D15" s="21">
         <v>1375680</v>
       </c>
-      <c r="E15" s="23">
+      <c r="E15" s="22">
         <v>1375825</v>
       </c>
-      <c r="F15" s="23">
+      <c r="F15" s="22">
         <v>1376101</v>
       </c>
-      <c r="G15" s="23">
+      <c r="G15" s="22">
         <v>1375849</v>
       </c>
-      <c r="H15" s="23">
+      <c r="H15" s="22">
         <v>1375549</v>
       </c>
-      <c r="I15" s="22">
+      <c r="I15" s="21">
         <v>1374620</v>
       </c>
       <c r="J15" s="22">
         <v>1373045</v>
       </c>
-      <c r="K15" s="22">
+      <c r="K15" s="21">
         <v>1372615</v>
       </c>
-      <c r="L15" s="23">
+      <c r="L15" s="22">
         <v>1372463</v>
       </c>
-      <c r="M15" s="22">
+      <c r="M15" s="21">
         <v>1372199</v>
       </c>
-      <c r="N15" s="24">
+      <c r="N15" s="23">
         <v>133711</v>
       </c>
-      <c r="O15" s="24">
+      <c r="O15" s="23">
         <v>133685</v>
       </c>
-      <c r="P15" s="24">
+      <c r="P15" s="23">
         <v>133654</v>
       </c>
-      <c r="Q15" s="24">
+      <c r="Q15" s="23">
         <v>133718</v>
       </c>
-      <c r="R15" s="24">
+      <c r="R15" s="23">
         <v>133692</v>
       </c>
-      <c r="S15" s="24">
+      <c r="S15" s="23">
         <v>133819</v>
       </c>
-      <c r="T15" s="24">
+      <c r="T15" s="23">
         <v>133881</v>
       </c>
-      <c r="U15" s="24">
+      <c r="U15" s="23">
         <v>133954</v>
       </c>
-      <c r="V15" s="24">
+      <c r="V15" s="23">
         <v>133916</v>
       </c>
-      <c r="W15" s="24">
+      <c r="W15" s="23">
         <v>133915</v>
       </c>
-      <c r="X15" s="24">
+      <c r="X15" s="23">
         <v>133861</v>
       </c>
-      <c r="Y15" s="24">
+      <c r="Y15" s="23">
         <v>133784</v>
       </c>
-      <c r="Z15" s="7">
+      <c r="Z15" s="3">
         <v>133837</v>
       </c>
-      <c r="AA15" s="24">
+      <c r="AA15" s="23">
         <v>133848</v>
       </c>
-      <c r="AB15" s="24">
+      <c r="AB15" s="23">
         <v>133964</v>
       </c>
-      <c r="AC15" s="24">
+      <c r="AC15" s="23">
         <v>133893</v>
       </c>
-      <c r="AD15" s="24">
+      <c r="AD15" s="23">
         <v>133969</v>
       </c>
-      <c r="AE15" s="24">
+      <c r="AE15" s="23">
         <v>134028</v>
       </c>
-      <c r="AF15" s="24">
+      <c r="AF15" s="23">
         <v>134042</v>
       </c>
-      <c r="AG15" s="24">
+      <c r="AG15" s="23">
         <v>134112</v>
       </c>
-      <c r="AH15" s="24">
+      <c r="AH15" s="23">
         <v>134132</v>
       </c>
-      <c r="AI15" s="9">
+      <c r="AI15" s="2">
         <v>134247</v>
       </c>
-      <c r="AJ15" s="7">
+      <c r="AJ15" s="3">
         <v>134404</v>
       </c>
-      <c r="AK15" s="7">
+      <c r="AK15" s="3">
         <v>134474</v>
       </c>
-      <c r="AL15" s="7">
+      <c r="AL15" s="3">
         <v>134416</v>
       </c>
-      <c r="AM15" s="7">
+      <c r="AM15" s="3">
         <v>134321</v>
       </c>
-      <c r="AN15" s="7">
+      <c r="AN15" s="3">
         <v>134295</v>
       </c>
-      <c r="AO15" s="39">
+      <c r="AO15" s="36">
         <v>134351</v>
       </c>
-      <c r="AP15" s="39">
+      <c r="AP15" s="36">
         <v>134335</v>
       </c>
-      <c r="AQ15" s="39">
+      <c r="AQ15" s="36">
         <v>134339</v>
       </c>
-      <c r="AR15" s="39">
+      <c r="AR15" s="36">
         <v>134422</v>
       </c>
-      <c r="AS15" s="38">
+      <c r="AS15" s="39">
         <v>134418</v>
       </c>
-      <c r="AT15" s="38">
+      <c r="AT15" s="39">
         <v>134395</v>
       </c>
-      <c r="AU15" s="38">
+      <c r="AU15" s="39">
         <v>134419</v>
       </c>
-      <c r="AV15" s="38">
+      <c r="AV15" s="39">
         <v>134370</v>
       </c>
-      <c r="AW15" s="38">
+      <c r="AW15" s="40">
         <v>134263</v>
       </c>
-      <c r="AX15" s="38">
+      <c r="AX15" s="40">
         <v>134212</v>
       </c>
-      <c r="AY15" s="38">
+      <c r="AY15" s="39">
         <v>134121</v>
       </c>
-      <c r="AZ15" s="38">
+      <c r="AZ15" s="39">
         <v>134111</v>
       </c>
-      <c r="BA15" s="60">
+      <c r="BA15" s="44">
         <v>134028</v>
       </c>
-      <c r="BB15" s="38">
-[...2 lines deleted...]
-      <c r="BC15" s="61">
+      <c r="BB15" s="36">
+        <v>134083</v>
+      </c>
+      <c r="BC15" s="45">
         <v>134019</v>
       </c>
-      <c r="BD15" s="38">
+      <c r="BD15" s="39">
         <v>133947</v>
       </c>
-      <c r="BE15" s="38">
+      <c r="BE15" s="39">
         <v>134059</v>
       </c>
-      <c r="BF15" s="38">
+      <c r="BF15" s="39">
         <v>134010.5</v>
       </c>
-      <c r="BG15" s="38">
+      <c r="BG15" s="39">
         <v>133832</v>
       </c>
-      <c r="BH15" s="38">
+      <c r="BH15" s="39">
         <v>133725</v>
       </c>
-      <c r="BI15" s="38">
+      <c r="BI15" s="40">
         <v>133953.5</v>
       </c>
-      <c r="BJ15" s="60">
+      <c r="BJ15" s="44">
         <v>133718</v>
       </c>
-      <c r="BK15" s="60">
+      <c r="BK15" s="44">
         <v>134282</v>
       </c>
-      <c r="BL15" s="29">
+      <c r="BL15" s="26">
         <v>134311</v>
       </c>
-      <c r="BM15" s="65">
+      <c r="BM15" s="47">
         <v>134379</v>
       </c>
-      <c r="BN15" s="29">
+      <c r="BN15" s="26">
         <v>134340</v>
       </c>
-      <c r="BO15" s="79">
+      <c r="BO15" s="50">
         <v>134263</v>
       </c>
-      <c r="BP15" s="29">
+      <c r="BP15" s="26">
         <v>134216</v>
       </c>
-      <c r="BQ15" s="38"/>
-[...3 lines deleted...]
-      <c r="BU15" s="38"/>
+      <c r="BQ15" s="59">
+        <v>133994</v>
+      </c>
+      <c r="BR15" s="59">
+        <v>133884</v>
+      </c>
+      <c r="BS15" s="39"/>
+      <c r="BT15" s="39"/>
+      <c r="BU15" s="40"/>
     </row>
-    <row r="16" spans="1:73" s="10" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B16" s="22">
+    <row r="16" spans="1:6738" s="5" customFormat="1" ht="11.25">
+      <c r="A16" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="21">
         <v>864550</v>
       </c>
-      <c r="C16" s="22">
+      <c r="C16" s="21">
         <v>863927</v>
       </c>
-      <c r="D16" s="22">
+      <c r="D16" s="21">
         <v>863566</v>
       </c>
-      <c r="E16" s="23">
+      <c r="E16" s="22">
         <v>863290</v>
       </c>
-      <c r="F16" s="23">
+      <c r="F16" s="22">
         <v>863176</v>
       </c>
-      <c r="G16" s="23">
+      <c r="G16" s="22">
         <v>862793</v>
       </c>
-      <c r="H16" s="23">
+      <c r="H16" s="22">
         <v>862450</v>
       </c>
-      <c r="I16" s="22">
+      <c r="I16" s="21">
         <v>861722</v>
       </c>
       <c r="J16" s="22">
         <v>860566</v>
       </c>
-      <c r="K16" s="22">
+      <c r="K16" s="21">
         <v>859845</v>
       </c>
-      <c r="L16" s="23">
+      <c r="L16" s="22">
         <v>859069</v>
       </c>
-      <c r="M16" s="22">
+      <c r="M16" s="21">
         <v>858347</v>
       </c>
-      <c r="N16" s="24">
+      <c r="N16" s="23">
         <v>40300</v>
       </c>
-      <c r="O16" s="24">
+      <c r="O16" s="23">
         <v>40257</v>
       </c>
-      <c r="P16" s="24">
+      <c r="P16" s="23">
         <v>40216</v>
       </c>
-      <c r="Q16" s="24">
+      <c r="Q16" s="23">
         <v>40207</v>
       </c>
-      <c r="R16" s="24">
+      <c r="R16" s="23">
         <v>40164</v>
       </c>
-      <c r="S16" s="24">
+      <c r="S16" s="23">
         <v>40126</v>
       </c>
-      <c r="T16" s="24">
+      <c r="T16" s="23">
         <v>40097</v>
       </c>
-      <c r="U16" s="24">
+      <c r="U16" s="23">
         <v>40055</v>
       </c>
-      <c r="V16" s="24">
+      <c r="V16" s="23">
         <v>40007</v>
       </c>
-      <c r="W16" s="24">
+      <c r="W16" s="23">
         <v>39969</v>
       </c>
-      <c r="X16" s="24">
+      <c r="X16" s="23">
         <v>39922</v>
       </c>
-      <c r="Y16" s="24">
+      <c r="Y16" s="23">
         <v>39919</v>
       </c>
-      <c r="Z16" s="7">
+      <c r="Z16" s="3">
         <v>39895</v>
       </c>
-      <c r="AA16" s="24">
+      <c r="AA16" s="23">
         <v>39858</v>
       </c>
-      <c r="AB16" s="24">
+      <c r="AB16" s="23">
         <v>39867</v>
       </c>
-      <c r="AC16" s="24">
+      <c r="AC16" s="23">
         <v>39849</v>
       </c>
-      <c r="AD16" s="24">
+      <c r="AD16" s="23">
         <v>39843</v>
       </c>
-      <c r="AE16" s="24">
+      <c r="AE16" s="23">
         <v>39811</v>
       </c>
-      <c r="AF16" s="24">
+      <c r="AF16" s="23">
         <v>39781</v>
       </c>
-      <c r="AG16" s="24">
+      <c r="AG16" s="23">
         <v>39732</v>
       </c>
-      <c r="AH16" s="24">
+      <c r="AH16" s="23">
         <v>39709</v>
       </c>
-      <c r="AI16" s="9">
+      <c r="AI16" s="2">
         <v>39698</v>
       </c>
-      <c r="AJ16" s="7">
+      <c r="AJ16" s="3">
         <v>39672</v>
       </c>
-      <c r="AK16" s="7">
+      <c r="AK16" s="3">
         <v>39620</v>
       </c>
-      <c r="AL16" s="7">
+      <c r="AL16" s="3">
         <v>39528</v>
       </c>
-      <c r="AM16" s="7">
+      <c r="AM16" s="3">
         <v>39382</v>
       </c>
-      <c r="AN16" s="7">
+      <c r="AN16" s="3">
         <v>39332</v>
       </c>
-      <c r="AO16" s="39">
+      <c r="AO16" s="36">
         <v>39276</v>
       </c>
-      <c r="AP16" s="39">
+      <c r="AP16" s="36">
         <v>39206</v>
       </c>
-      <c r="AQ16" s="39">
+      <c r="AQ16" s="36">
         <v>39189</v>
       </c>
-      <c r="AR16" s="39">
+      <c r="AR16" s="36">
         <v>39147</v>
       </c>
-      <c r="AS16" s="38">
+      <c r="AS16" s="39">
         <v>39284.5</v>
       </c>
-      <c r="AT16" s="38">
+      <c r="AT16" s="39">
         <v>39283</v>
       </c>
-      <c r="AU16" s="38">
+      <c r="AU16" s="39">
         <v>39008</v>
       </c>
-      <c r="AV16" s="38">
+      <c r="AV16" s="39">
         <v>39246</v>
       </c>
-      <c r="AW16" s="38">
+      <c r="AW16" s="40">
         <v>38904</v>
       </c>
-      <c r="AX16" s="38">
+      <c r="AX16" s="40">
         <v>38874</v>
       </c>
-      <c r="AY16" s="38">
+      <c r="AY16" s="39">
         <v>38718</v>
       </c>
-      <c r="AZ16" s="38">
+      <c r="AZ16" s="39">
         <v>38615</v>
       </c>
-      <c r="BA16" s="60">
+      <c r="BA16" s="44">
         <v>38588</v>
       </c>
-      <c r="BB16" s="38">
-[...2 lines deleted...]
-      <c r="BC16" s="61">
+      <c r="BB16" s="36">
+        <v>38670</v>
+      </c>
+      <c r="BC16" s="45">
         <v>38374</v>
       </c>
-      <c r="BD16" s="38">
+      <c r="BD16" s="39">
         <v>38268</v>
       </c>
-      <c r="BE16" s="38">
+      <c r="BE16" s="39">
         <v>38515</v>
       </c>
-      <c r="BF16" s="38">
+      <c r="BF16" s="39">
         <v>38456.5</v>
       </c>
-      <c r="BG16" s="38">
+      <c r="BG16" s="39">
         <v>37977</v>
       </c>
-      <c r="BH16" s="38">
+      <c r="BH16" s="39">
         <v>37852</v>
       </c>
-      <c r="BI16" s="38">
+      <c r="BI16" s="40">
         <v>38308</v>
       </c>
-      <c r="BJ16" s="60">
+      <c r="BJ16" s="44">
         <v>37722</v>
       </c>
-      <c r="BK16" s="60">
+      <c r="BK16" s="44">
         <v>37644</v>
       </c>
-      <c r="BL16" s="29">
+      <c r="BL16" s="26">
         <v>37608</v>
       </c>
-      <c r="BM16" s="65">
+      <c r="BM16" s="47">
         <v>37515</v>
       </c>
-      <c r="BN16" s="29">
+      <c r="BN16" s="26">
         <v>37445</v>
       </c>
-      <c r="BO16" s="79">
+      <c r="BO16" s="50">
         <v>37400</v>
       </c>
-      <c r="BP16" s="29">
+      <c r="BP16" s="26">
         <v>37530</v>
       </c>
-      <c r="BQ16" s="38"/>
-[...3 lines deleted...]
-      <c r="BU16" s="38"/>
+      <c r="BQ16" s="59">
+        <v>37242</v>
+      </c>
+      <c r="BR16" s="60">
+        <v>37129</v>
+      </c>
+      <c r="BS16" s="39"/>
+      <c r="BT16" s="39"/>
+      <c r="BU16" s="40"/>
     </row>
-    <row r="17" spans="1:73" s="10" customFormat="1" ht="11.25">
-      <c r="A17" s="71" t="s">
+    <row r="17" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A17" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="71"/>
-[...41 lines deleted...]
-      <c r="AR17" s="71"/>
+      <c r="B17" s="54"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+      <c r="M17" s="54"/>
+      <c r="N17" s="54"/>
+      <c r="O17" s="54"/>
+      <c r="P17" s="54"/>
+      <c r="Q17" s="54"/>
+      <c r="R17" s="54"/>
+      <c r="S17" s="54"/>
+      <c r="T17" s="54"/>
+      <c r="U17" s="54"/>
+      <c r="V17" s="54"/>
+      <c r="W17" s="54"/>
+      <c r="X17" s="54"/>
+      <c r="Y17" s="54"/>
+      <c r="Z17" s="54"/>
+      <c r="AA17" s="54"/>
+      <c r="AB17" s="54"/>
+      <c r="AC17" s="54"/>
+      <c r="AD17" s="54"/>
+      <c r="AE17" s="54"/>
+      <c r="AF17" s="54"/>
+      <c r="AG17" s="54"/>
+      <c r="AH17" s="54"/>
+      <c r="AI17" s="54"/>
+      <c r="AJ17" s="54"/>
+      <c r="AK17" s="54"/>
+      <c r="AL17" s="54"/>
+      <c r="AM17" s="54"/>
+      <c r="AN17" s="54"/>
+      <c r="AO17" s="54"/>
+      <c r="AP17" s="54"/>
+      <c r="AQ17" s="54"/>
+      <c r="AW17" s="34"/>
+      <c r="AX17" s="34"/>
+      <c r="BI17" s="34"/>
+      <c r="BU17" s="34"/>
     </row>
-    <row r="18" spans="1:73" s="10" customFormat="1" ht="11.25">
-[...39 lines deleted...]
-      <c r="N18" s="24">
+    <row r="18" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A18" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="24"/>
+      <c r="C18" s="21"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="22"/>
+      <c r="I18" s="21"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="22"/>
+      <c r="M18" s="21"/>
+      <c r="N18" s="23">
         <v>309241</v>
       </c>
-      <c r="O18" s="24">
+      <c r="O18" s="23">
         <v>309250</v>
       </c>
-      <c r="P18" s="24">
+      <c r="P18" s="23">
         <v>309304</v>
       </c>
-      <c r="Q18" s="24">
+      <c r="Q18" s="23">
         <v>309477</v>
       </c>
-      <c r="R18" s="24">
+      <c r="R18" s="23">
         <v>309765</v>
       </c>
-      <c r="S18" s="24">
+      <c r="S18" s="23">
         <v>309980</v>
       </c>
-      <c r="T18" s="24">
+      <c r="T18" s="23">
         <v>310174</v>
       </c>
-      <c r="U18" s="24">
+      <c r="U18" s="23">
         <v>310412</v>
       </c>
-      <c r="V18" s="24">
+      <c r="V18" s="23">
         <v>310477</v>
       </c>
-      <c r="W18" s="24">
+      <c r="W18" s="23">
         <v>310626</v>
       </c>
-      <c r="X18" s="24">
+      <c r="X18" s="23">
         <v>310467</v>
       </c>
-      <c r="Y18" s="24">
+      <c r="Y18" s="23">
         <v>310434</v>
       </c>
-      <c r="Z18" s="7">
+      <c r="Z18" s="3">
         <v>310599</v>
       </c>
-      <c r="AA18" s="24">
+      <c r="AA18" s="23">
         <v>310567</v>
       </c>
-      <c r="AB18" s="24">
+      <c r="AB18" s="23">
         <v>310641</v>
       </c>
-      <c r="AC18" s="24">
+      <c r="AC18" s="23">
         <v>310623</v>
       </c>
-      <c r="AD18" s="24">
+      <c r="AD18" s="23">
         <v>310726</v>
       </c>
-      <c r="AE18" s="28">
+      <c r="AE18" s="25">
         <v>310911</v>
       </c>
-      <c r="AF18" s="28">
+      <c r="AF18" s="25">
         <v>310957</v>
       </c>
-      <c r="AG18" s="28">
+      <c r="AG18" s="25">
         <v>311101</v>
       </c>
-      <c r="AH18" s="28">
+      <c r="AH18" s="25">
         <v>311052</v>
       </c>
-      <c r="AI18" s="7">
+      <c r="AI18" s="3">
         <v>311041</v>
       </c>
-      <c r="AJ18" s="7">
+      <c r="AJ18" s="3">
         <v>311109</v>
       </c>
-      <c r="AK18" s="7">
+      <c r="AK18" s="3">
         <v>311217</v>
       </c>
-      <c r="AL18" s="7">
+      <c r="AL18" s="3">
         <v>311155</v>
       </c>
-      <c r="AM18" s="7">
+      <c r="AM18" s="3">
         <v>311014</v>
       </c>
-      <c r="AN18" s="7">
+      <c r="AN18" s="3">
         <v>311037</v>
       </c>
-      <c r="AO18" s="39">
+      <c r="AO18" s="36">
         <v>311005</v>
       </c>
-      <c r="AP18" s="39">
+      <c r="AP18" s="36">
         <v>311052</v>
       </c>
-      <c r="AQ18" s="39">
+      <c r="AQ18" s="36">
         <v>311162</v>
       </c>
-      <c r="AR18" s="39">
+      <c r="AR18" s="36">
         <v>311451</v>
       </c>
-      <c r="AS18" s="38">
+      <c r="AS18" s="39">
         <v>311389.5</v>
       </c>
-      <c r="AT18" s="38">
+      <c r="AT18" s="39">
         <v>311451.5</v>
       </c>
-      <c r="AU18" s="38">
+      <c r="AU18" s="39">
         <v>311841</v>
       </c>
-      <c r="AV18" s="38">
+      <c r="AV18" s="39">
         <v>311386.5</v>
       </c>
-      <c r="AW18" s="38">
+      <c r="AW18" s="40">
         <v>311501</v>
       </c>
-      <c r="AX18" s="38">
+      <c r="AX18" s="40">
         <v>311422</v>
       </c>
-      <c r="AY18" s="38">
+      <c r="AY18" s="40">
         <v>311177</v>
       </c>
-      <c r="AZ18" s="38">
+      <c r="AZ18" s="40">
         <v>311116</v>
       </c>
-      <c r="BA18" s="60">
+      <c r="BA18" s="44">
         <v>311130</v>
       </c>
-      <c r="BB18" s="38">
-[...2 lines deleted...]
-      <c r="BC18" s="61">
+      <c r="BB18" s="36">
+        <v>311220</v>
+      </c>
+      <c r="BC18" s="45">
         <v>311207</v>
       </c>
-      <c r="BD18" s="38">
+      <c r="BD18" s="39">
         <v>311137</v>
       </c>
-      <c r="BE18" s="38">
+      <c r="BE18" s="39">
         <v>311244.5</v>
       </c>
-      <c r="BF18" s="38">
+      <c r="BF18" s="39">
         <v>311105.5</v>
       </c>
-      <c r="BG18" s="38">
+      <c r="BG18" s="39">
         <v>310833</v>
       </c>
-      <c r="BH18" s="38">
+      <c r="BH18" s="39">
         <v>310786</v>
       </c>
-      <c r="BI18" s="38">
+      <c r="BI18" s="40">
         <v>311083</v>
       </c>
-      <c r="BJ18" s="60">
+      <c r="BJ18" s="44">
         <v>310750</v>
       </c>
-      <c r="BK18" s="60">
+      <c r="BK18" s="44">
         <v>315707</v>
       </c>
-      <c r="BL18" s="29">
+      <c r="BL18" s="26">
         <v>315589</v>
       </c>
-      <c r="BM18" s="65">
+      <c r="BM18" s="47">
         <v>315420</v>
       </c>
-      <c r="BN18" s="29">
+      <c r="BN18" s="26">
         <v>315185</v>
       </c>
-      <c r="BO18" s="79">
+      <c r="BO18" s="50">
         <v>315134</v>
       </c>
-      <c r="BP18" s="29">
+      <c r="BP18" s="26">
         <v>315525.5</v>
       </c>
-      <c r="BQ18" s="38"/>
-[...3 lines deleted...]
-      <c r="BU18" s="38"/>
+      <c r="BQ18" s="59">
+        <v>314985</v>
+      </c>
+      <c r="BR18" s="59">
+        <v>314746</v>
+      </c>
+      <c r="BS18" s="39"/>
+      <c r="BT18" s="39"/>
+      <c r="BU18" s="40"/>
     </row>
-    <row r="19" spans="1:73" s="10" customFormat="1" ht="11.25">
-      <c r="A19" s="25" t="s">
+    <row r="19" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A19" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="21"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="23">
+        <v>167152</v>
+      </c>
+      <c r="O19" s="23">
+        <v>167225</v>
+      </c>
+      <c r="P19" s="23">
+        <v>167306</v>
+      </c>
+      <c r="Q19" s="23">
+        <v>167483</v>
+      </c>
+      <c r="R19" s="23">
+        <v>167741</v>
+      </c>
+      <c r="S19" s="23">
+        <v>167875</v>
+      </c>
+      <c r="T19" s="23">
+        <v>168063</v>
+      </c>
+      <c r="U19" s="23">
+        <v>168287</v>
+      </c>
+      <c r="V19" s="23">
+        <v>168469</v>
+      </c>
+      <c r="W19" s="23">
+        <v>168627</v>
+      </c>
+      <c r="X19" s="23">
+        <v>168640</v>
+      </c>
+      <c r="Y19" s="23">
+        <v>168614</v>
+      </c>
+      <c r="Z19" s="3">
+        <v>168711</v>
+      </c>
+      <c r="AA19" s="23">
+        <v>168791</v>
+      </c>
+      <c r="AB19" s="23">
+        <v>168848</v>
+      </c>
+      <c r="AC19" s="23">
+        <v>168899</v>
+      </c>
+      <c r="AD19" s="23">
+        <v>168914</v>
+      </c>
+      <c r="AE19" s="25">
+        <v>169071</v>
+      </c>
+      <c r="AF19" s="25">
+        <v>169105</v>
+      </c>
+      <c r="AG19" s="25">
+        <v>169210</v>
+      </c>
+      <c r="AH19" s="25">
+        <v>169176</v>
+      </c>
+      <c r="AI19" s="3">
+        <v>169230</v>
+      </c>
+      <c r="AJ19" s="3">
+        <v>169253</v>
+      </c>
+      <c r="AK19" s="3">
+        <v>169367</v>
+      </c>
+      <c r="AL19" s="3">
+        <v>169462</v>
+      </c>
+      <c r="AM19" s="3">
+        <v>169497</v>
+      </c>
+      <c r="AN19" s="3">
+        <v>169665</v>
+      </c>
+      <c r="AO19" s="36">
+        <v>169715</v>
+      </c>
+      <c r="AP19" s="36">
+        <v>169894</v>
+      </c>
+      <c r="AQ19" s="36">
+        <v>169999</v>
+      </c>
+      <c r="AR19" s="36">
+        <v>170284</v>
+      </c>
+      <c r="AS19" s="39">
+        <v>170055</v>
+      </c>
+      <c r="AT19" s="39">
+        <v>170125</v>
+      </c>
+      <c r="AU19" s="39">
+        <v>170942</v>
+      </c>
+      <c r="AV19" s="39">
+        <v>170182</v>
+      </c>
+      <c r="AW19" s="40">
+        <v>170877</v>
+      </c>
+      <c r="AX19" s="40">
+        <v>170903</v>
+      </c>
+      <c r="AY19" s="40">
+        <v>170881</v>
+      </c>
+      <c r="AZ19" s="40">
+        <v>171019</v>
+      </c>
+      <c r="BA19" s="44">
+        <v>171140</v>
+      </c>
+      <c r="BB19" s="36">
+        <v>171096</v>
+      </c>
+      <c r="BC19" s="45">
+        <v>171566</v>
+      </c>
+      <c r="BD19" s="39">
+        <v>171699</v>
+      </c>
+      <c r="BE19" s="39">
+        <v>171342.5</v>
+      </c>
+      <c r="BF19" s="39">
+        <v>171302.5</v>
+      </c>
+      <c r="BG19" s="39">
+        <v>171785</v>
+      </c>
+      <c r="BH19" s="39">
+        <v>171871</v>
+      </c>
+      <c r="BI19" s="40">
+        <v>171396.5</v>
+      </c>
+      <c r="BJ19" s="44">
+        <v>171851</v>
+      </c>
+      <c r="BK19" s="44">
+        <v>171812</v>
+      </c>
+      <c r="BL19" s="26">
+        <v>171745</v>
+      </c>
+      <c r="BM19" s="47">
+        <v>171618</v>
+      </c>
+      <c r="BN19" s="26">
+        <v>171548</v>
+      </c>
+      <c r="BO19" s="50">
+        <v>171580</v>
+      </c>
+      <c r="BP19" s="26">
+        <v>171794</v>
+      </c>
+      <c r="BQ19" s="59">
+        <v>171686</v>
+      </c>
+      <c r="BR19" s="59">
+        <v>171593</v>
+      </c>
+      <c r="BS19" s="39"/>
+      <c r="BT19" s="39"/>
+      <c r="BU19" s="40"/>
+    </row>
+    <row r="20" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A20" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="24"/>
+      <c r="C20" s="21"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="22"/>
+      <c r="F20" s="22"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="22"/>
+      <c r="I20" s="21"/>
+      <c r="J20" s="22"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="22"/>
+      <c r="M20" s="21"/>
+      <c r="N20" s="23">
+        <v>27321</v>
+      </c>
+      <c r="O20" s="23">
+        <v>27289</v>
+      </c>
+      <c r="P20" s="23">
+        <v>27266</v>
+      </c>
+      <c r="Q20" s="23">
+        <v>27239</v>
+      </c>
+      <c r="R20" s="23">
+        <v>27274</v>
+      </c>
+      <c r="S20" s="23">
+        <v>27318</v>
+      </c>
+      <c r="T20" s="23">
+        <v>27313</v>
+      </c>
+      <c r="U20" s="23">
+        <v>27308</v>
+      </c>
+      <c r="V20" s="23">
+        <v>27290</v>
+      </c>
+      <c r="W20" s="23">
+        <v>30401</v>
+      </c>
+      <c r="X20" s="23">
+        <v>30341</v>
+      </c>
+      <c r="Y20" s="23">
+        <v>30320</v>
+      </c>
+      <c r="Z20" s="3">
+        <v>30320</v>
+      </c>
+      <c r="AA20" s="23">
+        <v>30286</v>
+      </c>
+      <c r="AB20" s="23">
+        <v>30270</v>
+      </c>
+      <c r="AC20" s="23">
+        <v>30290</v>
+      </c>
+      <c r="AD20" s="23">
+        <v>30308</v>
+      </c>
+      <c r="AE20" s="25">
+        <v>30305</v>
+      </c>
+      <c r="AF20" s="25">
+        <v>30330</v>
+      </c>
+      <c r="AG20" s="25">
+        <v>30307</v>
+      </c>
+      <c r="AH20" s="25">
+        <v>30284</v>
+      </c>
+      <c r="AI20" s="3">
+        <v>30229</v>
+      </c>
+      <c r="AJ20" s="3">
+        <v>30240</v>
+      </c>
+      <c r="AK20" s="3">
+        <v>30195</v>
+      </c>
+      <c r="AL20" s="3">
+        <v>30179</v>
+      </c>
+      <c r="AM20" s="3">
+        <v>30103</v>
+      </c>
+      <c r="AN20" s="3">
+        <v>30081</v>
+      </c>
+      <c r="AO20" s="36">
+        <v>30072</v>
+      </c>
+      <c r="AP20" s="36">
+        <v>30024</v>
+      </c>
+      <c r="AQ20" s="36">
+        <v>30032</v>
+      </c>
+      <c r="AR20" s="36">
+        <v>30011</v>
+      </c>
+      <c r="AS20" s="39">
+        <v>30099.5</v>
+      </c>
+      <c r="AT20" s="39">
+        <v>30089</v>
+      </c>
+      <c r="AU20" s="39">
+        <v>29980</v>
+      </c>
+      <c r="AV20" s="39">
+        <v>30074.5</v>
+      </c>
+      <c r="AW20" s="40">
+        <v>29946</v>
+      </c>
+      <c r="AX20" s="40">
+        <v>29907</v>
+      </c>
+      <c r="AY20" s="40">
+        <v>29846</v>
+      </c>
+      <c r="AZ20" s="40">
+        <v>29840</v>
+      </c>
+      <c r="BA20" s="44">
+        <v>29792</v>
+      </c>
+      <c r="BB20" s="36">
+        <v>29832</v>
+      </c>
+      <c r="BC20" s="45">
+        <v>29757</v>
+      </c>
+      <c r="BD20" s="39">
+        <v>29742</v>
+      </c>
+      <c r="BE20" s="39">
+        <v>29810</v>
+      </c>
+      <c r="BF20" s="39">
+        <v>29779.5</v>
+      </c>
+      <c r="BG20" s="39">
+        <v>29611</v>
+      </c>
+      <c r="BH20" s="39">
+        <v>29594</v>
+      </c>
+      <c r="BI20" s="40">
+        <v>29755</v>
+      </c>
+      <c r="BJ20" s="44">
+        <v>29591</v>
+      </c>
+      <c r="BK20" s="44">
+        <v>29565</v>
+      </c>
+      <c r="BL20" s="26">
+        <v>29517</v>
+      </c>
+      <c r="BM20" s="47">
+        <v>29514</v>
+      </c>
+      <c r="BN20" s="26">
+        <v>29491</v>
+      </c>
+      <c r="BO20" s="50">
+        <v>29449</v>
+      </c>
+      <c r="BP20" s="26">
+        <v>29505</v>
+      </c>
+      <c r="BQ20" s="59">
+        <v>29373</v>
+      </c>
+      <c r="BR20" s="59">
+        <v>29353</v>
+      </c>
+      <c r="BS20" s="39"/>
+      <c r="BT20" s="39"/>
+      <c r="BU20" s="40"/>
+    </row>
+    <row r="21" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A21" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="24"/>
+      <c r="C21" s="21"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="22"/>
+      <c r="H21" s="22"/>
+      <c r="I21" s="21"/>
+      <c r="J21" s="22"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="22"/>
+      <c r="M21" s="21"/>
+      <c r="N21" s="23">
+        <v>21221</v>
+      </c>
+      <c r="O21" s="23">
+        <v>21224</v>
+      </c>
+      <c r="P21" s="23">
+        <v>21227</v>
+      </c>
+      <c r="Q21" s="23">
+        <v>21254</v>
+      </c>
+      <c r="R21" s="23">
+        <v>21250</v>
+      </c>
+      <c r="S21" s="23">
+        <v>21255</v>
+      </c>
+      <c r="T21" s="23">
+        <v>21229</v>
+      </c>
+      <c r="U21" s="23">
+        <v>21193</v>
+      </c>
+      <c r="V21" s="23">
+        <v>21160</v>
+      </c>
+      <c r="W21" s="23">
+        <v>21174</v>
+      </c>
+      <c r="X21" s="23">
+        <v>21164</v>
+      </c>
+      <c r="Y21" s="23">
+        <v>21195</v>
+      </c>
+      <c r="Z21" s="3">
+        <v>21204</v>
+      </c>
+      <c r="AA21" s="23">
+        <v>21187</v>
+      </c>
+      <c r="AB21" s="23">
+        <v>21197</v>
+      </c>
+      <c r="AC21" s="23">
+        <v>21204</v>
+      </c>
+      <c r="AD21" s="23">
+        <v>21227</v>
+      </c>
+      <c r="AE21" s="25">
+        <v>21227</v>
+      </c>
+      <c r="AF21" s="25">
+        <v>21202</v>
+      </c>
+      <c r="AG21" s="25">
+        <v>21204</v>
+      </c>
+      <c r="AH21" s="25">
+        <v>21181</v>
+      </c>
+      <c r="AI21" s="3">
+        <v>21175</v>
+      </c>
+      <c r="AJ21" s="3">
+        <v>21229</v>
+      </c>
+      <c r="AK21" s="3">
+        <v>21218</v>
+      </c>
+      <c r="AL21" s="3">
+        <v>21188</v>
+      </c>
+      <c r="AM21" s="3">
+        <v>21190</v>
+      </c>
+      <c r="AN21" s="3">
+        <v>21152</v>
+      </c>
+      <c r="AO21" s="36">
+        <v>21110</v>
+      </c>
+      <c r="AP21" s="36">
+        <v>21029</v>
+      </c>
+      <c r="AQ21" s="36">
+        <v>21016</v>
+      </c>
+      <c r="AR21" s="36">
+        <v>21029</v>
+      </c>
+      <c r="AS21" s="39">
+        <v>21092</v>
+      </c>
+      <c r="AT21" s="39">
+        <v>21088</v>
+      </c>
+      <c r="AU21" s="39">
+        <v>20945</v>
+      </c>
+      <c r="AV21" s="39">
+        <v>21049</v>
+      </c>
+      <c r="AW21" s="40">
+        <v>20881</v>
+      </c>
+      <c r="AX21" s="40">
+        <v>20839</v>
+      </c>
+      <c r="AY21" s="40">
+        <v>20781</v>
+      </c>
+      <c r="AZ21" s="40">
+        <v>20727</v>
+      </c>
+      <c r="BA21" s="44">
+        <v>20699</v>
+      </c>
+      <c r="BB21" s="36">
+        <v>20735</v>
+      </c>
+      <c r="BC21" s="45">
+        <v>20592</v>
+      </c>
+      <c r="BD21" s="39">
+        <v>20547</v>
+      </c>
+      <c r="BE21" s="39">
+        <v>20692</v>
+      </c>
+      <c r="BF21" s="39">
+        <v>20655</v>
+      </c>
+      <c r="BG21" s="39">
+        <v>20424</v>
+      </c>
+      <c r="BH21" s="39">
+        <v>20412</v>
+      </c>
+      <c r="BI21" s="40">
+        <v>20616.5</v>
+      </c>
+      <c r="BJ21" s="44">
+        <v>20384</v>
+      </c>
+      <c r="BK21" s="44">
+        <v>20379</v>
+      </c>
+      <c r="BL21" s="26">
+        <v>20350</v>
+      </c>
+      <c r="BM21" s="47">
+        <v>20345</v>
+      </c>
+      <c r="BN21" s="26">
+        <v>20300</v>
+      </c>
+      <c r="BO21" s="50">
+        <v>20306</v>
+      </c>
+      <c r="BP21" s="26">
+        <v>20369</v>
+      </c>
+      <c r="BQ21" s="59">
+        <v>20333</v>
+      </c>
+      <c r="BR21" s="59">
+        <v>20242</v>
+      </c>
+      <c r="BS21" s="39"/>
+      <c r="BT21" s="39"/>
+      <c r="BU21" s="40"/>
+    </row>
+    <row r="22" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A22" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="21"/>
+      <c r="C22" s="21"/>
+      <c r="D22" s="21"/>
+      <c r="E22" s="21"/>
+      <c r="F22" s="21"/>
+      <c r="G22" s="21"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="21"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21"/>
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
+      <c r="N22" s="23">
+        <v>22910</v>
+      </c>
+      <c r="O22" s="23">
+        <v>22876</v>
+      </c>
+      <c r="P22" s="23">
+        <v>22835</v>
+      </c>
+      <c r="Q22" s="23">
+        <v>22821</v>
+      </c>
+      <c r="R22" s="23">
+        <v>22776</v>
+      </c>
+      <c r="S22" s="23">
+        <v>22767</v>
+      </c>
+      <c r="T22" s="23">
+        <v>22752</v>
+      </c>
+      <c r="U22" s="23">
+        <v>22754</v>
+      </c>
+      <c r="V22" s="23">
+        <v>22700</v>
+      </c>
+      <c r="W22" s="23">
+        <v>19586</v>
+      </c>
+      <c r="X22" s="23">
+        <v>19526</v>
+      </c>
+      <c r="Y22" s="23">
+        <v>19543</v>
+      </c>
+      <c r="Z22" s="3">
+        <v>19531</v>
+      </c>
+      <c r="AA22" s="23">
+        <v>19486</v>
+      </c>
+      <c r="AB22" s="23">
+        <v>19476</v>
+      </c>
+      <c r="AC22" s="23">
+        <v>19459</v>
+      </c>
+      <c r="AD22" s="23">
+        <v>19445</v>
+      </c>
+      <c r="AE22" s="25">
+        <v>19422</v>
+      </c>
+      <c r="AF22" s="25">
+        <v>19439</v>
+      </c>
+      <c r="AG22" s="25">
+        <v>19427</v>
+      </c>
+      <c r="AH22" s="25">
+        <v>19389</v>
+      </c>
+      <c r="AI22" s="3">
+        <v>19359</v>
+      </c>
+      <c r="AJ22" s="3">
+        <v>19304</v>
+      </c>
+      <c r="AK22" s="3">
+        <v>19275</v>
+      </c>
+      <c r="AL22" s="3">
+        <v>19243</v>
+      </c>
+      <c r="AM22" s="3">
+        <v>19169</v>
+      </c>
+      <c r="AN22" s="3">
+        <v>19093</v>
+      </c>
+      <c r="AO22" s="36">
+        <v>19085</v>
+      </c>
+      <c r="AP22" s="36">
+        <v>19051</v>
+      </c>
+      <c r="AQ22" s="36">
+        <v>19044</v>
+      </c>
+      <c r="AR22" s="36">
+        <v>19016</v>
+      </c>
+      <c r="AS22" s="39">
+        <v>19096.5</v>
+      </c>
+      <c r="AT22" s="39">
+        <v>19081.5</v>
+      </c>
+      <c r="AU22" s="39">
+        <v>18885</v>
+      </c>
+      <c r="AV22" s="39">
+        <v>19025</v>
+      </c>
+      <c r="AW22" s="40">
+        <v>18775</v>
+      </c>
+      <c r="AX22" s="40">
+        <v>18762</v>
+      </c>
+      <c r="AY22" s="40">
+        <v>18723</v>
+      </c>
+      <c r="AZ22" s="40">
+        <v>18630</v>
+      </c>
+      <c r="BA22" s="44">
+        <v>18612</v>
+      </c>
+      <c r="BB22" s="36">
+        <v>18670</v>
+      </c>
+      <c r="BC22" s="45">
+        <v>18542</v>
+      </c>
+      <c r="BD22" s="39">
+        <v>18490</v>
+      </c>
+      <c r="BE22" s="39">
+        <v>18595</v>
+      </c>
+      <c r="BF22" s="39">
+        <v>18576.5</v>
+      </c>
+      <c r="BG22" s="39">
+        <v>18394</v>
+      </c>
+      <c r="BH22" s="39">
+        <v>18340</v>
+      </c>
+      <c r="BI22" s="40">
+        <v>18551.5</v>
+      </c>
+      <c r="BJ22" s="44">
+        <v>18335</v>
+      </c>
+      <c r="BK22" s="44">
+        <v>17712</v>
+      </c>
+      <c r="BL22" s="26">
+        <v>17679</v>
+      </c>
+      <c r="BM22" s="47">
+        <v>17616</v>
+      </c>
+      <c r="BN22" s="26">
+        <v>17541</v>
+      </c>
+      <c r="BO22" s="50">
+        <v>17476</v>
+      </c>
+      <c r="BP22" s="26">
+        <v>17600.5</v>
+      </c>
+      <c r="BQ22" s="59">
+        <v>17354</v>
+      </c>
+      <c r="BR22" s="59">
+        <v>17350</v>
+      </c>
+      <c r="BS22" s="39"/>
+      <c r="BT22" s="39"/>
+      <c r="BU22" s="40"/>
+    </row>
+    <row r="23" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A23" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="24"/>
+      <c r="C23" s="21"/>
+      <c r="D23" s="21"/>
+      <c r="E23" s="22"/>
+      <c r="F23" s="22"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="21"/>
+      <c r="J23" s="22"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="22"/>
+      <c r="M23" s="21"/>
+      <c r="N23" s="23">
+        <v>52638</v>
+      </c>
+      <c r="O23" s="23">
+        <v>52638</v>
+      </c>
+      <c r="P23" s="23">
+        <v>52660</v>
+      </c>
+      <c r="Q23" s="23">
+        <v>52663</v>
+      </c>
+      <c r="R23" s="23">
+        <v>52687</v>
+      </c>
+      <c r="S23" s="23">
+        <v>52740</v>
+      </c>
+      <c r="T23" s="23">
+        <v>52774</v>
+      </c>
+      <c r="U23" s="23">
+        <v>52829</v>
+      </c>
+      <c r="V23" s="23">
+        <v>52833</v>
+      </c>
+      <c r="W23" s="23">
+        <v>52830</v>
+      </c>
+      <c r="X23" s="23">
+        <v>52799</v>
+      </c>
+      <c r="Y23" s="23">
+        <v>52757</v>
+      </c>
+      <c r="Z23" s="3">
+        <v>52824</v>
+      </c>
+      <c r="AA23" s="23">
+        <v>52805</v>
+      </c>
+      <c r="AB23" s="23">
+        <v>52826</v>
+      </c>
+      <c r="AC23" s="23">
+        <v>52758</v>
+      </c>
+      <c r="AD23" s="23">
+        <v>52813</v>
+      </c>
+      <c r="AE23" s="25">
+        <v>52871</v>
+      </c>
+      <c r="AF23" s="25">
+        <v>52868</v>
+      </c>
+      <c r="AG23" s="25">
+        <v>52968</v>
+      </c>
+      <c r="AH23" s="25">
+        <v>53040</v>
+      </c>
+      <c r="AI23" s="3">
+        <v>53051</v>
+      </c>
+      <c r="AJ23" s="3">
+        <v>53087</v>
+      </c>
+      <c r="AK23" s="3">
+        <v>53185</v>
+      </c>
+      <c r="AL23" s="3">
+        <v>53144</v>
+      </c>
+      <c r="AM23" s="3">
+        <v>53176</v>
+      </c>
+      <c r="AN23" s="3">
+        <v>53213</v>
+      </c>
+      <c r="AO23" s="36">
+        <v>53217</v>
+      </c>
+      <c r="AP23" s="36">
+        <v>53214</v>
+      </c>
+      <c r="AQ23" s="36">
+        <v>53231</v>
+      </c>
+      <c r="AR23" s="36">
+        <v>53285</v>
+      </c>
+      <c r="AS23" s="39">
+        <v>53193.5</v>
+      </c>
+      <c r="AT23" s="39">
+        <v>53209</v>
+      </c>
+      <c r="AU23" s="39">
+        <v>53311</v>
+      </c>
+      <c r="AV23" s="39">
+        <v>53200.5</v>
+      </c>
+      <c r="AW23" s="40">
+        <v>53295</v>
+      </c>
+      <c r="AX23" s="40">
+        <v>53265</v>
+      </c>
+      <c r="AY23" s="40">
+        <v>53277</v>
+      </c>
+      <c r="AZ23" s="40">
+        <v>53258</v>
+      </c>
+      <c r="BA23" s="44">
+        <v>53245</v>
+      </c>
+      <c r="BB23" s="36">
+        <v>53221</v>
+      </c>
+      <c r="BC23" s="45">
+        <v>53221</v>
+      </c>
+      <c r="BD23" s="39">
+        <v>53203</v>
+      </c>
+      <c r="BE23" s="39">
+        <v>53226</v>
+      </c>
+      <c r="BF23" s="39">
+        <v>53233.5</v>
+      </c>
+      <c r="BG23" s="39">
+        <v>53266</v>
+      </c>
+      <c r="BH23" s="39">
+        <v>53252</v>
+      </c>
+      <c r="BI23" s="40">
+        <v>53246</v>
+      </c>
+      <c r="BJ23" s="44">
+        <v>53282</v>
+      </c>
+      <c r="BK23" s="44">
+        <v>58963</v>
+      </c>
+      <c r="BL23" s="26">
+        <v>59036</v>
+      </c>
+      <c r="BM23" s="47">
+        <v>59126</v>
+      </c>
+      <c r="BN23" s="26">
+        <v>59109</v>
+      </c>
+      <c r="BO23" s="50">
+        <v>59102</v>
+      </c>
+      <c r="BP23" s="26">
+        <v>59010</v>
+      </c>
+      <c r="BQ23" s="59">
+        <v>59108</v>
+      </c>
+      <c r="BR23" s="59">
+        <v>59129</v>
+      </c>
+      <c r="BS23" s="39"/>
+      <c r="BT23" s="39"/>
+      <c r="BU23" s="40"/>
+    </row>
+    <row r="24" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A24" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="24"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="22"/>
+      <c r="F24" s="22"/>
+      <c r="G24" s="22"/>
+      <c r="H24" s="22"/>
+      <c r="I24" s="21"/>
+      <c r="J24" s="22"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="22"/>
+      <c r="M24" s="21"/>
+      <c r="N24" s="23">
+        <v>17999</v>
+      </c>
+      <c r="O24" s="23">
+        <v>17998</v>
+      </c>
+      <c r="P24" s="23">
+        <v>18010</v>
+      </c>
+      <c r="Q24" s="23">
+        <v>18017</v>
+      </c>
+      <c r="R24" s="23">
+        <v>18037</v>
+      </c>
+      <c r="S24" s="23">
+        <v>18025</v>
+      </c>
+      <c r="T24" s="23">
+        <v>18043</v>
+      </c>
+      <c r="U24" s="23">
+        <v>18041</v>
+      </c>
+      <c r="V24" s="23">
+        <v>18025</v>
+      </c>
+      <c r="W24" s="23">
+        <v>18008</v>
+      </c>
+      <c r="X24" s="23">
+        <v>17997</v>
+      </c>
+      <c r="Y24" s="23">
+        <v>18005</v>
+      </c>
+      <c r="Z24" s="3">
+        <v>18009</v>
+      </c>
+      <c r="AA24" s="23">
+        <v>18012</v>
+      </c>
+      <c r="AB24" s="23">
+        <v>18024</v>
+      </c>
+      <c r="AC24" s="23">
+        <v>18013</v>
+      </c>
+      <c r="AD24" s="23">
+        <v>18019</v>
+      </c>
+      <c r="AE24" s="25">
+        <v>18015</v>
+      </c>
+      <c r="AF24" s="25">
+        <v>18013</v>
+      </c>
+      <c r="AG24" s="25">
+        <v>17985</v>
+      </c>
+      <c r="AH24" s="25">
+        <v>17982</v>
+      </c>
+      <c r="AI24" s="3">
+        <v>17997</v>
+      </c>
+      <c r="AJ24" s="3">
+        <v>17996</v>
+      </c>
+      <c r="AK24" s="3">
+        <v>17977</v>
+      </c>
+      <c r="AL24" s="3">
+        <v>17939</v>
+      </c>
+      <c r="AM24" s="3">
+        <v>17879</v>
+      </c>
+      <c r="AN24" s="3">
+        <v>17833</v>
+      </c>
+      <c r="AO24" s="36">
+        <v>17806</v>
+      </c>
+      <c r="AP24" s="36">
+        <v>17840</v>
+      </c>
+      <c r="AQ24" s="36">
+        <v>17840</v>
+      </c>
+      <c r="AR24" s="36">
+        <v>17826</v>
+      </c>
+      <c r="AS24" s="39">
+        <v>17853</v>
+      </c>
+      <c r="AT24" s="39">
+        <v>17859</v>
+      </c>
+      <c r="AU24" s="39">
+        <v>17778</v>
+      </c>
+      <c r="AV24" s="39">
+        <v>17855.5</v>
+      </c>
+      <c r="AW24" s="40">
+        <v>17727</v>
+      </c>
+      <c r="AX24" s="40">
+        <v>17746</v>
+      </c>
+      <c r="AY24" s="40">
+        <v>17669</v>
+      </c>
+      <c r="AZ24" s="40">
+        <v>17642</v>
+      </c>
+      <c r="BA24" s="44">
+        <v>17642</v>
+      </c>
+      <c r="BB24" s="36">
+        <v>17667</v>
+      </c>
+      <c r="BC24" s="45">
+        <v>17529</v>
+      </c>
+      <c r="BD24" s="39">
+        <v>17456</v>
+      </c>
+      <c r="BE24" s="39">
+        <v>17579</v>
+      </c>
+      <c r="BF24" s="39">
+        <v>17558.5</v>
+      </c>
+      <c r="BG24" s="39">
+        <v>17353</v>
+      </c>
+      <c r="BH24" s="39">
+        <v>17317</v>
+      </c>
+      <c r="BI24" s="40">
+        <v>17517.5</v>
+      </c>
+      <c r="BJ24" s="44">
+        <v>17307</v>
+      </c>
+      <c r="BK24" s="44">
+        <v>17276</v>
+      </c>
+      <c r="BL24" s="26">
+        <v>17262</v>
+      </c>
+      <c r="BM24" s="47">
+        <v>17201</v>
+      </c>
+      <c r="BN24" s="26">
+        <v>17196</v>
+      </c>
+      <c r="BO24" s="50">
+        <v>17221</v>
+      </c>
+      <c r="BP24" s="26">
+        <v>17247</v>
+      </c>
+      <c r="BQ24" s="59">
+        <v>17131</v>
+      </c>
+      <c r="BR24" s="60">
+        <v>17079</v>
+      </c>
+      <c r="BS24" s="39"/>
+      <c r="BT24" s="39"/>
+      <c r="BU24" s="40"/>
+    </row>
+    <row r="25" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A25" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="54"/>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="54"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="54"/>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="54"/>
+      <c r="N25" s="54"/>
+      <c r="O25" s="54"/>
+      <c r="P25" s="54"/>
+      <c r="Q25" s="54"/>
+      <c r="R25" s="54"/>
+      <c r="S25" s="54"/>
+      <c r="T25" s="54"/>
+      <c r="U25" s="54"/>
+      <c r="V25" s="54"/>
+      <c r="W25" s="54"/>
+      <c r="X25" s="54"/>
+      <c r="Y25" s="54"/>
+      <c r="Z25" s="54"/>
+      <c r="AA25" s="54"/>
+      <c r="AB25" s="54"/>
+      <c r="AC25" s="54"/>
+      <c r="AD25" s="54"/>
+      <c r="AE25" s="54"/>
+      <c r="AF25" s="54"/>
+      <c r="AG25" s="54"/>
+      <c r="AH25" s="54"/>
+      <c r="AI25" s="54"/>
+      <c r="AJ25" s="54"/>
+      <c r="AK25" s="54"/>
+      <c r="AL25" s="54"/>
+      <c r="AM25" s="54"/>
+      <c r="AN25" s="54"/>
+      <c r="AO25" s="54"/>
+      <c r="AP25" s="54"/>
+      <c r="AQ25" s="54"/>
+      <c r="AW25" s="34"/>
+      <c r="AX25" s="34"/>
+      <c r="AY25" s="34"/>
+      <c r="AZ25" s="34"/>
+      <c r="BI25" s="34"/>
+      <c r="BU25" s="34"/>
+    </row>
+    <row r="26" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A26" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="22" t="s">
-[...204 lines deleted...]
-      <c r="BU19" s="38"/>
+      <c r="B26" s="26"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="26"/>
+      <c r="E26" s="22"/>
+      <c r="F26" s="22"/>
+      <c r="G26" s="22"/>
+      <c r="H26" s="22"/>
+      <c r="I26" s="21"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="22"/>
+      <c r="M26" s="21"/>
+      <c r="N26" s="23">
+        <v>389516</v>
+      </c>
+      <c r="O26" s="23">
+        <v>389327</v>
+      </c>
+      <c r="P26" s="23">
+        <v>388984</v>
+      </c>
+      <c r="Q26" s="23">
+        <v>389033</v>
+      </c>
+      <c r="R26" s="23">
+        <v>388756</v>
+      </c>
+      <c r="S26" s="23">
+        <v>388822</v>
+      </c>
+      <c r="T26" s="23">
+        <v>388687</v>
+      </c>
+      <c r="U26" s="23">
+        <v>388575</v>
+      </c>
+      <c r="V26" s="23">
+        <v>388421</v>
+      </c>
+      <c r="W26" s="23">
+        <v>388326</v>
+      </c>
+      <c r="X26" s="23">
+        <v>388259</v>
+      </c>
+      <c r="Y26" s="23">
+        <v>388195</v>
+      </c>
+      <c r="Z26" s="3">
+        <v>388127</v>
+      </c>
+      <c r="AA26" s="23">
+        <v>388052</v>
+      </c>
+      <c r="AB26" s="23">
+        <v>388177</v>
+      </c>
+      <c r="AC26" s="23">
+        <v>388236</v>
+      </c>
+      <c r="AD26" s="23">
+        <v>388381</v>
+      </c>
+      <c r="AE26" s="25">
+        <v>388366</v>
+      </c>
+      <c r="AF26" s="25">
+        <v>388235</v>
+      </c>
+      <c r="AG26" s="25">
+        <v>387984</v>
+      </c>
+      <c r="AH26" s="25">
+        <v>387459</v>
+      </c>
+      <c r="AI26" s="3">
+        <v>387603</v>
+      </c>
+      <c r="AJ26" s="3">
+        <v>387472</v>
+      </c>
+      <c r="AK26" s="3">
+        <v>387256</v>
+      </c>
+      <c r="AL26" s="3">
+        <v>386843</v>
+      </c>
+      <c r="AM26" s="3">
+        <v>386321</v>
+      </c>
+      <c r="AN26" s="3">
+        <v>386083</v>
+      </c>
+      <c r="AO26" s="36">
+        <v>385971</v>
+      </c>
+      <c r="AP26" s="36">
+        <v>385755</v>
+      </c>
+      <c r="AQ26" s="36">
+        <v>385610</v>
+      </c>
+      <c r="AR26" s="36">
+        <v>385332</v>
+      </c>
+      <c r="AS26" s="40">
+        <v>385898.5</v>
+      </c>
+      <c r="AT26" s="39">
+        <v>385753.5</v>
+      </c>
+      <c r="AU26" s="39">
+        <v>384271</v>
+      </c>
+      <c r="AV26" s="39">
+        <v>385411.5</v>
+      </c>
+      <c r="AW26" s="40">
+        <v>383439</v>
+      </c>
+      <c r="AX26" s="40">
+        <v>382978</v>
+      </c>
+      <c r="AY26" s="40">
+        <v>382394</v>
+      </c>
+      <c r="AZ26" s="40">
+        <v>381832</v>
+      </c>
+      <c r="BA26" s="44">
+        <v>381433</v>
+      </c>
+      <c r="BB26" s="36">
+        <v>382051</v>
+      </c>
+      <c r="BC26" s="45">
+        <v>380607</v>
+      </c>
+      <c r="BD26" s="40">
+        <v>379958</v>
+      </c>
+      <c r="BE26" s="39">
+        <v>381196</v>
+      </c>
+      <c r="BF26" s="40">
+        <v>380876.5</v>
+      </c>
+      <c r="BG26" s="40">
+        <v>378156</v>
+      </c>
+      <c r="BH26" s="40">
+        <v>377578</v>
+      </c>
+      <c r="BI26" s="40">
+        <v>380034</v>
+      </c>
+      <c r="BJ26" s="44">
+        <v>376818</v>
+      </c>
+      <c r="BK26" s="44">
+        <v>371400</v>
+      </c>
+      <c r="BL26" s="23">
+        <v>371226</v>
+      </c>
+      <c r="BM26" s="48">
+        <v>371049</v>
+      </c>
+      <c r="BN26" s="26">
+        <v>370770</v>
+      </c>
+      <c r="BO26" s="50">
+        <v>370383</v>
+      </c>
+      <c r="BP26" s="26">
+        <v>370742</v>
+      </c>
+      <c r="BQ26" s="60">
+        <v>369010</v>
+      </c>
+      <c r="BR26" s="59">
+        <v>368064</v>
+      </c>
+      <c r="BS26" s="40"/>
+      <c r="BT26" s="40"/>
+      <c r="BU26" s="40"/>
     </row>
-    <row r="20" spans="1:73" s="10" customFormat="1" ht="11.25">
-      <c r="A20" s="25" t="s">
+    <row r="27" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A27" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="27">
-[...68 lines deleted...]
-      <c r="Y20" s="24">
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+      <c r="N27" s="23">
+        <v>29970</v>
+      </c>
+      <c r="O27" s="23">
+        <v>30077</v>
+      </c>
+      <c r="P27" s="23">
+        <v>30171</v>
+      </c>
+      <c r="Q27" s="23">
         <v>30320</v>
       </c>
-      <c r="Z20" s="7">
-[...132 lines deleted...]
-      <c r="BU20" s="38"/>
+      <c r="R27" s="23">
+        <v>30403</v>
+      </c>
+      <c r="S27" s="23">
+        <v>30502</v>
+      </c>
+      <c r="T27" s="23">
+        <v>30576</v>
+      </c>
+      <c r="U27" s="23">
+        <v>30717</v>
+      </c>
+      <c r="V27" s="23">
+        <v>30842</v>
+      </c>
+      <c r="W27" s="23">
+        <v>32462</v>
+      </c>
+      <c r="X27" s="23">
+        <v>32671</v>
+      </c>
+      <c r="Y27" s="23">
+        <v>32858</v>
+      </c>
+      <c r="Z27" s="3">
+        <v>32959</v>
+      </c>
+      <c r="AA27" s="23">
+        <v>33091</v>
+      </c>
+      <c r="AB27" s="23">
+        <v>33182</v>
+      </c>
+      <c r="AC27" s="23">
+        <v>33248</v>
+      </c>
+      <c r="AD27" s="23">
+        <v>33338</v>
+      </c>
+      <c r="AE27" s="25">
+        <v>33462</v>
+      </c>
+      <c r="AF27" s="25">
+        <v>33565</v>
+      </c>
+      <c r="AG27" s="25">
+        <v>33689</v>
+      </c>
+      <c r="AH27" s="25">
+        <v>33856</v>
+      </c>
+      <c r="AI27" s="3">
+        <v>34017</v>
+      </c>
+      <c r="AJ27" s="3">
+        <v>34218</v>
+      </c>
+      <c r="AK27" s="3">
+        <v>34407</v>
+      </c>
+      <c r="AL27" s="3">
+        <v>34620</v>
+      </c>
+      <c r="AM27" s="3">
+        <v>34916</v>
+      </c>
+      <c r="AN27" s="3">
+        <v>35154</v>
+      </c>
+      <c r="AO27" s="36">
+        <v>35205</v>
+      </c>
+      <c r="AP27" s="36">
+        <v>35350</v>
+      </c>
+      <c r="AQ27" s="36">
+        <v>35467</v>
+      </c>
+      <c r="AR27" s="36">
+        <v>35552</v>
+      </c>
+      <c r="AS27" s="40">
+        <v>35153</v>
+      </c>
+      <c r="AT27" s="39">
+        <v>35229.5</v>
+      </c>
+      <c r="AU27" s="39">
+        <v>36041</v>
+      </c>
+      <c r="AV27" s="39">
+        <v>35511.5</v>
+      </c>
+      <c r="AW27" s="40">
+        <v>36597</v>
+      </c>
+      <c r="AX27" s="40">
+        <v>36725</v>
+      </c>
+      <c r="AY27" s="40">
+        <v>37025</v>
+      </c>
+      <c r="AZ27" s="40">
+        <v>37173</v>
+      </c>
+      <c r="BA27" s="44">
+        <v>37317</v>
+      </c>
+      <c r="BB27" s="36">
+        <v>37092</v>
+      </c>
+      <c r="BC27" s="45">
+        <v>37474</v>
+      </c>
+      <c r="BD27" s="40">
+        <v>37528</v>
+      </c>
+      <c r="BE27" s="39">
+        <v>37130.5</v>
+      </c>
+      <c r="BF27" s="40">
+        <v>37254</v>
+      </c>
+      <c r="BG27" s="40">
+        <v>37969</v>
+      </c>
+      <c r="BH27" s="40">
+        <v>38116</v>
+      </c>
+      <c r="BI27" s="40">
+        <v>37516.5</v>
+      </c>
+      <c r="BJ27" s="44">
+        <v>38493</v>
+      </c>
+      <c r="BK27" s="44">
+        <v>38693</v>
+      </c>
+      <c r="BL27" s="23">
+        <v>39015</v>
+      </c>
+      <c r="BM27" s="48">
+        <v>39182</v>
+      </c>
+      <c r="BN27" s="26">
+        <v>39289</v>
+      </c>
+      <c r="BO27" s="50">
+        <v>39332</v>
+      </c>
+      <c r="BP27" s="26">
+        <v>38944.5</v>
+      </c>
+      <c r="BQ27" s="60">
+        <v>39498</v>
+      </c>
+      <c r="BR27" s="59">
+        <v>39616</v>
+      </c>
+      <c r="BS27" s="40"/>
+      <c r="BT27" s="40"/>
+      <c r="BU27" s="40"/>
     </row>
-    <row r="21" spans="1:73" s="10" customFormat="1" ht="11.25">
-      <c r="A21" s="25" t="s">
+    <row r="28" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A28" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="26"/>
+      <c r="C28" s="26"/>
+      <c r="D28" s="26"/>
+      <c r="E28" s="22"/>
+      <c r="F28" s="22"/>
+      <c r="G28" s="22"/>
+      <c r="H28" s="22"/>
+      <c r="I28" s="21"/>
+      <c r="J28" s="22"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="22"/>
+      <c r="M28" s="21"/>
+      <c r="N28" s="23">
+        <v>1037</v>
+      </c>
+      <c r="O28" s="23">
+        <v>1029</v>
+      </c>
+      <c r="P28" s="23">
+        <v>1029</v>
+      </c>
+      <c r="Q28" s="23">
+        <v>1025</v>
+      </c>
+      <c r="R28" s="23">
+        <v>1024</v>
+      </c>
+      <c r="S28" s="23">
+        <v>1022</v>
+      </c>
+      <c r="T28" s="23">
+        <v>1016</v>
+      </c>
+      <c r="U28" s="23">
+        <v>1007</v>
+      </c>
+      <c r="V28" s="23">
+        <v>1003</v>
+      </c>
+      <c r="W28" s="23">
+        <v>1000</v>
+      </c>
+      <c r="X28" s="23">
+        <v>1002</v>
+      </c>
+      <c r="Y28" s="23">
+        <v>1000</v>
+      </c>
+      <c r="Z28" s="3">
+        <v>998</v>
+      </c>
+      <c r="AA28" s="23">
+        <v>1000</v>
+      </c>
+      <c r="AB28" s="23">
+        <v>996</v>
+      </c>
+      <c r="AC28" s="23">
+        <v>995</v>
+      </c>
+      <c r="AD28" s="23">
+        <v>992</v>
+      </c>
+      <c r="AE28" s="25">
+        <v>982</v>
+      </c>
+      <c r="AF28" s="25">
+        <v>977</v>
+      </c>
+      <c r="AG28" s="25">
+        <v>971</v>
+      </c>
+      <c r="AH28" s="25">
+        <v>958</v>
+      </c>
+      <c r="AI28" s="3">
+        <v>951</v>
+      </c>
+      <c r="AJ28" s="3">
+        <v>946</v>
+      </c>
+      <c r="AK28" s="3">
+        <v>945</v>
+      </c>
+      <c r="AL28" s="3">
+        <v>942</v>
+      </c>
+      <c r="AM28" s="3">
+        <v>950</v>
+      </c>
+      <c r="AN28" s="3">
+        <v>945</v>
+      </c>
+      <c r="AO28" s="36">
+        <v>940</v>
+      </c>
+      <c r="AP28" s="36">
+        <v>939</v>
+      </c>
+      <c r="AQ28" s="36">
+        <v>923</v>
+      </c>
+      <c r="AR28" s="36">
+        <v>927</v>
+      </c>
+      <c r="AS28" s="40">
+        <v>929</v>
+      </c>
+      <c r="AT28" s="39">
+        <v>929</v>
+      </c>
+      <c r="AU28" s="39">
+        <v>919</v>
+      </c>
+      <c r="AV28" s="39">
+        <v>930</v>
+      </c>
+      <c r="AW28" s="40">
+        <v>912</v>
+      </c>
+      <c r="AX28" s="40">
+        <v>909</v>
+      </c>
+      <c r="AY28" s="40">
+        <v>908</v>
+      </c>
+      <c r="AZ28" s="40">
+        <v>904</v>
+      </c>
+      <c r="BA28" s="44">
+        <v>902</v>
+      </c>
+      <c r="BB28" s="36">
+        <v>905</v>
+      </c>
+      <c r="BC28" s="45">
+        <v>899</v>
+      </c>
+      <c r="BD28" s="40">
+        <v>895</v>
+      </c>
+      <c r="BE28" s="39">
+        <v>901.5</v>
+      </c>
+      <c r="BF28" s="40">
+        <v>893</v>
+      </c>
+      <c r="BG28" s="40">
+        <v>871</v>
+      </c>
+      <c r="BH28" s="40">
+        <v>877</v>
+      </c>
+      <c r="BI28" s="40">
+        <v>888.5</v>
+      </c>
+      <c r="BJ28" s="44">
+        <v>867</v>
+      </c>
+      <c r="BK28" s="44">
+        <v>866</v>
+      </c>
+      <c r="BL28" s="23">
+        <v>864</v>
+      </c>
+      <c r="BM28" s="48">
+        <v>869</v>
+      </c>
+      <c r="BN28" s="26">
+        <v>874</v>
+      </c>
+      <c r="BO28" s="50">
+        <v>869</v>
+      </c>
+      <c r="BP28" s="26">
+        <v>872</v>
+      </c>
+      <c r="BQ28" s="60">
+        <v>866</v>
+      </c>
+      <c r="BR28" s="59">
+        <v>861</v>
+      </c>
+      <c r="BS28" s="40"/>
+      <c r="BT28" s="40"/>
+      <c r="BU28" s="40"/>
+    </row>
+    <row r="29" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A29" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="27">
-[...137 lines deleted...]
-      <c r="AV21" s="38">
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="22"/>
+      <c r="F29" s="22"/>
+      <c r="G29" s="22"/>
+      <c r="H29" s="22"/>
+      <c r="I29" s="21"/>
+      <c r="J29" s="22"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="22"/>
+      <c r="M29" s="21"/>
+      <c r="N29" s="23">
+        <v>37752</v>
+      </c>
+      <c r="O29" s="23">
+        <v>37740</v>
+      </c>
+      <c r="P29" s="23">
+        <v>37693</v>
+      </c>
+      <c r="Q29" s="23">
+        <v>37681</v>
+      </c>
+      <c r="R29" s="23">
+        <v>37631</v>
+      </c>
+      <c r="S29" s="23">
+        <v>37608</v>
+      </c>
+      <c r="T29" s="23">
+        <v>37576</v>
+      </c>
+      <c r="U29" s="23">
+        <v>37521</v>
+      </c>
+      <c r="V29" s="23">
+        <v>37456</v>
+      </c>
+      <c r="W29" s="23">
+        <v>37397</v>
+      </c>
+      <c r="X29" s="23">
+        <v>37369</v>
+      </c>
+      <c r="Y29" s="23">
+        <v>37280</v>
+      </c>
+      <c r="Z29" s="3">
+        <v>37279</v>
+      </c>
+      <c r="AA29" s="23">
+        <v>37231</v>
+      </c>
+      <c r="AB29" s="23">
+        <v>37223</v>
+      </c>
+      <c r="AC29" s="23">
+        <v>37206</v>
+      </c>
+      <c r="AD29" s="23">
+        <v>37213</v>
+      </c>
+      <c r="AE29" s="25">
+        <v>37201</v>
+      </c>
+      <c r="AF29" s="25">
+        <v>37154</v>
+      </c>
+      <c r="AG29" s="25">
+        <v>37044</v>
+      </c>
+      <c r="AH29" s="25">
+        <v>36933</v>
+      </c>
+      <c r="AI29" s="3">
+        <v>36887</v>
+      </c>
+      <c r="AJ29" s="3">
+        <v>36758</v>
+      </c>
+      <c r="AK29" s="3">
+        <v>36685</v>
+      </c>
+      <c r="AL29" s="3">
+        <v>36565</v>
+      </c>
+      <c r="AM29" s="3">
+        <v>36461</v>
+      </c>
+      <c r="AN29" s="3">
+        <v>36366</v>
+      </c>
+      <c r="AO29" s="36">
+        <v>36333</v>
+      </c>
+      <c r="AP29" s="36">
+        <v>36294</v>
+      </c>
+      <c r="AQ29" s="36">
+        <v>36261</v>
+      </c>
+      <c r="AR29" s="36">
+        <v>36118</v>
+      </c>
+      <c r="AS29" s="40">
+        <v>36284</v>
+      </c>
+      <c r="AT29" s="39">
+        <v>36236.5</v>
+      </c>
+      <c r="AU29" s="39">
+        <v>35769</v>
+      </c>
+      <c r="AV29" s="39">
+        <v>36053</v>
+      </c>
+      <c r="AW29" s="40">
+        <v>35358</v>
+      </c>
+      <c r="AX29" s="40">
+        <v>35226</v>
+      </c>
+      <c r="AY29" s="40">
+        <v>35034</v>
+      </c>
+      <c r="AZ29" s="40">
+        <v>34904</v>
+      </c>
+      <c r="BA29" s="44">
+        <v>34790</v>
+      </c>
+      <c r="BB29" s="36">
+        <v>34998</v>
+      </c>
+      <c r="BC29" s="45">
+        <v>34669</v>
+      </c>
+      <c r="BD29" s="40">
+        <v>34514</v>
+      </c>
+      <c r="BE29" s="39">
+        <v>34815.5</v>
+      </c>
+      <c r="BF29" s="40">
+        <v>34726.5</v>
+      </c>
+      <c r="BG29" s="40">
+        <v>34029</v>
+      </c>
+      <c r="BH29" s="40">
+        <v>33877</v>
+      </c>
+      <c r="BI29" s="40">
+        <v>34498.5</v>
+      </c>
+      <c r="BJ29" s="44">
+        <v>33716</v>
+      </c>
+      <c r="BK29" s="44">
+        <v>33649</v>
+      </c>
+      <c r="BL29" s="23">
+        <v>33606</v>
+      </c>
+      <c r="BM29" s="48">
+        <v>33513</v>
+      </c>
+      <c r="BN29" s="26">
+        <v>33425</v>
+      </c>
+      <c r="BO29" s="50">
+        <v>33354</v>
+      </c>
+      <c r="BP29" s="26">
+        <v>33474.5</v>
+      </c>
+      <c r="BQ29" s="60">
+        <v>33017</v>
+      </c>
+      <c r="BR29" s="59">
+        <v>32791</v>
+      </c>
+      <c r="BS29" s="40"/>
+      <c r="BT29" s="40"/>
+      <c r="BU29" s="40"/>
+    </row>
+    <row r="30" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A30" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="26"/>
+      <c r="C30" s="26"/>
+      <c r="D30" s="26"/>
+      <c r="E30" s="22"/>
+      <c r="F30" s="22"/>
+      <c r="G30" s="22"/>
+      <c r="H30" s="22"/>
+      <c r="I30" s="21"/>
+      <c r="J30" s="22"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="22"/>
+      <c r="M30" s="21"/>
+      <c r="N30" s="23">
+        <v>56046</v>
+      </c>
+      <c r="O30" s="23">
+        <v>55977</v>
+      </c>
+      <c r="P30" s="23">
+        <v>55927</v>
+      </c>
+      <c r="Q30" s="23">
+        <v>55878</v>
+      </c>
+      <c r="R30" s="23">
+        <v>55859</v>
+      </c>
+      <c r="S30" s="23">
+        <v>55848</v>
+      </c>
+      <c r="T30" s="23">
+        <v>55799</v>
+      </c>
+      <c r="U30" s="23">
+        <v>55760</v>
+      </c>
+      <c r="V30" s="23">
+        <v>55723</v>
+      </c>
+      <c r="W30" s="23">
+        <v>54148</v>
+      </c>
+      <c r="X30" s="23">
+        <v>54104</v>
+      </c>
+      <c r="Y30" s="23">
+        <v>54051</v>
+      </c>
+      <c r="Z30" s="3">
+        <v>53999</v>
+      </c>
+      <c r="AA30" s="23">
+        <v>53956</v>
+      </c>
+      <c r="AB30" s="23">
+        <v>53966</v>
+      </c>
+      <c r="AC30" s="23">
+        <v>53946</v>
+      </c>
+      <c r="AD30" s="23">
+        <v>53947</v>
+      </c>
+      <c r="AE30" s="25">
+        <v>53951</v>
+      </c>
+      <c r="AF30" s="25">
+        <v>53890</v>
+      </c>
+      <c r="AG30" s="25">
+        <v>53814</v>
+      </c>
+      <c r="AH30" s="25">
+        <v>53707</v>
+      </c>
+      <c r="AI30" s="3">
+        <v>53702</v>
+      </c>
+      <c r="AJ30" s="3">
+        <v>53615</v>
+      </c>
+      <c r="AK30" s="3">
+        <v>53594</v>
+      </c>
+      <c r="AL30" s="3">
+        <v>53495</v>
+      </c>
+      <c r="AM30" s="3">
+        <v>53358</v>
+      </c>
+      <c r="AN30" s="3">
+        <v>53291</v>
+      </c>
+      <c r="AO30" s="36">
+        <v>53241</v>
+      </c>
+      <c r="AP30" s="36">
+        <v>53238</v>
+      </c>
+      <c r="AQ30" s="36">
+        <v>53189</v>
+      </c>
+      <c r="AR30" s="36">
+        <v>53139</v>
+      </c>
+      <c r="AS30" s="40">
+        <v>53271.5</v>
+      </c>
+      <c r="AT30" s="39">
+        <v>53244.5</v>
+      </c>
+      <c r="AU30" s="39">
+        <v>52914</v>
+      </c>
+      <c r="AV30" s="39">
+        <v>53169.5</v>
+      </c>
+      <c r="AW30" s="40">
+        <v>52731</v>
+      </c>
+      <c r="AX30" s="40">
+        <v>52644</v>
+      </c>
+      <c r="AY30" s="40">
+        <v>52539</v>
+      </c>
+      <c r="AZ30" s="40">
+        <v>52430</v>
+      </c>
+      <c r="BA30" s="44">
+        <v>52337</v>
+      </c>
+      <c r="BB30" s="36">
+        <v>52466</v>
+      </c>
+      <c r="BC30" s="45">
+        <v>52100</v>
+      </c>
+      <c r="BD30" s="40">
+        <v>52028</v>
+      </c>
+      <c r="BE30" s="39">
+        <v>52288.5</v>
+      </c>
+      <c r="BF30" s="40">
+        <v>52230</v>
+      </c>
+      <c r="BG30" s="40">
+        <v>51686</v>
+      </c>
+      <c r="BH30" s="40">
+        <v>51569</v>
+      </c>
+      <c r="BI30" s="40">
+        <v>52046.5</v>
+      </c>
+      <c r="BJ30" s="44">
+        <v>51385</v>
+      </c>
+      <c r="BK30" s="44">
+        <v>51316</v>
+      </c>
+      <c r="BL30" s="23">
+        <v>51250</v>
+      </c>
+      <c r="BM30" s="48">
+        <v>51175</v>
+      </c>
+      <c r="BN30" s="26">
+        <v>51142</v>
+      </c>
+      <c r="BO30" s="50">
+        <v>51050</v>
+      </c>
+      <c r="BP30" s="26">
+        <v>51161</v>
+      </c>
+      <c r="BQ30" s="60">
+        <v>50909</v>
+      </c>
+      <c r="BR30" s="59">
+        <v>50821</v>
+      </c>
+      <c r="BS30" s="40"/>
+      <c r="BT30" s="40"/>
+      <c r="BU30" s="40"/>
+    </row>
+    <row r="31" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A31" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="26"/>
+      <c r="C31" s="26"/>
+      <c r="D31" s="26"/>
+      <c r="E31" s="22"/>
+      <c r="F31" s="22"/>
+      <c r="G31" s="22"/>
+      <c r="H31" s="22"/>
+      <c r="I31" s="21"/>
+      <c r="J31" s="22"/>
+      <c r="K31" s="21"/>
+      <c r="L31" s="22"/>
+      <c r="M31" s="21"/>
+      <c r="N31" s="23">
+        <v>52738</v>
+      </c>
+      <c r="O31" s="23">
+        <v>52713</v>
+      </c>
+      <c r="P31" s="23">
+        <v>52609</v>
+      </c>
+      <c r="Q31" s="23">
+        <v>52555</v>
+      </c>
+      <c r="R31" s="23">
+        <v>52489</v>
+      </c>
+      <c r="S31" s="23">
+        <v>52501</v>
+      </c>
+      <c r="T31" s="23">
+        <v>52481</v>
+      </c>
+      <c r="U31" s="23">
+        <v>52436</v>
+      </c>
+      <c r="V31" s="23">
+        <v>52424</v>
+      </c>
+      <c r="W31" s="23">
+        <v>52382</v>
+      </c>
+      <c r="X31" s="23">
+        <v>52360</v>
+      </c>
+      <c r="Y31" s="23">
+        <v>52391</v>
+      </c>
+      <c r="Z31" s="3">
+        <v>52379</v>
+      </c>
+      <c r="AA31" s="23">
+        <v>52389</v>
+      </c>
+      <c r="AB31" s="23">
+        <v>52353</v>
+      </c>
+      <c r="AC31" s="23">
+        <v>52353</v>
+      </c>
+      <c r="AD31" s="23">
+        <v>52360</v>
+      </c>
+      <c r="AE31" s="25">
+        <v>52312</v>
+      </c>
+      <c r="AF31" s="25">
+        <v>52314</v>
+      </c>
+      <c r="AG31" s="25">
+        <v>52332</v>
+      </c>
+      <c r="AH31" s="25">
+        <v>52202</v>
+      </c>
+      <c r="AI31" s="3">
+        <v>52164</v>
+      </c>
+      <c r="AJ31" s="3">
+        <v>52123</v>
+      </c>
+      <c r="AK31" s="3">
+        <v>52092</v>
+      </c>
+      <c r="AL31" s="3">
+        <v>52010</v>
+      </c>
+      <c r="AM31" s="3">
+        <v>51917</v>
+      </c>
+      <c r="AN31" s="3">
+        <v>51847</v>
+      </c>
+      <c r="AO31" s="36">
+        <v>51797</v>
+      </c>
+      <c r="AP31" s="36">
+        <v>51756</v>
+      </c>
+      <c r="AQ31" s="36">
+        <v>51689</v>
+      </c>
+      <c r="AR31" s="36">
+        <v>51648</v>
+      </c>
+      <c r="AS31" s="40">
+        <v>51775</v>
+      </c>
+      <c r="AT31" s="39">
+        <v>51736</v>
+      </c>
+      <c r="AU31" s="39">
+        <v>51415</v>
+      </c>
+      <c r="AV31" s="39">
+        <v>51633</v>
+      </c>
+      <c r="AW31" s="40">
+        <v>51163</v>
+      </c>
+      <c r="AX31" s="40">
+        <v>51076</v>
+      </c>
+      <c r="AY31" s="40">
+        <v>50897</v>
+      </c>
+      <c r="AZ31" s="40">
+        <v>50740</v>
+      </c>
+      <c r="BA31" s="44">
+        <v>50713</v>
+      </c>
+      <c r="BB31" s="36">
+        <v>50862</v>
+      </c>
+      <c r="BC31" s="45">
+        <v>50639</v>
+      </c>
+      <c r="BD31" s="40">
+        <v>50597</v>
+      </c>
+      <c r="BE31" s="39">
+        <v>50850</v>
+      </c>
+      <c r="BF31" s="40">
+        <v>50805.5</v>
+      </c>
+      <c r="BG31" s="40">
+        <v>50419</v>
+      </c>
+      <c r="BH31" s="40">
+        <v>50323</v>
+      </c>
+      <c r="BI31" s="40">
+        <v>50626</v>
+      </c>
+      <c r="BJ31" s="44">
+        <v>50108</v>
+      </c>
+      <c r="BK31" s="44">
+        <v>50059</v>
+      </c>
+      <c r="BL31" s="23">
+        <v>49983</v>
+      </c>
+      <c r="BM31" s="48">
+        <v>49901</v>
+      </c>
+      <c r="BN31" s="26">
+        <v>49847</v>
+      </c>
+      <c r="BO31" s="50">
+        <v>49842</v>
+      </c>
+      <c r="BP31" s="26">
+        <v>49938</v>
+      </c>
+      <c r="BQ31" s="60">
+        <v>49681</v>
+      </c>
+      <c r="BR31" s="59">
+        <v>49492</v>
+      </c>
+      <c r="BS31" s="40"/>
+      <c r="BT31" s="40"/>
+      <c r="BU31" s="40"/>
+    </row>
+    <row r="32" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A32" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="26"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="22"/>
+      <c r="F32" s="22"/>
+      <c r="G32" s="22"/>
+      <c r="H32" s="22"/>
+      <c r="I32" s="21"/>
+      <c r="J32" s="22"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="22"/>
+      <c r="M32" s="21"/>
+      <c r="N32" s="23">
+        <v>45397</v>
+      </c>
+      <c r="O32" s="23">
+        <v>45319</v>
+      </c>
+      <c r="P32" s="23">
+        <v>45262</v>
+      </c>
+      <c r="Q32" s="23">
+        <v>45225</v>
+      </c>
+      <c r="R32" s="23">
+        <v>45160</v>
+      </c>
+      <c r="S32" s="23">
+        <v>45104</v>
+      </c>
+      <c r="T32" s="23">
+        <v>45027</v>
+      </c>
+      <c r="U32" s="23">
+        <v>44985</v>
+      </c>
+      <c r="V32" s="23">
+        <v>44893</v>
+      </c>
+      <c r="W32" s="23">
+        <v>44845</v>
+      </c>
+      <c r="X32" s="23">
+        <v>44745</v>
+      </c>
+      <c r="Y32" s="23">
+        <v>44657</v>
+      </c>
+      <c r="Z32" s="3">
+        <v>44608</v>
+      </c>
+      <c r="AA32" s="23">
+        <v>44526</v>
+      </c>
+      <c r="AB32" s="23">
+        <v>44503</v>
+      </c>
+      <c r="AC32" s="23">
+        <v>44497</v>
+      </c>
+      <c r="AD32" s="23">
+        <v>44480</v>
+      </c>
+      <c r="AE32" s="25">
+        <v>44436</v>
+      </c>
+      <c r="AF32" s="25">
+        <v>44347</v>
+      </c>
+      <c r="AG32" s="25">
+        <v>44204</v>
+      </c>
+      <c r="AH32" s="25">
+        <v>44028</v>
+      </c>
+      <c r="AI32" s="3">
+        <v>43989</v>
+      </c>
+      <c r="AJ32" s="3">
+        <v>43856</v>
+      </c>
+      <c r="AK32" s="3">
+        <v>43724</v>
+      </c>
+      <c r="AL32" s="3">
+        <v>43578</v>
+      </c>
+      <c r="AM32" s="3">
+        <v>43413</v>
+      </c>
+      <c r="AN32" s="3">
+        <v>43282</v>
+      </c>
+      <c r="AO32" s="36">
+        <v>43228</v>
+      </c>
+      <c r="AP32" s="36">
+        <v>43123</v>
+      </c>
+      <c r="AQ32" s="36">
+        <v>43063</v>
+      </c>
+      <c r="AR32" s="36">
+        <v>43005</v>
+      </c>
+      <c r="AS32" s="40">
+        <v>43232.5</v>
+      </c>
+      <c r="AT32" s="39">
+        <v>43180</v>
+      </c>
+      <c r="AU32" s="39">
+        <v>42646</v>
+      </c>
+      <c r="AV32" s="39">
+        <v>43077</v>
+      </c>
+      <c r="AW32" s="40">
+        <v>42446</v>
+      </c>
+      <c r="AX32" s="40">
+        <v>42296</v>
+      </c>
+      <c r="AY32" s="40">
+        <v>42173</v>
+      </c>
+      <c r="AZ32" s="40">
+        <v>42062</v>
+      </c>
+      <c r="BA32" s="44">
+        <v>41948</v>
+      </c>
+      <c r="BB32" s="36">
+        <v>42069</v>
+      </c>
+      <c r="BC32" s="45">
+        <v>41717</v>
+      </c>
+      <c r="BD32" s="40">
+        <v>41555</v>
+      </c>
+      <c r="BE32" s="39">
+        <v>41821.5</v>
+      </c>
+      <c r="BF32" s="40">
+        <v>41744.5</v>
+      </c>
+      <c r="BG32" s="40">
+        <v>41020</v>
+      </c>
+      <c r="BH32" s="40">
+        <v>40926</v>
+      </c>
+      <c r="BI32" s="40">
+        <v>41558.5</v>
+      </c>
+      <c r="BJ32" s="44">
+        <v>40727</v>
+      </c>
+      <c r="BK32" s="44">
+        <v>40547</v>
+      </c>
+      <c r="BL32" s="23">
+        <v>40419</v>
+      </c>
+      <c r="BM32" s="48">
+        <v>40390</v>
+      </c>
+      <c r="BN32" s="26">
+        <v>40336</v>
+      </c>
+      <c r="BO32" s="50">
+        <v>40283</v>
+      </c>
+      <c r="BP32" s="26">
+        <v>40431.5</v>
+      </c>
+      <c r="BQ32" s="60">
+        <v>39945</v>
+      </c>
+      <c r="BR32" s="59">
+        <v>39747</v>
+      </c>
+      <c r="BS32" s="40"/>
+      <c r="BT32" s="40"/>
+      <c r="BU32" s="40"/>
+    </row>
+    <row r="33" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A33" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="22"/>
+      <c r="F33" s="22"/>
+      <c r="G33" s="22"/>
+      <c r="H33" s="22"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="22"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="22"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="23">
+        <v>42326</v>
+      </c>
+      <c r="O33" s="23">
+        <v>42295</v>
+      </c>
+      <c r="P33" s="23">
+        <v>42238</v>
+      </c>
+      <c r="Q33" s="23">
+        <v>42238</v>
+      </c>
+      <c r="R33" s="23">
+        <v>42200</v>
+      </c>
+      <c r="S33" s="23">
+        <v>42200</v>
+      </c>
+      <c r="T33" s="23">
+        <v>42200</v>
+      </c>
+      <c r="U33" s="23">
+        <v>42172</v>
+      </c>
+      <c r="V33" s="23">
+        <v>42169</v>
+      </c>
+      <c r="W33" s="23">
+        <v>42183</v>
+      </c>
+      <c r="X33" s="23">
+        <v>42167</v>
+      </c>
+      <c r="Y33" s="23">
+        <v>42186</v>
+      </c>
+      <c r="Z33" s="3">
+        <v>42166</v>
+      </c>
+      <c r="AA33" s="23">
+        <v>42144</v>
+      </c>
+      <c r="AB33" s="23">
+        <v>42151</v>
+      </c>
+      <c r="AC33" s="23">
+        <v>42195</v>
+      </c>
+      <c r="AD33" s="23">
+        <v>42203</v>
+      </c>
+      <c r="AE33" s="25">
+        <v>42203</v>
+      </c>
+      <c r="AF33" s="25">
+        <v>42190</v>
+      </c>
+      <c r="AG33" s="25">
+        <v>42194</v>
+      </c>
+      <c r="AH33" s="25">
+        <v>42159</v>
+      </c>
+      <c r="AI33" s="3">
+        <v>42200</v>
+      </c>
+      <c r="AJ33" s="3">
+        <v>42189</v>
+      </c>
+      <c r="AK33" s="3">
+        <v>42147</v>
+      </c>
+      <c r="AL33" s="3">
+        <v>42104</v>
+      </c>
+      <c r="AM33" s="3">
+        <v>41990</v>
+      </c>
+      <c r="AN33" s="3">
+        <v>41926</v>
+      </c>
+      <c r="AO33" s="36">
+        <v>41946</v>
+      </c>
+      <c r="AP33" s="36">
+        <v>41900</v>
+      </c>
+      <c r="AQ33" s="36">
+        <v>41906</v>
+      </c>
+      <c r="AR33" s="36">
+        <v>41870</v>
+      </c>
+      <c r="AS33" s="40">
+        <v>41968.5</v>
+      </c>
+      <c r="AT33" s="39">
+        <v>41973.5</v>
+      </c>
+      <c r="AU33" s="39">
+        <v>41748</v>
+      </c>
+      <c r="AV33" s="39">
+        <v>41904</v>
+      </c>
+      <c r="AW33" s="40">
+        <v>41648</v>
+      </c>
+      <c r="AX33" s="40">
+        <v>41634</v>
+      </c>
+      <c r="AY33" s="40">
+        <v>41558</v>
+      </c>
+      <c r="AZ33" s="40">
+        <v>41466</v>
+      </c>
+      <c r="BA33" s="44">
+        <v>41418</v>
+      </c>
+      <c r="BB33" s="36">
+        <v>41482</v>
+      </c>
+      <c r="BC33" s="45">
+        <v>41237</v>
+      </c>
+      <c r="BD33" s="40">
+        <v>41124</v>
+      </c>
+      <c r="BE33" s="39">
+        <v>41337</v>
+      </c>
+      <c r="BF33" s="40">
+        <v>41293</v>
+      </c>
+      <c r="BG33" s="40">
+        <v>40949</v>
+      </c>
+      <c r="BH33" s="40">
+        <v>40925</v>
+      </c>
+      <c r="BI33" s="40">
+        <v>41245</v>
+      </c>
+      <c r="BJ33" s="44">
+        <v>40797</v>
+      </c>
+      <c r="BK33" s="44">
+        <v>40754</v>
+      </c>
+      <c r="BL33" s="23">
+        <v>40678</v>
+      </c>
+      <c r="BM33" s="48">
+        <v>40635</v>
+      </c>
+      <c r="BN33" s="26">
+        <v>40565</v>
+      </c>
+      <c r="BO33" s="50">
+        <v>40529</v>
+      </c>
+      <c r="BP33" s="26">
+        <v>40621.5</v>
+      </c>
+      <c r="BQ33" s="60">
+        <v>40431</v>
+      </c>
+      <c r="BR33" s="59">
+        <v>40341</v>
+      </c>
+      <c r="BS33" s="40"/>
+      <c r="BT33" s="40"/>
+      <c r="BU33" s="40"/>
+    </row>
+    <row r="34" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A34" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B34" s="21"/>
+      <c r="C34" s="21"/>
+      <c r="D34" s="21"/>
+      <c r="E34" s="21"/>
+      <c r="F34" s="21"/>
+      <c r="G34" s="21"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="21"/>
+      <c r="J34" s="21"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="21"/>
+      <c r="N34" s="23">
+        <v>20876</v>
+      </c>
+      <c r="O34" s="23">
+        <v>20871</v>
+      </c>
+      <c r="P34" s="23">
+        <v>20855</v>
+      </c>
+      <c r="Q34" s="23">
+        <v>20866</v>
+      </c>
+      <c r="R34" s="23">
+        <v>20858</v>
+      </c>
+      <c r="S34" s="23">
+        <v>20857</v>
+      </c>
+      <c r="T34" s="23">
+        <v>20851</v>
+      </c>
+      <c r="U34" s="23">
+        <v>20838</v>
+      </c>
+      <c r="V34" s="23">
+        <v>20846</v>
+      </c>
+      <c r="W34" s="23">
+        <v>20863</v>
+      </c>
+      <c r="X34" s="23">
+        <v>20854</v>
+      </c>
+      <c r="Y34" s="23">
+        <v>20831</v>
+      </c>
+      <c r="Z34" s="3">
+        <v>20840</v>
+      </c>
+      <c r="AA34" s="23">
+        <v>20826</v>
+      </c>
+      <c r="AB34" s="23">
+        <v>20822</v>
+      </c>
+      <c r="AC34" s="23">
+        <v>20825</v>
+      </c>
+      <c r="AD34" s="23">
+        <v>20868</v>
+      </c>
+      <c r="AE34" s="25">
+        <v>20866</v>
+      </c>
+      <c r="AF34" s="25">
+        <v>20856</v>
+      </c>
+      <c r="AG34" s="25">
+        <v>20845</v>
+      </c>
+      <c r="AH34" s="25">
+        <v>20797</v>
+      </c>
+      <c r="AI34" s="3">
+        <v>20796</v>
+      </c>
+      <c r="AJ34" s="3">
+        <v>20774</v>
+      </c>
+      <c r="AK34" s="3">
+        <v>20730</v>
+      </c>
+      <c r="AL34" s="3">
+        <v>20668</v>
+      </c>
+      <c r="AM34" s="3">
+        <v>20668</v>
+      </c>
+      <c r="AN34" s="3">
+        <v>20691</v>
+      </c>
+      <c r="AO34" s="36">
+        <v>20677</v>
+      </c>
+      <c r="AP34" s="36">
+        <v>20668</v>
+      </c>
+      <c r="AQ34" s="36">
+        <v>20655</v>
+      </c>
+      <c r="AR34" s="36">
+        <v>20615</v>
+      </c>
+      <c r="AS34" s="40">
+        <v>20629</v>
+      </c>
+      <c r="AT34" s="39">
+        <v>20614.5</v>
+      </c>
+      <c r="AU34" s="39">
+        <v>20481</v>
+      </c>
+      <c r="AV34" s="39">
+        <v>20573.5</v>
+      </c>
+      <c r="AW34" s="40">
+        <v>20439</v>
+      </c>
+      <c r="AX34" s="40">
+        <v>20393</v>
+      </c>
+      <c r="AY34" s="40">
+        <v>20367</v>
+      </c>
+      <c r="AZ34" s="40">
+        <v>20327</v>
+      </c>
+      <c r="BA34" s="44">
+        <v>20279</v>
+      </c>
+      <c r="BB34" s="36">
+        <v>20313</v>
+      </c>
+      <c r="BC34" s="45">
+        <v>20229</v>
+      </c>
+      <c r="BD34" s="40">
+        <v>20161</v>
+      </c>
+      <c r="BE34" s="39">
+        <v>20282.5</v>
+      </c>
+      <c r="BF34" s="40">
+        <v>20255</v>
+      </c>
+      <c r="BG34" s="40">
+        <v>20023</v>
+      </c>
+      <c r="BH34" s="40">
+        <v>19957</v>
+      </c>
+      <c r="BI34" s="40">
+        <v>20156.5</v>
+      </c>
+      <c r="BJ34" s="44">
+        <v>19874</v>
+      </c>
+      <c r="BK34" s="44">
+        <v>19829</v>
+      </c>
+      <c r="BL34" s="23">
+        <v>19790</v>
+      </c>
+      <c r="BM34" s="48">
+        <v>19817</v>
+      </c>
+      <c r="BN34" s="26">
+        <v>19812</v>
+      </c>
+      <c r="BO34" s="50">
+        <v>19784</v>
+      </c>
+      <c r="BP34" s="26">
+        <v>19810</v>
+      </c>
+      <c r="BQ34" s="60">
+        <v>19666</v>
+      </c>
+      <c r="BR34" s="60">
+        <v>19590</v>
+      </c>
+      <c r="BS34" s="40"/>
+      <c r="BT34" s="40"/>
+      <c r="BU34" s="40"/>
+    </row>
+    <row r="35" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A35" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B35" s="26"/>
+      <c r="C35" s="26"/>
+      <c r="D35" s="26"/>
+      <c r="E35" s="22"/>
+      <c r="F35" s="22"/>
+      <c r="G35" s="22"/>
+      <c r="H35" s="22"/>
+      <c r="I35" s="21"/>
+      <c r="J35" s="22"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="22"/>
+      <c r="M35" s="21"/>
+      <c r="N35" s="23">
+        <v>81073</v>
+      </c>
+      <c r="O35" s="23">
+        <v>81047</v>
+      </c>
+      <c r="P35" s="23">
+        <v>80994</v>
+      </c>
+      <c r="Q35" s="23">
+        <v>81055</v>
+      </c>
+      <c r="R35" s="23">
+        <v>81005</v>
+      </c>
+      <c r="S35" s="23">
+        <v>81079</v>
+      </c>
+      <c r="T35" s="23">
+        <v>81107</v>
+      </c>
+      <c r="U35" s="23">
+        <v>81125</v>
+      </c>
+      <c r="V35" s="23">
+        <v>81083</v>
+      </c>
+      <c r="W35" s="23">
+        <v>81085</v>
+      </c>
+      <c r="X35" s="23">
+        <v>81062</v>
+      </c>
+      <c r="Y35" s="23">
+        <v>81027</v>
+      </c>
+      <c r="Z35" s="3">
+        <v>81013</v>
+      </c>
+      <c r="AA35" s="23">
+        <v>81043</v>
+      </c>
+      <c r="AB35" s="23">
+        <v>81138</v>
+      </c>
+      <c r="AC35" s="23">
+        <v>81135</v>
+      </c>
+      <c r="AD35" s="23">
+        <v>81156</v>
+      </c>
+      <c r="AE35" s="25">
+        <v>81157</v>
+      </c>
+      <c r="AF35" s="25">
+        <v>81174</v>
+      </c>
+      <c r="AG35" s="25">
+        <v>81144</v>
+      </c>
+      <c r="AH35" s="25">
+        <v>81092</v>
+      </c>
+      <c r="AI35" s="3">
+        <v>81196</v>
+      </c>
+      <c r="AJ35" s="3">
+        <v>81317</v>
+      </c>
+      <c r="AK35" s="3">
+        <v>81289</v>
+      </c>
+      <c r="AL35" s="3">
+        <v>81272</v>
+      </c>
+      <c r="AM35" s="3">
+        <v>81145</v>
+      </c>
+      <c r="AN35" s="3">
+        <v>81082</v>
+      </c>
+      <c r="AO35" s="36">
+        <v>81134</v>
+      </c>
+      <c r="AP35" s="38">
+        <v>81121</v>
+      </c>
+      <c r="AQ35" s="38">
+        <v>81108</v>
+      </c>
+      <c r="AR35" s="38">
+        <v>81137</v>
+      </c>
+      <c r="AS35" s="40">
+        <v>81224.5</v>
+      </c>
+      <c r="AT35" s="39">
+        <v>81186</v>
+      </c>
+      <c r="AU35" s="39">
+        <v>81108</v>
+      </c>
+      <c r="AV35" s="39">
+        <v>81169.5</v>
+      </c>
+      <c r="AW35" s="40">
+        <v>80968</v>
+      </c>
+      <c r="AX35" s="40">
+        <v>80947</v>
+      </c>
+      <c r="AY35" s="40">
+        <v>80844</v>
+      </c>
+      <c r="AZ35" s="40">
+        <v>80853</v>
+      </c>
+      <c r="BA35" s="45">
+        <v>80783</v>
+      </c>
+      <c r="BB35" s="38">
+        <v>80862</v>
+      </c>
+      <c r="BC35" s="45">
+        <v>80798</v>
+      </c>
+      <c r="BD35" s="40">
+        <v>80744</v>
+      </c>
+      <c r="BE35" s="40">
+        <v>80833</v>
+      </c>
+      <c r="BF35" s="40">
+        <v>80777</v>
+      </c>
+      <c r="BG35" s="40">
+        <v>80566</v>
+      </c>
+      <c r="BH35" s="40">
+        <v>80473</v>
+      </c>
+      <c r="BI35" s="40">
+        <v>80707.5</v>
+      </c>
+      <c r="BJ35" s="44">
+        <v>80436</v>
+      </c>
+      <c r="BK35" s="44">
+        <v>75319</v>
+      </c>
+      <c r="BL35" s="23">
+        <v>75275</v>
+      </c>
+      <c r="BM35" s="48">
+        <v>75253</v>
+      </c>
+      <c r="BN35" s="23">
+        <v>75231</v>
+      </c>
+      <c r="BO35" s="50">
+        <v>75161</v>
+      </c>
+      <c r="BP35" s="26">
+        <v>75206</v>
+      </c>
+      <c r="BQ35" s="60">
+        <v>74886</v>
+      </c>
+      <c r="BR35" s="60">
+        <v>74755</v>
+      </c>
+      <c r="BS35" s="40"/>
+      <c r="BT35" s="40"/>
+      <c r="BU35" s="40"/>
+    </row>
+    <row r="36" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A36" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="28"/>
+      <c r="C36" s="28"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="29"/>
+      <c r="F36" s="29"/>
+      <c r="G36" s="29"/>
+      <c r="H36" s="29"/>
+      <c r="I36" s="30"/>
+      <c r="J36" s="29"/>
+      <c r="K36" s="30"/>
+      <c r="L36" s="29"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="28">
+        <v>22301</v>
+      </c>
+      <c r="O36" s="28">
+        <v>22259</v>
+      </c>
+      <c r="P36" s="28">
+        <v>22206</v>
+      </c>
+      <c r="Q36" s="28">
+        <v>22190</v>
+      </c>
+      <c r="R36" s="28">
+        <v>22127</v>
+      </c>
+      <c r="S36" s="28">
+        <v>22101</v>
+      </c>
+      <c r="T36" s="28">
+        <v>22054</v>
+      </c>
+      <c r="U36" s="28">
+        <v>22014</v>
+      </c>
+      <c r="V36" s="28">
+        <v>21982</v>
+      </c>
+      <c r="W36" s="28">
+        <v>21961</v>
+      </c>
+      <c r="X36" s="28">
+        <v>21925</v>
+      </c>
+      <c r="Y36" s="28">
+        <v>21914</v>
+      </c>
+      <c r="Z36" s="4">
+        <v>21886</v>
+      </c>
+      <c r="AA36" s="28">
+        <v>21846</v>
+      </c>
+      <c r="AB36" s="28">
+        <v>21843</v>
+      </c>
+      <c r="AC36" s="28">
+        <v>21836</v>
+      </c>
+      <c r="AD36" s="28">
+        <v>21824</v>
+      </c>
+      <c r="AE36" s="31">
+        <v>21796</v>
+      </c>
+      <c r="AF36" s="31">
+        <v>21768</v>
+      </c>
+      <c r="AG36" s="31">
+        <v>21747</v>
+      </c>
+      <c r="AH36" s="31">
+        <v>21727</v>
+      </c>
+      <c r="AI36" s="4">
+        <v>21701</v>
+      </c>
+      <c r="AJ36" s="4">
+        <v>21676</v>
+      </c>
+      <c r="AK36" s="4">
+        <v>21643</v>
+      </c>
+      <c r="AL36" s="4">
+        <v>21589</v>
+      </c>
+      <c r="AM36" s="4">
+        <v>21503</v>
+      </c>
+      <c r="AN36" s="4">
+        <v>21499</v>
+      </c>
+      <c r="AO36" s="37">
+        <v>21470</v>
+      </c>
+      <c r="AP36" s="37">
+        <v>21366</v>
+      </c>
+      <c r="AQ36" s="37">
+        <v>21349</v>
+      </c>
+      <c r="AR36" s="37">
+        <v>21321</v>
+      </c>
+      <c r="AS36" s="41">
+        <v>21431.5</v>
+      </c>
+      <c r="AT36" s="41">
+        <v>21424</v>
+      </c>
+      <c r="AU36" s="41">
+        <v>21230</v>
+      </c>
+      <c r="AV36" s="41">
+        <v>21390.5</v>
+      </c>
+      <c r="AW36" s="41">
+        <v>21177</v>
+      </c>
+      <c r="AX36" s="41">
+        <v>21128</v>
+      </c>
+      <c r="AY36" s="41">
         <v>21049</v>
       </c>
-      <c r="AW21" s="38">
-[...63 lines deleted...]
-      <c r="BU21" s="38"/>
+      <c r="AZ36" s="41">
+        <v>20973</v>
+      </c>
+      <c r="BA36" s="46">
+        <v>20946</v>
+      </c>
+      <c r="BB36" s="37">
+        <v>21003</v>
+      </c>
+      <c r="BC36" s="46">
+        <v>20845</v>
+      </c>
+      <c r="BD36" s="41">
+        <v>20812</v>
+      </c>
+      <c r="BE36" s="41">
+        <v>20936</v>
+      </c>
+      <c r="BF36" s="41">
+        <v>20898</v>
+      </c>
+      <c r="BG36" s="41">
+        <v>20624</v>
+      </c>
+      <c r="BH36" s="41">
+        <v>20535</v>
+      </c>
+      <c r="BI36" s="41">
+        <v>20790.5</v>
+      </c>
+      <c r="BJ36" s="46">
+        <v>20415</v>
+      </c>
+      <c r="BK36" s="46">
+        <v>20368</v>
+      </c>
+      <c r="BL36" s="28">
+        <v>20346</v>
+      </c>
+      <c r="BM36" s="49">
+        <v>20314</v>
+      </c>
+      <c r="BN36" s="28">
+        <v>20249</v>
+      </c>
+      <c r="BO36" s="31">
+        <v>20179</v>
+      </c>
+      <c r="BP36" s="28">
+        <v>20283</v>
+      </c>
+      <c r="BQ36" s="61">
+        <v>20111</v>
+      </c>
+      <c r="BR36" s="61">
+        <v>20050</v>
+      </c>
+      <c r="BS36" s="41"/>
+      <c r="BT36" s="41"/>
+      <c r="BU36" s="41"/>
     </row>
-    <row r="22" spans="1:73" s="10" customFormat="1" ht="11.25">
-[...208 lines deleted...]
-      <c r="BU22" s="38"/>
+    <row r="37" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A37" s="35" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="23" spans="1:73" s="10" customFormat="1" ht="11.25">
-[...3382 lines deleted...]
-    </row>
+    <row r="38" spans="1:73" s="5" customFormat="1" ht="11.25"/>
+    <row r="39" spans="1:73" s="5" customFormat="1" ht="11.25"/>
+    <row r="40" spans="1:73" s="1" customFormat="1"/>
+    <row r="41" spans="1:73" s="1" customFormat="1"/>
+    <row r="42" spans="1:73" s="1" customFormat="1"/>
+    <row r="43" spans="1:73" s="1" customFormat="1"/>
+    <row r="44" spans="1:73" s="1" customFormat="1"/>
+    <row r="45" spans="1:73" s="1" customFormat="1"/>
+    <row r="46" spans="1:73" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A1:AN1"/>
+    <mergeCell ref="A1:AO1"/>
+    <mergeCell ref="B3:M3"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="Z3:AH3"/>
+    <mergeCell ref="Z3:AG3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
-    <mergeCell ref="A5:AR5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A25:AR25"/>
+    <mergeCell ref="A5:AQ5"/>
+    <mergeCell ref="A17:AQ17"/>
+    <mergeCell ref="A25:AQ25"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Все население</vt:lpstr>
+      <vt:lpstr>Барлық халық</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>