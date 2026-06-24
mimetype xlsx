--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -278,51 +278,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -431,50 +431,59 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -746,51 +755,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:IYD46"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AU1" workbookViewId="0">
-      <selection activeCell="BO15" sqref="BO15"/>
+      <selection activeCell="BQ12" sqref="BQ12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="2" max="2" width="10" hidden="1" customWidth="1"/>
     <col min="3" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="10" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10" customWidth="1"/>
     <col min="37" max="37" width="10" customWidth="1"/>
     <col min="49" max="49" width="10.28515625" customWidth="1"/>
     <col min="61" max="61" width="10.28515625" customWidth="1"/>
     <col min="73" max="73" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6738" s="5" customFormat="1" ht="12.75">
       <c r="A1" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
@@ -8051,52 +8060,56 @@
       </c>
       <c r="BE6" s="39">
         <v>692440.5</v>
       </c>
       <c r="BF6" s="39">
         <v>691982</v>
       </c>
       <c r="BG6" s="39">
         <v>688989</v>
       </c>
       <c r="BH6" s="39">
         <v>688364</v>
       </c>
       <c r="BI6" s="40">
         <v>691117</v>
       </c>
       <c r="BJ6" s="44">
         <v>687568</v>
       </c>
       <c r="BK6" s="44">
         <v>687107</v>
       </c>
       <c r="BL6" s="26">
         <v>686815</v>
       </c>
-      <c r="BM6" s="44"/>
-      <c r="BN6" s="36"/>
+      <c r="BM6" s="55">
+        <v>686469</v>
+      </c>
+      <c r="BN6" s="26">
+        <v>685955</v>
+      </c>
       <c r="BO6" s="45"/>
       <c r="BP6" s="39"/>
       <c r="BQ6" s="39"/>
       <c r="BR6" s="39"/>
       <c r="BS6" s="39"/>
       <c r="BT6" s="39"/>
       <c r="BU6" s="40"/>
     </row>
     <row r="7" spans="1:6738" s="5" customFormat="1" ht="11.25">
       <c r="A7" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="21" t="s">
@@ -8254,52 +8267,56 @@
       </c>
       <c r="BE7" s="39">
         <v>208473</v>
       </c>
       <c r="BF7" s="39">
         <v>208556.5</v>
       </c>
       <c r="BG7" s="39">
         <v>209754</v>
       </c>
       <c r="BH7" s="39">
         <v>209987</v>
       </c>
       <c r="BI7" s="40">
         <v>208913</v>
       </c>
       <c r="BJ7" s="44">
         <v>210344</v>
       </c>
       <c r="BK7" s="44">
         <v>210505</v>
       </c>
       <c r="BL7" s="26">
         <v>210760</v>
       </c>
-      <c r="BM7" s="44"/>
-      <c r="BN7" s="36"/>
+      <c r="BM7" s="55">
+        <v>210800</v>
+      </c>
+      <c r="BN7" s="26">
+        <v>210837</v>
+      </c>
       <c r="BO7" s="45"/>
       <c r="BP7" s="39"/>
       <c r="BQ7" s="39"/>
       <c r="BR7" s="39"/>
       <c r="BS7" s="39"/>
       <c r="BT7" s="39"/>
       <c r="BU7" s="40"/>
     </row>
     <row r="8" spans="1:6738" s="5" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="21">
         <v>735566</v>
       </c>
       <c r="C8" s="21">
         <v>735272</v>
       </c>
       <c r="D8" s="21">
         <v>735214</v>
       </c>
       <c r="E8" s="22">
         <v>735289</v>
       </c>
       <c r="F8" s="22">
@@ -8457,52 +8474,56 @@
       </c>
       <c r="BE8" s="39">
         <v>30711.5</v>
       </c>
       <c r="BF8" s="39">
         <v>30672.5</v>
       </c>
       <c r="BG8" s="39">
         <v>30482</v>
       </c>
       <c r="BH8" s="39">
         <v>30471</v>
       </c>
       <c r="BI8" s="40">
         <v>30643.5</v>
       </c>
       <c r="BJ8" s="44">
         <v>30458</v>
       </c>
       <c r="BK8" s="44">
         <v>30431</v>
       </c>
       <c r="BL8" s="26">
         <v>30381</v>
       </c>
-      <c r="BM8" s="44"/>
-      <c r="BN8" s="36"/>
+      <c r="BM8" s="55">
+        <v>30383</v>
+      </c>
+      <c r="BN8" s="26">
+        <v>30365</v>
+      </c>
       <c r="BO8" s="45"/>
       <c r="BP8" s="39"/>
       <c r="BQ8" s="39"/>
       <c r="BR8" s="39"/>
       <c r="BS8" s="39"/>
       <c r="BT8" s="39"/>
       <c r="BU8" s="40"/>
     </row>
     <row r="9" spans="1:6738" s="5" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="21">
         <v>894333</v>
       </c>
       <c r="C9" s="21">
         <v>895065</v>
       </c>
       <c r="D9" s="21">
         <v>895967</v>
       </c>
       <c r="E9" s="22">
         <v>897595</v>
       </c>
       <c r="F9" s="22">
@@ -8660,52 +8681,56 @@
       </c>
       <c r="BE9" s="39">
         <v>34815.5</v>
       </c>
       <c r="BF9" s="39">
         <v>34726.5</v>
       </c>
       <c r="BG9" s="39">
         <v>34029</v>
       </c>
       <c r="BH9" s="39">
         <v>33877</v>
       </c>
       <c r="BI9" s="40">
         <v>34498.5</v>
       </c>
       <c r="BJ9" s="44">
         <v>33716</v>
       </c>
       <c r="BK9" s="44">
         <v>33649</v>
       </c>
       <c r="BL9" s="26">
         <v>33606</v>
       </c>
-      <c r="BM9" s="44"/>
-      <c r="BN9" s="36"/>
+      <c r="BM9" s="55">
+        <v>33513</v>
+      </c>
+      <c r="BN9" s="26">
+        <v>33425</v>
+      </c>
       <c r="BO9" s="45"/>
       <c r="BP9" s="39"/>
       <c r="BQ9" s="39"/>
       <c r="BR9" s="39"/>
       <c r="BS9" s="39"/>
       <c r="BT9" s="39"/>
       <c r="BU9" s="40"/>
     </row>
     <row r="10" spans="1:6738" s="5" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="21">
         <v>2077967</v>
       </c>
       <c r="C10" s="21">
         <v>2079416</v>
       </c>
       <c r="D10" s="21">
         <v>2081207</v>
       </c>
       <c r="E10" s="22">
         <v>2083682</v>
       </c>
       <c r="F10" s="22">
@@ -8863,52 +8888,56 @@
       </c>
       <c r="BE10" s="39">
         <v>72980.5</v>
       </c>
       <c r="BF10" s="39">
         <v>72885</v>
       </c>
       <c r="BG10" s="39">
         <v>72110</v>
       </c>
       <c r="BH10" s="39">
         <v>71981</v>
       </c>
       <c r="BI10" s="40">
         <v>72663</v>
       </c>
       <c r="BJ10" s="44">
         <v>71769</v>
       </c>
       <c r="BK10" s="44">
         <v>71695</v>
       </c>
       <c r="BL10" s="26">
         <v>71600</v>
       </c>
-      <c r="BM10" s="44"/>
-      <c r="BN10" s="36"/>
+      <c r="BM10" s="55">
+        <v>71520</v>
+      </c>
+      <c r="BN10" s="26">
+        <v>71442</v>
+      </c>
       <c r="BO10" s="45"/>
       <c r="BP10" s="39"/>
       <c r="BQ10" s="39"/>
       <c r="BR10" s="39"/>
       <c r="BS10" s="39"/>
       <c r="BT10" s="39"/>
       <c r="BU10" s="40"/>
     </row>
     <row r="11" spans="1:6738" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="21">
         <v>657110</v>
       </c>
       <c r="C11" s="21">
         <v>658055</v>
       </c>
       <c r="D11" s="21">
         <v>659074</v>
       </c>
       <c r="E11" s="22">
         <v>660059</v>
       </c>
       <c r="F11" s="22">
@@ -9066,52 +9095,56 @@
       </c>
       <c r="BE11" s="39">
         <v>50850</v>
       </c>
       <c r="BF11" s="39">
         <v>50805.5</v>
       </c>
       <c r="BG11" s="39">
         <v>50419</v>
       </c>
       <c r="BH11" s="39">
         <v>50323</v>
       </c>
       <c r="BI11" s="40">
         <v>50626</v>
       </c>
       <c r="BJ11" s="44">
         <v>50108</v>
       </c>
       <c r="BK11" s="44">
         <v>50059</v>
       </c>
       <c r="BL11" s="26">
         <v>49983</v>
       </c>
-      <c r="BM11" s="44"/>
-      <c r="BN11" s="36"/>
+      <c r="BM11" s="55">
+        <v>49901</v>
+      </c>
+      <c r="BN11" s="26">
+        <v>49847</v>
+      </c>
       <c r="BO11" s="45"/>
       <c r="BP11" s="39"/>
       <c r="BQ11" s="39"/>
       <c r="BR11" s="39"/>
       <c r="BS11" s="39"/>
       <c r="BT11" s="39"/>
       <c r="BU11" s="40"/>
     </row>
     <row r="12" spans="1:6738" s="5" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="21">
         <v>661316</v>
       </c>
       <c r="C12" s="21">
         <v>661562</v>
       </c>
       <c r="D12" s="21">
         <v>661960</v>
       </c>
       <c r="E12" s="22">
         <v>662584</v>
       </c>
       <c r="F12" s="22">
@@ -9269,52 +9302,56 @@
       </c>
       <c r="BE12" s="39">
         <v>41821.5</v>
       </c>
       <c r="BF12" s="39">
         <v>41744.5</v>
       </c>
       <c r="BG12" s="39">
         <v>41020</v>
       </c>
       <c r="BH12" s="39">
         <v>40926</v>
       </c>
       <c r="BI12" s="40">
         <v>41558.5</v>
       </c>
       <c r="BJ12" s="44">
         <v>40727</v>
       </c>
       <c r="BK12" s="44">
         <v>40547</v>
       </c>
       <c r="BL12" s="26">
         <v>40419</v>
       </c>
-      <c r="BM12" s="44"/>
-      <c r="BN12" s="36"/>
+      <c r="BM12" s="55">
+        <v>40390</v>
+      </c>
+      <c r="BN12" s="26">
+        <v>40336</v>
+      </c>
       <c r="BO12" s="45"/>
       <c r="BP12" s="39"/>
       <c r="BQ12" s="39"/>
       <c r="BR12" s="39"/>
       <c r="BS12" s="39"/>
       <c r="BT12" s="39"/>
       <c r="BU12" s="40"/>
     </row>
     <row r="13" spans="1:6738" s="5" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="21">
         <v>1139192</v>
       </c>
       <c r="C13" s="21">
         <v>1139843</v>
       </c>
       <c r="D13" s="21">
         <v>1140556</v>
       </c>
       <c r="E13" s="22">
         <v>1141758</v>
       </c>
       <c r="F13" s="22">
@@ -9472,52 +9509,56 @@
       </c>
       <c r="BE13" s="39">
         <v>41337</v>
       </c>
       <c r="BF13" s="39">
         <v>41293</v>
       </c>
       <c r="BG13" s="39">
         <v>40949</v>
       </c>
       <c r="BH13" s="39">
         <v>40925</v>
       </c>
       <c r="BI13" s="40">
         <v>41245</v>
       </c>
       <c r="BJ13" s="44">
         <v>40797</v>
       </c>
       <c r="BK13" s="44">
         <v>40754</v>
       </c>
       <c r="BL13" s="26">
         <v>40678</v>
       </c>
-      <c r="BM13" s="44"/>
-      <c r="BN13" s="36"/>
+      <c r="BM13" s="55">
+        <v>40635</v>
+      </c>
+      <c r="BN13" s="26">
+        <v>40565</v>
+      </c>
       <c r="BO13" s="45"/>
       <c r="BP13" s="39"/>
       <c r="BQ13" s="39"/>
       <c r="BR13" s="39"/>
       <c r="BS13" s="39"/>
       <c r="BT13" s="39"/>
       <c r="BU13" s="40"/>
     </row>
     <row r="14" spans="1:6738" s="5" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="21" t="s">
@@ -9675,52 +9716,56 @@
       </c>
       <c r="BE14" s="39">
         <v>38877.5</v>
       </c>
       <c r="BF14" s="39">
         <v>38831.5</v>
       </c>
       <c r="BG14" s="39">
         <v>38417</v>
       </c>
       <c r="BH14" s="39">
         <v>38297</v>
       </c>
       <c r="BI14" s="40">
         <v>38708</v>
       </c>
       <c r="BJ14" s="44">
         <v>38209</v>
       </c>
       <c r="BK14" s="44">
         <v>37541</v>
       </c>
       <c r="BL14" s="26">
         <v>37469</v>
       </c>
-      <c r="BM14" s="44"/>
-      <c r="BN14" s="36"/>
+      <c r="BM14" s="55">
+        <v>37433</v>
+      </c>
+      <c r="BN14" s="26">
+        <v>37353</v>
+      </c>
       <c r="BO14" s="45"/>
       <c r="BP14" s="39"/>
       <c r="BQ14" s="39"/>
       <c r="BR14" s="39"/>
       <c r="BS14" s="39"/>
       <c r="BT14" s="39"/>
       <c r="BU14" s="40"/>
     </row>
     <row r="15" spans="1:6738" s="5" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="21">
         <v>1375938</v>
       </c>
       <c r="C15" s="21">
         <v>1375718</v>
       </c>
       <c r="D15" s="21">
         <v>1375680</v>
       </c>
       <c r="E15" s="22">
         <v>1375825</v>
       </c>
       <c r="F15" s="22">
@@ -9878,52 +9923,56 @@
       </c>
       <c r="BE15" s="39">
         <v>134059</v>
       </c>
       <c r="BF15" s="39">
         <v>134010.5</v>
       </c>
       <c r="BG15" s="39">
         <v>133832</v>
       </c>
       <c r="BH15" s="39">
         <v>133725</v>
       </c>
       <c r="BI15" s="40">
         <v>133953.5</v>
       </c>
       <c r="BJ15" s="44">
         <v>133718</v>
       </c>
       <c r="BK15" s="44">
         <v>134282</v>
       </c>
       <c r="BL15" s="26">
         <v>134311</v>
       </c>
-      <c r="BM15" s="44"/>
-      <c r="BN15" s="36"/>
+      <c r="BM15" s="55">
+        <v>134379</v>
+      </c>
+      <c r="BN15" s="26">
+        <v>134340</v>
+      </c>
       <c r="BO15" s="45"/>
       <c r="BP15" s="39"/>
       <c r="BQ15" s="39"/>
       <c r="BR15" s="39"/>
       <c r="BS15" s="39"/>
       <c r="BT15" s="39"/>
       <c r="BU15" s="40"/>
     </row>
     <row r="16" spans="1:6738" s="5" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="21">
         <v>864550</v>
       </c>
       <c r="C16" s="21">
         <v>863927</v>
       </c>
       <c r="D16" s="21">
         <v>863566</v>
       </c>
       <c r="E16" s="22">
         <v>863290</v>
       </c>
       <c r="F16" s="22">
@@ -10081,52 +10130,56 @@
       </c>
       <c r="BE16" s="39">
         <v>38515</v>
       </c>
       <c r="BF16" s="39">
         <v>38456.5</v>
       </c>
       <c r="BG16" s="39">
         <v>37977</v>
       </c>
       <c r="BH16" s="39">
         <v>37852</v>
       </c>
       <c r="BI16" s="40">
         <v>38308</v>
       </c>
       <c r="BJ16" s="44">
         <v>37722</v>
       </c>
       <c r="BK16" s="44">
         <v>37644</v>
       </c>
       <c r="BL16" s="26">
         <v>37608</v>
       </c>
-      <c r="BM16" s="44"/>
-      <c r="BN16" s="36"/>
+      <c r="BM16" s="55">
+        <v>37515</v>
+      </c>
+      <c r="BN16" s="26">
+        <v>37445</v>
+      </c>
       <c r="BO16" s="45"/>
       <c r="BP16" s="39"/>
       <c r="BQ16" s="39"/>
       <c r="BR16" s="39"/>
       <c r="BS16" s="39"/>
       <c r="BT16" s="39"/>
       <c r="BU16" s="40"/>
     </row>
     <row r="17" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A17" s="50" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="50"/>
       <c r="C17" s="50"/>
       <c r="D17" s="50"/>
       <c r="E17" s="50"/>
       <c r="F17" s="50"/>
       <c r="G17" s="50"/>
       <c r="H17" s="50"/>
       <c r="I17" s="50"/>
       <c r="J17" s="50"/>
       <c r="K17" s="50"/>
       <c r="L17" s="50"/>
       <c r="M17" s="50"/>
       <c r="N17" s="50"/>
@@ -10311,52 +10364,56 @@
       </c>
       <c r="BE18" s="39">
         <v>311244.5</v>
       </c>
       <c r="BF18" s="39">
         <v>311105.5</v>
       </c>
       <c r="BG18" s="39">
         <v>310833</v>
       </c>
       <c r="BH18" s="39">
         <v>310786</v>
       </c>
       <c r="BI18" s="40">
         <v>311083</v>
       </c>
       <c r="BJ18" s="44">
         <v>310750</v>
       </c>
       <c r="BK18" s="44">
         <v>315707</v>
       </c>
       <c r="BL18" s="26">
         <v>315589</v>
       </c>
-      <c r="BM18" s="44"/>
-      <c r="BN18" s="36"/>
+      <c r="BM18" s="55">
+        <v>315420</v>
+      </c>
+      <c r="BN18" s="26">
+        <v>315185</v>
+      </c>
       <c r="BO18" s="45"/>
       <c r="BP18" s="39"/>
       <c r="BQ18" s="39"/>
       <c r="BR18" s="39"/>
       <c r="BS18" s="39"/>
       <c r="BT18" s="39"/>
       <c r="BU18" s="40"/>
     </row>
     <row r="19" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
       <c r="J19" s="21"/>
       <c r="K19" s="21"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21"/>
       <c r="N19" s="23">
@@ -10490,52 +10547,56 @@
       </c>
       <c r="BE19" s="39">
         <v>171342.5</v>
       </c>
       <c r="BF19" s="39">
         <v>171302.5</v>
       </c>
       <c r="BG19" s="39">
         <v>171785</v>
       </c>
       <c r="BH19" s="39">
         <v>171871</v>
       </c>
       <c r="BI19" s="40">
         <v>171396.5</v>
       </c>
       <c r="BJ19" s="44">
         <v>171851</v>
       </c>
       <c r="BK19" s="44">
         <v>171812</v>
       </c>
       <c r="BL19" s="26">
         <v>171745</v>
       </c>
-      <c r="BM19" s="44"/>
-      <c r="BN19" s="36"/>
+      <c r="BM19" s="55">
+        <v>171618</v>
+      </c>
+      <c r="BN19" s="26">
+        <v>171548</v>
+      </c>
       <c r="BO19" s="45"/>
       <c r="BP19" s="39"/>
       <c r="BQ19" s="39"/>
       <c r="BR19" s="39"/>
       <c r="BS19" s="39"/>
       <c r="BT19" s="39"/>
       <c r="BU19" s="40"/>
     </row>
     <row r="20" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="21"/>
       <c r="D20" s="21"/>
       <c r="E20" s="22"/>
       <c r="F20" s="22"/>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="21"/>
       <c r="J20" s="22"/>
       <c r="K20" s="21"/>
       <c r="L20" s="22"/>
       <c r="M20" s="21"/>
       <c r="N20" s="23">
@@ -10669,52 +10730,56 @@
       </c>
       <c r="BE20" s="39">
         <v>29810</v>
       </c>
       <c r="BF20" s="39">
         <v>29779.5</v>
       </c>
       <c r="BG20" s="39">
         <v>29611</v>
       </c>
       <c r="BH20" s="39">
         <v>29594</v>
       </c>
       <c r="BI20" s="40">
         <v>29755</v>
       </c>
       <c r="BJ20" s="44">
         <v>29591</v>
       </c>
       <c r="BK20" s="44">
         <v>29565</v>
       </c>
       <c r="BL20" s="26">
         <v>29517</v>
       </c>
-      <c r="BM20" s="44"/>
-      <c r="BN20" s="36"/>
+      <c r="BM20" s="55">
+        <v>29514</v>
+      </c>
+      <c r="BN20" s="26">
+        <v>29491</v>
+      </c>
       <c r="BO20" s="45"/>
       <c r="BP20" s="39"/>
       <c r="BQ20" s="39"/>
       <c r="BR20" s="39"/>
       <c r="BS20" s="39"/>
       <c r="BT20" s="39"/>
       <c r="BU20" s="40"/>
     </row>
     <row r="21" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A21" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="21"/>
       <c r="J21" s="22"/>
       <c r="K21" s="21"/>
       <c r="L21" s="22"/>
       <c r="M21" s="21"/>
       <c r="N21" s="23">
@@ -10848,52 +10913,56 @@
       </c>
       <c r="BE21" s="39">
         <v>20692</v>
       </c>
       <c r="BF21" s="39">
         <v>20655</v>
       </c>
       <c r="BG21" s="39">
         <v>20424</v>
       </c>
       <c r="BH21" s="39">
         <v>20412</v>
       </c>
       <c r="BI21" s="40">
         <v>20616.5</v>
       </c>
       <c r="BJ21" s="44">
         <v>20384</v>
       </c>
       <c r="BK21" s="44">
         <v>20379</v>
       </c>
       <c r="BL21" s="26">
         <v>20350</v>
       </c>
-      <c r="BM21" s="44"/>
-      <c r="BN21" s="36"/>
+      <c r="BM21" s="55">
+        <v>20345</v>
+      </c>
+      <c r="BN21" s="26">
+        <v>20300</v>
+      </c>
       <c r="BO21" s="45"/>
       <c r="BP21" s="39"/>
       <c r="BQ21" s="39"/>
       <c r="BR21" s="39"/>
       <c r="BS21" s="39"/>
       <c r="BT21" s="39"/>
       <c r="BU21" s="40"/>
     </row>
     <row r="22" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="21"/>
       <c r="C22" s="21"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
       <c r="N22" s="23">
@@ -11027,52 +11096,56 @@
       </c>
       <c r="BE22" s="39">
         <v>18595</v>
       </c>
       <c r="BF22" s="39">
         <v>18576.5</v>
       </c>
       <c r="BG22" s="39">
         <v>18394</v>
       </c>
       <c r="BH22" s="39">
         <v>18340</v>
       </c>
       <c r="BI22" s="40">
         <v>18551.5</v>
       </c>
       <c r="BJ22" s="44">
         <v>18335</v>
       </c>
       <c r="BK22" s="44">
         <v>17712</v>
       </c>
       <c r="BL22" s="26">
         <v>17679</v>
       </c>
-      <c r="BM22" s="44"/>
-      <c r="BN22" s="36"/>
+      <c r="BM22" s="55">
+        <v>17616</v>
+      </c>
+      <c r="BN22" s="26">
+        <v>17541</v>
+      </c>
       <c r="BO22" s="45"/>
       <c r="BP22" s="39"/>
       <c r="BQ22" s="39"/>
       <c r="BR22" s="39"/>
       <c r="BS22" s="39"/>
       <c r="BT22" s="39"/>
       <c r="BU22" s="40"/>
     </row>
     <row r="23" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="24"/>
       <c r="C23" s="21"/>
       <c r="D23" s="21"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="21"/>
       <c r="J23" s="22"/>
       <c r="K23" s="21"/>
       <c r="L23" s="22"/>
       <c r="M23" s="21"/>
       <c r="N23" s="23">
@@ -11206,52 +11279,56 @@
       </c>
       <c r="BE23" s="39">
         <v>53226</v>
       </c>
       <c r="BF23" s="39">
         <v>53233.5</v>
       </c>
       <c r="BG23" s="39">
         <v>53266</v>
       </c>
       <c r="BH23" s="39">
         <v>53252</v>
       </c>
       <c r="BI23" s="40">
         <v>53246</v>
       </c>
       <c r="BJ23" s="44">
         <v>53282</v>
       </c>
       <c r="BK23" s="44">
         <v>58963</v>
       </c>
       <c r="BL23" s="26">
         <v>59036</v>
       </c>
-      <c r="BM23" s="44"/>
-      <c r="BN23" s="36"/>
+      <c r="BM23" s="55">
+        <v>59126</v>
+      </c>
+      <c r="BN23" s="26">
+        <v>59109</v>
+      </c>
       <c r="BO23" s="45"/>
       <c r="BP23" s="39"/>
       <c r="BQ23" s="39"/>
       <c r="BR23" s="39"/>
       <c r="BS23" s="39"/>
       <c r="BT23" s="39"/>
       <c r="BU23" s="40"/>
     </row>
     <row r="24" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A24" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="21"/>
       <c r="J24" s="22"/>
       <c r="K24" s="21"/>
       <c r="L24" s="22"/>
       <c r="M24" s="21"/>
       <c r="N24" s="23">
@@ -11385,52 +11462,56 @@
       </c>
       <c r="BE24" s="39">
         <v>17579</v>
       </c>
       <c r="BF24" s="39">
         <v>17558.5</v>
       </c>
       <c r="BG24" s="39">
         <v>17353</v>
       </c>
       <c r="BH24" s="39">
         <v>17317</v>
       </c>
       <c r="BI24" s="40">
         <v>17517.5</v>
       </c>
       <c r="BJ24" s="44">
         <v>17307</v>
       </c>
       <c r="BK24" s="44">
         <v>17276</v>
       </c>
       <c r="BL24" s="26">
         <v>17262</v>
       </c>
-      <c r="BM24" s="44"/>
-      <c r="BN24" s="36"/>
+      <c r="BM24" s="55">
+        <v>17201</v>
+      </c>
+      <c r="BN24" s="26">
+        <v>17196</v>
+      </c>
       <c r="BO24" s="45"/>
       <c r="BP24" s="39"/>
       <c r="BQ24" s="39"/>
       <c r="BR24" s="39"/>
       <c r="BS24" s="39"/>
       <c r="BT24" s="39"/>
       <c r="BU24" s="40"/>
     </row>
     <row r="25" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A25" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="50"/>
       <c r="C25" s="50"/>
       <c r="D25" s="50"/>
       <c r="E25" s="50"/>
       <c r="F25" s="50"/>
       <c r="G25" s="50"/>
       <c r="H25" s="50"/>
       <c r="I25" s="50"/>
       <c r="J25" s="50"/>
       <c r="K25" s="50"/>
       <c r="L25" s="50"/>
       <c r="M25" s="50"/>
       <c r="N25" s="50"/>
@@ -11617,52 +11698,56 @@
       </c>
       <c r="BE26" s="39">
         <v>381196</v>
       </c>
       <c r="BF26" s="40">
         <v>380876.5</v>
       </c>
       <c r="BG26" s="40">
         <v>378156</v>
       </c>
       <c r="BH26" s="40">
         <v>377578</v>
       </c>
       <c r="BI26" s="40">
         <v>380034</v>
       </c>
       <c r="BJ26" s="44">
         <v>376818</v>
       </c>
       <c r="BK26" s="44">
         <v>371400</v>
       </c>
       <c r="BL26" s="23">
         <v>371226</v>
       </c>
-      <c r="BM26" s="44"/>
-      <c r="BN26" s="36"/>
+      <c r="BM26" s="56">
+        <v>371049</v>
+      </c>
+      <c r="BN26" s="26">
+        <v>370770</v>
+      </c>
       <c r="BO26" s="45"/>
       <c r="BP26" s="40"/>
       <c r="BQ26" s="39"/>
       <c r="BR26" s="40"/>
       <c r="BS26" s="40"/>
       <c r="BT26" s="40"/>
       <c r="BU26" s="40"/>
     </row>
     <row r="27" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A27" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="21"/>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="21"/>
       <c r="J27" s="21"/>
       <c r="K27" s="21"/>
       <c r="L27" s="21"/>
       <c r="M27" s="21"/>
       <c r="N27" s="23">
@@ -11796,52 +11881,56 @@
       </c>
       <c r="BE27" s="39">
         <v>37130.5</v>
       </c>
       <c r="BF27" s="40">
         <v>37254</v>
       </c>
       <c r="BG27" s="40">
         <v>37969</v>
       </c>
       <c r="BH27" s="40">
         <v>38116</v>
       </c>
       <c r="BI27" s="40">
         <v>37516.5</v>
       </c>
       <c r="BJ27" s="44">
         <v>38493</v>
       </c>
       <c r="BK27" s="44">
         <v>38693</v>
       </c>
       <c r="BL27" s="23">
         <v>39015</v>
       </c>
-      <c r="BM27" s="44"/>
-      <c r="BN27" s="36"/>
+      <c r="BM27" s="56">
+        <v>39182</v>
+      </c>
+      <c r="BN27" s="26">
+        <v>39289</v>
+      </c>
       <c r="BO27" s="45"/>
       <c r="BP27" s="40"/>
       <c r="BQ27" s="39"/>
       <c r="BR27" s="40"/>
       <c r="BS27" s="40"/>
       <c r="BT27" s="40"/>
       <c r="BU27" s="40"/>
     </row>
     <row r="28" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="26"/>
       <c r="C28" s="26"/>
       <c r="D28" s="26"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="21"/>
       <c r="J28" s="22"/>
       <c r="K28" s="21"/>
       <c r="L28" s="22"/>
       <c r="M28" s="21"/>
       <c r="N28" s="23">
@@ -11975,52 +12064,56 @@
       </c>
       <c r="BE28" s="39">
         <v>901.5</v>
       </c>
       <c r="BF28" s="40">
         <v>893</v>
       </c>
       <c r="BG28" s="40">
         <v>871</v>
       </c>
       <c r="BH28" s="40">
         <v>877</v>
       </c>
       <c r="BI28" s="40">
         <v>888.5</v>
       </c>
       <c r="BJ28" s="44">
         <v>867</v>
       </c>
       <c r="BK28" s="44">
         <v>866</v>
       </c>
       <c r="BL28" s="23">
         <v>864</v>
       </c>
-      <c r="BM28" s="44"/>
-      <c r="BN28" s="36"/>
+      <c r="BM28" s="56">
+        <v>869</v>
+      </c>
+      <c r="BN28" s="26">
+        <v>874</v>
+      </c>
       <c r="BO28" s="45"/>
       <c r="BP28" s="40"/>
       <c r="BQ28" s="39"/>
       <c r="BR28" s="40"/>
       <c r="BS28" s="40"/>
       <c r="BT28" s="40"/>
       <c r="BU28" s="40"/>
     </row>
     <row r="29" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26"/>
       <c r="C29" s="26"/>
       <c r="D29" s="26"/>
       <c r="E29" s="22"/>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="21"/>
       <c r="J29" s="22"/>
       <c r="K29" s="21"/>
       <c r="L29" s="22"/>
       <c r="M29" s="21"/>
       <c r="N29" s="23">
@@ -12154,52 +12247,56 @@
       </c>
       <c r="BE29" s="39">
         <v>34815.5</v>
       </c>
       <c r="BF29" s="40">
         <v>34726.5</v>
       </c>
       <c r="BG29" s="40">
         <v>34029</v>
       </c>
       <c r="BH29" s="40">
         <v>33877</v>
       </c>
       <c r="BI29" s="40">
         <v>34498.5</v>
       </c>
       <c r="BJ29" s="44">
         <v>33716</v>
       </c>
       <c r="BK29" s="44">
         <v>33649</v>
       </c>
       <c r="BL29" s="23">
         <v>33606</v>
       </c>
-      <c r="BM29" s="44"/>
-      <c r="BN29" s="36"/>
+      <c r="BM29" s="56">
+        <v>33513</v>
+      </c>
+      <c r="BN29" s="26">
+        <v>33425</v>
+      </c>
       <c r="BO29" s="45"/>
       <c r="BP29" s="40"/>
       <c r="BQ29" s="39"/>
       <c r="BR29" s="40"/>
       <c r="BS29" s="40"/>
       <c r="BT29" s="40"/>
       <c r="BU29" s="40"/>
     </row>
     <row r="30" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="26"/>
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="22"/>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="21"/>
       <c r="J30" s="22"/>
       <c r="K30" s="21"/>
       <c r="L30" s="22"/>
       <c r="M30" s="21"/>
       <c r="N30" s="23">
@@ -12333,52 +12430,56 @@
       </c>
       <c r="BE30" s="39">
         <v>52288.5</v>
       </c>
       <c r="BF30" s="40">
         <v>52230</v>
       </c>
       <c r="BG30" s="40">
         <v>51686</v>
       </c>
       <c r="BH30" s="40">
         <v>51569</v>
       </c>
       <c r="BI30" s="40">
         <v>52046.5</v>
       </c>
       <c r="BJ30" s="44">
         <v>51385</v>
       </c>
       <c r="BK30" s="44">
         <v>51316</v>
       </c>
       <c r="BL30" s="23">
         <v>51250</v>
       </c>
-      <c r="BM30" s="44"/>
-      <c r="BN30" s="36"/>
+      <c r="BM30" s="56">
+        <v>51175</v>
+      </c>
+      <c r="BN30" s="26">
+        <v>51142</v>
+      </c>
       <c r="BO30" s="45"/>
       <c r="BP30" s="40"/>
       <c r="BQ30" s="39"/>
       <c r="BR30" s="40"/>
       <c r="BS30" s="40"/>
       <c r="BT30" s="40"/>
       <c r="BU30" s="40"/>
     </row>
     <row r="31" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="26"/>
       <c r="C31" s="26"/>
       <c r="D31" s="26"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="21"/>
       <c r="J31" s="22"/>
       <c r="K31" s="21"/>
       <c r="L31" s="22"/>
       <c r="M31" s="21"/>
       <c r="N31" s="23">
@@ -12512,52 +12613,56 @@
       </c>
       <c r="BE31" s="39">
         <v>50850</v>
       </c>
       <c r="BF31" s="40">
         <v>50805.5</v>
       </c>
       <c r="BG31" s="40">
         <v>50419</v>
       </c>
       <c r="BH31" s="40">
         <v>50323</v>
       </c>
       <c r="BI31" s="40">
         <v>50626</v>
       </c>
       <c r="BJ31" s="44">
         <v>50108</v>
       </c>
       <c r="BK31" s="44">
         <v>50059</v>
       </c>
       <c r="BL31" s="23">
         <v>49983</v>
       </c>
-      <c r="BM31" s="44"/>
-      <c r="BN31" s="36"/>
+      <c r="BM31" s="56">
+        <v>49901</v>
+      </c>
+      <c r="BN31" s="26">
+        <v>49847</v>
+      </c>
       <c r="BO31" s="45"/>
       <c r="BP31" s="40"/>
       <c r="BQ31" s="39"/>
       <c r="BR31" s="40"/>
       <c r="BS31" s="40"/>
       <c r="BT31" s="40"/>
       <c r="BU31" s="40"/>
     </row>
     <row r="32" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A32" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="26"/>
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32" s="22"/>
       <c r="F32" s="22"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="21"/>
       <c r="J32" s="22"/>
       <c r="K32" s="21"/>
       <c r="L32" s="22"/>
       <c r="M32" s="21"/>
       <c r="N32" s="23">
@@ -12691,52 +12796,56 @@
       </c>
       <c r="BE32" s="39">
         <v>41821.5</v>
       </c>
       <c r="BF32" s="40">
         <v>41744.5</v>
       </c>
       <c r="BG32" s="40">
         <v>41020</v>
       </c>
       <c r="BH32" s="40">
         <v>40926</v>
       </c>
       <c r="BI32" s="40">
         <v>41558.5</v>
       </c>
       <c r="BJ32" s="44">
         <v>40727</v>
       </c>
       <c r="BK32" s="44">
         <v>40547</v>
       </c>
       <c r="BL32" s="23">
         <v>40419</v>
       </c>
-      <c r="BM32" s="44"/>
-      <c r="BN32" s="36"/>
+      <c r="BM32" s="56">
+        <v>40390</v>
+      </c>
+      <c r="BN32" s="26">
+        <v>40336</v>
+      </c>
       <c r="BO32" s="45"/>
       <c r="BP32" s="40"/>
       <c r="BQ32" s="39"/>
       <c r="BR32" s="40"/>
       <c r="BS32" s="40"/>
       <c r="BT32" s="40"/>
       <c r="BU32" s="40"/>
     </row>
     <row r="33" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A33" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="22"/>
       <c r="F33" s="22"/>
       <c r="G33" s="22"/>
       <c r="H33" s="22"/>
       <c r="I33" s="21"/>
       <c r="J33" s="22"/>
       <c r="K33" s="21"/>
       <c r="L33" s="22"/>
       <c r="M33" s="21"/>
       <c r="N33" s="23">
@@ -12870,52 +12979,56 @@
       </c>
       <c r="BE33" s="39">
         <v>41337</v>
       </c>
       <c r="BF33" s="40">
         <v>41293</v>
       </c>
       <c r="BG33" s="40">
         <v>40949</v>
       </c>
       <c r="BH33" s="40">
         <v>40925</v>
       </c>
       <c r="BI33" s="40">
         <v>41245</v>
       </c>
       <c r="BJ33" s="44">
         <v>40797</v>
       </c>
       <c r="BK33" s="44">
         <v>40754</v>
       </c>
       <c r="BL33" s="23">
         <v>40678</v>
       </c>
-      <c r="BM33" s="44"/>
-      <c r="BN33" s="36"/>
+      <c r="BM33" s="56">
+        <v>40635</v>
+      </c>
+      <c r="BN33" s="26">
+        <v>40565</v>
+      </c>
       <c r="BO33" s="45"/>
       <c r="BP33" s="40"/>
       <c r="BQ33" s="39"/>
       <c r="BR33" s="40"/>
       <c r="BS33" s="40"/>
       <c r="BT33" s="40"/>
       <c r="BU33" s="40"/>
     </row>
     <row r="34" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A34" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="21"/>
       <c r="C34" s="21"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="21"/>
       <c r="G34" s="21"/>
       <c r="H34" s="21"/>
       <c r="I34" s="21"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
       <c r="N34" s="23">
@@ -13049,52 +13162,56 @@
       </c>
       <c r="BE34" s="39">
         <v>20282.5</v>
       </c>
       <c r="BF34" s="40">
         <v>20255</v>
       </c>
       <c r="BG34" s="40">
         <v>20023</v>
       </c>
       <c r="BH34" s="40">
         <v>19957</v>
       </c>
       <c r="BI34" s="40">
         <v>20156.5</v>
       </c>
       <c r="BJ34" s="44">
         <v>19874</v>
       </c>
       <c r="BK34" s="44">
         <v>19829</v>
       </c>
       <c r="BL34" s="23">
         <v>19790</v>
       </c>
-      <c r="BM34" s="44"/>
-      <c r="BN34" s="36"/>
+      <c r="BM34" s="56">
+        <v>19817</v>
+      </c>
+      <c r="BN34" s="26">
+        <v>19812</v>
+      </c>
       <c r="BO34" s="45"/>
       <c r="BP34" s="40"/>
       <c r="BQ34" s="39"/>
       <c r="BR34" s="40"/>
       <c r="BS34" s="40"/>
       <c r="BT34" s="40"/>
       <c r="BU34" s="40"/>
     </row>
     <row r="35" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A35" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="26"/>
       <c r="C35" s="26"/>
       <c r="D35" s="26"/>
       <c r="E35" s="22"/>
       <c r="F35" s="22"/>
       <c r="G35" s="22"/>
       <c r="H35" s="22"/>
       <c r="I35" s="21"/>
       <c r="J35" s="22"/>
       <c r="K35" s="21"/>
       <c r="L35" s="22"/>
       <c r="M35" s="21"/>
       <c r="N35" s="23">
@@ -13228,52 +13345,56 @@
       </c>
       <c r="BE35" s="40">
         <v>80833</v>
       </c>
       <c r="BF35" s="40">
         <v>80777</v>
       </c>
       <c r="BG35" s="40">
         <v>80566</v>
       </c>
       <c r="BH35" s="40">
         <v>80473</v>
       </c>
       <c r="BI35" s="40">
         <v>80707.5</v>
       </c>
       <c r="BJ35" s="44">
         <v>80436</v>
       </c>
       <c r="BK35" s="44">
         <v>75319</v>
       </c>
       <c r="BL35" s="23">
         <v>75275</v>
       </c>
-      <c r="BM35" s="45"/>
-      <c r="BN35" s="38"/>
+      <c r="BM35" s="56">
+        <v>75253</v>
+      </c>
+      <c r="BN35" s="23">
+        <v>75231</v>
+      </c>
       <c r="BO35" s="45"/>
       <c r="BP35" s="40"/>
       <c r="BQ35" s="40"/>
       <c r="BR35" s="40"/>
       <c r="BS35" s="40"/>
       <c r="BT35" s="40"/>
       <c r="BU35" s="40"/>
     </row>
     <row r="36" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A36" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="28"/>
       <c r="C36" s="28"/>
       <c r="D36" s="28"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="30"/>
       <c r="J36" s="29"/>
       <c r="K36" s="30"/>
       <c r="L36" s="29"/>
       <c r="M36" s="30"/>
       <c r="N36" s="28">
@@ -13407,87 +13528,91 @@
       </c>
       <c r="BE36" s="41">
         <v>20936</v>
       </c>
       <c r="BF36" s="41">
         <v>20898</v>
       </c>
       <c r="BG36" s="41">
         <v>20624</v>
       </c>
       <c r="BH36" s="41">
         <v>20535</v>
       </c>
       <c r="BI36" s="41">
         <v>20790.5</v>
       </c>
       <c r="BJ36" s="46">
         <v>20415</v>
       </c>
       <c r="BK36" s="46">
         <v>20368</v>
       </c>
       <c r="BL36" s="28">
         <v>20346</v>
       </c>
-      <c r="BM36" s="46"/>
-      <c r="BN36" s="37"/>
+      <c r="BM36" s="57">
+        <v>20314</v>
+      </c>
+      <c r="BN36" s="28">
+        <v>20249</v>
+      </c>
       <c r="BO36" s="46"/>
       <c r="BP36" s="41"/>
       <c r="BQ36" s="41"/>
       <c r="BR36" s="41"/>
       <c r="BS36" s="41"/>
       <c r="BT36" s="41"/>
       <c r="BU36" s="41"/>
     </row>
     <row r="37" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="A37" s="35" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:73" s="5" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:73" s="5" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:73" s="1" customFormat="1"/>
     <row r="41" spans="1:73" s="1" customFormat="1"/>
     <row r="42" spans="1:73" s="1" customFormat="1"/>
     <row r="43" spans="1:73" s="1" customFormat="1"/>
     <row r="44" spans="1:73" s="1" customFormat="1"/>
     <row r="45" spans="1:73" s="1" customFormat="1"/>
     <row r="46" spans="1:73" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BJ3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AQ25"/>
     <mergeCell ref="A1:AO1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AG3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A5:AQ5"/>
+    <mergeCell ref="A17:AQ17"/>
+    <mergeCell ref="A25:AQ25"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>