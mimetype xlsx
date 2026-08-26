--- v1 (2026-06-24)
+++ v2 (2026-08-26)
@@ -1,241 +1,247 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="27930" windowHeight="13740"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
+    <sheet name="Все население" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="30">
   <si>
-    <t>адам</t>
+    <t>1 мая</t>
   </si>
   <si>
-    <t>1 мамыр</t>
+    <t>1 июня</t>
   </si>
   <si>
-    <t>1 маусым</t>
+    <t>1 июля</t>
   </si>
   <si>
-    <t>1 шілде</t>
+    <t>1 августа</t>
   </si>
   <si>
-    <t>1 тамыз</t>
+    <t>1 сентября</t>
   </si>
   <si>
-    <t>1 қыркүйек</t>
+    <t>1 октября</t>
   </si>
   <si>
-    <t>1 қазан</t>
+    <t>1 февраля</t>
   </si>
   <si>
-    <t>1 ақпан</t>
+    <t>1 марта</t>
   </si>
   <si>
-    <t>1 наурыз</t>
+    <t>1 апреля</t>
   </si>
   <si>
-    <t>1 сәуір</t>
+    <t>человек</t>
   </si>
   <si>
-    <t>Барлық халық</t>
+    <t>Все население</t>
   </si>
   <si>
-    <t>Қала халқы</t>
+    <t>Городское население</t>
   </si>
   <si>
-    <t>Ауыл халқы</t>
+    <t>Сельское население</t>
   </si>
   <si>
-    <t>жылдың басына</t>
+    <t>на начало года</t>
   </si>
   <si>
-    <t>1 караша</t>
+    <t>1 ноября</t>
   </si>
   <si>
-    <t>1 желтоқсан</t>
+    <t>1 декабря</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>1 қараша</t>
+    <t>Область Жетісу</t>
   </si>
   <si>
-    <t>*Ағымдағы есеп бойынша.</t>
+    <t xml:space="preserve">*По текущему учету.
+</t>
   </si>
   <si>
-    <t>Жетісу облысының халық саны*</t>
+    <t>Численность населения области Жетісу*</t>
   </si>
   <si>
-    <t>Жетісу</t>
+    <t>Талдыкорган г.а.</t>
   </si>
   <si>
-    <t>Талдықорған қ.ә.</t>
+    <t>Текели г.а.</t>
   </si>
   <si>
-    <t>Текелі қ.ә.</t>
+    <t>Аксуский район</t>
   </si>
   <si>
-    <t>Ақсу ауданы</t>
+    <t>Алакольский район</t>
   </si>
   <si>
-    <t>Алакөл ауданы</t>
+    <t>Ескельдинский район</t>
   </si>
   <si>
-    <t>Ескелді ауданы</t>
+    <t>Кербулакский район</t>
   </si>
   <si>
-    <t>Кербұлақ ауданы</t>
+    <t>Коксуский район</t>
   </si>
   <si>
-    <t>Көксу ауданы</t>
+    <t>Каратальский район</t>
   </si>
   <si>
-    <t>Қаратал ауданы</t>
+    <t>Панфиловский район</t>
   </si>
   <si>
-    <t>Панфилов ауданы</t>
-[...2 lines deleted...]
-    <t>Сарқан ауданы</t>
+    <t>Сарканский район</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="8">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <charset val="1"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -254,241 +260,309 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="16" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="justify"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный_11chis" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -752,12886 +826,7346 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:IYD46"/>
+  <dimension ref="A1:BU52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AU1" workbookViewId="0">
-      <selection activeCell="BQ12" sqref="BQ12"/>
+    <sheetView tabSelected="1" topLeftCell="AV1" workbookViewId="0">
+      <selection activeCell="BO6" sqref="BO6:BP36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
-    <col min="2" max="2" width="10" hidden="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="73" max="73" width="10.28515625" customWidth="1"/>
+    <col min="2" max="2" width="9.5703125" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" hidden="1" customWidth="1"/>
+    <col min="4" max="5" width="0" hidden="1" customWidth="1"/>
+    <col min="6" max="7" width="9.85546875" hidden="1" customWidth="1"/>
+    <col min="8" max="9" width="0" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="10" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="9.5703125" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="9.7109375" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="32" max="32" width="9.85546875" customWidth="1"/>
+    <col min="33" max="33" width="10.28515625" customWidth="1"/>
+    <col min="45" max="45" width="10.28515625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" style="10"/>
+    <col min="57" max="57" width="10.28515625" style="10" customWidth="1"/>
+    <col min="69" max="69" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6738" s="5" customFormat="1" ht="12.75">
-      <c r="A1" s="51" t="s">
+    <row r="1" spans="1:73">
+      <c r="A1" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="51"/>
-[...38 lines deleted...]
-      <c r="AO1" s="51"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
+      <c r="Z1" s="72"/>
+      <c r="AA1" s="72"/>
+      <c r="AB1" s="72"/>
+      <c r="AC1" s="72"/>
+      <c r="AD1" s="72"/>
+      <c r="AE1" s="72"/>
+      <c r="AF1" s="72"/>
+      <c r="AG1" s="72"/>
+      <c r="AH1" s="72"/>
+      <c r="AI1" s="72"/>
+      <c r="AJ1" s="72"/>
+      <c r="AK1" s="72"/>
+      <c r="AL1" s="72"/>
+      <c r="AM1" s="72"/>
+      <c r="AN1" s="72"/>
     </row>
-    <row r="2" spans="1:6738" s="5" customFormat="1" ht="11.25">
-[...30 lines deleted...]
-      <c r="BU2" s="42" t="s">
+    <row r="2" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="W2" s="11"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="50"/>
+      <c r="AC2" s="50"/>
+      <c r="AD2" s="50"/>
+      <c r="AE2" s="50"/>
+      <c r="AF2" s="50"/>
+      <c r="AG2" s="50"/>
+      <c r="AH2" s="50"/>
+      <c r="AI2" s="50"/>
+      <c r="AJ2" s="50"/>
+      <c r="AK2" s="50"/>
+      <c r="AM2" s="51"/>
+      <c r="AP2" s="51"/>
+      <c r="AS2" s="51"/>
+      <c r="AU2" s="57"/>
+      <c r="AY2" s="50"/>
+      <c r="AZ2" s="50"/>
+      <c r="BA2" s="50"/>
+      <c r="BB2" s="50"/>
+      <c r="BC2" s="50"/>
+      <c r="BD2" s="50"/>
+      <c r="BE2" s="50"/>
+      <c r="BF2" s="50"/>
+      <c r="BH2" s="50"/>
+      <c r="BK2" s="51"/>
+      <c r="BN2" s="51"/>
+      <c r="BQ2" s="51"/>
+      <c r="BS2" s="57"/>
+      <c r="BU2" s="59" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A3" s="70"/>
+      <c r="B3" s="74">
+        <v>2021</v>
+      </c>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="76"/>
+      <c r="N3" s="74">
+        <v>2022</v>
+      </c>
+      <c r="O3" s="75"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="75"/>
+      <c r="R3" s="75"/>
+      <c r="S3" s="75"/>
+      <c r="T3" s="75"/>
+      <c r="U3" s="75"/>
+      <c r="V3" s="75"/>
+      <c r="W3" s="75"/>
+      <c r="X3" s="75"/>
+      <c r="Y3" s="75"/>
+      <c r="Z3" s="77">
+        <v>2023</v>
+      </c>
+      <c r="AA3" s="78"/>
+      <c r="AB3" s="78"/>
+      <c r="AC3" s="78"/>
+      <c r="AD3" s="78"/>
+      <c r="AE3" s="78"/>
+      <c r="AF3" s="78"/>
+      <c r="AG3" s="78"/>
+      <c r="AH3" s="78"/>
+      <c r="AL3" s="68">
+        <v>2024</v>
+      </c>
+      <c r="AM3" s="69"/>
+      <c r="AN3" s="69"/>
+      <c r="AO3" s="69"/>
+      <c r="AP3" s="69"/>
+      <c r="AQ3" s="69"/>
+      <c r="AR3" s="69"/>
+      <c r="AS3" s="69"/>
+      <c r="AT3" s="69"/>
+      <c r="AU3" s="69"/>
+      <c r="AV3" s="69"/>
+      <c r="AW3" s="69"/>
+      <c r="AX3" s="68">
+        <v>2025</v>
+      </c>
+      <c r="AY3" s="69"/>
+      <c r="AZ3" s="69"/>
+      <c r="BA3" s="69"/>
+      <c r="BB3" s="69"/>
+      <c r="BC3" s="69"/>
+      <c r="BD3" s="69"/>
+      <c r="BE3" s="69"/>
+      <c r="BF3" s="69"/>
+      <c r="BG3" s="69"/>
+      <c r="BH3" s="69"/>
+      <c r="BI3" s="69"/>
+      <c r="BJ3" s="68">
+        <v>2026</v>
+      </c>
+      <c r="BK3" s="69"/>
+      <c r="BL3" s="69"/>
+      <c r="BM3" s="69"/>
+      <c r="BN3" s="69"/>
+      <c r="BO3" s="69"/>
+      <c r="BP3" s="69"/>
+      <c r="BQ3" s="69"/>
+      <c r="BR3" s="69"/>
+      <c r="BS3" s="69"/>
+      <c r="BT3" s="69"/>
+      <c r="BU3" s="69"/>
+    </row>
+    <row r="4" spans="1:73" s="10" customFormat="1" ht="22.5">
+      <c r="A4" s="73"/>
+      <c r="B4" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="13" t="s">
         <v>0</v>
       </c>
+      <c r="G4" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="K4" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="L4" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M4" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="N4" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="O4" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="P4" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q4" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="R4" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="T4" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="U4" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="V4" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="W4" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="X4" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y4" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z4" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA4" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB4" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD4" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF4" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG4" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH4" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI4" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="AJ4" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK4" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="AL4" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM4" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN4" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="AP4" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ4" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR4" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS4" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT4" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU4" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="AV4" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="AW4" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="AX4" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY4" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="AZ4" s="58" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="BB4" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC4" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD4" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="BE4" s="63" t="s">
+        <v>3</v>
+      </c>
+      <c r="BF4" s="58" t="s">
+        <v>4</v>
+      </c>
+      <c r="BG4" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="BH4" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="BI4" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ4" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="BK4" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="BL4" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="BM4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="BN4" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="BO4" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP4" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="BQ4" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="BR4" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="BS4" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="BT4" s="64" t="s">
+        <v>14</v>
+      </c>
+      <c r="BU4" s="64" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="3" spans="1:6738" s="5" customFormat="1" ht="11.25">
-[...81 lines deleted...]
-      <c r="BU3" s="48"/>
+    <row r="5" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A5" s="70" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70"/>
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="70"/>
+      <c r="R5" s="70"/>
+      <c r="S5" s="70"/>
+      <c r="T5" s="70"/>
+      <c r="U5" s="70"/>
+      <c r="V5" s="70"/>
+      <c r="W5" s="70"/>
+      <c r="X5" s="70"/>
+      <c r="Y5" s="70"/>
+      <c r="Z5" s="70"/>
+      <c r="AA5" s="70"/>
+      <c r="AB5" s="70"/>
+      <c r="AC5" s="70"/>
+      <c r="AD5" s="70"/>
+      <c r="AE5" s="70"/>
+      <c r="AF5" s="70"/>
+      <c r="AG5" s="70"/>
+      <c r="AH5" s="70"/>
+      <c r="AI5" s="70"/>
+      <c r="AJ5" s="70"/>
+      <c r="AK5" s="70"/>
+      <c r="AL5" s="70"/>
+      <c r="AM5" s="70"/>
+      <c r="AN5" s="70"/>
+      <c r="AO5" s="70"/>
+      <c r="AP5" s="70"/>
+      <c r="AQ5" s="70"/>
+      <c r="AR5" s="70"/>
     </row>
-    <row r="4" spans="1:6738" s="5" customFormat="1" ht="25.5" customHeight="1">
-[...67 lines deleted...]
-      <c r="X4" s="13" t="s">
+    <row r="6" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A6" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="Y4" s="8" t="s">
-[...6863 lines deleted...]
-      <c r="B6" s="21">
+      <c r="B6" s="22">
         <v>18879552</v>
       </c>
-      <c r="C6" s="21">
+      <c r="C6" s="22">
         <v>18897898</v>
       </c>
-      <c r="D6" s="21">
+      <c r="D6" s="22">
         <v>18917184</v>
       </c>
-      <c r="E6" s="22">
+      <c r="E6" s="23">
         <v>18940413</v>
       </c>
-      <c r="F6" s="22">
+      <c r="F6" s="23">
         <v>18962892</v>
       </c>
-      <c r="G6" s="22">
+      <c r="G6" s="23">
         <v>18984845</v>
       </c>
-      <c r="H6" s="22">
+      <c r="H6" s="23">
         <v>19009610</v>
       </c>
-      <c r="I6" s="21">
+      <c r="I6" s="22">
         <v>19029507</v>
       </c>
       <c r="J6" s="22">
         <v>19042081</v>
       </c>
-      <c r="K6" s="21">
+      <c r="K6" s="22">
         <v>19062666</v>
       </c>
-      <c r="L6" s="22">
+      <c r="L6" s="23">
         <v>19082467</v>
       </c>
-      <c r="M6" s="21">
+      <c r="M6" s="22">
         <v>19102465</v>
       </c>
-      <c r="N6" s="23">
+      <c r="N6" s="24">
         <v>698757</v>
       </c>
-      <c r="O6" s="23">
+      <c r="O6" s="24">
         <v>698577</v>
       </c>
-      <c r="P6" s="23">
+      <c r="P6" s="24">
         <v>698288</v>
       </c>
-      <c r="Q6" s="23">
+      <c r="Q6" s="24">
         <v>698510</v>
       </c>
-      <c r="R6" s="23">
+      <c r="R6" s="24">
         <v>698521</v>
       </c>
-      <c r="S6" s="23">
+      <c r="S6" s="24">
         <v>698802</v>
       </c>
-      <c r="T6" s="23">
+      <c r="T6" s="24">
         <v>698861</v>
       </c>
-      <c r="U6" s="23">
+      <c r="U6" s="24">
         <v>698987</v>
       </c>
-      <c r="V6" s="23">
+      <c r="V6" s="24">
         <v>698898</v>
       </c>
-      <c r="W6" s="23">
+      <c r="W6" s="24">
         <v>698952</v>
       </c>
-      <c r="X6" s="23">
+      <c r="X6" s="24">
         <v>698726</v>
       </c>
-      <c r="Y6" s="23">
+      <c r="Y6" s="24">
         <v>698629</v>
       </c>
-      <c r="Z6" s="3">
+      <c r="Z6" s="7">
         <v>698726</v>
       </c>
-      <c r="AA6" s="23">
+      <c r="AA6" s="24">
         <v>698619</v>
       </c>
-      <c r="AB6" s="23">
+      <c r="AB6" s="24">
         <v>698818</v>
       </c>
-      <c r="AC6" s="23">
+      <c r="AC6" s="24">
         <v>698859</v>
       </c>
-      <c r="AD6" s="23">
+      <c r="AD6" s="24">
         <v>699107</v>
       </c>
-      <c r="AE6" s="23">
+      <c r="AE6" s="24">
         <v>699277</v>
       </c>
-      <c r="AF6" s="23">
+      <c r="AF6" s="24">
         <v>699192</v>
       </c>
-      <c r="AG6" s="23">
+      <c r="AG6" s="24">
         <v>699085</v>
       </c>
-      <c r="AH6" s="23">
+      <c r="AH6" s="24">
         <v>698511</v>
       </c>
-      <c r="AI6" s="2">
+      <c r="AI6" s="9">
         <v>698644</v>
       </c>
-      <c r="AJ6" s="3">
+      <c r="AJ6" s="7">
         <v>698581</v>
       </c>
-      <c r="AK6" s="3">
+      <c r="AK6" s="7">
         <v>698473</v>
       </c>
-      <c r="AL6" s="3">
+      <c r="AL6" s="7">
         <v>697998</v>
       </c>
-      <c r="AM6" s="3">
+      <c r="AM6" s="7">
         <v>697335</v>
       </c>
-      <c r="AN6" s="3">
+      <c r="AN6" s="7">
         <v>697120</v>
       </c>
-      <c r="AO6" s="36">
+      <c r="AO6" s="39">
         <v>696976</v>
       </c>
-      <c r="AP6" s="36">
+      <c r="AP6" s="39">
         <v>696807</v>
       </c>
-      <c r="AQ6" s="36">
+      <c r="AQ6" s="39">
         <v>696772</v>
       </c>
-      <c r="AR6" s="36">
+      <c r="AR6" s="39">
         <v>696783</v>
       </c>
-      <c r="AS6" s="39">
+      <c r="AS6" s="38">
         <v>697288</v>
       </c>
-      <c r="AT6" s="39">
+      <c r="AT6" s="38">
         <v>697205</v>
       </c>
-      <c r="AU6" s="39">
+      <c r="AU6" s="38">
         <v>696112</v>
       </c>
-      <c r="AV6" s="39">
+      <c r="AV6" s="38">
         <v>696798</v>
       </c>
-      <c r="AW6" s="40">
+      <c r="AW6" s="38">
         <v>694940</v>
       </c>
-      <c r="AX6" s="40">
+      <c r="AX6" s="38">
         <v>694400</v>
       </c>
-      <c r="AY6" s="39">
+      <c r="AY6" s="38">
         <v>693571</v>
       </c>
-      <c r="AZ6" s="39">
+      <c r="AZ6" s="38">
         <v>692948</v>
       </c>
-      <c r="BA6" s="44">
+      <c r="BA6" s="60">
         <v>692563</v>
       </c>
-      <c r="BB6" s="36">
+      <c r="BB6" s="38">
         <v>693270</v>
       </c>
-      <c r="BC6" s="45">
+      <c r="BC6" s="61">
         <v>691814</v>
       </c>
-      <c r="BD6" s="39">
+      <c r="BD6" s="38">
         <v>691095</v>
       </c>
-      <c r="BE6" s="39">
+      <c r="BE6" s="38">
         <v>692440.5</v>
       </c>
-      <c r="BF6" s="39">
+      <c r="BF6" s="38">
         <v>691982</v>
       </c>
-      <c r="BG6" s="39">
+      <c r="BG6" s="38">
         <v>688989</v>
       </c>
-      <c r="BH6" s="39">
+      <c r="BH6" s="38">
         <v>688364</v>
       </c>
-      <c r="BI6" s="40">
+      <c r="BI6" s="38">
         <v>691117</v>
       </c>
-      <c r="BJ6" s="44">
+      <c r="BJ6" s="60">
         <v>687568</v>
       </c>
-      <c r="BK6" s="44">
+      <c r="BK6" s="60">
         <v>687107</v>
       </c>
-      <c r="BL6" s="26">
+      <c r="BL6" s="29">
         <v>686815</v>
       </c>
-      <c r="BM6" s="55">
+      <c r="BM6" s="65">
         <v>686469</v>
       </c>
-      <c r="BN6" s="26">
+      <c r="BN6" s="29">
         <v>685955</v>
       </c>
-      <c r="BO6" s="45"/>
-[...5 lines deleted...]
-      <c r="BU6" s="40"/>
+      <c r="BO6" s="79">
+        <v>685517</v>
+      </c>
+      <c r="BP6" s="29">
+        <v>686267.5</v>
+      </c>
+      <c r="BQ6" s="38"/>
+      <c r="BR6" s="38"/>
+      <c r="BS6" s="38"/>
+      <c r="BT6" s="38"/>
+      <c r="BU6" s="38"/>
     </row>
-    <row r="7" spans="1:6738" s="5" customFormat="1" ht="11.25">
-      <c r="A7" s="20" t="s">
+    <row r="7" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A7" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="K7" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="M7" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="24">
+        <v>197122</v>
+      </c>
+      <c r="O7" s="24">
+        <v>197302</v>
+      </c>
+      <c r="P7" s="24">
+        <v>197477</v>
+      </c>
+      <c r="Q7" s="24">
+        <v>197803</v>
+      </c>
+      <c r="R7" s="24">
+        <v>198144</v>
+      </c>
+      <c r="S7" s="24">
+        <v>198377</v>
+      </c>
+      <c r="T7" s="24">
+        <v>198639</v>
+      </c>
+      <c r="U7" s="24">
+        <v>199004</v>
+      </c>
+      <c r="V7" s="24">
+        <v>199311</v>
+      </c>
+      <c r="W7" s="24">
+        <v>201089</v>
+      </c>
+      <c r="X7" s="24">
+        <v>201311</v>
+      </c>
+      <c r="Y7" s="24">
+        <v>201472</v>
+      </c>
+      <c r="Z7" s="7">
+        <v>201670</v>
+      </c>
+      <c r="AA7" s="24">
+        <v>201882</v>
+      </c>
+      <c r="AB7" s="24">
+        <v>202030</v>
+      </c>
+      <c r="AC7" s="24">
+        <v>202147</v>
+      </c>
+      <c r="AD7" s="24">
+        <v>202252</v>
+      </c>
+      <c r="AE7" s="24">
+        <v>202533</v>
+      </c>
+      <c r="AF7" s="24">
+        <v>202670</v>
+      </c>
+      <c r="AG7" s="24">
+        <v>202899</v>
+      </c>
+      <c r="AH7" s="24">
+        <v>203032</v>
+      </c>
+      <c r="AI7" s="9">
+        <v>203247</v>
+      </c>
+      <c r="AJ7" s="7">
+        <v>203471</v>
+      </c>
+      <c r="AK7" s="7">
+        <v>203774</v>
+      </c>
+      <c r="AL7" s="7">
+        <v>204082</v>
+      </c>
+      <c r="AM7" s="7">
+        <v>204413</v>
+      </c>
+      <c r="AN7" s="7">
+        <v>204819</v>
+      </c>
+      <c r="AO7" s="39">
+        <v>204920</v>
+      </c>
+      <c r="AP7" s="39">
+        <v>205244</v>
+      </c>
+      <c r="AQ7" s="39">
+        <v>205466</v>
+      </c>
+      <c r="AR7" s="39">
+        <v>205836</v>
+      </c>
+      <c r="AS7" s="38">
+        <v>205208</v>
+      </c>
+      <c r="AT7" s="38">
+        <v>205354.5</v>
+      </c>
+      <c r="AU7" s="38">
+        <v>206983</v>
+      </c>
+      <c r="AV7" s="38">
+        <v>205693.5</v>
+      </c>
+      <c r="AW7" s="38">
+        <v>207474</v>
+      </c>
+      <c r="AX7" s="38">
+        <v>207628</v>
+      </c>
+      <c r="AY7" s="38">
+        <v>207906</v>
+      </c>
+      <c r="AZ7" s="38">
+        <v>208192</v>
+      </c>
+      <c r="BA7" s="60">
+        <v>208457</v>
+      </c>
+      <c r="BB7" s="38">
+        <v>208187.5</v>
+      </c>
+      <c r="BC7" s="61">
+        <v>209040</v>
+      </c>
+      <c r="BD7" s="38">
+        <v>209227</v>
+      </c>
+      <c r="BE7" s="38">
+        <v>208473</v>
+      </c>
+      <c r="BF7" s="38">
+        <v>208556.5</v>
+      </c>
+      <c r="BG7" s="38">
+        <v>209754</v>
+      </c>
+      <c r="BH7" s="38">
+        <v>209987</v>
+      </c>
+      <c r="BI7" s="38">
+        <v>208913</v>
+      </c>
+      <c r="BJ7" s="60">
+        <v>210344</v>
+      </c>
+      <c r="BK7" s="60">
+        <v>210505</v>
+      </c>
+      <c r="BL7" s="29">
+        <v>210760</v>
+      </c>
+      <c r="BM7" s="65">
+        <v>210800</v>
+      </c>
+      <c r="BN7" s="29">
+        <v>210837</v>
+      </c>
+      <c r="BO7" s="79">
+        <v>210912</v>
+      </c>
+      <c r="BP7" s="29">
+        <v>210738.5</v>
+      </c>
+      <c r="BQ7" s="38"/>
+      <c r="BR7" s="38"/>
+      <c r="BS7" s="38"/>
+      <c r="BT7" s="38"/>
+      <c r="BU7" s="38"/>
+    </row>
+    <row r="8" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A8" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="21" t="s">
-[...206 lines deleted...]
-      <c r="B8" s="21">
+      <c r="B8" s="22">
         <v>735566</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="22">
         <v>735272</v>
       </c>
-      <c r="D8" s="21">
+      <c r="D8" s="22">
         <v>735214</v>
       </c>
-      <c r="E8" s="22">
+      <c r="E8" s="23">
         <v>735289</v>
       </c>
-      <c r="F8" s="22">
+      <c r="F8" s="23">
         <v>735813</v>
       </c>
-      <c r="G8" s="22">
+      <c r="G8" s="23">
         <v>736297</v>
       </c>
-      <c r="H8" s="22">
+      <c r="H8" s="23">
         <v>736229</v>
       </c>
-      <c r="I8" s="21">
+      <c r="I8" s="22">
         <v>735876</v>
       </c>
       <c r="J8" s="22">
         <v>735258</v>
       </c>
-      <c r="K8" s="21">
+      <c r="K8" s="22">
         <v>735264</v>
       </c>
-      <c r="L8" s="22">
+      <c r="L8" s="23">
         <v>734813</v>
       </c>
-      <c r="M8" s="21">
+      <c r="M8" s="22">
         <v>734413</v>
       </c>
-      <c r="N8" s="23">
+      <c r="N8" s="24">
         <v>28358</v>
       </c>
-      <c r="O8" s="23">
+      <c r="O8" s="24">
         <v>28318</v>
       </c>
-      <c r="P8" s="23">
+      <c r="P8" s="24">
         <v>28295</v>
       </c>
-      <c r="Q8" s="23">
+      <c r="Q8" s="24">
         <v>28264</v>
       </c>
-      <c r="R8" s="23">
+      <c r="R8" s="24">
         <v>28298</v>
       </c>
-      <c r="S8" s="23">
+      <c r="S8" s="24">
         <v>28340</v>
       </c>
-      <c r="T8" s="23">
+      <c r="T8" s="24">
         <v>28329</v>
       </c>
-      <c r="U8" s="23">
+      <c r="U8" s="24">
         <v>28315</v>
       </c>
-      <c r="V8" s="23">
+      <c r="V8" s="24">
         <v>28293</v>
       </c>
-      <c r="W8" s="23">
+      <c r="W8" s="24">
         <v>31401</v>
       </c>
-      <c r="X8" s="23">
+      <c r="X8" s="24">
         <v>31343</v>
       </c>
-      <c r="Y8" s="23">
+      <c r="Y8" s="24">
         <v>31320</v>
       </c>
-      <c r="Z8" s="3">
+      <c r="Z8" s="7">
         <v>31318</v>
       </c>
-      <c r="AA8" s="23">
+      <c r="AA8" s="24">
         <v>31286</v>
       </c>
-      <c r="AB8" s="23">
+      <c r="AB8" s="24">
         <v>31266</v>
       </c>
-      <c r="AC8" s="23">
+      <c r="AC8" s="24">
         <v>31285</v>
       </c>
-      <c r="AD8" s="23">
+      <c r="AD8" s="24">
         <v>31300</v>
       </c>
-      <c r="AE8" s="23">
+      <c r="AE8" s="24">
         <v>31287</v>
       </c>
-      <c r="AF8" s="23">
+      <c r="AF8" s="24">
         <v>31307</v>
       </c>
-      <c r="AG8" s="23">
+      <c r="AG8" s="24">
         <v>31278</v>
       </c>
-      <c r="AH8" s="23">
+      <c r="AH8" s="24">
         <v>31242</v>
       </c>
-      <c r="AI8" s="2">
+      <c r="AI8" s="9">
         <v>31180</v>
       </c>
-      <c r="AJ8" s="3">
+      <c r="AJ8" s="7">
         <v>31186</v>
       </c>
-      <c r="AK8" s="3">
+      <c r="AK8" s="7">
         <v>31140</v>
       </c>
-      <c r="AL8" s="3">
+      <c r="AL8" s="7">
         <v>31121</v>
       </c>
-      <c r="AM8" s="3">
+      <c r="AM8" s="7">
         <v>31053</v>
       </c>
-      <c r="AN8" s="3">
+      <c r="AN8" s="7">
         <v>31026</v>
       </c>
-      <c r="AO8" s="36">
+      <c r="AO8" s="39">
         <v>31012</v>
       </c>
-      <c r="AP8" s="36">
+      <c r="AP8" s="39">
         <v>30963</v>
       </c>
-      <c r="AQ8" s="36">
+      <c r="AQ8" s="39">
         <v>30955</v>
       </c>
-      <c r="AR8" s="36">
+      <c r="AR8" s="39">
         <v>30938</v>
       </c>
-      <c r="AS8" s="39">
+      <c r="AS8" s="38">
         <v>31028.5</v>
       </c>
-      <c r="AT8" s="39">
+      <c r="AT8" s="38">
         <v>31018</v>
       </c>
-      <c r="AU8" s="39">
+      <c r="AU8" s="38">
         <v>30899</v>
       </c>
-      <c r="AV8" s="39">
+      <c r="AV8" s="38">
         <v>31004.5</v>
       </c>
-      <c r="AW8" s="40">
+      <c r="AW8" s="38">
         <v>30858</v>
       </c>
-      <c r="AX8" s="40">
+      <c r="AX8" s="38">
         <v>30816</v>
       </c>
-      <c r="AY8" s="39">
+      <c r="AY8" s="38">
         <v>30754</v>
       </c>
-      <c r="AZ8" s="39">
+      <c r="AZ8" s="38">
         <v>30744</v>
       </c>
-      <c r="BA8" s="44">
+      <c r="BA8" s="60">
         <v>30694</v>
       </c>
-      <c r="BB8" s="36">
-[...2 lines deleted...]
-      <c r="BC8" s="45">
+      <c r="BB8" s="38">
+        <v>30736.5</v>
+      </c>
+      <c r="BC8" s="61">
         <v>30656</v>
       </c>
-      <c r="BD8" s="39">
+      <c r="BD8" s="38">
         <v>30637</v>
       </c>
-      <c r="BE8" s="39">
+      <c r="BE8" s="38">
         <v>30711.5</v>
       </c>
-      <c r="BF8" s="39">
+      <c r="BF8" s="38">
         <v>30672.5</v>
       </c>
-      <c r="BG8" s="39">
+      <c r="BG8" s="38">
         <v>30482</v>
       </c>
-      <c r="BH8" s="39">
+      <c r="BH8" s="38">
         <v>30471</v>
       </c>
-      <c r="BI8" s="40">
+      <c r="BI8" s="38">
         <v>30643.5</v>
       </c>
-      <c r="BJ8" s="44">
+      <c r="BJ8" s="60">
         <v>30458</v>
       </c>
-      <c r="BK8" s="44">
+      <c r="BK8" s="60">
         <v>30431</v>
       </c>
-      <c r="BL8" s="26">
+      <c r="BL8" s="29">
         <v>30381</v>
       </c>
-      <c r="BM8" s="55">
+      <c r="BM8" s="65">
         <v>30383</v>
       </c>
-      <c r="BN8" s="26">
+      <c r="BN8" s="29">
         <v>30365</v>
       </c>
-      <c r="BO8" s="45"/>
-[...5 lines deleted...]
-      <c r="BU8" s="40"/>
+      <c r="BO8" s="79">
+        <v>30318</v>
+      </c>
+      <c r="BP8" s="29">
+        <v>30377</v>
+      </c>
+      <c r="BQ8" s="38"/>
+      <c r="BR8" s="38"/>
+      <c r="BS8" s="38"/>
+      <c r="BT8" s="38"/>
+      <c r="BU8" s="38"/>
     </row>
-    <row r="9" spans="1:6738" s="5" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B9" s="21">
+    <row r="9" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A9" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="22">
         <v>894333</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="22">
         <v>895065</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="22">
         <v>895967</v>
       </c>
-      <c r="E9" s="22">
+      <c r="E9" s="23">
         <v>897595</v>
       </c>
-      <c r="F9" s="22">
+      <c r="F9" s="23">
         <v>898697</v>
       </c>
-      <c r="G9" s="22">
+      <c r="G9" s="23">
         <v>899734</v>
       </c>
-      <c r="H9" s="22">
+      <c r="H9" s="23">
         <v>900988</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="22">
         <v>902142</v>
       </c>
       <c r="J9" s="22">
         <v>902584</v>
       </c>
-      <c r="K9" s="21">
+      <c r="K9" s="22">
         <v>903517</v>
       </c>
-      <c r="L9" s="22">
+      <c r="L9" s="23">
         <v>904469</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="22">
         <v>905355</v>
       </c>
-      <c r="N9" s="23">
+      <c r="N9" s="24">
         <v>37752</v>
       </c>
-      <c r="O9" s="23">
+      <c r="O9" s="24">
         <v>37740</v>
       </c>
-      <c r="P9" s="23">
+      <c r="P9" s="24">
         <v>37693</v>
       </c>
-      <c r="Q9" s="23">
+      <c r="Q9" s="24">
         <v>37681</v>
       </c>
-      <c r="R9" s="23">
+      <c r="R9" s="24">
         <v>37631</v>
       </c>
-      <c r="S9" s="23">
+      <c r="S9" s="24">
         <v>37608</v>
       </c>
-      <c r="T9" s="23">
+      <c r="T9" s="24">
         <v>37576</v>
       </c>
-      <c r="U9" s="23">
+      <c r="U9" s="24">
         <v>37521</v>
       </c>
-      <c r="V9" s="23">
+      <c r="V9" s="24">
         <v>37456</v>
       </c>
-      <c r="W9" s="23">
+      <c r="W9" s="24">
         <v>37397</v>
       </c>
-      <c r="X9" s="23">
+      <c r="X9" s="24">
         <v>37369</v>
       </c>
-      <c r="Y9" s="23">
+      <c r="Y9" s="24">
         <v>37280</v>
       </c>
-      <c r="Z9" s="3">
+      <c r="Z9" s="7">
         <v>37279</v>
       </c>
-      <c r="AA9" s="23">
+      <c r="AA9" s="24">
         <v>37231</v>
       </c>
-      <c r="AB9" s="23">
+      <c r="AB9" s="24">
         <v>37223</v>
       </c>
-      <c r="AC9" s="23">
+      <c r="AC9" s="24">
         <v>37206</v>
       </c>
-      <c r="AD9" s="23">
+      <c r="AD9" s="24">
         <v>37213</v>
       </c>
-      <c r="AE9" s="23">
+      <c r="AE9" s="24">
         <v>37201</v>
       </c>
-      <c r="AF9" s="23">
+      <c r="AF9" s="24">
         <v>37154</v>
       </c>
-      <c r="AG9" s="23">
+      <c r="AG9" s="24">
         <v>37044</v>
       </c>
-      <c r="AH9" s="23">
+      <c r="AH9" s="24">
         <v>36933</v>
       </c>
-      <c r="AI9" s="2">
+      <c r="AI9" s="9">
         <v>36887</v>
       </c>
-      <c r="AJ9" s="3">
+      <c r="AJ9" s="7">
         <v>36758</v>
       </c>
-      <c r="AK9" s="3">
+      <c r="AK9" s="7">
         <v>36685</v>
       </c>
-      <c r="AL9" s="3">
+      <c r="AL9" s="7">
         <v>36565</v>
       </c>
-      <c r="AM9" s="3">
+      <c r="AM9" s="7">
         <v>36461</v>
       </c>
-      <c r="AN9" s="3">
+      <c r="AN9" s="7">
         <v>36366</v>
       </c>
-      <c r="AO9" s="36">
+      <c r="AO9" s="39">
         <v>36333</v>
       </c>
-      <c r="AP9" s="36">
+      <c r="AP9" s="39">
         <v>36294</v>
       </c>
-      <c r="AQ9" s="36">
+      <c r="AQ9" s="39">
         <v>36261</v>
       </c>
-      <c r="AR9" s="36">
+      <c r="AR9" s="39">
         <v>36118</v>
       </c>
-      <c r="AS9" s="39">
+      <c r="AS9" s="38">
         <v>36284</v>
       </c>
-      <c r="AT9" s="39">
+      <c r="AT9" s="38">
         <v>36236.5</v>
       </c>
-      <c r="AU9" s="39">
+      <c r="AU9" s="38">
         <v>35769</v>
       </c>
-      <c r="AV9" s="39">
+      <c r="AV9" s="38">
         <v>36053</v>
       </c>
-      <c r="AW9" s="40">
+      <c r="AW9" s="38">
         <v>35358</v>
       </c>
-      <c r="AX9" s="40">
+      <c r="AX9" s="38">
         <v>35226</v>
       </c>
-      <c r="AY9" s="39">
+      <c r="AY9" s="38">
         <v>35034</v>
       </c>
-      <c r="AZ9" s="39">
+      <c r="AZ9" s="38">
         <v>34904</v>
       </c>
-      <c r="BA9" s="44">
+      <c r="BA9" s="60">
         <v>34790</v>
       </c>
-      <c r="BB9" s="36">
+      <c r="BB9" s="38">
         <v>34998</v>
       </c>
-      <c r="BC9" s="45">
+      <c r="BC9" s="61">
         <v>34669</v>
       </c>
-      <c r="BD9" s="39">
+      <c r="BD9" s="38">
         <v>34514</v>
       </c>
-      <c r="BE9" s="39">
+      <c r="BE9" s="38">
         <v>34815.5</v>
       </c>
-      <c r="BF9" s="39">
+      <c r="BF9" s="38">
         <v>34726.5</v>
       </c>
-      <c r="BG9" s="39">
+      <c r="BG9" s="38">
         <v>34029</v>
       </c>
-      <c r="BH9" s="39">
+      <c r="BH9" s="38">
         <v>33877</v>
       </c>
-      <c r="BI9" s="40">
+      <c r="BI9" s="38">
         <v>34498.5</v>
       </c>
-      <c r="BJ9" s="44">
+      <c r="BJ9" s="60">
         <v>33716</v>
       </c>
-      <c r="BK9" s="44">
+      <c r="BK9" s="60">
         <v>33649</v>
       </c>
-      <c r="BL9" s="26">
+      <c r="BL9" s="29">
         <v>33606</v>
       </c>
-      <c r="BM9" s="55">
+      <c r="BM9" s="65">
         <v>33513</v>
       </c>
-      <c r="BN9" s="26">
+      <c r="BN9" s="29">
         <v>33425</v>
       </c>
-      <c r="BO9" s="45"/>
-[...5 lines deleted...]
-      <c r="BU9" s="40"/>
+      <c r="BO9" s="79">
+        <v>33354</v>
+      </c>
+      <c r="BP9" s="29">
+        <v>33474.5</v>
+      </c>
+      <c r="BQ9" s="38"/>
+      <c r="BR9" s="38"/>
+      <c r="BS9" s="38"/>
+      <c r="BT9" s="38"/>
+      <c r="BU9" s="38"/>
     </row>
-    <row r="10" spans="1:6738" s="5" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B10" s="21">
+    <row r="10" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="22">
         <v>2077967</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="22">
         <v>2079416</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="22">
         <v>2081207</v>
       </c>
-      <c r="E10" s="22">
+      <c r="E10" s="23">
         <v>2083682</v>
       </c>
-      <c r="F10" s="22">
+      <c r="F10" s="23">
         <v>2086387</v>
       </c>
-      <c r="G10" s="22">
+      <c r="G10" s="23">
         <v>2088822</v>
       </c>
-      <c r="H10" s="22">
+      <c r="H10" s="23">
         <v>2092404</v>
       </c>
-      <c r="I10" s="21">
+      <c r="I10" s="22">
         <v>2095274</v>
       </c>
       <c r="J10" s="22">
         <v>2097360</v>
       </c>
-      <c r="K10" s="21">
+      <c r="K10" s="22">
         <v>2099986</v>
       </c>
-      <c r="L10" s="22">
+      <c r="L10" s="23">
         <v>2102538</v>
       </c>
-      <c r="M10" s="21">
+      <c r="M10" s="22">
         <v>2105195</v>
       </c>
-      <c r="N10" s="23">
+      <c r="N10" s="24">
         <v>77267</v>
       </c>
-      <c r="O10" s="23">
+      <c r="O10" s="24">
         <v>77201</v>
       </c>
-      <c r="P10" s="23">
+      <c r="P10" s="24">
         <v>77154</v>
       </c>
-      <c r="Q10" s="23">
+      <c r="Q10" s="24">
         <v>77132</v>
       </c>
-      <c r="R10" s="23">
+      <c r="R10" s="24">
         <v>77109</v>
       </c>
-      <c r="S10" s="23">
+      <c r="S10" s="24">
         <v>77103</v>
       </c>
-      <c r="T10" s="23">
+      <c r="T10" s="24">
         <v>77028</v>
       </c>
-      <c r="U10" s="23">
+      <c r="U10" s="24">
         <v>76953</v>
       </c>
-      <c r="V10" s="23">
+      <c r="V10" s="24">
         <v>76883</v>
       </c>
-      <c r="W10" s="23">
+      <c r="W10" s="24">
         <v>75322</v>
       </c>
-      <c r="X10" s="23">
+      <c r="X10" s="24">
         <v>75268</v>
       </c>
-      <c r="Y10" s="23">
+      <c r="Y10" s="24">
         <v>75246</v>
       </c>
-      <c r="Z10" s="3">
+      <c r="Z10" s="7">
         <v>75203</v>
       </c>
-      <c r="AA10" s="23">
+      <c r="AA10" s="24">
         <v>75143</v>
       </c>
-      <c r="AB10" s="23">
+      <c r="AB10" s="24">
         <v>75163</v>
       </c>
-      <c r="AC10" s="23">
+      <c r="AC10" s="24">
         <v>75150</v>
       </c>
-      <c r="AD10" s="23">
+      <c r="AD10" s="24">
         <v>75174</v>
       </c>
-      <c r="AE10" s="23">
+      <c r="AE10" s="24">
         <v>75178</v>
       </c>
-      <c r="AF10" s="23">
+      <c r="AF10" s="24">
         <v>75092</v>
       </c>
-      <c r="AG10" s="23">
+      <c r="AG10" s="24">
         <v>75018</v>
       </c>
-      <c r="AH10" s="23">
+      <c r="AH10" s="24">
         <v>74888</v>
       </c>
-      <c r="AI10" s="2">
+      <c r="AI10" s="9">
         <v>74877</v>
       </c>
-      <c r="AJ10" s="3">
+      <c r="AJ10" s="7">
         <v>74844</v>
       </c>
-      <c r="AK10" s="3">
+      <c r="AK10" s="7">
         <v>74812</v>
       </c>
-      <c r="AL10" s="3">
+      <c r="AL10" s="7">
         <v>74683</v>
       </c>
-      <c r="AM10" s="3">
+      <c r="AM10" s="7">
         <v>74548</v>
       </c>
-      <c r="AN10" s="3">
+      <c r="AN10" s="7">
         <v>74443</v>
       </c>
-      <c r="AO10" s="36">
+      <c r="AO10" s="39">
         <v>74351</v>
       </c>
-      <c r="AP10" s="36">
+      <c r="AP10" s="39">
         <v>74267</v>
       </c>
-      <c r="AQ10" s="36">
+      <c r="AQ10" s="39">
         <v>74205</v>
       </c>
-      <c r="AR10" s="36">
+      <c r="AR10" s="39">
         <v>74168</v>
       </c>
-      <c r="AS10" s="39">
+      <c r="AS10" s="38">
         <v>74363.5</v>
       </c>
-      <c r="AT10" s="39">
+      <c r="AT10" s="38">
         <v>74332.5</v>
       </c>
-      <c r="AU10" s="39">
+      <c r="AU10" s="38">
         <v>73859</v>
       </c>
-      <c r="AV10" s="39">
+      <c r="AV10" s="38">
         <v>74218.5</v>
       </c>
-      <c r="AW10" s="40">
+      <c r="AW10" s="38">
         <v>73612</v>
       </c>
-      <c r="AX10" s="40">
+      <c r="AX10" s="38">
         <v>73483</v>
       </c>
-      <c r="AY10" s="39">
+      <c r="AY10" s="38">
         <v>73320</v>
       </c>
-      <c r="AZ10" s="39">
+      <c r="AZ10" s="38">
         <v>73157</v>
       </c>
-      <c r="BA10" s="44">
+      <c r="BA10" s="60">
         <v>73036</v>
       </c>
-      <c r="BB10" s="36">
-[...2 lines deleted...]
-      <c r="BC10" s="45">
+      <c r="BB10" s="38">
+        <v>73200.5</v>
+      </c>
+      <c r="BC10" s="61">
         <v>72692</v>
       </c>
-      <c r="BD10" s="39">
+      <c r="BD10" s="38">
         <v>72575</v>
       </c>
-      <c r="BE10" s="39">
+      <c r="BE10" s="38">
         <v>72980.5</v>
       </c>
-      <c r="BF10" s="39">
+      <c r="BF10" s="38">
         <v>72885</v>
       </c>
-      <c r="BG10" s="39">
+      <c r="BG10" s="38">
         <v>72110</v>
       </c>
-      <c r="BH10" s="39">
+      <c r="BH10" s="38">
         <v>71981</v>
       </c>
-      <c r="BI10" s="40">
+      <c r="BI10" s="38">
         <v>72663</v>
       </c>
-      <c r="BJ10" s="44">
+      <c r="BJ10" s="60">
         <v>71769</v>
       </c>
-      <c r="BK10" s="44">
+      <c r="BK10" s="60">
         <v>71695</v>
       </c>
-      <c r="BL10" s="26">
+      <c r="BL10" s="29">
         <v>71600</v>
       </c>
-      <c r="BM10" s="55">
+      <c r="BM10" s="65">
         <v>71520</v>
       </c>
-      <c r="BN10" s="26">
+      <c r="BN10" s="29">
         <v>71442</v>
       </c>
-      <c r="BO10" s="45"/>
-[...5 lines deleted...]
-      <c r="BU10" s="40"/>
+      <c r="BO10" s="79">
+        <v>71356</v>
+      </c>
+      <c r="BP10" s="29">
+        <v>71530</v>
+      </c>
+      <c r="BQ10" s="38"/>
+      <c r="BR10" s="38"/>
+      <c r="BS10" s="38"/>
+      <c r="BT10" s="38"/>
+      <c r="BU10" s="38"/>
     </row>
-    <row r="11" spans="1:6738" s="5" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B11" s="21">
+    <row r="11" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="22">
         <v>657110</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="22">
         <v>658055</v>
       </c>
-      <c r="D11" s="21">
+      <c r="D11" s="22">
         <v>659074</v>
       </c>
-      <c r="E11" s="22">
+      <c r="E11" s="23">
         <v>660059</v>
       </c>
-      <c r="F11" s="22">
+      <c r="F11" s="23">
         <v>661084</v>
       </c>
-      <c r="G11" s="22">
+      <c r="G11" s="23">
         <v>662212</v>
       </c>
-      <c r="H11" s="22">
+      <c r="H11" s="23">
         <v>663239</v>
       </c>
-      <c r="I11" s="21">
+      <c r="I11" s="22">
         <v>663990</v>
       </c>
       <c r="J11" s="22">
         <v>664431</v>
       </c>
-      <c r="K11" s="21">
+      <c r="K11" s="22">
         <v>665287</v>
       </c>
-      <c r="L11" s="22">
+      <c r="L11" s="23">
         <v>666324</v>
       </c>
-      <c r="M11" s="21">
+      <c r="M11" s="22">
         <v>667300</v>
       </c>
-      <c r="N11" s="23">
+      <c r="N11" s="24">
         <v>52738</v>
       </c>
-      <c r="O11" s="23">
+      <c r="O11" s="24">
         <v>52713</v>
       </c>
-      <c r="P11" s="23">
+      <c r="P11" s="24">
         <v>52609</v>
       </c>
-      <c r="Q11" s="23">
+      <c r="Q11" s="24">
         <v>52555</v>
       </c>
-      <c r="R11" s="23">
+      <c r="R11" s="24">
         <v>52489</v>
       </c>
-      <c r="S11" s="23">
+      <c r="S11" s="24">
         <v>52501</v>
       </c>
-      <c r="T11" s="23">
+      <c r="T11" s="24">
         <v>52481</v>
       </c>
-      <c r="U11" s="23">
+      <c r="U11" s="24">
         <v>52436</v>
       </c>
-      <c r="V11" s="23">
+      <c r="V11" s="24">
         <v>52424</v>
       </c>
-      <c r="W11" s="23">
+      <c r="W11" s="24">
         <v>52382</v>
       </c>
-      <c r="X11" s="23">
+      <c r="X11" s="24">
         <v>52360</v>
       </c>
-      <c r="Y11" s="23">
+      <c r="Y11" s="24">
         <v>52391</v>
       </c>
-      <c r="Z11" s="3">
+      <c r="Z11" s="7">
         <v>52379</v>
       </c>
-      <c r="AA11" s="23">
+      <c r="AA11" s="24">
         <v>52389</v>
       </c>
-      <c r="AB11" s="23">
+      <c r="AB11" s="24">
         <v>52353</v>
       </c>
-      <c r="AC11" s="23">
+      <c r="AC11" s="24">
         <v>52353</v>
       </c>
-      <c r="AD11" s="23">
+      <c r="AD11" s="24">
         <v>52360</v>
       </c>
-      <c r="AE11" s="23">
+      <c r="AE11" s="24">
         <v>52312</v>
       </c>
-      <c r="AF11" s="23">
+      <c r="AF11" s="24">
         <v>52314</v>
       </c>
-      <c r="AG11" s="23">
+      <c r="AG11" s="24">
         <v>52332</v>
       </c>
-      <c r="AH11" s="23">
+      <c r="AH11" s="24">
         <v>52202</v>
       </c>
-      <c r="AI11" s="2">
+      <c r="AI11" s="9">
         <v>52164</v>
       </c>
-      <c r="AJ11" s="3">
+      <c r="AJ11" s="7">
         <v>52123</v>
       </c>
-      <c r="AK11" s="3">
+      <c r="AK11" s="7">
         <v>52092</v>
       </c>
-      <c r="AL11" s="3">
+      <c r="AL11" s="7">
         <v>52010</v>
       </c>
-      <c r="AM11" s="3">
+      <c r="AM11" s="7">
         <v>51917</v>
       </c>
-      <c r="AN11" s="3">
+      <c r="AN11" s="7">
         <v>51847</v>
       </c>
-      <c r="AO11" s="36">
+      <c r="AO11" s="39">
         <v>51797</v>
       </c>
-      <c r="AP11" s="36">
+      <c r="AP11" s="39">
         <v>51756</v>
       </c>
-      <c r="AQ11" s="36">
+      <c r="AQ11" s="39">
         <v>51689</v>
       </c>
-      <c r="AR11" s="36">
+      <c r="AR11" s="39">
         <v>51648</v>
       </c>
-      <c r="AS11" s="39">
+      <c r="AS11" s="38">
         <v>51775</v>
       </c>
-      <c r="AT11" s="39">
+      <c r="AT11" s="38">
         <v>51736</v>
       </c>
-      <c r="AU11" s="39">
+      <c r="AU11" s="38">
         <v>51415</v>
       </c>
-      <c r="AV11" s="39">
+      <c r="AV11" s="38">
         <v>51633</v>
       </c>
-      <c r="AW11" s="40">
+      <c r="AW11" s="38">
         <v>51163</v>
       </c>
-      <c r="AX11" s="40">
+      <c r="AX11" s="38">
         <v>51076</v>
       </c>
-      <c r="AY11" s="39">
+      <c r="AY11" s="38">
         <v>50897</v>
       </c>
-      <c r="AZ11" s="39">
+      <c r="AZ11" s="38">
         <v>50740</v>
       </c>
-      <c r="BA11" s="44">
+      <c r="BA11" s="60">
         <v>50713</v>
       </c>
-      <c r="BB11" s="36">
+      <c r="BB11" s="38">
         <v>50862</v>
       </c>
-      <c r="BC11" s="45">
+      <c r="BC11" s="61">
         <v>50639</v>
       </c>
-      <c r="BD11" s="39">
+      <c r="BD11" s="38">
         <v>50597</v>
       </c>
-      <c r="BE11" s="39">
+      <c r="BE11" s="38">
         <v>50850</v>
       </c>
-      <c r="BF11" s="39">
+      <c r="BF11" s="38">
         <v>50805.5</v>
       </c>
-      <c r="BG11" s="39">
+      <c r="BG11" s="38">
         <v>50419</v>
       </c>
-      <c r="BH11" s="39">
+      <c r="BH11" s="38">
         <v>50323</v>
       </c>
-      <c r="BI11" s="40">
+      <c r="BI11" s="38">
         <v>50626</v>
       </c>
-      <c r="BJ11" s="44">
+      <c r="BJ11" s="60">
         <v>50108</v>
       </c>
-      <c r="BK11" s="44">
+      <c r="BK11" s="60">
         <v>50059</v>
       </c>
-      <c r="BL11" s="26">
+      <c r="BL11" s="29">
         <v>49983</v>
       </c>
-      <c r="BM11" s="55">
+      <c r="BM11" s="65">
         <v>49901</v>
       </c>
-      <c r="BN11" s="26">
+      <c r="BN11" s="29">
         <v>49847</v>
       </c>
-      <c r="BO11" s="45"/>
-[...5 lines deleted...]
-      <c r="BU11" s="40"/>
+      <c r="BO11" s="79">
+        <v>49842</v>
+      </c>
+      <c r="BP11" s="29">
+        <v>49938</v>
+      </c>
+      <c r="BQ11" s="38"/>
+      <c r="BR11" s="38"/>
+      <c r="BS11" s="38"/>
+      <c r="BT11" s="38"/>
+      <c r="BU11" s="38"/>
     </row>
-    <row r="12" spans="1:6738" s="5" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B12" s="21">
+    <row r="12" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="22">
         <v>661316</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="22">
         <v>661562</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="22">
         <v>661960</v>
       </c>
-      <c r="E12" s="22">
+      <c r="E12" s="23">
         <v>662584</v>
       </c>
-      <c r="F12" s="22">
+      <c r="F12" s="23">
         <v>663016</v>
       </c>
-      <c r="G12" s="22">
+      <c r="G12" s="23">
         <v>663439</v>
       </c>
-      <c r="H12" s="22">
+      <c r="H12" s="23">
         <v>663851</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="22">
         <v>664083</v>
       </c>
       <c r="J12" s="22">
         <v>664109</v>
       </c>
-      <c r="K12" s="21">
+      <c r="K12" s="22">
         <v>664659</v>
       </c>
-      <c r="L12" s="22">
+      <c r="L12" s="23">
         <v>665055</v>
       </c>
-      <c r="M12" s="21">
+      <c r="M12" s="22">
         <v>665458</v>
       </c>
-      <c r="N12" s="23">
+      <c r="N12" s="24">
         <v>45397</v>
       </c>
-      <c r="O12" s="23">
+      <c r="O12" s="24">
         <v>45319</v>
       </c>
-      <c r="P12" s="23">
+      <c r="P12" s="24">
         <v>45262</v>
       </c>
-      <c r="Q12" s="23">
+      <c r="Q12" s="24">
         <v>45225</v>
       </c>
-      <c r="R12" s="23">
+      <c r="R12" s="24">
         <v>45160</v>
       </c>
-      <c r="S12" s="23">
+      <c r="S12" s="24">
         <v>45104</v>
       </c>
-      <c r="T12" s="23">
+      <c r="T12" s="24">
         <v>45027</v>
       </c>
-      <c r="U12" s="23">
+      <c r="U12" s="24">
         <v>44985</v>
       </c>
-      <c r="V12" s="23">
+      <c r="V12" s="24">
         <v>44893</v>
       </c>
-      <c r="W12" s="23">
+      <c r="W12" s="24">
         <v>44845</v>
       </c>
-      <c r="X12" s="23">
+      <c r="X12" s="24">
         <v>44745</v>
       </c>
-      <c r="Y12" s="23">
+      <c r="Y12" s="24">
         <v>44657</v>
       </c>
-      <c r="Z12" s="3">
+      <c r="Z12" s="7">
         <v>44608</v>
       </c>
-      <c r="AA12" s="23">
+      <c r="AA12" s="24">
         <v>44526</v>
       </c>
-      <c r="AB12" s="23">
+      <c r="AB12" s="24">
         <v>44503</v>
       </c>
-      <c r="AC12" s="23">
+      <c r="AC12" s="24">
         <v>44497</v>
       </c>
-      <c r="AD12" s="23">
+      <c r="AD12" s="24">
         <v>44480</v>
       </c>
-      <c r="AE12" s="23">
+      <c r="AE12" s="24">
         <v>44436</v>
       </c>
-      <c r="AF12" s="23">
+      <c r="AF12" s="24">
         <v>44347</v>
       </c>
-      <c r="AG12" s="23">
+      <c r="AG12" s="24">
         <v>44204</v>
       </c>
-      <c r="AH12" s="23">
+      <c r="AH12" s="24">
         <v>44028</v>
       </c>
-      <c r="AI12" s="2">
+      <c r="AI12" s="9">
         <v>43989</v>
       </c>
-      <c r="AJ12" s="3">
+      <c r="AJ12" s="7">
         <v>43856</v>
       </c>
-      <c r="AK12" s="3">
+      <c r="AK12" s="7">
         <v>43724</v>
       </c>
-      <c r="AL12" s="3">
+      <c r="AL12" s="7">
         <v>43578</v>
       </c>
-      <c r="AM12" s="3">
+      <c r="AM12" s="7">
         <v>43413</v>
       </c>
-      <c r="AN12" s="3">
+      <c r="AN12" s="7">
         <v>43282</v>
       </c>
-      <c r="AO12" s="36">
+      <c r="AO12" s="39">
         <v>43228</v>
       </c>
-      <c r="AP12" s="36">
+      <c r="AP12" s="39">
         <v>43123</v>
       </c>
-      <c r="AQ12" s="36">
+      <c r="AQ12" s="39">
         <v>43063</v>
       </c>
-      <c r="AR12" s="36">
+      <c r="AR12" s="39">
         <v>43005</v>
       </c>
-      <c r="AS12" s="39">
+      <c r="AS12" s="38">
         <v>43232.5</v>
       </c>
-      <c r="AT12" s="39">
+      <c r="AT12" s="38">
         <v>43180</v>
       </c>
-      <c r="AU12" s="39">
+      <c r="AU12" s="38">
         <v>42646</v>
       </c>
-      <c r="AV12" s="39">
+      <c r="AV12" s="38">
         <v>43077</v>
       </c>
-      <c r="AW12" s="40">
+      <c r="AW12" s="38">
         <v>42446</v>
       </c>
-      <c r="AX12" s="40">
+      <c r="AX12" s="38">
         <v>42296</v>
       </c>
-      <c r="AY12" s="39">
+      <c r="AY12" s="38">
         <v>42173</v>
       </c>
-      <c r="AZ12" s="39">
+      <c r="AZ12" s="38">
         <v>42062</v>
       </c>
-      <c r="BA12" s="44">
+      <c r="BA12" s="60">
         <v>41948</v>
       </c>
-      <c r="BB12" s="36">
-[...2 lines deleted...]
-      <c r="BC12" s="45">
+      <c r="BB12" s="38">
+        <v>42068.5</v>
+      </c>
+      <c r="BC12" s="61">
         <v>41717</v>
       </c>
-      <c r="BD12" s="39">
+      <c r="BD12" s="38">
         <v>41555</v>
       </c>
-      <c r="BE12" s="39">
+      <c r="BE12" s="38">
         <v>41821.5</v>
       </c>
-      <c r="BF12" s="39">
+      <c r="BF12" s="38">
         <v>41744.5</v>
       </c>
-      <c r="BG12" s="39">
+      <c r="BG12" s="38">
         <v>41020</v>
       </c>
-      <c r="BH12" s="39">
+      <c r="BH12" s="38">
         <v>40926</v>
       </c>
-      <c r="BI12" s="40">
+      <c r="BI12" s="38">
         <v>41558.5</v>
       </c>
-      <c r="BJ12" s="44">
+      <c r="BJ12" s="60">
         <v>40727</v>
       </c>
-      <c r="BK12" s="44">
+      <c r="BK12" s="60">
         <v>40547</v>
       </c>
-      <c r="BL12" s="26">
+      <c r="BL12" s="29">
         <v>40419</v>
       </c>
-      <c r="BM12" s="55">
+      <c r="BM12" s="65">
         <v>40390</v>
       </c>
-      <c r="BN12" s="26">
+      <c r="BN12" s="29">
         <v>40336</v>
       </c>
-      <c r="BO12" s="45"/>
-[...5 lines deleted...]
-      <c r="BU12" s="40"/>
+      <c r="BO12" s="79">
+        <v>40283</v>
+      </c>
+      <c r="BP12" s="29">
+        <v>40431.5</v>
+      </c>
+      <c r="BQ12" s="38"/>
+      <c r="BR12" s="38"/>
+      <c r="BS12" s="38"/>
+      <c r="BT12" s="38"/>
+      <c r="BU12" s="38"/>
     </row>
-    <row r="13" spans="1:6738" s="5" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B13" s="21">
+    <row r="13" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="22">
         <v>1139192</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="22">
         <v>1139843</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="22">
         <v>1140556</v>
       </c>
-      <c r="E13" s="22">
+      <c r="E13" s="23">
         <v>1141758</v>
       </c>
-      <c r="F13" s="22">
+      <c r="F13" s="23">
         <v>1143083</v>
       </c>
-      <c r="G13" s="22">
+      <c r="G13" s="23">
         <v>1144271</v>
       </c>
-      <c r="H13" s="22">
+      <c r="H13" s="23">
         <v>1145455</v>
       </c>
-      <c r="I13" s="21">
+      <c r="I13" s="22">
         <v>1146473</v>
       </c>
       <c r="J13" s="22">
         <v>1146664</v>
       </c>
-      <c r="K13" s="21">
+      <c r="K13" s="22">
         <v>1147465</v>
       </c>
-      <c r="L13" s="22">
+      <c r="L13" s="23">
         <v>1148319</v>
       </c>
-      <c r="M13" s="21">
+      <c r="M13" s="22">
         <v>1149136</v>
       </c>
-      <c r="N13" s="23">
+      <c r="N13" s="24">
         <v>42326</v>
       </c>
-      <c r="O13" s="23">
+      <c r="O13" s="24">
         <v>42295</v>
       </c>
-      <c r="P13" s="23">
+      <c r="P13" s="24">
         <v>42238</v>
       </c>
-      <c r="Q13" s="23">
+      <c r="Q13" s="24">
         <v>42238</v>
       </c>
-      <c r="R13" s="23">
+      <c r="R13" s="24">
         <v>42200</v>
       </c>
-      <c r="S13" s="23">
+      <c r="S13" s="24">
         <v>42200</v>
       </c>
-      <c r="T13" s="23">
+      <c r="T13" s="24">
         <v>42200</v>
       </c>
-      <c r="U13" s="23">
+      <c r="U13" s="24">
         <v>42172</v>
       </c>
-      <c r="V13" s="23">
+      <c r="V13" s="24">
         <v>42169</v>
       </c>
-      <c r="W13" s="23">
+      <c r="W13" s="24">
         <v>42183</v>
       </c>
-      <c r="X13" s="23">
+      <c r="X13" s="24">
         <v>42167</v>
       </c>
-      <c r="Y13" s="23">
+      <c r="Y13" s="24">
         <v>42186</v>
       </c>
-      <c r="Z13" s="3">
+      <c r="Z13" s="7">
         <v>42166</v>
       </c>
-      <c r="AA13" s="23">
+      <c r="AA13" s="24">
         <v>42144</v>
       </c>
-      <c r="AB13" s="23">
+      <c r="AB13" s="24">
         <v>42151</v>
       </c>
-      <c r="AC13" s="23">
+      <c r="AC13" s="24">
         <v>42195</v>
       </c>
-      <c r="AD13" s="23">
+      <c r="AD13" s="24">
         <v>42203</v>
       </c>
-      <c r="AE13" s="23">
+      <c r="AE13" s="24">
         <v>42203</v>
       </c>
-      <c r="AF13" s="23">
+      <c r="AF13" s="24">
         <v>42190</v>
       </c>
-      <c r="AG13" s="23">
+      <c r="AG13" s="24">
         <v>42194</v>
       </c>
-      <c r="AH13" s="23">
+      <c r="AH13" s="24">
         <v>42159</v>
       </c>
-      <c r="AI13" s="2">
+      <c r="AI13" s="9">
         <v>42200</v>
       </c>
-      <c r="AJ13" s="3">
+      <c r="AJ13" s="7">
         <v>42189</v>
       </c>
-      <c r="AK13" s="3">
+      <c r="AK13" s="7">
         <v>42147</v>
       </c>
-      <c r="AL13" s="3">
+      <c r="AL13" s="7">
         <v>42104</v>
       </c>
-      <c r="AM13" s="3">
+      <c r="AM13" s="7">
         <v>41990</v>
       </c>
-      <c r="AN13" s="3">
+      <c r="AN13" s="7">
         <v>41926</v>
       </c>
-      <c r="AO13" s="36">
+      <c r="AO13" s="39">
         <v>41946</v>
       </c>
-      <c r="AP13" s="36">
+      <c r="AP13" s="39">
         <v>41900</v>
       </c>
-      <c r="AQ13" s="36">
+      <c r="AQ13" s="39">
         <v>41906</v>
       </c>
-      <c r="AR13" s="36">
+      <c r="AR13" s="39">
         <v>41870</v>
       </c>
-      <c r="AS13" s="39">
+      <c r="AS13" s="38">
         <v>41968.5</v>
       </c>
-      <c r="AT13" s="39">
+      <c r="AT13" s="38">
         <v>41973.5</v>
       </c>
-      <c r="AU13" s="39">
+      <c r="AU13" s="38">
         <v>41748</v>
       </c>
-      <c r="AV13" s="39">
+      <c r="AV13" s="38">
         <v>41904</v>
       </c>
-      <c r="AW13" s="40">
+      <c r="AW13" s="38">
         <v>41648</v>
       </c>
-      <c r="AX13" s="40">
+      <c r="AX13" s="38">
         <v>41634</v>
       </c>
-      <c r="AY13" s="39">
+      <c r="AY13" s="38">
         <v>41558</v>
       </c>
-      <c r="AZ13" s="39">
+      <c r="AZ13" s="38">
         <v>41466</v>
       </c>
-      <c r="BA13" s="44">
+      <c r="BA13" s="60">
         <v>41418</v>
       </c>
-      <c r="BB13" s="36">
+      <c r="BB13" s="38">
         <v>41482</v>
       </c>
-      <c r="BC13" s="45">
+      <c r="BC13" s="61">
         <v>41237</v>
       </c>
-      <c r="BD13" s="39">
+      <c r="BD13" s="38">
         <v>41124</v>
       </c>
-      <c r="BE13" s="39">
+      <c r="BE13" s="38">
         <v>41337</v>
       </c>
-      <c r="BF13" s="39">
+      <c r="BF13" s="38">
         <v>41293</v>
       </c>
-      <c r="BG13" s="39">
+      <c r="BG13" s="38">
         <v>40949</v>
       </c>
-      <c r="BH13" s="39">
+      <c r="BH13" s="38">
         <v>40925</v>
       </c>
-      <c r="BI13" s="40">
+      <c r="BI13" s="38">
         <v>41245</v>
       </c>
-      <c r="BJ13" s="44">
+      <c r="BJ13" s="60">
         <v>40797</v>
       </c>
-      <c r="BK13" s="44">
+      <c r="BK13" s="60">
         <v>40754</v>
       </c>
-      <c r="BL13" s="26">
+      <c r="BL13" s="29">
         <v>40678</v>
       </c>
-      <c r="BM13" s="55">
+      <c r="BM13" s="65">
         <v>40635</v>
       </c>
-      <c r="BN13" s="26">
+      <c r="BN13" s="29">
         <v>40565</v>
       </c>
-      <c r="BO13" s="45"/>
-[...5 lines deleted...]
-      <c r="BU13" s="40"/>
+      <c r="BO13" s="79">
+        <v>40529</v>
+      </c>
+      <c r="BP13" s="29">
+        <v>40621.5</v>
+      </c>
+      <c r="BQ13" s="38"/>
+      <c r="BR13" s="38"/>
+      <c r="BS13" s="38"/>
+      <c r="BT13" s="38"/>
+      <c r="BU13" s="38"/>
     </row>
-    <row r="14" spans="1:6738" s="5" customFormat="1" ht="11.25">
-      <c r="A14" s="20" t="s">
+    <row r="14" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="J14" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="L14" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="M14" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="N14" s="24">
+        <v>43786</v>
+      </c>
+      <c r="O14" s="24">
+        <v>43747</v>
+      </c>
+      <c r="P14" s="24">
+        <v>43690</v>
+      </c>
+      <c r="Q14" s="24">
+        <v>43687</v>
+      </c>
+      <c r="R14" s="24">
+        <v>43634</v>
+      </c>
+      <c r="S14" s="24">
+        <v>43624</v>
+      </c>
+      <c r="T14" s="24">
+        <v>43603</v>
+      </c>
+      <c r="U14" s="24">
+        <v>43592</v>
+      </c>
+      <c r="V14" s="24">
+        <v>43546</v>
+      </c>
+      <c r="W14" s="24">
+        <v>40449</v>
+      </c>
+      <c r="X14" s="24">
+        <v>40380</v>
+      </c>
+      <c r="Y14" s="24">
+        <v>40374</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>40371</v>
+      </c>
+      <c r="AA14" s="24">
+        <v>40312</v>
+      </c>
+      <c r="AB14" s="24">
+        <v>40298</v>
+      </c>
+      <c r="AC14" s="24">
+        <v>40284</v>
+      </c>
+      <c r="AD14" s="24">
+        <v>40313</v>
+      </c>
+      <c r="AE14" s="24">
+        <v>40288</v>
+      </c>
+      <c r="AF14" s="24">
+        <v>40295</v>
+      </c>
+      <c r="AG14" s="24">
+        <v>40272</v>
+      </c>
+      <c r="AH14" s="24">
+        <v>40186</v>
+      </c>
+      <c r="AI14" s="9">
+        <v>40155</v>
+      </c>
+      <c r="AJ14" s="7">
+        <v>40078</v>
+      </c>
+      <c r="AK14" s="7">
+        <v>40005</v>
+      </c>
+      <c r="AL14" s="7">
+        <v>39911</v>
+      </c>
+      <c r="AM14" s="7">
+        <v>39837</v>
+      </c>
+      <c r="AN14" s="7">
+        <v>39784</v>
+      </c>
+      <c r="AO14" s="39">
+        <v>39762</v>
+      </c>
+      <c r="AP14" s="39">
+        <v>39719</v>
+      </c>
+      <c r="AQ14" s="39">
+        <v>39699</v>
+      </c>
+      <c r="AR14" s="39">
+        <v>39631</v>
+      </c>
+      <c r="AS14" s="38">
+        <v>39725.5</v>
+      </c>
+      <c r="AT14" s="38">
+        <v>39696</v>
+      </c>
+      <c r="AU14" s="38">
+        <v>39366</v>
+      </c>
+      <c r="AV14" s="38">
+        <v>39598.5</v>
+      </c>
+      <c r="AW14" s="38">
+        <v>39214</v>
+      </c>
+      <c r="AX14" s="38">
+        <v>39155</v>
+      </c>
+      <c r="AY14" s="38">
+        <v>39090</v>
+      </c>
+      <c r="AZ14" s="38">
+        <v>38957</v>
+      </c>
+      <c r="BA14" s="60">
+        <v>38891</v>
+      </c>
+      <c r="BB14" s="38">
+        <v>38983</v>
+      </c>
+      <c r="BC14" s="61">
+        <v>38771</v>
+      </c>
+      <c r="BD14" s="38">
+        <v>38651</v>
+      </c>
+      <c r="BE14" s="38">
+        <v>38877.5</v>
+      </c>
+      <c r="BF14" s="38">
+        <v>38831.5</v>
+      </c>
+      <c r="BG14" s="38">
+        <v>38417</v>
+      </c>
+      <c r="BH14" s="38">
+        <v>38297</v>
+      </c>
+      <c r="BI14" s="38">
+        <v>38708</v>
+      </c>
+      <c r="BJ14" s="60">
+        <v>38209</v>
+      </c>
+      <c r="BK14" s="60">
+        <v>37541</v>
+      </c>
+      <c r="BL14" s="29">
+        <v>37469</v>
+      </c>
+      <c r="BM14" s="65">
+        <v>37433</v>
+      </c>
+      <c r="BN14" s="29">
+        <v>37353</v>
+      </c>
+      <c r="BO14" s="79">
+        <v>37260</v>
+      </c>
+      <c r="BP14" s="29">
+        <v>37410.5</v>
+      </c>
+      <c r="BQ14" s="38"/>
+      <c r="BR14" s="38"/>
+      <c r="BS14" s="38"/>
+      <c r="BT14" s="38"/>
+      <c r="BU14" s="38"/>
+    </row>
+    <row r="15" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A15" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="21" t="s">
-[...206 lines deleted...]
-      <c r="B15" s="21">
+      <c r="B15" s="22">
         <v>1375938</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="22">
         <v>1375718</v>
       </c>
-      <c r="D15" s="21">
+      <c r="D15" s="22">
         <v>1375680</v>
       </c>
-      <c r="E15" s="22">
+      <c r="E15" s="23">
         <v>1375825</v>
       </c>
-      <c r="F15" s="22">
+      <c r="F15" s="23">
         <v>1376101</v>
       </c>
-      <c r="G15" s="22">
+      <c r="G15" s="23">
         <v>1375849</v>
       </c>
-      <c r="H15" s="22">
+      <c r="H15" s="23">
         <v>1375549</v>
       </c>
-      <c r="I15" s="21">
+      <c r="I15" s="22">
         <v>1374620</v>
       </c>
       <c r="J15" s="22">
         <v>1373045</v>
       </c>
-      <c r="K15" s="21">
+      <c r="K15" s="22">
         <v>1372615</v>
       </c>
-      <c r="L15" s="22">
+      <c r="L15" s="23">
         <v>1372463</v>
       </c>
-      <c r="M15" s="21">
+      <c r="M15" s="22">
         <v>1372199</v>
       </c>
-      <c r="N15" s="23">
+      <c r="N15" s="24">
         <v>133711</v>
       </c>
-      <c r="O15" s="23">
+      <c r="O15" s="24">
         <v>133685</v>
       </c>
-      <c r="P15" s="23">
+      <c r="P15" s="24">
         <v>133654</v>
       </c>
-      <c r="Q15" s="23">
+      <c r="Q15" s="24">
         <v>133718</v>
       </c>
-      <c r="R15" s="23">
+      <c r="R15" s="24">
         <v>133692</v>
       </c>
-      <c r="S15" s="23">
+      <c r="S15" s="24">
         <v>133819</v>
       </c>
-      <c r="T15" s="23">
+      <c r="T15" s="24">
         <v>133881</v>
       </c>
-      <c r="U15" s="23">
+      <c r="U15" s="24">
         <v>133954</v>
       </c>
-      <c r="V15" s="23">
+      <c r="V15" s="24">
         <v>133916</v>
       </c>
-      <c r="W15" s="23">
+      <c r="W15" s="24">
         <v>133915</v>
       </c>
-      <c r="X15" s="23">
+      <c r="X15" s="24">
         <v>133861</v>
       </c>
-      <c r="Y15" s="23">
+      <c r="Y15" s="24">
         <v>133784</v>
       </c>
-      <c r="Z15" s="3">
+      <c r="Z15" s="7">
         <v>133837</v>
       </c>
-      <c r="AA15" s="23">
+      <c r="AA15" s="24">
         <v>133848</v>
       </c>
-      <c r="AB15" s="23">
+      <c r="AB15" s="24">
         <v>133964</v>
       </c>
-      <c r="AC15" s="23">
+      <c r="AC15" s="24">
         <v>133893</v>
       </c>
-      <c r="AD15" s="23">
+      <c r="AD15" s="24">
         <v>133969</v>
       </c>
-      <c r="AE15" s="23">
+      <c r="AE15" s="24">
         <v>134028</v>
       </c>
-      <c r="AF15" s="23">
+      <c r="AF15" s="24">
         <v>134042</v>
       </c>
-      <c r="AG15" s="23">
+      <c r="AG15" s="24">
         <v>134112</v>
       </c>
-      <c r="AH15" s="23">
+      <c r="AH15" s="24">
         <v>134132</v>
       </c>
-      <c r="AI15" s="2">
+      <c r="AI15" s="9">
         <v>134247</v>
       </c>
-      <c r="AJ15" s="3">
+      <c r="AJ15" s="7">
         <v>134404</v>
       </c>
-      <c r="AK15" s="3">
+      <c r="AK15" s="7">
         <v>134474</v>
       </c>
-      <c r="AL15" s="3">
+      <c r="AL15" s="7">
         <v>134416</v>
       </c>
-      <c r="AM15" s="3">
+      <c r="AM15" s="7">
         <v>134321</v>
       </c>
-      <c r="AN15" s="3">
+      <c r="AN15" s="7">
         <v>134295</v>
       </c>
-      <c r="AO15" s="36">
+      <c r="AO15" s="39">
         <v>134351</v>
       </c>
-      <c r="AP15" s="36">
+      <c r="AP15" s="39">
         <v>134335</v>
       </c>
-      <c r="AQ15" s="36">
+      <c r="AQ15" s="39">
         <v>134339</v>
       </c>
-      <c r="AR15" s="36">
+      <c r="AR15" s="39">
         <v>134422</v>
       </c>
-      <c r="AS15" s="39">
+      <c r="AS15" s="38">
         <v>134418</v>
       </c>
-      <c r="AT15" s="39">
+      <c r="AT15" s="38">
         <v>134395</v>
       </c>
-      <c r="AU15" s="39">
+      <c r="AU15" s="38">
         <v>134419</v>
       </c>
-      <c r="AV15" s="39">
+      <c r="AV15" s="38">
         <v>134370</v>
       </c>
-      <c r="AW15" s="40">
+      <c r="AW15" s="38">
         <v>134263</v>
       </c>
-      <c r="AX15" s="40">
+      <c r="AX15" s="38">
         <v>134212</v>
       </c>
-      <c r="AY15" s="39">
+      <c r="AY15" s="38">
         <v>134121</v>
       </c>
-      <c r="AZ15" s="39">
+      <c r="AZ15" s="38">
         <v>134111</v>
       </c>
-      <c r="BA15" s="44">
+      <c r="BA15" s="60">
         <v>134028</v>
       </c>
-      <c r="BB15" s="36">
-[...2 lines deleted...]
-      <c r="BC15" s="45">
+      <c r="BB15" s="38">
+        <v>134082.5</v>
+      </c>
+      <c r="BC15" s="61">
         <v>134019</v>
       </c>
-      <c r="BD15" s="39">
+      <c r="BD15" s="38">
         <v>133947</v>
       </c>
-      <c r="BE15" s="39">
+      <c r="BE15" s="38">
         <v>134059</v>
       </c>
-      <c r="BF15" s="39">
+      <c r="BF15" s="38">
         <v>134010.5</v>
       </c>
-      <c r="BG15" s="39">
+      <c r="BG15" s="38">
         <v>133832</v>
       </c>
-      <c r="BH15" s="39">
+      <c r="BH15" s="38">
         <v>133725</v>
       </c>
-      <c r="BI15" s="40">
+      <c r="BI15" s="38">
         <v>133953.5</v>
       </c>
-      <c r="BJ15" s="44">
+      <c r="BJ15" s="60">
         <v>133718</v>
       </c>
-      <c r="BK15" s="44">
+      <c r="BK15" s="60">
         <v>134282</v>
       </c>
-      <c r="BL15" s="26">
+      <c r="BL15" s="29">
         <v>134311</v>
       </c>
-      <c r="BM15" s="55">
+      <c r="BM15" s="65">
         <v>134379</v>
       </c>
-      <c r="BN15" s="26">
+      <c r="BN15" s="29">
         <v>134340</v>
       </c>
-      <c r="BO15" s="45"/>
-[...5 lines deleted...]
-      <c r="BU15" s="40"/>
+      <c r="BO15" s="79">
+        <v>134263</v>
+      </c>
+      <c r="BP15" s="29">
+        <v>134216</v>
+      </c>
+      <c r="BQ15" s="38"/>
+      <c r="BR15" s="38"/>
+      <c r="BS15" s="38"/>
+      <c r="BT15" s="38"/>
+      <c r="BU15" s="38"/>
     </row>
-    <row r="16" spans="1:6738" s="5" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B16" s="21">
+    <row r="16" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A16" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="22">
         <v>864550</v>
       </c>
-      <c r="C16" s="21">
+      <c r="C16" s="22">
         <v>863927</v>
       </c>
-      <c r="D16" s="21">
+      <c r="D16" s="22">
         <v>863566</v>
       </c>
-      <c r="E16" s="22">
+      <c r="E16" s="23">
         <v>863290</v>
       </c>
-      <c r="F16" s="22">
+      <c r="F16" s="23">
         <v>863176</v>
       </c>
-      <c r="G16" s="22">
+      <c r="G16" s="23">
         <v>862793</v>
       </c>
-      <c r="H16" s="22">
+      <c r="H16" s="23">
         <v>862450</v>
       </c>
-      <c r="I16" s="21">
+      <c r="I16" s="22">
         <v>861722</v>
       </c>
       <c r="J16" s="22">
         <v>860566</v>
       </c>
-      <c r="K16" s="21">
+      <c r="K16" s="22">
         <v>859845</v>
       </c>
-      <c r="L16" s="22">
+      <c r="L16" s="23">
         <v>859069</v>
       </c>
-      <c r="M16" s="21">
+      <c r="M16" s="22">
         <v>858347</v>
       </c>
-      <c r="N16" s="23">
+      <c r="N16" s="24">
         <v>40300</v>
       </c>
-      <c r="O16" s="23">
+      <c r="O16" s="24">
         <v>40257</v>
       </c>
-      <c r="P16" s="23">
+      <c r="P16" s="24">
         <v>40216</v>
       </c>
-      <c r="Q16" s="23">
+      <c r="Q16" s="24">
         <v>40207</v>
       </c>
-      <c r="R16" s="23">
+      <c r="R16" s="24">
         <v>40164</v>
       </c>
-      <c r="S16" s="23">
+      <c r="S16" s="24">
         <v>40126</v>
       </c>
-      <c r="T16" s="23">
+      <c r="T16" s="24">
         <v>40097</v>
       </c>
-      <c r="U16" s="23">
+      <c r="U16" s="24">
         <v>40055</v>
       </c>
-      <c r="V16" s="23">
+      <c r="V16" s="24">
         <v>40007</v>
       </c>
-      <c r="W16" s="23">
+      <c r="W16" s="24">
         <v>39969</v>
       </c>
-      <c r="X16" s="23">
+      <c r="X16" s="24">
         <v>39922</v>
       </c>
-      <c r="Y16" s="23">
+      <c r="Y16" s="24">
         <v>39919</v>
       </c>
-      <c r="Z16" s="3">
+      <c r="Z16" s="7">
         <v>39895</v>
       </c>
-      <c r="AA16" s="23">
+      <c r="AA16" s="24">
         <v>39858</v>
       </c>
-      <c r="AB16" s="23">
+      <c r="AB16" s="24">
         <v>39867</v>
       </c>
-      <c r="AC16" s="23">
+      <c r="AC16" s="24">
         <v>39849</v>
       </c>
-      <c r="AD16" s="23">
+      <c r="AD16" s="24">
         <v>39843</v>
       </c>
-      <c r="AE16" s="23">
+      <c r="AE16" s="24">
         <v>39811</v>
       </c>
-      <c r="AF16" s="23">
+      <c r="AF16" s="24">
         <v>39781</v>
       </c>
-      <c r="AG16" s="23">
+      <c r="AG16" s="24">
         <v>39732</v>
       </c>
-      <c r="AH16" s="23">
+      <c r="AH16" s="24">
         <v>39709</v>
       </c>
-      <c r="AI16" s="2">
+      <c r="AI16" s="9">
         <v>39698</v>
       </c>
-      <c r="AJ16" s="3">
+      <c r="AJ16" s="7">
         <v>39672</v>
       </c>
-      <c r="AK16" s="3">
+      <c r="AK16" s="7">
         <v>39620</v>
       </c>
-      <c r="AL16" s="3">
+      <c r="AL16" s="7">
         <v>39528</v>
       </c>
-      <c r="AM16" s="3">
+      <c r="AM16" s="7">
         <v>39382</v>
       </c>
-      <c r="AN16" s="3">
+      <c r="AN16" s="7">
         <v>39332</v>
       </c>
-      <c r="AO16" s="36">
+      <c r="AO16" s="39">
         <v>39276</v>
       </c>
-      <c r="AP16" s="36">
+      <c r="AP16" s="39">
         <v>39206</v>
       </c>
-      <c r="AQ16" s="36">
+      <c r="AQ16" s="39">
         <v>39189</v>
       </c>
-      <c r="AR16" s="36">
+      <c r="AR16" s="39">
         <v>39147</v>
       </c>
-      <c r="AS16" s="39">
+      <c r="AS16" s="38">
         <v>39284.5</v>
       </c>
-      <c r="AT16" s="39">
+      <c r="AT16" s="38">
         <v>39283</v>
       </c>
-      <c r="AU16" s="39">
+      <c r="AU16" s="38">
         <v>39008</v>
       </c>
-      <c r="AV16" s="39">
+      <c r="AV16" s="38">
         <v>39246</v>
       </c>
-      <c r="AW16" s="40">
+      <c r="AW16" s="38">
         <v>38904</v>
       </c>
-      <c r="AX16" s="40">
+      <c r="AX16" s="38">
         <v>38874</v>
       </c>
-      <c r="AY16" s="39">
+      <c r="AY16" s="38">
         <v>38718</v>
       </c>
-      <c r="AZ16" s="39">
+      <c r="AZ16" s="38">
         <v>38615</v>
       </c>
-      <c r="BA16" s="44">
+      <c r="BA16" s="60">
         <v>38588</v>
       </c>
-      <c r="BB16" s="36">
-[...2 lines deleted...]
-      <c r="BC16" s="45">
+      <c r="BB16" s="38">
+        <v>38669.5</v>
+      </c>
+      <c r="BC16" s="61">
         <v>38374</v>
       </c>
-      <c r="BD16" s="39">
+      <c r="BD16" s="38">
         <v>38268</v>
       </c>
-      <c r="BE16" s="39">
+      <c r="BE16" s="38">
         <v>38515</v>
       </c>
-      <c r="BF16" s="39">
+      <c r="BF16" s="38">
         <v>38456.5</v>
       </c>
-      <c r="BG16" s="39">
+      <c r="BG16" s="38">
         <v>37977</v>
       </c>
-      <c r="BH16" s="39">
+      <c r="BH16" s="38">
         <v>37852</v>
       </c>
-      <c r="BI16" s="40">
+      <c r="BI16" s="38">
         <v>38308</v>
       </c>
-      <c r="BJ16" s="44">
+      <c r="BJ16" s="60">
         <v>37722</v>
       </c>
-      <c r="BK16" s="44">
+      <c r="BK16" s="60">
         <v>37644</v>
       </c>
-      <c r="BL16" s="26">
+      <c r="BL16" s="29">
         <v>37608</v>
       </c>
-      <c r="BM16" s="55">
+      <c r="BM16" s="65">
         <v>37515</v>
       </c>
-      <c r="BN16" s="26">
+      <c r="BN16" s="29">
         <v>37445</v>
       </c>
-      <c r="BO16" s="45"/>
-[...5 lines deleted...]
-      <c r="BU16" s="40"/>
+      <c r="BO16" s="79">
+        <v>37400</v>
+      </c>
+      <c r="BP16" s="29">
+        <v>37530</v>
+      </c>
+      <c r="BQ16" s="38"/>
+      <c r="BR16" s="38"/>
+      <c r="BS16" s="38"/>
+      <c r="BT16" s="38"/>
+      <c r="BU16" s="38"/>
     </row>
-    <row r="17" spans="1:73" s="5" customFormat="1" ht="11.25">
-      <c r="A17" s="50" t="s">
+    <row r="17" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A17" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="50"/>
-[...44 lines deleted...]
-      <c r="BU17" s="34"/>
+      <c r="B17" s="71"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="71"/>
+      <c r="K17" s="71"/>
+      <c r="L17" s="71"/>
+      <c r="M17" s="71"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="71"/>
+      <c r="P17" s="71"/>
+      <c r="Q17" s="71"/>
+      <c r="R17" s="71"/>
+      <c r="S17" s="71"/>
+      <c r="T17" s="71"/>
+      <c r="U17" s="71"/>
+      <c r="V17" s="71"/>
+      <c r="W17" s="71"/>
+      <c r="X17" s="71"/>
+      <c r="Y17" s="71"/>
+      <c r="Z17" s="71"/>
+      <c r="AA17" s="71"/>
+      <c r="AB17" s="71"/>
+      <c r="AC17" s="71"/>
+      <c r="AD17" s="71"/>
+      <c r="AE17" s="71"/>
+      <c r="AF17" s="71"/>
+      <c r="AG17" s="71"/>
+      <c r="AH17" s="71"/>
+      <c r="AI17" s="71"/>
+      <c r="AJ17" s="71"/>
+      <c r="AK17" s="71"/>
+      <c r="AL17" s="71"/>
+      <c r="AM17" s="71"/>
+      <c r="AN17" s="71"/>
+      <c r="AO17" s="71"/>
+      <c r="AP17" s="71"/>
+      <c r="AQ17" s="71"/>
+      <c r="AR17" s="71"/>
     </row>
-    <row r="18" spans="1:73" s="5" customFormat="1" ht="11.25">
-      <c r="A18" s="20" t="s">
+    <row r="18" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A18" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="27">
+        <v>11151376</v>
+      </c>
+      <c r="C18" s="22">
+        <v>11169731</v>
+      </c>
+      <c r="D18" s="22">
+        <v>11187156</v>
+      </c>
+      <c r="E18" s="23">
+        <v>11204804</v>
+      </c>
+      <c r="F18" s="23">
+        <v>11221060</v>
+      </c>
+      <c r="G18" s="23">
+        <v>11237017</v>
+      </c>
+      <c r="H18" s="23">
+        <v>11256504</v>
+      </c>
+      <c r="I18" s="22">
+        <v>11274566</v>
+      </c>
+      <c r="J18" s="22">
+        <v>11287387</v>
+      </c>
+      <c r="K18" s="22">
+        <v>11303644</v>
+      </c>
+      <c r="L18" s="23">
+        <v>11319343</v>
+      </c>
+      <c r="M18" s="22">
+        <v>11336340</v>
+      </c>
+      <c r="N18" s="24">
+        <v>309241</v>
+      </c>
+      <c r="O18" s="24">
+        <v>309250</v>
+      </c>
+      <c r="P18" s="24">
+        <v>309304</v>
+      </c>
+      <c r="Q18" s="24">
+        <v>309477</v>
+      </c>
+      <c r="R18" s="24">
+        <v>309765</v>
+      </c>
+      <c r="S18" s="24">
+        <v>309980</v>
+      </c>
+      <c r="T18" s="24">
+        <v>310174</v>
+      </c>
+      <c r="U18" s="24">
+        <v>310412</v>
+      </c>
+      <c r="V18" s="24">
+        <v>310477</v>
+      </c>
+      <c r="W18" s="24">
+        <v>310626</v>
+      </c>
+      <c r="X18" s="24">
+        <v>310467</v>
+      </c>
+      <c r="Y18" s="24">
+        <v>310434</v>
+      </c>
+      <c r="Z18" s="7">
+        <v>310599</v>
+      </c>
+      <c r="AA18" s="24">
+        <v>310567</v>
+      </c>
+      <c r="AB18" s="24">
+        <v>310641</v>
+      </c>
+      <c r="AC18" s="24">
+        <v>310623</v>
+      </c>
+      <c r="AD18" s="24">
+        <v>310726</v>
+      </c>
+      <c r="AE18" s="28">
+        <v>310911</v>
+      </c>
+      <c r="AF18" s="28">
+        <v>310957</v>
+      </c>
+      <c r="AG18" s="28">
+        <v>311101</v>
+      </c>
+      <c r="AH18" s="28">
+        <v>311052</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>311041</v>
+      </c>
+      <c r="AJ18" s="7">
+        <v>311109</v>
+      </c>
+      <c r="AK18" s="7">
+        <v>311217</v>
+      </c>
+      <c r="AL18" s="7">
+        <v>311155</v>
+      </c>
+      <c r="AM18" s="7">
+        <v>311014</v>
+      </c>
+      <c r="AN18" s="7">
+        <v>311037</v>
+      </c>
+      <c r="AO18" s="39">
+        <v>311005</v>
+      </c>
+      <c r="AP18" s="39">
+        <v>311052</v>
+      </c>
+      <c r="AQ18" s="39">
+        <v>311162</v>
+      </c>
+      <c r="AR18" s="39">
+        <v>311451</v>
+      </c>
+      <c r="AS18" s="38">
+        <v>311389.5</v>
+      </c>
+      <c r="AT18" s="38">
+        <v>311451.5</v>
+      </c>
+      <c r="AU18" s="38">
+        <v>311841</v>
+      </c>
+      <c r="AV18" s="38">
+        <v>311386.5</v>
+      </c>
+      <c r="AW18" s="38">
+        <v>311501</v>
+      </c>
+      <c r="AX18" s="38">
+        <v>311422</v>
+      </c>
+      <c r="AY18" s="38">
+        <v>311177</v>
+      </c>
+      <c r="AZ18" s="38">
+        <v>311116</v>
+      </c>
+      <c r="BA18" s="60">
+        <v>311130</v>
+      </c>
+      <c r="BB18" s="38">
+        <v>311219.5</v>
+      </c>
+      <c r="BC18" s="61">
+        <v>311207</v>
+      </c>
+      <c r="BD18" s="38">
+        <v>311137</v>
+      </c>
+      <c r="BE18" s="38">
+        <v>311244.5</v>
+      </c>
+      <c r="BF18" s="38">
+        <v>311105.5</v>
+      </c>
+      <c r="BG18" s="38">
+        <v>310833</v>
+      </c>
+      <c r="BH18" s="38">
+        <v>310786</v>
+      </c>
+      <c r="BI18" s="38">
+        <v>311083</v>
+      </c>
+      <c r="BJ18" s="60">
+        <v>310750</v>
+      </c>
+      <c r="BK18" s="60">
+        <v>315707</v>
+      </c>
+      <c r="BL18" s="29">
+        <v>315589</v>
+      </c>
+      <c r="BM18" s="65">
+        <v>315420</v>
+      </c>
+      <c r="BN18" s="29">
+        <v>315185</v>
+      </c>
+      <c r="BO18" s="79">
+        <v>315134</v>
+      </c>
+      <c r="BP18" s="29">
+        <v>315525.5</v>
+      </c>
+      <c r="BQ18" s="38"/>
+      <c r="BR18" s="38"/>
+      <c r="BS18" s="38"/>
+      <c r="BT18" s="38"/>
+      <c r="BU18" s="38"/>
+    </row>
+    <row r="19" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A19" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="24"/>
-[...176 lines deleted...]
-      <c r="BU18" s="40"/>
+      <c r="B19" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="J19" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="K19" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="L19" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="M19" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="N19" s="24">
+        <v>167152</v>
+      </c>
+      <c r="O19" s="24">
+        <v>167225</v>
+      </c>
+      <c r="P19" s="24">
+        <v>167306</v>
+      </c>
+      <c r="Q19" s="24">
+        <v>167483</v>
+      </c>
+      <c r="R19" s="24">
+        <v>167741</v>
+      </c>
+      <c r="S19" s="24">
+        <v>167875</v>
+      </c>
+      <c r="T19" s="24">
+        <v>168063</v>
+      </c>
+      <c r="U19" s="24">
+        <v>168287</v>
+      </c>
+      <c r="V19" s="24">
+        <v>168469</v>
+      </c>
+      <c r="W19" s="24">
+        <v>168627</v>
+      </c>
+      <c r="X19" s="24">
+        <v>168640</v>
+      </c>
+      <c r="Y19" s="24">
+        <v>168614</v>
+      </c>
+      <c r="Z19" s="7">
+        <v>168711</v>
+      </c>
+      <c r="AA19" s="24">
+        <v>168791</v>
+      </c>
+      <c r="AB19" s="24">
+        <v>168848</v>
+      </c>
+      <c r="AC19" s="24">
+        <v>168899</v>
+      </c>
+      <c r="AD19" s="24">
+        <v>168914</v>
+      </c>
+      <c r="AE19" s="28">
+        <v>169071</v>
+      </c>
+      <c r="AF19" s="28">
+        <v>169105</v>
+      </c>
+      <c r="AG19" s="28">
+        <v>169210</v>
+      </c>
+      <c r="AH19" s="28">
+        <v>169176</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>169230</v>
+      </c>
+      <c r="AJ19" s="7">
+        <v>169253</v>
+      </c>
+      <c r="AK19" s="7">
+        <v>169367</v>
+      </c>
+      <c r="AL19" s="7">
+        <v>169462</v>
+      </c>
+      <c r="AM19" s="7">
+        <v>169497</v>
+      </c>
+      <c r="AN19" s="7">
+        <v>169665</v>
+      </c>
+      <c r="AO19" s="39">
+        <v>169715</v>
+      </c>
+      <c r="AP19" s="39">
+        <v>169894</v>
+      </c>
+      <c r="AQ19" s="39">
+        <v>169999</v>
+      </c>
+      <c r="AR19" s="39">
+        <v>170284</v>
+      </c>
+      <c r="AS19" s="38">
+        <v>170055</v>
+      </c>
+      <c r="AT19" s="38">
+        <v>170125</v>
+      </c>
+      <c r="AU19" s="38">
+        <v>170942</v>
+      </c>
+      <c r="AV19" s="38">
+        <v>170182</v>
+      </c>
+      <c r="AW19" s="38">
+        <v>170877</v>
+      </c>
+      <c r="AX19" s="38">
+        <v>170903</v>
+      </c>
+      <c r="AY19" s="38">
+        <v>170881</v>
+      </c>
+      <c r="AZ19" s="38">
+        <v>171019</v>
+      </c>
+      <c r="BA19" s="60">
+        <v>171140</v>
+      </c>
+      <c r="BB19" s="38">
+        <v>171096</v>
+      </c>
+      <c r="BC19" s="61">
+        <v>171566</v>
+      </c>
+      <c r="BD19" s="38">
+        <v>171699</v>
+      </c>
+      <c r="BE19" s="38">
+        <v>171342.5</v>
+      </c>
+      <c r="BF19" s="38">
+        <v>171302.5</v>
+      </c>
+      <c r="BG19" s="38">
+        <v>171785</v>
+      </c>
+      <c r="BH19" s="38">
+        <v>171871</v>
+      </c>
+      <c r="BI19" s="38">
+        <v>171396.5</v>
+      </c>
+      <c r="BJ19" s="60">
+        <v>171851</v>
+      </c>
+      <c r="BK19" s="60">
+        <v>171812</v>
+      </c>
+      <c r="BL19" s="29">
+        <v>171745</v>
+      </c>
+      <c r="BM19" s="65">
+        <v>171618</v>
+      </c>
+      <c r="BN19" s="29">
+        <v>171548</v>
+      </c>
+      <c r="BO19" s="79">
+        <v>171580</v>
+      </c>
+      <c r="BP19" s="29">
+        <v>171794</v>
+      </c>
+      <c r="BQ19" s="38"/>
+      <c r="BR19" s="38"/>
+      <c r="BS19" s="38"/>
+      <c r="BT19" s="38"/>
+      <c r="BU19" s="38"/>
     </row>
-    <row r="19" spans="1:73" s="5" customFormat="1" ht="11.25">
-      <c r="A19" s="20" t="s">
+    <row r="20" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A20" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="21"/>
-[...176 lines deleted...]
-      <c r="BU19" s="40"/>
+      <c r="B20" s="27">
+        <v>349320</v>
+      </c>
+      <c r="C20" s="22">
+        <v>349108</v>
+      </c>
+      <c r="D20" s="22">
+        <v>349216</v>
+      </c>
+      <c r="E20" s="23">
+        <v>349360</v>
+      </c>
+      <c r="F20" s="23">
+        <v>349548</v>
+      </c>
+      <c r="G20" s="23">
+        <v>349706</v>
+      </c>
+      <c r="H20" s="23">
+        <v>349746</v>
+      </c>
+      <c r="I20" s="22">
+        <v>349575</v>
+      </c>
+      <c r="J20" s="22">
+        <v>349436</v>
+      </c>
+      <c r="K20" s="22">
+        <v>349505</v>
+      </c>
+      <c r="L20" s="23">
+        <v>349392</v>
+      </c>
+      <c r="M20" s="22">
+        <v>349403</v>
+      </c>
+      <c r="N20" s="24">
+        <v>27321</v>
+      </c>
+      <c r="O20" s="24">
+        <v>27289</v>
+      </c>
+      <c r="P20" s="24">
+        <v>27266</v>
+      </c>
+      <c r="Q20" s="24">
+        <v>27239</v>
+      </c>
+      <c r="R20" s="24">
+        <v>27274</v>
+      </c>
+      <c r="S20" s="24">
+        <v>27318</v>
+      </c>
+      <c r="T20" s="24">
+        <v>27313</v>
+      </c>
+      <c r="U20" s="24">
+        <v>27308</v>
+      </c>
+      <c r="V20" s="24">
+        <v>27290</v>
+      </c>
+      <c r="W20" s="24">
+        <v>30401</v>
+      </c>
+      <c r="X20" s="24">
+        <v>30341</v>
+      </c>
+      <c r="Y20" s="24">
+        <v>30320</v>
+      </c>
+      <c r="Z20" s="7">
+        <v>30320</v>
+      </c>
+      <c r="AA20" s="24">
+        <v>30286</v>
+      </c>
+      <c r="AB20" s="24">
+        <v>30270</v>
+      </c>
+      <c r="AC20" s="24">
+        <v>30290</v>
+      </c>
+      <c r="AD20" s="24">
+        <v>30308</v>
+      </c>
+      <c r="AE20" s="28">
+        <v>30305</v>
+      </c>
+      <c r="AF20" s="28">
+        <v>30330</v>
+      </c>
+      <c r="AG20" s="28">
+        <v>30307</v>
+      </c>
+      <c r="AH20" s="28">
+        <v>30284</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>30229</v>
+      </c>
+      <c r="AJ20" s="7">
+        <v>30240</v>
+      </c>
+      <c r="AK20" s="7">
+        <v>30195</v>
+      </c>
+      <c r="AL20" s="7">
+        <v>30179</v>
+      </c>
+      <c r="AM20" s="7">
+        <v>30103</v>
+      </c>
+      <c r="AN20" s="7">
+        <v>30081</v>
+      </c>
+      <c r="AO20" s="39">
+        <v>30072</v>
+      </c>
+      <c r="AP20" s="39">
+        <v>30024</v>
+      </c>
+      <c r="AQ20" s="39">
+        <v>30032</v>
+      </c>
+      <c r="AR20" s="39">
+        <v>30011</v>
+      </c>
+      <c r="AS20" s="38">
+        <v>30099.5</v>
+      </c>
+      <c r="AT20" s="38">
+        <v>30089</v>
+      </c>
+      <c r="AU20" s="38">
+        <v>29980</v>
+      </c>
+      <c r="AV20" s="38">
+        <v>30074.5</v>
+      </c>
+      <c r="AW20" s="38">
+        <v>29946</v>
+      </c>
+      <c r="AX20" s="38">
+        <v>29907</v>
+      </c>
+      <c r="AY20" s="38">
+        <v>29846</v>
+      </c>
+      <c r="AZ20" s="38">
+        <v>29840</v>
+      </c>
+      <c r="BA20" s="60">
+        <v>29792</v>
+      </c>
+      <c r="BB20" s="38">
+        <v>29831.5</v>
+      </c>
+      <c r="BC20" s="61">
+        <v>29757</v>
+      </c>
+      <c r="BD20" s="38">
+        <v>29742</v>
+      </c>
+      <c r="BE20" s="38">
+        <v>29810</v>
+      </c>
+      <c r="BF20" s="38">
+        <v>29779.5</v>
+      </c>
+      <c r="BG20" s="38">
+        <v>29611</v>
+      </c>
+      <c r="BH20" s="38">
+        <v>29594</v>
+      </c>
+      <c r="BI20" s="38">
+        <v>29755</v>
+      </c>
+      <c r="BJ20" s="60">
+        <v>29591</v>
+      </c>
+      <c r="BK20" s="60">
+        <v>29565</v>
+      </c>
+      <c r="BL20" s="29">
+        <v>29517</v>
+      </c>
+      <c r="BM20" s="65">
+        <v>29514</v>
+      </c>
+      <c r="BN20" s="29">
+        <v>29491</v>
+      </c>
+      <c r="BO20" s="79">
+        <v>29449</v>
+      </c>
+      <c r="BP20" s="29">
+        <v>29505</v>
+      </c>
+      <c r="BQ20" s="38"/>
+      <c r="BR20" s="38"/>
+      <c r="BS20" s="38"/>
+      <c r="BT20" s="38"/>
+      <c r="BU20" s="38"/>
     </row>
-    <row r="20" spans="1:73" s="5" customFormat="1" ht="11.25">
-      <c r="A20" s="20" t="s">
+    <row r="21" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A21" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="27">
+        <v>455085</v>
+      </c>
+      <c r="C21" s="22">
+        <v>455294</v>
+      </c>
+      <c r="D21" s="22">
+        <v>455547</v>
+      </c>
+      <c r="E21" s="23">
+        <v>456016</v>
+      </c>
+      <c r="F21" s="23">
+        <v>456443</v>
+      </c>
+      <c r="G21" s="23">
+        <v>456783</v>
+      </c>
+      <c r="H21" s="23">
+        <v>457422</v>
+      </c>
+      <c r="I21" s="22">
+        <v>457899</v>
+      </c>
+      <c r="J21" s="22">
+        <v>458163</v>
+      </c>
+      <c r="K21" s="22">
+        <v>458382</v>
+      </c>
+      <c r="L21" s="23">
+        <v>458754</v>
+      </c>
+      <c r="M21" s="22">
+        <v>459200</v>
+      </c>
+      <c r="N21" s="24">
+        <v>21221</v>
+      </c>
+      <c r="O21" s="24">
+        <v>21224</v>
+      </c>
+      <c r="P21" s="24">
+        <v>21227</v>
+      </c>
+      <c r="Q21" s="24">
+        <v>21254</v>
+      </c>
+      <c r="R21" s="24">
+        <v>21250</v>
+      </c>
+      <c r="S21" s="24">
+        <v>21255</v>
+      </c>
+      <c r="T21" s="24">
+        <v>21229</v>
+      </c>
+      <c r="U21" s="24">
+        <v>21193</v>
+      </c>
+      <c r="V21" s="24">
+        <v>21160</v>
+      </c>
+      <c r="W21" s="24">
+        <v>21174</v>
+      </c>
+      <c r="X21" s="24">
+        <v>21164</v>
+      </c>
+      <c r="Y21" s="24">
+        <v>21195</v>
+      </c>
+      <c r="Z21" s="7">
+        <v>21204</v>
+      </c>
+      <c r="AA21" s="24">
+        <v>21187</v>
+      </c>
+      <c r="AB21" s="24">
+        <v>21197</v>
+      </c>
+      <c r="AC21" s="24">
+        <v>21204</v>
+      </c>
+      <c r="AD21" s="24">
+        <v>21227</v>
+      </c>
+      <c r="AE21" s="28">
+        <v>21227</v>
+      </c>
+      <c r="AF21" s="28">
+        <v>21202</v>
+      </c>
+      <c r="AG21" s="28">
+        <v>21204</v>
+      </c>
+      <c r="AH21" s="28">
+        <v>21181</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>21175</v>
+      </c>
+      <c r="AJ21" s="7">
+        <v>21229</v>
+      </c>
+      <c r="AK21" s="7">
+        <v>21218</v>
+      </c>
+      <c r="AL21" s="7">
+        <v>21188</v>
+      </c>
+      <c r="AM21" s="7">
+        <v>21190</v>
+      </c>
+      <c r="AN21" s="7">
+        <v>21152</v>
+      </c>
+      <c r="AO21" s="39">
+        <v>21110</v>
+      </c>
+      <c r="AP21" s="39">
+        <v>21029</v>
+      </c>
+      <c r="AQ21" s="39">
+        <v>21016</v>
+      </c>
+      <c r="AR21" s="39">
+        <v>21029</v>
+      </c>
+      <c r="AS21" s="38">
+        <v>21092</v>
+      </c>
+      <c r="AT21" s="38">
+        <v>21088</v>
+      </c>
+      <c r="AU21" s="38">
+        <v>20945</v>
+      </c>
+      <c r="AV21" s="38">
+        <v>21049</v>
+      </c>
+      <c r="AW21" s="38">
+        <v>20881</v>
+      </c>
+      <c r="AX21" s="38">
+        <v>20839</v>
+      </c>
+      <c r="AY21" s="38">
+        <v>20781</v>
+      </c>
+      <c r="AZ21" s="38">
+        <v>20727</v>
+      </c>
+      <c r="BA21" s="60">
+        <v>20699</v>
+      </c>
+      <c r="BB21" s="38">
+        <v>20734.5</v>
+      </c>
+      <c r="BC21" s="61">
+        <v>20592</v>
+      </c>
+      <c r="BD21" s="38">
+        <v>20547</v>
+      </c>
+      <c r="BE21" s="38">
+        <v>20692</v>
+      </c>
+      <c r="BF21" s="38">
+        <v>20655</v>
+      </c>
+      <c r="BG21" s="38">
+        <v>20424</v>
+      </c>
+      <c r="BH21" s="38">
+        <v>20412</v>
+      </c>
+      <c r="BI21" s="38">
+        <v>20616.5</v>
+      </c>
+      <c r="BJ21" s="60">
+        <v>20384</v>
+      </c>
+      <c r="BK21" s="60">
+        <v>20379</v>
+      </c>
+      <c r="BL21" s="29">
+        <v>20350</v>
+      </c>
+      <c r="BM21" s="65">
+        <v>20345</v>
+      </c>
+      <c r="BN21" s="29">
+        <v>20300</v>
+      </c>
+      <c r="BO21" s="79">
+        <v>20306</v>
+      </c>
+      <c r="BP21" s="29">
+        <v>20369</v>
+      </c>
+      <c r="BQ21" s="38"/>
+      <c r="BR21" s="38"/>
+      <c r="BS21" s="38"/>
+      <c r="BT21" s="38"/>
+      <c r="BU21" s="38"/>
+    </row>
+    <row r="22" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A22" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="H22" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I22" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="J22" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="K22" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="L22" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="M22" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="N22" s="24">
+        <v>22910</v>
+      </c>
+      <c r="O22" s="24">
+        <v>22876</v>
+      </c>
+      <c r="P22" s="24">
+        <v>22835</v>
+      </c>
+      <c r="Q22" s="24">
+        <v>22821</v>
+      </c>
+      <c r="R22" s="24">
+        <v>22776</v>
+      </c>
+      <c r="S22" s="24">
+        <v>22767</v>
+      </c>
+      <c r="T22" s="24">
+        <v>22752</v>
+      </c>
+      <c r="U22" s="24">
+        <v>22754</v>
+      </c>
+      <c r="V22" s="24">
+        <v>22700</v>
+      </c>
+      <c r="W22" s="24">
+        <v>19586</v>
+      </c>
+      <c r="X22" s="24">
+        <v>19526</v>
+      </c>
+      <c r="Y22" s="24">
+        <v>19543</v>
+      </c>
+      <c r="Z22" s="7">
+        <v>19531</v>
+      </c>
+      <c r="AA22" s="24">
+        <v>19486</v>
+      </c>
+      <c r="AB22" s="24">
+        <v>19476</v>
+      </c>
+      <c r="AC22" s="24">
+        <v>19459</v>
+      </c>
+      <c r="AD22" s="24">
+        <v>19445</v>
+      </c>
+      <c r="AE22" s="28">
+        <v>19422</v>
+      </c>
+      <c r="AF22" s="28">
+        <v>19439</v>
+      </c>
+      <c r="AG22" s="28">
+        <v>19427</v>
+      </c>
+      <c r="AH22" s="28">
+        <v>19389</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>19359</v>
+      </c>
+      <c r="AJ22" s="7">
+        <v>19304</v>
+      </c>
+      <c r="AK22" s="7">
+        <v>19275</v>
+      </c>
+      <c r="AL22" s="7">
+        <v>19243</v>
+      </c>
+      <c r="AM22" s="7">
+        <v>19169</v>
+      </c>
+      <c r="AN22" s="7">
+        <v>19093</v>
+      </c>
+      <c r="AO22" s="39">
+        <v>19085</v>
+      </c>
+      <c r="AP22" s="39">
+        <v>19051</v>
+      </c>
+      <c r="AQ22" s="39">
+        <v>19044</v>
+      </c>
+      <c r="AR22" s="39">
+        <v>19016</v>
+      </c>
+      <c r="AS22" s="38">
+        <v>19096.5</v>
+      </c>
+      <c r="AT22" s="38">
+        <v>19081.5</v>
+      </c>
+      <c r="AU22" s="38">
+        <v>18885</v>
+      </c>
+      <c r="AV22" s="38">
+        <v>19025</v>
+      </c>
+      <c r="AW22" s="38">
+        <v>18775</v>
+      </c>
+      <c r="AX22" s="38">
+        <v>18762</v>
+      </c>
+      <c r="AY22" s="38">
+        <v>18723</v>
+      </c>
+      <c r="AZ22" s="38">
+        <v>18630</v>
+      </c>
+      <c r="BA22" s="60">
+        <v>18612</v>
+      </c>
+      <c r="BB22" s="38">
+        <v>18670</v>
+      </c>
+      <c r="BC22" s="61">
+        <v>18542</v>
+      </c>
+      <c r="BD22" s="38">
+        <v>18490</v>
+      </c>
+      <c r="BE22" s="38">
+        <v>18595</v>
+      </c>
+      <c r="BF22" s="38">
+        <v>18576.5</v>
+      </c>
+      <c r="BG22" s="38">
+        <v>18394</v>
+      </c>
+      <c r="BH22" s="38">
+        <v>18340</v>
+      </c>
+      <c r="BI22" s="38">
+        <v>18551.5</v>
+      </c>
+      <c r="BJ22" s="60">
+        <v>18335</v>
+      </c>
+      <c r="BK22" s="60">
+        <v>17712</v>
+      </c>
+      <c r="BL22" s="29">
+        <v>17679</v>
+      </c>
+      <c r="BM22" s="65">
+        <v>17616</v>
+      </c>
+      <c r="BN22" s="29">
+        <v>17541</v>
+      </c>
+      <c r="BO22" s="79">
+        <v>17476</v>
+      </c>
+      <c r="BP22" s="29">
+        <v>17600.5</v>
+      </c>
+      <c r="BQ22" s="38"/>
+      <c r="BR22" s="38"/>
+      <c r="BS22" s="38"/>
+      <c r="BT22" s="38"/>
+      <c r="BU22" s="38"/>
+    </row>
+    <row r="23" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A23" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="27">
+        <v>1099620</v>
+      </c>
+      <c r="C23" s="22">
+        <v>1099651</v>
+      </c>
+      <c r="D23" s="22">
+        <v>1099777</v>
+      </c>
+      <c r="E23" s="23">
+        <v>1099995</v>
+      </c>
+      <c r="F23" s="23">
+        <v>1100273</v>
+      </c>
+      <c r="G23" s="23">
+        <v>1100154</v>
+      </c>
+      <c r="H23" s="23">
+        <v>1099997</v>
+      </c>
+      <c r="I23" s="22">
+        <v>1099297</v>
+      </c>
+      <c r="J23" s="22">
+        <v>1098174</v>
+      </c>
+      <c r="K23" s="22">
+        <v>1098043</v>
+      </c>
+      <c r="L23" s="23">
+        <v>1097991</v>
+      </c>
+      <c r="M23" s="22">
+        <v>1098061</v>
+      </c>
+      <c r="N23" s="24">
+        <v>52638</v>
+      </c>
+      <c r="O23" s="24">
+        <v>52638</v>
+      </c>
+      <c r="P23" s="24">
+        <v>52660</v>
+      </c>
+      <c r="Q23" s="24">
+        <v>52663</v>
+      </c>
+      <c r="R23" s="24">
+        <v>52687</v>
+      </c>
+      <c r="S23" s="24">
+        <v>52740</v>
+      </c>
+      <c r="T23" s="24">
+        <v>52774</v>
+      </c>
+      <c r="U23" s="24">
+        <v>52829</v>
+      </c>
+      <c r="V23" s="24">
+        <v>52833</v>
+      </c>
+      <c r="W23" s="24">
+        <v>52830</v>
+      </c>
+      <c r="X23" s="24">
+        <v>52799</v>
+      </c>
+      <c r="Y23" s="24">
+        <v>52757</v>
+      </c>
+      <c r="Z23" s="7">
+        <v>52824</v>
+      </c>
+      <c r="AA23" s="24">
+        <v>52805</v>
+      </c>
+      <c r="AB23" s="24">
+        <v>52826</v>
+      </c>
+      <c r="AC23" s="24">
+        <v>52758</v>
+      </c>
+      <c r="AD23" s="24">
+        <v>52813</v>
+      </c>
+      <c r="AE23" s="28">
+        <v>52871</v>
+      </c>
+      <c r="AF23" s="28">
+        <v>52868</v>
+      </c>
+      <c r="AG23" s="28">
+        <v>52968</v>
+      </c>
+      <c r="AH23" s="28">
+        <v>53040</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>53051</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>53087</v>
+      </c>
+      <c r="AK23" s="7">
+        <v>53185</v>
+      </c>
+      <c r="AL23" s="7">
+        <v>53144</v>
+      </c>
+      <c r="AM23" s="7">
+        <v>53176</v>
+      </c>
+      <c r="AN23" s="7">
+        <v>53213</v>
+      </c>
+      <c r="AO23" s="39">
+        <v>53217</v>
+      </c>
+      <c r="AP23" s="39">
+        <v>53214</v>
+      </c>
+      <c r="AQ23" s="39">
+        <v>53231</v>
+      </c>
+      <c r="AR23" s="39">
+        <v>53285</v>
+      </c>
+      <c r="AS23" s="38">
+        <v>53193.5</v>
+      </c>
+      <c r="AT23" s="38">
+        <v>53209</v>
+      </c>
+      <c r="AU23" s="38">
+        <v>53311</v>
+      </c>
+      <c r="AV23" s="38">
+        <v>53200.5</v>
+      </c>
+      <c r="AW23" s="38">
+        <v>53295</v>
+      </c>
+      <c r="AX23" s="38">
+        <v>53265</v>
+      </c>
+      <c r="AY23" s="38">
+        <v>53277</v>
+      </c>
+      <c r="AZ23" s="38">
+        <v>53258</v>
+      </c>
+      <c r="BA23" s="60">
+        <v>53245</v>
+      </c>
+      <c r="BB23" s="38">
+        <v>53220.5</v>
+      </c>
+      <c r="BC23" s="61">
+        <v>53221</v>
+      </c>
+      <c r="BD23" s="38">
+        <v>53203</v>
+      </c>
+      <c r="BE23" s="38">
+        <v>53226</v>
+      </c>
+      <c r="BF23" s="38">
+        <v>53233.5</v>
+      </c>
+      <c r="BG23" s="38">
+        <v>53266</v>
+      </c>
+      <c r="BH23" s="38">
+        <v>53252</v>
+      </c>
+      <c r="BI23" s="38">
+        <v>53246</v>
+      </c>
+      <c r="BJ23" s="60">
+        <v>53282</v>
+      </c>
+      <c r="BK23" s="60">
+        <v>58963</v>
+      </c>
+      <c r="BL23" s="29">
+        <v>59036</v>
+      </c>
+      <c r="BM23" s="65">
+        <v>59126</v>
+      </c>
+      <c r="BN23" s="29">
+        <v>59109</v>
+      </c>
+      <c r="BO23" s="79">
+        <v>59102</v>
+      </c>
+      <c r="BP23" s="29">
+        <v>59010</v>
+      </c>
+      <c r="BQ23" s="38"/>
+      <c r="BR23" s="38"/>
+      <c r="BS23" s="38"/>
+      <c r="BT23" s="38"/>
+      <c r="BU23" s="38"/>
+    </row>
+    <row r="24" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A24" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="27">
+        <v>504909</v>
+      </c>
+      <c r="C24" s="22">
+        <v>504857</v>
+      </c>
+      <c r="D24" s="22">
+        <v>504930</v>
+      </c>
+      <c r="E24" s="23">
+        <v>505011</v>
+      </c>
+      <c r="F24" s="23">
+        <v>505174</v>
+      </c>
+      <c r="G24" s="23">
+        <v>505227</v>
+      </c>
+      <c r="H24" s="23">
+        <v>505399</v>
+      </c>
+      <c r="I24" s="22">
+        <v>505302</v>
+      </c>
+      <c r="J24" s="22">
+        <v>504977</v>
+      </c>
+      <c r="K24" s="22">
+        <v>504775</v>
+      </c>
+      <c r="L24" s="23">
+        <v>504679</v>
+      </c>
+      <c r="M24" s="22">
+        <v>504648</v>
+      </c>
+      <c r="N24" s="24">
+        <v>17999</v>
+      </c>
+      <c r="O24" s="24">
+        <v>17998</v>
+      </c>
+      <c r="P24" s="24">
+        <v>18010</v>
+      </c>
+      <c r="Q24" s="24">
+        <v>18017</v>
+      </c>
+      <c r="R24" s="24">
+        <v>18037</v>
+      </c>
+      <c r="S24" s="24">
+        <v>18025</v>
+      </c>
+      <c r="T24" s="24">
+        <v>18043</v>
+      </c>
+      <c r="U24" s="24">
+        <v>18041</v>
+      </c>
+      <c r="V24" s="24">
+        <v>18025</v>
+      </c>
+      <c r="W24" s="24">
+        <v>18008</v>
+      </c>
+      <c r="X24" s="24">
+        <v>17997</v>
+      </c>
+      <c r="Y24" s="24">
+        <v>18005</v>
+      </c>
+      <c r="Z24" s="7">
+        <v>18009</v>
+      </c>
+      <c r="AA24" s="24">
+        <v>18012</v>
+      </c>
+      <c r="AB24" s="24">
+        <v>18024</v>
+      </c>
+      <c r="AC24" s="24">
+        <v>18013</v>
+      </c>
+      <c r="AD24" s="24">
+        <v>18019</v>
+      </c>
+      <c r="AE24" s="28">
+        <v>18015</v>
+      </c>
+      <c r="AF24" s="28">
+        <v>18013</v>
+      </c>
+      <c r="AG24" s="28">
+        <v>17985</v>
+      </c>
+      <c r="AH24" s="28">
+        <v>17982</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>17997</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>17996</v>
+      </c>
+      <c r="AK24" s="7">
+        <v>17977</v>
+      </c>
+      <c r="AL24" s="7">
+        <v>17939</v>
+      </c>
+      <c r="AM24" s="7">
+        <v>17879</v>
+      </c>
+      <c r="AN24" s="7">
+        <v>17833</v>
+      </c>
+      <c r="AO24" s="39">
+        <v>17806</v>
+      </c>
+      <c r="AP24" s="39">
+        <v>17840</v>
+      </c>
+      <c r="AQ24" s="39">
+        <v>17840</v>
+      </c>
+      <c r="AR24" s="39">
+        <v>17826</v>
+      </c>
+      <c r="AS24" s="38">
+        <v>17853</v>
+      </c>
+      <c r="AT24" s="38">
+        <v>17859</v>
+      </c>
+      <c r="AU24" s="38">
+        <v>17778</v>
+      </c>
+      <c r="AV24" s="38">
+        <v>17855.5</v>
+      </c>
+      <c r="AW24" s="38">
+        <v>17727</v>
+      </c>
+      <c r="AX24" s="38">
+        <v>17746</v>
+      </c>
+      <c r="AY24" s="38">
+        <v>17669</v>
+      </c>
+      <c r="AZ24" s="38">
+        <v>17642</v>
+      </c>
+      <c r="BA24" s="60">
+        <v>17642</v>
+      </c>
+      <c r="BB24" s="38">
+        <v>17667</v>
+      </c>
+      <c r="BC24" s="61">
+        <v>17529</v>
+      </c>
+      <c r="BD24" s="38">
+        <v>17456</v>
+      </c>
+      <c r="BE24" s="38">
+        <v>17579</v>
+      </c>
+      <c r="BF24" s="38">
+        <v>17558.5</v>
+      </c>
+      <c r="BG24" s="38">
+        <v>17353</v>
+      </c>
+      <c r="BH24" s="38">
+        <v>17317</v>
+      </c>
+      <c r="BI24" s="38">
+        <v>17517.5</v>
+      </c>
+      <c r="BJ24" s="60">
+        <v>17307</v>
+      </c>
+      <c r="BK24" s="60">
+        <v>17276</v>
+      </c>
+      <c r="BL24" s="29">
+        <v>17262</v>
+      </c>
+      <c r="BM24" s="65">
+        <v>17201</v>
+      </c>
+      <c r="BN24" s="29">
+        <v>17196</v>
+      </c>
+      <c r="BO24" s="79">
+        <v>17221</v>
+      </c>
+      <c r="BP24" s="29">
+        <v>17247</v>
+      </c>
+      <c r="BQ24" s="38"/>
+      <c r="BR24" s="38"/>
+      <c r="BS24" s="38"/>
+      <c r="BT24" s="38"/>
+      <c r="BU24" s="38"/>
+    </row>
+    <row r="25" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A25" s="71" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="71"/>
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="71"/>
+      <c r="O25" s="71"/>
+      <c r="P25" s="71"/>
+      <c r="Q25" s="71"/>
+      <c r="R25" s="71"/>
+      <c r="S25" s="71"/>
+      <c r="T25" s="71"/>
+      <c r="U25" s="71"/>
+      <c r="V25" s="71"/>
+      <c r="W25" s="71"/>
+      <c r="X25" s="71"/>
+      <c r="Y25" s="71"/>
+      <c r="Z25" s="71"/>
+      <c r="AA25" s="71"/>
+      <c r="AB25" s="71"/>
+      <c r="AC25" s="71"/>
+      <c r="AD25" s="71"/>
+      <c r="AE25" s="71"/>
+      <c r="AF25" s="71"/>
+      <c r="AG25" s="71"/>
+      <c r="AH25" s="71"/>
+      <c r="AI25" s="71"/>
+      <c r="AJ25" s="71"/>
+      <c r="AK25" s="71"/>
+      <c r="AL25" s="71"/>
+      <c r="AM25" s="71"/>
+      <c r="AN25" s="71"/>
+      <c r="AO25" s="71"/>
+      <c r="AP25" s="71"/>
+      <c r="AQ25" s="71"/>
+      <c r="AR25" s="71"/>
+    </row>
+    <row r="26" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A26" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B26" s="29">
+        <v>7728176</v>
+      </c>
+      <c r="C26" s="29">
+        <v>7728167</v>
+      </c>
+      <c r="D26" s="29">
+        <v>7730028</v>
+      </c>
+      <c r="E26" s="23">
+        <v>7735609</v>
+      </c>
+      <c r="F26" s="23">
+        <v>7741832</v>
+      </c>
+      <c r="G26" s="23">
+        <v>7747828</v>
+      </c>
+      <c r="H26" s="23">
+        <v>7753106</v>
+      </c>
+      <c r="I26" s="22">
+        <v>7754941</v>
+      </c>
+      <c r="J26" s="22">
+        <v>7754694</v>
+      </c>
+      <c r="K26" s="30">
+        <v>7759022</v>
+      </c>
+      <c r="L26" s="23">
+        <v>7763124</v>
+      </c>
+      <c r="M26" s="22">
+        <v>7766125</v>
+      </c>
+      <c r="N26" s="24">
+        <v>389516</v>
+      </c>
+      <c r="O26" s="24">
+        <v>389327</v>
+      </c>
+      <c r="P26" s="24">
+        <v>388984</v>
+      </c>
+      <c r="Q26" s="24">
+        <v>389033</v>
+      </c>
+      <c r="R26" s="24">
+        <v>388756</v>
+      </c>
+      <c r="S26" s="24">
+        <v>388822</v>
+      </c>
+      <c r="T26" s="24">
+        <v>388687</v>
+      </c>
+      <c r="U26" s="24">
+        <v>388575</v>
+      </c>
+      <c r="V26" s="24">
+        <v>388421</v>
+      </c>
+      <c r="W26" s="24">
+        <v>388326</v>
+      </c>
+      <c r="X26" s="24">
+        <v>388259</v>
+      </c>
+      <c r="Y26" s="24">
+        <v>388195</v>
+      </c>
+      <c r="Z26" s="7">
+        <v>388127</v>
+      </c>
+      <c r="AA26" s="24">
+        <v>388052</v>
+      </c>
+      <c r="AB26" s="24">
+        <v>388177</v>
+      </c>
+      <c r="AC26" s="24">
+        <v>388236</v>
+      </c>
+      <c r="AD26" s="24">
+        <v>388381</v>
+      </c>
+      <c r="AE26" s="28">
+        <v>388366</v>
+      </c>
+      <c r="AF26" s="28">
+        <v>388235</v>
+      </c>
+      <c r="AG26" s="28">
+        <v>387984</v>
+      </c>
+      <c r="AH26" s="28">
+        <v>387459</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>387603</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>387472</v>
+      </c>
+      <c r="AK26" s="7">
+        <v>387256</v>
+      </c>
+      <c r="AL26" s="7">
+        <v>386843</v>
+      </c>
+      <c r="AM26" s="7">
+        <v>386321</v>
+      </c>
+      <c r="AN26" s="7">
+        <v>386083</v>
+      </c>
+      <c r="AO26" s="39">
+        <v>385971</v>
+      </c>
+      <c r="AP26" s="39">
+        <v>385755</v>
+      </c>
+      <c r="AQ26" s="39">
+        <v>385610</v>
+      </c>
+      <c r="AR26" s="39">
+        <v>385332</v>
+      </c>
+      <c r="AS26" s="54">
+        <v>385898.5</v>
+      </c>
+      <c r="AT26" s="38">
+        <v>385753.5</v>
+      </c>
+      <c r="AU26" s="38">
+        <v>384271</v>
+      </c>
+      <c r="AV26" s="38">
+        <v>385411.5</v>
+      </c>
+      <c r="AW26" s="38">
+        <v>383439</v>
+      </c>
+      <c r="AX26" s="38">
+        <v>382978</v>
+      </c>
+      <c r="AY26" s="38">
+        <v>382394</v>
+      </c>
+      <c r="AZ26" s="54">
+        <v>381832</v>
+      </c>
+      <c r="BA26" s="60">
+        <v>381433</v>
+      </c>
+      <c r="BB26" s="38">
+        <v>382050.5</v>
+      </c>
+      <c r="BC26" s="61">
+        <v>380607</v>
+      </c>
+      <c r="BD26" s="54">
+        <v>379958</v>
+      </c>
+      <c r="BE26" s="38">
+        <v>381196</v>
+      </c>
+      <c r="BF26" s="54">
+        <v>380876.5</v>
+      </c>
+      <c r="BG26" s="54">
+        <v>378156</v>
+      </c>
+      <c r="BH26" s="54">
+        <v>377578</v>
+      </c>
+      <c r="BI26" s="54">
+        <v>380034</v>
+      </c>
+      <c r="BJ26" s="60">
+        <v>376818</v>
+      </c>
+      <c r="BK26" s="60">
+        <v>371400</v>
+      </c>
+      <c r="BL26" s="24">
+        <v>371226</v>
+      </c>
+      <c r="BM26" s="66">
+        <v>371049</v>
+      </c>
+      <c r="BN26" s="29">
+        <v>370770</v>
+      </c>
+      <c r="BO26" s="79">
+        <v>370383</v>
+      </c>
+      <c r="BP26" s="29">
+        <v>370742</v>
+      </c>
+      <c r="BQ26" s="54"/>
+      <c r="BR26" s="38"/>
+      <c r="BS26" s="38"/>
+      <c r="BT26" s="38"/>
+      <c r="BU26" s="38"/>
+    </row>
+    <row r="27" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A27" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="H27" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I27" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="J27" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="K27" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="L27" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="M27" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="N27" s="24">
+        <v>29970</v>
+      </c>
+      <c r="O27" s="24">
+        <v>30077</v>
+      </c>
+      <c r="P27" s="24">
+        <v>30171</v>
+      </c>
+      <c r="Q27" s="24">
+        <v>30320</v>
+      </c>
+      <c r="R27" s="24">
+        <v>30403</v>
+      </c>
+      <c r="S27" s="24">
+        <v>30502</v>
+      </c>
+      <c r="T27" s="24">
+        <v>30576</v>
+      </c>
+      <c r="U27" s="24">
+        <v>30717</v>
+      </c>
+      <c r="V27" s="24">
+        <v>30842</v>
+      </c>
+      <c r="W27" s="24">
+        <v>32462</v>
+      </c>
+      <c r="X27" s="24">
+        <v>32671</v>
+      </c>
+      <c r="Y27" s="24">
+        <v>32858</v>
+      </c>
+      <c r="Z27" s="7">
+        <v>32959</v>
+      </c>
+      <c r="AA27" s="24">
+        <v>33091</v>
+      </c>
+      <c r="AB27" s="24">
+        <v>33182</v>
+      </c>
+      <c r="AC27" s="24">
+        <v>33248</v>
+      </c>
+      <c r="AD27" s="24">
+        <v>33338</v>
+      </c>
+      <c r="AE27" s="28">
+        <v>33462</v>
+      </c>
+      <c r="AF27" s="28">
+        <v>33565</v>
+      </c>
+      <c r="AG27" s="28">
+        <v>33689</v>
+      </c>
+      <c r="AH27" s="28">
+        <v>33856</v>
+      </c>
+      <c r="AI27" s="7">
+        <v>34017</v>
+      </c>
+      <c r="AJ27" s="7">
+        <v>34218</v>
+      </c>
+      <c r="AK27" s="7">
+        <v>34407</v>
+      </c>
+      <c r="AL27" s="7">
+        <v>34620</v>
+      </c>
+      <c r="AM27" s="7">
+        <v>34916</v>
+      </c>
+      <c r="AN27" s="7">
+        <v>35154</v>
+      </c>
+      <c r="AO27" s="39">
+        <v>35205</v>
+      </c>
+      <c r="AP27" s="39">
+        <v>35350</v>
+      </c>
+      <c r="AQ27" s="39">
+        <v>35467</v>
+      </c>
+      <c r="AR27" s="39">
+        <v>35552</v>
+      </c>
+      <c r="AS27" s="54">
+        <v>35153</v>
+      </c>
+      <c r="AT27" s="38">
+        <v>35229.5</v>
+      </c>
+      <c r="AU27" s="38">
+        <v>36041</v>
+      </c>
+      <c r="AV27" s="38">
+        <v>35511.5</v>
+      </c>
+      <c r="AW27" s="38">
+        <v>36597</v>
+      </c>
+      <c r="AX27" s="38">
+        <v>36725</v>
+      </c>
+      <c r="AY27" s="38">
+        <v>37025</v>
+      </c>
+      <c r="AZ27" s="54">
+        <v>37173</v>
+      </c>
+      <c r="BA27" s="60">
+        <v>37317</v>
+      </c>
+      <c r="BB27" s="38">
+        <v>37091.5</v>
+      </c>
+      <c r="BC27" s="61">
+        <v>37474</v>
+      </c>
+      <c r="BD27" s="54">
+        <v>37528</v>
+      </c>
+      <c r="BE27" s="38">
+        <v>37130.5</v>
+      </c>
+      <c r="BF27" s="54">
+        <v>37254</v>
+      </c>
+      <c r="BG27" s="54">
+        <v>37969</v>
+      </c>
+      <c r="BH27" s="54">
+        <v>38116</v>
+      </c>
+      <c r="BI27" s="54">
+        <v>37516.5</v>
+      </c>
+      <c r="BJ27" s="60">
+        <v>38493</v>
+      </c>
+      <c r="BK27" s="60">
+        <v>38693</v>
+      </c>
+      <c r="BL27" s="24">
+        <v>39015</v>
+      </c>
+      <c r="BM27" s="66">
+        <v>39182</v>
+      </c>
+      <c r="BN27" s="29">
+        <v>39289</v>
+      </c>
+      <c r="BO27" s="79">
+        <v>39332</v>
+      </c>
+      <c r="BP27" s="29">
+        <v>38944.5</v>
+      </c>
+      <c r="BQ27" s="54"/>
+      <c r="BR27" s="38"/>
+      <c r="BS27" s="38"/>
+      <c r="BT27" s="38"/>
+      <c r="BU27" s="38"/>
+    </row>
+    <row r="28" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A28" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="29">
+        <v>386246</v>
+      </c>
+      <c r="C28" s="29">
+        <v>386164</v>
+      </c>
+      <c r="D28" s="29">
+        <v>385998</v>
+      </c>
+      <c r="E28" s="23">
+        <v>385929</v>
+      </c>
+      <c r="F28" s="23">
+        <v>386265</v>
+      </c>
+      <c r="G28" s="23">
+        <v>386591</v>
+      </c>
+      <c r="H28" s="23">
+        <v>386483</v>
+      </c>
+      <c r="I28" s="22">
+        <v>386301</v>
+      </c>
+      <c r="J28" s="22">
+        <v>385822</v>
+      </c>
+      <c r="K28" s="30">
+        <v>385759</v>
+      </c>
+      <c r="L28" s="23">
+        <v>385421</v>
+      </c>
+      <c r="M28" s="22">
+        <v>385010</v>
+      </c>
+      <c r="N28" s="24">
+        <v>1037</v>
+      </c>
+      <c r="O28" s="24">
+        <v>1029</v>
+      </c>
+      <c r="P28" s="24">
+        <v>1029</v>
+      </c>
+      <c r="Q28" s="24">
+        <v>1025</v>
+      </c>
+      <c r="R28" s="24">
+        <v>1024</v>
+      </c>
+      <c r="S28" s="24">
+        <v>1022</v>
+      </c>
+      <c r="T28" s="24">
+        <v>1016</v>
+      </c>
+      <c r="U28" s="24">
+        <v>1007</v>
+      </c>
+      <c r="V28" s="24">
+        <v>1003</v>
+      </c>
+      <c r="W28" s="24">
+        <v>1000</v>
+      </c>
+      <c r="X28" s="24">
+        <v>1002</v>
+      </c>
+      <c r="Y28" s="24">
+        <v>1000</v>
+      </c>
+      <c r="Z28" s="7">
+        <v>998</v>
+      </c>
+      <c r="AA28" s="24">
+        <v>1000</v>
+      </c>
+      <c r="AB28" s="24">
+        <v>996</v>
+      </c>
+      <c r="AC28" s="24">
+        <v>995</v>
+      </c>
+      <c r="AD28" s="24">
+        <v>992</v>
+      </c>
+      <c r="AE28" s="28">
+        <v>982</v>
+      </c>
+      <c r="AF28" s="28">
+        <v>977</v>
+      </c>
+      <c r="AG28" s="28">
+        <v>971</v>
+      </c>
+      <c r="AH28" s="28">
+        <v>958</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>951</v>
+      </c>
+      <c r="AJ28" s="7">
+        <v>946</v>
+      </c>
+      <c r="AK28" s="7">
+        <v>945</v>
+      </c>
+      <c r="AL28" s="7">
+        <v>942</v>
+      </c>
+      <c r="AM28" s="7">
+        <v>950</v>
+      </c>
+      <c r="AN28" s="7">
+        <v>945</v>
+      </c>
+      <c r="AO28" s="39">
+        <v>940</v>
+      </c>
+      <c r="AP28" s="39">
+        <v>939</v>
+      </c>
+      <c r="AQ28" s="39">
+        <v>923</v>
+      </c>
+      <c r="AR28" s="39">
+        <v>927</v>
+      </c>
+      <c r="AS28" s="54">
+        <v>929</v>
+      </c>
+      <c r="AT28" s="38">
+        <v>929</v>
+      </c>
+      <c r="AU28" s="38">
+        <v>919</v>
+      </c>
+      <c r="AV28" s="38">
+        <v>930</v>
+      </c>
+      <c r="AW28" s="38">
+        <v>912</v>
+      </c>
+      <c r="AX28" s="38">
+        <v>909</v>
+      </c>
+      <c r="AY28" s="38">
+        <v>908</v>
+      </c>
+      <c r="AZ28" s="54">
+        <v>904</v>
+      </c>
+      <c r="BA28" s="60">
+        <v>902</v>
+      </c>
+      <c r="BB28" s="38">
+        <v>905</v>
+      </c>
+      <c r="BC28" s="61">
+        <v>899</v>
+      </c>
+      <c r="BD28" s="54">
+        <v>895</v>
+      </c>
+      <c r="BE28" s="38">
+        <v>901.5</v>
+      </c>
+      <c r="BF28" s="54">
+        <v>893</v>
+      </c>
+      <c r="BG28" s="54">
+        <v>871</v>
+      </c>
+      <c r="BH28" s="54">
+        <v>877</v>
+      </c>
+      <c r="BI28" s="54">
+        <v>888.5</v>
+      </c>
+      <c r="BJ28" s="60">
+        <v>867</v>
+      </c>
+      <c r="BK28" s="60">
+        <v>866</v>
+      </c>
+      <c r="BL28" s="24">
+        <v>864</v>
+      </c>
+      <c r="BM28" s="66">
+        <v>869</v>
+      </c>
+      <c r="BN28" s="29">
+        <v>874</v>
+      </c>
+      <c r="BO28" s="79">
+        <v>869</v>
+      </c>
+      <c r="BP28" s="29">
+        <v>872</v>
+      </c>
+      <c r="BQ28" s="54"/>
+      <c r="BR28" s="38"/>
+      <c r="BS28" s="38"/>
+      <c r="BT28" s="38"/>
+      <c r="BU28" s="38"/>
+    </row>
+    <row r="29" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A29" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="24"/>
-[...176 lines deleted...]
-      <c r="BU20" s="40"/>
+      <c r="B29" s="29">
+        <v>253373</v>
+      </c>
+      <c r="C29" s="29">
+        <v>253338</v>
+      </c>
+      <c r="D29" s="29">
+        <v>253365</v>
+      </c>
+      <c r="E29" s="23">
+        <v>253555</v>
+      </c>
+      <c r="F29" s="23">
+        <v>253674</v>
+      </c>
+      <c r="G29" s="23">
+        <v>253768</v>
+      </c>
+      <c r="H29" s="23">
+        <v>253879</v>
+      </c>
+      <c r="I29" s="22">
+        <v>253951</v>
+      </c>
+      <c r="J29" s="22">
+        <v>253867</v>
+      </c>
+      <c r="K29" s="30">
+        <v>253966</v>
+      </c>
+      <c r="L29" s="23">
+        <v>254069</v>
+      </c>
+      <c r="M29" s="22">
+        <v>253998</v>
+      </c>
+      <c r="N29" s="24">
+        <v>37752</v>
+      </c>
+      <c r="O29" s="24">
+        <v>37740</v>
+      </c>
+      <c r="P29" s="24">
+        <v>37693</v>
+      </c>
+      <c r="Q29" s="24">
+        <v>37681</v>
+      </c>
+      <c r="R29" s="24">
+        <v>37631</v>
+      </c>
+      <c r="S29" s="24">
+        <v>37608</v>
+      </c>
+      <c r="T29" s="24">
+        <v>37576</v>
+      </c>
+      <c r="U29" s="24">
+        <v>37521</v>
+      </c>
+      <c r="V29" s="24">
+        <v>37456</v>
+      </c>
+      <c r="W29" s="24">
+        <v>37397</v>
+      </c>
+      <c r="X29" s="24">
+        <v>37369</v>
+      </c>
+      <c r="Y29" s="24">
+        <v>37280</v>
+      </c>
+      <c r="Z29" s="7">
+        <v>37279</v>
+      </c>
+      <c r="AA29" s="24">
+        <v>37231</v>
+      </c>
+      <c r="AB29" s="24">
+        <v>37223</v>
+      </c>
+      <c r="AC29" s="24">
+        <v>37206</v>
+      </c>
+      <c r="AD29" s="24">
+        <v>37213</v>
+      </c>
+      <c r="AE29" s="28">
+        <v>37201</v>
+      </c>
+      <c r="AF29" s="28">
+        <v>37154</v>
+      </c>
+      <c r="AG29" s="28">
+        <v>37044</v>
+      </c>
+      <c r="AH29" s="28">
+        <v>36933</v>
+      </c>
+      <c r="AI29" s="7">
+        <v>36887</v>
+      </c>
+      <c r="AJ29" s="7">
+        <v>36758</v>
+      </c>
+      <c r="AK29" s="7">
+        <v>36685</v>
+      </c>
+      <c r="AL29" s="7">
+        <v>36565</v>
+      </c>
+      <c r="AM29" s="7">
+        <v>36461</v>
+      </c>
+      <c r="AN29" s="7">
+        <v>36366</v>
+      </c>
+      <c r="AO29" s="39">
+        <v>36333</v>
+      </c>
+      <c r="AP29" s="39">
+        <v>36294</v>
+      </c>
+      <c r="AQ29" s="39">
+        <v>36261</v>
+      </c>
+      <c r="AR29" s="39">
+        <v>36118</v>
+      </c>
+      <c r="AS29" s="54">
+        <v>36284</v>
+      </c>
+      <c r="AT29" s="38">
+        <v>36236.5</v>
+      </c>
+      <c r="AU29" s="38">
+        <v>35769</v>
+      </c>
+      <c r="AV29" s="38">
+        <v>36053</v>
+      </c>
+      <c r="AW29" s="38">
+        <v>35358</v>
+      </c>
+      <c r="AX29" s="38">
+        <v>35226</v>
+      </c>
+      <c r="AY29" s="38">
+        <v>35034</v>
+      </c>
+      <c r="AZ29" s="54">
+        <v>34904</v>
+      </c>
+      <c r="BA29" s="60">
+        <v>34790</v>
+      </c>
+      <c r="BB29" s="38">
+        <v>34998</v>
+      </c>
+      <c r="BC29" s="61">
+        <v>34669</v>
+      </c>
+      <c r="BD29" s="54">
+        <v>34514</v>
+      </c>
+      <c r="BE29" s="38">
+        <v>34815.5</v>
+      </c>
+      <c r="BF29" s="54">
+        <v>34726.5</v>
+      </c>
+      <c r="BG29" s="54">
+        <v>34029</v>
+      </c>
+      <c r="BH29" s="54">
+        <v>33877</v>
+      </c>
+      <c r="BI29" s="54">
+        <v>34498.5</v>
+      </c>
+      <c r="BJ29" s="60">
+        <v>33716</v>
+      </c>
+      <c r="BK29" s="60">
+        <v>33649</v>
+      </c>
+      <c r="BL29" s="24">
+        <v>33606</v>
+      </c>
+      <c r="BM29" s="66">
+        <v>33513</v>
+      </c>
+      <c r="BN29" s="29">
+        <v>33425</v>
+      </c>
+      <c r="BO29" s="79">
+        <v>33354</v>
+      </c>
+      <c r="BP29" s="29">
+        <v>33474.5</v>
+      </c>
+      <c r="BQ29" s="54"/>
+      <c r="BR29" s="38"/>
+      <c r="BS29" s="38"/>
+      <c r="BT29" s="38"/>
+      <c r="BU29" s="38"/>
     </row>
-    <row r="21" spans="1:73" s="5" customFormat="1" ht="11.25">
-      <c r="A21" s="20" t="s">
+    <row r="30" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A30" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="29">
+        <v>1622882</v>
+      </c>
+      <c r="C30" s="29">
+        <v>1624122</v>
+      </c>
+      <c r="D30" s="29">
+        <v>1625660</v>
+      </c>
+      <c r="E30" s="23">
+        <v>1627666</v>
+      </c>
+      <c r="F30" s="23">
+        <v>1629944</v>
+      </c>
+      <c r="G30" s="23">
+        <v>1632039</v>
+      </c>
+      <c r="H30" s="23">
+        <v>1634982</v>
+      </c>
+      <c r="I30" s="22">
+        <v>1637375</v>
+      </c>
+      <c r="J30" s="22">
+        <v>1639197</v>
+      </c>
+      <c r="K30" s="30">
+        <v>1641604</v>
+      </c>
+      <c r="L30" s="23">
+        <v>1643784</v>
+      </c>
+      <c r="M30" s="22">
+        <v>1645995</v>
+      </c>
+      <c r="N30" s="24">
+        <v>56046</v>
+      </c>
+      <c r="O30" s="24">
+        <v>55977</v>
+      </c>
+      <c r="P30" s="24">
+        <v>55927</v>
+      </c>
+      <c r="Q30" s="24">
+        <v>55878</v>
+      </c>
+      <c r="R30" s="24">
+        <v>55859</v>
+      </c>
+      <c r="S30" s="24">
+        <v>55848</v>
+      </c>
+      <c r="T30" s="24">
+        <v>55799</v>
+      </c>
+      <c r="U30" s="24">
+        <v>55760</v>
+      </c>
+      <c r="V30" s="24">
+        <v>55723</v>
+      </c>
+      <c r="W30" s="24">
+        <v>54148</v>
+      </c>
+      <c r="X30" s="24">
+        <v>54104</v>
+      </c>
+      <c r="Y30" s="24">
+        <v>54051</v>
+      </c>
+      <c r="Z30" s="7">
+        <v>53999</v>
+      </c>
+      <c r="AA30" s="24">
+        <v>53956</v>
+      </c>
+      <c r="AB30" s="24">
+        <v>53966</v>
+      </c>
+      <c r="AC30" s="24">
+        <v>53946</v>
+      </c>
+      <c r="AD30" s="24">
+        <v>53947</v>
+      </c>
+      <c r="AE30" s="28">
+        <v>53951</v>
+      </c>
+      <c r="AF30" s="28">
+        <v>53890</v>
+      </c>
+      <c r="AG30" s="28">
+        <v>53814</v>
+      </c>
+      <c r="AH30" s="28">
+        <v>53707</v>
+      </c>
+      <c r="AI30" s="7">
+        <v>53702</v>
+      </c>
+      <c r="AJ30" s="7">
+        <v>53615</v>
+      </c>
+      <c r="AK30" s="7">
+        <v>53594</v>
+      </c>
+      <c r="AL30" s="7">
+        <v>53495</v>
+      </c>
+      <c r="AM30" s="7">
+        <v>53358</v>
+      </c>
+      <c r="AN30" s="7">
+        <v>53291</v>
+      </c>
+      <c r="AO30" s="39">
+        <v>53241</v>
+      </c>
+      <c r="AP30" s="39">
+        <v>53238</v>
+      </c>
+      <c r="AQ30" s="39">
+        <v>53189</v>
+      </c>
+      <c r="AR30" s="39">
+        <v>53139</v>
+      </c>
+      <c r="AS30" s="54">
+        <v>53271.5</v>
+      </c>
+      <c r="AT30" s="38">
+        <v>53244.5</v>
+      </c>
+      <c r="AU30" s="38">
+        <v>52914</v>
+      </c>
+      <c r="AV30" s="38">
+        <v>53169.5</v>
+      </c>
+      <c r="AW30" s="38">
+        <v>52731</v>
+      </c>
+      <c r="AX30" s="38">
+        <v>52644</v>
+      </c>
+      <c r="AY30" s="38">
+        <v>52539</v>
+      </c>
+      <c r="AZ30" s="54">
+        <v>52430</v>
+      </c>
+      <c r="BA30" s="60">
+        <v>52337</v>
+      </c>
+      <c r="BB30" s="38">
+        <v>52466</v>
+      </c>
+      <c r="BC30" s="61">
+        <v>52100</v>
+      </c>
+      <c r="BD30" s="54">
+        <v>52028</v>
+      </c>
+      <c r="BE30" s="38">
+        <v>52288.5</v>
+      </c>
+      <c r="BF30" s="54">
+        <v>52230</v>
+      </c>
+      <c r="BG30" s="54">
+        <v>51686</v>
+      </c>
+      <c r="BH30" s="54">
+        <v>51569</v>
+      </c>
+      <c r="BI30" s="54">
+        <v>52046.5</v>
+      </c>
+      <c r="BJ30" s="60">
+        <v>51385</v>
+      </c>
+      <c r="BK30" s="60">
+        <v>51316</v>
+      </c>
+      <c r="BL30" s="24">
+        <v>51250</v>
+      </c>
+      <c r="BM30" s="66">
+        <v>51175</v>
+      </c>
+      <c r="BN30" s="29">
+        <v>51142</v>
+      </c>
+      <c r="BO30" s="79">
+        <v>51050</v>
+      </c>
+      <c r="BP30" s="29">
+        <v>51161</v>
+      </c>
+      <c r="BQ30" s="54"/>
+      <c r="BR30" s="38"/>
+      <c r="BS30" s="38"/>
+      <c r="BT30" s="38"/>
+      <c r="BU30" s="38"/>
+    </row>
+    <row r="31" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A31" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="24"/>
-[...113 lines deleted...]
-      <c r="AV21" s="39">
+      <c r="B31" s="29">
+        <v>299323</v>
+      </c>
+      <c r="C31" s="29">
+        <v>299898</v>
+      </c>
+      <c r="D31" s="29">
+        <v>300430</v>
+      </c>
+      <c r="E31" s="23">
+        <v>300998</v>
+      </c>
+      <c r="F31" s="23">
+        <v>301431</v>
+      </c>
+      <c r="G31" s="23">
+        <v>301996</v>
+      </c>
+      <c r="H31" s="23">
+        <v>302492</v>
+      </c>
+      <c r="I31" s="22">
+        <v>302801</v>
+      </c>
+      <c r="J31" s="22">
+        <v>303197</v>
+      </c>
+      <c r="K31" s="30">
+        <v>303645</v>
+      </c>
+      <c r="L31" s="23">
+        <v>304159</v>
+      </c>
+      <c r="M31" s="22">
+        <v>304709</v>
+      </c>
+      <c r="N31" s="24">
+        <v>52738</v>
+      </c>
+      <c r="O31" s="24">
+        <v>52713</v>
+      </c>
+      <c r="P31" s="24">
+        <v>52609</v>
+      </c>
+      <c r="Q31" s="24">
+        <v>52555</v>
+      </c>
+      <c r="R31" s="24">
+        <v>52489</v>
+      </c>
+      <c r="S31" s="24">
+        <v>52501</v>
+      </c>
+      <c r="T31" s="24">
+        <v>52481</v>
+      </c>
+      <c r="U31" s="24">
+        <v>52436</v>
+      </c>
+      <c r="V31" s="24">
+        <v>52424</v>
+      </c>
+      <c r="W31" s="24">
+        <v>52382</v>
+      </c>
+      <c r="X31" s="24">
+        <v>52360</v>
+      </c>
+      <c r="Y31" s="24">
+        <v>52391</v>
+      </c>
+      <c r="Z31" s="7">
+        <v>52379</v>
+      </c>
+      <c r="AA31" s="24">
+        <v>52389</v>
+      </c>
+      <c r="AB31" s="24">
+        <v>52353</v>
+      </c>
+      <c r="AC31" s="24">
+        <v>52353</v>
+      </c>
+      <c r="AD31" s="24">
+        <v>52360</v>
+      </c>
+      <c r="AE31" s="28">
+        <v>52312</v>
+      </c>
+      <c r="AF31" s="28">
+        <v>52314</v>
+      </c>
+      <c r="AG31" s="28">
+        <v>52332</v>
+      </c>
+      <c r="AH31" s="28">
+        <v>52202</v>
+      </c>
+      <c r="AI31" s="7">
+        <v>52164</v>
+      </c>
+      <c r="AJ31" s="7">
+        <v>52123</v>
+      </c>
+      <c r="AK31" s="7">
+        <v>52092</v>
+      </c>
+      <c r="AL31" s="7">
+        <v>52010</v>
+      </c>
+      <c r="AM31" s="7">
+        <v>51917</v>
+      </c>
+      <c r="AN31" s="7">
+        <v>51847</v>
+      </c>
+      <c r="AO31" s="39">
+        <v>51797</v>
+      </c>
+      <c r="AP31" s="39">
+        <v>51756</v>
+      </c>
+      <c r="AQ31" s="39">
+        <v>51689</v>
+      </c>
+      <c r="AR31" s="39">
+        <v>51648</v>
+      </c>
+      <c r="AS31" s="54">
+        <v>51775</v>
+      </c>
+      <c r="AT31" s="38">
+        <v>51736</v>
+      </c>
+      <c r="AU31" s="38">
+        <v>51415</v>
+      </c>
+      <c r="AV31" s="38">
+        <v>51633</v>
+      </c>
+      <c r="AW31" s="38">
+        <v>51163</v>
+      </c>
+      <c r="AX31" s="38">
+        <v>51076</v>
+      </c>
+      <c r="AY31" s="38">
+        <v>50897</v>
+      </c>
+      <c r="AZ31" s="54">
+        <v>50740</v>
+      </c>
+      <c r="BA31" s="60">
+        <v>50713</v>
+      </c>
+      <c r="BB31" s="38">
+        <v>50862</v>
+      </c>
+      <c r="BC31" s="61">
+        <v>50639</v>
+      </c>
+      <c r="BD31" s="54">
+        <v>50597</v>
+      </c>
+      <c r="BE31" s="38">
+        <v>50850</v>
+      </c>
+      <c r="BF31" s="54">
+        <v>50805.5</v>
+      </c>
+      <c r="BG31" s="54">
+        <v>50419</v>
+      </c>
+      <c r="BH31" s="54">
+        <v>50323</v>
+      </c>
+      <c r="BI31" s="54">
+        <v>50626</v>
+      </c>
+      <c r="BJ31" s="60">
+        <v>50108</v>
+      </c>
+      <c r="BK31" s="60">
+        <v>50059</v>
+      </c>
+      <c r="BL31" s="24">
+        <v>49983</v>
+      </c>
+      <c r="BM31" s="66">
+        <v>49901</v>
+      </c>
+      <c r="BN31" s="29">
+        <v>49847</v>
+      </c>
+      <c r="BO31" s="79">
+        <v>49842</v>
+      </c>
+      <c r="BP31" s="29">
+        <v>49938</v>
+      </c>
+      <c r="BQ31" s="54"/>
+      <c r="BR31" s="38"/>
+      <c r="BS31" s="38"/>
+      <c r="BT31" s="38"/>
+      <c r="BU31" s="38"/>
+    </row>
+    <row r="32" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A32" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="29">
+        <v>313038</v>
+      </c>
+      <c r="C32" s="29">
+        <v>312986</v>
+      </c>
+      <c r="D32" s="29">
+        <v>313069</v>
+      </c>
+      <c r="E32" s="23">
+        <v>313244</v>
+      </c>
+      <c r="F32" s="23">
+        <v>313452</v>
+      </c>
+      <c r="G32" s="23">
+        <v>313591</v>
+      </c>
+      <c r="H32" s="23">
+        <v>313680</v>
+      </c>
+      <c r="I32" s="22">
+        <v>313688</v>
+      </c>
+      <c r="J32" s="22">
+        <v>313584</v>
+      </c>
+      <c r="K32" s="30">
+        <v>313689</v>
+      </c>
+      <c r="L32" s="23">
+        <v>313698</v>
+      </c>
+      <c r="M32" s="22">
+        <v>313725</v>
+      </c>
+      <c r="N32" s="24">
+        <v>45397</v>
+      </c>
+      <c r="O32" s="24">
+        <v>45319</v>
+      </c>
+      <c r="P32" s="24">
+        <v>45262</v>
+      </c>
+      <c r="Q32" s="24">
+        <v>45225</v>
+      </c>
+      <c r="R32" s="24">
+        <v>45160</v>
+      </c>
+      <c r="S32" s="24">
+        <v>45104</v>
+      </c>
+      <c r="T32" s="24">
+        <v>45027</v>
+      </c>
+      <c r="U32" s="24">
+        <v>44985</v>
+      </c>
+      <c r="V32" s="24">
+        <v>44893</v>
+      </c>
+      <c r="W32" s="24">
+        <v>44845</v>
+      </c>
+      <c r="X32" s="24">
+        <v>44745</v>
+      </c>
+      <c r="Y32" s="24">
+        <v>44657</v>
+      </c>
+      <c r="Z32" s="7">
+        <v>44608</v>
+      </c>
+      <c r="AA32" s="24">
+        <v>44526</v>
+      </c>
+      <c r="AB32" s="24">
+        <v>44503</v>
+      </c>
+      <c r="AC32" s="24">
+        <v>44497</v>
+      </c>
+      <c r="AD32" s="24">
+        <v>44480</v>
+      </c>
+      <c r="AE32" s="28">
+        <v>44436</v>
+      </c>
+      <c r="AF32" s="28">
+        <v>44347</v>
+      </c>
+      <c r="AG32" s="28">
+        <v>44204</v>
+      </c>
+      <c r="AH32" s="28">
+        <v>44028</v>
+      </c>
+      <c r="AI32" s="7">
+        <v>43989</v>
+      </c>
+      <c r="AJ32" s="7">
+        <v>43856</v>
+      </c>
+      <c r="AK32" s="7">
+        <v>43724</v>
+      </c>
+      <c r="AL32" s="7">
+        <v>43578</v>
+      </c>
+      <c r="AM32" s="7">
+        <v>43413</v>
+      </c>
+      <c r="AN32" s="7">
+        <v>43282</v>
+      </c>
+      <c r="AO32" s="39">
+        <v>43228</v>
+      </c>
+      <c r="AP32" s="39">
+        <v>43123</v>
+      </c>
+      <c r="AQ32" s="39">
+        <v>43063</v>
+      </c>
+      <c r="AR32" s="39">
+        <v>43005</v>
+      </c>
+      <c r="AS32" s="54">
+        <v>43232.5</v>
+      </c>
+      <c r="AT32" s="38">
+        <v>43180</v>
+      </c>
+      <c r="AU32" s="38">
+        <v>42646</v>
+      </c>
+      <c r="AV32" s="38">
+        <v>43077</v>
+      </c>
+      <c r="AW32" s="38">
+        <v>42446</v>
+      </c>
+      <c r="AX32" s="38">
+        <v>42296</v>
+      </c>
+      <c r="AY32" s="38">
+        <v>42173</v>
+      </c>
+      <c r="AZ32" s="54">
+        <v>42062</v>
+      </c>
+      <c r="BA32" s="60">
+        <v>41948</v>
+      </c>
+      <c r="BB32" s="38">
+        <v>42068.5</v>
+      </c>
+      <c r="BC32" s="61">
+        <v>41717</v>
+      </c>
+      <c r="BD32" s="54">
+        <v>41555</v>
+      </c>
+      <c r="BE32" s="38">
+        <v>41821.5</v>
+      </c>
+      <c r="BF32" s="54">
+        <v>41744.5</v>
+      </c>
+      <c r="BG32" s="54">
+        <v>41020</v>
+      </c>
+      <c r="BH32" s="54">
+        <v>40926</v>
+      </c>
+      <c r="BI32" s="54">
+        <v>41558.5</v>
+      </c>
+      <c r="BJ32" s="60">
+        <v>40727</v>
+      </c>
+      <c r="BK32" s="60">
+        <v>40547</v>
+      </c>
+      <c r="BL32" s="24">
+        <v>40419</v>
+      </c>
+      <c r="BM32" s="66">
+        <v>40390</v>
+      </c>
+      <c r="BN32" s="29">
+        <v>40336</v>
+      </c>
+      <c r="BO32" s="79">
+        <v>40283</v>
+      </c>
+      <c r="BP32" s="29">
+        <v>40431.5</v>
+      </c>
+      <c r="BQ32" s="54"/>
+      <c r="BR32" s="38"/>
+      <c r="BS32" s="38"/>
+      <c r="BT32" s="38"/>
+      <c r="BU32" s="38"/>
+    </row>
+    <row r="33" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A33" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="29">
+        <v>685137</v>
+      </c>
+      <c r="C33" s="29">
+        <v>685335</v>
+      </c>
+      <c r="D33" s="29">
+        <v>685649</v>
+      </c>
+      <c r="E33" s="23">
+        <v>686271</v>
+      </c>
+      <c r="F33" s="23">
+        <v>686969</v>
+      </c>
+      <c r="G33" s="23">
+        <v>687595</v>
+      </c>
+      <c r="H33" s="23">
+        <v>688008</v>
+      </c>
+      <c r="I33" s="22">
+        <v>688398</v>
+      </c>
+      <c r="J33" s="22">
+        <v>688541</v>
+      </c>
+      <c r="K33" s="30">
+        <v>688815</v>
+      </c>
+      <c r="L33" s="23">
+        <v>689122</v>
+      </c>
+      <c r="M33" s="22">
+        <v>689419</v>
+      </c>
+      <c r="N33" s="24">
+        <v>42326</v>
+      </c>
+      <c r="O33" s="24">
+        <v>42295</v>
+      </c>
+      <c r="P33" s="24">
+        <v>42238</v>
+      </c>
+      <c r="Q33" s="24">
+        <v>42238</v>
+      </c>
+      <c r="R33" s="24">
+        <v>42200</v>
+      </c>
+      <c r="S33" s="24">
+        <v>42200</v>
+      </c>
+      <c r="T33" s="24">
+        <v>42200</v>
+      </c>
+      <c r="U33" s="24">
+        <v>42172</v>
+      </c>
+      <c r="V33" s="24">
+        <v>42169</v>
+      </c>
+      <c r="W33" s="24">
+        <v>42183</v>
+      </c>
+      <c r="X33" s="24">
+        <v>42167</v>
+      </c>
+      <c r="Y33" s="24">
+        <v>42186</v>
+      </c>
+      <c r="Z33" s="7">
+        <v>42166</v>
+      </c>
+      <c r="AA33" s="24">
+        <v>42144</v>
+      </c>
+      <c r="AB33" s="24">
+        <v>42151</v>
+      </c>
+      <c r="AC33" s="24">
+        <v>42195</v>
+      </c>
+      <c r="AD33" s="24">
+        <v>42203</v>
+      </c>
+      <c r="AE33" s="28">
+        <v>42203</v>
+      </c>
+      <c r="AF33" s="28">
+        <v>42190</v>
+      </c>
+      <c r="AG33" s="28">
+        <v>42194</v>
+      </c>
+      <c r="AH33" s="28">
+        <v>42159</v>
+      </c>
+      <c r="AI33" s="7">
+        <v>42200</v>
+      </c>
+      <c r="AJ33" s="7">
+        <v>42189</v>
+      </c>
+      <c r="AK33" s="7">
+        <v>42147</v>
+      </c>
+      <c r="AL33" s="7">
+        <v>42104</v>
+      </c>
+      <c r="AM33" s="7">
+        <v>41990</v>
+      </c>
+      <c r="AN33" s="7">
+        <v>41926</v>
+      </c>
+      <c r="AO33" s="39">
+        <v>41946</v>
+      </c>
+      <c r="AP33" s="39">
+        <v>41900</v>
+      </c>
+      <c r="AQ33" s="39">
+        <v>41906</v>
+      </c>
+      <c r="AR33" s="39">
+        <v>41870</v>
+      </c>
+      <c r="AS33" s="54">
+        <v>41968.5</v>
+      </c>
+      <c r="AT33" s="38">
+        <v>41973.5</v>
+      </c>
+      <c r="AU33" s="38">
+        <v>41748</v>
+      </c>
+      <c r="AV33" s="38">
+        <v>41904</v>
+      </c>
+      <c r="AW33" s="38">
+        <v>41648</v>
+      </c>
+      <c r="AX33" s="38">
+        <v>41634</v>
+      </c>
+      <c r="AY33" s="38">
+        <v>41558</v>
+      </c>
+      <c r="AZ33" s="54">
+        <v>41466</v>
+      </c>
+      <c r="BA33" s="60">
+        <v>41418</v>
+      </c>
+      <c r="BB33" s="38">
+        <v>41482</v>
+      </c>
+      <c r="BC33" s="61">
+        <v>41237</v>
+      </c>
+      <c r="BD33" s="54">
+        <v>41124</v>
+      </c>
+      <c r="BE33" s="38">
+        <v>41337</v>
+      </c>
+      <c r="BF33" s="54">
+        <v>41293</v>
+      </c>
+      <c r="BG33" s="54">
+        <v>40949</v>
+      </c>
+      <c r="BH33" s="54">
+        <v>40925</v>
+      </c>
+      <c r="BI33" s="54">
+        <v>41245</v>
+      </c>
+      <c r="BJ33" s="60">
+        <v>40797</v>
+      </c>
+      <c r="BK33" s="60">
+        <v>40754</v>
+      </c>
+      <c r="BL33" s="24">
+        <v>40678</v>
+      </c>
+      <c r="BM33" s="66">
+        <v>40635</v>
+      </c>
+      <c r="BN33" s="29">
+        <v>40565</v>
+      </c>
+      <c r="BO33" s="79">
+        <v>40529</v>
+      </c>
+      <c r="BP33" s="29">
+        <v>40621.5</v>
+      </c>
+      <c r="BQ33" s="54"/>
+      <c r="BR33" s="38"/>
+      <c r="BS33" s="38"/>
+      <c r="BT33" s="38"/>
+      <c r="BU33" s="38"/>
+    </row>
+    <row r="34" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A34" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="H34" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I34" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="J34" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="K34" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="L34" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="M34" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="N34" s="24">
+        <v>20876</v>
+      </c>
+      <c r="O34" s="24">
+        <v>20871</v>
+      </c>
+      <c r="P34" s="24">
+        <v>20855</v>
+      </c>
+      <c r="Q34" s="24">
+        <v>20866</v>
+      </c>
+      <c r="R34" s="24">
+        <v>20858</v>
+      </c>
+      <c r="S34" s="24">
+        <v>20857</v>
+      </c>
+      <c r="T34" s="24">
+        <v>20851</v>
+      </c>
+      <c r="U34" s="24">
+        <v>20838</v>
+      </c>
+      <c r="V34" s="24">
+        <v>20846</v>
+      </c>
+      <c r="W34" s="24">
+        <v>20863</v>
+      </c>
+      <c r="X34" s="24">
+        <v>20854</v>
+      </c>
+      <c r="Y34" s="24">
+        <v>20831</v>
+      </c>
+      <c r="Z34" s="7">
+        <v>20840</v>
+      </c>
+      <c r="AA34" s="24">
+        <v>20826</v>
+      </c>
+      <c r="AB34" s="24">
+        <v>20822</v>
+      </c>
+      <c r="AC34" s="24">
+        <v>20825</v>
+      </c>
+      <c r="AD34" s="24">
+        <v>20868</v>
+      </c>
+      <c r="AE34" s="28">
+        <v>20866</v>
+      </c>
+      <c r="AF34" s="28">
+        <v>20856</v>
+      </c>
+      <c r="AG34" s="28">
+        <v>20845</v>
+      </c>
+      <c r="AH34" s="28">
+        <v>20797</v>
+      </c>
+      <c r="AI34" s="7">
+        <v>20796</v>
+      </c>
+      <c r="AJ34" s="7">
+        <v>20774</v>
+      </c>
+      <c r="AK34" s="7">
+        <v>20730</v>
+      </c>
+      <c r="AL34" s="7">
+        <v>20668</v>
+      </c>
+      <c r="AM34" s="7">
+        <v>20668</v>
+      </c>
+      <c r="AN34" s="7">
+        <v>20691</v>
+      </c>
+      <c r="AO34" s="39">
+        <v>20677</v>
+      </c>
+      <c r="AP34" s="39">
+        <v>20668</v>
+      </c>
+      <c r="AQ34" s="39">
+        <v>20655</v>
+      </c>
+      <c r="AR34" s="39">
+        <v>20615</v>
+      </c>
+      <c r="AS34" s="54">
+        <v>20629</v>
+      </c>
+      <c r="AT34" s="38">
+        <v>20614.5</v>
+      </c>
+      <c r="AU34" s="38">
+        <v>20481</v>
+      </c>
+      <c r="AV34" s="38">
+        <v>20573.5</v>
+      </c>
+      <c r="AW34" s="38">
+        <v>20439</v>
+      </c>
+      <c r="AX34" s="38">
+        <v>20393</v>
+      </c>
+      <c r="AY34" s="38">
+        <v>20367</v>
+      </c>
+      <c r="AZ34" s="54">
+        <v>20327</v>
+      </c>
+      <c r="BA34" s="60">
+        <v>20279</v>
+      </c>
+      <c r="BB34" s="38">
+        <v>20313</v>
+      </c>
+      <c r="BC34" s="61">
+        <v>20229</v>
+      </c>
+      <c r="BD34" s="54">
+        <v>20161</v>
+      </c>
+      <c r="BE34" s="38">
+        <v>20282.5</v>
+      </c>
+      <c r="BF34" s="54">
+        <v>20255</v>
+      </c>
+      <c r="BG34" s="54">
+        <v>20023</v>
+      </c>
+      <c r="BH34" s="54">
+        <v>19957</v>
+      </c>
+      <c r="BI34" s="54">
+        <v>20156.5</v>
+      </c>
+      <c r="BJ34" s="60">
+        <v>19874</v>
+      </c>
+      <c r="BK34" s="60">
+        <v>19829</v>
+      </c>
+      <c r="BL34" s="24">
+        <v>19790</v>
+      </c>
+      <c r="BM34" s="66">
+        <v>19817</v>
+      </c>
+      <c r="BN34" s="29">
+        <v>19812</v>
+      </c>
+      <c r="BO34" s="79">
+        <v>19784</v>
+      </c>
+      <c r="BP34" s="29">
+        <v>19810</v>
+      </c>
+      <c r="BQ34" s="54"/>
+      <c r="BR34" s="38"/>
+      <c r="BS34" s="38"/>
+      <c r="BT34" s="38"/>
+      <c r="BU34" s="38"/>
+    </row>
+    <row r="35" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A35" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B35" s="29">
+        <v>276318</v>
+      </c>
+      <c r="C35" s="29">
+        <v>276067</v>
+      </c>
+      <c r="D35" s="29">
+        <v>275903</v>
+      </c>
+      <c r="E35" s="23">
+        <v>275830</v>
+      </c>
+      <c r="F35" s="23">
+        <v>275828</v>
+      </c>
+      <c r="G35" s="23">
+        <v>275695</v>
+      </c>
+      <c r="H35" s="23">
+        <v>275552</v>
+      </c>
+      <c r="I35" s="22">
+        <v>275323</v>
+      </c>
+      <c r="J35" s="22">
+        <v>274871</v>
+      </c>
+      <c r="K35" s="30">
+        <v>274572</v>
+      </c>
+      <c r="L35" s="23">
+        <v>274472</v>
+      </c>
+      <c r="M35" s="22">
+        <v>274138</v>
+      </c>
+      <c r="N35" s="24">
+        <v>81073</v>
+      </c>
+      <c r="O35" s="24">
+        <v>81047</v>
+      </c>
+      <c r="P35" s="24">
+        <v>80994</v>
+      </c>
+      <c r="Q35" s="24">
+        <v>81055</v>
+      </c>
+      <c r="R35" s="24">
+        <v>81005</v>
+      </c>
+      <c r="S35" s="24">
+        <v>81079</v>
+      </c>
+      <c r="T35" s="24">
+        <v>81107</v>
+      </c>
+      <c r="U35" s="24">
+        <v>81125</v>
+      </c>
+      <c r="V35" s="24">
+        <v>81083</v>
+      </c>
+      <c r="W35" s="24">
+        <v>81085</v>
+      </c>
+      <c r="X35" s="24">
+        <v>81062</v>
+      </c>
+      <c r="Y35" s="24">
+        <v>81027</v>
+      </c>
+      <c r="Z35" s="7">
+        <v>81013</v>
+      </c>
+      <c r="AA35" s="24">
+        <v>81043</v>
+      </c>
+      <c r="AB35" s="24">
+        <v>81138</v>
+      </c>
+      <c r="AC35" s="24">
+        <v>81135</v>
+      </c>
+      <c r="AD35" s="24">
+        <v>81156</v>
+      </c>
+      <c r="AE35" s="28">
+        <v>81157</v>
+      </c>
+      <c r="AF35" s="28">
+        <v>81174</v>
+      </c>
+      <c r="AG35" s="28">
+        <v>81144</v>
+      </c>
+      <c r="AH35" s="28">
+        <v>81092</v>
+      </c>
+      <c r="AI35" s="7">
+        <v>81196</v>
+      </c>
+      <c r="AJ35" s="7">
+        <v>81317</v>
+      </c>
+      <c r="AK35" s="7">
+        <v>81289</v>
+      </c>
+      <c r="AL35" s="7">
+        <v>81272</v>
+      </c>
+      <c r="AM35" s="7">
+        <v>81145</v>
+      </c>
+      <c r="AN35" s="7">
+        <v>81082</v>
+      </c>
+      <c r="AO35" s="39">
+        <v>81134</v>
+      </c>
+      <c r="AP35" s="46">
+        <v>81121</v>
+      </c>
+      <c r="AQ35" s="46">
+        <v>81108</v>
+      </c>
+      <c r="AR35" s="46">
+        <v>81137</v>
+      </c>
+      <c r="AS35" s="54">
+        <v>81224.5</v>
+      </c>
+      <c r="AT35" s="38">
+        <v>81186</v>
+      </c>
+      <c r="AU35" s="38">
+        <v>81108</v>
+      </c>
+      <c r="AV35" s="38">
+        <v>81169.5</v>
+      </c>
+      <c r="AW35" s="38">
+        <v>80968</v>
+      </c>
+      <c r="AX35" s="38">
+        <v>80947</v>
+      </c>
+      <c r="AY35" s="38">
+        <v>80844</v>
+      </c>
+      <c r="AZ35" s="54">
+        <v>80853</v>
+      </c>
+      <c r="BA35" s="61">
+        <v>80783</v>
+      </c>
+      <c r="BB35" s="54">
+        <v>80862</v>
+      </c>
+      <c r="BC35" s="61">
+        <v>80798</v>
+      </c>
+      <c r="BD35" s="54">
+        <v>80744</v>
+      </c>
+      <c r="BE35" s="54">
+        <v>80833</v>
+      </c>
+      <c r="BF35" s="54">
+        <v>80777</v>
+      </c>
+      <c r="BG35" s="54">
+        <v>80566</v>
+      </c>
+      <c r="BH35" s="54">
+        <v>80473</v>
+      </c>
+      <c r="BI35" s="54">
+        <v>80707.5</v>
+      </c>
+      <c r="BJ35" s="60">
+        <v>80436</v>
+      </c>
+      <c r="BK35" s="60">
+        <v>75319</v>
+      </c>
+      <c r="BL35" s="24">
+        <v>75275</v>
+      </c>
+      <c r="BM35" s="66">
+        <v>75253</v>
+      </c>
+      <c r="BN35" s="24">
+        <v>75231</v>
+      </c>
+      <c r="BO35" s="79">
+        <v>75161</v>
+      </c>
+      <c r="BP35" s="29">
+        <v>75206</v>
+      </c>
+      <c r="BQ35" s="54"/>
+      <c r="BR35" s="38"/>
+      <c r="BS35" s="38"/>
+      <c r="BT35" s="38"/>
+      <c r="BU35" s="38"/>
+    </row>
+    <row r="36" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A36" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="32">
+        <v>359641</v>
+      </c>
+      <c r="C36" s="32">
+        <v>359070</v>
+      </c>
+      <c r="D36" s="32">
+        <v>358636</v>
+      </c>
+      <c r="E36" s="33">
+        <v>358279</v>
+      </c>
+      <c r="F36" s="33">
+        <v>358002</v>
+      </c>
+      <c r="G36" s="33">
+        <v>357566</v>
+      </c>
+      <c r="H36" s="33">
+        <v>357051</v>
+      </c>
+      <c r="I36" s="34">
+        <v>356420</v>
+      </c>
+      <c r="J36" s="34">
+        <v>355589</v>
+      </c>
+      <c r="K36" s="34">
+        <v>355070</v>
+      </c>
+      <c r="L36" s="33">
+        <v>354390</v>
+      </c>
+      <c r="M36" s="34">
+        <v>353699</v>
+      </c>
+      <c r="N36" s="32">
+        <v>22301</v>
+      </c>
+      <c r="O36" s="32">
+        <v>22259</v>
+      </c>
+      <c r="P36" s="32">
+        <v>22206</v>
+      </c>
+      <c r="Q36" s="32">
+        <v>22190</v>
+      </c>
+      <c r="R36" s="32">
+        <v>22127</v>
+      </c>
+      <c r="S36" s="32">
+        <v>22101</v>
+      </c>
+      <c r="T36" s="32">
+        <v>22054</v>
+      </c>
+      <c r="U36" s="32">
+        <v>22014</v>
+      </c>
+      <c r="V36" s="32">
+        <v>21982</v>
+      </c>
+      <c r="W36" s="32">
+        <v>21961</v>
+      </c>
+      <c r="X36" s="32">
+        <v>21925</v>
+      </c>
+      <c r="Y36" s="32">
+        <v>21914</v>
+      </c>
+      <c r="Z36" s="8">
+        <v>21886</v>
+      </c>
+      <c r="AA36" s="32">
+        <v>21846</v>
+      </c>
+      <c r="AB36" s="32">
+        <v>21843</v>
+      </c>
+      <c r="AC36" s="32">
+        <v>21836</v>
+      </c>
+      <c r="AD36" s="32">
+        <v>21824</v>
+      </c>
+      <c r="AE36" s="35">
+        <v>21796</v>
+      </c>
+      <c r="AF36" s="35">
+        <v>21768</v>
+      </c>
+      <c r="AG36" s="35">
+        <v>21747</v>
+      </c>
+      <c r="AH36" s="35">
+        <v>21727</v>
+      </c>
+      <c r="AI36" s="8">
+        <v>21701</v>
+      </c>
+      <c r="AJ36" s="8">
+        <v>21676</v>
+      </c>
+      <c r="AK36" s="8">
+        <v>21643</v>
+      </c>
+      <c r="AL36" s="8">
+        <v>21589</v>
+      </c>
+      <c r="AM36" s="8">
+        <v>21503</v>
+      </c>
+      <c r="AN36" s="8">
+        <v>21499</v>
+      </c>
+      <c r="AO36" s="52">
+        <v>21470</v>
+      </c>
+      <c r="AP36" s="52">
+        <v>21366</v>
+      </c>
+      <c r="AQ36" s="52">
+        <v>21349</v>
+      </c>
+      <c r="AR36" s="52">
+        <v>21321</v>
+      </c>
+      <c r="AS36" s="55">
+        <v>21431.5</v>
+      </c>
+      <c r="AT36" s="55">
+        <v>21424</v>
+      </c>
+      <c r="AU36" s="55">
+        <v>21230</v>
+      </c>
+      <c r="AV36" s="55">
+        <v>21390.5</v>
+      </c>
+      <c r="AW36" s="55">
+        <v>21177</v>
+      </c>
+      <c r="AX36" s="55">
+        <v>21128</v>
+      </c>
+      <c r="AY36" s="55">
         <v>21049</v>
       </c>
-      <c r="AW21" s="40">
-[...59 lines deleted...]
-      <c r="BU21" s="40"/>
+      <c r="AZ36" s="55">
+        <v>20973</v>
+      </c>
+      <c r="BA36" s="62">
+        <v>20946</v>
+      </c>
+      <c r="BB36" s="55">
+        <v>21002.5</v>
+      </c>
+      <c r="BC36" s="62">
+        <v>20845</v>
+      </c>
+      <c r="BD36" s="55">
+        <v>20812</v>
+      </c>
+      <c r="BE36" s="55">
+        <v>20936</v>
+      </c>
+      <c r="BF36" s="55">
+        <v>20898</v>
+      </c>
+      <c r="BG36" s="55">
+        <v>20624</v>
+      </c>
+      <c r="BH36" s="55">
+        <v>20535</v>
+      </c>
+      <c r="BI36" s="55">
+        <v>20790.5</v>
+      </c>
+      <c r="BJ36" s="62">
+        <v>20415</v>
+      </c>
+      <c r="BK36" s="62">
+        <v>20368</v>
+      </c>
+      <c r="BL36" s="32">
+        <v>20346</v>
+      </c>
+      <c r="BM36" s="67">
+        <v>20314</v>
+      </c>
+      <c r="BN36" s="32">
+        <v>20249</v>
+      </c>
+      <c r="BO36" s="35">
+        <v>20179</v>
+      </c>
+      <c r="BP36" s="32">
+        <v>20283</v>
+      </c>
+      <c r="BQ36" s="55"/>
+      <c r="BR36" s="55"/>
+      <c r="BS36" s="55"/>
+      <c r="BT36" s="55"/>
+      <c r="BU36" s="55"/>
     </row>
-    <row r="22" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...180 lines deleted...]
-      <c r="BU22" s="40"/>
+    <row r="37" spans="1:73" s="10" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A37" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="O37" s="37"/>
+      <c r="Z37" s="38"/>
+      <c r="AB37" s="39"/>
+      <c r="AL37" s="38"/>
+      <c r="AN37" s="39"/>
+      <c r="AZ37" s="39"/>
+      <c r="BJ37" s="38"/>
+      <c r="BL37" s="39"/>
     </row>
-    <row r="23" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...180 lines deleted...]
-      <c r="BU23" s="40"/>
+    <row r="38" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="AB38" s="39"/>
+      <c r="AN38" s="39"/>
+      <c r="AZ38" s="39"/>
+      <c r="BL38" s="39"/>
     </row>
-    <row r="24" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...180 lines deleted...]
-      <c r="BU24" s="40"/>
+    <row r="39" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A39" s="51"/>
+      <c r="B39" s="51"/>
+      <c r="C39" s="51"/>
+      <c r="D39" s="51"/>
+      <c r="E39" s="51"/>
+      <c r="F39" s="51"/>
+      <c r="G39" s="51"/>
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="51"/>
+      <c r="K39" s="51"/>
+      <c r="L39" s="51"/>
+      <c r="M39" s="51"/>
+      <c r="N39" s="40"/>
+      <c r="O39" s="40"/>
+      <c r="P39" s="41"/>
+      <c r="Q39" s="42"/>
+      <c r="R39" s="42"/>
+      <c r="S39" s="42"/>
+      <c r="T39" s="43"/>
+      <c r="U39" s="42"/>
+      <c r="V39" s="42"/>
+      <c r="W39" s="44"/>
+      <c r="X39" s="51"/>
+      <c r="Y39" s="45"/>
+      <c r="Z39" s="51"/>
+      <c r="AA39" s="51"/>
+      <c r="AB39" s="46"/>
+      <c r="AL39" s="51"/>
+      <c r="AM39" s="51"/>
+      <c r="AN39" s="46"/>
+      <c r="AO39" s="42"/>
+      <c r="AY39" s="51"/>
+      <c r="AZ39" s="46"/>
+      <c r="BA39" s="42"/>
+      <c r="BJ39" s="51"/>
+      <c r="BK39" s="51"/>
+      <c r="BL39" s="46"/>
+      <c r="BM39" s="42"/>
     </row>
-    <row r="25" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...50 lines deleted...]
-      <c r="BU25" s="34"/>
+    <row r="40" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A40" s="51"/>
+      <c r="B40" s="51"/>
+      <c r="C40" s="51"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="51"/>
+      <c r="K40" s="51"/>
+      <c r="L40" s="51"/>
+      <c r="M40" s="51"/>
+      <c r="N40" s="25"/>
+      <c r="O40" s="25"/>
+      <c r="P40" s="47"/>
+      <c r="Q40" s="24"/>
+      <c r="R40" s="24"/>
+      <c r="S40" s="24"/>
+      <c r="T40" s="48"/>
+      <c r="U40" s="24"/>
+      <c r="V40" s="24"/>
+      <c r="W40" s="49"/>
+      <c r="X40" s="51"/>
+      <c r="Y40" s="25"/>
+      <c r="Z40" s="51"/>
+      <c r="AA40" s="51"/>
+      <c r="AB40" s="51"/>
+      <c r="AL40" s="51"/>
+      <c r="AM40" s="51"/>
+      <c r="AN40" s="51"/>
+      <c r="AO40" s="24"/>
+      <c r="AY40" s="51"/>
+      <c r="AZ40" s="51"/>
+      <c r="BA40" s="24"/>
+      <c r="BJ40" s="51"/>
+      <c r="BK40" s="51"/>
+      <c r="BL40" s="51"/>
+      <c r="BM40" s="24"/>
     </row>
-    <row r="26" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...180 lines deleted...]
-      <c r="BU26" s="40"/>
+    <row r="41" spans="1:73" s="10" customFormat="1" ht="11.25">
+      <c r="A41" s="51"/>
+      <c r="B41" s="51"/>
+      <c r="C41" s="51"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="51"/>
+      <c r="G41" s="51"/>
+      <c r="H41" s="51"/>
+      <c r="I41" s="51"/>
+      <c r="J41" s="51"/>
+      <c r="K41" s="51"/>
+      <c r="L41" s="51"/>
+      <c r="M41" s="51"/>
+      <c r="N41" s="25"/>
+      <c r="O41" s="25"/>
+      <c r="P41" s="47"/>
+      <c r="Q41" s="24"/>
+      <c r="R41" s="24"/>
+      <c r="S41" s="24"/>
+      <c r="T41" s="48"/>
+      <c r="U41" s="24"/>
+      <c r="V41" s="24"/>
+      <c r="W41" s="49"/>
+      <c r="X41" s="51"/>
+      <c r="Y41" s="25"/>
+      <c r="Z41" s="51"/>
+      <c r="AA41" s="51"/>
+      <c r="AB41" s="51"/>
+      <c r="AL41" s="51"/>
+      <c r="AM41" s="51"/>
+      <c r="AN41" s="51"/>
+      <c r="AO41" s="24"/>
+      <c r="AY41" s="51"/>
+      <c r="AZ41" s="51"/>
+      <c r="BA41" s="24"/>
+      <c r="BJ41" s="51"/>
+      <c r="BK41" s="51"/>
+      <c r="BL41" s="51"/>
+      <c r="BM41" s="24"/>
     </row>
-    <row r="27" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...180 lines deleted...]
-      <c r="BU27" s="40"/>
+    <row r="42" spans="1:73">
+      <c r="A42" s="5"/>
+      <c r="B42" s="5"/>
+      <c r="C42" s="5"/>
+      <c r="D42" s="5"/>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+      <c r="J42" s="5"/>
+      <c r="K42" s="5"/>
+      <c r="L42" s="5"/>
+      <c r="M42" s="5"/>
+      <c r="N42" s="1"/>
+      <c r="O42" s="1"/>
+      <c r="P42" s="3"/>
+      <c r="Q42" s="2"/>
+      <c r="R42" s="2"/>
+      <c r="S42" s="2"/>
+      <c r="T42" s="4"/>
+      <c r="U42" s="2"/>
+      <c r="V42" s="2"/>
+      <c r="W42" s="6"/>
+      <c r="X42" s="5"/>
+      <c r="Y42" s="1"/>
+      <c r="Z42" s="5"/>
+      <c r="AA42" s="5"/>
+      <c r="AB42" s="5"/>
+      <c r="AL42" s="5"/>
+      <c r="AM42" s="5"/>
+      <c r="AN42" s="5"/>
+      <c r="AO42" s="2"/>
+      <c r="AY42" s="5"/>
+      <c r="AZ42" s="5"/>
+      <c r="BA42" s="2"/>
+      <c r="BJ42" s="5"/>
+      <c r="BK42" s="5"/>
+      <c r="BL42" s="5"/>
+      <c r="BM42" s="2"/>
     </row>
-    <row r="28" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...180 lines deleted...]
-      <c r="BU28" s="40"/>
+    <row r="43" spans="1:73">
+      <c r="A43" s="5"/>
+      <c r="B43" s="5"/>
+      <c r="C43" s="5"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="1"/>
+      <c r="O43" s="1"/>
+      <c r="P43" s="3"/>
+      <c r="Q43" s="2"/>
+      <c r="R43" s="2"/>
+      <c r="S43" s="2"/>
+      <c r="T43" s="4"/>
+      <c r="U43" s="2"/>
+      <c r="V43" s="2"/>
+      <c r="W43" s="6"/>
+      <c r="X43" s="5"/>
+      <c r="Y43" s="1"/>
+      <c r="Z43" s="5"/>
+      <c r="AA43" s="5"/>
+      <c r="AB43" s="5"/>
+      <c r="AL43" s="5"/>
+      <c r="AM43" s="5"/>
+      <c r="AN43" s="5"/>
+      <c r="AO43" s="2"/>
+      <c r="AY43" s="5"/>
+      <c r="AZ43" s="5"/>
+      <c r="BA43" s="2"/>
+      <c r="BJ43" s="5"/>
+      <c r="BK43" s="5"/>
+      <c r="BL43" s="5"/>
+      <c r="BM43" s="2"/>
     </row>
-    <row r="29" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...180 lines deleted...]
-      <c r="BU29" s="40"/>
+    <row r="44" spans="1:73">
+      <c r="A44" s="5"/>
+      <c r="B44" s="5"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5"/>
+      <c r="K44" s="5"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="1"/>
+      <c r="O44" s="1"/>
+      <c r="P44" s="3"/>
+      <c r="Q44" s="2"/>
+      <c r="R44" s="2"/>
+      <c r="S44" s="2"/>
+      <c r="T44" s="4"/>
+      <c r="U44" s="2"/>
+      <c r="V44" s="2"/>
+      <c r="W44" s="6"/>
+      <c r="X44" s="5"/>
+      <c r="Y44" s="1"/>
+      <c r="Z44" s="5"/>
+      <c r="AA44" s="5"/>
+      <c r="AB44" s="5"/>
+      <c r="AL44" s="5"/>
+      <c r="AM44" s="5"/>
+      <c r="AN44" s="5"/>
+      <c r="AO44" s="2"/>
+      <c r="AY44" s="5"/>
+      <c r="AZ44" s="5"/>
+      <c r="BA44" s="2"/>
+      <c r="BJ44" s="5"/>
+      <c r="BK44" s="5"/>
+      <c r="BL44" s="5"/>
+      <c r="BM44" s="2"/>
     </row>
-    <row r="30" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...180 lines deleted...]
-      <c r="BU30" s="40"/>
+    <row r="45" spans="1:73">
+      <c r="A45" s="5"/>
+      <c r="B45" s="5"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="1"/>
+      <c r="O45" s="1"/>
+      <c r="P45" s="3"/>
+      <c r="Q45" s="2"/>
+      <c r="R45" s="2"/>
+      <c r="S45" s="2"/>
+      <c r="T45" s="4"/>
+      <c r="U45" s="2"/>
+      <c r="V45" s="2"/>
+      <c r="W45" s="6"/>
+      <c r="X45" s="5"/>
+      <c r="Y45" s="1"/>
+      <c r="Z45" s="5"/>
+      <c r="AA45" s="5"/>
+      <c r="AB45" s="5"/>
+      <c r="AL45" s="5"/>
+      <c r="AM45" s="5"/>
+      <c r="AN45" s="5"/>
+      <c r="AO45" s="2"/>
+      <c r="AY45" s="5"/>
+      <c r="AZ45" s="5"/>
+      <c r="BA45" s="2"/>
+      <c r="BJ45" s="5"/>
+      <c r="BK45" s="5"/>
+      <c r="BL45" s="5"/>
+      <c r="BM45" s="2"/>
     </row>
-    <row r="31" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...180 lines deleted...]
-      <c r="BU31" s="40"/>
+    <row r="46" spans="1:73">
+      <c r="A46" s="5"/>
+      <c r="B46" s="5"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="5"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="1"/>
+      <c r="O46" s="1"/>
+      <c r="P46" s="3"/>
+      <c r="Q46" s="2"/>
+      <c r="R46" s="2"/>
+      <c r="S46" s="2"/>
+      <c r="T46" s="4"/>
+      <c r="U46" s="2"/>
+      <c r="V46" s="2"/>
+      <c r="W46" s="6"/>
+      <c r="X46" s="5"/>
+      <c r="Y46" s="1"/>
+      <c r="Z46" s="5"/>
+      <c r="AA46" s="5"/>
+      <c r="AB46" s="5"/>
+      <c r="AL46" s="5"/>
+      <c r="AM46" s="5"/>
+      <c r="AN46" s="5"/>
+      <c r="AO46" s="2"/>
+      <c r="AY46" s="5"/>
+      <c r="AZ46" s="5"/>
+      <c r="BA46" s="2"/>
+      <c r="BJ46" s="5"/>
+      <c r="BK46" s="5"/>
+      <c r="BL46" s="5"/>
+      <c r="BM46" s="2"/>
     </row>
-    <row r="32" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...180 lines deleted...]
-      <c r="BU32" s="40"/>
+    <row r="47" spans="1:73">
+      <c r="A47" s="5"/>
+      <c r="B47" s="5"/>
+      <c r="C47" s="5"/>
+      <c r="D47" s="5"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="1"/>
+      <c r="O47" s="1"/>
+      <c r="P47" s="3"/>
+      <c r="Q47" s="2"/>
+      <c r="R47" s="2"/>
+      <c r="S47" s="2"/>
+      <c r="T47" s="4"/>
+      <c r="U47" s="2"/>
+      <c r="V47" s="2"/>
+      <c r="W47" s="6"/>
+      <c r="X47" s="5"/>
+      <c r="Y47" s="1"/>
+      <c r="Z47" s="5"/>
+      <c r="AA47" s="5"/>
+      <c r="AB47" s="5"/>
+      <c r="AL47" s="5"/>
+      <c r="AM47" s="5"/>
+      <c r="AN47" s="5"/>
+      <c r="AO47" s="2"/>
+      <c r="AY47" s="5"/>
+      <c r="AZ47" s="5"/>
+      <c r="BA47" s="2"/>
+      <c r="BJ47" s="5"/>
+      <c r="BK47" s="5"/>
+      <c r="BL47" s="5"/>
+      <c r="BM47" s="2"/>
     </row>
-    <row r="33" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...180 lines deleted...]
-      <c r="BU33" s="40"/>
+    <row r="48" spans="1:73">
+      <c r="A48" s="5"/>
+      <c r="B48" s="5"/>
+      <c r="C48" s="5"/>
+      <c r="D48" s="5"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="1"/>
+      <c r="O48" s="1"/>
+      <c r="P48" s="3"/>
+      <c r="Q48" s="2"/>
+      <c r="R48" s="2"/>
+      <c r="S48" s="2"/>
+      <c r="T48" s="4"/>
+      <c r="U48" s="2"/>
+      <c r="V48" s="2"/>
+      <c r="W48" s="6"/>
+      <c r="X48" s="5"/>
+      <c r="Y48" s="1"/>
+      <c r="Z48" s="5"/>
+      <c r="AA48" s="5"/>
+      <c r="AB48" s="5"/>
+      <c r="AL48" s="5"/>
+      <c r="AM48" s="5"/>
+      <c r="AN48" s="5"/>
+      <c r="AO48" s="2"/>
+      <c r="AY48" s="5"/>
+      <c r="AZ48" s="5"/>
+      <c r="BA48" s="2"/>
+      <c r="BJ48" s="5"/>
+      <c r="BK48" s="5"/>
+      <c r="BL48" s="5"/>
+      <c r="BM48" s="2"/>
     </row>
-    <row r="34" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...180 lines deleted...]
-      <c r="BU34" s="40"/>
+    <row r="49" spans="1:65">
+      <c r="A49" s="5"/>
+      <c r="B49" s="5"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="5"/>
+      <c r="L49" s="5"/>
+      <c r="M49" s="5"/>
+      <c r="N49" s="1"/>
+      <c r="O49" s="1"/>
+      <c r="P49" s="3"/>
+      <c r="Q49" s="2"/>
+      <c r="R49" s="2"/>
+      <c r="S49" s="2"/>
+      <c r="T49" s="4"/>
+      <c r="U49" s="2"/>
+      <c r="V49" s="2"/>
+      <c r="W49" s="6"/>
+      <c r="X49" s="5"/>
+      <c r="Y49" s="6"/>
+      <c r="Z49" s="5"/>
+      <c r="AA49" s="5"/>
+      <c r="AB49" s="5"/>
+      <c r="AL49" s="5"/>
+      <c r="AM49" s="5"/>
+      <c r="AN49" s="5"/>
+      <c r="AO49" s="2"/>
+      <c r="AY49" s="5"/>
+      <c r="AZ49" s="5"/>
+      <c r="BA49" s="2"/>
+      <c r="BJ49" s="5"/>
+      <c r="BK49" s="5"/>
+      <c r="BL49" s="5"/>
+      <c r="BM49" s="2"/>
     </row>
-    <row r="35" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...180 lines deleted...]
-      <c r="BU35" s="40"/>
+    <row r="50" spans="1:65">
+      <c r="A50" s="5"/>
+      <c r="B50" s="5"/>
+      <c r="C50" s="5"/>
+      <c r="D50" s="5"/>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5"/>
+      <c r="K50" s="5"/>
+      <c r="L50" s="5"/>
+      <c r="M50" s="5"/>
+      <c r="N50" s="5"/>
+      <c r="O50" s="5"/>
+      <c r="P50" s="5"/>
+      <c r="Q50" s="5"/>
+      <c r="R50" s="5"/>
+      <c r="S50" s="5"/>
+      <c r="T50" s="5"/>
+      <c r="U50" s="5"/>
+      <c r="V50" s="5"/>
+      <c r="W50" s="5"/>
+      <c r="X50" s="5"/>
+      <c r="Y50" s="5"/>
+      <c r="Z50" s="5"/>
+      <c r="AA50" s="5"/>
+      <c r="AB50" s="5"/>
+      <c r="AL50" s="5"/>
+      <c r="AM50" s="5"/>
+      <c r="AN50" s="5"/>
+      <c r="AO50" s="5"/>
+      <c r="AY50" s="5"/>
+      <c r="AZ50" s="5"/>
+      <c r="BA50" s="5"/>
+      <c r="BJ50" s="5"/>
+      <c r="BK50" s="5"/>
+      <c r="BL50" s="5"/>
+      <c r="BM50" s="5"/>
     </row>
-    <row r="36" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...180 lines deleted...]
-      <c r="BU36" s="41"/>
+    <row r="51" spans="1:65">
+      <c r="A51" s="5"/>
+      <c r="B51" s="5"/>
+      <c r="C51" s="5"/>
+      <c r="D51" s="5"/>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="5"/>
+      <c r="L51" s="5"/>
+      <c r="M51" s="5"/>
+      <c r="N51" s="5"/>
+      <c r="O51" s="5"/>
+      <c r="P51" s="5"/>
+      <c r="Q51" s="5"/>
+      <c r="R51" s="5"/>
+      <c r="S51" s="5"/>
+      <c r="T51" s="5"/>
+      <c r="U51" s="5"/>
+      <c r="V51" s="5"/>
+      <c r="W51" s="5"/>
+      <c r="X51" s="5"/>
+      <c r="Y51" s="5"/>
+      <c r="Z51" s="5"/>
+      <c r="AA51" s="5"/>
+      <c r="AB51" s="5"/>
+      <c r="AL51" s="5"/>
+      <c r="AM51" s="5"/>
+      <c r="AN51" s="5"/>
+      <c r="AO51" s="5"/>
+      <c r="AY51" s="5"/>
+      <c r="AZ51" s="5"/>
+      <c r="BA51" s="5"/>
+      <c r="BJ51" s="5"/>
+      <c r="BK51" s="5"/>
+      <c r="BL51" s="5"/>
+      <c r="BM51" s="5"/>
     </row>
-    <row r="37" spans="1:73" s="5" customFormat="1" ht="11.25">
-[...2 lines deleted...]
-      </c>
+    <row r="52" spans="1:65">
+      <c r="A52" s="5"/>
+      <c r="B52" s="5"/>
+      <c r="C52" s="5"/>
+      <c r="D52" s="5"/>
+      <c r="E52" s="5"/>
+      <c r="F52" s="5"/>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5"/>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5"/>
+      <c r="K52" s="5"/>
+      <c r="L52" s="5"/>
+      <c r="M52" s="5"/>
+      <c r="N52" s="5"/>
+      <c r="O52" s="5"/>
+      <c r="P52" s="5"/>
+      <c r="Q52" s="5"/>
+      <c r="R52" s="5"/>
+      <c r="S52" s="5"/>
+      <c r="T52" s="5"/>
+      <c r="U52" s="5"/>
+      <c r="V52" s="5"/>
+      <c r="W52" s="5"/>
+      <c r="X52" s="5"/>
+      <c r="Y52" s="5"/>
+      <c r="Z52" s="5"/>
+      <c r="AA52" s="5"/>
+      <c r="AB52" s="5"/>
+      <c r="AL52" s="5"/>
+      <c r="AM52" s="5"/>
+      <c r="AN52" s="5"/>
+      <c r="AO52" s="5"/>
+      <c r="AY52" s="5"/>
+      <c r="AZ52" s="5"/>
+      <c r="BA52" s="5"/>
+      <c r="BJ52" s="5"/>
+      <c r="BK52" s="5"/>
+      <c r="BL52" s="5"/>
+      <c r="BM52" s="5"/>
     </row>
-    <row r="38" spans="1:73" s="5" customFormat="1" ht="11.25"/>
-[...7 lines deleted...]
-    <row r="46" spans="1:73" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A1:AO1"/>
+    <mergeCell ref="A1:AN1"/>
+    <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="Z3:AG3"/>
+    <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
-    <mergeCell ref="A5:AQ5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A25:AQ25"/>
+    <mergeCell ref="A5:AR5"/>
+    <mergeCell ref="A17:AR17"/>
+    <mergeCell ref="A25:AR25"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Барлық халық</vt:lpstr>
+      <vt:lpstr>Все население</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>