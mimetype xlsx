--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="28">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -297,51 +297,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -421,50 +421,56 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -773,195 +779,213 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BI47"/>
+  <dimension ref="A1:BU47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AH1" workbookViewId="0">
-      <selection activeCell="AU46" sqref="AU46"/>
+    <sheetView tabSelected="1" topLeftCell="AV1" workbookViewId="0">
+      <selection activeCell="BP25" sqref="BP25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" s="33" customFormat="1" ht="12.75">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:73" s="33" customFormat="1" ht="12.75">
+      <c r="A1" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="54"/>
-[...36 lines deleted...]
-      <c r="AM1" s="54"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+      <c r="AD1" s="56"/>
+      <c r="AE1" s="56"/>
+      <c r="AF1" s="56"/>
+      <c r="AG1" s="56"/>
+      <c r="AH1" s="56"/>
+      <c r="AI1" s="56"/>
+      <c r="AJ1" s="56"/>
+      <c r="AK1" s="56"/>
+      <c r="AL1" s="56"/>
+      <c r="AM1" s="56"/>
     </row>
-    <row r="2" spans="1:61" s="34" customFormat="1" ht="11.25">
+    <row r="2" spans="1:73" s="34" customFormat="1" ht="11.25">
       <c r="X2" s="35"/>
       <c r="Y2" s="1"/>
       <c r="AF2" s="36"/>
       <c r="AI2" s="36"/>
       <c r="AJ2" s="36"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="44"/>
       <c r="AO2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AW2" s="45"/>
       <c r="AX2" s="44"/>
       <c r="BA2" s="44"/>
       <c r="BD2" s="44"/>
-      <c r="BI2" s="45" t="s">
+      <c r="BI2" s="45"/>
+      <c r="BJ2" s="44"/>
+      <c r="BM2" s="44"/>
+      <c r="BP2" s="44"/>
+      <c r="BU2" s="45" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:61" s="33" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="48">
+    <row r="3" spans="1:73" s="33" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="57"/>
+      <c r="B3" s="50">
         <v>2021</v>
       </c>
-      <c r="C3" s="49"/>
-[...10 lines deleted...]
-      <c r="N3" s="48">
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="50">
         <v>2022</v>
       </c>
-      <c r="O3" s="49"/>
-[...10 lines deleted...]
-      <c r="Z3" s="57">
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51"/>
+      <c r="S3" s="51"/>
+      <c r="T3" s="51"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="51"/>
+      <c r="W3" s="51"/>
+      <c r="X3" s="51"/>
+      <c r="Y3" s="51"/>
+      <c r="Z3" s="59">
         <v>2023</v>
       </c>
-      <c r="AA3" s="58"/>
-[...7 lines deleted...]
-      <c r="AL3" s="48">
+      <c r="AA3" s="60"/>
+      <c r="AB3" s="60"/>
+      <c r="AC3" s="60"/>
+      <c r="AD3" s="60"/>
+      <c r="AE3" s="60"/>
+      <c r="AF3" s="60"/>
+      <c r="AG3" s="60"/>
+      <c r="AH3" s="60"/>
+      <c r="AL3" s="50">
         <v>2024</v>
       </c>
-      <c r="AM3" s="49"/>
-[...10 lines deleted...]
-      <c r="AX3" s="48">
+      <c r="AM3" s="51"/>
+      <c r="AN3" s="51"/>
+      <c r="AO3" s="51"/>
+      <c r="AP3" s="51"/>
+      <c r="AQ3" s="51"/>
+      <c r="AR3" s="51"/>
+      <c r="AS3" s="51"/>
+      <c r="AT3" s="51"/>
+      <c r="AU3" s="51"/>
+      <c r="AV3" s="51"/>
+      <c r="AW3" s="52"/>
+      <c r="AX3" s="50">
         <v>2025</v>
       </c>
-      <c r="AY3" s="49"/>
-[...9 lines deleted...]
-      <c r="BI3" s="50"/>
+      <c r="AY3" s="51"/>
+      <c r="AZ3" s="51"/>
+      <c r="BA3" s="51"/>
+      <c r="BB3" s="51"/>
+      <c r="BC3" s="51"/>
+      <c r="BD3" s="51"/>
+      <c r="BE3" s="51"/>
+      <c r="BF3" s="51"/>
+      <c r="BG3" s="51"/>
+      <c r="BH3" s="51"/>
+      <c r="BI3" s="52"/>
+      <c r="BJ3" s="50">
+        <v>2026</v>
+      </c>
+      <c r="BK3" s="51"/>
+      <c r="BL3" s="51"/>
+      <c r="BM3" s="51"/>
+      <c r="BN3" s="51"/>
+      <c r="BO3" s="51"/>
+      <c r="BP3" s="51"/>
+      <c r="BQ3" s="51"/>
+      <c r="BR3" s="51"/>
+      <c r="BS3" s="51"/>
+      <c r="BT3" s="51"/>
+      <c r="BU3" s="52"/>
     </row>
-    <row r="4" spans="1:61" s="33" customFormat="1" ht="11.25">
-      <c r="A4" s="56"/>
+    <row r="4" spans="1:73" s="33" customFormat="1" ht="11.25">
+      <c r="A4" s="58"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="38" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="38" t="s">
@@ -1098,105 +1122,141 @@
       </c>
       <c r="BB4" s="47" t="s">
         <v>6</v>
       </c>
       <c r="BC4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="BD4" s="46" t="s">
         <v>8</v>
       </c>
       <c r="BE4" s="46" t="s">
         <v>3</v>
       </c>
       <c r="BF4" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BG4" s="47" t="s">
         <v>13</v>
       </c>
       <c r="BH4" s="47" t="s">
         <v>14</v>
       </c>
       <c r="BI4" s="4" t="s">
         <v>15</v>
       </c>
+      <c r="BJ4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="BL4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BM4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BN4" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="BO4" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="BP4" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="BQ4" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="BR4" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="BS4" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="BT4" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="BU4" s="4" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="5" spans="1:61" s="33" customFormat="1" ht="11.25">
-      <c r="A5" s="51" t="s">
+    <row r="5" spans="1:73" s="33" customFormat="1" ht="11.25">
+      <c r="A5" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="51"/>
-[...46 lines deleted...]
-      <c r="AW5" s="51"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="53"/>
+      <c r="L5" s="53"/>
+      <c r="M5" s="53"/>
+      <c r="N5" s="53"/>
+      <c r="O5" s="53"/>
+      <c r="P5" s="53"/>
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53"/>
+      <c r="S5" s="53"/>
+      <c r="T5" s="53"/>
+      <c r="U5" s="53"/>
+      <c r="V5" s="53"/>
+      <c r="W5" s="53"/>
+      <c r="X5" s="53"/>
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53"/>
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53"/>
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53"/>
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53"/>
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53"/>
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53"/>
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53"/>
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53"/>
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="53"/>
+      <c r="AQ5" s="53"/>
+      <c r="AR5" s="53"/>
+      <c r="AS5" s="53"/>
+      <c r="AT5" s="53"/>
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53"/>
+      <c r="AW5" s="53"/>
     </row>
-    <row r="6" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="6" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
       <c r="D6" s="10"/>
       <c r="E6" s="10"/>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
       <c r="H6" s="11"/>
       <c r="I6" s="10"/>
       <c r="J6" s="11"/>
       <c r="K6" s="12"/>
       <c r="L6" s="11"/>
       <c r="M6" s="11"/>
       <c r="N6" s="13">
         <v>-684</v>
       </c>
       <c r="O6" s="13">
         <v>-828</v>
       </c>
       <c r="P6" s="14">
         <v>-529</v>
       </c>
       <c r="Q6" s="15">
@@ -1309,53 +1369,75 @@
       </c>
       <c r="BA6" s="18">
         <v>-829</v>
       </c>
       <c r="BB6" s="18">
         <v>-875</v>
       </c>
       <c r="BC6" s="18">
         <v>-1131</v>
       </c>
       <c r="BD6" s="18">
         <v>-1204</v>
       </c>
       <c r="BE6" s="18">
         <v>-1387</v>
       </c>
       <c r="BF6" s="18">
         <v>-1236</v>
       </c>
       <c r="BG6" s="18">
         <v>-1139</v>
       </c>
       <c r="BH6" s="18">
         <v>-787</v>
       </c>
-      <c r="BI6" s="18"/>
+      <c r="BI6" s="18">
+        <v>-763</v>
+      </c>
+      <c r="BJ6" s="18">
+        <v>-1035</v>
+      </c>
+      <c r="BK6" s="18">
+        <v>-718</v>
+      </c>
+      <c r="BL6" s="18">
+        <v>-717</v>
+      </c>
+      <c r="BM6" s="18">
+        <v>-937</v>
+      </c>
+      <c r="BN6" s="18"/>
+      <c r="BO6" s="18"/>
+      <c r="BP6" s="18"/>
+      <c r="BQ6" s="18"/>
+      <c r="BR6" s="18"/>
+      <c r="BS6" s="18"/>
+      <c r="BT6" s="18"/>
+      <c r="BU6" s="18"/>
     </row>
-    <row r="7" spans="1:61" s="33" customFormat="1" ht="14.25" customHeight="1">
+    <row r="7" spans="1:73" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="13">
         <v>9</v>
       </c>
       <c r="O7" s="13"/>
       <c r="P7" s="13">
         <v>55</v>
       </c>
       <c r="Q7" s="15">
         <v>59</v>
       </c>
@@ -1466,53 +1548,75 @@
       </c>
       <c r="BA7" s="18">
         <v>135</v>
       </c>
       <c r="BB7" s="18">
         <v>136</v>
       </c>
       <c r="BC7" s="18">
         <v>10</v>
       </c>
       <c r="BD7" s="18">
         <v>-113</v>
       </c>
       <c r="BE7" s="18">
         <v>-11</v>
       </c>
       <c r="BF7" s="18">
         <v>80</v>
       </c>
       <c r="BG7" s="18">
         <v>62</v>
       </c>
       <c r="BH7" s="18">
         <v>127</v>
       </c>
-      <c r="BI7" s="18"/>
+      <c r="BI7" s="18">
+        <v>26</v>
+      </c>
+      <c r="BJ7" s="18">
+        <v>27</v>
+      </c>
+      <c r="BK7" s="18">
+        <v>108</v>
+      </c>
+      <c r="BL7" s="18">
+        <v>-105</v>
+      </c>
+      <c r="BM7" s="18">
+        <v>-136</v>
+      </c>
+      <c r="BN7" s="18"/>
+      <c r="BO7" s="18"/>
+      <c r="BP7" s="18"/>
+      <c r="BQ7" s="18"/>
+      <c r="BR7" s="18"/>
+      <c r="BS7" s="18"/>
+      <c r="BT7" s="18"/>
+      <c r="BU7" s="18"/>
     </row>
-    <row r="8" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="8" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A8" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="11"/>
       <c r="I8" s="10"/>
       <c r="J8" s="11"/>
       <c r="K8" s="12"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="18">
         <v>-32</v>
       </c>
       <c r="O8" s="18"/>
       <c r="P8" s="18">
         <v>-23</v>
       </c>
       <c r="Q8" s="20">
         <v>12</v>
       </c>
@@ -1623,53 +1727,75 @@
       </c>
       <c r="BA8" s="18">
         <v>-52</v>
       </c>
       <c r="BB8" s="18">
         <v>-11</v>
       </c>
       <c r="BC8" s="18">
         <v>-33</v>
       </c>
       <c r="BD8" s="18">
         <v>-27</v>
       </c>
       <c r="BE8" s="18">
         <v>-91</v>
       </c>
       <c r="BF8" s="18">
         <v>-57</v>
       </c>
       <c r="BG8" s="18">
         <v>-17</v>
       </c>
       <c r="BH8" s="18">
         <v>-13</v>
       </c>
-      <c r="BI8" s="18"/>
+      <c r="BI8" s="18">
+        <v>-7</v>
+      </c>
+      <c r="BJ8" s="18">
+        <v>-36</v>
+      </c>
+      <c r="BK8" s="18">
+        <v>-45</v>
+      </c>
+      <c r="BL8" s="18">
+        <v>4</v>
+      </c>
+      <c r="BM8" s="18">
+        <v>-17</v>
+      </c>
+      <c r="BN8" s="18"/>
+      <c r="BO8" s="18"/>
+      <c r="BP8" s="18"/>
+      <c r="BQ8" s="18"/>
+      <c r="BR8" s="18"/>
+      <c r="BS8" s="18"/>
+      <c r="BT8" s="18"/>
+      <c r="BU8" s="18"/>
     </row>
-    <row r="9" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="9" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A9" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="11"/>
       <c r="I9" s="10"/>
       <c r="J9" s="11"/>
       <c r="K9" s="12"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="18">
         <v>-53</v>
       </c>
       <c r="O9" s="18"/>
       <c r="P9" s="18">
         <v>-67</v>
       </c>
       <c r="Q9" s="20">
         <v>-71</v>
       </c>
@@ -1780,53 +1906,75 @@
       </c>
       <c r="BA9" s="18">
         <v>-35</v>
       </c>
       <c r="BB9" s="18">
         <v>-101</v>
       </c>
       <c r="BC9" s="18">
         <v>-172</v>
       </c>
       <c r="BD9" s="18">
         <v>-144</v>
       </c>
       <c r="BE9" s="18">
         <v>-192</v>
       </c>
       <c r="BF9" s="18">
         <v>-226</v>
       </c>
       <c r="BG9" s="18">
         <v>-175</v>
       </c>
       <c r="BH9" s="18">
         <v>-113</v>
       </c>
-      <c r="BI9" s="18"/>
+      <c r="BI9" s="18">
+        <v>-87</v>
+      </c>
+      <c r="BJ9" s="18">
+        <v>-90</v>
+      </c>
+      <c r="BK9" s="18">
+        <v>-71</v>
+      </c>
+      <c r="BL9" s="18">
+        <v>-114</v>
+      </c>
+      <c r="BM9" s="18">
+        <v>-104</v>
+      </c>
+      <c r="BN9" s="18"/>
+      <c r="BO9" s="18"/>
+      <c r="BP9" s="18"/>
+      <c r="BQ9" s="18"/>
+      <c r="BR9" s="18"/>
+      <c r="BS9" s="18"/>
+      <c r="BT9" s="18"/>
+      <c r="BU9" s="18"/>
     </row>
-    <row r="10" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="10" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="11"/>
       <c r="I10" s="10"/>
       <c r="J10" s="11"/>
       <c r="K10" s="12"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="18">
         <v>-95</v>
       </c>
       <c r="O10" s="18"/>
       <c r="P10" s="18">
         <v>-106</v>
       </c>
       <c r="Q10" s="20">
         <v>-94</v>
       </c>
@@ -1937,53 +2085,75 @@
       </c>
       <c r="BA10" s="18">
         <v>-132</v>
       </c>
       <c r="BB10" s="18">
         <v>-248</v>
       </c>
       <c r="BC10" s="18">
         <v>-160</v>
       </c>
       <c r="BD10" s="18">
         <v>-137</v>
       </c>
       <c r="BE10" s="18">
         <v>-210</v>
       </c>
       <c r="BF10" s="18">
         <v>-223</v>
       </c>
       <c r="BG10" s="18">
         <v>-161</v>
       </c>
       <c r="BH10" s="18">
         <v>-160</v>
       </c>
-      <c r="BI10" s="18"/>
+      <c r="BI10" s="18">
+        <v>-118</v>
+      </c>
+      <c r="BJ10" s="18">
+        <v>-111</v>
+      </c>
+      <c r="BK10" s="18">
+        <v>-128</v>
+      </c>
+      <c r="BL10" s="18">
+        <v>-84</v>
+      </c>
+      <c r="BM10" s="18">
+        <v>-109</v>
+      </c>
+      <c r="BN10" s="18"/>
+      <c r="BO10" s="18"/>
+      <c r="BP10" s="18"/>
+      <c r="BQ10" s="18"/>
+      <c r="BR10" s="18"/>
+      <c r="BS10" s="18"/>
+      <c r="BT10" s="18"/>
+      <c r="BU10" s="18"/>
     </row>
-    <row r="11" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="11" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A11" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="11"/>
       <c r="I11" s="10"/>
       <c r="J11" s="11"/>
       <c r="K11" s="12"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="18">
         <v>-109</v>
       </c>
       <c r="O11" s="18"/>
       <c r="P11" s="18">
         <v>-80</v>
       </c>
       <c r="Q11" s="20">
         <v>-116</v>
       </c>
@@ -2094,53 +2264,75 @@
       </c>
       <c r="BA11" s="18">
         <v>-57</v>
       </c>
       <c r="BB11" s="18">
         <v>-74</v>
       </c>
       <c r="BC11" s="18">
         <v>-67</v>
       </c>
       <c r="BD11" s="18">
         <v>32</v>
       </c>
       <c r="BE11" s="18">
         <v>-101</v>
       </c>
       <c r="BF11" s="18">
         <v>-165</v>
       </c>
       <c r="BG11" s="18">
         <v>-125</v>
       </c>
       <c r="BH11" s="18">
         <v>-143</v>
       </c>
-      <c r="BI11" s="18"/>
+      <c r="BI11" s="18">
+        <v>-124</v>
+      </c>
+      <c r="BJ11" s="18">
+        <v>-80</v>
+      </c>
+      <c r="BK11" s="18">
+        <v>-97</v>
+      </c>
+      <c r="BL11" s="18">
+        <v>-87</v>
+      </c>
+      <c r="BM11" s="18">
+        <v>-54</v>
+      </c>
+      <c r="BN11" s="18"/>
+      <c r="BO11" s="18"/>
+      <c r="BP11" s="18"/>
+      <c r="BQ11" s="18"/>
+      <c r="BR11" s="18"/>
+      <c r="BS11" s="18"/>
+      <c r="BT11" s="18"/>
+      <c r="BU11" s="18"/>
     </row>
-    <row r="12" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="12" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A12" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="11"/>
       <c r="I12" s="10"/>
       <c r="J12" s="11"/>
       <c r="K12" s="12"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="18">
         <v>-60</v>
       </c>
       <c r="O12" s="18"/>
       <c r="P12" s="18">
         <v>-42</v>
       </c>
       <c r="Q12" s="20">
         <v>-76</v>
       </c>
@@ -2251,53 +2443,75 @@
       </c>
       <c r="BA12" s="18">
         <v>-131</v>
       </c>
       <c r="BB12" s="18">
         <v>-153</v>
       </c>
       <c r="BC12" s="18">
         <v>-183</v>
       </c>
       <c r="BD12" s="18">
         <v>-220</v>
       </c>
       <c r="BE12" s="18">
         <v>-177</v>
       </c>
       <c r="BF12" s="18">
         <v>-210</v>
       </c>
       <c r="BG12" s="18">
         <v>-137</v>
       </c>
       <c r="BH12" s="18">
         <v>-115</v>
       </c>
-      <c r="BI12" s="18"/>
+      <c r="BI12" s="18">
+        <v>-115</v>
+      </c>
+      <c r="BJ12" s="18">
+        <v>-218</v>
+      </c>
+      <c r="BK12" s="18">
+        <v>-135</v>
+      </c>
+      <c r="BL12" s="18">
+        <v>-50</v>
+      </c>
+      <c r="BM12" s="18">
+        <v>-80</v>
+      </c>
+      <c r="BN12" s="18"/>
+      <c r="BO12" s="18"/>
+      <c r="BP12" s="18"/>
+      <c r="BQ12" s="18"/>
+      <c r="BR12" s="18"/>
+      <c r="BS12" s="18"/>
+      <c r="BT12" s="18"/>
+      <c r="BU12" s="18"/>
     </row>
-    <row r="13" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="13" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A13" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="11"/>
       <c r="I13" s="10"/>
       <c r="J13" s="11"/>
       <c r="K13" s="12"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="18">
         <v>-56</v>
       </c>
       <c r="O13" s="18"/>
       <c r="P13" s="18">
         <v>-25</v>
       </c>
       <c r="Q13" s="20">
         <v>-73</v>
       </c>
@@ -2408,53 +2622,75 @@
       </c>
       <c r="BA13" s="18">
         <v>-112</v>
       </c>
       <c r="BB13" s="18">
         <v>-119</v>
       </c>
       <c r="BC13" s="18">
         <v>-110</v>
       </c>
       <c r="BD13" s="18">
         <v>-122</v>
       </c>
       <c r="BE13" s="18">
         <v>-109</v>
       </c>
       <c r="BF13" s="18">
         <v>-31</v>
       </c>
       <c r="BG13" s="18">
         <v>-72</v>
       </c>
       <c r="BH13" s="18">
         <v>-86</v>
       </c>
-      <c r="BI13" s="18"/>
+      <c r="BI13" s="18">
+        <v>-83</v>
+      </c>
+      <c r="BJ13" s="18">
+        <v>-73</v>
+      </c>
+      <c r="BK13" s="18">
+        <v>-100</v>
+      </c>
+      <c r="BL13" s="18">
+        <v>-71</v>
+      </c>
+      <c r="BM13" s="18">
+        <v>-99</v>
+      </c>
+      <c r="BN13" s="18"/>
+      <c r="BO13" s="18"/>
+      <c r="BP13" s="18"/>
+      <c r="BQ13" s="18"/>
+      <c r="BR13" s="18"/>
+      <c r="BS13" s="18"/>
+      <c r="BT13" s="18"/>
+      <c r="BU13" s="18"/>
     </row>
-    <row r="14" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="14" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A14" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="18">
         <v>-173</v>
       </c>
       <c r="O14" s="18"/>
       <c r="P14" s="18">
         <v>-126</v>
       </c>
       <c r="Q14" s="20">
         <v>-221</v>
       </c>
@@ -2565,53 +2801,75 @@
       </c>
       <c r="BA14" s="18">
         <v>-106</v>
       </c>
       <c r="BB14" s="18">
         <v>-49</v>
       </c>
       <c r="BC14" s="18">
         <v>-130</v>
       </c>
       <c r="BD14" s="18">
         <v>-76</v>
       </c>
       <c r="BE14" s="18">
         <v>-110</v>
       </c>
       <c r="BF14" s="18">
         <v>-103</v>
       </c>
       <c r="BG14" s="18">
         <v>-140</v>
       </c>
       <c r="BH14" s="18">
         <v>-51</v>
       </c>
-      <c r="BI14" s="18"/>
+      <c r="BI14" s="18">
+        <v>-63</v>
+      </c>
+      <c r="BJ14" s="18">
+        <v>-120</v>
+      </c>
+      <c r="BK14" s="18">
+        <v>-86</v>
+      </c>
+      <c r="BL14" s="18">
+        <v>-37</v>
+      </c>
+      <c r="BM14" s="18">
+        <v>-93</v>
+      </c>
+      <c r="BN14" s="18"/>
+      <c r="BO14" s="18"/>
+      <c r="BP14" s="18"/>
+      <c r="BQ14" s="18"/>
+      <c r="BR14" s="18"/>
+      <c r="BS14" s="18"/>
+      <c r="BT14" s="18"/>
+      <c r="BU14" s="18"/>
     </row>
-    <row r="15" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="15" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A15" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="11"/>
       <c r="I15" s="10"/>
       <c r="J15" s="11"/>
       <c r="K15" s="12"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="18">
         <v>-64</v>
       </c>
       <c r="O15" s="18"/>
       <c r="P15" s="18">
         <v>-44</v>
       </c>
       <c r="Q15" s="20">
         <v>-88</v>
       </c>
@@ -2722,53 +2980,75 @@
       </c>
       <c r="BA15" s="18">
         <v>-190</v>
       </c>
       <c r="BB15" s="18">
         <v>-149</v>
       </c>
       <c r="BC15" s="18">
         <v>-175</v>
       </c>
       <c r="BD15" s="18">
         <v>-268</v>
       </c>
       <c r="BE15" s="18">
         <v>-259</v>
       </c>
       <c r="BF15" s="18">
         <v>-207</v>
       </c>
       <c r="BG15" s="18">
         <v>-246</v>
       </c>
       <c r="BH15" s="18">
         <v>-118</v>
       </c>
-      <c r="BI15" s="18"/>
+      <c r="BI15" s="18">
+        <v>-142</v>
+      </c>
+      <c r="BJ15" s="18">
+        <v>-218</v>
+      </c>
+      <c r="BK15" s="18">
+        <v>-102</v>
+      </c>
+      <c r="BL15" s="18">
+        <v>-71</v>
+      </c>
+      <c r="BM15" s="18">
+        <v>-164</v>
+      </c>
+      <c r="BN15" s="18"/>
+      <c r="BO15" s="18"/>
+      <c r="BP15" s="18"/>
+      <c r="BQ15" s="18"/>
+      <c r="BR15" s="18"/>
+      <c r="BS15" s="18"/>
+      <c r="BT15" s="18"/>
+      <c r="BU15" s="18"/>
     </row>
-    <row r="16" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="16" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A16" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="11"/>
       <c r="I16" s="10"/>
       <c r="J16" s="11"/>
       <c r="K16" s="12"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="18">
         <v>-51</v>
       </c>
       <c r="O16" s="18"/>
       <c r="P16" s="18">
         <v>-71</v>
       </c>
       <c r="Q16" s="20">
         <v>-105</v>
       </c>
@@ -2879,106 +3159,128 @@
       </c>
       <c r="BA16" s="18">
         <v>-149</v>
       </c>
       <c r="BB16" s="18">
         <v>-107</v>
       </c>
       <c r="BC16" s="18">
         <v>-111</v>
       </c>
       <c r="BD16" s="18">
         <v>-129</v>
       </c>
       <c r="BE16" s="18">
         <v>-127</v>
       </c>
       <c r="BF16" s="18">
         <v>-94</v>
       </c>
       <c r="BG16" s="18">
         <v>-128</v>
       </c>
       <c r="BH16" s="18">
         <v>-115</v>
       </c>
-      <c r="BI16" s="18"/>
+      <c r="BI16" s="18">
+        <v>-50</v>
+      </c>
+      <c r="BJ16" s="18">
+        <v>-116</v>
+      </c>
+      <c r="BK16" s="18">
+        <v>-62</v>
+      </c>
+      <c r="BL16" s="18">
+        <v>-102</v>
+      </c>
+      <c r="BM16" s="18">
+        <v>-81</v>
+      </c>
+      <c r="BN16" s="18"/>
+      <c r="BO16" s="18"/>
+      <c r="BP16" s="18"/>
+      <c r="BQ16" s="18"/>
+      <c r="BR16" s="18"/>
+      <c r="BS16" s="18"/>
+      <c r="BT16" s="18"/>
+      <c r="BU16" s="18"/>
     </row>
-    <row r="17" spans="1:61" s="33" customFormat="1" ht="11.25">
-      <c r="A17" s="52" t="s">
+    <row r="17" spans="1:73" s="33" customFormat="1" ht="11.25">
+      <c r="A17" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="52"/>
-[...46 lines deleted...]
-      <c r="AW17" s="52"/>
+      <c r="B17" s="54"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+      <c r="M17" s="54"/>
+      <c r="N17" s="54"/>
+      <c r="O17" s="54"/>
+      <c r="P17" s="54"/>
+      <c r="Q17" s="54"/>
+      <c r="R17" s="54"/>
+      <c r="S17" s="54"/>
+      <c r="T17" s="54"/>
+      <c r="U17" s="54"/>
+      <c r="V17" s="54"/>
+      <c r="W17" s="54"/>
+      <c r="X17" s="54"/>
+      <c r="Y17" s="54"/>
+      <c r="Z17" s="54"/>
+      <c r="AA17" s="54"/>
+      <c r="AB17" s="54"/>
+      <c r="AC17" s="54"/>
+      <c r="AD17" s="54"/>
+      <c r="AE17" s="54"/>
+      <c r="AF17" s="54"/>
+      <c r="AG17" s="54"/>
+      <c r="AH17" s="54"/>
+      <c r="AI17" s="54"/>
+      <c r="AJ17" s="54"/>
+      <c r="AK17" s="54"/>
+      <c r="AL17" s="54"/>
+      <c r="AM17" s="54"/>
+      <c r="AN17" s="54"/>
+      <c r="AO17" s="54"/>
+      <c r="AP17" s="54"/>
+      <c r="AQ17" s="54"/>
+      <c r="AR17" s="54"/>
+      <c r="AS17" s="54"/>
+      <c r="AT17" s="54"/>
+      <c r="AU17" s="54"/>
+      <c r="AV17" s="54"/>
+      <c r="AW17" s="54"/>
     </row>
-    <row r="18" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="18" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A18" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="11"/>
       <c r="I18" s="10"/>
       <c r="J18" s="23"/>
       <c r="K18" s="9"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="14">
         <v>-198</v>
       </c>
       <c r="O18" s="14">
         <v>-157</v>
       </c>
       <c r="P18" s="14">
         <v>-136</v>
       </c>
       <c r="Q18" s="14">
@@ -3091,53 +3393,75 @@
       </c>
       <c r="BA18" s="18">
         <v>-307</v>
       </c>
       <c r="BB18" s="18">
         <v>-64</v>
       </c>
       <c r="BC18" s="18">
         <v>-286</v>
       </c>
       <c r="BD18" s="18">
         <v>-356</v>
       </c>
       <c r="BE18" s="18">
         <v>-517</v>
       </c>
       <c r="BF18" s="18">
         <v>-282</v>
       </c>
       <c r="BG18" s="18">
         <v>-270</v>
       </c>
       <c r="BH18" s="18">
         <v>-183</v>
       </c>
-      <c r="BI18" s="18"/>
+      <c r="BI18" s="18">
+        <v>-204</v>
+      </c>
+      <c r="BJ18" s="18">
+        <v>-334</v>
+      </c>
+      <c r="BK18" s="18">
+        <v>-327</v>
+      </c>
+      <c r="BL18" s="18">
+        <v>-356</v>
+      </c>
+      <c r="BM18" s="18">
+        <v>-457</v>
+      </c>
+      <c r="BN18" s="18"/>
+      <c r="BO18" s="18"/>
+      <c r="BP18" s="18"/>
+      <c r="BQ18" s="18"/>
+      <c r="BR18" s="18"/>
+      <c r="BS18" s="18"/>
+      <c r="BT18" s="18"/>
+      <c r="BU18" s="18"/>
     </row>
-    <row r="19" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="19" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A19" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
       <c r="N19" s="13">
         <v>-64</v>
       </c>
       <c r="O19" s="14"/>
       <c r="P19" s="13">
         <v>-36</v>
       </c>
       <c r="Q19" s="13">
         <v>17</v>
       </c>
@@ -3248,53 +3572,75 @@
       </c>
       <c r="BA19" s="18">
         <v>39</v>
       </c>
       <c r="BB19" s="18">
         <v>147</v>
       </c>
       <c r="BC19" s="18">
         <v>7</v>
       </c>
       <c r="BD19" s="18">
         <v>-68</v>
       </c>
       <c r="BE19" s="18">
         <v>-199</v>
       </c>
       <c r="BF19" s="18">
         <v>-74</v>
       </c>
       <c r="BG19" s="18">
         <v>-42</v>
       </c>
       <c r="BH19" s="18">
         <v>-38</v>
       </c>
-      <c r="BI19" s="18"/>
+      <c r="BI19" s="18">
+        <v>-138</v>
+      </c>
+      <c r="BJ19" s="18">
+        <v>-135</v>
+      </c>
+      <c r="BK19" s="18">
+        <v>-183</v>
+      </c>
+      <c r="BL19" s="18">
+        <v>-252</v>
+      </c>
+      <c r="BM19" s="18">
+        <v>-214</v>
+      </c>
+      <c r="BN19" s="18"/>
+      <c r="BO19" s="18"/>
+      <c r="BP19" s="18"/>
+      <c r="BQ19" s="18"/>
+      <c r="BR19" s="18"/>
+      <c r="BS19" s="18"/>
+      <c r="BT19" s="18"/>
+      <c r="BU19" s="18"/>
     </row>
-    <row r="20" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="20" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A20" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="11"/>
       <c r="I20" s="10"/>
       <c r="J20" s="23"/>
       <c r="K20" s="9"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
       <c r="N20" s="18">
         <v>-24</v>
       </c>
       <c r="O20" s="24"/>
       <c r="P20" s="18">
         <v>-20</v>
       </c>
       <c r="Q20" s="18">
         <v>14</v>
       </c>
@@ -3405,53 +3751,75 @@
       </c>
       <c r="BA20" s="18">
         <v>-51</v>
       </c>
       <c r="BB20" s="18">
         <v>-8</v>
       </c>
       <c r="BC20" s="18">
         <v>-28</v>
       </c>
       <c r="BD20" s="18">
         <v>-27</v>
       </c>
       <c r="BE20" s="18">
         <v>-77</v>
       </c>
       <c r="BF20" s="18">
         <v>-48</v>
       </c>
       <c r="BG20" s="18">
         <v>-20</v>
       </c>
       <c r="BH20" s="18">
         <v>-6</v>
       </c>
-      <c r="BI20" s="18"/>
+      <c r="BI20" s="18">
+        <v>-7</v>
+      </c>
+      <c r="BJ20" s="18">
+        <v>-33</v>
+      </c>
+      <c r="BK20" s="18">
+        <v>-43</v>
+      </c>
+      <c r="BL20" s="18">
+        <v>-2</v>
+      </c>
+      <c r="BM20" s="18">
+        <v>-23</v>
+      </c>
+      <c r="BN20" s="18"/>
+      <c r="BO20" s="18"/>
+      <c r="BP20" s="18"/>
+      <c r="BQ20" s="18"/>
+      <c r="BR20" s="18"/>
+      <c r="BS20" s="18"/>
+      <c r="BT20" s="18"/>
+      <c r="BU20" s="18"/>
     </row>
-    <row r="21" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="21" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A21" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="11"/>
       <c r="I21" s="10"/>
       <c r="J21" s="23"/>
       <c r="K21" s="9"/>
       <c r="L21" s="11"/>
       <c r="M21" s="11"/>
       <c r="N21" s="18">
         <v>-13</v>
       </c>
       <c r="O21" s="24"/>
       <c r="P21" s="18">
         <v>-1</v>
       </c>
       <c r="Q21" s="18">
         <v>-30</v>
       </c>
@@ -3562,53 +3930,75 @@
       </c>
       <c r="BA21" s="18">
         <v>-68</v>
       </c>
       <c r="BB21" s="18">
         <v>-44</v>
       </c>
       <c r="BC21" s="18">
         <v>-68</v>
       </c>
       <c r="BD21" s="18">
         <v>-22</v>
       </c>
       <c r="BE21" s="18">
         <v>-81</v>
       </c>
       <c r="BF21" s="18">
         <v>-72</v>
       </c>
       <c r="BG21" s="18">
         <v>-32</v>
       </c>
       <c r="BH21" s="18">
         <v>-34</v>
       </c>
-      <c r="BI21" s="18"/>
+      <c r="BI21" s="18">
+        <v>-32</v>
+      </c>
+      <c r="BJ21" s="18">
+        <v>-22</v>
+      </c>
+      <c r="BK21" s="18">
+        <v>-46</v>
+      </c>
+      <c r="BL21" s="18">
+        <v>-5</v>
+      </c>
+      <c r="BM21" s="18">
+        <v>-56</v>
+      </c>
+      <c r="BN21" s="18"/>
+      <c r="BO21" s="18"/>
+      <c r="BP21" s="18"/>
+      <c r="BQ21" s="18"/>
+      <c r="BR21" s="18"/>
+      <c r="BS21" s="18"/>
+      <c r="BT21" s="18"/>
+      <c r="BU21" s="18"/>
     </row>
-    <row r="22" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="22" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A22" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="11"/>
       <c r="I22" s="10"/>
       <c r="J22" s="23"/>
       <c r="K22" s="9"/>
       <c r="L22" s="11"/>
       <c r="M22" s="11"/>
       <c r="N22" s="18">
         <v>-42</v>
       </c>
       <c r="O22" s="24"/>
       <c r="P22" s="18">
         <v>-20</v>
       </c>
       <c r="Q22" s="18">
         <v>-50</v>
       </c>
@@ -3719,53 +4109,75 @@
       </c>
       <c r="BA22" s="18">
         <v>-47</v>
       </c>
       <c r="BB22" s="18">
         <v>-37</v>
       </c>
       <c r="BC22" s="18">
         <v>-58</v>
       </c>
       <c r="BD22" s="18">
         <v>-70</v>
       </c>
       <c r="BE22" s="18">
         <v>-50</v>
       </c>
       <c r="BF22" s="18">
         <v>-5</v>
       </c>
       <c r="BG22" s="18">
         <v>-69</v>
       </c>
       <c r="BH22" s="18">
         <v>-8</v>
       </c>
-      <c r="BI22" s="18"/>
+      <c r="BI22" s="18">
+        <v>-9</v>
+      </c>
+      <c r="BJ22" s="18">
+        <v>-69</v>
+      </c>
+      <c r="BK22" s="18">
+        <v>-45</v>
+      </c>
+      <c r="BL22" s="18">
+        <v>-56</v>
+      </c>
+      <c r="BM22" s="18">
+        <v>-78</v>
+      </c>
+      <c r="BN22" s="18"/>
+      <c r="BO22" s="18"/>
+      <c r="BP22" s="18"/>
+      <c r="BQ22" s="18"/>
+      <c r="BR22" s="18"/>
+      <c r="BS22" s="18"/>
+      <c r="BT22" s="18"/>
+      <c r="BU22" s="18"/>
     </row>
-    <row r="23" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="23" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A23" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="11"/>
       <c r="I23" s="10"/>
       <c r="J23" s="23"/>
       <c r="K23" s="9"/>
       <c r="L23" s="11"/>
       <c r="M23" s="11"/>
       <c r="N23" s="18">
         <v>-41</v>
       </c>
       <c r="O23" s="24"/>
       <c r="P23" s="18">
         <v>-51</v>
       </c>
       <c r="Q23" s="18">
         <v>-60</v>
       </c>
@@ -3876,53 +4288,75 @@
       </c>
       <c r="BA23" s="18">
         <v>-110</v>
       </c>
       <c r="BB23" s="18">
         <v>-51</v>
       </c>
       <c r="BC23" s="18">
         <v>-67</v>
       </c>
       <c r="BD23" s="18">
         <v>-108</v>
       </c>
       <c r="BE23" s="18">
         <v>-62</v>
       </c>
       <c r="BF23" s="18">
         <v>-51</v>
       </c>
       <c r="BG23" s="18">
         <v>-65</v>
       </c>
       <c r="BH23" s="18">
         <v>-65</v>
       </c>
-      <c r="BI23" s="18"/>
+      <c r="BI23" s="18">
+        <v>-22</v>
+      </c>
+      <c r="BJ23" s="18">
+        <v>-25</v>
+      </c>
+      <c r="BK23" s="18">
+        <v>17</v>
+      </c>
+      <c r="BL23" s="18">
+        <v>27</v>
+      </c>
+      <c r="BM23" s="18">
+        <v>-69</v>
+      </c>
+      <c r="BN23" s="18"/>
+      <c r="BO23" s="18"/>
+      <c r="BP23" s="18"/>
+      <c r="BQ23" s="18"/>
+      <c r="BR23" s="18"/>
+      <c r="BS23" s="18"/>
+      <c r="BT23" s="18"/>
+      <c r="BU23" s="18"/>
     </row>
-    <row r="24" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="24" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A24" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="11"/>
       <c r="I24" s="10"/>
       <c r="J24" s="23"/>
       <c r="K24" s="9"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
       <c r="N24" s="18">
         <v>-14</v>
       </c>
       <c r="O24" s="24"/>
       <c r="P24" s="18">
         <v>-8</v>
       </c>
       <c r="Q24" s="18">
         <v>-4</v>
       </c>
@@ -4033,106 +4467,128 @@
       </c>
       <c r="BA24" s="18">
         <v>-70</v>
       </c>
       <c r="BB24" s="18">
         <v>-71</v>
       </c>
       <c r="BC24" s="18">
         <v>-72</v>
       </c>
       <c r="BD24" s="18">
         <v>-61</v>
       </c>
       <c r="BE24" s="18">
         <v>-48</v>
       </c>
       <c r="BF24" s="18">
         <v>-32</v>
       </c>
       <c r="BG24" s="18">
         <v>-42</v>
       </c>
       <c r="BH24" s="18">
         <v>-32</v>
       </c>
-      <c r="BI24" s="18"/>
+      <c r="BI24" s="18">
+        <v>4</v>
+      </c>
+      <c r="BJ24" s="18">
+        <v>-50</v>
+      </c>
+      <c r="BK24" s="18">
+        <v>-27</v>
+      </c>
+      <c r="BL24" s="18">
+        <v>-68</v>
+      </c>
+      <c r="BM24" s="18">
+        <v>-17</v>
+      </c>
+      <c r="BN24" s="18"/>
+      <c r="BO24" s="18"/>
+      <c r="BP24" s="18"/>
+      <c r="BQ24" s="18"/>
+      <c r="BR24" s="18"/>
+      <c r="BS24" s="18"/>
+      <c r="BT24" s="18"/>
+      <c r="BU24" s="18"/>
     </row>
-    <row r="25" spans="1:61" s="33" customFormat="1" ht="11.25">
-      <c r="A25" s="53" t="s">
+    <row r="25" spans="1:73" s="33" customFormat="1" ht="11.25">
+      <c r="A25" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="53"/>
-[...46 lines deleted...]
-      <c r="AW25" s="53"/>
+      <c r="B25" s="55"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="55"/>
+      <c r="O25" s="55"/>
+      <c r="P25" s="55"/>
+      <c r="Q25" s="55"/>
+      <c r="R25" s="55"/>
+      <c r="S25" s="55"/>
+      <c r="T25" s="55"/>
+      <c r="U25" s="55"/>
+      <c r="V25" s="55"/>
+      <c r="W25" s="55"/>
+      <c r="X25" s="55"/>
+      <c r="Y25" s="55"/>
+      <c r="Z25" s="55"/>
+      <c r="AA25" s="55"/>
+      <c r="AB25" s="55"/>
+      <c r="AC25" s="55"/>
+      <c r="AD25" s="55"/>
+      <c r="AE25" s="55"/>
+      <c r="AF25" s="55"/>
+      <c r="AG25" s="55"/>
+      <c r="AH25" s="55"/>
+      <c r="AI25" s="55"/>
+      <c r="AJ25" s="55"/>
+      <c r="AK25" s="55"/>
+      <c r="AL25" s="55"/>
+      <c r="AM25" s="55"/>
+      <c r="AN25" s="55"/>
+      <c r="AO25" s="55"/>
+      <c r="AP25" s="55"/>
+      <c r="AQ25" s="55"/>
+      <c r="AR25" s="55"/>
+      <c r="AS25" s="55"/>
+      <c r="AT25" s="55"/>
+      <c r="AU25" s="55"/>
+      <c r="AV25" s="55"/>
+      <c r="AW25" s="55"/>
     </row>
-    <row r="26" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="26" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="9"/>
       <c r="M26" s="9"/>
       <c r="N26" s="13">
         <v>-486</v>
       </c>
       <c r="O26" s="13">
         <v>-671</v>
       </c>
       <c r="P26" s="13">
         <v>-393</v>
       </c>
       <c r="Q26" s="13">
@@ -4245,53 +4701,75 @@
       </c>
       <c r="BA26" s="18">
         <v>-522</v>
       </c>
       <c r="BB26" s="18">
         <v>-811</v>
       </c>
       <c r="BC26" s="18">
         <v>-845</v>
       </c>
       <c r="BD26" s="18">
         <v>-848</v>
       </c>
       <c r="BE26" s="18">
         <v>-870</v>
       </c>
       <c r="BF26" s="24">
         <v>-954</v>
       </c>
       <c r="BG26" s="24">
         <v>-869</v>
       </c>
       <c r="BH26" s="24">
         <v>-604</v>
       </c>
-      <c r="BI26" s="24"/>
+      <c r="BI26" s="18">
+        <v>-559</v>
+      </c>
+      <c r="BJ26" s="18">
+        <v>-701</v>
+      </c>
+      <c r="BK26" s="18">
+        <v>-391</v>
+      </c>
+      <c r="BL26" s="24">
+        <v>-361</v>
+      </c>
+      <c r="BM26" s="24">
+        <v>-480</v>
+      </c>
+      <c r="BN26" s="18"/>
+      <c r="BO26" s="18"/>
+      <c r="BP26" s="18"/>
+      <c r="BQ26" s="18"/>
+      <c r="BR26" s="24"/>
+      <c r="BS26" s="24"/>
+      <c r="BT26" s="24"/>
+      <c r="BU26" s="24"/>
     </row>
-    <row r="27" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="27" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A27" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="11"/>
       <c r="I27" s="10"/>
       <c r="J27" s="23"/>
       <c r="K27" s="9"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="13">
         <v>73</v>
       </c>
       <c r="O27" s="13"/>
       <c r="P27" s="13">
         <v>91</v>
       </c>
       <c r="Q27" s="13">
         <v>42</v>
       </c>
@@ -4402,53 +4880,75 @@
       </c>
       <c r="BA27" s="18">
         <v>96</v>
       </c>
       <c r="BB27" s="18">
         <v>-11</v>
       </c>
       <c r="BC27" s="18">
         <v>3</v>
       </c>
       <c r="BD27" s="18">
         <v>-45</v>
       </c>
       <c r="BE27" s="18">
         <v>188</v>
       </c>
       <c r="BF27" s="24">
         <v>154</v>
       </c>
       <c r="BG27" s="24">
         <v>104</v>
       </c>
       <c r="BH27" s="24">
         <v>165</v>
       </c>
-      <c r="BI27" s="24"/>
+      <c r="BI27" s="18">
+        <v>164</v>
+      </c>
+      <c r="BJ27" s="18">
+        <v>162</v>
+      </c>
+      <c r="BK27" s="18">
+        <v>291</v>
+      </c>
+      <c r="BL27" s="24">
+        <v>147</v>
+      </c>
+      <c r="BM27" s="24">
+        <v>78</v>
+      </c>
+      <c r="BN27" s="18"/>
+      <c r="BO27" s="18"/>
+      <c r="BP27" s="18"/>
+      <c r="BQ27" s="18"/>
+      <c r="BR27" s="24"/>
+      <c r="BS27" s="24"/>
+      <c r="BT27" s="24"/>
+      <c r="BU27" s="24"/>
     </row>
-    <row r="28" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="28" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A28" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="10"/>
       <c r="E28" s="10"/>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="11"/>
       <c r="I28" s="10"/>
       <c r="J28" s="23"/>
       <c r="K28" s="9"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="13">
         <v>-8</v>
       </c>
       <c r="O28" s="13"/>
       <c r="P28" s="13">
         <v>-3</v>
       </c>
       <c r="Q28" s="13">
         <v>-2</v>
       </c>
@@ -4557,53 +5057,75 @@
       </c>
       <c r="BA28" s="18">
         <v>-1</v>
       </c>
       <c r="BB28" s="18">
         <v>-3</v>
       </c>
       <c r="BC28" s="18">
         <v>-5</v>
       </c>
       <c r="BD28" s="18">
         <v>0</v>
       </c>
       <c r="BE28" s="18">
         <v>-14</v>
       </c>
       <c r="BF28" s="24">
         <v>-9</v>
       </c>
       <c r="BG28" s="24">
         <v>3</v>
       </c>
       <c r="BH28" s="24">
         <v>-7</v>
       </c>
-      <c r="BI28" s="24"/>
+      <c r="BI28" s="18">
+        <v>0</v>
+      </c>
+      <c r="BJ28" s="18">
+        <v>-3</v>
+      </c>
+      <c r="BK28" s="18">
+        <v>-2</v>
+      </c>
+      <c r="BL28" s="24">
+        <v>6</v>
+      </c>
+      <c r="BM28" s="24">
+        <v>6</v>
+      </c>
+      <c r="BN28" s="18"/>
+      <c r="BO28" s="18"/>
+      <c r="BP28" s="18"/>
+      <c r="BQ28" s="18"/>
+      <c r="BR28" s="24"/>
+      <c r="BS28" s="24"/>
+      <c r="BT28" s="24"/>
+      <c r="BU28" s="24"/>
     </row>
-    <row r="29" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="29" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A29" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="10"/>
       <c r="E29" s="10"/>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="11"/>
       <c r="I29" s="10"/>
       <c r="J29" s="23"/>
       <c r="K29" s="9"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="18">
         <v>-53</v>
       </c>
       <c r="O29" s="18"/>
       <c r="P29" s="18">
         <v>-67</v>
       </c>
       <c r="Q29" s="18">
         <v>-71</v>
       </c>
@@ -4714,53 +5236,75 @@
       </c>
       <c r="BA29" s="18">
         <v>-35</v>
       </c>
       <c r="BB29" s="18">
         <v>-101</v>
       </c>
       <c r="BC29" s="18">
         <v>-172</v>
       </c>
       <c r="BD29" s="18">
         <v>-144</v>
       </c>
       <c r="BE29" s="18">
         <v>-192</v>
       </c>
       <c r="BF29" s="24">
         <v>-226</v>
       </c>
       <c r="BG29" s="24">
         <v>-175</v>
       </c>
       <c r="BH29" s="24">
         <v>-113</v>
       </c>
-      <c r="BI29" s="24"/>
+      <c r="BI29" s="18">
+        <v>-87</v>
+      </c>
+      <c r="BJ29" s="18">
+        <v>-90</v>
+      </c>
+      <c r="BK29" s="18">
+        <v>-71</v>
+      </c>
+      <c r="BL29" s="24">
+        <v>-114</v>
+      </c>
+      <c r="BM29" s="24">
+        <v>-104</v>
+      </c>
+      <c r="BN29" s="18"/>
+      <c r="BO29" s="18"/>
+      <c r="BP29" s="18"/>
+      <c r="BQ29" s="18"/>
+      <c r="BR29" s="24"/>
+      <c r="BS29" s="24"/>
+      <c r="BT29" s="24"/>
+      <c r="BU29" s="24"/>
     </row>
-    <row r="30" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="30" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A30" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="11"/>
       <c r="I30" s="10"/>
       <c r="J30" s="23"/>
       <c r="K30" s="9"/>
       <c r="L30" s="11"/>
       <c r="M30" s="11"/>
       <c r="N30" s="18">
         <v>-82</v>
       </c>
       <c r="O30" s="18"/>
       <c r="P30" s="18">
         <v>-105</v>
       </c>
       <c r="Q30" s="18">
         <v>-64</v>
       </c>
@@ -4871,53 +5415,75 @@
       </c>
       <c r="BA30" s="18">
         <v>-64</v>
       </c>
       <c r="BB30" s="18">
         <v>-204</v>
       </c>
       <c r="BC30" s="18">
         <v>-92</v>
       </c>
       <c r="BD30" s="18">
         <v>-115</v>
       </c>
       <c r="BE30" s="18">
         <v>-129</v>
       </c>
       <c r="BF30" s="24">
         <v>-151</v>
       </c>
       <c r="BG30" s="24">
         <v>-129</v>
       </c>
       <c r="BH30" s="24">
         <v>-126</v>
       </c>
-      <c r="BI30" s="24"/>
+      <c r="BI30" s="18">
+        <v>-86</v>
+      </c>
+      <c r="BJ30" s="18">
+        <v>-89</v>
+      </c>
+      <c r="BK30" s="18">
+        <v>-82</v>
+      </c>
+      <c r="BL30" s="24">
+        <v>-79</v>
+      </c>
+      <c r="BM30" s="24">
+        <v>-53</v>
+      </c>
+      <c r="BN30" s="18"/>
+      <c r="BO30" s="18"/>
+      <c r="BP30" s="18"/>
+      <c r="BQ30" s="18"/>
+      <c r="BR30" s="24"/>
+      <c r="BS30" s="24"/>
+      <c r="BT30" s="24"/>
+      <c r="BU30" s="24"/>
     </row>
-    <row r="31" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="31" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A31" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="11"/>
       <c r="I31" s="10"/>
       <c r="J31" s="23"/>
       <c r="K31" s="9"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="18">
         <v>-109</v>
       </c>
       <c r="O31" s="18"/>
       <c r="P31" s="18">
         <v>-80</v>
       </c>
       <c r="Q31" s="18">
         <v>-116</v>
       </c>
@@ -5028,53 +5594,75 @@
       </c>
       <c r="BA31" s="18">
         <v>-57</v>
       </c>
       <c r="BB31" s="18">
         <v>-74</v>
       </c>
       <c r="BC31" s="18">
         <v>-67</v>
       </c>
       <c r="BD31" s="18">
         <v>32</v>
       </c>
       <c r="BE31" s="18">
         <v>-101</v>
       </c>
       <c r="BF31" s="24">
         <v>-165</v>
       </c>
       <c r="BG31" s="24">
         <v>-125</v>
       </c>
       <c r="BH31" s="24">
         <v>-143</v>
       </c>
-      <c r="BI31" s="24"/>
+      <c r="BI31" s="18">
+        <v>-124</v>
+      </c>
+      <c r="BJ31" s="18">
+        <v>-80</v>
+      </c>
+      <c r="BK31" s="18">
+        <v>-97</v>
+      </c>
+      <c r="BL31" s="24">
+        <v>-87</v>
+      </c>
+      <c r="BM31" s="24">
+        <v>-54</v>
+      </c>
+      <c r="BN31" s="18"/>
+      <c r="BO31" s="18"/>
+      <c r="BP31" s="18"/>
+      <c r="BQ31" s="18"/>
+      <c r="BR31" s="24"/>
+      <c r="BS31" s="24"/>
+      <c r="BT31" s="24"/>
+      <c r="BU31" s="24"/>
     </row>
-    <row r="32" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="32" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A32" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="9"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="11"/>
       <c r="I32" s="10"/>
       <c r="J32" s="23"/>
       <c r="K32" s="9"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="18">
         <v>-60</v>
       </c>
       <c r="O32" s="18"/>
       <c r="P32" s="18">
         <v>-42</v>
       </c>
       <c r="Q32" s="18">
         <v>-76</v>
       </c>
@@ -5185,53 +5773,75 @@
       </c>
       <c r="BA32" s="18">
         <v>-131</v>
       </c>
       <c r="BB32" s="18">
         <v>-153</v>
       </c>
       <c r="BC32" s="18">
         <v>-183</v>
       </c>
       <c r="BD32" s="18">
         <v>-220</v>
       </c>
       <c r="BE32" s="18">
         <v>-177</v>
       </c>
       <c r="BF32" s="24">
         <v>-210</v>
       </c>
       <c r="BG32" s="24">
         <v>-137</v>
       </c>
       <c r="BH32" s="24">
         <v>-115</v>
       </c>
-      <c r="BI32" s="24"/>
+      <c r="BI32" s="18">
+        <v>-115</v>
+      </c>
+      <c r="BJ32" s="18">
+        <v>-218</v>
+      </c>
+      <c r="BK32" s="18">
+        <v>-135</v>
+      </c>
+      <c r="BL32" s="24">
+        <v>-50</v>
+      </c>
+      <c r="BM32" s="24">
+        <v>-80</v>
+      </c>
+      <c r="BN32" s="18"/>
+      <c r="BO32" s="18"/>
+      <c r="BP32" s="18"/>
+      <c r="BQ32" s="18"/>
+      <c r="BR32" s="24"/>
+      <c r="BS32" s="24"/>
+      <c r="BT32" s="24"/>
+      <c r="BU32" s="24"/>
     </row>
-    <row r="33" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="33" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A33" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="9"/>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
       <c r="K33" s="9"/>
       <c r="L33" s="9"/>
       <c r="M33" s="9"/>
       <c r="N33" s="18">
         <v>-14</v>
       </c>
       <c r="O33" s="18"/>
       <c r="P33" s="18">
         <v>-5</v>
       </c>
       <c r="Q33" s="18">
         <v>-23</v>
       </c>
@@ -5342,53 +5952,75 @@
       </c>
       <c r="BA33" s="18">
         <v>-112</v>
       </c>
       <c r="BB33" s="18">
         <v>-119</v>
       </c>
       <c r="BC33" s="18">
         <v>-110</v>
       </c>
       <c r="BD33" s="18">
         <v>-122</v>
       </c>
       <c r="BE33" s="18">
         <v>-109</v>
       </c>
       <c r="BF33" s="24">
         <v>-31</v>
       </c>
       <c r="BG33" s="24">
         <v>-72</v>
       </c>
       <c r="BH33" s="24">
         <v>-86</v>
       </c>
-      <c r="BI33" s="24"/>
+      <c r="BI33" s="18">
+        <v>-83</v>
+      </c>
+      <c r="BJ33" s="18">
+        <v>-73</v>
+      </c>
+      <c r="BK33" s="18">
+        <v>-100</v>
+      </c>
+      <c r="BL33" s="24">
+        <v>-71</v>
+      </c>
+      <c r="BM33" s="24">
+        <v>-99</v>
+      </c>
+      <c r="BN33" s="18"/>
+      <c r="BO33" s="18"/>
+      <c r="BP33" s="18"/>
+      <c r="BQ33" s="18"/>
+      <c r="BR33" s="24"/>
+      <c r="BS33" s="24"/>
+      <c r="BT33" s="24"/>
+      <c r="BU33" s="24"/>
     </row>
-    <row r="34" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="34" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A34" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="23"/>
       <c r="I34" s="26"/>
       <c r="J34" s="23"/>
       <c r="K34" s="9"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="24">
         <v>-132</v>
       </c>
       <c r="O34" s="24"/>
       <c r="P34" s="24">
         <v>-75</v>
       </c>
       <c r="Q34" s="24">
         <v>-161</v>
       </c>
@@ -5499,53 +6131,75 @@
       </c>
       <c r="BA34" s="18">
         <v>-59</v>
       </c>
       <c r="BB34" s="18">
         <v>-12</v>
       </c>
       <c r="BC34" s="18">
         <v>-72</v>
       </c>
       <c r="BD34" s="18">
         <v>-6</v>
       </c>
       <c r="BE34" s="18">
         <v>-60</v>
       </c>
       <c r="BF34" s="24">
         <v>-98</v>
       </c>
       <c r="BG34" s="24">
         <v>-71</v>
       </c>
       <c r="BH34" s="24">
         <v>-43</v>
       </c>
-      <c r="BI34" s="24"/>
+      <c r="BI34" s="18">
+        <v>-54</v>
+      </c>
+      <c r="BJ34" s="18">
+        <v>-51</v>
+      </c>
+      <c r="BK34" s="18">
+        <v>-41</v>
+      </c>
+      <c r="BL34" s="24">
+        <v>19</v>
+      </c>
+      <c r="BM34" s="24">
+        <v>-15</v>
+      </c>
+      <c r="BN34" s="18"/>
+      <c r="BO34" s="18"/>
+      <c r="BP34" s="18"/>
+      <c r="BQ34" s="18"/>
+      <c r="BR34" s="24"/>
+      <c r="BS34" s="24"/>
+      <c r="BT34" s="24"/>
+      <c r="BU34" s="24"/>
     </row>
-    <row r="35" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="35" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A35" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="23"/>
       <c r="I35" s="26"/>
       <c r="J35" s="23"/>
       <c r="K35" s="9"/>
       <c r="L35" s="23"/>
       <c r="M35" s="23"/>
       <c r="N35" s="24">
         <v>-50</v>
       </c>
       <c r="O35" s="24"/>
       <c r="P35" s="24">
         <v>-36</v>
       </c>
       <c r="Q35" s="24">
         <v>-84</v>
       </c>
@@ -5656,53 +6310,75 @@
       </c>
       <c r="BA35" s="18">
         <v>-80</v>
       </c>
       <c r="BB35" s="18">
         <v>-98</v>
       </c>
       <c r="BC35" s="18">
         <v>-108</v>
       </c>
       <c r="BD35" s="18">
         <v>-160</v>
       </c>
       <c r="BE35" s="18">
         <v>-197</v>
       </c>
       <c r="BF35" s="24">
         <v>-156</v>
       </c>
       <c r="BG35" s="24">
         <v>-181</v>
       </c>
       <c r="BH35" s="24">
         <v>-53</v>
       </c>
-      <c r="BI35" s="24"/>
+      <c r="BI35" s="18">
+        <v>-120</v>
+      </c>
+      <c r="BJ35" s="18">
+        <v>-193</v>
+      </c>
+      <c r="BK35" s="18">
+        <v>-119</v>
+      </c>
+      <c r="BL35" s="24">
+        <v>-98</v>
+      </c>
+      <c r="BM35" s="24">
+        <v>-95</v>
+      </c>
+      <c r="BN35" s="18"/>
+      <c r="BO35" s="18"/>
+      <c r="BP35" s="18"/>
+      <c r="BQ35" s="18"/>
+      <c r="BR35" s="24"/>
+      <c r="BS35" s="24"/>
+      <c r="BT35" s="24"/>
+      <c r="BU35" s="24"/>
     </row>
-    <row r="36" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="36" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A36" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="28"/>
       <c r="C36" s="28"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="30"/>
       <c r="I36" s="29"/>
       <c r="J36" s="30"/>
       <c r="K36" s="28"/>
       <c r="L36" s="30"/>
       <c r="M36" s="30"/>
       <c r="N36" s="31">
         <v>-51</v>
       </c>
       <c r="O36" s="31"/>
       <c r="P36" s="31">
         <v>-71</v>
       </c>
       <c r="Q36" s="31">
         <v>-105</v>
       </c>
@@ -5813,218 +6489,253 @@
       </c>
       <c r="BA36" s="31">
         <v>-79</v>
       </c>
       <c r="BB36" s="31">
         <v>-36</v>
       </c>
       <c r="BC36" s="31">
         <v>-39</v>
       </c>
       <c r="BD36" s="31">
         <v>-68</v>
       </c>
       <c r="BE36" s="31">
         <v>-79</v>
       </c>
       <c r="BF36" s="31">
         <v>-62</v>
       </c>
       <c r="BG36" s="31">
         <v>-86</v>
       </c>
       <c r="BH36" s="31">
         <v>-83</v>
       </c>
-      <c r="BI36" s="31"/>
+      <c r="BI36" s="31">
+        <v>-54</v>
+      </c>
+      <c r="BJ36" s="31">
+        <v>-66</v>
+      </c>
+      <c r="BK36" s="31">
+        <v>-35</v>
+      </c>
+      <c r="BL36" s="31">
+        <v>-34</v>
+      </c>
+      <c r="BM36" s="31">
+        <v>-64</v>
+      </c>
+      <c r="BN36" s="31"/>
+      <c r="BO36" s="31"/>
+      <c r="BP36" s="31"/>
+      <c r="BQ36" s="31"/>
+      <c r="BR36" s="31"/>
+      <c r="BS36" s="31"/>
+      <c r="BT36" s="31"/>
+      <c r="BU36" s="31"/>
     </row>
-    <row r="37" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="37" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A37" s="22"/>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="11"/>
       <c r="I37" s="10"/>
       <c r="J37" s="23"/>
       <c r="K37" s="9"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
       <c r="N37" s="18"/>
       <c r="O37" s="18"/>
       <c r="P37" s="18"/>
       <c r="Q37" s="18"/>
       <c r="R37" s="18"/>
       <c r="S37" s="18"/>
       <c r="T37" s="18"/>
       <c r="U37" s="18"/>
       <c r="V37" s="18"/>
       <c r="W37" s="18"/>
       <c r="X37" s="18"/>
       <c r="Y37" s="18"/>
       <c r="Z37" s="18"/>
       <c r="AA37" s="18"/>
       <c r="AB37" s="18"/>
       <c r="AK37" s="18"/>
       <c r="AL37" s="18"/>
       <c r="AM37" s="18"/>
       <c r="AN37" s="18"/>
       <c r="AX37" s="18"/>
       <c r="AY37" s="18"/>
       <c r="AZ37" s="18"/>
+      <c r="BJ37" s="18"/>
+      <c r="BK37" s="18"/>
+      <c r="BL37" s="18"/>
     </row>
-    <row r="38" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="38" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A38" s="22"/>
       <c r="B38" s="9"/>
       <c r="C38" s="9"/>
       <c r="D38" s="10"/>
       <c r="E38" s="10"/>
       <c r="F38" s="10"/>
       <c r="G38" s="10"/>
       <c r="H38" s="11"/>
       <c r="I38" s="10"/>
       <c r="J38" s="23"/>
       <c r="K38" s="9"/>
       <c r="L38" s="11"/>
       <c r="M38" s="11"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="18"/>
       <c r="W38" s="18"/>
       <c r="X38" s="18"/>
       <c r="Y38" s="18"/>
       <c r="Z38" s="18"/>
       <c r="AA38" s="18"/>
       <c r="AB38" s="18"/>
       <c r="AK38" s="18"/>
       <c r="AL38" s="18"/>
       <c r="AM38" s="18"/>
       <c r="AN38" s="18"/>
       <c r="AX38" s="18"/>
       <c r="AY38" s="18"/>
       <c r="AZ38" s="18"/>
+      <c r="BJ38" s="18"/>
+      <c r="BK38" s="18"/>
+      <c r="BL38" s="18"/>
     </row>
-    <row r="39" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="39" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A39" s="22"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="10"/>
       <c r="E39" s="10"/>
       <c r="F39" s="10"/>
       <c r="G39" s="10"/>
       <c r="H39" s="11"/>
       <c r="I39" s="10"/>
       <c r="J39" s="23"/>
       <c r="K39" s="9"/>
       <c r="L39" s="11"/>
       <c r="M39" s="11"/>
       <c r="N39" s="18"/>
       <c r="O39" s="18"/>
       <c r="P39" s="18"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="18"/>
       <c r="S39" s="18"/>
       <c r="T39" s="18"/>
       <c r="U39" s="18"/>
       <c r="V39" s="18"/>
       <c r="W39" s="18"/>
       <c r="X39" s="18"/>
       <c r="Y39" s="18"/>
       <c r="Z39" s="18"/>
       <c r="AA39" s="18"/>
       <c r="AB39" s="18"/>
       <c r="AK39" s="18"/>
       <c r="AL39" s="18"/>
       <c r="AM39" s="18"/>
       <c r="AN39" s="18"/>
       <c r="AX39" s="18"/>
       <c r="AY39" s="18"/>
       <c r="AZ39" s="18"/>
+      <c r="BJ39" s="18"/>
+      <c r="BK39" s="18"/>
+      <c r="BL39" s="18"/>
     </row>
-    <row r="40" spans="1:61" s="33" customFormat="1" ht="11.25">
+    <row r="40" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="B40" s="9"/>
       <c r="C40" s="9"/>
       <c r="D40" s="10"/>
       <c r="E40" s="10"/>
       <c r="F40" s="10"/>
       <c r="G40" s="10"/>
       <c r="H40" s="11"/>
       <c r="I40" s="10"/>
       <c r="J40" s="23"/>
       <c r="K40" s="9"/>
       <c r="L40" s="11"/>
       <c r="M40" s="11"/>
       <c r="N40" s="18"/>
       <c r="O40" s="18"/>
       <c r="P40" s="18"/>
       <c r="Q40" s="18"/>
       <c r="R40" s="18"/>
       <c r="S40" s="18"/>
       <c r="T40" s="18"/>
       <c r="U40" s="18"/>
       <c r="V40" s="18"/>
       <c r="W40" s="18"/>
       <c r="X40" s="18"/>
       <c r="Y40" s="18"/>
       <c r="Z40" s="18"/>
       <c r="AA40" s="18"/>
       <c r="AB40" s="18"/>
       <c r="AK40" s="18"/>
       <c r="AL40" s="18"/>
       <c r="AM40" s="18"/>
       <c r="AN40" s="18"/>
       <c r="AX40" s="18"/>
       <c r="AY40" s="18"/>
       <c r="AZ40" s="18"/>
+      <c r="BJ40" s="18"/>
+      <c r="BK40" s="18"/>
+      <c r="BL40" s="18"/>
     </row>
-    <row r="41" spans="1:61" s="33" customFormat="1" ht="11.25"/>
-[...5 lines deleted...]
-    <row r="47" spans="1:61" s="39" customFormat="1"/>
+    <row r="41" spans="1:73" s="33" customFormat="1" ht="11.25"/>
+    <row r="42" spans="1:73" s="33" customFormat="1" ht="11.25"/>
+    <row r="43" spans="1:73" s="39" customFormat="1" ht="14.25"/>
+    <row r="44" spans="1:73" s="39" customFormat="1" ht="14.25"/>
+    <row r="45" spans="1:73" s="39" customFormat="1" ht="14.25"/>
+    <row r="46" spans="1:73" s="39" customFormat="1" ht="14.25"/>
+    <row r="47" spans="1:73" s="39" customFormat="1" ht="14.25"/>
   </sheetData>
-  <mergeCells count="10">
-[...3 lines deleted...]
-    <mergeCell ref="A25:AW25"/>
+  <mergeCells count="11">
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A5:AW5"/>
+    <mergeCell ref="A17:AW17"/>
+    <mergeCell ref="A25:AW25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
     </vt:vector>