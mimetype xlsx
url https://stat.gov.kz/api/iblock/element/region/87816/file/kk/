--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740"/>
+    <workbookView xWindow="1950" yWindow="2130" windowWidth="24240" windowHeight="10080"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="28">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
@@ -101,51 +101,51 @@
     <t>Ескелді</t>
   </si>
   <si>
     <t>Кербұлақ</t>
   </si>
   <si>
     <t>Көксу</t>
   </si>
   <si>
     <t>Қаратал</t>
   </si>
   <si>
     <t>Панфилов</t>
   </si>
   <si>
     <t>Сарқан</t>
   </si>
   <si>
     <t>Жетісу облысы халқының жалпы көші-қон өсімі (кемуі)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -156,50 +156,56 @@
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -297,51 +303,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -434,82 +440,94 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_05_19" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -782,210 +800,210 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU47"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AV1" workbookViewId="0">
-      <selection activeCell="BP25" sqref="BP25"/>
+      <selection activeCell="BN26" sqref="BN26:BN36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="33" customFormat="1" ht="12.75">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="56"/>
-[...36 lines deleted...]
-      <c r="AM1" s="56"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="50"/>
+      <c r="AL1" s="50"/>
+      <c r="AM1" s="50"/>
     </row>
     <row r="2" spans="1:73" s="34" customFormat="1" ht="11.25">
       <c r="X2" s="35"/>
       <c r="Y2" s="1"/>
       <c r="AF2" s="36"/>
       <c r="AI2" s="36"/>
       <c r="AJ2" s="36"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="44"/>
       <c r="AO2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AW2" s="45"/>
       <c r="AX2" s="44"/>
       <c r="BA2" s="44"/>
       <c r="BD2" s="44"/>
       <c r="BI2" s="45"/>
       <c r="BJ2" s="44"/>
       <c r="BM2" s="44"/>
       <c r="BP2" s="44"/>
       <c r="BU2" s="45" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="33" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="57"/>
-      <c r="B3" s="50">
+      <c r="A3" s="51"/>
+      <c r="B3" s="53">
         <v>2021</v>
       </c>
-      <c r="C3" s="51"/>
-[...10 lines deleted...]
-      <c r="N3" s="50">
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="53">
         <v>2022</v>
       </c>
-      <c r="O3" s="51"/>
-[...10 lines deleted...]
-      <c r="Z3" s="59">
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="54"/>
+      <c r="T3" s="54"/>
+      <c r="U3" s="54"/>
+      <c r="V3" s="54"/>
+      <c r="W3" s="54"/>
+      <c r="X3" s="54"/>
+      <c r="Y3" s="54"/>
+      <c r="Z3" s="55">
         <v>2023</v>
       </c>
-      <c r="AA3" s="60"/>
-[...7 lines deleted...]
-      <c r="AL3" s="50">
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+      <c r="AG3" s="56"/>
+      <c r="AH3" s="56"/>
+      <c r="AL3" s="53">
         <v>2024</v>
       </c>
-      <c r="AM3" s="51"/>
-[...10 lines deleted...]
-      <c r="AX3" s="50">
+      <c r="AM3" s="54"/>
+      <c r="AN3" s="54"/>
+      <c r="AO3" s="54"/>
+      <c r="AP3" s="54"/>
+      <c r="AQ3" s="54"/>
+      <c r="AR3" s="54"/>
+      <c r="AS3" s="54"/>
+      <c r="AT3" s="54"/>
+      <c r="AU3" s="54"/>
+      <c r="AV3" s="54"/>
+      <c r="AW3" s="57"/>
+      <c r="AX3" s="53">
         <v>2025</v>
       </c>
-      <c r="AY3" s="51"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="50">
+      <c r="AY3" s="54"/>
+      <c r="AZ3" s="54"/>
+      <c r="BA3" s="54"/>
+      <c r="BB3" s="54"/>
+      <c r="BC3" s="54"/>
+      <c r="BD3" s="54"/>
+      <c r="BE3" s="54"/>
+      <c r="BF3" s="54"/>
+      <c r="BG3" s="54"/>
+      <c r="BH3" s="54"/>
+      <c r="BI3" s="57"/>
+      <c r="BJ3" s="53">
         <v>2026</v>
       </c>
-      <c r="BK3" s="51"/>
-[...9 lines deleted...]
-      <c r="BU3" s="52"/>
+      <c r="BK3" s="54"/>
+      <c r="BL3" s="54"/>
+      <c r="BM3" s="54"/>
+      <c r="BN3" s="54"/>
+      <c r="BO3" s="54"/>
+      <c r="BP3" s="54"/>
+      <c r="BQ3" s="54"/>
+      <c r="BR3" s="54"/>
+      <c r="BS3" s="54"/>
+      <c r="BT3" s="54"/>
+      <c r="BU3" s="57"/>
     </row>
     <row r="4" spans="1:73" s="33" customFormat="1" ht="11.25">
-      <c r="A4" s="58"/>
+      <c r="A4" s="52"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="38" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="38" t="s">
@@ -1160,101 +1178,101 @@
         <v>6</v>
       </c>
       <c r="BO4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="BP4" s="48" t="s">
         <v>8</v>
       </c>
       <c r="BQ4" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="48" t="s">
         <v>0</v>
       </c>
       <c r="BS4" s="49" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="49" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="33" customFormat="1" ht="11.25">
-      <c r="A5" s="53" t="s">
+      <c r="A5" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="53"/>
-[...46 lines deleted...]
-      <c r="AW5" s="53"/>
+      <c r="B5" s="58"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="58"/>
+      <c r="K5" s="58"/>
+      <c r="L5" s="58"/>
+      <c r="M5" s="58"/>
+      <c r="N5" s="58"/>
+      <c r="O5" s="58"/>
+      <c r="P5" s="58"/>
+      <c r="Q5" s="58"/>
+      <c r="R5" s="58"/>
+      <c r="S5" s="58"/>
+      <c r="T5" s="58"/>
+      <c r="U5" s="58"/>
+      <c r="V5" s="58"/>
+      <c r="W5" s="58"/>
+      <c r="X5" s="58"/>
+      <c r="Y5" s="58"/>
+      <c r="Z5" s="58"/>
+      <c r="AA5" s="58"/>
+      <c r="AB5" s="58"/>
+      <c r="AC5" s="58"/>
+      <c r="AD5" s="58"/>
+      <c r="AE5" s="58"/>
+      <c r="AF5" s="58"/>
+      <c r="AG5" s="58"/>
+      <c r="AH5" s="58"/>
+      <c r="AI5" s="58"/>
+      <c r="AJ5" s="58"/>
+      <c r="AK5" s="58"/>
+      <c r="AL5" s="58"/>
+      <c r="AM5" s="58"/>
+      <c r="AN5" s="58"/>
+      <c r="AO5" s="58"/>
+      <c r="AP5" s="58"/>
+      <c r="AQ5" s="58"/>
+      <c r="AR5" s="58"/>
+      <c r="AS5" s="58"/>
+      <c r="AT5" s="58"/>
+      <c r="AU5" s="58"/>
+      <c r="AV5" s="58"/>
+      <c r="AW5" s="58"/>
     </row>
     <row r="6" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
       <c r="D6" s="10"/>
       <c r="E6" s="10"/>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
       <c r="H6" s="11"/>
       <c r="I6" s="10"/>
       <c r="J6" s="11"/>
       <c r="K6" s="12"/>
       <c r="L6" s="11"/>
       <c r="M6" s="11"/>
       <c r="N6" s="13">
         <v>-684</v>
       </c>
       <c r="O6" s="13">
         <v>-828</v>
       </c>
       <c r="P6" s="14">
         <v>-529</v>
@@ -1384,51 +1402,53 @@
       </c>
       <c r="BF6" s="18">
         <v>-1236</v>
       </c>
       <c r="BG6" s="18">
         <v>-1139</v>
       </c>
       <c r="BH6" s="18">
         <v>-787</v>
       </c>
       <c r="BI6" s="18">
         <v>-763</v>
       </c>
       <c r="BJ6" s="18">
         <v>-1035</v>
       </c>
       <c r="BK6" s="18">
         <v>-718</v>
       </c>
       <c r="BL6" s="18">
         <v>-717</v>
       </c>
       <c r="BM6" s="18">
         <v>-937</v>
       </c>
-      <c r="BN6" s="18"/>
+      <c r="BN6" s="61">
+        <v>-823</v>
+      </c>
       <c r="BO6" s="18"/>
       <c r="BP6" s="18"/>
       <c r="BQ6" s="18"/>
       <c r="BR6" s="18"/>
       <c r="BS6" s="18"/>
       <c r="BT6" s="18"/>
       <c r="BU6" s="18"/>
     </row>
     <row r="7" spans="1:73" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="13">
@@ -1563,51 +1583,53 @@
       </c>
       <c r="BF7" s="18">
         <v>80</v>
       </c>
       <c r="BG7" s="18">
         <v>62</v>
       </c>
       <c r="BH7" s="18">
         <v>127</v>
       </c>
       <c r="BI7" s="18">
         <v>26</v>
       </c>
       <c r="BJ7" s="18">
         <v>27</v>
       </c>
       <c r="BK7" s="18">
         <v>108</v>
       </c>
       <c r="BL7" s="18">
         <v>-105</v>
       </c>
       <c r="BM7" s="18">
         <v>-136</v>
       </c>
-      <c r="BN7" s="18"/>
+      <c r="BN7" s="61">
+        <v>-42</v>
+      </c>
       <c r="BO7" s="18"/>
       <c r="BP7" s="18"/>
       <c r="BQ7" s="18"/>
       <c r="BR7" s="18"/>
       <c r="BS7" s="18"/>
       <c r="BT7" s="18"/>
       <c r="BU7" s="18"/>
     </row>
     <row r="8" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A8" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="11"/>
       <c r="I8" s="10"/>
       <c r="J8" s="11"/>
       <c r="K8" s="12"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="18">
@@ -1742,51 +1764,53 @@
       </c>
       <c r="BF8" s="18">
         <v>-57</v>
       </c>
       <c r="BG8" s="18">
         <v>-17</v>
       </c>
       <c r="BH8" s="18">
         <v>-13</v>
       </c>
       <c r="BI8" s="18">
         <v>-7</v>
       </c>
       <c r="BJ8" s="18">
         <v>-36</v>
       </c>
       <c r="BK8" s="18">
         <v>-45</v>
       </c>
       <c r="BL8" s="18">
         <v>4</v>
       </c>
       <c r="BM8" s="18">
         <v>-17</v>
       </c>
-      <c r="BN8" s="18"/>
+      <c r="BN8" s="61">
+        <v>-52</v>
+      </c>
       <c r="BO8" s="18"/>
       <c r="BP8" s="18"/>
       <c r="BQ8" s="18"/>
       <c r="BR8" s="18"/>
       <c r="BS8" s="18"/>
       <c r="BT8" s="18"/>
       <c r="BU8" s="18"/>
     </row>
     <row r="9" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A9" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="11"/>
       <c r="I9" s="10"/>
       <c r="J9" s="11"/>
       <c r="K9" s="12"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="18">
@@ -1921,51 +1945,53 @@
       </c>
       <c r="BF9" s="18">
         <v>-226</v>
       </c>
       <c r="BG9" s="18">
         <v>-175</v>
       </c>
       <c r="BH9" s="18">
         <v>-113</v>
       </c>
       <c r="BI9" s="18">
         <v>-87</v>
       </c>
       <c r="BJ9" s="18">
         <v>-90</v>
       </c>
       <c r="BK9" s="18">
         <v>-71</v>
       </c>
       <c r="BL9" s="18">
         <v>-114</v>
       </c>
       <c r="BM9" s="18">
         <v>-104</v>
       </c>
-      <c r="BN9" s="18"/>
+      <c r="BN9" s="61">
+        <v>-83</v>
+      </c>
       <c r="BO9" s="18"/>
       <c r="BP9" s="18"/>
       <c r="BQ9" s="18"/>
       <c r="BR9" s="18"/>
       <c r="BS9" s="18"/>
       <c r="BT9" s="18"/>
       <c r="BU9" s="18"/>
     </row>
     <row r="10" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="11"/>
       <c r="I10" s="10"/>
       <c r="J10" s="11"/>
       <c r="K10" s="12"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="18">
@@ -2100,51 +2126,53 @@
       </c>
       <c r="BF10" s="18">
         <v>-223</v>
       </c>
       <c r="BG10" s="18">
         <v>-161</v>
       </c>
       <c r="BH10" s="18">
         <v>-160</v>
       </c>
       <c r="BI10" s="18">
         <v>-118</v>
       </c>
       <c r="BJ10" s="18">
         <v>-111</v>
       </c>
       <c r="BK10" s="18">
         <v>-128</v>
       </c>
       <c r="BL10" s="18">
         <v>-84</v>
       </c>
       <c r="BM10" s="18">
         <v>-109</v>
       </c>
-      <c r="BN10" s="18"/>
+      <c r="BN10" s="61">
+        <v>-112</v>
+      </c>
       <c r="BO10" s="18"/>
       <c r="BP10" s="18"/>
       <c r="BQ10" s="18"/>
       <c r="BR10" s="18"/>
       <c r="BS10" s="18"/>
       <c r="BT10" s="18"/>
       <c r="BU10" s="18"/>
     </row>
     <row r="11" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A11" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="11"/>
       <c r="I11" s="10"/>
       <c r="J11" s="11"/>
       <c r="K11" s="12"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="18">
@@ -2279,51 +2307,53 @@
       </c>
       <c r="BF11" s="18">
         <v>-165</v>
       </c>
       <c r="BG11" s="18">
         <v>-125</v>
       </c>
       <c r="BH11" s="18">
         <v>-143</v>
       </c>
       <c r="BI11" s="18">
         <v>-124</v>
       </c>
       <c r="BJ11" s="18">
         <v>-80</v>
       </c>
       <c r="BK11" s="18">
         <v>-97</v>
       </c>
       <c r="BL11" s="18">
         <v>-87</v>
       </c>
       <c r="BM11" s="18">
         <v>-54</v>
       </c>
-      <c r="BN11" s="18"/>
+      <c r="BN11" s="61">
+        <v>-27</v>
+      </c>
       <c r="BO11" s="18"/>
       <c r="BP11" s="18"/>
       <c r="BQ11" s="18"/>
       <c r="BR11" s="18"/>
       <c r="BS11" s="18"/>
       <c r="BT11" s="18"/>
       <c r="BU11" s="18"/>
     </row>
     <row r="12" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A12" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="11"/>
       <c r="I12" s="10"/>
       <c r="J12" s="11"/>
       <c r="K12" s="12"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="18">
@@ -2458,51 +2488,53 @@
       </c>
       <c r="BF12" s="18">
         <v>-210</v>
       </c>
       <c r="BG12" s="18">
         <v>-137</v>
       </c>
       <c r="BH12" s="18">
         <v>-115</v>
       </c>
       <c r="BI12" s="18">
         <v>-115</v>
       </c>
       <c r="BJ12" s="18">
         <v>-218</v>
       </c>
       <c r="BK12" s="18">
         <v>-135</v>
       </c>
       <c r="BL12" s="18">
         <v>-50</v>
       </c>
       <c r="BM12" s="18">
         <v>-80</v>
       </c>
-      <c r="BN12" s="18"/>
+      <c r="BN12" s="61">
+        <v>-74</v>
+      </c>
       <c r="BO12" s="18"/>
       <c r="BP12" s="18"/>
       <c r="BQ12" s="18"/>
       <c r="BR12" s="18"/>
       <c r="BS12" s="18"/>
       <c r="BT12" s="18"/>
       <c r="BU12" s="18"/>
     </row>
     <row r="13" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A13" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="11"/>
       <c r="I13" s="10"/>
       <c r="J13" s="11"/>
       <c r="K13" s="12"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="18">
@@ -2637,51 +2669,53 @@
       </c>
       <c r="BF13" s="18">
         <v>-31</v>
       </c>
       <c r="BG13" s="18">
         <v>-72</v>
       </c>
       <c r="BH13" s="18">
         <v>-86</v>
       </c>
       <c r="BI13" s="18">
         <v>-83</v>
       </c>
       <c r="BJ13" s="18">
         <v>-73</v>
       </c>
       <c r="BK13" s="18">
         <v>-100</v>
       </c>
       <c r="BL13" s="18">
         <v>-71</v>
       </c>
       <c r="BM13" s="18">
         <v>-99</v>
       </c>
-      <c r="BN13" s="18"/>
+      <c r="BN13" s="61">
+        <v>-68</v>
+      </c>
       <c r="BO13" s="18"/>
       <c r="BP13" s="18"/>
       <c r="BQ13" s="18"/>
       <c r="BR13" s="18"/>
       <c r="BS13" s="18"/>
       <c r="BT13" s="18"/>
       <c r="BU13" s="18"/>
     </row>
     <row r="14" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A14" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="18">
@@ -2816,51 +2850,53 @@
       </c>
       <c r="BF14" s="18">
         <v>-103</v>
       </c>
       <c r="BG14" s="18">
         <v>-140</v>
       </c>
       <c r="BH14" s="18">
         <v>-51</v>
       </c>
       <c r="BI14" s="18">
         <v>-63</v>
       </c>
       <c r="BJ14" s="18">
         <v>-120</v>
       </c>
       <c r="BK14" s="18">
         <v>-86</v>
       </c>
       <c r="BL14" s="18">
         <v>-37</v>
       </c>
       <c r="BM14" s="18">
         <v>-93</v>
       </c>
-      <c r="BN14" s="18"/>
+      <c r="BN14" s="61">
+        <v>-102</v>
+      </c>
       <c r="BO14" s="18"/>
       <c r="BP14" s="18"/>
       <c r="BQ14" s="18"/>
       <c r="BR14" s="18"/>
       <c r="BS14" s="18"/>
       <c r="BT14" s="18"/>
       <c r="BU14" s="18"/>
     </row>
     <row r="15" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A15" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="11"/>
       <c r="I15" s="10"/>
       <c r="J15" s="11"/>
       <c r="K15" s="12"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="18">
@@ -2995,51 +3031,53 @@
       </c>
       <c r="BF15" s="18">
         <v>-207</v>
       </c>
       <c r="BG15" s="18">
         <v>-246</v>
       </c>
       <c r="BH15" s="18">
         <v>-118</v>
       </c>
       <c r="BI15" s="18">
         <v>-142</v>
       </c>
       <c r="BJ15" s="18">
         <v>-218</v>
       </c>
       <c r="BK15" s="18">
         <v>-102</v>
       </c>
       <c r="BL15" s="18">
         <v>-71</v>
       </c>
       <c r="BM15" s="18">
         <v>-164</v>
       </c>
-      <c r="BN15" s="18"/>
+      <c r="BN15" s="61">
+        <v>-214</v>
+      </c>
       <c r="BO15" s="18"/>
       <c r="BP15" s="18"/>
       <c r="BQ15" s="18"/>
       <c r="BR15" s="18"/>
       <c r="BS15" s="18"/>
       <c r="BT15" s="18"/>
       <c r="BU15" s="18"/>
     </row>
     <row r="16" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A16" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="11"/>
       <c r="I16" s="10"/>
       <c r="J16" s="11"/>
       <c r="K16" s="12"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="18">
@@ -3174,111 +3212,113 @@
       </c>
       <c r="BF16" s="18">
         <v>-94</v>
       </c>
       <c r="BG16" s="18">
         <v>-128</v>
       </c>
       <c r="BH16" s="18">
         <v>-115</v>
       </c>
       <c r="BI16" s="18">
         <v>-50</v>
       </c>
       <c r="BJ16" s="18">
         <v>-116</v>
       </c>
       <c r="BK16" s="18">
         <v>-62</v>
       </c>
       <c r="BL16" s="18">
         <v>-102</v>
       </c>
       <c r="BM16" s="18">
         <v>-81</v>
       </c>
-      <c r="BN16" s="18"/>
+      <c r="BN16" s="62">
+        <v>-49</v>
+      </c>
       <c r="BO16" s="18"/>
       <c r="BP16" s="18"/>
       <c r="BQ16" s="18"/>
       <c r="BR16" s="18"/>
       <c r="BS16" s="18"/>
       <c r="BT16" s="18"/>
       <c r="BU16" s="18"/>
     </row>
     <row r="17" spans="1:73" s="33" customFormat="1" ht="11.25">
-      <c r="A17" s="54" t="s">
+      <c r="A17" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="54"/>
-[...46 lines deleted...]
-      <c r="AW17" s="54"/>
+      <c r="B17" s="59"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="59"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="59"/>
+      <c r="G17" s="59"/>
+      <c r="H17" s="59"/>
+      <c r="I17" s="59"/>
+      <c r="J17" s="59"/>
+      <c r="K17" s="59"/>
+      <c r="L17" s="59"/>
+      <c r="M17" s="59"/>
+      <c r="N17" s="59"/>
+      <c r="O17" s="59"/>
+      <c r="P17" s="59"/>
+      <c r="Q17" s="59"/>
+      <c r="R17" s="59"/>
+      <c r="S17" s="59"/>
+      <c r="T17" s="59"/>
+      <c r="U17" s="59"/>
+      <c r="V17" s="59"/>
+      <c r="W17" s="59"/>
+      <c r="X17" s="59"/>
+      <c r="Y17" s="59"/>
+      <c r="Z17" s="59"/>
+      <c r="AA17" s="59"/>
+      <c r="AB17" s="59"/>
+      <c r="AC17" s="59"/>
+      <c r="AD17" s="59"/>
+      <c r="AE17" s="59"/>
+      <c r="AF17" s="59"/>
+      <c r="AG17" s="59"/>
+      <c r="AH17" s="59"/>
+      <c r="AI17" s="59"/>
+      <c r="AJ17" s="59"/>
+      <c r="AK17" s="59"/>
+      <c r="AL17" s="59"/>
+      <c r="AM17" s="59"/>
+      <c r="AN17" s="59"/>
+      <c r="AO17" s="59"/>
+      <c r="AP17" s="59"/>
+      <c r="AQ17" s="59"/>
+      <c r="AR17" s="59"/>
+      <c r="AS17" s="59"/>
+      <c r="AT17" s="59"/>
+      <c r="AU17" s="59"/>
+      <c r="AV17" s="59"/>
+      <c r="AW17" s="59"/>
     </row>
     <row r="18" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A18" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="11"/>
       <c r="I18" s="10"/>
       <c r="J18" s="23"/>
       <c r="K18" s="9"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="14">
         <v>-198</v>
       </c>
       <c r="O18" s="14">
         <v>-157</v>
       </c>
       <c r="P18" s="14">
         <v>-136</v>
@@ -3408,51 +3448,53 @@
       </c>
       <c r="BF18" s="18">
         <v>-282</v>
       </c>
       <c r="BG18" s="18">
         <v>-270</v>
       </c>
       <c r="BH18" s="18">
         <v>-183</v>
       </c>
       <c r="BI18" s="18">
         <v>-204</v>
       </c>
       <c r="BJ18" s="18">
         <v>-334</v>
       </c>
       <c r="BK18" s="18">
         <v>-327</v>
       </c>
       <c r="BL18" s="18">
         <v>-356</v>
       </c>
       <c r="BM18" s="18">
         <v>-457</v>
       </c>
-      <c r="BN18" s="18"/>
+      <c r="BN18" s="61">
+        <v>-226</v>
+      </c>
       <c r="BO18" s="18"/>
       <c r="BP18" s="18"/>
       <c r="BQ18" s="18"/>
       <c r="BR18" s="18"/>
       <c r="BS18" s="18"/>
       <c r="BT18" s="18"/>
       <c r="BU18" s="18"/>
     </row>
     <row r="19" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A19" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
       <c r="N19" s="13">
@@ -3587,51 +3629,53 @@
       </c>
       <c r="BF19" s="18">
         <v>-74</v>
       </c>
       <c r="BG19" s="18">
         <v>-42</v>
       </c>
       <c r="BH19" s="18">
         <v>-38</v>
       </c>
       <c r="BI19" s="18">
         <v>-138</v>
       </c>
       <c r="BJ19" s="18">
         <v>-135</v>
       </c>
       <c r="BK19" s="18">
         <v>-183</v>
       </c>
       <c r="BL19" s="18">
         <v>-252</v>
       </c>
       <c r="BM19" s="18">
         <v>-214</v>
       </c>
-      <c r="BN19" s="18"/>
+      <c r="BN19" s="61">
+        <v>-55</v>
+      </c>
       <c r="BO19" s="18"/>
       <c r="BP19" s="18"/>
       <c r="BQ19" s="18"/>
       <c r="BR19" s="18"/>
       <c r="BS19" s="18"/>
       <c r="BT19" s="18"/>
       <c r="BU19" s="18"/>
     </row>
     <row r="20" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A20" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="11"/>
       <c r="I20" s="10"/>
       <c r="J20" s="23"/>
       <c r="K20" s="9"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
       <c r="N20" s="18">
@@ -3766,51 +3810,53 @@
       </c>
       <c r="BF20" s="18">
         <v>-48</v>
       </c>
       <c r="BG20" s="18">
         <v>-20</v>
       </c>
       <c r="BH20" s="18">
         <v>-6</v>
       </c>
       <c r="BI20" s="18">
         <v>-7</v>
       </c>
       <c r="BJ20" s="18">
         <v>-33</v>
       </c>
       <c r="BK20" s="18">
         <v>-43</v>
       </c>
       <c r="BL20" s="18">
         <v>-2</v>
       </c>
       <c r="BM20" s="18">
         <v>-23</v>
       </c>
-      <c r="BN20" s="18"/>
+      <c r="BN20" s="61">
+        <v>-47</v>
+      </c>
       <c r="BO20" s="18"/>
       <c r="BP20" s="18"/>
       <c r="BQ20" s="18"/>
       <c r="BR20" s="18"/>
       <c r="BS20" s="18"/>
       <c r="BT20" s="18"/>
       <c r="BU20" s="18"/>
     </row>
     <row r="21" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A21" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="11"/>
       <c r="I21" s="10"/>
       <c r="J21" s="23"/>
       <c r="K21" s="9"/>
       <c r="L21" s="11"/>
       <c r="M21" s="11"/>
       <c r="N21" s="18">
@@ -3945,51 +3991,53 @@
       </c>
       <c r="BF21" s="18">
         <v>-72</v>
       </c>
       <c r="BG21" s="18">
         <v>-32</v>
       </c>
       <c r="BH21" s="18">
         <v>-34</v>
       </c>
       <c r="BI21" s="18">
         <v>-32</v>
       </c>
       <c r="BJ21" s="18">
         <v>-22</v>
       </c>
       <c r="BK21" s="18">
         <v>-46</v>
       </c>
       <c r="BL21" s="18">
         <v>-5</v>
       </c>
       <c r="BM21" s="18">
         <v>-56</v>
       </c>
-      <c r="BN21" s="18"/>
+      <c r="BN21" s="61">
+        <v>-2</v>
+      </c>
       <c r="BO21" s="18"/>
       <c r="BP21" s="18"/>
       <c r="BQ21" s="18"/>
       <c r="BR21" s="18"/>
       <c r="BS21" s="18"/>
       <c r="BT21" s="18"/>
       <c r="BU21" s="18"/>
     </row>
     <row r="22" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A22" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="11"/>
       <c r="I22" s="10"/>
       <c r="J22" s="23"/>
       <c r="K22" s="9"/>
       <c r="L22" s="11"/>
       <c r="M22" s="11"/>
       <c r="N22" s="18">
@@ -4124,51 +4172,53 @@
       </c>
       <c r="BF22" s="18">
         <v>-5</v>
       </c>
       <c r="BG22" s="18">
         <v>-69</v>
       </c>
       <c r="BH22" s="18">
         <v>-8</v>
       </c>
       <c r="BI22" s="18">
         <v>-9</v>
       </c>
       <c r="BJ22" s="18">
         <v>-69</v>
       </c>
       <c r="BK22" s="18">
         <v>-45</v>
       </c>
       <c r="BL22" s="18">
         <v>-56</v>
       </c>
       <c r="BM22" s="18">
         <v>-78</v>
       </c>
-      <c r="BN22" s="18"/>
+      <c r="BN22" s="61">
+        <v>-69</v>
+      </c>
       <c r="BO22" s="18"/>
       <c r="BP22" s="18"/>
       <c r="BQ22" s="18"/>
       <c r="BR22" s="18"/>
       <c r="BS22" s="18"/>
       <c r="BT22" s="18"/>
       <c r="BU22" s="18"/>
     </row>
     <row r="23" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A23" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="11"/>
       <c r="I23" s="10"/>
       <c r="J23" s="23"/>
       <c r="K23" s="9"/>
       <c r="L23" s="11"/>
       <c r="M23" s="11"/>
       <c r="N23" s="18">
@@ -4303,51 +4353,53 @@
       </c>
       <c r="BF23" s="18">
         <v>-51</v>
       </c>
       <c r="BG23" s="18">
         <v>-65</v>
       </c>
       <c r="BH23" s="18">
         <v>-65</v>
       </c>
       <c r="BI23" s="18">
         <v>-22</v>
       </c>
       <c r="BJ23" s="18">
         <v>-25</v>
       </c>
       <c r="BK23" s="18">
         <v>17</v>
       </c>
       <c r="BL23" s="18">
         <v>27</v>
       </c>
       <c r="BM23" s="18">
         <v>-69</v>
       </c>
-      <c r="BN23" s="18"/>
+      <c r="BN23" s="61">
+        <v>-71</v>
+      </c>
       <c r="BO23" s="18"/>
       <c r="BP23" s="18"/>
       <c r="BQ23" s="18"/>
       <c r="BR23" s="18"/>
       <c r="BS23" s="18"/>
       <c r="BT23" s="18"/>
       <c r="BU23" s="18"/>
     </row>
     <row r="24" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A24" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="11"/>
       <c r="I24" s="10"/>
       <c r="J24" s="23"/>
       <c r="K24" s="9"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
       <c r="N24" s="18">
@@ -4482,111 +4534,113 @@
       </c>
       <c r="BF24" s="18">
         <v>-32</v>
       </c>
       <c r="BG24" s="18">
         <v>-42</v>
       </c>
       <c r="BH24" s="18">
         <v>-32</v>
       </c>
       <c r="BI24" s="18">
         <v>4</v>
       </c>
       <c r="BJ24" s="18">
         <v>-50</v>
       </c>
       <c r="BK24" s="18">
         <v>-27</v>
       </c>
       <c r="BL24" s="18">
         <v>-68</v>
       </c>
       <c r="BM24" s="18">
         <v>-17</v>
       </c>
-      <c r="BN24" s="18"/>
+      <c r="BN24" s="61">
+        <v>18</v>
+      </c>
       <c r="BO24" s="18"/>
       <c r="BP24" s="18"/>
       <c r="BQ24" s="18"/>
       <c r="BR24" s="18"/>
       <c r="BS24" s="18"/>
       <c r="BT24" s="18"/>
       <c r="BU24" s="18"/>
     </row>
     <row r="25" spans="1:73" s="33" customFormat="1" ht="11.25">
-      <c r="A25" s="55" t="s">
+      <c r="A25" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="55"/>
-[...46 lines deleted...]
-      <c r="AW25" s="55"/>
+      <c r="B25" s="60"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="60"/>
+      <c r="P25" s="60"/>
+      <c r="Q25" s="60"/>
+      <c r="R25" s="60"/>
+      <c r="S25" s="60"/>
+      <c r="T25" s="60"/>
+      <c r="U25" s="60"/>
+      <c r="V25" s="60"/>
+      <c r="W25" s="60"/>
+      <c r="X25" s="60"/>
+      <c r="Y25" s="60"/>
+      <c r="Z25" s="60"/>
+      <c r="AA25" s="60"/>
+      <c r="AB25" s="60"/>
+      <c r="AC25" s="60"/>
+      <c r="AD25" s="60"/>
+      <c r="AE25" s="60"/>
+      <c r="AF25" s="60"/>
+      <c r="AG25" s="60"/>
+      <c r="AH25" s="60"/>
+      <c r="AI25" s="60"/>
+      <c r="AJ25" s="60"/>
+      <c r="AK25" s="60"/>
+      <c r="AL25" s="60"/>
+      <c r="AM25" s="60"/>
+      <c r="AN25" s="60"/>
+      <c r="AO25" s="60"/>
+      <c r="AP25" s="60"/>
+      <c r="AQ25" s="60"/>
+      <c r="AR25" s="60"/>
+      <c r="AS25" s="60"/>
+      <c r="AT25" s="60"/>
+      <c r="AU25" s="60"/>
+      <c r="AV25" s="60"/>
+      <c r="AW25" s="60"/>
     </row>
     <row r="26" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="9"/>
       <c r="M26" s="9"/>
       <c r="N26" s="13">
         <v>-486</v>
       </c>
       <c r="O26" s="13">
         <v>-671</v>
       </c>
       <c r="P26" s="13">
         <v>-393</v>
@@ -4716,51 +4770,53 @@
       </c>
       <c r="BF26" s="24">
         <v>-954</v>
       </c>
       <c r="BG26" s="24">
         <v>-869</v>
       </c>
       <c r="BH26" s="24">
         <v>-604</v>
       </c>
       <c r="BI26" s="18">
         <v>-559</v>
       </c>
       <c r="BJ26" s="18">
         <v>-701</v>
       </c>
       <c r="BK26" s="18">
         <v>-391</v>
       </c>
       <c r="BL26" s="24">
         <v>-361</v>
       </c>
       <c r="BM26" s="24">
         <v>-480</v>
       </c>
-      <c r="BN26" s="18"/>
+      <c r="BN26" s="63">
+        <v>-597</v>
+      </c>
       <c r="BO26" s="18"/>
       <c r="BP26" s="18"/>
       <c r="BQ26" s="18"/>
       <c r="BR26" s="24"/>
       <c r="BS26" s="24"/>
       <c r="BT26" s="24"/>
       <c r="BU26" s="24"/>
     </row>
     <row r="27" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A27" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="11"/>
       <c r="I27" s="10"/>
       <c r="J27" s="23"/>
       <c r="K27" s="9"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="13">
@@ -4895,51 +4951,53 @@
       </c>
       <c r="BF27" s="24">
         <v>154</v>
       </c>
       <c r="BG27" s="24">
         <v>104</v>
       </c>
       <c r="BH27" s="24">
         <v>165</v>
       </c>
       <c r="BI27" s="18">
         <v>164</v>
       </c>
       <c r="BJ27" s="18">
         <v>162</v>
       </c>
       <c r="BK27" s="18">
         <v>291</v>
       </c>
       <c r="BL27" s="24">
         <v>147</v>
       </c>
       <c r="BM27" s="24">
         <v>78</v>
       </c>
-      <c r="BN27" s="18"/>
+      <c r="BN27" s="63">
+        <v>13</v>
+      </c>
       <c r="BO27" s="18"/>
       <c r="BP27" s="18"/>
       <c r="BQ27" s="18"/>
       <c r="BR27" s="24"/>
       <c r="BS27" s="24"/>
       <c r="BT27" s="24"/>
       <c r="BU27" s="24"/>
     </row>
     <row r="28" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A28" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="10"/>
       <c r="E28" s="10"/>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="11"/>
       <c r="I28" s="10"/>
       <c r="J28" s="23"/>
       <c r="K28" s="9"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="13">
@@ -5072,51 +5130,53 @@
       </c>
       <c r="BF28" s="24">
         <v>-9</v>
       </c>
       <c r="BG28" s="24">
         <v>3</v>
       </c>
       <c r="BH28" s="24">
         <v>-7</v>
       </c>
       <c r="BI28" s="18">
         <v>0</v>
       </c>
       <c r="BJ28" s="18">
         <v>-3</v>
       </c>
       <c r="BK28" s="18">
         <v>-2</v>
       </c>
       <c r="BL28" s="24">
         <v>6</v>
       </c>
       <c r="BM28" s="24">
         <v>6</v>
       </c>
-      <c r="BN28" s="18"/>
+      <c r="BN28" s="63">
+        <v>-5</v>
+      </c>
       <c r="BO28" s="18"/>
       <c r="BP28" s="18"/>
       <c r="BQ28" s="18"/>
       <c r="BR28" s="24"/>
       <c r="BS28" s="24"/>
       <c r="BT28" s="24"/>
       <c r="BU28" s="24"/>
     </row>
     <row r="29" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A29" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="10"/>
       <c r="E29" s="10"/>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="11"/>
       <c r="I29" s="10"/>
       <c r="J29" s="23"/>
       <c r="K29" s="9"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="18">
@@ -5251,51 +5311,53 @@
       </c>
       <c r="BF29" s="24">
         <v>-226</v>
       </c>
       <c r="BG29" s="24">
         <v>-175</v>
       </c>
       <c r="BH29" s="24">
         <v>-113</v>
       </c>
       <c r="BI29" s="18">
         <v>-87</v>
       </c>
       <c r="BJ29" s="18">
         <v>-90</v>
       </c>
       <c r="BK29" s="18">
         <v>-71</v>
       </c>
       <c r="BL29" s="24">
         <v>-114</v>
       </c>
       <c r="BM29" s="24">
         <v>-104</v>
       </c>
-      <c r="BN29" s="18"/>
+      <c r="BN29" s="63">
+        <v>-83</v>
+      </c>
       <c r="BO29" s="18"/>
       <c r="BP29" s="18"/>
       <c r="BQ29" s="18"/>
       <c r="BR29" s="24"/>
       <c r="BS29" s="24"/>
       <c r="BT29" s="24"/>
       <c r="BU29" s="24"/>
     </row>
     <row r="30" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A30" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="11"/>
       <c r="I30" s="10"/>
       <c r="J30" s="23"/>
       <c r="K30" s="9"/>
       <c r="L30" s="11"/>
       <c r="M30" s="11"/>
       <c r="N30" s="18">
@@ -5430,51 +5492,53 @@
       </c>
       <c r="BF30" s="24">
         <v>-151</v>
       </c>
       <c r="BG30" s="24">
         <v>-129</v>
       </c>
       <c r="BH30" s="24">
         <v>-126</v>
       </c>
       <c r="BI30" s="18">
         <v>-86</v>
       </c>
       <c r="BJ30" s="18">
         <v>-89</v>
       </c>
       <c r="BK30" s="18">
         <v>-82</v>
       </c>
       <c r="BL30" s="24">
         <v>-79</v>
       </c>
       <c r="BM30" s="24">
         <v>-53</v>
       </c>
-      <c r="BN30" s="18"/>
+      <c r="BN30" s="63">
+        <v>-110</v>
+      </c>
       <c r="BO30" s="18"/>
       <c r="BP30" s="18"/>
       <c r="BQ30" s="18"/>
       <c r="BR30" s="24"/>
       <c r="BS30" s="24"/>
       <c r="BT30" s="24"/>
       <c r="BU30" s="24"/>
     </row>
     <row r="31" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A31" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="11"/>
       <c r="I31" s="10"/>
       <c r="J31" s="23"/>
       <c r="K31" s="9"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="18">
@@ -5609,51 +5673,53 @@
       </c>
       <c r="BF31" s="24">
         <v>-165</v>
       </c>
       <c r="BG31" s="24">
         <v>-125</v>
       </c>
       <c r="BH31" s="24">
         <v>-143</v>
       </c>
       <c r="BI31" s="18">
         <v>-124</v>
       </c>
       <c r="BJ31" s="18">
         <v>-80</v>
       </c>
       <c r="BK31" s="18">
         <v>-97</v>
       </c>
       <c r="BL31" s="24">
         <v>-87</v>
       </c>
       <c r="BM31" s="24">
         <v>-54</v>
       </c>
-      <c r="BN31" s="18"/>
+      <c r="BN31" s="63">
+        <v>-27</v>
+      </c>
       <c r="BO31" s="18"/>
       <c r="BP31" s="18"/>
       <c r="BQ31" s="18"/>
       <c r="BR31" s="24"/>
       <c r="BS31" s="24"/>
       <c r="BT31" s="24"/>
       <c r="BU31" s="24"/>
     </row>
     <row r="32" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A32" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="9"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="11"/>
       <c r="I32" s="10"/>
       <c r="J32" s="23"/>
       <c r="K32" s="9"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="18">
@@ -5788,51 +5854,53 @@
       </c>
       <c r="BF32" s="24">
         <v>-210</v>
       </c>
       <c r="BG32" s="24">
         <v>-137</v>
       </c>
       <c r="BH32" s="24">
         <v>-115</v>
       </c>
       <c r="BI32" s="18">
         <v>-115</v>
       </c>
       <c r="BJ32" s="18">
         <v>-218</v>
       </c>
       <c r="BK32" s="18">
         <v>-135</v>
       </c>
       <c r="BL32" s="24">
         <v>-50</v>
       </c>
       <c r="BM32" s="24">
         <v>-80</v>
       </c>
-      <c r="BN32" s="18"/>
+      <c r="BN32" s="63">
+        <v>-74</v>
+      </c>
       <c r="BO32" s="18"/>
       <c r="BP32" s="18"/>
       <c r="BQ32" s="18"/>
       <c r="BR32" s="24"/>
       <c r="BS32" s="24"/>
       <c r="BT32" s="24"/>
       <c r="BU32" s="24"/>
     </row>
     <row r="33" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A33" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="9"/>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
       <c r="K33" s="9"/>
       <c r="L33" s="9"/>
       <c r="M33" s="9"/>
       <c r="N33" s="18">
@@ -5967,51 +6035,53 @@
       </c>
       <c r="BF33" s="24">
         <v>-31</v>
       </c>
       <c r="BG33" s="24">
         <v>-72</v>
       </c>
       <c r="BH33" s="24">
         <v>-86</v>
       </c>
       <c r="BI33" s="18">
         <v>-83</v>
       </c>
       <c r="BJ33" s="18">
         <v>-73</v>
       </c>
       <c r="BK33" s="18">
         <v>-100</v>
       </c>
       <c r="BL33" s="24">
         <v>-71</v>
       </c>
       <c r="BM33" s="24">
         <v>-99</v>
       </c>
-      <c r="BN33" s="18"/>
+      <c r="BN33" s="63">
+        <v>-68</v>
+      </c>
       <c r="BO33" s="18"/>
       <c r="BP33" s="18"/>
       <c r="BQ33" s="18"/>
       <c r="BR33" s="24"/>
       <c r="BS33" s="24"/>
       <c r="BT33" s="24"/>
       <c r="BU33" s="24"/>
     </row>
     <row r="34" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A34" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="23"/>
       <c r="I34" s="26"/>
       <c r="J34" s="23"/>
       <c r="K34" s="9"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="24">
@@ -6146,51 +6216,53 @@
       </c>
       <c r="BF34" s="24">
         <v>-98</v>
       </c>
       <c r="BG34" s="24">
         <v>-71</v>
       </c>
       <c r="BH34" s="24">
         <v>-43</v>
       </c>
       <c r="BI34" s="18">
         <v>-54</v>
       </c>
       <c r="BJ34" s="18">
         <v>-51</v>
       </c>
       <c r="BK34" s="18">
         <v>-41</v>
       </c>
       <c r="BL34" s="24">
         <v>19</v>
       </c>
       <c r="BM34" s="24">
         <v>-15</v>
       </c>
-      <c r="BN34" s="18"/>
+      <c r="BN34" s="63">
+        <v>-33</v>
+      </c>
       <c r="BO34" s="18"/>
       <c r="BP34" s="18"/>
       <c r="BQ34" s="18"/>
       <c r="BR34" s="24"/>
       <c r="BS34" s="24"/>
       <c r="BT34" s="24"/>
       <c r="BU34" s="24"/>
     </row>
     <row r="35" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A35" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="23"/>
       <c r="I35" s="26"/>
       <c r="J35" s="23"/>
       <c r="K35" s="9"/>
       <c r="L35" s="23"/>
       <c r="M35" s="23"/>
       <c r="N35" s="24">
@@ -6325,51 +6397,53 @@
       </c>
       <c r="BF35" s="24">
         <v>-156</v>
       </c>
       <c r="BG35" s="24">
         <v>-181</v>
       </c>
       <c r="BH35" s="24">
         <v>-53</v>
       </c>
       <c r="BI35" s="18">
         <v>-120</v>
       </c>
       <c r="BJ35" s="18">
         <v>-193</v>
       </c>
       <c r="BK35" s="18">
         <v>-119</v>
       </c>
       <c r="BL35" s="24">
         <v>-98</v>
       </c>
       <c r="BM35" s="24">
         <v>-95</v>
       </c>
-      <c r="BN35" s="18"/>
+      <c r="BN35" s="63">
+        <v>-143</v>
+      </c>
       <c r="BO35" s="18"/>
       <c r="BP35" s="18"/>
       <c r="BQ35" s="18"/>
       <c r="BR35" s="24"/>
       <c r="BS35" s="24"/>
       <c r="BT35" s="24"/>
       <c r="BU35" s="24"/>
     </row>
     <row r="36" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A36" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="28"/>
       <c r="C36" s="28"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="30"/>
       <c r="I36" s="29"/>
       <c r="J36" s="30"/>
       <c r="K36" s="28"/>
       <c r="L36" s="30"/>
       <c r="M36" s="30"/>
       <c r="N36" s="31">
@@ -6504,51 +6578,53 @@
       </c>
       <c r="BF36" s="31">
         <v>-62</v>
       </c>
       <c r="BG36" s="31">
         <v>-86</v>
       </c>
       <c r="BH36" s="31">
         <v>-83</v>
       </c>
       <c r="BI36" s="31">
         <v>-54</v>
       </c>
       <c r="BJ36" s="31">
         <v>-66</v>
       </c>
       <c r="BK36" s="31">
         <v>-35</v>
       </c>
       <c r="BL36" s="31">
         <v>-34</v>
       </c>
       <c r="BM36" s="31">
         <v>-64</v>
       </c>
-      <c r="BN36" s="31"/>
+      <c r="BN36" s="64">
+        <v>-67</v>
+      </c>
       <c r="BO36" s="31"/>
       <c r="BP36" s="31"/>
       <c r="BQ36" s="31"/>
       <c r="BR36" s="31"/>
       <c r="BS36" s="31"/>
       <c r="BT36" s="31"/>
       <c r="BU36" s="31"/>
     </row>
     <row r="37" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A37" s="22"/>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="11"/>
       <c r="I37" s="10"/>
       <c r="J37" s="23"/>
       <c r="K37" s="9"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
       <c r="N37" s="18"/>
       <c r="O37" s="18"/>
       <c r="P37" s="18"/>
@@ -6681,61 +6757,61 @@
       <c r="X40" s="18"/>
       <c r="Y40" s="18"/>
       <c r="Z40" s="18"/>
       <c r="AA40" s="18"/>
       <c r="AB40" s="18"/>
       <c r="AK40" s="18"/>
       <c r="AL40" s="18"/>
       <c r="AM40" s="18"/>
       <c r="AN40" s="18"/>
       <c r="AX40" s="18"/>
       <c r="AY40" s="18"/>
       <c r="AZ40" s="18"/>
       <c r="BJ40" s="18"/>
       <c r="BK40" s="18"/>
       <c r="BL40" s="18"/>
     </row>
     <row r="41" spans="1:73" s="33" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:73" s="33" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:73" s="39" customFormat="1" ht="14.25"/>
     <row r="44" spans="1:73" s="39" customFormat="1" ht="14.25"/>
     <row r="45" spans="1:73" s="39" customFormat="1" ht="14.25"/>
     <row r="46" spans="1:73" s="39" customFormat="1" ht="14.25"/>
     <row r="47" spans="1:73" s="39" customFormat="1" ht="14.25"/>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A5:AW5"/>
+    <mergeCell ref="A17:AW17"/>
+    <mergeCell ref="A25:AW25"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="BJ3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AW25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
     </vt:vector>