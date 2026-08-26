--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -101,51 +101,51 @@
     <t>Ескелді</t>
   </si>
   <si>
     <t>Кербұлақ</t>
   </si>
   <si>
     <t>Көксу</t>
   </si>
   <si>
     <t>Қаратал</t>
   </si>
   <si>
     <t>Панфилов</t>
   </si>
   <si>
     <t>Сарқан</t>
   </si>
   <si>
     <t>Жетісу облысы халқының жалпы көші-қон өсімі (кемуі)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="10">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -156,56 +156,50 @@
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -303,51 +297,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -440,94 +434,82 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_05_19" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -800,210 +782,210 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU47"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AV1" workbookViewId="0">
-      <selection activeCell="BN26" sqref="BN26:BN36"/>
+      <selection activeCell="BJ44" sqref="BJ44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="33" customFormat="1" ht="12.75">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="50"/>
-[...36 lines deleted...]
-      <c r="AM1" s="50"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+      <c r="AD1" s="56"/>
+      <c r="AE1" s="56"/>
+      <c r="AF1" s="56"/>
+      <c r="AG1" s="56"/>
+      <c r="AH1" s="56"/>
+      <c r="AI1" s="56"/>
+      <c r="AJ1" s="56"/>
+      <c r="AK1" s="56"/>
+      <c r="AL1" s="56"/>
+      <c r="AM1" s="56"/>
     </row>
     <row r="2" spans="1:73" s="34" customFormat="1" ht="11.25">
       <c r="X2" s="35"/>
       <c r="Y2" s="1"/>
       <c r="AF2" s="36"/>
       <c r="AI2" s="36"/>
       <c r="AJ2" s="36"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="44"/>
       <c r="AO2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AW2" s="45"/>
       <c r="AX2" s="44"/>
       <c r="BA2" s="44"/>
       <c r="BD2" s="44"/>
       <c r="BI2" s="45"/>
       <c r="BJ2" s="44"/>
       <c r="BM2" s="44"/>
       <c r="BP2" s="44"/>
       <c r="BU2" s="45" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="33" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="51"/>
-      <c r="B3" s="53">
+      <c r="A3" s="57"/>
+      <c r="B3" s="50">
         <v>2021</v>
       </c>
-      <c r="C3" s="54"/>
-[...10 lines deleted...]
-      <c r="N3" s="53">
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="50">
         <v>2022</v>
       </c>
-      <c r="O3" s="54"/>
-[...10 lines deleted...]
-      <c r="Z3" s="55">
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51"/>
+      <c r="S3" s="51"/>
+      <c r="T3" s="51"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="51"/>
+      <c r="W3" s="51"/>
+      <c r="X3" s="51"/>
+      <c r="Y3" s="51"/>
+      <c r="Z3" s="59">
         <v>2023</v>
       </c>
-      <c r="AA3" s="56"/>
-[...7 lines deleted...]
-      <c r="AL3" s="53">
+      <c r="AA3" s="60"/>
+      <c r="AB3" s="60"/>
+      <c r="AC3" s="60"/>
+      <c r="AD3" s="60"/>
+      <c r="AE3" s="60"/>
+      <c r="AF3" s="60"/>
+      <c r="AG3" s="60"/>
+      <c r="AH3" s="60"/>
+      <c r="AL3" s="50">
         <v>2024</v>
       </c>
-      <c r="AM3" s="54"/>
-[...10 lines deleted...]
-      <c r="AX3" s="53">
+      <c r="AM3" s="51"/>
+      <c r="AN3" s="51"/>
+      <c r="AO3" s="51"/>
+      <c r="AP3" s="51"/>
+      <c r="AQ3" s="51"/>
+      <c r="AR3" s="51"/>
+      <c r="AS3" s="51"/>
+      <c r="AT3" s="51"/>
+      <c r="AU3" s="51"/>
+      <c r="AV3" s="51"/>
+      <c r="AW3" s="52"/>
+      <c r="AX3" s="50">
         <v>2025</v>
       </c>
-      <c r="AY3" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="53">
+      <c r="AY3" s="51"/>
+      <c r="AZ3" s="51"/>
+      <c r="BA3" s="51"/>
+      <c r="BB3" s="51"/>
+      <c r="BC3" s="51"/>
+      <c r="BD3" s="51"/>
+      <c r="BE3" s="51"/>
+      <c r="BF3" s="51"/>
+      <c r="BG3" s="51"/>
+      <c r="BH3" s="51"/>
+      <c r="BI3" s="52"/>
+      <c r="BJ3" s="50">
         <v>2026</v>
       </c>
-      <c r="BK3" s="54"/>
-[...9 lines deleted...]
-      <c r="BU3" s="57"/>
+      <c r="BK3" s="51"/>
+      <c r="BL3" s="51"/>
+      <c r="BM3" s="51"/>
+      <c r="BN3" s="51"/>
+      <c r="BO3" s="51"/>
+      <c r="BP3" s="51"/>
+      <c r="BQ3" s="51"/>
+      <c r="BR3" s="51"/>
+      <c r="BS3" s="51"/>
+      <c r="BT3" s="51"/>
+      <c r="BU3" s="52"/>
     </row>
     <row r="4" spans="1:73" s="33" customFormat="1" ht="11.25">
-      <c r="A4" s="52"/>
+      <c r="A4" s="58"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="38" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="38" t="s">
@@ -1178,101 +1160,101 @@
         <v>6</v>
       </c>
       <c r="BO4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="BP4" s="48" t="s">
         <v>8</v>
       </c>
       <c r="BQ4" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="48" t="s">
         <v>0</v>
       </c>
       <c r="BS4" s="49" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="49" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="33" customFormat="1" ht="11.25">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="58"/>
-[...46 lines deleted...]
-      <c r="AW5" s="58"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="53"/>
+      <c r="L5" s="53"/>
+      <c r="M5" s="53"/>
+      <c r="N5" s="53"/>
+      <c r="O5" s="53"/>
+      <c r="P5" s="53"/>
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53"/>
+      <c r="S5" s="53"/>
+      <c r="T5" s="53"/>
+      <c r="U5" s="53"/>
+      <c r="V5" s="53"/>
+      <c r="W5" s="53"/>
+      <c r="X5" s="53"/>
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53"/>
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53"/>
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53"/>
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53"/>
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53"/>
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53"/>
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53"/>
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53"/>
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="53"/>
+      <c r="AQ5" s="53"/>
+      <c r="AR5" s="53"/>
+      <c r="AS5" s="53"/>
+      <c r="AT5" s="53"/>
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53"/>
+      <c r="AW5" s="53"/>
     </row>
     <row r="6" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
       <c r="D6" s="10"/>
       <c r="E6" s="10"/>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
       <c r="H6" s="11"/>
       <c r="I6" s="10"/>
       <c r="J6" s="11"/>
       <c r="K6" s="12"/>
       <c r="L6" s="11"/>
       <c r="M6" s="11"/>
       <c r="N6" s="13">
         <v>-684</v>
       </c>
       <c r="O6" s="13">
         <v>-828</v>
       </c>
       <c r="P6" s="14">
         <v>-529</v>
@@ -1402,54 +1384,56 @@
       </c>
       <c r="BF6" s="18">
         <v>-1236</v>
       </c>
       <c r="BG6" s="18">
         <v>-1139</v>
       </c>
       <c r="BH6" s="18">
         <v>-787</v>
       </c>
       <c r="BI6" s="18">
         <v>-763</v>
       </c>
       <c r="BJ6" s="18">
         <v>-1035</v>
       </c>
       <c r="BK6" s="18">
         <v>-718</v>
       </c>
       <c r="BL6" s="18">
         <v>-717</v>
       </c>
       <c r="BM6" s="18">
         <v>-937</v>
       </c>
-      <c r="BN6" s="61">
+      <c r="BN6" s="20">
         <v>-823</v>
       </c>
-      <c r="BO6" s="18"/>
+      <c r="BO6" s="18">
+        <v>-1094</v>
+      </c>
       <c r="BP6" s="18"/>
       <c r="BQ6" s="18"/>
       <c r="BR6" s="18"/>
       <c r="BS6" s="18"/>
       <c r="BT6" s="18"/>
       <c r="BU6" s="18"/>
     </row>
     <row r="7" spans="1:73" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="13">
         <v>9</v>
@@ -1583,54 +1567,56 @@
       </c>
       <c r="BF7" s="18">
         <v>80</v>
       </c>
       <c r="BG7" s="18">
         <v>62</v>
       </c>
       <c r="BH7" s="18">
         <v>127</v>
       </c>
       <c r="BI7" s="18">
         <v>26</v>
       </c>
       <c r="BJ7" s="18">
         <v>27</v>
       </c>
       <c r="BK7" s="18">
         <v>108</v>
       </c>
       <c r="BL7" s="18">
         <v>-105</v>
       </c>
       <c r="BM7" s="18">
         <v>-136</v>
       </c>
-      <c r="BN7" s="61">
+      <c r="BN7" s="20">
         <v>-42</v>
       </c>
-      <c r="BO7" s="18"/>
+      <c r="BO7" s="18">
+        <v>32</v>
+      </c>
       <c r="BP7" s="18"/>
       <c r="BQ7" s="18"/>
       <c r="BR7" s="18"/>
       <c r="BS7" s="18"/>
       <c r="BT7" s="18"/>
       <c r="BU7" s="18"/>
     </row>
     <row r="8" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A8" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="11"/>
       <c r="I8" s="10"/>
       <c r="J8" s="11"/>
       <c r="K8" s="12"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="18">
         <v>-32</v>
@@ -1764,54 +1750,56 @@
       </c>
       <c r="BF8" s="18">
         <v>-57</v>
       </c>
       <c r="BG8" s="18">
         <v>-17</v>
       </c>
       <c r="BH8" s="18">
         <v>-13</v>
       </c>
       <c r="BI8" s="18">
         <v>-7</v>
       </c>
       <c r="BJ8" s="18">
         <v>-36</v>
       </c>
       <c r="BK8" s="18">
         <v>-45</v>
       </c>
       <c r="BL8" s="18">
         <v>4</v>
       </c>
       <c r="BM8" s="18">
         <v>-17</v>
       </c>
-      <c r="BN8" s="61">
+      <c r="BN8" s="20">
         <v>-52</v>
       </c>
-      <c r="BO8" s="18"/>
+      <c r="BO8" s="18">
+        <v>-22</v>
+      </c>
       <c r="BP8" s="18"/>
       <c r="BQ8" s="18"/>
       <c r="BR8" s="18"/>
       <c r="BS8" s="18"/>
       <c r="BT8" s="18"/>
       <c r="BU8" s="18"/>
     </row>
     <row r="9" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A9" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="11"/>
       <c r="I9" s="10"/>
       <c r="J9" s="11"/>
       <c r="K9" s="12"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="18">
         <v>-53</v>
@@ -1945,54 +1933,56 @@
       </c>
       <c r="BF9" s="18">
         <v>-226</v>
       </c>
       <c r="BG9" s="18">
         <v>-175</v>
       </c>
       <c r="BH9" s="18">
         <v>-113</v>
       </c>
       <c r="BI9" s="18">
         <v>-87</v>
       </c>
       <c r="BJ9" s="18">
         <v>-90</v>
       </c>
       <c r="BK9" s="18">
         <v>-71</v>
       </c>
       <c r="BL9" s="18">
         <v>-114</v>
       </c>
       <c r="BM9" s="18">
         <v>-104</v>
       </c>
-      <c r="BN9" s="61">
+      <c r="BN9" s="20">
         <v>-83</v>
       </c>
-      <c r="BO9" s="18"/>
+      <c r="BO9" s="18">
+        <v>-138</v>
+      </c>
       <c r="BP9" s="18"/>
       <c r="BQ9" s="18"/>
       <c r="BR9" s="18"/>
       <c r="BS9" s="18"/>
       <c r="BT9" s="18"/>
       <c r="BU9" s="18"/>
     </row>
     <row r="10" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="11"/>
       <c r="I10" s="10"/>
       <c r="J10" s="11"/>
       <c r="K10" s="12"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="18">
         <v>-95</v>
@@ -2126,54 +2116,56 @@
       </c>
       <c r="BF10" s="18">
         <v>-223</v>
       </c>
       <c r="BG10" s="18">
         <v>-161</v>
       </c>
       <c r="BH10" s="18">
         <v>-160</v>
       </c>
       <c r="BI10" s="18">
         <v>-118</v>
       </c>
       <c r="BJ10" s="18">
         <v>-111</v>
       </c>
       <c r="BK10" s="18">
         <v>-128</v>
       </c>
       <c r="BL10" s="18">
         <v>-84</v>
       </c>
       <c r="BM10" s="18">
         <v>-109</v>
       </c>
-      <c r="BN10" s="61">
+      <c r="BN10" s="20">
         <v>-112</v>
       </c>
-      <c r="BO10" s="18"/>
+      <c r="BO10" s="18">
+        <v>-105</v>
+      </c>
       <c r="BP10" s="18"/>
       <c r="BQ10" s="18"/>
       <c r="BR10" s="18"/>
       <c r="BS10" s="18"/>
       <c r="BT10" s="18"/>
       <c r="BU10" s="18"/>
     </row>
     <row r="11" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A11" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="11"/>
       <c r="I11" s="10"/>
       <c r="J11" s="11"/>
       <c r="K11" s="12"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="18">
         <v>-109</v>
@@ -2307,54 +2299,56 @@
       </c>
       <c r="BF11" s="18">
         <v>-165</v>
       </c>
       <c r="BG11" s="18">
         <v>-125</v>
       </c>
       <c r="BH11" s="18">
         <v>-143</v>
       </c>
       <c r="BI11" s="18">
         <v>-124</v>
       </c>
       <c r="BJ11" s="18">
         <v>-80</v>
       </c>
       <c r="BK11" s="18">
         <v>-97</v>
       </c>
       <c r="BL11" s="18">
         <v>-87</v>
       </c>
       <c r="BM11" s="18">
         <v>-54</v>
       </c>
-      <c r="BN11" s="61">
+      <c r="BN11" s="20">
         <v>-27</v>
       </c>
-      <c r="BO11" s="18"/>
+      <c r="BO11" s="18">
+        <v>-114</v>
+      </c>
       <c r="BP11" s="18"/>
       <c r="BQ11" s="18"/>
       <c r="BR11" s="18"/>
       <c r="BS11" s="18"/>
       <c r="BT11" s="18"/>
       <c r="BU11" s="18"/>
     </row>
     <row r="12" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A12" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="11"/>
       <c r="I12" s="10"/>
       <c r="J12" s="11"/>
       <c r="K12" s="12"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="18">
         <v>-60</v>
@@ -2488,54 +2482,56 @@
       </c>
       <c r="BF12" s="18">
         <v>-210</v>
       </c>
       <c r="BG12" s="18">
         <v>-137</v>
       </c>
       <c r="BH12" s="18">
         <v>-115</v>
       </c>
       <c r="BI12" s="18">
         <v>-115</v>
       </c>
       <c r="BJ12" s="18">
         <v>-218</v>
       </c>
       <c r="BK12" s="18">
         <v>-135</v>
       </c>
       <c r="BL12" s="18">
         <v>-50</v>
       </c>
       <c r="BM12" s="18">
         <v>-80</v>
       </c>
-      <c r="BN12" s="61">
+      <c r="BN12" s="20">
         <v>-74</v>
       </c>
-      <c r="BO12" s="18"/>
+      <c r="BO12" s="18">
+        <v>-174</v>
+      </c>
       <c r="BP12" s="18"/>
       <c r="BQ12" s="18"/>
       <c r="BR12" s="18"/>
       <c r="BS12" s="18"/>
       <c r="BT12" s="18"/>
       <c r="BU12" s="18"/>
     </row>
     <row r="13" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A13" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="11"/>
       <c r="I13" s="10"/>
       <c r="J13" s="11"/>
       <c r="K13" s="12"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="18">
         <v>-56</v>
@@ -2669,54 +2665,56 @@
       </c>
       <c r="BF13" s="18">
         <v>-31</v>
       </c>
       <c r="BG13" s="18">
         <v>-72</v>
       </c>
       <c r="BH13" s="18">
         <v>-86</v>
       </c>
       <c r="BI13" s="18">
         <v>-83</v>
       </c>
       <c r="BJ13" s="18">
         <v>-73</v>
       </c>
       <c r="BK13" s="18">
         <v>-100</v>
       </c>
       <c r="BL13" s="18">
         <v>-71</v>
       </c>
       <c r="BM13" s="18">
         <v>-99</v>
       </c>
-      <c r="BN13" s="61">
+      <c r="BN13" s="20">
         <v>-68</v>
       </c>
-      <c r="BO13" s="18"/>
+      <c r="BO13" s="18">
+        <v>-106</v>
+      </c>
       <c r="BP13" s="18"/>
       <c r="BQ13" s="18"/>
       <c r="BR13" s="18"/>
       <c r="BS13" s="18"/>
       <c r="BT13" s="18"/>
       <c r="BU13" s="18"/>
     </row>
     <row r="14" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A14" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="18">
         <v>-173</v>
@@ -2850,54 +2848,56 @@
       </c>
       <c r="BF14" s="18">
         <v>-103</v>
       </c>
       <c r="BG14" s="18">
         <v>-140</v>
       </c>
       <c r="BH14" s="18">
         <v>-51</v>
       </c>
       <c r="BI14" s="18">
         <v>-63</v>
       </c>
       <c r="BJ14" s="18">
         <v>-120</v>
       </c>
       <c r="BK14" s="18">
         <v>-86</v>
       </c>
       <c r="BL14" s="18">
         <v>-37</v>
       </c>
       <c r="BM14" s="18">
         <v>-93</v>
       </c>
-      <c r="BN14" s="61">
+      <c r="BN14" s="20">
         <v>-102</v>
       </c>
-      <c r="BO14" s="18"/>
+      <c r="BO14" s="18">
+        <v>-97</v>
+      </c>
       <c r="BP14" s="18"/>
       <c r="BQ14" s="18"/>
       <c r="BR14" s="18"/>
       <c r="BS14" s="18"/>
       <c r="BT14" s="18"/>
       <c r="BU14" s="18"/>
     </row>
     <row r="15" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A15" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="11"/>
       <c r="I15" s="10"/>
       <c r="J15" s="11"/>
       <c r="K15" s="12"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="18">
         <v>-64</v>
@@ -3031,54 +3031,56 @@
       </c>
       <c r="BF15" s="18">
         <v>-207</v>
       </c>
       <c r="BG15" s="18">
         <v>-246</v>
       </c>
       <c r="BH15" s="18">
         <v>-118</v>
       </c>
       <c r="BI15" s="18">
         <v>-142</v>
       </c>
       <c r="BJ15" s="18">
         <v>-218</v>
       </c>
       <c r="BK15" s="18">
         <v>-102</v>
       </c>
       <c r="BL15" s="18">
         <v>-71</v>
       </c>
       <c r="BM15" s="18">
         <v>-164</v>
       </c>
-      <c r="BN15" s="61">
+      <c r="BN15" s="20">
         <v>-214</v>
       </c>
-      <c r="BO15" s="18"/>
+      <c r="BO15" s="18">
+        <v>-289</v>
+      </c>
       <c r="BP15" s="18"/>
       <c r="BQ15" s="18"/>
       <c r="BR15" s="18"/>
       <c r="BS15" s="18"/>
       <c r="BT15" s="18"/>
       <c r="BU15" s="18"/>
     </row>
     <row r="16" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A16" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="11"/>
       <c r="I16" s="10"/>
       <c r="J16" s="11"/>
       <c r="K16" s="12"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="18">
         <v>-51</v>
@@ -3212,113 +3214,115 @@
       </c>
       <c r="BF16" s="18">
         <v>-94</v>
       </c>
       <c r="BG16" s="18">
         <v>-128</v>
       </c>
       <c r="BH16" s="18">
         <v>-115</v>
       </c>
       <c r="BI16" s="18">
         <v>-50</v>
       </c>
       <c r="BJ16" s="18">
         <v>-116</v>
       </c>
       <c r="BK16" s="18">
         <v>-62</v>
       </c>
       <c r="BL16" s="18">
         <v>-102</v>
       </c>
       <c r="BM16" s="18">
         <v>-81</v>
       </c>
-      <c r="BN16" s="62">
+      <c r="BN16" s="21">
         <v>-49</v>
       </c>
-      <c r="BO16" s="18"/>
+      <c r="BO16" s="18">
+        <v>-81</v>
+      </c>
       <c r="BP16" s="18"/>
       <c r="BQ16" s="18"/>
       <c r="BR16" s="18"/>
       <c r="BS16" s="18"/>
       <c r="BT16" s="18"/>
       <c r="BU16" s="18"/>
     </row>
     <row r="17" spans="1:73" s="33" customFormat="1" ht="11.25">
-      <c r="A17" s="59" t="s">
+      <c r="A17" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="59"/>
-[...46 lines deleted...]
-      <c r="AW17" s="59"/>
+      <c r="B17" s="54"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+      <c r="M17" s="54"/>
+      <c r="N17" s="54"/>
+      <c r="O17" s="54"/>
+      <c r="P17" s="54"/>
+      <c r="Q17" s="54"/>
+      <c r="R17" s="54"/>
+      <c r="S17" s="54"/>
+      <c r="T17" s="54"/>
+      <c r="U17" s="54"/>
+      <c r="V17" s="54"/>
+      <c r="W17" s="54"/>
+      <c r="X17" s="54"/>
+      <c r="Y17" s="54"/>
+      <c r="Z17" s="54"/>
+      <c r="AA17" s="54"/>
+      <c r="AB17" s="54"/>
+      <c r="AC17" s="54"/>
+      <c r="AD17" s="54"/>
+      <c r="AE17" s="54"/>
+      <c r="AF17" s="54"/>
+      <c r="AG17" s="54"/>
+      <c r="AH17" s="54"/>
+      <c r="AI17" s="54"/>
+      <c r="AJ17" s="54"/>
+      <c r="AK17" s="54"/>
+      <c r="AL17" s="54"/>
+      <c r="AM17" s="54"/>
+      <c r="AN17" s="54"/>
+      <c r="AO17" s="54"/>
+      <c r="AP17" s="54"/>
+      <c r="AQ17" s="54"/>
+      <c r="AR17" s="54"/>
+      <c r="AS17" s="54"/>
+      <c r="AT17" s="54"/>
+      <c r="AU17" s="54"/>
+      <c r="AV17" s="54"/>
+      <c r="AW17" s="54"/>
     </row>
     <row r="18" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A18" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="11"/>
       <c r="I18" s="10"/>
       <c r="J18" s="23"/>
       <c r="K18" s="9"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="14">
         <v>-198</v>
       </c>
       <c r="O18" s="14">
         <v>-157</v>
       </c>
       <c r="P18" s="14">
         <v>-136</v>
@@ -3448,54 +3452,56 @@
       </c>
       <c r="BF18" s="18">
         <v>-282</v>
       </c>
       <c r="BG18" s="18">
         <v>-270</v>
       </c>
       <c r="BH18" s="18">
         <v>-183</v>
       </c>
       <c r="BI18" s="18">
         <v>-204</v>
       </c>
       <c r="BJ18" s="18">
         <v>-334</v>
       </c>
       <c r="BK18" s="18">
         <v>-327</v>
       </c>
       <c r="BL18" s="18">
         <v>-356</v>
       </c>
       <c r="BM18" s="18">
         <v>-457</v>
       </c>
-      <c r="BN18" s="61">
+      <c r="BN18" s="20">
         <v>-226</v>
       </c>
-      <c r="BO18" s="18"/>
+      <c r="BO18" s="18">
+        <v>-143</v>
+      </c>
       <c r="BP18" s="18"/>
       <c r="BQ18" s="18"/>
       <c r="BR18" s="18"/>
       <c r="BS18" s="18"/>
       <c r="BT18" s="18"/>
       <c r="BU18" s="18"/>
     </row>
     <row r="19" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A19" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
       <c r="N19" s="13">
         <v>-64</v>
@@ -3629,54 +3635,56 @@
       </c>
       <c r="BF19" s="18">
         <v>-74</v>
       </c>
       <c r="BG19" s="18">
         <v>-42</v>
       </c>
       <c r="BH19" s="18">
         <v>-38</v>
       </c>
       <c r="BI19" s="18">
         <v>-138</v>
       </c>
       <c r="BJ19" s="18">
         <v>-135</v>
       </c>
       <c r="BK19" s="18">
         <v>-183</v>
       </c>
       <c r="BL19" s="18">
         <v>-252</v>
       </c>
       <c r="BM19" s="18">
         <v>-214</v>
       </c>
-      <c r="BN19" s="61">
+      <c r="BN19" s="20">
         <v>-55</v>
       </c>
-      <c r="BO19" s="18"/>
+      <c r="BO19" s="18">
+        <v>21</v>
+      </c>
       <c r="BP19" s="18"/>
       <c r="BQ19" s="18"/>
       <c r="BR19" s="18"/>
       <c r="BS19" s="18"/>
       <c r="BT19" s="18"/>
       <c r="BU19" s="18"/>
     </row>
     <row r="20" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A20" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="11"/>
       <c r="I20" s="10"/>
       <c r="J20" s="23"/>
       <c r="K20" s="9"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
       <c r="N20" s="18">
         <v>-24</v>
@@ -3810,54 +3818,56 @@
       </c>
       <c r="BF20" s="18">
         <v>-48</v>
       </c>
       <c r="BG20" s="18">
         <v>-20</v>
       </c>
       <c r="BH20" s="18">
         <v>-6</v>
       </c>
       <c r="BI20" s="18">
         <v>-7</v>
       </c>
       <c r="BJ20" s="18">
         <v>-33</v>
       </c>
       <c r="BK20" s="18">
         <v>-43</v>
       </c>
       <c r="BL20" s="18">
         <v>-2</v>
       </c>
       <c r="BM20" s="18">
         <v>-23</v>
       </c>
-      <c r="BN20" s="61">
+      <c r="BN20" s="20">
         <v>-47</v>
       </c>
-      <c r="BO20" s="18"/>
+      <c r="BO20" s="18">
+        <v>-27</v>
+      </c>
       <c r="BP20" s="18"/>
       <c r="BQ20" s="18"/>
       <c r="BR20" s="18"/>
       <c r="BS20" s="18"/>
       <c r="BT20" s="18"/>
       <c r="BU20" s="18"/>
     </row>
     <row r="21" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A21" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="11"/>
       <c r="I21" s="10"/>
       <c r="J21" s="23"/>
       <c r="K21" s="9"/>
       <c r="L21" s="11"/>
       <c r="M21" s="11"/>
       <c r="N21" s="18">
         <v>-13</v>
@@ -3991,54 +4001,56 @@
       </c>
       <c r="BF21" s="18">
         <v>-72</v>
       </c>
       <c r="BG21" s="18">
         <v>-32</v>
       </c>
       <c r="BH21" s="18">
         <v>-34</v>
       </c>
       <c r="BI21" s="18">
         <v>-32</v>
       </c>
       <c r="BJ21" s="18">
         <v>-22</v>
       </c>
       <c r="BK21" s="18">
         <v>-46</v>
       </c>
       <c r="BL21" s="18">
         <v>-5</v>
       </c>
       <c r="BM21" s="18">
         <v>-56</v>
       </c>
-      <c r="BN21" s="61">
+      <c r="BN21" s="20">
         <v>-2</v>
       </c>
-      <c r="BO21" s="18"/>
+      <c r="BO21" s="18">
+        <v>21</v>
+      </c>
       <c r="BP21" s="18"/>
       <c r="BQ21" s="18"/>
       <c r="BR21" s="18"/>
       <c r="BS21" s="18"/>
       <c r="BT21" s="18"/>
       <c r="BU21" s="18"/>
     </row>
     <row r="22" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A22" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="11"/>
       <c r="I22" s="10"/>
       <c r="J22" s="23"/>
       <c r="K22" s="9"/>
       <c r="L22" s="11"/>
       <c r="M22" s="11"/>
       <c r="N22" s="18">
         <v>-42</v>
@@ -4172,54 +4184,56 @@
       </c>
       <c r="BF22" s="18">
         <v>-5</v>
       </c>
       <c r="BG22" s="18">
         <v>-69</v>
       </c>
       <c r="BH22" s="18">
         <v>-8</v>
       </c>
       <c r="BI22" s="18">
         <v>-9</v>
       </c>
       <c r="BJ22" s="18">
         <v>-69</v>
       </c>
       <c r="BK22" s="18">
         <v>-45</v>
       </c>
       <c r="BL22" s="18">
         <v>-56</v>
       </c>
       <c r="BM22" s="18">
         <v>-78</v>
       </c>
-      <c r="BN22" s="61">
+      <c r="BN22" s="20">
         <v>-69</v>
       </c>
-      <c r="BO22" s="18"/>
+      <c r="BO22" s="18">
+        <v>-56</v>
+      </c>
       <c r="BP22" s="18"/>
       <c r="BQ22" s="18"/>
       <c r="BR22" s="18"/>
       <c r="BS22" s="18"/>
       <c r="BT22" s="18"/>
       <c r="BU22" s="18"/>
     </row>
     <row r="23" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A23" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="11"/>
       <c r="I23" s="10"/>
       <c r="J23" s="23"/>
       <c r="K23" s="9"/>
       <c r="L23" s="11"/>
       <c r="M23" s="11"/>
       <c r="N23" s="18">
         <v>-41</v>
@@ -4353,54 +4367,56 @@
       </c>
       <c r="BF23" s="18">
         <v>-51</v>
       </c>
       <c r="BG23" s="18">
         <v>-65</v>
       </c>
       <c r="BH23" s="18">
         <v>-65</v>
       </c>
       <c r="BI23" s="18">
         <v>-22</v>
       </c>
       <c r="BJ23" s="18">
         <v>-25</v>
       </c>
       <c r="BK23" s="18">
         <v>17</v>
       </c>
       <c r="BL23" s="18">
         <v>27</v>
       </c>
       <c r="BM23" s="18">
         <v>-69</v>
       </c>
-      <c r="BN23" s="61">
+      <c r="BN23" s="20">
         <v>-71</v>
       </c>
-      <c r="BO23" s="18"/>
+      <c r="BO23" s="18">
+        <v>-64</v>
+      </c>
       <c r="BP23" s="18"/>
       <c r="BQ23" s="18"/>
       <c r="BR23" s="18"/>
       <c r="BS23" s="18"/>
       <c r="BT23" s="18"/>
       <c r="BU23" s="18"/>
     </row>
     <row r="24" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A24" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="11"/>
       <c r="I24" s="10"/>
       <c r="J24" s="23"/>
       <c r="K24" s="9"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
       <c r="N24" s="18">
         <v>-14</v>
@@ -4534,113 +4550,115 @@
       </c>
       <c r="BF24" s="18">
         <v>-32</v>
       </c>
       <c r="BG24" s="18">
         <v>-42</v>
       </c>
       <c r="BH24" s="18">
         <v>-32</v>
       </c>
       <c r="BI24" s="18">
         <v>4</v>
       </c>
       <c r="BJ24" s="18">
         <v>-50</v>
       </c>
       <c r="BK24" s="18">
         <v>-27</v>
       </c>
       <c r="BL24" s="18">
         <v>-68</v>
       </c>
       <c r="BM24" s="18">
         <v>-17</v>
       </c>
-      <c r="BN24" s="61">
+      <c r="BN24" s="20">
         <v>18</v>
       </c>
-      <c r="BO24" s="18"/>
+      <c r="BO24" s="18">
+        <v>-38</v>
+      </c>
       <c r="BP24" s="18"/>
       <c r="BQ24" s="18"/>
       <c r="BR24" s="18"/>
       <c r="BS24" s="18"/>
       <c r="BT24" s="18"/>
       <c r="BU24" s="18"/>
     </row>
     <row r="25" spans="1:73" s="33" customFormat="1" ht="11.25">
-      <c r="A25" s="60" t="s">
+      <c r="A25" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="60"/>
-[...46 lines deleted...]
-      <c r="AW25" s="60"/>
+      <c r="B25" s="55"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="55"/>
+      <c r="O25" s="55"/>
+      <c r="P25" s="55"/>
+      <c r="Q25" s="55"/>
+      <c r="R25" s="55"/>
+      <c r="S25" s="55"/>
+      <c r="T25" s="55"/>
+      <c r="U25" s="55"/>
+      <c r="V25" s="55"/>
+      <c r="W25" s="55"/>
+      <c r="X25" s="55"/>
+      <c r="Y25" s="55"/>
+      <c r="Z25" s="55"/>
+      <c r="AA25" s="55"/>
+      <c r="AB25" s="55"/>
+      <c r="AC25" s="55"/>
+      <c r="AD25" s="55"/>
+      <c r="AE25" s="55"/>
+      <c r="AF25" s="55"/>
+      <c r="AG25" s="55"/>
+      <c r="AH25" s="55"/>
+      <c r="AI25" s="55"/>
+      <c r="AJ25" s="55"/>
+      <c r="AK25" s="55"/>
+      <c r="AL25" s="55"/>
+      <c r="AM25" s="55"/>
+      <c r="AN25" s="55"/>
+      <c r="AO25" s="55"/>
+      <c r="AP25" s="55"/>
+      <c r="AQ25" s="55"/>
+      <c r="AR25" s="55"/>
+      <c r="AS25" s="55"/>
+      <c r="AT25" s="55"/>
+      <c r="AU25" s="55"/>
+      <c r="AV25" s="55"/>
+      <c r="AW25" s="55"/>
     </row>
     <row r="26" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="9"/>
       <c r="M26" s="9"/>
       <c r="N26" s="13">
         <v>-486</v>
       </c>
       <c r="O26" s="13">
         <v>-671</v>
       </c>
       <c r="P26" s="13">
         <v>-393</v>
@@ -4770,54 +4788,56 @@
       </c>
       <c r="BF26" s="24">
         <v>-954</v>
       </c>
       <c r="BG26" s="24">
         <v>-869</v>
       </c>
       <c r="BH26" s="24">
         <v>-604</v>
       </c>
       <c r="BI26" s="18">
         <v>-559</v>
       </c>
       <c r="BJ26" s="18">
         <v>-701</v>
       </c>
       <c r="BK26" s="18">
         <v>-391</v>
       </c>
       <c r="BL26" s="24">
         <v>-361</v>
       </c>
       <c r="BM26" s="24">
         <v>-480</v>
       </c>
-      <c r="BN26" s="63">
+      <c r="BN26" s="24">
         <v>-597</v>
       </c>
-      <c r="BO26" s="18"/>
+      <c r="BO26" s="24">
+        <v>-951</v>
+      </c>
       <c r="BP26" s="18"/>
       <c r="BQ26" s="18"/>
       <c r="BR26" s="24"/>
       <c r="BS26" s="24"/>
       <c r="BT26" s="24"/>
       <c r="BU26" s="24"/>
     </row>
     <row r="27" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A27" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="11"/>
       <c r="I27" s="10"/>
       <c r="J27" s="23"/>
       <c r="K27" s="9"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="13">
         <v>73</v>
@@ -4951,54 +4971,56 @@
       </c>
       <c r="BF27" s="24">
         <v>154</v>
       </c>
       <c r="BG27" s="24">
         <v>104</v>
       </c>
       <c r="BH27" s="24">
         <v>165</v>
       </c>
       <c r="BI27" s="18">
         <v>164</v>
       </c>
       <c r="BJ27" s="18">
         <v>162</v>
       </c>
       <c r="BK27" s="18">
         <v>291</v>
       </c>
       <c r="BL27" s="24">
         <v>147</v>
       </c>
       <c r="BM27" s="24">
         <v>78</v>
       </c>
-      <c r="BN27" s="63">
+      <c r="BN27" s="24">
         <v>13</v>
       </c>
-      <c r="BO27" s="18"/>
+      <c r="BO27" s="24">
+        <v>11</v>
+      </c>
       <c r="BP27" s="18"/>
       <c r="BQ27" s="18"/>
       <c r="BR27" s="24"/>
       <c r="BS27" s="24"/>
       <c r="BT27" s="24"/>
       <c r="BU27" s="24"/>
     </row>
     <row r="28" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A28" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="10"/>
       <c r="E28" s="10"/>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="11"/>
       <c r="I28" s="10"/>
       <c r="J28" s="23"/>
       <c r="K28" s="9"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="13">
         <v>-8</v>
@@ -5130,54 +5152,56 @@
       </c>
       <c r="BF28" s="24">
         <v>-9</v>
       </c>
       <c r="BG28" s="24">
         <v>3</v>
       </c>
       <c r="BH28" s="24">
         <v>-7</v>
       </c>
       <c r="BI28" s="18">
         <v>0</v>
       </c>
       <c r="BJ28" s="18">
         <v>-3</v>
       </c>
       <c r="BK28" s="18">
         <v>-2</v>
       </c>
       <c r="BL28" s="24">
         <v>6</v>
       </c>
       <c r="BM28" s="24">
         <v>6</v>
       </c>
-      <c r="BN28" s="63">
+      <c r="BN28" s="24">
         <v>-5</v>
       </c>
-      <c r="BO28" s="18"/>
+      <c r="BO28" s="24">
+        <v>5</v>
+      </c>
       <c r="BP28" s="18"/>
       <c r="BQ28" s="18"/>
       <c r="BR28" s="24"/>
       <c r="BS28" s="24"/>
       <c r="BT28" s="24"/>
       <c r="BU28" s="24"/>
     </row>
     <row r="29" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A29" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="10"/>
       <c r="E29" s="10"/>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="11"/>
       <c r="I29" s="10"/>
       <c r="J29" s="23"/>
       <c r="K29" s="9"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="18">
         <v>-53</v>
@@ -5311,54 +5335,56 @@
       </c>
       <c r="BF29" s="24">
         <v>-226</v>
       </c>
       <c r="BG29" s="24">
         <v>-175</v>
       </c>
       <c r="BH29" s="24">
         <v>-113</v>
       </c>
       <c r="BI29" s="18">
         <v>-87</v>
       </c>
       <c r="BJ29" s="18">
         <v>-90</v>
       </c>
       <c r="BK29" s="18">
         <v>-71</v>
       </c>
       <c r="BL29" s="24">
         <v>-114</v>
       </c>
       <c r="BM29" s="24">
         <v>-104</v>
       </c>
-      <c r="BN29" s="63">
+      <c r="BN29" s="24">
         <v>-83</v>
       </c>
-      <c r="BO29" s="18"/>
+      <c r="BO29" s="24">
+        <v>-138</v>
+      </c>
       <c r="BP29" s="18"/>
       <c r="BQ29" s="18"/>
       <c r="BR29" s="24"/>
       <c r="BS29" s="24"/>
       <c r="BT29" s="24"/>
       <c r="BU29" s="24"/>
     </row>
     <row r="30" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A30" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="11"/>
       <c r="I30" s="10"/>
       <c r="J30" s="23"/>
       <c r="K30" s="9"/>
       <c r="L30" s="11"/>
       <c r="M30" s="11"/>
       <c r="N30" s="18">
         <v>-82</v>
@@ -5492,54 +5518,56 @@
       </c>
       <c r="BF30" s="24">
         <v>-151</v>
       </c>
       <c r="BG30" s="24">
         <v>-129</v>
       </c>
       <c r="BH30" s="24">
         <v>-126</v>
       </c>
       <c r="BI30" s="18">
         <v>-86</v>
       </c>
       <c r="BJ30" s="18">
         <v>-89</v>
       </c>
       <c r="BK30" s="18">
         <v>-82</v>
       </c>
       <c r="BL30" s="24">
         <v>-79</v>
       </c>
       <c r="BM30" s="24">
         <v>-53</v>
       </c>
-      <c r="BN30" s="63">
+      <c r="BN30" s="24">
         <v>-110</v>
       </c>
-      <c r="BO30" s="18"/>
+      <c r="BO30" s="24">
+        <v>-126</v>
+      </c>
       <c r="BP30" s="18"/>
       <c r="BQ30" s="18"/>
       <c r="BR30" s="24"/>
       <c r="BS30" s="24"/>
       <c r="BT30" s="24"/>
       <c r="BU30" s="24"/>
     </row>
     <row r="31" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A31" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="11"/>
       <c r="I31" s="10"/>
       <c r="J31" s="23"/>
       <c r="K31" s="9"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="18">
         <v>-109</v>
@@ -5673,54 +5701,56 @@
       </c>
       <c r="BF31" s="24">
         <v>-165</v>
       </c>
       <c r="BG31" s="24">
         <v>-125</v>
       </c>
       <c r="BH31" s="24">
         <v>-143</v>
       </c>
       <c r="BI31" s="18">
         <v>-124</v>
       </c>
       <c r="BJ31" s="18">
         <v>-80</v>
       </c>
       <c r="BK31" s="18">
         <v>-97</v>
       </c>
       <c r="BL31" s="24">
         <v>-87</v>
       </c>
       <c r="BM31" s="24">
         <v>-54</v>
       </c>
-      <c r="BN31" s="63">
+      <c r="BN31" s="24">
         <v>-27</v>
       </c>
-      <c r="BO31" s="18"/>
+      <c r="BO31" s="24">
+        <v>-114</v>
+      </c>
       <c r="BP31" s="18"/>
       <c r="BQ31" s="18"/>
       <c r="BR31" s="24"/>
       <c r="BS31" s="24"/>
       <c r="BT31" s="24"/>
       <c r="BU31" s="24"/>
     </row>
     <row r="32" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A32" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="9"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="11"/>
       <c r="I32" s="10"/>
       <c r="J32" s="23"/>
       <c r="K32" s="9"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="18">
         <v>-60</v>
@@ -5854,54 +5884,56 @@
       </c>
       <c r="BF32" s="24">
         <v>-210</v>
       </c>
       <c r="BG32" s="24">
         <v>-137</v>
       </c>
       <c r="BH32" s="24">
         <v>-115</v>
       </c>
       <c r="BI32" s="18">
         <v>-115</v>
       </c>
       <c r="BJ32" s="18">
         <v>-218</v>
       </c>
       <c r="BK32" s="18">
         <v>-135</v>
       </c>
       <c r="BL32" s="24">
         <v>-50</v>
       </c>
       <c r="BM32" s="24">
         <v>-80</v>
       </c>
-      <c r="BN32" s="63">
+      <c r="BN32" s="24">
         <v>-74</v>
       </c>
-      <c r="BO32" s="18"/>
+      <c r="BO32" s="24">
+        <v>-174</v>
+      </c>
       <c r="BP32" s="18"/>
       <c r="BQ32" s="18"/>
       <c r="BR32" s="24"/>
       <c r="BS32" s="24"/>
       <c r="BT32" s="24"/>
       <c r="BU32" s="24"/>
     </row>
     <row r="33" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A33" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="9"/>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
       <c r="K33" s="9"/>
       <c r="L33" s="9"/>
       <c r="M33" s="9"/>
       <c r="N33" s="18">
         <v>-14</v>
@@ -6035,54 +6067,56 @@
       </c>
       <c r="BF33" s="24">
         <v>-31</v>
       </c>
       <c r="BG33" s="24">
         <v>-72</v>
       </c>
       <c r="BH33" s="24">
         <v>-86</v>
       </c>
       <c r="BI33" s="18">
         <v>-83</v>
       </c>
       <c r="BJ33" s="18">
         <v>-73</v>
       </c>
       <c r="BK33" s="18">
         <v>-100</v>
       </c>
       <c r="BL33" s="24">
         <v>-71</v>
       </c>
       <c r="BM33" s="24">
         <v>-99</v>
       </c>
-      <c r="BN33" s="63">
+      <c r="BN33" s="24">
         <v>-68</v>
       </c>
-      <c r="BO33" s="18"/>
+      <c r="BO33" s="24">
+        <v>-106</v>
+      </c>
       <c r="BP33" s="18"/>
       <c r="BQ33" s="18"/>
       <c r="BR33" s="24"/>
       <c r="BS33" s="24"/>
       <c r="BT33" s="24"/>
       <c r="BU33" s="24"/>
     </row>
     <row r="34" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A34" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="23"/>
       <c r="I34" s="26"/>
       <c r="J34" s="23"/>
       <c r="K34" s="9"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="24">
         <v>-132</v>
@@ -6216,54 +6250,56 @@
       </c>
       <c r="BF34" s="24">
         <v>-98</v>
       </c>
       <c r="BG34" s="24">
         <v>-71</v>
       </c>
       <c r="BH34" s="24">
         <v>-43</v>
       </c>
       <c r="BI34" s="18">
         <v>-54</v>
       </c>
       <c r="BJ34" s="18">
         <v>-51</v>
       </c>
       <c r="BK34" s="18">
         <v>-41</v>
       </c>
       <c r="BL34" s="24">
         <v>19</v>
       </c>
       <c r="BM34" s="24">
         <v>-15</v>
       </c>
-      <c r="BN34" s="63">
+      <c r="BN34" s="24">
         <v>-33</v>
       </c>
-      <c r="BO34" s="18"/>
+      <c r="BO34" s="24">
+        <v>-41</v>
+      </c>
       <c r="BP34" s="18"/>
       <c r="BQ34" s="18"/>
       <c r="BR34" s="24"/>
       <c r="BS34" s="24"/>
       <c r="BT34" s="24"/>
       <c r="BU34" s="24"/>
     </row>
     <row r="35" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A35" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="23"/>
       <c r="I35" s="26"/>
       <c r="J35" s="23"/>
       <c r="K35" s="9"/>
       <c r="L35" s="23"/>
       <c r="M35" s="23"/>
       <c r="N35" s="24">
         <v>-50</v>
@@ -6397,54 +6433,56 @@
       </c>
       <c r="BF35" s="24">
         <v>-156</v>
       </c>
       <c r="BG35" s="24">
         <v>-181</v>
       </c>
       <c r="BH35" s="24">
         <v>-53</v>
       </c>
       <c r="BI35" s="18">
         <v>-120</v>
       </c>
       <c r="BJ35" s="18">
         <v>-193</v>
       </c>
       <c r="BK35" s="18">
         <v>-119</v>
       </c>
       <c r="BL35" s="24">
         <v>-98</v>
       </c>
       <c r="BM35" s="24">
         <v>-95</v>
       </c>
-      <c r="BN35" s="63">
+      <c r="BN35" s="24">
         <v>-143</v>
       </c>
-      <c r="BO35" s="18"/>
+      <c r="BO35" s="24">
+        <v>-225</v>
+      </c>
       <c r="BP35" s="18"/>
       <c r="BQ35" s="18"/>
       <c r="BR35" s="24"/>
       <c r="BS35" s="24"/>
       <c r="BT35" s="24"/>
       <c r="BU35" s="24"/>
     </row>
     <row r="36" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A36" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="28"/>
       <c r="C36" s="28"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="30"/>
       <c r="I36" s="29"/>
       <c r="J36" s="30"/>
       <c r="K36" s="28"/>
       <c r="L36" s="30"/>
       <c r="M36" s="30"/>
       <c r="N36" s="31">
         <v>-51</v>
@@ -6578,54 +6616,56 @@
       </c>
       <c r="BF36" s="31">
         <v>-62</v>
       </c>
       <c r="BG36" s="31">
         <v>-86</v>
       </c>
       <c r="BH36" s="31">
         <v>-83</v>
       </c>
       <c r="BI36" s="31">
         <v>-54</v>
       </c>
       <c r="BJ36" s="31">
         <v>-66</v>
       </c>
       <c r="BK36" s="31">
         <v>-35</v>
       </c>
       <c r="BL36" s="31">
         <v>-34</v>
       </c>
       <c r="BM36" s="31">
         <v>-64</v>
       </c>
-      <c r="BN36" s="64">
+      <c r="BN36" s="31">
         <v>-67</v>
       </c>
-      <c r="BO36" s="31"/>
+      <c r="BO36" s="31">
+        <v>-43</v>
+      </c>
       <c r="BP36" s="31"/>
       <c r="BQ36" s="31"/>
       <c r="BR36" s="31"/>
       <c r="BS36" s="31"/>
       <c r="BT36" s="31"/>
       <c r="BU36" s="31"/>
     </row>
     <row r="37" spans="1:73" s="33" customFormat="1" ht="11.25">
       <c r="A37" s="22"/>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="11"/>
       <c r="I37" s="10"/>
       <c r="J37" s="23"/>
       <c r="K37" s="9"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
       <c r="N37" s="18"/>
       <c r="O37" s="18"/>
       <c r="P37" s="18"/>
       <c r="Q37" s="18"/>
@@ -6757,61 +6797,61 @@
       <c r="X40" s="18"/>
       <c r="Y40" s="18"/>
       <c r="Z40" s="18"/>
       <c r="AA40" s="18"/>
       <c r="AB40" s="18"/>
       <c r="AK40" s="18"/>
       <c r="AL40" s="18"/>
       <c r="AM40" s="18"/>
       <c r="AN40" s="18"/>
       <c r="AX40" s="18"/>
       <c r="AY40" s="18"/>
       <c r="AZ40" s="18"/>
       <c r="BJ40" s="18"/>
       <c r="BK40" s="18"/>
       <c r="BL40" s="18"/>
     </row>
     <row r="41" spans="1:73" s="33" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:73" s="33" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:73" s="39" customFormat="1" ht="14.25"/>
     <row r="44" spans="1:73" s="39" customFormat="1" ht="14.25"/>
     <row r="45" spans="1:73" s="39" customFormat="1" ht="14.25"/>
     <row r="46" spans="1:73" s="39" customFormat="1" ht="14.25"/>
     <row r="47" spans="1:73" s="39" customFormat="1" ht="14.25"/>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BJ3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AW25"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A5:AW5"/>
+    <mergeCell ref="A17:AW17"/>
+    <mergeCell ref="A25:AW25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
     </vt:vector>