--- v2 (2026-07-14)
+++ v3 (2026-11-01)
@@ -126,51 +126,54 @@
     <t>Панфилов ауданы</t>
   </si>
   <si>
     <t>Сарқан ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Сарқан ауданы </t>
   </si>
   <si>
     <t>Жетісу облысындағы ішкі көші-қонның айырымы</t>
   </si>
   <si>
     <t>Жетісу облысы</t>
   </si>
   <si>
     <t>Қазақстан мен облыс шегінде Жетісу облысына келгендер саны</t>
   </si>
   <si>
     <t>Қазақстан мен облыс шегінде Жетісу облысынан  кеткендердің саны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="9">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -183,50 +186,55 @@
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -503,58 +511,58 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -834,51 +842,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU43"/>
   <sheetViews>
     <sheetView topLeftCell="AW1" workbookViewId="0">
-      <selection activeCell="BN26" sqref="BN26:BN36"/>
+      <selection activeCell="BO26" sqref="BO26:BP36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="7.85546875" customWidth="1"/>
     <col min="42" max="42" width="7.85546875" customWidth="1"/>
     <col min="54" max="54" width="7.85546875" customWidth="1"/>
     <col min="66" max="66" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
       <c r="A1" s="59" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
@@ -1437,55 +1445,59 @@
       </c>
       <c r="BF6" s="18">
         <v>4146</v>
       </c>
       <c r="BG6" s="18">
         <v>3225</v>
       </c>
       <c r="BH6" s="18">
         <v>3135</v>
       </c>
       <c r="BI6" s="18">
         <v>3216</v>
       </c>
       <c r="BJ6" s="18">
         <v>4570</v>
       </c>
       <c r="BK6" s="18">
         <v>3860</v>
       </c>
       <c r="BL6" s="18">
         <v>4250</v>
       </c>
       <c r="BM6" s="18">
         <v>3812</v>
       </c>
-      <c r="BN6" s="68">
+      <c r="BN6" s="17">
         <v>3192</v>
       </c>
-      <c r="BO6" s="18"/>
-      <c r="BP6" s="18"/>
+      <c r="BO6" s="68">
+        <v>3365</v>
+      </c>
+      <c r="BP6" s="68">
+        <v>4660</v>
+      </c>
       <c r="BQ6" s="18"/>
       <c r="BR6" s="18"/>
       <c r="BS6" s="18"/>
       <c r="BT6" s="18"/>
       <c r="BU6" s="18"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
       <c r="N7" s="19">
         <v>591</v>
       </c>
@@ -1620,55 +1632,59 @@
       </c>
       <c r="BF7" s="18">
         <v>1878</v>
       </c>
       <c r="BG7" s="18">
         <v>1511</v>
       </c>
       <c r="BH7" s="18">
         <v>1425</v>
       </c>
       <c r="BI7" s="18">
         <v>1361</v>
       </c>
       <c r="BJ7" s="18">
         <v>1924</v>
       </c>
       <c r="BK7" s="18">
         <v>1612</v>
       </c>
       <c r="BL7" s="18">
         <v>1691</v>
       </c>
       <c r="BM7" s="18">
         <v>1435</v>
       </c>
-      <c r="BN7" s="68">
+      <c r="BN7" s="17">
         <v>1370</v>
       </c>
-      <c r="BO7" s="18"/>
-      <c r="BP7" s="18"/>
+      <c r="BO7" s="68">
+        <v>1489</v>
+      </c>
+      <c r="BP7" s="68">
+        <v>2070</v>
+      </c>
       <c r="BQ7" s="18"/>
       <c r="BR7" s="18"/>
       <c r="BS7" s="18"/>
       <c r="BT7" s="18"/>
       <c r="BU7" s="18"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="13"/>
       <c r="I8" s="12"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="19">
         <v>48</v>
       </c>
@@ -1803,55 +1819,59 @@
       </c>
       <c r="BF8" s="18">
         <v>129</v>
       </c>
       <c r="BG8" s="18">
         <v>113</v>
       </c>
       <c r="BH8" s="18">
         <v>111</v>
       </c>
       <c r="BI8" s="18">
         <v>120</v>
       </c>
       <c r="BJ8" s="18">
         <v>131</v>
       </c>
       <c r="BK8" s="18">
         <v>120</v>
       </c>
       <c r="BL8" s="18">
         <v>164</v>
       </c>
       <c r="BM8" s="18">
         <v>127</v>
       </c>
-      <c r="BN8" s="68">
+      <c r="BN8" s="17">
         <v>98</v>
       </c>
-      <c r="BO8" s="18"/>
-      <c r="BP8" s="18"/>
+      <c r="BO8" s="68">
+        <v>125</v>
+      </c>
+      <c r="BP8" s="68">
+        <v>204</v>
+      </c>
       <c r="BQ8" s="18"/>
       <c r="BR8" s="18"/>
       <c r="BS8" s="18"/>
       <c r="BT8" s="18"/>
       <c r="BU8" s="18"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="13"/>
       <c r="I9" s="12"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="19">
         <v>69</v>
       </c>
@@ -1986,55 +2006,59 @@
       </c>
       <c r="BF9" s="18">
         <v>146</v>
       </c>
       <c r="BG9" s="18">
         <v>106</v>
       </c>
       <c r="BH9" s="18">
         <v>84</v>
       </c>
       <c r="BI9" s="18">
         <v>149</v>
       </c>
       <c r="BJ9" s="18">
         <v>213</v>
       </c>
       <c r="BK9" s="18">
         <v>201</v>
       </c>
       <c r="BL9" s="18">
         <v>193</v>
       </c>
       <c r="BM9" s="18">
         <v>223</v>
       </c>
-      <c r="BN9" s="68">
+      <c r="BN9" s="17">
         <v>120</v>
       </c>
-      <c r="BO9" s="18"/>
-      <c r="BP9" s="18"/>
+      <c r="BO9" s="68">
+        <v>109</v>
+      </c>
+      <c r="BP9" s="68">
+        <v>162</v>
+      </c>
       <c r="BQ9" s="18"/>
       <c r="BR9" s="18"/>
       <c r="BS9" s="18"/>
       <c r="BT9" s="18"/>
       <c r="BU9" s="18"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="13"/>
       <c r="I10" s="12"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="19">
         <v>83</v>
       </c>
@@ -2169,55 +2193,59 @@
       </c>
       <c r="BF10" s="18">
         <v>280</v>
       </c>
       <c r="BG10" s="18">
         <v>229</v>
       </c>
       <c r="BH10" s="18">
         <v>195</v>
       </c>
       <c r="BI10" s="18">
         <v>176</v>
       </c>
       <c r="BJ10" s="18">
         <v>327</v>
       </c>
       <c r="BK10" s="18">
         <v>269</v>
       </c>
       <c r="BL10" s="18">
         <v>294</v>
       </c>
       <c r="BM10" s="18">
         <v>249</v>
       </c>
-      <c r="BN10" s="68">
+      <c r="BN10" s="17">
         <v>210</v>
       </c>
-      <c r="BO10" s="18"/>
-      <c r="BP10" s="18"/>
+      <c r="BO10" s="68">
+        <v>299</v>
+      </c>
+      <c r="BP10" s="68">
+        <v>287</v>
+      </c>
       <c r="BQ10" s="18"/>
       <c r="BR10" s="18"/>
       <c r="BS10" s="18"/>
       <c r="BT10" s="18"/>
       <c r="BU10" s="18"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="19">
         <v>119</v>
       </c>
@@ -2352,55 +2380,59 @@
       </c>
       <c r="BF11" s="18">
         <v>304</v>
       </c>
       <c r="BG11" s="18">
         <v>228</v>
       </c>
       <c r="BH11" s="18">
         <v>226</v>
       </c>
       <c r="BI11" s="18">
         <v>255</v>
       </c>
       <c r="BJ11" s="18">
         <v>373</v>
       </c>
       <c r="BK11" s="18">
         <v>264</v>
       </c>
       <c r="BL11" s="18">
         <v>309</v>
       </c>
       <c r="BM11" s="18">
         <v>304</v>
       </c>
-      <c r="BN11" s="68">
+      <c r="BN11" s="17">
         <v>261</v>
       </c>
-      <c r="BO11" s="18"/>
-      <c r="BP11" s="18"/>
+      <c r="BO11" s="68">
+        <v>251</v>
+      </c>
+      <c r="BP11" s="68">
+        <v>302</v>
+      </c>
       <c r="BQ11" s="18"/>
       <c r="BR11" s="18"/>
       <c r="BS11" s="18"/>
       <c r="BT11" s="18"/>
       <c r="BU11" s="18"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="13"/>
       <c r="I12" s="12"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="19">
         <v>70</v>
       </c>
@@ -2535,55 +2567,59 @@
       </c>
       <c r="BF12" s="18">
         <v>255</v>
       </c>
       <c r="BG12" s="18">
         <v>136</v>
       </c>
       <c r="BH12" s="18">
         <v>164</v>
       </c>
       <c r="BI12" s="18">
         <v>185</v>
       </c>
       <c r="BJ12" s="18">
         <v>226</v>
       </c>
       <c r="BK12" s="18">
         <v>172</v>
       </c>
       <c r="BL12" s="18">
         <v>315</v>
       </c>
       <c r="BM12" s="18">
         <v>209</v>
       </c>
-      <c r="BN12" s="68">
+      <c r="BN12" s="17">
         <v>200</v>
       </c>
-      <c r="BO12" s="18"/>
-      <c r="BP12" s="18"/>
+      <c r="BO12" s="68">
+        <v>136</v>
+      </c>
+      <c r="BP12" s="68">
+        <v>273</v>
+      </c>
       <c r="BQ12" s="18"/>
       <c r="BR12" s="18"/>
       <c r="BS12" s="18"/>
       <c r="BT12" s="18"/>
       <c r="BU12" s="18"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="13"/>
       <c r="I13" s="12"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="19">
         <v>78</v>
       </c>
@@ -2718,55 +2754,59 @@
       </c>
       <c r="BF13" s="18">
         <v>268</v>
       </c>
       <c r="BG13" s="18">
         <v>135</v>
       </c>
       <c r="BH13" s="18">
         <v>183</v>
       </c>
       <c r="BI13" s="18">
         <v>146</v>
       </c>
       <c r="BJ13" s="18">
         <v>219</v>
       </c>
       <c r="BK13" s="18">
         <v>215</v>
       </c>
       <c r="BL13" s="18">
         <v>229</v>
       </c>
       <c r="BM13" s="18">
         <v>256</v>
       </c>
-      <c r="BN13" s="68">
+      <c r="BN13" s="17">
         <v>193</v>
       </c>
-      <c r="BO13" s="18"/>
-      <c r="BP13" s="18"/>
+      <c r="BO13" s="68">
+        <v>212</v>
+      </c>
+      <c r="BP13" s="68">
+        <v>284</v>
+      </c>
       <c r="BQ13" s="18"/>
       <c r="BR13" s="18"/>
       <c r="BS13" s="18"/>
       <c r="BT13" s="18"/>
       <c r="BU13" s="18"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="19">
         <v>76</v>
       </c>
@@ -2901,55 +2941,59 @@
       </c>
       <c r="BF14" s="18">
         <v>194</v>
       </c>
       <c r="BG14" s="18">
         <v>152</v>
       </c>
       <c r="BH14" s="18">
         <v>177</v>
       </c>
       <c r="BI14" s="18">
         <v>184</v>
       </c>
       <c r="BJ14" s="18">
         <v>225</v>
       </c>
       <c r="BK14" s="18">
         <v>161</v>
       </c>
       <c r="BL14" s="18">
         <v>223</v>
       </c>
       <c r="BM14" s="18">
         <v>205</v>
       </c>
-      <c r="BN14" s="68">
+      <c r="BN14" s="17">
         <v>117</v>
       </c>
-      <c r="BO14" s="18"/>
-      <c r="BP14" s="18"/>
+      <c r="BO14" s="68">
+        <v>160</v>
+      </c>
+      <c r="BP14" s="68">
+        <v>224</v>
+      </c>
       <c r="BQ14" s="18"/>
       <c r="BR14" s="18"/>
       <c r="BS14" s="18"/>
       <c r="BT14" s="18"/>
       <c r="BU14" s="18"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="19">
         <v>127</v>
       </c>
@@ -3084,55 +3128,59 @@
       </c>
       <c r="BF15" s="18">
         <v>527</v>
       </c>
       <c r="BG15" s="18">
         <v>490</v>
       </c>
       <c r="BH15" s="18">
         <v>422</v>
       </c>
       <c r="BI15" s="18">
         <v>486</v>
       </c>
       <c r="BJ15" s="18">
         <v>761</v>
       </c>
       <c r="BK15" s="18">
         <v>651</v>
       </c>
       <c r="BL15" s="18">
         <v>689</v>
       </c>
       <c r="BM15" s="18">
         <v>640</v>
       </c>
-      <c r="BN15" s="68">
+      <c r="BN15" s="17">
         <v>483</v>
       </c>
-      <c r="BO15" s="18"/>
-      <c r="BP15" s="18"/>
+      <c r="BO15" s="68">
+        <v>447</v>
+      </c>
+      <c r="BP15" s="68">
+        <v>628</v>
+      </c>
       <c r="BQ15" s="18"/>
       <c r="BR15" s="18"/>
       <c r="BS15" s="18"/>
       <c r="BT15" s="18"/>
       <c r="BU15" s="18"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="19">
         <v>67</v>
       </c>
@@ -3267,55 +3315,59 @@
       </c>
       <c r="BF16" s="18">
         <v>165</v>
       </c>
       <c r="BG16" s="18">
         <v>125</v>
       </c>
       <c r="BH16" s="18">
         <v>148</v>
       </c>
       <c r="BI16" s="18">
         <v>154</v>
       </c>
       <c r="BJ16" s="18">
         <v>171</v>
       </c>
       <c r="BK16" s="18">
         <v>195</v>
       </c>
       <c r="BL16" s="18">
         <v>143</v>
       </c>
       <c r="BM16" s="18">
         <v>164</v>
       </c>
-      <c r="BN16" s="69">
+      <c r="BN16" s="15">
         <v>140</v>
       </c>
-      <c r="BO16" s="18"/>
-      <c r="BP16" s="18"/>
+      <c r="BO16" s="68">
+        <v>137</v>
+      </c>
+      <c r="BP16" s="68">
+        <v>226</v>
+      </c>
       <c r="BQ16" s="18"/>
       <c r="BR16" s="18"/>
       <c r="BS16" s="18"/>
       <c r="BT16" s="18"/>
       <c r="BU16" s="18"/>
     </row>
     <row r="17" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="54" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="54"/>
       <c r="C17" s="54"/>
       <c r="D17" s="54"/>
       <c r="E17" s="54"/>
       <c r="F17" s="54"/>
       <c r="G17" s="54"/>
       <c r="H17" s="54"/>
       <c r="I17" s="54"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
       <c r="L17" s="54"/>
       <c r="M17" s="54"/>
       <c r="N17" s="54"/>
       <c r="O17" s="54"/>
       <c r="P17" s="54"/>
@@ -3503,55 +3555,59 @@
       </c>
       <c r="BF18" s="18">
         <v>1931</v>
       </c>
       <c r="BG18" s="18">
         <v>1604</v>
       </c>
       <c r="BH18" s="18">
         <v>1504</v>
       </c>
       <c r="BI18" s="18">
         <v>1471</v>
       </c>
       <c r="BJ18" s="18">
         <v>2112</v>
       </c>
       <c r="BK18" s="18">
         <v>1709</v>
       </c>
       <c r="BL18" s="18">
         <v>1913</v>
       </c>
       <c r="BM18" s="18">
         <v>1644</v>
       </c>
-      <c r="BN18" s="68">
+      <c r="BN18" s="17">
         <v>1552</v>
       </c>
-      <c r="BO18" s="18"/>
-      <c r="BP18" s="18"/>
+      <c r="BO18" s="68">
+        <v>1640</v>
+      </c>
+      <c r="BP18" s="68">
+        <v>2269</v>
+      </c>
       <c r="BQ18" s="18"/>
       <c r="BR18" s="18"/>
       <c r="BS18" s="18"/>
       <c r="BT18" s="18"/>
       <c r="BU18" s="18"/>
     </row>
     <row r="19" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="17">
         <v>403</v>
       </c>
@@ -3686,55 +3742,59 @@
       </c>
       <c r="BF19" s="18">
         <v>1261</v>
       </c>
       <c r="BG19" s="18">
         <v>1058</v>
       </c>
       <c r="BH19" s="18">
         <v>976</v>
       </c>
       <c r="BI19" s="18">
         <v>873</v>
       </c>
       <c r="BJ19" s="18">
         <v>1330</v>
       </c>
       <c r="BK19" s="18">
         <v>1030</v>
       </c>
       <c r="BL19" s="18">
         <v>1144</v>
       </c>
       <c r="BM19" s="18">
         <v>994</v>
       </c>
-      <c r="BN19" s="68">
+      <c r="BN19" s="17">
         <v>975</v>
       </c>
-      <c r="BO19" s="18"/>
-      <c r="BP19" s="18"/>
+      <c r="BO19" s="68">
+        <v>1040</v>
+      </c>
+      <c r="BP19" s="68">
+        <v>1451</v>
+      </c>
       <c r="BQ19" s="18"/>
       <c r="BR19" s="18"/>
       <c r="BS19" s="18"/>
       <c r="BT19" s="18"/>
       <c r="BU19" s="18"/>
     </row>
     <row r="20" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="13"/>
       <c r="I20" s="12"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="15"/>
       <c r="M20" s="14"/>
       <c r="N20" s="17">
         <v>48</v>
       </c>
@@ -3869,55 +3929,59 @@
       </c>
       <c r="BF20" s="18">
         <v>127</v>
       </c>
       <c r="BG20" s="18">
         <v>105</v>
       </c>
       <c r="BH20" s="18">
         <v>110</v>
       </c>
       <c r="BI20" s="18">
         <v>113</v>
       </c>
       <c r="BJ20" s="18">
         <v>123</v>
       </c>
       <c r="BK20" s="18">
         <v>117</v>
       </c>
       <c r="BL20" s="18">
         <v>155</v>
       </c>
       <c r="BM20" s="18">
         <v>118</v>
       </c>
-      <c r="BN20" s="68">
+      <c r="BN20" s="17">
         <v>98</v>
       </c>
-      <c r="BO20" s="18"/>
-      <c r="BP20" s="18"/>
+      <c r="BO20" s="68">
+        <v>125</v>
+      </c>
+      <c r="BP20" s="68">
+        <v>197</v>
+      </c>
       <c r="BQ20" s="18"/>
       <c r="BR20" s="18"/>
       <c r="BS20" s="18"/>
       <c r="BT20" s="18"/>
       <c r="BU20" s="18"/>
     </row>
     <row r="21" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13"/>
       <c r="I21" s="12"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="15"/>
       <c r="M21" s="14"/>
       <c r="N21" s="17">
         <v>33</v>
       </c>
@@ -4052,55 +4116,59 @@
       </c>
       <c r="BF21" s="18">
         <v>89</v>
       </c>
       <c r="BG21" s="18">
         <v>82</v>
       </c>
       <c r="BH21" s="18">
         <v>80</v>
       </c>
       <c r="BI21" s="18">
         <v>72</v>
       </c>
       <c r="BJ21" s="18">
         <v>123</v>
       </c>
       <c r="BK21" s="18">
         <v>92</v>
       </c>
       <c r="BL21" s="18">
         <v>124</v>
       </c>
       <c r="BM21" s="18">
         <v>79</v>
       </c>
-      <c r="BN21" s="68">
+      <c r="BN21" s="17">
         <v>101</v>
       </c>
-      <c r="BO21" s="18"/>
-      <c r="BP21" s="18"/>
+      <c r="BO21" s="68">
+        <v>103</v>
+      </c>
+      <c r="BP21" s="68">
+        <v>97</v>
+      </c>
       <c r="BQ21" s="18"/>
       <c r="BR21" s="18"/>
       <c r="BS21" s="18"/>
       <c r="BT21" s="18"/>
       <c r="BU21" s="18"/>
     </row>
     <row r="22" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13"/>
       <c r="I22" s="12"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="15"/>
       <c r="M22" s="14"/>
       <c r="N22" s="17">
         <v>37</v>
       </c>
@@ -4235,55 +4303,59 @@
       </c>
       <c r="BF22" s="18">
         <v>105</v>
       </c>
       <c r="BG22" s="18">
         <v>73</v>
       </c>
       <c r="BH22" s="18">
         <v>97</v>
       </c>
       <c r="BI22" s="18">
         <v>98</v>
       </c>
       <c r="BJ22" s="18">
         <v>117</v>
       </c>
       <c r="BK22" s="18">
         <v>88</v>
       </c>
       <c r="BL22" s="18">
         <v>97</v>
       </c>
       <c r="BM22" s="18">
         <v>99</v>
       </c>
-      <c r="BN22" s="68">
+      <c r="BN22" s="17">
         <v>65</v>
       </c>
-      <c r="BO22" s="18"/>
-      <c r="BP22" s="18"/>
+      <c r="BO22" s="68">
+        <v>84</v>
+      </c>
+      <c r="BP22" s="68">
+        <v>128</v>
+      </c>
       <c r="BQ22" s="18"/>
       <c r="BR22" s="18"/>
       <c r="BS22" s="18"/>
       <c r="BT22" s="18"/>
       <c r="BU22" s="18"/>
     </row>
     <row r="23" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="13"/>
       <c r="I23" s="12"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="15"/>
       <c r="M23" s="14"/>
       <c r="N23" s="17">
         <v>50</v>
       </c>
@@ -4418,55 +4490,59 @@
       </c>
       <c r="BF23" s="18">
         <v>258</v>
       </c>
       <c r="BG23" s="18">
         <v>223</v>
       </c>
       <c r="BH23" s="18">
         <v>170</v>
       </c>
       <c r="BI23" s="18">
         <v>224</v>
       </c>
       <c r="BJ23" s="18">
         <v>335</v>
       </c>
       <c r="BK23" s="18">
         <v>295</v>
       </c>
       <c r="BL23" s="18">
         <v>333</v>
       </c>
       <c r="BM23" s="18">
         <v>264</v>
       </c>
-      <c r="BN23" s="68">
+      <c r="BN23" s="17">
         <v>216</v>
       </c>
-      <c r="BO23" s="18"/>
-      <c r="BP23" s="18"/>
+      <c r="BO23" s="68">
+        <v>218</v>
+      </c>
+      <c r="BP23" s="68">
+        <v>292</v>
+      </c>
       <c r="BQ23" s="18"/>
       <c r="BR23" s="18"/>
       <c r="BS23" s="18"/>
       <c r="BT23" s="18"/>
       <c r="BU23" s="18"/>
     </row>
     <row r="24" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="13"/>
       <c r="I24" s="12"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="15"/>
       <c r="M24" s="14"/>
       <c r="N24" s="17">
         <v>36</v>
       </c>
@@ -4601,55 +4677,59 @@
       </c>
       <c r="BF24" s="18">
         <v>91</v>
       </c>
       <c r="BG24" s="18">
         <v>63</v>
       </c>
       <c r="BH24" s="18">
         <v>71</v>
       </c>
       <c r="BI24" s="18">
         <v>91</v>
       </c>
       <c r="BJ24" s="18">
         <v>84</v>
       </c>
       <c r="BK24" s="18">
         <v>87</v>
       </c>
       <c r="BL24" s="18">
         <v>60</v>
       </c>
       <c r="BM24" s="18">
         <v>90</v>
       </c>
-      <c r="BN24" s="68">
+      <c r="BN24" s="17">
         <v>97</v>
       </c>
-      <c r="BO24" s="18"/>
-      <c r="BP24" s="18"/>
+      <c r="BO24" s="68">
+        <v>70</v>
+      </c>
+      <c r="BP24" s="68">
+        <v>104</v>
+      </c>
       <c r="BQ24" s="18"/>
       <c r="BR24" s="18"/>
       <c r="BS24" s="18"/>
       <c r="BT24" s="18"/>
       <c r="BU24" s="18"/>
     </row>
     <row r="25" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="55" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="55"/>
       <c r="C25" s="55"/>
       <c r="D25" s="55"/>
       <c r="E25" s="55"/>
       <c r="F25" s="55"/>
       <c r="G25" s="55"/>
       <c r="H25" s="55"/>
       <c r="I25" s="55"/>
       <c r="J25" s="55"/>
       <c r="K25" s="55"/>
       <c r="L25" s="55"/>
       <c r="M25" s="55"/>
       <c r="N25" s="55"/>
       <c r="O25" s="55"/>
       <c r="P25" s="55"/>
@@ -4837,55 +4917,59 @@
       </c>
       <c r="BF26" s="20">
         <v>2215</v>
       </c>
       <c r="BG26" s="20">
         <v>1621</v>
       </c>
       <c r="BH26" s="20">
         <v>1631</v>
       </c>
       <c r="BI26" s="20">
         <v>1745</v>
       </c>
       <c r="BJ26" s="20">
         <v>2458</v>
       </c>
       <c r="BK26" s="20">
         <v>2151</v>
       </c>
       <c r="BL26" s="20">
         <v>2337</v>
       </c>
       <c r="BM26" s="20">
         <v>2168</v>
       </c>
-      <c r="BN26" s="68">
+      <c r="BN26" s="17">
         <v>1640</v>
       </c>
-      <c r="BO26" s="18"/>
-      <c r="BP26" s="18"/>
+      <c r="BO26" s="69">
+        <v>1725</v>
+      </c>
+      <c r="BP26" s="69">
+        <v>2391</v>
+      </c>
       <c r="BQ26" s="18"/>
       <c r="BR26" s="20"/>
       <c r="BS26" s="20"/>
       <c r="BT26" s="20"/>
       <c r="BU26" s="20"/>
     </row>
     <row r="27" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="17">
         <v>188</v>
       </c>
@@ -5020,55 +5104,59 @@
       </c>
       <c r="BF27" s="20">
         <v>617</v>
       </c>
       <c r="BG27" s="20">
         <v>453</v>
       </c>
       <c r="BH27" s="20">
         <v>449</v>
       </c>
       <c r="BI27" s="20">
         <v>488</v>
       </c>
       <c r="BJ27" s="20">
         <v>594</v>
       </c>
       <c r="BK27" s="20">
         <v>582</v>
       </c>
       <c r="BL27" s="20">
         <v>547</v>
       </c>
       <c r="BM27" s="20">
         <v>441</v>
       </c>
-      <c r="BN27" s="68">
+      <c r="BN27" s="17">
         <v>395</v>
       </c>
-      <c r="BO27" s="18"/>
-      <c r="BP27" s="18"/>
+      <c r="BO27" s="69">
+        <v>449</v>
+      </c>
+      <c r="BP27" s="69">
+        <v>619</v>
+      </c>
       <c r="BQ27" s="18"/>
       <c r="BR27" s="20"/>
       <c r="BS27" s="20"/>
       <c r="BT27" s="20"/>
       <c r="BU27" s="20"/>
     </row>
     <row r="28" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="14"/>
       <c r="I28" s="12"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="17">
         <v>0</v>
       </c>
@@ -5203,55 +5291,59 @@
       </c>
       <c r="BF28" s="20">
         <v>2</v>
       </c>
       <c r="BG28" s="20">
         <v>8</v>
       </c>
       <c r="BH28" s="20">
         <v>1</v>
       </c>
       <c r="BI28" s="20">
         <v>7</v>
       </c>
       <c r="BJ28" s="20">
         <v>8</v>
       </c>
       <c r="BK28" s="20">
         <v>3</v>
       </c>
       <c r="BL28" s="20">
         <v>9</v>
       </c>
       <c r="BM28" s="20">
         <v>9</v>
       </c>
-      <c r="BN28" s="68">
+      <c r="BN28" s="17">
         <v>0</v>
       </c>
-      <c r="BO28" s="18"/>
-      <c r="BP28" s="18"/>
+      <c r="BO28" s="17">
+        <v>0</v>
+      </c>
+      <c r="BP28" s="69">
+        <v>7</v>
+      </c>
       <c r="BQ28" s="18"/>
       <c r="BR28" s="20"/>
       <c r="BS28" s="20"/>
       <c r="BT28" s="20"/>
       <c r="BU28" s="20"/>
     </row>
     <row r="29" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="14"/>
       <c r="I29" s="12"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="17">
         <v>69</v>
       </c>
@@ -5386,55 +5478,59 @@
       </c>
       <c r="BF29" s="20">
         <v>146</v>
       </c>
       <c r="BG29" s="20">
         <v>106</v>
       </c>
       <c r="BH29" s="20">
         <v>84</v>
       </c>
       <c r="BI29" s="20">
         <v>149</v>
       </c>
       <c r="BJ29" s="20">
         <v>213</v>
       </c>
       <c r="BK29" s="20">
         <v>201</v>
       </c>
       <c r="BL29" s="20">
         <v>193</v>
       </c>
       <c r="BM29" s="20">
         <v>223</v>
       </c>
-      <c r="BN29" s="68">
+      <c r="BN29" s="17">
         <v>120</v>
       </c>
-      <c r="BO29" s="18"/>
-      <c r="BP29" s="18"/>
+      <c r="BO29" s="69">
+        <v>109</v>
+      </c>
+      <c r="BP29" s="69">
+        <v>162</v>
+      </c>
       <c r="BQ29" s="18"/>
       <c r="BR29" s="20"/>
       <c r="BS29" s="20"/>
       <c r="BT29" s="20"/>
       <c r="BU29" s="20"/>
     </row>
     <row r="30" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="14"/>
       <c r="I30" s="12"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
       <c r="N30" s="17">
         <v>50</v>
       </c>
@@ -5569,55 +5665,59 @@
       </c>
       <c r="BF30" s="20">
         <v>191</v>
       </c>
       <c r="BG30" s="20">
         <v>147</v>
       </c>
       <c r="BH30" s="20">
         <v>115</v>
       </c>
       <c r="BI30" s="20">
         <v>104</v>
       </c>
       <c r="BJ30" s="20">
         <v>204</v>
       </c>
       <c r="BK30" s="20">
         <v>177</v>
       </c>
       <c r="BL30" s="20">
         <v>170</v>
       </c>
       <c r="BM30" s="20">
         <v>170</v>
       </c>
-      <c r="BN30" s="68">
+      <c r="BN30" s="17">
         <v>109</v>
       </c>
-      <c r="BO30" s="18"/>
-      <c r="BP30" s="18"/>
+      <c r="BO30" s="69">
+        <v>196</v>
+      </c>
+      <c r="BP30" s="69">
+        <v>190</v>
+      </c>
       <c r="BQ30" s="18"/>
       <c r="BR30" s="20"/>
       <c r="BS30" s="20"/>
       <c r="BT30" s="20"/>
       <c r="BU30" s="20"/>
     </row>
     <row r="31" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="14"/>
       <c r="I31" s="12"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="15">
         <v>119</v>
       </c>
@@ -5752,55 +5852,59 @@
       </c>
       <c r="BF31" s="20">
         <v>304</v>
       </c>
       <c r="BG31" s="20">
         <v>228</v>
       </c>
       <c r="BH31" s="20">
         <v>226</v>
       </c>
       <c r="BI31" s="20">
         <v>255</v>
       </c>
       <c r="BJ31" s="20">
         <v>373</v>
       </c>
       <c r="BK31" s="20">
         <v>264</v>
       </c>
       <c r="BL31" s="20">
         <v>309</v>
       </c>
       <c r="BM31" s="20">
         <v>304</v>
       </c>
-      <c r="BN31" s="68">
+      <c r="BN31" s="17">
         <v>261</v>
       </c>
-      <c r="BO31" s="18"/>
-      <c r="BP31" s="18"/>
+      <c r="BO31" s="69">
+        <v>251</v>
+      </c>
+      <c r="BP31" s="69">
+        <v>302</v>
+      </c>
       <c r="BQ31" s="18"/>
       <c r="BR31" s="20"/>
       <c r="BS31" s="20"/>
       <c r="BT31" s="20"/>
       <c r="BU31" s="20"/>
     </row>
     <row r="32" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="14"/>
       <c r="I32" s="12"/>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="17">
         <v>70</v>
       </c>
@@ -5935,55 +6039,59 @@
       </c>
       <c r="BF32" s="20">
         <v>255</v>
       </c>
       <c r="BG32" s="20">
         <v>136</v>
       </c>
       <c r="BH32" s="20">
         <v>164</v>
       </c>
       <c r="BI32" s="20">
         <v>185</v>
       </c>
       <c r="BJ32" s="20">
         <v>226</v>
       </c>
       <c r="BK32" s="20">
         <v>172</v>
       </c>
       <c r="BL32" s="20">
         <v>315</v>
       </c>
       <c r="BM32" s="20">
         <v>209</v>
       </c>
-      <c r="BN32" s="68">
+      <c r="BN32" s="17">
         <v>200</v>
       </c>
-      <c r="BO32" s="18"/>
-      <c r="BP32" s="18"/>
+      <c r="BO32" s="69">
+        <v>136</v>
+      </c>
+      <c r="BP32" s="69">
+        <v>273</v>
+      </c>
       <c r="BQ32" s="18"/>
       <c r="BR32" s="20"/>
       <c r="BS32" s="20"/>
       <c r="BT32" s="20"/>
       <c r="BU32" s="20"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="14"/>
       <c r="I33" s="12"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="17">
         <v>78</v>
       </c>
@@ -6118,55 +6226,59 @@
       </c>
       <c r="BF33" s="20">
         <v>268</v>
       </c>
       <c r="BG33" s="20">
         <v>135</v>
       </c>
       <c r="BH33" s="20">
         <v>183</v>
       </c>
       <c r="BI33" s="20">
         <v>146</v>
       </c>
       <c r="BJ33" s="20">
         <v>219</v>
       </c>
       <c r="BK33" s="20">
         <v>215</v>
       </c>
       <c r="BL33" s="20">
         <v>229</v>
       </c>
       <c r="BM33" s="20">
         <v>256</v>
       </c>
-      <c r="BN33" s="68">
+      <c r="BN33" s="17">
         <v>193</v>
       </c>
-      <c r="BO33" s="18"/>
-      <c r="BP33" s="18"/>
+      <c r="BO33" s="69">
+        <v>212</v>
+      </c>
+      <c r="BP33" s="69">
+        <v>284</v>
+      </c>
       <c r="BQ33" s="18"/>
       <c r="BR33" s="20"/>
       <c r="BS33" s="20"/>
       <c r="BT33" s="20"/>
       <c r="BU33" s="20"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="11"/>
       <c r="L34" s="11"/>
       <c r="M34" s="11"/>
       <c r="N34" s="17">
         <v>39</v>
       </c>
@@ -6301,55 +6413,59 @@
       </c>
       <c r="BF34" s="20">
         <v>89</v>
       </c>
       <c r="BG34" s="20">
         <v>79</v>
       </c>
       <c r="BH34" s="20">
         <v>80</v>
       </c>
       <c r="BI34" s="20">
         <v>86</v>
       </c>
       <c r="BJ34" s="20">
         <v>108</v>
       </c>
       <c r="BK34" s="20">
         <v>73</v>
       </c>
       <c r="BL34" s="20">
         <v>126</v>
       </c>
       <c r="BM34" s="20">
         <v>106</v>
       </c>
-      <c r="BN34" s="68">
+      <c r="BN34" s="17">
         <v>52</v>
       </c>
-      <c r="BO34" s="18"/>
-      <c r="BP34" s="18"/>
+      <c r="BO34" s="69">
+        <v>76</v>
+      </c>
+      <c r="BP34" s="69">
+        <v>96</v>
+      </c>
       <c r="BQ34" s="18"/>
       <c r="BR34" s="20"/>
       <c r="BS34" s="20"/>
       <c r="BT34" s="20"/>
       <c r="BU34" s="20"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="21"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="22"/>
       <c r="I35" s="21"/>
       <c r="J35" s="22"/>
       <c r="K35" s="22"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
       <c r="N35" s="17">
         <v>77</v>
       </c>
@@ -6484,55 +6600,59 @@
       </c>
       <c r="BF35" s="20">
         <v>269</v>
       </c>
       <c r="BG35" s="20">
         <v>267</v>
       </c>
       <c r="BH35" s="20">
         <v>252</v>
       </c>
       <c r="BI35" s="20">
         <v>262</v>
       </c>
       <c r="BJ35" s="20">
         <v>426</v>
       </c>
       <c r="BK35" s="20">
         <v>356</v>
       </c>
       <c r="BL35" s="20">
         <v>356</v>
       </c>
       <c r="BM35" s="20">
         <v>376</v>
       </c>
-      <c r="BN35" s="68">
+      <c r="BN35" s="17">
         <v>267</v>
       </c>
-      <c r="BO35" s="18"/>
-      <c r="BP35" s="18"/>
+      <c r="BO35" s="69">
+        <v>229</v>
+      </c>
+      <c r="BP35" s="69">
+        <v>336</v>
+      </c>
       <c r="BQ35" s="18"/>
       <c r="BR35" s="20"/>
       <c r="BS35" s="20"/>
       <c r="BT35" s="20"/>
       <c r="BU35" s="20"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="24"/>
       <c r="I36" s="24"/>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="25">
         <v>31</v>
       </c>
@@ -6667,93 +6787,97 @@
       </c>
       <c r="BF36" s="26">
         <v>74</v>
       </c>
       <c r="BG36" s="26">
         <v>62</v>
       </c>
       <c r="BH36" s="26">
         <v>77</v>
       </c>
       <c r="BI36" s="26">
         <v>63</v>
       </c>
       <c r="BJ36" s="26">
         <v>87</v>
       </c>
       <c r="BK36" s="26">
         <v>108</v>
       </c>
       <c r="BL36" s="26">
         <v>83</v>
       </c>
       <c r="BM36" s="26">
         <v>74</v>
       </c>
-      <c r="BN36" s="70">
+      <c r="BN36" s="25">
         <v>43</v>
       </c>
-      <c r="BO36" s="26"/>
-      <c r="BP36" s="26"/>
+      <c r="BO36" s="70">
+        <v>67</v>
+      </c>
+      <c r="BP36" s="70">
+        <v>122</v>
+      </c>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="26"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="38" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:73" s="27" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A5:AW5"/>
     <mergeCell ref="A17:AW17"/>
     <mergeCell ref="A25:AW25"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU43"/>
   <sheetViews>
     <sheetView topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BN26" sqref="BN26:BN36"/>
+      <selection activeCell="BM42" sqref="BM42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
       <c r="A1" s="59" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
       <c r="N1" s="59"/>
@@ -7324,58 +7448,62 @@
       </c>
       <c r="BE6" s="18">
         <v>5407</v>
       </c>
       <c r="BF6" s="18">
         <v>5381</v>
       </c>
       <c r="BG6" s="18">
         <v>4427</v>
       </c>
       <c r="BH6" s="18">
         <v>3990</v>
       </c>
       <c r="BI6" s="18">
         <v>4074</v>
       </c>
       <c r="BJ6" s="18">
         <v>5698</v>
       </c>
       <c r="BK6" s="18">
         <v>4648</v>
       </c>
       <c r="BL6" s="18">
         <v>5069</v>
       </c>
-      <c r="BM6" s="18">
+      <c r="BM6" s="68">
         <v>4838</v>
       </c>
-      <c r="BN6" s="44">
+      <c r="BN6" s="68">
         <v>4016</v>
       </c>
-      <c r="BO6" s="20"/>
-      <c r="BP6" s="18"/>
+      <c r="BO6" s="68">
+        <v>4563</v>
+      </c>
+      <c r="BP6" s="68">
+        <v>6205</v>
+      </c>
       <c r="BQ6" s="18"/>
       <c r="BR6" s="18"/>
       <c r="BS6" s="18"/>
       <c r="BT6" s="18"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
       <c r="N7" s="19">
         <v>572</v>
       </c>
       <c r="O7" s="15">
@@ -7506,58 +7634,62 @@
       </c>
       <c r="BE7" s="18">
         <v>1880</v>
       </c>
       <c r="BF7" s="18">
         <v>1801</v>
       </c>
       <c r="BG7" s="18">
         <v>1486</v>
       </c>
       <c r="BH7" s="18">
         <v>1355</v>
       </c>
       <c r="BI7" s="18">
         <v>1397</v>
       </c>
       <c r="BJ7" s="18">
         <v>1956</v>
       </c>
       <c r="BK7" s="18">
         <v>1541</v>
       </c>
       <c r="BL7" s="18">
         <v>1852</v>
       </c>
-      <c r="BM7" s="18">
+      <c r="BM7" s="68">
         <v>1635</v>
       </c>
-      <c r="BN7" s="44">
+      <c r="BN7" s="68">
         <v>1418</v>
       </c>
-      <c r="BO7" s="20"/>
-      <c r="BP7" s="18"/>
+      <c r="BO7" s="68">
+        <v>1521</v>
+      </c>
+      <c r="BP7" s="68">
+        <v>2160</v>
+      </c>
       <c r="BQ7" s="18"/>
       <c r="BR7" s="18"/>
       <c r="BS7" s="18"/>
       <c r="BT7" s="18"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="13"/>
       <c r="I8" s="12"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="19">
         <v>80</v>
       </c>
       <c r="O8" s="15">
@@ -7688,58 +7820,62 @@
       </c>
       <c r="BE8" s="18">
         <v>253</v>
       </c>
       <c r="BF8" s="18">
         <v>186</v>
       </c>
       <c r="BG8" s="18">
         <v>133</v>
       </c>
       <c r="BH8" s="18">
         <v>129</v>
       </c>
       <c r="BI8" s="18">
         <v>133</v>
       </c>
       <c r="BJ8" s="18">
         <v>171</v>
       </c>
       <c r="BK8" s="18">
         <v>170</v>
       </c>
       <c r="BL8" s="18">
         <v>163</v>
       </c>
-      <c r="BM8" s="18">
+      <c r="BM8" s="68">
         <v>153</v>
       </c>
-      <c r="BN8" s="44">
+      <c r="BN8" s="68">
         <v>149</v>
       </c>
-      <c r="BO8" s="20"/>
-      <c r="BP8" s="18"/>
+      <c r="BO8" s="68">
+        <v>171</v>
+      </c>
+      <c r="BP8" s="68">
+        <v>232</v>
+      </c>
       <c r="BQ8" s="18"/>
       <c r="BR8" s="18"/>
       <c r="BS8" s="18"/>
       <c r="BT8" s="18"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="13"/>
       <c r="I9" s="12"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="19">
         <v>122</v>
       </c>
       <c r="O9" s="15">
@@ -7870,58 +8006,62 @@
       </c>
       <c r="BE9" s="18">
         <v>317</v>
       </c>
       <c r="BF9" s="18">
         <v>372</v>
       </c>
       <c r="BG9" s="18">
         <v>282</v>
       </c>
       <c r="BH9" s="18">
         <v>197</v>
       </c>
       <c r="BI9" s="18">
         <v>240</v>
       </c>
       <c r="BJ9" s="18">
         <v>314</v>
       </c>
       <c r="BK9" s="18">
         <v>272</v>
       </c>
       <c r="BL9" s="18">
         <v>313</v>
       </c>
-      <c r="BM9" s="18">
+      <c r="BM9" s="68">
         <v>328</v>
       </c>
-      <c r="BN9" s="44">
+      <c r="BN9" s="68">
         <v>203</v>
       </c>
-      <c r="BO9" s="20"/>
-      <c r="BP9" s="18"/>
+      <c r="BO9" s="68">
+        <v>333</v>
+      </c>
+      <c r="BP9" s="68">
+        <v>408</v>
+      </c>
       <c r="BQ9" s="18"/>
       <c r="BR9" s="18"/>
       <c r="BS9" s="18"/>
       <c r="BT9" s="18"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="13"/>
       <c r="I10" s="12"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="19">
         <v>178</v>
       </c>
       <c r="O10" s="15">
@@ -8052,58 +8192,62 @@
       </c>
       <c r="BE10" s="18">
         <v>422</v>
       </c>
       <c r="BF10" s="18">
         <v>504</v>
       </c>
       <c r="BG10" s="18">
         <v>391</v>
       </c>
       <c r="BH10" s="18">
         <v>355</v>
       </c>
       <c r="BI10" s="18">
         <v>297</v>
       </c>
       <c r="BJ10" s="18">
         <v>438</v>
       </c>
       <c r="BK10" s="18">
         <v>397</v>
       </c>
       <c r="BL10" s="18">
         <v>385</v>
       </c>
-      <c r="BM10" s="18">
+      <c r="BM10" s="68">
         <v>358</v>
       </c>
-      <c r="BN10" s="44">
+      <c r="BN10" s="68">
         <v>322</v>
       </c>
-      <c r="BO10" s="20"/>
-      <c r="BP10" s="18"/>
+      <c r="BO10" s="68">
+        <v>354</v>
+      </c>
+      <c r="BP10" s="68">
+        <v>478</v>
+      </c>
       <c r="BQ10" s="18"/>
       <c r="BR10" s="18"/>
       <c r="BS10" s="18"/>
       <c r="BT10" s="18"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="19">
         <v>169</v>
       </c>
       <c r="O11" s="15">
@@ -8234,58 +8378,62 @@
       </c>
       <c r="BE11" s="18">
         <v>437</v>
       </c>
       <c r="BF11" s="18">
         <v>466</v>
       </c>
       <c r="BG11" s="18">
         <v>358</v>
       </c>
       <c r="BH11" s="18">
         <v>371</v>
       </c>
       <c r="BI11" s="18">
         <v>383</v>
       </c>
       <c r="BJ11" s="18">
         <v>458</v>
       </c>
       <c r="BK11" s="18">
         <v>372</v>
       </c>
       <c r="BL11" s="18">
         <v>408</v>
       </c>
-      <c r="BM11" s="18">
+      <c r="BM11" s="68">
         <v>363</v>
       </c>
-      <c r="BN11" s="44">
+      <c r="BN11" s="68">
         <v>288</v>
       </c>
-      <c r="BO11" s="20"/>
-      <c r="BP11" s="18"/>
+      <c r="BO11" s="68">
+        <v>335</v>
+      </c>
+      <c r="BP11" s="68">
+        <v>499</v>
+      </c>
       <c r="BQ11" s="18"/>
       <c r="BR11" s="18"/>
       <c r="BS11" s="18"/>
       <c r="BT11" s="18"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="13"/>
       <c r="I12" s="12"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="19">
         <v>179</v>
       </c>
       <c r="O12" s="15">
@@ -8416,58 +8564,62 @@
       </c>
       <c r="BE12" s="18">
         <v>380</v>
       </c>
       <c r="BF12" s="18">
         <v>465</v>
       </c>
       <c r="BG12" s="18">
         <v>272</v>
       </c>
       <c r="BH12" s="18">
         <v>279</v>
       </c>
       <c r="BI12" s="18">
         <v>300</v>
       </c>
       <c r="BJ12" s="18">
         <v>445</v>
       </c>
       <c r="BK12" s="18">
         <v>310</v>
       </c>
       <c r="BL12" s="18">
         <v>364</v>
       </c>
-      <c r="BM12" s="18">
+      <c r="BM12" s="68">
         <v>290</v>
       </c>
-      <c r="BN12" s="44">
+      <c r="BN12" s="68">
         <v>274</v>
       </c>
-      <c r="BO12" s="20"/>
-      <c r="BP12" s="18"/>
+      <c r="BO12" s="68">
+        <v>341</v>
+      </c>
+      <c r="BP12" s="68">
+        <v>482</v>
+      </c>
       <c r="BQ12" s="18"/>
       <c r="BR12" s="18"/>
       <c r="BS12" s="18"/>
       <c r="BT12" s="18"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="13"/>
       <c r="I13" s="12"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="19">
         <v>137</v>
       </c>
       <c r="O13" s="15">
@@ -8598,58 +8750,62 @@
       </c>
       <c r="BE13" s="18">
         <v>344</v>
       </c>
       <c r="BF13" s="18">
         <v>298</v>
       </c>
       <c r="BG13" s="18">
         <v>208</v>
       </c>
       <c r="BH13" s="18">
         <v>272</v>
       </c>
       <c r="BI13" s="18">
         <v>234</v>
       </c>
       <c r="BJ13" s="18">
         <v>302</v>
       </c>
       <c r="BK13" s="18">
         <v>316</v>
       </c>
       <c r="BL13" s="18">
         <v>312</v>
       </c>
-      <c r="BM13" s="18">
+      <c r="BM13" s="68">
         <v>357</v>
       </c>
-      <c r="BN13" s="44">
+      <c r="BN13" s="68">
         <v>261</v>
       </c>
-      <c r="BO13" s="20"/>
-      <c r="BP13" s="18"/>
+      <c r="BO13" s="68">
+        <v>263</v>
+      </c>
+      <c r="BP13" s="68">
+        <v>392</v>
+      </c>
       <c r="BQ13" s="18"/>
       <c r="BR13" s="18"/>
       <c r="BS13" s="18"/>
       <c r="BT13" s="18"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="19">
         <v>126</v>
       </c>
       <c r="O14" s="15">
@@ -8780,58 +8936,62 @@
       </c>
       <c r="BE14" s="18">
         <v>284</v>
       </c>
       <c r="BF14" s="18">
         <v>296</v>
       </c>
       <c r="BG14" s="18">
         <v>297</v>
       </c>
       <c r="BH14" s="18">
         <v>232</v>
       </c>
       <c r="BI14" s="18">
         <v>253</v>
       </c>
       <c r="BJ14" s="18">
         <v>346</v>
       </c>
       <c r="BK14" s="18">
         <v>258</v>
       </c>
       <c r="BL14" s="18">
         <v>265</v>
       </c>
-      <c r="BM14" s="18">
+      <c r="BM14" s="68">
         <v>302</v>
       </c>
-      <c r="BN14" s="44">
+      <c r="BN14" s="68">
         <v>219</v>
       </c>
-      <c r="BO14" s="20"/>
-      <c r="BP14" s="18"/>
+      <c r="BO14" s="68">
+        <v>299</v>
+      </c>
+      <c r="BP14" s="68">
+        <v>326</v>
+      </c>
       <c r="BQ14" s="18"/>
       <c r="BR14" s="18"/>
       <c r="BS14" s="18"/>
       <c r="BT14" s="18"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="19">
         <v>300</v>
       </c>
       <c r="O15" s="15">
@@ -8962,58 +9122,62 @@
       </c>
       <c r="BE15" s="18">
         <v>805</v>
       </c>
       <c r="BF15" s="18">
         <v>734</v>
       </c>
       <c r="BG15" s="18">
         <v>741</v>
       </c>
       <c r="BH15" s="18">
         <v>537</v>
       </c>
       <c r="BI15" s="18">
         <v>631</v>
       </c>
       <c r="BJ15" s="18">
         <v>980</v>
       </c>
       <c r="BK15" s="18">
         <v>754</v>
       </c>
       <c r="BL15" s="18">
         <v>762</v>
       </c>
-      <c r="BM15" s="18">
+      <c r="BM15" s="68">
         <v>809</v>
       </c>
-      <c r="BN15" s="44">
+      <c r="BN15" s="68">
         <v>697</v>
       </c>
-      <c r="BO15" s="20"/>
-      <c r="BP15" s="18"/>
+      <c r="BO15" s="68">
+        <v>711</v>
+      </c>
+      <c r="BP15" s="68">
+        <v>875</v>
+      </c>
       <c r="BQ15" s="18"/>
       <c r="BR15" s="18"/>
       <c r="BS15" s="18"/>
       <c r="BT15" s="18"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="19">
         <v>131</v>
       </c>
       <c r="O16" s="15">
@@ -9144,58 +9308,62 @@
       </c>
       <c r="BE16" s="18">
         <v>285</v>
       </c>
       <c r="BF16" s="18">
         <v>259</v>
       </c>
       <c r="BG16" s="18">
         <v>259</v>
       </c>
       <c r="BH16" s="18">
         <v>263</v>
       </c>
       <c r="BI16" s="18">
         <v>206</v>
       </c>
       <c r="BJ16" s="18">
         <v>288</v>
       </c>
       <c r="BK16" s="18">
         <v>258</v>
       </c>
       <c r="BL16" s="18">
         <v>245</v>
       </c>
-      <c r="BM16" s="18">
+      <c r="BM16" s="68">
         <v>243</v>
       </c>
-      <c r="BN16" s="44">
+      <c r="BN16" s="68">
         <v>185</v>
       </c>
-      <c r="BO16" s="20"/>
-      <c r="BP16" s="18"/>
+      <c r="BO16" s="68">
+        <v>235</v>
+      </c>
+      <c r="BP16" s="68">
+        <v>353</v>
+      </c>
       <c r="BQ16" s="18"/>
       <c r="BR16" s="18"/>
       <c r="BS16" s="18"/>
       <c r="BT16" s="18"/>
     </row>
     <row r="17" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="54" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="54"/>
       <c r="C17" s="54"/>
       <c r="D17" s="54"/>
       <c r="E17" s="54"/>
       <c r="F17" s="54"/>
       <c r="G17" s="54"/>
       <c r="H17" s="54"/>
       <c r="I17" s="54"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
       <c r="L17" s="54"/>
       <c r="M17" s="54"/>
       <c r="N17" s="54"/>
       <c r="O17" s="54"/>
       <c r="P17" s="54"/>
       <c r="Q17" s="54"/>
@@ -9210,50 +9378,52 @@
       <c r="Z17" s="54"/>
       <c r="AA17" s="54"/>
       <c r="AB17" s="54"/>
       <c r="AC17" s="54"/>
       <c r="AD17" s="54"/>
       <c r="AE17" s="54"/>
       <c r="AF17" s="54"/>
       <c r="AG17" s="54"/>
       <c r="AH17" s="54"/>
       <c r="AI17" s="54"/>
       <c r="AJ17" s="54"/>
       <c r="AK17" s="54"/>
       <c r="AL17" s="54"/>
       <c r="AM17" s="54"/>
       <c r="AN17" s="54"/>
       <c r="AO17" s="54"/>
       <c r="AP17" s="54"/>
       <c r="AQ17" s="54"/>
       <c r="AR17" s="54"/>
       <c r="AS17" s="54"/>
       <c r="AT17" s="54"/>
       <c r="AU17" s="54"/>
       <c r="AV17" s="54"/>
       <c r="AW17" s="54"/>
       <c r="BC17" s="49"/>
+      <c r="BM17" s="68"/>
+      <c r="BN17" s="68"/>
       <c r="BO17" s="49"/>
     </row>
     <row r="18" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A18" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="13"/>
       <c r="I18" s="12"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
       <c r="N18" s="15">
         <v>789</v>
       </c>
       <c r="O18" s="15">
         <v>1006</v>
       </c>
       <c r="P18" s="15">
@@ -9381,58 +9551,62 @@
       </c>
       <c r="BE18" s="18">
         <v>2489</v>
       </c>
       <c r="BF18" s="18">
         <v>2215</v>
       </c>
       <c r="BG18" s="18">
         <v>1916</v>
       </c>
       <c r="BH18" s="18">
         <v>1733</v>
       </c>
       <c r="BI18" s="18">
         <v>1725</v>
       </c>
       <c r="BJ18" s="18">
         <v>2492</v>
       </c>
       <c r="BK18" s="18">
         <v>2071</v>
       </c>
       <c r="BL18" s="18">
         <v>2326</v>
       </c>
-      <c r="BM18" s="18">
+      <c r="BM18" s="68">
         <v>2164</v>
       </c>
-      <c r="BN18" s="43">
+      <c r="BN18" s="68">
         <v>1775</v>
       </c>
-      <c r="BO18" s="20"/>
-      <c r="BP18" s="18"/>
+      <c r="BO18" s="68">
+        <v>2004</v>
+      </c>
+      <c r="BP18" s="68">
+        <v>2710</v>
+      </c>
       <c r="BQ18" s="18"/>
       <c r="BR18" s="18"/>
       <c r="BS18" s="18"/>
       <c r="BT18" s="18"/>
     </row>
     <row r="19" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="17">
         <v>457</v>
       </c>
       <c r="O19" s="15">
@@ -9563,58 +9737,62 @@
       </c>
       <c r="BE19" s="18">
         <v>1490</v>
       </c>
       <c r="BF19" s="18">
         <v>1336</v>
       </c>
       <c r="BG19" s="18">
         <v>1131</v>
       </c>
       <c r="BH19" s="18">
         <v>1055</v>
       </c>
       <c r="BI19" s="18">
         <v>1048</v>
       </c>
       <c r="BJ19" s="18">
         <v>1505</v>
       </c>
       <c r="BK19" s="18">
         <v>1240</v>
       </c>
       <c r="BL19" s="18">
         <v>1444</v>
       </c>
-      <c r="BM19" s="18">
+      <c r="BM19" s="68">
         <v>1259</v>
       </c>
-      <c r="BN19" s="43">
+      <c r="BN19" s="68">
         <v>1032</v>
       </c>
-      <c r="BO19" s="20"/>
-      <c r="BP19" s="18"/>
+      <c r="BO19" s="68">
+        <v>1158</v>
+      </c>
+      <c r="BP19" s="68">
+        <v>1644</v>
+      </c>
       <c r="BQ19" s="18"/>
       <c r="BR19" s="18"/>
       <c r="BS19" s="18"/>
       <c r="BT19" s="18"/>
     </row>
     <row r="20" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="13"/>
       <c r="I20" s="12"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
       <c r="N20" s="17">
         <v>72</v>
       </c>
       <c r="O20" s="15">
@@ -9745,58 +9923,62 @@
       </c>
       <c r="BE20" s="18">
         <v>234</v>
       </c>
       <c r="BF20" s="18">
         <v>175</v>
       </c>
       <c r="BG20" s="18">
         <v>128</v>
       </c>
       <c r="BH20" s="18">
         <v>121</v>
       </c>
       <c r="BI20" s="18">
         <v>126</v>
       </c>
       <c r="BJ20" s="18">
         <v>160</v>
       </c>
       <c r="BK20" s="18">
         <v>164</v>
       </c>
       <c r="BL20" s="18">
         <v>160</v>
       </c>
-      <c r="BM20" s="18">
+      <c r="BM20" s="68">
         <v>147</v>
       </c>
-      <c r="BN20" s="43">
+      <c r="BN20" s="68">
         <v>144</v>
       </c>
-      <c r="BO20" s="20"/>
-      <c r="BP20" s="18"/>
+      <c r="BO20" s="68">
+        <v>161</v>
+      </c>
+      <c r="BP20" s="68">
+        <v>220</v>
+      </c>
       <c r="BQ20" s="18"/>
       <c r="BR20" s="18"/>
       <c r="BS20" s="18"/>
       <c r="BT20" s="18"/>
     </row>
     <row r="21" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13"/>
       <c r="I21" s="12"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
       <c r="N21" s="17">
         <v>46</v>
       </c>
       <c r="O21" s="15">
@@ -9927,58 +10109,62 @@
       </c>
       <c r="BE21" s="18">
         <v>150</v>
       </c>
       <c r="BF21" s="18">
         <v>162</v>
       </c>
       <c r="BG21" s="18">
         <v>114</v>
       </c>
       <c r="BH21" s="18">
         <v>114</v>
       </c>
       <c r="BI21" s="18">
         <v>106</v>
       </c>
       <c r="BJ21" s="18">
         <v>145</v>
       </c>
       <c r="BK21" s="18">
         <v>138</v>
       </c>
       <c r="BL21" s="18">
         <v>131</v>
       </c>
-      <c r="BM21" s="18">
+      <c r="BM21" s="68">
         <v>135</v>
       </c>
-      <c r="BN21" s="43">
+      <c r="BN21" s="68">
         <v>103</v>
       </c>
-      <c r="BO21" s="20"/>
-      <c r="BP21" s="18"/>
+      <c r="BO21" s="68">
+        <v>119</v>
+      </c>
+      <c r="BP21" s="68">
+        <v>194</v>
+      </c>
       <c r="BQ21" s="18"/>
       <c r="BR21" s="18"/>
       <c r="BS21" s="18"/>
       <c r="BT21" s="18"/>
     </row>
     <row r="22" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13"/>
       <c r="I22" s="12"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="17">
         <v>73</v>
       </c>
       <c r="O22" s="15">
@@ -10109,58 +10295,62 @@
       </c>
       <c r="BE22" s="18">
         <v>152</v>
       </c>
       <c r="BF22" s="18">
         <v>110</v>
       </c>
       <c r="BG22" s="18">
         <v>144</v>
       </c>
       <c r="BH22" s="18">
         <v>108</v>
       </c>
       <c r="BI22" s="18">
         <v>108</v>
       </c>
       <c r="BJ22" s="18">
         <v>187</v>
       </c>
       <c r="BK22" s="18">
         <v>137</v>
       </c>
       <c r="BL22" s="18">
         <v>156</v>
       </c>
-      <c r="BM22" s="18">
+      <c r="BM22" s="68">
         <v>180</v>
       </c>
-      <c r="BN22" s="43">
+      <c r="BN22" s="68">
         <v>134</v>
       </c>
-      <c r="BO22" s="20"/>
-      <c r="BP22" s="18"/>
+      <c r="BO22" s="68">
+        <v>136</v>
+      </c>
+      <c r="BP22" s="68">
+        <v>149</v>
+      </c>
       <c r="BQ22" s="18"/>
       <c r="BR22" s="18"/>
       <c r="BS22" s="18"/>
       <c r="BT22" s="18"/>
     </row>
     <row r="23" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="13"/>
       <c r="I23" s="12"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
       <c r="N23" s="17">
         <v>91</v>
       </c>
       <c r="O23" s="15">
@@ -10291,58 +10481,62 @@
       </c>
       <c r="BE23" s="18">
         <v>336</v>
       </c>
       <c r="BF23" s="18">
         <v>309</v>
       </c>
       <c r="BG23" s="18">
         <v>291</v>
       </c>
       <c r="BH23" s="18">
         <v>232</v>
       </c>
       <c r="BI23" s="18">
         <v>248</v>
       </c>
       <c r="BJ23" s="18">
         <v>360</v>
       </c>
       <c r="BK23" s="18">
         <v>278</v>
       </c>
       <c r="BL23" s="18">
         <v>307</v>
       </c>
-      <c r="BM23" s="18">
+      <c r="BM23" s="68">
         <v>338</v>
       </c>
-      <c r="BN23" s="43">
+      <c r="BN23" s="68">
         <v>287</v>
       </c>
-      <c r="BO23" s="20"/>
-      <c r="BP23" s="18"/>
+      <c r="BO23" s="68">
+        <v>308</v>
+      </c>
+      <c r="BP23" s="68">
+        <v>339</v>
+      </c>
       <c r="BQ23" s="18"/>
       <c r="BR23" s="18"/>
       <c r="BS23" s="18"/>
       <c r="BT23" s="18"/>
     </row>
     <row r="24" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="13"/>
       <c r="I24" s="12"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
       <c r="N24" s="17">
         <v>50</v>
       </c>
       <c r="O24" s="15">
@@ -10473,58 +10667,62 @@
       </c>
       <c r="BE24" s="18">
         <v>127</v>
       </c>
       <c r="BF24" s="18">
         <v>123</v>
       </c>
       <c r="BG24" s="18">
         <v>108</v>
       </c>
       <c r="BH24" s="18">
         <v>103</v>
       </c>
       <c r="BI24" s="18">
         <v>89</v>
       </c>
       <c r="BJ24" s="18">
         <v>135</v>
       </c>
       <c r="BK24" s="18">
         <v>114</v>
       </c>
       <c r="BL24" s="18">
         <v>128</v>
       </c>
-      <c r="BM24" s="18">
+      <c r="BM24" s="68">
         <v>105</v>
       </c>
-      <c r="BN24" s="43">
+      <c r="BN24" s="68">
         <v>75</v>
       </c>
-      <c r="BO24" s="20"/>
-      <c r="BP24" s="18"/>
+      <c r="BO24" s="68">
+        <v>122</v>
+      </c>
+      <c r="BP24" s="68">
+        <v>164</v>
+      </c>
       <c r="BQ24" s="18"/>
       <c r="BR24" s="18"/>
       <c r="BS24" s="18"/>
       <c r="BT24" s="18"/>
     </row>
     <row r="25" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="55" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="55"/>
       <c r="C25" s="55"/>
       <c r="D25" s="55"/>
       <c r="E25" s="55"/>
       <c r="F25" s="55"/>
       <c r="G25" s="55"/>
       <c r="H25" s="55"/>
       <c r="I25" s="55"/>
       <c r="J25" s="55"/>
       <c r="K25" s="55"/>
       <c r="L25" s="55"/>
       <c r="M25" s="55"/>
       <c r="N25" s="55"/>
       <c r="O25" s="55"/>
       <c r="P25" s="55"/>
       <c r="Q25" s="55"/>
@@ -10539,50 +10737,52 @@
       <c r="Z25" s="55"/>
       <c r="AA25" s="55"/>
       <c r="AB25" s="55"/>
       <c r="AC25" s="55"/>
       <c r="AD25" s="55"/>
       <c r="AE25" s="55"/>
       <c r="AF25" s="55"/>
       <c r="AG25" s="55"/>
       <c r="AH25" s="55"/>
       <c r="AI25" s="55"/>
       <c r="AJ25" s="55"/>
       <c r="AK25" s="55"/>
       <c r="AL25" s="55"/>
       <c r="AM25" s="55"/>
       <c r="AN25" s="55"/>
       <c r="AO25" s="55"/>
       <c r="AP25" s="55"/>
       <c r="AQ25" s="55"/>
       <c r="AR25" s="55"/>
       <c r="AS25" s="55"/>
       <c r="AT25" s="55"/>
       <c r="AU25" s="55"/>
       <c r="AV25" s="55"/>
       <c r="AW25" s="55"/>
       <c r="BC25" s="49"/>
+      <c r="BM25" s="68"/>
+      <c r="BN25" s="68"/>
       <c r="BO25" s="49"/>
     </row>
     <row r="26" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="13"/>
       <c r="I26" s="12"/>
       <c r="J26" s="14"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="17">
         <v>1205</v>
       </c>
       <c r="O26" s="17">
         <v>1673</v>
       </c>
       <c r="P26" s="15">
@@ -10710,58 +10910,62 @@
       </c>
       <c r="BE26" s="18">
         <v>2918</v>
       </c>
       <c r="BF26" s="20">
         <v>3166</v>
       </c>
       <c r="BG26" s="20">
         <v>2511</v>
       </c>
       <c r="BH26" s="20">
         <v>2257</v>
       </c>
       <c r="BI26" s="18">
         <v>2349</v>
       </c>
       <c r="BJ26" s="18">
         <v>3206</v>
       </c>
       <c r="BK26" s="18">
         <v>2577</v>
       </c>
       <c r="BL26" s="20">
         <v>2743</v>
       </c>
-      <c r="BM26" s="20">
+      <c r="BM26" s="68">
         <v>2674</v>
       </c>
-      <c r="BN26" s="44">
+      <c r="BN26" s="68">
         <v>2241</v>
       </c>
-      <c r="BO26" s="20"/>
-      <c r="BP26" s="18"/>
+      <c r="BO26" s="69">
+        <v>2559</v>
+      </c>
+      <c r="BP26" s="69">
+        <v>3495</v>
+      </c>
       <c r="BQ26" s="18"/>
       <c r="BR26" s="20"/>
       <c r="BS26" s="20"/>
       <c r="BT26" s="20"/>
     </row>
     <row r="27" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="17">
         <v>115</v>
       </c>
       <c r="O27" s="17">
@@ -10892,58 +11096,62 @@
       </c>
       <c r="BE27" s="18">
         <v>390</v>
       </c>
       <c r="BF27" s="20">
         <v>465</v>
       </c>
       <c r="BG27" s="20">
         <v>355</v>
       </c>
       <c r="BH27" s="20">
         <v>300</v>
       </c>
       <c r="BI27" s="18">
         <v>349</v>
       </c>
       <c r="BJ27" s="18">
         <v>451</v>
       </c>
       <c r="BK27" s="18">
         <v>301</v>
       </c>
       <c r="BL27" s="20">
         <v>408</v>
       </c>
-      <c r="BM27" s="20">
+      <c r="BM27" s="68">
         <v>376</v>
       </c>
-      <c r="BN27" s="44">
+      <c r="BN27" s="68">
         <v>386</v>
       </c>
-      <c r="BO27" s="20"/>
-      <c r="BP27" s="18"/>
+      <c r="BO27" s="69">
+        <v>363</v>
+      </c>
+      <c r="BP27" s="69">
+        <v>516</v>
+      </c>
       <c r="BQ27" s="18"/>
       <c r="BR27" s="20"/>
       <c r="BS27" s="20"/>
       <c r="BT27" s="20"/>
     </row>
     <row r="28" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="13"/>
       <c r="I28" s="12"/>
       <c r="J28" s="14"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="17">
         <v>8</v>
       </c>
       <c r="O28" s="17">
@@ -11074,58 +11282,62 @@
       </c>
       <c r="BE28" s="18">
         <v>19</v>
       </c>
       <c r="BF28" s="20">
         <v>11</v>
       </c>
       <c r="BG28" s="20">
         <v>5</v>
       </c>
       <c r="BH28" s="20">
         <v>8</v>
       </c>
       <c r="BI28" s="18">
         <v>7</v>
       </c>
       <c r="BJ28" s="18">
         <v>11</v>
       </c>
       <c r="BK28" s="18">
         <v>6</v>
       </c>
       <c r="BL28" s="20">
         <v>3</v>
       </c>
-      <c r="BM28" s="20">
+      <c r="BM28" s="68">
         <v>6</v>
       </c>
-      <c r="BN28" s="44">
+      <c r="BN28" s="68">
         <v>5</v>
       </c>
-      <c r="BO28" s="20"/>
-      <c r="BP28" s="18"/>
+      <c r="BO28" s="69">
+        <v>10</v>
+      </c>
+      <c r="BP28" s="69">
+        <v>12</v>
+      </c>
       <c r="BQ28" s="18"/>
       <c r="BR28" s="20"/>
       <c r="BS28" s="20"/>
       <c r="BT28" s="20"/>
     </row>
     <row r="29" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="14"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="17">
         <v>122</v>
       </c>
       <c r="O29" s="17">
@@ -11256,58 +11468,62 @@
       </c>
       <c r="BE29" s="18">
         <v>317</v>
       </c>
       <c r="BF29" s="20">
         <v>372</v>
       </c>
       <c r="BG29" s="20">
         <v>282</v>
       </c>
       <c r="BH29" s="20">
         <v>197</v>
       </c>
       <c r="BI29" s="18">
         <v>240</v>
       </c>
       <c r="BJ29" s="18">
         <v>314</v>
       </c>
       <c r="BK29" s="18">
         <v>272</v>
       </c>
       <c r="BL29" s="20">
         <v>313</v>
       </c>
-      <c r="BM29" s="20">
+      <c r="BM29" s="68">
         <v>328</v>
       </c>
-      <c r="BN29" s="44">
+      <c r="BN29" s="68">
         <v>203</v>
       </c>
-      <c r="BO29" s="20"/>
-      <c r="BP29" s="18"/>
+      <c r="BO29" s="69">
+        <v>333</v>
+      </c>
+      <c r="BP29" s="69">
+        <v>408</v>
+      </c>
       <c r="BQ29" s="18"/>
       <c r="BR29" s="20"/>
       <c r="BS29" s="20"/>
       <c r="BT29" s="20"/>
     </row>
     <row r="30" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="13"/>
       <c r="I30" s="12"/>
       <c r="J30" s="14"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
       <c r="N30" s="17">
         <v>132</v>
       </c>
       <c r="O30" s="17">
@@ -11438,58 +11654,62 @@
       </c>
       <c r="BE30" s="18">
         <v>272</v>
       </c>
       <c r="BF30" s="20">
         <v>342</v>
       </c>
       <c r="BG30" s="20">
         <v>277</v>
       </c>
       <c r="BH30" s="20">
         <v>241</v>
       </c>
       <c r="BI30" s="18">
         <v>191</v>
       </c>
       <c r="BJ30" s="18">
         <v>293</v>
       </c>
       <c r="BK30" s="18">
         <v>259</v>
       </c>
       <c r="BL30" s="20">
         <v>254</v>
       </c>
-      <c r="BM30" s="20">
+      <c r="BM30" s="68">
         <v>223</v>
       </c>
-      <c r="BN30" s="44">
+      <c r="BN30" s="68">
         <v>219</v>
       </c>
-      <c r="BO30" s="20"/>
-      <c r="BP30" s="18"/>
+      <c r="BO30" s="69">
+        <v>235</v>
+      </c>
+      <c r="BP30" s="69">
+        <v>284</v>
+      </c>
       <c r="BQ30" s="18"/>
       <c r="BR30" s="20"/>
       <c r="BS30" s="20"/>
       <c r="BT30" s="20"/>
     </row>
     <row r="31" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="13"/>
       <c r="I31" s="12"/>
       <c r="J31" s="14"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="15">
         <v>169</v>
       </c>
       <c r="O31" s="15">
@@ -11620,58 +11840,62 @@
       </c>
       <c r="BE31" s="18">
         <v>437</v>
       </c>
       <c r="BF31" s="20">
         <v>466</v>
       </c>
       <c r="BG31" s="20">
         <v>358</v>
       </c>
       <c r="BH31" s="20">
         <v>371</v>
       </c>
       <c r="BI31" s="18">
         <v>383</v>
       </c>
       <c r="BJ31" s="18">
         <v>458</v>
       </c>
       <c r="BK31" s="18">
         <v>372</v>
       </c>
       <c r="BL31" s="20">
         <v>408</v>
       </c>
-      <c r="BM31" s="20">
+      <c r="BM31" s="68">
         <v>363</v>
       </c>
-      <c r="BN31" s="44">
+      <c r="BN31" s="68">
         <v>288</v>
       </c>
-      <c r="BO31" s="20"/>
-      <c r="BP31" s="18"/>
+      <c r="BO31" s="69">
+        <v>335</v>
+      </c>
+      <c r="BP31" s="69">
+        <v>499</v>
+      </c>
       <c r="BQ31" s="18"/>
       <c r="BR31" s="20"/>
       <c r="BS31" s="20"/>
       <c r="BT31" s="20"/>
     </row>
     <row r="32" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="13"/>
       <c r="I32" s="12"/>
       <c r="J32" s="14"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="17">
         <v>179</v>
       </c>
       <c r="O32" s="17">
@@ -11802,58 +12026,62 @@
       </c>
       <c r="BE32" s="18">
         <v>380</v>
       </c>
       <c r="BF32" s="20">
         <v>465</v>
       </c>
       <c r="BG32" s="20">
         <v>272</v>
       </c>
       <c r="BH32" s="20">
         <v>279</v>
       </c>
       <c r="BI32" s="18">
         <v>300</v>
       </c>
       <c r="BJ32" s="18">
         <v>445</v>
       </c>
       <c r="BK32" s="18">
         <v>310</v>
       </c>
       <c r="BL32" s="20">
         <v>364</v>
       </c>
-      <c r="BM32" s="20">
+      <c r="BM32" s="68">
         <v>290</v>
       </c>
-      <c r="BN32" s="44">
+      <c r="BN32" s="68">
         <v>274</v>
       </c>
-      <c r="BO32" s="20"/>
-      <c r="BP32" s="18"/>
+      <c r="BO32" s="69">
+        <v>341</v>
+      </c>
+      <c r="BP32" s="69">
+        <v>482</v>
+      </c>
       <c r="BQ32" s="18"/>
       <c r="BR32" s="20"/>
       <c r="BS32" s="20"/>
       <c r="BT32" s="20"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="13"/>
       <c r="I33" s="12"/>
       <c r="J33" s="14"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="17">
         <v>137</v>
       </c>
       <c r="O33" s="17">
@@ -11984,58 +12212,62 @@
       </c>
       <c r="BE33" s="18">
         <v>344</v>
       </c>
       <c r="BF33" s="20">
         <v>298</v>
       </c>
       <c r="BG33" s="20">
         <v>208</v>
       </c>
       <c r="BH33" s="20">
         <v>272</v>
       </c>
       <c r="BI33" s="18">
         <v>234</v>
       </c>
       <c r="BJ33" s="18">
         <v>302</v>
       </c>
       <c r="BK33" s="18">
         <v>316</v>
       </c>
       <c r="BL33" s="20">
         <v>312</v>
       </c>
-      <c r="BM33" s="20">
+      <c r="BM33" s="68">
         <v>357</v>
       </c>
-      <c r="BN33" s="44">
+      <c r="BN33" s="68">
         <v>261</v>
       </c>
-      <c r="BO33" s="20"/>
-      <c r="BP33" s="18"/>
+      <c r="BO33" s="69">
+        <v>263</v>
+      </c>
+      <c r="BP33" s="69">
+        <v>392</v>
+      </c>
       <c r="BQ33" s="18"/>
       <c r="BR33" s="20"/>
       <c r="BS33" s="20"/>
       <c r="BT33" s="20"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="11"/>
       <c r="L34" s="11"/>
       <c r="M34" s="11"/>
       <c r="N34" s="17">
         <v>53</v>
       </c>
       <c r="O34" s="17">
@@ -12166,58 +12398,62 @@
       </c>
       <c r="BE34" s="18">
         <v>132</v>
       </c>
       <c r="BF34" s="20">
         <v>186</v>
       </c>
       <c r="BG34" s="20">
         <v>153</v>
       </c>
       <c r="BH34" s="20">
         <v>124</v>
       </c>
       <c r="BI34" s="18">
         <v>145</v>
       </c>
       <c r="BJ34" s="18">
         <v>159</v>
       </c>
       <c r="BK34" s="18">
         <v>121</v>
       </c>
       <c r="BL34" s="20">
         <v>109</v>
       </c>
-      <c r="BM34" s="20">
+      <c r="BM34" s="68">
         <v>122</v>
       </c>
-      <c r="BN34" s="44">
+      <c r="BN34" s="68">
         <v>85</v>
       </c>
-      <c r="BO34" s="20"/>
-      <c r="BP34" s="18"/>
+      <c r="BO34" s="69">
+        <v>163</v>
+      </c>
+      <c r="BP34" s="69">
+        <v>177</v>
+      </c>
       <c r="BQ34" s="18"/>
       <c r="BR34" s="20"/>
       <c r="BS34" s="20"/>
       <c r="BT34" s="20"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="13"/>
       <c r="I35" s="12"/>
       <c r="J35" s="14"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="17">
         <v>209</v>
       </c>
       <c r="O35" s="17">
@@ -12348,58 +12584,62 @@
       </c>
       <c r="BE35" s="20">
         <v>469</v>
       </c>
       <c r="BF35" s="20">
         <v>425</v>
       </c>
       <c r="BG35" s="20">
         <v>450</v>
       </c>
       <c r="BH35" s="20">
         <v>305</v>
       </c>
       <c r="BI35" s="18">
         <v>383</v>
       </c>
       <c r="BJ35" s="18">
         <v>620</v>
       </c>
       <c r="BK35" s="18">
         <v>476</v>
       </c>
       <c r="BL35" s="20">
         <v>455</v>
       </c>
-      <c r="BM35" s="20">
+      <c r="BM35" s="68">
         <v>471</v>
       </c>
-      <c r="BN35" s="44">
+      <c r="BN35" s="68">
         <v>410</v>
       </c>
-      <c r="BO35" s="20"/>
-      <c r="BP35" s="20"/>
+      <c r="BO35" s="69">
+        <v>403</v>
+      </c>
+      <c r="BP35" s="69">
+        <v>536</v>
+      </c>
       <c r="BQ35" s="20"/>
       <c r="BR35" s="20"/>
       <c r="BS35" s="20"/>
       <c r="BT35" s="20"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="21"/>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="22"/>
       <c r="I36" s="21"/>
       <c r="J36" s="22"/>
       <c r="K36" s="22"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="25">
         <v>81</v>
       </c>
       <c r="O36" s="25">
@@ -12530,98 +12770,102 @@
       </c>
       <c r="BE36" s="26">
         <v>158</v>
       </c>
       <c r="BF36" s="26">
         <v>136</v>
       </c>
       <c r="BG36" s="26">
         <v>151</v>
       </c>
       <c r="BH36" s="26">
         <v>160</v>
       </c>
       <c r="BI36" s="26">
         <v>117</v>
       </c>
       <c r="BJ36" s="26">
         <v>153</v>
       </c>
       <c r="BK36" s="26">
         <v>144</v>
       </c>
       <c r="BL36" s="26">
         <v>117</v>
       </c>
-      <c r="BM36" s="26">
+      <c r="BM36" s="70">
         <v>138</v>
       </c>
-      <c r="BN36" s="45">
+      <c r="BN36" s="70">
         <v>110</v>
       </c>
-      <c r="BO36" s="26"/>
-      <c r="BP36" s="26"/>
+      <c r="BO36" s="70">
+        <v>113</v>
+      </c>
+      <c r="BP36" s="70">
+        <v>189</v>
+      </c>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="30"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="33"/>
     </row>
     <row r="38" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:73" s="27" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A25:AW25"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A5:AW5"/>
     <mergeCell ref="A17:AW17"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU42"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BN26" sqref="BN26:BN36"/>
+      <selection activeCell="BO42" sqref="BO42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
       <c r="A1" s="59" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
       <c r="N1" s="59"/>
@@ -13187,55 +13431,59 @@
       </c>
       <c r="BF6" s="18">
         <v>-1235</v>
       </c>
       <c r="BG6" s="18">
         <v>-1202</v>
       </c>
       <c r="BH6" s="18">
         <v>-855</v>
       </c>
       <c r="BI6" s="18">
         <v>-858</v>
       </c>
       <c r="BJ6" s="18">
         <v>-1128</v>
       </c>
       <c r="BK6" s="18">
         <v>-788</v>
       </c>
       <c r="BL6" s="18">
         <v>-819</v>
       </c>
       <c r="BM6" s="18">
         <v>-1026</v>
       </c>
-      <c r="BN6" s="43">
+      <c r="BN6" s="69">
         <v>-824</v>
       </c>
-      <c r="BO6" s="18"/>
-      <c r="BP6" s="18"/>
+      <c r="BO6" s="68">
+        <v>-1198</v>
+      </c>
+      <c r="BP6" s="68">
+        <v>-1545</v>
+      </c>
       <c r="BQ6" s="18"/>
       <c r="BR6" s="18"/>
       <c r="BS6" s="18"/>
       <c r="BT6" s="18"/>
       <c r="BU6" s="18"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="35"/>
       <c r="H7" s="13"/>
       <c r="I7" s="12"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="19">
         <v>19</v>
       </c>
@@ -13370,55 +13618,59 @@
       </c>
       <c r="BF7" s="18">
         <v>77</v>
       </c>
       <c r="BG7" s="18">
         <v>25</v>
       </c>
       <c r="BH7" s="18">
         <v>70</v>
       </c>
       <c r="BI7" s="18">
         <v>-36</v>
       </c>
       <c r="BJ7" s="18">
         <v>-32</v>
       </c>
       <c r="BK7" s="18">
         <v>71</v>
       </c>
       <c r="BL7" s="18">
         <v>-161</v>
       </c>
       <c r="BM7" s="18">
         <v>-200</v>
       </c>
-      <c r="BN7" s="43">
+      <c r="BN7" s="69">
         <v>-48</v>
       </c>
-      <c r="BO7" s="18"/>
-      <c r="BP7" s="18"/>
+      <c r="BO7" s="68">
+        <v>-32</v>
+      </c>
+      <c r="BP7" s="68">
+        <v>-90</v>
+      </c>
       <c r="BQ7" s="18"/>
       <c r="BR7" s="18"/>
       <c r="BS7" s="18"/>
       <c r="BT7" s="18"/>
       <c r="BU7" s="18"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="35"/>
       <c r="H8" s="13"/>
       <c r="I8" s="12"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="19">
         <v>-32</v>
       </c>
@@ -13553,55 +13805,59 @@
       </c>
       <c r="BF8" s="18">
         <v>-57</v>
       </c>
       <c r="BG8" s="18">
         <v>-20</v>
       </c>
       <c r="BH8" s="18">
         <v>-18</v>
       </c>
       <c r="BI8" s="18">
         <v>-13</v>
       </c>
       <c r="BJ8" s="18">
         <v>-40</v>
       </c>
       <c r="BK8" s="18">
         <v>-50</v>
       </c>
       <c r="BL8" s="18">
         <v>1</v>
       </c>
       <c r="BM8" s="18">
         <v>-26</v>
       </c>
-      <c r="BN8" s="43">
+      <c r="BN8" s="69">
         <v>-51</v>
       </c>
-      <c r="BO8" s="18"/>
-      <c r="BP8" s="18"/>
+      <c r="BO8" s="68">
+        <v>-46</v>
+      </c>
+      <c r="BP8" s="68">
+        <v>-28</v>
+      </c>
       <c r="BQ8" s="18"/>
       <c r="BR8" s="18"/>
       <c r="BS8" s="18"/>
       <c r="BT8" s="18"/>
       <c r="BU8" s="18"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="35"/>
       <c r="H9" s="13"/>
       <c r="I9" s="12"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="19">
         <v>-53</v>
       </c>
@@ -13736,55 +13992,59 @@
       </c>
       <c r="BF9" s="18">
         <v>-226</v>
       </c>
       <c r="BG9" s="18">
         <v>-176</v>
       </c>
       <c r="BH9" s="18">
         <v>-113</v>
       </c>
       <c r="BI9" s="18">
         <v>-91</v>
       </c>
       <c r="BJ9" s="18">
         <v>-101</v>
       </c>
       <c r="BK9" s="18">
         <v>-71</v>
       </c>
       <c r="BL9" s="18">
         <v>-120</v>
       </c>
       <c r="BM9" s="18">
         <v>-105</v>
       </c>
-      <c r="BN9" s="43">
+      <c r="BN9" s="69">
         <v>-83</v>
       </c>
-      <c r="BO9" s="18"/>
-      <c r="BP9" s="18"/>
+      <c r="BO9" s="68">
+        <v>-224</v>
+      </c>
+      <c r="BP9" s="68">
+        <v>-246</v>
+      </c>
       <c r="BQ9" s="18"/>
       <c r="BR9" s="18"/>
       <c r="BS9" s="18"/>
       <c r="BT9" s="18"/>
       <c r="BU9" s="18"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="35"/>
       <c r="H10" s="13"/>
       <c r="I10" s="12"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="19">
         <v>-95</v>
       </c>
@@ -13919,55 +14179,59 @@
       </c>
       <c r="BF10" s="18">
         <v>-224</v>
       </c>
       <c r="BG10" s="18">
         <v>-162</v>
       </c>
       <c r="BH10" s="18">
         <v>-160</v>
       </c>
       <c r="BI10" s="18">
         <v>-121</v>
       </c>
       <c r="BJ10" s="18">
         <v>-111</v>
       </c>
       <c r="BK10" s="18">
         <v>-128</v>
       </c>
       <c r="BL10" s="18">
         <v>-91</v>
       </c>
       <c r="BM10" s="18">
         <v>-109</v>
       </c>
-      <c r="BN10" s="43">
+      <c r="BN10" s="69">
         <v>-112</v>
       </c>
-      <c r="BO10" s="18"/>
-      <c r="BP10" s="18"/>
+      <c r="BO10" s="68">
+        <v>-55</v>
+      </c>
+      <c r="BP10" s="68">
+        <v>-191</v>
+      </c>
       <c r="BQ10" s="18"/>
       <c r="BR10" s="18"/>
       <c r="BS10" s="18"/>
       <c r="BT10" s="18"/>
       <c r="BU10" s="18"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="35"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="19">
         <v>-50</v>
       </c>
@@ -14102,55 +14366,59 @@
       </c>
       <c r="BF11" s="18">
         <v>-162</v>
       </c>
       <c r="BG11" s="18">
         <v>-130</v>
       </c>
       <c r="BH11" s="18">
         <v>-145</v>
       </c>
       <c r="BI11" s="18">
         <v>-128</v>
       </c>
       <c r="BJ11" s="18">
         <v>-85</v>
       </c>
       <c r="BK11" s="18">
         <v>-108</v>
       </c>
       <c r="BL11" s="18">
         <v>-99</v>
       </c>
       <c r="BM11" s="18">
         <v>-59</v>
       </c>
-      <c r="BN11" s="43">
+      <c r="BN11" s="69">
         <v>-27</v>
       </c>
-      <c r="BO11" s="18"/>
-      <c r="BP11" s="18"/>
+      <c r="BO11" s="68">
+        <v>-84</v>
+      </c>
+      <c r="BP11" s="68">
+        <v>-197</v>
+      </c>
       <c r="BQ11" s="18"/>
       <c r="BR11" s="18"/>
       <c r="BS11" s="18"/>
       <c r="BT11" s="18"/>
       <c r="BU11" s="18"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="35"/>
       <c r="H12" s="13"/>
       <c r="I12" s="12"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="19">
         <v>-109</v>
       </c>
@@ -14285,55 +14553,59 @@
       </c>
       <c r="BF12" s="18">
         <v>-210</v>
       </c>
       <c r="BG12" s="18">
         <v>-136</v>
       </c>
       <c r="BH12" s="18">
         <v>-115</v>
       </c>
       <c r="BI12" s="18">
         <v>-115</v>
       </c>
       <c r="BJ12" s="18">
         <v>-219</v>
       </c>
       <c r="BK12" s="18">
         <v>-138</v>
       </c>
       <c r="BL12" s="18">
         <v>-49</v>
       </c>
       <c r="BM12" s="18">
         <v>-81</v>
       </c>
-      <c r="BN12" s="43">
+      <c r="BN12" s="69">
         <v>-74</v>
       </c>
-      <c r="BO12" s="18"/>
-      <c r="BP12" s="18"/>
+      <c r="BO12" s="68">
+        <v>-205</v>
+      </c>
+      <c r="BP12" s="68">
+        <v>-209</v>
+      </c>
       <c r="BQ12" s="18"/>
       <c r="BR12" s="18"/>
       <c r="BS12" s="18"/>
       <c r="BT12" s="18"/>
       <c r="BU12" s="18"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="34"/>
       <c r="C13" s="34"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="34"/>
       <c r="I13" s="34"/>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
       <c r="N13" s="19">
         <v>-59</v>
       </c>
@@ -14468,55 +14740,59 @@
       </c>
       <c r="BF13" s="18">
         <v>-30</v>
       </c>
       <c r="BG13" s="18">
         <v>-73</v>
       </c>
       <c r="BH13" s="18">
         <v>-89</v>
       </c>
       <c r="BI13" s="18">
         <v>-88</v>
       </c>
       <c r="BJ13" s="18">
         <v>-83</v>
       </c>
       <c r="BK13" s="18">
         <v>-101</v>
       </c>
       <c r="BL13" s="18">
         <v>-83</v>
       </c>
       <c r="BM13" s="18">
         <v>-101</v>
       </c>
-      <c r="BN13" s="43">
+      <c r="BN13" s="69">
         <v>-68</v>
       </c>
-      <c r="BO13" s="18"/>
-      <c r="BP13" s="18"/>
+      <c r="BO13" s="68">
+        <v>-51</v>
+      </c>
+      <c r="BP13" s="68">
+        <v>-108</v>
+      </c>
       <c r="BQ13" s="18"/>
       <c r="BR13" s="18"/>
       <c r="BS13" s="18"/>
       <c r="BT13" s="18"/>
       <c r="BU13" s="18"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="35"/>
       <c r="H14" s="13"/>
       <c r="I14" s="12"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="19">
         <v>-50</v>
       </c>
@@ -14651,55 +14927,59 @@
       </c>
       <c r="BF14" s="18">
         <v>-102</v>
       </c>
       <c r="BG14" s="18">
         <v>-145</v>
       </c>
       <c r="BH14" s="18">
         <v>-55</v>
       </c>
       <c r="BI14" s="18">
         <v>-69</v>
       </c>
       <c r="BJ14" s="18">
         <v>-121</v>
       </c>
       <c r="BK14" s="18">
         <v>-97</v>
       </c>
       <c r="BL14" s="18">
         <v>-42</v>
       </c>
       <c r="BM14" s="18">
         <v>-97</v>
       </c>
-      <c r="BN14" s="43">
+      <c r="BN14" s="69">
         <v>-102</v>
       </c>
-      <c r="BO14" s="18"/>
-      <c r="BP14" s="18"/>
+      <c r="BO14" s="68">
+        <v>-139</v>
+      </c>
+      <c r="BP14" s="68">
+        <v>-102</v>
+      </c>
       <c r="BQ14" s="18"/>
       <c r="BR14" s="18"/>
       <c r="BS14" s="18"/>
       <c r="BT14" s="18"/>
       <c r="BU14" s="18"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="35"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="19">
         <v>-173</v>
       </c>
@@ -14834,55 +15114,59 @@
       </c>
       <c r="BF15" s="18">
         <v>-207</v>
       </c>
       <c r="BG15" s="18">
         <v>-251</v>
       </c>
       <c r="BH15" s="18">
         <v>-115</v>
       </c>
       <c r="BI15" s="18">
         <v>-145</v>
       </c>
       <c r="BJ15" s="18">
         <v>-219</v>
       </c>
       <c r="BK15" s="18">
         <v>-103</v>
       </c>
       <c r="BL15" s="18">
         <v>-73</v>
       </c>
       <c r="BM15" s="18">
         <v>-169</v>
       </c>
-      <c r="BN15" s="43">
+      <c r="BN15" s="69">
         <v>-214</v>
       </c>
-      <c r="BO15" s="18"/>
-      <c r="BP15" s="18"/>
+      <c r="BO15" s="68">
+        <v>-264</v>
+      </c>
+      <c r="BP15" s="68">
+        <v>-247</v>
+      </c>
       <c r="BQ15" s="18"/>
       <c r="BR15" s="18"/>
       <c r="BS15" s="18"/>
       <c r="BT15" s="18"/>
       <c r="BU15" s="18"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="35"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="19">
         <v>-64</v>
       </c>
@@ -15017,55 +15301,59 @@
       </c>
       <c r="BF16" s="18">
         <v>-94</v>
       </c>
       <c r="BG16" s="18">
         <v>-134</v>
       </c>
       <c r="BH16" s="18">
         <v>-115</v>
       </c>
       <c r="BI16" s="18">
         <v>-52</v>
       </c>
       <c r="BJ16" s="18">
         <v>-117</v>
       </c>
       <c r="BK16" s="18">
         <v>-63</v>
       </c>
       <c r="BL16" s="18">
         <v>-102</v>
       </c>
       <c r="BM16" s="18">
         <v>-79</v>
       </c>
-      <c r="BN16" s="44">
+      <c r="BN16" s="69">
         <v>-45</v>
       </c>
-      <c r="BO16" s="18"/>
-      <c r="BP16" s="18"/>
+      <c r="BO16" s="68">
+        <v>-98</v>
+      </c>
+      <c r="BP16" s="68">
+        <v>-127</v>
+      </c>
       <c r="BQ16" s="18"/>
       <c r="BR16" s="18"/>
       <c r="BS16" s="18"/>
       <c r="BT16" s="18"/>
       <c r="BU16" s="18"/>
     </row>
     <row r="17" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="54" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="54"/>
       <c r="C17" s="54"/>
       <c r="D17" s="54"/>
       <c r="E17" s="54"/>
       <c r="F17" s="54"/>
       <c r="G17" s="54"/>
       <c r="H17" s="54"/>
       <c r="I17" s="54"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
       <c r="L17" s="54"/>
       <c r="M17" s="54"/>
       <c r="N17" s="54"/>
       <c r="O17" s="54"/>
       <c r="P17" s="54"/>
@@ -15091,51 +15379,51 @@
       <c r="AJ17" s="54"/>
       <c r="AK17" s="54"/>
       <c r="AL17" s="54"/>
       <c r="AM17" s="54"/>
       <c r="AN17" s="54"/>
       <c r="AO17" s="54"/>
       <c r="AP17" s="54"/>
       <c r="AQ17" s="54"/>
       <c r="AR17" s="54"/>
       <c r="AS17" s="54"/>
       <c r="AT17" s="54"/>
       <c r="AU17" s="54"/>
       <c r="AV17" s="54"/>
       <c r="AW17" s="54"/>
       <c r="AX17" s="49"/>
       <c r="AY17" s="49"/>
       <c r="AZ17" s="49"/>
       <c r="BA17" s="49"/>
       <c r="BB17" s="49"/>
       <c r="BC17" s="49"/>
       <c r="BD17" s="49"/>
       <c r="BJ17" s="49"/>
       <c r="BK17" s="49"/>
       <c r="BL17" s="49"/>
       <c r="BM17" s="49"/>
-      <c r="BN17" s="49"/>
+      <c r="BN17" s="69"/>
       <c r="BO17" s="49"/>
       <c r="BP17" s="49"/>
     </row>
     <row r="18" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A18" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="15">
         <v>-182</v>
       </c>
       <c r="O18" s="15">
         <v>-138</v>
       </c>
@@ -15267,55 +15555,59 @@
       </c>
       <c r="BF18" s="18">
         <v>-284</v>
       </c>
       <c r="BG18" s="18">
         <v>-312</v>
       </c>
       <c r="BH18" s="18">
         <v>-229</v>
       </c>
       <c r="BI18" s="18">
         <v>-254</v>
       </c>
       <c r="BJ18" s="18">
         <v>-380</v>
       </c>
       <c r="BK18" s="18">
         <v>-362</v>
       </c>
       <c r="BL18" s="18">
         <v>-413</v>
       </c>
       <c r="BM18" s="18">
         <v>-520</v>
       </c>
-      <c r="BN18" s="43">
+      <c r="BN18" s="69">
         <v>-223</v>
       </c>
-      <c r="BO18" s="18"/>
-      <c r="BP18" s="18"/>
+      <c r="BO18" s="68">
+        <v>-364</v>
+      </c>
+      <c r="BP18" s="68">
+        <v>-441</v>
+      </c>
       <c r="BQ18" s="18"/>
       <c r="BR18" s="18"/>
       <c r="BS18" s="18"/>
       <c r="BT18" s="18"/>
       <c r="BU18" s="18"/>
     </row>
     <row r="19" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="13"/>
       <c r="I19" s="12"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="14"/>
       <c r="M19" s="14"/>
       <c r="N19" s="17">
         <v>-54</v>
       </c>
@@ -15450,55 +15742,59 @@
       </c>
       <c r="BF19" s="18">
         <v>-75</v>
       </c>
       <c r="BG19" s="18">
         <v>-73</v>
       </c>
       <c r="BH19" s="18">
         <v>-79</v>
       </c>
       <c r="BI19" s="18">
         <v>-175</v>
       </c>
       <c r="BJ19" s="18">
         <v>-175</v>
       </c>
       <c r="BK19" s="18">
         <v>-210</v>
       </c>
       <c r="BL19" s="18">
         <v>-300</v>
       </c>
       <c r="BM19" s="18">
         <v>-265</v>
       </c>
-      <c r="BN19" s="43">
+      <c r="BN19" s="69">
         <v>-57</v>
       </c>
-      <c r="BO19" s="18"/>
-      <c r="BP19" s="18"/>
+      <c r="BO19" s="68">
+        <v>-118</v>
+      </c>
+      <c r="BP19" s="68">
+        <v>-193</v>
+      </c>
       <c r="BQ19" s="18"/>
       <c r="BR19" s="18"/>
       <c r="BS19" s="18"/>
       <c r="BT19" s="18"/>
       <c r="BU19" s="18"/>
     </row>
     <row r="20" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="13"/>
       <c r="I20" s="12"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
       <c r="N20" s="17">
         <v>-24</v>
       </c>
@@ -15633,55 +15929,59 @@
       </c>
       <c r="BF20" s="18">
         <v>-48</v>
       </c>
       <c r="BG20" s="18">
         <v>-23</v>
       </c>
       <c r="BH20" s="18">
         <v>-11</v>
       </c>
       <c r="BI20" s="18">
         <v>-13</v>
       </c>
       <c r="BJ20" s="18">
         <v>-37</v>
       </c>
       <c r="BK20" s="18">
         <v>-47</v>
       </c>
       <c r="BL20" s="18">
         <v>-5</v>
       </c>
       <c r="BM20" s="18">
         <v>-29</v>
       </c>
-      <c r="BN20" s="43">
+      <c r="BN20" s="69">
         <v>-46</v>
       </c>
-      <c r="BO20" s="18"/>
-      <c r="BP20" s="18"/>
+      <c r="BO20" s="68">
+        <v>-36</v>
+      </c>
+      <c r="BP20" s="68">
+        <v>-23</v>
+      </c>
       <c r="BQ20" s="18"/>
       <c r="BR20" s="18"/>
       <c r="BS20" s="18"/>
       <c r="BT20" s="18"/>
       <c r="BU20" s="18"/>
     </row>
     <row r="21" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13"/>
       <c r="I21" s="12"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
       <c r="N21" s="17">
         <v>-13</v>
       </c>
@@ -15816,55 +16116,59 @@
       </c>
       <c r="BF21" s="18">
         <v>-73</v>
       </c>
       <c r="BG21" s="18">
         <v>-32</v>
       </c>
       <c r="BH21" s="18">
         <v>-34</v>
       </c>
       <c r="BI21" s="18">
         <v>-34</v>
       </c>
       <c r="BJ21" s="18">
         <v>-22</v>
       </c>
       <c r="BK21" s="18">
         <v>-46</v>
       </c>
       <c r="BL21" s="18">
         <v>-7</v>
       </c>
       <c r="BM21" s="18">
         <v>-56</v>
       </c>
-      <c r="BN21" s="43">
+      <c r="BN21" s="69">
         <v>-2</v>
       </c>
-      <c r="BO21" s="18"/>
-      <c r="BP21" s="18"/>
+      <c r="BO21" s="68">
+        <v>-16</v>
+      </c>
+      <c r="BP21" s="68">
+        <v>-97</v>
+      </c>
       <c r="BQ21" s="18"/>
       <c r="BR21" s="18"/>
       <c r="BS21" s="18"/>
       <c r="BT21" s="18"/>
       <c r="BU21" s="18"/>
     </row>
     <row r="22" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13"/>
       <c r="I22" s="12"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="17">
         <v>-36</v>
       </c>
@@ -15999,55 +16303,59 @@
       </c>
       <c r="BF22" s="18">
         <v>-5</v>
       </c>
       <c r="BG22" s="18">
         <v>-71</v>
       </c>
       <c r="BH22" s="18">
         <v>-11</v>
       </c>
       <c r="BI22" s="18">
         <v>-10</v>
       </c>
       <c r="BJ22" s="18">
         <v>-70</v>
       </c>
       <c r="BK22" s="18">
         <v>-49</v>
       </c>
       <c r="BL22" s="18">
         <v>-59</v>
       </c>
       <c r="BM22" s="18">
         <v>-81</v>
       </c>
-      <c r="BN22" s="43">
+      <c r="BN22" s="69">
         <v>-69</v>
       </c>
-      <c r="BO22" s="18"/>
-      <c r="BP22" s="18"/>
+      <c r="BO22" s="68">
+        <v>-52</v>
+      </c>
+      <c r="BP22" s="68">
+        <v>-21</v>
+      </c>
       <c r="BQ22" s="18"/>
       <c r="BR22" s="18"/>
       <c r="BS22" s="18"/>
       <c r="BT22" s="18"/>
       <c r="BU22" s="18"/>
     </row>
     <row r="23" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="13"/>
       <c r="I23" s="12"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
       <c r="N23" s="17">
         <v>-41</v>
       </c>
@@ -16182,55 +16490,59 @@
       </c>
       <c r="BF23" s="18">
         <v>-51</v>
       </c>
       <c r="BG23" s="18">
         <v>-68</v>
       </c>
       <c r="BH23" s="18">
         <v>-62</v>
       </c>
       <c r="BI23" s="18">
         <v>-24</v>
       </c>
       <c r="BJ23" s="18">
         <v>-25</v>
       </c>
       <c r="BK23" s="18">
         <v>17</v>
       </c>
       <c r="BL23" s="18">
         <v>26</v>
       </c>
       <c r="BM23" s="18">
         <v>-74</v>
       </c>
-      <c r="BN23" s="43">
+      <c r="BN23" s="69">
         <v>-71</v>
       </c>
-      <c r="BO23" s="18"/>
-      <c r="BP23" s="18"/>
+      <c r="BO23" s="68">
+        <v>-90</v>
+      </c>
+      <c r="BP23" s="68">
+        <v>-47</v>
+      </c>
       <c r="BQ23" s="18"/>
       <c r="BR23" s="18"/>
       <c r="BS23" s="18"/>
       <c r="BT23" s="18"/>
       <c r="BU23" s="18"/>
     </row>
     <row r="24" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="13"/>
       <c r="I24" s="12"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
       <c r="N24" s="17">
         <v>-14</v>
       </c>
@@ -16365,55 +16677,59 @@
       </c>
       <c r="BF24" s="18">
         <v>-32</v>
       </c>
       <c r="BG24" s="18">
         <v>-45</v>
       </c>
       <c r="BH24" s="18">
         <v>-32</v>
       </c>
       <c r="BI24" s="18">
         <v>2</v>
       </c>
       <c r="BJ24" s="18">
         <v>-51</v>
       </c>
       <c r="BK24" s="18">
         <v>-27</v>
       </c>
       <c r="BL24" s="18">
         <v>-68</v>
       </c>
       <c r="BM24" s="18">
         <v>-15</v>
       </c>
-      <c r="BN24" s="43">
+      <c r="BN24" s="69">
         <v>22</v>
       </c>
-      <c r="BO24" s="18"/>
-      <c r="BP24" s="18"/>
+      <c r="BO24" s="68">
+        <v>-52</v>
+      </c>
+      <c r="BP24" s="68">
+        <v>-60</v>
+      </c>
       <c r="BQ24" s="18"/>
       <c r="BR24" s="18"/>
       <c r="BS24" s="18"/>
       <c r="BT24" s="18"/>
       <c r="BU24" s="18"/>
     </row>
     <row r="25" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="55" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="55"/>
       <c r="C25" s="55"/>
       <c r="D25" s="55"/>
       <c r="E25" s="55"/>
       <c r="F25" s="55"/>
       <c r="G25" s="55"/>
       <c r="H25" s="55"/>
       <c r="I25" s="55"/>
       <c r="J25" s="55"/>
       <c r="K25" s="55"/>
       <c r="L25" s="55"/>
       <c r="M25" s="55"/>
       <c r="N25" s="55"/>
       <c r="O25" s="55"/>
       <c r="P25" s="55"/>
@@ -16439,51 +16755,51 @@
       <c r="AJ25" s="55"/>
       <c r="AK25" s="55"/>
       <c r="AL25" s="55"/>
       <c r="AM25" s="55"/>
       <c r="AN25" s="55"/>
       <c r="AO25" s="55"/>
       <c r="AP25" s="55"/>
       <c r="AQ25" s="55"/>
       <c r="AR25" s="55"/>
       <c r="AS25" s="55"/>
       <c r="AT25" s="55"/>
       <c r="AU25" s="55"/>
       <c r="AV25" s="55"/>
       <c r="AW25" s="55"/>
       <c r="AX25" s="49"/>
       <c r="AY25" s="49"/>
       <c r="AZ25" s="49"/>
       <c r="BA25" s="49"/>
       <c r="BB25" s="49"/>
       <c r="BC25" s="49"/>
       <c r="BD25" s="49"/>
       <c r="BJ25" s="49"/>
       <c r="BK25" s="49"/>
       <c r="BL25" s="49"/>
       <c r="BM25" s="49"/>
-      <c r="BN25" s="49"/>
+      <c r="BN25" s="69"/>
       <c r="BO25" s="49"/>
       <c r="BP25" s="49"/>
     </row>
     <row r="26" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
       <c r="J26" s="11"/>
       <c r="K26" s="11"/>
       <c r="L26" s="11"/>
       <c r="M26" s="11"/>
       <c r="N26" s="17">
         <v>-484</v>
       </c>
       <c r="O26" s="17">
         <v>-674</v>
       </c>
@@ -16615,55 +16931,59 @@
       </c>
       <c r="BF26" s="20">
         <v>-951</v>
       </c>
       <c r="BG26" s="20">
         <v>-890</v>
       </c>
       <c r="BH26" s="20">
         <v>-626</v>
       </c>
       <c r="BI26" s="20">
         <v>-604</v>
       </c>
       <c r="BJ26" s="20">
         <v>-748</v>
       </c>
       <c r="BK26" s="20">
         <v>-426</v>
       </c>
       <c r="BL26" s="20">
         <v>-406</v>
       </c>
       <c r="BM26" s="20">
         <v>-506</v>
       </c>
-      <c r="BN26" s="44">
+      <c r="BN26" s="69">
         <v>-601</v>
       </c>
-      <c r="BO26" s="18"/>
-      <c r="BP26" s="18"/>
+      <c r="BO26" s="69">
+        <v>-834</v>
+      </c>
+      <c r="BP26" s="69">
+        <v>-1104</v>
+      </c>
       <c r="BQ26" s="20"/>
       <c r="BR26" s="20"/>
       <c r="BS26" s="20"/>
       <c r="BT26" s="20"/>
       <c r="BU26" s="20"/>
     </row>
     <row r="27" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="13"/>
       <c r="I27" s="12"/>
       <c r="J27" s="14"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
       <c r="N27" s="17">
         <v>73</v>
       </c>
@@ -16798,55 +17118,59 @@
       </c>
       <c r="BF27" s="20">
         <v>152</v>
       </c>
       <c r="BG27" s="20">
         <v>98</v>
       </c>
       <c r="BH27" s="20">
         <v>149</v>
       </c>
       <c r="BI27" s="20">
         <v>139</v>
       </c>
       <c r="BJ27" s="20">
         <v>143</v>
       </c>
       <c r="BK27" s="20">
         <v>281</v>
       </c>
       <c r="BL27" s="20">
         <v>139</v>
       </c>
       <c r="BM27" s="20">
         <v>65</v>
       </c>
-      <c r="BN27" s="44">
+      <c r="BN27" s="69">
         <v>9</v>
       </c>
-      <c r="BO27" s="18"/>
-      <c r="BP27" s="18"/>
+      <c r="BO27" s="69">
+        <v>86</v>
+      </c>
+      <c r="BP27" s="69">
+        <v>103</v>
+      </c>
       <c r="BQ27" s="20"/>
       <c r="BR27" s="20"/>
       <c r="BS27" s="20"/>
       <c r="BT27" s="20"/>
       <c r="BU27" s="20"/>
     </row>
     <row r="28" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="13"/>
       <c r="I28" s="12"/>
       <c r="J28" s="14"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="17">
         <v>-8</v>
       </c>
@@ -16981,55 +17305,59 @@
       </c>
       <c r="BF28" s="20">
         <v>-9</v>
       </c>
       <c r="BG28" s="20">
         <v>3</v>
       </c>
       <c r="BH28" s="20">
         <v>-7</v>
       </c>
       <c r="BI28" s="20">
         <v>0</v>
       </c>
       <c r="BJ28" s="20">
         <v>-3</v>
       </c>
       <c r="BK28" s="20">
         <v>-3</v>
       </c>
       <c r="BL28" s="20">
         <v>6</v>
       </c>
       <c r="BM28" s="20">
         <v>3</v>
       </c>
-      <c r="BN28" s="44">
+      <c r="BN28" s="69">
         <v>-5</v>
       </c>
-      <c r="BO28" s="18"/>
-      <c r="BP28" s="18"/>
+      <c r="BO28" s="69">
+        <v>-10</v>
+      </c>
+      <c r="BP28" s="69">
+        <v>-5</v>
+      </c>
       <c r="BQ28" s="20"/>
       <c r="BR28" s="20"/>
       <c r="BS28" s="20"/>
       <c r="BT28" s="20"/>
       <c r="BU28" s="20"/>
     </row>
     <row r="29" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="14"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="17">
         <v>-53</v>
       </c>
@@ -17164,55 +17492,59 @@
       </c>
       <c r="BF29" s="20">
         <v>-226</v>
       </c>
       <c r="BG29" s="20">
         <v>-176</v>
       </c>
       <c r="BH29" s="20">
         <v>-113</v>
       </c>
       <c r="BI29" s="20">
         <v>-91</v>
       </c>
       <c r="BJ29" s="20">
         <v>-101</v>
       </c>
       <c r="BK29" s="20">
         <v>-71</v>
       </c>
       <c r="BL29" s="20">
         <v>-120</v>
       </c>
       <c r="BM29" s="20">
         <v>-105</v>
       </c>
-      <c r="BN29" s="44">
+      <c r="BN29" s="69">
         <v>-83</v>
       </c>
-      <c r="BO29" s="18"/>
-      <c r="BP29" s="18"/>
+      <c r="BO29" s="69">
+        <v>-224</v>
+      </c>
+      <c r="BP29" s="69">
+        <v>-246</v>
+      </c>
       <c r="BQ29" s="20"/>
       <c r="BR29" s="20"/>
       <c r="BS29" s="20"/>
       <c r="BT29" s="20"/>
       <c r="BU29" s="20"/>
     </row>
     <row r="30" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="13"/>
       <c r="I30" s="12"/>
       <c r="J30" s="14"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
       <c r="N30" s="17">
         <v>-82</v>
       </c>
@@ -17347,55 +17679,59 @@
       </c>
       <c r="BF30" s="20">
         <v>-151</v>
       </c>
       <c r="BG30" s="20">
         <v>-130</v>
       </c>
       <c r="BH30" s="20">
         <v>-126</v>
       </c>
       <c r="BI30" s="20">
         <v>-87</v>
       </c>
       <c r="BJ30" s="20">
         <v>-89</v>
       </c>
       <c r="BK30" s="20">
         <v>-82</v>
       </c>
       <c r="BL30" s="20">
         <v>-84</v>
       </c>
       <c r="BM30" s="20">
         <v>-53</v>
       </c>
-      <c r="BN30" s="44">
+      <c r="BN30" s="69">
         <v>-110</v>
       </c>
-      <c r="BO30" s="18"/>
-      <c r="BP30" s="18"/>
+      <c r="BO30" s="69">
+        <v>-39</v>
+      </c>
+      <c r="BP30" s="69">
+        <v>-94</v>
+      </c>
       <c r="BQ30" s="20"/>
       <c r="BR30" s="20"/>
       <c r="BS30" s="20"/>
       <c r="BT30" s="20"/>
       <c r="BU30" s="20"/>
     </row>
     <row r="31" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="13"/>
       <c r="I31" s="12"/>
       <c r="J31" s="14"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="15">
         <v>-50</v>
       </c>
@@ -17530,55 +17866,59 @@
       </c>
       <c r="BF31" s="20">
         <v>-162</v>
       </c>
       <c r="BG31" s="20">
         <v>-130</v>
       </c>
       <c r="BH31" s="20">
         <v>-145</v>
       </c>
       <c r="BI31" s="20">
         <v>-128</v>
       </c>
       <c r="BJ31" s="20">
         <v>-85</v>
       </c>
       <c r="BK31" s="20">
         <v>-108</v>
       </c>
       <c r="BL31" s="20">
         <v>-99</v>
       </c>
       <c r="BM31" s="20">
         <v>-59</v>
       </c>
-      <c r="BN31" s="44">
+      <c r="BN31" s="69">
         <v>-27</v>
       </c>
-      <c r="BO31" s="18"/>
-      <c r="BP31" s="18"/>
+      <c r="BO31" s="69">
+        <v>-84</v>
+      </c>
+      <c r="BP31" s="69">
+        <v>-197</v>
+      </c>
       <c r="BQ31" s="20"/>
       <c r="BR31" s="20"/>
       <c r="BS31" s="20"/>
       <c r="BT31" s="20"/>
       <c r="BU31" s="20"/>
     </row>
     <row r="32" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="13"/>
       <c r="I32" s="12"/>
       <c r="J32" s="14"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="17">
         <v>-109</v>
       </c>
@@ -17713,55 +18053,59 @@
       </c>
       <c r="BF32" s="20">
         <v>-210</v>
       </c>
       <c r="BG32" s="20">
         <v>-136</v>
       </c>
       <c r="BH32" s="20">
         <v>-115</v>
       </c>
       <c r="BI32" s="20">
         <v>-115</v>
       </c>
       <c r="BJ32" s="20">
         <v>-219</v>
       </c>
       <c r="BK32" s="20">
         <v>-138</v>
       </c>
       <c r="BL32" s="20">
         <v>-49</v>
       </c>
       <c r="BM32" s="20">
         <v>-81</v>
       </c>
-      <c r="BN32" s="44">
+      <c r="BN32" s="69">
         <v>-74</v>
       </c>
-      <c r="BO32" s="18"/>
-      <c r="BP32" s="18"/>
+      <c r="BO32" s="69">
+        <v>-205</v>
+      </c>
+      <c r="BP32" s="69">
+        <v>-209</v>
+      </c>
       <c r="BQ32" s="20"/>
       <c r="BR32" s="20"/>
       <c r="BS32" s="20"/>
       <c r="BT32" s="20"/>
       <c r="BU32" s="20"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="11"/>
       <c r="K33" s="11"/>
       <c r="L33" s="11"/>
       <c r="M33" s="11"/>
       <c r="N33" s="17">
         <v>-59</v>
       </c>
@@ -17896,55 +18240,59 @@
       </c>
       <c r="BF33" s="20">
         <v>-30</v>
       </c>
       <c r="BG33" s="20">
         <v>-73</v>
       </c>
       <c r="BH33" s="20">
         <v>-89</v>
       </c>
       <c r="BI33" s="20">
         <v>-88</v>
       </c>
       <c r="BJ33" s="20">
         <v>-83</v>
       </c>
       <c r="BK33" s="20">
         <v>-101</v>
       </c>
       <c r="BL33" s="20">
         <v>-83</v>
       </c>
       <c r="BM33" s="20">
         <v>-101</v>
       </c>
-      <c r="BN33" s="44">
+      <c r="BN33" s="69">
         <v>-68</v>
       </c>
-      <c r="BO33" s="18"/>
-      <c r="BP33" s="18"/>
+      <c r="BO33" s="69">
+        <v>-51</v>
+      </c>
+      <c r="BP33" s="69">
+        <v>-108</v>
+      </c>
       <c r="BQ33" s="20"/>
       <c r="BR33" s="20"/>
       <c r="BS33" s="20"/>
       <c r="BT33" s="20"/>
       <c r="BU33" s="20"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="12"/>
       <c r="G34" s="12"/>
       <c r="H34" s="13"/>
       <c r="I34" s="12"/>
       <c r="J34" s="14"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="17">
         <v>-14</v>
       </c>
@@ -18079,55 +18427,59 @@
       </c>
       <c r="BF34" s="20">
         <v>-97</v>
       </c>
       <c r="BG34" s="20">
         <v>-74</v>
       </c>
       <c r="BH34" s="20">
         <v>-44</v>
       </c>
       <c r="BI34" s="20">
         <v>-59</v>
       </c>
       <c r="BJ34" s="20">
         <v>-51</v>
       </c>
       <c r="BK34" s="20">
         <v>-48</v>
       </c>
       <c r="BL34" s="20">
         <v>17</v>
       </c>
       <c r="BM34" s="20">
         <v>-16</v>
       </c>
-      <c r="BN34" s="44">
+      <c r="BN34" s="69">
         <v>-33</v>
       </c>
-      <c r="BO34" s="18"/>
-      <c r="BP34" s="18"/>
+      <c r="BO34" s="69">
+        <v>-87</v>
+      </c>
+      <c r="BP34" s="69">
+        <v>-81</v>
+      </c>
       <c r="BQ34" s="20"/>
       <c r="BR34" s="20"/>
       <c r="BS34" s="20"/>
       <c r="BT34" s="20"/>
       <c r="BU34" s="20"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="13"/>
       <c r="I35" s="12"/>
       <c r="J35" s="14"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="17">
         <v>-132</v>
       </c>
@@ -18262,55 +18614,59 @@
       </c>
       <c r="BF35" s="20">
         <v>-156</v>
       </c>
       <c r="BG35" s="20">
         <v>-183</v>
       </c>
       <c r="BH35" s="20">
         <v>-53</v>
       </c>
       <c r="BI35" s="20">
         <v>-121</v>
       </c>
       <c r="BJ35" s="20">
         <v>-194</v>
       </c>
       <c r="BK35" s="20">
         <v>-120</v>
       </c>
       <c r="BL35" s="20">
         <v>-99</v>
       </c>
       <c r="BM35" s="20">
         <v>-95</v>
       </c>
-      <c r="BN35" s="44">
+      <c r="BN35" s="69">
         <v>-143</v>
       </c>
-      <c r="BO35" s="18"/>
-      <c r="BP35" s="18"/>
+      <c r="BO35" s="69">
+        <v>-174</v>
+      </c>
+      <c r="BP35" s="69">
+        <v>-200</v>
+      </c>
       <c r="BQ35" s="20"/>
       <c r="BR35" s="20"/>
       <c r="BS35" s="20"/>
       <c r="BT35" s="20"/>
       <c r="BU35" s="20"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="21"/>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="22"/>
       <c r="I36" s="21"/>
       <c r="J36" s="22"/>
       <c r="K36" s="22"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="25">
         <v>-50</v>
       </c>
@@ -18445,91 +18801,95 @@
       </c>
       <c r="BF36" s="26">
         <v>-62</v>
       </c>
       <c r="BG36" s="26">
         <v>-89</v>
       </c>
       <c r="BH36" s="26">
         <v>-83</v>
       </c>
       <c r="BI36" s="26">
         <v>-54</v>
       </c>
       <c r="BJ36" s="26">
         <v>-66</v>
       </c>
       <c r="BK36" s="26">
         <v>-36</v>
       </c>
       <c r="BL36" s="26">
         <v>-34</v>
       </c>
       <c r="BM36" s="26">
         <v>-64</v>
       </c>
-      <c r="BN36" s="45">
+      <c r="BN36" s="70">
         <v>-67</v>
       </c>
-      <c r="BO36" s="26"/>
-      <c r="BP36" s="26"/>
+      <c r="BO36" s="70">
+        <v>-46</v>
+      </c>
+      <c r="BP36" s="70">
+        <v>-67</v>
+      </c>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="26"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="33"/>
       <c r="B37" s="36"/>
       <c r="C37" s="36"/>
       <c r="AW37" s="49"/>
       <c r="BI37" s="49"/>
       <c r="BU37" s="49"/>
     </row>
     <row r="38" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="B38" s="36"/>
     </row>
     <row r="39" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="B39" s="36"/>
     </row>
     <row r="40" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:73" s="38" customFormat="1" ht="14.25"/>
     <row r="42" spans="1:73" s="38" customFormat="1" ht="14.25"/>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BJ3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AW25"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A5:AW5"/>
+    <mergeCell ref="A17:AW17"/>
+    <mergeCell ref="A25:AW25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Келгендер</vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>