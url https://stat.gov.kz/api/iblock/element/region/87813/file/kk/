--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -467,79 +467,79 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -825,210 +825,210 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU43"/>
   <sheetViews>
     <sheetView topLeftCell="AW1" workbookViewId="0">
-      <selection activeCell="BI26" sqref="BI26:BK36"/>
+      <selection activeCell="BL26" sqref="BL26:BM36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="7.85546875" customWidth="1"/>
     <col min="42" max="42" width="7.85546875" customWidth="1"/>
     <col min="54" max="54" width="7.85546875" customWidth="1"/>
     <col min="66" max="66" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="59"/>
-[...28 lines deleted...]
-      <c r="AE1" s="59"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+      <c r="AD1" s="56"/>
+      <c r="AE1" s="56"/>
     </row>
     <row r="2" spans="1:73" s="1" customFormat="1" ht="11.25">
       <c r="X2" s="2"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="28"/>
       <c r="AA2" s="28"/>
       <c r="AF2" s="3"/>
       <c r="AI2" s="29"/>
       <c r="AJ2" s="29"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="28"/>
       <c r="AO2" s="28"/>
       <c r="AR2" s="28"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="28"/>
       <c r="BA2" s="28"/>
       <c r="BD2" s="28"/>
       <c r="BI2" s="31"/>
       <c r="BJ2" s="28"/>
       <c r="BM2" s="28"/>
       <c r="BP2" s="28"/>
       <c r="BU2" s="31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A3" s="60"/>
-      <c r="B3" s="62">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59">
         <v>2021</v>
       </c>
-      <c r="C3" s="63"/>
-[...10 lines deleted...]
-      <c r="N3" s="62">
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="59">
         <v>2022</v>
       </c>
-      <c r="O3" s="63"/>
-[...10 lines deleted...]
-      <c r="Z3" s="64">
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="61">
         <v>2023</v>
       </c>
-      <c r="AA3" s="65"/>
-[...6 lines deleted...]
-      <c r="AH3" s="65"/>
+      <c r="AA3" s="62"/>
+      <c r="AB3" s="62"/>
+      <c r="AC3" s="62"/>
+      <c r="AD3" s="62"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
       <c r="AI3" s="30"/>
       <c r="AJ3" s="30"/>
       <c r="AL3" s="53">
         <v>2024</v>
       </c>
       <c r="AM3" s="54"/>
       <c r="AN3" s="54"/>
       <c r="AO3" s="54"/>
       <c r="AP3" s="54"/>
       <c r="AQ3" s="54"/>
       <c r="AR3" s="54"/>
       <c r="AS3" s="54"/>
       <c r="AT3" s="54"/>
       <c r="AU3" s="54"/>
       <c r="AV3" s="54"/>
       <c r="AW3" s="55"/>
       <c r="AX3" s="53">
         <v>2025</v>
       </c>
       <c r="AY3" s="54"/>
       <c r="AZ3" s="54"/>
       <c r="BA3" s="54"/>
       <c r="BB3" s="54"/>
       <c r="BC3" s="54"/>
       <c r="BD3" s="54"/>
       <c r="BE3" s="54"/>
       <c r="BF3" s="54"/>
       <c r="BG3" s="54"/>
       <c r="BH3" s="54"/>
       <c r="BI3" s="55"/>
       <c r="BJ3" s="53">
         <v>2026</v>
       </c>
       <c r="BK3" s="54"/>
       <c r="BL3" s="54"/>
       <c r="BM3" s="54"/>
       <c r="BN3" s="54"/>
       <c r="BO3" s="54"/>
       <c r="BP3" s="54"/>
       <c r="BQ3" s="54"/>
       <c r="BR3" s="54"/>
       <c r="BS3" s="54"/>
       <c r="BT3" s="54"/>
       <c r="BU3" s="55"/>
     </row>
     <row r="4" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="61"/>
+      <c r="A4" s="58"/>
       <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1203,101 +1203,101 @@
         <v>6</v>
       </c>
       <c r="BO4" s="47" t="s">
         <v>7</v>
       </c>
       <c r="BP4" s="46" t="s">
         <v>8</v>
       </c>
       <c r="BQ4" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BR4" s="46" t="s">
         <v>1</v>
       </c>
       <c r="BS4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="56"/>
-[...46 lines deleted...]
-      <c r="AW5" s="56"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="63"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="63"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="63"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="63"/>
+      <c r="N5" s="63"/>
+      <c r="O5" s="63"/>
+      <c r="P5" s="63"/>
+      <c r="Q5" s="63"/>
+      <c r="R5" s="63"/>
+      <c r="S5" s="63"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="63"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="63"/>
+      <c r="X5" s="63"/>
+      <c r="Y5" s="63"/>
+      <c r="Z5" s="63"/>
+      <c r="AA5" s="63"/>
+      <c r="AB5" s="63"/>
+      <c r="AC5" s="63"/>
+      <c r="AD5" s="63"/>
+      <c r="AE5" s="63"/>
+      <c r="AF5" s="63"/>
+      <c r="AG5" s="63"/>
+      <c r="AH5" s="63"/>
+      <c r="AI5" s="63"/>
+      <c r="AJ5" s="63"/>
+      <c r="AK5" s="63"/>
+      <c r="AL5" s="63"/>
+      <c r="AM5" s="63"/>
+      <c r="AN5" s="63"/>
+      <c r="AO5" s="63"/>
+      <c r="AP5" s="63"/>
+      <c r="AQ5" s="63"/>
+      <c r="AR5" s="63"/>
+      <c r="AS5" s="63"/>
+      <c r="AT5" s="63"/>
+      <c r="AU5" s="63"/>
+      <c r="AV5" s="63"/>
+      <c r="AW5" s="63"/>
     </row>
     <row r="6" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="13"/>
       <c r="I6" s="12"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="15">
         <v>1328</v>
       </c>
       <c r="O6" s="15">
         <v>1867</v>
       </c>
       <c r="P6" s="16">
         <v>1455</v>
@@ -1422,52 +1422,56 @@
       </c>
       <c r="BD6" s="18">
         <v>3479</v>
       </c>
       <c r="BE6" s="18">
         <v>3939</v>
       </c>
       <c r="BF6" s="18">
         <v>4146</v>
       </c>
       <c r="BG6" s="18">
         <v>3225</v>
       </c>
       <c r="BH6" s="18">
         <v>3135</v>
       </c>
       <c r="BI6" s="18">
         <v>3216</v>
       </c>
       <c r="BJ6" s="18">
         <v>4570</v>
       </c>
       <c r="BK6" s="18">
         <v>3860</v>
       </c>
-      <c r="BL6" s="18"/>
-      <c r="BM6" s="18"/>
+      <c r="BL6" s="18">
+        <v>4250</v>
+      </c>
+      <c r="BM6" s="18">
+        <v>3812</v>
+      </c>
       <c r="BN6" s="18"/>
       <c r="BO6" s="18"/>
       <c r="BP6" s="18"/>
       <c r="BQ6" s="18"/>
       <c r="BR6" s="18"/>
       <c r="BS6" s="18"/>
       <c r="BT6" s="18"/>
       <c r="BU6" s="18"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
@@ -1599,52 +1603,56 @@
       </c>
       <c r="BD7" s="18">
         <v>1483</v>
       </c>
       <c r="BE7" s="18">
         <v>1832</v>
       </c>
       <c r="BF7" s="18">
         <v>1878</v>
       </c>
       <c r="BG7" s="18">
         <v>1511</v>
       </c>
       <c r="BH7" s="18">
         <v>1425</v>
       </c>
       <c r="BI7" s="18">
         <v>1361</v>
       </c>
       <c r="BJ7" s="18">
         <v>1924</v>
       </c>
       <c r="BK7" s="18">
         <v>1612</v>
       </c>
-      <c r="BL7" s="18"/>
-      <c r="BM7" s="18"/>
+      <c r="BL7" s="18">
+        <v>1691</v>
+      </c>
+      <c r="BM7" s="18">
+        <v>1435</v>
+      </c>
       <c r="BN7" s="18"/>
       <c r="BO7" s="18"/>
       <c r="BP7" s="18"/>
       <c r="BQ7" s="18"/>
       <c r="BR7" s="18"/>
       <c r="BS7" s="18"/>
       <c r="BT7" s="18"/>
       <c r="BU7" s="18"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="13"/>
       <c r="I8" s="12"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
@@ -1776,52 +1784,56 @@
       </c>
       <c r="BD8" s="18">
         <v>120</v>
       </c>
       <c r="BE8" s="18">
         <v>156</v>
       </c>
       <c r="BF8" s="18">
         <v>129</v>
       </c>
       <c r="BG8" s="18">
         <v>113</v>
       </c>
       <c r="BH8" s="18">
         <v>111</v>
       </c>
       <c r="BI8" s="18">
         <v>120</v>
       </c>
       <c r="BJ8" s="18">
         <v>131</v>
       </c>
       <c r="BK8" s="18">
         <v>120</v>
       </c>
-      <c r="BL8" s="18"/>
-      <c r="BM8" s="18"/>
+      <c r="BL8" s="18">
+        <v>164</v>
+      </c>
+      <c r="BM8" s="18">
+        <v>127</v>
+      </c>
       <c r="BN8" s="18"/>
       <c r="BO8" s="18"/>
       <c r="BP8" s="18"/>
       <c r="BQ8" s="18"/>
       <c r="BR8" s="18"/>
       <c r="BS8" s="18"/>
       <c r="BT8" s="18"/>
       <c r="BU8" s="18"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="13"/>
       <c r="I9" s="12"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
@@ -1953,52 +1965,56 @@
       </c>
       <c r="BD9" s="18">
         <v>109</v>
       </c>
       <c r="BE9" s="18">
         <v>125</v>
       </c>
       <c r="BF9" s="18">
         <v>146</v>
       </c>
       <c r="BG9" s="18">
         <v>106</v>
       </c>
       <c r="BH9" s="18">
         <v>84</v>
       </c>
       <c r="BI9" s="18">
         <v>149</v>
       </c>
       <c r="BJ9" s="18">
         <v>213</v>
       </c>
       <c r="BK9" s="18">
         <v>201</v>
       </c>
-      <c r="BL9" s="18"/>
-      <c r="BM9" s="18"/>
+      <c r="BL9" s="18">
+        <v>193</v>
+      </c>
+      <c r="BM9" s="18">
+        <v>223</v>
+      </c>
       <c r="BN9" s="18"/>
       <c r="BO9" s="18"/>
       <c r="BP9" s="18"/>
       <c r="BQ9" s="18"/>
       <c r="BR9" s="18"/>
       <c r="BS9" s="18"/>
       <c r="BT9" s="18"/>
       <c r="BU9" s="18"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="13"/>
       <c r="I10" s="12"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
@@ -2130,52 +2146,56 @@
       </c>
       <c r="BD10" s="18">
         <v>209</v>
       </c>
       <c r="BE10" s="18">
         <v>212</v>
       </c>
       <c r="BF10" s="18">
         <v>280</v>
       </c>
       <c r="BG10" s="18">
         <v>229</v>
       </c>
       <c r="BH10" s="18">
         <v>195</v>
       </c>
       <c r="BI10" s="18">
         <v>176</v>
       </c>
       <c r="BJ10" s="18">
         <v>327</v>
       </c>
       <c r="BK10" s="18">
         <v>269</v>
       </c>
-      <c r="BL10" s="18"/>
-      <c r="BM10" s="18"/>
+      <c r="BL10" s="18">
+        <v>294</v>
+      </c>
+      <c r="BM10" s="18">
+        <v>249</v>
+      </c>
       <c r="BN10" s="18"/>
       <c r="BO10" s="18"/>
       <c r="BP10" s="18"/>
       <c r="BQ10" s="18"/>
       <c r="BR10" s="18"/>
       <c r="BS10" s="18"/>
       <c r="BT10" s="18"/>
       <c r="BU10" s="18"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
@@ -2307,52 +2327,56 @@
       </c>
       <c r="BD11" s="18">
         <v>361</v>
       </c>
       <c r="BE11" s="18">
         <v>311</v>
       </c>
       <c r="BF11" s="18">
         <v>304</v>
       </c>
       <c r="BG11" s="18">
         <v>228</v>
       </c>
       <c r="BH11" s="18">
         <v>226</v>
       </c>
       <c r="BI11" s="18">
         <v>255</v>
       </c>
       <c r="BJ11" s="18">
         <v>373</v>
       </c>
       <c r="BK11" s="18">
         <v>264</v>
       </c>
-      <c r="BL11" s="18"/>
-      <c r="BM11" s="18"/>
+      <c r="BL11" s="18">
+        <v>309</v>
+      </c>
+      <c r="BM11" s="18">
+        <v>304</v>
+      </c>
       <c r="BN11" s="18"/>
       <c r="BO11" s="18"/>
       <c r="BP11" s="18"/>
       <c r="BQ11" s="18"/>
       <c r="BR11" s="18"/>
       <c r="BS11" s="18"/>
       <c r="BT11" s="18"/>
       <c r="BU11" s="18"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="13"/>
       <c r="I12" s="12"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
@@ -2484,52 +2508,56 @@
       </c>
       <c r="BD12" s="18">
         <v>199</v>
       </c>
       <c r="BE12" s="18">
         <v>202</v>
       </c>
       <c r="BF12" s="18">
         <v>255</v>
       </c>
       <c r="BG12" s="18">
         <v>136</v>
       </c>
       <c r="BH12" s="18">
         <v>164</v>
       </c>
       <c r="BI12" s="18">
         <v>185</v>
       </c>
       <c r="BJ12" s="18">
         <v>226</v>
       </c>
       <c r="BK12" s="18">
         <v>172</v>
       </c>
-      <c r="BL12" s="18"/>
-      <c r="BM12" s="18"/>
+      <c r="BL12" s="18">
+        <v>315</v>
+      </c>
+      <c r="BM12" s="18">
+        <v>209</v>
+      </c>
       <c r="BN12" s="18"/>
       <c r="BO12" s="18"/>
       <c r="BP12" s="18"/>
       <c r="BQ12" s="18"/>
       <c r="BR12" s="18"/>
       <c r="BS12" s="18"/>
       <c r="BT12" s="18"/>
       <c r="BU12" s="18"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="13"/>
       <c r="I13" s="12"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
@@ -2661,52 +2689,56 @@
       </c>
       <c r="BD13" s="18">
         <v>169</v>
       </c>
       <c r="BE13" s="18">
         <v>228</v>
       </c>
       <c r="BF13" s="18">
         <v>268</v>
       </c>
       <c r="BG13" s="18">
         <v>135</v>
       </c>
       <c r="BH13" s="18">
         <v>183</v>
       </c>
       <c r="BI13" s="18">
         <v>146</v>
       </c>
       <c r="BJ13" s="18">
         <v>219</v>
       </c>
       <c r="BK13" s="18">
         <v>215</v>
       </c>
-      <c r="BL13" s="18"/>
-      <c r="BM13" s="18"/>
+      <c r="BL13" s="18">
+        <v>229</v>
+      </c>
+      <c r="BM13" s="18">
+        <v>256</v>
+      </c>
       <c r="BN13" s="18"/>
       <c r="BO13" s="18"/>
       <c r="BP13" s="18"/>
       <c r="BQ13" s="18"/>
       <c r="BR13" s="18"/>
       <c r="BS13" s="18"/>
       <c r="BT13" s="18"/>
       <c r="BU13" s="18"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
@@ -2838,52 +2870,56 @@
       </c>
       <c r="BD14" s="18">
         <v>164</v>
       </c>
       <c r="BE14" s="18">
         <v>170</v>
       </c>
       <c r="BF14" s="18">
         <v>194</v>
       </c>
       <c r="BG14" s="18">
         <v>152</v>
       </c>
       <c r="BH14" s="18">
         <v>177</v>
       </c>
       <c r="BI14" s="18">
         <v>184</v>
       </c>
       <c r="BJ14" s="18">
         <v>225</v>
       </c>
       <c r="BK14" s="18">
         <v>161</v>
       </c>
-      <c r="BL14" s="18"/>
-      <c r="BM14" s="18"/>
+      <c r="BL14" s="18">
+        <v>223</v>
+      </c>
+      <c r="BM14" s="18">
+        <v>205</v>
+      </c>
       <c r="BN14" s="18"/>
       <c r="BO14" s="18"/>
       <c r="BP14" s="18"/>
       <c r="BQ14" s="18"/>
       <c r="BR14" s="18"/>
       <c r="BS14" s="18"/>
       <c r="BT14" s="18"/>
       <c r="BU14" s="18"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
@@ -3015,52 +3051,56 @@
       </c>
       <c r="BD15" s="18">
         <v>530</v>
       </c>
       <c r="BE15" s="18">
         <v>546</v>
       </c>
       <c r="BF15" s="18">
         <v>527</v>
       </c>
       <c r="BG15" s="18">
         <v>490</v>
       </c>
       <c r="BH15" s="18">
         <v>422</v>
       </c>
       <c r="BI15" s="18">
         <v>486</v>
       </c>
       <c r="BJ15" s="18">
         <v>761</v>
       </c>
       <c r="BK15" s="18">
         <v>651</v>
       </c>
-      <c r="BL15" s="18"/>
-      <c r="BM15" s="18"/>
+      <c r="BL15" s="18">
+        <v>689</v>
+      </c>
+      <c r="BM15" s="18">
+        <v>640</v>
+      </c>
       <c r="BN15" s="18"/>
       <c r="BO15" s="18"/>
       <c r="BP15" s="18"/>
       <c r="BQ15" s="18"/>
       <c r="BR15" s="18"/>
       <c r="BS15" s="18"/>
       <c r="BT15" s="18"/>
       <c r="BU15" s="18"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
@@ -3192,113 +3232,117 @@
       </c>
       <c r="BD16" s="18">
         <v>135</v>
       </c>
       <c r="BE16" s="18">
         <v>157</v>
       </c>
       <c r="BF16" s="18">
         <v>165</v>
       </c>
       <c r="BG16" s="18">
         <v>125</v>
       </c>
       <c r="BH16" s="18">
         <v>148</v>
       </c>
       <c r="BI16" s="18">
         <v>154</v>
       </c>
       <c r="BJ16" s="18">
         <v>171</v>
       </c>
       <c r="BK16" s="18">
         <v>195</v>
       </c>
-      <c r="BL16" s="18"/>
-      <c r="BM16" s="18"/>
+      <c r="BL16" s="18">
+        <v>143</v>
+      </c>
+      <c r="BM16" s="18">
+        <v>164</v>
+      </c>
       <c r="BN16" s="18"/>
       <c r="BO16" s="18"/>
       <c r="BP16" s="18"/>
       <c r="BQ16" s="18"/>
       <c r="BR16" s="18"/>
       <c r="BS16" s="18"/>
       <c r="BT16" s="18"/>
       <c r="BU16" s="18"/>
     </row>
     <row r="17" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A17" s="57" t="s">
+      <c r="A17" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="57"/>
-[...46 lines deleted...]
-      <c r="AW17" s="57"/>
+      <c r="B17" s="64"/>
+      <c r="C17" s="64"/>
+      <c r="D17" s="64"/>
+      <c r="E17" s="64"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="64"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="64"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="64"/>
+      <c r="M17" s="64"/>
+      <c r="N17" s="64"/>
+      <c r="O17" s="64"/>
+      <c r="P17" s="64"/>
+      <c r="Q17" s="64"/>
+      <c r="R17" s="64"/>
+      <c r="S17" s="64"/>
+      <c r="T17" s="64"/>
+      <c r="U17" s="64"/>
+      <c r="V17" s="64"/>
+      <c r="W17" s="64"/>
+      <c r="X17" s="64"/>
+      <c r="Y17" s="64"/>
+      <c r="Z17" s="64"/>
+      <c r="AA17" s="64"/>
+      <c r="AB17" s="64"/>
+      <c r="AC17" s="64"/>
+      <c r="AD17" s="64"/>
+      <c r="AE17" s="64"/>
+      <c r="AF17" s="64"/>
+      <c r="AG17" s="64"/>
+      <c r="AH17" s="64"/>
+      <c r="AI17" s="64"/>
+      <c r="AJ17" s="64"/>
+      <c r="AK17" s="64"/>
+      <c r="AL17" s="64"/>
+      <c r="AM17" s="64"/>
+      <c r="AN17" s="64"/>
+      <c r="AO17" s="64"/>
+      <c r="AP17" s="64"/>
+      <c r="AQ17" s="64"/>
+      <c r="AR17" s="64"/>
+      <c r="AS17" s="64"/>
+      <c r="AT17" s="64"/>
+      <c r="AU17" s="64"/>
+      <c r="AV17" s="64"/>
+      <c r="AW17" s="64"/>
     </row>
     <row r="18" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A18" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="13"/>
       <c r="I18" s="12"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="15"/>
       <c r="M18" s="14"/>
       <c r="N18" s="15">
         <v>607</v>
       </c>
       <c r="O18" s="15">
         <v>868</v>
       </c>
       <c r="P18" s="15">
         <v>648</v>
@@ -3422,52 +3466,56 @@
       </c>
       <c r="BD18" s="18">
         <v>1669</v>
       </c>
       <c r="BE18" s="18">
         <v>1935</v>
       </c>
       <c r="BF18" s="18">
         <v>1931</v>
       </c>
       <c r="BG18" s="18">
         <v>1604</v>
       </c>
       <c r="BH18" s="18">
         <v>1504</v>
       </c>
       <c r="BI18" s="18">
         <v>1471</v>
       </c>
       <c r="BJ18" s="18">
         <v>2112</v>
       </c>
       <c r="BK18" s="18">
         <v>1709</v>
       </c>
-      <c r="BL18" s="18"/>
-      <c r="BM18" s="18"/>
+      <c r="BL18" s="18">
+        <v>1913</v>
+      </c>
+      <c r="BM18" s="18">
+        <v>1644</v>
+      </c>
       <c r="BN18" s="18"/>
       <c r="BO18" s="18"/>
       <c r="BP18" s="18"/>
       <c r="BQ18" s="18"/>
       <c r="BR18" s="18"/>
       <c r="BS18" s="18"/>
       <c r="BT18" s="18"/>
       <c r="BU18" s="18"/>
     </row>
     <row r="19" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
@@ -3599,52 +3647,56 @@
       </c>
       <c r="BD19" s="18">
         <v>1113</v>
       </c>
       <c r="BE19" s="18">
         <v>1262</v>
       </c>
       <c r="BF19" s="18">
         <v>1261</v>
       </c>
       <c r="BG19" s="18">
         <v>1058</v>
       </c>
       <c r="BH19" s="18">
         <v>976</v>
       </c>
       <c r="BI19" s="18">
         <v>873</v>
       </c>
       <c r="BJ19" s="18">
         <v>1330</v>
       </c>
       <c r="BK19" s="18">
         <v>1030</v>
       </c>
-      <c r="BL19" s="18"/>
-      <c r="BM19" s="18"/>
+      <c r="BL19" s="18">
+        <v>1144</v>
+      </c>
+      <c r="BM19" s="18">
+        <v>994</v>
+      </c>
       <c r="BN19" s="18"/>
       <c r="BO19" s="18"/>
       <c r="BP19" s="18"/>
       <c r="BQ19" s="18"/>
       <c r="BR19" s="18"/>
       <c r="BS19" s="18"/>
       <c r="BT19" s="18"/>
       <c r="BU19" s="18"/>
     </row>
     <row r="20" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="13"/>
       <c r="I20" s="12"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="15"/>
       <c r="M20" s="14"/>
@@ -3776,52 +3828,56 @@
       </c>
       <c r="BD20" s="18">
         <v>119</v>
       </c>
       <c r="BE20" s="18">
         <v>151</v>
       </c>
       <c r="BF20" s="18">
         <v>127</v>
       </c>
       <c r="BG20" s="18">
         <v>105</v>
       </c>
       <c r="BH20" s="18">
         <v>110</v>
       </c>
       <c r="BI20" s="18">
         <v>113</v>
       </c>
       <c r="BJ20" s="18">
         <v>123</v>
       </c>
       <c r="BK20" s="18">
         <v>117</v>
       </c>
-      <c r="BL20" s="18"/>
-      <c r="BM20" s="18"/>
+      <c r="BL20" s="18">
+        <v>155</v>
+      </c>
+      <c r="BM20" s="18">
+        <v>118</v>
+      </c>
       <c r="BN20" s="18"/>
       <c r="BO20" s="18"/>
       <c r="BP20" s="18"/>
       <c r="BQ20" s="18"/>
       <c r="BR20" s="18"/>
       <c r="BS20" s="18"/>
       <c r="BT20" s="18"/>
       <c r="BU20" s="18"/>
     </row>
     <row r="21" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13"/>
       <c r="I21" s="12"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="15"/>
       <c r="M21" s="14"/>
@@ -3953,52 +4009,56 @@
       </c>
       <c r="BD21" s="18">
         <v>93</v>
       </c>
       <c r="BE21" s="18">
         <v>69</v>
       </c>
       <c r="BF21" s="18">
         <v>89</v>
       </c>
       <c r="BG21" s="18">
         <v>82</v>
       </c>
       <c r="BH21" s="18">
         <v>80</v>
       </c>
       <c r="BI21" s="18">
         <v>72</v>
       </c>
       <c r="BJ21" s="18">
         <v>123</v>
       </c>
       <c r="BK21" s="18">
         <v>92</v>
       </c>
-      <c r="BL21" s="18"/>
-      <c r="BM21" s="18"/>
+      <c r="BL21" s="18">
+        <v>124</v>
+      </c>
+      <c r="BM21" s="18">
+        <v>79</v>
+      </c>
       <c r="BN21" s="18"/>
       <c r="BO21" s="18"/>
       <c r="BP21" s="18"/>
       <c r="BQ21" s="18"/>
       <c r="BR21" s="18"/>
       <c r="BS21" s="18"/>
       <c r="BT21" s="18"/>
       <c r="BU21" s="18"/>
     </row>
     <row r="22" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13"/>
       <c r="I22" s="12"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="15"/>
       <c r="M22" s="14"/>
@@ -4130,52 +4190,56 @@
       </c>
       <c r="BD22" s="18">
         <v>73</v>
       </c>
       <c r="BE22" s="18">
         <v>101</v>
       </c>
       <c r="BF22" s="18">
         <v>105</v>
       </c>
       <c r="BG22" s="18">
         <v>73</v>
       </c>
       <c r="BH22" s="18">
         <v>97</v>
       </c>
       <c r="BI22" s="18">
         <v>98</v>
       </c>
       <c r="BJ22" s="18">
         <v>117</v>
       </c>
       <c r="BK22" s="18">
         <v>88</v>
       </c>
-      <c r="BL22" s="18"/>
-      <c r="BM22" s="18"/>
+      <c r="BL22" s="18">
+        <v>97</v>
+      </c>
+      <c r="BM22" s="18">
+        <v>99</v>
+      </c>
       <c r="BN22" s="18"/>
       <c r="BO22" s="18"/>
       <c r="BP22" s="18"/>
       <c r="BQ22" s="18"/>
       <c r="BR22" s="18"/>
       <c r="BS22" s="18"/>
       <c r="BT22" s="18"/>
       <c r="BU22" s="18"/>
     </row>
     <row r="23" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="13"/>
       <c r="I23" s="12"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="15"/>
       <c r="M23" s="14"/>
@@ -4307,52 +4371,56 @@
       </c>
       <c r="BD23" s="18">
         <v>210</v>
       </c>
       <c r="BE23" s="18">
         <v>274</v>
       </c>
       <c r="BF23" s="18">
         <v>258</v>
       </c>
       <c r="BG23" s="18">
         <v>223</v>
       </c>
       <c r="BH23" s="18">
         <v>170</v>
       </c>
       <c r="BI23" s="18">
         <v>224</v>
       </c>
       <c r="BJ23" s="18">
         <v>335</v>
       </c>
       <c r="BK23" s="18">
         <v>295</v>
       </c>
-      <c r="BL23" s="18"/>
-      <c r="BM23" s="18"/>
+      <c r="BL23" s="18">
+        <v>333</v>
+      </c>
+      <c r="BM23" s="18">
+        <v>264</v>
+      </c>
       <c r="BN23" s="18"/>
       <c r="BO23" s="18"/>
       <c r="BP23" s="18"/>
       <c r="BQ23" s="18"/>
       <c r="BR23" s="18"/>
       <c r="BS23" s="18"/>
       <c r="BT23" s="18"/>
       <c r="BU23" s="18"/>
     </row>
     <row r="24" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="13"/>
       <c r="I24" s="12"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="15"/>
       <c r="M24" s="14"/>
@@ -4484,113 +4552,117 @@
       </c>
       <c r="BD24" s="18">
         <v>61</v>
       </c>
       <c r="BE24" s="18">
         <v>78</v>
       </c>
       <c r="BF24" s="18">
         <v>91</v>
       </c>
       <c r="BG24" s="18">
         <v>63</v>
       </c>
       <c r="BH24" s="18">
         <v>71</v>
       </c>
       <c r="BI24" s="18">
         <v>91</v>
       </c>
       <c r="BJ24" s="18">
         <v>84</v>
       </c>
       <c r="BK24" s="18">
         <v>87</v>
       </c>
-      <c r="BL24" s="18"/>
-      <c r="BM24" s="18"/>
+      <c r="BL24" s="18">
+        <v>60</v>
+      </c>
+      <c r="BM24" s="18">
+        <v>90</v>
+      </c>
       <c r="BN24" s="18"/>
       <c r="BO24" s="18"/>
       <c r="BP24" s="18"/>
       <c r="BQ24" s="18"/>
       <c r="BR24" s="18"/>
       <c r="BS24" s="18"/>
       <c r="BT24" s="18"/>
       <c r="BU24" s="18"/>
     </row>
     <row r="25" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A25" s="58" t="s">
+      <c r="A25" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="58"/>
-[...46 lines deleted...]
-      <c r="AW25" s="58"/>
+      <c r="B25" s="65"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="65"/>
+      <c r="G25" s="65"/>
+      <c r="H25" s="65"/>
+      <c r="I25" s="65"/>
+      <c r="J25" s="65"/>
+      <c r="K25" s="65"/>
+      <c r="L25" s="65"/>
+      <c r="M25" s="65"/>
+      <c r="N25" s="65"/>
+      <c r="O25" s="65"/>
+      <c r="P25" s="65"/>
+      <c r="Q25" s="65"/>
+      <c r="R25" s="65"/>
+      <c r="S25" s="65"/>
+      <c r="T25" s="65"/>
+      <c r="U25" s="65"/>
+      <c r="V25" s="65"/>
+      <c r="W25" s="65"/>
+      <c r="X25" s="65"/>
+      <c r="Y25" s="65"/>
+      <c r="Z25" s="65"/>
+      <c r="AA25" s="65"/>
+      <c r="AB25" s="65"/>
+      <c r="AC25" s="65"/>
+      <c r="AD25" s="65"/>
+      <c r="AE25" s="65"/>
+      <c r="AF25" s="65"/>
+      <c r="AG25" s="65"/>
+      <c r="AH25" s="65"/>
+      <c r="AI25" s="65"/>
+      <c r="AJ25" s="65"/>
+      <c r="AK25" s="65"/>
+      <c r="AL25" s="65"/>
+      <c r="AM25" s="65"/>
+      <c r="AN25" s="65"/>
+      <c r="AO25" s="65"/>
+      <c r="AP25" s="65"/>
+      <c r="AQ25" s="65"/>
+      <c r="AR25" s="65"/>
+      <c r="AS25" s="65"/>
+      <c r="AT25" s="65"/>
+      <c r="AU25" s="65"/>
+      <c r="AV25" s="65"/>
+      <c r="AW25" s="65"/>
     </row>
     <row r="26" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="14"/>
       <c r="I26" s="12"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="17">
         <v>721</v>
       </c>
       <c r="O26" s="17">
         <v>999</v>
       </c>
       <c r="P26" s="15">
         <v>807</v>
@@ -4714,52 +4786,56 @@
       </c>
       <c r="BD26" s="18">
         <v>1810</v>
       </c>
       <c r="BE26" s="18">
         <v>2004</v>
       </c>
       <c r="BF26" s="20">
         <v>2215</v>
       </c>
       <c r="BG26" s="20">
         <v>1621</v>
       </c>
       <c r="BH26" s="20">
         <v>1631</v>
       </c>
       <c r="BI26" s="20">
         <v>1745</v>
       </c>
       <c r="BJ26" s="20">
         <v>2458</v>
       </c>
       <c r="BK26" s="20">
         <v>2151</v>
       </c>
-      <c r="BL26" s="18"/>
-      <c r="BM26" s="18"/>
+      <c r="BL26" s="20">
+        <v>2337</v>
+      </c>
+      <c r="BM26" s="20">
+        <v>2168</v>
+      </c>
       <c r="BN26" s="18"/>
       <c r="BO26" s="18"/>
       <c r="BP26" s="18"/>
       <c r="BQ26" s="18"/>
       <c r="BR26" s="20"/>
       <c r="BS26" s="20"/>
       <c r="BT26" s="20"/>
       <c r="BU26" s="20"/>
     </row>
     <row r="27" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
@@ -4891,52 +4967,56 @@
       </c>
       <c r="BD27" s="18">
         <v>370</v>
       </c>
       <c r="BE27" s="18">
         <v>570</v>
       </c>
       <c r="BF27" s="20">
         <v>617</v>
       </c>
       <c r="BG27" s="20">
         <v>453</v>
       </c>
       <c r="BH27" s="20">
         <v>449</v>
       </c>
       <c r="BI27" s="20">
         <v>488</v>
       </c>
       <c r="BJ27" s="20">
         <v>594</v>
       </c>
       <c r="BK27" s="20">
         <v>582</v>
       </c>
-      <c r="BL27" s="18"/>
-      <c r="BM27" s="18"/>
+      <c r="BL27" s="20">
+        <v>547</v>
+      </c>
+      <c r="BM27" s="20">
+        <v>441</v>
+      </c>
       <c r="BN27" s="18"/>
       <c r="BO27" s="18"/>
       <c r="BP27" s="18"/>
       <c r="BQ27" s="18"/>
       <c r="BR27" s="20"/>
       <c r="BS27" s="20"/>
       <c r="BT27" s="20"/>
       <c r="BU27" s="20"/>
     </row>
     <row r="28" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="14"/>
       <c r="I28" s="12"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
@@ -5068,52 +5148,56 @@
       </c>
       <c r="BD28" s="18">
         <v>1</v>
       </c>
       <c r="BE28" s="18">
         <v>5</v>
       </c>
       <c r="BF28" s="20">
         <v>2</v>
       </c>
       <c r="BG28" s="20">
         <v>8</v>
       </c>
       <c r="BH28" s="20">
         <v>1</v>
       </c>
       <c r="BI28" s="20">
         <v>7</v>
       </c>
       <c r="BJ28" s="20">
         <v>8</v>
       </c>
       <c r="BK28" s="20">
         <v>3</v>
       </c>
-      <c r="BL28" s="18"/>
-      <c r="BM28" s="18"/>
+      <c r="BL28" s="20">
+        <v>9</v>
+      </c>
+      <c r="BM28" s="20">
+        <v>9</v>
+      </c>
       <c r="BN28" s="18"/>
       <c r="BO28" s="18"/>
       <c r="BP28" s="18"/>
       <c r="BQ28" s="18"/>
       <c r="BR28" s="20"/>
       <c r="BS28" s="20"/>
       <c r="BT28" s="20"/>
       <c r="BU28" s="20"/>
     </row>
     <row r="29" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="14"/>
       <c r="I29" s="12"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
@@ -5245,52 +5329,56 @@
       </c>
       <c r="BD29" s="18">
         <v>109</v>
       </c>
       <c r="BE29" s="18">
         <v>125</v>
       </c>
       <c r="BF29" s="20">
         <v>146</v>
       </c>
       <c r="BG29" s="20">
         <v>106</v>
       </c>
       <c r="BH29" s="20">
         <v>84</v>
       </c>
       <c r="BI29" s="20">
         <v>149</v>
       </c>
       <c r="BJ29" s="20">
         <v>213</v>
       </c>
       <c r="BK29" s="20">
         <v>201</v>
       </c>
-      <c r="BL29" s="18"/>
-      <c r="BM29" s="18"/>
+      <c r="BL29" s="20">
+        <v>193</v>
+      </c>
+      <c r="BM29" s="20">
+        <v>223</v>
+      </c>
       <c r="BN29" s="18"/>
       <c r="BO29" s="18"/>
       <c r="BP29" s="18"/>
       <c r="BQ29" s="18"/>
       <c r="BR29" s="20"/>
       <c r="BS29" s="20"/>
       <c r="BT29" s="20"/>
       <c r="BU29" s="20"/>
     </row>
     <row r="30" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="14"/>
       <c r="I30" s="12"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
@@ -5422,52 +5510,56 @@
       </c>
       <c r="BD30" s="18">
         <v>116</v>
       </c>
       <c r="BE30" s="18">
         <v>143</v>
       </c>
       <c r="BF30" s="20">
         <v>191</v>
       </c>
       <c r="BG30" s="20">
         <v>147</v>
       </c>
       <c r="BH30" s="20">
         <v>115</v>
       </c>
       <c r="BI30" s="20">
         <v>104</v>
       </c>
       <c r="BJ30" s="20">
         <v>204</v>
       </c>
       <c r="BK30" s="20">
         <v>177</v>
       </c>
-      <c r="BL30" s="18"/>
-      <c r="BM30" s="18"/>
+      <c r="BL30" s="20">
+        <v>170</v>
+      </c>
+      <c r="BM30" s="20">
+        <v>170</v>
+      </c>
       <c r="BN30" s="18"/>
       <c r="BO30" s="18"/>
       <c r="BP30" s="18"/>
       <c r="BQ30" s="18"/>
       <c r="BR30" s="20"/>
       <c r="BS30" s="20"/>
       <c r="BT30" s="20"/>
       <c r="BU30" s="20"/>
     </row>
     <row r="31" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="14"/>
       <c r="I31" s="12"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
@@ -5599,52 +5691,56 @@
       </c>
       <c r="BD31" s="18">
         <v>361</v>
       </c>
       <c r="BE31" s="18">
         <v>311</v>
       </c>
       <c r="BF31" s="20">
         <v>304</v>
       </c>
       <c r="BG31" s="20">
         <v>228</v>
       </c>
       <c r="BH31" s="20">
         <v>226</v>
       </c>
       <c r="BI31" s="20">
         <v>255</v>
       </c>
       <c r="BJ31" s="20">
         <v>373</v>
       </c>
       <c r="BK31" s="20">
         <v>264</v>
       </c>
-      <c r="BL31" s="18"/>
-      <c r="BM31" s="18"/>
+      <c r="BL31" s="20">
+        <v>309</v>
+      </c>
+      <c r="BM31" s="20">
+        <v>304</v>
+      </c>
       <c r="BN31" s="18"/>
       <c r="BO31" s="18"/>
       <c r="BP31" s="18"/>
       <c r="BQ31" s="18"/>
       <c r="BR31" s="20"/>
       <c r="BS31" s="20"/>
       <c r="BT31" s="20"/>
       <c r="BU31" s="20"/>
     </row>
     <row r="32" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="14"/>
       <c r="I32" s="12"/>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
@@ -5776,52 +5872,56 @@
       </c>
       <c r="BD32" s="18">
         <v>199</v>
       </c>
       <c r="BE32" s="18">
         <v>202</v>
       </c>
       <c r="BF32" s="20">
         <v>255</v>
       </c>
       <c r="BG32" s="20">
         <v>136</v>
       </c>
       <c r="BH32" s="20">
         <v>164</v>
       </c>
       <c r="BI32" s="20">
         <v>185</v>
       </c>
       <c r="BJ32" s="20">
         <v>226</v>
       </c>
       <c r="BK32" s="20">
         <v>172</v>
       </c>
-      <c r="BL32" s="18"/>
-      <c r="BM32" s="18"/>
+      <c r="BL32" s="20">
+        <v>315</v>
+      </c>
+      <c r="BM32" s="20">
+        <v>209</v>
+      </c>
       <c r="BN32" s="18"/>
       <c r="BO32" s="18"/>
       <c r="BP32" s="18"/>
       <c r="BQ32" s="18"/>
       <c r="BR32" s="20"/>
       <c r="BS32" s="20"/>
       <c r="BT32" s="20"/>
       <c r="BU32" s="20"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="14"/>
       <c r="I33" s="12"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
@@ -5953,52 +6053,56 @@
       </c>
       <c r="BD33" s="18">
         <v>169</v>
       </c>
       <c r="BE33" s="18">
         <v>228</v>
       </c>
       <c r="BF33" s="20">
         <v>268</v>
       </c>
       <c r="BG33" s="20">
         <v>135</v>
       </c>
       <c r="BH33" s="20">
         <v>183</v>
       </c>
       <c r="BI33" s="20">
         <v>146</v>
       </c>
       <c r="BJ33" s="20">
         <v>219</v>
       </c>
       <c r="BK33" s="20">
         <v>215</v>
       </c>
-      <c r="BL33" s="18"/>
-      <c r="BM33" s="18"/>
+      <c r="BL33" s="20">
+        <v>229</v>
+      </c>
+      <c r="BM33" s="20">
+        <v>256</v>
+      </c>
       <c r="BN33" s="18"/>
       <c r="BO33" s="18"/>
       <c r="BP33" s="18"/>
       <c r="BQ33" s="18"/>
       <c r="BR33" s="20"/>
       <c r="BS33" s="20"/>
       <c r="BT33" s="20"/>
       <c r="BU33" s="20"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="11"/>
       <c r="L34" s="11"/>
       <c r="M34" s="11"/>
@@ -6130,52 +6234,56 @@
       </c>
       <c r="BD34" s="18">
         <v>91</v>
       </c>
       <c r="BE34" s="18">
         <v>69</v>
       </c>
       <c r="BF34" s="20">
         <v>89</v>
       </c>
       <c r="BG34" s="20">
         <v>79</v>
       </c>
       <c r="BH34" s="20">
         <v>80</v>
       </c>
       <c r="BI34" s="20">
         <v>86</v>
       </c>
       <c r="BJ34" s="20">
         <v>108</v>
       </c>
       <c r="BK34" s="20">
         <v>73</v>
       </c>
-      <c r="BL34" s="18"/>
-      <c r="BM34" s="18"/>
+      <c r="BL34" s="20">
+        <v>126</v>
+      </c>
+      <c r="BM34" s="20">
+        <v>106</v>
+      </c>
       <c r="BN34" s="18"/>
       <c r="BO34" s="18"/>
       <c r="BP34" s="18"/>
       <c r="BQ34" s="18"/>
       <c r="BR34" s="20"/>
       <c r="BS34" s="20"/>
       <c r="BT34" s="20"/>
       <c r="BU34" s="20"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="21"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="22"/>
       <c r="I35" s="21"/>
       <c r="J35" s="22"/>
       <c r="K35" s="22"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
@@ -6307,52 +6415,56 @@
       </c>
       <c r="BD35" s="18">
         <v>320</v>
       </c>
       <c r="BE35" s="18">
         <v>272</v>
       </c>
       <c r="BF35" s="20">
         <v>269</v>
       </c>
       <c r="BG35" s="20">
         <v>267</v>
       </c>
       <c r="BH35" s="20">
         <v>252</v>
       </c>
       <c r="BI35" s="20">
         <v>262</v>
       </c>
       <c r="BJ35" s="20">
         <v>426</v>
       </c>
       <c r="BK35" s="20">
         <v>356</v>
       </c>
-      <c r="BL35" s="18"/>
-      <c r="BM35" s="18"/>
+      <c r="BL35" s="20">
+        <v>356</v>
+      </c>
+      <c r="BM35" s="20">
+        <v>376</v>
+      </c>
       <c r="BN35" s="18"/>
       <c r="BO35" s="18"/>
       <c r="BP35" s="18"/>
       <c r="BQ35" s="18"/>
       <c r="BR35" s="20"/>
       <c r="BS35" s="20"/>
       <c r="BT35" s="20"/>
       <c r="BU35" s="20"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="24"/>
       <c r="I36" s="24"/>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
@@ -6484,267 +6596,271 @@
       </c>
       <c r="BD36" s="26">
         <v>74</v>
       </c>
       <c r="BE36" s="26">
         <v>79</v>
       </c>
       <c r="BF36" s="26">
         <v>74</v>
       </c>
       <c r="BG36" s="26">
         <v>62</v>
       </c>
       <c r="BH36" s="26">
         <v>77</v>
       </c>
       <c r="BI36" s="26">
         <v>63</v>
       </c>
       <c r="BJ36" s="26">
         <v>87</v>
       </c>
       <c r="BK36" s="26">
         <v>108</v>
       </c>
-      <c r="BL36" s="26"/>
-      <c r="BM36" s="26"/>
+      <c r="BL36" s="26">
+        <v>83</v>
+      </c>
+      <c r="BM36" s="26">
+        <v>74</v>
+      </c>
       <c r="BN36" s="26"/>
       <c r="BO36" s="26"/>
       <c r="BP36" s="26"/>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="26"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="38" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:73" s="27" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A5:AW5"/>
+    <mergeCell ref="A17:AW17"/>
+    <mergeCell ref="A25:AW25"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="A5:AW5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A25:AW25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU43"/>
   <sheetViews>
     <sheetView topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BJ43" sqref="BJ43"/>
+      <selection activeCell="BL26" sqref="BL26:BM36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="59"/>
-[...31 lines deleted...]
-      <c r="AH1" s="59"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+      <c r="AD1" s="56"/>
+      <c r="AE1" s="56"/>
+      <c r="AF1" s="56"/>
+      <c r="AG1" s="56"/>
+      <c r="AH1" s="56"/>
     </row>
     <row r="2" spans="1:73" s="1" customFormat="1" ht="11.25">
       <c r="X2" s="31"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="28"/>
       <c r="AA2" s="28"/>
       <c r="AE2" s="31"/>
       <c r="AF2" s="3"/>
       <c r="AI2" s="29"/>
       <c r="AJ2" s="3"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="28"/>
       <c r="AM2" s="31"/>
       <c r="AO2" s="28"/>
       <c r="AR2" s="28"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="29"/>
       <c r="AY2" s="3"/>
       <c r="AZ2" s="29"/>
       <c r="BA2" s="29"/>
       <c r="BB2" s="29"/>
       <c r="BC2" s="29"/>
       <c r="BD2" s="29"/>
       <c r="BE2" s="29"/>
       <c r="BF2" s="29"/>
       <c r="BG2" s="29"/>
       <c r="BH2" s="29"/>
       <c r="BI2" s="3"/>
       <c r="BJ2" s="29"/>
       <c r="BK2" s="3"/>
       <c r="BL2" s="29"/>
       <c r="BM2" s="29"/>
       <c r="BN2" s="29"/>
       <c r="BO2" s="29"/>
       <c r="BP2" s="29"/>
       <c r="BQ2" s="29"/>
       <c r="BR2" s="29"/>
       <c r="BS2" s="29"/>
       <c r="BT2" s="29"/>
       <c r="BU2" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A3" s="60"/>
-      <c r="B3" s="62">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59">
         <v>2021</v>
       </c>
-      <c r="C3" s="63"/>
-[...10 lines deleted...]
-      <c r="N3" s="62">
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="59">
         <v>2022</v>
       </c>
-      <c r="O3" s="63"/>
-[...10 lines deleted...]
-      <c r="Z3" s="64">
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="61">
         <v>2023</v>
       </c>
-      <c r="AA3" s="65"/>
-[...6 lines deleted...]
-      <c r="AH3" s="65"/>
+      <c r="AA3" s="62"/>
+      <c r="AB3" s="62"/>
+      <c r="AC3" s="62"/>
+      <c r="AD3" s="62"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
       <c r="AL3" s="53">
         <v>2024</v>
       </c>
       <c r="AM3" s="54"/>
       <c r="AN3" s="54"/>
       <c r="AO3" s="54"/>
       <c r="AP3" s="54"/>
       <c r="AQ3" s="54"/>
       <c r="AR3" s="54"/>
       <c r="AS3" s="54"/>
       <c r="AT3" s="54"/>
       <c r="AU3" s="54"/>
       <c r="AV3" s="54"/>
       <c r="AW3" s="55"/>
       <c r="AX3" s="66">
         <v>2025</v>
       </c>
       <c r="AY3" s="67"/>
       <c r="AZ3" s="67"/>
       <c r="BA3" s="67"/>
       <c r="BB3" s="67"/>
       <c r="BC3" s="67"/>
       <c r="BD3" s="67"/>
       <c r="BE3" s="67"/>
       <c r="BF3" s="67"/>
       <c r="BG3" s="67"/>
       <c r="BH3" s="67"/>
       <c r="BI3" s="67"/>
       <c r="BJ3" s="66">
         <v>2026</v>
       </c>
       <c r="BK3" s="67"/>
       <c r="BL3" s="67"/>
       <c r="BM3" s="67"/>
       <c r="BN3" s="67"/>
       <c r="BO3" s="67"/>
       <c r="BP3" s="67"/>
       <c r="BQ3" s="67"/>
       <c r="BR3" s="67"/>
       <c r="BS3" s="67"/>
       <c r="BT3" s="67"/>
       <c r="BU3" s="67"/>
     </row>
     <row r="4" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="61"/>
+      <c r="A4" s="58"/>
       <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -6919,101 +7035,101 @@
         <v>6</v>
       </c>
       <c r="BO4" s="51" t="s">
         <v>7</v>
       </c>
       <c r="BP4" s="51" t="s">
         <v>8</v>
       </c>
       <c r="BQ4" s="51" t="s">
         <v>0</v>
       </c>
       <c r="BR4" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BS4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="56"/>
-[...46 lines deleted...]
-      <c r="AW5" s="56"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="63"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="63"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="63"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="63"/>
+      <c r="N5" s="63"/>
+      <c r="O5" s="63"/>
+      <c r="P5" s="63"/>
+      <c r="Q5" s="63"/>
+      <c r="R5" s="63"/>
+      <c r="S5" s="63"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="63"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="63"/>
+      <c r="X5" s="63"/>
+      <c r="Y5" s="63"/>
+      <c r="Z5" s="63"/>
+      <c r="AA5" s="63"/>
+      <c r="AB5" s="63"/>
+      <c r="AC5" s="63"/>
+      <c r="AD5" s="63"/>
+      <c r="AE5" s="63"/>
+      <c r="AF5" s="63"/>
+      <c r="AG5" s="63"/>
+      <c r="AH5" s="63"/>
+      <c r="AI5" s="63"/>
+      <c r="AJ5" s="63"/>
+      <c r="AK5" s="63"/>
+      <c r="AL5" s="63"/>
+      <c r="AM5" s="63"/>
+      <c r="AN5" s="63"/>
+      <c r="AO5" s="63"/>
+      <c r="AP5" s="63"/>
+      <c r="AQ5" s="63"/>
+      <c r="AR5" s="63"/>
+      <c r="AS5" s="63"/>
+      <c r="AT5" s="63"/>
+      <c r="AU5" s="63"/>
+      <c r="AV5" s="63"/>
+      <c r="AW5" s="63"/>
     </row>
     <row r="6" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="13"/>
       <c r="I6" s="12"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="15">
         <v>1994</v>
       </c>
       <c r="O6" s="15">
         <v>2679</v>
       </c>
       <c r="P6" s="16">
         <v>1963</v>
@@ -7138,52 +7254,56 @@
       </c>
       <c r="BD6" s="18">
         <v>4723</v>
       </c>
       <c r="BE6" s="18">
         <v>5407</v>
       </c>
       <c r="BF6" s="18">
         <v>5381</v>
       </c>
       <c r="BG6" s="18">
         <v>4427</v>
       </c>
       <c r="BH6" s="18">
         <v>3990</v>
       </c>
       <c r="BI6" s="18">
         <v>4074</v>
       </c>
       <c r="BJ6" s="18">
         <v>5698</v>
       </c>
       <c r="BK6" s="18">
         <v>4648</v>
       </c>
-      <c r="BL6" s="18"/>
-      <c r="BM6" s="18"/>
+      <c r="BL6" s="18">
+        <v>5069</v>
+      </c>
+      <c r="BM6" s="18">
+        <v>4838</v>
+      </c>
       <c r="BN6" s="20"/>
       <c r="BO6" s="20"/>
       <c r="BP6" s="18"/>
       <c r="BQ6" s="18"/>
       <c r="BR6" s="18"/>
       <c r="BS6" s="18"/>
       <c r="BT6" s="18"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
       <c r="N7" s="19">
@@ -7314,52 +7434,56 @@
       </c>
       <c r="BD7" s="18">
         <v>1610</v>
       </c>
       <c r="BE7" s="18">
         <v>1880</v>
       </c>
       <c r="BF7" s="18">
         <v>1801</v>
       </c>
       <c r="BG7" s="18">
         <v>1486</v>
       </c>
       <c r="BH7" s="18">
         <v>1355</v>
       </c>
       <c r="BI7" s="18">
         <v>1397</v>
       </c>
       <c r="BJ7" s="18">
         <v>1956</v>
       </c>
       <c r="BK7" s="18">
         <v>1541</v>
       </c>
-      <c r="BL7" s="18"/>
-      <c r="BM7" s="18"/>
+      <c r="BL7" s="18">
+        <v>1852</v>
+      </c>
+      <c r="BM7" s="18">
+        <v>1635</v>
+      </c>
       <c r="BN7" s="20"/>
       <c r="BO7" s="20"/>
       <c r="BP7" s="18"/>
       <c r="BQ7" s="18"/>
       <c r="BR7" s="18"/>
       <c r="BS7" s="18"/>
       <c r="BT7" s="18"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="13"/>
       <c r="I8" s="12"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="19">
@@ -7490,52 +7614,56 @@
       </c>
       <c r="BD8" s="18">
         <v>151</v>
       </c>
       <c r="BE8" s="18">
         <v>253</v>
       </c>
       <c r="BF8" s="18">
         <v>186</v>
       </c>
       <c r="BG8" s="18">
         <v>133</v>
       </c>
       <c r="BH8" s="18">
         <v>129</v>
       </c>
       <c r="BI8" s="18">
         <v>133</v>
       </c>
       <c r="BJ8" s="18">
         <v>171</v>
       </c>
       <c r="BK8" s="18">
         <v>170</v>
       </c>
-      <c r="BL8" s="18"/>
-      <c r="BM8" s="18"/>
+      <c r="BL8" s="18">
+        <v>163</v>
+      </c>
+      <c r="BM8" s="18">
+        <v>153</v>
+      </c>
       <c r="BN8" s="20"/>
       <c r="BO8" s="20"/>
       <c r="BP8" s="18"/>
       <c r="BQ8" s="18"/>
       <c r="BR8" s="18"/>
       <c r="BS8" s="18"/>
       <c r="BT8" s="18"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="13"/>
       <c r="I9" s="12"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="19">
@@ -7666,52 +7794,56 @@
       </c>
       <c r="BD9" s="18">
         <v>254</v>
       </c>
       <c r="BE9" s="18">
         <v>317</v>
       </c>
       <c r="BF9" s="18">
         <v>372</v>
       </c>
       <c r="BG9" s="18">
         <v>282</v>
       </c>
       <c r="BH9" s="18">
         <v>197</v>
       </c>
       <c r="BI9" s="18">
         <v>240</v>
       </c>
       <c r="BJ9" s="18">
         <v>314</v>
       </c>
       <c r="BK9" s="18">
         <v>272</v>
       </c>
-      <c r="BL9" s="18"/>
-      <c r="BM9" s="18"/>
+      <c r="BL9" s="18">
+        <v>313</v>
+      </c>
+      <c r="BM9" s="18">
+        <v>328</v>
+      </c>
       <c r="BN9" s="20"/>
       <c r="BO9" s="20"/>
       <c r="BP9" s="18"/>
       <c r="BQ9" s="18"/>
       <c r="BR9" s="18"/>
       <c r="BS9" s="18"/>
       <c r="BT9" s="18"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="13"/>
       <c r="I10" s="12"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="19">
@@ -7842,52 +7974,56 @@
       </c>
       <c r="BD10" s="18">
         <v>346</v>
       </c>
       <c r="BE10" s="18">
         <v>422</v>
       </c>
       <c r="BF10" s="18">
         <v>504</v>
       </c>
       <c r="BG10" s="18">
         <v>391</v>
       </c>
       <c r="BH10" s="18">
         <v>355</v>
       </c>
       <c r="BI10" s="18">
         <v>297</v>
       </c>
       <c r="BJ10" s="18">
         <v>438</v>
       </c>
       <c r="BK10" s="18">
         <v>397</v>
       </c>
-      <c r="BL10" s="18"/>
-      <c r="BM10" s="18"/>
+      <c r="BL10" s="18">
+        <v>385</v>
+      </c>
+      <c r="BM10" s="18">
+        <v>358</v>
+      </c>
       <c r="BN10" s="20"/>
       <c r="BO10" s="20"/>
       <c r="BP10" s="18"/>
       <c r="BQ10" s="18"/>
       <c r="BR10" s="18"/>
       <c r="BS10" s="18"/>
       <c r="BT10" s="18"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="19">
@@ -8018,52 +8154,56 @@
       </c>
       <c r="BD11" s="18">
         <v>339</v>
       </c>
       <c r="BE11" s="18">
         <v>437</v>
       </c>
       <c r="BF11" s="18">
         <v>466</v>
       </c>
       <c r="BG11" s="18">
         <v>358</v>
       </c>
       <c r="BH11" s="18">
         <v>371</v>
       </c>
       <c r="BI11" s="18">
         <v>383</v>
       </c>
       <c r="BJ11" s="18">
         <v>458</v>
       </c>
       <c r="BK11" s="18">
         <v>372</v>
       </c>
-      <c r="BL11" s="18"/>
-      <c r="BM11" s="18"/>
+      <c r="BL11" s="18">
+        <v>408</v>
+      </c>
+      <c r="BM11" s="18">
+        <v>363</v>
+      </c>
       <c r="BN11" s="20"/>
       <c r="BO11" s="20"/>
       <c r="BP11" s="18"/>
       <c r="BQ11" s="18"/>
       <c r="BR11" s="18"/>
       <c r="BS11" s="18"/>
       <c r="BT11" s="18"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="13"/>
       <c r="I12" s="12"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="19">
@@ -8194,52 +8334,56 @@
       </c>
       <c r="BD12" s="18">
         <v>419</v>
       </c>
       <c r="BE12" s="18">
         <v>380</v>
       </c>
       <c r="BF12" s="18">
         <v>465</v>
       </c>
       <c r="BG12" s="18">
         <v>272</v>
       </c>
       <c r="BH12" s="18">
         <v>279</v>
       </c>
       <c r="BI12" s="18">
         <v>300</v>
       </c>
       <c r="BJ12" s="18">
         <v>445</v>
       </c>
       <c r="BK12" s="18">
         <v>310</v>
       </c>
-      <c r="BL12" s="18"/>
-      <c r="BM12" s="18"/>
+      <c r="BL12" s="18">
+        <v>364</v>
+      </c>
+      <c r="BM12" s="18">
+        <v>290</v>
+      </c>
       <c r="BN12" s="20"/>
       <c r="BO12" s="20"/>
       <c r="BP12" s="18"/>
       <c r="BQ12" s="18"/>
       <c r="BR12" s="18"/>
       <c r="BS12" s="18"/>
       <c r="BT12" s="18"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="13"/>
       <c r="I13" s="12"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="19">
@@ -8370,52 +8514,56 @@
       </c>
       <c r="BD13" s="18">
         <v>297</v>
       </c>
       <c r="BE13" s="18">
         <v>344</v>
       </c>
       <c r="BF13" s="18">
         <v>298</v>
       </c>
       <c r="BG13" s="18">
         <v>208</v>
       </c>
       <c r="BH13" s="18">
         <v>272</v>
       </c>
       <c r="BI13" s="18">
         <v>234</v>
       </c>
       <c r="BJ13" s="18">
         <v>302</v>
       </c>
       <c r="BK13" s="18">
         <v>316</v>
       </c>
-      <c r="BL13" s="18"/>
-      <c r="BM13" s="18"/>
+      <c r="BL13" s="18">
+        <v>312</v>
+      </c>
+      <c r="BM13" s="18">
+        <v>357</v>
+      </c>
       <c r="BN13" s="20"/>
       <c r="BO13" s="20"/>
       <c r="BP13" s="18"/>
       <c r="BQ13" s="18"/>
       <c r="BR13" s="18"/>
       <c r="BS13" s="18"/>
       <c r="BT13" s="18"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="19">
@@ -8546,52 +8694,56 @@
       </c>
       <c r="BD14" s="18">
         <v>249</v>
       </c>
       <c r="BE14" s="18">
         <v>284</v>
       </c>
       <c r="BF14" s="18">
         <v>296</v>
       </c>
       <c r="BG14" s="18">
         <v>297</v>
       </c>
       <c r="BH14" s="18">
         <v>232</v>
       </c>
       <c r="BI14" s="18">
         <v>253</v>
       </c>
       <c r="BJ14" s="18">
         <v>346</v>
       </c>
       <c r="BK14" s="18">
         <v>258</v>
       </c>
-      <c r="BL14" s="18"/>
-      <c r="BM14" s="18"/>
+      <c r="BL14" s="18">
+        <v>265</v>
+      </c>
+      <c r="BM14" s="18">
+        <v>302</v>
+      </c>
       <c r="BN14" s="20"/>
       <c r="BO14" s="20"/>
       <c r="BP14" s="18"/>
       <c r="BQ14" s="18"/>
       <c r="BR14" s="18"/>
       <c r="BS14" s="18"/>
       <c r="BT14" s="18"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="19">
@@ -8722,52 +8874,56 @@
       </c>
       <c r="BD15" s="18">
         <v>799</v>
       </c>
       <c r="BE15" s="18">
         <v>805</v>
       </c>
       <c r="BF15" s="18">
         <v>734</v>
       </c>
       <c r="BG15" s="18">
         <v>741</v>
       </c>
       <c r="BH15" s="18">
         <v>537</v>
       </c>
       <c r="BI15" s="18">
         <v>631</v>
       </c>
       <c r="BJ15" s="18">
         <v>980</v>
       </c>
       <c r="BK15" s="18">
         <v>754</v>
       </c>
-      <c r="BL15" s="18"/>
-      <c r="BM15" s="18"/>
+      <c r="BL15" s="18">
+        <v>762</v>
+      </c>
+      <c r="BM15" s="18">
+        <v>809</v>
+      </c>
       <c r="BN15" s="20"/>
       <c r="BO15" s="20"/>
       <c r="BP15" s="18"/>
       <c r="BQ15" s="18"/>
       <c r="BR15" s="18"/>
       <c r="BS15" s="18"/>
       <c r="BT15" s="18"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="19">
@@ -8898,112 +9054,116 @@
       </c>
       <c r="BD16" s="18">
         <v>259</v>
       </c>
       <c r="BE16" s="18">
         <v>285</v>
       </c>
       <c r="BF16" s="18">
         <v>259</v>
       </c>
       <c r="BG16" s="18">
         <v>259</v>
       </c>
       <c r="BH16" s="18">
         <v>263</v>
       </c>
       <c r="BI16" s="18">
         <v>206</v>
       </c>
       <c r="BJ16" s="18">
         <v>288</v>
       </c>
       <c r="BK16" s="18">
         <v>258</v>
       </c>
-      <c r="BL16" s="18"/>
-      <c r="BM16" s="18"/>
+      <c r="BL16" s="18">
+        <v>245</v>
+      </c>
+      <c r="BM16" s="18">
+        <v>243</v>
+      </c>
       <c r="BN16" s="20"/>
       <c r="BO16" s="20"/>
       <c r="BP16" s="18"/>
       <c r="BQ16" s="18"/>
       <c r="BR16" s="18"/>
       <c r="BS16" s="18"/>
       <c r="BT16" s="18"/>
     </row>
     <row r="17" spans="1:72" s="27" customFormat="1" ht="11.25">
-      <c r="A17" s="57" t="s">
+      <c r="A17" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="57"/>
-[...46 lines deleted...]
-      <c r="AW17" s="57"/>
+      <c r="B17" s="64"/>
+      <c r="C17" s="64"/>
+      <c r="D17" s="64"/>
+      <c r="E17" s="64"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="64"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="64"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="64"/>
+      <c r="M17" s="64"/>
+      <c r="N17" s="64"/>
+      <c r="O17" s="64"/>
+      <c r="P17" s="64"/>
+      <c r="Q17" s="64"/>
+      <c r="R17" s="64"/>
+      <c r="S17" s="64"/>
+      <c r="T17" s="64"/>
+      <c r="U17" s="64"/>
+      <c r="V17" s="64"/>
+      <c r="W17" s="64"/>
+      <c r="X17" s="64"/>
+      <c r="Y17" s="64"/>
+      <c r="Z17" s="64"/>
+      <c r="AA17" s="64"/>
+      <c r="AB17" s="64"/>
+      <c r="AC17" s="64"/>
+      <c r="AD17" s="64"/>
+      <c r="AE17" s="64"/>
+      <c r="AF17" s="64"/>
+      <c r="AG17" s="64"/>
+      <c r="AH17" s="64"/>
+      <c r="AI17" s="64"/>
+      <c r="AJ17" s="64"/>
+      <c r="AK17" s="64"/>
+      <c r="AL17" s="64"/>
+      <c r="AM17" s="64"/>
+      <c r="AN17" s="64"/>
+      <c r="AO17" s="64"/>
+      <c r="AP17" s="64"/>
+      <c r="AQ17" s="64"/>
+      <c r="AR17" s="64"/>
+      <c r="AS17" s="64"/>
+      <c r="AT17" s="64"/>
+      <c r="AU17" s="64"/>
+      <c r="AV17" s="64"/>
+      <c r="AW17" s="64"/>
       <c r="BC17" s="49"/>
       <c r="BO17" s="49"/>
     </row>
     <row r="18" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A18" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="13"/>
       <c r="I18" s="12"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
       <c r="N18" s="15">
         <v>789</v>
       </c>
       <c r="O18" s="15">
         <v>1006</v>
       </c>
@@ -9129,52 +9289,56 @@
       </c>
       <c r="BD18" s="18">
         <v>2041</v>
       </c>
       <c r="BE18" s="18">
         <v>2489</v>
       </c>
       <c r="BF18" s="18">
         <v>2215</v>
       </c>
       <c r="BG18" s="18">
         <v>1916</v>
       </c>
       <c r="BH18" s="18">
         <v>1733</v>
       </c>
       <c r="BI18" s="18">
         <v>1725</v>
       </c>
       <c r="BJ18" s="18">
         <v>2492</v>
       </c>
       <c r="BK18" s="18">
         <v>2071</v>
       </c>
-      <c r="BL18" s="18"/>
-      <c r="BM18" s="18"/>
+      <c r="BL18" s="18">
+        <v>2326</v>
+      </c>
+      <c r="BM18" s="18">
+        <v>2164</v>
+      </c>
       <c r="BN18" s="20"/>
       <c r="BO18" s="20"/>
       <c r="BP18" s="18"/>
       <c r="BQ18" s="18"/>
       <c r="BR18" s="18"/>
       <c r="BS18" s="18"/>
       <c r="BT18" s="18"/>
     </row>
     <row r="19" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="17">
@@ -9305,52 +9469,56 @@
       </c>
       <c r="BD19" s="18">
         <v>1189</v>
       </c>
       <c r="BE19" s="18">
         <v>1490</v>
       </c>
       <c r="BF19" s="18">
         <v>1336</v>
       </c>
       <c r="BG19" s="18">
         <v>1131</v>
       </c>
       <c r="BH19" s="18">
         <v>1055</v>
       </c>
       <c r="BI19" s="18">
         <v>1048</v>
       </c>
       <c r="BJ19" s="18">
         <v>1505</v>
       </c>
       <c r="BK19" s="18">
         <v>1240</v>
       </c>
-      <c r="BL19" s="18"/>
-      <c r="BM19" s="18"/>
+      <c r="BL19" s="18">
+        <v>1444</v>
+      </c>
+      <c r="BM19" s="18">
+        <v>1259</v>
+      </c>
       <c r="BN19" s="20"/>
       <c r="BO19" s="20"/>
       <c r="BP19" s="18"/>
       <c r="BQ19" s="18"/>
       <c r="BR19" s="18"/>
       <c r="BS19" s="18"/>
       <c r="BT19" s="18"/>
     </row>
     <row r="20" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="13"/>
       <c r="I20" s="12"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
       <c r="N20" s="17">
@@ -9481,52 +9649,56 @@
       </c>
       <c r="BD20" s="18">
         <v>150</v>
       </c>
       <c r="BE20" s="18">
         <v>234</v>
       </c>
       <c r="BF20" s="18">
         <v>175</v>
       </c>
       <c r="BG20" s="18">
         <v>128</v>
       </c>
       <c r="BH20" s="18">
         <v>121</v>
       </c>
       <c r="BI20" s="18">
         <v>126</v>
       </c>
       <c r="BJ20" s="18">
         <v>160</v>
       </c>
       <c r="BK20" s="18">
         <v>164</v>
       </c>
-      <c r="BL20" s="18"/>
-      <c r="BM20" s="18"/>
+      <c r="BL20" s="18">
+        <v>160</v>
+      </c>
+      <c r="BM20" s="18">
+        <v>147</v>
+      </c>
       <c r="BN20" s="20"/>
       <c r="BO20" s="20"/>
       <c r="BP20" s="18"/>
       <c r="BQ20" s="18"/>
       <c r="BR20" s="18"/>
       <c r="BS20" s="18"/>
       <c r="BT20" s="18"/>
     </row>
     <row r="21" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13"/>
       <c r="I21" s="12"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
       <c r="N21" s="17">
@@ -9657,52 +9829,56 @@
       </c>
       <c r="BD21" s="18">
         <v>115</v>
       </c>
       <c r="BE21" s="18">
         <v>150</v>
       </c>
       <c r="BF21" s="18">
         <v>162</v>
       </c>
       <c r="BG21" s="18">
         <v>114</v>
       </c>
       <c r="BH21" s="18">
         <v>114</v>
       </c>
       <c r="BI21" s="18">
         <v>106</v>
       </c>
       <c r="BJ21" s="18">
         <v>145</v>
       </c>
       <c r="BK21" s="18">
         <v>138</v>
       </c>
-      <c r="BL21" s="18"/>
-      <c r="BM21" s="18"/>
+      <c r="BL21" s="18">
+        <v>131</v>
+      </c>
+      <c r="BM21" s="18">
+        <v>135</v>
+      </c>
       <c r="BN21" s="20"/>
       <c r="BO21" s="20"/>
       <c r="BP21" s="18"/>
       <c r="BQ21" s="18"/>
       <c r="BR21" s="18"/>
       <c r="BS21" s="18"/>
       <c r="BT21" s="18"/>
     </row>
     <row r="22" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13"/>
       <c r="I22" s="12"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="17">
@@ -9833,52 +10009,56 @@
       </c>
       <c r="BD22" s="18">
         <v>148</v>
       </c>
       <c r="BE22" s="18">
         <v>152</v>
       </c>
       <c r="BF22" s="18">
         <v>110</v>
       </c>
       <c r="BG22" s="18">
         <v>144</v>
       </c>
       <c r="BH22" s="18">
         <v>108</v>
       </c>
       <c r="BI22" s="18">
         <v>108</v>
       </c>
       <c r="BJ22" s="18">
         <v>187</v>
       </c>
       <c r="BK22" s="18">
         <v>137</v>
       </c>
-      <c r="BL22" s="18"/>
-      <c r="BM22" s="18"/>
+      <c r="BL22" s="18">
+        <v>156</v>
+      </c>
+      <c r="BM22" s="18">
+        <v>180</v>
+      </c>
       <c r="BN22" s="20"/>
       <c r="BO22" s="20"/>
       <c r="BP22" s="18"/>
       <c r="BQ22" s="18"/>
       <c r="BR22" s="18"/>
       <c r="BS22" s="18"/>
       <c r="BT22" s="18"/>
     </row>
     <row r="23" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="13"/>
       <c r="I23" s="12"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
       <c r="N23" s="17">
@@ -10009,52 +10189,56 @@
       </c>
       <c r="BD23" s="18">
         <v>319</v>
       </c>
       <c r="BE23" s="18">
         <v>336</v>
       </c>
       <c r="BF23" s="18">
         <v>309</v>
       </c>
       <c r="BG23" s="18">
         <v>291</v>
       </c>
       <c r="BH23" s="18">
         <v>232</v>
       </c>
       <c r="BI23" s="18">
         <v>248</v>
       </c>
       <c r="BJ23" s="18">
         <v>360</v>
       </c>
       <c r="BK23" s="18">
         <v>278</v>
       </c>
-      <c r="BL23" s="18"/>
-      <c r="BM23" s="18"/>
+      <c r="BL23" s="18">
+        <v>307</v>
+      </c>
+      <c r="BM23" s="18">
+        <v>338</v>
+      </c>
       <c r="BN23" s="20"/>
       <c r="BO23" s="20"/>
       <c r="BP23" s="18"/>
       <c r="BQ23" s="18"/>
       <c r="BR23" s="18"/>
       <c r="BS23" s="18"/>
       <c r="BT23" s="18"/>
     </row>
     <row r="24" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="13"/>
       <c r="I24" s="12"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
       <c r="N24" s="17">
@@ -10185,112 +10369,116 @@
       </c>
       <c r="BD24" s="18">
         <v>120</v>
       </c>
       <c r="BE24" s="18">
         <v>127</v>
       </c>
       <c r="BF24" s="18">
         <v>123</v>
       </c>
       <c r="BG24" s="18">
         <v>108</v>
       </c>
       <c r="BH24" s="18">
         <v>103</v>
       </c>
       <c r="BI24" s="18">
         <v>89</v>
       </c>
       <c r="BJ24" s="18">
         <v>135</v>
       </c>
       <c r="BK24" s="18">
         <v>114</v>
       </c>
-      <c r="BL24" s="18"/>
-      <c r="BM24" s="18"/>
+      <c r="BL24" s="18">
+        <v>128</v>
+      </c>
+      <c r="BM24" s="18">
+        <v>105</v>
+      </c>
       <c r="BN24" s="20"/>
       <c r="BO24" s="20"/>
       <c r="BP24" s="18"/>
       <c r="BQ24" s="18"/>
       <c r="BR24" s="18"/>
       <c r="BS24" s="18"/>
       <c r="BT24" s="18"/>
     </row>
     <row r="25" spans="1:72" s="27" customFormat="1" ht="11.25">
-      <c r="A25" s="58" t="s">
+      <c r="A25" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="58"/>
-[...46 lines deleted...]
-      <c r="AW25" s="58"/>
+      <c r="B25" s="65"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="65"/>
+      <c r="G25" s="65"/>
+      <c r="H25" s="65"/>
+      <c r="I25" s="65"/>
+      <c r="J25" s="65"/>
+      <c r="K25" s="65"/>
+      <c r="L25" s="65"/>
+      <c r="M25" s="65"/>
+      <c r="N25" s="65"/>
+      <c r="O25" s="65"/>
+      <c r="P25" s="65"/>
+      <c r="Q25" s="65"/>
+      <c r="R25" s="65"/>
+      <c r="S25" s="65"/>
+      <c r="T25" s="65"/>
+      <c r="U25" s="65"/>
+      <c r="V25" s="65"/>
+      <c r="W25" s="65"/>
+      <c r="X25" s="65"/>
+      <c r="Y25" s="65"/>
+      <c r="Z25" s="65"/>
+      <c r="AA25" s="65"/>
+      <c r="AB25" s="65"/>
+      <c r="AC25" s="65"/>
+      <c r="AD25" s="65"/>
+      <c r="AE25" s="65"/>
+      <c r="AF25" s="65"/>
+      <c r="AG25" s="65"/>
+      <c r="AH25" s="65"/>
+      <c r="AI25" s="65"/>
+      <c r="AJ25" s="65"/>
+      <c r="AK25" s="65"/>
+      <c r="AL25" s="65"/>
+      <c r="AM25" s="65"/>
+      <c r="AN25" s="65"/>
+      <c r="AO25" s="65"/>
+      <c r="AP25" s="65"/>
+      <c r="AQ25" s="65"/>
+      <c r="AR25" s="65"/>
+      <c r="AS25" s="65"/>
+      <c r="AT25" s="65"/>
+      <c r="AU25" s="65"/>
+      <c r="AV25" s="65"/>
+      <c r="AW25" s="65"/>
       <c r="BC25" s="49"/>
       <c r="BO25" s="49"/>
     </row>
     <row r="26" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="13"/>
       <c r="I26" s="12"/>
       <c r="J26" s="14"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="17">
         <v>1205</v>
       </c>
       <c r="O26" s="17">
         <v>1673</v>
       </c>
@@ -10416,52 +10604,56 @@
       </c>
       <c r="BD26" s="18">
         <v>2682</v>
       </c>
       <c r="BE26" s="18">
         <v>2918</v>
       </c>
       <c r="BF26" s="20">
         <v>3166</v>
       </c>
       <c r="BG26" s="20">
         <v>2511</v>
       </c>
       <c r="BH26" s="20">
         <v>2257</v>
       </c>
       <c r="BI26" s="18">
         <v>2349</v>
       </c>
       <c r="BJ26" s="18">
         <v>3206</v>
       </c>
       <c r="BK26" s="18">
         <v>2577</v>
       </c>
-      <c r="BL26" s="18"/>
-      <c r="BM26" s="18"/>
+      <c r="BL26" s="20">
+        <v>2743</v>
+      </c>
+      <c r="BM26" s="20">
+        <v>2674</v>
+      </c>
       <c r="BN26" s="20"/>
       <c r="BO26" s="20"/>
       <c r="BP26" s="18"/>
       <c r="BQ26" s="18"/>
       <c r="BR26" s="20"/>
       <c r="BS26" s="20"/>
       <c r="BT26" s="20"/>
     </row>
     <row r="27" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="17">
@@ -10592,52 +10784,56 @@
       </c>
       <c r="BD27" s="18">
         <v>421</v>
       </c>
       <c r="BE27" s="18">
         <v>390</v>
       </c>
       <c r="BF27" s="20">
         <v>465</v>
       </c>
       <c r="BG27" s="20">
         <v>355</v>
       </c>
       <c r="BH27" s="20">
         <v>300</v>
       </c>
       <c r="BI27" s="18">
         <v>349</v>
       </c>
       <c r="BJ27" s="18">
         <v>451</v>
       </c>
       <c r="BK27" s="18">
         <v>301</v>
       </c>
-      <c r="BL27" s="18"/>
-      <c r="BM27" s="18"/>
+      <c r="BL27" s="20">
+        <v>408</v>
+      </c>
+      <c r="BM27" s="20">
+        <v>376</v>
+      </c>
       <c r="BN27" s="20"/>
       <c r="BO27" s="20"/>
       <c r="BP27" s="18"/>
       <c r="BQ27" s="18"/>
       <c r="BR27" s="20"/>
       <c r="BS27" s="20"/>
       <c r="BT27" s="20"/>
     </row>
     <row r="28" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="13"/>
       <c r="I28" s="12"/>
       <c r="J28" s="14"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="17">
@@ -10768,52 +10964,56 @@
       </c>
       <c r="BD28" s="18">
         <v>1</v>
       </c>
       <c r="BE28" s="18">
         <v>19</v>
       </c>
       <c r="BF28" s="20">
         <v>11</v>
       </c>
       <c r="BG28" s="20">
         <v>5</v>
       </c>
       <c r="BH28" s="20">
         <v>8</v>
       </c>
       <c r="BI28" s="18">
         <v>7</v>
       </c>
       <c r="BJ28" s="18">
         <v>11</v>
       </c>
       <c r="BK28" s="18">
         <v>6</v>
       </c>
-      <c r="BL28" s="18"/>
-      <c r="BM28" s="18"/>
+      <c r="BL28" s="20">
+        <v>3</v>
+      </c>
+      <c r="BM28" s="20">
+        <v>6</v>
+      </c>
       <c r="BN28" s="20"/>
       <c r="BO28" s="20"/>
       <c r="BP28" s="18"/>
       <c r="BQ28" s="18"/>
       <c r="BR28" s="20"/>
       <c r="BS28" s="20"/>
       <c r="BT28" s="20"/>
     </row>
     <row r="29" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="14"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="17">
@@ -10944,52 +11144,56 @@
       </c>
       <c r="BD29" s="18">
         <v>254</v>
       </c>
       <c r="BE29" s="18">
         <v>317</v>
       </c>
       <c r="BF29" s="20">
         <v>372</v>
       </c>
       <c r="BG29" s="20">
         <v>282</v>
       </c>
       <c r="BH29" s="20">
         <v>197</v>
       </c>
       <c r="BI29" s="18">
         <v>240</v>
       </c>
       <c r="BJ29" s="18">
         <v>314</v>
       </c>
       <c r="BK29" s="18">
         <v>272</v>
       </c>
-      <c r="BL29" s="18"/>
-      <c r="BM29" s="18"/>
+      <c r="BL29" s="20">
+        <v>313</v>
+      </c>
+      <c r="BM29" s="20">
+        <v>328</v>
+      </c>
       <c r="BN29" s="20"/>
       <c r="BO29" s="20"/>
       <c r="BP29" s="18"/>
       <c r="BQ29" s="18"/>
       <c r="BR29" s="20"/>
       <c r="BS29" s="20"/>
       <c r="BT29" s="20"/>
     </row>
     <row r="30" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="13"/>
       <c r="I30" s="12"/>
       <c r="J30" s="14"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
       <c r="N30" s="17">
@@ -11120,52 +11324,56 @@
       </c>
       <c r="BD30" s="18">
         <v>231</v>
       </c>
       <c r="BE30" s="18">
         <v>272</v>
       </c>
       <c r="BF30" s="20">
         <v>342</v>
       </c>
       <c r="BG30" s="20">
         <v>277</v>
       </c>
       <c r="BH30" s="20">
         <v>241</v>
       </c>
       <c r="BI30" s="18">
         <v>191</v>
       </c>
       <c r="BJ30" s="18">
         <v>293</v>
       </c>
       <c r="BK30" s="18">
         <v>259</v>
       </c>
-      <c r="BL30" s="18"/>
-      <c r="BM30" s="18"/>
+      <c r="BL30" s="20">
+        <v>254</v>
+      </c>
+      <c r="BM30" s="20">
+        <v>223</v>
+      </c>
       <c r="BN30" s="20"/>
       <c r="BO30" s="20"/>
       <c r="BP30" s="18"/>
       <c r="BQ30" s="18"/>
       <c r="BR30" s="20"/>
       <c r="BS30" s="20"/>
       <c r="BT30" s="20"/>
     </row>
     <row r="31" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="13"/>
       <c r="I31" s="12"/>
       <c r="J31" s="14"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="15">
@@ -11296,52 +11504,56 @@
       </c>
       <c r="BD31" s="18">
         <v>339</v>
       </c>
       <c r="BE31" s="18">
         <v>437</v>
       </c>
       <c r="BF31" s="20">
         <v>466</v>
       </c>
       <c r="BG31" s="20">
         <v>358</v>
       </c>
       <c r="BH31" s="20">
         <v>371</v>
       </c>
       <c r="BI31" s="18">
         <v>383</v>
       </c>
       <c r="BJ31" s="18">
         <v>458</v>
       </c>
       <c r="BK31" s="18">
         <v>372</v>
       </c>
-      <c r="BL31" s="18"/>
-      <c r="BM31" s="18"/>
+      <c r="BL31" s="20">
+        <v>408</v>
+      </c>
+      <c r="BM31" s="20">
+        <v>363</v>
+      </c>
       <c r="BN31" s="20"/>
       <c r="BO31" s="20"/>
       <c r="BP31" s="18"/>
       <c r="BQ31" s="18"/>
       <c r="BR31" s="20"/>
       <c r="BS31" s="20"/>
       <c r="BT31" s="20"/>
     </row>
     <row r="32" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="13"/>
       <c r="I32" s="12"/>
       <c r="J32" s="14"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="17">
@@ -11472,52 +11684,56 @@
       </c>
       <c r="BD32" s="18">
         <v>419</v>
       </c>
       <c r="BE32" s="18">
         <v>380</v>
       </c>
       <c r="BF32" s="20">
         <v>465</v>
       </c>
       <c r="BG32" s="20">
         <v>272</v>
       </c>
       <c r="BH32" s="20">
         <v>279</v>
       </c>
       <c r="BI32" s="18">
         <v>300</v>
       </c>
       <c r="BJ32" s="18">
         <v>445</v>
       </c>
       <c r="BK32" s="18">
         <v>310</v>
       </c>
-      <c r="BL32" s="18"/>
-      <c r="BM32" s="18"/>
+      <c r="BL32" s="20">
+        <v>364</v>
+      </c>
+      <c r="BM32" s="20">
+        <v>290</v>
+      </c>
       <c r="BN32" s="20"/>
       <c r="BO32" s="20"/>
       <c r="BP32" s="18"/>
       <c r="BQ32" s="18"/>
       <c r="BR32" s="20"/>
       <c r="BS32" s="20"/>
       <c r="BT32" s="20"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="13"/>
       <c r="I33" s="12"/>
       <c r="J33" s="14"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="17">
@@ -11648,52 +11864,56 @@
       </c>
       <c r="BD33" s="18">
         <v>297</v>
       </c>
       <c r="BE33" s="18">
         <v>344</v>
       </c>
       <c r="BF33" s="20">
         <v>298</v>
       </c>
       <c r="BG33" s="20">
         <v>208</v>
       </c>
       <c r="BH33" s="20">
         <v>272</v>
       </c>
       <c r="BI33" s="18">
         <v>234</v>
       </c>
       <c r="BJ33" s="18">
         <v>302</v>
       </c>
       <c r="BK33" s="18">
         <v>316</v>
       </c>
-      <c r="BL33" s="18"/>
-      <c r="BM33" s="18"/>
+      <c r="BL33" s="20">
+        <v>312</v>
+      </c>
+      <c r="BM33" s="20">
+        <v>357</v>
+      </c>
       <c r="BN33" s="20"/>
       <c r="BO33" s="20"/>
       <c r="BP33" s="18"/>
       <c r="BQ33" s="18"/>
       <c r="BR33" s="20"/>
       <c r="BS33" s="20"/>
       <c r="BT33" s="20"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="11"/>
       <c r="L34" s="11"/>
       <c r="M34" s="11"/>
       <c r="N34" s="17">
@@ -11824,52 +12044,56 @@
       </c>
       <c r="BD34" s="18">
         <v>101</v>
       </c>
       <c r="BE34" s="18">
         <v>132</v>
       </c>
       <c r="BF34" s="20">
         <v>186</v>
       </c>
       <c r="BG34" s="20">
         <v>153</v>
       </c>
       <c r="BH34" s="20">
         <v>124</v>
       </c>
       <c r="BI34" s="18">
         <v>145</v>
       </c>
       <c r="BJ34" s="18">
         <v>159</v>
       </c>
       <c r="BK34" s="18">
         <v>121</v>
       </c>
-      <c r="BL34" s="18"/>
-      <c r="BM34" s="18"/>
+      <c r="BL34" s="20">
+        <v>109</v>
+      </c>
+      <c r="BM34" s="20">
+        <v>122</v>
+      </c>
       <c r="BN34" s="20"/>
       <c r="BO34" s="20"/>
       <c r="BP34" s="18"/>
       <c r="BQ34" s="18"/>
       <c r="BR34" s="20"/>
       <c r="BS34" s="20"/>
       <c r="BT34" s="20"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="13"/>
       <c r="I35" s="12"/>
       <c r="J35" s="14"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="17">
@@ -12000,52 +12224,56 @@
       </c>
       <c r="BD35" s="20">
         <v>480</v>
       </c>
       <c r="BE35" s="20">
         <v>469</v>
       </c>
       <c r="BF35" s="20">
         <v>425</v>
       </c>
       <c r="BG35" s="20">
         <v>450</v>
       </c>
       <c r="BH35" s="20">
         <v>305</v>
       </c>
       <c r="BI35" s="18">
         <v>383</v>
       </c>
       <c r="BJ35" s="18">
         <v>620</v>
       </c>
       <c r="BK35" s="18">
         <v>476</v>
       </c>
-      <c r="BL35" s="18"/>
-      <c r="BM35" s="18"/>
+      <c r="BL35" s="20">
+        <v>455</v>
+      </c>
+      <c r="BM35" s="20">
+        <v>471</v>
+      </c>
       <c r="BN35" s="20"/>
       <c r="BO35" s="20"/>
       <c r="BP35" s="20"/>
       <c r="BQ35" s="20"/>
       <c r="BR35" s="20"/>
       <c r="BS35" s="20"/>
       <c r="BT35" s="20"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="21"/>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="22"/>
       <c r="I36" s="21"/>
       <c r="J36" s="22"/>
       <c r="K36" s="22"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="25">
@@ -12176,261 +12404,265 @@
       </c>
       <c r="BD36" s="26">
         <v>139</v>
       </c>
       <c r="BE36" s="26">
         <v>158</v>
       </c>
       <c r="BF36" s="26">
         <v>136</v>
       </c>
       <c r="BG36" s="26">
         <v>151</v>
       </c>
       <c r="BH36" s="26">
         <v>160</v>
       </c>
       <c r="BI36" s="26">
         <v>117</v>
       </c>
       <c r="BJ36" s="26">
         <v>153</v>
       </c>
       <c r="BK36" s="26">
         <v>144</v>
       </c>
-      <c r="BL36" s="26"/>
-      <c r="BM36" s="26"/>
+      <c r="BL36" s="26">
+        <v>117</v>
+      </c>
+      <c r="BM36" s="26">
+        <v>138</v>
+      </c>
       <c r="BN36" s="26"/>
       <c r="BO36" s="26"/>
       <c r="BP36" s="26"/>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="30"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="33"/>
     </row>
     <row r="38" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:73" s="27" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A25:AW25"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A5:AW5"/>
     <mergeCell ref="A17:AW17"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU42"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BO29" sqref="BO29"/>
+      <selection activeCell="BL26" sqref="BL26:BM36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="59"/>
-[...36 lines deleted...]
-      <c r="AM1" s="59"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+      <c r="AD1" s="56"/>
+      <c r="AE1" s="56"/>
+      <c r="AF1" s="56"/>
+      <c r="AG1" s="56"/>
+      <c r="AH1" s="56"/>
+      <c r="AI1" s="56"/>
+      <c r="AJ1" s="56"/>
+      <c r="AK1" s="56"/>
+      <c r="AL1" s="56"/>
+      <c r="AM1" s="56"/>
     </row>
     <row r="2" spans="1:73" s="1" customFormat="1" ht="11.25">
       <c r="X2" s="2"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="28"/>
       <c r="AA2" s="28"/>
       <c r="AE2" s="31"/>
       <c r="AI2" s="29"/>
       <c r="AJ2" s="29"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="28"/>
       <c r="AM2" s="31"/>
       <c r="AO2" s="28"/>
       <c r="AR2" s="28"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="28"/>
       <c r="AY2" s="31"/>
       <c r="BA2" s="28"/>
       <c r="BD2" s="28"/>
       <c r="BI2" s="31"/>
       <c r="BJ2" s="28"/>
       <c r="BK2" s="31"/>
       <c r="BM2" s="28"/>
       <c r="BP2" s="28"/>
       <c r="BU2" s="31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A3" s="60"/>
-      <c r="B3" s="62">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59">
         <v>2021</v>
       </c>
-      <c r="C3" s="63"/>
-[...10 lines deleted...]
-      <c r="N3" s="62">
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="59">
         <v>2022</v>
       </c>
-      <c r="O3" s="63"/>
-[...10 lines deleted...]
-      <c r="Z3" s="64">
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="61">
         <v>2023</v>
       </c>
-      <c r="AA3" s="65"/>
-[...6 lines deleted...]
-      <c r="AH3" s="65"/>
+      <c r="AA3" s="62"/>
+      <c r="AB3" s="62"/>
+      <c r="AC3" s="62"/>
+      <c r="AD3" s="62"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
       <c r="AI3" s="30"/>
       <c r="AJ3" s="30"/>
       <c r="AL3" s="53">
         <v>2024</v>
       </c>
       <c r="AM3" s="54"/>
       <c r="AN3" s="54"/>
       <c r="AO3" s="54"/>
       <c r="AP3" s="54"/>
       <c r="AQ3" s="54"/>
       <c r="AR3" s="54"/>
       <c r="AS3" s="54"/>
       <c r="AT3" s="54"/>
       <c r="AU3" s="54"/>
       <c r="AV3" s="54"/>
       <c r="AW3" s="55"/>
       <c r="AX3" s="53">
         <v>2025</v>
       </c>
       <c r="AY3" s="54"/>
       <c r="AZ3" s="54"/>
       <c r="BA3" s="54"/>
       <c r="BB3" s="54"/>
       <c r="BC3" s="54"/>
       <c r="BD3" s="54"/>
       <c r="BE3" s="54"/>
       <c r="BF3" s="54"/>
       <c r="BG3" s="54"/>
       <c r="BH3" s="54"/>
       <c r="BI3" s="55"/>
       <c r="BJ3" s="53">
         <v>2026</v>
       </c>
       <c r="BK3" s="54"/>
       <c r="BL3" s="54"/>
       <c r="BM3" s="54"/>
       <c r="BN3" s="54"/>
       <c r="BO3" s="54"/>
       <c r="BP3" s="54"/>
       <c r="BQ3" s="54"/>
       <c r="BR3" s="54"/>
       <c r="BS3" s="54"/>
       <c r="BT3" s="54"/>
       <c r="BU3" s="55"/>
     </row>
     <row r="4" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="61"/>
+      <c r="A4" s="58"/>
       <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -12605,101 +12837,101 @@
         <v>6</v>
       </c>
       <c r="BO4" s="47" t="s">
         <v>7</v>
       </c>
       <c r="BP4" s="52" t="s">
         <v>8</v>
       </c>
       <c r="BQ4" s="52" t="s">
         <v>0</v>
       </c>
       <c r="BR4" s="46" t="s">
         <v>1</v>
       </c>
       <c r="BS4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="56"/>
-[...46 lines deleted...]
-      <c r="AW5" s="56"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="63"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="63"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="63"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="63"/>
+      <c r="N5" s="63"/>
+      <c r="O5" s="63"/>
+      <c r="P5" s="63"/>
+      <c r="Q5" s="63"/>
+      <c r="R5" s="63"/>
+      <c r="S5" s="63"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="63"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="63"/>
+      <c r="X5" s="63"/>
+      <c r="Y5" s="63"/>
+      <c r="Z5" s="63"/>
+      <c r="AA5" s="63"/>
+      <c r="AB5" s="63"/>
+      <c r="AC5" s="63"/>
+      <c r="AD5" s="63"/>
+      <c r="AE5" s="63"/>
+      <c r="AF5" s="63"/>
+      <c r="AG5" s="63"/>
+      <c r="AH5" s="63"/>
+      <c r="AI5" s="63"/>
+      <c r="AJ5" s="63"/>
+      <c r="AK5" s="63"/>
+      <c r="AL5" s="63"/>
+      <c r="AM5" s="63"/>
+      <c r="AN5" s="63"/>
+      <c r="AO5" s="63"/>
+      <c r="AP5" s="63"/>
+      <c r="AQ5" s="63"/>
+      <c r="AR5" s="63"/>
+      <c r="AS5" s="63"/>
+      <c r="AT5" s="63"/>
+      <c r="AU5" s="63"/>
+      <c r="AV5" s="63"/>
+      <c r="AW5" s="63"/>
     </row>
     <row r="6" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="34"/>
       <c r="C6" s="34"/>
       <c r="D6" s="34"/>
       <c r="E6" s="34"/>
       <c r="F6" s="34"/>
       <c r="G6" s="34"/>
       <c r="H6" s="34"/>
       <c r="I6" s="34"/>
       <c r="J6" s="34"/>
       <c r="K6" s="34"/>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="15">
         <v>-666</v>
       </c>
       <c r="O6" s="15">
         <v>-812</v>
       </c>
       <c r="P6" s="15">
         <v>-508</v>
@@ -12824,52 +13056,56 @@
       </c>
       <c r="BD6" s="18">
         <v>-1152</v>
       </c>
       <c r="BE6" s="18">
         <v>-1468</v>
       </c>
       <c r="BF6" s="18">
         <v>-1235</v>
       </c>
       <c r="BG6" s="18">
         <v>-1202</v>
       </c>
       <c r="BH6" s="18">
         <v>-855</v>
       </c>
       <c r="BI6" s="18">
         <v>-858</v>
       </c>
       <c r="BJ6" s="18">
         <v>-1128</v>
       </c>
       <c r="BK6" s="18">
         <v>-788</v>
       </c>
-      <c r="BL6" s="18"/>
-      <c r="BM6" s="18"/>
+      <c r="BL6" s="18">
+        <v>-819</v>
+      </c>
+      <c r="BM6" s="18">
+        <v>-1026</v>
+      </c>
       <c r="BN6" s="18"/>
       <c r="BO6" s="18"/>
       <c r="BP6" s="18"/>
       <c r="BQ6" s="18"/>
       <c r="BR6" s="18"/>
       <c r="BS6" s="18"/>
       <c r="BT6" s="18"/>
       <c r="BU6" s="18"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="35"/>
       <c r="H7" s="13"/>
       <c r="I7" s="12"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
@@ -13001,52 +13237,56 @@
       </c>
       <c r="BD7" s="18">
         <v>-15</v>
       </c>
       <c r="BE7" s="18">
         <v>-48</v>
       </c>
       <c r="BF7" s="18">
         <v>77</v>
       </c>
       <c r="BG7" s="18">
         <v>25</v>
       </c>
       <c r="BH7" s="18">
         <v>70</v>
       </c>
       <c r="BI7" s="18">
         <v>-36</v>
       </c>
       <c r="BJ7" s="18">
         <v>-32</v>
       </c>
       <c r="BK7" s="18">
         <v>71</v>
       </c>
-      <c r="BL7" s="18"/>
-      <c r="BM7" s="18"/>
+      <c r="BL7" s="18">
+        <v>-161</v>
+      </c>
+      <c r="BM7" s="18">
+        <v>-200</v>
+      </c>
       <c r="BN7" s="18"/>
       <c r="BO7" s="18"/>
       <c r="BP7" s="18"/>
       <c r="BQ7" s="18"/>
       <c r="BR7" s="18"/>
       <c r="BS7" s="18"/>
       <c r="BT7" s="18"/>
       <c r="BU7" s="18"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="35"/>
       <c r="H8" s="13"/>
       <c r="I8" s="12"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
@@ -13178,52 +13418,56 @@
       </c>
       <c r="BD8" s="18">
         <v>-33</v>
       </c>
       <c r="BE8" s="18">
         <v>-97</v>
       </c>
       <c r="BF8" s="18">
         <v>-57</v>
       </c>
       <c r="BG8" s="18">
         <v>-20</v>
       </c>
       <c r="BH8" s="18">
         <v>-18</v>
       </c>
       <c r="BI8" s="18">
         <v>-13</v>
       </c>
       <c r="BJ8" s="18">
         <v>-40</v>
       </c>
       <c r="BK8" s="18">
         <v>-50</v>
       </c>
-      <c r="BL8" s="18"/>
-      <c r="BM8" s="18"/>
+      <c r="BL8" s="18">
+        <v>1</v>
+      </c>
+      <c r="BM8" s="18">
+        <v>-26</v>
+      </c>
       <c r="BN8" s="18"/>
       <c r="BO8" s="18"/>
       <c r="BP8" s="18"/>
       <c r="BQ8" s="18"/>
       <c r="BR8" s="18"/>
       <c r="BS8" s="18"/>
       <c r="BT8" s="18"/>
       <c r="BU8" s="18"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="35"/>
       <c r="H9" s="13"/>
       <c r="I9" s="12"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
@@ -13355,52 +13599,56 @@
       </c>
       <c r="BD9" s="18">
         <v>-172</v>
       </c>
       <c r="BE9" s="18">
         <v>-192</v>
       </c>
       <c r="BF9" s="18">
         <v>-226</v>
       </c>
       <c r="BG9" s="18">
         <v>-176</v>
       </c>
       <c r="BH9" s="18">
         <v>-113</v>
       </c>
       <c r="BI9" s="18">
         <v>-91</v>
       </c>
       <c r="BJ9" s="18">
         <v>-101</v>
       </c>
       <c r="BK9" s="18">
         <v>-71</v>
       </c>
-      <c r="BL9" s="18"/>
-      <c r="BM9" s="18"/>
+      <c r="BL9" s="18">
+        <v>-120</v>
+      </c>
+      <c r="BM9" s="18">
+        <v>-105</v>
+      </c>
       <c r="BN9" s="18"/>
       <c r="BO9" s="18"/>
       <c r="BP9" s="18"/>
       <c r="BQ9" s="18"/>
       <c r="BR9" s="18"/>
       <c r="BS9" s="18"/>
       <c r="BT9" s="18"/>
       <c r="BU9" s="18"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="35"/>
       <c r="H10" s="13"/>
       <c r="I10" s="12"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
@@ -13532,52 +13780,56 @@
       </c>
       <c r="BD10" s="18">
         <v>-160</v>
       </c>
       <c r="BE10" s="18">
         <v>-210</v>
       </c>
       <c r="BF10" s="18">
         <v>-224</v>
       </c>
       <c r="BG10" s="18">
         <v>-162</v>
       </c>
       <c r="BH10" s="18">
         <v>-160</v>
       </c>
       <c r="BI10" s="18">
         <v>-121</v>
       </c>
       <c r="BJ10" s="18">
         <v>-111</v>
       </c>
       <c r="BK10" s="18">
         <v>-128</v>
       </c>
-      <c r="BL10" s="18"/>
-      <c r="BM10" s="18"/>
+      <c r="BL10" s="18">
+        <v>-91</v>
+      </c>
+      <c r="BM10" s="18">
+        <v>-109</v>
+      </c>
       <c r="BN10" s="18"/>
       <c r="BO10" s="18"/>
       <c r="BP10" s="18"/>
       <c r="BQ10" s="18"/>
       <c r="BR10" s="18"/>
       <c r="BS10" s="18"/>
       <c r="BT10" s="18"/>
       <c r="BU10" s="18"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="35"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
@@ -13709,52 +13961,56 @@
       </c>
       <c r="BD11" s="18">
         <v>-67</v>
       </c>
       <c r="BE11" s="18">
         <v>-126</v>
       </c>
       <c r="BF11" s="18">
         <v>-162</v>
       </c>
       <c r="BG11" s="18">
         <v>-130</v>
       </c>
       <c r="BH11" s="18">
         <v>-145</v>
       </c>
       <c r="BI11" s="18">
         <v>-128</v>
       </c>
       <c r="BJ11" s="18">
         <v>-85</v>
       </c>
       <c r="BK11" s="18">
         <v>-108</v>
       </c>
-      <c r="BL11" s="18"/>
-      <c r="BM11" s="18"/>
+      <c r="BL11" s="18">
+        <v>-99</v>
+      </c>
+      <c r="BM11" s="18">
+        <v>-59</v>
+      </c>
       <c r="BN11" s="18"/>
       <c r="BO11" s="18"/>
       <c r="BP11" s="18"/>
       <c r="BQ11" s="18"/>
       <c r="BR11" s="18"/>
       <c r="BS11" s="18"/>
       <c r="BT11" s="18"/>
       <c r="BU11" s="18"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="35"/>
       <c r="H12" s="13"/>
       <c r="I12" s="12"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
@@ -13886,52 +14142,56 @@
       </c>
       <c r="BD12" s="18">
         <v>-183</v>
       </c>
       <c r="BE12" s="18">
         <v>-178</v>
       </c>
       <c r="BF12" s="18">
         <v>-210</v>
       </c>
       <c r="BG12" s="18">
         <v>-136</v>
       </c>
       <c r="BH12" s="18">
         <v>-115</v>
       </c>
       <c r="BI12" s="18">
         <v>-115</v>
       </c>
       <c r="BJ12" s="18">
         <v>-219</v>
       </c>
       <c r="BK12" s="18">
         <v>-138</v>
       </c>
-      <c r="BL12" s="18"/>
-      <c r="BM12" s="18"/>
+      <c r="BL12" s="18">
+        <v>-49</v>
+      </c>
+      <c r="BM12" s="18">
+        <v>-81</v>
+      </c>
       <c r="BN12" s="18"/>
       <c r="BO12" s="18"/>
       <c r="BP12" s="18"/>
       <c r="BQ12" s="18"/>
       <c r="BR12" s="18"/>
       <c r="BS12" s="18"/>
       <c r="BT12" s="18"/>
       <c r="BU12" s="18"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="34"/>
       <c r="C13" s="34"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="34"/>
       <c r="I13" s="34"/>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
@@ -14063,52 +14323,56 @@
       </c>
       <c r="BD13" s="18">
         <v>-111</v>
       </c>
       <c r="BE13" s="18">
         <v>-116</v>
       </c>
       <c r="BF13" s="18">
         <v>-30</v>
       </c>
       <c r="BG13" s="18">
         <v>-73</v>
       </c>
       <c r="BH13" s="18">
         <v>-89</v>
       </c>
       <c r="BI13" s="18">
         <v>-88</v>
       </c>
       <c r="BJ13" s="18">
         <v>-83</v>
       </c>
       <c r="BK13" s="18">
         <v>-101</v>
       </c>
-      <c r="BL13" s="18"/>
-      <c r="BM13" s="18"/>
+      <c r="BL13" s="18">
+        <v>-83</v>
+      </c>
+      <c r="BM13" s="18">
+        <v>-101</v>
+      </c>
       <c r="BN13" s="18"/>
       <c r="BO13" s="18"/>
       <c r="BP13" s="18"/>
       <c r="BQ13" s="18"/>
       <c r="BR13" s="18"/>
       <c r="BS13" s="18"/>
       <c r="BT13" s="18"/>
       <c r="BU13" s="18"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="35"/>
       <c r="H14" s="13"/>
       <c r="I14" s="12"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
@@ -14240,52 +14504,56 @@
       </c>
       <c r="BD14" s="18">
         <v>-132</v>
       </c>
       <c r="BE14" s="18">
         <v>-114</v>
       </c>
       <c r="BF14" s="18">
         <v>-102</v>
       </c>
       <c r="BG14" s="18">
         <v>-145</v>
       </c>
       <c r="BH14" s="18">
         <v>-55</v>
       </c>
       <c r="BI14" s="18">
         <v>-69</v>
       </c>
       <c r="BJ14" s="18">
         <v>-121</v>
       </c>
       <c r="BK14" s="18">
         <v>-97</v>
       </c>
-      <c r="BL14" s="18"/>
-      <c r="BM14" s="18"/>
+      <c r="BL14" s="18">
+        <v>-42</v>
+      </c>
+      <c r="BM14" s="18">
+        <v>-97</v>
+      </c>
       <c r="BN14" s="18"/>
       <c r="BO14" s="18"/>
       <c r="BP14" s="18"/>
       <c r="BQ14" s="18"/>
       <c r="BR14" s="18"/>
       <c r="BS14" s="18"/>
       <c r="BT14" s="18"/>
       <c r="BU14" s="18"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="35"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
@@ -14417,52 +14685,56 @@
       </c>
       <c r="BD15" s="18">
         <v>-168</v>
       </c>
       <c r="BE15" s="18">
         <v>-259</v>
       </c>
       <c r="BF15" s="18">
         <v>-207</v>
       </c>
       <c r="BG15" s="18">
         <v>-251</v>
       </c>
       <c r="BH15" s="18">
         <v>-115</v>
       </c>
       <c r="BI15" s="18">
         <v>-145</v>
       </c>
       <c r="BJ15" s="18">
         <v>-219</v>
       </c>
       <c r="BK15" s="18">
         <v>-103</v>
       </c>
-      <c r="BL15" s="18"/>
-      <c r="BM15" s="18"/>
+      <c r="BL15" s="18">
+        <v>-73</v>
+      </c>
+      <c r="BM15" s="18">
+        <v>-169</v>
+      </c>
       <c r="BN15" s="18"/>
       <c r="BO15" s="18"/>
       <c r="BP15" s="18"/>
       <c r="BQ15" s="18"/>
       <c r="BR15" s="18"/>
       <c r="BS15" s="18"/>
       <c r="BT15" s="18"/>
       <c r="BU15" s="18"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="35"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
@@ -14594,113 +14866,117 @@
       </c>
       <c r="BD16" s="18">
         <v>-111</v>
       </c>
       <c r="BE16" s="18">
         <v>-128</v>
       </c>
       <c r="BF16" s="18">
         <v>-94</v>
       </c>
       <c r="BG16" s="18">
         <v>-134</v>
       </c>
       <c r="BH16" s="18">
         <v>-115</v>
       </c>
       <c r="BI16" s="18">
         <v>-52</v>
       </c>
       <c r="BJ16" s="18">
         <v>-117</v>
       </c>
       <c r="BK16" s="18">
         <v>-63</v>
       </c>
-      <c r="BL16" s="18"/>
-      <c r="BM16" s="18"/>
+      <c r="BL16" s="18">
+        <v>-102</v>
+      </c>
+      <c r="BM16" s="18">
+        <v>-79</v>
+      </c>
       <c r="BN16" s="18"/>
       <c r="BO16" s="18"/>
       <c r="BP16" s="18"/>
       <c r="BQ16" s="18"/>
       <c r="BR16" s="18"/>
       <c r="BS16" s="18"/>
       <c r="BT16" s="18"/>
       <c r="BU16" s="18"/>
     </row>
     <row r="17" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A17" s="57" t="s">
+      <c r="A17" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="57"/>
-[...46 lines deleted...]
-      <c r="AW17" s="57"/>
+      <c r="B17" s="64"/>
+      <c r="C17" s="64"/>
+      <c r="D17" s="64"/>
+      <c r="E17" s="64"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="64"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="64"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="64"/>
+      <c r="M17" s="64"/>
+      <c r="N17" s="64"/>
+      <c r="O17" s="64"/>
+      <c r="P17" s="64"/>
+      <c r="Q17" s="64"/>
+      <c r="R17" s="64"/>
+      <c r="S17" s="64"/>
+      <c r="T17" s="64"/>
+      <c r="U17" s="64"/>
+      <c r="V17" s="64"/>
+      <c r="W17" s="64"/>
+      <c r="X17" s="64"/>
+      <c r="Y17" s="64"/>
+      <c r="Z17" s="64"/>
+      <c r="AA17" s="64"/>
+      <c r="AB17" s="64"/>
+      <c r="AC17" s="64"/>
+      <c r="AD17" s="64"/>
+      <c r="AE17" s="64"/>
+      <c r="AF17" s="64"/>
+      <c r="AG17" s="64"/>
+      <c r="AH17" s="64"/>
+      <c r="AI17" s="64"/>
+      <c r="AJ17" s="64"/>
+      <c r="AK17" s="64"/>
+      <c r="AL17" s="64"/>
+      <c r="AM17" s="64"/>
+      <c r="AN17" s="64"/>
+      <c r="AO17" s="64"/>
+      <c r="AP17" s="64"/>
+      <c r="AQ17" s="64"/>
+      <c r="AR17" s="64"/>
+      <c r="AS17" s="64"/>
+      <c r="AT17" s="64"/>
+      <c r="AU17" s="64"/>
+      <c r="AV17" s="64"/>
+      <c r="AW17" s="64"/>
       <c r="AX17" s="49"/>
       <c r="AY17" s="49"/>
       <c r="AZ17" s="49"/>
       <c r="BA17" s="49"/>
       <c r="BB17" s="49"/>
       <c r="BC17" s="49"/>
       <c r="BD17" s="49"/>
       <c r="BJ17" s="49"/>
       <c r="BK17" s="49"/>
       <c r="BL17" s="49"/>
       <c r="BM17" s="49"/>
       <c r="BN17" s="49"/>
       <c r="BO17" s="49"/>
       <c r="BP17" s="49"/>
     </row>
     <row r="18" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A18" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
@@ -14838,52 +15114,56 @@
       </c>
       <c r="BD18" s="18">
         <v>-302</v>
       </c>
       <c r="BE18" s="18">
         <v>-554</v>
       </c>
       <c r="BF18" s="18">
         <v>-284</v>
       </c>
       <c r="BG18" s="18">
         <v>-312</v>
       </c>
       <c r="BH18" s="18">
         <v>-229</v>
       </c>
       <c r="BI18" s="18">
         <v>-254</v>
       </c>
       <c r="BJ18" s="18">
         <v>-380</v>
       </c>
       <c r="BK18" s="18">
         <v>-362</v>
       </c>
-      <c r="BL18" s="18"/>
-      <c r="BM18" s="18"/>
+      <c r="BL18" s="18">
+        <v>-413</v>
+      </c>
+      <c r="BM18" s="18">
+        <v>-520</v>
+      </c>
       <c r="BN18" s="18"/>
       <c r="BO18" s="18"/>
       <c r="BP18" s="18"/>
       <c r="BQ18" s="18"/>
       <c r="BR18" s="18"/>
       <c r="BS18" s="18"/>
       <c r="BT18" s="18"/>
       <c r="BU18" s="18"/>
     </row>
     <row r="19" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="13"/>
       <c r="I19" s="12"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="14"/>
       <c r="M19" s="14"/>
@@ -15015,52 +15295,56 @@
       </c>
       <c r="BD19" s="18">
         <v>-12</v>
       </c>
       <c r="BE19" s="18">
         <v>-228</v>
       </c>
       <c r="BF19" s="18">
         <v>-75</v>
       </c>
       <c r="BG19" s="18">
         <v>-73</v>
       </c>
       <c r="BH19" s="18">
         <v>-79</v>
       </c>
       <c r="BI19" s="18">
         <v>-175</v>
       </c>
       <c r="BJ19" s="18">
         <v>-175</v>
       </c>
       <c r="BK19" s="18">
         <v>-210</v>
       </c>
-      <c r="BL19" s="18"/>
-      <c r="BM19" s="18"/>
+      <c r="BL19" s="18">
+        <v>-300</v>
+      </c>
+      <c r="BM19" s="18">
+        <v>-265</v>
+      </c>
       <c r="BN19" s="18"/>
       <c r="BO19" s="18"/>
       <c r="BP19" s="18"/>
       <c r="BQ19" s="18"/>
       <c r="BR19" s="18"/>
       <c r="BS19" s="18"/>
       <c r="BT19" s="18"/>
       <c r="BU19" s="18"/>
     </row>
     <row r="20" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="13"/>
       <c r="I20" s="12"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
@@ -15192,52 +15476,56 @@
       </c>
       <c r="BD20" s="18">
         <v>-28</v>
       </c>
       <c r="BE20" s="18">
         <v>-83</v>
       </c>
       <c r="BF20" s="18">
         <v>-48</v>
       </c>
       <c r="BG20" s="18">
         <v>-23</v>
       </c>
       <c r="BH20" s="18">
         <v>-11</v>
       </c>
       <c r="BI20" s="18">
         <v>-13</v>
       </c>
       <c r="BJ20" s="18">
         <v>-37</v>
       </c>
       <c r="BK20" s="18">
         <v>-47</v>
       </c>
-      <c r="BL20" s="18"/>
-      <c r="BM20" s="18"/>
+      <c r="BL20" s="18">
+        <v>-5</v>
+      </c>
+      <c r="BM20" s="18">
+        <v>-29</v>
+      </c>
       <c r="BN20" s="18"/>
       <c r="BO20" s="18"/>
       <c r="BP20" s="18"/>
       <c r="BQ20" s="18"/>
       <c r="BR20" s="18"/>
       <c r="BS20" s="18"/>
       <c r="BT20" s="18"/>
       <c r="BU20" s="18"/>
     </row>
     <row r="21" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13"/>
       <c r="I21" s="12"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
@@ -15369,52 +15657,56 @@
       </c>
       <c r="BD21" s="18">
         <v>-68</v>
       </c>
       <c r="BE21" s="18">
         <v>-81</v>
       </c>
       <c r="BF21" s="18">
         <v>-73</v>
       </c>
       <c r="BG21" s="18">
         <v>-32</v>
       </c>
       <c r="BH21" s="18">
         <v>-34</v>
       </c>
       <c r="BI21" s="18">
         <v>-34</v>
       </c>
       <c r="BJ21" s="18">
         <v>-22</v>
       </c>
       <c r="BK21" s="18">
         <v>-46</v>
       </c>
-      <c r="BL21" s="18"/>
-      <c r="BM21" s="18"/>
+      <c r="BL21" s="18">
+        <v>-7</v>
+      </c>
+      <c r="BM21" s="18">
+        <v>-56</v>
+      </c>
       <c r="BN21" s="18"/>
       <c r="BO21" s="18"/>
       <c r="BP21" s="18"/>
       <c r="BQ21" s="18"/>
       <c r="BR21" s="18"/>
       <c r="BS21" s="18"/>
       <c r="BT21" s="18"/>
       <c r="BU21" s="18"/>
     </row>
     <row r="22" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13"/>
       <c r="I22" s="12"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
@@ -15546,52 +15838,56 @@
       </c>
       <c r="BD22" s="18">
         <v>-60</v>
       </c>
       <c r="BE22" s="18">
         <v>-51</v>
       </c>
       <c r="BF22" s="18">
         <v>-5</v>
       </c>
       <c r="BG22" s="18">
         <v>-71</v>
       </c>
       <c r="BH22" s="18">
         <v>-11</v>
       </c>
       <c r="BI22" s="18">
         <v>-10</v>
       </c>
       <c r="BJ22" s="18">
         <v>-70</v>
       </c>
       <c r="BK22" s="18">
         <v>-49</v>
       </c>
-      <c r="BL22" s="18"/>
-      <c r="BM22" s="18"/>
+      <c r="BL22" s="18">
+        <v>-59</v>
+      </c>
+      <c r="BM22" s="18">
+        <v>-81</v>
+      </c>
       <c r="BN22" s="18"/>
       <c r="BO22" s="18"/>
       <c r="BP22" s="18"/>
       <c r="BQ22" s="18"/>
       <c r="BR22" s="18"/>
       <c r="BS22" s="18"/>
       <c r="BT22" s="18"/>
       <c r="BU22" s="18"/>
     </row>
     <row r="23" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="13"/>
       <c r="I23" s="12"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
@@ -15723,52 +16019,56 @@
       </c>
       <c r="BD23" s="18">
         <v>-63</v>
       </c>
       <c r="BE23" s="18">
         <v>-62</v>
       </c>
       <c r="BF23" s="18">
         <v>-51</v>
       </c>
       <c r="BG23" s="18">
         <v>-68</v>
       </c>
       <c r="BH23" s="18">
         <v>-62</v>
       </c>
       <c r="BI23" s="18">
         <v>-24</v>
       </c>
       <c r="BJ23" s="18">
         <v>-25</v>
       </c>
       <c r="BK23" s="18">
         <v>17</v>
       </c>
-      <c r="BL23" s="18"/>
-      <c r="BM23" s="18"/>
+      <c r="BL23" s="18">
+        <v>26</v>
+      </c>
+      <c r="BM23" s="18">
+        <v>-74</v>
+      </c>
       <c r="BN23" s="18"/>
       <c r="BO23" s="18"/>
       <c r="BP23" s="18"/>
       <c r="BQ23" s="18"/>
       <c r="BR23" s="18"/>
       <c r="BS23" s="18"/>
       <c r="BT23" s="18"/>
       <c r="BU23" s="18"/>
     </row>
     <row r="24" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="13"/>
       <c r="I24" s="12"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
@@ -15900,113 +16200,117 @@
       </c>
       <c r="BD24" s="18">
         <v>-71</v>
       </c>
       <c r="BE24" s="18">
         <v>-49</v>
       </c>
       <c r="BF24" s="18">
         <v>-32</v>
       </c>
       <c r="BG24" s="18">
         <v>-45</v>
       </c>
       <c r="BH24" s="18">
         <v>-32</v>
       </c>
       <c r="BI24" s="18">
         <v>2</v>
       </c>
       <c r="BJ24" s="18">
         <v>-51</v>
       </c>
       <c r="BK24" s="18">
         <v>-27</v>
       </c>
-      <c r="BL24" s="18"/>
-      <c r="BM24" s="18"/>
+      <c r="BL24" s="18">
+        <v>-68</v>
+      </c>
+      <c r="BM24" s="18">
+        <v>-15</v>
+      </c>
       <c r="BN24" s="18"/>
       <c r="BO24" s="18"/>
       <c r="BP24" s="18"/>
       <c r="BQ24" s="18"/>
       <c r="BR24" s="18"/>
       <c r="BS24" s="18"/>
       <c r="BT24" s="18"/>
       <c r="BU24" s="18"/>
     </row>
     <row r="25" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A25" s="58" t="s">
+      <c r="A25" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="58"/>
-[...46 lines deleted...]
-      <c r="AW25" s="58"/>
+      <c r="B25" s="65"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="65"/>
+      <c r="G25" s="65"/>
+      <c r="H25" s="65"/>
+      <c r="I25" s="65"/>
+      <c r="J25" s="65"/>
+      <c r="K25" s="65"/>
+      <c r="L25" s="65"/>
+      <c r="M25" s="65"/>
+      <c r="N25" s="65"/>
+      <c r="O25" s="65"/>
+      <c r="P25" s="65"/>
+      <c r="Q25" s="65"/>
+      <c r="R25" s="65"/>
+      <c r="S25" s="65"/>
+      <c r="T25" s="65"/>
+      <c r="U25" s="65"/>
+      <c r="V25" s="65"/>
+      <c r="W25" s="65"/>
+      <c r="X25" s="65"/>
+      <c r="Y25" s="65"/>
+      <c r="Z25" s="65"/>
+      <c r="AA25" s="65"/>
+      <c r="AB25" s="65"/>
+      <c r="AC25" s="65"/>
+      <c r="AD25" s="65"/>
+      <c r="AE25" s="65"/>
+      <c r="AF25" s="65"/>
+      <c r="AG25" s="65"/>
+      <c r="AH25" s="65"/>
+      <c r="AI25" s="65"/>
+      <c r="AJ25" s="65"/>
+      <c r="AK25" s="65"/>
+      <c r="AL25" s="65"/>
+      <c r="AM25" s="65"/>
+      <c r="AN25" s="65"/>
+      <c r="AO25" s="65"/>
+      <c r="AP25" s="65"/>
+      <c r="AQ25" s="65"/>
+      <c r="AR25" s="65"/>
+      <c r="AS25" s="65"/>
+      <c r="AT25" s="65"/>
+      <c r="AU25" s="65"/>
+      <c r="AV25" s="65"/>
+      <c r="AW25" s="65"/>
       <c r="AX25" s="49"/>
       <c r="AY25" s="49"/>
       <c r="AZ25" s="49"/>
       <c r="BA25" s="49"/>
       <c r="BB25" s="49"/>
       <c r="BC25" s="49"/>
       <c r="BD25" s="49"/>
       <c r="BJ25" s="49"/>
       <c r="BK25" s="49"/>
       <c r="BL25" s="49"/>
       <c r="BM25" s="49"/>
       <c r="BN25" s="49"/>
       <c r="BO25" s="49"/>
       <c r="BP25" s="49"/>
     </row>
     <row r="26" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
@@ -16144,52 +16448,56 @@
       </c>
       <c r="BD26" s="18">
         <v>-850</v>
       </c>
       <c r="BE26" s="20">
         <v>-914</v>
       </c>
       <c r="BF26" s="20">
         <v>-951</v>
       </c>
       <c r="BG26" s="20">
         <v>-890</v>
       </c>
       <c r="BH26" s="20">
         <v>-626</v>
       </c>
       <c r="BI26" s="20">
         <v>-604</v>
       </c>
       <c r="BJ26" s="20">
         <v>-748</v>
       </c>
       <c r="BK26" s="20">
         <v>-426</v>
       </c>
-      <c r="BL26" s="18"/>
-      <c r="BM26" s="18"/>
+      <c r="BL26" s="20">
+        <v>-406</v>
+      </c>
+      <c r="BM26" s="20">
+        <v>-506</v>
+      </c>
       <c r="BN26" s="20"/>
       <c r="BO26" s="18"/>
       <c r="BP26" s="18"/>
       <c r="BQ26" s="20"/>
       <c r="BR26" s="20"/>
       <c r="BS26" s="20"/>
       <c r="BT26" s="20"/>
       <c r="BU26" s="20"/>
     </row>
     <row r="27" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="13"/>
       <c r="I27" s="12"/>
       <c r="J27" s="14"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
@@ -16321,52 +16629,56 @@
       </c>
       <c r="BD27" s="18">
         <v>-3</v>
       </c>
       <c r="BE27" s="20">
         <v>180</v>
       </c>
       <c r="BF27" s="20">
         <v>152</v>
       </c>
       <c r="BG27" s="20">
         <v>98</v>
       </c>
       <c r="BH27" s="20">
         <v>149</v>
       </c>
       <c r="BI27" s="20">
         <v>139</v>
       </c>
       <c r="BJ27" s="20">
         <v>143</v>
       </c>
       <c r="BK27" s="20">
         <v>281</v>
       </c>
-      <c r="BL27" s="18"/>
-      <c r="BM27" s="18"/>
+      <c r="BL27" s="20">
+        <v>139</v>
+      </c>
+      <c r="BM27" s="20">
+        <v>65</v>
+      </c>
       <c r="BN27" s="20"/>
       <c r="BO27" s="18"/>
       <c r="BP27" s="18"/>
       <c r="BQ27" s="20"/>
       <c r="BR27" s="20"/>
       <c r="BS27" s="20"/>
       <c r="BT27" s="20"/>
       <c r="BU27" s="20"/>
     </row>
     <row r="28" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="13"/>
       <c r="I28" s="12"/>
       <c r="J28" s="14"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
@@ -16498,52 +16810,56 @@
       </c>
       <c r="BD28" s="18">
         <v>-5</v>
       </c>
       <c r="BE28" s="20">
         <v>-14</v>
       </c>
       <c r="BF28" s="20">
         <v>-9</v>
       </c>
       <c r="BG28" s="20">
         <v>3</v>
       </c>
       <c r="BH28" s="20">
         <v>-7</v>
       </c>
       <c r="BI28" s="20">
         <v>0</v>
       </c>
       <c r="BJ28" s="20">
         <v>-3</v>
       </c>
       <c r="BK28" s="20">
         <v>-3</v>
       </c>
-      <c r="BL28" s="18"/>
-      <c r="BM28" s="18"/>
+      <c r="BL28" s="20">
+        <v>6</v>
+      </c>
+      <c r="BM28" s="20">
+        <v>3</v>
+      </c>
       <c r="BN28" s="20"/>
       <c r="BO28" s="18"/>
       <c r="BP28" s="18"/>
       <c r="BQ28" s="20"/>
       <c r="BR28" s="20"/>
       <c r="BS28" s="20"/>
       <c r="BT28" s="20"/>
       <c r="BU28" s="20"/>
     </row>
     <row r="29" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="14"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
@@ -16675,52 +16991,56 @@
       </c>
       <c r="BD29" s="18">
         <v>-172</v>
       </c>
       <c r="BE29" s="20">
         <v>-192</v>
       </c>
       <c r="BF29" s="20">
         <v>-226</v>
       </c>
       <c r="BG29" s="20">
         <v>-176</v>
       </c>
       <c r="BH29" s="20">
         <v>-113</v>
       </c>
       <c r="BI29" s="20">
         <v>-91</v>
       </c>
       <c r="BJ29" s="20">
         <v>-101</v>
       </c>
       <c r="BK29" s="20">
         <v>-71</v>
       </c>
-      <c r="BL29" s="18"/>
-      <c r="BM29" s="18"/>
+      <c r="BL29" s="20">
+        <v>-120</v>
+      </c>
+      <c r="BM29" s="20">
+        <v>-105</v>
+      </c>
       <c r="BN29" s="20"/>
       <c r="BO29" s="18"/>
       <c r="BP29" s="18"/>
       <c r="BQ29" s="20"/>
       <c r="BR29" s="20"/>
       <c r="BS29" s="20"/>
       <c r="BT29" s="20"/>
       <c r="BU29" s="20"/>
     </row>
     <row r="30" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="13"/>
       <c r="I30" s="12"/>
       <c r="J30" s="14"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
@@ -16852,52 +17172,56 @@
       </c>
       <c r="BD30" s="18">
         <v>-92</v>
       </c>
       <c r="BE30" s="20">
         <v>-129</v>
       </c>
       <c r="BF30" s="20">
         <v>-151</v>
       </c>
       <c r="BG30" s="20">
         <v>-130</v>
       </c>
       <c r="BH30" s="20">
         <v>-126</v>
       </c>
       <c r="BI30" s="20">
         <v>-87</v>
       </c>
       <c r="BJ30" s="20">
         <v>-89</v>
       </c>
       <c r="BK30" s="20">
         <v>-82</v>
       </c>
-      <c r="BL30" s="18"/>
-      <c r="BM30" s="18"/>
+      <c r="BL30" s="20">
+        <v>-84</v>
+      </c>
+      <c r="BM30" s="20">
+        <v>-53</v>
+      </c>
       <c r="BN30" s="20"/>
       <c r="BO30" s="18"/>
       <c r="BP30" s="18"/>
       <c r="BQ30" s="20"/>
       <c r="BR30" s="20"/>
       <c r="BS30" s="20"/>
       <c r="BT30" s="20"/>
       <c r="BU30" s="20"/>
     </row>
     <row r="31" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="13"/>
       <c r="I31" s="12"/>
       <c r="J31" s="14"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
@@ -17029,52 +17353,56 @@
       </c>
       <c r="BD31" s="18">
         <v>-67</v>
       </c>
       <c r="BE31" s="20">
         <v>-126</v>
       </c>
       <c r="BF31" s="20">
         <v>-162</v>
       </c>
       <c r="BG31" s="20">
         <v>-130</v>
       </c>
       <c r="BH31" s="20">
         <v>-145</v>
       </c>
       <c r="BI31" s="20">
         <v>-128</v>
       </c>
       <c r="BJ31" s="20">
         <v>-85</v>
       </c>
       <c r="BK31" s="20">
         <v>-108</v>
       </c>
-      <c r="BL31" s="18"/>
-      <c r="BM31" s="18"/>
+      <c r="BL31" s="20">
+        <v>-99</v>
+      </c>
+      <c r="BM31" s="20">
+        <v>-59</v>
+      </c>
       <c r="BN31" s="20"/>
       <c r="BO31" s="18"/>
       <c r="BP31" s="18"/>
       <c r="BQ31" s="20"/>
       <c r="BR31" s="20"/>
       <c r="BS31" s="20"/>
       <c r="BT31" s="20"/>
       <c r="BU31" s="20"/>
     </row>
     <row r="32" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="13"/>
       <c r="I32" s="12"/>
       <c r="J32" s="14"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
@@ -17206,52 +17534,56 @@
       </c>
       <c r="BD32" s="18">
         <v>-183</v>
       </c>
       <c r="BE32" s="20">
         <v>-178</v>
       </c>
       <c r="BF32" s="20">
         <v>-210</v>
       </c>
       <c r="BG32" s="20">
         <v>-136</v>
       </c>
       <c r="BH32" s="20">
         <v>-115</v>
       </c>
       <c r="BI32" s="20">
         <v>-115</v>
       </c>
       <c r="BJ32" s="20">
         <v>-219</v>
       </c>
       <c r="BK32" s="20">
         <v>-138</v>
       </c>
-      <c r="BL32" s="18"/>
-      <c r="BM32" s="18"/>
+      <c r="BL32" s="20">
+        <v>-49</v>
+      </c>
+      <c r="BM32" s="20">
+        <v>-81</v>
+      </c>
       <c r="BN32" s="20"/>
       <c r="BO32" s="18"/>
       <c r="BP32" s="18"/>
       <c r="BQ32" s="20"/>
       <c r="BR32" s="20"/>
       <c r="BS32" s="20"/>
       <c r="BT32" s="20"/>
       <c r="BU32" s="20"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="11"/>
       <c r="K33" s="11"/>
       <c r="L33" s="11"/>
       <c r="M33" s="11"/>
@@ -17383,52 +17715,56 @@
       </c>
       <c r="BD33" s="18">
         <v>-111</v>
       </c>
       <c r="BE33" s="20">
         <v>-116</v>
       </c>
       <c r="BF33" s="20">
         <v>-30</v>
       </c>
       <c r="BG33" s="20">
         <v>-73</v>
       </c>
       <c r="BH33" s="20">
         <v>-89</v>
       </c>
       <c r="BI33" s="20">
         <v>-88</v>
       </c>
       <c r="BJ33" s="20">
         <v>-83</v>
       </c>
       <c r="BK33" s="20">
         <v>-101</v>
       </c>
-      <c r="BL33" s="18"/>
-      <c r="BM33" s="18"/>
+      <c r="BL33" s="20">
+        <v>-83</v>
+      </c>
+      <c r="BM33" s="20">
+        <v>-101</v>
+      </c>
       <c r="BN33" s="20"/>
       <c r="BO33" s="18"/>
       <c r="BP33" s="18"/>
       <c r="BQ33" s="20"/>
       <c r="BR33" s="20"/>
       <c r="BS33" s="20"/>
       <c r="BT33" s="20"/>
       <c r="BU33" s="20"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="12"/>
       <c r="G34" s="12"/>
       <c r="H34" s="13"/>
       <c r="I34" s="12"/>
       <c r="J34" s="14"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
@@ -17560,52 +17896,56 @@
       </c>
       <c r="BD34" s="18">
         <v>-72</v>
       </c>
       <c r="BE34" s="20">
         <v>-63</v>
       </c>
       <c r="BF34" s="20">
         <v>-97</v>
       </c>
       <c r="BG34" s="20">
         <v>-74</v>
       </c>
       <c r="BH34" s="20">
         <v>-44</v>
       </c>
       <c r="BI34" s="20">
         <v>-59</v>
       </c>
       <c r="BJ34" s="20">
         <v>-51</v>
       </c>
       <c r="BK34" s="20">
         <v>-48</v>
       </c>
-      <c r="BL34" s="18"/>
-      <c r="BM34" s="18"/>
+      <c r="BL34" s="20">
+        <v>17</v>
+      </c>
+      <c r="BM34" s="20">
+        <v>-16</v>
+      </c>
       <c r="BN34" s="20"/>
       <c r="BO34" s="18"/>
       <c r="BP34" s="18"/>
       <c r="BQ34" s="20"/>
       <c r="BR34" s="20"/>
       <c r="BS34" s="20"/>
       <c r="BT34" s="20"/>
       <c r="BU34" s="20"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="13"/>
       <c r="I35" s="12"/>
       <c r="J35" s="14"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
@@ -17737,52 +18077,56 @@
       </c>
       <c r="BD35" s="18">
         <v>-105</v>
       </c>
       <c r="BE35" s="20">
         <v>-197</v>
       </c>
       <c r="BF35" s="20">
         <v>-156</v>
       </c>
       <c r="BG35" s="20">
         <v>-183</v>
       </c>
       <c r="BH35" s="20">
         <v>-53</v>
       </c>
       <c r="BI35" s="20">
         <v>-121</v>
       </c>
       <c r="BJ35" s="20">
         <v>-194</v>
       </c>
       <c r="BK35" s="20">
         <v>-120</v>
       </c>
-      <c r="BL35" s="18"/>
-      <c r="BM35" s="18"/>
+      <c r="BL35" s="20">
+        <v>-99</v>
+      </c>
+      <c r="BM35" s="20">
+        <v>-95</v>
+      </c>
       <c r="BN35" s="20"/>
       <c r="BO35" s="18"/>
       <c r="BP35" s="18"/>
       <c r="BQ35" s="20"/>
       <c r="BR35" s="20"/>
       <c r="BS35" s="20"/>
       <c r="BT35" s="20"/>
       <c r="BU35" s="20"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="21"/>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="22"/>
       <c r="I36" s="21"/>
       <c r="J36" s="22"/>
       <c r="K36" s="22"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
@@ -17914,91 +18258,95 @@
       </c>
       <c r="BD36" s="26">
         <v>-40</v>
       </c>
       <c r="BE36" s="26">
         <v>-79</v>
       </c>
       <c r="BF36" s="26">
         <v>-62</v>
       </c>
       <c r="BG36" s="26">
         <v>-89</v>
       </c>
       <c r="BH36" s="26">
         <v>-83</v>
       </c>
       <c r="BI36" s="26">
         <v>-54</v>
       </c>
       <c r="BJ36" s="26">
         <v>-66</v>
       </c>
       <c r="BK36" s="26">
         <v>-36</v>
       </c>
-      <c r="BL36" s="26"/>
-      <c r="BM36" s="26"/>
+      <c r="BL36" s="26">
+        <v>-34</v>
+      </c>
+      <c r="BM36" s="26">
+        <v>-64</v>
+      </c>
       <c r="BN36" s="26"/>
       <c r="BO36" s="26"/>
       <c r="BP36" s="26"/>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="26"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="33"/>
       <c r="B37" s="36"/>
       <c r="C37" s="36"/>
       <c r="AW37" s="49"/>
       <c r="BI37" s="49"/>
       <c r="BU37" s="49"/>
     </row>
     <row r="38" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="B38" s="36"/>
     </row>
     <row r="39" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="B39" s="36"/>
     </row>
     <row r="40" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:73" s="38" customFormat="1" ht="14.25"/>
     <row r="42" spans="1:73" s="38" customFormat="1" ht="14.25"/>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BJ3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AW25"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A5:AW5"/>
+    <mergeCell ref="A17:AW17"/>
+    <mergeCell ref="A25:AW25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Келгендер</vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>