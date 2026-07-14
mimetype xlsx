--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740" activeTab="2"/>
+    <workbookView xWindow="2775" yWindow="660" windowWidth="24240" windowHeight="11595" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Ішкі көші-қонның айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="S6" i="2"/>
   <c r="S6" i="4"/>
   <c r="S6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="32">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
@@ -322,51 +322,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -458,94 +458,103 @@
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -825,210 +834,210 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU43"/>
   <sheetViews>
     <sheetView topLeftCell="AW1" workbookViewId="0">
-      <selection activeCell="BL26" sqref="BL26:BM36"/>
+      <selection activeCell="BN26" sqref="BN26:BN36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="7.85546875" customWidth="1"/>
     <col min="42" max="42" width="7.85546875" customWidth="1"/>
     <col min="54" max="54" width="7.85546875" customWidth="1"/>
     <col min="66" max="66" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="56"/>
-[...28 lines deleted...]
-      <c r="AE1" s="56"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
     </row>
     <row r="2" spans="1:73" s="1" customFormat="1" ht="11.25">
       <c r="X2" s="2"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="28"/>
       <c r="AA2" s="28"/>
       <c r="AF2" s="3"/>
       <c r="AI2" s="29"/>
       <c r="AJ2" s="29"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="28"/>
       <c r="AO2" s="28"/>
       <c r="AR2" s="28"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="28"/>
       <c r="BA2" s="28"/>
       <c r="BD2" s="28"/>
       <c r="BI2" s="31"/>
       <c r="BJ2" s="28"/>
       <c r="BM2" s="28"/>
       <c r="BP2" s="28"/>
       <c r="BU2" s="31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A3" s="57"/>
-      <c r="B3" s="59">
+      <c r="A3" s="60"/>
+      <c r="B3" s="62">
         <v>2021</v>
       </c>
-      <c r="C3" s="60"/>
-[...10 lines deleted...]
-      <c r="N3" s="59">
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="62">
         <v>2022</v>
       </c>
-      <c r="O3" s="60"/>
-[...10 lines deleted...]
-      <c r="Z3" s="61">
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="64">
         <v>2023</v>
       </c>
-      <c r="AA3" s="62"/>
-[...6 lines deleted...]
-      <c r="AH3" s="62"/>
+      <c r="AA3" s="65"/>
+      <c r="AB3" s="65"/>
+      <c r="AC3" s="65"/>
+      <c r="AD3" s="65"/>
+      <c r="AE3" s="65"/>
+      <c r="AF3" s="65"/>
+      <c r="AG3" s="65"/>
+      <c r="AH3" s="65"/>
       <c r="AI3" s="30"/>
       <c r="AJ3" s="30"/>
-      <c r="AL3" s="53">
+      <c r="AL3" s="56">
         <v>2024</v>
       </c>
-      <c r="AM3" s="54"/>
-[...10 lines deleted...]
-      <c r="AX3" s="53">
+      <c r="AM3" s="57"/>
+      <c r="AN3" s="57"/>
+      <c r="AO3" s="57"/>
+      <c r="AP3" s="57"/>
+      <c r="AQ3" s="57"/>
+      <c r="AR3" s="57"/>
+      <c r="AS3" s="57"/>
+      <c r="AT3" s="57"/>
+      <c r="AU3" s="57"/>
+      <c r="AV3" s="57"/>
+      <c r="AW3" s="58"/>
+      <c r="AX3" s="56">
         <v>2025</v>
       </c>
-      <c r="AY3" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="53">
+      <c r="AY3" s="57"/>
+      <c r="AZ3" s="57"/>
+      <c r="BA3" s="57"/>
+      <c r="BB3" s="57"/>
+      <c r="BC3" s="57"/>
+      <c r="BD3" s="57"/>
+      <c r="BE3" s="57"/>
+      <c r="BF3" s="57"/>
+      <c r="BG3" s="57"/>
+      <c r="BH3" s="57"/>
+      <c r="BI3" s="58"/>
+      <c r="BJ3" s="56">
         <v>2026</v>
       </c>
-      <c r="BK3" s="54"/>
-[...9 lines deleted...]
-      <c r="BU3" s="55"/>
+      <c r="BK3" s="57"/>
+      <c r="BL3" s="57"/>
+      <c r="BM3" s="57"/>
+      <c r="BN3" s="57"/>
+      <c r="BO3" s="57"/>
+      <c r="BP3" s="57"/>
+      <c r="BQ3" s="57"/>
+      <c r="BR3" s="57"/>
+      <c r="BS3" s="57"/>
+      <c r="BT3" s="57"/>
+      <c r="BU3" s="58"/>
     </row>
     <row r="4" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="58"/>
+      <c r="A4" s="61"/>
       <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1203,101 +1212,101 @@
         <v>6</v>
       </c>
       <c r="BO4" s="47" t="s">
         <v>7</v>
       </c>
       <c r="BP4" s="46" t="s">
         <v>8</v>
       </c>
       <c r="BQ4" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BR4" s="46" t="s">
         <v>1</v>
       </c>
       <c r="BS4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="63" t="s">
+      <c r="A5" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="63"/>
-[...46 lines deleted...]
-      <c r="AW5" s="63"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="53"/>
+      <c r="L5" s="53"/>
+      <c r="M5" s="53"/>
+      <c r="N5" s="53"/>
+      <c r="O5" s="53"/>
+      <c r="P5" s="53"/>
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53"/>
+      <c r="S5" s="53"/>
+      <c r="T5" s="53"/>
+      <c r="U5" s="53"/>
+      <c r="V5" s="53"/>
+      <c r="W5" s="53"/>
+      <c r="X5" s="53"/>
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53"/>
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53"/>
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53"/>
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53"/>
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53"/>
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53"/>
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53"/>
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53"/>
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="53"/>
+      <c r="AQ5" s="53"/>
+      <c r="AR5" s="53"/>
+      <c r="AS5" s="53"/>
+      <c r="AT5" s="53"/>
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53"/>
+      <c r="AW5" s="53"/>
     </row>
     <row r="6" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="13"/>
       <c r="I6" s="12"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="15">
         <v>1328</v>
       </c>
       <c r="O6" s="15">
         <v>1867</v>
       </c>
       <c r="P6" s="16">
         <v>1455</v>
@@ -1428,51 +1437,53 @@
       </c>
       <c r="BF6" s="18">
         <v>4146</v>
       </c>
       <c r="BG6" s="18">
         <v>3225</v>
       </c>
       <c r="BH6" s="18">
         <v>3135</v>
       </c>
       <c r="BI6" s="18">
         <v>3216</v>
       </c>
       <c r="BJ6" s="18">
         <v>4570</v>
       </c>
       <c r="BK6" s="18">
         <v>3860</v>
       </c>
       <c r="BL6" s="18">
         <v>4250</v>
       </c>
       <c r="BM6" s="18">
         <v>3812</v>
       </c>
-      <c r="BN6" s="18"/>
+      <c r="BN6" s="68">
+        <v>3192</v>
+      </c>
       <c r="BO6" s="18"/>
       <c r="BP6" s="18"/>
       <c r="BQ6" s="18"/>
       <c r="BR6" s="18"/>
       <c r="BS6" s="18"/>
       <c r="BT6" s="18"/>
       <c r="BU6" s="18"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
       <c r="N7" s="19">
@@ -1609,51 +1620,53 @@
       </c>
       <c r="BF7" s="18">
         <v>1878</v>
       </c>
       <c r="BG7" s="18">
         <v>1511</v>
       </c>
       <c r="BH7" s="18">
         <v>1425</v>
       </c>
       <c r="BI7" s="18">
         <v>1361</v>
       </c>
       <c r="BJ7" s="18">
         <v>1924</v>
       </c>
       <c r="BK7" s="18">
         <v>1612</v>
       </c>
       <c r="BL7" s="18">
         <v>1691</v>
       </c>
       <c r="BM7" s="18">
         <v>1435</v>
       </c>
-      <c r="BN7" s="18"/>
+      <c r="BN7" s="68">
+        <v>1370</v>
+      </c>
       <c r="BO7" s="18"/>
       <c r="BP7" s="18"/>
       <c r="BQ7" s="18"/>
       <c r="BR7" s="18"/>
       <c r="BS7" s="18"/>
       <c r="BT7" s="18"/>
       <c r="BU7" s="18"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="13"/>
       <c r="I8" s="12"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="19">
@@ -1790,51 +1803,53 @@
       </c>
       <c r="BF8" s="18">
         <v>129</v>
       </c>
       <c r="BG8" s="18">
         <v>113</v>
       </c>
       <c r="BH8" s="18">
         <v>111</v>
       </c>
       <c r="BI8" s="18">
         <v>120</v>
       </c>
       <c r="BJ8" s="18">
         <v>131</v>
       </c>
       <c r="BK8" s="18">
         <v>120</v>
       </c>
       <c r="BL8" s="18">
         <v>164</v>
       </c>
       <c r="BM8" s="18">
         <v>127</v>
       </c>
-      <c r="BN8" s="18"/>
+      <c r="BN8" s="68">
+        <v>98</v>
+      </c>
       <c r="BO8" s="18"/>
       <c r="BP8" s="18"/>
       <c r="BQ8" s="18"/>
       <c r="BR8" s="18"/>
       <c r="BS8" s="18"/>
       <c r="BT8" s="18"/>
       <c r="BU8" s="18"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="13"/>
       <c r="I9" s="12"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="19">
@@ -1971,51 +1986,53 @@
       </c>
       <c r="BF9" s="18">
         <v>146</v>
       </c>
       <c r="BG9" s="18">
         <v>106</v>
       </c>
       <c r="BH9" s="18">
         <v>84</v>
       </c>
       <c r="BI9" s="18">
         <v>149</v>
       </c>
       <c r="BJ9" s="18">
         <v>213</v>
       </c>
       <c r="BK9" s="18">
         <v>201</v>
       </c>
       <c r="BL9" s="18">
         <v>193</v>
       </c>
       <c r="BM9" s="18">
         <v>223</v>
       </c>
-      <c r="BN9" s="18"/>
+      <c r="BN9" s="68">
+        <v>120</v>
+      </c>
       <c r="BO9" s="18"/>
       <c r="BP9" s="18"/>
       <c r="BQ9" s="18"/>
       <c r="BR9" s="18"/>
       <c r="BS9" s="18"/>
       <c r="BT9" s="18"/>
       <c r="BU9" s="18"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="13"/>
       <c r="I10" s="12"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="19">
@@ -2152,51 +2169,53 @@
       </c>
       <c r="BF10" s="18">
         <v>280</v>
       </c>
       <c r="BG10" s="18">
         <v>229</v>
       </c>
       <c r="BH10" s="18">
         <v>195</v>
       </c>
       <c r="BI10" s="18">
         <v>176</v>
       </c>
       <c r="BJ10" s="18">
         <v>327</v>
       </c>
       <c r="BK10" s="18">
         <v>269</v>
       </c>
       <c r="BL10" s="18">
         <v>294</v>
       </c>
       <c r="BM10" s="18">
         <v>249</v>
       </c>
-      <c r="BN10" s="18"/>
+      <c r="BN10" s="68">
+        <v>210</v>
+      </c>
       <c r="BO10" s="18"/>
       <c r="BP10" s="18"/>
       <c r="BQ10" s="18"/>
       <c r="BR10" s="18"/>
       <c r="BS10" s="18"/>
       <c r="BT10" s="18"/>
       <c r="BU10" s="18"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="19">
@@ -2333,51 +2352,53 @@
       </c>
       <c r="BF11" s="18">
         <v>304</v>
       </c>
       <c r="BG11" s="18">
         <v>228</v>
       </c>
       <c r="BH11" s="18">
         <v>226</v>
       </c>
       <c r="BI11" s="18">
         <v>255</v>
       </c>
       <c r="BJ11" s="18">
         <v>373</v>
       </c>
       <c r="BK11" s="18">
         <v>264</v>
       </c>
       <c r="BL11" s="18">
         <v>309</v>
       </c>
       <c r="BM11" s="18">
         <v>304</v>
       </c>
-      <c r="BN11" s="18"/>
+      <c r="BN11" s="68">
+        <v>261</v>
+      </c>
       <c r="BO11" s="18"/>
       <c r="BP11" s="18"/>
       <c r="BQ11" s="18"/>
       <c r="BR11" s="18"/>
       <c r="BS11" s="18"/>
       <c r="BT11" s="18"/>
       <c r="BU11" s="18"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="13"/>
       <c r="I12" s="12"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="19">
@@ -2514,51 +2535,53 @@
       </c>
       <c r="BF12" s="18">
         <v>255</v>
       </c>
       <c r="BG12" s="18">
         <v>136</v>
       </c>
       <c r="BH12" s="18">
         <v>164</v>
       </c>
       <c r="BI12" s="18">
         <v>185</v>
       </c>
       <c r="BJ12" s="18">
         <v>226</v>
       </c>
       <c r="BK12" s="18">
         <v>172</v>
       </c>
       <c r="BL12" s="18">
         <v>315</v>
       </c>
       <c r="BM12" s="18">
         <v>209</v>
       </c>
-      <c r="BN12" s="18"/>
+      <c r="BN12" s="68">
+        <v>200</v>
+      </c>
       <c r="BO12" s="18"/>
       <c r="BP12" s="18"/>
       <c r="BQ12" s="18"/>
       <c r="BR12" s="18"/>
       <c r="BS12" s="18"/>
       <c r="BT12" s="18"/>
       <c r="BU12" s="18"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="13"/>
       <c r="I13" s="12"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="19">
@@ -2695,51 +2718,53 @@
       </c>
       <c r="BF13" s="18">
         <v>268</v>
       </c>
       <c r="BG13" s="18">
         <v>135</v>
       </c>
       <c r="BH13" s="18">
         <v>183</v>
       </c>
       <c r="BI13" s="18">
         <v>146</v>
       </c>
       <c r="BJ13" s="18">
         <v>219</v>
       </c>
       <c r="BK13" s="18">
         <v>215</v>
       </c>
       <c r="BL13" s="18">
         <v>229</v>
       </c>
       <c r="BM13" s="18">
         <v>256</v>
       </c>
-      <c r="BN13" s="18"/>
+      <c r="BN13" s="68">
+        <v>193</v>
+      </c>
       <c r="BO13" s="18"/>
       <c r="BP13" s="18"/>
       <c r="BQ13" s="18"/>
       <c r="BR13" s="18"/>
       <c r="BS13" s="18"/>
       <c r="BT13" s="18"/>
       <c r="BU13" s="18"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="19">
@@ -2876,51 +2901,53 @@
       </c>
       <c r="BF14" s="18">
         <v>194</v>
       </c>
       <c r="BG14" s="18">
         <v>152</v>
       </c>
       <c r="BH14" s="18">
         <v>177</v>
       </c>
       <c r="BI14" s="18">
         <v>184</v>
       </c>
       <c r="BJ14" s="18">
         <v>225</v>
       </c>
       <c r="BK14" s="18">
         <v>161</v>
       </c>
       <c r="BL14" s="18">
         <v>223</v>
       </c>
       <c r="BM14" s="18">
         <v>205</v>
       </c>
-      <c r="BN14" s="18"/>
+      <c r="BN14" s="68">
+        <v>117</v>
+      </c>
       <c r="BO14" s="18"/>
       <c r="BP14" s="18"/>
       <c r="BQ14" s="18"/>
       <c r="BR14" s="18"/>
       <c r="BS14" s="18"/>
       <c r="BT14" s="18"/>
       <c r="BU14" s="18"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="19">
@@ -3057,51 +3084,53 @@
       </c>
       <c r="BF15" s="18">
         <v>527</v>
       </c>
       <c r="BG15" s="18">
         <v>490</v>
       </c>
       <c r="BH15" s="18">
         <v>422</v>
       </c>
       <c r="BI15" s="18">
         <v>486</v>
       </c>
       <c r="BJ15" s="18">
         <v>761</v>
       </c>
       <c r="BK15" s="18">
         <v>651</v>
       </c>
       <c r="BL15" s="18">
         <v>689</v>
       </c>
       <c r="BM15" s="18">
         <v>640</v>
       </c>
-      <c r="BN15" s="18"/>
+      <c r="BN15" s="68">
+        <v>483</v>
+      </c>
       <c r="BO15" s="18"/>
       <c r="BP15" s="18"/>
       <c r="BQ15" s="18"/>
       <c r="BR15" s="18"/>
       <c r="BS15" s="18"/>
       <c r="BT15" s="18"/>
       <c r="BU15" s="18"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="19">
@@ -3238,111 +3267,113 @@
       </c>
       <c r="BF16" s="18">
         <v>165</v>
       </c>
       <c r="BG16" s="18">
         <v>125</v>
       </c>
       <c r="BH16" s="18">
         <v>148</v>
       </c>
       <c r="BI16" s="18">
         <v>154</v>
       </c>
       <c r="BJ16" s="18">
         <v>171</v>
       </c>
       <c r="BK16" s="18">
         <v>195</v>
       </c>
       <c r="BL16" s="18">
         <v>143</v>
       </c>
       <c r="BM16" s="18">
         <v>164</v>
       </c>
-      <c r="BN16" s="18"/>
+      <c r="BN16" s="69">
+        <v>140</v>
+      </c>
       <c r="BO16" s="18"/>
       <c r="BP16" s="18"/>
       <c r="BQ16" s="18"/>
       <c r="BR16" s="18"/>
       <c r="BS16" s="18"/>
       <c r="BT16" s="18"/>
       <c r="BU16" s="18"/>
     </row>
     <row r="17" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A17" s="64" t="s">
+      <c r="A17" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="64"/>
-[...46 lines deleted...]
-      <c r="AW17" s="64"/>
+      <c r="B17" s="54"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+      <c r="M17" s="54"/>
+      <c r="N17" s="54"/>
+      <c r="O17" s="54"/>
+      <c r="P17" s="54"/>
+      <c r="Q17" s="54"/>
+      <c r="R17" s="54"/>
+      <c r="S17" s="54"/>
+      <c r="T17" s="54"/>
+      <c r="U17" s="54"/>
+      <c r="V17" s="54"/>
+      <c r="W17" s="54"/>
+      <c r="X17" s="54"/>
+      <c r="Y17" s="54"/>
+      <c r="Z17" s="54"/>
+      <c r="AA17" s="54"/>
+      <c r="AB17" s="54"/>
+      <c r="AC17" s="54"/>
+      <c r="AD17" s="54"/>
+      <c r="AE17" s="54"/>
+      <c r="AF17" s="54"/>
+      <c r="AG17" s="54"/>
+      <c r="AH17" s="54"/>
+      <c r="AI17" s="54"/>
+      <c r="AJ17" s="54"/>
+      <c r="AK17" s="54"/>
+      <c r="AL17" s="54"/>
+      <c r="AM17" s="54"/>
+      <c r="AN17" s="54"/>
+      <c r="AO17" s="54"/>
+      <c r="AP17" s="54"/>
+      <c r="AQ17" s="54"/>
+      <c r="AR17" s="54"/>
+      <c r="AS17" s="54"/>
+      <c r="AT17" s="54"/>
+      <c r="AU17" s="54"/>
+      <c r="AV17" s="54"/>
+      <c r="AW17" s="54"/>
     </row>
     <row r="18" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A18" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="13"/>
       <c r="I18" s="12"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="15"/>
       <c r="M18" s="14"/>
       <c r="N18" s="15">
         <v>607</v>
       </c>
       <c r="O18" s="15">
         <v>868</v>
       </c>
       <c r="P18" s="15">
         <v>648</v>
@@ -3472,51 +3503,53 @@
       </c>
       <c r="BF18" s="18">
         <v>1931</v>
       </c>
       <c r="BG18" s="18">
         <v>1604</v>
       </c>
       <c r="BH18" s="18">
         <v>1504</v>
       </c>
       <c r="BI18" s="18">
         <v>1471</v>
       </c>
       <c r="BJ18" s="18">
         <v>2112</v>
       </c>
       <c r="BK18" s="18">
         <v>1709</v>
       </c>
       <c r="BL18" s="18">
         <v>1913</v>
       </c>
       <c r="BM18" s="18">
         <v>1644</v>
       </c>
-      <c r="BN18" s="18"/>
+      <c r="BN18" s="68">
+        <v>1552</v>
+      </c>
       <c r="BO18" s="18"/>
       <c r="BP18" s="18"/>
       <c r="BQ18" s="18"/>
       <c r="BR18" s="18"/>
       <c r="BS18" s="18"/>
       <c r="BT18" s="18"/>
       <c r="BU18" s="18"/>
     </row>
     <row r="19" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="17">
@@ -3653,51 +3686,53 @@
       </c>
       <c r="BF19" s="18">
         <v>1261</v>
       </c>
       <c r="BG19" s="18">
         <v>1058</v>
       </c>
       <c r="BH19" s="18">
         <v>976</v>
       </c>
       <c r="BI19" s="18">
         <v>873</v>
       </c>
       <c r="BJ19" s="18">
         <v>1330</v>
       </c>
       <c r="BK19" s="18">
         <v>1030</v>
       </c>
       <c r="BL19" s="18">
         <v>1144</v>
       </c>
       <c r="BM19" s="18">
         <v>994</v>
       </c>
-      <c r="BN19" s="18"/>
+      <c r="BN19" s="68">
+        <v>975</v>
+      </c>
       <c r="BO19" s="18"/>
       <c r="BP19" s="18"/>
       <c r="BQ19" s="18"/>
       <c r="BR19" s="18"/>
       <c r="BS19" s="18"/>
       <c r="BT19" s="18"/>
       <c r="BU19" s="18"/>
     </row>
     <row r="20" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="13"/>
       <c r="I20" s="12"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="15"/>
       <c r="M20" s="14"/>
       <c r="N20" s="17">
@@ -3834,51 +3869,53 @@
       </c>
       <c r="BF20" s="18">
         <v>127</v>
       </c>
       <c r="BG20" s="18">
         <v>105</v>
       </c>
       <c r="BH20" s="18">
         <v>110</v>
       </c>
       <c r="BI20" s="18">
         <v>113</v>
       </c>
       <c r="BJ20" s="18">
         <v>123</v>
       </c>
       <c r="BK20" s="18">
         <v>117</v>
       </c>
       <c r="BL20" s="18">
         <v>155</v>
       </c>
       <c r="BM20" s="18">
         <v>118</v>
       </c>
-      <c r="BN20" s="18"/>
+      <c r="BN20" s="68">
+        <v>98</v>
+      </c>
       <c r="BO20" s="18"/>
       <c r="BP20" s="18"/>
       <c r="BQ20" s="18"/>
       <c r="BR20" s="18"/>
       <c r="BS20" s="18"/>
       <c r="BT20" s="18"/>
       <c r="BU20" s="18"/>
     </row>
     <row r="21" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13"/>
       <c r="I21" s="12"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="15"/>
       <c r="M21" s="14"/>
       <c r="N21" s="17">
@@ -4015,51 +4052,53 @@
       </c>
       <c r="BF21" s="18">
         <v>89</v>
       </c>
       <c r="BG21" s="18">
         <v>82</v>
       </c>
       <c r="BH21" s="18">
         <v>80</v>
       </c>
       <c r="BI21" s="18">
         <v>72</v>
       </c>
       <c r="BJ21" s="18">
         <v>123</v>
       </c>
       <c r="BK21" s="18">
         <v>92</v>
       </c>
       <c r="BL21" s="18">
         <v>124</v>
       </c>
       <c r="BM21" s="18">
         <v>79</v>
       </c>
-      <c r="BN21" s="18"/>
+      <c r="BN21" s="68">
+        <v>101</v>
+      </c>
       <c r="BO21" s="18"/>
       <c r="BP21" s="18"/>
       <c r="BQ21" s="18"/>
       <c r="BR21" s="18"/>
       <c r="BS21" s="18"/>
       <c r="BT21" s="18"/>
       <c r="BU21" s="18"/>
     </row>
     <row r="22" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13"/>
       <c r="I22" s="12"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="15"/>
       <c r="M22" s="14"/>
       <c r="N22" s="17">
@@ -4196,51 +4235,53 @@
       </c>
       <c r="BF22" s="18">
         <v>105</v>
       </c>
       <c r="BG22" s="18">
         <v>73</v>
       </c>
       <c r="BH22" s="18">
         <v>97</v>
       </c>
       <c r="BI22" s="18">
         <v>98</v>
       </c>
       <c r="BJ22" s="18">
         <v>117</v>
       </c>
       <c r="BK22" s="18">
         <v>88</v>
       </c>
       <c r="BL22" s="18">
         <v>97</v>
       </c>
       <c r="BM22" s="18">
         <v>99</v>
       </c>
-      <c r="BN22" s="18"/>
+      <c r="BN22" s="68">
+        <v>65</v>
+      </c>
       <c r="BO22" s="18"/>
       <c r="BP22" s="18"/>
       <c r="BQ22" s="18"/>
       <c r="BR22" s="18"/>
       <c r="BS22" s="18"/>
       <c r="BT22" s="18"/>
       <c r="BU22" s="18"/>
     </row>
     <row r="23" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="13"/>
       <c r="I23" s="12"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="15"/>
       <c r="M23" s="14"/>
       <c r="N23" s="17">
@@ -4377,51 +4418,53 @@
       </c>
       <c r="BF23" s="18">
         <v>258</v>
       </c>
       <c r="BG23" s="18">
         <v>223</v>
       </c>
       <c r="BH23" s="18">
         <v>170</v>
       </c>
       <c r="BI23" s="18">
         <v>224</v>
       </c>
       <c r="BJ23" s="18">
         <v>335</v>
       </c>
       <c r="BK23" s="18">
         <v>295</v>
       </c>
       <c r="BL23" s="18">
         <v>333</v>
       </c>
       <c r="BM23" s="18">
         <v>264</v>
       </c>
-      <c r="BN23" s="18"/>
+      <c r="BN23" s="68">
+        <v>216</v>
+      </c>
       <c r="BO23" s="18"/>
       <c r="BP23" s="18"/>
       <c r="BQ23" s="18"/>
       <c r="BR23" s="18"/>
       <c r="BS23" s="18"/>
       <c r="BT23" s="18"/>
       <c r="BU23" s="18"/>
     </row>
     <row r="24" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="13"/>
       <c r="I24" s="12"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="15"/>
       <c r="M24" s="14"/>
       <c r="N24" s="17">
@@ -4558,111 +4601,113 @@
       </c>
       <c r="BF24" s="18">
         <v>91</v>
       </c>
       <c r="BG24" s="18">
         <v>63</v>
       </c>
       <c r="BH24" s="18">
         <v>71</v>
       </c>
       <c r="BI24" s="18">
         <v>91</v>
       </c>
       <c r="BJ24" s="18">
         <v>84</v>
       </c>
       <c r="BK24" s="18">
         <v>87</v>
       </c>
       <c r="BL24" s="18">
         <v>60</v>
       </c>
       <c r="BM24" s="18">
         <v>90</v>
       </c>
-      <c r="BN24" s="18"/>
+      <c r="BN24" s="68">
+        <v>97</v>
+      </c>
       <c r="BO24" s="18"/>
       <c r="BP24" s="18"/>
       <c r="BQ24" s="18"/>
       <c r="BR24" s="18"/>
       <c r="BS24" s="18"/>
       <c r="BT24" s="18"/>
       <c r="BU24" s="18"/>
     </row>
     <row r="25" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A25" s="65" t="s">
+      <c r="A25" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="65"/>
-[...46 lines deleted...]
-      <c r="AW25" s="65"/>
+      <c r="B25" s="55"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="55"/>
+      <c r="O25" s="55"/>
+      <c r="P25" s="55"/>
+      <c r="Q25" s="55"/>
+      <c r="R25" s="55"/>
+      <c r="S25" s="55"/>
+      <c r="T25" s="55"/>
+      <c r="U25" s="55"/>
+      <c r="V25" s="55"/>
+      <c r="W25" s="55"/>
+      <c r="X25" s="55"/>
+      <c r="Y25" s="55"/>
+      <c r="Z25" s="55"/>
+      <c r="AA25" s="55"/>
+      <c r="AB25" s="55"/>
+      <c r="AC25" s="55"/>
+      <c r="AD25" s="55"/>
+      <c r="AE25" s="55"/>
+      <c r="AF25" s="55"/>
+      <c r="AG25" s="55"/>
+      <c r="AH25" s="55"/>
+      <c r="AI25" s="55"/>
+      <c r="AJ25" s="55"/>
+      <c r="AK25" s="55"/>
+      <c r="AL25" s="55"/>
+      <c r="AM25" s="55"/>
+      <c r="AN25" s="55"/>
+      <c r="AO25" s="55"/>
+      <c r="AP25" s="55"/>
+      <c r="AQ25" s="55"/>
+      <c r="AR25" s="55"/>
+      <c r="AS25" s="55"/>
+      <c r="AT25" s="55"/>
+      <c r="AU25" s="55"/>
+      <c r="AV25" s="55"/>
+      <c r="AW25" s="55"/>
     </row>
     <row r="26" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="14"/>
       <c r="I26" s="12"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="17">
         <v>721</v>
       </c>
       <c r="O26" s="17">
         <v>999</v>
       </c>
       <c r="P26" s="15">
         <v>807</v>
@@ -4792,51 +4837,53 @@
       </c>
       <c r="BF26" s="20">
         <v>2215</v>
       </c>
       <c r="BG26" s="20">
         <v>1621</v>
       </c>
       <c r="BH26" s="20">
         <v>1631</v>
       </c>
       <c r="BI26" s="20">
         <v>1745</v>
       </c>
       <c r="BJ26" s="20">
         <v>2458</v>
       </c>
       <c r="BK26" s="20">
         <v>2151</v>
       </c>
       <c r="BL26" s="20">
         <v>2337</v>
       </c>
       <c r="BM26" s="20">
         <v>2168</v>
       </c>
-      <c r="BN26" s="18"/>
+      <c r="BN26" s="68">
+        <v>1640</v>
+      </c>
       <c r="BO26" s="18"/>
       <c r="BP26" s="18"/>
       <c r="BQ26" s="18"/>
       <c r="BR26" s="20"/>
       <c r="BS26" s="20"/>
       <c r="BT26" s="20"/>
       <c r="BU26" s="20"/>
     </row>
     <row r="27" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="17">
@@ -4973,51 +5020,53 @@
       </c>
       <c r="BF27" s="20">
         <v>617</v>
       </c>
       <c r="BG27" s="20">
         <v>453</v>
       </c>
       <c r="BH27" s="20">
         <v>449</v>
       </c>
       <c r="BI27" s="20">
         <v>488</v>
       </c>
       <c r="BJ27" s="20">
         <v>594</v>
       </c>
       <c r="BK27" s="20">
         <v>582</v>
       </c>
       <c r="BL27" s="20">
         <v>547</v>
       </c>
       <c r="BM27" s="20">
         <v>441</v>
       </c>
-      <c r="BN27" s="18"/>
+      <c r="BN27" s="68">
+        <v>395</v>
+      </c>
       <c r="BO27" s="18"/>
       <c r="BP27" s="18"/>
       <c r="BQ27" s="18"/>
       <c r="BR27" s="20"/>
       <c r="BS27" s="20"/>
       <c r="BT27" s="20"/>
       <c r="BU27" s="20"/>
     </row>
     <row r="28" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="14"/>
       <c r="I28" s="12"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="17">
@@ -5154,51 +5203,53 @@
       </c>
       <c r="BF28" s="20">
         <v>2</v>
       </c>
       <c r="BG28" s="20">
         <v>8</v>
       </c>
       <c r="BH28" s="20">
         <v>1</v>
       </c>
       <c r="BI28" s="20">
         <v>7</v>
       </c>
       <c r="BJ28" s="20">
         <v>8</v>
       </c>
       <c r="BK28" s="20">
         <v>3</v>
       </c>
       <c r="BL28" s="20">
         <v>9</v>
       </c>
       <c r="BM28" s="20">
         <v>9</v>
       </c>
-      <c r="BN28" s="18"/>
+      <c r="BN28" s="68">
+        <v>0</v>
+      </c>
       <c r="BO28" s="18"/>
       <c r="BP28" s="18"/>
       <c r="BQ28" s="18"/>
       <c r="BR28" s="20"/>
       <c r="BS28" s="20"/>
       <c r="BT28" s="20"/>
       <c r="BU28" s="20"/>
     </row>
     <row r="29" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="14"/>
       <c r="I29" s="12"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="17">
@@ -5335,51 +5386,53 @@
       </c>
       <c r="BF29" s="20">
         <v>146</v>
       </c>
       <c r="BG29" s="20">
         <v>106</v>
       </c>
       <c r="BH29" s="20">
         <v>84</v>
       </c>
       <c r="BI29" s="20">
         <v>149</v>
       </c>
       <c r="BJ29" s="20">
         <v>213</v>
       </c>
       <c r="BK29" s="20">
         <v>201</v>
       </c>
       <c r="BL29" s="20">
         <v>193</v>
       </c>
       <c r="BM29" s="20">
         <v>223</v>
       </c>
-      <c r="BN29" s="18"/>
+      <c r="BN29" s="68">
+        <v>120</v>
+      </c>
       <c r="BO29" s="18"/>
       <c r="BP29" s="18"/>
       <c r="BQ29" s="18"/>
       <c r="BR29" s="20"/>
       <c r="BS29" s="20"/>
       <c r="BT29" s="20"/>
       <c r="BU29" s="20"/>
     </row>
     <row r="30" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="14"/>
       <c r="I30" s="12"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
       <c r="N30" s="17">
@@ -5516,51 +5569,53 @@
       </c>
       <c r="BF30" s="20">
         <v>191</v>
       </c>
       <c r="BG30" s="20">
         <v>147</v>
       </c>
       <c r="BH30" s="20">
         <v>115</v>
       </c>
       <c r="BI30" s="20">
         <v>104</v>
       </c>
       <c r="BJ30" s="20">
         <v>204</v>
       </c>
       <c r="BK30" s="20">
         <v>177</v>
       </c>
       <c r="BL30" s="20">
         <v>170</v>
       </c>
       <c r="BM30" s="20">
         <v>170</v>
       </c>
-      <c r="BN30" s="18"/>
+      <c r="BN30" s="68">
+        <v>109</v>
+      </c>
       <c r="BO30" s="18"/>
       <c r="BP30" s="18"/>
       <c r="BQ30" s="18"/>
       <c r="BR30" s="20"/>
       <c r="BS30" s="20"/>
       <c r="BT30" s="20"/>
       <c r="BU30" s="20"/>
     </row>
     <row r="31" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="14"/>
       <c r="I31" s="12"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="15">
@@ -5697,51 +5752,53 @@
       </c>
       <c r="BF31" s="20">
         <v>304</v>
       </c>
       <c r="BG31" s="20">
         <v>228</v>
       </c>
       <c r="BH31" s="20">
         <v>226</v>
       </c>
       <c r="BI31" s="20">
         <v>255</v>
       </c>
       <c r="BJ31" s="20">
         <v>373</v>
       </c>
       <c r="BK31" s="20">
         <v>264</v>
       </c>
       <c r="BL31" s="20">
         <v>309</v>
       </c>
       <c r="BM31" s="20">
         <v>304</v>
       </c>
-      <c r="BN31" s="18"/>
+      <c r="BN31" s="68">
+        <v>261</v>
+      </c>
       <c r="BO31" s="18"/>
       <c r="BP31" s="18"/>
       <c r="BQ31" s="18"/>
       <c r="BR31" s="20"/>
       <c r="BS31" s="20"/>
       <c r="BT31" s="20"/>
       <c r="BU31" s="20"/>
     </row>
     <row r="32" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="14"/>
       <c r="I32" s="12"/>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="17">
@@ -5878,51 +5935,53 @@
       </c>
       <c r="BF32" s="20">
         <v>255</v>
       </c>
       <c r="BG32" s="20">
         <v>136</v>
       </c>
       <c r="BH32" s="20">
         <v>164</v>
       </c>
       <c r="BI32" s="20">
         <v>185</v>
       </c>
       <c r="BJ32" s="20">
         <v>226</v>
       </c>
       <c r="BK32" s="20">
         <v>172</v>
       </c>
       <c r="BL32" s="20">
         <v>315</v>
       </c>
       <c r="BM32" s="20">
         <v>209</v>
       </c>
-      <c r="BN32" s="18"/>
+      <c r="BN32" s="68">
+        <v>200</v>
+      </c>
       <c r="BO32" s="18"/>
       <c r="BP32" s="18"/>
       <c r="BQ32" s="18"/>
       <c r="BR32" s="20"/>
       <c r="BS32" s="20"/>
       <c r="BT32" s="20"/>
       <c r="BU32" s="20"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="14"/>
       <c r="I33" s="12"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="17">
@@ -6059,51 +6118,53 @@
       </c>
       <c r="BF33" s="20">
         <v>268</v>
       </c>
       <c r="BG33" s="20">
         <v>135</v>
       </c>
       <c r="BH33" s="20">
         <v>183</v>
       </c>
       <c r="BI33" s="20">
         <v>146</v>
       </c>
       <c r="BJ33" s="20">
         <v>219</v>
       </c>
       <c r="BK33" s="20">
         <v>215</v>
       </c>
       <c r="BL33" s="20">
         <v>229</v>
       </c>
       <c r="BM33" s="20">
         <v>256</v>
       </c>
-      <c r="BN33" s="18"/>
+      <c r="BN33" s="68">
+        <v>193</v>
+      </c>
       <c r="BO33" s="18"/>
       <c r="BP33" s="18"/>
       <c r="BQ33" s="18"/>
       <c r="BR33" s="20"/>
       <c r="BS33" s="20"/>
       <c r="BT33" s="20"/>
       <c r="BU33" s="20"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="11"/>
       <c r="L34" s="11"/>
       <c r="M34" s="11"/>
       <c r="N34" s="17">
@@ -6240,51 +6301,53 @@
       </c>
       <c r="BF34" s="20">
         <v>89</v>
       </c>
       <c r="BG34" s="20">
         <v>79</v>
       </c>
       <c r="BH34" s="20">
         <v>80</v>
       </c>
       <c r="BI34" s="20">
         <v>86</v>
       </c>
       <c r="BJ34" s="20">
         <v>108</v>
       </c>
       <c r="BK34" s="20">
         <v>73</v>
       </c>
       <c r="BL34" s="20">
         <v>126</v>
       </c>
       <c r="BM34" s="20">
         <v>106</v>
       </c>
-      <c r="BN34" s="18"/>
+      <c r="BN34" s="68">
+        <v>52</v>
+      </c>
       <c r="BO34" s="18"/>
       <c r="BP34" s="18"/>
       <c r="BQ34" s="18"/>
       <c r="BR34" s="20"/>
       <c r="BS34" s="20"/>
       <c r="BT34" s="20"/>
       <c r="BU34" s="20"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="21"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="22"/>
       <c r="I35" s="21"/>
       <c r="J35" s="22"/>
       <c r="K35" s="22"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
       <c r="N35" s="17">
@@ -6421,51 +6484,53 @@
       </c>
       <c r="BF35" s="20">
         <v>269</v>
       </c>
       <c r="BG35" s="20">
         <v>267</v>
       </c>
       <c r="BH35" s="20">
         <v>252</v>
       </c>
       <c r="BI35" s="20">
         <v>262</v>
       </c>
       <c r="BJ35" s="20">
         <v>426</v>
       </c>
       <c r="BK35" s="20">
         <v>356</v>
       </c>
       <c r="BL35" s="20">
         <v>356</v>
       </c>
       <c r="BM35" s="20">
         <v>376</v>
       </c>
-      <c r="BN35" s="18"/>
+      <c r="BN35" s="68">
+        <v>267</v>
+      </c>
       <c r="BO35" s="18"/>
       <c r="BP35" s="18"/>
       <c r="BQ35" s="18"/>
       <c r="BR35" s="20"/>
       <c r="BS35" s="20"/>
       <c r="BT35" s="20"/>
       <c r="BU35" s="20"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="24"/>
       <c r="I36" s="24"/>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="25">
@@ -6602,265 +6667,267 @@
       </c>
       <c r="BF36" s="26">
         <v>74</v>
       </c>
       <c r="BG36" s="26">
         <v>62</v>
       </c>
       <c r="BH36" s="26">
         <v>77</v>
       </c>
       <c r="BI36" s="26">
         <v>63</v>
       </c>
       <c r="BJ36" s="26">
         <v>87</v>
       </c>
       <c r="BK36" s="26">
         <v>108</v>
       </c>
       <c r="BL36" s="26">
         <v>83</v>
       </c>
       <c r="BM36" s="26">
         <v>74</v>
       </c>
-      <c r="BN36" s="26"/>
+      <c r="BN36" s="70">
+        <v>43</v>
+      </c>
       <c r="BO36" s="26"/>
       <c r="BP36" s="26"/>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="26"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="38" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:73" s="27" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A5:AW5"/>
     <mergeCell ref="A17:AW17"/>
     <mergeCell ref="A25:AW25"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU43"/>
   <sheetViews>
     <sheetView topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BL26" sqref="BL26:BM36"/>
+      <selection activeCell="BN26" sqref="BN26:BN36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="56"/>
-[...31 lines deleted...]
-      <c r="AH1" s="56"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
     </row>
     <row r="2" spans="1:73" s="1" customFormat="1" ht="11.25">
       <c r="X2" s="31"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="28"/>
       <c r="AA2" s="28"/>
       <c r="AE2" s="31"/>
       <c r="AF2" s="3"/>
       <c r="AI2" s="29"/>
       <c r="AJ2" s="3"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="28"/>
       <c r="AM2" s="31"/>
       <c r="AO2" s="28"/>
       <c r="AR2" s="28"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="29"/>
       <c r="AY2" s="3"/>
       <c r="AZ2" s="29"/>
       <c r="BA2" s="29"/>
       <c r="BB2" s="29"/>
       <c r="BC2" s="29"/>
       <c r="BD2" s="29"/>
       <c r="BE2" s="29"/>
       <c r="BF2" s="29"/>
       <c r="BG2" s="29"/>
       <c r="BH2" s="29"/>
       <c r="BI2" s="3"/>
       <c r="BJ2" s="29"/>
       <c r="BK2" s="3"/>
       <c r="BL2" s="29"/>
       <c r="BM2" s="29"/>
       <c r="BN2" s="29"/>
       <c r="BO2" s="29"/>
       <c r="BP2" s="29"/>
       <c r="BQ2" s="29"/>
       <c r="BR2" s="29"/>
       <c r="BS2" s="29"/>
       <c r="BT2" s="29"/>
       <c r="BU2" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A3" s="57"/>
-      <c r="B3" s="59">
+      <c r="A3" s="60"/>
+      <c r="B3" s="62">
         <v>2021</v>
       </c>
-      <c r="C3" s="60"/>
-[...10 lines deleted...]
-      <c r="N3" s="59">
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="62">
         <v>2022</v>
       </c>
-      <c r="O3" s="60"/>
-[...10 lines deleted...]
-      <c r="Z3" s="61">
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="64">
         <v>2023</v>
       </c>
-      <c r="AA3" s="62"/>
-[...7 lines deleted...]
-      <c r="AL3" s="53">
+      <c r="AA3" s="65"/>
+      <c r="AB3" s="65"/>
+      <c r="AC3" s="65"/>
+      <c r="AD3" s="65"/>
+      <c r="AE3" s="65"/>
+      <c r="AF3" s="65"/>
+      <c r="AG3" s="65"/>
+      <c r="AH3" s="65"/>
+      <c r="AL3" s="56">
         <v>2024</v>
       </c>
-      <c r="AM3" s="54"/>
-[...9 lines deleted...]
-      <c r="AW3" s="55"/>
+      <c r="AM3" s="57"/>
+      <c r="AN3" s="57"/>
+      <c r="AO3" s="57"/>
+      <c r="AP3" s="57"/>
+      <c r="AQ3" s="57"/>
+      <c r="AR3" s="57"/>
+      <c r="AS3" s="57"/>
+      <c r="AT3" s="57"/>
+      <c r="AU3" s="57"/>
+      <c r="AV3" s="57"/>
+      <c r="AW3" s="58"/>
       <c r="AX3" s="66">
         <v>2025</v>
       </c>
       <c r="AY3" s="67"/>
       <c r="AZ3" s="67"/>
       <c r="BA3" s="67"/>
       <c r="BB3" s="67"/>
       <c r="BC3" s="67"/>
       <c r="BD3" s="67"/>
       <c r="BE3" s="67"/>
       <c r="BF3" s="67"/>
       <c r="BG3" s="67"/>
       <c r="BH3" s="67"/>
       <c r="BI3" s="67"/>
       <c r="BJ3" s="66">
         <v>2026</v>
       </c>
       <c r="BK3" s="67"/>
       <c r="BL3" s="67"/>
       <c r="BM3" s="67"/>
       <c r="BN3" s="67"/>
       <c r="BO3" s="67"/>
       <c r="BP3" s="67"/>
       <c r="BQ3" s="67"/>
       <c r="BR3" s="67"/>
       <c r="BS3" s="67"/>
       <c r="BT3" s="67"/>
       <c r="BU3" s="67"/>
     </row>
     <row r="4" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="58"/>
+      <c r="A4" s="61"/>
       <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -7035,101 +7102,101 @@
         <v>6</v>
       </c>
       <c r="BO4" s="51" t="s">
         <v>7</v>
       </c>
       <c r="BP4" s="51" t="s">
         <v>8</v>
       </c>
       <c r="BQ4" s="51" t="s">
         <v>0</v>
       </c>
       <c r="BR4" s="51" t="s">
         <v>1</v>
       </c>
       <c r="BS4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="63" t="s">
+      <c r="A5" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="63"/>
-[...46 lines deleted...]
-      <c r="AW5" s="63"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="53"/>
+      <c r="L5" s="53"/>
+      <c r="M5" s="53"/>
+      <c r="N5" s="53"/>
+      <c r="O5" s="53"/>
+      <c r="P5" s="53"/>
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53"/>
+      <c r="S5" s="53"/>
+      <c r="T5" s="53"/>
+      <c r="U5" s="53"/>
+      <c r="V5" s="53"/>
+      <c r="W5" s="53"/>
+      <c r="X5" s="53"/>
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53"/>
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53"/>
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53"/>
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53"/>
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53"/>
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53"/>
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53"/>
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53"/>
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="53"/>
+      <c r="AQ5" s="53"/>
+      <c r="AR5" s="53"/>
+      <c r="AS5" s="53"/>
+      <c r="AT5" s="53"/>
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53"/>
+      <c r="AW5" s="53"/>
     </row>
     <row r="6" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="13"/>
       <c r="I6" s="12"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="15">
         <v>1994</v>
       </c>
       <c r="O6" s="15">
         <v>2679</v>
       </c>
       <c r="P6" s="16">
         <v>1963</v>
@@ -7260,51 +7327,53 @@
       </c>
       <c r="BF6" s="18">
         <v>5381</v>
       </c>
       <c r="BG6" s="18">
         <v>4427</v>
       </c>
       <c r="BH6" s="18">
         <v>3990</v>
       </c>
       <c r="BI6" s="18">
         <v>4074</v>
       </c>
       <c r="BJ6" s="18">
         <v>5698</v>
       </c>
       <c r="BK6" s="18">
         <v>4648</v>
       </c>
       <c r="BL6" s="18">
         <v>5069</v>
       </c>
       <c r="BM6" s="18">
         <v>4838</v>
       </c>
-      <c r="BN6" s="20"/>
+      <c r="BN6" s="44">
+        <v>4016</v>
+      </c>
       <c r="BO6" s="20"/>
       <c r="BP6" s="18"/>
       <c r="BQ6" s="18"/>
       <c r="BR6" s="18"/>
       <c r="BS6" s="18"/>
       <c r="BT6" s="18"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
       <c r="N7" s="19">
         <v>572</v>
@@ -7440,51 +7509,53 @@
       </c>
       <c r="BF7" s="18">
         <v>1801</v>
       </c>
       <c r="BG7" s="18">
         <v>1486</v>
       </c>
       <c r="BH7" s="18">
         <v>1355</v>
       </c>
       <c r="BI7" s="18">
         <v>1397</v>
       </c>
       <c r="BJ7" s="18">
         <v>1956</v>
       </c>
       <c r="BK7" s="18">
         <v>1541</v>
       </c>
       <c r="BL7" s="18">
         <v>1852</v>
       </c>
       <c r="BM7" s="18">
         <v>1635</v>
       </c>
-      <c r="BN7" s="20"/>
+      <c r="BN7" s="44">
+        <v>1418</v>
+      </c>
       <c r="BO7" s="20"/>
       <c r="BP7" s="18"/>
       <c r="BQ7" s="18"/>
       <c r="BR7" s="18"/>
       <c r="BS7" s="18"/>
       <c r="BT7" s="18"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="13"/>
       <c r="I8" s="12"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="19">
         <v>80</v>
@@ -7620,51 +7691,53 @@
       </c>
       <c r="BF8" s="18">
         <v>186</v>
       </c>
       <c r="BG8" s="18">
         <v>133</v>
       </c>
       <c r="BH8" s="18">
         <v>129</v>
       </c>
       <c r="BI8" s="18">
         <v>133</v>
       </c>
       <c r="BJ8" s="18">
         <v>171</v>
       </c>
       <c r="BK8" s="18">
         <v>170</v>
       </c>
       <c r="BL8" s="18">
         <v>163</v>
       </c>
       <c r="BM8" s="18">
         <v>153</v>
       </c>
-      <c r="BN8" s="20"/>
+      <c r="BN8" s="44">
+        <v>149</v>
+      </c>
       <c r="BO8" s="20"/>
       <c r="BP8" s="18"/>
       <c r="BQ8" s="18"/>
       <c r="BR8" s="18"/>
       <c r="BS8" s="18"/>
       <c r="BT8" s="18"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="13"/>
       <c r="I9" s="12"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="19">
         <v>122</v>
@@ -7800,51 +7873,53 @@
       </c>
       <c r="BF9" s="18">
         <v>372</v>
       </c>
       <c r="BG9" s="18">
         <v>282</v>
       </c>
       <c r="BH9" s="18">
         <v>197</v>
       </c>
       <c r="BI9" s="18">
         <v>240</v>
       </c>
       <c r="BJ9" s="18">
         <v>314</v>
       </c>
       <c r="BK9" s="18">
         <v>272</v>
       </c>
       <c r="BL9" s="18">
         <v>313</v>
       </c>
       <c r="BM9" s="18">
         <v>328</v>
       </c>
-      <c r="BN9" s="20"/>
+      <c r="BN9" s="44">
+        <v>203</v>
+      </c>
       <c r="BO9" s="20"/>
       <c r="BP9" s="18"/>
       <c r="BQ9" s="18"/>
       <c r="BR9" s="18"/>
       <c r="BS9" s="18"/>
       <c r="BT9" s="18"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="13"/>
       <c r="I10" s="12"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="19">
         <v>178</v>
@@ -7980,51 +8055,53 @@
       </c>
       <c r="BF10" s="18">
         <v>504</v>
       </c>
       <c r="BG10" s="18">
         <v>391</v>
       </c>
       <c r="BH10" s="18">
         <v>355</v>
       </c>
       <c r="BI10" s="18">
         <v>297</v>
       </c>
       <c r="BJ10" s="18">
         <v>438</v>
       </c>
       <c r="BK10" s="18">
         <v>397</v>
       </c>
       <c r="BL10" s="18">
         <v>385</v>
       </c>
       <c r="BM10" s="18">
         <v>358</v>
       </c>
-      <c r="BN10" s="20"/>
+      <c r="BN10" s="44">
+        <v>322</v>
+      </c>
       <c r="BO10" s="20"/>
       <c r="BP10" s="18"/>
       <c r="BQ10" s="18"/>
       <c r="BR10" s="18"/>
       <c r="BS10" s="18"/>
       <c r="BT10" s="18"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="19">
         <v>169</v>
@@ -8160,51 +8237,53 @@
       </c>
       <c r="BF11" s="18">
         <v>466</v>
       </c>
       <c r="BG11" s="18">
         <v>358</v>
       </c>
       <c r="BH11" s="18">
         <v>371</v>
       </c>
       <c r="BI11" s="18">
         <v>383</v>
       </c>
       <c r="BJ11" s="18">
         <v>458</v>
       </c>
       <c r="BK11" s="18">
         <v>372</v>
       </c>
       <c r="BL11" s="18">
         <v>408</v>
       </c>
       <c r="BM11" s="18">
         <v>363</v>
       </c>
-      <c r="BN11" s="20"/>
+      <c r="BN11" s="44">
+        <v>288</v>
+      </c>
       <c r="BO11" s="20"/>
       <c r="BP11" s="18"/>
       <c r="BQ11" s="18"/>
       <c r="BR11" s="18"/>
       <c r="BS11" s="18"/>
       <c r="BT11" s="18"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="13"/>
       <c r="I12" s="12"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="19">
         <v>179</v>
@@ -8340,51 +8419,53 @@
       </c>
       <c r="BF12" s="18">
         <v>465</v>
       </c>
       <c r="BG12" s="18">
         <v>272</v>
       </c>
       <c r="BH12" s="18">
         <v>279</v>
       </c>
       <c r="BI12" s="18">
         <v>300</v>
       </c>
       <c r="BJ12" s="18">
         <v>445</v>
       </c>
       <c r="BK12" s="18">
         <v>310</v>
       </c>
       <c r="BL12" s="18">
         <v>364</v>
       </c>
       <c r="BM12" s="18">
         <v>290</v>
       </c>
-      <c r="BN12" s="20"/>
+      <c r="BN12" s="44">
+        <v>274</v>
+      </c>
       <c r="BO12" s="20"/>
       <c r="BP12" s="18"/>
       <c r="BQ12" s="18"/>
       <c r="BR12" s="18"/>
       <c r="BS12" s="18"/>
       <c r="BT12" s="18"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="13"/>
       <c r="I13" s="12"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="19">
         <v>137</v>
@@ -8520,51 +8601,53 @@
       </c>
       <c r="BF13" s="18">
         <v>298</v>
       </c>
       <c r="BG13" s="18">
         <v>208</v>
       </c>
       <c r="BH13" s="18">
         <v>272</v>
       </c>
       <c r="BI13" s="18">
         <v>234</v>
       </c>
       <c r="BJ13" s="18">
         <v>302</v>
       </c>
       <c r="BK13" s="18">
         <v>316</v>
       </c>
       <c r="BL13" s="18">
         <v>312</v>
       </c>
       <c r="BM13" s="18">
         <v>357</v>
       </c>
-      <c r="BN13" s="20"/>
+      <c r="BN13" s="44">
+        <v>261</v>
+      </c>
       <c r="BO13" s="20"/>
       <c r="BP13" s="18"/>
       <c r="BQ13" s="18"/>
       <c r="BR13" s="18"/>
       <c r="BS13" s="18"/>
       <c r="BT13" s="18"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="19">
         <v>126</v>
@@ -8700,51 +8783,53 @@
       </c>
       <c r="BF14" s="18">
         <v>296</v>
       </c>
       <c r="BG14" s="18">
         <v>297</v>
       </c>
       <c r="BH14" s="18">
         <v>232</v>
       </c>
       <c r="BI14" s="18">
         <v>253</v>
       </c>
       <c r="BJ14" s="18">
         <v>346</v>
       </c>
       <c r="BK14" s="18">
         <v>258</v>
       </c>
       <c r="BL14" s="18">
         <v>265</v>
       </c>
       <c r="BM14" s="18">
         <v>302</v>
       </c>
-      <c r="BN14" s="20"/>
+      <c r="BN14" s="44">
+        <v>219</v>
+      </c>
       <c r="BO14" s="20"/>
       <c r="BP14" s="18"/>
       <c r="BQ14" s="18"/>
       <c r="BR14" s="18"/>
       <c r="BS14" s="18"/>
       <c r="BT14" s="18"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="19">
         <v>300</v>
@@ -8880,51 +8965,53 @@
       </c>
       <c r="BF15" s="18">
         <v>734</v>
       </c>
       <c r="BG15" s="18">
         <v>741</v>
       </c>
       <c r="BH15" s="18">
         <v>537</v>
       </c>
       <c r="BI15" s="18">
         <v>631</v>
       </c>
       <c r="BJ15" s="18">
         <v>980</v>
       </c>
       <c r="BK15" s="18">
         <v>754</v>
       </c>
       <c r="BL15" s="18">
         <v>762</v>
       </c>
       <c r="BM15" s="18">
         <v>809</v>
       </c>
-      <c r="BN15" s="20"/>
+      <c r="BN15" s="44">
+        <v>697</v>
+      </c>
       <c r="BO15" s="20"/>
       <c r="BP15" s="18"/>
       <c r="BQ15" s="18"/>
       <c r="BR15" s="18"/>
       <c r="BS15" s="18"/>
       <c r="BT15" s="18"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="19">
         <v>131</v>
@@ -9060,110 +9147,112 @@
       </c>
       <c r="BF16" s="18">
         <v>259</v>
       </c>
       <c r="BG16" s="18">
         <v>259</v>
       </c>
       <c r="BH16" s="18">
         <v>263</v>
       </c>
       <c r="BI16" s="18">
         <v>206</v>
       </c>
       <c r="BJ16" s="18">
         <v>288</v>
       </c>
       <c r="BK16" s="18">
         <v>258</v>
       </c>
       <c r="BL16" s="18">
         <v>245</v>
       </c>
       <c r="BM16" s="18">
         <v>243</v>
       </c>
-      <c r="BN16" s="20"/>
+      <c r="BN16" s="44">
+        <v>185</v>
+      </c>
       <c r="BO16" s="20"/>
       <c r="BP16" s="18"/>
       <c r="BQ16" s="18"/>
       <c r="BR16" s="18"/>
       <c r="BS16" s="18"/>
       <c r="BT16" s="18"/>
     </row>
     <row r="17" spans="1:72" s="27" customFormat="1" ht="11.25">
-      <c r="A17" s="64" t="s">
+      <c r="A17" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="64"/>
-[...46 lines deleted...]
-      <c r="AW17" s="64"/>
+      <c r="B17" s="54"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+      <c r="M17" s="54"/>
+      <c r="N17" s="54"/>
+      <c r="O17" s="54"/>
+      <c r="P17" s="54"/>
+      <c r="Q17" s="54"/>
+      <c r="R17" s="54"/>
+      <c r="S17" s="54"/>
+      <c r="T17" s="54"/>
+      <c r="U17" s="54"/>
+      <c r="V17" s="54"/>
+      <c r="W17" s="54"/>
+      <c r="X17" s="54"/>
+      <c r="Y17" s="54"/>
+      <c r="Z17" s="54"/>
+      <c r="AA17" s="54"/>
+      <c r="AB17" s="54"/>
+      <c r="AC17" s="54"/>
+      <c r="AD17" s="54"/>
+      <c r="AE17" s="54"/>
+      <c r="AF17" s="54"/>
+      <c r="AG17" s="54"/>
+      <c r="AH17" s="54"/>
+      <c r="AI17" s="54"/>
+      <c r="AJ17" s="54"/>
+      <c r="AK17" s="54"/>
+      <c r="AL17" s="54"/>
+      <c r="AM17" s="54"/>
+      <c r="AN17" s="54"/>
+      <c r="AO17" s="54"/>
+      <c r="AP17" s="54"/>
+      <c r="AQ17" s="54"/>
+      <c r="AR17" s="54"/>
+      <c r="AS17" s="54"/>
+      <c r="AT17" s="54"/>
+      <c r="AU17" s="54"/>
+      <c r="AV17" s="54"/>
+      <c r="AW17" s="54"/>
       <c r="BC17" s="49"/>
       <c r="BO17" s="49"/>
     </row>
     <row r="18" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A18" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="13"/>
       <c r="I18" s="12"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
       <c r="N18" s="15">
         <v>789</v>
       </c>
       <c r="O18" s="15">
         <v>1006</v>
       </c>
@@ -9295,51 +9384,53 @@
       </c>
       <c r="BF18" s="18">
         <v>2215</v>
       </c>
       <c r="BG18" s="18">
         <v>1916</v>
       </c>
       <c r="BH18" s="18">
         <v>1733</v>
       </c>
       <c r="BI18" s="18">
         <v>1725</v>
       </c>
       <c r="BJ18" s="18">
         <v>2492</v>
       </c>
       <c r="BK18" s="18">
         <v>2071</v>
       </c>
       <c r="BL18" s="18">
         <v>2326</v>
       </c>
       <c r="BM18" s="18">
         <v>2164</v>
       </c>
-      <c r="BN18" s="20"/>
+      <c r="BN18" s="43">
+        <v>1775</v>
+      </c>
       <c r="BO18" s="20"/>
       <c r="BP18" s="18"/>
       <c r="BQ18" s="18"/>
       <c r="BR18" s="18"/>
       <c r="BS18" s="18"/>
       <c r="BT18" s="18"/>
     </row>
     <row r="19" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="17">
         <v>457</v>
@@ -9475,51 +9566,53 @@
       </c>
       <c r="BF19" s="18">
         <v>1336</v>
       </c>
       <c r="BG19" s="18">
         <v>1131</v>
       </c>
       <c r="BH19" s="18">
         <v>1055</v>
       </c>
       <c r="BI19" s="18">
         <v>1048</v>
       </c>
       <c r="BJ19" s="18">
         <v>1505</v>
       </c>
       <c r="BK19" s="18">
         <v>1240</v>
       </c>
       <c r="BL19" s="18">
         <v>1444</v>
       </c>
       <c r="BM19" s="18">
         <v>1259</v>
       </c>
-      <c r="BN19" s="20"/>
+      <c r="BN19" s="43">
+        <v>1032</v>
+      </c>
       <c r="BO19" s="20"/>
       <c r="BP19" s="18"/>
       <c r="BQ19" s="18"/>
       <c r="BR19" s="18"/>
       <c r="BS19" s="18"/>
       <c r="BT19" s="18"/>
     </row>
     <row r="20" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="13"/>
       <c r="I20" s="12"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
       <c r="N20" s="17">
         <v>72</v>
@@ -9655,51 +9748,53 @@
       </c>
       <c r="BF20" s="18">
         <v>175</v>
       </c>
       <c r="BG20" s="18">
         <v>128</v>
       </c>
       <c r="BH20" s="18">
         <v>121</v>
       </c>
       <c r="BI20" s="18">
         <v>126</v>
       </c>
       <c r="BJ20" s="18">
         <v>160</v>
       </c>
       <c r="BK20" s="18">
         <v>164</v>
       </c>
       <c r="BL20" s="18">
         <v>160</v>
       </c>
       <c r="BM20" s="18">
         <v>147</v>
       </c>
-      <c r="BN20" s="20"/>
+      <c r="BN20" s="43">
+        <v>144</v>
+      </c>
       <c r="BO20" s="20"/>
       <c r="BP20" s="18"/>
       <c r="BQ20" s="18"/>
       <c r="BR20" s="18"/>
       <c r="BS20" s="18"/>
       <c r="BT20" s="18"/>
     </row>
     <row r="21" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13"/>
       <c r="I21" s="12"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
       <c r="N21" s="17">
         <v>46</v>
@@ -9835,51 +9930,53 @@
       </c>
       <c r="BF21" s="18">
         <v>162</v>
       </c>
       <c r="BG21" s="18">
         <v>114</v>
       </c>
       <c r="BH21" s="18">
         <v>114</v>
       </c>
       <c r="BI21" s="18">
         <v>106</v>
       </c>
       <c r="BJ21" s="18">
         <v>145</v>
       </c>
       <c r="BK21" s="18">
         <v>138</v>
       </c>
       <c r="BL21" s="18">
         <v>131</v>
       </c>
       <c r="BM21" s="18">
         <v>135</v>
       </c>
-      <c r="BN21" s="20"/>
+      <c r="BN21" s="43">
+        <v>103</v>
+      </c>
       <c r="BO21" s="20"/>
       <c r="BP21" s="18"/>
       <c r="BQ21" s="18"/>
       <c r="BR21" s="18"/>
       <c r="BS21" s="18"/>
       <c r="BT21" s="18"/>
     </row>
     <row r="22" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13"/>
       <c r="I22" s="12"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="17">
         <v>73</v>
@@ -10015,51 +10112,53 @@
       </c>
       <c r="BF22" s="18">
         <v>110</v>
       </c>
       <c r="BG22" s="18">
         <v>144</v>
       </c>
       <c r="BH22" s="18">
         <v>108</v>
       </c>
       <c r="BI22" s="18">
         <v>108</v>
       </c>
       <c r="BJ22" s="18">
         <v>187</v>
       </c>
       <c r="BK22" s="18">
         <v>137</v>
       </c>
       <c r="BL22" s="18">
         <v>156</v>
       </c>
       <c r="BM22" s="18">
         <v>180</v>
       </c>
-      <c r="BN22" s="20"/>
+      <c r="BN22" s="43">
+        <v>134</v>
+      </c>
       <c r="BO22" s="20"/>
       <c r="BP22" s="18"/>
       <c r="BQ22" s="18"/>
       <c r="BR22" s="18"/>
       <c r="BS22" s="18"/>
       <c r="BT22" s="18"/>
     </row>
     <row r="23" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="13"/>
       <c r="I23" s="12"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
       <c r="N23" s="17">
         <v>91</v>
@@ -10195,51 +10294,53 @@
       </c>
       <c r="BF23" s="18">
         <v>309</v>
       </c>
       <c r="BG23" s="18">
         <v>291</v>
       </c>
       <c r="BH23" s="18">
         <v>232</v>
       </c>
       <c r="BI23" s="18">
         <v>248</v>
       </c>
       <c r="BJ23" s="18">
         <v>360</v>
       </c>
       <c r="BK23" s="18">
         <v>278</v>
       </c>
       <c r="BL23" s="18">
         <v>307</v>
       </c>
       <c r="BM23" s="18">
         <v>338</v>
       </c>
-      <c r="BN23" s="20"/>
+      <c r="BN23" s="43">
+        <v>287</v>
+      </c>
       <c r="BO23" s="20"/>
       <c r="BP23" s="18"/>
       <c r="BQ23" s="18"/>
       <c r="BR23" s="18"/>
       <c r="BS23" s="18"/>
       <c r="BT23" s="18"/>
     </row>
     <row r="24" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="13"/>
       <c r="I24" s="12"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
       <c r="N24" s="17">
         <v>50</v>
@@ -10375,110 +10476,112 @@
       </c>
       <c r="BF24" s="18">
         <v>123</v>
       </c>
       <c r="BG24" s="18">
         <v>108</v>
       </c>
       <c r="BH24" s="18">
         <v>103</v>
       </c>
       <c r="BI24" s="18">
         <v>89</v>
       </c>
       <c r="BJ24" s="18">
         <v>135</v>
       </c>
       <c r="BK24" s="18">
         <v>114</v>
       </c>
       <c r="BL24" s="18">
         <v>128</v>
       </c>
       <c r="BM24" s="18">
         <v>105</v>
       </c>
-      <c r="BN24" s="20"/>
+      <c r="BN24" s="43">
+        <v>75</v>
+      </c>
       <c r="BO24" s="20"/>
       <c r="BP24" s="18"/>
       <c r="BQ24" s="18"/>
       <c r="BR24" s="18"/>
       <c r="BS24" s="18"/>
       <c r="BT24" s="18"/>
     </row>
     <row r="25" spans="1:72" s="27" customFormat="1" ht="11.25">
-      <c r="A25" s="65" t="s">
+      <c r="A25" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="65"/>
-[...46 lines deleted...]
-      <c r="AW25" s="65"/>
+      <c r="B25" s="55"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="55"/>
+      <c r="O25" s="55"/>
+      <c r="P25" s="55"/>
+      <c r="Q25" s="55"/>
+      <c r="R25" s="55"/>
+      <c r="S25" s="55"/>
+      <c r="T25" s="55"/>
+      <c r="U25" s="55"/>
+      <c r="V25" s="55"/>
+      <c r="W25" s="55"/>
+      <c r="X25" s="55"/>
+      <c r="Y25" s="55"/>
+      <c r="Z25" s="55"/>
+      <c r="AA25" s="55"/>
+      <c r="AB25" s="55"/>
+      <c r="AC25" s="55"/>
+      <c r="AD25" s="55"/>
+      <c r="AE25" s="55"/>
+      <c r="AF25" s="55"/>
+      <c r="AG25" s="55"/>
+      <c r="AH25" s="55"/>
+      <c r="AI25" s="55"/>
+      <c r="AJ25" s="55"/>
+      <c r="AK25" s="55"/>
+      <c r="AL25" s="55"/>
+      <c r="AM25" s="55"/>
+      <c r="AN25" s="55"/>
+      <c r="AO25" s="55"/>
+      <c r="AP25" s="55"/>
+      <c r="AQ25" s="55"/>
+      <c r="AR25" s="55"/>
+      <c r="AS25" s="55"/>
+      <c r="AT25" s="55"/>
+      <c r="AU25" s="55"/>
+      <c r="AV25" s="55"/>
+      <c r="AW25" s="55"/>
       <c r="BC25" s="49"/>
       <c r="BO25" s="49"/>
     </row>
     <row r="26" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="13"/>
       <c r="I26" s="12"/>
       <c r="J26" s="14"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="17">
         <v>1205</v>
       </c>
       <c r="O26" s="17">
         <v>1673</v>
       </c>
@@ -10610,51 +10713,53 @@
       </c>
       <c r="BF26" s="20">
         <v>3166</v>
       </c>
       <c r="BG26" s="20">
         <v>2511</v>
       </c>
       <c r="BH26" s="20">
         <v>2257</v>
       </c>
       <c r="BI26" s="18">
         <v>2349</v>
       </c>
       <c r="BJ26" s="18">
         <v>3206</v>
       </c>
       <c r="BK26" s="18">
         <v>2577</v>
       </c>
       <c r="BL26" s="20">
         <v>2743</v>
       </c>
       <c r="BM26" s="20">
         <v>2674</v>
       </c>
-      <c r="BN26" s="20"/>
+      <c r="BN26" s="44">
+        <v>2241</v>
+      </c>
       <c r="BO26" s="20"/>
       <c r="BP26" s="18"/>
       <c r="BQ26" s="18"/>
       <c r="BR26" s="20"/>
       <c r="BS26" s="20"/>
       <c r="BT26" s="20"/>
     </row>
     <row r="27" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="17">
         <v>115</v>
@@ -10790,51 +10895,53 @@
       </c>
       <c r="BF27" s="20">
         <v>465</v>
       </c>
       <c r="BG27" s="20">
         <v>355</v>
       </c>
       <c r="BH27" s="20">
         <v>300</v>
       </c>
       <c r="BI27" s="18">
         <v>349</v>
       </c>
       <c r="BJ27" s="18">
         <v>451</v>
       </c>
       <c r="BK27" s="18">
         <v>301</v>
       </c>
       <c r="BL27" s="20">
         <v>408</v>
       </c>
       <c r="BM27" s="20">
         <v>376</v>
       </c>
-      <c r="BN27" s="20"/>
+      <c r="BN27" s="44">
+        <v>386</v>
+      </c>
       <c r="BO27" s="20"/>
       <c r="BP27" s="18"/>
       <c r="BQ27" s="18"/>
       <c r="BR27" s="20"/>
       <c r="BS27" s="20"/>
       <c r="BT27" s="20"/>
     </row>
     <row r="28" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="13"/>
       <c r="I28" s="12"/>
       <c r="J28" s="14"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="17">
         <v>8</v>
@@ -10970,51 +11077,53 @@
       </c>
       <c r="BF28" s="20">
         <v>11</v>
       </c>
       <c r="BG28" s="20">
         <v>5</v>
       </c>
       <c r="BH28" s="20">
         <v>8</v>
       </c>
       <c r="BI28" s="18">
         <v>7</v>
       </c>
       <c r="BJ28" s="18">
         <v>11</v>
       </c>
       <c r="BK28" s="18">
         <v>6</v>
       </c>
       <c r="BL28" s="20">
         <v>3</v>
       </c>
       <c r="BM28" s="20">
         <v>6</v>
       </c>
-      <c r="BN28" s="20"/>
+      <c r="BN28" s="44">
+        <v>5</v>
+      </c>
       <c r="BO28" s="20"/>
       <c r="BP28" s="18"/>
       <c r="BQ28" s="18"/>
       <c r="BR28" s="20"/>
       <c r="BS28" s="20"/>
       <c r="BT28" s="20"/>
     </row>
     <row r="29" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="14"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="17">
         <v>122</v>
@@ -11150,51 +11259,53 @@
       </c>
       <c r="BF29" s="20">
         <v>372</v>
       </c>
       <c r="BG29" s="20">
         <v>282</v>
       </c>
       <c r="BH29" s="20">
         <v>197</v>
       </c>
       <c r="BI29" s="18">
         <v>240</v>
       </c>
       <c r="BJ29" s="18">
         <v>314</v>
       </c>
       <c r="BK29" s="18">
         <v>272</v>
       </c>
       <c r="BL29" s="20">
         <v>313</v>
       </c>
       <c r="BM29" s="20">
         <v>328</v>
       </c>
-      <c r="BN29" s="20"/>
+      <c r="BN29" s="44">
+        <v>203</v>
+      </c>
       <c r="BO29" s="20"/>
       <c r="BP29" s="18"/>
       <c r="BQ29" s="18"/>
       <c r="BR29" s="20"/>
       <c r="BS29" s="20"/>
       <c r="BT29" s="20"/>
     </row>
     <row r="30" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="13"/>
       <c r="I30" s="12"/>
       <c r="J30" s="14"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
       <c r="N30" s="17">
         <v>132</v>
@@ -11330,51 +11441,53 @@
       </c>
       <c r="BF30" s="20">
         <v>342</v>
       </c>
       <c r="BG30" s="20">
         <v>277</v>
       </c>
       <c r="BH30" s="20">
         <v>241</v>
       </c>
       <c r="BI30" s="18">
         <v>191</v>
       </c>
       <c r="BJ30" s="18">
         <v>293</v>
       </c>
       <c r="BK30" s="18">
         <v>259</v>
       </c>
       <c r="BL30" s="20">
         <v>254</v>
       </c>
       <c r="BM30" s="20">
         <v>223</v>
       </c>
-      <c r="BN30" s="20"/>
+      <c r="BN30" s="44">
+        <v>219</v>
+      </c>
       <c r="BO30" s="20"/>
       <c r="BP30" s="18"/>
       <c r="BQ30" s="18"/>
       <c r="BR30" s="20"/>
       <c r="BS30" s="20"/>
       <c r="BT30" s="20"/>
     </row>
     <row r="31" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="13"/>
       <c r="I31" s="12"/>
       <c r="J31" s="14"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="15">
         <v>169</v>
@@ -11510,51 +11623,53 @@
       </c>
       <c r="BF31" s="20">
         <v>466</v>
       </c>
       <c r="BG31" s="20">
         <v>358</v>
       </c>
       <c r="BH31" s="20">
         <v>371</v>
       </c>
       <c r="BI31" s="18">
         <v>383</v>
       </c>
       <c r="BJ31" s="18">
         <v>458</v>
       </c>
       <c r="BK31" s="18">
         <v>372</v>
       </c>
       <c r="BL31" s="20">
         <v>408</v>
       </c>
       <c r="BM31" s="20">
         <v>363</v>
       </c>
-      <c r="BN31" s="20"/>
+      <c r="BN31" s="44">
+        <v>288</v>
+      </c>
       <c r="BO31" s="20"/>
       <c r="BP31" s="18"/>
       <c r="BQ31" s="18"/>
       <c r="BR31" s="20"/>
       <c r="BS31" s="20"/>
       <c r="BT31" s="20"/>
     </row>
     <row r="32" spans="1:72" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="13"/>
       <c r="I32" s="12"/>
       <c r="J32" s="14"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="17">
         <v>179</v>
@@ -11690,51 +11805,53 @@
       </c>
       <c r="BF32" s="20">
         <v>465</v>
       </c>
       <c r="BG32" s="20">
         <v>272</v>
       </c>
       <c r="BH32" s="20">
         <v>279</v>
       </c>
       <c r="BI32" s="18">
         <v>300</v>
       </c>
       <c r="BJ32" s="18">
         <v>445</v>
       </c>
       <c r="BK32" s="18">
         <v>310</v>
       </c>
       <c r="BL32" s="20">
         <v>364</v>
       </c>
       <c r="BM32" s="20">
         <v>290</v>
       </c>
-      <c r="BN32" s="20"/>
+      <c r="BN32" s="44">
+        <v>274</v>
+      </c>
       <c r="BO32" s="20"/>
       <c r="BP32" s="18"/>
       <c r="BQ32" s="18"/>
       <c r="BR32" s="20"/>
       <c r="BS32" s="20"/>
       <c r="BT32" s="20"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="13"/>
       <c r="I33" s="12"/>
       <c r="J33" s="14"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="17">
         <v>137</v>
@@ -11870,51 +11987,53 @@
       </c>
       <c r="BF33" s="20">
         <v>298</v>
       </c>
       <c r="BG33" s="20">
         <v>208</v>
       </c>
       <c r="BH33" s="20">
         <v>272</v>
       </c>
       <c r="BI33" s="18">
         <v>234</v>
       </c>
       <c r="BJ33" s="18">
         <v>302</v>
       </c>
       <c r="BK33" s="18">
         <v>316</v>
       </c>
       <c r="BL33" s="20">
         <v>312</v>
       </c>
       <c r="BM33" s="20">
         <v>357</v>
       </c>
-      <c r="BN33" s="20"/>
+      <c r="BN33" s="44">
+        <v>261</v>
+      </c>
       <c r="BO33" s="20"/>
       <c r="BP33" s="18"/>
       <c r="BQ33" s="18"/>
       <c r="BR33" s="20"/>
       <c r="BS33" s="20"/>
       <c r="BT33" s="20"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="11"/>
       <c r="L34" s="11"/>
       <c r="M34" s="11"/>
       <c r="N34" s="17">
         <v>53</v>
@@ -12050,51 +12169,53 @@
       </c>
       <c r="BF34" s="20">
         <v>186</v>
       </c>
       <c r="BG34" s="20">
         <v>153</v>
       </c>
       <c r="BH34" s="20">
         <v>124</v>
       </c>
       <c r="BI34" s="18">
         <v>145</v>
       </c>
       <c r="BJ34" s="18">
         <v>159</v>
       </c>
       <c r="BK34" s="18">
         <v>121</v>
       </c>
       <c r="BL34" s="20">
         <v>109</v>
       </c>
       <c r="BM34" s="20">
         <v>122</v>
       </c>
-      <c r="BN34" s="20"/>
+      <c r="BN34" s="44">
+        <v>85</v>
+      </c>
       <c r="BO34" s="20"/>
       <c r="BP34" s="18"/>
       <c r="BQ34" s="18"/>
       <c r="BR34" s="20"/>
       <c r="BS34" s="20"/>
       <c r="BT34" s="20"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="13"/>
       <c r="I35" s="12"/>
       <c r="J35" s="14"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="17">
         <v>209</v>
@@ -12230,51 +12351,53 @@
       </c>
       <c r="BF35" s="20">
         <v>425</v>
       </c>
       <c r="BG35" s="20">
         <v>450</v>
       </c>
       <c r="BH35" s="20">
         <v>305</v>
       </c>
       <c r="BI35" s="18">
         <v>383</v>
       </c>
       <c r="BJ35" s="18">
         <v>620</v>
       </c>
       <c r="BK35" s="18">
         <v>476</v>
       </c>
       <c r="BL35" s="20">
         <v>455</v>
       </c>
       <c r="BM35" s="20">
         <v>471</v>
       </c>
-      <c r="BN35" s="20"/>
+      <c r="BN35" s="44">
+        <v>410</v>
+      </c>
       <c r="BO35" s="20"/>
       <c r="BP35" s="20"/>
       <c r="BQ35" s="20"/>
       <c r="BR35" s="20"/>
       <c r="BS35" s="20"/>
       <c r="BT35" s="20"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="21"/>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="22"/>
       <c r="I36" s="21"/>
       <c r="J36" s="22"/>
       <c r="K36" s="22"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="25">
         <v>81</v>
@@ -12410,259 +12533,261 @@
       </c>
       <c r="BF36" s="26">
         <v>136</v>
       </c>
       <c r="BG36" s="26">
         <v>151</v>
       </c>
       <c r="BH36" s="26">
         <v>160</v>
       </c>
       <c r="BI36" s="26">
         <v>117</v>
       </c>
       <c r="BJ36" s="26">
         <v>153</v>
       </c>
       <c r="BK36" s="26">
         <v>144</v>
       </c>
       <c r="BL36" s="26">
         <v>117</v>
       </c>
       <c r="BM36" s="26">
         <v>138</v>
       </c>
-      <c r="BN36" s="26"/>
+      <c r="BN36" s="45">
+        <v>110</v>
+      </c>
       <c r="BO36" s="26"/>
       <c r="BP36" s="26"/>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="30"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="33"/>
     </row>
     <row r="38" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:73" s="27" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A25:AW25"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A5:AW5"/>
     <mergeCell ref="A17:AW17"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU42"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BL26" sqref="BL26:BM36"/>
+      <selection activeCell="BN26" sqref="BN26:BN36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="56"/>
-[...36 lines deleted...]
-      <c r="AM1" s="56"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
+      <c r="AI1" s="59"/>
+      <c r="AJ1" s="59"/>
+      <c r="AK1" s="59"/>
+      <c r="AL1" s="59"/>
+      <c r="AM1" s="59"/>
     </row>
     <row r="2" spans="1:73" s="1" customFormat="1" ht="11.25">
       <c r="X2" s="2"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="28"/>
       <c r="AA2" s="28"/>
       <c r="AE2" s="31"/>
       <c r="AI2" s="29"/>
       <c r="AJ2" s="29"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="28"/>
       <c r="AM2" s="31"/>
       <c r="AO2" s="28"/>
       <c r="AR2" s="28"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="28"/>
       <c r="AY2" s="31"/>
       <c r="BA2" s="28"/>
       <c r="BD2" s="28"/>
       <c r="BI2" s="31"/>
       <c r="BJ2" s="28"/>
       <c r="BK2" s="31"/>
       <c r="BM2" s="28"/>
       <c r="BP2" s="28"/>
       <c r="BU2" s="31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A3" s="57"/>
-      <c r="B3" s="59">
+      <c r="A3" s="60"/>
+      <c r="B3" s="62">
         <v>2021</v>
       </c>
-      <c r="C3" s="60"/>
-[...10 lines deleted...]
-      <c r="N3" s="59">
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="62">
         <v>2022</v>
       </c>
-      <c r="O3" s="60"/>
-[...10 lines deleted...]
-      <c r="Z3" s="61">
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="64">
         <v>2023</v>
       </c>
-      <c r="AA3" s="62"/>
-[...6 lines deleted...]
-      <c r="AH3" s="62"/>
+      <c r="AA3" s="65"/>
+      <c r="AB3" s="65"/>
+      <c r="AC3" s="65"/>
+      <c r="AD3" s="65"/>
+      <c r="AE3" s="65"/>
+      <c r="AF3" s="65"/>
+      <c r="AG3" s="65"/>
+      <c r="AH3" s="65"/>
       <c r="AI3" s="30"/>
       <c r="AJ3" s="30"/>
-      <c r="AL3" s="53">
+      <c r="AL3" s="56">
         <v>2024</v>
       </c>
-      <c r="AM3" s="54"/>
-[...10 lines deleted...]
-      <c r="AX3" s="53">
+      <c r="AM3" s="57"/>
+      <c r="AN3" s="57"/>
+      <c r="AO3" s="57"/>
+      <c r="AP3" s="57"/>
+      <c r="AQ3" s="57"/>
+      <c r="AR3" s="57"/>
+      <c r="AS3" s="57"/>
+      <c r="AT3" s="57"/>
+      <c r="AU3" s="57"/>
+      <c r="AV3" s="57"/>
+      <c r="AW3" s="58"/>
+      <c r="AX3" s="56">
         <v>2025</v>
       </c>
-      <c r="AY3" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="53">
+      <c r="AY3" s="57"/>
+      <c r="AZ3" s="57"/>
+      <c r="BA3" s="57"/>
+      <c r="BB3" s="57"/>
+      <c r="BC3" s="57"/>
+      <c r="BD3" s="57"/>
+      <c r="BE3" s="57"/>
+      <c r="BF3" s="57"/>
+      <c r="BG3" s="57"/>
+      <c r="BH3" s="57"/>
+      <c r="BI3" s="58"/>
+      <c r="BJ3" s="56">
         <v>2026</v>
       </c>
-      <c r="BK3" s="54"/>
-[...9 lines deleted...]
-      <c r="BU3" s="55"/>
+      <c r="BK3" s="57"/>
+      <c r="BL3" s="57"/>
+      <c r="BM3" s="57"/>
+      <c r="BN3" s="57"/>
+      <c r="BO3" s="57"/>
+      <c r="BP3" s="57"/>
+      <c r="BQ3" s="57"/>
+      <c r="BR3" s="57"/>
+      <c r="BS3" s="57"/>
+      <c r="BT3" s="57"/>
+      <c r="BU3" s="58"/>
     </row>
     <row r="4" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="58"/>
+      <c r="A4" s="61"/>
       <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -12837,101 +12962,101 @@
         <v>6</v>
       </c>
       <c r="BO4" s="47" t="s">
         <v>7</v>
       </c>
       <c r="BP4" s="52" t="s">
         <v>8</v>
       </c>
       <c r="BQ4" s="52" t="s">
         <v>0</v>
       </c>
       <c r="BR4" s="46" t="s">
         <v>1</v>
       </c>
       <c r="BS4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="63" t="s">
+      <c r="A5" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="63"/>
-[...46 lines deleted...]
-      <c r="AW5" s="63"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="53"/>
+      <c r="L5" s="53"/>
+      <c r="M5" s="53"/>
+      <c r="N5" s="53"/>
+      <c r="O5" s="53"/>
+      <c r="P5" s="53"/>
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53"/>
+      <c r="S5" s="53"/>
+      <c r="T5" s="53"/>
+      <c r="U5" s="53"/>
+      <c r="V5" s="53"/>
+      <c r="W5" s="53"/>
+      <c r="X5" s="53"/>
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53"/>
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53"/>
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53"/>
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53"/>
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53"/>
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53"/>
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53"/>
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53"/>
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="53"/>
+      <c r="AQ5" s="53"/>
+      <c r="AR5" s="53"/>
+      <c r="AS5" s="53"/>
+      <c r="AT5" s="53"/>
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53"/>
+      <c r="AW5" s="53"/>
     </row>
     <row r="6" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="34"/>
       <c r="C6" s="34"/>
       <c r="D6" s="34"/>
       <c r="E6" s="34"/>
       <c r="F6" s="34"/>
       <c r="G6" s="34"/>
       <c r="H6" s="34"/>
       <c r="I6" s="34"/>
       <c r="J6" s="34"/>
       <c r="K6" s="34"/>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="15">
         <v>-666</v>
       </c>
       <c r="O6" s="15">
         <v>-812</v>
       </c>
       <c r="P6" s="15">
         <v>-508</v>
@@ -13062,51 +13187,53 @@
       </c>
       <c r="BF6" s="18">
         <v>-1235</v>
       </c>
       <c r="BG6" s="18">
         <v>-1202</v>
       </c>
       <c r="BH6" s="18">
         <v>-855</v>
       </c>
       <c r="BI6" s="18">
         <v>-858</v>
       </c>
       <c r="BJ6" s="18">
         <v>-1128</v>
       </c>
       <c r="BK6" s="18">
         <v>-788</v>
       </c>
       <c r="BL6" s="18">
         <v>-819</v>
       </c>
       <c r="BM6" s="18">
         <v>-1026</v>
       </c>
-      <c r="BN6" s="18"/>
+      <c r="BN6" s="43">
+        <v>-824</v>
+      </c>
       <c r="BO6" s="18"/>
       <c r="BP6" s="18"/>
       <c r="BQ6" s="18"/>
       <c r="BR6" s="18"/>
       <c r="BS6" s="18"/>
       <c r="BT6" s="18"/>
       <c r="BU6" s="18"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="35"/>
       <c r="H7" s="13"/>
       <c r="I7" s="12"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="19">
@@ -13243,51 +13370,53 @@
       </c>
       <c r="BF7" s="18">
         <v>77</v>
       </c>
       <c r="BG7" s="18">
         <v>25</v>
       </c>
       <c r="BH7" s="18">
         <v>70</v>
       </c>
       <c r="BI7" s="18">
         <v>-36</v>
       </c>
       <c r="BJ7" s="18">
         <v>-32</v>
       </c>
       <c r="BK7" s="18">
         <v>71</v>
       </c>
       <c r="BL7" s="18">
         <v>-161</v>
       </c>
       <c r="BM7" s="18">
         <v>-200</v>
       </c>
-      <c r="BN7" s="18"/>
+      <c r="BN7" s="43">
+        <v>-48</v>
+      </c>
       <c r="BO7" s="18"/>
       <c r="BP7" s="18"/>
       <c r="BQ7" s="18"/>
       <c r="BR7" s="18"/>
       <c r="BS7" s="18"/>
       <c r="BT7" s="18"/>
       <c r="BU7" s="18"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="35"/>
       <c r="H8" s="13"/>
       <c r="I8" s="12"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="19">
@@ -13424,51 +13553,53 @@
       </c>
       <c r="BF8" s="18">
         <v>-57</v>
       </c>
       <c r="BG8" s="18">
         <v>-20</v>
       </c>
       <c r="BH8" s="18">
         <v>-18</v>
       </c>
       <c r="BI8" s="18">
         <v>-13</v>
       </c>
       <c r="BJ8" s="18">
         <v>-40</v>
       </c>
       <c r="BK8" s="18">
         <v>-50</v>
       </c>
       <c r="BL8" s="18">
         <v>1</v>
       </c>
       <c r="BM8" s="18">
         <v>-26</v>
       </c>
-      <c r="BN8" s="18"/>
+      <c r="BN8" s="43">
+        <v>-51</v>
+      </c>
       <c r="BO8" s="18"/>
       <c r="BP8" s="18"/>
       <c r="BQ8" s="18"/>
       <c r="BR8" s="18"/>
       <c r="BS8" s="18"/>
       <c r="BT8" s="18"/>
       <c r="BU8" s="18"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="35"/>
       <c r="H9" s="13"/>
       <c r="I9" s="12"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="19">
@@ -13605,51 +13736,53 @@
       </c>
       <c r="BF9" s="18">
         <v>-226</v>
       </c>
       <c r="BG9" s="18">
         <v>-176</v>
       </c>
       <c r="BH9" s="18">
         <v>-113</v>
       </c>
       <c r="BI9" s="18">
         <v>-91</v>
       </c>
       <c r="BJ9" s="18">
         <v>-101</v>
       </c>
       <c r="BK9" s="18">
         <v>-71</v>
       </c>
       <c r="BL9" s="18">
         <v>-120</v>
       </c>
       <c r="BM9" s="18">
         <v>-105</v>
       </c>
-      <c r="BN9" s="18"/>
+      <c r="BN9" s="43">
+        <v>-83</v>
+      </c>
       <c r="BO9" s="18"/>
       <c r="BP9" s="18"/>
       <c r="BQ9" s="18"/>
       <c r="BR9" s="18"/>
       <c r="BS9" s="18"/>
       <c r="BT9" s="18"/>
       <c r="BU9" s="18"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="35"/>
       <c r="H10" s="13"/>
       <c r="I10" s="12"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="19">
@@ -13786,51 +13919,53 @@
       </c>
       <c r="BF10" s="18">
         <v>-224</v>
       </c>
       <c r="BG10" s="18">
         <v>-162</v>
       </c>
       <c r="BH10" s="18">
         <v>-160</v>
       </c>
       <c r="BI10" s="18">
         <v>-121</v>
       </c>
       <c r="BJ10" s="18">
         <v>-111</v>
       </c>
       <c r="BK10" s="18">
         <v>-128</v>
       </c>
       <c r="BL10" s="18">
         <v>-91</v>
       </c>
       <c r="BM10" s="18">
         <v>-109</v>
       </c>
-      <c r="BN10" s="18"/>
+      <c r="BN10" s="43">
+        <v>-112</v>
+      </c>
       <c r="BO10" s="18"/>
       <c r="BP10" s="18"/>
       <c r="BQ10" s="18"/>
       <c r="BR10" s="18"/>
       <c r="BS10" s="18"/>
       <c r="BT10" s="18"/>
       <c r="BU10" s="18"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="35"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="19">
@@ -13967,51 +14102,53 @@
       </c>
       <c r="BF11" s="18">
         <v>-162</v>
       </c>
       <c r="BG11" s="18">
         <v>-130</v>
       </c>
       <c r="BH11" s="18">
         <v>-145</v>
       </c>
       <c r="BI11" s="18">
         <v>-128</v>
       </c>
       <c r="BJ11" s="18">
         <v>-85</v>
       </c>
       <c r="BK11" s="18">
         <v>-108</v>
       </c>
       <c r="BL11" s="18">
         <v>-99</v>
       </c>
       <c r="BM11" s="18">
         <v>-59</v>
       </c>
-      <c r="BN11" s="18"/>
+      <c r="BN11" s="43">
+        <v>-27</v>
+      </c>
       <c r="BO11" s="18"/>
       <c r="BP11" s="18"/>
       <c r="BQ11" s="18"/>
       <c r="BR11" s="18"/>
       <c r="BS11" s="18"/>
       <c r="BT11" s="18"/>
       <c r="BU11" s="18"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="35"/>
       <c r="H12" s="13"/>
       <c r="I12" s="12"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="19">
@@ -14148,51 +14285,53 @@
       </c>
       <c r="BF12" s="18">
         <v>-210</v>
       </c>
       <c r="BG12" s="18">
         <v>-136</v>
       </c>
       <c r="BH12" s="18">
         <v>-115</v>
       </c>
       <c r="BI12" s="18">
         <v>-115</v>
       </c>
       <c r="BJ12" s="18">
         <v>-219</v>
       </c>
       <c r="BK12" s="18">
         <v>-138</v>
       </c>
       <c r="BL12" s="18">
         <v>-49</v>
       </c>
       <c r="BM12" s="18">
         <v>-81</v>
       </c>
-      <c r="BN12" s="18"/>
+      <c r="BN12" s="43">
+        <v>-74</v>
+      </c>
       <c r="BO12" s="18"/>
       <c r="BP12" s="18"/>
       <c r="BQ12" s="18"/>
       <c r="BR12" s="18"/>
       <c r="BS12" s="18"/>
       <c r="BT12" s="18"/>
       <c r="BU12" s="18"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="34"/>
       <c r="C13" s="34"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="34"/>
       <c r="I13" s="34"/>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
       <c r="N13" s="19">
@@ -14329,51 +14468,53 @@
       </c>
       <c r="BF13" s="18">
         <v>-30</v>
       </c>
       <c r="BG13" s="18">
         <v>-73</v>
       </c>
       <c r="BH13" s="18">
         <v>-89</v>
       </c>
       <c r="BI13" s="18">
         <v>-88</v>
       </c>
       <c r="BJ13" s="18">
         <v>-83</v>
       </c>
       <c r="BK13" s="18">
         <v>-101</v>
       </c>
       <c r="BL13" s="18">
         <v>-83</v>
       </c>
       <c r="BM13" s="18">
         <v>-101</v>
       </c>
-      <c r="BN13" s="18"/>
+      <c r="BN13" s="43">
+        <v>-68</v>
+      </c>
       <c r="BO13" s="18"/>
       <c r="BP13" s="18"/>
       <c r="BQ13" s="18"/>
       <c r="BR13" s="18"/>
       <c r="BS13" s="18"/>
       <c r="BT13" s="18"/>
       <c r="BU13" s="18"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="35"/>
       <c r="H14" s="13"/>
       <c r="I14" s="12"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="19">
@@ -14510,51 +14651,53 @@
       </c>
       <c r="BF14" s="18">
         <v>-102</v>
       </c>
       <c r="BG14" s="18">
         <v>-145</v>
       </c>
       <c r="BH14" s="18">
         <v>-55</v>
       </c>
       <c r="BI14" s="18">
         <v>-69</v>
       </c>
       <c r="BJ14" s="18">
         <v>-121</v>
       </c>
       <c r="BK14" s="18">
         <v>-97</v>
       </c>
       <c r="BL14" s="18">
         <v>-42</v>
       </c>
       <c r="BM14" s="18">
         <v>-97</v>
       </c>
-      <c r="BN14" s="18"/>
+      <c r="BN14" s="43">
+        <v>-102</v>
+      </c>
       <c r="BO14" s="18"/>
       <c r="BP14" s="18"/>
       <c r="BQ14" s="18"/>
       <c r="BR14" s="18"/>
       <c r="BS14" s="18"/>
       <c r="BT14" s="18"/>
       <c r="BU14" s="18"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="35"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="19">
@@ -14691,51 +14834,53 @@
       </c>
       <c r="BF15" s="18">
         <v>-207</v>
       </c>
       <c r="BG15" s="18">
         <v>-251</v>
       </c>
       <c r="BH15" s="18">
         <v>-115</v>
       </c>
       <c r="BI15" s="18">
         <v>-145</v>
       </c>
       <c r="BJ15" s="18">
         <v>-219</v>
       </c>
       <c r="BK15" s="18">
         <v>-103</v>
       </c>
       <c r="BL15" s="18">
         <v>-73</v>
       </c>
       <c r="BM15" s="18">
         <v>-169</v>
       </c>
-      <c r="BN15" s="18"/>
+      <c r="BN15" s="43">
+        <v>-214</v>
+      </c>
       <c r="BO15" s="18"/>
       <c r="BP15" s="18"/>
       <c r="BQ15" s="18"/>
       <c r="BR15" s="18"/>
       <c r="BS15" s="18"/>
       <c r="BT15" s="18"/>
       <c r="BU15" s="18"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="35"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="19">
@@ -14872,111 +15017,113 @@
       </c>
       <c r="BF16" s="18">
         <v>-94</v>
       </c>
       <c r="BG16" s="18">
         <v>-134</v>
       </c>
       <c r="BH16" s="18">
         <v>-115</v>
       </c>
       <c r="BI16" s="18">
         <v>-52</v>
       </c>
       <c r="BJ16" s="18">
         <v>-117</v>
       </c>
       <c r="BK16" s="18">
         <v>-63</v>
       </c>
       <c r="BL16" s="18">
         <v>-102</v>
       </c>
       <c r="BM16" s="18">
         <v>-79</v>
       </c>
-      <c r="BN16" s="18"/>
+      <c r="BN16" s="44">
+        <v>-45</v>
+      </c>
       <c r="BO16" s="18"/>
       <c r="BP16" s="18"/>
       <c r="BQ16" s="18"/>
       <c r="BR16" s="18"/>
       <c r="BS16" s="18"/>
       <c r="BT16" s="18"/>
       <c r="BU16" s="18"/>
     </row>
     <row r="17" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A17" s="64" t="s">
+      <c r="A17" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="64"/>
-[...46 lines deleted...]
-      <c r="AW17" s="64"/>
+      <c r="B17" s="54"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+      <c r="M17" s="54"/>
+      <c r="N17" s="54"/>
+      <c r="O17" s="54"/>
+      <c r="P17" s="54"/>
+      <c r="Q17" s="54"/>
+      <c r="R17" s="54"/>
+      <c r="S17" s="54"/>
+      <c r="T17" s="54"/>
+      <c r="U17" s="54"/>
+      <c r="V17" s="54"/>
+      <c r="W17" s="54"/>
+      <c r="X17" s="54"/>
+      <c r="Y17" s="54"/>
+      <c r="Z17" s="54"/>
+      <c r="AA17" s="54"/>
+      <c r="AB17" s="54"/>
+      <c r="AC17" s="54"/>
+      <c r="AD17" s="54"/>
+      <c r="AE17" s="54"/>
+      <c r="AF17" s="54"/>
+      <c r="AG17" s="54"/>
+      <c r="AH17" s="54"/>
+      <c r="AI17" s="54"/>
+      <c r="AJ17" s="54"/>
+      <c r="AK17" s="54"/>
+      <c r="AL17" s="54"/>
+      <c r="AM17" s="54"/>
+      <c r="AN17" s="54"/>
+      <c r="AO17" s="54"/>
+      <c r="AP17" s="54"/>
+      <c r="AQ17" s="54"/>
+      <c r="AR17" s="54"/>
+      <c r="AS17" s="54"/>
+      <c r="AT17" s="54"/>
+      <c r="AU17" s="54"/>
+      <c r="AV17" s="54"/>
+      <c r="AW17" s="54"/>
       <c r="AX17" s="49"/>
       <c r="AY17" s="49"/>
       <c r="AZ17" s="49"/>
       <c r="BA17" s="49"/>
       <c r="BB17" s="49"/>
       <c r="BC17" s="49"/>
       <c r="BD17" s="49"/>
       <c r="BJ17" s="49"/>
       <c r="BK17" s="49"/>
       <c r="BL17" s="49"/>
       <c r="BM17" s="49"/>
       <c r="BN17" s="49"/>
       <c r="BO17" s="49"/>
       <c r="BP17" s="49"/>
     </row>
     <row r="18" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A18" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
@@ -15120,51 +15267,53 @@
       </c>
       <c r="BF18" s="18">
         <v>-284</v>
       </c>
       <c r="BG18" s="18">
         <v>-312</v>
       </c>
       <c r="BH18" s="18">
         <v>-229</v>
       </c>
       <c r="BI18" s="18">
         <v>-254</v>
       </c>
       <c r="BJ18" s="18">
         <v>-380</v>
       </c>
       <c r="BK18" s="18">
         <v>-362</v>
       </c>
       <c r="BL18" s="18">
         <v>-413</v>
       </c>
       <c r="BM18" s="18">
         <v>-520</v>
       </c>
-      <c r="BN18" s="18"/>
+      <c r="BN18" s="43">
+        <v>-223</v>
+      </c>
       <c r="BO18" s="18"/>
       <c r="BP18" s="18"/>
       <c r="BQ18" s="18"/>
       <c r="BR18" s="18"/>
       <c r="BS18" s="18"/>
       <c r="BT18" s="18"/>
       <c r="BU18" s="18"/>
     </row>
     <row r="19" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="13"/>
       <c r="I19" s="12"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="14"/>
       <c r="M19" s="14"/>
       <c r="N19" s="17">
@@ -15301,51 +15450,53 @@
       </c>
       <c r="BF19" s="18">
         <v>-75</v>
       </c>
       <c r="BG19" s="18">
         <v>-73</v>
       </c>
       <c r="BH19" s="18">
         <v>-79</v>
       </c>
       <c r="BI19" s="18">
         <v>-175</v>
       </c>
       <c r="BJ19" s="18">
         <v>-175</v>
       </c>
       <c r="BK19" s="18">
         <v>-210</v>
       </c>
       <c r="BL19" s="18">
         <v>-300</v>
       </c>
       <c r="BM19" s="18">
         <v>-265</v>
       </c>
-      <c r="BN19" s="18"/>
+      <c r="BN19" s="43">
+        <v>-57</v>
+      </c>
       <c r="BO19" s="18"/>
       <c r="BP19" s="18"/>
       <c r="BQ19" s="18"/>
       <c r="BR19" s="18"/>
       <c r="BS19" s="18"/>
       <c r="BT19" s="18"/>
       <c r="BU19" s="18"/>
     </row>
     <row r="20" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="13"/>
       <c r="I20" s="12"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
       <c r="N20" s="17">
@@ -15482,51 +15633,53 @@
       </c>
       <c r="BF20" s="18">
         <v>-48</v>
       </c>
       <c r="BG20" s="18">
         <v>-23</v>
       </c>
       <c r="BH20" s="18">
         <v>-11</v>
       </c>
       <c r="BI20" s="18">
         <v>-13</v>
       </c>
       <c r="BJ20" s="18">
         <v>-37</v>
       </c>
       <c r="BK20" s="18">
         <v>-47</v>
       </c>
       <c r="BL20" s="18">
         <v>-5</v>
       </c>
       <c r="BM20" s="18">
         <v>-29</v>
       </c>
-      <c r="BN20" s="18"/>
+      <c r="BN20" s="43">
+        <v>-46</v>
+      </c>
       <c r="BO20" s="18"/>
       <c r="BP20" s="18"/>
       <c r="BQ20" s="18"/>
       <c r="BR20" s="18"/>
       <c r="BS20" s="18"/>
       <c r="BT20" s="18"/>
       <c r="BU20" s="18"/>
     </row>
     <row r="21" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13"/>
       <c r="I21" s="12"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
       <c r="N21" s="17">
@@ -15663,51 +15816,53 @@
       </c>
       <c r="BF21" s="18">
         <v>-73</v>
       </c>
       <c r="BG21" s="18">
         <v>-32</v>
       </c>
       <c r="BH21" s="18">
         <v>-34</v>
       </c>
       <c r="BI21" s="18">
         <v>-34</v>
       </c>
       <c r="BJ21" s="18">
         <v>-22</v>
       </c>
       <c r="BK21" s="18">
         <v>-46</v>
       </c>
       <c r="BL21" s="18">
         <v>-7</v>
       </c>
       <c r="BM21" s="18">
         <v>-56</v>
       </c>
-      <c r="BN21" s="18"/>
+      <c r="BN21" s="43">
+        <v>-2</v>
+      </c>
       <c r="BO21" s="18"/>
       <c r="BP21" s="18"/>
       <c r="BQ21" s="18"/>
       <c r="BR21" s="18"/>
       <c r="BS21" s="18"/>
       <c r="BT21" s="18"/>
       <c r="BU21" s="18"/>
     </row>
     <row r="22" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13"/>
       <c r="I22" s="12"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="17">
@@ -15844,51 +15999,53 @@
       </c>
       <c r="BF22" s="18">
         <v>-5</v>
       </c>
       <c r="BG22" s="18">
         <v>-71</v>
       </c>
       <c r="BH22" s="18">
         <v>-11</v>
       </c>
       <c r="BI22" s="18">
         <v>-10</v>
       </c>
       <c r="BJ22" s="18">
         <v>-70</v>
       </c>
       <c r="BK22" s="18">
         <v>-49</v>
       </c>
       <c r="BL22" s="18">
         <v>-59</v>
       </c>
       <c r="BM22" s="18">
         <v>-81</v>
       </c>
-      <c r="BN22" s="18"/>
+      <c r="BN22" s="43">
+        <v>-69</v>
+      </c>
       <c r="BO22" s="18"/>
       <c r="BP22" s="18"/>
       <c r="BQ22" s="18"/>
       <c r="BR22" s="18"/>
       <c r="BS22" s="18"/>
       <c r="BT22" s="18"/>
       <c r="BU22" s="18"/>
     </row>
     <row r="23" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="13"/>
       <c r="I23" s="12"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
       <c r="N23" s="17">
@@ -16025,51 +16182,53 @@
       </c>
       <c r="BF23" s="18">
         <v>-51</v>
       </c>
       <c r="BG23" s="18">
         <v>-68</v>
       </c>
       <c r="BH23" s="18">
         <v>-62</v>
       </c>
       <c r="BI23" s="18">
         <v>-24</v>
       </c>
       <c r="BJ23" s="18">
         <v>-25</v>
       </c>
       <c r="BK23" s="18">
         <v>17</v>
       </c>
       <c r="BL23" s="18">
         <v>26</v>
       </c>
       <c r="BM23" s="18">
         <v>-74</v>
       </c>
-      <c r="BN23" s="18"/>
+      <c r="BN23" s="43">
+        <v>-71</v>
+      </c>
       <c r="BO23" s="18"/>
       <c r="BP23" s="18"/>
       <c r="BQ23" s="18"/>
       <c r="BR23" s="18"/>
       <c r="BS23" s="18"/>
       <c r="BT23" s="18"/>
       <c r="BU23" s="18"/>
     </row>
     <row r="24" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="13"/>
       <c r="I24" s="12"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
       <c r="N24" s="17">
@@ -16206,111 +16365,113 @@
       </c>
       <c r="BF24" s="18">
         <v>-32</v>
       </c>
       <c r="BG24" s="18">
         <v>-45</v>
       </c>
       <c r="BH24" s="18">
         <v>-32</v>
       </c>
       <c r="BI24" s="18">
         <v>2</v>
       </c>
       <c r="BJ24" s="18">
         <v>-51</v>
       </c>
       <c r="BK24" s="18">
         <v>-27</v>
       </c>
       <c r="BL24" s="18">
         <v>-68</v>
       </c>
       <c r="BM24" s="18">
         <v>-15</v>
       </c>
-      <c r="BN24" s="18"/>
+      <c r="BN24" s="43">
+        <v>22</v>
+      </c>
       <c r="BO24" s="18"/>
       <c r="BP24" s="18"/>
       <c r="BQ24" s="18"/>
       <c r="BR24" s="18"/>
       <c r="BS24" s="18"/>
       <c r="BT24" s="18"/>
       <c r="BU24" s="18"/>
     </row>
     <row r="25" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A25" s="65" t="s">
+      <c r="A25" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="65"/>
-[...46 lines deleted...]
-      <c r="AW25" s="65"/>
+      <c r="B25" s="55"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="55"/>
+      <c r="O25" s="55"/>
+      <c r="P25" s="55"/>
+      <c r="Q25" s="55"/>
+      <c r="R25" s="55"/>
+      <c r="S25" s="55"/>
+      <c r="T25" s="55"/>
+      <c r="U25" s="55"/>
+      <c r="V25" s="55"/>
+      <c r="W25" s="55"/>
+      <c r="X25" s="55"/>
+      <c r="Y25" s="55"/>
+      <c r="Z25" s="55"/>
+      <c r="AA25" s="55"/>
+      <c r="AB25" s="55"/>
+      <c r="AC25" s="55"/>
+      <c r="AD25" s="55"/>
+      <c r="AE25" s="55"/>
+      <c r="AF25" s="55"/>
+      <c r="AG25" s="55"/>
+      <c r="AH25" s="55"/>
+      <c r="AI25" s="55"/>
+      <c r="AJ25" s="55"/>
+      <c r="AK25" s="55"/>
+      <c r="AL25" s="55"/>
+      <c r="AM25" s="55"/>
+      <c r="AN25" s="55"/>
+      <c r="AO25" s="55"/>
+      <c r="AP25" s="55"/>
+      <c r="AQ25" s="55"/>
+      <c r="AR25" s="55"/>
+      <c r="AS25" s="55"/>
+      <c r="AT25" s="55"/>
+      <c r="AU25" s="55"/>
+      <c r="AV25" s="55"/>
+      <c r="AW25" s="55"/>
       <c r="AX25" s="49"/>
       <c r="AY25" s="49"/>
       <c r="AZ25" s="49"/>
       <c r="BA25" s="49"/>
       <c r="BB25" s="49"/>
       <c r="BC25" s="49"/>
       <c r="BD25" s="49"/>
       <c r="BJ25" s="49"/>
       <c r="BK25" s="49"/>
       <c r="BL25" s="49"/>
       <c r="BM25" s="49"/>
       <c r="BN25" s="49"/>
       <c r="BO25" s="49"/>
       <c r="BP25" s="49"/>
     </row>
     <row r="26" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
@@ -16454,51 +16615,53 @@
       </c>
       <c r="BF26" s="20">
         <v>-951</v>
       </c>
       <c r="BG26" s="20">
         <v>-890</v>
       </c>
       <c r="BH26" s="20">
         <v>-626</v>
       </c>
       <c r="BI26" s="20">
         <v>-604</v>
       </c>
       <c r="BJ26" s="20">
         <v>-748</v>
       </c>
       <c r="BK26" s="20">
         <v>-426</v>
       </c>
       <c r="BL26" s="20">
         <v>-406</v>
       </c>
       <c r="BM26" s="20">
         <v>-506</v>
       </c>
-      <c r="BN26" s="20"/>
+      <c r="BN26" s="44">
+        <v>-601</v>
+      </c>
       <c r="BO26" s="18"/>
       <c r="BP26" s="18"/>
       <c r="BQ26" s="20"/>
       <c r="BR26" s="20"/>
       <c r="BS26" s="20"/>
       <c r="BT26" s="20"/>
       <c r="BU26" s="20"/>
     </row>
     <row r="27" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="13"/>
       <c r="I27" s="12"/>
       <c r="J27" s="14"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
       <c r="N27" s="17">
@@ -16635,51 +16798,53 @@
       </c>
       <c r="BF27" s="20">
         <v>152</v>
       </c>
       <c r="BG27" s="20">
         <v>98</v>
       </c>
       <c r="BH27" s="20">
         <v>149</v>
       </c>
       <c r="BI27" s="20">
         <v>139</v>
       </c>
       <c r="BJ27" s="20">
         <v>143</v>
       </c>
       <c r="BK27" s="20">
         <v>281</v>
       </c>
       <c r="BL27" s="20">
         <v>139</v>
       </c>
       <c r="BM27" s="20">
         <v>65</v>
       </c>
-      <c r="BN27" s="20"/>
+      <c r="BN27" s="44">
+        <v>9</v>
+      </c>
       <c r="BO27" s="18"/>
       <c r="BP27" s="18"/>
       <c r="BQ27" s="20"/>
       <c r="BR27" s="20"/>
       <c r="BS27" s="20"/>
       <c r="BT27" s="20"/>
       <c r="BU27" s="20"/>
     </row>
     <row r="28" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="13"/>
       <c r="I28" s="12"/>
       <c r="J28" s="14"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="17">
@@ -16816,51 +16981,53 @@
       </c>
       <c r="BF28" s="20">
         <v>-9</v>
       </c>
       <c r="BG28" s="20">
         <v>3</v>
       </c>
       <c r="BH28" s="20">
         <v>-7</v>
       </c>
       <c r="BI28" s="20">
         <v>0</v>
       </c>
       <c r="BJ28" s="20">
         <v>-3</v>
       </c>
       <c r="BK28" s="20">
         <v>-3</v>
       </c>
       <c r="BL28" s="20">
         <v>6</v>
       </c>
       <c r="BM28" s="20">
         <v>3</v>
       </c>
-      <c r="BN28" s="20"/>
+      <c r="BN28" s="44">
+        <v>-5</v>
+      </c>
       <c r="BO28" s="18"/>
       <c r="BP28" s="18"/>
       <c r="BQ28" s="20"/>
       <c r="BR28" s="20"/>
       <c r="BS28" s="20"/>
       <c r="BT28" s="20"/>
       <c r="BU28" s="20"/>
     </row>
     <row r="29" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="14"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="17">
@@ -16997,51 +17164,53 @@
       </c>
       <c r="BF29" s="20">
         <v>-226</v>
       </c>
       <c r="BG29" s="20">
         <v>-176</v>
       </c>
       <c r="BH29" s="20">
         <v>-113</v>
       </c>
       <c r="BI29" s="20">
         <v>-91</v>
       </c>
       <c r="BJ29" s="20">
         <v>-101</v>
       </c>
       <c r="BK29" s="20">
         <v>-71</v>
       </c>
       <c r="BL29" s="20">
         <v>-120</v>
       </c>
       <c r="BM29" s="20">
         <v>-105</v>
       </c>
-      <c r="BN29" s="20"/>
+      <c r="BN29" s="44">
+        <v>-83</v>
+      </c>
       <c r="BO29" s="18"/>
       <c r="BP29" s="18"/>
       <c r="BQ29" s="20"/>
       <c r="BR29" s="20"/>
       <c r="BS29" s="20"/>
       <c r="BT29" s="20"/>
       <c r="BU29" s="20"/>
     </row>
     <row r="30" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="13"/>
       <c r="I30" s="12"/>
       <c r="J30" s="14"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
       <c r="N30" s="17">
@@ -17178,51 +17347,53 @@
       </c>
       <c r="BF30" s="20">
         <v>-151</v>
       </c>
       <c r="BG30" s="20">
         <v>-130</v>
       </c>
       <c r="BH30" s="20">
         <v>-126</v>
       </c>
       <c r="BI30" s="20">
         <v>-87</v>
       </c>
       <c r="BJ30" s="20">
         <v>-89</v>
       </c>
       <c r="BK30" s="20">
         <v>-82</v>
       </c>
       <c r="BL30" s="20">
         <v>-84</v>
       </c>
       <c r="BM30" s="20">
         <v>-53</v>
       </c>
-      <c r="BN30" s="20"/>
+      <c r="BN30" s="44">
+        <v>-110</v>
+      </c>
       <c r="BO30" s="18"/>
       <c r="BP30" s="18"/>
       <c r="BQ30" s="20"/>
       <c r="BR30" s="20"/>
       <c r="BS30" s="20"/>
       <c r="BT30" s="20"/>
       <c r="BU30" s="20"/>
     </row>
     <row r="31" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="13"/>
       <c r="I31" s="12"/>
       <c r="J31" s="14"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="15">
@@ -17359,51 +17530,53 @@
       </c>
       <c r="BF31" s="20">
         <v>-162</v>
       </c>
       <c r="BG31" s="20">
         <v>-130</v>
       </c>
       <c r="BH31" s="20">
         <v>-145</v>
       </c>
       <c r="BI31" s="20">
         <v>-128</v>
       </c>
       <c r="BJ31" s="20">
         <v>-85</v>
       </c>
       <c r="BK31" s="20">
         <v>-108</v>
       </c>
       <c r="BL31" s="20">
         <v>-99</v>
       </c>
       <c r="BM31" s="20">
         <v>-59</v>
       </c>
-      <c r="BN31" s="20"/>
+      <c r="BN31" s="44">
+        <v>-27</v>
+      </c>
       <c r="BO31" s="18"/>
       <c r="BP31" s="18"/>
       <c r="BQ31" s="20"/>
       <c r="BR31" s="20"/>
       <c r="BS31" s="20"/>
       <c r="BT31" s="20"/>
       <c r="BU31" s="20"/>
     </row>
     <row r="32" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="13"/>
       <c r="I32" s="12"/>
       <c r="J32" s="14"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="17">
@@ -17540,51 +17713,53 @@
       </c>
       <c r="BF32" s="20">
         <v>-210</v>
       </c>
       <c r="BG32" s="20">
         <v>-136</v>
       </c>
       <c r="BH32" s="20">
         <v>-115</v>
       </c>
       <c r="BI32" s="20">
         <v>-115</v>
       </c>
       <c r="BJ32" s="20">
         <v>-219</v>
       </c>
       <c r="BK32" s="20">
         <v>-138</v>
       </c>
       <c r="BL32" s="20">
         <v>-49</v>
       </c>
       <c r="BM32" s="20">
         <v>-81</v>
       </c>
-      <c r="BN32" s="20"/>
+      <c r="BN32" s="44">
+        <v>-74</v>
+      </c>
       <c r="BO32" s="18"/>
       <c r="BP32" s="18"/>
       <c r="BQ32" s="20"/>
       <c r="BR32" s="20"/>
       <c r="BS32" s="20"/>
       <c r="BT32" s="20"/>
       <c r="BU32" s="20"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="11"/>
       <c r="K33" s="11"/>
       <c r="L33" s="11"/>
       <c r="M33" s="11"/>
       <c r="N33" s="17">
@@ -17721,51 +17896,53 @@
       </c>
       <c r="BF33" s="20">
         <v>-30</v>
       </c>
       <c r="BG33" s="20">
         <v>-73</v>
       </c>
       <c r="BH33" s="20">
         <v>-89</v>
       </c>
       <c r="BI33" s="20">
         <v>-88</v>
       </c>
       <c r="BJ33" s="20">
         <v>-83</v>
       </c>
       <c r="BK33" s="20">
         <v>-101</v>
       </c>
       <c r="BL33" s="20">
         <v>-83</v>
       </c>
       <c r="BM33" s="20">
         <v>-101</v>
       </c>
-      <c r="BN33" s="20"/>
+      <c r="BN33" s="44">
+        <v>-68</v>
+      </c>
       <c r="BO33" s="18"/>
       <c r="BP33" s="18"/>
       <c r="BQ33" s="20"/>
       <c r="BR33" s="20"/>
       <c r="BS33" s="20"/>
       <c r="BT33" s="20"/>
       <c r="BU33" s="20"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="12"/>
       <c r="G34" s="12"/>
       <c r="H34" s="13"/>
       <c r="I34" s="12"/>
       <c r="J34" s="14"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="17">
@@ -17902,51 +18079,53 @@
       </c>
       <c r="BF34" s="20">
         <v>-97</v>
       </c>
       <c r="BG34" s="20">
         <v>-74</v>
       </c>
       <c r="BH34" s="20">
         <v>-44</v>
       </c>
       <c r="BI34" s="20">
         <v>-59</v>
       </c>
       <c r="BJ34" s="20">
         <v>-51</v>
       </c>
       <c r="BK34" s="20">
         <v>-48</v>
       </c>
       <c r="BL34" s="20">
         <v>17</v>
       </c>
       <c r="BM34" s="20">
         <v>-16</v>
       </c>
-      <c r="BN34" s="20"/>
+      <c r="BN34" s="44">
+        <v>-33</v>
+      </c>
       <c r="BO34" s="18"/>
       <c r="BP34" s="18"/>
       <c r="BQ34" s="20"/>
       <c r="BR34" s="20"/>
       <c r="BS34" s="20"/>
       <c r="BT34" s="20"/>
       <c r="BU34" s="20"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="13"/>
       <c r="I35" s="12"/>
       <c r="J35" s="14"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="17">
@@ -18083,51 +18262,53 @@
       </c>
       <c r="BF35" s="20">
         <v>-156</v>
       </c>
       <c r="BG35" s="20">
         <v>-183</v>
       </c>
       <c r="BH35" s="20">
         <v>-53</v>
       </c>
       <c r="BI35" s="20">
         <v>-121</v>
       </c>
       <c r="BJ35" s="20">
         <v>-194</v>
       </c>
       <c r="BK35" s="20">
         <v>-120</v>
       </c>
       <c r="BL35" s="20">
         <v>-99</v>
       </c>
       <c r="BM35" s="20">
         <v>-95</v>
       </c>
-      <c r="BN35" s="20"/>
+      <c r="BN35" s="44">
+        <v>-143</v>
+      </c>
       <c r="BO35" s="18"/>
       <c r="BP35" s="18"/>
       <c r="BQ35" s="20"/>
       <c r="BR35" s="20"/>
       <c r="BS35" s="20"/>
       <c r="BT35" s="20"/>
       <c r="BU35" s="20"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="21"/>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="22"/>
       <c r="I36" s="21"/>
       <c r="J36" s="22"/>
       <c r="K36" s="22"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="25">
@@ -18264,89 +18445,91 @@
       </c>
       <c r="BF36" s="26">
         <v>-62</v>
       </c>
       <c r="BG36" s="26">
         <v>-89</v>
       </c>
       <c r="BH36" s="26">
         <v>-83</v>
       </c>
       <c r="BI36" s="26">
         <v>-54</v>
       </c>
       <c r="BJ36" s="26">
         <v>-66</v>
       </c>
       <c r="BK36" s="26">
         <v>-36</v>
       </c>
       <c r="BL36" s="26">
         <v>-34</v>
       </c>
       <c r="BM36" s="26">
         <v>-64</v>
       </c>
-      <c r="BN36" s="26"/>
+      <c r="BN36" s="45">
+        <v>-67</v>
+      </c>
       <c r="BO36" s="26"/>
       <c r="BP36" s="26"/>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="26"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="33"/>
       <c r="B37" s="36"/>
       <c r="C37" s="36"/>
       <c r="AW37" s="49"/>
       <c r="BI37" s="49"/>
       <c r="BU37" s="49"/>
     </row>
     <row r="38" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="B38" s="36"/>
     </row>
     <row r="39" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="B39" s="36"/>
     </row>
     <row r="40" spans="1:73" s="27" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:73" s="38" customFormat="1" ht="14.25"/>
     <row r="42" spans="1:73" s="38" customFormat="1" ht="14.25"/>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A5:AW5"/>
+    <mergeCell ref="A17:AW17"/>
+    <mergeCell ref="A25:AW25"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="BJ3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AW25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Келгендер</vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>