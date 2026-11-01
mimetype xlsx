--- v3 (2026-08-26)
+++ v4 (2026-11-01)
@@ -34,51 +34,51 @@
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="O15" i="4"/>
   <c r="O12"/>
   <c r="O10"/>
   <c r="O9"/>
   <c r="O16" i="2"/>
   <c r="O15"/>
   <c r="O12"/>
   <c r="O10"/>
   <c r="O9"/>
   <c r="O15" i="1"/>
   <c r="O12"/>
   <c r="O10"/>
   <c r="O9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="428" uniqueCount="31">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -133,51 +133,54 @@
     <t>Қаратал</t>
   </si>
   <si>
     <t>Панфилов</t>
   </si>
   <si>
     <t>Сарқан</t>
   </si>
   <si>
     <t>Ескелді</t>
   </si>
   <si>
     <t>Қазақстан Республикасынан тыс жерлерден Жетісу облысына келгендер саны</t>
   </si>
   <si>
     <t>Жетісу облысынан Қазақстан Республисынан тыс жерлерге кеткендердің саны</t>
   </si>
   <si>
     <t xml:space="preserve">Жетісу облысы бойынша Қазақстан Республикасы халқының сыртқы көші-қон айырымы </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="12">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -213,50 +216,55 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -352,51 +360,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -526,50 +534,59 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -845,51 +862,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU49"/>
   <sheetViews>
     <sheetView topLeftCell="BA1" workbookViewId="0">
-      <selection activeCell="BP43" sqref="BP43"/>
+      <selection activeCell="BP26" sqref="BP26:BQ36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
       <c r="A1" s="58" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="58"/>
       <c r="M1" s="58"/>
       <c r="N1" s="58"/>
@@ -1537,52 +1554,56 @@
       </c>
       <c r="BH6" s="22">
         <v>76</v>
       </c>
       <c r="BI6" s="22">
         <v>104</v>
       </c>
       <c r="BJ6" s="22">
         <v>95</v>
       </c>
       <c r="BK6" s="22">
         <v>74</v>
       </c>
       <c r="BL6" s="22">
         <v>106</v>
       </c>
       <c r="BM6" s="22">
         <v>109</v>
       </c>
       <c r="BN6" s="22">
         <v>12</v>
       </c>
       <c r="BO6" s="22">
         <v>34</v>
       </c>
-      <c r="BP6" s="22"/>
-      <c r="BQ6" s="22"/>
+      <c r="BP6" s="66">
+        <v>8</v>
+      </c>
+      <c r="BQ6" s="66">
+        <v>14</v>
+      </c>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="25"/>
       <c r="I7" s="24"/>
       <c r="J7" s="26"/>
       <c r="K7" s="25"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
       <c r="N7" s="19">
         <v>0</v>
       </c>
       <c r="O7" s="19">
@@ -1722,52 +1743,56 @@
       </c>
       <c r="BH7" s="22">
         <v>62</v>
       </c>
       <c r="BI7" s="22">
         <v>70</v>
       </c>
       <c r="BJ7" s="22">
         <v>61</v>
       </c>
       <c r="BK7" s="22">
         <v>41</v>
       </c>
       <c r="BL7" s="22">
         <v>57</v>
       </c>
       <c r="BM7" s="22">
         <v>77</v>
       </c>
       <c r="BN7" s="22">
         <v>12</v>
       </c>
       <c r="BO7" s="22">
         <v>24</v>
       </c>
-      <c r="BP7" s="22"/>
-      <c r="BQ7" s="22"/>
+      <c r="BP7" s="66">
+        <v>4</v>
+      </c>
+      <c r="BQ7" s="66">
+        <v>4</v>
+      </c>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="25"/>
       <c r="I8" s="24"/>
       <c r="J8" s="26"/>
       <c r="K8" s="25"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="19">
         <v>3</v>
       </c>
       <c r="O8" s="19">
@@ -1907,52 +1932,56 @@
       </c>
       <c r="BH8" s="22">
         <v>5</v>
       </c>
       <c r="BI8" s="22">
         <v>6</v>
       </c>
       <c r="BJ8" s="22">
         <v>4</v>
       </c>
       <c r="BK8" s="22">
         <v>5</v>
       </c>
       <c r="BL8" s="22">
         <v>3</v>
       </c>
       <c r="BM8" s="22">
         <v>13</v>
       </c>
       <c r="BN8" s="22">
         <v>0</v>
       </c>
       <c r="BO8" s="22">
         <v>1</v>
       </c>
-      <c r="BP8" s="22"/>
-      <c r="BQ8" s="22"/>
+      <c r="BP8" s="66">
+        <v>3</v>
+      </c>
+      <c r="BQ8" s="66">
+        <v>6</v>
+      </c>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="25"/>
       <c r="I9" s="24"/>
       <c r="J9" s="26"/>
       <c r="K9" s="25"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="19">
         <v>0</v>
       </c>
       <c r="O9" s="19">
@@ -2093,52 +2122,56 @@
       </c>
       <c r="BH9" s="22">
         <v>0</v>
       </c>
       <c r="BI9" s="22">
         <v>4</v>
       </c>
       <c r="BJ9" s="22">
         <v>11</v>
       </c>
       <c r="BK9" s="22">
         <v>0</v>
       </c>
       <c r="BL9" s="22">
         <v>6</v>
       </c>
       <c r="BM9" s="22">
         <v>1</v>
       </c>
       <c r="BN9" s="22">
         <v>0</v>
       </c>
       <c r="BO9" s="22">
         <v>2</v>
       </c>
-      <c r="BP9" s="22"/>
-      <c r="BQ9" s="22"/>
+      <c r="BP9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ9" s="22">
+        <v>0</v>
+      </c>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="25"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
       <c r="K10" s="25"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="19">
         <v>0</v>
       </c>
       <c r="O10" s="19">
@@ -2279,52 +2312,56 @@
       </c>
       <c r="BH10" s="22">
         <v>0</v>
       </c>
       <c r="BI10" s="22">
         <v>3</v>
       </c>
       <c r="BJ10" s="22">
         <v>0</v>
       </c>
       <c r="BK10" s="22">
         <v>0</v>
       </c>
       <c r="BL10" s="22">
         <v>7</v>
       </c>
       <c r="BM10" s="22">
         <v>0</v>
       </c>
       <c r="BN10" s="22">
         <v>0</v>
       </c>
       <c r="BO10" s="22">
         <v>0</v>
       </c>
-      <c r="BP10" s="22"/>
-      <c r="BQ10" s="22"/>
+      <c r="BP10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="22">
+        <v>0</v>
+      </c>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="N11" s="19">
         <v>2</v>
       </c>
       <c r="O11" s="19">
         <v>2</v>
       </c>
       <c r="P11" s="19">
         <v>0</v>
       </c>
       <c r="Q11" s="19">
         <v>0</v>
       </c>
       <c r="R11" s="20">
         <v>0</v>
       </c>
       <c r="S11" s="20">
@@ -2452,52 +2489,56 @@
       </c>
       <c r="BH11" s="22">
         <v>2</v>
       </c>
       <c r="BI11" s="22">
         <v>5</v>
       </c>
       <c r="BJ11" s="22">
         <v>5</v>
       </c>
       <c r="BK11" s="22">
         <v>11</v>
       </c>
       <c r="BL11" s="22">
         <v>12</v>
       </c>
       <c r="BM11" s="22">
         <v>5</v>
       </c>
       <c r="BN11" s="22">
         <v>0</v>
       </c>
       <c r="BO11" s="22">
         <v>1</v>
       </c>
-      <c r="BP11" s="22"/>
-      <c r="BQ11" s="22"/>
+      <c r="BP11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="66">
+        <v>1</v>
+      </c>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="25"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
       <c r="K12" s="25"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="19">
         <v>0</v>
       </c>
       <c r="O12" s="19">
@@ -2638,52 +2679,56 @@
       </c>
       <c r="BH12" s="22">
         <v>0</v>
       </c>
       <c r="BI12" s="22">
         <v>0</v>
       </c>
       <c r="BJ12" s="22">
         <v>1</v>
       </c>
       <c r="BK12" s="22">
         <v>3</v>
       </c>
       <c r="BL12" s="22">
         <v>0</v>
       </c>
       <c r="BM12" s="22">
         <v>1</v>
       </c>
       <c r="BN12" s="22">
         <v>0</v>
       </c>
       <c r="BO12" s="22">
         <v>1</v>
       </c>
-      <c r="BP12" s="22"/>
-      <c r="BQ12" s="22"/>
+      <c r="BP12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ12" s="22">
+        <v>0</v>
+      </c>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="25"/>
       <c r="I13" s="24"/>
       <c r="J13" s="26"/>
       <c r="K13" s="25"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="19">
         <v>1</v>
       </c>
       <c r="O13" s="19">
@@ -2823,52 +2868,56 @@
       </c>
       <c r="BH13" s="22">
         <v>3</v>
       </c>
       <c r="BI13" s="22">
         <v>5</v>
       </c>
       <c r="BJ13" s="22">
         <v>10</v>
       </c>
       <c r="BK13" s="22">
         <v>1</v>
       </c>
       <c r="BL13" s="22">
         <v>12</v>
       </c>
       <c r="BM13" s="22">
         <v>3</v>
       </c>
       <c r="BN13" s="22">
         <v>0</v>
       </c>
       <c r="BO13" s="22">
         <v>5</v>
       </c>
-      <c r="BP13" s="22"/>
-      <c r="BQ13" s="22"/>
+      <c r="BP13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ13" s="66">
+        <v>2</v>
+      </c>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="25"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
       <c r="K14" s="25"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="19">
         <v>0</v>
       </c>
       <c r="O14" s="19">
@@ -3008,52 +3057,56 @@
       </c>
       <c r="BH14" s="22">
         <v>4</v>
       </c>
       <c r="BI14" s="22">
         <v>6</v>
       </c>
       <c r="BJ14" s="22">
         <v>1</v>
       </c>
       <c r="BK14" s="22">
         <v>11</v>
       </c>
       <c r="BL14" s="22">
         <v>7</v>
       </c>
       <c r="BM14" s="22">
         <v>4</v>
       </c>
       <c r="BN14" s="22">
         <v>0</v>
       </c>
       <c r="BO14" s="22">
         <v>0</v>
       </c>
-      <c r="BP14" s="22"/>
-      <c r="BQ14" s="22"/>
+      <c r="BP14" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ14" s="22">
+        <v>0</v>
+      </c>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="25"/>
       <c r="I15" s="24"/>
       <c r="J15" s="26"/>
       <c r="K15" s="25"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="19">
         <v>0</v>
       </c>
       <c r="O15" s="19">
@@ -3194,52 +3247,56 @@
       </c>
       <c r="BH15" s="22">
         <v>0</v>
       </c>
       <c r="BI15" s="22">
         <v>3</v>
       </c>
       <c r="BJ15" s="22">
         <v>1</v>
       </c>
       <c r="BK15" s="22">
         <v>1</v>
       </c>
       <c r="BL15" s="22">
         <v>2</v>
       </c>
       <c r="BM15" s="22">
         <v>5</v>
       </c>
       <c r="BN15" s="22">
         <v>0</v>
       </c>
       <c r="BO15" s="22">
         <v>0</v>
       </c>
-      <c r="BP15" s="22"/>
-      <c r="BQ15" s="22"/>
+      <c r="BP15" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ15" s="22">
+        <v>0</v>
+      </c>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="25"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
       <c r="K16" s="25"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="19">
         <v>0</v>
       </c>
       <c r="O16" s="19">
@@ -3379,52 +3436,56 @@
       </c>
       <c r="BH16" s="22">
         <v>0</v>
       </c>
       <c r="BI16" s="22">
         <v>2</v>
       </c>
       <c r="BJ16" s="22">
         <v>1</v>
       </c>
       <c r="BK16" s="22">
         <v>1</v>
       </c>
       <c r="BL16" s="22">
         <v>0</v>
       </c>
       <c r="BM16" s="22">
         <v>0</v>
       </c>
       <c r="BN16" s="22">
         <v>0</v>
       </c>
       <c r="BO16" s="22">
         <v>0</v>
       </c>
-      <c r="BP16" s="22"/>
-      <c r="BQ16" s="22"/>
+      <c r="BP16" s="66">
+        <v>1</v>
+      </c>
+      <c r="BQ16" s="66">
+        <v>1</v>
+      </c>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="60" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="60"/>
       <c r="H17" s="60"/>
       <c r="I17" s="60"/>
       <c r="J17" s="60"/>
       <c r="K17" s="60"/>
       <c r="L17" s="60"/>
       <c r="M17" s="60"/>
       <c r="N17" s="60"/>
       <c r="O17" s="60"/>
       <c r="P17" s="60"/>
       <c r="Q17" s="60"/>
@@ -3665,52 +3726,56 @@
       </c>
       <c r="BH18" s="22">
         <v>54</v>
       </c>
       <c r="BI18" s="22">
         <v>58</v>
       </c>
       <c r="BJ18" s="22">
         <v>48</v>
       </c>
       <c r="BK18" s="22">
         <v>39</v>
       </c>
       <c r="BL18" s="22">
         <v>58</v>
       </c>
       <c r="BM18" s="22">
         <v>79</v>
       </c>
       <c r="BN18" s="22">
         <v>8</v>
       </c>
       <c r="BO18" s="22">
         <v>20</v>
       </c>
-      <c r="BP18" s="22"/>
-      <c r="BQ18" s="22"/>
+      <c r="BP18" s="66">
+        <v>8</v>
+      </c>
+      <c r="BQ18" s="66">
+        <v>11</v>
+      </c>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="28"/>
       <c r="I19" s="18"/>
       <c r="J19" s="26"/>
       <c r="K19" s="28"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="19">
         <v>0</v>
       </c>
       <c r="O19" s="20">
@@ -3850,52 +3915,56 @@
       </c>
       <c r="BH19" s="22">
         <v>46</v>
       </c>
       <c r="BI19" s="22">
         <v>45</v>
       </c>
       <c r="BJ19" s="22">
         <v>42</v>
       </c>
       <c r="BK19" s="22">
         <v>31</v>
       </c>
       <c r="BL19" s="22">
         <v>49</v>
       </c>
       <c r="BM19" s="22">
         <v>61</v>
       </c>
       <c r="BN19" s="22">
         <v>8</v>
       </c>
       <c r="BO19" s="22">
         <v>19</v>
       </c>
-      <c r="BP19" s="22"/>
-      <c r="BQ19" s="22"/>
+      <c r="BP19" s="66">
+        <v>4</v>
+      </c>
+      <c r="BQ19" s="66">
+        <v>4</v>
+      </c>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="28"/>
       <c r="I20" s="18"/>
       <c r="J20" s="26"/>
       <c r="K20" s="28"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="19">
         <v>3</v>
       </c>
       <c r="O20" s="20">
@@ -4035,52 +4104,56 @@
       </c>
       <c r="BH20" s="22">
         <v>5</v>
       </c>
       <c r="BI20" s="22">
         <v>6</v>
       </c>
       <c r="BJ20" s="22">
         <v>4</v>
       </c>
       <c r="BK20" s="22">
         <v>4</v>
       </c>
       <c r="BL20" s="22">
         <v>3</v>
       </c>
       <c r="BM20" s="22">
         <v>10</v>
       </c>
       <c r="BN20" s="22">
         <v>0</v>
       </c>
       <c r="BO20" s="22">
         <v>1</v>
       </c>
-      <c r="BP20" s="22"/>
-      <c r="BQ20" s="22"/>
+      <c r="BP20" s="66">
+        <v>3</v>
+      </c>
+      <c r="BQ20" s="66">
+        <v>6</v>
+      </c>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="28"/>
       <c r="I21" s="18"/>
       <c r="J21" s="26"/>
       <c r="K21" s="28"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="19">
         <v>0</v>
       </c>
       <c r="O21" s="20">
@@ -4220,52 +4293,56 @@
       </c>
       <c r="BH21" s="22">
         <v>0</v>
       </c>
       <c r="BI21" s="22">
         <v>2</v>
       </c>
       <c r="BJ21" s="22">
         <v>0</v>
       </c>
       <c r="BK21" s="22">
         <v>0</v>
       </c>
       <c r="BL21" s="22">
         <v>2</v>
       </c>
       <c r="BM21" s="22">
         <v>0</v>
       </c>
       <c r="BN21" s="22">
         <v>0</v>
       </c>
       <c r="BO21" s="22">
         <v>0</v>
       </c>
-      <c r="BP21" s="22"/>
-      <c r="BQ21" s="22"/>
+      <c r="BP21" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ21" s="22">
+        <v>0</v>
+      </c>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="18"/>
       <c r="G22" s="18"/>
       <c r="H22" s="28"/>
       <c r="I22" s="18"/>
       <c r="J22" s="26"/>
       <c r="K22" s="28"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="19">
         <v>0</v>
       </c>
       <c r="O22" s="20">
@@ -4405,52 +4482,56 @@
       </c>
       <c r="BH22" s="22">
         <v>3</v>
       </c>
       <c r="BI22" s="22">
         <v>1</v>
       </c>
       <c r="BJ22" s="22">
         <v>1</v>
       </c>
       <c r="BK22" s="22">
         <v>4</v>
       </c>
       <c r="BL22" s="22">
         <v>3</v>
       </c>
       <c r="BM22" s="22">
         <v>3</v>
       </c>
       <c r="BN22" s="22">
         <v>0</v>
       </c>
       <c r="BO22" s="22">
         <v>0</v>
       </c>
-      <c r="BP22" s="22"/>
-      <c r="BQ22" s="22"/>
+      <c r="BP22" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ22" s="22">
+        <v>0</v>
+      </c>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="28"/>
       <c r="I23" s="18"/>
       <c r="J23" s="26"/>
       <c r="K23" s="28"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="19">
         <v>0</v>
       </c>
       <c r="O23" s="20">
@@ -4590,52 +4671,56 @@
       </c>
       <c r="BH23" s="22">
         <v>0</v>
       </c>
       <c r="BI23" s="22">
         <v>2</v>
       </c>
       <c r="BJ23" s="22">
         <v>0</v>
       </c>
       <c r="BK23" s="22">
         <v>0</v>
       </c>
       <c r="BL23" s="22">
         <v>1</v>
       </c>
       <c r="BM23" s="22">
         <v>5</v>
       </c>
       <c r="BN23" s="22">
         <v>0</v>
       </c>
       <c r="BO23" s="22">
         <v>0</v>
       </c>
-      <c r="BP23" s="22"/>
-      <c r="BQ23" s="22"/>
+      <c r="BP23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="22">
+        <v>0</v>
+      </c>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="N24" s="19">
         <v>0</v>
       </c>
       <c r="O24" s="20">
         <v>1</v>
       </c>
       <c r="P24" s="19">
         <v>0</v>
       </c>
       <c r="Q24" s="19">
         <v>0</v>
       </c>
       <c r="R24" s="19">
         <v>0</v>
       </c>
       <c r="S24" s="19">
@@ -4763,52 +4848,56 @@
       </c>
       <c r="BH24" s="22">
         <v>0</v>
       </c>
       <c r="BI24" s="22">
         <v>2</v>
       </c>
       <c r="BJ24" s="22">
         <v>1</v>
       </c>
       <c r="BK24" s="22">
         <v>0</v>
       </c>
       <c r="BL24" s="22">
         <v>0</v>
       </c>
       <c r="BM24" s="22">
         <v>0</v>
       </c>
       <c r="BN24" s="22">
         <v>0</v>
       </c>
       <c r="BO24" s="22">
         <v>0</v>
       </c>
-      <c r="BP24" s="22"/>
-      <c r="BQ24" s="22"/>
+      <c r="BP24" s="66">
+        <v>1</v>
+      </c>
+      <c r="BQ24" s="66">
+        <v>1</v>
+      </c>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="61" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="61"/>
       <c r="O25" s="61"/>
       <c r="P25" s="61"/>
       <c r="Q25" s="61"/>
@@ -5049,52 +5138,56 @@
       </c>
       <c r="BH26" s="29">
         <v>22</v>
       </c>
       <c r="BI26" s="29">
         <v>46</v>
       </c>
       <c r="BJ26" s="29">
         <v>47</v>
       </c>
       <c r="BK26" s="29">
         <v>35</v>
       </c>
       <c r="BL26" s="29">
         <v>48</v>
       </c>
       <c r="BM26" s="29">
         <v>30</v>
       </c>
       <c r="BN26" s="22">
         <v>4</v>
       </c>
       <c r="BO26" s="22">
         <v>14</v>
       </c>
-      <c r="BP26" s="22"/>
-      <c r="BQ26" s="29"/>
+      <c r="BP26" s="29">
+        <v>0</v>
+      </c>
+      <c r="BQ26" s="67">
+        <v>3</v>
+      </c>
       <c r="BR26" s="29"/>
       <c r="BS26" s="29"/>
       <c r="BT26" s="29"/>
       <c r="BU26" s="29"/>
     </row>
     <row r="27" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
       <c r="N27" s="20">
         <v>0</v>
       </c>
       <c r="O27" s="20">
@@ -5234,52 +5327,56 @@
       </c>
       <c r="BH27" s="29">
         <v>16</v>
       </c>
       <c r="BI27" s="29">
         <v>25</v>
       </c>
       <c r="BJ27" s="29">
         <v>19</v>
       </c>
       <c r="BK27" s="29">
         <v>10</v>
       </c>
       <c r="BL27" s="29">
         <v>8</v>
       </c>
       <c r="BM27" s="29">
         <v>16</v>
       </c>
       <c r="BN27" s="22">
         <v>4</v>
       </c>
       <c r="BO27" s="22">
         <v>5</v>
       </c>
-      <c r="BP27" s="22"/>
-      <c r="BQ27" s="29"/>
+      <c r="BP27" s="29">
+        <v>0</v>
+      </c>
+      <c r="BQ27" s="22">
+        <v>0</v>
+      </c>
       <c r="BR27" s="29"/>
       <c r="BS27" s="29"/>
       <c r="BT27" s="29"/>
       <c r="BU27" s="29"/>
     </row>
     <row r="28" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="25"/>
       <c r="I28" s="24"/>
       <c r="J28" s="30"/>
       <c r="K28" s="25"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
       <c r="N28" s="20">
         <v>0</v>
       </c>
       <c r="O28" s="20">
@@ -5419,52 +5516,56 @@
       </c>
       <c r="BH28" s="29">
         <v>0</v>
       </c>
       <c r="BI28" s="29">
         <v>0</v>
       </c>
       <c r="BJ28" s="29">
         <v>0</v>
       </c>
       <c r="BK28" s="29">
         <v>1</v>
       </c>
       <c r="BL28" s="29">
         <v>0</v>
       </c>
       <c r="BM28" s="29">
         <v>3</v>
       </c>
       <c r="BN28" s="22">
         <v>0</v>
       </c>
       <c r="BO28" s="22">
         <v>0</v>
       </c>
-      <c r="BP28" s="22"/>
-      <c r="BQ28" s="29"/>
+      <c r="BP28" s="29">
+        <v>0</v>
+      </c>
+      <c r="BQ28" s="22">
+        <v>0</v>
+      </c>
       <c r="BR28" s="29"/>
       <c r="BS28" s="29"/>
       <c r="BT28" s="29"/>
       <c r="BU28" s="29"/>
     </row>
     <row r="29" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="25"/>
       <c r="I29" s="24"/>
       <c r="J29" s="30"/>
       <c r="K29" s="25"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
       <c r="N29" s="20">
         <v>0</v>
       </c>
       <c r="O29" s="20">
@@ -5604,52 +5705,56 @@
       </c>
       <c r="BH29" s="29">
         <v>0</v>
       </c>
       <c r="BI29" s="29">
         <v>4</v>
       </c>
       <c r="BJ29" s="29">
         <v>11</v>
       </c>
       <c r="BK29" s="29">
         <v>0</v>
       </c>
       <c r="BL29" s="29">
         <v>6</v>
       </c>
       <c r="BM29" s="29">
         <v>1</v>
       </c>
       <c r="BN29" s="22">
         <v>0</v>
       </c>
       <c r="BO29" s="22">
         <v>2</v>
       </c>
-      <c r="BP29" s="22"/>
-      <c r="BQ29" s="29"/>
+      <c r="BP29" s="29">
+        <v>0</v>
+      </c>
+      <c r="BQ29" s="22">
+        <v>0</v>
+      </c>
       <c r="BR29" s="29"/>
       <c r="BS29" s="29"/>
       <c r="BT29" s="29"/>
       <c r="BU29" s="29"/>
     </row>
     <row r="30" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="25"/>
       <c r="I30" s="24"/>
       <c r="J30" s="30"/>
       <c r="K30" s="25"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
       <c r="N30" s="20">
         <v>0</v>
       </c>
       <c r="O30" s="20">
@@ -5789,52 +5894,56 @@
       </c>
       <c r="BH30" s="29">
         <v>0</v>
       </c>
       <c r="BI30" s="29">
         <v>1</v>
       </c>
       <c r="BJ30" s="29">
         <v>0</v>
       </c>
       <c r="BK30" s="29">
         <v>0</v>
       </c>
       <c r="BL30" s="29">
         <v>5</v>
       </c>
       <c r="BM30" s="29">
         <v>0</v>
       </c>
       <c r="BN30" s="22">
         <v>0</v>
       </c>
       <c r="BO30" s="22">
         <v>0</v>
       </c>
-      <c r="BP30" s="22"/>
-      <c r="BQ30" s="29"/>
+      <c r="BP30" s="29">
+        <v>0</v>
+      </c>
+      <c r="BQ30" s="22">
+        <v>0</v>
+      </c>
       <c r="BR30" s="29"/>
       <c r="BS30" s="29"/>
       <c r="BT30" s="29"/>
       <c r="BU30" s="29"/>
     </row>
     <row r="31" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="25"/>
       <c r="I31" s="24"/>
       <c r="J31" s="30"/>
       <c r="K31" s="25"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
       <c r="N31" s="20">
         <v>2</v>
       </c>
       <c r="O31" s="20">
@@ -5974,52 +6083,56 @@
       </c>
       <c r="BH31" s="29">
         <v>2</v>
       </c>
       <c r="BI31" s="29">
         <v>5</v>
       </c>
       <c r="BJ31" s="29">
         <v>5</v>
       </c>
       <c r="BK31" s="29">
         <v>11</v>
       </c>
       <c r="BL31" s="29">
         <v>12</v>
       </c>
       <c r="BM31" s="29">
         <v>5</v>
       </c>
       <c r="BN31" s="22">
         <v>0</v>
       </c>
       <c r="BO31" s="22">
         <v>1</v>
       </c>
-      <c r="BP31" s="22"/>
-      <c r="BQ31" s="29"/>
+      <c r="BP31" s="29">
+        <v>0</v>
+      </c>
+      <c r="BQ31" s="67">
+        <v>1</v>
+      </c>
       <c r="BR31" s="29"/>
       <c r="BS31" s="29"/>
       <c r="BT31" s="29"/>
       <c r="BU31" s="29"/>
     </row>
     <row r="32" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="25"/>
       <c r="I32" s="24"/>
       <c r="J32" s="30"/>
       <c r="K32" s="25"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
       <c r="N32" s="20">
         <v>1</v>
       </c>
       <c r="O32" s="20">
@@ -6159,52 +6272,56 @@
       </c>
       <c r="BH32" s="29">
         <v>0</v>
       </c>
       <c r="BI32" s="29">
         <v>0</v>
       </c>
       <c r="BJ32" s="29">
         <v>1</v>
       </c>
       <c r="BK32" s="29">
         <v>3</v>
       </c>
       <c r="BL32" s="29">
         <v>0</v>
       </c>
       <c r="BM32" s="29">
         <v>1</v>
       </c>
       <c r="BN32" s="22">
         <v>0</v>
       </c>
       <c r="BO32" s="22">
         <v>1</v>
       </c>
-      <c r="BP32" s="22"/>
-      <c r="BQ32" s="29"/>
+      <c r="BP32" s="29">
+        <v>0</v>
+      </c>
+      <c r="BQ32" s="22">
+        <v>0</v>
+      </c>
       <c r="BR32" s="29"/>
       <c r="BS32" s="29"/>
       <c r="BT32" s="29"/>
       <c r="BU32" s="29"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="25"/>
       <c r="I33" s="24"/>
       <c r="J33" s="30"/>
       <c r="K33" s="25"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
       <c r="N33" s="20">
         <v>0</v>
       </c>
       <c r="O33" s="20">
@@ -6344,52 +6461,56 @@
       </c>
       <c r="BH33" s="29">
         <v>3</v>
       </c>
       <c r="BI33" s="29">
         <v>5</v>
       </c>
       <c r="BJ33" s="29">
         <v>10</v>
       </c>
       <c r="BK33" s="29">
         <v>1</v>
       </c>
       <c r="BL33" s="29">
         <v>12</v>
       </c>
       <c r="BM33" s="29">
         <v>3</v>
       </c>
       <c r="BN33" s="22">
         <v>0</v>
       </c>
       <c r="BO33" s="22">
         <v>5</v>
       </c>
-      <c r="BP33" s="22"/>
-      <c r="BQ33" s="29"/>
+      <c r="BP33" s="29">
+        <v>0</v>
+      </c>
+      <c r="BQ33" s="67">
+        <v>2</v>
+      </c>
       <c r="BR33" s="29"/>
       <c r="BS33" s="29"/>
       <c r="BT33" s="29"/>
       <c r="BU33" s="29"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="N34" s="20">
         <v>0</v>
       </c>
       <c r="O34" s="20">
         <v>0</v>
       </c>
       <c r="P34" s="20">
         <v>0</v>
       </c>
       <c r="Q34" s="20">
         <v>0</v>
       </c>
       <c r="R34" s="20">
         <v>0</v>
       </c>
       <c r="S34" s="20">
@@ -6517,52 +6638,56 @@
       </c>
       <c r="BH34" s="29">
         <v>1</v>
       </c>
       <c r="BI34" s="29">
         <v>5</v>
       </c>
       <c r="BJ34" s="29">
         <v>0</v>
       </c>
       <c r="BK34" s="29">
         <v>7</v>
       </c>
       <c r="BL34" s="29">
         <v>4</v>
       </c>
       <c r="BM34" s="29">
         <v>1</v>
       </c>
       <c r="BN34" s="22">
         <v>0</v>
       </c>
       <c r="BO34" s="22">
         <v>0</v>
       </c>
-      <c r="BP34" s="22"/>
-      <c r="BQ34" s="29"/>
+      <c r="BP34" s="29">
+        <v>0</v>
+      </c>
+      <c r="BQ34" s="29">
+        <v>0</v>
+      </c>
       <c r="BR34" s="29"/>
       <c r="BS34" s="29"/>
       <c r="BT34" s="29"/>
       <c r="BU34" s="29"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="24"/>
       <c r="E35" s="24"/>
       <c r="F35" s="24"/>
       <c r="G35" s="24"/>
       <c r="H35" s="25"/>
       <c r="I35" s="24"/>
       <c r="J35" s="30"/>
       <c r="K35" s="25"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
       <c r="N35" s="20">
         <v>0</v>
       </c>
       <c r="O35" s="20">
@@ -6702,52 +6827,56 @@
       </c>
       <c r="BH35" s="29">
         <v>0</v>
       </c>
       <c r="BI35" s="29">
         <v>1</v>
       </c>
       <c r="BJ35" s="29">
         <v>1</v>
       </c>
       <c r="BK35" s="29">
         <v>1</v>
       </c>
       <c r="BL35" s="29">
         <v>1</v>
       </c>
       <c r="BM35" s="29">
         <v>0</v>
       </c>
       <c r="BN35" s="29">
         <v>0</v>
       </c>
       <c r="BO35" s="29">
         <v>0</v>
       </c>
-      <c r="BP35" s="22"/>
-      <c r="BQ35" s="29"/>
+      <c r="BP35" s="29">
+        <v>0</v>
+      </c>
+      <c r="BQ35" s="29">
+        <v>0</v>
+      </c>
       <c r="BR35" s="29"/>
       <c r="BS35" s="29"/>
       <c r="BT35" s="29"/>
       <c r="BU35" s="29"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="25"/>
       <c r="I36" s="24"/>
       <c r="J36" s="30"/>
       <c r="K36" s="25"/>
       <c r="L36" s="30"/>
       <c r="M36" s="30"/>
       <c r="N36" s="32">
         <v>0</v>
       </c>
       <c r="O36" s="32">
@@ -6887,52 +7016,56 @@
       </c>
       <c r="BH36" s="33">
         <v>0</v>
       </c>
       <c r="BI36" s="33">
         <v>0</v>
       </c>
       <c r="BJ36" s="33">
         <v>0</v>
       </c>
       <c r="BK36" s="33">
         <v>1</v>
       </c>
       <c r="BL36" s="33">
         <v>0</v>
       </c>
       <c r="BM36" s="33">
         <v>0</v>
       </c>
       <c r="BN36" s="33">
         <v>0</v>
       </c>
       <c r="BO36" s="33">
         <v>0</v>
       </c>
-      <c r="BP36" s="33"/>
-      <c r="BQ36" s="33"/>
+      <c r="BP36" s="33">
+        <v>0</v>
+      </c>
+      <c r="BQ36" s="33">
+        <v>0</v>
+      </c>
       <c r="BR36" s="33"/>
       <c r="BS36" s="33"/>
       <c r="BT36" s="33"/>
       <c r="BU36" s="33"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="34"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="28"/>
       <c r="I37" s="18"/>
       <c r="J37" s="26"/>
       <c r="K37" s="28"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="Q37" s="29"/>
       <c r="R37" s="29"/>
       <c r="S37" s="29"/>
@@ -7335,51 +7468,51 @@
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AI3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BV49"/>
   <sheetViews>
     <sheetView topLeftCell="AZ1" workbookViewId="0">
-      <selection activeCell="BR43" sqref="BR43"/>
+      <selection activeCell="BR26" sqref="BR26:BS36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="8.85546875" customWidth="1"/>
     <col min="42" max="42" width="8.85546875" customWidth="1"/>
     <col min="55" max="55" width="8.85546875" customWidth="1"/>
     <col min="67" max="67" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:74" s="27" customFormat="1" ht="12.75">
       <c r="A1" s="58" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
@@ -7989,52 +8122,56 @@
       </c>
       <c r="BJ6" s="22">
         <v>9</v>
       </c>
       <c r="BK6" s="22">
         <v>2</v>
       </c>
       <c r="BL6" s="22">
         <v>4</v>
       </c>
       <c r="BM6" s="22">
         <v>4</v>
       </c>
       <c r="BN6" s="22">
         <v>20</v>
       </c>
       <c r="BO6" s="22">
         <v>11</v>
       </c>
       <c r="BP6" s="22">
         <v>11</v>
       </c>
       <c r="BQ6" s="22">
         <v>9</v>
       </c>
-      <c r="BR6" s="22"/>
-      <c r="BS6" s="22"/>
+      <c r="BR6" s="66">
+        <v>9</v>
+      </c>
+      <c r="BS6" s="66">
+        <v>3</v>
+      </c>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
       <c r="BV6" s="22"/>
     </row>
     <row r="7" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="25"/>
       <c r="I7" s="24"/>
       <c r="J7" s="26"/>
       <c r="K7" s="28"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
       <c r="N7" s="22">
         <v>10</v>
       </c>
       <c r="O7" s="22">
         <v>8</v>
@@ -8179,52 +8316,56 @@
       </c>
       <c r="BJ7" s="22">
         <v>8</v>
       </c>
       <c r="BK7" s="22">
         <v>2</v>
       </c>
       <c r="BL7" s="22">
         <v>4</v>
       </c>
       <c r="BM7" s="22">
         <v>1</v>
       </c>
       <c r="BN7" s="22">
         <v>13</v>
       </c>
       <c r="BO7" s="22">
         <v>6</v>
       </c>
       <c r="BP7" s="22">
         <v>6</v>
       </c>
       <c r="BQ7" s="22">
         <v>5</v>
       </c>
-      <c r="BR7" s="22"/>
-      <c r="BS7" s="22"/>
+      <c r="BR7" s="66">
+        <v>1</v>
+      </c>
+      <c r="BS7" s="66">
+        <v>3</v>
+      </c>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
       <c r="BV7" s="22"/>
     </row>
     <row r="8" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="25"/>
       <c r="I8" s="24"/>
       <c r="J8" s="26"/>
       <c r="K8" s="28"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="22">
         <v>3</v>
       </c>
       <c r="O8" s="22">
         <v>10</v>
@@ -8369,52 +8510,56 @@
       </c>
       <c r="BJ8" s="22">
         <v>0</v>
       </c>
       <c r="BK8" s="22">
         <v>0</v>
       </c>
       <c r="BL8" s="22">
         <v>0</v>
       </c>
       <c r="BM8" s="22">
         <v>0</v>
       </c>
       <c r="BN8" s="22">
         <v>4</v>
       </c>
       <c r="BO8" s="22">
         <v>1</v>
       </c>
       <c r="BP8" s="22">
         <v>1</v>
       </c>
       <c r="BQ8" s="22">
         <v>0</v>
       </c>
-      <c r="BR8" s="22"/>
-      <c r="BS8" s="22"/>
+      <c r="BR8" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS8" s="68" t="s">
+        <v>16</v>
+      </c>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
       <c r="BV8" s="22"/>
     </row>
     <row r="9" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="25"/>
       <c r="I9" s="24"/>
       <c r="J9" s="26"/>
       <c r="K9" s="28"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="22">
         <v>0</v>
       </c>
       <c r="O9" s="22">
         <f t="shared" ref="O9:O16" si="0">P9-N9</f>
@@ -8560,52 +8705,56 @@
       </c>
       <c r="BJ9" s="22">
         <v>0</v>
       </c>
       <c r="BK9" s="22">
         <v>0</v>
       </c>
       <c r="BL9" s="22">
         <v>0</v>
       </c>
       <c r="BM9" s="22">
         <v>0</v>
       </c>
       <c r="BN9" s="22">
         <v>0</v>
       </c>
       <c r="BO9" s="22">
         <v>0</v>
       </c>
       <c r="BP9" s="22">
         <v>0</v>
       </c>
       <c r="BQ9" s="22">
         <v>0</v>
       </c>
-      <c r="BR9" s="22"/>
-      <c r="BS9" s="22"/>
+      <c r="BR9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS9" s="22">
+        <v>0</v>
+      </c>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
       <c r="BV9" s="22"/>
     </row>
     <row r="10" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="25"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
       <c r="K10" s="28"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="22">
         <v>0</v>
       </c>
       <c r="O10" s="22">
         <f t="shared" si="0"/>
@@ -8751,52 +8900,56 @@
       </c>
       <c r="BJ10" s="22">
         <v>0</v>
       </c>
       <c r="BK10" s="22">
         <v>0</v>
       </c>
       <c r="BL10" s="22">
         <v>0</v>
       </c>
       <c r="BM10" s="22">
         <v>0</v>
       </c>
       <c r="BN10" s="22">
         <v>0</v>
       </c>
       <c r="BO10" s="22">
         <v>0</v>
       </c>
       <c r="BP10" s="22">
         <v>0</v>
       </c>
       <c r="BQ10" s="22">
         <v>0</v>
       </c>
-      <c r="BR10" s="22"/>
-      <c r="BS10" s="22"/>
+      <c r="BR10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS10" s="22">
+        <v>0</v>
+      </c>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
       <c r="BV10" s="22"/>
     </row>
     <row r="11" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="25"/>
       <c r="I11" s="24"/>
       <c r="J11" s="26"/>
       <c r="K11" s="28"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="22">
         <v>3</v>
       </c>
       <c r="O11" s="22">
         <v>5</v>
@@ -8941,52 +9094,56 @@
       </c>
       <c r="BJ11" s="22">
         <v>1</v>
       </c>
       <c r="BK11" s="22">
         <v>0</v>
       </c>
       <c r="BL11" s="22">
         <v>0</v>
       </c>
       <c r="BM11" s="22">
         <v>0</v>
       </c>
       <c r="BN11" s="22">
         <v>0</v>
       </c>
       <c r="BO11" s="22">
         <v>0</v>
       </c>
       <c r="BP11" s="22">
         <v>0</v>
       </c>
       <c r="BQ11" s="22">
         <v>1</v>
       </c>
-      <c r="BR11" s="22"/>
-      <c r="BS11" s="22"/>
+      <c r="BR11" s="66">
+        <v>5</v>
+      </c>
+      <c r="BS11" s="22">
+        <v>0</v>
+      </c>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
       <c r="BV11" s="22"/>
     </row>
     <row r="12" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="25"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
       <c r="K12" s="28"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="22">
         <v>0</v>
       </c>
       <c r="O12" s="22">
         <f t="shared" si="0"/>
@@ -9132,52 +9289,56 @@
       </c>
       <c r="BJ12" s="22">
         <v>0</v>
       </c>
       <c r="BK12" s="22">
         <v>0</v>
       </c>
       <c r="BL12" s="22">
         <v>0</v>
       </c>
       <c r="BM12" s="22">
         <v>1</v>
       </c>
       <c r="BN12" s="22">
         <v>0</v>
       </c>
       <c r="BO12" s="22">
         <v>0</v>
       </c>
       <c r="BP12" s="22">
         <v>0</v>
       </c>
       <c r="BQ12" s="22">
         <v>0</v>
       </c>
-      <c r="BR12" s="22"/>
-      <c r="BS12" s="22"/>
+      <c r="BR12" s="66">
+        <v>1</v>
+      </c>
+      <c r="BS12" s="22">
+        <v>0</v>
+      </c>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
       <c r="BV12" s="22"/>
     </row>
     <row r="13" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="25"/>
       <c r="I13" s="24"/>
       <c r="J13" s="26"/>
       <c r="K13" s="28"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="22">
         <v>2</v>
       </c>
       <c r="O13" s="22">
         <v>1</v>
@@ -9322,52 +9483,56 @@
       </c>
       <c r="BJ13" s="22">
         <v>0</v>
       </c>
       <c r="BK13" s="22">
         <v>0</v>
       </c>
       <c r="BL13" s="22">
         <v>0</v>
       </c>
       <c r="BM13" s="22">
         <v>0</v>
       </c>
       <c r="BN13" s="22">
         <v>1</v>
       </c>
       <c r="BO13" s="22">
         <v>0</v>
       </c>
       <c r="BP13" s="22">
         <v>0</v>
       </c>
       <c r="BQ13" s="22">
         <v>0</v>
       </c>
-      <c r="BR13" s="22"/>
-      <c r="BS13" s="22"/>
+      <c r="BR13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS13" s="22">
+        <v>0</v>
+      </c>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
       <c r="BV13" s="22"/>
     </row>
     <row r="14" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="22">
         <v>6</v>
       </c>
       <c r="O14" s="22">
         <v>5</v>
@@ -9512,52 +9677,56 @@
       </c>
       <c r="BJ14" s="22">
         <v>0</v>
       </c>
       <c r="BK14" s="22">
         <v>0</v>
       </c>
       <c r="BL14" s="22">
         <v>0</v>
       </c>
       <c r="BM14" s="22">
         <v>2</v>
       </c>
       <c r="BN14" s="22">
         <v>0</v>
       </c>
       <c r="BO14" s="22">
         <v>0</v>
       </c>
       <c r="BP14" s="22">
         <v>0</v>
       </c>
       <c r="BQ14" s="22">
         <v>3</v>
       </c>
-      <c r="BR14" s="22"/>
-      <c r="BS14" s="22"/>
+      <c r="BR14" s="66">
+        <v>2</v>
+      </c>
+      <c r="BS14" s="22">
+        <v>0</v>
+      </c>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
       <c r="BV14" s="22"/>
     </row>
     <row r="15" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="18"/>
       <c r="G15" s="18"/>
       <c r="H15" s="28"/>
       <c r="I15" s="18"/>
       <c r="J15" s="26"/>
       <c r="K15" s="28"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="29">
         <v>0</v>
       </c>
       <c r="O15" s="29">
         <f t="shared" si="0"/>
@@ -9703,52 +9872,56 @@
       </c>
       <c r="BJ15" s="22">
         <v>0</v>
       </c>
       <c r="BK15" s="22">
         <v>0</v>
       </c>
       <c r="BL15" s="22">
         <v>0</v>
       </c>
       <c r="BM15" s="22">
         <v>0</v>
       </c>
       <c r="BN15" s="22">
         <v>0</v>
       </c>
       <c r="BO15" s="22">
         <v>0</v>
       </c>
       <c r="BP15" s="22">
         <v>0</v>
       </c>
       <c r="BQ15" s="22">
         <v>0</v>
       </c>
-      <c r="BR15" s="22"/>
-      <c r="BS15" s="22"/>
+      <c r="BR15" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS15" s="22">
+        <v>0</v>
+      </c>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
       <c r="BV15" s="22"/>
     </row>
     <row r="16" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="28"/>
       <c r="I16" s="18"/>
       <c r="J16" s="26"/>
       <c r="K16" s="28"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="29">
         <v>0</v>
       </c>
       <c r="O16" s="29">
         <f t="shared" si="0"/>
@@ -9894,52 +10067,56 @@
       </c>
       <c r="BJ16" s="22">
         <v>0</v>
       </c>
       <c r="BK16" s="22">
         <v>0</v>
       </c>
       <c r="BL16" s="22">
         <v>0</v>
       </c>
       <c r="BM16" s="22">
         <v>0</v>
       </c>
       <c r="BN16" s="22">
         <v>2</v>
       </c>
       <c r="BO16" s="22">
         <v>4</v>
       </c>
       <c r="BP16" s="22">
         <v>4</v>
       </c>
       <c r="BQ16" s="22">
         <v>0</v>
       </c>
-      <c r="BR16" s="22"/>
-      <c r="BS16" s="22"/>
+      <c r="BR16" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS16" s="22">
+        <v>0</v>
+      </c>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
       <c r="BV16" s="22"/>
     </row>
     <row r="17" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="60" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="60"/>
       <c r="H17" s="60"/>
       <c r="I17" s="60"/>
       <c r="J17" s="60"/>
       <c r="K17" s="60"/>
       <c r="L17" s="60"/>
       <c r="M17" s="60"/>
       <c r="N17" s="60"/>
       <c r="O17" s="60"/>
       <c r="P17" s="60"/>
       <c r="Q17" s="60"/>
       <c r="R17" s="60"/>
@@ -10162,52 +10339,56 @@
       </c>
       <c r="BJ18" s="22">
         <v>8</v>
       </c>
       <c r="BK18" s="22">
         <v>2</v>
       </c>
       <c r="BL18" s="22">
         <v>4</v>
       </c>
       <c r="BM18" s="22">
         <v>1</v>
       </c>
       <c r="BN18" s="22">
         <v>16</v>
       </c>
       <c r="BO18" s="22">
         <v>11</v>
       </c>
       <c r="BP18" s="22">
         <v>11</v>
       </c>
       <c r="BQ18" s="22">
         <v>7</v>
       </c>
-      <c r="BR18" s="22"/>
-      <c r="BS18" s="22"/>
+      <c r="BR18" s="66">
+        <v>2</v>
+      </c>
+      <c r="BS18" s="22">
+        <v>0</v>
+      </c>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
       <c r="BV18" s="22"/>
     </row>
     <row r="19" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="24"/>
       <c r="E19" s="24"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="30"/>
       <c r="I19" s="24"/>
       <c r="J19" s="26"/>
       <c r="K19" s="28"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="20">
         <v>10</v>
       </c>
       <c r="O19" s="20">
         <v>7</v>
@@ -10352,52 +10533,56 @@
       </c>
       <c r="BJ19" s="22">
         <v>8</v>
       </c>
       <c r="BK19" s="22">
         <v>2</v>
       </c>
       <c r="BL19" s="22">
         <v>4</v>
       </c>
       <c r="BM19" s="22">
         <v>1</v>
       </c>
       <c r="BN19" s="22">
         <v>10</v>
       </c>
       <c r="BO19" s="22">
         <v>6</v>
       </c>
       <c r="BP19" s="22">
         <v>6</v>
       </c>
       <c r="BQ19" s="22">
         <v>4</v>
       </c>
-      <c r="BR19" s="22"/>
-      <c r="BS19" s="22"/>
+      <c r="BR19" s="66">
+        <v>1</v>
+      </c>
+      <c r="BS19" s="22">
+        <v>0</v>
+      </c>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
       <c r="BV19" s="22"/>
     </row>
     <row r="20" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="30"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
       <c r="K20" s="28"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="20">
         <v>3</v>
       </c>
       <c r="O20" s="20">
         <v>10</v>
@@ -10542,52 +10727,56 @@
       </c>
       <c r="BJ20" s="22">
         <v>0</v>
       </c>
       <c r="BK20" s="22">
         <v>0</v>
       </c>
       <c r="BL20" s="22">
         <v>0</v>
       </c>
       <c r="BM20" s="22">
         <v>0</v>
       </c>
       <c r="BN20" s="22">
         <v>4</v>
       </c>
       <c r="BO20" s="22">
         <v>1</v>
       </c>
       <c r="BP20" s="22">
         <v>1</v>
       </c>
       <c r="BQ20" s="22">
         <v>0</v>
       </c>
-      <c r="BR20" s="22"/>
-      <c r="BS20" s="22"/>
+      <c r="BR20" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS20" s="22">
+        <v>0</v>
+      </c>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
       <c r="BV20" s="22"/>
     </row>
     <row r="21" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="30"/>
       <c r="I21" s="24"/>
       <c r="J21" s="26"/>
       <c r="K21" s="28"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="20">
         <v>0</v>
       </c>
       <c r="O21" s="20">
         <v>0</v>
@@ -10732,52 +10921,56 @@
       </c>
       <c r="BJ21" s="22">
         <v>0</v>
       </c>
       <c r="BK21" s="22">
         <v>0</v>
       </c>
       <c r="BL21" s="22">
         <v>0</v>
       </c>
       <c r="BM21" s="22">
         <v>0</v>
       </c>
       <c r="BN21" s="22">
         <v>0</v>
       </c>
       <c r="BO21" s="22">
         <v>0</v>
       </c>
       <c r="BP21" s="22">
         <v>0</v>
       </c>
       <c r="BQ21" s="22">
         <v>0</v>
       </c>
-      <c r="BR21" s="22"/>
-      <c r="BS21" s="22"/>
+      <c r="BR21" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS21" s="22">
+        <v>0</v>
+      </c>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
       <c r="BV21" s="22"/>
     </row>
     <row r="22" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="30"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
       <c r="K22" s="28"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="20">
         <v>6</v>
       </c>
       <c r="O22" s="20">
         <v>5</v>
@@ -10922,52 +11115,56 @@
       </c>
       <c r="BJ22" s="22">
         <v>0</v>
       </c>
       <c r="BK22" s="22">
         <v>0</v>
       </c>
       <c r="BL22" s="22">
         <v>0</v>
       </c>
       <c r="BM22" s="22">
         <v>0</v>
       </c>
       <c r="BN22" s="22">
         <v>0</v>
       </c>
       <c r="BO22" s="22">
         <v>0</v>
       </c>
       <c r="BP22" s="22">
         <v>0</v>
       </c>
       <c r="BQ22" s="22">
         <v>3</v>
       </c>
-      <c r="BR22" s="22"/>
-      <c r="BS22" s="22"/>
+      <c r="BR22" s="66">
+        <v>1</v>
+      </c>
+      <c r="BS22" s="22">
+        <v>0</v>
+      </c>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
       <c r="BV22" s="22"/>
     </row>
     <row r="23" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="24"/>
       <c r="E23" s="24"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="30"/>
       <c r="I23" s="24"/>
       <c r="J23" s="26"/>
       <c r="K23" s="28"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="20">
         <v>0</v>
       </c>
       <c r="O23" s="20">
         <v>0</v>
@@ -11112,52 +11309,56 @@
       </c>
       <c r="BJ23" s="22">
         <v>0</v>
       </c>
       <c r="BK23" s="22">
         <v>0</v>
       </c>
       <c r="BL23" s="22">
         <v>0</v>
       </c>
       <c r="BM23" s="22">
         <v>0</v>
       </c>
       <c r="BN23" s="22">
         <v>0</v>
       </c>
       <c r="BO23" s="22">
         <v>0</v>
       </c>
       <c r="BP23" s="22">
         <v>0</v>
       </c>
       <c r="BQ23" s="22">
         <v>0</v>
       </c>
-      <c r="BR23" s="22"/>
-      <c r="BS23" s="22"/>
+      <c r="BR23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS23" s="22">
+        <v>0</v>
+      </c>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
       <c r="BV23" s="22"/>
     </row>
     <row r="24" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="30"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
       <c r="K24" s="28"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="20">
         <v>0</v>
       </c>
       <c r="O24" s="20">
         <v>0</v>
@@ -11302,52 +11503,56 @@
       </c>
       <c r="BJ24" s="22">
         <v>0</v>
       </c>
       <c r="BK24" s="22">
         <v>0</v>
       </c>
       <c r="BL24" s="22">
         <v>0</v>
       </c>
       <c r="BM24" s="22">
         <v>0</v>
       </c>
       <c r="BN24" s="22">
         <v>2</v>
       </c>
       <c r="BO24" s="22">
         <v>4</v>
       </c>
       <c r="BP24" s="22">
         <v>4</v>
       </c>
       <c r="BQ24" s="22">
         <v>0</v>
       </c>
-      <c r="BR24" s="22"/>
-      <c r="BS24" s="22"/>
+      <c r="BR24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS24" s="22">
+        <v>0</v>
+      </c>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
       <c r="BV24" s="22"/>
     </row>
     <row r="25" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="61" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="61"/>
       <c r="O25" s="61"/>
       <c r="P25" s="61"/>
       <c r="Q25" s="61"/>
       <c r="R25" s="61"/>
@@ -11570,52 +11775,56 @@
       </c>
       <c r="BJ26" s="29">
         <v>1</v>
       </c>
       <c r="BK26" s="29">
         <v>0</v>
       </c>
       <c r="BL26" s="29">
         <v>0</v>
       </c>
       <c r="BM26" s="29">
         <v>3</v>
       </c>
       <c r="BN26" s="29">
         <v>4</v>
       </c>
       <c r="BO26" s="29">
         <v>0</v>
       </c>
       <c r="BP26" s="22">
         <v>0</v>
       </c>
       <c r="BQ26" s="22">
         <v>2</v>
       </c>
-      <c r="BR26" s="29"/>
-      <c r="BS26" s="29"/>
+      <c r="BR26" s="66">
+        <v>7</v>
+      </c>
+      <c r="BS26" s="67">
+        <v>3</v>
+      </c>
       <c r="BT26" s="29"/>
       <c r="BU26" s="29"/>
       <c r="BV26" s="29"/>
     </row>
     <row r="27" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="26"/>
       <c r="I27" s="24"/>
       <c r="J27" s="26"/>
       <c r="K27" s="25"/>
       <c r="L27" s="30"/>
       <c r="M27" s="30"/>
       <c r="N27" s="20">
         <v>0</v>
       </c>
       <c r="O27" s="20">
         <v>1</v>
@@ -11760,52 +11969,56 @@
       </c>
       <c r="BJ27" s="29">
         <v>0</v>
       </c>
       <c r="BK27" s="29">
         <v>0</v>
       </c>
       <c r="BL27" s="29">
         <v>0</v>
       </c>
       <c r="BM27" s="29">
         <v>0</v>
       </c>
       <c r="BN27" s="29">
         <v>3</v>
       </c>
       <c r="BO27" s="29">
         <v>0</v>
       </c>
       <c r="BP27" s="22">
         <v>0</v>
       </c>
       <c r="BQ27" s="22">
         <v>1</v>
       </c>
-      <c r="BR27" s="29"/>
-      <c r="BS27" s="29"/>
+      <c r="BR27" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS27" s="67">
+        <v>3</v>
+      </c>
       <c r="BT27" s="29"/>
       <c r="BU27" s="29"/>
       <c r="BV27" s="29"/>
     </row>
     <row r="28" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="26"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
       <c r="K28" s="25"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
       <c r="N28" s="20">
         <v>0</v>
       </c>
       <c r="O28" s="20">
         <v>0</v>
@@ -11950,52 +12163,56 @@
       </c>
       <c r="BJ28" s="29">
         <v>0</v>
       </c>
       <c r="BK28" s="29">
         <v>0</v>
       </c>
       <c r="BL28" s="29">
         <v>0</v>
       </c>
       <c r="BM28" s="29">
         <v>0</v>
       </c>
       <c r="BN28" s="29">
         <v>0</v>
       </c>
       <c r="BO28" s="29">
         <v>0</v>
       </c>
       <c r="BP28" s="22">
         <v>0</v>
       </c>
       <c r="BQ28" s="22">
         <v>0</v>
       </c>
-      <c r="BR28" s="29"/>
-      <c r="BS28" s="29"/>
+      <c r="BR28" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS28" s="29">
+        <v>0</v>
+      </c>
       <c r="BT28" s="29"/>
       <c r="BU28" s="29"/>
       <c r="BV28" s="29"/>
     </row>
     <row r="29" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="26"/>
       <c r="I29" s="24"/>
       <c r="J29" s="26"/>
       <c r="K29" s="25"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
       <c r="N29" s="20">
         <v>0</v>
       </c>
       <c r="O29" s="20">
         <v>0</v>
@@ -12140,52 +12357,56 @@
       </c>
       <c r="BJ29" s="29">
         <v>0</v>
       </c>
       <c r="BK29" s="29">
         <v>0</v>
       </c>
       <c r="BL29" s="29">
         <v>0</v>
       </c>
       <c r="BM29" s="29">
         <v>0</v>
       </c>
       <c r="BN29" s="29">
         <v>0</v>
       </c>
       <c r="BO29" s="29">
         <v>0</v>
       </c>
       <c r="BP29" s="22">
         <v>0</v>
       </c>
       <c r="BQ29" s="22">
         <v>0</v>
       </c>
-      <c r="BR29" s="29"/>
-      <c r="BS29" s="29"/>
+      <c r="BR29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS29" s="29">
+        <v>0</v>
+      </c>
       <c r="BT29" s="29"/>
       <c r="BU29" s="29"/>
       <c r="BV29" s="29"/>
     </row>
     <row r="30" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="26"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
       <c r="K30" s="25"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
       <c r="N30" s="20">
         <v>0</v>
       </c>
       <c r="O30" s="20">
         <v>0</v>
@@ -12330,52 +12551,56 @@
       </c>
       <c r="BJ30" s="29">
         <v>0</v>
       </c>
       <c r="BK30" s="29">
         <v>0</v>
       </c>
       <c r="BL30" s="29">
         <v>0</v>
       </c>
       <c r="BM30" s="29">
         <v>0</v>
       </c>
       <c r="BN30" s="29">
         <v>0</v>
       </c>
       <c r="BO30" s="29">
         <v>0</v>
       </c>
       <c r="BP30" s="22">
         <v>0</v>
       </c>
       <c r="BQ30" s="22">
         <v>0</v>
       </c>
-      <c r="BR30" s="29"/>
-      <c r="BS30" s="29"/>
+      <c r="BR30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS30" s="29">
+        <v>0</v>
+      </c>
       <c r="BT30" s="29"/>
       <c r="BU30" s="29"/>
       <c r="BV30" s="29"/>
     </row>
     <row r="31" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="26"/>
       <c r="I31" s="24"/>
       <c r="J31" s="26"/>
       <c r="K31" s="25"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
       <c r="N31" s="20">
         <v>3</v>
       </c>
       <c r="O31" s="20">
         <v>5</v>
@@ -12520,52 +12745,56 @@
       </c>
       <c r="BJ31" s="29">
         <v>1</v>
       </c>
       <c r="BK31" s="29">
         <v>0</v>
       </c>
       <c r="BL31" s="29">
         <v>0</v>
       </c>
       <c r="BM31" s="29">
         <v>0</v>
       </c>
       <c r="BN31" s="29">
         <v>0</v>
       </c>
       <c r="BO31" s="29">
         <v>0</v>
       </c>
       <c r="BP31" s="22">
         <v>0</v>
       </c>
       <c r="BQ31" s="22">
         <v>1</v>
       </c>
-      <c r="BR31" s="29"/>
-      <c r="BS31" s="29"/>
+      <c r="BR31" s="66">
+        <v>5</v>
+      </c>
+      <c r="BS31" s="29">
+        <v>0</v>
+      </c>
       <c r="BT31" s="29"/>
       <c r="BU31" s="29"/>
       <c r="BV31" s="29"/>
     </row>
     <row r="32" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="26"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
       <c r="K32" s="25"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
       <c r="N32" s="20">
         <v>2</v>
       </c>
       <c r="O32" s="20">
         <v>0</v>
@@ -12710,52 +12939,56 @@
       </c>
       <c r="BJ32" s="29">
         <v>0</v>
       </c>
       <c r="BK32" s="29">
         <v>0</v>
       </c>
       <c r="BL32" s="29">
         <v>0</v>
       </c>
       <c r="BM32" s="29">
         <v>1</v>
       </c>
       <c r="BN32" s="29">
         <v>0</v>
       </c>
       <c r="BO32" s="29">
         <v>0</v>
       </c>
       <c r="BP32" s="22">
         <v>0</v>
       </c>
       <c r="BQ32" s="22">
         <v>0</v>
       </c>
-      <c r="BR32" s="29"/>
-      <c r="BS32" s="29"/>
+      <c r="BR32" s="66">
+        <v>1</v>
+      </c>
+      <c r="BS32" s="29">
+        <v>0</v>
+      </c>
       <c r="BT32" s="29"/>
       <c r="BU32" s="29"/>
       <c r="BV32" s="29"/>
     </row>
     <row r="33" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="26"/>
       <c r="I33" s="24"/>
       <c r="J33" s="26"/>
       <c r="K33" s="25"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
       <c r="N33" s="20">
         <v>0</v>
       </c>
       <c r="O33" s="20">
         <v>1</v>
@@ -12900,52 +13133,56 @@
       </c>
       <c r="BJ33" s="29">
         <v>0</v>
       </c>
       <c r="BK33" s="29">
         <v>0</v>
       </c>
       <c r="BL33" s="29">
         <v>0</v>
       </c>
       <c r="BM33" s="29">
         <v>0</v>
       </c>
       <c r="BN33" s="29">
         <v>1</v>
       </c>
       <c r="BO33" s="29">
         <v>0</v>
       </c>
       <c r="BP33" s="22">
         <v>0</v>
       </c>
       <c r="BQ33" s="22">
         <v>0</v>
       </c>
-      <c r="BR33" s="29"/>
-      <c r="BS33" s="29"/>
+      <c r="BR33" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS33" s="29">
+        <v>0</v>
+      </c>
       <c r="BT33" s="29"/>
       <c r="BU33" s="29"/>
       <c r="BV33" s="29"/>
     </row>
     <row r="34" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="18"/>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
       <c r="N34" s="20">
         <v>0</v>
       </c>
       <c r="O34" s="20">
         <v>0</v>
@@ -13090,52 +13327,56 @@
       </c>
       <c r="BJ34" s="29">
         <v>0</v>
       </c>
       <c r="BK34" s="29">
         <v>0</v>
       </c>
       <c r="BL34" s="29">
         <v>0</v>
       </c>
       <c r="BM34" s="29">
         <v>2</v>
       </c>
       <c r="BN34" s="29">
         <v>0</v>
       </c>
       <c r="BO34" s="29">
         <v>0</v>
       </c>
       <c r="BP34" s="22">
         <v>0</v>
       </c>
       <c r="BQ34" s="22">
         <v>0</v>
       </c>
-      <c r="BR34" s="29"/>
-      <c r="BS34" s="29"/>
+      <c r="BR34" s="66">
+        <v>1</v>
+      </c>
+      <c r="BS34" s="29">
+        <v>0</v>
+      </c>
       <c r="BT34" s="29"/>
       <c r="BU34" s="29"/>
       <c r="BV34" s="29"/>
     </row>
     <row r="35" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="20">
         <v>0</v>
       </c>
       <c r="O35" s="20">
         <v>0</v>
@@ -13280,52 +13521,56 @@
       </c>
       <c r="BJ35" s="29">
         <v>0</v>
       </c>
       <c r="BK35" s="29">
         <v>0</v>
       </c>
       <c r="BL35" s="29">
         <v>0</v>
       </c>
       <c r="BM35" s="29">
         <v>0</v>
       </c>
       <c r="BN35" s="29">
         <v>0</v>
       </c>
       <c r="BO35" s="29">
         <v>0</v>
       </c>
       <c r="BP35" s="22">
         <v>0</v>
       </c>
       <c r="BQ35" s="22">
         <v>0</v>
       </c>
-      <c r="BR35" s="29"/>
-      <c r="BS35" s="29"/>
+      <c r="BR35" s="22">
+        <v>0</v>
+      </c>
+      <c r="BS35" s="29">
+        <v>0</v>
+      </c>
       <c r="BT35" s="29"/>
       <c r="BU35" s="29"/>
       <c r="BV35" s="29"/>
     </row>
     <row r="36" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="40"/>
       <c r="I36" s="39"/>
       <c r="J36" s="40"/>
       <c r="K36" s="41"/>
       <c r="L36" s="40"/>
       <c r="M36" s="40"/>
       <c r="N36" s="32">
         <v>0</v>
       </c>
       <c r="O36" s="32">
         <v>0</v>
@@ -13470,52 +13715,56 @@
       </c>
       <c r="BJ36" s="33">
         <v>0</v>
       </c>
       <c r="BK36" s="33">
         <v>0</v>
       </c>
       <c r="BL36" s="33">
         <v>0</v>
       </c>
       <c r="BM36" s="33">
         <v>0</v>
       </c>
       <c r="BN36" s="33">
         <v>0</v>
       </c>
       <c r="BO36" s="33">
         <v>0</v>
       </c>
       <c r="BP36" s="33">
         <v>0</v>
       </c>
       <c r="BQ36" s="33">
         <v>0</v>
       </c>
-      <c r="BR36" s="33"/>
-      <c r="BS36" s="33"/>
+      <c r="BR36" s="33">
+        <v>0</v>
+      </c>
+      <c r="BS36" s="33">
+        <v>0</v>
+      </c>
       <c r="BT36" s="33"/>
       <c r="BU36" s="33"/>
       <c r="BV36" s="33"/>
     </row>
     <row r="37" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="34"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="26"/>
       <c r="I37" s="18"/>
       <c r="J37" s="26"/>
       <c r="K37" s="28"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="Q37" s="29"/>
       <c r="R37" s="29"/>
       <c r="S37" s="29"/>
       <c r="T37" s="29"/>
@@ -14011,72 +14260,72 @@
       <c r="Z48" s="7"/>
       <c r="AA48" s="7"/>
       <c r="AB48" s="7"/>
       <c r="AC48" s="7"/>
       <c r="AK48" s="7"/>
       <c r="AL48" s="7"/>
       <c r="AM48" s="7"/>
       <c r="AN48" s="7"/>
       <c r="AO48" s="7"/>
       <c r="AY48" s="7"/>
       <c r="AZ48" s="7"/>
       <c r="BA48" s="7"/>
       <c r="BB48" s="7"/>
       <c r="BK48" s="7"/>
       <c r="BL48" s="7"/>
       <c r="BM48" s="7"/>
       <c r="BN48" s="7"/>
     </row>
     <row r="49" spans="40:65">
       <c r="AN49" s="7"/>
       <c r="BA49" s="7"/>
       <c r="BM49" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="BK3:BV3"/>
+    <mergeCell ref="AY3:BJ3"/>
+    <mergeCell ref="A5:AX5"/>
+    <mergeCell ref="A17:AX17"/>
+    <mergeCell ref="A25:AX25"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AL3:AX3"/>
-    <mergeCell ref="BK3:BV3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AX25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU49"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AW1" workbookViewId="0">
-      <selection activeCell="BR30" sqref="BR30"/>
+      <selection activeCell="BQ43" sqref="BQ43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" customWidth="1"/>
     <col min="42" max="42" width="8.7109375" customWidth="1"/>
     <col min="54" max="54" width="8.7109375" customWidth="1"/>
     <col min="66" max="66" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
       <c r="A1" s="58" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
@@ -14726,52 +14975,56 @@
       </c>
       <c r="BH6" s="22">
         <v>68</v>
       </c>
       <c r="BI6" s="22">
         <v>95</v>
       </c>
       <c r="BJ6" s="22">
         <v>93</v>
       </c>
       <c r="BK6" s="22">
         <v>70</v>
       </c>
       <c r="BL6" s="22">
         <v>102</v>
       </c>
       <c r="BM6" s="22">
         <v>89</v>
       </c>
       <c r="BN6" s="22">
         <v>1</v>
       </c>
       <c r="BO6" s="22">
         <v>25</v>
       </c>
-      <c r="BP6" s="22"/>
-      <c r="BQ6" s="22"/>
+      <c r="BP6" s="66">
+        <v>-1</v>
+      </c>
+      <c r="BQ6" s="66">
+        <v>11</v>
+      </c>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="30"/>
       <c r="I7" s="24"/>
       <c r="J7" s="26"/>
       <c r="K7" s="28"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
       <c r="N7" s="22">
         <v>-10</v>
       </c>
       <c r="O7" s="22">
@@ -14911,52 +15164,56 @@
       </c>
       <c r="BH7" s="22">
         <v>57</v>
       </c>
       <c r="BI7" s="22">
         <v>62</v>
       </c>
       <c r="BJ7" s="22">
         <v>59</v>
       </c>
       <c r="BK7" s="22">
         <v>37</v>
       </c>
       <c r="BL7" s="22">
         <v>56</v>
       </c>
       <c r="BM7" s="22">
         <v>64</v>
       </c>
       <c r="BN7" s="22">
         <v>6</v>
       </c>
       <c r="BO7" s="22">
         <v>19</v>
       </c>
-      <c r="BP7" s="22"/>
-      <c r="BQ7" s="22"/>
+      <c r="BP7" s="66">
+        <v>3</v>
+      </c>
+      <c r="BQ7" s="66">
+        <v>1</v>
+      </c>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="30"/>
       <c r="I8" s="24"/>
       <c r="J8" s="26"/>
       <c r="K8" s="28"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="22">
         <v>0</v>
       </c>
       <c r="O8" s="22">
@@ -15096,52 +15353,56 @@
       </c>
       <c r="BH8" s="22">
         <v>5</v>
       </c>
       <c r="BI8" s="22">
         <v>6</v>
       </c>
       <c r="BJ8" s="22">
         <v>4</v>
       </c>
       <c r="BK8" s="22">
         <v>5</v>
       </c>
       <c r="BL8" s="22">
         <v>3</v>
       </c>
       <c r="BM8" s="22">
         <v>9</v>
       </c>
       <c r="BN8" s="22">
         <v>-1</v>
       </c>
       <c r="BO8" s="22">
         <v>1</v>
       </c>
-      <c r="BP8" s="22"/>
-      <c r="BQ8" s="22"/>
+      <c r="BP8" s="66">
+        <v>3</v>
+      </c>
+      <c r="BQ8" s="66">
+        <v>6</v>
+      </c>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="30"/>
       <c r="I9" s="24"/>
       <c r="J9" s="26"/>
       <c r="K9" s="28"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="22">
         <v>0</v>
       </c>
       <c r="O9" s="22">
@@ -15282,52 +15543,56 @@
       </c>
       <c r="BH9" s="22">
         <v>0</v>
       </c>
       <c r="BI9" s="22">
         <v>4</v>
       </c>
       <c r="BJ9" s="22">
         <v>11</v>
       </c>
       <c r="BK9" s="22">
         <v>0</v>
       </c>
       <c r="BL9" s="22">
         <v>6</v>
       </c>
       <c r="BM9" s="22">
         <v>1</v>
       </c>
       <c r="BN9" s="22">
         <v>0</v>
       </c>
       <c r="BO9" s="22">
         <v>2</v>
       </c>
-      <c r="BP9" s="22"/>
-      <c r="BQ9" s="22"/>
+      <c r="BP9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ9" s="22">
+        <v>0</v>
+      </c>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="30"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
       <c r="K10" s="28"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="22">
         <v>0</v>
       </c>
       <c r="O10" s="22">
@@ -15468,52 +15733,56 @@
       </c>
       <c r="BH10" s="22">
         <v>0</v>
       </c>
       <c r="BI10" s="22">
         <v>3</v>
       </c>
       <c r="BJ10" s="22">
         <v>0</v>
       </c>
       <c r="BK10" s="22">
         <v>0</v>
       </c>
       <c r="BL10" s="22">
         <v>7</v>
       </c>
       <c r="BM10" s="22">
         <v>0</v>
       </c>
       <c r="BN10" s="22">
         <v>0</v>
       </c>
       <c r="BO10" s="22">
         <v>0</v>
       </c>
-      <c r="BP10" s="22"/>
-      <c r="BQ10" s="22"/>
+      <c r="BP10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="22">
+        <v>0</v>
+      </c>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="30"/>
       <c r="I11" s="24"/>
       <c r="J11" s="26"/>
       <c r="K11" s="28"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="22">
         <v>-1</v>
       </c>
       <c r="O11" s="22">
@@ -15653,52 +15922,56 @@
       </c>
       <c r="BH11" s="22">
         <v>2</v>
       </c>
       <c r="BI11" s="22">
         <v>4</v>
       </c>
       <c r="BJ11" s="22">
         <v>5</v>
       </c>
       <c r="BK11" s="22">
         <v>11</v>
       </c>
       <c r="BL11" s="22">
         <v>12</v>
       </c>
       <c r="BM11" s="22">
         <v>5</v>
       </c>
       <c r="BN11" s="22">
         <v>0</v>
       </c>
       <c r="BO11" s="22">
         <v>0</v>
       </c>
-      <c r="BP11" s="22"/>
-      <c r="BQ11" s="22"/>
+      <c r="BP11" s="66">
+        <v>-5</v>
+      </c>
+      <c r="BQ11" s="66">
+        <v>1</v>
+      </c>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="30"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
       <c r="K12" s="28"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="22">
         <v>0</v>
       </c>
       <c r="O12" s="22">
@@ -15839,52 +16112,56 @@
       </c>
       <c r="BH12" s="22">
         <v>0</v>
       </c>
       <c r="BI12" s="22">
         <v>0</v>
       </c>
       <c r="BJ12" s="22">
         <v>1</v>
       </c>
       <c r="BK12" s="22">
         <v>3</v>
       </c>
       <c r="BL12" s="22">
         <v>-1</v>
       </c>
       <c r="BM12" s="22">
         <v>1</v>
       </c>
       <c r="BN12" s="22">
         <v>0</v>
       </c>
       <c r="BO12" s="22">
         <v>1</v>
       </c>
-      <c r="BP12" s="22"/>
-      <c r="BQ12" s="22"/>
+      <c r="BP12" s="66">
+        <v>-1</v>
+      </c>
+      <c r="BQ12" s="22">
+        <v>0</v>
+      </c>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="30"/>
       <c r="I13" s="24"/>
       <c r="J13" s="26"/>
       <c r="K13" s="28"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="22">
         <v>-1</v>
       </c>
       <c r="O13" s="22">
@@ -16024,52 +16301,56 @@
       </c>
       <c r="BH13" s="22">
         <v>3</v>
       </c>
       <c r="BI13" s="22">
         <v>5</v>
       </c>
       <c r="BJ13" s="22">
         <v>10</v>
       </c>
       <c r="BK13" s="22">
         <v>1</v>
       </c>
       <c r="BL13" s="22">
         <v>12</v>
       </c>
       <c r="BM13" s="22">
         <v>2</v>
       </c>
       <c r="BN13" s="22">
         <v>0</v>
       </c>
       <c r="BO13" s="22">
         <v>5</v>
       </c>
-      <c r="BP13" s="22"/>
-      <c r="BQ13" s="22"/>
+      <c r="BP13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ13" s="66">
+        <v>2</v>
+      </c>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="22">
         <v>-6</v>
       </c>
       <c r="O14" s="22">
@@ -16209,52 +16490,56 @@
       </c>
       <c r="BH14" s="22">
         <v>4</v>
       </c>
       <c r="BI14" s="22">
         <v>6</v>
       </c>
       <c r="BJ14" s="22">
         <v>1</v>
       </c>
       <c r="BK14" s="22">
         <v>11</v>
       </c>
       <c r="BL14" s="22">
         <v>5</v>
       </c>
       <c r="BM14" s="22">
         <v>4</v>
       </c>
       <c r="BN14" s="22">
         <v>0</v>
       </c>
       <c r="BO14" s="22">
         <v>-3</v>
       </c>
-      <c r="BP14" s="22"/>
-      <c r="BQ14" s="22"/>
+      <c r="BP14" s="66">
+        <v>-2</v>
+      </c>
+      <c r="BQ14" s="22">
+        <v>0</v>
+      </c>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="30"/>
       <c r="I15" s="24"/>
       <c r="J15" s="26"/>
       <c r="K15" s="28"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="22">
         <v>0</v>
       </c>
       <c r="O15" s="22">
@@ -16395,52 +16680,56 @@
       </c>
       <c r="BH15" s="22">
         <v>-3</v>
       </c>
       <c r="BI15" s="22">
         <v>3</v>
       </c>
       <c r="BJ15" s="22">
         <v>1</v>
       </c>
       <c r="BK15" s="22">
         <v>1</v>
       </c>
       <c r="BL15" s="22">
         <v>2</v>
       </c>
       <c r="BM15" s="22">
         <v>5</v>
       </c>
       <c r="BN15" s="22">
         <v>0</v>
       </c>
       <c r="BO15" s="22">
         <v>0</v>
       </c>
-      <c r="BP15" s="22"/>
-      <c r="BQ15" s="22"/>
+      <c r="BP15" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ15" s="22">
+        <v>0</v>
+      </c>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="30"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
       <c r="K16" s="28"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="22">
         <v>0</v>
       </c>
       <c r="O16" s="22">
@@ -16580,52 +16869,56 @@
       </c>
       <c r="BH16" s="22">
         <v>0</v>
       </c>
       <c r="BI16" s="22">
         <v>2</v>
       </c>
       <c r="BJ16" s="22">
         <v>1</v>
       </c>
       <c r="BK16" s="22">
         <v>1</v>
       </c>
       <c r="BL16" s="22">
         <v>0</v>
       </c>
       <c r="BM16" s="22">
         <v>-2</v>
       </c>
       <c r="BN16" s="22">
         <v>-4</v>
       </c>
       <c r="BO16" s="22">
         <v>0</v>
       </c>
-      <c r="BP16" s="22"/>
-      <c r="BQ16" s="22"/>
+      <c r="BP16" s="66">
+        <v>1</v>
+      </c>
+      <c r="BQ16" s="66">
+        <v>1</v>
+      </c>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="60" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="60"/>
       <c r="H17" s="60"/>
       <c r="I17" s="60"/>
       <c r="J17" s="60"/>
       <c r="K17" s="60"/>
       <c r="L17" s="60"/>
       <c r="M17" s="60"/>
       <c r="N17" s="60"/>
       <c r="O17" s="60"/>
       <c r="P17" s="60"/>
       <c r="Q17" s="60"/>
@@ -16866,52 +17159,56 @@
       </c>
       <c r="BH18" s="22">
         <v>46</v>
       </c>
       <c r="BI18" s="22">
         <v>50</v>
       </c>
       <c r="BJ18" s="22">
         <v>46</v>
       </c>
       <c r="BK18" s="22">
         <v>35</v>
       </c>
       <c r="BL18" s="22">
         <v>57</v>
       </c>
       <c r="BM18" s="22">
         <v>63</v>
       </c>
       <c r="BN18" s="22">
         <v>-3</v>
       </c>
       <c r="BO18" s="22">
         <v>13</v>
       </c>
-      <c r="BP18" s="22"/>
-      <c r="BQ18" s="22"/>
+      <c r="BP18" s="66">
+        <v>6</v>
+      </c>
+      <c r="BQ18" s="66">
+        <v>11</v>
+      </c>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="24"/>
       <c r="E19" s="24"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="30"/>
       <c r="I19" s="24"/>
       <c r="J19" s="26"/>
       <c r="K19" s="28"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="22">
         <v>-10</v>
       </c>
       <c r="O19" s="22">
@@ -17051,52 +17348,56 @@
       </c>
       <c r="BH19" s="22">
         <v>41</v>
       </c>
       <c r="BI19" s="22">
         <v>37</v>
       </c>
       <c r="BJ19" s="22">
         <v>40</v>
       </c>
       <c r="BK19" s="22">
         <v>27</v>
       </c>
       <c r="BL19" s="22">
         <v>48</v>
       </c>
       <c r="BM19" s="22">
         <v>51</v>
       </c>
       <c r="BN19" s="22">
         <v>2</v>
       </c>
       <c r="BO19" s="22">
         <v>15</v>
       </c>
-      <c r="BP19" s="22"/>
-      <c r="BQ19" s="22"/>
+      <c r="BP19" s="66">
+        <v>3</v>
+      </c>
+      <c r="BQ19" s="66">
+        <v>4</v>
+      </c>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="30"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
       <c r="K20" s="28"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="22">
         <v>0</v>
       </c>
       <c r="O20" s="22">
@@ -17236,52 +17537,56 @@
       </c>
       <c r="BH20" s="22">
         <v>5</v>
       </c>
       <c r="BI20" s="22">
         <v>6</v>
       </c>
       <c r="BJ20" s="22">
         <v>4</v>
       </c>
       <c r="BK20" s="22">
         <v>4</v>
       </c>
       <c r="BL20" s="22">
         <v>3</v>
       </c>
       <c r="BM20" s="22">
         <v>6</v>
       </c>
       <c r="BN20" s="22">
         <v>-1</v>
       </c>
       <c r="BO20" s="22">
         <v>1</v>
       </c>
-      <c r="BP20" s="22"/>
-      <c r="BQ20" s="22"/>
+      <c r="BP20" s="66">
+        <v>3</v>
+      </c>
+      <c r="BQ20" s="66">
+        <v>6</v>
+      </c>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="30"/>
       <c r="I21" s="24"/>
       <c r="J21" s="26"/>
       <c r="K21" s="28"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="22">
         <v>0</v>
       </c>
       <c r="O21" s="22">
@@ -17421,52 +17726,56 @@
       </c>
       <c r="BH21" s="22">
         <v>0</v>
       </c>
       <c r="BI21" s="22">
         <v>2</v>
       </c>
       <c r="BJ21" s="22">
         <v>0</v>
       </c>
       <c r="BK21" s="22">
         <v>0</v>
       </c>
       <c r="BL21" s="22">
         <v>2</v>
       </c>
       <c r="BM21" s="22">
         <v>0</v>
       </c>
       <c r="BN21" s="22">
         <v>0</v>
       </c>
       <c r="BO21" s="22">
         <v>0</v>
       </c>
-      <c r="BP21" s="22"/>
-      <c r="BQ21" s="22"/>
+      <c r="BP21" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ21" s="22">
+        <v>0</v>
+      </c>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="30"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
       <c r="K22" s="28"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="22">
         <v>-6</v>
       </c>
       <c r="O22" s="22">
@@ -17606,52 +17915,56 @@
       </c>
       <c r="BH22" s="22">
         <v>3</v>
       </c>
       <c r="BI22" s="22">
         <v>1</v>
       </c>
       <c r="BJ22" s="22">
         <v>1</v>
       </c>
       <c r="BK22" s="22">
         <v>4</v>
       </c>
       <c r="BL22" s="22">
         <v>3</v>
       </c>
       <c r="BM22" s="22">
         <v>3</v>
       </c>
       <c r="BN22" s="22">
         <v>0</v>
       </c>
       <c r="BO22" s="22">
         <v>-3</v>
       </c>
-      <c r="BP22" s="22"/>
-      <c r="BQ22" s="22"/>
+      <c r="BP22" s="66">
+        <v>-1</v>
+      </c>
+      <c r="BQ22" s="22">
+        <v>0</v>
+      </c>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="24"/>
       <c r="E23" s="24"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="30"/>
       <c r="I23" s="24"/>
       <c r="J23" s="26"/>
       <c r="K23" s="28"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="22">
         <v>0</v>
       </c>
       <c r="O23" s="22">
@@ -17791,52 +18104,56 @@
       </c>
       <c r="BH23" s="22">
         <v>-3</v>
       </c>
       <c r="BI23" s="22">
         <v>2</v>
       </c>
       <c r="BJ23" s="22">
         <v>0</v>
       </c>
       <c r="BK23" s="22">
         <v>0</v>
       </c>
       <c r="BL23" s="22">
         <v>1</v>
       </c>
       <c r="BM23" s="22">
         <v>5</v>
       </c>
       <c r="BN23" s="22">
         <v>0</v>
       </c>
       <c r="BO23" s="22">
         <v>0</v>
       </c>
-      <c r="BP23" s="22"/>
-      <c r="BQ23" s="22"/>
+      <c r="BP23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="22">
+        <v>0</v>
+      </c>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="30"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
       <c r="K24" s="28"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="22">
         <v>0</v>
       </c>
       <c r="O24" s="22">
@@ -17976,52 +18293,56 @@
       </c>
       <c r="BH24" s="22">
         <v>0</v>
       </c>
       <c r="BI24" s="22">
         <v>2</v>
       </c>
       <c r="BJ24" s="22">
         <v>1</v>
       </c>
       <c r="BK24" s="22">
         <v>0</v>
       </c>
       <c r="BL24" s="22">
         <v>0</v>
       </c>
       <c r="BM24" s="22">
         <v>-2</v>
       </c>
       <c r="BN24" s="22">
         <v>-4</v>
       </c>
       <c r="BO24" s="22">
         <v>0</v>
       </c>
-      <c r="BP24" s="22"/>
-      <c r="BQ24" s="22"/>
+      <c r="BP24" s="66">
+        <v>1</v>
+      </c>
+      <c r="BQ24" s="66">
+        <v>1</v>
+      </c>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="61" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="61"/>
       <c r="O25" s="61"/>
       <c r="P25" s="61"/>
       <c r="Q25" s="61"/>
@@ -18262,52 +18583,56 @@
       </c>
       <c r="BH26" s="29">
         <v>22</v>
       </c>
       <c r="BI26" s="29">
         <v>45</v>
       </c>
       <c r="BJ26" s="29">
         <v>47</v>
       </c>
       <c r="BK26" s="29">
         <v>35</v>
       </c>
       <c r="BL26" s="29">
         <v>45</v>
       </c>
       <c r="BM26" s="29">
         <v>26</v>
       </c>
       <c r="BN26" s="22">
         <v>4</v>
       </c>
       <c r="BO26" s="22">
         <v>12</v>
       </c>
-      <c r="BP26" s="22"/>
-      <c r="BQ26" s="29"/>
+      <c r="BP26" s="66">
+        <v>7</v>
+      </c>
+      <c r="BQ26" s="22">
+        <v>0</v>
+      </c>
       <c r="BR26" s="29"/>
       <c r="BS26" s="29"/>
       <c r="BT26" s="29"/>
       <c r="BU26" s="29"/>
     </row>
     <row r="27" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="30"/>
       <c r="I27" s="24"/>
       <c r="J27" s="26"/>
       <c r="K27" s="25"/>
       <c r="L27" s="30"/>
       <c r="M27" s="30"/>
       <c r="N27" s="29">
         <v>0</v>
       </c>
       <c r="O27" s="29">
@@ -18447,52 +18772,56 @@
       </c>
       <c r="BH27" s="29">
         <v>16</v>
       </c>
       <c r="BI27" s="29">
         <v>25</v>
       </c>
       <c r="BJ27" s="29">
         <v>19</v>
       </c>
       <c r="BK27" s="29">
         <v>10</v>
       </c>
       <c r="BL27" s="29">
         <v>8</v>
       </c>
       <c r="BM27" s="29">
         <v>13</v>
       </c>
       <c r="BN27" s="22">
         <v>4</v>
       </c>
       <c r="BO27" s="22">
         <v>4</v>
       </c>
-      <c r="BP27" s="22"/>
-      <c r="BQ27" s="29"/>
+      <c r="BP27" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ27" s="67">
+        <v>-3</v>
+      </c>
       <c r="BR27" s="29"/>
       <c r="BS27" s="29"/>
       <c r="BT27" s="29"/>
       <c r="BU27" s="29"/>
     </row>
     <row r="28" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="30"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
       <c r="K28" s="25"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
       <c r="N28" s="29">
         <v>0</v>
       </c>
       <c r="O28" s="29">
@@ -18632,52 +18961,56 @@
       </c>
       <c r="BH28" s="29">
         <v>0</v>
       </c>
       <c r="BI28" s="29">
         <v>0</v>
       </c>
       <c r="BJ28" s="29">
         <v>0</v>
       </c>
       <c r="BK28" s="29">
         <v>1</v>
       </c>
       <c r="BL28" s="29">
         <v>0</v>
       </c>
       <c r="BM28" s="29">
         <v>3</v>
       </c>
       <c r="BN28" s="22">
         <v>0</v>
       </c>
       <c r="BO28" s="22">
         <v>0</v>
       </c>
-      <c r="BP28" s="22"/>
-      <c r="BQ28" s="29"/>
+      <c r="BP28" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ28" s="22">
+        <v>0</v>
+      </c>
       <c r="BR28" s="29"/>
       <c r="BS28" s="29"/>
       <c r="BT28" s="29"/>
       <c r="BU28" s="29"/>
     </row>
     <row r="29" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="30"/>
       <c r="I29" s="24"/>
       <c r="J29" s="26"/>
       <c r="K29" s="25"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
       <c r="N29" s="29">
         <v>0</v>
       </c>
       <c r="O29" s="29">
@@ -18817,52 +19150,56 @@
       </c>
       <c r="BH29" s="29">
         <v>0</v>
       </c>
       <c r="BI29" s="29">
         <v>4</v>
       </c>
       <c r="BJ29" s="29">
         <v>11</v>
       </c>
       <c r="BK29" s="29">
         <v>0</v>
       </c>
       <c r="BL29" s="29">
         <v>6</v>
       </c>
       <c r="BM29" s="29">
         <v>1</v>
       </c>
       <c r="BN29" s="22">
         <v>0</v>
       </c>
       <c r="BO29" s="22">
         <v>2</v>
       </c>
-      <c r="BP29" s="22"/>
-      <c r="BQ29" s="29"/>
+      <c r="BP29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ29" s="22">
+        <v>0</v>
+      </c>
       <c r="BR29" s="29"/>
       <c r="BS29" s="29"/>
       <c r="BT29" s="29"/>
       <c r="BU29" s="29"/>
     </row>
     <row r="30" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="30"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
       <c r="K30" s="25"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
       <c r="N30" s="29">
         <v>0</v>
       </c>
       <c r="O30" s="29">
@@ -19002,52 +19339,56 @@
       </c>
       <c r="BH30" s="29">
         <v>0</v>
       </c>
       <c r="BI30" s="29">
         <v>1</v>
       </c>
       <c r="BJ30" s="29">
         <v>0</v>
       </c>
       <c r="BK30" s="29">
         <v>0</v>
       </c>
       <c r="BL30" s="29">
         <v>5</v>
       </c>
       <c r="BM30" s="29">
         <v>0</v>
       </c>
       <c r="BN30" s="22">
         <v>0</v>
       </c>
       <c r="BO30" s="22">
         <v>0</v>
       </c>
-      <c r="BP30" s="22"/>
-      <c r="BQ30" s="29"/>
+      <c r="BP30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ30" s="22">
+        <v>0</v>
+      </c>
       <c r="BR30" s="29"/>
       <c r="BS30" s="29"/>
       <c r="BT30" s="29"/>
       <c r="BU30" s="29"/>
     </row>
     <row r="31" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="30"/>
       <c r="I31" s="24"/>
       <c r="J31" s="26"/>
       <c r="K31" s="25"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
       <c r="N31" s="29">
         <v>-1</v>
       </c>
       <c r="O31" s="29">
@@ -19187,52 +19528,56 @@
       </c>
       <c r="BH31" s="29">
         <v>2</v>
       </c>
       <c r="BI31" s="29">
         <v>4</v>
       </c>
       <c r="BJ31" s="29">
         <v>5</v>
       </c>
       <c r="BK31" s="29">
         <v>11</v>
       </c>
       <c r="BL31" s="29">
         <v>12</v>
       </c>
       <c r="BM31" s="29">
         <v>5</v>
       </c>
       <c r="BN31" s="22">
         <v>0</v>
       </c>
       <c r="BO31" s="22">
         <v>0</v>
       </c>
-      <c r="BP31" s="22"/>
-      <c r="BQ31" s="29"/>
+      <c r="BP31" s="66">
+        <v>5</v>
+      </c>
+      <c r="BQ31" s="67">
+        <v>1</v>
+      </c>
       <c r="BR31" s="29"/>
       <c r="BS31" s="29"/>
       <c r="BT31" s="29"/>
       <c r="BU31" s="29"/>
     </row>
     <row r="32" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="30"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
       <c r="K32" s="25"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
       <c r="N32" s="29">
         <v>-1</v>
       </c>
       <c r="O32" s="29">
@@ -19372,52 +19717,56 @@
       </c>
       <c r="BH32" s="29">
         <v>0</v>
       </c>
       <c r="BI32" s="29">
         <v>0</v>
       </c>
       <c r="BJ32" s="29">
         <v>1</v>
       </c>
       <c r="BK32" s="29">
         <v>3</v>
       </c>
       <c r="BL32" s="29">
         <v>-1</v>
       </c>
       <c r="BM32" s="29">
         <v>1</v>
       </c>
       <c r="BN32" s="22">
         <v>0</v>
       </c>
       <c r="BO32" s="22">
         <v>1</v>
       </c>
-      <c r="BP32" s="22"/>
-      <c r="BQ32" s="29"/>
+      <c r="BP32" s="66">
+        <v>1</v>
+      </c>
+      <c r="BQ32" s="22">
+        <v>0</v>
+      </c>
       <c r="BR32" s="29"/>
       <c r="BS32" s="29"/>
       <c r="BT32" s="29"/>
       <c r="BU32" s="29"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="30"/>
       <c r="I33" s="24"/>
       <c r="J33" s="26"/>
       <c r="K33" s="25"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
       <c r="N33" s="29">
         <v>0</v>
       </c>
       <c r="O33" s="29">
@@ -19557,52 +19906,56 @@
       </c>
       <c r="BH33" s="29">
         <v>3</v>
       </c>
       <c r="BI33" s="29">
         <v>5</v>
       </c>
       <c r="BJ33" s="29">
         <v>10</v>
       </c>
       <c r="BK33" s="29">
         <v>1</v>
       </c>
       <c r="BL33" s="29">
         <v>12</v>
       </c>
       <c r="BM33" s="29">
         <v>2</v>
       </c>
       <c r="BN33" s="22">
         <v>0</v>
       </c>
       <c r="BO33" s="22">
         <v>5</v>
       </c>
-      <c r="BP33" s="22"/>
-      <c r="BQ33" s="29"/>
+      <c r="BP33" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ33" s="67">
+        <v>2</v>
+      </c>
       <c r="BR33" s="29"/>
       <c r="BS33" s="29"/>
       <c r="BT33" s="29"/>
       <c r="BU33" s="29"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="18"/>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
       <c r="N34" s="29">
         <v>0</v>
       </c>
       <c r="O34" s="29">
@@ -19742,52 +20095,56 @@
       </c>
       <c r="BH34" s="29">
         <v>1</v>
       </c>
       <c r="BI34" s="29">
         <v>5</v>
       </c>
       <c r="BJ34" s="29">
         <v>0</v>
       </c>
       <c r="BK34" s="29">
         <v>7</v>
       </c>
       <c r="BL34" s="29">
         <v>2</v>
       </c>
       <c r="BM34" s="29">
         <v>1</v>
       </c>
       <c r="BN34" s="22">
         <v>0</v>
       </c>
       <c r="BO34" s="22">
         <v>0</v>
       </c>
-      <c r="BP34" s="22"/>
-      <c r="BQ34" s="29"/>
+      <c r="BP34" s="66">
+        <v>1</v>
+      </c>
+      <c r="BQ34" s="29">
+        <v>0</v>
+      </c>
       <c r="BR34" s="29"/>
       <c r="BS34" s="29"/>
       <c r="BT34" s="29"/>
       <c r="BU34" s="29"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="29">
         <v>0</v>
       </c>
       <c r="O35" s="29">
@@ -19927,52 +20284,56 @@
       </c>
       <c r="BH35" s="29">
         <v>0</v>
       </c>
       <c r="BI35" s="29">
         <v>1</v>
       </c>
       <c r="BJ35" s="29">
         <v>1</v>
       </c>
       <c r="BK35" s="29">
         <v>1</v>
       </c>
       <c r="BL35" s="29">
         <v>1</v>
       </c>
       <c r="BM35" s="29">
         <v>0</v>
       </c>
       <c r="BN35" s="22">
         <v>0</v>
       </c>
       <c r="BO35" s="22">
         <v>0</v>
       </c>
-      <c r="BP35" s="22"/>
-      <c r="BQ35" s="29"/>
+      <c r="BP35" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ35" s="29">
+        <v>0</v>
+      </c>
       <c r="BR35" s="29"/>
       <c r="BS35" s="29"/>
       <c r="BT35" s="29"/>
       <c r="BU35" s="29"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="40"/>
       <c r="I36" s="39"/>
       <c r="J36" s="40"/>
       <c r="K36" s="41"/>
       <c r="L36" s="40"/>
       <c r="M36" s="40"/>
       <c r="N36" s="33">
         <v>0</v>
       </c>
       <c r="O36" s="33">
@@ -20112,52 +20473,56 @@
       </c>
       <c r="BH36" s="33">
         <v>0</v>
       </c>
       <c r="BI36" s="33">
         <v>0</v>
       </c>
       <c r="BJ36" s="33">
         <v>0</v>
       </c>
       <c r="BK36" s="33">
         <v>1</v>
       </c>
       <c r="BL36" s="33">
         <v>0</v>
       </c>
       <c r="BM36" s="33">
         <v>0</v>
       </c>
       <c r="BN36" s="33">
         <v>0</v>
       </c>
       <c r="BO36" s="33">
         <v>0</v>
       </c>
-      <c r="BP36" s="33"/>
-      <c r="BQ36" s="33"/>
+      <c r="BP36" s="33">
+        <v>0</v>
+      </c>
+      <c r="BQ36" s="33">
+        <v>0</v>
+      </c>
       <c r="BR36" s="33"/>
       <c r="BS36" s="33"/>
       <c r="BT36" s="33"/>
       <c r="BU36" s="33"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="34"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="26"/>
       <c r="I37" s="18"/>
       <c r="J37" s="26"/>
       <c r="K37" s="28"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="Q37" s="29"/>
       <c r="R37" s="29"/>
       <c r="S37" s="29"/>