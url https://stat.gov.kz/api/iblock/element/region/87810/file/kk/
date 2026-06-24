--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -503,61 +503,61 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -845,135 +845,135 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU49"/>
   <sheetViews>
     <sheetView topLeftCell="BA1" workbookViewId="0">
-      <selection activeCell="BE52" sqref="BE52"/>
+      <selection activeCell="BO26" sqref="BO26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="61"/>
-[...70 lines deleted...]
-      <c r="BU1" s="61"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
+      <c r="Z1" s="58"/>
+      <c r="AA1" s="58"/>
+      <c r="AB1" s="58"/>
+      <c r="AC1" s="58"/>
+      <c r="AD1" s="58"/>
+      <c r="AE1" s="58"/>
+      <c r="AF1" s="58"/>
+      <c r="AG1" s="58"/>
+      <c r="AH1" s="58"/>
+      <c r="AI1" s="58"/>
+      <c r="AJ1" s="58"/>
+      <c r="AK1" s="58"/>
+      <c r="AL1" s="58"/>
+      <c r="AM1" s="58"/>
+      <c r="AN1" s="58"/>
+      <c r="AO1" s="58"/>
+      <c r="AP1" s="58"/>
+      <c r="AQ1" s="58"/>
+      <c r="AR1" s="58"/>
+      <c r="AS1" s="58"/>
+      <c r="AT1" s="58"/>
+      <c r="AU1" s="58"/>
+      <c r="AV1" s="58"/>
+      <c r="AW1" s="58"/>
+      <c r="AX1" s="58"/>
+      <c r="AY1" s="58"/>
+      <c r="AZ1" s="58"/>
+      <c r="BA1" s="58"/>
+      <c r="BB1" s="58"/>
+      <c r="BC1" s="58"/>
+      <c r="BD1" s="58"/>
+      <c r="BE1" s="58"/>
+      <c r="BF1" s="58"/>
+      <c r="BG1" s="58"/>
+      <c r="BH1" s="58"/>
+      <c r="BI1" s="58"/>
+      <c r="BJ1" s="58"/>
+      <c r="BK1" s="58"/>
+      <c r="BL1" s="58"/>
+      <c r="BM1" s="58"/>
+      <c r="BN1" s="58"/>
+      <c r="BO1" s="58"/>
+      <c r="BP1" s="58"/>
+      <c r="BQ1" s="58"/>
+      <c r="BR1" s="58"/>
+      <c r="BS1" s="58"/>
+      <c r="BT1" s="58"/>
+      <c r="BU1" s="58"/>
     </row>
     <row r="2" spans="1:73" s="9" customFormat="1" ht="11.25">
       <c r="X2" s="10"/>
       <c r="Y2" s="11"/>
       <c r="Z2" s="37"/>
       <c r="AA2" s="37"/>
       <c r="AF2" s="37"/>
       <c r="AJ2" s="37"/>
       <c r="AK2" s="11"/>
       <c r="AL2" s="47"/>
       <c r="AO2" s="47"/>
       <c r="AR2" s="47"/>
       <c r="AW2" s="48"/>
       <c r="AX2" s="47"/>
       <c r="BA2" s="47"/>
       <c r="BD2" s="47"/>
       <c r="BI2" s="48"/>
       <c r="BJ2" s="47"/>
       <c r="BM2" s="47"/>
       <c r="BP2" s="47"/>
       <c r="BU2" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="27" customFormat="1" ht="11.25">
@@ -1259,125 +1259,125 @@
         <v>7</v>
       </c>
       <c r="BO4" s="44" t="s">
         <v>8</v>
       </c>
       <c r="BP4" s="49" t="s">
         <v>9</v>
       </c>
       <c r="BQ4" s="49" t="s">
         <v>1</v>
       </c>
       <c r="BR4" s="16" t="s">
         <v>2</v>
       </c>
       <c r="BS4" s="15" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="16" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="58"/>
-[...70 lines deleted...]
-      <c r="BU5" s="58"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="59"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="59"/>
+      <c r="P5" s="59"/>
+      <c r="Q5" s="59"/>
+      <c r="R5" s="59"/>
+      <c r="S5" s="59"/>
+      <c r="T5" s="59"/>
+      <c r="U5" s="59"/>
+      <c r="V5" s="59"/>
+      <c r="W5" s="59"/>
+      <c r="X5" s="59"/>
+      <c r="Y5" s="59"/>
+      <c r="Z5" s="59"/>
+      <c r="AA5" s="59"/>
+      <c r="AB5" s="59"/>
+      <c r="AC5" s="59"/>
+      <c r="AD5" s="59"/>
+      <c r="AE5" s="59"/>
+      <c r="AF5" s="59"/>
+      <c r="AG5" s="59"/>
+      <c r="AH5" s="59"/>
+      <c r="AI5" s="59"/>
+      <c r="AJ5" s="59"/>
+      <c r="AK5" s="59"/>
+      <c r="AL5" s="59"/>
+      <c r="AM5" s="59"/>
+      <c r="AN5" s="59"/>
+      <c r="AO5" s="59"/>
+      <c r="AP5" s="59"/>
+      <c r="AQ5" s="59"/>
+      <c r="AR5" s="59"/>
+      <c r="AS5" s="59"/>
+      <c r="AT5" s="59"/>
+      <c r="AU5" s="59"/>
+      <c r="AV5" s="59"/>
+      <c r="AW5" s="59"/>
+      <c r="AX5" s="59"/>
+      <c r="AY5" s="59"/>
+      <c r="AZ5" s="59"/>
+      <c r="BA5" s="59"/>
+      <c r="BB5" s="59"/>
+      <c r="BC5" s="59"/>
+      <c r="BD5" s="59"/>
+      <c r="BE5" s="59"/>
+      <c r="BF5" s="59"/>
+      <c r="BG5" s="59"/>
+      <c r="BH5" s="59"/>
+      <c r="BI5" s="59"/>
+      <c r="BJ5" s="59"/>
+      <c r="BK5" s="59"/>
+      <c r="BL5" s="59"/>
+      <c r="BM5" s="59"/>
+      <c r="BN5" s="59"/>
+      <c r="BO5" s="59"/>
+      <c r="BP5" s="59"/>
+      <c r="BQ5" s="59"/>
+      <c r="BR5" s="59"/>
+      <c r="BS5" s="59"/>
+      <c r="BT5" s="59"/>
+      <c r="BU5" s="59"/>
     </row>
     <row r="6" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A6" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>16</v>
@@ -1525,52 +1525,56 @@
       </c>
       <c r="BD6" s="22">
         <v>61</v>
       </c>
       <c r="BE6" s="22">
         <v>89</v>
       </c>
       <c r="BF6" s="22">
         <v>9</v>
       </c>
       <c r="BG6" s="22">
         <v>74</v>
       </c>
       <c r="BH6" s="22">
         <v>76</v>
       </c>
       <c r="BI6" s="22">
         <v>104</v>
       </c>
       <c r="BJ6" s="22">
         <v>95</v>
       </c>
       <c r="BK6" s="22">
         <v>74</v>
       </c>
-      <c r="BL6" s="22"/>
-      <c r="BM6" s="22"/>
+      <c r="BL6" s="22">
+        <v>106</v>
+      </c>
+      <c r="BM6" s="22">
+        <v>109</v>
+      </c>
       <c r="BN6" s="22"/>
       <c r="BO6" s="22"/>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="25"/>
       <c r="I7" s="24"/>
       <c r="J7" s="26"/>
       <c r="K7" s="25"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
@@ -1702,52 +1706,56 @@
       </c>
       <c r="BD7" s="22">
         <v>25</v>
       </c>
       <c r="BE7" s="22">
         <v>43</v>
       </c>
       <c r="BF7" s="22">
         <v>6</v>
       </c>
       <c r="BG7" s="22">
         <v>43</v>
       </c>
       <c r="BH7" s="22">
         <v>62</v>
       </c>
       <c r="BI7" s="22">
         <v>70</v>
       </c>
       <c r="BJ7" s="22">
         <v>61</v>
       </c>
       <c r="BK7" s="22">
         <v>41</v>
       </c>
-      <c r="BL7" s="22"/>
-      <c r="BM7" s="22"/>
+      <c r="BL7" s="22">
+        <v>57</v>
+      </c>
+      <c r="BM7" s="22">
+        <v>77</v>
+      </c>
       <c r="BN7" s="22"/>
       <c r="BO7" s="22"/>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="25"/>
       <c r="I8" s="24"/>
       <c r="J8" s="26"/>
       <c r="K8" s="25"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
@@ -1879,52 +1887,56 @@
       </c>
       <c r="BD8" s="22">
         <v>4</v>
       </c>
       <c r="BE8" s="22">
         <v>6</v>
       </c>
       <c r="BF8" s="22">
         <v>0</v>
       </c>
       <c r="BG8" s="22">
         <v>3</v>
       </c>
       <c r="BH8" s="22">
         <v>5</v>
       </c>
       <c r="BI8" s="22">
         <v>6</v>
       </c>
       <c r="BJ8" s="22">
         <v>4</v>
       </c>
       <c r="BK8" s="22">
         <v>5</v>
       </c>
-      <c r="BL8" s="22"/>
-      <c r="BM8" s="22"/>
+      <c r="BL8" s="22">
+        <v>3</v>
+      </c>
+      <c r="BM8" s="22">
+        <v>13</v>
+      </c>
       <c r="BN8" s="22"/>
       <c r="BO8" s="22"/>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="25"/>
       <c r="I9" s="24"/>
       <c r="J9" s="26"/>
       <c r="K9" s="25"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
@@ -2057,52 +2069,56 @@
       </c>
       <c r="BD9" s="22">
         <v>1</v>
       </c>
       <c r="BE9" s="22">
         <v>0</v>
       </c>
       <c r="BF9" s="22">
         <v>0</v>
       </c>
       <c r="BG9" s="22">
         <v>1</v>
       </c>
       <c r="BH9" s="22">
         <v>0</v>
       </c>
       <c r="BI9" s="22">
         <v>4</v>
       </c>
       <c r="BJ9" s="22">
         <v>11</v>
       </c>
       <c r="BK9" s="22">
         <v>0</v>
       </c>
-      <c r="BL9" s="22"/>
-      <c r="BM9" s="22"/>
+      <c r="BL9" s="22">
+        <v>6</v>
+      </c>
+      <c r="BM9" s="22">
+        <v>1</v>
+      </c>
       <c r="BN9" s="22"/>
       <c r="BO9" s="22"/>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="25"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
       <c r="K10" s="25"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
@@ -2235,52 +2251,56 @@
       </c>
       <c r="BD10" s="22">
         <v>0</v>
       </c>
       <c r="BE10" s="22">
         <v>0</v>
       </c>
       <c r="BF10" s="22">
         <v>1</v>
       </c>
       <c r="BG10" s="22">
         <v>1</v>
       </c>
       <c r="BH10" s="22">
         <v>0</v>
       </c>
       <c r="BI10" s="22">
         <v>3</v>
       </c>
       <c r="BJ10" s="22">
         <v>0</v>
       </c>
       <c r="BK10" s="22">
         <v>0</v>
       </c>
-      <c r="BL10" s="22"/>
-      <c r="BM10" s="22"/>
+      <c r="BL10" s="22">
+        <v>7</v>
+      </c>
+      <c r="BM10" s="22">
+        <v>0</v>
+      </c>
       <c r="BN10" s="22"/>
       <c r="BO10" s="22"/>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="N11" s="19">
         <v>2</v>
       </c>
       <c r="O11" s="19">
         <v>2</v>
       </c>
       <c r="P11" s="19">
         <v>0</v>
       </c>
       <c r="Q11" s="19">
         <v>0</v>
       </c>
@@ -2400,52 +2420,56 @@
       </c>
       <c r="BD11" s="22">
         <v>10</v>
       </c>
       <c r="BE11" s="22">
         <v>25</v>
       </c>
       <c r="BF11" s="22">
         <v>1</v>
       </c>
       <c r="BG11" s="22">
         <v>9</v>
       </c>
       <c r="BH11" s="22">
         <v>2</v>
       </c>
       <c r="BI11" s="22">
         <v>5</v>
       </c>
       <c r="BJ11" s="22">
         <v>5</v>
       </c>
       <c r="BK11" s="22">
         <v>11</v>
       </c>
-      <c r="BL11" s="22"/>
-      <c r="BM11" s="22"/>
+      <c r="BL11" s="22">
+        <v>12</v>
+      </c>
+      <c r="BM11" s="22">
+        <v>5</v>
+      </c>
       <c r="BN11" s="22"/>
       <c r="BO11" s="22"/>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="25"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
       <c r="K12" s="25"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
@@ -2578,52 +2602,56 @@
       </c>
       <c r="BD12" s="22">
         <v>0</v>
       </c>
       <c r="BE12" s="22">
         <v>1</v>
       </c>
       <c r="BF12" s="22">
         <v>0</v>
       </c>
       <c r="BG12" s="22">
         <v>0</v>
       </c>
       <c r="BH12" s="22">
         <v>0</v>
       </c>
       <c r="BI12" s="22">
         <v>0</v>
       </c>
       <c r="BJ12" s="22">
         <v>1</v>
       </c>
       <c r="BK12" s="22">
         <v>3</v>
       </c>
-      <c r="BL12" s="22"/>
-      <c r="BM12" s="22"/>
+      <c r="BL12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="22">
+        <v>1</v>
+      </c>
       <c r="BN12" s="22"/>
       <c r="BO12" s="22"/>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="25"/>
       <c r="I13" s="24"/>
       <c r="J13" s="26"/>
       <c r="K13" s="25"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
@@ -2755,52 +2783,56 @@
       </c>
       <c r="BD13" s="22">
         <v>6</v>
       </c>
       <c r="BE13" s="22">
         <v>7</v>
       </c>
       <c r="BF13" s="22">
         <v>1</v>
       </c>
       <c r="BG13" s="22">
         <v>1</v>
       </c>
       <c r="BH13" s="22">
         <v>3</v>
       </c>
       <c r="BI13" s="22">
         <v>5</v>
       </c>
       <c r="BJ13" s="22">
         <v>10</v>
       </c>
       <c r="BK13" s="22">
         <v>1</v>
       </c>
-      <c r="BL13" s="22"/>
-      <c r="BM13" s="22"/>
+      <c r="BL13" s="22">
+        <v>12</v>
+      </c>
+      <c r="BM13" s="22">
+        <v>3</v>
+      </c>
       <c r="BN13" s="22"/>
       <c r="BO13" s="22"/>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="25"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
       <c r="K14" s="25"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
@@ -2932,52 +2964,56 @@
       </c>
       <c r="BD14" s="22">
         <v>9</v>
       </c>
       <c r="BE14" s="22">
         <v>6</v>
       </c>
       <c r="BF14" s="22">
         <v>0</v>
       </c>
       <c r="BG14" s="22">
         <v>5</v>
       </c>
       <c r="BH14" s="22">
         <v>4</v>
       </c>
       <c r="BI14" s="22">
         <v>6</v>
       </c>
       <c r="BJ14" s="22">
         <v>1</v>
       </c>
       <c r="BK14" s="22">
         <v>11</v>
       </c>
-      <c r="BL14" s="22"/>
-      <c r="BM14" s="22"/>
+      <c r="BL14" s="22">
+        <v>7</v>
+      </c>
+      <c r="BM14" s="22">
+        <v>4</v>
+      </c>
       <c r="BN14" s="22"/>
       <c r="BO14" s="22"/>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="25"/>
       <c r="I15" s="24"/>
       <c r="J15" s="26"/>
       <c r="K15" s="25"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
@@ -3110,52 +3146,56 @@
       </c>
       <c r="BD15" s="22">
         <v>1</v>
       </c>
       <c r="BE15" s="22">
         <v>0</v>
       </c>
       <c r="BF15" s="22">
         <v>0</v>
       </c>
       <c r="BG15" s="22">
         <v>5</v>
       </c>
       <c r="BH15" s="22">
         <v>0</v>
       </c>
       <c r="BI15" s="22">
         <v>3</v>
       </c>
       <c r="BJ15" s="22">
         <v>1</v>
       </c>
       <c r="BK15" s="22">
         <v>1</v>
       </c>
-      <c r="BL15" s="22"/>
-      <c r="BM15" s="22"/>
+      <c r="BL15" s="22">
+        <v>2</v>
+      </c>
+      <c r="BM15" s="22">
+        <v>5</v>
+      </c>
       <c r="BN15" s="22"/>
       <c r="BO15" s="22"/>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="25"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
       <c r="K16" s="25"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
@@ -3287,137 +3327,141 @@
       </c>
       <c r="BD16" s="22">
         <v>5</v>
       </c>
       <c r="BE16" s="22">
         <v>1</v>
       </c>
       <c r="BF16" s="22">
         <v>0</v>
       </c>
       <c r="BG16" s="22">
         <v>6</v>
       </c>
       <c r="BH16" s="22">
         <v>0</v>
       </c>
       <c r="BI16" s="22">
         <v>2</v>
       </c>
       <c r="BJ16" s="22">
         <v>1</v>
       </c>
       <c r="BK16" s="22">
         <v>1</v>
       </c>
-      <c r="BL16" s="22"/>
-      <c r="BM16" s="22"/>
+      <c r="BL16" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="22">
+        <v>0</v>
+      </c>
       <c r="BN16" s="22"/>
       <c r="BO16" s="22"/>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A17" s="59" t="s">
+      <c r="A17" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="59"/>
-[...70 lines deleted...]
-      <c r="BU17" s="59"/>
+      <c r="B17" s="60"/>
+      <c r="C17" s="60"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="60"/>
+      <c r="N17" s="60"/>
+      <c r="O17" s="60"/>
+      <c r="P17" s="60"/>
+      <c r="Q17" s="60"/>
+      <c r="R17" s="60"/>
+      <c r="S17" s="60"/>
+      <c r="T17" s="60"/>
+      <c r="U17" s="60"/>
+      <c r="V17" s="60"/>
+      <c r="W17" s="60"/>
+      <c r="X17" s="60"/>
+      <c r="Y17" s="60"/>
+      <c r="Z17" s="60"/>
+      <c r="AA17" s="60"/>
+      <c r="AB17" s="60"/>
+      <c r="AC17" s="60"/>
+      <c r="AD17" s="60"/>
+      <c r="AE17" s="60"/>
+      <c r="AF17" s="60"/>
+      <c r="AG17" s="60"/>
+      <c r="AH17" s="60"/>
+      <c r="AI17" s="60"/>
+      <c r="AJ17" s="60"/>
+      <c r="AK17" s="60"/>
+      <c r="AL17" s="60"/>
+      <c r="AM17" s="60"/>
+      <c r="AN17" s="60"/>
+      <c r="AO17" s="60"/>
+      <c r="AP17" s="60"/>
+      <c r="AQ17" s="60"/>
+      <c r="AR17" s="60"/>
+      <c r="AS17" s="60"/>
+      <c r="AT17" s="60"/>
+      <c r="AU17" s="60"/>
+      <c r="AV17" s="60"/>
+      <c r="AW17" s="60"/>
+      <c r="AX17" s="60"/>
+      <c r="AY17" s="60"/>
+      <c r="AZ17" s="60"/>
+      <c r="BA17" s="60"/>
+      <c r="BB17" s="60"/>
+      <c r="BC17" s="60"/>
+      <c r="BD17" s="60"/>
+      <c r="BE17" s="60"/>
+      <c r="BF17" s="60"/>
+      <c r="BG17" s="60"/>
+      <c r="BH17" s="60"/>
+      <c r="BI17" s="60"/>
+      <c r="BJ17" s="60"/>
+      <c r="BK17" s="60"/>
+      <c r="BL17" s="60"/>
+      <c r="BM17" s="60"/>
+      <c r="BN17" s="60"/>
+      <c r="BO17" s="60"/>
+      <c r="BP17" s="60"/>
+      <c r="BQ17" s="60"/>
+      <c r="BR17" s="60"/>
+      <c r="BS17" s="60"/>
+      <c r="BT17" s="60"/>
+      <c r="BU17" s="60"/>
     </row>
     <row r="18" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A18" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="18" t="s">
         <v>16</v>
@@ -3565,52 +3609,56 @@
       </c>
       <c r="BD18" s="22">
         <v>34</v>
       </c>
       <c r="BE18" s="22">
         <v>45</v>
       </c>
       <c r="BF18" s="22">
         <v>5</v>
       </c>
       <c r="BG18" s="22">
         <v>48</v>
       </c>
       <c r="BH18" s="22">
         <v>54</v>
       </c>
       <c r="BI18" s="22">
         <v>58</v>
       </c>
       <c r="BJ18" s="22">
         <v>48</v>
       </c>
       <c r="BK18" s="22">
         <v>39</v>
       </c>
-      <c r="BL18" s="22"/>
-      <c r="BM18" s="22"/>
+      <c r="BL18" s="22">
+        <v>58</v>
+      </c>
+      <c r="BM18" s="22">
+        <v>79</v>
+      </c>
       <c r="BN18" s="22"/>
       <c r="BO18" s="22"/>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="28"/>
       <c r="I19" s="18"/>
       <c r="J19" s="26"/>
       <c r="K19" s="28"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
@@ -3742,52 +3790,56 @@
       </c>
       <c r="BD19" s="22">
         <v>19</v>
       </c>
       <c r="BE19" s="22">
         <v>35</v>
       </c>
       <c r="BF19" s="22">
         <v>4</v>
       </c>
       <c r="BG19" s="22">
         <v>37</v>
       </c>
       <c r="BH19" s="22">
         <v>46</v>
       </c>
       <c r="BI19" s="22">
         <v>45</v>
       </c>
       <c r="BJ19" s="22">
         <v>42</v>
       </c>
       <c r="BK19" s="22">
         <v>31</v>
       </c>
-      <c r="BL19" s="22"/>
-      <c r="BM19" s="22"/>
+      <c r="BL19" s="22">
+        <v>49</v>
+      </c>
+      <c r="BM19" s="22">
+        <v>61</v>
+      </c>
       <c r="BN19" s="22"/>
       <c r="BO19" s="22"/>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="28"/>
       <c r="I20" s="18"/>
       <c r="J20" s="26"/>
       <c r="K20" s="28"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
@@ -3919,52 +3971,56 @@
       </c>
       <c r="BD20" s="22">
         <v>4</v>
       </c>
       <c r="BE20" s="22">
         <v>6</v>
       </c>
       <c r="BF20" s="22">
         <v>0</v>
       </c>
       <c r="BG20" s="22">
         <v>3</v>
       </c>
       <c r="BH20" s="22">
         <v>5</v>
       </c>
       <c r="BI20" s="22">
         <v>6</v>
       </c>
       <c r="BJ20" s="22">
         <v>4</v>
       </c>
       <c r="BK20" s="22">
         <v>4</v>
       </c>
-      <c r="BL20" s="22"/>
-      <c r="BM20" s="22"/>
+      <c r="BL20" s="22">
+        <v>3</v>
+      </c>
+      <c r="BM20" s="22">
+        <v>10</v>
+      </c>
       <c r="BN20" s="22"/>
       <c r="BO20" s="22"/>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="28"/>
       <c r="I21" s="18"/>
       <c r="J21" s="26"/>
       <c r="K21" s="28"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
@@ -4096,52 +4152,56 @@
       </c>
       <c r="BD21" s="22">
         <v>0</v>
       </c>
       <c r="BE21" s="22">
         <v>0</v>
       </c>
       <c r="BF21" s="22">
         <v>1</v>
       </c>
       <c r="BG21" s="22">
         <v>0</v>
       </c>
       <c r="BH21" s="22">
         <v>0</v>
       </c>
       <c r="BI21" s="22">
         <v>2</v>
       </c>
       <c r="BJ21" s="22">
         <v>0</v>
       </c>
       <c r="BK21" s="22">
         <v>0</v>
       </c>
-      <c r="BL21" s="22"/>
-      <c r="BM21" s="22"/>
+      <c r="BL21" s="22">
+        <v>2</v>
+      </c>
+      <c r="BM21" s="22">
+        <v>0</v>
+      </c>
       <c r="BN21" s="22"/>
       <c r="BO21" s="22"/>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="18"/>
       <c r="G22" s="18"/>
       <c r="H22" s="28"/>
       <c r="I22" s="18"/>
       <c r="J22" s="26"/>
       <c r="K22" s="28"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
@@ -4273,52 +4333,56 @@
       </c>
       <c r="BD22" s="22">
         <v>5</v>
       </c>
       <c r="BE22" s="22">
         <v>3</v>
       </c>
       <c r="BF22" s="22">
         <v>0</v>
       </c>
       <c r="BG22" s="22">
         <v>2</v>
       </c>
       <c r="BH22" s="22">
         <v>3</v>
       </c>
       <c r="BI22" s="22">
         <v>1</v>
       </c>
       <c r="BJ22" s="22">
         <v>1</v>
       </c>
       <c r="BK22" s="22">
         <v>4</v>
       </c>
-      <c r="BL22" s="22"/>
-      <c r="BM22" s="22"/>
+      <c r="BL22" s="22">
+        <v>3</v>
+      </c>
+      <c r="BM22" s="22">
+        <v>3</v>
+      </c>
       <c r="BN22" s="22"/>
       <c r="BO22" s="22"/>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="28"/>
       <c r="I23" s="18"/>
       <c r="J23" s="26"/>
       <c r="K23" s="28"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
@@ -4450,52 +4514,56 @@
       </c>
       <c r="BD23" s="22">
         <v>1</v>
       </c>
       <c r="BE23" s="22">
         <v>0</v>
       </c>
       <c r="BF23" s="22">
         <v>0</v>
       </c>
       <c r="BG23" s="22">
         <v>3</v>
       </c>
       <c r="BH23" s="22">
         <v>0</v>
       </c>
       <c r="BI23" s="22">
         <v>2</v>
       </c>
       <c r="BJ23" s="22">
         <v>0</v>
       </c>
       <c r="BK23" s="22">
         <v>0</v>
       </c>
-      <c r="BL23" s="22"/>
-      <c r="BM23" s="22"/>
+      <c r="BL23" s="22">
+        <v>1</v>
+      </c>
+      <c r="BM23" s="22">
+        <v>5</v>
+      </c>
       <c r="BN23" s="22"/>
       <c r="BO23" s="22"/>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="N24" s="19">
         <v>0</v>
       </c>
       <c r="O24" s="20">
         <v>1</v>
       </c>
       <c r="P24" s="19">
         <v>0</v>
       </c>
       <c r="Q24" s="19">
         <v>0</v>
       </c>
@@ -4615,137 +4683,141 @@
       </c>
       <c r="BD24" s="22">
         <v>5</v>
       </c>
       <c r="BE24" s="22">
         <v>1</v>
       </c>
       <c r="BF24" s="22">
         <v>0</v>
       </c>
       <c r="BG24" s="22">
         <v>3</v>
       </c>
       <c r="BH24" s="22">
         <v>0</v>
       </c>
       <c r="BI24" s="22">
         <v>2</v>
       </c>
       <c r="BJ24" s="22">
         <v>1</v>
       </c>
       <c r="BK24" s="22">
         <v>0</v>
       </c>
-      <c r="BL24" s="22"/>
-      <c r="BM24" s="22"/>
+      <c r="BL24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="22">
+        <v>0</v>
+      </c>
       <c r="BN24" s="22"/>
       <c r="BO24" s="22"/>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A25" s="60" t="s">
+      <c r="A25" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="60"/>
-[...70 lines deleted...]
-      <c r="BU25" s="60"/>
+      <c r="B25" s="61"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="61"/>
+      <c r="E25" s="61"/>
+      <c r="F25" s="61"/>
+      <c r="G25" s="61"/>
+      <c r="H25" s="61"/>
+      <c r="I25" s="61"/>
+      <c r="J25" s="61"/>
+      <c r="K25" s="61"/>
+      <c r="L25" s="61"/>
+      <c r="M25" s="61"/>
+      <c r="N25" s="61"/>
+      <c r="O25" s="61"/>
+      <c r="P25" s="61"/>
+      <c r="Q25" s="61"/>
+      <c r="R25" s="61"/>
+      <c r="S25" s="61"/>
+      <c r="T25" s="61"/>
+      <c r="U25" s="61"/>
+      <c r="V25" s="61"/>
+      <c r="W25" s="61"/>
+      <c r="X25" s="61"/>
+      <c r="Y25" s="61"/>
+      <c r="Z25" s="61"/>
+      <c r="AA25" s="61"/>
+      <c r="AB25" s="61"/>
+      <c r="AC25" s="61"/>
+      <c r="AD25" s="61"/>
+      <c r="AE25" s="61"/>
+      <c r="AF25" s="61"/>
+      <c r="AG25" s="61"/>
+      <c r="AH25" s="61"/>
+      <c r="AI25" s="61"/>
+      <c r="AJ25" s="61"/>
+      <c r="AK25" s="61"/>
+      <c r="AL25" s="61"/>
+      <c r="AM25" s="61"/>
+      <c r="AN25" s="61"/>
+      <c r="AO25" s="61"/>
+      <c r="AP25" s="61"/>
+      <c r="AQ25" s="61"/>
+      <c r="AR25" s="61"/>
+      <c r="AS25" s="61"/>
+      <c r="AT25" s="61"/>
+      <c r="AU25" s="61"/>
+      <c r="AV25" s="61"/>
+      <c r="AW25" s="61"/>
+      <c r="AX25" s="61"/>
+      <c r="AY25" s="61"/>
+      <c r="AZ25" s="61"/>
+      <c r="BA25" s="61"/>
+      <c r="BB25" s="61"/>
+      <c r="BC25" s="61"/>
+      <c r="BD25" s="61"/>
+      <c r="BE25" s="61"/>
+      <c r="BF25" s="61"/>
+      <c r="BG25" s="61"/>
+      <c r="BH25" s="61"/>
+      <c r="BI25" s="61"/>
+      <c r="BJ25" s="61"/>
+      <c r="BK25" s="61"/>
+      <c r="BL25" s="61"/>
+      <c r="BM25" s="61"/>
+      <c r="BN25" s="61"/>
+      <c r="BO25" s="61"/>
+      <c r="BP25" s="61"/>
+      <c r="BQ25" s="61"/>
+      <c r="BR25" s="61"/>
+      <c r="BS25" s="61"/>
+      <c r="BT25" s="61"/>
+      <c r="BU25" s="61"/>
     </row>
     <row r="26" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="18" t="s">
         <v>16</v>
@@ -4893,52 +4965,56 @@
       </c>
       <c r="BD26" s="22">
         <v>27</v>
       </c>
       <c r="BE26" s="29">
         <v>44</v>
       </c>
       <c r="BF26" s="29">
         <v>4</v>
       </c>
       <c r="BG26" s="29">
         <v>26</v>
       </c>
       <c r="BH26" s="29">
         <v>22</v>
       </c>
       <c r="BI26" s="29">
         <v>46</v>
       </c>
       <c r="BJ26" s="29">
         <v>47</v>
       </c>
       <c r="BK26" s="29">
         <v>35</v>
       </c>
-      <c r="BL26" s="22"/>
-      <c r="BM26" s="22"/>
+      <c r="BL26" s="29">
+        <v>48</v>
+      </c>
+      <c r="BM26" s="29">
+        <v>30</v>
+      </c>
       <c r="BN26" s="22"/>
       <c r="BO26" s="22"/>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="29"/>
       <c r="BR26" s="29"/>
       <c r="BS26" s="29"/>
       <c r="BT26" s="29"/>
       <c r="BU26" s="29"/>
     </row>
     <row r="27" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
@@ -5070,52 +5146,56 @@
       </c>
       <c r="BD27" s="22">
         <v>6</v>
       </c>
       <c r="BE27" s="29">
         <v>8</v>
       </c>
       <c r="BF27" s="29">
         <v>2</v>
       </c>
       <c r="BG27" s="29">
         <v>6</v>
       </c>
       <c r="BH27" s="29">
         <v>16</v>
       </c>
       <c r="BI27" s="29">
         <v>25</v>
       </c>
       <c r="BJ27" s="29">
         <v>19</v>
       </c>
       <c r="BK27" s="29">
         <v>10</v>
       </c>
-      <c r="BL27" s="22"/>
-      <c r="BM27" s="22"/>
+      <c r="BL27" s="29">
+        <v>8</v>
+      </c>
+      <c r="BM27" s="29">
+        <v>16</v>
+      </c>
       <c r="BN27" s="22"/>
       <c r="BO27" s="22"/>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="29"/>
       <c r="BR27" s="29"/>
       <c r="BS27" s="29"/>
       <c r="BT27" s="29"/>
       <c r="BU27" s="29"/>
     </row>
     <row r="28" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="25"/>
       <c r="I28" s="24"/>
       <c r="J28" s="30"/>
       <c r="K28" s="25"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
@@ -5247,52 +5327,56 @@
       </c>
       <c r="BD28" s="22">
         <v>0</v>
       </c>
       <c r="BE28" s="29">
         <v>0</v>
       </c>
       <c r="BF28" s="29">
         <v>0</v>
       </c>
       <c r="BG28" s="29">
         <v>0</v>
       </c>
       <c r="BH28" s="29">
         <v>0</v>
       </c>
       <c r="BI28" s="29">
         <v>0</v>
       </c>
       <c r="BJ28" s="29">
         <v>0</v>
       </c>
       <c r="BK28" s="29">
         <v>1</v>
       </c>
-      <c r="BL28" s="22"/>
-      <c r="BM28" s="22"/>
+      <c r="BL28" s="29">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="29">
+        <v>3</v>
+      </c>
       <c r="BN28" s="22"/>
       <c r="BO28" s="22"/>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="29"/>
       <c r="BR28" s="29"/>
       <c r="BS28" s="29"/>
       <c r="BT28" s="29"/>
       <c r="BU28" s="29"/>
     </row>
     <row r="29" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="25"/>
       <c r="I29" s="24"/>
       <c r="J29" s="30"/>
       <c r="K29" s="25"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
@@ -5424,52 +5508,56 @@
       </c>
       <c r="BD29" s="22">
         <v>1</v>
       </c>
       <c r="BE29" s="29">
         <v>0</v>
       </c>
       <c r="BF29" s="29">
         <v>0</v>
       </c>
       <c r="BG29" s="29">
         <v>1</v>
       </c>
       <c r="BH29" s="29">
         <v>0</v>
       </c>
       <c r="BI29" s="29">
         <v>4</v>
       </c>
       <c r="BJ29" s="29">
         <v>11</v>
       </c>
       <c r="BK29" s="29">
         <v>0</v>
       </c>
-      <c r="BL29" s="22"/>
-      <c r="BM29" s="22"/>
+      <c r="BL29" s="29">
+        <v>6</v>
+      </c>
+      <c r="BM29" s="29">
+        <v>1</v>
+      </c>
       <c r="BN29" s="22"/>
       <c r="BO29" s="22"/>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="29"/>
       <c r="BR29" s="29"/>
       <c r="BS29" s="29"/>
       <c r="BT29" s="29"/>
       <c r="BU29" s="29"/>
     </row>
     <row r="30" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="25"/>
       <c r="I30" s="24"/>
       <c r="J30" s="30"/>
       <c r="K30" s="25"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
@@ -5601,52 +5689,56 @@
       </c>
       <c r="BD30" s="22">
         <v>0</v>
       </c>
       <c r="BE30" s="29">
         <v>0</v>
       </c>
       <c r="BF30" s="29">
         <v>0</v>
       </c>
       <c r="BG30" s="29">
         <v>1</v>
       </c>
       <c r="BH30" s="29">
         <v>0</v>
       </c>
       <c r="BI30" s="29">
         <v>1</v>
       </c>
       <c r="BJ30" s="29">
         <v>0</v>
       </c>
       <c r="BK30" s="29">
         <v>0</v>
       </c>
-      <c r="BL30" s="22"/>
-      <c r="BM30" s="22"/>
+      <c r="BL30" s="29">
+        <v>5</v>
+      </c>
+      <c r="BM30" s="29">
+        <v>0</v>
+      </c>
       <c r="BN30" s="22"/>
       <c r="BO30" s="22"/>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="29"/>
       <c r="BR30" s="29"/>
       <c r="BS30" s="29"/>
       <c r="BT30" s="29"/>
       <c r="BU30" s="29"/>
     </row>
     <row r="31" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="25"/>
       <c r="I31" s="24"/>
       <c r="J31" s="30"/>
       <c r="K31" s="25"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
@@ -5778,52 +5870,56 @@
       </c>
       <c r="BD31" s="22">
         <v>10</v>
       </c>
       <c r="BE31" s="29">
         <v>25</v>
       </c>
       <c r="BF31" s="29">
         <v>1</v>
       </c>
       <c r="BG31" s="29">
         <v>9</v>
       </c>
       <c r="BH31" s="29">
         <v>2</v>
       </c>
       <c r="BI31" s="29">
         <v>5</v>
       </c>
       <c r="BJ31" s="29">
         <v>5</v>
       </c>
       <c r="BK31" s="29">
         <v>11</v>
       </c>
-      <c r="BL31" s="22"/>
-      <c r="BM31" s="22"/>
+      <c r="BL31" s="29">
+        <v>12</v>
+      </c>
+      <c r="BM31" s="29">
+        <v>5</v>
+      </c>
       <c r="BN31" s="22"/>
       <c r="BO31" s="22"/>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="29"/>
       <c r="BR31" s="29"/>
       <c r="BS31" s="29"/>
       <c r="BT31" s="29"/>
       <c r="BU31" s="29"/>
     </row>
     <row r="32" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="25"/>
       <c r="I32" s="24"/>
       <c r="J32" s="30"/>
       <c r="K32" s="25"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
@@ -5955,52 +6051,56 @@
       </c>
       <c r="BD32" s="22">
         <v>0</v>
       </c>
       <c r="BE32" s="29">
         <v>1</v>
       </c>
       <c r="BF32" s="29">
         <v>0</v>
       </c>
       <c r="BG32" s="29">
         <v>0</v>
       </c>
       <c r="BH32" s="29">
         <v>0</v>
       </c>
       <c r="BI32" s="29">
         <v>0</v>
       </c>
       <c r="BJ32" s="29">
         <v>1</v>
       </c>
       <c r="BK32" s="29">
         <v>3</v>
       </c>
-      <c r="BL32" s="22"/>
-      <c r="BM32" s="22"/>
+      <c r="BL32" s="29">
+        <v>0</v>
+      </c>
+      <c r="BM32" s="29">
+        <v>1</v>
+      </c>
       <c r="BN32" s="22"/>
       <c r="BO32" s="22"/>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="29"/>
       <c r="BR32" s="29"/>
       <c r="BS32" s="29"/>
       <c r="BT32" s="29"/>
       <c r="BU32" s="29"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="25"/>
       <c r="I33" s="24"/>
       <c r="J33" s="30"/>
       <c r="K33" s="25"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
@@ -6132,52 +6232,56 @@
       </c>
       <c r="BD33" s="22">
         <v>6</v>
       </c>
       <c r="BE33" s="29">
         <v>7</v>
       </c>
       <c r="BF33" s="29">
         <v>1</v>
       </c>
       <c r="BG33" s="29">
         <v>1</v>
       </c>
       <c r="BH33" s="29">
         <v>3</v>
       </c>
       <c r="BI33" s="29">
         <v>5</v>
       </c>
       <c r="BJ33" s="29">
         <v>10</v>
       </c>
       <c r="BK33" s="29">
         <v>1</v>
       </c>
-      <c r="BL33" s="22"/>
-      <c r="BM33" s="22"/>
+      <c r="BL33" s="29">
+        <v>12</v>
+      </c>
+      <c r="BM33" s="29">
+        <v>3</v>
+      </c>
       <c r="BN33" s="22"/>
       <c r="BO33" s="22"/>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="29"/>
       <c r="BR33" s="29"/>
       <c r="BS33" s="29"/>
       <c r="BT33" s="29"/>
       <c r="BU33" s="29"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="N34" s="20">
         <v>0</v>
       </c>
       <c r="O34" s="20">
         <v>0</v>
       </c>
       <c r="P34" s="20">
         <v>0</v>
       </c>
       <c r="Q34" s="20">
         <v>0</v>
       </c>
@@ -6297,52 +6401,56 @@
       </c>
       <c r="BD34" s="22">
         <v>4</v>
       </c>
       <c r="BE34" s="29">
         <v>3</v>
       </c>
       <c r="BF34" s="29">
         <v>0</v>
       </c>
       <c r="BG34" s="29">
         <v>3</v>
       </c>
       <c r="BH34" s="29">
         <v>1</v>
       </c>
       <c r="BI34" s="29">
         <v>5</v>
       </c>
       <c r="BJ34" s="29">
         <v>0</v>
       </c>
       <c r="BK34" s="29">
         <v>7</v>
       </c>
-      <c r="BL34" s="22"/>
-      <c r="BM34" s="22"/>
+      <c r="BL34" s="29">
+        <v>4</v>
+      </c>
+      <c r="BM34" s="29">
+        <v>1</v>
+      </c>
       <c r="BN34" s="22"/>
       <c r="BO34" s="22"/>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="29"/>
       <c r="BR34" s="29"/>
       <c r="BS34" s="29"/>
       <c r="BT34" s="29"/>
       <c r="BU34" s="29"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="24"/>
       <c r="E35" s="24"/>
       <c r="F35" s="24"/>
       <c r="G35" s="24"/>
       <c r="H35" s="25"/>
       <c r="I35" s="24"/>
       <c r="J35" s="30"/>
       <c r="K35" s="25"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
@@ -6474,52 +6582,56 @@
       </c>
       <c r="BD35" s="22">
         <v>0</v>
       </c>
       <c r="BE35" s="29">
         <v>0</v>
       </c>
       <c r="BF35" s="29">
         <v>0</v>
       </c>
       <c r="BG35" s="29">
         <v>2</v>
       </c>
       <c r="BH35" s="29">
         <v>0</v>
       </c>
       <c r="BI35" s="29">
         <v>1</v>
       </c>
       <c r="BJ35" s="29">
         <v>1</v>
       </c>
       <c r="BK35" s="29">
         <v>1</v>
       </c>
-      <c r="BL35" s="22"/>
-      <c r="BM35" s="22"/>
+      <c r="BL35" s="29">
+        <v>1</v>
+      </c>
+      <c r="BM35" s="29">
+        <v>0</v>
+      </c>
       <c r="BN35" s="22"/>
       <c r="BO35" s="22"/>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="29"/>
       <c r="BR35" s="29"/>
       <c r="BS35" s="29"/>
       <c r="BT35" s="29"/>
       <c r="BU35" s="29"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="25"/>
       <c r="I36" s="24"/>
       <c r="J36" s="30"/>
       <c r="K36" s="25"/>
       <c r="L36" s="30"/>
       <c r="M36" s="30"/>
@@ -6651,52 +6763,56 @@
       </c>
       <c r="BD36" s="33">
         <v>0</v>
       </c>
       <c r="BE36" s="33">
         <v>0</v>
       </c>
       <c r="BF36" s="33">
         <v>0</v>
       </c>
       <c r="BG36" s="33">
         <v>3</v>
       </c>
       <c r="BH36" s="33">
         <v>0</v>
       </c>
       <c r="BI36" s="33">
         <v>0</v>
       </c>
       <c r="BJ36" s="33">
         <v>0</v>
       </c>
       <c r="BK36" s="33">
         <v>1</v>
       </c>
-      <c r="BL36" s="33"/>
-      <c r="BM36" s="33"/>
+      <c r="BL36" s="33">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="33">
+        <v>0</v>
+      </c>
       <c r="BN36" s="33"/>
       <c r="BO36" s="33"/>
       <c r="BP36" s="33"/>
       <c r="BQ36" s="33"/>
       <c r="BR36" s="33"/>
       <c r="BS36" s="33"/>
       <c r="BT36" s="33"/>
       <c r="BU36" s="33"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="34"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="28"/>
       <c r="I37" s="18"/>
       <c r="J37" s="26"/>
       <c r="K37" s="28"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
@@ -7103,105 +7219,105 @@
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AI3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BV49"/>
   <sheetViews>
     <sheetView topLeftCell="AZ1" workbookViewId="0">
-      <selection activeCell="BA51" sqref="BA51"/>
+      <selection activeCell="BR26" sqref="BR26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="8.85546875" customWidth="1"/>
     <col min="42" max="42" width="8.85546875" customWidth="1"/>
     <col min="55" max="55" width="8.85546875" customWidth="1"/>
     <col min="67" max="67" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:74" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="61"/>
-[...36 lines deleted...]
-      <c r="AM1" s="61"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
+      <c r="Z1" s="58"/>
+      <c r="AA1" s="58"/>
+      <c r="AB1" s="58"/>
+      <c r="AC1" s="58"/>
+      <c r="AD1" s="58"/>
+      <c r="AE1" s="58"/>
+      <c r="AF1" s="58"/>
+      <c r="AG1" s="58"/>
+      <c r="AH1" s="58"/>
+      <c r="AI1" s="58"/>
+      <c r="AJ1" s="58"/>
+      <c r="AK1" s="58"/>
+      <c r="AL1" s="58"/>
+      <c r="AM1" s="58"/>
     </row>
     <row r="2" spans="1:74" s="9" customFormat="1" ht="11.25">
       <c r="X2" s="10"/>
       <c r="Y2" s="11"/>
       <c r="Z2" s="37"/>
       <c r="AA2" s="37"/>
       <c r="AD2" s="37"/>
       <c r="AI2" s="37"/>
       <c r="AJ2" s="37"/>
       <c r="AK2" s="37"/>
       <c r="AL2" s="47"/>
       <c r="AM2" s="48"/>
       <c r="AO2" s="47"/>
       <c r="AS2" s="47"/>
       <c r="AX2" s="48"/>
       <c r="AY2" s="47"/>
       <c r="AZ2" s="48"/>
       <c r="BB2" s="47"/>
       <c r="BE2" s="47"/>
       <c r="BJ2" s="48"/>
       <c r="BK2" s="47"/>
       <c r="BL2" s="48"/>
       <c r="BN2" s="47"/>
       <c r="BQ2" s="47"/>
       <c r="BV2" s="48" t="s">
@@ -7496,102 +7612,102 @@
         <v>7</v>
       </c>
       <c r="BP4" s="44" t="s">
         <v>8</v>
       </c>
       <c r="BQ4" s="49" t="s">
         <v>9</v>
       </c>
       <c r="BR4" s="49" t="s">
         <v>1</v>
       </c>
       <c r="BS4" s="16" t="s">
         <v>2</v>
       </c>
       <c r="BT4" s="16" t="s">
         <v>13</v>
       </c>
       <c r="BU4" s="16" t="s">
         <v>14</v>
       </c>
       <c r="BV4" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:74" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="58"/>
-[...47 lines deleted...]
-      <c r="AX5" s="58"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="59"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="59"/>
+      <c r="P5" s="59"/>
+      <c r="Q5" s="59"/>
+      <c r="R5" s="59"/>
+      <c r="S5" s="59"/>
+      <c r="T5" s="59"/>
+      <c r="U5" s="59"/>
+      <c r="V5" s="59"/>
+      <c r="W5" s="59"/>
+      <c r="X5" s="59"/>
+      <c r="Y5" s="59"/>
+      <c r="Z5" s="59"/>
+      <c r="AA5" s="59"/>
+      <c r="AB5" s="59"/>
+      <c r="AC5" s="59"/>
+      <c r="AD5" s="59"/>
+      <c r="AE5" s="59"/>
+      <c r="AF5" s="59"/>
+      <c r="AG5" s="59"/>
+      <c r="AH5" s="59"/>
+      <c r="AI5" s="59"/>
+      <c r="AJ5" s="59"/>
+      <c r="AK5" s="59"/>
+      <c r="AL5" s="59"/>
+      <c r="AM5" s="59"/>
+      <c r="AN5" s="59"/>
+      <c r="AO5" s="59"/>
+      <c r="AP5" s="59"/>
+      <c r="AQ5" s="59"/>
+      <c r="AR5" s="59"/>
+      <c r="AS5" s="59"/>
+      <c r="AT5" s="59"/>
+      <c r="AU5" s="59"/>
+      <c r="AV5" s="59"/>
+      <c r="AW5" s="59"/>
+      <c r="AX5" s="59"/>
     </row>
     <row r="6" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A6" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>16</v>
@@ -7742,52 +7858,56 @@
       </c>
       <c r="BE6" s="22">
         <v>21</v>
       </c>
       <c r="BF6" s="22">
         <v>8</v>
       </c>
       <c r="BG6" s="22">
         <v>10</v>
       </c>
       <c r="BH6" s="22">
         <v>11</v>
       </c>
       <c r="BI6" s="22">
         <v>8</v>
       </c>
       <c r="BJ6" s="22">
         <v>9</v>
       </c>
       <c r="BK6" s="22">
         <v>2</v>
       </c>
       <c r="BL6" s="22">
         <v>4</v>
       </c>
-      <c r="BM6" s="22"/>
-      <c r="BN6" s="22"/>
+      <c r="BM6" s="22">
+        <v>4</v>
+      </c>
+      <c r="BN6" s="22">
+        <v>20</v>
+      </c>
       <c r="BO6" s="22"/>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
       <c r="BV6" s="22"/>
     </row>
     <row r="7" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="25"/>
       <c r="I7" s="24"/>
       <c r="J7" s="26"/>
       <c r="K7" s="28"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
@@ -7922,52 +8042,56 @@
       </c>
       <c r="BE7" s="22">
         <v>11</v>
       </c>
       <c r="BF7" s="22">
         <v>6</v>
       </c>
       <c r="BG7" s="22">
         <v>3</v>
       </c>
       <c r="BH7" s="22">
         <v>6</v>
       </c>
       <c r="BI7" s="22">
         <v>5</v>
       </c>
       <c r="BJ7" s="22">
         <v>8</v>
       </c>
       <c r="BK7" s="22">
         <v>2</v>
       </c>
       <c r="BL7" s="22">
         <v>4</v>
       </c>
-      <c r="BM7" s="22"/>
-      <c r="BN7" s="22"/>
+      <c r="BM7" s="22">
+        <v>1</v>
+      </c>
+      <c r="BN7" s="22">
+        <v>13</v>
+      </c>
       <c r="BO7" s="22"/>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
       <c r="BV7" s="22"/>
     </row>
     <row r="8" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="25"/>
       <c r="I8" s="24"/>
       <c r="J8" s="26"/>
       <c r="K8" s="28"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
@@ -8102,52 +8226,56 @@
       </c>
       <c r="BE8" s="22">
         <v>0</v>
       </c>
       <c r="BF8" s="22">
         <v>0</v>
       </c>
       <c r="BG8" s="22">
         <v>0</v>
       </c>
       <c r="BH8" s="22">
         <v>0</v>
       </c>
       <c r="BI8" s="22">
         <v>0</v>
       </c>
       <c r="BJ8" s="22">
         <v>0</v>
       </c>
       <c r="BK8" s="22">
         <v>0</v>
       </c>
       <c r="BL8" s="22">
         <v>0</v>
       </c>
-      <c r="BM8" s="22"/>
-      <c r="BN8" s="22"/>
+      <c r="BM8" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN8" s="22">
+        <v>4</v>
+      </c>
       <c r="BO8" s="22"/>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
       <c r="BV8" s="22"/>
     </row>
     <row r="9" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="25"/>
       <c r="I9" s="24"/>
       <c r="J9" s="26"/>
       <c r="K9" s="28"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
@@ -8283,52 +8411,56 @@
       </c>
       <c r="BE9" s="22">
         <v>0</v>
       </c>
       <c r="BF9" s="22">
         <v>0</v>
       </c>
       <c r="BG9" s="22">
         <v>0</v>
       </c>
       <c r="BH9" s="22">
         <v>0</v>
       </c>
       <c r="BI9" s="22">
         <v>0</v>
       </c>
       <c r="BJ9" s="22">
         <v>0</v>
       </c>
       <c r="BK9" s="22">
         <v>0</v>
       </c>
       <c r="BL9" s="22">
         <v>0</v>
       </c>
-      <c r="BM9" s="22"/>
-      <c r="BN9" s="22"/>
+      <c r="BM9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN9" s="22">
+        <v>0</v>
+      </c>
       <c r="BO9" s="22"/>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
       <c r="BV9" s="22"/>
     </row>
     <row r="10" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="25"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
       <c r="K10" s="28"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
@@ -8464,52 +8596,56 @@
       </c>
       <c r="BE10" s="22">
         <v>0</v>
       </c>
       <c r="BF10" s="22">
         <v>0</v>
       </c>
       <c r="BG10" s="22">
         <v>0</v>
       </c>
       <c r="BH10" s="22">
         <v>0</v>
       </c>
       <c r="BI10" s="22">
         <v>0</v>
       </c>
       <c r="BJ10" s="22">
         <v>0</v>
       </c>
       <c r="BK10" s="22">
         <v>0</v>
       </c>
       <c r="BL10" s="22">
         <v>0</v>
       </c>
-      <c r="BM10" s="22"/>
-      <c r="BN10" s="22"/>
+      <c r="BM10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN10" s="22">
+        <v>0</v>
+      </c>
       <c r="BO10" s="22"/>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
       <c r="BV10" s="22"/>
     </row>
     <row r="11" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="25"/>
       <c r="I11" s="24"/>
       <c r="J11" s="26"/>
       <c r="K11" s="28"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
@@ -8644,52 +8780,56 @@
       </c>
       <c r="BE11" s="22">
         <v>0</v>
       </c>
       <c r="BF11" s="22">
         <v>0</v>
       </c>
       <c r="BG11" s="22">
         <v>4</v>
       </c>
       <c r="BH11" s="22">
         <v>4</v>
       </c>
       <c r="BI11" s="22">
         <v>0</v>
       </c>
       <c r="BJ11" s="22">
         <v>1</v>
       </c>
       <c r="BK11" s="22">
         <v>0</v>
       </c>
       <c r="BL11" s="22">
         <v>0</v>
       </c>
-      <c r="BM11" s="22"/>
-      <c r="BN11" s="22"/>
+      <c r="BM11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN11" s="22">
+        <v>0</v>
+      </c>
       <c r="BO11" s="22"/>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
       <c r="BV11" s="22"/>
     </row>
     <row r="12" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="25"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
       <c r="K12" s="28"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
@@ -8825,52 +8965,56 @@
       </c>
       <c r="BE12" s="22">
         <v>0</v>
       </c>
       <c r="BF12" s="22">
         <v>0</v>
       </c>
       <c r="BG12" s="22">
         <v>0</v>
       </c>
       <c r="BH12" s="22">
         <v>1</v>
       </c>
       <c r="BI12" s="22">
         <v>0</v>
       </c>
       <c r="BJ12" s="22">
         <v>0</v>
       </c>
       <c r="BK12" s="22">
         <v>0</v>
       </c>
       <c r="BL12" s="22">
         <v>0</v>
       </c>
-      <c r="BM12" s="22"/>
-      <c r="BN12" s="22"/>
+      <c r="BM12" s="22">
+        <v>1</v>
+      </c>
+      <c r="BN12" s="22">
+        <v>0</v>
+      </c>
       <c r="BO12" s="22"/>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
       <c r="BV12" s="22"/>
     </row>
     <row r="13" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="25"/>
       <c r="I13" s="24"/>
       <c r="J13" s="26"/>
       <c r="K13" s="28"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
@@ -9005,52 +9149,56 @@
       </c>
       <c r="BE13" s="22">
         <v>0</v>
       </c>
       <c r="BF13" s="22">
         <v>0</v>
       </c>
       <c r="BG13" s="22">
         <v>2</v>
       </c>
       <c r="BH13" s="22">
         <v>0</v>
       </c>
       <c r="BI13" s="22">
         <v>0</v>
       </c>
       <c r="BJ13" s="22">
         <v>0</v>
       </c>
       <c r="BK13" s="22">
         <v>0</v>
       </c>
       <c r="BL13" s="22">
         <v>0</v>
       </c>
-      <c r="BM13" s="22"/>
-      <c r="BN13" s="22"/>
+      <c r="BM13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN13" s="22">
+        <v>1</v>
+      </c>
       <c r="BO13" s="22"/>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
       <c r="BV13" s="22"/>
     </row>
     <row r="14" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
@@ -9185,52 +9333,56 @@
       </c>
       <c r="BE14" s="22">
         <v>0</v>
       </c>
       <c r="BF14" s="22">
         <v>2</v>
       </c>
       <c r="BG14" s="22">
         <v>1</v>
       </c>
       <c r="BH14" s="22">
         <v>0</v>
       </c>
       <c r="BI14" s="22">
         <v>0</v>
       </c>
       <c r="BJ14" s="22">
         <v>0</v>
       </c>
       <c r="BK14" s="22">
         <v>0</v>
       </c>
       <c r="BL14" s="22">
         <v>0</v>
       </c>
-      <c r="BM14" s="22"/>
-      <c r="BN14" s="22"/>
+      <c r="BM14" s="22">
+        <v>2</v>
+      </c>
+      <c r="BN14" s="22">
+        <v>0</v>
+      </c>
       <c r="BO14" s="22"/>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
       <c r="BV14" s="22"/>
     </row>
     <row r="15" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="18"/>
       <c r="G15" s="18"/>
       <c r="H15" s="28"/>
       <c r="I15" s="18"/>
       <c r="J15" s="26"/>
       <c r="K15" s="28"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
@@ -9366,52 +9518,56 @@
       </c>
       <c r="BE15" s="22">
         <v>0</v>
       </c>
       <c r="BF15" s="22">
         <v>0</v>
       </c>
       <c r="BG15" s="22">
         <v>0</v>
       </c>
       <c r="BH15" s="22">
         <v>0</v>
       </c>
       <c r="BI15" s="22">
         <v>3</v>
       </c>
       <c r="BJ15" s="22">
         <v>0</v>
       </c>
       <c r="BK15" s="22">
         <v>0</v>
       </c>
       <c r="BL15" s="22">
         <v>0</v>
       </c>
-      <c r="BM15" s="22"/>
-      <c r="BN15" s="22"/>
+      <c r="BM15" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN15" s="22">
+        <v>0</v>
+      </c>
       <c r="BO15" s="22"/>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
       <c r="BV15" s="22"/>
     </row>
     <row r="16" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="28"/>
       <c r="I16" s="18"/>
       <c r="J16" s="26"/>
       <c r="K16" s="28"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
@@ -9547,114 +9703,118 @@
       </c>
       <c r="BE16" s="22">
         <v>10</v>
       </c>
       <c r="BF16" s="22">
         <v>0</v>
       </c>
       <c r="BG16" s="22">
         <v>0</v>
       </c>
       <c r="BH16" s="22">
         <v>0</v>
       </c>
       <c r="BI16" s="22">
         <v>0</v>
       </c>
       <c r="BJ16" s="22">
         <v>0</v>
       </c>
       <c r="BK16" s="22">
         <v>0</v>
       </c>
       <c r="BL16" s="22">
         <v>0</v>
       </c>
-      <c r="BM16" s="22"/>
-      <c r="BN16" s="22"/>
+      <c r="BM16" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN16" s="22">
+        <v>2</v>
+      </c>
       <c r="BO16" s="22"/>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
       <c r="BV16" s="22"/>
     </row>
     <row r="17" spans="1:74" s="27" customFormat="1" ht="11.25">
-      <c r="A17" s="59" t="s">
+      <c r="A17" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="59"/>
-[...47 lines deleted...]
-      <c r="AX17" s="59"/>
+      <c r="B17" s="60"/>
+      <c r="C17" s="60"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="60"/>
+      <c r="N17" s="60"/>
+      <c r="O17" s="60"/>
+      <c r="P17" s="60"/>
+      <c r="Q17" s="60"/>
+      <c r="R17" s="60"/>
+      <c r="S17" s="60"/>
+      <c r="T17" s="60"/>
+      <c r="U17" s="60"/>
+      <c r="V17" s="60"/>
+      <c r="W17" s="60"/>
+      <c r="X17" s="60"/>
+      <c r="Y17" s="60"/>
+      <c r="Z17" s="60"/>
+      <c r="AA17" s="60"/>
+      <c r="AB17" s="60"/>
+      <c r="AC17" s="60"/>
+      <c r="AD17" s="60"/>
+      <c r="AE17" s="60"/>
+      <c r="AF17" s="60"/>
+      <c r="AG17" s="60"/>
+      <c r="AH17" s="60"/>
+      <c r="AI17" s="60"/>
+      <c r="AJ17" s="60"/>
+      <c r="AK17" s="60"/>
+      <c r="AL17" s="60"/>
+      <c r="AM17" s="60"/>
+      <c r="AN17" s="60"/>
+      <c r="AO17" s="60"/>
+      <c r="AP17" s="60"/>
+      <c r="AQ17" s="60"/>
+      <c r="AR17" s="60"/>
+      <c r="AS17" s="60"/>
+      <c r="AT17" s="60"/>
+      <c r="AU17" s="60"/>
+      <c r="AV17" s="60"/>
+      <c r="AW17" s="60"/>
+      <c r="AX17" s="60"/>
     </row>
     <row r="18" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A18" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="18" t="s">
         <v>16</v>
@@ -9805,52 +9965,56 @@
       </c>
       <c r="BE18" s="22">
         <v>18</v>
       </c>
       <c r="BF18" s="22">
         <v>8</v>
       </c>
       <c r="BG18" s="22">
         <v>3</v>
       </c>
       <c r="BH18" s="22">
         <v>6</v>
       </c>
       <c r="BI18" s="22">
         <v>8</v>
       </c>
       <c r="BJ18" s="22">
         <v>8</v>
       </c>
       <c r="BK18" s="22">
         <v>2</v>
       </c>
       <c r="BL18" s="22">
         <v>4</v>
       </c>
-      <c r="BM18" s="22"/>
-      <c r="BN18" s="22"/>
+      <c r="BM18" s="22">
+        <v>1</v>
+      </c>
+      <c r="BN18" s="22">
+        <v>16</v>
+      </c>
       <c r="BO18" s="22"/>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
       <c r="BV18" s="22"/>
     </row>
     <row r="19" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="24"/>
       <c r="E19" s="24"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="30"/>
       <c r="I19" s="24"/>
       <c r="J19" s="26"/>
       <c r="K19" s="28"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
@@ -9985,52 +10149,56 @@
       </c>
       <c r="BE19" s="22">
         <v>11</v>
       </c>
       <c r="BF19" s="22">
         <v>6</v>
       </c>
       <c r="BG19" s="22">
         <v>3</v>
       </c>
       <c r="BH19" s="22">
         <v>6</v>
       </c>
       <c r="BI19" s="22">
         <v>5</v>
       </c>
       <c r="BJ19" s="22">
         <v>8</v>
       </c>
       <c r="BK19" s="22">
         <v>2</v>
       </c>
       <c r="BL19" s="22">
         <v>4</v>
       </c>
-      <c r="BM19" s="22"/>
-      <c r="BN19" s="22"/>
+      <c r="BM19" s="22">
+        <v>1</v>
+      </c>
+      <c r="BN19" s="22">
+        <v>10</v>
+      </c>
       <c r="BO19" s="22"/>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
       <c r="BV19" s="22"/>
     </row>
     <row r="20" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="30"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
       <c r="K20" s="28"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
@@ -10165,52 +10333,56 @@
       </c>
       <c r="BE20" s="22">
         <v>0</v>
       </c>
       <c r="BF20" s="22">
         <v>0</v>
       </c>
       <c r="BG20" s="22">
         <v>0</v>
       </c>
       <c r="BH20" s="22">
         <v>0</v>
       </c>
       <c r="BI20" s="22">
         <v>0</v>
       </c>
       <c r="BJ20" s="22">
         <v>0</v>
       </c>
       <c r="BK20" s="22">
         <v>0</v>
       </c>
       <c r="BL20" s="22">
         <v>0</v>
       </c>
-      <c r="BM20" s="22"/>
-      <c r="BN20" s="22"/>
+      <c r="BM20" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN20" s="22">
+        <v>4</v>
+      </c>
       <c r="BO20" s="22"/>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
       <c r="BV20" s="22"/>
     </row>
     <row r="21" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="30"/>
       <c r="I21" s="24"/>
       <c r="J21" s="26"/>
       <c r="K21" s="28"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
@@ -10345,52 +10517,56 @@
       </c>
       <c r="BE21" s="22">
         <v>0</v>
       </c>
       <c r="BF21" s="22">
         <v>0</v>
       </c>
       <c r="BG21" s="22">
         <v>0</v>
       </c>
       <c r="BH21" s="22">
         <v>0</v>
       </c>
       <c r="BI21" s="22">
         <v>0</v>
       </c>
       <c r="BJ21" s="22">
         <v>0</v>
       </c>
       <c r="BK21" s="22">
         <v>0</v>
       </c>
       <c r="BL21" s="22">
         <v>0</v>
       </c>
-      <c r="BM21" s="22"/>
-      <c r="BN21" s="22"/>
+      <c r="BM21" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN21" s="22">
+        <v>0</v>
+      </c>
       <c r="BO21" s="22"/>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
       <c r="BV21" s="22"/>
     </row>
     <row r="22" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="30"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
       <c r="K22" s="28"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
@@ -10525,52 +10701,56 @@
       </c>
       <c r="BE22" s="22">
         <v>0</v>
       </c>
       <c r="BF22" s="22">
         <v>2</v>
       </c>
       <c r="BG22" s="22">
         <v>0</v>
       </c>
       <c r="BH22" s="22">
         <v>0</v>
       </c>
       <c r="BI22" s="22">
         <v>0</v>
       </c>
       <c r="BJ22" s="22">
         <v>0</v>
       </c>
       <c r="BK22" s="22">
         <v>0</v>
       </c>
       <c r="BL22" s="22">
         <v>0</v>
       </c>
-      <c r="BM22" s="22"/>
-      <c r="BN22" s="22"/>
+      <c r="BM22" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN22" s="22">
+        <v>0</v>
+      </c>
       <c r="BO22" s="22"/>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
       <c r="BV22" s="22"/>
     </row>
     <row r="23" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="24"/>
       <c r="E23" s="24"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="30"/>
       <c r="I23" s="24"/>
       <c r="J23" s="26"/>
       <c r="K23" s="28"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
@@ -10705,52 +10885,56 @@
       </c>
       <c r="BE23" s="22">
         <v>0</v>
       </c>
       <c r="BF23" s="22">
         <v>0</v>
       </c>
       <c r="BG23" s="22">
         <v>0</v>
       </c>
       <c r="BH23" s="22">
         <v>0</v>
       </c>
       <c r="BI23" s="22">
         <v>3</v>
       </c>
       <c r="BJ23" s="22">
         <v>0</v>
       </c>
       <c r="BK23" s="22">
         <v>0</v>
       </c>
       <c r="BL23" s="22">
         <v>0</v>
       </c>
-      <c r="BM23" s="22"/>
-      <c r="BN23" s="22"/>
+      <c r="BM23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN23" s="22">
+        <v>0</v>
+      </c>
       <c r="BO23" s="22"/>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
       <c r="BV23" s="22"/>
     </row>
     <row r="24" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="30"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
       <c r="K24" s="28"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
@@ -10885,114 +11069,118 @@
       </c>
       <c r="BE24" s="22">
         <v>7</v>
       </c>
       <c r="BF24" s="22">
         <v>0</v>
       </c>
       <c r="BG24" s="22">
         <v>0</v>
       </c>
       <c r="BH24" s="22">
         <v>0</v>
       </c>
       <c r="BI24" s="22">
         <v>0</v>
       </c>
       <c r="BJ24" s="22">
         <v>0</v>
       </c>
       <c r="BK24" s="22">
         <v>0</v>
       </c>
       <c r="BL24" s="22">
         <v>0</v>
       </c>
-      <c r="BM24" s="22"/>
-      <c r="BN24" s="22"/>
+      <c r="BM24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BN24" s="22">
+        <v>2</v>
+      </c>
       <c r="BO24" s="22"/>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
       <c r="BV24" s="22"/>
     </row>
     <row r="25" spans="1:74" s="27" customFormat="1" ht="11.25">
-      <c r="A25" s="60" t="s">
+      <c r="A25" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="60"/>
-[...47 lines deleted...]
-      <c r="AX25" s="60"/>
+      <c r="B25" s="61"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="61"/>
+      <c r="E25" s="61"/>
+      <c r="F25" s="61"/>
+      <c r="G25" s="61"/>
+      <c r="H25" s="61"/>
+      <c r="I25" s="61"/>
+      <c r="J25" s="61"/>
+      <c r="K25" s="61"/>
+      <c r="L25" s="61"/>
+      <c r="M25" s="61"/>
+      <c r="N25" s="61"/>
+      <c r="O25" s="61"/>
+      <c r="P25" s="61"/>
+      <c r="Q25" s="61"/>
+      <c r="R25" s="61"/>
+      <c r="S25" s="61"/>
+      <c r="T25" s="61"/>
+      <c r="U25" s="61"/>
+      <c r="V25" s="61"/>
+      <c r="W25" s="61"/>
+      <c r="X25" s="61"/>
+      <c r="Y25" s="61"/>
+      <c r="Z25" s="61"/>
+      <c r="AA25" s="61"/>
+      <c r="AB25" s="61"/>
+      <c r="AC25" s="61"/>
+      <c r="AD25" s="61"/>
+      <c r="AE25" s="61"/>
+      <c r="AF25" s="61"/>
+      <c r="AG25" s="61"/>
+      <c r="AH25" s="61"/>
+      <c r="AI25" s="61"/>
+      <c r="AJ25" s="61"/>
+      <c r="AK25" s="61"/>
+      <c r="AL25" s="61"/>
+      <c r="AM25" s="61"/>
+      <c r="AN25" s="61"/>
+      <c r="AO25" s="61"/>
+      <c r="AP25" s="61"/>
+      <c r="AQ25" s="61"/>
+      <c r="AR25" s="61"/>
+      <c r="AS25" s="61"/>
+      <c r="AT25" s="61"/>
+      <c r="AU25" s="61"/>
+      <c r="AV25" s="61"/>
+      <c r="AW25" s="61"/>
+      <c r="AX25" s="61"/>
     </row>
     <row r="26" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="18" t="s">
         <v>16</v>
@@ -11143,52 +11331,56 @@
       </c>
       <c r="BE26" s="22">
         <v>3</v>
       </c>
       <c r="BF26" s="29">
         <v>0</v>
       </c>
       <c r="BG26" s="29">
         <v>7</v>
       </c>
       <c r="BH26" s="29">
         <v>5</v>
       </c>
       <c r="BI26" s="29">
         <v>0</v>
       </c>
       <c r="BJ26" s="29">
         <v>1</v>
       </c>
       <c r="BK26" s="29">
         <v>0</v>
       </c>
       <c r="BL26" s="29">
         <v>0</v>
       </c>
-      <c r="BM26" s="22"/>
-      <c r="BN26" s="29"/>
+      <c r="BM26" s="29">
+        <v>3</v>
+      </c>
+      <c r="BN26" s="29">
+        <v>4</v>
+      </c>
       <c r="BO26" s="29"/>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="22"/>
       <c r="BR26" s="29"/>
       <c r="BS26" s="29"/>
       <c r="BT26" s="29"/>
       <c r="BU26" s="29"/>
       <c r="BV26" s="29"/>
     </row>
     <row r="27" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="26"/>
       <c r="I27" s="24"/>
       <c r="J27" s="26"/>
       <c r="K27" s="25"/>
       <c r="L27" s="30"/>
       <c r="M27" s="30"/>
@@ -11323,52 +11515,56 @@
       </c>
       <c r="BE27" s="22">
         <v>0</v>
       </c>
       <c r="BF27" s="29">
         <v>0</v>
       </c>
       <c r="BG27" s="29">
         <v>0</v>
       </c>
       <c r="BH27" s="29">
         <v>0</v>
       </c>
       <c r="BI27" s="29">
         <v>0</v>
       </c>
       <c r="BJ27" s="29">
         <v>0</v>
       </c>
       <c r="BK27" s="29">
         <v>0</v>
       </c>
       <c r="BL27" s="29">
         <v>0</v>
       </c>
-      <c r="BM27" s="22"/>
-      <c r="BN27" s="29"/>
+      <c r="BM27" s="29">
+        <v>0</v>
+      </c>
+      <c r="BN27" s="29">
+        <v>3</v>
+      </c>
       <c r="BO27" s="29"/>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="22"/>
       <c r="BR27" s="29"/>
       <c r="BS27" s="29"/>
       <c r="BT27" s="29"/>
       <c r="BU27" s="29"/>
       <c r="BV27" s="29"/>
     </row>
     <row r="28" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="26"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
       <c r="K28" s="25"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
@@ -11503,52 +11699,56 @@
       </c>
       <c r="BE28" s="22">
         <v>0</v>
       </c>
       <c r="BF28" s="29">
         <v>0</v>
       </c>
       <c r="BG28" s="29">
         <v>0</v>
       </c>
       <c r="BH28" s="29">
         <v>0</v>
       </c>
       <c r="BI28" s="29">
         <v>0</v>
       </c>
       <c r="BJ28" s="29">
         <v>0</v>
       </c>
       <c r="BK28" s="29">
         <v>0</v>
       </c>
       <c r="BL28" s="29">
         <v>0</v>
       </c>
-      <c r="BM28" s="22"/>
-      <c r="BN28" s="29"/>
+      <c r="BM28" s="29">
+        <v>0</v>
+      </c>
+      <c r="BN28" s="29">
+        <v>0</v>
+      </c>
       <c r="BO28" s="29"/>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="22"/>
       <c r="BR28" s="29"/>
       <c r="BS28" s="29"/>
       <c r="BT28" s="29"/>
       <c r="BU28" s="29"/>
       <c r="BV28" s="29"/>
     </row>
     <row r="29" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="26"/>
       <c r="I29" s="24"/>
       <c r="J29" s="26"/>
       <c r="K29" s="25"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
@@ -11683,52 +11883,56 @@
       </c>
       <c r="BE29" s="22">
         <v>0</v>
       </c>
       <c r="BF29" s="29">
         <v>0</v>
       </c>
       <c r="BG29" s="29">
         <v>0</v>
       </c>
       <c r="BH29" s="29">
         <v>0</v>
       </c>
       <c r="BI29" s="29">
         <v>0</v>
       </c>
       <c r="BJ29" s="29">
         <v>0</v>
       </c>
       <c r="BK29" s="29">
         <v>0</v>
       </c>
       <c r="BL29" s="29">
         <v>0</v>
       </c>
-      <c r="BM29" s="22"/>
-      <c r="BN29" s="29"/>
+      <c r="BM29" s="29">
+        <v>0</v>
+      </c>
+      <c r="BN29" s="29">
+        <v>0</v>
+      </c>
       <c r="BO29" s="29"/>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="22"/>
       <c r="BR29" s="29"/>
       <c r="BS29" s="29"/>
       <c r="BT29" s="29"/>
       <c r="BU29" s="29"/>
       <c r="BV29" s="29"/>
     </row>
     <row r="30" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="26"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
       <c r="K30" s="25"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
@@ -11863,52 +12067,56 @@
       </c>
       <c r="BE30" s="22">
         <v>0</v>
       </c>
       <c r="BF30" s="29">
         <v>0</v>
       </c>
       <c r="BG30" s="29">
         <v>0</v>
       </c>
       <c r="BH30" s="29">
         <v>0</v>
       </c>
       <c r="BI30" s="29">
         <v>0</v>
       </c>
       <c r="BJ30" s="29">
         <v>0</v>
       </c>
       <c r="BK30" s="29">
         <v>0</v>
       </c>
       <c r="BL30" s="29">
         <v>0</v>
       </c>
-      <c r="BM30" s="22"/>
-      <c r="BN30" s="29"/>
+      <c r="BM30" s="29">
+        <v>0</v>
+      </c>
+      <c r="BN30" s="29">
+        <v>0</v>
+      </c>
       <c r="BO30" s="29"/>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="22"/>
       <c r="BR30" s="29"/>
       <c r="BS30" s="29"/>
       <c r="BT30" s="29"/>
       <c r="BU30" s="29"/>
       <c r="BV30" s="29"/>
     </row>
     <row r="31" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="26"/>
       <c r="I31" s="24"/>
       <c r="J31" s="26"/>
       <c r="K31" s="25"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
@@ -12043,52 +12251,56 @@
       </c>
       <c r="BE31" s="22">
         <v>0</v>
       </c>
       <c r="BF31" s="29">
         <v>0</v>
       </c>
       <c r="BG31" s="29">
         <v>4</v>
       </c>
       <c r="BH31" s="29">
         <v>4</v>
       </c>
       <c r="BI31" s="29">
         <v>0</v>
       </c>
       <c r="BJ31" s="29">
         <v>1</v>
       </c>
       <c r="BK31" s="29">
         <v>0</v>
       </c>
       <c r="BL31" s="29">
         <v>0</v>
       </c>
-      <c r="BM31" s="22"/>
-      <c r="BN31" s="29"/>
+      <c r="BM31" s="29">
+        <v>0</v>
+      </c>
+      <c r="BN31" s="29">
+        <v>0</v>
+      </c>
       <c r="BO31" s="29"/>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="22"/>
       <c r="BR31" s="29"/>
       <c r="BS31" s="29"/>
       <c r="BT31" s="29"/>
       <c r="BU31" s="29"/>
       <c r="BV31" s="29"/>
     </row>
     <row r="32" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="26"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
       <c r="K32" s="25"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
@@ -12223,52 +12435,56 @@
       </c>
       <c r="BE32" s="22">
         <v>0</v>
       </c>
       <c r="BF32" s="29">
         <v>0</v>
       </c>
       <c r="BG32" s="29">
         <v>0</v>
       </c>
       <c r="BH32" s="29">
         <v>1</v>
       </c>
       <c r="BI32" s="29">
         <v>0</v>
       </c>
       <c r="BJ32" s="29">
         <v>0</v>
       </c>
       <c r="BK32" s="29">
         <v>0</v>
       </c>
       <c r="BL32" s="29">
         <v>0</v>
       </c>
-      <c r="BM32" s="22"/>
-      <c r="BN32" s="29"/>
+      <c r="BM32" s="29">
+        <v>1</v>
+      </c>
+      <c r="BN32" s="29">
+        <v>0</v>
+      </c>
       <c r="BO32" s="29"/>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="22"/>
       <c r="BR32" s="29"/>
       <c r="BS32" s="29"/>
       <c r="BT32" s="29"/>
       <c r="BU32" s="29"/>
       <c r="BV32" s="29"/>
     </row>
     <row r="33" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="26"/>
       <c r="I33" s="24"/>
       <c r="J33" s="26"/>
       <c r="K33" s="25"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
@@ -12403,52 +12619,56 @@
       </c>
       <c r="BE33" s="22">
         <v>0</v>
       </c>
       <c r="BF33" s="29">
         <v>0</v>
       </c>
       <c r="BG33" s="29">
         <v>2</v>
       </c>
       <c r="BH33" s="29">
         <v>0</v>
       </c>
       <c r="BI33" s="29">
         <v>0</v>
       </c>
       <c r="BJ33" s="29">
         <v>0</v>
       </c>
       <c r="BK33" s="29">
         <v>0</v>
       </c>
       <c r="BL33" s="29">
         <v>0</v>
       </c>
-      <c r="BM33" s="22"/>
-      <c r="BN33" s="29"/>
+      <c r="BM33" s="29">
+        <v>0</v>
+      </c>
+      <c r="BN33" s="29">
+        <v>1</v>
+      </c>
       <c r="BO33" s="29"/>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="22"/>
       <c r="BR33" s="29"/>
       <c r="BS33" s="29"/>
       <c r="BT33" s="29"/>
       <c r="BU33" s="29"/>
       <c r="BV33" s="29"/>
     </row>
     <row r="34" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="18"/>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
@@ -12583,52 +12803,56 @@
       </c>
       <c r="BE34" s="22">
         <v>0</v>
       </c>
       <c r="BF34" s="29">
         <v>0</v>
       </c>
       <c r="BG34" s="29">
         <v>1</v>
       </c>
       <c r="BH34" s="29">
         <v>0</v>
       </c>
       <c r="BI34" s="29">
         <v>0</v>
       </c>
       <c r="BJ34" s="29">
         <v>0</v>
       </c>
       <c r="BK34" s="29">
         <v>0</v>
       </c>
       <c r="BL34" s="29">
         <v>0</v>
       </c>
-      <c r="BM34" s="22"/>
-      <c r="BN34" s="29"/>
+      <c r="BM34" s="29">
+        <v>2</v>
+      </c>
+      <c r="BN34" s="29">
+        <v>0</v>
+      </c>
       <c r="BO34" s="29"/>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="22"/>
       <c r="BR34" s="29"/>
       <c r="BS34" s="29"/>
       <c r="BT34" s="29"/>
       <c r="BU34" s="29"/>
       <c r="BV34" s="29"/>
     </row>
     <row r="35" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
@@ -12763,52 +12987,56 @@
       </c>
       <c r="BE35" s="22">
         <v>0</v>
       </c>
       <c r="BF35" s="29">
         <v>0</v>
       </c>
       <c r="BG35" s="29">
         <v>0</v>
       </c>
       <c r="BH35" s="29">
         <v>0</v>
       </c>
       <c r="BI35" s="29">
         <v>0</v>
       </c>
       <c r="BJ35" s="29">
         <v>0</v>
       </c>
       <c r="BK35" s="29">
         <v>0</v>
       </c>
       <c r="BL35" s="29">
         <v>0</v>
       </c>
-      <c r="BM35" s="22"/>
-      <c r="BN35" s="29"/>
+      <c r="BM35" s="29">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="29">
+        <v>0</v>
+      </c>
       <c r="BO35" s="29"/>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="22"/>
       <c r="BR35" s="29"/>
       <c r="BS35" s="29"/>
       <c r="BT35" s="29"/>
       <c r="BU35" s="29"/>
       <c r="BV35" s="29"/>
     </row>
     <row r="36" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="40"/>
       <c r="I36" s="39"/>
       <c r="J36" s="40"/>
       <c r="K36" s="41"/>
       <c r="L36" s="40"/>
       <c r="M36" s="40"/>
@@ -12943,52 +13171,56 @@
       </c>
       <c r="BE36" s="33">
         <v>3</v>
       </c>
       <c r="BF36" s="33">
         <v>0</v>
       </c>
       <c r="BG36" s="33">
         <v>0</v>
       </c>
       <c r="BH36" s="33">
         <v>0</v>
       </c>
       <c r="BI36" s="33">
         <v>0</v>
       </c>
       <c r="BJ36" s="33">
         <v>0</v>
       </c>
       <c r="BK36" s="33">
         <v>0</v>
       </c>
       <c r="BL36" s="33">
         <v>0</v>
       </c>
-      <c r="BM36" s="33"/>
-      <c r="BN36" s="33"/>
+      <c r="BM36" s="33">
+        <v>0</v>
+      </c>
+      <c r="BN36" s="33">
+        <v>0</v>
+      </c>
       <c r="BO36" s="33"/>
       <c r="BP36" s="33"/>
       <c r="BQ36" s="33"/>
       <c r="BR36" s="33"/>
       <c r="BS36" s="33"/>
       <c r="BT36" s="33"/>
       <c r="BU36" s="33"/>
       <c r="BV36" s="33"/>
     </row>
     <row r="37" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="34"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="26"/>
       <c r="I37" s="18"/>
       <c r="J37" s="26"/>
       <c r="K37" s="28"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
@@ -13489,148 +13721,148 @@
       <c r="Z48" s="7"/>
       <c r="AA48" s="7"/>
       <c r="AB48" s="7"/>
       <c r="AC48" s="7"/>
       <c r="AK48" s="7"/>
       <c r="AL48" s="7"/>
       <c r="AM48" s="7"/>
       <c r="AN48" s="7"/>
       <c r="AO48" s="7"/>
       <c r="AY48" s="7"/>
       <c r="AZ48" s="7"/>
       <c r="BA48" s="7"/>
       <c r="BB48" s="7"/>
       <c r="BK48" s="7"/>
       <c r="BL48" s="7"/>
       <c r="BM48" s="7"/>
       <c r="BN48" s="7"/>
     </row>
     <row r="49" spans="40:65">
       <c r="AN49" s="7"/>
       <c r="BA49" s="7"/>
       <c r="BM49" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BK3:BV3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AX25"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AL3:AX3"/>
+    <mergeCell ref="BK3:BV3"/>
+    <mergeCell ref="AY3:BJ3"/>
+    <mergeCell ref="A5:AX5"/>
+    <mergeCell ref="A17:AX17"/>
+    <mergeCell ref="A25:AX25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU49"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AW1" workbookViewId="0">
-      <selection activeCell="BK43" sqref="BK43"/>
+      <selection activeCell="BP26" sqref="BP26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" customWidth="1"/>
     <col min="42" max="42" width="8.7109375" customWidth="1"/>
     <col min="54" max="54" width="8.7109375" customWidth="1"/>
     <col min="66" max="66" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="61"/>
-[...58 lines deleted...]
-      <c r="BI1" s="61"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
+      <c r="Z1" s="58"/>
+      <c r="AA1" s="58"/>
+      <c r="AB1" s="58"/>
+      <c r="AC1" s="58"/>
+      <c r="AD1" s="58"/>
+      <c r="AE1" s="58"/>
+      <c r="AF1" s="58"/>
+      <c r="AG1" s="58"/>
+      <c r="AH1" s="58"/>
+      <c r="AI1" s="58"/>
+      <c r="AJ1" s="58"/>
+      <c r="AK1" s="58"/>
+      <c r="AL1" s="58"/>
+      <c r="AM1" s="58"/>
+      <c r="AN1" s="58"/>
+      <c r="AO1" s="58"/>
+      <c r="AP1" s="58"/>
+      <c r="AQ1" s="58"/>
+      <c r="AR1" s="58"/>
+      <c r="AS1" s="58"/>
+      <c r="AT1" s="58"/>
+      <c r="AU1" s="58"/>
+      <c r="AV1" s="58"/>
+      <c r="AW1" s="58"/>
+      <c r="AX1" s="58"/>
+      <c r="AY1" s="58"/>
+      <c r="AZ1" s="58"/>
+      <c r="BA1" s="58"/>
+      <c r="BB1" s="58"/>
+      <c r="BC1" s="58"/>
+      <c r="BD1" s="58"/>
+      <c r="BE1" s="58"/>
+      <c r="BF1" s="58"/>
+      <c r="BG1" s="58"/>
+      <c r="BH1" s="58"/>
+      <c r="BI1" s="58"/>
     </row>
     <row r="2" spans="1:73" s="9" customFormat="1" ht="11.25">
       <c r="X2" s="10"/>
       <c r="Y2" s="11"/>
       <c r="Z2" s="37"/>
       <c r="AA2" s="37"/>
       <c r="AB2" s="37"/>
       <c r="AE2" s="11"/>
       <c r="AH2" s="37"/>
       <c r="AI2" s="37"/>
       <c r="AJ2" s="37"/>
       <c r="AK2" s="11"/>
       <c r="AL2" s="37"/>
       <c r="AM2" s="11"/>
       <c r="AO2" s="37"/>
       <c r="AT2" s="37"/>
       <c r="AU2" s="37"/>
       <c r="AV2" s="37"/>
       <c r="AW2" s="11"/>
       <c r="AX2" s="37"/>
       <c r="AY2" s="11"/>
       <c r="BA2" s="37"/>
       <c r="BF2" s="37"/>
       <c r="BG2" s="37"/>
       <c r="BH2" s="37"/>
@@ -13926,125 +14158,125 @@
         <v>7</v>
       </c>
       <c r="BO4" s="44" t="s">
         <v>8</v>
       </c>
       <c r="BP4" s="53" t="s">
         <v>9</v>
       </c>
       <c r="BQ4" s="53" t="s">
         <v>1</v>
       </c>
       <c r="BR4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="BS4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="12" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="58"/>
-[...70 lines deleted...]
-      <c r="BU5" s="58"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="59"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="59"/>
+      <c r="P5" s="59"/>
+      <c r="Q5" s="59"/>
+      <c r="R5" s="59"/>
+      <c r="S5" s="59"/>
+      <c r="T5" s="59"/>
+      <c r="U5" s="59"/>
+      <c r="V5" s="59"/>
+      <c r="W5" s="59"/>
+      <c r="X5" s="59"/>
+      <c r="Y5" s="59"/>
+      <c r="Z5" s="59"/>
+      <c r="AA5" s="59"/>
+      <c r="AB5" s="59"/>
+      <c r="AC5" s="59"/>
+      <c r="AD5" s="59"/>
+      <c r="AE5" s="59"/>
+      <c r="AF5" s="59"/>
+      <c r="AG5" s="59"/>
+      <c r="AH5" s="59"/>
+      <c r="AI5" s="59"/>
+      <c r="AJ5" s="59"/>
+      <c r="AK5" s="59"/>
+      <c r="AL5" s="59"/>
+      <c r="AM5" s="59"/>
+      <c r="AN5" s="59"/>
+      <c r="AO5" s="59"/>
+      <c r="AP5" s="59"/>
+      <c r="AQ5" s="59"/>
+      <c r="AR5" s="59"/>
+      <c r="AS5" s="59"/>
+      <c r="AT5" s="59"/>
+      <c r="AU5" s="59"/>
+      <c r="AV5" s="59"/>
+      <c r="AW5" s="59"/>
+      <c r="AX5" s="59"/>
+      <c r="AY5" s="59"/>
+      <c r="AZ5" s="59"/>
+      <c r="BA5" s="59"/>
+      <c r="BB5" s="59"/>
+      <c r="BC5" s="59"/>
+      <c r="BD5" s="59"/>
+      <c r="BE5" s="59"/>
+      <c r="BF5" s="59"/>
+      <c r="BG5" s="59"/>
+      <c r="BH5" s="59"/>
+      <c r="BI5" s="59"/>
+      <c r="BJ5" s="59"/>
+      <c r="BK5" s="59"/>
+      <c r="BL5" s="59"/>
+      <c r="BM5" s="59"/>
+      <c r="BN5" s="59"/>
+      <c r="BO5" s="59"/>
+      <c r="BP5" s="59"/>
+      <c r="BQ5" s="59"/>
+      <c r="BR5" s="59"/>
+      <c r="BS5" s="59"/>
+      <c r="BT5" s="59"/>
+      <c r="BU5" s="59"/>
     </row>
     <row r="6" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A6" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>16</v>
@@ -14192,52 +14424,56 @@
       </c>
       <c r="BD6" s="22">
         <v>40</v>
       </c>
       <c r="BE6" s="22">
         <v>81</v>
       </c>
       <c r="BF6" s="22">
         <v>-1</v>
       </c>
       <c r="BG6" s="22">
         <v>63</v>
       </c>
       <c r="BH6" s="22">
         <v>68</v>
       </c>
       <c r="BI6" s="22">
         <v>95</v>
       </c>
       <c r="BJ6" s="22">
         <v>93</v>
       </c>
       <c r="BK6" s="22">
         <v>70</v>
       </c>
-      <c r="BL6" s="22"/>
-      <c r="BM6" s="22"/>
+      <c r="BL6" s="22">
+        <v>102</v>
+      </c>
+      <c r="BM6" s="22">
+        <v>89</v>
+      </c>
       <c r="BN6" s="22"/>
       <c r="BO6" s="22"/>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="30"/>
       <c r="I7" s="24"/>
       <c r="J7" s="26"/>
       <c r="K7" s="28"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
@@ -14369,52 +14605,56 @@
       </c>
       <c r="BD7" s="22">
         <v>14</v>
       </c>
       <c r="BE7" s="22">
         <v>37</v>
       </c>
       <c r="BF7" s="22">
         <v>3</v>
       </c>
       <c r="BG7" s="22">
         <v>37</v>
       </c>
       <c r="BH7" s="22">
         <v>57</v>
       </c>
       <c r="BI7" s="22">
         <v>62</v>
       </c>
       <c r="BJ7" s="22">
         <v>59</v>
       </c>
       <c r="BK7" s="22">
         <v>37</v>
       </c>
-      <c r="BL7" s="22"/>
-      <c r="BM7" s="22"/>
+      <c r="BL7" s="22">
+        <v>56</v>
+      </c>
+      <c r="BM7" s="22">
+        <v>64</v>
+      </c>
       <c r="BN7" s="22"/>
       <c r="BO7" s="22"/>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="30"/>
       <c r="I8" s="24"/>
       <c r="J8" s="26"/>
       <c r="K8" s="28"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
@@ -14546,52 +14786,56 @@
       </c>
       <c r="BD8" s="22">
         <v>4</v>
       </c>
       <c r="BE8" s="22">
         <v>6</v>
       </c>
       <c r="BF8" s="22">
         <v>0</v>
       </c>
       <c r="BG8" s="22">
         <v>3</v>
       </c>
       <c r="BH8" s="22">
         <v>5</v>
       </c>
       <c r="BI8" s="22">
         <v>6</v>
       </c>
       <c r="BJ8" s="22">
         <v>4</v>
       </c>
       <c r="BK8" s="22">
         <v>5</v>
       </c>
-      <c r="BL8" s="22"/>
-      <c r="BM8" s="22"/>
+      <c r="BL8" s="22">
+        <v>3</v>
+      </c>
+      <c r="BM8" s="22">
+        <v>9</v>
+      </c>
       <c r="BN8" s="22"/>
       <c r="BO8" s="22"/>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="30"/>
       <c r="I9" s="24"/>
       <c r="J9" s="26"/>
       <c r="K9" s="28"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
@@ -14724,52 +14968,56 @@
       </c>
       <c r="BD9" s="22">
         <v>1</v>
       </c>
       <c r="BE9" s="22">
         <v>0</v>
       </c>
       <c r="BF9" s="22">
         <v>0</v>
       </c>
       <c r="BG9" s="22">
         <v>1</v>
       </c>
       <c r="BH9" s="22">
         <v>0</v>
       </c>
       <c r="BI9" s="22">
         <v>4</v>
       </c>
       <c r="BJ9" s="22">
         <v>11</v>
       </c>
       <c r="BK9" s="22">
         <v>0</v>
       </c>
-      <c r="BL9" s="22"/>
-      <c r="BM9" s="22"/>
+      <c r="BL9" s="22">
+        <v>6</v>
+      </c>
+      <c r="BM9" s="22">
+        <v>1</v>
+      </c>
       <c r="BN9" s="22"/>
       <c r="BO9" s="22"/>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="30"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
       <c r="K10" s="28"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
@@ -14902,52 +15150,56 @@
       </c>
       <c r="BD10" s="22">
         <v>0</v>
       </c>
       <c r="BE10" s="22">
         <v>0</v>
       </c>
       <c r="BF10" s="22">
         <v>1</v>
       </c>
       <c r="BG10" s="22">
         <v>1</v>
       </c>
       <c r="BH10" s="22">
         <v>0</v>
       </c>
       <c r="BI10" s="22">
         <v>3</v>
       </c>
       <c r="BJ10" s="22">
         <v>0</v>
       </c>
       <c r="BK10" s="22">
         <v>0</v>
       </c>
-      <c r="BL10" s="22"/>
-      <c r="BM10" s="22"/>
+      <c r="BL10" s="22">
+        <v>7</v>
+      </c>
+      <c r="BM10" s="22">
+        <v>0</v>
+      </c>
       <c r="BN10" s="22"/>
       <c r="BO10" s="22"/>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="30"/>
       <c r="I11" s="24"/>
       <c r="J11" s="26"/>
       <c r="K11" s="28"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
@@ -15079,52 +15331,56 @@
       </c>
       <c r="BD11" s="22">
         <v>10</v>
       </c>
       <c r="BE11" s="22">
         <v>25</v>
       </c>
       <c r="BF11" s="22">
         <v>-3</v>
       </c>
       <c r="BG11" s="22">
         <v>5</v>
       </c>
       <c r="BH11" s="22">
         <v>2</v>
       </c>
       <c r="BI11" s="22">
         <v>4</v>
       </c>
       <c r="BJ11" s="22">
         <v>5</v>
       </c>
       <c r="BK11" s="22">
         <v>11</v>
       </c>
-      <c r="BL11" s="22"/>
-      <c r="BM11" s="22"/>
+      <c r="BL11" s="22">
+        <v>12</v>
+      </c>
+      <c r="BM11" s="22">
+        <v>5</v>
+      </c>
       <c r="BN11" s="22"/>
       <c r="BO11" s="22"/>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="30"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
       <c r="K12" s="28"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
@@ -15257,52 +15513,56 @@
       </c>
       <c r="BD12" s="22">
         <v>0</v>
       </c>
       <c r="BE12" s="22">
         <v>1</v>
       </c>
       <c r="BF12" s="22">
         <v>0</v>
       </c>
       <c r="BG12" s="22">
         <v>-1</v>
       </c>
       <c r="BH12" s="22">
         <v>0</v>
       </c>
       <c r="BI12" s="22">
         <v>0</v>
       </c>
       <c r="BJ12" s="22">
         <v>1</v>
       </c>
       <c r="BK12" s="22">
         <v>3</v>
       </c>
-      <c r="BL12" s="22"/>
-      <c r="BM12" s="22"/>
+      <c r="BL12" s="22">
+        <v>-1</v>
+      </c>
+      <c r="BM12" s="22">
+        <v>1</v>
+      </c>
       <c r="BN12" s="22"/>
       <c r="BO12" s="22"/>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="30"/>
       <c r="I13" s="24"/>
       <c r="J13" s="26"/>
       <c r="K13" s="28"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
@@ -15434,52 +15694,56 @@
       </c>
       <c r="BD13" s="22">
         <v>6</v>
       </c>
       <c r="BE13" s="22">
         <v>7</v>
       </c>
       <c r="BF13" s="22">
         <v>-1</v>
       </c>
       <c r="BG13" s="22">
         <v>1</v>
       </c>
       <c r="BH13" s="22">
         <v>3</v>
       </c>
       <c r="BI13" s="22">
         <v>5</v>
       </c>
       <c r="BJ13" s="22">
         <v>10</v>
       </c>
       <c r="BK13" s="22">
         <v>1</v>
       </c>
-      <c r="BL13" s="22"/>
-      <c r="BM13" s="22"/>
+      <c r="BL13" s="22">
+        <v>12</v>
+      </c>
+      <c r="BM13" s="22">
+        <v>2</v>
+      </c>
       <c r="BN13" s="22"/>
       <c r="BO13" s="22"/>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
@@ -15611,52 +15875,56 @@
       </c>
       <c r="BD14" s="22">
         <v>9</v>
       </c>
       <c r="BE14" s="22">
         <v>4</v>
       </c>
       <c r="BF14" s="22">
         <v>-1</v>
       </c>
       <c r="BG14" s="22">
         <v>5</v>
       </c>
       <c r="BH14" s="22">
         <v>4</v>
       </c>
       <c r="BI14" s="22">
         <v>6</v>
       </c>
       <c r="BJ14" s="22">
         <v>1</v>
       </c>
       <c r="BK14" s="22">
         <v>11</v>
       </c>
-      <c r="BL14" s="22"/>
-      <c r="BM14" s="22"/>
+      <c r="BL14" s="22">
+        <v>5</v>
+      </c>
+      <c r="BM14" s="22">
+        <v>4</v>
+      </c>
       <c r="BN14" s="22"/>
       <c r="BO14" s="22"/>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="30"/>
       <c r="I15" s="24"/>
       <c r="J15" s="26"/>
       <c r="K15" s="28"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
@@ -15789,52 +16057,56 @@
       </c>
       <c r="BD15" s="22">
         <v>1</v>
       </c>
       <c r="BE15" s="22">
         <v>0</v>
       </c>
       <c r="BF15" s="22">
         <v>0</v>
       </c>
       <c r="BG15" s="22">
         <v>5</v>
       </c>
       <c r="BH15" s="22">
         <v>-3</v>
       </c>
       <c r="BI15" s="22">
         <v>3</v>
       </c>
       <c r="BJ15" s="22">
         <v>1</v>
       </c>
       <c r="BK15" s="22">
         <v>1</v>
       </c>
-      <c r="BL15" s="22"/>
-      <c r="BM15" s="22"/>
+      <c r="BL15" s="22">
+        <v>2</v>
+      </c>
+      <c r="BM15" s="22">
+        <v>5</v>
+      </c>
       <c r="BN15" s="22"/>
       <c r="BO15" s="22"/>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="30"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
       <c r="K16" s="28"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
@@ -15966,137 +16238,141 @@
       </c>
       <c r="BD16" s="22">
         <v>-5</v>
       </c>
       <c r="BE16" s="22">
         <v>1</v>
       </c>
       <c r="BF16" s="22">
         <v>0</v>
       </c>
       <c r="BG16" s="22">
         <v>6</v>
       </c>
       <c r="BH16" s="22">
         <v>0</v>
       </c>
       <c r="BI16" s="22">
         <v>2</v>
       </c>
       <c r="BJ16" s="22">
         <v>1</v>
       </c>
       <c r="BK16" s="22">
         <v>1</v>
       </c>
-      <c r="BL16" s="22"/>
-      <c r="BM16" s="22"/>
+      <c r="BL16" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="22">
+        <v>-2</v>
+      </c>
       <c r="BN16" s="22"/>
       <c r="BO16" s="22"/>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A17" s="59" t="s">
+      <c r="A17" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="59"/>
-[...70 lines deleted...]
-      <c r="BU17" s="59"/>
+      <c r="B17" s="60"/>
+      <c r="C17" s="60"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="60"/>
+      <c r="N17" s="60"/>
+      <c r="O17" s="60"/>
+      <c r="P17" s="60"/>
+      <c r="Q17" s="60"/>
+      <c r="R17" s="60"/>
+      <c r="S17" s="60"/>
+      <c r="T17" s="60"/>
+      <c r="U17" s="60"/>
+      <c r="V17" s="60"/>
+      <c r="W17" s="60"/>
+      <c r="X17" s="60"/>
+      <c r="Y17" s="60"/>
+      <c r="Z17" s="60"/>
+      <c r="AA17" s="60"/>
+      <c r="AB17" s="60"/>
+      <c r="AC17" s="60"/>
+      <c r="AD17" s="60"/>
+      <c r="AE17" s="60"/>
+      <c r="AF17" s="60"/>
+      <c r="AG17" s="60"/>
+      <c r="AH17" s="60"/>
+      <c r="AI17" s="60"/>
+      <c r="AJ17" s="60"/>
+      <c r="AK17" s="60"/>
+      <c r="AL17" s="60"/>
+      <c r="AM17" s="60"/>
+      <c r="AN17" s="60"/>
+      <c r="AO17" s="60"/>
+      <c r="AP17" s="60"/>
+      <c r="AQ17" s="60"/>
+      <c r="AR17" s="60"/>
+      <c r="AS17" s="60"/>
+      <c r="AT17" s="60"/>
+      <c r="AU17" s="60"/>
+      <c r="AV17" s="60"/>
+      <c r="AW17" s="60"/>
+      <c r="AX17" s="60"/>
+      <c r="AY17" s="60"/>
+      <c r="AZ17" s="60"/>
+      <c r="BA17" s="60"/>
+      <c r="BB17" s="60"/>
+      <c r="BC17" s="60"/>
+      <c r="BD17" s="60"/>
+      <c r="BE17" s="60"/>
+      <c r="BF17" s="60"/>
+      <c r="BG17" s="60"/>
+      <c r="BH17" s="60"/>
+      <c r="BI17" s="60"/>
+      <c r="BJ17" s="60"/>
+      <c r="BK17" s="60"/>
+      <c r="BL17" s="60"/>
+      <c r="BM17" s="60"/>
+      <c r="BN17" s="60"/>
+      <c r="BO17" s="60"/>
+      <c r="BP17" s="60"/>
+      <c r="BQ17" s="60"/>
+      <c r="BR17" s="60"/>
+      <c r="BS17" s="60"/>
+      <c r="BT17" s="60"/>
+      <c r="BU17" s="60"/>
     </row>
     <row r="18" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A18" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="18" t="s">
         <v>16</v>
@@ -16244,52 +16520,56 @@
       </c>
       <c r="BD18" s="22">
         <v>16</v>
       </c>
       <c r="BE18" s="22">
         <v>37</v>
       </c>
       <c r="BF18" s="22">
         <v>2</v>
       </c>
       <c r="BG18" s="22">
         <v>42</v>
       </c>
       <c r="BH18" s="22">
         <v>46</v>
       </c>
       <c r="BI18" s="22">
         <v>50</v>
       </c>
       <c r="BJ18" s="22">
         <v>46</v>
       </c>
       <c r="BK18" s="22">
         <v>35</v>
       </c>
-      <c r="BL18" s="22"/>
-      <c r="BM18" s="22"/>
+      <c r="BL18" s="22">
+        <v>57</v>
+      </c>
+      <c r="BM18" s="22">
+        <v>63</v>
+      </c>
       <c r="BN18" s="22"/>
       <c r="BO18" s="22"/>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="24"/>
       <c r="E19" s="24"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="30"/>
       <c r="I19" s="24"/>
       <c r="J19" s="26"/>
       <c r="K19" s="28"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
@@ -16421,52 +16701,56 @@
       </c>
       <c r="BD19" s="22">
         <v>8</v>
       </c>
       <c r="BE19" s="22">
         <v>29</v>
       </c>
       <c r="BF19" s="22">
         <v>1</v>
       </c>
       <c r="BG19" s="22">
         <v>31</v>
       </c>
       <c r="BH19" s="22">
         <v>41</v>
       </c>
       <c r="BI19" s="22">
         <v>37</v>
       </c>
       <c r="BJ19" s="22">
         <v>40</v>
       </c>
       <c r="BK19" s="22">
         <v>27</v>
       </c>
-      <c r="BL19" s="22"/>
-      <c r="BM19" s="22"/>
+      <c r="BL19" s="22">
+        <v>48</v>
+      </c>
+      <c r="BM19" s="22">
+        <v>51</v>
+      </c>
       <c r="BN19" s="22"/>
       <c r="BO19" s="22"/>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="30"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
       <c r="K20" s="28"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
@@ -16598,52 +16882,56 @@
       </c>
       <c r="BD20" s="22">
         <v>4</v>
       </c>
       <c r="BE20" s="22">
         <v>6</v>
       </c>
       <c r="BF20" s="22">
         <v>0</v>
       </c>
       <c r="BG20" s="22">
         <v>3</v>
       </c>
       <c r="BH20" s="22">
         <v>5</v>
       </c>
       <c r="BI20" s="22">
         <v>6</v>
       </c>
       <c r="BJ20" s="22">
         <v>4</v>
       </c>
       <c r="BK20" s="22">
         <v>4</v>
       </c>
-      <c r="BL20" s="22"/>
-      <c r="BM20" s="22"/>
+      <c r="BL20" s="22">
+        <v>3</v>
+      </c>
+      <c r="BM20" s="22">
+        <v>6</v>
+      </c>
       <c r="BN20" s="22"/>
       <c r="BO20" s="22"/>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="30"/>
       <c r="I21" s="24"/>
       <c r="J21" s="26"/>
       <c r="K21" s="28"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
@@ -16775,52 +17063,56 @@
       </c>
       <c r="BD21" s="22">
         <v>0</v>
       </c>
       <c r="BE21" s="22">
         <v>0</v>
       </c>
       <c r="BF21" s="22">
         <v>1</v>
       </c>
       <c r="BG21" s="22">
         <v>0</v>
       </c>
       <c r="BH21" s="22">
         <v>0</v>
       </c>
       <c r="BI21" s="22">
         <v>2</v>
       </c>
       <c r="BJ21" s="22">
         <v>0</v>
       </c>
       <c r="BK21" s="22">
         <v>0</v>
       </c>
-      <c r="BL21" s="22"/>
-      <c r="BM21" s="22"/>
+      <c r="BL21" s="22">
+        <v>2</v>
+      </c>
+      <c r="BM21" s="22">
+        <v>0</v>
+      </c>
       <c r="BN21" s="22"/>
       <c r="BO21" s="22"/>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="30"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
       <c r="K22" s="28"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
@@ -16952,52 +17244,56 @@
       </c>
       <c r="BD22" s="22">
         <v>5</v>
       </c>
       <c r="BE22" s="22">
         <v>1</v>
       </c>
       <c r="BF22" s="22">
         <v>0</v>
       </c>
       <c r="BG22" s="22">
         <v>2</v>
       </c>
       <c r="BH22" s="22">
         <v>3</v>
       </c>
       <c r="BI22" s="22">
         <v>1</v>
       </c>
       <c r="BJ22" s="22">
         <v>1</v>
       </c>
       <c r="BK22" s="22">
         <v>4</v>
       </c>
-      <c r="BL22" s="22"/>
-      <c r="BM22" s="22"/>
+      <c r="BL22" s="22">
+        <v>3</v>
+      </c>
+      <c r="BM22" s="22">
+        <v>3</v>
+      </c>
       <c r="BN22" s="22"/>
       <c r="BO22" s="22"/>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="24"/>
       <c r="E23" s="24"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="30"/>
       <c r="I23" s="24"/>
       <c r="J23" s="26"/>
       <c r="K23" s="28"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
@@ -17129,52 +17425,56 @@
       </c>
       <c r="BD23" s="22">
         <v>1</v>
       </c>
       <c r="BE23" s="22">
         <v>0</v>
       </c>
       <c r="BF23" s="22">
         <v>0</v>
       </c>
       <c r="BG23" s="22">
         <v>3</v>
       </c>
       <c r="BH23" s="22">
         <v>-3</v>
       </c>
       <c r="BI23" s="22">
         <v>2</v>
       </c>
       <c r="BJ23" s="22">
         <v>0</v>
       </c>
       <c r="BK23" s="22">
         <v>0</v>
       </c>
-      <c r="BL23" s="22"/>
-      <c r="BM23" s="22"/>
+      <c r="BL23" s="22">
+        <v>1</v>
+      </c>
+      <c r="BM23" s="22">
+        <v>5</v>
+      </c>
       <c r="BN23" s="22"/>
       <c r="BO23" s="22"/>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="30"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
       <c r="K24" s="28"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
@@ -17306,137 +17606,141 @@
       </c>
       <c r="BD24" s="22">
         <v>-2</v>
       </c>
       <c r="BE24" s="22">
         <v>1</v>
       </c>
       <c r="BF24" s="22">
         <v>0</v>
       </c>
       <c r="BG24" s="22">
         <v>3</v>
       </c>
       <c r="BH24" s="22">
         <v>0</v>
       </c>
       <c r="BI24" s="22">
         <v>2</v>
       </c>
       <c r="BJ24" s="22">
         <v>1</v>
       </c>
       <c r="BK24" s="22">
         <v>0</v>
       </c>
-      <c r="BL24" s="22"/>
-      <c r="BM24" s="22"/>
+      <c r="BL24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="22">
+        <v>-2</v>
+      </c>
       <c r="BN24" s="22"/>
       <c r="BO24" s="22"/>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="27" customFormat="1" ht="11.25">
-      <c r="A25" s="60" t="s">
+      <c r="A25" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="60"/>
-[...70 lines deleted...]
-      <c r="BU25" s="60"/>
+      <c r="B25" s="61"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="61"/>
+      <c r="E25" s="61"/>
+      <c r="F25" s="61"/>
+      <c r="G25" s="61"/>
+      <c r="H25" s="61"/>
+      <c r="I25" s="61"/>
+      <c r="J25" s="61"/>
+      <c r="K25" s="61"/>
+      <c r="L25" s="61"/>
+      <c r="M25" s="61"/>
+      <c r="N25" s="61"/>
+      <c r="O25" s="61"/>
+      <c r="P25" s="61"/>
+      <c r="Q25" s="61"/>
+      <c r="R25" s="61"/>
+      <c r="S25" s="61"/>
+      <c r="T25" s="61"/>
+      <c r="U25" s="61"/>
+      <c r="V25" s="61"/>
+      <c r="W25" s="61"/>
+      <c r="X25" s="61"/>
+      <c r="Y25" s="61"/>
+      <c r="Z25" s="61"/>
+      <c r="AA25" s="61"/>
+      <c r="AB25" s="61"/>
+      <c r="AC25" s="61"/>
+      <c r="AD25" s="61"/>
+      <c r="AE25" s="61"/>
+      <c r="AF25" s="61"/>
+      <c r="AG25" s="61"/>
+      <c r="AH25" s="61"/>
+      <c r="AI25" s="61"/>
+      <c r="AJ25" s="61"/>
+      <c r="AK25" s="61"/>
+      <c r="AL25" s="61"/>
+      <c r="AM25" s="61"/>
+      <c r="AN25" s="61"/>
+      <c r="AO25" s="61"/>
+      <c r="AP25" s="61"/>
+      <c r="AQ25" s="61"/>
+      <c r="AR25" s="61"/>
+      <c r="AS25" s="61"/>
+      <c r="AT25" s="61"/>
+      <c r="AU25" s="61"/>
+      <c r="AV25" s="61"/>
+      <c r="AW25" s="61"/>
+      <c r="AX25" s="61"/>
+      <c r="AY25" s="61"/>
+      <c r="AZ25" s="61"/>
+      <c r="BA25" s="61"/>
+      <c r="BB25" s="61"/>
+      <c r="BC25" s="61"/>
+      <c r="BD25" s="61"/>
+      <c r="BE25" s="61"/>
+      <c r="BF25" s="61"/>
+      <c r="BG25" s="61"/>
+      <c r="BH25" s="61"/>
+      <c r="BI25" s="61"/>
+      <c r="BJ25" s="61"/>
+      <c r="BK25" s="61"/>
+      <c r="BL25" s="61"/>
+      <c r="BM25" s="61"/>
+      <c r="BN25" s="61"/>
+      <c r="BO25" s="61"/>
+      <c r="BP25" s="61"/>
+      <c r="BQ25" s="61"/>
+      <c r="BR25" s="61"/>
+      <c r="BS25" s="61"/>
+      <c r="BT25" s="61"/>
+      <c r="BU25" s="61"/>
     </row>
     <row r="26" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="18" t="s">
         <v>16</v>
@@ -17584,52 +17888,56 @@
       </c>
       <c r="BD26" s="22">
         <v>24</v>
       </c>
       <c r="BE26" s="29">
         <v>44</v>
       </c>
       <c r="BF26" s="29">
         <v>-3</v>
       </c>
       <c r="BG26" s="29">
         <v>21</v>
       </c>
       <c r="BH26" s="29">
         <v>22</v>
       </c>
       <c r="BI26" s="29">
         <v>45</v>
       </c>
       <c r="BJ26" s="29">
         <v>47</v>
       </c>
       <c r="BK26" s="29">
         <v>35</v>
       </c>
-      <c r="BL26" s="29"/>
-      <c r="BM26" s="29"/>
+      <c r="BL26" s="29">
+        <v>45</v>
+      </c>
+      <c r="BM26" s="29">
+        <v>26</v>
+      </c>
       <c r="BN26" s="22"/>
       <c r="BO26" s="22"/>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="29"/>
       <c r="BR26" s="29"/>
       <c r="BS26" s="29"/>
       <c r="BT26" s="29"/>
       <c r="BU26" s="29"/>
     </row>
     <row r="27" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="30"/>
       <c r="I27" s="24"/>
       <c r="J27" s="26"/>
       <c r="K27" s="25"/>
       <c r="L27" s="30"/>
       <c r="M27" s="30"/>
@@ -17761,52 +18069,56 @@
       </c>
       <c r="BD27" s="22">
         <v>6</v>
       </c>
       <c r="BE27" s="29">
         <v>8</v>
       </c>
       <c r="BF27" s="29">
         <v>2</v>
       </c>
       <c r="BG27" s="29">
         <v>6</v>
       </c>
       <c r="BH27" s="29">
         <v>16</v>
       </c>
       <c r="BI27" s="29">
         <v>25</v>
       </c>
       <c r="BJ27" s="29">
         <v>19</v>
       </c>
       <c r="BK27" s="29">
         <v>10</v>
       </c>
-      <c r="BL27" s="29"/>
-      <c r="BM27" s="29"/>
+      <c r="BL27" s="29">
+        <v>8</v>
+      </c>
+      <c r="BM27" s="29">
+        <v>13</v>
+      </c>
       <c r="BN27" s="22"/>
       <c r="BO27" s="22"/>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="29"/>
       <c r="BR27" s="29"/>
       <c r="BS27" s="29"/>
       <c r="BT27" s="29"/>
       <c r="BU27" s="29"/>
     </row>
     <row r="28" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="30"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
       <c r="K28" s="25"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
@@ -17938,52 +18250,56 @@
       </c>
       <c r="BD28" s="22">
         <v>0</v>
       </c>
       <c r="BE28" s="29">
         <v>0</v>
       </c>
       <c r="BF28" s="29">
         <v>0</v>
       </c>
       <c r="BG28" s="29">
         <v>0</v>
       </c>
       <c r="BH28" s="29">
         <v>0</v>
       </c>
       <c r="BI28" s="29">
         <v>0</v>
       </c>
       <c r="BJ28" s="29">
         <v>0</v>
       </c>
       <c r="BK28" s="29">
         <v>1</v>
       </c>
-      <c r="BL28" s="29"/>
-      <c r="BM28" s="29"/>
+      <c r="BL28" s="29">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="29">
+        <v>3</v>
+      </c>
       <c r="BN28" s="22"/>
       <c r="BO28" s="22"/>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="29"/>
       <c r="BR28" s="29"/>
       <c r="BS28" s="29"/>
       <c r="BT28" s="29"/>
       <c r="BU28" s="29"/>
     </row>
     <row r="29" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="30"/>
       <c r="I29" s="24"/>
       <c r="J29" s="26"/>
       <c r="K29" s="25"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
@@ -18115,52 +18431,56 @@
       </c>
       <c r="BD29" s="22">
         <v>1</v>
       </c>
       <c r="BE29" s="29">
         <v>0</v>
       </c>
       <c r="BF29" s="29">
         <v>0</v>
       </c>
       <c r="BG29" s="29">
         <v>1</v>
       </c>
       <c r="BH29" s="29">
         <v>0</v>
       </c>
       <c r="BI29" s="29">
         <v>4</v>
       </c>
       <c r="BJ29" s="29">
         <v>11</v>
       </c>
       <c r="BK29" s="29">
         <v>0</v>
       </c>
-      <c r="BL29" s="29"/>
-      <c r="BM29" s="29"/>
+      <c r="BL29" s="29">
+        <v>6</v>
+      </c>
+      <c r="BM29" s="29">
+        <v>1</v>
+      </c>
       <c r="BN29" s="22"/>
       <c r="BO29" s="22"/>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="29"/>
       <c r="BR29" s="29"/>
       <c r="BS29" s="29"/>
       <c r="BT29" s="29"/>
       <c r="BU29" s="29"/>
     </row>
     <row r="30" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="30"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
       <c r="K30" s="25"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
@@ -18292,52 +18612,56 @@
       </c>
       <c r="BD30" s="22">
         <v>0</v>
       </c>
       <c r="BE30" s="29">
         <v>0</v>
       </c>
       <c r="BF30" s="29">
         <v>0</v>
       </c>
       <c r="BG30" s="29">
         <v>1</v>
       </c>
       <c r="BH30" s="29">
         <v>0</v>
       </c>
       <c r="BI30" s="29">
         <v>1</v>
       </c>
       <c r="BJ30" s="29">
         <v>0</v>
       </c>
       <c r="BK30" s="29">
         <v>0</v>
       </c>
-      <c r="BL30" s="29"/>
-      <c r="BM30" s="29"/>
+      <c r="BL30" s="29">
+        <v>5</v>
+      </c>
+      <c r="BM30" s="29">
+        <v>0</v>
+      </c>
       <c r="BN30" s="22"/>
       <c r="BO30" s="22"/>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="29"/>
       <c r="BR30" s="29"/>
       <c r="BS30" s="29"/>
       <c r="BT30" s="29"/>
       <c r="BU30" s="29"/>
     </row>
     <row r="31" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="30"/>
       <c r="I31" s="24"/>
       <c r="J31" s="26"/>
       <c r="K31" s="25"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
@@ -18469,52 +18793,56 @@
       </c>
       <c r="BD31" s="22">
         <v>10</v>
       </c>
       <c r="BE31" s="29">
         <v>25</v>
       </c>
       <c r="BF31" s="29">
         <v>-3</v>
       </c>
       <c r="BG31" s="29">
         <v>5</v>
       </c>
       <c r="BH31" s="29">
         <v>2</v>
       </c>
       <c r="BI31" s="29">
         <v>4</v>
       </c>
       <c r="BJ31" s="29">
         <v>5</v>
       </c>
       <c r="BK31" s="29">
         <v>11</v>
       </c>
-      <c r="BL31" s="29"/>
-      <c r="BM31" s="29"/>
+      <c r="BL31" s="29">
+        <v>12</v>
+      </c>
+      <c r="BM31" s="29">
+        <v>5</v>
+      </c>
       <c r="BN31" s="22"/>
       <c r="BO31" s="22"/>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="29"/>
       <c r="BR31" s="29"/>
       <c r="BS31" s="29"/>
       <c r="BT31" s="29"/>
       <c r="BU31" s="29"/>
     </row>
     <row r="32" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="30"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
       <c r="K32" s="25"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
@@ -18646,52 +18974,56 @@
       </c>
       <c r="BD32" s="22">
         <v>0</v>
       </c>
       <c r="BE32" s="29">
         <v>1</v>
       </c>
       <c r="BF32" s="29">
         <v>0</v>
       </c>
       <c r="BG32" s="29">
         <v>-1</v>
       </c>
       <c r="BH32" s="29">
         <v>0</v>
       </c>
       <c r="BI32" s="29">
         <v>0</v>
       </c>
       <c r="BJ32" s="29">
         <v>1</v>
       </c>
       <c r="BK32" s="29">
         <v>3</v>
       </c>
-      <c r="BL32" s="29"/>
-      <c r="BM32" s="29"/>
+      <c r="BL32" s="29">
+        <v>-1</v>
+      </c>
+      <c r="BM32" s="29">
+        <v>1</v>
+      </c>
       <c r="BN32" s="22"/>
       <c r="BO32" s="22"/>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="29"/>
       <c r="BR32" s="29"/>
       <c r="BS32" s="29"/>
       <c r="BT32" s="29"/>
       <c r="BU32" s="29"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="30"/>
       <c r="I33" s="24"/>
       <c r="J33" s="26"/>
       <c r="K33" s="25"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
@@ -18823,52 +19155,56 @@
       </c>
       <c r="BD33" s="22">
         <v>6</v>
       </c>
       <c r="BE33" s="29">
         <v>7</v>
       </c>
       <c r="BF33" s="29">
         <v>-1</v>
       </c>
       <c r="BG33" s="29">
         <v>1</v>
       </c>
       <c r="BH33" s="29">
         <v>3</v>
       </c>
       <c r="BI33" s="29">
         <v>5</v>
       </c>
       <c r="BJ33" s="29">
         <v>10</v>
       </c>
       <c r="BK33" s="29">
         <v>1</v>
       </c>
-      <c r="BL33" s="29"/>
-      <c r="BM33" s="29"/>
+      <c r="BL33" s="29">
+        <v>12</v>
+      </c>
+      <c r="BM33" s="29">
+        <v>2</v>
+      </c>
       <c r="BN33" s="22"/>
       <c r="BO33" s="22"/>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="29"/>
       <c r="BR33" s="29"/>
       <c r="BS33" s="29"/>
       <c r="BT33" s="29"/>
       <c r="BU33" s="29"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="18"/>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
@@ -19000,52 +19336,56 @@
       </c>
       <c r="BD34" s="22">
         <v>4</v>
       </c>
       <c r="BE34" s="29">
         <v>3</v>
       </c>
       <c r="BF34" s="29">
         <v>-1</v>
       </c>
       <c r="BG34" s="29">
         <v>3</v>
       </c>
       <c r="BH34" s="29">
         <v>1</v>
       </c>
       <c r="BI34" s="29">
         <v>5</v>
       </c>
       <c r="BJ34" s="29">
         <v>0</v>
       </c>
       <c r="BK34" s="29">
         <v>7</v>
       </c>
-      <c r="BL34" s="29"/>
-      <c r="BM34" s="29"/>
+      <c r="BL34" s="29">
+        <v>2</v>
+      </c>
+      <c r="BM34" s="29">
+        <v>1</v>
+      </c>
       <c r="BN34" s="22"/>
       <c r="BO34" s="22"/>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="29"/>
       <c r="BR34" s="29"/>
       <c r="BS34" s="29"/>
       <c r="BT34" s="29"/>
       <c r="BU34" s="29"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
@@ -19177,52 +19517,56 @@
       </c>
       <c r="BD35" s="22">
         <v>0</v>
       </c>
       <c r="BE35" s="29">
         <v>0</v>
       </c>
       <c r="BF35" s="29">
         <v>0</v>
       </c>
       <c r="BG35" s="29">
         <v>2</v>
       </c>
       <c r="BH35" s="29">
         <v>0</v>
       </c>
       <c r="BI35" s="29">
         <v>1</v>
       </c>
       <c r="BJ35" s="29">
         <v>1</v>
       </c>
       <c r="BK35" s="29">
         <v>1</v>
       </c>
-      <c r="BL35" s="29"/>
-      <c r="BM35" s="29"/>
+      <c r="BL35" s="29">
+        <v>1</v>
+      </c>
+      <c r="BM35" s="29">
+        <v>0</v>
+      </c>
       <c r="BN35" s="22"/>
       <c r="BO35" s="22"/>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="29"/>
       <c r="BR35" s="29"/>
       <c r="BS35" s="29"/>
       <c r="BT35" s="29"/>
       <c r="BU35" s="29"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="40"/>
       <c r="I36" s="39"/>
       <c r="J36" s="40"/>
       <c r="K36" s="41"/>
       <c r="L36" s="40"/>
       <c r="M36" s="40"/>
@@ -19354,52 +19698,56 @@
       </c>
       <c r="BD36" s="33">
         <v>-3</v>
       </c>
       <c r="BE36" s="33">
         <v>0</v>
       </c>
       <c r="BF36" s="33">
         <v>0</v>
       </c>
       <c r="BG36" s="33">
         <v>3</v>
       </c>
       <c r="BH36" s="33">
         <v>0</v>
       </c>
       <c r="BI36" s="33">
         <v>0</v>
       </c>
       <c r="BJ36" s="33">
         <v>0</v>
       </c>
       <c r="BK36" s="33">
         <v>1</v>
       </c>
-      <c r="BL36" s="33"/>
-      <c r="BM36" s="33"/>
+      <c r="BL36" s="33">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="33">
+        <v>0</v>
+      </c>
       <c r="BN36" s="33"/>
       <c r="BO36" s="33"/>
       <c r="BP36" s="33"/>
       <c r="BQ36" s="33"/>
       <c r="BR36" s="33"/>
       <c r="BS36" s="33"/>
       <c r="BT36" s="33"/>
       <c r="BU36" s="33"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="34"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="26"/>
       <c r="I37" s="18"/>
       <c r="J37" s="26"/>
       <c r="K37" s="28"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
@@ -19978,61 +20326,61 @@
       <c r="X49" s="7"/>
       <c r="Y49" s="7"/>
       <c r="Z49" s="7"/>
       <c r="AA49" s="7"/>
       <c r="AB49" s="7"/>
       <c r="AC49" s="7"/>
       <c r="AK49" s="7"/>
       <c r="AL49" s="7"/>
       <c r="AM49" s="7"/>
       <c r="AN49" s="7"/>
       <c r="AO49" s="7"/>
       <c r="AW49" s="7"/>
       <c r="AX49" s="7"/>
       <c r="AY49" s="7"/>
       <c r="AZ49" s="7"/>
       <c r="BA49" s="7"/>
       <c r="BI49" s="7"/>
       <c r="BJ49" s="7"/>
       <c r="BK49" s="7"/>
       <c r="BL49" s="7"/>
       <c r="BM49" s="7"/>
       <c r="BU49" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A1:BI1"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AE3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="A1:BI1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Келгендер</vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>