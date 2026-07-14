--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740" activeTab="2"/>
+    <workbookView xWindow="2490" yWindow="930" windowWidth="24240" windowHeight="10560" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="O15" i="4"/>
   <c r="O12"/>
   <c r="O10"/>
   <c r="O9"/>
   <c r="O16" i="2"/>
   <c r="O15"/>
   <c r="O12"/>
   <c r="O10"/>
   <c r="O9"/>
   <c r="O15" i="1"/>
   <c r="O12"/>
   <c r="O10"/>
   <c r="O9"/>
@@ -352,51 +352,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -526,50 +526,56 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -845,51 +851,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU49"/>
   <sheetViews>
     <sheetView topLeftCell="BA1" workbookViewId="0">
-      <selection activeCell="BO26" sqref="BO26"/>
+      <selection activeCell="BN26" sqref="BN26:BN36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
       <c r="A1" s="58" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="58"/>
       <c r="M1" s="58"/>
       <c r="N1" s="58"/>
@@ -1531,51 +1537,53 @@
       </c>
       <c r="BF6" s="22">
         <v>9</v>
       </c>
       <c r="BG6" s="22">
         <v>74</v>
       </c>
       <c r="BH6" s="22">
         <v>76</v>
       </c>
       <c r="BI6" s="22">
         <v>104</v>
       </c>
       <c r="BJ6" s="22">
         <v>95</v>
       </c>
       <c r="BK6" s="22">
         <v>74</v>
       </c>
       <c r="BL6" s="22">
         <v>106</v>
       </c>
       <c r="BM6" s="22">
         <v>109</v>
       </c>
-      <c r="BN6" s="22"/>
+      <c r="BN6" s="52">
+        <v>12</v>
+      </c>
       <c r="BO6" s="22"/>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="25"/>
       <c r="I7" s="24"/>
       <c r="J7" s="26"/>
       <c r="K7" s="25"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
       <c r="N7" s="19">
@@ -1712,51 +1720,53 @@
       </c>
       <c r="BF7" s="22">
         <v>6</v>
       </c>
       <c r="BG7" s="22">
         <v>43</v>
       </c>
       <c r="BH7" s="22">
         <v>62</v>
       </c>
       <c r="BI7" s="22">
         <v>70</v>
       </c>
       <c r="BJ7" s="22">
         <v>61</v>
       </c>
       <c r="BK7" s="22">
         <v>41</v>
       </c>
       <c r="BL7" s="22">
         <v>57</v>
       </c>
       <c r="BM7" s="22">
         <v>77</v>
       </c>
-      <c r="BN7" s="22"/>
+      <c r="BN7" s="52">
+        <v>12</v>
+      </c>
       <c r="BO7" s="22"/>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="25"/>
       <c r="I8" s="24"/>
       <c r="J8" s="26"/>
       <c r="K8" s="25"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="19">
@@ -1893,51 +1903,53 @@
       </c>
       <c r="BF8" s="22">
         <v>0</v>
       </c>
       <c r="BG8" s="22">
         <v>3</v>
       </c>
       <c r="BH8" s="22">
         <v>5</v>
       </c>
       <c r="BI8" s="22">
         <v>6</v>
       </c>
       <c r="BJ8" s="22">
         <v>4</v>
       </c>
       <c r="BK8" s="22">
         <v>5</v>
       </c>
       <c r="BL8" s="22">
         <v>3</v>
       </c>
       <c r="BM8" s="22">
         <v>13</v>
       </c>
-      <c r="BN8" s="22"/>
+      <c r="BN8" s="52">
+        <v>0</v>
+      </c>
       <c r="BO8" s="22"/>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="25"/>
       <c r="I9" s="24"/>
       <c r="J9" s="26"/>
       <c r="K9" s="25"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="19">
@@ -2075,51 +2087,53 @@
       </c>
       <c r="BF9" s="22">
         <v>0</v>
       </c>
       <c r="BG9" s="22">
         <v>1</v>
       </c>
       <c r="BH9" s="22">
         <v>0</v>
       </c>
       <c r="BI9" s="22">
         <v>4</v>
       </c>
       <c r="BJ9" s="22">
         <v>11</v>
       </c>
       <c r="BK9" s="22">
         <v>0</v>
       </c>
       <c r="BL9" s="22">
         <v>6</v>
       </c>
       <c r="BM9" s="22">
         <v>1</v>
       </c>
-      <c r="BN9" s="22"/>
+      <c r="BN9" s="52">
+        <v>0</v>
+      </c>
       <c r="BO9" s="22"/>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="25"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
       <c r="K10" s="25"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="19">
@@ -2257,51 +2271,53 @@
       </c>
       <c r="BF10" s="22">
         <v>1</v>
       </c>
       <c r="BG10" s="22">
         <v>1</v>
       </c>
       <c r="BH10" s="22">
         <v>0</v>
       </c>
       <c r="BI10" s="22">
         <v>3</v>
       </c>
       <c r="BJ10" s="22">
         <v>0</v>
       </c>
       <c r="BK10" s="22">
         <v>0</v>
       </c>
       <c r="BL10" s="22">
         <v>7</v>
       </c>
       <c r="BM10" s="22">
         <v>0</v>
       </c>
-      <c r="BN10" s="22"/>
+      <c r="BN10" s="52">
+        <v>0</v>
+      </c>
       <c r="BO10" s="22"/>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="N11" s="19">
         <v>2</v>
       </c>
       <c r="O11" s="19">
         <v>2</v>
       </c>
       <c r="P11" s="19">
         <v>0</v>
       </c>
       <c r="Q11" s="19">
         <v>0</v>
       </c>
       <c r="R11" s="20">
@@ -2426,51 +2442,53 @@
       </c>
       <c r="BF11" s="22">
         <v>1</v>
       </c>
       <c r="BG11" s="22">
         <v>9</v>
       </c>
       <c r="BH11" s="22">
         <v>2</v>
       </c>
       <c r="BI11" s="22">
         <v>5</v>
       </c>
       <c r="BJ11" s="22">
         <v>5</v>
       </c>
       <c r="BK11" s="22">
         <v>11</v>
       </c>
       <c r="BL11" s="22">
         <v>12</v>
       </c>
       <c r="BM11" s="22">
         <v>5</v>
       </c>
-      <c r="BN11" s="22"/>
+      <c r="BN11" s="52">
+        <v>0</v>
+      </c>
       <c r="BO11" s="22"/>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="25"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
       <c r="K12" s="25"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="19">
@@ -2608,51 +2626,53 @@
       </c>
       <c r="BF12" s="22">
         <v>0</v>
       </c>
       <c r="BG12" s="22">
         <v>0</v>
       </c>
       <c r="BH12" s="22">
         <v>0</v>
       </c>
       <c r="BI12" s="22">
         <v>0</v>
       </c>
       <c r="BJ12" s="22">
         <v>1</v>
       </c>
       <c r="BK12" s="22">
         <v>3</v>
       </c>
       <c r="BL12" s="22">
         <v>0</v>
       </c>
       <c r="BM12" s="22">
         <v>1</v>
       </c>
-      <c r="BN12" s="22"/>
+      <c r="BN12" s="52">
+        <v>0</v>
+      </c>
       <c r="BO12" s="22"/>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="25"/>
       <c r="I13" s="24"/>
       <c r="J13" s="26"/>
       <c r="K13" s="25"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="19">
@@ -2789,51 +2809,53 @@
       </c>
       <c r="BF13" s="22">
         <v>1</v>
       </c>
       <c r="BG13" s="22">
         <v>1</v>
       </c>
       <c r="BH13" s="22">
         <v>3</v>
       </c>
       <c r="BI13" s="22">
         <v>5</v>
       </c>
       <c r="BJ13" s="22">
         <v>10</v>
       </c>
       <c r="BK13" s="22">
         <v>1</v>
       </c>
       <c r="BL13" s="22">
         <v>12</v>
       </c>
       <c r="BM13" s="22">
         <v>3</v>
       </c>
-      <c r="BN13" s="22"/>
+      <c r="BN13" s="52">
+        <v>0</v>
+      </c>
       <c r="BO13" s="22"/>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="25"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
       <c r="K14" s="25"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="19">
@@ -2970,51 +2992,53 @@
       </c>
       <c r="BF14" s="22">
         <v>0</v>
       </c>
       <c r="BG14" s="22">
         <v>5</v>
       </c>
       <c r="BH14" s="22">
         <v>4</v>
       </c>
       <c r="BI14" s="22">
         <v>6</v>
       </c>
       <c r="BJ14" s="22">
         <v>1</v>
       </c>
       <c r="BK14" s="22">
         <v>11</v>
       </c>
       <c r="BL14" s="22">
         <v>7</v>
       </c>
       <c r="BM14" s="22">
         <v>4</v>
       </c>
-      <c r="BN14" s="22"/>
+      <c r="BN14" s="52">
+        <v>0</v>
+      </c>
       <c r="BO14" s="22"/>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="25"/>
       <c r="I15" s="24"/>
       <c r="J15" s="26"/>
       <c r="K15" s="25"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="19">
@@ -3152,51 +3176,53 @@
       </c>
       <c r="BF15" s="22">
         <v>0</v>
       </c>
       <c r="BG15" s="22">
         <v>5</v>
       </c>
       <c r="BH15" s="22">
         <v>0</v>
       </c>
       <c r="BI15" s="22">
         <v>3</v>
       </c>
       <c r="BJ15" s="22">
         <v>1</v>
       </c>
       <c r="BK15" s="22">
         <v>1</v>
       </c>
       <c r="BL15" s="22">
         <v>2</v>
       </c>
       <c r="BM15" s="22">
         <v>5</v>
       </c>
-      <c r="BN15" s="22"/>
+      <c r="BN15" s="52">
+        <v>0</v>
+      </c>
       <c r="BO15" s="22"/>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="25"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
       <c r="K16" s="25"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="19">
@@ -3333,51 +3359,53 @@
       </c>
       <c r="BF16" s="22">
         <v>0</v>
       </c>
       <c r="BG16" s="22">
         <v>6</v>
       </c>
       <c r="BH16" s="22">
         <v>0</v>
       </c>
       <c r="BI16" s="22">
         <v>2</v>
       </c>
       <c r="BJ16" s="22">
         <v>1</v>
       </c>
       <c r="BK16" s="22">
         <v>1</v>
       </c>
       <c r="BL16" s="22">
         <v>0</v>
       </c>
       <c r="BM16" s="22">
         <v>0</v>
       </c>
-      <c r="BN16" s="22"/>
+      <c r="BN16" s="52">
+        <v>0</v>
+      </c>
       <c r="BO16" s="22"/>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="60" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="60"/>
       <c r="H17" s="60"/>
       <c r="I17" s="60"/>
       <c r="J17" s="60"/>
       <c r="K17" s="60"/>
       <c r="L17" s="60"/>
       <c r="M17" s="60"/>
       <c r="N17" s="60"/>
@@ -3615,51 +3643,53 @@
       </c>
       <c r="BF18" s="22">
         <v>5</v>
       </c>
       <c r="BG18" s="22">
         <v>48</v>
       </c>
       <c r="BH18" s="22">
         <v>54</v>
       </c>
       <c r="BI18" s="22">
         <v>58</v>
       </c>
       <c r="BJ18" s="22">
         <v>48</v>
       </c>
       <c r="BK18" s="22">
         <v>39</v>
       </c>
       <c r="BL18" s="22">
         <v>58</v>
       </c>
       <c r="BM18" s="22">
         <v>79</v>
       </c>
-      <c r="BN18" s="22"/>
+      <c r="BN18" s="66">
+        <v>8</v>
+      </c>
       <c r="BO18" s="22"/>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="28"/>
       <c r="I19" s="18"/>
       <c r="J19" s="26"/>
       <c r="K19" s="28"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="19">
@@ -3796,51 +3826,53 @@
       </c>
       <c r="BF19" s="22">
         <v>4</v>
       </c>
       <c r="BG19" s="22">
         <v>37</v>
       </c>
       <c r="BH19" s="22">
         <v>46</v>
       </c>
       <c r="BI19" s="22">
         <v>45</v>
       </c>
       <c r="BJ19" s="22">
         <v>42</v>
       </c>
       <c r="BK19" s="22">
         <v>31</v>
       </c>
       <c r="BL19" s="22">
         <v>49</v>
       </c>
       <c r="BM19" s="22">
         <v>61</v>
       </c>
-      <c r="BN19" s="22"/>
+      <c r="BN19" s="66">
+        <v>8</v>
+      </c>
       <c r="BO19" s="22"/>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="28"/>
       <c r="I20" s="18"/>
       <c r="J20" s="26"/>
       <c r="K20" s="28"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="19">
@@ -3977,51 +4009,53 @@
       </c>
       <c r="BF20" s="22">
         <v>0</v>
       </c>
       <c r="BG20" s="22">
         <v>3</v>
       </c>
       <c r="BH20" s="22">
         <v>5</v>
       </c>
       <c r="BI20" s="22">
         <v>6</v>
       </c>
       <c r="BJ20" s="22">
         <v>4</v>
       </c>
       <c r="BK20" s="22">
         <v>4</v>
       </c>
       <c r="BL20" s="22">
         <v>3</v>
       </c>
       <c r="BM20" s="22">
         <v>10</v>
       </c>
-      <c r="BN20" s="22"/>
+      <c r="BN20" s="66">
+        <v>0</v>
+      </c>
       <c r="BO20" s="22"/>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="28"/>
       <c r="I21" s="18"/>
       <c r="J21" s="26"/>
       <c r="K21" s="28"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="19">
@@ -4158,51 +4192,53 @@
       </c>
       <c r="BF21" s="22">
         <v>1</v>
       </c>
       <c r="BG21" s="22">
         <v>0</v>
       </c>
       <c r="BH21" s="22">
         <v>0</v>
       </c>
       <c r="BI21" s="22">
         <v>2</v>
       </c>
       <c r="BJ21" s="22">
         <v>0</v>
       </c>
       <c r="BK21" s="22">
         <v>0</v>
       </c>
       <c r="BL21" s="22">
         <v>2</v>
       </c>
       <c r="BM21" s="22">
         <v>0</v>
       </c>
-      <c r="BN21" s="22"/>
+      <c r="BN21" s="66">
+        <v>0</v>
+      </c>
       <c r="BO21" s="22"/>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="18"/>
       <c r="G22" s="18"/>
       <c r="H22" s="28"/>
       <c r="I22" s="18"/>
       <c r="J22" s="26"/>
       <c r="K22" s="28"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="19">
@@ -4339,51 +4375,53 @@
       </c>
       <c r="BF22" s="22">
         <v>0</v>
       </c>
       <c r="BG22" s="22">
         <v>2</v>
       </c>
       <c r="BH22" s="22">
         <v>3</v>
       </c>
       <c r="BI22" s="22">
         <v>1</v>
       </c>
       <c r="BJ22" s="22">
         <v>1</v>
       </c>
       <c r="BK22" s="22">
         <v>4</v>
       </c>
       <c r="BL22" s="22">
         <v>3</v>
       </c>
       <c r="BM22" s="22">
         <v>3</v>
       </c>
-      <c r="BN22" s="22"/>
+      <c r="BN22" s="66">
+        <v>0</v>
+      </c>
       <c r="BO22" s="22"/>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="28"/>
       <c r="I23" s="18"/>
       <c r="J23" s="26"/>
       <c r="K23" s="28"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="19">
@@ -4520,51 +4558,53 @@
       </c>
       <c r="BF23" s="22">
         <v>0</v>
       </c>
       <c r="BG23" s="22">
         <v>3</v>
       </c>
       <c r="BH23" s="22">
         <v>0</v>
       </c>
       <c r="BI23" s="22">
         <v>2</v>
       </c>
       <c r="BJ23" s="22">
         <v>0</v>
       </c>
       <c r="BK23" s="22">
         <v>0</v>
       </c>
       <c r="BL23" s="22">
         <v>1</v>
       </c>
       <c r="BM23" s="22">
         <v>5</v>
       </c>
-      <c r="BN23" s="22"/>
+      <c r="BN23" s="66">
+        <v>0</v>
+      </c>
       <c r="BO23" s="22"/>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="N24" s="19">
         <v>0</v>
       </c>
       <c r="O24" s="20">
         <v>1</v>
       </c>
       <c r="P24" s="19">
         <v>0</v>
       </c>
       <c r="Q24" s="19">
         <v>0</v>
       </c>
       <c r="R24" s="19">
@@ -4689,51 +4729,53 @@
       </c>
       <c r="BF24" s="22">
         <v>0</v>
       </c>
       <c r="BG24" s="22">
         <v>3</v>
       </c>
       <c r="BH24" s="22">
         <v>0</v>
       </c>
       <c r="BI24" s="22">
         <v>2</v>
       </c>
       <c r="BJ24" s="22">
         <v>1</v>
       </c>
       <c r="BK24" s="22">
         <v>0</v>
       </c>
       <c r="BL24" s="22">
         <v>0</v>
       </c>
       <c r="BM24" s="22">
         <v>0</v>
       </c>
-      <c r="BN24" s="22"/>
+      <c r="BN24" s="66">
+        <v>0</v>
+      </c>
       <c r="BO24" s="22"/>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="61" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="61"/>
@@ -4971,51 +5013,53 @@
       </c>
       <c r="BF26" s="29">
         <v>4</v>
       </c>
       <c r="BG26" s="29">
         <v>26</v>
       </c>
       <c r="BH26" s="29">
         <v>22</v>
       </c>
       <c r="BI26" s="29">
         <v>46</v>
       </c>
       <c r="BJ26" s="29">
         <v>47</v>
       </c>
       <c r="BK26" s="29">
         <v>35</v>
       </c>
       <c r="BL26" s="29">
         <v>48</v>
       </c>
       <c r="BM26" s="29">
         <v>30</v>
       </c>
-      <c r="BN26" s="22"/>
+      <c r="BN26" s="52">
+        <v>4</v>
+      </c>
       <c r="BO26" s="22"/>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="29"/>
       <c r="BR26" s="29"/>
       <c r="BS26" s="29"/>
       <c r="BT26" s="29"/>
       <c r="BU26" s="29"/>
     </row>
     <row r="27" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
       <c r="N27" s="20">
@@ -5152,51 +5196,53 @@
       </c>
       <c r="BF27" s="29">
         <v>2</v>
       </c>
       <c r="BG27" s="29">
         <v>6</v>
       </c>
       <c r="BH27" s="29">
         <v>16</v>
       </c>
       <c r="BI27" s="29">
         <v>25</v>
       </c>
       <c r="BJ27" s="29">
         <v>19</v>
       </c>
       <c r="BK27" s="29">
         <v>10</v>
       </c>
       <c r="BL27" s="29">
         <v>8</v>
       </c>
       <c r="BM27" s="29">
         <v>16</v>
       </c>
-      <c r="BN27" s="22"/>
+      <c r="BN27" s="52">
+        <v>4</v>
+      </c>
       <c r="BO27" s="22"/>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="29"/>
       <c r="BR27" s="29"/>
       <c r="BS27" s="29"/>
       <c r="BT27" s="29"/>
       <c r="BU27" s="29"/>
     </row>
     <row r="28" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="25"/>
       <c r="I28" s="24"/>
       <c r="J28" s="30"/>
       <c r="K28" s="25"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
       <c r="N28" s="20">
@@ -5333,51 +5379,53 @@
       </c>
       <c r="BF28" s="29">
         <v>0</v>
       </c>
       <c r="BG28" s="29">
         <v>0</v>
       </c>
       <c r="BH28" s="29">
         <v>0</v>
       </c>
       <c r="BI28" s="29">
         <v>0</v>
       </c>
       <c r="BJ28" s="29">
         <v>0</v>
       </c>
       <c r="BK28" s="29">
         <v>1</v>
       </c>
       <c r="BL28" s="29">
         <v>0</v>
       </c>
       <c r="BM28" s="29">
         <v>3</v>
       </c>
-      <c r="BN28" s="22"/>
+      <c r="BN28" s="52">
+        <v>0</v>
+      </c>
       <c r="BO28" s="22"/>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="29"/>
       <c r="BR28" s="29"/>
       <c r="BS28" s="29"/>
       <c r="BT28" s="29"/>
       <c r="BU28" s="29"/>
     </row>
     <row r="29" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="25"/>
       <c r="I29" s="24"/>
       <c r="J29" s="30"/>
       <c r="K29" s="25"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
       <c r="N29" s="20">
@@ -5514,51 +5562,53 @@
       </c>
       <c r="BF29" s="29">
         <v>0</v>
       </c>
       <c r="BG29" s="29">
         <v>1</v>
       </c>
       <c r="BH29" s="29">
         <v>0</v>
       </c>
       <c r="BI29" s="29">
         <v>4</v>
       </c>
       <c r="BJ29" s="29">
         <v>11</v>
       </c>
       <c r="BK29" s="29">
         <v>0</v>
       </c>
       <c r="BL29" s="29">
         <v>6</v>
       </c>
       <c r="BM29" s="29">
         <v>1</v>
       </c>
-      <c r="BN29" s="22"/>
+      <c r="BN29" s="52">
+        <v>0</v>
+      </c>
       <c r="BO29" s="22"/>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="29"/>
       <c r="BR29" s="29"/>
       <c r="BS29" s="29"/>
       <c r="BT29" s="29"/>
       <c r="BU29" s="29"/>
     </row>
     <row r="30" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="25"/>
       <c r="I30" s="24"/>
       <c r="J30" s="30"/>
       <c r="K30" s="25"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
       <c r="N30" s="20">
@@ -5695,51 +5745,53 @@
       </c>
       <c r="BF30" s="29">
         <v>0</v>
       </c>
       <c r="BG30" s="29">
         <v>1</v>
       </c>
       <c r="BH30" s="29">
         <v>0</v>
       </c>
       <c r="BI30" s="29">
         <v>1</v>
       </c>
       <c r="BJ30" s="29">
         <v>0</v>
       </c>
       <c r="BK30" s="29">
         <v>0</v>
       </c>
       <c r="BL30" s="29">
         <v>5</v>
       </c>
       <c r="BM30" s="29">
         <v>0</v>
       </c>
-      <c r="BN30" s="22"/>
+      <c r="BN30" s="52">
+        <v>0</v>
+      </c>
       <c r="BO30" s="22"/>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="29"/>
       <c r="BR30" s="29"/>
       <c r="BS30" s="29"/>
       <c r="BT30" s="29"/>
       <c r="BU30" s="29"/>
     </row>
     <row r="31" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="25"/>
       <c r="I31" s="24"/>
       <c r="J31" s="30"/>
       <c r="K31" s="25"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
       <c r="N31" s="20">
@@ -5876,51 +5928,53 @@
       </c>
       <c r="BF31" s="29">
         <v>1</v>
       </c>
       <c r="BG31" s="29">
         <v>9</v>
       </c>
       <c r="BH31" s="29">
         <v>2</v>
       </c>
       <c r="BI31" s="29">
         <v>5</v>
       </c>
       <c r="BJ31" s="29">
         <v>5</v>
       </c>
       <c r="BK31" s="29">
         <v>11</v>
       </c>
       <c r="BL31" s="29">
         <v>12</v>
       </c>
       <c r="BM31" s="29">
         <v>5</v>
       </c>
-      <c r="BN31" s="22"/>
+      <c r="BN31" s="52">
+        <v>0</v>
+      </c>
       <c r="BO31" s="22"/>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="29"/>
       <c r="BR31" s="29"/>
       <c r="BS31" s="29"/>
       <c r="BT31" s="29"/>
       <c r="BU31" s="29"/>
     </row>
     <row r="32" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="25"/>
       <c r="I32" s="24"/>
       <c r="J32" s="30"/>
       <c r="K32" s="25"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
       <c r="N32" s="20">
@@ -6057,51 +6111,53 @@
       </c>
       <c r="BF32" s="29">
         <v>0</v>
       </c>
       <c r="BG32" s="29">
         <v>0</v>
       </c>
       <c r="BH32" s="29">
         <v>0</v>
       </c>
       <c r="BI32" s="29">
         <v>0</v>
       </c>
       <c r="BJ32" s="29">
         <v>1</v>
       </c>
       <c r="BK32" s="29">
         <v>3</v>
       </c>
       <c r="BL32" s="29">
         <v>0</v>
       </c>
       <c r="BM32" s="29">
         <v>1</v>
       </c>
-      <c r="BN32" s="22"/>
+      <c r="BN32" s="52">
+        <v>0</v>
+      </c>
       <c r="BO32" s="22"/>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="29"/>
       <c r="BR32" s="29"/>
       <c r="BS32" s="29"/>
       <c r="BT32" s="29"/>
       <c r="BU32" s="29"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="25"/>
       <c r="I33" s="24"/>
       <c r="J33" s="30"/>
       <c r="K33" s="25"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
       <c r="N33" s="20">
@@ -6238,51 +6294,53 @@
       </c>
       <c r="BF33" s="29">
         <v>1</v>
       </c>
       <c r="BG33" s="29">
         <v>1</v>
       </c>
       <c r="BH33" s="29">
         <v>3</v>
       </c>
       <c r="BI33" s="29">
         <v>5</v>
       </c>
       <c r="BJ33" s="29">
         <v>10</v>
       </c>
       <c r="BK33" s="29">
         <v>1</v>
       </c>
       <c r="BL33" s="29">
         <v>12</v>
       </c>
       <c r="BM33" s="29">
         <v>3</v>
       </c>
-      <c r="BN33" s="22"/>
+      <c r="BN33" s="52">
+        <v>0</v>
+      </c>
       <c r="BO33" s="22"/>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="29"/>
       <c r="BR33" s="29"/>
       <c r="BS33" s="29"/>
       <c r="BT33" s="29"/>
       <c r="BU33" s="29"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="N34" s="20">
         <v>0</v>
       </c>
       <c r="O34" s="20">
         <v>0</v>
       </c>
       <c r="P34" s="20">
         <v>0</v>
       </c>
       <c r="Q34" s="20">
         <v>0</v>
       </c>
       <c r="R34" s="20">
@@ -6407,51 +6465,53 @@
       </c>
       <c r="BF34" s="29">
         <v>0</v>
       </c>
       <c r="BG34" s="29">
         <v>3</v>
       </c>
       <c r="BH34" s="29">
         <v>1</v>
       </c>
       <c r="BI34" s="29">
         <v>5</v>
       </c>
       <c r="BJ34" s="29">
         <v>0</v>
       </c>
       <c r="BK34" s="29">
         <v>7</v>
       </c>
       <c r="BL34" s="29">
         <v>4</v>
       </c>
       <c r="BM34" s="29">
         <v>1</v>
       </c>
-      <c r="BN34" s="22"/>
+      <c r="BN34" s="52">
+        <v>0</v>
+      </c>
       <c r="BO34" s="22"/>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="29"/>
       <c r="BR34" s="29"/>
       <c r="BS34" s="29"/>
       <c r="BT34" s="29"/>
       <c r="BU34" s="29"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="24"/>
       <c r="E35" s="24"/>
       <c r="F35" s="24"/>
       <c r="G35" s="24"/>
       <c r="H35" s="25"/>
       <c r="I35" s="24"/>
       <c r="J35" s="30"/>
       <c r="K35" s="25"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
       <c r="N35" s="20">
@@ -6588,51 +6648,53 @@
       </c>
       <c r="BF35" s="29">
         <v>0</v>
       </c>
       <c r="BG35" s="29">
         <v>2</v>
       </c>
       <c r="BH35" s="29">
         <v>0</v>
       </c>
       <c r="BI35" s="29">
         <v>1</v>
       </c>
       <c r="BJ35" s="29">
         <v>1</v>
       </c>
       <c r="BK35" s="29">
         <v>1</v>
       </c>
       <c r="BL35" s="29">
         <v>1</v>
       </c>
       <c r="BM35" s="29">
         <v>0</v>
       </c>
-      <c r="BN35" s="22"/>
+      <c r="BN35" s="52">
+        <v>0</v>
+      </c>
       <c r="BO35" s="22"/>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="29"/>
       <c r="BR35" s="29"/>
       <c r="BS35" s="29"/>
       <c r="BT35" s="29"/>
       <c r="BU35" s="29"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="25"/>
       <c r="I36" s="24"/>
       <c r="J36" s="30"/>
       <c r="K36" s="25"/>
       <c r="L36" s="30"/>
       <c r="M36" s="30"/>
       <c r="N36" s="32">
@@ -6769,51 +6831,53 @@
       </c>
       <c r="BF36" s="33">
         <v>0</v>
       </c>
       <c r="BG36" s="33">
         <v>3</v>
       </c>
       <c r="BH36" s="33">
         <v>0</v>
       </c>
       <c r="BI36" s="33">
         <v>0</v>
       </c>
       <c r="BJ36" s="33">
         <v>0</v>
       </c>
       <c r="BK36" s="33">
         <v>1</v>
       </c>
       <c r="BL36" s="33">
         <v>0</v>
       </c>
       <c r="BM36" s="33">
         <v>0</v>
       </c>
-      <c r="BN36" s="33"/>
+      <c r="BN36" s="67">
+        <v>0</v>
+      </c>
       <c r="BO36" s="33"/>
       <c r="BP36" s="33"/>
       <c r="BQ36" s="33"/>
       <c r="BR36" s="33"/>
       <c r="BS36" s="33"/>
       <c r="BT36" s="33"/>
       <c r="BU36" s="33"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="34"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="28"/>
       <c r="I37" s="18"/>
       <c r="J37" s="26"/>
       <c r="K37" s="28"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
@@ -7219,51 +7283,51 @@
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AI3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BV49"/>
   <sheetViews>
     <sheetView topLeftCell="AZ1" workbookViewId="0">
-      <selection activeCell="BR26" sqref="BR26"/>
+      <selection activeCell="BO26" sqref="BO26:BO36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="8.85546875" customWidth="1"/>
     <col min="42" max="42" width="8.85546875" customWidth="1"/>
     <col min="55" max="55" width="8.85546875" customWidth="1"/>
     <col min="67" max="67" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:74" s="27" customFormat="1" ht="12.75">
       <c r="A1" s="58" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
@@ -7864,51 +7928,53 @@
       </c>
       <c r="BG6" s="22">
         <v>10</v>
       </c>
       <c r="BH6" s="22">
         <v>11</v>
       </c>
       <c r="BI6" s="22">
         <v>8</v>
       </c>
       <c r="BJ6" s="22">
         <v>9</v>
       </c>
       <c r="BK6" s="22">
         <v>2</v>
       </c>
       <c r="BL6" s="22">
         <v>4</v>
       </c>
       <c r="BM6" s="22">
         <v>4</v>
       </c>
       <c r="BN6" s="22">
         <v>20</v>
       </c>
-      <c r="BO6" s="22"/>
+      <c r="BO6" s="52">
+        <v>11</v>
+      </c>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
       <c r="BV6" s="22"/>
     </row>
     <row r="7" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="25"/>
       <c r="I7" s="24"/>
       <c r="J7" s="26"/>
       <c r="K7" s="28"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
       <c r="N7" s="22">
@@ -8048,51 +8114,53 @@
       </c>
       <c r="BG7" s="22">
         <v>3</v>
       </c>
       <c r="BH7" s="22">
         <v>6</v>
       </c>
       <c r="BI7" s="22">
         <v>5</v>
       </c>
       <c r="BJ7" s="22">
         <v>8</v>
       </c>
       <c r="BK7" s="22">
         <v>2</v>
       </c>
       <c r="BL7" s="22">
         <v>4</v>
       </c>
       <c r="BM7" s="22">
         <v>1</v>
       </c>
       <c r="BN7" s="22">
         <v>13</v>
       </c>
-      <c r="BO7" s="22"/>
+      <c r="BO7" s="52">
+        <v>6</v>
+      </c>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
       <c r="BV7" s="22"/>
     </row>
     <row r="8" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="25"/>
       <c r="I8" s="24"/>
       <c r="J8" s="26"/>
       <c r="K8" s="28"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="22">
@@ -8232,51 +8300,53 @@
       </c>
       <c r="BG8" s="22">
         <v>0</v>
       </c>
       <c r="BH8" s="22">
         <v>0</v>
       </c>
       <c r="BI8" s="22">
         <v>0</v>
       </c>
       <c r="BJ8" s="22">
         <v>0</v>
       </c>
       <c r="BK8" s="22">
         <v>0</v>
       </c>
       <c r="BL8" s="22">
         <v>0</v>
       </c>
       <c r="BM8" s="22">
         <v>0</v>
       </c>
       <c r="BN8" s="22">
         <v>4</v>
       </c>
-      <c r="BO8" s="22"/>
+      <c r="BO8" s="52">
+        <v>1</v>
+      </c>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
       <c r="BV8" s="22"/>
     </row>
     <row r="9" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="25"/>
       <c r="I9" s="24"/>
       <c r="J9" s="26"/>
       <c r="K9" s="28"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="22">
@@ -8417,51 +8487,53 @@
       </c>
       <c r="BG9" s="22">
         <v>0</v>
       </c>
       <c r="BH9" s="22">
         <v>0</v>
       </c>
       <c r="BI9" s="22">
         <v>0</v>
       </c>
       <c r="BJ9" s="22">
         <v>0</v>
       </c>
       <c r="BK9" s="22">
         <v>0</v>
       </c>
       <c r="BL9" s="22">
         <v>0</v>
       </c>
       <c r="BM9" s="22">
         <v>0</v>
       </c>
       <c r="BN9" s="22">
         <v>0</v>
       </c>
-      <c r="BO9" s="22"/>
+      <c r="BO9" s="52">
+        <v>0</v>
+      </c>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
       <c r="BV9" s="22"/>
     </row>
     <row r="10" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="25"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
       <c r="K10" s="28"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="22">
@@ -8602,51 +8674,53 @@
       </c>
       <c r="BG10" s="22">
         <v>0</v>
       </c>
       <c r="BH10" s="22">
         <v>0</v>
       </c>
       <c r="BI10" s="22">
         <v>0</v>
       </c>
       <c r="BJ10" s="22">
         <v>0</v>
       </c>
       <c r="BK10" s="22">
         <v>0</v>
       </c>
       <c r="BL10" s="22">
         <v>0</v>
       </c>
       <c r="BM10" s="22">
         <v>0</v>
       </c>
       <c r="BN10" s="22">
         <v>0</v>
       </c>
-      <c r="BO10" s="22"/>
+      <c r="BO10" s="52">
+        <v>0</v>
+      </c>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
       <c r="BV10" s="22"/>
     </row>
     <row r="11" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="25"/>
       <c r="I11" s="24"/>
       <c r="J11" s="26"/>
       <c r="K11" s="28"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="22">
@@ -8786,51 +8860,53 @@
       </c>
       <c r="BG11" s="22">
         <v>4</v>
       </c>
       <c r="BH11" s="22">
         <v>4</v>
       </c>
       <c r="BI11" s="22">
         <v>0</v>
       </c>
       <c r="BJ11" s="22">
         <v>1</v>
       </c>
       <c r="BK11" s="22">
         <v>0</v>
       </c>
       <c r="BL11" s="22">
         <v>0</v>
       </c>
       <c r="BM11" s="22">
         <v>0</v>
       </c>
       <c r="BN11" s="22">
         <v>0</v>
       </c>
-      <c r="BO11" s="22"/>
+      <c r="BO11" s="52">
+        <v>0</v>
+      </c>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
       <c r="BV11" s="22"/>
     </row>
     <row r="12" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="25"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
       <c r="K12" s="28"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="22">
@@ -8971,51 +9047,53 @@
       </c>
       <c r="BG12" s="22">
         <v>0</v>
       </c>
       <c r="BH12" s="22">
         <v>1</v>
       </c>
       <c r="BI12" s="22">
         <v>0</v>
       </c>
       <c r="BJ12" s="22">
         <v>0</v>
       </c>
       <c r="BK12" s="22">
         <v>0</v>
       </c>
       <c r="BL12" s="22">
         <v>0</v>
       </c>
       <c r="BM12" s="22">
         <v>1</v>
       </c>
       <c r="BN12" s="22">
         <v>0</v>
       </c>
-      <c r="BO12" s="22"/>
+      <c r="BO12" s="52">
+        <v>0</v>
+      </c>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
       <c r="BV12" s="22"/>
     </row>
     <row r="13" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="25"/>
       <c r="I13" s="24"/>
       <c r="J13" s="26"/>
       <c r="K13" s="28"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="22">
@@ -9155,51 +9233,53 @@
       </c>
       <c r="BG13" s="22">
         <v>2</v>
       </c>
       <c r="BH13" s="22">
         <v>0</v>
       </c>
       <c r="BI13" s="22">
         <v>0</v>
       </c>
       <c r="BJ13" s="22">
         <v>0</v>
       </c>
       <c r="BK13" s="22">
         <v>0</v>
       </c>
       <c r="BL13" s="22">
         <v>0</v>
       </c>
       <c r="BM13" s="22">
         <v>0</v>
       </c>
       <c r="BN13" s="22">
         <v>1</v>
       </c>
-      <c r="BO13" s="22"/>
+      <c r="BO13" s="52">
+        <v>0</v>
+      </c>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
       <c r="BV13" s="22"/>
     </row>
     <row r="14" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="22">
@@ -9339,51 +9419,53 @@
       </c>
       <c r="BG14" s="22">
         <v>1</v>
       </c>
       <c r="BH14" s="22">
         <v>0</v>
       </c>
       <c r="BI14" s="22">
         <v>0</v>
       </c>
       <c r="BJ14" s="22">
         <v>0</v>
       </c>
       <c r="BK14" s="22">
         <v>0</v>
       </c>
       <c r="BL14" s="22">
         <v>0</v>
       </c>
       <c r="BM14" s="22">
         <v>2</v>
       </c>
       <c r="BN14" s="22">
         <v>0</v>
       </c>
-      <c r="BO14" s="22"/>
+      <c r="BO14" s="52">
+        <v>0</v>
+      </c>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
       <c r="BV14" s="22"/>
     </row>
     <row r="15" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="18"/>
       <c r="G15" s="18"/>
       <c r="H15" s="28"/>
       <c r="I15" s="18"/>
       <c r="J15" s="26"/>
       <c r="K15" s="28"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="29">
@@ -9524,51 +9606,53 @@
       </c>
       <c r="BG15" s="22">
         <v>0</v>
       </c>
       <c r="BH15" s="22">
         <v>0</v>
       </c>
       <c r="BI15" s="22">
         <v>3</v>
       </c>
       <c r="BJ15" s="22">
         <v>0</v>
       </c>
       <c r="BK15" s="22">
         <v>0</v>
       </c>
       <c r="BL15" s="22">
         <v>0</v>
       </c>
       <c r="BM15" s="22">
         <v>0</v>
       </c>
       <c r="BN15" s="22">
         <v>0</v>
       </c>
-      <c r="BO15" s="22"/>
+      <c r="BO15" s="52">
+        <v>0</v>
+      </c>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
       <c r="BV15" s="22"/>
     </row>
     <row r="16" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="28"/>
       <c r="I16" s="18"/>
       <c r="J16" s="26"/>
       <c r="K16" s="28"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="29">
@@ -9709,51 +9793,53 @@
       </c>
       <c r="BG16" s="22">
         <v>0</v>
       </c>
       <c r="BH16" s="22">
         <v>0</v>
       </c>
       <c r="BI16" s="22">
         <v>0</v>
       </c>
       <c r="BJ16" s="22">
         <v>0</v>
       </c>
       <c r="BK16" s="22">
         <v>0</v>
       </c>
       <c r="BL16" s="22">
         <v>0</v>
       </c>
       <c r="BM16" s="22">
         <v>0</v>
       </c>
       <c r="BN16" s="22">
         <v>2</v>
       </c>
-      <c r="BO16" s="22"/>
+      <c r="BO16" s="6">
+        <v>4</v>
+      </c>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
       <c r="BV16" s="22"/>
     </row>
     <row r="17" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="60" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="60"/>
       <c r="H17" s="60"/>
       <c r="I17" s="60"/>
       <c r="J17" s="60"/>
       <c r="K17" s="60"/>
       <c r="L17" s="60"/>
       <c r="M17" s="60"/>
       <c r="N17" s="60"/>
@@ -9971,51 +10057,53 @@
       </c>
       <c r="BG18" s="22">
         <v>3</v>
       </c>
       <c r="BH18" s="22">
         <v>6</v>
       </c>
       <c r="BI18" s="22">
         <v>8</v>
       </c>
       <c r="BJ18" s="22">
         <v>8</v>
       </c>
       <c r="BK18" s="22">
         <v>2</v>
       </c>
       <c r="BL18" s="22">
         <v>4</v>
       </c>
       <c r="BM18" s="22">
         <v>1</v>
       </c>
       <c r="BN18" s="22">
         <v>16</v>
       </c>
-      <c r="BO18" s="22"/>
+      <c r="BO18" s="52">
+        <v>11</v>
+      </c>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
       <c r="BV18" s="22"/>
     </row>
     <row r="19" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="24"/>
       <c r="E19" s="24"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="30"/>
       <c r="I19" s="24"/>
       <c r="J19" s="26"/>
       <c r="K19" s="28"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="20">
@@ -10155,51 +10243,53 @@
       </c>
       <c r="BG19" s="22">
         <v>3</v>
       </c>
       <c r="BH19" s="22">
         <v>6</v>
       </c>
       <c r="BI19" s="22">
         <v>5</v>
       </c>
       <c r="BJ19" s="22">
         <v>8</v>
       </c>
       <c r="BK19" s="22">
         <v>2</v>
       </c>
       <c r="BL19" s="22">
         <v>4</v>
       </c>
       <c r="BM19" s="22">
         <v>1</v>
       </c>
       <c r="BN19" s="22">
         <v>10</v>
       </c>
-      <c r="BO19" s="22"/>
+      <c r="BO19" s="52">
+        <v>6</v>
+      </c>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
       <c r="BV19" s="22"/>
     </row>
     <row r="20" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="30"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
       <c r="K20" s="28"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="20">
@@ -10339,51 +10429,53 @@
       </c>
       <c r="BG20" s="22">
         <v>0</v>
       </c>
       <c r="BH20" s="22">
         <v>0</v>
       </c>
       <c r="BI20" s="22">
         <v>0</v>
       </c>
       <c r="BJ20" s="22">
         <v>0</v>
       </c>
       <c r="BK20" s="22">
         <v>0</v>
       </c>
       <c r="BL20" s="22">
         <v>0</v>
       </c>
       <c r="BM20" s="22">
         <v>0</v>
       </c>
       <c r="BN20" s="22">
         <v>4</v>
       </c>
-      <c r="BO20" s="22"/>
+      <c r="BO20" s="52">
+        <v>1</v>
+      </c>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
       <c r="BV20" s="22"/>
     </row>
     <row r="21" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="30"/>
       <c r="I21" s="24"/>
       <c r="J21" s="26"/>
       <c r="K21" s="28"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="20">
@@ -10523,51 +10615,53 @@
       </c>
       <c r="BG21" s="22">
         <v>0</v>
       </c>
       <c r="BH21" s="22">
         <v>0</v>
       </c>
       <c r="BI21" s="22">
         <v>0</v>
       </c>
       <c r="BJ21" s="22">
         <v>0</v>
       </c>
       <c r="BK21" s="22">
         <v>0</v>
       </c>
       <c r="BL21" s="22">
         <v>0</v>
       </c>
       <c r="BM21" s="22">
         <v>0</v>
       </c>
       <c r="BN21" s="22">
         <v>0</v>
       </c>
-      <c r="BO21" s="22"/>
+      <c r="BO21" s="52">
+        <v>0</v>
+      </c>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
       <c r="BV21" s="22"/>
     </row>
     <row r="22" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="30"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
       <c r="K22" s="28"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="20">
@@ -10707,51 +10801,53 @@
       </c>
       <c r="BG22" s="22">
         <v>0</v>
       </c>
       <c r="BH22" s="22">
         <v>0</v>
       </c>
       <c r="BI22" s="22">
         <v>0</v>
       </c>
       <c r="BJ22" s="22">
         <v>0</v>
       </c>
       <c r="BK22" s="22">
         <v>0</v>
       </c>
       <c r="BL22" s="22">
         <v>0</v>
       </c>
       <c r="BM22" s="22">
         <v>0</v>
       </c>
       <c r="BN22" s="22">
         <v>0</v>
       </c>
-      <c r="BO22" s="22"/>
+      <c r="BO22" s="52">
+        <v>0</v>
+      </c>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
       <c r="BV22" s="22"/>
     </row>
     <row r="23" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="24"/>
       <c r="E23" s="24"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="30"/>
       <c r="I23" s="24"/>
       <c r="J23" s="26"/>
       <c r="K23" s="28"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="20">
@@ -10891,51 +10987,53 @@
       </c>
       <c r="BG23" s="22">
         <v>0</v>
       </c>
       <c r="BH23" s="22">
         <v>0</v>
       </c>
       <c r="BI23" s="22">
         <v>3</v>
       </c>
       <c r="BJ23" s="22">
         <v>0</v>
       </c>
       <c r="BK23" s="22">
         <v>0</v>
       </c>
       <c r="BL23" s="22">
         <v>0</v>
       </c>
       <c r="BM23" s="22">
         <v>0</v>
       </c>
       <c r="BN23" s="22">
         <v>0</v>
       </c>
-      <c r="BO23" s="22"/>
+      <c r="BO23" s="52">
+        <v>0</v>
+      </c>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
       <c r="BV23" s="22"/>
     </row>
     <row r="24" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="30"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
       <c r="K24" s="28"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="20">
@@ -11075,51 +11173,53 @@
       </c>
       <c r="BG24" s="22">
         <v>0</v>
       </c>
       <c r="BH24" s="22">
         <v>0</v>
       </c>
       <c r="BI24" s="22">
         <v>0</v>
       </c>
       <c r="BJ24" s="22">
         <v>0</v>
       </c>
       <c r="BK24" s="22">
         <v>0</v>
       </c>
       <c r="BL24" s="22">
         <v>0</v>
       </c>
       <c r="BM24" s="22">
         <v>0</v>
       </c>
       <c r="BN24" s="22">
         <v>2</v>
       </c>
-      <c r="BO24" s="22"/>
+      <c r="BO24" s="52">
+        <v>4</v>
+      </c>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
       <c r="BV24" s="22"/>
     </row>
     <row r="25" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="61" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="61"/>
@@ -11337,51 +11437,53 @@
       </c>
       <c r="BG26" s="29">
         <v>7</v>
       </c>
       <c r="BH26" s="29">
         <v>5</v>
       </c>
       <c r="BI26" s="29">
         <v>0</v>
       </c>
       <c r="BJ26" s="29">
         <v>1</v>
       </c>
       <c r="BK26" s="29">
         <v>0</v>
       </c>
       <c r="BL26" s="29">
         <v>0</v>
       </c>
       <c r="BM26" s="29">
         <v>3</v>
       </c>
       <c r="BN26" s="29">
         <v>4</v>
       </c>
-      <c r="BO26" s="29"/>
+      <c r="BO26" s="52">
+        <v>0</v>
+      </c>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="22"/>
       <c r="BR26" s="29"/>
       <c r="BS26" s="29"/>
       <c r="BT26" s="29"/>
       <c r="BU26" s="29"/>
       <c r="BV26" s="29"/>
     </row>
     <row r="27" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="26"/>
       <c r="I27" s="24"/>
       <c r="J27" s="26"/>
       <c r="K27" s="25"/>
       <c r="L27" s="30"/>
       <c r="M27" s="30"/>
       <c r="N27" s="20">
@@ -11521,51 +11623,53 @@
       </c>
       <c r="BG27" s="29">
         <v>0</v>
       </c>
       <c r="BH27" s="29">
         <v>0</v>
       </c>
       <c r="BI27" s="29">
         <v>0</v>
       </c>
       <c r="BJ27" s="29">
         <v>0</v>
       </c>
       <c r="BK27" s="29">
         <v>0</v>
       </c>
       <c r="BL27" s="29">
         <v>0</v>
       </c>
       <c r="BM27" s="29">
         <v>0</v>
       </c>
       <c r="BN27" s="29">
         <v>3</v>
       </c>
-      <c r="BO27" s="29"/>
+      <c r="BO27" s="52">
+        <v>0</v>
+      </c>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="22"/>
       <c r="BR27" s="29"/>
       <c r="BS27" s="29"/>
       <c r="BT27" s="29"/>
       <c r="BU27" s="29"/>
       <c r="BV27" s="29"/>
     </row>
     <row r="28" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="26"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
       <c r="K28" s="25"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
       <c r="N28" s="20">
@@ -11705,51 +11809,53 @@
       </c>
       <c r="BG28" s="29">
         <v>0</v>
       </c>
       <c r="BH28" s="29">
         <v>0</v>
       </c>
       <c r="BI28" s="29">
         <v>0</v>
       </c>
       <c r="BJ28" s="29">
         <v>0</v>
       </c>
       <c r="BK28" s="29">
         <v>0</v>
       </c>
       <c r="BL28" s="29">
         <v>0</v>
       </c>
       <c r="BM28" s="29">
         <v>0</v>
       </c>
       <c r="BN28" s="29">
         <v>0</v>
       </c>
-      <c r="BO28" s="29"/>
+      <c r="BO28" s="52">
+        <v>0</v>
+      </c>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="22"/>
       <c r="BR28" s="29"/>
       <c r="BS28" s="29"/>
       <c r="BT28" s="29"/>
       <c r="BU28" s="29"/>
       <c r="BV28" s="29"/>
     </row>
     <row r="29" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="26"/>
       <c r="I29" s="24"/>
       <c r="J29" s="26"/>
       <c r="K29" s="25"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
       <c r="N29" s="20">
@@ -11889,51 +11995,53 @@
       </c>
       <c r="BG29" s="29">
         <v>0</v>
       </c>
       <c r="BH29" s="29">
         <v>0</v>
       </c>
       <c r="BI29" s="29">
         <v>0</v>
       </c>
       <c r="BJ29" s="29">
         <v>0</v>
       </c>
       <c r="BK29" s="29">
         <v>0</v>
       </c>
       <c r="BL29" s="29">
         <v>0</v>
       </c>
       <c r="BM29" s="29">
         <v>0</v>
       </c>
       <c r="BN29" s="29">
         <v>0</v>
       </c>
-      <c r="BO29" s="29"/>
+      <c r="BO29" s="52">
+        <v>0</v>
+      </c>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="22"/>
       <c r="BR29" s="29"/>
       <c r="BS29" s="29"/>
       <c r="BT29" s="29"/>
       <c r="BU29" s="29"/>
       <c r="BV29" s="29"/>
     </row>
     <row r="30" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="26"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
       <c r="K30" s="25"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
       <c r="N30" s="20">
@@ -12073,51 +12181,53 @@
       </c>
       <c r="BG30" s="29">
         <v>0</v>
       </c>
       <c r="BH30" s="29">
         <v>0</v>
       </c>
       <c r="BI30" s="29">
         <v>0</v>
       </c>
       <c r="BJ30" s="29">
         <v>0</v>
       </c>
       <c r="BK30" s="29">
         <v>0</v>
       </c>
       <c r="BL30" s="29">
         <v>0</v>
       </c>
       <c r="BM30" s="29">
         <v>0</v>
       </c>
       <c r="BN30" s="29">
         <v>0</v>
       </c>
-      <c r="BO30" s="29"/>
+      <c r="BO30" s="52">
+        <v>0</v>
+      </c>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="22"/>
       <c r="BR30" s="29"/>
       <c r="BS30" s="29"/>
       <c r="BT30" s="29"/>
       <c r="BU30" s="29"/>
       <c r="BV30" s="29"/>
     </row>
     <row r="31" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="26"/>
       <c r="I31" s="24"/>
       <c r="J31" s="26"/>
       <c r="K31" s="25"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
       <c r="N31" s="20">
@@ -12257,51 +12367,53 @@
       </c>
       <c r="BG31" s="29">
         <v>4</v>
       </c>
       <c r="BH31" s="29">
         <v>4</v>
       </c>
       <c r="BI31" s="29">
         <v>0</v>
       </c>
       <c r="BJ31" s="29">
         <v>1</v>
       </c>
       <c r="BK31" s="29">
         <v>0</v>
       </c>
       <c r="BL31" s="29">
         <v>0</v>
       </c>
       <c r="BM31" s="29">
         <v>0</v>
       </c>
       <c r="BN31" s="29">
         <v>0</v>
       </c>
-      <c r="BO31" s="29"/>
+      <c r="BO31" s="52">
+        <v>0</v>
+      </c>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="22"/>
       <c r="BR31" s="29"/>
       <c r="BS31" s="29"/>
       <c r="BT31" s="29"/>
       <c r="BU31" s="29"/>
       <c r="BV31" s="29"/>
     </row>
     <row r="32" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="26"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
       <c r="K32" s="25"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
       <c r="N32" s="20">
@@ -12441,51 +12553,53 @@
       </c>
       <c r="BG32" s="29">
         <v>0</v>
       </c>
       <c r="BH32" s="29">
         <v>1</v>
       </c>
       <c r="BI32" s="29">
         <v>0</v>
       </c>
       <c r="BJ32" s="29">
         <v>0</v>
       </c>
       <c r="BK32" s="29">
         <v>0</v>
       </c>
       <c r="BL32" s="29">
         <v>0</v>
       </c>
       <c r="BM32" s="29">
         <v>1</v>
       </c>
       <c r="BN32" s="29">
         <v>0</v>
       </c>
-      <c r="BO32" s="29"/>
+      <c r="BO32" s="52">
+        <v>0</v>
+      </c>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="22"/>
       <c r="BR32" s="29"/>
       <c r="BS32" s="29"/>
       <c r="BT32" s="29"/>
       <c r="BU32" s="29"/>
       <c r="BV32" s="29"/>
     </row>
     <row r="33" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="26"/>
       <c r="I33" s="24"/>
       <c r="J33" s="26"/>
       <c r="K33" s="25"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
       <c r="N33" s="20">
@@ -12625,51 +12739,53 @@
       </c>
       <c r="BG33" s="29">
         <v>2</v>
       </c>
       <c r="BH33" s="29">
         <v>0</v>
       </c>
       <c r="BI33" s="29">
         <v>0</v>
       </c>
       <c r="BJ33" s="29">
         <v>0</v>
       </c>
       <c r="BK33" s="29">
         <v>0</v>
       </c>
       <c r="BL33" s="29">
         <v>0</v>
       </c>
       <c r="BM33" s="29">
         <v>0</v>
       </c>
       <c r="BN33" s="29">
         <v>1</v>
       </c>
-      <c r="BO33" s="29"/>
+      <c r="BO33" s="52">
+        <v>0</v>
+      </c>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="22"/>
       <c r="BR33" s="29"/>
       <c r="BS33" s="29"/>
       <c r="BT33" s="29"/>
       <c r="BU33" s="29"/>
       <c r="BV33" s="29"/>
     </row>
     <row r="34" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="18"/>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
       <c r="N34" s="20">
@@ -12809,51 +12925,53 @@
       </c>
       <c r="BG34" s="29">
         <v>1</v>
       </c>
       <c r="BH34" s="29">
         <v>0</v>
       </c>
       <c r="BI34" s="29">
         <v>0</v>
       </c>
       <c r="BJ34" s="29">
         <v>0</v>
       </c>
       <c r="BK34" s="29">
         <v>0</v>
       </c>
       <c r="BL34" s="29">
         <v>0</v>
       </c>
       <c r="BM34" s="29">
         <v>2</v>
       </c>
       <c r="BN34" s="29">
         <v>0</v>
       </c>
-      <c r="BO34" s="29"/>
+      <c r="BO34" s="52">
+        <v>0</v>
+      </c>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="22"/>
       <c r="BR34" s="29"/>
       <c r="BS34" s="29"/>
       <c r="BT34" s="29"/>
       <c r="BU34" s="29"/>
       <c r="BV34" s="29"/>
     </row>
     <row r="35" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="20">
@@ -12993,51 +13111,53 @@
       </c>
       <c r="BG35" s="29">
         <v>0</v>
       </c>
       <c r="BH35" s="29">
         <v>0</v>
       </c>
       <c r="BI35" s="29">
         <v>0</v>
       </c>
       <c r="BJ35" s="29">
         <v>0</v>
       </c>
       <c r="BK35" s="29">
         <v>0</v>
       </c>
       <c r="BL35" s="29">
         <v>0</v>
       </c>
       <c r="BM35" s="29">
         <v>0</v>
       </c>
       <c r="BN35" s="29">
         <v>0</v>
       </c>
-      <c r="BO35" s="29"/>
+      <c r="BO35" s="52">
+        <v>0</v>
+      </c>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="22"/>
       <c r="BR35" s="29"/>
       <c r="BS35" s="29"/>
       <c r="BT35" s="29"/>
       <c r="BU35" s="29"/>
       <c r="BV35" s="29"/>
     </row>
     <row r="36" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="40"/>
       <c r="I36" s="39"/>
       <c r="J36" s="40"/>
       <c r="K36" s="41"/>
       <c r="L36" s="40"/>
       <c r="M36" s="40"/>
       <c r="N36" s="32">
@@ -13177,51 +13297,53 @@
       </c>
       <c r="BG36" s="33">
         <v>0</v>
       </c>
       <c r="BH36" s="33">
         <v>0</v>
       </c>
       <c r="BI36" s="33">
         <v>0</v>
       </c>
       <c r="BJ36" s="33">
         <v>0</v>
       </c>
       <c r="BK36" s="33">
         <v>0</v>
       </c>
       <c r="BL36" s="33">
         <v>0</v>
       </c>
       <c r="BM36" s="33">
         <v>0</v>
       </c>
       <c r="BN36" s="33">
         <v>0</v>
       </c>
-      <c r="BO36" s="33"/>
+      <c r="BO36" s="67">
+        <v>0</v>
+      </c>
       <c r="BP36" s="33"/>
       <c r="BQ36" s="33"/>
       <c r="BR36" s="33"/>
       <c r="BS36" s="33"/>
       <c r="BT36" s="33"/>
       <c r="BU36" s="33"/>
       <c r="BV36" s="33"/>
     </row>
     <row r="37" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="34"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="26"/>
       <c r="I37" s="18"/>
       <c r="J37" s="26"/>
       <c r="K37" s="28"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
@@ -13721,72 +13843,72 @@
       <c r="Z48" s="7"/>
       <c r="AA48" s="7"/>
       <c r="AB48" s="7"/>
       <c r="AC48" s="7"/>
       <c r="AK48" s="7"/>
       <c r="AL48" s="7"/>
       <c r="AM48" s="7"/>
       <c r="AN48" s="7"/>
       <c r="AO48" s="7"/>
       <c r="AY48" s="7"/>
       <c r="AZ48" s="7"/>
       <c r="BA48" s="7"/>
       <c r="BB48" s="7"/>
       <c r="BK48" s="7"/>
       <c r="BL48" s="7"/>
       <c r="BM48" s="7"/>
       <c r="BN48" s="7"/>
     </row>
     <row r="49" spans="40:65">
       <c r="AN49" s="7"/>
       <c r="BA49" s="7"/>
       <c r="BM49" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="BK3:BV3"/>
+    <mergeCell ref="AY3:BJ3"/>
+    <mergeCell ref="A5:AX5"/>
+    <mergeCell ref="A17:AX17"/>
+    <mergeCell ref="A25:AX25"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AL3:AX3"/>
-    <mergeCell ref="BK3:BV3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AX25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU49"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AW1" workbookViewId="0">
-      <selection activeCell="BP26" sqref="BP26"/>
+      <selection activeCell="BN26" sqref="BN26:BN36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" customWidth="1"/>
     <col min="42" max="42" width="8.7109375" customWidth="1"/>
     <col min="54" max="54" width="8.7109375" customWidth="1"/>
     <col min="66" max="66" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
       <c r="A1" s="58" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
@@ -14430,51 +14552,53 @@
       </c>
       <c r="BF6" s="22">
         <v>-1</v>
       </c>
       <c r="BG6" s="22">
         <v>63</v>
       </c>
       <c r="BH6" s="22">
         <v>68</v>
       </c>
       <c r="BI6" s="22">
         <v>95</v>
       </c>
       <c r="BJ6" s="22">
         <v>93</v>
       </c>
       <c r="BK6" s="22">
         <v>70</v>
       </c>
       <c r="BL6" s="22">
         <v>102</v>
       </c>
       <c r="BM6" s="22">
         <v>89</v>
       </c>
-      <c r="BN6" s="22"/>
+      <c r="BN6" s="6">
+        <v>1</v>
+      </c>
       <c r="BO6" s="22"/>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="30"/>
       <c r="I7" s="24"/>
       <c r="J7" s="26"/>
       <c r="K7" s="28"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
       <c r="N7" s="22">
@@ -14611,51 +14735,53 @@
       </c>
       <c r="BF7" s="22">
         <v>3</v>
       </c>
       <c r="BG7" s="22">
         <v>37</v>
       </c>
       <c r="BH7" s="22">
         <v>57</v>
       </c>
       <c r="BI7" s="22">
         <v>62</v>
       </c>
       <c r="BJ7" s="22">
         <v>59</v>
       </c>
       <c r="BK7" s="22">
         <v>37</v>
       </c>
       <c r="BL7" s="22">
         <v>56</v>
       </c>
       <c r="BM7" s="22">
         <v>64</v>
       </c>
-      <c r="BN7" s="22"/>
+      <c r="BN7" s="6">
+        <v>6</v>
+      </c>
       <c r="BO7" s="22"/>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="30"/>
       <c r="I8" s="24"/>
       <c r="J8" s="26"/>
       <c r="K8" s="28"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="22">
@@ -14792,51 +14918,53 @@
       </c>
       <c r="BF8" s="22">
         <v>0</v>
       </c>
       <c r="BG8" s="22">
         <v>3</v>
       </c>
       <c r="BH8" s="22">
         <v>5</v>
       </c>
       <c r="BI8" s="22">
         <v>6</v>
       </c>
       <c r="BJ8" s="22">
         <v>4</v>
       </c>
       <c r="BK8" s="22">
         <v>5</v>
       </c>
       <c r="BL8" s="22">
         <v>3</v>
       </c>
       <c r="BM8" s="22">
         <v>9</v>
       </c>
-      <c r="BN8" s="22"/>
+      <c r="BN8" s="6">
+        <v>-1</v>
+      </c>
       <c r="BO8" s="22"/>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="30"/>
       <c r="I9" s="24"/>
       <c r="J9" s="26"/>
       <c r="K9" s="28"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="22">
@@ -14974,51 +15102,53 @@
       </c>
       <c r="BF9" s="22">
         <v>0</v>
       </c>
       <c r="BG9" s="22">
         <v>1</v>
       </c>
       <c r="BH9" s="22">
         <v>0</v>
       </c>
       <c r="BI9" s="22">
         <v>4</v>
       </c>
       <c r="BJ9" s="22">
         <v>11</v>
       </c>
       <c r="BK9" s="22">
         <v>0</v>
       </c>
       <c r="BL9" s="22">
         <v>6</v>
       </c>
       <c r="BM9" s="22">
         <v>1</v>
       </c>
-      <c r="BN9" s="22"/>
+      <c r="BN9" s="6">
+        <v>0</v>
+      </c>
       <c r="BO9" s="22"/>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="30"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
       <c r="K10" s="28"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="22">
@@ -15156,51 +15286,53 @@
       </c>
       <c r="BF10" s="22">
         <v>1</v>
       </c>
       <c r="BG10" s="22">
         <v>1</v>
       </c>
       <c r="BH10" s="22">
         <v>0</v>
       </c>
       <c r="BI10" s="22">
         <v>3</v>
       </c>
       <c r="BJ10" s="22">
         <v>0</v>
       </c>
       <c r="BK10" s="22">
         <v>0</v>
       </c>
       <c r="BL10" s="22">
         <v>7</v>
       </c>
       <c r="BM10" s="22">
         <v>0</v>
       </c>
-      <c r="BN10" s="22"/>
+      <c r="BN10" s="6">
+        <v>0</v>
+      </c>
       <c r="BO10" s="22"/>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="30"/>
       <c r="I11" s="24"/>
       <c r="J11" s="26"/>
       <c r="K11" s="28"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="22">
@@ -15337,51 +15469,53 @@
       </c>
       <c r="BF11" s="22">
         <v>-3</v>
       </c>
       <c r="BG11" s="22">
         <v>5</v>
       </c>
       <c r="BH11" s="22">
         <v>2</v>
       </c>
       <c r="BI11" s="22">
         <v>4</v>
       </c>
       <c r="BJ11" s="22">
         <v>5</v>
       </c>
       <c r="BK11" s="22">
         <v>11</v>
       </c>
       <c r="BL11" s="22">
         <v>12</v>
       </c>
       <c r="BM11" s="22">
         <v>5</v>
       </c>
-      <c r="BN11" s="22"/>
+      <c r="BN11" s="6">
+        <v>0</v>
+      </c>
       <c r="BO11" s="22"/>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="30"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
       <c r="K12" s="28"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="22">
@@ -15519,51 +15653,53 @@
       </c>
       <c r="BF12" s="22">
         <v>0</v>
       </c>
       <c r="BG12" s="22">
         <v>-1</v>
       </c>
       <c r="BH12" s="22">
         <v>0</v>
       </c>
       <c r="BI12" s="22">
         <v>0</v>
       </c>
       <c r="BJ12" s="22">
         <v>1</v>
       </c>
       <c r="BK12" s="22">
         <v>3</v>
       </c>
       <c r="BL12" s="22">
         <v>-1</v>
       </c>
       <c r="BM12" s="22">
         <v>1</v>
       </c>
-      <c r="BN12" s="22"/>
+      <c r="BN12" s="6">
+        <v>0</v>
+      </c>
       <c r="BO12" s="22"/>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="30"/>
       <c r="I13" s="24"/>
       <c r="J13" s="26"/>
       <c r="K13" s="28"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="22">
@@ -15700,51 +15836,53 @@
       </c>
       <c r="BF13" s="22">
         <v>-1</v>
       </c>
       <c r="BG13" s="22">
         <v>1</v>
       </c>
       <c r="BH13" s="22">
         <v>3</v>
       </c>
       <c r="BI13" s="22">
         <v>5</v>
       </c>
       <c r="BJ13" s="22">
         <v>10</v>
       </c>
       <c r="BK13" s="22">
         <v>1</v>
       </c>
       <c r="BL13" s="22">
         <v>12</v>
       </c>
       <c r="BM13" s="22">
         <v>2</v>
       </c>
-      <c r="BN13" s="22"/>
+      <c r="BN13" s="6">
+        <v>0</v>
+      </c>
       <c r="BO13" s="22"/>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="22">
@@ -15881,51 +16019,53 @@
       </c>
       <c r="BF14" s="22">
         <v>-1</v>
       </c>
       <c r="BG14" s="22">
         <v>5</v>
       </c>
       <c r="BH14" s="22">
         <v>4</v>
       </c>
       <c r="BI14" s="22">
         <v>6</v>
       </c>
       <c r="BJ14" s="22">
         <v>1</v>
       </c>
       <c r="BK14" s="22">
         <v>11</v>
       </c>
       <c r="BL14" s="22">
         <v>5</v>
       </c>
       <c r="BM14" s="22">
         <v>4</v>
       </c>
-      <c r="BN14" s="22"/>
+      <c r="BN14" s="6">
+        <v>0</v>
+      </c>
       <c r="BO14" s="22"/>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="30"/>
       <c r="I15" s="24"/>
       <c r="J15" s="26"/>
       <c r="K15" s="28"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="22">
@@ -16063,51 +16203,53 @@
       </c>
       <c r="BF15" s="22">
         <v>0</v>
       </c>
       <c r="BG15" s="22">
         <v>5</v>
       </c>
       <c r="BH15" s="22">
         <v>-3</v>
       </c>
       <c r="BI15" s="22">
         <v>3</v>
       </c>
       <c r="BJ15" s="22">
         <v>1</v>
       </c>
       <c r="BK15" s="22">
         <v>1</v>
       </c>
       <c r="BL15" s="22">
         <v>2</v>
       </c>
       <c r="BM15" s="22">
         <v>5</v>
       </c>
-      <c r="BN15" s="22"/>
+      <c r="BN15" s="6">
+        <v>0</v>
+      </c>
       <c r="BO15" s="22"/>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="30"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
       <c r="K16" s="28"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="22">
@@ -16244,51 +16386,53 @@
       </c>
       <c r="BF16" s="22">
         <v>0</v>
       </c>
       <c r="BG16" s="22">
         <v>6</v>
       </c>
       <c r="BH16" s="22">
         <v>0</v>
       </c>
       <c r="BI16" s="22">
         <v>2</v>
       </c>
       <c r="BJ16" s="22">
         <v>1</v>
       </c>
       <c r="BK16" s="22">
         <v>1</v>
       </c>
       <c r="BL16" s="22">
         <v>0</v>
       </c>
       <c r="BM16" s="22">
         <v>-2</v>
       </c>
-      <c r="BN16" s="22"/>
+      <c r="BN16" s="6">
+        <v>-4</v>
+      </c>
       <c r="BO16" s="22"/>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="60" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="60"/>
       <c r="H17" s="60"/>
       <c r="I17" s="60"/>
       <c r="J17" s="60"/>
       <c r="K17" s="60"/>
       <c r="L17" s="60"/>
       <c r="M17" s="60"/>
       <c r="N17" s="60"/>
@@ -16526,51 +16670,53 @@
       </c>
       <c r="BF18" s="22">
         <v>2</v>
       </c>
       <c r="BG18" s="22">
         <v>42</v>
       </c>
       <c r="BH18" s="22">
         <v>46</v>
       </c>
       <c r="BI18" s="22">
         <v>50</v>
       </c>
       <c r="BJ18" s="22">
         <v>46</v>
       </c>
       <c r="BK18" s="22">
         <v>35</v>
       </c>
       <c r="BL18" s="22">
         <v>57</v>
       </c>
       <c r="BM18" s="22">
         <v>63</v>
       </c>
-      <c r="BN18" s="22"/>
+      <c r="BN18" s="52">
+        <v>-3</v>
+      </c>
       <c r="BO18" s="22"/>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="24"/>
       <c r="E19" s="24"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="30"/>
       <c r="I19" s="24"/>
       <c r="J19" s="26"/>
       <c r="K19" s="28"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="22">
@@ -16707,51 +16853,53 @@
       </c>
       <c r="BF19" s="22">
         <v>1</v>
       </c>
       <c r="BG19" s="22">
         <v>31</v>
       </c>
       <c r="BH19" s="22">
         <v>41</v>
       </c>
       <c r="BI19" s="22">
         <v>37</v>
       </c>
       <c r="BJ19" s="22">
         <v>40</v>
       </c>
       <c r="BK19" s="22">
         <v>27</v>
       </c>
       <c r="BL19" s="22">
         <v>48</v>
       </c>
       <c r="BM19" s="22">
         <v>51</v>
       </c>
-      <c r="BN19" s="22"/>
+      <c r="BN19" s="52">
+        <v>2</v>
+      </c>
       <c r="BO19" s="22"/>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="30"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
       <c r="K20" s="28"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="22">
@@ -16888,51 +17036,53 @@
       </c>
       <c r="BF20" s="22">
         <v>0</v>
       </c>
       <c r="BG20" s="22">
         <v>3</v>
       </c>
       <c r="BH20" s="22">
         <v>5</v>
       </c>
       <c r="BI20" s="22">
         <v>6</v>
       </c>
       <c r="BJ20" s="22">
         <v>4</v>
       </c>
       <c r="BK20" s="22">
         <v>4</v>
       </c>
       <c r="BL20" s="22">
         <v>3</v>
       </c>
       <c r="BM20" s="22">
         <v>6</v>
       </c>
-      <c r="BN20" s="22"/>
+      <c r="BN20" s="52">
+        <v>-1</v>
+      </c>
       <c r="BO20" s="22"/>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="30"/>
       <c r="I21" s="24"/>
       <c r="J21" s="26"/>
       <c r="K21" s="28"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="22">
@@ -17069,51 +17219,53 @@
       </c>
       <c r="BF21" s="22">
         <v>1</v>
       </c>
       <c r="BG21" s="22">
         <v>0</v>
       </c>
       <c r="BH21" s="22">
         <v>0</v>
       </c>
       <c r="BI21" s="22">
         <v>2</v>
       </c>
       <c r="BJ21" s="22">
         <v>0</v>
       </c>
       <c r="BK21" s="22">
         <v>0</v>
       </c>
       <c r="BL21" s="22">
         <v>2</v>
       </c>
       <c r="BM21" s="22">
         <v>0</v>
       </c>
-      <c r="BN21" s="22"/>
+      <c r="BN21" s="52">
+        <v>0</v>
+      </c>
       <c r="BO21" s="22"/>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="30"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
       <c r="K22" s="28"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="22">
@@ -17250,51 +17402,53 @@
       </c>
       <c r="BF22" s="22">
         <v>0</v>
       </c>
       <c r="BG22" s="22">
         <v>2</v>
       </c>
       <c r="BH22" s="22">
         <v>3</v>
       </c>
       <c r="BI22" s="22">
         <v>1</v>
       </c>
       <c r="BJ22" s="22">
         <v>1</v>
       </c>
       <c r="BK22" s="22">
         <v>4</v>
       </c>
       <c r="BL22" s="22">
         <v>3</v>
       </c>
       <c r="BM22" s="22">
         <v>3</v>
       </c>
-      <c r="BN22" s="22"/>
+      <c r="BN22" s="52">
+        <v>0</v>
+      </c>
       <c r="BO22" s="22"/>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="24"/>
       <c r="E23" s="24"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="30"/>
       <c r="I23" s="24"/>
       <c r="J23" s="26"/>
       <c r="K23" s="28"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="22">
@@ -17431,51 +17585,53 @@
       </c>
       <c r="BF23" s="22">
         <v>0</v>
       </c>
       <c r="BG23" s="22">
         <v>3</v>
       </c>
       <c r="BH23" s="22">
         <v>-3</v>
       </c>
       <c r="BI23" s="22">
         <v>2</v>
       </c>
       <c r="BJ23" s="22">
         <v>0</v>
       </c>
       <c r="BK23" s="22">
         <v>0</v>
       </c>
       <c r="BL23" s="22">
         <v>1</v>
       </c>
       <c r="BM23" s="22">
         <v>5</v>
       </c>
-      <c r="BN23" s="22"/>
+      <c r="BN23" s="52">
+        <v>0</v>
+      </c>
       <c r="BO23" s="22"/>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="30"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
       <c r="K24" s="28"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="22">
@@ -17612,51 +17768,53 @@
       </c>
       <c r="BF24" s="22">
         <v>0</v>
       </c>
       <c r="BG24" s="22">
         <v>3</v>
       </c>
       <c r="BH24" s="22">
         <v>0</v>
       </c>
       <c r="BI24" s="22">
         <v>2</v>
       </c>
       <c r="BJ24" s="22">
         <v>1</v>
       </c>
       <c r="BK24" s="22">
         <v>0</v>
       </c>
       <c r="BL24" s="22">
         <v>0</v>
       </c>
       <c r="BM24" s="22">
         <v>-2</v>
       </c>
-      <c r="BN24" s="22"/>
+      <c r="BN24" s="52">
+        <v>-4</v>
+      </c>
       <c r="BO24" s="22"/>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="61" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="61"/>
@@ -17894,51 +18052,53 @@
       </c>
       <c r="BF26" s="29">
         <v>-3</v>
       </c>
       <c r="BG26" s="29">
         <v>21</v>
       </c>
       <c r="BH26" s="29">
         <v>22</v>
       </c>
       <c r="BI26" s="29">
         <v>45</v>
       </c>
       <c r="BJ26" s="29">
         <v>47</v>
       </c>
       <c r="BK26" s="29">
         <v>35</v>
       </c>
       <c r="BL26" s="29">
         <v>45</v>
       </c>
       <c r="BM26" s="29">
         <v>26</v>
       </c>
-      <c r="BN26" s="22"/>
+      <c r="BN26" s="6">
+        <v>4</v>
+      </c>
       <c r="BO26" s="22"/>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="29"/>
       <c r="BR26" s="29"/>
       <c r="BS26" s="29"/>
       <c r="BT26" s="29"/>
       <c r="BU26" s="29"/>
     </row>
     <row r="27" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="30"/>
       <c r="I27" s="24"/>
       <c r="J27" s="26"/>
       <c r="K27" s="25"/>
       <c r="L27" s="30"/>
       <c r="M27" s="30"/>
       <c r="N27" s="29">
@@ -18075,51 +18235,53 @@
       </c>
       <c r="BF27" s="29">
         <v>2</v>
       </c>
       <c r="BG27" s="29">
         <v>6</v>
       </c>
       <c r="BH27" s="29">
         <v>16</v>
       </c>
       <c r="BI27" s="29">
         <v>25</v>
       </c>
       <c r="BJ27" s="29">
         <v>19</v>
       </c>
       <c r="BK27" s="29">
         <v>10</v>
       </c>
       <c r="BL27" s="29">
         <v>8</v>
       </c>
       <c r="BM27" s="29">
         <v>13</v>
       </c>
-      <c r="BN27" s="22"/>
+      <c r="BN27" s="6">
+        <v>4</v>
+      </c>
       <c r="BO27" s="22"/>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="29"/>
       <c r="BR27" s="29"/>
       <c r="BS27" s="29"/>
       <c r="BT27" s="29"/>
       <c r="BU27" s="29"/>
     </row>
     <row r="28" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="30"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
       <c r="K28" s="25"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
       <c r="N28" s="29">
@@ -18256,51 +18418,53 @@
       </c>
       <c r="BF28" s="29">
         <v>0</v>
       </c>
       <c r="BG28" s="29">
         <v>0</v>
       </c>
       <c r="BH28" s="29">
         <v>0</v>
       </c>
       <c r="BI28" s="29">
         <v>0</v>
       </c>
       <c r="BJ28" s="29">
         <v>0</v>
       </c>
       <c r="BK28" s="29">
         <v>1</v>
       </c>
       <c r="BL28" s="29">
         <v>0</v>
       </c>
       <c r="BM28" s="29">
         <v>3</v>
       </c>
-      <c r="BN28" s="22"/>
+      <c r="BN28" s="6">
+        <v>0</v>
+      </c>
       <c r="BO28" s="22"/>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="29"/>
       <c r="BR28" s="29"/>
       <c r="BS28" s="29"/>
       <c r="BT28" s="29"/>
       <c r="BU28" s="29"/>
     </row>
     <row r="29" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="30"/>
       <c r="I29" s="24"/>
       <c r="J29" s="26"/>
       <c r="K29" s="25"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
       <c r="N29" s="29">
@@ -18437,51 +18601,53 @@
       </c>
       <c r="BF29" s="29">
         <v>0</v>
       </c>
       <c r="BG29" s="29">
         <v>1</v>
       </c>
       <c r="BH29" s="29">
         <v>0</v>
       </c>
       <c r="BI29" s="29">
         <v>4</v>
       </c>
       <c r="BJ29" s="29">
         <v>11</v>
       </c>
       <c r="BK29" s="29">
         <v>0</v>
       </c>
       <c r="BL29" s="29">
         <v>6</v>
       </c>
       <c r="BM29" s="29">
         <v>1</v>
       </c>
-      <c r="BN29" s="22"/>
+      <c r="BN29" s="6">
+        <v>0</v>
+      </c>
       <c r="BO29" s="22"/>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="29"/>
       <c r="BR29" s="29"/>
       <c r="BS29" s="29"/>
       <c r="BT29" s="29"/>
       <c r="BU29" s="29"/>
     </row>
     <row r="30" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="30"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
       <c r="K30" s="25"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
       <c r="N30" s="29">
@@ -18618,51 +18784,53 @@
       </c>
       <c r="BF30" s="29">
         <v>0</v>
       </c>
       <c r="BG30" s="29">
         <v>1</v>
       </c>
       <c r="BH30" s="29">
         <v>0</v>
       </c>
       <c r="BI30" s="29">
         <v>1</v>
       </c>
       <c r="BJ30" s="29">
         <v>0</v>
       </c>
       <c r="BK30" s="29">
         <v>0</v>
       </c>
       <c r="BL30" s="29">
         <v>5</v>
       </c>
       <c r="BM30" s="29">
         <v>0</v>
       </c>
-      <c r="BN30" s="22"/>
+      <c r="BN30" s="6">
+        <v>0</v>
+      </c>
       <c r="BO30" s="22"/>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="29"/>
       <c r="BR30" s="29"/>
       <c r="BS30" s="29"/>
       <c r="BT30" s="29"/>
       <c r="BU30" s="29"/>
     </row>
     <row r="31" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="30"/>
       <c r="I31" s="24"/>
       <c r="J31" s="26"/>
       <c r="K31" s="25"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
       <c r="N31" s="29">
@@ -18799,51 +18967,53 @@
       </c>
       <c r="BF31" s="29">
         <v>-3</v>
       </c>
       <c r="BG31" s="29">
         <v>5</v>
       </c>
       <c r="BH31" s="29">
         <v>2</v>
       </c>
       <c r="BI31" s="29">
         <v>4</v>
       </c>
       <c r="BJ31" s="29">
         <v>5</v>
       </c>
       <c r="BK31" s="29">
         <v>11</v>
       </c>
       <c r="BL31" s="29">
         <v>12</v>
       </c>
       <c r="BM31" s="29">
         <v>5</v>
       </c>
-      <c r="BN31" s="22"/>
+      <c r="BN31" s="6">
+        <v>0</v>
+      </c>
       <c r="BO31" s="22"/>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="29"/>
       <c r="BR31" s="29"/>
       <c r="BS31" s="29"/>
       <c r="BT31" s="29"/>
       <c r="BU31" s="29"/>
     </row>
     <row r="32" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="30"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
       <c r="K32" s="25"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
       <c r="N32" s="29">
@@ -18980,51 +19150,53 @@
       </c>
       <c r="BF32" s="29">
         <v>0</v>
       </c>
       <c r="BG32" s="29">
         <v>-1</v>
       </c>
       <c r="BH32" s="29">
         <v>0</v>
       </c>
       <c r="BI32" s="29">
         <v>0</v>
       </c>
       <c r="BJ32" s="29">
         <v>1</v>
       </c>
       <c r="BK32" s="29">
         <v>3</v>
       </c>
       <c r="BL32" s="29">
         <v>-1</v>
       </c>
       <c r="BM32" s="29">
         <v>1</v>
       </c>
-      <c r="BN32" s="22"/>
+      <c r="BN32" s="6">
+        <v>0</v>
+      </c>
       <c r="BO32" s="22"/>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="29"/>
       <c r="BR32" s="29"/>
       <c r="BS32" s="29"/>
       <c r="BT32" s="29"/>
       <c r="BU32" s="29"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="30"/>
       <c r="I33" s="24"/>
       <c r="J33" s="26"/>
       <c r="K33" s="25"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
       <c r="N33" s="29">
@@ -19161,51 +19333,53 @@
       </c>
       <c r="BF33" s="29">
         <v>-1</v>
       </c>
       <c r="BG33" s="29">
         <v>1</v>
       </c>
       <c r="BH33" s="29">
         <v>3</v>
       </c>
       <c r="BI33" s="29">
         <v>5</v>
       </c>
       <c r="BJ33" s="29">
         <v>10</v>
       </c>
       <c r="BK33" s="29">
         <v>1</v>
       </c>
       <c r="BL33" s="29">
         <v>12</v>
       </c>
       <c r="BM33" s="29">
         <v>2</v>
       </c>
-      <c r="BN33" s="22"/>
+      <c r="BN33" s="6">
+        <v>0</v>
+      </c>
       <c r="BO33" s="22"/>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="29"/>
       <c r="BR33" s="29"/>
       <c r="BS33" s="29"/>
       <c r="BT33" s="29"/>
       <c r="BU33" s="29"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="18"/>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
       <c r="N34" s="29">
@@ -19342,51 +19516,53 @@
       </c>
       <c r="BF34" s="29">
         <v>-1</v>
       </c>
       <c r="BG34" s="29">
         <v>3</v>
       </c>
       <c r="BH34" s="29">
         <v>1</v>
       </c>
       <c r="BI34" s="29">
         <v>5</v>
       </c>
       <c r="BJ34" s="29">
         <v>0</v>
       </c>
       <c r="BK34" s="29">
         <v>7</v>
       </c>
       <c r="BL34" s="29">
         <v>2</v>
       </c>
       <c r="BM34" s="29">
         <v>1</v>
       </c>
-      <c r="BN34" s="22"/>
+      <c r="BN34" s="6">
+        <v>0</v>
+      </c>
       <c r="BO34" s="22"/>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="29"/>
       <c r="BR34" s="29"/>
       <c r="BS34" s="29"/>
       <c r="BT34" s="29"/>
       <c r="BU34" s="29"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="29">
@@ -19523,51 +19699,53 @@
       </c>
       <c r="BF35" s="29">
         <v>0</v>
       </c>
       <c r="BG35" s="29">
         <v>2</v>
       </c>
       <c r="BH35" s="29">
         <v>0</v>
       </c>
       <c r="BI35" s="29">
         <v>1</v>
       </c>
       <c r="BJ35" s="29">
         <v>1</v>
       </c>
       <c r="BK35" s="29">
         <v>1</v>
       </c>
       <c r="BL35" s="29">
         <v>1</v>
       </c>
       <c r="BM35" s="29">
         <v>0</v>
       </c>
-      <c r="BN35" s="22"/>
+      <c r="BN35" s="6">
+        <v>0</v>
+      </c>
       <c r="BO35" s="22"/>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="29"/>
       <c r="BR35" s="29"/>
       <c r="BS35" s="29"/>
       <c r="BT35" s="29"/>
       <c r="BU35" s="29"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="40"/>
       <c r="I36" s="39"/>
       <c r="J36" s="40"/>
       <c r="K36" s="41"/>
       <c r="L36" s="40"/>
       <c r="M36" s="40"/>
       <c r="N36" s="33">
@@ -19704,51 +19882,53 @@
       </c>
       <c r="BF36" s="33">
         <v>0</v>
       </c>
       <c r="BG36" s="33">
         <v>3</v>
       </c>
       <c r="BH36" s="33">
         <v>0</v>
       </c>
       <c r="BI36" s="33">
         <v>0</v>
       </c>
       <c r="BJ36" s="33">
         <v>0</v>
       </c>
       <c r="BK36" s="33">
         <v>1</v>
       </c>
       <c r="BL36" s="33">
         <v>0</v>
       </c>
       <c r="BM36" s="33">
         <v>0</v>
       </c>
-      <c r="BN36" s="33"/>
+      <c r="BN36" s="67">
+        <v>0</v>
+      </c>
       <c r="BO36" s="33"/>
       <c r="BP36" s="33"/>
       <c r="BQ36" s="33"/>
       <c r="BR36" s="33"/>
       <c r="BS36" s="33"/>
       <c r="BT36" s="33"/>
       <c r="BU36" s="33"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="34"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="26"/>
       <c r="I37" s="18"/>
       <c r="J37" s="26"/>
       <c r="K37" s="28"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>