--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -352,51 +352,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -526,56 +526,50 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -851,51 +845,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU49"/>
   <sheetViews>
     <sheetView topLeftCell="BA1" workbookViewId="0">
-      <selection activeCell="BN26" sqref="BN26:BN36"/>
+      <selection activeCell="BP43" sqref="BP43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
       <c r="A1" s="58" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="58"/>
       <c r="M1" s="58"/>
       <c r="N1" s="58"/>
@@ -1537,54 +1531,56 @@
       </c>
       <c r="BF6" s="22">
         <v>9</v>
       </c>
       <c r="BG6" s="22">
         <v>74</v>
       </c>
       <c r="BH6" s="22">
         <v>76</v>
       </c>
       <c r="BI6" s="22">
         <v>104</v>
       </c>
       <c r="BJ6" s="22">
         <v>95</v>
       </c>
       <c r="BK6" s="22">
         <v>74</v>
       </c>
       <c r="BL6" s="22">
         <v>106</v>
       </c>
       <c r="BM6" s="22">
         <v>109</v>
       </c>
-      <c r="BN6" s="52">
+      <c r="BN6" s="22">
         <v>12</v>
       </c>
-      <c r="BO6" s="22"/>
+      <c r="BO6" s="22">
+        <v>34</v>
+      </c>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="25"/>
       <c r="I7" s="24"/>
       <c r="J7" s="26"/>
       <c r="K7" s="25"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
       <c r="N7" s="19">
         <v>0</v>
@@ -1720,54 +1716,56 @@
       </c>
       <c r="BF7" s="22">
         <v>6</v>
       </c>
       <c r="BG7" s="22">
         <v>43</v>
       </c>
       <c r="BH7" s="22">
         <v>62</v>
       </c>
       <c r="BI7" s="22">
         <v>70</v>
       </c>
       <c r="BJ7" s="22">
         <v>61</v>
       </c>
       <c r="BK7" s="22">
         <v>41</v>
       </c>
       <c r="BL7" s="22">
         <v>57</v>
       </c>
       <c r="BM7" s="22">
         <v>77</v>
       </c>
-      <c r="BN7" s="52">
+      <c r="BN7" s="22">
         <v>12</v>
       </c>
-      <c r="BO7" s="22"/>
+      <c r="BO7" s="22">
+        <v>24</v>
+      </c>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="25"/>
       <c r="I8" s="24"/>
       <c r="J8" s="26"/>
       <c r="K8" s="25"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="19">
         <v>3</v>
@@ -1903,54 +1901,56 @@
       </c>
       <c r="BF8" s="22">
         <v>0</v>
       </c>
       <c r="BG8" s="22">
         <v>3</v>
       </c>
       <c r="BH8" s="22">
         <v>5</v>
       </c>
       <c r="BI8" s="22">
         <v>6</v>
       </c>
       <c r="BJ8" s="22">
         <v>4</v>
       </c>
       <c r="BK8" s="22">
         <v>5</v>
       </c>
       <c r="BL8" s="22">
         <v>3</v>
       </c>
       <c r="BM8" s="22">
         <v>13</v>
       </c>
-      <c r="BN8" s="52">
-[...2 lines deleted...]
-      <c r="BO8" s="22"/>
+      <c r="BN8" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO8" s="22">
+        <v>1</v>
+      </c>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="25"/>
       <c r="I9" s="24"/>
       <c r="J9" s="26"/>
       <c r="K9" s="25"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="19">
         <v>0</v>
@@ -2087,54 +2087,56 @@
       </c>
       <c r="BF9" s="22">
         <v>0</v>
       </c>
       <c r="BG9" s="22">
         <v>1</v>
       </c>
       <c r="BH9" s="22">
         <v>0</v>
       </c>
       <c r="BI9" s="22">
         <v>4</v>
       </c>
       <c r="BJ9" s="22">
         <v>11</v>
       </c>
       <c r="BK9" s="22">
         <v>0</v>
       </c>
       <c r="BL9" s="22">
         <v>6</v>
       </c>
       <c r="BM9" s="22">
         <v>1</v>
       </c>
-      <c r="BN9" s="52">
-[...2 lines deleted...]
-      <c r="BO9" s="22"/>
+      <c r="BN9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO9" s="22">
+        <v>2</v>
+      </c>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="25"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
       <c r="K10" s="25"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="19">
         <v>0</v>
@@ -2271,54 +2273,56 @@
       </c>
       <c r="BF10" s="22">
         <v>1</v>
       </c>
       <c r="BG10" s="22">
         <v>1</v>
       </c>
       <c r="BH10" s="22">
         <v>0</v>
       </c>
       <c r="BI10" s="22">
         <v>3</v>
       </c>
       <c r="BJ10" s="22">
         <v>0</v>
       </c>
       <c r="BK10" s="22">
         <v>0</v>
       </c>
       <c r="BL10" s="22">
         <v>7</v>
       </c>
       <c r="BM10" s="22">
         <v>0</v>
       </c>
-      <c r="BN10" s="52">
-[...2 lines deleted...]
-      <c r="BO10" s="22"/>
+      <c r="BN10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="22">
+        <v>0</v>
+      </c>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="N11" s="19">
         <v>2</v>
       </c>
       <c r="O11" s="19">
         <v>2</v>
       </c>
       <c r="P11" s="19">
         <v>0</v>
       </c>
       <c r="Q11" s="19">
         <v>0</v>
       </c>
       <c r="R11" s="20">
         <v>0</v>
@@ -2442,54 +2446,56 @@
       </c>
       <c r="BF11" s="22">
         <v>1</v>
       </c>
       <c r="BG11" s="22">
         <v>9</v>
       </c>
       <c r="BH11" s="22">
         <v>2</v>
       </c>
       <c r="BI11" s="22">
         <v>5</v>
       </c>
       <c r="BJ11" s="22">
         <v>5</v>
       </c>
       <c r="BK11" s="22">
         <v>11</v>
       </c>
       <c r="BL11" s="22">
         <v>12</v>
       </c>
       <c r="BM11" s="22">
         <v>5</v>
       </c>
-      <c r="BN11" s="52">
-[...2 lines deleted...]
-      <c r="BO11" s="22"/>
+      <c r="BN11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="22">
+        <v>1</v>
+      </c>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="25"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
       <c r="K12" s="25"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="19">
         <v>0</v>
@@ -2626,54 +2632,56 @@
       </c>
       <c r="BF12" s="22">
         <v>0</v>
       </c>
       <c r="BG12" s="22">
         <v>0</v>
       </c>
       <c r="BH12" s="22">
         <v>0</v>
       </c>
       <c r="BI12" s="22">
         <v>0</v>
       </c>
       <c r="BJ12" s="22">
         <v>1</v>
       </c>
       <c r="BK12" s="22">
         <v>3</v>
       </c>
       <c r="BL12" s="22">
         <v>0</v>
       </c>
       <c r="BM12" s="22">
         <v>1</v>
       </c>
-      <c r="BN12" s="52">
-[...2 lines deleted...]
-      <c r="BO12" s="22"/>
+      <c r="BN12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO12" s="22">
+        <v>1</v>
+      </c>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="25"/>
       <c r="I13" s="24"/>
       <c r="J13" s="26"/>
       <c r="K13" s="25"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="19">
         <v>1</v>
@@ -2809,54 +2817,56 @@
       </c>
       <c r="BF13" s="22">
         <v>1</v>
       </c>
       <c r="BG13" s="22">
         <v>1</v>
       </c>
       <c r="BH13" s="22">
         <v>3</v>
       </c>
       <c r="BI13" s="22">
         <v>5</v>
       </c>
       <c r="BJ13" s="22">
         <v>10</v>
       </c>
       <c r="BK13" s="22">
         <v>1</v>
       </c>
       <c r="BL13" s="22">
         <v>12</v>
       </c>
       <c r="BM13" s="22">
         <v>3</v>
       </c>
-      <c r="BN13" s="52">
-[...2 lines deleted...]
-      <c r="BO13" s="22"/>
+      <c r="BN13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO13" s="22">
+        <v>5</v>
+      </c>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="25"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
       <c r="K14" s="25"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="19">
         <v>0</v>
@@ -2992,54 +3002,56 @@
       </c>
       <c r="BF14" s="22">
         <v>0</v>
       </c>
       <c r="BG14" s="22">
         <v>5</v>
       </c>
       <c r="BH14" s="22">
         <v>4</v>
       </c>
       <c r="BI14" s="22">
         <v>6</v>
       </c>
       <c r="BJ14" s="22">
         <v>1</v>
       </c>
       <c r="BK14" s="22">
         <v>11</v>
       </c>
       <c r="BL14" s="22">
         <v>7</v>
       </c>
       <c r="BM14" s="22">
         <v>4</v>
       </c>
-      <c r="BN14" s="52">
-[...2 lines deleted...]
-      <c r="BO14" s="22"/>
+      <c r="BN14" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO14" s="22">
+        <v>0</v>
+      </c>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="25"/>
       <c r="I15" s="24"/>
       <c r="J15" s="26"/>
       <c r="K15" s="25"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="19">
         <v>0</v>
@@ -3176,54 +3188,56 @@
       </c>
       <c r="BF15" s="22">
         <v>0</v>
       </c>
       <c r="BG15" s="22">
         <v>5</v>
       </c>
       <c r="BH15" s="22">
         <v>0</v>
       </c>
       <c r="BI15" s="22">
         <v>3</v>
       </c>
       <c r="BJ15" s="22">
         <v>1</v>
       </c>
       <c r="BK15" s="22">
         <v>1</v>
       </c>
       <c r="BL15" s="22">
         <v>2</v>
       </c>
       <c r="BM15" s="22">
         <v>5</v>
       </c>
-      <c r="BN15" s="52">
-[...2 lines deleted...]
-      <c r="BO15" s="22"/>
+      <c r="BN15" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="22">
+        <v>0</v>
+      </c>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="25"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
       <c r="K16" s="25"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="19">
         <v>0</v>
@@ -3359,54 +3373,56 @@
       </c>
       <c r="BF16" s="22">
         <v>0</v>
       </c>
       <c r="BG16" s="22">
         <v>6</v>
       </c>
       <c r="BH16" s="22">
         <v>0</v>
       </c>
       <c r="BI16" s="22">
         <v>2</v>
       </c>
       <c r="BJ16" s="22">
         <v>1</v>
       </c>
       <c r="BK16" s="22">
         <v>1</v>
       </c>
       <c r="BL16" s="22">
         <v>0</v>
       </c>
       <c r="BM16" s="22">
         <v>0</v>
       </c>
-      <c r="BN16" s="52">
-[...2 lines deleted...]
-      <c r="BO16" s="22"/>
+      <c r="BN16" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO16" s="22">
+        <v>0</v>
+      </c>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="60" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="60"/>
       <c r="H17" s="60"/>
       <c r="I17" s="60"/>
       <c r="J17" s="60"/>
       <c r="K17" s="60"/>
       <c r="L17" s="60"/>
       <c r="M17" s="60"/>
       <c r="N17" s="60"/>
       <c r="O17" s="60"/>
@@ -3643,54 +3659,56 @@
       </c>
       <c r="BF18" s="22">
         <v>5</v>
       </c>
       <c r="BG18" s="22">
         <v>48</v>
       </c>
       <c r="BH18" s="22">
         <v>54</v>
       </c>
       <c r="BI18" s="22">
         <v>58</v>
       </c>
       <c r="BJ18" s="22">
         <v>48</v>
       </c>
       <c r="BK18" s="22">
         <v>39</v>
       </c>
       <c r="BL18" s="22">
         <v>58</v>
       </c>
       <c r="BM18" s="22">
         <v>79</v>
       </c>
-      <c r="BN18" s="66">
+      <c r="BN18" s="22">
         <v>8</v>
       </c>
-      <c r="BO18" s="22"/>
+      <c r="BO18" s="22">
+        <v>20</v>
+      </c>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="28"/>
       <c r="I19" s="18"/>
       <c r="J19" s="26"/>
       <c r="K19" s="28"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="19">
         <v>0</v>
@@ -3826,54 +3844,56 @@
       </c>
       <c r="BF19" s="22">
         <v>4</v>
       </c>
       <c r="BG19" s="22">
         <v>37</v>
       </c>
       <c r="BH19" s="22">
         <v>46</v>
       </c>
       <c r="BI19" s="22">
         <v>45</v>
       </c>
       <c r="BJ19" s="22">
         <v>42</v>
       </c>
       <c r="BK19" s="22">
         <v>31</v>
       </c>
       <c r="BL19" s="22">
         <v>49</v>
       </c>
       <c r="BM19" s="22">
         <v>61</v>
       </c>
-      <c r="BN19" s="66">
+      <c r="BN19" s="22">
         <v>8</v>
       </c>
-      <c r="BO19" s="22"/>
+      <c r="BO19" s="22">
+        <v>19</v>
+      </c>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="28"/>
       <c r="I20" s="18"/>
       <c r="J20" s="26"/>
       <c r="K20" s="28"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="19">
         <v>3</v>
@@ -4009,54 +4029,56 @@
       </c>
       <c r="BF20" s="22">
         <v>0</v>
       </c>
       <c r="BG20" s="22">
         <v>3</v>
       </c>
       <c r="BH20" s="22">
         <v>5</v>
       </c>
       <c r="BI20" s="22">
         <v>6</v>
       </c>
       <c r="BJ20" s="22">
         <v>4</v>
       </c>
       <c r="BK20" s="22">
         <v>4</v>
       </c>
       <c r="BL20" s="22">
         <v>3</v>
       </c>
       <c r="BM20" s="22">
         <v>10</v>
       </c>
-      <c r="BN20" s="66">
-[...2 lines deleted...]
-      <c r="BO20" s="22"/>
+      <c r="BN20" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO20" s="22">
+        <v>1</v>
+      </c>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="28"/>
       <c r="I21" s="18"/>
       <c r="J21" s="26"/>
       <c r="K21" s="28"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="19">
         <v>0</v>
@@ -4192,54 +4214,56 @@
       </c>
       <c r="BF21" s="22">
         <v>1</v>
       </c>
       <c r="BG21" s="22">
         <v>0</v>
       </c>
       <c r="BH21" s="22">
         <v>0</v>
       </c>
       <c r="BI21" s="22">
         <v>2</v>
       </c>
       <c r="BJ21" s="22">
         <v>0</v>
       </c>
       <c r="BK21" s="22">
         <v>0</v>
       </c>
       <c r="BL21" s="22">
         <v>2</v>
       </c>
       <c r="BM21" s="22">
         <v>0</v>
       </c>
-      <c r="BN21" s="66">
-[...2 lines deleted...]
-      <c r="BO21" s="22"/>
+      <c r="BN21" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO21" s="22">
+        <v>0</v>
+      </c>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="18"/>
       <c r="G22" s="18"/>
       <c r="H22" s="28"/>
       <c r="I22" s="18"/>
       <c r="J22" s="26"/>
       <c r="K22" s="28"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="19">
         <v>0</v>
@@ -4375,54 +4399,56 @@
       </c>
       <c r="BF22" s="22">
         <v>0</v>
       </c>
       <c r="BG22" s="22">
         <v>2</v>
       </c>
       <c r="BH22" s="22">
         <v>3</v>
       </c>
       <c r="BI22" s="22">
         <v>1</v>
       </c>
       <c r="BJ22" s="22">
         <v>1</v>
       </c>
       <c r="BK22" s="22">
         <v>4</v>
       </c>
       <c r="BL22" s="22">
         <v>3</v>
       </c>
       <c r="BM22" s="22">
         <v>3</v>
       </c>
-      <c r="BN22" s="66">
-[...2 lines deleted...]
-      <c r="BO22" s="22"/>
+      <c r="BN22" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO22" s="22">
+        <v>0</v>
+      </c>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="28"/>
       <c r="I23" s="18"/>
       <c r="J23" s="26"/>
       <c r="K23" s="28"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="19">
         <v>0</v>
@@ -4558,54 +4584,56 @@
       </c>
       <c r="BF23" s="22">
         <v>0</v>
       </c>
       <c r="BG23" s="22">
         <v>3</v>
       </c>
       <c r="BH23" s="22">
         <v>0</v>
       </c>
       <c r="BI23" s="22">
         <v>2</v>
       </c>
       <c r="BJ23" s="22">
         <v>0</v>
       </c>
       <c r="BK23" s="22">
         <v>0</v>
       </c>
       <c r="BL23" s="22">
         <v>1</v>
       </c>
       <c r="BM23" s="22">
         <v>5</v>
       </c>
-      <c r="BN23" s="66">
-[...2 lines deleted...]
-      <c r="BO23" s="22"/>
+      <c r="BN23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO23" s="22">
+        <v>0</v>
+      </c>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="N24" s="19">
         <v>0</v>
       </c>
       <c r="O24" s="20">
         <v>1</v>
       </c>
       <c r="P24" s="19">
         <v>0</v>
       </c>
       <c r="Q24" s="19">
         <v>0</v>
       </c>
       <c r="R24" s="19">
         <v>0</v>
@@ -4729,54 +4757,56 @@
       </c>
       <c r="BF24" s="22">
         <v>0</v>
       </c>
       <c r="BG24" s="22">
         <v>3</v>
       </c>
       <c r="BH24" s="22">
         <v>0</v>
       </c>
       <c r="BI24" s="22">
         <v>2</v>
       </c>
       <c r="BJ24" s="22">
         <v>1</v>
       </c>
       <c r="BK24" s="22">
         <v>0</v>
       </c>
       <c r="BL24" s="22">
         <v>0</v>
       </c>
       <c r="BM24" s="22">
         <v>0</v>
       </c>
-      <c r="BN24" s="66">
-[...2 lines deleted...]
-      <c r="BO24" s="22"/>
+      <c r="BN24" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO24" s="22">
+        <v>0</v>
+      </c>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="61" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="61"/>
       <c r="O25" s="61"/>
@@ -5013,54 +5043,56 @@
       </c>
       <c r="BF26" s="29">
         <v>4</v>
       </c>
       <c r="BG26" s="29">
         <v>26</v>
       </c>
       <c r="BH26" s="29">
         <v>22</v>
       </c>
       <c r="BI26" s="29">
         <v>46</v>
       </c>
       <c r="BJ26" s="29">
         <v>47</v>
       </c>
       <c r="BK26" s="29">
         <v>35</v>
       </c>
       <c r="BL26" s="29">
         <v>48</v>
       </c>
       <c r="BM26" s="29">
         <v>30</v>
       </c>
-      <c r="BN26" s="52">
+      <c r="BN26" s="22">
         <v>4</v>
       </c>
-      <c r="BO26" s="22"/>
+      <c r="BO26" s="22">
+        <v>14</v>
+      </c>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="29"/>
       <c r="BR26" s="29"/>
       <c r="BS26" s="29"/>
       <c r="BT26" s="29"/>
       <c r="BU26" s="29"/>
     </row>
     <row r="27" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
       <c r="N27" s="20">
         <v>0</v>
@@ -5196,54 +5228,56 @@
       </c>
       <c r="BF27" s="29">
         <v>2</v>
       </c>
       <c r="BG27" s="29">
         <v>6</v>
       </c>
       <c r="BH27" s="29">
         <v>16</v>
       </c>
       <c r="BI27" s="29">
         <v>25</v>
       </c>
       <c r="BJ27" s="29">
         <v>19</v>
       </c>
       <c r="BK27" s="29">
         <v>10</v>
       </c>
       <c r="BL27" s="29">
         <v>8</v>
       </c>
       <c r="BM27" s="29">
         <v>16</v>
       </c>
-      <c r="BN27" s="52">
+      <c r="BN27" s="22">
         <v>4</v>
       </c>
-      <c r="BO27" s="22"/>
+      <c r="BO27" s="22">
+        <v>5</v>
+      </c>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="29"/>
       <c r="BR27" s="29"/>
       <c r="BS27" s="29"/>
       <c r="BT27" s="29"/>
       <c r="BU27" s="29"/>
     </row>
     <row r="28" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="25"/>
       <c r="I28" s="24"/>
       <c r="J28" s="30"/>
       <c r="K28" s="25"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
       <c r="N28" s="20">
         <v>0</v>
@@ -5379,54 +5413,56 @@
       </c>
       <c r="BF28" s="29">
         <v>0</v>
       </c>
       <c r="BG28" s="29">
         <v>0</v>
       </c>
       <c r="BH28" s="29">
         <v>0</v>
       </c>
       <c r="BI28" s="29">
         <v>0</v>
       </c>
       <c r="BJ28" s="29">
         <v>0</v>
       </c>
       <c r="BK28" s="29">
         <v>1</v>
       </c>
       <c r="BL28" s="29">
         <v>0</v>
       </c>
       <c r="BM28" s="29">
         <v>3</v>
       </c>
-      <c r="BN28" s="52">
-[...2 lines deleted...]
-      <c r="BO28" s="22"/>
+      <c r="BN28" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO28" s="22">
+        <v>0</v>
+      </c>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="29"/>
       <c r="BR28" s="29"/>
       <c r="BS28" s="29"/>
       <c r="BT28" s="29"/>
       <c r="BU28" s="29"/>
     </row>
     <row r="29" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="25"/>
       <c r="I29" s="24"/>
       <c r="J29" s="30"/>
       <c r="K29" s="25"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
       <c r="N29" s="20">
         <v>0</v>
@@ -5562,54 +5598,56 @@
       </c>
       <c r="BF29" s="29">
         <v>0</v>
       </c>
       <c r="BG29" s="29">
         <v>1</v>
       </c>
       <c r="BH29" s="29">
         <v>0</v>
       </c>
       <c r="BI29" s="29">
         <v>4</v>
       </c>
       <c r="BJ29" s="29">
         <v>11</v>
       </c>
       <c r="BK29" s="29">
         <v>0</v>
       </c>
       <c r="BL29" s="29">
         <v>6</v>
       </c>
       <c r="BM29" s="29">
         <v>1</v>
       </c>
-      <c r="BN29" s="52">
-[...2 lines deleted...]
-      <c r="BO29" s="22"/>
+      <c r="BN29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO29" s="22">
+        <v>2</v>
+      </c>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="29"/>
       <c r="BR29" s="29"/>
       <c r="BS29" s="29"/>
       <c r="BT29" s="29"/>
       <c r="BU29" s="29"/>
     </row>
     <row r="30" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="25"/>
       <c r="I30" s="24"/>
       <c r="J30" s="30"/>
       <c r="K30" s="25"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
       <c r="N30" s="20">
         <v>0</v>
@@ -5745,54 +5783,56 @@
       </c>
       <c r="BF30" s="29">
         <v>0</v>
       </c>
       <c r="BG30" s="29">
         <v>1</v>
       </c>
       <c r="BH30" s="29">
         <v>0</v>
       </c>
       <c r="BI30" s="29">
         <v>1</v>
       </c>
       <c r="BJ30" s="29">
         <v>0</v>
       </c>
       <c r="BK30" s="29">
         <v>0</v>
       </c>
       <c r="BL30" s="29">
         <v>5</v>
       </c>
       <c r="BM30" s="29">
         <v>0</v>
       </c>
-      <c r="BN30" s="52">
-[...2 lines deleted...]
-      <c r="BO30" s="22"/>
+      <c r="BN30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO30" s="22">
+        <v>0</v>
+      </c>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="29"/>
       <c r="BR30" s="29"/>
       <c r="BS30" s="29"/>
       <c r="BT30" s="29"/>
       <c r="BU30" s="29"/>
     </row>
     <row r="31" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="25"/>
       <c r="I31" s="24"/>
       <c r="J31" s="30"/>
       <c r="K31" s="25"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
       <c r="N31" s="20">
         <v>2</v>
@@ -5928,54 +5968,56 @@
       </c>
       <c r="BF31" s="29">
         <v>1</v>
       </c>
       <c r="BG31" s="29">
         <v>9</v>
       </c>
       <c r="BH31" s="29">
         <v>2</v>
       </c>
       <c r="BI31" s="29">
         <v>5</v>
       </c>
       <c r="BJ31" s="29">
         <v>5</v>
       </c>
       <c r="BK31" s="29">
         <v>11</v>
       </c>
       <c r="BL31" s="29">
         <v>12</v>
       </c>
       <c r="BM31" s="29">
         <v>5</v>
       </c>
-      <c r="BN31" s="52">
-[...2 lines deleted...]
-      <c r="BO31" s="22"/>
+      <c r="BN31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO31" s="22">
+        <v>1</v>
+      </c>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="29"/>
       <c r="BR31" s="29"/>
       <c r="BS31" s="29"/>
       <c r="BT31" s="29"/>
       <c r="BU31" s="29"/>
     </row>
     <row r="32" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="25"/>
       <c r="I32" s="24"/>
       <c r="J32" s="30"/>
       <c r="K32" s="25"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
       <c r="N32" s="20">
         <v>1</v>
@@ -6111,54 +6153,56 @@
       </c>
       <c r="BF32" s="29">
         <v>0</v>
       </c>
       <c r="BG32" s="29">
         <v>0</v>
       </c>
       <c r="BH32" s="29">
         <v>0</v>
       </c>
       <c r="BI32" s="29">
         <v>0</v>
       </c>
       <c r="BJ32" s="29">
         <v>1</v>
       </c>
       <c r="BK32" s="29">
         <v>3</v>
       </c>
       <c r="BL32" s="29">
         <v>0</v>
       </c>
       <c r="BM32" s="29">
         <v>1</v>
       </c>
-      <c r="BN32" s="52">
-[...2 lines deleted...]
-      <c r="BO32" s="22"/>
+      <c r="BN32" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO32" s="22">
+        <v>1</v>
+      </c>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="29"/>
       <c r="BR32" s="29"/>
       <c r="BS32" s="29"/>
       <c r="BT32" s="29"/>
       <c r="BU32" s="29"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="25"/>
       <c r="I33" s="24"/>
       <c r="J33" s="30"/>
       <c r="K33" s="25"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
       <c r="N33" s="20">
         <v>0</v>
@@ -6294,54 +6338,56 @@
       </c>
       <c r="BF33" s="29">
         <v>1</v>
       </c>
       <c r="BG33" s="29">
         <v>1</v>
       </c>
       <c r="BH33" s="29">
         <v>3</v>
       </c>
       <c r="BI33" s="29">
         <v>5</v>
       </c>
       <c r="BJ33" s="29">
         <v>10</v>
       </c>
       <c r="BK33" s="29">
         <v>1</v>
       </c>
       <c r="BL33" s="29">
         <v>12</v>
       </c>
       <c r="BM33" s="29">
         <v>3</v>
       </c>
-      <c r="BN33" s="52">
-[...2 lines deleted...]
-      <c r="BO33" s="22"/>
+      <c r="BN33" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO33" s="22">
+        <v>5</v>
+      </c>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="29"/>
       <c r="BR33" s="29"/>
       <c r="BS33" s="29"/>
       <c r="BT33" s="29"/>
       <c r="BU33" s="29"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="N34" s="20">
         <v>0</v>
       </c>
       <c r="O34" s="20">
         <v>0</v>
       </c>
       <c r="P34" s="20">
         <v>0</v>
       </c>
       <c r="Q34" s="20">
         <v>0</v>
       </c>
       <c r="R34" s="20">
         <v>0</v>
@@ -6465,54 +6511,56 @@
       </c>
       <c r="BF34" s="29">
         <v>0</v>
       </c>
       <c r="BG34" s="29">
         <v>3</v>
       </c>
       <c r="BH34" s="29">
         <v>1</v>
       </c>
       <c r="BI34" s="29">
         <v>5</v>
       </c>
       <c r="BJ34" s="29">
         <v>0</v>
       </c>
       <c r="BK34" s="29">
         <v>7</v>
       </c>
       <c r="BL34" s="29">
         <v>4</v>
       </c>
       <c r="BM34" s="29">
         <v>1</v>
       </c>
-      <c r="BN34" s="52">
-[...2 lines deleted...]
-      <c r="BO34" s="22"/>
+      <c r="BN34" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO34" s="22">
+        <v>0</v>
+      </c>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="29"/>
       <c r="BR34" s="29"/>
       <c r="BS34" s="29"/>
       <c r="BT34" s="29"/>
       <c r="BU34" s="29"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="24"/>
       <c r="E35" s="24"/>
       <c r="F35" s="24"/>
       <c r="G35" s="24"/>
       <c r="H35" s="25"/>
       <c r="I35" s="24"/>
       <c r="J35" s="30"/>
       <c r="K35" s="25"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
       <c r="N35" s="20">
         <v>0</v>
@@ -6648,54 +6696,56 @@
       </c>
       <c r="BF35" s="29">
         <v>0</v>
       </c>
       <c r="BG35" s="29">
         <v>2</v>
       </c>
       <c r="BH35" s="29">
         <v>0</v>
       </c>
       <c r="BI35" s="29">
         <v>1</v>
       </c>
       <c r="BJ35" s="29">
         <v>1</v>
       </c>
       <c r="BK35" s="29">
         <v>1</v>
       </c>
       <c r="BL35" s="29">
         <v>1</v>
       </c>
       <c r="BM35" s="29">
         <v>0</v>
       </c>
-      <c r="BN35" s="52">
-[...2 lines deleted...]
-      <c r="BO35" s="22"/>
+      <c r="BN35" s="29">
+        <v>0</v>
+      </c>
+      <c r="BO35" s="29">
+        <v>0</v>
+      </c>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="29"/>
       <c r="BR35" s="29"/>
       <c r="BS35" s="29"/>
       <c r="BT35" s="29"/>
       <c r="BU35" s="29"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="25"/>
       <c r="I36" s="24"/>
       <c r="J36" s="30"/>
       <c r="K36" s="25"/>
       <c r="L36" s="30"/>
       <c r="M36" s="30"/>
       <c r="N36" s="32">
         <v>0</v>
@@ -6831,54 +6881,56 @@
       </c>
       <c r="BF36" s="33">
         <v>0</v>
       </c>
       <c r="BG36" s="33">
         <v>3</v>
       </c>
       <c r="BH36" s="33">
         <v>0</v>
       </c>
       <c r="BI36" s="33">
         <v>0</v>
       </c>
       <c r="BJ36" s="33">
         <v>0</v>
       </c>
       <c r="BK36" s="33">
         <v>1</v>
       </c>
       <c r="BL36" s="33">
         <v>0</v>
       </c>
       <c r="BM36" s="33">
         <v>0</v>
       </c>
-      <c r="BN36" s="67">
-[...2 lines deleted...]
-      <c r="BO36" s="33"/>
+      <c r="BN36" s="33">
+        <v>0</v>
+      </c>
+      <c r="BO36" s="33">
+        <v>0</v>
+      </c>
       <c r="BP36" s="33"/>
       <c r="BQ36" s="33"/>
       <c r="BR36" s="33"/>
       <c r="BS36" s="33"/>
       <c r="BT36" s="33"/>
       <c r="BU36" s="33"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="34"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="28"/>
       <c r="I37" s="18"/>
       <c r="J37" s="26"/>
       <c r="K37" s="28"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="Q37" s="29"/>
@@ -7283,51 +7335,51 @@
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AI3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BV49"/>
   <sheetViews>
     <sheetView topLeftCell="AZ1" workbookViewId="0">
-      <selection activeCell="BO26" sqref="BO26:BO36"/>
+      <selection activeCell="BR43" sqref="BR43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="8.85546875" customWidth="1"/>
     <col min="42" max="42" width="8.85546875" customWidth="1"/>
     <col min="55" max="55" width="8.85546875" customWidth="1"/>
     <col min="67" max="67" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:74" s="27" customFormat="1" ht="12.75">
       <c r="A1" s="58" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
@@ -7928,55 +7980,59 @@
       </c>
       <c r="BG6" s="22">
         <v>10</v>
       </c>
       <c r="BH6" s="22">
         <v>11</v>
       </c>
       <c r="BI6" s="22">
         <v>8</v>
       </c>
       <c r="BJ6" s="22">
         <v>9</v>
       </c>
       <c r="BK6" s="22">
         <v>2</v>
       </c>
       <c r="BL6" s="22">
         <v>4</v>
       </c>
       <c r="BM6" s="22">
         <v>4</v>
       </c>
       <c r="BN6" s="22">
         <v>20</v>
       </c>
-      <c r="BO6" s="52">
+      <c r="BO6" s="22">
         <v>11</v>
       </c>
-      <c r="BP6" s="22"/>
-      <c r="BQ6" s="22"/>
+      <c r="BP6" s="22">
+        <v>11</v>
+      </c>
+      <c r="BQ6" s="22">
+        <v>9</v>
+      </c>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
       <c r="BV6" s="22"/>
     </row>
     <row r="7" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="25"/>
       <c r="I7" s="24"/>
       <c r="J7" s="26"/>
       <c r="K7" s="28"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
       <c r="N7" s="22">
         <v>10</v>
       </c>
@@ -8114,55 +8170,59 @@
       </c>
       <c r="BG7" s="22">
         <v>3</v>
       </c>
       <c r="BH7" s="22">
         <v>6</v>
       </c>
       <c r="BI7" s="22">
         <v>5</v>
       </c>
       <c r="BJ7" s="22">
         <v>8</v>
       </c>
       <c r="BK7" s="22">
         <v>2</v>
       </c>
       <c r="BL7" s="22">
         <v>4</v>
       </c>
       <c r="BM7" s="22">
         <v>1</v>
       </c>
       <c r="BN7" s="22">
         <v>13</v>
       </c>
-      <c r="BO7" s="52">
+      <c r="BO7" s="22">
         <v>6</v>
       </c>
-      <c r="BP7" s="22"/>
-      <c r="BQ7" s="22"/>
+      <c r="BP7" s="22">
+        <v>6</v>
+      </c>
+      <c r="BQ7" s="22">
+        <v>5</v>
+      </c>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
       <c r="BV7" s="22"/>
     </row>
     <row r="8" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="25"/>
       <c r="I8" s="24"/>
       <c r="J8" s="26"/>
       <c r="K8" s="28"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="22">
         <v>3</v>
       </c>
@@ -8300,55 +8360,59 @@
       </c>
       <c r="BG8" s="22">
         <v>0</v>
       </c>
       <c r="BH8" s="22">
         <v>0</v>
       </c>
       <c r="BI8" s="22">
         <v>0</v>
       </c>
       <c r="BJ8" s="22">
         <v>0</v>
       </c>
       <c r="BK8" s="22">
         <v>0</v>
       </c>
       <c r="BL8" s="22">
         <v>0</v>
       </c>
       <c r="BM8" s="22">
         <v>0</v>
       </c>
       <c r="BN8" s="22">
         <v>4</v>
       </c>
-      <c r="BO8" s="52">
-[...3 lines deleted...]
-      <c r="BQ8" s="22"/>
+      <c r="BO8" s="22">
+        <v>1</v>
+      </c>
+      <c r="BP8" s="22">
+        <v>1</v>
+      </c>
+      <c r="BQ8" s="22">
+        <v>0</v>
+      </c>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
       <c r="BV8" s="22"/>
     </row>
     <row r="9" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="25"/>
       <c r="I9" s="24"/>
       <c r="J9" s="26"/>
       <c r="K9" s="28"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="22">
         <v>0</v>
       </c>
@@ -8487,55 +8551,59 @@
       </c>
       <c r="BG9" s="22">
         <v>0</v>
       </c>
       <c r="BH9" s="22">
         <v>0</v>
       </c>
       <c r="BI9" s="22">
         <v>0</v>
       </c>
       <c r="BJ9" s="22">
         <v>0</v>
       </c>
       <c r="BK9" s="22">
         <v>0</v>
       </c>
       <c r="BL9" s="22">
         <v>0</v>
       </c>
       <c r="BM9" s="22">
         <v>0</v>
       </c>
       <c r="BN9" s="22">
         <v>0</v>
       </c>
-      <c r="BO9" s="52">
-[...3 lines deleted...]
-      <c r="BQ9" s="22"/>
+      <c r="BO9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ9" s="22">
+        <v>0</v>
+      </c>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
       <c r="BV9" s="22"/>
     </row>
     <row r="10" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="25"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
       <c r="K10" s="28"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="22">
         <v>0</v>
       </c>
@@ -8674,55 +8742,59 @@
       </c>
       <c r="BG10" s="22">
         <v>0</v>
       </c>
       <c r="BH10" s="22">
         <v>0</v>
       </c>
       <c r="BI10" s="22">
         <v>0</v>
       </c>
       <c r="BJ10" s="22">
         <v>0</v>
       </c>
       <c r="BK10" s="22">
         <v>0</v>
       </c>
       <c r="BL10" s="22">
         <v>0</v>
       </c>
       <c r="BM10" s="22">
         <v>0</v>
       </c>
       <c r="BN10" s="22">
         <v>0</v>
       </c>
-      <c r="BO10" s="52">
-[...3 lines deleted...]
-      <c r="BQ10" s="22"/>
+      <c r="BO10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="22">
+        <v>0</v>
+      </c>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
       <c r="BV10" s="22"/>
     </row>
     <row r="11" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="25"/>
       <c r="I11" s="24"/>
       <c r="J11" s="26"/>
       <c r="K11" s="28"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="22">
         <v>3</v>
       </c>
@@ -8860,55 +8932,59 @@
       </c>
       <c r="BG11" s="22">
         <v>4</v>
       </c>
       <c r="BH11" s="22">
         <v>4</v>
       </c>
       <c r="BI11" s="22">
         <v>0</v>
       </c>
       <c r="BJ11" s="22">
         <v>1</v>
       </c>
       <c r="BK11" s="22">
         <v>0</v>
       </c>
       <c r="BL11" s="22">
         <v>0</v>
       </c>
       <c r="BM11" s="22">
         <v>0</v>
       </c>
       <c r="BN11" s="22">
         <v>0</v>
       </c>
-      <c r="BO11" s="52">
-[...3 lines deleted...]
-      <c r="BQ11" s="22"/>
+      <c r="BO11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="22">
+        <v>1</v>
+      </c>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
       <c r="BV11" s="22"/>
     </row>
     <row r="12" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="25"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
       <c r="K12" s="28"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="22">
         <v>0</v>
       </c>
@@ -9047,55 +9123,59 @@
       </c>
       <c r="BG12" s="22">
         <v>0</v>
       </c>
       <c r="BH12" s="22">
         <v>1</v>
       </c>
       <c r="BI12" s="22">
         <v>0</v>
       </c>
       <c r="BJ12" s="22">
         <v>0</v>
       </c>
       <c r="BK12" s="22">
         <v>0</v>
       </c>
       <c r="BL12" s="22">
         <v>0</v>
       </c>
       <c r="BM12" s="22">
         <v>1</v>
       </c>
       <c r="BN12" s="22">
         <v>0</v>
       </c>
-      <c r="BO12" s="52">
-[...3 lines deleted...]
-      <c r="BQ12" s="22"/>
+      <c r="BO12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ12" s="22">
+        <v>0</v>
+      </c>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
       <c r="BV12" s="22"/>
     </row>
     <row r="13" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="25"/>
       <c r="I13" s="24"/>
       <c r="J13" s="26"/>
       <c r="K13" s="28"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="22">
         <v>2</v>
       </c>
@@ -9233,55 +9313,59 @@
       </c>
       <c r="BG13" s="22">
         <v>2</v>
       </c>
       <c r="BH13" s="22">
         <v>0</v>
       </c>
       <c r="BI13" s="22">
         <v>0</v>
       </c>
       <c r="BJ13" s="22">
         <v>0</v>
       </c>
       <c r="BK13" s="22">
         <v>0</v>
       </c>
       <c r="BL13" s="22">
         <v>0</v>
       </c>
       <c r="BM13" s="22">
         <v>0</v>
       </c>
       <c r="BN13" s="22">
         <v>1</v>
       </c>
-      <c r="BO13" s="52">
-[...3 lines deleted...]
-      <c r="BQ13" s="22"/>
+      <c r="BO13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ13" s="22">
+        <v>0</v>
+      </c>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
       <c r="BV13" s="22"/>
     </row>
     <row r="14" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="22">
         <v>6</v>
       </c>
@@ -9419,55 +9503,59 @@
       </c>
       <c r="BG14" s="22">
         <v>1</v>
       </c>
       <c r="BH14" s="22">
         <v>0</v>
       </c>
       <c r="BI14" s="22">
         <v>0</v>
       </c>
       <c r="BJ14" s="22">
         <v>0</v>
       </c>
       <c r="BK14" s="22">
         <v>0</v>
       </c>
       <c r="BL14" s="22">
         <v>0</v>
       </c>
       <c r="BM14" s="22">
         <v>2</v>
       </c>
       <c r="BN14" s="22">
         <v>0</v>
       </c>
-      <c r="BO14" s="52">
-[...3 lines deleted...]
-      <c r="BQ14" s="22"/>
+      <c r="BO14" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP14" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ14" s="22">
+        <v>3</v>
+      </c>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
       <c r="BV14" s="22"/>
     </row>
     <row r="15" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="18"/>
       <c r="G15" s="18"/>
       <c r="H15" s="28"/>
       <c r="I15" s="18"/>
       <c r="J15" s="26"/>
       <c r="K15" s="28"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="29">
         <v>0</v>
       </c>
@@ -9606,55 +9694,59 @@
       </c>
       <c r="BG15" s="22">
         <v>0</v>
       </c>
       <c r="BH15" s="22">
         <v>0</v>
       </c>
       <c r="BI15" s="22">
         <v>3</v>
       </c>
       <c r="BJ15" s="22">
         <v>0</v>
       </c>
       <c r="BK15" s="22">
         <v>0</v>
       </c>
       <c r="BL15" s="22">
         <v>0</v>
       </c>
       <c r="BM15" s="22">
         <v>0</v>
       </c>
       <c r="BN15" s="22">
         <v>0</v>
       </c>
-      <c r="BO15" s="52">
-[...3 lines deleted...]
-      <c r="BQ15" s="22"/>
+      <c r="BO15" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP15" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ15" s="22">
+        <v>0</v>
+      </c>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
       <c r="BV15" s="22"/>
     </row>
     <row r="16" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="28"/>
       <c r="I16" s="18"/>
       <c r="J16" s="26"/>
       <c r="K16" s="28"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="29">
         <v>0</v>
       </c>
@@ -9793,55 +9885,59 @@
       </c>
       <c r="BG16" s="22">
         <v>0</v>
       </c>
       <c r="BH16" s="22">
         <v>0</v>
       </c>
       <c r="BI16" s="22">
         <v>0</v>
       </c>
       <c r="BJ16" s="22">
         <v>0</v>
       </c>
       <c r="BK16" s="22">
         <v>0</v>
       </c>
       <c r="BL16" s="22">
         <v>0</v>
       </c>
       <c r="BM16" s="22">
         <v>0</v>
       </c>
       <c r="BN16" s="22">
         <v>2</v>
       </c>
-      <c r="BO16" s="6">
+      <c r="BO16" s="22">
         <v>4</v>
       </c>
-      <c r="BP16" s="22"/>
-      <c r="BQ16" s="22"/>
+      <c r="BP16" s="22">
+        <v>4</v>
+      </c>
+      <c r="BQ16" s="22">
+        <v>0</v>
+      </c>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
       <c r="BV16" s="22"/>
     </row>
     <row r="17" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="60" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="60"/>
       <c r="H17" s="60"/>
       <c r="I17" s="60"/>
       <c r="J17" s="60"/>
       <c r="K17" s="60"/>
       <c r="L17" s="60"/>
       <c r="M17" s="60"/>
       <c r="N17" s="60"/>
       <c r="O17" s="60"/>
       <c r="P17" s="60"/>
@@ -10057,55 +10153,59 @@
       </c>
       <c r="BG18" s="22">
         <v>3</v>
       </c>
       <c r="BH18" s="22">
         <v>6</v>
       </c>
       <c r="BI18" s="22">
         <v>8</v>
       </c>
       <c r="BJ18" s="22">
         <v>8</v>
       </c>
       <c r="BK18" s="22">
         <v>2</v>
       </c>
       <c r="BL18" s="22">
         <v>4</v>
       </c>
       <c r="BM18" s="22">
         <v>1</v>
       </c>
       <c r="BN18" s="22">
         <v>16</v>
       </c>
-      <c r="BO18" s="52">
+      <c r="BO18" s="22">
         <v>11</v>
       </c>
-      <c r="BP18" s="22"/>
-      <c r="BQ18" s="22"/>
+      <c r="BP18" s="22">
+        <v>11</v>
+      </c>
+      <c r="BQ18" s="22">
+        <v>7</v>
+      </c>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
       <c r="BV18" s="22"/>
     </row>
     <row r="19" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="24"/>
       <c r="E19" s="24"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="30"/>
       <c r="I19" s="24"/>
       <c r="J19" s="26"/>
       <c r="K19" s="28"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="20">
         <v>10</v>
       </c>
@@ -10243,55 +10343,59 @@
       </c>
       <c r="BG19" s="22">
         <v>3</v>
       </c>
       <c r="BH19" s="22">
         <v>6</v>
       </c>
       <c r="BI19" s="22">
         <v>5</v>
       </c>
       <c r="BJ19" s="22">
         <v>8</v>
       </c>
       <c r="BK19" s="22">
         <v>2</v>
       </c>
       <c r="BL19" s="22">
         <v>4</v>
       </c>
       <c r="BM19" s="22">
         <v>1</v>
       </c>
       <c r="BN19" s="22">
         <v>10</v>
       </c>
-      <c r="BO19" s="52">
+      <c r="BO19" s="22">
         <v>6</v>
       </c>
-      <c r="BP19" s="22"/>
-      <c r="BQ19" s="22"/>
+      <c r="BP19" s="22">
+        <v>6</v>
+      </c>
+      <c r="BQ19" s="22">
+        <v>4</v>
+      </c>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
       <c r="BV19" s="22"/>
     </row>
     <row r="20" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="30"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
       <c r="K20" s="28"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="20">
         <v>3</v>
       </c>
@@ -10429,55 +10533,59 @@
       </c>
       <c r="BG20" s="22">
         <v>0</v>
       </c>
       <c r="BH20" s="22">
         <v>0</v>
       </c>
       <c r="BI20" s="22">
         <v>0</v>
       </c>
       <c r="BJ20" s="22">
         <v>0</v>
       </c>
       <c r="BK20" s="22">
         <v>0</v>
       </c>
       <c r="BL20" s="22">
         <v>0</v>
       </c>
       <c r="BM20" s="22">
         <v>0</v>
       </c>
       <c r="BN20" s="22">
         <v>4</v>
       </c>
-      <c r="BO20" s="52">
-[...3 lines deleted...]
-      <c r="BQ20" s="22"/>
+      <c r="BO20" s="22">
+        <v>1</v>
+      </c>
+      <c r="BP20" s="22">
+        <v>1</v>
+      </c>
+      <c r="BQ20" s="22">
+        <v>0</v>
+      </c>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
       <c r="BV20" s="22"/>
     </row>
     <row r="21" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="30"/>
       <c r="I21" s="24"/>
       <c r="J21" s="26"/>
       <c r="K21" s="28"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="20">
         <v>0</v>
       </c>
@@ -10615,55 +10723,59 @@
       </c>
       <c r="BG21" s="22">
         <v>0</v>
       </c>
       <c r="BH21" s="22">
         <v>0</v>
       </c>
       <c r="BI21" s="22">
         <v>0</v>
       </c>
       <c r="BJ21" s="22">
         <v>0</v>
       </c>
       <c r="BK21" s="22">
         <v>0</v>
       </c>
       <c r="BL21" s="22">
         <v>0</v>
       </c>
       <c r="BM21" s="22">
         <v>0</v>
       </c>
       <c r="BN21" s="22">
         <v>0</v>
       </c>
-      <c r="BO21" s="52">
-[...3 lines deleted...]
-      <c r="BQ21" s="22"/>
+      <c r="BO21" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP21" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ21" s="22">
+        <v>0</v>
+      </c>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
       <c r="BV21" s="22"/>
     </row>
     <row r="22" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="30"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
       <c r="K22" s="28"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="20">
         <v>6</v>
       </c>
@@ -10801,55 +10913,59 @@
       </c>
       <c r="BG22" s="22">
         <v>0</v>
       </c>
       <c r="BH22" s="22">
         <v>0</v>
       </c>
       <c r="BI22" s="22">
         <v>0</v>
       </c>
       <c r="BJ22" s="22">
         <v>0</v>
       </c>
       <c r="BK22" s="22">
         <v>0</v>
       </c>
       <c r="BL22" s="22">
         <v>0</v>
       </c>
       <c r="BM22" s="22">
         <v>0</v>
       </c>
       <c r="BN22" s="22">
         <v>0</v>
       </c>
-      <c r="BO22" s="52">
-[...3 lines deleted...]
-      <c r="BQ22" s="22"/>
+      <c r="BO22" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP22" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ22" s="22">
+        <v>3</v>
+      </c>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
       <c r="BV22" s="22"/>
     </row>
     <row r="23" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="24"/>
       <c r="E23" s="24"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="30"/>
       <c r="I23" s="24"/>
       <c r="J23" s="26"/>
       <c r="K23" s="28"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="20">
         <v>0</v>
       </c>
@@ -10987,55 +11103,59 @@
       </c>
       <c r="BG23" s="22">
         <v>0</v>
       </c>
       <c r="BH23" s="22">
         <v>0</v>
       </c>
       <c r="BI23" s="22">
         <v>3</v>
       </c>
       <c r="BJ23" s="22">
         <v>0</v>
       </c>
       <c r="BK23" s="22">
         <v>0</v>
       </c>
       <c r="BL23" s="22">
         <v>0</v>
       </c>
       <c r="BM23" s="22">
         <v>0</v>
       </c>
       <c r="BN23" s="22">
         <v>0</v>
       </c>
-      <c r="BO23" s="52">
-[...3 lines deleted...]
-      <c r="BQ23" s="22"/>
+      <c r="BO23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BP23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="22">
+        <v>0</v>
+      </c>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
       <c r="BV23" s="22"/>
     </row>
     <row r="24" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="30"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
       <c r="K24" s="28"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="20">
         <v>0</v>
       </c>
@@ -11173,55 +11293,59 @@
       </c>
       <c r="BG24" s="22">
         <v>0</v>
       </c>
       <c r="BH24" s="22">
         <v>0</v>
       </c>
       <c r="BI24" s="22">
         <v>0</v>
       </c>
       <c r="BJ24" s="22">
         <v>0</v>
       </c>
       <c r="BK24" s="22">
         <v>0</v>
       </c>
       <c r="BL24" s="22">
         <v>0</v>
       </c>
       <c r="BM24" s="22">
         <v>0</v>
       </c>
       <c r="BN24" s="22">
         <v>2</v>
       </c>
-      <c r="BO24" s="52">
+      <c r="BO24" s="22">
         <v>4</v>
       </c>
-      <c r="BP24" s="22"/>
-      <c r="BQ24" s="22"/>
+      <c r="BP24" s="22">
+        <v>4</v>
+      </c>
+      <c r="BQ24" s="22">
+        <v>0</v>
+      </c>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
       <c r="BV24" s="22"/>
     </row>
     <row r="25" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="61" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="61"/>
       <c r="O25" s="61"/>
       <c r="P25" s="61"/>
@@ -11437,55 +11561,59 @@
       </c>
       <c r="BG26" s="29">
         <v>7</v>
       </c>
       <c r="BH26" s="29">
         <v>5</v>
       </c>
       <c r="BI26" s="29">
         <v>0</v>
       </c>
       <c r="BJ26" s="29">
         <v>1</v>
       </c>
       <c r="BK26" s="29">
         <v>0</v>
       </c>
       <c r="BL26" s="29">
         <v>0</v>
       </c>
       <c r="BM26" s="29">
         <v>3</v>
       </c>
       <c r="BN26" s="29">
         <v>4</v>
       </c>
-      <c r="BO26" s="52">
-[...3 lines deleted...]
-      <c r="BQ26" s="22"/>
+      <c r="BO26" s="29">
+        <v>0</v>
+      </c>
+      <c r="BP26" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ26" s="22">
+        <v>2</v>
+      </c>
       <c r="BR26" s="29"/>
       <c r="BS26" s="29"/>
       <c r="BT26" s="29"/>
       <c r="BU26" s="29"/>
       <c r="BV26" s="29"/>
     </row>
     <row r="27" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="26"/>
       <c r="I27" s="24"/>
       <c r="J27" s="26"/>
       <c r="K27" s="25"/>
       <c r="L27" s="30"/>
       <c r="M27" s="30"/>
       <c r="N27" s="20">
         <v>0</v>
       </c>
@@ -11623,55 +11751,59 @@
       </c>
       <c r="BG27" s="29">
         <v>0</v>
       </c>
       <c r="BH27" s="29">
         <v>0</v>
       </c>
       <c r="BI27" s="29">
         <v>0</v>
       </c>
       <c r="BJ27" s="29">
         <v>0</v>
       </c>
       <c r="BK27" s="29">
         <v>0</v>
       </c>
       <c r="BL27" s="29">
         <v>0</v>
       </c>
       <c r="BM27" s="29">
         <v>0</v>
       </c>
       <c r="BN27" s="29">
         <v>3</v>
       </c>
-      <c r="BO27" s="52">
-[...3 lines deleted...]
-      <c r="BQ27" s="22"/>
+      <c r="BO27" s="29">
+        <v>0</v>
+      </c>
+      <c r="BP27" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ27" s="22">
+        <v>1</v>
+      </c>
       <c r="BR27" s="29"/>
       <c r="BS27" s="29"/>
       <c r="BT27" s="29"/>
       <c r="BU27" s="29"/>
       <c r="BV27" s="29"/>
     </row>
     <row r="28" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="26"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
       <c r="K28" s="25"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
       <c r="N28" s="20">
         <v>0</v>
       </c>
@@ -11809,55 +11941,59 @@
       </c>
       <c r="BG28" s="29">
         <v>0</v>
       </c>
       <c r="BH28" s="29">
         <v>0</v>
       </c>
       <c r="BI28" s="29">
         <v>0</v>
       </c>
       <c r="BJ28" s="29">
         <v>0</v>
       </c>
       <c r="BK28" s="29">
         <v>0</v>
       </c>
       <c r="BL28" s="29">
         <v>0</v>
       </c>
       <c r="BM28" s="29">
         <v>0</v>
       </c>
       <c r="BN28" s="29">
         <v>0</v>
       </c>
-      <c r="BO28" s="52">
-[...3 lines deleted...]
-      <c r="BQ28" s="22"/>
+      <c r="BO28" s="29">
+        <v>0</v>
+      </c>
+      <c r="BP28" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ28" s="22">
+        <v>0</v>
+      </c>
       <c r="BR28" s="29"/>
       <c r="BS28" s="29"/>
       <c r="BT28" s="29"/>
       <c r="BU28" s="29"/>
       <c r="BV28" s="29"/>
     </row>
     <row r="29" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="26"/>
       <c r="I29" s="24"/>
       <c r="J29" s="26"/>
       <c r="K29" s="25"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
       <c r="N29" s="20">
         <v>0</v>
       </c>
@@ -11995,55 +12131,59 @@
       </c>
       <c r="BG29" s="29">
         <v>0</v>
       </c>
       <c r="BH29" s="29">
         <v>0</v>
       </c>
       <c r="BI29" s="29">
         <v>0</v>
       </c>
       <c r="BJ29" s="29">
         <v>0</v>
       </c>
       <c r="BK29" s="29">
         <v>0</v>
       </c>
       <c r="BL29" s="29">
         <v>0</v>
       </c>
       <c r="BM29" s="29">
         <v>0</v>
       </c>
       <c r="BN29" s="29">
         <v>0</v>
       </c>
-      <c r="BO29" s="52">
-[...3 lines deleted...]
-      <c r="BQ29" s="22"/>
+      <c r="BO29" s="29">
+        <v>0</v>
+      </c>
+      <c r="BP29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ29" s="22">
+        <v>0</v>
+      </c>
       <c r="BR29" s="29"/>
       <c r="BS29" s="29"/>
       <c r="BT29" s="29"/>
       <c r="BU29" s="29"/>
       <c r="BV29" s="29"/>
     </row>
     <row r="30" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="26"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
       <c r="K30" s="25"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
       <c r="N30" s="20">
         <v>0</v>
       </c>
@@ -12181,55 +12321,59 @@
       </c>
       <c r="BG30" s="29">
         <v>0</v>
       </c>
       <c r="BH30" s="29">
         <v>0</v>
       </c>
       <c r="BI30" s="29">
         <v>0</v>
       </c>
       <c r="BJ30" s="29">
         <v>0</v>
       </c>
       <c r="BK30" s="29">
         <v>0</v>
       </c>
       <c r="BL30" s="29">
         <v>0</v>
       </c>
       <c r="BM30" s="29">
         <v>0</v>
       </c>
       <c r="BN30" s="29">
         <v>0</v>
       </c>
-      <c r="BO30" s="52">
-[...3 lines deleted...]
-      <c r="BQ30" s="22"/>
+      <c r="BO30" s="29">
+        <v>0</v>
+      </c>
+      <c r="BP30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ30" s="22">
+        <v>0</v>
+      </c>
       <c r="BR30" s="29"/>
       <c r="BS30" s="29"/>
       <c r="BT30" s="29"/>
       <c r="BU30" s="29"/>
       <c r="BV30" s="29"/>
     </row>
     <row r="31" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="26"/>
       <c r="I31" s="24"/>
       <c r="J31" s="26"/>
       <c r="K31" s="25"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
       <c r="N31" s="20">
         <v>3</v>
       </c>
@@ -12367,55 +12511,59 @@
       </c>
       <c r="BG31" s="29">
         <v>4</v>
       </c>
       <c r="BH31" s="29">
         <v>4</v>
       </c>
       <c r="BI31" s="29">
         <v>0</v>
       </c>
       <c r="BJ31" s="29">
         <v>1</v>
       </c>
       <c r="BK31" s="29">
         <v>0</v>
       </c>
       <c r="BL31" s="29">
         <v>0</v>
       </c>
       <c r="BM31" s="29">
         <v>0</v>
       </c>
       <c r="BN31" s="29">
         <v>0</v>
       </c>
-      <c r="BO31" s="52">
-[...3 lines deleted...]
-      <c r="BQ31" s="22"/>
+      <c r="BO31" s="29">
+        <v>0</v>
+      </c>
+      <c r="BP31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ31" s="22">
+        <v>1</v>
+      </c>
       <c r="BR31" s="29"/>
       <c r="BS31" s="29"/>
       <c r="BT31" s="29"/>
       <c r="BU31" s="29"/>
       <c r="BV31" s="29"/>
     </row>
     <row r="32" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="26"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
       <c r="K32" s="25"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
       <c r="N32" s="20">
         <v>2</v>
       </c>
@@ -12553,55 +12701,59 @@
       </c>
       <c r="BG32" s="29">
         <v>0</v>
       </c>
       <c r="BH32" s="29">
         <v>1</v>
       </c>
       <c r="BI32" s="29">
         <v>0</v>
       </c>
       <c r="BJ32" s="29">
         <v>0</v>
       </c>
       <c r="BK32" s="29">
         <v>0</v>
       </c>
       <c r="BL32" s="29">
         <v>0</v>
       </c>
       <c r="BM32" s="29">
         <v>1</v>
       </c>
       <c r="BN32" s="29">
         <v>0</v>
       </c>
-      <c r="BO32" s="52">
-[...3 lines deleted...]
-      <c r="BQ32" s="22"/>
+      <c r="BO32" s="29">
+        <v>0</v>
+      </c>
+      <c r="BP32" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ32" s="22">
+        <v>0</v>
+      </c>
       <c r="BR32" s="29"/>
       <c r="BS32" s="29"/>
       <c r="BT32" s="29"/>
       <c r="BU32" s="29"/>
       <c r="BV32" s="29"/>
     </row>
     <row r="33" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="26"/>
       <c r="I33" s="24"/>
       <c r="J33" s="26"/>
       <c r="K33" s="25"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
       <c r="N33" s="20">
         <v>0</v>
       </c>
@@ -12739,55 +12891,59 @@
       </c>
       <c r="BG33" s="29">
         <v>2</v>
       </c>
       <c r="BH33" s="29">
         <v>0</v>
       </c>
       <c r="BI33" s="29">
         <v>0</v>
       </c>
       <c r="BJ33" s="29">
         <v>0</v>
       </c>
       <c r="BK33" s="29">
         <v>0</v>
       </c>
       <c r="BL33" s="29">
         <v>0</v>
       </c>
       <c r="BM33" s="29">
         <v>0</v>
       </c>
       <c r="BN33" s="29">
         <v>1</v>
       </c>
-      <c r="BO33" s="52">
-[...3 lines deleted...]
-      <c r="BQ33" s="22"/>
+      <c r="BO33" s="29">
+        <v>0</v>
+      </c>
+      <c r="BP33" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ33" s="22">
+        <v>0</v>
+      </c>
       <c r="BR33" s="29"/>
       <c r="BS33" s="29"/>
       <c r="BT33" s="29"/>
       <c r="BU33" s="29"/>
       <c r="BV33" s="29"/>
     </row>
     <row r="34" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="18"/>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
       <c r="N34" s="20">
         <v>0</v>
       </c>
@@ -12925,55 +13081,59 @@
       </c>
       <c r="BG34" s="29">
         <v>1</v>
       </c>
       <c r="BH34" s="29">
         <v>0</v>
       </c>
       <c r="BI34" s="29">
         <v>0</v>
       </c>
       <c r="BJ34" s="29">
         <v>0</v>
       </c>
       <c r="BK34" s="29">
         <v>0</v>
       </c>
       <c r="BL34" s="29">
         <v>0</v>
       </c>
       <c r="BM34" s="29">
         <v>2</v>
       </c>
       <c r="BN34" s="29">
         <v>0</v>
       </c>
-      <c r="BO34" s="52">
-[...3 lines deleted...]
-      <c r="BQ34" s="22"/>
+      <c r="BO34" s="29">
+        <v>0</v>
+      </c>
+      <c r="BP34" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ34" s="22">
+        <v>0</v>
+      </c>
       <c r="BR34" s="29"/>
       <c r="BS34" s="29"/>
       <c r="BT34" s="29"/>
       <c r="BU34" s="29"/>
       <c r="BV34" s="29"/>
     </row>
     <row r="35" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="20">
         <v>0</v>
       </c>
@@ -13111,55 +13271,59 @@
       </c>
       <c r="BG35" s="29">
         <v>0</v>
       </c>
       <c r="BH35" s="29">
         <v>0</v>
       </c>
       <c r="BI35" s="29">
         <v>0</v>
       </c>
       <c r="BJ35" s="29">
         <v>0</v>
       </c>
       <c r="BK35" s="29">
         <v>0</v>
       </c>
       <c r="BL35" s="29">
         <v>0</v>
       </c>
       <c r="BM35" s="29">
         <v>0</v>
       </c>
       <c r="BN35" s="29">
         <v>0</v>
       </c>
-      <c r="BO35" s="52">
-[...3 lines deleted...]
-      <c r="BQ35" s="22"/>
+      <c r="BO35" s="29">
+        <v>0</v>
+      </c>
+      <c r="BP35" s="22">
+        <v>0</v>
+      </c>
+      <c r="BQ35" s="22">
+        <v>0</v>
+      </c>
       <c r="BR35" s="29"/>
       <c r="BS35" s="29"/>
       <c r="BT35" s="29"/>
       <c r="BU35" s="29"/>
       <c r="BV35" s="29"/>
     </row>
     <row r="36" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="40"/>
       <c r="I36" s="39"/>
       <c r="J36" s="40"/>
       <c r="K36" s="41"/>
       <c r="L36" s="40"/>
       <c r="M36" s="40"/>
       <c r="N36" s="32">
         <v>0</v>
       </c>
@@ -13297,55 +13461,59 @@
       </c>
       <c r="BG36" s="33">
         <v>0</v>
       </c>
       <c r="BH36" s="33">
         <v>0</v>
       </c>
       <c r="BI36" s="33">
         <v>0</v>
       </c>
       <c r="BJ36" s="33">
         <v>0</v>
       </c>
       <c r="BK36" s="33">
         <v>0</v>
       </c>
       <c r="BL36" s="33">
         <v>0</v>
       </c>
       <c r="BM36" s="33">
         <v>0</v>
       </c>
       <c r="BN36" s="33">
         <v>0</v>
       </c>
-      <c r="BO36" s="67">
-[...3 lines deleted...]
-      <c r="BQ36" s="33"/>
+      <c r="BO36" s="33">
+        <v>0</v>
+      </c>
+      <c r="BP36" s="33">
+        <v>0</v>
+      </c>
+      <c r="BQ36" s="33">
+        <v>0</v>
+      </c>
       <c r="BR36" s="33"/>
       <c r="BS36" s="33"/>
       <c r="BT36" s="33"/>
       <c r="BU36" s="33"/>
       <c r="BV36" s="33"/>
     </row>
     <row r="37" spans="1:74" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="34"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="26"/>
       <c r="I37" s="18"/>
       <c r="J37" s="26"/>
       <c r="K37" s="28"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="Q37" s="29"/>
       <c r="R37" s="29"/>
@@ -13843,72 +14011,72 @@
       <c r="Z48" s="7"/>
       <c r="AA48" s="7"/>
       <c r="AB48" s="7"/>
       <c r="AC48" s="7"/>
       <c r="AK48" s="7"/>
       <c r="AL48" s="7"/>
       <c r="AM48" s="7"/>
       <c r="AN48" s="7"/>
       <c r="AO48" s="7"/>
       <c r="AY48" s="7"/>
       <c r="AZ48" s="7"/>
       <c r="BA48" s="7"/>
       <c r="BB48" s="7"/>
       <c r="BK48" s="7"/>
       <c r="BL48" s="7"/>
       <c r="BM48" s="7"/>
       <c r="BN48" s="7"/>
     </row>
     <row r="49" spans="40:65">
       <c r="AN49" s="7"/>
       <c r="BA49" s="7"/>
       <c r="BM49" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BK3:BV3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AX25"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AL3:AX3"/>
+    <mergeCell ref="BK3:BV3"/>
+    <mergeCell ref="AY3:BJ3"/>
+    <mergeCell ref="A5:AX5"/>
+    <mergeCell ref="A17:AX17"/>
+    <mergeCell ref="A25:AX25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU49"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AW1" workbookViewId="0">
-      <selection activeCell="BN26" sqref="BN26:BN36"/>
+      <selection activeCell="BR30" sqref="BR30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" customWidth="1"/>
     <col min="42" max="42" width="8.7109375" customWidth="1"/>
     <col min="54" max="54" width="8.7109375" customWidth="1"/>
     <col min="66" max="66" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="27" customFormat="1" ht="12.75">
       <c r="A1" s="58" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
@@ -14552,54 +14720,56 @@
       </c>
       <c r="BF6" s="22">
         <v>-1</v>
       </c>
       <c r="BG6" s="22">
         <v>63</v>
       </c>
       <c r="BH6" s="22">
         <v>68</v>
       </c>
       <c r="BI6" s="22">
         <v>95</v>
       </c>
       <c r="BJ6" s="22">
         <v>93</v>
       </c>
       <c r="BK6" s="22">
         <v>70</v>
       </c>
       <c r="BL6" s="22">
         <v>102</v>
       </c>
       <c r="BM6" s="22">
         <v>89</v>
       </c>
-      <c r="BN6" s="6">
-[...2 lines deleted...]
-      <c r="BO6" s="22"/>
+      <c r="BN6" s="22">
+        <v>1</v>
+      </c>
+      <c r="BO6" s="22">
+        <v>25</v>
+      </c>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="30"/>
       <c r="I7" s="24"/>
       <c r="J7" s="26"/>
       <c r="K7" s="28"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
       <c r="N7" s="22">
         <v>-10</v>
@@ -14735,54 +14905,56 @@
       </c>
       <c r="BF7" s="22">
         <v>3</v>
       </c>
       <c r="BG7" s="22">
         <v>37</v>
       </c>
       <c r="BH7" s="22">
         <v>57</v>
       </c>
       <c r="BI7" s="22">
         <v>62</v>
       </c>
       <c r="BJ7" s="22">
         <v>59</v>
       </c>
       <c r="BK7" s="22">
         <v>37</v>
       </c>
       <c r="BL7" s="22">
         <v>56</v>
       </c>
       <c r="BM7" s="22">
         <v>64</v>
       </c>
-      <c r="BN7" s="6">
+      <c r="BN7" s="22">
         <v>6</v>
       </c>
-      <c r="BO7" s="22"/>
+      <c r="BO7" s="22">
+        <v>19</v>
+      </c>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="30"/>
       <c r="I8" s="24"/>
       <c r="J8" s="26"/>
       <c r="K8" s="28"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="22">
         <v>0</v>
@@ -14918,54 +15090,56 @@
       </c>
       <c r="BF8" s="22">
         <v>0</v>
       </c>
       <c r="BG8" s="22">
         <v>3</v>
       </c>
       <c r="BH8" s="22">
         <v>5</v>
       </c>
       <c r="BI8" s="22">
         <v>6</v>
       </c>
       <c r="BJ8" s="22">
         <v>4</v>
       </c>
       <c r="BK8" s="22">
         <v>5</v>
       </c>
       <c r="BL8" s="22">
         <v>3</v>
       </c>
       <c r="BM8" s="22">
         <v>9</v>
       </c>
-      <c r="BN8" s="6">
+      <c r="BN8" s="22">
         <v>-1</v>
       </c>
-      <c r="BO8" s="22"/>
+      <c r="BO8" s="22">
+        <v>1</v>
+      </c>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="30"/>
       <c r="I9" s="24"/>
       <c r="J9" s="26"/>
       <c r="K9" s="28"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="22">
         <v>0</v>
@@ -15102,54 +15276,56 @@
       </c>
       <c r="BF9" s="22">
         <v>0</v>
       </c>
       <c r="BG9" s="22">
         <v>1</v>
       </c>
       <c r="BH9" s="22">
         <v>0</v>
       </c>
       <c r="BI9" s="22">
         <v>4</v>
       </c>
       <c r="BJ9" s="22">
         <v>11</v>
       </c>
       <c r="BK9" s="22">
         <v>0</v>
       </c>
       <c r="BL9" s="22">
         <v>6</v>
       </c>
       <c r="BM9" s="22">
         <v>1</v>
       </c>
-      <c r="BN9" s="6">
-[...2 lines deleted...]
-      <c r="BO9" s="22"/>
+      <c r="BN9" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO9" s="22">
+        <v>2</v>
+      </c>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="30"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
       <c r="K10" s="28"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="22">
         <v>0</v>
@@ -15286,54 +15462,56 @@
       </c>
       <c r="BF10" s="22">
         <v>1</v>
       </c>
       <c r="BG10" s="22">
         <v>1</v>
       </c>
       <c r="BH10" s="22">
         <v>0</v>
       </c>
       <c r="BI10" s="22">
         <v>3</v>
       </c>
       <c r="BJ10" s="22">
         <v>0</v>
       </c>
       <c r="BK10" s="22">
         <v>0</v>
       </c>
       <c r="BL10" s="22">
         <v>7</v>
       </c>
       <c r="BM10" s="22">
         <v>0</v>
       </c>
-      <c r="BN10" s="6">
-[...2 lines deleted...]
-      <c r="BO10" s="22"/>
+      <c r="BN10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="22">
+        <v>0</v>
+      </c>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="30"/>
       <c r="I11" s="24"/>
       <c r="J11" s="26"/>
       <c r="K11" s="28"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="22">
         <v>-1</v>
@@ -15469,54 +15647,56 @@
       </c>
       <c r="BF11" s="22">
         <v>-3</v>
       </c>
       <c r="BG11" s="22">
         <v>5</v>
       </c>
       <c r="BH11" s="22">
         <v>2</v>
       </c>
       <c r="BI11" s="22">
         <v>4</v>
       </c>
       <c r="BJ11" s="22">
         <v>5</v>
       </c>
       <c r="BK11" s="22">
         <v>11</v>
       </c>
       <c r="BL11" s="22">
         <v>12</v>
       </c>
       <c r="BM11" s="22">
         <v>5</v>
       </c>
-      <c r="BN11" s="6">
-[...2 lines deleted...]
-      <c r="BO11" s="22"/>
+      <c r="BN11" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="22">
+        <v>0</v>
+      </c>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="30"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
       <c r="K12" s="28"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="22">
         <v>0</v>
@@ -15653,54 +15833,56 @@
       </c>
       <c r="BF12" s="22">
         <v>0</v>
       </c>
       <c r="BG12" s="22">
         <v>-1</v>
       </c>
       <c r="BH12" s="22">
         <v>0</v>
       </c>
       <c r="BI12" s="22">
         <v>0</v>
       </c>
       <c r="BJ12" s="22">
         <v>1</v>
       </c>
       <c r="BK12" s="22">
         <v>3</v>
       </c>
       <c r="BL12" s="22">
         <v>-1</v>
       </c>
       <c r="BM12" s="22">
         <v>1</v>
       </c>
-      <c r="BN12" s="6">
-[...2 lines deleted...]
-      <c r="BO12" s="22"/>
+      <c r="BN12" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO12" s="22">
+        <v>1</v>
+      </c>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="30"/>
       <c r="I13" s="24"/>
       <c r="J13" s="26"/>
       <c r="K13" s="28"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="22">
         <v>-1</v>
@@ -15836,54 +16018,56 @@
       </c>
       <c r="BF13" s="22">
         <v>-1</v>
       </c>
       <c r="BG13" s="22">
         <v>1</v>
       </c>
       <c r="BH13" s="22">
         <v>3</v>
       </c>
       <c r="BI13" s="22">
         <v>5</v>
       </c>
       <c r="BJ13" s="22">
         <v>10</v>
       </c>
       <c r="BK13" s="22">
         <v>1</v>
       </c>
       <c r="BL13" s="22">
         <v>12</v>
       </c>
       <c r="BM13" s="22">
         <v>2</v>
       </c>
-      <c r="BN13" s="6">
-[...2 lines deleted...]
-      <c r="BO13" s="22"/>
+      <c r="BN13" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO13" s="22">
+        <v>5</v>
+      </c>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="22">
         <v>-6</v>
@@ -16019,54 +16203,56 @@
       </c>
       <c r="BF14" s="22">
         <v>-1</v>
       </c>
       <c r="BG14" s="22">
         <v>5</v>
       </c>
       <c r="BH14" s="22">
         <v>4</v>
       </c>
       <c r="BI14" s="22">
         <v>6</v>
       </c>
       <c r="BJ14" s="22">
         <v>1</v>
       </c>
       <c r="BK14" s="22">
         <v>11</v>
       </c>
       <c r="BL14" s="22">
         <v>5</v>
       </c>
       <c r="BM14" s="22">
         <v>4</v>
       </c>
-      <c r="BN14" s="6">
-[...2 lines deleted...]
-      <c r="BO14" s="22"/>
+      <c r="BN14" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO14" s="22">
+        <v>-3</v>
+      </c>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="30"/>
       <c r="I15" s="24"/>
       <c r="J15" s="26"/>
       <c r="K15" s="28"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="22">
         <v>0</v>
@@ -16203,54 +16389,56 @@
       </c>
       <c r="BF15" s="22">
         <v>0</v>
       </c>
       <c r="BG15" s="22">
         <v>5</v>
       </c>
       <c r="BH15" s="22">
         <v>-3</v>
       </c>
       <c r="BI15" s="22">
         <v>3</v>
       </c>
       <c r="BJ15" s="22">
         <v>1</v>
       </c>
       <c r="BK15" s="22">
         <v>1</v>
       </c>
       <c r="BL15" s="22">
         <v>2</v>
       </c>
       <c r="BM15" s="22">
         <v>5</v>
       </c>
-      <c r="BN15" s="6">
-[...2 lines deleted...]
-      <c r="BO15" s="22"/>
+      <c r="BN15" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="22">
+        <v>0</v>
+      </c>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="30"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
       <c r="K16" s="28"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="22">
         <v>0</v>
@@ -16386,54 +16574,56 @@
       </c>
       <c r="BF16" s="22">
         <v>0</v>
       </c>
       <c r="BG16" s="22">
         <v>6</v>
       </c>
       <c r="BH16" s="22">
         <v>0</v>
       </c>
       <c r="BI16" s="22">
         <v>2</v>
       </c>
       <c r="BJ16" s="22">
         <v>1</v>
       </c>
       <c r="BK16" s="22">
         <v>1</v>
       </c>
       <c r="BL16" s="22">
         <v>0</v>
       </c>
       <c r="BM16" s="22">
         <v>-2</v>
       </c>
-      <c r="BN16" s="6">
+      <c r="BN16" s="22">
         <v>-4</v>
       </c>
-      <c r="BO16" s="22"/>
+      <c r="BO16" s="22">
+        <v>0</v>
+      </c>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="60" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="60"/>
       <c r="H17" s="60"/>
       <c r="I17" s="60"/>
       <c r="J17" s="60"/>
       <c r="K17" s="60"/>
       <c r="L17" s="60"/>
       <c r="M17" s="60"/>
       <c r="N17" s="60"/>
       <c r="O17" s="60"/>
@@ -16670,54 +16860,56 @@
       </c>
       <c r="BF18" s="22">
         <v>2</v>
       </c>
       <c r="BG18" s="22">
         <v>42</v>
       </c>
       <c r="BH18" s="22">
         <v>46</v>
       </c>
       <c r="BI18" s="22">
         <v>50</v>
       </c>
       <c r="BJ18" s="22">
         <v>46</v>
       </c>
       <c r="BK18" s="22">
         <v>35</v>
       </c>
       <c r="BL18" s="22">
         <v>57</v>
       </c>
       <c r="BM18" s="22">
         <v>63</v>
       </c>
-      <c r="BN18" s="52">
+      <c r="BN18" s="22">
         <v>-3</v>
       </c>
-      <c r="BO18" s="22"/>
+      <c r="BO18" s="22">
+        <v>13</v>
+      </c>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="24"/>
       <c r="E19" s="24"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="30"/>
       <c r="I19" s="24"/>
       <c r="J19" s="26"/>
       <c r="K19" s="28"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="22">
         <v>-10</v>
@@ -16853,54 +17045,56 @@
       </c>
       <c r="BF19" s="22">
         <v>1</v>
       </c>
       <c r="BG19" s="22">
         <v>31</v>
       </c>
       <c r="BH19" s="22">
         <v>41</v>
       </c>
       <c r="BI19" s="22">
         <v>37</v>
       </c>
       <c r="BJ19" s="22">
         <v>40</v>
       </c>
       <c r="BK19" s="22">
         <v>27</v>
       </c>
       <c r="BL19" s="22">
         <v>48</v>
       </c>
       <c r="BM19" s="22">
         <v>51</v>
       </c>
-      <c r="BN19" s="52">
-[...2 lines deleted...]
-      <c r="BO19" s="22"/>
+      <c r="BN19" s="22">
+        <v>2</v>
+      </c>
+      <c r="BO19" s="22">
+        <v>15</v>
+      </c>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="30"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
       <c r="K20" s="28"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="22">
         <v>0</v>
@@ -17036,54 +17230,56 @@
       </c>
       <c r="BF20" s="22">
         <v>0</v>
       </c>
       <c r="BG20" s="22">
         <v>3</v>
       </c>
       <c r="BH20" s="22">
         <v>5</v>
       </c>
       <c r="BI20" s="22">
         <v>6</v>
       </c>
       <c r="BJ20" s="22">
         <v>4</v>
       </c>
       <c r="BK20" s="22">
         <v>4</v>
       </c>
       <c r="BL20" s="22">
         <v>3</v>
       </c>
       <c r="BM20" s="22">
         <v>6</v>
       </c>
-      <c r="BN20" s="52">
+      <c r="BN20" s="22">
         <v>-1</v>
       </c>
-      <c r="BO20" s="22"/>
+      <c r="BO20" s="22">
+        <v>1</v>
+      </c>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="30"/>
       <c r="I21" s="24"/>
       <c r="J21" s="26"/>
       <c r="K21" s="28"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="22">
         <v>0</v>
@@ -17219,54 +17415,56 @@
       </c>
       <c r="BF21" s="22">
         <v>1</v>
       </c>
       <c r="BG21" s="22">
         <v>0</v>
       </c>
       <c r="BH21" s="22">
         <v>0</v>
       </c>
       <c r="BI21" s="22">
         <v>2</v>
       </c>
       <c r="BJ21" s="22">
         <v>0</v>
       </c>
       <c r="BK21" s="22">
         <v>0</v>
       </c>
       <c r="BL21" s="22">
         <v>2</v>
       </c>
       <c r="BM21" s="22">
         <v>0</v>
       </c>
-      <c r="BN21" s="52">
-[...2 lines deleted...]
-      <c r="BO21" s="22"/>
+      <c r="BN21" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO21" s="22">
+        <v>0</v>
+      </c>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="30"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
       <c r="K22" s="28"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="22">
         <v>-6</v>
@@ -17402,54 +17600,56 @@
       </c>
       <c r="BF22" s="22">
         <v>0</v>
       </c>
       <c r="BG22" s="22">
         <v>2</v>
       </c>
       <c r="BH22" s="22">
         <v>3</v>
       </c>
       <c r="BI22" s="22">
         <v>1</v>
       </c>
       <c r="BJ22" s="22">
         <v>1</v>
       </c>
       <c r="BK22" s="22">
         <v>4</v>
       </c>
       <c r="BL22" s="22">
         <v>3</v>
       </c>
       <c r="BM22" s="22">
         <v>3</v>
       </c>
-      <c r="BN22" s="52">
-[...2 lines deleted...]
-      <c r="BO22" s="22"/>
+      <c r="BN22" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO22" s="22">
+        <v>-3</v>
+      </c>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="24"/>
       <c r="E23" s="24"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="30"/>
       <c r="I23" s="24"/>
       <c r="J23" s="26"/>
       <c r="K23" s="28"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="22">
         <v>0</v>
@@ -17585,54 +17785,56 @@
       </c>
       <c r="BF23" s="22">
         <v>0</v>
       </c>
       <c r="BG23" s="22">
         <v>3</v>
       </c>
       <c r="BH23" s="22">
         <v>-3</v>
       </c>
       <c r="BI23" s="22">
         <v>2</v>
       </c>
       <c r="BJ23" s="22">
         <v>0</v>
       </c>
       <c r="BK23" s="22">
         <v>0</v>
       </c>
       <c r="BL23" s="22">
         <v>1</v>
       </c>
       <c r="BM23" s="22">
         <v>5</v>
       </c>
-      <c r="BN23" s="52">
-[...2 lines deleted...]
-      <c r="BO23" s="22"/>
+      <c r="BN23" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO23" s="22">
+        <v>0</v>
+      </c>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="30"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
       <c r="K24" s="28"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="22">
         <v>0</v>
@@ -17768,54 +17970,56 @@
       </c>
       <c r="BF24" s="22">
         <v>0</v>
       </c>
       <c r="BG24" s="22">
         <v>3</v>
       </c>
       <c r="BH24" s="22">
         <v>0</v>
       </c>
       <c r="BI24" s="22">
         <v>2</v>
       </c>
       <c r="BJ24" s="22">
         <v>1</v>
       </c>
       <c r="BK24" s="22">
         <v>0</v>
       </c>
       <c r="BL24" s="22">
         <v>0</v>
       </c>
       <c r="BM24" s="22">
         <v>-2</v>
       </c>
-      <c r="BN24" s="52">
+      <c r="BN24" s="22">
         <v>-4</v>
       </c>
-      <c r="BO24" s="22"/>
+      <c r="BO24" s="22">
+        <v>0</v>
+      </c>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A25" s="61" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="61"/>
       <c r="O25" s="61"/>
@@ -18052,54 +18256,56 @@
       </c>
       <c r="BF26" s="29">
         <v>-3</v>
       </c>
       <c r="BG26" s="29">
         <v>21</v>
       </c>
       <c r="BH26" s="29">
         <v>22</v>
       </c>
       <c r="BI26" s="29">
         <v>45</v>
       </c>
       <c r="BJ26" s="29">
         <v>47</v>
       </c>
       <c r="BK26" s="29">
         <v>35</v>
       </c>
       <c r="BL26" s="29">
         <v>45</v>
       </c>
       <c r="BM26" s="29">
         <v>26</v>
       </c>
-      <c r="BN26" s="6">
+      <c r="BN26" s="22">
         <v>4</v>
       </c>
-      <c r="BO26" s="22"/>
+      <c r="BO26" s="22">
+        <v>12</v>
+      </c>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="29"/>
       <c r="BR26" s="29"/>
       <c r="BS26" s="29"/>
       <c r="BT26" s="29"/>
       <c r="BU26" s="29"/>
     </row>
     <row r="27" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="30"/>
       <c r="I27" s="24"/>
       <c r="J27" s="26"/>
       <c r="K27" s="25"/>
       <c r="L27" s="30"/>
       <c r="M27" s="30"/>
       <c r="N27" s="29">
         <v>0</v>
@@ -18235,54 +18441,56 @@
       </c>
       <c r="BF27" s="29">
         <v>2</v>
       </c>
       <c r="BG27" s="29">
         <v>6</v>
       </c>
       <c r="BH27" s="29">
         <v>16</v>
       </c>
       <c r="BI27" s="29">
         <v>25</v>
       </c>
       <c r="BJ27" s="29">
         <v>19</v>
       </c>
       <c r="BK27" s="29">
         <v>10</v>
       </c>
       <c r="BL27" s="29">
         <v>8</v>
       </c>
       <c r="BM27" s="29">
         <v>13</v>
       </c>
-      <c r="BN27" s="6">
+      <c r="BN27" s="22">
         <v>4</v>
       </c>
-      <c r="BO27" s="22"/>
+      <c r="BO27" s="22">
+        <v>4</v>
+      </c>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="29"/>
       <c r="BR27" s="29"/>
       <c r="BS27" s="29"/>
       <c r="BT27" s="29"/>
       <c r="BU27" s="29"/>
     </row>
     <row r="28" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="30"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
       <c r="K28" s="25"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
       <c r="N28" s="29">
         <v>0</v>
@@ -18418,54 +18626,56 @@
       </c>
       <c r="BF28" s="29">
         <v>0</v>
       </c>
       <c r="BG28" s="29">
         <v>0</v>
       </c>
       <c r="BH28" s="29">
         <v>0</v>
       </c>
       <c r="BI28" s="29">
         <v>0</v>
       </c>
       <c r="BJ28" s="29">
         <v>0</v>
       </c>
       <c r="BK28" s="29">
         <v>1</v>
       </c>
       <c r="BL28" s="29">
         <v>0</v>
       </c>
       <c r="BM28" s="29">
         <v>3</v>
       </c>
-      <c r="BN28" s="6">
-[...2 lines deleted...]
-      <c r="BO28" s="22"/>
+      <c r="BN28" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO28" s="22">
+        <v>0</v>
+      </c>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="29"/>
       <c r="BR28" s="29"/>
       <c r="BS28" s="29"/>
       <c r="BT28" s="29"/>
       <c r="BU28" s="29"/>
     </row>
     <row r="29" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="30"/>
       <c r="I29" s="24"/>
       <c r="J29" s="26"/>
       <c r="K29" s="25"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
       <c r="N29" s="29">
         <v>0</v>
@@ -18601,54 +18811,56 @@
       </c>
       <c r="BF29" s="29">
         <v>0</v>
       </c>
       <c r="BG29" s="29">
         <v>1</v>
       </c>
       <c r="BH29" s="29">
         <v>0</v>
       </c>
       <c r="BI29" s="29">
         <v>4</v>
       </c>
       <c r="BJ29" s="29">
         <v>11</v>
       </c>
       <c r="BK29" s="29">
         <v>0</v>
       </c>
       <c r="BL29" s="29">
         <v>6</v>
       </c>
       <c r="BM29" s="29">
         <v>1</v>
       </c>
-      <c r="BN29" s="6">
-[...2 lines deleted...]
-      <c r="BO29" s="22"/>
+      <c r="BN29" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO29" s="22">
+        <v>2</v>
+      </c>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="29"/>
       <c r="BR29" s="29"/>
       <c r="BS29" s="29"/>
       <c r="BT29" s="29"/>
       <c r="BU29" s="29"/>
     </row>
     <row r="30" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="30"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
       <c r="K30" s="25"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
       <c r="N30" s="29">
         <v>0</v>
@@ -18784,54 +18996,56 @@
       </c>
       <c r="BF30" s="29">
         <v>0</v>
       </c>
       <c r="BG30" s="29">
         <v>1</v>
       </c>
       <c r="BH30" s="29">
         <v>0</v>
       </c>
       <c r="BI30" s="29">
         <v>1</v>
       </c>
       <c r="BJ30" s="29">
         <v>0</v>
       </c>
       <c r="BK30" s="29">
         <v>0</v>
       </c>
       <c r="BL30" s="29">
         <v>5</v>
       </c>
       <c r="BM30" s="29">
         <v>0</v>
       </c>
-      <c r="BN30" s="6">
-[...2 lines deleted...]
-      <c r="BO30" s="22"/>
+      <c r="BN30" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO30" s="22">
+        <v>0</v>
+      </c>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="29"/>
       <c r="BR30" s="29"/>
       <c r="BS30" s="29"/>
       <c r="BT30" s="29"/>
       <c r="BU30" s="29"/>
     </row>
     <row r="31" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="30"/>
       <c r="I31" s="24"/>
       <c r="J31" s="26"/>
       <c r="K31" s="25"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
       <c r="N31" s="29">
         <v>-1</v>
@@ -18967,54 +19181,56 @@
       </c>
       <c r="BF31" s="29">
         <v>-3</v>
       </c>
       <c r="BG31" s="29">
         <v>5</v>
       </c>
       <c r="BH31" s="29">
         <v>2</v>
       </c>
       <c r="BI31" s="29">
         <v>4</v>
       </c>
       <c r="BJ31" s="29">
         <v>5</v>
       </c>
       <c r="BK31" s="29">
         <v>11</v>
       </c>
       <c r="BL31" s="29">
         <v>12</v>
       </c>
       <c r="BM31" s="29">
         <v>5</v>
       </c>
-      <c r="BN31" s="6">
-[...2 lines deleted...]
-      <c r="BO31" s="22"/>
+      <c r="BN31" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO31" s="22">
+        <v>0</v>
+      </c>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="29"/>
       <c r="BR31" s="29"/>
       <c r="BS31" s="29"/>
       <c r="BT31" s="29"/>
       <c r="BU31" s="29"/>
     </row>
     <row r="32" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="30"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
       <c r="K32" s="25"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
       <c r="N32" s="29">
         <v>-1</v>
@@ -19150,54 +19366,56 @@
       </c>
       <c r="BF32" s="29">
         <v>0</v>
       </c>
       <c r="BG32" s="29">
         <v>-1</v>
       </c>
       <c r="BH32" s="29">
         <v>0</v>
       </c>
       <c r="BI32" s="29">
         <v>0</v>
       </c>
       <c r="BJ32" s="29">
         <v>1</v>
       </c>
       <c r="BK32" s="29">
         <v>3</v>
       </c>
       <c r="BL32" s="29">
         <v>-1</v>
       </c>
       <c r="BM32" s="29">
         <v>1</v>
       </c>
-      <c r="BN32" s="6">
-[...2 lines deleted...]
-      <c r="BO32" s="22"/>
+      <c r="BN32" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO32" s="22">
+        <v>1</v>
+      </c>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="29"/>
       <c r="BR32" s="29"/>
       <c r="BS32" s="29"/>
       <c r="BT32" s="29"/>
       <c r="BU32" s="29"/>
     </row>
     <row r="33" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="30"/>
       <c r="I33" s="24"/>
       <c r="J33" s="26"/>
       <c r="K33" s="25"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
       <c r="N33" s="29">
         <v>0</v>
@@ -19333,54 +19551,56 @@
       </c>
       <c r="BF33" s="29">
         <v>-1</v>
       </c>
       <c r="BG33" s="29">
         <v>1</v>
       </c>
       <c r="BH33" s="29">
         <v>3</v>
       </c>
       <c r="BI33" s="29">
         <v>5</v>
       </c>
       <c r="BJ33" s="29">
         <v>10</v>
       </c>
       <c r="BK33" s="29">
         <v>1</v>
       </c>
       <c r="BL33" s="29">
         <v>12</v>
       </c>
       <c r="BM33" s="29">
         <v>2</v>
       </c>
-      <c r="BN33" s="6">
-[...2 lines deleted...]
-      <c r="BO33" s="22"/>
+      <c r="BN33" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO33" s="22">
+        <v>5</v>
+      </c>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="29"/>
       <c r="BR33" s="29"/>
       <c r="BS33" s="29"/>
       <c r="BT33" s="29"/>
       <c r="BU33" s="29"/>
     </row>
     <row r="34" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="18"/>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
       <c r="N34" s="29">
         <v>0</v>
@@ -19516,54 +19736,56 @@
       </c>
       <c r="BF34" s="29">
         <v>-1</v>
       </c>
       <c r="BG34" s="29">
         <v>3</v>
       </c>
       <c r="BH34" s="29">
         <v>1</v>
       </c>
       <c r="BI34" s="29">
         <v>5</v>
       </c>
       <c r="BJ34" s="29">
         <v>0</v>
       </c>
       <c r="BK34" s="29">
         <v>7</v>
       </c>
       <c r="BL34" s="29">
         <v>2</v>
       </c>
       <c r="BM34" s="29">
         <v>1</v>
       </c>
-      <c r="BN34" s="6">
-[...2 lines deleted...]
-      <c r="BO34" s="22"/>
+      <c r="BN34" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO34" s="22">
+        <v>0</v>
+      </c>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="29"/>
       <c r="BR34" s="29"/>
       <c r="BS34" s="29"/>
       <c r="BT34" s="29"/>
       <c r="BU34" s="29"/>
     </row>
     <row r="35" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="29">
         <v>0</v>
@@ -19699,54 +19921,56 @@
       </c>
       <c r="BF35" s="29">
         <v>0</v>
       </c>
       <c r="BG35" s="29">
         <v>2</v>
       </c>
       <c r="BH35" s="29">
         <v>0</v>
       </c>
       <c r="BI35" s="29">
         <v>1</v>
       </c>
       <c r="BJ35" s="29">
         <v>1</v>
       </c>
       <c r="BK35" s="29">
         <v>1</v>
       </c>
       <c r="BL35" s="29">
         <v>1</v>
       </c>
       <c r="BM35" s="29">
         <v>0</v>
       </c>
-      <c r="BN35" s="6">
-[...2 lines deleted...]
-      <c r="BO35" s="22"/>
+      <c r="BN35" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO35" s="22">
+        <v>0</v>
+      </c>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="29"/>
       <c r="BR35" s="29"/>
       <c r="BS35" s="29"/>
       <c r="BT35" s="29"/>
       <c r="BU35" s="29"/>
     </row>
     <row r="36" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="40"/>
       <c r="I36" s="39"/>
       <c r="J36" s="40"/>
       <c r="K36" s="41"/>
       <c r="L36" s="40"/>
       <c r="M36" s="40"/>
       <c r="N36" s="33">
         <v>0</v>
@@ -19882,54 +20106,56 @@
       </c>
       <c r="BF36" s="33">
         <v>0</v>
       </c>
       <c r="BG36" s="33">
         <v>3</v>
       </c>
       <c r="BH36" s="33">
         <v>0</v>
       </c>
       <c r="BI36" s="33">
         <v>0</v>
       </c>
       <c r="BJ36" s="33">
         <v>0</v>
       </c>
       <c r="BK36" s="33">
         <v>1</v>
       </c>
       <c r="BL36" s="33">
         <v>0</v>
       </c>
       <c r="BM36" s="33">
         <v>0</v>
       </c>
-      <c r="BN36" s="67">
-[...2 lines deleted...]
-      <c r="BO36" s="33"/>
+      <c r="BN36" s="33">
+        <v>0</v>
+      </c>
+      <c r="BO36" s="33">
+        <v>0</v>
+      </c>
       <c r="BP36" s="33"/>
       <c r="BQ36" s="33"/>
       <c r="BR36" s="33"/>
       <c r="BS36" s="33"/>
       <c r="BT36" s="33"/>
       <c r="BU36" s="33"/>
     </row>
     <row r="37" spans="1:73" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="34"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="26"/>
       <c r="I37" s="18"/>
       <c r="J37" s="26"/>
       <c r="K37" s="28"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="Q37" s="29"/>