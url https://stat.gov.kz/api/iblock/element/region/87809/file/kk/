--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -593,100 +593,100 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -977,237 +977,237 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP44"/>
   <sheetViews>
     <sheetView topLeftCell="AV1" workbookViewId="0">
-      <selection activeCell="BJ32" sqref="BJ32"/>
+      <selection activeCell="BI7" sqref="BI7:BJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="2" spans="1:68" s="2" customFormat="1" ht="12.75">
-      <c r="A2" s="85" t="s">
+      <c r="A2" s="88" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="85"/>
-[...65 lines deleted...]
-      <c r="BP2" s="85"/>
+      <c r="B2" s="88"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="88"/>
+      <c r="M2" s="88"/>
+      <c r="N2" s="88"/>
+      <c r="O2" s="88"/>
+      <c r="P2" s="88"/>
+      <c r="Q2" s="88"/>
+      <c r="R2" s="88"/>
+      <c r="S2" s="88"/>
+      <c r="T2" s="88"/>
+      <c r="U2" s="88"/>
+      <c r="V2" s="88"/>
+      <c r="W2" s="88"/>
+      <c r="X2" s="88"/>
+      <c r="Y2" s="88"/>
+      <c r="Z2" s="88"/>
+      <c r="AA2" s="88"/>
+      <c r="AB2" s="88"/>
+      <c r="AC2" s="88"/>
+      <c r="AD2" s="88"/>
+      <c r="AE2" s="88"/>
+      <c r="AF2" s="88"/>
+      <c r="AG2" s="88"/>
+      <c r="AH2" s="88"/>
+      <c r="AI2" s="88"/>
+      <c r="AJ2" s="88"/>
+      <c r="AK2" s="88"/>
+      <c r="AL2" s="88"/>
+      <c r="AM2" s="88"/>
+      <c r="AN2" s="88"/>
+      <c r="AO2" s="88"/>
+      <c r="AP2" s="88"/>
+      <c r="AQ2" s="88"/>
+      <c r="AR2" s="88"/>
+      <c r="AS2" s="88"/>
+      <c r="AT2" s="88"/>
+      <c r="AU2" s="88"/>
+      <c r="AV2" s="88"/>
+      <c r="AW2" s="88"/>
+      <c r="AX2" s="88"/>
+      <c r="AY2" s="88"/>
+      <c r="AZ2" s="88"/>
+      <c r="BA2" s="88"/>
+      <c r="BB2" s="88"/>
+      <c r="BC2" s="88"/>
+      <c r="BD2" s="88"/>
+      <c r="BE2" s="88"/>
+      <c r="BF2" s="88"/>
+      <c r="BG2" s="88"/>
+      <c r="BH2" s="88"/>
+      <c r="BI2" s="88"/>
+      <c r="BJ2" s="88"/>
+      <c r="BK2" s="88"/>
+      <c r="BL2" s="88"/>
+      <c r="BM2" s="88"/>
+      <c r="BN2" s="88"/>
+      <c r="BO2" s="88"/>
+      <c r="BP2" s="88"/>
     </row>
     <row r="3" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="N3" s="21"/>
       <c r="O3" s="21"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="21"/>
       <c r="R3" s="21"/>
       <c r="S3" s="21"/>
       <c r="T3" s="66"/>
       <c r="AA3" s="21"/>
       <c r="AD3" s="21"/>
       <c r="AF3" s="21"/>
       <c r="AG3" s="24"/>
       <c r="AJ3" s="24"/>
       <c r="AM3" s="24"/>
       <c r="AR3" s="72"/>
       <c r="AS3" s="24"/>
       <c r="AV3" s="24"/>
       <c r="AY3" s="24"/>
       <c r="BD3" s="72"/>
       <c r="BE3" s="24"/>
       <c r="BH3" s="24"/>
       <c r="BK3" s="24"/>
       <c r="BP3" s="72" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A4" s="93"/>
-      <c r="B4" s="86">
+      <c r="B4" s="85">
         <v>2021</v>
       </c>
-      <c r="C4" s="87"/>
-[...9 lines deleted...]
-      <c r="M4" s="87"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="86"/>
       <c r="N4" s="92">
         <v>2022</v>
       </c>
       <c r="O4" s="92"/>
       <c r="P4" s="92"/>
       <c r="Q4" s="92"/>
       <c r="R4" s="92"/>
       <c r="S4" s="92"/>
       <c r="T4" s="92"/>
       <c r="U4" s="95">
         <v>2023</v>
       </c>
       <c r="V4" s="96"/>
       <c r="W4" s="96"/>
       <c r="X4" s="96"/>
       <c r="Y4" s="96"/>
       <c r="Z4" s="96"/>
       <c r="AA4" s="96"/>
       <c r="AB4" s="96"/>
       <c r="AC4" s="96"/>
       <c r="AE4" s="22"/>
-      <c r="AG4" s="86">
+      <c r="AG4" s="85">
         <v>2024</v>
       </c>
-      <c r="AH4" s="87"/>
-[...10 lines deleted...]
-      <c r="AS4" s="86">
+      <c r="AH4" s="86"/>
+      <c r="AI4" s="86"/>
+      <c r="AJ4" s="86"/>
+      <c r="AK4" s="86"/>
+      <c r="AL4" s="86"/>
+      <c r="AM4" s="86"/>
+      <c r="AN4" s="86"/>
+      <c r="AO4" s="86"/>
+      <c r="AP4" s="86"/>
+      <c r="AQ4" s="86"/>
+      <c r="AR4" s="87"/>
+      <c r="AS4" s="85">
         <v>2025</v>
       </c>
-      <c r="AT4" s="87"/>
-[...10 lines deleted...]
-      <c r="BE4" s="86">
+      <c r="AT4" s="86"/>
+      <c r="AU4" s="86"/>
+      <c r="AV4" s="86"/>
+      <c r="AW4" s="86"/>
+      <c r="AX4" s="86"/>
+      <c r="AY4" s="86"/>
+      <c r="AZ4" s="86"/>
+      <c r="BA4" s="86"/>
+      <c r="BB4" s="86"/>
+      <c r="BC4" s="86"/>
+      <c r="BD4" s="87"/>
+      <c r="BE4" s="85">
         <v>2026</v>
       </c>
-      <c r="BF4" s="87"/>
-[...9 lines deleted...]
-      <c r="BP4" s="88"/>
+      <c r="BF4" s="86"/>
+      <c r="BG4" s="86"/>
+      <c r="BH4" s="86"/>
+      <c r="BI4" s="86"/>
+      <c r="BJ4" s="86"/>
+      <c r="BK4" s="86"/>
+      <c r="BL4" s="86"/>
+      <c r="BM4" s="86"/>
+      <c r="BN4" s="86"/>
+      <c r="BO4" s="86"/>
+      <c r="BP4" s="87"/>
     </row>
     <row r="5" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A5" s="94"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="65" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="65" t="s">
@@ -1616,52 +1616,56 @@
       </c>
       <c r="AY7" s="11">
         <v>404</v>
       </c>
       <c r="AZ7" s="11">
         <v>416</v>
       </c>
       <c r="BA7" s="11">
         <v>402</v>
       </c>
       <c r="BB7" s="11">
         <v>364</v>
       </c>
       <c r="BC7" s="11">
         <v>274</v>
       </c>
       <c r="BD7" s="11">
         <v>284</v>
       </c>
       <c r="BE7" s="11">
         <v>226</v>
       </c>
       <c r="BF7" s="11">
         <v>249</v>
       </c>
-      <c r="BG7" s="49"/>
-      <c r="BH7" s="49"/>
+      <c r="BG7" s="11">
+        <v>255</v>
+      </c>
+      <c r="BH7" s="11">
+        <v>252</v>
+      </c>
       <c r="BI7" s="49"/>
       <c r="BJ7" s="11"/>
       <c r="BK7" s="11"/>
       <c r="BL7" s="11"/>
       <c r="BM7" s="11"/>
       <c r="BN7" s="11"/>
       <c r="BO7" s="11"/>
       <c r="BP7" s="11"/>
     </row>
     <row r="8" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="14"/>
       <c r="I8" s="13"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
@@ -1778,52 +1782,56 @@
       </c>
       <c r="AY8" s="11">
         <v>146</v>
       </c>
       <c r="AZ8" s="11">
         <v>142</v>
       </c>
       <c r="BA8" s="11">
         <v>131</v>
       </c>
       <c r="BB8" s="11">
         <v>121</v>
       </c>
       <c r="BC8" s="11">
         <v>99</v>
       </c>
       <c r="BD8" s="11">
         <v>88</v>
       </c>
       <c r="BE8" s="11">
         <v>61</v>
       </c>
       <c r="BF8" s="11">
         <v>87</v>
       </c>
-      <c r="BG8" s="49"/>
-      <c r="BH8" s="49"/>
+      <c r="BG8" s="11">
+        <v>96</v>
+      </c>
+      <c r="BH8" s="11">
+        <v>81</v>
+      </c>
       <c r="BI8" s="49"/>
       <c r="BJ8" s="11"/>
       <c r="BK8" s="11"/>
       <c r="BL8" s="11"/>
       <c r="BM8" s="11"/>
       <c r="BN8" s="11"/>
       <c r="BO8" s="11"/>
       <c r="BP8" s="11"/>
     </row>
     <row r="9" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="14"/>
       <c r="I9" s="13"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
@@ -1940,52 +1948,56 @@
       </c>
       <c r="AY9" s="11">
         <v>15</v>
       </c>
       <c r="AZ9" s="11">
         <v>21</v>
       </c>
       <c r="BA9" s="11">
         <v>14</v>
       </c>
       <c r="BB9" s="11">
         <v>16</v>
       </c>
       <c r="BC9" s="11">
         <v>8</v>
       </c>
       <c r="BD9" s="11">
         <v>9</v>
       </c>
       <c r="BE9" s="11">
         <v>13</v>
       </c>
       <c r="BF9" s="11">
         <v>14</v>
       </c>
-      <c r="BG9" s="49"/>
-      <c r="BH9" s="49"/>
+      <c r="BG9" s="11">
+        <v>15</v>
+      </c>
+      <c r="BH9" s="11">
+        <v>10</v>
+      </c>
       <c r="BI9" s="49"/>
       <c r="BJ9" s="11"/>
       <c r="BK9" s="11"/>
       <c r="BL9" s="11"/>
       <c r="BM9" s="11"/>
       <c r="BN9" s="11"/>
       <c r="BO9" s="11"/>
       <c r="BP9" s="11"/>
     </row>
     <row r="10" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="14"/>
       <c r="I10" s="13"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
@@ -2102,52 +2114,56 @@
       </c>
       <c r="AY10" s="11">
         <v>12</v>
       </c>
       <c r="AZ10" s="11">
         <v>11</v>
       </c>
       <c r="BA10" s="11">
         <v>12</v>
       </c>
       <c r="BB10" s="11">
         <v>4</v>
       </c>
       <c r="BC10" s="11">
         <v>9</v>
       </c>
       <c r="BD10" s="11">
         <v>10</v>
       </c>
       <c r="BE10" s="11">
         <v>11</v>
       </c>
       <c r="BF10" s="11">
         <v>4</v>
       </c>
-      <c r="BG10" s="49"/>
-      <c r="BH10" s="49"/>
+      <c r="BG10" s="11">
+        <v>11</v>
+      </c>
+      <c r="BH10" s="11">
+        <v>7</v>
+      </c>
       <c r="BI10" s="49"/>
       <c r="BJ10" s="11"/>
       <c r="BK10" s="11"/>
       <c r="BL10" s="11"/>
       <c r="BM10" s="11"/>
       <c r="BN10" s="11"/>
       <c r="BO10" s="11"/>
       <c r="BP10" s="11"/>
     </row>
     <row r="11" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="14"/>
       <c r="I11" s="13"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
@@ -2264,52 +2280,56 @@
       </c>
       <c r="AY11" s="11">
         <v>29</v>
       </c>
       <c r="AZ11" s="11">
         <v>37</v>
       </c>
       <c r="BA11" s="11">
         <v>26</v>
       </c>
       <c r="BB11" s="11">
         <v>38</v>
       </c>
       <c r="BC11" s="11">
         <v>26</v>
       </c>
       <c r="BD11" s="11">
         <v>22</v>
       </c>
       <c r="BE11" s="11">
         <v>14</v>
       </c>
       <c r="BF11" s="11">
         <v>25</v>
       </c>
-      <c r="BG11" s="49"/>
-      <c r="BH11" s="49"/>
+      <c r="BG11" s="11">
+        <v>17</v>
+      </c>
+      <c r="BH11" s="11">
+        <v>22</v>
+      </c>
       <c r="BI11" s="49"/>
       <c r="BJ11" s="11"/>
       <c r="BK11" s="11"/>
       <c r="BL11" s="11"/>
       <c r="BM11" s="11"/>
       <c r="BN11" s="11"/>
       <c r="BO11" s="11"/>
       <c r="BP11" s="11"/>
     </row>
     <row r="12" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="13"/>
       <c r="G12" s="13"/>
       <c r="H12" s="14"/>
       <c r="I12" s="13"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
@@ -2426,52 +2446,56 @@
       </c>
       <c r="AY12" s="11">
         <v>31</v>
       </c>
       <c r="AZ12" s="11">
         <v>24</v>
       </c>
       <c r="BA12" s="11">
         <v>25</v>
       </c>
       <c r="BB12" s="11">
         <v>26</v>
       </c>
       <c r="BC12" s="11">
         <v>12</v>
       </c>
       <c r="BD12" s="11">
         <v>22</v>
       </c>
       <c r="BE12" s="11">
         <v>14</v>
       </c>
       <c r="BF12" s="11">
         <v>18</v>
       </c>
-      <c r="BG12" s="49"/>
-      <c r="BH12" s="49"/>
+      <c r="BG12" s="11">
+        <v>5</v>
+      </c>
+      <c r="BH12" s="11">
+        <v>12</v>
+      </c>
       <c r="BI12" s="49"/>
       <c r="BJ12" s="11"/>
       <c r="BK12" s="11"/>
       <c r="BL12" s="11"/>
       <c r="BM12" s="11"/>
       <c r="BN12" s="11"/>
       <c r="BO12" s="11"/>
       <c r="BP12" s="11"/>
     </row>
     <row r="13" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="14"/>
       <c r="I13" s="13"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
@@ -2588,52 +2612,56 @@
       </c>
       <c r="AY13" s="11">
         <v>20</v>
       </c>
       <c r="AZ13" s="11">
         <v>21</v>
       </c>
       <c r="BA13" s="11">
         <v>28</v>
       </c>
       <c r="BB13" s="11">
         <v>22</v>
       </c>
       <c r="BC13" s="11">
         <v>18</v>
       </c>
       <c r="BD13" s="11">
         <v>19</v>
       </c>
       <c r="BE13" s="11">
         <v>14</v>
       </c>
       <c r="BF13" s="11">
         <v>14</v>
       </c>
-      <c r="BG13" s="49"/>
-      <c r="BH13" s="49"/>
+      <c r="BG13" s="11">
+        <v>17</v>
+      </c>
+      <c r="BH13" s="11">
+        <v>17</v>
+      </c>
       <c r="BI13" s="49"/>
       <c r="BJ13" s="11"/>
       <c r="BK13" s="11"/>
       <c r="BL13" s="11"/>
       <c r="BM13" s="11"/>
       <c r="BN13" s="11"/>
       <c r="BO13" s="11"/>
       <c r="BP13" s="11"/>
     </row>
     <row r="14" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="14"/>
       <c r="I14" s="13"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
@@ -2750,52 +2778,56 @@
       </c>
       <c r="AY14" s="11">
         <v>20</v>
       </c>
       <c r="AZ14" s="11">
         <v>24</v>
       </c>
       <c r="BA14" s="11">
         <v>29</v>
       </c>
       <c r="BB14" s="11">
         <v>25</v>
       </c>
       <c r="BC14" s="11">
         <v>6</v>
       </c>
       <c r="BD14" s="11">
         <v>11</v>
       </c>
       <c r="BE14" s="11">
         <v>13</v>
       </c>
       <c r="BF14" s="11">
         <v>5</v>
       </c>
-      <c r="BG14" s="49"/>
-      <c r="BH14" s="49"/>
+      <c r="BG14" s="11">
+        <v>18</v>
+      </c>
+      <c r="BH14" s="11">
+        <v>17</v>
+      </c>
       <c r="BI14" s="49"/>
       <c r="BJ14" s="11"/>
       <c r="BK14" s="11"/>
       <c r="BL14" s="11"/>
       <c r="BM14" s="11"/>
       <c r="BN14" s="11"/>
       <c r="BO14" s="11"/>
       <c r="BP14" s="11"/>
     </row>
     <row r="15" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
@@ -2912,52 +2944,56 @@
       </c>
       <c r="AY15" s="11">
         <v>12</v>
       </c>
       <c r="AZ15" s="11">
         <v>26</v>
       </c>
       <c r="BA15" s="11">
         <v>17</v>
       </c>
       <c r="BB15" s="11">
         <v>22</v>
       </c>
       <c r="BC15" s="11">
         <v>17</v>
       </c>
       <c r="BD15" s="11">
         <v>18</v>
       </c>
       <c r="BE15" s="11">
         <v>16</v>
       </c>
       <c r="BF15" s="11">
         <v>13</v>
       </c>
-      <c r="BG15" s="49"/>
-      <c r="BH15" s="49"/>
+      <c r="BG15" s="11">
+        <v>9</v>
+      </c>
+      <c r="BH15" s="11">
+        <v>17</v>
+      </c>
       <c r="BI15" s="49"/>
       <c r="BJ15" s="11"/>
       <c r="BK15" s="11"/>
       <c r="BL15" s="11"/>
       <c r="BM15" s="11"/>
       <c r="BN15" s="11"/>
       <c r="BO15" s="11"/>
       <c r="BP15" s="11"/>
     </row>
     <row r="16" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="13"/>
       <c r="H16" s="14"/>
       <c r="I16" s="13"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
@@ -3074,52 +3110,56 @@
       </c>
       <c r="AY16" s="11">
         <v>96</v>
       </c>
       <c r="AZ16" s="11">
         <v>86</v>
       </c>
       <c r="BA16" s="11">
         <v>99</v>
       </c>
       <c r="BB16" s="11">
         <v>74</v>
       </c>
       <c r="BC16" s="11">
         <v>63</v>
       </c>
       <c r="BD16" s="11">
         <v>68</v>
       </c>
       <c r="BE16" s="11">
         <v>54</v>
       </c>
       <c r="BF16" s="11">
         <v>58</v>
       </c>
-      <c r="BG16" s="49"/>
-      <c r="BH16" s="49"/>
+      <c r="BG16" s="11">
+        <v>59</v>
+      </c>
+      <c r="BH16" s="11">
+        <v>60</v>
+      </c>
       <c r="BI16" s="49"/>
       <c r="BJ16" s="11"/>
       <c r="BK16" s="11"/>
       <c r="BL16" s="11"/>
       <c r="BM16" s="11"/>
       <c r="BN16" s="11"/>
       <c r="BO16" s="11"/>
       <c r="BP16" s="11"/>
     </row>
     <row r="17" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="13"/>
       <c r="G17" s="13"/>
       <c r="H17" s="14"/>
       <c r="I17" s="13"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
@@ -3236,52 +3276,56 @@
       </c>
       <c r="AY17" s="11">
         <v>23</v>
       </c>
       <c r="AZ17" s="11">
         <v>24</v>
       </c>
       <c r="BA17" s="11">
         <v>21</v>
       </c>
       <c r="BB17" s="11">
         <v>16</v>
       </c>
       <c r="BC17" s="11">
         <v>16</v>
       </c>
       <c r="BD17" s="11">
         <v>17</v>
       </c>
       <c r="BE17" s="11">
         <v>16</v>
       </c>
       <c r="BF17" s="11">
         <v>11</v>
       </c>
-      <c r="BG17" s="49"/>
-      <c r="BH17" s="49"/>
+      <c r="BG17" s="11">
+        <v>8</v>
+      </c>
+      <c r="BH17" s="11">
+        <v>9</v>
+      </c>
       <c r="BI17" s="49"/>
       <c r="BJ17" s="11"/>
       <c r="BK17" s="11"/>
       <c r="BL17" s="11"/>
       <c r="BM17" s="11"/>
       <c r="BN17" s="11"/>
       <c r="BO17" s="11"/>
       <c r="BP17" s="11"/>
     </row>
     <row r="18" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="90"/>
       <c r="C18" s="90"/>
       <c r="D18" s="90"/>
       <c r="E18" s="90"/>
       <c r="F18" s="90"/>
       <c r="G18" s="90"/>
       <c r="H18" s="90"/>
       <c r="I18" s="90"/>
       <c r="J18" s="90"/>
       <c r="K18" s="90"/>
       <c r="L18" s="90"/>
       <c r="M18" s="90"/>
@@ -3494,52 +3538,56 @@
       </c>
       <c r="AY19" s="11">
         <v>212</v>
       </c>
       <c r="AZ19" s="11">
         <v>224</v>
       </c>
       <c r="BA19" s="11">
         <v>192</v>
       </c>
       <c r="BB19" s="11">
         <v>181</v>
       </c>
       <c r="BC19" s="11">
         <v>148</v>
       </c>
       <c r="BD19" s="11">
         <v>140</v>
       </c>
       <c r="BE19" s="11">
         <v>109</v>
       </c>
       <c r="BF19" s="11">
         <v>140</v>
       </c>
-      <c r="BG19" s="49"/>
-      <c r="BH19" s="49"/>
+      <c r="BG19" s="11">
+        <v>137</v>
+      </c>
+      <c r="BH19" s="11">
+        <v>122</v>
+      </c>
       <c r="BI19" s="49"/>
       <c r="BJ19" s="11"/>
       <c r="BK19" s="11"/>
       <c r="BL19" s="11"/>
       <c r="BM19" s="11"/>
       <c r="BN19" s="11"/>
       <c r="BO19" s="11"/>
       <c r="BP19" s="11"/>
     </row>
     <row r="20" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
       <c r="H20" s="14"/>
       <c r="I20" s="13"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
@@ -3656,52 +3704,56 @@
       </c>
       <c r="AY20" s="11">
         <v>125</v>
       </c>
       <c r="AZ20" s="11">
         <v>116</v>
       </c>
       <c r="BA20" s="11">
         <v>102</v>
       </c>
       <c r="BB20" s="11">
         <v>95</v>
       </c>
       <c r="BC20" s="11">
         <v>86</v>
       </c>
       <c r="BD20" s="11">
         <v>73</v>
       </c>
       <c r="BE20" s="11">
         <v>47</v>
       </c>
       <c r="BF20" s="11">
         <v>72</v>
       </c>
-      <c r="BG20" s="49"/>
-      <c r="BH20" s="49"/>
+      <c r="BG20" s="11">
+        <v>82</v>
+      </c>
+      <c r="BH20" s="11">
+        <v>65</v>
+      </c>
       <c r="BI20" s="49"/>
       <c r="BJ20" s="11"/>
       <c r="BK20" s="11"/>
       <c r="BL20" s="11"/>
       <c r="BM20" s="11"/>
       <c r="BN20" s="11"/>
       <c r="BO20" s="11"/>
       <c r="BP20" s="11"/>
     </row>
     <row r="21" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="13"/>
       <c r="G21" s="13"/>
       <c r="H21" s="14"/>
       <c r="I21" s="13"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
@@ -3818,52 +3870,56 @@
       </c>
       <c r="AY21" s="11">
         <v>15</v>
       </c>
       <c r="AZ21" s="11">
         <v>21</v>
       </c>
       <c r="BA21" s="11">
         <v>13</v>
       </c>
       <c r="BB21" s="11">
         <v>15</v>
       </c>
       <c r="BC21" s="11">
         <v>8</v>
       </c>
       <c r="BD21" s="11">
         <v>9</v>
       </c>
       <c r="BE21" s="11">
         <v>13</v>
       </c>
       <c r="BF21" s="11">
         <v>14</v>
       </c>
-      <c r="BG21" s="49"/>
-      <c r="BH21" s="49"/>
+      <c r="BG21" s="11">
+        <v>15</v>
+      </c>
+      <c r="BH21" s="11">
+        <v>9</v>
+      </c>
       <c r="BI21" s="49"/>
       <c r="BJ21" s="11"/>
       <c r="BK21" s="11"/>
       <c r="BL21" s="11"/>
       <c r="BM21" s="11"/>
       <c r="BN21" s="11"/>
       <c r="BO21" s="11"/>
       <c r="BP21" s="11"/>
     </row>
     <row r="22" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="14"/>
       <c r="I22" s="13"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
@@ -3980,52 +4036,56 @@
       </c>
       <c r="AY22" s="11">
         <v>9</v>
       </c>
       <c r="AZ22" s="11">
         <v>18</v>
       </c>
       <c r="BA22" s="11">
         <v>7</v>
       </c>
       <c r="BB22" s="11">
         <v>13</v>
       </c>
       <c r="BC22" s="11">
         <v>6</v>
       </c>
       <c r="BD22" s="11">
         <v>9</v>
       </c>
       <c r="BE22" s="11">
         <v>4</v>
       </c>
       <c r="BF22" s="11">
         <v>8</v>
       </c>
-      <c r="BG22" s="49"/>
-      <c r="BH22" s="49"/>
+      <c r="BG22" s="11">
+        <v>6</v>
+      </c>
+      <c r="BH22" s="11">
+        <v>7</v>
+      </c>
       <c r="BI22" s="49"/>
       <c r="BJ22" s="11"/>
       <c r="BK22" s="11"/>
       <c r="BL22" s="11"/>
       <c r="BM22" s="11"/>
       <c r="BN22" s="11"/>
       <c r="BO22" s="11"/>
       <c r="BP22" s="11"/>
     </row>
     <row r="23" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="14"/>
       <c r="I23" s="13"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
@@ -4142,52 +4202,56 @@
       </c>
       <c r="AY23" s="11">
         <v>7</v>
       </c>
       <c r="AZ23" s="11">
         <v>16</v>
       </c>
       <c r="BA23" s="11">
         <v>11</v>
       </c>
       <c r="BB23" s="11">
         <v>12</v>
       </c>
       <c r="BC23" s="11">
         <v>11</v>
       </c>
       <c r="BD23" s="11">
         <v>10</v>
       </c>
       <c r="BE23" s="11">
         <v>11</v>
       </c>
       <c r="BF23" s="11">
         <v>9</v>
       </c>
-      <c r="BG23" s="49"/>
-      <c r="BH23" s="49"/>
+      <c r="BG23" s="11">
+        <v>5</v>
+      </c>
+      <c r="BH23" s="11">
+        <v>11</v>
+      </c>
       <c r="BI23" s="49"/>
       <c r="BJ23" s="11"/>
       <c r="BK23" s="11"/>
       <c r="BL23" s="11"/>
       <c r="BM23" s="11"/>
       <c r="BN23" s="11"/>
       <c r="BO23" s="11"/>
       <c r="BP23" s="11"/>
     </row>
     <row r="24" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="13"/>
       <c r="G24" s="13"/>
       <c r="H24" s="14"/>
       <c r="I24" s="13"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
@@ -4304,52 +4368,56 @@
       </c>
       <c r="AY24" s="11">
         <v>43</v>
       </c>
       <c r="AZ24" s="11">
         <v>42</v>
       </c>
       <c r="BA24" s="11">
         <v>47</v>
       </c>
       <c r="BB24" s="11">
         <v>37</v>
       </c>
       <c r="BC24" s="11">
         <v>28</v>
       </c>
       <c r="BD24" s="11">
         <v>27</v>
       </c>
       <c r="BE24" s="11">
         <v>25</v>
       </c>
       <c r="BF24" s="11">
         <v>31</v>
       </c>
-      <c r="BG24" s="49"/>
-      <c r="BH24" s="49"/>
+      <c r="BG24" s="11">
+        <v>25</v>
+      </c>
+      <c r="BH24" s="11">
+        <v>27</v>
+      </c>
       <c r="BI24" s="49"/>
       <c r="BJ24" s="11"/>
       <c r="BK24" s="11"/>
       <c r="BL24" s="11"/>
       <c r="BM24" s="11"/>
       <c r="BN24" s="11"/>
       <c r="BO24" s="11"/>
       <c r="BP24" s="11"/>
     </row>
     <row r="25" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
       <c r="G25" s="13"/>
       <c r="H25" s="14"/>
       <c r="I25" s="13"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
@@ -4466,52 +4534,56 @@
       </c>
       <c r="AY25" s="11">
         <v>13</v>
       </c>
       <c r="AZ25" s="11">
         <v>11</v>
       </c>
       <c r="BA25" s="11">
         <v>12</v>
       </c>
       <c r="BB25" s="11">
         <v>9</v>
       </c>
       <c r="BC25" s="11">
         <v>9</v>
       </c>
       <c r="BD25" s="11">
         <v>12</v>
       </c>
       <c r="BE25" s="11">
         <v>9</v>
       </c>
       <c r="BF25" s="11">
         <v>6</v>
       </c>
-      <c r="BG25" s="49"/>
-      <c r="BH25" s="49"/>
+      <c r="BG25" s="11">
+        <v>4</v>
+      </c>
+      <c r="BH25" s="11">
+        <v>3</v>
+      </c>
       <c r="BI25" s="49"/>
       <c r="BJ25" s="11"/>
       <c r="BK25" s="11"/>
       <c r="BL25" s="11"/>
       <c r="BM25" s="11"/>
       <c r="BN25" s="11"/>
       <c r="BO25" s="11"/>
       <c r="BP25" s="11"/>
     </row>
     <row r="26" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="91" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="91"/>
       <c r="C26" s="91"/>
       <c r="D26" s="91"/>
       <c r="E26" s="91"/>
       <c r="F26" s="91"/>
       <c r="G26" s="91"/>
       <c r="H26" s="91"/>
       <c r="I26" s="91"/>
       <c r="J26" s="91"/>
       <c r="K26" s="91"/>
       <c r="L26" s="91"/>
       <c r="M26" s="91"/>
@@ -4724,52 +4796,56 @@
       </c>
       <c r="AY27" s="11">
         <v>192</v>
       </c>
       <c r="AZ27" s="47">
         <v>192</v>
       </c>
       <c r="BA27" s="47">
         <v>210</v>
       </c>
       <c r="BB27" s="47">
         <v>183</v>
       </c>
       <c r="BC27" s="47">
         <v>126</v>
       </c>
       <c r="BD27" s="47">
         <v>144</v>
       </c>
       <c r="BE27" s="11">
         <v>117</v>
       </c>
       <c r="BF27" s="11">
         <v>109</v>
       </c>
-      <c r="BG27" s="49"/>
-      <c r="BH27" s="49"/>
+      <c r="BG27" s="47">
+        <v>118</v>
+      </c>
+      <c r="BH27" s="47">
+        <v>130</v>
+      </c>
       <c r="BI27" s="49"/>
       <c r="BJ27" s="11"/>
       <c r="BK27" s="11"/>
       <c r="BL27" s="47"/>
       <c r="BM27" s="47"/>
       <c r="BN27" s="47"/>
       <c r="BO27" s="47"/>
       <c r="BP27" s="47"/>
     </row>
     <row r="28" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="13"/>
       <c r="E28" s="13"/>
       <c r="F28" s="13"/>
       <c r="G28" s="13"/>
       <c r="H28" s="14"/>
       <c r="I28" s="13"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
@@ -4886,52 +4962,56 @@
       </c>
       <c r="AY28" s="11">
         <v>21</v>
       </c>
       <c r="AZ28" s="47">
         <v>26</v>
       </c>
       <c r="BA28" s="47">
         <v>29</v>
       </c>
       <c r="BB28" s="47">
         <v>26</v>
       </c>
       <c r="BC28" s="47">
         <v>13</v>
       </c>
       <c r="BD28" s="47">
         <v>15</v>
       </c>
       <c r="BE28" s="11">
         <v>14</v>
       </c>
       <c r="BF28" s="11">
         <v>15</v>
       </c>
-      <c r="BG28" s="49"/>
-      <c r="BH28" s="49"/>
+      <c r="BG28" s="47">
+        <v>14</v>
+      </c>
+      <c r="BH28" s="47">
+        <v>16</v>
+      </c>
       <c r="BI28" s="49"/>
       <c r="BJ28" s="11"/>
       <c r="BK28" s="11"/>
       <c r="BL28" s="47"/>
       <c r="BM28" s="47"/>
       <c r="BN28" s="47"/>
       <c r="BO28" s="47"/>
       <c r="BP28" s="47"/>
     </row>
     <row r="29" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
       <c r="F29" s="13"/>
       <c r="G29" s="13"/>
       <c r="H29" s="14"/>
       <c r="I29" s="13"/>
       <c r="J29" s="15"/>
       <c r="K29" s="15"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
@@ -5027,52 +5107,54 @@
       </c>
       <c r="AV29" s="49">
         <v>1</v>
       </c>
       <c r="AW29" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AX29" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AY29" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AZ29" s="11" t="s">
         <v>27</v>
       </c>
       <c r="BA29" s="47">
         <v>1</v>
       </c>
       <c r="BB29" s="47">
         <v>1</v>
       </c>
       <c r="BC29" s="47"/>
       <c r="BD29" s="47"/>
       <c r="BE29" s="11"/>
-      <c r="BG29" s="11"/>
-      <c r="BH29" s="49"/>
+      <c r="BG29" s="47"/>
+      <c r="BH29" s="47">
+        <v>1</v>
+      </c>
       <c r="BI29" s="11"/>
       <c r="BJ29" s="11"/>
       <c r="BK29" s="11"/>
       <c r="BL29" s="11"/>
       <c r="BM29" s="47"/>
       <c r="BN29" s="47"/>
       <c r="BO29" s="47"/>
       <c r="BP29" s="47"/>
     </row>
     <row r="30" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="13"/>
       <c r="G30" s="13"/>
       <c r="H30" s="14"/>
       <c r="I30" s="13"/>
       <c r="J30" s="15"/>
       <c r="K30" s="15"/>
       <c r="L30" s="15"/>
       <c r="M30" s="15"/>
@@ -5189,52 +5271,56 @@
       </c>
       <c r="AY30" s="11">
         <v>12</v>
       </c>
       <c r="AZ30" s="47">
         <v>11</v>
       </c>
       <c r="BA30" s="47">
         <v>12</v>
       </c>
       <c r="BB30" s="47">
         <v>4</v>
       </c>
       <c r="BC30" s="47">
         <v>9</v>
       </c>
       <c r="BD30" s="47">
         <v>10</v>
       </c>
       <c r="BE30" s="11">
         <v>11</v>
       </c>
       <c r="BF30" s="11">
         <v>4</v>
       </c>
-      <c r="BG30" s="49"/>
-      <c r="BH30" s="49"/>
+      <c r="BG30" s="47">
+        <v>11</v>
+      </c>
+      <c r="BH30" s="47">
+        <v>7</v>
+      </c>
       <c r="BI30" s="49"/>
       <c r="BJ30" s="11"/>
       <c r="BK30" s="11"/>
       <c r="BL30" s="47"/>
       <c r="BM30" s="47"/>
       <c r="BN30" s="47"/>
       <c r="BO30" s="47"/>
       <c r="BP30" s="47"/>
     </row>
     <row r="31" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="13"/>
       <c r="G31" s="13"/>
       <c r="H31" s="14"/>
       <c r="I31" s="13"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
@@ -5351,52 +5437,56 @@
       </c>
       <c r="AY31" s="11">
         <v>20</v>
       </c>
       <c r="AZ31" s="47">
         <v>19</v>
       </c>
       <c r="BA31" s="47">
         <v>19</v>
       </c>
       <c r="BB31" s="47">
         <v>25</v>
       </c>
       <c r="BC31" s="47">
         <v>20</v>
       </c>
       <c r="BD31" s="47">
         <v>13</v>
       </c>
       <c r="BE31" s="11">
         <v>10</v>
       </c>
       <c r="BF31" s="11">
         <v>17</v>
       </c>
-      <c r="BG31" s="49"/>
-      <c r="BH31" s="49"/>
+      <c r="BG31" s="47">
+        <v>11</v>
+      </c>
+      <c r="BH31" s="47">
+        <v>15</v>
+      </c>
       <c r="BI31" s="49"/>
       <c r="BJ31" s="11"/>
       <c r="BK31" s="11"/>
       <c r="BL31" s="47"/>
       <c r="BM31" s="47"/>
       <c r="BN31" s="47"/>
       <c r="BO31" s="47"/>
       <c r="BP31" s="47"/>
     </row>
     <row r="32" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="13"/>
       <c r="G32" s="13"/>
       <c r="H32" s="14"/>
       <c r="I32" s="13"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
@@ -5513,52 +5603,56 @@
       </c>
       <c r="AY32" s="11">
         <v>31</v>
       </c>
       <c r="AZ32" s="47">
         <v>24</v>
       </c>
       <c r="BA32" s="47">
         <v>25</v>
       </c>
       <c r="BB32" s="47">
         <v>26</v>
       </c>
       <c r="BC32" s="47">
         <v>12</v>
       </c>
       <c r="BD32" s="47">
         <v>22</v>
       </c>
       <c r="BE32" s="11">
         <v>14</v>
       </c>
       <c r="BF32" s="11">
         <v>18</v>
       </c>
-      <c r="BG32" s="49"/>
-      <c r="BH32" s="49"/>
+      <c r="BG32" s="47">
+        <v>5</v>
+      </c>
+      <c r="BH32" s="47">
+        <v>12</v>
+      </c>
       <c r="BI32" s="49"/>
       <c r="BJ32" s="11"/>
       <c r="BK32" s="11"/>
       <c r="BL32" s="47"/>
       <c r="BM32" s="47"/>
       <c r="BN32" s="47"/>
       <c r="BO32" s="47"/>
       <c r="BP32" s="47"/>
     </row>
     <row r="33" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="13"/>
       <c r="G33" s="13"/>
       <c r="H33" s="14"/>
       <c r="I33" s="13"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15"/>
       <c r="L33" s="15"/>
       <c r="M33" s="15"/>
@@ -5675,52 +5769,56 @@
       </c>
       <c r="AY33" s="11">
         <v>20</v>
       </c>
       <c r="AZ33" s="47">
         <v>21</v>
       </c>
       <c r="BA33" s="47">
         <v>28</v>
       </c>
       <c r="BB33" s="47">
         <v>22</v>
       </c>
       <c r="BC33" s="47">
         <v>18</v>
       </c>
       <c r="BD33" s="47">
         <v>19</v>
       </c>
       <c r="BE33" s="11">
         <v>14</v>
       </c>
       <c r="BF33" s="11">
         <v>14</v>
       </c>
-      <c r="BG33" s="49"/>
-      <c r="BH33" s="49"/>
+      <c r="BG33" s="47">
+        <v>17</v>
+      </c>
+      <c r="BH33" s="47">
+        <v>17</v>
+      </c>
       <c r="BI33" s="49"/>
       <c r="BJ33" s="11"/>
       <c r="BK33" s="11"/>
       <c r="BL33" s="47"/>
       <c r="BM33" s="47"/>
       <c r="BN33" s="47"/>
       <c r="BO33" s="47"/>
       <c r="BP33" s="47"/>
     </row>
     <row r="34" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="13"/>
       <c r="G34" s="13"/>
       <c r="H34" s="14"/>
       <c r="I34" s="13"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
@@ -5837,52 +5935,56 @@
       </c>
       <c r="AY34" s="11">
         <v>20</v>
       </c>
       <c r="AZ34" s="47">
         <v>24</v>
       </c>
       <c r="BA34" s="47">
         <v>29</v>
       </c>
       <c r="BB34" s="47">
         <v>25</v>
       </c>
       <c r="BC34" s="47">
         <v>6</v>
       </c>
       <c r="BD34" s="47">
         <v>11</v>
       </c>
       <c r="BE34" s="11">
         <v>13</v>
       </c>
       <c r="BF34" s="11">
         <v>5</v>
       </c>
-      <c r="BG34" s="49"/>
-      <c r="BH34" s="49"/>
+      <c r="BG34" s="47">
+        <v>18</v>
+      </c>
+      <c r="BH34" s="47">
+        <v>17</v>
+      </c>
       <c r="BI34" s="49"/>
       <c r="BJ34" s="11"/>
       <c r="BK34" s="11"/>
       <c r="BL34" s="47"/>
       <c r="BM34" s="47"/>
       <c r="BN34" s="47"/>
       <c r="BO34" s="47"/>
       <c r="BP34" s="47"/>
     </row>
     <row r="35" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
@@ -5999,52 +6101,56 @@
       </c>
       <c r="AY35" s="11">
         <v>5</v>
       </c>
       <c r="AZ35" s="47">
         <v>10</v>
       </c>
       <c r="BA35" s="47">
         <v>6</v>
       </c>
       <c r="BB35" s="47">
         <v>10</v>
       </c>
       <c r="BC35" s="47">
         <v>6</v>
       </c>
       <c r="BD35" s="47">
         <v>8</v>
       </c>
       <c r="BE35" s="11">
         <v>5</v>
       </c>
       <c r="BF35" s="11">
         <v>4</v>
       </c>
-      <c r="BG35" s="49"/>
-      <c r="BH35" s="49"/>
+      <c r="BG35" s="47">
+        <v>4</v>
+      </c>
+      <c r="BH35" s="47">
+        <v>6</v>
+      </c>
       <c r="BI35" s="49"/>
       <c r="BJ35" s="11"/>
       <c r="BK35" s="11"/>
       <c r="BL35" s="47"/>
       <c r="BM35" s="47"/>
       <c r="BN35" s="47"/>
       <c r="BO35" s="47"/>
       <c r="BP35" s="47"/>
     </row>
     <row r="36" spans="1:68" s="24" customFormat="1" ht="11.25">
       <c r="A36" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="15"/>
       <c r="I36" s="7"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15"/>
       <c r="L36" s="15"/>
       <c r="M36" s="15"/>
@@ -6161,52 +6267,56 @@
       </c>
       <c r="AY36" s="11">
         <v>53</v>
       </c>
       <c r="AZ36" s="47">
         <v>44</v>
       </c>
       <c r="BA36" s="47">
         <v>52</v>
       </c>
       <c r="BB36" s="47">
         <v>37</v>
       </c>
       <c r="BC36" s="47">
         <v>35</v>
       </c>
       <c r="BD36" s="47">
         <v>41</v>
       </c>
       <c r="BE36" s="11">
         <v>29</v>
       </c>
       <c r="BF36" s="11">
         <v>27</v>
       </c>
-      <c r="BG36" s="48"/>
-      <c r="BH36" s="48"/>
+      <c r="BG36" s="47">
+        <v>34</v>
+      </c>
+      <c r="BH36" s="47">
+        <v>33</v>
+      </c>
       <c r="BI36" s="49"/>
       <c r="BJ36" s="11"/>
       <c r="BK36" s="11"/>
       <c r="BL36" s="47"/>
       <c r="BM36" s="47"/>
       <c r="BN36" s="47"/>
       <c r="BO36" s="47"/>
       <c r="BP36" s="47"/>
     </row>
     <row r="37" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="21"/>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
@@ -6323,307 +6433,311 @@
       </c>
       <c r="AY37" s="19">
         <v>10</v>
       </c>
       <c r="AZ37" s="19">
         <v>13</v>
       </c>
       <c r="BA37" s="19">
         <v>9</v>
       </c>
       <c r="BB37" s="19">
         <v>7</v>
       </c>
       <c r="BC37" s="19">
         <v>7</v>
       </c>
       <c r="BD37" s="19">
         <v>5</v>
       </c>
       <c r="BE37" s="19">
         <v>7</v>
       </c>
       <c r="BF37" s="19">
         <v>5</v>
       </c>
-      <c r="BG37" s="52"/>
-      <c r="BH37" s="52"/>
+      <c r="BG37" s="19">
+        <v>4</v>
+      </c>
+      <c r="BH37" s="19">
+        <v>6</v>
+      </c>
       <c r="BI37" s="52"/>
       <c r="BJ37" s="19"/>
       <c r="BK37" s="19"/>
       <c r="BL37" s="19"/>
       <c r="BM37" s="19"/>
       <c r="BN37" s="19"/>
       <c r="BO37" s="19"/>
       <c r="BP37" s="19"/>
     </row>
     <row r="38" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="44" spans="1:68" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="AG4:AR4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP45"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BD45" sqref="BD45"/>
+      <selection activeCell="BJ30" sqref="BJ30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" customWidth="1"/>
     <col min="27" max="27" width="9.5703125" customWidth="1"/>
     <col min="37" max="37" width="8.42578125" customWidth="1"/>
     <col min="39" max="39" width="9.5703125" customWidth="1"/>
     <col min="43" max="43" width="10" customWidth="1"/>
     <col min="49" max="49" width="8.42578125" customWidth="1"/>
     <col min="51" max="51" width="9.5703125" customWidth="1"/>
     <col min="55" max="55" width="10" customWidth="1"/>
     <col min="61" max="61" width="8.42578125" customWidth="1"/>
     <col min="63" max="63" width="9.5703125" customWidth="1"/>
     <col min="67" max="67" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="2" spans="1:68" s="2" customFormat="1" ht="12.75">
-      <c r="A2" s="85" t="s">
+      <c r="A2" s="88" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="85"/>
-[...65 lines deleted...]
-      <c r="BP2" s="85"/>
+      <c r="B2" s="88"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="88"/>
+      <c r="M2" s="88"/>
+      <c r="N2" s="88"/>
+      <c r="O2" s="88"/>
+      <c r="P2" s="88"/>
+      <c r="Q2" s="88"/>
+      <c r="R2" s="88"/>
+      <c r="S2" s="88"/>
+      <c r="T2" s="88"/>
+      <c r="U2" s="88"/>
+      <c r="V2" s="88"/>
+      <c r="W2" s="88"/>
+      <c r="X2" s="88"/>
+      <c r="Y2" s="88"/>
+      <c r="Z2" s="88"/>
+      <c r="AA2" s="88"/>
+      <c r="AB2" s="88"/>
+      <c r="AC2" s="88"/>
+      <c r="AD2" s="88"/>
+      <c r="AE2" s="88"/>
+      <c r="AF2" s="88"/>
+      <c r="AG2" s="88"/>
+      <c r="AH2" s="88"/>
+      <c r="AI2" s="88"/>
+      <c r="AJ2" s="88"/>
+      <c r="AK2" s="88"/>
+      <c r="AL2" s="88"/>
+      <c r="AM2" s="88"/>
+      <c r="AN2" s="88"/>
+      <c r="AO2" s="88"/>
+      <c r="AP2" s="88"/>
+      <c r="AQ2" s="88"/>
+      <c r="AR2" s="88"/>
+      <c r="AS2" s="88"/>
+      <c r="AT2" s="88"/>
+      <c r="AU2" s="88"/>
+      <c r="AV2" s="88"/>
+      <c r="AW2" s="88"/>
+      <c r="AX2" s="88"/>
+      <c r="AY2" s="88"/>
+      <c r="AZ2" s="88"/>
+      <c r="BA2" s="88"/>
+      <c r="BB2" s="88"/>
+      <c r="BC2" s="88"/>
+      <c r="BD2" s="88"/>
+      <c r="BE2" s="88"/>
+      <c r="BF2" s="88"/>
+      <c r="BG2" s="88"/>
+      <c r="BH2" s="88"/>
+      <c r="BI2" s="88"/>
+      <c r="BJ2" s="88"/>
+      <c r="BK2" s="88"/>
+      <c r="BL2" s="88"/>
+      <c r="BM2" s="88"/>
+      <c r="BN2" s="88"/>
+      <c r="BO2" s="88"/>
+      <c r="BP2" s="88"/>
     </row>
     <row r="3" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="N3" s="21"/>
       <c r="O3" s="21"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="21"/>
       <c r="R3" s="21"/>
       <c r="S3" s="26"/>
       <c r="T3" s="26"/>
       <c r="V3" s="26"/>
       <c r="W3" s="26"/>
       <c r="X3" s="26"/>
       <c r="Y3" s="26"/>
       <c r="AB3" s="44"/>
       <c r="AE3" s="26"/>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
       <c r="AI3" s="26"/>
       <c r="AJ3" s="26"/>
       <c r="AK3" s="26"/>
       <c r="AL3" s="26"/>
       <c r="AM3" s="26"/>
       <c r="AN3" s="26"/>
       <c r="AS3" s="26"/>
       <c r="AT3" s="26"/>
       <c r="AU3" s="26"/>
       <c r="AV3" s="26"/>
       <c r="AW3" s="26"/>
       <c r="AX3" s="26"/>
       <c r="AY3" s="26"/>
       <c r="AZ3" s="26"/>
       <c r="BE3" s="26"/>
       <c r="BF3" s="26"/>
       <c r="BG3" s="26"/>
       <c r="BH3" s="26"/>
       <c r="BI3" s="26"/>
       <c r="BJ3" s="26"/>
       <c r="BK3" s="26"/>
       <c r="BL3" s="26"/>
       <c r="BP3" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A4" s="93"/>
-      <c r="B4" s="86">
+      <c r="B4" s="85">
         <v>2021</v>
       </c>
-      <c r="C4" s="87"/>
-[...9 lines deleted...]
-      <c r="M4" s="87"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="86"/>
       <c r="N4" s="92">
         <v>2022</v>
       </c>
       <c r="O4" s="92"/>
       <c r="P4" s="92"/>
       <c r="Q4" s="92"/>
       <c r="R4" s="92"/>
       <c r="S4" s="92"/>
       <c r="T4" s="92"/>
       <c r="U4" s="97">
         <v>2023</v>
       </c>
       <c r="V4" s="98"/>
       <c r="W4" s="98"/>
       <c r="X4" s="98"/>
       <c r="Y4" s="98"/>
       <c r="Z4" s="98"/>
       <c r="AA4" s="98"/>
       <c r="AB4" s="98"/>
       <c r="AC4" s="98"/>
       <c r="AD4" s="22"/>
-      <c r="AG4" s="86">
+      <c r="AG4" s="85">
         <v>2024</v>
       </c>
-      <c r="AH4" s="87"/>
-[...10 lines deleted...]
-      <c r="AS4" s="86">
+      <c r="AH4" s="86"/>
+      <c r="AI4" s="86"/>
+      <c r="AJ4" s="86"/>
+      <c r="AK4" s="86"/>
+      <c r="AL4" s="86"/>
+      <c r="AM4" s="86"/>
+      <c r="AN4" s="86"/>
+      <c r="AO4" s="86"/>
+      <c r="AP4" s="86"/>
+      <c r="AQ4" s="86"/>
+      <c r="AR4" s="87"/>
+      <c r="AS4" s="85">
         <v>2025</v>
       </c>
-      <c r="AT4" s="87"/>
-[...10 lines deleted...]
-      <c r="BE4" s="86">
+      <c r="AT4" s="86"/>
+      <c r="AU4" s="86"/>
+      <c r="AV4" s="86"/>
+      <c r="AW4" s="86"/>
+      <c r="AX4" s="86"/>
+      <c r="AY4" s="86"/>
+      <c r="AZ4" s="86"/>
+      <c r="BA4" s="86"/>
+      <c r="BB4" s="86"/>
+      <c r="BC4" s="86"/>
+      <c r="BD4" s="87"/>
+      <c r="BE4" s="85">
         <v>2025</v>
       </c>
-      <c r="BF4" s="87"/>
-[...9 lines deleted...]
-      <c r="BP4" s="88"/>
+      <c r="BF4" s="86"/>
+      <c r="BG4" s="86"/>
+      <c r="BH4" s="86"/>
+      <c r="BI4" s="86"/>
+      <c r="BJ4" s="86"/>
+      <c r="BK4" s="86"/>
+      <c r="BL4" s="86"/>
+      <c r="BM4" s="86"/>
+      <c r="BN4" s="86"/>
+      <c r="BO4" s="86"/>
+      <c r="BP4" s="87"/>
     </row>
     <row r="5" spans="1:68" s="2" customFormat="1" ht="26.25" customHeight="1">
       <c r="A5" s="94"/>
       <c r="B5" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="27" t="s">
@@ -7032,52 +7146,56 @@
       </c>
       <c r="AY7" s="34">
         <v>5.21</v>
       </c>
       <c r="AZ7" s="34">
         <v>5.45</v>
       </c>
       <c r="BA7" s="34">
         <v>5.63</v>
       </c>
       <c r="BB7" s="34">
         <v>5.69</v>
       </c>
       <c r="BC7" s="34">
         <v>5.61</v>
       </c>
       <c r="BD7" s="34">
         <v>5.55</v>
       </c>
       <c r="BE7" s="34">
         <v>3.89</v>
       </c>
       <c r="BF7" s="34">
         <v>4.29</v>
       </c>
-      <c r="BG7" s="34"/>
-      <c r="BH7" s="34"/>
+      <c r="BG7" s="34">
+        <v>4.32</v>
+      </c>
+      <c r="BH7" s="34">
+        <v>4.3600000000000003</v>
+      </c>
       <c r="BI7" s="34"/>
       <c r="BJ7" s="34"/>
       <c r="BK7" s="34"/>
       <c r="BL7" s="34"/>
       <c r="BM7" s="34"/>
       <c r="BN7" s="34"/>
       <c r="BO7" s="34"/>
       <c r="BP7" s="34"/>
     </row>
     <row r="8" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="35"/>
       <c r="E8" s="35"/>
       <c r="F8" s="35"/>
       <c r="G8" s="35"/>
       <c r="H8" s="36"/>
       <c r="I8" s="35"/>
       <c r="J8" s="36"/>
       <c r="K8" s="36"/>
       <c r="L8" s="36"/>
       <c r="M8" s="34"/>
@@ -7194,52 +7312,56 @@
       </c>
       <c r="AY8" s="34">
         <v>6.01</v>
       </c>
       <c r="AZ8" s="34">
         <v>6.27</v>
       </c>
       <c r="BA8" s="34">
         <v>6.41</v>
       </c>
       <c r="BB8" s="34">
         <v>6.46</v>
       </c>
       <c r="BC8" s="34">
         <v>6.39</v>
       </c>
       <c r="BD8" s="34">
         <v>6.27</v>
       </c>
       <c r="BE8" s="34">
         <v>3.4</v>
       </c>
       <c r="BF8" s="34">
         <v>4.33</v>
       </c>
-      <c r="BG8" s="34"/>
-      <c r="BH8" s="34"/>
+      <c r="BG8" s="34">
+        <v>4.68</v>
+      </c>
+      <c r="BH8" s="34">
+        <v>4.68</v>
+      </c>
       <c r="BI8" s="34"/>
       <c r="BJ8" s="34"/>
       <c r="BK8" s="34"/>
       <c r="BL8" s="34"/>
       <c r="BM8" s="34"/>
       <c r="BN8" s="34"/>
       <c r="BO8" s="34"/>
       <c r="BP8" s="34"/>
     </row>
     <row r="9" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="30"/>
       <c r="C9" s="30"/>
       <c r="D9" s="35"/>
       <c r="E9" s="35"/>
       <c r="F9" s="35"/>
       <c r="G9" s="35"/>
       <c r="H9" s="36"/>
       <c r="I9" s="35"/>
       <c r="J9" s="36"/>
       <c r="K9" s="36"/>
       <c r="L9" s="36"/>
       <c r="M9" s="34"/>
@@ -7356,52 +7478,56 @@
       </c>
       <c r="AY9" s="34">
         <v>5.56</v>
       </c>
       <c r="AZ9" s="34">
         <v>5.89</v>
       </c>
       <c r="BA9" s="34">
         <v>5.86</v>
       </c>
       <c r="BB9" s="34">
         <v>5.88</v>
       </c>
       <c r="BC9" s="34">
         <v>5.64</v>
       </c>
       <c r="BD9" s="34">
         <v>5.45</v>
       </c>
       <c r="BE9" s="34">
         <v>5.0599999999999996</v>
       </c>
       <c r="BF9" s="34">
         <v>5.53</v>
       </c>
-      <c r="BG9" s="34"/>
-      <c r="BH9" s="34"/>
+      <c r="BG9" s="34">
+        <v>5.62</v>
+      </c>
+      <c r="BH9" s="34">
+        <v>5.22</v>
+      </c>
       <c r="BI9" s="34"/>
       <c r="BJ9" s="34"/>
       <c r="BK9" s="34"/>
       <c r="BL9" s="34"/>
       <c r="BM9" s="34"/>
       <c r="BN9" s="34"/>
       <c r="BO9" s="34"/>
       <c r="BP9" s="34"/>
     </row>
     <row r="10" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="30"/>
       <c r="C10" s="30"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="36"/>
       <c r="I10" s="35"/>
       <c r="J10" s="36"/>
       <c r="K10" s="36"/>
       <c r="L10" s="36"/>
       <c r="M10" s="34"/>
@@ -7518,52 +7644,56 @@
       </c>
       <c r="AY10" s="34">
         <v>4.49</v>
       </c>
       <c r="AZ10" s="34">
         <v>4.4000000000000004</v>
       </c>
       <c r="BA10" s="34">
         <v>4.3899999999999997</v>
       </c>
       <c r="BB10" s="34">
         <v>4.08</v>
       </c>
       <c r="BC10" s="34">
         <v>4</v>
       </c>
       <c r="BD10" s="34">
         <v>3.95</v>
       </c>
       <c r="BE10" s="34">
         <v>3.89</v>
       </c>
       <c r="BF10" s="34">
         <v>2.78</v>
       </c>
-      <c r="BG10" s="34"/>
-      <c r="BH10" s="34"/>
+      <c r="BG10" s="34">
+        <v>3.17</v>
+      </c>
+      <c r="BH10" s="34">
+        <v>3.02</v>
+      </c>
       <c r="BI10" s="34"/>
       <c r="BJ10" s="34"/>
       <c r="BK10" s="34"/>
       <c r="BL10" s="34"/>
       <c r="BM10" s="34"/>
       <c r="BN10" s="34"/>
       <c r="BO10" s="34"/>
       <c r="BP10" s="34"/>
     </row>
     <row r="11" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="30"/>
       <c r="D11" s="35"/>
       <c r="E11" s="35"/>
       <c r="F11" s="35"/>
       <c r="G11" s="35"/>
       <c r="H11" s="36"/>
       <c r="I11" s="35"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="36"/>
       <c r="M11" s="34"/>
@@ -7680,52 +7810,56 @@
       </c>
       <c r="AY11" s="34">
         <v>3.96</v>
       </c>
       <c r="AZ11" s="34">
         <v>4.22</v>
       </c>
       <c r="BA11" s="34">
         <v>4.24</v>
       </c>
       <c r="BB11" s="34">
         <v>4.43</v>
       </c>
       <c r="BC11" s="34">
         <v>4.43</v>
       </c>
       <c r="BD11" s="34">
         <v>4.3499999999999996</v>
       </c>
       <c r="BE11" s="34">
         <v>2.31</v>
       </c>
       <c r="BF11" s="34">
         <v>3.39</v>
       </c>
-      <c r="BG11" s="34"/>
-      <c r="BH11" s="34"/>
+      <c r="BG11" s="34">
+        <v>3.19</v>
+      </c>
+      <c r="BH11" s="34">
+        <v>3.33</v>
+      </c>
       <c r="BI11" s="34"/>
       <c r="BJ11" s="34"/>
       <c r="BK11" s="34"/>
       <c r="BL11" s="34"/>
       <c r="BM11" s="34"/>
       <c r="BN11" s="34"/>
       <c r="BO11" s="34"/>
       <c r="BP11" s="34"/>
     </row>
     <row r="12" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="30"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="36"/>
       <c r="I12" s="35"/>
       <c r="J12" s="36"/>
       <c r="K12" s="36"/>
       <c r="L12" s="36"/>
       <c r="M12" s="34"/>
@@ -7842,52 +7976,56 @@
       </c>
       <c r="AY12" s="34">
         <v>4.6900000000000004</v>
       </c>
       <c r="AZ12" s="34">
         <v>4.8</v>
       </c>
       <c r="BA12" s="34">
         <v>4.9400000000000004</v>
       </c>
       <c r="BB12" s="34">
         <v>5.05</v>
       </c>
       <c r="BC12" s="34">
         <v>4.8600000000000003</v>
       </c>
       <c r="BD12" s="34">
         <v>4.88</v>
       </c>
       <c r="BE12" s="34">
         <v>3.31</v>
       </c>
       <c r="BF12" s="34">
         <v>3.98</v>
       </c>
-      <c r="BG12" s="34"/>
-      <c r="BH12" s="34"/>
+      <c r="BG12" s="34">
+        <v>3.02</v>
+      </c>
+      <c r="BH12" s="34">
+        <v>3</v>
+      </c>
       <c r="BI12" s="34"/>
       <c r="BJ12" s="34"/>
       <c r="BK12" s="34"/>
       <c r="BL12" s="34"/>
       <c r="BM12" s="34"/>
       <c r="BN12" s="34"/>
       <c r="BO12" s="34"/>
       <c r="BP12" s="34"/>
     </row>
     <row r="13" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="30"/>
       <c r="C13" s="30"/>
       <c r="D13" s="35"/>
       <c r="E13" s="35"/>
       <c r="F13" s="35"/>
       <c r="G13" s="35"/>
       <c r="H13" s="36"/>
       <c r="I13" s="35"/>
       <c r="J13" s="36"/>
       <c r="K13" s="36"/>
       <c r="L13" s="36"/>
       <c r="M13" s="34"/>
@@ -8004,52 +8142,56 @@
       </c>
       <c r="AY13" s="34">
         <v>4.6900000000000004</v>
       </c>
       <c r="AZ13" s="34">
         <v>4.8499999999999996</v>
       </c>
       <c r="BA13" s="34">
         <v>5.23</v>
       </c>
       <c r="BB13" s="34">
         <v>5.33</v>
       </c>
       <c r="BC13" s="34">
         <v>5.32</v>
       </c>
       <c r="BD13" s="34">
         <v>5.32</v>
       </c>
       <c r="BE13" s="34">
         <v>4.16</v>
       </c>
       <c r="BF13" s="34">
         <v>4.3600000000000003</v>
       </c>
-      <c r="BG13" s="34"/>
-      <c r="BH13" s="34"/>
+      <c r="BG13" s="34">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="BH13" s="34">
+        <v>4.7</v>
+      </c>
       <c r="BI13" s="34"/>
       <c r="BJ13" s="34"/>
       <c r="BK13" s="34"/>
       <c r="BL13" s="34"/>
       <c r="BM13" s="34"/>
       <c r="BN13" s="34"/>
       <c r="BO13" s="34"/>
       <c r="BP13" s="34"/>
     </row>
     <row r="14" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="36"/>
       <c r="I14" s="35"/>
       <c r="J14" s="36"/>
       <c r="K14" s="36"/>
       <c r="L14" s="36"/>
       <c r="M14" s="34"/>
@@ -8166,52 +8308,56 @@
       </c>
       <c r="AY14" s="34">
         <v>4.0599999999999996</v>
       </c>
       <c r="AZ14" s="34">
         <v>4.42</v>
       </c>
       <c r="BA14" s="34">
         <v>4.87</v>
       </c>
       <c r="BB14" s="34">
         <v>5.0999999999999996</v>
       </c>
       <c r="BC14" s="34">
         <v>4.8</v>
       </c>
       <c r="BD14" s="34">
         <v>4.66</v>
       </c>
       <c r="BE14" s="34">
         <v>3.78</v>
       </c>
       <c r="BF14" s="34">
         <v>2.75</v>
       </c>
-      <c r="BG14" s="34"/>
-      <c r="BH14" s="34"/>
+      <c r="BG14" s="34">
+        <v>3.61</v>
+      </c>
+      <c r="BH14" s="34">
+        <v>3.99</v>
+      </c>
       <c r="BI14" s="34"/>
       <c r="BJ14" s="34"/>
       <c r="BK14" s="34"/>
       <c r="BL14" s="34"/>
       <c r="BM14" s="34"/>
       <c r="BN14" s="34"/>
       <c r="BO14" s="34"/>
       <c r="BP14" s="34"/>
     </row>
     <row r="15" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="30"/>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
       <c r="F15" s="30"/>
       <c r="G15" s="30"/>
       <c r="H15" s="30"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="30"/>
       <c r="L15" s="30"/>
       <c r="M15" s="30"/>
@@ -8328,52 +8474,56 @@
       </c>
       <c r="AY15" s="34">
         <v>4.76</v>
       </c>
       <c r="AZ15" s="34">
         <v>5.17</v>
       </c>
       <c r="BA15" s="34">
         <v>5.19</v>
       </c>
       <c r="BB15" s="34">
         <v>5.34</v>
       </c>
       <c r="BC15" s="34">
         <v>5.34</v>
       </c>
       <c r="BD15" s="34">
         <v>5.35</v>
       </c>
       <c r="BE15" s="34">
         <v>5.0999999999999996</v>
       </c>
       <c r="BF15" s="34">
         <v>4.84</v>
       </c>
-      <c r="BG15" s="34"/>
-      <c r="BH15" s="34"/>
+      <c r="BG15" s="34">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="BH15" s="34">
+        <v>4.5</v>
+      </c>
       <c r="BI15" s="34"/>
       <c r="BJ15" s="34"/>
       <c r="BK15" s="34"/>
       <c r="BL15" s="34"/>
       <c r="BM15" s="34"/>
       <c r="BN15" s="34"/>
       <c r="BO15" s="34"/>
       <c r="BP15" s="34"/>
     </row>
     <row r="16" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="36"/>
       <c r="I16" s="35"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="34"/>
@@ -8490,52 +8640,56 @@
       </c>
       <c r="AY16" s="34">
         <v>5.53</v>
       </c>
       <c r="AZ16" s="34">
         <v>5.8</v>
       </c>
       <c r="BA16" s="34">
         <v>6.15</v>
       </c>
       <c r="BB16" s="34">
         <v>6.19</v>
       </c>
       <c r="BC16" s="34">
         <v>6.14</v>
       </c>
       <c r="BD16" s="34">
         <v>6.13</v>
       </c>
       <c r="BE16" s="34">
         <v>4.74</v>
       </c>
       <c r="BF16" s="34">
         <v>5.16</v>
       </c>
-      <c r="BG16" s="34"/>
-      <c r="BH16" s="34"/>
+      <c r="BG16" s="34">
+        <v>5.16</v>
+      </c>
+      <c r="BH16" s="34">
+        <v>5.23</v>
+      </c>
       <c r="BI16" s="34"/>
       <c r="BJ16" s="34"/>
       <c r="BK16" s="34"/>
       <c r="BL16" s="34"/>
       <c r="BM16" s="34"/>
       <c r="BN16" s="34"/>
       <c r="BO16" s="34"/>
       <c r="BP16" s="34"/>
     </row>
     <row r="17" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="35"/>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
       <c r="G17" s="35"/>
       <c r="H17" s="36"/>
       <c r="I17" s="35"/>
       <c r="J17" s="36"/>
       <c r="K17" s="36"/>
       <c r="L17" s="36"/>
       <c r="M17" s="34"/>
@@ -8652,52 +8806,56 @@
       </c>
       <c r="AY17" s="34">
         <v>5.4</v>
       </c>
       <c r="AZ17" s="34">
         <v>5.66</v>
       </c>
       <c r="BA17" s="34">
         <v>5.76</v>
       </c>
       <c r="BB17" s="34">
         <v>5.68</v>
       </c>
       <c r="BC17" s="34">
         <v>5.63</v>
       </c>
       <c r="BD17" s="34">
         <v>5.59</v>
       </c>
       <c r="BE17" s="34">
         <v>5.0599999999999996</v>
       </c>
       <c r="BF17" s="34">
         <v>4.47</v>
       </c>
-      <c r="BG17" s="34"/>
-      <c r="BH17" s="34"/>
+      <c r="BG17" s="34">
+        <v>3.81</v>
+      </c>
+      <c r="BH17" s="34">
+        <v>3.59</v>
+      </c>
       <c r="BI17" s="34"/>
       <c r="BJ17" s="34"/>
       <c r="BK17" s="34"/>
       <c r="BL17" s="34"/>
       <c r="BM17" s="34"/>
       <c r="BN17" s="34"/>
       <c r="BO17" s="34"/>
       <c r="BP17" s="34"/>
     </row>
     <row r="18" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="91" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="91"/>
       <c r="C18" s="91"/>
       <c r="D18" s="91"/>
       <c r="E18" s="91"/>
       <c r="F18" s="91"/>
       <c r="G18" s="91"/>
       <c r="H18" s="91"/>
       <c r="I18" s="91"/>
       <c r="J18" s="91"/>
       <c r="K18" s="91"/>
       <c r="L18" s="91"/>
       <c r="M18" s="91"/>
@@ -8910,52 +9068,56 @@
       </c>
       <c r="AY19" s="34">
         <v>5.89</v>
       </c>
       <c r="AZ19" s="34">
         <v>6.23</v>
       </c>
       <c r="BA19" s="34">
         <v>6.37</v>
       </c>
       <c r="BB19" s="34">
         <v>6.42</v>
       </c>
       <c r="BC19" s="34">
         <v>6.36</v>
       </c>
       <c r="BD19" s="34">
         <v>6.27</v>
       </c>
       <c r="BE19" s="34">
         <v>4.08</v>
       </c>
       <c r="BF19" s="34">
         <v>4.8899999999999997</v>
       </c>
-      <c r="BG19" s="34"/>
-      <c r="BH19" s="34"/>
+      <c r="BG19" s="34">
+        <v>4.97</v>
+      </c>
+      <c r="BH19" s="34">
+        <v>4.91</v>
+      </c>
       <c r="BI19" s="34"/>
       <c r="BJ19" s="34"/>
       <c r="BK19" s="34"/>
       <c r="BL19" s="34"/>
       <c r="BM19" s="34"/>
       <c r="BN19" s="34"/>
       <c r="BO19" s="34"/>
       <c r="BP19" s="34"/>
     </row>
     <row r="20" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="30"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="36"/>
       <c r="I20" s="35"/>
       <c r="J20" s="36"/>
       <c r="K20" s="36"/>
       <c r="L20" s="36"/>
       <c r="M20" s="34"/>
@@ -9072,52 +9234,56 @@
       </c>
       <c r="AY20" s="34">
         <v>5.98</v>
       </c>
       <c r="AZ20" s="34">
         <v>6.24</v>
       </c>
       <c r="BA20" s="34">
         <v>6.35</v>
       </c>
       <c r="BB20" s="34">
         <v>6.36</v>
       </c>
       <c r="BC20" s="34">
         <v>6.34</v>
       </c>
       <c r="BD20" s="34">
         <v>6.23</v>
       </c>
       <c r="BE20" s="34">
         <v>3.23</v>
       </c>
       <c r="BF20" s="34">
         <v>4.29</v>
       </c>
-      <c r="BG20" s="34"/>
-      <c r="BH20" s="34"/>
+      <c r="BG20" s="34">
+        <v>4.76</v>
+      </c>
+      <c r="BH20" s="34">
+        <v>4.72</v>
+      </c>
       <c r="BI20" s="34"/>
       <c r="BJ20" s="34"/>
       <c r="BK20" s="34"/>
       <c r="BL20" s="34"/>
       <c r="BM20" s="34"/>
       <c r="BN20" s="34"/>
       <c r="BO20" s="34"/>
       <c r="BP20" s="34"/>
     </row>
     <row r="21" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="30"/>
       <c r="C21" s="30"/>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="36"/>
       <c r="I21" s="35"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="34"/>
@@ -9234,52 +9400,56 @@
       </c>
       <c r="AY21" s="34">
         <v>5.62</v>
       </c>
       <c r="AZ21" s="34">
         <v>5.97</v>
       </c>
       <c r="BA21" s="34">
         <v>5.9</v>
       </c>
       <c r="BB21" s="34">
         <v>5.9</v>
       </c>
       <c r="BC21" s="34">
         <v>5.66</v>
       </c>
       <c r="BD21" s="34">
         <v>5.48</v>
       </c>
       <c r="BE21" s="34">
         <v>5.2</v>
       </c>
       <c r="BF21" s="34">
         <v>5.69</v>
       </c>
-      <c r="BG21" s="34"/>
-      <c r="BH21" s="34"/>
+      <c r="BG21" s="34">
+        <v>5.79</v>
+      </c>
+      <c r="BH21" s="34">
+        <v>5.27</v>
+      </c>
       <c r="BI21" s="34"/>
       <c r="BJ21" s="34"/>
       <c r="BK21" s="34"/>
       <c r="BL21" s="34"/>
       <c r="BM21" s="34"/>
       <c r="BN21" s="34"/>
       <c r="BO21" s="34"/>
       <c r="BP21" s="34"/>
     </row>
     <row r="22" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="36"/>
       <c r="I22" s="35"/>
       <c r="J22" s="36"/>
       <c r="K22" s="36"/>
       <c r="L22" s="36"/>
       <c r="M22" s="34"/>
@@ -9396,52 +9566,56 @@
       </c>
       <c r="AY22" s="34">
         <v>4.7699999999999996</v>
       </c>
       <c r="AZ22" s="34">
         <v>5.48</v>
       </c>
       <c r="BA22" s="34">
         <v>5.33</v>
       </c>
       <c r="BB22" s="34">
         <v>5.54</v>
       </c>
       <c r="BC22" s="34">
         <v>5.36</v>
       </c>
       <c r="BD22" s="34">
         <v>5.34</v>
       </c>
       <c r="BE22" s="34">
         <v>2.3199999999999998</v>
       </c>
       <c r="BF22" s="34">
         <v>3.66</v>
       </c>
-      <c r="BG22" s="34"/>
-      <c r="BH22" s="34"/>
+      <c r="BG22" s="34">
+        <v>3.6</v>
+      </c>
+      <c r="BH22" s="34">
+        <v>3.75</v>
+      </c>
       <c r="BI22" s="34"/>
       <c r="BJ22" s="34"/>
       <c r="BK22" s="34"/>
       <c r="BL22" s="34"/>
       <c r="BM22" s="34"/>
       <c r="BN22" s="34"/>
       <c r="BO22" s="34"/>
       <c r="BP22" s="34"/>
     </row>
     <row r="23" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="35"/>
       <c r="E23" s="35"/>
       <c r="F23" s="35"/>
       <c r="G23" s="35"/>
       <c r="H23" s="36"/>
       <c r="I23" s="35"/>
       <c r="J23" s="36"/>
       <c r="K23" s="36"/>
       <c r="L23" s="36"/>
       <c r="M23" s="34"/>
@@ -9558,52 +9732,56 @@
       </c>
       <c r="AY23" s="34">
         <v>5.87</v>
       </c>
       <c r="AZ23" s="34">
         <v>6.42</v>
       </c>
       <c r="BA23" s="34">
         <v>6.5</v>
       </c>
       <c r="BB23" s="34">
         <v>6.62</v>
       </c>
       <c r="BC23" s="34">
         <v>6.66</v>
       </c>
       <c r="BD23" s="34">
         <v>6.63</v>
       </c>
       <c r="BE23" s="34">
         <v>7.46</v>
       </c>
       <c r="BF23" s="34">
         <v>7.09</v>
       </c>
-      <c r="BG23" s="34"/>
-      <c r="BH23" s="34"/>
+      <c r="BG23" s="34">
+        <v>5.81</v>
+      </c>
+      <c r="BH23" s="34">
+        <v>6.29</v>
+      </c>
       <c r="BI23" s="34"/>
       <c r="BJ23" s="34"/>
       <c r="BK23" s="34"/>
       <c r="BL23" s="34"/>
       <c r="BM23" s="34"/>
       <c r="BN23" s="34"/>
       <c r="BO23" s="34"/>
       <c r="BP23" s="34"/>
     </row>
     <row r="24" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="36"/>
       <c r="I24" s="35"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="34"/>
@@ -9720,52 +9898,56 @@
       </c>
       <c r="AY24" s="34">
         <v>6.24</v>
       </c>
       <c r="AZ24" s="34">
         <v>6.66</v>
       </c>
       <c r="BA24" s="34">
         <v>7.1</v>
       </c>
       <c r="BB24" s="34">
         <v>7.22</v>
       </c>
       <c r="BC24" s="34">
         <v>7.14</v>
       </c>
       <c r="BD24" s="34">
         <v>7.04</v>
       </c>
       <c r="BE24" s="34">
         <v>4.97</v>
       </c>
       <c r="BF24" s="34">
         <v>5.84</v>
       </c>
-      <c r="BG24" s="34"/>
-      <c r="BH24" s="34"/>
+      <c r="BG24" s="34">
+        <v>5.53</v>
+      </c>
+      <c r="BH24" s="34">
+        <v>5.55</v>
+      </c>
       <c r="BI24" s="34"/>
       <c r="BJ24" s="34"/>
       <c r="BK24" s="34"/>
       <c r="BL24" s="34"/>
       <c r="BM24" s="34"/>
       <c r="BN24" s="34"/>
       <c r="BO24" s="34"/>
       <c r="BP24" s="34"/>
     </row>
     <row r="25" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
       <c r="D25" s="35"/>
       <c r="E25" s="35"/>
       <c r="F25" s="35"/>
       <c r="G25" s="35"/>
       <c r="H25" s="36"/>
       <c r="I25" s="35"/>
       <c r="J25" s="36"/>
       <c r="K25" s="36"/>
       <c r="L25" s="36"/>
       <c r="M25" s="34"/>
@@ -9882,52 +10064,56 @@
       </c>
       <c r="AY25" s="34">
         <v>5.72</v>
       </c>
       <c r="AZ25" s="34">
         <v>5.93</v>
       </c>
       <c r="BA25" s="34">
         <v>6.19</v>
       </c>
       <c r="BB25" s="34">
         <v>6.18</v>
       </c>
       <c r="BC25" s="34">
         <v>6.18</v>
       </c>
       <c r="BD25" s="34">
         <v>6.33</v>
       </c>
       <c r="BE25" s="34">
         <v>6.2</v>
       </c>
       <c r="BF25" s="34">
         <v>5.41</v>
       </c>
-      <c r="BG25" s="34"/>
-      <c r="BH25" s="34"/>
+      <c r="BG25" s="34">
+        <v>4.51</v>
+      </c>
+      <c r="BH25" s="34">
+        <v>3.91</v>
+      </c>
       <c r="BI25" s="34"/>
       <c r="BJ25" s="34"/>
       <c r="BK25" s="34"/>
       <c r="BL25" s="34"/>
       <c r="BM25" s="34"/>
       <c r="BN25" s="34"/>
       <c r="BO25" s="34"/>
       <c r="BP25" s="34"/>
     </row>
     <row r="26" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="91" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="91"/>
       <c r="C26" s="91"/>
       <c r="D26" s="91"/>
       <c r="E26" s="91"/>
       <c r="F26" s="91"/>
       <c r="G26" s="91"/>
       <c r="H26" s="91"/>
       <c r="I26" s="91"/>
       <c r="J26" s="91"/>
       <c r="K26" s="91"/>
       <c r="L26" s="91"/>
       <c r="M26" s="91"/>
@@ -10140,52 +10326,56 @@
       </c>
       <c r="AY27" s="32">
         <v>4.6500000000000004</v>
       </c>
       <c r="AZ27" s="32">
         <v>4.82</v>
       </c>
       <c r="BA27" s="32">
         <v>5.03</v>
       </c>
       <c r="BB27" s="32">
         <v>5.0999999999999996</v>
       </c>
       <c r="BC27" s="32">
         <v>5</v>
       </c>
       <c r="BD27" s="34">
         <v>4.95</v>
       </c>
       <c r="BE27" s="34">
         <v>3.73</v>
       </c>
       <c r="BF27" s="34">
         <v>3.78</v>
       </c>
-      <c r="BG27" s="34"/>
-      <c r="BH27" s="34"/>
+      <c r="BG27" s="32">
+        <v>3.77</v>
+      </c>
+      <c r="BH27" s="32">
+        <v>3.89</v>
+      </c>
       <c r="BI27" s="34"/>
       <c r="BJ27" s="34"/>
       <c r="BK27" s="32"/>
       <c r="BL27" s="32"/>
       <c r="BM27" s="32"/>
       <c r="BN27" s="32"/>
       <c r="BO27" s="32"/>
       <c r="BP27" s="32"/>
     </row>
     <row r="28" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="39"/>
       <c r="I28" s="35"/>
       <c r="J28" s="39"/>
       <c r="K28" s="39"/>
       <c r="L28" s="39"/>
       <c r="M28" s="34"/>
@@ -10302,52 +10492,56 @@
       </c>
       <c r="AY28" s="32">
         <v>6.17</v>
       </c>
       <c r="AZ28" s="32">
         <v>6.41</v>
       </c>
       <c r="BA28" s="32">
         <v>6.73</v>
       </c>
       <c r="BB28" s="32">
         <v>6.87</v>
       </c>
       <c r="BC28" s="32">
         <v>6.63</v>
       </c>
       <c r="BD28" s="34">
         <v>6.46</v>
       </c>
       <c r="BE28" s="34">
         <v>4.16</v>
       </c>
       <c r="BF28" s="34">
         <v>4.47</v>
       </c>
-      <c r="BG28" s="34"/>
-      <c r="BH28" s="34"/>
+      <c r="BG28" s="32">
+        <v>4.37</v>
+      </c>
+      <c r="BH28" s="32">
+        <v>4.5199999999999996</v>
+      </c>
       <c r="BI28" s="34"/>
       <c r="BJ28" s="34"/>
       <c r="BK28" s="32"/>
       <c r="BL28" s="32"/>
       <c r="BM28" s="32"/>
       <c r="BN28" s="32"/>
       <c r="BO28" s="32"/>
       <c r="BP28" s="32"/>
     </row>
     <row r="29" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="35"/>
       <c r="E29" s="35"/>
       <c r="F29" s="35"/>
       <c r="G29" s="35"/>
       <c r="H29" s="39"/>
       <c r="I29" s="35"/>
       <c r="J29" s="39"/>
       <c r="K29" s="39"/>
       <c r="L29" s="39"/>
       <c r="M29" s="34"/>
@@ -10458,52 +10652,54 @@
         <v>5.39</v>
       </c>
       <c r="AX29" s="34">
         <v>4.51</v>
       </c>
       <c r="AY29" s="32">
         <v>3.84</v>
       </c>
       <c r="AZ29" s="32">
         <v>3.39</v>
       </c>
       <c r="BA29" s="32">
         <v>4.54</v>
       </c>
       <c r="BB29" s="32">
         <v>5.4</v>
       </c>
       <c r="BC29" s="32">
         <v>4.93</v>
       </c>
       <c r="BD29" s="34">
         <v>4.51</v>
       </c>
       <c r="BE29" s="34"/>
       <c r="BF29" s="34"/>
-      <c r="BG29" s="34"/>
-      <c r="BH29" s="34"/>
+      <c r="BG29" s="32"/>
+      <c r="BH29" s="32">
+        <v>3.47</v>
+      </c>
       <c r="BI29" s="34"/>
       <c r="BJ29" s="34"/>
       <c r="BK29" s="32"/>
       <c r="BL29" s="32"/>
       <c r="BM29" s="32"/>
       <c r="BN29" s="32"/>
       <c r="BO29" s="32"/>
       <c r="BP29" s="32"/>
     </row>
     <row r="30" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="30"/>
       <c r="C30" s="30"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="39"/>
       <c r="I30" s="35"/>
       <c r="J30" s="39"/>
       <c r="K30" s="39"/>
       <c r="L30" s="39"/>
       <c r="M30" s="34"/>
@@ -10620,52 +10816,56 @@
       </c>
       <c r="AY30" s="32">
         <v>4.49</v>
       </c>
       <c r="AZ30" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="BA30" s="32">
         <v>4.3899999999999997</v>
       </c>
       <c r="BB30" s="32">
         <v>4.08</v>
       </c>
       <c r="BC30" s="32">
         <v>4</v>
       </c>
       <c r="BD30" s="34">
         <v>3.95</v>
       </c>
       <c r="BE30" s="34">
         <v>3.89</v>
       </c>
       <c r="BF30" s="34">
         <v>2.78</v>
       </c>
-      <c r="BG30" s="34"/>
-      <c r="BH30" s="34"/>
+      <c r="BG30" s="32">
+        <v>3.17</v>
+      </c>
+      <c r="BH30" s="32">
+        <v>3.02</v>
+      </c>
       <c r="BI30" s="34"/>
       <c r="BJ30" s="34"/>
       <c r="BK30" s="32"/>
       <c r="BL30" s="32"/>
       <c r="BM30" s="32"/>
       <c r="BN30" s="32"/>
       <c r="BO30" s="32"/>
       <c r="BP30" s="32"/>
     </row>
     <row r="31" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="30"/>
       <c r="C31" s="30"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
       <c r="F31" s="35"/>
       <c r="G31" s="35"/>
       <c r="H31" s="39"/>
       <c r="I31" s="35"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
       <c r="L31" s="39"/>
       <c r="M31" s="34"/>
@@ -10782,52 +10982,56 @@
       </c>
       <c r="AY31" s="32">
         <v>3.64</v>
       </c>
       <c r="AZ31" s="32">
         <v>3.72</v>
       </c>
       <c r="BA31" s="32">
         <v>3.81</v>
       </c>
       <c r="BB31" s="32">
         <v>3.99</v>
       </c>
       <c r="BC31" s="32">
         <v>4.0599999999999996</v>
       </c>
       <c r="BD31" s="34">
         <v>3.96</v>
       </c>
       <c r="BE31" s="34">
         <v>2.31</v>
       </c>
       <c r="BF31" s="34">
         <v>3.28</v>
       </c>
-      <c r="BG31" s="34"/>
-      <c r="BH31" s="34"/>
+      <c r="BG31" s="32">
+        <v>3.02</v>
+      </c>
+      <c r="BH31" s="32">
+        <v>3.16</v>
+      </c>
       <c r="BI31" s="34"/>
       <c r="BJ31" s="34"/>
       <c r="BK31" s="32"/>
       <c r="BL31" s="32"/>
       <c r="BM31" s="32"/>
       <c r="BN31" s="32"/>
       <c r="BO31" s="32"/>
       <c r="BP31" s="32"/>
     </row>
     <row r="32" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="30"/>
       <c r="C32" s="30"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="39"/>
       <c r="I32" s="35"/>
       <c r="J32" s="39"/>
       <c r="K32" s="39"/>
       <c r="L32" s="39"/>
       <c r="M32" s="34"/>
@@ -10944,52 +11148,56 @@
       </c>
       <c r="AY32" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="AZ32" s="32">
         <v>4.8</v>
       </c>
       <c r="BA32" s="32">
         <v>4.9400000000000004</v>
       </c>
       <c r="BB32" s="32">
         <v>5.05</v>
       </c>
       <c r="BC32" s="32">
         <v>4.8600000000000003</v>
       </c>
       <c r="BD32" s="34">
         <v>4.88</v>
       </c>
       <c r="BE32" s="34">
         <v>3.31</v>
       </c>
       <c r="BF32" s="34">
         <v>3.98</v>
       </c>
-      <c r="BG32" s="34"/>
-      <c r="BH32" s="34"/>
+      <c r="BG32" s="32">
+        <v>3.02</v>
+      </c>
+      <c r="BH32" s="32">
+        <v>3</v>
+      </c>
       <c r="BI32" s="34"/>
       <c r="BJ32" s="34"/>
       <c r="BK32" s="32"/>
       <c r="BL32" s="32"/>
       <c r="BM32" s="32"/>
       <c r="BN32" s="32"/>
       <c r="BO32" s="32"/>
       <c r="BP32" s="32"/>
     </row>
     <row r="33" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="30"/>
       <c r="C33" s="30"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="35"/>
       <c r="G33" s="35"/>
       <c r="H33" s="39"/>
       <c r="I33" s="35"/>
       <c r="J33" s="39"/>
       <c r="K33" s="39"/>
       <c r="L33" s="39"/>
       <c r="M33" s="34"/>
@@ -11106,52 +11314,56 @@
       </c>
       <c r="AY33" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="AZ33" s="32">
         <v>4.8499999999999996</v>
       </c>
       <c r="BA33" s="32">
         <v>5.23</v>
       </c>
       <c r="BB33" s="32">
         <v>5.33</v>
       </c>
       <c r="BC33" s="32">
         <v>5.32</v>
       </c>
       <c r="BD33" s="34">
         <v>5.32</v>
       </c>
       <c r="BE33" s="34">
         <v>4.16</v>
       </c>
       <c r="BF33" s="34">
         <v>4.3600000000000003</v>
       </c>
-      <c r="BG33" s="34"/>
-      <c r="BH33" s="34"/>
+      <c r="BG33" s="32">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="BH33" s="32">
+        <v>4.7</v>
+      </c>
       <c r="BI33" s="34"/>
       <c r="BJ33" s="34"/>
       <c r="BK33" s="32"/>
       <c r="BL33" s="32"/>
       <c r="BM33" s="32"/>
       <c r="BN33" s="32"/>
       <c r="BO33" s="32"/>
       <c r="BP33" s="32"/>
     </row>
     <row r="34" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="39"/>
       <c r="I34" s="35"/>
       <c r="J34" s="39"/>
       <c r="K34" s="39"/>
       <c r="L34" s="39"/>
       <c r="M34" s="34"/>
@@ -11268,52 +11480,56 @@
       </c>
       <c r="AY34" s="32">
         <v>4.0599999999999996</v>
       </c>
       <c r="AZ34" s="32">
         <v>4.42</v>
       </c>
       <c r="BA34" s="32">
         <v>4.87</v>
       </c>
       <c r="BB34" s="32">
         <v>5.0999999999999996</v>
       </c>
       <c r="BC34" s="32">
         <v>4.8</v>
       </c>
       <c r="BD34" s="34">
         <v>4.66</v>
       </c>
       <c r="BE34" s="34">
         <v>3.78</v>
       </c>
       <c r="BF34" s="34">
         <v>2.75</v>
       </c>
-      <c r="BG34" s="34"/>
-      <c r="BH34" s="34"/>
+      <c r="BG34" s="32">
+        <v>3.61</v>
+      </c>
+      <c r="BH34" s="32">
+        <v>3.99</v>
+      </c>
       <c r="BI34" s="34"/>
       <c r="BJ34" s="34"/>
       <c r="BK34" s="32"/>
       <c r="BL34" s="32"/>
       <c r="BM34" s="32"/>
       <c r="BN34" s="32"/>
       <c r="BO34" s="32"/>
       <c r="BP34" s="32"/>
     </row>
     <row r="35" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="30"/>
       <c r="I35" s="30"/>
       <c r="J35" s="30"/>
       <c r="K35" s="30"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
@@ -11430,52 +11646,56 @@
       </c>
       <c r="AY35" s="32">
         <v>3.75</v>
       </c>
       <c r="AZ35" s="32">
         <v>4.0199999999999996</v>
       </c>
       <c r="BA35" s="32">
         <v>3.98</v>
       </c>
       <c r="BB35" s="32">
         <v>4.17</v>
       </c>
       <c r="BC35" s="32">
         <v>4.12</v>
       </c>
       <c r="BD35" s="34">
         <v>4.17</v>
       </c>
       <c r="BE35" s="34">
         <v>3</v>
       </c>
       <c r="BF35" s="34">
         <v>2.84</v>
       </c>
-      <c r="BG35" s="34"/>
-      <c r="BH35" s="34"/>
+      <c r="BG35" s="32">
+        <v>2.67</v>
+      </c>
+      <c r="BH35" s="32">
+        <v>2.92</v>
+      </c>
       <c r="BI35" s="34"/>
       <c r="BJ35" s="34"/>
       <c r="BK35" s="32"/>
       <c r="BL35" s="32"/>
       <c r="BM35" s="32"/>
       <c r="BN35" s="32"/>
       <c r="BO35" s="32"/>
       <c r="BP35" s="32"/>
     </row>
     <row r="36" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A36" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="40"/>
       <c r="C36" s="40"/>
       <c r="D36" s="40"/>
       <c r="E36" s="40"/>
       <c r="F36" s="40"/>
       <c r="G36" s="40"/>
       <c r="H36" s="41"/>
       <c r="I36" s="40"/>
       <c r="J36" s="41"/>
       <c r="K36" s="41"/>
       <c r="L36" s="41"/>
       <c r="M36" s="42"/>
@@ -11592,52 +11812,56 @@
       </c>
       <c r="AY36" s="32">
         <v>5.05</v>
       </c>
       <c r="AZ36" s="32">
         <v>5.23</v>
       </c>
       <c r="BA36" s="32">
         <v>5.52</v>
       </c>
       <c r="BB36" s="32">
         <v>5.51</v>
       </c>
       <c r="BC36" s="32">
         <v>5.49</v>
       </c>
       <c r="BD36" s="34">
         <v>5.53</v>
       </c>
       <c r="BE36" s="34">
         <v>4.5599999999999996</v>
       </c>
       <c r="BF36" s="34">
         <v>4.62</v>
       </c>
-      <c r="BG36" s="34"/>
-      <c r="BH36" s="34"/>
+      <c r="BG36" s="32">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="BH36" s="32">
+        <v>4.9800000000000004</v>
+      </c>
       <c r="BI36" s="34"/>
       <c r="BJ36" s="32"/>
       <c r="BK36" s="32"/>
       <c r="BL36" s="32"/>
       <c r="BM36" s="32"/>
       <c r="BN36" s="32"/>
       <c r="BO36" s="32"/>
       <c r="BP36" s="32"/>
     </row>
     <row r="37" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="21"/>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
@@ -11754,52 +11978,56 @@
       </c>
       <c r="AY37" s="42">
         <v>5.13</v>
       </c>
       <c r="AZ37" s="42">
         <v>5.42</v>
       </c>
       <c r="BA37" s="42">
         <v>5.4</v>
       </c>
       <c r="BB37" s="42">
         <v>5.26</v>
       </c>
       <c r="BC37" s="42">
         <v>5.16</v>
       </c>
       <c r="BD37" s="42">
         <v>4.96</v>
       </c>
       <c r="BE37" s="42">
         <v>4.09</v>
       </c>
       <c r="BF37" s="42">
         <v>3.68</v>
       </c>
-      <c r="BG37" s="42"/>
-      <c r="BH37" s="42"/>
+      <c r="BG37" s="42">
+        <v>3.21</v>
+      </c>
+      <c r="BH37" s="42">
+        <v>3.32</v>
+      </c>
       <c r="BI37" s="42"/>
       <c r="BJ37" s="42"/>
       <c r="BK37" s="42"/>
       <c r="BL37" s="42"/>
       <c r="BM37" s="42"/>
       <c r="BN37" s="42"/>
       <c r="BO37" s="42"/>
       <c r="BP37" s="42"/>
     </row>
     <row r="38" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:68">
       <c r="A40" s="1"/>
     </row>
     <row r="41" spans="1:68">
       <c r="A41" s="1"/>
     </row>
     <row r="42" spans="1:68">
       <c r="A42" s="1"/>
     </row>
     <row r="43" spans="1:68">
       <c r="A43" s="1"/>
     </row>
     <row r="44" spans="1:68">
       <c r="A44" s="1"/>
@@ -11810,240 +12038,240 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AC4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP57"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BD42" sqref="BD42"/>
+      <selection activeCell="BJ27" sqref="BJ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="2" spans="1:68" s="2" customFormat="1" ht="12.75">
-      <c r="A2" s="85" t="s">
+      <c r="A2" s="88" t="s">
         <v>44</v>
       </c>
-      <c r="B2" s="85"/>
-[...65 lines deleted...]
-      <c r="BP2" s="85"/>
+      <c r="B2" s="88"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="88"/>
+      <c r="M2" s="88"/>
+      <c r="N2" s="88"/>
+      <c r="O2" s="88"/>
+      <c r="P2" s="88"/>
+      <c r="Q2" s="88"/>
+      <c r="R2" s="88"/>
+      <c r="S2" s="88"/>
+      <c r="T2" s="88"/>
+      <c r="U2" s="88"/>
+      <c r="V2" s="88"/>
+      <c r="W2" s="88"/>
+      <c r="X2" s="88"/>
+      <c r="Y2" s="88"/>
+      <c r="Z2" s="88"/>
+      <c r="AA2" s="88"/>
+      <c r="AB2" s="88"/>
+      <c r="AC2" s="88"/>
+      <c r="AD2" s="88"/>
+      <c r="AE2" s="88"/>
+      <c r="AF2" s="88"/>
+      <c r="AG2" s="88"/>
+      <c r="AH2" s="88"/>
+      <c r="AI2" s="88"/>
+      <c r="AJ2" s="88"/>
+      <c r="AK2" s="88"/>
+      <c r="AL2" s="88"/>
+      <c r="AM2" s="88"/>
+      <c r="AN2" s="88"/>
+      <c r="AO2" s="88"/>
+      <c r="AP2" s="88"/>
+      <c r="AQ2" s="88"/>
+      <c r="AR2" s="88"/>
+      <c r="AS2" s="88"/>
+      <c r="AT2" s="88"/>
+      <c r="AU2" s="88"/>
+      <c r="AV2" s="88"/>
+      <c r="AW2" s="88"/>
+      <c r="AX2" s="88"/>
+      <c r="AY2" s="88"/>
+      <c r="AZ2" s="88"/>
+      <c r="BA2" s="88"/>
+      <c r="BB2" s="88"/>
+      <c r="BC2" s="88"/>
+      <c r="BD2" s="88"/>
+      <c r="BE2" s="88"/>
+      <c r="BF2" s="88"/>
+      <c r="BG2" s="88"/>
+      <c r="BH2" s="88"/>
+      <c r="BI2" s="88"/>
+      <c r="BJ2" s="88"/>
+      <c r="BK2" s="88"/>
+      <c r="BL2" s="88"/>
+      <c r="BM2" s="88"/>
+      <c r="BN2" s="88"/>
+      <c r="BO2" s="88"/>
+      <c r="BP2" s="88"/>
     </row>
     <row r="3" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="N3" s="21"/>
       <c r="O3" s="21"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="66"/>
       <c r="R3" s="21"/>
       <c r="S3" s="21"/>
       <c r="T3" s="66"/>
       <c r="AA3" s="21"/>
       <c r="AD3" s="21"/>
       <c r="AE3" s="21"/>
       <c r="AF3" s="21"/>
       <c r="AG3" s="24"/>
       <c r="AJ3" s="24"/>
       <c r="AK3" s="24"/>
       <c r="AM3" s="24"/>
       <c r="AR3" s="72"/>
       <c r="AS3" s="24"/>
       <c r="AV3" s="24"/>
       <c r="AW3" s="24"/>
       <c r="AY3" s="24"/>
       <c r="BD3" s="72"/>
       <c r="BE3" s="24"/>
       <c r="BH3" s="24"/>
       <c r="BI3" s="24"/>
       <c r="BK3" s="24"/>
       <c r="BP3" s="72" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A4" s="93"/>
-      <c r="B4" s="86">
+      <c r="B4" s="85">
         <v>2021</v>
       </c>
-      <c r="C4" s="87"/>
-[...9 lines deleted...]
-      <c r="M4" s="87"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="86"/>
       <c r="N4" s="92">
         <v>2022</v>
       </c>
       <c r="O4" s="92"/>
       <c r="P4" s="92"/>
       <c r="Q4" s="92"/>
       <c r="R4" s="92"/>
       <c r="S4" s="92"/>
       <c r="T4" s="92"/>
-      <c r="U4" s="99">
+      <c r="U4" s="100">
         <v>2023</v>
       </c>
-      <c r="V4" s="100"/>
-[...7 lines deleted...]
-      <c r="AG4" s="86">
+      <c r="V4" s="101"/>
+      <c r="W4" s="101"/>
+      <c r="X4" s="101"/>
+      <c r="Y4" s="101"/>
+      <c r="Z4" s="101"/>
+      <c r="AA4" s="101"/>
+      <c r="AB4" s="101"/>
+      <c r="AC4" s="101"/>
+      <c r="AG4" s="85">
         <v>2024</v>
       </c>
-      <c r="AH4" s="87"/>
-[...10 lines deleted...]
-      <c r="AS4" s="86">
+      <c r="AH4" s="86"/>
+      <c r="AI4" s="86"/>
+      <c r="AJ4" s="86"/>
+      <c r="AK4" s="86"/>
+      <c r="AL4" s="86"/>
+      <c r="AM4" s="86"/>
+      <c r="AN4" s="86"/>
+      <c r="AO4" s="86"/>
+      <c r="AP4" s="86"/>
+      <c r="AQ4" s="86"/>
+      <c r="AR4" s="87"/>
+      <c r="AS4" s="85">
         <v>2025</v>
       </c>
-      <c r="AT4" s="87"/>
-[...10 lines deleted...]
-      <c r="BE4" s="86">
+      <c r="AT4" s="86"/>
+      <c r="AU4" s="86"/>
+      <c r="AV4" s="86"/>
+      <c r="AW4" s="86"/>
+      <c r="AX4" s="86"/>
+      <c r="AY4" s="86"/>
+      <c r="AZ4" s="86"/>
+      <c r="BA4" s="86"/>
+      <c r="BB4" s="86"/>
+      <c r="BC4" s="86"/>
+      <c r="BD4" s="87"/>
+      <c r="BE4" s="85">
         <v>2026</v>
       </c>
-      <c r="BF4" s="87"/>
-[...9 lines deleted...]
-      <c r="BP4" s="88"/>
+      <c r="BF4" s="86"/>
+      <c r="BG4" s="86"/>
+      <c r="BH4" s="86"/>
+      <c r="BI4" s="86"/>
+      <c r="BJ4" s="86"/>
+      <c r="BK4" s="86"/>
+      <c r="BL4" s="86"/>
+      <c r="BM4" s="86"/>
+      <c r="BN4" s="86"/>
+      <c r="BO4" s="86"/>
+      <c r="BP4" s="87"/>
     </row>
     <row r="5" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A5" s="94"/>
       <c r="B5" s="70" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="70" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="70" t="s">
@@ -12206,120 +12434,120 @@
         <v>0</v>
       </c>
       <c r="BJ5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="BK5" s="81" t="s">
         <v>2</v>
       </c>
       <c r="BL5" s="81" t="s">
         <v>3</v>
       </c>
       <c r="BM5" s="81" t="s">
         <v>4</v>
       </c>
       <c r="BN5" s="82" t="s">
         <v>23</v>
       </c>
       <c r="BO5" s="82" t="s">
         <v>24</v>
       </c>
       <c r="BP5" s="82" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:68" s="2" customFormat="1" ht="11.25">
-      <c r="A6" s="101" t="s">
+      <c r="A6" s="99" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="101"/>
-[...65 lines deleted...]
-      <c r="BP6" s="101"/>
+      <c r="B6" s="99"/>
+      <c r="C6" s="99"/>
+      <c r="D6" s="99"/>
+      <c r="E6" s="99"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="99"/>
+      <c r="H6" s="99"/>
+      <c r="I6" s="99"/>
+      <c r="J6" s="99"/>
+      <c r="K6" s="99"/>
+      <c r="L6" s="99"/>
+      <c r="M6" s="99"/>
+      <c r="N6" s="99"/>
+      <c r="O6" s="99"/>
+      <c r="P6" s="99"/>
+      <c r="Q6" s="99"/>
+      <c r="R6" s="99"/>
+      <c r="S6" s="99"/>
+      <c r="T6" s="99"/>
+      <c r="U6" s="99"/>
+      <c r="V6" s="99"/>
+      <c r="W6" s="99"/>
+      <c r="X6" s="99"/>
+      <c r="Y6" s="99"/>
+      <c r="Z6" s="99"/>
+      <c r="AA6" s="99"/>
+      <c r="AB6" s="99"/>
+      <c r="AC6" s="99"/>
+      <c r="AD6" s="99"/>
+      <c r="AE6" s="99"/>
+      <c r="AF6" s="99"/>
+      <c r="AG6" s="99"/>
+      <c r="AH6" s="99"/>
+      <c r="AI6" s="99"/>
+      <c r="AJ6" s="99"/>
+      <c r="AK6" s="99"/>
+      <c r="AL6" s="99"/>
+      <c r="AM6" s="99"/>
+      <c r="AN6" s="99"/>
+      <c r="AO6" s="99"/>
+      <c r="AP6" s="99"/>
+      <c r="AQ6" s="99"/>
+      <c r="AR6" s="99"/>
+      <c r="AS6" s="99"/>
+      <c r="AT6" s="99"/>
+      <c r="AU6" s="99"/>
+      <c r="AV6" s="99"/>
+      <c r="AW6" s="99"/>
+      <c r="AX6" s="99"/>
+      <c r="AY6" s="99"/>
+      <c r="AZ6" s="99"/>
+      <c r="BA6" s="99"/>
+      <c r="BB6" s="99"/>
+      <c r="BC6" s="99"/>
+      <c r="BD6" s="99"/>
+      <c r="BE6" s="99"/>
+      <c r="BF6" s="99"/>
+      <c r="BG6" s="99"/>
+      <c r="BH6" s="99"/>
+      <c r="BI6" s="99"/>
+      <c r="BJ6" s="99"/>
+      <c r="BK6" s="99"/>
+      <c r="BL6" s="99"/>
+      <c r="BM6" s="99"/>
+      <c r="BN6" s="99"/>
+      <c r="BO6" s="99"/>
+      <c r="BP6" s="99"/>
     </row>
     <row r="7" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>27</v>
@@ -12452,52 +12680,56 @@
       </c>
       <c r="AY7" s="11">
         <v>166</v>
       </c>
       <c r="AZ7" s="49">
         <v>116</v>
       </c>
       <c r="BA7" s="11">
         <v>163</v>
       </c>
       <c r="BB7" s="11">
         <v>129</v>
       </c>
       <c r="BC7" s="11">
         <v>125</v>
       </c>
       <c r="BD7" s="11">
         <v>162</v>
       </c>
       <c r="BE7" s="11">
         <v>160</v>
       </c>
       <c r="BF7" s="11">
         <v>94</v>
       </c>
-      <c r="BG7" s="49"/>
-      <c r="BH7" s="49"/>
+      <c r="BG7" s="11">
+        <v>151</v>
+      </c>
+      <c r="BH7" s="11">
+        <v>143</v>
+      </c>
       <c r="BI7" s="11"/>
       <c r="BJ7" s="49"/>
       <c r="BK7" s="11"/>
       <c r="BL7" s="49"/>
       <c r="BM7" s="11"/>
       <c r="BN7" s="11"/>
       <c r="BO7" s="11"/>
       <c r="BP7" s="11"/>
     </row>
     <row r="8" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="14"/>
       <c r="I8" s="13"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
@@ -12614,52 +12846,56 @@
       </c>
       <c r="AY8" s="11">
         <v>70</v>
       </c>
       <c r="AZ8" s="49">
         <v>34</v>
       </c>
       <c r="BA8" s="11">
         <v>71</v>
       </c>
       <c r="BB8" s="11">
         <v>35</v>
       </c>
       <c r="BC8" s="11">
         <v>52</v>
       </c>
       <c r="BD8" s="11">
         <v>65</v>
       </c>
       <c r="BE8" s="11">
         <v>67</v>
       </c>
       <c r="BF8" s="11">
         <v>33</v>
       </c>
-      <c r="BG8" s="49"/>
-      <c r="BH8" s="49"/>
+      <c r="BG8" s="11">
+        <v>64</v>
+      </c>
+      <c r="BH8" s="11">
+        <v>67</v>
+      </c>
       <c r="BI8" s="11"/>
       <c r="BJ8" s="49"/>
       <c r="BK8" s="11"/>
       <c r="BL8" s="49"/>
       <c r="BM8" s="11"/>
       <c r="BN8" s="11"/>
       <c r="BO8" s="11"/>
       <c r="BP8" s="11"/>
     </row>
     <row r="9" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="14"/>
       <c r="I9" s="13"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
@@ -12776,52 +13012,56 @@
       </c>
       <c r="AY9" s="11">
         <v>6</v>
       </c>
       <c r="AZ9" s="49">
         <v>8</v>
       </c>
       <c r="BA9" s="11">
         <v>7</v>
       </c>
       <c r="BB9" s="11">
         <v>6</v>
       </c>
       <c r="BC9" s="11">
         <v>6</v>
       </c>
       <c r="BD9" s="11">
         <v>9</v>
       </c>
       <c r="BE9" s="11">
         <v>2</v>
       </c>
       <c r="BF9" s="11">
         <v>5</v>
       </c>
-      <c r="BG9" s="49"/>
-      <c r="BH9" s="49"/>
+      <c r="BG9" s="11">
+        <v>11</v>
+      </c>
+      <c r="BH9" s="11">
+        <v>8</v>
+      </c>
       <c r="BI9" s="11"/>
       <c r="BJ9" s="49"/>
       <c r="BK9" s="11"/>
       <c r="BL9" s="49"/>
       <c r="BM9" s="11"/>
       <c r="BN9" s="11"/>
       <c r="BO9" s="11"/>
       <c r="BP9" s="11"/>
     </row>
     <row r="10" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="14"/>
       <c r="I10" s="13"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
@@ -12936,52 +13176,56 @@
       </c>
       <c r="AY10" s="11">
         <v>3</v>
       </c>
       <c r="AZ10" s="49">
         <v>4</v>
       </c>
       <c r="BA10" s="11">
         <v>3</v>
       </c>
       <c r="BB10" s="11">
         <v>5</v>
       </c>
       <c r="BC10" s="11">
         <v>7</v>
       </c>
       <c r="BD10" s="11">
         <v>3</v>
       </c>
       <c r="BE10" s="11">
         <v>2</v>
       </c>
       <c r="BF10" s="11">
         <v>1</v>
       </c>
-      <c r="BG10" s="49"/>
-      <c r="BH10" s="49"/>
+      <c r="BG10" s="11">
+        <v>3</v>
+      </c>
+      <c r="BH10" s="11">
+        <v>2</v>
+      </c>
       <c r="BI10" s="11"/>
       <c r="BJ10" s="49"/>
       <c r="BK10" s="11"/>
       <c r="BL10" s="49"/>
       <c r="BM10" s="11"/>
       <c r="BN10" s="11"/>
       <c r="BO10" s="11"/>
       <c r="BP10" s="11"/>
     </row>
     <row r="11" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="14"/>
       <c r="I11" s="13"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
@@ -13098,52 +13342,56 @@
       </c>
       <c r="AY11" s="11">
         <v>3</v>
       </c>
       <c r="AZ11" s="49">
         <v>7</v>
       </c>
       <c r="BA11" s="11">
         <v>10</v>
       </c>
       <c r="BB11" s="11">
         <v>7</v>
       </c>
       <c r="BC11" s="11">
         <v>9</v>
       </c>
       <c r="BD11" s="11">
         <v>4</v>
       </c>
       <c r="BE11" s="11">
         <v>9</v>
       </c>
       <c r="BF11" s="11">
         <v>7</v>
       </c>
-      <c r="BG11" s="49"/>
-      <c r="BH11" s="49"/>
+      <c r="BG11" s="11">
+        <v>9</v>
+      </c>
+      <c r="BH11" s="11">
+        <v>7</v>
+      </c>
       <c r="BI11" s="11"/>
       <c r="BJ11" s="49"/>
       <c r="BK11" s="11"/>
       <c r="BL11" s="49"/>
       <c r="BM11" s="11"/>
       <c r="BN11" s="11"/>
       <c r="BO11" s="11"/>
       <c r="BP11" s="11"/>
     </row>
     <row r="12" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="13"/>
       <c r="G12" s="13"/>
       <c r="H12" s="14"/>
       <c r="I12" s="13"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
@@ -13260,52 +13508,56 @@
       </c>
       <c r="AY12" s="11">
         <v>22</v>
       </c>
       <c r="AZ12" s="49">
         <v>9</v>
       </c>
       <c r="BA12" s="11">
         <v>13</v>
       </c>
       <c r="BB12" s="11">
         <v>11</v>
       </c>
       <c r="BC12" s="11">
         <v>11</v>
       </c>
       <c r="BD12" s="11">
         <v>15</v>
       </c>
       <c r="BE12" s="11">
         <v>10</v>
       </c>
       <c r="BF12" s="11">
         <v>9</v>
       </c>
-      <c r="BG12" s="49"/>
-      <c r="BH12" s="49"/>
+      <c r="BG12" s="11">
+        <v>3</v>
+      </c>
+      <c r="BH12" s="11">
+        <v>13</v>
+      </c>
       <c r="BI12" s="11"/>
       <c r="BJ12" s="49"/>
       <c r="BK12" s="11"/>
       <c r="BL12" s="49"/>
       <c r="BM12" s="11"/>
       <c r="BN12" s="11"/>
       <c r="BO12" s="11"/>
       <c r="BP12" s="11"/>
     </row>
     <row r="13" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="14"/>
       <c r="I13" s="13"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
@@ -13422,52 +13674,56 @@
       </c>
       <c r="AY13" s="11">
         <v>7</v>
       </c>
       <c r="AZ13" s="49">
         <v>5</v>
       </c>
       <c r="BA13" s="11">
         <v>5</v>
       </c>
       <c r="BB13" s="11">
         <v>7</v>
       </c>
       <c r="BC13" s="11">
         <v>3</v>
       </c>
       <c r="BD13" s="11">
         <v>6</v>
       </c>
       <c r="BE13" s="11">
         <v>12</v>
       </c>
       <c r="BF13" s="11">
         <v>6</v>
       </c>
-      <c r="BG13" s="49"/>
-      <c r="BH13" s="49"/>
+      <c r="BG13" s="11">
+        <v>13</v>
+      </c>
+      <c r="BH13" s="11">
+        <v>4</v>
+      </c>
       <c r="BI13" s="11"/>
       <c r="BJ13" s="49"/>
       <c r="BK13" s="11"/>
       <c r="BL13" s="49"/>
       <c r="BM13" s="11"/>
       <c r="BN13" s="11"/>
       <c r="BO13" s="11"/>
       <c r="BP13" s="11"/>
     </row>
     <row r="14" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="14"/>
       <c r="I14" s="13"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
@@ -13582,52 +13838,56 @@
       </c>
       <c r="AY14" s="11">
         <v>10</v>
       </c>
       <c r="AZ14" s="49">
         <v>8</v>
       </c>
       <c r="BA14" s="11">
         <v>12</v>
       </c>
       <c r="BB14" s="11">
         <v>5</v>
       </c>
       <c r="BC14" s="11">
         <v>4</v>
       </c>
       <c r="BD14" s="11">
         <v>8</v>
       </c>
       <c r="BE14" s="11">
         <v>10</v>
       </c>
       <c r="BF14" s="11">
         <v>5</v>
       </c>
-      <c r="BG14" s="49"/>
-      <c r="BH14" s="49"/>
+      <c r="BG14" s="11">
+        <v>8</v>
+      </c>
+      <c r="BH14" s="11">
+        <v>7</v>
+      </c>
       <c r="BI14" s="11"/>
       <c r="BJ14" s="49"/>
       <c r="BK14" s="11"/>
       <c r="BL14" s="49"/>
       <c r="BM14" s="11"/>
       <c r="BN14" s="11"/>
       <c r="BO14" s="11"/>
       <c r="BP14" s="11"/>
     </row>
     <row r="15" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
@@ -13744,52 +14004,56 @@
       </c>
       <c r="AY15" s="11">
         <v>13</v>
       </c>
       <c r="AZ15" s="49">
         <v>7</v>
       </c>
       <c r="BA15" s="11">
         <v>15</v>
       </c>
       <c r="BB15" s="11">
         <v>10</v>
       </c>
       <c r="BC15" s="11">
         <v>13</v>
       </c>
       <c r="BD15" s="11">
         <v>11</v>
       </c>
       <c r="BE15" s="11">
         <v>7</v>
       </c>
       <c r="BF15" s="11">
         <v>5</v>
       </c>
-      <c r="BG15" s="49"/>
-      <c r="BH15" s="49"/>
+      <c r="BG15" s="11">
+        <v>11</v>
+      </c>
+      <c r="BH15" s="11">
+        <v>3</v>
+      </c>
       <c r="BI15" s="11"/>
       <c r="BJ15" s="49"/>
       <c r="BK15" s="11"/>
       <c r="BL15" s="49"/>
       <c r="BM15" s="11"/>
       <c r="BN15" s="11"/>
       <c r="BO15" s="11"/>
       <c r="BP15" s="11"/>
     </row>
     <row r="16" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="13"/>
       <c r="H16" s="14"/>
       <c r="I16" s="13"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
@@ -13906,52 +14170,56 @@
       </c>
       <c r="AY16" s="11">
         <v>24</v>
       </c>
       <c r="AZ16" s="49">
         <v>28</v>
       </c>
       <c r="BA16" s="11">
         <v>24</v>
       </c>
       <c r="BB16" s="11">
         <v>27</v>
       </c>
       <c r="BC16" s="11">
         <v>14</v>
       </c>
       <c r="BD16" s="11">
         <v>33</v>
       </c>
       <c r="BE16" s="11">
         <v>33</v>
       </c>
       <c r="BF16" s="11">
         <v>18</v>
       </c>
-      <c r="BG16" s="49"/>
-      <c r="BH16" s="49"/>
+      <c r="BG16" s="11">
+        <v>22</v>
+      </c>
+      <c r="BH16" s="11">
+        <v>26</v>
+      </c>
       <c r="BI16" s="11"/>
       <c r="BJ16" s="49"/>
       <c r="BK16" s="11"/>
       <c r="BL16" s="49"/>
       <c r="BM16" s="11"/>
       <c r="BN16" s="11"/>
       <c r="BO16" s="11"/>
       <c r="BP16" s="11"/>
     </row>
     <row r="17" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="13"/>
       <c r="G17" s="13"/>
       <c r="H17" s="14"/>
       <c r="I17" s="13"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
@@ -14065,52 +14333,56 @@
       </c>
       <c r="AY17" s="11">
         <v>8</v>
       </c>
       <c r="AZ17" s="49">
         <v>6</v>
       </c>
       <c r="BA17" s="11">
         <v>3</v>
       </c>
       <c r="BB17" s="11">
         <v>16</v>
       </c>
       <c r="BC17" s="11">
         <v>6</v>
       </c>
       <c r="BD17" s="11">
         <v>8</v>
       </c>
       <c r="BE17" s="11">
         <v>8</v>
       </c>
       <c r="BF17" s="11">
         <v>5</v>
       </c>
-      <c r="BG17" s="49"/>
-      <c r="BH17" s="49"/>
+      <c r="BG17" s="11">
+        <v>7</v>
+      </c>
+      <c r="BH17" s="11">
+        <v>6</v>
+      </c>
       <c r="BI17" s="11"/>
       <c r="BJ17" s="49"/>
       <c r="BK17" s="11"/>
       <c r="BL17" s="49"/>
       <c r="BM17" s="11"/>
       <c r="BN17" s="11"/>
       <c r="BO17" s="11"/>
       <c r="BP17" s="11"/>
     </row>
     <row r="18" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="90"/>
       <c r="C18" s="90"/>
       <c r="D18" s="90"/>
       <c r="E18" s="90"/>
       <c r="F18" s="90"/>
       <c r="G18" s="90"/>
       <c r="H18" s="90"/>
       <c r="I18" s="90"/>
       <c r="J18" s="90"/>
       <c r="K18" s="90"/>
       <c r="L18" s="90"/>
       <c r="M18" s="90"/>
@@ -14323,52 +14595,56 @@
       </c>
       <c r="AY19" s="11">
         <v>83</v>
       </c>
       <c r="AZ19" s="49">
         <v>66</v>
       </c>
       <c r="BA19" s="11">
         <v>101</v>
       </c>
       <c r="BB19" s="11">
         <v>67</v>
       </c>
       <c r="BC19" s="11">
         <v>67</v>
       </c>
       <c r="BD19" s="11">
         <v>85</v>
       </c>
       <c r="BE19" s="11">
         <v>87</v>
       </c>
       <c r="BF19" s="11">
         <v>54</v>
       </c>
-      <c r="BG19" s="49"/>
-      <c r="BH19" s="49"/>
+      <c r="BG19" s="11">
+        <v>86</v>
+      </c>
+      <c r="BH19" s="11">
+        <v>89</v>
+      </c>
       <c r="BI19" s="11"/>
       <c r="BJ19" s="49"/>
       <c r="BK19" s="11"/>
       <c r="BL19" s="49"/>
       <c r="BM19" s="11"/>
       <c r="BN19" s="11"/>
       <c r="BO19" s="11"/>
       <c r="BP19" s="11"/>
     </row>
     <row r="20" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
       <c r="H20" s="14"/>
       <c r="I20" s="13"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
@@ -14485,52 +14761,56 @@
       </c>
       <c r="AY20" s="11">
         <v>56</v>
       </c>
       <c r="AZ20" s="49">
         <v>32</v>
       </c>
       <c r="BA20" s="11">
         <v>63</v>
       </c>
       <c r="BB20" s="11">
         <v>30</v>
       </c>
       <c r="BC20" s="11">
         <v>42</v>
       </c>
       <c r="BD20" s="11">
         <v>46</v>
       </c>
       <c r="BE20" s="11">
         <v>57</v>
       </c>
       <c r="BF20" s="11">
         <v>29</v>
       </c>
-      <c r="BG20" s="49"/>
-      <c r="BH20" s="49"/>
+      <c r="BG20" s="11">
+        <v>53</v>
+      </c>
+      <c r="BH20" s="11">
+        <v>56</v>
+      </c>
       <c r="BI20" s="11"/>
       <c r="BJ20" s="49"/>
       <c r="BK20" s="11"/>
       <c r="BL20" s="49"/>
       <c r="BM20" s="11"/>
       <c r="BN20" s="11"/>
       <c r="BO20" s="11"/>
       <c r="BP20" s="11"/>
     </row>
     <row r="21" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="13"/>
       <c r="G21" s="13"/>
       <c r="H21" s="14"/>
       <c r="I21" s="13"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
@@ -14647,52 +14927,56 @@
       </c>
       <c r="AY21" s="11">
         <v>6</v>
       </c>
       <c r="AZ21" s="49">
         <v>8</v>
       </c>
       <c r="BA21" s="11">
         <v>6</v>
       </c>
       <c r="BB21" s="11">
         <v>6</v>
       </c>
       <c r="BC21" s="11">
         <v>6</v>
       </c>
       <c r="BD21" s="11">
         <v>9</v>
       </c>
       <c r="BE21" s="11">
         <v>2</v>
       </c>
       <c r="BF21" s="11">
         <v>5</v>
       </c>
-      <c r="BG21" s="49"/>
-      <c r="BH21" s="49"/>
+      <c r="BG21" s="11">
+        <v>11</v>
+      </c>
+      <c r="BH21" s="11">
+        <v>8</v>
+      </c>
       <c r="BI21" s="11"/>
       <c r="BJ21" s="49"/>
       <c r="BK21" s="11"/>
       <c r="BL21" s="49"/>
       <c r="BM21" s="11"/>
       <c r="BN21" s="11"/>
       <c r="BO21" s="11"/>
       <c r="BP21" s="11"/>
     </row>
     <row r="22" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="14"/>
       <c r="I22" s="13"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
@@ -14809,52 +15093,56 @@
       </c>
       <c r="AY22" s="75" t="s">
         <v>27</v>
       </c>
       <c r="AZ22" s="49">
         <v>2</v>
       </c>
       <c r="BA22" s="11">
         <v>6</v>
       </c>
       <c r="BB22" s="11">
         <v>4</v>
       </c>
       <c r="BC22" s="11">
         <v>3</v>
       </c>
       <c r="BD22" s="11">
         <v>1</v>
       </c>
       <c r="BE22" s="11">
         <v>3</v>
       </c>
       <c r="BF22" s="11">
         <v>3</v>
       </c>
-      <c r="BG22" s="49"/>
-      <c r="BH22" s="49"/>
+      <c r="BG22" s="11">
+        <v>2</v>
+      </c>
+      <c r="BH22" s="11">
+        <v>5</v>
+      </c>
       <c r="BI22" s="11"/>
       <c r="BJ22" s="49"/>
       <c r="BK22" s="75"/>
       <c r="BL22" s="49"/>
       <c r="BM22" s="11"/>
       <c r="BN22" s="11"/>
       <c r="BO22" s="11"/>
       <c r="BP22" s="11"/>
     </row>
     <row r="23" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="14"/>
       <c r="I23" s="13"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
@@ -14971,52 +15259,56 @@
       </c>
       <c r="AY23" s="11">
         <v>8</v>
       </c>
       <c r="AZ23" s="49">
         <v>3</v>
       </c>
       <c r="BA23" s="11">
         <v>11</v>
       </c>
       <c r="BB23" s="11">
         <v>8</v>
       </c>
       <c r="BC23" s="11">
         <v>7</v>
       </c>
       <c r="BD23" s="11">
         <v>8</v>
       </c>
       <c r="BE23" s="11">
         <v>6</v>
       </c>
       <c r="BF23" s="11">
         <v>4</v>
       </c>
-      <c r="BG23" s="49"/>
-      <c r="BH23" s="49"/>
+      <c r="BG23" s="11">
+        <v>8</v>
+      </c>
+      <c r="BH23" s="11">
+        <v>1</v>
+      </c>
       <c r="BI23" s="11"/>
       <c r="BJ23" s="49"/>
       <c r="BK23" s="11"/>
       <c r="BL23" s="49"/>
       <c r="BM23" s="11"/>
       <c r="BN23" s="11"/>
       <c r="BO23" s="11"/>
       <c r="BP23" s="11"/>
     </row>
     <row r="24" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="13"/>
       <c r="G24" s="13"/>
       <c r="H24" s="14"/>
       <c r="I24" s="13"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
@@ -15133,52 +15425,56 @@
       </c>
       <c r="AY24" s="11">
         <v>10</v>
       </c>
       <c r="AZ24" s="49">
         <v>16</v>
       </c>
       <c r="BA24" s="11">
         <v>13</v>
       </c>
       <c r="BB24" s="11">
         <v>11</v>
       </c>
       <c r="BC24" s="11">
         <v>6</v>
       </c>
       <c r="BD24" s="11">
         <v>15</v>
       </c>
       <c r="BE24" s="11">
         <v>15</v>
       </c>
       <c r="BF24" s="11">
         <v>10</v>
       </c>
-      <c r="BG24" s="49"/>
-      <c r="BH24" s="49"/>
+      <c r="BG24" s="11">
+        <v>8</v>
+      </c>
+      <c r="BH24" s="11">
+        <v>17</v>
+      </c>
       <c r="BI24" s="11"/>
       <c r="BJ24" s="49"/>
       <c r="BK24" s="11"/>
       <c r="BL24" s="49"/>
       <c r="BM24" s="11"/>
       <c r="BN24" s="11"/>
       <c r="BO24" s="11"/>
       <c r="BP24" s="11"/>
     </row>
     <row r="25" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
       <c r="G25" s="13"/>
       <c r="H25" s="14"/>
       <c r="I25" s="13"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
@@ -15292,52 +15588,56 @@
       </c>
       <c r="AY25" s="11">
         <v>3</v>
       </c>
       <c r="AZ25" s="49">
         <v>5</v>
       </c>
       <c r="BA25" s="11">
         <v>2</v>
       </c>
       <c r="BB25" s="11">
         <v>8</v>
       </c>
       <c r="BC25" s="11">
         <v>3</v>
       </c>
       <c r="BD25" s="11">
         <v>6</v>
       </c>
       <c r="BE25" s="11">
         <v>4</v>
       </c>
       <c r="BF25" s="11">
         <v>3</v>
       </c>
-      <c r="BG25" s="49"/>
-      <c r="BH25" s="49"/>
+      <c r="BG25" s="11">
+        <v>4</v>
+      </c>
+      <c r="BH25" s="11">
+        <v>2</v>
+      </c>
       <c r="BI25" s="11"/>
       <c r="BJ25" s="49"/>
       <c r="BK25" s="11"/>
       <c r="BL25" s="49"/>
       <c r="BM25" s="11"/>
       <c r="BN25" s="11"/>
       <c r="BO25" s="11"/>
       <c r="BP25" s="11"/>
     </row>
     <row r="26" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="91" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="91"/>
       <c r="C26" s="91"/>
       <c r="D26" s="91"/>
       <c r="E26" s="91"/>
       <c r="F26" s="91"/>
       <c r="G26" s="91"/>
       <c r="H26" s="91"/>
       <c r="I26" s="91"/>
       <c r="J26" s="91"/>
       <c r="K26" s="91"/>
       <c r="L26" s="91"/>
       <c r="M26" s="91"/>
@@ -15550,52 +15850,56 @@
       </c>
       <c r="AY27" s="11">
         <v>83</v>
       </c>
       <c r="AZ27" s="48">
         <v>50</v>
       </c>
       <c r="BA27" s="47">
         <v>62</v>
       </c>
       <c r="BB27" s="47">
         <v>62</v>
       </c>
       <c r="BC27" s="47">
         <v>58</v>
       </c>
       <c r="BD27" s="47">
         <v>77</v>
       </c>
       <c r="BE27" s="47">
         <v>73</v>
       </c>
       <c r="BF27" s="47">
         <v>40</v>
       </c>
-      <c r="BG27" s="49"/>
-      <c r="BH27" s="49"/>
+      <c r="BG27" s="47">
+        <v>65</v>
+      </c>
+      <c r="BH27" s="47">
+        <v>54</v>
+      </c>
       <c r="BI27" s="11"/>
       <c r="BJ27" s="49"/>
       <c r="BK27" s="11"/>
       <c r="BL27" s="48"/>
       <c r="BM27" s="47"/>
       <c r="BN27" s="47"/>
       <c r="BO27" s="47"/>
       <c r="BP27" s="47"/>
     </row>
     <row r="28" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="13"/>
       <c r="E28" s="13"/>
       <c r="F28" s="7"/>
       <c r="G28" s="13"/>
       <c r="H28" s="14"/>
       <c r="I28" s="13"/>
       <c r="J28" s="15"/>
       <c r="K28" s="14"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
@@ -15712,52 +16016,56 @@
       </c>
       <c r="AY28" s="11">
         <v>14</v>
       </c>
       <c r="AZ28" s="48">
         <v>2</v>
       </c>
       <c r="BA28" s="47">
         <v>8</v>
       </c>
       <c r="BB28" s="47">
         <v>5</v>
       </c>
       <c r="BC28" s="47">
         <v>10</v>
       </c>
       <c r="BD28" s="47">
         <v>19</v>
       </c>
       <c r="BE28" s="47">
         <v>10</v>
       </c>
       <c r="BF28" s="47">
         <v>4</v>
       </c>
-      <c r="BG28" s="49"/>
-      <c r="BH28" s="49"/>
+      <c r="BG28" s="47">
+        <v>11</v>
+      </c>
+      <c r="BH28" s="47">
+        <v>11</v>
+      </c>
       <c r="BI28" s="11"/>
       <c r="BJ28" s="49"/>
       <c r="BK28" s="11"/>
       <c r="BL28" s="48"/>
       <c r="BM28" s="47"/>
       <c r="BN28" s="47"/>
       <c r="BO28" s="47"/>
       <c r="BP28" s="47"/>
     </row>
     <row r="29" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
       <c r="F29" s="7"/>
       <c r="G29" s="13"/>
       <c r="H29" s="14"/>
       <c r="I29" s="13"/>
       <c r="J29" s="15"/>
       <c r="K29" s="14"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
@@ -15862,52 +16170,52 @@
         <v>27</v>
       </c>
       <c r="AV29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="AW29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="AX29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="AY29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="AZ29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="BA29" s="47">
         <v>1</v>
       </c>
       <c r="BB29" s="47"/>
       <c r="BC29" s="47"/>
       <c r="BD29" s="47"/>
       <c r="BE29" s="47"/>
       <c r="BF29" s="24"/>
-      <c r="BG29" s="75"/>
-      <c r="BH29" s="75"/>
+      <c r="BG29" s="47"/>
+      <c r="BH29" s="47"/>
       <c r="BI29" s="75"/>
       <c r="BJ29" s="75"/>
       <c r="BK29" s="75"/>
       <c r="BL29" s="75"/>
       <c r="BM29" s="47"/>
       <c r="BN29" s="47"/>
       <c r="BO29" s="47"/>
       <c r="BP29" s="75"/>
     </row>
     <row r="30" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="7"/>
       <c r="G30" s="13"/>
       <c r="H30" s="14"/>
       <c r="I30" s="13"/>
       <c r="J30" s="15"/>
       <c r="K30" s="14"/>
       <c r="L30" s="15"/>
       <c r="M30" s="15"/>
@@ -16024,52 +16332,56 @@
       </c>
       <c r="AY30" s="11">
         <v>3</v>
       </c>
       <c r="AZ30" s="48">
         <v>4</v>
       </c>
       <c r="BA30" s="47">
         <v>3</v>
       </c>
       <c r="BB30" s="47">
         <v>5</v>
       </c>
       <c r="BC30" s="47">
         <v>7</v>
       </c>
       <c r="BD30" s="47">
         <v>3</v>
       </c>
       <c r="BE30" s="47">
         <v>2</v>
       </c>
       <c r="BF30" s="47">
         <v>1</v>
       </c>
-      <c r="BG30" s="49"/>
-      <c r="BH30" s="49"/>
+      <c r="BG30" s="47">
+        <v>3</v>
+      </c>
+      <c r="BH30" s="47">
+        <v>2</v>
+      </c>
       <c r="BI30" s="11"/>
       <c r="BJ30" s="49"/>
       <c r="BK30" s="11"/>
       <c r="BL30" s="48"/>
       <c r="BM30" s="47"/>
       <c r="BN30" s="47"/>
       <c r="BO30" s="47"/>
       <c r="BP30" s="47"/>
     </row>
     <row r="31" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="7"/>
       <c r="G31" s="13"/>
       <c r="H31" s="14"/>
       <c r="I31" s="13"/>
       <c r="J31" s="15"/>
       <c r="K31" s="14"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
@@ -16186,52 +16498,56 @@
       </c>
       <c r="AY31" s="11">
         <v>3</v>
       </c>
       <c r="AZ31" s="48">
         <v>5</v>
       </c>
       <c r="BA31" s="47">
         <v>4</v>
       </c>
       <c r="BB31" s="47">
         <v>3</v>
       </c>
       <c r="BC31" s="47">
         <v>6</v>
       </c>
       <c r="BD31" s="47">
         <v>3</v>
       </c>
       <c r="BE31" s="47">
         <v>6</v>
       </c>
       <c r="BF31" s="47">
         <v>4</v>
       </c>
-      <c r="BG31" s="49"/>
-      <c r="BH31" s="49"/>
+      <c r="BG31" s="47">
+        <v>7</v>
+      </c>
+      <c r="BH31" s="47">
+        <v>2</v>
+      </c>
       <c r="BI31" s="11"/>
       <c r="BJ31" s="49"/>
       <c r="BK31" s="11"/>
       <c r="BL31" s="48"/>
       <c r="BM31" s="47"/>
       <c r="BN31" s="47"/>
       <c r="BO31" s="47"/>
       <c r="BP31" s="47"/>
     </row>
     <row r="32" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="7"/>
       <c r="G32" s="13"/>
       <c r="H32" s="14"/>
       <c r="I32" s="13"/>
       <c r="J32" s="15"/>
       <c r="K32" s="14"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
@@ -16348,52 +16664,56 @@
       </c>
       <c r="AY32" s="11">
         <v>22</v>
       </c>
       <c r="AZ32" s="48">
         <v>9</v>
       </c>
       <c r="BA32" s="47">
         <v>13</v>
       </c>
       <c r="BB32" s="47">
         <v>11</v>
       </c>
       <c r="BC32" s="47">
         <v>11</v>
       </c>
       <c r="BD32" s="47">
         <v>15</v>
       </c>
       <c r="BE32" s="47">
         <v>10</v>
       </c>
       <c r="BF32" s="47">
         <v>9</v>
       </c>
-      <c r="BG32" s="49"/>
-      <c r="BH32" s="49"/>
+      <c r="BG32" s="47">
+        <v>3</v>
+      </c>
+      <c r="BH32" s="47">
+        <v>13</v>
+      </c>
       <c r="BI32" s="11"/>
       <c r="BJ32" s="49"/>
       <c r="BK32" s="11"/>
       <c r="BL32" s="48"/>
       <c r="BM32" s="47"/>
       <c r="BN32" s="47"/>
       <c r="BO32" s="47"/>
       <c r="BP32" s="47"/>
     </row>
     <row r="33" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="7"/>
       <c r="G33" s="13"/>
       <c r="H33" s="14"/>
       <c r="I33" s="13"/>
       <c r="J33" s="15"/>
       <c r="K33" s="14"/>
       <c r="L33" s="15"/>
       <c r="M33" s="15"/>
@@ -16508,52 +16828,56 @@
       </c>
       <c r="AY33" s="11">
         <v>7</v>
       </c>
       <c r="AZ33" s="48">
         <v>5</v>
       </c>
       <c r="BA33" s="47">
         <v>5</v>
       </c>
       <c r="BB33" s="47">
         <v>7</v>
       </c>
       <c r="BC33" s="47">
         <v>3</v>
       </c>
       <c r="BD33" s="47">
         <v>6</v>
       </c>
       <c r="BE33" s="47">
         <v>12</v>
       </c>
       <c r="BF33" s="47">
         <v>6</v>
       </c>
-      <c r="BG33" s="49"/>
-      <c r="BH33" s="49"/>
+      <c r="BG33" s="47">
+        <v>13</v>
+      </c>
+      <c r="BH33" s="47">
+        <v>4</v>
+      </c>
       <c r="BI33" s="11"/>
       <c r="BJ33" s="49"/>
       <c r="BK33" s="11"/>
       <c r="BL33" s="48"/>
       <c r="BM33" s="47"/>
       <c r="BN33" s="47"/>
       <c r="BO33" s="47"/>
       <c r="BP33" s="47"/>
     </row>
     <row r="34" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="7"/>
       <c r="G34" s="13"/>
       <c r="H34" s="14"/>
       <c r="I34" s="13"/>
       <c r="J34" s="15"/>
       <c r="K34" s="14"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
@@ -16668,52 +16992,56 @@
       </c>
       <c r="AY34" s="11">
         <v>10</v>
       </c>
       <c r="AZ34" s="48">
         <v>8</v>
       </c>
       <c r="BA34" s="47">
         <v>12</v>
       </c>
       <c r="BB34" s="47">
         <v>5</v>
       </c>
       <c r="BC34" s="47">
         <v>4</v>
       </c>
       <c r="BD34" s="47">
         <v>8</v>
       </c>
       <c r="BE34" s="47">
         <v>10</v>
       </c>
       <c r="BF34" s="47">
         <v>5</v>
       </c>
-      <c r="BG34" s="49"/>
-      <c r="BH34" s="49"/>
+      <c r="BG34" s="47">
+        <v>8</v>
+      </c>
+      <c r="BH34" s="47">
+        <v>7</v>
+      </c>
       <c r="BI34" s="11"/>
       <c r="BJ34" s="49"/>
       <c r="BK34" s="11"/>
       <c r="BL34" s="48"/>
       <c r="BM34" s="47"/>
       <c r="BN34" s="47"/>
       <c r="BO34" s="47"/>
       <c r="BP34" s="47"/>
     </row>
     <row r="35" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
@@ -16828,52 +17156,56 @@
       </c>
       <c r="AY35" s="11">
         <v>5</v>
       </c>
       <c r="AZ35" s="48">
         <v>4</v>
       </c>
       <c r="BA35" s="47">
         <v>4</v>
       </c>
       <c r="BB35" s="47">
         <v>2</v>
       </c>
       <c r="BC35" s="47">
         <v>6</v>
       </c>
       <c r="BD35" s="47">
         <v>3</v>
       </c>
       <c r="BE35" s="47">
         <v>1</v>
       </c>
       <c r="BF35" s="47">
         <v>1</v>
       </c>
-      <c r="BG35" s="49"/>
-      <c r="BH35" s="49"/>
+      <c r="BG35" s="47">
+        <v>3</v>
+      </c>
+      <c r="BH35" s="47">
+        <v>2</v>
+      </c>
       <c r="BI35" s="11"/>
       <c r="BJ35" s="49"/>
       <c r="BK35" s="11"/>
       <c r="BL35" s="48"/>
       <c r="BM35" s="47"/>
       <c r="BN35" s="47"/>
       <c r="BO35" s="47"/>
       <c r="BP35" s="47"/>
     </row>
     <row r="36" spans="1:68" s="24" customFormat="1" ht="11.25">
       <c r="A36" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="15"/>
       <c r="I36" s="7"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15"/>
       <c r="L36" s="15"/>
       <c r="M36" s="15"/>
@@ -16990,52 +17322,56 @@
       </c>
       <c r="AY36" s="11">
         <v>14</v>
       </c>
       <c r="AZ36" s="48">
         <v>12</v>
       </c>
       <c r="BA36" s="47">
         <v>11</v>
       </c>
       <c r="BB36" s="47">
         <v>16</v>
       </c>
       <c r="BC36" s="47">
         <v>8</v>
       </c>
       <c r="BD36" s="47">
         <v>18</v>
       </c>
       <c r="BE36" s="47">
         <v>18</v>
       </c>
       <c r="BF36" s="47">
         <v>8</v>
       </c>
-      <c r="BG36" s="49"/>
-      <c r="BH36" s="49"/>
+      <c r="BG36" s="47">
+        <v>14</v>
+      </c>
+      <c r="BH36" s="47">
+        <v>9</v>
+      </c>
       <c r="BI36" s="11"/>
       <c r="BJ36" s="49"/>
       <c r="BK36" s="11"/>
       <c r="BL36" s="48"/>
       <c r="BM36" s="47"/>
       <c r="BN36" s="47"/>
       <c r="BO36" s="47"/>
       <c r="BP36" s="47"/>
     </row>
     <row r="37" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="21"/>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
@@ -17150,52 +17486,56 @@
       </c>
       <c r="AY37" s="19">
         <v>5</v>
       </c>
       <c r="AZ37" s="52">
         <v>1</v>
       </c>
       <c r="BA37" s="19">
         <v>1</v>
       </c>
       <c r="BB37" s="19">
         <v>8</v>
       </c>
       <c r="BC37" s="19">
         <v>3</v>
       </c>
       <c r="BD37" s="19">
         <v>2</v>
       </c>
       <c r="BE37" s="19">
         <v>4</v>
       </c>
       <c r="BF37" s="19">
         <v>2</v>
       </c>
-      <c r="BG37" s="52"/>
-      <c r="BH37" s="52"/>
+      <c r="BG37" s="19">
+        <v>3</v>
+      </c>
+      <c r="BH37" s="19">
+        <v>4</v>
+      </c>
       <c r="BI37" s="19"/>
       <c r="BJ37" s="52"/>
       <c r="BK37" s="19"/>
       <c r="BL37" s="52"/>
       <c r="BM37" s="19"/>
       <c r="BN37" s="19"/>
       <c r="BO37" s="19"/>
       <c r="BP37" s="76"/>
     </row>
     <row r="38" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="44" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="45" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="46" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="47" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="48" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="49" s="2" customFormat="1" ht="11.25"/>
     <row r="50" s="2" customFormat="1" ht="11.25"/>
     <row r="51" s="2" customFormat="1" ht="11.25"/>
     <row r="52" s="2" customFormat="1" ht="11.25"/>
     <row r="53" s="2" customFormat="1" ht="11.25"/>
@@ -17205,256 +17545,256 @@
     <row r="57" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AC4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP43"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AI1" workbookViewId="0">
-      <selection activeCell="BB47" sqref="BB47"/>
+      <selection activeCell="BE45" sqref="BE45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" hidden="1" customWidth="1"/>
     <col min="5" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="2" spans="1:68" s="2" customFormat="1" ht="12.75">
-      <c r="A2" s="85" t="s">
+      <c r="A2" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="85"/>
-[...65 lines deleted...]
-      <c r="BP2" s="85"/>
+      <c r="B2" s="88"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="88"/>
+      <c r="M2" s="88"/>
+      <c r="N2" s="88"/>
+      <c r="O2" s="88"/>
+      <c r="P2" s="88"/>
+      <c r="Q2" s="88"/>
+      <c r="R2" s="88"/>
+      <c r="S2" s="88"/>
+      <c r="T2" s="88"/>
+      <c r="U2" s="88"/>
+      <c r="V2" s="88"/>
+      <c r="W2" s="88"/>
+      <c r="X2" s="88"/>
+      <c r="Y2" s="88"/>
+      <c r="Z2" s="88"/>
+      <c r="AA2" s="88"/>
+      <c r="AB2" s="88"/>
+      <c r="AC2" s="88"/>
+      <c r="AD2" s="88"/>
+      <c r="AE2" s="88"/>
+      <c r="AF2" s="88"/>
+      <c r="AG2" s="88"/>
+      <c r="AH2" s="88"/>
+      <c r="AI2" s="88"/>
+      <c r="AJ2" s="88"/>
+      <c r="AK2" s="88"/>
+      <c r="AL2" s="88"/>
+      <c r="AM2" s="88"/>
+      <c r="AN2" s="88"/>
+      <c r="AO2" s="88"/>
+      <c r="AP2" s="88"/>
+      <c r="AQ2" s="88"/>
+      <c r="AR2" s="88"/>
+      <c r="AS2" s="88"/>
+      <c r="AT2" s="88"/>
+      <c r="AU2" s="88"/>
+      <c r="AV2" s="88"/>
+      <c r="AW2" s="88"/>
+      <c r="AX2" s="88"/>
+      <c r="AY2" s="88"/>
+      <c r="AZ2" s="88"/>
+      <c r="BA2" s="88"/>
+      <c r="BB2" s="88"/>
+      <c r="BC2" s="88"/>
+      <c r="BD2" s="88"/>
+      <c r="BE2" s="88"/>
+      <c r="BF2" s="88"/>
+      <c r="BG2" s="88"/>
+      <c r="BH2" s="88"/>
+      <c r="BI2" s="88"/>
+      <c r="BJ2" s="88"/>
+      <c r="BK2" s="88"/>
+      <c r="BL2" s="88"/>
+      <c r="BM2" s="88"/>
+      <c r="BN2" s="88"/>
+      <c r="BO2" s="88"/>
+      <c r="BP2" s="88"/>
     </row>
     <row r="3" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="N3" s="21"/>
       <c r="O3" s="21"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="26"/>
       <c r="R3" s="21"/>
       <c r="S3" s="26"/>
       <c r="T3" s="21"/>
       <c r="V3" s="26"/>
       <c r="W3" s="26"/>
       <c r="X3" s="26"/>
       <c r="AD3" s="21"/>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
       <c r="AI3" s="26"/>
       <c r="AJ3" s="26"/>
       <c r="AK3" s="26"/>
       <c r="AL3" s="26"/>
       <c r="AM3" s="26"/>
       <c r="AN3" s="26"/>
       <c r="AR3" s="26"/>
       <c r="AS3" s="26"/>
       <c r="AT3" s="26"/>
       <c r="AU3" s="26"/>
       <c r="AV3" s="26"/>
       <c r="AW3" s="26"/>
       <c r="AX3" s="26"/>
       <c r="AY3" s="26"/>
       <c r="AZ3" s="26"/>
       <c r="BD3" s="26"/>
       <c r="BE3" s="26"/>
       <c r="BF3" s="26"/>
       <c r="BG3" s="26"/>
       <c r="BH3" s="26"/>
       <c r="BI3" s="26"/>
       <c r="BJ3" s="26"/>
       <c r="BK3" s="26"/>
       <c r="BL3" s="26"/>
       <c r="BP3" s="26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A4" s="93"/>
-      <c r="B4" s="86">
+      <c r="B4" s="85">
         <v>2021</v>
       </c>
-      <c r="C4" s="87"/>
-[...9 lines deleted...]
-      <c r="M4" s="87"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="86"/>
       <c r="N4" s="92">
         <v>2022</v>
       </c>
       <c r="O4" s="92"/>
       <c r="P4" s="92"/>
       <c r="Q4" s="92"/>
       <c r="R4" s="92"/>
       <c r="S4" s="92"/>
       <c r="T4" s="92"/>
       <c r="U4" s="102">
         <v>2023</v>
       </c>
       <c r="V4" s="103"/>
       <c r="W4" s="103"/>
       <c r="X4" s="103"/>
       <c r="Y4" s="103"/>
       <c r="Z4" s="103"/>
       <c r="AA4" s="103"/>
       <c r="AB4" s="103"/>
       <c r="AC4" s="103"/>
       <c r="AE4" s="22"/>
-      <c r="AG4" s="86">
+      <c r="AG4" s="85">
         <v>2024</v>
       </c>
-      <c r="AH4" s="87"/>
-[...10 lines deleted...]
-      <c r="AS4" s="86">
+      <c r="AH4" s="86"/>
+      <c r="AI4" s="86"/>
+      <c r="AJ4" s="86"/>
+      <c r="AK4" s="86"/>
+      <c r="AL4" s="86"/>
+      <c r="AM4" s="86"/>
+      <c r="AN4" s="86"/>
+      <c r="AO4" s="86"/>
+      <c r="AP4" s="86"/>
+      <c r="AQ4" s="86"/>
+      <c r="AR4" s="87"/>
+      <c r="AS4" s="85">
         <v>2025</v>
       </c>
-      <c r="AT4" s="87"/>
-[...10 lines deleted...]
-      <c r="BE4" s="86">
+      <c r="AT4" s="86"/>
+      <c r="AU4" s="86"/>
+      <c r="AV4" s="86"/>
+      <c r="AW4" s="86"/>
+      <c r="AX4" s="86"/>
+      <c r="AY4" s="86"/>
+      <c r="AZ4" s="86"/>
+      <c r="BA4" s="86"/>
+      <c r="BB4" s="86"/>
+      <c r="BC4" s="86"/>
+      <c r="BD4" s="87"/>
+      <c r="BE4" s="85">
         <v>2026</v>
       </c>
-      <c r="BF4" s="87"/>
-[...9 lines deleted...]
-      <c r="BP4" s="88"/>
+      <c r="BF4" s="86"/>
+      <c r="BG4" s="86"/>
+      <c r="BH4" s="86"/>
+      <c r="BI4" s="86"/>
+      <c r="BJ4" s="86"/>
+      <c r="BK4" s="86"/>
+      <c r="BL4" s="86"/>
+      <c r="BM4" s="86"/>
+      <c r="BN4" s="86"/>
+      <c r="BO4" s="86"/>
+      <c r="BP4" s="87"/>
     </row>
     <row r="5" spans="1:68" s="2" customFormat="1" ht="24.75" customHeight="1">
       <c r="A5" s="94"/>
       <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="59" t="s">
@@ -17863,52 +18203,56 @@
       </c>
       <c r="AY7" s="34">
         <v>2.52</v>
       </c>
       <c r="AZ7" s="34">
         <v>2.4500000000000002</v>
       </c>
       <c r="BA7" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="BB7" s="34">
         <v>2.46</v>
       </c>
       <c r="BC7" s="34">
         <v>2.44</v>
       </c>
       <c r="BD7" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="BE7" s="34">
         <v>2.75</v>
       </c>
       <c r="BF7" s="34">
         <v>2.29</v>
       </c>
-      <c r="BG7" s="34"/>
-      <c r="BH7" s="34"/>
+      <c r="BG7" s="34">
+        <v>2.4</v>
+      </c>
+      <c r="BH7" s="34">
+        <v>2.4300000000000002</v>
+      </c>
       <c r="BI7" s="34"/>
       <c r="BJ7" s="34"/>
       <c r="BK7" s="34"/>
       <c r="BL7" s="34"/>
       <c r="BM7" s="34"/>
       <c r="BN7" s="34"/>
       <c r="BO7" s="34"/>
       <c r="BP7" s="34"/>
     </row>
     <row r="8" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="35"/>
       <c r="E8" s="35"/>
       <c r="F8" s="35"/>
       <c r="G8" s="35"/>
       <c r="H8" s="36"/>
       <c r="I8" s="35"/>
       <c r="J8" s="36"/>
       <c r="K8" s="36"/>
       <c r="L8" s="36"/>
       <c r="M8" s="34"/>
@@ -18025,52 +18369,56 @@
       </c>
       <c r="AY8" s="34">
         <v>3.41</v>
       </c>
       <c r="AZ8" s="34">
         <v>3.22</v>
       </c>
       <c r="BA8" s="34">
         <v>3.32</v>
       </c>
       <c r="BB8" s="34">
         <v>3.18</v>
       </c>
       <c r="BC8" s="34">
         <v>3.17</v>
       </c>
       <c r="BD8" s="34">
         <v>3.21</v>
       </c>
       <c r="BE8" s="34">
         <v>3.74</v>
       </c>
       <c r="BF8" s="34">
         <v>2.92</v>
       </c>
-      <c r="BG8" s="34"/>
-      <c r="BH8" s="34"/>
+      <c r="BG8" s="34">
+        <v>3.15</v>
+      </c>
+      <c r="BH8" s="34">
+        <v>3.33</v>
+      </c>
       <c r="BI8" s="34"/>
       <c r="BJ8" s="34"/>
       <c r="BK8" s="34"/>
       <c r="BL8" s="34"/>
       <c r="BM8" s="34"/>
       <c r="BN8" s="34"/>
       <c r="BO8" s="34"/>
       <c r="BP8" s="34"/>
     </row>
     <row r="9" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="30"/>
       <c r="C9" s="30"/>
       <c r="D9" s="35"/>
       <c r="E9" s="35"/>
       <c r="F9" s="35"/>
       <c r="G9" s="35"/>
       <c r="H9" s="36"/>
       <c r="I9" s="35"/>
       <c r="J9" s="36"/>
       <c r="K9" s="36"/>
       <c r="L9" s="36"/>
       <c r="M9" s="34"/>
@@ -18187,52 +18535,56 @@
       </c>
       <c r="AY9" s="34">
         <v>3.2</v>
       </c>
       <c r="AZ9" s="34">
         <v>3.19</v>
       </c>
       <c r="BA9" s="34">
         <v>3.15</v>
       </c>
       <c r="BB9" s="34">
         <v>3.06</v>
       </c>
       <c r="BC9" s="34">
         <v>3</v>
       </c>
       <c r="BD9" s="34">
         <v>3.04</v>
       </c>
       <c r="BE9" s="34">
         <v>0.78</v>
       </c>
       <c r="BF9" s="34">
         <v>1.43</v>
       </c>
-      <c r="BG9" s="34"/>
-      <c r="BH9" s="34"/>
+      <c r="BG9" s="34">
+        <v>2.41</v>
+      </c>
+      <c r="BH9" s="34">
+        <v>2.61</v>
+      </c>
       <c r="BI9" s="34"/>
       <c r="BJ9" s="34"/>
       <c r="BK9" s="34"/>
       <c r="BL9" s="34"/>
       <c r="BM9" s="34"/>
       <c r="BN9" s="34"/>
       <c r="BO9" s="34"/>
       <c r="BP9" s="34"/>
     </row>
     <row r="10" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="30"/>
       <c r="C10" s="30"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="36"/>
       <c r="I10" s="35"/>
       <c r="J10" s="36"/>
       <c r="K10" s="36"/>
       <c r="L10" s="36"/>
       <c r="M10" s="34"/>
@@ -18349,52 +18701,56 @@
       </c>
       <c r="AY10" s="34">
         <v>1.55</v>
       </c>
       <c r="AZ10" s="34">
         <v>1.52</v>
       </c>
       <c r="BA10" s="34">
         <v>1.48</v>
       </c>
       <c r="BB10" s="34">
         <v>1.5</v>
       </c>
       <c r="BC10" s="34">
         <v>1.59</v>
       </c>
       <c r="BD10" s="34">
         <v>1.54</v>
       </c>
       <c r="BE10" s="34">
         <v>0.71</v>
       </c>
       <c r="BF10" s="34">
         <v>0.56000000000000005</v>
       </c>
-      <c r="BG10" s="34"/>
-      <c r="BH10" s="34"/>
+      <c r="BG10" s="34">
+        <v>0.73</v>
+      </c>
+      <c r="BH10" s="34">
+        <v>0.73</v>
+      </c>
       <c r="BI10" s="34"/>
       <c r="BJ10" s="34"/>
       <c r="BK10" s="34"/>
       <c r="BL10" s="34"/>
       <c r="BM10" s="34"/>
       <c r="BN10" s="34"/>
       <c r="BO10" s="34"/>
       <c r="BP10" s="34"/>
     </row>
     <row r="11" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="30"/>
       <c r="D11" s="35"/>
       <c r="E11" s="35"/>
       <c r="F11" s="35"/>
       <c r="G11" s="35"/>
       <c r="H11" s="36"/>
       <c r="I11" s="35"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="36"/>
       <c r="M11" s="34"/>
@@ -18511,52 +18867,56 @@
       </c>
       <c r="AY11" s="34">
         <v>1.52</v>
       </c>
       <c r="AZ11" s="34">
         <v>1.47</v>
       </c>
       <c r="BA11" s="34">
         <v>1.49</v>
       </c>
       <c r="BB11" s="34">
         <v>1.46</v>
       </c>
       <c r="BC11" s="34">
         <v>1.46</v>
       </c>
       <c r="BD11" s="34">
         <v>1.39</v>
       </c>
       <c r="BE11" s="34">
         <v>1.49</v>
       </c>
       <c r="BF11" s="34">
         <v>1.39</v>
       </c>
-      <c r="BG11" s="34"/>
-      <c r="BH11" s="34"/>
+      <c r="BG11" s="34">
+        <v>1.42</v>
+      </c>
+      <c r="BH11" s="34">
+        <v>1.37</v>
+      </c>
       <c r="BI11" s="34"/>
       <c r="BJ11" s="34"/>
       <c r="BK11" s="34"/>
       <c r="BL11" s="34"/>
       <c r="BM11" s="34"/>
       <c r="BN11" s="34"/>
       <c r="BO11" s="34"/>
       <c r="BP11" s="34"/>
     </row>
     <row r="12" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="30"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="36"/>
       <c r="I12" s="35"/>
       <c r="J12" s="36"/>
       <c r="K12" s="36"/>
       <c r="L12" s="36"/>
       <c r="M12" s="34"/>
@@ -18673,52 +19033,56 @@
       </c>
       <c r="AY12" s="34">
         <v>2.44</v>
       </c>
       <c r="AZ12" s="34">
         <v>2.4</v>
       </c>
       <c r="BA12" s="34">
         <v>2.48</v>
       </c>
       <c r="BB12" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="BC12" s="34">
         <v>2.5099999999999998</v>
       </c>
       <c r="BD12" s="34">
         <v>2.59</v>
       </c>
       <c r="BE12" s="34">
         <v>2.37</v>
       </c>
       <c r="BF12" s="34">
         <v>2.37</v>
       </c>
-      <c r="BG12" s="34"/>
-      <c r="BH12" s="34"/>
+      <c r="BG12" s="34">
+        <v>1.8</v>
+      </c>
+      <c r="BH12" s="34">
+        <v>2.14</v>
+      </c>
       <c r="BI12" s="34"/>
       <c r="BJ12" s="34"/>
       <c r="BK12" s="34"/>
       <c r="BL12" s="34"/>
       <c r="BM12" s="34"/>
       <c r="BN12" s="34"/>
       <c r="BO12" s="34"/>
       <c r="BP12" s="34"/>
     </row>
     <row r="13" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="30"/>
       <c r="C13" s="30"/>
       <c r="D13" s="35"/>
       <c r="E13" s="35"/>
       <c r="F13" s="35"/>
       <c r="G13" s="35"/>
       <c r="H13" s="36"/>
       <c r="I13" s="35"/>
       <c r="J13" s="36"/>
       <c r="K13" s="36"/>
       <c r="L13" s="36"/>
       <c r="M13" s="34"/>
@@ -18835,52 +19199,56 @@
       </c>
       <c r="AY13" s="34">
         <v>1.62</v>
       </c>
       <c r="AZ13" s="34">
         <v>1.59</v>
       </c>
       <c r="BA13" s="34">
         <v>1.58</v>
       </c>
       <c r="BB13" s="34">
         <v>1.62</v>
       </c>
       <c r="BC13" s="34">
         <v>1.55</v>
       </c>
       <c r="BD13" s="34">
         <v>1.57</v>
       </c>
       <c r="BE13" s="34">
         <v>3.57</v>
       </c>
       <c r="BF13" s="34">
         <v>2.8</v>
       </c>
-      <c r="BG13" s="34"/>
-      <c r="BH13" s="34"/>
+      <c r="BG13" s="34">
+        <v>3.14</v>
+      </c>
+      <c r="BH13" s="34">
+        <v>2.65</v>
+      </c>
       <c r="BI13" s="34"/>
       <c r="BJ13" s="34"/>
       <c r="BK13" s="34"/>
       <c r="BL13" s="34"/>
       <c r="BM13" s="34"/>
       <c r="BN13" s="34"/>
       <c r="BO13" s="34"/>
       <c r="BP13" s="34"/>
     </row>
     <row r="14" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="36"/>
       <c r="I14" s="35"/>
       <c r="J14" s="36"/>
       <c r="K14" s="36"/>
       <c r="L14" s="36"/>
       <c r="M14" s="34"/>
@@ -18997,52 +19365,56 @@
       </c>
       <c r="AY14" s="34">
         <v>2.4300000000000002</v>
       </c>
       <c r="AZ14" s="34">
         <v>2.41</v>
       </c>
       <c r="BA14" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="BB14" s="34">
         <v>2.42</v>
       </c>
       <c r="BC14" s="34">
         <v>2.31</v>
       </c>
       <c r="BD14" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="BE14" s="34">
         <v>2.9</v>
       </c>
       <c r="BF14" s="34">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BG14" s="34"/>
-      <c r="BH14" s="34"/>
+      <c r="BG14" s="34">
+        <v>2.31</v>
+      </c>
+      <c r="BH14" s="34">
+        <v>2.2599999999999998</v>
+      </c>
       <c r="BI14" s="34"/>
       <c r="BJ14" s="34"/>
       <c r="BK14" s="34"/>
       <c r="BL14" s="34"/>
       <c r="BM14" s="34"/>
       <c r="BN14" s="34"/>
       <c r="BO14" s="34"/>
       <c r="BP14" s="34"/>
     </row>
     <row r="15" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="30"/>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
       <c r="F15" s="30"/>
       <c r="G15" s="30"/>
       <c r="H15" s="30"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="30"/>
       <c r="L15" s="30"/>
       <c r="M15" s="30"/>
@@ -19159,52 +19531,56 @@
       </c>
       <c r="AY15" s="34">
         <v>3.03</v>
       </c>
       <c r="AZ15" s="34">
         <v>2.91</v>
       </c>
       <c r="BA15" s="34">
         <v>3.11</v>
       </c>
       <c r="BB15" s="34">
         <v>3.11</v>
       </c>
       <c r="BC15" s="34">
         <v>3.19</v>
       </c>
       <c r="BD15" s="34">
         <v>3.21</v>
       </c>
       <c r="BE15" s="34">
         <v>2.23</v>
       </c>
       <c r="BF15" s="34">
         <v>2</v>
       </c>
-      <c r="BG15" s="34"/>
-      <c r="BH15" s="34"/>
+      <c r="BG15" s="34">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="BH15" s="34">
+        <v>2.13</v>
+      </c>
       <c r="BI15" s="34"/>
       <c r="BJ15" s="34"/>
       <c r="BK15" s="34"/>
       <c r="BL15" s="34"/>
       <c r="BM15" s="34"/>
       <c r="BN15" s="34"/>
       <c r="BO15" s="34"/>
       <c r="BP15" s="34"/>
     </row>
     <row r="16" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="36"/>
       <c r="I16" s="35"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="34"/>
@@ -19321,52 +19697,56 @@
       </c>
       <c r="AY16" s="34">
         <v>2.09</v>
       </c>
       <c r="AZ16" s="34">
         <v>2.14</v>
       </c>
       <c r="BA16" s="34">
         <v>2.15</v>
       </c>
       <c r="BB16" s="34">
         <v>2.17</v>
       </c>
       <c r="BC16" s="34">
         <v>2.09</v>
       </c>
       <c r="BD16" s="34">
         <v>2.16</v>
       </c>
       <c r="BE16" s="34">
         <v>2.9</v>
       </c>
       <c r="BF16" s="34">
         <v>2.35</v>
       </c>
-      <c r="BG16" s="34"/>
-      <c r="BH16" s="34"/>
+      <c r="BG16" s="34">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="BH16" s="34">
+        <v>2.2400000000000002</v>
+      </c>
       <c r="BI16" s="34"/>
       <c r="BJ16" s="34"/>
       <c r="BK16" s="34"/>
       <c r="BL16" s="34"/>
       <c r="BM16" s="34"/>
       <c r="BN16" s="34"/>
       <c r="BO16" s="34"/>
       <c r="BP16" s="34"/>
     </row>
     <row r="17" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="35"/>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
       <c r="G17" s="35"/>
       <c r="H17" s="36"/>
       <c r="I17" s="35"/>
       <c r="J17" s="36"/>
       <c r="K17" s="36"/>
       <c r="L17" s="36"/>
       <c r="M17" s="34"/>
@@ -19483,52 +19863,56 @@
       </c>
       <c r="AY17" s="34">
         <v>1.98</v>
       </c>
       <c r="AZ17" s="34">
         <v>1.96</v>
       </c>
       <c r="BA17" s="34">
         <v>1.85</v>
       </c>
       <c r="BB17" s="34">
         <v>2.17</v>
       </c>
       <c r="BC17" s="34">
         <v>2.14</v>
       </c>
       <c r="BD17" s="34">
         <v>2.17</v>
       </c>
       <c r="BE17" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="BF17" s="34">
         <v>2.15</v>
       </c>
-      <c r="BG17" s="34"/>
-      <c r="BH17" s="34"/>
+      <c r="BG17" s="34">
+        <v>2.17</v>
+      </c>
+      <c r="BH17" s="34">
+        <v>2.12</v>
+      </c>
       <c r="BI17" s="34"/>
       <c r="BJ17" s="34"/>
       <c r="BK17" s="34"/>
       <c r="BL17" s="34"/>
       <c r="BM17" s="34"/>
       <c r="BN17" s="34"/>
       <c r="BO17" s="34"/>
       <c r="BP17" s="34"/>
     </row>
     <row r="18" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="90"/>
       <c r="C18" s="90"/>
       <c r="D18" s="90"/>
       <c r="E18" s="90"/>
       <c r="F18" s="90"/>
       <c r="G18" s="90"/>
       <c r="H18" s="90"/>
       <c r="I18" s="90"/>
       <c r="J18" s="90"/>
       <c r="K18" s="90"/>
       <c r="L18" s="90"/>
       <c r="M18" s="90"/>
@@ -19741,52 +20125,56 @@
       </c>
       <c r="AY19" s="34">
         <v>3.17</v>
       </c>
       <c r="AZ19" s="34">
         <v>3.08</v>
       </c>
       <c r="BA19" s="34">
         <v>3.18</v>
       </c>
       <c r="BB19" s="34">
         <v>3.11</v>
       </c>
       <c r="BC19" s="34">
         <v>3.07</v>
       </c>
       <c r="BD19" s="34">
         <v>3.08</v>
       </c>
       <c r="BE19" s="34">
         <v>3.25</v>
       </c>
       <c r="BF19" s="34">
         <v>2.77</v>
       </c>
-      <c r="BG19" s="34"/>
-      <c r="BH19" s="34"/>
+      <c r="BG19" s="34">
+        <v>2.92</v>
+      </c>
+      <c r="BH19" s="34">
+        <v>3.05</v>
+      </c>
       <c r="BI19" s="34"/>
       <c r="BJ19" s="34"/>
       <c r="BK19" s="34"/>
       <c r="BL19" s="34"/>
       <c r="BM19" s="34"/>
       <c r="BN19" s="34"/>
       <c r="BO19" s="34"/>
       <c r="BP19" s="34"/>
     </row>
     <row r="20" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="30"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="36"/>
       <c r="I20" s="35"/>
       <c r="J20" s="36"/>
       <c r="K20" s="36"/>
       <c r="L20" s="36"/>
       <c r="M20" s="34"/>
@@ -19903,52 +20291,56 @@
       </c>
       <c r="AY20" s="34">
         <v>3.43</v>
       </c>
       <c r="AZ20" s="34">
         <v>3.28</v>
       </c>
       <c r="BA20" s="34">
         <v>3.41</v>
       </c>
       <c r="BB20" s="34">
         <v>3.27</v>
       </c>
       <c r="BC20" s="34">
         <v>3.24</v>
       </c>
       <c r="BD20" s="34">
         <v>3.24</v>
       </c>
       <c r="BE20" s="34">
         <v>3.91</v>
       </c>
       <c r="BF20" s="34">
         <v>3.1</v>
       </c>
-      <c r="BG20" s="34"/>
-      <c r="BH20" s="34"/>
+      <c r="BG20" s="34">
+        <v>3.29</v>
+      </c>
+      <c r="BH20" s="34">
+        <v>3.46</v>
+      </c>
       <c r="BI20" s="34"/>
       <c r="BJ20" s="34"/>
       <c r="BK20" s="34"/>
       <c r="BL20" s="34"/>
       <c r="BM20" s="34"/>
       <c r="BN20" s="34"/>
       <c r="BO20" s="34"/>
       <c r="BP20" s="34"/>
     </row>
     <row r="21" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="30"/>
       <c r="C21" s="30"/>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="36"/>
       <c r="I21" s="35"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="34"/>
@@ -20065,52 +20457,56 @@
       </c>
       <c r="AY21" s="34">
         <v>3.3</v>
       </c>
       <c r="AZ21" s="34">
         <v>3.29</v>
       </c>
       <c r="BA21" s="34">
         <v>3.2</v>
       </c>
       <c r="BB21" s="34">
         <v>3.11</v>
       </c>
       <c r="BC21" s="34">
         <v>3.05</v>
       </c>
       <c r="BD21" s="34">
         <v>3.09</v>
       </c>
       <c r="BE21" s="34">
         <v>0.8</v>
       </c>
       <c r="BF21" s="34">
         <v>1.48</v>
       </c>
-      <c r="BG21" s="34"/>
-      <c r="BH21" s="34"/>
+      <c r="BG21" s="34">
+        <v>2.48</v>
+      </c>
+      <c r="BH21" s="34">
+        <v>2.69</v>
+      </c>
       <c r="BI21" s="34"/>
       <c r="BJ21" s="34"/>
       <c r="BK21" s="34"/>
       <c r="BL21" s="34"/>
       <c r="BM21" s="34"/>
       <c r="BN21" s="34"/>
       <c r="BO21" s="34"/>
       <c r="BP21" s="34"/>
     </row>
     <row r="22" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="36"/>
       <c r="I22" s="35"/>
       <c r="J22" s="36"/>
       <c r="K22" s="36"/>
       <c r="L22" s="36"/>
       <c r="M22" s="34"/>
@@ -20227,52 +20623,56 @@
       </c>
       <c r="AY22" s="34">
         <v>2.59</v>
       </c>
       <c r="AZ22" s="34">
         <v>2.41</v>
       </c>
       <c r="BA22" s="34">
         <v>2.54</v>
       </c>
       <c r="BB22" s="34">
         <v>2.5099999999999998</v>
       </c>
       <c r="BC22" s="34">
         <v>2.44</v>
       </c>
       <c r="BD22" s="34">
         <v>2.2799999999999998</v>
       </c>
       <c r="BE22" s="34">
         <v>1.74</v>
       </c>
       <c r="BF22" s="34">
         <v>1.83</v>
       </c>
-      <c r="BG22" s="34"/>
-      <c r="BH22" s="34"/>
+      <c r="BG22" s="34">
+        <v>1.6</v>
+      </c>
+      <c r="BH22" s="34">
+        <v>1.95</v>
+      </c>
       <c r="BI22" s="34"/>
       <c r="BJ22" s="34"/>
       <c r="BK22" s="34"/>
       <c r="BL22" s="34"/>
       <c r="BM22" s="34"/>
       <c r="BN22" s="34"/>
       <c r="BO22" s="34"/>
       <c r="BP22" s="34"/>
     </row>
     <row r="23" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="35"/>
       <c r="E23" s="35"/>
       <c r="F23" s="35"/>
       <c r="G23" s="35"/>
       <c r="H23" s="36"/>
       <c r="I23" s="35"/>
       <c r="J23" s="36"/>
       <c r="K23" s="36"/>
       <c r="L23" s="36"/>
       <c r="M23" s="34"/>
@@ -20389,52 +20789,56 @@
       </c>
       <c r="AY23" s="34">
         <v>4.1900000000000004</v>
       </c>
       <c r="AZ23" s="34">
         <v>3.9</v>
       </c>
       <c r="BA23" s="34">
         <v>4.26</v>
       </c>
       <c r="BB23" s="34">
         <v>4.3499999999999996</v>
       </c>
       <c r="BC23" s="34">
         <v>4.3600000000000003</v>
       </c>
       <c r="BD23" s="34">
         <v>4.42</v>
       </c>
       <c r="BE23" s="34">
         <v>4.07</v>
       </c>
       <c r="BF23" s="34">
         <v>3.54</v>
       </c>
-      <c r="BG23" s="34"/>
-      <c r="BH23" s="34"/>
+      <c r="BG23" s="34">
+        <v>4.18</v>
+      </c>
+      <c r="BH23" s="34">
+        <v>3.32</v>
+      </c>
       <c r="BI23" s="34"/>
       <c r="BJ23" s="34"/>
       <c r="BK23" s="34"/>
       <c r="BL23" s="34"/>
       <c r="BM23" s="34"/>
       <c r="BN23" s="34"/>
       <c r="BO23" s="34"/>
       <c r="BP23" s="34"/>
     </row>
     <row r="24" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="36"/>
       <c r="I24" s="35"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="34"/>
@@ -20551,52 +20955,56 @@
       </c>
       <c r="AY24" s="34">
         <v>2.46</v>
       </c>
       <c r="AZ24" s="34">
         <v>2.6</v>
       </c>
       <c r="BA24" s="34">
         <v>2.64</v>
       </c>
       <c r="BB24" s="34">
         <v>2.62</v>
       </c>
       <c r="BC24" s="34">
         <v>2.5</v>
       </c>
       <c r="BD24" s="34">
         <v>2.57</v>
       </c>
       <c r="BE24" s="34">
         <v>2.98</v>
       </c>
       <c r="BF24" s="34">
         <v>2.61</v>
       </c>
-      <c r="BG24" s="34"/>
-      <c r="BH24" s="34"/>
+      <c r="BG24" s="34">
+        <v>2.25</v>
+      </c>
+      <c r="BH24" s="34">
+        <v>2.57</v>
+      </c>
       <c r="BI24" s="34"/>
       <c r="BJ24" s="34"/>
       <c r="BK24" s="34"/>
       <c r="BL24" s="34"/>
       <c r="BM24" s="34"/>
       <c r="BN24" s="34"/>
       <c r="BO24" s="34"/>
       <c r="BP24" s="34"/>
     </row>
     <row r="25" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
       <c r="D25" s="35"/>
       <c r="E25" s="35"/>
       <c r="F25" s="35"/>
       <c r="G25" s="35"/>
       <c r="H25" s="36"/>
       <c r="I25" s="35"/>
       <c r="J25" s="36"/>
       <c r="K25" s="36"/>
       <c r="L25" s="36"/>
       <c r="M25" s="34"/>
@@ -20713,52 +21121,56 @@
       </c>
       <c r="AY25" s="34">
         <v>2.0699999999999998</v>
       </c>
       <c r="AZ25" s="34">
         <v>2.2400000000000002</v>
       </c>
       <c r="BA25" s="34">
         <v>2.14</v>
       </c>
       <c r="BB25" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="BC25" s="34">
         <v>2.44</v>
       </c>
       <c r="BD25" s="34">
         <v>2.57</v>
       </c>
       <c r="BE25" s="34">
         <v>2.75</v>
       </c>
       <c r="BF25" s="34">
         <v>2.52</v>
       </c>
-      <c r="BG25" s="34"/>
-      <c r="BH25" s="34"/>
+      <c r="BG25" s="34">
+        <v>2.61</v>
+      </c>
+      <c r="BH25" s="34">
+        <v>2.31</v>
+      </c>
       <c r="BI25" s="34"/>
       <c r="BJ25" s="34"/>
       <c r="BK25" s="34"/>
       <c r="BL25" s="34"/>
       <c r="BM25" s="34"/>
       <c r="BN25" s="34"/>
       <c r="BO25" s="34"/>
       <c r="BP25" s="34"/>
     </row>
     <row r="26" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="91" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="91"/>
       <c r="C26" s="91"/>
       <c r="D26" s="91"/>
       <c r="E26" s="91"/>
       <c r="F26" s="91"/>
       <c r="G26" s="91"/>
       <c r="H26" s="91"/>
       <c r="I26" s="91"/>
       <c r="J26" s="91"/>
       <c r="K26" s="91"/>
       <c r="L26" s="91"/>
       <c r="M26" s="91"/>
@@ -20971,52 +21383,56 @@
       </c>
       <c r="AY27" s="34">
         <v>1.98</v>
       </c>
       <c r="AZ27" s="34">
         <v>1.93</v>
       </c>
       <c r="BA27" s="32">
         <v>1.94</v>
       </c>
       <c r="BB27" s="32">
         <v>1.94</v>
       </c>
       <c r="BC27" s="32">
         <v>1.93</v>
       </c>
       <c r="BD27" s="34">
         <v>1.97</v>
       </c>
       <c r="BE27" s="34">
         <v>2.33</v>
       </c>
       <c r="BF27" s="34">
         <v>1.89</v>
       </c>
-      <c r="BG27" s="34"/>
-      <c r="BH27" s="34"/>
+      <c r="BG27" s="32">
+        <v>1.95</v>
+      </c>
+      <c r="BH27" s="32">
+        <v>1.91</v>
+      </c>
       <c r="BI27" s="34"/>
       <c r="BJ27" s="34"/>
       <c r="BK27" s="34"/>
       <c r="BL27" s="34"/>
       <c r="BM27" s="32"/>
       <c r="BN27" s="32"/>
       <c r="BO27" s="32"/>
       <c r="BP27" s="32"/>
     </row>
     <row r="28" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="30"/>
       <c r="G28" s="35"/>
       <c r="H28" s="36"/>
       <c r="I28" s="35"/>
       <c r="J28" s="39"/>
       <c r="K28" s="39"/>
       <c r="L28" s="39"/>
       <c r="M28" s="34"/>
@@ -21133,52 +21549,56 @@
       </c>
       <c r="AY28" s="34">
         <v>3.31</v>
       </c>
       <c r="AZ28" s="34">
         <v>2.96</v>
       </c>
       <c r="BA28" s="32">
         <v>2.92</v>
       </c>
       <c r="BB28" s="32">
         <v>2.78</v>
       </c>
       <c r="BC28" s="32">
         <v>2.82</v>
       </c>
       <c r="BD28" s="34">
         <v>3.08</v>
       </c>
       <c r="BE28" s="34">
         <v>2.97</v>
       </c>
       <c r="BF28" s="34">
         <v>2.16</v>
       </c>
-      <c r="BG28" s="34"/>
-      <c r="BH28" s="34"/>
+      <c r="BG28" s="32">
+        <v>2.54</v>
+      </c>
+      <c r="BH28" s="32">
+        <v>2.76</v>
+      </c>
       <c r="BI28" s="34"/>
       <c r="BJ28" s="34"/>
       <c r="BK28" s="34"/>
       <c r="BL28" s="34"/>
       <c r="BM28" s="32"/>
       <c r="BN28" s="32"/>
       <c r="BO28" s="32"/>
       <c r="BP28" s="32"/>
     </row>
     <row r="29" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="35"/>
       <c r="E29" s="35"/>
       <c r="F29" s="30"/>
       <c r="G29" s="35"/>
       <c r="H29" s="36"/>
       <c r="I29" s="35"/>
       <c r="J29" s="39"/>
       <c r="K29" s="39"/>
       <c r="L29" s="39"/>
       <c r="M29" s="34"/>
@@ -21289,52 +21709,52 @@
         <v>27</v>
       </c>
       <c r="AX29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="AY29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="AZ29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="BA29" s="32">
         <v>1.51</v>
       </c>
       <c r="BB29" s="32">
         <v>1.35</v>
       </c>
       <c r="BC29" s="32">
         <v>1.23</v>
       </c>
       <c r="BD29" s="34">
         <v>1.1299999999999999</v>
       </c>
       <c r="BE29" s="34"/>
       <c r="BF29" s="34"/>
-      <c r="BG29" s="75"/>
-      <c r="BH29" s="75"/>
+      <c r="BG29" s="32"/>
+      <c r="BH29" s="32"/>
       <c r="BI29" s="75"/>
       <c r="BJ29" s="75"/>
       <c r="BK29" s="75"/>
       <c r="BL29" s="75"/>
       <c r="BM29" s="32"/>
       <c r="BN29" s="32"/>
       <c r="BO29" s="32"/>
       <c r="BP29" s="32"/>
     </row>
     <row r="30" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="30"/>
       <c r="C30" s="30"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="30"/>
       <c r="G30" s="35"/>
       <c r="H30" s="36"/>
       <c r="I30" s="35"/>
       <c r="J30" s="39"/>
       <c r="K30" s="39"/>
       <c r="L30" s="39"/>
       <c r="M30" s="34"/>
@@ -21451,52 +21871,56 @@
       </c>
       <c r="AY30" s="34">
         <v>1.55</v>
       </c>
       <c r="AZ30" s="34">
         <v>1.52</v>
       </c>
       <c r="BA30" s="32">
         <v>1.48</v>
       </c>
       <c r="BB30" s="32">
         <v>1.5</v>
       </c>
       <c r="BC30" s="32">
         <v>1.59</v>
       </c>
       <c r="BD30" s="34">
         <v>1.54</v>
       </c>
       <c r="BE30" s="34">
         <v>0.71</v>
       </c>
       <c r="BF30" s="34">
         <v>0.56000000000000005</v>
       </c>
-      <c r="BG30" s="34"/>
-      <c r="BH30" s="34"/>
+      <c r="BG30" s="32">
+        <v>0.73</v>
+      </c>
+      <c r="BH30" s="32">
+        <v>0.73</v>
+      </c>
       <c r="BI30" s="34"/>
       <c r="BJ30" s="34"/>
       <c r="BK30" s="34"/>
       <c r="BL30" s="34"/>
       <c r="BM30" s="32"/>
       <c r="BN30" s="32"/>
       <c r="BO30" s="32"/>
       <c r="BP30" s="32"/>
     </row>
     <row r="31" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="30"/>
       <c r="C31" s="30"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
       <c r="F31" s="30"/>
       <c r="G31" s="35"/>
       <c r="H31" s="36"/>
       <c r="I31" s="35"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
       <c r="L31" s="39"/>
       <c r="M31" s="34"/>
@@ -21613,52 +22037,56 @@
       </c>
       <c r="AY31" s="34">
         <v>1.0900000000000001</v>
       </c>
       <c r="AZ31" s="34">
         <v>1.1000000000000001</v>
       </c>
       <c r="BA31" s="32">
         <v>1.08</v>
       </c>
       <c r="BB31" s="32">
         <v>1.04</v>
       </c>
       <c r="BC31" s="32">
         <v>1.07</v>
       </c>
       <c r="BD31" s="34">
         <v>1.04</v>
       </c>
       <c r="BE31" s="34">
         <v>1.39</v>
       </c>
       <c r="BF31" s="34">
         <v>1.21</v>
       </c>
-      <c r="BG31" s="34"/>
-      <c r="BH31" s="34"/>
+      <c r="BG31" s="32">
+        <v>1.35</v>
+      </c>
+      <c r="BH31" s="32">
+        <v>1.1299999999999999</v>
+      </c>
       <c r="BI31" s="34"/>
       <c r="BJ31" s="34"/>
       <c r="BK31" s="34"/>
       <c r="BL31" s="34"/>
       <c r="BM31" s="32"/>
       <c r="BN31" s="32"/>
       <c r="BO31" s="32"/>
       <c r="BP31" s="32"/>
     </row>
     <row r="32" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="30"/>
       <c r="C32" s="30"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="30"/>
       <c r="G32" s="35"/>
       <c r="H32" s="36"/>
       <c r="I32" s="35"/>
       <c r="J32" s="39"/>
       <c r="K32" s="39"/>
       <c r="L32" s="39"/>
       <c r="M32" s="34"/>
@@ -21775,52 +22203,56 @@
       </c>
       <c r="AY32" s="34">
         <v>2.44</v>
       </c>
       <c r="AZ32" s="34">
         <v>2.4</v>
       </c>
       <c r="BA32" s="32">
         <v>2.48</v>
       </c>
       <c r="BB32" s="32">
         <v>2.4900000000000002</v>
       </c>
       <c r="BC32" s="32">
         <v>2.5099999999999998</v>
       </c>
       <c r="BD32" s="34">
         <v>2.59</v>
       </c>
       <c r="BE32" s="34">
         <v>2.37</v>
       </c>
       <c r="BF32" s="34">
         <v>2.37</v>
       </c>
-      <c r="BG32" s="34"/>
-      <c r="BH32" s="34"/>
+      <c r="BG32" s="32">
+        <v>1.8</v>
+      </c>
+      <c r="BH32" s="32">
+        <v>2.14</v>
+      </c>
       <c r="BI32" s="34"/>
       <c r="BJ32" s="34"/>
       <c r="BK32" s="34"/>
       <c r="BL32" s="34"/>
       <c r="BM32" s="32"/>
       <c r="BN32" s="32"/>
       <c r="BO32" s="32"/>
       <c r="BP32" s="32"/>
     </row>
     <row r="33" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="30"/>
       <c r="C33" s="30"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="30"/>
       <c r="G33" s="35"/>
       <c r="H33" s="36"/>
       <c r="I33" s="35"/>
       <c r="J33" s="39"/>
       <c r="K33" s="39"/>
       <c r="L33" s="39"/>
       <c r="M33" s="34"/>
@@ -21937,52 +22369,56 @@
       </c>
       <c r="AY33" s="34">
         <v>1.62</v>
       </c>
       <c r="AZ33" s="34">
         <v>1.59</v>
       </c>
       <c r="BA33" s="32">
         <v>1.58</v>
       </c>
       <c r="BB33" s="32">
         <v>1.62</v>
       </c>
       <c r="BC33" s="32">
         <v>1.55</v>
       </c>
       <c r="BD33" s="34">
         <v>1.57</v>
       </c>
       <c r="BE33" s="34">
         <v>3.57</v>
       </c>
       <c r="BF33" s="34">
         <v>2.8</v>
       </c>
-      <c r="BG33" s="34"/>
-      <c r="BH33" s="34"/>
+      <c r="BG33" s="32">
+        <v>3.14</v>
+      </c>
+      <c r="BH33" s="32">
+        <v>2.65</v>
+      </c>
       <c r="BI33" s="34"/>
       <c r="BJ33" s="34"/>
       <c r="BK33" s="34"/>
       <c r="BL33" s="34"/>
       <c r="BM33" s="32"/>
       <c r="BN33" s="32"/>
       <c r="BO33" s="32"/>
       <c r="BP33" s="32"/>
     </row>
     <row r="34" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="30"/>
       <c r="G34" s="35"/>
       <c r="H34" s="36"/>
       <c r="I34" s="35"/>
       <c r="J34" s="39"/>
       <c r="K34" s="39"/>
       <c r="L34" s="39"/>
       <c r="M34" s="34"/>
@@ -22099,52 +22535,56 @@
       </c>
       <c r="AY34" s="34">
         <v>2.4300000000000002</v>
       </c>
       <c r="AZ34" s="34">
         <v>2.41</v>
       </c>
       <c r="BA34" s="32">
         <v>2.5299999999999998</v>
       </c>
       <c r="BB34" s="32">
         <v>2.42</v>
       </c>
       <c r="BC34" s="32">
         <v>2.31</v>
       </c>
       <c r="BD34" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="BE34" s="34">
         <v>2.9</v>
       </c>
       <c r="BF34" s="34">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BG34" s="34"/>
-      <c r="BH34" s="34"/>
+      <c r="BG34" s="32">
+        <v>2.31</v>
+      </c>
+      <c r="BH34" s="32">
+        <v>2.2599999999999998</v>
+      </c>
       <c r="BI34" s="34"/>
       <c r="BJ34" s="34"/>
       <c r="BK34" s="34"/>
       <c r="BL34" s="34"/>
       <c r="BM34" s="32"/>
       <c r="BN34" s="32"/>
       <c r="BO34" s="32"/>
       <c r="BP34" s="32"/>
     </row>
     <row r="35" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="30"/>
       <c r="I35" s="30"/>
       <c r="J35" s="30"/>
       <c r="K35" s="30"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
@@ -22261,52 +22701,56 @@
       </c>
       <c r="AY35" s="34">
         <v>1.96</v>
       </c>
       <c r="AZ35" s="34">
         <v>2.0099999999999998</v>
       </c>
       <c r="BA35" s="32">
         <v>2.06</v>
       </c>
       <c r="BB35" s="32">
         <v>1.97</v>
       </c>
       <c r="BC35" s="32">
         <v>2.12</v>
       </c>
       <c r="BD35" s="34">
         <v>2.09</v>
       </c>
       <c r="BE35" s="34">
         <v>0.6</v>
       </c>
       <c r="BF35" s="34">
         <v>0.63</v>
       </c>
-      <c r="BG35" s="34"/>
-      <c r="BH35" s="34"/>
+      <c r="BG35" s="32">
+        <v>1.03</v>
+      </c>
+      <c r="BH35" s="32">
+        <v>1.08</v>
+      </c>
       <c r="BI35" s="34"/>
       <c r="BJ35" s="34"/>
       <c r="BK35" s="34"/>
       <c r="BL35" s="34"/>
       <c r="BM35" s="32"/>
       <c r="BN35" s="32"/>
       <c r="BO35" s="32"/>
       <c r="BP35" s="32"/>
     </row>
     <row r="36" spans="1:68" s="24" customFormat="1" ht="11.25">
       <c r="A36" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="39"/>
       <c r="I36" s="30"/>
       <c r="J36" s="39"/>
       <c r="K36" s="39"/>
       <c r="L36" s="39"/>
       <c r="M36" s="32"/>
@@ -22423,52 +22867,56 @@
       </c>
       <c r="AY36" s="34">
         <v>1.85</v>
       </c>
       <c r="AZ36" s="34">
         <v>1.84</v>
       </c>
       <c r="BA36" s="32">
         <v>1.82</v>
       </c>
       <c r="BB36" s="32">
         <v>1.88</v>
       </c>
       <c r="BC36" s="32">
         <v>1.81</v>
       </c>
       <c r="BD36" s="32">
         <v>1.88</v>
       </c>
       <c r="BE36" s="32">
         <v>2.83</v>
       </c>
       <c r="BF36" s="32">
         <v>2.15</v>
       </c>
-      <c r="BG36" s="34"/>
-      <c r="BH36" s="34"/>
+      <c r="BG36" s="32">
+        <v>2.16</v>
+      </c>
+      <c r="BH36" s="32">
+        <v>1.98</v>
+      </c>
       <c r="BI36" s="34"/>
       <c r="BJ36" s="34"/>
       <c r="BK36" s="34"/>
       <c r="BL36" s="34"/>
       <c r="BM36" s="32"/>
       <c r="BN36" s="32"/>
       <c r="BO36" s="32"/>
       <c r="BP36" s="32"/>
     </row>
     <row r="37" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="21"/>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
@@ -22585,52 +23033,56 @@
       </c>
       <c r="AY37" s="42">
         <v>1.9</v>
       </c>
       <c r="AZ37" s="42">
         <v>1.73</v>
       </c>
       <c r="BA37" s="42">
         <v>1.61</v>
       </c>
       <c r="BB37" s="42">
         <v>1.91</v>
       </c>
       <c r="BC37" s="42">
         <v>1.9</v>
       </c>
       <c r="BD37" s="42">
         <v>1.83</v>
       </c>
       <c r="BE37" s="42">
         <v>2.34</v>
       </c>
       <c r="BF37" s="42">
         <v>1.84</v>
       </c>
-      <c r="BG37" s="42"/>
-      <c r="BH37" s="42"/>
+      <c r="BG37" s="42">
+        <v>1.81</v>
+      </c>
+      <c r="BH37" s="42">
+        <v>1.96</v>
+      </c>
       <c r="BI37" s="42"/>
       <c r="BJ37" s="42"/>
       <c r="BK37" s="42"/>
       <c r="BL37" s="42"/>
       <c r="BM37" s="42"/>
       <c r="BN37" s="42"/>
       <c r="BO37" s="42"/>
       <c r="BP37" s="42"/>
     </row>
     <row r="38" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:68" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="A4:A5"/>