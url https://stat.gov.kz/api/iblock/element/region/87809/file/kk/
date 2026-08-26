--- v1 (2026-06-24)
+++ v2 (2026-08-26)
@@ -977,51 +977,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP44"/>
   <sheetViews>
     <sheetView topLeftCell="AV1" workbookViewId="0">
-      <selection activeCell="BI7" sqref="BI7:BJ17"/>
+      <selection activeCell="BH42" sqref="BH42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="2" spans="1:68" s="2" customFormat="1" ht="12.75">
       <c r="A2" s="88" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="88"/>
       <c r="C2" s="88"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
       <c r="H2" s="88"/>
       <c r="I2" s="88"/>
       <c r="J2" s="88"/>
       <c r="K2" s="88"/>
       <c r="L2" s="88"/>
       <c r="M2" s="88"/>
@@ -1622,52 +1622,56 @@
       </c>
       <c r="BA7" s="11">
         <v>402</v>
       </c>
       <c r="BB7" s="11">
         <v>364</v>
       </c>
       <c r="BC7" s="11">
         <v>274</v>
       </c>
       <c r="BD7" s="11">
         <v>284</v>
       </c>
       <c r="BE7" s="11">
         <v>226</v>
       </c>
       <c r="BF7" s="11">
         <v>249</v>
       </c>
       <c r="BG7" s="11">
         <v>255</v>
       </c>
       <c r="BH7" s="11">
         <v>252</v>
       </c>
-      <c r="BI7" s="49"/>
-      <c r="BJ7" s="11"/>
+      <c r="BI7" s="11">
+        <v>255</v>
+      </c>
+      <c r="BJ7" s="11">
+        <v>450</v>
+      </c>
       <c r="BK7" s="11"/>
       <c r="BL7" s="11"/>
       <c r="BM7" s="11"/>
       <c r="BN7" s="11"/>
       <c r="BO7" s="11"/>
       <c r="BP7" s="11"/>
     </row>
     <row r="8" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="14"/>
       <c r="I8" s="13"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="23" t="s">
         <v>27</v>
@@ -1788,52 +1792,56 @@
       </c>
       <c r="BA8" s="11">
         <v>131</v>
       </c>
       <c r="BB8" s="11">
         <v>121</v>
       </c>
       <c r="BC8" s="11">
         <v>99</v>
       </c>
       <c r="BD8" s="11">
         <v>88</v>
       </c>
       <c r="BE8" s="11">
         <v>61</v>
       </c>
       <c r="BF8" s="11">
         <v>87</v>
       </c>
       <c r="BG8" s="11">
         <v>96</v>
       </c>
       <c r="BH8" s="11">
         <v>81</v>
       </c>
-      <c r="BI8" s="49"/>
-      <c r="BJ8" s="11"/>
+      <c r="BI8" s="11">
+        <v>83</v>
+      </c>
+      <c r="BJ8" s="11">
+        <v>154</v>
+      </c>
       <c r="BK8" s="11"/>
       <c r="BL8" s="11"/>
       <c r="BM8" s="11"/>
       <c r="BN8" s="11"/>
       <c r="BO8" s="11"/>
       <c r="BP8" s="11"/>
     </row>
     <row r="9" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="14"/>
       <c r="I9" s="13"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="23" t="s">
         <v>27</v>
@@ -1954,52 +1962,56 @@
       </c>
       <c r="BA9" s="11">
         <v>14</v>
       </c>
       <c r="BB9" s="11">
         <v>16</v>
       </c>
       <c r="BC9" s="11">
         <v>8</v>
       </c>
       <c r="BD9" s="11">
         <v>9</v>
       </c>
       <c r="BE9" s="11">
         <v>13</v>
       </c>
       <c r="BF9" s="11">
         <v>14</v>
       </c>
       <c r="BG9" s="11">
         <v>15</v>
       </c>
       <c r="BH9" s="11">
         <v>10</v>
       </c>
-      <c r="BI9" s="49"/>
-      <c r="BJ9" s="11"/>
+      <c r="BI9" s="11">
+        <v>11</v>
+      </c>
+      <c r="BJ9" s="11">
+        <v>23</v>
+      </c>
       <c r="BK9" s="11"/>
       <c r="BL9" s="11"/>
       <c r="BM9" s="11"/>
       <c r="BN9" s="11"/>
       <c r="BO9" s="11"/>
       <c r="BP9" s="11"/>
     </row>
     <row r="10" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="14"/>
       <c r="I10" s="13"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="23" t="s">
         <v>27</v>
@@ -2120,52 +2132,56 @@
       </c>
       <c r="BA10" s="11">
         <v>12</v>
       </c>
       <c r="BB10" s="11">
         <v>4</v>
       </c>
       <c r="BC10" s="11">
         <v>9</v>
       </c>
       <c r="BD10" s="11">
         <v>10</v>
       </c>
       <c r="BE10" s="11">
         <v>11</v>
       </c>
       <c r="BF10" s="11">
         <v>4</v>
       </c>
       <c r="BG10" s="11">
         <v>11</v>
       </c>
       <c r="BH10" s="11">
         <v>7</v>
       </c>
-      <c r="BI10" s="49"/>
-      <c r="BJ10" s="11"/>
+      <c r="BI10" s="11">
+        <v>7</v>
+      </c>
+      <c r="BJ10" s="11">
+        <v>14</v>
+      </c>
       <c r="BK10" s="11"/>
       <c r="BL10" s="11"/>
       <c r="BM10" s="11"/>
       <c r="BN10" s="11"/>
       <c r="BO10" s="11"/>
       <c r="BP10" s="11"/>
     </row>
     <row r="11" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="14"/>
       <c r="I11" s="13"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="23" t="s">
         <v>27</v>
@@ -2286,52 +2302,56 @@
       </c>
       <c r="BA11" s="11">
         <v>26</v>
       </c>
       <c r="BB11" s="11">
         <v>38</v>
       </c>
       <c r="BC11" s="11">
         <v>26</v>
       </c>
       <c r="BD11" s="11">
         <v>22</v>
       </c>
       <c r="BE11" s="11">
         <v>14</v>
       </c>
       <c r="BF11" s="11">
         <v>25</v>
       </c>
       <c r="BG11" s="11">
         <v>17</v>
       </c>
       <c r="BH11" s="11">
         <v>22</v>
       </c>
-      <c r="BI11" s="49"/>
-      <c r="BJ11" s="11"/>
+      <c r="BI11" s="11">
+        <v>21</v>
+      </c>
+      <c r="BJ11" s="11">
+        <v>44</v>
+      </c>
       <c r="BK11" s="11"/>
       <c r="BL11" s="11"/>
       <c r="BM11" s="11"/>
       <c r="BN11" s="11"/>
       <c r="BO11" s="11"/>
       <c r="BP11" s="11"/>
     </row>
     <row r="12" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="13"/>
       <c r="G12" s="13"/>
       <c r="H12" s="14"/>
       <c r="I12" s="13"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="23" t="s">
         <v>27</v>
@@ -2452,52 +2472,56 @@
       </c>
       <c r="BA12" s="11">
         <v>25</v>
       </c>
       <c r="BB12" s="11">
         <v>26</v>
       </c>
       <c r="BC12" s="11">
         <v>12</v>
       </c>
       <c r="BD12" s="11">
         <v>22</v>
       </c>
       <c r="BE12" s="11">
         <v>14</v>
       </c>
       <c r="BF12" s="11">
         <v>18</v>
       </c>
       <c r="BG12" s="11">
         <v>5</v>
       </c>
       <c r="BH12" s="11">
         <v>12</v>
       </c>
-      <c r="BI12" s="49"/>
-      <c r="BJ12" s="11"/>
+      <c r="BI12" s="11">
+        <v>12</v>
+      </c>
+      <c r="BJ12" s="11">
+        <v>29</v>
+      </c>
       <c r="BK12" s="11"/>
       <c r="BL12" s="11"/>
       <c r="BM12" s="11"/>
       <c r="BN12" s="11"/>
       <c r="BO12" s="11"/>
       <c r="BP12" s="11"/>
     </row>
     <row r="13" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="14"/>
       <c r="I13" s="13"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="23" t="s">
         <v>27</v>
@@ -2618,52 +2642,56 @@
       </c>
       <c r="BA13" s="11">
         <v>28</v>
       </c>
       <c r="BB13" s="11">
         <v>22</v>
       </c>
       <c r="BC13" s="11">
         <v>18</v>
       </c>
       <c r="BD13" s="11">
         <v>19</v>
       </c>
       <c r="BE13" s="11">
         <v>14</v>
       </c>
       <c r="BF13" s="11">
         <v>14</v>
       </c>
       <c r="BG13" s="11">
         <v>17</v>
       </c>
       <c r="BH13" s="11">
         <v>17</v>
       </c>
-      <c r="BI13" s="49"/>
-      <c r="BJ13" s="11"/>
+      <c r="BI13" s="11">
+        <v>22</v>
+      </c>
+      <c r="BJ13" s="11">
+        <v>32</v>
+      </c>
       <c r="BK13" s="11"/>
       <c r="BL13" s="11"/>
       <c r="BM13" s="11"/>
       <c r="BN13" s="11"/>
       <c r="BO13" s="11"/>
       <c r="BP13" s="11"/>
     </row>
     <row r="14" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="14"/>
       <c r="I14" s="13"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="23" t="s">
         <v>27</v>
@@ -2784,52 +2812,56 @@
       </c>
       <c r="BA14" s="11">
         <v>29</v>
       </c>
       <c r="BB14" s="11">
         <v>25</v>
       </c>
       <c r="BC14" s="11">
         <v>6</v>
       </c>
       <c r="BD14" s="11">
         <v>11</v>
       </c>
       <c r="BE14" s="11">
         <v>13</v>
       </c>
       <c r="BF14" s="11">
         <v>5</v>
       </c>
       <c r="BG14" s="11">
         <v>18</v>
       </c>
       <c r="BH14" s="11">
         <v>17</v>
       </c>
-      <c r="BI14" s="49"/>
-      <c r="BJ14" s="11"/>
+      <c r="BI14" s="11">
+        <v>10</v>
+      </c>
+      <c r="BJ14" s="11">
+        <v>27</v>
+      </c>
       <c r="BK14" s="11"/>
       <c r="BL14" s="11"/>
       <c r="BM14" s="11"/>
       <c r="BN14" s="11"/>
       <c r="BO14" s="11"/>
       <c r="BP14" s="11"/>
     </row>
     <row r="15" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="23" t="s">
         <v>27</v>
@@ -2950,52 +2982,56 @@
       </c>
       <c r="BA15" s="11">
         <v>17</v>
       </c>
       <c r="BB15" s="11">
         <v>22</v>
       </c>
       <c r="BC15" s="11">
         <v>17</v>
       </c>
       <c r="BD15" s="11">
         <v>18</v>
       </c>
       <c r="BE15" s="11">
         <v>16</v>
       </c>
       <c r="BF15" s="11">
         <v>13</v>
       </c>
       <c r="BG15" s="11">
         <v>9</v>
       </c>
       <c r="BH15" s="11">
         <v>17</v>
       </c>
-      <c r="BI15" s="49"/>
-      <c r="BJ15" s="11"/>
+      <c r="BI15" s="11">
+        <v>15</v>
+      </c>
+      <c r="BJ15" s="11">
+        <v>24</v>
+      </c>
       <c r="BK15" s="11"/>
       <c r="BL15" s="11"/>
       <c r="BM15" s="11"/>
       <c r="BN15" s="11"/>
       <c r="BO15" s="11"/>
       <c r="BP15" s="11"/>
     </row>
     <row r="16" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="13"/>
       <c r="H16" s="14"/>
       <c r="I16" s="13"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="23" t="s">
         <v>27</v>
@@ -3116,52 +3152,56 @@
       </c>
       <c r="BA16" s="11">
         <v>99</v>
       </c>
       <c r="BB16" s="11">
         <v>74</v>
       </c>
       <c r="BC16" s="11">
         <v>63</v>
       </c>
       <c r="BD16" s="11">
         <v>68</v>
       </c>
       <c r="BE16" s="11">
         <v>54</v>
       </c>
       <c r="BF16" s="11">
         <v>58</v>
       </c>
       <c r="BG16" s="11">
         <v>59</v>
       </c>
       <c r="BH16" s="11">
         <v>60</v>
       </c>
-      <c r="BI16" s="49"/>
-      <c r="BJ16" s="11"/>
+      <c r="BI16" s="11">
+        <v>60</v>
+      </c>
+      <c r="BJ16" s="11">
+        <v>77</v>
+      </c>
       <c r="BK16" s="11"/>
       <c r="BL16" s="11"/>
       <c r="BM16" s="11"/>
       <c r="BN16" s="11"/>
       <c r="BO16" s="11"/>
       <c r="BP16" s="11"/>
     </row>
     <row r="17" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="13"/>
       <c r="G17" s="13"/>
       <c r="H17" s="14"/>
       <c r="I17" s="13"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
       <c r="N17" s="23" t="s">
         <v>27</v>
@@ -3282,52 +3322,56 @@
       </c>
       <c r="BA17" s="11">
         <v>21</v>
       </c>
       <c r="BB17" s="11">
         <v>16</v>
       </c>
       <c r="BC17" s="11">
         <v>16</v>
       </c>
       <c r="BD17" s="11">
         <v>17</v>
       </c>
       <c r="BE17" s="11">
         <v>16</v>
       </c>
       <c r="BF17" s="11">
         <v>11</v>
       </c>
       <c r="BG17" s="11">
         <v>8</v>
       </c>
       <c r="BH17" s="11">
         <v>9</v>
       </c>
-      <c r="BI17" s="49"/>
-      <c r="BJ17" s="11"/>
+      <c r="BI17" s="11">
+        <v>14</v>
+      </c>
+      <c r="BJ17" s="11">
+        <v>26</v>
+      </c>
       <c r="BK17" s="11"/>
       <c r="BL17" s="11"/>
       <c r="BM17" s="11"/>
       <c r="BN17" s="11"/>
       <c r="BO17" s="11"/>
       <c r="BP17" s="11"/>
     </row>
     <row r="18" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="90"/>
       <c r="C18" s="90"/>
       <c r="D18" s="90"/>
       <c r="E18" s="90"/>
       <c r="F18" s="90"/>
       <c r="G18" s="90"/>
       <c r="H18" s="90"/>
       <c r="I18" s="90"/>
       <c r="J18" s="90"/>
       <c r="K18" s="90"/>
       <c r="L18" s="90"/>
       <c r="M18" s="90"/>
       <c r="N18" s="90"/>
       <c r="O18" s="90"/>
@@ -3544,52 +3588,56 @@
       </c>
       <c r="BA19" s="11">
         <v>192</v>
       </c>
       <c r="BB19" s="11">
         <v>181</v>
       </c>
       <c r="BC19" s="11">
         <v>148</v>
       </c>
       <c r="BD19" s="11">
         <v>140</v>
       </c>
       <c r="BE19" s="11">
         <v>109</v>
       </c>
       <c r="BF19" s="11">
         <v>140</v>
       </c>
       <c r="BG19" s="11">
         <v>137</v>
       </c>
       <c r="BH19" s="11">
         <v>122</v>
       </c>
-      <c r="BI19" s="49"/>
-      <c r="BJ19" s="11"/>
+      <c r="BI19" s="11">
+        <v>135</v>
+      </c>
+      <c r="BJ19" s="11">
+        <v>236</v>
+      </c>
       <c r="BK19" s="11"/>
       <c r="BL19" s="11"/>
       <c r="BM19" s="11"/>
       <c r="BN19" s="11"/>
       <c r="BO19" s="11"/>
       <c r="BP19" s="11"/>
     </row>
     <row r="20" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
       <c r="H20" s="14"/>
       <c r="I20" s="13"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
       <c r="N20" s="23" t="s">
         <v>27</v>
@@ -3710,52 +3758,56 @@
       </c>
       <c r="BA20" s="11">
         <v>102</v>
       </c>
       <c r="BB20" s="11">
         <v>95</v>
       </c>
       <c r="BC20" s="11">
         <v>86</v>
       </c>
       <c r="BD20" s="11">
         <v>73</v>
       </c>
       <c r="BE20" s="11">
         <v>47</v>
       </c>
       <c r="BF20" s="11">
         <v>72</v>
       </c>
       <c r="BG20" s="11">
         <v>82</v>
       </c>
       <c r="BH20" s="11">
         <v>65</v>
       </c>
-      <c r="BI20" s="49"/>
-      <c r="BJ20" s="11"/>
+      <c r="BI20" s="11">
+        <v>72</v>
+      </c>
+      <c r="BJ20" s="11">
+        <v>127</v>
+      </c>
       <c r="BK20" s="11"/>
       <c r="BL20" s="11"/>
       <c r="BM20" s="11"/>
       <c r="BN20" s="11"/>
       <c r="BO20" s="11"/>
       <c r="BP20" s="11"/>
     </row>
     <row r="21" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="13"/>
       <c r="G21" s="13"/>
       <c r="H21" s="14"/>
       <c r="I21" s="13"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
       <c r="N21" s="23" t="s">
         <v>27</v>
@@ -3876,52 +3928,56 @@
       </c>
       <c r="BA21" s="11">
         <v>13</v>
       </c>
       <c r="BB21" s="11">
         <v>15</v>
       </c>
       <c r="BC21" s="11">
         <v>8</v>
       </c>
       <c r="BD21" s="11">
         <v>9</v>
       </c>
       <c r="BE21" s="11">
         <v>13</v>
       </c>
       <c r="BF21" s="11">
         <v>14</v>
       </c>
       <c r="BG21" s="11">
         <v>15</v>
       </c>
       <c r="BH21" s="11">
         <v>9</v>
       </c>
-      <c r="BI21" s="49"/>
-      <c r="BJ21" s="11"/>
+      <c r="BI21" s="11">
+        <v>11</v>
+      </c>
+      <c r="BJ21" s="11">
+        <v>23</v>
+      </c>
       <c r="BK21" s="11"/>
       <c r="BL21" s="11"/>
       <c r="BM21" s="11"/>
       <c r="BN21" s="11"/>
       <c r="BO21" s="11"/>
       <c r="BP21" s="11"/>
     </row>
     <row r="22" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="14"/>
       <c r="I22" s="13"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="23" t="s">
         <v>27</v>
@@ -4042,52 +4098,56 @@
       </c>
       <c r="BA22" s="11">
         <v>7</v>
       </c>
       <c r="BB22" s="11">
         <v>13</v>
       </c>
       <c r="BC22" s="11">
         <v>6</v>
       </c>
       <c r="BD22" s="11">
         <v>9</v>
       </c>
       <c r="BE22" s="11">
         <v>4</v>
       </c>
       <c r="BF22" s="11">
         <v>8</v>
       </c>
       <c r="BG22" s="11">
         <v>6</v>
       </c>
       <c r="BH22" s="11">
         <v>7</v>
       </c>
-      <c r="BI22" s="49"/>
-      <c r="BJ22" s="11"/>
+      <c r="BI22" s="11">
+        <v>7</v>
+      </c>
+      <c r="BJ22" s="11">
+        <v>21</v>
+      </c>
       <c r="BK22" s="11"/>
       <c r="BL22" s="11"/>
       <c r="BM22" s="11"/>
       <c r="BN22" s="11"/>
       <c r="BO22" s="11"/>
       <c r="BP22" s="11"/>
     </row>
     <row r="23" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="14"/>
       <c r="I23" s="13"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
       <c r="N23" s="23" t="s">
         <v>27</v>
@@ -4208,52 +4268,56 @@
       </c>
       <c r="BA23" s="11">
         <v>11</v>
       </c>
       <c r="BB23" s="11">
         <v>12</v>
       </c>
       <c r="BC23" s="11">
         <v>11</v>
       </c>
       <c r="BD23" s="11">
         <v>10</v>
       </c>
       <c r="BE23" s="11">
         <v>11</v>
       </c>
       <c r="BF23" s="11">
         <v>9</v>
       </c>
       <c r="BG23" s="11">
         <v>5</v>
       </c>
       <c r="BH23" s="11">
         <v>11</v>
       </c>
-      <c r="BI23" s="49"/>
-      <c r="BJ23" s="11"/>
+      <c r="BI23" s="11">
+        <v>10</v>
+      </c>
+      <c r="BJ23" s="11">
+        <v>12</v>
+      </c>
       <c r="BK23" s="11"/>
       <c r="BL23" s="11"/>
       <c r="BM23" s="11"/>
       <c r="BN23" s="11"/>
       <c r="BO23" s="11"/>
       <c r="BP23" s="11"/>
     </row>
     <row r="24" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="13"/>
       <c r="G24" s="13"/>
       <c r="H24" s="14"/>
       <c r="I24" s="13"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
       <c r="N24" s="23" t="s">
         <v>27</v>
@@ -4374,52 +4438,56 @@
       </c>
       <c r="BA24" s="11">
         <v>47</v>
       </c>
       <c r="BB24" s="11">
         <v>37</v>
       </c>
       <c r="BC24" s="11">
         <v>28</v>
       </c>
       <c r="BD24" s="11">
         <v>27</v>
       </c>
       <c r="BE24" s="11">
         <v>25</v>
       </c>
       <c r="BF24" s="11">
         <v>31</v>
       </c>
       <c r="BG24" s="11">
         <v>25</v>
       </c>
       <c r="BH24" s="11">
         <v>27</v>
       </c>
-      <c r="BI24" s="49"/>
-      <c r="BJ24" s="11"/>
+      <c r="BI24" s="11">
+        <v>28</v>
+      </c>
+      <c r="BJ24" s="11">
+        <v>40</v>
+      </c>
       <c r="BK24" s="11"/>
       <c r="BL24" s="11"/>
       <c r="BM24" s="11"/>
       <c r="BN24" s="11"/>
       <c r="BO24" s="11"/>
       <c r="BP24" s="11"/>
     </row>
     <row r="25" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
       <c r="G25" s="13"/>
       <c r="H25" s="14"/>
       <c r="I25" s="13"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
       <c r="N25" s="23" t="s">
         <v>27</v>
@@ -4540,52 +4608,56 @@
       </c>
       <c r="BA25" s="11">
         <v>12</v>
       </c>
       <c r="BB25" s="11">
         <v>9</v>
       </c>
       <c r="BC25" s="11">
         <v>9</v>
       </c>
       <c r="BD25" s="11">
         <v>12</v>
       </c>
       <c r="BE25" s="11">
         <v>9</v>
       </c>
       <c r="BF25" s="11">
         <v>6</v>
       </c>
       <c r="BG25" s="11">
         <v>4</v>
       </c>
       <c r="BH25" s="11">
         <v>3</v>
       </c>
-      <c r="BI25" s="49"/>
-      <c r="BJ25" s="11"/>
+      <c r="BI25" s="11">
+        <v>7</v>
+      </c>
+      <c r="BJ25" s="11">
+        <v>13</v>
+      </c>
       <c r="BK25" s="11"/>
       <c r="BL25" s="11"/>
       <c r="BM25" s="11"/>
       <c r="BN25" s="11"/>
       <c r="BO25" s="11"/>
       <c r="BP25" s="11"/>
     </row>
     <row r="26" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="91" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="91"/>
       <c r="C26" s="91"/>
       <c r="D26" s="91"/>
       <c r="E26" s="91"/>
       <c r="F26" s="91"/>
       <c r="G26" s="91"/>
       <c r="H26" s="91"/>
       <c r="I26" s="91"/>
       <c r="J26" s="91"/>
       <c r="K26" s="91"/>
       <c r="L26" s="91"/>
       <c r="M26" s="91"/>
       <c r="N26" s="91"/>
       <c r="O26" s="91"/>
@@ -4802,52 +4874,56 @@
       </c>
       <c r="BA27" s="47">
         <v>210</v>
       </c>
       <c r="BB27" s="47">
         <v>183</v>
       </c>
       <c r="BC27" s="47">
         <v>126</v>
       </c>
       <c r="BD27" s="47">
         <v>144</v>
       </c>
       <c r="BE27" s="11">
         <v>117</v>
       </c>
       <c r="BF27" s="11">
         <v>109</v>
       </c>
       <c r="BG27" s="47">
         <v>118</v>
       </c>
       <c r="BH27" s="47">
         <v>130</v>
       </c>
-      <c r="BI27" s="49"/>
-      <c r="BJ27" s="11"/>
+      <c r="BI27" s="11">
+        <v>120</v>
+      </c>
+      <c r="BJ27" s="11">
+        <v>214</v>
+      </c>
       <c r="BK27" s="11"/>
       <c r="BL27" s="47"/>
       <c r="BM27" s="47"/>
       <c r="BN27" s="47"/>
       <c r="BO27" s="47"/>
       <c r="BP27" s="47"/>
     </row>
     <row r="28" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="13"/>
       <c r="E28" s="13"/>
       <c r="F28" s="13"/>
       <c r="G28" s="13"/>
       <c r="H28" s="14"/>
       <c r="I28" s="13"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="23" t="s">
         <v>27</v>
@@ -4968,52 +5044,56 @@
       </c>
       <c r="BA28" s="47">
         <v>29</v>
       </c>
       <c r="BB28" s="47">
         <v>26</v>
       </c>
       <c r="BC28" s="47">
         <v>13</v>
       </c>
       <c r="BD28" s="47">
         <v>15</v>
       </c>
       <c r="BE28" s="11">
         <v>14</v>
       </c>
       <c r="BF28" s="11">
         <v>15</v>
       </c>
       <c r="BG28" s="47">
         <v>14</v>
       </c>
       <c r="BH28" s="47">
         <v>16</v>
       </c>
-      <c r="BI28" s="49"/>
-      <c r="BJ28" s="11"/>
+      <c r="BI28" s="11">
+        <v>11</v>
+      </c>
+      <c r="BJ28" s="11">
+        <v>27</v>
+      </c>
       <c r="BK28" s="11"/>
       <c r="BL28" s="47"/>
       <c r="BM28" s="47"/>
       <c r="BN28" s="47"/>
       <c r="BO28" s="47"/>
       <c r="BP28" s="47"/>
     </row>
     <row r="29" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
       <c r="F29" s="13"/>
       <c r="G29" s="13"/>
       <c r="H29" s="14"/>
       <c r="I29" s="13"/>
       <c r="J29" s="15"/>
       <c r="K29" s="15"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
       <c r="N29" s="23" t="s">
         <v>27</v>
@@ -5277,52 +5357,56 @@
       </c>
       <c r="BA30" s="47">
         <v>12</v>
       </c>
       <c r="BB30" s="47">
         <v>4</v>
       </c>
       <c r="BC30" s="47">
         <v>9</v>
       </c>
       <c r="BD30" s="47">
         <v>10</v>
       </c>
       <c r="BE30" s="11">
         <v>11</v>
       </c>
       <c r="BF30" s="11">
         <v>4</v>
       </c>
       <c r="BG30" s="47">
         <v>11</v>
       </c>
       <c r="BH30" s="47">
         <v>7</v>
       </c>
-      <c r="BI30" s="49"/>
-      <c r="BJ30" s="11"/>
+      <c r="BI30" s="11">
+        <v>7</v>
+      </c>
+      <c r="BJ30" s="11">
+        <v>14</v>
+      </c>
       <c r="BK30" s="11"/>
       <c r="BL30" s="47"/>
       <c r="BM30" s="47"/>
       <c r="BN30" s="47"/>
       <c r="BO30" s="47"/>
       <c r="BP30" s="47"/>
     </row>
     <row r="31" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="13"/>
       <c r="G31" s="13"/>
       <c r="H31" s="14"/>
       <c r="I31" s="13"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
       <c r="N31" s="23" t="s">
         <v>27</v>
@@ -5443,52 +5527,56 @@
       </c>
       <c r="BA31" s="47">
         <v>19</v>
       </c>
       <c r="BB31" s="47">
         <v>25</v>
       </c>
       <c r="BC31" s="47">
         <v>20</v>
       </c>
       <c r="BD31" s="47">
         <v>13</v>
       </c>
       <c r="BE31" s="11">
         <v>10</v>
       </c>
       <c r="BF31" s="11">
         <v>17</v>
       </c>
       <c r="BG31" s="47">
         <v>11</v>
       </c>
       <c r="BH31" s="47">
         <v>15</v>
       </c>
-      <c r="BI31" s="49"/>
-      <c r="BJ31" s="11"/>
+      <c r="BI31" s="11">
+        <v>14</v>
+      </c>
+      <c r="BJ31" s="11">
+        <v>23</v>
+      </c>
       <c r="BK31" s="11"/>
       <c r="BL31" s="47"/>
       <c r="BM31" s="47"/>
       <c r="BN31" s="47"/>
       <c r="BO31" s="47"/>
       <c r="BP31" s="47"/>
     </row>
     <row r="32" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="13"/>
       <c r="G32" s="13"/>
       <c r="H32" s="14"/>
       <c r="I32" s="13"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="23" t="s">
         <v>27</v>
@@ -5609,52 +5697,56 @@
       </c>
       <c r="BA32" s="47">
         <v>25</v>
       </c>
       <c r="BB32" s="47">
         <v>26</v>
       </c>
       <c r="BC32" s="47">
         <v>12</v>
       </c>
       <c r="BD32" s="47">
         <v>22</v>
       </c>
       <c r="BE32" s="11">
         <v>14</v>
       </c>
       <c r="BF32" s="11">
         <v>18</v>
       </c>
       <c r="BG32" s="47">
         <v>5</v>
       </c>
       <c r="BH32" s="47">
         <v>12</v>
       </c>
-      <c r="BI32" s="49"/>
-      <c r="BJ32" s="11"/>
+      <c r="BI32" s="11">
+        <v>12</v>
+      </c>
+      <c r="BJ32" s="11">
+        <v>29</v>
+      </c>
       <c r="BK32" s="11"/>
       <c r="BL32" s="47"/>
       <c r="BM32" s="47"/>
       <c r="BN32" s="47"/>
       <c r="BO32" s="47"/>
       <c r="BP32" s="47"/>
     </row>
     <row r="33" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="13"/>
       <c r="G33" s="13"/>
       <c r="H33" s="14"/>
       <c r="I33" s="13"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15"/>
       <c r="L33" s="15"/>
       <c r="M33" s="15"/>
       <c r="N33" s="23" t="s">
         <v>27</v>
@@ -5775,52 +5867,56 @@
       </c>
       <c r="BA33" s="47">
         <v>28</v>
       </c>
       <c r="BB33" s="47">
         <v>22</v>
       </c>
       <c r="BC33" s="47">
         <v>18</v>
       </c>
       <c r="BD33" s="47">
         <v>19</v>
       </c>
       <c r="BE33" s="11">
         <v>14</v>
       </c>
       <c r="BF33" s="11">
         <v>14</v>
       </c>
       <c r="BG33" s="47">
         <v>17</v>
       </c>
       <c r="BH33" s="47">
         <v>17</v>
       </c>
-      <c r="BI33" s="49"/>
-      <c r="BJ33" s="11"/>
+      <c r="BI33" s="11">
+        <v>22</v>
+      </c>
+      <c r="BJ33" s="11">
+        <v>32</v>
+      </c>
       <c r="BK33" s="11"/>
       <c r="BL33" s="47"/>
       <c r="BM33" s="47"/>
       <c r="BN33" s="47"/>
       <c r="BO33" s="47"/>
       <c r="BP33" s="47"/>
     </row>
     <row r="34" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="13"/>
       <c r="G34" s="13"/>
       <c r="H34" s="14"/>
       <c r="I34" s="13"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="23" t="s">
         <v>27</v>
@@ -5941,52 +6037,56 @@
       </c>
       <c r="BA34" s="47">
         <v>29</v>
       </c>
       <c r="BB34" s="47">
         <v>25</v>
       </c>
       <c r="BC34" s="47">
         <v>6</v>
       </c>
       <c r="BD34" s="47">
         <v>11</v>
       </c>
       <c r="BE34" s="11">
         <v>13</v>
       </c>
       <c r="BF34" s="11">
         <v>5</v>
       </c>
       <c r="BG34" s="47">
         <v>18</v>
       </c>
       <c r="BH34" s="47">
         <v>17</v>
       </c>
-      <c r="BI34" s="49"/>
-      <c r="BJ34" s="11"/>
+      <c r="BI34" s="11">
+        <v>10</v>
+      </c>
+      <c r="BJ34" s="11">
+        <v>27</v>
+      </c>
       <c r="BK34" s="11"/>
       <c r="BL34" s="47"/>
       <c r="BM34" s="47"/>
       <c r="BN34" s="47"/>
       <c r="BO34" s="47"/>
       <c r="BP34" s="47"/>
     </row>
     <row r="35" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="23" t="s">
         <v>27</v>
@@ -6107,52 +6207,56 @@
       </c>
       <c r="BA35" s="47">
         <v>6</v>
       </c>
       <c r="BB35" s="47">
         <v>10</v>
       </c>
       <c r="BC35" s="47">
         <v>6</v>
       </c>
       <c r="BD35" s="47">
         <v>8</v>
       </c>
       <c r="BE35" s="11">
         <v>5</v>
       </c>
       <c r="BF35" s="11">
         <v>4</v>
       </c>
       <c r="BG35" s="47">
         <v>4</v>
       </c>
       <c r="BH35" s="47">
         <v>6</v>
       </c>
-      <c r="BI35" s="49"/>
-      <c r="BJ35" s="11"/>
+      <c r="BI35" s="11">
+        <v>5</v>
+      </c>
+      <c r="BJ35" s="11">
+        <v>12</v>
+      </c>
       <c r="BK35" s="11"/>
       <c r="BL35" s="47"/>
       <c r="BM35" s="47"/>
       <c r="BN35" s="47"/>
       <c r="BO35" s="47"/>
       <c r="BP35" s="47"/>
     </row>
     <row r="36" spans="1:68" s="24" customFormat="1" ht="11.25">
       <c r="A36" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="15"/>
       <c r="I36" s="7"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15"/>
       <c r="L36" s="15"/>
       <c r="M36" s="15"/>
       <c r="N36" s="23" t="s">
         <v>27</v>
@@ -6273,52 +6377,56 @@
       </c>
       <c r="BA36" s="47">
         <v>52</v>
       </c>
       <c r="BB36" s="47">
         <v>37</v>
       </c>
       <c r="BC36" s="47">
         <v>35</v>
       </c>
       <c r="BD36" s="47">
         <v>41</v>
       </c>
       <c r="BE36" s="11">
         <v>29</v>
       </c>
       <c r="BF36" s="11">
         <v>27</v>
       </c>
       <c r="BG36" s="47">
         <v>34</v>
       </c>
       <c r="BH36" s="47">
         <v>33</v>
       </c>
-      <c r="BI36" s="49"/>
-      <c r="BJ36" s="11"/>
+      <c r="BI36" s="11">
+        <v>32</v>
+      </c>
+      <c r="BJ36" s="11">
+        <v>37</v>
+      </c>
       <c r="BK36" s="11"/>
       <c r="BL36" s="47"/>
       <c r="BM36" s="47"/>
       <c r="BN36" s="47"/>
       <c r="BO36" s="47"/>
       <c r="BP36" s="47"/>
     </row>
     <row r="37" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="21"/>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="25" t="s">
         <v>27</v>
@@ -6439,91 +6547,95 @@
       </c>
       <c r="BA37" s="19">
         <v>9</v>
       </c>
       <c r="BB37" s="19">
         <v>7</v>
       </c>
       <c r="BC37" s="19">
         <v>7</v>
       </c>
       <c r="BD37" s="19">
         <v>5</v>
       </c>
       <c r="BE37" s="19">
         <v>7</v>
       </c>
       <c r="BF37" s="19">
         <v>5</v>
       </c>
       <c r="BG37" s="19">
         <v>4</v>
       </c>
       <c r="BH37" s="19">
         <v>6</v>
       </c>
-      <c r="BI37" s="52"/>
-      <c r="BJ37" s="19"/>
+      <c r="BI37" s="19">
+        <v>7</v>
+      </c>
+      <c r="BJ37" s="19">
+        <v>13</v>
+      </c>
       <c r="BK37" s="19"/>
       <c r="BL37" s="19"/>
       <c r="BM37" s="19"/>
       <c r="BN37" s="19"/>
       <c r="BO37" s="19"/>
       <c r="BP37" s="19"/>
     </row>
     <row r="38" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="44" spans="1:68" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="AG4:AR4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP45"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BJ30" sqref="BJ30"/>
+      <selection activeCell="BI42" sqref="BI42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" customWidth="1"/>
     <col min="27" max="27" width="9.5703125" customWidth="1"/>
     <col min="37" max="37" width="8.42578125" customWidth="1"/>
     <col min="39" max="39" width="9.5703125" customWidth="1"/>
     <col min="43" max="43" width="10" customWidth="1"/>
     <col min="49" max="49" width="8.42578125" customWidth="1"/>
     <col min="51" max="51" width="9.5703125" customWidth="1"/>
     <col min="55" max="55" width="10" customWidth="1"/>
     <col min="61" max="61" width="8.42578125" customWidth="1"/>
     <col min="63" max="63" width="9.5703125" customWidth="1"/>
     <col min="67" max="67" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="2" spans="1:68" s="2" customFormat="1" ht="12.75">
       <c r="A2" s="88" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="88"/>
@@ -7152,52 +7264,56 @@
       </c>
       <c r="BA7" s="34">
         <v>5.63</v>
       </c>
       <c r="BB7" s="34">
         <v>5.69</v>
       </c>
       <c r="BC7" s="34">
         <v>5.61</v>
       </c>
       <c r="BD7" s="34">
         <v>5.55</v>
       </c>
       <c r="BE7" s="34">
         <v>3.89</v>
       </c>
       <c r="BF7" s="34">
         <v>4.29</v>
       </c>
       <c r="BG7" s="34">
         <v>4.32</v>
       </c>
       <c r="BH7" s="34">
         <v>4.3600000000000003</v>
       </c>
-      <c r="BI7" s="34"/>
-      <c r="BJ7" s="34"/>
+      <c r="BI7" s="34">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="BJ7" s="34">
+        <v>4.97</v>
+      </c>
       <c r="BK7" s="34"/>
       <c r="BL7" s="34"/>
       <c r="BM7" s="34"/>
       <c r="BN7" s="34"/>
       <c r="BO7" s="34"/>
       <c r="BP7" s="34"/>
     </row>
     <row r="8" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="35"/>
       <c r="E8" s="35"/>
       <c r="F8" s="35"/>
       <c r="G8" s="35"/>
       <c r="H8" s="36"/>
       <c r="I8" s="35"/>
       <c r="J8" s="36"/>
       <c r="K8" s="36"/>
       <c r="L8" s="36"/>
       <c r="M8" s="34"/>
       <c r="N8" s="23" t="s">
         <v>27</v>
@@ -7318,52 +7434,56 @@
       </c>
       <c r="BA8" s="34">
         <v>6.41</v>
       </c>
       <c r="BB8" s="34">
         <v>6.46</v>
       </c>
       <c r="BC8" s="34">
         <v>6.39</v>
       </c>
       <c r="BD8" s="34">
         <v>6.27</v>
       </c>
       <c r="BE8" s="34">
         <v>3.4</v>
       </c>
       <c r="BF8" s="34">
         <v>4.33</v>
       </c>
       <c r="BG8" s="34">
         <v>4.68</v>
       </c>
       <c r="BH8" s="34">
         <v>4.68</v>
       </c>
-      <c r="BI8" s="34"/>
-      <c r="BJ8" s="34"/>
+      <c r="BI8" s="34">
+        <v>4.67</v>
+      </c>
+      <c r="BJ8" s="34">
+        <v>5.37</v>
+      </c>
       <c r="BK8" s="34"/>
       <c r="BL8" s="34"/>
       <c r="BM8" s="34"/>
       <c r="BN8" s="34"/>
       <c r="BO8" s="34"/>
       <c r="BP8" s="34"/>
     </row>
     <row r="9" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="30"/>
       <c r="C9" s="30"/>
       <c r="D9" s="35"/>
       <c r="E9" s="35"/>
       <c r="F9" s="35"/>
       <c r="G9" s="35"/>
       <c r="H9" s="36"/>
       <c r="I9" s="35"/>
       <c r="J9" s="36"/>
       <c r="K9" s="36"/>
       <c r="L9" s="36"/>
       <c r="M9" s="34"/>
       <c r="N9" s="23" t="s">
         <v>27</v>
@@ -7484,52 +7604,56 @@
       </c>
       <c r="BA9" s="34">
         <v>5.86</v>
       </c>
       <c r="BB9" s="34">
         <v>5.88</v>
       </c>
       <c r="BC9" s="34">
         <v>5.64</v>
       </c>
       <c r="BD9" s="34">
         <v>5.45</v>
       </c>
       <c r="BE9" s="34">
         <v>5.0599999999999996</v>
       </c>
       <c r="BF9" s="34">
         <v>5.53</v>
       </c>
       <c r="BG9" s="34">
         <v>5.62</v>
       </c>
       <c r="BH9" s="34">
         <v>5.22</v>
       </c>
-      <c r="BI9" s="34"/>
-      <c r="BJ9" s="34"/>
+      <c r="BI9" s="34">
+        <v>5.03</v>
+      </c>
+      <c r="BJ9" s="34">
+        <v>5.73</v>
+      </c>
       <c r="BK9" s="34"/>
       <c r="BL9" s="34"/>
       <c r="BM9" s="34"/>
       <c r="BN9" s="34"/>
       <c r="BO9" s="34"/>
       <c r="BP9" s="34"/>
     </row>
     <row r="10" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="30"/>
       <c r="C10" s="30"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="36"/>
       <c r="I10" s="35"/>
       <c r="J10" s="36"/>
       <c r="K10" s="36"/>
       <c r="L10" s="36"/>
       <c r="M10" s="34"/>
       <c r="N10" s="23" t="s">
         <v>27</v>
@@ -7650,52 +7774,56 @@
       </c>
       <c r="BA10" s="34">
         <v>4.3899999999999997</v>
       </c>
       <c r="BB10" s="34">
         <v>4.08</v>
       </c>
       <c r="BC10" s="34">
         <v>4</v>
       </c>
       <c r="BD10" s="34">
         <v>3.95</v>
       </c>
       <c r="BE10" s="34">
         <v>3.89</v>
       </c>
       <c r="BF10" s="34">
         <v>2.78</v>
       </c>
       <c r="BG10" s="34">
         <v>3.17</v>
       </c>
       <c r="BH10" s="34">
         <v>3.02</v>
       </c>
-      <c r="BI10" s="34"/>
-      <c r="BJ10" s="34"/>
+      <c r="BI10" s="34">
+        <v>2.91</v>
+      </c>
+      <c r="BJ10" s="34">
+        <v>3.28</v>
+      </c>
       <c r="BK10" s="34"/>
       <c r="BL10" s="34"/>
       <c r="BM10" s="34"/>
       <c r="BN10" s="34"/>
       <c r="BO10" s="34"/>
       <c r="BP10" s="34"/>
     </row>
     <row r="11" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="30"/>
       <c r="D11" s="35"/>
       <c r="E11" s="35"/>
       <c r="F11" s="35"/>
       <c r="G11" s="35"/>
       <c r="H11" s="36"/>
       <c r="I11" s="35"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="36"/>
       <c r="M11" s="34"/>
       <c r="N11" s="23" t="s">
         <v>27</v>
@@ -7816,52 +7944,56 @@
       </c>
       <c r="BA11" s="34">
         <v>4.24</v>
       </c>
       <c r="BB11" s="34">
         <v>4.43</v>
       </c>
       <c r="BC11" s="34">
         <v>4.43</v>
       </c>
       <c r="BD11" s="34">
         <v>4.3499999999999996</v>
       </c>
       <c r="BE11" s="34">
         <v>2.31</v>
       </c>
       <c r="BF11" s="34">
         <v>3.39</v>
       </c>
       <c r="BG11" s="34">
         <v>3.19</v>
       </c>
       <c r="BH11" s="34">
         <v>3.33</v>
       </c>
-      <c r="BI11" s="34"/>
-      <c r="BJ11" s="34"/>
+      <c r="BI11" s="34">
+        <v>3.36</v>
+      </c>
+      <c r="BJ11" s="34">
+        <v>4.05</v>
+      </c>
       <c r="BK11" s="34"/>
       <c r="BL11" s="34"/>
       <c r="BM11" s="34"/>
       <c r="BN11" s="34"/>
       <c r="BO11" s="34"/>
       <c r="BP11" s="34"/>
     </row>
     <row r="12" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="30"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="36"/>
       <c r="I12" s="35"/>
       <c r="J12" s="36"/>
       <c r="K12" s="36"/>
       <c r="L12" s="36"/>
       <c r="M12" s="34"/>
       <c r="N12" s="23" t="s">
         <v>27</v>
@@ -7982,52 +8114,56 @@
       </c>
       <c r="BA12" s="34">
         <v>4.9400000000000004</v>
       </c>
       <c r="BB12" s="34">
         <v>5.05</v>
       </c>
       <c r="BC12" s="34">
         <v>4.8600000000000003</v>
       </c>
       <c r="BD12" s="34">
         <v>4.88</v>
       </c>
       <c r="BE12" s="34">
         <v>3.31</v>
       </c>
       <c r="BF12" s="34">
         <v>3.98</v>
       </c>
       <c r="BG12" s="34">
         <v>3.02</v>
       </c>
       <c r="BH12" s="34">
         <v>3</v>
       </c>
-      <c r="BI12" s="34"/>
-      <c r="BJ12" s="34"/>
+      <c r="BI12" s="34">
+        <v>2.96</v>
+      </c>
+      <c r="BJ12" s="34">
+        <v>3.65</v>
+      </c>
       <c r="BK12" s="34"/>
       <c r="BL12" s="34"/>
       <c r="BM12" s="34"/>
       <c r="BN12" s="34"/>
       <c r="BO12" s="34"/>
       <c r="BP12" s="34"/>
     </row>
     <row r="13" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="30"/>
       <c r="C13" s="30"/>
       <c r="D13" s="35"/>
       <c r="E13" s="35"/>
       <c r="F13" s="35"/>
       <c r="G13" s="35"/>
       <c r="H13" s="36"/>
       <c r="I13" s="35"/>
       <c r="J13" s="36"/>
       <c r="K13" s="36"/>
       <c r="L13" s="36"/>
       <c r="M13" s="34"/>
       <c r="N13" s="23" t="s">
         <v>27</v>
@@ -8148,52 +8284,56 @@
       </c>
       <c r="BA13" s="34">
         <v>5.23</v>
       </c>
       <c r="BB13" s="34">
         <v>5.33</v>
       </c>
       <c r="BC13" s="34">
         <v>5.32</v>
       </c>
       <c r="BD13" s="34">
         <v>5.32</v>
       </c>
       <c r="BE13" s="34">
         <v>4.16</v>
       </c>
       <c r="BF13" s="34">
         <v>4.3600000000000003</v>
       </c>
       <c r="BG13" s="34">
         <v>4.5599999999999996</v>
       </c>
       <c r="BH13" s="34">
         <v>4.7</v>
       </c>
-      <c r="BI13" s="34"/>
-      <c r="BJ13" s="34"/>
+      <c r="BI13" s="34">
+        <v>5.05</v>
+      </c>
+      <c r="BJ13" s="34">
+        <v>5.83</v>
+      </c>
       <c r="BK13" s="34"/>
       <c r="BL13" s="34"/>
       <c r="BM13" s="34"/>
       <c r="BN13" s="34"/>
       <c r="BO13" s="34"/>
       <c r="BP13" s="34"/>
     </row>
     <row r="14" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="36"/>
       <c r="I14" s="35"/>
       <c r="J14" s="36"/>
       <c r="K14" s="36"/>
       <c r="L14" s="36"/>
       <c r="M14" s="34"/>
       <c r="N14" s="23" t="s">
         <v>27</v>
@@ -8314,52 +8454,56 @@
       </c>
       <c r="BA14" s="34">
         <v>4.87</v>
       </c>
       <c r="BB14" s="34">
         <v>5.0999999999999996</v>
       </c>
       <c r="BC14" s="34">
         <v>4.8</v>
       </c>
       <c r="BD14" s="34">
         <v>4.66</v>
       </c>
       <c r="BE14" s="34">
         <v>3.78</v>
       </c>
       <c r="BF14" s="34">
         <v>2.75</v>
       </c>
       <c r="BG14" s="34">
         <v>3.61</v>
       </c>
       <c r="BH14" s="34">
         <v>3.99</v>
       </c>
-      <c r="BI14" s="34"/>
-      <c r="BJ14" s="34"/>
+      <c r="BI14" s="34">
+        <v>3.76</v>
+      </c>
+      <c r="BJ14" s="34">
+        <v>4.49</v>
+      </c>
       <c r="BK14" s="34"/>
       <c r="BL14" s="34"/>
       <c r="BM14" s="34"/>
       <c r="BN14" s="34"/>
       <c r="BO14" s="34"/>
       <c r="BP14" s="34"/>
     </row>
     <row r="15" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="30"/>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
       <c r="F15" s="30"/>
       <c r="G15" s="30"/>
       <c r="H15" s="30"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="30"/>
       <c r="L15" s="30"/>
       <c r="M15" s="30"/>
       <c r="N15" s="23" t="s">
         <v>27</v>
@@ -8480,52 +8624,56 @@
       </c>
       <c r="BA15" s="34">
         <v>5.19</v>
       </c>
       <c r="BB15" s="34">
         <v>5.34</v>
       </c>
       <c r="BC15" s="34">
         <v>5.34</v>
       </c>
       <c r="BD15" s="34">
         <v>5.35</v>
       </c>
       <c r="BE15" s="34">
         <v>5.0999999999999996</v>
       </c>
       <c r="BF15" s="34">
         <v>4.84</v>
       </c>
       <c r="BG15" s="34">
         <v>4.1399999999999997</v>
       </c>
       <c r="BH15" s="34">
         <v>4.5</v>
       </c>
-      <c r="BI15" s="34"/>
-      <c r="BJ15" s="34"/>
+      <c r="BI15" s="34">
+        <v>4.55</v>
+      </c>
+      <c r="BJ15" s="34">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="BK15" s="34"/>
       <c r="BL15" s="34"/>
       <c r="BM15" s="34"/>
       <c r="BN15" s="34"/>
       <c r="BO15" s="34"/>
       <c r="BP15" s="34"/>
     </row>
     <row r="16" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="36"/>
       <c r="I16" s="35"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="34"/>
       <c r="N16" s="23" t="s">
         <v>27</v>
@@ -8646,52 +8794,56 @@
       </c>
       <c r="BA16" s="34">
         <v>6.15</v>
       </c>
       <c r="BB16" s="34">
         <v>6.19</v>
       </c>
       <c r="BC16" s="34">
         <v>6.14</v>
       </c>
       <c r="BD16" s="34">
         <v>6.13</v>
       </c>
       <c r="BE16" s="34">
         <v>4.74</v>
       </c>
       <c r="BF16" s="34">
         <v>5.16</v>
       </c>
       <c r="BG16" s="34">
         <v>5.16</v>
       </c>
       <c r="BH16" s="34">
         <v>5.23</v>
       </c>
-      <c r="BI16" s="34"/>
-      <c r="BJ16" s="34"/>
+      <c r="BI16" s="34">
+        <v>5.24</v>
+      </c>
+      <c r="BJ16" s="34">
+        <v>5.53</v>
+      </c>
       <c r="BK16" s="34"/>
       <c r="BL16" s="34"/>
       <c r="BM16" s="34"/>
       <c r="BN16" s="34"/>
       <c r="BO16" s="34"/>
       <c r="BP16" s="34"/>
     </row>
     <row r="17" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="35"/>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
       <c r="G17" s="35"/>
       <c r="H17" s="36"/>
       <c r="I17" s="35"/>
       <c r="J17" s="36"/>
       <c r="K17" s="36"/>
       <c r="L17" s="36"/>
       <c r="M17" s="34"/>
       <c r="N17" s="23" t="s">
         <v>27</v>
@@ -8812,52 +8964,56 @@
       </c>
       <c r="BA17" s="34">
         <v>5.76</v>
       </c>
       <c r="BB17" s="34">
         <v>5.68</v>
       </c>
       <c r="BC17" s="34">
         <v>5.63</v>
       </c>
       <c r="BD17" s="34">
         <v>5.59</v>
       </c>
       <c r="BE17" s="34">
         <v>5.0599999999999996</v>
       </c>
       <c r="BF17" s="34">
         <v>4.47</v>
       </c>
       <c r="BG17" s="34">
         <v>3.81</v>
       </c>
       <c r="BH17" s="34">
         <v>3.59</v>
       </c>
-      <c r="BI17" s="34"/>
-      <c r="BJ17" s="34"/>
+      <c r="BI17" s="34">
+        <v>3.76</v>
+      </c>
+      <c r="BJ17" s="34">
+        <v>4.54</v>
+      </c>
       <c r="BK17" s="34"/>
       <c r="BL17" s="34"/>
       <c r="BM17" s="34"/>
       <c r="BN17" s="34"/>
       <c r="BO17" s="34"/>
       <c r="BP17" s="34"/>
     </row>
     <row r="18" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="91" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="91"/>
       <c r="C18" s="91"/>
       <c r="D18" s="91"/>
       <c r="E18" s="91"/>
       <c r="F18" s="91"/>
       <c r="G18" s="91"/>
       <c r="H18" s="91"/>
       <c r="I18" s="91"/>
       <c r="J18" s="91"/>
       <c r="K18" s="91"/>
       <c r="L18" s="91"/>
       <c r="M18" s="91"/>
       <c r="N18" s="91"/>
       <c r="O18" s="91"/>
@@ -9074,52 +9230,56 @@
       </c>
       <c r="BA19" s="34">
         <v>6.37</v>
       </c>
       <c r="BB19" s="34">
         <v>6.42</v>
       </c>
       <c r="BC19" s="34">
         <v>6.36</v>
       </c>
       <c r="BD19" s="34">
         <v>6.27</v>
       </c>
       <c r="BE19" s="34">
         <v>4.08</v>
       </c>
       <c r="BF19" s="34">
         <v>4.8899999999999997</v>
       </c>
       <c r="BG19" s="34">
         <v>4.97</v>
       </c>
       <c r="BH19" s="34">
         <v>4.91</v>
       </c>
-      <c r="BI19" s="34"/>
-      <c r="BJ19" s="34"/>
+      <c r="BI19" s="34">
+        <v>4.93</v>
+      </c>
+      <c r="BJ19" s="34">
+        <v>5.62</v>
+      </c>
       <c r="BK19" s="34"/>
       <c r="BL19" s="34"/>
       <c r="BM19" s="34"/>
       <c r="BN19" s="34"/>
       <c r="BO19" s="34"/>
       <c r="BP19" s="34"/>
     </row>
     <row r="20" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="30"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="36"/>
       <c r="I20" s="35"/>
       <c r="J20" s="36"/>
       <c r="K20" s="36"/>
       <c r="L20" s="36"/>
       <c r="M20" s="34"/>
       <c r="N20" s="23" t="s">
         <v>27</v>
@@ -9240,52 +9400,56 @@
       </c>
       <c r="BA20" s="34">
         <v>6.35</v>
       </c>
       <c r="BB20" s="34">
         <v>6.36</v>
       </c>
       <c r="BC20" s="34">
         <v>6.34</v>
       </c>
       <c r="BD20" s="34">
         <v>6.23</v>
       </c>
       <c r="BE20" s="34">
         <v>3.23</v>
       </c>
       <c r="BF20" s="34">
         <v>4.29</v>
       </c>
       <c r="BG20" s="34">
         <v>4.76</v>
       </c>
       <c r="BH20" s="34">
         <v>4.72</v>
       </c>
-      <c r="BI20" s="34"/>
-      <c r="BJ20" s="34"/>
+      <c r="BI20" s="34">
+        <v>4.76</v>
+      </c>
+      <c r="BJ20" s="34">
+        <v>5.46</v>
+      </c>
       <c r="BK20" s="34"/>
       <c r="BL20" s="34"/>
       <c r="BM20" s="34"/>
       <c r="BN20" s="34"/>
       <c r="BO20" s="34"/>
       <c r="BP20" s="34"/>
     </row>
     <row r="21" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="30"/>
       <c r="C21" s="30"/>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="36"/>
       <c r="I21" s="35"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="34"/>
       <c r="N21" s="23" t="s">
         <v>27</v>
@@ -9406,52 +9570,56 @@
       </c>
       <c r="BA21" s="34">
         <v>5.9</v>
       </c>
       <c r="BB21" s="34">
         <v>5.9</v>
       </c>
       <c r="BC21" s="34">
         <v>5.66</v>
       </c>
       <c r="BD21" s="34">
         <v>5.48</v>
       </c>
       <c r="BE21" s="34">
         <v>5.2</v>
       </c>
       <c r="BF21" s="34">
         <v>5.69</v>
       </c>
       <c r="BG21" s="34">
         <v>5.79</v>
       </c>
       <c r="BH21" s="34">
         <v>5.27</v>
       </c>
-      <c r="BI21" s="34"/>
-      <c r="BJ21" s="34"/>
+      <c r="BI21" s="34">
+        <v>5.09</v>
+      </c>
+      <c r="BJ21" s="34">
+        <v>5.83</v>
+      </c>
       <c r="BK21" s="34"/>
       <c r="BL21" s="34"/>
       <c r="BM21" s="34"/>
       <c r="BN21" s="34"/>
       <c r="BO21" s="34"/>
       <c r="BP21" s="34"/>
     </row>
     <row r="22" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="36"/>
       <c r="I22" s="35"/>
       <c r="J22" s="36"/>
       <c r="K22" s="36"/>
       <c r="L22" s="36"/>
       <c r="M22" s="34"/>
       <c r="N22" s="23" t="s">
         <v>27</v>
@@ -9572,52 +9740,56 @@
       </c>
       <c r="BA22" s="34">
         <v>5.33</v>
       </c>
       <c r="BB22" s="34">
         <v>5.54</v>
       </c>
       <c r="BC22" s="34">
         <v>5.36</v>
       </c>
       <c r="BD22" s="34">
         <v>5.34</v>
       </c>
       <c r="BE22" s="34">
         <v>2.3199999999999998</v>
       </c>
       <c r="BF22" s="34">
         <v>3.66</v>
       </c>
       <c r="BG22" s="34">
         <v>3.6</v>
       </c>
       <c r="BH22" s="34">
         <v>3.75</v>
       </c>
-      <c r="BI22" s="34"/>
-      <c r="BJ22" s="34"/>
+      <c r="BI22" s="34">
+        <v>3.81</v>
+      </c>
+      <c r="BJ22" s="34">
+        <v>5.25</v>
+      </c>
       <c r="BK22" s="34"/>
       <c r="BL22" s="34"/>
       <c r="BM22" s="34"/>
       <c r="BN22" s="34"/>
       <c r="BO22" s="34"/>
       <c r="BP22" s="34"/>
     </row>
     <row r="23" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="35"/>
       <c r="E23" s="35"/>
       <c r="F23" s="35"/>
       <c r="G23" s="35"/>
       <c r="H23" s="36"/>
       <c r="I23" s="35"/>
       <c r="J23" s="36"/>
       <c r="K23" s="36"/>
       <c r="L23" s="36"/>
       <c r="M23" s="34"/>
       <c r="N23" s="23" t="s">
         <v>27</v>
@@ -9738,52 +9910,56 @@
       </c>
       <c r="BA23" s="34">
         <v>6.5</v>
       </c>
       <c r="BB23" s="34">
         <v>6.62</v>
       </c>
       <c r="BC23" s="34">
         <v>6.66</v>
       </c>
       <c r="BD23" s="34">
         <v>6.63</v>
       </c>
       <c r="BE23" s="34">
         <v>7.46</v>
       </c>
       <c r="BF23" s="34">
         <v>7.09</v>
       </c>
       <c r="BG23" s="34">
         <v>5.81</v>
       </c>
       <c r="BH23" s="34">
         <v>6.29</v>
       </c>
-      <c r="BI23" s="34"/>
-      <c r="BJ23" s="34"/>
+      <c r="BI23" s="34">
+        <v>6.39</v>
+      </c>
+      <c r="BJ23" s="34">
+        <v>6.72</v>
+      </c>
       <c r="BK23" s="34"/>
       <c r="BL23" s="34"/>
       <c r="BM23" s="34"/>
       <c r="BN23" s="34"/>
       <c r="BO23" s="34"/>
       <c r="BP23" s="34"/>
     </row>
     <row r="24" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="36"/>
       <c r="I24" s="35"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="34"/>
       <c r="N24" s="23" t="s">
         <v>27</v>
@@ -9904,52 +10080,56 @@
       </c>
       <c r="BA24" s="34">
         <v>7.1</v>
       </c>
       <c r="BB24" s="34">
         <v>7.22</v>
       </c>
       <c r="BC24" s="34">
         <v>7.14</v>
       </c>
       <c r="BD24" s="34">
         <v>7.04</v>
       </c>
       <c r="BE24" s="34">
         <v>4.97</v>
       </c>
       <c r="BF24" s="34">
         <v>5.84</v>
       </c>
       <c r="BG24" s="34">
         <v>5.53</v>
       </c>
       <c r="BH24" s="34">
         <v>5.55</v>
       </c>
-      <c r="BI24" s="34"/>
-      <c r="BJ24" s="34"/>
+      <c r="BI24" s="34">
+        <v>5.56</v>
+      </c>
+      <c r="BJ24" s="34">
+        <v>6</v>
+      </c>
       <c r="BK24" s="34"/>
       <c r="BL24" s="34"/>
       <c r="BM24" s="34"/>
       <c r="BN24" s="34"/>
       <c r="BO24" s="34"/>
       <c r="BP24" s="34"/>
     </row>
     <row r="25" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
       <c r="D25" s="35"/>
       <c r="E25" s="35"/>
       <c r="F25" s="35"/>
       <c r="G25" s="35"/>
       <c r="H25" s="36"/>
       <c r="I25" s="35"/>
       <c r="J25" s="36"/>
       <c r="K25" s="36"/>
       <c r="L25" s="36"/>
       <c r="M25" s="34"/>
       <c r="N25" s="23" t="s">
         <v>27</v>
@@ -10070,52 +10250,56 @@
       </c>
       <c r="BA25" s="34">
         <v>6.19</v>
       </c>
       <c r="BB25" s="34">
         <v>6.18</v>
       </c>
       <c r="BC25" s="34">
         <v>6.18</v>
       </c>
       <c r="BD25" s="34">
         <v>6.33</v>
       </c>
       <c r="BE25" s="34">
         <v>6.2</v>
       </c>
       <c r="BF25" s="34">
         <v>5.41</v>
       </c>
       <c r="BG25" s="34">
         <v>4.51</v>
       </c>
       <c r="BH25" s="34">
         <v>3.91</v>
       </c>
-      <c r="BI25" s="34"/>
-      <c r="BJ25" s="34"/>
+      <c r="BI25" s="34">
+        <v>4.08</v>
+      </c>
+      <c r="BJ25" s="34">
+        <v>4.93</v>
+      </c>
       <c r="BK25" s="34"/>
       <c r="BL25" s="34"/>
       <c r="BM25" s="34"/>
       <c r="BN25" s="34"/>
       <c r="BO25" s="34"/>
       <c r="BP25" s="34"/>
     </row>
     <row r="26" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="91" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="91"/>
       <c r="C26" s="91"/>
       <c r="D26" s="91"/>
       <c r="E26" s="91"/>
       <c r="F26" s="91"/>
       <c r="G26" s="91"/>
       <c r="H26" s="91"/>
       <c r="I26" s="91"/>
       <c r="J26" s="91"/>
       <c r="K26" s="91"/>
       <c r="L26" s="91"/>
       <c r="M26" s="91"/>
       <c r="N26" s="91"/>
       <c r="O26" s="91"/>
@@ -10332,52 +10516,56 @@
       </c>
       <c r="BA27" s="32">
         <v>5.03</v>
       </c>
       <c r="BB27" s="32">
         <v>5.0999999999999996</v>
       </c>
       <c r="BC27" s="32">
         <v>5</v>
       </c>
       <c r="BD27" s="34">
         <v>4.95</v>
       </c>
       <c r="BE27" s="34">
         <v>3.73</v>
       </c>
       <c r="BF27" s="34">
         <v>3.78</v>
       </c>
       <c r="BG27" s="32">
         <v>3.77</v>
       </c>
       <c r="BH27" s="32">
         <v>3.89</v>
       </c>
-      <c r="BI27" s="34"/>
-      <c r="BJ27" s="34"/>
+      <c r="BI27" s="34">
+        <v>3.88</v>
+      </c>
+      <c r="BJ27" s="32">
+        <v>4.41</v>
+      </c>
       <c r="BK27" s="32"/>
       <c r="BL27" s="32"/>
       <c r="BM27" s="32"/>
       <c r="BN27" s="32"/>
       <c r="BO27" s="32"/>
       <c r="BP27" s="32"/>
     </row>
     <row r="28" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="39"/>
       <c r="I28" s="35"/>
       <c r="J28" s="39"/>
       <c r="K28" s="39"/>
       <c r="L28" s="39"/>
       <c r="M28" s="34"/>
       <c r="N28" s="23" t="s">
         <v>27</v>
@@ -10498,52 +10686,56 @@
       </c>
       <c r="BA28" s="32">
         <v>6.73</v>
       </c>
       <c r="BB28" s="32">
         <v>6.87</v>
       </c>
       <c r="BC28" s="32">
         <v>6.63</v>
       </c>
       <c r="BD28" s="34">
         <v>6.46</v>
       </c>
       <c r="BE28" s="34">
         <v>4.16</v>
       </c>
       <c r="BF28" s="34">
         <v>4.47</v>
       </c>
       <c r="BG28" s="32">
         <v>4.37</v>
       </c>
       <c r="BH28" s="32">
         <v>4.5199999999999996</v>
       </c>
-      <c r="BI28" s="34"/>
-      <c r="BJ28" s="34"/>
+      <c r="BI28" s="34">
+        <v>4.28</v>
+      </c>
+      <c r="BJ28" s="32">
+        <v>4.96</v>
+      </c>
       <c r="BK28" s="32"/>
       <c r="BL28" s="32"/>
       <c r="BM28" s="32"/>
       <c r="BN28" s="32"/>
       <c r="BO28" s="32"/>
       <c r="BP28" s="32"/>
     </row>
     <row r="29" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="35"/>
       <c r="E29" s="35"/>
       <c r="F29" s="35"/>
       <c r="G29" s="35"/>
       <c r="H29" s="39"/>
       <c r="I29" s="35"/>
       <c r="J29" s="39"/>
       <c r="K29" s="39"/>
       <c r="L29" s="39"/>
       <c r="M29" s="34"/>
       <c r="N29" s="23" t="s">
         <v>27</v>
@@ -10656,52 +10848,56 @@
       </c>
       <c r="AY29" s="32">
         <v>3.84</v>
       </c>
       <c r="AZ29" s="32">
         <v>3.39</v>
       </c>
       <c r="BA29" s="32">
         <v>4.54</v>
       </c>
       <c r="BB29" s="32">
         <v>5.4</v>
       </c>
       <c r="BC29" s="32">
         <v>4.93</v>
       </c>
       <c r="BD29" s="34">
         <v>4.51</v>
       </c>
       <c r="BE29" s="34"/>
       <c r="BF29" s="34"/>
       <c r="BG29" s="32"/>
       <c r="BH29" s="32">
         <v>3.47</v>
       </c>
-      <c r="BI29" s="34"/>
-      <c r="BJ29" s="34"/>
+      <c r="BI29" s="34">
+        <v>2.78</v>
+      </c>
+      <c r="BJ29" s="32">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="BK29" s="32"/>
       <c r="BL29" s="32"/>
       <c r="BM29" s="32"/>
       <c r="BN29" s="32"/>
       <c r="BO29" s="32"/>
       <c r="BP29" s="32"/>
     </row>
     <row r="30" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="30"/>
       <c r="C30" s="30"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="39"/>
       <c r="I30" s="35"/>
       <c r="J30" s="39"/>
       <c r="K30" s="39"/>
       <c r="L30" s="39"/>
       <c r="M30" s="34"/>
       <c r="N30" s="23" t="s">
         <v>27</v>
@@ -10822,52 +11018,56 @@
       </c>
       <c r="BA30" s="32">
         <v>4.3899999999999997</v>
       </c>
       <c r="BB30" s="32">
         <v>4.08</v>
       </c>
       <c r="BC30" s="32">
         <v>4</v>
       </c>
       <c r="BD30" s="34">
         <v>3.95</v>
       </c>
       <c r="BE30" s="34">
         <v>3.89</v>
       </c>
       <c r="BF30" s="34">
         <v>2.78</v>
       </c>
       <c r="BG30" s="32">
         <v>3.17</v>
       </c>
       <c r="BH30" s="32">
         <v>3.02</v>
       </c>
-      <c r="BI30" s="34"/>
-      <c r="BJ30" s="34"/>
+      <c r="BI30" s="34">
+        <v>2.91</v>
+      </c>
+      <c r="BJ30" s="32">
+        <v>3.28</v>
+      </c>
       <c r="BK30" s="32"/>
       <c r="BL30" s="32"/>
       <c r="BM30" s="32"/>
       <c r="BN30" s="32"/>
       <c r="BO30" s="32"/>
       <c r="BP30" s="32"/>
     </row>
     <row r="31" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="30"/>
       <c r="C31" s="30"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
       <c r="F31" s="35"/>
       <c r="G31" s="35"/>
       <c r="H31" s="39"/>
       <c r="I31" s="35"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
       <c r="L31" s="39"/>
       <c r="M31" s="34"/>
       <c r="N31" s="23" t="s">
         <v>27</v>
@@ -10988,52 +11188,56 @@
       </c>
       <c r="BA31" s="32">
         <v>3.81</v>
       </c>
       <c r="BB31" s="32">
         <v>3.99</v>
       </c>
       <c r="BC31" s="32">
         <v>4.0599999999999996</v>
       </c>
       <c r="BD31" s="34">
         <v>3.96</v>
       </c>
       <c r="BE31" s="34">
         <v>2.31</v>
       </c>
       <c r="BF31" s="34">
         <v>3.28</v>
       </c>
       <c r="BG31" s="32">
         <v>3.02</v>
       </c>
       <c r="BH31" s="32">
         <v>3.16</v>
       </c>
-      <c r="BI31" s="34"/>
-      <c r="BJ31" s="34"/>
+      <c r="BI31" s="34">
+        <v>3.18</v>
+      </c>
+      <c r="BJ31" s="32">
+        <v>3.56</v>
+      </c>
       <c r="BK31" s="32"/>
       <c r="BL31" s="32"/>
       <c r="BM31" s="32"/>
       <c r="BN31" s="32"/>
       <c r="BO31" s="32"/>
       <c r="BP31" s="32"/>
     </row>
     <row r="32" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="30"/>
       <c r="C32" s="30"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="39"/>
       <c r="I32" s="35"/>
       <c r="J32" s="39"/>
       <c r="K32" s="39"/>
       <c r="L32" s="39"/>
       <c r="M32" s="34"/>
       <c r="N32" s="23" t="s">
         <v>27</v>
@@ -11154,52 +11358,56 @@
       </c>
       <c r="BA32" s="32">
         <v>4.9400000000000004</v>
       </c>
       <c r="BB32" s="32">
         <v>5.05</v>
       </c>
       <c r="BC32" s="32">
         <v>4.8600000000000003</v>
       </c>
       <c r="BD32" s="34">
         <v>4.88</v>
       </c>
       <c r="BE32" s="34">
         <v>3.31</v>
       </c>
       <c r="BF32" s="34">
         <v>3.98</v>
       </c>
       <c r="BG32" s="32">
         <v>3.02</v>
       </c>
       <c r="BH32" s="32">
         <v>3</v>
       </c>
-      <c r="BI32" s="34"/>
-      <c r="BJ32" s="34"/>
+      <c r="BI32" s="34">
+        <v>2.96</v>
+      </c>
+      <c r="BJ32" s="32">
+        <v>3.65</v>
+      </c>
       <c r="BK32" s="32"/>
       <c r="BL32" s="32"/>
       <c r="BM32" s="32"/>
       <c r="BN32" s="32"/>
       <c r="BO32" s="32"/>
       <c r="BP32" s="32"/>
     </row>
     <row r="33" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="30"/>
       <c r="C33" s="30"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="35"/>
       <c r="G33" s="35"/>
       <c r="H33" s="39"/>
       <c r="I33" s="35"/>
       <c r="J33" s="39"/>
       <c r="K33" s="39"/>
       <c r="L33" s="39"/>
       <c r="M33" s="34"/>
       <c r="N33" s="23" t="s">
         <v>27</v>
@@ -11320,52 +11528,56 @@
       </c>
       <c r="BA33" s="32">
         <v>5.23</v>
       </c>
       <c r="BB33" s="32">
         <v>5.33</v>
       </c>
       <c r="BC33" s="32">
         <v>5.32</v>
       </c>
       <c r="BD33" s="34">
         <v>5.32</v>
       </c>
       <c r="BE33" s="34">
         <v>4.16</v>
       </c>
       <c r="BF33" s="34">
         <v>4.3600000000000003</v>
       </c>
       <c r="BG33" s="32">
         <v>4.5599999999999996</v>
       </c>
       <c r="BH33" s="32">
         <v>4.7</v>
       </c>
-      <c r="BI33" s="34"/>
-      <c r="BJ33" s="34"/>
+      <c r="BI33" s="34">
+        <v>5.05</v>
+      </c>
+      <c r="BJ33" s="32">
+        <v>5.83</v>
+      </c>
       <c r="BK33" s="32"/>
       <c r="BL33" s="32"/>
       <c r="BM33" s="32"/>
       <c r="BN33" s="32"/>
       <c r="BO33" s="32"/>
       <c r="BP33" s="32"/>
     </row>
     <row r="34" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="39"/>
       <c r="I34" s="35"/>
       <c r="J34" s="39"/>
       <c r="K34" s="39"/>
       <c r="L34" s="39"/>
       <c r="M34" s="34"/>
       <c r="N34" s="23" t="s">
         <v>27</v>
@@ -11486,52 +11698,56 @@
       </c>
       <c r="BA34" s="32">
         <v>4.87</v>
       </c>
       <c r="BB34" s="32">
         <v>5.0999999999999996</v>
       </c>
       <c r="BC34" s="32">
         <v>4.8</v>
       </c>
       <c r="BD34" s="34">
         <v>4.66</v>
       </c>
       <c r="BE34" s="34">
         <v>3.78</v>
       </c>
       <c r="BF34" s="34">
         <v>2.75</v>
       </c>
       <c r="BG34" s="32">
         <v>3.61</v>
       </c>
       <c r="BH34" s="32">
         <v>3.99</v>
       </c>
-      <c r="BI34" s="34"/>
-      <c r="BJ34" s="34"/>
+      <c r="BI34" s="34">
+        <v>3.76</v>
+      </c>
+      <c r="BJ34" s="32">
+        <v>4.49</v>
+      </c>
       <c r="BK34" s="32"/>
       <c r="BL34" s="32"/>
       <c r="BM34" s="32"/>
       <c r="BN34" s="32"/>
       <c r="BO34" s="32"/>
       <c r="BP34" s="32"/>
     </row>
     <row r="35" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="30"/>
       <c r="I35" s="30"/>
       <c r="J35" s="30"/>
       <c r="K35" s="30"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
       <c r="N35" s="23" t="s">
         <v>27</v>
@@ -11652,52 +11868,56 @@
       </c>
       <c r="BA35" s="32">
         <v>3.98</v>
       </c>
       <c r="BB35" s="32">
         <v>4.17</v>
       </c>
       <c r="BC35" s="32">
         <v>4.12</v>
       </c>
       <c r="BD35" s="34">
         <v>4.17</v>
       </c>
       <c r="BE35" s="34">
         <v>3</v>
       </c>
       <c r="BF35" s="34">
         <v>2.84</v>
       </c>
       <c r="BG35" s="32">
         <v>2.67</v>
       </c>
       <c r="BH35" s="32">
         <v>2.92</v>
       </c>
-      <c r="BI35" s="34"/>
-      <c r="BJ35" s="34"/>
+      <c r="BI35" s="34">
+        <v>2.94</v>
+      </c>
+      <c r="BJ35" s="32">
+        <v>3.68</v>
+      </c>
       <c r="BK35" s="32"/>
       <c r="BL35" s="32"/>
       <c r="BM35" s="32"/>
       <c r="BN35" s="32"/>
       <c r="BO35" s="32"/>
       <c r="BP35" s="32"/>
     </row>
     <row r="36" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A36" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="40"/>
       <c r="C36" s="40"/>
       <c r="D36" s="40"/>
       <c r="E36" s="40"/>
       <c r="F36" s="40"/>
       <c r="G36" s="40"/>
       <c r="H36" s="41"/>
       <c r="I36" s="40"/>
       <c r="J36" s="41"/>
       <c r="K36" s="41"/>
       <c r="L36" s="41"/>
       <c r="M36" s="42"/>
       <c r="N36" s="23" t="s">
         <v>27</v>
@@ -11818,52 +12038,56 @@
       </c>
       <c r="BA36" s="32">
         <v>5.52</v>
       </c>
       <c r="BB36" s="32">
         <v>5.51</v>
       </c>
       <c r="BC36" s="32">
         <v>5.49</v>
       </c>
       <c r="BD36" s="34">
         <v>5.53</v>
       </c>
       <c r="BE36" s="34">
         <v>4.5599999999999996</v>
       </c>
       <c r="BF36" s="34">
         <v>4.62</v>
       </c>
       <c r="BG36" s="32">
         <v>4.8600000000000003</v>
       </c>
       <c r="BH36" s="32">
         <v>4.9800000000000004</v>
       </c>
-      <c r="BI36" s="34"/>
-      <c r="BJ36" s="32"/>
+      <c r="BI36" s="34">
+        <v>4.99</v>
+      </c>
+      <c r="BJ36" s="32">
+        <v>5.16</v>
+      </c>
       <c r="BK36" s="32"/>
       <c r="BL36" s="32"/>
       <c r="BM36" s="32"/>
       <c r="BN36" s="32"/>
       <c r="BO36" s="32"/>
       <c r="BP36" s="32"/>
     </row>
     <row r="37" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="21"/>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="25" t="s">
         <v>27</v>
@@ -11984,52 +12208,56 @@
       </c>
       <c r="BA37" s="42">
         <v>5.4</v>
       </c>
       <c r="BB37" s="42">
         <v>5.26</v>
       </c>
       <c r="BC37" s="42">
         <v>5.16</v>
       </c>
       <c r="BD37" s="42">
         <v>4.96</v>
       </c>
       <c r="BE37" s="42">
         <v>4.09</v>
       </c>
       <c r="BF37" s="42">
         <v>3.68</v>
       </c>
       <c r="BG37" s="42">
         <v>3.21</v>
       </c>
       <c r="BH37" s="42">
         <v>3.32</v>
       </c>
-      <c r="BI37" s="42"/>
-      <c r="BJ37" s="42"/>
+      <c r="BI37" s="42">
+        <v>3.48</v>
+      </c>
+      <c r="BJ37" s="42">
+        <v>4.2</v>
+      </c>
       <c r="BK37" s="42"/>
       <c r="BL37" s="42"/>
       <c r="BM37" s="42"/>
       <c r="BN37" s="42"/>
       <c r="BO37" s="42"/>
       <c r="BP37" s="42"/>
     </row>
     <row r="38" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:68">
       <c r="A40" s="1"/>
     </row>
     <row r="41" spans="1:68">
       <c r="A41" s="1"/>
     </row>
     <row r="42" spans="1:68">
       <c r="A42" s="1"/>
     </row>
     <row r="43" spans="1:68">
       <c r="A43" s="1"/>
     </row>
     <row r="44" spans="1:68">
       <c r="A44" s="1"/>
     </row>
     <row r="45" spans="1:68">
@@ -12038,51 +12266,51 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AC4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP57"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BJ27" sqref="BJ27"/>
+      <selection activeCell="BI39" sqref="BI39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="2" spans="1:68" s="2" customFormat="1" ht="12.75">
       <c r="A2" s="88" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="88"/>
       <c r="C2" s="88"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
       <c r="H2" s="88"/>
       <c r="I2" s="88"/>
       <c r="J2" s="88"/>
       <c r="K2" s="88"/>
       <c r="L2" s="88"/>
       <c r="M2" s="88"/>
@@ -12686,52 +12914,56 @@
       </c>
       <c r="BA7" s="11">
         <v>163</v>
       </c>
       <c r="BB7" s="11">
         <v>129</v>
       </c>
       <c r="BC7" s="11">
         <v>125</v>
       </c>
       <c r="BD7" s="11">
         <v>162</v>
       </c>
       <c r="BE7" s="11">
         <v>160</v>
       </c>
       <c r="BF7" s="11">
         <v>94</v>
       </c>
       <c r="BG7" s="11">
         <v>151</v>
       </c>
       <c r="BH7" s="11">
         <v>143</v>
       </c>
-      <c r="BI7" s="11"/>
-      <c r="BJ7" s="49"/>
+      <c r="BI7" s="11">
+        <v>143</v>
+      </c>
+      <c r="BJ7" s="11">
+        <v>137</v>
+      </c>
       <c r="BK7" s="11"/>
       <c r="BL7" s="49"/>
       <c r="BM7" s="11"/>
       <c r="BN7" s="11"/>
       <c r="BO7" s="11"/>
       <c r="BP7" s="11"/>
     </row>
     <row r="8" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="14"/>
       <c r="I8" s="13"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="50">
         <v>15</v>
@@ -12852,52 +13084,56 @@
       </c>
       <c r="BA8" s="11">
         <v>71</v>
       </c>
       <c r="BB8" s="11">
         <v>35</v>
       </c>
       <c r="BC8" s="11">
         <v>52</v>
       </c>
       <c r="BD8" s="11">
         <v>65</v>
       </c>
       <c r="BE8" s="11">
         <v>67</v>
       </c>
       <c r="BF8" s="11">
         <v>33</v>
       </c>
       <c r="BG8" s="11">
         <v>64</v>
       </c>
       <c r="BH8" s="11">
         <v>67</v>
       </c>
-      <c r="BI8" s="11"/>
-      <c r="BJ8" s="49"/>
+      <c r="BI8" s="11">
+        <v>54</v>
+      </c>
+      <c r="BJ8" s="11">
+        <v>61</v>
+      </c>
       <c r="BK8" s="11"/>
       <c r="BL8" s="49"/>
       <c r="BM8" s="11"/>
       <c r="BN8" s="11"/>
       <c r="BO8" s="11"/>
       <c r="BP8" s="11"/>
     </row>
     <row r="9" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="14"/>
       <c r="I9" s="13"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="50">
         <v>1</v>
@@ -13018,52 +13254,56 @@
       </c>
       <c r="BA9" s="11">
         <v>7</v>
       </c>
       <c r="BB9" s="11">
         <v>6</v>
       </c>
       <c r="BC9" s="11">
         <v>6</v>
       </c>
       <c r="BD9" s="11">
         <v>9</v>
       </c>
       <c r="BE9" s="11">
         <v>2</v>
       </c>
       <c r="BF9" s="11">
         <v>5</v>
       </c>
       <c r="BG9" s="11">
         <v>11</v>
       </c>
       <c r="BH9" s="11">
         <v>8</v>
       </c>
-      <c r="BI9" s="11"/>
-      <c r="BJ9" s="49"/>
+      <c r="BI9" s="11">
+        <v>9</v>
+      </c>
+      <c r="BJ9" s="11">
+        <v>5</v>
+      </c>
       <c r="BK9" s="11"/>
       <c r="BL9" s="49"/>
       <c r="BM9" s="11"/>
       <c r="BN9" s="11"/>
       <c r="BO9" s="11"/>
       <c r="BP9" s="11"/>
     </row>
     <row r="10" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="14"/>
       <c r="I10" s="13"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="50">
         <v>1</v>
@@ -13182,52 +13422,54 @@
       </c>
       <c r="BA10" s="11">
         <v>3</v>
       </c>
       <c r="BB10" s="11">
         <v>5</v>
       </c>
       <c r="BC10" s="11">
         <v>7</v>
       </c>
       <c r="BD10" s="11">
         <v>3</v>
       </c>
       <c r="BE10" s="11">
         <v>2</v>
       </c>
       <c r="BF10" s="11">
         <v>1</v>
       </c>
       <c r="BG10" s="11">
         <v>3</v>
       </c>
       <c r="BH10" s="11">
         <v>2</v>
       </c>
-      <c r="BI10" s="11"/>
-      <c r="BJ10" s="49"/>
+      <c r="BI10" s="11">
+        <v>4</v>
+      </c>
+      <c r="BJ10" s="11"/>
       <c r="BK10" s="11"/>
       <c r="BL10" s="49"/>
       <c r="BM10" s="11"/>
       <c r="BN10" s="11"/>
       <c r="BO10" s="11"/>
       <c r="BP10" s="11"/>
     </row>
     <row r="11" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="14"/>
       <c r="I11" s="13"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="50">
         <v>5</v>
@@ -13348,52 +13590,56 @@
       </c>
       <c r="BA11" s="11">
         <v>10</v>
       </c>
       <c r="BB11" s="11">
         <v>7</v>
       </c>
       <c r="BC11" s="11">
         <v>9</v>
       </c>
       <c r="BD11" s="11">
         <v>4</v>
       </c>
       <c r="BE11" s="11">
         <v>9</v>
       </c>
       <c r="BF11" s="11">
         <v>7</v>
       </c>
       <c r="BG11" s="11">
         <v>9</v>
       </c>
       <c r="BH11" s="11">
         <v>7</v>
       </c>
-      <c r="BI11" s="11"/>
-      <c r="BJ11" s="49"/>
+      <c r="BI11" s="11">
+        <v>11</v>
+      </c>
+      <c r="BJ11" s="11">
+        <v>10</v>
+      </c>
       <c r="BK11" s="11"/>
       <c r="BL11" s="49"/>
       <c r="BM11" s="11"/>
       <c r="BN11" s="11"/>
       <c r="BO11" s="11"/>
       <c r="BP11" s="11"/>
     </row>
     <row r="12" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="13"/>
       <c r="G12" s="13"/>
       <c r="H12" s="14"/>
       <c r="I12" s="13"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="50">
         <v>2</v>
@@ -13514,52 +13760,56 @@
       </c>
       <c r="BA12" s="11">
         <v>13</v>
       </c>
       <c r="BB12" s="11">
         <v>11</v>
       </c>
       <c r="BC12" s="11">
         <v>11</v>
       </c>
       <c r="BD12" s="11">
         <v>15</v>
       </c>
       <c r="BE12" s="11">
         <v>10</v>
       </c>
       <c r="BF12" s="11">
         <v>9</v>
       </c>
       <c r="BG12" s="11">
         <v>3</v>
       </c>
       <c r="BH12" s="11">
         <v>13</v>
       </c>
-      <c r="BI12" s="11"/>
-      <c r="BJ12" s="49"/>
+      <c r="BI12" s="11">
+        <v>11</v>
+      </c>
+      <c r="BJ12" s="11">
+        <v>10</v>
+      </c>
       <c r="BK12" s="11"/>
       <c r="BL12" s="49"/>
       <c r="BM12" s="11"/>
       <c r="BN12" s="11"/>
       <c r="BO12" s="11"/>
       <c r="BP12" s="11"/>
     </row>
     <row r="13" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="14"/>
       <c r="I13" s="13"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="50">
         <v>3</v>
@@ -13680,52 +13930,56 @@
       </c>
       <c r="BA13" s="11">
         <v>5</v>
       </c>
       <c r="BB13" s="11">
         <v>7</v>
       </c>
       <c r="BC13" s="11">
         <v>3</v>
       </c>
       <c r="BD13" s="11">
         <v>6</v>
       </c>
       <c r="BE13" s="11">
         <v>12</v>
       </c>
       <c r="BF13" s="11">
         <v>6</v>
       </c>
       <c r="BG13" s="11">
         <v>13</v>
       </c>
       <c r="BH13" s="11">
         <v>4</v>
       </c>
-      <c r="BI13" s="11"/>
-      <c r="BJ13" s="49"/>
+      <c r="BI13" s="11">
+        <v>5</v>
+      </c>
+      <c r="BJ13" s="11">
+        <v>10</v>
+      </c>
       <c r="BK13" s="11"/>
       <c r="BL13" s="49"/>
       <c r="BM13" s="11"/>
       <c r="BN13" s="11"/>
       <c r="BO13" s="11"/>
       <c r="BP13" s="11"/>
     </row>
     <row r="14" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="14"/>
       <c r="I14" s="13"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="50">
         <v>4</v>
@@ -13844,52 +14098,56 @@
       </c>
       <c r="BA14" s="11">
         <v>12</v>
       </c>
       <c r="BB14" s="11">
         <v>5</v>
       </c>
       <c r="BC14" s="11">
         <v>4</v>
       </c>
       <c r="BD14" s="11">
         <v>8</v>
       </c>
       <c r="BE14" s="11">
         <v>10</v>
       </c>
       <c r="BF14" s="11">
         <v>5</v>
       </c>
       <c r="BG14" s="11">
         <v>8</v>
       </c>
       <c r="BH14" s="11">
         <v>7</v>
       </c>
-      <c r="BI14" s="11"/>
-      <c r="BJ14" s="49"/>
+      <c r="BI14" s="11">
+        <v>5</v>
+      </c>
+      <c r="BJ14" s="11">
+        <v>4</v>
+      </c>
       <c r="BK14" s="11"/>
       <c r="BL14" s="49"/>
       <c r="BM14" s="11"/>
       <c r="BN14" s="11"/>
       <c r="BO14" s="11"/>
       <c r="BP14" s="11"/>
     </row>
     <row r="15" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="50">
         <v>5</v>
@@ -14010,52 +14268,56 @@
       </c>
       <c r="BA15" s="11">
         <v>15</v>
       </c>
       <c r="BB15" s="11">
         <v>10</v>
       </c>
       <c r="BC15" s="11">
         <v>13</v>
       </c>
       <c r="BD15" s="11">
         <v>11</v>
       </c>
       <c r="BE15" s="11">
         <v>7</v>
       </c>
       <c r="BF15" s="11">
         <v>5</v>
       </c>
       <c r="BG15" s="11">
         <v>11</v>
       </c>
       <c r="BH15" s="11">
         <v>3</v>
       </c>
-      <c r="BI15" s="11"/>
-      <c r="BJ15" s="49"/>
+      <c r="BI15" s="11">
+        <v>9</v>
+      </c>
+      <c r="BJ15" s="11">
+        <v>9</v>
+      </c>
       <c r="BK15" s="11"/>
       <c r="BL15" s="49"/>
       <c r="BM15" s="11"/>
       <c r="BN15" s="11"/>
       <c r="BO15" s="11"/>
       <c r="BP15" s="11"/>
     </row>
     <row r="16" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="13"/>
       <c r="H16" s="14"/>
       <c r="I16" s="13"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="50">
         <v>6</v>
@@ -14176,52 +14438,56 @@
       </c>
       <c r="BA16" s="11">
         <v>24</v>
       </c>
       <c r="BB16" s="11">
         <v>27</v>
       </c>
       <c r="BC16" s="11">
         <v>14</v>
       </c>
       <c r="BD16" s="11">
         <v>33</v>
       </c>
       <c r="BE16" s="11">
         <v>33</v>
       </c>
       <c r="BF16" s="11">
         <v>18</v>
       </c>
       <c r="BG16" s="11">
         <v>22</v>
       </c>
       <c r="BH16" s="11">
         <v>26</v>
       </c>
-      <c r="BI16" s="11"/>
-      <c r="BJ16" s="49"/>
+      <c r="BI16" s="11">
+        <v>24</v>
+      </c>
+      <c r="BJ16" s="11">
+        <v>24</v>
+      </c>
       <c r="BK16" s="11"/>
       <c r="BL16" s="49"/>
       <c r="BM16" s="11"/>
       <c r="BN16" s="11"/>
       <c r="BO16" s="11"/>
       <c r="BP16" s="11"/>
     </row>
     <row r="17" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="13"/>
       <c r="G17" s="13"/>
       <c r="H17" s="14"/>
       <c r="I17" s="13"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
       <c r="N17" s="50">
         <v>1</v>
@@ -14339,52 +14605,56 @@
       </c>
       <c r="BA17" s="11">
         <v>3</v>
       </c>
       <c r="BB17" s="11">
         <v>16</v>
       </c>
       <c r="BC17" s="11">
         <v>6</v>
       </c>
       <c r="BD17" s="11">
         <v>8</v>
       </c>
       <c r="BE17" s="11">
         <v>8</v>
       </c>
       <c r="BF17" s="11">
         <v>5</v>
       </c>
       <c r="BG17" s="11">
         <v>7</v>
       </c>
       <c r="BH17" s="11">
         <v>6</v>
       </c>
-      <c r="BI17" s="11"/>
-      <c r="BJ17" s="49"/>
+      <c r="BI17" s="11">
+        <v>11</v>
+      </c>
+      <c r="BJ17" s="11">
+        <v>4</v>
+      </c>
       <c r="BK17" s="11"/>
       <c r="BL17" s="49"/>
       <c r="BM17" s="11"/>
       <c r="BN17" s="11"/>
       <c r="BO17" s="11"/>
       <c r="BP17" s="11"/>
     </row>
     <row r="18" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="90"/>
       <c r="C18" s="90"/>
       <c r="D18" s="90"/>
       <c r="E18" s="90"/>
       <c r="F18" s="90"/>
       <c r="G18" s="90"/>
       <c r="H18" s="90"/>
       <c r="I18" s="90"/>
       <c r="J18" s="90"/>
       <c r="K18" s="90"/>
       <c r="L18" s="90"/>
       <c r="M18" s="90"/>
       <c r="N18" s="90"/>
       <c r="O18" s="90"/>
@@ -14601,52 +14871,56 @@
       </c>
       <c r="BA19" s="11">
         <v>101</v>
       </c>
       <c r="BB19" s="11">
         <v>67</v>
       </c>
       <c r="BC19" s="11">
         <v>67</v>
       </c>
       <c r="BD19" s="11">
         <v>85</v>
       </c>
       <c r="BE19" s="11">
         <v>87</v>
       </c>
       <c r="BF19" s="11">
         <v>54</v>
       </c>
       <c r="BG19" s="11">
         <v>86</v>
       </c>
       <c r="BH19" s="11">
         <v>89</v>
       </c>
-      <c r="BI19" s="11"/>
-      <c r="BJ19" s="49"/>
+      <c r="BI19" s="11">
+        <v>83</v>
+      </c>
+      <c r="BJ19" s="11">
+        <v>79</v>
+      </c>
       <c r="BK19" s="11"/>
       <c r="BL19" s="49"/>
       <c r="BM19" s="11"/>
       <c r="BN19" s="11"/>
       <c r="BO19" s="11"/>
       <c r="BP19" s="11"/>
     </row>
     <row r="20" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
       <c r="H20" s="14"/>
       <c r="I20" s="13"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
       <c r="N20" s="46">
         <v>12</v>
@@ -14767,52 +15041,56 @@
       </c>
       <c r="BA20" s="11">
         <v>63</v>
       </c>
       <c r="BB20" s="11">
         <v>30</v>
       </c>
       <c r="BC20" s="11">
         <v>42</v>
       </c>
       <c r="BD20" s="11">
         <v>46</v>
       </c>
       <c r="BE20" s="11">
         <v>57</v>
       </c>
       <c r="BF20" s="11">
         <v>29</v>
       </c>
       <c r="BG20" s="11">
         <v>53</v>
       </c>
       <c r="BH20" s="11">
         <v>56</v>
       </c>
-      <c r="BI20" s="11"/>
-      <c r="BJ20" s="49"/>
+      <c r="BI20" s="11">
+        <v>48</v>
+      </c>
+      <c r="BJ20" s="11">
+        <v>50</v>
+      </c>
       <c r="BK20" s="11"/>
       <c r="BL20" s="49"/>
       <c r="BM20" s="11"/>
       <c r="BN20" s="11"/>
       <c r="BO20" s="11"/>
       <c r="BP20" s="11"/>
     </row>
     <row r="21" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="13"/>
       <c r="G21" s="13"/>
       <c r="H21" s="14"/>
       <c r="I21" s="13"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
       <c r="N21" s="46">
         <v>1</v>
@@ -14933,52 +15211,56 @@
       </c>
       <c r="BA21" s="11">
         <v>6</v>
       </c>
       <c r="BB21" s="11">
         <v>6</v>
       </c>
       <c r="BC21" s="11">
         <v>6</v>
       </c>
       <c r="BD21" s="11">
         <v>9</v>
       </c>
       <c r="BE21" s="11">
         <v>2</v>
       </c>
       <c r="BF21" s="11">
         <v>5</v>
       </c>
       <c r="BG21" s="11">
         <v>11</v>
       </c>
       <c r="BH21" s="11">
         <v>8</v>
       </c>
-      <c r="BI21" s="11"/>
-      <c r="BJ21" s="49"/>
+      <c r="BI21" s="11">
+        <v>8</v>
+      </c>
+      <c r="BJ21" s="11">
+        <v>5</v>
+      </c>
       <c r="BK21" s="11"/>
       <c r="BL21" s="49"/>
       <c r="BM21" s="11"/>
       <c r="BN21" s="11"/>
       <c r="BO21" s="11"/>
       <c r="BP21" s="11"/>
     </row>
     <row r="22" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="14"/>
       <c r="I22" s="13"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="46">
         <v>1</v>
@@ -15099,52 +15381,56 @@
       </c>
       <c r="BA22" s="11">
         <v>6</v>
       </c>
       <c r="BB22" s="11">
         <v>4</v>
       </c>
       <c r="BC22" s="11">
         <v>3</v>
       </c>
       <c r="BD22" s="11">
         <v>1</v>
       </c>
       <c r="BE22" s="11">
         <v>3</v>
       </c>
       <c r="BF22" s="11">
         <v>3</v>
       </c>
       <c r="BG22" s="11">
         <v>2</v>
       </c>
       <c r="BH22" s="11">
         <v>5</v>
       </c>
-      <c r="BI22" s="11"/>
-      <c r="BJ22" s="49"/>
+      <c r="BI22" s="11">
+        <v>5</v>
+      </c>
+      <c r="BJ22" s="11">
+        <v>2</v>
+      </c>
       <c r="BK22" s="75"/>
       <c r="BL22" s="49"/>
       <c r="BM22" s="11"/>
       <c r="BN22" s="11"/>
       <c r="BO22" s="11"/>
       <c r="BP22" s="11"/>
     </row>
     <row r="23" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="14"/>
       <c r="I23" s="13"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="14"/>
       <c r="N23" s="46">
         <v>4</v>
@@ -15265,52 +15551,56 @@
       </c>
       <c r="BA23" s="11">
         <v>11</v>
       </c>
       <c r="BB23" s="11">
         <v>8</v>
       </c>
       <c r="BC23" s="11">
         <v>7</v>
       </c>
       <c r="BD23" s="11">
         <v>8</v>
       </c>
       <c r="BE23" s="11">
         <v>6</v>
       </c>
       <c r="BF23" s="11">
         <v>4</v>
       </c>
       <c r="BG23" s="11">
         <v>8</v>
       </c>
       <c r="BH23" s="11">
         <v>1</v>
       </c>
-      <c r="BI23" s="11"/>
-      <c r="BJ23" s="49"/>
+      <c r="BI23" s="11">
+        <v>7</v>
+      </c>
+      <c r="BJ23" s="11">
+        <v>6</v>
+      </c>
       <c r="BK23" s="11"/>
       <c r="BL23" s="49"/>
       <c r="BM23" s="11"/>
       <c r="BN23" s="11"/>
       <c r="BO23" s="11"/>
       <c r="BP23" s="11"/>
     </row>
     <row r="24" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="13"/>
       <c r="G24" s="13"/>
       <c r="H24" s="14"/>
       <c r="I24" s="13"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
       <c r="N24" s="46">
         <v>5</v>
@@ -15431,52 +15721,56 @@
       </c>
       <c r="BA24" s="11">
         <v>13</v>
       </c>
       <c r="BB24" s="11">
         <v>11</v>
       </c>
       <c r="BC24" s="11">
         <v>6</v>
       </c>
       <c r="BD24" s="11">
         <v>15</v>
       </c>
       <c r="BE24" s="11">
         <v>15</v>
       </c>
       <c r="BF24" s="11">
         <v>10</v>
       </c>
       <c r="BG24" s="11">
         <v>8</v>
       </c>
       <c r="BH24" s="11">
         <v>17</v>
       </c>
-      <c r="BI24" s="11"/>
-      <c r="BJ24" s="49"/>
+      <c r="BI24" s="11">
+        <v>12</v>
+      </c>
+      <c r="BJ24" s="11">
+        <v>14</v>
+      </c>
       <c r="BK24" s="11"/>
       <c r="BL24" s="49"/>
       <c r="BM24" s="11"/>
       <c r="BN24" s="11"/>
       <c r="BO24" s="11"/>
       <c r="BP24" s="11"/>
     </row>
     <row r="25" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
       <c r="G25" s="13"/>
       <c r="H25" s="14"/>
       <c r="I25" s="13"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
       <c r="N25" s="23" t="s">
         <v>27</v>
@@ -15594,52 +15888,56 @@
       </c>
       <c r="BA25" s="11">
         <v>2</v>
       </c>
       <c r="BB25" s="11">
         <v>8</v>
       </c>
       <c r="BC25" s="11">
         <v>3</v>
       </c>
       <c r="BD25" s="11">
         <v>6</v>
       </c>
       <c r="BE25" s="11">
         <v>4</v>
       </c>
       <c r="BF25" s="11">
         <v>3</v>
       </c>
       <c r="BG25" s="11">
         <v>4</v>
       </c>
       <c r="BH25" s="11">
         <v>2</v>
       </c>
-      <c r="BI25" s="11"/>
-      <c r="BJ25" s="49"/>
+      <c r="BI25" s="11">
+        <v>3</v>
+      </c>
+      <c r="BJ25" s="11">
+        <v>2</v>
+      </c>
       <c r="BK25" s="11"/>
       <c r="BL25" s="49"/>
       <c r="BM25" s="11"/>
       <c r="BN25" s="11"/>
       <c r="BO25" s="11"/>
       <c r="BP25" s="11"/>
     </row>
     <row r="26" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="91" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="91"/>
       <c r="C26" s="91"/>
       <c r="D26" s="91"/>
       <c r="E26" s="91"/>
       <c r="F26" s="91"/>
       <c r="G26" s="91"/>
       <c r="H26" s="91"/>
       <c r="I26" s="91"/>
       <c r="J26" s="91"/>
       <c r="K26" s="91"/>
       <c r="L26" s="91"/>
       <c r="M26" s="91"/>
       <c r="N26" s="91"/>
       <c r="O26" s="91"/>
@@ -15856,52 +16154,56 @@
       </c>
       <c r="BA27" s="47">
         <v>62</v>
       </c>
       <c r="BB27" s="47">
         <v>62</v>
       </c>
       <c r="BC27" s="47">
         <v>58</v>
       </c>
       <c r="BD27" s="47">
         <v>77</v>
       </c>
       <c r="BE27" s="47">
         <v>73</v>
       </c>
       <c r="BF27" s="47">
         <v>40</v>
       </c>
       <c r="BG27" s="47">
         <v>65</v>
       </c>
       <c r="BH27" s="47">
         <v>54</v>
       </c>
-      <c r="BI27" s="11"/>
-      <c r="BJ27" s="49"/>
+      <c r="BI27" s="47">
+        <v>60</v>
+      </c>
+      <c r="BJ27" s="47">
+        <v>58</v>
+      </c>
       <c r="BK27" s="11"/>
       <c r="BL27" s="48"/>
       <c r="BM27" s="47"/>
       <c r="BN27" s="47"/>
       <c r="BO27" s="47"/>
       <c r="BP27" s="47"/>
     </row>
     <row r="28" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="13"/>
       <c r="E28" s="13"/>
       <c r="F28" s="7"/>
       <c r="G28" s="13"/>
       <c r="H28" s="14"/>
       <c r="I28" s="13"/>
       <c r="J28" s="15"/>
       <c r="K28" s="14"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="46">
         <v>3</v>
@@ -16022,52 +16324,56 @@
       </c>
       <c r="BA28" s="47">
         <v>8</v>
       </c>
       <c r="BB28" s="47">
         <v>5</v>
       </c>
       <c r="BC28" s="47">
         <v>10</v>
       </c>
       <c r="BD28" s="47">
         <v>19</v>
       </c>
       <c r="BE28" s="47">
         <v>10</v>
       </c>
       <c r="BF28" s="47">
         <v>4</v>
       </c>
       <c r="BG28" s="47">
         <v>11</v>
       </c>
       <c r="BH28" s="47">
         <v>11</v>
       </c>
-      <c r="BI28" s="11"/>
-      <c r="BJ28" s="49"/>
+      <c r="BI28" s="47">
+        <v>6</v>
+      </c>
+      <c r="BJ28" s="47">
+        <v>11</v>
+      </c>
       <c r="BK28" s="11"/>
       <c r="BL28" s="48"/>
       <c r="BM28" s="47"/>
       <c r="BN28" s="47"/>
       <c r="BO28" s="47"/>
       <c r="BP28" s="47"/>
     </row>
     <row r="29" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
       <c r="F29" s="7"/>
       <c r="G29" s="13"/>
       <c r="H29" s="14"/>
       <c r="I29" s="13"/>
       <c r="J29" s="15"/>
       <c r="K29" s="14"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
       <c r="N29" s="23" t="s">
         <v>27</v>
@@ -16172,52 +16478,54 @@
       <c r="AV29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="AW29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="AX29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="AY29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="AZ29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="BA29" s="47">
         <v>1</v>
       </c>
       <c r="BB29" s="47"/>
       <c r="BC29" s="47"/>
       <c r="BD29" s="47"/>
       <c r="BE29" s="47"/>
       <c r="BF29" s="24"/>
       <c r="BG29" s="47"/>
       <c r="BH29" s="47"/>
-      <c r="BI29" s="75"/>
-      <c r="BJ29" s="75"/>
+      <c r="BI29" s="47">
+        <v>1</v>
+      </c>
+      <c r="BJ29" s="47"/>
       <c r="BK29" s="75"/>
       <c r="BL29" s="75"/>
       <c r="BM29" s="47"/>
       <c r="BN29" s="47"/>
       <c r="BO29" s="47"/>
       <c r="BP29" s="75"/>
     </row>
     <row r="30" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="7"/>
       <c r="G30" s="13"/>
       <c r="H30" s="14"/>
       <c r="I30" s="13"/>
       <c r="J30" s="15"/>
       <c r="K30" s="14"/>
       <c r="L30" s="15"/>
       <c r="M30" s="15"/>
       <c r="N30" s="46">
         <v>1</v>
@@ -16338,52 +16646,54 @@
       </c>
       <c r="BA30" s="47">
         <v>3</v>
       </c>
       <c r="BB30" s="47">
         <v>5</v>
       </c>
       <c r="BC30" s="47">
         <v>7</v>
       </c>
       <c r="BD30" s="47">
         <v>3</v>
       </c>
       <c r="BE30" s="47">
         <v>2</v>
       </c>
       <c r="BF30" s="47">
         <v>1</v>
       </c>
       <c r="BG30" s="47">
         <v>3</v>
       </c>
       <c r="BH30" s="47">
         <v>2</v>
       </c>
-      <c r="BI30" s="11"/>
-      <c r="BJ30" s="49"/>
+      <c r="BI30" s="47">
+        <v>4</v>
+      </c>
+      <c r="BJ30" s="47"/>
       <c r="BK30" s="11"/>
       <c r="BL30" s="48"/>
       <c r="BM30" s="47"/>
       <c r="BN30" s="47"/>
       <c r="BO30" s="47"/>
       <c r="BP30" s="47"/>
     </row>
     <row r="31" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="7"/>
       <c r="G31" s="13"/>
       <c r="H31" s="14"/>
       <c r="I31" s="13"/>
       <c r="J31" s="15"/>
       <c r="K31" s="14"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
       <c r="N31" s="46">
         <v>4</v>
@@ -16504,52 +16814,56 @@
       </c>
       <c r="BA31" s="47">
         <v>4</v>
       </c>
       <c r="BB31" s="47">
         <v>3</v>
       </c>
       <c r="BC31" s="47">
         <v>6</v>
       </c>
       <c r="BD31" s="47">
         <v>3</v>
       </c>
       <c r="BE31" s="47">
         <v>6</v>
       </c>
       <c r="BF31" s="47">
         <v>4</v>
       </c>
       <c r="BG31" s="47">
         <v>7</v>
       </c>
       <c r="BH31" s="47">
         <v>2</v>
       </c>
-      <c r="BI31" s="11"/>
-      <c r="BJ31" s="49"/>
+      <c r="BI31" s="47">
+        <v>6</v>
+      </c>
+      <c r="BJ31" s="47">
+        <v>8</v>
+      </c>
       <c r="BK31" s="11"/>
       <c r="BL31" s="48"/>
       <c r="BM31" s="47"/>
       <c r="BN31" s="47"/>
       <c r="BO31" s="47"/>
       <c r="BP31" s="47"/>
     </row>
     <row r="32" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="7"/>
       <c r="G32" s="13"/>
       <c r="H32" s="14"/>
       <c r="I32" s="13"/>
       <c r="J32" s="15"/>
       <c r="K32" s="14"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="46">
         <v>2</v>
@@ -16670,52 +16984,56 @@
       </c>
       <c r="BA32" s="47">
         <v>13</v>
       </c>
       <c r="BB32" s="47">
         <v>11</v>
       </c>
       <c r="BC32" s="47">
         <v>11</v>
       </c>
       <c r="BD32" s="47">
         <v>15</v>
       </c>
       <c r="BE32" s="47">
         <v>10</v>
       </c>
       <c r="BF32" s="47">
         <v>9</v>
       </c>
       <c r="BG32" s="47">
         <v>3</v>
       </c>
       <c r="BH32" s="47">
         <v>13</v>
       </c>
-      <c r="BI32" s="11"/>
-      <c r="BJ32" s="49"/>
+      <c r="BI32" s="47">
+        <v>11</v>
+      </c>
+      <c r="BJ32" s="47">
+        <v>10</v>
+      </c>
       <c r="BK32" s="11"/>
       <c r="BL32" s="48"/>
       <c r="BM32" s="47"/>
       <c r="BN32" s="47"/>
       <c r="BO32" s="47"/>
       <c r="BP32" s="47"/>
     </row>
     <row r="33" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="7"/>
       <c r="G33" s="13"/>
       <c r="H33" s="14"/>
       <c r="I33" s="13"/>
       <c r="J33" s="15"/>
       <c r="K33" s="14"/>
       <c r="L33" s="15"/>
       <c r="M33" s="15"/>
       <c r="N33" s="46">
         <v>3</v>
@@ -16834,52 +17152,56 @@
       </c>
       <c r="BA33" s="47">
         <v>5</v>
       </c>
       <c r="BB33" s="47">
         <v>7</v>
       </c>
       <c r="BC33" s="47">
         <v>3</v>
       </c>
       <c r="BD33" s="47">
         <v>6</v>
       </c>
       <c r="BE33" s="47">
         <v>12</v>
       </c>
       <c r="BF33" s="47">
         <v>6</v>
       </c>
       <c r="BG33" s="47">
         <v>13</v>
       </c>
       <c r="BH33" s="47">
         <v>4</v>
       </c>
-      <c r="BI33" s="11"/>
-      <c r="BJ33" s="49"/>
+      <c r="BI33" s="47">
+        <v>5</v>
+      </c>
+      <c r="BJ33" s="47">
+        <v>10</v>
+      </c>
       <c r="BK33" s="11"/>
       <c r="BL33" s="48"/>
       <c r="BM33" s="47"/>
       <c r="BN33" s="47"/>
       <c r="BO33" s="47"/>
       <c r="BP33" s="47"/>
     </row>
     <row r="34" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="7"/>
       <c r="G34" s="13"/>
       <c r="H34" s="14"/>
       <c r="I34" s="13"/>
       <c r="J34" s="15"/>
       <c r="K34" s="14"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="46">
         <v>4</v>
@@ -16998,52 +17320,56 @@
       </c>
       <c r="BA34" s="47">
         <v>12</v>
       </c>
       <c r="BB34" s="47">
         <v>5</v>
       </c>
       <c r="BC34" s="47">
         <v>4</v>
       </c>
       <c r="BD34" s="47">
         <v>8</v>
       </c>
       <c r="BE34" s="47">
         <v>10</v>
       </c>
       <c r="BF34" s="47">
         <v>5</v>
       </c>
       <c r="BG34" s="47">
         <v>8</v>
       </c>
       <c r="BH34" s="47">
         <v>7</v>
       </c>
-      <c r="BI34" s="11"/>
-      <c r="BJ34" s="49"/>
+      <c r="BI34" s="47">
+        <v>5</v>
+      </c>
+      <c r="BJ34" s="47">
+        <v>4</v>
+      </c>
       <c r="BK34" s="11"/>
       <c r="BL34" s="48"/>
       <c r="BM34" s="47"/>
       <c r="BN34" s="47"/>
       <c r="BO34" s="47"/>
       <c r="BP34" s="47"/>
     </row>
     <row r="35" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="46">
         <v>1</v>
@@ -17162,52 +17488,56 @@
       </c>
       <c r="BA35" s="47">
         <v>4</v>
       </c>
       <c r="BB35" s="47">
         <v>2</v>
       </c>
       <c r="BC35" s="47">
         <v>6</v>
       </c>
       <c r="BD35" s="47">
         <v>3</v>
       </c>
       <c r="BE35" s="47">
         <v>1</v>
       </c>
       <c r="BF35" s="47">
         <v>1</v>
       </c>
       <c r="BG35" s="47">
         <v>3</v>
       </c>
       <c r="BH35" s="47">
         <v>2</v>
       </c>
-      <c r="BI35" s="11"/>
-      <c r="BJ35" s="49"/>
+      <c r="BI35" s="47">
+        <v>2</v>
+      </c>
+      <c r="BJ35" s="47">
+        <v>3</v>
+      </c>
       <c r="BK35" s="11"/>
       <c r="BL35" s="48"/>
       <c r="BM35" s="47"/>
       <c r="BN35" s="47"/>
       <c r="BO35" s="47"/>
       <c r="BP35" s="47"/>
     </row>
     <row r="36" spans="1:68" s="24" customFormat="1" ht="11.25">
       <c r="A36" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="15"/>
       <c r="I36" s="7"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15"/>
       <c r="L36" s="15"/>
       <c r="M36" s="15"/>
       <c r="N36" s="46">
         <v>1</v>
@@ -17328,52 +17658,56 @@
       </c>
       <c r="BA36" s="47">
         <v>11</v>
       </c>
       <c r="BB36" s="47">
         <v>16</v>
       </c>
       <c r="BC36" s="47">
         <v>8</v>
       </c>
       <c r="BD36" s="47">
         <v>18</v>
       </c>
       <c r="BE36" s="47">
         <v>18</v>
       </c>
       <c r="BF36" s="47">
         <v>8</v>
       </c>
       <c r="BG36" s="47">
         <v>14</v>
       </c>
       <c r="BH36" s="47">
         <v>9</v>
       </c>
-      <c r="BI36" s="11"/>
-      <c r="BJ36" s="49"/>
+      <c r="BI36" s="47">
+        <v>12</v>
+      </c>
+      <c r="BJ36" s="47">
+        <v>10</v>
+      </c>
       <c r="BK36" s="11"/>
       <c r="BL36" s="48"/>
       <c r="BM36" s="47"/>
       <c r="BN36" s="47"/>
       <c r="BO36" s="47"/>
       <c r="BP36" s="47"/>
     </row>
     <row r="37" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="21"/>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="51">
         <v>1</v>
@@ -17492,52 +17826,56 @@
       </c>
       <c r="BA37" s="19">
         <v>1</v>
       </c>
       <c r="BB37" s="19">
         <v>8</v>
       </c>
       <c r="BC37" s="19">
         <v>3</v>
       </c>
       <c r="BD37" s="19">
         <v>2</v>
       </c>
       <c r="BE37" s="19">
         <v>4</v>
       </c>
       <c r="BF37" s="19">
         <v>2</v>
       </c>
       <c r="BG37" s="19">
         <v>3</v>
       </c>
       <c r="BH37" s="19">
         <v>4</v>
       </c>
-      <c r="BI37" s="19"/>
-      <c r="BJ37" s="52"/>
+      <c r="BI37" s="19">
+        <v>8</v>
+      </c>
+      <c r="BJ37" s="19">
+        <v>2</v>
+      </c>
       <c r="BK37" s="19"/>
       <c r="BL37" s="52"/>
       <c r="BM37" s="19"/>
       <c r="BN37" s="19"/>
       <c r="BO37" s="19"/>
       <c r="BP37" s="76"/>
     </row>
     <row r="38" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="44" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="45" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="46" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="47" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="48" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="49" s="2" customFormat="1" ht="11.25"/>
     <row r="50" s="2" customFormat="1" ht="11.25"/>
     <row r="51" s="2" customFormat="1" ht="11.25"/>
     <row r="52" s="2" customFormat="1" ht="11.25"/>
     <row r="53" s="2" customFormat="1" ht="11.25"/>
     <row r="54" s="2" customFormat="1" ht="11.25"/>
     <row r="55" s="2" customFormat="1" ht="11.25"/>
@@ -17545,51 +17883,51 @@
     <row r="57" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AC4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP43"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AI1" workbookViewId="0">
-      <selection activeCell="BE45" sqref="BE45"/>
+      <selection activeCell="BD44" sqref="BD44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" hidden="1" customWidth="1"/>
     <col min="5" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="2" spans="1:68" s="2" customFormat="1" ht="12.75">
       <c r="A2" s="88" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="88"/>
       <c r="C2" s="88"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
       <c r="H2" s="88"/>
       <c r="I2" s="88"/>
       <c r="J2" s="88"/>
       <c r="K2" s="88"/>
@@ -18209,52 +18547,56 @@
       </c>
       <c r="BA7" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="BB7" s="34">
         <v>2.46</v>
       </c>
       <c r="BC7" s="34">
         <v>2.44</v>
       </c>
       <c r="BD7" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="BE7" s="34">
         <v>2.75</v>
       </c>
       <c r="BF7" s="34">
         <v>2.29</v>
       </c>
       <c r="BG7" s="34">
         <v>2.4</v>
       </c>
       <c r="BH7" s="34">
         <v>2.4300000000000002</v>
       </c>
-      <c r="BI7" s="34"/>
-      <c r="BJ7" s="34"/>
+      <c r="BI7" s="34">
+        <v>2.44</v>
+      </c>
+      <c r="BJ7" s="34">
+        <v>2.44</v>
+      </c>
       <c r="BK7" s="34"/>
       <c r="BL7" s="34"/>
       <c r="BM7" s="34"/>
       <c r="BN7" s="34"/>
       <c r="BO7" s="34"/>
       <c r="BP7" s="34"/>
     </row>
     <row r="8" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="35"/>
       <c r="E8" s="35"/>
       <c r="F8" s="35"/>
       <c r="G8" s="35"/>
       <c r="H8" s="36"/>
       <c r="I8" s="35"/>
       <c r="J8" s="36"/>
       <c r="K8" s="36"/>
       <c r="L8" s="36"/>
       <c r="M8" s="34"/>
       <c r="N8" s="33">
         <v>1.25</v>
@@ -18375,52 +18717,56 @@
       </c>
       <c r="BA8" s="34">
         <v>3.32</v>
       </c>
       <c r="BB8" s="34">
         <v>3.18</v>
       </c>
       <c r="BC8" s="34">
         <v>3.17</v>
       </c>
       <c r="BD8" s="34">
         <v>3.21</v>
       </c>
       <c r="BE8" s="34">
         <v>3.74</v>
       </c>
       <c r="BF8" s="34">
         <v>2.92</v>
       </c>
       <c r="BG8" s="34">
         <v>3.15</v>
       </c>
       <c r="BH8" s="34">
         <v>3.33</v>
       </c>
-      <c r="BI8" s="34"/>
-      <c r="BJ8" s="34"/>
+      <c r="BI8" s="34">
+        <v>3.26</v>
+      </c>
+      <c r="BJ8" s="34">
+        <v>3.31</v>
+      </c>
       <c r="BK8" s="34"/>
       <c r="BL8" s="34"/>
       <c r="BM8" s="34"/>
       <c r="BN8" s="34"/>
       <c r="BO8" s="34"/>
       <c r="BP8" s="34"/>
     </row>
     <row r="9" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="30"/>
       <c r="C9" s="30"/>
       <c r="D9" s="35"/>
       <c r="E9" s="35"/>
       <c r="F9" s="35"/>
       <c r="G9" s="35"/>
       <c r="H9" s="36"/>
       <c r="I9" s="35"/>
       <c r="J9" s="36"/>
       <c r="K9" s="36"/>
       <c r="L9" s="36"/>
       <c r="M9" s="34"/>
       <c r="N9" s="33">
         <v>1.34</v>
@@ -18541,52 +18887,56 @@
       </c>
       <c r="BA9" s="34">
         <v>3.15</v>
       </c>
       <c r="BB9" s="34">
         <v>3.06</v>
       </c>
       <c r="BC9" s="34">
         <v>3</v>
       </c>
       <c r="BD9" s="34">
         <v>3.04</v>
       </c>
       <c r="BE9" s="34">
         <v>0.78</v>
       </c>
       <c r="BF9" s="34">
         <v>1.43</v>
       </c>
       <c r="BG9" s="34">
         <v>2.41</v>
       </c>
       <c r="BH9" s="34">
         <v>2.61</v>
       </c>
-      <c r="BI9" s="34"/>
-      <c r="BJ9" s="34"/>
+      <c r="BI9" s="34">
+        <v>2.79</v>
+      </c>
+      <c r="BJ9" s="34">
+        <v>2.66</v>
+      </c>
       <c r="BK9" s="34"/>
       <c r="BL9" s="34"/>
       <c r="BM9" s="34"/>
       <c r="BN9" s="34"/>
       <c r="BO9" s="34"/>
       <c r="BP9" s="34"/>
     </row>
     <row r="10" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="30"/>
       <c r="C10" s="30"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="36"/>
       <c r="I10" s="35"/>
       <c r="J10" s="36"/>
       <c r="K10" s="36"/>
       <c r="L10" s="36"/>
       <c r="M10" s="34"/>
       <c r="N10" s="33">
         <v>0.43</v>
@@ -18707,52 +19057,56 @@
       </c>
       <c r="BA10" s="34">
         <v>1.48</v>
       </c>
       <c r="BB10" s="34">
         <v>1.5</v>
       </c>
       <c r="BC10" s="34">
         <v>1.59</v>
       </c>
       <c r="BD10" s="34">
         <v>1.54</v>
       </c>
       <c r="BE10" s="34">
         <v>0.71</v>
       </c>
       <c r="BF10" s="34">
         <v>0.56000000000000005</v>
       </c>
       <c r="BG10" s="34">
         <v>0.73</v>
       </c>
       <c r="BH10" s="34">
         <v>0.73</v>
       </c>
-      <c r="BI10" s="34"/>
-      <c r="BJ10" s="34"/>
+      <c r="BI10" s="34">
+        <v>0.87</v>
+      </c>
+      <c r="BJ10" s="34">
+        <v>0.73</v>
+      </c>
       <c r="BK10" s="34"/>
       <c r="BL10" s="34"/>
       <c r="BM10" s="34"/>
       <c r="BN10" s="34"/>
       <c r="BO10" s="34"/>
       <c r="BP10" s="34"/>
     </row>
     <row r="11" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="30"/>
       <c r="D11" s="35"/>
       <c r="E11" s="35"/>
       <c r="F11" s="35"/>
       <c r="G11" s="35"/>
       <c r="H11" s="36"/>
       <c r="I11" s="35"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="36"/>
       <c r="M11" s="34"/>
       <c r="N11" s="33">
         <v>0.8</v>
@@ -18873,52 +19227,56 @@
       </c>
       <c r="BA11" s="34">
         <v>1.49</v>
       </c>
       <c r="BB11" s="34">
         <v>1.46</v>
       </c>
       <c r="BC11" s="34">
         <v>1.46</v>
       </c>
       <c r="BD11" s="34">
         <v>1.39</v>
       </c>
       <c r="BE11" s="34">
         <v>1.49</v>
       </c>
       <c r="BF11" s="34">
         <v>1.39</v>
       </c>
       <c r="BG11" s="34">
         <v>1.42</v>
       </c>
       <c r="BH11" s="34">
         <v>1.37</v>
       </c>
-      <c r="BI11" s="34"/>
-      <c r="BJ11" s="34"/>
+      <c r="BI11" s="34">
+        <v>1.46</v>
+      </c>
+      <c r="BJ11" s="34">
+        <v>1.5</v>
+      </c>
       <c r="BK11" s="34"/>
       <c r="BL11" s="34"/>
       <c r="BM11" s="34"/>
       <c r="BN11" s="34"/>
       <c r="BO11" s="34"/>
       <c r="BP11" s="34"/>
     </row>
     <row r="12" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="30"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="36"/>
       <c r="I12" s="35"/>
       <c r="J12" s="36"/>
       <c r="K12" s="36"/>
       <c r="L12" s="36"/>
       <c r="M12" s="34"/>
       <c r="N12" s="33">
         <v>1.03</v>
@@ -19039,52 +19397,56 @@
       </c>
       <c r="BA12" s="34">
         <v>2.48</v>
       </c>
       <c r="BB12" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="BC12" s="34">
         <v>2.5099999999999998</v>
       </c>
       <c r="BD12" s="34">
         <v>2.59</v>
       </c>
       <c r="BE12" s="34">
         <v>2.37</v>
       </c>
       <c r="BF12" s="34">
         <v>2.37</v>
       </c>
       <c r="BG12" s="34">
         <v>1.8</v>
       </c>
       <c r="BH12" s="34">
         <v>2.14</v>
       </c>
-      <c r="BI12" s="34"/>
-      <c r="BJ12" s="34"/>
+      <c r="BI12" s="34">
+        <v>2.23</v>
+      </c>
+      <c r="BJ12" s="34">
+        <v>2.27</v>
+      </c>
       <c r="BK12" s="34"/>
       <c r="BL12" s="34"/>
       <c r="BM12" s="34"/>
       <c r="BN12" s="34"/>
       <c r="BO12" s="34"/>
       <c r="BP12" s="34"/>
     </row>
     <row r="13" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="30"/>
       <c r="C13" s="30"/>
       <c r="D13" s="35"/>
       <c r="E13" s="35"/>
       <c r="F13" s="35"/>
       <c r="G13" s="35"/>
       <c r="H13" s="36"/>
       <c r="I13" s="35"/>
       <c r="J13" s="36"/>
       <c r="K13" s="36"/>
       <c r="L13" s="36"/>
       <c r="M13" s="34"/>
       <c r="N13" s="33">
         <v>0.73</v>
@@ -19205,52 +19567,56 @@
       </c>
       <c r="BA13" s="34">
         <v>1.58</v>
       </c>
       <c r="BB13" s="34">
         <v>1.62</v>
       </c>
       <c r="BC13" s="34">
         <v>1.55</v>
       </c>
       <c r="BD13" s="34">
         <v>1.57</v>
       </c>
       <c r="BE13" s="34">
         <v>3.57</v>
       </c>
       <c r="BF13" s="34">
         <v>2.8</v>
       </c>
       <c r="BG13" s="34">
         <v>3.14</v>
       </c>
       <c r="BH13" s="34">
         <v>2.65</v>
       </c>
-      <c r="BI13" s="34"/>
-      <c r="BJ13" s="34"/>
+      <c r="BI13" s="34">
+        <v>2.41</v>
+      </c>
+      <c r="BJ13" s="34">
+        <v>2.5099999999999998</v>
+      </c>
       <c r="BK13" s="34"/>
       <c r="BL13" s="34"/>
       <c r="BM13" s="34"/>
       <c r="BN13" s="34"/>
       <c r="BO13" s="34"/>
       <c r="BP13" s="34"/>
     </row>
     <row r="14" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="36"/>
       <c r="I14" s="35"/>
       <c r="J14" s="36"/>
       <c r="K14" s="36"/>
       <c r="L14" s="36"/>
       <c r="M14" s="34"/>
       <c r="N14" s="33">
         <v>0.89</v>
@@ -19371,52 +19737,56 @@
       </c>
       <c r="BA14" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="BB14" s="34">
         <v>2.42</v>
       </c>
       <c r="BC14" s="34">
         <v>2.31</v>
       </c>
       <c r="BD14" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="BE14" s="34">
         <v>2.9</v>
       </c>
       <c r="BF14" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="BG14" s="34">
         <v>2.31</v>
       </c>
       <c r="BH14" s="34">
         <v>2.2599999999999998</v>
       </c>
-      <c r="BI14" s="34"/>
-      <c r="BJ14" s="34"/>
+      <c r="BI14" s="34">
+        <v>2.09</v>
+      </c>
+      <c r="BJ14" s="34">
+        <v>1.94</v>
+      </c>
       <c r="BK14" s="34"/>
       <c r="BL14" s="34"/>
       <c r="BM14" s="34"/>
       <c r="BN14" s="34"/>
       <c r="BO14" s="34"/>
       <c r="BP14" s="34"/>
     </row>
     <row r="15" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="30"/>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
       <c r="F15" s="30"/>
       <c r="G15" s="30"/>
       <c r="H15" s="30"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="30"/>
       <c r="L15" s="30"/>
       <c r="M15" s="30"/>
       <c r="N15" s="33">
         <v>1.01</v>
@@ -19537,52 +19907,56 @@
       </c>
       <c r="BA15" s="34">
         <v>3.11</v>
       </c>
       <c r="BB15" s="34">
         <v>3.11</v>
       </c>
       <c r="BC15" s="34">
         <v>3.19</v>
       </c>
       <c r="BD15" s="34">
         <v>3.21</v>
       </c>
       <c r="BE15" s="34">
         <v>2.23</v>
       </c>
       <c r="BF15" s="34">
         <v>2</v>
       </c>
       <c r="BG15" s="34">
         <v>2.5099999999999998</v>
       </c>
       <c r="BH15" s="34">
         <v>2.13</v>
       </c>
-      <c r="BI15" s="34"/>
-      <c r="BJ15" s="34"/>
+      <c r="BI15" s="34">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="BJ15" s="34">
+        <v>2.39</v>
+      </c>
       <c r="BK15" s="34"/>
       <c r="BL15" s="34"/>
       <c r="BM15" s="34"/>
       <c r="BN15" s="34"/>
       <c r="BO15" s="34"/>
       <c r="BP15" s="34"/>
     </row>
     <row r="16" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="36"/>
       <c r="I16" s="35"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="34"/>
       <c r="N16" s="33">
         <v>0.7</v>
@@ -19703,52 +20077,56 @@
       </c>
       <c r="BA16" s="34">
         <v>2.15</v>
       </c>
       <c r="BB16" s="34">
         <v>2.17</v>
       </c>
       <c r="BC16" s="34">
         <v>2.09</v>
       </c>
       <c r="BD16" s="34">
         <v>2.16</v>
       </c>
       <c r="BE16" s="34">
         <v>2.9</v>
       </c>
       <c r="BF16" s="34">
         <v>2.35</v>
       </c>
       <c r="BG16" s="34">
         <v>2.2000000000000002</v>
       </c>
       <c r="BH16" s="34">
         <v>2.2400000000000002</v>
       </c>
-      <c r="BI16" s="34"/>
-      <c r="BJ16" s="34"/>
+      <c r="BI16" s="34">
+        <v>2.21</v>
+      </c>
+      <c r="BJ16" s="34">
+        <v>2.21</v>
+      </c>
       <c r="BK16" s="34"/>
       <c r="BL16" s="34"/>
       <c r="BM16" s="34"/>
       <c r="BN16" s="34"/>
       <c r="BO16" s="34"/>
       <c r="BP16" s="34"/>
     </row>
     <row r="17" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="35"/>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
       <c r="G17" s="35"/>
       <c r="H17" s="36"/>
       <c r="I17" s="35"/>
       <c r="J17" s="36"/>
       <c r="K17" s="36"/>
       <c r="L17" s="36"/>
       <c r="M17" s="34"/>
       <c r="N17" s="33">
         <v>1</v>
@@ -19869,52 +20247,56 @@
       </c>
       <c r="BA17" s="34">
         <v>1.85</v>
       </c>
       <c r="BB17" s="34">
         <v>2.17</v>
       </c>
       <c r="BC17" s="34">
         <v>2.14</v>
       </c>
       <c r="BD17" s="34">
         <v>2.17</v>
       </c>
       <c r="BE17" s="34">
         <v>2.5299999999999998</v>
       </c>
       <c r="BF17" s="34">
         <v>2.15</v>
       </c>
       <c r="BG17" s="34">
         <v>2.17</v>
       </c>
       <c r="BH17" s="34">
         <v>2.12</v>
       </c>
-      <c r="BI17" s="34"/>
-      <c r="BJ17" s="34"/>
+      <c r="BI17" s="34">
+        <v>2.4</v>
+      </c>
+      <c r="BJ17" s="34">
+        <v>2.21</v>
+      </c>
       <c r="BK17" s="34"/>
       <c r="BL17" s="34"/>
       <c r="BM17" s="34"/>
       <c r="BN17" s="34"/>
       <c r="BO17" s="34"/>
       <c r="BP17" s="34"/>
     </row>
     <row r="18" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="90"/>
       <c r="C18" s="90"/>
       <c r="D18" s="90"/>
       <c r="E18" s="90"/>
       <c r="F18" s="90"/>
       <c r="G18" s="90"/>
       <c r="H18" s="90"/>
       <c r="I18" s="90"/>
       <c r="J18" s="90"/>
       <c r="K18" s="90"/>
       <c r="L18" s="90"/>
       <c r="M18" s="90"/>
       <c r="N18" s="90"/>
       <c r="O18" s="90"/>
@@ -20131,52 +20513,56 @@
       </c>
       <c r="BA19" s="34">
         <v>3.18</v>
       </c>
       <c r="BB19" s="34">
         <v>3.11</v>
       </c>
       <c r="BC19" s="34">
         <v>3.07</v>
       </c>
       <c r="BD19" s="34">
         <v>3.08</v>
       </c>
       <c r="BE19" s="34">
         <v>3.25</v>
       </c>
       <c r="BF19" s="34">
         <v>2.77</v>
       </c>
       <c r="BG19" s="34">
         <v>2.92</v>
       </c>
       <c r="BH19" s="34">
         <v>3.05</v>
       </c>
-      <c r="BI19" s="34"/>
-      <c r="BJ19" s="34"/>
+      <c r="BI19" s="34">
+        <v>3.06</v>
+      </c>
+      <c r="BJ19" s="34">
+        <v>3.06</v>
+      </c>
       <c r="BK19" s="34"/>
       <c r="BL19" s="34"/>
       <c r="BM19" s="34"/>
       <c r="BN19" s="34"/>
       <c r="BO19" s="34"/>
       <c r="BP19" s="34"/>
     </row>
     <row r="20" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="30"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="36"/>
       <c r="I20" s="35"/>
       <c r="J20" s="36"/>
       <c r="K20" s="36"/>
       <c r="L20" s="36"/>
       <c r="M20" s="34"/>
       <c r="N20" s="33">
         <v>1.46</v>
@@ -20297,52 +20683,56 @@
       </c>
       <c r="BA20" s="34">
         <v>3.41</v>
       </c>
       <c r="BB20" s="34">
         <v>3.27</v>
       </c>
       <c r="BC20" s="34">
         <v>3.24</v>
       </c>
       <c r="BD20" s="34">
         <v>3.24</v>
       </c>
       <c r="BE20" s="34">
         <v>3.91</v>
       </c>
       <c r="BF20" s="34">
         <v>3.1</v>
       </c>
       <c r="BG20" s="34">
         <v>3.29</v>
       </c>
       <c r="BH20" s="34">
         <v>3.46</v>
       </c>
-      <c r="BI20" s="34"/>
-      <c r="BJ20" s="34"/>
+      <c r="BI20" s="34">
+        <v>3.42</v>
+      </c>
+      <c r="BJ20" s="34">
+        <v>3.44</v>
+      </c>
       <c r="BK20" s="34"/>
       <c r="BL20" s="34"/>
       <c r="BM20" s="34"/>
       <c r="BN20" s="34"/>
       <c r="BO20" s="34"/>
       <c r="BP20" s="34"/>
     </row>
     <row r="21" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="30"/>
       <c r="C21" s="30"/>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="36"/>
       <c r="I21" s="35"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="34"/>
       <c r="N21" s="33">
         <v>1.38</v>
@@ -20463,52 +20853,56 @@
       </c>
       <c r="BA21" s="34">
         <v>3.2</v>
       </c>
       <c r="BB21" s="34">
         <v>3.11</v>
       </c>
       <c r="BC21" s="34">
         <v>3.05</v>
       </c>
       <c r="BD21" s="34">
         <v>3.09</v>
       </c>
       <c r="BE21" s="34">
         <v>0.8</v>
       </c>
       <c r="BF21" s="34">
         <v>1.48</v>
       </c>
       <c r="BG21" s="34">
         <v>2.48</v>
       </c>
       <c r="BH21" s="34">
         <v>2.69</v>
       </c>
-      <c r="BI21" s="34"/>
-      <c r="BJ21" s="34"/>
+      <c r="BI21" s="34">
+        <v>2.79</v>
+      </c>
+      <c r="BJ21" s="34">
+        <v>2.67</v>
+      </c>
       <c r="BK21" s="34"/>
       <c r="BL21" s="34"/>
       <c r="BM21" s="34"/>
       <c r="BN21" s="34"/>
       <c r="BO21" s="34"/>
       <c r="BP21" s="34"/>
     </row>
     <row r="22" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="36"/>
       <c r="I22" s="35"/>
       <c r="J22" s="36"/>
       <c r="K22" s="36"/>
       <c r="L22" s="36"/>
       <c r="M22" s="34"/>
       <c r="N22" s="33">
         <v>2.36</v>
@@ -20629,52 +21023,56 @@
       </c>
       <c r="BA22" s="34">
         <v>2.54</v>
       </c>
       <c r="BB22" s="34">
         <v>2.5099999999999998</v>
       </c>
       <c r="BC22" s="34">
         <v>2.44</v>
       </c>
       <c r="BD22" s="34">
         <v>2.2799999999999998</v>
       </c>
       <c r="BE22" s="34">
         <v>1.74</v>
       </c>
       <c r="BF22" s="34">
         <v>1.83</v>
       </c>
       <c r="BG22" s="34">
         <v>1.6</v>
       </c>
       <c r="BH22" s="34">
         <v>1.95</v>
       </c>
-      <c r="BI22" s="34"/>
-      <c r="BJ22" s="34"/>
+      <c r="BI22" s="34">
+        <v>2.14</v>
+      </c>
+      <c r="BJ22" s="34">
+        <v>1.98</v>
+      </c>
       <c r="BK22" s="34"/>
       <c r="BL22" s="34"/>
       <c r="BM22" s="34"/>
       <c r="BN22" s="34"/>
       <c r="BO22" s="34"/>
       <c r="BP22" s="34"/>
     </row>
     <row r="23" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="35"/>
       <c r="E23" s="35"/>
       <c r="F23" s="35"/>
       <c r="G23" s="35"/>
       <c r="H23" s="36"/>
       <c r="I23" s="35"/>
       <c r="J23" s="36"/>
       <c r="K23" s="36"/>
       <c r="L23" s="36"/>
       <c r="M23" s="34"/>
       <c r="N23" s="33">
         <v>1.89</v>
@@ -20795,52 +21193,56 @@
       </c>
       <c r="BA23" s="34">
         <v>4.26</v>
       </c>
       <c r="BB23" s="34">
         <v>4.3499999999999996</v>
       </c>
       <c r="BC23" s="34">
         <v>4.3600000000000003</v>
       </c>
       <c r="BD23" s="34">
         <v>4.42</v>
       </c>
       <c r="BE23" s="34">
         <v>4.07</v>
       </c>
       <c r="BF23" s="34">
         <v>3.54</v>
       </c>
       <c r="BG23" s="34">
         <v>4.18</v>
       </c>
       <c r="BH23" s="34">
         <v>3.32</v>
       </c>
-      <c r="BI23" s="34"/>
-      <c r="BJ23" s="34"/>
+      <c r="BI23" s="34">
+        <v>3.61</v>
+      </c>
+      <c r="BJ23" s="34">
+        <v>3.71</v>
+      </c>
       <c r="BK23" s="34"/>
       <c r="BL23" s="34"/>
       <c r="BM23" s="34"/>
       <c r="BN23" s="34"/>
       <c r="BO23" s="34"/>
       <c r="BP23" s="34"/>
     </row>
     <row r="24" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="36"/>
       <c r="I24" s="35"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="34"/>
       <c r="N24" s="33">
         <v>1.74</v>
@@ -20961,52 +21363,56 @@
       </c>
       <c r="BA24" s="34">
         <v>2.64</v>
       </c>
       <c r="BB24" s="34">
         <v>2.62</v>
       </c>
       <c r="BC24" s="34">
         <v>2.5</v>
       </c>
       <c r="BD24" s="34">
         <v>2.57</v>
       </c>
       <c r="BE24" s="34">
         <v>2.98</v>
       </c>
       <c r="BF24" s="34">
         <v>2.61</v>
       </c>
       <c r="BG24" s="34">
         <v>2.25</v>
       </c>
       <c r="BH24" s="34">
         <v>2.57</v>
       </c>
-      <c r="BI24" s="34"/>
-      <c r="BJ24" s="34"/>
+      <c r="BI24" s="34">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="BJ24" s="34">
+        <v>2.59</v>
+      </c>
       <c r="BK24" s="34"/>
       <c r="BL24" s="34"/>
       <c r="BM24" s="34"/>
       <c r="BN24" s="34"/>
       <c r="BO24" s="34"/>
       <c r="BP24" s="34"/>
     </row>
     <row r="25" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
       <c r="D25" s="35"/>
       <c r="E25" s="35"/>
       <c r="F25" s="35"/>
       <c r="G25" s="35"/>
       <c r="H25" s="36"/>
       <c r="I25" s="35"/>
       <c r="J25" s="36"/>
       <c r="K25" s="36"/>
       <c r="L25" s="36"/>
       <c r="M25" s="34"/>
       <c r="N25" s="33">
         <v>2.88</v>
@@ -21127,52 +21533,56 @@
       </c>
       <c r="BA25" s="34">
         <v>2.14</v>
       </c>
       <c r="BB25" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="BC25" s="34">
         <v>2.44</v>
       </c>
       <c r="BD25" s="34">
         <v>2.57</v>
       </c>
       <c r="BE25" s="34">
         <v>2.75</v>
       </c>
       <c r="BF25" s="34">
         <v>2.52</v>
       </c>
       <c r="BG25" s="34">
         <v>2.61</v>
       </c>
       <c r="BH25" s="34">
         <v>2.31</v>
       </c>
-      <c r="BI25" s="34"/>
-      <c r="BJ25" s="34"/>
+      <c r="BI25" s="34">
+        <v>2.25</v>
+      </c>
+      <c r="BJ25" s="34">
+        <v>2.11</v>
+      </c>
       <c r="BK25" s="34"/>
       <c r="BL25" s="34"/>
       <c r="BM25" s="34"/>
       <c r="BN25" s="34"/>
       <c r="BO25" s="34"/>
       <c r="BP25" s="34"/>
     </row>
     <row r="26" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="91" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="91"/>
       <c r="C26" s="91"/>
       <c r="D26" s="91"/>
       <c r="E26" s="91"/>
       <c r="F26" s="91"/>
       <c r="G26" s="91"/>
       <c r="H26" s="91"/>
       <c r="I26" s="91"/>
       <c r="J26" s="91"/>
       <c r="K26" s="91"/>
       <c r="L26" s="91"/>
       <c r="M26" s="91"/>
       <c r="N26" s="91"/>
       <c r="O26" s="91"/>
@@ -21389,52 +21799,56 @@
       </c>
       <c r="BA27" s="32">
         <v>1.94</v>
       </c>
       <c r="BB27" s="32">
         <v>1.94</v>
       </c>
       <c r="BC27" s="32">
         <v>1.93</v>
       </c>
       <c r="BD27" s="34">
         <v>1.97</v>
       </c>
       <c r="BE27" s="34">
         <v>2.33</v>
       </c>
       <c r="BF27" s="34">
         <v>1.89</v>
       </c>
       <c r="BG27" s="32">
         <v>1.95</v>
       </c>
       <c r="BH27" s="32">
         <v>1.91</v>
       </c>
-      <c r="BI27" s="34"/>
-      <c r="BJ27" s="34"/>
+      <c r="BI27" s="32">
+        <v>1.91</v>
+      </c>
+      <c r="BJ27" s="32">
+        <v>1.91</v>
+      </c>
       <c r="BK27" s="34"/>
       <c r="BL27" s="34"/>
       <c r="BM27" s="32"/>
       <c r="BN27" s="32"/>
       <c r="BO27" s="32"/>
       <c r="BP27" s="32"/>
     </row>
     <row r="28" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="30"/>
       <c r="G28" s="35"/>
       <c r="H28" s="36"/>
       <c r="I28" s="35"/>
       <c r="J28" s="39"/>
       <c r="K28" s="39"/>
       <c r="L28" s="39"/>
       <c r="M28" s="34"/>
       <c r="N28" s="33">
         <v>0.31</v>
@@ -21555,52 +21969,56 @@
       </c>
       <c r="BA28" s="32">
         <v>2.92</v>
       </c>
       <c r="BB28" s="32">
         <v>2.78</v>
       </c>
       <c r="BC28" s="32">
         <v>2.82</v>
       </c>
       <c r="BD28" s="34">
         <v>3.08</v>
       </c>
       <c r="BE28" s="34">
         <v>2.97</v>
       </c>
       <c r="BF28" s="34">
         <v>2.16</v>
       </c>
       <c r="BG28" s="32">
         <v>2.54</v>
       </c>
       <c r="BH28" s="32">
         <v>2.76</v>
       </c>
-      <c r="BI28" s="34"/>
-      <c r="BJ28" s="34"/>
+      <c r="BI28" s="32">
+        <v>2.57</v>
+      </c>
+      <c r="BJ28" s="32">
+        <v>2.71</v>
+      </c>
       <c r="BK28" s="34"/>
       <c r="BL28" s="34"/>
       <c r="BM28" s="32"/>
       <c r="BN28" s="32"/>
       <c r="BO28" s="32"/>
       <c r="BP28" s="32"/>
     </row>
     <row r="29" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="35"/>
       <c r="E29" s="35"/>
       <c r="F29" s="30"/>
       <c r="G29" s="35"/>
       <c r="H29" s="36"/>
       <c r="I29" s="35"/>
       <c r="J29" s="39"/>
       <c r="K29" s="39"/>
       <c r="L29" s="39"/>
       <c r="M29" s="34"/>
       <c r="N29" s="23" t="s">
         <v>27</v>
@@ -21711,52 +22129,56 @@
       <c r="AX29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="AY29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="AZ29" s="75" t="s">
         <v>27</v>
       </c>
       <c r="BA29" s="32">
         <v>1.51</v>
       </c>
       <c r="BB29" s="32">
         <v>1.35</v>
       </c>
       <c r="BC29" s="32">
         <v>1.23</v>
       </c>
       <c r="BD29" s="34">
         <v>1.1299999999999999</v>
       </c>
       <c r="BE29" s="34"/>
       <c r="BF29" s="34"/>
       <c r="BG29" s="32"/>
       <c r="BH29" s="32"/>
-      <c r="BI29" s="75"/>
-      <c r="BJ29" s="75"/>
+      <c r="BI29" s="32">
+        <v>2.78</v>
+      </c>
+      <c r="BJ29" s="32">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="BK29" s="75"/>
       <c r="BL29" s="75"/>
       <c r="BM29" s="32"/>
       <c r="BN29" s="32"/>
       <c r="BO29" s="32"/>
       <c r="BP29" s="32"/>
     </row>
     <row r="30" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="30"/>
       <c r="C30" s="30"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="30"/>
       <c r="G30" s="35"/>
       <c r="H30" s="36"/>
       <c r="I30" s="35"/>
       <c r="J30" s="39"/>
       <c r="K30" s="39"/>
       <c r="L30" s="39"/>
       <c r="M30" s="34"/>
       <c r="N30" s="33">
         <v>0.43</v>
@@ -21877,52 +22299,56 @@
       </c>
       <c r="BA30" s="32">
         <v>1.48</v>
       </c>
       <c r="BB30" s="32">
         <v>1.5</v>
       </c>
       <c r="BC30" s="32">
         <v>1.59</v>
       </c>
       <c r="BD30" s="34">
         <v>1.54</v>
       </c>
       <c r="BE30" s="34">
         <v>0.71</v>
       </c>
       <c r="BF30" s="34">
         <v>0.56000000000000005</v>
       </c>
       <c r="BG30" s="32">
         <v>0.73</v>
       </c>
       <c r="BH30" s="32">
         <v>0.73</v>
       </c>
-      <c r="BI30" s="34"/>
-      <c r="BJ30" s="34"/>
+      <c r="BI30" s="32">
+        <v>0.87</v>
+      </c>
+      <c r="BJ30" s="32">
+        <v>0.73</v>
+      </c>
       <c r="BK30" s="34"/>
       <c r="BL30" s="34"/>
       <c r="BM30" s="32"/>
       <c r="BN30" s="32"/>
       <c r="BO30" s="32"/>
       <c r="BP30" s="32"/>
     </row>
     <row r="31" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="30"/>
       <c r="C31" s="30"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
       <c r="F31" s="30"/>
       <c r="G31" s="35"/>
       <c r="H31" s="36"/>
       <c r="I31" s="35"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
       <c r="L31" s="39"/>
       <c r="M31" s="34"/>
       <c r="N31" s="33">
         <v>0.28000000000000003</v>
@@ -22043,52 +22469,56 @@
       </c>
       <c r="BA31" s="32">
         <v>1.08</v>
       </c>
       <c r="BB31" s="32">
         <v>1.04</v>
       </c>
       <c r="BC31" s="32">
         <v>1.07</v>
       </c>
       <c r="BD31" s="34">
         <v>1.04</v>
       </c>
       <c r="BE31" s="34">
         <v>1.39</v>
       </c>
       <c r="BF31" s="34">
         <v>1.21</v>
       </c>
       <c r="BG31" s="32">
         <v>1.35</v>
       </c>
       <c r="BH31" s="32">
         <v>1.1299999999999999</v>
       </c>
-      <c r="BI31" s="34"/>
-      <c r="BJ31" s="34"/>
+      <c r="BI31" s="32">
+        <v>1.19</v>
+      </c>
+      <c r="BJ31" s="32">
+        <v>1.31</v>
+      </c>
       <c r="BK31" s="34"/>
       <c r="BL31" s="34"/>
       <c r="BM31" s="32"/>
       <c r="BN31" s="32"/>
       <c r="BO31" s="32"/>
       <c r="BP31" s="32"/>
     </row>
     <row r="32" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="30"/>
       <c r="C32" s="30"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="30"/>
       <c r="G32" s="35"/>
       <c r="H32" s="36"/>
       <c r="I32" s="35"/>
       <c r="J32" s="39"/>
       <c r="K32" s="39"/>
       <c r="L32" s="39"/>
       <c r="M32" s="34"/>
       <c r="N32" s="33">
         <v>1.03</v>
@@ -22209,52 +22639,56 @@
       </c>
       <c r="BA32" s="32">
         <v>2.48</v>
       </c>
       <c r="BB32" s="32">
         <v>2.4900000000000002</v>
       </c>
       <c r="BC32" s="32">
         <v>2.5099999999999998</v>
       </c>
       <c r="BD32" s="34">
         <v>2.59</v>
       </c>
       <c r="BE32" s="34">
         <v>2.37</v>
       </c>
       <c r="BF32" s="34">
         <v>2.37</v>
       </c>
       <c r="BG32" s="32">
         <v>1.8</v>
       </c>
       <c r="BH32" s="32">
         <v>2.14</v>
       </c>
-      <c r="BI32" s="34"/>
-      <c r="BJ32" s="34"/>
+      <c r="BI32" s="32">
+        <v>2.23</v>
+      </c>
+      <c r="BJ32" s="32">
+        <v>2.27</v>
+      </c>
       <c r="BK32" s="34"/>
       <c r="BL32" s="34"/>
       <c r="BM32" s="32"/>
       <c r="BN32" s="32"/>
       <c r="BO32" s="32"/>
       <c r="BP32" s="32"/>
     </row>
     <row r="33" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="30"/>
       <c r="C33" s="30"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="30"/>
       <c r="G33" s="35"/>
       <c r="H33" s="36"/>
       <c r="I33" s="35"/>
       <c r="J33" s="39"/>
       <c r="K33" s="39"/>
       <c r="L33" s="39"/>
       <c r="M33" s="34"/>
       <c r="N33" s="33">
         <v>0.73</v>
@@ -22375,52 +22809,56 @@
       </c>
       <c r="BA33" s="32">
         <v>1.58</v>
       </c>
       <c r="BB33" s="32">
         <v>1.62</v>
       </c>
       <c r="BC33" s="32">
         <v>1.55</v>
       </c>
       <c r="BD33" s="34">
         <v>1.57</v>
       </c>
       <c r="BE33" s="34">
         <v>3.57</v>
       </c>
       <c r="BF33" s="34">
         <v>2.8</v>
       </c>
       <c r="BG33" s="32">
         <v>3.14</v>
       </c>
       <c r="BH33" s="32">
         <v>2.65</v>
       </c>
-      <c r="BI33" s="34"/>
-      <c r="BJ33" s="34"/>
+      <c r="BI33" s="32">
+        <v>2.41</v>
+      </c>
+      <c r="BJ33" s="32">
+        <v>2.5099999999999998</v>
+      </c>
       <c r="BK33" s="34"/>
       <c r="BL33" s="34"/>
       <c r="BM33" s="32"/>
       <c r="BN33" s="32"/>
       <c r="BO33" s="32"/>
       <c r="BP33" s="32"/>
     </row>
     <row r="34" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="30"/>
       <c r="G34" s="35"/>
       <c r="H34" s="36"/>
       <c r="I34" s="35"/>
       <c r="J34" s="39"/>
       <c r="K34" s="39"/>
       <c r="L34" s="39"/>
       <c r="M34" s="34"/>
       <c r="N34" s="33">
         <v>0.89</v>
@@ -22541,52 +22979,56 @@
       </c>
       <c r="BA34" s="32">
         <v>2.5299999999999998</v>
       </c>
       <c r="BB34" s="32">
         <v>2.42</v>
       </c>
       <c r="BC34" s="32">
         <v>2.31</v>
       </c>
       <c r="BD34" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="BE34" s="34">
         <v>2.9</v>
       </c>
       <c r="BF34" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="BG34" s="32">
         <v>2.31</v>
       </c>
       <c r="BH34" s="32">
         <v>2.2599999999999998</v>
       </c>
-      <c r="BI34" s="34"/>
-      <c r="BJ34" s="34"/>
+      <c r="BI34" s="32">
+        <v>2.09</v>
+      </c>
+      <c r="BJ34" s="32">
+        <v>1.94</v>
+      </c>
       <c r="BK34" s="34"/>
       <c r="BL34" s="34"/>
       <c r="BM34" s="32"/>
       <c r="BN34" s="32"/>
       <c r="BO34" s="32"/>
       <c r="BP34" s="32"/>
     </row>
     <row r="35" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="30"/>
       <c r="I35" s="30"/>
       <c r="J35" s="30"/>
       <c r="K35" s="30"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
       <c r="N35" s="33">
         <v>0.17</v>
@@ -22707,52 +23149,56 @@
       </c>
       <c r="BA35" s="32">
         <v>2.06</v>
       </c>
       <c r="BB35" s="32">
         <v>1.97</v>
       </c>
       <c r="BC35" s="32">
         <v>2.12</v>
       </c>
       <c r="BD35" s="34">
         <v>2.09</v>
       </c>
       <c r="BE35" s="34">
         <v>0.6</v>
       </c>
       <c r="BF35" s="34">
         <v>0.63</v>
       </c>
       <c r="BG35" s="32">
         <v>1.03</v>
       </c>
       <c r="BH35" s="32">
         <v>1.08</v>
       </c>
-      <c r="BI35" s="34"/>
-      <c r="BJ35" s="34"/>
+      <c r="BI35" s="32">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BJ35" s="32">
+        <v>1.23</v>
+      </c>
       <c r="BK35" s="34"/>
       <c r="BL35" s="34"/>
       <c r="BM35" s="32"/>
       <c r="BN35" s="32"/>
       <c r="BO35" s="32"/>
       <c r="BP35" s="32"/>
     </row>
     <row r="36" spans="1:68" s="24" customFormat="1" ht="11.25">
       <c r="A36" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="39"/>
       <c r="I36" s="30"/>
       <c r="J36" s="39"/>
       <c r="K36" s="39"/>
       <c r="L36" s="39"/>
       <c r="M36" s="32"/>
       <c r="N36" s="33">
         <v>0.18</v>
@@ -22873,52 +23319,56 @@
       </c>
       <c r="BA36" s="32">
         <v>1.82</v>
       </c>
       <c r="BB36" s="32">
         <v>1.88</v>
       </c>
       <c r="BC36" s="32">
         <v>1.81</v>
       </c>
       <c r="BD36" s="32">
         <v>1.88</v>
       </c>
       <c r="BE36" s="32">
         <v>2.83</v>
       </c>
       <c r="BF36" s="32">
         <v>2.15</v>
       </c>
       <c r="BG36" s="32">
         <v>2.16</v>
       </c>
       <c r="BH36" s="32">
         <v>1.98</v>
       </c>
-      <c r="BI36" s="34"/>
-      <c r="BJ36" s="34"/>
+      <c r="BI36" s="32">
+        <v>1.96</v>
+      </c>
+      <c r="BJ36" s="32">
+        <v>1.91</v>
+      </c>
       <c r="BK36" s="34"/>
       <c r="BL36" s="34"/>
       <c r="BM36" s="32"/>
       <c r="BN36" s="32"/>
       <c r="BO36" s="32"/>
       <c r="BP36" s="32"/>
     </row>
     <row r="37" spans="1:68" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="21"/>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="57">
         <v>0.17</v>
@@ -23039,52 +23489,56 @@
       </c>
       <c r="BA37" s="42">
         <v>1.61</v>
       </c>
       <c r="BB37" s="42">
         <v>1.91</v>
       </c>
       <c r="BC37" s="42">
         <v>1.9</v>
       </c>
       <c r="BD37" s="42">
         <v>1.83</v>
       </c>
       <c r="BE37" s="42">
         <v>2.34</v>
       </c>
       <c r="BF37" s="42">
         <v>1.84</v>
       </c>
       <c r="BG37" s="42">
         <v>1.81</v>
       </c>
       <c r="BH37" s="42">
         <v>1.96</v>
       </c>
-      <c r="BI37" s="42"/>
-      <c r="BJ37" s="42"/>
+      <c r="BI37" s="42">
+        <v>2.52</v>
+      </c>
+      <c r="BJ37" s="42">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="BK37" s="42"/>
       <c r="BL37" s="42"/>
       <c r="BM37" s="42"/>
       <c r="BN37" s="42"/>
       <c r="BO37" s="42"/>
       <c r="BP37" s="42"/>
     </row>
     <row r="38" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:68" s="2" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:68" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>