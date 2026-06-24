--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -287,51 +287,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -469,82 +469,91 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_11chis" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -817,235 +826,235 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU52"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AV1" workbookViewId="0">
-      <selection activeCell="BR27" sqref="BR27"/>
+      <selection activeCell="BM6" sqref="BM6:BN36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" hidden="1" customWidth="1"/>
     <col min="4" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="7" width="9.85546875" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="9.85546875" customWidth="1"/>
     <col min="33" max="33" width="10.28515625" customWidth="1"/>
     <col min="45" max="45" width="10.28515625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" style="10"/>
     <col min="57" max="57" width="10.28515625" style="10" customWidth="1"/>
     <col min="69" max="69" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="69"/>
-[...37 lines deleted...]
-      <c r="AN1" s="69"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
+      <c r="Z1" s="68"/>
+      <c r="AA1" s="68"/>
+      <c r="AB1" s="68"/>
+      <c r="AC1" s="68"/>
+      <c r="AD1" s="68"/>
+      <c r="AE1" s="68"/>
+      <c r="AF1" s="68"/>
+      <c r="AG1" s="68"/>
+      <c r="AH1" s="68"/>
+      <c r="AI1" s="68"/>
+      <c r="AJ1" s="68"/>
+      <c r="AK1" s="68"/>
+      <c r="AL1" s="68"/>
+      <c r="AM1" s="68"/>
+      <c r="AN1" s="68"/>
     </row>
     <row r="2" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="W2" s="11"/>
       <c r="Z2" s="50"/>
       <c r="AA2" s="50"/>
       <c r="AB2" s="50"/>
       <c r="AC2" s="50"/>
       <c r="AD2" s="50"/>
       <c r="AE2" s="50"/>
       <c r="AF2" s="50"/>
       <c r="AG2" s="50"/>
       <c r="AH2" s="50"/>
       <c r="AI2" s="50"/>
       <c r="AJ2" s="50"/>
       <c r="AK2" s="50"/>
       <c r="AM2" s="51"/>
       <c r="AP2" s="51"/>
       <c r="AS2" s="51"/>
       <c r="AU2" s="57"/>
       <c r="AY2" s="50"/>
       <c r="AZ2" s="50"/>
       <c r="BA2" s="50"/>
       <c r="BB2" s="50"/>
       <c r="BC2" s="50"/>
       <c r="BD2" s="50"/>
       <c r="BE2" s="50"/>
       <c r="BF2" s="50"/>
       <c r="BH2" s="50"/>
       <c r="BK2" s="51"/>
       <c r="BN2" s="51"/>
       <c r="BQ2" s="51"/>
       <c r="BS2" s="57"/>
       <c r="BU2" s="59" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="10" customFormat="1" ht="11.25">
-      <c r="A3" s="67"/>
+      <c r="A3" s="69"/>
       <c r="B3" s="71">
         <v>2021</v>
       </c>
       <c r="C3" s="72"/>
       <c r="D3" s="72"/>
       <c r="E3" s="72"/>
       <c r="F3" s="72"/>
       <c r="G3" s="72"/>
       <c r="H3" s="72"/>
       <c r="I3" s="72"/>
       <c r="J3" s="72"/>
       <c r="K3" s="72"/>
       <c r="L3" s="72"/>
       <c r="M3" s="73"/>
       <c r="N3" s="71">
         <v>2022</v>
       </c>
       <c r="O3" s="72"/>
       <c r="P3" s="72"/>
       <c r="Q3" s="72"/>
       <c r="R3" s="72"/>
       <c r="S3" s="72"/>
       <c r="T3" s="72"/>
       <c r="U3" s="72"/>
       <c r="V3" s="72"/>
       <c r="W3" s="72"/>
       <c r="X3" s="72"/>
       <c r="Y3" s="72"/>
       <c r="Z3" s="74">
         <v>2023</v>
       </c>
       <c r="AA3" s="75"/>
       <c r="AB3" s="75"/>
       <c r="AC3" s="75"/>
       <c r="AD3" s="75"/>
       <c r="AE3" s="75"/>
       <c r="AF3" s="75"/>
       <c r="AG3" s="75"/>
       <c r="AH3" s="75"/>
-      <c r="AL3" s="65">
+      <c r="AL3" s="76">
         <v>2024</v>
       </c>
-      <c r="AM3" s="66"/>
-[...10 lines deleted...]
-      <c r="AX3" s="65">
+      <c r="AM3" s="77"/>
+      <c r="AN3" s="77"/>
+      <c r="AO3" s="77"/>
+      <c r="AP3" s="77"/>
+      <c r="AQ3" s="77"/>
+      <c r="AR3" s="77"/>
+      <c r="AS3" s="77"/>
+      <c r="AT3" s="77"/>
+      <c r="AU3" s="77"/>
+      <c r="AV3" s="77"/>
+      <c r="AW3" s="77"/>
+      <c r="AX3" s="76">
         <v>2025</v>
       </c>
-      <c r="AY3" s="66"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="65">
+      <c r="AY3" s="77"/>
+      <c r="AZ3" s="77"/>
+      <c r="BA3" s="77"/>
+      <c r="BB3" s="77"/>
+      <c r="BC3" s="77"/>
+      <c r="BD3" s="77"/>
+      <c r="BE3" s="77"/>
+      <c r="BF3" s="77"/>
+      <c r="BG3" s="77"/>
+      <c r="BH3" s="77"/>
+      <c r="BI3" s="77"/>
+      <c r="BJ3" s="76">
         <v>2026</v>
       </c>
-      <c r="BK3" s="66"/>
-[...9 lines deleted...]
-      <c r="BU3" s="66"/>
+      <c r="BK3" s="77"/>
+      <c r="BL3" s="77"/>
+      <c r="BM3" s="77"/>
+      <c r="BN3" s="77"/>
+      <c r="BO3" s="77"/>
+      <c r="BP3" s="77"/>
+      <c r="BQ3" s="77"/>
+      <c r="BR3" s="77"/>
+      <c r="BS3" s="77"/>
+      <c r="BT3" s="77"/>
+      <c r="BU3" s="77"/>
     </row>
     <row r="4" spans="1:73" s="10" customFormat="1" ht="22.5">
       <c r="A4" s="70"/>
       <c r="B4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="13" t="s">
@@ -1223,96 +1232,96 @@
         <v>0</v>
       </c>
       <c r="BO4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="19" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="64" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="64" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="64" t="s">
         <v>5</v>
       </c>
       <c r="BT4" s="64" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="64" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="67" t="s">
+      <c r="A5" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="67"/>
-[...41 lines deleted...]
-      <c r="AR5" s="67"/>
+      <c r="B5" s="69"/>
+      <c r="C5" s="69"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="69"/>
+      <c r="I5" s="69"/>
+      <c r="J5" s="69"/>
+      <c r="K5" s="69"/>
+      <c r="L5" s="69"/>
+      <c r="M5" s="69"/>
+      <c r="N5" s="69"/>
+      <c r="O5" s="69"/>
+      <c r="P5" s="69"/>
+      <c r="Q5" s="69"/>
+      <c r="R5" s="69"/>
+      <c r="S5" s="69"/>
+      <c r="T5" s="69"/>
+      <c r="U5" s="69"/>
+      <c r="V5" s="69"/>
+      <c r="W5" s="69"/>
+      <c r="X5" s="69"/>
+      <c r="Y5" s="69"/>
+      <c r="Z5" s="69"/>
+      <c r="AA5" s="69"/>
+      <c r="AB5" s="69"/>
+      <c r="AC5" s="69"/>
+      <c r="AD5" s="69"/>
+      <c r="AE5" s="69"/>
+      <c r="AF5" s="69"/>
+      <c r="AG5" s="69"/>
+      <c r="AH5" s="69"/>
+      <c r="AI5" s="69"/>
+      <c r="AJ5" s="69"/>
+      <c r="AK5" s="69"/>
+      <c r="AL5" s="69"/>
+      <c r="AM5" s="69"/>
+      <c r="AN5" s="69"/>
+      <c r="AO5" s="69"/>
+      <c r="AP5" s="69"/>
+      <c r="AQ5" s="69"/>
+      <c r="AR5" s="69"/>
     </row>
     <row r="6" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A6" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="22">
         <v>18879552</v>
       </c>
       <c r="C6" s="22">
         <v>18897898</v>
       </c>
       <c r="D6" s="22">
         <v>18917184</v>
       </c>
       <c r="E6" s="23">
         <v>18940413</v>
       </c>
       <c r="F6" s="23">
         <v>18962892</v>
       </c>
       <c r="G6" s="23">
         <v>18984845</v>
       </c>
       <c r="H6" s="23">
         <v>19009610</v>
@@ -1463,52 +1472,56 @@
       </c>
       <c r="BE6" s="38">
         <v>692440.5</v>
       </c>
       <c r="BF6" s="38">
         <v>691982</v>
       </c>
       <c r="BG6" s="38">
         <v>688989</v>
       </c>
       <c r="BH6" s="38">
         <v>688364</v>
       </c>
       <c r="BI6" s="38">
         <v>691117</v>
       </c>
       <c r="BJ6" s="60">
         <v>687568</v>
       </c>
       <c r="BK6" s="60">
         <v>687107</v>
       </c>
       <c r="BL6" s="29">
         <v>686815</v>
       </c>
-      <c r="BM6" s="39"/>
-      <c r="BN6" s="60"/>
+      <c r="BM6" s="65">
+        <v>686469</v>
+      </c>
+      <c r="BN6" s="29">
+        <v>685955</v>
+      </c>
       <c r="BO6" s="39"/>
       <c r="BP6" s="39"/>
       <c r="BQ6" s="38"/>
       <c r="BR6" s="38"/>
       <c r="BS6" s="38"/>
       <c r="BT6" s="38"/>
       <c r="BU6" s="38"/>
     </row>
     <row r="7" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A7" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="22" t="s">
@@ -1666,52 +1679,56 @@
       </c>
       <c r="BE7" s="38">
         <v>208473</v>
       </c>
       <c r="BF7" s="38">
         <v>208556.5</v>
       </c>
       <c r="BG7" s="38">
         <v>209754</v>
       </c>
       <c r="BH7" s="38">
         <v>209987</v>
       </c>
       <c r="BI7" s="38">
         <v>208913</v>
       </c>
       <c r="BJ7" s="60">
         <v>210344</v>
       </c>
       <c r="BK7" s="60">
         <v>210505</v>
       </c>
       <c r="BL7" s="29">
         <v>210760</v>
       </c>
-      <c r="BM7" s="39"/>
-      <c r="BN7" s="60"/>
+      <c r="BM7" s="65">
+        <v>210800</v>
+      </c>
+      <c r="BN7" s="29">
+        <v>210837</v>
+      </c>
       <c r="BO7" s="39"/>
       <c r="BP7" s="39"/>
       <c r="BQ7" s="38"/>
       <c r="BR7" s="38"/>
       <c r="BS7" s="38"/>
       <c r="BT7" s="38"/>
       <c r="BU7" s="38"/>
     </row>
     <row r="8" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A8" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="22">
         <v>735566</v>
       </c>
       <c r="C8" s="22">
         <v>735272</v>
       </c>
       <c r="D8" s="22">
         <v>735214</v>
       </c>
       <c r="E8" s="23">
         <v>735289</v>
       </c>
       <c r="F8" s="23">
@@ -1869,52 +1886,56 @@
       </c>
       <c r="BE8" s="38">
         <v>30711.5</v>
       </c>
       <c r="BF8" s="38">
         <v>30672.5</v>
       </c>
       <c r="BG8" s="38">
         <v>30482</v>
       </c>
       <c r="BH8" s="38">
         <v>30471</v>
       </c>
       <c r="BI8" s="38">
         <v>30643.5</v>
       </c>
       <c r="BJ8" s="60">
         <v>30458</v>
       </c>
       <c r="BK8" s="60">
         <v>30431</v>
       </c>
       <c r="BL8" s="29">
         <v>30381</v>
       </c>
-      <c r="BM8" s="39"/>
-      <c r="BN8" s="60"/>
+      <c r="BM8" s="65">
+        <v>30383</v>
+      </c>
+      <c r="BN8" s="29">
+        <v>30365</v>
+      </c>
       <c r="BO8" s="39"/>
       <c r="BP8" s="39"/>
       <c r="BQ8" s="38"/>
       <c r="BR8" s="38"/>
       <c r="BS8" s="38"/>
       <c r="BT8" s="38"/>
       <c r="BU8" s="38"/>
     </row>
     <row r="9" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A9" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="22">
         <v>894333</v>
       </c>
       <c r="C9" s="22">
         <v>895065</v>
       </c>
       <c r="D9" s="22">
         <v>895967</v>
       </c>
       <c r="E9" s="23">
         <v>897595</v>
       </c>
       <c r="F9" s="23">
@@ -2072,52 +2093,56 @@
       </c>
       <c r="BE9" s="38">
         <v>34815.5</v>
       </c>
       <c r="BF9" s="38">
         <v>34726.5</v>
       </c>
       <c r="BG9" s="38">
         <v>34029</v>
       </c>
       <c r="BH9" s="38">
         <v>33877</v>
       </c>
       <c r="BI9" s="38">
         <v>34498.5</v>
       </c>
       <c r="BJ9" s="60">
         <v>33716</v>
       </c>
       <c r="BK9" s="60">
         <v>33649</v>
       </c>
       <c r="BL9" s="29">
         <v>33606</v>
       </c>
-      <c r="BM9" s="39"/>
-      <c r="BN9" s="60"/>
+      <c r="BM9" s="65">
+        <v>33513</v>
+      </c>
+      <c r="BN9" s="29">
+        <v>33425</v>
+      </c>
       <c r="BO9" s="39"/>
       <c r="BP9" s="39"/>
       <c r="BQ9" s="38"/>
       <c r="BR9" s="38"/>
       <c r="BS9" s="38"/>
       <c r="BT9" s="38"/>
       <c r="BU9" s="38"/>
     </row>
     <row r="10" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A10" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="22">
         <v>2077967</v>
       </c>
       <c r="C10" s="22">
         <v>2079416</v>
       </c>
       <c r="D10" s="22">
         <v>2081207</v>
       </c>
       <c r="E10" s="23">
         <v>2083682</v>
       </c>
       <c r="F10" s="23">
@@ -2275,52 +2300,56 @@
       </c>
       <c r="BE10" s="38">
         <v>72980.5</v>
       </c>
       <c r="BF10" s="38">
         <v>72885</v>
       </c>
       <c r="BG10" s="38">
         <v>72110</v>
       </c>
       <c r="BH10" s="38">
         <v>71981</v>
       </c>
       <c r="BI10" s="38">
         <v>72663</v>
       </c>
       <c r="BJ10" s="60">
         <v>71769</v>
       </c>
       <c r="BK10" s="60">
         <v>71695</v>
       </c>
       <c r="BL10" s="29">
         <v>71600</v>
       </c>
-      <c r="BM10" s="39"/>
-      <c r="BN10" s="60"/>
+      <c r="BM10" s="65">
+        <v>71520</v>
+      </c>
+      <c r="BN10" s="29">
+        <v>71442</v>
+      </c>
       <c r="BO10" s="39"/>
       <c r="BP10" s="39"/>
       <c r="BQ10" s="38"/>
       <c r="BR10" s="38"/>
       <c r="BS10" s="38"/>
       <c r="BT10" s="38"/>
       <c r="BU10" s="38"/>
     </row>
     <row r="11" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A11" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="22">
         <v>657110</v>
       </c>
       <c r="C11" s="22">
         <v>658055</v>
       </c>
       <c r="D11" s="22">
         <v>659074</v>
       </c>
       <c r="E11" s="23">
         <v>660059</v>
       </c>
       <c r="F11" s="23">
@@ -2478,52 +2507,56 @@
       </c>
       <c r="BE11" s="38">
         <v>50850</v>
       </c>
       <c r="BF11" s="38">
         <v>50805.5</v>
       </c>
       <c r="BG11" s="38">
         <v>50419</v>
       </c>
       <c r="BH11" s="38">
         <v>50323</v>
       </c>
       <c r="BI11" s="38">
         <v>50626</v>
       </c>
       <c r="BJ11" s="60">
         <v>50108</v>
       </c>
       <c r="BK11" s="60">
         <v>50059</v>
       </c>
       <c r="BL11" s="29">
         <v>49983</v>
       </c>
-      <c r="BM11" s="39"/>
-      <c r="BN11" s="60"/>
+      <c r="BM11" s="65">
+        <v>49901</v>
+      </c>
+      <c r="BN11" s="29">
+        <v>49847</v>
+      </c>
       <c r="BO11" s="39"/>
       <c r="BP11" s="39"/>
       <c r="BQ11" s="38"/>
       <c r="BR11" s="38"/>
       <c r="BS11" s="38"/>
       <c r="BT11" s="38"/>
       <c r="BU11" s="38"/>
     </row>
     <row r="12" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A12" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="22">
         <v>661316</v>
       </c>
       <c r="C12" s="22">
         <v>661562</v>
       </c>
       <c r="D12" s="22">
         <v>661960</v>
       </c>
       <c r="E12" s="23">
         <v>662584</v>
       </c>
       <c r="F12" s="23">
@@ -2681,52 +2714,56 @@
       </c>
       <c r="BE12" s="38">
         <v>41821.5</v>
       </c>
       <c r="BF12" s="38">
         <v>41744.5</v>
       </c>
       <c r="BG12" s="38">
         <v>41020</v>
       </c>
       <c r="BH12" s="38">
         <v>40926</v>
       </c>
       <c r="BI12" s="38">
         <v>41558.5</v>
       </c>
       <c r="BJ12" s="60">
         <v>40727</v>
       </c>
       <c r="BK12" s="60">
         <v>40547</v>
       </c>
       <c r="BL12" s="29">
         <v>40419</v>
       </c>
-      <c r="BM12" s="39"/>
-      <c r="BN12" s="60"/>
+      <c r="BM12" s="65">
+        <v>40390</v>
+      </c>
+      <c r="BN12" s="29">
+        <v>40336</v>
+      </c>
       <c r="BO12" s="39"/>
       <c r="BP12" s="39"/>
       <c r="BQ12" s="38"/>
       <c r="BR12" s="38"/>
       <c r="BS12" s="38"/>
       <c r="BT12" s="38"/>
       <c r="BU12" s="38"/>
     </row>
     <row r="13" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A13" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="22">
         <v>1139192</v>
       </c>
       <c r="C13" s="22">
         <v>1139843</v>
       </c>
       <c r="D13" s="22">
         <v>1140556</v>
       </c>
       <c r="E13" s="23">
         <v>1141758</v>
       </c>
       <c r="F13" s="23">
@@ -2884,52 +2921,56 @@
       </c>
       <c r="BE13" s="38">
         <v>41337</v>
       </c>
       <c r="BF13" s="38">
         <v>41293</v>
       </c>
       <c r="BG13" s="38">
         <v>40949</v>
       </c>
       <c r="BH13" s="38">
         <v>40925</v>
       </c>
       <c r="BI13" s="38">
         <v>41245</v>
       </c>
       <c r="BJ13" s="60">
         <v>40797</v>
       </c>
       <c r="BK13" s="60">
         <v>40754</v>
       </c>
       <c r="BL13" s="29">
         <v>40678</v>
       </c>
-      <c r="BM13" s="39"/>
-      <c r="BN13" s="60"/>
+      <c r="BM13" s="65">
+        <v>40635</v>
+      </c>
+      <c r="BN13" s="29">
+        <v>40565</v>
+      </c>
       <c r="BO13" s="39"/>
       <c r="BP13" s="39"/>
       <c r="BQ13" s="38"/>
       <c r="BR13" s="38"/>
       <c r="BS13" s="38"/>
       <c r="BT13" s="38"/>
       <c r="BU13" s="38"/>
     </row>
     <row r="14" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A14" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="22" t="s">
@@ -3087,52 +3128,56 @@
       </c>
       <c r="BE14" s="38">
         <v>38877.5</v>
       </c>
       <c r="BF14" s="38">
         <v>38831.5</v>
       </c>
       <c r="BG14" s="38">
         <v>38417</v>
       </c>
       <c r="BH14" s="38">
         <v>38297</v>
       </c>
       <c r="BI14" s="38">
         <v>38708</v>
       </c>
       <c r="BJ14" s="60">
         <v>38209</v>
       </c>
       <c r="BK14" s="60">
         <v>37541</v>
       </c>
       <c r="BL14" s="29">
         <v>37469</v>
       </c>
-      <c r="BM14" s="39"/>
-      <c r="BN14" s="60"/>
+      <c r="BM14" s="65">
+        <v>37433</v>
+      </c>
+      <c r="BN14" s="29">
+        <v>37353</v>
+      </c>
       <c r="BO14" s="39"/>
       <c r="BP14" s="39"/>
       <c r="BQ14" s="38"/>
       <c r="BR14" s="38"/>
       <c r="BS14" s="38"/>
       <c r="BT14" s="38"/>
       <c r="BU14" s="38"/>
     </row>
     <row r="15" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A15" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="22">
         <v>1375938</v>
       </c>
       <c r="C15" s="22">
         <v>1375718</v>
       </c>
       <c r="D15" s="22">
         <v>1375680</v>
       </c>
       <c r="E15" s="23">
         <v>1375825</v>
       </c>
       <c r="F15" s="23">
@@ -3290,52 +3335,56 @@
       </c>
       <c r="BE15" s="38">
         <v>134059</v>
       </c>
       <c r="BF15" s="38">
         <v>134010.5</v>
       </c>
       <c r="BG15" s="38">
         <v>133832</v>
       </c>
       <c r="BH15" s="38">
         <v>133725</v>
       </c>
       <c r="BI15" s="38">
         <v>133953.5</v>
       </c>
       <c r="BJ15" s="60">
         <v>133718</v>
       </c>
       <c r="BK15" s="60">
         <v>134282</v>
       </c>
       <c r="BL15" s="29">
         <v>134311</v>
       </c>
-      <c r="BM15" s="39"/>
-      <c r="BN15" s="60"/>
+      <c r="BM15" s="65">
+        <v>134379</v>
+      </c>
+      <c r="BN15" s="29">
+        <v>134340</v>
+      </c>
       <c r="BO15" s="39"/>
       <c r="BP15" s="39"/>
       <c r="BQ15" s="38"/>
       <c r="BR15" s="38"/>
       <c r="BS15" s="38"/>
       <c r="BT15" s="38"/>
       <c r="BU15" s="38"/>
     </row>
     <row r="16" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="22">
         <v>864550</v>
       </c>
       <c r="C16" s="22">
         <v>863927</v>
       </c>
       <c r="D16" s="22">
         <v>863566</v>
       </c>
       <c r="E16" s="23">
         <v>863290</v>
       </c>
       <c r="F16" s="23">
@@ -3493,107 +3542,111 @@
       </c>
       <c r="BE16" s="38">
         <v>38515</v>
       </c>
       <c r="BF16" s="38">
         <v>38456.5</v>
       </c>
       <c r="BG16" s="38">
         <v>37977</v>
       </c>
       <c r="BH16" s="38">
         <v>37852</v>
       </c>
       <c r="BI16" s="38">
         <v>38308</v>
       </c>
       <c r="BJ16" s="60">
         <v>37722</v>
       </c>
       <c r="BK16" s="60">
         <v>37644</v>
       </c>
       <c r="BL16" s="29">
         <v>37608</v>
       </c>
-      <c r="BM16" s="39"/>
-      <c r="BN16" s="60"/>
+      <c r="BM16" s="65">
+        <v>37515</v>
+      </c>
+      <c r="BN16" s="29">
+        <v>37445</v>
+      </c>
       <c r="BO16" s="39"/>
       <c r="BP16" s="39"/>
       <c r="BQ16" s="38"/>
       <c r="BR16" s="38"/>
       <c r="BS16" s="38"/>
       <c r="BT16" s="38"/>
       <c r="BU16" s="38"/>
     </row>
     <row r="17" spans="1:73" s="10" customFormat="1" ht="11.25">
-      <c r="A17" s="68" t="s">
+      <c r="A17" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="68"/>
-[...41 lines deleted...]
-      <c r="AR17" s="68"/>
+      <c r="B17" s="78"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="78"/>
+      <c r="G17" s="78"/>
+      <c r="H17" s="78"/>
+      <c r="I17" s="78"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="78"/>
+      <c r="L17" s="78"/>
+      <c r="M17" s="78"/>
+      <c r="N17" s="78"/>
+      <c r="O17" s="78"/>
+      <c r="P17" s="78"/>
+      <c r="Q17" s="78"/>
+      <c r="R17" s="78"/>
+      <c r="S17" s="78"/>
+      <c r="T17" s="78"/>
+      <c r="U17" s="78"/>
+      <c r="V17" s="78"/>
+      <c r="W17" s="78"/>
+      <c r="X17" s="78"/>
+      <c r="Y17" s="78"/>
+      <c r="Z17" s="78"/>
+      <c r="AA17" s="78"/>
+      <c r="AB17" s="78"/>
+      <c r="AC17" s="78"/>
+      <c r="AD17" s="78"/>
+      <c r="AE17" s="78"/>
+      <c r="AF17" s="78"/>
+      <c r="AG17" s="78"/>
+      <c r="AH17" s="78"/>
+      <c r="AI17" s="78"/>
+      <c r="AJ17" s="78"/>
+      <c r="AK17" s="78"/>
+      <c r="AL17" s="78"/>
+      <c r="AM17" s="78"/>
+      <c r="AN17" s="78"/>
+      <c r="AO17" s="78"/>
+      <c r="AP17" s="78"/>
+      <c r="AQ17" s="78"/>
+      <c r="AR17" s="78"/>
     </row>
     <row r="18" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A18" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="27">
         <v>11151376</v>
       </c>
       <c r="C18" s="22">
         <v>11169731</v>
       </c>
       <c r="D18" s="22">
         <v>11187156</v>
       </c>
       <c r="E18" s="23">
         <v>11204804</v>
       </c>
       <c r="F18" s="23">
         <v>11221060</v>
       </c>
       <c r="G18" s="23">
         <v>11237017</v>
       </c>
       <c r="H18" s="23">
         <v>11256504</v>
@@ -3744,52 +3797,56 @@
       </c>
       <c r="BE18" s="38">
         <v>311244.5</v>
       </c>
       <c r="BF18" s="38">
         <v>311105.5</v>
       </c>
       <c r="BG18" s="38">
         <v>310833</v>
       </c>
       <c r="BH18" s="38">
         <v>310786</v>
       </c>
       <c r="BI18" s="38">
         <v>311083</v>
       </c>
       <c r="BJ18" s="60">
         <v>310750</v>
       </c>
       <c r="BK18" s="60">
         <v>315707</v>
       </c>
       <c r="BL18" s="29">
         <v>315589</v>
       </c>
-      <c r="BM18" s="39"/>
-      <c r="BN18" s="39"/>
+      <c r="BM18" s="65">
+        <v>315420</v>
+      </c>
+      <c r="BN18" s="29">
+        <v>315185</v>
+      </c>
       <c r="BO18" s="39"/>
       <c r="BP18" s="39"/>
       <c r="BQ18" s="38"/>
       <c r="BR18" s="38"/>
       <c r="BS18" s="38"/>
       <c r="BT18" s="38"/>
       <c r="BU18" s="38"/>
     </row>
     <row r="19" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A19" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="22" t="s">
@@ -3947,52 +4004,56 @@
       </c>
       <c r="BE19" s="38">
         <v>171342.5</v>
       </c>
       <c r="BF19" s="38">
         <v>171302.5</v>
       </c>
       <c r="BG19" s="38">
         <v>171785</v>
       </c>
       <c r="BH19" s="38">
         <v>171871</v>
       </c>
       <c r="BI19" s="38">
         <v>171396.5</v>
       </c>
       <c r="BJ19" s="60">
         <v>171851</v>
       </c>
       <c r="BK19" s="60">
         <v>171812</v>
       </c>
       <c r="BL19" s="29">
         <v>171745</v>
       </c>
-      <c r="BM19" s="39"/>
-      <c r="BN19" s="39"/>
+      <c r="BM19" s="65">
+        <v>171618</v>
+      </c>
+      <c r="BN19" s="29">
+        <v>171548</v>
+      </c>
       <c r="BO19" s="39"/>
       <c r="BP19" s="39"/>
       <c r="BQ19" s="38"/>
       <c r="BR19" s="38"/>
       <c r="BS19" s="38"/>
       <c r="BT19" s="38"/>
       <c r="BU19" s="38"/>
     </row>
     <row r="20" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A20" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="27">
         <v>349320</v>
       </c>
       <c r="C20" s="22">
         <v>349108</v>
       </c>
       <c r="D20" s="22">
         <v>349216</v>
       </c>
       <c r="E20" s="23">
         <v>349360</v>
       </c>
       <c r="F20" s="23">
@@ -4150,52 +4211,56 @@
       </c>
       <c r="BE20" s="38">
         <v>29810</v>
       </c>
       <c r="BF20" s="38">
         <v>29779.5</v>
       </c>
       <c r="BG20" s="38">
         <v>29611</v>
       </c>
       <c r="BH20" s="38">
         <v>29594</v>
       </c>
       <c r="BI20" s="38">
         <v>29755</v>
       </c>
       <c r="BJ20" s="60">
         <v>29591</v>
       </c>
       <c r="BK20" s="60">
         <v>29565</v>
       </c>
       <c r="BL20" s="29">
         <v>29517</v>
       </c>
-      <c r="BM20" s="39"/>
-      <c r="BN20" s="39"/>
+      <c r="BM20" s="65">
+        <v>29514</v>
+      </c>
+      <c r="BN20" s="29">
+        <v>29491</v>
+      </c>
       <c r="BO20" s="39"/>
       <c r="BP20" s="39"/>
       <c r="BQ20" s="38"/>
       <c r="BR20" s="38"/>
       <c r="BS20" s="38"/>
       <c r="BT20" s="38"/>
       <c r="BU20" s="38"/>
     </row>
     <row r="21" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A21" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="27">
         <v>455085</v>
       </c>
       <c r="C21" s="22">
         <v>455294</v>
       </c>
       <c r="D21" s="22">
         <v>455547</v>
       </c>
       <c r="E21" s="23">
         <v>456016</v>
       </c>
       <c r="F21" s="23">
@@ -4353,52 +4418,56 @@
       </c>
       <c r="BE21" s="38">
         <v>20692</v>
       </c>
       <c r="BF21" s="38">
         <v>20655</v>
       </c>
       <c r="BG21" s="38">
         <v>20424</v>
       </c>
       <c r="BH21" s="38">
         <v>20412</v>
       </c>
       <c r="BI21" s="38">
         <v>20616.5</v>
       </c>
       <c r="BJ21" s="60">
         <v>20384</v>
       </c>
       <c r="BK21" s="60">
         <v>20379</v>
       </c>
       <c r="BL21" s="29">
         <v>20350</v>
       </c>
-      <c r="BM21" s="39"/>
-      <c r="BN21" s="39"/>
+      <c r="BM21" s="65">
+        <v>20345</v>
+      </c>
+      <c r="BN21" s="29">
+        <v>20300</v>
+      </c>
       <c r="BO21" s="39"/>
       <c r="BP21" s="39"/>
       <c r="BQ21" s="38"/>
       <c r="BR21" s="38"/>
       <c r="BS21" s="38"/>
       <c r="BT21" s="38"/>
       <c r="BU21" s="38"/>
     </row>
     <row r="22" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A22" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F22" s="22" t="s">
@@ -4556,52 +4625,56 @@
       </c>
       <c r="BE22" s="38">
         <v>18595</v>
       </c>
       <c r="BF22" s="38">
         <v>18576.5</v>
       </c>
       <c r="BG22" s="38">
         <v>18394</v>
       </c>
       <c r="BH22" s="38">
         <v>18340</v>
       </c>
       <c r="BI22" s="38">
         <v>18551.5</v>
       </c>
       <c r="BJ22" s="60">
         <v>18335</v>
       </c>
       <c r="BK22" s="60">
         <v>17712</v>
       </c>
       <c r="BL22" s="29">
         <v>17679</v>
       </c>
-      <c r="BM22" s="39"/>
-      <c r="BN22" s="39"/>
+      <c r="BM22" s="65">
+        <v>17616</v>
+      </c>
+      <c r="BN22" s="29">
+        <v>17541</v>
+      </c>
       <c r="BO22" s="39"/>
       <c r="BP22" s="39"/>
       <c r="BQ22" s="38"/>
       <c r="BR22" s="38"/>
       <c r="BS22" s="38"/>
       <c r="BT22" s="38"/>
       <c r="BU22" s="38"/>
     </row>
     <row r="23" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A23" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="27">
         <v>1099620</v>
       </c>
       <c r="C23" s="22">
         <v>1099651</v>
       </c>
       <c r="D23" s="22">
         <v>1099777</v>
       </c>
       <c r="E23" s="23">
         <v>1099995</v>
       </c>
       <c r="F23" s="23">
@@ -4759,52 +4832,56 @@
       </c>
       <c r="BE23" s="38">
         <v>53226</v>
       </c>
       <c r="BF23" s="38">
         <v>53233.5</v>
       </c>
       <c r="BG23" s="38">
         <v>53266</v>
       </c>
       <c r="BH23" s="38">
         <v>53252</v>
       </c>
       <c r="BI23" s="38">
         <v>53246</v>
       </c>
       <c r="BJ23" s="60">
         <v>53282</v>
       </c>
       <c r="BK23" s="60">
         <v>58963</v>
       </c>
       <c r="BL23" s="29">
         <v>59036</v>
       </c>
-      <c r="BM23" s="39"/>
-      <c r="BN23" s="39"/>
+      <c r="BM23" s="65">
+        <v>59126</v>
+      </c>
+      <c r="BN23" s="29">
+        <v>59109</v>
+      </c>
       <c r="BO23" s="39"/>
       <c r="BP23" s="39"/>
       <c r="BQ23" s="38"/>
       <c r="BR23" s="38"/>
       <c r="BS23" s="38"/>
       <c r="BT23" s="38"/>
       <c r="BU23" s="38"/>
     </row>
     <row r="24" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="27">
         <v>504909</v>
       </c>
       <c r="C24" s="22">
         <v>504857</v>
       </c>
       <c r="D24" s="22">
         <v>504930</v>
       </c>
       <c r="E24" s="23">
         <v>505011</v>
       </c>
       <c r="F24" s="23">
@@ -4962,107 +5039,111 @@
       </c>
       <c r="BE24" s="38">
         <v>17579</v>
       </c>
       <c r="BF24" s="38">
         <v>17558.5</v>
       </c>
       <c r="BG24" s="38">
         <v>17353</v>
       </c>
       <c r="BH24" s="38">
         <v>17317</v>
       </c>
       <c r="BI24" s="38">
         <v>17517.5</v>
       </c>
       <c r="BJ24" s="60">
         <v>17307</v>
       </c>
       <c r="BK24" s="60">
         <v>17276</v>
       </c>
       <c r="BL24" s="29">
         <v>17262</v>
       </c>
-      <c r="BM24" s="39"/>
-      <c r="BN24" s="39"/>
+      <c r="BM24" s="65">
+        <v>17201</v>
+      </c>
+      <c r="BN24" s="29">
+        <v>17196</v>
+      </c>
       <c r="BO24" s="39"/>
       <c r="BP24" s="39"/>
       <c r="BQ24" s="38"/>
       <c r="BR24" s="38"/>
       <c r="BS24" s="38"/>
       <c r="BT24" s="38"/>
       <c r="BU24" s="38"/>
     </row>
     <row r="25" spans="1:73" s="10" customFormat="1" ht="11.25">
-      <c r="A25" s="68" t="s">
+      <c r="A25" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="68"/>
-[...41 lines deleted...]
-      <c r="AR25" s="68"/>
+      <c r="B25" s="78"/>
+      <c r="C25" s="78"/>
+      <c r="D25" s="78"/>
+      <c r="E25" s="78"/>
+      <c r="F25" s="78"/>
+      <c r="G25" s="78"/>
+      <c r="H25" s="78"/>
+      <c r="I25" s="78"/>
+      <c r="J25" s="78"/>
+      <c r="K25" s="78"/>
+      <c r="L25" s="78"/>
+      <c r="M25" s="78"/>
+      <c r="N25" s="78"/>
+      <c r="O25" s="78"/>
+      <c r="P25" s="78"/>
+      <c r="Q25" s="78"/>
+      <c r="R25" s="78"/>
+      <c r="S25" s="78"/>
+      <c r="T25" s="78"/>
+      <c r="U25" s="78"/>
+      <c r="V25" s="78"/>
+      <c r="W25" s="78"/>
+      <c r="X25" s="78"/>
+      <c r="Y25" s="78"/>
+      <c r="Z25" s="78"/>
+      <c r="AA25" s="78"/>
+      <c r="AB25" s="78"/>
+      <c r="AC25" s="78"/>
+      <c r="AD25" s="78"/>
+      <c r="AE25" s="78"/>
+      <c r="AF25" s="78"/>
+      <c r="AG25" s="78"/>
+      <c r="AH25" s="78"/>
+      <c r="AI25" s="78"/>
+      <c r="AJ25" s="78"/>
+      <c r="AK25" s="78"/>
+      <c r="AL25" s="78"/>
+      <c r="AM25" s="78"/>
+      <c r="AN25" s="78"/>
+      <c r="AO25" s="78"/>
+      <c r="AP25" s="78"/>
+      <c r="AQ25" s="78"/>
+      <c r="AR25" s="78"/>
     </row>
     <row r="26" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A26" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="29">
         <v>7728176</v>
       </c>
       <c r="C26" s="29">
         <v>7728167</v>
       </c>
       <c r="D26" s="29">
         <v>7730028</v>
       </c>
       <c r="E26" s="23">
         <v>7735609</v>
       </c>
       <c r="F26" s="23">
         <v>7741832</v>
       </c>
       <c r="G26" s="23">
         <v>7747828</v>
       </c>
       <c r="H26" s="23">
         <v>7753106</v>
@@ -5213,52 +5294,56 @@
       </c>
       <c r="BE26" s="38">
         <v>381196</v>
       </c>
       <c r="BF26" s="54">
         <v>380876.5</v>
       </c>
       <c r="BG26" s="54">
         <v>378156</v>
       </c>
       <c r="BH26" s="54">
         <v>377578</v>
       </c>
       <c r="BI26" s="54">
         <v>380034</v>
       </c>
       <c r="BJ26" s="60">
         <v>376818</v>
       </c>
       <c r="BK26" s="60">
         <v>371400</v>
       </c>
       <c r="BL26" s="24">
         <v>371226</v>
       </c>
-      <c r="BM26" s="39"/>
-      <c r="BN26" s="39"/>
+      <c r="BM26" s="66">
+        <v>371049</v>
+      </c>
+      <c r="BN26" s="29">
+        <v>370770</v>
+      </c>
       <c r="BO26" s="39"/>
       <c r="BP26" s="39"/>
       <c r="BQ26" s="54"/>
       <c r="BR26" s="38"/>
       <c r="BS26" s="38"/>
       <c r="BT26" s="38"/>
       <c r="BU26" s="38"/>
     </row>
     <row r="27" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A27" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="22" t="s">
@@ -5416,52 +5501,56 @@
       </c>
       <c r="BE27" s="38">
         <v>37130.5</v>
       </c>
       <c r="BF27" s="54">
         <v>37254</v>
       </c>
       <c r="BG27" s="54">
         <v>37969</v>
       </c>
       <c r="BH27" s="54">
         <v>38116</v>
       </c>
       <c r="BI27" s="54">
         <v>37516.5</v>
       </c>
       <c r="BJ27" s="60">
         <v>38493</v>
       </c>
       <c r="BK27" s="60">
         <v>38693</v>
       </c>
       <c r="BL27" s="24">
         <v>39015</v>
       </c>
-      <c r="BM27" s="39"/>
-      <c r="BN27" s="39"/>
+      <c r="BM27" s="66">
+        <v>39182</v>
+      </c>
+      <c r="BN27" s="29">
+        <v>39289</v>
+      </c>
       <c r="BO27" s="39"/>
       <c r="BP27" s="39"/>
       <c r="BQ27" s="54"/>
       <c r="BR27" s="38"/>
       <c r="BS27" s="38"/>
       <c r="BT27" s="38"/>
       <c r="BU27" s="38"/>
     </row>
     <row r="28" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A28" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="29">
         <v>386246</v>
       </c>
       <c r="C28" s="29">
         <v>386164</v>
       </c>
       <c r="D28" s="29">
         <v>385998</v>
       </c>
       <c r="E28" s="23">
         <v>385929</v>
       </c>
       <c r="F28" s="23">
@@ -5619,52 +5708,56 @@
       </c>
       <c r="BE28" s="38">
         <v>901.5</v>
       </c>
       <c r="BF28" s="54">
         <v>893</v>
       </c>
       <c r="BG28" s="54">
         <v>871</v>
       </c>
       <c r="BH28" s="54">
         <v>877</v>
       </c>
       <c r="BI28" s="54">
         <v>888.5</v>
       </c>
       <c r="BJ28" s="60">
         <v>867</v>
       </c>
       <c r="BK28" s="60">
         <v>866</v>
       </c>
       <c r="BL28" s="24">
         <v>864</v>
       </c>
-      <c r="BM28" s="39"/>
-      <c r="BN28" s="39"/>
+      <c r="BM28" s="66">
+        <v>869</v>
+      </c>
+      <c r="BN28" s="29">
+        <v>874</v>
+      </c>
       <c r="BO28" s="39"/>
       <c r="BP28" s="39"/>
       <c r="BQ28" s="54"/>
       <c r="BR28" s="38"/>
       <c r="BS28" s="38"/>
       <c r="BT28" s="38"/>
       <c r="BU28" s="38"/>
     </row>
     <row r="29" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A29" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="29">
         <v>253373</v>
       </c>
       <c r="C29" s="29">
         <v>253338</v>
       </c>
       <c r="D29" s="29">
         <v>253365</v>
       </c>
       <c r="E29" s="23">
         <v>253555</v>
       </c>
       <c r="F29" s="23">
@@ -5822,52 +5915,56 @@
       </c>
       <c r="BE29" s="38">
         <v>34815.5</v>
       </c>
       <c r="BF29" s="54">
         <v>34726.5</v>
       </c>
       <c r="BG29" s="54">
         <v>34029</v>
       </c>
       <c r="BH29" s="54">
         <v>33877</v>
       </c>
       <c r="BI29" s="54">
         <v>34498.5</v>
       </c>
       <c r="BJ29" s="60">
         <v>33716</v>
       </c>
       <c r="BK29" s="60">
         <v>33649</v>
       </c>
       <c r="BL29" s="24">
         <v>33606</v>
       </c>
-      <c r="BM29" s="39"/>
-      <c r="BN29" s="39"/>
+      <c r="BM29" s="66">
+        <v>33513</v>
+      </c>
+      <c r="BN29" s="29">
+        <v>33425</v>
+      </c>
       <c r="BO29" s="39"/>
       <c r="BP29" s="39"/>
       <c r="BQ29" s="54"/>
       <c r="BR29" s="38"/>
       <c r="BS29" s="38"/>
       <c r="BT29" s="38"/>
       <c r="BU29" s="38"/>
     </row>
     <row r="30" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A30" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="29">
         <v>1622882</v>
       </c>
       <c r="C30" s="29">
         <v>1624122</v>
       </c>
       <c r="D30" s="29">
         <v>1625660</v>
       </c>
       <c r="E30" s="23">
         <v>1627666</v>
       </c>
       <c r="F30" s="23">
@@ -6025,52 +6122,56 @@
       </c>
       <c r="BE30" s="38">
         <v>52288.5</v>
       </c>
       <c r="BF30" s="54">
         <v>52230</v>
       </c>
       <c r="BG30" s="54">
         <v>51686</v>
       </c>
       <c r="BH30" s="54">
         <v>51569</v>
       </c>
       <c r="BI30" s="54">
         <v>52046.5</v>
       </c>
       <c r="BJ30" s="60">
         <v>51385</v>
       </c>
       <c r="BK30" s="60">
         <v>51316</v>
       </c>
       <c r="BL30" s="24">
         <v>51250</v>
       </c>
-      <c r="BM30" s="39"/>
-      <c r="BN30" s="39"/>
+      <c r="BM30" s="66">
+        <v>51175</v>
+      </c>
+      <c r="BN30" s="29">
+        <v>51142</v>
+      </c>
       <c r="BO30" s="39"/>
       <c r="BP30" s="39"/>
       <c r="BQ30" s="54"/>
       <c r="BR30" s="38"/>
       <c r="BS30" s="38"/>
       <c r="BT30" s="38"/>
       <c r="BU30" s="38"/>
     </row>
     <row r="31" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A31" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="29">
         <v>299323</v>
       </c>
       <c r="C31" s="29">
         <v>299898</v>
       </c>
       <c r="D31" s="29">
         <v>300430</v>
       </c>
       <c r="E31" s="23">
         <v>300998</v>
       </c>
       <c r="F31" s="23">
@@ -6228,52 +6329,56 @@
       </c>
       <c r="BE31" s="38">
         <v>50850</v>
       </c>
       <c r="BF31" s="54">
         <v>50805.5</v>
       </c>
       <c r="BG31" s="54">
         <v>50419</v>
       </c>
       <c r="BH31" s="54">
         <v>50323</v>
       </c>
       <c r="BI31" s="54">
         <v>50626</v>
       </c>
       <c r="BJ31" s="60">
         <v>50108</v>
       </c>
       <c r="BK31" s="60">
         <v>50059</v>
       </c>
       <c r="BL31" s="24">
         <v>49983</v>
       </c>
-      <c r="BM31" s="39"/>
-      <c r="BN31" s="39"/>
+      <c r="BM31" s="66">
+        <v>49901</v>
+      </c>
+      <c r="BN31" s="29">
+        <v>49847</v>
+      </c>
       <c r="BO31" s="39"/>
       <c r="BP31" s="39"/>
       <c r="BQ31" s="54"/>
       <c r="BR31" s="38"/>
       <c r="BS31" s="38"/>
       <c r="BT31" s="38"/>
       <c r="BU31" s="38"/>
     </row>
     <row r="32" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A32" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="29">
         <v>313038</v>
       </c>
       <c r="C32" s="29">
         <v>312986</v>
       </c>
       <c r="D32" s="29">
         <v>313069</v>
       </c>
       <c r="E32" s="23">
         <v>313244</v>
       </c>
       <c r="F32" s="23">
@@ -6431,52 +6536,56 @@
       </c>
       <c r="BE32" s="38">
         <v>41821.5</v>
       </c>
       <c r="BF32" s="54">
         <v>41744.5</v>
       </c>
       <c r="BG32" s="54">
         <v>41020</v>
       </c>
       <c r="BH32" s="54">
         <v>40926</v>
       </c>
       <c r="BI32" s="54">
         <v>41558.5</v>
       </c>
       <c r="BJ32" s="60">
         <v>40727</v>
       </c>
       <c r="BK32" s="60">
         <v>40547</v>
       </c>
       <c r="BL32" s="24">
         <v>40419</v>
       </c>
-      <c r="BM32" s="39"/>
-      <c r="BN32" s="39"/>
+      <c r="BM32" s="66">
+        <v>40390</v>
+      </c>
+      <c r="BN32" s="29">
+        <v>40336</v>
+      </c>
       <c r="BO32" s="39"/>
       <c r="BP32" s="39"/>
       <c r="BQ32" s="54"/>
       <c r="BR32" s="38"/>
       <c r="BS32" s="38"/>
       <c r="BT32" s="38"/>
       <c r="BU32" s="38"/>
     </row>
     <row r="33" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="29">
         <v>685137</v>
       </c>
       <c r="C33" s="29">
         <v>685335</v>
       </c>
       <c r="D33" s="29">
         <v>685649</v>
       </c>
       <c r="E33" s="23">
         <v>686271</v>
       </c>
       <c r="F33" s="23">
@@ -6634,52 +6743,56 @@
       </c>
       <c r="BE33" s="38">
         <v>41337</v>
       </c>
       <c r="BF33" s="54">
         <v>41293</v>
       </c>
       <c r="BG33" s="54">
         <v>40949</v>
       </c>
       <c r="BH33" s="54">
         <v>40925</v>
       </c>
       <c r="BI33" s="54">
         <v>41245</v>
       </c>
       <c r="BJ33" s="60">
         <v>40797</v>
       </c>
       <c r="BK33" s="60">
         <v>40754</v>
       </c>
       <c r="BL33" s="24">
         <v>40678</v>
       </c>
-      <c r="BM33" s="39"/>
-      <c r="BN33" s="39"/>
+      <c r="BM33" s="66">
+        <v>40635</v>
+      </c>
+      <c r="BN33" s="29">
+        <v>40565</v>
+      </c>
       <c r="BO33" s="39"/>
       <c r="BP33" s="39"/>
       <c r="BQ33" s="54"/>
       <c r="BR33" s="38"/>
       <c r="BS33" s="38"/>
       <c r="BT33" s="38"/>
       <c r="BU33" s="38"/>
     </row>
     <row r="34" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A34" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D34" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="22" t="s">
@@ -6837,52 +6950,56 @@
       </c>
       <c r="BE34" s="38">
         <v>20282.5</v>
       </c>
       <c r="BF34" s="54">
         <v>20255</v>
       </c>
       <c r="BG34" s="54">
         <v>20023</v>
       </c>
       <c r="BH34" s="54">
         <v>19957</v>
       </c>
       <c r="BI34" s="54">
         <v>20156.5</v>
       </c>
       <c r="BJ34" s="60">
         <v>19874</v>
       </c>
       <c r="BK34" s="60">
         <v>19829</v>
       </c>
       <c r="BL34" s="24">
         <v>19790</v>
       </c>
-      <c r="BM34" s="39"/>
-      <c r="BN34" s="39"/>
+      <c r="BM34" s="66">
+        <v>19817</v>
+      </c>
+      <c r="BN34" s="29">
+        <v>19812</v>
+      </c>
       <c r="BO34" s="39"/>
       <c r="BP34" s="39"/>
       <c r="BQ34" s="54"/>
       <c r="BR34" s="38"/>
       <c r="BS34" s="38"/>
       <c r="BT34" s="38"/>
       <c r="BU34" s="38"/>
     </row>
     <row r="35" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A35" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="29">
         <v>276318</v>
       </c>
       <c r="C35" s="29">
         <v>276067</v>
       </c>
       <c r="D35" s="29">
         <v>275903</v>
       </c>
       <c r="E35" s="23">
         <v>275830</v>
       </c>
       <c r="F35" s="23">
@@ -7040,52 +7157,56 @@
       </c>
       <c r="BE35" s="54">
         <v>80833</v>
       </c>
       <c r="BF35" s="54">
         <v>80777</v>
       </c>
       <c r="BG35" s="54">
         <v>80566</v>
       </c>
       <c r="BH35" s="54">
         <v>80473</v>
       </c>
       <c r="BI35" s="54">
         <v>80707.5</v>
       </c>
       <c r="BJ35" s="60">
         <v>80436</v>
       </c>
       <c r="BK35" s="60">
         <v>75319</v>
       </c>
       <c r="BL35" s="24">
         <v>75275</v>
       </c>
-      <c r="BM35" s="39"/>
-      <c r="BN35" s="46"/>
+      <c r="BM35" s="66">
+        <v>75253</v>
+      </c>
+      <c r="BN35" s="24">
+        <v>75231</v>
+      </c>
       <c r="BO35" s="46"/>
       <c r="BP35" s="46"/>
       <c r="BQ35" s="54"/>
       <c r="BR35" s="38"/>
       <c r="BS35" s="38"/>
       <c r="BT35" s="38"/>
       <c r="BU35" s="38"/>
     </row>
     <row r="36" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A36" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="32">
         <v>359641</v>
       </c>
       <c r="C36" s="32">
         <v>359070</v>
       </c>
       <c r="D36" s="32">
         <v>358636</v>
       </c>
       <c r="E36" s="33">
         <v>358279</v>
       </c>
       <c r="F36" s="33">
@@ -7243,52 +7364,56 @@
       </c>
       <c r="BE36" s="55">
         <v>20936</v>
       </c>
       <c r="BF36" s="55">
         <v>20898</v>
       </c>
       <c r="BG36" s="55">
         <v>20624</v>
       </c>
       <c r="BH36" s="55">
         <v>20535</v>
       </c>
       <c r="BI36" s="55">
         <v>20790.5</v>
       </c>
       <c r="BJ36" s="62">
         <v>20415</v>
       </c>
       <c r="BK36" s="62">
         <v>20368</v>
       </c>
       <c r="BL36" s="32">
         <v>20346</v>
       </c>
-      <c r="BM36" s="52"/>
-      <c r="BN36" s="52"/>
+      <c r="BM36" s="67">
+        <v>20314</v>
+      </c>
+      <c r="BN36" s="32">
+        <v>20249</v>
+      </c>
       <c r="BO36" s="52"/>
       <c r="BP36" s="52"/>
       <c r="BQ36" s="55"/>
       <c r="BR36" s="55"/>
       <c r="BS36" s="55"/>
       <c r="BT36" s="55"/>
       <c r="BU36" s="55"/>
     </row>
     <row r="37" spans="1:73" s="10" customFormat="1" ht="14.25" customHeight="1">
       <c r="A37" s="36" t="s">
         <v>18</v>
       </c>
       <c r="O37" s="37"/>
       <c r="Z37" s="38"/>
       <c r="AB37" s="39"/>
       <c r="AL37" s="38"/>
       <c r="AN37" s="39"/>
       <c r="AZ37" s="39"/>
       <c r="BJ37" s="38"/>
       <c r="BL37" s="39"/>
     </row>
     <row r="38" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="AB38" s="39"/>
       <c r="AN38" s="39"/>
       <c r="AZ38" s="39"/>