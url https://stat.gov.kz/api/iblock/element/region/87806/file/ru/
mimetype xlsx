--- v1 (2026-06-24)
+++ v2 (2026-08-26)
@@ -287,51 +287,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -478,82 +478,85 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_11chis" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -826,238 +829,238 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU52"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AV1" workbookViewId="0">
-      <selection activeCell="BM6" sqref="BM6:BN36"/>
+      <selection activeCell="BO6" sqref="BO6:BP36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" hidden="1" customWidth="1"/>
     <col min="4" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="7" width="9.85546875" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="9.85546875" customWidth="1"/>
     <col min="33" max="33" width="10.28515625" customWidth="1"/>
     <col min="45" max="45" width="10.28515625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" style="10"/>
     <col min="57" max="57" width="10.28515625" style="10" customWidth="1"/>
     <col min="69" max="69" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="68"/>
-[...37 lines deleted...]
-      <c r="AN1" s="68"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
+      <c r="Z1" s="72"/>
+      <c r="AA1" s="72"/>
+      <c r="AB1" s="72"/>
+      <c r="AC1" s="72"/>
+      <c r="AD1" s="72"/>
+      <c r="AE1" s="72"/>
+      <c r="AF1" s="72"/>
+      <c r="AG1" s="72"/>
+      <c r="AH1" s="72"/>
+      <c r="AI1" s="72"/>
+      <c r="AJ1" s="72"/>
+      <c r="AK1" s="72"/>
+      <c r="AL1" s="72"/>
+      <c r="AM1" s="72"/>
+      <c r="AN1" s="72"/>
     </row>
     <row r="2" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="W2" s="11"/>
       <c r="Z2" s="50"/>
       <c r="AA2" s="50"/>
       <c r="AB2" s="50"/>
       <c r="AC2" s="50"/>
       <c r="AD2" s="50"/>
       <c r="AE2" s="50"/>
       <c r="AF2" s="50"/>
       <c r="AG2" s="50"/>
       <c r="AH2" s="50"/>
       <c r="AI2" s="50"/>
       <c r="AJ2" s="50"/>
       <c r="AK2" s="50"/>
       <c r="AM2" s="51"/>
       <c r="AP2" s="51"/>
       <c r="AS2" s="51"/>
       <c r="AU2" s="57"/>
       <c r="AY2" s="50"/>
       <c r="AZ2" s="50"/>
       <c r="BA2" s="50"/>
       <c r="BB2" s="50"/>
       <c r="BC2" s="50"/>
       <c r="BD2" s="50"/>
       <c r="BE2" s="50"/>
       <c r="BF2" s="50"/>
       <c r="BH2" s="50"/>
       <c r="BK2" s="51"/>
       <c r="BN2" s="51"/>
       <c r="BQ2" s="51"/>
       <c r="BS2" s="57"/>
       <c r="BU2" s="59" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="10" customFormat="1" ht="11.25">
-      <c r="A3" s="69"/>
-      <c r="B3" s="71">
+      <c r="A3" s="70"/>
+      <c r="B3" s="74">
         <v>2021</v>
       </c>
-      <c r="C3" s="72"/>
-[...10 lines deleted...]
-      <c r="N3" s="71">
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="76"/>
+      <c r="N3" s="74">
         <v>2022</v>
       </c>
-      <c r="O3" s="72"/>
-[...10 lines deleted...]
-      <c r="Z3" s="74">
+      <c r="O3" s="75"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="75"/>
+      <c r="R3" s="75"/>
+      <c r="S3" s="75"/>
+      <c r="T3" s="75"/>
+      <c r="U3" s="75"/>
+      <c r="V3" s="75"/>
+      <c r="W3" s="75"/>
+      <c r="X3" s="75"/>
+      <c r="Y3" s="75"/>
+      <c r="Z3" s="77">
         <v>2023</v>
       </c>
-      <c r="AA3" s="75"/>
-[...7 lines deleted...]
-      <c r="AL3" s="76">
+      <c r="AA3" s="78"/>
+      <c r="AB3" s="78"/>
+      <c r="AC3" s="78"/>
+      <c r="AD3" s="78"/>
+      <c r="AE3" s="78"/>
+      <c r="AF3" s="78"/>
+      <c r="AG3" s="78"/>
+      <c r="AH3" s="78"/>
+      <c r="AL3" s="68">
         <v>2024</v>
       </c>
-      <c r="AM3" s="77"/>
-[...10 lines deleted...]
-      <c r="AX3" s="76">
+      <c r="AM3" s="69"/>
+      <c r="AN3" s="69"/>
+      <c r="AO3" s="69"/>
+      <c r="AP3" s="69"/>
+      <c r="AQ3" s="69"/>
+      <c r="AR3" s="69"/>
+      <c r="AS3" s="69"/>
+      <c r="AT3" s="69"/>
+      <c r="AU3" s="69"/>
+      <c r="AV3" s="69"/>
+      <c r="AW3" s="69"/>
+      <c r="AX3" s="68">
         <v>2025</v>
       </c>
-      <c r="AY3" s="77"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="76">
+      <c r="AY3" s="69"/>
+      <c r="AZ3" s="69"/>
+      <c r="BA3" s="69"/>
+      <c r="BB3" s="69"/>
+      <c r="BC3" s="69"/>
+      <c r="BD3" s="69"/>
+      <c r="BE3" s="69"/>
+      <c r="BF3" s="69"/>
+      <c r="BG3" s="69"/>
+      <c r="BH3" s="69"/>
+      <c r="BI3" s="69"/>
+      <c r="BJ3" s="68">
         <v>2026</v>
       </c>
-      <c r="BK3" s="77"/>
-[...9 lines deleted...]
-      <c r="BU3" s="77"/>
+      <c r="BK3" s="69"/>
+      <c r="BL3" s="69"/>
+      <c r="BM3" s="69"/>
+      <c r="BN3" s="69"/>
+      <c r="BO3" s="69"/>
+      <c r="BP3" s="69"/>
+      <c r="BQ3" s="69"/>
+      <c r="BR3" s="69"/>
+      <c r="BS3" s="69"/>
+      <c r="BT3" s="69"/>
+      <c r="BU3" s="69"/>
     </row>
     <row r="4" spans="1:73" s="10" customFormat="1" ht="22.5">
-      <c r="A4" s="70"/>
+      <c r="A4" s="73"/>
       <c r="B4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="15" t="s">
@@ -1232,96 +1235,96 @@
         <v>0</v>
       </c>
       <c r="BO4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="19" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="64" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="64" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="64" t="s">
         <v>5</v>
       </c>
       <c r="BT4" s="64" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="64" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="69" t="s">
+      <c r="A5" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="69"/>
-[...41 lines deleted...]
-      <c r="AR5" s="69"/>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70"/>
+      <c r="O5" s="70"/>
+      <c r="P5" s="70"/>
+      <c r="Q5" s="70"/>
+      <c r="R5" s="70"/>
+      <c r="S5" s="70"/>
+      <c r="T5" s="70"/>
+      <c r="U5" s="70"/>
+      <c r="V5" s="70"/>
+      <c r="W5" s="70"/>
+      <c r="X5" s="70"/>
+      <c r="Y5" s="70"/>
+      <c r="Z5" s="70"/>
+      <c r="AA5" s="70"/>
+      <c r="AB5" s="70"/>
+      <c r="AC5" s="70"/>
+      <c r="AD5" s="70"/>
+      <c r="AE5" s="70"/>
+      <c r="AF5" s="70"/>
+      <c r="AG5" s="70"/>
+      <c r="AH5" s="70"/>
+      <c r="AI5" s="70"/>
+      <c r="AJ5" s="70"/>
+      <c r="AK5" s="70"/>
+      <c r="AL5" s="70"/>
+      <c r="AM5" s="70"/>
+      <c r="AN5" s="70"/>
+      <c r="AO5" s="70"/>
+      <c r="AP5" s="70"/>
+      <c r="AQ5" s="70"/>
+      <c r="AR5" s="70"/>
     </row>
     <row r="6" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A6" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="22">
         <v>18879552</v>
       </c>
       <c r="C6" s="22">
         <v>18897898</v>
       </c>
       <c r="D6" s="22">
         <v>18917184</v>
       </c>
       <c r="E6" s="23">
         <v>18940413</v>
       </c>
       <c r="F6" s="23">
         <v>18962892</v>
       </c>
       <c r="G6" s="23">
         <v>18984845</v>
       </c>
       <c r="H6" s="23">
         <v>19009610</v>
@@ -1478,52 +1481,56 @@
       </c>
       <c r="BG6" s="38">
         <v>688989</v>
       </c>
       <c r="BH6" s="38">
         <v>688364</v>
       </c>
       <c r="BI6" s="38">
         <v>691117</v>
       </c>
       <c r="BJ6" s="60">
         <v>687568</v>
       </c>
       <c r="BK6" s="60">
         <v>687107</v>
       </c>
       <c r="BL6" s="29">
         <v>686815</v>
       </c>
       <c r="BM6" s="65">
         <v>686469</v>
       </c>
       <c r="BN6" s="29">
         <v>685955</v>
       </c>
-      <c r="BO6" s="39"/>
-      <c r="BP6" s="39"/>
+      <c r="BO6" s="79">
+        <v>685517</v>
+      </c>
+      <c r="BP6" s="29">
+        <v>686267.5</v>
+      </c>
       <c r="BQ6" s="38"/>
       <c r="BR6" s="38"/>
       <c r="BS6" s="38"/>
       <c r="BT6" s="38"/>
       <c r="BU6" s="38"/>
     </row>
     <row r="7" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A7" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="22" t="s">
         <v>16</v>
       </c>
@@ -1685,52 +1692,56 @@
       </c>
       <c r="BG7" s="38">
         <v>209754</v>
       </c>
       <c r="BH7" s="38">
         <v>209987</v>
       </c>
       <c r="BI7" s="38">
         <v>208913</v>
       </c>
       <c r="BJ7" s="60">
         <v>210344</v>
       </c>
       <c r="BK7" s="60">
         <v>210505</v>
       </c>
       <c r="BL7" s="29">
         <v>210760</v>
       </c>
       <c r="BM7" s="65">
         <v>210800</v>
       </c>
       <c r="BN7" s="29">
         <v>210837</v>
       </c>
-      <c r="BO7" s="39"/>
-      <c r="BP7" s="39"/>
+      <c r="BO7" s="79">
+        <v>210912</v>
+      </c>
+      <c r="BP7" s="29">
+        <v>210738.5</v>
+      </c>
       <c r="BQ7" s="38"/>
       <c r="BR7" s="38"/>
       <c r="BS7" s="38"/>
       <c r="BT7" s="38"/>
       <c r="BU7" s="38"/>
     </row>
     <row r="8" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A8" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="22">
         <v>735566</v>
       </c>
       <c r="C8" s="22">
         <v>735272</v>
       </c>
       <c r="D8" s="22">
         <v>735214</v>
       </c>
       <c r="E8" s="23">
         <v>735289</v>
       </c>
       <c r="F8" s="23">
         <v>735813</v>
       </c>
@@ -1892,52 +1903,56 @@
       </c>
       <c r="BG8" s="38">
         <v>30482</v>
       </c>
       <c r="BH8" s="38">
         <v>30471</v>
       </c>
       <c r="BI8" s="38">
         <v>30643.5</v>
       </c>
       <c r="BJ8" s="60">
         <v>30458</v>
       </c>
       <c r="BK8" s="60">
         <v>30431</v>
       </c>
       <c r="BL8" s="29">
         <v>30381</v>
       </c>
       <c r="BM8" s="65">
         <v>30383</v>
       </c>
       <c r="BN8" s="29">
         <v>30365</v>
       </c>
-      <c r="BO8" s="39"/>
-      <c r="BP8" s="39"/>
+      <c r="BO8" s="79">
+        <v>30318</v>
+      </c>
+      <c r="BP8" s="29">
+        <v>30377</v>
+      </c>
       <c r="BQ8" s="38"/>
       <c r="BR8" s="38"/>
       <c r="BS8" s="38"/>
       <c r="BT8" s="38"/>
       <c r="BU8" s="38"/>
     </row>
     <row r="9" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A9" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="22">
         <v>894333</v>
       </c>
       <c r="C9" s="22">
         <v>895065</v>
       </c>
       <c r="D9" s="22">
         <v>895967</v>
       </c>
       <c r="E9" s="23">
         <v>897595</v>
       </c>
       <c r="F9" s="23">
         <v>898697</v>
       </c>
@@ -2099,52 +2114,56 @@
       </c>
       <c r="BG9" s="38">
         <v>34029</v>
       </c>
       <c r="BH9" s="38">
         <v>33877</v>
       </c>
       <c r="BI9" s="38">
         <v>34498.5</v>
       </c>
       <c r="BJ9" s="60">
         <v>33716</v>
       </c>
       <c r="BK9" s="60">
         <v>33649</v>
       </c>
       <c r="BL9" s="29">
         <v>33606</v>
       </c>
       <c r="BM9" s="65">
         <v>33513</v>
       </c>
       <c r="BN9" s="29">
         <v>33425</v>
       </c>
-      <c r="BO9" s="39"/>
-      <c r="BP9" s="39"/>
+      <c r="BO9" s="79">
+        <v>33354</v>
+      </c>
+      <c r="BP9" s="29">
+        <v>33474.5</v>
+      </c>
       <c r="BQ9" s="38"/>
       <c r="BR9" s="38"/>
       <c r="BS9" s="38"/>
       <c r="BT9" s="38"/>
       <c r="BU9" s="38"/>
     </row>
     <row r="10" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A10" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="22">
         <v>2077967</v>
       </c>
       <c r="C10" s="22">
         <v>2079416</v>
       </c>
       <c r="D10" s="22">
         <v>2081207</v>
       </c>
       <c r="E10" s="23">
         <v>2083682</v>
       </c>
       <c r="F10" s="23">
         <v>2086387</v>
       </c>
@@ -2306,52 +2325,56 @@
       </c>
       <c r="BG10" s="38">
         <v>72110</v>
       </c>
       <c r="BH10" s="38">
         <v>71981</v>
       </c>
       <c r="BI10" s="38">
         <v>72663</v>
       </c>
       <c r="BJ10" s="60">
         <v>71769</v>
       </c>
       <c r="BK10" s="60">
         <v>71695</v>
       </c>
       <c r="BL10" s="29">
         <v>71600</v>
       </c>
       <c r="BM10" s="65">
         <v>71520</v>
       </c>
       <c r="BN10" s="29">
         <v>71442</v>
       </c>
-      <c r="BO10" s="39"/>
-      <c r="BP10" s="39"/>
+      <c r="BO10" s="79">
+        <v>71356</v>
+      </c>
+      <c r="BP10" s="29">
+        <v>71530</v>
+      </c>
       <c r="BQ10" s="38"/>
       <c r="BR10" s="38"/>
       <c r="BS10" s="38"/>
       <c r="BT10" s="38"/>
       <c r="BU10" s="38"/>
     </row>
     <row r="11" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A11" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="22">
         <v>657110</v>
       </c>
       <c r="C11" s="22">
         <v>658055</v>
       </c>
       <c r="D11" s="22">
         <v>659074</v>
       </c>
       <c r="E11" s="23">
         <v>660059</v>
       </c>
       <c r="F11" s="23">
         <v>661084</v>
       </c>
@@ -2513,52 +2536,56 @@
       </c>
       <c r="BG11" s="38">
         <v>50419</v>
       </c>
       <c r="BH11" s="38">
         <v>50323</v>
       </c>
       <c r="BI11" s="38">
         <v>50626</v>
       </c>
       <c r="BJ11" s="60">
         <v>50108</v>
       </c>
       <c r="BK11" s="60">
         <v>50059</v>
       </c>
       <c r="BL11" s="29">
         <v>49983</v>
       </c>
       <c r="BM11" s="65">
         <v>49901</v>
       </c>
       <c r="BN11" s="29">
         <v>49847</v>
       </c>
-      <c r="BO11" s="39"/>
-      <c r="BP11" s="39"/>
+      <c r="BO11" s="79">
+        <v>49842</v>
+      </c>
+      <c r="BP11" s="29">
+        <v>49938</v>
+      </c>
       <c r="BQ11" s="38"/>
       <c r="BR11" s="38"/>
       <c r="BS11" s="38"/>
       <c r="BT11" s="38"/>
       <c r="BU11" s="38"/>
     </row>
     <row r="12" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A12" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="22">
         <v>661316</v>
       </c>
       <c r="C12" s="22">
         <v>661562</v>
       </c>
       <c r="D12" s="22">
         <v>661960</v>
       </c>
       <c r="E12" s="23">
         <v>662584</v>
       </c>
       <c r="F12" s="23">
         <v>663016</v>
       </c>
@@ -2720,52 +2747,56 @@
       </c>
       <c r="BG12" s="38">
         <v>41020</v>
       </c>
       <c r="BH12" s="38">
         <v>40926</v>
       </c>
       <c r="BI12" s="38">
         <v>41558.5</v>
       </c>
       <c r="BJ12" s="60">
         <v>40727</v>
       </c>
       <c r="BK12" s="60">
         <v>40547</v>
       </c>
       <c r="BL12" s="29">
         <v>40419</v>
       </c>
       <c r="BM12" s="65">
         <v>40390</v>
       </c>
       <c r="BN12" s="29">
         <v>40336</v>
       </c>
-      <c r="BO12" s="39"/>
-      <c r="BP12" s="39"/>
+      <c r="BO12" s="79">
+        <v>40283</v>
+      </c>
+      <c r="BP12" s="29">
+        <v>40431.5</v>
+      </c>
       <c r="BQ12" s="38"/>
       <c r="BR12" s="38"/>
       <c r="BS12" s="38"/>
       <c r="BT12" s="38"/>
       <c r="BU12" s="38"/>
     </row>
     <row r="13" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A13" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="22">
         <v>1139192</v>
       </c>
       <c r="C13" s="22">
         <v>1139843</v>
       </c>
       <c r="D13" s="22">
         <v>1140556</v>
       </c>
       <c r="E13" s="23">
         <v>1141758</v>
       </c>
       <c r="F13" s="23">
         <v>1143083</v>
       </c>
@@ -2927,52 +2958,56 @@
       </c>
       <c r="BG13" s="38">
         <v>40949</v>
       </c>
       <c r="BH13" s="38">
         <v>40925</v>
       </c>
       <c r="BI13" s="38">
         <v>41245</v>
       </c>
       <c r="BJ13" s="60">
         <v>40797</v>
       </c>
       <c r="BK13" s="60">
         <v>40754</v>
       </c>
       <c r="BL13" s="29">
         <v>40678</v>
       </c>
       <c r="BM13" s="65">
         <v>40635</v>
       </c>
       <c r="BN13" s="29">
         <v>40565</v>
       </c>
-      <c r="BO13" s="39"/>
-      <c r="BP13" s="39"/>
+      <c r="BO13" s="79">
+        <v>40529</v>
+      </c>
+      <c r="BP13" s="29">
+        <v>40621.5</v>
+      </c>
       <c r="BQ13" s="38"/>
       <c r="BR13" s="38"/>
       <c r="BS13" s="38"/>
       <c r="BT13" s="38"/>
       <c r="BU13" s="38"/>
     </row>
     <row r="14" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A14" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="22" t="s">
         <v>16</v>
       </c>
@@ -3134,52 +3169,56 @@
       </c>
       <c r="BG14" s="38">
         <v>38417</v>
       </c>
       <c r="BH14" s="38">
         <v>38297</v>
       </c>
       <c r="BI14" s="38">
         <v>38708</v>
       </c>
       <c r="BJ14" s="60">
         <v>38209</v>
       </c>
       <c r="BK14" s="60">
         <v>37541</v>
       </c>
       <c r="BL14" s="29">
         <v>37469</v>
       </c>
       <c r="BM14" s="65">
         <v>37433</v>
       </c>
       <c r="BN14" s="29">
         <v>37353</v>
       </c>
-      <c r="BO14" s="39"/>
-      <c r="BP14" s="39"/>
+      <c r="BO14" s="79">
+        <v>37260</v>
+      </c>
+      <c r="BP14" s="29">
+        <v>37410.5</v>
+      </c>
       <c r="BQ14" s="38"/>
       <c r="BR14" s="38"/>
       <c r="BS14" s="38"/>
       <c r="BT14" s="38"/>
       <c r="BU14" s="38"/>
     </row>
     <row r="15" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A15" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="22">
         <v>1375938</v>
       </c>
       <c r="C15" s="22">
         <v>1375718</v>
       </c>
       <c r="D15" s="22">
         <v>1375680</v>
       </c>
       <c r="E15" s="23">
         <v>1375825</v>
       </c>
       <c r="F15" s="23">
         <v>1376101</v>
       </c>
@@ -3341,52 +3380,56 @@
       </c>
       <c r="BG15" s="38">
         <v>133832</v>
       </c>
       <c r="BH15" s="38">
         <v>133725</v>
       </c>
       <c r="BI15" s="38">
         <v>133953.5</v>
       </c>
       <c r="BJ15" s="60">
         <v>133718</v>
       </c>
       <c r="BK15" s="60">
         <v>134282</v>
       </c>
       <c r="BL15" s="29">
         <v>134311</v>
       </c>
       <c r="BM15" s="65">
         <v>134379</v>
       </c>
       <c r="BN15" s="29">
         <v>134340</v>
       </c>
-      <c r="BO15" s="39"/>
-      <c r="BP15" s="39"/>
+      <c r="BO15" s="79">
+        <v>134263</v>
+      </c>
+      <c r="BP15" s="29">
+        <v>134216</v>
+      </c>
       <c r="BQ15" s="38"/>
       <c r="BR15" s="38"/>
       <c r="BS15" s="38"/>
       <c r="BT15" s="38"/>
       <c r="BU15" s="38"/>
     </row>
     <row r="16" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="22">
         <v>864550</v>
       </c>
       <c r="C16" s="22">
         <v>863927</v>
       </c>
       <c r="D16" s="22">
         <v>863566</v>
       </c>
       <c r="E16" s="23">
         <v>863290</v>
       </c>
       <c r="F16" s="23">
         <v>863176</v>
       </c>
@@ -3548,105 +3591,109 @@
       </c>
       <c r="BG16" s="38">
         <v>37977</v>
       </c>
       <c r="BH16" s="38">
         <v>37852</v>
       </c>
       <c r="BI16" s="38">
         <v>38308</v>
       </c>
       <c r="BJ16" s="60">
         <v>37722</v>
       </c>
       <c r="BK16" s="60">
         <v>37644</v>
       </c>
       <c r="BL16" s="29">
         <v>37608</v>
       </c>
       <c r="BM16" s="65">
         <v>37515</v>
       </c>
       <c r="BN16" s="29">
         <v>37445</v>
       </c>
-      <c r="BO16" s="39"/>
-      <c r="BP16" s="39"/>
+      <c r="BO16" s="79">
+        <v>37400</v>
+      </c>
+      <c r="BP16" s="29">
+        <v>37530</v>
+      </c>
       <c r="BQ16" s="38"/>
       <c r="BR16" s="38"/>
       <c r="BS16" s="38"/>
       <c r="BT16" s="38"/>
       <c r="BU16" s="38"/>
     </row>
     <row r="17" spans="1:73" s="10" customFormat="1" ht="11.25">
-      <c r="A17" s="78" t="s">
+      <c r="A17" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="78"/>
-[...41 lines deleted...]
-      <c r="AR17" s="78"/>
+      <c r="B17" s="71"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="71"/>
+      <c r="K17" s="71"/>
+      <c r="L17" s="71"/>
+      <c r="M17" s="71"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="71"/>
+      <c r="P17" s="71"/>
+      <c r="Q17" s="71"/>
+      <c r="R17" s="71"/>
+      <c r="S17" s="71"/>
+      <c r="T17" s="71"/>
+      <c r="U17" s="71"/>
+      <c r="V17" s="71"/>
+      <c r="W17" s="71"/>
+      <c r="X17" s="71"/>
+      <c r="Y17" s="71"/>
+      <c r="Z17" s="71"/>
+      <c r="AA17" s="71"/>
+      <c r="AB17" s="71"/>
+      <c r="AC17" s="71"/>
+      <c r="AD17" s="71"/>
+      <c r="AE17" s="71"/>
+      <c r="AF17" s="71"/>
+      <c r="AG17" s="71"/>
+      <c r="AH17" s="71"/>
+      <c r="AI17" s="71"/>
+      <c r="AJ17" s="71"/>
+      <c r="AK17" s="71"/>
+      <c r="AL17" s="71"/>
+      <c r="AM17" s="71"/>
+      <c r="AN17" s="71"/>
+      <c r="AO17" s="71"/>
+      <c r="AP17" s="71"/>
+      <c r="AQ17" s="71"/>
+      <c r="AR17" s="71"/>
     </row>
     <row r="18" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A18" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="27">
         <v>11151376</v>
       </c>
       <c r="C18" s="22">
         <v>11169731</v>
       </c>
       <c r="D18" s="22">
         <v>11187156</v>
       </c>
       <c r="E18" s="23">
         <v>11204804</v>
       </c>
       <c r="F18" s="23">
         <v>11221060</v>
       </c>
       <c r="G18" s="23">
         <v>11237017</v>
       </c>
       <c r="H18" s="23">
         <v>11256504</v>
@@ -3803,52 +3850,56 @@
       </c>
       <c r="BG18" s="38">
         <v>310833</v>
       </c>
       <c r="BH18" s="38">
         <v>310786</v>
       </c>
       <c r="BI18" s="38">
         <v>311083</v>
       </c>
       <c r="BJ18" s="60">
         <v>310750</v>
       </c>
       <c r="BK18" s="60">
         <v>315707</v>
       </c>
       <c r="BL18" s="29">
         <v>315589</v>
       </c>
       <c r="BM18" s="65">
         <v>315420</v>
       </c>
       <c r="BN18" s="29">
         <v>315185</v>
       </c>
-      <c r="BO18" s="39"/>
-      <c r="BP18" s="39"/>
+      <c r="BO18" s="79">
+        <v>315134</v>
+      </c>
+      <c r="BP18" s="29">
+        <v>315525.5</v>
+      </c>
       <c r="BQ18" s="38"/>
       <c r="BR18" s="38"/>
       <c r="BS18" s="38"/>
       <c r="BT18" s="38"/>
       <c r="BU18" s="38"/>
     </row>
     <row r="19" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A19" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="22" t="s">
         <v>16</v>
       </c>
@@ -4010,52 +4061,56 @@
       </c>
       <c r="BG19" s="38">
         <v>171785</v>
       </c>
       <c r="BH19" s="38">
         <v>171871</v>
       </c>
       <c r="BI19" s="38">
         <v>171396.5</v>
       </c>
       <c r="BJ19" s="60">
         <v>171851</v>
       </c>
       <c r="BK19" s="60">
         <v>171812</v>
       </c>
       <c r="BL19" s="29">
         <v>171745</v>
       </c>
       <c r="BM19" s="65">
         <v>171618</v>
       </c>
       <c r="BN19" s="29">
         <v>171548</v>
       </c>
-      <c r="BO19" s="39"/>
-      <c r="BP19" s="39"/>
+      <c r="BO19" s="79">
+        <v>171580</v>
+      </c>
+      <c r="BP19" s="29">
+        <v>171794</v>
+      </c>
       <c r="BQ19" s="38"/>
       <c r="BR19" s="38"/>
       <c r="BS19" s="38"/>
       <c r="BT19" s="38"/>
       <c r="BU19" s="38"/>
     </row>
     <row r="20" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A20" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="27">
         <v>349320</v>
       </c>
       <c r="C20" s="22">
         <v>349108</v>
       </c>
       <c r="D20" s="22">
         <v>349216</v>
       </c>
       <c r="E20" s="23">
         <v>349360</v>
       </c>
       <c r="F20" s="23">
         <v>349548</v>
       </c>
@@ -4217,52 +4272,56 @@
       </c>
       <c r="BG20" s="38">
         <v>29611</v>
       </c>
       <c r="BH20" s="38">
         <v>29594</v>
       </c>
       <c r="BI20" s="38">
         <v>29755</v>
       </c>
       <c r="BJ20" s="60">
         <v>29591</v>
       </c>
       <c r="BK20" s="60">
         <v>29565</v>
       </c>
       <c r="BL20" s="29">
         <v>29517</v>
       </c>
       <c r="BM20" s="65">
         <v>29514</v>
       </c>
       <c r="BN20" s="29">
         <v>29491</v>
       </c>
-      <c r="BO20" s="39"/>
-      <c r="BP20" s="39"/>
+      <c r="BO20" s="79">
+        <v>29449</v>
+      </c>
+      <c r="BP20" s="29">
+        <v>29505</v>
+      </c>
       <c r="BQ20" s="38"/>
       <c r="BR20" s="38"/>
       <c r="BS20" s="38"/>
       <c r="BT20" s="38"/>
       <c r="BU20" s="38"/>
     </row>
     <row r="21" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A21" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="27">
         <v>455085</v>
       </c>
       <c r="C21" s="22">
         <v>455294</v>
       </c>
       <c r="D21" s="22">
         <v>455547</v>
       </c>
       <c r="E21" s="23">
         <v>456016</v>
       </c>
       <c r="F21" s="23">
         <v>456443</v>
       </c>
@@ -4424,52 +4483,56 @@
       </c>
       <c r="BG21" s="38">
         <v>20424</v>
       </c>
       <c r="BH21" s="38">
         <v>20412</v>
       </c>
       <c r="BI21" s="38">
         <v>20616.5</v>
       </c>
       <c r="BJ21" s="60">
         <v>20384</v>
       </c>
       <c r="BK21" s="60">
         <v>20379</v>
       </c>
       <c r="BL21" s="29">
         <v>20350</v>
       </c>
       <c r="BM21" s="65">
         <v>20345</v>
       </c>
       <c r="BN21" s="29">
         <v>20300</v>
       </c>
-      <c r="BO21" s="39"/>
-      <c r="BP21" s="39"/>
+      <c r="BO21" s="79">
+        <v>20306</v>
+      </c>
+      <c r="BP21" s="29">
+        <v>20369</v>
+      </c>
       <c r="BQ21" s="38"/>
       <c r="BR21" s="38"/>
       <c r="BS21" s="38"/>
       <c r="BT21" s="38"/>
       <c r="BU21" s="38"/>
     </row>
     <row r="22" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A22" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F22" s="22" t="s">
         <v>16</v>
       </c>
@@ -4631,52 +4694,56 @@
       </c>
       <c r="BG22" s="38">
         <v>18394</v>
       </c>
       <c r="BH22" s="38">
         <v>18340</v>
       </c>
       <c r="BI22" s="38">
         <v>18551.5</v>
       </c>
       <c r="BJ22" s="60">
         <v>18335</v>
       </c>
       <c r="BK22" s="60">
         <v>17712</v>
       </c>
       <c r="BL22" s="29">
         <v>17679</v>
       </c>
       <c r="BM22" s="65">
         <v>17616</v>
       </c>
       <c r="BN22" s="29">
         <v>17541</v>
       </c>
-      <c r="BO22" s="39"/>
-      <c r="BP22" s="39"/>
+      <c r="BO22" s="79">
+        <v>17476</v>
+      </c>
+      <c r="BP22" s="29">
+        <v>17600.5</v>
+      </c>
       <c r="BQ22" s="38"/>
       <c r="BR22" s="38"/>
       <c r="BS22" s="38"/>
       <c r="BT22" s="38"/>
       <c r="BU22" s="38"/>
     </row>
     <row r="23" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A23" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="27">
         <v>1099620</v>
       </c>
       <c r="C23" s="22">
         <v>1099651</v>
       </c>
       <c r="D23" s="22">
         <v>1099777</v>
       </c>
       <c r="E23" s="23">
         <v>1099995</v>
       </c>
       <c r="F23" s="23">
         <v>1100273</v>
       </c>
@@ -4838,52 +4905,56 @@
       </c>
       <c r="BG23" s="38">
         <v>53266</v>
       </c>
       <c r="BH23" s="38">
         <v>53252</v>
       </c>
       <c r="BI23" s="38">
         <v>53246</v>
       </c>
       <c r="BJ23" s="60">
         <v>53282</v>
       </c>
       <c r="BK23" s="60">
         <v>58963</v>
       </c>
       <c r="BL23" s="29">
         <v>59036</v>
       </c>
       <c r="BM23" s="65">
         <v>59126</v>
       </c>
       <c r="BN23" s="29">
         <v>59109</v>
       </c>
-      <c r="BO23" s="39"/>
-      <c r="BP23" s="39"/>
+      <c r="BO23" s="79">
+        <v>59102</v>
+      </c>
+      <c r="BP23" s="29">
+        <v>59010</v>
+      </c>
       <c r="BQ23" s="38"/>
       <c r="BR23" s="38"/>
       <c r="BS23" s="38"/>
       <c r="BT23" s="38"/>
       <c r="BU23" s="38"/>
     </row>
     <row r="24" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="27">
         <v>504909</v>
       </c>
       <c r="C24" s="22">
         <v>504857</v>
       </c>
       <c r="D24" s="22">
         <v>504930</v>
       </c>
       <c r="E24" s="23">
         <v>505011</v>
       </c>
       <c r="F24" s="23">
         <v>505174</v>
       </c>
@@ -5045,105 +5116,109 @@
       </c>
       <c r="BG24" s="38">
         <v>17353</v>
       </c>
       <c r="BH24" s="38">
         <v>17317</v>
       </c>
       <c r="BI24" s="38">
         <v>17517.5</v>
       </c>
       <c r="BJ24" s="60">
         <v>17307</v>
       </c>
       <c r="BK24" s="60">
         <v>17276</v>
       </c>
       <c r="BL24" s="29">
         <v>17262</v>
       </c>
       <c r="BM24" s="65">
         <v>17201</v>
       </c>
       <c r="BN24" s="29">
         <v>17196</v>
       </c>
-      <c r="BO24" s="39"/>
-      <c r="BP24" s="39"/>
+      <c r="BO24" s="79">
+        <v>17221</v>
+      </c>
+      <c r="BP24" s="29">
+        <v>17247</v>
+      </c>
       <c r="BQ24" s="38"/>
       <c r="BR24" s="38"/>
       <c r="BS24" s="38"/>
       <c r="BT24" s="38"/>
       <c r="BU24" s="38"/>
     </row>
     <row r="25" spans="1:73" s="10" customFormat="1" ht="11.25">
-      <c r="A25" s="78" t="s">
+      <c r="A25" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="78"/>
-[...41 lines deleted...]
-      <c r="AR25" s="78"/>
+      <c r="B25" s="71"/>
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="71"/>
+      <c r="O25" s="71"/>
+      <c r="P25" s="71"/>
+      <c r="Q25" s="71"/>
+      <c r="R25" s="71"/>
+      <c r="S25" s="71"/>
+      <c r="T25" s="71"/>
+      <c r="U25" s="71"/>
+      <c r="V25" s="71"/>
+      <c r="W25" s="71"/>
+      <c r="X25" s="71"/>
+      <c r="Y25" s="71"/>
+      <c r="Z25" s="71"/>
+      <c r="AA25" s="71"/>
+      <c r="AB25" s="71"/>
+      <c r="AC25" s="71"/>
+      <c r="AD25" s="71"/>
+      <c r="AE25" s="71"/>
+      <c r="AF25" s="71"/>
+      <c r="AG25" s="71"/>
+      <c r="AH25" s="71"/>
+      <c r="AI25" s="71"/>
+      <c r="AJ25" s="71"/>
+      <c r="AK25" s="71"/>
+      <c r="AL25" s="71"/>
+      <c r="AM25" s="71"/>
+      <c r="AN25" s="71"/>
+      <c r="AO25" s="71"/>
+      <c r="AP25" s="71"/>
+      <c r="AQ25" s="71"/>
+      <c r="AR25" s="71"/>
     </row>
     <row r="26" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A26" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="29">
         <v>7728176</v>
       </c>
       <c r="C26" s="29">
         <v>7728167</v>
       </c>
       <c r="D26" s="29">
         <v>7730028</v>
       </c>
       <c r="E26" s="23">
         <v>7735609</v>
       </c>
       <c r="F26" s="23">
         <v>7741832</v>
       </c>
       <c r="G26" s="23">
         <v>7747828</v>
       </c>
       <c r="H26" s="23">
         <v>7753106</v>
@@ -5300,52 +5375,56 @@
       </c>
       <c r="BG26" s="54">
         <v>378156</v>
       </c>
       <c r="BH26" s="54">
         <v>377578</v>
       </c>
       <c r="BI26" s="54">
         <v>380034</v>
       </c>
       <c r="BJ26" s="60">
         <v>376818</v>
       </c>
       <c r="BK26" s="60">
         <v>371400</v>
       </c>
       <c r="BL26" s="24">
         <v>371226</v>
       </c>
       <c r="BM26" s="66">
         <v>371049</v>
       </c>
       <c r="BN26" s="29">
         <v>370770</v>
       </c>
-      <c r="BO26" s="39"/>
-      <c r="BP26" s="39"/>
+      <c r="BO26" s="79">
+        <v>370383</v>
+      </c>
+      <c r="BP26" s="29">
+        <v>370742</v>
+      </c>
       <c r="BQ26" s="54"/>
       <c r="BR26" s="38"/>
       <c r="BS26" s="38"/>
       <c r="BT26" s="38"/>
       <c r="BU26" s="38"/>
     </row>
     <row r="27" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A27" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="22" t="s">
         <v>16</v>
       </c>
@@ -5507,52 +5586,56 @@
       </c>
       <c r="BG27" s="54">
         <v>37969</v>
       </c>
       <c r="BH27" s="54">
         <v>38116</v>
       </c>
       <c r="BI27" s="54">
         <v>37516.5</v>
       </c>
       <c r="BJ27" s="60">
         <v>38493</v>
       </c>
       <c r="BK27" s="60">
         <v>38693</v>
       </c>
       <c r="BL27" s="24">
         <v>39015</v>
       </c>
       <c r="BM27" s="66">
         <v>39182</v>
       </c>
       <c r="BN27" s="29">
         <v>39289</v>
       </c>
-      <c r="BO27" s="39"/>
-      <c r="BP27" s="39"/>
+      <c r="BO27" s="79">
+        <v>39332</v>
+      </c>
+      <c r="BP27" s="29">
+        <v>38944.5</v>
+      </c>
       <c r="BQ27" s="54"/>
       <c r="BR27" s="38"/>
       <c r="BS27" s="38"/>
       <c r="BT27" s="38"/>
       <c r="BU27" s="38"/>
     </row>
     <row r="28" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A28" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="29">
         <v>386246</v>
       </c>
       <c r="C28" s="29">
         <v>386164</v>
       </c>
       <c r="D28" s="29">
         <v>385998</v>
       </c>
       <c r="E28" s="23">
         <v>385929</v>
       </c>
       <c r="F28" s="23">
         <v>386265</v>
       </c>
@@ -5714,52 +5797,56 @@
       </c>
       <c r="BG28" s="54">
         <v>871</v>
       </c>
       <c r="BH28" s="54">
         <v>877</v>
       </c>
       <c r="BI28" s="54">
         <v>888.5</v>
       </c>
       <c r="BJ28" s="60">
         <v>867</v>
       </c>
       <c r="BK28" s="60">
         <v>866</v>
       </c>
       <c r="BL28" s="24">
         <v>864</v>
       </c>
       <c r="BM28" s="66">
         <v>869</v>
       </c>
       <c r="BN28" s="29">
         <v>874</v>
       </c>
-      <c r="BO28" s="39"/>
-      <c r="BP28" s="39"/>
+      <c r="BO28" s="79">
+        <v>869</v>
+      </c>
+      <c r="BP28" s="29">
+        <v>872</v>
+      </c>
       <c r="BQ28" s="54"/>
       <c r="BR28" s="38"/>
       <c r="BS28" s="38"/>
       <c r="BT28" s="38"/>
       <c r="BU28" s="38"/>
     </row>
     <row r="29" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A29" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="29">
         <v>253373</v>
       </c>
       <c r="C29" s="29">
         <v>253338</v>
       </c>
       <c r="D29" s="29">
         <v>253365</v>
       </c>
       <c r="E29" s="23">
         <v>253555</v>
       </c>
       <c r="F29" s="23">
         <v>253674</v>
       </c>
@@ -5921,52 +6008,56 @@
       </c>
       <c r="BG29" s="54">
         <v>34029</v>
       </c>
       <c r="BH29" s="54">
         <v>33877</v>
       </c>
       <c r="BI29" s="54">
         <v>34498.5</v>
       </c>
       <c r="BJ29" s="60">
         <v>33716</v>
       </c>
       <c r="BK29" s="60">
         <v>33649</v>
       </c>
       <c r="BL29" s="24">
         <v>33606</v>
       </c>
       <c r="BM29" s="66">
         <v>33513</v>
       </c>
       <c r="BN29" s="29">
         <v>33425</v>
       </c>
-      <c r="BO29" s="39"/>
-      <c r="BP29" s="39"/>
+      <c r="BO29" s="79">
+        <v>33354</v>
+      </c>
+      <c r="BP29" s="29">
+        <v>33474.5</v>
+      </c>
       <c r="BQ29" s="54"/>
       <c r="BR29" s="38"/>
       <c r="BS29" s="38"/>
       <c r="BT29" s="38"/>
       <c r="BU29" s="38"/>
     </row>
     <row r="30" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A30" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="29">
         <v>1622882</v>
       </c>
       <c r="C30" s="29">
         <v>1624122</v>
       </c>
       <c r="D30" s="29">
         <v>1625660</v>
       </c>
       <c r="E30" s="23">
         <v>1627666</v>
       </c>
       <c r="F30" s="23">
         <v>1629944</v>
       </c>
@@ -6128,52 +6219,56 @@
       </c>
       <c r="BG30" s="54">
         <v>51686</v>
       </c>
       <c r="BH30" s="54">
         <v>51569</v>
       </c>
       <c r="BI30" s="54">
         <v>52046.5</v>
       </c>
       <c r="BJ30" s="60">
         <v>51385</v>
       </c>
       <c r="BK30" s="60">
         <v>51316</v>
       </c>
       <c r="BL30" s="24">
         <v>51250</v>
       </c>
       <c r="BM30" s="66">
         <v>51175</v>
       </c>
       <c r="BN30" s="29">
         <v>51142</v>
       </c>
-      <c r="BO30" s="39"/>
-      <c r="BP30" s="39"/>
+      <c r="BO30" s="79">
+        <v>51050</v>
+      </c>
+      <c r="BP30" s="29">
+        <v>51161</v>
+      </c>
       <c r="BQ30" s="54"/>
       <c r="BR30" s="38"/>
       <c r="BS30" s="38"/>
       <c r="BT30" s="38"/>
       <c r="BU30" s="38"/>
     </row>
     <row r="31" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A31" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="29">
         <v>299323</v>
       </c>
       <c r="C31" s="29">
         <v>299898</v>
       </c>
       <c r="D31" s="29">
         <v>300430</v>
       </c>
       <c r="E31" s="23">
         <v>300998</v>
       </c>
       <c r="F31" s="23">
         <v>301431</v>
       </c>
@@ -6335,52 +6430,56 @@
       </c>
       <c r="BG31" s="54">
         <v>50419</v>
       </c>
       <c r="BH31" s="54">
         <v>50323</v>
       </c>
       <c r="BI31" s="54">
         <v>50626</v>
       </c>
       <c r="BJ31" s="60">
         <v>50108</v>
       </c>
       <c r="BK31" s="60">
         <v>50059</v>
       </c>
       <c r="BL31" s="24">
         <v>49983</v>
       </c>
       <c r="BM31" s="66">
         <v>49901</v>
       </c>
       <c r="BN31" s="29">
         <v>49847</v>
       </c>
-      <c r="BO31" s="39"/>
-      <c r="BP31" s="39"/>
+      <c r="BO31" s="79">
+        <v>49842</v>
+      </c>
+      <c r="BP31" s="29">
+        <v>49938</v>
+      </c>
       <c r="BQ31" s="54"/>
       <c r="BR31" s="38"/>
       <c r="BS31" s="38"/>
       <c r="BT31" s="38"/>
       <c r="BU31" s="38"/>
     </row>
     <row r="32" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A32" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="29">
         <v>313038</v>
       </c>
       <c r="C32" s="29">
         <v>312986</v>
       </c>
       <c r="D32" s="29">
         <v>313069</v>
       </c>
       <c r="E32" s="23">
         <v>313244</v>
       </c>
       <c r="F32" s="23">
         <v>313452</v>
       </c>
@@ -6542,52 +6641,56 @@
       </c>
       <c r="BG32" s="54">
         <v>41020</v>
       </c>
       <c r="BH32" s="54">
         <v>40926</v>
       </c>
       <c r="BI32" s="54">
         <v>41558.5</v>
       </c>
       <c r="BJ32" s="60">
         <v>40727</v>
       </c>
       <c r="BK32" s="60">
         <v>40547</v>
       </c>
       <c r="BL32" s="24">
         <v>40419</v>
       </c>
       <c r="BM32" s="66">
         <v>40390</v>
       </c>
       <c r="BN32" s="29">
         <v>40336</v>
       </c>
-      <c r="BO32" s="39"/>
-      <c r="BP32" s="39"/>
+      <c r="BO32" s="79">
+        <v>40283</v>
+      </c>
+      <c r="BP32" s="29">
+        <v>40431.5</v>
+      </c>
       <c r="BQ32" s="54"/>
       <c r="BR32" s="38"/>
       <c r="BS32" s="38"/>
       <c r="BT32" s="38"/>
       <c r="BU32" s="38"/>
     </row>
     <row r="33" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="29">
         <v>685137</v>
       </c>
       <c r="C33" s="29">
         <v>685335</v>
       </c>
       <c r="D33" s="29">
         <v>685649</v>
       </c>
       <c r="E33" s="23">
         <v>686271</v>
       </c>
       <c r="F33" s="23">
         <v>686969</v>
       </c>
@@ -6749,52 +6852,56 @@
       </c>
       <c r="BG33" s="54">
         <v>40949</v>
       </c>
       <c r="BH33" s="54">
         <v>40925</v>
       </c>
       <c r="BI33" s="54">
         <v>41245</v>
       </c>
       <c r="BJ33" s="60">
         <v>40797</v>
       </c>
       <c r="BK33" s="60">
         <v>40754</v>
       </c>
       <c r="BL33" s="24">
         <v>40678</v>
       </c>
       <c r="BM33" s="66">
         <v>40635</v>
       </c>
       <c r="BN33" s="29">
         <v>40565</v>
       </c>
-      <c r="BO33" s="39"/>
-      <c r="BP33" s="39"/>
+      <c r="BO33" s="79">
+        <v>40529</v>
+      </c>
+      <c r="BP33" s="29">
+        <v>40621.5</v>
+      </c>
       <c r="BQ33" s="54"/>
       <c r="BR33" s="38"/>
       <c r="BS33" s="38"/>
       <c r="BT33" s="38"/>
       <c r="BU33" s="38"/>
     </row>
     <row r="34" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A34" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D34" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="22" t="s">
         <v>16</v>
       </c>
@@ -6956,52 +7063,56 @@
       </c>
       <c r="BG34" s="54">
         <v>20023</v>
       </c>
       <c r="BH34" s="54">
         <v>19957</v>
       </c>
       <c r="BI34" s="54">
         <v>20156.5</v>
       </c>
       <c r="BJ34" s="60">
         <v>19874</v>
       </c>
       <c r="BK34" s="60">
         <v>19829</v>
       </c>
       <c r="BL34" s="24">
         <v>19790</v>
       </c>
       <c r="BM34" s="66">
         <v>19817</v>
       </c>
       <c r="BN34" s="29">
         <v>19812</v>
       </c>
-      <c r="BO34" s="39"/>
-      <c r="BP34" s="39"/>
+      <c r="BO34" s="79">
+        <v>19784</v>
+      </c>
+      <c r="BP34" s="29">
+        <v>19810</v>
+      </c>
       <c r="BQ34" s="54"/>
       <c r="BR34" s="38"/>
       <c r="BS34" s="38"/>
       <c r="BT34" s="38"/>
       <c r="BU34" s="38"/>
     </row>
     <row r="35" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A35" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="29">
         <v>276318</v>
       </c>
       <c r="C35" s="29">
         <v>276067</v>
       </c>
       <c r="D35" s="29">
         <v>275903</v>
       </c>
       <c r="E35" s="23">
         <v>275830</v>
       </c>
       <c r="F35" s="23">
         <v>275828</v>
       </c>
@@ -7163,52 +7274,56 @@
       </c>
       <c r="BG35" s="54">
         <v>80566</v>
       </c>
       <c r="BH35" s="54">
         <v>80473</v>
       </c>
       <c r="BI35" s="54">
         <v>80707.5</v>
       </c>
       <c r="BJ35" s="60">
         <v>80436</v>
       </c>
       <c r="BK35" s="60">
         <v>75319</v>
       </c>
       <c r="BL35" s="24">
         <v>75275</v>
       </c>
       <c r="BM35" s="66">
         <v>75253</v>
       </c>
       <c r="BN35" s="24">
         <v>75231</v>
       </c>
-      <c r="BO35" s="46"/>
-      <c r="BP35" s="46"/>
+      <c r="BO35" s="79">
+        <v>75161</v>
+      </c>
+      <c r="BP35" s="29">
+        <v>75206</v>
+      </c>
       <c r="BQ35" s="54"/>
       <c r="BR35" s="38"/>
       <c r="BS35" s="38"/>
       <c r="BT35" s="38"/>
       <c r="BU35" s="38"/>
     </row>
     <row r="36" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="A36" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="32">
         <v>359641</v>
       </c>
       <c r="C36" s="32">
         <v>359070</v>
       </c>
       <c r="D36" s="32">
         <v>358636</v>
       </c>
       <c r="E36" s="33">
         <v>358279</v>
       </c>
       <c r="F36" s="33">
         <v>358002</v>
       </c>
@@ -7370,52 +7485,56 @@
       </c>
       <c r="BG36" s="55">
         <v>20624</v>
       </c>
       <c r="BH36" s="55">
         <v>20535</v>
       </c>
       <c r="BI36" s="55">
         <v>20790.5</v>
       </c>
       <c r="BJ36" s="62">
         <v>20415</v>
       </c>
       <c r="BK36" s="62">
         <v>20368</v>
       </c>
       <c r="BL36" s="32">
         <v>20346</v>
       </c>
       <c r="BM36" s="67">
         <v>20314</v>
       </c>
       <c r="BN36" s="32">
         <v>20249</v>
       </c>
-      <c r="BO36" s="52"/>
-      <c r="BP36" s="52"/>
+      <c r="BO36" s="35">
+        <v>20179</v>
+      </c>
+      <c r="BP36" s="32">
+        <v>20283</v>
+      </c>
       <c r="BQ36" s="55"/>
       <c r="BR36" s="55"/>
       <c r="BS36" s="55"/>
       <c r="BT36" s="55"/>
       <c r="BU36" s="55"/>
     </row>
     <row r="37" spans="1:73" s="10" customFormat="1" ht="14.25" customHeight="1">
       <c r="A37" s="36" t="s">
         <v>18</v>
       </c>
       <c r="O37" s="37"/>
       <c r="Z37" s="38"/>
       <c r="AB37" s="39"/>
       <c r="AL37" s="38"/>
       <c r="AN37" s="39"/>
       <c r="AZ37" s="39"/>
       <c r="BJ37" s="38"/>
       <c r="BL37" s="39"/>
     </row>
     <row r="38" spans="1:73" s="10" customFormat="1" ht="11.25">
       <c r="AB38" s="39"/>
       <c r="AN38" s="39"/>
       <c r="AZ38" s="39"/>
       <c r="BL38" s="39"/>
     </row>
@@ -7973,61 +8092,61 @@
       <c r="R52" s="5"/>
       <c r="S52" s="5"/>
       <c r="T52" s="5"/>
       <c r="U52" s="5"/>
       <c r="V52" s="5"/>
       <c r="W52" s="5"/>
       <c r="X52" s="5"/>
       <c r="Y52" s="5"/>
       <c r="Z52" s="5"/>
       <c r="AA52" s="5"/>
       <c r="AB52" s="5"/>
       <c r="AL52" s="5"/>
       <c r="AM52" s="5"/>
       <c r="AN52" s="5"/>
       <c r="AO52" s="5"/>
       <c r="AY52" s="5"/>
       <c r="AZ52" s="5"/>
       <c r="BA52" s="5"/>
       <c r="BJ52" s="5"/>
       <c r="BK52" s="5"/>
       <c r="BL52" s="5"/>
       <c r="BM52" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BJ3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AR25"/>
     <mergeCell ref="A1:AN1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A5:AR5"/>
+    <mergeCell ref="A17:AR17"/>
+    <mergeCell ref="A25:AR25"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>