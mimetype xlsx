--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -472,66 +472,66 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -821,51 +821,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU55"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BT30" sqref="BT30"/>
+      <selection activeCell="BL26" sqref="BL26:BM36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="1"/>
     <col min="30" max="30" width="7.7109375" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="1"/>
     <col min="42" max="42" width="7.7109375" customWidth="1"/>
     <col min="44" max="45" width="9.140625" style="38"/>
     <col min="47" max="47" width="9.140625" style="38"/>
     <col min="48" max="48" width="9.140625" style="54"/>
     <col min="49" max="53" width="9.140625" style="38"/>
     <col min="54" max="54" width="7.7109375" style="38" customWidth="1"/>
     <col min="55" max="65" width="9.140625" style="38"/>
     <col min="66" max="66" width="7.7109375" style="38" customWidth="1"/>
     <col min="67" max="73" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="38" customFormat="1" ht="12.75">
       <c r="A1" s="69" t="s">
         <v>17</v>
       </c>
@@ -954,92 +954,92 @@
         <v>2022</v>
       </c>
       <c r="O3" s="73"/>
       <c r="P3" s="73"/>
       <c r="Q3" s="73"/>
       <c r="R3" s="73"/>
       <c r="S3" s="73"/>
       <c r="T3" s="73"/>
       <c r="U3" s="73"/>
       <c r="V3" s="73"/>
       <c r="W3" s="73"/>
       <c r="X3" s="73"/>
       <c r="Y3" s="73"/>
       <c r="Z3" s="72">
         <v>2023</v>
       </c>
       <c r="AA3" s="73"/>
       <c r="AB3" s="73"/>
       <c r="AC3" s="73"/>
       <c r="AD3" s="73"/>
       <c r="AE3" s="73"/>
       <c r="AF3" s="73"/>
       <c r="AG3" s="73"/>
       <c r="AH3" s="40"/>
       <c r="AJ3" s="41"/>
-      <c r="AL3" s="65">
+      <c r="AL3" s="63">
         <v>2024</v>
       </c>
-      <c r="AM3" s="66"/>
-[...10 lines deleted...]
-      <c r="AX3" s="65">
+      <c r="AM3" s="64"/>
+      <c r="AN3" s="64"/>
+      <c r="AO3" s="64"/>
+      <c r="AP3" s="64"/>
+      <c r="AQ3" s="64"/>
+      <c r="AR3" s="64"/>
+      <c r="AS3" s="64"/>
+      <c r="AT3" s="64"/>
+      <c r="AU3" s="64"/>
+      <c r="AV3" s="64"/>
+      <c r="AW3" s="65"/>
+      <c r="AX3" s="63">
         <v>2025</v>
       </c>
-      <c r="AY3" s="66"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="65">
+      <c r="AY3" s="64"/>
+      <c r="AZ3" s="64"/>
+      <c r="BA3" s="64"/>
+      <c r="BB3" s="64"/>
+      <c r="BC3" s="64"/>
+      <c r="BD3" s="64"/>
+      <c r="BE3" s="64"/>
+      <c r="BF3" s="64"/>
+      <c r="BG3" s="64"/>
+      <c r="BH3" s="64"/>
+      <c r="BI3" s="65"/>
+      <c r="BJ3" s="63">
         <v>2026</v>
       </c>
-      <c r="BK3" s="66"/>
-[...9 lines deleted...]
-      <c r="BU3" s="67"/>
+      <c r="BK3" s="64"/>
+      <c r="BL3" s="64"/>
+      <c r="BM3" s="64"/>
+      <c r="BN3" s="64"/>
+      <c r="BO3" s="64"/>
+      <c r="BP3" s="64"/>
+      <c r="BQ3" s="64"/>
+      <c r="BR3" s="64"/>
+      <c r="BS3" s="64"/>
+      <c r="BT3" s="64"/>
+      <c r="BU3" s="65"/>
     </row>
     <row r="4" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A4" s="71"/>
       <c r="B4" s="46" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="46" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="46" t="s">
@@ -1217,125 +1217,125 @@
         <v>0</v>
       </c>
       <c r="BO4" s="62" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="61" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="61" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="62" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="62" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="38" customFormat="1" ht="11.25">
-      <c r="A5" s="68" t="s">
+      <c r="A5" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="68"/>
-[...70 lines deleted...]
-      <c r="BU5" s="68"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="66"/>
+      <c r="O5" s="66"/>
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66"/>
+      <c r="S5" s="66"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="66"/>
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="66"/>
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66"/>
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="66"/>
+      <c r="AI5" s="66"/>
+      <c r="AJ5" s="66"/>
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="66"/>
+      <c r="AM5" s="66"/>
+      <c r="AN5" s="66"/>
+      <c r="AO5" s="66"/>
+      <c r="AP5" s="66"/>
+      <c r="AQ5" s="66"/>
+      <c r="AR5" s="66"/>
+      <c r="AS5" s="66"/>
+      <c r="AT5" s="66"/>
+      <c r="AU5" s="66"/>
+      <c r="AV5" s="66"/>
+      <c r="AW5" s="66"/>
+      <c r="AX5" s="66"/>
+      <c r="AY5" s="66"/>
+      <c r="AZ5" s="66"/>
+      <c r="BA5" s="66"/>
+      <c r="BB5" s="66"/>
+      <c r="BC5" s="66"/>
+      <c r="BD5" s="66"/>
+      <c r="BE5" s="66"/>
+      <c r="BF5" s="66"/>
+      <c r="BG5" s="66"/>
+      <c r="BH5" s="66"/>
+      <c r="BI5" s="66"/>
+      <c r="BJ5" s="66"/>
+      <c r="BK5" s="66"/>
+      <c r="BL5" s="66"/>
+      <c r="BM5" s="66"/>
+      <c r="BN5" s="66"/>
+      <c r="BO5" s="66"/>
+      <c r="BP5" s="66"/>
+      <c r="BQ5" s="66"/>
+      <c r="BR5" s="66"/>
+      <c r="BS5" s="66"/>
+      <c r="BT5" s="66"/>
+      <c r="BU5" s="66"/>
     </row>
     <row r="6" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="15"/>
       <c r="I6" s="14"/>
       <c r="J6" s="15"/>
       <c r="K6" s="16"/>
       <c r="L6" s="15"/>
       <c r="M6" s="15"/>
       <c r="N6" s="17">
         <v>-684</v>
       </c>
       <c r="O6" s="17">
         <v>-828</v>
       </c>
       <c r="P6" s="18">
         <v>-529</v>
@@ -1459,52 +1459,56 @@
       </c>
       <c r="BD6" s="22">
         <v>-1204</v>
       </c>
       <c r="BE6" s="22">
         <v>-1387</v>
       </c>
       <c r="BF6" s="22">
         <v>-1236</v>
       </c>
       <c r="BG6" s="22">
         <v>-1139</v>
       </c>
       <c r="BH6" s="22">
         <v>-787</v>
       </c>
       <c r="BI6" s="22">
         <v>-763</v>
       </c>
       <c r="BJ6" s="22">
         <v>-1035</v>
       </c>
       <c r="BK6" s="22">
         <v>-718</v>
       </c>
-      <c r="BL6" s="22"/>
-      <c r="BM6" s="22"/>
+      <c r="BL6" s="22">
+        <v>-717</v>
+      </c>
+      <c r="BM6" s="22">
+        <v>-937</v>
+      </c>
       <c r="BN6" s="22"/>
       <c r="BO6" s="22"/>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="13"/>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
@@ -1636,52 +1640,56 @@
       </c>
       <c r="BD7" s="22">
         <v>-113</v>
       </c>
       <c r="BE7" s="22">
         <v>-11</v>
       </c>
       <c r="BF7" s="22">
         <v>80</v>
       </c>
       <c r="BG7" s="22">
         <v>62</v>
       </c>
       <c r="BH7" s="22">
         <v>127</v>
       </c>
       <c r="BI7" s="22">
         <v>26</v>
       </c>
       <c r="BJ7" s="22">
         <v>27</v>
       </c>
       <c r="BK7" s="22">
         <v>108</v>
       </c>
-      <c r="BL7" s="22"/>
-      <c r="BM7" s="22"/>
+      <c r="BL7" s="22">
+        <v>-105</v>
+      </c>
+      <c r="BM7" s="22">
+        <v>-136</v>
+      </c>
       <c r="BN7" s="22"/>
       <c r="BO7" s="22"/>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="15"/>
       <c r="I8" s="14"/>
       <c r="J8" s="15"/>
       <c r="K8" s="16"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
@@ -1813,52 +1821,56 @@
       </c>
       <c r="BD8" s="22">
         <v>-27</v>
       </c>
       <c r="BE8" s="22">
         <v>-91</v>
       </c>
       <c r="BF8" s="22">
         <v>-57</v>
       </c>
       <c r="BG8" s="22">
         <v>-17</v>
       </c>
       <c r="BH8" s="22">
         <v>-13</v>
       </c>
       <c r="BI8" s="22">
         <v>-7</v>
       </c>
       <c r="BJ8" s="22">
         <v>-36</v>
       </c>
       <c r="BK8" s="22">
         <v>-45</v>
       </c>
-      <c r="BL8" s="22"/>
-      <c r="BM8" s="22"/>
+      <c r="BL8" s="22">
+        <v>4</v>
+      </c>
+      <c r="BM8" s="22">
+        <v>-17</v>
+      </c>
       <c r="BN8" s="22"/>
       <c r="BO8" s="22"/>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="15"/>
       <c r="I9" s="14"/>
       <c r="J9" s="15"/>
       <c r="K9" s="16"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
@@ -1990,52 +2002,56 @@
       </c>
       <c r="BD9" s="22">
         <v>-144</v>
       </c>
       <c r="BE9" s="22">
         <v>-192</v>
       </c>
       <c r="BF9" s="22">
         <v>-226</v>
       </c>
       <c r="BG9" s="22">
         <v>-175</v>
       </c>
       <c r="BH9" s="22">
         <v>-113</v>
       </c>
       <c r="BI9" s="22">
         <v>-87</v>
       </c>
       <c r="BJ9" s="22">
         <v>-90</v>
       </c>
       <c r="BK9" s="22">
         <v>-71</v>
       </c>
-      <c r="BL9" s="22"/>
-      <c r="BM9" s="22"/>
+      <c r="BL9" s="22">
+        <v>-114</v>
+      </c>
+      <c r="BM9" s="22">
+        <v>-104</v>
+      </c>
       <c r="BN9" s="22"/>
       <c r="BO9" s="22"/>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="15"/>
       <c r="I10" s="14"/>
       <c r="J10" s="15"/>
       <c r="K10" s="16"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
@@ -2167,52 +2183,56 @@
       </c>
       <c r="BD10" s="22">
         <v>-137</v>
       </c>
       <c r="BE10" s="22">
         <v>-210</v>
       </c>
       <c r="BF10" s="22">
         <v>-223</v>
       </c>
       <c r="BG10" s="22">
         <v>-161</v>
       </c>
       <c r="BH10" s="22">
         <v>-160</v>
       </c>
       <c r="BI10" s="22">
         <v>-118</v>
       </c>
       <c r="BJ10" s="22">
         <v>-111</v>
       </c>
       <c r="BK10" s="22">
         <v>-128</v>
       </c>
-      <c r="BL10" s="22"/>
-      <c r="BM10" s="22"/>
+      <c r="BL10" s="22">
+        <v>-84</v>
+      </c>
+      <c r="BM10" s="22">
+        <v>-109</v>
+      </c>
       <c r="BN10" s="22"/>
       <c r="BO10" s="22"/>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14"/>
       <c r="H11" s="15"/>
       <c r="I11" s="14"/>
       <c r="J11" s="15"/>
       <c r="K11" s="16"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
@@ -2344,52 +2364,56 @@
       </c>
       <c r="BD11" s="22">
         <v>32</v>
       </c>
       <c r="BE11" s="22">
         <v>-101</v>
       </c>
       <c r="BF11" s="22">
         <v>-165</v>
       </c>
       <c r="BG11" s="22">
         <v>-125</v>
       </c>
       <c r="BH11" s="22">
         <v>-143</v>
       </c>
       <c r="BI11" s="22">
         <v>-124</v>
       </c>
       <c r="BJ11" s="22">
         <v>-80</v>
       </c>
       <c r="BK11" s="22">
         <v>-97</v>
       </c>
-      <c r="BL11" s="22"/>
-      <c r="BM11" s="22"/>
+      <c r="BL11" s="22">
+        <v>-87</v>
+      </c>
+      <c r="BM11" s="22">
+        <v>-54</v>
+      </c>
       <c r="BN11" s="22"/>
       <c r="BO11" s="22"/>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="15"/>
       <c r="I12" s="14"/>
       <c r="J12" s="15"/>
       <c r="K12" s="16"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
@@ -2521,52 +2545,56 @@
       </c>
       <c r="BD12" s="22">
         <v>-220</v>
       </c>
       <c r="BE12" s="22">
         <v>-177</v>
       </c>
       <c r="BF12" s="22">
         <v>-210</v>
       </c>
       <c r="BG12" s="22">
         <v>-137</v>
       </c>
       <c r="BH12" s="22">
         <v>-115</v>
       </c>
       <c r="BI12" s="22">
         <v>-115</v>
       </c>
       <c r="BJ12" s="22">
         <v>-218</v>
       </c>
       <c r="BK12" s="22">
         <v>-135</v>
       </c>
-      <c r="BL12" s="22"/>
-      <c r="BM12" s="22"/>
+      <c r="BL12" s="22">
+        <v>-50</v>
+      </c>
+      <c r="BM12" s="22">
+        <v>-80</v>
+      </c>
       <c r="BN12" s="22"/>
       <c r="BO12" s="22"/>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="15"/>
       <c r="I13" s="14"/>
       <c r="J13" s="15"/>
       <c r="K13" s="16"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
@@ -2698,52 +2726,56 @@
       </c>
       <c r="BD13" s="22">
         <v>-122</v>
       </c>
       <c r="BE13" s="22">
         <v>-109</v>
       </c>
       <c r="BF13" s="22">
         <v>-31</v>
       </c>
       <c r="BG13" s="22">
         <v>-72</v>
       </c>
       <c r="BH13" s="22">
         <v>-86</v>
       </c>
       <c r="BI13" s="22">
         <v>-83</v>
       </c>
       <c r="BJ13" s="22">
         <v>-73</v>
       </c>
       <c r="BK13" s="22">
         <v>-100</v>
       </c>
-      <c r="BL13" s="22"/>
-      <c r="BM13" s="22"/>
+      <c r="BL13" s="22">
+        <v>-71</v>
+      </c>
+      <c r="BM13" s="22">
+        <v>-99</v>
+      </c>
       <c r="BN13" s="22"/>
       <c r="BO13" s="22"/>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
@@ -2875,52 +2907,56 @@
       </c>
       <c r="BD14" s="22">
         <v>-76</v>
       </c>
       <c r="BE14" s="22">
         <v>-110</v>
       </c>
       <c r="BF14" s="22">
         <v>-103</v>
       </c>
       <c r="BG14" s="22">
         <v>-140</v>
       </c>
       <c r="BH14" s="22">
         <v>-51</v>
       </c>
       <c r="BI14" s="22">
         <v>-63</v>
       </c>
       <c r="BJ14" s="22">
         <v>-120</v>
       </c>
       <c r="BK14" s="22">
         <v>-86</v>
       </c>
-      <c r="BL14" s="22"/>
-      <c r="BM14" s="22"/>
+      <c r="BL14" s="22">
+        <v>-37</v>
+      </c>
+      <c r="BM14" s="22">
+        <v>-93</v>
+      </c>
       <c r="BN14" s="22"/>
       <c r="BO14" s="22"/>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="15"/>
       <c r="I15" s="14"/>
       <c r="J15" s="15"/>
       <c r="K15" s="16"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
@@ -3052,52 +3088,56 @@
       </c>
       <c r="BD15" s="22">
         <v>-268</v>
       </c>
       <c r="BE15" s="22">
         <v>-259</v>
       </c>
       <c r="BF15" s="22">
         <v>-207</v>
       </c>
       <c r="BG15" s="22">
         <v>-246</v>
       </c>
       <c r="BH15" s="22">
         <v>-118</v>
       </c>
       <c r="BI15" s="22">
         <v>-142</v>
       </c>
       <c r="BJ15" s="22">
         <v>-218</v>
       </c>
       <c r="BK15" s="22">
         <v>-102</v>
       </c>
-      <c r="BL15" s="22"/>
-      <c r="BM15" s="22"/>
+      <c r="BL15" s="22">
+        <v>-71</v>
+      </c>
+      <c r="BM15" s="22">
+        <v>-164</v>
+      </c>
       <c r="BN15" s="22"/>
       <c r="BO15" s="22"/>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A16" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="15"/>
       <c r="I16" s="14"/>
       <c r="J16" s="15"/>
       <c r="K16" s="16"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
@@ -3229,137 +3269,141 @@
       </c>
       <c r="BD16" s="22">
         <v>-129</v>
       </c>
       <c r="BE16" s="22">
         <v>-127</v>
       </c>
       <c r="BF16" s="22">
         <v>-94</v>
       </c>
       <c r="BG16" s="22">
         <v>-128</v>
       </c>
       <c r="BH16" s="22">
         <v>-115</v>
       </c>
       <c r="BI16" s="22">
         <v>-50</v>
       </c>
       <c r="BJ16" s="22">
         <v>-116</v>
       </c>
       <c r="BK16" s="22">
         <v>-62</v>
       </c>
-      <c r="BL16" s="22"/>
-      <c r="BM16" s="22"/>
+      <c r="BL16" s="22">
+        <v>-102</v>
+      </c>
+      <c r="BM16" s="22">
+        <v>-81</v>
+      </c>
       <c r="BN16" s="22"/>
       <c r="BO16" s="22"/>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="38" customFormat="1" ht="11.25">
-      <c r="A17" s="63" t="s">
+      <c r="A17" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="63"/>
-[...70 lines deleted...]
-      <c r="BU17" s="63"/>
+      <c r="B17" s="67"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
+      <c r="J17" s="67"/>
+      <c r="K17" s="67"/>
+      <c r="L17" s="67"/>
+      <c r="M17" s="67"/>
+      <c r="N17" s="67"/>
+      <c r="O17" s="67"/>
+      <c r="P17" s="67"/>
+      <c r="Q17" s="67"/>
+      <c r="R17" s="67"/>
+      <c r="S17" s="67"/>
+      <c r="T17" s="67"/>
+      <c r="U17" s="67"/>
+      <c r="V17" s="67"/>
+      <c r="W17" s="67"/>
+      <c r="X17" s="67"/>
+      <c r="Y17" s="67"/>
+      <c r="Z17" s="67"/>
+      <c r="AA17" s="67"/>
+      <c r="AB17" s="67"/>
+      <c r="AC17" s="67"/>
+      <c r="AD17" s="67"/>
+      <c r="AE17" s="67"/>
+      <c r="AF17" s="67"/>
+      <c r="AG17" s="67"/>
+      <c r="AH17" s="67"/>
+      <c r="AI17" s="67"/>
+      <c r="AJ17" s="67"/>
+      <c r="AK17" s="67"/>
+      <c r="AL17" s="67"/>
+      <c r="AM17" s="67"/>
+      <c r="AN17" s="67"/>
+      <c r="AO17" s="67"/>
+      <c r="AP17" s="67"/>
+      <c r="AQ17" s="67"/>
+      <c r="AR17" s="67"/>
+      <c r="AS17" s="67"/>
+      <c r="AT17" s="67"/>
+      <c r="AU17" s="67"/>
+      <c r="AV17" s="67"/>
+      <c r="AW17" s="67"/>
+      <c r="AX17" s="67"/>
+      <c r="AY17" s="67"/>
+      <c r="AZ17" s="67"/>
+      <c r="BA17" s="67"/>
+      <c r="BB17" s="67"/>
+      <c r="BC17" s="67"/>
+      <c r="BD17" s="67"/>
+      <c r="BE17" s="67"/>
+      <c r="BF17" s="67"/>
+      <c r="BG17" s="67"/>
+      <c r="BH17" s="67"/>
+      <c r="BI17" s="67"/>
+      <c r="BJ17" s="67"/>
+      <c r="BK17" s="67"/>
+      <c r="BL17" s="67"/>
+      <c r="BM17" s="67"/>
+      <c r="BN17" s="67"/>
+      <c r="BO17" s="67"/>
+      <c r="BP17" s="67"/>
+      <c r="BQ17" s="67"/>
+      <c r="BR17" s="67"/>
+      <c r="BS17" s="67"/>
+      <c r="BT17" s="67"/>
+      <c r="BU17" s="67"/>
     </row>
     <row r="18" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
       <c r="H18" s="15"/>
       <c r="I18" s="14"/>
       <c r="J18" s="29"/>
       <c r="K18" s="13"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="18">
         <v>-198</v>
       </c>
       <c r="O18" s="18">
         <v>-157</v>
       </c>
       <c r="P18" s="18">
         <v>-136</v>
@@ -3483,52 +3527,56 @@
       </c>
       <c r="BD18" s="22">
         <v>-356</v>
       </c>
       <c r="BE18" s="22">
         <v>-517</v>
       </c>
       <c r="BF18" s="22">
         <v>-282</v>
       </c>
       <c r="BG18" s="22">
         <v>-270</v>
       </c>
       <c r="BH18" s="22">
         <v>-183</v>
       </c>
       <c r="BI18" s="22">
         <v>-204</v>
       </c>
       <c r="BJ18" s="22">
         <v>-334</v>
       </c>
       <c r="BK18" s="22">
         <v>-327</v>
       </c>
-      <c r="BL18" s="22"/>
-      <c r="BM18" s="22"/>
+      <c r="BL18" s="22">
+        <v>-356</v>
+      </c>
+      <c r="BM18" s="22">
+        <v>-457</v>
+      </c>
       <c r="BN18" s="22"/>
       <c r="BO18" s="22"/>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="13"/>
       <c r="G19" s="13"/>
       <c r="H19" s="13"/>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
@@ -3660,52 +3708,56 @@
       </c>
       <c r="BD19" s="22">
         <v>-68</v>
       </c>
       <c r="BE19" s="22">
         <v>-199</v>
       </c>
       <c r="BF19" s="22">
         <v>-74</v>
       </c>
       <c r="BG19" s="22">
         <v>-42</v>
       </c>
       <c r="BH19" s="22">
         <v>-38</v>
       </c>
       <c r="BI19" s="22">
         <v>-138</v>
       </c>
       <c r="BJ19" s="22">
         <v>-135</v>
       </c>
       <c r="BK19" s="22">
         <v>-183</v>
       </c>
-      <c r="BL19" s="22"/>
-      <c r="BM19" s="22"/>
+      <c r="BL19" s="22">
+        <v>-252</v>
+      </c>
+      <c r="BM19" s="22">
+        <v>-214</v>
+      </c>
       <c r="BN19" s="22"/>
       <c r="BO19" s="22"/>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="15"/>
       <c r="I20" s="14"/>
       <c r="J20" s="29"/>
       <c r="K20" s="13"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
@@ -3837,52 +3889,56 @@
       </c>
       <c r="BD20" s="22">
         <v>-27</v>
       </c>
       <c r="BE20" s="22">
         <v>-77</v>
       </c>
       <c r="BF20" s="22">
         <v>-48</v>
       </c>
       <c r="BG20" s="22">
         <v>-20</v>
       </c>
       <c r="BH20" s="22">
         <v>-6</v>
       </c>
       <c r="BI20" s="22">
         <v>-7</v>
       </c>
       <c r="BJ20" s="22">
         <v>-33</v>
       </c>
       <c r="BK20" s="22">
         <v>-43</v>
       </c>
-      <c r="BL20" s="22"/>
-      <c r="BM20" s="22"/>
+      <c r="BL20" s="22">
+        <v>-2</v>
+      </c>
+      <c r="BM20" s="22">
+        <v>-23</v>
+      </c>
       <c r="BN20" s="22"/>
       <c r="BO20" s="22"/>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="15"/>
       <c r="I21" s="14"/>
       <c r="J21" s="29"/>
       <c r="K21" s="13"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
@@ -4014,52 +4070,56 @@
       </c>
       <c r="BD21" s="22">
         <v>-22</v>
       </c>
       <c r="BE21" s="22">
         <v>-81</v>
       </c>
       <c r="BF21" s="22">
         <v>-72</v>
       </c>
       <c r="BG21" s="22">
         <v>-32</v>
       </c>
       <c r="BH21" s="22">
         <v>-34</v>
       </c>
       <c r="BI21" s="22">
         <v>-32</v>
       </c>
       <c r="BJ21" s="22">
         <v>-22</v>
       </c>
       <c r="BK21" s="22">
         <v>-46</v>
       </c>
-      <c r="BL21" s="22"/>
-      <c r="BM21" s="22"/>
+      <c r="BL21" s="22">
+        <v>-5</v>
+      </c>
+      <c r="BM21" s="22">
+        <v>-56</v>
+      </c>
       <c r="BN21" s="22"/>
       <c r="BO21" s="22"/>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="15"/>
       <c r="I22" s="14"/>
       <c r="J22" s="29"/>
       <c r="K22" s="13"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
@@ -4191,52 +4251,56 @@
       </c>
       <c r="BD22" s="22">
         <v>-70</v>
       </c>
       <c r="BE22" s="22">
         <v>-50</v>
       </c>
       <c r="BF22" s="22">
         <v>-5</v>
       </c>
       <c r="BG22" s="22">
         <v>-69</v>
       </c>
       <c r="BH22" s="22">
         <v>-8</v>
       </c>
       <c r="BI22" s="22">
         <v>-9</v>
       </c>
       <c r="BJ22" s="22">
         <v>-69</v>
       </c>
       <c r="BK22" s="22">
         <v>-45</v>
       </c>
-      <c r="BL22" s="22"/>
-      <c r="BM22" s="22"/>
+      <c r="BL22" s="22">
+        <v>-56</v>
+      </c>
+      <c r="BM22" s="22">
+        <v>-78</v>
+      </c>
       <c r="BN22" s="22"/>
       <c r="BO22" s="22"/>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="15"/>
       <c r="I23" s="14"/>
       <c r="J23" s="29"/>
       <c r="K23" s="13"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
@@ -4368,52 +4432,56 @@
       </c>
       <c r="BD23" s="22">
         <v>-108</v>
       </c>
       <c r="BE23" s="22">
         <v>-62</v>
       </c>
       <c r="BF23" s="22">
         <v>-51</v>
       </c>
       <c r="BG23" s="22">
         <v>-65</v>
       </c>
       <c r="BH23" s="22">
         <v>-65</v>
       </c>
       <c r="BI23" s="22">
         <v>-22</v>
       </c>
       <c r="BJ23" s="22">
         <v>-25</v>
       </c>
       <c r="BK23" s="22">
         <v>17</v>
       </c>
-      <c r="BL23" s="22"/>
-      <c r="BM23" s="22"/>
+      <c r="BL23" s="22">
+        <v>27</v>
+      </c>
+      <c r="BM23" s="22">
+        <v>-69</v>
+      </c>
       <c r="BN23" s="22"/>
       <c r="BO23" s="22"/>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="15"/>
       <c r="I24" s="14"/>
       <c r="J24" s="29"/>
       <c r="K24" s="13"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
@@ -4545,137 +4613,141 @@
       </c>
       <c r="BD24" s="22">
         <v>-61</v>
       </c>
       <c r="BE24" s="22">
         <v>-48</v>
       </c>
       <c r="BF24" s="22">
         <v>-32</v>
       </c>
       <c r="BG24" s="22">
         <v>-42</v>
       </c>
       <c r="BH24" s="22">
         <v>-32</v>
       </c>
       <c r="BI24" s="22">
         <v>4</v>
       </c>
       <c r="BJ24" s="22">
         <v>-50</v>
       </c>
       <c r="BK24" s="22">
         <v>-27</v>
       </c>
-      <c r="BL24" s="22"/>
-      <c r="BM24" s="22"/>
+      <c r="BL24" s="22">
+        <v>-68</v>
+      </c>
+      <c r="BM24" s="22">
+        <v>-17</v>
+      </c>
       <c r="BN24" s="22"/>
       <c r="BO24" s="22"/>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="38" customFormat="1" ht="11.25">
-      <c r="A25" s="64" t="s">
+      <c r="A25" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="64"/>
-[...70 lines deleted...]
-      <c r="BU25" s="64"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="68"/>
+      <c r="D25" s="68"/>
+      <c r="E25" s="68"/>
+      <c r="F25" s="68"/>
+      <c r="G25" s="68"/>
+      <c r="H25" s="68"/>
+      <c r="I25" s="68"/>
+      <c r="J25" s="68"/>
+      <c r="K25" s="68"/>
+      <c r="L25" s="68"/>
+      <c r="M25" s="68"/>
+      <c r="N25" s="68"/>
+      <c r="O25" s="68"/>
+      <c r="P25" s="68"/>
+      <c r="Q25" s="68"/>
+      <c r="R25" s="68"/>
+      <c r="S25" s="68"/>
+      <c r="T25" s="68"/>
+      <c r="U25" s="68"/>
+      <c r="V25" s="68"/>
+      <c r="W25" s="68"/>
+      <c r="X25" s="68"/>
+      <c r="Y25" s="68"/>
+      <c r="Z25" s="68"/>
+      <c r="AA25" s="68"/>
+      <c r="AB25" s="68"/>
+      <c r="AC25" s="68"/>
+      <c r="AD25" s="68"/>
+      <c r="AE25" s="68"/>
+      <c r="AF25" s="68"/>
+      <c r="AG25" s="68"/>
+      <c r="AH25" s="68"/>
+      <c r="AI25" s="68"/>
+      <c r="AJ25" s="68"/>
+      <c r="AK25" s="68"/>
+      <c r="AL25" s="68"/>
+      <c r="AM25" s="68"/>
+      <c r="AN25" s="68"/>
+      <c r="AO25" s="68"/>
+      <c r="AP25" s="68"/>
+      <c r="AQ25" s="68"/>
+      <c r="AR25" s="68"/>
+      <c r="AS25" s="68"/>
+      <c r="AT25" s="68"/>
+      <c r="AU25" s="68"/>
+      <c r="AV25" s="68"/>
+      <c r="AW25" s="68"/>
+      <c r="AX25" s="68"/>
+      <c r="AY25" s="68"/>
+      <c r="AZ25" s="68"/>
+      <c r="BA25" s="68"/>
+      <c r="BB25" s="68"/>
+      <c r="BC25" s="68"/>
+      <c r="BD25" s="68"/>
+      <c r="BE25" s="68"/>
+      <c r="BF25" s="68"/>
+      <c r="BG25" s="68"/>
+      <c r="BH25" s="68"/>
+      <c r="BI25" s="68"/>
+      <c r="BJ25" s="68"/>
+      <c r="BK25" s="68"/>
+      <c r="BL25" s="68"/>
+      <c r="BM25" s="68"/>
+      <c r="BN25" s="68"/>
+      <c r="BO25" s="68"/>
+      <c r="BP25" s="68"/>
+      <c r="BQ25" s="68"/>
+      <c r="BR25" s="68"/>
+      <c r="BS25" s="68"/>
+      <c r="BT25" s="68"/>
+      <c r="BU25" s="68"/>
     </row>
     <row r="26" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="17">
         <v>-486</v>
       </c>
       <c r="O26" s="17">
         <v>-671</v>
       </c>
       <c r="P26" s="17">
         <v>-393</v>
@@ -4799,52 +4871,56 @@
       </c>
       <c r="BD26" s="22">
         <v>-848</v>
       </c>
       <c r="BE26" s="22">
         <v>-870</v>
       </c>
       <c r="BF26" s="28">
         <v>-954</v>
       </c>
       <c r="BG26" s="28">
         <v>-869</v>
       </c>
       <c r="BH26" s="28">
         <v>-604</v>
       </c>
       <c r="BI26" s="22">
         <v>-559</v>
       </c>
       <c r="BJ26" s="22">
         <v>-701</v>
       </c>
       <c r="BK26" s="22">
         <v>-391</v>
       </c>
-      <c r="BL26" s="22"/>
-      <c r="BM26" s="22"/>
+      <c r="BL26" s="28">
+        <v>-361</v>
+      </c>
+      <c r="BM26" s="28">
+        <v>-480</v>
+      </c>
       <c r="BN26" s="22"/>
       <c r="BO26" s="22"/>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="22"/>
       <c r="BR26" s="28"/>
       <c r="BS26" s="28"/>
       <c r="BT26" s="28"/>
       <c r="BU26" s="28"/>
     </row>
     <row r="27" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="15"/>
       <c r="I27" s="14"/>
       <c r="J27" s="29"/>
       <c r="K27" s="13"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
@@ -4976,52 +5052,56 @@
       </c>
       <c r="BD27" s="22">
         <v>-45</v>
       </c>
       <c r="BE27" s="22">
         <v>188</v>
       </c>
       <c r="BF27" s="28">
         <v>154</v>
       </c>
       <c r="BG27" s="28">
         <v>104</v>
       </c>
       <c r="BH27" s="28">
         <v>165</v>
       </c>
       <c r="BI27" s="22">
         <v>164</v>
       </c>
       <c r="BJ27" s="22">
         <v>162</v>
       </c>
       <c r="BK27" s="22">
         <v>291</v>
       </c>
-      <c r="BL27" s="22"/>
-      <c r="BM27" s="22"/>
+      <c r="BL27" s="28">
+        <v>147</v>
+      </c>
+      <c r="BM27" s="28">
+        <v>78</v>
+      </c>
       <c r="BN27" s="22"/>
       <c r="BO27" s="22"/>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="22"/>
       <c r="BR27" s="28"/>
       <c r="BS27" s="28"/>
       <c r="BT27" s="28"/>
       <c r="BU27" s="28"/>
     </row>
     <row r="28" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="15"/>
       <c r="I28" s="14"/>
       <c r="J28" s="29"/>
       <c r="K28" s="13"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
@@ -5151,52 +5231,56 @@
       </c>
       <c r="BD28" s="22">
         <v>0</v>
       </c>
       <c r="BE28" s="22">
         <v>-14</v>
       </c>
       <c r="BF28" s="28">
         <v>-9</v>
       </c>
       <c r="BG28" s="28">
         <v>3</v>
       </c>
       <c r="BH28" s="28">
         <v>-7</v>
       </c>
       <c r="BI28" s="22">
         <v>0</v>
       </c>
       <c r="BJ28" s="22">
         <v>-3</v>
       </c>
       <c r="BK28" s="22">
         <v>-2</v>
       </c>
-      <c r="BL28" s="22"/>
-      <c r="BM28" s="22"/>
+      <c r="BL28" s="28">
+        <v>6</v>
+      </c>
+      <c r="BM28" s="28">
+        <v>6</v>
+      </c>
       <c r="BN28" s="22"/>
       <c r="BO28" s="22"/>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="22"/>
       <c r="BR28" s="28"/>
       <c r="BS28" s="28"/>
       <c r="BT28" s="28"/>
       <c r="BU28" s="28"/>
     </row>
     <row r="29" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="15"/>
       <c r="I29" s="14"/>
       <c r="J29" s="29"/>
       <c r="K29" s="13"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
@@ -5328,52 +5412,56 @@
       </c>
       <c r="BD29" s="22">
         <v>-144</v>
       </c>
       <c r="BE29" s="22">
         <v>-192</v>
       </c>
       <c r="BF29" s="28">
         <v>-226</v>
       </c>
       <c r="BG29" s="28">
         <v>-175</v>
       </c>
       <c r="BH29" s="28">
         <v>-113</v>
       </c>
       <c r="BI29" s="22">
         <v>-87</v>
       </c>
       <c r="BJ29" s="22">
         <v>-90</v>
       </c>
       <c r="BK29" s="22">
         <v>-71</v>
       </c>
-      <c r="BL29" s="22"/>
-      <c r="BM29" s="22"/>
+      <c r="BL29" s="28">
+        <v>-114</v>
+      </c>
+      <c r="BM29" s="28">
+        <v>-104</v>
+      </c>
       <c r="BN29" s="22"/>
       <c r="BO29" s="22"/>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="22"/>
       <c r="BR29" s="28"/>
       <c r="BS29" s="28"/>
       <c r="BT29" s="28"/>
       <c r="BU29" s="28"/>
     </row>
     <row r="30" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="15"/>
       <c r="I30" s="14"/>
       <c r="J30" s="29"/>
       <c r="K30" s="13"/>
       <c r="L30" s="15"/>
       <c r="M30" s="15"/>
@@ -5505,52 +5593,56 @@
       </c>
       <c r="BD30" s="22">
         <v>-115</v>
       </c>
       <c r="BE30" s="22">
         <v>-129</v>
       </c>
       <c r="BF30" s="28">
         <v>-151</v>
       </c>
       <c r="BG30" s="28">
         <v>-129</v>
       </c>
       <c r="BH30" s="28">
         <v>-126</v>
       </c>
       <c r="BI30" s="22">
         <v>-86</v>
       </c>
       <c r="BJ30" s="22">
         <v>-89</v>
       </c>
       <c r="BK30" s="22">
         <v>-82</v>
       </c>
-      <c r="BL30" s="22"/>
-      <c r="BM30" s="22"/>
+      <c r="BL30" s="28">
+        <v>-79</v>
+      </c>
+      <c r="BM30" s="28">
+        <v>-53</v>
+      </c>
       <c r="BN30" s="22"/>
       <c r="BO30" s="22"/>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="22"/>
       <c r="BR30" s="28"/>
       <c r="BS30" s="28"/>
       <c r="BT30" s="28"/>
       <c r="BU30" s="28"/>
     </row>
     <row r="31" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A31" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="15"/>
       <c r="I31" s="14"/>
       <c r="J31" s="29"/>
       <c r="K31" s="13"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
@@ -5682,52 +5774,56 @@
       </c>
       <c r="BD31" s="22">
         <v>32</v>
       </c>
       <c r="BE31" s="22">
         <v>-101</v>
       </c>
       <c r="BF31" s="28">
         <v>-165</v>
       </c>
       <c r="BG31" s="28">
         <v>-125</v>
       </c>
       <c r="BH31" s="28">
         <v>-143</v>
       </c>
       <c r="BI31" s="22">
         <v>-124</v>
       </c>
       <c r="BJ31" s="22">
         <v>-80</v>
       </c>
       <c r="BK31" s="22">
         <v>-97</v>
       </c>
-      <c r="BL31" s="22"/>
-      <c r="BM31" s="22"/>
+      <c r="BL31" s="28">
+        <v>-87</v>
+      </c>
+      <c r="BM31" s="28">
+        <v>-54</v>
+      </c>
       <c r="BN31" s="22"/>
       <c r="BO31" s="22"/>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="22"/>
       <c r="BR31" s="28"/>
       <c r="BS31" s="28"/>
       <c r="BT31" s="28"/>
       <c r="BU31" s="28"/>
     </row>
     <row r="32" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A32" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="15"/>
       <c r="I32" s="14"/>
       <c r="J32" s="29"/>
       <c r="K32" s="13"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
@@ -5859,52 +5955,56 @@
       </c>
       <c r="BD32" s="22">
         <v>-220</v>
       </c>
       <c r="BE32" s="22">
         <v>-177</v>
       </c>
       <c r="BF32" s="28">
         <v>-210</v>
       </c>
       <c r="BG32" s="28">
         <v>-137</v>
       </c>
       <c r="BH32" s="28">
         <v>-115</v>
       </c>
       <c r="BI32" s="22">
         <v>-115</v>
       </c>
       <c r="BJ32" s="22">
         <v>-218</v>
       </c>
       <c r="BK32" s="22">
         <v>-135</v>
       </c>
-      <c r="BL32" s="22"/>
-      <c r="BM32" s="22"/>
+      <c r="BL32" s="28">
+        <v>-50</v>
+      </c>
+      <c r="BM32" s="28">
+        <v>-80</v>
+      </c>
       <c r="BN32" s="22"/>
       <c r="BO32" s="22"/>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="22"/>
       <c r="BR32" s="28"/>
       <c r="BS32" s="28"/>
       <c r="BT32" s="28"/>
       <c r="BU32" s="28"/>
     </row>
     <row r="33" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="13"/>
       <c r="G33" s="13"/>
       <c r="H33" s="13"/>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
@@ -6036,52 +6136,56 @@
       </c>
       <c r="BD33" s="22">
         <v>-122</v>
       </c>
       <c r="BE33" s="22">
         <v>-109</v>
       </c>
       <c r="BF33" s="28">
         <v>-31</v>
       </c>
       <c r="BG33" s="28">
         <v>-72</v>
       </c>
       <c r="BH33" s="28">
         <v>-86</v>
       </c>
       <c r="BI33" s="22">
         <v>-83</v>
       </c>
       <c r="BJ33" s="22">
         <v>-73</v>
       </c>
       <c r="BK33" s="22">
         <v>-100</v>
       </c>
-      <c r="BL33" s="22"/>
-      <c r="BM33" s="22"/>
+      <c r="BL33" s="28">
+        <v>-71</v>
+      </c>
+      <c r="BM33" s="28">
+        <v>-99</v>
+      </c>
       <c r="BN33" s="22"/>
       <c r="BO33" s="22"/>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="22"/>
       <c r="BR33" s="28"/>
       <c r="BS33" s="28"/>
       <c r="BT33" s="28"/>
       <c r="BU33" s="28"/>
     </row>
     <row r="34" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="31"/>
       <c r="E34" s="31"/>
       <c r="F34" s="31"/>
       <c r="G34" s="31"/>
       <c r="H34" s="29"/>
       <c r="I34" s="31"/>
       <c r="J34" s="29"/>
       <c r="K34" s="13"/>
       <c r="L34" s="29"/>
       <c r="M34" s="29"/>
@@ -6213,52 +6317,56 @@
       </c>
       <c r="BD34" s="22">
         <v>-6</v>
       </c>
       <c r="BE34" s="22">
         <v>-60</v>
       </c>
       <c r="BF34" s="28">
         <v>-98</v>
       </c>
       <c r="BG34" s="28">
         <v>-71</v>
       </c>
       <c r="BH34" s="28">
         <v>-43</v>
       </c>
       <c r="BI34" s="22">
         <v>-54</v>
       </c>
       <c r="BJ34" s="22">
         <v>-51</v>
       </c>
       <c r="BK34" s="22">
         <v>-41</v>
       </c>
-      <c r="BL34" s="22"/>
-      <c r="BM34" s="22"/>
+      <c r="BL34" s="28">
+        <v>19</v>
+      </c>
+      <c r="BM34" s="28">
+        <v>-15</v>
+      </c>
       <c r="BN34" s="22"/>
       <c r="BO34" s="22"/>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="22"/>
       <c r="BR34" s="28"/>
       <c r="BS34" s="28"/>
       <c r="BT34" s="28"/>
       <c r="BU34" s="28"/>
     </row>
     <row r="35" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="31"/>
       <c r="E35" s="31"/>
       <c r="F35" s="31"/>
       <c r="G35" s="31"/>
       <c r="H35" s="29"/>
       <c r="I35" s="31"/>
       <c r="J35" s="29"/>
       <c r="K35" s="13"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
@@ -6390,52 +6498,56 @@
       </c>
       <c r="BD35" s="22">
         <v>-160</v>
       </c>
       <c r="BE35" s="22">
         <v>-197</v>
       </c>
       <c r="BF35" s="28">
         <v>-156</v>
       </c>
       <c r="BG35" s="28">
         <v>-181</v>
       </c>
       <c r="BH35" s="28">
         <v>-53</v>
       </c>
       <c r="BI35" s="22">
         <v>-120</v>
       </c>
       <c r="BJ35" s="22">
         <v>-193</v>
       </c>
       <c r="BK35" s="22">
         <v>-119</v>
       </c>
-      <c r="BL35" s="22"/>
-      <c r="BM35" s="22"/>
+      <c r="BL35" s="28">
+        <v>-98</v>
+      </c>
+      <c r="BM35" s="28">
+        <v>-95</v>
+      </c>
       <c r="BN35" s="22"/>
       <c r="BO35" s="22"/>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="22"/>
       <c r="BR35" s="28"/>
       <c r="BS35" s="28"/>
       <c r="BT35" s="28"/>
       <c r="BU35" s="28"/>
     </row>
     <row r="36" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A36" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="34"/>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="33"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
@@ -6567,52 +6679,56 @@
       </c>
       <c r="BD36" s="36">
         <v>-68</v>
       </c>
       <c r="BE36" s="36">
         <v>-79</v>
       </c>
       <c r="BF36" s="36">
         <v>-62</v>
       </c>
       <c r="BG36" s="36">
         <v>-86</v>
       </c>
       <c r="BH36" s="36">
         <v>-83</v>
       </c>
       <c r="BI36" s="36">
         <v>-54</v>
       </c>
       <c r="BJ36" s="36">
         <v>-66</v>
       </c>
       <c r="BK36" s="36">
         <v>-35</v>
       </c>
-      <c r="BL36" s="36"/>
-      <c r="BM36" s="36"/>
+      <c r="BL36" s="36">
+        <v>-34</v>
+      </c>
+      <c r="BM36" s="36">
+        <v>-64</v>
+      </c>
       <c r="BN36" s="36"/>
       <c r="BO36" s="36"/>
       <c r="BP36" s="36"/>
       <c r="BQ36" s="36"/>
       <c r="BR36" s="36"/>
       <c r="BS36" s="36"/>
       <c r="BT36" s="36"/>
       <c r="BU36" s="36"/>
     </row>
     <row r="37" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A37" s="27"/>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="15"/>
       <c r="I37" s="14"/>
       <c r="J37" s="29"/>
       <c r="K37" s="13"/>
       <c r="L37" s="15"/>
       <c r="M37" s="15"/>
       <c r="N37" s="22"/>
       <c r="O37" s="22"/>
@@ -6936,61 +7052,61 @@
     <row r="51" spans="1:14">
       <c r="A51" s="23"/>
       <c r="B51" s="3"/>
       <c r="N51" s="3"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="23"/>
       <c r="B52" s="3"/>
       <c r="N52" s="3"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="23"/>
       <c r="B53" s="3"/>
       <c r="N53" s="3"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="23"/>
       <c r="B54" s="3"/>
       <c r="N54" s="3"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BJ3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:AN1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AG3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A5:BU5"/>
+    <mergeCell ref="A17:BU17"/>
+    <mergeCell ref="A25:BU25"/>
+    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>