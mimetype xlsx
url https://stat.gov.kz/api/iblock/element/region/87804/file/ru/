--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -310,51 +310,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -472,82 +472,94 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -820,229 +832,229 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BL26" sqref="BL26:BM36"/>
+    <sheetView tabSelected="1" topLeftCell="AO1" workbookViewId="0">
+      <selection activeCell="BN36" sqref="BN36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="1"/>
     <col min="30" max="30" width="7.7109375" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="1"/>
     <col min="42" max="42" width="7.7109375" customWidth="1"/>
     <col min="44" max="45" width="9.140625" style="38"/>
     <col min="47" max="47" width="9.140625" style="38"/>
     <col min="48" max="48" width="9.140625" style="54"/>
     <col min="49" max="53" width="9.140625" style="38"/>
     <col min="54" max="54" width="7.7109375" style="38" customWidth="1"/>
     <col min="55" max="65" width="9.140625" style="38"/>
     <col min="66" max="66" width="7.7109375" style="38" customWidth="1"/>
     <col min="67" max="73" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="38" customFormat="1" ht="12.75">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="69"/>
-[...37 lines deleted...]
-      <c r="AN1" s="69"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="63"/>
+      <c r="AB1" s="63"/>
+      <c r="AC1" s="63"/>
+      <c r="AD1" s="63"/>
+      <c r="AE1" s="63"/>
+      <c r="AF1" s="63"/>
+      <c r="AG1" s="63"/>
+      <c r="AH1" s="63"/>
+      <c r="AI1" s="63"/>
+      <c r="AJ1" s="63"/>
+      <c r="AK1" s="63"/>
+      <c r="AL1" s="63"/>
+      <c r="AM1" s="63"/>
+      <c r="AN1" s="63"/>
     </row>
     <row r="2" spans="1:73" s="6" customFormat="1" ht="11.25">
       <c r="X2" s="7"/>
       <c r="Y2" s="8"/>
       <c r="AF2" s="39"/>
       <c r="AI2" s="39"/>
       <c r="AJ2" s="39"/>
       <c r="AK2" s="8"/>
       <c r="AL2" s="51"/>
       <c r="AO2" s="51"/>
       <c r="AP2" s="51"/>
       <c r="AR2" s="51"/>
       <c r="AW2" s="52"/>
       <c r="AX2" s="51"/>
       <c r="BA2" s="51"/>
       <c r="BB2" s="51"/>
       <c r="BD2" s="51"/>
       <c r="BI2" s="52"/>
       <c r="BJ2" s="51"/>
       <c r="BM2" s="51"/>
       <c r="BN2" s="51"/>
       <c r="BP2" s="51"/>
       <c r="BU2" s="52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="38" customFormat="1" ht="11.25">
-      <c r="A3" s="70"/>
-      <c r="B3" s="72">
+      <c r="A3" s="64"/>
+      <c r="B3" s="66">
         <v>2021</v>
       </c>
-      <c r="C3" s="73"/>
-[...10 lines deleted...]
-      <c r="N3" s="72">
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="66">
         <v>2022</v>
       </c>
-      <c r="O3" s="73"/>
-[...10 lines deleted...]
-      <c r="Z3" s="72">
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67"/>
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
+      <c r="V3" s="67"/>
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="66">
         <v>2023</v>
       </c>
-      <c r="AA3" s="73"/>
-[...5 lines deleted...]
-      <c r="AG3" s="73"/>
+      <c r="AA3" s="67"/>
+      <c r="AB3" s="67"/>
+      <c r="AC3" s="67"/>
+      <c r="AD3" s="67"/>
+      <c r="AE3" s="67"/>
+      <c r="AF3" s="67"/>
+      <c r="AG3" s="67"/>
       <c r="AH3" s="40"/>
       <c r="AJ3" s="41"/>
-      <c r="AL3" s="63">
+      <c r="AL3" s="68">
         <v>2024</v>
       </c>
-      <c r="AM3" s="64"/>
-[...10 lines deleted...]
-      <c r="AX3" s="63">
+      <c r="AM3" s="69"/>
+      <c r="AN3" s="69"/>
+      <c r="AO3" s="69"/>
+      <c r="AP3" s="69"/>
+      <c r="AQ3" s="69"/>
+      <c r="AR3" s="69"/>
+      <c r="AS3" s="69"/>
+      <c r="AT3" s="69"/>
+      <c r="AU3" s="69"/>
+      <c r="AV3" s="69"/>
+      <c r="AW3" s="70"/>
+      <c r="AX3" s="68">
         <v>2025</v>
       </c>
-      <c r="AY3" s="64"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="63">
+      <c r="AY3" s="69"/>
+      <c r="AZ3" s="69"/>
+      <c r="BA3" s="69"/>
+      <c r="BB3" s="69"/>
+      <c r="BC3" s="69"/>
+      <c r="BD3" s="69"/>
+      <c r="BE3" s="69"/>
+      <c r="BF3" s="69"/>
+      <c r="BG3" s="69"/>
+      <c r="BH3" s="69"/>
+      <c r="BI3" s="70"/>
+      <c r="BJ3" s="68">
         <v>2026</v>
       </c>
-      <c r="BK3" s="64"/>
-[...9 lines deleted...]
-      <c r="BU3" s="65"/>
+      <c r="BK3" s="69"/>
+      <c r="BL3" s="69"/>
+      <c r="BM3" s="69"/>
+      <c r="BN3" s="69"/>
+      <c r="BO3" s="69"/>
+      <c r="BP3" s="69"/>
+      <c r="BQ3" s="69"/>
+      <c r="BR3" s="69"/>
+      <c r="BS3" s="69"/>
+      <c r="BT3" s="69"/>
+      <c r="BU3" s="70"/>
     </row>
     <row r="4" spans="1:73" s="38" customFormat="1" ht="11.25">
-      <c r="A4" s="71"/>
+      <c r="A4" s="65"/>
       <c r="B4" s="46" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="46" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="46" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="46" t="s">
@@ -1217,125 +1229,125 @@
         <v>0</v>
       </c>
       <c r="BO4" s="62" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="61" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="61" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="62" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="62" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="38" customFormat="1" ht="11.25">
-      <c r="A5" s="66" t="s">
+      <c r="A5" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="66"/>
-[...70 lines deleted...]
-      <c r="BU5" s="66"/>
+      <c r="B5" s="71"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+      <c r="K5" s="71"/>
+      <c r="L5" s="71"/>
+      <c r="M5" s="71"/>
+      <c r="N5" s="71"/>
+      <c r="O5" s="71"/>
+      <c r="P5" s="71"/>
+      <c r="Q5" s="71"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
+      <c r="T5" s="71"/>
+      <c r="U5" s="71"/>
+      <c r="V5" s="71"/>
+      <c r="W5" s="71"/>
+      <c r="X5" s="71"/>
+      <c r="Y5" s="71"/>
+      <c r="Z5" s="71"/>
+      <c r="AA5" s="71"/>
+      <c r="AB5" s="71"/>
+      <c r="AC5" s="71"/>
+      <c r="AD5" s="71"/>
+      <c r="AE5" s="71"/>
+      <c r="AF5" s="71"/>
+      <c r="AG5" s="71"/>
+      <c r="AH5" s="71"/>
+      <c r="AI5" s="71"/>
+      <c r="AJ5" s="71"/>
+      <c r="AK5" s="71"/>
+      <c r="AL5" s="71"/>
+      <c r="AM5" s="71"/>
+      <c r="AN5" s="71"/>
+      <c r="AO5" s="71"/>
+      <c r="AP5" s="71"/>
+      <c r="AQ5" s="71"/>
+      <c r="AR5" s="71"/>
+      <c r="AS5" s="71"/>
+      <c r="AT5" s="71"/>
+      <c r="AU5" s="71"/>
+      <c r="AV5" s="71"/>
+      <c r="AW5" s="71"/>
+      <c r="AX5" s="71"/>
+      <c r="AY5" s="71"/>
+      <c r="AZ5" s="71"/>
+      <c r="BA5" s="71"/>
+      <c r="BB5" s="71"/>
+      <c r="BC5" s="71"/>
+      <c r="BD5" s="71"/>
+      <c r="BE5" s="71"/>
+      <c r="BF5" s="71"/>
+      <c r="BG5" s="71"/>
+      <c r="BH5" s="71"/>
+      <c r="BI5" s="71"/>
+      <c r="BJ5" s="71"/>
+      <c r="BK5" s="71"/>
+      <c r="BL5" s="71"/>
+      <c r="BM5" s="71"/>
+      <c r="BN5" s="71"/>
+      <c r="BO5" s="71"/>
+      <c r="BP5" s="71"/>
+      <c r="BQ5" s="71"/>
+      <c r="BR5" s="71"/>
+      <c r="BS5" s="71"/>
+      <c r="BT5" s="71"/>
+      <c r="BU5" s="71"/>
     </row>
     <row r="6" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="15"/>
       <c r="I6" s="14"/>
       <c r="J6" s="15"/>
       <c r="K6" s="16"/>
       <c r="L6" s="15"/>
       <c r="M6" s="15"/>
       <c r="N6" s="17">
         <v>-684</v>
       </c>
       <c r="O6" s="17">
         <v>-828</v>
       </c>
       <c r="P6" s="18">
         <v>-529</v>
@@ -1465,51 +1477,53 @@
       </c>
       <c r="BF6" s="22">
         <v>-1236</v>
       </c>
       <c r="BG6" s="22">
         <v>-1139</v>
       </c>
       <c r="BH6" s="22">
         <v>-787</v>
       </c>
       <c r="BI6" s="22">
         <v>-763</v>
       </c>
       <c r="BJ6" s="22">
         <v>-1035</v>
       </c>
       <c r="BK6" s="22">
         <v>-718</v>
       </c>
       <c r="BL6" s="22">
         <v>-717</v>
       </c>
       <c r="BM6" s="22">
         <v>-937</v>
       </c>
-      <c r="BN6" s="22"/>
+      <c r="BN6" s="74">
+        <v>-823</v>
+      </c>
       <c r="BO6" s="22"/>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="13"/>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
       <c r="N7" s="17">
@@ -1646,51 +1660,53 @@
       </c>
       <c r="BF7" s="22">
         <v>80</v>
       </c>
       <c r="BG7" s="22">
         <v>62</v>
       </c>
       <c r="BH7" s="22">
         <v>127</v>
       </c>
       <c r="BI7" s="22">
         <v>26</v>
       </c>
       <c r="BJ7" s="22">
         <v>27</v>
       </c>
       <c r="BK7" s="22">
         <v>108</v>
       </c>
       <c r="BL7" s="22">
         <v>-105</v>
       </c>
       <c r="BM7" s="22">
         <v>-136</v>
       </c>
-      <c r="BN7" s="22"/>
+      <c r="BN7" s="74">
+        <v>-42</v>
+      </c>
       <c r="BO7" s="22"/>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="15"/>
       <c r="I8" s="14"/>
       <c r="J8" s="15"/>
       <c r="K8" s="16"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="22">
@@ -1827,51 +1843,53 @@
       </c>
       <c r="BF8" s="22">
         <v>-57</v>
       </c>
       <c r="BG8" s="22">
         <v>-17</v>
       </c>
       <c r="BH8" s="22">
         <v>-13</v>
       </c>
       <c r="BI8" s="22">
         <v>-7</v>
       </c>
       <c r="BJ8" s="22">
         <v>-36</v>
       </c>
       <c r="BK8" s="22">
         <v>-45</v>
       </c>
       <c r="BL8" s="22">
         <v>4</v>
       </c>
       <c r="BM8" s="22">
         <v>-17</v>
       </c>
-      <c r="BN8" s="22"/>
+      <c r="BN8" s="74">
+        <v>-52</v>
+      </c>
       <c r="BO8" s="22"/>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="15"/>
       <c r="I9" s="14"/>
       <c r="J9" s="15"/>
       <c r="K9" s="16"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="22">
@@ -2008,51 +2026,53 @@
       </c>
       <c r="BF9" s="22">
         <v>-226</v>
       </c>
       <c r="BG9" s="22">
         <v>-175</v>
       </c>
       <c r="BH9" s="22">
         <v>-113</v>
       </c>
       <c r="BI9" s="22">
         <v>-87</v>
       </c>
       <c r="BJ9" s="22">
         <v>-90</v>
       </c>
       <c r="BK9" s="22">
         <v>-71</v>
       </c>
       <c r="BL9" s="22">
         <v>-114</v>
       </c>
       <c r="BM9" s="22">
         <v>-104</v>
       </c>
-      <c r="BN9" s="22"/>
+      <c r="BN9" s="74">
+        <v>-83</v>
+      </c>
       <c r="BO9" s="22"/>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="15"/>
       <c r="I10" s="14"/>
       <c r="J10" s="15"/>
       <c r="K10" s="16"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="22">
@@ -2189,51 +2209,53 @@
       </c>
       <c r="BF10" s="22">
         <v>-223</v>
       </c>
       <c r="BG10" s="22">
         <v>-161</v>
       </c>
       <c r="BH10" s="22">
         <v>-160</v>
       </c>
       <c r="BI10" s="22">
         <v>-118</v>
       </c>
       <c r="BJ10" s="22">
         <v>-111</v>
       </c>
       <c r="BK10" s="22">
         <v>-128</v>
       </c>
       <c r="BL10" s="22">
         <v>-84</v>
       </c>
       <c r="BM10" s="22">
         <v>-109</v>
       </c>
-      <c r="BN10" s="22"/>
+      <c r="BN10" s="74">
+        <v>-112</v>
+      </c>
       <c r="BO10" s="22"/>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14"/>
       <c r="H11" s="15"/>
       <c r="I11" s="14"/>
       <c r="J11" s="15"/>
       <c r="K11" s="16"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="22">
@@ -2370,51 +2392,53 @@
       </c>
       <c r="BF11" s="22">
         <v>-165</v>
       </c>
       <c r="BG11" s="22">
         <v>-125</v>
       </c>
       <c r="BH11" s="22">
         <v>-143</v>
       </c>
       <c r="BI11" s="22">
         <v>-124</v>
       </c>
       <c r="BJ11" s="22">
         <v>-80</v>
       </c>
       <c r="BK11" s="22">
         <v>-97</v>
       </c>
       <c r="BL11" s="22">
         <v>-87</v>
       </c>
       <c r="BM11" s="22">
         <v>-54</v>
       </c>
-      <c r="BN11" s="22"/>
+      <c r="BN11" s="74">
+        <v>-27</v>
+      </c>
       <c r="BO11" s="22"/>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="15"/>
       <c r="I12" s="14"/>
       <c r="J12" s="15"/>
       <c r="K12" s="16"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="22">
@@ -2551,51 +2575,53 @@
       </c>
       <c r="BF12" s="22">
         <v>-210</v>
       </c>
       <c r="BG12" s="22">
         <v>-137</v>
       </c>
       <c r="BH12" s="22">
         <v>-115</v>
       </c>
       <c r="BI12" s="22">
         <v>-115</v>
       </c>
       <c r="BJ12" s="22">
         <v>-218</v>
       </c>
       <c r="BK12" s="22">
         <v>-135</v>
       </c>
       <c r="BL12" s="22">
         <v>-50</v>
       </c>
       <c r="BM12" s="22">
         <v>-80</v>
       </c>
-      <c r="BN12" s="22"/>
+      <c r="BN12" s="74">
+        <v>-74</v>
+      </c>
       <c r="BO12" s="22"/>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="15"/>
       <c r="I13" s="14"/>
       <c r="J13" s="15"/>
       <c r="K13" s="16"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="22">
@@ -2732,51 +2758,53 @@
       </c>
       <c r="BF13" s="22">
         <v>-31</v>
       </c>
       <c r="BG13" s="22">
         <v>-72</v>
       </c>
       <c r="BH13" s="22">
         <v>-86</v>
       </c>
       <c r="BI13" s="22">
         <v>-83</v>
       </c>
       <c r="BJ13" s="22">
         <v>-73</v>
       </c>
       <c r="BK13" s="22">
         <v>-100</v>
       </c>
       <c r="BL13" s="22">
         <v>-71</v>
       </c>
       <c r="BM13" s="22">
         <v>-99</v>
       </c>
-      <c r="BN13" s="22"/>
+      <c r="BN13" s="74">
+        <v>-68</v>
+      </c>
       <c r="BO13" s="22"/>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="22">
@@ -2913,51 +2941,53 @@
       </c>
       <c r="BF14" s="22">
         <v>-103</v>
       </c>
       <c r="BG14" s="22">
         <v>-140</v>
       </c>
       <c r="BH14" s="22">
         <v>-51</v>
       </c>
       <c r="BI14" s="22">
         <v>-63</v>
       </c>
       <c r="BJ14" s="22">
         <v>-120</v>
       </c>
       <c r="BK14" s="22">
         <v>-86</v>
       </c>
       <c r="BL14" s="22">
         <v>-37</v>
       </c>
       <c r="BM14" s="22">
         <v>-93</v>
       </c>
-      <c r="BN14" s="22"/>
+      <c r="BN14" s="74">
+        <v>-102</v>
+      </c>
       <c r="BO14" s="22"/>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="15"/>
       <c r="I15" s="14"/>
       <c r="J15" s="15"/>
       <c r="K15" s="16"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="22">
@@ -3094,51 +3124,53 @@
       </c>
       <c r="BF15" s="22">
         <v>-207</v>
       </c>
       <c r="BG15" s="22">
         <v>-246</v>
       </c>
       <c r="BH15" s="22">
         <v>-118</v>
       </c>
       <c r="BI15" s="22">
         <v>-142</v>
       </c>
       <c r="BJ15" s="22">
         <v>-218</v>
       </c>
       <c r="BK15" s="22">
         <v>-102</v>
       </c>
       <c r="BL15" s="22">
         <v>-71</v>
       </c>
       <c r="BM15" s="22">
         <v>-164</v>
       </c>
-      <c r="BN15" s="22"/>
+      <c r="BN15" s="74">
+        <v>-214</v>
+      </c>
       <c r="BO15" s="22"/>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A16" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="15"/>
       <c r="I16" s="14"/>
       <c r="J16" s="15"/>
       <c r="K16" s="16"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="22">
@@ -3275,135 +3307,137 @@
       </c>
       <c r="BF16" s="22">
         <v>-94</v>
       </c>
       <c r="BG16" s="22">
         <v>-128</v>
       </c>
       <c r="BH16" s="22">
         <v>-115</v>
       </c>
       <c r="BI16" s="22">
         <v>-50</v>
       </c>
       <c r="BJ16" s="22">
         <v>-116</v>
       </c>
       <c r="BK16" s="22">
         <v>-62</v>
       </c>
       <c r="BL16" s="22">
         <v>-102</v>
       </c>
       <c r="BM16" s="22">
         <v>-81</v>
       </c>
-      <c r="BN16" s="22"/>
+      <c r="BN16" s="76">
+        <v>-49</v>
+      </c>
       <c r="BO16" s="22"/>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="38" customFormat="1" ht="11.25">
-      <c r="A17" s="67" t="s">
+      <c r="A17" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="67"/>
-[...70 lines deleted...]
-      <c r="BU17" s="67"/>
+      <c r="B17" s="72"/>
+      <c r="C17" s="72"/>
+      <c r="D17" s="72"/>
+      <c r="E17" s="72"/>
+      <c r="F17" s="72"/>
+      <c r="G17" s="72"/>
+      <c r="H17" s="72"/>
+      <c r="I17" s="72"/>
+      <c r="J17" s="72"/>
+      <c r="K17" s="72"/>
+      <c r="L17" s="72"/>
+      <c r="M17" s="72"/>
+      <c r="N17" s="72"/>
+      <c r="O17" s="72"/>
+      <c r="P17" s="72"/>
+      <c r="Q17" s="72"/>
+      <c r="R17" s="72"/>
+      <c r="S17" s="72"/>
+      <c r="T17" s="72"/>
+      <c r="U17" s="72"/>
+      <c r="V17" s="72"/>
+      <c r="W17" s="72"/>
+      <c r="X17" s="72"/>
+      <c r="Y17" s="72"/>
+      <c r="Z17" s="72"/>
+      <c r="AA17" s="72"/>
+      <c r="AB17" s="72"/>
+      <c r="AC17" s="72"/>
+      <c r="AD17" s="72"/>
+      <c r="AE17" s="72"/>
+      <c r="AF17" s="72"/>
+      <c r="AG17" s="72"/>
+      <c r="AH17" s="72"/>
+      <c r="AI17" s="72"/>
+      <c r="AJ17" s="72"/>
+      <c r="AK17" s="72"/>
+      <c r="AL17" s="72"/>
+      <c r="AM17" s="72"/>
+      <c r="AN17" s="72"/>
+      <c r="AO17" s="72"/>
+      <c r="AP17" s="72"/>
+      <c r="AQ17" s="72"/>
+      <c r="AR17" s="72"/>
+      <c r="AS17" s="72"/>
+      <c r="AT17" s="72"/>
+      <c r="AU17" s="72"/>
+      <c r="AV17" s="72"/>
+      <c r="AW17" s="72"/>
+      <c r="AX17" s="72"/>
+      <c r="AY17" s="72"/>
+      <c r="AZ17" s="72"/>
+      <c r="BA17" s="72"/>
+      <c r="BB17" s="72"/>
+      <c r="BC17" s="72"/>
+      <c r="BD17" s="72"/>
+      <c r="BE17" s="72"/>
+      <c r="BF17" s="72"/>
+      <c r="BG17" s="72"/>
+      <c r="BH17" s="72"/>
+      <c r="BI17" s="72"/>
+      <c r="BJ17" s="72"/>
+      <c r="BK17" s="72"/>
+      <c r="BL17" s="72"/>
+      <c r="BM17" s="72"/>
+      <c r="BN17" s="72"/>
+      <c r="BO17" s="72"/>
+      <c r="BP17" s="72"/>
+      <c r="BQ17" s="72"/>
+      <c r="BR17" s="72"/>
+      <c r="BS17" s="72"/>
+      <c r="BT17" s="72"/>
+      <c r="BU17" s="72"/>
     </row>
     <row r="18" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
       <c r="H18" s="15"/>
       <c r="I18" s="14"/>
       <c r="J18" s="29"/>
       <c r="K18" s="13"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="18">
         <v>-198</v>
       </c>
       <c r="O18" s="18">
         <v>-157</v>
       </c>
       <c r="P18" s="18">
         <v>-136</v>
@@ -3533,51 +3567,53 @@
       </c>
       <c r="BF18" s="22">
         <v>-282</v>
       </c>
       <c r="BG18" s="22">
         <v>-270</v>
       </c>
       <c r="BH18" s="22">
         <v>-183</v>
       </c>
       <c r="BI18" s="22">
         <v>-204</v>
       </c>
       <c r="BJ18" s="22">
         <v>-334</v>
       </c>
       <c r="BK18" s="22">
         <v>-327</v>
       </c>
       <c r="BL18" s="22">
         <v>-356</v>
       </c>
       <c r="BM18" s="22">
         <v>-457</v>
       </c>
-      <c r="BN18" s="22"/>
+      <c r="BN18" s="74">
+        <v>-226</v>
+      </c>
       <c r="BO18" s="22"/>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="13"/>
       <c r="G19" s="13"/>
       <c r="H19" s="13"/>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="17">
@@ -3714,51 +3750,53 @@
       </c>
       <c r="BF19" s="22">
         <v>-74</v>
       </c>
       <c r="BG19" s="22">
         <v>-42</v>
       </c>
       <c r="BH19" s="22">
         <v>-38</v>
       </c>
       <c r="BI19" s="22">
         <v>-138</v>
       </c>
       <c r="BJ19" s="22">
         <v>-135</v>
       </c>
       <c r="BK19" s="22">
         <v>-183</v>
       </c>
       <c r="BL19" s="22">
         <v>-252</v>
       </c>
       <c r="BM19" s="22">
         <v>-214</v>
       </c>
-      <c r="BN19" s="22"/>
+      <c r="BN19" s="74">
+        <v>-55</v>
+      </c>
       <c r="BO19" s="22"/>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="15"/>
       <c r="I20" s="14"/>
       <c r="J20" s="29"/>
       <c r="K20" s="13"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="22">
@@ -3895,51 +3933,53 @@
       </c>
       <c r="BF20" s="22">
         <v>-48</v>
       </c>
       <c r="BG20" s="22">
         <v>-20</v>
       </c>
       <c r="BH20" s="22">
         <v>-6</v>
       </c>
       <c r="BI20" s="22">
         <v>-7</v>
       </c>
       <c r="BJ20" s="22">
         <v>-33</v>
       </c>
       <c r="BK20" s="22">
         <v>-43</v>
       </c>
       <c r="BL20" s="22">
         <v>-2</v>
       </c>
       <c r="BM20" s="22">
         <v>-23</v>
       </c>
-      <c r="BN20" s="22"/>
+      <c r="BN20" s="74">
+        <v>-47</v>
+      </c>
       <c r="BO20" s="22"/>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="15"/>
       <c r="I21" s="14"/>
       <c r="J21" s="29"/>
       <c r="K21" s="13"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="22">
@@ -4076,51 +4116,53 @@
       </c>
       <c r="BF21" s="22">
         <v>-72</v>
       </c>
       <c r="BG21" s="22">
         <v>-32</v>
       </c>
       <c r="BH21" s="22">
         <v>-34</v>
       </c>
       <c r="BI21" s="22">
         <v>-32</v>
       </c>
       <c r="BJ21" s="22">
         <v>-22</v>
       </c>
       <c r="BK21" s="22">
         <v>-46</v>
       </c>
       <c r="BL21" s="22">
         <v>-5</v>
       </c>
       <c r="BM21" s="22">
         <v>-56</v>
       </c>
-      <c r="BN21" s="22"/>
+      <c r="BN21" s="74">
+        <v>-2</v>
+      </c>
       <c r="BO21" s="22"/>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="15"/>
       <c r="I22" s="14"/>
       <c r="J22" s="29"/>
       <c r="K22" s="13"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="22">
@@ -4257,51 +4299,53 @@
       </c>
       <c r="BF22" s="22">
         <v>-5</v>
       </c>
       <c r="BG22" s="22">
         <v>-69</v>
       </c>
       <c r="BH22" s="22">
         <v>-8</v>
       </c>
       <c r="BI22" s="22">
         <v>-9</v>
       </c>
       <c r="BJ22" s="22">
         <v>-69</v>
       </c>
       <c r="BK22" s="22">
         <v>-45</v>
       </c>
       <c r="BL22" s="22">
         <v>-56</v>
       </c>
       <c r="BM22" s="22">
         <v>-78</v>
       </c>
-      <c r="BN22" s="22"/>
+      <c r="BN22" s="74">
+        <v>-69</v>
+      </c>
       <c r="BO22" s="22"/>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="15"/>
       <c r="I23" s="14"/>
       <c r="J23" s="29"/>
       <c r="K23" s="13"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
       <c r="N23" s="22">
@@ -4438,51 +4482,53 @@
       </c>
       <c r="BF23" s="22">
         <v>-51</v>
       </c>
       <c r="BG23" s="22">
         <v>-65</v>
       </c>
       <c r="BH23" s="22">
         <v>-65</v>
       </c>
       <c r="BI23" s="22">
         <v>-22</v>
       </c>
       <c r="BJ23" s="22">
         <v>-25</v>
       </c>
       <c r="BK23" s="22">
         <v>17</v>
       </c>
       <c r="BL23" s="22">
         <v>27</v>
       </c>
       <c r="BM23" s="22">
         <v>-69</v>
       </c>
-      <c r="BN23" s="22"/>
+      <c r="BN23" s="74">
+        <v>-71</v>
+      </c>
       <c r="BO23" s="22"/>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="15"/>
       <c r="I24" s="14"/>
       <c r="J24" s="29"/>
       <c r="K24" s="13"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
       <c r="N24" s="22">
@@ -4619,135 +4665,137 @@
       </c>
       <c r="BF24" s="22">
         <v>-32</v>
       </c>
       <c r="BG24" s="22">
         <v>-42</v>
       </c>
       <c r="BH24" s="22">
         <v>-32</v>
       </c>
       <c r="BI24" s="22">
         <v>4</v>
       </c>
       <c r="BJ24" s="22">
         <v>-50</v>
       </c>
       <c r="BK24" s="22">
         <v>-27</v>
       </c>
       <c r="BL24" s="22">
         <v>-68</v>
       </c>
       <c r="BM24" s="22">
         <v>-17</v>
       </c>
-      <c r="BN24" s="22"/>
+      <c r="BN24" s="74">
+        <v>18</v>
+      </c>
       <c r="BO24" s="22"/>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="38" customFormat="1" ht="11.25">
-      <c r="A25" s="68" t="s">
+      <c r="A25" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="68"/>
-[...70 lines deleted...]
-      <c r="BU25" s="68"/>
+      <c r="B25" s="73"/>
+      <c r="C25" s="73"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+      <c r="H25" s="73"/>
+      <c r="I25" s="73"/>
+      <c r="J25" s="73"/>
+      <c r="K25" s="73"/>
+      <c r="L25" s="73"/>
+      <c r="M25" s="73"/>
+      <c r="N25" s="73"/>
+      <c r="O25" s="73"/>
+      <c r="P25" s="73"/>
+      <c r="Q25" s="73"/>
+      <c r="R25" s="73"/>
+      <c r="S25" s="73"/>
+      <c r="T25" s="73"/>
+      <c r="U25" s="73"/>
+      <c r="V25" s="73"/>
+      <c r="W25" s="73"/>
+      <c r="X25" s="73"/>
+      <c r="Y25" s="73"/>
+      <c r="Z25" s="73"/>
+      <c r="AA25" s="73"/>
+      <c r="AB25" s="73"/>
+      <c r="AC25" s="73"/>
+      <c r="AD25" s="73"/>
+      <c r="AE25" s="73"/>
+      <c r="AF25" s="73"/>
+      <c r="AG25" s="73"/>
+      <c r="AH25" s="73"/>
+      <c r="AI25" s="73"/>
+      <c r="AJ25" s="73"/>
+      <c r="AK25" s="73"/>
+      <c r="AL25" s="73"/>
+      <c r="AM25" s="73"/>
+      <c r="AN25" s="73"/>
+      <c r="AO25" s="73"/>
+      <c r="AP25" s="73"/>
+      <c r="AQ25" s="73"/>
+      <c r="AR25" s="73"/>
+      <c r="AS25" s="73"/>
+      <c r="AT25" s="73"/>
+      <c r="AU25" s="73"/>
+      <c r="AV25" s="73"/>
+      <c r="AW25" s="73"/>
+      <c r="AX25" s="73"/>
+      <c r="AY25" s="73"/>
+      <c r="AZ25" s="73"/>
+      <c r="BA25" s="73"/>
+      <c r="BB25" s="73"/>
+      <c r="BC25" s="73"/>
+      <c r="BD25" s="73"/>
+      <c r="BE25" s="73"/>
+      <c r="BF25" s="73"/>
+      <c r="BG25" s="73"/>
+      <c r="BH25" s="73"/>
+      <c r="BI25" s="73"/>
+      <c r="BJ25" s="73"/>
+      <c r="BK25" s="73"/>
+      <c r="BL25" s="73"/>
+      <c r="BM25" s="73"/>
+      <c r="BN25" s="73"/>
+      <c r="BO25" s="73"/>
+      <c r="BP25" s="73"/>
+      <c r="BQ25" s="73"/>
+      <c r="BR25" s="73"/>
+      <c r="BS25" s="73"/>
+      <c r="BT25" s="73"/>
+      <c r="BU25" s="73"/>
     </row>
     <row r="26" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="17">
         <v>-486</v>
       </c>
       <c r="O26" s="17">
         <v>-671</v>
       </c>
       <c r="P26" s="17">
         <v>-393</v>
@@ -4877,51 +4925,53 @@
       </c>
       <c r="BF26" s="28">
         <v>-954</v>
       </c>
       <c r="BG26" s="28">
         <v>-869</v>
       </c>
       <c r="BH26" s="28">
         <v>-604</v>
       </c>
       <c r="BI26" s="22">
         <v>-559</v>
       </c>
       <c r="BJ26" s="22">
         <v>-701</v>
       </c>
       <c r="BK26" s="22">
         <v>-391</v>
       </c>
       <c r="BL26" s="28">
         <v>-361</v>
       </c>
       <c r="BM26" s="28">
         <v>-480</v>
       </c>
-      <c r="BN26" s="22"/>
+      <c r="BN26" s="75">
+        <v>-597</v>
+      </c>
       <c r="BO26" s="22"/>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="22"/>
       <c r="BR26" s="28"/>
       <c r="BS26" s="28"/>
       <c r="BT26" s="28"/>
       <c r="BU26" s="28"/>
     </row>
     <row r="27" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="15"/>
       <c r="I27" s="14"/>
       <c r="J27" s="29"/>
       <c r="K27" s="13"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="22">
@@ -5058,51 +5108,53 @@
       </c>
       <c r="BF27" s="28">
         <v>154</v>
       </c>
       <c r="BG27" s="28">
         <v>104</v>
       </c>
       <c r="BH27" s="28">
         <v>165</v>
       </c>
       <c r="BI27" s="22">
         <v>164</v>
       </c>
       <c r="BJ27" s="22">
         <v>162</v>
       </c>
       <c r="BK27" s="22">
         <v>291</v>
       </c>
       <c r="BL27" s="28">
         <v>147</v>
       </c>
       <c r="BM27" s="28">
         <v>78</v>
       </c>
-      <c r="BN27" s="22"/>
+      <c r="BN27" s="75">
+        <v>13</v>
+      </c>
       <c r="BO27" s="22"/>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="22"/>
       <c r="BR27" s="28"/>
       <c r="BS27" s="28"/>
       <c r="BT27" s="28"/>
       <c r="BU27" s="28"/>
     </row>
     <row r="28" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="15"/>
       <c r="I28" s="14"/>
       <c r="J28" s="29"/>
       <c r="K28" s="13"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="22">
@@ -5237,51 +5289,53 @@
       </c>
       <c r="BF28" s="28">
         <v>-9</v>
       </c>
       <c r="BG28" s="28">
         <v>3</v>
       </c>
       <c r="BH28" s="28">
         <v>-7</v>
       </c>
       <c r="BI28" s="22">
         <v>0</v>
       </c>
       <c r="BJ28" s="22">
         <v>-3</v>
       </c>
       <c r="BK28" s="22">
         <v>-2</v>
       </c>
       <c r="BL28" s="28">
         <v>6</v>
       </c>
       <c r="BM28" s="28">
         <v>6</v>
       </c>
-      <c r="BN28" s="22"/>
+      <c r="BN28" s="75">
+        <v>-5</v>
+      </c>
       <c r="BO28" s="22"/>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="22"/>
       <c r="BR28" s="28"/>
       <c r="BS28" s="28"/>
       <c r="BT28" s="28"/>
       <c r="BU28" s="28"/>
     </row>
     <row r="29" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="15"/>
       <c r="I29" s="14"/>
       <c r="J29" s="29"/>
       <c r="K29" s="13"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
       <c r="N29" s="22">
@@ -5418,51 +5472,53 @@
       </c>
       <c r="BF29" s="28">
         <v>-226</v>
       </c>
       <c r="BG29" s="28">
         <v>-175</v>
       </c>
       <c r="BH29" s="28">
         <v>-113</v>
       </c>
       <c r="BI29" s="22">
         <v>-87</v>
       </c>
       <c r="BJ29" s="22">
         <v>-90</v>
       </c>
       <c r="BK29" s="22">
         <v>-71</v>
       </c>
       <c r="BL29" s="28">
         <v>-114</v>
       </c>
       <c r="BM29" s="28">
         <v>-104</v>
       </c>
-      <c r="BN29" s="22"/>
+      <c r="BN29" s="75">
+        <v>-83</v>
+      </c>
       <c r="BO29" s="22"/>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="22"/>
       <c r="BR29" s="28"/>
       <c r="BS29" s="28"/>
       <c r="BT29" s="28"/>
       <c r="BU29" s="28"/>
     </row>
     <row r="30" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="15"/>
       <c r="I30" s="14"/>
       <c r="J30" s="29"/>
       <c r="K30" s="13"/>
       <c r="L30" s="15"/>
       <c r="M30" s="15"/>
       <c r="N30" s="22">
@@ -5599,51 +5655,53 @@
       </c>
       <c r="BF30" s="28">
         <v>-151</v>
       </c>
       <c r="BG30" s="28">
         <v>-129</v>
       </c>
       <c r="BH30" s="28">
         <v>-126</v>
       </c>
       <c r="BI30" s="22">
         <v>-86</v>
       </c>
       <c r="BJ30" s="22">
         <v>-89</v>
       </c>
       <c r="BK30" s="22">
         <v>-82</v>
       </c>
       <c r="BL30" s="28">
         <v>-79</v>
       </c>
       <c r="BM30" s="28">
         <v>-53</v>
       </c>
-      <c r="BN30" s="22"/>
+      <c r="BN30" s="75">
+        <v>-110</v>
+      </c>
       <c r="BO30" s="22"/>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="22"/>
       <c r="BR30" s="28"/>
       <c r="BS30" s="28"/>
       <c r="BT30" s="28"/>
       <c r="BU30" s="28"/>
     </row>
     <row r="31" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A31" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="15"/>
       <c r="I31" s="14"/>
       <c r="J31" s="29"/>
       <c r="K31" s="13"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
       <c r="N31" s="22">
@@ -5780,51 +5838,53 @@
       </c>
       <c r="BF31" s="28">
         <v>-165</v>
       </c>
       <c r="BG31" s="28">
         <v>-125</v>
       </c>
       <c r="BH31" s="28">
         <v>-143</v>
       </c>
       <c r="BI31" s="22">
         <v>-124</v>
       </c>
       <c r="BJ31" s="22">
         <v>-80</v>
       </c>
       <c r="BK31" s="22">
         <v>-97</v>
       </c>
       <c r="BL31" s="28">
         <v>-87</v>
       </c>
       <c r="BM31" s="28">
         <v>-54</v>
       </c>
-      <c r="BN31" s="22"/>
+      <c r="BN31" s="75">
+        <v>-27</v>
+      </c>
       <c r="BO31" s="22"/>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="22"/>
       <c r="BR31" s="28"/>
       <c r="BS31" s="28"/>
       <c r="BT31" s="28"/>
       <c r="BU31" s="28"/>
     </row>
     <row r="32" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A32" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="15"/>
       <c r="I32" s="14"/>
       <c r="J32" s="29"/>
       <c r="K32" s="13"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="22">
@@ -5961,51 +6021,53 @@
       </c>
       <c r="BF32" s="28">
         <v>-210</v>
       </c>
       <c r="BG32" s="28">
         <v>-137</v>
       </c>
       <c r="BH32" s="28">
         <v>-115</v>
       </c>
       <c r="BI32" s="22">
         <v>-115</v>
       </c>
       <c r="BJ32" s="22">
         <v>-218</v>
       </c>
       <c r="BK32" s="22">
         <v>-135</v>
       </c>
       <c r="BL32" s="28">
         <v>-50</v>
       </c>
       <c r="BM32" s="28">
         <v>-80</v>
       </c>
-      <c r="BN32" s="22"/>
+      <c r="BN32" s="75">
+        <v>-74</v>
+      </c>
       <c r="BO32" s="22"/>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="22"/>
       <c r="BR32" s="28"/>
       <c r="BS32" s="28"/>
       <c r="BT32" s="28"/>
       <c r="BU32" s="28"/>
     </row>
     <row r="33" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="13"/>
       <c r="G33" s="13"/>
       <c r="H33" s="13"/>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="22">
@@ -6142,51 +6204,53 @@
       </c>
       <c r="BF33" s="28">
         <v>-31</v>
       </c>
       <c r="BG33" s="28">
         <v>-72</v>
       </c>
       <c r="BH33" s="28">
         <v>-86</v>
       </c>
       <c r="BI33" s="22">
         <v>-83</v>
       </c>
       <c r="BJ33" s="22">
         <v>-73</v>
       </c>
       <c r="BK33" s="22">
         <v>-100</v>
       </c>
       <c r="BL33" s="28">
         <v>-71</v>
       </c>
       <c r="BM33" s="28">
         <v>-99</v>
       </c>
-      <c r="BN33" s="22"/>
+      <c r="BN33" s="75">
+        <v>-68</v>
+      </c>
       <c r="BO33" s="22"/>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="22"/>
       <c r="BR33" s="28"/>
       <c r="BS33" s="28"/>
       <c r="BT33" s="28"/>
       <c r="BU33" s="28"/>
     </row>
     <row r="34" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="31"/>
       <c r="E34" s="31"/>
       <c r="F34" s="31"/>
       <c r="G34" s="31"/>
       <c r="H34" s="29"/>
       <c r="I34" s="31"/>
       <c r="J34" s="29"/>
       <c r="K34" s="13"/>
       <c r="L34" s="29"/>
       <c r="M34" s="29"/>
       <c r="N34" s="28">
@@ -6323,51 +6387,53 @@
       </c>
       <c r="BF34" s="28">
         <v>-98</v>
       </c>
       <c r="BG34" s="28">
         <v>-71</v>
       </c>
       <c r="BH34" s="28">
         <v>-43</v>
       </c>
       <c r="BI34" s="22">
         <v>-54</v>
       </c>
       <c r="BJ34" s="22">
         <v>-51</v>
       </c>
       <c r="BK34" s="22">
         <v>-41</v>
       </c>
       <c r="BL34" s="28">
         <v>19</v>
       </c>
       <c r="BM34" s="28">
         <v>-15</v>
       </c>
-      <c r="BN34" s="22"/>
+      <c r="BN34" s="75">
+        <v>-33</v>
+      </c>
       <c r="BO34" s="22"/>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="22"/>
       <c r="BR34" s="28"/>
       <c r="BS34" s="28"/>
       <c r="BT34" s="28"/>
       <c r="BU34" s="28"/>
     </row>
     <row r="35" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="31"/>
       <c r="E35" s="31"/>
       <c r="F35" s="31"/>
       <c r="G35" s="31"/>
       <c r="H35" s="29"/>
       <c r="I35" s="31"/>
       <c r="J35" s="29"/>
       <c r="K35" s="13"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="28">
@@ -6504,51 +6570,53 @@
       </c>
       <c r="BF35" s="28">
         <v>-156</v>
       </c>
       <c r="BG35" s="28">
         <v>-181</v>
       </c>
       <c r="BH35" s="28">
         <v>-53</v>
       </c>
       <c r="BI35" s="22">
         <v>-120</v>
       </c>
       <c r="BJ35" s="22">
         <v>-193</v>
       </c>
       <c r="BK35" s="22">
         <v>-119</v>
       </c>
       <c r="BL35" s="28">
         <v>-98</v>
       </c>
       <c r="BM35" s="28">
         <v>-95</v>
       </c>
-      <c r="BN35" s="22"/>
+      <c r="BN35" s="75">
+        <v>-143</v>
+      </c>
       <c r="BO35" s="22"/>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="22"/>
       <c r="BR35" s="28"/>
       <c r="BS35" s="28"/>
       <c r="BT35" s="28"/>
       <c r="BU35" s="28"/>
     </row>
     <row r="36" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A36" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="34"/>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="33"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
       <c r="N36" s="36">
@@ -6685,51 +6753,53 @@
       </c>
       <c r="BF36" s="36">
         <v>-62</v>
       </c>
       <c r="BG36" s="36">
         <v>-86</v>
       </c>
       <c r="BH36" s="36">
         <v>-83</v>
       </c>
       <c r="BI36" s="36">
         <v>-54</v>
       </c>
       <c r="BJ36" s="36">
         <v>-66</v>
       </c>
       <c r="BK36" s="36">
         <v>-35</v>
       </c>
       <c r="BL36" s="36">
         <v>-34</v>
       </c>
       <c r="BM36" s="36">
         <v>-64</v>
       </c>
-      <c r="BN36" s="36"/>
+      <c r="BN36" s="77">
+        <v>-67</v>
+      </c>
       <c r="BO36" s="36"/>
       <c r="BP36" s="36"/>
       <c r="BQ36" s="36"/>
       <c r="BR36" s="36"/>
       <c r="BS36" s="36"/>
       <c r="BT36" s="36"/>
       <c r="BU36" s="36"/>
     </row>
     <row r="37" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A37" s="27"/>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="15"/>
       <c r="I37" s="14"/>
       <c r="J37" s="29"/>
       <c r="K37" s="13"/>
       <c r="L37" s="15"/>
       <c r="M37" s="15"/>
       <c r="N37" s="22"/>
       <c r="O37" s="22"/>
       <c r="P37" s="22"/>
@@ -7052,61 +7122,61 @@
     <row r="51" spans="1:14">
       <c r="A51" s="23"/>
       <c r="B51" s="3"/>
       <c r="N51" s="3"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="23"/>
       <c r="B52" s="3"/>
       <c r="N52" s="3"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="23"/>
       <c r="B53" s="3"/>
       <c r="N53" s="3"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="23"/>
       <c r="B54" s="3"/>
       <c r="N54" s="3"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A5:BU5"/>
+    <mergeCell ref="A17:BU17"/>
+    <mergeCell ref="A25:BU25"/>
+    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:AN1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AG3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="BJ3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>