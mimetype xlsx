--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -310,51 +310,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -472,94 +472,82 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -832,229 +820,229 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AO1" workbookViewId="0">
-      <selection activeCell="BN36" sqref="BN36"/>
+    <sheetView tabSelected="1" topLeftCell="BG1" workbookViewId="0">
+      <selection activeCell="BY19" sqref="BY19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="1"/>
     <col min="30" max="30" width="7.7109375" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="1"/>
     <col min="42" max="42" width="7.7109375" customWidth="1"/>
     <col min="44" max="45" width="9.140625" style="38"/>
     <col min="47" max="47" width="9.140625" style="38"/>
     <col min="48" max="48" width="9.140625" style="54"/>
     <col min="49" max="53" width="9.140625" style="38"/>
     <col min="54" max="54" width="7.7109375" style="38" customWidth="1"/>
     <col min="55" max="65" width="9.140625" style="38"/>
     <col min="66" max="66" width="7.7109375" style="38" customWidth="1"/>
     <col min="67" max="73" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="38" customFormat="1" ht="12.75">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="63"/>
-[...37 lines deleted...]
-      <c r="AN1" s="63"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="69"/>
+      <c r="Y1" s="69"/>
+      <c r="Z1" s="69"/>
+      <c r="AA1" s="69"/>
+      <c r="AB1" s="69"/>
+      <c r="AC1" s="69"/>
+      <c r="AD1" s="69"/>
+      <c r="AE1" s="69"/>
+      <c r="AF1" s="69"/>
+      <c r="AG1" s="69"/>
+      <c r="AH1" s="69"/>
+      <c r="AI1" s="69"/>
+      <c r="AJ1" s="69"/>
+      <c r="AK1" s="69"/>
+      <c r="AL1" s="69"/>
+      <c r="AM1" s="69"/>
+      <c r="AN1" s="69"/>
     </row>
     <row r="2" spans="1:73" s="6" customFormat="1" ht="11.25">
       <c r="X2" s="7"/>
       <c r="Y2" s="8"/>
       <c r="AF2" s="39"/>
       <c r="AI2" s="39"/>
       <c r="AJ2" s="39"/>
       <c r="AK2" s="8"/>
       <c r="AL2" s="51"/>
       <c r="AO2" s="51"/>
       <c r="AP2" s="51"/>
       <c r="AR2" s="51"/>
       <c r="AW2" s="52"/>
       <c r="AX2" s="51"/>
       <c r="BA2" s="51"/>
       <c r="BB2" s="51"/>
       <c r="BD2" s="51"/>
       <c r="BI2" s="52"/>
       <c r="BJ2" s="51"/>
       <c r="BM2" s="51"/>
       <c r="BN2" s="51"/>
       <c r="BP2" s="51"/>
       <c r="BU2" s="52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="38" customFormat="1" ht="11.25">
-      <c r="A3" s="64"/>
-      <c r="B3" s="66">
+      <c r="A3" s="70"/>
+      <c r="B3" s="72">
         <v>2021</v>
       </c>
-      <c r="C3" s="67"/>
-[...10 lines deleted...]
-      <c r="N3" s="66">
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="72">
         <v>2022</v>
       </c>
-      <c r="O3" s="67"/>
-[...10 lines deleted...]
-      <c r="Z3" s="66">
+      <c r="O3" s="73"/>
+      <c r="P3" s="73"/>
+      <c r="Q3" s="73"/>
+      <c r="R3" s="73"/>
+      <c r="S3" s="73"/>
+      <c r="T3" s="73"/>
+      <c r="U3" s="73"/>
+      <c r="V3" s="73"/>
+      <c r="W3" s="73"/>
+      <c r="X3" s="73"/>
+      <c r="Y3" s="73"/>
+      <c r="Z3" s="72">
         <v>2023</v>
       </c>
-      <c r="AA3" s="67"/>
-[...5 lines deleted...]
-      <c r="AG3" s="67"/>
+      <c r="AA3" s="73"/>
+      <c r="AB3" s="73"/>
+      <c r="AC3" s="73"/>
+      <c r="AD3" s="73"/>
+      <c r="AE3" s="73"/>
+      <c r="AF3" s="73"/>
+      <c r="AG3" s="73"/>
       <c r="AH3" s="40"/>
       <c r="AJ3" s="41"/>
-      <c r="AL3" s="68">
+      <c r="AL3" s="63">
         <v>2024</v>
       </c>
-      <c r="AM3" s="69"/>
-[...10 lines deleted...]
-      <c r="AX3" s="68">
+      <c r="AM3" s="64"/>
+      <c r="AN3" s="64"/>
+      <c r="AO3" s="64"/>
+      <c r="AP3" s="64"/>
+      <c r="AQ3" s="64"/>
+      <c r="AR3" s="64"/>
+      <c r="AS3" s="64"/>
+      <c r="AT3" s="64"/>
+      <c r="AU3" s="64"/>
+      <c r="AV3" s="64"/>
+      <c r="AW3" s="65"/>
+      <c r="AX3" s="63">
         <v>2025</v>
       </c>
-      <c r="AY3" s="69"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="68">
+      <c r="AY3" s="64"/>
+      <c r="AZ3" s="64"/>
+      <c r="BA3" s="64"/>
+      <c r="BB3" s="64"/>
+      <c r="BC3" s="64"/>
+      <c r="BD3" s="64"/>
+      <c r="BE3" s="64"/>
+      <c r="BF3" s="64"/>
+      <c r="BG3" s="64"/>
+      <c r="BH3" s="64"/>
+      <c r="BI3" s="65"/>
+      <c r="BJ3" s="63">
         <v>2026</v>
       </c>
-      <c r="BK3" s="69"/>
-[...9 lines deleted...]
-      <c r="BU3" s="70"/>
+      <c r="BK3" s="64"/>
+      <c r="BL3" s="64"/>
+      <c r="BM3" s="64"/>
+      <c r="BN3" s="64"/>
+      <c r="BO3" s="64"/>
+      <c r="BP3" s="64"/>
+      <c r="BQ3" s="64"/>
+      <c r="BR3" s="64"/>
+      <c r="BS3" s="64"/>
+      <c r="BT3" s="64"/>
+      <c r="BU3" s="65"/>
     </row>
     <row r="4" spans="1:73" s="38" customFormat="1" ht="11.25">
-      <c r="A4" s="65"/>
+      <c r="A4" s="71"/>
       <c r="B4" s="46" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="46" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="46" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="46" t="s">
@@ -1229,125 +1217,125 @@
         <v>0</v>
       </c>
       <c r="BO4" s="62" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="61" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="61" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="62" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="62" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="38" customFormat="1" ht="11.25">
-      <c r="A5" s="71" t="s">
+      <c r="A5" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="71"/>
-[...70 lines deleted...]
-      <c r="BU5" s="71"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="66"/>
+      <c r="O5" s="66"/>
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66"/>
+      <c r="S5" s="66"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="66"/>
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="66"/>
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66"/>
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="66"/>
+      <c r="AI5" s="66"/>
+      <c r="AJ5" s="66"/>
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="66"/>
+      <c r="AM5" s="66"/>
+      <c r="AN5" s="66"/>
+      <c r="AO5" s="66"/>
+      <c r="AP5" s="66"/>
+      <c r="AQ5" s="66"/>
+      <c r="AR5" s="66"/>
+      <c r="AS5" s="66"/>
+      <c r="AT5" s="66"/>
+      <c r="AU5" s="66"/>
+      <c r="AV5" s="66"/>
+      <c r="AW5" s="66"/>
+      <c r="AX5" s="66"/>
+      <c r="AY5" s="66"/>
+      <c r="AZ5" s="66"/>
+      <c r="BA5" s="66"/>
+      <c r="BB5" s="66"/>
+      <c r="BC5" s="66"/>
+      <c r="BD5" s="66"/>
+      <c r="BE5" s="66"/>
+      <c r="BF5" s="66"/>
+      <c r="BG5" s="66"/>
+      <c r="BH5" s="66"/>
+      <c r="BI5" s="66"/>
+      <c r="BJ5" s="66"/>
+      <c r="BK5" s="66"/>
+      <c r="BL5" s="66"/>
+      <c r="BM5" s="66"/>
+      <c r="BN5" s="66"/>
+      <c r="BO5" s="66"/>
+      <c r="BP5" s="66"/>
+      <c r="BQ5" s="66"/>
+      <c r="BR5" s="66"/>
+      <c r="BS5" s="66"/>
+      <c r="BT5" s="66"/>
+      <c r="BU5" s="66"/>
     </row>
     <row r="6" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="15"/>
       <c r="I6" s="14"/>
       <c r="J6" s="15"/>
       <c r="K6" s="16"/>
       <c r="L6" s="15"/>
       <c r="M6" s="15"/>
       <c r="N6" s="17">
         <v>-684</v>
       </c>
       <c r="O6" s="17">
         <v>-828</v>
       </c>
       <c r="P6" s="18">
         <v>-529</v>
@@ -1477,54 +1465,56 @@
       </c>
       <c r="BF6" s="22">
         <v>-1236</v>
       </c>
       <c r="BG6" s="22">
         <v>-1139</v>
       </c>
       <c r="BH6" s="22">
         <v>-787</v>
       </c>
       <c r="BI6" s="22">
         <v>-763</v>
       </c>
       <c r="BJ6" s="22">
         <v>-1035</v>
       </c>
       <c r="BK6" s="22">
         <v>-718</v>
       </c>
       <c r="BL6" s="22">
         <v>-717</v>
       </c>
       <c r="BM6" s="22">
         <v>-937</v>
       </c>
-      <c r="BN6" s="74">
+      <c r="BN6" s="24">
         <v>-823</v>
       </c>
-      <c r="BO6" s="22"/>
+      <c r="BO6" s="22">
+        <v>-1094</v>
+      </c>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="13"/>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
       <c r="N7" s="17">
         <v>9</v>
@@ -1660,54 +1650,56 @@
       </c>
       <c r="BF7" s="22">
         <v>80</v>
       </c>
       <c r="BG7" s="22">
         <v>62</v>
       </c>
       <c r="BH7" s="22">
         <v>127</v>
       </c>
       <c r="BI7" s="22">
         <v>26</v>
       </c>
       <c r="BJ7" s="22">
         <v>27</v>
       </c>
       <c r="BK7" s="22">
         <v>108</v>
       </c>
       <c r="BL7" s="22">
         <v>-105</v>
       </c>
       <c r="BM7" s="22">
         <v>-136</v>
       </c>
-      <c r="BN7" s="74">
+      <c r="BN7" s="24">
         <v>-42</v>
       </c>
-      <c r="BO7" s="22"/>
+      <c r="BO7" s="22">
+        <v>32</v>
+      </c>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="15"/>
       <c r="I8" s="14"/>
       <c r="J8" s="15"/>
       <c r="K8" s="16"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="22">
         <v>-32</v>
@@ -1843,54 +1835,56 @@
       </c>
       <c r="BF8" s="22">
         <v>-57</v>
       </c>
       <c r="BG8" s="22">
         <v>-17</v>
       </c>
       <c r="BH8" s="22">
         <v>-13</v>
       </c>
       <c r="BI8" s="22">
         <v>-7</v>
       </c>
       <c r="BJ8" s="22">
         <v>-36</v>
       </c>
       <c r="BK8" s="22">
         <v>-45</v>
       </c>
       <c r="BL8" s="22">
         <v>4</v>
       </c>
       <c r="BM8" s="22">
         <v>-17</v>
       </c>
-      <c r="BN8" s="74">
+      <c r="BN8" s="24">
         <v>-52</v>
       </c>
-      <c r="BO8" s="22"/>
+      <c r="BO8" s="22">
+        <v>-22</v>
+      </c>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="15"/>
       <c r="I9" s="14"/>
       <c r="J9" s="15"/>
       <c r="K9" s="16"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="22">
         <v>-53</v>
@@ -2026,54 +2020,56 @@
       </c>
       <c r="BF9" s="22">
         <v>-226</v>
       </c>
       <c r="BG9" s="22">
         <v>-175</v>
       </c>
       <c r="BH9" s="22">
         <v>-113</v>
       </c>
       <c r="BI9" s="22">
         <v>-87</v>
       </c>
       <c r="BJ9" s="22">
         <v>-90</v>
       </c>
       <c r="BK9" s="22">
         <v>-71</v>
       </c>
       <c r="BL9" s="22">
         <v>-114</v>
       </c>
       <c r="BM9" s="22">
         <v>-104</v>
       </c>
-      <c r="BN9" s="74">
+      <c r="BN9" s="24">
         <v>-83</v>
       </c>
-      <c r="BO9" s="22"/>
+      <c r="BO9" s="22">
+        <v>-138</v>
+      </c>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="15"/>
       <c r="I10" s="14"/>
       <c r="J10" s="15"/>
       <c r="K10" s="16"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="22">
         <v>-95</v>
@@ -2209,54 +2205,56 @@
       </c>
       <c r="BF10" s="22">
         <v>-223</v>
       </c>
       <c r="BG10" s="22">
         <v>-161</v>
       </c>
       <c r="BH10" s="22">
         <v>-160</v>
       </c>
       <c r="BI10" s="22">
         <v>-118</v>
       </c>
       <c r="BJ10" s="22">
         <v>-111</v>
       </c>
       <c r="BK10" s="22">
         <v>-128</v>
       </c>
       <c r="BL10" s="22">
         <v>-84</v>
       </c>
       <c r="BM10" s="22">
         <v>-109</v>
       </c>
-      <c r="BN10" s="74">
+      <c r="BN10" s="24">
         <v>-112</v>
       </c>
-      <c r="BO10" s="22"/>
+      <c r="BO10" s="22">
+        <v>-105</v>
+      </c>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14"/>
       <c r="H11" s="15"/>
       <c r="I11" s="14"/>
       <c r="J11" s="15"/>
       <c r="K11" s="16"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="22">
         <v>-109</v>
@@ -2392,54 +2390,56 @@
       </c>
       <c r="BF11" s="22">
         <v>-165</v>
       </c>
       <c r="BG11" s="22">
         <v>-125</v>
       </c>
       <c r="BH11" s="22">
         <v>-143</v>
       </c>
       <c r="BI11" s="22">
         <v>-124</v>
       </c>
       <c r="BJ11" s="22">
         <v>-80</v>
       </c>
       <c r="BK11" s="22">
         <v>-97</v>
       </c>
       <c r="BL11" s="22">
         <v>-87</v>
       </c>
       <c r="BM11" s="22">
         <v>-54</v>
       </c>
-      <c r="BN11" s="74">
+      <c r="BN11" s="24">
         <v>-27</v>
       </c>
-      <c r="BO11" s="22"/>
+      <c r="BO11" s="22">
+        <v>-114</v>
+      </c>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="15"/>
       <c r="I12" s="14"/>
       <c r="J12" s="15"/>
       <c r="K12" s="16"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="22">
         <v>-60</v>
@@ -2575,54 +2575,56 @@
       </c>
       <c r="BF12" s="22">
         <v>-210</v>
       </c>
       <c r="BG12" s="22">
         <v>-137</v>
       </c>
       <c r="BH12" s="22">
         <v>-115</v>
       </c>
       <c r="BI12" s="22">
         <v>-115</v>
       </c>
       <c r="BJ12" s="22">
         <v>-218</v>
       </c>
       <c r="BK12" s="22">
         <v>-135</v>
       </c>
       <c r="BL12" s="22">
         <v>-50</v>
       </c>
       <c r="BM12" s="22">
         <v>-80</v>
       </c>
-      <c r="BN12" s="74">
+      <c r="BN12" s="24">
         <v>-74</v>
       </c>
-      <c r="BO12" s="22"/>
+      <c r="BO12" s="22">
+        <v>-174</v>
+      </c>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="15"/>
       <c r="I13" s="14"/>
       <c r="J13" s="15"/>
       <c r="K13" s="16"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="22">
         <v>-56</v>
@@ -2758,54 +2760,56 @@
       </c>
       <c r="BF13" s="22">
         <v>-31</v>
       </c>
       <c r="BG13" s="22">
         <v>-72</v>
       </c>
       <c r="BH13" s="22">
         <v>-86</v>
       </c>
       <c r="BI13" s="22">
         <v>-83</v>
       </c>
       <c r="BJ13" s="22">
         <v>-73</v>
       </c>
       <c r="BK13" s="22">
         <v>-100</v>
       </c>
       <c r="BL13" s="22">
         <v>-71</v>
       </c>
       <c r="BM13" s="22">
         <v>-99</v>
       </c>
-      <c r="BN13" s="74">
+      <c r="BN13" s="24">
         <v>-68</v>
       </c>
-      <c r="BO13" s="22"/>
+      <c r="BO13" s="22">
+        <v>-106</v>
+      </c>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="22">
         <v>-173</v>
@@ -2941,54 +2945,56 @@
       </c>
       <c r="BF14" s="22">
         <v>-103</v>
       </c>
       <c r="BG14" s="22">
         <v>-140</v>
       </c>
       <c r="BH14" s="22">
         <v>-51</v>
       </c>
       <c r="BI14" s="22">
         <v>-63</v>
       </c>
       <c r="BJ14" s="22">
         <v>-120</v>
       </c>
       <c r="BK14" s="22">
         <v>-86</v>
       </c>
       <c r="BL14" s="22">
         <v>-37</v>
       </c>
       <c r="BM14" s="22">
         <v>-93</v>
       </c>
-      <c r="BN14" s="74">
+      <c r="BN14" s="24">
         <v>-102</v>
       </c>
-      <c r="BO14" s="22"/>
+      <c r="BO14" s="22">
+        <v>-97</v>
+      </c>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="15"/>
       <c r="I15" s="14"/>
       <c r="J15" s="15"/>
       <c r="K15" s="16"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="22">
         <v>-64</v>
@@ -3124,54 +3130,56 @@
       </c>
       <c r="BF15" s="22">
         <v>-207</v>
       </c>
       <c r="BG15" s="22">
         <v>-246</v>
       </c>
       <c r="BH15" s="22">
         <v>-118</v>
       </c>
       <c r="BI15" s="22">
         <v>-142</v>
       </c>
       <c r="BJ15" s="22">
         <v>-218</v>
       </c>
       <c r="BK15" s="22">
         <v>-102</v>
       </c>
       <c r="BL15" s="22">
         <v>-71</v>
       </c>
       <c r="BM15" s="22">
         <v>-164</v>
       </c>
-      <c r="BN15" s="74">
+      <c r="BN15" s="24">
         <v>-214</v>
       </c>
-      <c r="BO15" s="22"/>
+      <c r="BO15" s="22">
+        <v>-289</v>
+      </c>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A16" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="15"/>
       <c r="I16" s="14"/>
       <c r="J16" s="15"/>
       <c r="K16" s="16"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="22">
         <v>-51</v>
@@ -3307,137 +3315,139 @@
       </c>
       <c r="BF16" s="22">
         <v>-94</v>
       </c>
       <c r="BG16" s="22">
         <v>-128</v>
       </c>
       <c r="BH16" s="22">
         <v>-115</v>
       </c>
       <c r="BI16" s="22">
         <v>-50</v>
       </c>
       <c r="BJ16" s="22">
         <v>-116</v>
       </c>
       <c r="BK16" s="22">
         <v>-62</v>
       </c>
       <c r="BL16" s="22">
         <v>-102</v>
       </c>
       <c r="BM16" s="22">
         <v>-81</v>
       </c>
-      <c r="BN16" s="76">
+      <c r="BN16" s="25">
         <v>-49</v>
       </c>
-      <c r="BO16" s="22"/>
+      <c r="BO16" s="22">
+        <v>-81</v>
+      </c>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="38" customFormat="1" ht="11.25">
-      <c r="A17" s="72" t="s">
+      <c r="A17" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="72"/>
-[...70 lines deleted...]
-      <c r="BU17" s="72"/>
+      <c r="B17" s="67"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
+      <c r="J17" s="67"/>
+      <c r="K17" s="67"/>
+      <c r="L17" s="67"/>
+      <c r="M17" s="67"/>
+      <c r="N17" s="67"/>
+      <c r="O17" s="67"/>
+      <c r="P17" s="67"/>
+      <c r="Q17" s="67"/>
+      <c r="R17" s="67"/>
+      <c r="S17" s="67"/>
+      <c r="T17" s="67"/>
+      <c r="U17" s="67"/>
+      <c r="V17" s="67"/>
+      <c r="W17" s="67"/>
+      <c r="X17" s="67"/>
+      <c r="Y17" s="67"/>
+      <c r="Z17" s="67"/>
+      <c r="AA17" s="67"/>
+      <c r="AB17" s="67"/>
+      <c r="AC17" s="67"/>
+      <c r="AD17" s="67"/>
+      <c r="AE17" s="67"/>
+      <c r="AF17" s="67"/>
+      <c r="AG17" s="67"/>
+      <c r="AH17" s="67"/>
+      <c r="AI17" s="67"/>
+      <c r="AJ17" s="67"/>
+      <c r="AK17" s="67"/>
+      <c r="AL17" s="67"/>
+      <c r="AM17" s="67"/>
+      <c r="AN17" s="67"/>
+      <c r="AO17" s="67"/>
+      <c r="AP17" s="67"/>
+      <c r="AQ17" s="67"/>
+      <c r="AR17" s="67"/>
+      <c r="AS17" s="67"/>
+      <c r="AT17" s="67"/>
+      <c r="AU17" s="67"/>
+      <c r="AV17" s="67"/>
+      <c r="AW17" s="67"/>
+      <c r="AX17" s="67"/>
+      <c r="AY17" s="67"/>
+      <c r="AZ17" s="67"/>
+      <c r="BA17" s="67"/>
+      <c r="BB17" s="67"/>
+      <c r="BC17" s="67"/>
+      <c r="BD17" s="67"/>
+      <c r="BE17" s="67"/>
+      <c r="BF17" s="67"/>
+      <c r="BG17" s="67"/>
+      <c r="BH17" s="67"/>
+      <c r="BI17" s="67"/>
+      <c r="BJ17" s="67"/>
+      <c r="BK17" s="67"/>
+      <c r="BL17" s="67"/>
+      <c r="BM17" s="67"/>
+      <c r="BN17" s="67"/>
+      <c r="BO17" s="67"/>
+      <c r="BP17" s="67"/>
+      <c r="BQ17" s="67"/>
+      <c r="BR17" s="67"/>
+      <c r="BS17" s="67"/>
+      <c r="BT17" s="67"/>
+      <c r="BU17" s="67"/>
     </row>
     <row r="18" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
       <c r="H18" s="15"/>
       <c r="I18" s="14"/>
       <c r="J18" s="29"/>
       <c r="K18" s="13"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="18">
         <v>-198</v>
       </c>
       <c r="O18" s="18">
         <v>-157</v>
       </c>
       <c r="P18" s="18">
         <v>-136</v>
@@ -3567,54 +3577,56 @@
       </c>
       <c r="BF18" s="22">
         <v>-282</v>
       </c>
       <c r="BG18" s="22">
         <v>-270</v>
       </c>
       <c r="BH18" s="22">
         <v>-183</v>
       </c>
       <c r="BI18" s="22">
         <v>-204</v>
       </c>
       <c r="BJ18" s="22">
         <v>-334</v>
       </c>
       <c r="BK18" s="22">
         <v>-327</v>
       </c>
       <c r="BL18" s="22">
         <v>-356</v>
       </c>
       <c r="BM18" s="22">
         <v>-457</v>
       </c>
-      <c r="BN18" s="74">
+      <c r="BN18" s="24">
         <v>-226</v>
       </c>
-      <c r="BO18" s="22"/>
+      <c r="BO18" s="22">
+        <v>-143</v>
+      </c>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="13"/>
       <c r="G19" s="13"/>
       <c r="H19" s="13"/>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="17">
         <v>-64</v>
@@ -3750,54 +3762,56 @@
       </c>
       <c r="BF19" s="22">
         <v>-74</v>
       </c>
       <c r="BG19" s="22">
         <v>-42</v>
       </c>
       <c r="BH19" s="22">
         <v>-38</v>
       </c>
       <c r="BI19" s="22">
         <v>-138</v>
       </c>
       <c r="BJ19" s="22">
         <v>-135</v>
       </c>
       <c r="BK19" s="22">
         <v>-183</v>
       </c>
       <c r="BL19" s="22">
         <v>-252</v>
       </c>
       <c r="BM19" s="22">
         <v>-214</v>
       </c>
-      <c r="BN19" s="74">
+      <c r="BN19" s="24">
         <v>-55</v>
       </c>
-      <c r="BO19" s="22"/>
+      <c r="BO19" s="22">
+        <v>21</v>
+      </c>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="15"/>
       <c r="I20" s="14"/>
       <c r="J20" s="29"/>
       <c r="K20" s="13"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="22">
         <v>-24</v>
@@ -3933,54 +3947,56 @@
       </c>
       <c r="BF20" s="22">
         <v>-48</v>
       </c>
       <c r="BG20" s="22">
         <v>-20</v>
       </c>
       <c r="BH20" s="22">
         <v>-6</v>
       </c>
       <c r="BI20" s="22">
         <v>-7</v>
       </c>
       <c r="BJ20" s="22">
         <v>-33</v>
       </c>
       <c r="BK20" s="22">
         <v>-43</v>
       </c>
       <c r="BL20" s="22">
         <v>-2</v>
       </c>
       <c r="BM20" s="22">
         <v>-23</v>
       </c>
-      <c r="BN20" s="74">
+      <c r="BN20" s="24">
         <v>-47</v>
       </c>
-      <c r="BO20" s="22"/>
+      <c r="BO20" s="22">
+        <v>-27</v>
+      </c>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="15"/>
       <c r="I21" s="14"/>
       <c r="J21" s="29"/>
       <c r="K21" s="13"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="22">
         <v>-13</v>
@@ -4116,54 +4132,56 @@
       </c>
       <c r="BF21" s="22">
         <v>-72</v>
       </c>
       <c r="BG21" s="22">
         <v>-32</v>
       </c>
       <c r="BH21" s="22">
         <v>-34</v>
       </c>
       <c r="BI21" s="22">
         <v>-32</v>
       </c>
       <c r="BJ21" s="22">
         <v>-22</v>
       </c>
       <c r="BK21" s="22">
         <v>-46</v>
       </c>
       <c r="BL21" s="22">
         <v>-5</v>
       </c>
       <c r="BM21" s="22">
         <v>-56</v>
       </c>
-      <c r="BN21" s="74">
+      <c r="BN21" s="24">
         <v>-2</v>
       </c>
-      <c r="BO21" s="22"/>
+      <c r="BO21" s="22">
+        <v>21</v>
+      </c>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="15"/>
       <c r="I22" s="14"/>
       <c r="J22" s="29"/>
       <c r="K22" s="13"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="22">
         <v>-42</v>
@@ -4299,54 +4317,56 @@
       </c>
       <c r="BF22" s="22">
         <v>-5</v>
       </c>
       <c r="BG22" s="22">
         <v>-69</v>
       </c>
       <c r="BH22" s="22">
         <v>-8</v>
       </c>
       <c r="BI22" s="22">
         <v>-9</v>
       </c>
       <c r="BJ22" s="22">
         <v>-69</v>
       </c>
       <c r="BK22" s="22">
         <v>-45</v>
       </c>
       <c r="BL22" s="22">
         <v>-56</v>
       </c>
       <c r="BM22" s="22">
         <v>-78</v>
       </c>
-      <c r="BN22" s="74">
+      <c r="BN22" s="24">
         <v>-69</v>
       </c>
-      <c r="BO22" s="22"/>
+      <c r="BO22" s="22">
+        <v>-56</v>
+      </c>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="15"/>
       <c r="I23" s="14"/>
       <c r="J23" s="29"/>
       <c r="K23" s="13"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
       <c r="N23" s="22">
         <v>-41</v>
@@ -4482,54 +4502,56 @@
       </c>
       <c r="BF23" s="22">
         <v>-51</v>
       </c>
       <c r="BG23" s="22">
         <v>-65</v>
       </c>
       <c r="BH23" s="22">
         <v>-65</v>
       </c>
       <c r="BI23" s="22">
         <v>-22</v>
       </c>
       <c r="BJ23" s="22">
         <v>-25</v>
       </c>
       <c r="BK23" s="22">
         <v>17</v>
       </c>
       <c r="BL23" s="22">
         <v>27</v>
       </c>
       <c r="BM23" s="22">
         <v>-69</v>
       </c>
-      <c r="BN23" s="74">
+      <c r="BN23" s="24">
         <v>-71</v>
       </c>
-      <c r="BO23" s="22"/>
+      <c r="BO23" s="22">
+        <v>-64</v>
+      </c>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="15"/>
       <c r="I24" s="14"/>
       <c r="J24" s="29"/>
       <c r="K24" s="13"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
       <c r="N24" s="22">
         <v>-14</v>
@@ -4665,137 +4687,139 @@
       </c>
       <c r="BF24" s="22">
         <v>-32</v>
       </c>
       <c r="BG24" s="22">
         <v>-42</v>
       </c>
       <c r="BH24" s="22">
         <v>-32</v>
       </c>
       <c r="BI24" s="22">
         <v>4</v>
       </c>
       <c r="BJ24" s="22">
         <v>-50</v>
       </c>
       <c r="BK24" s="22">
         <v>-27</v>
       </c>
       <c r="BL24" s="22">
         <v>-68</v>
       </c>
       <c r="BM24" s="22">
         <v>-17</v>
       </c>
-      <c r="BN24" s="74">
+      <c r="BN24" s="24">
         <v>18</v>
       </c>
-      <c r="BO24" s="22"/>
+      <c r="BO24" s="22">
+        <v>-38</v>
+      </c>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="38" customFormat="1" ht="11.25">
-      <c r="A25" s="73" t="s">
+      <c r="A25" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="73"/>
-[...70 lines deleted...]
-      <c r="BU25" s="73"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="68"/>
+      <c r="D25" s="68"/>
+      <c r="E25" s="68"/>
+      <c r="F25" s="68"/>
+      <c r="G25" s="68"/>
+      <c r="H25" s="68"/>
+      <c r="I25" s="68"/>
+      <c r="J25" s="68"/>
+      <c r="K25" s="68"/>
+      <c r="L25" s="68"/>
+      <c r="M25" s="68"/>
+      <c r="N25" s="68"/>
+      <c r="O25" s="68"/>
+      <c r="P25" s="68"/>
+      <c r="Q25" s="68"/>
+      <c r="R25" s="68"/>
+      <c r="S25" s="68"/>
+      <c r="T25" s="68"/>
+      <c r="U25" s="68"/>
+      <c r="V25" s="68"/>
+      <c r="W25" s="68"/>
+      <c r="X25" s="68"/>
+      <c r="Y25" s="68"/>
+      <c r="Z25" s="68"/>
+      <c r="AA25" s="68"/>
+      <c r="AB25" s="68"/>
+      <c r="AC25" s="68"/>
+      <c r="AD25" s="68"/>
+      <c r="AE25" s="68"/>
+      <c r="AF25" s="68"/>
+      <c r="AG25" s="68"/>
+      <c r="AH25" s="68"/>
+      <c r="AI25" s="68"/>
+      <c r="AJ25" s="68"/>
+      <c r="AK25" s="68"/>
+      <c r="AL25" s="68"/>
+      <c r="AM25" s="68"/>
+      <c r="AN25" s="68"/>
+      <c r="AO25" s="68"/>
+      <c r="AP25" s="68"/>
+      <c r="AQ25" s="68"/>
+      <c r="AR25" s="68"/>
+      <c r="AS25" s="68"/>
+      <c r="AT25" s="68"/>
+      <c r="AU25" s="68"/>
+      <c r="AV25" s="68"/>
+      <c r="AW25" s="68"/>
+      <c r="AX25" s="68"/>
+      <c r="AY25" s="68"/>
+      <c r="AZ25" s="68"/>
+      <c r="BA25" s="68"/>
+      <c r="BB25" s="68"/>
+      <c r="BC25" s="68"/>
+      <c r="BD25" s="68"/>
+      <c r="BE25" s="68"/>
+      <c r="BF25" s="68"/>
+      <c r="BG25" s="68"/>
+      <c r="BH25" s="68"/>
+      <c r="BI25" s="68"/>
+      <c r="BJ25" s="68"/>
+      <c r="BK25" s="68"/>
+      <c r="BL25" s="68"/>
+      <c r="BM25" s="68"/>
+      <c r="BN25" s="68"/>
+      <c r="BO25" s="68"/>
+      <c r="BP25" s="68"/>
+      <c r="BQ25" s="68"/>
+      <c r="BR25" s="68"/>
+      <c r="BS25" s="68"/>
+      <c r="BT25" s="68"/>
+      <c r="BU25" s="68"/>
     </row>
     <row r="26" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="17">
         <v>-486</v>
       </c>
       <c r="O26" s="17">
         <v>-671</v>
       </c>
       <c r="P26" s="17">
         <v>-393</v>
@@ -4925,54 +4949,56 @@
       </c>
       <c r="BF26" s="28">
         <v>-954</v>
       </c>
       <c r="BG26" s="28">
         <v>-869</v>
       </c>
       <c r="BH26" s="28">
         <v>-604</v>
       </c>
       <c r="BI26" s="22">
         <v>-559</v>
       </c>
       <c r="BJ26" s="22">
         <v>-701</v>
       </c>
       <c r="BK26" s="22">
         <v>-391</v>
       </c>
       <c r="BL26" s="28">
         <v>-361</v>
       </c>
       <c r="BM26" s="28">
         <v>-480</v>
       </c>
-      <c r="BN26" s="75">
+      <c r="BN26" s="22">
         <v>-597</v>
       </c>
-      <c r="BO26" s="22"/>
+      <c r="BO26" s="28">
+        <v>-951</v>
+      </c>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="22"/>
       <c r="BR26" s="28"/>
       <c r="BS26" s="28"/>
       <c r="BT26" s="28"/>
       <c r="BU26" s="28"/>
     </row>
     <row r="27" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="15"/>
       <c r="I27" s="14"/>
       <c r="J27" s="29"/>
       <c r="K27" s="13"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="22">
         <v>73</v>
@@ -5108,54 +5134,56 @@
       </c>
       <c r="BF27" s="28">
         <v>154</v>
       </c>
       <c r="BG27" s="28">
         <v>104</v>
       </c>
       <c r="BH27" s="28">
         <v>165</v>
       </c>
       <c r="BI27" s="22">
         <v>164</v>
       </c>
       <c r="BJ27" s="22">
         <v>162</v>
       </c>
       <c r="BK27" s="22">
         <v>291</v>
       </c>
       <c r="BL27" s="28">
         <v>147</v>
       </c>
       <c r="BM27" s="28">
         <v>78</v>
       </c>
-      <c r="BN27" s="75">
+      <c r="BN27" s="22">
         <v>13</v>
       </c>
-      <c r="BO27" s="22"/>
+      <c r="BO27" s="28">
+        <v>11</v>
+      </c>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="22"/>
       <c r="BR27" s="28"/>
       <c r="BS27" s="28"/>
       <c r="BT27" s="28"/>
       <c r="BU27" s="28"/>
     </row>
     <row r="28" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="15"/>
       <c r="I28" s="14"/>
       <c r="J28" s="29"/>
       <c r="K28" s="13"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="22">
         <v>-8</v>
@@ -5289,54 +5317,56 @@
       </c>
       <c r="BF28" s="28">
         <v>-9</v>
       </c>
       <c r="BG28" s="28">
         <v>3</v>
       </c>
       <c r="BH28" s="28">
         <v>-7</v>
       </c>
       <c r="BI28" s="22">
         <v>0</v>
       </c>
       <c r="BJ28" s="22">
         <v>-3</v>
       </c>
       <c r="BK28" s="22">
         <v>-2</v>
       </c>
       <c r="BL28" s="28">
         <v>6</v>
       </c>
       <c r="BM28" s="28">
         <v>6</v>
       </c>
-      <c r="BN28" s="75">
+      <c r="BN28" s="22">
         <v>-5</v>
       </c>
-      <c r="BO28" s="22"/>
+      <c r="BO28" s="28">
+        <v>5</v>
+      </c>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="22"/>
       <c r="BR28" s="28"/>
       <c r="BS28" s="28"/>
       <c r="BT28" s="28"/>
       <c r="BU28" s="28"/>
     </row>
     <row r="29" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="15"/>
       <c r="I29" s="14"/>
       <c r="J29" s="29"/>
       <c r="K29" s="13"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
       <c r="N29" s="22">
         <v>-53</v>
@@ -5472,54 +5502,56 @@
       </c>
       <c r="BF29" s="28">
         <v>-226</v>
       </c>
       <c r="BG29" s="28">
         <v>-175</v>
       </c>
       <c r="BH29" s="28">
         <v>-113</v>
       </c>
       <c r="BI29" s="22">
         <v>-87</v>
       </c>
       <c r="BJ29" s="22">
         <v>-90</v>
       </c>
       <c r="BK29" s="22">
         <v>-71</v>
       </c>
       <c r="BL29" s="28">
         <v>-114</v>
       </c>
       <c r="BM29" s="28">
         <v>-104</v>
       </c>
-      <c r="BN29" s="75">
+      <c r="BN29" s="22">
         <v>-83</v>
       </c>
-      <c r="BO29" s="22"/>
+      <c r="BO29" s="28">
+        <v>-138</v>
+      </c>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="22"/>
       <c r="BR29" s="28"/>
       <c r="BS29" s="28"/>
       <c r="BT29" s="28"/>
       <c r="BU29" s="28"/>
     </row>
     <row r="30" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="15"/>
       <c r="I30" s="14"/>
       <c r="J30" s="29"/>
       <c r="K30" s="13"/>
       <c r="L30" s="15"/>
       <c r="M30" s="15"/>
       <c r="N30" s="22">
         <v>-82</v>
@@ -5655,54 +5687,56 @@
       </c>
       <c r="BF30" s="28">
         <v>-151</v>
       </c>
       <c r="BG30" s="28">
         <v>-129</v>
       </c>
       <c r="BH30" s="28">
         <v>-126</v>
       </c>
       <c r="BI30" s="22">
         <v>-86</v>
       </c>
       <c r="BJ30" s="22">
         <v>-89</v>
       </c>
       <c r="BK30" s="22">
         <v>-82</v>
       </c>
       <c r="BL30" s="28">
         <v>-79</v>
       </c>
       <c r="BM30" s="28">
         <v>-53</v>
       </c>
-      <c r="BN30" s="75">
+      <c r="BN30" s="22">
         <v>-110</v>
       </c>
-      <c r="BO30" s="22"/>
+      <c r="BO30" s="28">
+        <v>-126</v>
+      </c>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="22"/>
       <c r="BR30" s="28"/>
       <c r="BS30" s="28"/>
       <c r="BT30" s="28"/>
       <c r="BU30" s="28"/>
     </row>
     <row r="31" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A31" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="15"/>
       <c r="I31" s="14"/>
       <c r="J31" s="29"/>
       <c r="K31" s="13"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
       <c r="N31" s="22">
         <v>-109</v>
@@ -5838,54 +5872,56 @@
       </c>
       <c r="BF31" s="28">
         <v>-165</v>
       </c>
       <c r="BG31" s="28">
         <v>-125</v>
       </c>
       <c r="BH31" s="28">
         <v>-143</v>
       </c>
       <c r="BI31" s="22">
         <v>-124</v>
       </c>
       <c r="BJ31" s="22">
         <v>-80</v>
       </c>
       <c r="BK31" s="22">
         <v>-97</v>
       </c>
       <c r="BL31" s="28">
         <v>-87</v>
       </c>
       <c r="BM31" s="28">
         <v>-54</v>
       </c>
-      <c r="BN31" s="75">
+      <c r="BN31" s="22">
         <v>-27</v>
       </c>
-      <c r="BO31" s="22"/>
+      <c r="BO31" s="28">
+        <v>-114</v>
+      </c>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="22"/>
       <c r="BR31" s="28"/>
       <c r="BS31" s="28"/>
       <c r="BT31" s="28"/>
       <c r="BU31" s="28"/>
     </row>
     <row r="32" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A32" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="15"/>
       <c r="I32" s="14"/>
       <c r="J32" s="29"/>
       <c r="K32" s="13"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="22">
         <v>-60</v>
@@ -6021,54 +6057,56 @@
       </c>
       <c r="BF32" s="28">
         <v>-210</v>
       </c>
       <c r="BG32" s="28">
         <v>-137</v>
       </c>
       <c r="BH32" s="28">
         <v>-115</v>
       </c>
       <c r="BI32" s="22">
         <v>-115</v>
       </c>
       <c r="BJ32" s="22">
         <v>-218</v>
       </c>
       <c r="BK32" s="22">
         <v>-135</v>
       </c>
       <c r="BL32" s="28">
         <v>-50</v>
       </c>
       <c r="BM32" s="28">
         <v>-80</v>
       </c>
-      <c r="BN32" s="75">
+      <c r="BN32" s="22">
         <v>-74</v>
       </c>
-      <c r="BO32" s="22"/>
+      <c r="BO32" s="28">
+        <v>-174</v>
+      </c>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="22"/>
       <c r="BR32" s="28"/>
       <c r="BS32" s="28"/>
       <c r="BT32" s="28"/>
       <c r="BU32" s="28"/>
     </row>
     <row r="33" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="13"/>
       <c r="G33" s="13"/>
       <c r="H33" s="13"/>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="22">
         <v>-14</v>
@@ -6204,54 +6242,56 @@
       </c>
       <c r="BF33" s="28">
         <v>-31</v>
       </c>
       <c r="BG33" s="28">
         <v>-72</v>
       </c>
       <c r="BH33" s="28">
         <v>-86</v>
       </c>
       <c r="BI33" s="22">
         <v>-83</v>
       </c>
       <c r="BJ33" s="22">
         <v>-73</v>
       </c>
       <c r="BK33" s="22">
         <v>-100</v>
       </c>
       <c r="BL33" s="28">
         <v>-71</v>
       </c>
       <c r="BM33" s="28">
         <v>-99</v>
       </c>
-      <c r="BN33" s="75">
+      <c r="BN33" s="22">
         <v>-68</v>
       </c>
-      <c r="BO33" s="22"/>
+      <c r="BO33" s="28">
+        <v>-106</v>
+      </c>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="22"/>
       <c r="BR33" s="28"/>
       <c r="BS33" s="28"/>
       <c r="BT33" s="28"/>
       <c r="BU33" s="28"/>
     </row>
     <row r="34" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="31"/>
       <c r="E34" s="31"/>
       <c r="F34" s="31"/>
       <c r="G34" s="31"/>
       <c r="H34" s="29"/>
       <c r="I34" s="31"/>
       <c r="J34" s="29"/>
       <c r="K34" s="13"/>
       <c r="L34" s="29"/>
       <c r="M34" s="29"/>
       <c r="N34" s="28">
         <v>-132</v>
@@ -6387,54 +6427,56 @@
       </c>
       <c r="BF34" s="28">
         <v>-98</v>
       </c>
       <c r="BG34" s="28">
         <v>-71</v>
       </c>
       <c r="BH34" s="28">
         <v>-43</v>
       </c>
       <c r="BI34" s="22">
         <v>-54</v>
       </c>
       <c r="BJ34" s="22">
         <v>-51</v>
       </c>
       <c r="BK34" s="22">
         <v>-41</v>
       </c>
       <c r="BL34" s="28">
         <v>19</v>
       </c>
       <c r="BM34" s="28">
         <v>-15</v>
       </c>
-      <c r="BN34" s="75">
+      <c r="BN34" s="22">
         <v>-33</v>
       </c>
-      <c r="BO34" s="22"/>
+      <c r="BO34" s="28">
+        <v>-41</v>
+      </c>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="22"/>
       <c r="BR34" s="28"/>
       <c r="BS34" s="28"/>
       <c r="BT34" s="28"/>
       <c r="BU34" s="28"/>
     </row>
     <row r="35" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="31"/>
       <c r="E35" s="31"/>
       <c r="F35" s="31"/>
       <c r="G35" s="31"/>
       <c r="H35" s="29"/>
       <c r="I35" s="31"/>
       <c r="J35" s="29"/>
       <c r="K35" s="13"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="28">
         <v>-50</v>
@@ -6570,54 +6612,56 @@
       </c>
       <c r="BF35" s="28">
         <v>-156</v>
       </c>
       <c r="BG35" s="28">
         <v>-181</v>
       </c>
       <c r="BH35" s="28">
         <v>-53</v>
       </c>
       <c r="BI35" s="22">
         <v>-120</v>
       </c>
       <c r="BJ35" s="22">
         <v>-193</v>
       </c>
       <c r="BK35" s="22">
         <v>-119</v>
       </c>
       <c r="BL35" s="28">
         <v>-98</v>
       </c>
       <c r="BM35" s="28">
         <v>-95</v>
       </c>
-      <c r="BN35" s="75">
+      <c r="BN35" s="22">
         <v>-143</v>
       </c>
-      <c r="BO35" s="22"/>
+      <c r="BO35" s="28">
+        <v>-225</v>
+      </c>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="22"/>
       <c r="BR35" s="28"/>
       <c r="BS35" s="28"/>
       <c r="BT35" s="28"/>
       <c r="BU35" s="28"/>
     </row>
     <row r="36" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A36" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="34"/>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="33"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
       <c r="N36" s="36">
         <v>-51</v>
@@ -6753,54 +6797,56 @@
       </c>
       <c r="BF36" s="36">
         <v>-62</v>
       </c>
       <c r="BG36" s="36">
         <v>-86</v>
       </c>
       <c r="BH36" s="36">
         <v>-83</v>
       </c>
       <c r="BI36" s="36">
         <v>-54</v>
       </c>
       <c r="BJ36" s="36">
         <v>-66</v>
       </c>
       <c r="BK36" s="36">
         <v>-35</v>
       </c>
       <c r="BL36" s="36">
         <v>-34</v>
       </c>
       <c r="BM36" s="36">
         <v>-64</v>
       </c>
-      <c r="BN36" s="77">
+      <c r="BN36" s="36">
         <v>-67</v>
       </c>
-      <c r="BO36" s="36"/>
+      <c r="BO36" s="36">
+        <v>-43</v>
+      </c>
       <c r="BP36" s="36"/>
       <c r="BQ36" s="36"/>
       <c r="BR36" s="36"/>
       <c r="BS36" s="36"/>
       <c r="BT36" s="36"/>
       <c r="BU36" s="36"/>
     </row>
     <row r="37" spans="1:73" s="38" customFormat="1" ht="11.25">
       <c r="A37" s="27"/>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="15"/>
       <c r="I37" s="14"/>
       <c r="J37" s="29"/>
       <c r="K37" s="13"/>
       <c r="L37" s="15"/>
       <c r="M37" s="15"/>
       <c r="N37" s="22"/>
       <c r="O37" s="22"/>
       <c r="P37" s="22"/>
       <c r="Q37" s="22"/>
@@ -7122,61 +7168,61 @@
     <row r="51" spans="1:14">
       <c r="A51" s="23"/>
       <c r="B51" s="3"/>
       <c r="N51" s="3"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="23"/>
       <c r="B52" s="3"/>
       <c r="N52" s="3"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="23"/>
       <c r="B53" s="3"/>
       <c r="N53" s="3"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="23"/>
       <c r="B54" s="3"/>
       <c r="N54" s="3"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BJ3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:AN1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AG3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A5:BU5"/>
+    <mergeCell ref="A17:BU17"/>
+    <mergeCell ref="A25:BU25"/>
+    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>