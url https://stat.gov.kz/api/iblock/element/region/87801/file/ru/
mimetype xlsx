--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -511,97 +511,97 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -882,265 +882,265 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU41"/>
   <sheetViews>
     <sheetView topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BP26" sqref="BP26"/>
+      <selection activeCell="BK41" sqref="BK41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="3"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="20"/>
     <col min="39" max="39" width="9.140625" style="36"/>
     <col min="41" max="41" width="9.140625" customWidth="1"/>
     <col min="44" max="44" width="9.140625" style="1"/>
     <col min="48" max="49" width="9.140625" style="36"/>
     <col min="50" max="50" width="9.140625" style="20"/>
     <col min="51" max="52" width="9.140625" style="36"/>
     <col min="53" max="53" width="9.140625" style="36" customWidth="1"/>
     <col min="54" max="61" width="9.140625" style="36"/>
     <col min="62" max="62" width="9.140625" style="20"/>
     <col min="63" max="64" width="9.140625" style="36"/>
     <col min="65" max="65" width="9.140625" style="36" customWidth="1"/>
     <col min="66" max="73" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="36" customFormat="1" ht="12.75">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="73"/>
-[...70 lines deleted...]
-      <c r="BU1" s="73"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
+      <c r="AH1" s="71"/>
+      <c r="AI1" s="71"/>
+      <c r="AJ1" s="71"/>
+      <c r="AK1" s="71"/>
+      <c r="AL1" s="71"/>
+      <c r="AM1" s="71"/>
+      <c r="AN1" s="71"/>
+      <c r="AO1" s="71"/>
+      <c r="AP1" s="71"/>
+      <c r="AQ1" s="71"/>
+      <c r="AR1" s="71"/>
+      <c r="AS1" s="71"/>
+      <c r="AT1" s="71"/>
+      <c r="AU1" s="71"/>
+      <c r="AV1" s="71"/>
+      <c r="AW1" s="71"/>
+      <c r="AX1" s="71"/>
+      <c r="AY1" s="71"/>
+      <c r="AZ1" s="71"/>
+      <c r="BA1" s="71"/>
+      <c r="BB1" s="71"/>
+      <c r="BC1" s="71"/>
+      <c r="BD1" s="71"/>
+      <c r="BE1" s="71"/>
+      <c r="BF1" s="71"/>
+      <c r="BG1" s="71"/>
+      <c r="BH1" s="71"/>
+      <c r="BI1" s="71"/>
+      <c r="BJ1" s="71"/>
+      <c r="BK1" s="71"/>
+      <c r="BL1" s="71"/>
+      <c r="BM1" s="71"/>
+      <c r="BN1" s="71"/>
+      <c r="BO1" s="71"/>
+      <c r="BP1" s="71"/>
+      <c r="BQ1" s="71"/>
+      <c r="BR1" s="71"/>
+      <c r="BS1" s="71"/>
+      <c r="BT1" s="71"/>
+      <c r="BU1" s="71"/>
     </row>
     <row r="2" spans="1:73" s="4" customFormat="1" ht="11.25">
       <c r="Y2" s="5"/>
       <c r="AF2" s="6"/>
       <c r="AH2" s="37"/>
       <c r="AI2" s="37"/>
       <c r="AJ2" s="37"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="56"/>
       <c r="AO2" s="56"/>
       <c r="AR2" s="56"/>
       <c r="AW2" s="6"/>
       <c r="AX2" s="56"/>
       <c r="BA2" s="56"/>
       <c r="BD2" s="56"/>
       <c r="BI2" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BJ2" s="56"/>
       <c r="BM2" s="56"/>
       <c r="BP2" s="56"/>
       <c r="BU2" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A3" s="74"/>
-      <c r="B3" s="76">
+      <c r="A3" s="75"/>
+      <c r="B3" s="77">
         <v>2021</v>
       </c>
-      <c r="C3" s="77"/>
-[...10 lines deleted...]
-      <c r="N3" s="76">
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="77">
         <v>2022</v>
       </c>
-      <c r="O3" s="77"/>
-[...10 lines deleted...]
-      <c r="Z3" s="76">
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="78"/>
+      <c r="W3" s="78"/>
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
+      <c r="Z3" s="77">
         <v>2023</v>
       </c>
-      <c r="AA3" s="77"/>
-[...10 lines deleted...]
-      <c r="AL3" s="70">
+      <c r="AA3" s="78"/>
+      <c r="AB3" s="78"/>
+      <c r="AC3" s="78"/>
+      <c r="AD3" s="78"/>
+      <c r="AE3" s="78"/>
+      <c r="AF3" s="78"/>
+      <c r="AG3" s="78"/>
+      <c r="AH3" s="78"/>
+      <c r="AI3" s="78"/>
+      <c r="AJ3" s="78"/>
+      <c r="AK3" s="79"/>
+      <c r="AL3" s="68">
         <v>2024</v>
       </c>
-      <c r="AM3" s="71"/>
-[...10 lines deleted...]
-      <c r="AX3" s="70">
+      <c r="AM3" s="69"/>
+      <c r="AN3" s="69"/>
+      <c r="AO3" s="69"/>
+      <c r="AP3" s="69"/>
+      <c r="AQ3" s="69"/>
+      <c r="AR3" s="69"/>
+      <c r="AS3" s="69"/>
+      <c r="AT3" s="69"/>
+      <c r="AU3" s="69"/>
+      <c r="AV3" s="69"/>
+      <c r="AW3" s="70"/>
+      <c r="AX3" s="68">
         <v>2025</v>
       </c>
-      <c r="AY3" s="71"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="70">
+      <c r="AY3" s="69"/>
+      <c r="AZ3" s="69"/>
+      <c r="BA3" s="69"/>
+      <c r="BB3" s="69"/>
+      <c r="BC3" s="69"/>
+      <c r="BD3" s="69"/>
+      <c r="BE3" s="69"/>
+      <c r="BF3" s="69"/>
+      <c r="BG3" s="69"/>
+      <c r="BH3" s="69"/>
+      <c r="BI3" s="70"/>
+      <c r="BJ3" s="68">
         <v>2026</v>
       </c>
-      <c r="BK3" s="71"/>
-[...9 lines deleted...]
-      <c r="BU3" s="72"/>
+      <c r="BK3" s="69"/>
+      <c r="BL3" s="69"/>
+      <c r="BM3" s="69"/>
+      <c r="BN3" s="69"/>
+      <c r="BO3" s="69"/>
+      <c r="BP3" s="69"/>
+      <c r="BQ3" s="69"/>
+      <c r="BR3" s="69"/>
+      <c r="BS3" s="69"/>
+      <c r="BT3" s="69"/>
+      <c r="BU3" s="70"/>
     </row>
     <row r="4" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A4" s="75"/>
+      <c r="A4" s="76"/>
       <c r="B4" s="55" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="53" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="53" t="s">
@@ -1315,125 +1315,125 @@
         <v>0</v>
       </c>
       <c r="BO4" s="58" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="57" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="57" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="59" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="66" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="66" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A5" s="68" t="s">
+      <c r="A5" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="68"/>
-[...70 lines deleted...]
-      <c r="BU5" s="68"/>
+      <c r="B5" s="72"/>
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+      <c r="G5" s="72"/>
+      <c r="H5" s="72"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72"/>
+      <c r="N5" s="72"/>
+      <c r="O5" s="72"/>
+      <c r="P5" s="72"/>
+      <c r="Q5" s="72"/>
+      <c r="R5" s="72"/>
+      <c r="S5" s="72"/>
+      <c r="T5" s="72"/>
+      <c r="U5" s="72"/>
+      <c r="V5" s="72"/>
+      <c r="W5" s="72"/>
+      <c r="X5" s="72"/>
+      <c r="Y5" s="72"/>
+      <c r="Z5" s="72"/>
+      <c r="AA5" s="72"/>
+      <c r="AB5" s="72"/>
+      <c r="AC5" s="72"/>
+      <c r="AD5" s="72"/>
+      <c r="AE5" s="72"/>
+      <c r="AF5" s="72"/>
+      <c r="AG5" s="72"/>
+      <c r="AH5" s="72"/>
+      <c r="AI5" s="72"/>
+      <c r="AJ5" s="72"/>
+      <c r="AK5" s="72"/>
+      <c r="AL5" s="72"/>
+      <c r="AM5" s="72"/>
+      <c r="AN5" s="72"/>
+      <c r="AO5" s="72"/>
+      <c r="AP5" s="72"/>
+      <c r="AQ5" s="72"/>
+      <c r="AR5" s="72"/>
+      <c r="AS5" s="72"/>
+      <c r="AT5" s="72"/>
+      <c r="AU5" s="72"/>
+      <c r="AV5" s="72"/>
+      <c r="AW5" s="72"/>
+      <c r="AX5" s="72"/>
+      <c r="AY5" s="72"/>
+      <c r="AZ5" s="72"/>
+      <c r="BA5" s="72"/>
+      <c r="BB5" s="72"/>
+      <c r="BC5" s="72"/>
+      <c r="BD5" s="72"/>
+      <c r="BE5" s="72"/>
+      <c r="BF5" s="72"/>
+      <c r="BG5" s="72"/>
+      <c r="BH5" s="72"/>
+      <c r="BI5" s="72"/>
+      <c r="BJ5" s="72"/>
+      <c r="BK5" s="72"/>
+      <c r="BL5" s="72"/>
+      <c r="BM5" s="72"/>
+      <c r="BN5" s="72"/>
+      <c r="BO5" s="72"/>
+      <c r="BP5" s="72"/>
+      <c r="BQ5" s="72"/>
+      <c r="BR5" s="72"/>
+      <c r="BS5" s="72"/>
+      <c r="BT5" s="72"/>
+      <c r="BU5" s="72"/>
     </row>
     <row r="6" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="17"/>
       <c r="I6" s="16"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
       <c r="N6" s="19">
         <v>1328</v>
       </c>
       <c r="O6" s="19">
         <v>1867</v>
       </c>
       <c r="P6" s="20">
         <v>1455</v>
@@ -1558,52 +1558,56 @@
       </c>
       <c r="BD6" s="22">
         <v>3479</v>
       </c>
       <c r="BE6" s="22">
         <v>3939</v>
       </c>
       <c r="BF6" s="22">
         <v>4146</v>
       </c>
       <c r="BG6" s="22">
         <v>3225</v>
       </c>
       <c r="BH6" s="22">
         <v>3135</v>
       </c>
       <c r="BI6" s="22">
         <v>3216</v>
       </c>
       <c r="BJ6" s="22">
         <v>4570</v>
       </c>
       <c r="BK6" s="22">
         <v>3860</v>
       </c>
-      <c r="BL6" s="22"/>
-      <c r="BM6" s="22"/>
+      <c r="BL6" s="22">
+        <v>4250</v>
+      </c>
+      <c r="BM6" s="22">
+        <v>3812</v>
+      </c>
       <c r="BN6" s="22"/>
       <c r="BO6" s="22"/>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
@@ -1735,52 +1739,56 @@
       </c>
       <c r="BD7" s="22">
         <v>1483</v>
       </c>
       <c r="BE7" s="22">
         <v>1832</v>
       </c>
       <c r="BF7" s="22">
         <v>1878</v>
       </c>
       <c r="BG7" s="22">
         <v>1511</v>
       </c>
       <c r="BH7" s="22">
         <v>1425</v>
       </c>
       <c r="BI7" s="22">
         <v>1361</v>
       </c>
       <c r="BJ7" s="22">
         <v>1924</v>
       </c>
       <c r="BK7" s="22">
         <v>1612</v>
       </c>
-      <c r="BL7" s="22"/>
-      <c r="BM7" s="22"/>
+      <c r="BL7" s="22">
+        <v>1691</v>
+      </c>
+      <c r="BM7" s="22">
+        <v>1435</v>
+      </c>
       <c r="BN7" s="22"/>
       <c r="BO7" s="22"/>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="17"/>
       <c r="I8" s="16"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
@@ -1912,52 +1920,56 @@
       </c>
       <c r="BD8" s="22">
         <v>120</v>
       </c>
       <c r="BE8" s="22">
         <v>156</v>
       </c>
       <c r="BF8" s="22">
         <v>129</v>
       </c>
       <c r="BG8" s="22">
         <v>113</v>
       </c>
       <c r="BH8" s="22">
         <v>111</v>
       </c>
       <c r="BI8" s="22">
         <v>120</v>
       </c>
       <c r="BJ8" s="22">
         <v>131</v>
       </c>
       <c r="BK8" s="22">
         <v>120</v>
       </c>
-      <c r="BL8" s="22"/>
-      <c r="BM8" s="22"/>
+      <c r="BL8" s="22">
+        <v>164</v>
+      </c>
+      <c r="BM8" s="22">
+        <v>127</v>
+      </c>
       <c r="BN8" s="22"/>
       <c r="BO8" s="22"/>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="17"/>
       <c r="I9" s="16"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
@@ -2089,52 +2101,56 @@
       </c>
       <c r="BD9" s="22">
         <v>109</v>
       </c>
       <c r="BE9" s="22">
         <v>125</v>
       </c>
       <c r="BF9" s="22">
         <v>146</v>
       </c>
       <c r="BG9" s="22">
         <v>106</v>
       </c>
       <c r="BH9" s="22">
         <v>84</v>
       </c>
       <c r="BI9" s="22">
         <v>149</v>
       </c>
       <c r="BJ9" s="22">
         <v>213</v>
       </c>
       <c r="BK9" s="22">
         <v>201</v>
       </c>
-      <c r="BL9" s="22"/>
-      <c r="BM9" s="22"/>
+      <c r="BL9" s="22">
+        <v>193</v>
+      </c>
+      <c r="BM9" s="22">
+        <v>223</v>
+      </c>
       <c r="BN9" s="22"/>
       <c r="BO9" s="22"/>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="17"/>
       <c r="I10" s="16"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
@@ -2266,52 +2282,56 @@
       </c>
       <c r="BD10" s="22">
         <v>209</v>
       </c>
       <c r="BE10" s="22">
         <v>212</v>
       </c>
       <c r="BF10" s="22">
         <v>280</v>
       </c>
       <c r="BG10" s="22">
         <v>229</v>
       </c>
       <c r="BH10" s="22">
         <v>195</v>
       </c>
       <c r="BI10" s="22">
         <v>176</v>
       </c>
       <c r="BJ10" s="22">
         <v>327</v>
       </c>
       <c r="BK10" s="22">
         <v>269</v>
       </c>
-      <c r="BL10" s="22"/>
-      <c r="BM10" s="22"/>
+      <c r="BL10" s="22">
+        <v>294</v>
+      </c>
+      <c r="BM10" s="22">
+        <v>249</v>
+      </c>
       <c r="BN10" s="22"/>
       <c r="BO10" s="22"/>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17"/>
       <c r="I11" s="16"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
@@ -2443,52 +2463,56 @@
       </c>
       <c r="BD11" s="22">
         <v>361</v>
       </c>
       <c r="BE11" s="22">
         <v>311</v>
       </c>
       <c r="BF11" s="22">
         <v>304</v>
       </c>
       <c r="BG11" s="22">
         <v>228</v>
       </c>
       <c r="BH11" s="22">
         <v>226</v>
       </c>
       <c r="BI11" s="22">
         <v>255</v>
       </c>
       <c r="BJ11" s="22">
         <v>373</v>
       </c>
       <c r="BK11" s="22">
         <v>264</v>
       </c>
-      <c r="BL11" s="22"/>
-      <c r="BM11" s="22"/>
+      <c r="BL11" s="22">
+        <v>309</v>
+      </c>
+      <c r="BM11" s="22">
+        <v>304</v>
+      </c>
       <c r="BN11" s="22"/>
       <c r="BO11" s="22"/>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="16"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
@@ -2620,52 +2644,56 @@
       </c>
       <c r="BD12" s="22">
         <v>199</v>
       </c>
       <c r="BE12" s="22">
         <v>202</v>
       </c>
       <c r="BF12" s="22">
         <v>255</v>
       </c>
       <c r="BG12" s="22">
         <v>136</v>
       </c>
       <c r="BH12" s="22">
         <v>164</v>
       </c>
       <c r="BI12" s="22">
         <v>185</v>
       </c>
       <c r="BJ12" s="22">
         <v>226</v>
       </c>
       <c r="BK12" s="22">
         <v>172</v>
       </c>
-      <c r="BL12" s="22"/>
-      <c r="BM12" s="22"/>
+      <c r="BL12" s="22">
+        <v>315</v>
+      </c>
+      <c r="BM12" s="22">
+        <v>209</v>
+      </c>
       <c r="BN12" s="22"/>
       <c r="BO12" s="22"/>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="17"/>
       <c r="I13" s="16"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
@@ -2797,52 +2825,56 @@
       </c>
       <c r="BD13" s="22">
         <v>169</v>
       </c>
       <c r="BE13" s="22">
         <v>228</v>
       </c>
       <c r="BF13" s="22">
         <v>268</v>
       </c>
       <c r="BG13" s="22">
         <v>135</v>
       </c>
       <c r="BH13" s="22">
         <v>183</v>
       </c>
       <c r="BI13" s="22">
         <v>146</v>
       </c>
       <c r="BJ13" s="22">
         <v>219</v>
       </c>
       <c r="BK13" s="22">
         <v>215</v>
       </c>
-      <c r="BL13" s="22"/>
-      <c r="BM13" s="22"/>
+      <c r="BL13" s="22">
+        <v>229</v>
+      </c>
+      <c r="BM13" s="22">
+        <v>256</v>
+      </c>
       <c r="BN13" s="22"/>
       <c r="BO13" s="22"/>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="17"/>
       <c r="I14" s="16"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
@@ -2974,52 +3006,56 @@
       </c>
       <c r="BD14" s="22">
         <v>164</v>
       </c>
       <c r="BE14" s="22">
         <v>170</v>
       </c>
       <c r="BF14" s="22">
         <v>194</v>
       </c>
       <c r="BG14" s="22">
         <v>152</v>
       </c>
       <c r="BH14" s="22">
         <v>177</v>
       </c>
       <c r="BI14" s="22">
         <v>184</v>
       </c>
       <c r="BJ14" s="22">
         <v>225</v>
       </c>
       <c r="BK14" s="22">
         <v>161</v>
       </c>
-      <c r="BL14" s="22"/>
-      <c r="BM14" s="22"/>
+      <c r="BL14" s="22">
+        <v>223</v>
+      </c>
+      <c r="BM14" s="22">
+        <v>205</v>
+      </c>
       <c r="BN14" s="22"/>
       <c r="BO14" s="22"/>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
@@ -3151,52 +3187,56 @@
       </c>
       <c r="BD15" s="22">
         <v>530</v>
       </c>
       <c r="BE15" s="22">
         <v>546</v>
       </c>
       <c r="BF15" s="22">
         <v>527</v>
       </c>
       <c r="BG15" s="22">
         <v>490</v>
       </c>
       <c r="BH15" s="22">
         <v>422</v>
       </c>
       <c r="BI15" s="22">
         <v>486</v>
       </c>
       <c r="BJ15" s="22">
         <v>761</v>
       </c>
       <c r="BK15" s="22">
         <v>651</v>
       </c>
-      <c r="BL15" s="22"/>
-      <c r="BM15" s="22"/>
+      <c r="BL15" s="22">
+        <v>689</v>
+      </c>
+      <c r="BM15" s="22">
+        <v>640</v>
+      </c>
       <c r="BN15" s="22"/>
       <c r="BO15" s="22"/>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
@@ -3328,137 +3368,141 @@
       </c>
       <c r="BD16" s="22">
         <v>135</v>
       </c>
       <c r="BE16" s="22">
         <v>157</v>
       </c>
       <c r="BF16" s="22">
         <v>165</v>
       </c>
       <c r="BG16" s="22">
         <v>125</v>
       </c>
       <c r="BH16" s="22">
         <v>148</v>
       </c>
       <c r="BI16" s="22">
         <v>154</v>
       </c>
       <c r="BJ16" s="22">
         <v>171</v>
       </c>
       <c r="BK16" s="22">
         <v>195</v>
       </c>
-      <c r="BL16" s="22"/>
-      <c r="BM16" s="22"/>
+      <c r="BL16" s="22">
+        <v>143</v>
+      </c>
+      <c r="BM16" s="22">
+        <v>164</v>
+      </c>
       <c r="BN16" s="22"/>
       <c r="BO16" s="22"/>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A17" s="67" t="s">
+      <c r="A17" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="67"/>
-[...70 lines deleted...]
-      <c r="BU17" s="67"/>
+      <c r="B17" s="73"/>
+      <c r="C17" s="73"/>
+      <c r="D17" s="73"/>
+      <c r="E17" s="73"/>
+      <c r="F17" s="73"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+      <c r="K17" s="73"/>
+      <c r="L17" s="73"/>
+      <c r="M17" s="73"/>
+      <c r="N17" s="73"/>
+      <c r="O17" s="73"/>
+      <c r="P17" s="73"/>
+      <c r="Q17" s="73"/>
+      <c r="R17" s="73"/>
+      <c r="S17" s="73"/>
+      <c r="T17" s="73"/>
+      <c r="U17" s="73"/>
+      <c r="V17" s="73"/>
+      <c r="W17" s="73"/>
+      <c r="X17" s="73"/>
+      <c r="Y17" s="73"/>
+      <c r="Z17" s="73"/>
+      <c r="AA17" s="73"/>
+      <c r="AB17" s="73"/>
+      <c r="AC17" s="73"/>
+      <c r="AD17" s="73"/>
+      <c r="AE17" s="73"/>
+      <c r="AF17" s="73"/>
+      <c r="AG17" s="73"/>
+      <c r="AH17" s="73"/>
+      <c r="AI17" s="73"/>
+      <c r="AJ17" s="73"/>
+      <c r="AK17" s="73"/>
+      <c r="AL17" s="73"/>
+      <c r="AM17" s="73"/>
+      <c r="AN17" s="73"/>
+      <c r="AO17" s="73"/>
+      <c r="AP17" s="73"/>
+      <c r="AQ17" s="73"/>
+      <c r="AR17" s="73"/>
+      <c r="AS17" s="73"/>
+      <c r="AT17" s="73"/>
+      <c r="AU17" s="73"/>
+      <c r="AV17" s="73"/>
+      <c r="AW17" s="73"/>
+      <c r="AX17" s="73"/>
+      <c r="AY17" s="73"/>
+      <c r="AZ17" s="73"/>
+      <c r="BA17" s="73"/>
+      <c r="BB17" s="73"/>
+      <c r="BC17" s="73"/>
+      <c r="BD17" s="73"/>
+      <c r="BE17" s="73"/>
+      <c r="BF17" s="73"/>
+      <c r="BG17" s="73"/>
+      <c r="BH17" s="73"/>
+      <c r="BI17" s="73"/>
+      <c r="BJ17" s="73"/>
+      <c r="BK17" s="73"/>
+      <c r="BL17" s="73"/>
+      <c r="BM17" s="73"/>
+      <c r="BN17" s="73"/>
+      <c r="BO17" s="73"/>
+      <c r="BP17" s="73"/>
+      <c r="BQ17" s="73"/>
+      <c r="BR17" s="73"/>
+      <c r="BS17" s="73"/>
+      <c r="BT17" s="73"/>
+      <c r="BU17" s="73"/>
     </row>
     <row r="18" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A18" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="26"/>
       <c r="C18" s="26"/>
       <c r="D18" s="27"/>
       <c r="E18" s="27"/>
       <c r="F18" s="27"/>
       <c r="G18" s="27"/>
       <c r="H18" s="17"/>
       <c r="I18" s="27"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="19"/>
       <c r="M18" s="18"/>
       <c r="N18" s="19">
         <v>607</v>
       </c>
       <c r="O18" s="19">
         <v>868</v>
       </c>
       <c r="P18" s="19">
         <v>648</v>
@@ -3582,52 +3626,56 @@
       </c>
       <c r="BD18" s="22">
         <v>1669</v>
       </c>
       <c r="BE18" s="22">
         <v>1935</v>
       </c>
       <c r="BF18" s="22">
         <v>1931</v>
       </c>
       <c r="BG18" s="22">
         <v>1604</v>
       </c>
       <c r="BH18" s="22">
         <v>1504</v>
       </c>
       <c r="BI18" s="22">
         <v>1471</v>
       </c>
       <c r="BJ18" s="22">
         <v>2112</v>
       </c>
       <c r="BK18" s="22">
         <v>1709</v>
       </c>
-      <c r="BL18" s="22"/>
-      <c r="BM18" s="22"/>
+      <c r="BL18" s="22">
+        <v>1913</v>
+      </c>
+      <c r="BM18" s="22">
+        <v>1644</v>
+      </c>
       <c r="BN18" s="22"/>
       <c r="BO18" s="22"/>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="26"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
@@ -3759,52 +3807,56 @@
       </c>
       <c r="BD19" s="22">
         <v>1113</v>
       </c>
       <c r="BE19" s="22">
         <v>1262</v>
       </c>
       <c r="BF19" s="22">
         <v>1261</v>
       </c>
       <c r="BG19" s="22">
         <v>1058</v>
       </c>
       <c r="BH19" s="22">
         <v>976</v>
       </c>
       <c r="BI19" s="22">
         <v>873</v>
       </c>
       <c r="BJ19" s="22">
         <v>1330</v>
       </c>
       <c r="BK19" s="22">
         <v>1030</v>
       </c>
-      <c r="BL19" s="22"/>
-      <c r="BM19" s="22"/>
+      <c r="BL19" s="22">
+        <v>1144</v>
+      </c>
+      <c r="BM19" s="22">
+        <v>994</v>
+      </c>
       <c r="BN19" s="22"/>
       <c r="BO19" s="22"/>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="17"/>
       <c r="I20" s="27"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="19"/>
       <c r="M20" s="18"/>
@@ -3936,52 +3988,56 @@
       </c>
       <c r="BD20" s="22">
         <v>119</v>
       </c>
       <c r="BE20" s="22">
         <v>151</v>
       </c>
       <c r="BF20" s="22">
         <v>127</v>
       </c>
       <c r="BG20" s="22">
         <v>105</v>
       </c>
       <c r="BH20" s="22">
         <v>110</v>
       </c>
       <c r="BI20" s="22">
         <v>113</v>
       </c>
       <c r="BJ20" s="22">
         <v>123</v>
       </c>
       <c r="BK20" s="22">
         <v>117</v>
       </c>
-      <c r="BL20" s="22"/>
-      <c r="BM20" s="22"/>
+      <c r="BL20" s="22">
+        <v>155</v>
+      </c>
+      <c r="BM20" s="22">
+        <v>118</v>
+      </c>
       <c r="BN20" s="22"/>
       <c r="BO20" s="22"/>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="26"/>
       <c r="C21" s="26"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="17"/>
       <c r="I21" s="27"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="19"/>
       <c r="M21" s="18"/>
@@ -4113,52 +4169,56 @@
       </c>
       <c r="BD21" s="22">
         <v>93</v>
       </c>
       <c r="BE21" s="22">
         <v>69</v>
       </c>
       <c r="BF21" s="22">
         <v>89</v>
       </c>
       <c r="BG21" s="22">
         <v>82</v>
       </c>
       <c r="BH21" s="22">
         <v>80</v>
       </c>
       <c r="BI21" s="22">
         <v>72</v>
       </c>
       <c r="BJ21" s="22">
         <v>123</v>
       </c>
       <c r="BK21" s="22">
         <v>92</v>
       </c>
-      <c r="BL21" s="22"/>
-      <c r="BM21" s="22"/>
+      <c r="BL21" s="22">
+        <v>124</v>
+      </c>
+      <c r="BM21" s="22">
+        <v>79</v>
+      </c>
       <c r="BN21" s="22"/>
       <c r="BO21" s="22"/>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="26"/>
       <c r="C22" s="26"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="17"/>
       <c r="I22" s="27"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="19"/>
       <c r="M22" s="18"/>
@@ -4290,52 +4350,56 @@
       </c>
       <c r="BD22" s="22">
         <v>73</v>
       </c>
       <c r="BE22" s="22">
         <v>101</v>
       </c>
       <c r="BF22" s="22">
         <v>105</v>
       </c>
       <c r="BG22" s="22">
         <v>73</v>
       </c>
       <c r="BH22" s="22">
         <v>97</v>
       </c>
       <c r="BI22" s="22">
         <v>98</v>
       </c>
       <c r="BJ22" s="22">
         <v>117</v>
       </c>
       <c r="BK22" s="22">
         <v>88</v>
       </c>
-      <c r="BL22" s="22"/>
-      <c r="BM22" s="22"/>
+      <c r="BL22" s="22">
+        <v>97</v>
+      </c>
+      <c r="BM22" s="22">
+        <v>99</v>
+      </c>
       <c r="BN22" s="22"/>
       <c r="BO22" s="22"/>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="26"/>
       <c r="C23" s="26"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="17"/>
       <c r="I23" s="27"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="19"/>
       <c r="M23" s="18"/>
@@ -4467,52 +4531,56 @@
       </c>
       <c r="BD23" s="22">
         <v>210</v>
       </c>
       <c r="BE23" s="22">
         <v>274</v>
       </c>
       <c r="BF23" s="22">
         <v>258</v>
       </c>
       <c r="BG23" s="22">
         <v>223</v>
       </c>
       <c r="BH23" s="22">
         <v>170</v>
       </c>
       <c r="BI23" s="22">
         <v>224</v>
       </c>
       <c r="BJ23" s="22">
         <v>335</v>
       </c>
       <c r="BK23" s="22">
         <v>295</v>
       </c>
-      <c r="BL23" s="22"/>
-      <c r="BM23" s="22"/>
+      <c r="BL23" s="22">
+        <v>333</v>
+      </c>
+      <c r="BM23" s="22">
+        <v>264</v>
+      </c>
       <c r="BN23" s="22"/>
       <c r="BO23" s="22"/>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A24" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="17"/>
       <c r="I24" s="27"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="19"/>
       <c r="M24" s="18"/>
@@ -4644,137 +4712,141 @@
       </c>
       <c r="BD24" s="22">
         <v>61</v>
       </c>
       <c r="BE24" s="22">
         <v>78</v>
       </c>
       <c r="BF24" s="22">
         <v>91</v>
       </c>
       <c r="BG24" s="22">
         <v>63</v>
       </c>
       <c r="BH24" s="22">
         <v>71</v>
       </c>
       <c r="BI24" s="22">
         <v>91</v>
       </c>
       <c r="BJ24" s="22">
         <v>84</v>
       </c>
       <c r="BK24" s="22">
         <v>87</v>
       </c>
-      <c r="BL24" s="22"/>
-      <c r="BM24" s="22"/>
+      <c r="BL24" s="22">
+        <v>60</v>
+      </c>
+      <c r="BM24" s="22">
+        <v>90</v>
+      </c>
       <c r="BN24" s="22"/>
       <c r="BO24" s="22"/>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A25" s="69" t="s">
+      <c r="A25" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="69"/>
-[...70 lines deleted...]
-      <c r="BU25" s="69"/>
+      <c r="B25" s="74"/>
+      <c r="C25" s="74"/>
+      <c r="D25" s="74"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="74"/>
+      <c r="G25" s="74"/>
+      <c r="H25" s="74"/>
+      <c r="I25" s="74"/>
+      <c r="J25" s="74"/>
+      <c r="K25" s="74"/>
+      <c r="L25" s="74"/>
+      <c r="M25" s="74"/>
+      <c r="N25" s="74"/>
+      <c r="O25" s="74"/>
+      <c r="P25" s="74"/>
+      <c r="Q25" s="74"/>
+      <c r="R25" s="74"/>
+      <c r="S25" s="74"/>
+      <c r="T25" s="74"/>
+      <c r="U25" s="74"/>
+      <c r="V25" s="74"/>
+      <c r="W25" s="74"/>
+      <c r="X25" s="74"/>
+      <c r="Y25" s="74"/>
+      <c r="Z25" s="74"/>
+      <c r="AA25" s="74"/>
+      <c r="AB25" s="74"/>
+      <c r="AC25" s="74"/>
+      <c r="AD25" s="74"/>
+      <c r="AE25" s="74"/>
+      <c r="AF25" s="74"/>
+      <c r="AG25" s="74"/>
+      <c r="AH25" s="74"/>
+      <c r="AI25" s="74"/>
+      <c r="AJ25" s="74"/>
+      <c r="AK25" s="74"/>
+      <c r="AL25" s="74"/>
+      <c r="AM25" s="74"/>
+      <c r="AN25" s="74"/>
+      <c r="AO25" s="74"/>
+      <c r="AP25" s="74"/>
+      <c r="AQ25" s="74"/>
+      <c r="AR25" s="74"/>
+      <c r="AS25" s="74"/>
+      <c r="AT25" s="74"/>
+      <c r="AU25" s="74"/>
+      <c r="AV25" s="74"/>
+      <c r="AW25" s="74"/>
+      <c r="AX25" s="74"/>
+      <c r="AY25" s="74"/>
+      <c r="AZ25" s="74"/>
+      <c r="BA25" s="74"/>
+      <c r="BB25" s="74"/>
+      <c r="BC25" s="74"/>
+      <c r="BD25" s="74"/>
+      <c r="BE25" s="74"/>
+      <c r="BF25" s="74"/>
+      <c r="BG25" s="74"/>
+      <c r="BH25" s="74"/>
+      <c r="BI25" s="74"/>
+      <c r="BJ25" s="74"/>
+      <c r="BK25" s="74"/>
+      <c r="BL25" s="74"/>
+      <c r="BM25" s="74"/>
+      <c r="BN25" s="74"/>
+      <c r="BO25" s="74"/>
+      <c r="BP25" s="74"/>
+      <c r="BQ25" s="74"/>
+      <c r="BR25" s="74"/>
+      <c r="BS25" s="74"/>
+      <c r="BT25" s="74"/>
+      <c r="BU25" s="74"/>
     </row>
     <row r="26" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="27"/>
       <c r="E26" s="27"/>
       <c r="F26" s="27"/>
       <c r="G26" s="27"/>
       <c r="H26" s="18"/>
       <c r="I26" s="27"/>
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
       <c r="N26" s="21">
         <v>721</v>
       </c>
       <c r="O26" s="21">
         <v>999</v>
       </c>
       <c r="P26" s="19">
         <v>807</v>
@@ -4898,52 +4970,56 @@
       </c>
       <c r="BD26" s="22">
         <v>1810</v>
       </c>
       <c r="BE26" s="22">
         <v>2004</v>
       </c>
       <c r="BF26" s="28">
         <v>2215</v>
       </c>
       <c r="BG26" s="28">
         <v>1621</v>
       </c>
       <c r="BH26" s="28">
         <v>1631</v>
       </c>
       <c r="BI26" s="28">
         <v>1745</v>
       </c>
       <c r="BJ26" s="28">
         <v>2458</v>
       </c>
       <c r="BK26" s="28">
         <v>2151</v>
       </c>
-      <c r="BL26" s="22"/>
-      <c r="BM26" s="22"/>
+      <c r="BL26" s="28">
+        <v>2337</v>
+      </c>
+      <c r="BM26" s="28">
+        <v>2168</v>
+      </c>
       <c r="BN26" s="22"/>
       <c r="BO26" s="22"/>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="22"/>
       <c r="BR26" s="28"/>
       <c r="BS26" s="28"/>
       <c r="BT26" s="28"/>
       <c r="BU26" s="28"/>
     </row>
     <row r="27" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
@@ -5075,52 +5151,56 @@
       </c>
       <c r="BD27" s="22">
         <v>370</v>
       </c>
       <c r="BE27" s="22">
         <v>570</v>
       </c>
       <c r="BF27" s="28">
         <v>617</v>
       </c>
       <c r="BG27" s="28">
         <v>453</v>
       </c>
       <c r="BH27" s="28">
         <v>449</v>
       </c>
       <c r="BI27" s="28">
         <v>488</v>
       </c>
       <c r="BJ27" s="28">
         <v>594</v>
       </c>
       <c r="BK27" s="28">
         <v>582</v>
       </c>
-      <c r="BL27" s="22"/>
-      <c r="BM27" s="22"/>
+      <c r="BL27" s="28">
+        <v>547</v>
+      </c>
+      <c r="BM27" s="28">
+        <v>441</v>
+      </c>
       <c r="BN27" s="22"/>
       <c r="BO27" s="22"/>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="22"/>
       <c r="BR27" s="28"/>
       <c r="BS27" s="28"/>
       <c r="BT27" s="28"/>
       <c r="BU27" s="28"/>
     </row>
     <row r="28" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="18"/>
       <c r="I28" s="16"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
@@ -5252,52 +5332,56 @@
       </c>
       <c r="BD28" s="22">
         <v>1</v>
       </c>
       <c r="BE28" s="22">
         <v>5</v>
       </c>
       <c r="BF28" s="28">
         <v>2</v>
       </c>
       <c r="BG28" s="28">
         <v>8</v>
       </c>
       <c r="BH28" s="28">
         <v>1</v>
       </c>
       <c r="BI28" s="28">
         <v>7</v>
       </c>
       <c r="BJ28" s="28">
         <v>8</v>
       </c>
       <c r="BK28" s="28">
         <v>3</v>
       </c>
-      <c r="BL28" s="22"/>
-      <c r="BM28" s="22"/>
+      <c r="BL28" s="28">
+        <v>9</v>
+      </c>
+      <c r="BM28" s="28">
+        <v>9</v>
+      </c>
       <c r="BN28" s="22"/>
       <c r="BO28" s="22"/>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="22"/>
       <c r="BR28" s="28"/>
       <c r="BS28" s="28"/>
       <c r="BT28" s="28"/>
       <c r="BU28" s="28"/>
     </row>
     <row r="29" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="18"/>
       <c r="I29" s="16"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
@@ -5429,52 +5513,56 @@
       </c>
       <c r="BD29" s="22">
         <v>109</v>
       </c>
       <c r="BE29" s="22">
         <v>125</v>
       </c>
       <c r="BF29" s="28">
         <v>146</v>
       </c>
       <c r="BG29" s="28">
         <v>106</v>
       </c>
       <c r="BH29" s="28">
         <v>84</v>
       </c>
       <c r="BI29" s="28">
         <v>149</v>
       </c>
       <c r="BJ29" s="28">
         <v>213</v>
       </c>
       <c r="BK29" s="28">
         <v>201</v>
       </c>
-      <c r="BL29" s="22"/>
-      <c r="BM29" s="22"/>
+      <c r="BL29" s="28">
+        <v>193</v>
+      </c>
+      <c r="BM29" s="28">
+        <v>223</v>
+      </c>
       <c r="BN29" s="22"/>
       <c r="BO29" s="22"/>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="22"/>
       <c r="BR29" s="28"/>
       <c r="BS29" s="28"/>
       <c r="BT29" s="28"/>
       <c r="BU29" s="28"/>
     </row>
     <row r="30" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="18"/>
       <c r="I30" s="16"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
@@ -5606,52 +5694,56 @@
       </c>
       <c r="BD30" s="22">
         <v>116</v>
       </c>
       <c r="BE30" s="22">
         <v>143</v>
       </c>
       <c r="BF30" s="28">
         <v>191</v>
       </c>
       <c r="BG30" s="28">
         <v>147</v>
       </c>
       <c r="BH30" s="28">
         <v>115</v>
       </c>
       <c r="BI30" s="28">
         <v>104</v>
       </c>
       <c r="BJ30" s="28">
         <v>204</v>
       </c>
       <c r="BK30" s="28">
         <v>177</v>
       </c>
-      <c r="BL30" s="22"/>
-      <c r="BM30" s="22"/>
+      <c r="BL30" s="28">
+        <v>170</v>
+      </c>
+      <c r="BM30" s="28">
+        <v>170</v>
+      </c>
       <c r="BN30" s="22"/>
       <c r="BO30" s="22"/>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="22"/>
       <c r="BR30" s="28"/>
       <c r="BS30" s="28"/>
       <c r="BT30" s="28"/>
       <c r="BU30" s="28"/>
     </row>
     <row r="31" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A31" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="18"/>
       <c r="I31" s="15"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
@@ -5783,52 +5875,56 @@
       </c>
       <c r="BD31" s="22">
         <v>361</v>
       </c>
       <c r="BE31" s="22">
         <v>311</v>
       </c>
       <c r="BF31" s="28">
         <v>304</v>
       </c>
       <c r="BG31" s="28">
         <v>228</v>
       </c>
       <c r="BH31" s="28">
         <v>226</v>
       </c>
       <c r="BI31" s="28">
         <v>255</v>
       </c>
       <c r="BJ31" s="28">
         <v>373</v>
       </c>
       <c r="BK31" s="28">
         <v>264</v>
       </c>
-      <c r="BL31" s="22"/>
-      <c r="BM31" s="22"/>
+      <c r="BL31" s="28">
+        <v>309</v>
+      </c>
+      <c r="BM31" s="28">
+        <v>304</v>
+      </c>
       <c r="BN31" s="22"/>
       <c r="BO31" s="22"/>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="22"/>
       <c r="BR31" s="28"/>
       <c r="BS31" s="28"/>
       <c r="BT31" s="28"/>
       <c r="BU31" s="28"/>
     </row>
     <row r="32" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="18"/>
       <c r="I32" s="16"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
@@ -5960,52 +6056,56 @@
       </c>
       <c r="BD32" s="22">
         <v>199</v>
       </c>
       <c r="BE32" s="22">
         <v>202</v>
       </c>
       <c r="BF32" s="28">
         <v>255</v>
       </c>
       <c r="BG32" s="28">
         <v>136</v>
       </c>
       <c r="BH32" s="28">
         <v>164</v>
       </c>
       <c r="BI32" s="28">
         <v>185</v>
       </c>
       <c r="BJ32" s="28">
         <v>226</v>
       </c>
       <c r="BK32" s="28">
         <v>172</v>
       </c>
-      <c r="BL32" s="22"/>
-      <c r="BM32" s="22"/>
+      <c r="BL32" s="28">
+        <v>315</v>
+      </c>
+      <c r="BM32" s="28">
+        <v>209</v>
+      </c>
       <c r="BN32" s="22"/>
       <c r="BO32" s="22"/>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="22"/>
       <c r="BR32" s="28"/>
       <c r="BS32" s="28"/>
       <c r="BT32" s="28"/>
       <c r="BU32" s="28"/>
     </row>
     <row r="33" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="18"/>
       <c r="I33" s="16"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
@@ -6137,52 +6237,56 @@
       </c>
       <c r="BD33" s="22">
         <v>169</v>
       </c>
       <c r="BE33" s="22">
         <v>228</v>
       </c>
       <c r="BF33" s="28">
         <v>268</v>
       </c>
       <c r="BG33" s="28">
         <v>135</v>
       </c>
       <c r="BH33" s="28">
         <v>183</v>
       </c>
       <c r="BI33" s="28">
         <v>146</v>
       </c>
       <c r="BJ33" s="28">
         <v>219</v>
       </c>
       <c r="BK33" s="28">
         <v>215</v>
       </c>
-      <c r="BL33" s="22"/>
-      <c r="BM33" s="22"/>
+      <c r="BL33" s="28">
+        <v>229</v>
+      </c>
+      <c r="BM33" s="28">
+        <v>256</v>
+      </c>
       <c r="BN33" s="22"/>
       <c r="BO33" s="22"/>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="22"/>
       <c r="BR33" s="28"/>
       <c r="BS33" s="28"/>
       <c r="BT33" s="28"/>
       <c r="BU33" s="28"/>
     </row>
     <row r="34" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="18"/>
       <c r="I34" s="16"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
@@ -6314,52 +6418,56 @@
       </c>
       <c r="BD34" s="22">
         <v>91</v>
       </c>
       <c r="BE34" s="22">
         <v>69</v>
       </c>
       <c r="BF34" s="28">
         <v>89</v>
       </c>
       <c r="BG34" s="28">
         <v>79</v>
       </c>
       <c r="BH34" s="28">
         <v>80</v>
       </c>
       <c r="BI34" s="28">
         <v>86</v>
       </c>
       <c r="BJ34" s="28">
         <v>108</v>
       </c>
       <c r="BK34" s="28">
         <v>73</v>
       </c>
-      <c r="BL34" s="22"/>
-      <c r="BM34" s="22"/>
+      <c r="BL34" s="28">
+        <v>126</v>
+      </c>
+      <c r="BM34" s="28">
+        <v>106</v>
+      </c>
       <c r="BN34" s="22"/>
       <c r="BO34" s="22"/>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="22"/>
       <c r="BR34" s="28"/>
       <c r="BS34" s="28"/>
       <c r="BT34" s="28"/>
       <c r="BU34" s="28"/>
     </row>
     <row r="35" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
@@ -6491,52 +6599,56 @@
       </c>
       <c r="BD35" s="22">
         <v>320</v>
       </c>
       <c r="BE35" s="22">
         <v>272</v>
       </c>
       <c r="BF35" s="28">
         <v>269</v>
       </c>
       <c r="BG35" s="28">
         <v>267</v>
       </c>
       <c r="BH35" s="28">
         <v>252</v>
       </c>
       <c r="BI35" s="28">
         <v>262</v>
       </c>
       <c r="BJ35" s="28">
         <v>426</v>
       </c>
       <c r="BK35" s="28">
         <v>356</v>
       </c>
-      <c r="BL35" s="22"/>
-      <c r="BM35" s="22"/>
+      <c r="BL35" s="28">
+        <v>356</v>
+      </c>
+      <c r="BM35" s="28">
+        <v>376</v>
+      </c>
       <c r="BN35" s="22"/>
       <c r="BO35" s="22"/>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="22"/>
       <c r="BR35" s="28"/>
       <c r="BS35" s="28"/>
       <c r="BT35" s="28"/>
       <c r="BU35" s="28"/>
     </row>
     <row r="36" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A36" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="31"/>
       <c r="C36" s="31"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="31"/>
       <c r="H36" s="32"/>
       <c r="I36" s="31"/>
       <c r="J36" s="32"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="32"/>
@@ -6668,52 +6780,56 @@
       </c>
       <c r="BD36" s="34">
         <v>74</v>
       </c>
       <c r="BE36" s="34">
         <v>79</v>
       </c>
       <c r="BF36" s="34">
         <v>74</v>
       </c>
       <c r="BG36" s="34">
         <v>62</v>
       </c>
       <c r="BH36" s="34">
         <v>77</v>
       </c>
       <c r="BI36" s="34">
         <v>63</v>
       </c>
       <c r="BJ36" s="34">
         <v>87</v>
       </c>
       <c r="BK36" s="34">
         <v>108</v>
       </c>
-      <c r="BL36" s="34"/>
-      <c r="BM36" s="34"/>
+      <c r="BL36" s="34">
+        <v>83</v>
+      </c>
+      <c r="BM36" s="34">
+        <v>74</v>
+      </c>
       <c r="BN36" s="34"/>
       <c r="BO36" s="34"/>
       <c r="BP36" s="34"/>
       <c r="BQ36" s="34"/>
       <c r="BR36" s="34"/>
       <c r="BS36" s="34"/>
       <c r="BT36" s="34"/>
       <c r="BU36" s="34"/>
     </row>
     <row r="37" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A37" s="35"/>
       <c r="B37" s="20"/>
       <c r="C37" s="20"/>
       <c r="D37" s="20"/>
       <c r="E37" s="20"/>
       <c r="F37" s="20"/>
       <c r="G37" s="20"/>
       <c r="H37" s="20"/>
       <c r="I37" s="20"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="20"/>
       <c r="O37" s="20"/>
@@ -6768,262 +6884,262 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU40"/>
   <sheetViews>
     <sheetView topLeftCell="AX1" workbookViewId="0">
-      <selection activeCell="BN22" sqref="BN22"/>
+      <selection activeCell="BQ33" sqref="BQ33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="3"/>
     <col min="38" max="38" width="9.140625" style="20"/>
     <col min="39" max="39" width="9.140625" style="36"/>
     <col min="44" max="44" width="9.140625" style="1"/>
     <col min="45" max="45" width="9.140625" style="36"/>
     <col min="46" max="46" width="9.140625" style="1"/>
     <col min="47" max="49" width="9.140625" style="36"/>
     <col min="50" max="50" width="9.140625" style="20"/>
     <col min="51" max="54" width="9.140625" style="36"/>
     <col min="56" max="61" width="9.140625" style="36"/>
     <col min="62" max="62" width="9.140625" style="20"/>
     <col min="63" max="66" width="9.140625" style="36"/>
     <col min="68" max="73" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="36" customFormat="1" ht="12.75">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="71" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="73"/>
-[...70 lines deleted...]
-      <c r="BU1" s="73"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
+      <c r="AH1" s="71"/>
+      <c r="AI1" s="71"/>
+      <c r="AJ1" s="71"/>
+      <c r="AK1" s="71"/>
+      <c r="AL1" s="71"/>
+      <c r="AM1" s="71"/>
+      <c r="AN1" s="71"/>
+      <c r="AO1" s="71"/>
+      <c r="AP1" s="71"/>
+      <c r="AQ1" s="71"/>
+      <c r="AR1" s="71"/>
+      <c r="AS1" s="71"/>
+      <c r="AT1" s="71"/>
+      <c r="AU1" s="71"/>
+      <c r="AV1" s="71"/>
+      <c r="AW1" s="71"/>
+      <c r="AX1" s="71"/>
+      <c r="AY1" s="71"/>
+      <c r="AZ1" s="71"/>
+      <c r="BA1" s="71"/>
+      <c r="BB1" s="71"/>
+      <c r="BC1" s="71"/>
+      <c r="BD1" s="71"/>
+      <c r="BE1" s="71"/>
+      <c r="BF1" s="71"/>
+      <c r="BG1" s="71"/>
+      <c r="BH1" s="71"/>
+      <c r="BI1" s="71"/>
+      <c r="BJ1" s="71"/>
+      <c r="BK1" s="71"/>
+      <c r="BL1" s="71"/>
+      <c r="BM1" s="71"/>
+      <c r="BN1" s="71"/>
+      <c r="BO1" s="71"/>
+      <c r="BP1" s="71"/>
+      <c r="BQ1" s="71"/>
+      <c r="BR1" s="71"/>
+      <c r="BS1" s="71"/>
+      <c r="BT1" s="71"/>
+      <c r="BU1" s="71"/>
     </row>
     <row r="2" spans="1:73" s="4" customFormat="1" ht="11.25">
       <c r="Y2" s="5"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="37"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="56"/>
       <c r="AM2" s="6"/>
       <c r="AO2" s="56"/>
       <c r="AR2" s="56"/>
       <c r="AW2" s="6"/>
       <c r="AX2" s="56"/>
       <c r="AY2" s="6"/>
       <c r="BA2" s="56"/>
       <c r="BD2" s="56"/>
       <c r="BI2" s="6"/>
       <c r="BJ2" s="56"/>
       <c r="BK2" s="6"/>
       <c r="BM2" s="56"/>
       <c r="BP2" s="56"/>
       <c r="BU2" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A3" s="74"/>
-      <c r="B3" s="76">
+      <c r="A3" s="75"/>
+      <c r="B3" s="77">
         <v>2021</v>
       </c>
-      <c r="C3" s="77"/>
-[...10 lines deleted...]
-      <c r="N3" s="76">
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="77">
         <v>2022</v>
       </c>
-      <c r="O3" s="77"/>
-[...10 lines deleted...]
-      <c r="Z3" s="76">
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="78"/>
+      <c r="W3" s="78"/>
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
+      <c r="Z3" s="77">
         <v>2023</v>
       </c>
-      <c r="AA3" s="77"/>
-[...6 lines deleted...]
-      <c r="AH3" s="77"/>
+      <c r="AA3" s="78"/>
+      <c r="AB3" s="78"/>
+      <c r="AC3" s="78"/>
+      <c r="AD3" s="78"/>
+      <c r="AE3" s="78"/>
+      <c r="AF3" s="78"/>
+      <c r="AG3" s="78"/>
+      <c r="AH3" s="78"/>
       <c r="AI3" s="41"/>
       <c r="AJ3" s="41"/>
-      <c r="AL3" s="70">
+      <c r="AL3" s="68">
         <v>2024</v>
       </c>
-      <c r="AM3" s="71"/>
-[...10 lines deleted...]
-      <c r="AX3" s="70">
+      <c r="AM3" s="69"/>
+      <c r="AN3" s="69"/>
+      <c r="AO3" s="69"/>
+      <c r="AP3" s="69"/>
+      <c r="AQ3" s="69"/>
+      <c r="AR3" s="69"/>
+      <c r="AS3" s="69"/>
+      <c r="AT3" s="69"/>
+      <c r="AU3" s="69"/>
+      <c r="AV3" s="69"/>
+      <c r="AW3" s="70"/>
+      <c r="AX3" s="68">
         <v>2025</v>
       </c>
-      <c r="AY3" s="71"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="70">
+      <c r="AY3" s="69"/>
+      <c r="AZ3" s="69"/>
+      <c r="BA3" s="69"/>
+      <c r="BB3" s="69"/>
+      <c r="BC3" s="69"/>
+      <c r="BD3" s="69"/>
+      <c r="BE3" s="69"/>
+      <c r="BF3" s="69"/>
+      <c r="BG3" s="69"/>
+      <c r="BH3" s="69"/>
+      <c r="BI3" s="70"/>
+      <c r="BJ3" s="68">
         <v>2026</v>
       </c>
-      <c r="BK3" s="71"/>
-[...9 lines deleted...]
-      <c r="BU3" s="72"/>
+      <c r="BK3" s="69"/>
+      <c r="BL3" s="69"/>
+      <c r="BM3" s="69"/>
+      <c r="BN3" s="69"/>
+      <c r="BO3" s="69"/>
+      <c r="BP3" s="69"/>
+      <c r="BQ3" s="69"/>
+      <c r="BR3" s="69"/>
+      <c r="BS3" s="69"/>
+      <c r="BT3" s="69"/>
+      <c r="BU3" s="70"/>
     </row>
     <row r="4" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A4" s="75"/>
+      <c r="A4" s="76"/>
       <c r="B4" s="47" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="47" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="45" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="45" t="s">
@@ -7198,125 +7314,125 @@
         <v>0</v>
       </c>
       <c r="BO4" s="58" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="57" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="57" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="59" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="66" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="66" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A5" s="68" t="s">
+      <c r="A5" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="68"/>
-[...70 lines deleted...]
-      <c r="BU5" s="68"/>
+      <c r="B5" s="72"/>
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+      <c r="G5" s="72"/>
+      <c r="H5" s="72"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72"/>
+      <c r="N5" s="72"/>
+      <c r="O5" s="72"/>
+      <c r="P5" s="72"/>
+      <c r="Q5" s="72"/>
+      <c r="R5" s="72"/>
+      <c r="S5" s="72"/>
+      <c r="T5" s="72"/>
+      <c r="U5" s="72"/>
+      <c r="V5" s="72"/>
+      <c r="W5" s="72"/>
+      <c r="X5" s="72"/>
+      <c r="Y5" s="72"/>
+      <c r="Z5" s="72"/>
+      <c r="AA5" s="72"/>
+      <c r="AB5" s="72"/>
+      <c r="AC5" s="72"/>
+      <c r="AD5" s="72"/>
+      <c r="AE5" s="72"/>
+      <c r="AF5" s="72"/>
+      <c r="AG5" s="72"/>
+      <c r="AH5" s="72"/>
+      <c r="AI5" s="72"/>
+      <c r="AJ5" s="72"/>
+      <c r="AK5" s="72"/>
+      <c r="AL5" s="72"/>
+      <c r="AM5" s="72"/>
+      <c r="AN5" s="72"/>
+      <c r="AO5" s="72"/>
+      <c r="AP5" s="72"/>
+      <c r="AQ5" s="72"/>
+      <c r="AR5" s="72"/>
+      <c r="AS5" s="72"/>
+      <c r="AT5" s="72"/>
+      <c r="AU5" s="72"/>
+      <c r="AV5" s="72"/>
+      <c r="AW5" s="72"/>
+      <c r="AX5" s="72"/>
+      <c r="AY5" s="72"/>
+      <c r="AZ5" s="72"/>
+      <c r="BA5" s="72"/>
+      <c r="BB5" s="72"/>
+      <c r="BC5" s="72"/>
+      <c r="BD5" s="72"/>
+      <c r="BE5" s="72"/>
+      <c r="BF5" s="72"/>
+      <c r="BG5" s="72"/>
+      <c r="BH5" s="72"/>
+      <c r="BI5" s="72"/>
+      <c r="BJ5" s="72"/>
+      <c r="BK5" s="72"/>
+      <c r="BL5" s="72"/>
+      <c r="BM5" s="72"/>
+      <c r="BN5" s="72"/>
+      <c r="BO5" s="72"/>
+      <c r="BP5" s="72"/>
+      <c r="BQ5" s="72"/>
+      <c r="BR5" s="72"/>
+      <c r="BS5" s="72"/>
+      <c r="BT5" s="72"/>
+      <c r="BU5" s="72"/>
     </row>
     <row r="6" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="17"/>
       <c r="I6" s="16"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
       <c r="N6" s="19">
         <v>1994</v>
       </c>
       <c r="O6" s="19">
         <v>2679</v>
       </c>
       <c r="P6" s="20">
         <v>1963</v>
@@ -7441,60 +7557,64 @@
       </c>
       <c r="BD6" s="22">
         <v>4723</v>
       </c>
       <c r="BE6" s="22">
         <v>5407</v>
       </c>
       <c r="BF6" s="22">
         <v>5381</v>
       </c>
       <c r="BG6" s="22">
         <v>4427</v>
       </c>
       <c r="BH6" s="22">
         <v>3990</v>
       </c>
       <c r="BI6" s="22">
         <v>4074</v>
       </c>
       <c r="BJ6" s="22">
         <v>5698</v>
       </c>
       <c r="BK6" s="22">
         <v>4648</v>
       </c>
-      <c r="BL6" s="22"/>
-      <c r="BM6" s="22"/>
+      <c r="BL6" s="22">
+        <v>5069</v>
+      </c>
+      <c r="BM6" s="22">
+        <v>4838</v>
+      </c>
       <c r="BN6" s="28"/>
       <c r="BO6" s="28"/>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
-      <c r="BU6" s="82"/>
+      <c r="BU6" s="67"/>
     </row>
     <row r="7" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="39">
         <v>572</v>
       </c>
       <c r="O7" s="19">
         <v>740</v>
       </c>
       <c r="P7" s="21">
         <v>532</v>
@@ -7618,60 +7738,64 @@
       </c>
       <c r="BD7" s="22">
         <v>1610</v>
       </c>
       <c r="BE7" s="22">
         <v>1880</v>
       </c>
       <c r="BF7" s="22">
         <v>1801</v>
       </c>
       <c r="BG7" s="22">
         <v>1486</v>
       </c>
       <c r="BH7" s="22">
         <v>1355</v>
       </c>
       <c r="BI7" s="22">
         <v>1397</v>
       </c>
       <c r="BJ7" s="22">
         <v>1956</v>
       </c>
       <c r="BK7" s="22">
         <v>1541</v>
       </c>
-      <c r="BL7" s="22"/>
-      <c r="BM7" s="22"/>
+      <c r="BL7" s="22">
+        <v>1852</v>
+      </c>
+      <c r="BM7" s="22">
+        <v>1635</v>
+      </c>
       <c r="BN7" s="28"/>
       <c r="BO7" s="28"/>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
-      <c r="BU7" s="82"/>
+      <c r="BU7" s="67"/>
     </row>
     <row r="8" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="17"/>
       <c r="I8" s="16"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="39">
         <v>80</v>
       </c>
       <c r="O8" s="19">
         <v>80</v>
       </c>
       <c r="P8" s="21">
         <v>71</v>
@@ -7795,60 +7919,64 @@
       </c>
       <c r="BD8" s="22">
         <v>151</v>
       </c>
       <c r="BE8" s="22">
         <v>253</v>
       </c>
       <c r="BF8" s="22">
         <v>186</v>
       </c>
       <c r="BG8" s="22">
         <v>133</v>
       </c>
       <c r="BH8" s="22">
         <v>129</v>
       </c>
       <c r="BI8" s="22">
         <v>133</v>
       </c>
       <c r="BJ8" s="22">
         <v>171</v>
       </c>
       <c r="BK8" s="22">
         <v>170</v>
       </c>
-      <c r="BL8" s="22"/>
-      <c r="BM8" s="22"/>
+      <c r="BL8" s="22">
+        <v>163</v>
+      </c>
+      <c r="BM8" s="22">
+        <v>153</v>
+      </c>
       <c r="BN8" s="28"/>
       <c r="BO8" s="28"/>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
-      <c r="BU8" s="82"/>
+      <c r="BU8" s="67"/>
     </row>
     <row r="9" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="17"/>
       <c r="I9" s="16"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="39">
         <v>122</v>
       </c>
       <c r="O9" s="19">
         <v>201</v>
       </c>
       <c r="P9" s="21">
         <v>143</v>
@@ -7972,60 +8100,64 @@
       </c>
       <c r="BD9" s="22">
         <v>254</v>
       </c>
       <c r="BE9" s="22">
         <v>317</v>
       </c>
       <c r="BF9" s="22">
         <v>372</v>
       </c>
       <c r="BG9" s="22">
         <v>282</v>
       </c>
       <c r="BH9" s="22">
         <v>197</v>
       </c>
       <c r="BI9" s="22">
         <v>240</v>
       </c>
       <c r="BJ9" s="22">
         <v>314</v>
       </c>
       <c r="BK9" s="22">
         <v>272</v>
       </c>
-      <c r="BL9" s="22"/>
-      <c r="BM9" s="22"/>
+      <c r="BL9" s="22">
+        <v>313</v>
+      </c>
+      <c r="BM9" s="22">
+        <v>328</v>
+      </c>
       <c r="BN9" s="28"/>
       <c r="BO9" s="28"/>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
-      <c r="BU9" s="82"/>
+      <c r="BU9" s="67"/>
     </row>
     <row r="10" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="17"/>
       <c r="I10" s="16"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="39">
         <v>178</v>
       </c>
       <c r="O10" s="19">
         <v>239</v>
       </c>
       <c r="P10" s="21">
         <v>201</v>
@@ -8149,60 +8281,64 @@
       </c>
       <c r="BD10" s="22">
         <v>346</v>
       </c>
       <c r="BE10" s="22">
         <v>422</v>
       </c>
       <c r="BF10" s="22">
         <v>504</v>
       </c>
       <c r="BG10" s="22">
         <v>391</v>
       </c>
       <c r="BH10" s="22">
         <v>355</v>
       </c>
       <c r="BI10" s="22">
         <v>297</v>
       </c>
       <c r="BJ10" s="22">
         <v>438</v>
       </c>
       <c r="BK10" s="22">
         <v>397</v>
       </c>
-      <c r="BL10" s="22"/>
-      <c r="BM10" s="22"/>
+      <c r="BL10" s="22">
+        <v>385</v>
+      </c>
+      <c r="BM10" s="22">
+        <v>358</v>
+      </c>
       <c r="BN10" s="28"/>
       <c r="BO10" s="28"/>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
-      <c r="BU10" s="82"/>
+      <c r="BU10" s="67"/>
     </row>
     <row r="11" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17"/>
       <c r="I11" s="16"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="39">
         <v>169</v>
       </c>
       <c r="O11" s="19">
         <v>265</v>
       </c>
       <c r="P11" s="21">
         <v>190</v>
@@ -8326,60 +8462,64 @@
       </c>
       <c r="BD11" s="22">
         <v>339</v>
       </c>
       <c r="BE11" s="22">
         <v>437</v>
       </c>
       <c r="BF11" s="22">
         <v>466</v>
       </c>
       <c r="BG11" s="22">
         <v>358</v>
       </c>
       <c r="BH11" s="22">
         <v>371</v>
       </c>
       <c r="BI11" s="22">
         <v>383</v>
       </c>
       <c r="BJ11" s="22">
         <v>458</v>
       </c>
       <c r="BK11" s="22">
         <v>372</v>
       </c>
-      <c r="BL11" s="22"/>
-      <c r="BM11" s="22"/>
+      <c r="BL11" s="22">
+        <v>408</v>
+      </c>
+      <c r="BM11" s="22">
+        <v>363</v>
+      </c>
       <c r="BN11" s="28"/>
       <c r="BO11" s="28"/>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
-      <c r="BU11" s="82"/>
+      <c r="BU11" s="67"/>
     </row>
     <row r="12" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="16"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="39">
         <v>179</v>
       </c>
       <c r="O12" s="19">
         <v>223</v>
       </c>
       <c r="P12" s="21">
         <v>192</v>
@@ -8503,60 +8643,64 @@
       </c>
       <c r="BD12" s="22">
         <v>419</v>
       </c>
       <c r="BE12" s="22">
         <v>380</v>
       </c>
       <c r="BF12" s="22">
         <v>465</v>
       </c>
       <c r="BG12" s="22">
         <v>272</v>
       </c>
       <c r="BH12" s="22">
         <v>279</v>
       </c>
       <c r="BI12" s="22">
         <v>300</v>
       </c>
       <c r="BJ12" s="22">
         <v>445</v>
       </c>
       <c r="BK12" s="22">
         <v>310</v>
       </c>
-      <c r="BL12" s="22"/>
-      <c r="BM12" s="22"/>
+      <c r="BL12" s="22">
+        <v>364</v>
+      </c>
+      <c r="BM12" s="22">
+        <v>290</v>
+      </c>
       <c r="BN12" s="28"/>
       <c r="BO12" s="28"/>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
-      <c r="BU12" s="82"/>
+      <c r="BU12" s="67"/>
     </row>
     <row r="13" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="17"/>
       <c r="I13" s="16"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="39">
         <v>137</v>
       </c>
       <c r="O13" s="19">
         <v>218</v>
       </c>
       <c r="P13" s="21">
         <v>135</v>
@@ -8680,60 +8824,64 @@
       </c>
       <c r="BD13" s="22">
         <v>297</v>
       </c>
       <c r="BE13" s="22">
         <v>344</v>
       </c>
       <c r="BF13" s="22">
         <v>298</v>
       </c>
       <c r="BG13" s="22">
         <v>208</v>
       </c>
       <c r="BH13" s="22">
         <v>272</v>
       </c>
       <c r="BI13" s="22">
         <v>234</v>
       </c>
       <c r="BJ13" s="22">
         <v>302</v>
       </c>
       <c r="BK13" s="22">
         <v>316</v>
       </c>
-      <c r="BL13" s="22"/>
-      <c r="BM13" s="22"/>
+      <c r="BL13" s="22">
+        <v>312</v>
+      </c>
+      <c r="BM13" s="22">
+        <v>357</v>
+      </c>
       <c r="BN13" s="28"/>
       <c r="BO13" s="28"/>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
-      <c r="BU13" s="82"/>
+      <c r="BU13" s="67"/>
     </row>
     <row r="14" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="17"/>
       <c r="I14" s="16"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="39">
         <v>126</v>
       </c>
       <c r="O14" s="19">
         <v>152</v>
       </c>
       <c r="P14" s="21">
         <v>114</v>
@@ -8857,60 +9005,64 @@
       </c>
       <c r="BD14" s="22">
         <v>249</v>
       </c>
       <c r="BE14" s="22">
         <v>284</v>
       </c>
       <c r="BF14" s="22">
         <v>296</v>
       </c>
       <c r="BG14" s="22">
         <v>297</v>
       </c>
       <c r="BH14" s="22">
         <v>232</v>
       </c>
       <c r="BI14" s="22">
         <v>253</v>
       </c>
       <c r="BJ14" s="22">
         <v>346</v>
       </c>
       <c r="BK14" s="22">
         <v>258</v>
       </c>
-      <c r="BL14" s="22"/>
-      <c r="BM14" s="22"/>
+      <c r="BL14" s="22">
+        <v>265</v>
+      </c>
+      <c r="BM14" s="22">
+        <v>302</v>
+      </c>
       <c r="BN14" s="28"/>
       <c r="BO14" s="28"/>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
-      <c r="BU14" s="82"/>
+      <c r="BU14" s="67"/>
     </row>
     <row r="15" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="39">
         <v>300</v>
       </c>
       <c r="O15" s="19">
         <v>403</v>
       </c>
       <c r="P15" s="21">
         <v>270</v>
@@ -9034,60 +9186,64 @@
       </c>
       <c r="BD15" s="22">
         <v>799</v>
       </c>
       <c r="BE15" s="22">
         <v>805</v>
       </c>
       <c r="BF15" s="22">
         <v>734</v>
       </c>
       <c r="BG15" s="22">
         <v>741</v>
       </c>
       <c r="BH15" s="22">
         <v>537</v>
       </c>
       <c r="BI15" s="22">
         <v>631</v>
       </c>
       <c r="BJ15" s="22">
         <v>980</v>
       </c>
       <c r="BK15" s="22">
         <v>754</v>
       </c>
-      <c r="BL15" s="22"/>
-      <c r="BM15" s="22"/>
+      <c r="BL15" s="22">
+        <v>762</v>
+      </c>
+      <c r="BM15" s="22">
+        <v>809</v>
+      </c>
       <c r="BN15" s="28"/>
       <c r="BO15" s="28"/>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
-      <c r="BU15" s="82"/>
+      <c r="BU15" s="67"/>
     </row>
     <row r="16" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="39">
         <v>131</v>
       </c>
       <c r="O16" s="19">
         <v>158</v>
       </c>
       <c r="P16" s="21">
         <v>115</v>
@@ -9211,137 +9367,141 @@
       </c>
       <c r="BD16" s="22">
         <v>259</v>
       </c>
       <c r="BE16" s="22">
         <v>285</v>
       </c>
       <c r="BF16" s="22">
         <v>259</v>
       </c>
       <c r="BG16" s="22">
         <v>259</v>
       </c>
       <c r="BH16" s="22">
         <v>263</v>
       </c>
       <c r="BI16" s="22">
         <v>206</v>
       </c>
       <c r="BJ16" s="22">
         <v>288</v>
       </c>
       <c r="BK16" s="22">
         <v>258</v>
       </c>
-      <c r="BL16" s="22"/>
-      <c r="BM16" s="22"/>
+      <c r="BL16" s="22">
+        <v>245</v>
+      </c>
+      <c r="BM16" s="22">
+        <v>243</v>
+      </c>
       <c r="BN16" s="28"/>
       <c r="BO16" s="28"/>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
-      <c r="BU16" s="82"/>
+      <c r="BU16" s="67"/>
     </row>
     <row r="17" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A17" s="67" t="s">
+      <c r="A17" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="67"/>
-[...70 lines deleted...]
-      <c r="BU17" s="67"/>
+      <c r="B17" s="73"/>
+      <c r="C17" s="73"/>
+      <c r="D17" s="73"/>
+      <c r="E17" s="73"/>
+      <c r="F17" s="73"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+      <c r="K17" s="73"/>
+      <c r="L17" s="73"/>
+      <c r="M17" s="73"/>
+      <c r="N17" s="73"/>
+      <c r="O17" s="73"/>
+      <c r="P17" s="73"/>
+      <c r="Q17" s="73"/>
+      <c r="R17" s="73"/>
+      <c r="S17" s="73"/>
+      <c r="T17" s="73"/>
+      <c r="U17" s="73"/>
+      <c r="V17" s="73"/>
+      <c r="W17" s="73"/>
+      <c r="X17" s="73"/>
+      <c r="Y17" s="73"/>
+      <c r="Z17" s="73"/>
+      <c r="AA17" s="73"/>
+      <c r="AB17" s="73"/>
+      <c r="AC17" s="73"/>
+      <c r="AD17" s="73"/>
+      <c r="AE17" s="73"/>
+      <c r="AF17" s="73"/>
+      <c r="AG17" s="73"/>
+      <c r="AH17" s="73"/>
+      <c r="AI17" s="73"/>
+      <c r="AJ17" s="73"/>
+      <c r="AK17" s="73"/>
+      <c r="AL17" s="73"/>
+      <c r="AM17" s="73"/>
+      <c r="AN17" s="73"/>
+      <c r="AO17" s="73"/>
+      <c r="AP17" s="73"/>
+      <c r="AQ17" s="73"/>
+      <c r="AR17" s="73"/>
+      <c r="AS17" s="73"/>
+      <c r="AT17" s="73"/>
+      <c r="AU17" s="73"/>
+      <c r="AV17" s="73"/>
+      <c r="AW17" s="73"/>
+      <c r="AX17" s="73"/>
+      <c r="AY17" s="73"/>
+      <c r="AZ17" s="73"/>
+      <c r="BA17" s="73"/>
+      <c r="BB17" s="73"/>
+      <c r="BC17" s="73"/>
+      <c r="BD17" s="73"/>
+      <c r="BE17" s="73"/>
+      <c r="BF17" s="73"/>
+      <c r="BG17" s="73"/>
+      <c r="BH17" s="73"/>
+      <c r="BI17" s="73"/>
+      <c r="BJ17" s="73"/>
+      <c r="BK17" s="73"/>
+      <c r="BL17" s="73"/>
+      <c r="BM17" s="73"/>
+      <c r="BN17" s="73"/>
+      <c r="BO17" s="73"/>
+      <c r="BP17" s="73"/>
+      <c r="BQ17" s="73"/>
+      <c r="BR17" s="73"/>
+      <c r="BS17" s="73"/>
+      <c r="BT17" s="73"/>
+      <c r="BU17" s="73"/>
     </row>
     <row r="18" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="19">
         <v>789</v>
       </c>
       <c r="O18" s="19">
         <v>1006</v>
       </c>
       <c r="P18" s="19">
         <v>769</v>
@@ -9465,52 +9625,56 @@
       </c>
       <c r="BD18" s="22">
         <v>2041</v>
       </c>
       <c r="BE18" s="22">
         <v>2489</v>
       </c>
       <c r="BF18" s="22">
         <v>2215</v>
       </c>
       <c r="BG18" s="22">
         <v>1916</v>
       </c>
       <c r="BH18" s="22">
         <v>1733</v>
       </c>
       <c r="BI18" s="22">
         <v>1725</v>
       </c>
       <c r="BJ18" s="22">
         <v>2492</v>
       </c>
       <c r="BK18" s="22">
         <v>2071</v>
       </c>
-      <c r="BL18" s="22"/>
-      <c r="BM18" s="22"/>
+      <c r="BL18" s="22">
+        <v>2326</v>
+      </c>
+      <c r="BM18" s="22">
+        <v>2164</v>
+      </c>
       <c r="BN18" s="28"/>
       <c r="BO18" s="28"/>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="17"/>
       <c r="I19" s="16"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
@@ -9642,52 +9806,56 @@
       </c>
       <c r="BD19" s="22">
         <v>1189</v>
       </c>
       <c r="BE19" s="22">
         <v>1490</v>
       </c>
       <c r="BF19" s="22">
         <v>1336</v>
       </c>
       <c r="BG19" s="22">
         <v>1131</v>
       </c>
       <c r="BH19" s="22">
         <v>1055</v>
       </c>
       <c r="BI19" s="22">
         <v>1048</v>
       </c>
       <c r="BJ19" s="22">
         <v>1505</v>
       </c>
       <c r="BK19" s="22">
         <v>1240</v>
       </c>
-      <c r="BL19" s="22"/>
-      <c r="BM19" s="22"/>
+      <c r="BL19" s="22">
+        <v>1444</v>
+      </c>
+      <c r="BM19" s="22">
+        <v>1259</v>
+      </c>
       <c r="BN19" s="28"/>
       <c r="BO19" s="28"/>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="17"/>
       <c r="I20" s="16"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
@@ -9819,52 +9987,56 @@
       </c>
       <c r="BD20" s="22">
         <v>150</v>
       </c>
       <c r="BE20" s="22">
         <v>234</v>
       </c>
       <c r="BF20" s="22">
         <v>175</v>
       </c>
       <c r="BG20" s="22">
         <v>128</v>
       </c>
       <c r="BH20" s="22">
         <v>121</v>
       </c>
       <c r="BI20" s="22">
         <v>126</v>
       </c>
       <c r="BJ20" s="22">
         <v>160</v>
       </c>
       <c r="BK20" s="22">
         <v>164</v>
       </c>
-      <c r="BL20" s="22"/>
-      <c r="BM20" s="22"/>
+      <c r="BL20" s="22">
+        <v>160</v>
+      </c>
+      <c r="BM20" s="22">
+        <v>147</v>
+      </c>
       <c r="BN20" s="28"/>
       <c r="BO20" s="28"/>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="17"/>
       <c r="I21" s="16"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
@@ -9996,52 +10168,56 @@
       </c>
       <c r="BD21" s="22">
         <v>115</v>
       </c>
       <c r="BE21" s="22">
         <v>150</v>
       </c>
       <c r="BF21" s="22">
         <v>162</v>
       </c>
       <c r="BG21" s="22">
         <v>114</v>
       </c>
       <c r="BH21" s="22">
         <v>114</v>
       </c>
       <c r="BI21" s="22">
         <v>106</v>
       </c>
       <c r="BJ21" s="22">
         <v>145</v>
       </c>
       <c r="BK21" s="22">
         <v>138</v>
       </c>
-      <c r="BL21" s="22"/>
-      <c r="BM21" s="22"/>
+      <c r="BL21" s="22">
+        <v>131</v>
+      </c>
+      <c r="BM21" s="22">
+        <v>135</v>
+      </c>
       <c r="BN21" s="28"/>
       <c r="BO21" s="28"/>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
@@ -10173,52 +10349,56 @@
       </c>
       <c r="BD22" s="22">
         <v>148</v>
       </c>
       <c r="BE22" s="22">
         <v>152</v>
       </c>
       <c r="BF22" s="22">
         <v>110</v>
       </c>
       <c r="BG22" s="22">
         <v>144</v>
       </c>
       <c r="BH22" s="22">
         <v>108</v>
       </c>
       <c r="BI22" s="22">
         <v>108</v>
       </c>
       <c r="BJ22" s="22">
         <v>187</v>
       </c>
       <c r="BK22" s="22">
         <v>137</v>
       </c>
-      <c r="BL22" s="22"/>
-      <c r="BM22" s="22"/>
+      <c r="BL22" s="22">
+        <v>156</v>
+      </c>
+      <c r="BM22" s="22">
+        <v>180</v>
+      </c>
       <c r="BN22" s="28"/>
       <c r="BO22" s="28"/>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="17"/>
       <c r="I23" s="16"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
@@ -10350,52 +10530,56 @@
       </c>
       <c r="BD23" s="22">
         <v>319</v>
       </c>
       <c r="BE23" s="22">
         <v>336</v>
       </c>
       <c r="BF23" s="22">
         <v>309</v>
       </c>
       <c r="BG23" s="22">
         <v>291</v>
       </c>
       <c r="BH23" s="22">
         <v>232</v>
       </c>
       <c r="BI23" s="22">
         <v>248</v>
       </c>
       <c r="BJ23" s="22">
         <v>360</v>
       </c>
       <c r="BK23" s="22">
         <v>278</v>
       </c>
-      <c r="BL23" s="22"/>
-      <c r="BM23" s="22"/>
+      <c r="BL23" s="22">
+        <v>307</v>
+      </c>
+      <c r="BM23" s="22">
+        <v>338</v>
+      </c>
       <c r="BN23" s="28"/>
       <c r="BO23" s="28"/>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A24" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="17"/>
       <c r="I24" s="16"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
@@ -10527,137 +10711,141 @@
       </c>
       <c r="BD24" s="22">
         <v>120</v>
       </c>
       <c r="BE24" s="22">
         <v>127</v>
       </c>
       <c r="BF24" s="22">
         <v>123</v>
       </c>
       <c r="BG24" s="22">
         <v>108</v>
       </c>
       <c r="BH24" s="22">
         <v>103</v>
       </c>
       <c r="BI24" s="22">
         <v>89</v>
       </c>
       <c r="BJ24" s="22">
         <v>135</v>
       </c>
       <c r="BK24" s="22">
         <v>114</v>
       </c>
-      <c r="BL24" s="22"/>
-      <c r="BM24" s="22"/>
+      <c r="BL24" s="22">
+        <v>128</v>
+      </c>
+      <c r="BM24" s="22">
+        <v>105</v>
+      </c>
       <c r="BN24" s="28"/>
       <c r="BO24" s="28"/>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A25" s="79" t="s">
+      <c r="A25" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="79"/>
-[...70 lines deleted...]
-      <c r="BU25" s="79"/>
+      <c r="B25" s="80"/>
+      <c r="C25" s="80"/>
+      <c r="D25" s="80"/>
+      <c r="E25" s="80"/>
+      <c r="F25" s="80"/>
+      <c r="G25" s="80"/>
+      <c r="H25" s="80"/>
+      <c r="I25" s="80"/>
+      <c r="J25" s="80"/>
+      <c r="K25" s="80"/>
+      <c r="L25" s="80"/>
+      <c r="M25" s="80"/>
+      <c r="N25" s="80"/>
+      <c r="O25" s="80"/>
+      <c r="P25" s="80"/>
+      <c r="Q25" s="80"/>
+      <c r="R25" s="80"/>
+      <c r="S25" s="80"/>
+      <c r="T25" s="80"/>
+      <c r="U25" s="80"/>
+      <c r="V25" s="80"/>
+      <c r="W25" s="80"/>
+      <c r="X25" s="80"/>
+      <c r="Y25" s="80"/>
+      <c r="Z25" s="80"/>
+      <c r="AA25" s="80"/>
+      <c r="AB25" s="80"/>
+      <c r="AC25" s="80"/>
+      <c r="AD25" s="80"/>
+      <c r="AE25" s="80"/>
+      <c r="AF25" s="80"/>
+      <c r="AG25" s="80"/>
+      <c r="AH25" s="80"/>
+      <c r="AI25" s="80"/>
+      <c r="AJ25" s="80"/>
+      <c r="AK25" s="80"/>
+      <c r="AL25" s="80"/>
+      <c r="AM25" s="80"/>
+      <c r="AN25" s="80"/>
+      <c r="AO25" s="80"/>
+      <c r="AP25" s="80"/>
+      <c r="AQ25" s="80"/>
+      <c r="AR25" s="80"/>
+      <c r="AS25" s="80"/>
+      <c r="AT25" s="80"/>
+      <c r="AU25" s="80"/>
+      <c r="AV25" s="80"/>
+      <c r="AW25" s="80"/>
+      <c r="AX25" s="80"/>
+      <c r="AY25" s="80"/>
+      <c r="AZ25" s="80"/>
+      <c r="BA25" s="80"/>
+      <c r="BB25" s="80"/>
+      <c r="BC25" s="80"/>
+      <c r="BD25" s="80"/>
+      <c r="BE25" s="80"/>
+      <c r="BF25" s="80"/>
+      <c r="BG25" s="80"/>
+      <c r="BH25" s="80"/>
+      <c r="BI25" s="80"/>
+      <c r="BJ25" s="80"/>
+      <c r="BK25" s="80"/>
+      <c r="BL25" s="80"/>
+      <c r="BM25" s="80"/>
+      <c r="BN25" s="80"/>
+      <c r="BO25" s="80"/>
+      <c r="BP25" s="80"/>
+      <c r="BQ25" s="80"/>
+      <c r="BR25" s="80"/>
+      <c r="BS25" s="80"/>
+      <c r="BT25" s="80"/>
+      <c r="BU25" s="80"/>
     </row>
     <row r="26" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A26" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="17"/>
       <c r="I26" s="16"/>
       <c r="J26" s="18"/>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
       <c r="N26" s="21">
         <v>1205</v>
       </c>
       <c r="O26" s="21">
         <v>1673</v>
       </c>
       <c r="P26" s="19">
         <v>1194</v>
@@ -10781,52 +10969,56 @@
       </c>
       <c r="BD26" s="22">
         <v>2682</v>
       </c>
       <c r="BE26" s="22">
         <v>2918</v>
       </c>
       <c r="BF26" s="28">
         <v>3166</v>
       </c>
       <c r="BG26" s="28">
         <v>2511</v>
       </c>
       <c r="BH26" s="28">
         <v>2257</v>
       </c>
       <c r="BI26" s="22">
         <v>2349</v>
       </c>
       <c r="BJ26" s="22">
         <v>3206</v>
       </c>
       <c r="BK26" s="22">
         <v>2577</v>
       </c>
-      <c r="BL26" s="22"/>
-      <c r="BM26" s="22"/>
+      <c r="BL26" s="28">
+        <v>2743</v>
+      </c>
+      <c r="BM26" s="28">
+        <v>2674</v>
+      </c>
       <c r="BN26" s="28"/>
       <c r="BO26" s="28"/>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="22"/>
       <c r="BR26" s="28"/>
       <c r="BS26" s="28"/>
       <c r="BT26" s="28"/>
       <c r="BU26" s="28"/>
     </row>
     <row r="27" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
@@ -10958,52 +11150,56 @@
       </c>
       <c r="BD27" s="22">
         <v>421</v>
       </c>
       <c r="BE27" s="22">
         <v>390</v>
       </c>
       <c r="BF27" s="28">
         <v>465</v>
       </c>
       <c r="BG27" s="28">
         <v>355</v>
       </c>
       <c r="BH27" s="28">
         <v>300</v>
       </c>
       <c r="BI27" s="22">
         <v>349</v>
       </c>
       <c r="BJ27" s="22">
         <v>451</v>
       </c>
       <c r="BK27" s="22">
         <v>301</v>
       </c>
-      <c r="BL27" s="22"/>
-      <c r="BM27" s="22"/>
+      <c r="BL27" s="28">
+        <v>408</v>
+      </c>
+      <c r="BM27" s="28">
+        <v>376</v>
+      </c>
       <c r="BN27" s="28"/>
       <c r="BO27" s="28"/>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="22"/>
       <c r="BR27" s="28"/>
       <c r="BS27" s="28"/>
       <c r="BT27" s="28"/>
       <c r="BU27" s="28"/>
     </row>
     <row r="28" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="17"/>
       <c r="I28" s="16"/>
       <c r="J28" s="18"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
@@ -11135,52 +11331,56 @@
       </c>
       <c r="BD28" s="22">
         <v>1</v>
       </c>
       <c r="BE28" s="22">
         <v>19</v>
       </c>
       <c r="BF28" s="28">
         <v>11</v>
       </c>
       <c r="BG28" s="28">
         <v>5</v>
       </c>
       <c r="BH28" s="28">
         <v>8</v>
       </c>
       <c r="BI28" s="22">
         <v>7</v>
       </c>
       <c r="BJ28" s="22">
         <v>11</v>
       </c>
       <c r="BK28" s="22">
         <v>6</v>
       </c>
-      <c r="BL28" s="22"/>
-      <c r="BM28" s="22"/>
+      <c r="BL28" s="28">
+        <v>3</v>
+      </c>
+      <c r="BM28" s="28">
+        <v>6</v>
+      </c>
       <c r="BN28" s="28"/>
       <c r="BO28" s="28"/>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="22"/>
       <c r="BR28" s="28"/>
       <c r="BS28" s="28"/>
       <c r="BT28" s="28"/>
       <c r="BU28" s="28"/>
     </row>
     <row r="29" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="18"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
@@ -11312,52 +11512,56 @@
       </c>
       <c r="BD29" s="22">
         <v>254</v>
       </c>
       <c r="BE29" s="22">
         <v>317</v>
       </c>
       <c r="BF29" s="28">
         <v>372</v>
       </c>
       <c r="BG29" s="28">
         <v>282</v>
       </c>
       <c r="BH29" s="28">
         <v>197</v>
       </c>
       <c r="BI29" s="22">
         <v>240</v>
       </c>
       <c r="BJ29" s="22">
         <v>314</v>
       </c>
       <c r="BK29" s="22">
         <v>272</v>
       </c>
-      <c r="BL29" s="22"/>
-      <c r="BM29" s="22"/>
+      <c r="BL29" s="28">
+        <v>313</v>
+      </c>
+      <c r="BM29" s="28">
+        <v>328</v>
+      </c>
       <c r="BN29" s="28"/>
       <c r="BO29" s="28"/>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="22"/>
       <c r="BR29" s="28"/>
       <c r="BS29" s="28"/>
       <c r="BT29" s="28"/>
       <c r="BU29" s="28"/>
     </row>
     <row r="30" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
       <c r="J30" s="18"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
@@ -11489,52 +11693,56 @@
       </c>
       <c r="BD30" s="22">
         <v>231</v>
       </c>
       <c r="BE30" s="22">
         <v>272</v>
       </c>
       <c r="BF30" s="28">
         <v>342</v>
       </c>
       <c r="BG30" s="28">
         <v>277</v>
       </c>
       <c r="BH30" s="28">
         <v>241</v>
       </c>
       <c r="BI30" s="22">
         <v>191</v>
       </c>
       <c r="BJ30" s="22">
         <v>293</v>
       </c>
       <c r="BK30" s="22">
         <v>259</v>
       </c>
-      <c r="BL30" s="22"/>
-      <c r="BM30" s="22"/>
+      <c r="BL30" s="28">
+        <v>254</v>
+      </c>
+      <c r="BM30" s="28">
+        <v>223</v>
+      </c>
       <c r="BN30" s="28"/>
       <c r="BO30" s="28"/>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="22"/>
       <c r="BR30" s="28"/>
       <c r="BS30" s="28"/>
       <c r="BT30" s="28"/>
       <c r="BU30" s="28"/>
     </row>
     <row r="31" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A31" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="18"/>
       <c r="I31" s="15"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
@@ -11666,52 +11874,56 @@
       </c>
       <c r="BD31" s="22">
         <v>339</v>
       </c>
       <c r="BE31" s="22">
         <v>437</v>
       </c>
       <c r="BF31" s="28">
         <v>466</v>
       </c>
       <c r="BG31" s="28">
         <v>358</v>
       </c>
       <c r="BH31" s="28">
         <v>371</v>
       </c>
       <c r="BI31" s="22">
         <v>383</v>
       </c>
       <c r="BJ31" s="22">
         <v>458</v>
       </c>
       <c r="BK31" s="22">
         <v>372</v>
       </c>
-      <c r="BL31" s="22"/>
-      <c r="BM31" s="22"/>
+      <c r="BL31" s="28">
+        <v>408</v>
+      </c>
+      <c r="BM31" s="28">
+        <v>363</v>
+      </c>
       <c r="BN31" s="28"/>
       <c r="BO31" s="28"/>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="22"/>
       <c r="BR31" s="28"/>
       <c r="BS31" s="28"/>
       <c r="BT31" s="28"/>
       <c r="BU31" s="28"/>
     </row>
     <row r="32" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
       <c r="J32" s="18"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
@@ -11843,52 +12055,56 @@
       </c>
       <c r="BD32" s="22">
         <v>419</v>
       </c>
       <c r="BE32" s="22">
         <v>380</v>
       </c>
       <c r="BF32" s="28">
         <v>465</v>
       </c>
       <c r="BG32" s="28">
         <v>272</v>
       </c>
       <c r="BH32" s="28">
         <v>279</v>
       </c>
       <c r="BI32" s="22">
         <v>300</v>
       </c>
       <c r="BJ32" s="22">
         <v>445</v>
       </c>
       <c r="BK32" s="22">
         <v>310</v>
       </c>
-      <c r="BL32" s="22"/>
-      <c r="BM32" s="22"/>
+      <c r="BL32" s="28">
+        <v>364</v>
+      </c>
+      <c r="BM32" s="28">
+        <v>290</v>
+      </c>
       <c r="BN32" s="28"/>
       <c r="BO32" s="28"/>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="22"/>
       <c r="BR32" s="28"/>
       <c r="BS32" s="28"/>
       <c r="BT32" s="28"/>
       <c r="BU32" s="28"/>
     </row>
     <row r="33" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
       <c r="I33" s="16"/>
       <c r="J33" s="18"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
@@ -12020,52 +12236,56 @@
       </c>
       <c r="BD33" s="22">
         <v>297</v>
       </c>
       <c r="BE33" s="22">
         <v>344</v>
       </c>
       <c r="BF33" s="28">
         <v>298</v>
       </c>
       <c r="BG33" s="28">
         <v>208</v>
       </c>
       <c r="BH33" s="28">
         <v>272</v>
       </c>
       <c r="BI33" s="22">
         <v>234</v>
       </c>
       <c r="BJ33" s="22">
         <v>302</v>
       </c>
       <c r="BK33" s="22">
         <v>316</v>
       </c>
-      <c r="BL33" s="22"/>
-      <c r="BM33" s="22"/>
+      <c r="BL33" s="28">
+        <v>312</v>
+      </c>
+      <c r="BM33" s="28">
+        <v>357</v>
+      </c>
       <c r="BN33" s="28"/>
       <c r="BO33" s="28"/>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="22"/>
       <c r="BR33" s="28"/>
       <c r="BS33" s="28"/>
       <c r="BT33" s="28"/>
       <c r="BU33" s="28"/>
     </row>
     <row r="34" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="17"/>
       <c r="I34" s="16"/>
       <c r="J34" s="18"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
@@ -12197,52 +12417,56 @@
       </c>
       <c r="BD34" s="22">
         <v>101</v>
       </c>
       <c r="BE34" s="22">
         <v>132</v>
       </c>
       <c r="BF34" s="28">
         <v>186</v>
       </c>
       <c r="BG34" s="28">
         <v>153</v>
       </c>
       <c r="BH34" s="28">
         <v>124</v>
       </c>
       <c r="BI34" s="22">
         <v>145</v>
       </c>
       <c r="BJ34" s="22">
         <v>159</v>
       </c>
       <c r="BK34" s="22">
         <v>121</v>
       </c>
-      <c r="BL34" s="22"/>
-      <c r="BM34" s="22"/>
+      <c r="BL34" s="28">
+        <v>109</v>
+      </c>
+      <c r="BM34" s="28">
+        <v>122</v>
+      </c>
       <c r="BN34" s="28"/>
       <c r="BO34" s="28"/>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="22"/>
       <c r="BR34" s="28"/>
       <c r="BS34" s="28"/>
       <c r="BT34" s="28"/>
       <c r="BU34" s="28"/>
     </row>
     <row r="35" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
@@ -12374,52 +12598,56 @@
       </c>
       <c r="BD35" s="28">
         <v>480</v>
       </c>
       <c r="BE35" s="28">
         <v>469</v>
       </c>
       <c r="BF35" s="28">
         <v>425</v>
       </c>
       <c r="BG35" s="28">
         <v>450</v>
       </c>
       <c r="BH35" s="28">
         <v>305</v>
       </c>
       <c r="BI35" s="22">
         <v>383</v>
       </c>
       <c r="BJ35" s="22">
         <v>620</v>
       </c>
       <c r="BK35" s="22">
         <v>476</v>
       </c>
-      <c r="BL35" s="22"/>
-      <c r="BM35" s="22"/>
+      <c r="BL35" s="28">
+        <v>455</v>
+      </c>
+      <c r="BM35" s="28">
+        <v>471</v>
+      </c>
       <c r="BN35" s="28"/>
       <c r="BO35" s="28"/>
       <c r="BP35" s="28"/>
       <c r="BQ35" s="28"/>
       <c r="BR35" s="28"/>
       <c r="BS35" s="28"/>
       <c r="BT35" s="28"/>
       <c r="BU35" s="28"/>
     </row>
     <row r="36" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A36" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="31"/>
       <c r="C36" s="31"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="31"/>
       <c r="H36" s="32"/>
       <c r="I36" s="31"/>
       <c r="J36" s="32"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="32"/>
@@ -12551,52 +12779,56 @@
       </c>
       <c r="BD36" s="34">
         <v>139</v>
       </c>
       <c r="BE36" s="34">
         <v>158</v>
       </c>
       <c r="BF36" s="34">
         <v>136</v>
       </c>
       <c r="BG36" s="34">
         <v>151</v>
       </c>
       <c r="BH36" s="34">
         <v>160</v>
       </c>
       <c r="BI36" s="34">
         <v>117</v>
       </c>
       <c r="BJ36" s="34">
         <v>153</v>
       </c>
       <c r="BK36" s="34">
         <v>144</v>
       </c>
-      <c r="BL36" s="34"/>
-      <c r="BM36" s="34"/>
+      <c r="BL36" s="34">
+        <v>117</v>
+      </c>
+      <c r="BM36" s="34">
+        <v>138</v>
+      </c>
       <c r="BN36" s="34"/>
       <c r="BO36" s="34"/>
       <c r="BP36" s="34"/>
       <c r="BQ36" s="34"/>
       <c r="BR36" s="34"/>
       <c r="BS36" s="34"/>
       <c r="BT36" s="34"/>
       <c r="BU36" s="34"/>
     </row>
     <row r="37" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A37" s="35"/>
       <c r="Z37" s="20"/>
       <c r="AA37" s="21"/>
       <c r="AL37" s="20"/>
       <c r="AM37" s="21"/>
       <c r="AN37" s="20"/>
       <c r="AX37" s="20"/>
       <c r="AY37" s="21"/>
       <c r="AZ37" s="20"/>
       <c r="BJ37" s="20"/>
       <c r="BK37" s="21"/>
       <c r="BL37" s="20"/>
     </row>
     <row r="38" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="Z38" s="20"/>
@@ -12618,268 +12850,268 @@
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU41"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BC44" sqref="BC44"/>
+      <selection activeCell="BQ21" sqref="BQ21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="38" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="9.140625" style="36"/>
     <col min="47" max="49" width="9.140625" style="36"/>
     <col min="50" max="50" width="9.140625" style="20"/>
     <col min="51" max="56" width="9.140625" style="36"/>
     <col min="58" max="61" width="9.140625" style="36"/>
     <col min="62" max="62" width="9.140625" style="20"/>
     <col min="63" max="68" width="9.140625" style="36"/>
     <col min="70" max="73" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="36" customFormat="1" ht="12.75">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="73"/>
-[...70 lines deleted...]
-      <c r="BU1" s="73"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
+      <c r="AH1" s="71"/>
+      <c r="AI1" s="71"/>
+      <c r="AJ1" s="71"/>
+      <c r="AK1" s="71"/>
+      <c r="AL1" s="71"/>
+      <c r="AM1" s="71"/>
+      <c r="AN1" s="71"/>
+      <c r="AO1" s="71"/>
+      <c r="AP1" s="71"/>
+      <c r="AQ1" s="71"/>
+      <c r="AR1" s="71"/>
+      <c r="AS1" s="71"/>
+      <c r="AT1" s="71"/>
+      <c r="AU1" s="71"/>
+      <c r="AV1" s="71"/>
+      <c r="AW1" s="71"/>
+      <c r="AX1" s="71"/>
+      <c r="AY1" s="71"/>
+      <c r="AZ1" s="71"/>
+      <c r="BA1" s="71"/>
+      <c r="BB1" s="71"/>
+      <c r="BC1" s="71"/>
+      <c r="BD1" s="71"/>
+      <c r="BE1" s="71"/>
+      <c r="BF1" s="71"/>
+      <c r="BG1" s="71"/>
+      <c r="BH1" s="71"/>
+      <c r="BI1" s="71"/>
+      <c r="BJ1" s="71"/>
+      <c r="BK1" s="71"/>
+      <c r="BL1" s="71"/>
+      <c r="BM1" s="71"/>
+      <c r="BN1" s="71"/>
+      <c r="BO1" s="71"/>
+      <c r="BP1" s="71"/>
+      <c r="BQ1" s="71"/>
+      <c r="BR1" s="71"/>
+      <c r="BS1" s="71"/>
+      <c r="BT1" s="71"/>
+      <c r="BU1" s="71"/>
     </row>
     <row r="2" spans="1:73" s="4" customFormat="1" ht="11.25">
       <c r="X2" s="42"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="37"/>
       <c r="AA2" s="37"/>
       <c r="AB2" s="37"/>
       <c r="AC2" s="37"/>
       <c r="AD2" s="37"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="37"/>
       <c r="AG2" s="37"/>
       <c r="AH2" s="37"/>
       <c r="AI2" s="37"/>
       <c r="AJ2" s="37"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="56"/>
       <c r="AM2" s="6"/>
       <c r="AO2" s="56"/>
       <c r="AR2" s="56"/>
       <c r="AW2" s="6"/>
       <c r="AX2" s="56"/>
       <c r="AY2" s="6"/>
       <c r="BA2" s="56"/>
       <c r="BD2" s="56"/>
       <c r="BI2" s="6"/>
       <c r="BJ2" s="56"/>
       <c r="BK2" s="6"/>
       <c r="BM2" s="56"/>
       <c r="BP2" s="56"/>
       <c r="BU2" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A3" s="74"/>
-      <c r="B3" s="76">
+      <c r="A3" s="75"/>
+      <c r="B3" s="77">
         <v>2021</v>
       </c>
-      <c r="C3" s="77"/>
-[...10 lines deleted...]
-      <c r="N3" s="76">
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="77">
         <v>2022</v>
       </c>
-      <c r="O3" s="77"/>
-[...10 lines deleted...]
-      <c r="Z3" s="80">
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="78"/>
+      <c r="W3" s="78"/>
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
+      <c r="Z3" s="81">
         <v>2023</v>
       </c>
-      <c r="AA3" s="81"/>
-[...6 lines deleted...]
-      <c r="AH3" s="81"/>
+      <c r="AA3" s="82"/>
+      <c r="AB3" s="82"/>
+      <c r="AC3" s="82"/>
+      <c r="AD3" s="82"/>
+      <c r="AE3" s="82"/>
+      <c r="AF3" s="82"/>
+      <c r="AG3" s="82"/>
+      <c r="AH3" s="82"/>
       <c r="AI3" s="38"/>
       <c r="AJ3" s="38"/>
-      <c r="AL3" s="70">
+      <c r="AL3" s="68">
         <v>2024</v>
       </c>
-      <c r="AM3" s="71"/>
-[...10 lines deleted...]
-      <c r="AX3" s="70">
+      <c r="AM3" s="69"/>
+      <c r="AN3" s="69"/>
+      <c r="AO3" s="69"/>
+      <c r="AP3" s="69"/>
+      <c r="AQ3" s="69"/>
+      <c r="AR3" s="69"/>
+      <c r="AS3" s="69"/>
+      <c r="AT3" s="69"/>
+      <c r="AU3" s="69"/>
+      <c r="AV3" s="69"/>
+      <c r="AW3" s="70"/>
+      <c r="AX3" s="68">
         <v>2025</v>
       </c>
-      <c r="AY3" s="71"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="70">
+      <c r="AY3" s="69"/>
+      <c r="AZ3" s="69"/>
+      <c r="BA3" s="69"/>
+      <c r="BB3" s="69"/>
+      <c r="BC3" s="69"/>
+      <c r="BD3" s="69"/>
+      <c r="BE3" s="69"/>
+      <c r="BF3" s="69"/>
+      <c r="BG3" s="69"/>
+      <c r="BH3" s="69"/>
+      <c r="BI3" s="70"/>
+      <c r="BJ3" s="68">
         <v>2026</v>
       </c>
-      <c r="BK3" s="71"/>
-[...9 lines deleted...]
-      <c r="BU3" s="72"/>
+      <c r="BK3" s="69"/>
+      <c r="BL3" s="69"/>
+      <c r="BM3" s="69"/>
+      <c r="BN3" s="69"/>
+      <c r="BO3" s="69"/>
+      <c r="BP3" s="69"/>
+      <c r="BQ3" s="69"/>
+      <c r="BR3" s="69"/>
+      <c r="BS3" s="69"/>
+      <c r="BT3" s="69"/>
+      <c r="BU3" s="70"/>
     </row>
     <row r="4" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A4" s="75"/>
+      <c r="A4" s="76"/>
       <c r="B4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="10" t="s">
@@ -13054,125 +13286,125 @@
         <v>0</v>
       </c>
       <c r="BO4" s="58" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="57" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="57" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="59" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="66" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="66" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="49" customFormat="1" ht="11.25">
-      <c r="A5" s="68" t="s">
+      <c r="A5" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="68"/>
-[...70 lines deleted...]
-      <c r="BU5" s="68"/>
+      <c r="B5" s="72"/>
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+      <c r="G5" s="72"/>
+      <c r="H5" s="72"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72"/>
+      <c r="N5" s="72"/>
+      <c r="O5" s="72"/>
+      <c r="P5" s="72"/>
+      <c r="Q5" s="72"/>
+      <c r="R5" s="72"/>
+      <c r="S5" s="72"/>
+      <c r="T5" s="72"/>
+      <c r="U5" s="72"/>
+      <c r="V5" s="72"/>
+      <c r="W5" s="72"/>
+      <c r="X5" s="72"/>
+      <c r="Y5" s="72"/>
+      <c r="Z5" s="72"/>
+      <c r="AA5" s="72"/>
+      <c r="AB5" s="72"/>
+      <c r="AC5" s="72"/>
+      <c r="AD5" s="72"/>
+      <c r="AE5" s="72"/>
+      <c r="AF5" s="72"/>
+      <c r="AG5" s="72"/>
+      <c r="AH5" s="72"/>
+      <c r="AI5" s="72"/>
+      <c r="AJ5" s="72"/>
+      <c r="AK5" s="72"/>
+      <c r="AL5" s="72"/>
+      <c r="AM5" s="72"/>
+      <c r="AN5" s="72"/>
+      <c r="AO5" s="72"/>
+      <c r="AP5" s="72"/>
+      <c r="AQ5" s="72"/>
+      <c r="AR5" s="72"/>
+      <c r="AS5" s="72"/>
+      <c r="AT5" s="72"/>
+      <c r="AU5" s="72"/>
+      <c r="AV5" s="72"/>
+      <c r="AW5" s="72"/>
+      <c r="AX5" s="72"/>
+      <c r="AY5" s="72"/>
+      <c r="AZ5" s="72"/>
+      <c r="BA5" s="72"/>
+      <c r="BB5" s="72"/>
+      <c r="BC5" s="72"/>
+      <c r="BD5" s="72"/>
+      <c r="BE5" s="72"/>
+      <c r="BF5" s="72"/>
+      <c r="BG5" s="72"/>
+      <c r="BH5" s="72"/>
+      <c r="BI5" s="72"/>
+      <c r="BJ5" s="72"/>
+      <c r="BK5" s="72"/>
+      <c r="BL5" s="72"/>
+      <c r="BM5" s="72"/>
+      <c r="BN5" s="72"/>
+      <c r="BO5" s="72"/>
+      <c r="BP5" s="72"/>
+      <c r="BQ5" s="72"/>
+      <c r="BR5" s="72"/>
+      <c r="BS5" s="72"/>
+      <c r="BT5" s="72"/>
+      <c r="BU5" s="72"/>
     </row>
     <row r="6" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="19">
         <v>-666</v>
       </c>
       <c r="O6" s="19">
         <v>-812</v>
       </c>
       <c r="P6" s="19">
         <v>-508</v>
@@ -13297,52 +13529,56 @@
       </c>
       <c r="BD6" s="22">
         <v>-1152</v>
       </c>
       <c r="BE6" s="22">
         <v>-1468</v>
       </c>
       <c r="BF6" s="22">
         <v>-1235</v>
       </c>
       <c r="BG6" s="22">
         <v>-1202</v>
       </c>
       <c r="BH6" s="22">
         <v>-855</v>
       </c>
       <c r="BI6" s="22">
         <v>-858</v>
       </c>
       <c r="BJ6" s="22">
         <v>-1128</v>
       </c>
       <c r="BK6" s="22">
         <v>-788</v>
       </c>
-      <c r="BL6" s="22"/>
-      <c r="BM6" s="22"/>
+      <c r="BL6" s="22">
+        <v>-819</v>
+      </c>
+      <c r="BM6" s="22">
+        <v>-1026</v>
+      </c>
       <c r="BN6" s="22"/>
       <c r="BO6" s="22"/>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="50"/>
       <c r="H7" s="18"/>
       <c r="I7" s="15"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
@@ -13474,52 +13710,56 @@
       </c>
       <c r="BD7" s="22">
         <v>-15</v>
       </c>
       <c r="BE7" s="22">
         <v>-48</v>
       </c>
       <c r="BF7" s="22">
         <v>77</v>
       </c>
       <c r="BG7" s="22">
         <v>25</v>
       </c>
       <c r="BH7" s="22">
         <v>70</v>
       </c>
       <c r="BI7" s="22">
         <v>-36</v>
       </c>
       <c r="BJ7" s="22">
         <v>-32</v>
       </c>
       <c r="BK7" s="22">
         <v>71</v>
       </c>
-      <c r="BL7" s="22"/>
-      <c r="BM7" s="22"/>
+      <c r="BL7" s="22">
+        <v>-161</v>
+      </c>
+      <c r="BM7" s="22">
+        <v>-200</v>
+      </c>
       <c r="BN7" s="22"/>
       <c r="BO7" s="22"/>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="50"/>
       <c r="H8" s="18"/>
       <c r="I8" s="15"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
@@ -13651,52 +13891,56 @@
       </c>
       <c r="BD8" s="22">
         <v>-33</v>
       </c>
       <c r="BE8" s="22">
         <v>-97</v>
       </c>
       <c r="BF8" s="22">
         <v>-57</v>
       </c>
       <c r="BG8" s="22">
         <v>-20</v>
       </c>
       <c r="BH8" s="22">
         <v>-18</v>
       </c>
       <c r="BI8" s="22">
         <v>-13</v>
       </c>
       <c r="BJ8" s="22">
         <v>-40</v>
       </c>
       <c r="BK8" s="22">
         <v>-50</v>
       </c>
-      <c r="BL8" s="22"/>
-      <c r="BM8" s="22"/>
+      <c r="BL8" s="22">
+        <v>1</v>
+      </c>
+      <c r="BM8" s="22">
+        <v>-26</v>
+      </c>
       <c r="BN8" s="22"/>
       <c r="BO8" s="22"/>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="50"/>
       <c r="H9" s="18"/>
       <c r="I9" s="15"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
@@ -13828,52 +14072,56 @@
       </c>
       <c r="BD9" s="22">
         <v>-172</v>
       </c>
       <c r="BE9" s="22">
         <v>-192</v>
       </c>
       <c r="BF9" s="22">
         <v>-226</v>
       </c>
       <c r="BG9" s="22">
         <v>-176</v>
       </c>
       <c r="BH9" s="22">
         <v>-113</v>
       </c>
       <c r="BI9" s="22">
         <v>-91</v>
       </c>
       <c r="BJ9" s="22">
         <v>-101</v>
       </c>
       <c r="BK9" s="22">
         <v>-71</v>
       </c>
-      <c r="BL9" s="22"/>
-      <c r="BM9" s="22"/>
+      <c r="BL9" s="22">
+        <v>-120</v>
+      </c>
+      <c r="BM9" s="22">
+        <v>-105</v>
+      </c>
       <c r="BN9" s="22"/>
       <c r="BO9" s="22"/>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="50"/>
       <c r="H10" s="18"/>
       <c r="I10" s="15"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
@@ -14005,52 +14253,56 @@
       </c>
       <c r="BD10" s="22">
         <v>-160</v>
       </c>
       <c r="BE10" s="22">
         <v>-210</v>
       </c>
       <c r="BF10" s="22">
         <v>-224</v>
       </c>
       <c r="BG10" s="22">
         <v>-162</v>
       </c>
       <c r="BH10" s="22">
         <v>-160</v>
       </c>
       <c r="BI10" s="22">
         <v>-121</v>
       </c>
       <c r="BJ10" s="22">
         <v>-111</v>
       </c>
       <c r="BK10" s="22">
         <v>-128</v>
       </c>
-      <c r="BL10" s="22"/>
-      <c r="BM10" s="22"/>
+      <c r="BL10" s="22">
+        <v>-91</v>
+      </c>
+      <c r="BM10" s="22">
+        <v>-109</v>
+      </c>
       <c r="BN10" s="22"/>
       <c r="BO10" s="22"/>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="50"/>
       <c r="H11" s="18"/>
       <c r="I11" s="15"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
@@ -14182,52 +14434,56 @@
       </c>
       <c r="BD11" s="22">
         <v>-67</v>
       </c>
       <c r="BE11" s="22">
         <v>-126</v>
       </c>
       <c r="BF11" s="22">
         <v>-162</v>
       </c>
       <c r="BG11" s="22">
         <v>-130</v>
       </c>
       <c r="BH11" s="22">
         <v>-145</v>
       </c>
       <c r="BI11" s="22">
         <v>-128</v>
       </c>
       <c r="BJ11" s="22">
         <v>-85</v>
       </c>
       <c r="BK11" s="22">
         <v>-108</v>
       </c>
-      <c r="BL11" s="22"/>
-      <c r="BM11" s="22"/>
+      <c r="BL11" s="22">
+        <v>-99</v>
+      </c>
+      <c r="BM11" s="22">
+        <v>-59</v>
+      </c>
       <c r="BN11" s="22"/>
       <c r="BO11" s="22"/>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="50"/>
       <c r="H12" s="18"/>
       <c r="I12" s="15"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
@@ -14359,52 +14615,56 @@
       </c>
       <c r="BD12" s="22">
         <v>-183</v>
       </c>
       <c r="BE12" s="22">
         <v>-178</v>
       </c>
       <c r="BF12" s="22">
         <v>-210</v>
       </c>
       <c r="BG12" s="22">
         <v>-136</v>
       </c>
       <c r="BH12" s="22">
         <v>-115</v>
       </c>
       <c r="BI12" s="22">
         <v>-115</v>
       </c>
       <c r="BJ12" s="22">
         <v>-219</v>
       </c>
       <c r="BK12" s="22">
         <v>-138</v>
       </c>
-      <c r="BL12" s="22"/>
-      <c r="BM12" s="22"/>
+      <c r="BL12" s="22">
+        <v>-49</v>
+      </c>
+      <c r="BM12" s="22">
+        <v>-81</v>
+      </c>
       <c r="BN12" s="22"/>
       <c r="BO12" s="22"/>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="50"/>
       <c r="H13" s="18"/>
       <c r="I13" s="15"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
@@ -14536,52 +14796,56 @@
       </c>
       <c r="BD13" s="22">
         <v>-111</v>
       </c>
       <c r="BE13" s="22">
         <v>-116</v>
       </c>
       <c r="BF13" s="22">
         <v>-30</v>
       </c>
       <c r="BG13" s="22">
         <v>-73</v>
       </c>
       <c r="BH13" s="22">
         <v>-89</v>
       </c>
       <c r="BI13" s="22">
         <v>-88</v>
       </c>
       <c r="BJ13" s="22">
         <v>-83</v>
       </c>
       <c r="BK13" s="22">
         <v>-101</v>
       </c>
-      <c r="BL13" s="22"/>
-      <c r="BM13" s="22"/>
+      <c r="BL13" s="22">
+        <v>-83</v>
+      </c>
+      <c r="BM13" s="22">
+        <v>-101</v>
+      </c>
       <c r="BN13" s="22"/>
       <c r="BO13" s="22"/>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
@@ -14713,52 +14977,56 @@
       </c>
       <c r="BD14" s="22">
         <v>-132</v>
       </c>
       <c r="BE14" s="22">
         <v>-114</v>
       </c>
       <c r="BF14" s="22">
         <v>-102</v>
       </c>
       <c r="BG14" s="22">
         <v>-145</v>
       </c>
       <c r="BH14" s="22">
         <v>-55</v>
       </c>
       <c r="BI14" s="22">
         <v>-69</v>
       </c>
       <c r="BJ14" s="22">
         <v>-121</v>
       </c>
       <c r="BK14" s="22">
         <v>-97</v>
       </c>
-      <c r="BL14" s="22"/>
-      <c r="BM14" s="22"/>
+      <c r="BL14" s="22">
+        <v>-42</v>
+      </c>
+      <c r="BM14" s="22">
+        <v>-97</v>
+      </c>
       <c r="BN14" s="22"/>
       <c r="BO14" s="22"/>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="50"/>
       <c r="H15" s="18"/>
       <c r="I15" s="15"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
@@ -14890,52 +15158,56 @@
       </c>
       <c r="BD15" s="22">
         <v>-168</v>
       </c>
       <c r="BE15" s="22">
         <v>-259</v>
       </c>
       <c r="BF15" s="22">
         <v>-207</v>
       </c>
       <c r="BG15" s="22">
         <v>-251</v>
       </c>
       <c r="BH15" s="22">
         <v>-115</v>
       </c>
       <c r="BI15" s="22">
         <v>-145</v>
       </c>
       <c r="BJ15" s="22">
         <v>-219</v>
       </c>
       <c r="BK15" s="22">
         <v>-103</v>
       </c>
-      <c r="BL15" s="22"/>
-      <c r="BM15" s="22"/>
+      <c r="BL15" s="22">
+        <v>-73</v>
+      </c>
+      <c r="BM15" s="22">
+        <v>-169</v>
+      </c>
       <c r="BN15" s="22"/>
       <c r="BO15" s="22"/>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A16" s="48" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="50"/>
       <c r="H16" s="18"/>
       <c r="I16" s="15"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
@@ -15067,137 +15339,141 @@
       </c>
       <c r="BD16" s="22">
         <v>-111</v>
       </c>
       <c r="BE16" s="22">
         <v>-128</v>
       </c>
       <c r="BF16" s="22">
         <v>-94</v>
       </c>
       <c r="BG16" s="22">
         <v>-134</v>
       </c>
       <c r="BH16" s="22">
         <v>-115</v>
       </c>
       <c r="BI16" s="22">
         <v>-52</v>
       </c>
       <c r="BJ16" s="22">
         <v>-117</v>
       </c>
       <c r="BK16" s="22">
         <v>-63</v>
       </c>
-      <c r="BL16" s="22"/>
-      <c r="BM16" s="22"/>
+      <c r="BL16" s="22">
+        <v>-102</v>
+      </c>
+      <c r="BM16" s="22">
+        <v>-79</v>
+      </c>
       <c r="BN16" s="22"/>
       <c r="BO16" s="22"/>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="49" customFormat="1" ht="11.25">
-      <c r="A17" s="67" t="s">
+      <c r="A17" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="67"/>
-[...70 lines deleted...]
-      <c r="BU17" s="67"/>
+      <c r="B17" s="73"/>
+      <c r="C17" s="73"/>
+      <c r="D17" s="73"/>
+      <c r="E17" s="73"/>
+      <c r="F17" s="73"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+      <c r="K17" s="73"/>
+      <c r="L17" s="73"/>
+      <c r="M17" s="73"/>
+      <c r="N17" s="73"/>
+      <c r="O17" s="73"/>
+      <c r="P17" s="73"/>
+      <c r="Q17" s="73"/>
+      <c r="R17" s="73"/>
+      <c r="S17" s="73"/>
+      <c r="T17" s="73"/>
+      <c r="U17" s="73"/>
+      <c r="V17" s="73"/>
+      <c r="W17" s="73"/>
+      <c r="X17" s="73"/>
+      <c r="Y17" s="73"/>
+      <c r="Z17" s="73"/>
+      <c r="AA17" s="73"/>
+      <c r="AB17" s="73"/>
+      <c r="AC17" s="73"/>
+      <c r="AD17" s="73"/>
+      <c r="AE17" s="73"/>
+      <c r="AF17" s="73"/>
+      <c r="AG17" s="73"/>
+      <c r="AH17" s="73"/>
+      <c r="AI17" s="73"/>
+      <c r="AJ17" s="73"/>
+      <c r="AK17" s="73"/>
+      <c r="AL17" s="73"/>
+      <c r="AM17" s="73"/>
+      <c r="AN17" s="73"/>
+      <c r="AO17" s="73"/>
+      <c r="AP17" s="73"/>
+      <c r="AQ17" s="73"/>
+      <c r="AR17" s="73"/>
+      <c r="AS17" s="73"/>
+      <c r="AT17" s="73"/>
+      <c r="AU17" s="73"/>
+      <c r="AV17" s="73"/>
+      <c r="AW17" s="73"/>
+      <c r="AX17" s="73"/>
+      <c r="AY17" s="73"/>
+      <c r="AZ17" s="73"/>
+      <c r="BA17" s="73"/>
+      <c r="BB17" s="73"/>
+      <c r="BC17" s="73"/>
+      <c r="BD17" s="73"/>
+      <c r="BE17" s="73"/>
+      <c r="BF17" s="73"/>
+      <c r="BG17" s="73"/>
+      <c r="BH17" s="73"/>
+      <c r="BI17" s="73"/>
+      <c r="BJ17" s="73"/>
+      <c r="BK17" s="73"/>
+      <c r="BL17" s="73"/>
+      <c r="BM17" s="73"/>
+      <c r="BN17" s="73"/>
+      <c r="BO17" s="73"/>
+      <c r="BP17" s="73"/>
+      <c r="BQ17" s="73"/>
+      <c r="BR17" s="73"/>
+      <c r="BS17" s="73"/>
+      <c r="BT17" s="73"/>
+      <c r="BU17" s="73"/>
     </row>
     <row r="18" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="19">
         <v>-182</v>
       </c>
       <c r="O18" s="19">
         <v>-138</v>
       </c>
       <c r="P18" s="19">
         <v>-121</v>
@@ -15321,52 +15597,56 @@
       </c>
       <c r="BD18" s="22">
         <v>-302</v>
       </c>
       <c r="BE18" s="22">
         <v>-554</v>
       </c>
       <c r="BF18" s="22">
         <v>-284</v>
       </c>
       <c r="BG18" s="22">
         <v>-312</v>
       </c>
       <c r="BH18" s="22">
         <v>-229</v>
       </c>
       <c r="BI18" s="22">
         <v>-254</v>
       </c>
       <c r="BJ18" s="22">
         <v>-380</v>
       </c>
       <c r="BK18" s="22">
         <v>-362</v>
       </c>
-      <c r="BL18" s="22"/>
-      <c r="BM18" s="22"/>
+      <c r="BL18" s="22">
+        <v>-413</v>
+      </c>
+      <c r="BM18" s="22">
+        <v>-520</v>
+      </c>
       <c r="BN18" s="22"/>
       <c r="BO18" s="22"/>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="18"/>
       <c r="I19" s="15"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
@@ -15498,52 +15778,56 @@
       </c>
       <c r="BD19" s="22">
         <v>-12</v>
       </c>
       <c r="BE19" s="22">
         <v>-228</v>
       </c>
       <c r="BF19" s="22">
         <v>-75</v>
       </c>
       <c r="BG19" s="22">
         <v>-73</v>
       </c>
       <c r="BH19" s="22">
         <v>-79</v>
       </c>
       <c r="BI19" s="22">
         <v>-175</v>
       </c>
       <c r="BJ19" s="22">
         <v>-175</v>
       </c>
       <c r="BK19" s="22">
         <v>-210</v>
       </c>
-      <c r="BL19" s="22"/>
-      <c r="BM19" s="22"/>
+      <c r="BL19" s="22">
+        <v>-300</v>
+      </c>
+      <c r="BM19" s="22">
+        <v>-265</v>
+      </c>
       <c r="BN19" s="22"/>
       <c r="BO19" s="22"/>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="18"/>
       <c r="I20" s="15"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
@@ -15675,52 +15959,56 @@
       </c>
       <c r="BD20" s="22">
         <v>-28</v>
       </c>
       <c r="BE20" s="22">
         <v>-83</v>
       </c>
       <c r="BF20" s="22">
         <v>-48</v>
       </c>
       <c r="BG20" s="22">
         <v>-23</v>
       </c>
       <c r="BH20" s="22">
         <v>-11</v>
       </c>
       <c r="BI20" s="22">
         <v>-13</v>
       </c>
       <c r="BJ20" s="22">
         <v>-37</v>
       </c>
       <c r="BK20" s="22">
         <v>-47</v>
       </c>
-      <c r="BL20" s="22"/>
-      <c r="BM20" s="22"/>
+      <c r="BL20" s="22">
+        <v>-5</v>
+      </c>
+      <c r="BM20" s="22">
+        <v>-29</v>
+      </c>
       <c r="BN20" s="22"/>
       <c r="BO20" s="22"/>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="18"/>
       <c r="I21" s="15"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
@@ -15852,52 +16140,56 @@
       </c>
       <c r="BD21" s="22">
         <v>-68</v>
       </c>
       <c r="BE21" s="22">
         <v>-81</v>
       </c>
       <c r="BF21" s="22">
         <v>-73</v>
       </c>
       <c r="BG21" s="22">
         <v>-32</v>
       </c>
       <c r="BH21" s="22">
         <v>-34</v>
       </c>
       <c r="BI21" s="22">
         <v>-34</v>
       </c>
       <c r="BJ21" s="22">
         <v>-22</v>
       </c>
       <c r="BK21" s="22">
         <v>-46</v>
       </c>
-      <c r="BL21" s="22"/>
-      <c r="BM21" s="22"/>
+      <c r="BL21" s="22">
+        <v>-7</v>
+      </c>
+      <c r="BM21" s="22">
+        <v>-56</v>
+      </c>
       <c r="BN21" s="22"/>
       <c r="BO21" s="22"/>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="18"/>
       <c r="I22" s="15"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
@@ -16029,52 +16321,56 @@
       </c>
       <c r="BD22" s="22">
         <v>-60</v>
       </c>
       <c r="BE22" s="22">
         <v>-51</v>
       </c>
       <c r="BF22" s="22">
         <v>-5</v>
       </c>
       <c r="BG22" s="22">
         <v>-71</v>
       </c>
       <c r="BH22" s="22">
         <v>-11</v>
       </c>
       <c r="BI22" s="22">
         <v>-10</v>
       </c>
       <c r="BJ22" s="22">
         <v>-70</v>
       </c>
       <c r="BK22" s="22">
         <v>-49</v>
       </c>
-      <c r="BL22" s="22"/>
-      <c r="BM22" s="22"/>
+      <c r="BL22" s="22">
+        <v>-59</v>
+      </c>
+      <c r="BM22" s="22">
+        <v>-81</v>
+      </c>
       <c r="BN22" s="22"/>
       <c r="BO22" s="22"/>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="18"/>
       <c r="I23" s="15"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
@@ -16206,52 +16502,56 @@
       </c>
       <c r="BD23" s="22">
         <v>-63</v>
       </c>
       <c r="BE23" s="22">
         <v>-62</v>
       </c>
       <c r="BF23" s="22">
         <v>-51</v>
       </c>
       <c r="BG23" s="22">
         <v>-68</v>
       </c>
       <c r="BH23" s="22">
         <v>-62</v>
       </c>
       <c r="BI23" s="22">
         <v>-24</v>
       </c>
       <c r="BJ23" s="22">
         <v>-25</v>
       </c>
       <c r="BK23" s="22">
         <v>17</v>
       </c>
-      <c r="BL23" s="22"/>
-      <c r="BM23" s="22"/>
+      <c r="BL23" s="22">
+        <v>26</v>
+      </c>
+      <c r="BM23" s="22">
+        <v>-74</v>
+      </c>
       <c r="BN23" s="22"/>
       <c r="BO23" s="22"/>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A24" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="18"/>
       <c r="I24" s="15"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
@@ -16383,137 +16683,141 @@
       </c>
       <c r="BD24" s="22">
         <v>-71</v>
       </c>
       <c r="BE24" s="22">
         <v>-49</v>
       </c>
       <c r="BF24" s="22">
         <v>-32</v>
       </c>
       <c r="BG24" s="22">
         <v>-45</v>
       </c>
       <c r="BH24" s="22">
         <v>-32</v>
       </c>
       <c r="BI24" s="22">
         <v>2</v>
       </c>
       <c r="BJ24" s="22">
         <v>-51</v>
       </c>
       <c r="BK24" s="22">
         <v>-27</v>
       </c>
-      <c r="BL24" s="22"/>
-      <c r="BM24" s="22"/>
+      <c r="BL24" s="22">
+        <v>-68</v>
+      </c>
+      <c r="BM24" s="22">
+        <v>-15</v>
+      </c>
       <c r="BN24" s="22"/>
       <c r="BO24" s="22"/>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="49" customFormat="1" ht="11.25">
-      <c r="A25" s="79" t="s">
+      <c r="A25" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="79"/>
-[...70 lines deleted...]
-      <c r="BU25" s="79"/>
+      <c r="B25" s="80"/>
+      <c r="C25" s="80"/>
+      <c r="D25" s="80"/>
+      <c r="E25" s="80"/>
+      <c r="F25" s="80"/>
+      <c r="G25" s="80"/>
+      <c r="H25" s="80"/>
+      <c r="I25" s="80"/>
+      <c r="J25" s="80"/>
+      <c r="K25" s="80"/>
+      <c r="L25" s="80"/>
+      <c r="M25" s="80"/>
+      <c r="N25" s="80"/>
+      <c r="O25" s="80"/>
+      <c r="P25" s="80"/>
+      <c r="Q25" s="80"/>
+      <c r="R25" s="80"/>
+      <c r="S25" s="80"/>
+      <c r="T25" s="80"/>
+      <c r="U25" s="80"/>
+      <c r="V25" s="80"/>
+      <c r="W25" s="80"/>
+      <c r="X25" s="80"/>
+      <c r="Y25" s="80"/>
+      <c r="Z25" s="80"/>
+      <c r="AA25" s="80"/>
+      <c r="AB25" s="80"/>
+      <c r="AC25" s="80"/>
+      <c r="AD25" s="80"/>
+      <c r="AE25" s="80"/>
+      <c r="AF25" s="80"/>
+      <c r="AG25" s="80"/>
+      <c r="AH25" s="80"/>
+      <c r="AI25" s="80"/>
+      <c r="AJ25" s="80"/>
+      <c r="AK25" s="80"/>
+      <c r="AL25" s="80"/>
+      <c r="AM25" s="80"/>
+      <c r="AN25" s="80"/>
+      <c r="AO25" s="80"/>
+      <c r="AP25" s="80"/>
+      <c r="AQ25" s="80"/>
+      <c r="AR25" s="80"/>
+      <c r="AS25" s="80"/>
+      <c r="AT25" s="80"/>
+      <c r="AU25" s="80"/>
+      <c r="AV25" s="80"/>
+      <c r="AW25" s="80"/>
+      <c r="AX25" s="80"/>
+      <c r="AY25" s="80"/>
+      <c r="AZ25" s="80"/>
+      <c r="BA25" s="80"/>
+      <c r="BB25" s="80"/>
+      <c r="BC25" s="80"/>
+      <c r="BD25" s="80"/>
+      <c r="BE25" s="80"/>
+      <c r="BF25" s="80"/>
+      <c r="BG25" s="80"/>
+      <c r="BH25" s="80"/>
+      <c r="BI25" s="80"/>
+      <c r="BJ25" s="80"/>
+      <c r="BK25" s="80"/>
+      <c r="BL25" s="80"/>
+      <c r="BM25" s="80"/>
+      <c r="BN25" s="80"/>
+      <c r="BO25" s="80"/>
+      <c r="BP25" s="80"/>
+      <c r="BQ25" s="80"/>
+      <c r="BR25" s="80"/>
+      <c r="BS25" s="80"/>
+      <c r="BT25" s="80"/>
+      <c r="BU25" s="80"/>
     </row>
     <row r="26" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A26" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
       <c r="N26" s="19">
         <v>-484</v>
       </c>
       <c r="O26" s="19">
         <v>-674</v>
       </c>
       <c r="P26" s="19">
         <v>-387</v>
@@ -16637,52 +16941,56 @@
       </c>
       <c r="BD26" s="22">
         <v>-850</v>
       </c>
       <c r="BE26" s="28">
         <v>-914</v>
       </c>
       <c r="BF26" s="28">
         <v>-951</v>
       </c>
       <c r="BG26" s="28">
         <v>-890</v>
       </c>
       <c r="BH26" s="28">
         <v>-626</v>
       </c>
       <c r="BI26" s="28">
         <v>-604</v>
       </c>
       <c r="BJ26" s="28">
         <v>-748</v>
       </c>
       <c r="BK26" s="28">
         <v>-426</v>
       </c>
-      <c r="BL26" s="22"/>
-      <c r="BM26" s="22"/>
+      <c r="BL26" s="28">
+        <v>-406</v>
+      </c>
+      <c r="BM26" s="28">
+        <v>-506</v>
+      </c>
       <c r="BN26" s="28"/>
       <c r="BO26" s="22"/>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="28"/>
       <c r="BR26" s="28"/>
       <c r="BS26" s="28"/>
       <c r="BT26" s="28"/>
       <c r="BU26" s="28"/>
     </row>
     <row r="27" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="18"/>
       <c r="I27" s="15"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
@@ -16814,52 +17122,56 @@
       </c>
       <c r="BD27" s="22">
         <v>-3</v>
       </c>
       <c r="BE27" s="28">
         <v>180</v>
       </c>
       <c r="BF27" s="28">
         <v>152</v>
       </c>
       <c r="BG27" s="28">
         <v>98</v>
       </c>
       <c r="BH27" s="28">
         <v>149</v>
       </c>
       <c r="BI27" s="28">
         <v>139</v>
       </c>
       <c r="BJ27" s="28">
         <v>143</v>
       </c>
       <c r="BK27" s="28">
         <v>281</v>
       </c>
-      <c r="BL27" s="22"/>
-      <c r="BM27" s="22"/>
+      <c r="BL27" s="28">
+        <v>139</v>
+      </c>
+      <c r="BM27" s="28">
+        <v>65</v>
+      </c>
       <c r="BN27" s="28"/>
       <c r="BO27" s="22"/>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="28"/>
       <c r="BR27" s="28"/>
       <c r="BS27" s="28"/>
       <c r="BT27" s="28"/>
       <c r="BU27" s="28"/>
     </row>
     <row r="28" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="18"/>
       <c r="I28" s="15"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
@@ -16991,52 +17303,56 @@
       </c>
       <c r="BD28" s="22">
         <v>-5</v>
       </c>
       <c r="BE28" s="28">
         <v>-14</v>
       </c>
       <c r="BF28" s="28">
         <v>-9</v>
       </c>
       <c r="BG28" s="28">
         <v>3</v>
       </c>
       <c r="BH28" s="28">
         <v>-7</v>
       </c>
       <c r="BI28" s="28">
         <v>0</v>
       </c>
       <c r="BJ28" s="28">
         <v>-3</v>
       </c>
       <c r="BK28" s="28">
         <v>-3</v>
       </c>
-      <c r="BL28" s="22"/>
-      <c r="BM28" s="22"/>
+      <c r="BL28" s="28">
+        <v>6</v>
+      </c>
+      <c r="BM28" s="28">
+        <v>3</v>
+      </c>
       <c r="BN28" s="28"/>
       <c r="BO28" s="22"/>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="28"/>
       <c r="BR28" s="28"/>
       <c r="BS28" s="28"/>
       <c r="BT28" s="28"/>
       <c r="BU28" s="28"/>
     </row>
     <row r="29" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="18"/>
       <c r="I29" s="15"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
@@ -17168,52 +17484,56 @@
       </c>
       <c r="BD29" s="22">
         <v>-172</v>
       </c>
       <c r="BE29" s="28">
         <v>-192</v>
       </c>
       <c r="BF29" s="28">
         <v>-226</v>
       </c>
       <c r="BG29" s="28">
         <v>-176</v>
       </c>
       <c r="BH29" s="28">
         <v>-113</v>
       </c>
       <c r="BI29" s="28">
         <v>-91</v>
       </c>
       <c r="BJ29" s="28">
         <v>-101</v>
       </c>
       <c r="BK29" s="28">
         <v>-71</v>
       </c>
-      <c r="BL29" s="22"/>
-      <c r="BM29" s="22"/>
+      <c r="BL29" s="28">
+        <v>-120</v>
+      </c>
+      <c r="BM29" s="28">
+        <v>-105</v>
+      </c>
       <c r="BN29" s="28"/>
       <c r="BO29" s="22"/>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="28"/>
       <c r="BR29" s="28"/>
       <c r="BS29" s="28"/>
       <c r="BT29" s="28"/>
       <c r="BU29" s="28"/>
     </row>
     <row r="30" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="15"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="18"/>
       <c r="I30" s="15"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
@@ -17345,52 +17665,56 @@
       </c>
       <c r="BD30" s="22">
         <v>-92</v>
       </c>
       <c r="BE30" s="28">
         <v>-129</v>
       </c>
       <c r="BF30" s="28">
         <v>-151</v>
       </c>
       <c r="BG30" s="28">
         <v>-130</v>
       </c>
       <c r="BH30" s="28">
         <v>-126</v>
       </c>
       <c r="BI30" s="28">
         <v>-87</v>
       </c>
       <c r="BJ30" s="28">
         <v>-89</v>
       </c>
       <c r="BK30" s="28">
         <v>-82</v>
       </c>
-      <c r="BL30" s="22"/>
-      <c r="BM30" s="22"/>
+      <c r="BL30" s="28">
+        <v>-84</v>
+      </c>
+      <c r="BM30" s="28">
+        <v>-53</v>
+      </c>
       <c r="BN30" s="28"/>
       <c r="BO30" s="22"/>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="28"/>
       <c r="BR30" s="28"/>
       <c r="BS30" s="28"/>
       <c r="BT30" s="28"/>
       <c r="BU30" s="28"/>
     </row>
     <row r="31" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A31" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="18"/>
       <c r="I31" s="15"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
@@ -17522,52 +17846,56 @@
       </c>
       <c r="BD31" s="22">
         <v>-67</v>
       </c>
       <c r="BE31" s="28">
         <v>-126</v>
       </c>
       <c r="BF31" s="28">
         <v>-162</v>
       </c>
       <c r="BG31" s="28">
         <v>-130</v>
       </c>
       <c r="BH31" s="28">
         <v>-145</v>
       </c>
       <c r="BI31" s="28">
         <v>-128</v>
       </c>
       <c r="BJ31" s="28">
         <v>-85</v>
       </c>
       <c r="BK31" s="28">
         <v>-108</v>
       </c>
-      <c r="BL31" s="22"/>
-      <c r="BM31" s="22"/>
+      <c r="BL31" s="28">
+        <v>-99</v>
+      </c>
+      <c r="BM31" s="28">
+        <v>-59</v>
+      </c>
       <c r="BN31" s="28"/>
       <c r="BO31" s="22"/>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="28"/>
       <c r="BR31" s="28"/>
       <c r="BS31" s="28"/>
       <c r="BT31" s="28"/>
       <c r="BU31" s="28"/>
     </row>
     <row r="32" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="18"/>
       <c r="I32" s="15"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
@@ -17699,52 +18027,56 @@
       </c>
       <c r="BD32" s="22">
         <v>-183</v>
       </c>
       <c r="BE32" s="28">
         <v>-178</v>
       </c>
       <c r="BF32" s="28">
         <v>-210</v>
       </c>
       <c r="BG32" s="28">
         <v>-136</v>
       </c>
       <c r="BH32" s="28">
         <v>-115</v>
       </c>
       <c r="BI32" s="28">
         <v>-115</v>
       </c>
       <c r="BJ32" s="28">
         <v>-219</v>
       </c>
       <c r="BK32" s="28">
         <v>-138</v>
       </c>
-      <c r="BL32" s="22"/>
-      <c r="BM32" s="22"/>
+      <c r="BL32" s="28">
+        <v>-49</v>
+      </c>
+      <c r="BM32" s="28">
+        <v>-81</v>
+      </c>
       <c r="BN32" s="28"/>
       <c r="BO32" s="22"/>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="28"/>
       <c r="BR32" s="28"/>
       <c r="BS32" s="28"/>
       <c r="BT32" s="28"/>
       <c r="BU32" s="28"/>
     </row>
     <row r="33" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="18"/>
       <c r="I33" s="15"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
@@ -17876,52 +18208,56 @@
       </c>
       <c r="BD33" s="22">
         <v>-111</v>
       </c>
       <c r="BE33" s="28">
         <v>-116</v>
       </c>
       <c r="BF33" s="28">
         <v>-30</v>
       </c>
       <c r="BG33" s="28">
         <v>-73</v>
       </c>
       <c r="BH33" s="28">
         <v>-89</v>
       </c>
       <c r="BI33" s="28">
         <v>-88</v>
       </c>
       <c r="BJ33" s="28">
         <v>-83</v>
       </c>
       <c r="BK33" s="28">
         <v>-101</v>
       </c>
-      <c r="BL33" s="22"/>
-      <c r="BM33" s="22"/>
+      <c r="BL33" s="28">
+        <v>-83</v>
+      </c>
+      <c r="BM33" s="28">
+        <v>-101</v>
+      </c>
       <c r="BN33" s="28"/>
       <c r="BO33" s="22"/>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="28"/>
       <c r="BR33" s="28"/>
       <c r="BS33" s="28"/>
       <c r="BT33" s="28"/>
       <c r="BU33" s="28"/>
     </row>
     <row r="34" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
@@ -18053,52 +18389,56 @@
       </c>
       <c r="BD34" s="22">
         <v>-72</v>
       </c>
       <c r="BE34" s="28">
         <v>-63</v>
       </c>
       <c r="BF34" s="28">
         <v>-97</v>
       </c>
       <c r="BG34" s="28">
         <v>-74</v>
       </c>
       <c r="BH34" s="28">
         <v>-44</v>
       </c>
       <c r="BI34" s="28">
         <v>-59</v>
       </c>
       <c r="BJ34" s="28">
         <v>-51</v>
       </c>
       <c r="BK34" s="28">
         <v>-48</v>
       </c>
-      <c r="BL34" s="22"/>
-      <c r="BM34" s="22"/>
+      <c r="BL34" s="28">
+        <v>17</v>
+      </c>
+      <c r="BM34" s="28">
+        <v>-16</v>
+      </c>
       <c r="BN34" s="28"/>
       <c r="BO34" s="22"/>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="28"/>
       <c r="BR34" s="28"/>
       <c r="BS34" s="28"/>
       <c r="BT34" s="28"/>
       <c r="BU34" s="28"/>
     </row>
     <row r="35" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="18"/>
       <c r="I35" s="15"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
@@ -18230,52 +18570,56 @@
       </c>
       <c r="BD35" s="22">
         <v>-105</v>
       </c>
       <c r="BE35" s="28">
         <v>-197</v>
       </c>
       <c r="BF35" s="28">
         <v>-156</v>
       </c>
       <c r="BG35" s="28">
         <v>-183</v>
       </c>
       <c r="BH35" s="28">
         <v>-53</v>
       </c>
       <c r="BI35" s="28">
         <v>-121</v>
       </c>
       <c r="BJ35" s="28">
         <v>-194</v>
       </c>
       <c r="BK35" s="28">
         <v>-120</v>
       </c>
-      <c r="BL35" s="22"/>
-      <c r="BM35" s="22"/>
+      <c r="BL35" s="28">
+        <v>-99</v>
+      </c>
+      <c r="BM35" s="28">
+        <v>-95</v>
+      </c>
       <c r="BN35" s="28"/>
       <c r="BO35" s="22"/>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="28"/>
       <c r="BR35" s="28"/>
       <c r="BS35" s="28"/>
       <c r="BT35" s="28"/>
       <c r="BU35" s="28"/>
     </row>
     <row r="36" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A36" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="31"/>
       <c r="C36" s="31"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="31"/>
       <c r="H36" s="32"/>
       <c r="I36" s="31"/>
       <c r="J36" s="32"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="32"/>
@@ -18407,52 +18751,56 @@
       </c>
       <c r="BD36" s="34">
         <v>-40</v>
       </c>
       <c r="BE36" s="34">
         <v>-79</v>
       </c>
       <c r="BF36" s="34">
         <v>-62</v>
       </c>
       <c r="BG36" s="34">
         <v>-89</v>
       </c>
       <c r="BH36" s="34">
         <v>-83</v>
       </c>
       <c r="BI36" s="34">
         <v>-54</v>
       </c>
       <c r="BJ36" s="34">
         <v>-66</v>
       </c>
       <c r="BK36" s="34">
         <v>-36</v>
       </c>
-      <c r="BL36" s="34"/>
-      <c r="BM36" s="34"/>
+      <c r="BL36" s="34">
+        <v>-34</v>
+      </c>
+      <c r="BM36" s="34">
+        <v>-64</v>
+      </c>
       <c r="BN36" s="34"/>
       <c r="BO36" s="34"/>
       <c r="BP36" s="34"/>
       <c r="BQ36" s="34"/>
       <c r="BR36" s="34"/>
       <c r="BS36" s="34"/>
       <c r="BT36" s="34"/>
       <c r="BU36" s="34"/>
     </row>
     <row r="37" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="N37" s="28"/>
       <c r="Z37" s="48"/>
       <c r="AL37" s="48"/>
       <c r="AN37" s="48"/>
       <c r="AX37" s="48"/>
       <c r="AZ37" s="48"/>
       <c r="BJ37" s="48"/>
       <c r="BL37" s="48"/>
     </row>
     <row r="38" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="Z38" s="48"/>
       <c r="AL38" s="48"/>
       <c r="AX38" s="48"/>
       <c r="BJ38" s="48"/>
     </row>