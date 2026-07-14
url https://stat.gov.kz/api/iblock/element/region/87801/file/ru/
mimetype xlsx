--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740" activeTab="2"/>
+    <workbookView xWindow="4335" yWindow="-195" windowWidth="24240" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внутренней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="S6" i="3"/>
   <c r="S6" i="2"/>
   <c r="S6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="32">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
@@ -343,51 +343,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -558,50 +558,69 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -881,74 +900,75 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU41"/>
   <sheetViews>
-    <sheetView topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BK41" sqref="BK41"/>
+    <sheetView tabSelected="1" topLeftCell="AS1" workbookViewId="0">
+      <selection activeCell="BD24" sqref="BD24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="3"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="20"/>
     <col min="39" max="39" width="9.140625" style="36"/>
     <col min="41" max="41" width="9.140625" customWidth="1"/>
     <col min="44" max="44" width="9.140625" style="1"/>
     <col min="48" max="49" width="9.140625" style="36"/>
     <col min="50" max="50" width="9.140625" style="20"/>
     <col min="51" max="52" width="9.140625" style="36"/>
     <col min="53" max="53" width="9.140625" style="36" customWidth="1"/>
     <col min="54" max="61" width="9.140625" style="36"/>
     <col min="62" max="62" width="9.140625" style="20"/>
     <col min="63" max="64" width="9.140625" style="36"/>
     <col min="65" max="65" width="9.140625" style="36" customWidth="1"/>
-    <col min="66" max="73" width="9.140625" style="36"/>
+    <col min="66" max="66" width="9.140625" style="20"/>
+    <col min="67" max="73" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="36" customFormat="1" ht="12.75">
       <c r="A1" s="71" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="71"/>
       <c r="C1" s="71"/>
       <c r="D1" s="71"/>
       <c r="E1" s="71"/>
       <c r="F1" s="71"/>
       <c r="G1" s="71"/>
       <c r="H1" s="71"/>
       <c r="I1" s="71"/>
       <c r="J1" s="71"/>
       <c r="K1" s="71"/>
       <c r="L1" s="71"/>
       <c r="M1" s="71"/>
       <c r="N1" s="71"/>
       <c r="O1" s="71"/>
       <c r="P1" s="71"/>
       <c r="Q1" s="71"/>
       <c r="R1" s="71"/>
       <c r="S1" s="71"/>
       <c r="T1" s="71"/>
@@ -1003,50 +1023,51 @@
       <c r="BQ1" s="71"/>
       <c r="BR1" s="71"/>
       <c r="BS1" s="71"/>
       <c r="BT1" s="71"/>
       <c r="BU1" s="71"/>
     </row>
     <row r="2" spans="1:73" s="4" customFormat="1" ht="11.25">
       <c r="Y2" s="5"/>
       <c r="AF2" s="6"/>
       <c r="AH2" s="37"/>
       <c r="AI2" s="37"/>
       <c r="AJ2" s="37"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="56"/>
       <c r="AO2" s="56"/>
       <c r="AR2" s="56"/>
       <c r="AW2" s="6"/>
       <c r="AX2" s="56"/>
       <c r="BA2" s="56"/>
       <c r="BD2" s="56"/>
       <c r="BI2" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BJ2" s="56"/>
       <c r="BM2" s="56"/>
+      <c r="BN2" s="83"/>
       <c r="BP2" s="56"/>
       <c r="BU2" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A3" s="75"/>
       <c r="B3" s="77">
         <v>2021</v>
       </c>
       <c r="C3" s="78"/>
       <c r="D3" s="78"/>
       <c r="E3" s="78"/>
       <c r="F3" s="78"/>
       <c r="G3" s="78"/>
       <c r="H3" s="78"/>
       <c r="I3" s="78"/>
       <c r="J3" s="78"/>
       <c r="K3" s="78"/>
       <c r="L3" s="78"/>
       <c r="M3" s="78"/>
       <c r="N3" s="77">
         <v>2022</v>
       </c>
       <c r="O3" s="78"/>
@@ -1289,51 +1310,51 @@
       </c>
       <c r="BF4" s="59" t="s">
         <v>4</v>
       </c>
       <c r="BG4" s="65" t="s">
         <v>13</v>
       </c>
       <c r="BH4" s="65" t="s">
         <v>14</v>
       </c>
       <c r="BI4" s="62" t="s">
         <v>15</v>
       </c>
       <c r="BJ4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="BK4" s="66" t="s">
         <v>6</v>
       </c>
       <c r="BL4" s="66" t="s">
         <v>7</v>
       </c>
       <c r="BM4" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="BN4" s="57" t="s">
+      <c r="BN4" s="84" t="s">
         <v>0</v>
       </c>
       <c r="BO4" s="58" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="57" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="57" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="59" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="66" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="66" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="36" customFormat="1" ht="11.25">
@@ -1564,51 +1585,53 @@
       </c>
       <c r="BF6" s="22">
         <v>4146</v>
       </c>
       <c r="BG6" s="22">
         <v>3225</v>
       </c>
       <c r="BH6" s="22">
         <v>3135</v>
       </c>
       <c r="BI6" s="22">
         <v>3216</v>
       </c>
       <c r="BJ6" s="22">
         <v>4570</v>
       </c>
       <c r="BK6" s="22">
         <v>3860</v>
       </c>
       <c r="BL6" s="22">
         <v>4250</v>
       </c>
       <c r="BM6" s="22">
         <v>3812</v>
       </c>
-      <c r="BN6" s="22"/>
+      <c r="BN6" s="85">
+        <v>3192</v>
+      </c>
       <c r="BO6" s="22"/>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="39">
@@ -1745,51 +1768,53 @@
       </c>
       <c r="BF7" s="22">
         <v>1878</v>
       </c>
       <c r="BG7" s="22">
         <v>1511</v>
       </c>
       <c r="BH7" s="22">
         <v>1425</v>
       </c>
       <c r="BI7" s="22">
         <v>1361</v>
       </c>
       <c r="BJ7" s="22">
         <v>1924</v>
       </c>
       <c r="BK7" s="22">
         <v>1612</v>
       </c>
       <c r="BL7" s="22">
         <v>1691</v>
       </c>
       <c r="BM7" s="22">
         <v>1435</v>
       </c>
-      <c r="BN7" s="22"/>
+      <c r="BN7" s="85">
+        <v>1370</v>
+      </c>
       <c r="BO7" s="22"/>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="17"/>
       <c r="I8" s="16"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="39">
@@ -1926,51 +1951,53 @@
       </c>
       <c r="BF8" s="22">
         <v>129</v>
       </c>
       <c r="BG8" s="22">
         <v>113</v>
       </c>
       <c r="BH8" s="22">
         <v>111</v>
       </c>
       <c r="BI8" s="22">
         <v>120</v>
       </c>
       <c r="BJ8" s="22">
         <v>131</v>
       </c>
       <c r="BK8" s="22">
         <v>120</v>
       </c>
       <c r="BL8" s="22">
         <v>164</v>
       </c>
       <c r="BM8" s="22">
         <v>127</v>
       </c>
-      <c r="BN8" s="22"/>
+      <c r="BN8" s="85">
+        <v>98</v>
+      </c>
       <c r="BO8" s="22"/>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="17"/>
       <c r="I9" s="16"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="39">
@@ -2107,51 +2134,53 @@
       </c>
       <c r="BF9" s="22">
         <v>146</v>
       </c>
       <c r="BG9" s="22">
         <v>106</v>
       </c>
       <c r="BH9" s="22">
         <v>84</v>
       </c>
       <c r="BI9" s="22">
         <v>149</v>
       </c>
       <c r="BJ9" s="22">
         <v>213</v>
       </c>
       <c r="BK9" s="22">
         <v>201</v>
       </c>
       <c r="BL9" s="22">
         <v>193</v>
       </c>
       <c r="BM9" s="22">
         <v>223</v>
       </c>
-      <c r="BN9" s="22"/>
+      <c r="BN9" s="85">
+        <v>120</v>
+      </c>
       <c r="BO9" s="22"/>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="17"/>
       <c r="I10" s="16"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="39">
@@ -2288,51 +2317,53 @@
       </c>
       <c r="BF10" s="22">
         <v>280</v>
       </c>
       <c r="BG10" s="22">
         <v>229</v>
       </c>
       <c r="BH10" s="22">
         <v>195</v>
       </c>
       <c r="BI10" s="22">
         <v>176</v>
       </c>
       <c r="BJ10" s="22">
         <v>327</v>
       </c>
       <c r="BK10" s="22">
         <v>269</v>
       </c>
       <c r="BL10" s="22">
         <v>294</v>
       </c>
       <c r="BM10" s="22">
         <v>249</v>
       </c>
-      <c r="BN10" s="22"/>
+      <c r="BN10" s="85">
+        <v>210</v>
+      </c>
       <c r="BO10" s="22"/>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17"/>
       <c r="I11" s="16"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="39">
@@ -2469,51 +2500,53 @@
       </c>
       <c r="BF11" s="22">
         <v>304</v>
       </c>
       <c r="BG11" s="22">
         <v>228</v>
       </c>
       <c r="BH11" s="22">
         <v>226</v>
       </c>
       <c r="BI11" s="22">
         <v>255</v>
       </c>
       <c r="BJ11" s="22">
         <v>373</v>
       </c>
       <c r="BK11" s="22">
         <v>264</v>
       </c>
       <c r="BL11" s="22">
         <v>309</v>
       </c>
       <c r="BM11" s="22">
         <v>304</v>
       </c>
-      <c r="BN11" s="22"/>
+      <c r="BN11" s="85">
+        <v>261</v>
+      </c>
       <c r="BO11" s="22"/>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="16"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="39">
@@ -2650,51 +2683,53 @@
       </c>
       <c r="BF12" s="22">
         <v>255</v>
       </c>
       <c r="BG12" s="22">
         <v>136</v>
       </c>
       <c r="BH12" s="22">
         <v>164</v>
       </c>
       <c r="BI12" s="22">
         <v>185</v>
       </c>
       <c r="BJ12" s="22">
         <v>226</v>
       </c>
       <c r="BK12" s="22">
         <v>172</v>
       </c>
       <c r="BL12" s="22">
         <v>315</v>
       </c>
       <c r="BM12" s="22">
         <v>209</v>
       </c>
-      <c r="BN12" s="22"/>
+      <c r="BN12" s="85">
+        <v>200</v>
+      </c>
       <c r="BO12" s="22"/>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="17"/>
       <c r="I13" s="16"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="39">
@@ -2831,51 +2866,53 @@
       </c>
       <c r="BF13" s="22">
         <v>268</v>
       </c>
       <c r="BG13" s="22">
         <v>135</v>
       </c>
       <c r="BH13" s="22">
         <v>183</v>
       </c>
       <c r="BI13" s="22">
         <v>146</v>
       </c>
       <c r="BJ13" s="22">
         <v>219</v>
       </c>
       <c r="BK13" s="22">
         <v>215</v>
       </c>
       <c r="BL13" s="22">
         <v>229</v>
       </c>
       <c r="BM13" s="22">
         <v>256</v>
       </c>
-      <c r="BN13" s="22"/>
+      <c r="BN13" s="85">
+        <v>193</v>
+      </c>
       <c r="BO13" s="22"/>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="17"/>
       <c r="I14" s="16"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="39">
@@ -3012,51 +3049,53 @@
       </c>
       <c r="BF14" s="22">
         <v>194</v>
       </c>
       <c r="BG14" s="22">
         <v>152</v>
       </c>
       <c r="BH14" s="22">
         <v>177</v>
       </c>
       <c r="BI14" s="22">
         <v>184</v>
       </c>
       <c r="BJ14" s="22">
         <v>225</v>
       </c>
       <c r="BK14" s="22">
         <v>161</v>
       </c>
       <c r="BL14" s="22">
         <v>223</v>
       </c>
       <c r="BM14" s="22">
         <v>205</v>
       </c>
-      <c r="BN14" s="22"/>
+      <c r="BN14" s="85">
+        <v>117</v>
+      </c>
       <c r="BO14" s="22"/>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="39">
@@ -3193,51 +3232,53 @@
       </c>
       <c r="BF15" s="22">
         <v>527</v>
       </c>
       <c r="BG15" s="22">
         <v>490</v>
       </c>
       <c r="BH15" s="22">
         <v>422</v>
       </c>
       <c r="BI15" s="22">
         <v>486</v>
       </c>
       <c r="BJ15" s="22">
         <v>761</v>
       </c>
       <c r="BK15" s="22">
         <v>651</v>
       </c>
       <c r="BL15" s="22">
         <v>689</v>
       </c>
       <c r="BM15" s="22">
         <v>640</v>
       </c>
-      <c r="BN15" s="22"/>
+      <c r="BN15" s="85">
+        <v>483</v>
+      </c>
       <c r="BO15" s="22"/>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="39">
@@ -3374,51 +3415,53 @@
       </c>
       <c r="BF16" s="22">
         <v>165</v>
       </c>
       <c r="BG16" s="22">
         <v>125</v>
       </c>
       <c r="BH16" s="22">
         <v>148</v>
       </c>
       <c r="BI16" s="22">
         <v>154</v>
       </c>
       <c r="BJ16" s="22">
         <v>171</v>
       </c>
       <c r="BK16" s="22">
         <v>195</v>
       </c>
       <c r="BL16" s="22">
         <v>143</v>
       </c>
       <c r="BM16" s="22">
         <v>164</v>
       </c>
-      <c r="BN16" s="22"/>
+      <c r="BN16" s="87">
+        <v>140</v>
+      </c>
       <c r="BO16" s="22"/>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A17" s="73" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="73"/>
       <c r="C17" s="73"/>
       <c r="D17" s="73"/>
       <c r="E17" s="73"/>
       <c r="F17" s="73"/>
       <c r="G17" s="73"/>
       <c r="H17" s="73"/>
       <c r="I17" s="73"/>
       <c r="J17" s="73"/>
       <c r="K17" s="73"/>
       <c r="L17" s="73"/>
       <c r="M17" s="73"/>
       <c r="N17" s="73"/>
@@ -3632,51 +3675,53 @@
       </c>
       <c r="BF18" s="22">
         <v>1931</v>
       </c>
       <c r="BG18" s="22">
         <v>1604</v>
       </c>
       <c r="BH18" s="22">
         <v>1504</v>
       </c>
       <c r="BI18" s="22">
         <v>1471</v>
       </c>
       <c r="BJ18" s="22">
         <v>2112</v>
       </c>
       <c r="BK18" s="22">
         <v>1709</v>
       </c>
       <c r="BL18" s="22">
         <v>1913</v>
       </c>
       <c r="BM18" s="22">
         <v>1644</v>
       </c>
-      <c r="BN18" s="22"/>
+      <c r="BN18" s="85">
+        <v>1552</v>
+      </c>
       <c r="BO18" s="22"/>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="26"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="21">
@@ -3813,51 +3858,53 @@
       </c>
       <c r="BF19" s="22">
         <v>1261</v>
       </c>
       <c r="BG19" s="22">
         <v>1058</v>
       </c>
       <c r="BH19" s="22">
         <v>976</v>
       </c>
       <c r="BI19" s="22">
         <v>873</v>
       </c>
       <c r="BJ19" s="22">
         <v>1330</v>
       </c>
       <c r="BK19" s="22">
         <v>1030</v>
       </c>
       <c r="BL19" s="22">
         <v>1144</v>
       </c>
       <c r="BM19" s="22">
         <v>994</v>
       </c>
-      <c r="BN19" s="22"/>
+      <c r="BN19" s="85">
+        <v>975</v>
+      </c>
       <c r="BO19" s="22"/>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="17"/>
       <c r="I20" s="27"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="19"/>
       <c r="M20" s="18"/>
       <c r="N20" s="21">
@@ -3994,51 +4041,53 @@
       </c>
       <c r="BF20" s="22">
         <v>127</v>
       </c>
       <c r="BG20" s="22">
         <v>105</v>
       </c>
       <c r="BH20" s="22">
         <v>110</v>
       </c>
       <c r="BI20" s="22">
         <v>113</v>
       </c>
       <c r="BJ20" s="22">
         <v>123</v>
       </c>
       <c r="BK20" s="22">
         <v>117</v>
       </c>
       <c r="BL20" s="22">
         <v>155</v>
       </c>
       <c r="BM20" s="22">
         <v>118</v>
       </c>
-      <c r="BN20" s="22"/>
+      <c r="BN20" s="85">
+        <v>98</v>
+      </c>
       <c r="BO20" s="22"/>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="26"/>
       <c r="C21" s="26"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="17"/>
       <c r="I21" s="27"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="19"/>
       <c r="M21" s="18"/>
       <c r="N21" s="21">
@@ -4175,51 +4224,53 @@
       </c>
       <c r="BF21" s="22">
         <v>89</v>
       </c>
       <c r="BG21" s="22">
         <v>82</v>
       </c>
       <c r="BH21" s="22">
         <v>80</v>
       </c>
       <c r="BI21" s="22">
         <v>72</v>
       </c>
       <c r="BJ21" s="22">
         <v>123</v>
       </c>
       <c r="BK21" s="22">
         <v>92</v>
       </c>
       <c r="BL21" s="22">
         <v>124</v>
       </c>
       <c r="BM21" s="22">
         <v>79</v>
       </c>
-      <c r="BN21" s="22"/>
+      <c r="BN21" s="85">
+        <v>101</v>
+      </c>
       <c r="BO21" s="22"/>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="26"/>
       <c r="C22" s="26"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="17"/>
       <c r="I22" s="27"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="19"/>
       <c r="M22" s="18"/>
       <c r="N22" s="21">
@@ -4356,51 +4407,53 @@
       </c>
       <c r="BF22" s="22">
         <v>105</v>
       </c>
       <c r="BG22" s="22">
         <v>73</v>
       </c>
       <c r="BH22" s="22">
         <v>97</v>
       </c>
       <c r="BI22" s="22">
         <v>98</v>
       </c>
       <c r="BJ22" s="22">
         <v>117</v>
       </c>
       <c r="BK22" s="22">
         <v>88</v>
       </c>
       <c r="BL22" s="22">
         <v>97</v>
       </c>
       <c r="BM22" s="22">
         <v>99</v>
       </c>
-      <c r="BN22" s="22"/>
+      <c r="BN22" s="85">
+        <v>65</v>
+      </c>
       <c r="BO22" s="22"/>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="26"/>
       <c r="C23" s="26"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="17"/>
       <c r="I23" s="27"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="19"/>
       <c r="M23" s="18"/>
       <c r="N23" s="21">
@@ -4537,51 +4590,53 @@
       </c>
       <c r="BF23" s="22">
         <v>258</v>
       </c>
       <c r="BG23" s="22">
         <v>223</v>
       </c>
       <c r="BH23" s="22">
         <v>170</v>
       </c>
       <c r="BI23" s="22">
         <v>224</v>
       </c>
       <c r="BJ23" s="22">
         <v>335</v>
       </c>
       <c r="BK23" s="22">
         <v>295</v>
       </c>
       <c r="BL23" s="22">
         <v>333</v>
       </c>
       <c r="BM23" s="22">
         <v>264</v>
       </c>
-      <c r="BN23" s="22"/>
+      <c r="BN23" s="85">
+        <v>216</v>
+      </c>
       <c r="BO23" s="22"/>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A24" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="17"/>
       <c r="I24" s="27"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="19"/>
       <c r="M24" s="18"/>
       <c r="N24" s="21">
@@ -4718,51 +4773,53 @@
       </c>
       <c r="BF24" s="22">
         <v>91</v>
       </c>
       <c r="BG24" s="22">
         <v>63</v>
       </c>
       <c r="BH24" s="22">
         <v>71</v>
       </c>
       <c r="BI24" s="22">
         <v>91</v>
       </c>
       <c r="BJ24" s="22">
         <v>84</v>
       </c>
       <c r="BK24" s="22">
         <v>87</v>
       </c>
       <c r="BL24" s="22">
         <v>60</v>
       </c>
       <c r="BM24" s="22">
         <v>90</v>
       </c>
-      <c r="BN24" s="22"/>
+      <c r="BN24" s="85">
+        <v>97</v>
+      </c>
       <c r="BO24" s="22"/>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A25" s="74" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="74"/>
       <c r="C25" s="74"/>
       <c r="D25" s="74"/>
       <c r="E25" s="74"/>
       <c r="F25" s="74"/>
       <c r="G25" s="74"/>
       <c r="H25" s="74"/>
       <c r="I25" s="74"/>
       <c r="J25" s="74"/>
       <c r="K25" s="74"/>
       <c r="L25" s="74"/>
       <c r="M25" s="74"/>
       <c r="N25" s="74"/>
@@ -4976,51 +5033,53 @@
       </c>
       <c r="BF26" s="28">
         <v>2215</v>
       </c>
       <c r="BG26" s="28">
         <v>1621</v>
       </c>
       <c r="BH26" s="28">
         <v>1631</v>
       </c>
       <c r="BI26" s="28">
         <v>1745</v>
       </c>
       <c r="BJ26" s="28">
         <v>2458</v>
       </c>
       <c r="BK26" s="28">
         <v>2151</v>
       </c>
       <c r="BL26" s="28">
         <v>2337</v>
       </c>
       <c r="BM26" s="28">
         <v>2168</v>
       </c>
-      <c r="BN26" s="22"/>
+      <c r="BN26" s="85">
+        <v>1640</v>
+      </c>
       <c r="BO26" s="22"/>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="22"/>
       <c r="BR26" s="28"/>
       <c r="BS26" s="28"/>
       <c r="BT26" s="28"/>
       <c r="BU26" s="28"/>
     </row>
     <row r="27" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="21">
@@ -5157,51 +5216,53 @@
       </c>
       <c r="BF27" s="28">
         <v>617</v>
       </c>
       <c r="BG27" s="28">
         <v>453</v>
       </c>
       <c r="BH27" s="28">
         <v>449</v>
       </c>
       <c r="BI27" s="28">
         <v>488</v>
       </c>
       <c r="BJ27" s="28">
         <v>594</v>
       </c>
       <c r="BK27" s="28">
         <v>582</v>
       </c>
       <c r="BL27" s="28">
         <v>547</v>
       </c>
       <c r="BM27" s="28">
         <v>441</v>
       </c>
-      <c r="BN27" s="22"/>
+      <c r="BN27" s="85">
+        <v>395</v>
+      </c>
       <c r="BO27" s="22"/>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="22"/>
       <c r="BR27" s="28"/>
       <c r="BS27" s="28"/>
       <c r="BT27" s="28"/>
       <c r="BU27" s="28"/>
     </row>
     <row r="28" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="18"/>
       <c r="I28" s="16"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="21">
@@ -5338,51 +5399,53 @@
       </c>
       <c r="BF28" s="28">
         <v>2</v>
       </c>
       <c r="BG28" s="28">
         <v>8</v>
       </c>
       <c r="BH28" s="28">
         <v>1</v>
       </c>
       <c r="BI28" s="28">
         <v>7</v>
       </c>
       <c r="BJ28" s="28">
         <v>8</v>
       </c>
       <c r="BK28" s="28">
         <v>3</v>
       </c>
       <c r="BL28" s="28">
         <v>9</v>
       </c>
       <c r="BM28" s="28">
         <v>9</v>
       </c>
-      <c r="BN28" s="22"/>
+      <c r="BN28" s="85">
+        <v>0</v>
+      </c>
       <c r="BO28" s="22"/>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="22"/>
       <c r="BR28" s="28"/>
       <c r="BS28" s="28"/>
       <c r="BT28" s="28"/>
       <c r="BU28" s="28"/>
     </row>
     <row r="29" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="18"/>
       <c r="I29" s="16"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="21">
@@ -5519,51 +5582,53 @@
       </c>
       <c r="BF29" s="28">
         <v>146</v>
       </c>
       <c r="BG29" s="28">
         <v>106</v>
       </c>
       <c r="BH29" s="28">
         <v>84</v>
       </c>
       <c r="BI29" s="28">
         <v>149</v>
       </c>
       <c r="BJ29" s="28">
         <v>213</v>
       </c>
       <c r="BK29" s="28">
         <v>201</v>
       </c>
       <c r="BL29" s="28">
         <v>193</v>
       </c>
       <c r="BM29" s="28">
         <v>223</v>
       </c>
-      <c r="BN29" s="22"/>
+      <c r="BN29" s="85">
+        <v>120</v>
+      </c>
       <c r="BO29" s="22"/>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="22"/>
       <c r="BR29" s="28"/>
       <c r="BS29" s="28"/>
       <c r="BT29" s="28"/>
       <c r="BU29" s="28"/>
     </row>
     <row r="30" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="18"/>
       <c r="I30" s="16"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
       <c r="N30" s="21">
@@ -5700,51 +5765,53 @@
       </c>
       <c r="BF30" s="28">
         <v>191</v>
       </c>
       <c r="BG30" s="28">
         <v>147</v>
       </c>
       <c r="BH30" s="28">
         <v>115</v>
       </c>
       <c r="BI30" s="28">
         <v>104</v>
       </c>
       <c r="BJ30" s="28">
         <v>204</v>
       </c>
       <c r="BK30" s="28">
         <v>177</v>
       </c>
       <c r="BL30" s="28">
         <v>170</v>
       </c>
       <c r="BM30" s="28">
         <v>170</v>
       </c>
-      <c r="BN30" s="22"/>
+      <c r="BN30" s="85">
+        <v>109</v>
+      </c>
       <c r="BO30" s="22"/>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="22"/>
       <c r="BR30" s="28"/>
       <c r="BS30" s="28"/>
       <c r="BT30" s="28"/>
       <c r="BU30" s="28"/>
     </row>
     <row r="31" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A31" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="18"/>
       <c r="I31" s="15"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
       <c r="N31" s="19">
@@ -5881,51 +5948,53 @@
       </c>
       <c r="BF31" s="28">
         <v>304</v>
       </c>
       <c r="BG31" s="28">
         <v>228</v>
       </c>
       <c r="BH31" s="28">
         <v>226</v>
       </c>
       <c r="BI31" s="28">
         <v>255</v>
       </c>
       <c r="BJ31" s="28">
         <v>373</v>
       </c>
       <c r="BK31" s="28">
         <v>264</v>
       </c>
       <c r="BL31" s="28">
         <v>309</v>
       </c>
       <c r="BM31" s="28">
         <v>304</v>
       </c>
-      <c r="BN31" s="22"/>
+      <c r="BN31" s="85">
+        <v>261</v>
+      </c>
       <c r="BO31" s="22"/>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="22"/>
       <c r="BR31" s="28"/>
       <c r="BS31" s="28"/>
       <c r="BT31" s="28"/>
       <c r="BU31" s="28"/>
     </row>
     <row r="32" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="18"/>
       <c r="I32" s="16"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="21">
@@ -6062,51 +6131,53 @@
       </c>
       <c r="BF32" s="28">
         <v>255</v>
       </c>
       <c r="BG32" s="28">
         <v>136</v>
       </c>
       <c r="BH32" s="28">
         <v>164</v>
       </c>
       <c r="BI32" s="28">
         <v>185</v>
       </c>
       <c r="BJ32" s="28">
         <v>226</v>
       </c>
       <c r="BK32" s="28">
         <v>172</v>
       </c>
       <c r="BL32" s="28">
         <v>315</v>
       </c>
       <c r="BM32" s="28">
         <v>209</v>
       </c>
-      <c r="BN32" s="22"/>
+      <c r="BN32" s="85">
+        <v>200</v>
+      </c>
       <c r="BO32" s="22"/>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="22"/>
       <c r="BR32" s="28"/>
       <c r="BS32" s="28"/>
       <c r="BT32" s="28"/>
       <c r="BU32" s="28"/>
     </row>
     <row r="33" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="18"/>
       <c r="I33" s="16"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="21">
@@ -6243,51 +6314,53 @@
       </c>
       <c r="BF33" s="28">
         <v>268</v>
       </c>
       <c r="BG33" s="28">
         <v>135</v>
       </c>
       <c r="BH33" s="28">
         <v>183</v>
       </c>
       <c r="BI33" s="28">
         <v>146</v>
       </c>
       <c r="BJ33" s="28">
         <v>219</v>
       </c>
       <c r="BK33" s="28">
         <v>215</v>
       </c>
       <c r="BL33" s="28">
         <v>229</v>
       </c>
       <c r="BM33" s="28">
         <v>256</v>
       </c>
-      <c r="BN33" s="22"/>
+      <c r="BN33" s="85">
+        <v>193</v>
+      </c>
       <c r="BO33" s="22"/>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="22"/>
       <c r="BR33" s="28"/>
       <c r="BS33" s="28"/>
       <c r="BT33" s="28"/>
       <c r="BU33" s="28"/>
     </row>
     <row r="34" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="18"/>
       <c r="I34" s="16"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="21">
@@ -6424,51 +6497,53 @@
       </c>
       <c r="BF34" s="28">
         <v>89</v>
       </c>
       <c r="BG34" s="28">
         <v>79</v>
       </c>
       <c r="BH34" s="28">
         <v>80</v>
       </c>
       <c r="BI34" s="28">
         <v>86</v>
       </c>
       <c r="BJ34" s="28">
         <v>108</v>
       </c>
       <c r="BK34" s="28">
         <v>73</v>
       </c>
       <c r="BL34" s="28">
         <v>126</v>
       </c>
       <c r="BM34" s="28">
         <v>106</v>
       </c>
-      <c r="BN34" s="22"/>
+      <c r="BN34" s="85">
+        <v>52</v>
+      </c>
       <c r="BO34" s="22"/>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="22"/>
       <c r="BR34" s="28"/>
       <c r="BS34" s="28"/>
       <c r="BT34" s="28"/>
       <c r="BU34" s="28"/>
     </row>
     <row r="35" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="21">
@@ -6605,51 +6680,53 @@
       </c>
       <c r="BF35" s="28">
         <v>269</v>
       </c>
       <c r="BG35" s="28">
         <v>267</v>
       </c>
       <c r="BH35" s="28">
         <v>252</v>
       </c>
       <c r="BI35" s="28">
         <v>262</v>
       </c>
       <c r="BJ35" s="28">
         <v>426</v>
       </c>
       <c r="BK35" s="28">
         <v>356</v>
       </c>
       <c r="BL35" s="28">
         <v>356</v>
       </c>
       <c r="BM35" s="28">
         <v>376</v>
       </c>
-      <c r="BN35" s="22"/>
+      <c r="BN35" s="85">
+        <v>267</v>
+      </c>
       <c r="BO35" s="22"/>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="22"/>
       <c r="BR35" s="28"/>
       <c r="BS35" s="28"/>
       <c r="BT35" s="28"/>
       <c r="BU35" s="28"/>
     </row>
     <row r="36" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A36" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="31"/>
       <c r="C36" s="31"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="31"/>
       <c r="H36" s="32"/>
       <c r="I36" s="31"/>
       <c r="J36" s="32"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="32"/>
       <c r="N36" s="33">
@@ -6786,149 +6863,156 @@
       </c>
       <c r="BF36" s="34">
         <v>74</v>
       </c>
       <c r="BG36" s="34">
         <v>62</v>
       </c>
       <c r="BH36" s="34">
         <v>77</v>
       </c>
       <c r="BI36" s="34">
         <v>63</v>
       </c>
       <c r="BJ36" s="34">
         <v>87</v>
       </c>
       <c r="BK36" s="34">
         <v>108</v>
       </c>
       <c r="BL36" s="34">
         <v>83</v>
       </c>
       <c r="BM36" s="34">
         <v>74</v>
       </c>
-      <c r="BN36" s="34"/>
+      <c r="BN36" s="86">
+        <v>43</v>
+      </c>
       <c r="BO36" s="34"/>
       <c r="BP36" s="34"/>
       <c r="BQ36" s="34"/>
       <c r="BR36" s="34"/>
       <c r="BS36" s="34"/>
       <c r="BT36" s="34"/>
       <c r="BU36" s="34"/>
     </row>
     <row r="37" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A37" s="35"/>
       <c r="B37" s="20"/>
       <c r="C37" s="20"/>
       <c r="D37" s="20"/>
       <c r="E37" s="20"/>
       <c r="F37" s="20"/>
       <c r="G37" s="20"/>
       <c r="H37" s="20"/>
       <c r="I37" s="20"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="20"/>
       <c r="O37" s="20"/>
       <c r="P37" s="20"/>
       <c r="Q37" s="20"/>
       <c r="R37" s="20"/>
       <c r="S37" s="20"/>
       <c r="T37" s="20"/>
       <c r="U37" s="20"/>
       <c r="V37" s="20"/>
       <c r="W37" s="20"/>
       <c r="X37" s="20"/>
       <c r="Y37" s="20"/>
       <c r="Z37" s="20"/>
       <c r="AA37" s="21"/>
       <c r="AB37" s="20"/>
       <c r="AK37" s="20"/>
       <c r="AL37" s="20"/>
       <c r="AM37" s="21"/>
       <c r="AN37" s="20"/>
       <c r="AX37" s="20"/>
       <c r="AY37" s="21"/>
       <c r="AZ37" s="20"/>
       <c r="BJ37" s="20"/>
       <c r="BK37" s="21"/>
       <c r="BL37" s="20"/>
+      <c r="BN37" s="20"/>
     </row>
     <row r="38" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="Z38" s="20"/>
       <c r="AL38" s="20"/>
       <c r="AX38" s="20"/>
       <c r="BJ38" s="20"/>
+      <c r="BN38" s="20"/>
     </row>
     <row r="39" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="Z39" s="20"/>
       <c r="AL39" s="20"/>
       <c r="AX39" s="20"/>
       <c r="BJ39" s="20"/>
+      <c r="BN39" s="20"/>
     </row>
     <row r="40" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="Z40" s="20"/>
       <c r="AL40" s="20"/>
       <c r="AX40" s="20"/>
       <c r="BJ40" s="20"/>
+      <c r="BN40" s="20"/>
     </row>
     <row r="41" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="Z41" s="20"/>
       <c r="AL41" s="20"/>
       <c r="AX41" s="20"/>
       <c r="BJ41" s="20"/>
+      <c r="BN41" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU40"/>
   <sheetViews>
     <sheetView topLeftCell="AX1" workbookViewId="0">
-      <selection activeCell="BQ33" sqref="BQ33"/>
+      <selection activeCell="BG23" sqref="BG23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="3"/>
     <col min="38" max="38" width="9.140625" style="20"/>
     <col min="39" max="39" width="9.140625" style="36"/>
     <col min="44" max="44" width="9.140625" style="1"/>
     <col min="45" max="45" width="9.140625" style="36"/>
     <col min="46" max="46" width="9.140625" style="1"/>
     <col min="47" max="49" width="9.140625" style="36"/>
     <col min="50" max="50" width="9.140625" style="20"/>
     <col min="51" max="54" width="9.140625" style="36"/>
     <col min="56" max="61" width="9.140625" style="36"/>
     <col min="62" max="62" width="9.140625" style="20"/>
     <col min="63" max="66" width="9.140625" style="36"/>
     <col min="68" max="73" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="36" customFormat="1" ht="12.75">
       <c r="A1" s="71" t="s">
         <v>30</v>
@@ -7563,51 +7647,53 @@
       </c>
       <c r="BF6" s="22">
         <v>5381</v>
       </c>
       <c r="BG6" s="22">
         <v>4427</v>
       </c>
       <c r="BH6" s="22">
         <v>3990</v>
       </c>
       <c r="BI6" s="22">
         <v>4074</v>
       </c>
       <c r="BJ6" s="22">
         <v>5698</v>
       </c>
       <c r="BK6" s="22">
         <v>4648</v>
       </c>
       <c r="BL6" s="22">
         <v>5069</v>
       </c>
       <c r="BM6" s="22">
         <v>4838</v>
       </c>
-      <c r="BN6" s="28"/>
+      <c r="BN6" s="88">
+        <v>4016</v>
+      </c>
       <c r="BO6" s="28"/>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="67"/>
     </row>
     <row r="7" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="39">
@@ -7744,51 +7830,53 @@
       </c>
       <c r="BF7" s="22">
         <v>1801</v>
       </c>
       <c r="BG7" s="22">
         <v>1486</v>
       </c>
       <c r="BH7" s="22">
         <v>1355</v>
       </c>
       <c r="BI7" s="22">
         <v>1397</v>
       </c>
       <c r="BJ7" s="22">
         <v>1956</v>
       </c>
       <c r="BK7" s="22">
         <v>1541</v>
       </c>
       <c r="BL7" s="22">
         <v>1852</v>
       </c>
       <c r="BM7" s="22">
         <v>1635</v>
       </c>
-      <c r="BN7" s="28"/>
+      <c r="BN7" s="88">
+        <v>1418</v>
+      </c>
       <c r="BO7" s="28"/>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="67"/>
     </row>
     <row r="8" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="17"/>
       <c r="I8" s="16"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="39">
@@ -7925,51 +8013,53 @@
       </c>
       <c r="BF8" s="22">
         <v>186</v>
       </c>
       <c r="BG8" s="22">
         <v>133</v>
       </c>
       <c r="BH8" s="22">
         <v>129</v>
       </c>
       <c r="BI8" s="22">
         <v>133</v>
       </c>
       <c r="BJ8" s="22">
         <v>171</v>
       </c>
       <c r="BK8" s="22">
         <v>170</v>
       </c>
       <c r="BL8" s="22">
         <v>163</v>
       </c>
       <c r="BM8" s="22">
         <v>153</v>
       </c>
-      <c r="BN8" s="28"/>
+      <c r="BN8" s="88">
+        <v>149</v>
+      </c>
       <c r="BO8" s="28"/>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="67"/>
     </row>
     <row r="9" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="17"/>
       <c r="I9" s="16"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="39">
@@ -8106,51 +8196,53 @@
       </c>
       <c r="BF9" s="22">
         <v>372</v>
       </c>
       <c r="BG9" s="22">
         <v>282</v>
       </c>
       <c r="BH9" s="22">
         <v>197</v>
       </c>
       <c r="BI9" s="22">
         <v>240</v>
       </c>
       <c r="BJ9" s="22">
         <v>314</v>
       </c>
       <c r="BK9" s="22">
         <v>272</v>
       </c>
       <c r="BL9" s="22">
         <v>313</v>
       </c>
       <c r="BM9" s="22">
         <v>328</v>
       </c>
-      <c r="BN9" s="28"/>
+      <c r="BN9" s="88">
+        <v>203</v>
+      </c>
       <c r="BO9" s="28"/>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="67"/>
     </row>
     <row r="10" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="17"/>
       <c r="I10" s="16"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="39">
@@ -8287,51 +8379,53 @@
       </c>
       <c r="BF10" s="22">
         <v>504</v>
       </c>
       <c r="BG10" s="22">
         <v>391</v>
       </c>
       <c r="BH10" s="22">
         <v>355</v>
       </c>
       <c r="BI10" s="22">
         <v>297</v>
       </c>
       <c r="BJ10" s="22">
         <v>438</v>
       </c>
       <c r="BK10" s="22">
         <v>397</v>
       </c>
       <c r="BL10" s="22">
         <v>385</v>
       </c>
       <c r="BM10" s="22">
         <v>358</v>
       </c>
-      <c r="BN10" s="28"/>
+      <c r="BN10" s="88">
+        <v>322</v>
+      </c>
       <c r="BO10" s="28"/>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="67"/>
     </row>
     <row r="11" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17"/>
       <c r="I11" s="16"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="39">
@@ -8468,51 +8562,53 @@
       </c>
       <c r="BF11" s="22">
         <v>466</v>
       </c>
       <c r="BG11" s="22">
         <v>358</v>
       </c>
       <c r="BH11" s="22">
         <v>371</v>
       </c>
       <c r="BI11" s="22">
         <v>383</v>
       </c>
       <c r="BJ11" s="22">
         <v>458</v>
       </c>
       <c r="BK11" s="22">
         <v>372</v>
       </c>
       <c r="BL11" s="22">
         <v>408</v>
       </c>
       <c r="BM11" s="22">
         <v>363</v>
       </c>
-      <c r="BN11" s="28"/>
+      <c r="BN11" s="88">
+        <v>288</v>
+      </c>
       <c r="BO11" s="28"/>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="67"/>
     </row>
     <row r="12" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="16"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="39">
@@ -8649,51 +8745,53 @@
       </c>
       <c r="BF12" s="22">
         <v>465</v>
       </c>
       <c r="BG12" s="22">
         <v>272</v>
       </c>
       <c r="BH12" s="22">
         <v>279</v>
       </c>
       <c r="BI12" s="22">
         <v>300</v>
       </c>
       <c r="BJ12" s="22">
         <v>445</v>
       </c>
       <c r="BK12" s="22">
         <v>310</v>
       </c>
       <c r="BL12" s="22">
         <v>364</v>
       </c>
       <c r="BM12" s="22">
         <v>290</v>
       </c>
-      <c r="BN12" s="28"/>
+      <c r="BN12" s="88">
+        <v>274</v>
+      </c>
       <c r="BO12" s="28"/>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="67"/>
     </row>
     <row r="13" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="17"/>
       <c r="I13" s="16"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="39">
@@ -8830,51 +8928,53 @@
       </c>
       <c r="BF13" s="22">
         <v>298</v>
       </c>
       <c r="BG13" s="22">
         <v>208</v>
       </c>
       <c r="BH13" s="22">
         <v>272</v>
       </c>
       <c r="BI13" s="22">
         <v>234</v>
       </c>
       <c r="BJ13" s="22">
         <v>302</v>
       </c>
       <c r="BK13" s="22">
         <v>316</v>
       </c>
       <c r="BL13" s="22">
         <v>312</v>
       </c>
       <c r="BM13" s="22">
         <v>357</v>
       </c>
-      <c r="BN13" s="28"/>
+      <c r="BN13" s="88">
+        <v>261</v>
+      </c>
       <c r="BO13" s="28"/>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="67"/>
     </row>
     <row r="14" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="17"/>
       <c r="I14" s="16"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="39">
@@ -9011,51 +9111,53 @@
       </c>
       <c r="BF14" s="22">
         <v>296</v>
       </c>
       <c r="BG14" s="22">
         <v>297</v>
       </c>
       <c r="BH14" s="22">
         <v>232</v>
       </c>
       <c r="BI14" s="22">
         <v>253</v>
       </c>
       <c r="BJ14" s="22">
         <v>346</v>
       </c>
       <c r="BK14" s="22">
         <v>258</v>
       </c>
       <c r="BL14" s="22">
         <v>265</v>
       </c>
       <c r="BM14" s="22">
         <v>302</v>
       </c>
-      <c r="BN14" s="28"/>
+      <c r="BN14" s="88">
+        <v>219</v>
+      </c>
       <c r="BO14" s="28"/>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="67"/>
     </row>
     <row r="15" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="39">
@@ -9192,51 +9294,53 @@
       </c>
       <c r="BF15" s="22">
         <v>734</v>
       </c>
       <c r="BG15" s="22">
         <v>741</v>
       </c>
       <c r="BH15" s="22">
         <v>537</v>
       </c>
       <c r="BI15" s="22">
         <v>631</v>
       </c>
       <c r="BJ15" s="22">
         <v>980</v>
       </c>
       <c r="BK15" s="22">
         <v>754</v>
       </c>
       <c r="BL15" s="22">
         <v>762</v>
       </c>
       <c r="BM15" s="22">
         <v>809</v>
       </c>
-      <c r="BN15" s="28"/>
+      <c r="BN15" s="88">
+        <v>697</v>
+      </c>
       <c r="BO15" s="28"/>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="67"/>
     </row>
     <row r="16" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="39">
@@ -9373,51 +9477,53 @@
       </c>
       <c r="BF16" s="22">
         <v>259</v>
       </c>
       <c r="BG16" s="22">
         <v>259</v>
       </c>
       <c r="BH16" s="22">
         <v>263</v>
       </c>
       <c r="BI16" s="22">
         <v>206</v>
       </c>
       <c r="BJ16" s="22">
         <v>288</v>
       </c>
       <c r="BK16" s="22">
         <v>258</v>
       </c>
       <c r="BL16" s="22">
         <v>245</v>
       </c>
       <c r="BM16" s="22">
         <v>243</v>
       </c>
-      <c r="BN16" s="28"/>
+      <c r="BN16" s="88">
+        <v>185</v>
+      </c>
       <c r="BO16" s="28"/>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="67"/>
     </row>
     <row r="17" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A17" s="73" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="73"/>
       <c r="C17" s="73"/>
       <c r="D17" s="73"/>
       <c r="E17" s="73"/>
       <c r="F17" s="73"/>
       <c r="G17" s="73"/>
       <c r="H17" s="73"/>
       <c r="I17" s="73"/>
       <c r="J17" s="73"/>
       <c r="K17" s="73"/>
       <c r="L17" s="73"/>
       <c r="M17" s="73"/>
       <c r="N17" s="73"/>
@@ -9631,51 +9737,53 @@
       </c>
       <c r="BF18" s="22">
         <v>2215</v>
       </c>
       <c r="BG18" s="22">
         <v>1916</v>
       </c>
       <c r="BH18" s="22">
         <v>1733</v>
       </c>
       <c r="BI18" s="22">
         <v>1725</v>
       </c>
       <c r="BJ18" s="22">
         <v>2492</v>
       </c>
       <c r="BK18" s="22">
         <v>2071</v>
       </c>
       <c r="BL18" s="22">
         <v>2326</v>
       </c>
       <c r="BM18" s="22">
         <v>2164</v>
       </c>
-      <c r="BN18" s="28"/>
+      <c r="BN18" s="67">
+        <v>1775</v>
+      </c>
       <c r="BO18" s="28"/>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="17"/>
       <c r="I19" s="16"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="21">
@@ -9812,51 +9920,53 @@
       </c>
       <c r="BF19" s="22">
         <v>1336</v>
       </c>
       <c r="BG19" s="22">
         <v>1131</v>
       </c>
       <c r="BH19" s="22">
         <v>1055</v>
       </c>
       <c r="BI19" s="22">
         <v>1048</v>
       </c>
       <c r="BJ19" s="22">
         <v>1505</v>
       </c>
       <c r="BK19" s="22">
         <v>1240</v>
       </c>
       <c r="BL19" s="22">
         <v>1444</v>
       </c>
       <c r="BM19" s="22">
         <v>1259</v>
       </c>
-      <c r="BN19" s="28"/>
+      <c r="BN19" s="67">
+        <v>1032</v>
+      </c>
       <c r="BO19" s="28"/>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="17"/>
       <c r="I20" s="16"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="21">
@@ -9993,51 +10103,53 @@
       </c>
       <c r="BF20" s="22">
         <v>175</v>
       </c>
       <c r="BG20" s="22">
         <v>128</v>
       </c>
       <c r="BH20" s="22">
         <v>121</v>
       </c>
       <c r="BI20" s="22">
         <v>126</v>
       </c>
       <c r="BJ20" s="22">
         <v>160</v>
       </c>
       <c r="BK20" s="22">
         <v>164</v>
       </c>
       <c r="BL20" s="22">
         <v>160</v>
       </c>
       <c r="BM20" s="22">
         <v>147</v>
       </c>
-      <c r="BN20" s="28"/>
+      <c r="BN20" s="67">
+        <v>144</v>
+      </c>
       <c r="BO20" s="28"/>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="17"/>
       <c r="I21" s="16"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="21">
@@ -10174,51 +10286,53 @@
       </c>
       <c r="BF21" s="22">
         <v>162</v>
       </c>
       <c r="BG21" s="22">
         <v>114</v>
       </c>
       <c r="BH21" s="22">
         <v>114</v>
       </c>
       <c r="BI21" s="22">
         <v>106</v>
       </c>
       <c r="BJ21" s="22">
         <v>145</v>
       </c>
       <c r="BK21" s="22">
         <v>138</v>
       </c>
       <c r="BL21" s="22">
         <v>131</v>
       </c>
       <c r="BM21" s="22">
         <v>135</v>
       </c>
-      <c r="BN21" s="28"/>
+      <c r="BN21" s="67">
+        <v>103</v>
+      </c>
       <c r="BO21" s="28"/>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="21">
@@ -10355,51 +10469,53 @@
       </c>
       <c r="BF22" s="22">
         <v>110</v>
       </c>
       <c r="BG22" s="22">
         <v>144</v>
       </c>
       <c r="BH22" s="22">
         <v>108</v>
       </c>
       <c r="BI22" s="22">
         <v>108</v>
       </c>
       <c r="BJ22" s="22">
         <v>187</v>
       </c>
       <c r="BK22" s="22">
         <v>137</v>
       </c>
       <c r="BL22" s="22">
         <v>156</v>
       </c>
       <c r="BM22" s="22">
         <v>180</v>
       </c>
-      <c r="BN22" s="28"/>
+      <c r="BN22" s="67">
+        <v>134</v>
+      </c>
       <c r="BO22" s="28"/>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="17"/>
       <c r="I23" s="16"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="21">
@@ -10536,51 +10652,53 @@
       </c>
       <c r="BF23" s="22">
         <v>309</v>
       </c>
       <c r="BG23" s="22">
         <v>291</v>
       </c>
       <c r="BH23" s="22">
         <v>232</v>
       </c>
       <c r="BI23" s="22">
         <v>248</v>
       </c>
       <c r="BJ23" s="22">
         <v>360</v>
       </c>
       <c r="BK23" s="22">
         <v>278</v>
       </c>
       <c r="BL23" s="22">
         <v>307</v>
       </c>
       <c r="BM23" s="22">
         <v>338</v>
       </c>
-      <c r="BN23" s="28"/>
+      <c r="BN23" s="67">
+        <v>287</v>
+      </c>
       <c r="BO23" s="28"/>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A24" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="17"/>
       <c r="I24" s="16"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="21">
@@ -10717,51 +10835,53 @@
       </c>
       <c r="BF24" s="22">
         <v>123</v>
       </c>
       <c r="BG24" s="22">
         <v>108</v>
       </c>
       <c r="BH24" s="22">
         <v>103</v>
       </c>
       <c r="BI24" s="22">
         <v>89</v>
       </c>
       <c r="BJ24" s="22">
         <v>135</v>
       </c>
       <c r="BK24" s="22">
         <v>114</v>
       </c>
       <c r="BL24" s="22">
         <v>128</v>
       </c>
       <c r="BM24" s="22">
         <v>105</v>
       </c>
-      <c r="BN24" s="28"/>
+      <c r="BN24" s="67">
+        <v>75</v>
+      </c>
       <c r="BO24" s="28"/>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A25" s="80" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="80"/>
       <c r="C25" s="80"/>
       <c r="D25" s="80"/>
       <c r="E25" s="80"/>
       <c r="F25" s="80"/>
       <c r="G25" s="80"/>
       <c r="H25" s="80"/>
       <c r="I25" s="80"/>
       <c r="J25" s="80"/>
       <c r="K25" s="80"/>
       <c r="L25" s="80"/>
       <c r="M25" s="80"/>
       <c r="N25" s="80"/>
@@ -10975,51 +11095,53 @@
       </c>
       <c r="BF26" s="28">
         <v>3166</v>
       </c>
       <c r="BG26" s="28">
         <v>2511</v>
       </c>
       <c r="BH26" s="28">
         <v>2257</v>
       </c>
       <c r="BI26" s="22">
         <v>2349</v>
       </c>
       <c r="BJ26" s="22">
         <v>3206</v>
       </c>
       <c r="BK26" s="22">
         <v>2577</v>
       </c>
       <c r="BL26" s="28">
         <v>2743</v>
       </c>
       <c r="BM26" s="28">
         <v>2674</v>
       </c>
-      <c r="BN26" s="28"/>
+      <c r="BN26" s="88">
+        <v>2241</v>
+      </c>
       <c r="BO26" s="28"/>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="22"/>
       <c r="BR26" s="28"/>
       <c r="BS26" s="28"/>
       <c r="BT26" s="28"/>
       <c r="BU26" s="28"/>
     </row>
     <row r="27" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="21">
@@ -11156,51 +11278,53 @@
       </c>
       <c r="BF27" s="28">
         <v>465</v>
       </c>
       <c r="BG27" s="28">
         <v>355</v>
       </c>
       <c r="BH27" s="28">
         <v>300</v>
       </c>
       <c r="BI27" s="22">
         <v>349</v>
       </c>
       <c r="BJ27" s="22">
         <v>451</v>
       </c>
       <c r="BK27" s="22">
         <v>301</v>
       </c>
       <c r="BL27" s="28">
         <v>408</v>
       </c>
       <c r="BM27" s="28">
         <v>376</v>
       </c>
-      <c r="BN27" s="28"/>
+      <c r="BN27" s="88">
+        <v>386</v>
+      </c>
       <c r="BO27" s="28"/>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="22"/>
       <c r="BR27" s="28"/>
       <c r="BS27" s="28"/>
       <c r="BT27" s="28"/>
       <c r="BU27" s="28"/>
     </row>
     <row r="28" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="17"/>
       <c r="I28" s="16"/>
       <c r="J28" s="18"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="21">
@@ -11337,51 +11461,53 @@
       </c>
       <c r="BF28" s="28">
         <v>11</v>
       </c>
       <c r="BG28" s="28">
         <v>5</v>
       </c>
       <c r="BH28" s="28">
         <v>8</v>
       </c>
       <c r="BI28" s="22">
         <v>7</v>
       </c>
       <c r="BJ28" s="22">
         <v>11</v>
       </c>
       <c r="BK28" s="22">
         <v>6</v>
       </c>
       <c r="BL28" s="28">
         <v>3</v>
       </c>
       <c r="BM28" s="28">
         <v>6</v>
       </c>
-      <c r="BN28" s="28"/>
+      <c r="BN28" s="88">
+        <v>5</v>
+      </c>
       <c r="BO28" s="28"/>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="22"/>
       <c r="BR28" s="28"/>
       <c r="BS28" s="28"/>
       <c r="BT28" s="28"/>
       <c r="BU28" s="28"/>
     </row>
     <row r="29" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="18"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="21">
@@ -11518,51 +11644,53 @@
       </c>
       <c r="BF29" s="28">
         <v>372</v>
       </c>
       <c r="BG29" s="28">
         <v>282</v>
       </c>
       <c r="BH29" s="28">
         <v>197</v>
       </c>
       <c r="BI29" s="22">
         <v>240</v>
       </c>
       <c r="BJ29" s="22">
         <v>314</v>
       </c>
       <c r="BK29" s="22">
         <v>272</v>
       </c>
       <c r="BL29" s="28">
         <v>313</v>
       </c>
       <c r="BM29" s="28">
         <v>328</v>
       </c>
-      <c r="BN29" s="28"/>
+      <c r="BN29" s="88">
+        <v>203</v>
+      </c>
       <c r="BO29" s="28"/>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="22"/>
       <c r="BR29" s="28"/>
       <c r="BS29" s="28"/>
       <c r="BT29" s="28"/>
       <c r="BU29" s="28"/>
     </row>
     <row r="30" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
       <c r="J30" s="18"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
       <c r="N30" s="21">
@@ -11699,51 +11827,53 @@
       </c>
       <c r="BF30" s="28">
         <v>342</v>
       </c>
       <c r="BG30" s="28">
         <v>277</v>
       </c>
       <c r="BH30" s="28">
         <v>241</v>
       </c>
       <c r="BI30" s="22">
         <v>191</v>
       </c>
       <c r="BJ30" s="22">
         <v>293</v>
       </c>
       <c r="BK30" s="22">
         <v>259</v>
       </c>
       <c r="BL30" s="28">
         <v>254</v>
       </c>
       <c r="BM30" s="28">
         <v>223</v>
       </c>
-      <c r="BN30" s="28"/>
+      <c r="BN30" s="88">
+        <v>219</v>
+      </c>
       <c r="BO30" s="28"/>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="22"/>
       <c r="BR30" s="28"/>
       <c r="BS30" s="28"/>
       <c r="BT30" s="28"/>
       <c r="BU30" s="28"/>
     </row>
     <row r="31" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A31" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="18"/>
       <c r="I31" s="15"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
       <c r="N31" s="19">
@@ -11880,51 +12010,53 @@
       </c>
       <c r="BF31" s="28">
         <v>466</v>
       </c>
       <c r="BG31" s="28">
         <v>358</v>
       </c>
       <c r="BH31" s="28">
         <v>371</v>
       </c>
       <c r="BI31" s="22">
         <v>383</v>
       </c>
       <c r="BJ31" s="22">
         <v>458</v>
       </c>
       <c r="BK31" s="22">
         <v>372</v>
       </c>
       <c r="BL31" s="28">
         <v>408</v>
       </c>
       <c r="BM31" s="28">
         <v>363</v>
       </c>
-      <c r="BN31" s="28"/>
+      <c r="BN31" s="88">
+        <v>288</v>
+      </c>
       <c r="BO31" s="28"/>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="22"/>
       <c r="BR31" s="28"/>
       <c r="BS31" s="28"/>
       <c r="BT31" s="28"/>
       <c r="BU31" s="28"/>
     </row>
     <row r="32" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
       <c r="J32" s="18"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="21">
@@ -12061,51 +12193,53 @@
       </c>
       <c r="BF32" s="28">
         <v>465</v>
       </c>
       <c r="BG32" s="28">
         <v>272</v>
       </c>
       <c r="BH32" s="28">
         <v>279</v>
       </c>
       <c r="BI32" s="22">
         <v>300</v>
       </c>
       <c r="BJ32" s="22">
         <v>445</v>
       </c>
       <c r="BK32" s="22">
         <v>310</v>
       </c>
       <c r="BL32" s="28">
         <v>364</v>
       </c>
       <c r="BM32" s="28">
         <v>290</v>
       </c>
-      <c r="BN32" s="28"/>
+      <c r="BN32" s="88">
+        <v>274</v>
+      </c>
       <c r="BO32" s="28"/>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="22"/>
       <c r="BR32" s="28"/>
       <c r="BS32" s="28"/>
       <c r="BT32" s="28"/>
       <c r="BU32" s="28"/>
     </row>
     <row r="33" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
       <c r="I33" s="16"/>
       <c r="J33" s="18"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="21">
@@ -12242,51 +12376,53 @@
       </c>
       <c r="BF33" s="28">
         <v>298</v>
       </c>
       <c r="BG33" s="28">
         <v>208</v>
       </c>
       <c r="BH33" s="28">
         <v>272</v>
       </c>
       <c r="BI33" s="22">
         <v>234</v>
       </c>
       <c r="BJ33" s="22">
         <v>302</v>
       </c>
       <c r="BK33" s="22">
         <v>316</v>
       </c>
       <c r="BL33" s="28">
         <v>312</v>
       </c>
       <c r="BM33" s="28">
         <v>357</v>
       </c>
-      <c r="BN33" s="28"/>
+      <c r="BN33" s="88">
+        <v>261</v>
+      </c>
       <c r="BO33" s="28"/>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="22"/>
       <c r="BR33" s="28"/>
       <c r="BS33" s="28"/>
       <c r="BT33" s="28"/>
       <c r="BU33" s="28"/>
     </row>
     <row r="34" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="17"/>
       <c r="I34" s="16"/>
       <c r="J34" s="18"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="21">
@@ -12423,51 +12559,53 @@
       </c>
       <c r="BF34" s="28">
         <v>186</v>
       </c>
       <c r="BG34" s="28">
         <v>153</v>
       </c>
       <c r="BH34" s="28">
         <v>124</v>
       </c>
       <c r="BI34" s="22">
         <v>145</v>
       </c>
       <c r="BJ34" s="22">
         <v>159</v>
       </c>
       <c r="BK34" s="22">
         <v>121</v>
       </c>
       <c r="BL34" s="28">
         <v>109</v>
       </c>
       <c r="BM34" s="28">
         <v>122</v>
       </c>
-      <c r="BN34" s="28"/>
+      <c r="BN34" s="88">
+        <v>85</v>
+      </c>
       <c r="BO34" s="28"/>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="22"/>
       <c r="BR34" s="28"/>
       <c r="BS34" s="28"/>
       <c r="BT34" s="28"/>
       <c r="BU34" s="28"/>
     </row>
     <row r="35" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="21">
@@ -12604,51 +12742,53 @@
       </c>
       <c r="BF35" s="28">
         <v>425</v>
       </c>
       <c r="BG35" s="28">
         <v>450</v>
       </c>
       <c r="BH35" s="28">
         <v>305</v>
       </c>
       <c r="BI35" s="22">
         <v>383</v>
       </c>
       <c r="BJ35" s="22">
         <v>620</v>
       </c>
       <c r="BK35" s="22">
         <v>476</v>
       </c>
       <c r="BL35" s="28">
         <v>455</v>
       </c>
       <c r="BM35" s="28">
         <v>471</v>
       </c>
-      <c r="BN35" s="28"/>
+      <c r="BN35" s="88">
+        <v>410</v>
+      </c>
       <c r="BO35" s="28"/>
       <c r="BP35" s="28"/>
       <c r="BQ35" s="28"/>
       <c r="BR35" s="28"/>
       <c r="BS35" s="28"/>
       <c r="BT35" s="28"/>
       <c r="BU35" s="28"/>
     </row>
     <row r="36" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A36" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="31"/>
       <c r="C36" s="31"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="31"/>
       <c r="H36" s="32"/>
       <c r="I36" s="31"/>
       <c r="J36" s="32"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="32"/>
       <c r="N36" s="33">
@@ -12785,51 +12925,53 @@
       </c>
       <c r="BF36" s="34">
         <v>136</v>
       </c>
       <c r="BG36" s="34">
         <v>151</v>
       </c>
       <c r="BH36" s="34">
         <v>160</v>
       </c>
       <c r="BI36" s="34">
         <v>117</v>
       </c>
       <c r="BJ36" s="34">
         <v>153</v>
       </c>
       <c r="BK36" s="34">
         <v>144</v>
       </c>
       <c r="BL36" s="34">
         <v>117</v>
       </c>
       <c r="BM36" s="34">
         <v>138</v>
       </c>
-      <c r="BN36" s="34"/>
+      <c r="BN36" s="89">
+        <v>110</v>
+      </c>
       <c r="BO36" s="34"/>
       <c r="BP36" s="34"/>
       <c r="BQ36" s="34"/>
       <c r="BR36" s="34"/>
       <c r="BS36" s="34"/>
       <c r="BT36" s="34"/>
       <c r="BU36" s="34"/>
     </row>
     <row r="37" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A37" s="35"/>
       <c r="Z37" s="20"/>
       <c r="AA37" s="21"/>
       <c r="AL37" s="20"/>
       <c r="AM37" s="21"/>
       <c r="AN37" s="20"/>
       <c r="AX37" s="20"/>
       <c r="AY37" s="21"/>
       <c r="AZ37" s="20"/>
       <c r="BJ37" s="20"/>
       <c r="BK37" s="21"/>
       <c r="BL37" s="20"/>
     </row>
     <row r="38" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="Z38" s="20"/>
       <c r="AL38" s="20"/>
@@ -12849,52 +12991,52 @@
       <c r="BJ40" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU41"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BQ21" sqref="BQ21"/>
+    <sheetView topLeftCell="AT1" workbookViewId="0">
+      <selection activeCell="BD20" sqref="BD20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="38" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="9.140625" style="36"/>
     <col min="47" max="49" width="9.140625" style="36"/>
     <col min="50" max="50" width="9.140625" style="20"/>
     <col min="51" max="56" width="9.140625" style="36"/>
     <col min="58" max="61" width="9.140625" style="36"/>
     <col min="62" max="62" width="9.140625" style="20"/>
     <col min="63" max="68" width="9.140625" style="36"/>
     <col min="70" max="73" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="36" customFormat="1" ht="12.75">
       <c r="A1" s="71" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="71"/>
       <c r="C1" s="71"/>
@@ -13535,51 +13677,53 @@
       </c>
       <c r="BF6" s="22">
         <v>-1235</v>
       </c>
       <c r="BG6" s="22">
         <v>-1202</v>
       </c>
       <c r="BH6" s="22">
         <v>-855</v>
       </c>
       <c r="BI6" s="22">
         <v>-858</v>
       </c>
       <c r="BJ6" s="22">
         <v>-1128</v>
       </c>
       <c r="BK6" s="22">
         <v>-788</v>
       </c>
       <c r="BL6" s="22">
         <v>-819</v>
       </c>
       <c r="BM6" s="22">
         <v>-1026</v>
       </c>
-      <c r="BN6" s="22"/>
+      <c r="BN6" s="67">
+        <v>-824</v>
+      </c>
       <c r="BO6" s="22"/>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="50"/>
       <c r="H7" s="18"/>
       <c r="I7" s="15"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
       <c r="N7" s="51">
@@ -13716,51 +13860,53 @@
       </c>
       <c r="BF7" s="22">
         <v>77</v>
       </c>
       <c r="BG7" s="22">
         <v>25</v>
       </c>
       <c r="BH7" s="22">
         <v>70</v>
       </c>
       <c r="BI7" s="22">
         <v>-36</v>
       </c>
       <c r="BJ7" s="22">
         <v>-32</v>
       </c>
       <c r="BK7" s="22">
         <v>71</v>
       </c>
       <c r="BL7" s="22">
         <v>-161</v>
       </c>
       <c r="BM7" s="22">
         <v>-200</v>
       </c>
-      <c r="BN7" s="22"/>
+      <c r="BN7" s="67">
+        <v>-48</v>
+      </c>
       <c r="BO7" s="22"/>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="50"/>
       <c r="H8" s="18"/>
       <c r="I8" s="15"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="51">
@@ -13897,51 +14043,53 @@
       </c>
       <c r="BF8" s="22">
         <v>-57</v>
       </c>
       <c r="BG8" s="22">
         <v>-20</v>
       </c>
       <c r="BH8" s="22">
         <v>-18</v>
       </c>
       <c r="BI8" s="22">
         <v>-13</v>
       </c>
       <c r="BJ8" s="22">
         <v>-40</v>
       </c>
       <c r="BK8" s="22">
         <v>-50</v>
       </c>
       <c r="BL8" s="22">
         <v>1</v>
       </c>
       <c r="BM8" s="22">
         <v>-26</v>
       </c>
-      <c r="BN8" s="22"/>
+      <c r="BN8" s="67">
+        <v>-51</v>
+      </c>
       <c r="BO8" s="22"/>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="50"/>
       <c r="H9" s="18"/>
       <c r="I9" s="15"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="51">
@@ -14078,51 +14226,53 @@
       </c>
       <c r="BF9" s="22">
         <v>-226</v>
       </c>
       <c r="BG9" s="22">
         <v>-176</v>
       </c>
       <c r="BH9" s="22">
         <v>-113</v>
       </c>
       <c r="BI9" s="22">
         <v>-91</v>
       </c>
       <c r="BJ9" s="22">
         <v>-101</v>
       </c>
       <c r="BK9" s="22">
         <v>-71</v>
       </c>
       <c r="BL9" s="22">
         <v>-120</v>
       </c>
       <c r="BM9" s="22">
         <v>-105</v>
       </c>
-      <c r="BN9" s="22"/>
+      <c r="BN9" s="67">
+        <v>-83</v>
+      </c>
       <c r="BO9" s="22"/>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="50"/>
       <c r="H10" s="18"/>
       <c r="I10" s="15"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="51">
@@ -14259,51 +14409,53 @@
       </c>
       <c r="BF10" s="22">
         <v>-224</v>
       </c>
       <c r="BG10" s="22">
         <v>-162</v>
       </c>
       <c r="BH10" s="22">
         <v>-160</v>
       </c>
       <c r="BI10" s="22">
         <v>-121</v>
       </c>
       <c r="BJ10" s="22">
         <v>-111</v>
       </c>
       <c r="BK10" s="22">
         <v>-128</v>
       </c>
       <c r="BL10" s="22">
         <v>-91</v>
       </c>
       <c r="BM10" s="22">
         <v>-109</v>
       </c>
-      <c r="BN10" s="22"/>
+      <c r="BN10" s="67">
+        <v>-112</v>
+      </c>
       <c r="BO10" s="22"/>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="50"/>
       <c r="H11" s="18"/>
       <c r="I11" s="15"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="51">
@@ -14440,51 +14592,53 @@
       </c>
       <c r="BF11" s="22">
         <v>-162</v>
       </c>
       <c r="BG11" s="22">
         <v>-130</v>
       </c>
       <c r="BH11" s="22">
         <v>-145</v>
       </c>
       <c r="BI11" s="22">
         <v>-128</v>
       </c>
       <c r="BJ11" s="22">
         <v>-85</v>
       </c>
       <c r="BK11" s="22">
         <v>-108</v>
       </c>
       <c r="BL11" s="22">
         <v>-99</v>
       </c>
       <c r="BM11" s="22">
         <v>-59</v>
       </c>
-      <c r="BN11" s="22"/>
+      <c r="BN11" s="67">
+        <v>-27</v>
+      </c>
       <c r="BO11" s="22"/>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="50"/>
       <c r="H12" s="18"/>
       <c r="I12" s="15"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="51">
@@ -14621,51 +14775,53 @@
       </c>
       <c r="BF12" s="22">
         <v>-210</v>
       </c>
       <c r="BG12" s="22">
         <v>-136</v>
       </c>
       <c r="BH12" s="22">
         <v>-115</v>
       </c>
       <c r="BI12" s="22">
         <v>-115</v>
       </c>
       <c r="BJ12" s="22">
         <v>-219</v>
       </c>
       <c r="BK12" s="22">
         <v>-138</v>
       </c>
       <c r="BL12" s="22">
         <v>-49</v>
       </c>
       <c r="BM12" s="22">
         <v>-81</v>
       </c>
-      <c r="BN12" s="22"/>
+      <c r="BN12" s="67">
+        <v>-74</v>
+      </c>
       <c r="BO12" s="22"/>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="50"/>
       <c r="H13" s="18"/>
       <c r="I13" s="15"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="51">
@@ -14802,51 +14958,53 @@
       </c>
       <c r="BF13" s="22">
         <v>-30</v>
       </c>
       <c r="BG13" s="22">
         <v>-73</v>
       </c>
       <c r="BH13" s="22">
         <v>-89</v>
       </c>
       <c r="BI13" s="22">
         <v>-88</v>
       </c>
       <c r="BJ13" s="22">
         <v>-83</v>
       </c>
       <c r="BK13" s="22">
         <v>-101</v>
       </c>
       <c r="BL13" s="22">
         <v>-83</v>
       </c>
       <c r="BM13" s="22">
         <v>-101</v>
       </c>
-      <c r="BN13" s="22"/>
+      <c r="BN13" s="67">
+        <v>-68</v>
+      </c>
       <c r="BO13" s="22"/>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="51">
@@ -14983,51 +15141,53 @@
       </c>
       <c r="BF14" s="22">
         <v>-102</v>
       </c>
       <c r="BG14" s="22">
         <v>-145</v>
       </c>
       <c r="BH14" s="22">
         <v>-55</v>
       </c>
       <c r="BI14" s="22">
         <v>-69</v>
       </c>
       <c r="BJ14" s="22">
         <v>-121</v>
       </c>
       <c r="BK14" s="22">
         <v>-97</v>
       </c>
       <c r="BL14" s="22">
         <v>-42</v>
       </c>
       <c r="BM14" s="22">
         <v>-97</v>
       </c>
-      <c r="BN14" s="22"/>
+      <c r="BN14" s="67">
+        <v>-102</v>
+      </c>
       <c r="BO14" s="22"/>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="50"/>
       <c r="H15" s="18"/>
       <c r="I15" s="15"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="51">
@@ -15164,51 +15324,53 @@
       </c>
       <c r="BF15" s="22">
         <v>-207</v>
       </c>
       <c r="BG15" s="22">
         <v>-251</v>
       </c>
       <c r="BH15" s="22">
         <v>-115</v>
       </c>
       <c r="BI15" s="22">
         <v>-145</v>
       </c>
       <c r="BJ15" s="22">
         <v>-219</v>
       </c>
       <c r="BK15" s="22">
         <v>-103</v>
       </c>
       <c r="BL15" s="22">
         <v>-73</v>
       </c>
       <c r="BM15" s="22">
         <v>-169</v>
       </c>
-      <c r="BN15" s="22"/>
+      <c r="BN15" s="67">
+        <v>-214</v>
+      </c>
       <c r="BO15" s="22"/>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A16" s="48" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="50"/>
       <c r="H16" s="18"/>
       <c r="I16" s="15"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="51">
@@ -15345,51 +15507,53 @@
       </c>
       <c r="BF16" s="22">
         <v>-94</v>
       </c>
       <c r="BG16" s="22">
         <v>-134</v>
       </c>
       <c r="BH16" s="22">
         <v>-115</v>
       </c>
       <c r="BI16" s="22">
         <v>-52</v>
       </c>
       <c r="BJ16" s="22">
         <v>-117</v>
       </c>
       <c r="BK16" s="22">
         <v>-63</v>
       </c>
       <c r="BL16" s="22">
         <v>-102</v>
       </c>
       <c r="BM16" s="22">
         <v>-79</v>
       </c>
-      <c r="BN16" s="22"/>
+      <c r="BN16" s="88">
+        <v>-45</v>
+      </c>
       <c r="BO16" s="22"/>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A17" s="73" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="73"/>
       <c r="C17" s="73"/>
       <c r="D17" s="73"/>
       <c r="E17" s="73"/>
       <c r="F17" s="73"/>
       <c r="G17" s="73"/>
       <c r="H17" s="73"/>
       <c r="I17" s="73"/>
       <c r="J17" s="73"/>
       <c r="K17" s="73"/>
       <c r="L17" s="73"/>
       <c r="M17" s="73"/>
       <c r="N17" s="73"/>
@@ -15603,51 +15767,53 @@
       </c>
       <c r="BF18" s="22">
         <v>-284</v>
       </c>
       <c r="BG18" s="22">
         <v>-312</v>
       </c>
       <c r="BH18" s="22">
         <v>-229</v>
       </c>
       <c r="BI18" s="22">
         <v>-254</v>
       </c>
       <c r="BJ18" s="22">
         <v>-380</v>
       </c>
       <c r="BK18" s="22">
         <v>-362</v>
       </c>
       <c r="BL18" s="22">
         <v>-413</v>
       </c>
       <c r="BM18" s="22">
         <v>-520</v>
       </c>
-      <c r="BN18" s="22"/>
+      <c r="BN18" s="67">
+        <v>-223</v>
+      </c>
       <c r="BO18" s="22"/>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="18"/>
       <c r="I19" s="15"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="19">
@@ -15784,51 +15950,53 @@
       </c>
       <c r="BF19" s="22">
         <v>-75</v>
       </c>
       <c r="BG19" s="22">
         <v>-73</v>
       </c>
       <c r="BH19" s="22">
         <v>-79</v>
       </c>
       <c r="BI19" s="22">
         <v>-175</v>
       </c>
       <c r="BJ19" s="22">
         <v>-175</v>
       </c>
       <c r="BK19" s="22">
         <v>-210</v>
       </c>
       <c r="BL19" s="22">
         <v>-300</v>
       </c>
       <c r="BM19" s="22">
         <v>-265</v>
       </c>
-      <c r="BN19" s="22"/>
+      <c r="BN19" s="67">
+        <v>-57</v>
+      </c>
       <c r="BO19" s="22"/>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="18"/>
       <c r="I20" s="15"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="19">
@@ -15965,51 +16133,53 @@
       </c>
       <c r="BF20" s="22">
         <v>-48</v>
       </c>
       <c r="BG20" s="22">
         <v>-23</v>
       </c>
       <c r="BH20" s="22">
         <v>-11</v>
       </c>
       <c r="BI20" s="22">
         <v>-13</v>
       </c>
       <c r="BJ20" s="22">
         <v>-37</v>
       </c>
       <c r="BK20" s="22">
         <v>-47</v>
       </c>
       <c r="BL20" s="22">
         <v>-5</v>
       </c>
       <c r="BM20" s="22">
         <v>-29</v>
       </c>
-      <c r="BN20" s="22"/>
+      <c r="BN20" s="67">
+        <v>-46</v>
+      </c>
       <c r="BO20" s="22"/>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="18"/>
       <c r="I21" s="15"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="19">
@@ -16146,51 +16316,53 @@
       </c>
       <c r="BF21" s="22">
         <v>-73</v>
       </c>
       <c r="BG21" s="22">
         <v>-32</v>
       </c>
       <c r="BH21" s="22">
         <v>-34</v>
       </c>
       <c r="BI21" s="22">
         <v>-34</v>
       </c>
       <c r="BJ21" s="22">
         <v>-22</v>
       </c>
       <c r="BK21" s="22">
         <v>-46</v>
       </c>
       <c r="BL21" s="22">
         <v>-7</v>
       </c>
       <c r="BM21" s="22">
         <v>-56</v>
       </c>
-      <c r="BN21" s="22"/>
+      <c r="BN21" s="67">
+        <v>-2</v>
+      </c>
       <c r="BO21" s="22"/>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="18"/>
       <c r="I22" s="15"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="19">
@@ -16327,51 +16499,53 @@
       </c>
       <c r="BF22" s="22">
         <v>-5</v>
       </c>
       <c r="BG22" s="22">
         <v>-71</v>
       </c>
       <c r="BH22" s="22">
         <v>-11</v>
       </c>
       <c r="BI22" s="22">
         <v>-10</v>
       </c>
       <c r="BJ22" s="22">
         <v>-70</v>
       </c>
       <c r="BK22" s="22">
         <v>-49</v>
       </c>
       <c r="BL22" s="22">
         <v>-59</v>
       </c>
       <c r="BM22" s="22">
         <v>-81</v>
       </c>
-      <c r="BN22" s="22"/>
+      <c r="BN22" s="67">
+        <v>-69</v>
+      </c>
       <c r="BO22" s="22"/>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="18"/>
       <c r="I23" s="15"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="19">
@@ -16508,51 +16682,53 @@
       </c>
       <c r="BF23" s="22">
         <v>-51</v>
       </c>
       <c r="BG23" s="22">
         <v>-68</v>
       </c>
       <c r="BH23" s="22">
         <v>-62</v>
       </c>
       <c r="BI23" s="22">
         <v>-24</v>
       </c>
       <c r="BJ23" s="22">
         <v>-25</v>
       </c>
       <c r="BK23" s="22">
         <v>17</v>
       </c>
       <c r="BL23" s="22">
         <v>26</v>
       </c>
       <c r="BM23" s="22">
         <v>-74</v>
       </c>
-      <c r="BN23" s="22"/>
+      <c r="BN23" s="67">
+        <v>-71</v>
+      </c>
       <c r="BO23" s="22"/>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A24" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="18"/>
       <c r="I24" s="15"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="19">
@@ -16689,51 +16865,53 @@
       </c>
       <c r="BF24" s="22">
         <v>-32</v>
       </c>
       <c r="BG24" s="22">
         <v>-45</v>
       </c>
       <c r="BH24" s="22">
         <v>-32</v>
       </c>
       <c r="BI24" s="22">
         <v>2</v>
       </c>
       <c r="BJ24" s="22">
         <v>-51</v>
       </c>
       <c r="BK24" s="22">
         <v>-27</v>
       </c>
       <c r="BL24" s="22">
         <v>-68</v>
       </c>
       <c r="BM24" s="22">
         <v>-15</v>
       </c>
-      <c r="BN24" s="22"/>
+      <c r="BN24" s="67">
+        <v>22</v>
+      </c>
       <c r="BO24" s="22"/>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A25" s="80" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="80"/>
       <c r="C25" s="80"/>
       <c r="D25" s="80"/>
       <c r="E25" s="80"/>
       <c r="F25" s="80"/>
       <c r="G25" s="80"/>
       <c r="H25" s="80"/>
       <c r="I25" s="80"/>
       <c r="J25" s="80"/>
       <c r="K25" s="80"/>
       <c r="L25" s="80"/>
       <c r="M25" s="80"/>
       <c r="N25" s="80"/>
@@ -16947,51 +17125,53 @@
       </c>
       <c r="BF26" s="28">
         <v>-951</v>
       </c>
       <c r="BG26" s="28">
         <v>-890</v>
       </c>
       <c r="BH26" s="28">
         <v>-626</v>
       </c>
       <c r="BI26" s="28">
         <v>-604</v>
       </c>
       <c r="BJ26" s="28">
         <v>-748</v>
       </c>
       <c r="BK26" s="28">
         <v>-426</v>
       </c>
       <c r="BL26" s="28">
         <v>-406</v>
       </c>
       <c r="BM26" s="28">
         <v>-506</v>
       </c>
-      <c r="BN26" s="28"/>
+      <c r="BN26" s="88">
+        <v>-601</v>
+      </c>
       <c r="BO26" s="22"/>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="28"/>
       <c r="BR26" s="28"/>
       <c r="BS26" s="28"/>
       <c r="BT26" s="28"/>
       <c r="BU26" s="28"/>
     </row>
     <row r="27" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="18"/>
       <c r="I27" s="15"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
       <c r="N27" s="19">
@@ -17128,51 +17308,53 @@
       </c>
       <c r="BF27" s="28">
         <v>152</v>
       </c>
       <c r="BG27" s="28">
         <v>98</v>
       </c>
       <c r="BH27" s="28">
         <v>149</v>
       </c>
       <c r="BI27" s="28">
         <v>139</v>
       </c>
       <c r="BJ27" s="28">
         <v>143</v>
       </c>
       <c r="BK27" s="28">
         <v>281</v>
       </c>
       <c r="BL27" s="28">
         <v>139</v>
       </c>
       <c r="BM27" s="28">
         <v>65</v>
       </c>
-      <c r="BN27" s="28"/>
+      <c r="BN27" s="88">
+        <v>9</v>
+      </c>
       <c r="BO27" s="22"/>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="28"/>
       <c r="BR27" s="28"/>
       <c r="BS27" s="28"/>
       <c r="BT27" s="28"/>
       <c r="BU27" s="28"/>
     </row>
     <row r="28" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="18"/>
       <c r="I28" s="15"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
       <c r="N28" s="19">
@@ -17309,51 +17491,53 @@
       </c>
       <c r="BF28" s="28">
         <v>-9</v>
       </c>
       <c r="BG28" s="28">
         <v>3</v>
       </c>
       <c r="BH28" s="28">
         <v>-7</v>
       </c>
       <c r="BI28" s="28">
         <v>0</v>
       </c>
       <c r="BJ28" s="28">
         <v>-3</v>
       </c>
       <c r="BK28" s="28">
         <v>-3</v>
       </c>
       <c r="BL28" s="28">
         <v>6</v>
       </c>
       <c r="BM28" s="28">
         <v>3</v>
       </c>
-      <c r="BN28" s="28"/>
+      <c r="BN28" s="88">
+        <v>-5</v>
+      </c>
       <c r="BO28" s="22"/>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="28"/>
       <c r="BR28" s="28"/>
       <c r="BS28" s="28"/>
       <c r="BT28" s="28"/>
       <c r="BU28" s="28"/>
     </row>
     <row r="29" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="18"/>
       <c r="I29" s="15"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
       <c r="N29" s="19">
@@ -17490,51 +17674,53 @@
       </c>
       <c r="BF29" s="28">
         <v>-226</v>
       </c>
       <c r="BG29" s="28">
         <v>-176</v>
       </c>
       <c r="BH29" s="28">
         <v>-113</v>
       </c>
       <c r="BI29" s="28">
         <v>-91</v>
       </c>
       <c r="BJ29" s="28">
         <v>-101</v>
       </c>
       <c r="BK29" s="28">
         <v>-71</v>
       </c>
       <c r="BL29" s="28">
         <v>-120</v>
       </c>
       <c r="BM29" s="28">
         <v>-105</v>
       </c>
-      <c r="BN29" s="28"/>
+      <c r="BN29" s="88">
+        <v>-83</v>
+      </c>
       <c r="BO29" s="22"/>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="28"/>
       <c r="BR29" s="28"/>
       <c r="BS29" s="28"/>
       <c r="BT29" s="28"/>
       <c r="BU29" s="28"/>
     </row>
     <row r="30" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="15"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="18"/>
       <c r="I30" s="15"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
       <c r="N30" s="19">
@@ -17671,51 +17857,53 @@
       </c>
       <c r="BF30" s="28">
         <v>-151</v>
       </c>
       <c r="BG30" s="28">
         <v>-130</v>
       </c>
       <c r="BH30" s="28">
         <v>-126</v>
       </c>
       <c r="BI30" s="28">
         <v>-87</v>
       </c>
       <c r="BJ30" s="28">
         <v>-89</v>
       </c>
       <c r="BK30" s="28">
         <v>-82</v>
       </c>
       <c r="BL30" s="28">
         <v>-84</v>
       </c>
       <c r="BM30" s="28">
         <v>-53</v>
       </c>
-      <c r="BN30" s="28"/>
+      <c r="BN30" s="88">
+        <v>-110</v>
+      </c>
       <c r="BO30" s="22"/>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="28"/>
       <c r="BR30" s="28"/>
       <c r="BS30" s="28"/>
       <c r="BT30" s="28"/>
       <c r="BU30" s="28"/>
     </row>
     <row r="31" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A31" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="18"/>
       <c r="I31" s="15"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
       <c r="N31" s="19">
@@ -17852,51 +18040,53 @@
       </c>
       <c r="BF31" s="28">
         <v>-162</v>
       </c>
       <c r="BG31" s="28">
         <v>-130</v>
       </c>
       <c r="BH31" s="28">
         <v>-145</v>
       </c>
       <c r="BI31" s="28">
         <v>-128</v>
       </c>
       <c r="BJ31" s="28">
         <v>-85</v>
       </c>
       <c r="BK31" s="28">
         <v>-108</v>
       </c>
       <c r="BL31" s="28">
         <v>-99</v>
       </c>
       <c r="BM31" s="28">
         <v>-59</v>
       </c>
-      <c r="BN31" s="28"/>
+      <c r="BN31" s="88">
+        <v>-27</v>
+      </c>
       <c r="BO31" s="22"/>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="28"/>
       <c r="BR31" s="28"/>
       <c r="BS31" s="28"/>
       <c r="BT31" s="28"/>
       <c r="BU31" s="28"/>
     </row>
     <row r="32" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="18"/>
       <c r="I32" s="15"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="19">
@@ -18033,51 +18223,53 @@
       </c>
       <c r="BF32" s="28">
         <v>-210</v>
       </c>
       <c r="BG32" s="28">
         <v>-136</v>
       </c>
       <c r="BH32" s="28">
         <v>-115</v>
       </c>
       <c r="BI32" s="28">
         <v>-115</v>
       </c>
       <c r="BJ32" s="28">
         <v>-219</v>
       </c>
       <c r="BK32" s="28">
         <v>-138</v>
       </c>
       <c r="BL32" s="28">
         <v>-49</v>
       </c>
       <c r="BM32" s="28">
         <v>-81</v>
       </c>
-      <c r="BN32" s="28"/>
+      <c r="BN32" s="88">
+        <v>-74</v>
+      </c>
       <c r="BO32" s="22"/>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="28"/>
       <c r="BR32" s="28"/>
       <c r="BS32" s="28"/>
       <c r="BT32" s="28"/>
       <c r="BU32" s="28"/>
     </row>
     <row r="33" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="18"/>
       <c r="I33" s="15"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
       <c r="N33" s="19">
@@ -18214,51 +18406,53 @@
       </c>
       <c r="BF33" s="28">
         <v>-30</v>
       </c>
       <c r="BG33" s="28">
         <v>-73</v>
       </c>
       <c r="BH33" s="28">
         <v>-89</v>
       </c>
       <c r="BI33" s="28">
         <v>-88</v>
       </c>
       <c r="BJ33" s="28">
         <v>-83</v>
       </c>
       <c r="BK33" s="28">
         <v>-101</v>
       </c>
       <c r="BL33" s="28">
         <v>-83</v>
       </c>
       <c r="BM33" s="28">
         <v>-101</v>
       </c>
-      <c r="BN33" s="28"/>
+      <c r="BN33" s="88">
+        <v>-68</v>
+      </c>
       <c r="BO33" s="22"/>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="28"/>
       <c r="BR33" s="28"/>
       <c r="BS33" s="28"/>
       <c r="BT33" s="28"/>
       <c r="BU33" s="28"/>
     </row>
     <row r="34" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="19">
@@ -18395,51 +18589,53 @@
       </c>
       <c r="BF34" s="28">
         <v>-97</v>
       </c>
       <c r="BG34" s="28">
         <v>-74</v>
       </c>
       <c r="BH34" s="28">
         <v>-44</v>
       </c>
       <c r="BI34" s="28">
         <v>-59</v>
       </c>
       <c r="BJ34" s="28">
         <v>-51</v>
       </c>
       <c r="BK34" s="28">
         <v>-48</v>
       </c>
       <c r="BL34" s="28">
         <v>17</v>
       </c>
       <c r="BM34" s="28">
         <v>-16</v>
       </c>
-      <c r="BN34" s="28"/>
+      <c r="BN34" s="88">
+        <v>-33</v>
+      </c>
       <c r="BO34" s="22"/>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="28"/>
       <c r="BR34" s="28"/>
       <c r="BS34" s="28"/>
       <c r="BT34" s="28"/>
       <c r="BU34" s="28"/>
     </row>
     <row r="35" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="18"/>
       <c r="I35" s="15"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="19">
@@ -18576,51 +18772,53 @@
       </c>
       <c r="BF35" s="28">
         <v>-156</v>
       </c>
       <c r="BG35" s="28">
         <v>-183</v>
       </c>
       <c r="BH35" s="28">
         <v>-53</v>
       </c>
       <c r="BI35" s="28">
         <v>-121</v>
       </c>
       <c r="BJ35" s="28">
         <v>-194</v>
       </c>
       <c r="BK35" s="28">
         <v>-120</v>
       </c>
       <c r="BL35" s="28">
         <v>-99</v>
       </c>
       <c r="BM35" s="28">
         <v>-95</v>
       </c>
-      <c r="BN35" s="28"/>
+      <c r="BN35" s="88">
+        <v>-143</v>
+      </c>
       <c r="BO35" s="22"/>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="28"/>
       <c r="BR35" s="28"/>
       <c r="BS35" s="28"/>
       <c r="BT35" s="28"/>
       <c r="BU35" s="28"/>
     </row>
     <row r="36" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A36" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="31"/>
       <c r="C36" s="31"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="31"/>
       <c r="H36" s="32"/>
       <c r="I36" s="31"/>
       <c r="J36" s="32"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="32"/>
       <c r="N36" s="33">
@@ -18757,51 +18955,53 @@
       </c>
       <c r="BF36" s="34">
         <v>-62</v>
       </c>
       <c r="BG36" s="34">
         <v>-89</v>
       </c>
       <c r="BH36" s="34">
         <v>-83</v>
       </c>
       <c r="BI36" s="34">
         <v>-54</v>
       </c>
       <c r="BJ36" s="34">
         <v>-66</v>
       </c>
       <c r="BK36" s="34">
         <v>-36</v>
       </c>
       <c r="BL36" s="34">
         <v>-34</v>
       </c>
       <c r="BM36" s="34">
         <v>-64</v>
       </c>
-      <c r="BN36" s="34"/>
+      <c r="BN36" s="89">
+        <v>-67</v>
+      </c>
       <c r="BO36" s="34"/>
       <c r="BP36" s="34"/>
       <c r="BQ36" s="34"/>
       <c r="BR36" s="34"/>
       <c r="BS36" s="34"/>
       <c r="BT36" s="34"/>
       <c r="BU36" s="34"/>
     </row>
     <row r="37" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="N37" s="28"/>
       <c r="Z37" s="48"/>
       <c r="AL37" s="48"/>
       <c r="AN37" s="48"/>
       <c r="AX37" s="48"/>
       <c r="AZ37" s="48"/>
       <c r="BJ37" s="48"/>
       <c r="BL37" s="48"/>
     </row>
     <row r="38" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="Z38" s="48"/>
       <c r="AL38" s="48"/>
       <c r="AX38" s="48"/>
       <c r="BJ38" s="48"/>
     </row>
     <row r="39" spans="1:73" s="49" customFormat="1" ht="11.25">