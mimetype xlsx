--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4335" yWindow="-195" windowWidth="24240" windowHeight="12210"/>
+    <workbookView xWindow="4335" yWindow="-195" windowWidth="24240" windowHeight="12210" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внутренней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="S6" i="3"/>
   <c r="S6" i="2"/>
   <c r="S6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="32">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
@@ -343,51 +343,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -514,113 +514,98 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...17 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -900,268 +885,268 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU41"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BD24" sqref="BD24"/>
+    <sheetView topLeftCell="AS1" workbookViewId="0">
+      <selection activeCell="BN26" sqref="BN26:BO36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="3"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="20"/>
     <col min="39" max="39" width="9.140625" style="36"/>
     <col min="41" max="41" width="9.140625" customWidth="1"/>
     <col min="44" max="44" width="9.140625" style="1"/>
     <col min="48" max="49" width="9.140625" style="36"/>
     <col min="50" max="50" width="9.140625" style="20"/>
     <col min="51" max="52" width="9.140625" style="36"/>
     <col min="53" max="53" width="9.140625" style="36" customWidth="1"/>
     <col min="54" max="61" width="9.140625" style="36"/>
     <col min="62" max="62" width="9.140625" style="20"/>
     <col min="63" max="64" width="9.140625" style="36"/>
     <col min="65" max="65" width="9.140625" style="36" customWidth="1"/>
     <col min="66" max="66" width="9.140625" style="20"/>
     <col min="67" max="73" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="36" customFormat="1" ht="12.75">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="71"/>
-[...70 lines deleted...]
-      <c r="BU1" s="71"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="73"/>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="Q1" s="73"/>
+      <c r="R1" s="73"/>
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="73"/>
+      <c r="Y1" s="73"/>
+      <c r="Z1" s="73"/>
+      <c r="AA1" s="73"/>
+      <c r="AB1" s="73"/>
+      <c r="AC1" s="73"/>
+      <c r="AD1" s="73"/>
+      <c r="AE1" s="73"/>
+      <c r="AF1" s="73"/>
+      <c r="AG1" s="73"/>
+      <c r="AH1" s="73"/>
+      <c r="AI1" s="73"/>
+      <c r="AJ1" s="73"/>
+      <c r="AK1" s="73"/>
+      <c r="AL1" s="73"/>
+      <c r="AM1" s="73"/>
+      <c r="AN1" s="73"/>
+      <c r="AO1" s="73"/>
+      <c r="AP1" s="73"/>
+      <c r="AQ1" s="73"/>
+      <c r="AR1" s="73"/>
+      <c r="AS1" s="73"/>
+      <c r="AT1" s="73"/>
+      <c r="AU1" s="73"/>
+      <c r="AV1" s="73"/>
+      <c r="AW1" s="73"/>
+      <c r="AX1" s="73"/>
+      <c r="AY1" s="73"/>
+      <c r="AZ1" s="73"/>
+      <c r="BA1" s="73"/>
+      <c r="BB1" s="73"/>
+      <c r="BC1" s="73"/>
+      <c r="BD1" s="73"/>
+      <c r="BE1" s="73"/>
+      <c r="BF1" s="73"/>
+      <c r="BG1" s="73"/>
+      <c r="BH1" s="73"/>
+      <c r="BI1" s="73"/>
+      <c r="BJ1" s="73"/>
+      <c r="BK1" s="73"/>
+      <c r="BL1" s="73"/>
+      <c r="BM1" s="73"/>
+      <c r="BN1" s="73"/>
+      <c r="BO1" s="73"/>
+      <c r="BP1" s="73"/>
+      <c r="BQ1" s="73"/>
+      <c r="BR1" s="73"/>
+      <c r="BS1" s="73"/>
+      <c r="BT1" s="73"/>
+      <c r="BU1" s="73"/>
     </row>
     <row r="2" spans="1:73" s="4" customFormat="1" ht="11.25">
       <c r="Y2" s="5"/>
       <c r="AF2" s="6"/>
       <c r="AH2" s="37"/>
       <c r="AI2" s="37"/>
       <c r="AJ2" s="37"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="56"/>
       <c r="AO2" s="56"/>
       <c r="AR2" s="56"/>
       <c r="AW2" s="6"/>
       <c r="AX2" s="56"/>
       <c r="BA2" s="56"/>
       <c r="BD2" s="56"/>
       <c r="BI2" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BJ2" s="56"/>
       <c r="BM2" s="56"/>
-      <c r="BN2" s="83"/>
+      <c r="BN2" s="68"/>
       <c r="BP2" s="56"/>
       <c r="BU2" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A3" s="75"/>
-      <c r="B3" s="77">
+      <c r="A3" s="77"/>
+      <c r="B3" s="79">
         <v>2021</v>
       </c>
-      <c r="C3" s="78"/>
-[...10 lines deleted...]
-      <c r="N3" s="77">
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80"/>
+      <c r="F3" s="80"/>
+      <c r="G3" s="80"/>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
+      <c r="J3" s="80"/>
+      <c r="K3" s="80"/>
+      <c r="L3" s="80"/>
+      <c r="M3" s="80"/>
+      <c r="N3" s="79">
         <v>2022</v>
       </c>
-      <c r="O3" s="78"/>
-[...10 lines deleted...]
-      <c r="Z3" s="77">
+      <c r="O3" s="80"/>
+      <c r="P3" s="80"/>
+      <c r="Q3" s="80"/>
+      <c r="R3" s="80"/>
+      <c r="S3" s="80"/>
+      <c r="T3" s="80"/>
+      <c r="U3" s="80"/>
+      <c r="V3" s="80"/>
+      <c r="W3" s="80"/>
+      <c r="X3" s="80"/>
+      <c r="Y3" s="80"/>
+      <c r="Z3" s="79">
         <v>2023</v>
       </c>
-      <c r="AA3" s="78"/>
-[...10 lines deleted...]
-      <c r="AL3" s="68">
+      <c r="AA3" s="80"/>
+      <c r="AB3" s="80"/>
+      <c r="AC3" s="80"/>
+      <c r="AD3" s="80"/>
+      <c r="AE3" s="80"/>
+      <c r="AF3" s="80"/>
+      <c r="AG3" s="80"/>
+      <c r="AH3" s="80"/>
+      <c r="AI3" s="80"/>
+      <c r="AJ3" s="80"/>
+      <c r="AK3" s="81"/>
+      <c r="AL3" s="70">
         <v>2024</v>
       </c>
-      <c r="AM3" s="69"/>
-[...10 lines deleted...]
-      <c r="AX3" s="68">
+      <c r="AM3" s="71"/>
+      <c r="AN3" s="71"/>
+      <c r="AO3" s="71"/>
+      <c r="AP3" s="71"/>
+      <c r="AQ3" s="71"/>
+      <c r="AR3" s="71"/>
+      <c r="AS3" s="71"/>
+      <c r="AT3" s="71"/>
+      <c r="AU3" s="71"/>
+      <c r="AV3" s="71"/>
+      <c r="AW3" s="72"/>
+      <c r="AX3" s="70">
         <v>2025</v>
       </c>
-      <c r="AY3" s="69"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="68">
+      <c r="AY3" s="71"/>
+      <c r="AZ3" s="71"/>
+      <c r="BA3" s="71"/>
+      <c r="BB3" s="71"/>
+      <c r="BC3" s="71"/>
+      <c r="BD3" s="71"/>
+      <c r="BE3" s="71"/>
+      <c r="BF3" s="71"/>
+      <c r="BG3" s="71"/>
+      <c r="BH3" s="71"/>
+      <c r="BI3" s="72"/>
+      <c r="BJ3" s="70">
         <v>2026</v>
       </c>
-      <c r="BK3" s="69"/>
-[...9 lines deleted...]
-      <c r="BU3" s="70"/>
+      <c r="BK3" s="71"/>
+      <c r="BL3" s="71"/>
+      <c r="BM3" s="71"/>
+      <c r="BN3" s="71"/>
+      <c r="BO3" s="71"/>
+      <c r="BP3" s="71"/>
+      <c r="BQ3" s="71"/>
+      <c r="BR3" s="71"/>
+      <c r="BS3" s="71"/>
+      <c r="BT3" s="71"/>
+      <c r="BU3" s="72"/>
     </row>
     <row r="4" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A4" s="76"/>
+      <c r="A4" s="78"/>
       <c r="B4" s="55" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="53" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="53" t="s">
@@ -1310,151 +1295,151 @@
       </c>
       <c r="BF4" s="59" t="s">
         <v>4</v>
       </c>
       <c r="BG4" s="65" t="s">
         <v>13</v>
       </c>
       <c r="BH4" s="65" t="s">
         <v>14</v>
       </c>
       <c r="BI4" s="62" t="s">
         <v>15</v>
       </c>
       <c r="BJ4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="BK4" s="66" t="s">
         <v>6</v>
       </c>
       <c r="BL4" s="66" t="s">
         <v>7</v>
       </c>
       <c r="BM4" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="BN4" s="84" t="s">
+      <c r="BN4" s="69" t="s">
         <v>0</v>
       </c>
       <c r="BO4" s="58" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="57" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="57" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="59" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="66" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="66" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A5" s="72" t="s">
+      <c r="A5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="72"/>
-[...70 lines deleted...]
-      <c r="BU5" s="72"/>
+      <c r="B5" s="74"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74"/>
+      <c r="F5" s="74"/>
+      <c r="G5" s="74"/>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74"/>
+      <c r="J5" s="74"/>
+      <c r="K5" s="74"/>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74"/>
+      <c r="N5" s="74"/>
+      <c r="O5" s="74"/>
+      <c r="P5" s="74"/>
+      <c r="Q5" s="74"/>
+      <c r="R5" s="74"/>
+      <c r="S5" s="74"/>
+      <c r="T5" s="74"/>
+      <c r="U5" s="74"/>
+      <c r="V5" s="74"/>
+      <c r="W5" s="74"/>
+      <c r="X5" s="74"/>
+      <c r="Y5" s="74"/>
+      <c r="Z5" s="74"/>
+      <c r="AA5" s="74"/>
+      <c r="AB5" s="74"/>
+      <c r="AC5" s="74"/>
+      <c r="AD5" s="74"/>
+      <c r="AE5" s="74"/>
+      <c r="AF5" s="74"/>
+      <c r="AG5" s="74"/>
+      <c r="AH5" s="74"/>
+      <c r="AI5" s="74"/>
+      <c r="AJ5" s="74"/>
+      <c r="AK5" s="74"/>
+      <c r="AL5" s="74"/>
+      <c r="AM5" s="74"/>
+      <c r="AN5" s="74"/>
+      <c r="AO5" s="74"/>
+      <c r="AP5" s="74"/>
+      <c r="AQ5" s="74"/>
+      <c r="AR5" s="74"/>
+      <c r="AS5" s="74"/>
+      <c r="AT5" s="74"/>
+      <c r="AU5" s="74"/>
+      <c r="AV5" s="74"/>
+      <c r="AW5" s="74"/>
+      <c r="AX5" s="74"/>
+      <c r="AY5" s="74"/>
+      <c r="AZ5" s="74"/>
+      <c r="BA5" s="74"/>
+      <c r="BB5" s="74"/>
+      <c r="BC5" s="74"/>
+      <c r="BD5" s="74"/>
+      <c r="BE5" s="74"/>
+      <c r="BF5" s="74"/>
+      <c r="BG5" s="74"/>
+      <c r="BH5" s="74"/>
+      <c r="BI5" s="74"/>
+      <c r="BJ5" s="74"/>
+      <c r="BK5" s="74"/>
+      <c r="BL5" s="74"/>
+      <c r="BM5" s="74"/>
+      <c r="BN5" s="74"/>
+      <c r="BO5" s="74"/>
+      <c r="BP5" s="74"/>
+      <c r="BQ5" s="74"/>
+      <c r="BR5" s="74"/>
+      <c r="BS5" s="74"/>
+      <c r="BT5" s="74"/>
+      <c r="BU5" s="74"/>
     </row>
     <row r="6" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="17"/>
       <c r="I6" s="16"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
       <c r="N6" s="19">
         <v>1328</v>
       </c>
       <c r="O6" s="19">
         <v>1867</v>
       </c>
       <c r="P6" s="20">
         <v>1455</v>
@@ -1585,54 +1570,56 @@
       </c>
       <c r="BF6" s="22">
         <v>4146</v>
       </c>
       <c r="BG6" s="22">
         <v>3225</v>
       </c>
       <c r="BH6" s="22">
         <v>3135</v>
       </c>
       <c r="BI6" s="22">
         <v>3216</v>
       </c>
       <c r="BJ6" s="22">
         <v>4570</v>
       </c>
       <c r="BK6" s="22">
         <v>3860</v>
       </c>
       <c r="BL6" s="22">
         <v>4250</v>
       </c>
       <c r="BM6" s="22">
         <v>3812</v>
       </c>
-      <c r="BN6" s="85">
+      <c r="BN6" s="21">
         <v>3192</v>
       </c>
-      <c r="BO6" s="22"/>
+      <c r="BO6" s="22">
+        <v>3849</v>
+      </c>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="39">
         <v>591</v>
@@ -1768,54 +1755,56 @@
       </c>
       <c r="BF7" s="22">
         <v>1878</v>
       </c>
       <c r="BG7" s="22">
         <v>1511</v>
       </c>
       <c r="BH7" s="22">
         <v>1425</v>
       </c>
       <c r="BI7" s="22">
         <v>1361</v>
       </c>
       <c r="BJ7" s="22">
         <v>1924</v>
       </c>
       <c r="BK7" s="22">
         <v>1612</v>
       </c>
       <c r="BL7" s="22">
         <v>1691</v>
       </c>
       <c r="BM7" s="22">
         <v>1435</v>
       </c>
-      <c r="BN7" s="85">
+      <c r="BN7" s="21">
         <v>1370</v>
       </c>
-      <c r="BO7" s="22"/>
+      <c r="BO7" s="22">
+        <v>1721</v>
+      </c>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="17"/>
       <c r="I8" s="16"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="39">
         <v>48</v>
@@ -1951,54 +1940,56 @@
       </c>
       <c r="BF8" s="22">
         <v>129</v>
       </c>
       <c r="BG8" s="22">
         <v>113</v>
       </c>
       <c r="BH8" s="22">
         <v>111</v>
       </c>
       <c r="BI8" s="22">
         <v>120</v>
       </c>
       <c r="BJ8" s="22">
         <v>131</v>
       </c>
       <c r="BK8" s="22">
         <v>120</v>
       </c>
       <c r="BL8" s="22">
         <v>164</v>
       </c>
       <c r="BM8" s="22">
         <v>127</v>
       </c>
-      <c r="BN8" s="85">
+      <c r="BN8" s="21">
         <v>98</v>
       </c>
-      <c r="BO8" s="22"/>
+      <c r="BO8" s="22">
+        <v>131</v>
+      </c>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="17"/>
       <c r="I9" s="16"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="39">
         <v>69</v>
@@ -2134,54 +2125,56 @@
       </c>
       <c r="BF9" s="22">
         <v>146</v>
       </c>
       <c r="BG9" s="22">
         <v>106</v>
       </c>
       <c r="BH9" s="22">
         <v>84</v>
       </c>
       <c r="BI9" s="22">
         <v>149</v>
       </c>
       <c r="BJ9" s="22">
         <v>213</v>
       </c>
       <c r="BK9" s="22">
         <v>201</v>
       </c>
       <c r="BL9" s="22">
         <v>193</v>
       </c>
       <c r="BM9" s="22">
         <v>223</v>
       </c>
-      <c r="BN9" s="85">
+      <c r="BN9" s="21">
         <v>120</v>
       </c>
-      <c r="BO9" s="22"/>
+      <c r="BO9" s="22">
+        <v>183</v>
+      </c>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="17"/>
       <c r="I10" s="16"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="39">
         <v>83</v>
@@ -2317,54 +2310,56 @@
       </c>
       <c r="BF10" s="22">
         <v>280</v>
       </c>
       <c r="BG10" s="22">
         <v>229</v>
       </c>
       <c r="BH10" s="22">
         <v>195</v>
       </c>
       <c r="BI10" s="22">
         <v>176</v>
       </c>
       <c r="BJ10" s="22">
         <v>327</v>
       </c>
       <c r="BK10" s="22">
         <v>269</v>
       </c>
       <c r="BL10" s="22">
         <v>294</v>
       </c>
       <c r="BM10" s="22">
         <v>249</v>
       </c>
-      <c r="BN10" s="85">
+      <c r="BN10" s="21">
         <v>210</v>
       </c>
-      <c r="BO10" s="22"/>
+      <c r="BO10" s="22">
+        <v>273</v>
+      </c>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17"/>
       <c r="I11" s="16"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="39">
         <v>119</v>
@@ -2500,54 +2495,56 @@
       </c>
       <c r="BF11" s="22">
         <v>304</v>
       </c>
       <c r="BG11" s="22">
         <v>228</v>
       </c>
       <c r="BH11" s="22">
         <v>226</v>
       </c>
       <c r="BI11" s="22">
         <v>255</v>
       </c>
       <c r="BJ11" s="22">
         <v>373</v>
       </c>
       <c r="BK11" s="22">
         <v>264</v>
       </c>
       <c r="BL11" s="22">
         <v>309</v>
       </c>
       <c r="BM11" s="22">
         <v>304</v>
       </c>
-      <c r="BN11" s="85">
+      <c r="BN11" s="21">
         <v>261</v>
       </c>
-      <c r="BO11" s="22"/>
+      <c r="BO11" s="22">
+        <v>292</v>
+      </c>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="16"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="39">
         <v>70</v>
@@ -2683,54 +2680,56 @@
       </c>
       <c r="BF12" s="22">
         <v>255</v>
       </c>
       <c r="BG12" s="22">
         <v>136</v>
       </c>
       <c r="BH12" s="22">
         <v>164</v>
       </c>
       <c r="BI12" s="22">
         <v>185</v>
       </c>
       <c r="BJ12" s="22">
         <v>226</v>
       </c>
       <c r="BK12" s="22">
         <v>172</v>
       </c>
       <c r="BL12" s="22">
         <v>315</v>
       </c>
       <c r="BM12" s="22">
         <v>209</v>
       </c>
-      <c r="BN12" s="85">
+      <c r="BN12" s="21">
         <v>200</v>
       </c>
-      <c r="BO12" s="22"/>
+      <c r="BO12" s="22">
+        <v>213</v>
+      </c>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="17"/>
       <c r="I13" s="16"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="39">
         <v>78</v>
@@ -2866,54 +2865,56 @@
       </c>
       <c r="BF13" s="22">
         <v>268</v>
       </c>
       <c r="BG13" s="22">
         <v>135</v>
       </c>
       <c r="BH13" s="22">
         <v>183</v>
       </c>
       <c r="BI13" s="22">
         <v>146</v>
       </c>
       <c r="BJ13" s="22">
         <v>219</v>
       </c>
       <c r="BK13" s="22">
         <v>215</v>
       </c>
       <c r="BL13" s="22">
         <v>229</v>
       </c>
       <c r="BM13" s="22">
         <v>256</v>
       </c>
-      <c r="BN13" s="85">
+      <c r="BN13" s="21">
         <v>193</v>
       </c>
-      <c r="BO13" s="22"/>
+      <c r="BO13" s="22">
+        <v>193</v>
+      </c>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="17"/>
       <c r="I14" s="16"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="39">
         <v>76</v>
@@ -3049,54 +3050,56 @@
       </c>
       <c r="BF14" s="22">
         <v>194</v>
       </c>
       <c r="BG14" s="22">
         <v>152</v>
       </c>
       <c r="BH14" s="22">
         <v>177</v>
       </c>
       <c r="BI14" s="22">
         <v>184</v>
       </c>
       <c r="BJ14" s="22">
         <v>225</v>
       </c>
       <c r="BK14" s="22">
         <v>161</v>
       </c>
       <c r="BL14" s="22">
         <v>223</v>
       </c>
       <c r="BM14" s="22">
         <v>205</v>
       </c>
-      <c r="BN14" s="85">
+      <c r="BN14" s="21">
         <v>117</v>
       </c>
-      <c r="BO14" s="22"/>
+      <c r="BO14" s="22">
+        <v>157</v>
+      </c>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="39">
         <v>127</v>
@@ -3232,54 +3235,56 @@
       </c>
       <c r="BF15" s="22">
         <v>527</v>
       </c>
       <c r="BG15" s="22">
         <v>490</v>
       </c>
       <c r="BH15" s="22">
         <v>422</v>
       </c>
       <c r="BI15" s="22">
         <v>486</v>
       </c>
       <c r="BJ15" s="22">
         <v>761</v>
       </c>
       <c r="BK15" s="22">
         <v>651</v>
       </c>
       <c r="BL15" s="22">
         <v>689</v>
       </c>
       <c r="BM15" s="22">
         <v>640</v>
       </c>
-      <c r="BN15" s="85">
+      <c r="BN15" s="21">
         <v>483</v>
       </c>
-      <c r="BO15" s="22"/>
+      <c r="BO15" s="22">
+        <v>536</v>
+      </c>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="39">
         <v>67</v>
@@ -3415,137 +3420,139 @@
       </c>
       <c r="BF16" s="22">
         <v>165</v>
       </c>
       <c r="BG16" s="22">
         <v>125</v>
       </c>
       <c r="BH16" s="22">
         <v>148</v>
       </c>
       <c r="BI16" s="22">
         <v>154</v>
       </c>
       <c r="BJ16" s="22">
         <v>171</v>
       </c>
       <c r="BK16" s="22">
         <v>195</v>
       </c>
       <c r="BL16" s="22">
         <v>143</v>
       </c>
       <c r="BM16" s="22">
         <v>164</v>
       </c>
-      <c r="BN16" s="87">
+      <c r="BN16" s="19">
         <v>140</v>
       </c>
-      <c r="BO16" s="22"/>
+      <c r="BO16" s="22">
+        <v>150</v>
+      </c>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A17" s="73" t="s">
+      <c r="A17" s="75" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="73"/>
-[...70 lines deleted...]
-      <c r="BU17" s="73"/>
+      <c r="B17" s="75"/>
+      <c r="C17" s="75"/>
+      <c r="D17" s="75"/>
+      <c r="E17" s="75"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="75"/>
+      <c r="H17" s="75"/>
+      <c r="I17" s="75"/>
+      <c r="J17" s="75"/>
+      <c r="K17" s="75"/>
+      <c r="L17" s="75"/>
+      <c r="M17" s="75"/>
+      <c r="N17" s="75"/>
+      <c r="O17" s="75"/>
+      <c r="P17" s="75"/>
+      <c r="Q17" s="75"/>
+      <c r="R17" s="75"/>
+      <c r="S17" s="75"/>
+      <c r="T17" s="75"/>
+      <c r="U17" s="75"/>
+      <c r="V17" s="75"/>
+      <c r="W17" s="75"/>
+      <c r="X17" s="75"/>
+      <c r="Y17" s="75"/>
+      <c r="Z17" s="75"/>
+      <c r="AA17" s="75"/>
+      <c r="AB17" s="75"/>
+      <c r="AC17" s="75"/>
+      <c r="AD17" s="75"/>
+      <c r="AE17" s="75"/>
+      <c r="AF17" s="75"/>
+      <c r="AG17" s="75"/>
+      <c r="AH17" s="75"/>
+      <c r="AI17" s="75"/>
+      <c r="AJ17" s="75"/>
+      <c r="AK17" s="75"/>
+      <c r="AL17" s="75"/>
+      <c r="AM17" s="75"/>
+      <c r="AN17" s="75"/>
+      <c r="AO17" s="75"/>
+      <c r="AP17" s="75"/>
+      <c r="AQ17" s="75"/>
+      <c r="AR17" s="75"/>
+      <c r="AS17" s="75"/>
+      <c r="AT17" s="75"/>
+      <c r="AU17" s="75"/>
+      <c r="AV17" s="75"/>
+      <c r="AW17" s="75"/>
+      <c r="AX17" s="75"/>
+      <c r="AY17" s="75"/>
+      <c r="AZ17" s="75"/>
+      <c r="BA17" s="75"/>
+      <c r="BB17" s="75"/>
+      <c r="BC17" s="75"/>
+      <c r="BD17" s="75"/>
+      <c r="BE17" s="75"/>
+      <c r="BF17" s="75"/>
+      <c r="BG17" s="75"/>
+      <c r="BH17" s="75"/>
+      <c r="BI17" s="75"/>
+      <c r="BJ17" s="75"/>
+      <c r="BK17" s="75"/>
+      <c r="BL17" s="75"/>
+      <c r="BM17" s="75"/>
+      <c r="BN17" s="75"/>
+      <c r="BO17" s="75"/>
+      <c r="BP17" s="75"/>
+      <c r="BQ17" s="75"/>
+      <c r="BR17" s="75"/>
+      <c r="BS17" s="75"/>
+      <c r="BT17" s="75"/>
+      <c r="BU17" s="75"/>
     </row>
     <row r="18" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A18" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="26"/>
       <c r="C18" s="26"/>
       <c r="D18" s="27"/>
       <c r="E18" s="27"/>
       <c r="F18" s="27"/>
       <c r="G18" s="27"/>
       <c r="H18" s="17"/>
       <c r="I18" s="27"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="19"/>
       <c r="M18" s="18"/>
       <c r="N18" s="19">
         <v>607</v>
       </c>
       <c r="O18" s="19">
         <v>868</v>
       </c>
       <c r="P18" s="19">
         <v>648</v>
@@ -3675,54 +3682,56 @@
       </c>
       <c r="BF18" s="22">
         <v>1931</v>
       </c>
       <c r="BG18" s="22">
         <v>1604</v>
       </c>
       <c r="BH18" s="22">
         <v>1504</v>
       </c>
       <c r="BI18" s="22">
         <v>1471</v>
       </c>
       <c r="BJ18" s="22">
         <v>2112</v>
       </c>
       <c r="BK18" s="22">
         <v>1709</v>
       </c>
       <c r="BL18" s="22">
         <v>1913</v>
       </c>
       <c r="BM18" s="22">
         <v>1644</v>
       </c>
-      <c r="BN18" s="85">
+      <c r="BN18" s="21">
         <v>1552</v>
       </c>
-      <c r="BO18" s="22"/>
+      <c r="BO18" s="22">
+        <v>1915</v>
+      </c>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="26"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="21">
         <v>403</v>
@@ -3858,54 +3867,56 @@
       </c>
       <c r="BF19" s="22">
         <v>1261</v>
       </c>
       <c r="BG19" s="22">
         <v>1058</v>
       </c>
       <c r="BH19" s="22">
         <v>976</v>
       </c>
       <c r="BI19" s="22">
         <v>873</v>
       </c>
       <c r="BJ19" s="22">
         <v>1330</v>
       </c>
       <c r="BK19" s="22">
         <v>1030</v>
       </c>
       <c r="BL19" s="22">
         <v>1144</v>
       </c>
       <c r="BM19" s="22">
         <v>994</v>
       </c>
-      <c r="BN19" s="85">
+      <c r="BN19" s="21">
         <v>975</v>
       </c>
-      <c r="BO19" s="22"/>
+      <c r="BO19" s="22">
+        <v>1244</v>
+      </c>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="17"/>
       <c r="I20" s="27"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="19"/>
       <c r="M20" s="18"/>
       <c r="N20" s="21">
         <v>48</v>
@@ -4041,54 +4052,56 @@
       </c>
       <c r="BF20" s="22">
         <v>127</v>
       </c>
       <c r="BG20" s="22">
         <v>105</v>
       </c>
       <c r="BH20" s="22">
         <v>110</v>
       </c>
       <c r="BI20" s="22">
         <v>113</v>
       </c>
       <c r="BJ20" s="22">
         <v>123</v>
       </c>
       <c r="BK20" s="22">
         <v>117</v>
       </c>
       <c r="BL20" s="22">
         <v>155</v>
       </c>
       <c r="BM20" s="22">
         <v>118</v>
       </c>
-      <c r="BN20" s="85">
+      <c r="BN20" s="21">
         <v>98</v>
       </c>
-      <c r="BO20" s="22"/>
+      <c r="BO20" s="22">
+        <v>122</v>
+      </c>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="26"/>
       <c r="C21" s="26"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="17"/>
       <c r="I21" s="27"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="19"/>
       <c r="M21" s="18"/>
       <c r="N21" s="21">
         <v>33</v>
@@ -4224,54 +4237,56 @@
       </c>
       <c r="BF21" s="22">
         <v>89</v>
       </c>
       <c r="BG21" s="22">
         <v>82</v>
       </c>
       <c r="BH21" s="22">
         <v>80</v>
       </c>
       <c r="BI21" s="22">
         <v>72</v>
       </c>
       <c r="BJ21" s="22">
         <v>123</v>
       </c>
       <c r="BK21" s="22">
         <v>92</v>
       </c>
       <c r="BL21" s="22">
         <v>124</v>
       </c>
       <c r="BM21" s="22">
         <v>79</v>
       </c>
-      <c r="BN21" s="85">
+      <c r="BN21" s="21">
         <v>101</v>
       </c>
-      <c r="BO21" s="22"/>
+      <c r="BO21" s="22">
+        <v>113</v>
+      </c>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="26"/>
       <c r="C22" s="26"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="17"/>
       <c r="I22" s="27"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="19"/>
       <c r="M22" s="18"/>
       <c r="N22" s="21">
         <v>37</v>
@@ -4407,54 +4422,56 @@
       </c>
       <c r="BF22" s="22">
         <v>105</v>
       </c>
       <c r="BG22" s="22">
         <v>73</v>
       </c>
       <c r="BH22" s="22">
         <v>97</v>
       </c>
       <c r="BI22" s="22">
         <v>98</v>
       </c>
       <c r="BJ22" s="22">
         <v>117</v>
       </c>
       <c r="BK22" s="22">
         <v>88</v>
       </c>
       <c r="BL22" s="22">
         <v>97</v>
       </c>
       <c r="BM22" s="22">
         <v>99</v>
       </c>
-      <c r="BN22" s="85">
+      <c r="BN22" s="21">
         <v>65</v>
       </c>
-      <c r="BO22" s="22"/>
+      <c r="BO22" s="22">
+        <v>75</v>
+      </c>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="26"/>
       <c r="C23" s="26"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="17"/>
       <c r="I23" s="27"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="19"/>
       <c r="M23" s="18"/>
       <c r="N23" s="21">
         <v>50</v>
@@ -4590,54 +4607,56 @@
       </c>
       <c r="BF23" s="22">
         <v>258</v>
       </c>
       <c r="BG23" s="22">
         <v>223</v>
       </c>
       <c r="BH23" s="22">
         <v>170</v>
       </c>
       <c r="BI23" s="22">
         <v>224</v>
       </c>
       <c r="BJ23" s="22">
         <v>335</v>
       </c>
       <c r="BK23" s="22">
         <v>295</v>
       </c>
       <c r="BL23" s="22">
         <v>333</v>
       </c>
       <c r="BM23" s="22">
         <v>264</v>
       </c>
-      <c r="BN23" s="85">
+      <c r="BN23" s="21">
         <v>216</v>
       </c>
-      <c r="BO23" s="22"/>
+      <c r="BO23" s="22">
+        <v>277</v>
+      </c>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A24" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="17"/>
       <c r="I24" s="27"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="19"/>
       <c r="M24" s="18"/>
       <c r="N24" s="21">
         <v>36</v>
@@ -4773,137 +4792,139 @@
       </c>
       <c r="BF24" s="22">
         <v>91</v>
       </c>
       <c r="BG24" s="22">
         <v>63</v>
       </c>
       <c r="BH24" s="22">
         <v>71</v>
       </c>
       <c r="BI24" s="22">
         <v>91</v>
       </c>
       <c r="BJ24" s="22">
         <v>84</v>
       </c>
       <c r="BK24" s="22">
         <v>87</v>
       </c>
       <c r="BL24" s="22">
         <v>60</v>
       </c>
       <c r="BM24" s="22">
         <v>90</v>
       </c>
-      <c r="BN24" s="85">
+      <c r="BN24" s="21">
         <v>97</v>
       </c>
-      <c r="BO24" s="22"/>
+      <c r="BO24" s="22">
+        <v>84</v>
+      </c>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A25" s="74" t="s">
+      <c r="A25" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="74"/>
-[...70 lines deleted...]
-      <c r="BU25" s="74"/>
+      <c r="B25" s="76"/>
+      <c r="C25" s="76"/>
+      <c r="D25" s="76"/>
+      <c r="E25" s="76"/>
+      <c r="F25" s="76"/>
+      <c r="G25" s="76"/>
+      <c r="H25" s="76"/>
+      <c r="I25" s="76"/>
+      <c r="J25" s="76"/>
+      <c r="K25" s="76"/>
+      <c r="L25" s="76"/>
+      <c r="M25" s="76"/>
+      <c r="N25" s="76"/>
+      <c r="O25" s="76"/>
+      <c r="P25" s="76"/>
+      <c r="Q25" s="76"/>
+      <c r="R25" s="76"/>
+      <c r="S25" s="76"/>
+      <c r="T25" s="76"/>
+      <c r="U25" s="76"/>
+      <c r="V25" s="76"/>
+      <c r="W25" s="76"/>
+      <c r="X25" s="76"/>
+      <c r="Y25" s="76"/>
+      <c r="Z25" s="76"/>
+      <c r="AA25" s="76"/>
+      <c r="AB25" s="76"/>
+      <c r="AC25" s="76"/>
+      <c r="AD25" s="76"/>
+      <c r="AE25" s="76"/>
+      <c r="AF25" s="76"/>
+      <c r="AG25" s="76"/>
+      <c r="AH25" s="76"/>
+      <c r="AI25" s="76"/>
+      <c r="AJ25" s="76"/>
+      <c r="AK25" s="76"/>
+      <c r="AL25" s="76"/>
+      <c r="AM25" s="76"/>
+      <c r="AN25" s="76"/>
+      <c r="AO25" s="76"/>
+      <c r="AP25" s="76"/>
+      <c r="AQ25" s="76"/>
+      <c r="AR25" s="76"/>
+      <c r="AS25" s="76"/>
+      <c r="AT25" s="76"/>
+      <c r="AU25" s="76"/>
+      <c r="AV25" s="76"/>
+      <c r="AW25" s="76"/>
+      <c r="AX25" s="76"/>
+      <c r="AY25" s="76"/>
+      <c r="AZ25" s="76"/>
+      <c r="BA25" s="76"/>
+      <c r="BB25" s="76"/>
+      <c r="BC25" s="76"/>
+      <c r="BD25" s="76"/>
+      <c r="BE25" s="76"/>
+      <c r="BF25" s="76"/>
+      <c r="BG25" s="76"/>
+      <c r="BH25" s="76"/>
+      <c r="BI25" s="76"/>
+      <c r="BJ25" s="76"/>
+      <c r="BK25" s="76"/>
+      <c r="BL25" s="76"/>
+      <c r="BM25" s="76"/>
+      <c r="BN25" s="76"/>
+      <c r="BO25" s="76"/>
+      <c r="BP25" s="76"/>
+      <c r="BQ25" s="76"/>
+      <c r="BR25" s="76"/>
+      <c r="BS25" s="76"/>
+      <c r="BT25" s="76"/>
+      <c r="BU25" s="76"/>
     </row>
     <row r="26" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="27"/>
       <c r="E26" s="27"/>
       <c r="F26" s="27"/>
       <c r="G26" s="27"/>
       <c r="H26" s="18"/>
       <c r="I26" s="27"/>
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
       <c r="N26" s="21">
         <v>721</v>
       </c>
       <c r="O26" s="21">
         <v>999</v>
       </c>
       <c r="P26" s="19">
         <v>807</v>
@@ -5033,54 +5054,56 @@
       </c>
       <c r="BF26" s="28">
         <v>2215</v>
       </c>
       <c r="BG26" s="28">
         <v>1621</v>
       </c>
       <c r="BH26" s="28">
         <v>1631</v>
       </c>
       <c r="BI26" s="28">
         <v>1745</v>
       </c>
       <c r="BJ26" s="28">
         <v>2458</v>
       </c>
       <c r="BK26" s="28">
         <v>2151</v>
       </c>
       <c r="BL26" s="28">
         <v>2337</v>
       </c>
       <c r="BM26" s="28">
         <v>2168</v>
       </c>
-      <c r="BN26" s="85">
+      <c r="BN26" s="21">
         <v>1640</v>
       </c>
-      <c r="BO26" s="22"/>
+      <c r="BO26" s="28">
+        <v>1934</v>
+      </c>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="22"/>
       <c r="BR26" s="28"/>
       <c r="BS26" s="28"/>
       <c r="BT26" s="28"/>
       <c r="BU26" s="28"/>
     </row>
     <row r="27" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="21">
         <v>188</v>
@@ -5216,54 +5239,56 @@
       </c>
       <c r="BF27" s="28">
         <v>617</v>
       </c>
       <c r="BG27" s="28">
         <v>453</v>
       </c>
       <c r="BH27" s="28">
         <v>449</v>
       </c>
       <c r="BI27" s="28">
         <v>488</v>
       </c>
       <c r="BJ27" s="28">
         <v>594</v>
       </c>
       <c r="BK27" s="28">
         <v>582</v>
       </c>
       <c r="BL27" s="28">
         <v>547</v>
       </c>
       <c r="BM27" s="28">
         <v>441</v>
       </c>
-      <c r="BN27" s="85">
+      <c r="BN27" s="21">
         <v>395</v>
       </c>
-      <c r="BO27" s="22"/>
+      <c r="BO27" s="28">
+        <v>477</v>
+      </c>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="22"/>
       <c r="BR27" s="28"/>
       <c r="BS27" s="28"/>
       <c r="BT27" s="28"/>
       <c r="BU27" s="28"/>
     </row>
     <row r="28" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="18"/>
       <c r="I28" s="16"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="21">
         <v>0</v>
@@ -5399,54 +5424,56 @@
       </c>
       <c r="BF28" s="28">
         <v>2</v>
       </c>
       <c r="BG28" s="28">
         <v>8</v>
       </c>
       <c r="BH28" s="28">
         <v>1</v>
       </c>
       <c r="BI28" s="28">
         <v>7</v>
       </c>
       <c r="BJ28" s="28">
         <v>8</v>
       </c>
       <c r="BK28" s="28">
         <v>3</v>
       </c>
       <c r="BL28" s="28">
         <v>9</v>
       </c>
       <c r="BM28" s="28">
         <v>9</v>
       </c>
-      <c r="BN28" s="85">
+      <c r="BN28" s="21">
         <v>0</v>
       </c>
-      <c r="BO28" s="22"/>
+      <c r="BO28" s="28">
+        <v>9</v>
+      </c>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="22"/>
       <c r="BR28" s="28"/>
       <c r="BS28" s="28"/>
       <c r="BT28" s="28"/>
       <c r="BU28" s="28"/>
     </row>
     <row r="29" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="18"/>
       <c r="I29" s="16"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="21">
         <v>69</v>
@@ -5582,54 +5609,56 @@
       </c>
       <c r="BF29" s="28">
         <v>146</v>
       </c>
       <c r="BG29" s="28">
         <v>106</v>
       </c>
       <c r="BH29" s="28">
         <v>84</v>
       </c>
       <c r="BI29" s="28">
         <v>149</v>
       </c>
       <c r="BJ29" s="28">
         <v>213</v>
       </c>
       <c r="BK29" s="28">
         <v>201</v>
       </c>
       <c r="BL29" s="28">
         <v>193</v>
       </c>
       <c r="BM29" s="28">
         <v>223</v>
       </c>
-      <c r="BN29" s="85">
+      <c r="BN29" s="21">
         <v>120</v>
       </c>
-      <c r="BO29" s="22"/>
+      <c r="BO29" s="28">
+        <v>183</v>
+      </c>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="22"/>
       <c r="BR29" s="28"/>
       <c r="BS29" s="28"/>
       <c r="BT29" s="28"/>
       <c r="BU29" s="28"/>
     </row>
     <row r="30" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="18"/>
       <c r="I30" s="16"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
       <c r="N30" s="21">
         <v>50</v>
@@ -5765,54 +5794,56 @@
       </c>
       <c r="BF30" s="28">
         <v>191</v>
       </c>
       <c r="BG30" s="28">
         <v>147</v>
       </c>
       <c r="BH30" s="28">
         <v>115</v>
       </c>
       <c r="BI30" s="28">
         <v>104</v>
       </c>
       <c r="BJ30" s="28">
         <v>204</v>
       </c>
       <c r="BK30" s="28">
         <v>177</v>
       </c>
       <c r="BL30" s="28">
         <v>170</v>
       </c>
       <c r="BM30" s="28">
         <v>170</v>
       </c>
-      <c r="BN30" s="85">
+      <c r="BN30" s="21">
         <v>109</v>
       </c>
-      <c r="BO30" s="22"/>
+      <c r="BO30" s="28">
+        <v>160</v>
+      </c>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="22"/>
       <c r="BR30" s="28"/>
       <c r="BS30" s="28"/>
       <c r="BT30" s="28"/>
       <c r="BU30" s="28"/>
     </row>
     <row r="31" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A31" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="18"/>
       <c r="I31" s="15"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
       <c r="N31" s="19">
         <v>119</v>
@@ -5948,54 +5979,56 @@
       </c>
       <c r="BF31" s="28">
         <v>304</v>
       </c>
       <c r="BG31" s="28">
         <v>228</v>
       </c>
       <c r="BH31" s="28">
         <v>226</v>
       </c>
       <c r="BI31" s="28">
         <v>255</v>
       </c>
       <c r="BJ31" s="28">
         <v>373</v>
       </c>
       <c r="BK31" s="28">
         <v>264</v>
       </c>
       <c r="BL31" s="28">
         <v>309</v>
       </c>
       <c r="BM31" s="28">
         <v>304</v>
       </c>
-      <c r="BN31" s="85">
+      <c r="BN31" s="21">
         <v>261</v>
       </c>
-      <c r="BO31" s="22"/>
+      <c r="BO31" s="28">
+        <v>292</v>
+      </c>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="22"/>
       <c r="BR31" s="28"/>
       <c r="BS31" s="28"/>
       <c r="BT31" s="28"/>
       <c r="BU31" s="28"/>
     </row>
     <row r="32" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="18"/>
       <c r="I32" s="16"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="21">
         <v>70</v>
@@ -6131,54 +6164,56 @@
       </c>
       <c r="BF32" s="28">
         <v>255</v>
       </c>
       <c r="BG32" s="28">
         <v>136</v>
       </c>
       <c r="BH32" s="28">
         <v>164</v>
       </c>
       <c r="BI32" s="28">
         <v>185</v>
       </c>
       <c r="BJ32" s="28">
         <v>226</v>
       </c>
       <c r="BK32" s="28">
         <v>172</v>
       </c>
       <c r="BL32" s="28">
         <v>315</v>
       </c>
       <c r="BM32" s="28">
         <v>209</v>
       </c>
-      <c r="BN32" s="85">
+      <c r="BN32" s="21">
         <v>200</v>
       </c>
-      <c r="BO32" s="22"/>
+      <c r="BO32" s="28">
+        <v>213</v>
+      </c>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="22"/>
       <c r="BR32" s="28"/>
       <c r="BS32" s="28"/>
       <c r="BT32" s="28"/>
       <c r="BU32" s="28"/>
     </row>
     <row r="33" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="18"/>
       <c r="I33" s="16"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="21">
         <v>78</v>
@@ -6314,54 +6349,56 @@
       </c>
       <c r="BF33" s="28">
         <v>268</v>
       </c>
       <c r="BG33" s="28">
         <v>135</v>
       </c>
       <c r="BH33" s="28">
         <v>183</v>
       </c>
       <c r="BI33" s="28">
         <v>146</v>
       </c>
       <c r="BJ33" s="28">
         <v>219</v>
       </c>
       <c r="BK33" s="28">
         <v>215</v>
       </c>
       <c r="BL33" s="28">
         <v>229</v>
       </c>
       <c r="BM33" s="28">
         <v>256</v>
       </c>
-      <c r="BN33" s="85">
+      <c r="BN33" s="21">
         <v>193</v>
       </c>
-      <c r="BO33" s="22"/>
+      <c r="BO33" s="28">
+        <v>193</v>
+      </c>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="22"/>
       <c r="BR33" s="28"/>
       <c r="BS33" s="28"/>
       <c r="BT33" s="28"/>
       <c r="BU33" s="28"/>
     </row>
     <row r="34" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="18"/>
       <c r="I34" s="16"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="21">
         <v>39</v>
@@ -6497,54 +6534,56 @@
       </c>
       <c r="BF34" s="28">
         <v>89</v>
       </c>
       <c r="BG34" s="28">
         <v>79</v>
       </c>
       <c r="BH34" s="28">
         <v>80</v>
       </c>
       <c r="BI34" s="28">
         <v>86</v>
       </c>
       <c r="BJ34" s="28">
         <v>108</v>
       </c>
       <c r="BK34" s="28">
         <v>73</v>
       </c>
       <c r="BL34" s="28">
         <v>126</v>
       </c>
       <c r="BM34" s="28">
         <v>106</v>
       </c>
-      <c r="BN34" s="85">
+      <c r="BN34" s="21">
         <v>52</v>
       </c>
-      <c r="BO34" s="22"/>
+      <c r="BO34" s="28">
+        <v>82</v>
+      </c>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="22"/>
       <c r="BR34" s="28"/>
       <c r="BS34" s="28"/>
       <c r="BT34" s="28"/>
       <c r="BU34" s="28"/>
     </row>
     <row r="35" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="21">
         <v>77</v>
@@ -6680,54 +6719,56 @@
       </c>
       <c r="BF35" s="28">
         <v>269</v>
       </c>
       <c r="BG35" s="28">
         <v>267</v>
       </c>
       <c r="BH35" s="28">
         <v>252</v>
       </c>
       <c r="BI35" s="28">
         <v>262</v>
       </c>
       <c r="BJ35" s="28">
         <v>426</v>
       </c>
       <c r="BK35" s="28">
         <v>356</v>
       </c>
       <c r="BL35" s="28">
         <v>356</v>
       </c>
       <c r="BM35" s="28">
         <v>376</v>
       </c>
-      <c r="BN35" s="85">
+      <c r="BN35" s="21">
         <v>267</v>
       </c>
-      <c r="BO35" s="22"/>
+      <c r="BO35" s="28">
+        <v>259</v>
+      </c>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="22"/>
       <c r="BR35" s="28"/>
       <c r="BS35" s="28"/>
       <c r="BT35" s="28"/>
       <c r="BU35" s="28"/>
     </row>
     <row r="36" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A36" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="31"/>
       <c r="C36" s="31"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="31"/>
       <c r="H36" s="32"/>
       <c r="I36" s="31"/>
       <c r="J36" s="32"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="32"/>
       <c r="N36" s="33">
         <v>31</v>
@@ -6863,54 +6904,56 @@
       </c>
       <c r="BF36" s="34">
         <v>74</v>
       </c>
       <c r="BG36" s="34">
         <v>62</v>
       </c>
       <c r="BH36" s="34">
         <v>77</v>
       </c>
       <c r="BI36" s="34">
         <v>63</v>
       </c>
       <c r="BJ36" s="34">
         <v>87</v>
       </c>
       <c r="BK36" s="34">
         <v>108</v>
       </c>
       <c r="BL36" s="34">
         <v>83</v>
       </c>
       <c r="BM36" s="34">
         <v>74</v>
       </c>
-      <c r="BN36" s="86">
+      <c r="BN36" s="33">
         <v>43</v>
       </c>
-      <c r="BO36" s="34"/>
+      <c r="BO36" s="34">
+        <v>66</v>
+      </c>
       <c r="BP36" s="34"/>
       <c r="BQ36" s="34"/>
       <c r="BR36" s="34"/>
       <c r="BS36" s="34"/>
       <c r="BT36" s="34"/>
       <c r="BU36" s="34"/>
     </row>
     <row r="37" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A37" s="35"/>
       <c r="B37" s="20"/>
       <c r="C37" s="20"/>
       <c r="D37" s="20"/>
       <c r="E37" s="20"/>
       <c r="F37" s="20"/>
       <c r="G37" s="20"/>
       <c r="H37" s="20"/>
       <c r="I37" s="20"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="20"/>
       <c r="O37" s="20"/>
       <c r="P37" s="20"/>
       <c r="Q37" s="20"/>
@@ -6968,262 +7011,262 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU40"/>
   <sheetViews>
     <sheetView topLeftCell="AX1" workbookViewId="0">
-      <selection activeCell="BG23" sqref="BG23"/>
+      <selection activeCell="BN26" sqref="BN26:BO36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="3"/>
     <col min="38" max="38" width="9.140625" style="20"/>
     <col min="39" max="39" width="9.140625" style="36"/>
     <col min="44" max="44" width="9.140625" style="1"/>
     <col min="45" max="45" width="9.140625" style="36"/>
     <col min="46" max="46" width="9.140625" style="1"/>
     <col min="47" max="49" width="9.140625" style="36"/>
     <col min="50" max="50" width="9.140625" style="20"/>
     <col min="51" max="54" width="9.140625" style="36"/>
     <col min="56" max="61" width="9.140625" style="36"/>
     <col min="62" max="62" width="9.140625" style="20"/>
     <col min="63" max="66" width="9.140625" style="36"/>
     <col min="68" max="73" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="36" customFormat="1" ht="12.75">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="73" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="71"/>
-[...70 lines deleted...]
-      <c r="BU1" s="71"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="73"/>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="Q1" s="73"/>
+      <c r="R1" s="73"/>
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="73"/>
+      <c r="Y1" s="73"/>
+      <c r="Z1" s="73"/>
+      <c r="AA1" s="73"/>
+      <c r="AB1" s="73"/>
+      <c r="AC1" s="73"/>
+      <c r="AD1" s="73"/>
+      <c r="AE1" s="73"/>
+      <c r="AF1" s="73"/>
+      <c r="AG1" s="73"/>
+      <c r="AH1" s="73"/>
+      <c r="AI1" s="73"/>
+      <c r="AJ1" s="73"/>
+      <c r="AK1" s="73"/>
+      <c r="AL1" s="73"/>
+      <c r="AM1" s="73"/>
+      <c r="AN1" s="73"/>
+      <c r="AO1" s="73"/>
+      <c r="AP1" s="73"/>
+      <c r="AQ1" s="73"/>
+      <c r="AR1" s="73"/>
+      <c r="AS1" s="73"/>
+      <c r="AT1" s="73"/>
+      <c r="AU1" s="73"/>
+      <c r="AV1" s="73"/>
+      <c r="AW1" s="73"/>
+      <c r="AX1" s="73"/>
+      <c r="AY1" s="73"/>
+      <c r="AZ1" s="73"/>
+      <c r="BA1" s="73"/>
+      <c r="BB1" s="73"/>
+      <c r="BC1" s="73"/>
+      <c r="BD1" s="73"/>
+      <c r="BE1" s="73"/>
+      <c r="BF1" s="73"/>
+      <c r="BG1" s="73"/>
+      <c r="BH1" s="73"/>
+      <c r="BI1" s="73"/>
+      <c r="BJ1" s="73"/>
+      <c r="BK1" s="73"/>
+      <c r="BL1" s="73"/>
+      <c r="BM1" s="73"/>
+      <c r="BN1" s="73"/>
+      <c r="BO1" s="73"/>
+      <c r="BP1" s="73"/>
+      <c r="BQ1" s="73"/>
+      <c r="BR1" s="73"/>
+      <c r="BS1" s="73"/>
+      <c r="BT1" s="73"/>
+      <c r="BU1" s="73"/>
     </row>
     <row r="2" spans="1:73" s="4" customFormat="1" ht="11.25">
       <c r="Y2" s="5"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="37"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="56"/>
       <c r="AM2" s="6"/>
       <c r="AO2" s="56"/>
       <c r="AR2" s="56"/>
       <c r="AW2" s="6"/>
       <c r="AX2" s="56"/>
       <c r="AY2" s="6"/>
       <c r="BA2" s="56"/>
       <c r="BD2" s="56"/>
       <c r="BI2" s="6"/>
       <c r="BJ2" s="56"/>
       <c r="BK2" s="6"/>
       <c r="BM2" s="56"/>
       <c r="BP2" s="56"/>
       <c r="BU2" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A3" s="75"/>
-      <c r="B3" s="77">
+      <c r="A3" s="77"/>
+      <c r="B3" s="79">
         <v>2021</v>
       </c>
-      <c r="C3" s="78"/>
-[...10 lines deleted...]
-      <c r="N3" s="77">
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80"/>
+      <c r="F3" s="80"/>
+      <c r="G3" s="80"/>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
+      <c r="J3" s="80"/>
+      <c r="K3" s="80"/>
+      <c r="L3" s="80"/>
+      <c r="M3" s="80"/>
+      <c r="N3" s="79">
         <v>2022</v>
       </c>
-      <c r="O3" s="78"/>
-[...10 lines deleted...]
-      <c r="Z3" s="77">
+      <c r="O3" s="80"/>
+      <c r="P3" s="80"/>
+      <c r="Q3" s="80"/>
+      <c r="R3" s="80"/>
+      <c r="S3" s="80"/>
+      <c r="T3" s="80"/>
+      <c r="U3" s="80"/>
+      <c r="V3" s="80"/>
+      <c r="W3" s="80"/>
+      <c r="X3" s="80"/>
+      <c r="Y3" s="80"/>
+      <c r="Z3" s="79">
         <v>2023</v>
       </c>
-      <c r="AA3" s="78"/>
-[...6 lines deleted...]
-      <c r="AH3" s="78"/>
+      <c r="AA3" s="80"/>
+      <c r="AB3" s="80"/>
+      <c r="AC3" s="80"/>
+      <c r="AD3" s="80"/>
+      <c r="AE3" s="80"/>
+      <c r="AF3" s="80"/>
+      <c r="AG3" s="80"/>
+      <c r="AH3" s="80"/>
       <c r="AI3" s="41"/>
       <c r="AJ3" s="41"/>
-      <c r="AL3" s="68">
+      <c r="AL3" s="70">
         <v>2024</v>
       </c>
-      <c r="AM3" s="69"/>
-[...10 lines deleted...]
-      <c r="AX3" s="68">
+      <c r="AM3" s="71"/>
+      <c r="AN3" s="71"/>
+      <c r="AO3" s="71"/>
+      <c r="AP3" s="71"/>
+      <c r="AQ3" s="71"/>
+      <c r="AR3" s="71"/>
+      <c r="AS3" s="71"/>
+      <c r="AT3" s="71"/>
+      <c r="AU3" s="71"/>
+      <c r="AV3" s="71"/>
+      <c r="AW3" s="72"/>
+      <c r="AX3" s="70">
         <v>2025</v>
       </c>
-      <c r="AY3" s="69"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="68">
+      <c r="AY3" s="71"/>
+      <c r="AZ3" s="71"/>
+      <c r="BA3" s="71"/>
+      <c r="BB3" s="71"/>
+      <c r="BC3" s="71"/>
+      <c r="BD3" s="71"/>
+      <c r="BE3" s="71"/>
+      <c r="BF3" s="71"/>
+      <c r="BG3" s="71"/>
+      <c r="BH3" s="71"/>
+      <c r="BI3" s="72"/>
+      <c r="BJ3" s="70">
         <v>2026</v>
       </c>
-      <c r="BK3" s="69"/>
-[...9 lines deleted...]
-      <c r="BU3" s="70"/>
+      <c r="BK3" s="71"/>
+      <c r="BL3" s="71"/>
+      <c r="BM3" s="71"/>
+      <c r="BN3" s="71"/>
+      <c r="BO3" s="71"/>
+      <c r="BP3" s="71"/>
+      <c r="BQ3" s="71"/>
+      <c r="BR3" s="71"/>
+      <c r="BS3" s="71"/>
+      <c r="BT3" s="71"/>
+      <c r="BU3" s="72"/>
     </row>
     <row r="4" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A4" s="76"/>
+      <c r="A4" s="78"/>
       <c r="B4" s="47" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="47" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="45" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="45" t="s">
@@ -7398,125 +7441,125 @@
         <v>0</v>
       </c>
       <c r="BO4" s="58" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="57" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="57" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="59" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="66" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="66" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A5" s="72" t="s">
+      <c r="A5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="72"/>
-[...70 lines deleted...]
-      <c r="BU5" s="72"/>
+      <c r="B5" s="74"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74"/>
+      <c r="F5" s="74"/>
+      <c r="G5" s="74"/>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74"/>
+      <c r="J5" s="74"/>
+      <c r="K5" s="74"/>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74"/>
+      <c r="N5" s="74"/>
+      <c r="O5" s="74"/>
+      <c r="P5" s="74"/>
+      <c r="Q5" s="74"/>
+      <c r="R5" s="74"/>
+      <c r="S5" s="74"/>
+      <c r="T5" s="74"/>
+      <c r="U5" s="74"/>
+      <c r="V5" s="74"/>
+      <c r="W5" s="74"/>
+      <c r="X5" s="74"/>
+      <c r="Y5" s="74"/>
+      <c r="Z5" s="74"/>
+      <c r="AA5" s="74"/>
+      <c r="AB5" s="74"/>
+      <c r="AC5" s="74"/>
+      <c r="AD5" s="74"/>
+      <c r="AE5" s="74"/>
+      <c r="AF5" s="74"/>
+      <c r="AG5" s="74"/>
+      <c r="AH5" s="74"/>
+      <c r="AI5" s="74"/>
+      <c r="AJ5" s="74"/>
+      <c r="AK5" s="74"/>
+      <c r="AL5" s="74"/>
+      <c r="AM5" s="74"/>
+      <c r="AN5" s="74"/>
+      <c r="AO5" s="74"/>
+      <c r="AP5" s="74"/>
+      <c r="AQ5" s="74"/>
+      <c r="AR5" s="74"/>
+      <c r="AS5" s="74"/>
+      <c r="AT5" s="74"/>
+      <c r="AU5" s="74"/>
+      <c r="AV5" s="74"/>
+      <c r="AW5" s="74"/>
+      <c r="AX5" s="74"/>
+      <c r="AY5" s="74"/>
+      <c r="AZ5" s="74"/>
+      <c r="BA5" s="74"/>
+      <c r="BB5" s="74"/>
+      <c r="BC5" s="74"/>
+      <c r="BD5" s="74"/>
+      <c r="BE5" s="74"/>
+      <c r="BF5" s="74"/>
+      <c r="BG5" s="74"/>
+      <c r="BH5" s="74"/>
+      <c r="BI5" s="74"/>
+      <c r="BJ5" s="74"/>
+      <c r="BK5" s="74"/>
+      <c r="BL5" s="74"/>
+      <c r="BM5" s="74"/>
+      <c r="BN5" s="74"/>
+      <c r="BO5" s="74"/>
+      <c r="BP5" s="74"/>
+      <c r="BQ5" s="74"/>
+      <c r="BR5" s="74"/>
+      <c r="BS5" s="74"/>
+      <c r="BT5" s="74"/>
+      <c r="BU5" s="74"/>
     </row>
     <row r="6" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="17"/>
       <c r="I6" s="16"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
       <c r="N6" s="19">
         <v>1994</v>
       </c>
       <c r="O6" s="19">
         <v>2679</v>
       </c>
       <c r="P6" s="20">
         <v>1963</v>
@@ -7647,54 +7690,56 @@
       </c>
       <c r="BF6" s="22">
         <v>5381</v>
       </c>
       <c r="BG6" s="22">
         <v>4427</v>
       </c>
       <c r="BH6" s="22">
         <v>3990</v>
       </c>
       <c r="BI6" s="22">
         <v>4074</v>
       </c>
       <c r="BJ6" s="22">
         <v>5698</v>
       </c>
       <c r="BK6" s="22">
         <v>4648</v>
       </c>
       <c r="BL6" s="22">
         <v>5069</v>
       </c>
       <c r="BM6" s="22">
         <v>4838</v>
       </c>
-      <c r="BN6" s="88">
+      <c r="BN6" s="22">
         <v>4016</v>
       </c>
-      <c r="BO6" s="28"/>
+      <c r="BO6" s="22">
+        <v>4968</v>
+      </c>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="67"/>
     </row>
     <row r="7" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="39">
         <v>572</v>
@@ -7830,54 +7875,56 @@
       </c>
       <c r="BF7" s="22">
         <v>1801</v>
       </c>
       <c r="BG7" s="22">
         <v>1486</v>
       </c>
       <c r="BH7" s="22">
         <v>1355</v>
       </c>
       <c r="BI7" s="22">
         <v>1397</v>
       </c>
       <c r="BJ7" s="22">
         <v>1956</v>
       </c>
       <c r="BK7" s="22">
         <v>1541</v>
       </c>
       <c r="BL7" s="22">
         <v>1852</v>
       </c>
       <c r="BM7" s="22">
         <v>1635</v>
       </c>
-      <c r="BN7" s="88">
+      <c r="BN7" s="22">
         <v>1418</v>
       </c>
-      <c r="BO7" s="28"/>
+      <c r="BO7" s="22">
+        <v>1708</v>
+      </c>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="67"/>
     </row>
     <row r="8" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="17"/>
       <c r="I8" s="16"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="39">
         <v>80</v>
@@ -8013,54 +8060,56 @@
       </c>
       <c r="BF8" s="22">
         <v>186</v>
       </c>
       <c r="BG8" s="22">
         <v>133</v>
       </c>
       <c r="BH8" s="22">
         <v>129</v>
       </c>
       <c r="BI8" s="22">
         <v>133</v>
       </c>
       <c r="BJ8" s="22">
         <v>171</v>
       </c>
       <c r="BK8" s="22">
         <v>170</v>
       </c>
       <c r="BL8" s="22">
         <v>163</v>
       </c>
       <c r="BM8" s="22">
         <v>153</v>
       </c>
-      <c r="BN8" s="88">
+      <c r="BN8" s="22">
         <v>149</v>
       </c>
-      <c r="BO8" s="28"/>
+      <c r="BO8" s="22">
+        <v>154</v>
+      </c>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="67"/>
     </row>
     <row r="9" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="17"/>
       <c r="I9" s="16"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="39">
         <v>122</v>
@@ -8196,54 +8245,56 @@
       </c>
       <c r="BF9" s="22">
         <v>372</v>
       </c>
       <c r="BG9" s="22">
         <v>282</v>
       </c>
       <c r="BH9" s="22">
         <v>197</v>
       </c>
       <c r="BI9" s="22">
         <v>240</v>
       </c>
       <c r="BJ9" s="22">
         <v>314</v>
       </c>
       <c r="BK9" s="22">
         <v>272</v>
       </c>
       <c r="BL9" s="22">
         <v>313</v>
       </c>
       <c r="BM9" s="22">
         <v>328</v>
       </c>
-      <c r="BN9" s="88">
+      <c r="BN9" s="22">
         <v>203</v>
       </c>
-      <c r="BO9" s="28"/>
+      <c r="BO9" s="22">
+        <v>323</v>
+      </c>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="67"/>
     </row>
     <row r="10" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="17"/>
       <c r="I10" s="16"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="39">
         <v>178</v>
@@ -8379,54 +8430,56 @@
       </c>
       <c r="BF10" s="22">
         <v>504</v>
       </c>
       <c r="BG10" s="22">
         <v>391</v>
       </c>
       <c r="BH10" s="22">
         <v>355</v>
       </c>
       <c r="BI10" s="22">
         <v>297</v>
       </c>
       <c r="BJ10" s="22">
         <v>438</v>
       </c>
       <c r="BK10" s="22">
         <v>397</v>
       </c>
       <c r="BL10" s="22">
         <v>385</v>
       </c>
       <c r="BM10" s="22">
         <v>358</v>
       </c>
-      <c r="BN10" s="88">
+      <c r="BN10" s="22">
         <v>322</v>
       </c>
-      <c r="BO10" s="28"/>
+      <c r="BO10" s="22">
+        <v>378</v>
+      </c>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="67"/>
     </row>
     <row r="11" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17"/>
       <c r="I11" s="16"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="39">
         <v>169</v>
@@ -8562,54 +8615,56 @@
       </c>
       <c r="BF11" s="22">
         <v>466</v>
       </c>
       <c r="BG11" s="22">
         <v>358</v>
       </c>
       <c r="BH11" s="22">
         <v>371</v>
       </c>
       <c r="BI11" s="22">
         <v>383</v>
       </c>
       <c r="BJ11" s="22">
         <v>458</v>
       </c>
       <c r="BK11" s="22">
         <v>372</v>
       </c>
       <c r="BL11" s="22">
         <v>408</v>
       </c>
       <c r="BM11" s="22">
         <v>363</v>
       </c>
-      <c r="BN11" s="88">
+      <c r="BN11" s="22">
         <v>288</v>
       </c>
-      <c r="BO11" s="28"/>
+      <c r="BO11" s="22">
+        <v>406</v>
+      </c>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="67"/>
     </row>
     <row r="12" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="16"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="39">
         <v>179</v>
@@ -8745,54 +8800,56 @@
       </c>
       <c r="BF12" s="22">
         <v>465</v>
       </c>
       <c r="BG12" s="22">
         <v>272</v>
       </c>
       <c r="BH12" s="22">
         <v>279</v>
       </c>
       <c r="BI12" s="22">
         <v>300</v>
       </c>
       <c r="BJ12" s="22">
         <v>445</v>
       </c>
       <c r="BK12" s="22">
         <v>310</v>
       </c>
       <c r="BL12" s="22">
         <v>364</v>
       </c>
       <c r="BM12" s="22">
         <v>290</v>
       </c>
-      <c r="BN12" s="88">
+      <c r="BN12" s="22">
         <v>274</v>
       </c>
-      <c r="BO12" s="28"/>
+      <c r="BO12" s="22">
+        <v>388</v>
+      </c>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="67"/>
     </row>
     <row r="13" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="17"/>
       <c r="I13" s="16"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="39">
         <v>137</v>
@@ -8928,54 +8985,56 @@
       </c>
       <c r="BF13" s="22">
         <v>298</v>
       </c>
       <c r="BG13" s="22">
         <v>208</v>
       </c>
       <c r="BH13" s="22">
         <v>272</v>
       </c>
       <c r="BI13" s="22">
         <v>234</v>
       </c>
       <c r="BJ13" s="22">
         <v>302</v>
       </c>
       <c r="BK13" s="22">
         <v>316</v>
       </c>
       <c r="BL13" s="22">
         <v>312</v>
       </c>
       <c r="BM13" s="22">
         <v>357</v>
       </c>
-      <c r="BN13" s="88">
+      <c r="BN13" s="22">
         <v>261</v>
       </c>
-      <c r="BO13" s="28"/>
+      <c r="BO13" s="22">
+        <v>304</v>
+      </c>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="67"/>
     </row>
     <row r="14" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="17"/>
       <c r="I14" s="16"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="39">
         <v>126</v>
@@ -9111,54 +9170,56 @@
       </c>
       <c r="BF14" s="22">
         <v>296</v>
       </c>
       <c r="BG14" s="22">
         <v>297</v>
       </c>
       <c r="BH14" s="22">
         <v>232</v>
       </c>
       <c r="BI14" s="22">
         <v>253</v>
       </c>
       <c r="BJ14" s="22">
         <v>346</v>
       </c>
       <c r="BK14" s="22">
         <v>258</v>
       </c>
       <c r="BL14" s="22">
         <v>265</v>
       </c>
       <c r="BM14" s="22">
         <v>302</v>
       </c>
-      <c r="BN14" s="88">
+      <c r="BN14" s="22">
         <v>219</v>
       </c>
-      <c r="BO14" s="28"/>
+      <c r="BO14" s="22">
+        <v>251</v>
+      </c>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="67"/>
     </row>
     <row r="15" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="39">
         <v>300</v>
@@ -9294,54 +9355,56 @@
       </c>
       <c r="BF15" s="22">
         <v>734</v>
       </c>
       <c r="BG15" s="22">
         <v>741</v>
       </c>
       <c r="BH15" s="22">
         <v>537</v>
       </c>
       <c r="BI15" s="22">
         <v>631</v>
       </c>
       <c r="BJ15" s="22">
         <v>980</v>
       </c>
       <c r="BK15" s="22">
         <v>754</v>
       </c>
       <c r="BL15" s="22">
         <v>762</v>
       </c>
       <c r="BM15" s="22">
         <v>809</v>
       </c>
-      <c r="BN15" s="88">
+      <c r="BN15" s="22">
         <v>697</v>
       </c>
-      <c r="BO15" s="28"/>
+      <c r="BO15" s="22">
+        <v>825</v>
+      </c>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="67"/>
     </row>
     <row r="16" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="39">
         <v>131</v>
@@ -9477,137 +9540,139 @@
       </c>
       <c r="BF16" s="22">
         <v>259</v>
       </c>
       <c r="BG16" s="22">
         <v>259</v>
       </c>
       <c r="BH16" s="22">
         <v>263</v>
       </c>
       <c r="BI16" s="22">
         <v>206</v>
       </c>
       <c r="BJ16" s="22">
         <v>288</v>
       </c>
       <c r="BK16" s="22">
         <v>258</v>
       </c>
       <c r="BL16" s="22">
         <v>245</v>
       </c>
       <c r="BM16" s="22">
         <v>243</v>
       </c>
-      <c r="BN16" s="88">
+      <c r="BN16" s="22">
         <v>185</v>
       </c>
-      <c r="BO16" s="28"/>
+      <c r="BO16" s="22">
+        <v>231</v>
+      </c>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="67"/>
     </row>
     <row r="17" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A17" s="73" t="s">
+      <c r="A17" s="75" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="73"/>
-[...70 lines deleted...]
-      <c r="BU17" s="73"/>
+      <c r="B17" s="75"/>
+      <c r="C17" s="75"/>
+      <c r="D17" s="75"/>
+      <c r="E17" s="75"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="75"/>
+      <c r="H17" s="75"/>
+      <c r="I17" s="75"/>
+      <c r="J17" s="75"/>
+      <c r="K17" s="75"/>
+      <c r="L17" s="75"/>
+      <c r="M17" s="75"/>
+      <c r="N17" s="75"/>
+      <c r="O17" s="75"/>
+      <c r="P17" s="75"/>
+      <c r="Q17" s="75"/>
+      <c r="R17" s="75"/>
+      <c r="S17" s="75"/>
+      <c r="T17" s="75"/>
+      <c r="U17" s="75"/>
+      <c r="V17" s="75"/>
+      <c r="W17" s="75"/>
+      <c r="X17" s="75"/>
+      <c r="Y17" s="75"/>
+      <c r="Z17" s="75"/>
+      <c r="AA17" s="75"/>
+      <c r="AB17" s="75"/>
+      <c r="AC17" s="75"/>
+      <c r="AD17" s="75"/>
+      <c r="AE17" s="75"/>
+      <c r="AF17" s="75"/>
+      <c r="AG17" s="75"/>
+      <c r="AH17" s="75"/>
+      <c r="AI17" s="75"/>
+      <c r="AJ17" s="75"/>
+      <c r="AK17" s="75"/>
+      <c r="AL17" s="75"/>
+      <c r="AM17" s="75"/>
+      <c r="AN17" s="75"/>
+      <c r="AO17" s="75"/>
+      <c r="AP17" s="75"/>
+      <c r="AQ17" s="75"/>
+      <c r="AR17" s="75"/>
+      <c r="AS17" s="75"/>
+      <c r="AT17" s="75"/>
+      <c r="AU17" s="75"/>
+      <c r="AV17" s="75"/>
+      <c r="AW17" s="75"/>
+      <c r="AX17" s="75"/>
+      <c r="AY17" s="75"/>
+      <c r="AZ17" s="75"/>
+      <c r="BA17" s="75"/>
+      <c r="BB17" s="75"/>
+      <c r="BC17" s="75"/>
+      <c r="BD17" s="75"/>
+      <c r="BE17" s="75"/>
+      <c r="BF17" s="75"/>
+      <c r="BG17" s="75"/>
+      <c r="BH17" s="75"/>
+      <c r="BI17" s="75"/>
+      <c r="BJ17" s="75"/>
+      <c r="BK17" s="75"/>
+      <c r="BL17" s="75"/>
+      <c r="BM17" s="75"/>
+      <c r="BN17" s="75"/>
+      <c r="BO17" s="75"/>
+      <c r="BP17" s="75"/>
+      <c r="BQ17" s="75"/>
+      <c r="BR17" s="75"/>
+      <c r="BS17" s="75"/>
+      <c r="BT17" s="75"/>
+      <c r="BU17" s="75"/>
     </row>
     <row r="18" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="19">
         <v>789</v>
       </c>
       <c r="O18" s="19">
         <v>1006</v>
       </c>
       <c r="P18" s="19">
         <v>769</v>
@@ -9737,54 +9802,56 @@
       </c>
       <c r="BF18" s="22">
         <v>2215</v>
       </c>
       <c r="BG18" s="22">
         <v>1916</v>
       </c>
       <c r="BH18" s="22">
         <v>1733</v>
       </c>
       <c r="BI18" s="22">
         <v>1725</v>
       </c>
       <c r="BJ18" s="22">
         <v>2492</v>
       </c>
       <c r="BK18" s="22">
         <v>2071</v>
       </c>
       <c r="BL18" s="22">
         <v>2326</v>
       </c>
       <c r="BM18" s="22">
         <v>2164</v>
       </c>
-      <c r="BN18" s="67">
+      <c r="BN18" s="22">
         <v>1775</v>
       </c>
-      <c r="BO18" s="28"/>
+      <c r="BO18" s="22">
+        <v>2071</v>
+      </c>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="17"/>
       <c r="I19" s="16"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="21">
         <v>457</v>
@@ -9920,54 +9987,56 @@
       </c>
       <c r="BF19" s="22">
         <v>1336</v>
       </c>
       <c r="BG19" s="22">
         <v>1131</v>
       </c>
       <c r="BH19" s="22">
         <v>1055</v>
       </c>
       <c r="BI19" s="22">
         <v>1048</v>
       </c>
       <c r="BJ19" s="22">
         <v>1505</v>
       </c>
       <c r="BK19" s="22">
         <v>1240</v>
       </c>
       <c r="BL19" s="22">
         <v>1444</v>
       </c>
       <c r="BM19" s="22">
         <v>1259</v>
       </c>
-      <c r="BN19" s="67">
+      <c r="BN19" s="22">
         <v>1032</v>
       </c>
-      <c r="BO19" s="28"/>
+      <c r="BO19" s="22">
+        <v>1238</v>
+      </c>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="17"/>
       <c r="I20" s="16"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="21">
         <v>72</v>
@@ -10103,54 +10172,56 @@
       </c>
       <c r="BF20" s="22">
         <v>175</v>
       </c>
       <c r="BG20" s="22">
         <v>128</v>
       </c>
       <c r="BH20" s="22">
         <v>121</v>
       </c>
       <c r="BI20" s="22">
         <v>126</v>
       </c>
       <c r="BJ20" s="22">
         <v>160</v>
       </c>
       <c r="BK20" s="22">
         <v>164</v>
       </c>
       <c r="BL20" s="22">
         <v>160</v>
       </c>
       <c r="BM20" s="22">
         <v>147</v>
       </c>
-      <c r="BN20" s="67">
+      <c r="BN20" s="22">
         <v>144</v>
       </c>
-      <c r="BO20" s="28"/>
+      <c r="BO20" s="22">
+        <v>150</v>
+      </c>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="17"/>
       <c r="I21" s="16"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="21">
         <v>46</v>
@@ -10286,54 +10357,56 @@
       </c>
       <c r="BF21" s="22">
         <v>162</v>
       </c>
       <c r="BG21" s="22">
         <v>114</v>
       </c>
       <c r="BH21" s="22">
         <v>114</v>
       </c>
       <c r="BI21" s="22">
         <v>106</v>
       </c>
       <c r="BJ21" s="22">
         <v>145</v>
       </c>
       <c r="BK21" s="22">
         <v>138</v>
       </c>
       <c r="BL21" s="22">
         <v>131</v>
       </c>
       <c r="BM21" s="22">
         <v>135</v>
       </c>
-      <c r="BN21" s="67">
+      <c r="BN21" s="22">
         <v>103</v>
       </c>
-      <c r="BO21" s="28"/>
+      <c r="BO21" s="22">
+        <v>92</v>
+      </c>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="21">
         <v>73</v>
@@ -10469,54 +10542,56 @@
       </c>
       <c r="BF22" s="22">
         <v>110</v>
       </c>
       <c r="BG22" s="22">
         <v>144</v>
       </c>
       <c r="BH22" s="22">
         <v>108</v>
       </c>
       <c r="BI22" s="22">
         <v>108</v>
       </c>
       <c r="BJ22" s="22">
         <v>187</v>
       </c>
       <c r="BK22" s="22">
         <v>137</v>
       </c>
       <c r="BL22" s="22">
         <v>156</v>
       </c>
       <c r="BM22" s="22">
         <v>180</v>
       </c>
-      <c r="BN22" s="67">
+      <c r="BN22" s="22">
         <v>134</v>
       </c>
-      <c r="BO22" s="28"/>
+      <c r="BO22" s="22">
+        <v>128</v>
+      </c>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="17"/>
       <c r="I23" s="16"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="21">
         <v>91</v>
@@ -10652,54 +10727,56 @@
       </c>
       <c r="BF23" s="22">
         <v>309</v>
       </c>
       <c r="BG23" s="22">
         <v>291</v>
       </c>
       <c r="BH23" s="22">
         <v>232</v>
       </c>
       <c r="BI23" s="22">
         <v>248</v>
       </c>
       <c r="BJ23" s="22">
         <v>360</v>
       </c>
       <c r="BK23" s="22">
         <v>278</v>
       </c>
       <c r="BL23" s="22">
         <v>307</v>
       </c>
       <c r="BM23" s="22">
         <v>338</v>
       </c>
-      <c r="BN23" s="67">
+      <c r="BN23" s="22">
         <v>287</v>
       </c>
-      <c r="BO23" s="28"/>
+      <c r="BO23" s="22">
+        <v>341</v>
+      </c>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A24" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="17"/>
       <c r="I24" s="16"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="21">
         <v>50</v>
@@ -10835,137 +10912,139 @@
       </c>
       <c r="BF24" s="22">
         <v>123</v>
       </c>
       <c r="BG24" s="22">
         <v>108</v>
       </c>
       <c r="BH24" s="22">
         <v>103</v>
       </c>
       <c r="BI24" s="22">
         <v>89</v>
       </c>
       <c r="BJ24" s="22">
         <v>135</v>
       </c>
       <c r="BK24" s="22">
         <v>114</v>
       </c>
       <c r="BL24" s="22">
         <v>128</v>
       </c>
       <c r="BM24" s="22">
         <v>105</v>
       </c>
-      <c r="BN24" s="67">
+      <c r="BN24" s="22">
         <v>75</v>
       </c>
-      <c r="BO24" s="28"/>
+      <c r="BO24" s="22">
+        <v>122</v>
+      </c>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A25" s="80" t="s">
+      <c r="A25" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="80"/>
-[...70 lines deleted...]
-      <c r="BU25" s="80"/>
+      <c r="B25" s="82"/>
+      <c r="C25" s="82"/>
+      <c r="D25" s="82"/>
+      <c r="E25" s="82"/>
+      <c r="F25" s="82"/>
+      <c r="G25" s="82"/>
+      <c r="H25" s="82"/>
+      <c r="I25" s="82"/>
+      <c r="J25" s="82"/>
+      <c r="K25" s="82"/>
+      <c r="L25" s="82"/>
+      <c r="M25" s="82"/>
+      <c r="N25" s="82"/>
+      <c r="O25" s="82"/>
+      <c r="P25" s="82"/>
+      <c r="Q25" s="82"/>
+      <c r="R25" s="82"/>
+      <c r="S25" s="82"/>
+      <c r="T25" s="82"/>
+      <c r="U25" s="82"/>
+      <c r="V25" s="82"/>
+      <c r="W25" s="82"/>
+      <c r="X25" s="82"/>
+      <c r="Y25" s="82"/>
+      <c r="Z25" s="82"/>
+      <c r="AA25" s="82"/>
+      <c r="AB25" s="82"/>
+      <c r="AC25" s="82"/>
+      <c r="AD25" s="82"/>
+      <c r="AE25" s="82"/>
+      <c r="AF25" s="82"/>
+      <c r="AG25" s="82"/>
+      <c r="AH25" s="82"/>
+      <c r="AI25" s="82"/>
+      <c r="AJ25" s="82"/>
+      <c r="AK25" s="82"/>
+      <c r="AL25" s="82"/>
+      <c r="AM25" s="82"/>
+      <c r="AN25" s="82"/>
+      <c r="AO25" s="82"/>
+      <c r="AP25" s="82"/>
+      <c r="AQ25" s="82"/>
+      <c r="AR25" s="82"/>
+      <c r="AS25" s="82"/>
+      <c r="AT25" s="82"/>
+      <c r="AU25" s="82"/>
+      <c r="AV25" s="82"/>
+      <c r="AW25" s="82"/>
+      <c r="AX25" s="82"/>
+      <c r="AY25" s="82"/>
+      <c r="AZ25" s="82"/>
+      <c r="BA25" s="82"/>
+      <c r="BB25" s="82"/>
+      <c r="BC25" s="82"/>
+      <c r="BD25" s="82"/>
+      <c r="BE25" s="82"/>
+      <c r="BF25" s="82"/>
+      <c r="BG25" s="82"/>
+      <c r="BH25" s="82"/>
+      <c r="BI25" s="82"/>
+      <c r="BJ25" s="82"/>
+      <c r="BK25" s="82"/>
+      <c r="BL25" s="82"/>
+      <c r="BM25" s="82"/>
+      <c r="BN25" s="82"/>
+      <c r="BO25" s="82"/>
+      <c r="BP25" s="82"/>
+      <c r="BQ25" s="82"/>
+      <c r="BR25" s="82"/>
+      <c r="BS25" s="82"/>
+      <c r="BT25" s="82"/>
+      <c r="BU25" s="82"/>
     </row>
     <row r="26" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A26" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="17"/>
       <c r="I26" s="16"/>
       <c r="J26" s="18"/>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
       <c r="N26" s="21">
         <v>1205</v>
       </c>
       <c r="O26" s="21">
         <v>1673</v>
       </c>
       <c r="P26" s="19">
         <v>1194</v>
@@ -11095,54 +11174,56 @@
       </c>
       <c r="BF26" s="28">
         <v>3166</v>
       </c>
       <c r="BG26" s="28">
         <v>2511</v>
       </c>
       <c r="BH26" s="28">
         <v>2257</v>
       </c>
       <c r="BI26" s="22">
         <v>2349</v>
       </c>
       <c r="BJ26" s="22">
         <v>3206</v>
       </c>
       <c r="BK26" s="22">
         <v>2577</v>
       </c>
       <c r="BL26" s="28">
         <v>2743</v>
       </c>
       <c r="BM26" s="28">
         <v>2674</v>
       </c>
-      <c r="BN26" s="88">
+      <c r="BN26" s="28">
         <v>2241</v>
       </c>
-      <c r="BO26" s="28"/>
+      <c r="BO26" s="28">
+        <v>2897</v>
+      </c>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="22"/>
       <c r="BR26" s="28"/>
       <c r="BS26" s="28"/>
       <c r="BT26" s="28"/>
       <c r="BU26" s="28"/>
     </row>
     <row r="27" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="21">
         <v>115</v>
@@ -11278,54 +11359,56 @@
       </c>
       <c r="BF27" s="28">
         <v>465</v>
       </c>
       <c r="BG27" s="28">
         <v>355</v>
       </c>
       <c r="BH27" s="28">
         <v>300</v>
       </c>
       <c r="BI27" s="22">
         <v>349</v>
       </c>
       <c r="BJ27" s="22">
         <v>451</v>
       </c>
       <c r="BK27" s="22">
         <v>301</v>
       </c>
       <c r="BL27" s="28">
         <v>408</v>
       </c>
       <c r="BM27" s="28">
         <v>376</v>
       </c>
-      <c r="BN27" s="88">
+      <c r="BN27" s="28">
         <v>386</v>
       </c>
-      <c r="BO27" s="28"/>
+      <c r="BO27" s="28">
+        <v>470</v>
+      </c>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="22"/>
       <c r="BR27" s="28"/>
       <c r="BS27" s="28"/>
       <c r="BT27" s="28"/>
       <c r="BU27" s="28"/>
     </row>
     <row r="28" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="17"/>
       <c r="I28" s="16"/>
       <c r="J28" s="18"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="21">
         <v>8</v>
@@ -11461,54 +11544,56 @@
       </c>
       <c r="BF28" s="28">
         <v>11</v>
       </c>
       <c r="BG28" s="28">
         <v>5</v>
       </c>
       <c r="BH28" s="28">
         <v>8</v>
       </c>
       <c r="BI28" s="22">
         <v>7</v>
       </c>
       <c r="BJ28" s="22">
         <v>11</v>
       </c>
       <c r="BK28" s="22">
         <v>6</v>
       </c>
       <c r="BL28" s="28">
         <v>3</v>
       </c>
       <c r="BM28" s="28">
         <v>6</v>
       </c>
-      <c r="BN28" s="88">
+      <c r="BN28" s="28">
         <v>5</v>
       </c>
-      <c r="BO28" s="28"/>
+      <c r="BO28" s="28">
+        <v>4</v>
+      </c>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="22"/>
       <c r="BR28" s="28"/>
       <c r="BS28" s="28"/>
       <c r="BT28" s="28"/>
       <c r="BU28" s="28"/>
     </row>
     <row r="29" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="18"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="21">
         <v>122</v>
@@ -11644,54 +11729,56 @@
       </c>
       <c r="BF29" s="28">
         <v>372</v>
       </c>
       <c r="BG29" s="28">
         <v>282</v>
       </c>
       <c r="BH29" s="28">
         <v>197</v>
       </c>
       <c r="BI29" s="22">
         <v>240</v>
       </c>
       <c r="BJ29" s="22">
         <v>314</v>
       </c>
       <c r="BK29" s="22">
         <v>272</v>
       </c>
       <c r="BL29" s="28">
         <v>313</v>
       </c>
       <c r="BM29" s="28">
         <v>328</v>
       </c>
-      <c r="BN29" s="88">
+      <c r="BN29" s="28">
         <v>203</v>
       </c>
-      <c r="BO29" s="28"/>
+      <c r="BO29" s="28">
+        <v>323</v>
+      </c>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="22"/>
       <c r="BR29" s="28"/>
       <c r="BS29" s="28"/>
       <c r="BT29" s="28"/>
       <c r="BU29" s="28"/>
     </row>
     <row r="30" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
       <c r="J30" s="18"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
       <c r="N30" s="21">
         <v>132</v>
@@ -11827,54 +11914,56 @@
       </c>
       <c r="BF30" s="28">
         <v>342</v>
       </c>
       <c r="BG30" s="28">
         <v>277</v>
       </c>
       <c r="BH30" s="28">
         <v>241</v>
       </c>
       <c r="BI30" s="22">
         <v>191</v>
       </c>
       <c r="BJ30" s="22">
         <v>293</v>
       </c>
       <c r="BK30" s="22">
         <v>259</v>
       </c>
       <c r="BL30" s="28">
         <v>254</v>
       </c>
       <c r="BM30" s="28">
         <v>223</v>
       </c>
-      <c r="BN30" s="88">
+      <c r="BN30" s="28">
         <v>219</v>
       </c>
-      <c r="BO30" s="28"/>
+      <c r="BO30" s="28">
+        <v>286</v>
+      </c>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="22"/>
       <c r="BR30" s="28"/>
       <c r="BS30" s="28"/>
       <c r="BT30" s="28"/>
       <c r="BU30" s="28"/>
     </row>
     <row r="31" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A31" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="18"/>
       <c r="I31" s="15"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
       <c r="N31" s="19">
         <v>169</v>
@@ -12010,54 +12099,56 @@
       </c>
       <c r="BF31" s="28">
         <v>466</v>
       </c>
       <c r="BG31" s="28">
         <v>358</v>
       </c>
       <c r="BH31" s="28">
         <v>371</v>
       </c>
       <c r="BI31" s="22">
         <v>383</v>
       </c>
       <c r="BJ31" s="22">
         <v>458</v>
       </c>
       <c r="BK31" s="22">
         <v>372</v>
       </c>
       <c r="BL31" s="28">
         <v>408</v>
       </c>
       <c r="BM31" s="28">
         <v>363</v>
       </c>
-      <c r="BN31" s="88">
+      <c r="BN31" s="28">
         <v>288</v>
       </c>
-      <c r="BO31" s="28"/>
+      <c r="BO31" s="28">
+        <v>406</v>
+      </c>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="22"/>
       <c r="BR31" s="28"/>
       <c r="BS31" s="28"/>
       <c r="BT31" s="28"/>
       <c r="BU31" s="28"/>
     </row>
     <row r="32" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
       <c r="J32" s="18"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="21">
         <v>179</v>
@@ -12193,54 +12284,56 @@
       </c>
       <c r="BF32" s="28">
         <v>465</v>
       </c>
       <c r="BG32" s="28">
         <v>272</v>
       </c>
       <c r="BH32" s="28">
         <v>279</v>
       </c>
       <c r="BI32" s="22">
         <v>300</v>
       </c>
       <c r="BJ32" s="22">
         <v>445</v>
       </c>
       <c r="BK32" s="22">
         <v>310</v>
       </c>
       <c r="BL32" s="28">
         <v>364</v>
       </c>
       <c r="BM32" s="28">
         <v>290</v>
       </c>
-      <c r="BN32" s="88">
+      <c r="BN32" s="28">
         <v>274</v>
       </c>
-      <c r="BO32" s="28"/>
+      <c r="BO32" s="28">
+        <v>388</v>
+      </c>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="22"/>
       <c r="BR32" s="28"/>
       <c r="BS32" s="28"/>
       <c r="BT32" s="28"/>
       <c r="BU32" s="28"/>
     </row>
     <row r="33" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
       <c r="I33" s="16"/>
       <c r="J33" s="18"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="21">
         <v>137</v>
@@ -12376,54 +12469,56 @@
       </c>
       <c r="BF33" s="28">
         <v>298</v>
       </c>
       <c r="BG33" s="28">
         <v>208</v>
       </c>
       <c r="BH33" s="28">
         <v>272</v>
       </c>
       <c r="BI33" s="22">
         <v>234</v>
       </c>
       <c r="BJ33" s="22">
         <v>302</v>
       </c>
       <c r="BK33" s="22">
         <v>316</v>
       </c>
       <c r="BL33" s="28">
         <v>312</v>
       </c>
       <c r="BM33" s="28">
         <v>357</v>
       </c>
-      <c r="BN33" s="88">
+      <c r="BN33" s="28">
         <v>261</v>
       </c>
-      <c r="BO33" s="28"/>
+      <c r="BO33" s="28">
+        <v>304</v>
+      </c>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="22"/>
       <c r="BR33" s="28"/>
       <c r="BS33" s="28"/>
       <c r="BT33" s="28"/>
       <c r="BU33" s="28"/>
     </row>
     <row r="34" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="17"/>
       <c r="I34" s="16"/>
       <c r="J34" s="18"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="21">
         <v>53</v>
@@ -12559,54 +12654,56 @@
       </c>
       <c r="BF34" s="28">
         <v>186</v>
       </c>
       <c r="BG34" s="28">
         <v>153</v>
       </c>
       <c r="BH34" s="28">
         <v>124</v>
       </c>
       <c r="BI34" s="22">
         <v>145</v>
       </c>
       <c r="BJ34" s="22">
         <v>159</v>
       </c>
       <c r="BK34" s="22">
         <v>121</v>
       </c>
       <c r="BL34" s="28">
         <v>109</v>
       </c>
       <c r="BM34" s="28">
         <v>122</v>
       </c>
-      <c r="BN34" s="88">
+      <c r="BN34" s="28">
         <v>85</v>
       </c>
-      <c r="BO34" s="28"/>
+      <c r="BO34" s="28">
+        <v>123</v>
+      </c>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="22"/>
       <c r="BR34" s="28"/>
       <c r="BS34" s="28"/>
       <c r="BT34" s="28"/>
       <c r="BU34" s="28"/>
     </row>
     <row r="35" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="21">
         <v>209</v>
@@ -12742,54 +12839,56 @@
       </c>
       <c r="BF35" s="28">
         <v>425</v>
       </c>
       <c r="BG35" s="28">
         <v>450</v>
       </c>
       <c r="BH35" s="28">
         <v>305</v>
       </c>
       <c r="BI35" s="22">
         <v>383</v>
       </c>
       <c r="BJ35" s="22">
         <v>620</v>
       </c>
       <c r="BK35" s="22">
         <v>476</v>
       </c>
       <c r="BL35" s="28">
         <v>455</v>
       </c>
       <c r="BM35" s="28">
         <v>471</v>
       </c>
-      <c r="BN35" s="88">
+      <c r="BN35" s="28">
         <v>410</v>
       </c>
-      <c r="BO35" s="28"/>
+      <c r="BO35" s="28">
+        <v>484</v>
+      </c>
       <c r="BP35" s="28"/>
       <c r="BQ35" s="28"/>
       <c r="BR35" s="28"/>
       <c r="BS35" s="28"/>
       <c r="BT35" s="28"/>
       <c r="BU35" s="28"/>
     </row>
     <row r="36" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A36" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="31"/>
       <c r="C36" s="31"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="31"/>
       <c r="H36" s="32"/>
       <c r="I36" s="31"/>
       <c r="J36" s="32"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="32"/>
       <c r="N36" s="33">
         <v>81</v>
@@ -12925,54 +13024,56 @@
       </c>
       <c r="BF36" s="34">
         <v>136</v>
       </c>
       <c r="BG36" s="34">
         <v>151</v>
       </c>
       <c r="BH36" s="34">
         <v>160</v>
       </c>
       <c r="BI36" s="34">
         <v>117</v>
       </c>
       <c r="BJ36" s="34">
         <v>153</v>
       </c>
       <c r="BK36" s="34">
         <v>144</v>
       </c>
       <c r="BL36" s="34">
         <v>117</v>
       </c>
       <c r="BM36" s="34">
         <v>138</v>
       </c>
-      <c r="BN36" s="89">
+      <c r="BN36" s="34">
         <v>110</v>
       </c>
-      <c r="BO36" s="34"/>
+      <c r="BO36" s="34">
+        <v>109</v>
+      </c>
       <c r="BP36" s="34"/>
       <c r="BQ36" s="34"/>
       <c r="BR36" s="34"/>
       <c r="BS36" s="34"/>
       <c r="BT36" s="34"/>
       <c r="BU36" s="34"/>
     </row>
     <row r="37" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="A37" s="35"/>
       <c r="Z37" s="20"/>
       <c r="AA37" s="21"/>
       <c r="AL37" s="20"/>
       <c r="AM37" s="21"/>
       <c r="AN37" s="20"/>
       <c r="AX37" s="20"/>
       <c r="AY37" s="21"/>
       <c r="AZ37" s="20"/>
       <c r="BJ37" s="20"/>
       <c r="BK37" s="21"/>
       <c r="BL37" s="20"/>
     </row>
     <row r="38" spans="1:73" s="36" customFormat="1" ht="11.25">
       <c r="Z38" s="20"/>
       <c r="AL38" s="20"/>
       <c r="AX38" s="20"/>
@@ -12991,269 +13092,269 @@
       <c r="BJ40" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU41"/>
   <sheetViews>
-    <sheetView topLeftCell="AT1" workbookViewId="0">
-      <selection activeCell="BD20" sqref="BD20"/>
+    <sheetView tabSelected="1" topLeftCell="AT1" workbookViewId="0">
+      <selection activeCell="BN26" sqref="BN26:BO36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="38" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="9.140625" style="36"/>
     <col min="47" max="49" width="9.140625" style="36"/>
     <col min="50" max="50" width="9.140625" style="20"/>
     <col min="51" max="56" width="9.140625" style="36"/>
     <col min="58" max="61" width="9.140625" style="36"/>
     <col min="62" max="62" width="9.140625" style="20"/>
     <col min="63" max="68" width="9.140625" style="36"/>
     <col min="70" max="73" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="36" customFormat="1" ht="12.75">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="71"/>
-[...70 lines deleted...]
-      <c r="BU1" s="71"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="73"/>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="Q1" s="73"/>
+      <c r="R1" s="73"/>
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="73"/>
+      <c r="Y1" s="73"/>
+      <c r="Z1" s="73"/>
+      <c r="AA1" s="73"/>
+      <c r="AB1" s="73"/>
+      <c r="AC1" s="73"/>
+      <c r="AD1" s="73"/>
+      <c r="AE1" s="73"/>
+      <c r="AF1" s="73"/>
+      <c r="AG1" s="73"/>
+      <c r="AH1" s="73"/>
+      <c r="AI1" s="73"/>
+      <c r="AJ1" s="73"/>
+      <c r="AK1" s="73"/>
+      <c r="AL1" s="73"/>
+      <c r="AM1" s="73"/>
+      <c r="AN1" s="73"/>
+      <c r="AO1" s="73"/>
+      <c r="AP1" s="73"/>
+      <c r="AQ1" s="73"/>
+      <c r="AR1" s="73"/>
+      <c r="AS1" s="73"/>
+      <c r="AT1" s="73"/>
+      <c r="AU1" s="73"/>
+      <c r="AV1" s="73"/>
+      <c r="AW1" s="73"/>
+      <c r="AX1" s="73"/>
+      <c r="AY1" s="73"/>
+      <c r="AZ1" s="73"/>
+      <c r="BA1" s="73"/>
+      <c r="BB1" s="73"/>
+      <c r="BC1" s="73"/>
+      <c r="BD1" s="73"/>
+      <c r="BE1" s="73"/>
+      <c r="BF1" s="73"/>
+      <c r="BG1" s="73"/>
+      <c r="BH1" s="73"/>
+      <c r="BI1" s="73"/>
+      <c r="BJ1" s="73"/>
+      <c r="BK1" s="73"/>
+      <c r="BL1" s="73"/>
+      <c r="BM1" s="73"/>
+      <c r="BN1" s="73"/>
+      <c r="BO1" s="73"/>
+      <c r="BP1" s="73"/>
+      <c r="BQ1" s="73"/>
+      <c r="BR1" s="73"/>
+      <c r="BS1" s="73"/>
+      <c r="BT1" s="73"/>
+      <c r="BU1" s="73"/>
     </row>
     <row r="2" spans="1:73" s="4" customFormat="1" ht="11.25">
       <c r="X2" s="42"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="37"/>
       <c r="AA2" s="37"/>
       <c r="AB2" s="37"/>
       <c r="AC2" s="37"/>
       <c r="AD2" s="37"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="37"/>
       <c r="AG2" s="37"/>
       <c r="AH2" s="37"/>
       <c r="AI2" s="37"/>
       <c r="AJ2" s="37"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="56"/>
       <c r="AM2" s="6"/>
       <c r="AO2" s="56"/>
       <c r="AR2" s="56"/>
       <c r="AW2" s="6"/>
       <c r="AX2" s="56"/>
       <c r="AY2" s="6"/>
       <c r="BA2" s="56"/>
       <c r="BD2" s="56"/>
       <c r="BI2" s="6"/>
       <c r="BJ2" s="56"/>
       <c r="BK2" s="6"/>
       <c r="BM2" s="56"/>
       <c r="BP2" s="56"/>
       <c r="BU2" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A3" s="75"/>
-      <c r="B3" s="77">
+      <c r="A3" s="77"/>
+      <c r="B3" s="79">
         <v>2021</v>
       </c>
-      <c r="C3" s="78"/>
-[...10 lines deleted...]
-      <c r="N3" s="77">
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80"/>
+      <c r="F3" s="80"/>
+      <c r="G3" s="80"/>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
+      <c r="J3" s="80"/>
+      <c r="K3" s="80"/>
+      <c r="L3" s="80"/>
+      <c r="M3" s="80"/>
+      <c r="N3" s="79">
         <v>2022</v>
       </c>
-      <c r="O3" s="78"/>
-[...10 lines deleted...]
-      <c r="Z3" s="81">
+      <c r="O3" s="80"/>
+      <c r="P3" s="80"/>
+      <c r="Q3" s="80"/>
+      <c r="R3" s="80"/>
+      <c r="S3" s="80"/>
+      <c r="T3" s="80"/>
+      <c r="U3" s="80"/>
+      <c r="V3" s="80"/>
+      <c r="W3" s="80"/>
+      <c r="X3" s="80"/>
+      <c r="Y3" s="80"/>
+      <c r="Z3" s="83">
         <v>2023</v>
       </c>
-      <c r="AA3" s="82"/>
-[...6 lines deleted...]
-      <c r="AH3" s="82"/>
+      <c r="AA3" s="84"/>
+      <c r="AB3" s="84"/>
+      <c r="AC3" s="84"/>
+      <c r="AD3" s="84"/>
+      <c r="AE3" s="84"/>
+      <c r="AF3" s="84"/>
+      <c r="AG3" s="84"/>
+      <c r="AH3" s="84"/>
       <c r="AI3" s="38"/>
       <c r="AJ3" s="38"/>
-      <c r="AL3" s="68">
+      <c r="AL3" s="70">
         <v>2024</v>
       </c>
-      <c r="AM3" s="69"/>
-[...10 lines deleted...]
-      <c r="AX3" s="68">
+      <c r="AM3" s="71"/>
+      <c r="AN3" s="71"/>
+      <c r="AO3" s="71"/>
+      <c r="AP3" s="71"/>
+      <c r="AQ3" s="71"/>
+      <c r="AR3" s="71"/>
+      <c r="AS3" s="71"/>
+      <c r="AT3" s="71"/>
+      <c r="AU3" s="71"/>
+      <c r="AV3" s="71"/>
+      <c r="AW3" s="72"/>
+      <c r="AX3" s="70">
         <v>2025</v>
       </c>
-      <c r="AY3" s="69"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="68">
+      <c r="AY3" s="71"/>
+      <c r="AZ3" s="71"/>
+      <c r="BA3" s="71"/>
+      <c r="BB3" s="71"/>
+      <c r="BC3" s="71"/>
+      <c r="BD3" s="71"/>
+      <c r="BE3" s="71"/>
+      <c r="BF3" s="71"/>
+      <c r="BG3" s="71"/>
+      <c r="BH3" s="71"/>
+      <c r="BI3" s="72"/>
+      <c r="BJ3" s="70">
         <v>2026</v>
       </c>
-      <c r="BK3" s="69"/>
-[...9 lines deleted...]
-      <c r="BU3" s="70"/>
+      <c r="BK3" s="71"/>
+      <c r="BL3" s="71"/>
+      <c r="BM3" s="71"/>
+      <c r="BN3" s="71"/>
+      <c r="BO3" s="71"/>
+      <c r="BP3" s="71"/>
+      <c r="BQ3" s="71"/>
+      <c r="BR3" s="71"/>
+      <c r="BS3" s="71"/>
+      <c r="BT3" s="71"/>
+      <c r="BU3" s="72"/>
     </row>
     <row r="4" spans="1:73" s="36" customFormat="1" ht="11.25">
-      <c r="A4" s="76"/>
+      <c r="A4" s="78"/>
       <c r="B4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="10" t="s">
@@ -13428,125 +13529,125 @@
         <v>0</v>
       </c>
       <c r="BO4" s="58" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="57" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="57" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="59" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="66" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="66" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="49" customFormat="1" ht="11.25">
-      <c r="A5" s="72" t="s">
+      <c r="A5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="72"/>
-[...70 lines deleted...]
-      <c r="BU5" s="72"/>
+      <c r="B5" s="74"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74"/>
+      <c r="F5" s="74"/>
+      <c r="G5" s="74"/>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74"/>
+      <c r="J5" s="74"/>
+      <c r="K5" s="74"/>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74"/>
+      <c r="N5" s="74"/>
+      <c r="O5" s="74"/>
+      <c r="P5" s="74"/>
+      <c r="Q5" s="74"/>
+      <c r="R5" s="74"/>
+      <c r="S5" s="74"/>
+      <c r="T5" s="74"/>
+      <c r="U5" s="74"/>
+      <c r="V5" s="74"/>
+      <c r="W5" s="74"/>
+      <c r="X5" s="74"/>
+      <c r="Y5" s="74"/>
+      <c r="Z5" s="74"/>
+      <c r="AA5" s="74"/>
+      <c r="AB5" s="74"/>
+      <c r="AC5" s="74"/>
+      <c r="AD5" s="74"/>
+      <c r="AE5" s="74"/>
+      <c r="AF5" s="74"/>
+      <c r="AG5" s="74"/>
+      <c r="AH5" s="74"/>
+      <c r="AI5" s="74"/>
+      <c r="AJ5" s="74"/>
+      <c r="AK5" s="74"/>
+      <c r="AL5" s="74"/>
+      <c r="AM5" s="74"/>
+      <c r="AN5" s="74"/>
+      <c r="AO5" s="74"/>
+      <c r="AP5" s="74"/>
+      <c r="AQ5" s="74"/>
+      <c r="AR5" s="74"/>
+      <c r="AS5" s="74"/>
+      <c r="AT5" s="74"/>
+      <c r="AU5" s="74"/>
+      <c r="AV5" s="74"/>
+      <c r="AW5" s="74"/>
+      <c r="AX5" s="74"/>
+      <c r="AY5" s="74"/>
+      <c r="AZ5" s="74"/>
+      <c r="BA5" s="74"/>
+      <c r="BB5" s="74"/>
+      <c r="BC5" s="74"/>
+      <c r="BD5" s="74"/>
+      <c r="BE5" s="74"/>
+      <c r="BF5" s="74"/>
+      <c r="BG5" s="74"/>
+      <c r="BH5" s="74"/>
+      <c r="BI5" s="74"/>
+      <c r="BJ5" s="74"/>
+      <c r="BK5" s="74"/>
+      <c r="BL5" s="74"/>
+      <c r="BM5" s="74"/>
+      <c r="BN5" s="74"/>
+      <c r="BO5" s="74"/>
+      <c r="BP5" s="74"/>
+      <c r="BQ5" s="74"/>
+      <c r="BR5" s="74"/>
+      <c r="BS5" s="74"/>
+      <c r="BT5" s="74"/>
+      <c r="BU5" s="74"/>
     </row>
     <row r="6" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="19">
         <v>-666</v>
       </c>
       <c r="O6" s="19">
         <v>-812</v>
       </c>
       <c r="P6" s="19">
         <v>-508</v>
@@ -13677,54 +13778,56 @@
       </c>
       <c r="BF6" s="22">
         <v>-1235</v>
       </c>
       <c r="BG6" s="22">
         <v>-1202</v>
       </c>
       <c r="BH6" s="22">
         <v>-855</v>
       </c>
       <c r="BI6" s="22">
         <v>-858</v>
       </c>
       <c r="BJ6" s="22">
         <v>-1128</v>
       </c>
       <c r="BK6" s="22">
         <v>-788</v>
       </c>
       <c r="BL6" s="22">
         <v>-819</v>
       </c>
       <c r="BM6" s="22">
         <v>-1026</v>
       </c>
-      <c r="BN6" s="67">
+      <c r="BN6" s="22">
         <v>-824</v>
       </c>
-      <c r="BO6" s="22"/>
+      <c r="BO6" s="22">
+        <v>-1119</v>
+      </c>
       <c r="BP6" s="22"/>
       <c r="BQ6" s="22"/>
       <c r="BR6" s="22"/>
       <c r="BS6" s="22"/>
       <c r="BT6" s="22"/>
       <c r="BU6" s="22"/>
     </row>
     <row r="7" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="50"/>
       <c r="H7" s="18"/>
       <c r="I7" s="15"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
       <c r="N7" s="51">
         <v>19</v>
@@ -13860,54 +13963,56 @@
       </c>
       <c r="BF7" s="22">
         <v>77</v>
       </c>
       <c r="BG7" s="22">
         <v>25</v>
       </c>
       <c r="BH7" s="22">
         <v>70</v>
       </c>
       <c r="BI7" s="22">
         <v>-36</v>
       </c>
       <c r="BJ7" s="22">
         <v>-32</v>
       </c>
       <c r="BK7" s="22">
         <v>71</v>
       </c>
       <c r="BL7" s="22">
         <v>-161</v>
       </c>
       <c r="BM7" s="22">
         <v>-200</v>
       </c>
-      <c r="BN7" s="67">
+      <c r="BN7" s="22">
         <v>-48</v>
       </c>
-      <c r="BO7" s="22"/>
+      <c r="BO7" s="22">
+        <v>13</v>
+      </c>
       <c r="BP7" s="22"/>
       <c r="BQ7" s="22"/>
       <c r="BR7" s="22"/>
       <c r="BS7" s="22"/>
       <c r="BT7" s="22"/>
       <c r="BU7" s="22"/>
     </row>
     <row r="8" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="50"/>
       <c r="H8" s="18"/>
       <c r="I8" s="15"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="51">
         <v>-32</v>
@@ -14043,54 +14148,56 @@
       </c>
       <c r="BF8" s="22">
         <v>-57</v>
       </c>
       <c r="BG8" s="22">
         <v>-20</v>
       </c>
       <c r="BH8" s="22">
         <v>-18</v>
       </c>
       <c r="BI8" s="22">
         <v>-13</v>
       </c>
       <c r="BJ8" s="22">
         <v>-40</v>
       </c>
       <c r="BK8" s="22">
         <v>-50</v>
       </c>
       <c r="BL8" s="22">
         <v>1</v>
       </c>
       <c r="BM8" s="22">
         <v>-26</v>
       </c>
-      <c r="BN8" s="67">
+      <c r="BN8" s="22">
         <v>-51</v>
       </c>
-      <c r="BO8" s="22"/>
+      <c r="BO8" s="22">
+        <v>-23</v>
+      </c>
       <c r="BP8" s="22"/>
       <c r="BQ8" s="22"/>
       <c r="BR8" s="22"/>
       <c r="BS8" s="22"/>
       <c r="BT8" s="22"/>
       <c r="BU8" s="22"/>
     </row>
     <row r="9" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="50"/>
       <c r="H9" s="18"/>
       <c r="I9" s="15"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="51">
         <v>-53</v>
@@ -14226,54 +14333,56 @@
       </c>
       <c r="BF9" s="22">
         <v>-226</v>
       </c>
       <c r="BG9" s="22">
         <v>-176</v>
       </c>
       <c r="BH9" s="22">
         <v>-113</v>
       </c>
       <c r="BI9" s="22">
         <v>-91</v>
       </c>
       <c r="BJ9" s="22">
         <v>-101</v>
       </c>
       <c r="BK9" s="22">
         <v>-71</v>
       </c>
       <c r="BL9" s="22">
         <v>-120</v>
       </c>
       <c r="BM9" s="22">
         <v>-105</v>
       </c>
-      <c r="BN9" s="67">
+      <c r="BN9" s="22">
         <v>-83</v>
       </c>
-      <c r="BO9" s="22"/>
+      <c r="BO9" s="22">
+        <v>-140</v>
+      </c>
       <c r="BP9" s="22"/>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="22"/>
       <c r="BS9" s="22"/>
       <c r="BT9" s="22"/>
       <c r="BU9" s="22"/>
     </row>
     <row r="10" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="50"/>
       <c r="H10" s="18"/>
       <c r="I10" s="15"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="51">
         <v>-95</v>
@@ -14409,54 +14518,56 @@
       </c>
       <c r="BF10" s="22">
         <v>-224</v>
       </c>
       <c r="BG10" s="22">
         <v>-162</v>
       </c>
       <c r="BH10" s="22">
         <v>-160</v>
       </c>
       <c r="BI10" s="22">
         <v>-121</v>
       </c>
       <c r="BJ10" s="22">
         <v>-111</v>
       </c>
       <c r="BK10" s="22">
         <v>-128</v>
       </c>
       <c r="BL10" s="22">
         <v>-91</v>
       </c>
       <c r="BM10" s="22">
         <v>-109</v>
       </c>
-      <c r="BN10" s="67">
+      <c r="BN10" s="22">
         <v>-112</v>
       </c>
-      <c r="BO10" s="22"/>
+      <c r="BO10" s="22">
+        <v>-105</v>
+      </c>
       <c r="BP10" s="22"/>
       <c r="BQ10" s="22"/>
       <c r="BR10" s="22"/>
       <c r="BS10" s="22"/>
       <c r="BT10" s="22"/>
       <c r="BU10" s="22"/>
     </row>
     <row r="11" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="50"/>
       <c r="H11" s="18"/>
       <c r="I11" s="15"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="51">
         <v>-50</v>
@@ -14592,54 +14703,56 @@
       </c>
       <c r="BF11" s="22">
         <v>-162</v>
       </c>
       <c r="BG11" s="22">
         <v>-130</v>
       </c>
       <c r="BH11" s="22">
         <v>-145</v>
       </c>
       <c r="BI11" s="22">
         <v>-128</v>
       </c>
       <c r="BJ11" s="22">
         <v>-85</v>
       </c>
       <c r="BK11" s="22">
         <v>-108</v>
       </c>
       <c r="BL11" s="22">
         <v>-99</v>
       </c>
       <c r="BM11" s="22">
         <v>-59</v>
       </c>
-      <c r="BN11" s="67">
+      <c r="BN11" s="22">
         <v>-27</v>
       </c>
-      <c r="BO11" s="22"/>
+      <c r="BO11" s="22">
+        <v>-114</v>
+      </c>
       <c r="BP11" s="22"/>
       <c r="BQ11" s="22"/>
       <c r="BR11" s="22"/>
       <c r="BS11" s="22"/>
       <c r="BT11" s="22"/>
       <c r="BU11" s="22"/>
     </row>
     <row r="12" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="50"/>
       <c r="H12" s="18"/>
       <c r="I12" s="15"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="51">
         <v>-109</v>
@@ -14775,54 +14888,56 @@
       </c>
       <c r="BF12" s="22">
         <v>-210</v>
       </c>
       <c r="BG12" s="22">
         <v>-136</v>
       </c>
       <c r="BH12" s="22">
         <v>-115</v>
       </c>
       <c r="BI12" s="22">
         <v>-115</v>
       </c>
       <c r="BJ12" s="22">
         <v>-219</v>
       </c>
       <c r="BK12" s="22">
         <v>-138</v>
       </c>
       <c r="BL12" s="22">
         <v>-49</v>
       </c>
       <c r="BM12" s="22">
         <v>-81</v>
       </c>
-      <c r="BN12" s="67">
+      <c r="BN12" s="22">
         <v>-74</v>
       </c>
-      <c r="BO12" s="22"/>
+      <c r="BO12" s="22">
+        <v>-175</v>
+      </c>
       <c r="BP12" s="22"/>
       <c r="BQ12" s="22"/>
       <c r="BR12" s="22"/>
       <c r="BS12" s="22"/>
       <c r="BT12" s="22"/>
       <c r="BU12" s="22"/>
     </row>
     <row r="13" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="50"/>
       <c r="H13" s="18"/>
       <c r="I13" s="15"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="51">
         <v>-59</v>
@@ -14958,54 +15073,56 @@
       </c>
       <c r="BF13" s="22">
         <v>-30</v>
       </c>
       <c r="BG13" s="22">
         <v>-73</v>
       </c>
       <c r="BH13" s="22">
         <v>-89</v>
       </c>
       <c r="BI13" s="22">
         <v>-88</v>
       </c>
       <c r="BJ13" s="22">
         <v>-83</v>
       </c>
       <c r="BK13" s="22">
         <v>-101</v>
       </c>
       <c r="BL13" s="22">
         <v>-83</v>
       </c>
       <c r="BM13" s="22">
         <v>-101</v>
       </c>
-      <c r="BN13" s="67">
+      <c r="BN13" s="22">
         <v>-68</v>
       </c>
-      <c r="BO13" s="22"/>
+      <c r="BO13" s="22">
+        <v>-111</v>
+      </c>
       <c r="BP13" s="22"/>
       <c r="BQ13" s="22"/>
       <c r="BR13" s="22"/>
       <c r="BS13" s="22"/>
       <c r="BT13" s="22"/>
       <c r="BU13" s="22"/>
     </row>
     <row r="14" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="51">
         <v>-50</v>
@@ -15141,54 +15258,56 @@
       </c>
       <c r="BF14" s="22">
         <v>-102</v>
       </c>
       <c r="BG14" s="22">
         <v>-145</v>
       </c>
       <c r="BH14" s="22">
         <v>-55</v>
       </c>
       <c r="BI14" s="22">
         <v>-69</v>
       </c>
       <c r="BJ14" s="22">
         <v>-121</v>
       </c>
       <c r="BK14" s="22">
         <v>-97</v>
       </c>
       <c r="BL14" s="22">
         <v>-42</v>
       </c>
       <c r="BM14" s="22">
         <v>-97</v>
       </c>
-      <c r="BN14" s="67">
+      <c r="BN14" s="22">
         <v>-102</v>
       </c>
-      <c r="BO14" s="22"/>
+      <c r="BO14" s="22">
+        <v>-94</v>
+      </c>
       <c r="BP14" s="22"/>
       <c r="BQ14" s="22"/>
       <c r="BR14" s="22"/>
       <c r="BS14" s="22"/>
       <c r="BT14" s="22"/>
       <c r="BU14" s="22"/>
     </row>
     <row r="15" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="50"/>
       <c r="H15" s="18"/>
       <c r="I15" s="15"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="51">
         <v>-173</v>
@@ -15324,54 +15443,56 @@
       </c>
       <c r="BF15" s="22">
         <v>-207</v>
       </c>
       <c r="BG15" s="22">
         <v>-251</v>
       </c>
       <c r="BH15" s="22">
         <v>-115</v>
       </c>
       <c r="BI15" s="22">
         <v>-145</v>
       </c>
       <c r="BJ15" s="22">
         <v>-219</v>
       </c>
       <c r="BK15" s="22">
         <v>-103</v>
       </c>
       <c r="BL15" s="22">
         <v>-73</v>
       </c>
       <c r="BM15" s="22">
         <v>-169</v>
       </c>
-      <c r="BN15" s="67">
+      <c r="BN15" s="22">
         <v>-214</v>
       </c>
-      <c r="BO15" s="22"/>
+      <c r="BO15" s="22">
+        <v>-289</v>
+      </c>
       <c r="BP15" s="22"/>
       <c r="BQ15" s="22"/>
       <c r="BR15" s="22"/>
       <c r="BS15" s="22"/>
       <c r="BT15" s="22"/>
       <c r="BU15" s="22"/>
     </row>
     <row r="16" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A16" s="48" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="50"/>
       <c r="H16" s="18"/>
       <c r="I16" s="15"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="51">
         <v>-64</v>
@@ -15507,137 +15628,139 @@
       </c>
       <c r="BF16" s="22">
         <v>-94</v>
       </c>
       <c r="BG16" s="22">
         <v>-134</v>
       </c>
       <c r="BH16" s="22">
         <v>-115</v>
       </c>
       <c r="BI16" s="22">
         <v>-52</v>
       </c>
       <c r="BJ16" s="22">
         <v>-117</v>
       </c>
       <c r="BK16" s="22">
         <v>-63</v>
       </c>
       <c r="BL16" s="22">
         <v>-102</v>
       </c>
       <c r="BM16" s="22">
         <v>-79</v>
       </c>
-      <c r="BN16" s="88">
+      <c r="BN16" s="22">
         <v>-45</v>
       </c>
-      <c r="BO16" s="22"/>
+      <c r="BO16" s="22">
+        <v>-81</v>
+      </c>
       <c r="BP16" s="22"/>
       <c r="BQ16" s="22"/>
       <c r="BR16" s="22"/>
       <c r="BS16" s="22"/>
       <c r="BT16" s="22"/>
       <c r="BU16" s="22"/>
     </row>
     <row r="17" spans="1:73" s="49" customFormat="1" ht="11.25">
-      <c r="A17" s="73" t="s">
+      <c r="A17" s="75" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="73"/>
-[...70 lines deleted...]
-      <c r="BU17" s="73"/>
+      <c r="B17" s="75"/>
+      <c r="C17" s="75"/>
+      <c r="D17" s="75"/>
+      <c r="E17" s="75"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="75"/>
+      <c r="H17" s="75"/>
+      <c r="I17" s="75"/>
+      <c r="J17" s="75"/>
+      <c r="K17" s="75"/>
+      <c r="L17" s="75"/>
+      <c r="M17" s="75"/>
+      <c r="N17" s="75"/>
+      <c r="O17" s="75"/>
+      <c r="P17" s="75"/>
+      <c r="Q17" s="75"/>
+      <c r="R17" s="75"/>
+      <c r="S17" s="75"/>
+      <c r="T17" s="75"/>
+      <c r="U17" s="75"/>
+      <c r="V17" s="75"/>
+      <c r="W17" s="75"/>
+      <c r="X17" s="75"/>
+      <c r="Y17" s="75"/>
+      <c r="Z17" s="75"/>
+      <c r="AA17" s="75"/>
+      <c r="AB17" s="75"/>
+      <c r="AC17" s="75"/>
+      <c r="AD17" s="75"/>
+      <c r="AE17" s="75"/>
+      <c r="AF17" s="75"/>
+      <c r="AG17" s="75"/>
+      <c r="AH17" s="75"/>
+      <c r="AI17" s="75"/>
+      <c r="AJ17" s="75"/>
+      <c r="AK17" s="75"/>
+      <c r="AL17" s="75"/>
+      <c r="AM17" s="75"/>
+      <c r="AN17" s="75"/>
+      <c r="AO17" s="75"/>
+      <c r="AP17" s="75"/>
+      <c r="AQ17" s="75"/>
+      <c r="AR17" s="75"/>
+      <c r="AS17" s="75"/>
+      <c r="AT17" s="75"/>
+      <c r="AU17" s="75"/>
+      <c r="AV17" s="75"/>
+      <c r="AW17" s="75"/>
+      <c r="AX17" s="75"/>
+      <c r="AY17" s="75"/>
+      <c r="AZ17" s="75"/>
+      <c r="BA17" s="75"/>
+      <c r="BB17" s="75"/>
+      <c r="BC17" s="75"/>
+      <c r="BD17" s="75"/>
+      <c r="BE17" s="75"/>
+      <c r="BF17" s="75"/>
+      <c r="BG17" s="75"/>
+      <c r="BH17" s="75"/>
+      <c r="BI17" s="75"/>
+      <c r="BJ17" s="75"/>
+      <c r="BK17" s="75"/>
+      <c r="BL17" s="75"/>
+      <c r="BM17" s="75"/>
+      <c r="BN17" s="75"/>
+      <c r="BO17" s="75"/>
+      <c r="BP17" s="75"/>
+      <c r="BQ17" s="75"/>
+      <c r="BR17" s="75"/>
+      <c r="BS17" s="75"/>
+      <c r="BT17" s="75"/>
+      <c r="BU17" s="75"/>
     </row>
     <row r="18" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="19">
         <v>-182</v>
       </c>
       <c r="O18" s="19">
         <v>-138</v>
       </c>
       <c r="P18" s="19">
         <v>-121</v>
@@ -15767,54 +15890,56 @@
       </c>
       <c r="BF18" s="22">
         <v>-284</v>
       </c>
       <c r="BG18" s="22">
         <v>-312</v>
       </c>
       <c r="BH18" s="22">
         <v>-229</v>
       </c>
       <c r="BI18" s="22">
         <v>-254</v>
       </c>
       <c r="BJ18" s="22">
         <v>-380</v>
       </c>
       <c r="BK18" s="22">
         <v>-362</v>
       </c>
       <c r="BL18" s="22">
         <v>-413</v>
       </c>
       <c r="BM18" s="22">
         <v>-520</v>
       </c>
-      <c r="BN18" s="67">
+      <c r="BN18" s="22">
         <v>-223</v>
       </c>
-      <c r="BO18" s="22"/>
+      <c r="BO18" s="22">
+        <v>-156</v>
+      </c>
       <c r="BP18" s="22"/>
       <c r="BQ18" s="22"/>
       <c r="BR18" s="22"/>
       <c r="BS18" s="22"/>
       <c r="BT18" s="22"/>
       <c r="BU18" s="22"/>
     </row>
     <row r="19" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="18"/>
       <c r="I19" s="15"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="19">
         <v>-54</v>
@@ -15950,54 +16075,56 @@
       </c>
       <c r="BF19" s="22">
         <v>-75</v>
       </c>
       <c r="BG19" s="22">
         <v>-73</v>
       </c>
       <c r="BH19" s="22">
         <v>-79</v>
       </c>
       <c r="BI19" s="22">
         <v>-175</v>
       </c>
       <c r="BJ19" s="22">
         <v>-175</v>
       </c>
       <c r="BK19" s="22">
         <v>-210</v>
       </c>
       <c r="BL19" s="22">
         <v>-300</v>
       </c>
       <c r="BM19" s="22">
         <v>-265</v>
       </c>
-      <c r="BN19" s="67">
+      <c r="BN19" s="22">
         <v>-57</v>
       </c>
-      <c r="BO19" s="22"/>
+      <c r="BO19" s="22">
+        <v>6</v>
+      </c>
       <c r="BP19" s="22"/>
       <c r="BQ19" s="22"/>
       <c r="BR19" s="22"/>
       <c r="BS19" s="22"/>
       <c r="BT19" s="22"/>
       <c r="BU19" s="22"/>
     </row>
     <row r="20" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="18"/>
       <c r="I20" s="15"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="19">
         <v>-24</v>
@@ -16133,54 +16260,56 @@
       </c>
       <c r="BF20" s="22">
         <v>-48</v>
       </c>
       <c r="BG20" s="22">
         <v>-23</v>
       </c>
       <c r="BH20" s="22">
         <v>-11</v>
       </c>
       <c r="BI20" s="22">
         <v>-13</v>
       </c>
       <c r="BJ20" s="22">
         <v>-37</v>
       </c>
       <c r="BK20" s="22">
         <v>-47</v>
       </c>
       <c r="BL20" s="22">
         <v>-5</v>
       </c>
       <c r="BM20" s="22">
         <v>-29</v>
       </c>
-      <c r="BN20" s="67">
+      <c r="BN20" s="22">
         <v>-46</v>
       </c>
-      <c r="BO20" s="22"/>
+      <c r="BO20" s="22">
+        <v>-28</v>
+      </c>
       <c r="BP20" s="22"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="22"/>
       <c r="BS20" s="22"/>
       <c r="BT20" s="22"/>
       <c r="BU20" s="22"/>
     </row>
     <row r="21" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A21" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="18"/>
       <c r="I21" s="15"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="19">
         <v>-13</v>
@@ -16316,54 +16445,56 @@
       </c>
       <c r="BF21" s="22">
         <v>-73</v>
       </c>
       <c r="BG21" s="22">
         <v>-32</v>
       </c>
       <c r="BH21" s="22">
         <v>-34</v>
       </c>
       <c r="BI21" s="22">
         <v>-34</v>
       </c>
       <c r="BJ21" s="22">
         <v>-22</v>
       </c>
       <c r="BK21" s="22">
         <v>-46</v>
       </c>
       <c r="BL21" s="22">
         <v>-7</v>
       </c>
       <c r="BM21" s="22">
         <v>-56</v>
       </c>
-      <c r="BN21" s="67">
+      <c r="BN21" s="22">
         <v>-2</v>
       </c>
-      <c r="BO21" s="22"/>
+      <c r="BO21" s="22">
+        <v>21</v>
+      </c>
       <c r="BP21" s="22"/>
       <c r="BQ21" s="22"/>
       <c r="BR21" s="22"/>
       <c r="BS21" s="22"/>
       <c r="BT21" s="22"/>
       <c r="BU21" s="22"/>
     </row>
     <row r="22" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="18"/>
       <c r="I22" s="15"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="19">
         <v>-36</v>
@@ -16499,54 +16630,56 @@
       </c>
       <c r="BF22" s="22">
         <v>-5</v>
       </c>
       <c r="BG22" s="22">
         <v>-71</v>
       </c>
       <c r="BH22" s="22">
         <v>-11</v>
       </c>
       <c r="BI22" s="22">
         <v>-10</v>
       </c>
       <c r="BJ22" s="22">
         <v>-70</v>
       </c>
       <c r="BK22" s="22">
         <v>-49</v>
       </c>
       <c r="BL22" s="22">
         <v>-59</v>
       </c>
       <c r="BM22" s="22">
         <v>-81</v>
       </c>
-      <c r="BN22" s="67">
+      <c r="BN22" s="22">
         <v>-69</v>
       </c>
-      <c r="BO22" s="22"/>
+      <c r="BO22" s="22">
+        <v>-53</v>
+      </c>
       <c r="BP22" s="22"/>
       <c r="BQ22" s="22"/>
       <c r="BR22" s="22"/>
       <c r="BS22" s="22"/>
       <c r="BT22" s="22"/>
       <c r="BU22" s="22"/>
     </row>
     <row r="23" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="18"/>
       <c r="I23" s="15"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="19">
         <v>-41</v>
@@ -16682,54 +16815,56 @@
       </c>
       <c r="BF23" s="22">
         <v>-51</v>
       </c>
       <c r="BG23" s="22">
         <v>-68</v>
       </c>
       <c r="BH23" s="22">
         <v>-62</v>
       </c>
       <c r="BI23" s="22">
         <v>-24</v>
       </c>
       <c r="BJ23" s="22">
         <v>-25</v>
       </c>
       <c r="BK23" s="22">
         <v>17</v>
       </c>
       <c r="BL23" s="22">
         <v>26</v>
       </c>
       <c r="BM23" s="22">
         <v>-74</v>
       </c>
-      <c r="BN23" s="67">
+      <c r="BN23" s="22">
         <v>-71</v>
       </c>
-      <c r="BO23" s="22"/>
+      <c r="BO23" s="22">
+        <v>-64</v>
+      </c>
       <c r="BP23" s="22"/>
       <c r="BQ23" s="22"/>
       <c r="BR23" s="22"/>
       <c r="BS23" s="22"/>
       <c r="BT23" s="22"/>
       <c r="BU23" s="22"/>
     </row>
     <row r="24" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A24" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="18"/>
       <c r="I24" s="15"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="19">
         <v>-14</v>
@@ -16865,137 +17000,139 @@
       </c>
       <c r="BF24" s="22">
         <v>-32</v>
       </c>
       <c r="BG24" s="22">
         <v>-45</v>
       </c>
       <c r="BH24" s="22">
         <v>-32</v>
       </c>
       <c r="BI24" s="22">
         <v>2</v>
       </c>
       <c r="BJ24" s="22">
         <v>-51</v>
       </c>
       <c r="BK24" s="22">
         <v>-27</v>
       </c>
       <c r="BL24" s="22">
         <v>-68</v>
       </c>
       <c r="BM24" s="22">
         <v>-15</v>
       </c>
-      <c r="BN24" s="67">
+      <c r="BN24" s="22">
         <v>22</v>
       </c>
-      <c r="BO24" s="22"/>
+      <c r="BO24" s="22">
+        <v>-38</v>
+      </c>
       <c r="BP24" s="22"/>
       <c r="BQ24" s="22"/>
       <c r="BR24" s="22"/>
       <c r="BS24" s="22"/>
       <c r="BT24" s="22"/>
       <c r="BU24" s="22"/>
     </row>
     <row r="25" spans="1:73" s="49" customFormat="1" ht="11.25">
-      <c r="A25" s="80" t="s">
+      <c r="A25" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="80"/>
-[...70 lines deleted...]
-      <c r="BU25" s="80"/>
+      <c r="B25" s="82"/>
+      <c r="C25" s="82"/>
+      <c r="D25" s="82"/>
+      <c r="E25" s="82"/>
+      <c r="F25" s="82"/>
+      <c r="G25" s="82"/>
+      <c r="H25" s="82"/>
+      <c r="I25" s="82"/>
+      <c r="J25" s="82"/>
+      <c r="K25" s="82"/>
+      <c r="L25" s="82"/>
+      <c r="M25" s="82"/>
+      <c r="N25" s="82"/>
+      <c r="O25" s="82"/>
+      <c r="P25" s="82"/>
+      <c r="Q25" s="82"/>
+      <c r="R25" s="82"/>
+      <c r="S25" s="82"/>
+      <c r="T25" s="82"/>
+      <c r="U25" s="82"/>
+      <c r="V25" s="82"/>
+      <c r="W25" s="82"/>
+      <c r="X25" s="82"/>
+      <c r="Y25" s="82"/>
+      <c r="Z25" s="82"/>
+      <c r="AA25" s="82"/>
+      <c r="AB25" s="82"/>
+      <c r="AC25" s="82"/>
+      <c r="AD25" s="82"/>
+      <c r="AE25" s="82"/>
+      <c r="AF25" s="82"/>
+      <c r="AG25" s="82"/>
+      <c r="AH25" s="82"/>
+      <c r="AI25" s="82"/>
+      <c r="AJ25" s="82"/>
+      <c r="AK25" s="82"/>
+      <c r="AL25" s="82"/>
+      <c r="AM25" s="82"/>
+      <c r="AN25" s="82"/>
+      <c r="AO25" s="82"/>
+      <c r="AP25" s="82"/>
+      <c r="AQ25" s="82"/>
+      <c r="AR25" s="82"/>
+      <c r="AS25" s="82"/>
+      <c r="AT25" s="82"/>
+      <c r="AU25" s="82"/>
+      <c r="AV25" s="82"/>
+      <c r="AW25" s="82"/>
+      <c r="AX25" s="82"/>
+      <c r="AY25" s="82"/>
+      <c r="AZ25" s="82"/>
+      <c r="BA25" s="82"/>
+      <c r="BB25" s="82"/>
+      <c r="BC25" s="82"/>
+      <c r="BD25" s="82"/>
+      <c r="BE25" s="82"/>
+      <c r="BF25" s="82"/>
+      <c r="BG25" s="82"/>
+      <c r="BH25" s="82"/>
+      <c r="BI25" s="82"/>
+      <c r="BJ25" s="82"/>
+      <c r="BK25" s="82"/>
+      <c r="BL25" s="82"/>
+      <c r="BM25" s="82"/>
+      <c r="BN25" s="82"/>
+      <c r="BO25" s="82"/>
+      <c r="BP25" s="82"/>
+      <c r="BQ25" s="82"/>
+      <c r="BR25" s="82"/>
+      <c r="BS25" s="82"/>
+      <c r="BT25" s="82"/>
+      <c r="BU25" s="82"/>
     </row>
     <row r="26" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A26" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
       <c r="N26" s="19">
         <v>-484</v>
       </c>
       <c r="O26" s="19">
         <v>-674</v>
       </c>
       <c r="P26" s="19">
         <v>-387</v>
@@ -17125,54 +17262,56 @@
       </c>
       <c r="BF26" s="28">
         <v>-951</v>
       </c>
       <c r="BG26" s="28">
         <v>-890</v>
       </c>
       <c r="BH26" s="28">
         <v>-626</v>
       </c>
       <c r="BI26" s="28">
         <v>-604</v>
       </c>
       <c r="BJ26" s="28">
         <v>-748</v>
       </c>
       <c r="BK26" s="28">
         <v>-426</v>
       </c>
       <c r="BL26" s="28">
         <v>-406</v>
       </c>
       <c r="BM26" s="28">
         <v>-506</v>
       </c>
-      <c r="BN26" s="88">
+      <c r="BN26" s="28">
         <v>-601</v>
       </c>
-      <c r="BO26" s="22"/>
+      <c r="BO26" s="28">
+        <v>-963</v>
+      </c>
       <c r="BP26" s="22"/>
       <c r="BQ26" s="28"/>
       <c r="BR26" s="28"/>
       <c r="BS26" s="28"/>
       <c r="BT26" s="28"/>
       <c r="BU26" s="28"/>
     </row>
     <row r="27" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="18"/>
       <c r="I27" s="15"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
       <c r="N27" s="19">
         <v>73</v>
@@ -17308,54 +17447,56 @@
       </c>
       <c r="BF27" s="28">
         <v>152</v>
       </c>
       <c r="BG27" s="28">
         <v>98</v>
       </c>
       <c r="BH27" s="28">
         <v>149</v>
       </c>
       <c r="BI27" s="28">
         <v>139</v>
       </c>
       <c r="BJ27" s="28">
         <v>143</v>
       </c>
       <c r="BK27" s="28">
         <v>281</v>
       </c>
       <c r="BL27" s="28">
         <v>139</v>
       </c>
       <c r="BM27" s="28">
         <v>65</v>
       </c>
-      <c r="BN27" s="88">
+      <c r="BN27" s="28">
         <v>9</v>
       </c>
-      <c r="BO27" s="22"/>
+      <c r="BO27" s="28">
+        <v>7</v>
+      </c>
       <c r="BP27" s="22"/>
       <c r="BQ27" s="28"/>
       <c r="BR27" s="28"/>
       <c r="BS27" s="28"/>
       <c r="BT27" s="28"/>
       <c r="BU27" s="28"/>
     </row>
     <row r="28" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="18"/>
       <c r="I28" s="15"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
       <c r="N28" s="19">
         <v>-8</v>
@@ -17491,54 +17632,56 @@
       </c>
       <c r="BF28" s="28">
         <v>-9</v>
       </c>
       <c r="BG28" s="28">
         <v>3</v>
       </c>
       <c r="BH28" s="28">
         <v>-7</v>
       </c>
       <c r="BI28" s="28">
         <v>0</v>
       </c>
       <c r="BJ28" s="28">
         <v>-3</v>
       </c>
       <c r="BK28" s="28">
         <v>-3</v>
       </c>
       <c r="BL28" s="28">
         <v>6</v>
       </c>
       <c r="BM28" s="28">
         <v>3</v>
       </c>
-      <c r="BN28" s="88">
+      <c r="BN28" s="28">
         <v>-5</v>
       </c>
-      <c r="BO28" s="22"/>
+      <c r="BO28" s="28">
+        <v>5</v>
+      </c>
       <c r="BP28" s="22"/>
       <c r="BQ28" s="28"/>
       <c r="BR28" s="28"/>
       <c r="BS28" s="28"/>
       <c r="BT28" s="28"/>
       <c r="BU28" s="28"/>
     </row>
     <row r="29" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A29" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="18"/>
       <c r="I29" s="15"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
       <c r="N29" s="19">
         <v>-53</v>
@@ -17674,54 +17817,56 @@
       </c>
       <c r="BF29" s="28">
         <v>-226</v>
       </c>
       <c r="BG29" s="28">
         <v>-176</v>
       </c>
       <c r="BH29" s="28">
         <v>-113</v>
       </c>
       <c r="BI29" s="28">
         <v>-91</v>
       </c>
       <c r="BJ29" s="28">
         <v>-101</v>
       </c>
       <c r="BK29" s="28">
         <v>-71</v>
       </c>
       <c r="BL29" s="28">
         <v>-120</v>
       </c>
       <c r="BM29" s="28">
         <v>-105</v>
       </c>
-      <c r="BN29" s="88">
+      <c r="BN29" s="28">
         <v>-83</v>
       </c>
-      <c r="BO29" s="22"/>
+      <c r="BO29" s="28">
+        <v>-140</v>
+      </c>
       <c r="BP29" s="22"/>
       <c r="BQ29" s="28"/>
       <c r="BR29" s="28"/>
       <c r="BS29" s="28"/>
       <c r="BT29" s="28"/>
       <c r="BU29" s="28"/>
     </row>
     <row r="30" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A30" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="15"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="18"/>
       <c r="I30" s="15"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
       <c r="N30" s="19">
         <v>-82</v>
@@ -17857,54 +18002,56 @@
       </c>
       <c r="BF30" s="28">
         <v>-151</v>
       </c>
       <c r="BG30" s="28">
         <v>-130</v>
       </c>
       <c r="BH30" s="28">
         <v>-126</v>
       </c>
       <c r="BI30" s="28">
         <v>-87</v>
       </c>
       <c r="BJ30" s="28">
         <v>-89</v>
       </c>
       <c r="BK30" s="28">
         <v>-82</v>
       </c>
       <c r="BL30" s="28">
         <v>-84</v>
       </c>
       <c r="BM30" s="28">
         <v>-53</v>
       </c>
-      <c r="BN30" s="88">
+      <c r="BN30" s="28">
         <v>-110</v>
       </c>
-      <c r="BO30" s="22"/>
+      <c r="BO30" s="28">
+        <v>-126</v>
+      </c>
       <c r="BP30" s="22"/>
       <c r="BQ30" s="28"/>
       <c r="BR30" s="28"/>
       <c r="BS30" s="28"/>
       <c r="BT30" s="28"/>
       <c r="BU30" s="28"/>
     </row>
     <row r="31" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A31" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="18"/>
       <c r="I31" s="15"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
       <c r="N31" s="19">
         <v>-50</v>
@@ -18040,54 +18187,56 @@
       </c>
       <c r="BF31" s="28">
         <v>-162</v>
       </c>
       <c r="BG31" s="28">
         <v>-130</v>
       </c>
       <c r="BH31" s="28">
         <v>-145</v>
       </c>
       <c r="BI31" s="28">
         <v>-128</v>
       </c>
       <c r="BJ31" s="28">
         <v>-85</v>
       </c>
       <c r="BK31" s="28">
         <v>-108</v>
       </c>
       <c r="BL31" s="28">
         <v>-99</v>
       </c>
       <c r="BM31" s="28">
         <v>-59</v>
       </c>
-      <c r="BN31" s="88">
+      <c r="BN31" s="28">
         <v>-27</v>
       </c>
-      <c r="BO31" s="22"/>
+      <c r="BO31" s="28">
+        <v>-114</v>
+      </c>
       <c r="BP31" s="22"/>
       <c r="BQ31" s="28"/>
       <c r="BR31" s="28"/>
       <c r="BS31" s="28"/>
       <c r="BT31" s="28"/>
       <c r="BU31" s="28"/>
     </row>
     <row r="32" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="18"/>
       <c r="I32" s="15"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="19">
         <v>-109</v>
@@ -18223,54 +18372,56 @@
       </c>
       <c r="BF32" s="28">
         <v>-210</v>
       </c>
       <c r="BG32" s="28">
         <v>-136</v>
       </c>
       <c r="BH32" s="28">
         <v>-115</v>
       </c>
       <c r="BI32" s="28">
         <v>-115</v>
       </c>
       <c r="BJ32" s="28">
         <v>-219</v>
       </c>
       <c r="BK32" s="28">
         <v>-138</v>
       </c>
       <c r="BL32" s="28">
         <v>-49</v>
       </c>
       <c r="BM32" s="28">
         <v>-81</v>
       </c>
-      <c r="BN32" s="88">
+      <c r="BN32" s="28">
         <v>-74</v>
       </c>
-      <c r="BO32" s="22"/>
+      <c r="BO32" s="28">
+        <v>-175</v>
+      </c>
       <c r="BP32" s="22"/>
       <c r="BQ32" s="28"/>
       <c r="BR32" s="28"/>
       <c r="BS32" s="28"/>
       <c r="BT32" s="28"/>
       <c r="BU32" s="28"/>
     </row>
     <row r="33" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="18"/>
       <c r="I33" s="15"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
       <c r="N33" s="19">
         <v>-59</v>
@@ -18406,54 +18557,56 @@
       </c>
       <c r="BF33" s="28">
         <v>-30</v>
       </c>
       <c r="BG33" s="28">
         <v>-73</v>
       </c>
       <c r="BH33" s="28">
         <v>-89</v>
       </c>
       <c r="BI33" s="28">
         <v>-88</v>
       </c>
       <c r="BJ33" s="28">
         <v>-83</v>
       </c>
       <c r="BK33" s="28">
         <v>-101</v>
       </c>
       <c r="BL33" s="28">
         <v>-83</v>
       </c>
       <c r="BM33" s="28">
         <v>-101</v>
       </c>
-      <c r="BN33" s="88">
+      <c r="BN33" s="28">
         <v>-68</v>
       </c>
-      <c r="BO33" s="22"/>
+      <c r="BO33" s="28">
+        <v>-111</v>
+      </c>
       <c r="BP33" s="22"/>
       <c r="BQ33" s="28"/>
       <c r="BR33" s="28"/>
       <c r="BS33" s="28"/>
       <c r="BT33" s="28"/>
       <c r="BU33" s="28"/>
     </row>
     <row r="34" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="19">
         <v>-14</v>
@@ -18589,54 +18742,56 @@
       </c>
       <c r="BF34" s="28">
         <v>-97</v>
       </c>
       <c r="BG34" s="28">
         <v>-74</v>
       </c>
       <c r="BH34" s="28">
         <v>-44</v>
       </c>
       <c r="BI34" s="28">
         <v>-59</v>
       </c>
       <c r="BJ34" s="28">
         <v>-51</v>
       </c>
       <c r="BK34" s="28">
         <v>-48</v>
       </c>
       <c r="BL34" s="28">
         <v>17</v>
       </c>
       <c r="BM34" s="28">
         <v>-16</v>
       </c>
-      <c r="BN34" s="88">
+      <c r="BN34" s="28">
         <v>-33</v>
       </c>
-      <c r="BO34" s="22"/>
+      <c r="BO34" s="28">
+        <v>-41</v>
+      </c>
       <c r="BP34" s="22"/>
       <c r="BQ34" s="28"/>
       <c r="BR34" s="28"/>
       <c r="BS34" s="28"/>
       <c r="BT34" s="28"/>
       <c r="BU34" s="28"/>
     </row>
     <row r="35" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="18"/>
       <c r="I35" s="15"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="19">
         <v>-132</v>
@@ -18772,54 +18927,56 @@
       </c>
       <c r="BF35" s="28">
         <v>-156</v>
       </c>
       <c r="BG35" s="28">
         <v>-183</v>
       </c>
       <c r="BH35" s="28">
         <v>-53</v>
       </c>
       <c r="BI35" s="28">
         <v>-121</v>
       </c>
       <c r="BJ35" s="28">
         <v>-194</v>
       </c>
       <c r="BK35" s="28">
         <v>-120</v>
       </c>
       <c r="BL35" s="28">
         <v>-99</v>
       </c>
       <c r="BM35" s="28">
         <v>-95</v>
       </c>
-      <c r="BN35" s="88">
+      <c r="BN35" s="28">
         <v>-143</v>
       </c>
-      <c r="BO35" s="22"/>
+      <c r="BO35" s="28">
+        <v>-225</v>
+      </c>
       <c r="BP35" s="22"/>
       <c r="BQ35" s="28"/>
       <c r="BR35" s="28"/>
       <c r="BS35" s="28"/>
       <c r="BT35" s="28"/>
       <c r="BU35" s="28"/>
     </row>
     <row r="36" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="A36" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="31"/>
       <c r="C36" s="31"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="31"/>
       <c r="H36" s="32"/>
       <c r="I36" s="31"/>
       <c r="J36" s="32"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="32"/>
       <c r="N36" s="33">
         <v>-50</v>
@@ -18955,54 +19112,56 @@
       </c>
       <c r="BF36" s="34">
         <v>-62</v>
       </c>
       <c r="BG36" s="34">
         <v>-89</v>
       </c>
       <c r="BH36" s="34">
         <v>-83</v>
       </c>
       <c r="BI36" s="34">
         <v>-54</v>
       </c>
       <c r="BJ36" s="34">
         <v>-66</v>
       </c>
       <c r="BK36" s="34">
         <v>-36</v>
       </c>
       <c r="BL36" s="34">
         <v>-34</v>
       </c>
       <c r="BM36" s="34">
         <v>-64</v>
       </c>
-      <c r="BN36" s="89">
+      <c r="BN36" s="34">
         <v>-67</v>
       </c>
-      <c r="BO36" s="34"/>
+      <c r="BO36" s="34">
+        <v>-43</v>
+      </c>
       <c r="BP36" s="34"/>
       <c r="BQ36" s="34"/>
       <c r="BR36" s="34"/>
       <c r="BS36" s="34"/>
       <c r="BT36" s="34"/>
       <c r="BU36" s="34"/>
     </row>
     <row r="37" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="N37" s="28"/>
       <c r="Z37" s="48"/>
       <c r="AL37" s="48"/>
       <c r="AN37" s="48"/>
       <c r="AX37" s="48"/>
       <c r="AZ37" s="48"/>
       <c r="BJ37" s="48"/>
       <c r="BL37" s="48"/>
     </row>
     <row r="38" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="Z38" s="48"/>
       <c r="AL38" s="48"/>
       <c r="AX38" s="48"/>
       <c r="BJ38" s="48"/>
     </row>
     <row r="39" spans="1:73" s="49" customFormat="1" ht="11.25">
       <c r="Z39" s="48"/>