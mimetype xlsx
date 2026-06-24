--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -559,58 +559,58 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -899,52 +899,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:EU43"/>
   <sheetViews>
-    <sheetView topLeftCell="AT1" workbookViewId="0">
-      <selection activeCell="BI26" sqref="BI26:BK36"/>
+    <sheetView topLeftCell="BB1" workbookViewId="0">
+      <selection activeCell="BL26" sqref="BL26:BM36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="3"/>
     <col min="29" max="36" width="9.140625" style="4"/>
     <col min="38" max="38" width="9.140625" style="3"/>
     <col min="41" max="47" width="9.140625" style="4"/>
     <col min="48" max="49" width="9.140625" style="27"/>
     <col min="50" max="50" width="9.140625" style="20"/>
     <col min="53" max="53" width="9.140625" style="4"/>
     <col min="54" max="61" width="9.140625" style="27"/>
     <col min="62" max="62" width="9.140625" style="20"/>
     <col min="65" max="65" width="9.140625" style="4"/>
     <col min="66" max="73" width="9.140625" style="27"/>
     <col min="74" max="151" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:151" s="20" customFormat="1" ht="12.75">
       <c r="A1" s="64" t="s">
         <v>28</v>
@@ -2003,52 +2003,56 @@
       </c>
       <c r="BD6" s="16">
         <v>61</v>
       </c>
       <c r="BE6" s="16">
         <v>89</v>
       </c>
       <c r="BF6" s="16">
         <v>9</v>
       </c>
       <c r="BG6" s="16">
         <v>74</v>
       </c>
       <c r="BH6" s="16">
         <v>76</v>
       </c>
       <c r="BI6" s="16">
         <v>104</v>
       </c>
       <c r="BJ6" s="16">
         <v>95</v>
       </c>
       <c r="BK6" s="16">
         <v>74</v>
       </c>
-      <c r="BL6" s="16"/>
-      <c r="BM6" s="16"/>
+      <c r="BL6" s="16">
+        <v>106</v>
+      </c>
+      <c r="BM6" s="16">
+        <v>109</v>
+      </c>
       <c r="BN6" s="16"/>
       <c r="BO6" s="16"/>
       <c r="BP6" s="16"/>
       <c r="BQ6" s="16"/>
       <c r="BR6" s="16"/>
       <c r="BS6" s="16"/>
       <c r="BT6" s="16"/>
       <c r="BU6" s="16"/>
       <c r="BV6" s="27"/>
       <c r="BW6" s="27"/>
       <c r="BX6" s="27"/>
       <c r="BY6" s="27"/>
       <c r="BZ6" s="27"/>
       <c r="CA6" s="27"/>
       <c r="CB6" s="27"/>
       <c r="CC6" s="27"/>
       <c r="CD6" s="27"/>
       <c r="CE6" s="27"/>
       <c r="CF6" s="27"/>
       <c r="CG6" s="27"/>
       <c r="CH6" s="27"/>
       <c r="CI6" s="27"/>
       <c r="CJ6" s="27"/>
       <c r="CK6" s="27"/>
       <c r="CL6" s="27"/>
@@ -2258,52 +2262,56 @@
       </c>
       <c r="BD7" s="16">
         <v>25</v>
       </c>
       <c r="BE7" s="16">
         <v>43</v>
       </c>
       <c r="BF7" s="16">
         <v>6</v>
       </c>
       <c r="BG7" s="16">
         <v>43</v>
       </c>
       <c r="BH7" s="16">
         <v>62</v>
       </c>
       <c r="BI7" s="16">
         <v>70</v>
       </c>
       <c r="BJ7" s="16">
         <v>61</v>
       </c>
       <c r="BK7" s="16">
         <v>41</v>
       </c>
-      <c r="BL7" s="16"/>
-      <c r="BM7" s="16"/>
+      <c r="BL7" s="16">
+        <v>57</v>
+      </c>
+      <c r="BM7" s="16">
+        <v>77</v>
+      </c>
       <c r="BN7" s="16"/>
       <c r="BO7" s="16"/>
       <c r="BP7" s="16"/>
       <c r="BQ7" s="16"/>
       <c r="BR7" s="16"/>
       <c r="BS7" s="16"/>
       <c r="BT7" s="16"/>
       <c r="BU7" s="16"/>
       <c r="BV7" s="27"/>
       <c r="BW7" s="27"/>
       <c r="BX7" s="27"/>
       <c r="BY7" s="27"/>
       <c r="BZ7" s="27"/>
       <c r="CA7" s="27"/>
       <c r="CB7" s="27"/>
       <c r="CC7" s="27"/>
       <c r="CD7" s="27"/>
       <c r="CE7" s="27"/>
       <c r="CF7" s="27"/>
       <c r="CG7" s="27"/>
       <c r="CH7" s="27"/>
       <c r="CI7" s="27"/>
       <c r="CJ7" s="27"/>
       <c r="CK7" s="27"/>
       <c r="CL7" s="27"/>
@@ -2513,52 +2521,56 @@
       </c>
       <c r="BD8" s="16">
         <v>4</v>
       </c>
       <c r="BE8" s="16">
         <v>6</v>
       </c>
       <c r="BF8" s="16">
         <v>0</v>
       </c>
       <c r="BG8" s="16">
         <v>3</v>
       </c>
       <c r="BH8" s="16">
         <v>5</v>
       </c>
       <c r="BI8" s="16">
         <v>6</v>
       </c>
       <c r="BJ8" s="16">
         <v>4</v>
       </c>
       <c r="BK8" s="16">
         <v>5</v>
       </c>
-      <c r="BL8" s="16"/>
-      <c r="BM8" s="16"/>
+      <c r="BL8" s="16">
+        <v>3</v>
+      </c>
+      <c r="BM8" s="16">
+        <v>13</v>
+      </c>
       <c r="BN8" s="16"/>
       <c r="BO8" s="16"/>
       <c r="BP8" s="16"/>
       <c r="BQ8" s="16"/>
       <c r="BR8" s="16"/>
       <c r="BS8" s="16"/>
       <c r="BT8" s="16"/>
       <c r="BU8" s="16"/>
       <c r="BV8" s="27"/>
       <c r="BW8" s="27"/>
       <c r="BX8" s="27"/>
       <c r="BY8" s="27"/>
       <c r="BZ8" s="27"/>
       <c r="CA8" s="27"/>
       <c r="CB8" s="27"/>
       <c r="CC8" s="27"/>
       <c r="CD8" s="27"/>
       <c r="CE8" s="27"/>
       <c r="CF8" s="27"/>
       <c r="CG8" s="27"/>
       <c r="CH8" s="27"/>
       <c r="CI8" s="27"/>
       <c r="CJ8" s="27"/>
       <c r="CK8" s="27"/>
       <c r="CL8" s="27"/>
@@ -2769,52 +2781,56 @@
       </c>
       <c r="BD9" s="16">
         <v>1</v>
       </c>
       <c r="BE9" s="16">
         <v>0</v>
       </c>
       <c r="BF9" s="16">
         <v>0</v>
       </c>
       <c r="BG9" s="16">
         <v>1</v>
       </c>
       <c r="BH9" s="16">
         <v>0</v>
       </c>
       <c r="BI9" s="16">
         <v>4</v>
       </c>
       <c r="BJ9" s="16">
         <v>11</v>
       </c>
       <c r="BK9" s="16">
         <v>0</v>
       </c>
-      <c r="BL9" s="16"/>
-      <c r="BM9" s="16"/>
+      <c r="BL9" s="16">
+        <v>6</v>
+      </c>
+      <c r="BM9" s="16">
+        <v>1</v>
+      </c>
       <c r="BN9" s="16"/>
       <c r="BO9" s="16"/>
       <c r="BP9" s="16"/>
       <c r="BQ9" s="16"/>
       <c r="BR9" s="16"/>
       <c r="BS9" s="16"/>
       <c r="BT9" s="16"/>
       <c r="BU9" s="16"/>
       <c r="BV9" s="27"/>
       <c r="BW9" s="27"/>
       <c r="BX9" s="27"/>
       <c r="BY9" s="27"/>
       <c r="BZ9" s="27"/>
       <c r="CA9" s="27"/>
       <c r="CB9" s="27"/>
       <c r="CC9" s="27"/>
       <c r="CD9" s="27"/>
       <c r="CE9" s="27"/>
       <c r="CF9" s="27"/>
       <c r="CG9" s="27"/>
       <c r="CH9" s="27"/>
       <c r="CI9" s="27"/>
       <c r="CJ9" s="27"/>
       <c r="CK9" s="27"/>
       <c r="CL9" s="27"/>
@@ -3025,52 +3041,56 @@
       </c>
       <c r="BD10" s="16">
         <v>0</v>
       </c>
       <c r="BE10" s="16">
         <v>0</v>
       </c>
       <c r="BF10" s="16">
         <v>1</v>
       </c>
       <c r="BG10" s="16">
         <v>1</v>
       </c>
       <c r="BH10" s="16">
         <v>0</v>
       </c>
       <c r="BI10" s="16">
         <v>3</v>
       </c>
       <c r="BJ10" s="16">
         <v>0</v>
       </c>
       <c r="BK10" s="16">
         <v>0</v>
       </c>
-      <c r="BL10" s="16"/>
-      <c r="BM10" s="16"/>
+      <c r="BL10" s="16">
+        <v>7</v>
+      </c>
+      <c r="BM10" s="16">
+        <v>0</v>
+      </c>
       <c r="BN10" s="16"/>
       <c r="BO10" s="16"/>
       <c r="BP10" s="16"/>
       <c r="BQ10" s="16"/>
       <c r="BR10" s="16"/>
       <c r="BS10" s="16"/>
       <c r="BT10" s="16"/>
       <c r="BU10" s="16"/>
       <c r="BV10" s="27"/>
       <c r="BW10" s="27"/>
       <c r="BX10" s="27"/>
       <c r="BY10" s="27"/>
       <c r="BZ10" s="27"/>
       <c r="CA10" s="27"/>
       <c r="CB10" s="27"/>
       <c r="CC10" s="27"/>
       <c r="CD10" s="27"/>
       <c r="CE10" s="27"/>
       <c r="CF10" s="27"/>
       <c r="CG10" s="27"/>
       <c r="CH10" s="27"/>
       <c r="CI10" s="27"/>
       <c r="CJ10" s="27"/>
       <c r="CK10" s="27"/>
       <c r="CL10" s="27"/>
@@ -3280,52 +3300,56 @@
       </c>
       <c r="BD11" s="16">
         <v>10</v>
       </c>
       <c r="BE11" s="16">
         <v>25</v>
       </c>
       <c r="BF11" s="16">
         <v>1</v>
       </c>
       <c r="BG11" s="16">
         <v>9</v>
       </c>
       <c r="BH11" s="16">
         <v>2</v>
       </c>
       <c r="BI11" s="16">
         <v>5</v>
       </c>
       <c r="BJ11" s="16">
         <v>5</v>
       </c>
       <c r="BK11" s="16">
         <v>11</v>
       </c>
-      <c r="BL11" s="16"/>
-      <c r="BM11" s="16"/>
+      <c r="BL11" s="16">
+        <v>12</v>
+      </c>
+      <c r="BM11" s="16">
+        <v>5</v>
+      </c>
       <c r="BN11" s="16"/>
       <c r="BO11" s="16"/>
       <c r="BP11" s="16"/>
       <c r="BQ11" s="16"/>
       <c r="BR11" s="16"/>
       <c r="BS11" s="16"/>
       <c r="BT11" s="16"/>
       <c r="BU11" s="16"/>
       <c r="BV11" s="27"/>
       <c r="BW11" s="27"/>
       <c r="BX11" s="27"/>
       <c r="BY11" s="27"/>
       <c r="BZ11" s="27"/>
       <c r="CA11" s="27"/>
       <c r="CB11" s="27"/>
       <c r="CC11" s="27"/>
       <c r="CD11" s="27"/>
       <c r="CE11" s="27"/>
       <c r="CF11" s="27"/>
       <c r="CG11" s="27"/>
       <c r="CH11" s="27"/>
       <c r="CI11" s="27"/>
       <c r="CJ11" s="27"/>
       <c r="CK11" s="27"/>
       <c r="CL11" s="27"/>
@@ -3536,52 +3560,56 @@
       </c>
       <c r="BD12" s="16">
         <v>0</v>
       </c>
       <c r="BE12" s="16">
         <v>1</v>
       </c>
       <c r="BF12" s="16">
         <v>0</v>
       </c>
       <c r="BG12" s="16">
         <v>0</v>
       </c>
       <c r="BH12" s="16">
         <v>0</v>
       </c>
       <c r="BI12" s="16">
         <v>0</v>
       </c>
       <c r="BJ12" s="16">
         <v>1</v>
       </c>
       <c r="BK12" s="16">
         <v>3</v>
       </c>
-      <c r="BL12" s="16"/>
-      <c r="BM12" s="16"/>
+      <c r="BL12" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="16">
+        <v>1</v>
+      </c>
       <c r="BN12" s="16"/>
       <c r="BO12" s="16"/>
       <c r="BP12" s="16"/>
       <c r="BQ12" s="16"/>
       <c r="BR12" s="16"/>
       <c r="BS12" s="16"/>
       <c r="BT12" s="16"/>
       <c r="BU12" s="16"/>
       <c r="BV12" s="27"/>
       <c r="BW12" s="27"/>
       <c r="BX12" s="27"/>
       <c r="BY12" s="27"/>
       <c r="BZ12" s="27"/>
       <c r="CA12" s="27"/>
       <c r="CB12" s="27"/>
       <c r="CC12" s="27"/>
       <c r="CD12" s="27"/>
       <c r="CE12" s="27"/>
       <c r="CF12" s="27"/>
       <c r="CG12" s="27"/>
       <c r="CH12" s="27"/>
       <c r="CI12" s="27"/>
       <c r="CJ12" s="27"/>
       <c r="CK12" s="27"/>
       <c r="CL12" s="27"/>
@@ -3791,52 +3819,56 @@
       </c>
       <c r="BD13" s="16">
         <v>6</v>
       </c>
       <c r="BE13" s="16">
         <v>7</v>
       </c>
       <c r="BF13" s="16">
         <v>1</v>
       </c>
       <c r="BG13" s="16">
         <v>1</v>
       </c>
       <c r="BH13" s="16">
         <v>3</v>
       </c>
       <c r="BI13" s="16">
         <v>5</v>
       </c>
       <c r="BJ13" s="16">
         <v>10</v>
       </c>
       <c r="BK13" s="16">
         <v>1</v>
       </c>
-      <c r="BL13" s="16"/>
-      <c r="BM13" s="16"/>
+      <c r="BL13" s="16">
+        <v>12</v>
+      </c>
+      <c r="BM13" s="16">
+        <v>3</v>
+      </c>
       <c r="BN13" s="16"/>
       <c r="BO13" s="16"/>
       <c r="BP13" s="16"/>
       <c r="BQ13" s="16"/>
       <c r="BR13" s="16"/>
       <c r="BS13" s="16"/>
       <c r="BT13" s="16"/>
       <c r="BU13" s="16"/>
       <c r="BV13" s="27"/>
       <c r="BW13" s="27"/>
       <c r="BX13" s="27"/>
       <c r="BY13" s="27"/>
       <c r="BZ13" s="27"/>
       <c r="CA13" s="27"/>
       <c r="CB13" s="27"/>
       <c r="CC13" s="27"/>
       <c r="CD13" s="27"/>
       <c r="CE13" s="27"/>
       <c r="CF13" s="27"/>
       <c r="CG13" s="27"/>
       <c r="CH13" s="27"/>
       <c r="CI13" s="27"/>
       <c r="CJ13" s="27"/>
       <c r="CK13" s="27"/>
       <c r="CL13" s="27"/>
@@ -4046,52 +4078,56 @@
       </c>
       <c r="BD14" s="16">
         <v>9</v>
       </c>
       <c r="BE14" s="16">
         <v>6</v>
       </c>
       <c r="BF14" s="16">
         <v>0</v>
       </c>
       <c r="BG14" s="16">
         <v>5</v>
       </c>
       <c r="BH14" s="16">
         <v>4</v>
       </c>
       <c r="BI14" s="16">
         <v>6</v>
       </c>
       <c r="BJ14" s="16">
         <v>1</v>
       </c>
       <c r="BK14" s="16">
         <v>11</v>
       </c>
-      <c r="BL14" s="16"/>
-      <c r="BM14" s="16"/>
+      <c r="BL14" s="16">
+        <v>7</v>
+      </c>
+      <c r="BM14" s="16">
+        <v>4</v>
+      </c>
       <c r="BN14" s="16"/>
       <c r="BO14" s="16"/>
       <c r="BP14" s="16"/>
       <c r="BQ14" s="16"/>
       <c r="BR14" s="16"/>
       <c r="BS14" s="16"/>
       <c r="BT14" s="16"/>
       <c r="BU14" s="16"/>
       <c r="BV14" s="27"/>
       <c r="BW14" s="27"/>
       <c r="BX14" s="27"/>
       <c r="BY14" s="27"/>
       <c r="BZ14" s="27"/>
       <c r="CA14" s="27"/>
       <c r="CB14" s="27"/>
       <c r="CC14" s="27"/>
       <c r="CD14" s="27"/>
       <c r="CE14" s="27"/>
       <c r="CF14" s="27"/>
       <c r="CG14" s="27"/>
       <c r="CH14" s="27"/>
       <c r="CI14" s="27"/>
       <c r="CJ14" s="27"/>
       <c r="CK14" s="27"/>
       <c r="CL14" s="27"/>
@@ -4302,52 +4338,56 @@
       </c>
       <c r="BD15" s="16">
         <v>1</v>
       </c>
       <c r="BE15" s="16">
         <v>0</v>
       </c>
       <c r="BF15" s="16">
         <v>0</v>
       </c>
       <c r="BG15" s="16">
         <v>5</v>
       </c>
       <c r="BH15" s="16">
         <v>0</v>
       </c>
       <c r="BI15" s="16">
         <v>3</v>
       </c>
       <c r="BJ15" s="16">
         <v>1</v>
       </c>
       <c r="BK15" s="16">
         <v>1</v>
       </c>
-      <c r="BL15" s="16"/>
-      <c r="BM15" s="16"/>
+      <c r="BL15" s="16">
+        <v>2</v>
+      </c>
+      <c r="BM15" s="16">
+        <v>5</v>
+      </c>
       <c r="BN15" s="16"/>
       <c r="BO15" s="16"/>
       <c r="BP15" s="16"/>
       <c r="BQ15" s="16"/>
       <c r="BR15" s="16"/>
       <c r="BS15" s="16"/>
       <c r="BT15" s="16"/>
       <c r="BU15" s="16"/>
       <c r="BV15" s="27"/>
       <c r="BW15" s="27"/>
       <c r="BX15" s="27"/>
       <c r="BY15" s="27"/>
       <c r="BZ15" s="27"/>
       <c r="CA15" s="27"/>
       <c r="CB15" s="27"/>
       <c r="CC15" s="27"/>
       <c r="CD15" s="27"/>
       <c r="CE15" s="27"/>
       <c r="CF15" s="27"/>
       <c r="CG15" s="27"/>
       <c r="CH15" s="27"/>
       <c r="CI15" s="27"/>
       <c r="CJ15" s="27"/>
       <c r="CK15" s="27"/>
       <c r="CL15" s="27"/>
@@ -4557,52 +4597,56 @@
       </c>
       <c r="BD16" s="16">
         <v>5</v>
       </c>
       <c r="BE16" s="16">
         <v>1</v>
       </c>
       <c r="BF16" s="16">
         <v>0</v>
       </c>
       <c r="BG16" s="16">
         <v>6</v>
       </c>
       <c r="BH16" s="16">
         <v>0</v>
       </c>
       <c r="BI16" s="16">
         <v>2</v>
       </c>
       <c r="BJ16" s="16">
         <v>1</v>
       </c>
       <c r="BK16" s="16">
         <v>1</v>
       </c>
-      <c r="BL16" s="16"/>
-      <c r="BM16" s="16"/>
+      <c r="BL16" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="16">
+        <v>0</v>
+      </c>
       <c r="BN16" s="16"/>
       <c r="BO16" s="16"/>
       <c r="BP16" s="16"/>
       <c r="BQ16" s="16"/>
       <c r="BR16" s="16"/>
       <c r="BS16" s="16"/>
       <c r="BT16" s="16"/>
       <c r="BU16" s="16"/>
       <c r="BV16" s="27"/>
       <c r="BW16" s="27"/>
       <c r="BX16" s="27"/>
       <c r="BY16" s="27"/>
       <c r="BZ16" s="27"/>
       <c r="CA16" s="27"/>
       <c r="CB16" s="27"/>
       <c r="CC16" s="27"/>
       <c r="CD16" s="27"/>
       <c r="CE16" s="27"/>
       <c r="CF16" s="27"/>
       <c r="CG16" s="27"/>
       <c r="CH16" s="27"/>
       <c r="CI16" s="27"/>
       <c r="CJ16" s="27"/>
       <c r="CK16" s="27"/>
       <c r="CL16" s="27"/>
@@ -4991,52 +5035,56 @@
       </c>
       <c r="BD18" s="16">
         <v>34</v>
       </c>
       <c r="BE18" s="16">
         <v>45</v>
       </c>
       <c r="BF18" s="16">
         <v>5</v>
       </c>
       <c r="BG18" s="16">
         <v>48</v>
       </c>
       <c r="BH18" s="16">
         <v>54</v>
       </c>
       <c r="BI18" s="16">
         <v>58</v>
       </c>
       <c r="BJ18" s="16">
         <v>48</v>
       </c>
       <c r="BK18" s="16">
         <v>39</v>
       </c>
-      <c r="BL18" s="16"/>
-      <c r="BM18" s="16"/>
+      <c r="BL18" s="16">
+        <v>58</v>
+      </c>
+      <c r="BM18" s="16">
+        <v>79</v>
+      </c>
       <c r="BN18" s="16"/>
       <c r="BO18" s="16"/>
       <c r="BP18" s="16"/>
       <c r="BQ18" s="16"/>
       <c r="BR18" s="16"/>
       <c r="BS18" s="16"/>
       <c r="BT18" s="16"/>
       <c r="BU18" s="16"/>
       <c r="BV18" s="27"/>
       <c r="BW18" s="27"/>
       <c r="BX18" s="27"/>
       <c r="BY18" s="27"/>
       <c r="BZ18" s="27"/>
       <c r="CA18" s="27"/>
       <c r="CB18" s="27"/>
       <c r="CC18" s="27"/>
       <c r="CD18" s="27"/>
       <c r="CE18" s="27"/>
       <c r="CF18" s="27"/>
       <c r="CG18" s="27"/>
       <c r="CH18" s="27"/>
       <c r="CI18" s="27"/>
       <c r="CJ18" s="27"/>
       <c r="CK18" s="27"/>
       <c r="CL18" s="27"/>
@@ -5246,52 +5294,56 @@
       </c>
       <c r="BD19" s="16">
         <v>19</v>
       </c>
       <c r="BE19" s="16">
         <v>35</v>
       </c>
       <c r="BF19" s="16">
         <v>4</v>
       </c>
       <c r="BG19" s="16">
         <v>37</v>
       </c>
       <c r="BH19" s="16">
         <v>46</v>
       </c>
       <c r="BI19" s="16">
         <v>45</v>
       </c>
       <c r="BJ19" s="16">
         <v>42</v>
       </c>
       <c r="BK19" s="16">
         <v>31</v>
       </c>
-      <c r="BL19" s="16"/>
-      <c r="BM19" s="16"/>
+      <c r="BL19" s="16">
+        <v>49</v>
+      </c>
+      <c r="BM19" s="16">
+        <v>61</v>
+      </c>
       <c r="BN19" s="16"/>
       <c r="BO19" s="16"/>
       <c r="BP19" s="16"/>
       <c r="BQ19" s="16"/>
       <c r="BR19" s="16"/>
       <c r="BS19" s="16"/>
       <c r="BT19" s="16"/>
       <c r="BU19" s="16"/>
       <c r="BV19" s="27"/>
       <c r="BW19" s="27"/>
       <c r="BX19" s="27"/>
       <c r="BY19" s="27"/>
       <c r="BZ19" s="27"/>
       <c r="CA19" s="27"/>
       <c r="CB19" s="27"/>
       <c r="CC19" s="27"/>
       <c r="CD19" s="27"/>
       <c r="CE19" s="27"/>
       <c r="CF19" s="27"/>
       <c r="CG19" s="27"/>
       <c r="CH19" s="27"/>
       <c r="CI19" s="27"/>
       <c r="CJ19" s="27"/>
       <c r="CK19" s="27"/>
       <c r="CL19" s="27"/>
@@ -5501,52 +5553,56 @@
       </c>
       <c r="BD20" s="16">
         <v>4</v>
       </c>
       <c r="BE20" s="16">
         <v>6</v>
       </c>
       <c r="BF20" s="16">
         <v>0</v>
       </c>
       <c r="BG20" s="16">
         <v>3</v>
       </c>
       <c r="BH20" s="16">
         <v>5</v>
       </c>
       <c r="BI20" s="16">
         <v>6</v>
       </c>
       <c r="BJ20" s="16">
         <v>4</v>
       </c>
       <c r="BK20" s="16">
         <v>4</v>
       </c>
-      <c r="BL20" s="16"/>
-      <c r="BM20" s="16"/>
+      <c r="BL20" s="16">
+        <v>3</v>
+      </c>
+      <c r="BM20" s="16">
+        <v>10</v>
+      </c>
       <c r="BN20" s="16"/>
       <c r="BO20" s="16"/>
       <c r="BP20" s="16"/>
       <c r="BQ20" s="16"/>
       <c r="BR20" s="16"/>
       <c r="BS20" s="16"/>
       <c r="BT20" s="16"/>
       <c r="BU20" s="16"/>
       <c r="BV20" s="27"/>
       <c r="BW20" s="27"/>
       <c r="BX20" s="27"/>
       <c r="BY20" s="27"/>
       <c r="BZ20" s="27"/>
       <c r="CA20" s="27"/>
       <c r="CB20" s="27"/>
       <c r="CC20" s="27"/>
       <c r="CD20" s="27"/>
       <c r="CE20" s="27"/>
       <c r="CF20" s="27"/>
       <c r="CG20" s="27"/>
       <c r="CH20" s="27"/>
       <c r="CI20" s="27"/>
       <c r="CJ20" s="27"/>
       <c r="CK20" s="27"/>
       <c r="CL20" s="27"/>
@@ -5756,52 +5812,56 @@
       </c>
       <c r="BD21" s="16">
         <v>0</v>
       </c>
       <c r="BE21" s="16">
         <v>0</v>
       </c>
       <c r="BF21" s="16">
         <v>1</v>
       </c>
       <c r="BG21" s="16">
         <v>0</v>
       </c>
       <c r="BH21" s="16">
         <v>0</v>
       </c>
       <c r="BI21" s="16">
         <v>2</v>
       </c>
       <c r="BJ21" s="16">
         <v>0</v>
       </c>
       <c r="BK21" s="16">
         <v>0</v>
       </c>
-      <c r="BL21" s="16"/>
-      <c r="BM21" s="16"/>
+      <c r="BL21" s="16">
+        <v>2</v>
+      </c>
+      <c r="BM21" s="16">
+        <v>0</v>
+      </c>
       <c r="BN21" s="16"/>
       <c r="BO21" s="16"/>
       <c r="BP21" s="16"/>
       <c r="BQ21" s="16"/>
       <c r="BR21" s="16"/>
       <c r="BS21" s="16"/>
       <c r="BT21" s="16"/>
       <c r="BU21" s="16"/>
       <c r="BV21" s="27"/>
       <c r="BW21" s="27"/>
       <c r="BX21" s="27"/>
       <c r="BY21" s="27"/>
       <c r="BZ21" s="27"/>
       <c r="CA21" s="27"/>
       <c r="CB21" s="27"/>
       <c r="CC21" s="27"/>
       <c r="CD21" s="27"/>
       <c r="CE21" s="27"/>
       <c r="CF21" s="27"/>
       <c r="CG21" s="27"/>
       <c r="CH21" s="27"/>
       <c r="CI21" s="27"/>
       <c r="CJ21" s="27"/>
       <c r="CK21" s="27"/>
       <c r="CL21" s="27"/>
@@ -6011,52 +6071,56 @@
       </c>
       <c r="BD22" s="16">
         <v>5</v>
       </c>
       <c r="BE22" s="16">
         <v>3</v>
       </c>
       <c r="BF22" s="16">
         <v>0</v>
       </c>
       <c r="BG22" s="16">
         <v>2</v>
       </c>
       <c r="BH22" s="16">
         <v>3</v>
       </c>
       <c r="BI22" s="16">
         <v>1</v>
       </c>
       <c r="BJ22" s="16">
         <v>1</v>
       </c>
       <c r="BK22" s="16">
         <v>4</v>
       </c>
-      <c r="BL22" s="16"/>
-      <c r="BM22" s="16"/>
+      <c r="BL22" s="16">
+        <v>3</v>
+      </c>
+      <c r="BM22" s="16">
+        <v>3</v>
+      </c>
       <c r="BN22" s="16"/>
       <c r="BO22" s="16"/>
       <c r="BP22" s="16"/>
       <c r="BQ22" s="16"/>
       <c r="BR22" s="16"/>
       <c r="BS22" s="16"/>
       <c r="BT22" s="16"/>
       <c r="BU22" s="16"/>
       <c r="BV22" s="27"/>
       <c r="BW22" s="27"/>
       <c r="BX22" s="27"/>
       <c r="BY22" s="27"/>
       <c r="BZ22" s="27"/>
       <c r="CA22" s="27"/>
       <c r="CB22" s="27"/>
       <c r="CC22" s="27"/>
       <c r="CD22" s="27"/>
       <c r="CE22" s="27"/>
       <c r="CF22" s="27"/>
       <c r="CG22" s="27"/>
       <c r="CH22" s="27"/>
       <c r="CI22" s="27"/>
       <c r="CJ22" s="27"/>
       <c r="CK22" s="27"/>
       <c r="CL22" s="27"/>
@@ -6266,52 +6330,56 @@
       </c>
       <c r="BD23" s="16">
         <v>1</v>
       </c>
       <c r="BE23" s="16">
         <v>0</v>
       </c>
       <c r="BF23" s="16">
         <v>0</v>
       </c>
       <c r="BG23" s="16">
         <v>3</v>
       </c>
       <c r="BH23" s="16">
         <v>0</v>
       </c>
       <c r="BI23" s="16">
         <v>2</v>
       </c>
       <c r="BJ23" s="16">
         <v>0</v>
       </c>
       <c r="BK23" s="16">
         <v>0</v>
       </c>
-      <c r="BL23" s="16"/>
-      <c r="BM23" s="16"/>
+      <c r="BL23" s="16">
+        <v>1</v>
+      </c>
+      <c r="BM23" s="16">
+        <v>5</v>
+      </c>
       <c r="BN23" s="16"/>
       <c r="BO23" s="16"/>
       <c r="BP23" s="16"/>
       <c r="BQ23" s="16"/>
       <c r="BR23" s="16"/>
       <c r="BS23" s="16"/>
       <c r="BT23" s="16"/>
       <c r="BU23" s="16"/>
       <c r="BV23" s="27"/>
       <c r="BW23" s="27"/>
       <c r="BX23" s="27"/>
       <c r="BY23" s="27"/>
       <c r="BZ23" s="27"/>
       <c r="CA23" s="27"/>
       <c r="CB23" s="27"/>
       <c r="CC23" s="27"/>
       <c r="CD23" s="27"/>
       <c r="CE23" s="27"/>
       <c r="CF23" s="27"/>
       <c r="CG23" s="27"/>
       <c r="CH23" s="27"/>
       <c r="CI23" s="27"/>
       <c r="CJ23" s="27"/>
       <c r="CK23" s="27"/>
       <c r="CL23" s="27"/>
@@ -6521,52 +6589,56 @@
       </c>
       <c r="BD24" s="16">
         <v>5</v>
       </c>
       <c r="BE24" s="16">
         <v>1</v>
       </c>
       <c r="BF24" s="16">
         <v>0</v>
       </c>
       <c r="BG24" s="16">
         <v>3</v>
       </c>
       <c r="BH24" s="16">
         <v>0</v>
       </c>
       <c r="BI24" s="16">
         <v>2</v>
       </c>
       <c r="BJ24" s="16">
         <v>1</v>
       </c>
       <c r="BK24" s="16">
         <v>0</v>
       </c>
-      <c r="BL24" s="16"/>
-      <c r="BM24" s="16"/>
+      <c r="BL24" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="16">
+        <v>0</v>
+      </c>
       <c r="BN24" s="16"/>
       <c r="BO24" s="16"/>
       <c r="BP24" s="16"/>
       <c r="BQ24" s="16"/>
       <c r="BR24" s="16"/>
       <c r="BS24" s="16"/>
       <c r="BT24" s="16"/>
       <c r="BU24" s="16"/>
       <c r="BV24" s="27"/>
       <c r="BW24" s="27"/>
       <c r="BX24" s="27"/>
       <c r="BY24" s="27"/>
       <c r="BZ24" s="27"/>
       <c r="CA24" s="27"/>
       <c r="CB24" s="27"/>
       <c r="CC24" s="27"/>
       <c r="CD24" s="27"/>
       <c r="CE24" s="27"/>
       <c r="CF24" s="27"/>
       <c r="CG24" s="27"/>
       <c r="CH24" s="27"/>
       <c r="CI24" s="27"/>
       <c r="CJ24" s="27"/>
       <c r="CK24" s="27"/>
       <c r="CL24" s="27"/>
@@ -6955,52 +7027,56 @@
       </c>
       <c r="BD26" s="16">
         <v>27</v>
       </c>
       <c r="BE26" s="32">
         <v>44</v>
       </c>
       <c r="BF26" s="32">
         <v>4</v>
       </c>
       <c r="BG26" s="32">
         <v>26</v>
       </c>
       <c r="BH26" s="32">
         <v>22</v>
       </c>
       <c r="BI26" s="32">
         <v>46</v>
       </c>
       <c r="BJ26" s="32">
         <v>47</v>
       </c>
       <c r="BK26" s="32">
         <v>35</v>
       </c>
-      <c r="BL26" s="16"/>
-      <c r="BM26" s="16"/>
+      <c r="BL26" s="32">
+        <v>48</v>
+      </c>
+      <c r="BM26" s="32">
+        <v>30</v>
+      </c>
       <c r="BN26" s="16"/>
       <c r="BO26" s="16"/>
       <c r="BP26" s="16"/>
       <c r="BQ26" s="32"/>
       <c r="BR26" s="32"/>
       <c r="BS26" s="32"/>
       <c r="BT26" s="32"/>
       <c r="BU26" s="32"/>
       <c r="BV26" s="27"/>
       <c r="BW26" s="27"/>
       <c r="BX26" s="27"/>
       <c r="BY26" s="27"/>
       <c r="BZ26" s="27"/>
       <c r="CA26" s="27"/>
       <c r="CB26" s="27"/>
       <c r="CC26" s="27"/>
       <c r="CD26" s="27"/>
       <c r="CE26" s="27"/>
       <c r="CF26" s="27"/>
       <c r="CG26" s="27"/>
       <c r="CH26" s="27"/>
       <c r="CI26" s="27"/>
       <c r="CJ26" s="27"/>
       <c r="CK26" s="27"/>
       <c r="CL26" s="27"/>
@@ -7210,52 +7286,56 @@
       </c>
       <c r="BD27" s="16">
         <v>6</v>
       </c>
       <c r="BE27" s="32">
         <v>8</v>
       </c>
       <c r="BF27" s="32">
         <v>2</v>
       </c>
       <c r="BG27" s="32">
         <v>6</v>
       </c>
       <c r="BH27" s="32">
         <v>16</v>
       </c>
       <c r="BI27" s="32">
         <v>25</v>
       </c>
       <c r="BJ27" s="32">
         <v>19</v>
       </c>
       <c r="BK27" s="32">
         <v>10</v>
       </c>
-      <c r="BL27" s="16"/>
-      <c r="BM27" s="16"/>
+      <c r="BL27" s="32">
+        <v>8</v>
+      </c>
+      <c r="BM27" s="32">
+        <v>16</v>
+      </c>
       <c r="BN27" s="16"/>
       <c r="BO27" s="16"/>
       <c r="BP27" s="16"/>
       <c r="BQ27" s="32"/>
       <c r="BR27" s="32"/>
       <c r="BS27" s="32"/>
       <c r="BT27" s="32"/>
       <c r="BU27" s="32"/>
       <c r="BV27" s="27"/>
       <c r="BW27" s="27"/>
       <c r="BX27" s="27"/>
       <c r="BY27" s="27"/>
       <c r="BZ27" s="27"/>
       <c r="CA27" s="27"/>
       <c r="CB27" s="27"/>
       <c r="CC27" s="27"/>
       <c r="CD27" s="27"/>
       <c r="CE27" s="27"/>
       <c r="CF27" s="27"/>
       <c r="CG27" s="27"/>
       <c r="CH27" s="27"/>
       <c r="CI27" s="27"/>
       <c r="CJ27" s="27"/>
       <c r="CK27" s="27"/>
       <c r="CL27" s="27"/>
@@ -7465,52 +7545,56 @@
       </c>
       <c r="BD28" s="16">
         <v>0</v>
       </c>
       <c r="BE28" s="32">
         <v>0</v>
       </c>
       <c r="BF28" s="32">
         <v>0</v>
       </c>
       <c r="BG28" s="32">
         <v>0</v>
       </c>
       <c r="BH28" s="32">
         <v>0</v>
       </c>
       <c r="BI28" s="32">
         <v>0</v>
       </c>
       <c r="BJ28" s="32">
         <v>0</v>
       </c>
       <c r="BK28" s="32">
         <v>1</v>
       </c>
-      <c r="BL28" s="16"/>
-      <c r="BM28" s="16"/>
+      <c r="BL28" s="32">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="32">
+        <v>3</v>
+      </c>
       <c r="BN28" s="16"/>
       <c r="BO28" s="16"/>
       <c r="BP28" s="16"/>
       <c r="BQ28" s="32"/>
       <c r="BR28" s="32"/>
       <c r="BS28" s="32"/>
       <c r="BT28" s="32"/>
       <c r="BU28" s="32"/>
       <c r="BV28" s="27"/>
       <c r="BW28" s="27"/>
       <c r="BX28" s="27"/>
       <c r="BY28" s="27"/>
       <c r="BZ28" s="27"/>
       <c r="CA28" s="27"/>
       <c r="CB28" s="27"/>
       <c r="CC28" s="27"/>
       <c r="CD28" s="27"/>
       <c r="CE28" s="27"/>
       <c r="CF28" s="27"/>
       <c r="CG28" s="27"/>
       <c r="CH28" s="27"/>
       <c r="CI28" s="27"/>
       <c r="CJ28" s="27"/>
       <c r="CK28" s="27"/>
       <c r="CL28" s="27"/>
@@ -7720,52 +7804,56 @@
       </c>
       <c r="BD29" s="16">
         <v>1</v>
       </c>
       <c r="BE29" s="32">
         <v>0</v>
       </c>
       <c r="BF29" s="32">
         <v>0</v>
       </c>
       <c r="BG29" s="32">
         <v>1</v>
       </c>
       <c r="BH29" s="32">
         <v>0</v>
       </c>
       <c r="BI29" s="32">
         <v>4</v>
       </c>
       <c r="BJ29" s="32">
         <v>11</v>
       </c>
       <c r="BK29" s="32">
         <v>0</v>
       </c>
-      <c r="BL29" s="16"/>
-      <c r="BM29" s="16"/>
+      <c r="BL29" s="32">
+        <v>6</v>
+      </c>
+      <c r="BM29" s="32">
+        <v>1</v>
+      </c>
       <c r="BN29" s="16"/>
       <c r="BO29" s="16"/>
       <c r="BP29" s="16"/>
       <c r="BQ29" s="32"/>
       <c r="BR29" s="32"/>
       <c r="BS29" s="32"/>
       <c r="BT29" s="32"/>
       <c r="BU29" s="32"/>
       <c r="BV29" s="27"/>
       <c r="BW29" s="27"/>
       <c r="BX29" s="27"/>
       <c r="BY29" s="27"/>
       <c r="BZ29" s="27"/>
       <c r="CA29" s="27"/>
       <c r="CB29" s="27"/>
       <c r="CC29" s="27"/>
       <c r="CD29" s="27"/>
       <c r="CE29" s="27"/>
       <c r="CF29" s="27"/>
       <c r="CG29" s="27"/>
       <c r="CH29" s="27"/>
       <c r="CI29" s="27"/>
       <c r="CJ29" s="27"/>
       <c r="CK29" s="27"/>
       <c r="CL29" s="27"/>
@@ -7975,52 +8063,56 @@
       </c>
       <c r="BD30" s="16">
         <v>0</v>
       </c>
       <c r="BE30" s="32">
         <v>0</v>
       </c>
       <c r="BF30" s="32">
         <v>0</v>
       </c>
       <c r="BG30" s="32">
         <v>1</v>
       </c>
       <c r="BH30" s="32">
         <v>0</v>
       </c>
       <c r="BI30" s="32">
         <v>1</v>
       </c>
       <c r="BJ30" s="32">
         <v>0</v>
       </c>
       <c r="BK30" s="32">
         <v>0</v>
       </c>
-      <c r="BL30" s="16"/>
-      <c r="BM30" s="16"/>
+      <c r="BL30" s="32">
+        <v>5</v>
+      </c>
+      <c r="BM30" s="32">
+        <v>0</v>
+      </c>
       <c r="BN30" s="16"/>
       <c r="BO30" s="16"/>
       <c r="BP30" s="16"/>
       <c r="BQ30" s="32"/>
       <c r="BR30" s="32"/>
       <c r="BS30" s="32"/>
       <c r="BT30" s="32"/>
       <c r="BU30" s="32"/>
       <c r="BV30" s="27"/>
       <c r="BW30" s="27"/>
       <c r="BX30" s="27"/>
       <c r="BY30" s="27"/>
       <c r="BZ30" s="27"/>
       <c r="CA30" s="27"/>
       <c r="CB30" s="27"/>
       <c r="CC30" s="27"/>
       <c r="CD30" s="27"/>
       <c r="CE30" s="27"/>
       <c r="CF30" s="27"/>
       <c r="CG30" s="27"/>
       <c r="CH30" s="27"/>
       <c r="CI30" s="27"/>
       <c r="CJ30" s="27"/>
       <c r="CK30" s="27"/>
       <c r="CL30" s="27"/>
@@ -8230,52 +8322,56 @@
       </c>
       <c r="BD31" s="16">
         <v>10</v>
       </c>
       <c r="BE31" s="32">
         <v>25</v>
       </c>
       <c r="BF31" s="32">
         <v>1</v>
       </c>
       <c r="BG31" s="32">
         <v>9</v>
       </c>
       <c r="BH31" s="32">
         <v>2</v>
       </c>
       <c r="BI31" s="32">
         <v>5</v>
       </c>
       <c r="BJ31" s="32">
         <v>5</v>
       </c>
       <c r="BK31" s="32">
         <v>11</v>
       </c>
-      <c r="BL31" s="16"/>
-      <c r="BM31" s="16"/>
+      <c r="BL31" s="32">
+        <v>12</v>
+      </c>
+      <c r="BM31" s="32">
+        <v>5</v>
+      </c>
       <c r="BN31" s="16"/>
       <c r="BO31" s="16"/>
       <c r="BP31" s="16"/>
       <c r="BQ31" s="32"/>
       <c r="BR31" s="32"/>
       <c r="BS31" s="32"/>
       <c r="BT31" s="32"/>
       <c r="BU31" s="32"/>
       <c r="BV31" s="27"/>
       <c r="BW31" s="27"/>
       <c r="BX31" s="27"/>
       <c r="BY31" s="27"/>
       <c r="BZ31" s="27"/>
       <c r="CA31" s="27"/>
       <c r="CB31" s="27"/>
       <c r="CC31" s="27"/>
       <c r="CD31" s="27"/>
       <c r="CE31" s="27"/>
       <c r="CF31" s="27"/>
       <c r="CG31" s="27"/>
       <c r="CH31" s="27"/>
       <c r="CI31" s="27"/>
       <c r="CJ31" s="27"/>
       <c r="CK31" s="27"/>
       <c r="CL31" s="27"/>
@@ -8485,52 +8581,56 @@
       </c>
       <c r="BD32" s="16">
         <v>0</v>
       </c>
       <c r="BE32" s="32">
         <v>1</v>
       </c>
       <c r="BF32" s="32">
         <v>0</v>
       </c>
       <c r="BG32" s="32">
         <v>0</v>
       </c>
       <c r="BH32" s="32">
         <v>0</v>
       </c>
       <c r="BI32" s="32">
         <v>0</v>
       </c>
       <c r="BJ32" s="32">
         <v>1</v>
       </c>
       <c r="BK32" s="32">
         <v>3</v>
       </c>
-      <c r="BL32" s="16"/>
-      <c r="BM32" s="16"/>
+      <c r="BL32" s="32">
+        <v>0</v>
+      </c>
+      <c r="BM32" s="32">
+        <v>1</v>
+      </c>
       <c r="BN32" s="16"/>
       <c r="BO32" s="16"/>
       <c r="BP32" s="16"/>
       <c r="BQ32" s="32"/>
       <c r="BR32" s="32"/>
       <c r="BS32" s="32"/>
       <c r="BT32" s="32"/>
       <c r="BU32" s="32"/>
       <c r="BV32" s="27"/>
       <c r="BW32" s="27"/>
       <c r="BX32" s="27"/>
       <c r="BY32" s="27"/>
       <c r="BZ32" s="27"/>
       <c r="CA32" s="27"/>
       <c r="CB32" s="27"/>
       <c r="CC32" s="27"/>
       <c r="CD32" s="27"/>
       <c r="CE32" s="27"/>
       <c r="CF32" s="27"/>
       <c r="CG32" s="27"/>
       <c r="CH32" s="27"/>
       <c r="CI32" s="27"/>
       <c r="CJ32" s="27"/>
       <c r="CK32" s="27"/>
       <c r="CL32" s="27"/>
@@ -8740,52 +8840,56 @@
       </c>
       <c r="BD33" s="16">
         <v>6</v>
       </c>
       <c r="BE33" s="32">
         <v>7</v>
       </c>
       <c r="BF33" s="32">
         <v>1</v>
       </c>
       <c r="BG33" s="32">
         <v>1</v>
       </c>
       <c r="BH33" s="32">
         <v>3</v>
       </c>
       <c r="BI33" s="32">
         <v>5</v>
       </c>
       <c r="BJ33" s="32">
         <v>10</v>
       </c>
       <c r="BK33" s="32">
         <v>1</v>
       </c>
-      <c r="BL33" s="16"/>
-      <c r="BM33" s="16"/>
+      <c r="BL33" s="32">
+        <v>12</v>
+      </c>
+      <c r="BM33" s="32">
+        <v>3</v>
+      </c>
       <c r="BN33" s="16"/>
       <c r="BO33" s="16"/>
       <c r="BP33" s="16"/>
       <c r="BQ33" s="32"/>
       <c r="BR33" s="32"/>
       <c r="BS33" s="32"/>
       <c r="BT33" s="32"/>
       <c r="BU33" s="32"/>
       <c r="BV33" s="27"/>
       <c r="BW33" s="27"/>
       <c r="BX33" s="27"/>
       <c r="BY33" s="27"/>
       <c r="BZ33" s="27"/>
       <c r="CA33" s="27"/>
       <c r="CB33" s="27"/>
       <c r="CC33" s="27"/>
       <c r="CD33" s="27"/>
       <c r="CE33" s="27"/>
       <c r="CF33" s="27"/>
       <c r="CG33" s="27"/>
       <c r="CH33" s="27"/>
       <c r="CI33" s="27"/>
       <c r="CJ33" s="27"/>
       <c r="CK33" s="27"/>
       <c r="CL33" s="27"/>
@@ -8995,52 +9099,56 @@
       </c>
       <c r="BD34" s="16">
         <v>4</v>
       </c>
       <c r="BE34" s="32">
         <v>3</v>
       </c>
       <c r="BF34" s="32">
         <v>0</v>
       </c>
       <c r="BG34" s="32">
         <v>3</v>
       </c>
       <c r="BH34" s="32">
         <v>1</v>
       </c>
       <c r="BI34" s="32">
         <v>5</v>
       </c>
       <c r="BJ34" s="32">
         <v>0</v>
       </c>
       <c r="BK34" s="32">
         <v>7</v>
       </c>
-      <c r="BL34" s="16"/>
-      <c r="BM34" s="16"/>
+      <c r="BL34" s="32">
+        <v>4</v>
+      </c>
+      <c r="BM34" s="32">
+        <v>1</v>
+      </c>
       <c r="BN34" s="16"/>
       <c r="BO34" s="16"/>
       <c r="BP34" s="16"/>
       <c r="BQ34" s="32"/>
       <c r="BR34" s="32"/>
       <c r="BS34" s="32"/>
       <c r="BT34" s="32"/>
       <c r="BU34" s="32"/>
       <c r="BV34" s="27"/>
       <c r="BW34" s="27"/>
       <c r="BX34" s="27"/>
       <c r="BY34" s="27"/>
       <c r="BZ34" s="27"/>
       <c r="CA34" s="27"/>
       <c r="CB34" s="27"/>
       <c r="CC34" s="27"/>
       <c r="CD34" s="27"/>
       <c r="CE34" s="27"/>
       <c r="CF34" s="27"/>
       <c r="CG34" s="27"/>
       <c r="CH34" s="27"/>
       <c r="CI34" s="27"/>
       <c r="CJ34" s="27"/>
       <c r="CK34" s="27"/>
       <c r="CL34" s="27"/>
@@ -9250,52 +9358,56 @@
       </c>
       <c r="BD35" s="16">
         <v>0</v>
       </c>
       <c r="BE35" s="32">
         <v>0</v>
       </c>
       <c r="BF35" s="32">
         <v>0</v>
       </c>
       <c r="BG35" s="32">
         <v>2</v>
       </c>
       <c r="BH35" s="32">
         <v>0</v>
       </c>
       <c r="BI35" s="32">
         <v>1</v>
       </c>
       <c r="BJ35" s="32">
         <v>1</v>
       </c>
       <c r="BK35" s="32">
         <v>1</v>
       </c>
-      <c r="BL35" s="16"/>
-      <c r="BM35" s="16"/>
+      <c r="BL35" s="32">
+        <v>1</v>
+      </c>
+      <c r="BM35" s="32">
+        <v>0</v>
+      </c>
       <c r="BN35" s="16"/>
       <c r="BO35" s="16"/>
       <c r="BP35" s="16"/>
       <c r="BQ35" s="32"/>
       <c r="BR35" s="32"/>
       <c r="BS35" s="32"/>
       <c r="BT35" s="32"/>
       <c r="BU35" s="32"/>
       <c r="BV35" s="27"/>
       <c r="BW35" s="27"/>
       <c r="BX35" s="27"/>
       <c r="BY35" s="27"/>
       <c r="BZ35" s="27"/>
       <c r="CA35" s="27"/>
       <c r="CB35" s="27"/>
       <c r="CC35" s="27"/>
       <c r="CD35" s="27"/>
       <c r="CE35" s="27"/>
       <c r="CF35" s="27"/>
       <c r="CG35" s="27"/>
       <c r="CH35" s="27"/>
       <c r="CI35" s="27"/>
       <c r="CJ35" s="27"/>
       <c r="CK35" s="27"/>
       <c r="CL35" s="27"/>
@@ -9505,52 +9617,56 @@
       </c>
       <c r="BD36" s="26">
         <v>0</v>
       </c>
       <c r="BE36" s="26">
         <v>0</v>
       </c>
       <c r="BF36" s="26">
         <v>0</v>
       </c>
       <c r="BG36" s="26">
         <v>3</v>
       </c>
       <c r="BH36" s="26">
         <v>0</v>
       </c>
       <c r="BI36" s="26">
         <v>0</v>
       </c>
       <c r="BJ36" s="26">
         <v>0</v>
       </c>
       <c r="BK36" s="26">
         <v>1</v>
       </c>
-      <c r="BL36" s="26"/>
-      <c r="BM36" s="26"/>
+      <c r="BL36" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="26">
+        <v>0</v>
+      </c>
       <c r="BN36" s="26"/>
       <c r="BO36" s="26"/>
       <c r="BP36" s="26"/>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="26"/>
       <c r="BV36" s="27"/>
       <c r="BW36" s="27"/>
       <c r="BX36" s="27"/>
       <c r="BY36" s="27"/>
       <c r="BZ36" s="27"/>
       <c r="CA36" s="27"/>
       <c r="CB36" s="27"/>
       <c r="CC36" s="27"/>
       <c r="CD36" s="27"/>
       <c r="CE36" s="27"/>
       <c r="CF36" s="27"/>
       <c r="CG36" s="27"/>
       <c r="CH36" s="27"/>
       <c r="CI36" s="27"/>
       <c r="CJ36" s="27"/>
       <c r="CK36" s="27"/>
       <c r="CL36" s="27"/>
@@ -10430,108 +10546,108 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU49"/>
   <sheetViews>
     <sheetView topLeftCell="AW1" workbookViewId="0">
-      <selection activeCell="BI6" sqref="BI6:BK16"/>
+      <selection activeCell="BL26" sqref="BL26:BM36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="38" max="38" width="9.140625" style="2"/>
     <col min="48" max="49" width="9.140625" style="20"/>
     <col min="50" max="50" width="9.140625" style="39"/>
     <col min="51" max="61" width="9.140625" style="20"/>
     <col min="62" max="62" width="9.140625" style="39"/>
     <col min="63" max="73" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="20" customFormat="1" ht="12.75">
-      <c r="A1" s="75" t="s">
+      <c r="A1" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="75"/>
-[...36 lines deleted...]
-      <c r="AM1" s="75"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+      <c r="X1" s="74"/>
+      <c r="Y1" s="74"/>
+      <c r="Z1" s="74"/>
+      <c r="AA1" s="74"/>
+      <c r="AB1" s="74"/>
+      <c r="AC1" s="74"/>
+      <c r="AD1" s="74"/>
+      <c r="AE1" s="74"/>
+      <c r="AF1" s="74"/>
+      <c r="AG1" s="74"/>
+      <c r="AH1" s="74"/>
+      <c r="AI1" s="74"/>
+      <c r="AJ1" s="74"/>
+      <c r="AK1" s="74"/>
+      <c r="AL1" s="74"/>
+      <c r="AM1" s="74"/>
     </row>
     <row r="2" spans="1:73" s="6" customFormat="1" ht="11.25">
       <c r="Y2" s="8"/>
       <c r="Z2" s="28"/>
       <c r="AA2" s="28"/>
       <c r="AF2" s="28"/>
       <c r="AI2" s="28"/>
       <c r="AJ2" s="28"/>
       <c r="AK2" s="28"/>
       <c r="AL2" s="29"/>
       <c r="AO2" s="29"/>
       <c r="AR2" s="29"/>
       <c r="AW2" s="48"/>
       <c r="AX2" s="29"/>
       <c r="BA2" s="29"/>
       <c r="BD2" s="29"/>
       <c r="BI2" s="48"/>
       <c r="BJ2" s="29"/>
       <c r="BM2" s="29"/>
       <c r="BP2" s="29"/>
       <c r="BU2" s="48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="20" customFormat="1" ht="11.25">
@@ -10555,93 +10671,93 @@
       </c>
       <c r="O3" s="69"/>
       <c r="P3" s="69"/>
       <c r="Q3" s="69"/>
       <c r="R3" s="69"/>
       <c r="S3" s="69"/>
       <c r="T3" s="69"/>
       <c r="U3" s="69"/>
       <c r="V3" s="69"/>
       <c r="W3" s="69"/>
       <c r="X3" s="69"/>
       <c r="Y3" s="69"/>
       <c r="Z3" s="72">
         <v>2023</v>
       </c>
       <c r="AA3" s="73"/>
       <c r="AB3" s="73"/>
       <c r="AC3" s="73"/>
       <c r="AD3" s="73"/>
       <c r="AE3" s="73"/>
       <c r="AF3" s="73"/>
       <c r="AG3" s="73"/>
       <c r="AH3" s="73"/>
       <c r="AI3" s="73"/>
       <c r="AJ3" s="73"/>
-      <c r="AK3" s="76"/>
+      <c r="AK3" s="75"/>
       <c r="AL3" s="62">
         <v>2024</v>
       </c>
       <c r="AM3" s="63"/>
       <c r="AN3" s="63"/>
       <c r="AO3" s="63"/>
       <c r="AP3" s="63"/>
       <c r="AQ3" s="63"/>
       <c r="AR3" s="63"/>
       <c r="AS3" s="63"/>
       <c r="AT3" s="63"/>
       <c r="AU3" s="63"/>
       <c r="AV3" s="63"/>
-      <c r="AW3" s="74"/>
+      <c r="AW3" s="76"/>
       <c r="AX3" s="62">
         <v>2025</v>
       </c>
       <c r="AY3" s="63"/>
       <c r="AZ3" s="63"/>
       <c r="BA3" s="63"/>
       <c r="BB3" s="63"/>
       <c r="BC3" s="63"/>
       <c r="BD3" s="63"/>
       <c r="BE3" s="63"/>
       <c r="BF3" s="63"/>
       <c r="BG3" s="63"/>
       <c r="BH3" s="63"/>
-      <c r="BI3" s="74"/>
+      <c r="BI3" s="76"/>
       <c r="BJ3" s="62">
         <v>2026</v>
       </c>
       <c r="BK3" s="63"/>
       <c r="BL3" s="63"/>
       <c r="BM3" s="63"/>
       <c r="BN3" s="63"/>
       <c r="BO3" s="63"/>
       <c r="BP3" s="63"/>
       <c r="BQ3" s="63"/>
       <c r="BR3" s="63"/>
       <c r="BS3" s="63"/>
       <c r="BT3" s="63"/>
-      <c r="BU3" s="74"/>
+      <c r="BU3" s="76"/>
     </row>
     <row r="4" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A4" s="71"/>
       <c r="B4" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="44" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="44" t="s">
@@ -11061,52 +11177,56 @@
       </c>
       <c r="BD6" s="16">
         <v>21</v>
       </c>
       <c r="BE6" s="16">
         <v>8</v>
       </c>
       <c r="BF6" s="16">
         <v>10</v>
       </c>
       <c r="BG6" s="16">
         <v>11</v>
       </c>
       <c r="BH6" s="16">
         <v>8</v>
       </c>
       <c r="BI6" s="16">
         <v>9</v>
       </c>
       <c r="BJ6" s="16">
         <v>2</v>
       </c>
       <c r="BK6" s="16">
         <v>4</v>
       </c>
-      <c r="BL6" s="16"/>
-      <c r="BM6" s="16"/>
+      <c r="BL6" s="16">
+        <v>4</v>
+      </c>
+      <c r="BM6" s="16">
+        <v>20</v>
+      </c>
       <c r="BN6" s="16"/>
       <c r="BO6" s="16"/>
       <c r="BP6" s="16"/>
       <c r="BQ6" s="16"/>
       <c r="BR6" s="16"/>
       <c r="BS6" s="16"/>
       <c r="BT6" s="16"/>
       <c r="BU6" s="16"/>
     </row>
     <row r="7" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="18"/>
       <c r="I7" s="17"/>
       <c r="J7" s="19"/>
       <c r="K7" s="22"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
@@ -11238,52 +11358,56 @@
       </c>
       <c r="BD7" s="16">
         <v>11</v>
       </c>
       <c r="BE7" s="16">
         <v>6</v>
       </c>
       <c r="BF7" s="16">
         <v>3</v>
       </c>
       <c r="BG7" s="16">
         <v>6</v>
       </c>
       <c r="BH7" s="16">
         <v>5</v>
       </c>
       <c r="BI7" s="16">
         <v>8</v>
       </c>
       <c r="BJ7" s="16">
         <v>2</v>
       </c>
       <c r="BK7" s="16">
         <v>4</v>
       </c>
-      <c r="BL7" s="16"/>
-      <c r="BM7" s="16"/>
+      <c r="BL7" s="16">
+        <v>1</v>
+      </c>
+      <c r="BM7" s="16">
+        <v>13</v>
+      </c>
       <c r="BN7" s="16"/>
       <c r="BO7" s="16"/>
       <c r="BP7" s="16"/>
       <c r="BQ7" s="16"/>
       <c r="BR7" s="16"/>
       <c r="BS7" s="16"/>
       <c r="BT7" s="16"/>
       <c r="BU7" s="16"/>
     </row>
     <row r="8" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="18"/>
       <c r="I8" s="17"/>
       <c r="J8" s="19"/>
       <c r="K8" s="22"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
@@ -11415,52 +11539,56 @@
       </c>
       <c r="BD8" s="16">
         <v>0</v>
       </c>
       <c r="BE8" s="16">
         <v>0</v>
       </c>
       <c r="BF8" s="16">
         <v>0</v>
       </c>
       <c r="BG8" s="16">
         <v>0</v>
       </c>
       <c r="BH8" s="16">
         <v>0</v>
       </c>
       <c r="BI8" s="16">
         <v>0</v>
       </c>
       <c r="BJ8" s="16">
         <v>0</v>
       </c>
       <c r="BK8" s="16">
         <v>0</v>
       </c>
-      <c r="BL8" s="16"/>
-      <c r="BM8" s="16"/>
+      <c r="BL8" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM8" s="16">
+        <v>4</v>
+      </c>
       <c r="BN8" s="16"/>
       <c r="BO8" s="16"/>
       <c r="BP8" s="16"/>
       <c r="BQ8" s="16"/>
       <c r="BR8" s="16"/>
       <c r="BS8" s="16"/>
       <c r="BT8" s="16"/>
       <c r="BU8" s="16"/>
     </row>
     <row r="9" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="18"/>
       <c r="I9" s="17"/>
       <c r="J9" s="19"/>
       <c r="K9" s="22"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
@@ -11593,52 +11721,56 @@
       </c>
       <c r="BD9" s="16">
         <v>0</v>
       </c>
       <c r="BE9" s="16">
         <v>0</v>
       </c>
       <c r="BF9" s="16">
         <v>0</v>
       </c>
       <c r="BG9" s="16">
         <v>0</v>
       </c>
       <c r="BH9" s="16">
         <v>0</v>
       </c>
       <c r="BI9" s="16">
         <v>0</v>
       </c>
       <c r="BJ9" s="16">
         <v>0</v>
       </c>
       <c r="BK9" s="16">
         <v>0</v>
       </c>
-      <c r="BL9" s="16"/>
-      <c r="BM9" s="16"/>
+      <c r="BL9" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM9" s="16">
+        <v>0</v>
+      </c>
       <c r="BN9" s="16"/>
       <c r="BO9" s="16"/>
       <c r="BP9" s="16"/>
       <c r="BQ9" s="16"/>
       <c r="BR9" s="16"/>
       <c r="BS9" s="16"/>
       <c r="BT9" s="16"/>
       <c r="BU9" s="16"/>
     </row>
     <row r="10" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="18"/>
       <c r="I10" s="17"/>
       <c r="J10" s="19"/>
       <c r="K10" s="22"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
@@ -11771,52 +11903,56 @@
       </c>
       <c r="BD10" s="16">
         <v>0</v>
       </c>
       <c r="BE10" s="16">
         <v>0</v>
       </c>
       <c r="BF10" s="16">
         <v>0</v>
       </c>
       <c r="BG10" s="16">
         <v>0</v>
       </c>
       <c r="BH10" s="16">
         <v>0</v>
       </c>
       <c r="BI10" s="16">
         <v>0</v>
       </c>
       <c r="BJ10" s="16">
         <v>0</v>
       </c>
       <c r="BK10" s="16">
         <v>0</v>
       </c>
-      <c r="BL10" s="16"/>
-      <c r="BM10" s="16"/>
+      <c r="BL10" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="16">
+        <v>0</v>
+      </c>
       <c r="BN10" s="16"/>
       <c r="BO10" s="16"/>
       <c r="BP10" s="16"/>
       <c r="BQ10" s="16"/>
       <c r="BR10" s="16"/>
       <c r="BS10" s="16"/>
       <c r="BT10" s="16"/>
       <c r="BU10" s="16"/>
     </row>
     <row r="11" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="18"/>
       <c r="I11" s="17"/>
       <c r="J11" s="19"/>
       <c r="K11" s="22"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
@@ -11948,52 +12084,56 @@
       </c>
       <c r="BD11" s="16">
         <v>0</v>
       </c>
       <c r="BE11" s="16">
         <v>0</v>
       </c>
       <c r="BF11" s="16">
         <v>4</v>
       </c>
       <c r="BG11" s="16">
         <v>4</v>
       </c>
       <c r="BH11" s="16">
         <v>0</v>
       </c>
       <c r="BI11" s="16">
         <v>1</v>
       </c>
       <c r="BJ11" s="16">
         <v>0</v>
       </c>
       <c r="BK11" s="16">
         <v>0</v>
       </c>
-      <c r="BL11" s="16"/>
-      <c r="BM11" s="16"/>
+      <c r="BL11" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="16">
+        <v>0</v>
+      </c>
       <c r="BN11" s="16"/>
       <c r="BO11" s="16"/>
       <c r="BP11" s="16"/>
       <c r="BQ11" s="16"/>
       <c r="BR11" s="16"/>
       <c r="BS11" s="16"/>
       <c r="BT11" s="16"/>
       <c r="BU11" s="16"/>
     </row>
     <row r="12" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="18"/>
       <c r="I12" s="17"/>
       <c r="J12" s="19"/>
       <c r="K12" s="22"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
@@ -12126,52 +12266,56 @@
       </c>
       <c r="BD12" s="16">
         <v>0</v>
       </c>
       <c r="BE12" s="16">
         <v>0</v>
       </c>
       <c r="BF12" s="16">
         <v>0</v>
       </c>
       <c r="BG12" s="16">
         <v>1</v>
       </c>
       <c r="BH12" s="16">
         <v>0</v>
       </c>
       <c r="BI12" s="16">
         <v>0</v>
       </c>
       <c r="BJ12" s="16">
         <v>0</v>
       </c>
       <c r="BK12" s="16">
         <v>0</v>
       </c>
-      <c r="BL12" s="16"/>
-      <c r="BM12" s="16"/>
+      <c r="BL12" s="16">
+        <v>1</v>
+      </c>
+      <c r="BM12" s="16">
+        <v>0</v>
+      </c>
       <c r="BN12" s="16"/>
       <c r="BO12" s="16"/>
       <c r="BP12" s="16"/>
       <c r="BQ12" s="16"/>
       <c r="BR12" s="16"/>
       <c r="BS12" s="16"/>
       <c r="BT12" s="16"/>
       <c r="BU12" s="16"/>
     </row>
     <row r="13" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="18"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="22"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
@@ -12303,52 +12447,56 @@
       </c>
       <c r="BD13" s="16">
         <v>0</v>
       </c>
       <c r="BE13" s="16">
         <v>0</v>
       </c>
       <c r="BF13" s="16">
         <v>2</v>
       </c>
       <c r="BG13" s="16">
         <v>0</v>
       </c>
       <c r="BH13" s="16">
         <v>0</v>
       </c>
       <c r="BI13" s="16">
         <v>0</v>
       </c>
       <c r="BJ13" s="16">
         <v>0</v>
       </c>
       <c r="BK13" s="16">
         <v>0</v>
       </c>
-      <c r="BL13" s="16"/>
-      <c r="BM13" s="16"/>
+      <c r="BL13" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="16">
+        <v>1</v>
+      </c>
       <c r="BN13" s="16"/>
       <c r="BO13" s="16"/>
       <c r="BP13" s="16"/>
       <c r="BQ13" s="16"/>
       <c r="BR13" s="16"/>
       <c r="BS13" s="16"/>
       <c r="BT13" s="16"/>
       <c r="BU13" s="16"/>
     </row>
     <row r="14" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
@@ -12480,52 +12628,56 @@
       </c>
       <c r="BD14" s="16">
         <v>0</v>
       </c>
       <c r="BE14" s="16">
         <v>2</v>
       </c>
       <c r="BF14" s="16">
         <v>1</v>
       </c>
       <c r="BG14" s="16">
         <v>0</v>
       </c>
       <c r="BH14" s="16">
         <v>0</v>
       </c>
       <c r="BI14" s="16">
         <v>0</v>
       </c>
       <c r="BJ14" s="16">
         <v>0</v>
       </c>
       <c r="BK14" s="16">
         <v>0</v>
       </c>
-      <c r="BL14" s="16"/>
-      <c r="BM14" s="16"/>
+      <c r="BL14" s="16">
+        <v>2</v>
+      </c>
+      <c r="BM14" s="16">
+        <v>0</v>
+      </c>
       <c r="BN14" s="16"/>
       <c r="BO14" s="16"/>
       <c r="BP14" s="16"/>
       <c r="BQ14" s="16"/>
       <c r="BR14" s="16"/>
       <c r="BS14" s="16"/>
       <c r="BT14" s="16"/>
       <c r="BU14" s="16"/>
     </row>
     <row r="15" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="18"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="22"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
@@ -12658,52 +12810,56 @@
       </c>
       <c r="BD15" s="16">
         <v>0</v>
       </c>
       <c r="BE15" s="16">
         <v>0</v>
       </c>
       <c r="BF15" s="16">
         <v>0</v>
       </c>
       <c r="BG15" s="16">
         <v>0</v>
       </c>
       <c r="BH15" s="16">
         <v>3</v>
       </c>
       <c r="BI15" s="16">
         <v>0</v>
       </c>
       <c r="BJ15" s="16">
         <v>0</v>
       </c>
       <c r="BK15" s="16">
         <v>0</v>
       </c>
-      <c r="BL15" s="16"/>
-      <c r="BM15" s="16"/>
+      <c r="BL15" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="16">
+        <v>0</v>
+      </c>
       <c r="BN15" s="16"/>
       <c r="BO15" s="16"/>
       <c r="BP15" s="16"/>
       <c r="BQ15" s="16"/>
       <c r="BR15" s="16"/>
       <c r="BS15" s="16"/>
       <c r="BT15" s="16"/>
       <c r="BU15" s="16"/>
     </row>
     <row r="16" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="18"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="22"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
@@ -12836,52 +12992,56 @@
       </c>
       <c r="BD16" s="16">
         <v>10</v>
       </c>
       <c r="BE16" s="16">
         <v>0</v>
       </c>
       <c r="BF16" s="16">
         <v>0</v>
       </c>
       <c r="BG16" s="16">
         <v>0</v>
       </c>
       <c r="BH16" s="16">
         <v>0</v>
       </c>
       <c r="BI16" s="16">
         <v>0</v>
       </c>
       <c r="BJ16" s="16">
         <v>0</v>
       </c>
       <c r="BK16" s="16">
         <v>0</v>
       </c>
-      <c r="BL16" s="16"/>
-      <c r="BM16" s="16"/>
+      <c r="BL16" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="16">
+        <v>2</v>
+      </c>
       <c r="BN16" s="16"/>
       <c r="BO16" s="16"/>
       <c r="BP16" s="16"/>
       <c r="BQ16" s="16"/>
       <c r="BR16" s="16"/>
       <c r="BS16" s="16"/>
       <c r="BT16" s="16"/>
       <c r="BU16" s="16"/>
     </row>
     <row r="17" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A17" s="66" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="66"/>
       <c r="C17" s="66"/>
       <c r="D17" s="66"/>
       <c r="E17" s="66"/>
       <c r="F17" s="66"/>
       <c r="G17" s="66"/>
       <c r="H17" s="66"/>
       <c r="I17" s="66"/>
       <c r="J17" s="66"/>
       <c r="K17" s="66"/>
       <c r="L17" s="66"/>
       <c r="M17" s="66"/>
@@ -13090,52 +13250,56 @@
       </c>
       <c r="BD18" s="16">
         <v>18</v>
       </c>
       <c r="BE18" s="16">
         <v>8</v>
       </c>
       <c r="BF18" s="16">
         <v>3</v>
       </c>
       <c r="BG18" s="16">
         <v>6</v>
       </c>
       <c r="BH18" s="16">
         <v>8</v>
       </c>
       <c r="BI18" s="16">
         <v>8</v>
       </c>
       <c r="BJ18" s="16">
         <v>2</v>
       </c>
       <c r="BK18" s="16">
         <v>4</v>
       </c>
-      <c r="BL18" s="16"/>
-      <c r="BM18" s="16"/>
+      <c r="BL18" s="16">
+        <v>1</v>
+      </c>
+      <c r="BM18" s="16">
+        <v>16</v>
+      </c>
       <c r="BN18" s="16"/>
       <c r="BO18" s="16"/>
       <c r="BP18" s="16"/>
       <c r="BQ18" s="16"/>
       <c r="BR18" s="16"/>
       <c r="BS18" s="16"/>
       <c r="BT18" s="16"/>
       <c r="BU18" s="16"/>
     </row>
     <row r="19" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="23"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="22"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
@@ -13267,52 +13431,56 @@
       </c>
       <c r="BD19" s="16">
         <v>11</v>
       </c>
       <c r="BE19" s="16">
         <v>6</v>
       </c>
       <c r="BF19" s="16">
         <v>3</v>
       </c>
       <c r="BG19" s="16">
         <v>6</v>
       </c>
       <c r="BH19" s="16">
         <v>5</v>
       </c>
       <c r="BI19" s="16">
         <v>8</v>
       </c>
       <c r="BJ19" s="16">
         <v>2</v>
       </c>
       <c r="BK19" s="16">
         <v>4</v>
       </c>
-      <c r="BL19" s="16"/>
-      <c r="BM19" s="16"/>
+      <c r="BL19" s="16">
+        <v>1</v>
+      </c>
+      <c r="BM19" s="16">
+        <v>10</v>
+      </c>
       <c r="BN19" s="16"/>
       <c r="BO19" s="16"/>
       <c r="BP19" s="16"/>
       <c r="BQ19" s="16"/>
       <c r="BR19" s="16"/>
       <c r="BS19" s="16"/>
       <c r="BT19" s="16"/>
       <c r="BU19" s="16"/>
     </row>
     <row r="20" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A20" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="23"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="22"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
@@ -13444,52 +13612,56 @@
       </c>
       <c r="BD20" s="16">
         <v>0</v>
       </c>
       <c r="BE20" s="16">
         <v>0</v>
       </c>
       <c r="BF20" s="16">
         <v>0</v>
       </c>
       <c r="BG20" s="16">
         <v>0</v>
       </c>
       <c r="BH20" s="16">
         <v>0</v>
       </c>
       <c r="BI20" s="16">
         <v>0</v>
       </c>
       <c r="BJ20" s="16">
         <v>0</v>
       </c>
       <c r="BK20" s="16">
         <v>0</v>
       </c>
-      <c r="BL20" s="16"/>
-      <c r="BM20" s="16"/>
+      <c r="BL20" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM20" s="16">
+        <v>4</v>
+      </c>
       <c r="BN20" s="16"/>
       <c r="BO20" s="16"/>
       <c r="BP20" s="16"/>
       <c r="BQ20" s="16"/>
       <c r="BR20" s="16"/>
       <c r="BS20" s="16"/>
       <c r="BT20" s="16"/>
       <c r="BU20" s="16"/>
     </row>
     <row r="21" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A21" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="23"/>
       <c r="I21" s="17"/>
       <c r="J21" s="19"/>
       <c r="K21" s="22"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
@@ -13621,52 +13793,56 @@
       </c>
       <c r="BD21" s="16">
         <v>0</v>
       </c>
       <c r="BE21" s="16">
         <v>0</v>
       </c>
       <c r="BF21" s="16">
         <v>0</v>
       </c>
       <c r="BG21" s="16">
         <v>0</v>
       </c>
       <c r="BH21" s="16">
         <v>0</v>
       </c>
       <c r="BI21" s="16">
         <v>0</v>
       </c>
       <c r="BJ21" s="16">
         <v>0</v>
       </c>
       <c r="BK21" s="16">
         <v>0</v>
       </c>
-      <c r="BL21" s="16"/>
-      <c r="BM21" s="16"/>
+      <c r="BL21" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM21" s="16">
+        <v>0</v>
+      </c>
       <c r="BN21" s="16"/>
       <c r="BO21" s="16"/>
       <c r="BP21" s="16"/>
       <c r="BQ21" s="16"/>
       <c r="BR21" s="16"/>
       <c r="BS21" s="16"/>
       <c r="BT21" s="16"/>
       <c r="BU21" s="16"/>
     </row>
     <row r="22" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A22" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="23"/>
       <c r="I22" s="17"/>
       <c r="J22" s="19"/>
       <c r="K22" s="22"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
@@ -13798,52 +13974,56 @@
       </c>
       <c r="BD22" s="16">
         <v>0</v>
       </c>
       <c r="BE22" s="16">
         <v>2</v>
       </c>
       <c r="BF22" s="16">
         <v>0</v>
       </c>
       <c r="BG22" s="16">
         <v>0</v>
       </c>
       <c r="BH22" s="16">
         <v>0</v>
       </c>
       <c r="BI22" s="16">
         <v>0</v>
       </c>
       <c r="BJ22" s="16">
         <v>0</v>
       </c>
       <c r="BK22" s="16">
         <v>0</v>
       </c>
-      <c r="BL22" s="16"/>
-      <c r="BM22" s="16"/>
+      <c r="BL22" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM22" s="16">
+        <v>0</v>
+      </c>
       <c r="BN22" s="16"/>
       <c r="BO22" s="16"/>
       <c r="BP22" s="16"/>
       <c r="BQ22" s="16"/>
       <c r="BR22" s="16"/>
       <c r="BS22" s="16"/>
       <c r="BT22" s="16"/>
       <c r="BU22" s="16"/>
     </row>
     <row r="23" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="23"/>
       <c r="I23" s="17"/>
       <c r="J23" s="19"/>
       <c r="K23" s="22"/>
       <c r="L23" s="19"/>
       <c r="M23" s="19"/>
@@ -13975,52 +14155,56 @@
       </c>
       <c r="BD23" s="16">
         <v>0</v>
       </c>
       <c r="BE23" s="16">
         <v>0</v>
       </c>
       <c r="BF23" s="16">
         <v>0</v>
       </c>
       <c r="BG23" s="16">
         <v>0</v>
       </c>
       <c r="BH23" s="16">
         <v>3</v>
       </c>
       <c r="BI23" s="16">
         <v>0</v>
       </c>
       <c r="BJ23" s="16">
         <v>0</v>
       </c>
       <c r="BK23" s="16">
         <v>0</v>
       </c>
-      <c r="BL23" s="16"/>
-      <c r="BM23" s="16"/>
+      <c r="BL23" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM23" s="16">
+        <v>0</v>
+      </c>
       <c r="BN23" s="16"/>
       <c r="BO23" s="16"/>
       <c r="BP23" s="16"/>
       <c r="BQ23" s="16"/>
       <c r="BR23" s="16"/>
       <c r="BS23" s="16"/>
       <c r="BT23" s="16"/>
       <c r="BU23" s="16"/>
     </row>
     <row r="24" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A24" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="23"/>
       <c r="I24" s="17"/>
       <c r="J24" s="19"/>
       <c r="K24" s="22"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
@@ -14152,52 +14336,56 @@
       </c>
       <c r="BD24" s="16">
         <v>7</v>
       </c>
       <c r="BE24" s="16">
         <v>0</v>
       </c>
       <c r="BF24" s="16">
         <v>0</v>
       </c>
       <c r="BG24" s="16">
         <v>0</v>
       </c>
       <c r="BH24" s="16">
         <v>0</v>
       </c>
       <c r="BI24" s="16">
         <v>0</v>
       </c>
       <c r="BJ24" s="16">
         <v>0</v>
       </c>
       <c r="BK24" s="16">
         <v>0</v>
       </c>
-      <c r="BL24" s="16"/>
-      <c r="BM24" s="16"/>
+      <c r="BL24" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="16">
+        <v>2</v>
+      </c>
       <c r="BN24" s="16"/>
       <c r="BO24" s="16"/>
       <c r="BP24" s="16"/>
       <c r="BQ24" s="16"/>
       <c r="BR24" s="16"/>
       <c r="BS24" s="16"/>
       <c r="BT24" s="16"/>
       <c r="BU24" s="16"/>
     </row>
     <row r="25" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A25" s="67" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="67"/>
       <c r="C25" s="67"/>
       <c r="D25" s="67"/>
       <c r="E25" s="67"/>
       <c r="F25" s="67"/>
       <c r="G25" s="67"/>
       <c r="H25" s="67"/>
       <c r="I25" s="67"/>
       <c r="J25" s="67"/>
       <c r="K25" s="67"/>
       <c r="L25" s="67"/>
       <c r="M25" s="67"/>
@@ -14406,52 +14594,56 @@
       </c>
       <c r="BD26" s="16">
         <v>3</v>
       </c>
       <c r="BE26" s="32">
         <v>0</v>
       </c>
       <c r="BF26" s="32">
         <v>7</v>
       </c>
       <c r="BG26" s="32">
         <v>5</v>
       </c>
       <c r="BH26" s="32">
         <v>0</v>
       </c>
       <c r="BI26" s="32">
         <v>1</v>
       </c>
       <c r="BJ26" s="32">
         <v>0</v>
       </c>
       <c r="BK26" s="32">
         <v>0</v>
       </c>
-      <c r="BL26" s="16"/>
-      <c r="BM26" s="32"/>
+      <c r="BL26" s="32">
+        <v>3</v>
+      </c>
+      <c r="BM26" s="32">
+        <v>4</v>
+      </c>
       <c r="BN26" s="32"/>
       <c r="BO26" s="16"/>
       <c r="BP26" s="16"/>
       <c r="BQ26" s="32"/>
       <c r="BR26" s="32"/>
       <c r="BS26" s="32"/>
       <c r="BT26" s="32"/>
       <c r="BU26" s="32"/>
     </row>
     <row r="27" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="19"/>
       <c r="I27" s="17"/>
       <c r="J27" s="19"/>
       <c r="K27" s="18"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
@@ -14583,52 +14775,56 @@
       </c>
       <c r="BD27" s="16">
         <v>0</v>
       </c>
       <c r="BE27" s="32">
         <v>0</v>
       </c>
       <c r="BF27" s="32">
         <v>0</v>
       </c>
       <c r="BG27" s="32">
         <v>0</v>
       </c>
       <c r="BH27" s="32">
         <v>0</v>
       </c>
       <c r="BI27" s="32">
         <v>0</v>
       </c>
       <c r="BJ27" s="32">
         <v>0</v>
       </c>
       <c r="BK27" s="32">
         <v>0</v>
       </c>
-      <c r="BL27" s="16"/>
-      <c r="BM27" s="32"/>
+      <c r="BL27" s="32">
+        <v>0</v>
+      </c>
+      <c r="BM27" s="32">
+        <v>3</v>
+      </c>
       <c r="BN27" s="32"/>
       <c r="BO27" s="16"/>
       <c r="BP27" s="16"/>
       <c r="BQ27" s="32"/>
       <c r="BR27" s="32"/>
       <c r="BS27" s="32"/>
       <c r="BT27" s="32"/>
       <c r="BU27" s="32"/>
     </row>
     <row r="28" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="19"/>
       <c r="I28" s="17"/>
       <c r="J28" s="19"/>
       <c r="K28" s="18"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
@@ -14760,52 +14956,56 @@
       </c>
       <c r="BD28" s="16">
         <v>0</v>
       </c>
       <c r="BE28" s="32">
         <v>0</v>
       </c>
       <c r="BF28" s="32">
         <v>0</v>
       </c>
       <c r="BG28" s="32">
         <v>0</v>
       </c>
       <c r="BH28" s="32">
         <v>0</v>
       </c>
       <c r="BI28" s="32">
         <v>0</v>
       </c>
       <c r="BJ28" s="32">
         <v>0</v>
       </c>
       <c r="BK28" s="32">
         <v>0</v>
       </c>
-      <c r="BL28" s="16"/>
-      <c r="BM28" s="32"/>
+      <c r="BL28" s="32">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="32">
+        <v>0</v>
+      </c>
       <c r="BN28" s="32"/>
       <c r="BO28" s="16"/>
       <c r="BP28" s="16"/>
       <c r="BQ28" s="32"/>
       <c r="BR28" s="32"/>
       <c r="BS28" s="32"/>
       <c r="BT28" s="32"/>
       <c r="BU28" s="32"/>
     </row>
     <row r="29" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="19"/>
       <c r="I29" s="17"/>
       <c r="J29" s="19"/>
       <c r="K29" s="18"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
@@ -14937,52 +15137,56 @@
       </c>
       <c r="BD29" s="16">
         <v>0</v>
       </c>
       <c r="BE29" s="32">
         <v>0</v>
       </c>
       <c r="BF29" s="32">
         <v>0</v>
       </c>
       <c r="BG29" s="32">
         <v>0</v>
       </c>
       <c r="BH29" s="32">
         <v>0</v>
       </c>
       <c r="BI29" s="32">
         <v>0</v>
       </c>
       <c r="BJ29" s="32">
         <v>0</v>
       </c>
       <c r="BK29" s="32">
         <v>0</v>
       </c>
-      <c r="BL29" s="16"/>
-      <c r="BM29" s="32"/>
+      <c r="BL29" s="32">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="32">
+        <v>0</v>
+      </c>
       <c r="BN29" s="32"/>
       <c r="BO29" s="16"/>
       <c r="BP29" s="16"/>
       <c r="BQ29" s="32"/>
       <c r="BR29" s="32"/>
       <c r="BS29" s="32"/>
       <c r="BT29" s="32"/>
       <c r="BU29" s="32"/>
     </row>
     <row r="30" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="19"/>
       <c r="I30" s="17"/>
       <c r="J30" s="19"/>
       <c r="K30" s="18"/>
       <c r="L30" s="23"/>
       <c r="M30" s="23"/>
@@ -15114,52 +15318,56 @@
       </c>
       <c r="BD30" s="16">
         <v>0</v>
       </c>
       <c r="BE30" s="32">
         <v>0</v>
       </c>
       <c r="BF30" s="32">
         <v>0</v>
       </c>
       <c r="BG30" s="32">
         <v>0</v>
       </c>
       <c r="BH30" s="32">
         <v>0</v>
       </c>
       <c r="BI30" s="32">
         <v>0</v>
       </c>
       <c r="BJ30" s="32">
         <v>0</v>
       </c>
       <c r="BK30" s="32">
         <v>0</v>
       </c>
-      <c r="BL30" s="16"/>
-      <c r="BM30" s="32"/>
+      <c r="BL30" s="32">
+        <v>0</v>
+      </c>
+      <c r="BM30" s="32">
+        <v>0</v>
+      </c>
       <c r="BN30" s="32"/>
       <c r="BO30" s="16"/>
       <c r="BP30" s="16"/>
       <c r="BQ30" s="32"/>
       <c r="BR30" s="32"/>
       <c r="BS30" s="32"/>
       <c r="BT30" s="32"/>
       <c r="BU30" s="32"/>
     </row>
     <row r="31" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="19"/>
       <c r="I31" s="17"/>
       <c r="J31" s="19"/>
       <c r="K31" s="18"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
@@ -15291,52 +15499,56 @@
       </c>
       <c r="BD31" s="16">
         <v>0</v>
       </c>
       <c r="BE31" s="32">
         <v>0</v>
       </c>
       <c r="BF31" s="32">
         <v>4</v>
       </c>
       <c r="BG31" s="32">
         <v>4</v>
       </c>
       <c r="BH31" s="32">
         <v>0</v>
       </c>
       <c r="BI31" s="32">
         <v>1</v>
       </c>
       <c r="BJ31" s="32">
         <v>0</v>
       </c>
       <c r="BK31" s="32">
         <v>0</v>
       </c>
-      <c r="BL31" s="16"/>
-      <c r="BM31" s="32"/>
+      <c r="BL31" s="32">
+        <v>0</v>
+      </c>
+      <c r="BM31" s="32">
+        <v>0</v>
+      </c>
       <c r="BN31" s="32"/>
       <c r="BO31" s="16"/>
       <c r="BP31" s="16"/>
       <c r="BQ31" s="32"/>
       <c r="BR31" s="32"/>
       <c r="BS31" s="32"/>
       <c r="BT31" s="32"/>
       <c r="BU31" s="32"/>
     </row>
     <row r="32" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="19"/>
       <c r="I32" s="17"/>
       <c r="J32" s="19"/>
       <c r="K32" s="18"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
@@ -15468,52 +15680,56 @@
       </c>
       <c r="BD32" s="16">
         <v>0</v>
       </c>
       <c r="BE32" s="32">
         <v>0</v>
       </c>
       <c r="BF32" s="32">
         <v>0</v>
       </c>
       <c r="BG32" s="32">
         <v>1</v>
       </c>
       <c r="BH32" s="32">
         <v>0</v>
       </c>
       <c r="BI32" s="32">
         <v>0</v>
       </c>
       <c r="BJ32" s="32">
         <v>0</v>
       </c>
       <c r="BK32" s="32">
         <v>0</v>
       </c>
-      <c r="BL32" s="16"/>
-      <c r="BM32" s="32"/>
+      <c r="BL32" s="32">
+        <v>1</v>
+      </c>
+      <c r="BM32" s="32">
+        <v>0</v>
+      </c>
       <c r="BN32" s="32"/>
       <c r="BO32" s="16"/>
       <c r="BP32" s="16"/>
       <c r="BQ32" s="32"/>
       <c r="BR32" s="32"/>
       <c r="BS32" s="32"/>
       <c r="BT32" s="32"/>
       <c r="BU32" s="32"/>
     </row>
     <row r="33" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="19"/>
       <c r="I33" s="17"/>
       <c r="J33" s="19"/>
       <c r="K33" s="18"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
@@ -15645,52 +15861,56 @@
       </c>
       <c r="BD33" s="16">
         <v>0</v>
       </c>
       <c r="BE33" s="32">
         <v>0</v>
       </c>
       <c r="BF33" s="32">
         <v>2</v>
       </c>
       <c r="BG33" s="32">
         <v>0</v>
       </c>
       <c r="BH33" s="32">
         <v>0</v>
       </c>
       <c r="BI33" s="32">
         <v>0</v>
       </c>
       <c r="BJ33" s="32">
         <v>0</v>
       </c>
       <c r="BK33" s="32">
         <v>0</v>
       </c>
-      <c r="BL33" s="16"/>
-      <c r="BM33" s="32"/>
+      <c r="BL33" s="32">
+        <v>0</v>
+      </c>
+      <c r="BM33" s="32">
+        <v>1</v>
+      </c>
       <c r="BN33" s="32"/>
       <c r="BO33" s="16"/>
       <c r="BP33" s="16"/>
       <c r="BQ33" s="32"/>
       <c r="BR33" s="32"/>
       <c r="BS33" s="32"/>
       <c r="BT33" s="32"/>
       <c r="BU33" s="32"/>
     </row>
     <row r="34" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A34" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="13"/>
       <c r="G34" s="13"/>
       <c r="H34" s="13"/>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
@@ -15822,52 +16042,56 @@
       </c>
       <c r="BD34" s="16">
         <v>0</v>
       </c>
       <c r="BE34" s="32">
         <v>0</v>
       </c>
       <c r="BF34" s="32">
         <v>1</v>
       </c>
       <c r="BG34" s="32">
         <v>0</v>
       </c>
       <c r="BH34" s="32">
         <v>0</v>
       </c>
       <c r="BI34" s="32">
         <v>0</v>
       </c>
       <c r="BJ34" s="32">
         <v>0</v>
       </c>
       <c r="BK34" s="32">
         <v>0</v>
       </c>
-      <c r="BL34" s="16"/>
-      <c r="BM34" s="32"/>
+      <c r="BL34" s="32">
+        <v>2</v>
+      </c>
+      <c r="BM34" s="32">
+        <v>0</v>
+      </c>
       <c r="BN34" s="32"/>
       <c r="BO34" s="16"/>
       <c r="BP34" s="16"/>
       <c r="BQ34" s="32"/>
       <c r="BR34" s="32"/>
       <c r="BS34" s="32"/>
       <c r="BT34" s="32"/>
       <c r="BU34" s="32"/>
     </row>
     <row r="35" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A35" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="13"/>
       <c r="G35" s="13"/>
       <c r="H35" s="13"/>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
@@ -15999,52 +16223,56 @@
       </c>
       <c r="BD35" s="16">
         <v>0</v>
       </c>
       <c r="BE35" s="32">
         <v>0</v>
       </c>
       <c r="BF35" s="32">
         <v>0</v>
       </c>
       <c r="BG35" s="32">
         <v>0</v>
       </c>
       <c r="BH35" s="32">
         <v>0</v>
       </c>
       <c r="BI35" s="32">
         <v>0</v>
       </c>
       <c r="BJ35" s="32">
         <v>0</v>
       </c>
       <c r="BK35" s="32">
         <v>0</v>
       </c>
-      <c r="BL35" s="16"/>
-      <c r="BM35" s="32"/>
+      <c r="BL35" s="32">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="32">
+        <v>0</v>
+      </c>
       <c r="BN35" s="32"/>
       <c r="BO35" s="16"/>
       <c r="BP35" s="16"/>
       <c r="BQ35" s="32"/>
       <c r="BR35" s="32"/>
       <c r="BS35" s="32"/>
       <c r="BT35" s="32"/>
       <c r="BU35" s="32"/>
     </row>
     <row r="36" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A36" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="34"/>
       <c r="C36" s="34"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="34"/>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="36"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
@@ -16176,52 +16404,56 @@
       </c>
       <c r="BD36" s="26">
         <v>3</v>
       </c>
       <c r="BE36" s="26">
         <v>0</v>
       </c>
       <c r="BF36" s="26">
         <v>0</v>
       </c>
       <c r="BG36" s="26">
         <v>0</v>
       </c>
       <c r="BH36" s="26">
         <v>0</v>
       </c>
       <c r="BI36" s="26">
         <v>0</v>
       </c>
       <c r="BJ36" s="26">
         <v>0</v>
       </c>
       <c r="BK36" s="26">
         <v>0</v>
       </c>
-      <c r="BL36" s="26"/>
-      <c r="BM36" s="26"/>
+      <c r="BL36" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="26">
+        <v>0</v>
+      </c>
       <c r="BN36" s="26"/>
       <c r="BO36" s="26"/>
       <c r="BP36" s="26"/>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="26"/>
     </row>
     <row r="37" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A37" s="37"/>
       <c r="Z37" s="39"/>
       <c r="AL37" s="39"/>
       <c r="AX37" s="39"/>
       <c r="BJ37" s="39"/>
     </row>
     <row r="38" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="Z38" s="39"/>
       <c r="AL38" s="39"/>
       <c r="AX38" s="39"/>
       <c r="BJ38" s="39"/>
     </row>
     <row r="39" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="Z39" s="39"/>
       <c r="AL39" s="39"/>
@@ -16268,73 +16500,73 @@
       <c r="Z46" s="39"/>
       <c r="AL46" s="39"/>
       <c r="AX46" s="39"/>
       <c r="BJ46" s="39"/>
     </row>
     <row r="47" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="Z47" s="39"/>
       <c r="AL47" s="39"/>
       <c r="AX47" s="39"/>
       <c r="BJ47" s="39"/>
     </row>
     <row r="48" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="Z48" s="39"/>
       <c r="AL48" s="39"/>
       <c r="AX48" s="39"/>
       <c r="BJ48" s="39"/>
     </row>
     <row r="49" spans="26:62" s="20" customFormat="1" ht="11.25">
       <c r="Z49" s="39"/>
       <c r="AL49" s="39"/>
       <c r="AX49" s="39"/>
       <c r="BJ49" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A17:AW17"/>
+    <mergeCell ref="A5:AW5"/>
+    <mergeCell ref="A25:AW25"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="BJ3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AW25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU50"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BI26" sqref="BI26:BK36"/>
+      <selection activeCell="BL26" sqref="BL26:BM36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="38" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="9.140625" style="4"/>
     <col min="48" max="49" width="9.140625" style="20"/>
     <col min="50" max="50" width="9.140625" style="39"/>
     <col min="51" max="51" width="9.140625" style="27"/>
     <col min="52" max="61" width="9.140625" style="20"/>
     <col min="62" max="62" width="9.140625" style="39"/>
     <col min="63" max="63" width="9.140625" style="27"/>
     <col min="64" max="73" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="20" customFormat="1" ht="12.75">
       <c r="A1" s="77" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="77"/>
       <c r="C1" s="77"/>
@@ -16986,52 +17218,56 @@
       </c>
       <c r="BD6" s="16">
         <v>40</v>
       </c>
       <c r="BE6" s="16">
         <v>81</v>
       </c>
       <c r="BF6" s="16">
         <v>-1</v>
       </c>
       <c r="BG6" s="16">
         <v>63</v>
       </c>
       <c r="BH6" s="16">
         <v>68</v>
       </c>
       <c r="BI6" s="16">
         <v>95</v>
       </c>
       <c r="BJ6" s="16">
         <v>93</v>
       </c>
       <c r="BK6" s="16">
         <v>70</v>
       </c>
-      <c r="BL6" s="16"/>
-      <c r="BM6" s="16"/>
+      <c r="BL6" s="16">
+        <v>102</v>
+      </c>
+      <c r="BM6" s="16">
+        <v>89</v>
+      </c>
       <c r="BN6" s="16"/>
       <c r="BO6" s="16"/>
       <c r="BP6" s="16"/>
       <c r="BQ6" s="16"/>
       <c r="BR6" s="16"/>
       <c r="BS6" s="16"/>
       <c r="BT6" s="16"/>
       <c r="BU6" s="16"/>
     </row>
     <row r="7" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="23"/>
       <c r="I7" s="17"/>
       <c r="J7" s="19"/>
       <c r="K7" s="22"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
@@ -17163,52 +17399,56 @@
       </c>
       <c r="BD7" s="16">
         <v>14</v>
       </c>
       <c r="BE7" s="16">
         <v>37</v>
       </c>
       <c r="BF7" s="16">
         <v>3</v>
       </c>
       <c r="BG7" s="16">
         <v>37</v>
       </c>
       <c r="BH7" s="16">
         <v>57</v>
       </c>
       <c r="BI7" s="16">
         <v>62</v>
       </c>
       <c r="BJ7" s="16">
         <v>59</v>
       </c>
       <c r="BK7" s="16">
         <v>37</v>
       </c>
-      <c r="BL7" s="16"/>
-      <c r="BM7" s="16"/>
+      <c r="BL7" s="16">
+        <v>56</v>
+      </c>
+      <c r="BM7" s="16">
+        <v>64</v>
+      </c>
       <c r="BN7" s="16"/>
       <c r="BO7" s="16"/>
       <c r="BP7" s="16"/>
       <c r="BQ7" s="16"/>
       <c r="BR7" s="16"/>
       <c r="BS7" s="16"/>
       <c r="BT7" s="16"/>
       <c r="BU7" s="16"/>
     </row>
     <row r="8" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="23"/>
       <c r="I8" s="17"/>
       <c r="J8" s="19"/>
       <c r="K8" s="22"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
@@ -17340,52 +17580,56 @@
       </c>
       <c r="BD8" s="16">
         <v>4</v>
       </c>
       <c r="BE8" s="16">
         <v>6</v>
       </c>
       <c r="BF8" s="16">
         <v>0</v>
       </c>
       <c r="BG8" s="16">
         <v>3</v>
       </c>
       <c r="BH8" s="16">
         <v>5</v>
       </c>
       <c r="BI8" s="16">
         <v>6</v>
       </c>
       <c r="BJ8" s="16">
         <v>4</v>
       </c>
       <c r="BK8" s="16">
         <v>5</v>
       </c>
-      <c r="BL8" s="16"/>
-      <c r="BM8" s="16"/>
+      <c r="BL8" s="16">
+        <v>3</v>
+      </c>
+      <c r="BM8" s="16">
+        <v>9</v>
+      </c>
       <c r="BN8" s="16"/>
       <c r="BO8" s="16"/>
       <c r="BP8" s="16"/>
       <c r="BQ8" s="16"/>
       <c r="BR8" s="16"/>
       <c r="BS8" s="16"/>
       <c r="BT8" s="16"/>
       <c r="BU8" s="16"/>
     </row>
     <row r="9" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="23"/>
       <c r="I9" s="17"/>
       <c r="J9" s="19"/>
       <c r="K9" s="22"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
@@ -17518,52 +17762,56 @@
       </c>
       <c r="BD9" s="16">
         <v>1</v>
       </c>
       <c r="BE9" s="16">
         <v>0</v>
       </c>
       <c r="BF9" s="16">
         <v>0</v>
       </c>
       <c r="BG9" s="16">
         <v>1</v>
       </c>
       <c r="BH9" s="16">
         <v>0</v>
       </c>
       <c r="BI9" s="16">
         <v>4</v>
       </c>
       <c r="BJ9" s="16">
         <v>11</v>
       </c>
       <c r="BK9" s="16">
         <v>0</v>
       </c>
-      <c r="BL9" s="16"/>
-      <c r="BM9" s="16"/>
+      <c r="BL9" s="16">
+        <v>6</v>
+      </c>
+      <c r="BM9" s="16">
+        <v>1</v>
+      </c>
       <c r="BN9" s="16"/>
       <c r="BO9" s="16"/>
       <c r="BP9" s="16"/>
       <c r="BQ9" s="16"/>
       <c r="BR9" s="16"/>
       <c r="BS9" s="16"/>
       <c r="BT9" s="16"/>
       <c r="BU9" s="16"/>
     </row>
     <row r="10" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="23"/>
       <c r="I10" s="17"/>
       <c r="J10" s="19"/>
       <c r="K10" s="22"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
@@ -17696,52 +17944,56 @@
       </c>
       <c r="BD10" s="16">
         <v>0</v>
       </c>
       <c r="BE10" s="16">
         <v>0</v>
       </c>
       <c r="BF10" s="16">
         <v>1</v>
       </c>
       <c r="BG10" s="16">
         <v>1</v>
       </c>
       <c r="BH10" s="16">
         <v>0</v>
       </c>
       <c r="BI10" s="16">
         <v>3</v>
       </c>
       <c r="BJ10" s="16">
         <v>0</v>
       </c>
       <c r="BK10" s="16">
         <v>0</v>
       </c>
-      <c r="BL10" s="16"/>
-      <c r="BM10" s="16"/>
+      <c r="BL10" s="16">
+        <v>7</v>
+      </c>
+      <c r="BM10" s="16">
+        <v>0</v>
+      </c>
       <c r="BN10" s="16"/>
       <c r="BO10" s="16"/>
       <c r="BP10" s="16"/>
       <c r="BQ10" s="16"/>
       <c r="BR10" s="16"/>
       <c r="BS10" s="16"/>
       <c r="BT10" s="16"/>
       <c r="BU10" s="16"/>
     </row>
     <row r="11" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="23"/>
       <c r="I11" s="17"/>
       <c r="J11" s="19"/>
       <c r="K11" s="22"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
@@ -17873,52 +18125,56 @@
       </c>
       <c r="BD11" s="16">
         <v>10</v>
       </c>
       <c r="BE11" s="16">
         <v>25</v>
       </c>
       <c r="BF11" s="16">
         <v>-3</v>
       </c>
       <c r="BG11" s="16">
         <v>5</v>
       </c>
       <c r="BH11" s="16">
         <v>2</v>
       </c>
       <c r="BI11" s="16">
         <v>4</v>
       </c>
       <c r="BJ11" s="16">
         <v>5</v>
       </c>
       <c r="BK11" s="16">
         <v>11</v>
       </c>
-      <c r="BL11" s="16"/>
-      <c r="BM11" s="16"/>
+      <c r="BL11" s="16">
+        <v>12</v>
+      </c>
+      <c r="BM11" s="16">
+        <v>5</v>
+      </c>
       <c r="BN11" s="16"/>
       <c r="BO11" s="16"/>
       <c r="BP11" s="16"/>
       <c r="BQ11" s="16"/>
       <c r="BR11" s="16"/>
       <c r="BS11" s="16"/>
       <c r="BT11" s="16"/>
       <c r="BU11" s="16"/>
     </row>
     <row r="12" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="23"/>
       <c r="I12" s="17"/>
       <c r="J12" s="19"/>
       <c r="K12" s="22"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
@@ -18051,52 +18307,56 @@
       </c>
       <c r="BD12" s="16">
         <v>0</v>
       </c>
       <c r="BE12" s="16">
         <v>1</v>
       </c>
       <c r="BF12" s="16">
         <v>0</v>
       </c>
       <c r="BG12" s="16">
         <v>-1</v>
       </c>
       <c r="BH12" s="16">
         <v>0</v>
       </c>
       <c r="BI12" s="16">
         <v>0</v>
       </c>
       <c r="BJ12" s="16">
         <v>1</v>
       </c>
       <c r="BK12" s="16">
         <v>3</v>
       </c>
-      <c r="BL12" s="16"/>
-      <c r="BM12" s="16"/>
+      <c r="BL12" s="16">
+        <v>-1</v>
+      </c>
+      <c r="BM12" s="16">
+        <v>1</v>
+      </c>
       <c r="BN12" s="16"/>
       <c r="BO12" s="16"/>
       <c r="BP12" s="16"/>
       <c r="BQ12" s="16"/>
       <c r="BR12" s="16"/>
       <c r="BS12" s="16"/>
       <c r="BT12" s="16"/>
       <c r="BU12" s="16"/>
     </row>
     <row r="13" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="23"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="22"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
@@ -18228,52 +18488,56 @@
       </c>
       <c r="BD13" s="16">
         <v>6</v>
       </c>
       <c r="BE13" s="16">
         <v>7</v>
       </c>
       <c r="BF13" s="16">
         <v>-1</v>
       </c>
       <c r="BG13" s="16">
         <v>1</v>
       </c>
       <c r="BH13" s="16">
         <v>3</v>
       </c>
       <c r="BI13" s="16">
         <v>5</v>
       </c>
       <c r="BJ13" s="16">
         <v>10</v>
       </c>
       <c r="BK13" s="16">
         <v>1</v>
       </c>
-      <c r="BL13" s="16"/>
-      <c r="BM13" s="16"/>
+      <c r="BL13" s="16">
+        <v>12</v>
+      </c>
+      <c r="BM13" s="16">
+        <v>2</v>
+      </c>
       <c r="BN13" s="16"/>
       <c r="BO13" s="16"/>
       <c r="BP13" s="16"/>
       <c r="BQ13" s="16"/>
       <c r="BR13" s="16"/>
       <c r="BS13" s="16"/>
       <c r="BT13" s="16"/>
       <c r="BU13" s="16"/>
     </row>
     <row r="14" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
@@ -18405,52 +18669,56 @@
       </c>
       <c r="BD14" s="16">
         <v>9</v>
       </c>
       <c r="BE14" s="16">
         <v>4</v>
       </c>
       <c r="BF14" s="16">
         <v>-1</v>
       </c>
       <c r="BG14" s="16">
         <v>5</v>
       </c>
       <c r="BH14" s="16">
         <v>4</v>
       </c>
       <c r="BI14" s="16">
         <v>6</v>
       </c>
       <c r="BJ14" s="16">
         <v>1</v>
       </c>
       <c r="BK14" s="16">
         <v>11</v>
       </c>
-      <c r="BL14" s="16"/>
-      <c r="BM14" s="16"/>
+      <c r="BL14" s="16">
+        <v>5</v>
+      </c>
+      <c r="BM14" s="16">
+        <v>4</v>
+      </c>
       <c r="BN14" s="16"/>
       <c r="BO14" s="16"/>
       <c r="BP14" s="16"/>
       <c r="BQ14" s="16"/>
       <c r="BR14" s="16"/>
       <c r="BS14" s="16"/>
       <c r="BT14" s="16"/>
       <c r="BU14" s="16"/>
     </row>
     <row r="15" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="23"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="22"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
@@ -18583,52 +18851,56 @@
       </c>
       <c r="BD15" s="16">
         <v>1</v>
       </c>
       <c r="BE15" s="16">
         <v>0</v>
       </c>
       <c r="BF15" s="16">
         <v>0</v>
       </c>
       <c r="BG15" s="16">
         <v>5</v>
       </c>
       <c r="BH15" s="16">
         <v>-3</v>
       </c>
       <c r="BI15" s="16">
         <v>3</v>
       </c>
       <c r="BJ15" s="16">
         <v>1</v>
       </c>
       <c r="BK15" s="16">
         <v>1</v>
       </c>
-      <c r="BL15" s="16"/>
-      <c r="BM15" s="16"/>
+      <c r="BL15" s="16">
+        <v>2</v>
+      </c>
+      <c r="BM15" s="16">
+        <v>5</v>
+      </c>
       <c r="BN15" s="16"/>
       <c r="BO15" s="16"/>
       <c r="BP15" s="16"/>
       <c r="BQ15" s="16"/>
       <c r="BR15" s="16"/>
       <c r="BS15" s="16"/>
       <c r="BT15" s="16"/>
       <c r="BU15" s="16"/>
     </row>
     <row r="16" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="23"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="22"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
@@ -18760,52 +19032,56 @@
       </c>
       <c r="BD16" s="16">
         <v>-5</v>
       </c>
       <c r="BE16" s="16">
         <v>1</v>
       </c>
       <c r="BF16" s="16">
         <v>0</v>
       </c>
       <c r="BG16" s="16">
         <v>6</v>
       </c>
       <c r="BH16" s="16">
         <v>0</v>
       </c>
       <c r="BI16" s="16">
         <v>2</v>
       </c>
       <c r="BJ16" s="16">
         <v>1</v>
       </c>
       <c r="BK16" s="16">
         <v>1</v>
       </c>
-      <c r="BL16" s="16"/>
-      <c r="BM16" s="16"/>
+      <c r="BL16" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="16">
+        <v>-2</v>
+      </c>
       <c r="BN16" s="16"/>
       <c r="BO16" s="16"/>
       <c r="BP16" s="16"/>
       <c r="BQ16" s="16"/>
       <c r="BR16" s="16"/>
       <c r="BS16" s="16"/>
       <c r="BT16" s="16"/>
       <c r="BU16" s="16"/>
     </row>
     <row r="17" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A17" s="66" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="66"/>
       <c r="C17" s="66"/>
       <c r="D17" s="66"/>
       <c r="E17" s="66"/>
       <c r="F17" s="66"/>
       <c r="G17" s="66"/>
       <c r="H17" s="66"/>
       <c r="I17" s="66"/>
       <c r="J17" s="66"/>
       <c r="K17" s="66"/>
       <c r="L17" s="66"/>
       <c r="M17" s="66"/>
@@ -19038,52 +19314,56 @@
       </c>
       <c r="BD18" s="16">
         <v>16</v>
       </c>
       <c r="BE18" s="16">
         <v>37</v>
       </c>
       <c r="BF18" s="16">
         <v>2</v>
       </c>
       <c r="BG18" s="16">
         <v>42</v>
       </c>
       <c r="BH18" s="16">
         <v>46</v>
       </c>
       <c r="BI18" s="16">
         <v>50</v>
       </c>
       <c r="BJ18" s="16">
         <v>46</v>
       </c>
       <c r="BK18" s="16">
         <v>35</v>
       </c>
-      <c r="BL18" s="16"/>
-      <c r="BM18" s="16"/>
+      <c r="BL18" s="16">
+        <v>57</v>
+      </c>
+      <c r="BM18" s="16">
+        <v>63</v>
+      </c>
       <c r="BN18" s="16"/>
       <c r="BO18" s="16"/>
       <c r="BP18" s="16"/>
       <c r="BQ18" s="16"/>
       <c r="BR18" s="16"/>
       <c r="BS18" s="16"/>
       <c r="BT18" s="16"/>
       <c r="BU18" s="16"/>
     </row>
     <row r="19" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="23"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="22"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
@@ -19215,52 +19495,56 @@
       </c>
       <c r="BD19" s="16">
         <v>8</v>
       </c>
       <c r="BE19" s="16">
         <v>29</v>
       </c>
       <c r="BF19" s="16">
         <v>1</v>
       </c>
       <c r="BG19" s="16">
         <v>31</v>
       </c>
       <c r="BH19" s="16">
         <v>41</v>
       </c>
       <c r="BI19" s="16">
         <v>37</v>
       </c>
       <c r="BJ19" s="16">
         <v>40</v>
       </c>
       <c r="BK19" s="16">
         <v>27</v>
       </c>
-      <c r="BL19" s="16"/>
-      <c r="BM19" s="16"/>
+      <c r="BL19" s="16">
+        <v>48</v>
+      </c>
+      <c r="BM19" s="16">
+        <v>51</v>
+      </c>
       <c r="BN19" s="16"/>
       <c r="BO19" s="16"/>
       <c r="BP19" s="16"/>
       <c r="BQ19" s="16"/>
       <c r="BR19" s="16"/>
       <c r="BS19" s="16"/>
       <c r="BT19" s="16"/>
       <c r="BU19" s="16"/>
     </row>
     <row r="20" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A20" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="23"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="22"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
@@ -19392,52 +19676,56 @@
       </c>
       <c r="BD20" s="16">
         <v>4</v>
       </c>
       <c r="BE20" s="16">
         <v>6</v>
       </c>
       <c r="BF20" s="16">
         <v>0</v>
       </c>
       <c r="BG20" s="16">
         <v>3</v>
       </c>
       <c r="BH20" s="16">
         <v>5</v>
       </c>
       <c r="BI20" s="16">
         <v>6</v>
       </c>
       <c r="BJ20" s="16">
         <v>4</v>
       </c>
       <c r="BK20" s="16">
         <v>4</v>
       </c>
-      <c r="BL20" s="16"/>
-      <c r="BM20" s="16"/>
+      <c r="BL20" s="16">
+        <v>3</v>
+      </c>
+      <c r="BM20" s="16">
+        <v>6</v>
+      </c>
       <c r="BN20" s="16"/>
       <c r="BO20" s="16"/>
       <c r="BP20" s="16"/>
       <c r="BQ20" s="16"/>
       <c r="BR20" s="16"/>
       <c r="BS20" s="16"/>
       <c r="BT20" s="16"/>
       <c r="BU20" s="16"/>
     </row>
     <row r="21" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A21" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="23"/>
       <c r="I21" s="17"/>
       <c r="J21" s="19"/>
       <c r="K21" s="22"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
@@ -19569,52 +19857,56 @@
       </c>
       <c r="BD21" s="16">
         <v>0</v>
       </c>
       <c r="BE21" s="16">
         <v>0</v>
       </c>
       <c r="BF21" s="16">
         <v>1</v>
       </c>
       <c r="BG21" s="16">
         <v>0</v>
       </c>
       <c r="BH21" s="16">
         <v>0</v>
       </c>
       <c r="BI21" s="16">
         <v>2</v>
       </c>
       <c r="BJ21" s="16">
         <v>0</v>
       </c>
       <c r="BK21" s="16">
         <v>0</v>
       </c>
-      <c r="BL21" s="16"/>
-      <c r="BM21" s="16"/>
+      <c r="BL21" s="16">
+        <v>2</v>
+      </c>
+      <c r="BM21" s="16">
+        <v>0</v>
+      </c>
       <c r="BN21" s="16"/>
       <c r="BO21" s="16"/>
       <c r="BP21" s="16"/>
       <c r="BQ21" s="16"/>
       <c r="BR21" s="16"/>
       <c r="BS21" s="16"/>
       <c r="BT21" s="16"/>
       <c r="BU21" s="16"/>
     </row>
     <row r="22" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A22" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="23"/>
       <c r="I22" s="17"/>
       <c r="J22" s="19"/>
       <c r="K22" s="22"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
@@ -19746,52 +20038,56 @@
       </c>
       <c r="BD22" s="16">
         <v>5</v>
       </c>
       <c r="BE22" s="16">
         <v>1</v>
       </c>
       <c r="BF22" s="16">
         <v>0</v>
       </c>
       <c r="BG22" s="16">
         <v>2</v>
       </c>
       <c r="BH22" s="16">
         <v>3</v>
       </c>
       <c r="BI22" s="16">
         <v>1</v>
       </c>
       <c r="BJ22" s="16">
         <v>1</v>
       </c>
       <c r="BK22" s="16">
         <v>4</v>
       </c>
-      <c r="BL22" s="16"/>
-      <c r="BM22" s="16"/>
+      <c r="BL22" s="16">
+        <v>3</v>
+      </c>
+      <c r="BM22" s="16">
+        <v>3</v>
+      </c>
       <c r="BN22" s="16"/>
       <c r="BO22" s="16"/>
       <c r="BP22" s="16"/>
       <c r="BQ22" s="16"/>
       <c r="BR22" s="16"/>
       <c r="BS22" s="16"/>
       <c r="BT22" s="16"/>
       <c r="BU22" s="16"/>
     </row>
     <row r="23" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="23"/>
       <c r="I23" s="17"/>
       <c r="J23" s="19"/>
       <c r="K23" s="22"/>
       <c r="L23" s="19"/>
       <c r="M23" s="19"/>
@@ -19923,52 +20219,56 @@
       </c>
       <c r="BD23" s="16">
         <v>1</v>
       </c>
       <c r="BE23" s="16">
         <v>0</v>
       </c>
       <c r="BF23" s="16">
         <v>0</v>
       </c>
       <c r="BG23" s="16">
         <v>3</v>
       </c>
       <c r="BH23" s="16">
         <v>-3</v>
       </c>
       <c r="BI23" s="16">
         <v>2</v>
       </c>
       <c r="BJ23" s="16">
         <v>0</v>
       </c>
       <c r="BK23" s="16">
         <v>0</v>
       </c>
-      <c r="BL23" s="16"/>
-      <c r="BM23" s="16"/>
+      <c r="BL23" s="16">
+        <v>1</v>
+      </c>
+      <c r="BM23" s="16">
+        <v>5</v>
+      </c>
       <c r="BN23" s="16"/>
       <c r="BO23" s="16"/>
       <c r="BP23" s="16"/>
       <c r="BQ23" s="16"/>
       <c r="BR23" s="16"/>
       <c r="BS23" s="16"/>
       <c r="BT23" s="16"/>
       <c r="BU23" s="16"/>
     </row>
     <row r="24" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A24" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="23"/>
       <c r="I24" s="17"/>
       <c r="J24" s="19"/>
       <c r="K24" s="22"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
@@ -20100,52 +20400,56 @@
       </c>
       <c r="BD24" s="16">
         <v>-2</v>
       </c>
       <c r="BE24" s="16">
         <v>1</v>
       </c>
       <c r="BF24" s="16">
         <v>0</v>
       </c>
       <c r="BG24" s="16">
         <v>3</v>
       </c>
       <c r="BH24" s="16">
         <v>0</v>
       </c>
       <c r="BI24" s="16">
         <v>2</v>
       </c>
       <c r="BJ24" s="16">
         <v>1</v>
       </c>
       <c r="BK24" s="16">
         <v>0</v>
       </c>
-      <c r="BL24" s="16"/>
-      <c r="BM24" s="16"/>
+      <c r="BL24" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="16">
+        <v>-2</v>
+      </c>
       <c r="BN24" s="16"/>
       <c r="BO24" s="16"/>
       <c r="BP24" s="16"/>
       <c r="BQ24" s="16"/>
       <c r="BR24" s="16"/>
       <c r="BS24" s="16"/>
       <c r="BT24" s="16"/>
       <c r="BU24" s="16"/>
     </row>
     <row r="25" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A25" s="67" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="67"/>
       <c r="C25" s="67"/>
       <c r="D25" s="67"/>
       <c r="E25" s="67"/>
       <c r="F25" s="67"/>
       <c r="G25" s="67"/>
       <c r="H25" s="67"/>
       <c r="I25" s="67"/>
       <c r="J25" s="67"/>
       <c r="K25" s="67"/>
       <c r="L25" s="67"/>
       <c r="M25" s="67"/>
@@ -20378,52 +20682,56 @@
       </c>
       <c r="BD26" s="16">
         <v>24</v>
       </c>
       <c r="BE26" s="32">
         <v>44</v>
       </c>
       <c r="BF26" s="32">
         <v>-3</v>
       </c>
       <c r="BG26" s="32">
         <v>21</v>
       </c>
       <c r="BH26" s="32">
         <v>22</v>
       </c>
       <c r="BI26" s="32">
         <v>45</v>
       </c>
       <c r="BJ26" s="32">
         <v>47</v>
       </c>
       <c r="BK26" s="32">
         <v>35</v>
       </c>
-      <c r="BL26" s="32"/>
-      <c r="BM26" s="32"/>
+      <c r="BL26" s="32">
+        <v>45</v>
+      </c>
+      <c r="BM26" s="32">
+        <v>26</v>
+      </c>
       <c r="BN26" s="16"/>
       <c r="BO26" s="16"/>
       <c r="BP26" s="16"/>
       <c r="BQ26" s="32"/>
       <c r="BR26" s="32"/>
       <c r="BS26" s="32"/>
       <c r="BT26" s="32"/>
       <c r="BU26" s="32"/>
     </row>
     <row r="27" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="23"/>
       <c r="I27" s="17"/>
       <c r="J27" s="19"/>
       <c r="K27" s="18"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
@@ -20555,52 +20863,56 @@
       </c>
       <c r="BD27" s="16">
         <v>6</v>
       </c>
       <c r="BE27" s="32">
         <v>8</v>
       </c>
       <c r="BF27" s="32">
         <v>2</v>
       </c>
       <c r="BG27" s="32">
         <v>6</v>
       </c>
       <c r="BH27" s="32">
         <v>16</v>
       </c>
       <c r="BI27" s="32">
         <v>25</v>
       </c>
       <c r="BJ27" s="32">
         <v>19</v>
       </c>
       <c r="BK27" s="32">
         <v>10</v>
       </c>
-      <c r="BL27" s="32"/>
-      <c r="BM27" s="32"/>
+      <c r="BL27" s="32">
+        <v>8</v>
+      </c>
+      <c r="BM27" s="32">
+        <v>13</v>
+      </c>
       <c r="BN27" s="16"/>
       <c r="BO27" s="16"/>
       <c r="BP27" s="16"/>
       <c r="BQ27" s="32"/>
       <c r="BR27" s="32"/>
       <c r="BS27" s="32"/>
       <c r="BT27" s="32"/>
       <c r="BU27" s="32"/>
     </row>
     <row r="28" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="23"/>
       <c r="I28" s="17"/>
       <c r="J28" s="19"/>
       <c r="K28" s="18"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
@@ -20732,52 +21044,56 @@
       </c>
       <c r="BD28" s="16">
         <v>0</v>
       </c>
       <c r="BE28" s="32">
         <v>0</v>
       </c>
       <c r="BF28" s="32">
         <v>0</v>
       </c>
       <c r="BG28" s="32">
         <v>0</v>
       </c>
       <c r="BH28" s="32">
         <v>0</v>
       </c>
       <c r="BI28" s="32">
         <v>0</v>
       </c>
       <c r="BJ28" s="32">
         <v>0</v>
       </c>
       <c r="BK28" s="32">
         <v>1</v>
       </c>
-      <c r="BL28" s="32"/>
-      <c r="BM28" s="32"/>
+      <c r="BL28" s="32">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="32">
+        <v>3</v>
+      </c>
       <c r="BN28" s="16"/>
       <c r="BO28" s="16"/>
       <c r="BP28" s="16"/>
       <c r="BQ28" s="32"/>
       <c r="BR28" s="32"/>
       <c r="BS28" s="32"/>
       <c r="BT28" s="32"/>
       <c r="BU28" s="32"/>
     </row>
     <row r="29" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="23"/>
       <c r="I29" s="17"/>
       <c r="J29" s="19"/>
       <c r="K29" s="18"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
@@ -20909,52 +21225,56 @@
       </c>
       <c r="BD29" s="16">
         <v>1</v>
       </c>
       <c r="BE29" s="32">
         <v>0</v>
       </c>
       <c r="BF29" s="32">
         <v>0</v>
       </c>
       <c r="BG29" s="32">
         <v>1</v>
       </c>
       <c r="BH29" s="32">
         <v>0</v>
       </c>
       <c r="BI29" s="32">
         <v>4</v>
       </c>
       <c r="BJ29" s="32">
         <v>11</v>
       </c>
       <c r="BK29" s="32">
         <v>0</v>
       </c>
-      <c r="BL29" s="32"/>
-      <c r="BM29" s="32"/>
+      <c r="BL29" s="32">
+        <v>6</v>
+      </c>
+      <c r="BM29" s="32">
+        <v>1</v>
+      </c>
       <c r="BN29" s="16"/>
       <c r="BO29" s="16"/>
       <c r="BP29" s="16"/>
       <c r="BQ29" s="32"/>
       <c r="BR29" s="32"/>
       <c r="BS29" s="32"/>
       <c r="BT29" s="32"/>
       <c r="BU29" s="32"/>
     </row>
     <row r="30" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="23"/>
       <c r="I30" s="17"/>
       <c r="J30" s="19"/>
       <c r="K30" s="18"/>
       <c r="L30" s="23"/>
       <c r="M30" s="23"/>
@@ -21086,52 +21406,56 @@
       </c>
       <c r="BD30" s="16">
         <v>0</v>
       </c>
       <c r="BE30" s="32">
         <v>0</v>
       </c>
       <c r="BF30" s="32">
         <v>0</v>
       </c>
       <c r="BG30" s="32">
         <v>1</v>
       </c>
       <c r="BH30" s="32">
         <v>0</v>
       </c>
       <c r="BI30" s="32">
         <v>1</v>
       </c>
       <c r="BJ30" s="32">
         <v>0</v>
       </c>
       <c r="BK30" s="32">
         <v>0</v>
       </c>
-      <c r="BL30" s="32"/>
-      <c r="BM30" s="32"/>
+      <c r="BL30" s="32">
+        <v>5</v>
+      </c>
+      <c r="BM30" s="32">
+        <v>0</v>
+      </c>
       <c r="BN30" s="16"/>
       <c r="BO30" s="16"/>
       <c r="BP30" s="16"/>
       <c r="BQ30" s="32"/>
       <c r="BR30" s="32"/>
       <c r="BS30" s="32"/>
       <c r="BT30" s="32"/>
       <c r="BU30" s="32"/>
     </row>
     <row r="31" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="23"/>
       <c r="I31" s="17"/>
       <c r="J31" s="19"/>
       <c r="K31" s="18"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
@@ -21263,52 +21587,56 @@
       </c>
       <c r="BD31" s="16">
         <v>10</v>
       </c>
       <c r="BE31" s="32">
         <v>25</v>
       </c>
       <c r="BF31" s="32">
         <v>-3</v>
       </c>
       <c r="BG31" s="32">
         <v>5</v>
       </c>
       <c r="BH31" s="32">
         <v>2</v>
       </c>
       <c r="BI31" s="32">
         <v>4</v>
       </c>
       <c r="BJ31" s="32">
         <v>5</v>
       </c>
       <c r="BK31" s="32">
         <v>11</v>
       </c>
-      <c r="BL31" s="32"/>
-      <c r="BM31" s="32"/>
+      <c r="BL31" s="32">
+        <v>12</v>
+      </c>
+      <c r="BM31" s="32">
+        <v>5</v>
+      </c>
       <c r="BN31" s="16"/>
       <c r="BO31" s="16"/>
       <c r="BP31" s="16"/>
       <c r="BQ31" s="32"/>
       <c r="BR31" s="32"/>
       <c r="BS31" s="32"/>
       <c r="BT31" s="32"/>
       <c r="BU31" s="32"/>
     </row>
     <row r="32" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="23"/>
       <c r="I32" s="17"/>
       <c r="J32" s="19"/>
       <c r="K32" s="18"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
@@ -21440,52 +21768,56 @@
       </c>
       <c r="BD32" s="16">
         <v>0</v>
       </c>
       <c r="BE32" s="32">
         <v>1</v>
       </c>
       <c r="BF32" s="32">
         <v>0</v>
       </c>
       <c r="BG32" s="32">
         <v>-1</v>
       </c>
       <c r="BH32" s="32">
         <v>0</v>
       </c>
       <c r="BI32" s="32">
         <v>0</v>
       </c>
       <c r="BJ32" s="32">
         <v>1</v>
       </c>
       <c r="BK32" s="32">
         <v>3</v>
       </c>
-      <c r="BL32" s="32"/>
-      <c r="BM32" s="32"/>
+      <c r="BL32" s="32">
+        <v>-1</v>
+      </c>
+      <c r="BM32" s="32">
+        <v>1</v>
+      </c>
       <c r="BN32" s="16"/>
       <c r="BO32" s="16"/>
       <c r="BP32" s="16"/>
       <c r="BQ32" s="32"/>
       <c r="BR32" s="32"/>
       <c r="BS32" s="32"/>
       <c r="BT32" s="32"/>
       <c r="BU32" s="32"/>
     </row>
     <row r="33" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="23"/>
       <c r="I33" s="17"/>
       <c r="J33" s="19"/>
       <c r="K33" s="18"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
@@ -21617,52 +21949,56 @@
       </c>
       <c r="BD33" s="16">
         <v>6</v>
       </c>
       <c r="BE33" s="32">
         <v>7</v>
       </c>
       <c r="BF33" s="32">
         <v>-1</v>
       </c>
       <c r="BG33" s="32">
         <v>1</v>
       </c>
       <c r="BH33" s="32">
         <v>3</v>
       </c>
       <c r="BI33" s="32">
         <v>5</v>
       </c>
       <c r="BJ33" s="32">
         <v>10</v>
       </c>
       <c r="BK33" s="32">
         <v>1</v>
       </c>
-      <c r="BL33" s="32"/>
-      <c r="BM33" s="32"/>
+      <c r="BL33" s="32">
+        <v>12</v>
+      </c>
+      <c r="BM33" s="32">
+        <v>2</v>
+      </c>
       <c r="BN33" s="16"/>
       <c r="BO33" s="16"/>
       <c r="BP33" s="16"/>
       <c r="BQ33" s="32"/>
       <c r="BR33" s="32"/>
       <c r="BS33" s="32"/>
       <c r="BT33" s="32"/>
       <c r="BU33" s="32"/>
     </row>
     <row r="34" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A34" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="13"/>
       <c r="G34" s="13"/>
       <c r="H34" s="13"/>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
@@ -21794,52 +22130,56 @@
       </c>
       <c r="BD34" s="16">
         <v>4</v>
       </c>
       <c r="BE34" s="32">
         <v>3</v>
       </c>
       <c r="BF34" s="32">
         <v>-1</v>
       </c>
       <c r="BG34" s="32">
         <v>3</v>
       </c>
       <c r="BH34" s="32">
         <v>1</v>
       </c>
       <c r="BI34" s="32">
         <v>5</v>
       </c>
       <c r="BJ34" s="32">
         <v>0</v>
       </c>
       <c r="BK34" s="32">
         <v>7</v>
       </c>
-      <c r="BL34" s="32"/>
-      <c r="BM34" s="32"/>
+      <c r="BL34" s="32">
+        <v>2</v>
+      </c>
+      <c r="BM34" s="32">
+        <v>1</v>
+      </c>
       <c r="BN34" s="16"/>
       <c r="BO34" s="16"/>
       <c r="BP34" s="16"/>
       <c r="BQ34" s="32"/>
       <c r="BR34" s="32"/>
       <c r="BS34" s="32"/>
       <c r="BT34" s="32"/>
       <c r="BU34" s="32"/>
     </row>
     <row r="35" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A35" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="13"/>
       <c r="G35" s="13"/>
       <c r="H35" s="13"/>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
@@ -21971,52 +22311,56 @@
       </c>
       <c r="BD35" s="16">
         <v>0</v>
       </c>
       <c r="BE35" s="32">
         <v>0</v>
       </c>
       <c r="BF35" s="32">
         <v>0</v>
       </c>
       <c r="BG35" s="32">
         <v>2</v>
       </c>
       <c r="BH35" s="32">
         <v>0</v>
       </c>
       <c r="BI35" s="32">
         <v>1</v>
       </c>
       <c r="BJ35" s="32">
         <v>1</v>
       </c>
       <c r="BK35" s="32">
         <v>1</v>
       </c>
-      <c r="BL35" s="32"/>
-      <c r="BM35" s="32"/>
+      <c r="BL35" s="32">
+        <v>1</v>
+      </c>
+      <c r="BM35" s="32">
+        <v>0</v>
+      </c>
       <c r="BN35" s="16"/>
       <c r="BO35" s="16"/>
       <c r="BP35" s="16"/>
       <c r="BQ35" s="32"/>
       <c r="BR35" s="32"/>
       <c r="BS35" s="32"/>
       <c r="BT35" s="32"/>
       <c r="BU35" s="32"/>
     </row>
     <row r="36" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A36" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="34"/>
       <c r="C36" s="34"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="34"/>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="36"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
@@ -22148,52 +22492,56 @@
       </c>
       <c r="BD36" s="26">
         <v>-3</v>
       </c>
       <c r="BE36" s="26">
         <v>0</v>
       </c>
       <c r="BF36" s="26">
         <v>0</v>
       </c>
       <c r="BG36" s="26">
         <v>3</v>
       </c>
       <c r="BH36" s="26">
         <v>0</v>
       </c>
       <c r="BI36" s="26">
         <v>0</v>
       </c>
       <c r="BJ36" s="26">
         <v>0</v>
       </c>
       <c r="BK36" s="26">
         <v>1</v>
       </c>
-      <c r="BL36" s="26"/>
-      <c r="BM36" s="26"/>
+      <c r="BL36" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="26">
+        <v>0</v>
+      </c>
       <c r="BN36" s="26"/>
       <c r="BO36" s="26"/>
       <c r="BP36" s="26"/>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="26"/>
     </row>
     <row r="37" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A37" s="37"/>
       <c r="Z37" s="39"/>
       <c r="AA37" s="14"/>
       <c r="AL37" s="39"/>
       <c r="AM37" s="15"/>
       <c r="AX37" s="39"/>
       <c r="AY37" s="15"/>
       <c r="BJ37" s="39"/>
       <c r="BK37" s="15"/>
     </row>
     <row r="38" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="Z38" s="39"/>
       <c r="AL38" s="39"/>
       <c r="AM38" s="27"/>
       <c r="AX38" s="39"/>