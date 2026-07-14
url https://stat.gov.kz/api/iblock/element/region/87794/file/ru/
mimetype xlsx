--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740" activeTab="2"/>
+    <workbookView xWindow="6495" yWindow="105" windowWidth="24240" windowHeight="12540" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="O15" i="3"/>
   <c r="O12"/>
   <c r="O10"/>
   <c r="O9"/>
   <c r="O16" i="2"/>
   <c r="O15"/>
   <c r="O12"/>
   <c r="O10"/>
   <c r="O9"/>
   <c r="O15" i="1"/>
   <c r="O12"/>
   <c r="O10"/>
   <c r="O9"/>
@@ -362,51 +362,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -523,50 +523,53 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -576,50 +579,56 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -899,150 +908,150 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:EU43"/>
   <sheetViews>
-    <sheetView topLeftCell="BB1" workbookViewId="0">
-      <selection activeCell="BL26" sqref="BL26:BM36"/>
+    <sheetView topLeftCell="AY1" workbookViewId="0">
+      <selection activeCell="BM6" sqref="BM6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="3"/>
     <col min="29" max="36" width="9.140625" style="4"/>
     <col min="38" max="38" width="9.140625" style="3"/>
     <col min="41" max="47" width="9.140625" style="4"/>
     <col min="48" max="49" width="9.140625" style="27"/>
     <col min="50" max="50" width="9.140625" style="20"/>
     <col min="53" max="53" width="9.140625" style="4"/>
     <col min="54" max="61" width="9.140625" style="27"/>
     <col min="62" max="62" width="9.140625" style="20"/>
     <col min="65" max="65" width="9.140625" style="4"/>
     <col min="66" max="73" width="9.140625" style="27"/>
     <col min="74" max="151" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:151" s="20" customFormat="1" ht="12.75">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="64"/>
-[...70 lines deleted...]
-      <c r="BU1" s="64"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
+      <c r="Z1" s="65"/>
+      <c r="AA1" s="65"/>
+      <c r="AB1" s="65"/>
+      <c r="AC1" s="65"/>
+      <c r="AD1" s="65"/>
+      <c r="AE1" s="65"/>
+      <c r="AF1" s="65"/>
+      <c r="AG1" s="65"/>
+      <c r="AH1" s="65"/>
+      <c r="AI1" s="65"/>
+      <c r="AJ1" s="65"/>
+      <c r="AK1" s="65"/>
+      <c r="AL1" s="65"/>
+      <c r="AM1" s="65"/>
+      <c r="AN1" s="65"/>
+      <c r="AO1" s="65"/>
+      <c r="AP1" s="65"/>
+      <c r="AQ1" s="65"/>
+      <c r="AR1" s="65"/>
+      <c r="AS1" s="65"/>
+      <c r="AT1" s="65"/>
+      <c r="AU1" s="65"/>
+      <c r="AV1" s="65"/>
+      <c r="AW1" s="65"/>
+      <c r="AX1" s="65"/>
+      <c r="AY1" s="65"/>
+      <c r="AZ1" s="65"/>
+      <c r="BA1" s="65"/>
+      <c r="BB1" s="65"/>
+      <c r="BC1" s="65"/>
+      <c r="BD1" s="65"/>
+      <c r="BE1" s="65"/>
+      <c r="BF1" s="65"/>
+      <c r="BG1" s="65"/>
+      <c r="BH1" s="65"/>
+      <c r="BI1" s="65"/>
+      <c r="BJ1" s="65"/>
+      <c r="BK1" s="65"/>
+      <c r="BL1" s="65"/>
+      <c r="BM1" s="65"/>
+      <c r="BN1" s="65"/>
+      <c r="BO1" s="65"/>
+      <c r="BP1" s="65"/>
+      <c r="BQ1" s="65"/>
+      <c r="BR1" s="65"/>
+      <c r="BS1" s="65"/>
+      <c r="BT1" s="65"/>
+      <c r="BU1" s="65"/>
       <c r="BV1" s="27"/>
       <c r="BW1" s="27"/>
       <c r="BX1" s="27"/>
       <c r="BY1" s="27"/>
       <c r="BZ1" s="27"/>
       <c r="CA1" s="27"/>
       <c r="CB1" s="27"/>
       <c r="CC1" s="27"/>
       <c r="CD1" s="27"/>
       <c r="CE1" s="27"/>
       <c r="CF1" s="27"/>
       <c r="CG1" s="27"/>
       <c r="CH1" s="27"/>
       <c r="CI1" s="27"/>
       <c r="CJ1" s="27"/>
       <c r="CK1" s="27"/>
       <c r="CL1" s="27"/>
       <c r="CM1" s="27"/>
       <c r="CN1" s="27"/>
       <c r="CO1" s="27"/>
       <c r="CP1" s="27"/>
       <c r="CQ1" s="27"/>
       <c r="CR1" s="27"/>
       <c r="CS1" s="27"/>
       <c r="CT1" s="27"/>
@@ -1197,135 +1206,135 @@
       <c r="DY2" s="29"/>
       <c r="DZ2" s="29"/>
       <c r="EA2" s="29"/>
       <c r="EB2" s="29"/>
       <c r="EC2" s="29"/>
       <c r="ED2" s="29"/>
       <c r="EE2" s="29"/>
       <c r="EF2" s="29"/>
       <c r="EG2" s="29"/>
       <c r="EH2" s="29"/>
       <c r="EI2" s="29"/>
       <c r="EJ2" s="29"/>
       <c r="EK2" s="29"/>
       <c r="EL2" s="29"/>
       <c r="EM2" s="29"/>
       <c r="EN2" s="29"/>
       <c r="EO2" s="29"/>
       <c r="EP2" s="29"/>
       <c r="EQ2" s="29"/>
       <c r="ER2" s="29"/>
       <c r="ES2" s="29"/>
       <c r="ET2" s="29"/>
       <c r="EU2" s="29"/>
     </row>
     <row r="3" spans="1:151" s="20" customFormat="1" ht="11.25">
-      <c r="A3" s="70"/>
-      <c r="B3" s="68">
+      <c r="A3" s="71"/>
+      <c r="B3" s="69">
         <v>2021</v>
       </c>
-      <c r="C3" s="69"/>
-[...10 lines deleted...]
-      <c r="N3" s="68">
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="70"/>
+      <c r="N3" s="69">
         <v>2022</v>
       </c>
-      <c r="O3" s="69"/>
-[...10 lines deleted...]
-      <c r="Z3" s="72">
+      <c r="O3" s="70"/>
+      <c r="P3" s="70"/>
+      <c r="Q3" s="70"/>
+      <c r="R3" s="70"/>
+      <c r="S3" s="70"/>
+      <c r="T3" s="70"/>
+      <c r="U3" s="70"/>
+      <c r="V3" s="70"/>
+      <c r="W3" s="70"/>
+      <c r="X3" s="70"/>
+      <c r="Y3" s="70"/>
+      <c r="Z3" s="73">
         <v>2023</v>
       </c>
-      <c r="AA3" s="73"/>
-[...6 lines deleted...]
-      <c r="AH3" s="73"/>
+      <c r="AA3" s="74"/>
+      <c r="AB3" s="74"/>
+      <c r="AC3" s="74"/>
+      <c r="AD3" s="74"/>
+      <c r="AE3" s="74"/>
+      <c r="AF3" s="74"/>
+      <c r="AG3" s="74"/>
+      <c r="AH3" s="74"/>
       <c r="AI3" s="27"/>
       <c r="AJ3" s="27"/>
       <c r="AK3" s="27"/>
-      <c r="AL3" s="62">
+      <c r="AL3" s="63">
         <v>2024</v>
       </c>
-      <c r="AM3" s="63"/>
-[...10 lines deleted...]
-      <c r="AX3" s="62">
+      <c r="AM3" s="64"/>
+      <c r="AN3" s="64"/>
+      <c r="AO3" s="64"/>
+      <c r="AP3" s="64"/>
+      <c r="AQ3" s="64"/>
+      <c r="AR3" s="64"/>
+      <c r="AS3" s="64"/>
+      <c r="AT3" s="64"/>
+      <c r="AU3" s="64"/>
+      <c r="AV3" s="64"/>
+      <c r="AW3" s="64"/>
+      <c r="AX3" s="63">
         <v>2025</v>
       </c>
-      <c r="AY3" s="63"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="62">
+      <c r="AY3" s="64"/>
+      <c r="AZ3" s="64"/>
+      <c r="BA3" s="64"/>
+      <c r="BB3" s="64"/>
+      <c r="BC3" s="64"/>
+      <c r="BD3" s="64"/>
+      <c r="BE3" s="64"/>
+      <c r="BF3" s="64"/>
+      <c r="BG3" s="64"/>
+      <c r="BH3" s="64"/>
+      <c r="BI3" s="64"/>
+      <c r="BJ3" s="63">
         <v>2026</v>
       </c>
-      <c r="BK3" s="63"/>
-[...9 lines deleted...]
-      <c r="BU3" s="63"/>
+      <c r="BK3" s="64"/>
+      <c r="BL3" s="64"/>
+      <c r="BM3" s="64"/>
+      <c r="BN3" s="64"/>
+      <c r="BO3" s="64"/>
+      <c r="BP3" s="64"/>
+      <c r="BQ3" s="64"/>
+      <c r="BR3" s="64"/>
+      <c r="BS3" s="64"/>
+      <c r="BT3" s="64"/>
+      <c r="BU3" s="64"/>
       <c r="BV3" s="27"/>
       <c r="BW3" s="27"/>
       <c r="BX3" s="27"/>
       <c r="BY3" s="27"/>
       <c r="BZ3" s="27"/>
       <c r="CA3" s="27"/>
       <c r="CB3" s="27"/>
       <c r="CC3" s="27"/>
       <c r="CD3" s="27"/>
       <c r="CE3" s="27"/>
       <c r="CF3" s="27"/>
       <c r="CG3" s="27"/>
       <c r="CH3" s="27"/>
       <c r="CI3" s="27"/>
       <c r="CJ3" s="27"/>
       <c r="CK3" s="27"/>
       <c r="CL3" s="27"/>
       <c r="CM3" s="27"/>
       <c r="CN3" s="27"/>
       <c r="CO3" s="27"/>
       <c r="CP3" s="27"/>
       <c r="CQ3" s="27"/>
       <c r="CR3" s="27"/>
       <c r="CS3" s="27"/>
       <c r="CT3" s="27"/>
@@ -1362,51 +1371,51 @@
       <c r="DY3" s="27"/>
       <c r="DZ3" s="27"/>
       <c r="EA3" s="27"/>
       <c r="EB3" s="27"/>
       <c r="EC3" s="27"/>
       <c r="ED3" s="27"/>
       <c r="EE3" s="27"/>
       <c r="EF3" s="27"/>
       <c r="EG3" s="27"/>
       <c r="EH3" s="27"/>
       <c r="EI3" s="27"/>
       <c r="EJ3" s="27"/>
       <c r="EK3" s="27"/>
       <c r="EL3" s="27"/>
       <c r="EM3" s="27"/>
       <c r="EN3" s="27"/>
       <c r="EO3" s="27"/>
       <c r="EP3" s="27"/>
       <c r="EQ3" s="27"/>
       <c r="ER3" s="27"/>
       <c r="ES3" s="27"/>
       <c r="ET3" s="27"/>
       <c r="EU3" s="27"/>
     </row>
     <row r="4" spans="1:151" s="20" customFormat="1" ht="11.25">
-      <c r="A4" s="71"/>
+      <c r="A4" s="72"/>
       <c r="B4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -1659,125 +1668,125 @@
       <c r="DY4" s="27"/>
       <c r="DZ4" s="27"/>
       <c r="EA4" s="27"/>
       <c r="EB4" s="27"/>
       <c r="EC4" s="27"/>
       <c r="ED4" s="27"/>
       <c r="EE4" s="27"/>
       <c r="EF4" s="27"/>
       <c r="EG4" s="27"/>
       <c r="EH4" s="27"/>
       <c r="EI4" s="27"/>
       <c r="EJ4" s="27"/>
       <c r="EK4" s="27"/>
       <c r="EL4" s="27"/>
       <c r="EM4" s="27"/>
       <c r="EN4" s="27"/>
       <c r="EO4" s="27"/>
       <c r="EP4" s="27"/>
       <c r="EQ4" s="27"/>
       <c r="ER4" s="27"/>
       <c r="ES4" s="27"/>
       <c r="ET4" s="27"/>
       <c r="EU4" s="27"/>
     </row>
     <row r="5" spans="1:151" s="20" customFormat="1" ht="11.25">
-      <c r="A5" s="65" t="s">
+      <c r="A5" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="65"/>
-[...70 lines deleted...]
-      <c r="BU5" s="65"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="66"/>
+      <c r="O5" s="66"/>
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66"/>
+      <c r="S5" s="66"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="66"/>
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="66"/>
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66"/>
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="66"/>
+      <c r="AI5" s="66"/>
+      <c r="AJ5" s="66"/>
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="66"/>
+      <c r="AM5" s="66"/>
+      <c r="AN5" s="66"/>
+      <c r="AO5" s="66"/>
+      <c r="AP5" s="66"/>
+      <c r="AQ5" s="66"/>
+      <c r="AR5" s="66"/>
+      <c r="AS5" s="66"/>
+      <c r="AT5" s="66"/>
+      <c r="AU5" s="66"/>
+      <c r="AV5" s="66"/>
+      <c r="AW5" s="66"/>
+      <c r="AX5" s="66"/>
+      <c r="AY5" s="66"/>
+      <c r="AZ5" s="66"/>
+      <c r="BA5" s="66"/>
+      <c r="BB5" s="66"/>
+      <c r="BC5" s="66"/>
+      <c r="BD5" s="66"/>
+      <c r="BE5" s="66"/>
+      <c r="BF5" s="66"/>
+      <c r="BG5" s="66"/>
+      <c r="BH5" s="66"/>
+      <c r="BI5" s="66"/>
+      <c r="BJ5" s="66"/>
+      <c r="BK5" s="66"/>
+      <c r="BL5" s="66"/>
+      <c r="BM5" s="66"/>
+      <c r="BN5" s="66"/>
+      <c r="BO5" s="66"/>
+      <c r="BP5" s="66"/>
+      <c r="BQ5" s="66"/>
+      <c r="BR5" s="66"/>
+      <c r="BS5" s="66"/>
+      <c r="BT5" s="66"/>
+      <c r="BU5" s="66"/>
       <c r="BV5" s="27"/>
       <c r="BW5" s="27"/>
       <c r="BX5" s="27"/>
       <c r="BY5" s="27"/>
       <c r="BZ5" s="27"/>
       <c r="CA5" s="27"/>
       <c r="CB5" s="27"/>
       <c r="CC5" s="27"/>
       <c r="CD5" s="27"/>
       <c r="CE5" s="27"/>
       <c r="CF5" s="27"/>
       <c r="CG5" s="27"/>
       <c r="CH5" s="27"/>
       <c r="CI5" s="27"/>
       <c r="CJ5" s="27"/>
       <c r="CK5" s="27"/>
       <c r="CL5" s="27"/>
       <c r="CM5" s="27"/>
       <c r="CN5" s="27"/>
       <c r="CO5" s="27"/>
       <c r="CP5" s="27"/>
       <c r="CQ5" s="27"/>
       <c r="CR5" s="27"/>
       <c r="CS5" s="27"/>
       <c r="CT5" s="27"/>
@@ -2009,51 +2018,53 @@
       </c>
       <c r="BF6" s="16">
         <v>9</v>
       </c>
       <c r="BG6" s="16">
         <v>74</v>
       </c>
       <c r="BH6" s="16">
         <v>76</v>
       </c>
       <c r="BI6" s="16">
         <v>104</v>
       </c>
       <c r="BJ6" s="16">
         <v>95</v>
       </c>
       <c r="BK6" s="16">
         <v>74</v>
       </c>
       <c r="BL6" s="16">
         <v>106</v>
       </c>
       <c r="BM6" s="16">
         <v>109</v>
       </c>
-      <c r="BN6" s="16"/>
+      <c r="BN6" s="53">
+        <v>12</v>
+      </c>
       <c r="BO6" s="16"/>
       <c r="BP6" s="16"/>
       <c r="BQ6" s="16"/>
       <c r="BR6" s="16"/>
       <c r="BS6" s="16"/>
       <c r="BT6" s="16"/>
       <c r="BU6" s="16"/>
       <c r="BV6" s="27"/>
       <c r="BW6" s="27"/>
       <c r="BX6" s="27"/>
       <c r="BY6" s="27"/>
       <c r="BZ6" s="27"/>
       <c r="CA6" s="27"/>
       <c r="CB6" s="27"/>
       <c r="CC6" s="27"/>
       <c r="CD6" s="27"/>
       <c r="CE6" s="27"/>
       <c r="CF6" s="27"/>
       <c r="CG6" s="27"/>
       <c r="CH6" s="27"/>
       <c r="CI6" s="27"/>
       <c r="CJ6" s="27"/>
       <c r="CK6" s="27"/>
       <c r="CL6" s="27"/>
       <c r="CM6" s="27"/>
@@ -2268,51 +2279,53 @@
       </c>
       <c r="BF7" s="16">
         <v>6</v>
       </c>
       <c r="BG7" s="16">
         <v>43</v>
       </c>
       <c r="BH7" s="16">
         <v>62</v>
       </c>
       <c r="BI7" s="16">
         <v>70</v>
       </c>
       <c r="BJ7" s="16">
         <v>61</v>
       </c>
       <c r="BK7" s="16">
         <v>41</v>
       </c>
       <c r="BL7" s="16">
         <v>57</v>
       </c>
       <c r="BM7" s="16">
         <v>77</v>
       </c>
-      <c r="BN7" s="16"/>
+      <c r="BN7" s="53">
+        <v>12</v>
+      </c>
       <c r="BO7" s="16"/>
       <c r="BP7" s="16"/>
       <c r="BQ7" s="16"/>
       <c r="BR7" s="16"/>
       <c r="BS7" s="16"/>
       <c r="BT7" s="16"/>
       <c r="BU7" s="16"/>
       <c r="BV7" s="27"/>
       <c r="BW7" s="27"/>
       <c r="BX7" s="27"/>
       <c r="BY7" s="27"/>
       <c r="BZ7" s="27"/>
       <c r="CA7" s="27"/>
       <c r="CB7" s="27"/>
       <c r="CC7" s="27"/>
       <c r="CD7" s="27"/>
       <c r="CE7" s="27"/>
       <c r="CF7" s="27"/>
       <c r="CG7" s="27"/>
       <c r="CH7" s="27"/>
       <c r="CI7" s="27"/>
       <c r="CJ7" s="27"/>
       <c r="CK7" s="27"/>
       <c r="CL7" s="27"/>
       <c r="CM7" s="27"/>
@@ -2527,51 +2540,53 @@
       </c>
       <c r="BF8" s="16">
         <v>0</v>
       </c>
       <c r="BG8" s="16">
         <v>3</v>
       </c>
       <c r="BH8" s="16">
         <v>5</v>
       </c>
       <c r="BI8" s="16">
         <v>6</v>
       </c>
       <c r="BJ8" s="16">
         <v>4</v>
       </c>
       <c r="BK8" s="16">
         <v>5</v>
       </c>
       <c r="BL8" s="16">
         <v>3</v>
       </c>
       <c r="BM8" s="16">
         <v>13</v>
       </c>
-      <c r="BN8" s="16"/>
+      <c r="BN8" s="53">
+        <v>0</v>
+      </c>
       <c r="BO8" s="16"/>
       <c r="BP8" s="16"/>
       <c r="BQ8" s="16"/>
       <c r="BR8" s="16"/>
       <c r="BS8" s="16"/>
       <c r="BT8" s="16"/>
       <c r="BU8" s="16"/>
       <c r="BV8" s="27"/>
       <c r="BW8" s="27"/>
       <c r="BX8" s="27"/>
       <c r="BY8" s="27"/>
       <c r="BZ8" s="27"/>
       <c r="CA8" s="27"/>
       <c r="CB8" s="27"/>
       <c r="CC8" s="27"/>
       <c r="CD8" s="27"/>
       <c r="CE8" s="27"/>
       <c r="CF8" s="27"/>
       <c r="CG8" s="27"/>
       <c r="CH8" s="27"/>
       <c r="CI8" s="27"/>
       <c r="CJ8" s="27"/>
       <c r="CK8" s="27"/>
       <c r="CL8" s="27"/>
       <c r="CM8" s="27"/>
@@ -2787,51 +2802,53 @@
       </c>
       <c r="BF9" s="16">
         <v>0</v>
       </c>
       <c r="BG9" s="16">
         <v>1</v>
       </c>
       <c r="BH9" s="16">
         <v>0</v>
       </c>
       <c r="BI9" s="16">
         <v>4</v>
       </c>
       <c r="BJ9" s="16">
         <v>11</v>
       </c>
       <c r="BK9" s="16">
         <v>0</v>
       </c>
       <c r="BL9" s="16">
         <v>6</v>
       </c>
       <c r="BM9" s="16">
         <v>1</v>
       </c>
-      <c r="BN9" s="16"/>
+      <c r="BN9" s="53">
+        <v>0</v>
+      </c>
       <c r="BO9" s="16"/>
       <c r="BP9" s="16"/>
       <c r="BQ9" s="16"/>
       <c r="BR9" s="16"/>
       <c r="BS9" s="16"/>
       <c r="BT9" s="16"/>
       <c r="BU9" s="16"/>
       <c r="BV9" s="27"/>
       <c r="BW9" s="27"/>
       <c r="BX9" s="27"/>
       <c r="BY9" s="27"/>
       <c r="BZ9" s="27"/>
       <c r="CA9" s="27"/>
       <c r="CB9" s="27"/>
       <c r="CC9" s="27"/>
       <c r="CD9" s="27"/>
       <c r="CE9" s="27"/>
       <c r="CF9" s="27"/>
       <c r="CG9" s="27"/>
       <c r="CH9" s="27"/>
       <c r="CI9" s="27"/>
       <c r="CJ9" s="27"/>
       <c r="CK9" s="27"/>
       <c r="CL9" s="27"/>
       <c r="CM9" s="27"/>
@@ -3047,51 +3064,53 @@
       </c>
       <c r="BF10" s="16">
         <v>1</v>
       </c>
       <c r="BG10" s="16">
         <v>1</v>
       </c>
       <c r="BH10" s="16">
         <v>0</v>
       </c>
       <c r="BI10" s="16">
         <v>3</v>
       </c>
       <c r="BJ10" s="16">
         <v>0</v>
       </c>
       <c r="BK10" s="16">
         <v>0</v>
       </c>
       <c r="BL10" s="16">
         <v>7</v>
       </c>
       <c r="BM10" s="16">
         <v>0</v>
       </c>
-      <c r="BN10" s="16"/>
+      <c r="BN10" s="53">
+        <v>0</v>
+      </c>
       <c r="BO10" s="16"/>
       <c r="BP10" s="16"/>
       <c r="BQ10" s="16"/>
       <c r="BR10" s="16"/>
       <c r="BS10" s="16"/>
       <c r="BT10" s="16"/>
       <c r="BU10" s="16"/>
       <c r="BV10" s="27"/>
       <c r="BW10" s="27"/>
       <c r="BX10" s="27"/>
       <c r="BY10" s="27"/>
       <c r="BZ10" s="27"/>
       <c r="CA10" s="27"/>
       <c r="CB10" s="27"/>
       <c r="CC10" s="27"/>
       <c r="CD10" s="27"/>
       <c r="CE10" s="27"/>
       <c r="CF10" s="27"/>
       <c r="CG10" s="27"/>
       <c r="CH10" s="27"/>
       <c r="CI10" s="27"/>
       <c r="CJ10" s="27"/>
       <c r="CK10" s="27"/>
       <c r="CL10" s="27"/>
       <c r="CM10" s="27"/>
@@ -3306,51 +3325,53 @@
       </c>
       <c r="BF11" s="16">
         <v>1</v>
       </c>
       <c r="BG11" s="16">
         <v>9</v>
       </c>
       <c r="BH11" s="16">
         <v>2</v>
       </c>
       <c r="BI11" s="16">
         <v>5</v>
       </c>
       <c r="BJ11" s="16">
         <v>5</v>
       </c>
       <c r="BK11" s="16">
         <v>11</v>
       </c>
       <c r="BL11" s="16">
         <v>12</v>
       </c>
       <c r="BM11" s="16">
         <v>5</v>
       </c>
-      <c r="BN11" s="16"/>
+      <c r="BN11" s="53">
+        <v>0</v>
+      </c>
       <c r="BO11" s="16"/>
       <c r="BP11" s="16"/>
       <c r="BQ11" s="16"/>
       <c r="BR11" s="16"/>
       <c r="BS11" s="16"/>
       <c r="BT11" s="16"/>
       <c r="BU11" s="16"/>
       <c r="BV11" s="27"/>
       <c r="BW11" s="27"/>
       <c r="BX11" s="27"/>
       <c r="BY11" s="27"/>
       <c r="BZ11" s="27"/>
       <c r="CA11" s="27"/>
       <c r="CB11" s="27"/>
       <c r="CC11" s="27"/>
       <c r="CD11" s="27"/>
       <c r="CE11" s="27"/>
       <c r="CF11" s="27"/>
       <c r="CG11" s="27"/>
       <c r="CH11" s="27"/>
       <c r="CI11" s="27"/>
       <c r="CJ11" s="27"/>
       <c r="CK11" s="27"/>
       <c r="CL11" s="27"/>
       <c r="CM11" s="27"/>
@@ -3566,51 +3587,53 @@
       </c>
       <c r="BF12" s="16">
         <v>0</v>
       </c>
       <c r="BG12" s="16">
         <v>0</v>
       </c>
       <c r="BH12" s="16">
         <v>0</v>
       </c>
       <c r="BI12" s="16">
         <v>0</v>
       </c>
       <c r="BJ12" s="16">
         <v>1</v>
       </c>
       <c r="BK12" s="16">
         <v>3</v>
       </c>
       <c r="BL12" s="16">
         <v>0</v>
       </c>
       <c r="BM12" s="16">
         <v>1</v>
       </c>
-      <c r="BN12" s="16"/>
+      <c r="BN12" s="53">
+        <v>0</v>
+      </c>
       <c r="BO12" s="16"/>
       <c r="BP12" s="16"/>
       <c r="BQ12" s="16"/>
       <c r="BR12" s="16"/>
       <c r="BS12" s="16"/>
       <c r="BT12" s="16"/>
       <c r="BU12" s="16"/>
       <c r="BV12" s="27"/>
       <c r="BW12" s="27"/>
       <c r="BX12" s="27"/>
       <c r="BY12" s="27"/>
       <c r="BZ12" s="27"/>
       <c r="CA12" s="27"/>
       <c r="CB12" s="27"/>
       <c r="CC12" s="27"/>
       <c r="CD12" s="27"/>
       <c r="CE12" s="27"/>
       <c r="CF12" s="27"/>
       <c r="CG12" s="27"/>
       <c r="CH12" s="27"/>
       <c r="CI12" s="27"/>
       <c r="CJ12" s="27"/>
       <c r="CK12" s="27"/>
       <c r="CL12" s="27"/>
       <c r="CM12" s="27"/>
@@ -3825,51 +3848,53 @@
       </c>
       <c r="BF13" s="16">
         <v>1</v>
       </c>
       <c r="BG13" s="16">
         <v>1</v>
       </c>
       <c r="BH13" s="16">
         <v>3</v>
       </c>
       <c r="BI13" s="16">
         <v>5</v>
       </c>
       <c r="BJ13" s="16">
         <v>10</v>
       </c>
       <c r="BK13" s="16">
         <v>1</v>
       </c>
       <c r="BL13" s="16">
         <v>12</v>
       </c>
       <c r="BM13" s="16">
         <v>3</v>
       </c>
-      <c r="BN13" s="16"/>
+      <c r="BN13" s="53">
+        <v>0</v>
+      </c>
       <c r="BO13" s="16"/>
       <c r="BP13" s="16"/>
       <c r="BQ13" s="16"/>
       <c r="BR13" s="16"/>
       <c r="BS13" s="16"/>
       <c r="BT13" s="16"/>
       <c r="BU13" s="16"/>
       <c r="BV13" s="27"/>
       <c r="BW13" s="27"/>
       <c r="BX13" s="27"/>
       <c r="BY13" s="27"/>
       <c r="BZ13" s="27"/>
       <c r="CA13" s="27"/>
       <c r="CB13" s="27"/>
       <c r="CC13" s="27"/>
       <c r="CD13" s="27"/>
       <c r="CE13" s="27"/>
       <c r="CF13" s="27"/>
       <c r="CG13" s="27"/>
       <c r="CH13" s="27"/>
       <c r="CI13" s="27"/>
       <c r="CJ13" s="27"/>
       <c r="CK13" s="27"/>
       <c r="CL13" s="27"/>
       <c r="CM13" s="27"/>
@@ -4084,51 +4109,53 @@
       </c>
       <c r="BF14" s="16">
         <v>0</v>
       </c>
       <c r="BG14" s="16">
         <v>5</v>
       </c>
       <c r="BH14" s="16">
         <v>4</v>
       </c>
       <c r="BI14" s="16">
         <v>6</v>
       </c>
       <c r="BJ14" s="16">
         <v>1</v>
       </c>
       <c r="BK14" s="16">
         <v>11</v>
       </c>
       <c r="BL14" s="16">
         <v>7</v>
       </c>
       <c r="BM14" s="16">
         <v>4</v>
       </c>
-      <c r="BN14" s="16"/>
+      <c r="BN14" s="53">
+        <v>0</v>
+      </c>
       <c r="BO14" s="16"/>
       <c r="BP14" s="16"/>
       <c r="BQ14" s="16"/>
       <c r="BR14" s="16"/>
       <c r="BS14" s="16"/>
       <c r="BT14" s="16"/>
       <c r="BU14" s="16"/>
       <c r="BV14" s="27"/>
       <c r="BW14" s="27"/>
       <c r="BX14" s="27"/>
       <c r="BY14" s="27"/>
       <c r="BZ14" s="27"/>
       <c r="CA14" s="27"/>
       <c r="CB14" s="27"/>
       <c r="CC14" s="27"/>
       <c r="CD14" s="27"/>
       <c r="CE14" s="27"/>
       <c r="CF14" s="27"/>
       <c r="CG14" s="27"/>
       <c r="CH14" s="27"/>
       <c r="CI14" s="27"/>
       <c r="CJ14" s="27"/>
       <c r="CK14" s="27"/>
       <c r="CL14" s="27"/>
       <c r="CM14" s="27"/>
@@ -4344,51 +4371,53 @@
       </c>
       <c r="BF15" s="16">
         <v>0</v>
       </c>
       <c r="BG15" s="16">
         <v>5</v>
       </c>
       <c r="BH15" s="16">
         <v>0</v>
       </c>
       <c r="BI15" s="16">
         <v>3</v>
       </c>
       <c r="BJ15" s="16">
         <v>1</v>
       </c>
       <c r="BK15" s="16">
         <v>1</v>
       </c>
       <c r="BL15" s="16">
         <v>2</v>
       </c>
       <c r="BM15" s="16">
         <v>5</v>
       </c>
-      <c r="BN15" s="16"/>
+      <c r="BN15" s="53">
+        <v>0</v>
+      </c>
       <c r="BO15" s="16"/>
       <c r="BP15" s="16"/>
       <c r="BQ15" s="16"/>
       <c r="BR15" s="16"/>
       <c r="BS15" s="16"/>
       <c r="BT15" s="16"/>
       <c r="BU15" s="16"/>
       <c r="BV15" s="27"/>
       <c r="BW15" s="27"/>
       <c r="BX15" s="27"/>
       <c r="BY15" s="27"/>
       <c r="BZ15" s="27"/>
       <c r="CA15" s="27"/>
       <c r="CB15" s="27"/>
       <c r="CC15" s="27"/>
       <c r="CD15" s="27"/>
       <c r="CE15" s="27"/>
       <c r="CF15" s="27"/>
       <c r="CG15" s="27"/>
       <c r="CH15" s="27"/>
       <c r="CI15" s="27"/>
       <c r="CJ15" s="27"/>
       <c r="CK15" s="27"/>
       <c r="CL15" s="27"/>
       <c r="CM15" s="27"/>
@@ -4603,51 +4632,53 @@
       </c>
       <c r="BF16" s="16">
         <v>0</v>
       </c>
       <c r="BG16" s="16">
         <v>6</v>
       </c>
       <c r="BH16" s="16">
         <v>0</v>
       </c>
       <c r="BI16" s="16">
         <v>2</v>
       </c>
       <c r="BJ16" s="16">
         <v>1</v>
       </c>
       <c r="BK16" s="16">
         <v>1</v>
       </c>
       <c r="BL16" s="16">
         <v>0</v>
       </c>
       <c r="BM16" s="16">
         <v>0</v>
       </c>
-      <c r="BN16" s="16"/>
+      <c r="BN16" s="53">
+        <v>0</v>
+      </c>
       <c r="BO16" s="16"/>
       <c r="BP16" s="16"/>
       <c r="BQ16" s="16"/>
       <c r="BR16" s="16"/>
       <c r="BS16" s="16"/>
       <c r="BT16" s="16"/>
       <c r="BU16" s="16"/>
       <c r="BV16" s="27"/>
       <c r="BW16" s="27"/>
       <c r="BX16" s="27"/>
       <c r="BY16" s="27"/>
       <c r="BZ16" s="27"/>
       <c r="CA16" s="27"/>
       <c r="CB16" s="27"/>
       <c r="CC16" s="27"/>
       <c r="CD16" s="27"/>
       <c r="CE16" s="27"/>
       <c r="CF16" s="27"/>
       <c r="CG16" s="27"/>
       <c r="CH16" s="27"/>
       <c r="CI16" s="27"/>
       <c r="CJ16" s="27"/>
       <c r="CK16" s="27"/>
       <c r="CL16" s="27"/>
       <c r="CM16" s="27"/>
@@ -4691,125 +4722,125 @@
       <c r="DY16" s="27"/>
       <c r="DZ16" s="27"/>
       <c r="EA16" s="27"/>
       <c r="EB16" s="27"/>
       <c r="EC16" s="27"/>
       <c r="ED16" s="27"/>
       <c r="EE16" s="27"/>
       <c r="EF16" s="27"/>
       <c r="EG16" s="27"/>
       <c r="EH16" s="27"/>
       <c r="EI16" s="27"/>
       <c r="EJ16" s="27"/>
       <c r="EK16" s="27"/>
       <c r="EL16" s="27"/>
       <c r="EM16" s="27"/>
       <c r="EN16" s="27"/>
       <c r="EO16" s="27"/>
       <c r="EP16" s="27"/>
       <c r="EQ16" s="27"/>
       <c r="ER16" s="27"/>
       <c r="ES16" s="27"/>
       <c r="ET16" s="27"/>
       <c r="EU16" s="27"/>
     </row>
     <row r="17" spans="1:151" s="20" customFormat="1" ht="11.25">
-      <c r="A17" s="66" t="s">
+      <c r="A17" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="66"/>
-[...70 lines deleted...]
-      <c r="BU17" s="66"/>
+      <c r="B17" s="67"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
+      <c r="J17" s="67"/>
+      <c r="K17" s="67"/>
+      <c r="L17" s="67"/>
+      <c r="M17" s="67"/>
+      <c r="N17" s="67"/>
+      <c r="O17" s="67"/>
+      <c r="P17" s="67"/>
+      <c r="Q17" s="67"/>
+      <c r="R17" s="67"/>
+      <c r="S17" s="67"/>
+      <c r="T17" s="67"/>
+      <c r="U17" s="67"/>
+      <c r="V17" s="67"/>
+      <c r="W17" s="67"/>
+      <c r="X17" s="67"/>
+      <c r="Y17" s="67"/>
+      <c r="Z17" s="67"/>
+      <c r="AA17" s="67"/>
+      <c r="AB17" s="67"/>
+      <c r="AC17" s="67"/>
+      <c r="AD17" s="67"/>
+      <c r="AE17" s="67"/>
+      <c r="AF17" s="67"/>
+      <c r="AG17" s="67"/>
+      <c r="AH17" s="67"/>
+      <c r="AI17" s="67"/>
+      <c r="AJ17" s="67"/>
+      <c r="AK17" s="67"/>
+      <c r="AL17" s="67"/>
+      <c r="AM17" s="67"/>
+      <c r="AN17" s="67"/>
+      <c r="AO17" s="67"/>
+      <c r="AP17" s="67"/>
+      <c r="AQ17" s="67"/>
+      <c r="AR17" s="67"/>
+      <c r="AS17" s="67"/>
+      <c r="AT17" s="67"/>
+      <c r="AU17" s="67"/>
+      <c r="AV17" s="67"/>
+      <c r="AW17" s="67"/>
+      <c r="AX17" s="67"/>
+      <c r="AY17" s="67"/>
+      <c r="AZ17" s="67"/>
+      <c r="BA17" s="67"/>
+      <c r="BB17" s="67"/>
+      <c r="BC17" s="67"/>
+      <c r="BD17" s="67"/>
+      <c r="BE17" s="67"/>
+      <c r="BF17" s="67"/>
+      <c r="BG17" s="67"/>
+      <c r="BH17" s="67"/>
+      <c r="BI17" s="67"/>
+      <c r="BJ17" s="67"/>
+      <c r="BK17" s="67"/>
+      <c r="BL17" s="67"/>
+      <c r="BM17" s="67"/>
+      <c r="BN17" s="67"/>
+      <c r="BO17" s="67"/>
+      <c r="BP17" s="67"/>
+      <c r="BQ17" s="67"/>
+      <c r="BR17" s="67"/>
+      <c r="BS17" s="67"/>
+      <c r="BT17" s="67"/>
+      <c r="BU17" s="67"/>
       <c r="BV17" s="27"/>
       <c r="BW17" s="27"/>
       <c r="BX17" s="27"/>
       <c r="BY17" s="27"/>
       <c r="BZ17" s="27"/>
       <c r="CA17" s="27"/>
       <c r="CB17" s="27"/>
       <c r="CC17" s="27"/>
       <c r="CD17" s="27"/>
       <c r="CE17" s="27"/>
       <c r="CF17" s="27"/>
       <c r="CG17" s="27"/>
       <c r="CH17" s="27"/>
       <c r="CI17" s="27"/>
       <c r="CJ17" s="27"/>
       <c r="CK17" s="27"/>
       <c r="CL17" s="27"/>
       <c r="CM17" s="27"/>
       <c r="CN17" s="27"/>
       <c r="CO17" s="27"/>
       <c r="CP17" s="27"/>
       <c r="CQ17" s="27"/>
       <c r="CR17" s="27"/>
       <c r="CS17" s="27"/>
       <c r="CT17" s="27"/>
@@ -5041,51 +5072,53 @@
       </c>
       <c r="BF18" s="16">
         <v>5</v>
       </c>
       <c r="BG18" s="16">
         <v>48</v>
       </c>
       <c r="BH18" s="16">
         <v>54</v>
       </c>
       <c r="BI18" s="16">
         <v>58</v>
       </c>
       <c r="BJ18" s="16">
         <v>48</v>
       </c>
       <c r="BK18" s="16">
         <v>39</v>
       </c>
       <c r="BL18" s="16">
         <v>58</v>
       </c>
       <c r="BM18" s="16">
         <v>79</v>
       </c>
-      <c r="BN18" s="16"/>
+      <c r="BN18" s="81">
+        <v>8</v>
+      </c>
       <c r="BO18" s="16"/>
       <c r="BP18" s="16"/>
       <c r="BQ18" s="16"/>
       <c r="BR18" s="16"/>
       <c r="BS18" s="16"/>
       <c r="BT18" s="16"/>
       <c r="BU18" s="16"/>
       <c r="BV18" s="27"/>
       <c r="BW18" s="27"/>
       <c r="BX18" s="27"/>
       <c r="BY18" s="27"/>
       <c r="BZ18" s="27"/>
       <c r="CA18" s="27"/>
       <c r="CB18" s="27"/>
       <c r="CC18" s="27"/>
       <c r="CD18" s="27"/>
       <c r="CE18" s="27"/>
       <c r="CF18" s="27"/>
       <c r="CG18" s="27"/>
       <c r="CH18" s="27"/>
       <c r="CI18" s="27"/>
       <c r="CJ18" s="27"/>
       <c r="CK18" s="27"/>
       <c r="CL18" s="27"/>
       <c r="CM18" s="27"/>
@@ -5300,51 +5333,53 @@
       </c>
       <c r="BF19" s="16">
         <v>4</v>
       </c>
       <c r="BG19" s="16">
         <v>37</v>
       </c>
       <c r="BH19" s="16">
         <v>46</v>
       </c>
       <c r="BI19" s="16">
         <v>45</v>
       </c>
       <c r="BJ19" s="16">
         <v>42</v>
       </c>
       <c r="BK19" s="16">
         <v>31</v>
       </c>
       <c r="BL19" s="16">
         <v>49</v>
       </c>
       <c r="BM19" s="16">
         <v>61</v>
       </c>
-      <c r="BN19" s="16"/>
+      <c r="BN19" s="81">
+        <v>8</v>
+      </c>
       <c r="BO19" s="16"/>
       <c r="BP19" s="16"/>
       <c r="BQ19" s="16"/>
       <c r="BR19" s="16"/>
       <c r="BS19" s="16"/>
       <c r="BT19" s="16"/>
       <c r="BU19" s="16"/>
       <c r="BV19" s="27"/>
       <c r="BW19" s="27"/>
       <c r="BX19" s="27"/>
       <c r="BY19" s="27"/>
       <c r="BZ19" s="27"/>
       <c r="CA19" s="27"/>
       <c r="CB19" s="27"/>
       <c r="CC19" s="27"/>
       <c r="CD19" s="27"/>
       <c r="CE19" s="27"/>
       <c r="CF19" s="27"/>
       <c r="CG19" s="27"/>
       <c r="CH19" s="27"/>
       <c r="CI19" s="27"/>
       <c r="CJ19" s="27"/>
       <c r="CK19" s="27"/>
       <c r="CL19" s="27"/>
       <c r="CM19" s="27"/>
@@ -5559,51 +5594,53 @@
       </c>
       <c r="BF20" s="16">
         <v>0</v>
       </c>
       <c r="BG20" s="16">
         <v>3</v>
       </c>
       <c r="BH20" s="16">
         <v>5</v>
       </c>
       <c r="BI20" s="16">
         <v>6</v>
       </c>
       <c r="BJ20" s="16">
         <v>4</v>
       </c>
       <c r="BK20" s="16">
         <v>4</v>
       </c>
       <c r="BL20" s="16">
         <v>3</v>
       </c>
       <c r="BM20" s="16">
         <v>10</v>
       </c>
-      <c r="BN20" s="16"/>
+      <c r="BN20" s="81">
+        <v>0</v>
+      </c>
       <c r="BO20" s="16"/>
       <c r="BP20" s="16"/>
       <c r="BQ20" s="16"/>
       <c r="BR20" s="16"/>
       <c r="BS20" s="16"/>
       <c r="BT20" s="16"/>
       <c r="BU20" s="16"/>
       <c r="BV20" s="27"/>
       <c r="BW20" s="27"/>
       <c r="BX20" s="27"/>
       <c r="BY20" s="27"/>
       <c r="BZ20" s="27"/>
       <c r="CA20" s="27"/>
       <c r="CB20" s="27"/>
       <c r="CC20" s="27"/>
       <c r="CD20" s="27"/>
       <c r="CE20" s="27"/>
       <c r="CF20" s="27"/>
       <c r="CG20" s="27"/>
       <c r="CH20" s="27"/>
       <c r="CI20" s="27"/>
       <c r="CJ20" s="27"/>
       <c r="CK20" s="27"/>
       <c r="CL20" s="27"/>
       <c r="CM20" s="27"/>
@@ -5818,51 +5855,53 @@
       </c>
       <c r="BF21" s="16">
         <v>1</v>
       </c>
       <c r="BG21" s="16">
         <v>0</v>
       </c>
       <c r="BH21" s="16">
         <v>0</v>
       </c>
       <c r="BI21" s="16">
         <v>2</v>
       </c>
       <c r="BJ21" s="16">
         <v>0</v>
       </c>
       <c r="BK21" s="16">
         <v>0</v>
       </c>
       <c r="BL21" s="16">
         <v>2</v>
       </c>
       <c r="BM21" s="16">
         <v>0</v>
       </c>
-      <c r="BN21" s="16"/>
+      <c r="BN21" s="81">
+        <v>0</v>
+      </c>
       <c r="BO21" s="16"/>
       <c r="BP21" s="16"/>
       <c r="BQ21" s="16"/>
       <c r="BR21" s="16"/>
       <c r="BS21" s="16"/>
       <c r="BT21" s="16"/>
       <c r="BU21" s="16"/>
       <c r="BV21" s="27"/>
       <c r="BW21" s="27"/>
       <c r="BX21" s="27"/>
       <c r="BY21" s="27"/>
       <c r="BZ21" s="27"/>
       <c r="CA21" s="27"/>
       <c r="CB21" s="27"/>
       <c r="CC21" s="27"/>
       <c r="CD21" s="27"/>
       <c r="CE21" s="27"/>
       <c r="CF21" s="27"/>
       <c r="CG21" s="27"/>
       <c r="CH21" s="27"/>
       <c r="CI21" s="27"/>
       <c r="CJ21" s="27"/>
       <c r="CK21" s="27"/>
       <c r="CL21" s="27"/>
       <c r="CM21" s="27"/>
@@ -6077,51 +6116,53 @@
       </c>
       <c r="BF22" s="16">
         <v>0</v>
       </c>
       <c r="BG22" s="16">
         <v>2</v>
       </c>
       <c r="BH22" s="16">
         <v>3</v>
       </c>
       <c r="BI22" s="16">
         <v>1</v>
       </c>
       <c r="BJ22" s="16">
         <v>1</v>
       </c>
       <c r="BK22" s="16">
         <v>4</v>
       </c>
       <c r="BL22" s="16">
         <v>3</v>
       </c>
       <c r="BM22" s="16">
         <v>3</v>
       </c>
-      <c r="BN22" s="16"/>
+      <c r="BN22" s="81">
+        <v>0</v>
+      </c>
       <c r="BO22" s="16"/>
       <c r="BP22" s="16"/>
       <c r="BQ22" s="16"/>
       <c r="BR22" s="16"/>
       <c r="BS22" s="16"/>
       <c r="BT22" s="16"/>
       <c r="BU22" s="16"/>
       <c r="BV22" s="27"/>
       <c r="BW22" s="27"/>
       <c r="BX22" s="27"/>
       <c r="BY22" s="27"/>
       <c r="BZ22" s="27"/>
       <c r="CA22" s="27"/>
       <c r="CB22" s="27"/>
       <c r="CC22" s="27"/>
       <c r="CD22" s="27"/>
       <c r="CE22" s="27"/>
       <c r="CF22" s="27"/>
       <c r="CG22" s="27"/>
       <c r="CH22" s="27"/>
       <c r="CI22" s="27"/>
       <c r="CJ22" s="27"/>
       <c r="CK22" s="27"/>
       <c r="CL22" s="27"/>
       <c r="CM22" s="27"/>
@@ -6336,51 +6377,53 @@
       </c>
       <c r="BF23" s="16">
         <v>0</v>
       </c>
       <c r="BG23" s="16">
         <v>3</v>
       </c>
       <c r="BH23" s="16">
         <v>0</v>
       </c>
       <c r="BI23" s="16">
         <v>2</v>
       </c>
       <c r="BJ23" s="16">
         <v>0</v>
       </c>
       <c r="BK23" s="16">
         <v>0</v>
       </c>
       <c r="BL23" s="16">
         <v>1</v>
       </c>
       <c r="BM23" s="16">
         <v>5</v>
       </c>
-      <c r="BN23" s="16"/>
+      <c r="BN23" s="81">
+        <v>0</v>
+      </c>
       <c r="BO23" s="16"/>
       <c r="BP23" s="16"/>
       <c r="BQ23" s="16"/>
       <c r="BR23" s="16"/>
       <c r="BS23" s="16"/>
       <c r="BT23" s="16"/>
       <c r="BU23" s="16"/>
       <c r="BV23" s="27"/>
       <c r="BW23" s="27"/>
       <c r="BX23" s="27"/>
       <c r="BY23" s="27"/>
       <c r="BZ23" s="27"/>
       <c r="CA23" s="27"/>
       <c r="CB23" s="27"/>
       <c r="CC23" s="27"/>
       <c r="CD23" s="27"/>
       <c r="CE23" s="27"/>
       <c r="CF23" s="27"/>
       <c r="CG23" s="27"/>
       <c r="CH23" s="27"/>
       <c r="CI23" s="27"/>
       <c r="CJ23" s="27"/>
       <c r="CK23" s="27"/>
       <c r="CL23" s="27"/>
       <c r="CM23" s="27"/>
@@ -6595,51 +6638,53 @@
       </c>
       <c r="BF24" s="16">
         <v>0</v>
       </c>
       <c r="BG24" s="16">
         <v>3</v>
       </c>
       <c r="BH24" s="16">
         <v>0</v>
       </c>
       <c r="BI24" s="16">
         <v>2</v>
       </c>
       <c r="BJ24" s="16">
         <v>1</v>
       </c>
       <c r="BK24" s="16">
         <v>0</v>
       </c>
       <c r="BL24" s="16">
         <v>0</v>
       </c>
       <c r="BM24" s="16">
         <v>0</v>
       </c>
-      <c r="BN24" s="16"/>
+      <c r="BN24" s="81">
+        <v>0</v>
+      </c>
       <c r="BO24" s="16"/>
       <c r="BP24" s="16"/>
       <c r="BQ24" s="16"/>
       <c r="BR24" s="16"/>
       <c r="BS24" s="16"/>
       <c r="BT24" s="16"/>
       <c r="BU24" s="16"/>
       <c r="BV24" s="27"/>
       <c r="BW24" s="27"/>
       <c r="BX24" s="27"/>
       <c r="BY24" s="27"/>
       <c r="BZ24" s="27"/>
       <c r="CA24" s="27"/>
       <c r="CB24" s="27"/>
       <c r="CC24" s="27"/>
       <c r="CD24" s="27"/>
       <c r="CE24" s="27"/>
       <c r="CF24" s="27"/>
       <c r="CG24" s="27"/>
       <c r="CH24" s="27"/>
       <c r="CI24" s="27"/>
       <c r="CJ24" s="27"/>
       <c r="CK24" s="27"/>
       <c r="CL24" s="27"/>
       <c r="CM24" s="27"/>
@@ -6683,125 +6728,125 @@
       <c r="DY24" s="27"/>
       <c r="DZ24" s="27"/>
       <c r="EA24" s="27"/>
       <c r="EB24" s="27"/>
       <c r="EC24" s="27"/>
       <c r="ED24" s="27"/>
       <c r="EE24" s="27"/>
       <c r="EF24" s="27"/>
       <c r="EG24" s="27"/>
       <c r="EH24" s="27"/>
       <c r="EI24" s="27"/>
       <c r="EJ24" s="27"/>
       <c r="EK24" s="27"/>
       <c r="EL24" s="27"/>
       <c r="EM24" s="27"/>
       <c r="EN24" s="27"/>
       <c r="EO24" s="27"/>
       <c r="EP24" s="27"/>
       <c r="EQ24" s="27"/>
       <c r="ER24" s="27"/>
       <c r="ES24" s="27"/>
       <c r="ET24" s="27"/>
       <c r="EU24" s="27"/>
     </row>
     <row r="25" spans="1:151" s="20" customFormat="1" ht="11.25">
-      <c r="A25" s="67" t="s">
+      <c r="A25" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="67"/>
-[...70 lines deleted...]
-      <c r="BU25" s="67"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="68"/>
+      <c r="D25" s="68"/>
+      <c r="E25" s="68"/>
+      <c r="F25" s="68"/>
+      <c r="G25" s="68"/>
+      <c r="H25" s="68"/>
+      <c r="I25" s="68"/>
+      <c r="J25" s="68"/>
+      <c r="K25" s="68"/>
+      <c r="L25" s="68"/>
+      <c r="M25" s="68"/>
+      <c r="N25" s="68"/>
+      <c r="O25" s="68"/>
+      <c r="P25" s="68"/>
+      <c r="Q25" s="68"/>
+      <c r="R25" s="68"/>
+      <c r="S25" s="68"/>
+      <c r="T25" s="68"/>
+      <c r="U25" s="68"/>
+      <c r="V25" s="68"/>
+      <c r="W25" s="68"/>
+      <c r="X25" s="68"/>
+      <c r="Y25" s="68"/>
+      <c r="Z25" s="68"/>
+      <c r="AA25" s="68"/>
+      <c r="AB25" s="68"/>
+      <c r="AC25" s="68"/>
+      <c r="AD25" s="68"/>
+      <c r="AE25" s="68"/>
+      <c r="AF25" s="68"/>
+      <c r="AG25" s="68"/>
+      <c r="AH25" s="68"/>
+      <c r="AI25" s="68"/>
+      <c r="AJ25" s="68"/>
+      <c r="AK25" s="68"/>
+      <c r="AL25" s="68"/>
+      <c r="AM25" s="68"/>
+      <c r="AN25" s="68"/>
+      <c r="AO25" s="68"/>
+      <c r="AP25" s="68"/>
+      <c r="AQ25" s="68"/>
+      <c r="AR25" s="68"/>
+      <c r="AS25" s="68"/>
+      <c r="AT25" s="68"/>
+      <c r="AU25" s="68"/>
+      <c r="AV25" s="68"/>
+      <c r="AW25" s="68"/>
+      <c r="AX25" s="68"/>
+      <c r="AY25" s="68"/>
+      <c r="AZ25" s="68"/>
+      <c r="BA25" s="68"/>
+      <c r="BB25" s="68"/>
+      <c r="BC25" s="68"/>
+      <c r="BD25" s="68"/>
+      <c r="BE25" s="68"/>
+      <c r="BF25" s="68"/>
+      <c r="BG25" s="68"/>
+      <c r="BH25" s="68"/>
+      <c r="BI25" s="68"/>
+      <c r="BJ25" s="68"/>
+      <c r="BK25" s="68"/>
+      <c r="BL25" s="68"/>
+      <c r="BM25" s="68"/>
+      <c r="BN25" s="68"/>
+      <c r="BO25" s="68"/>
+      <c r="BP25" s="68"/>
+      <c r="BQ25" s="68"/>
+      <c r="BR25" s="68"/>
+      <c r="BS25" s="68"/>
+      <c r="BT25" s="68"/>
+      <c r="BU25" s="68"/>
       <c r="BV25" s="27"/>
       <c r="BW25" s="27"/>
       <c r="BX25" s="27"/>
       <c r="BY25" s="27"/>
       <c r="BZ25" s="27"/>
       <c r="CA25" s="27"/>
       <c r="CB25" s="27"/>
       <c r="CC25" s="27"/>
       <c r="CD25" s="27"/>
       <c r="CE25" s="27"/>
       <c r="CF25" s="27"/>
       <c r="CG25" s="27"/>
       <c r="CH25" s="27"/>
       <c r="CI25" s="27"/>
       <c r="CJ25" s="27"/>
       <c r="CK25" s="27"/>
       <c r="CL25" s="27"/>
       <c r="CM25" s="27"/>
       <c r="CN25" s="27"/>
       <c r="CO25" s="27"/>
       <c r="CP25" s="27"/>
       <c r="CQ25" s="27"/>
       <c r="CR25" s="27"/>
       <c r="CS25" s="27"/>
       <c r="CT25" s="27"/>
@@ -7033,51 +7078,53 @@
       </c>
       <c r="BF26" s="32">
         <v>4</v>
       </c>
       <c r="BG26" s="32">
         <v>26</v>
       </c>
       <c r="BH26" s="32">
         <v>22</v>
       </c>
       <c r="BI26" s="32">
         <v>46</v>
       </c>
       <c r="BJ26" s="32">
         <v>47</v>
       </c>
       <c r="BK26" s="32">
         <v>35</v>
       </c>
       <c r="BL26" s="32">
         <v>48</v>
       </c>
       <c r="BM26" s="32">
         <v>30</v>
       </c>
-      <c r="BN26" s="16"/>
+      <c r="BN26" s="53">
+        <v>4</v>
+      </c>
       <c r="BO26" s="16"/>
       <c r="BP26" s="16"/>
       <c r="BQ26" s="32"/>
       <c r="BR26" s="32"/>
       <c r="BS26" s="32"/>
       <c r="BT26" s="32"/>
       <c r="BU26" s="32"/>
       <c r="BV26" s="27"/>
       <c r="BW26" s="27"/>
       <c r="BX26" s="27"/>
       <c r="BY26" s="27"/>
       <c r="BZ26" s="27"/>
       <c r="CA26" s="27"/>
       <c r="CB26" s="27"/>
       <c r="CC26" s="27"/>
       <c r="CD26" s="27"/>
       <c r="CE26" s="27"/>
       <c r="CF26" s="27"/>
       <c r="CG26" s="27"/>
       <c r="CH26" s="27"/>
       <c r="CI26" s="27"/>
       <c r="CJ26" s="27"/>
       <c r="CK26" s="27"/>
       <c r="CL26" s="27"/>
       <c r="CM26" s="27"/>
@@ -7292,51 +7339,53 @@
       </c>
       <c r="BF27" s="32">
         <v>2</v>
       </c>
       <c r="BG27" s="32">
         <v>6</v>
       </c>
       <c r="BH27" s="32">
         <v>16</v>
       </c>
       <c r="BI27" s="32">
         <v>25</v>
       </c>
       <c r="BJ27" s="32">
         <v>19</v>
       </c>
       <c r="BK27" s="32">
         <v>10</v>
       </c>
       <c r="BL27" s="32">
         <v>8</v>
       </c>
       <c r="BM27" s="32">
         <v>16</v>
       </c>
-      <c r="BN27" s="16"/>
+      <c r="BN27" s="53">
+        <v>4</v>
+      </c>
       <c r="BO27" s="16"/>
       <c r="BP27" s="16"/>
       <c r="BQ27" s="32"/>
       <c r="BR27" s="32"/>
       <c r="BS27" s="32"/>
       <c r="BT27" s="32"/>
       <c r="BU27" s="32"/>
       <c r="BV27" s="27"/>
       <c r="BW27" s="27"/>
       <c r="BX27" s="27"/>
       <c r="BY27" s="27"/>
       <c r="BZ27" s="27"/>
       <c r="CA27" s="27"/>
       <c r="CB27" s="27"/>
       <c r="CC27" s="27"/>
       <c r="CD27" s="27"/>
       <c r="CE27" s="27"/>
       <c r="CF27" s="27"/>
       <c r="CG27" s="27"/>
       <c r="CH27" s="27"/>
       <c r="CI27" s="27"/>
       <c r="CJ27" s="27"/>
       <c r="CK27" s="27"/>
       <c r="CL27" s="27"/>
       <c r="CM27" s="27"/>
@@ -7551,51 +7600,53 @@
       </c>
       <c r="BF28" s="32">
         <v>0</v>
       </c>
       <c r="BG28" s="32">
         <v>0</v>
       </c>
       <c r="BH28" s="32">
         <v>0</v>
       </c>
       <c r="BI28" s="32">
         <v>0</v>
       </c>
       <c r="BJ28" s="32">
         <v>0</v>
       </c>
       <c r="BK28" s="32">
         <v>1</v>
       </c>
       <c r="BL28" s="32">
         <v>0</v>
       </c>
       <c r="BM28" s="32">
         <v>3</v>
       </c>
-      <c r="BN28" s="16"/>
+      <c r="BN28" s="53">
+        <v>0</v>
+      </c>
       <c r="BO28" s="16"/>
       <c r="BP28" s="16"/>
       <c r="BQ28" s="32"/>
       <c r="BR28" s="32"/>
       <c r="BS28" s="32"/>
       <c r="BT28" s="32"/>
       <c r="BU28" s="32"/>
       <c r="BV28" s="27"/>
       <c r="BW28" s="27"/>
       <c r="BX28" s="27"/>
       <c r="BY28" s="27"/>
       <c r="BZ28" s="27"/>
       <c r="CA28" s="27"/>
       <c r="CB28" s="27"/>
       <c r="CC28" s="27"/>
       <c r="CD28" s="27"/>
       <c r="CE28" s="27"/>
       <c r="CF28" s="27"/>
       <c r="CG28" s="27"/>
       <c r="CH28" s="27"/>
       <c r="CI28" s="27"/>
       <c r="CJ28" s="27"/>
       <c r="CK28" s="27"/>
       <c r="CL28" s="27"/>
       <c r="CM28" s="27"/>
@@ -7810,51 +7861,53 @@
       </c>
       <c r="BF29" s="32">
         <v>0</v>
       </c>
       <c r="BG29" s="32">
         <v>1</v>
       </c>
       <c r="BH29" s="32">
         <v>0</v>
       </c>
       <c r="BI29" s="32">
         <v>4</v>
       </c>
       <c r="BJ29" s="32">
         <v>11</v>
       </c>
       <c r="BK29" s="32">
         <v>0</v>
       </c>
       <c r="BL29" s="32">
         <v>6</v>
       </c>
       <c r="BM29" s="32">
         <v>1</v>
       </c>
-      <c r="BN29" s="16"/>
+      <c r="BN29" s="53">
+        <v>0</v>
+      </c>
       <c r="BO29" s="16"/>
       <c r="BP29" s="16"/>
       <c r="BQ29" s="32"/>
       <c r="BR29" s="32"/>
       <c r="BS29" s="32"/>
       <c r="BT29" s="32"/>
       <c r="BU29" s="32"/>
       <c r="BV29" s="27"/>
       <c r="BW29" s="27"/>
       <c r="BX29" s="27"/>
       <c r="BY29" s="27"/>
       <c r="BZ29" s="27"/>
       <c r="CA29" s="27"/>
       <c r="CB29" s="27"/>
       <c r="CC29" s="27"/>
       <c r="CD29" s="27"/>
       <c r="CE29" s="27"/>
       <c r="CF29" s="27"/>
       <c r="CG29" s="27"/>
       <c r="CH29" s="27"/>
       <c r="CI29" s="27"/>
       <c r="CJ29" s="27"/>
       <c r="CK29" s="27"/>
       <c r="CL29" s="27"/>
       <c r="CM29" s="27"/>
@@ -8069,51 +8122,53 @@
       </c>
       <c r="BF30" s="32">
         <v>0</v>
       </c>
       <c r="BG30" s="32">
         <v>1</v>
       </c>
       <c r="BH30" s="32">
         <v>0</v>
       </c>
       <c r="BI30" s="32">
         <v>1</v>
       </c>
       <c r="BJ30" s="32">
         <v>0</v>
       </c>
       <c r="BK30" s="32">
         <v>0</v>
       </c>
       <c r="BL30" s="32">
         <v>5</v>
       </c>
       <c r="BM30" s="32">
         <v>0</v>
       </c>
-      <c r="BN30" s="16"/>
+      <c r="BN30" s="53">
+        <v>0</v>
+      </c>
       <c r="BO30" s="16"/>
       <c r="BP30" s="16"/>
       <c r="BQ30" s="32"/>
       <c r="BR30" s="32"/>
       <c r="BS30" s="32"/>
       <c r="BT30" s="32"/>
       <c r="BU30" s="32"/>
       <c r="BV30" s="27"/>
       <c r="BW30" s="27"/>
       <c r="BX30" s="27"/>
       <c r="BY30" s="27"/>
       <c r="BZ30" s="27"/>
       <c r="CA30" s="27"/>
       <c r="CB30" s="27"/>
       <c r="CC30" s="27"/>
       <c r="CD30" s="27"/>
       <c r="CE30" s="27"/>
       <c r="CF30" s="27"/>
       <c r="CG30" s="27"/>
       <c r="CH30" s="27"/>
       <c r="CI30" s="27"/>
       <c r="CJ30" s="27"/>
       <c r="CK30" s="27"/>
       <c r="CL30" s="27"/>
       <c r="CM30" s="27"/>
@@ -8328,51 +8383,53 @@
       </c>
       <c r="BF31" s="32">
         <v>1</v>
       </c>
       <c r="BG31" s="32">
         <v>9</v>
       </c>
       <c r="BH31" s="32">
         <v>2</v>
       </c>
       <c r="BI31" s="32">
         <v>5</v>
       </c>
       <c r="BJ31" s="32">
         <v>5</v>
       </c>
       <c r="BK31" s="32">
         <v>11</v>
       </c>
       <c r="BL31" s="32">
         <v>12</v>
       </c>
       <c r="BM31" s="32">
         <v>5</v>
       </c>
-      <c r="BN31" s="16"/>
+      <c r="BN31" s="53">
+        <v>0</v>
+      </c>
       <c r="BO31" s="16"/>
       <c r="BP31" s="16"/>
       <c r="BQ31" s="32"/>
       <c r="BR31" s="32"/>
       <c r="BS31" s="32"/>
       <c r="BT31" s="32"/>
       <c r="BU31" s="32"/>
       <c r="BV31" s="27"/>
       <c r="BW31" s="27"/>
       <c r="BX31" s="27"/>
       <c r="BY31" s="27"/>
       <c r="BZ31" s="27"/>
       <c r="CA31" s="27"/>
       <c r="CB31" s="27"/>
       <c r="CC31" s="27"/>
       <c r="CD31" s="27"/>
       <c r="CE31" s="27"/>
       <c r="CF31" s="27"/>
       <c r="CG31" s="27"/>
       <c r="CH31" s="27"/>
       <c r="CI31" s="27"/>
       <c r="CJ31" s="27"/>
       <c r="CK31" s="27"/>
       <c r="CL31" s="27"/>
       <c r="CM31" s="27"/>
@@ -8587,51 +8644,53 @@
       </c>
       <c r="BF32" s="32">
         <v>0</v>
       </c>
       <c r="BG32" s="32">
         <v>0</v>
       </c>
       <c r="BH32" s="32">
         <v>0</v>
       </c>
       <c r="BI32" s="32">
         <v>0</v>
       </c>
       <c r="BJ32" s="32">
         <v>1</v>
       </c>
       <c r="BK32" s="32">
         <v>3</v>
       </c>
       <c r="BL32" s="32">
         <v>0</v>
       </c>
       <c r="BM32" s="32">
         <v>1</v>
       </c>
-      <c r="BN32" s="16"/>
+      <c r="BN32" s="53">
+        <v>0</v>
+      </c>
       <c r="BO32" s="16"/>
       <c r="BP32" s="16"/>
       <c r="BQ32" s="32"/>
       <c r="BR32" s="32"/>
       <c r="BS32" s="32"/>
       <c r="BT32" s="32"/>
       <c r="BU32" s="32"/>
       <c r="BV32" s="27"/>
       <c r="BW32" s="27"/>
       <c r="BX32" s="27"/>
       <c r="BY32" s="27"/>
       <c r="BZ32" s="27"/>
       <c r="CA32" s="27"/>
       <c r="CB32" s="27"/>
       <c r="CC32" s="27"/>
       <c r="CD32" s="27"/>
       <c r="CE32" s="27"/>
       <c r="CF32" s="27"/>
       <c r="CG32" s="27"/>
       <c r="CH32" s="27"/>
       <c r="CI32" s="27"/>
       <c r="CJ32" s="27"/>
       <c r="CK32" s="27"/>
       <c r="CL32" s="27"/>
       <c r="CM32" s="27"/>
@@ -8846,51 +8905,53 @@
       </c>
       <c r="BF33" s="32">
         <v>1</v>
       </c>
       <c r="BG33" s="32">
         <v>1</v>
       </c>
       <c r="BH33" s="32">
         <v>3</v>
       </c>
       <c r="BI33" s="32">
         <v>5</v>
       </c>
       <c r="BJ33" s="32">
         <v>10</v>
       </c>
       <c r="BK33" s="32">
         <v>1</v>
       </c>
       <c r="BL33" s="32">
         <v>12</v>
       </c>
       <c r="BM33" s="32">
         <v>3</v>
       </c>
-      <c r="BN33" s="16"/>
+      <c r="BN33" s="53">
+        <v>0</v>
+      </c>
       <c r="BO33" s="16"/>
       <c r="BP33" s="16"/>
       <c r="BQ33" s="32"/>
       <c r="BR33" s="32"/>
       <c r="BS33" s="32"/>
       <c r="BT33" s="32"/>
       <c r="BU33" s="32"/>
       <c r="BV33" s="27"/>
       <c r="BW33" s="27"/>
       <c r="BX33" s="27"/>
       <c r="BY33" s="27"/>
       <c r="BZ33" s="27"/>
       <c r="CA33" s="27"/>
       <c r="CB33" s="27"/>
       <c r="CC33" s="27"/>
       <c r="CD33" s="27"/>
       <c r="CE33" s="27"/>
       <c r="CF33" s="27"/>
       <c r="CG33" s="27"/>
       <c r="CH33" s="27"/>
       <c r="CI33" s="27"/>
       <c r="CJ33" s="27"/>
       <c r="CK33" s="27"/>
       <c r="CL33" s="27"/>
       <c r="CM33" s="27"/>
@@ -9105,51 +9166,53 @@
       </c>
       <c r="BF34" s="32">
         <v>0</v>
       </c>
       <c r="BG34" s="32">
         <v>3</v>
       </c>
       <c r="BH34" s="32">
         <v>1</v>
       </c>
       <c r="BI34" s="32">
         <v>5</v>
       </c>
       <c r="BJ34" s="32">
         <v>0</v>
       </c>
       <c r="BK34" s="32">
         <v>7</v>
       </c>
       <c r="BL34" s="32">
         <v>4</v>
       </c>
       <c r="BM34" s="32">
         <v>1</v>
       </c>
-      <c r="BN34" s="16"/>
+      <c r="BN34" s="53">
+        <v>0</v>
+      </c>
       <c r="BO34" s="16"/>
       <c r="BP34" s="16"/>
       <c r="BQ34" s="32"/>
       <c r="BR34" s="32"/>
       <c r="BS34" s="32"/>
       <c r="BT34" s="32"/>
       <c r="BU34" s="32"/>
       <c r="BV34" s="27"/>
       <c r="BW34" s="27"/>
       <c r="BX34" s="27"/>
       <c r="BY34" s="27"/>
       <c r="BZ34" s="27"/>
       <c r="CA34" s="27"/>
       <c r="CB34" s="27"/>
       <c r="CC34" s="27"/>
       <c r="CD34" s="27"/>
       <c r="CE34" s="27"/>
       <c r="CF34" s="27"/>
       <c r="CG34" s="27"/>
       <c r="CH34" s="27"/>
       <c r="CI34" s="27"/>
       <c r="CJ34" s="27"/>
       <c r="CK34" s="27"/>
       <c r="CL34" s="27"/>
       <c r="CM34" s="27"/>
@@ -9364,51 +9427,53 @@
       </c>
       <c r="BF35" s="32">
         <v>0</v>
       </c>
       <c r="BG35" s="32">
         <v>2</v>
       </c>
       <c r="BH35" s="32">
         <v>0</v>
       </c>
       <c r="BI35" s="32">
         <v>1</v>
       </c>
       <c r="BJ35" s="32">
         <v>1</v>
       </c>
       <c r="BK35" s="32">
         <v>1</v>
       </c>
       <c r="BL35" s="32">
         <v>1</v>
       </c>
       <c r="BM35" s="32">
         <v>0</v>
       </c>
-      <c r="BN35" s="16"/>
+      <c r="BN35" s="53">
+        <v>0</v>
+      </c>
       <c r="BO35" s="16"/>
       <c r="BP35" s="16"/>
       <c r="BQ35" s="32"/>
       <c r="BR35" s="32"/>
       <c r="BS35" s="32"/>
       <c r="BT35" s="32"/>
       <c r="BU35" s="32"/>
       <c r="BV35" s="27"/>
       <c r="BW35" s="27"/>
       <c r="BX35" s="27"/>
       <c r="BY35" s="27"/>
       <c r="BZ35" s="27"/>
       <c r="CA35" s="27"/>
       <c r="CB35" s="27"/>
       <c r="CC35" s="27"/>
       <c r="CD35" s="27"/>
       <c r="CE35" s="27"/>
       <c r="CF35" s="27"/>
       <c r="CG35" s="27"/>
       <c r="CH35" s="27"/>
       <c r="CI35" s="27"/>
       <c r="CJ35" s="27"/>
       <c r="CK35" s="27"/>
       <c r="CL35" s="27"/>
       <c r="CM35" s="27"/>
@@ -9623,51 +9688,53 @@
       </c>
       <c r="BF36" s="26">
         <v>0</v>
       </c>
       <c r="BG36" s="26">
         <v>3</v>
       </c>
       <c r="BH36" s="26">
         <v>0</v>
       </c>
       <c r="BI36" s="26">
         <v>0</v>
       </c>
       <c r="BJ36" s="26">
         <v>0</v>
       </c>
       <c r="BK36" s="26">
         <v>1</v>
       </c>
       <c r="BL36" s="26">
         <v>0</v>
       </c>
       <c r="BM36" s="26">
         <v>0</v>
       </c>
-      <c r="BN36" s="26"/>
+      <c r="BN36" s="62">
+        <v>0</v>
+      </c>
       <c r="BO36" s="26"/>
       <c r="BP36" s="26"/>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="26"/>
       <c r="BV36" s="27"/>
       <c r="BW36" s="27"/>
       <c r="BX36" s="27"/>
       <c r="BY36" s="27"/>
       <c r="BZ36" s="27"/>
       <c r="CA36" s="27"/>
       <c r="CB36" s="27"/>
       <c r="CC36" s="27"/>
       <c r="CD36" s="27"/>
       <c r="CE36" s="27"/>
       <c r="CF36" s="27"/>
       <c r="CG36" s="27"/>
       <c r="CH36" s="27"/>
       <c r="CI36" s="27"/>
       <c r="CJ36" s="27"/>
       <c r="CK36" s="27"/>
       <c r="CL36" s="27"/>
       <c r="CM36" s="27"/>
@@ -10545,222 +10612,222 @@
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU49"/>
   <sheetViews>
-    <sheetView topLeftCell="AW1" workbookViewId="0">
-      <selection activeCell="BL26" sqref="BL26:BM36"/>
+    <sheetView topLeftCell="AT1" workbookViewId="0">
+      <selection activeCell="BG20" sqref="BG20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="38" max="38" width="9.140625" style="2"/>
     <col min="48" max="49" width="9.140625" style="20"/>
     <col min="50" max="50" width="9.140625" style="39"/>
     <col min="51" max="61" width="9.140625" style="20"/>
     <col min="62" max="62" width="9.140625" style="39"/>
     <col min="63" max="73" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="20" customFormat="1" ht="12.75">
-      <c r="A1" s="74" t="s">
+      <c r="A1" s="75" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="74"/>
-[...36 lines deleted...]
-      <c r="AM1" s="74"/>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+      <c r="P1" s="75"/>
+      <c r="Q1" s="75"/>
+      <c r="R1" s="75"/>
+      <c r="S1" s="75"/>
+      <c r="T1" s="75"/>
+      <c r="U1" s="75"/>
+      <c r="V1" s="75"/>
+      <c r="W1" s="75"/>
+      <c r="X1" s="75"/>
+      <c r="Y1" s="75"/>
+      <c r="Z1" s="75"/>
+      <c r="AA1" s="75"/>
+      <c r="AB1" s="75"/>
+      <c r="AC1" s="75"/>
+      <c r="AD1" s="75"/>
+      <c r="AE1" s="75"/>
+      <c r="AF1" s="75"/>
+      <c r="AG1" s="75"/>
+      <c r="AH1" s="75"/>
+      <c r="AI1" s="75"/>
+      <c r="AJ1" s="75"/>
+      <c r="AK1" s="75"/>
+      <c r="AL1" s="75"/>
+      <c r="AM1" s="75"/>
     </row>
     <row r="2" spans="1:73" s="6" customFormat="1" ht="11.25">
       <c r="Y2" s="8"/>
       <c r="Z2" s="28"/>
       <c r="AA2" s="28"/>
       <c r="AF2" s="28"/>
       <c r="AI2" s="28"/>
       <c r="AJ2" s="28"/>
       <c r="AK2" s="28"/>
       <c r="AL2" s="29"/>
       <c r="AO2" s="29"/>
       <c r="AR2" s="29"/>
       <c r="AW2" s="48"/>
       <c r="AX2" s="29"/>
       <c r="BA2" s="29"/>
       <c r="BD2" s="29"/>
       <c r="BI2" s="48"/>
       <c r="BJ2" s="29"/>
       <c r="BM2" s="29"/>
       <c r="BP2" s="29"/>
       <c r="BU2" s="48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A3" s="70"/>
-      <c r="B3" s="68">
+      <c r="A3" s="71"/>
+      <c r="B3" s="69">
         <v>2021</v>
       </c>
-      <c r="C3" s="69"/>
-[...10 lines deleted...]
-      <c r="N3" s="68">
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="70"/>
+      <c r="N3" s="69">
         <v>2022</v>
       </c>
-      <c r="O3" s="69"/>
-[...10 lines deleted...]
-      <c r="Z3" s="72">
+      <c r="O3" s="70"/>
+      <c r="P3" s="70"/>
+      <c r="Q3" s="70"/>
+      <c r="R3" s="70"/>
+      <c r="S3" s="70"/>
+      <c r="T3" s="70"/>
+      <c r="U3" s="70"/>
+      <c r="V3" s="70"/>
+      <c r="W3" s="70"/>
+      <c r="X3" s="70"/>
+      <c r="Y3" s="70"/>
+      <c r="Z3" s="73">
         <v>2023</v>
       </c>
-      <c r="AA3" s="73"/>
-[...10 lines deleted...]
-      <c r="AL3" s="62">
+      <c r="AA3" s="74"/>
+      <c r="AB3" s="74"/>
+      <c r="AC3" s="74"/>
+      <c r="AD3" s="74"/>
+      <c r="AE3" s="74"/>
+      <c r="AF3" s="74"/>
+      <c r="AG3" s="74"/>
+      <c r="AH3" s="74"/>
+      <c r="AI3" s="74"/>
+      <c r="AJ3" s="74"/>
+      <c r="AK3" s="76"/>
+      <c r="AL3" s="63">
         <v>2024</v>
       </c>
-      <c r="AM3" s="63"/>
-[...10 lines deleted...]
-      <c r="AX3" s="62">
+      <c r="AM3" s="64"/>
+      <c r="AN3" s="64"/>
+      <c r="AO3" s="64"/>
+      <c r="AP3" s="64"/>
+      <c r="AQ3" s="64"/>
+      <c r="AR3" s="64"/>
+      <c r="AS3" s="64"/>
+      <c r="AT3" s="64"/>
+      <c r="AU3" s="64"/>
+      <c r="AV3" s="64"/>
+      <c r="AW3" s="77"/>
+      <c r="AX3" s="63">
         <v>2025</v>
       </c>
-      <c r="AY3" s="63"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="62">
+      <c r="AY3" s="64"/>
+      <c r="AZ3" s="64"/>
+      <c r="BA3" s="64"/>
+      <c r="BB3" s="64"/>
+      <c r="BC3" s="64"/>
+      <c r="BD3" s="64"/>
+      <c r="BE3" s="64"/>
+      <c r="BF3" s="64"/>
+      <c r="BG3" s="64"/>
+      <c r="BH3" s="64"/>
+      <c r="BI3" s="77"/>
+      <c r="BJ3" s="63">
         <v>2026</v>
       </c>
-      <c r="BK3" s="63"/>
-[...9 lines deleted...]
-      <c r="BU3" s="76"/>
+      <c r="BK3" s="64"/>
+      <c r="BL3" s="64"/>
+      <c r="BM3" s="64"/>
+      <c r="BN3" s="64"/>
+      <c r="BO3" s="64"/>
+      <c r="BP3" s="64"/>
+      <c r="BQ3" s="64"/>
+      <c r="BR3" s="64"/>
+      <c r="BS3" s="64"/>
+      <c r="BT3" s="64"/>
+      <c r="BU3" s="77"/>
     </row>
     <row r="4" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A4" s="71"/>
+      <c r="A4" s="72"/>
       <c r="B4" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="44" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="44" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="44" t="s">
@@ -10935,101 +11002,101 @@
         <v>0</v>
       </c>
       <c r="BO4" s="43" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="49" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="49" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="49" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="12" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A5" s="65" t="s">
+      <c r="A5" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="65"/>
-[...46 lines deleted...]
-      <c r="AW5" s="65"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="66"/>
+      <c r="O5" s="66"/>
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66"/>
+      <c r="S5" s="66"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="66"/>
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="66"/>
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66"/>
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="66"/>
+      <c r="AI5" s="66"/>
+      <c r="AJ5" s="66"/>
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="66"/>
+      <c r="AM5" s="66"/>
+      <c r="AN5" s="66"/>
+      <c r="AO5" s="66"/>
+      <c r="AP5" s="66"/>
+      <c r="AQ5" s="66"/>
+      <c r="AR5" s="66"/>
+      <c r="AS5" s="66"/>
+      <c r="AT5" s="66"/>
+      <c r="AU5" s="66"/>
+      <c r="AV5" s="66"/>
+      <c r="AW5" s="66"/>
     </row>
     <row r="6" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A6" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>16</v>
@@ -11183,51 +11250,53 @@
       </c>
       <c r="BF6" s="16">
         <v>10</v>
       </c>
       <c r="BG6" s="16">
         <v>11</v>
       </c>
       <c r="BH6" s="16">
         <v>8</v>
       </c>
       <c r="BI6" s="16">
         <v>9</v>
       </c>
       <c r="BJ6" s="16">
         <v>2</v>
       </c>
       <c r="BK6" s="16">
         <v>4</v>
       </c>
       <c r="BL6" s="16">
         <v>4</v>
       </c>
       <c r="BM6" s="16">
         <v>20</v>
       </c>
-      <c r="BN6" s="16"/>
+      <c r="BN6" s="53">
+        <v>11</v>
+      </c>
       <c r="BO6" s="16"/>
       <c r="BP6" s="16"/>
       <c r="BQ6" s="16"/>
       <c r="BR6" s="16"/>
       <c r="BS6" s="16"/>
       <c r="BT6" s="16"/>
       <c r="BU6" s="16"/>
     </row>
     <row r="7" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="18"/>
       <c r="I7" s="17"/>
       <c r="J7" s="19"/>
       <c r="K7" s="22"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
       <c r="N7" s="16">
@@ -11364,51 +11433,53 @@
       </c>
       <c r="BF7" s="16">
         <v>3</v>
       </c>
       <c r="BG7" s="16">
         <v>6</v>
       </c>
       <c r="BH7" s="16">
         <v>5</v>
       </c>
       <c r="BI7" s="16">
         <v>8</v>
       </c>
       <c r="BJ7" s="16">
         <v>2</v>
       </c>
       <c r="BK7" s="16">
         <v>4</v>
       </c>
       <c r="BL7" s="16">
         <v>1</v>
       </c>
       <c r="BM7" s="16">
         <v>13</v>
       </c>
-      <c r="BN7" s="16"/>
+      <c r="BN7" s="53">
+        <v>6</v>
+      </c>
       <c r="BO7" s="16"/>
       <c r="BP7" s="16"/>
       <c r="BQ7" s="16"/>
       <c r="BR7" s="16"/>
       <c r="BS7" s="16"/>
       <c r="BT7" s="16"/>
       <c r="BU7" s="16"/>
     </row>
     <row r="8" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="18"/>
       <c r="I8" s="17"/>
       <c r="J8" s="19"/>
       <c r="K8" s="22"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
       <c r="N8" s="16">
@@ -11545,51 +11616,53 @@
       </c>
       <c r="BF8" s="16">
         <v>0</v>
       </c>
       <c r="BG8" s="16">
         <v>0</v>
       </c>
       <c r="BH8" s="16">
         <v>0</v>
       </c>
       <c r="BI8" s="16">
         <v>0</v>
       </c>
       <c r="BJ8" s="16">
         <v>0</v>
       </c>
       <c r="BK8" s="16">
         <v>0</v>
       </c>
       <c r="BL8" s="16">
         <v>0</v>
       </c>
       <c r="BM8" s="16">
         <v>4</v>
       </c>
-      <c r="BN8" s="16"/>
+      <c r="BN8" s="53">
+        <v>1</v>
+      </c>
       <c r="BO8" s="16"/>
       <c r="BP8" s="16"/>
       <c r="BQ8" s="16"/>
       <c r="BR8" s="16"/>
       <c r="BS8" s="16"/>
       <c r="BT8" s="16"/>
       <c r="BU8" s="16"/>
     </row>
     <row r="9" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="18"/>
       <c r="I9" s="17"/>
       <c r="J9" s="19"/>
       <c r="K9" s="22"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="16">
@@ -11727,51 +11800,53 @@
       </c>
       <c r="BF9" s="16">
         <v>0</v>
       </c>
       <c r="BG9" s="16">
         <v>0</v>
       </c>
       <c r="BH9" s="16">
         <v>0</v>
       </c>
       <c r="BI9" s="16">
         <v>0</v>
       </c>
       <c r="BJ9" s="16">
         <v>0</v>
       </c>
       <c r="BK9" s="16">
         <v>0</v>
       </c>
       <c r="BL9" s="16">
         <v>0</v>
       </c>
       <c r="BM9" s="16">
         <v>0</v>
       </c>
-      <c r="BN9" s="16"/>
+      <c r="BN9" s="53">
+        <v>0</v>
+      </c>
       <c r="BO9" s="16"/>
       <c r="BP9" s="16"/>
       <c r="BQ9" s="16"/>
       <c r="BR9" s="16"/>
       <c r="BS9" s="16"/>
       <c r="BT9" s="16"/>
       <c r="BU9" s="16"/>
     </row>
     <row r="10" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="18"/>
       <c r="I10" s="17"/>
       <c r="J10" s="19"/>
       <c r="K10" s="22"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="16">
@@ -11909,51 +11984,53 @@
       </c>
       <c r="BF10" s="16">
         <v>0</v>
       </c>
       <c r="BG10" s="16">
         <v>0</v>
       </c>
       <c r="BH10" s="16">
         <v>0</v>
       </c>
       <c r="BI10" s="16">
         <v>0</v>
       </c>
       <c r="BJ10" s="16">
         <v>0</v>
       </c>
       <c r="BK10" s="16">
         <v>0</v>
       </c>
       <c r="BL10" s="16">
         <v>0</v>
       </c>
       <c r="BM10" s="16">
         <v>0</v>
       </c>
-      <c r="BN10" s="16"/>
+      <c r="BN10" s="53">
+        <v>0</v>
+      </c>
       <c r="BO10" s="16"/>
       <c r="BP10" s="16"/>
       <c r="BQ10" s="16"/>
       <c r="BR10" s="16"/>
       <c r="BS10" s="16"/>
       <c r="BT10" s="16"/>
       <c r="BU10" s="16"/>
     </row>
     <row r="11" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="18"/>
       <c r="I11" s="17"/>
       <c r="J11" s="19"/>
       <c r="K11" s="22"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="16">
@@ -12090,51 +12167,53 @@
       </c>
       <c r="BF11" s="16">
         <v>4</v>
       </c>
       <c r="BG11" s="16">
         <v>4</v>
       </c>
       <c r="BH11" s="16">
         <v>0</v>
       </c>
       <c r="BI11" s="16">
         <v>1</v>
       </c>
       <c r="BJ11" s="16">
         <v>0</v>
       </c>
       <c r="BK11" s="16">
         <v>0</v>
       </c>
       <c r="BL11" s="16">
         <v>0</v>
       </c>
       <c r="BM11" s="16">
         <v>0</v>
       </c>
-      <c r="BN11" s="16"/>
+      <c r="BN11" s="53">
+        <v>0</v>
+      </c>
       <c r="BO11" s="16"/>
       <c r="BP11" s="16"/>
       <c r="BQ11" s="16"/>
       <c r="BR11" s="16"/>
       <c r="BS11" s="16"/>
       <c r="BT11" s="16"/>
       <c r="BU11" s="16"/>
     </row>
     <row r="12" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="18"/>
       <c r="I12" s="17"/>
       <c r="J12" s="19"/>
       <c r="K12" s="22"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="16">
@@ -12272,51 +12351,53 @@
       </c>
       <c r="BF12" s="16">
         <v>0</v>
       </c>
       <c r="BG12" s="16">
         <v>1</v>
       </c>
       <c r="BH12" s="16">
         <v>0</v>
       </c>
       <c r="BI12" s="16">
         <v>0</v>
       </c>
       <c r="BJ12" s="16">
         <v>0</v>
       </c>
       <c r="BK12" s="16">
         <v>0</v>
       </c>
       <c r="BL12" s="16">
         <v>1</v>
       </c>
       <c r="BM12" s="16">
         <v>0</v>
       </c>
-      <c r="BN12" s="16"/>
+      <c r="BN12" s="53">
+        <v>0</v>
+      </c>
       <c r="BO12" s="16"/>
       <c r="BP12" s="16"/>
       <c r="BQ12" s="16"/>
       <c r="BR12" s="16"/>
       <c r="BS12" s="16"/>
       <c r="BT12" s="16"/>
       <c r="BU12" s="16"/>
     </row>
     <row r="13" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="18"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="22"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="16">
@@ -12453,51 +12534,53 @@
       </c>
       <c r="BF13" s="16">
         <v>2</v>
       </c>
       <c r="BG13" s="16">
         <v>0</v>
       </c>
       <c r="BH13" s="16">
         <v>0</v>
       </c>
       <c r="BI13" s="16">
         <v>0</v>
       </c>
       <c r="BJ13" s="16">
         <v>0</v>
       </c>
       <c r="BK13" s="16">
         <v>0</v>
       </c>
       <c r="BL13" s="16">
         <v>0</v>
       </c>
       <c r="BM13" s="16">
         <v>1</v>
       </c>
-      <c r="BN13" s="16"/>
+      <c r="BN13" s="53">
+        <v>0</v>
+      </c>
       <c r="BO13" s="16"/>
       <c r="BP13" s="16"/>
       <c r="BQ13" s="16"/>
       <c r="BR13" s="16"/>
       <c r="BS13" s="16"/>
       <c r="BT13" s="16"/>
       <c r="BU13" s="16"/>
     </row>
     <row r="14" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="16">
@@ -12634,51 +12717,53 @@
       </c>
       <c r="BF14" s="16">
         <v>1</v>
       </c>
       <c r="BG14" s="16">
         <v>0</v>
       </c>
       <c r="BH14" s="16">
         <v>0</v>
       </c>
       <c r="BI14" s="16">
         <v>0</v>
       </c>
       <c r="BJ14" s="16">
         <v>0</v>
       </c>
       <c r="BK14" s="16">
         <v>0</v>
       </c>
       <c r="BL14" s="16">
         <v>2</v>
       </c>
       <c r="BM14" s="16">
         <v>0</v>
       </c>
-      <c r="BN14" s="16"/>
+      <c r="BN14" s="53">
+        <v>0</v>
+      </c>
       <c r="BO14" s="16"/>
       <c r="BP14" s="16"/>
       <c r="BQ14" s="16"/>
       <c r="BR14" s="16"/>
       <c r="BS14" s="16"/>
       <c r="BT14" s="16"/>
       <c r="BU14" s="16"/>
     </row>
     <row r="15" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="18"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="22"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="16">
@@ -12816,51 +12901,53 @@
       </c>
       <c r="BF15" s="16">
         <v>0</v>
       </c>
       <c r="BG15" s="16">
         <v>0</v>
       </c>
       <c r="BH15" s="16">
         <v>3</v>
       </c>
       <c r="BI15" s="16">
         <v>0</v>
       </c>
       <c r="BJ15" s="16">
         <v>0</v>
       </c>
       <c r="BK15" s="16">
         <v>0</v>
       </c>
       <c r="BL15" s="16">
         <v>0</v>
       </c>
       <c r="BM15" s="16">
         <v>0</v>
       </c>
-      <c r="BN15" s="16"/>
+      <c r="BN15" s="53">
+        <v>0</v>
+      </c>
       <c r="BO15" s="16"/>
       <c r="BP15" s="16"/>
       <c r="BQ15" s="16"/>
       <c r="BR15" s="16"/>
       <c r="BS15" s="16"/>
       <c r="BT15" s="16"/>
       <c r="BU15" s="16"/>
     </row>
     <row r="16" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="18"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="22"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="16">
@@ -12998,111 +13085,113 @@
       </c>
       <c r="BF16" s="16">
         <v>0</v>
       </c>
       <c r="BG16" s="16">
         <v>0</v>
       </c>
       <c r="BH16" s="16">
         <v>0</v>
       </c>
       <c r="BI16" s="16">
         <v>0</v>
       </c>
       <c r="BJ16" s="16">
         <v>0</v>
       </c>
       <c r="BK16" s="16">
         <v>0</v>
       </c>
       <c r="BL16" s="16">
         <v>0</v>
       </c>
       <c r="BM16" s="16">
         <v>2</v>
       </c>
-      <c r="BN16" s="16"/>
+      <c r="BN16" s="82">
+        <v>4</v>
+      </c>
       <c r="BO16" s="16"/>
       <c r="BP16" s="16"/>
       <c r="BQ16" s="16"/>
       <c r="BR16" s="16"/>
       <c r="BS16" s="16"/>
       <c r="BT16" s="16"/>
       <c r="BU16" s="16"/>
     </row>
     <row r="17" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A17" s="66" t="s">
+      <c r="A17" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="66"/>
-[...46 lines deleted...]
-      <c r="AW17" s="66"/>
+      <c r="B17" s="67"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
+      <c r="J17" s="67"/>
+      <c r="K17" s="67"/>
+      <c r="L17" s="67"/>
+      <c r="M17" s="67"/>
+      <c r="N17" s="67"/>
+      <c r="O17" s="67"/>
+      <c r="P17" s="67"/>
+      <c r="Q17" s="67"/>
+      <c r="R17" s="67"/>
+      <c r="S17" s="67"/>
+      <c r="T17" s="67"/>
+      <c r="U17" s="67"/>
+      <c r="V17" s="67"/>
+      <c r="W17" s="67"/>
+      <c r="X17" s="67"/>
+      <c r="Y17" s="67"/>
+      <c r="Z17" s="67"/>
+      <c r="AA17" s="67"/>
+      <c r="AB17" s="67"/>
+      <c r="AC17" s="67"/>
+      <c r="AD17" s="67"/>
+      <c r="AE17" s="67"/>
+      <c r="AF17" s="67"/>
+      <c r="AG17" s="67"/>
+      <c r="AH17" s="67"/>
+      <c r="AI17" s="67"/>
+      <c r="AJ17" s="67"/>
+      <c r="AK17" s="67"/>
+      <c r="AL17" s="67"/>
+      <c r="AM17" s="67"/>
+      <c r="AN17" s="67"/>
+      <c r="AO17" s="67"/>
+      <c r="AP17" s="67"/>
+      <c r="AQ17" s="67"/>
+      <c r="AR17" s="67"/>
+      <c r="AS17" s="67"/>
+      <c r="AT17" s="67"/>
+      <c r="AU17" s="67"/>
+      <c r="AV17" s="67"/>
+      <c r="AW17" s="67"/>
     </row>
     <row r="18" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A18" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>16</v>
@@ -13256,51 +13345,53 @@
       </c>
       <c r="BF18" s="16">
         <v>3</v>
       </c>
       <c r="BG18" s="16">
         <v>6</v>
       </c>
       <c r="BH18" s="16">
         <v>8</v>
       </c>
       <c r="BI18" s="16">
         <v>8</v>
       </c>
       <c r="BJ18" s="16">
         <v>2</v>
       </c>
       <c r="BK18" s="16">
         <v>4</v>
       </c>
       <c r="BL18" s="16">
         <v>1</v>
       </c>
       <c r="BM18" s="16">
         <v>16</v>
       </c>
-      <c r="BN18" s="16"/>
+      <c r="BN18" s="53">
+        <v>11</v>
+      </c>
       <c r="BO18" s="16"/>
       <c r="BP18" s="16"/>
       <c r="BQ18" s="16"/>
       <c r="BR18" s="16"/>
       <c r="BS18" s="16"/>
       <c r="BT18" s="16"/>
       <c r="BU18" s="16"/>
     </row>
     <row r="19" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="23"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="22"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="15">
@@ -13437,51 +13528,53 @@
       </c>
       <c r="BF19" s="16">
         <v>3</v>
       </c>
       <c r="BG19" s="16">
         <v>6</v>
       </c>
       <c r="BH19" s="16">
         <v>5</v>
       </c>
       <c r="BI19" s="16">
         <v>8</v>
       </c>
       <c r="BJ19" s="16">
         <v>2</v>
       </c>
       <c r="BK19" s="16">
         <v>4</v>
       </c>
       <c r="BL19" s="16">
         <v>1</v>
       </c>
       <c r="BM19" s="16">
         <v>10</v>
       </c>
-      <c r="BN19" s="16"/>
+      <c r="BN19" s="53">
+        <v>6</v>
+      </c>
       <c r="BO19" s="16"/>
       <c r="BP19" s="16"/>
       <c r="BQ19" s="16"/>
       <c r="BR19" s="16"/>
       <c r="BS19" s="16"/>
       <c r="BT19" s="16"/>
       <c r="BU19" s="16"/>
     </row>
     <row r="20" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A20" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="23"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="22"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="15">
@@ -13618,51 +13711,53 @@
       </c>
       <c r="BF20" s="16">
         <v>0</v>
       </c>
       <c r="BG20" s="16">
         <v>0</v>
       </c>
       <c r="BH20" s="16">
         <v>0</v>
       </c>
       <c r="BI20" s="16">
         <v>0</v>
       </c>
       <c r="BJ20" s="16">
         <v>0</v>
       </c>
       <c r="BK20" s="16">
         <v>0</v>
       </c>
       <c r="BL20" s="16">
         <v>0</v>
       </c>
       <c r="BM20" s="16">
         <v>4</v>
       </c>
-      <c r="BN20" s="16"/>
+      <c r="BN20" s="53">
+        <v>1</v>
+      </c>
       <c r="BO20" s="16"/>
       <c r="BP20" s="16"/>
       <c r="BQ20" s="16"/>
       <c r="BR20" s="16"/>
       <c r="BS20" s="16"/>
       <c r="BT20" s="16"/>
       <c r="BU20" s="16"/>
     </row>
     <row r="21" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A21" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="23"/>
       <c r="I21" s="17"/>
       <c r="J21" s="19"/>
       <c r="K21" s="22"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="15">
@@ -13799,51 +13894,53 @@
       </c>
       <c r="BF21" s="16">
         <v>0</v>
       </c>
       <c r="BG21" s="16">
         <v>0</v>
       </c>
       <c r="BH21" s="16">
         <v>0</v>
       </c>
       <c r="BI21" s="16">
         <v>0</v>
       </c>
       <c r="BJ21" s="16">
         <v>0</v>
       </c>
       <c r="BK21" s="16">
         <v>0</v>
       </c>
       <c r="BL21" s="16">
         <v>0</v>
       </c>
       <c r="BM21" s="16">
         <v>0</v>
       </c>
-      <c r="BN21" s="16"/>
+      <c r="BN21" s="53">
+        <v>0</v>
+      </c>
       <c r="BO21" s="16"/>
       <c r="BP21" s="16"/>
       <c r="BQ21" s="16"/>
       <c r="BR21" s="16"/>
       <c r="BS21" s="16"/>
       <c r="BT21" s="16"/>
       <c r="BU21" s="16"/>
     </row>
     <row r="22" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A22" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="23"/>
       <c r="I22" s="17"/>
       <c r="J22" s="19"/>
       <c r="K22" s="22"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="15">
@@ -13980,51 +14077,53 @@
       </c>
       <c r="BF22" s="16">
         <v>0</v>
       </c>
       <c r="BG22" s="16">
         <v>0</v>
       </c>
       <c r="BH22" s="16">
         <v>0</v>
       </c>
       <c r="BI22" s="16">
         <v>0</v>
       </c>
       <c r="BJ22" s="16">
         <v>0</v>
       </c>
       <c r="BK22" s="16">
         <v>0</v>
       </c>
       <c r="BL22" s="16">
         <v>0</v>
       </c>
       <c r="BM22" s="16">
         <v>0</v>
       </c>
-      <c r="BN22" s="16"/>
+      <c r="BN22" s="53">
+        <v>0</v>
+      </c>
       <c r="BO22" s="16"/>
       <c r="BP22" s="16"/>
       <c r="BQ22" s="16"/>
       <c r="BR22" s="16"/>
       <c r="BS22" s="16"/>
       <c r="BT22" s="16"/>
       <c r="BU22" s="16"/>
     </row>
     <row r="23" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="23"/>
       <c r="I23" s="17"/>
       <c r="J23" s="19"/>
       <c r="K23" s="22"/>
       <c r="L23" s="19"/>
       <c r="M23" s="19"/>
       <c r="N23" s="15">
@@ -14161,51 +14260,53 @@
       </c>
       <c r="BF23" s="16">
         <v>0</v>
       </c>
       <c r="BG23" s="16">
         <v>0</v>
       </c>
       <c r="BH23" s="16">
         <v>3</v>
       </c>
       <c r="BI23" s="16">
         <v>0</v>
       </c>
       <c r="BJ23" s="16">
         <v>0</v>
       </c>
       <c r="BK23" s="16">
         <v>0</v>
       </c>
       <c r="BL23" s="16">
         <v>0</v>
       </c>
       <c r="BM23" s="16">
         <v>0</v>
       </c>
-      <c r="BN23" s="16"/>
+      <c r="BN23" s="53">
+        <v>0</v>
+      </c>
       <c r="BO23" s="16"/>
       <c r="BP23" s="16"/>
       <c r="BQ23" s="16"/>
       <c r="BR23" s="16"/>
       <c r="BS23" s="16"/>
       <c r="BT23" s="16"/>
       <c r="BU23" s="16"/>
     </row>
     <row r="24" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A24" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="23"/>
       <c r="I24" s="17"/>
       <c r="J24" s="19"/>
       <c r="K24" s="22"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
       <c r="N24" s="15">
@@ -14342,111 +14443,113 @@
       </c>
       <c r="BF24" s="16">
         <v>0</v>
       </c>
       <c r="BG24" s="16">
         <v>0</v>
       </c>
       <c r="BH24" s="16">
         <v>0</v>
       </c>
       <c r="BI24" s="16">
         <v>0</v>
       </c>
       <c r="BJ24" s="16">
         <v>0</v>
       </c>
       <c r="BK24" s="16">
         <v>0</v>
       </c>
       <c r="BL24" s="16">
         <v>0</v>
       </c>
       <c r="BM24" s="16">
         <v>2</v>
       </c>
-      <c r="BN24" s="16"/>
+      <c r="BN24" s="53">
+        <v>4</v>
+      </c>
       <c r="BO24" s="16"/>
       <c r="BP24" s="16"/>
       <c r="BQ24" s="16"/>
       <c r="BR24" s="16"/>
       <c r="BS24" s="16"/>
       <c r="BT24" s="16"/>
       <c r="BU24" s="16"/>
     </row>
     <row r="25" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A25" s="67" t="s">
+      <c r="A25" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="67"/>
-[...46 lines deleted...]
-      <c r="AW25" s="67"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="68"/>
+      <c r="D25" s="68"/>
+      <c r="E25" s="68"/>
+      <c r="F25" s="68"/>
+      <c r="G25" s="68"/>
+      <c r="H25" s="68"/>
+      <c r="I25" s="68"/>
+      <c r="J25" s="68"/>
+      <c r="K25" s="68"/>
+      <c r="L25" s="68"/>
+      <c r="M25" s="68"/>
+      <c r="N25" s="68"/>
+      <c r="O25" s="68"/>
+      <c r="P25" s="68"/>
+      <c r="Q25" s="68"/>
+      <c r="R25" s="68"/>
+      <c r="S25" s="68"/>
+      <c r="T25" s="68"/>
+      <c r="U25" s="68"/>
+      <c r="V25" s="68"/>
+      <c r="W25" s="68"/>
+      <c r="X25" s="68"/>
+      <c r="Y25" s="68"/>
+      <c r="Z25" s="68"/>
+      <c r="AA25" s="68"/>
+      <c r="AB25" s="68"/>
+      <c r="AC25" s="68"/>
+      <c r="AD25" s="68"/>
+      <c r="AE25" s="68"/>
+      <c r="AF25" s="68"/>
+      <c r="AG25" s="68"/>
+      <c r="AH25" s="68"/>
+      <c r="AI25" s="68"/>
+      <c r="AJ25" s="68"/>
+      <c r="AK25" s="68"/>
+      <c r="AL25" s="68"/>
+      <c r="AM25" s="68"/>
+      <c r="AN25" s="68"/>
+      <c r="AO25" s="68"/>
+      <c r="AP25" s="68"/>
+      <c r="AQ25" s="68"/>
+      <c r="AR25" s="68"/>
+      <c r="AS25" s="68"/>
+      <c r="AT25" s="68"/>
+      <c r="AU25" s="68"/>
+      <c r="AV25" s="68"/>
+      <c r="AW25" s="68"/>
     </row>
     <row r="26" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A26" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>16</v>
@@ -14600,51 +14703,53 @@
       </c>
       <c r="BF26" s="32">
         <v>7</v>
       </c>
       <c r="BG26" s="32">
         <v>5</v>
       </c>
       <c r="BH26" s="32">
         <v>0</v>
       </c>
       <c r="BI26" s="32">
         <v>1</v>
       </c>
       <c r="BJ26" s="32">
         <v>0</v>
       </c>
       <c r="BK26" s="32">
         <v>0</v>
       </c>
       <c r="BL26" s="32">
         <v>3</v>
       </c>
       <c r="BM26" s="32">
         <v>4</v>
       </c>
-      <c r="BN26" s="32"/>
+      <c r="BN26" s="53">
+        <v>0</v>
+      </c>
       <c r="BO26" s="16"/>
       <c r="BP26" s="16"/>
       <c r="BQ26" s="32"/>
       <c r="BR26" s="32"/>
       <c r="BS26" s="32"/>
       <c r="BT26" s="32"/>
       <c r="BU26" s="32"/>
     </row>
     <row r="27" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="19"/>
       <c r="I27" s="17"/>
       <c r="J27" s="19"/>
       <c r="K27" s="18"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="15">
@@ -14781,51 +14886,53 @@
       </c>
       <c r="BF27" s="32">
         <v>0</v>
       </c>
       <c r="BG27" s="32">
         <v>0</v>
       </c>
       <c r="BH27" s="32">
         <v>0</v>
       </c>
       <c r="BI27" s="32">
         <v>0</v>
       </c>
       <c r="BJ27" s="32">
         <v>0</v>
       </c>
       <c r="BK27" s="32">
         <v>0</v>
       </c>
       <c r="BL27" s="32">
         <v>0</v>
       </c>
       <c r="BM27" s="32">
         <v>3</v>
       </c>
-      <c r="BN27" s="32"/>
+      <c r="BN27" s="53">
+        <v>0</v>
+      </c>
       <c r="BO27" s="16"/>
       <c r="BP27" s="16"/>
       <c r="BQ27" s="32"/>
       <c r="BR27" s="32"/>
       <c r="BS27" s="32"/>
       <c r="BT27" s="32"/>
       <c r="BU27" s="32"/>
     </row>
     <row r="28" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="19"/>
       <c r="I28" s="17"/>
       <c r="J28" s="19"/>
       <c r="K28" s="18"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="15">
@@ -14962,51 +15069,53 @@
       </c>
       <c r="BF28" s="32">
         <v>0</v>
       </c>
       <c r="BG28" s="32">
         <v>0</v>
       </c>
       <c r="BH28" s="32">
         <v>0</v>
       </c>
       <c r="BI28" s="32">
         <v>0</v>
       </c>
       <c r="BJ28" s="32">
         <v>0</v>
       </c>
       <c r="BK28" s="32">
         <v>0</v>
       </c>
       <c r="BL28" s="32">
         <v>0</v>
       </c>
       <c r="BM28" s="32">
         <v>0</v>
       </c>
-      <c r="BN28" s="32"/>
+      <c r="BN28" s="53">
+        <v>0</v>
+      </c>
       <c r="BO28" s="16"/>
       <c r="BP28" s="16"/>
       <c r="BQ28" s="32"/>
       <c r="BR28" s="32"/>
       <c r="BS28" s="32"/>
       <c r="BT28" s="32"/>
       <c r="BU28" s="32"/>
     </row>
     <row r="29" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="19"/>
       <c r="I29" s="17"/>
       <c r="J29" s="19"/>
       <c r="K29" s="18"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
       <c r="N29" s="15">
@@ -15143,51 +15252,53 @@
       </c>
       <c r="BF29" s="32">
         <v>0</v>
       </c>
       <c r="BG29" s="32">
         <v>0</v>
       </c>
       <c r="BH29" s="32">
         <v>0</v>
       </c>
       <c r="BI29" s="32">
         <v>0</v>
       </c>
       <c r="BJ29" s="32">
         <v>0</v>
       </c>
       <c r="BK29" s="32">
         <v>0</v>
       </c>
       <c r="BL29" s="32">
         <v>0</v>
       </c>
       <c r="BM29" s="32">
         <v>0</v>
       </c>
-      <c r="BN29" s="32"/>
+      <c r="BN29" s="53">
+        <v>0</v>
+      </c>
       <c r="BO29" s="16"/>
       <c r="BP29" s="16"/>
       <c r="BQ29" s="32"/>
       <c r="BR29" s="32"/>
       <c r="BS29" s="32"/>
       <c r="BT29" s="32"/>
       <c r="BU29" s="32"/>
     </row>
     <row r="30" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="19"/>
       <c r="I30" s="17"/>
       <c r="J30" s="19"/>
       <c r="K30" s="18"/>
       <c r="L30" s="23"/>
       <c r="M30" s="23"/>
       <c r="N30" s="15">
@@ -15324,51 +15435,53 @@
       </c>
       <c r="BF30" s="32">
         <v>0</v>
       </c>
       <c r="BG30" s="32">
         <v>0</v>
       </c>
       <c r="BH30" s="32">
         <v>0</v>
       </c>
       <c r="BI30" s="32">
         <v>0</v>
       </c>
       <c r="BJ30" s="32">
         <v>0</v>
       </c>
       <c r="BK30" s="32">
         <v>0</v>
       </c>
       <c r="BL30" s="32">
         <v>0</v>
       </c>
       <c r="BM30" s="32">
         <v>0</v>
       </c>
-      <c r="BN30" s="32"/>
+      <c r="BN30" s="53">
+        <v>0</v>
+      </c>
       <c r="BO30" s="16"/>
       <c r="BP30" s="16"/>
       <c r="BQ30" s="32"/>
       <c r="BR30" s="32"/>
       <c r="BS30" s="32"/>
       <c r="BT30" s="32"/>
       <c r="BU30" s="32"/>
     </row>
     <row r="31" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="19"/>
       <c r="I31" s="17"/>
       <c r="J31" s="19"/>
       <c r="K31" s="18"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
       <c r="N31" s="15">
@@ -15505,51 +15618,53 @@
       </c>
       <c r="BF31" s="32">
         <v>4</v>
       </c>
       <c r="BG31" s="32">
         <v>4</v>
       </c>
       <c r="BH31" s="32">
         <v>0</v>
       </c>
       <c r="BI31" s="32">
         <v>1</v>
       </c>
       <c r="BJ31" s="32">
         <v>0</v>
       </c>
       <c r="BK31" s="32">
         <v>0</v>
       </c>
       <c r="BL31" s="32">
         <v>0</v>
       </c>
       <c r="BM31" s="32">
         <v>0</v>
       </c>
-      <c r="BN31" s="32"/>
+      <c r="BN31" s="53">
+        <v>0</v>
+      </c>
       <c r="BO31" s="16"/>
       <c r="BP31" s="16"/>
       <c r="BQ31" s="32"/>
       <c r="BR31" s="32"/>
       <c r="BS31" s="32"/>
       <c r="BT31" s="32"/>
       <c r="BU31" s="32"/>
     </row>
     <row r="32" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="19"/>
       <c r="I32" s="17"/>
       <c r="J32" s="19"/>
       <c r="K32" s="18"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="15">
@@ -15686,51 +15801,53 @@
       </c>
       <c r="BF32" s="32">
         <v>0</v>
       </c>
       <c r="BG32" s="32">
         <v>1</v>
       </c>
       <c r="BH32" s="32">
         <v>0</v>
       </c>
       <c r="BI32" s="32">
         <v>0</v>
       </c>
       <c r="BJ32" s="32">
         <v>0</v>
       </c>
       <c r="BK32" s="32">
         <v>0</v>
       </c>
       <c r="BL32" s="32">
         <v>1</v>
       </c>
       <c r="BM32" s="32">
         <v>0</v>
       </c>
-      <c r="BN32" s="32"/>
+      <c r="BN32" s="53">
+        <v>0</v>
+      </c>
       <c r="BO32" s="16"/>
       <c r="BP32" s="16"/>
       <c r="BQ32" s="32"/>
       <c r="BR32" s="32"/>
       <c r="BS32" s="32"/>
       <c r="BT32" s="32"/>
       <c r="BU32" s="32"/>
     </row>
     <row r="33" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="19"/>
       <c r="I33" s="17"/>
       <c r="J33" s="19"/>
       <c r="K33" s="18"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="15">
@@ -15867,51 +15984,53 @@
       </c>
       <c r="BF33" s="32">
         <v>2</v>
       </c>
       <c r="BG33" s="32">
         <v>0</v>
       </c>
       <c r="BH33" s="32">
         <v>0</v>
       </c>
       <c r="BI33" s="32">
         <v>0</v>
       </c>
       <c r="BJ33" s="32">
         <v>0</v>
       </c>
       <c r="BK33" s="32">
         <v>0</v>
       </c>
       <c r="BL33" s="32">
         <v>0</v>
       </c>
       <c r="BM33" s="32">
         <v>1</v>
       </c>
-      <c r="BN33" s="32"/>
+      <c r="BN33" s="53">
+        <v>0</v>
+      </c>
       <c r="BO33" s="16"/>
       <c r="BP33" s="16"/>
       <c r="BQ33" s="32"/>
       <c r="BR33" s="32"/>
       <c r="BS33" s="32"/>
       <c r="BT33" s="32"/>
       <c r="BU33" s="32"/>
     </row>
     <row r="34" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A34" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="13"/>
       <c r="G34" s="13"/>
       <c r="H34" s="13"/>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="15">
@@ -16048,51 +16167,53 @@
       </c>
       <c r="BF34" s="32">
         <v>1</v>
       </c>
       <c r="BG34" s="32">
         <v>0</v>
       </c>
       <c r="BH34" s="32">
         <v>0</v>
       </c>
       <c r="BI34" s="32">
         <v>0</v>
       </c>
       <c r="BJ34" s="32">
         <v>0</v>
       </c>
       <c r="BK34" s="32">
         <v>0</v>
       </c>
       <c r="BL34" s="32">
         <v>2</v>
       </c>
       <c r="BM34" s="32">
         <v>0</v>
       </c>
-      <c r="BN34" s="32"/>
+      <c r="BN34" s="53">
+        <v>0</v>
+      </c>
       <c r="BO34" s="16"/>
       <c r="BP34" s="16"/>
       <c r="BQ34" s="32"/>
       <c r="BR34" s="32"/>
       <c r="BS34" s="32"/>
       <c r="BT34" s="32"/>
       <c r="BU34" s="32"/>
     </row>
     <row r="35" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A35" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="13"/>
       <c r="G35" s="13"/>
       <c r="H35" s="13"/>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="15">
@@ -16229,51 +16350,53 @@
       </c>
       <c r="BF35" s="32">
         <v>0</v>
       </c>
       <c r="BG35" s="32">
         <v>0</v>
       </c>
       <c r="BH35" s="32">
         <v>0</v>
       </c>
       <c r="BI35" s="32">
         <v>0</v>
       </c>
       <c r="BJ35" s="32">
         <v>0</v>
       </c>
       <c r="BK35" s="32">
         <v>0</v>
       </c>
       <c r="BL35" s="32">
         <v>0</v>
       </c>
       <c r="BM35" s="32">
         <v>0</v>
       </c>
-      <c r="BN35" s="32"/>
+      <c r="BN35" s="53">
+        <v>0</v>
+      </c>
       <c r="BO35" s="16"/>
       <c r="BP35" s="16"/>
       <c r="BQ35" s="32"/>
       <c r="BR35" s="32"/>
       <c r="BS35" s="32"/>
       <c r="BT35" s="32"/>
       <c r="BU35" s="32"/>
     </row>
     <row r="36" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A36" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="34"/>
       <c r="C36" s="34"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="34"/>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="36"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
       <c r="N36" s="25">
@@ -16410,51 +16533,53 @@
       </c>
       <c r="BF36" s="26">
         <v>0</v>
       </c>
       <c r="BG36" s="26">
         <v>0</v>
       </c>
       <c r="BH36" s="26">
         <v>0</v>
       </c>
       <c r="BI36" s="26">
         <v>0</v>
       </c>
       <c r="BJ36" s="26">
         <v>0</v>
       </c>
       <c r="BK36" s="26">
         <v>0</v>
       </c>
       <c r="BL36" s="26">
         <v>0</v>
       </c>
       <c r="BM36" s="26">
         <v>0</v>
       </c>
-      <c r="BN36" s="26"/>
+      <c r="BN36" s="62">
+        <v>0</v>
+      </c>
       <c r="BO36" s="26"/>
       <c r="BP36" s="26"/>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="26"/>
     </row>
     <row r="37" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A37" s="37"/>
       <c r="Z37" s="39"/>
       <c r="AL37" s="39"/>
       <c r="AX37" s="39"/>
       <c r="BJ37" s="39"/>
     </row>
     <row r="38" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="Z38" s="39"/>
       <c r="AL38" s="39"/>
       <c r="AX38" s="39"/>
       <c r="BJ38" s="39"/>
     </row>
     <row r="39" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="Z39" s="39"/>
       <c r="AL39" s="39"/>
       <c r="AX39" s="39"/>
@@ -16521,263 +16646,263 @@
       <c r="BJ49" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A17:AW17"/>
     <mergeCell ref="A5:AW5"/>
     <mergeCell ref="A25:AW25"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AS1" workbookViewId="0">
-      <selection activeCell="BL26" sqref="BL26:BM36"/>
+    <sheetView tabSelected="1" topLeftCell="AX1" workbookViewId="0">
+      <selection activeCell="BN6" sqref="BN6:BN16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="38" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="9.140625" style="4"/>
     <col min="48" max="49" width="9.140625" style="20"/>
     <col min="50" max="50" width="9.140625" style="39"/>
     <col min="51" max="51" width="9.140625" style="27"/>
     <col min="52" max="61" width="9.140625" style="20"/>
     <col min="62" max="62" width="9.140625" style="39"/>
     <col min="63" max="63" width="9.140625" style="27"/>
     <col min="64" max="73" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="20" customFormat="1" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="78" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="77"/>
-[...70 lines deleted...]
-      <c r="BU1" s="77"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+      <c r="R1" s="78"/>
+      <c r="S1" s="78"/>
+      <c r="T1" s="78"/>
+      <c r="U1" s="78"/>
+      <c r="V1" s="78"/>
+      <c r="W1" s="78"/>
+      <c r="X1" s="78"/>
+      <c r="Y1" s="78"/>
+      <c r="Z1" s="78"/>
+      <c r="AA1" s="78"/>
+      <c r="AB1" s="78"/>
+      <c r="AC1" s="78"/>
+      <c r="AD1" s="78"/>
+      <c r="AE1" s="78"/>
+      <c r="AF1" s="78"/>
+      <c r="AG1" s="78"/>
+      <c r="AH1" s="78"/>
+      <c r="AI1" s="78"/>
+      <c r="AJ1" s="78"/>
+      <c r="AK1" s="78"/>
+      <c r="AL1" s="78"/>
+      <c r="AM1" s="78"/>
+      <c r="AN1" s="78"/>
+      <c r="AO1" s="78"/>
+      <c r="AP1" s="78"/>
+      <c r="AQ1" s="78"/>
+      <c r="AR1" s="78"/>
+      <c r="AS1" s="78"/>
+      <c r="AT1" s="78"/>
+      <c r="AU1" s="78"/>
+      <c r="AV1" s="78"/>
+      <c r="AW1" s="78"/>
+      <c r="AX1" s="78"/>
+      <c r="AY1" s="78"/>
+      <c r="AZ1" s="78"/>
+      <c r="BA1" s="78"/>
+      <c r="BB1" s="78"/>
+      <c r="BC1" s="78"/>
+      <c r="BD1" s="78"/>
+      <c r="BE1" s="78"/>
+      <c r="BF1" s="78"/>
+      <c r="BG1" s="78"/>
+      <c r="BH1" s="78"/>
+      <c r="BI1" s="78"/>
+      <c r="BJ1" s="78"/>
+      <c r="BK1" s="78"/>
+      <c r="BL1" s="78"/>
+      <c r="BM1" s="78"/>
+      <c r="BN1" s="78"/>
+      <c r="BO1" s="78"/>
+      <c r="BP1" s="78"/>
+      <c r="BQ1" s="78"/>
+      <c r="BR1" s="78"/>
+      <c r="BS1" s="78"/>
+      <c r="BT1" s="78"/>
+      <c r="BU1" s="78"/>
     </row>
     <row r="2" spans="1:73" s="6" customFormat="1" ht="11.25">
       <c r="X2" s="7"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="28"/>
       <c r="AA2" s="28"/>
       <c r="AF2" s="28"/>
       <c r="AI2" s="28"/>
       <c r="AJ2" s="28"/>
       <c r="AK2" s="28"/>
       <c r="AL2" s="29"/>
       <c r="AM2" s="48"/>
       <c r="AO2" s="29"/>
       <c r="AR2" s="29"/>
       <c r="AW2" s="48"/>
       <c r="AX2" s="29"/>
       <c r="AY2" s="48"/>
       <c r="BA2" s="29"/>
       <c r="BD2" s="29"/>
       <c r="BI2" s="48"/>
       <c r="BJ2" s="29"/>
       <c r="BK2" s="48"/>
       <c r="BM2" s="29"/>
       <c r="BP2" s="29"/>
       <c r="BU2" s="48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A3" s="70"/>
-      <c r="B3" s="78">
+      <c r="A3" s="71"/>
+      <c r="B3" s="79">
         <v>2021</v>
       </c>
-      <c r="C3" s="79"/>
-[...10 lines deleted...]
-      <c r="N3" s="68">
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80"/>
+      <c r="F3" s="80"/>
+      <c r="G3" s="80"/>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
+      <c r="J3" s="80"/>
+      <c r="K3" s="80"/>
+      <c r="L3" s="80"/>
+      <c r="M3" s="80"/>
+      <c r="N3" s="69">
         <v>2022</v>
       </c>
-      <c r="O3" s="69"/>
-[...10 lines deleted...]
-      <c r="Z3" s="72">
+      <c r="O3" s="70"/>
+      <c r="P3" s="70"/>
+      <c r="Q3" s="70"/>
+      <c r="R3" s="70"/>
+      <c r="S3" s="70"/>
+      <c r="T3" s="70"/>
+      <c r="U3" s="70"/>
+      <c r="V3" s="70"/>
+      <c r="W3" s="70"/>
+      <c r="X3" s="70"/>
+      <c r="Y3" s="70"/>
+      <c r="Z3" s="73">
         <v>2023</v>
       </c>
-      <c r="AA3" s="73"/>
-[...6 lines deleted...]
-      <c r="AH3" s="73"/>
+      <c r="AA3" s="74"/>
+      <c r="AB3" s="74"/>
+      <c r="AC3" s="74"/>
+      <c r="AD3" s="74"/>
+      <c r="AE3" s="74"/>
+      <c r="AF3" s="74"/>
+      <c r="AG3" s="74"/>
+      <c r="AH3" s="74"/>
       <c r="AI3" s="38"/>
       <c r="AJ3" s="38"/>
-      <c r="AL3" s="62">
+      <c r="AL3" s="63">
         <v>2024</v>
       </c>
-      <c r="AM3" s="63"/>
-[...10 lines deleted...]
-      <c r="AX3" s="62">
+      <c r="AM3" s="64"/>
+      <c r="AN3" s="64"/>
+      <c r="AO3" s="64"/>
+      <c r="AP3" s="64"/>
+      <c r="AQ3" s="64"/>
+      <c r="AR3" s="64"/>
+      <c r="AS3" s="64"/>
+      <c r="AT3" s="64"/>
+      <c r="AU3" s="64"/>
+      <c r="AV3" s="64"/>
+      <c r="AW3" s="64"/>
+      <c r="AX3" s="63">
         <v>2025</v>
       </c>
-      <c r="AY3" s="63"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="62">
+      <c r="AY3" s="64"/>
+      <c r="AZ3" s="64"/>
+      <c r="BA3" s="64"/>
+      <c r="BB3" s="64"/>
+      <c r="BC3" s="64"/>
+      <c r="BD3" s="64"/>
+      <c r="BE3" s="64"/>
+      <c r="BF3" s="64"/>
+      <c r="BG3" s="64"/>
+      <c r="BH3" s="64"/>
+      <c r="BI3" s="64"/>
+      <c r="BJ3" s="63">
         <v>2026</v>
       </c>
-      <c r="BK3" s="63"/>
-[...9 lines deleted...]
-      <c r="BU3" s="63"/>
+      <c r="BK3" s="64"/>
+      <c r="BL3" s="64"/>
+      <c r="BM3" s="64"/>
+      <c r="BN3" s="64"/>
+      <c r="BO3" s="64"/>
+      <c r="BP3" s="64"/>
+      <c r="BQ3" s="64"/>
+      <c r="BR3" s="64"/>
+      <c r="BS3" s="64"/>
+      <c r="BT3" s="64"/>
+      <c r="BU3" s="64"/>
     </row>
     <row r="4" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A4" s="71"/>
+      <c r="A4" s="72"/>
       <c r="B4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -16952,125 +17077,125 @@
         <v>0</v>
       </c>
       <c r="BO4" s="43" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="49" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="49" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="49" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="12" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A5" s="65" t="s">
+      <c r="A5" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="65"/>
-[...70 lines deleted...]
-      <c r="BU5" s="65"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="66"/>
+      <c r="O5" s="66"/>
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66"/>
+      <c r="S5" s="66"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="66"/>
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="66"/>
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66"/>
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="66"/>
+      <c r="AI5" s="66"/>
+      <c r="AJ5" s="66"/>
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="66"/>
+      <c r="AM5" s="66"/>
+      <c r="AN5" s="66"/>
+      <c r="AO5" s="66"/>
+      <c r="AP5" s="66"/>
+      <c r="AQ5" s="66"/>
+      <c r="AR5" s="66"/>
+      <c r="AS5" s="66"/>
+      <c r="AT5" s="66"/>
+      <c r="AU5" s="66"/>
+      <c r="AV5" s="66"/>
+      <c r="AW5" s="66"/>
+      <c r="AX5" s="66"/>
+      <c r="AY5" s="66"/>
+      <c r="AZ5" s="66"/>
+      <c r="BA5" s="66"/>
+      <c r="BB5" s="66"/>
+      <c r="BC5" s="66"/>
+      <c r="BD5" s="66"/>
+      <c r="BE5" s="66"/>
+      <c r="BF5" s="66"/>
+      <c r="BG5" s="66"/>
+      <c r="BH5" s="66"/>
+      <c r="BI5" s="66"/>
+      <c r="BJ5" s="66"/>
+      <c r="BK5" s="66"/>
+      <c r="BL5" s="66"/>
+      <c r="BM5" s="66"/>
+      <c r="BN5" s="66"/>
+      <c r="BO5" s="66"/>
+      <c r="BP5" s="66"/>
+      <c r="BQ5" s="66"/>
+      <c r="BR5" s="66"/>
+      <c r="BS5" s="66"/>
+      <c r="BT5" s="66"/>
+      <c r="BU5" s="66"/>
     </row>
     <row r="6" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A6" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>16</v>
@@ -17224,51 +17349,53 @@
       </c>
       <c r="BF6" s="16">
         <v>-1</v>
       </c>
       <c r="BG6" s="16">
         <v>63</v>
       </c>
       <c r="BH6" s="16">
         <v>68</v>
       </c>
       <c r="BI6" s="16">
         <v>95</v>
       </c>
       <c r="BJ6" s="16">
         <v>93</v>
       </c>
       <c r="BK6" s="16">
         <v>70</v>
       </c>
       <c r="BL6" s="16">
         <v>102</v>
       </c>
       <c r="BM6" s="16">
         <v>89</v>
       </c>
-      <c r="BN6" s="16"/>
+      <c r="BN6" s="82">
+        <v>1</v>
+      </c>
       <c r="BO6" s="16"/>
       <c r="BP6" s="16"/>
       <c r="BQ6" s="16"/>
       <c r="BR6" s="16"/>
       <c r="BS6" s="16"/>
       <c r="BT6" s="16"/>
       <c r="BU6" s="16"/>
     </row>
     <row r="7" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="23"/>
       <c r="I7" s="17"/>
       <c r="J7" s="19"/>
       <c r="K7" s="22"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
       <c r="N7" s="16">
@@ -17405,51 +17532,53 @@
       </c>
       <c r="BF7" s="16">
         <v>3</v>
       </c>
       <c r="BG7" s="16">
         <v>37</v>
       </c>
       <c r="BH7" s="16">
         <v>57</v>
       </c>
       <c r="BI7" s="16">
         <v>62</v>
       </c>
       <c r="BJ7" s="16">
         <v>59</v>
       </c>
       <c r="BK7" s="16">
         <v>37</v>
       </c>
       <c r="BL7" s="16">
         <v>56</v>
       </c>
       <c r="BM7" s="16">
         <v>64</v>
       </c>
-      <c r="BN7" s="16"/>
+      <c r="BN7" s="82">
+        <v>6</v>
+      </c>
       <c r="BO7" s="16"/>
       <c r="BP7" s="16"/>
       <c r="BQ7" s="16"/>
       <c r="BR7" s="16"/>
       <c r="BS7" s="16"/>
       <c r="BT7" s="16"/>
       <c r="BU7" s="16"/>
     </row>
     <row r="8" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="23"/>
       <c r="I8" s="17"/>
       <c r="J8" s="19"/>
       <c r="K8" s="22"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
       <c r="N8" s="16">
@@ -17586,51 +17715,53 @@
       </c>
       <c r="BF8" s="16">
         <v>0</v>
       </c>
       <c r="BG8" s="16">
         <v>3</v>
       </c>
       <c r="BH8" s="16">
         <v>5</v>
       </c>
       <c r="BI8" s="16">
         <v>6</v>
       </c>
       <c r="BJ8" s="16">
         <v>4</v>
       </c>
       <c r="BK8" s="16">
         <v>5</v>
       </c>
       <c r="BL8" s="16">
         <v>3</v>
       </c>
       <c r="BM8" s="16">
         <v>9</v>
       </c>
-      <c r="BN8" s="16"/>
+      <c r="BN8" s="82">
+        <v>-1</v>
+      </c>
       <c r="BO8" s="16"/>
       <c r="BP8" s="16"/>
       <c r="BQ8" s="16"/>
       <c r="BR8" s="16"/>
       <c r="BS8" s="16"/>
       <c r="BT8" s="16"/>
       <c r="BU8" s="16"/>
     </row>
     <row r="9" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="23"/>
       <c r="I9" s="17"/>
       <c r="J9" s="19"/>
       <c r="K9" s="22"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="16">
@@ -17768,51 +17899,53 @@
       </c>
       <c r="BF9" s="16">
         <v>0</v>
       </c>
       <c r="BG9" s="16">
         <v>1</v>
       </c>
       <c r="BH9" s="16">
         <v>0</v>
       </c>
       <c r="BI9" s="16">
         <v>4</v>
       </c>
       <c r="BJ9" s="16">
         <v>11</v>
       </c>
       <c r="BK9" s="16">
         <v>0</v>
       </c>
       <c r="BL9" s="16">
         <v>6</v>
       </c>
       <c r="BM9" s="16">
         <v>1</v>
       </c>
-      <c r="BN9" s="16"/>
+      <c r="BN9" s="82">
+        <v>0</v>
+      </c>
       <c r="BO9" s="16"/>
       <c r="BP9" s="16"/>
       <c r="BQ9" s="16"/>
       <c r="BR9" s="16"/>
       <c r="BS9" s="16"/>
       <c r="BT9" s="16"/>
       <c r="BU9" s="16"/>
     </row>
     <row r="10" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="23"/>
       <c r="I10" s="17"/>
       <c r="J10" s="19"/>
       <c r="K10" s="22"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="16">
@@ -17950,51 +18083,53 @@
       </c>
       <c r="BF10" s="16">
         <v>1</v>
       </c>
       <c r="BG10" s="16">
         <v>1</v>
       </c>
       <c r="BH10" s="16">
         <v>0</v>
       </c>
       <c r="BI10" s="16">
         <v>3</v>
       </c>
       <c r="BJ10" s="16">
         <v>0</v>
       </c>
       <c r="BK10" s="16">
         <v>0</v>
       </c>
       <c r="BL10" s="16">
         <v>7</v>
       </c>
       <c r="BM10" s="16">
         <v>0</v>
       </c>
-      <c r="BN10" s="16"/>
+      <c r="BN10" s="82">
+        <v>0</v>
+      </c>
       <c r="BO10" s="16"/>
       <c r="BP10" s="16"/>
       <c r="BQ10" s="16"/>
       <c r="BR10" s="16"/>
       <c r="BS10" s="16"/>
       <c r="BT10" s="16"/>
       <c r="BU10" s="16"/>
     </row>
     <row r="11" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="23"/>
       <c r="I11" s="17"/>
       <c r="J11" s="19"/>
       <c r="K11" s="22"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="16">
@@ -18131,51 +18266,53 @@
       </c>
       <c r="BF11" s="16">
         <v>-3</v>
       </c>
       <c r="BG11" s="16">
         <v>5</v>
       </c>
       <c r="BH11" s="16">
         <v>2</v>
       </c>
       <c r="BI11" s="16">
         <v>4</v>
       </c>
       <c r="BJ11" s="16">
         <v>5</v>
       </c>
       <c r="BK11" s="16">
         <v>11</v>
       </c>
       <c r="BL11" s="16">
         <v>12</v>
       </c>
       <c r="BM11" s="16">
         <v>5</v>
       </c>
-      <c r="BN11" s="16"/>
+      <c r="BN11" s="82">
+        <v>0</v>
+      </c>
       <c r="BO11" s="16"/>
       <c r="BP11" s="16"/>
       <c r="BQ11" s="16"/>
       <c r="BR11" s="16"/>
       <c r="BS11" s="16"/>
       <c r="BT11" s="16"/>
       <c r="BU11" s="16"/>
     </row>
     <row r="12" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="23"/>
       <c r="I12" s="17"/>
       <c r="J12" s="19"/>
       <c r="K12" s="22"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="16">
@@ -18313,51 +18450,53 @@
       </c>
       <c r="BF12" s="16">
         <v>0</v>
       </c>
       <c r="BG12" s="16">
         <v>-1</v>
       </c>
       <c r="BH12" s="16">
         <v>0</v>
       </c>
       <c r="BI12" s="16">
         <v>0</v>
       </c>
       <c r="BJ12" s="16">
         <v>1</v>
       </c>
       <c r="BK12" s="16">
         <v>3</v>
       </c>
       <c r="BL12" s="16">
         <v>-1</v>
       </c>
       <c r="BM12" s="16">
         <v>1</v>
       </c>
-      <c r="BN12" s="16"/>
+      <c r="BN12" s="82">
+        <v>0</v>
+      </c>
       <c r="BO12" s="16"/>
       <c r="BP12" s="16"/>
       <c r="BQ12" s="16"/>
       <c r="BR12" s="16"/>
       <c r="BS12" s="16"/>
       <c r="BT12" s="16"/>
       <c r="BU12" s="16"/>
     </row>
     <row r="13" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="23"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="22"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="16">
@@ -18494,51 +18633,53 @@
       </c>
       <c r="BF13" s="16">
         <v>-1</v>
       </c>
       <c r="BG13" s="16">
         <v>1</v>
       </c>
       <c r="BH13" s="16">
         <v>3</v>
       </c>
       <c r="BI13" s="16">
         <v>5</v>
       </c>
       <c r="BJ13" s="16">
         <v>10</v>
       </c>
       <c r="BK13" s="16">
         <v>1</v>
       </c>
       <c r="BL13" s="16">
         <v>12</v>
       </c>
       <c r="BM13" s="16">
         <v>2</v>
       </c>
-      <c r="BN13" s="16"/>
+      <c r="BN13" s="82">
+        <v>0</v>
+      </c>
       <c r="BO13" s="16"/>
       <c r="BP13" s="16"/>
       <c r="BQ13" s="16"/>
       <c r="BR13" s="16"/>
       <c r="BS13" s="16"/>
       <c r="BT13" s="16"/>
       <c r="BU13" s="16"/>
     </row>
     <row r="14" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="16">
@@ -18675,51 +18816,53 @@
       </c>
       <c r="BF14" s="16">
         <v>-1</v>
       </c>
       <c r="BG14" s="16">
         <v>5</v>
       </c>
       <c r="BH14" s="16">
         <v>4</v>
       </c>
       <c r="BI14" s="16">
         <v>6</v>
       </c>
       <c r="BJ14" s="16">
         <v>1</v>
       </c>
       <c r="BK14" s="16">
         <v>11</v>
       </c>
       <c r="BL14" s="16">
         <v>5</v>
       </c>
       <c r="BM14" s="16">
         <v>4</v>
       </c>
-      <c r="BN14" s="16"/>
+      <c r="BN14" s="82">
+        <v>0</v>
+      </c>
       <c r="BO14" s="16"/>
       <c r="BP14" s="16"/>
       <c r="BQ14" s="16"/>
       <c r="BR14" s="16"/>
       <c r="BS14" s="16"/>
       <c r="BT14" s="16"/>
       <c r="BU14" s="16"/>
     </row>
     <row r="15" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="23"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="22"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="16">
@@ -18857,51 +19000,53 @@
       </c>
       <c r="BF15" s="16">
         <v>0</v>
       </c>
       <c r="BG15" s="16">
         <v>5</v>
       </c>
       <c r="BH15" s="16">
         <v>-3</v>
       </c>
       <c r="BI15" s="16">
         <v>3</v>
       </c>
       <c r="BJ15" s="16">
         <v>1</v>
       </c>
       <c r="BK15" s="16">
         <v>1</v>
       </c>
       <c r="BL15" s="16">
         <v>2</v>
       </c>
       <c r="BM15" s="16">
         <v>5</v>
       </c>
-      <c r="BN15" s="16"/>
+      <c r="BN15" s="82">
+        <v>0</v>
+      </c>
       <c r="BO15" s="16"/>
       <c r="BP15" s="16"/>
       <c r="BQ15" s="16"/>
       <c r="BR15" s="16"/>
       <c r="BS15" s="16"/>
       <c r="BT15" s="16"/>
       <c r="BU15" s="16"/>
     </row>
     <row r="16" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="23"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="22"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="16">
@@ -19038,135 +19183,137 @@
       </c>
       <c r="BF16" s="16">
         <v>0</v>
       </c>
       <c r="BG16" s="16">
         <v>6</v>
       </c>
       <c r="BH16" s="16">
         <v>0</v>
       </c>
       <c r="BI16" s="16">
         <v>2</v>
       </c>
       <c r="BJ16" s="16">
         <v>1</v>
       </c>
       <c r="BK16" s="16">
         <v>1</v>
       </c>
       <c r="BL16" s="16">
         <v>0</v>
       </c>
       <c r="BM16" s="16">
         <v>-2</v>
       </c>
-      <c r="BN16" s="16"/>
+      <c r="BN16" s="82">
+        <v>-4</v>
+      </c>
       <c r="BO16" s="16"/>
       <c r="BP16" s="16"/>
       <c r="BQ16" s="16"/>
       <c r="BR16" s="16"/>
       <c r="BS16" s="16"/>
       <c r="BT16" s="16"/>
       <c r="BU16" s="16"/>
     </row>
     <row r="17" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A17" s="66" t="s">
+      <c r="A17" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="66"/>
-[...70 lines deleted...]
-      <c r="BU17" s="66"/>
+      <c r="B17" s="67"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
+      <c r="J17" s="67"/>
+      <c r="K17" s="67"/>
+      <c r="L17" s="67"/>
+      <c r="M17" s="67"/>
+      <c r="N17" s="67"/>
+      <c r="O17" s="67"/>
+      <c r="P17" s="67"/>
+      <c r="Q17" s="67"/>
+      <c r="R17" s="67"/>
+      <c r="S17" s="67"/>
+      <c r="T17" s="67"/>
+      <c r="U17" s="67"/>
+      <c r="V17" s="67"/>
+      <c r="W17" s="67"/>
+      <c r="X17" s="67"/>
+      <c r="Y17" s="67"/>
+      <c r="Z17" s="67"/>
+      <c r="AA17" s="67"/>
+      <c r="AB17" s="67"/>
+      <c r="AC17" s="67"/>
+      <c r="AD17" s="67"/>
+      <c r="AE17" s="67"/>
+      <c r="AF17" s="67"/>
+      <c r="AG17" s="67"/>
+      <c r="AH17" s="67"/>
+      <c r="AI17" s="67"/>
+      <c r="AJ17" s="67"/>
+      <c r="AK17" s="67"/>
+      <c r="AL17" s="67"/>
+      <c r="AM17" s="67"/>
+      <c r="AN17" s="67"/>
+      <c r="AO17" s="67"/>
+      <c r="AP17" s="67"/>
+      <c r="AQ17" s="67"/>
+      <c r="AR17" s="67"/>
+      <c r="AS17" s="67"/>
+      <c r="AT17" s="67"/>
+      <c r="AU17" s="67"/>
+      <c r="AV17" s="67"/>
+      <c r="AW17" s="67"/>
+      <c r="AX17" s="67"/>
+      <c r="AY17" s="67"/>
+      <c r="AZ17" s="67"/>
+      <c r="BA17" s="67"/>
+      <c r="BB17" s="67"/>
+      <c r="BC17" s="67"/>
+      <c r="BD17" s="67"/>
+      <c r="BE17" s="67"/>
+      <c r="BF17" s="67"/>
+      <c r="BG17" s="67"/>
+      <c r="BH17" s="67"/>
+      <c r="BI17" s="67"/>
+      <c r="BJ17" s="67"/>
+      <c r="BK17" s="67"/>
+      <c r="BL17" s="67"/>
+      <c r="BM17" s="67"/>
+      <c r="BN17" s="67"/>
+      <c r="BO17" s="67"/>
+      <c r="BP17" s="67"/>
+      <c r="BQ17" s="67"/>
+      <c r="BR17" s="67"/>
+      <c r="BS17" s="67"/>
+      <c r="BT17" s="67"/>
+      <c r="BU17" s="67"/>
     </row>
     <row r="18" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A18" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>16</v>
@@ -19320,51 +19467,53 @@
       </c>
       <c r="BF18" s="16">
         <v>2</v>
       </c>
       <c r="BG18" s="16">
         <v>42</v>
       </c>
       <c r="BH18" s="16">
         <v>46</v>
       </c>
       <c r="BI18" s="16">
         <v>50</v>
       </c>
       <c r="BJ18" s="16">
         <v>46</v>
       </c>
       <c r="BK18" s="16">
         <v>35</v>
       </c>
       <c r="BL18" s="16">
         <v>57</v>
       </c>
       <c r="BM18" s="16">
         <v>63</v>
       </c>
-      <c r="BN18" s="16"/>
+      <c r="BN18" s="53">
+        <v>-3</v>
+      </c>
       <c r="BO18" s="16"/>
       <c r="BP18" s="16"/>
       <c r="BQ18" s="16"/>
       <c r="BR18" s="16"/>
       <c r="BS18" s="16"/>
       <c r="BT18" s="16"/>
       <c r="BU18" s="16"/>
     </row>
     <row r="19" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="23"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="22"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="16">
@@ -19501,51 +19650,53 @@
       </c>
       <c r="BF19" s="16">
         <v>1</v>
       </c>
       <c r="BG19" s="16">
         <v>31</v>
       </c>
       <c r="BH19" s="16">
         <v>41</v>
       </c>
       <c r="BI19" s="16">
         <v>37</v>
       </c>
       <c r="BJ19" s="16">
         <v>40</v>
       </c>
       <c r="BK19" s="16">
         <v>27</v>
       </c>
       <c r="BL19" s="16">
         <v>48</v>
       </c>
       <c r="BM19" s="16">
         <v>51</v>
       </c>
-      <c r="BN19" s="16"/>
+      <c r="BN19" s="53">
+        <v>2</v>
+      </c>
       <c r="BO19" s="16"/>
       <c r="BP19" s="16"/>
       <c r="BQ19" s="16"/>
       <c r="BR19" s="16"/>
       <c r="BS19" s="16"/>
       <c r="BT19" s="16"/>
       <c r="BU19" s="16"/>
     </row>
     <row r="20" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A20" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="23"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="22"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="16">
@@ -19682,51 +19833,53 @@
       </c>
       <c r="BF20" s="16">
         <v>0</v>
       </c>
       <c r="BG20" s="16">
         <v>3</v>
       </c>
       <c r="BH20" s="16">
         <v>5</v>
       </c>
       <c r="BI20" s="16">
         <v>6</v>
       </c>
       <c r="BJ20" s="16">
         <v>4</v>
       </c>
       <c r="BK20" s="16">
         <v>4</v>
       </c>
       <c r="BL20" s="16">
         <v>3</v>
       </c>
       <c r="BM20" s="16">
         <v>6</v>
       </c>
-      <c r="BN20" s="16"/>
+      <c r="BN20" s="53">
+        <v>-1</v>
+      </c>
       <c r="BO20" s="16"/>
       <c r="BP20" s="16"/>
       <c r="BQ20" s="16"/>
       <c r="BR20" s="16"/>
       <c r="BS20" s="16"/>
       <c r="BT20" s="16"/>
       <c r="BU20" s="16"/>
     </row>
     <row r="21" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A21" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="23"/>
       <c r="I21" s="17"/>
       <c r="J21" s="19"/>
       <c r="K21" s="22"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="16">
@@ -19863,51 +20016,53 @@
       </c>
       <c r="BF21" s="16">
         <v>1</v>
       </c>
       <c r="BG21" s="16">
         <v>0</v>
       </c>
       <c r="BH21" s="16">
         <v>0</v>
       </c>
       <c r="BI21" s="16">
         <v>2</v>
       </c>
       <c r="BJ21" s="16">
         <v>0</v>
       </c>
       <c r="BK21" s="16">
         <v>0</v>
       </c>
       <c r="BL21" s="16">
         <v>2</v>
       </c>
       <c r="BM21" s="16">
         <v>0</v>
       </c>
-      <c r="BN21" s="16"/>
+      <c r="BN21" s="53">
+        <v>0</v>
+      </c>
       <c r="BO21" s="16"/>
       <c r="BP21" s="16"/>
       <c r="BQ21" s="16"/>
       <c r="BR21" s="16"/>
       <c r="BS21" s="16"/>
       <c r="BT21" s="16"/>
       <c r="BU21" s="16"/>
     </row>
     <row r="22" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A22" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="23"/>
       <c r="I22" s="17"/>
       <c r="J22" s="19"/>
       <c r="K22" s="22"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="16">
@@ -20044,51 +20199,53 @@
       </c>
       <c r="BF22" s="16">
         <v>0</v>
       </c>
       <c r="BG22" s="16">
         <v>2</v>
       </c>
       <c r="BH22" s="16">
         <v>3</v>
       </c>
       <c r="BI22" s="16">
         <v>1</v>
       </c>
       <c r="BJ22" s="16">
         <v>1</v>
       </c>
       <c r="BK22" s="16">
         <v>4</v>
       </c>
       <c r="BL22" s="16">
         <v>3</v>
       </c>
       <c r="BM22" s="16">
         <v>3</v>
       </c>
-      <c r="BN22" s="16"/>
+      <c r="BN22" s="53">
+        <v>0</v>
+      </c>
       <c r="BO22" s="16"/>
       <c r="BP22" s="16"/>
       <c r="BQ22" s="16"/>
       <c r="BR22" s="16"/>
       <c r="BS22" s="16"/>
       <c r="BT22" s="16"/>
       <c r="BU22" s="16"/>
     </row>
     <row r="23" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="23"/>
       <c r="I23" s="17"/>
       <c r="J23" s="19"/>
       <c r="K23" s="22"/>
       <c r="L23" s="19"/>
       <c r="M23" s="19"/>
       <c r="N23" s="16">
@@ -20225,51 +20382,53 @@
       </c>
       <c r="BF23" s="16">
         <v>0</v>
       </c>
       <c r="BG23" s="16">
         <v>3</v>
       </c>
       <c r="BH23" s="16">
         <v>-3</v>
       </c>
       <c r="BI23" s="16">
         <v>2</v>
       </c>
       <c r="BJ23" s="16">
         <v>0</v>
       </c>
       <c r="BK23" s="16">
         <v>0</v>
       </c>
       <c r="BL23" s="16">
         <v>1</v>
       </c>
       <c r="BM23" s="16">
         <v>5</v>
       </c>
-      <c r="BN23" s="16"/>
+      <c r="BN23" s="53">
+        <v>0</v>
+      </c>
       <c r="BO23" s="16"/>
       <c r="BP23" s="16"/>
       <c r="BQ23" s="16"/>
       <c r="BR23" s="16"/>
       <c r="BS23" s="16"/>
       <c r="BT23" s="16"/>
       <c r="BU23" s="16"/>
     </row>
     <row r="24" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A24" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="23"/>
       <c r="I24" s="17"/>
       <c r="J24" s="19"/>
       <c r="K24" s="22"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
       <c r="N24" s="16">
@@ -20406,135 +20565,137 @@
       </c>
       <c r="BF24" s="16">
         <v>0</v>
       </c>
       <c r="BG24" s="16">
         <v>3</v>
       </c>
       <c r="BH24" s="16">
         <v>0</v>
       </c>
       <c r="BI24" s="16">
         <v>2</v>
       </c>
       <c r="BJ24" s="16">
         <v>1</v>
       </c>
       <c r="BK24" s="16">
         <v>0</v>
       </c>
       <c r="BL24" s="16">
         <v>0</v>
       </c>
       <c r="BM24" s="16">
         <v>-2</v>
       </c>
-      <c r="BN24" s="16"/>
+      <c r="BN24" s="53">
+        <v>-4</v>
+      </c>
       <c r="BO24" s="16"/>
       <c r="BP24" s="16"/>
       <c r="BQ24" s="16"/>
       <c r="BR24" s="16"/>
       <c r="BS24" s="16"/>
       <c r="BT24" s="16"/>
       <c r="BU24" s="16"/>
     </row>
     <row r="25" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A25" s="67" t="s">
+      <c r="A25" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="67"/>
-[...70 lines deleted...]
-      <c r="BU25" s="67"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="68"/>
+      <c r="D25" s="68"/>
+      <c r="E25" s="68"/>
+      <c r="F25" s="68"/>
+      <c r="G25" s="68"/>
+      <c r="H25" s="68"/>
+      <c r="I25" s="68"/>
+      <c r="J25" s="68"/>
+      <c r="K25" s="68"/>
+      <c r="L25" s="68"/>
+      <c r="M25" s="68"/>
+      <c r="N25" s="68"/>
+      <c r="O25" s="68"/>
+      <c r="P25" s="68"/>
+      <c r="Q25" s="68"/>
+      <c r="R25" s="68"/>
+      <c r="S25" s="68"/>
+      <c r="T25" s="68"/>
+      <c r="U25" s="68"/>
+      <c r="V25" s="68"/>
+      <c r="W25" s="68"/>
+      <c r="X25" s="68"/>
+      <c r="Y25" s="68"/>
+      <c r="Z25" s="68"/>
+      <c r="AA25" s="68"/>
+      <c r="AB25" s="68"/>
+      <c r="AC25" s="68"/>
+      <c r="AD25" s="68"/>
+      <c r="AE25" s="68"/>
+      <c r="AF25" s="68"/>
+      <c r="AG25" s="68"/>
+      <c r="AH25" s="68"/>
+      <c r="AI25" s="68"/>
+      <c r="AJ25" s="68"/>
+      <c r="AK25" s="68"/>
+      <c r="AL25" s="68"/>
+      <c r="AM25" s="68"/>
+      <c r="AN25" s="68"/>
+      <c r="AO25" s="68"/>
+      <c r="AP25" s="68"/>
+      <c r="AQ25" s="68"/>
+      <c r="AR25" s="68"/>
+      <c r="AS25" s="68"/>
+      <c r="AT25" s="68"/>
+      <c r="AU25" s="68"/>
+      <c r="AV25" s="68"/>
+      <c r="AW25" s="68"/>
+      <c r="AX25" s="68"/>
+      <c r="AY25" s="68"/>
+      <c r="AZ25" s="68"/>
+      <c r="BA25" s="68"/>
+      <c r="BB25" s="68"/>
+      <c r="BC25" s="68"/>
+      <c r="BD25" s="68"/>
+      <c r="BE25" s="68"/>
+      <c r="BF25" s="68"/>
+      <c r="BG25" s="68"/>
+      <c r="BH25" s="68"/>
+      <c r="BI25" s="68"/>
+      <c r="BJ25" s="68"/>
+      <c r="BK25" s="68"/>
+      <c r="BL25" s="68"/>
+      <c r="BM25" s="68"/>
+      <c r="BN25" s="68"/>
+      <c r="BO25" s="68"/>
+      <c r="BP25" s="68"/>
+      <c r="BQ25" s="68"/>
+      <c r="BR25" s="68"/>
+      <c r="BS25" s="68"/>
+      <c r="BT25" s="68"/>
+      <c r="BU25" s="68"/>
     </row>
     <row r="26" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A26" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>16</v>
@@ -20688,51 +20849,53 @@
       </c>
       <c r="BF26" s="32">
         <v>-3</v>
       </c>
       <c r="BG26" s="32">
         <v>21</v>
       </c>
       <c r="BH26" s="32">
         <v>22</v>
       </c>
       <c r="BI26" s="32">
         <v>45</v>
       </c>
       <c r="BJ26" s="32">
         <v>47</v>
       </c>
       <c r="BK26" s="32">
         <v>35</v>
       </c>
       <c r="BL26" s="32">
         <v>45</v>
       </c>
       <c r="BM26" s="32">
         <v>26</v>
       </c>
-      <c r="BN26" s="16"/>
+      <c r="BN26" s="82">
+        <v>4</v>
+      </c>
       <c r="BO26" s="16"/>
       <c r="BP26" s="16"/>
       <c r="BQ26" s="32"/>
       <c r="BR26" s="32"/>
       <c r="BS26" s="32"/>
       <c r="BT26" s="32"/>
       <c r="BU26" s="32"/>
     </row>
     <row r="27" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="23"/>
       <c r="I27" s="17"/>
       <c r="J27" s="19"/>
       <c r="K27" s="18"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="32">
@@ -20869,51 +21032,53 @@
       </c>
       <c r="BF27" s="32">
         <v>2</v>
       </c>
       <c r="BG27" s="32">
         <v>6</v>
       </c>
       <c r="BH27" s="32">
         <v>16</v>
       </c>
       <c r="BI27" s="32">
         <v>25</v>
       </c>
       <c r="BJ27" s="32">
         <v>19</v>
       </c>
       <c r="BK27" s="32">
         <v>10</v>
       </c>
       <c r="BL27" s="32">
         <v>8</v>
       </c>
       <c r="BM27" s="32">
         <v>13</v>
       </c>
-      <c r="BN27" s="16"/>
+      <c r="BN27" s="82">
+        <v>4</v>
+      </c>
       <c r="BO27" s="16"/>
       <c r="BP27" s="16"/>
       <c r="BQ27" s="32"/>
       <c r="BR27" s="32"/>
       <c r="BS27" s="32"/>
       <c r="BT27" s="32"/>
       <c r="BU27" s="32"/>
     </row>
     <row r="28" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="23"/>
       <c r="I28" s="17"/>
       <c r="J28" s="19"/>
       <c r="K28" s="18"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="32">
@@ -21050,51 +21215,53 @@
       </c>
       <c r="BF28" s="32">
         <v>0</v>
       </c>
       <c r="BG28" s="32">
         <v>0</v>
       </c>
       <c r="BH28" s="32">
         <v>0</v>
       </c>
       <c r="BI28" s="32">
         <v>0</v>
       </c>
       <c r="BJ28" s="32">
         <v>0</v>
       </c>
       <c r="BK28" s="32">
         <v>1</v>
       </c>
       <c r="BL28" s="32">
         <v>0</v>
       </c>
       <c r="BM28" s="32">
         <v>3</v>
       </c>
-      <c r="BN28" s="16"/>
+      <c r="BN28" s="82">
+        <v>0</v>
+      </c>
       <c r="BO28" s="16"/>
       <c r="BP28" s="16"/>
       <c r="BQ28" s="32"/>
       <c r="BR28" s="32"/>
       <c r="BS28" s="32"/>
       <c r="BT28" s="32"/>
       <c r="BU28" s="32"/>
     </row>
     <row r="29" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="23"/>
       <c r="I29" s="17"/>
       <c r="J29" s="19"/>
       <c r="K29" s="18"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
       <c r="N29" s="32">
@@ -21231,51 +21398,53 @@
       </c>
       <c r="BF29" s="32">
         <v>0</v>
       </c>
       <c r="BG29" s="32">
         <v>1</v>
       </c>
       <c r="BH29" s="32">
         <v>0</v>
       </c>
       <c r="BI29" s="32">
         <v>4</v>
       </c>
       <c r="BJ29" s="32">
         <v>11</v>
       </c>
       <c r="BK29" s="32">
         <v>0</v>
       </c>
       <c r="BL29" s="32">
         <v>6</v>
       </c>
       <c r="BM29" s="32">
         <v>1</v>
       </c>
-      <c r="BN29" s="16"/>
+      <c r="BN29" s="82">
+        <v>0</v>
+      </c>
       <c r="BO29" s="16"/>
       <c r="BP29" s="16"/>
       <c r="BQ29" s="32"/>
       <c r="BR29" s="32"/>
       <c r="BS29" s="32"/>
       <c r="BT29" s="32"/>
       <c r="BU29" s="32"/>
     </row>
     <row r="30" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="23"/>
       <c r="I30" s="17"/>
       <c r="J30" s="19"/>
       <c r="K30" s="18"/>
       <c r="L30" s="23"/>
       <c r="M30" s="23"/>
       <c r="N30" s="32">
@@ -21412,51 +21581,53 @@
       </c>
       <c r="BF30" s="32">
         <v>0</v>
       </c>
       <c r="BG30" s="32">
         <v>1</v>
       </c>
       <c r="BH30" s="32">
         <v>0</v>
       </c>
       <c r="BI30" s="32">
         <v>1</v>
       </c>
       <c r="BJ30" s="32">
         <v>0</v>
       </c>
       <c r="BK30" s="32">
         <v>0</v>
       </c>
       <c r="BL30" s="32">
         <v>5</v>
       </c>
       <c r="BM30" s="32">
         <v>0</v>
       </c>
-      <c r="BN30" s="16"/>
+      <c r="BN30" s="82">
+        <v>0</v>
+      </c>
       <c r="BO30" s="16"/>
       <c r="BP30" s="16"/>
       <c r="BQ30" s="32"/>
       <c r="BR30" s="32"/>
       <c r="BS30" s="32"/>
       <c r="BT30" s="32"/>
       <c r="BU30" s="32"/>
     </row>
     <row r="31" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="23"/>
       <c r="I31" s="17"/>
       <c r="J31" s="19"/>
       <c r="K31" s="18"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
       <c r="N31" s="32">
@@ -21593,51 +21764,53 @@
       </c>
       <c r="BF31" s="32">
         <v>-3</v>
       </c>
       <c r="BG31" s="32">
         <v>5</v>
       </c>
       <c r="BH31" s="32">
         <v>2</v>
       </c>
       <c r="BI31" s="32">
         <v>4</v>
       </c>
       <c r="BJ31" s="32">
         <v>5</v>
       </c>
       <c r="BK31" s="32">
         <v>11</v>
       </c>
       <c r="BL31" s="32">
         <v>12</v>
       </c>
       <c r="BM31" s="32">
         <v>5</v>
       </c>
-      <c r="BN31" s="16"/>
+      <c r="BN31" s="82">
+        <v>0</v>
+      </c>
       <c r="BO31" s="16"/>
       <c r="BP31" s="16"/>
       <c r="BQ31" s="32"/>
       <c r="BR31" s="32"/>
       <c r="BS31" s="32"/>
       <c r="BT31" s="32"/>
       <c r="BU31" s="32"/>
     </row>
     <row r="32" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="23"/>
       <c r="I32" s="17"/>
       <c r="J32" s="19"/>
       <c r="K32" s="18"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="32">
@@ -21774,51 +21947,53 @@
       </c>
       <c r="BF32" s="32">
         <v>0</v>
       </c>
       <c r="BG32" s="32">
         <v>-1</v>
       </c>
       <c r="BH32" s="32">
         <v>0</v>
       </c>
       <c r="BI32" s="32">
         <v>0</v>
       </c>
       <c r="BJ32" s="32">
         <v>1</v>
       </c>
       <c r="BK32" s="32">
         <v>3</v>
       </c>
       <c r="BL32" s="32">
         <v>-1</v>
       </c>
       <c r="BM32" s="32">
         <v>1</v>
       </c>
-      <c r="BN32" s="16"/>
+      <c r="BN32" s="82">
+        <v>0</v>
+      </c>
       <c r="BO32" s="16"/>
       <c r="BP32" s="16"/>
       <c r="BQ32" s="32"/>
       <c r="BR32" s="32"/>
       <c r="BS32" s="32"/>
       <c r="BT32" s="32"/>
       <c r="BU32" s="32"/>
     </row>
     <row r="33" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="23"/>
       <c r="I33" s="17"/>
       <c r="J33" s="19"/>
       <c r="K33" s="18"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="32">
@@ -21955,51 +22130,53 @@
       </c>
       <c r="BF33" s="32">
         <v>-1</v>
       </c>
       <c r="BG33" s="32">
         <v>1</v>
       </c>
       <c r="BH33" s="32">
         <v>3</v>
       </c>
       <c r="BI33" s="32">
         <v>5</v>
       </c>
       <c r="BJ33" s="32">
         <v>10</v>
       </c>
       <c r="BK33" s="32">
         <v>1</v>
       </c>
       <c r="BL33" s="32">
         <v>12</v>
       </c>
       <c r="BM33" s="32">
         <v>2</v>
       </c>
-      <c r="BN33" s="16"/>
+      <c r="BN33" s="82">
+        <v>0</v>
+      </c>
       <c r="BO33" s="16"/>
       <c r="BP33" s="16"/>
       <c r="BQ33" s="32"/>
       <c r="BR33" s="32"/>
       <c r="BS33" s="32"/>
       <c r="BT33" s="32"/>
       <c r="BU33" s="32"/>
     </row>
     <row r="34" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A34" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="13"/>
       <c r="G34" s="13"/>
       <c r="H34" s="13"/>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="32">
@@ -22136,51 +22313,53 @@
       </c>
       <c r="BF34" s="32">
         <v>-1</v>
       </c>
       <c r="BG34" s="32">
         <v>3</v>
       </c>
       <c r="BH34" s="32">
         <v>1</v>
       </c>
       <c r="BI34" s="32">
         <v>5</v>
       </c>
       <c r="BJ34" s="32">
         <v>0</v>
       </c>
       <c r="BK34" s="32">
         <v>7</v>
       </c>
       <c r="BL34" s="32">
         <v>2</v>
       </c>
       <c r="BM34" s="32">
         <v>1</v>
       </c>
-      <c r="BN34" s="16"/>
+      <c r="BN34" s="82">
+        <v>0</v>
+      </c>
       <c r="BO34" s="16"/>
       <c r="BP34" s="16"/>
       <c r="BQ34" s="32"/>
       <c r="BR34" s="32"/>
       <c r="BS34" s="32"/>
       <c r="BT34" s="32"/>
       <c r="BU34" s="32"/>
     </row>
     <row r="35" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A35" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="13"/>
       <c r="G35" s="13"/>
       <c r="H35" s="13"/>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="32">
@@ -22317,51 +22496,53 @@
       </c>
       <c r="BF35" s="32">
         <v>0</v>
       </c>
       <c r="BG35" s="32">
         <v>2</v>
       </c>
       <c r="BH35" s="32">
         <v>0</v>
       </c>
       <c r="BI35" s="32">
         <v>1</v>
       </c>
       <c r="BJ35" s="32">
         <v>1</v>
       </c>
       <c r="BK35" s="32">
         <v>1</v>
       </c>
       <c r="BL35" s="32">
         <v>1</v>
       </c>
       <c r="BM35" s="32">
         <v>0</v>
       </c>
-      <c r="BN35" s="16"/>
+      <c r="BN35" s="82">
+        <v>0</v>
+      </c>
       <c r="BO35" s="16"/>
       <c r="BP35" s="16"/>
       <c r="BQ35" s="32"/>
       <c r="BR35" s="32"/>
       <c r="BS35" s="32"/>
       <c r="BT35" s="32"/>
       <c r="BU35" s="32"/>
     </row>
     <row r="36" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A36" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="34"/>
       <c r="C36" s="34"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="34"/>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="36"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
       <c r="N36" s="26">
@@ -22498,51 +22679,53 @@
       </c>
       <c r="BF36" s="26">
         <v>0</v>
       </c>
       <c r="BG36" s="26">
         <v>3</v>
       </c>
       <c r="BH36" s="26">
         <v>0</v>
       </c>
       <c r="BI36" s="26">
         <v>0</v>
       </c>
       <c r="BJ36" s="26">
         <v>0</v>
       </c>
       <c r="BK36" s="26">
         <v>1</v>
       </c>
       <c r="BL36" s="26">
         <v>0</v>
       </c>
       <c r="BM36" s="26">
         <v>0</v>
       </c>
-      <c r="BN36" s="26"/>
+      <c r="BN36" s="62">
+        <v>0</v>
+      </c>
       <c r="BO36" s="26"/>
       <c r="BP36" s="26"/>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="26"/>
     </row>
     <row r="37" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A37" s="37"/>
       <c r="Z37" s="39"/>
       <c r="AA37" s="14"/>
       <c r="AL37" s="39"/>
       <c r="AM37" s="15"/>
       <c r="AX37" s="39"/>
       <c r="AY37" s="15"/>
       <c r="BJ37" s="39"/>
       <c r="BK37" s="15"/>
     </row>
     <row r="38" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="Z38" s="39"/>
       <c r="AL38" s="39"/>
       <c r="AM38" s="27"/>
       <c r="AX38" s="39"/>
       <c r="AY38" s="27"/>