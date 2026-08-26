--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -362,51 +362,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -523,112 +523,103 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -909,149 +900,149 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:EU43"/>
   <sheetViews>
     <sheetView topLeftCell="AY1" workbookViewId="0">
-      <selection activeCell="BM6" sqref="BM6"/>
+      <selection activeCell="BN26" sqref="BN26:BO36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="3"/>
     <col min="29" max="36" width="9.140625" style="4"/>
     <col min="38" max="38" width="9.140625" style="3"/>
     <col min="41" max="47" width="9.140625" style="4"/>
     <col min="48" max="49" width="9.140625" style="27"/>
     <col min="50" max="50" width="9.140625" style="20"/>
     <col min="53" max="53" width="9.140625" style="4"/>
     <col min="54" max="61" width="9.140625" style="27"/>
     <col min="62" max="62" width="9.140625" style="20"/>
     <col min="65" max="65" width="9.140625" style="4"/>
     <col min="66" max="73" width="9.140625" style="27"/>
     <col min="74" max="151" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:151" s="20" customFormat="1" ht="12.75">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="65"/>
-[...70 lines deleted...]
-      <c r="BU1" s="65"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
+      <c r="U1" s="64"/>
+      <c r="V1" s="64"/>
+      <c r="W1" s="64"/>
+      <c r="X1" s="64"/>
+      <c r="Y1" s="64"/>
+      <c r="Z1" s="64"/>
+      <c r="AA1" s="64"/>
+      <c r="AB1" s="64"/>
+      <c r="AC1" s="64"/>
+      <c r="AD1" s="64"/>
+      <c r="AE1" s="64"/>
+      <c r="AF1" s="64"/>
+      <c r="AG1" s="64"/>
+      <c r="AH1" s="64"/>
+      <c r="AI1" s="64"/>
+      <c r="AJ1" s="64"/>
+      <c r="AK1" s="64"/>
+      <c r="AL1" s="64"/>
+      <c r="AM1" s="64"/>
+      <c r="AN1" s="64"/>
+      <c r="AO1" s="64"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
+      <c r="AY1" s="64"/>
+      <c r="AZ1" s="64"/>
+      <c r="BA1" s="64"/>
+      <c r="BB1" s="64"/>
+      <c r="BC1" s="64"/>
+      <c r="BD1" s="64"/>
+      <c r="BE1" s="64"/>
+      <c r="BF1" s="64"/>
+      <c r="BG1" s="64"/>
+      <c r="BH1" s="64"/>
+      <c r="BI1" s="64"/>
+      <c r="BJ1" s="64"/>
+      <c r="BK1" s="64"/>
+      <c r="BL1" s="64"/>
+      <c r="BM1" s="64"/>
+      <c r="BN1" s="64"/>
+      <c r="BO1" s="64"/>
+      <c r="BP1" s="64"/>
+      <c r="BQ1" s="64"/>
+      <c r="BR1" s="64"/>
+      <c r="BS1" s="64"/>
+      <c r="BT1" s="64"/>
+      <c r="BU1" s="64"/>
       <c r="BV1" s="27"/>
       <c r="BW1" s="27"/>
       <c r="BX1" s="27"/>
       <c r="BY1" s="27"/>
       <c r="BZ1" s="27"/>
       <c r="CA1" s="27"/>
       <c r="CB1" s="27"/>
       <c r="CC1" s="27"/>
       <c r="CD1" s="27"/>
       <c r="CE1" s="27"/>
       <c r="CF1" s="27"/>
       <c r="CG1" s="27"/>
       <c r="CH1" s="27"/>
       <c r="CI1" s="27"/>
       <c r="CJ1" s="27"/>
       <c r="CK1" s="27"/>
       <c r="CL1" s="27"/>
       <c r="CM1" s="27"/>
       <c r="CN1" s="27"/>
       <c r="CO1" s="27"/>
       <c r="CP1" s="27"/>
       <c r="CQ1" s="27"/>
       <c r="CR1" s="27"/>
       <c r="CS1" s="27"/>
       <c r="CT1" s="27"/>
@@ -1206,135 +1197,135 @@
       <c r="DY2" s="29"/>
       <c r="DZ2" s="29"/>
       <c r="EA2" s="29"/>
       <c r="EB2" s="29"/>
       <c r="EC2" s="29"/>
       <c r="ED2" s="29"/>
       <c r="EE2" s="29"/>
       <c r="EF2" s="29"/>
       <c r="EG2" s="29"/>
       <c r="EH2" s="29"/>
       <c r="EI2" s="29"/>
       <c r="EJ2" s="29"/>
       <c r="EK2" s="29"/>
       <c r="EL2" s="29"/>
       <c r="EM2" s="29"/>
       <c r="EN2" s="29"/>
       <c r="EO2" s="29"/>
       <c r="EP2" s="29"/>
       <c r="EQ2" s="29"/>
       <c r="ER2" s="29"/>
       <c r="ES2" s="29"/>
       <c r="ET2" s="29"/>
       <c r="EU2" s="29"/>
     </row>
     <row r="3" spans="1:151" s="20" customFormat="1" ht="11.25">
-      <c r="A3" s="71"/>
-      <c r="B3" s="69">
+      <c r="A3" s="70"/>
+      <c r="B3" s="68">
         <v>2021</v>
       </c>
-      <c r="C3" s="70"/>
-[...10 lines deleted...]
-      <c r="N3" s="69">
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="68">
         <v>2022</v>
       </c>
-      <c r="O3" s="70"/>
-[...10 lines deleted...]
-      <c r="Z3" s="73">
+      <c r="O3" s="69"/>
+      <c r="P3" s="69"/>
+      <c r="Q3" s="69"/>
+      <c r="R3" s="69"/>
+      <c r="S3" s="69"/>
+      <c r="T3" s="69"/>
+      <c r="U3" s="69"/>
+      <c r="V3" s="69"/>
+      <c r="W3" s="69"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="72">
         <v>2023</v>
       </c>
-      <c r="AA3" s="74"/>
-[...6 lines deleted...]
-      <c r="AH3" s="74"/>
+      <c r="AA3" s="73"/>
+      <c r="AB3" s="73"/>
+      <c r="AC3" s="73"/>
+      <c r="AD3" s="73"/>
+      <c r="AE3" s="73"/>
+      <c r="AF3" s="73"/>
+      <c r="AG3" s="73"/>
+      <c r="AH3" s="73"/>
       <c r="AI3" s="27"/>
       <c r="AJ3" s="27"/>
       <c r="AK3" s="27"/>
-      <c r="AL3" s="63">
+      <c r="AL3" s="62">
         <v>2024</v>
       </c>
-      <c r="AM3" s="64"/>
-[...10 lines deleted...]
-      <c r="AX3" s="63">
+      <c r="AM3" s="63"/>
+      <c r="AN3" s="63"/>
+      <c r="AO3" s="63"/>
+      <c r="AP3" s="63"/>
+      <c r="AQ3" s="63"/>
+      <c r="AR3" s="63"/>
+      <c r="AS3" s="63"/>
+      <c r="AT3" s="63"/>
+      <c r="AU3" s="63"/>
+      <c r="AV3" s="63"/>
+      <c r="AW3" s="63"/>
+      <c r="AX3" s="62">
         <v>2025</v>
       </c>
-      <c r="AY3" s="64"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="63">
+      <c r="AY3" s="63"/>
+      <c r="AZ3" s="63"/>
+      <c r="BA3" s="63"/>
+      <c r="BB3" s="63"/>
+      <c r="BC3" s="63"/>
+      <c r="BD3" s="63"/>
+      <c r="BE3" s="63"/>
+      <c r="BF3" s="63"/>
+      <c r="BG3" s="63"/>
+      <c r="BH3" s="63"/>
+      <c r="BI3" s="63"/>
+      <c r="BJ3" s="62">
         <v>2026</v>
       </c>
-      <c r="BK3" s="64"/>
-[...9 lines deleted...]
-      <c r="BU3" s="64"/>
+      <c r="BK3" s="63"/>
+      <c r="BL3" s="63"/>
+      <c r="BM3" s="63"/>
+      <c r="BN3" s="63"/>
+      <c r="BO3" s="63"/>
+      <c r="BP3" s="63"/>
+      <c r="BQ3" s="63"/>
+      <c r="BR3" s="63"/>
+      <c r="BS3" s="63"/>
+      <c r="BT3" s="63"/>
+      <c r="BU3" s="63"/>
       <c r="BV3" s="27"/>
       <c r="BW3" s="27"/>
       <c r="BX3" s="27"/>
       <c r="BY3" s="27"/>
       <c r="BZ3" s="27"/>
       <c r="CA3" s="27"/>
       <c r="CB3" s="27"/>
       <c r="CC3" s="27"/>
       <c r="CD3" s="27"/>
       <c r="CE3" s="27"/>
       <c r="CF3" s="27"/>
       <c r="CG3" s="27"/>
       <c r="CH3" s="27"/>
       <c r="CI3" s="27"/>
       <c r="CJ3" s="27"/>
       <c r="CK3" s="27"/>
       <c r="CL3" s="27"/>
       <c r="CM3" s="27"/>
       <c r="CN3" s="27"/>
       <c r="CO3" s="27"/>
       <c r="CP3" s="27"/>
       <c r="CQ3" s="27"/>
       <c r="CR3" s="27"/>
       <c r="CS3" s="27"/>
       <c r="CT3" s="27"/>
@@ -1371,51 +1362,51 @@
       <c r="DY3" s="27"/>
       <c r="DZ3" s="27"/>
       <c r="EA3" s="27"/>
       <c r="EB3" s="27"/>
       <c r="EC3" s="27"/>
       <c r="ED3" s="27"/>
       <c r="EE3" s="27"/>
       <c r="EF3" s="27"/>
       <c r="EG3" s="27"/>
       <c r="EH3" s="27"/>
       <c r="EI3" s="27"/>
       <c r="EJ3" s="27"/>
       <c r="EK3" s="27"/>
       <c r="EL3" s="27"/>
       <c r="EM3" s="27"/>
       <c r="EN3" s="27"/>
       <c r="EO3" s="27"/>
       <c r="EP3" s="27"/>
       <c r="EQ3" s="27"/>
       <c r="ER3" s="27"/>
       <c r="ES3" s="27"/>
       <c r="ET3" s="27"/>
       <c r="EU3" s="27"/>
     </row>
     <row r="4" spans="1:151" s="20" customFormat="1" ht="11.25">
-      <c r="A4" s="72"/>
+      <c r="A4" s="71"/>
       <c r="B4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -1668,125 +1659,125 @@
       <c r="DY4" s="27"/>
       <c r="DZ4" s="27"/>
       <c r="EA4" s="27"/>
       <c r="EB4" s="27"/>
       <c r="EC4" s="27"/>
       <c r="ED4" s="27"/>
       <c r="EE4" s="27"/>
       <c r="EF4" s="27"/>
       <c r="EG4" s="27"/>
       <c r="EH4" s="27"/>
       <c r="EI4" s="27"/>
       <c r="EJ4" s="27"/>
       <c r="EK4" s="27"/>
       <c r="EL4" s="27"/>
       <c r="EM4" s="27"/>
       <c r="EN4" s="27"/>
       <c r="EO4" s="27"/>
       <c r="EP4" s="27"/>
       <c r="EQ4" s="27"/>
       <c r="ER4" s="27"/>
       <c r="ES4" s="27"/>
       <c r="ET4" s="27"/>
       <c r="EU4" s="27"/>
     </row>
     <row r="5" spans="1:151" s="20" customFormat="1" ht="11.25">
-      <c r="A5" s="66" t="s">
+      <c r="A5" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="66"/>
-[...70 lines deleted...]
-      <c r="BU5" s="66"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
+      <c r="I5" s="65"/>
+      <c r="J5" s="65"/>
+      <c r="K5" s="65"/>
+      <c r="L5" s="65"/>
+      <c r="M5" s="65"/>
+      <c r="N5" s="65"/>
+      <c r="O5" s="65"/>
+      <c r="P5" s="65"/>
+      <c r="Q5" s="65"/>
+      <c r="R5" s="65"/>
+      <c r="S5" s="65"/>
+      <c r="T5" s="65"/>
+      <c r="U5" s="65"/>
+      <c r="V5" s="65"/>
+      <c r="W5" s="65"/>
+      <c r="X5" s="65"/>
+      <c r="Y5" s="65"/>
+      <c r="Z5" s="65"/>
+      <c r="AA5" s="65"/>
+      <c r="AB5" s="65"/>
+      <c r="AC5" s="65"/>
+      <c r="AD5" s="65"/>
+      <c r="AE5" s="65"/>
+      <c r="AF5" s="65"/>
+      <c r="AG5" s="65"/>
+      <c r="AH5" s="65"/>
+      <c r="AI5" s="65"/>
+      <c r="AJ5" s="65"/>
+      <c r="AK5" s="65"/>
+      <c r="AL5" s="65"/>
+      <c r="AM5" s="65"/>
+      <c r="AN5" s="65"/>
+      <c r="AO5" s="65"/>
+      <c r="AP5" s="65"/>
+      <c r="AQ5" s="65"/>
+      <c r="AR5" s="65"/>
+      <c r="AS5" s="65"/>
+      <c r="AT5" s="65"/>
+      <c r="AU5" s="65"/>
+      <c r="AV5" s="65"/>
+      <c r="AW5" s="65"/>
+      <c r="AX5" s="65"/>
+      <c r="AY5" s="65"/>
+      <c r="AZ5" s="65"/>
+      <c r="BA5" s="65"/>
+      <c r="BB5" s="65"/>
+      <c r="BC5" s="65"/>
+      <c r="BD5" s="65"/>
+      <c r="BE5" s="65"/>
+      <c r="BF5" s="65"/>
+      <c r="BG5" s="65"/>
+      <c r="BH5" s="65"/>
+      <c r="BI5" s="65"/>
+      <c r="BJ5" s="65"/>
+      <c r="BK5" s="65"/>
+      <c r="BL5" s="65"/>
+      <c r="BM5" s="65"/>
+      <c r="BN5" s="65"/>
+      <c r="BO5" s="65"/>
+      <c r="BP5" s="65"/>
+      <c r="BQ5" s="65"/>
+      <c r="BR5" s="65"/>
+      <c r="BS5" s="65"/>
+      <c r="BT5" s="65"/>
+      <c r="BU5" s="65"/>
       <c r="BV5" s="27"/>
       <c r="BW5" s="27"/>
       <c r="BX5" s="27"/>
       <c r="BY5" s="27"/>
       <c r="BZ5" s="27"/>
       <c r="CA5" s="27"/>
       <c r="CB5" s="27"/>
       <c r="CC5" s="27"/>
       <c r="CD5" s="27"/>
       <c r="CE5" s="27"/>
       <c r="CF5" s="27"/>
       <c r="CG5" s="27"/>
       <c r="CH5" s="27"/>
       <c r="CI5" s="27"/>
       <c r="CJ5" s="27"/>
       <c r="CK5" s="27"/>
       <c r="CL5" s="27"/>
       <c r="CM5" s="27"/>
       <c r="CN5" s="27"/>
       <c r="CO5" s="27"/>
       <c r="CP5" s="27"/>
       <c r="CQ5" s="27"/>
       <c r="CR5" s="27"/>
       <c r="CS5" s="27"/>
       <c r="CT5" s="27"/>
@@ -2018,54 +2009,56 @@
       </c>
       <c r="BF6" s="16">
         <v>9</v>
       </c>
       <c r="BG6" s="16">
         <v>74</v>
       </c>
       <c r="BH6" s="16">
         <v>76</v>
       </c>
       <c r="BI6" s="16">
         <v>104</v>
       </c>
       <c r="BJ6" s="16">
         <v>95</v>
       </c>
       <c r="BK6" s="16">
         <v>74</v>
       </c>
       <c r="BL6" s="16">
         <v>106</v>
       </c>
       <c r="BM6" s="16">
         <v>109</v>
       </c>
-      <c r="BN6" s="53">
+      <c r="BN6" s="16">
         <v>12</v>
       </c>
-      <c r="BO6" s="16"/>
+      <c r="BO6" s="16">
+        <v>34</v>
+      </c>
       <c r="BP6" s="16"/>
       <c r="BQ6" s="16"/>
       <c r="BR6" s="16"/>
       <c r="BS6" s="16"/>
       <c r="BT6" s="16"/>
       <c r="BU6" s="16"/>
       <c r="BV6" s="27"/>
       <c r="BW6" s="27"/>
       <c r="BX6" s="27"/>
       <c r="BY6" s="27"/>
       <c r="BZ6" s="27"/>
       <c r="CA6" s="27"/>
       <c r="CB6" s="27"/>
       <c r="CC6" s="27"/>
       <c r="CD6" s="27"/>
       <c r="CE6" s="27"/>
       <c r="CF6" s="27"/>
       <c r="CG6" s="27"/>
       <c r="CH6" s="27"/>
       <c r="CI6" s="27"/>
       <c r="CJ6" s="27"/>
       <c r="CK6" s="27"/>
       <c r="CL6" s="27"/>
       <c r="CM6" s="27"/>
       <c r="CN6" s="27"/>
@@ -2279,54 +2272,56 @@
       </c>
       <c r="BF7" s="16">
         <v>6</v>
       </c>
       <c r="BG7" s="16">
         <v>43</v>
       </c>
       <c r="BH7" s="16">
         <v>62</v>
       </c>
       <c r="BI7" s="16">
         <v>70</v>
       </c>
       <c r="BJ7" s="16">
         <v>61</v>
       </c>
       <c r="BK7" s="16">
         <v>41</v>
       </c>
       <c r="BL7" s="16">
         <v>57</v>
       </c>
       <c r="BM7" s="16">
         <v>77</v>
       </c>
-      <c r="BN7" s="53">
+      <c r="BN7" s="16">
         <v>12</v>
       </c>
-      <c r="BO7" s="16"/>
+      <c r="BO7" s="16">
+        <v>24</v>
+      </c>
       <c r="BP7" s="16"/>
       <c r="BQ7" s="16"/>
       <c r="BR7" s="16"/>
       <c r="BS7" s="16"/>
       <c r="BT7" s="16"/>
       <c r="BU7" s="16"/>
       <c r="BV7" s="27"/>
       <c r="BW7" s="27"/>
       <c r="BX7" s="27"/>
       <c r="BY7" s="27"/>
       <c r="BZ7" s="27"/>
       <c r="CA7" s="27"/>
       <c r="CB7" s="27"/>
       <c r="CC7" s="27"/>
       <c r="CD7" s="27"/>
       <c r="CE7" s="27"/>
       <c r="CF7" s="27"/>
       <c r="CG7" s="27"/>
       <c r="CH7" s="27"/>
       <c r="CI7" s="27"/>
       <c r="CJ7" s="27"/>
       <c r="CK7" s="27"/>
       <c r="CL7" s="27"/>
       <c r="CM7" s="27"/>
       <c r="CN7" s="27"/>
@@ -2540,54 +2535,56 @@
       </c>
       <c r="BF8" s="16">
         <v>0</v>
       </c>
       <c r="BG8" s="16">
         <v>3</v>
       </c>
       <c r="BH8" s="16">
         <v>5</v>
       </c>
       <c r="BI8" s="16">
         <v>6</v>
       </c>
       <c r="BJ8" s="16">
         <v>4</v>
       </c>
       <c r="BK8" s="16">
         <v>5</v>
       </c>
       <c r="BL8" s="16">
         <v>3</v>
       </c>
       <c r="BM8" s="16">
         <v>13</v>
       </c>
-      <c r="BN8" s="53">
-[...2 lines deleted...]
-      <c r="BO8" s="16"/>
+      <c r="BN8" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO8" s="16">
+        <v>1</v>
+      </c>
       <c r="BP8" s="16"/>
       <c r="BQ8" s="16"/>
       <c r="BR8" s="16"/>
       <c r="BS8" s="16"/>
       <c r="BT8" s="16"/>
       <c r="BU8" s="16"/>
       <c r="BV8" s="27"/>
       <c r="BW8" s="27"/>
       <c r="BX8" s="27"/>
       <c r="BY8" s="27"/>
       <c r="BZ8" s="27"/>
       <c r="CA8" s="27"/>
       <c r="CB8" s="27"/>
       <c r="CC8" s="27"/>
       <c r="CD8" s="27"/>
       <c r="CE8" s="27"/>
       <c r="CF8" s="27"/>
       <c r="CG8" s="27"/>
       <c r="CH8" s="27"/>
       <c r="CI8" s="27"/>
       <c r="CJ8" s="27"/>
       <c r="CK8" s="27"/>
       <c r="CL8" s="27"/>
       <c r="CM8" s="27"/>
       <c r="CN8" s="27"/>
@@ -2802,54 +2799,56 @@
       </c>
       <c r="BF9" s="16">
         <v>0</v>
       </c>
       <c r="BG9" s="16">
         <v>1</v>
       </c>
       <c r="BH9" s="16">
         <v>0</v>
       </c>
       <c r="BI9" s="16">
         <v>4</v>
       </c>
       <c r="BJ9" s="16">
         <v>11</v>
       </c>
       <c r="BK9" s="16">
         <v>0</v>
       </c>
       <c r="BL9" s="16">
         <v>6</v>
       </c>
       <c r="BM9" s="16">
         <v>1</v>
       </c>
-      <c r="BN9" s="53">
-[...2 lines deleted...]
-      <c r="BO9" s="16"/>
+      <c r="BN9" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO9" s="16">
+        <v>2</v>
+      </c>
       <c r="BP9" s="16"/>
       <c r="BQ9" s="16"/>
       <c r="BR9" s="16"/>
       <c r="BS9" s="16"/>
       <c r="BT9" s="16"/>
       <c r="BU9" s="16"/>
       <c r="BV9" s="27"/>
       <c r="BW9" s="27"/>
       <c r="BX9" s="27"/>
       <c r="BY9" s="27"/>
       <c r="BZ9" s="27"/>
       <c r="CA9" s="27"/>
       <c r="CB9" s="27"/>
       <c r="CC9" s="27"/>
       <c r="CD9" s="27"/>
       <c r="CE9" s="27"/>
       <c r="CF9" s="27"/>
       <c r="CG9" s="27"/>
       <c r="CH9" s="27"/>
       <c r="CI9" s="27"/>
       <c r="CJ9" s="27"/>
       <c r="CK9" s="27"/>
       <c r="CL9" s="27"/>
       <c r="CM9" s="27"/>
       <c r="CN9" s="27"/>
@@ -3064,54 +3063,56 @@
       </c>
       <c r="BF10" s="16">
         <v>1</v>
       </c>
       <c r="BG10" s="16">
         <v>1</v>
       </c>
       <c r="BH10" s="16">
         <v>0</v>
       </c>
       <c r="BI10" s="16">
         <v>3</v>
       </c>
       <c r="BJ10" s="16">
         <v>0</v>
       </c>
       <c r="BK10" s="16">
         <v>0</v>
       </c>
       <c r="BL10" s="16">
         <v>7</v>
       </c>
       <c r="BM10" s="16">
         <v>0</v>
       </c>
-      <c r="BN10" s="53">
-[...2 lines deleted...]
-      <c r="BO10" s="16"/>
+      <c r="BN10" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="16">
+        <v>0</v>
+      </c>
       <c r="BP10" s="16"/>
       <c r="BQ10" s="16"/>
       <c r="BR10" s="16"/>
       <c r="BS10" s="16"/>
       <c r="BT10" s="16"/>
       <c r="BU10" s="16"/>
       <c r="BV10" s="27"/>
       <c r="BW10" s="27"/>
       <c r="BX10" s="27"/>
       <c r="BY10" s="27"/>
       <c r="BZ10" s="27"/>
       <c r="CA10" s="27"/>
       <c r="CB10" s="27"/>
       <c r="CC10" s="27"/>
       <c r="CD10" s="27"/>
       <c r="CE10" s="27"/>
       <c r="CF10" s="27"/>
       <c r="CG10" s="27"/>
       <c r="CH10" s="27"/>
       <c r="CI10" s="27"/>
       <c r="CJ10" s="27"/>
       <c r="CK10" s="27"/>
       <c r="CL10" s="27"/>
       <c r="CM10" s="27"/>
       <c r="CN10" s="27"/>
@@ -3325,54 +3326,56 @@
       </c>
       <c r="BF11" s="16">
         <v>1</v>
       </c>
       <c r="BG11" s="16">
         <v>9</v>
       </c>
       <c r="BH11" s="16">
         <v>2</v>
       </c>
       <c r="BI11" s="16">
         <v>5</v>
       </c>
       <c r="BJ11" s="16">
         <v>5</v>
       </c>
       <c r="BK11" s="16">
         <v>11</v>
       </c>
       <c r="BL11" s="16">
         <v>12</v>
       </c>
       <c r="BM11" s="16">
         <v>5</v>
       </c>
-      <c r="BN11" s="53">
-[...2 lines deleted...]
-      <c r="BO11" s="16"/>
+      <c r="BN11" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="16">
+        <v>1</v>
+      </c>
       <c r="BP11" s="16"/>
       <c r="BQ11" s="16"/>
       <c r="BR11" s="16"/>
       <c r="BS11" s="16"/>
       <c r="BT11" s="16"/>
       <c r="BU11" s="16"/>
       <c r="BV11" s="27"/>
       <c r="BW11" s="27"/>
       <c r="BX11" s="27"/>
       <c r="BY11" s="27"/>
       <c r="BZ11" s="27"/>
       <c r="CA11" s="27"/>
       <c r="CB11" s="27"/>
       <c r="CC11" s="27"/>
       <c r="CD11" s="27"/>
       <c r="CE11" s="27"/>
       <c r="CF11" s="27"/>
       <c r="CG11" s="27"/>
       <c r="CH11" s="27"/>
       <c r="CI11" s="27"/>
       <c r="CJ11" s="27"/>
       <c r="CK11" s="27"/>
       <c r="CL11" s="27"/>
       <c r="CM11" s="27"/>
       <c r="CN11" s="27"/>
@@ -3587,54 +3590,56 @@
       </c>
       <c r="BF12" s="16">
         <v>0</v>
       </c>
       <c r="BG12" s="16">
         <v>0</v>
       </c>
       <c r="BH12" s="16">
         <v>0</v>
       </c>
       <c r="BI12" s="16">
         <v>0</v>
       </c>
       <c r="BJ12" s="16">
         <v>1</v>
       </c>
       <c r="BK12" s="16">
         <v>3</v>
       </c>
       <c r="BL12" s="16">
         <v>0</v>
       </c>
       <c r="BM12" s="16">
         <v>1</v>
       </c>
-      <c r="BN12" s="53">
-[...2 lines deleted...]
-      <c r="BO12" s="16"/>
+      <c r="BN12" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO12" s="16">
+        <v>1</v>
+      </c>
       <c r="BP12" s="16"/>
       <c r="BQ12" s="16"/>
       <c r="BR12" s="16"/>
       <c r="BS12" s="16"/>
       <c r="BT12" s="16"/>
       <c r="BU12" s="16"/>
       <c r="BV12" s="27"/>
       <c r="BW12" s="27"/>
       <c r="BX12" s="27"/>
       <c r="BY12" s="27"/>
       <c r="BZ12" s="27"/>
       <c r="CA12" s="27"/>
       <c r="CB12" s="27"/>
       <c r="CC12" s="27"/>
       <c r="CD12" s="27"/>
       <c r="CE12" s="27"/>
       <c r="CF12" s="27"/>
       <c r="CG12" s="27"/>
       <c r="CH12" s="27"/>
       <c r="CI12" s="27"/>
       <c r="CJ12" s="27"/>
       <c r="CK12" s="27"/>
       <c r="CL12" s="27"/>
       <c r="CM12" s="27"/>
       <c r="CN12" s="27"/>
@@ -3848,54 +3853,56 @@
       </c>
       <c r="BF13" s="16">
         <v>1</v>
       </c>
       <c r="BG13" s="16">
         <v>1</v>
       </c>
       <c r="BH13" s="16">
         <v>3</v>
       </c>
       <c r="BI13" s="16">
         <v>5</v>
       </c>
       <c r="BJ13" s="16">
         <v>10</v>
       </c>
       <c r="BK13" s="16">
         <v>1</v>
       </c>
       <c r="BL13" s="16">
         <v>12</v>
       </c>
       <c r="BM13" s="16">
         <v>3</v>
       </c>
-      <c r="BN13" s="53">
-[...2 lines deleted...]
-      <c r="BO13" s="16"/>
+      <c r="BN13" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO13" s="16">
+        <v>5</v>
+      </c>
       <c r="BP13" s="16"/>
       <c r="BQ13" s="16"/>
       <c r="BR13" s="16"/>
       <c r="BS13" s="16"/>
       <c r="BT13" s="16"/>
       <c r="BU13" s="16"/>
       <c r="BV13" s="27"/>
       <c r="BW13" s="27"/>
       <c r="BX13" s="27"/>
       <c r="BY13" s="27"/>
       <c r="BZ13" s="27"/>
       <c r="CA13" s="27"/>
       <c r="CB13" s="27"/>
       <c r="CC13" s="27"/>
       <c r="CD13" s="27"/>
       <c r="CE13" s="27"/>
       <c r="CF13" s="27"/>
       <c r="CG13" s="27"/>
       <c r="CH13" s="27"/>
       <c r="CI13" s="27"/>
       <c r="CJ13" s="27"/>
       <c r="CK13" s="27"/>
       <c r="CL13" s="27"/>
       <c r="CM13" s="27"/>
       <c r="CN13" s="27"/>
@@ -4109,54 +4116,56 @@
       </c>
       <c r="BF14" s="16">
         <v>0</v>
       </c>
       <c r="BG14" s="16">
         <v>5</v>
       </c>
       <c r="BH14" s="16">
         <v>4</v>
       </c>
       <c r="BI14" s="16">
         <v>6</v>
       </c>
       <c r="BJ14" s="16">
         <v>1</v>
       </c>
       <c r="BK14" s="16">
         <v>11</v>
       </c>
       <c r="BL14" s="16">
         <v>7</v>
       </c>
       <c r="BM14" s="16">
         <v>4</v>
       </c>
-      <c r="BN14" s="53">
-[...2 lines deleted...]
-      <c r="BO14" s="16"/>
+      <c r="BN14" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO14" s="16">
+        <v>0</v>
+      </c>
       <c r="BP14" s="16"/>
       <c r="BQ14" s="16"/>
       <c r="BR14" s="16"/>
       <c r="BS14" s="16"/>
       <c r="BT14" s="16"/>
       <c r="BU14" s="16"/>
       <c r="BV14" s="27"/>
       <c r="BW14" s="27"/>
       <c r="BX14" s="27"/>
       <c r="BY14" s="27"/>
       <c r="BZ14" s="27"/>
       <c r="CA14" s="27"/>
       <c r="CB14" s="27"/>
       <c r="CC14" s="27"/>
       <c r="CD14" s="27"/>
       <c r="CE14" s="27"/>
       <c r="CF14" s="27"/>
       <c r="CG14" s="27"/>
       <c r="CH14" s="27"/>
       <c r="CI14" s="27"/>
       <c r="CJ14" s="27"/>
       <c r="CK14" s="27"/>
       <c r="CL14" s="27"/>
       <c r="CM14" s="27"/>
       <c r="CN14" s="27"/>
@@ -4371,54 +4380,56 @@
       </c>
       <c r="BF15" s="16">
         <v>0</v>
       </c>
       <c r="BG15" s="16">
         <v>5</v>
       </c>
       <c r="BH15" s="16">
         <v>0</v>
       </c>
       <c r="BI15" s="16">
         <v>3</v>
       </c>
       <c r="BJ15" s="16">
         <v>1</v>
       </c>
       <c r="BK15" s="16">
         <v>1</v>
       </c>
       <c r="BL15" s="16">
         <v>2</v>
       </c>
       <c r="BM15" s="16">
         <v>5</v>
       </c>
-      <c r="BN15" s="53">
-[...2 lines deleted...]
-      <c r="BO15" s="16"/>
+      <c r="BN15" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="16">
+        <v>0</v>
+      </c>
       <c r="BP15" s="16"/>
       <c r="BQ15" s="16"/>
       <c r="BR15" s="16"/>
       <c r="BS15" s="16"/>
       <c r="BT15" s="16"/>
       <c r="BU15" s="16"/>
       <c r="BV15" s="27"/>
       <c r="BW15" s="27"/>
       <c r="BX15" s="27"/>
       <c r="BY15" s="27"/>
       <c r="BZ15" s="27"/>
       <c r="CA15" s="27"/>
       <c r="CB15" s="27"/>
       <c r="CC15" s="27"/>
       <c r="CD15" s="27"/>
       <c r="CE15" s="27"/>
       <c r="CF15" s="27"/>
       <c r="CG15" s="27"/>
       <c r="CH15" s="27"/>
       <c r="CI15" s="27"/>
       <c r="CJ15" s="27"/>
       <c r="CK15" s="27"/>
       <c r="CL15" s="27"/>
       <c r="CM15" s="27"/>
       <c r="CN15" s="27"/>
@@ -4632,54 +4643,56 @@
       </c>
       <c r="BF16" s="16">
         <v>0</v>
       </c>
       <c r="BG16" s="16">
         <v>6</v>
       </c>
       <c r="BH16" s="16">
         <v>0</v>
       </c>
       <c r="BI16" s="16">
         <v>2</v>
       </c>
       <c r="BJ16" s="16">
         <v>1</v>
       </c>
       <c r="BK16" s="16">
         <v>1</v>
       </c>
       <c r="BL16" s="16">
         <v>0</v>
       </c>
       <c r="BM16" s="16">
         <v>0</v>
       </c>
-      <c r="BN16" s="53">
-[...2 lines deleted...]
-      <c r="BO16" s="16"/>
+      <c r="BN16" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO16" s="16">
+        <v>0</v>
+      </c>
       <c r="BP16" s="16"/>
       <c r="BQ16" s="16"/>
       <c r="BR16" s="16"/>
       <c r="BS16" s="16"/>
       <c r="BT16" s="16"/>
       <c r="BU16" s="16"/>
       <c r="BV16" s="27"/>
       <c r="BW16" s="27"/>
       <c r="BX16" s="27"/>
       <c r="BY16" s="27"/>
       <c r="BZ16" s="27"/>
       <c r="CA16" s="27"/>
       <c r="CB16" s="27"/>
       <c r="CC16" s="27"/>
       <c r="CD16" s="27"/>
       <c r="CE16" s="27"/>
       <c r="CF16" s="27"/>
       <c r="CG16" s="27"/>
       <c r="CH16" s="27"/>
       <c r="CI16" s="27"/>
       <c r="CJ16" s="27"/>
       <c r="CK16" s="27"/>
       <c r="CL16" s="27"/>
       <c r="CM16" s="27"/>
       <c r="CN16" s="27"/>
@@ -4722,125 +4735,125 @@
       <c r="DY16" s="27"/>
       <c r="DZ16" s="27"/>
       <c r="EA16" s="27"/>
       <c r="EB16" s="27"/>
       <c r="EC16" s="27"/>
       <c r="ED16" s="27"/>
       <c r="EE16" s="27"/>
       <c r="EF16" s="27"/>
       <c r="EG16" s="27"/>
       <c r="EH16" s="27"/>
       <c r="EI16" s="27"/>
       <c r="EJ16" s="27"/>
       <c r="EK16" s="27"/>
       <c r="EL16" s="27"/>
       <c r="EM16" s="27"/>
       <c r="EN16" s="27"/>
       <c r="EO16" s="27"/>
       <c r="EP16" s="27"/>
       <c r="EQ16" s="27"/>
       <c r="ER16" s="27"/>
       <c r="ES16" s="27"/>
       <c r="ET16" s="27"/>
       <c r="EU16" s="27"/>
     </row>
     <row r="17" spans="1:151" s="20" customFormat="1" ht="11.25">
-      <c r="A17" s="67" t="s">
+      <c r="A17" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="67"/>
-[...70 lines deleted...]
-      <c r="BU17" s="67"/>
+      <c r="B17" s="66"/>
+      <c r="C17" s="66"/>
+      <c r="D17" s="66"/>
+      <c r="E17" s="66"/>
+      <c r="F17" s="66"/>
+      <c r="G17" s="66"/>
+      <c r="H17" s="66"/>
+      <c r="I17" s="66"/>
+      <c r="J17" s="66"/>
+      <c r="K17" s="66"/>
+      <c r="L17" s="66"/>
+      <c r="M17" s="66"/>
+      <c r="N17" s="66"/>
+      <c r="O17" s="66"/>
+      <c r="P17" s="66"/>
+      <c r="Q17" s="66"/>
+      <c r="R17" s="66"/>
+      <c r="S17" s="66"/>
+      <c r="T17" s="66"/>
+      <c r="U17" s="66"/>
+      <c r="V17" s="66"/>
+      <c r="W17" s="66"/>
+      <c r="X17" s="66"/>
+      <c r="Y17" s="66"/>
+      <c r="Z17" s="66"/>
+      <c r="AA17" s="66"/>
+      <c r="AB17" s="66"/>
+      <c r="AC17" s="66"/>
+      <c r="AD17" s="66"/>
+      <c r="AE17" s="66"/>
+      <c r="AF17" s="66"/>
+      <c r="AG17" s="66"/>
+      <c r="AH17" s="66"/>
+      <c r="AI17" s="66"/>
+      <c r="AJ17" s="66"/>
+      <c r="AK17" s="66"/>
+      <c r="AL17" s="66"/>
+      <c r="AM17" s="66"/>
+      <c r="AN17" s="66"/>
+      <c r="AO17" s="66"/>
+      <c r="AP17" s="66"/>
+      <c r="AQ17" s="66"/>
+      <c r="AR17" s="66"/>
+      <c r="AS17" s="66"/>
+      <c r="AT17" s="66"/>
+      <c r="AU17" s="66"/>
+      <c r="AV17" s="66"/>
+      <c r="AW17" s="66"/>
+      <c r="AX17" s="66"/>
+      <c r="AY17" s="66"/>
+      <c r="AZ17" s="66"/>
+      <c r="BA17" s="66"/>
+      <c r="BB17" s="66"/>
+      <c r="BC17" s="66"/>
+      <c r="BD17" s="66"/>
+      <c r="BE17" s="66"/>
+      <c r="BF17" s="66"/>
+      <c r="BG17" s="66"/>
+      <c r="BH17" s="66"/>
+      <c r="BI17" s="66"/>
+      <c r="BJ17" s="66"/>
+      <c r="BK17" s="66"/>
+      <c r="BL17" s="66"/>
+      <c r="BM17" s="66"/>
+      <c r="BN17" s="66"/>
+      <c r="BO17" s="66"/>
+      <c r="BP17" s="66"/>
+      <c r="BQ17" s="66"/>
+      <c r="BR17" s="66"/>
+      <c r="BS17" s="66"/>
+      <c r="BT17" s="66"/>
+      <c r="BU17" s="66"/>
       <c r="BV17" s="27"/>
       <c r="BW17" s="27"/>
       <c r="BX17" s="27"/>
       <c r="BY17" s="27"/>
       <c r="BZ17" s="27"/>
       <c r="CA17" s="27"/>
       <c r="CB17" s="27"/>
       <c r="CC17" s="27"/>
       <c r="CD17" s="27"/>
       <c r="CE17" s="27"/>
       <c r="CF17" s="27"/>
       <c r="CG17" s="27"/>
       <c r="CH17" s="27"/>
       <c r="CI17" s="27"/>
       <c r="CJ17" s="27"/>
       <c r="CK17" s="27"/>
       <c r="CL17" s="27"/>
       <c r="CM17" s="27"/>
       <c r="CN17" s="27"/>
       <c r="CO17" s="27"/>
       <c r="CP17" s="27"/>
       <c r="CQ17" s="27"/>
       <c r="CR17" s="27"/>
       <c r="CS17" s="27"/>
       <c r="CT17" s="27"/>
@@ -5072,54 +5085,56 @@
       </c>
       <c r="BF18" s="16">
         <v>5</v>
       </c>
       <c r="BG18" s="16">
         <v>48</v>
       </c>
       <c r="BH18" s="16">
         <v>54</v>
       </c>
       <c r="BI18" s="16">
         <v>58</v>
       </c>
       <c r="BJ18" s="16">
         <v>48</v>
       </c>
       <c r="BK18" s="16">
         <v>39</v>
       </c>
       <c r="BL18" s="16">
         <v>58</v>
       </c>
       <c r="BM18" s="16">
         <v>79</v>
       </c>
-      <c r="BN18" s="81">
+      <c r="BN18" s="16">
         <v>8</v>
       </c>
-      <c r="BO18" s="16"/>
+      <c r="BO18" s="16">
+        <v>20</v>
+      </c>
       <c r="BP18" s="16"/>
       <c r="BQ18" s="16"/>
       <c r="BR18" s="16"/>
       <c r="BS18" s="16"/>
       <c r="BT18" s="16"/>
       <c r="BU18" s="16"/>
       <c r="BV18" s="27"/>
       <c r="BW18" s="27"/>
       <c r="BX18" s="27"/>
       <c r="BY18" s="27"/>
       <c r="BZ18" s="27"/>
       <c r="CA18" s="27"/>
       <c r="CB18" s="27"/>
       <c r="CC18" s="27"/>
       <c r="CD18" s="27"/>
       <c r="CE18" s="27"/>
       <c r="CF18" s="27"/>
       <c r="CG18" s="27"/>
       <c r="CH18" s="27"/>
       <c r="CI18" s="27"/>
       <c r="CJ18" s="27"/>
       <c r="CK18" s="27"/>
       <c r="CL18" s="27"/>
       <c r="CM18" s="27"/>
       <c r="CN18" s="27"/>
@@ -5333,54 +5348,56 @@
       </c>
       <c r="BF19" s="16">
         <v>4</v>
       </c>
       <c r="BG19" s="16">
         <v>37</v>
       </c>
       <c r="BH19" s="16">
         <v>46</v>
       </c>
       <c r="BI19" s="16">
         <v>45</v>
       </c>
       <c r="BJ19" s="16">
         <v>42</v>
       </c>
       <c r="BK19" s="16">
         <v>31</v>
       </c>
       <c r="BL19" s="16">
         <v>49</v>
       </c>
       <c r="BM19" s="16">
         <v>61</v>
       </c>
-      <c r="BN19" s="81">
+      <c r="BN19" s="16">
         <v>8</v>
       </c>
-      <c r="BO19" s="16"/>
+      <c r="BO19" s="16">
+        <v>19</v>
+      </c>
       <c r="BP19" s="16"/>
       <c r="BQ19" s="16"/>
       <c r="BR19" s="16"/>
       <c r="BS19" s="16"/>
       <c r="BT19" s="16"/>
       <c r="BU19" s="16"/>
       <c r="BV19" s="27"/>
       <c r="BW19" s="27"/>
       <c r="BX19" s="27"/>
       <c r="BY19" s="27"/>
       <c r="BZ19" s="27"/>
       <c r="CA19" s="27"/>
       <c r="CB19" s="27"/>
       <c r="CC19" s="27"/>
       <c r="CD19" s="27"/>
       <c r="CE19" s="27"/>
       <c r="CF19" s="27"/>
       <c r="CG19" s="27"/>
       <c r="CH19" s="27"/>
       <c r="CI19" s="27"/>
       <c r="CJ19" s="27"/>
       <c r="CK19" s="27"/>
       <c r="CL19" s="27"/>
       <c r="CM19" s="27"/>
       <c r="CN19" s="27"/>
@@ -5594,54 +5611,56 @@
       </c>
       <c r="BF20" s="16">
         <v>0</v>
       </c>
       <c r="BG20" s="16">
         <v>3</v>
       </c>
       <c r="BH20" s="16">
         <v>5</v>
       </c>
       <c r="BI20" s="16">
         <v>6</v>
       </c>
       <c r="BJ20" s="16">
         <v>4</v>
       </c>
       <c r="BK20" s="16">
         <v>4</v>
       </c>
       <c r="BL20" s="16">
         <v>3</v>
       </c>
       <c r="BM20" s="16">
         <v>10</v>
       </c>
-      <c r="BN20" s="81">
-[...2 lines deleted...]
-      <c r="BO20" s="16"/>
+      <c r="BN20" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO20" s="16">
+        <v>1</v>
+      </c>
       <c r="BP20" s="16"/>
       <c r="BQ20" s="16"/>
       <c r="BR20" s="16"/>
       <c r="BS20" s="16"/>
       <c r="BT20" s="16"/>
       <c r="BU20" s="16"/>
       <c r="BV20" s="27"/>
       <c r="BW20" s="27"/>
       <c r="BX20" s="27"/>
       <c r="BY20" s="27"/>
       <c r="BZ20" s="27"/>
       <c r="CA20" s="27"/>
       <c r="CB20" s="27"/>
       <c r="CC20" s="27"/>
       <c r="CD20" s="27"/>
       <c r="CE20" s="27"/>
       <c r="CF20" s="27"/>
       <c r="CG20" s="27"/>
       <c r="CH20" s="27"/>
       <c r="CI20" s="27"/>
       <c r="CJ20" s="27"/>
       <c r="CK20" s="27"/>
       <c r="CL20" s="27"/>
       <c r="CM20" s="27"/>
       <c r="CN20" s="27"/>
@@ -5855,54 +5874,56 @@
       </c>
       <c r="BF21" s="16">
         <v>1</v>
       </c>
       <c r="BG21" s="16">
         <v>0</v>
       </c>
       <c r="BH21" s="16">
         <v>0</v>
       </c>
       <c r="BI21" s="16">
         <v>2</v>
       </c>
       <c r="BJ21" s="16">
         <v>0</v>
       </c>
       <c r="BK21" s="16">
         <v>0</v>
       </c>
       <c r="BL21" s="16">
         <v>2</v>
       </c>
       <c r="BM21" s="16">
         <v>0</v>
       </c>
-      <c r="BN21" s="81">
-[...2 lines deleted...]
-      <c r="BO21" s="16"/>
+      <c r="BN21" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO21" s="16">
+        <v>0</v>
+      </c>
       <c r="BP21" s="16"/>
       <c r="BQ21" s="16"/>
       <c r="BR21" s="16"/>
       <c r="BS21" s="16"/>
       <c r="BT21" s="16"/>
       <c r="BU21" s="16"/>
       <c r="BV21" s="27"/>
       <c r="BW21" s="27"/>
       <c r="BX21" s="27"/>
       <c r="BY21" s="27"/>
       <c r="BZ21" s="27"/>
       <c r="CA21" s="27"/>
       <c r="CB21" s="27"/>
       <c r="CC21" s="27"/>
       <c r="CD21" s="27"/>
       <c r="CE21" s="27"/>
       <c r="CF21" s="27"/>
       <c r="CG21" s="27"/>
       <c r="CH21" s="27"/>
       <c r="CI21" s="27"/>
       <c r="CJ21" s="27"/>
       <c r="CK21" s="27"/>
       <c r="CL21" s="27"/>
       <c r="CM21" s="27"/>
       <c r="CN21" s="27"/>
@@ -6116,54 +6137,56 @@
       </c>
       <c r="BF22" s="16">
         <v>0</v>
       </c>
       <c r="BG22" s="16">
         <v>2</v>
       </c>
       <c r="BH22" s="16">
         <v>3</v>
       </c>
       <c r="BI22" s="16">
         <v>1</v>
       </c>
       <c r="BJ22" s="16">
         <v>1</v>
       </c>
       <c r="BK22" s="16">
         <v>4</v>
       </c>
       <c r="BL22" s="16">
         <v>3</v>
       </c>
       <c r="BM22" s="16">
         <v>3</v>
       </c>
-      <c r="BN22" s="81">
-[...2 lines deleted...]
-      <c r="BO22" s="16"/>
+      <c r="BN22" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO22" s="16">
+        <v>0</v>
+      </c>
       <c r="BP22" s="16"/>
       <c r="BQ22" s="16"/>
       <c r="BR22" s="16"/>
       <c r="BS22" s="16"/>
       <c r="BT22" s="16"/>
       <c r="BU22" s="16"/>
       <c r="BV22" s="27"/>
       <c r="BW22" s="27"/>
       <c r="BX22" s="27"/>
       <c r="BY22" s="27"/>
       <c r="BZ22" s="27"/>
       <c r="CA22" s="27"/>
       <c r="CB22" s="27"/>
       <c r="CC22" s="27"/>
       <c r="CD22" s="27"/>
       <c r="CE22" s="27"/>
       <c r="CF22" s="27"/>
       <c r="CG22" s="27"/>
       <c r="CH22" s="27"/>
       <c r="CI22" s="27"/>
       <c r="CJ22" s="27"/>
       <c r="CK22" s="27"/>
       <c r="CL22" s="27"/>
       <c r="CM22" s="27"/>
       <c r="CN22" s="27"/>
@@ -6377,54 +6400,56 @@
       </c>
       <c r="BF23" s="16">
         <v>0</v>
       </c>
       <c r="BG23" s="16">
         <v>3</v>
       </c>
       <c r="BH23" s="16">
         <v>0</v>
       </c>
       <c r="BI23" s="16">
         <v>2</v>
       </c>
       <c r="BJ23" s="16">
         <v>0</v>
       </c>
       <c r="BK23" s="16">
         <v>0</v>
       </c>
       <c r="BL23" s="16">
         <v>1</v>
       </c>
       <c r="BM23" s="16">
         <v>5</v>
       </c>
-      <c r="BN23" s="81">
-[...2 lines deleted...]
-      <c r="BO23" s="16"/>
+      <c r="BN23" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO23" s="16">
+        <v>0</v>
+      </c>
       <c r="BP23" s="16"/>
       <c r="BQ23" s="16"/>
       <c r="BR23" s="16"/>
       <c r="BS23" s="16"/>
       <c r="BT23" s="16"/>
       <c r="BU23" s="16"/>
       <c r="BV23" s="27"/>
       <c r="BW23" s="27"/>
       <c r="BX23" s="27"/>
       <c r="BY23" s="27"/>
       <c r="BZ23" s="27"/>
       <c r="CA23" s="27"/>
       <c r="CB23" s="27"/>
       <c r="CC23" s="27"/>
       <c r="CD23" s="27"/>
       <c r="CE23" s="27"/>
       <c r="CF23" s="27"/>
       <c r="CG23" s="27"/>
       <c r="CH23" s="27"/>
       <c r="CI23" s="27"/>
       <c r="CJ23" s="27"/>
       <c r="CK23" s="27"/>
       <c r="CL23" s="27"/>
       <c r="CM23" s="27"/>
       <c r="CN23" s="27"/>
@@ -6638,54 +6663,56 @@
       </c>
       <c r="BF24" s="16">
         <v>0</v>
       </c>
       <c r="BG24" s="16">
         <v>3</v>
       </c>
       <c r="BH24" s="16">
         <v>0</v>
       </c>
       <c r="BI24" s="16">
         <v>2</v>
       </c>
       <c r="BJ24" s="16">
         <v>1</v>
       </c>
       <c r="BK24" s="16">
         <v>0</v>
       </c>
       <c r="BL24" s="16">
         <v>0</v>
       </c>
       <c r="BM24" s="16">
         <v>0</v>
       </c>
-      <c r="BN24" s="81">
-[...2 lines deleted...]
-      <c r="BO24" s="16"/>
+      <c r="BN24" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO24" s="16">
+        <v>0</v>
+      </c>
       <c r="BP24" s="16"/>
       <c r="BQ24" s="16"/>
       <c r="BR24" s="16"/>
       <c r="BS24" s="16"/>
       <c r="BT24" s="16"/>
       <c r="BU24" s="16"/>
       <c r="BV24" s="27"/>
       <c r="BW24" s="27"/>
       <c r="BX24" s="27"/>
       <c r="BY24" s="27"/>
       <c r="BZ24" s="27"/>
       <c r="CA24" s="27"/>
       <c r="CB24" s="27"/>
       <c r="CC24" s="27"/>
       <c r="CD24" s="27"/>
       <c r="CE24" s="27"/>
       <c r="CF24" s="27"/>
       <c r="CG24" s="27"/>
       <c r="CH24" s="27"/>
       <c r="CI24" s="27"/>
       <c r="CJ24" s="27"/>
       <c r="CK24" s="27"/>
       <c r="CL24" s="27"/>
       <c r="CM24" s="27"/>
       <c r="CN24" s="27"/>
@@ -6728,125 +6755,125 @@
       <c r="DY24" s="27"/>
       <c r="DZ24" s="27"/>
       <c r="EA24" s="27"/>
       <c r="EB24" s="27"/>
       <c r="EC24" s="27"/>
       <c r="ED24" s="27"/>
       <c r="EE24" s="27"/>
       <c r="EF24" s="27"/>
       <c r="EG24" s="27"/>
       <c r="EH24" s="27"/>
       <c r="EI24" s="27"/>
       <c r="EJ24" s="27"/>
       <c r="EK24" s="27"/>
       <c r="EL24" s="27"/>
       <c r="EM24" s="27"/>
       <c r="EN24" s="27"/>
       <c r="EO24" s="27"/>
       <c r="EP24" s="27"/>
       <c r="EQ24" s="27"/>
       <c r="ER24" s="27"/>
       <c r="ES24" s="27"/>
       <c r="ET24" s="27"/>
       <c r="EU24" s="27"/>
     </row>
     <row r="25" spans="1:151" s="20" customFormat="1" ht="11.25">
-      <c r="A25" s="68" t="s">
+      <c r="A25" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="68"/>
-[...70 lines deleted...]
-      <c r="BU25" s="68"/>
+      <c r="B25" s="67"/>
+      <c r="C25" s="67"/>
+      <c r="D25" s="67"/>
+      <c r="E25" s="67"/>
+      <c r="F25" s="67"/>
+      <c r="G25" s="67"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="67"/>
+      <c r="J25" s="67"/>
+      <c r="K25" s="67"/>
+      <c r="L25" s="67"/>
+      <c r="M25" s="67"/>
+      <c r="N25" s="67"/>
+      <c r="O25" s="67"/>
+      <c r="P25" s="67"/>
+      <c r="Q25" s="67"/>
+      <c r="R25" s="67"/>
+      <c r="S25" s="67"/>
+      <c r="T25" s="67"/>
+      <c r="U25" s="67"/>
+      <c r="V25" s="67"/>
+      <c r="W25" s="67"/>
+      <c r="X25" s="67"/>
+      <c r="Y25" s="67"/>
+      <c r="Z25" s="67"/>
+      <c r="AA25" s="67"/>
+      <c r="AB25" s="67"/>
+      <c r="AC25" s="67"/>
+      <c r="AD25" s="67"/>
+      <c r="AE25" s="67"/>
+      <c r="AF25" s="67"/>
+      <c r="AG25" s="67"/>
+      <c r="AH25" s="67"/>
+      <c r="AI25" s="67"/>
+      <c r="AJ25" s="67"/>
+      <c r="AK25" s="67"/>
+      <c r="AL25" s="67"/>
+      <c r="AM25" s="67"/>
+      <c r="AN25" s="67"/>
+      <c r="AO25" s="67"/>
+      <c r="AP25" s="67"/>
+      <c r="AQ25" s="67"/>
+      <c r="AR25" s="67"/>
+      <c r="AS25" s="67"/>
+      <c r="AT25" s="67"/>
+      <c r="AU25" s="67"/>
+      <c r="AV25" s="67"/>
+      <c r="AW25" s="67"/>
+      <c r="AX25" s="67"/>
+      <c r="AY25" s="67"/>
+      <c r="AZ25" s="67"/>
+      <c r="BA25" s="67"/>
+      <c r="BB25" s="67"/>
+      <c r="BC25" s="67"/>
+      <c r="BD25" s="67"/>
+      <c r="BE25" s="67"/>
+      <c r="BF25" s="67"/>
+      <c r="BG25" s="67"/>
+      <c r="BH25" s="67"/>
+      <c r="BI25" s="67"/>
+      <c r="BJ25" s="67"/>
+      <c r="BK25" s="67"/>
+      <c r="BL25" s="67"/>
+      <c r="BM25" s="67"/>
+      <c r="BN25" s="67"/>
+      <c r="BO25" s="67"/>
+      <c r="BP25" s="67"/>
+      <c r="BQ25" s="67"/>
+      <c r="BR25" s="67"/>
+      <c r="BS25" s="67"/>
+      <c r="BT25" s="67"/>
+      <c r="BU25" s="67"/>
       <c r="BV25" s="27"/>
       <c r="BW25" s="27"/>
       <c r="BX25" s="27"/>
       <c r="BY25" s="27"/>
       <c r="BZ25" s="27"/>
       <c r="CA25" s="27"/>
       <c r="CB25" s="27"/>
       <c r="CC25" s="27"/>
       <c r="CD25" s="27"/>
       <c r="CE25" s="27"/>
       <c r="CF25" s="27"/>
       <c r="CG25" s="27"/>
       <c r="CH25" s="27"/>
       <c r="CI25" s="27"/>
       <c r="CJ25" s="27"/>
       <c r="CK25" s="27"/>
       <c r="CL25" s="27"/>
       <c r="CM25" s="27"/>
       <c r="CN25" s="27"/>
       <c r="CO25" s="27"/>
       <c r="CP25" s="27"/>
       <c r="CQ25" s="27"/>
       <c r="CR25" s="27"/>
       <c r="CS25" s="27"/>
       <c r="CT25" s="27"/>
@@ -7078,54 +7105,56 @@
       </c>
       <c r="BF26" s="32">
         <v>4</v>
       </c>
       <c r="BG26" s="32">
         <v>26</v>
       </c>
       <c r="BH26" s="32">
         <v>22</v>
       </c>
       <c r="BI26" s="32">
         <v>46</v>
       </c>
       <c r="BJ26" s="32">
         <v>47</v>
       </c>
       <c r="BK26" s="32">
         <v>35</v>
       </c>
       <c r="BL26" s="32">
         <v>48</v>
       </c>
       <c r="BM26" s="32">
         <v>30</v>
       </c>
-      <c r="BN26" s="53">
+      <c r="BN26" s="16">
         <v>4</v>
       </c>
-      <c r="BO26" s="16"/>
+      <c r="BO26" s="16">
+        <v>14</v>
+      </c>
       <c r="BP26" s="16"/>
       <c r="BQ26" s="32"/>
       <c r="BR26" s="32"/>
       <c r="BS26" s="32"/>
       <c r="BT26" s="32"/>
       <c r="BU26" s="32"/>
       <c r="BV26" s="27"/>
       <c r="BW26" s="27"/>
       <c r="BX26" s="27"/>
       <c r="BY26" s="27"/>
       <c r="BZ26" s="27"/>
       <c r="CA26" s="27"/>
       <c r="CB26" s="27"/>
       <c r="CC26" s="27"/>
       <c r="CD26" s="27"/>
       <c r="CE26" s="27"/>
       <c r="CF26" s="27"/>
       <c r="CG26" s="27"/>
       <c r="CH26" s="27"/>
       <c r="CI26" s="27"/>
       <c r="CJ26" s="27"/>
       <c r="CK26" s="27"/>
       <c r="CL26" s="27"/>
       <c r="CM26" s="27"/>
       <c r="CN26" s="27"/>
@@ -7339,54 +7368,56 @@
       </c>
       <c r="BF27" s="32">
         <v>2</v>
       </c>
       <c r="BG27" s="32">
         <v>6</v>
       </c>
       <c r="BH27" s="32">
         <v>16</v>
       </c>
       <c r="BI27" s="32">
         <v>25</v>
       </c>
       <c r="BJ27" s="32">
         <v>19</v>
       </c>
       <c r="BK27" s="32">
         <v>10</v>
       </c>
       <c r="BL27" s="32">
         <v>8</v>
       </c>
       <c r="BM27" s="32">
         <v>16</v>
       </c>
-      <c r="BN27" s="53">
+      <c r="BN27" s="16">
         <v>4</v>
       </c>
-      <c r="BO27" s="16"/>
+      <c r="BO27" s="16">
+        <v>5</v>
+      </c>
       <c r="BP27" s="16"/>
       <c r="BQ27" s="32"/>
       <c r="BR27" s="32"/>
       <c r="BS27" s="32"/>
       <c r="BT27" s="32"/>
       <c r="BU27" s="32"/>
       <c r="BV27" s="27"/>
       <c r="BW27" s="27"/>
       <c r="BX27" s="27"/>
       <c r="BY27" s="27"/>
       <c r="BZ27" s="27"/>
       <c r="CA27" s="27"/>
       <c r="CB27" s="27"/>
       <c r="CC27" s="27"/>
       <c r="CD27" s="27"/>
       <c r="CE27" s="27"/>
       <c r="CF27" s="27"/>
       <c r="CG27" s="27"/>
       <c r="CH27" s="27"/>
       <c r="CI27" s="27"/>
       <c r="CJ27" s="27"/>
       <c r="CK27" s="27"/>
       <c r="CL27" s="27"/>
       <c r="CM27" s="27"/>
       <c r="CN27" s="27"/>
@@ -7600,54 +7631,56 @@
       </c>
       <c r="BF28" s="32">
         <v>0</v>
       </c>
       <c r="BG28" s="32">
         <v>0</v>
       </c>
       <c r="BH28" s="32">
         <v>0</v>
       </c>
       <c r="BI28" s="32">
         <v>0</v>
       </c>
       <c r="BJ28" s="32">
         <v>0</v>
       </c>
       <c r="BK28" s="32">
         <v>1</v>
       </c>
       <c r="BL28" s="32">
         <v>0</v>
       </c>
       <c r="BM28" s="32">
         <v>3</v>
       </c>
-      <c r="BN28" s="53">
-[...2 lines deleted...]
-      <c r="BO28" s="16"/>
+      <c r="BN28" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO28" s="16">
+        <v>0</v>
+      </c>
       <c r="BP28" s="16"/>
       <c r="BQ28" s="32"/>
       <c r="BR28" s="32"/>
       <c r="BS28" s="32"/>
       <c r="BT28" s="32"/>
       <c r="BU28" s="32"/>
       <c r="BV28" s="27"/>
       <c r="BW28" s="27"/>
       <c r="BX28" s="27"/>
       <c r="BY28" s="27"/>
       <c r="BZ28" s="27"/>
       <c r="CA28" s="27"/>
       <c r="CB28" s="27"/>
       <c r="CC28" s="27"/>
       <c r="CD28" s="27"/>
       <c r="CE28" s="27"/>
       <c r="CF28" s="27"/>
       <c r="CG28" s="27"/>
       <c r="CH28" s="27"/>
       <c r="CI28" s="27"/>
       <c r="CJ28" s="27"/>
       <c r="CK28" s="27"/>
       <c r="CL28" s="27"/>
       <c r="CM28" s="27"/>
       <c r="CN28" s="27"/>
@@ -7861,54 +7894,56 @@
       </c>
       <c r="BF29" s="32">
         <v>0</v>
       </c>
       <c r="BG29" s="32">
         <v>1</v>
       </c>
       <c r="BH29" s="32">
         <v>0</v>
       </c>
       <c r="BI29" s="32">
         <v>4</v>
       </c>
       <c r="BJ29" s="32">
         <v>11</v>
       </c>
       <c r="BK29" s="32">
         <v>0</v>
       </c>
       <c r="BL29" s="32">
         <v>6</v>
       </c>
       <c r="BM29" s="32">
         <v>1</v>
       </c>
-      <c r="BN29" s="53">
-[...2 lines deleted...]
-      <c r="BO29" s="16"/>
+      <c r="BN29" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO29" s="16">
+        <v>2</v>
+      </c>
       <c r="BP29" s="16"/>
       <c r="BQ29" s="32"/>
       <c r="BR29" s="32"/>
       <c r="BS29" s="32"/>
       <c r="BT29" s="32"/>
       <c r="BU29" s="32"/>
       <c r="BV29" s="27"/>
       <c r="BW29" s="27"/>
       <c r="BX29" s="27"/>
       <c r="BY29" s="27"/>
       <c r="BZ29" s="27"/>
       <c r="CA29" s="27"/>
       <c r="CB29" s="27"/>
       <c r="CC29" s="27"/>
       <c r="CD29" s="27"/>
       <c r="CE29" s="27"/>
       <c r="CF29" s="27"/>
       <c r="CG29" s="27"/>
       <c r="CH29" s="27"/>
       <c r="CI29" s="27"/>
       <c r="CJ29" s="27"/>
       <c r="CK29" s="27"/>
       <c r="CL29" s="27"/>
       <c r="CM29" s="27"/>
       <c r="CN29" s="27"/>
@@ -8122,54 +8157,56 @@
       </c>
       <c r="BF30" s="32">
         <v>0</v>
       </c>
       <c r="BG30" s="32">
         <v>1</v>
       </c>
       <c r="BH30" s="32">
         <v>0</v>
       </c>
       <c r="BI30" s="32">
         <v>1</v>
       </c>
       <c r="BJ30" s="32">
         <v>0</v>
       </c>
       <c r="BK30" s="32">
         <v>0</v>
       </c>
       <c r="BL30" s="32">
         <v>5</v>
       </c>
       <c r="BM30" s="32">
         <v>0</v>
       </c>
-      <c r="BN30" s="53">
-[...2 lines deleted...]
-      <c r="BO30" s="16"/>
+      <c r="BN30" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO30" s="16">
+        <v>0</v>
+      </c>
       <c r="BP30" s="16"/>
       <c r="BQ30" s="32"/>
       <c r="BR30" s="32"/>
       <c r="BS30" s="32"/>
       <c r="BT30" s="32"/>
       <c r="BU30" s="32"/>
       <c r="BV30" s="27"/>
       <c r="BW30" s="27"/>
       <c r="BX30" s="27"/>
       <c r="BY30" s="27"/>
       <c r="BZ30" s="27"/>
       <c r="CA30" s="27"/>
       <c r="CB30" s="27"/>
       <c r="CC30" s="27"/>
       <c r="CD30" s="27"/>
       <c r="CE30" s="27"/>
       <c r="CF30" s="27"/>
       <c r="CG30" s="27"/>
       <c r="CH30" s="27"/>
       <c r="CI30" s="27"/>
       <c r="CJ30" s="27"/>
       <c r="CK30" s="27"/>
       <c r="CL30" s="27"/>
       <c r="CM30" s="27"/>
       <c r="CN30" s="27"/>
@@ -8383,54 +8420,56 @@
       </c>
       <c r="BF31" s="32">
         <v>1</v>
       </c>
       <c r="BG31" s="32">
         <v>9</v>
       </c>
       <c r="BH31" s="32">
         <v>2</v>
       </c>
       <c r="BI31" s="32">
         <v>5</v>
       </c>
       <c r="BJ31" s="32">
         <v>5</v>
       </c>
       <c r="BK31" s="32">
         <v>11</v>
       </c>
       <c r="BL31" s="32">
         <v>12</v>
       </c>
       <c r="BM31" s="32">
         <v>5</v>
       </c>
-      <c r="BN31" s="53">
-[...2 lines deleted...]
-      <c r="BO31" s="16"/>
+      <c r="BN31" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO31" s="16">
+        <v>1</v>
+      </c>
       <c r="BP31" s="16"/>
       <c r="BQ31" s="32"/>
       <c r="BR31" s="32"/>
       <c r="BS31" s="32"/>
       <c r="BT31" s="32"/>
       <c r="BU31" s="32"/>
       <c r="BV31" s="27"/>
       <c r="BW31" s="27"/>
       <c r="BX31" s="27"/>
       <c r="BY31" s="27"/>
       <c r="BZ31" s="27"/>
       <c r="CA31" s="27"/>
       <c r="CB31" s="27"/>
       <c r="CC31" s="27"/>
       <c r="CD31" s="27"/>
       <c r="CE31" s="27"/>
       <c r="CF31" s="27"/>
       <c r="CG31" s="27"/>
       <c r="CH31" s="27"/>
       <c r="CI31" s="27"/>
       <c r="CJ31" s="27"/>
       <c r="CK31" s="27"/>
       <c r="CL31" s="27"/>
       <c r="CM31" s="27"/>
       <c r="CN31" s="27"/>
@@ -8644,54 +8683,56 @@
       </c>
       <c r="BF32" s="32">
         <v>0</v>
       </c>
       <c r="BG32" s="32">
         <v>0</v>
       </c>
       <c r="BH32" s="32">
         <v>0</v>
       </c>
       <c r="BI32" s="32">
         <v>0</v>
       </c>
       <c r="BJ32" s="32">
         <v>1</v>
       </c>
       <c r="BK32" s="32">
         <v>3</v>
       </c>
       <c r="BL32" s="32">
         <v>0</v>
       </c>
       <c r="BM32" s="32">
         <v>1</v>
       </c>
-      <c r="BN32" s="53">
-[...2 lines deleted...]
-      <c r="BO32" s="16"/>
+      <c r="BN32" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO32" s="16">
+        <v>1</v>
+      </c>
       <c r="BP32" s="16"/>
       <c r="BQ32" s="32"/>
       <c r="BR32" s="32"/>
       <c r="BS32" s="32"/>
       <c r="BT32" s="32"/>
       <c r="BU32" s="32"/>
       <c r="BV32" s="27"/>
       <c r="BW32" s="27"/>
       <c r="BX32" s="27"/>
       <c r="BY32" s="27"/>
       <c r="BZ32" s="27"/>
       <c r="CA32" s="27"/>
       <c r="CB32" s="27"/>
       <c r="CC32" s="27"/>
       <c r="CD32" s="27"/>
       <c r="CE32" s="27"/>
       <c r="CF32" s="27"/>
       <c r="CG32" s="27"/>
       <c r="CH32" s="27"/>
       <c r="CI32" s="27"/>
       <c r="CJ32" s="27"/>
       <c r="CK32" s="27"/>
       <c r="CL32" s="27"/>
       <c r="CM32" s="27"/>
       <c r="CN32" s="27"/>
@@ -8905,54 +8946,56 @@
       </c>
       <c r="BF33" s="32">
         <v>1</v>
       </c>
       <c r="BG33" s="32">
         <v>1</v>
       </c>
       <c r="BH33" s="32">
         <v>3</v>
       </c>
       <c r="BI33" s="32">
         <v>5</v>
       </c>
       <c r="BJ33" s="32">
         <v>10</v>
       </c>
       <c r="BK33" s="32">
         <v>1</v>
       </c>
       <c r="BL33" s="32">
         <v>12</v>
       </c>
       <c r="BM33" s="32">
         <v>3</v>
       </c>
-      <c r="BN33" s="53">
-[...2 lines deleted...]
-      <c r="BO33" s="16"/>
+      <c r="BN33" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO33" s="16">
+        <v>5</v>
+      </c>
       <c r="BP33" s="16"/>
       <c r="BQ33" s="32"/>
       <c r="BR33" s="32"/>
       <c r="BS33" s="32"/>
       <c r="BT33" s="32"/>
       <c r="BU33" s="32"/>
       <c r="BV33" s="27"/>
       <c r="BW33" s="27"/>
       <c r="BX33" s="27"/>
       <c r="BY33" s="27"/>
       <c r="BZ33" s="27"/>
       <c r="CA33" s="27"/>
       <c r="CB33" s="27"/>
       <c r="CC33" s="27"/>
       <c r="CD33" s="27"/>
       <c r="CE33" s="27"/>
       <c r="CF33" s="27"/>
       <c r="CG33" s="27"/>
       <c r="CH33" s="27"/>
       <c r="CI33" s="27"/>
       <c r="CJ33" s="27"/>
       <c r="CK33" s="27"/>
       <c r="CL33" s="27"/>
       <c r="CM33" s="27"/>
       <c r="CN33" s="27"/>
@@ -9166,54 +9209,56 @@
       </c>
       <c r="BF34" s="32">
         <v>0</v>
       </c>
       <c r="BG34" s="32">
         <v>3</v>
       </c>
       <c r="BH34" s="32">
         <v>1</v>
       </c>
       <c r="BI34" s="32">
         <v>5</v>
       </c>
       <c r="BJ34" s="32">
         <v>0</v>
       </c>
       <c r="BK34" s="32">
         <v>7</v>
       </c>
       <c r="BL34" s="32">
         <v>4</v>
       </c>
       <c r="BM34" s="32">
         <v>1</v>
       </c>
-      <c r="BN34" s="53">
-[...2 lines deleted...]
-      <c r="BO34" s="16"/>
+      <c r="BN34" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO34" s="16">
+        <v>0</v>
+      </c>
       <c r="BP34" s="16"/>
       <c r="BQ34" s="32"/>
       <c r="BR34" s="32"/>
       <c r="BS34" s="32"/>
       <c r="BT34" s="32"/>
       <c r="BU34" s="32"/>
       <c r="BV34" s="27"/>
       <c r="BW34" s="27"/>
       <c r="BX34" s="27"/>
       <c r="BY34" s="27"/>
       <c r="BZ34" s="27"/>
       <c r="CA34" s="27"/>
       <c r="CB34" s="27"/>
       <c r="CC34" s="27"/>
       <c r="CD34" s="27"/>
       <c r="CE34" s="27"/>
       <c r="CF34" s="27"/>
       <c r="CG34" s="27"/>
       <c r="CH34" s="27"/>
       <c r="CI34" s="27"/>
       <c r="CJ34" s="27"/>
       <c r="CK34" s="27"/>
       <c r="CL34" s="27"/>
       <c r="CM34" s="27"/>
       <c r="CN34" s="27"/>
@@ -9427,54 +9472,56 @@
       </c>
       <c r="BF35" s="32">
         <v>0</v>
       </c>
       <c r="BG35" s="32">
         <v>2</v>
       </c>
       <c r="BH35" s="32">
         <v>0</v>
       </c>
       <c r="BI35" s="32">
         <v>1</v>
       </c>
       <c r="BJ35" s="32">
         <v>1</v>
       </c>
       <c r="BK35" s="32">
         <v>1</v>
       </c>
       <c r="BL35" s="32">
         <v>1</v>
       </c>
       <c r="BM35" s="32">
         <v>0</v>
       </c>
-      <c r="BN35" s="53">
-[...2 lines deleted...]
-      <c r="BO35" s="16"/>
+      <c r="BN35" s="32">
+        <v>0</v>
+      </c>
+      <c r="BO35" s="32">
+        <v>0</v>
+      </c>
       <c r="BP35" s="16"/>
       <c r="BQ35" s="32"/>
       <c r="BR35" s="32"/>
       <c r="BS35" s="32"/>
       <c r="BT35" s="32"/>
       <c r="BU35" s="32"/>
       <c r="BV35" s="27"/>
       <c r="BW35" s="27"/>
       <c r="BX35" s="27"/>
       <c r="BY35" s="27"/>
       <c r="BZ35" s="27"/>
       <c r="CA35" s="27"/>
       <c r="CB35" s="27"/>
       <c r="CC35" s="27"/>
       <c r="CD35" s="27"/>
       <c r="CE35" s="27"/>
       <c r="CF35" s="27"/>
       <c r="CG35" s="27"/>
       <c r="CH35" s="27"/>
       <c r="CI35" s="27"/>
       <c r="CJ35" s="27"/>
       <c r="CK35" s="27"/>
       <c r="CL35" s="27"/>
       <c r="CM35" s="27"/>
       <c r="CN35" s="27"/>
@@ -9688,54 +9735,56 @@
       </c>
       <c r="BF36" s="26">
         <v>0</v>
       </c>
       <c r="BG36" s="26">
         <v>3</v>
       </c>
       <c r="BH36" s="26">
         <v>0</v>
       </c>
       <c r="BI36" s="26">
         <v>0</v>
       </c>
       <c r="BJ36" s="26">
         <v>0</v>
       </c>
       <c r="BK36" s="26">
         <v>1</v>
       </c>
       <c r="BL36" s="26">
         <v>0</v>
       </c>
       <c r="BM36" s="26">
         <v>0</v>
       </c>
-      <c r="BN36" s="62">
-[...2 lines deleted...]
-      <c r="BO36" s="26"/>
+      <c r="BN36" s="26">
+        <v>0</v>
+      </c>
+      <c r="BO36" s="26">
+        <v>0</v>
+      </c>
       <c r="BP36" s="26"/>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="26"/>
       <c r="BV36" s="27"/>
       <c r="BW36" s="27"/>
       <c r="BX36" s="27"/>
       <c r="BY36" s="27"/>
       <c r="BZ36" s="27"/>
       <c r="CA36" s="27"/>
       <c r="CB36" s="27"/>
       <c r="CC36" s="27"/>
       <c r="CD36" s="27"/>
       <c r="CE36" s="27"/>
       <c r="CF36" s="27"/>
       <c r="CG36" s="27"/>
       <c r="CH36" s="27"/>
       <c r="CI36" s="27"/>
       <c r="CJ36" s="27"/>
       <c r="CK36" s="27"/>
       <c r="CL36" s="27"/>
       <c r="CM36" s="27"/>
       <c r="CN36" s="27"/>
@@ -10613,51 +10662,51 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A5:BU5"/>
     <mergeCell ref="A17:BU17"/>
     <mergeCell ref="A25:BU25"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AH3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU49"/>
   <sheetViews>
     <sheetView topLeftCell="AT1" workbookViewId="0">
-      <selection activeCell="BG20" sqref="BG20"/>
+      <selection activeCell="BN26" sqref="BN26:BO36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="38" max="38" width="9.140625" style="2"/>
     <col min="48" max="49" width="9.140625" style="20"/>
     <col min="50" max="50" width="9.140625" style="39"/>
     <col min="51" max="61" width="9.140625" style="20"/>
     <col min="62" max="62" width="9.140625" style="39"/>
     <col min="63" max="73" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="20" customFormat="1" ht="12.75">
       <c r="A1" s="75" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
       <c r="E1" s="75"/>
       <c r="F1" s="75"/>
       <c r="G1" s="75"/>
@@ -10696,138 +10745,138 @@
     </row>
     <row r="2" spans="1:73" s="6" customFormat="1" ht="11.25">
       <c r="Y2" s="8"/>
       <c r="Z2" s="28"/>
       <c r="AA2" s="28"/>
       <c r="AF2" s="28"/>
       <c r="AI2" s="28"/>
       <c r="AJ2" s="28"/>
       <c r="AK2" s="28"/>
       <c r="AL2" s="29"/>
       <c r="AO2" s="29"/>
       <c r="AR2" s="29"/>
       <c r="AW2" s="48"/>
       <c r="AX2" s="29"/>
       <c r="BA2" s="29"/>
       <c r="BD2" s="29"/>
       <c r="BI2" s="48"/>
       <c r="BJ2" s="29"/>
       <c r="BM2" s="29"/>
       <c r="BP2" s="29"/>
       <c r="BU2" s="48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A3" s="71"/>
-      <c r="B3" s="69">
+      <c r="A3" s="70"/>
+      <c r="B3" s="68">
         <v>2021</v>
       </c>
-      <c r="C3" s="70"/>
-[...10 lines deleted...]
-      <c r="N3" s="69">
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="68">
         <v>2022</v>
       </c>
-      <c r="O3" s="70"/>
-[...10 lines deleted...]
-      <c r="Z3" s="73">
+      <c r="O3" s="69"/>
+      <c r="P3" s="69"/>
+      <c r="Q3" s="69"/>
+      <c r="R3" s="69"/>
+      <c r="S3" s="69"/>
+      <c r="T3" s="69"/>
+      <c r="U3" s="69"/>
+      <c r="V3" s="69"/>
+      <c r="W3" s="69"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="72">
         <v>2023</v>
       </c>
-      <c r="AA3" s="74"/>
-[...8 lines deleted...]
-      <c r="AJ3" s="74"/>
+      <c r="AA3" s="73"/>
+      <c r="AB3" s="73"/>
+      <c r="AC3" s="73"/>
+      <c r="AD3" s="73"/>
+      <c r="AE3" s="73"/>
+      <c r="AF3" s="73"/>
+      <c r="AG3" s="73"/>
+      <c r="AH3" s="73"/>
+      <c r="AI3" s="73"/>
+      <c r="AJ3" s="73"/>
       <c r="AK3" s="76"/>
-      <c r="AL3" s="63">
+      <c r="AL3" s="62">
         <v>2024</v>
       </c>
-      <c r="AM3" s="64"/>
-[...10 lines deleted...]
-      <c r="AX3" s="63">
+      <c r="AM3" s="63"/>
+      <c r="AN3" s="63"/>
+      <c r="AO3" s="63"/>
+      <c r="AP3" s="63"/>
+      <c r="AQ3" s="63"/>
+      <c r="AR3" s="63"/>
+      <c r="AS3" s="63"/>
+      <c r="AT3" s="63"/>
+      <c r="AU3" s="63"/>
+      <c r="AV3" s="63"/>
+      <c r="AW3" s="74"/>
+      <c r="AX3" s="62">
         <v>2025</v>
       </c>
-      <c r="AY3" s="64"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="63">
+      <c r="AY3" s="63"/>
+      <c r="AZ3" s="63"/>
+      <c r="BA3" s="63"/>
+      <c r="BB3" s="63"/>
+      <c r="BC3" s="63"/>
+      <c r="BD3" s="63"/>
+      <c r="BE3" s="63"/>
+      <c r="BF3" s="63"/>
+      <c r="BG3" s="63"/>
+      <c r="BH3" s="63"/>
+      <c r="BI3" s="74"/>
+      <c r="BJ3" s="62">
         <v>2026</v>
       </c>
-      <c r="BK3" s="64"/>
-[...9 lines deleted...]
-      <c r="BU3" s="77"/>
+      <c r="BK3" s="63"/>
+      <c r="BL3" s="63"/>
+      <c r="BM3" s="63"/>
+      <c r="BN3" s="63"/>
+      <c r="BO3" s="63"/>
+      <c r="BP3" s="63"/>
+      <c r="BQ3" s="63"/>
+      <c r="BR3" s="63"/>
+      <c r="BS3" s="63"/>
+      <c r="BT3" s="63"/>
+      <c r="BU3" s="74"/>
     </row>
     <row r="4" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A4" s="72"/>
+      <c r="A4" s="71"/>
       <c r="B4" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="44" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="44" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="44" t="s">
@@ -11002,101 +11051,101 @@
         <v>0</v>
       </c>
       <c r="BO4" s="43" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="49" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="49" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="49" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="12" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A5" s="66" t="s">
+      <c r="A5" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="66"/>
-[...46 lines deleted...]
-      <c r="AW5" s="66"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
+      <c r="I5" s="65"/>
+      <c r="J5" s="65"/>
+      <c r="K5" s="65"/>
+      <c r="L5" s="65"/>
+      <c r="M5" s="65"/>
+      <c r="N5" s="65"/>
+      <c r="O5" s="65"/>
+      <c r="P5" s="65"/>
+      <c r="Q5" s="65"/>
+      <c r="R5" s="65"/>
+      <c r="S5" s="65"/>
+      <c r="T5" s="65"/>
+      <c r="U5" s="65"/>
+      <c r="V5" s="65"/>
+      <c r="W5" s="65"/>
+      <c r="X5" s="65"/>
+      <c r="Y5" s="65"/>
+      <c r="Z5" s="65"/>
+      <c r="AA5" s="65"/>
+      <c r="AB5" s="65"/>
+      <c r="AC5" s="65"/>
+      <c r="AD5" s="65"/>
+      <c r="AE5" s="65"/>
+      <c r="AF5" s="65"/>
+      <c r="AG5" s="65"/>
+      <c r="AH5" s="65"/>
+      <c r="AI5" s="65"/>
+      <c r="AJ5" s="65"/>
+      <c r="AK5" s="65"/>
+      <c r="AL5" s="65"/>
+      <c r="AM5" s="65"/>
+      <c r="AN5" s="65"/>
+      <c r="AO5" s="65"/>
+      <c r="AP5" s="65"/>
+      <c r="AQ5" s="65"/>
+      <c r="AR5" s="65"/>
+      <c r="AS5" s="65"/>
+      <c r="AT5" s="65"/>
+      <c r="AU5" s="65"/>
+      <c r="AV5" s="65"/>
+      <c r="AW5" s="65"/>
     </row>
     <row r="6" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A6" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>16</v>
@@ -11250,54 +11299,56 @@
       </c>
       <c r="BF6" s="16">
         <v>10</v>
       </c>
       <c r="BG6" s="16">
         <v>11</v>
       </c>
       <c r="BH6" s="16">
         <v>8</v>
       </c>
       <c r="BI6" s="16">
         <v>9</v>
       </c>
       <c r="BJ6" s="16">
         <v>2</v>
       </c>
       <c r="BK6" s="16">
         <v>4</v>
       </c>
       <c r="BL6" s="16">
         <v>4</v>
       </c>
       <c r="BM6" s="16">
         <v>20</v>
       </c>
-      <c r="BN6" s="53">
+      <c r="BN6" s="16">
         <v>11</v>
       </c>
-      <c r="BO6" s="16"/>
+      <c r="BO6" s="16">
+        <v>9</v>
+      </c>
       <c r="BP6" s="16"/>
       <c r="BQ6" s="16"/>
       <c r="BR6" s="16"/>
       <c r="BS6" s="16"/>
       <c r="BT6" s="16"/>
       <c r="BU6" s="16"/>
     </row>
     <row r="7" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="18"/>
       <c r="I7" s="17"/>
       <c r="J7" s="19"/>
       <c r="K7" s="22"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
       <c r="N7" s="16">
         <v>10</v>
@@ -11433,54 +11484,56 @@
       </c>
       <c r="BF7" s="16">
         <v>3</v>
       </c>
       <c r="BG7" s="16">
         <v>6</v>
       </c>
       <c r="BH7" s="16">
         <v>5</v>
       </c>
       <c r="BI7" s="16">
         <v>8</v>
       </c>
       <c r="BJ7" s="16">
         <v>2</v>
       </c>
       <c r="BK7" s="16">
         <v>4</v>
       </c>
       <c r="BL7" s="16">
         <v>1</v>
       </c>
       <c r="BM7" s="16">
         <v>13</v>
       </c>
-      <c r="BN7" s="53">
+      <c r="BN7" s="16">
         <v>6</v>
       </c>
-      <c r="BO7" s="16"/>
+      <c r="BO7" s="16">
+        <v>5</v>
+      </c>
       <c r="BP7" s="16"/>
       <c r="BQ7" s="16"/>
       <c r="BR7" s="16"/>
       <c r="BS7" s="16"/>
       <c r="BT7" s="16"/>
       <c r="BU7" s="16"/>
     </row>
     <row r="8" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="18"/>
       <c r="I8" s="17"/>
       <c r="J8" s="19"/>
       <c r="K8" s="22"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
       <c r="N8" s="16">
         <v>3</v>
@@ -11616,54 +11669,56 @@
       </c>
       <c r="BF8" s="16">
         <v>0</v>
       </c>
       <c r="BG8" s="16">
         <v>0</v>
       </c>
       <c r="BH8" s="16">
         <v>0</v>
       </c>
       <c r="BI8" s="16">
         <v>0</v>
       </c>
       <c r="BJ8" s="16">
         <v>0</v>
       </c>
       <c r="BK8" s="16">
         <v>0</v>
       </c>
       <c r="BL8" s="16">
         <v>0</v>
       </c>
       <c r="BM8" s="16">
         <v>4</v>
       </c>
-      <c r="BN8" s="53">
-[...2 lines deleted...]
-      <c r="BO8" s="16"/>
+      <c r="BN8" s="16">
+        <v>1</v>
+      </c>
+      <c r="BO8" s="16">
+        <v>0</v>
+      </c>
       <c r="BP8" s="16"/>
       <c r="BQ8" s="16"/>
       <c r="BR8" s="16"/>
       <c r="BS8" s="16"/>
       <c r="BT8" s="16"/>
       <c r="BU8" s="16"/>
     </row>
     <row r="9" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="18"/>
       <c r="I9" s="17"/>
       <c r="J9" s="19"/>
       <c r="K9" s="22"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="16">
         <v>0</v>
@@ -11800,54 +11855,56 @@
       </c>
       <c r="BF9" s="16">
         <v>0</v>
       </c>
       <c r="BG9" s="16">
         <v>0</v>
       </c>
       <c r="BH9" s="16">
         <v>0</v>
       </c>
       <c r="BI9" s="16">
         <v>0</v>
       </c>
       <c r="BJ9" s="16">
         <v>0</v>
       </c>
       <c r="BK9" s="16">
         <v>0</v>
       </c>
       <c r="BL9" s="16">
         <v>0</v>
       </c>
       <c r="BM9" s="16">
         <v>0</v>
       </c>
-      <c r="BN9" s="53">
-[...2 lines deleted...]
-      <c r="BO9" s="16"/>
+      <c r="BN9" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO9" s="16">
+        <v>0</v>
+      </c>
       <c r="BP9" s="16"/>
       <c r="BQ9" s="16"/>
       <c r="BR9" s="16"/>
       <c r="BS9" s="16"/>
       <c r="BT9" s="16"/>
       <c r="BU9" s="16"/>
     </row>
     <row r="10" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="18"/>
       <c r="I10" s="17"/>
       <c r="J10" s="19"/>
       <c r="K10" s="22"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="16">
         <v>0</v>
@@ -11984,54 +12041,56 @@
       </c>
       <c r="BF10" s="16">
         <v>0</v>
       </c>
       <c r="BG10" s="16">
         <v>0</v>
       </c>
       <c r="BH10" s="16">
         <v>0</v>
       </c>
       <c r="BI10" s="16">
         <v>0</v>
       </c>
       <c r="BJ10" s="16">
         <v>0</v>
       </c>
       <c r="BK10" s="16">
         <v>0</v>
       </c>
       <c r="BL10" s="16">
         <v>0</v>
       </c>
       <c r="BM10" s="16">
         <v>0</v>
       </c>
-      <c r="BN10" s="53">
-[...2 lines deleted...]
-      <c r="BO10" s="16"/>
+      <c r="BN10" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="16">
+        <v>0</v>
+      </c>
       <c r="BP10" s="16"/>
       <c r="BQ10" s="16"/>
       <c r="BR10" s="16"/>
       <c r="BS10" s="16"/>
       <c r="BT10" s="16"/>
       <c r="BU10" s="16"/>
     </row>
     <row r="11" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="18"/>
       <c r="I11" s="17"/>
       <c r="J11" s="19"/>
       <c r="K11" s="22"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="16">
         <v>3</v>
@@ -12167,54 +12226,56 @@
       </c>
       <c r="BF11" s="16">
         <v>4</v>
       </c>
       <c r="BG11" s="16">
         <v>4</v>
       </c>
       <c r="BH11" s="16">
         <v>0</v>
       </c>
       <c r="BI11" s="16">
         <v>1</v>
       </c>
       <c r="BJ11" s="16">
         <v>0</v>
       </c>
       <c r="BK11" s="16">
         <v>0</v>
       </c>
       <c r="BL11" s="16">
         <v>0</v>
       </c>
       <c r="BM11" s="16">
         <v>0</v>
       </c>
-      <c r="BN11" s="53">
-[...2 lines deleted...]
-      <c r="BO11" s="16"/>
+      <c r="BN11" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="16">
+        <v>1</v>
+      </c>
       <c r="BP11" s="16"/>
       <c r="BQ11" s="16"/>
       <c r="BR11" s="16"/>
       <c r="BS11" s="16"/>
       <c r="BT11" s="16"/>
       <c r="BU11" s="16"/>
     </row>
     <row r="12" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="18"/>
       <c r="I12" s="17"/>
       <c r="J12" s="19"/>
       <c r="K12" s="22"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="16">
         <v>0</v>
@@ -12351,54 +12412,56 @@
       </c>
       <c r="BF12" s="16">
         <v>0</v>
       </c>
       <c r="BG12" s="16">
         <v>1</v>
       </c>
       <c r="BH12" s="16">
         <v>0</v>
       </c>
       <c r="BI12" s="16">
         <v>0</v>
       </c>
       <c r="BJ12" s="16">
         <v>0</v>
       </c>
       <c r="BK12" s="16">
         <v>0</v>
       </c>
       <c r="BL12" s="16">
         <v>1</v>
       </c>
       <c r="BM12" s="16">
         <v>0</v>
       </c>
-      <c r="BN12" s="53">
-[...2 lines deleted...]
-      <c r="BO12" s="16"/>
+      <c r="BN12" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO12" s="16">
+        <v>0</v>
+      </c>
       <c r="BP12" s="16"/>
       <c r="BQ12" s="16"/>
       <c r="BR12" s="16"/>
       <c r="BS12" s="16"/>
       <c r="BT12" s="16"/>
       <c r="BU12" s="16"/>
     </row>
     <row r="13" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="18"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="22"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="16">
         <v>2</v>
@@ -12534,54 +12597,56 @@
       </c>
       <c r="BF13" s="16">
         <v>2</v>
       </c>
       <c r="BG13" s="16">
         <v>0</v>
       </c>
       <c r="BH13" s="16">
         <v>0</v>
       </c>
       <c r="BI13" s="16">
         <v>0</v>
       </c>
       <c r="BJ13" s="16">
         <v>0</v>
       </c>
       <c r="BK13" s="16">
         <v>0</v>
       </c>
       <c r="BL13" s="16">
         <v>0</v>
       </c>
       <c r="BM13" s="16">
         <v>1</v>
       </c>
-      <c r="BN13" s="53">
-[...2 lines deleted...]
-      <c r="BO13" s="16"/>
+      <c r="BN13" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO13" s="16">
+        <v>0</v>
+      </c>
       <c r="BP13" s="16"/>
       <c r="BQ13" s="16"/>
       <c r="BR13" s="16"/>
       <c r="BS13" s="16"/>
       <c r="BT13" s="16"/>
       <c r="BU13" s="16"/>
     </row>
     <row r="14" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="16">
         <v>6</v>
@@ -12717,54 +12782,56 @@
       </c>
       <c r="BF14" s="16">
         <v>1</v>
       </c>
       <c r="BG14" s="16">
         <v>0</v>
       </c>
       <c r="BH14" s="16">
         <v>0</v>
       </c>
       <c r="BI14" s="16">
         <v>0</v>
       </c>
       <c r="BJ14" s="16">
         <v>0</v>
       </c>
       <c r="BK14" s="16">
         <v>0</v>
       </c>
       <c r="BL14" s="16">
         <v>2</v>
       </c>
       <c r="BM14" s="16">
         <v>0</v>
       </c>
-      <c r="BN14" s="53">
-[...2 lines deleted...]
-      <c r="BO14" s="16"/>
+      <c r="BN14" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO14" s="16">
+        <v>3</v>
+      </c>
       <c r="BP14" s="16"/>
       <c r="BQ14" s="16"/>
       <c r="BR14" s="16"/>
       <c r="BS14" s="16"/>
       <c r="BT14" s="16"/>
       <c r="BU14" s="16"/>
     </row>
     <row r="15" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="18"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="22"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="16">
         <v>0</v>
@@ -12901,54 +12968,56 @@
       </c>
       <c r="BF15" s="16">
         <v>0</v>
       </c>
       <c r="BG15" s="16">
         <v>0</v>
       </c>
       <c r="BH15" s="16">
         <v>3</v>
       </c>
       <c r="BI15" s="16">
         <v>0</v>
       </c>
       <c r="BJ15" s="16">
         <v>0</v>
       </c>
       <c r="BK15" s="16">
         <v>0</v>
       </c>
       <c r="BL15" s="16">
         <v>0</v>
       </c>
       <c r="BM15" s="16">
         <v>0</v>
       </c>
-      <c r="BN15" s="53">
-[...2 lines deleted...]
-      <c r="BO15" s="16"/>
+      <c r="BN15" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="16">
+        <v>0</v>
+      </c>
       <c r="BP15" s="16"/>
       <c r="BQ15" s="16"/>
       <c r="BR15" s="16"/>
       <c r="BS15" s="16"/>
       <c r="BT15" s="16"/>
       <c r="BU15" s="16"/>
     </row>
     <row r="16" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="18"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="22"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="16">
         <v>0</v>
@@ -13085,113 +13154,115 @@
       </c>
       <c r="BF16" s="16">
         <v>0</v>
       </c>
       <c r="BG16" s="16">
         <v>0</v>
       </c>
       <c r="BH16" s="16">
         <v>0</v>
       </c>
       <c r="BI16" s="16">
         <v>0</v>
       </c>
       <c r="BJ16" s="16">
         <v>0</v>
       </c>
       <c r="BK16" s="16">
         <v>0</v>
       </c>
       <c r="BL16" s="16">
         <v>0</v>
       </c>
       <c r="BM16" s="16">
         <v>2</v>
       </c>
-      <c r="BN16" s="82">
+      <c r="BN16" s="16">
         <v>4</v>
       </c>
-      <c r="BO16" s="16"/>
+      <c r="BO16" s="16">
+        <v>0</v>
+      </c>
       <c r="BP16" s="16"/>
       <c r="BQ16" s="16"/>
       <c r="BR16" s="16"/>
       <c r="BS16" s="16"/>
       <c r="BT16" s="16"/>
       <c r="BU16" s="16"/>
     </row>
     <row r="17" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A17" s="67" t="s">
+      <c r="A17" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="67"/>
-[...46 lines deleted...]
-      <c r="AW17" s="67"/>
+      <c r="B17" s="66"/>
+      <c r="C17" s="66"/>
+      <c r="D17" s="66"/>
+      <c r="E17" s="66"/>
+      <c r="F17" s="66"/>
+      <c r="G17" s="66"/>
+      <c r="H17" s="66"/>
+      <c r="I17" s="66"/>
+      <c r="J17" s="66"/>
+      <c r="K17" s="66"/>
+      <c r="L17" s="66"/>
+      <c r="M17" s="66"/>
+      <c r="N17" s="66"/>
+      <c r="O17" s="66"/>
+      <c r="P17" s="66"/>
+      <c r="Q17" s="66"/>
+      <c r="R17" s="66"/>
+      <c r="S17" s="66"/>
+      <c r="T17" s="66"/>
+      <c r="U17" s="66"/>
+      <c r="V17" s="66"/>
+      <c r="W17" s="66"/>
+      <c r="X17" s="66"/>
+      <c r="Y17" s="66"/>
+      <c r="Z17" s="66"/>
+      <c r="AA17" s="66"/>
+      <c r="AB17" s="66"/>
+      <c r="AC17" s="66"/>
+      <c r="AD17" s="66"/>
+      <c r="AE17" s="66"/>
+      <c r="AF17" s="66"/>
+      <c r="AG17" s="66"/>
+      <c r="AH17" s="66"/>
+      <c r="AI17" s="66"/>
+      <c r="AJ17" s="66"/>
+      <c r="AK17" s="66"/>
+      <c r="AL17" s="66"/>
+      <c r="AM17" s="66"/>
+      <c r="AN17" s="66"/>
+      <c r="AO17" s="66"/>
+      <c r="AP17" s="66"/>
+      <c r="AQ17" s="66"/>
+      <c r="AR17" s="66"/>
+      <c r="AS17" s="66"/>
+      <c r="AT17" s="66"/>
+      <c r="AU17" s="66"/>
+      <c r="AV17" s="66"/>
+      <c r="AW17" s="66"/>
     </row>
     <row r="18" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A18" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>16</v>
@@ -13345,54 +13416,56 @@
       </c>
       <c r="BF18" s="16">
         <v>3</v>
       </c>
       <c r="BG18" s="16">
         <v>6</v>
       </c>
       <c r="BH18" s="16">
         <v>8</v>
       </c>
       <c r="BI18" s="16">
         <v>8</v>
       </c>
       <c r="BJ18" s="16">
         <v>2</v>
       </c>
       <c r="BK18" s="16">
         <v>4</v>
       </c>
       <c r="BL18" s="16">
         <v>1</v>
       </c>
       <c r="BM18" s="16">
         <v>16</v>
       </c>
-      <c r="BN18" s="53">
+      <c r="BN18" s="16">
         <v>11</v>
       </c>
-      <c r="BO18" s="16"/>
+      <c r="BO18" s="16">
+        <v>7</v>
+      </c>
       <c r="BP18" s="16"/>
       <c r="BQ18" s="16"/>
       <c r="BR18" s="16"/>
       <c r="BS18" s="16"/>
       <c r="BT18" s="16"/>
       <c r="BU18" s="16"/>
     </row>
     <row r="19" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="23"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="22"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="15">
         <v>10</v>
@@ -13528,54 +13601,56 @@
       </c>
       <c r="BF19" s="16">
         <v>3</v>
       </c>
       <c r="BG19" s="16">
         <v>6</v>
       </c>
       <c r="BH19" s="16">
         <v>5</v>
       </c>
       <c r="BI19" s="16">
         <v>8</v>
       </c>
       <c r="BJ19" s="16">
         <v>2</v>
       </c>
       <c r="BK19" s="16">
         <v>4</v>
       </c>
       <c r="BL19" s="16">
         <v>1</v>
       </c>
       <c r="BM19" s="16">
         <v>10</v>
       </c>
-      <c r="BN19" s="53">
+      <c r="BN19" s="16">
         <v>6</v>
       </c>
-      <c r="BO19" s="16"/>
+      <c r="BO19" s="16">
+        <v>4</v>
+      </c>
       <c r="BP19" s="16"/>
       <c r="BQ19" s="16"/>
       <c r="BR19" s="16"/>
       <c r="BS19" s="16"/>
       <c r="BT19" s="16"/>
       <c r="BU19" s="16"/>
     </row>
     <row r="20" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A20" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="23"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="22"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="15">
         <v>3</v>
@@ -13711,54 +13786,56 @@
       </c>
       <c r="BF20" s="16">
         <v>0</v>
       </c>
       <c r="BG20" s="16">
         <v>0</v>
       </c>
       <c r="BH20" s="16">
         <v>0</v>
       </c>
       <c r="BI20" s="16">
         <v>0</v>
       </c>
       <c r="BJ20" s="16">
         <v>0</v>
       </c>
       <c r="BK20" s="16">
         <v>0</v>
       </c>
       <c r="BL20" s="16">
         <v>0</v>
       </c>
       <c r="BM20" s="16">
         <v>4</v>
       </c>
-      <c r="BN20" s="53">
-[...2 lines deleted...]
-      <c r="BO20" s="16"/>
+      <c r="BN20" s="16">
+        <v>1</v>
+      </c>
+      <c r="BO20" s="16">
+        <v>0</v>
+      </c>
       <c r="BP20" s="16"/>
       <c r="BQ20" s="16"/>
       <c r="BR20" s="16"/>
       <c r="BS20" s="16"/>
       <c r="BT20" s="16"/>
       <c r="BU20" s="16"/>
     </row>
     <row r="21" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A21" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="23"/>
       <c r="I21" s="17"/>
       <c r="J21" s="19"/>
       <c r="K21" s="22"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="15">
         <v>0</v>
@@ -13894,54 +13971,56 @@
       </c>
       <c r="BF21" s="16">
         <v>0</v>
       </c>
       <c r="BG21" s="16">
         <v>0</v>
       </c>
       <c r="BH21" s="16">
         <v>0</v>
       </c>
       <c r="BI21" s="16">
         <v>0</v>
       </c>
       <c r="BJ21" s="16">
         <v>0</v>
       </c>
       <c r="BK21" s="16">
         <v>0</v>
       </c>
       <c r="BL21" s="16">
         <v>0</v>
       </c>
       <c r="BM21" s="16">
         <v>0</v>
       </c>
-      <c r="BN21" s="53">
-[...2 lines deleted...]
-      <c r="BO21" s="16"/>
+      <c r="BN21" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO21" s="16">
+        <v>0</v>
+      </c>
       <c r="BP21" s="16"/>
       <c r="BQ21" s="16"/>
       <c r="BR21" s="16"/>
       <c r="BS21" s="16"/>
       <c r="BT21" s="16"/>
       <c r="BU21" s="16"/>
     </row>
     <row r="22" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A22" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="23"/>
       <c r="I22" s="17"/>
       <c r="J22" s="19"/>
       <c r="K22" s="22"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="15">
         <v>6</v>
@@ -14077,54 +14156,56 @@
       </c>
       <c r="BF22" s="16">
         <v>0</v>
       </c>
       <c r="BG22" s="16">
         <v>0</v>
       </c>
       <c r="BH22" s="16">
         <v>0</v>
       </c>
       <c r="BI22" s="16">
         <v>0</v>
       </c>
       <c r="BJ22" s="16">
         <v>0</v>
       </c>
       <c r="BK22" s="16">
         <v>0</v>
       </c>
       <c r="BL22" s="16">
         <v>0</v>
       </c>
       <c r="BM22" s="16">
         <v>0</v>
       </c>
-      <c r="BN22" s="53">
-[...2 lines deleted...]
-      <c r="BO22" s="16"/>
+      <c r="BN22" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO22" s="16">
+        <v>3</v>
+      </c>
       <c r="BP22" s="16"/>
       <c r="BQ22" s="16"/>
       <c r="BR22" s="16"/>
       <c r="BS22" s="16"/>
       <c r="BT22" s="16"/>
       <c r="BU22" s="16"/>
     </row>
     <row r="23" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="23"/>
       <c r="I23" s="17"/>
       <c r="J23" s="19"/>
       <c r="K23" s="22"/>
       <c r="L23" s="19"/>
       <c r="M23" s="19"/>
       <c r="N23" s="15">
         <v>0</v>
@@ -14260,54 +14341,56 @@
       </c>
       <c r="BF23" s="16">
         <v>0</v>
       </c>
       <c r="BG23" s="16">
         <v>0</v>
       </c>
       <c r="BH23" s="16">
         <v>3</v>
       </c>
       <c r="BI23" s="16">
         <v>0</v>
       </c>
       <c r="BJ23" s="16">
         <v>0</v>
       </c>
       <c r="BK23" s="16">
         <v>0</v>
       </c>
       <c r="BL23" s="16">
         <v>0</v>
       </c>
       <c r="BM23" s="16">
         <v>0</v>
       </c>
-      <c r="BN23" s="53">
-[...2 lines deleted...]
-      <c r="BO23" s="16"/>
+      <c r="BN23" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO23" s="16">
+        <v>0</v>
+      </c>
       <c r="BP23" s="16"/>
       <c r="BQ23" s="16"/>
       <c r="BR23" s="16"/>
       <c r="BS23" s="16"/>
       <c r="BT23" s="16"/>
       <c r="BU23" s="16"/>
     </row>
     <row r="24" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A24" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="23"/>
       <c r="I24" s="17"/>
       <c r="J24" s="19"/>
       <c r="K24" s="22"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
       <c r="N24" s="15">
         <v>0</v>
@@ -14443,113 +14526,115 @@
       </c>
       <c r="BF24" s="16">
         <v>0</v>
       </c>
       <c r="BG24" s="16">
         <v>0</v>
       </c>
       <c r="BH24" s="16">
         <v>0</v>
       </c>
       <c r="BI24" s="16">
         <v>0</v>
       </c>
       <c r="BJ24" s="16">
         <v>0</v>
       </c>
       <c r="BK24" s="16">
         <v>0</v>
       </c>
       <c r="BL24" s="16">
         <v>0</v>
       </c>
       <c r="BM24" s="16">
         <v>2</v>
       </c>
-      <c r="BN24" s="53">
+      <c r="BN24" s="16">
         <v>4</v>
       </c>
-      <c r="BO24" s="16"/>
+      <c r="BO24" s="16">
+        <v>0</v>
+      </c>
       <c r="BP24" s="16"/>
       <c r="BQ24" s="16"/>
       <c r="BR24" s="16"/>
       <c r="BS24" s="16"/>
       <c r="BT24" s="16"/>
       <c r="BU24" s="16"/>
     </row>
     <row r="25" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A25" s="68" t="s">
+      <c r="A25" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="68"/>
-[...46 lines deleted...]
-      <c r="AW25" s="68"/>
+      <c r="B25" s="67"/>
+      <c r="C25" s="67"/>
+      <c r="D25" s="67"/>
+      <c r="E25" s="67"/>
+      <c r="F25" s="67"/>
+      <c r="G25" s="67"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="67"/>
+      <c r="J25" s="67"/>
+      <c r="K25" s="67"/>
+      <c r="L25" s="67"/>
+      <c r="M25" s="67"/>
+      <c r="N25" s="67"/>
+      <c r="O25" s="67"/>
+      <c r="P25" s="67"/>
+      <c r="Q25" s="67"/>
+      <c r="R25" s="67"/>
+      <c r="S25" s="67"/>
+      <c r="T25" s="67"/>
+      <c r="U25" s="67"/>
+      <c r="V25" s="67"/>
+      <c r="W25" s="67"/>
+      <c r="X25" s="67"/>
+      <c r="Y25" s="67"/>
+      <c r="Z25" s="67"/>
+      <c r="AA25" s="67"/>
+      <c r="AB25" s="67"/>
+      <c r="AC25" s="67"/>
+      <c r="AD25" s="67"/>
+      <c r="AE25" s="67"/>
+      <c r="AF25" s="67"/>
+      <c r="AG25" s="67"/>
+      <c r="AH25" s="67"/>
+      <c r="AI25" s="67"/>
+      <c r="AJ25" s="67"/>
+      <c r="AK25" s="67"/>
+      <c r="AL25" s="67"/>
+      <c r="AM25" s="67"/>
+      <c r="AN25" s="67"/>
+      <c r="AO25" s="67"/>
+      <c r="AP25" s="67"/>
+      <c r="AQ25" s="67"/>
+      <c r="AR25" s="67"/>
+      <c r="AS25" s="67"/>
+      <c r="AT25" s="67"/>
+      <c r="AU25" s="67"/>
+      <c r="AV25" s="67"/>
+      <c r="AW25" s="67"/>
     </row>
     <row r="26" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A26" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>16</v>
@@ -14703,54 +14788,56 @@
       </c>
       <c r="BF26" s="32">
         <v>7</v>
       </c>
       <c r="BG26" s="32">
         <v>5</v>
       </c>
       <c r="BH26" s="32">
         <v>0</v>
       </c>
       <c r="BI26" s="32">
         <v>1</v>
       </c>
       <c r="BJ26" s="32">
         <v>0</v>
       </c>
       <c r="BK26" s="32">
         <v>0</v>
       </c>
       <c r="BL26" s="32">
         <v>3</v>
       </c>
       <c r="BM26" s="32">
         <v>4</v>
       </c>
-      <c r="BN26" s="53">
-[...2 lines deleted...]
-      <c r="BO26" s="16"/>
+      <c r="BN26" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO26" s="16">
+        <v>2</v>
+      </c>
       <c r="BP26" s="16"/>
       <c r="BQ26" s="32"/>
       <c r="BR26" s="32"/>
       <c r="BS26" s="32"/>
       <c r="BT26" s="32"/>
       <c r="BU26" s="32"/>
     </row>
     <row r="27" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="19"/>
       <c r="I27" s="17"/>
       <c r="J27" s="19"/>
       <c r="K27" s="18"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="15">
         <v>0</v>
@@ -14886,54 +14973,56 @@
       </c>
       <c r="BF27" s="32">
         <v>0</v>
       </c>
       <c r="BG27" s="32">
         <v>0</v>
       </c>
       <c r="BH27" s="32">
         <v>0</v>
       </c>
       <c r="BI27" s="32">
         <v>0</v>
       </c>
       <c r="BJ27" s="32">
         <v>0</v>
       </c>
       <c r="BK27" s="32">
         <v>0</v>
       </c>
       <c r="BL27" s="32">
         <v>0</v>
       </c>
       <c r="BM27" s="32">
         <v>3</v>
       </c>
-      <c r="BN27" s="53">
-[...2 lines deleted...]
-      <c r="BO27" s="16"/>
+      <c r="BN27" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO27" s="16">
+        <v>1</v>
+      </c>
       <c r="BP27" s="16"/>
       <c r="BQ27" s="32"/>
       <c r="BR27" s="32"/>
       <c r="BS27" s="32"/>
       <c r="BT27" s="32"/>
       <c r="BU27" s="32"/>
     </row>
     <row r="28" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="19"/>
       <c r="I28" s="17"/>
       <c r="J28" s="19"/>
       <c r="K28" s="18"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="15">
         <v>0</v>
@@ -15069,54 +15158,56 @@
       </c>
       <c r="BF28" s="32">
         <v>0</v>
       </c>
       <c r="BG28" s="32">
         <v>0</v>
       </c>
       <c r="BH28" s="32">
         <v>0</v>
       </c>
       <c r="BI28" s="32">
         <v>0</v>
       </c>
       <c r="BJ28" s="32">
         <v>0</v>
       </c>
       <c r="BK28" s="32">
         <v>0</v>
       </c>
       <c r="BL28" s="32">
         <v>0</v>
       </c>
       <c r="BM28" s="32">
         <v>0</v>
       </c>
-      <c r="BN28" s="53">
-[...2 lines deleted...]
-      <c r="BO28" s="16"/>
+      <c r="BN28" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO28" s="16">
+        <v>0</v>
+      </c>
       <c r="BP28" s="16"/>
       <c r="BQ28" s="32"/>
       <c r="BR28" s="32"/>
       <c r="BS28" s="32"/>
       <c r="BT28" s="32"/>
       <c r="BU28" s="32"/>
     </row>
     <row r="29" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="19"/>
       <c r="I29" s="17"/>
       <c r="J29" s="19"/>
       <c r="K29" s="18"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
       <c r="N29" s="15">
         <v>0</v>
@@ -15252,54 +15343,56 @@
       </c>
       <c r="BF29" s="32">
         <v>0</v>
       </c>
       <c r="BG29" s="32">
         <v>0</v>
       </c>
       <c r="BH29" s="32">
         <v>0</v>
       </c>
       <c r="BI29" s="32">
         <v>0</v>
       </c>
       <c r="BJ29" s="32">
         <v>0</v>
       </c>
       <c r="BK29" s="32">
         <v>0</v>
       </c>
       <c r="BL29" s="32">
         <v>0</v>
       </c>
       <c r="BM29" s="32">
         <v>0</v>
       </c>
-      <c r="BN29" s="53">
-[...2 lines deleted...]
-      <c r="BO29" s="16"/>
+      <c r="BN29" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO29" s="16">
+        <v>0</v>
+      </c>
       <c r="BP29" s="16"/>
       <c r="BQ29" s="32"/>
       <c r="BR29" s="32"/>
       <c r="BS29" s="32"/>
       <c r="BT29" s="32"/>
       <c r="BU29" s="32"/>
     </row>
     <row r="30" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="19"/>
       <c r="I30" s="17"/>
       <c r="J30" s="19"/>
       <c r="K30" s="18"/>
       <c r="L30" s="23"/>
       <c r="M30" s="23"/>
       <c r="N30" s="15">
         <v>0</v>
@@ -15435,54 +15528,56 @@
       </c>
       <c r="BF30" s="32">
         <v>0</v>
       </c>
       <c r="BG30" s="32">
         <v>0</v>
       </c>
       <c r="BH30" s="32">
         <v>0</v>
       </c>
       <c r="BI30" s="32">
         <v>0</v>
       </c>
       <c r="BJ30" s="32">
         <v>0</v>
       </c>
       <c r="BK30" s="32">
         <v>0</v>
       </c>
       <c r="BL30" s="32">
         <v>0</v>
       </c>
       <c r="BM30" s="32">
         <v>0</v>
       </c>
-      <c r="BN30" s="53">
-[...2 lines deleted...]
-      <c r="BO30" s="16"/>
+      <c r="BN30" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO30" s="16">
+        <v>0</v>
+      </c>
       <c r="BP30" s="16"/>
       <c r="BQ30" s="32"/>
       <c r="BR30" s="32"/>
       <c r="BS30" s="32"/>
       <c r="BT30" s="32"/>
       <c r="BU30" s="32"/>
     </row>
     <row r="31" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="19"/>
       <c r="I31" s="17"/>
       <c r="J31" s="19"/>
       <c r="K31" s="18"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
       <c r="N31" s="15">
         <v>3</v>
@@ -15618,54 +15713,56 @@
       </c>
       <c r="BF31" s="32">
         <v>4</v>
       </c>
       <c r="BG31" s="32">
         <v>4</v>
       </c>
       <c r="BH31" s="32">
         <v>0</v>
       </c>
       <c r="BI31" s="32">
         <v>1</v>
       </c>
       <c r="BJ31" s="32">
         <v>0</v>
       </c>
       <c r="BK31" s="32">
         <v>0</v>
       </c>
       <c r="BL31" s="32">
         <v>0</v>
       </c>
       <c r="BM31" s="32">
         <v>0</v>
       </c>
-      <c r="BN31" s="53">
-[...2 lines deleted...]
-      <c r="BO31" s="16"/>
+      <c r="BN31" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO31" s="16">
+        <v>1</v>
+      </c>
       <c r="BP31" s="16"/>
       <c r="BQ31" s="32"/>
       <c r="BR31" s="32"/>
       <c r="BS31" s="32"/>
       <c r="BT31" s="32"/>
       <c r="BU31" s="32"/>
     </row>
     <row r="32" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="19"/>
       <c r="I32" s="17"/>
       <c r="J32" s="19"/>
       <c r="K32" s="18"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="15">
         <v>2</v>
@@ -15801,54 +15898,56 @@
       </c>
       <c r="BF32" s="32">
         <v>0</v>
       </c>
       <c r="BG32" s="32">
         <v>1</v>
       </c>
       <c r="BH32" s="32">
         <v>0</v>
       </c>
       <c r="BI32" s="32">
         <v>0</v>
       </c>
       <c r="BJ32" s="32">
         <v>0</v>
       </c>
       <c r="BK32" s="32">
         <v>0</v>
       </c>
       <c r="BL32" s="32">
         <v>1</v>
       </c>
       <c r="BM32" s="32">
         <v>0</v>
       </c>
-      <c r="BN32" s="53">
-[...2 lines deleted...]
-      <c r="BO32" s="16"/>
+      <c r="BN32" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO32" s="16">
+        <v>0</v>
+      </c>
       <c r="BP32" s="16"/>
       <c r="BQ32" s="32"/>
       <c r="BR32" s="32"/>
       <c r="BS32" s="32"/>
       <c r="BT32" s="32"/>
       <c r="BU32" s="32"/>
     </row>
     <row r="33" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="19"/>
       <c r="I33" s="17"/>
       <c r="J33" s="19"/>
       <c r="K33" s="18"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="15">
         <v>0</v>
@@ -15984,54 +16083,56 @@
       </c>
       <c r="BF33" s="32">
         <v>2</v>
       </c>
       <c r="BG33" s="32">
         <v>0</v>
       </c>
       <c r="BH33" s="32">
         <v>0</v>
       </c>
       <c r="BI33" s="32">
         <v>0</v>
       </c>
       <c r="BJ33" s="32">
         <v>0</v>
       </c>
       <c r="BK33" s="32">
         <v>0</v>
       </c>
       <c r="BL33" s="32">
         <v>0</v>
       </c>
       <c r="BM33" s="32">
         <v>1</v>
       </c>
-      <c r="BN33" s="53">
-[...2 lines deleted...]
-      <c r="BO33" s="16"/>
+      <c r="BN33" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO33" s="16">
+        <v>0</v>
+      </c>
       <c r="BP33" s="16"/>
       <c r="BQ33" s="32"/>
       <c r="BR33" s="32"/>
       <c r="BS33" s="32"/>
       <c r="BT33" s="32"/>
       <c r="BU33" s="32"/>
     </row>
     <row r="34" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A34" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="13"/>
       <c r="G34" s="13"/>
       <c r="H34" s="13"/>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="15">
         <v>0</v>
@@ -16167,54 +16268,56 @@
       </c>
       <c r="BF34" s="32">
         <v>1</v>
       </c>
       <c r="BG34" s="32">
         <v>0</v>
       </c>
       <c r="BH34" s="32">
         <v>0</v>
       </c>
       <c r="BI34" s="32">
         <v>0</v>
       </c>
       <c r="BJ34" s="32">
         <v>0</v>
       </c>
       <c r="BK34" s="32">
         <v>0</v>
       </c>
       <c r="BL34" s="32">
         <v>2</v>
       </c>
       <c r="BM34" s="32">
         <v>0</v>
       </c>
-      <c r="BN34" s="53">
-[...2 lines deleted...]
-      <c r="BO34" s="16"/>
+      <c r="BN34" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO34" s="16">
+        <v>0</v>
+      </c>
       <c r="BP34" s="16"/>
       <c r="BQ34" s="32"/>
       <c r="BR34" s="32"/>
       <c r="BS34" s="32"/>
       <c r="BT34" s="32"/>
       <c r="BU34" s="32"/>
     </row>
     <row r="35" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A35" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="13"/>
       <c r="G35" s="13"/>
       <c r="H35" s="13"/>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="15">
         <v>0</v>
@@ -16350,54 +16453,56 @@
       </c>
       <c r="BF35" s="32">
         <v>0</v>
       </c>
       <c r="BG35" s="32">
         <v>0</v>
       </c>
       <c r="BH35" s="32">
         <v>0</v>
       </c>
       <c r="BI35" s="32">
         <v>0</v>
       </c>
       <c r="BJ35" s="32">
         <v>0</v>
       </c>
       <c r="BK35" s="32">
         <v>0</v>
       </c>
       <c r="BL35" s="32">
         <v>0</v>
       </c>
       <c r="BM35" s="32">
         <v>0</v>
       </c>
-      <c r="BN35" s="53">
-[...2 lines deleted...]
-      <c r="BO35" s="16"/>
+      <c r="BN35" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO35" s="16">
+        <v>0</v>
+      </c>
       <c r="BP35" s="16"/>
       <c r="BQ35" s="32"/>
       <c r="BR35" s="32"/>
       <c r="BS35" s="32"/>
       <c r="BT35" s="32"/>
       <c r="BU35" s="32"/>
     </row>
     <row r="36" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A36" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="34"/>
       <c r="C36" s="34"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="34"/>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="36"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
       <c r="N36" s="25">
         <v>0</v>
@@ -16533,54 +16638,56 @@
       </c>
       <c r="BF36" s="26">
         <v>0</v>
       </c>
       <c r="BG36" s="26">
         <v>0</v>
       </c>
       <c r="BH36" s="26">
         <v>0</v>
       </c>
       <c r="BI36" s="26">
         <v>0</v>
       </c>
       <c r="BJ36" s="26">
         <v>0</v>
       </c>
       <c r="BK36" s="26">
         <v>0</v>
       </c>
       <c r="BL36" s="26">
         <v>0</v>
       </c>
       <c r="BM36" s="26">
         <v>0</v>
       </c>
-      <c r="BN36" s="62">
-[...2 lines deleted...]
-      <c r="BO36" s="26"/>
+      <c r="BN36" s="26">
+        <v>0</v>
+      </c>
+      <c r="BO36" s="26">
+        <v>0</v>
+      </c>
       <c r="BP36" s="26"/>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="26"/>
     </row>
     <row r="37" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A37" s="37"/>
       <c r="Z37" s="39"/>
       <c r="AL37" s="39"/>
       <c r="AX37" s="39"/>
       <c r="BJ37" s="39"/>
     </row>
     <row r="38" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="Z38" s="39"/>
       <c r="AL38" s="39"/>
       <c r="AX38" s="39"/>
       <c r="BJ38" s="39"/>
     </row>
     <row r="39" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="Z39" s="39"/>
       <c r="AL39" s="39"/>
       <c r="AX39" s="39"/>
       <c r="BJ39" s="39"/>
@@ -16625,284 +16732,284 @@
       <c r="Z46" s="39"/>
       <c r="AL46" s="39"/>
       <c r="AX46" s="39"/>
       <c r="BJ46" s="39"/>
     </row>
     <row r="47" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="Z47" s="39"/>
       <c r="AL47" s="39"/>
       <c r="AX47" s="39"/>
       <c r="BJ47" s="39"/>
     </row>
     <row r="48" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="Z48" s="39"/>
       <c r="AL48" s="39"/>
       <c r="AX48" s="39"/>
       <c r="BJ48" s="39"/>
     </row>
     <row r="49" spans="26:62" s="20" customFormat="1" ht="11.25">
       <c r="Z49" s="39"/>
       <c r="AL49" s="39"/>
       <c r="AX49" s="39"/>
       <c r="BJ49" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BJ3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AW25"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A17:AW17"/>
+    <mergeCell ref="A5:AW5"/>
+    <mergeCell ref="A25:AW25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BU50"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AX1" workbookViewId="0">
-      <selection activeCell="BN6" sqref="BN6:BN16"/>
+      <selection activeCell="BN26" sqref="BN26:BO36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="38" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="9.140625" style="4"/>
     <col min="48" max="49" width="9.140625" style="20"/>
     <col min="50" max="50" width="9.140625" style="39"/>
     <col min="51" max="51" width="9.140625" style="27"/>
     <col min="52" max="61" width="9.140625" style="20"/>
     <col min="62" max="62" width="9.140625" style="39"/>
     <col min="63" max="63" width="9.140625" style="27"/>
     <col min="64" max="73" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" s="20" customFormat="1" ht="12.75">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="77" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="78"/>
-[...70 lines deleted...]
-      <c r="BU1" s="78"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
+      <c r="Z1" s="77"/>
+      <c r="AA1" s="77"/>
+      <c r="AB1" s="77"/>
+      <c r="AC1" s="77"/>
+      <c r="AD1" s="77"/>
+      <c r="AE1" s="77"/>
+      <c r="AF1" s="77"/>
+      <c r="AG1" s="77"/>
+      <c r="AH1" s="77"/>
+      <c r="AI1" s="77"/>
+      <c r="AJ1" s="77"/>
+      <c r="AK1" s="77"/>
+      <c r="AL1" s="77"/>
+      <c r="AM1" s="77"/>
+      <c r="AN1" s="77"/>
+      <c r="AO1" s="77"/>
+      <c r="AP1" s="77"/>
+      <c r="AQ1" s="77"/>
+      <c r="AR1" s="77"/>
+      <c r="AS1" s="77"/>
+      <c r="AT1" s="77"/>
+      <c r="AU1" s="77"/>
+      <c r="AV1" s="77"/>
+      <c r="AW1" s="77"/>
+      <c r="AX1" s="77"/>
+      <c r="AY1" s="77"/>
+      <c r="AZ1" s="77"/>
+      <c r="BA1" s="77"/>
+      <c r="BB1" s="77"/>
+      <c r="BC1" s="77"/>
+      <c r="BD1" s="77"/>
+      <c r="BE1" s="77"/>
+      <c r="BF1" s="77"/>
+      <c r="BG1" s="77"/>
+      <c r="BH1" s="77"/>
+      <c r="BI1" s="77"/>
+      <c r="BJ1" s="77"/>
+      <c r="BK1" s="77"/>
+      <c r="BL1" s="77"/>
+      <c r="BM1" s="77"/>
+      <c r="BN1" s="77"/>
+      <c r="BO1" s="77"/>
+      <c r="BP1" s="77"/>
+      <c r="BQ1" s="77"/>
+      <c r="BR1" s="77"/>
+      <c r="BS1" s="77"/>
+      <c r="BT1" s="77"/>
+      <c r="BU1" s="77"/>
     </row>
     <row r="2" spans="1:73" s="6" customFormat="1" ht="11.25">
       <c r="X2" s="7"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="28"/>
       <c r="AA2" s="28"/>
       <c r="AF2" s="28"/>
       <c r="AI2" s="28"/>
       <c r="AJ2" s="28"/>
       <c r="AK2" s="28"/>
       <c r="AL2" s="29"/>
       <c r="AM2" s="48"/>
       <c r="AO2" s="29"/>
       <c r="AR2" s="29"/>
       <c r="AW2" s="48"/>
       <c r="AX2" s="29"/>
       <c r="AY2" s="48"/>
       <c r="BA2" s="29"/>
       <c r="BD2" s="29"/>
       <c r="BI2" s="48"/>
       <c r="BJ2" s="29"/>
       <c r="BK2" s="48"/>
       <c r="BM2" s="29"/>
       <c r="BP2" s="29"/>
       <c r="BU2" s="48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A3" s="71"/>
-      <c r="B3" s="79">
+      <c r="A3" s="70"/>
+      <c r="B3" s="78">
         <v>2021</v>
       </c>
-      <c r="C3" s="80"/>
-[...10 lines deleted...]
-      <c r="N3" s="69">
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+      <c r="I3" s="79"/>
+      <c r="J3" s="79"/>
+      <c r="K3" s="79"/>
+      <c r="L3" s="79"/>
+      <c r="M3" s="79"/>
+      <c r="N3" s="68">
         <v>2022</v>
       </c>
-      <c r="O3" s="70"/>
-[...10 lines deleted...]
-      <c r="Z3" s="73">
+      <c r="O3" s="69"/>
+      <c r="P3" s="69"/>
+      <c r="Q3" s="69"/>
+      <c r="R3" s="69"/>
+      <c r="S3" s="69"/>
+      <c r="T3" s="69"/>
+      <c r="U3" s="69"/>
+      <c r="V3" s="69"/>
+      <c r="W3" s="69"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="72">
         <v>2023</v>
       </c>
-      <c r="AA3" s="74"/>
-[...6 lines deleted...]
-      <c r="AH3" s="74"/>
+      <c r="AA3" s="73"/>
+      <c r="AB3" s="73"/>
+      <c r="AC3" s="73"/>
+      <c r="AD3" s="73"/>
+      <c r="AE3" s="73"/>
+      <c r="AF3" s="73"/>
+      <c r="AG3" s="73"/>
+      <c r="AH3" s="73"/>
       <c r="AI3" s="38"/>
       <c r="AJ3" s="38"/>
-      <c r="AL3" s="63">
+      <c r="AL3" s="62">
         <v>2024</v>
       </c>
-      <c r="AM3" s="64"/>
-[...10 lines deleted...]
-      <c r="AX3" s="63">
+      <c r="AM3" s="63"/>
+      <c r="AN3" s="63"/>
+      <c r="AO3" s="63"/>
+      <c r="AP3" s="63"/>
+      <c r="AQ3" s="63"/>
+      <c r="AR3" s="63"/>
+      <c r="AS3" s="63"/>
+      <c r="AT3" s="63"/>
+      <c r="AU3" s="63"/>
+      <c r="AV3" s="63"/>
+      <c r="AW3" s="63"/>
+      <c r="AX3" s="62">
         <v>2025</v>
       </c>
-      <c r="AY3" s="64"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="63">
+      <c r="AY3" s="63"/>
+      <c r="AZ3" s="63"/>
+      <c r="BA3" s="63"/>
+      <c r="BB3" s="63"/>
+      <c r="BC3" s="63"/>
+      <c r="BD3" s="63"/>
+      <c r="BE3" s="63"/>
+      <c r="BF3" s="63"/>
+      <c r="BG3" s="63"/>
+      <c r="BH3" s="63"/>
+      <c r="BI3" s="63"/>
+      <c r="BJ3" s="62">
         <v>2026</v>
       </c>
-      <c r="BK3" s="64"/>
-[...9 lines deleted...]
-      <c r="BU3" s="64"/>
+      <c r="BK3" s="63"/>
+      <c r="BL3" s="63"/>
+      <c r="BM3" s="63"/>
+      <c r="BN3" s="63"/>
+      <c r="BO3" s="63"/>
+      <c r="BP3" s="63"/>
+      <c r="BQ3" s="63"/>
+      <c r="BR3" s="63"/>
+      <c r="BS3" s="63"/>
+      <c r="BT3" s="63"/>
+      <c r="BU3" s="63"/>
     </row>
     <row r="4" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A4" s="72"/>
+      <c r="A4" s="71"/>
       <c r="B4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -17077,125 +17184,125 @@
         <v>0</v>
       </c>
       <c r="BO4" s="43" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="49" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="49" t="s">
         <v>3</v>
       </c>
       <c r="BR4" s="49" t="s">
         <v>4</v>
       </c>
       <c r="BS4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="12" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A5" s="66" t="s">
+      <c r="A5" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="66"/>
-[...70 lines deleted...]
-      <c r="BU5" s="66"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
+      <c r="I5" s="65"/>
+      <c r="J5" s="65"/>
+      <c r="K5" s="65"/>
+      <c r="L5" s="65"/>
+      <c r="M5" s="65"/>
+      <c r="N5" s="65"/>
+      <c r="O5" s="65"/>
+      <c r="P5" s="65"/>
+      <c r="Q5" s="65"/>
+      <c r="R5" s="65"/>
+      <c r="S5" s="65"/>
+      <c r="T5" s="65"/>
+      <c r="U5" s="65"/>
+      <c r="V5" s="65"/>
+      <c r="W5" s="65"/>
+      <c r="X5" s="65"/>
+      <c r="Y5" s="65"/>
+      <c r="Z5" s="65"/>
+      <c r="AA5" s="65"/>
+      <c r="AB5" s="65"/>
+      <c r="AC5" s="65"/>
+      <c r="AD5" s="65"/>
+      <c r="AE5" s="65"/>
+      <c r="AF5" s="65"/>
+      <c r="AG5" s="65"/>
+      <c r="AH5" s="65"/>
+      <c r="AI5" s="65"/>
+      <c r="AJ5" s="65"/>
+      <c r="AK5" s="65"/>
+      <c r="AL5" s="65"/>
+      <c r="AM5" s="65"/>
+      <c r="AN5" s="65"/>
+      <c r="AO5" s="65"/>
+      <c r="AP5" s="65"/>
+      <c r="AQ5" s="65"/>
+      <c r="AR5" s="65"/>
+      <c r="AS5" s="65"/>
+      <c r="AT5" s="65"/>
+      <c r="AU5" s="65"/>
+      <c r="AV5" s="65"/>
+      <c r="AW5" s="65"/>
+      <c r="AX5" s="65"/>
+      <c r="AY5" s="65"/>
+      <c r="AZ5" s="65"/>
+      <c r="BA5" s="65"/>
+      <c r="BB5" s="65"/>
+      <c r="BC5" s="65"/>
+      <c r="BD5" s="65"/>
+      <c r="BE5" s="65"/>
+      <c r="BF5" s="65"/>
+      <c r="BG5" s="65"/>
+      <c r="BH5" s="65"/>
+      <c r="BI5" s="65"/>
+      <c r="BJ5" s="65"/>
+      <c r="BK5" s="65"/>
+      <c r="BL5" s="65"/>
+      <c r="BM5" s="65"/>
+      <c r="BN5" s="65"/>
+      <c r="BO5" s="65"/>
+      <c r="BP5" s="65"/>
+      <c r="BQ5" s="65"/>
+      <c r="BR5" s="65"/>
+      <c r="BS5" s="65"/>
+      <c r="BT5" s="65"/>
+      <c r="BU5" s="65"/>
     </row>
     <row r="6" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A6" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>16</v>
@@ -17349,54 +17456,56 @@
       </c>
       <c r="BF6" s="16">
         <v>-1</v>
       </c>
       <c r="BG6" s="16">
         <v>63</v>
       </c>
       <c r="BH6" s="16">
         <v>68</v>
       </c>
       <c r="BI6" s="16">
         <v>95</v>
       </c>
       <c r="BJ6" s="16">
         <v>93</v>
       </c>
       <c r="BK6" s="16">
         <v>70</v>
       </c>
       <c r="BL6" s="16">
         <v>102</v>
       </c>
       <c r="BM6" s="16">
         <v>89</v>
       </c>
-      <c r="BN6" s="82">
-[...2 lines deleted...]
-      <c r="BO6" s="16"/>
+      <c r="BN6" s="16">
+        <v>1</v>
+      </c>
+      <c r="BO6" s="16">
+        <v>25</v>
+      </c>
       <c r="BP6" s="16"/>
       <c r="BQ6" s="16"/>
       <c r="BR6" s="16"/>
       <c r="BS6" s="16"/>
       <c r="BT6" s="16"/>
       <c r="BU6" s="16"/>
     </row>
     <row r="7" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="23"/>
       <c r="I7" s="17"/>
       <c r="J7" s="19"/>
       <c r="K7" s="22"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
       <c r="N7" s="16">
         <v>-10</v>
@@ -17532,54 +17641,56 @@
       </c>
       <c r="BF7" s="16">
         <v>3</v>
       </c>
       <c r="BG7" s="16">
         <v>37</v>
       </c>
       <c r="BH7" s="16">
         <v>57</v>
       </c>
       <c r="BI7" s="16">
         <v>62</v>
       </c>
       <c r="BJ7" s="16">
         <v>59</v>
       </c>
       <c r="BK7" s="16">
         <v>37</v>
       </c>
       <c r="BL7" s="16">
         <v>56</v>
       </c>
       <c r="BM7" s="16">
         <v>64</v>
       </c>
-      <c r="BN7" s="82">
+      <c r="BN7" s="16">
         <v>6</v>
       </c>
-      <c r="BO7" s="16"/>
+      <c r="BO7" s="16">
+        <v>19</v>
+      </c>
       <c r="BP7" s="16"/>
       <c r="BQ7" s="16"/>
       <c r="BR7" s="16"/>
       <c r="BS7" s="16"/>
       <c r="BT7" s="16"/>
       <c r="BU7" s="16"/>
     </row>
     <row r="8" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="23"/>
       <c r="I8" s="17"/>
       <c r="J8" s="19"/>
       <c r="K8" s="22"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
       <c r="N8" s="16">
         <v>0</v>
@@ -17715,54 +17826,56 @@
       </c>
       <c r="BF8" s="16">
         <v>0</v>
       </c>
       <c r="BG8" s="16">
         <v>3</v>
       </c>
       <c r="BH8" s="16">
         <v>5</v>
       </c>
       <c r="BI8" s="16">
         <v>6</v>
       </c>
       <c r="BJ8" s="16">
         <v>4</v>
       </c>
       <c r="BK8" s="16">
         <v>5</v>
       </c>
       <c r="BL8" s="16">
         <v>3</v>
       </c>
       <c r="BM8" s="16">
         <v>9</v>
       </c>
-      <c r="BN8" s="82">
+      <c r="BN8" s="16">
         <v>-1</v>
       </c>
-      <c r="BO8" s="16"/>
+      <c r="BO8" s="16">
+        <v>1</v>
+      </c>
       <c r="BP8" s="16"/>
       <c r="BQ8" s="16"/>
       <c r="BR8" s="16"/>
       <c r="BS8" s="16"/>
       <c r="BT8" s="16"/>
       <c r="BU8" s="16"/>
     </row>
     <row r="9" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="23"/>
       <c r="I9" s="17"/>
       <c r="J9" s="19"/>
       <c r="K9" s="22"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="16">
         <v>0</v>
@@ -17899,54 +18012,56 @@
       </c>
       <c r="BF9" s="16">
         <v>0</v>
       </c>
       <c r="BG9" s="16">
         <v>1</v>
       </c>
       <c r="BH9" s="16">
         <v>0</v>
       </c>
       <c r="BI9" s="16">
         <v>4</v>
       </c>
       <c r="BJ9" s="16">
         <v>11</v>
       </c>
       <c r="BK9" s="16">
         <v>0</v>
       </c>
       <c r="BL9" s="16">
         <v>6</v>
       </c>
       <c r="BM9" s="16">
         <v>1</v>
       </c>
-      <c r="BN9" s="82">
-[...2 lines deleted...]
-      <c r="BO9" s="16"/>
+      <c r="BN9" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO9" s="16">
+        <v>2</v>
+      </c>
       <c r="BP9" s="16"/>
       <c r="BQ9" s="16"/>
       <c r="BR9" s="16"/>
       <c r="BS9" s="16"/>
       <c r="BT9" s="16"/>
       <c r="BU9" s="16"/>
     </row>
     <row r="10" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="23"/>
       <c r="I10" s="17"/>
       <c r="J10" s="19"/>
       <c r="K10" s="22"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="16">
         <v>0</v>
@@ -18083,54 +18198,56 @@
       </c>
       <c r="BF10" s="16">
         <v>1</v>
       </c>
       <c r="BG10" s="16">
         <v>1</v>
       </c>
       <c r="BH10" s="16">
         <v>0</v>
       </c>
       <c r="BI10" s="16">
         <v>3</v>
       </c>
       <c r="BJ10" s="16">
         <v>0</v>
       </c>
       <c r="BK10" s="16">
         <v>0</v>
       </c>
       <c r="BL10" s="16">
         <v>7</v>
       </c>
       <c r="BM10" s="16">
         <v>0</v>
       </c>
-      <c r="BN10" s="82">
-[...2 lines deleted...]
-      <c r="BO10" s="16"/>
+      <c r="BN10" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="16">
+        <v>0</v>
+      </c>
       <c r="BP10" s="16"/>
       <c r="BQ10" s="16"/>
       <c r="BR10" s="16"/>
       <c r="BS10" s="16"/>
       <c r="BT10" s="16"/>
       <c r="BU10" s="16"/>
     </row>
     <row r="11" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="23"/>
       <c r="I11" s="17"/>
       <c r="J11" s="19"/>
       <c r="K11" s="22"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="16">
         <v>-1</v>
@@ -18266,54 +18383,56 @@
       </c>
       <c r="BF11" s="16">
         <v>-3</v>
       </c>
       <c r="BG11" s="16">
         <v>5</v>
       </c>
       <c r="BH11" s="16">
         <v>2</v>
       </c>
       <c r="BI11" s="16">
         <v>4</v>
       </c>
       <c r="BJ11" s="16">
         <v>5</v>
       </c>
       <c r="BK11" s="16">
         <v>11</v>
       </c>
       <c r="BL11" s="16">
         <v>12</v>
       </c>
       <c r="BM11" s="16">
         <v>5</v>
       </c>
-      <c r="BN11" s="82">
-[...2 lines deleted...]
-      <c r="BO11" s="16"/>
+      <c r="BN11" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="16">
+        <v>0</v>
+      </c>
       <c r="BP11" s="16"/>
       <c r="BQ11" s="16"/>
       <c r="BR11" s="16"/>
       <c r="BS11" s="16"/>
       <c r="BT11" s="16"/>
       <c r="BU11" s="16"/>
     </row>
     <row r="12" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="23"/>
       <c r="I12" s="17"/>
       <c r="J12" s="19"/>
       <c r="K12" s="22"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="16">
         <v>0</v>
@@ -18450,54 +18569,56 @@
       </c>
       <c r="BF12" s="16">
         <v>0</v>
       </c>
       <c r="BG12" s="16">
         <v>-1</v>
       </c>
       <c r="BH12" s="16">
         <v>0</v>
       </c>
       <c r="BI12" s="16">
         <v>0</v>
       </c>
       <c r="BJ12" s="16">
         <v>1</v>
       </c>
       <c r="BK12" s="16">
         <v>3</v>
       </c>
       <c r="BL12" s="16">
         <v>-1</v>
       </c>
       <c r="BM12" s="16">
         <v>1</v>
       </c>
-      <c r="BN12" s="82">
-[...2 lines deleted...]
-      <c r="BO12" s="16"/>
+      <c r="BN12" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO12" s="16">
+        <v>1</v>
+      </c>
       <c r="BP12" s="16"/>
       <c r="BQ12" s="16"/>
       <c r="BR12" s="16"/>
       <c r="BS12" s="16"/>
       <c r="BT12" s="16"/>
       <c r="BU12" s="16"/>
     </row>
     <row r="13" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="23"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="22"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="16">
         <v>-1</v>
@@ -18633,54 +18754,56 @@
       </c>
       <c r="BF13" s="16">
         <v>-1</v>
       </c>
       <c r="BG13" s="16">
         <v>1</v>
       </c>
       <c r="BH13" s="16">
         <v>3</v>
       </c>
       <c r="BI13" s="16">
         <v>5</v>
       </c>
       <c r="BJ13" s="16">
         <v>10</v>
       </c>
       <c r="BK13" s="16">
         <v>1</v>
       </c>
       <c r="BL13" s="16">
         <v>12</v>
       </c>
       <c r="BM13" s="16">
         <v>2</v>
       </c>
-      <c r="BN13" s="82">
-[...2 lines deleted...]
-      <c r="BO13" s="16"/>
+      <c r="BN13" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO13" s="16">
+        <v>5</v>
+      </c>
       <c r="BP13" s="16"/>
       <c r="BQ13" s="16"/>
       <c r="BR13" s="16"/>
       <c r="BS13" s="16"/>
       <c r="BT13" s="16"/>
       <c r="BU13" s="16"/>
     </row>
     <row r="14" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="16">
         <v>-6</v>
@@ -18816,54 +18939,56 @@
       </c>
       <c r="BF14" s="16">
         <v>-1</v>
       </c>
       <c r="BG14" s="16">
         <v>5</v>
       </c>
       <c r="BH14" s="16">
         <v>4</v>
       </c>
       <c r="BI14" s="16">
         <v>6</v>
       </c>
       <c r="BJ14" s="16">
         <v>1</v>
       </c>
       <c r="BK14" s="16">
         <v>11</v>
       </c>
       <c r="BL14" s="16">
         <v>5</v>
       </c>
       <c r="BM14" s="16">
         <v>4</v>
       </c>
-      <c r="BN14" s="82">
-[...2 lines deleted...]
-      <c r="BO14" s="16"/>
+      <c r="BN14" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO14" s="16">
+        <v>-3</v>
+      </c>
       <c r="BP14" s="16"/>
       <c r="BQ14" s="16"/>
       <c r="BR14" s="16"/>
       <c r="BS14" s="16"/>
       <c r="BT14" s="16"/>
       <c r="BU14" s="16"/>
     </row>
     <row r="15" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="23"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="22"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="16">
         <v>0</v>
@@ -19000,54 +19125,56 @@
       </c>
       <c r="BF15" s="16">
         <v>0</v>
       </c>
       <c r="BG15" s="16">
         <v>5</v>
       </c>
       <c r="BH15" s="16">
         <v>-3</v>
       </c>
       <c r="BI15" s="16">
         <v>3</v>
       </c>
       <c r="BJ15" s="16">
         <v>1</v>
       </c>
       <c r="BK15" s="16">
         <v>1</v>
       </c>
       <c r="BL15" s="16">
         <v>2</v>
       </c>
       <c r="BM15" s="16">
         <v>5</v>
       </c>
-      <c r="BN15" s="82">
-[...2 lines deleted...]
-      <c r="BO15" s="16"/>
+      <c r="BN15" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="16">
+        <v>0</v>
+      </c>
       <c r="BP15" s="16"/>
       <c r="BQ15" s="16"/>
       <c r="BR15" s="16"/>
       <c r="BS15" s="16"/>
       <c r="BT15" s="16"/>
       <c r="BU15" s="16"/>
     </row>
     <row r="16" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="23"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="22"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="16">
         <v>0</v>
@@ -19183,137 +19310,139 @@
       </c>
       <c r="BF16" s="16">
         <v>0</v>
       </c>
       <c r="BG16" s="16">
         <v>6</v>
       </c>
       <c r="BH16" s="16">
         <v>0</v>
       </c>
       <c r="BI16" s="16">
         <v>2</v>
       </c>
       <c r="BJ16" s="16">
         <v>1</v>
       </c>
       <c r="BK16" s="16">
         <v>1</v>
       </c>
       <c r="BL16" s="16">
         <v>0</v>
       </c>
       <c r="BM16" s="16">
         <v>-2</v>
       </c>
-      <c r="BN16" s="82">
+      <c r="BN16" s="16">
         <v>-4</v>
       </c>
-      <c r="BO16" s="16"/>
+      <c r="BO16" s="16">
+        <v>0</v>
+      </c>
       <c r="BP16" s="16"/>
       <c r="BQ16" s="16"/>
       <c r="BR16" s="16"/>
       <c r="BS16" s="16"/>
       <c r="BT16" s="16"/>
       <c r="BU16" s="16"/>
     </row>
     <row r="17" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A17" s="67" t="s">
+      <c r="A17" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="67"/>
-[...70 lines deleted...]
-      <c r="BU17" s="67"/>
+      <c r="B17" s="66"/>
+      <c r="C17" s="66"/>
+      <c r="D17" s="66"/>
+      <c r="E17" s="66"/>
+      <c r="F17" s="66"/>
+      <c r="G17" s="66"/>
+      <c r="H17" s="66"/>
+      <c r="I17" s="66"/>
+      <c r="J17" s="66"/>
+      <c r="K17" s="66"/>
+      <c r="L17" s="66"/>
+      <c r="M17" s="66"/>
+      <c r="N17" s="66"/>
+      <c r="O17" s="66"/>
+      <c r="P17" s="66"/>
+      <c r="Q17" s="66"/>
+      <c r="R17" s="66"/>
+      <c r="S17" s="66"/>
+      <c r="T17" s="66"/>
+      <c r="U17" s="66"/>
+      <c r="V17" s="66"/>
+      <c r="W17" s="66"/>
+      <c r="X17" s="66"/>
+      <c r="Y17" s="66"/>
+      <c r="Z17" s="66"/>
+      <c r="AA17" s="66"/>
+      <c r="AB17" s="66"/>
+      <c r="AC17" s="66"/>
+      <c r="AD17" s="66"/>
+      <c r="AE17" s="66"/>
+      <c r="AF17" s="66"/>
+      <c r="AG17" s="66"/>
+      <c r="AH17" s="66"/>
+      <c r="AI17" s="66"/>
+      <c r="AJ17" s="66"/>
+      <c r="AK17" s="66"/>
+      <c r="AL17" s="66"/>
+      <c r="AM17" s="66"/>
+      <c r="AN17" s="66"/>
+      <c r="AO17" s="66"/>
+      <c r="AP17" s="66"/>
+      <c r="AQ17" s="66"/>
+      <c r="AR17" s="66"/>
+      <c r="AS17" s="66"/>
+      <c r="AT17" s="66"/>
+      <c r="AU17" s="66"/>
+      <c r="AV17" s="66"/>
+      <c r="AW17" s="66"/>
+      <c r="AX17" s="66"/>
+      <c r="AY17" s="66"/>
+      <c r="AZ17" s="66"/>
+      <c r="BA17" s="66"/>
+      <c r="BB17" s="66"/>
+      <c r="BC17" s="66"/>
+      <c r="BD17" s="66"/>
+      <c r="BE17" s="66"/>
+      <c r="BF17" s="66"/>
+      <c r="BG17" s="66"/>
+      <c r="BH17" s="66"/>
+      <c r="BI17" s="66"/>
+      <c r="BJ17" s="66"/>
+      <c r="BK17" s="66"/>
+      <c r="BL17" s="66"/>
+      <c r="BM17" s="66"/>
+      <c r="BN17" s="66"/>
+      <c r="BO17" s="66"/>
+      <c r="BP17" s="66"/>
+      <c r="BQ17" s="66"/>
+      <c r="BR17" s="66"/>
+      <c r="BS17" s="66"/>
+      <c r="BT17" s="66"/>
+      <c r="BU17" s="66"/>
     </row>
     <row r="18" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A18" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>16</v>
@@ -19467,54 +19596,56 @@
       </c>
       <c r="BF18" s="16">
         <v>2</v>
       </c>
       <c r="BG18" s="16">
         <v>42</v>
       </c>
       <c r="BH18" s="16">
         <v>46</v>
       </c>
       <c r="BI18" s="16">
         <v>50</v>
       </c>
       <c r="BJ18" s="16">
         <v>46</v>
       </c>
       <c r="BK18" s="16">
         <v>35</v>
       </c>
       <c r="BL18" s="16">
         <v>57</v>
       </c>
       <c r="BM18" s="16">
         <v>63</v>
       </c>
-      <c r="BN18" s="53">
+      <c r="BN18" s="16">
         <v>-3</v>
       </c>
-      <c r="BO18" s="16"/>
+      <c r="BO18" s="16">
+        <v>13</v>
+      </c>
       <c r="BP18" s="16"/>
       <c r="BQ18" s="16"/>
       <c r="BR18" s="16"/>
       <c r="BS18" s="16"/>
       <c r="BT18" s="16"/>
       <c r="BU18" s="16"/>
     </row>
     <row r="19" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="23"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="22"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="16">
         <v>-10</v>
@@ -19650,54 +19781,56 @@
       </c>
       <c r="BF19" s="16">
         <v>1</v>
       </c>
       <c r="BG19" s="16">
         <v>31</v>
       </c>
       <c r="BH19" s="16">
         <v>41</v>
       </c>
       <c r="BI19" s="16">
         <v>37</v>
       </c>
       <c r="BJ19" s="16">
         <v>40</v>
       </c>
       <c r="BK19" s="16">
         <v>27</v>
       </c>
       <c r="BL19" s="16">
         <v>48</v>
       </c>
       <c r="BM19" s="16">
         <v>51</v>
       </c>
-      <c r="BN19" s="53">
-[...2 lines deleted...]
-      <c r="BO19" s="16"/>
+      <c r="BN19" s="16">
+        <v>2</v>
+      </c>
+      <c r="BO19" s="16">
+        <v>15</v>
+      </c>
       <c r="BP19" s="16"/>
       <c r="BQ19" s="16"/>
       <c r="BR19" s="16"/>
       <c r="BS19" s="16"/>
       <c r="BT19" s="16"/>
       <c r="BU19" s="16"/>
     </row>
     <row r="20" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A20" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="23"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="22"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="16">
         <v>0</v>
@@ -19833,54 +19966,56 @@
       </c>
       <c r="BF20" s="16">
         <v>0</v>
       </c>
       <c r="BG20" s="16">
         <v>3</v>
       </c>
       <c r="BH20" s="16">
         <v>5</v>
       </c>
       <c r="BI20" s="16">
         <v>6</v>
       </c>
       <c r="BJ20" s="16">
         <v>4</v>
       </c>
       <c r="BK20" s="16">
         <v>4</v>
       </c>
       <c r="BL20" s="16">
         <v>3</v>
       </c>
       <c r="BM20" s="16">
         <v>6</v>
       </c>
-      <c r="BN20" s="53">
+      <c r="BN20" s="16">
         <v>-1</v>
       </c>
-      <c r="BO20" s="16"/>
+      <c r="BO20" s="16">
+        <v>1</v>
+      </c>
       <c r="BP20" s="16"/>
       <c r="BQ20" s="16"/>
       <c r="BR20" s="16"/>
       <c r="BS20" s="16"/>
       <c r="BT20" s="16"/>
       <c r="BU20" s="16"/>
     </row>
     <row r="21" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A21" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="23"/>
       <c r="I21" s="17"/>
       <c r="J21" s="19"/>
       <c r="K21" s="22"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="16">
         <v>0</v>
@@ -20016,54 +20151,56 @@
       </c>
       <c r="BF21" s="16">
         <v>1</v>
       </c>
       <c r="BG21" s="16">
         <v>0</v>
       </c>
       <c r="BH21" s="16">
         <v>0</v>
       </c>
       <c r="BI21" s="16">
         <v>2</v>
       </c>
       <c r="BJ21" s="16">
         <v>0</v>
       </c>
       <c r="BK21" s="16">
         <v>0</v>
       </c>
       <c r="BL21" s="16">
         <v>2</v>
       </c>
       <c r="BM21" s="16">
         <v>0</v>
       </c>
-      <c r="BN21" s="53">
-[...2 lines deleted...]
-      <c r="BO21" s="16"/>
+      <c r="BN21" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO21" s="16">
+        <v>0</v>
+      </c>
       <c r="BP21" s="16"/>
       <c r="BQ21" s="16"/>
       <c r="BR21" s="16"/>
       <c r="BS21" s="16"/>
       <c r="BT21" s="16"/>
       <c r="BU21" s="16"/>
     </row>
     <row r="22" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A22" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="23"/>
       <c r="I22" s="17"/>
       <c r="J22" s="19"/>
       <c r="K22" s="22"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="16">
         <v>-6</v>
@@ -20199,54 +20336,56 @@
       </c>
       <c r="BF22" s="16">
         <v>0</v>
       </c>
       <c r="BG22" s="16">
         <v>2</v>
       </c>
       <c r="BH22" s="16">
         <v>3</v>
       </c>
       <c r="BI22" s="16">
         <v>1</v>
       </c>
       <c r="BJ22" s="16">
         <v>1</v>
       </c>
       <c r="BK22" s="16">
         <v>4</v>
       </c>
       <c r="BL22" s="16">
         <v>3</v>
       </c>
       <c r="BM22" s="16">
         <v>3</v>
       </c>
-      <c r="BN22" s="53">
-[...2 lines deleted...]
-      <c r="BO22" s="16"/>
+      <c r="BN22" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO22" s="16">
+        <v>-3</v>
+      </c>
       <c r="BP22" s="16"/>
       <c r="BQ22" s="16"/>
       <c r="BR22" s="16"/>
       <c r="BS22" s="16"/>
       <c r="BT22" s="16"/>
       <c r="BU22" s="16"/>
     </row>
     <row r="23" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="23"/>
       <c r="I23" s="17"/>
       <c r="J23" s="19"/>
       <c r="K23" s="22"/>
       <c r="L23" s="19"/>
       <c r="M23" s="19"/>
       <c r="N23" s="16">
         <v>0</v>
@@ -20382,54 +20521,56 @@
       </c>
       <c r="BF23" s="16">
         <v>0</v>
       </c>
       <c r="BG23" s="16">
         <v>3</v>
       </c>
       <c r="BH23" s="16">
         <v>-3</v>
       </c>
       <c r="BI23" s="16">
         <v>2</v>
       </c>
       <c r="BJ23" s="16">
         <v>0</v>
       </c>
       <c r="BK23" s="16">
         <v>0</v>
       </c>
       <c r="BL23" s="16">
         <v>1</v>
       </c>
       <c r="BM23" s="16">
         <v>5</v>
       </c>
-      <c r="BN23" s="53">
-[...2 lines deleted...]
-      <c r="BO23" s="16"/>
+      <c r="BN23" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO23" s="16">
+        <v>0</v>
+      </c>
       <c r="BP23" s="16"/>
       <c r="BQ23" s="16"/>
       <c r="BR23" s="16"/>
       <c r="BS23" s="16"/>
       <c r="BT23" s="16"/>
       <c r="BU23" s="16"/>
     </row>
     <row r="24" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A24" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="23"/>
       <c r="I24" s="17"/>
       <c r="J24" s="19"/>
       <c r="K24" s="22"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
       <c r="N24" s="16">
         <v>0</v>
@@ -20565,137 +20706,139 @@
       </c>
       <c r="BF24" s="16">
         <v>0</v>
       </c>
       <c r="BG24" s="16">
         <v>3</v>
       </c>
       <c r="BH24" s="16">
         <v>0</v>
       </c>
       <c r="BI24" s="16">
         <v>2</v>
       </c>
       <c r="BJ24" s="16">
         <v>1</v>
       </c>
       <c r="BK24" s="16">
         <v>0</v>
       </c>
       <c r="BL24" s="16">
         <v>0</v>
       </c>
       <c r="BM24" s="16">
         <v>-2</v>
       </c>
-      <c r="BN24" s="53">
+      <c r="BN24" s="16">
         <v>-4</v>
       </c>
-      <c r="BO24" s="16"/>
+      <c r="BO24" s="16">
+        <v>0</v>
+      </c>
       <c r="BP24" s="16"/>
       <c r="BQ24" s="16"/>
       <c r="BR24" s="16"/>
       <c r="BS24" s="16"/>
       <c r="BT24" s="16"/>
       <c r="BU24" s="16"/>
     </row>
     <row r="25" spans="1:73" s="20" customFormat="1" ht="11.25">
-      <c r="A25" s="68" t="s">
+      <c r="A25" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="68"/>
-[...70 lines deleted...]
-      <c r="BU25" s="68"/>
+      <c r="B25" s="67"/>
+      <c r="C25" s="67"/>
+      <c r="D25" s="67"/>
+      <c r="E25" s="67"/>
+      <c r="F25" s="67"/>
+      <c r="G25" s="67"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="67"/>
+      <c r="J25" s="67"/>
+      <c r="K25" s="67"/>
+      <c r="L25" s="67"/>
+      <c r="M25" s="67"/>
+      <c r="N25" s="67"/>
+      <c r="O25" s="67"/>
+      <c r="P25" s="67"/>
+      <c r="Q25" s="67"/>
+      <c r="R25" s="67"/>
+      <c r="S25" s="67"/>
+      <c r="T25" s="67"/>
+      <c r="U25" s="67"/>
+      <c r="V25" s="67"/>
+      <c r="W25" s="67"/>
+      <c r="X25" s="67"/>
+      <c r="Y25" s="67"/>
+      <c r="Z25" s="67"/>
+      <c r="AA25" s="67"/>
+      <c r="AB25" s="67"/>
+      <c r="AC25" s="67"/>
+      <c r="AD25" s="67"/>
+      <c r="AE25" s="67"/>
+      <c r="AF25" s="67"/>
+      <c r="AG25" s="67"/>
+      <c r="AH25" s="67"/>
+      <c r="AI25" s="67"/>
+      <c r="AJ25" s="67"/>
+      <c r="AK25" s="67"/>
+      <c r="AL25" s="67"/>
+      <c r="AM25" s="67"/>
+      <c r="AN25" s="67"/>
+      <c r="AO25" s="67"/>
+      <c r="AP25" s="67"/>
+      <c r="AQ25" s="67"/>
+      <c r="AR25" s="67"/>
+      <c r="AS25" s="67"/>
+      <c r="AT25" s="67"/>
+      <c r="AU25" s="67"/>
+      <c r="AV25" s="67"/>
+      <c r="AW25" s="67"/>
+      <c r="AX25" s="67"/>
+      <c r="AY25" s="67"/>
+      <c r="AZ25" s="67"/>
+      <c r="BA25" s="67"/>
+      <c r="BB25" s="67"/>
+      <c r="BC25" s="67"/>
+      <c r="BD25" s="67"/>
+      <c r="BE25" s="67"/>
+      <c r="BF25" s="67"/>
+      <c r="BG25" s="67"/>
+      <c r="BH25" s="67"/>
+      <c r="BI25" s="67"/>
+      <c r="BJ25" s="67"/>
+      <c r="BK25" s="67"/>
+      <c r="BL25" s="67"/>
+      <c r="BM25" s="67"/>
+      <c r="BN25" s="67"/>
+      <c r="BO25" s="67"/>
+      <c r="BP25" s="67"/>
+      <c r="BQ25" s="67"/>
+      <c r="BR25" s="67"/>
+      <c r="BS25" s="67"/>
+      <c r="BT25" s="67"/>
+      <c r="BU25" s="67"/>
     </row>
     <row r="26" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A26" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>16</v>
@@ -20849,54 +20992,56 @@
       </c>
       <c r="BF26" s="32">
         <v>-3</v>
       </c>
       <c r="BG26" s="32">
         <v>21</v>
       </c>
       <c r="BH26" s="32">
         <v>22</v>
       </c>
       <c r="BI26" s="32">
         <v>45</v>
       </c>
       <c r="BJ26" s="32">
         <v>47</v>
       </c>
       <c r="BK26" s="32">
         <v>35</v>
       </c>
       <c r="BL26" s="32">
         <v>45</v>
       </c>
       <c r="BM26" s="32">
         <v>26</v>
       </c>
-      <c r="BN26" s="82">
+      <c r="BN26" s="16">
         <v>4</v>
       </c>
-      <c r="BO26" s="16"/>
+      <c r="BO26" s="16">
+        <v>12</v>
+      </c>
       <c r="BP26" s="16"/>
       <c r="BQ26" s="32"/>
       <c r="BR26" s="32"/>
       <c r="BS26" s="32"/>
       <c r="BT26" s="32"/>
       <c r="BU26" s="32"/>
     </row>
     <row r="27" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="23"/>
       <c r="I27" s="17"/>
       <c r="J27" s="19"/>
       <c r="K27" s="18"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="32">
         <v>0</v>
@@ -21032,54 +21177,56 @@
       </c>
       <c r="BF27" s="32">
         <v>2</v>
       </c>
       <c r="BG27" s="32">
         <v>6</v>
       </c>
       <c r="BH27" s="32">
         <v>16</v>
       </c>
       <c r="BI27" s="32">
         <v>25</v>
       </c>
       <c r="BJ27" s="32">
         <v>19</v>
       </c>
       <c r="BK27" s="32">
         <v>10</v>
       </c>
       <c r="BL27" s="32">
         <v>8</v>
       </c>
       <c r="BM27" s="32">
         <v>13</v>
       </c>
-      <c r="BN27" s="82">
+      <c r="BN27" s="16">
         <v>4</v>
       </c>
-      <c r="BO27" s="16"/>
+      <c r="BO27" s="16">
+        <v>4</v>
+      </c>
       <c r="BP27" s="16"/>
       <c r="BQ27" s="32"/>
       <c r="BR27" s="32"/>
       <c r="BS27" s="32"/>
       <c r="BT27" s="32"/>
       <c r="BU27" s="32"/>
     </row>
     <row r="28" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="23"/>
       <c r="I28" s="17"/>
       <c r="J28" s="19"/>
       <c r="K28" s="18"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="32">
         <v>0</v>
@@ -21215,54 +21362,56 @@
       </c>
       <c r="BF28" s="32">
         <v>0</v>
       </c>
       <c r="BG28" s="32">
         <v>0</v>
       </c>
       <c r="BH28" s="32">
         <v>0</v>
       </c>
       <c r="BI28" s="32">
         <v>0</v>
       </c>
       <c r="BJ28" s="32">
         <v>0</v>
       </c>
       <c r="BK28" s="32">
         <v>1</v>
       </c>
       <c r="BL28" s="32">
         <v>0</v>
       </c>
       <c r="BM28" s="32">
         <v>3</v>
       </c>
-      <c r="BN28" s="82">
-[...2 lines deleted...]
-      <c r="BO28" s="16"/>
+      <c r="BN28" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO28" s="16">
+        <v>0</v>
+      </c>
       <c r="BP28" s="16"/>
       <c r="BQ28" s="32"/>
       <c r="BR28" s="32"/>
       <c r="BS28" s="32"/>
       <c r="BT28" s="32"/>
       <c r="BU28" s="32"/>
     </row>
     <row r="29" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="23"/>
       <c r="I29" s="17"/>
       <c r="J29" s="19"/>
       <c r="K29" s="18"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
       <c r="N29" s="32">
         <v>0</v>
@@ -21398,54 +21547,56 @@
       </c>
       <c r="BF29" s="32">
         <v>0</v>
       </c>
       <c r="BG29" s="32">
         <v>1</v>
       </c>
       <c r="BH29" s="32">
         <v>0</v>
       </c>
       <c r="BI29" s="32">
         <v>4</v>
       </c>
       <c r="BJ29" s="32">
         <v>11</v>
       </c>
       <c r="BK29" s="32">
         <v>0</v>
       </c>
       <c r="BL29" s="32">
         <v>6</v>
       </c>
       <c r="BM29" s="32">
         <v>1</v>
       </c>
-      <c r="BN29" s="82">
-[...2 lines deleted...]
-      <c r="BO29" s="16"/>
+      <c r="BN29" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO29" s="16">
+        <v>2</v>
+      </c>
       <c r="BP29" s="16"/>
       <c r="BQ29" s="32"/>
       <c r="BR29" s="32"/>
       <c r="BS29" s="32"/>
       <c r="BT29" s="32"/>
       <c r="BU29" s="32"/>
     </row>
     <row r="30" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="23"/>
       <c r="I30" s="17"/>
       <c r="J30" s="19"/>
       <c r="K30" s="18"/>
       <c r="L30" s="23"/>
       <c r="M30" s="23"/>
       <c r="N30" s="32">
         <v>0</v>
@@ -21581,54 +21732,56 @@
       </c>
       <c r="BF30" s="32">
         <v>0</v>
       </c>
       <c r="BG30" s="32">
         <v>1</v>
       </c>
       <c r="BH30" s="32">
         <v>0</v>
       </c>
       <c r="BI30" s="32">
         <v>1</v>
       </c>
       <c r="BJ30" s="32">
         <v>0</v>
       </c>
       <c r="BK30" s="32">
         <v>0</v>
       </c>
       <c r="BL30" s="32">
         <v>5</v>
       </c>
       <c r="BM30" s="32">
         <v>0</v>
       </c>
-      <c r="BN30" s="82">
-[...2 lines deleted...]
-      <c r="BO30" s="16"/>
+      <c r="BN30" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO30" s="16">
+        <v>0</v>
+      </c>
       <c r="BP30" s="16"/>
       <c r="BQ30" s="32"/>
       <c r="BR30" s="32"/>
       <c r="BS30" s="32"/>
       <c r="BT30" s="32"/>
       <c r="BU30" s="32"/>
     </row>
     <row r="31" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="23"/>
       <c r="I31" s="17"/>
       <c r="J31" s="19"/>
       <c r="K31" s="18"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
       <c r="N31" s="32">
         <v>-1</v>
@@ -21764,54 +21917,56 @@
       </c>
       <c r="BF31" s="32">
         <v>-3</v>
       </c>
       <c r="BG31" s="32">
         <v>5</v>
       </c>
       <c r="BH31" s="32">
         <v>2</v>
       </c>
       <c r="BI31" s="32">
         <v>4</v>
       </c>
       <c r="BJ31" s="32">
         <v>5</v>
       </c>
       <c r="BK31" s="32">
         <v>11</v>
       </c>
       <c r="BL31" s="32">
         <v>12</v>
       </c>
       <c r="BM31" s="32">
         <v>5</v>
       </c>
-      <c r="BN31" s="82">
-[...2 lines deleted...]
-      <c r="BO31" s="16"/>
+      <c r="BN31" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO31" s="16">
+        <v>0</v>
+      </c>
       <c r="BP31" s="16"/>
       <c r="BQ31" s="32"/>
       <c r="BR31" s="32"/>
       <c r="BS31" s="32"/>
       <c r="BT31" s="32"/>
       <c r="BU31" s="32"/>
     </row>
     <row r="32" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="23"/>
       <c r="I32" s="17"/>
       <c r="J32" s="19"/>
       <c r="K32" s="18"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="32">
         <v>-1</v>
@@ -21947,54 +22102,56 @@
       </c>
       <c r="BF32" s="32">
         <v>0</v>
       </c>
       <c r="BG32" s="32">
         <v>-1</v>
       </c>
       <c r="BH32" s="32">
         <v>0</v>
       </c>
       <c r="BI32" s="32">
         <v>0</v>
       </c>
       <c r="BJ32" s="32">
         <v>1</v>
       </c>
       <c r="BK32" s="32">
         <v>3</v>
       </c>
       <c r="BL32" s="32">
         <v>-1</v>
       </c>
       <c r="BM32" s="32">
         <v>1</v>
       </c>
-      <c r="BN32" s="82">
-[...2 lines deleted...]
-      <c r="BO32" s="16"/>
+      <c r="BN32" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO32" s="16">
+        <v>1</v>
+      </c>
       <c r="BP32" s="16"/>
       <c r="BQ32" s="32"/>
       <c r="BR32" s="32"/>
       <c r="BS32" s="32"/>
       <c r="BT32" s="32"/>
       <c r="BU32" s="32"/>
     </row>
     <row r="33" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="23"/>
       <c r="I33" s="17"/>
       <c r="J33" s="19"/>
       <c r="K33" s="18"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="32">
         <v>0</v>
@@ -22130,54 +22287,56 @@
       </c>
       <c r="BF33" s="32">
         <v>-1</v>
       </c>
       <c r="BG33" s="32">
         <v>1</v>
       </c>
       <c r="BH33" s="32">
         <v>3</v>
       </c>
       <c r="BI33" s="32">
         <v>5</v>
       </c>
       <c r="BJ33" s="32">
         <v>10</v>
       </c>
       <c r="BK33" s="32">
         <v>1</v>
       </c>
       <c r="BL33" s="32">
         <v>12</v>
       </c>
       <c r="BM33" s="32">
         <v>2</v>
       </c>
-      <c r="BN33" s="82">
-[...2 lines deleted...]
-      <c r="BO33" s="16"/>
+      <c r="BN33" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO33" s="16">
+        <v>5</v>
+      </c>
       <c r="BP33" s="16"/>
       <c r="BQ33" s="32"/>
       <c r="BR33" s="32"/>
       <c r="BS33" s="32"/>
       <c r="BT33" s="32"/>
       <c r="BU33" s="32"/>
     </row>
     <row r="34" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A34" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="13"/>
       <c r="G34" s="13"/>
       <c r="H34" s="13"/>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="32">
         <v>0</v>
@@ -22313,54 +22472,56 @@
       </c>
       <c r="BF34" s="32">
         <v>-1</v>
       </c>
       <c r="BG34" s="32">
         <v>3</v>
       </c>
       <c r="BH34" s="32">
         <v>1</v>
       </c>
       <c r="BI34" s="32">
         <v>5</v>
       </c>
       <c r="BJ34" s="32">
         <v>0</v>
       </c>
       <c r="BK34" s="32">
         <v>7</v>
       </c>
       <c r="BL34" s="32">
         <v>2</v>
       </c>
       <c r="BM34" s="32">
         <v>1</v>
       </c>
-      <c r="BN34" s="82">
-[...2 lines deleted...]
-      <c r="BO34" s="16"/>
+      <c r="BN34" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO34" s="16">
+        <v>0</v>
+      </c>
       <c r="BP34" s="16"/>
       <c r="BQ34" s="32"/>
       <c r="BR34" s="32"/>
       <c r="BS34" s="32"/>
       <c r="BT34" s="32"/>
       <c r="BU34" s="32"/>
     </row>
     <row r="35" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A35" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="13"/>
       <c r="G35" s="13"/>
       <c r="H35" s="13"/>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="32">
         <v>0</v>
@@ -22496,54 +22657,56 @@
       </c>
       <c r="BF35" s="32">
         <v>0</v>
       </c>
       <c r="BG35" s="32">
         <v>2</v>
       </c>
       <c r="BH35" s="32">
         <v>0</v>
       </c>
       <c r="BI35" s="32">
         <v>1</v>
       </c>
       <c r="BJ35" s="32">
         <v>1</v>
       </c>
       <c r="BK35" s="32">
         <v>1</v>
       </c>
       <c r="BL35" s="32">
         <v>1</v>
       </c>
       <c r="BM35" s="32">
         <v>0</v>
       </c>
-      <c r="BN35" s="82">
-[...2 lines deleted...]
-      <c r="BO35" s="16"/>
+      <c r="BN35" s="16">
+        <v>0</v>
+      </c>
+      <c r="BO35" s="16">
+        <v>0</v>
+      </c>
       <c r="BP35" s="16"/>
       <c r="BQ35" s="32"/>
       <c r="BR35" s="32"/>
       <c r="BS35" s="32"/>
       <c r="BT35" s="32"/>
       <c r="BU35" s="32"/>
     </row>
     <row r="36" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A36" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="34"/>
       <c r="C36" s="34"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="34"/>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="36"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
       <c r="N36" s="26">
         <v>0</v>
@@ -22679,54 +22842,56 @@
       </c>
       <c r="BF36" s="26">
         <v>0</v>
       </c>
       <c r="BG36" s="26">
         <v>3</v>
       </c>
       <c r="BH36" s="26">
         <v>0</v>
       </c>
       <c r="BI36" s="26">
         <v>0</v>
       </c>
       <c r="BJ36" s="26">
         <v>0</v>
       </c>
       <c r="BK36" s="26">
         <v>1</v>
       </c>
       <c r="BL36" s="26">
         <v>0</v>
       </c>
       <c r="BM36" s="26">
         <v>0</v>
       </c>
-      <c r="BN36" s="62">
-[...2 lines deleted...]
-      <c r="BO36" s="26"/>
+      <c r="BN36" s="26">
+        <v>0</v>
+      </c>
+      <c r="BO36" s="26">
+        <v>0</v>
+      </c>
       <c r="BP36" s="26"/>
       <c r="BQ36" s="26"/>
       <c r="BR36" s="26"/>
       <c r="BS36" s="26"/>
       <c r="BT36" s="26"/>
       <c r="BU36" s="26"/>
     </row>
     <row r="37" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="A37" s="37"/>
       <c r="Z37" s="39"/>
       <c r="AA37" s="14"/>
       <c r="AL37" s="39"/>
       <c r="AM37" s="15"/>
       <c r="AX37" s="39"/>
       <c r="AY37" s="15"/>
       <c r="BJ37" s="39"/>
       <c r="BK37" s="15"/>
     </row>
     <row r="38" spans="1:73" s="20" customFormat="1" ht="11.25">
       <c r="Z38" s="39"/>
       <c r="AL38" s="39"/>
       <c r="AM38" s="27"/>
       <c r="AX38" s="39"/>
       <c r="AY38" s="27"/>
       <c r="BJ38" s="39"/>