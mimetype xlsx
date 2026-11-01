--- v2 (2026-08-26)
+++ v3 (2026-11-01)
@@ -1081,51 +1081,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP44"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BI27" sqref="BI27:BJ37"/>
+      <selection activeCell="BK27" sqref="BK27:BL37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.140625" style="1"/>
     <col min="33" max="34" width="9.140625" style="2"/>
     <col min="35" max="35" width="9.140625" style="1"/>
     <col min="36" max="37" width="9.140625" style="6"/>
     <col min="39" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="9.140625" style="6" customWidth="1"/>
     <col min="42" max="44" width="9.140625" style="6"/>
     <col min="45" max="46" width="9.140625" style="56"/>
     <col min="47" max="51" width="9.140625" style="6"/>
     <col min="52" max="52" width="9.140625" style="6" customWidth="1"/>
     <col min="53" max="56" width="9.140625" style="6"/>
     <col min="57" max="58" width="9.140625" style="56"/>
     <col min="59" max="63" width="9.140625" style="6"/>
     <col min="64" max="64" width="9.140625" style="6" customWidth="1"/>
     <col min="65" max="68" width="9.140625" style="6"/>
   </cols>
   <sheetData>
@@ -1810,52 +1810,56 @@
       </c>
       <c r="BC7" s="18">
         <v>274</v>
       </c>
       <c r="BD7" s="18">
         <v>284</v>
       </c>
       <c r="BE7" s="18">
         <v>226</v>
       </c>
       <c r="BF7" s="18">
         <v>249</v>
       </c>
       <c r="BG7" s="18">
         <v>255</v>
       </c>
       <c r="BH7" s="18">
         <v>252</v>
       </c>
       <c r="BI7" s="18">
         <v>255</v>
       </c>
       <c r="BJ7" s="18">
         <v>450</v>
       </c>
-      <c r="BK7" s="18"/>
-      <c r="BL7" s="18"/>
+      <c r="BK7" s="18">
+        <v>402</v>
+      </c>
+      <c r="BL7" s="18">
+        <v>392</v>
+      </c>
       <c r="BM7" s="18"/>
       <c r="BN7" s="18"/>
       <c r="BO7" s="18"/>
       <c r="BP7" s="18"/>
     </row>
     <row r="8" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="21"/>
       <c r="I8" s="14"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O8" s="17">
@@ -1980,52 +1984,56 @@
       </c>
       <c r="BC8" s="18">
         <v>99</v>
       </c>
       <c r="BD8" s="18">
         <v>88</v>
       </c>
       <c r="BE8" s="18">
         <v>61</v>
       </c>
       <c r="BF8" s="18">
         <v>87</v>
       </c>
       <c r="BG8" s="18">
         <v>96</v>
       </c>
       <c r="BH8" s="18">
         <v>81</v>
       </c>
       <c r="BI8" s="18">
         <v>83</v>
       </c>
       <c r="BJ8" s="18">
         <v>154</v>
       </c>
-      <c r="BK8" s="18"/>
-      <c r="BL8" s="18"/>
+      <c r="BK8" s="18">
+        <v>148</v>
+      </c>
+      <c r="BL8" s="18">
+        <v>143</v>
+      </c>
       <c r="BM8" s="18"/>
       <c r="BN8" s="18"/>
       <c r="BO8" s="18"/>
       <c r="BP8" s="18"/>
     </row>
     <row r="9" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="21"/>
       <c r="I9" s="14"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O9" s="17">
@@ -2150,52 +2158,56 @@
       </c>
       <c r="BC9" s="18">
         <v>8</v>
       </c>
       <c r="BD9" s="18">
         <v>9</v>
       </c>
       <c r="BE9" s="18">
         <v>13</v>
       </c>
       <c r="BF9" s="18">
         <v>14</v>
       </c>
       <c r="BG9" s="18">
         <v>15</v>
       </c>
       <c r="BH9" s="18">
         <v>10</v>
       </c>
       <c r="BI9" s="18">
         <v>11</v>
       </c>
       <c r="BJ9" s="18">
         <v>23</v>
       </c>
-      <c r="BK9" s="18"/>
-      <c r="BL9" s="18"/>
+      <c r="BK9" s="18">
+        <v>20</v>
+      </c>
+      <c r="BL9" s="18">
+        <v>18</v>
+      </c>
       <c r="BM9" s="18"/>
       <c r="BN9" s="18"/>
       <c r="BO9" s="18"/>
       <c r="BP9" s="18"/>
     </row>
     <row r="10" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="21"/>
       <c r="I10" s="14"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
       <c r="N10" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O10" s="17">
@@ -2320,52 +2332,56 @@
       </c>
       <c r="BC10" s="18">
         <v>9</v>
       </c>
       <c r="BD10" s="18">
         <v>10</v>
       </c>
       <c r="BE10" s="18">
         <v>11</v>
       </c>
       <c r="BF10" s="18">
         <v>4</v>
       </c>
       <c r="BG10" s="18">
         <v>11</v>
       </c>
       <c r="BH10" s="18">
         <v>7</v>
       </c>
       <c r="BI10" s="18">
         <v>7</v>
       </c>
       <c r="BJ10" s="18">
         <v>14</v>
       </c>
-      <c r="BK10" s="18"/>
-      <c r="BL10" s="18"/>
+      <c r="BK10" s="18">
+        <v>13</v>
+      </c>
+      <c r="BL10" s="18">
+        <v>14</v>
+      </c>
       <c r="BM10" s="18"/>
       <c r="BN10" s="18"/>
       <c r="BO10" s="18"/>
       <c r="BP10" s="18"/>
     </row>
     <row r="11" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14"/>
       <c r="H11" s="21"/>
       <c r="I11" s="14"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O11" s="17">
@@ -2490,52 +2506,56 @@
       </c>
       <c r="BC11" s="18">
         <v>26</v>
       </c>
       <c r="BD11" s="18">
         <v>22</v>
       </c>
       <c r="BE11" s="18">
         <v>14</v>
       </c>
       <c r="BF11" s="18">
         <v>25</v>
       </c>
       <c r="BG11" s="18">
         <v>17</v>
       </c>
       <c r="BH11" s="18">
         <v>22</v>
       </c>
       <c r="BI11" s="18">
         <v>21</v>
       </c>
       <c r="BJ11" s="18">
         <v>44</v>
       </c>
-      <c r="BK11" s="18"/>
-      <c r="BL11" s="18"/>
+      <c r="BK11" s="18">
+        <v>43</v>
+      </c>
+      <c r="BL11" s="18">
+        <v>27</v>
+      </c>
       <c r="BM11" s="18"/>
       <c r="BN11" s="18"/>
       <c r="BO11" s="18"/>
       <c r="BP11" s="18"/>
     </row>
     <row r="12" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="21"/>
       <c r="I12" s="14"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
       <c r="N12" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O12" s="17">
@@ -2660,52 +2680,56 @@
       </c>
       <c r="BC12" s="18">
         <v>12</v>
       </c>
       <c r="BD12" s="18">
         <v>22</v>
       </c>
       <c r="BE12" s="18">
         <v>14</v>
       </c>
       <c r="BF12" s="18">
         <v>18</v>
       </c>
       <c r="BG12" s="18">
         <v>5</v>
       </c>
       <c r="BH12" s="18">
         <v>12</v>
       </c>
       <c r="BI12" s="18">
         <v>12</v>
       </c>
       <c r="BJ12" s="18">
         <v>29</v>
       </c>
-      <c r="BK12" s="18"/>
-      <c r="BL12" s="18"/>
+      <c r="BK12" s="18">
+        <v>33</v>
+      </c>
+      <c r="BL12" s="18">
+        <v>28</v>
+      </c>
       <c r="BM12" s="18"/>
       <c r="BN12" s="18"/>
       <c r="BO12" s="18"/>
       <c r="BP12" s="18"/>
     </row>
     <row r="13" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="21"/>
       <c r="I13" s="14"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O13" s="17">
@@ -2830,52 +2854,56 @@
       </c>
       <c r="BC13" s="18">
         <v>18</v>
       </c>
       <c r="BD13" s="18">
         <v>19</v>
       </c>
       <c r="BE13" s="18">
         <v>14</v>
       </c>
       <c r="BF13" s="18">
         <v>14</v>
       </c>
       <c r="BG13" s="18">
         <v>17</v>
       </c>
       <c r="BH13" s="18">
         <v>17</v>
       </c>
       <c r="BI13" s="18">
         <v>22</v>
       </c>
       <c r="BJ13" s="18">
         <v>32</v>
       </c>
-      <c r="BK13" s="18"/>
-      <c r="BL13" s="18"/>
+      <c r="BK13" s="18">
+        <v>14</v>
+      </c>
+      <c r="BL13" s="18">
+        <v>21</v>
+      </c>
       <c r="BM13" s="18"/>
       <c r="BN13" s="18"/>
       <c r="BO13" s="18"/>
       <c r="BP13" s="18"/>
     </row>
     <row r="14" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="21"/>
       <c r="I14" s="14"/>
       <c r="J14" s="21"/>
       <c r="K14" s="21"/>
       <c r="L14" s="21"/>
       <c r="M14" s="21"/>
       <c r="N14" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O14" s="17">
@@ -3000,52 +3028,56 @@
       </c>
       <c r="BC14" s="18">
         <v>6</v>
       </c>
       <c r="BD14" s="18">
         <v>11</v>
       </c>
       <c r="BE14" s="18">
         <v>13</v>
       </c>
       <c r="BF14" s="18">
         <v>5</v>
       </c>
       <c r="BG14" s="18">
         <v>18</v>
       </c>
       <c r="BH14" s="18">
         <v>17</v>
       </c>
       <c r="BI14" s="18">
         <v>10</v>
       </c>
       <c r="BJ14" s="18">
         <v>27</v>
       </c>
-      <c r="BK14" s="18"/>
-      <c r="BL14" s="18"/>
+      <c r="BK14" s="18">
+        <v>18</v>
+      </c>
+      <c r="BL14" s="18">
+        <v>22</v>
+      </c>
       <c r="BM14" s="18"/>
       <c r="BN14" s="18"/>
       <c r="BO14" s="18"/>
       <c r="BP14" s="18"/>
     </row>
     <row r="15" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O15" s="17">
@@ -3170,52 +3202,56 @@
       </c>
       <c r="BC15" s="18">
         <v>17</v>
       </c>
       <c r="BD15" s="18">
         <v>18</v>
       </c>
       <c r="BE15" s="18">
         <v>16</v>
       </c>
       <c r="BF15" s="18">
         <v>13</v>
       </c>
       <c r="BG15" s="18">
         <v>9</v>
       </c>
       <c r="BH15" s="18">
         <v>17</v>
       </c>
       <c r="BI15" s="18">
         <v>15</v>
       </c>
       <c r="BJ15" s="18">
         <v>24</v>
       </c>
-      <c r="BK15" s="18"/>
-      <c r="BL15" s="18"/>
+      <c r="BK15" s="18">
+        <v>16</v>
+      </c>
+      <c r="BL15" s="18">
+        <v>18</v>
+      </c>
       <c r="BM15" s="18"/>
       <c r="BN15" s="18"/>
       <c r="BO15" s="18"/>
       <c r="BP15" s="18"/>
     </row>
     <row r="16" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="21"/>
       <c r="I16" s="14"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O16" s="17">
@@ -3340,52 +3376,56 @@
       </c>
       <c r="BC16" s="18">
         <v>63</v>
       </c>
       <c r="BD16" s="18">
         <v>68</v>
       </c>
       <c r="BE16" s="18">
         <v>54</v>
       </c>
       <c r="BF16" s="18">
         <v>58</v>
       </c>
       <c r="BG16" s="18">
         <v>59</v>
       </c>
       <c r="BH16" s="18">
         <v>60</v>
       </c>
       <c r="BI16" s="18">
         <v>60</v>
       </c>
       <c r="BJ16" s="18">
         <v>77</v>
       </c>
-      <c r="BK16" s="18"/>
-      <c r="BL16" s="18"/>
+      <c r="BK16" s="18">
+        <v>87</v>
+      </c>
+      <c r="BL16" s="18">
+        <v>83</v>
+      </c>
       <c r="BM16" s="18"/>
       <c r="BN16" s="18"/>
       <c r="BO16" s="18"/>
       <c r="BP16" s="18"/>
     </row>
     <row r="17" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A17" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="21"/>
       <c r="I17" s="14"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
       <c r="N17" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O17" s="17">
@@ -3510,52 +3550,56 @@
       </c>
       <c r="BC17" s="18">
         <v>16</v>
       </c>
       <c r="BD17" s="18">
         <v>17</v>
       </c>
       <c r="BE17" s="18">
         <v>16</v>
       </c>
       <c r="BF17" s="18">
         <v>11</v>
       </c>
       <c r="BG17" s="18">
         <v>8</v>
       </c>
       <c r="BH17" s="18">
         <v>9</v>
       </c>
       <c r="BI17" s="18">
         <v>14</v>
       </c>
       <c r="BJ17" s="18">
         <v>26</v>
       </c>
-      <c r="BK17" s="18"/>
-      <c r="BL17" s="18"/>
+      <c r="BK17" s="18">
+        <v>10</v>
+      </c>
+      <c r="BL17" s="18">
+        <v>18</v>
+      </c>
       <c r="BM17" s="18"/>
       <c r="BN17" s="18"/>
       <c r="BO17" s="18"/>
       <c r="BP17" s="18"/>
     </row>
     <row r="18" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A18" s="111" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="111"/>
       <c r="C18" s="111"/>
       <c r="D18" s="111"/>
       <c r="E18" s="111"/>
       <c r="F18" s="111"/>
       <c r="G18" s="111"/>
       <c r="H18" s="111"/>
       <c r="I18" s="111"/>
       <c r="J18" s="111"/>
       <c r="K18" s="111"/>
       <c r="L18" s="111"/>
       <c r="M18" s="111"/>
       <c r="N18" s="111"/>
       <c r="O18" s="111"/>
       <c r="P18" s="111"/>
       <c r="Q18" s="111"/>
@@ -3776,52 +3820,56 @@
       </c>
       <c r="BC19" s="18">
         <v>148</v>
       </c>
       <c r="BD19" s="18">
         <v>140</v>
       </c>
       <c r="BE19" s="18">
         <v>109</v>
       </c>
       <c r="BF19" s="18">
         <v>140</v>
       </c>
       <c r="BG19" s="18">
         <v>137</v>
       </c>
       <c r="BH19" s="18">
         <v>122</v>
       </c>
       <c r="BI19" s="18">
         <v>135</v>
       </c>
       <c r="BJ19" s="18">
         <v>236</v>
       </c>
-      <c r="BK19" s="18"/>
-      <c r="BL19" s="18"/>
+      <c r="BK19" s="18">
+        <v>214</v>
+      </c>
+      <c r="BL19" s="18">
+        <v>188</v>
+      </c>
       <c r="BM19" s="18"/>
       <c r="BN19" s="18"/>
       <c r="BO19" s="18"/>
       <c r="BP19" s="18"/>
     </row>
     <row r="20" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="21"/>
       <c r="I20" s="14"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O20" s="17">
@@ -3946,52 +3994,56 @@
       </c>
       <c r="BC20" s="18">
         <v>86</v>
       </c>
       <c r="BD20" s="18">
         <v>73</v>
       </c>
       <c r="BE20" s="18">
         <v>47</v>
       </c>
       <c r="BF20" s="18">
         <v>72</v>
       </c>
       <c r="BG20" s="18">
         <v>82</v>
       </c>
       <c r="BH20" s="18">
         <v>65</v>
       </c>
       <c r="BI20" s="18">
         <v>72</v>
       </c>
       <c r="BJ20" s="18">
         <v>127</v>
       </c>
-      <c r="BK20" s="18"/>
-      <c r="BL20" s="18"/>
+      <c r="BK20" s="18">
+        <v>118</v>
+      </c>
+      <c r="BL20" s="18">
+        <v>101</v>
+      </c>
       <c r="BM20" s="18"/>
       <c r="BN20" s="18"/>
       <c r="BO20" s="18"/>
       <c r="BP20" s="18"/>
     </row>
     <row r="21" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="21"/>
       <c r="I21" s="14"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O21" s="17">
@@ -4116,52 +4168,56 @@
       </c>
       <c r="BC21" s="18">
         <v>8</v>
       </c>
       <c r="BD21" s="18">
         <v>9</v>
       </c>
       <c r="BE21" s="18">
         <v>13</v>
       </c>
       <c r="BF21" s="18">
         <v>14</v>
       </c>
       <c r="BG21" s="18">
         <v>15</v>
       </c>
       <c r="BH21" s="18">
         <v>9</v>
       </c>
       <c r="BI21" s="18">
         <v>11</v>
       </c>
       <c r="BJ21" s="18">
         <v>23</v>
       </c>
-      <c r="BK21" s="18"/>
-      <c r="BL21" s="18"/>
+      <c r="BK21" s="18">
+        <v>20</v>
+      </c>
+      <c r="BL21" s="18">
+        <v>18</v>
+      </c>
       <c r="BM21" s="18"/>
       <c r="BN21" s="18"/>
       <c r="BO21" s="18"/>
       <c r="BP21" s="18"/>
     </row>
     <row r="22" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="21"/>
       <c r="I22" s="14"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
       <c r="N22" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O22" s="17">
@@ -4286,52 +4342,56 @@
       </c>
       <c r="BC22" s="18">
         <v>6</v>
       </c>
       <c r="BD22" s="18">
         <v>9</v>
       </c>
       <c r="BE22" s="18">
         <v>4</v>
       </c>
       <c r="BF22" s="18">
         <v>8</v>
       </c>
       <c r="BG22" s="18">
         <v>6</v>
       </c>
       <c r="BH22" s="18">
         <v>7</v>
       </c>
       <c r="BI22" s="18">
         <v>7</v>
       </c>
       <c r="BJ22" s="18">
         <v>21</v>
       </c>
-      <c r="BK22" s="18"/>
-      <c r="BL22" s="18"/>
+      <c r="BK22" s="18">
+        <v>16</v>
+      </c>
+      <c r="BL22" s="18">
+        <v>7</v>
+      </c>
       <c r="BM22" s="18"/>
       <c r="BN22" s="18"/>
       <c r="BO22" s="18"/>
       <c r="BP22" s="18"/>
     </row>
     <row r="23" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="21"/>
       <c r="I23" s="14"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
       <c r="N23" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O23" s="17">
@@ -4456,52 +4516,56 @@
       </c>
       <c r="BC23" s="18">
         <v>11</v>
       </c>
       <c r="BD23" s="18">
         <v>10</v>
       </c>
       <c r="BE23" s="18">
         <v>11</v>
       </c>
       <c r="BF23" s="18">
         <v>9</v>
       </c>
       <c r="BG23" s="18">
         <v>5</v>
       </c>
       <c r="BH23" s="18">
         <v>11</v>
       </c>
       <c r="BI23" s="18">
         <v>10</v>
       </c>
       <c r="BJ23" s="18">
         <v>12</v>
       </c>
-      <c r="BK23" s="18"/>
-      <c r="BL23" s="18"/>
+      <c r="BK23" s="18">
+        <v>10</v>
+      </c>
+      <c r="BL23" s="18">
+        <v>14</v>
+      </c>
       <c r="BM23" s="18"/>
       <c r="BN23" s="18"/>
       <c r="BO23" s="18"/>
       <c r="BP23" s="18"/>
     </row>
     <row r="24" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A24" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="21"/>
       <c r="I24" s="14"/>
       <c r="J24" s="21"/>
       <c r="K24" s="21"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
       <c r="N24" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O24" s="17">
@@ -4626,52 +4690,56 @@
       </c>
       <c r="BC24" s="18">
         <v>28</v>
       </c>
       <c r="BD24" s="18">
         <v>27</v>
       </c>
       <c r="BE24" s="18">
         <v>25</v>
       </c>
       <c r="BF24" s="18">
         <v>31</v>
       </c>
       <c r="BG24" s="18">
         <v>25</v>
       </c>
       <c r="BH24" s="18">
         <v>27</v>
       </c>
       <c r="BI24" s="18">
         <v>28</v>
       </c>
       <c r="BJ24" s="18">
         <v>40</v>
       </c>
-      <c r="BK24" s="18"/>
-      <c r="BL24" s="18"/>
+      <c r="BK24" s="18">
+        <v>42</v>
+      </c>
+      <c r="BL24" s="18">
+        <v>41</v>
+      </c>
       <c r="BM24" s="18"/>
       <c r="BN24" s="18"/>
       <c r="BO24" s="18"/>
       <c r="BP24" s="18"/>
     </row>
     <row r="25" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A25" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="21"/>
       <c r="I25" s="14"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
       <c r="L25" s="21"/>
       <c r="M25" s="21"/>
       <c r="N25" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O25" s="17">
@@ -4796,52 +4864,56 @@
       </c>
       <c r="BC25" s="18">
         <v>9</v>
       </c>
       <c r="BD25" s="18">
         <v>12</v>
       </c>
       <c r="BE25" s="18">
         <v>9</v>
       </c>
       <c r="BF25" s="18">
         <v>6</v>
       </c>
       <c r="BG25" s="18">
         <v>4</v>
       </c>
       <c r="BH25" s="18">
         <v>3</v>
       </c>
       <c r="BI25" s="18">
         <v>7</v>
       </c>
       <c r="BJ25" s="18">
         <v>13</v>
       </c>
-      <c r="BK25" s="18"/>
-      <c r="BL25" s="18"/>
+      <c r="BK25" s="18">
+        <v>8</v>
+      </c>
+      <c r="BL25" s="18">
+        <v>7</v>
+      </c>
       <c r="BM25" s="18"/>
       <c r="BN25" s="18"/>
       <c r="BO25" s="18"/>
       <c r="BP25" s="18"/>
     </row>
     <row r="26" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A26" s="112" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="112"/>
       <c r="C26" s="112"/>
       <c r="D26" s="112"/>
       <c r="E26" s="112"/>
       <c r="F26" s="112"/>
       <c r="G26" s="112"/>
       <c r="H26" s="112"/>
       <c r="I26" s="112"/>
       <c r="J26" s="112"/>
       <c r="K26" s="112"/>
       <c r="L26" s="112"/>
       <c r="M26" s="112"/>
       <c r="N26" s="112"/>
       <c r="O26" s="112"/>
       <c r="P26" s="112"/>
       <c r="Q26" s="112"/>
@@ -5062,52 +5134,56 @@
       </c>
       <c r="BC27" s="62">
         <v>126</v>
       </c>
       <c r="BD27" s="62">
         <v>144</v>
       </c>
       <c r="BE27" s="18">
         <v>117</v>
       </c>
       <c r="BF27" s="18">
         <v>109</v>
       </c>
       <c r="BG27" s="62">
         <v>118</v>
       </c>
       <c r="BH27" s="18">
         <v>130</v>
       </c>
       <c r="BI27" s="18">
         <v>120</v>
       </c>
       <c r="BJ27" s="18">
         <v>214</v>
       </c>
-      <c r="BK27" s="18"/>
-      <c r="BL27" s="62"/>
+      <c r="BK27" s="62">
+        <v>188</v>
+      </c>
+      <c r="BL27" s="62">
+        <v>204</v>
+      </c>
       <c r="BM27" s="62"/>
       <c r="BN27" s="62"/>
       <c r="BO27" s="62"/>
       <c r="BP27" s="62"/>
     </row>
     <row r="28" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O28" s="17">
@@ -5232,52 +5308,56 @@
       </c>
       <c r="BC28" s="62">
         <v>13</v>
       </c>
       <c r="BD28" s="62">
         <v>15</v>
       </c>
       <c r="BE28" s="18">
         <v>14</v>
       </c>
       <c r="BF28" s="18">
         <v>15</v>
       </c>
       <c r="BG28" s="62">
         <v>14</v>
       </c>
       <c r="BH28" s="18">
         <v>16</v>
       </c>
       <c r="BI28" s="18">
         <v>11</v>
       </c>
       <c r="BJ28" s="18">
         <v>27</v>
       </c>
-      <c r="BK28" s="18"/>
-      <c r="BL28" s="62"/>
+      <c r="BK28" s="62">
+        <v>30</v>
+      </c>
+      <c r="BL28" s="62">
+        <v>42</v>
+      </c>
       <c r="BM28" s="62"/>
       <c r="BN28" s="62"/>
       <c r="BO28" s="62"/>
       <c r="BP28" s="62"/>
     </row>
     <row r="29" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="21"/>
       <c r="I29" s="14"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
       <c r="N29" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O29" s="32" t="s">
@@ -5387,52 +5467,52 @@
       </c>
       <c r="AX29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AY29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AZ29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="BA29" s="62">
         <v>1</v>
       </c>
       <c r="BB29" s="62">
         <v>1</v>
       </c>
       <c r="BC29" s="62"/>
       <c r="BD29" s="62"/>
       <c r="BE29" s="18"/>
       <c r="BG29" s="62"/>
       <c r="BH29" s="18">
         <v>1</v>
       </c>
       <c r="BI29" s="18"/>
       <c r="BJ29" s="18"/>
-      <c r="BK29" s="18"/>
-      <c r="BL29" s="18"/>
+      <c r="BK29" s="62"/>
+      <c r="BL29" s="62"/>
       <c r="BM29" s="62"/>
       <c r="BN29" s="62"/>
       <c r="BO29" s="62"/>
       <c r="BP29" s="62"/>
     </row>
     <row r="30" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="21"/>
       <c r="I30" s="14"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="M30" s="21"/>
       <c r="N30" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O30" s="17">
@@ -5557,52 +5637,56 @@
       </c>
       <c r="BC30" s="62">
         <v>9</v>
       </c>
       <c r="BD30" s="62">
         <v>10</v>
       </c>
       <c r="BE30" s="18">
         <v>11</v>
       </c>
       <c r="BF30" s="18">
         <v>4</v>
       </c>
       <c r="BG30" s="62">
         <v>11</v>
       </c>
       <c r="BH30" s="18">
         <v>7</v>
       </c>
       <c r="BI30" s="18">
         <v>7</v>
       </c>
       <c r="BJ30" s="18">
         <v>14</v>
       </c>
-      <c r="BK30" s="18"/>
-      <c r="BL30" s="62"/>
+      <c r="BK30" s="62">
+        <v>13</v>
+      </c>
+      <c r="BL30" s="62">
+        <v>14</v>
+      </c>
       <c r="BM30" s="62"/>
       <c r="BN30" s="62"/>
       <c r="BO30" s="62"/>
       <c r="BP30" s="62"/>
     </row>
     <row r="31" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="21"/>
       <c r="I31" s="14"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
       <c r="M31" s="21"/>
       <c r="N31" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O31" s="17">
@@ -5727,52 +5811,56 @@
       </c>
       <c r="BC31" s="62">
         <v>20</v>
       </c>
       <c r="BD31" s="62">
         <v>13</v>
       </c>
       <c r="BE31" s="18">
         <v>10</v>
       </c>
       <c r="BF31" s="18">
         <v>17</v>
       </c>
       <c r="BG31" s="62">
         <v>11</v>
       </c>
       <c r="BH31" s="18">
         <v>15</v>
       </c>
       <c r="BI31" s="18">
         <v>14</v>
       </c>
       <c r="BJ31" s="18">
         <v>23</v>
       </c>
-      <c r="BK31" s="18"/>
-      <c r="BL31" s="62"/>
+      <c r="BK31" s="62">
+        <v>27</v>
+      </c>
+      <c r="BL31" s="62">
+        <v>20</v>
+      </c>
       <c r="BM31" s="62"/>
       <c r="BN31" s="62"/>
       <c r="BO31" s="62"/>
       <c r="BP31" s="62"/>
     </row>
     <row r="32" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A32" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="21"/>
       <c r="I32" s="14"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
       <c r="N32" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O32" s="17">
@@ -5897,52 +5985,56 @@
       </c>
       <c r="BC32" s="62">
         <v>12</v>
       </c>
       <c r="BD32" s="62">
         <v>22</v>
       </c>
       <c r="BE32" s="18">
         <v>14</v>
       </c>
       <c r="BF32" s="18">
         <v>18</v>
       </c>
       <c r="BG32" s="62">
         <v>5</v>
       </c>
       <c r="BH32" s="18">
         <v>12</v>
       </c>
       <c r="BI32" s="18">
         <v>12</v>
       </c>
       <c r="BJ32" s="18">
         <v>29</v>
       </c>
-      <c r="BK32" s="18"/>
-      <c r="BL32" s="62"/>
+      <c r="BK32" s="62">
+        <v>33</v>
+      </c>
+      <c r="BL32" s="62">
+        <v>28</v>
+      </c>
       <c r="BM32" s="62"/>
       <c r="BN32" s="62"/>
       <c r="BO32" s="62"/>
       <c r="BP32" s="62"/>
     </row>
     <row r="33" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="14"/>
       <c r="E33" s="14"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="21"/>
       <c r="I33" s="14"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O33" s="17">
@@ -6067,52 +6159,56 @@
       </c>
       <c r="BC33" s="62">
         <v>18</v>
       </c>
       <c r="BD33" s="62">
         <v>19</v>
       </c>
       <c r="BE33" s="18">
         <v>14</v>
       </c>
       <c r="BF33" s="18">
         <v>14</v>
       </c>
       <c r="BG33" s="62">
         <v>17</v>
       </c>
       <c r="BH33" s="18">
         <v>17</v>
       </c>
       <c r="BI33" s="18">
         <v>22</v>
       </c>
       <c r="BJ33" s="18">
         <v>32</v>
       </c>
-      <c r="BK33" s="18"/>
-      <c r="BL33" s="62"/>
+      <c r="BK33" s="62">
+        <v>14</v>
+      </c>
+      <c r="BL33" s="62">
+        <v>21</v>
+      </c>
       <c r="BM33" s="62"/>
       <c r="BN33" s="62"/>
       <c r="BO33" s="62"/>
       <c r="BP33" s="62"/>
     </row>
     <row r="34" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A34" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="14"/>
       <c r="C34" s="14"/>
       <c r="D34" s="14"/>
       <c r="E34" s="14"/>
       <c r="F34" s="14"/>
       <c r="G34" s="14"/>
       <c r="H34" s="21"/>
       <c r="I34" s="14"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
       <c r="N34" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O34" s="17">
@@ -6237,52 +6333,56 @@
       </c>
       <c r="BC34" s="62">
         <v>6</v>
       </c>
       <c r="BD34" s="62">
         <v>11</v>
       </c>
       <c r="BE34" s="18">
         <v>13</v>
       </c>
       <c r="BF34" s="18">
         <v>5</v>
       </c>
       <c r="BG34" s="62">
         <v>18</v>
       </c>
       <c r="BH34" s="18">
         <v>17</v>
       </c>
       <c r="BI34" s="18">
         <v>10</v>
       </c>
       <c r="BJ34" s="18">
         <v>27</v>
       </c>
-      <c r="BK34" s="18"/>
-      <c r="BL34" s="62"/>
+      <c r="BK34" s="62">
+        <v>18</v>
+      </c>
+      <c r="BL34" s="62">
+        <v>22</v>
+      </c>
       <c r="BM34" s="62"/>
       <c r="BN34" s="62"/>
       <c r="BO34" s="62"/>
       <c r="BP34" s="62"/>
     </row>
     <row r="35" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A35" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="14"/>
       <c r="C35" s="14"/>
       <c r="D35" s="14"/>
       <c r="E35" s="14"/>
       <c r="F35" s="14"/>
       <c r="G35" s="14"/>
       <c r="H35" s="21"/>
       <c r="I35" s="14"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O35" s="17">
@@ -6407,52 +6507,56 @@
       </c>
       <c r="BC35" s="62">
         <v>6</v>
       </c>
       <c r="BD35" s="62">
         <v>8</v>
       </c>
       <c r="BE35" s="18">
         <v>5</v>
       </c>
       <c r="BF35" s="18">
         <v>4</v>
       </c>
       <c r="BG35" s="62">
         <v>4</v>
       </c>
       <c r="BH35" s="18">
         <v>6</v>
       </c>
       <c r="BI35" s="18">
         <v>5</v>
       </c>
       <c r="BJ35" s="18">
         <v>12</v>
       </c>
-      <c r="BK35" s="18"/>
-      <c r="BL35" s="62"/>
+      <c r="BK35" s="62">
+        <v>6</v>
+      </c>
+      <c r="BL35" s="62">
+        <v>4</v>
+      </c>
       <c r="BM35" s="62"/>
       <c r="BN35" s="62"/>
       <c r="BO35" s="62"/>
       <c r="BP35" s="62"/>
     </row>
     <row r="36" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A36" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="14"/>
       <c r="C36" s="14"/>
       <c r="D36" s="14"/>
       <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="14"/>
       <c r="N36" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O36" s="17">
@@ -6577,52 +6681,56 @@
       </c>
       <c r="BC36" s="62">
         <v>35</v>
       </c>
       <c r="BD36" s="62">
         <v>41</v>
       </c>
       <c r="BE36" s="18">
         <v>29</v>
       </c>
       <c r="BF36" s="18">
         <v>27</v>
       </c>
       <c r="BG36" s="62">
         <v>34</v>
       </c>
       <c r="BH36" s="18">
         <v>33</v>
       </c>
       <c r="BI36" s="18">
         <v>32</v>
       </c>
       <c r="BJ36" s="18">
         <v>37</v>
       </c>
-      <c r="BK36" s="18"/>
-      <c r="BL36" s="62"/>
+      <c r="BK36" s="62">
+        <v>45</v>
+      </c>
+      <c r="BL36" s="62">
+        <v>42</v>
+      </c>
       <c r="BM36" s="62"/>
       <c r="BN36" s="62"/>
       <c r="BO36" s="62"/>
       <c r="BP36" s="62"/>
     </row>
     <row r="37" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="25"/>
       <c r="C37" s="25"/>
       <c r="D37" s="25"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="26"/>
       <c r="I37" s="25"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="33" t="s">
         <v>28</v>
       </c>
       <c r="O37" s="27">
@@ -6747,52 +6855,56 @@
       </c>
       <c r="BC37" s="29">
         <v>7</v>
       </c>
       <c r="BD37" s="29">
         <v>5</v>
       </c>
       <c r="BE37" s="29">
         <v>7</v>
       </c>
       <c r="BF37" s="29">
         <v>5</v>
       </c>
       <c r="BG37" s="29">
         <v>4</v>
       </c>
       <c r="BH37" s="29">
         <v>6</v>
       </c>
       <c r="BI37" s="29">
         <v>7</v>
       </c>
       <c r="BJ37" s="29">
         <v>13</v>
       </c>
-      <c r="BK37" s="29"/>
-      <c r="BL37" s="29"/>
+      <c r="BK37" s="29">
+        <v>2</v>
+      </c>
+      <c r="BL37" s="29">
+        <v>11</v>
+      </c>
       <c r="BM37" s="29"/>
       <c r="BN37" s="29"/>
       <c r="BO37" s="29"/>
       <c r="BP37" s="29"/>
     </row>
     <row r="38" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A38" s="31"/>
       <c r="AG38" s="56"/>
       <c r="AH38" s="56"/>
       <c r="AS38" s="56"/>
       <c r="AT38" s="56"/>
       <c r="BE38" s="56"/>
       <c r="BF38" s="63"/>
     </row>
     <row r="39" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="AG39" s="56"/>
       <c r="AH39" s="56"/>
       <c r="AS39" s="56"/>
       <c r="AT39" s="56"/>
       <c r="BE39" s="56"/>
       <c r="BF39" s="23"/>
     </row>
     <row r="40" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="AG40" s="56"/>
       <c r="AH40" s="56"/>
@@ -6836,51 +6948,51 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="U4:AB4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="AG4:AR4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP40"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BI27" sqref="BI27:BJ37"/>
+      <selection activeCell="BK27" sqref="BK27:BL37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.85546875" customWidth="1"/>
     <col min="2" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="22" width="9.140625" style="2"/>
     <col min="23" max="23" width="9" customWidth="1"/>
     <col min="25" max="25" width="8.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.140625" style="1"/>
     <col min="33" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.140625" style="5"/>
     <col min="35" max="35" width="9" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="6"/>
     <col min="37" max="37" width="8.140625" style="6" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="6"/>
     <col min="39" max="39" width="9.140625" style="1" customWidth="1"/>
     <col min="40" max="40" width="9.140625" style="6"/>
     <col min="42" max="44" width="9.140625" style="6"/>
@@ -7583,52 +7695,56 @@
       </c>
       <c r="BC7" s="46">
         <v>5.61</v>
       </c>
       <c r="BD7" s="46">
         <v>5.55</v>
       </c>
       <c r="BE7" s="46">
         <v>3.89</v>
       </c>
       <c r="BF7" s="46">
         <v>4.29</v>
       </c>
       <c r="BG7" s="46">
         <v>4.32</v>
       </c>
       <c r="BH7" s="46">
         <v>4.3600000000000003</v>
       </c>
       <c r="BI7" s="46">
         <v>4.3600000000000003</v>
       </c>
       <c r="BJ7" s="46">
         <v>4.97</v>
       </c>
-      <c r="BK7" s="46"/>
-      <c r="BL7" s="46"/>
+      <c r="BK7" s="46">
+        <v>5.25</v>
+      </c>
+      <c r="BL7" s="46">
+        <v>5.45</v>
+      </c>
       <c r="BM7" s="46"/>
       <c r="BN7" s="46"/>
       <c r="BO7" s="46"/>
       <c r="BP7" s="46"/>
     </row>
     <row r="8" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="43"/>
       <c r="C8" s="43"/>
       <c r="D8" s="43"/>
       <c r="E8" s="43"/>
       <c r="F8" s="43"/>
       <c r="G8" s="43"/>
       <c r="H8" s="47"/>
       <c r="I8" s="43"/>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="48"/>
       <c r="N8" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O8" s="45">
@@ -7753,52 +7869,56 @@
       </c>
       <c r="BC8" s="46">
         <v>6.39</v>
       </c>
       <c r="BD8" s="46">
         <v>6.27</v>
       </c>
       <c r="BE8" s="46">
         <v>3.4</v>
       </c>
       <c r="BF8" s="46">
         <v>4.33</v>
       </c>
       <c r="BG8" s="46">
         <v>4.68</v>
       </c>
       <c r="BH8" s="46">
         <v>4.68</v>
       </c>
       <c r="BI8" s="46">
         <v>4.67</v>
       </c>
       <c r="BJ8" s="46">
         <v>5.37</v>
       </c>
-      <c r="BK8" s="46"/>
-      <c r="BL8" s="46"/>
+      <c r="BK8" s="46">
+        <v>5.79</v>
+      </c>
+      <c r="BL8" s="46">
+        <v>6.07</v>
+      </c>
       <c r="BM8" s="46"/>
       <c r="BN8" s="46"/>
       <c r="BO8" s="46"/>
       <c r="BP8" s="46"/>
     </row>
     <row r="9" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
       <c r="F9" s="43"/>
       <c r="G9" s="43"/>
       <c r="H9" s="47"/>
       <c r="I9" s="43"/>
       <c r="J9" s="47"/>
       <c r="K9" s="47"/>
       <c r="L9" s="47"/>
       <c r="M9" s="48"/>
       <c r="N9" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O9" s="45">
@@ -7923,52 +8043,56 @@
       </c>
       <c r="BC9" s="46">
         <v>5.64</v>
       </c>
       <c r="BD9" s="46">
         <v>5.45</v>
       </c>
       <c r="BE9" s="46">
         <v>5.0599999999999996</v>
       </c>
       <c r="BF9" s="46">
         <v>5.53</v>
       </c>
       <c r="BG9" s="46">
         <v>5.62</v>
       </c>
       <c r="BH9" s="46">
         <v>5.22</v>
       </c>
       <c r="BI9" s="46">
         <v>5.03</v>
       </c>
       <c r="BJ9" s="46">
         <v>5.73</v>
       </c>
-      <c r="BK9" s="46"/>
-      <c r="BL9" s="46"/>
+      <c r="BK9" s="46">
+        <v>6.03</v>
+      </c>
+      <c r="BL9" s="46">
+        <v>6.15</v>
+      </c>
       <c r="BM9" s="46"/>
       <c r="BN9" s="46"/>
       <c r="BO9" s="46"/>
       <c r="BP9" s="46"/>
     </row>
     <row r="10" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="43"/>
       <c r="C10" s="43"/>
       <c r="D10" s="43"/>
       <c r="E10" s="43"/>
       <c r="F10" s="43"/>
       <c r="G10" s="43"/>
       <c r="H10" s="47"/>
       <c r="I10" s="43"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="48"/>
       <c r="N10" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O10" s="45">
@@ -8093,52 +8217,56 @@
       </c>
       <c r="BC10" s="46">
         <v>4</v>
       </c>
       <c r="BD10" s="46">
         <v>3.95</v>
       </c>
       <c r="BE10" s="46">
         <v>3.89</v>
       </c>
       <c r="BF10" s="46">
         <v>2.78</v>
       </c>
       <c r="BG10" s="46">
         <v>3.17</v>
       </c>
       <c r="BH10" s="46">
         <v>3.02</v>
       </c>
       <c r="BI10" s="46">
         <v>2.91</v>
       </c>
       <c r="BJ10" s="46">
         <v>3.28</v>
       </c>
-      <c r="BK10" s="46"/>
-      <c r="BL10" s="46"/>
+      <c r="BK10" s="46">
+        <v>3.48</v>
+      </c>
+      <c r="BL10" s="46">
+        <v>3.68</v>
+      </c>
       <c r="BM10" s="46"/>
       <c r="BN10" s="46"/>
       <c r="BO10" s="46"/>
       <c r="BP10" s="46"/>
     </row>
     <row r="11" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="43"/>
       <c r="C11" s="43"/>
       <c r="D11" s="43"/>
       <c r="E11" s="43"/>
       <c r="F11" s="43"/>
       <c r="G11" s="43"/>
       <c r="H11" s="47"/>
       <c r="I11" s="43"/>
       <c r="J11" s="47"/>
       <c r="K11" s="47"/>
       <c r="L11" s="47"/>
       <c r="M11" s="48"/>
       <c r="N11" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O11" s="45">
@@ -8263,52 +8391,56 @@
       </c>
       <c r="BC11" s="46">
         <v>4.43</v>
       </c>
       <c r="BD11" s="46">
         <v>4.3499999999999996</v>
       </c>
       <c r="BE11" s="46">
         <v>2.31</v>
       </c>
       <c r="BF11" s="46">
         <v>3.39</v>
       </c>
       <c r="BG11" s="46">
         <v>3.19</v>
       </c>
       <c r="BH11" s="46">
         <v>3.33</v>
       </c>
       <c r="BI11" s="46">
         <v>3.36</v>
       </c>
       <c r="BJ11" s="46">
         <v>4.05</v>
       </c>
-      <c r="BK11" s="46"/>
-      <c r="BL11" s="46"/>
+      <c r="BK11" s="46">
+        <v>4.49</v>
+      </c>
+      <c r="BL11" s="46">
+        <v>4.49</v>
+      </c>
       <c r="BM11" s="46"/>
       <c r="BN11" s="46"/>
       <c r="BO11" s="46"/>
       <c r="BP11" s="46"/>
     </row>
     <row r="12" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="43"/>
       <c r="C12" s="43"/>
       <c r="D12" s="43"/>
       <c r="E12" s="43"/>
       <c r="F12" s="43"/>
       <c r="G12" s="43"/>
       <c r="H12" s="47"/>
       <c r="I12" s="43"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="48"/>
       <c r="N12" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O12" s="45">
@@ -8433,52 +8565,56 @@
       </c>
       <c r="BC12" s="46">
         <v>4.8600000000000003</v>
       </c>
       <c r="BD12" s="46">
         <v>4.88</v>
       </c>
       <c r="BE12" s="46">
         <v>3.31</v>
       </c>
       <c r="BF12" s="46">
         <v>3.98</v>
       </c>
       <c r="BG12" s="46">
         <v>3.02</v>
       </c>
       <c r="BH12" s="46">
         <v>3</v>
       </c>
       <c r="BI12" s="46">
         <v>2.96</v>
       </c>
       <c r="BJ12" s="46">
         <v>3.65</v>
       </c>
-      <c r="BK12" s="46"/>
-      <c r="BL12" s="46"/>
+      <c r="BK12" s="46">
+        <v>4.26</v>
+      </c>
+      <c r="BL12" s="46">
+        <v>4.57</v>
+      </c>
       <c r="BM12" s="46"/>
       <c r="BN12" s="46"/>
       <c r="BO12" s="46"/>
       <c r="BP12" s="46"/>
     </row>
     <row r="13" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="43"/>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
       <c r="E13" s="43"/>
       <c r="F13" s="43"/>
       <c r="G13" s="43"/>
       <c r="H13" s="47"/>
       <c r="I13" s="43"/>
       <c r="J13" s="47"/>
       <c r="K13" s="47"/>
       <c r="L13" s="47"/>
       <c r="M13" s="48"/>
       <c r="N13" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O13" s="45">
@@ -8603,52 +8739,56 @@
       </c>
       <c r="BC13" s="46">
         <v>5.32</v>
       </c>
       <c r="BD13" s="46">
         <v>5.32</v>
       </c>
       <c r="BE13" s="46">
         <v>4.16</v>
       </c>
       <c r="BF13" s="46">
         <v>4.3600000000000003</v>
       </c>
       <c r="BG13" s="46">
         <v>4.5599999999999996</v>
       </c>
       <c r="BH13" s="46">
         <v>4.7</v>
       </c>
       <c r="BI13" s="46">
         <v>5.05</v>
       </c>
       <c r="BJ13" s="46">
         <v>5.83</v>
       </c>
-      <c r="BK13" s="46"/>
-      <c r="BL13" s="46"/>
+      <c r="BK13" s="46">
+        <v>5.59</v>
+      </c>
+      <c r="BL13" s="46">
+        <v>5.67</v>
+      </c>
       <c r="BM13" s="46"/>
       <c r="BN13" s="46"/>
       <c r="BO13" s="46"/>
       <c r="BP13" s="46"/>
     </row>
     <row r="14" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="43"/>
       <c r="C14" s="43"/>
       <c r="D14" s="43"/>
       <c r="E14" s="43"/>
       <c r="F14" s="43"/>
       <c r="G14" s="43"/>
       <c r="H14" s="47"/>
       <c r="I14" s="43"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="48"/>
       <c r="N14" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O14" s="45">
@@ -8773,52 +8913,56 @@
       </c>
       <c r="BC14" s="46">
         <v>4.8</v>
       </c>
       <c r="BD14" s="46">
         <v>4.66</v>
       </c>
       <c r="BE14" s="46">
         <v>3.78</v>
       </c>
       <c r="BF14" s="46">
         <v>2.75</v>
       </c>
       <c r="BG14" s="46">
         <v>3.61</v>
       </c>
       <c r="BH14" s="46">
         <v>3.99</v>
       </c>
       <c r="BI14" s="46">
         <v>3.76</v>
       </c>
       <c r="BJ14" s="46">
         <v>4.49</v>
       </c>
-      <c r="BK14" s="46"/>
-      <c r="BL14" s="46"/>
+      <c r="BK14" s="46">
+        <v>4.59</v>
+      </c>
+      <c r="BL14" s="46">
+        <v>4.83</v>
+      </c>
       <c r="BM14" s="46"/>
       <c r="BN14" s="46"/>
       <c r="BO14" s="46"/>
       <c r="BP14" s="46"/>
     </row>
     <row r="15" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="43"/>
       <c r="C15" s="43"/>
       <c r="D15" s="43"/>
       <c r="E15" s="43"/>
       <c r="F15" s="43"/>
       <c r="G15" s="43"/>
       <c r="H15" s="43"/>
       <c r="I15" s="43"/>
       <c r="J15" s="43"/>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="43"/>
       <c r="N15" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O15" s="45">
@@ -8943,52 +9087,56 @@
       </c>
       <c r="BC15" s="46">
         <v>5.34</v>
       </c>
       <c r="BD15" s="46">
         <v>5.35</v>
       </c>
       <c r="BE15" s="46">
         <v>5.0999999999999996</v>
       </c>
       <c r="BF15" s="46">
         <v>4.84</v>
       </c>
       <c r="BG15" s="46">
         <v>4.1399999999999997</v>
       </c>
       <c r="BH15" s="46">
         <v>4.5</v>
       </c>
       <c r="BI15" s="46">
         <v>4.55</v>
       </c>
       <c r="BJ15" s="46">
         <v>5.0999999999999996</v>
       </c>
-      <c r="BK15" s="46"/>
-      <c r="BL15" s="46"/>
+      <c r="BK15" s="46">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="BL15" s="46">
+        <v>5.18</v>
+      </c>
       <c r="BM15" s="46"/>
       <c r="BN15" s="46"/>
       <c r="BO15" s="46"/>
       <c r="BP15" s="46"/>
     </row>
     <row r="16" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="43"/>
       <c r="C16" s="43"/>
       <c r="D16" s="43"/>
       <c r="E16" s="43"/>
       <c r="F16" s="43"/>
       <c r="G16" s="43"/>
       <c r="H16" s="47"/>
       <c r="I16" s="43"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="48"/>
       <c r="N16" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O16" s="45">
@@ -9113,52 +9261,56 @@
       </c>
       <c r="BC16" s="46">
         <v>6.14</v>
       </c>
       <c r="BD16" s="46">
         <v>6.13</v>
       </c>
       <c r="BE16" s="46">
         <v>4.74</v>
       </c>
       <c r="BF16" s="46">
         <v>5.16</v>
       </c>
       <c r="BG16" s="46">
         <v>5.16</v>
       </c>
       <c r="BH16" s="46">
         <v>5.23</v>
       </c>
       <c r="BI16" s="46">
         <v>5.24</v>
       </c>
       <c r="BJ16" s="46">
         <v>5.53</v>
       </c>
-      <c r="BK16" s="46"/>
-      <c r="BL16" s="46"/>
+      <c r="BK16" s="46">
+        <v>5.84</v>
+      </c>
+      <c r="BL16" s="46">
+        <v>6.03</v>
+      </c>
       <c r="BM16" s="46"/>
       <c r="BN16" s="46"/>
       <c r="BO16" s="46"/>
       <c r="BP16" s="46"/>
     </row>
     <row r="17" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A17" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="43"/>
       <c r="C17" s="43"/>
       <c r="D17" s="43"/>
       <c r="E17" s="43"/>
       <c r="F17" s="43"/>
       <c r="G17" s="43"/>
       <c r="H17" s="47"/>
       <c r="I17" s="43"/>
       <c r="J17" s="47"/>
       <c r="K17" s="47"/>
       <c r="L17" s="47"/>
       <c r="M17" s="48"/>
       <c r="N17" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O17" s="45">
@@ -9283,52 +9435,56 @@
       </c>
       <c r="BC17" s="46">
         <v>5.63</v>
       </c>
       <c r="BD17" s="46">
         <v>5.59</v>
       </c>
       <c r="BE17" s="46">
         <v>5.0599999999999996</v>
       </c>
       <c r="BF17" s="46">
         <v>4.47</v>
       </c>
       <c r="BG17" s="46">
         <v>3.81</v>
       </c>
       <c r="BH17" s="46">
         <v>3.59</v>
       </c>
       <c r="BI17" s="46">
         <v>3.76</v>
       </c>
       <c r="BJ17" s="46">
         <v>4.54</v>
       </c>
-      <c r="BK17" s="46"/>
-      <c r="BL17" s="46"/>
+      <c r="BK17" s="46">
+        <v>4.34</v>
+      </c>
+      <c r="BL17" s="46">
+        <v>4.51</v>
+      </c>
       <c r="BM17" s="46"/>
       <c r="BN17" s="46"/>
       <c r="BO17" s="46"/>
       <c r="BP17" s="46"/>
     </row>
     <row r="18" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A18" s="121" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="121"/>
       <c r="C18" s="121"/>
       <c r="D18" s="121"/>
       <c r="E18" s="121"/>
       <c r="F18" s="121"/>
       <c r="G18" s="121"/>
       <c r="H18" s="121"/>
       <c r="I18" s="121"/>
       <c r="J18" s="121"/>
       <c r="K18" s="121"/>
       <c r="L18" s="121"/>
       <c r="M18" s="121"/>
       <c r="N18" s="121"/>
       <c r="O18" s="121"/>
       <c r="P18" s="121"/>
       <c r="Q18" s="121"/>
@@ -9549,52 +9705,56 @@
       </c>
       <c r="BC19" s="46">
         <v>6.36</v>
       </c>
       <c r="BD19" s="46">
         <v>6.27</v>
       </c>
       <c r="BE19" s="46">
         <v>4.08</v>
       </c>
       <c r="BF19" s="46">
         <v>4.8899999999999997</v>
       </c>
       <c r="BG19" s="46">
         <v>4.97</v>
       </c>
       <c r="BH19" s="46">
         <v>4.91</v>
       </c>
       <c r="BI19" s="46">
         <v>4.93</v>
       </c>
       <c r="BJ19" s="46">
         <v>5.62</v>
       </c>
-      <c r="BK19" s="46"/>
-      <c r="BL19" s="46"/>
+      <c r="BK19" s="46">
+        <v>5.97</v>
+      </c>
+      <c r="BL19" s="46">
+        <v>6.11</v>
+      </c>
       <c r="BM19" s="46"/>
       <c r="BN19" s="46"/>
       <c r="BO19" s="46"/>
       <c r="BP19" s="46"/>
     </row>
     <row r="20" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="43"/>
       <c r="C20" s="43"/>
       <c r="D20" s="43"/>
       <c r="E20" s="43"/>
       <c r="F20" s="43"/>
       <c r="G20" s="43"/>
       <c r="H20" s="47"/>
       <c r="I20" s="43"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="48"/>
       <c r="N20" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O20" s="45">
@@ -9719,52 +9879,56 @@
       </c>
       <c r="BC20" s="46">
         <v>6.34</v>
       </c>
       <c r="BD20" s="46">
         <v>6.23</v>
       </c>
       <c r="BE20" s="46">
         <v>3.23</v>
       </c>
       <c r="BF20" s="46">
         <v>4.29</v>
       </c>
       <c r="BG20" s="46">
         <v>4.76</v>
       </c>
       <c r="BH20" s="46">
         <v>4.72</v>
       </c>
       <c r="BI20" s="46">
         <v>4.76</v>
       </c>
       <c r="BJ20" s="46">
         <v>5.46</v>
       </c>
-      <c r="BK20" s="46"/>
-      <c r="BL20" s="46"/>
+      <c r="BK20" s="46">
+        <v>5.85</v>
+      </c>
+      <c r="BL20" s="46">
+        <v>5.98</v>
+      </c>
       <c r="BM20" s="46"/>
       <c r="BN20" s="46"/>
       <c r="BO20" s="46"/>
       <c r="BP20" s="46"/>
     </row>
     <row r="21" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="43"/>
       <c r="C21" s="43"/>
       <c r="D21" s="43"/>
       <c r="E21" s="43"/>
       <c r="F21" s="43"/>
       <c r="G21" s="43"/>
       <c r="H21" s="47"/>
       <c r="I21" s="43"/>
       <c r="J21" s="47"/>
       <c r="K21" s="47"/>
       <c r="L21" s="47"/>
       <c r="M21" s="48"/>
       <c r="N21" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O21" s="45">
@@ -9889,52 +10053,56 @@
       </c>
       <c r="BC21" s="46">
         <v>5.66</v>
       </c>
       <c r="BD21" s="46">
         <v>5.48</v>
       </c>
       <c r="BE21" s="46">
         <v>5.2</v>
       </c>
       <c r="BF21" s="46">
         <v>5.69</v>
       </c>
       <c r="BG21" s="46">
         <v>5.79</v>
       </c>
       <c r="BH21" s="46">
         <v>5.27</v>
       </c>
       <c r="BI21" s="46">
         <v>5.09</v>
       </c>
       <c r="BJ21" s="46">
         <v>5.83</v>
       </c>
-      <c r="BK21" s="46"/>
-      <c r="BL21" s="46"/>
+      <c r="BK21" s="46">
+        <v>6.15</v>
+      </c>
+      <c r="BL21" s="46">
+        <v>6.28</v>
+      </c>
       <c r="BM21" s="46"/>
       <c r="BN21" s="46"/>
       <c r="BO21" s="46"/>
       <c r="BP21" s="46"/>
     </row>
     <row r="22" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="43"/>
       <c r="C22" s="43"/>
       <c r="D22" s="43"/>
       <c r="E22" s="43"/>
       <c r="F22" s="43"/>
       <c r="G22" s="43"/>
       <c r="H22" s="47"/>
       <c r="I22" s="43"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="48"/>
       <c r="N22" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O22" s="45">
@@ -10059,52 +10227,56 @@
       </c>
       <c r="BC22" s="46">
         <v>5.36</v>
       </c>
       <c r="BD22" s="46">
         <v>5.34</v>
       </c>
       <c r="BE22" s="46">
         <v>2.3199999999999998</v>
       </c>
       <c r="BF22" s="46">
         <v>3.66</v>
       </c>
       <c r="BG22" s="46">
         <v>3.6</v>
       </c>
       <c r="BH22" s="46">
         <v>3.75</v>
       </c>
       <c r="BI22" s="46">
         <v>3.81</v>
       </c>
       <c r="BJ22" s="46">
         <v>5.25</v>
       </c>
-      <c r="BK22" s="46"/>
-      <c r="BL22" s="46"/>
+      <c r="BK22" s="46">
+        <v>5.84</v>
+      </c>
+      <c r="BL22" s="46">
+        <v>5.63</v>
+      </c>
       <c r="BM22" s="46"/>
       <c r="BN22" s="46"/>
       <c r="BO22" s="46"/>
       <c r="BP22" s="46"/>
     </row>
     <row r="23" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="43"/>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="43"/>
       <c r="F23" s="43"/>
       <c r="G23" s="43"/>
       <c r="H23" s="47"/>
       <c r="I23" s="43"/>
       <c r="J23" s="47"/>
       <c r="K23" s="47"/>
       <c r="L23" s="47"/>
       <c r="M23" s="48"/>
       <c r="N23" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O23" s="45">
@@ -10229,52 +10401,56 @@
       </c>
       <c r="BC23" s="46">
         <v>6.66</v>
       </c>
       <c r="BD23" s="46">
         <v>6.63</v>
       </c>
       <c r="BE23" s="46">
         <v>7.46</v>
       </c>
       <c r="BF23" s="46">
         <v>7.09</v>
       </c>
       <c r="BG23" s="46">
         <v>5.81</v>
       </c>
       <c r="BH23" s="46">
         <v>6.29</v>
       </c>
       <c r="BI23" s="46">
         <v>6.39</v>
       </c>
       <c r="BJ23" s="46">
         <v>6.72</v>
       </c>
-      <c r="BK23" s="46"/>
-      <c r="BL23" s="46"/>
+      <c r="BK23" s="46">
+        <v>6.72</v>
+      </c>
+      <c r="BL23" s="46">
+        <v>7.06</v>
+      </c>
       <c r="BM23" s="46"/>
       <c r="BN23" s="46"/>
       <c r="BO23" s="46"/>
       <c r="BP23" s="46"/>
     </row>
     <row r="24" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A24" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="43"/>
       <c r="D24" s="43"/>
       <c r="E24" s="43"/>
       <c r="F24" s="43"/>
       <c r="G24" s="43"/>
       <c r="H24" s="47"/>
       <c r="I24" s="43"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="48"/>
       <c r="N24" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O24" s="45">
@@ -10399,52 +10575,56 @@
       </c>
       <c r="BC24" s="46">
         <v>7.14</v>
       </c>
       <c r="BD24" s="46">
         <v>7.04</v>
       </c>
       <c r="BE24" s="46">
         <v>4.97</v>
       </c>
       <c r="BF24" s="46">
         <v>5.84</v>
       </c>
       <c r="BG24" s="46">
         <v>5.53</v>
       </c>
       <c r="BH24" s="46">
         <v>5.55</v>
       </c>
       <c r="BI24" s="46">
         <v>5.56</v>
       </c>
       <c r="BJ24" s="46">
         <v>6</v>
       </c>
-      <c r="BK24" s="46"/>
-      <c r="BL24" s="46"/>
+      <c r="BK24" s="46">
+        <v>6.35</v>
+      </c>
+      <c r="BL24" s="46">
+        <v>6.59</v>
+      </c>
       <c r="BM24" s="46"/>
       <c r="BN24" s="46"/>
       <c r="BO24" s="46"/>
       <c r="BP24" s="46"/>
     </row>
     <row r="25" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A25" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="43"/>
       <c r="C25" s="43"/>
       <c r="D25" s="43"/>
       <c r="E25" s="43"/>
       <c r="F25" s="43"/>
       <c r="G25" s="43"/>
       <c r="H25" s="47"/>
       <c r="I25" s="43"/>
       <c r="J25" s="47"/>
       <c r="K25" s="47"/>
       <c r="L25" s="47"/>
       <c r="M25" s="48"/>
       <c r="N25" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O25" s="45">
@@ -10569,52 +10749,56 @@
       </c>
       <c r="BC25" s="46">
         <v>6.18</v>
       </c>
       <c r="BD25" s="46">
         <v>6.33</v>
       </c>
       <c r="BE25" s="46">
         <v>6.2</v>
       </c>
       <c r="BF25" s="46">
         <v>5.41</v>
       </c>
       <c r="BG25" s="46">
         <v>4.51</v>
       </c>
       <c r="BH25" s="46">
         <v>3.91</v>
       </c>
       <c r="BI25" s="46">
         <v>4.08</v>
       </c>
       <c r="BJ25" s="46">
         <v>4.93</v>
       </c>
-      <c r="BK25" s="46"/>
-      <c r="BL25" s="46"/>
+      <c r="BK25" s="46">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="BL25" s="46">
+        <v>5</v>
+      </c>
       <c r="BM25" s="46"/>
       <c r="BN25" s="46"/>
       <c r="BO25" s="46"/>
       <c r="BP25" s="46"/>
     </row>
     <row r="26" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A26" s="122" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="122"/>
       <c r="C26" s="122"/>
       <c r="D26" s="122"/>
       <c r="E26" s="122"/>
       <c r="F26" s="122"/>
       <c r="G26" s="122"/>
       <c r="H26" s="122"/>
       <c r="I26" s="122"/>
       <c r="J26" s="122"/>
       <c r="K26" s="122"/>
       <c r="L26" s="122"/>
       <c r="M26" s="122"/>
       <c r="N26" s="122"/>
       <c r="O26" s="122"/>
       <c r="P26" s="122"/>
       <c r="Q26" s="122"/>
@@ -10835,52 +11019,56 @@
       </c>
       <c r="BC27" s="45">
         <v>5</v>
       </c>
       <c r="BD27" s="46">
         <v>4.95</v>
       </c>
       <c r="BE27" s="46">
         <v>3.73</v>
       </c>
       <c r="BF27" s="46">
         <v>3.78</v>
       </c>
       <c r="BG27" s="45">
         <v>3.77</v>
       </c>
       <c r="BH27" s="45">
         <v>3.89</v>
       </c>
       <c r="BI27" s="46">
         <v>3.88</v>
       </c>
       <c r="BJ27" s="45">
         <v>4.41</v>
       </c>
-      <c r="BK27" s="45"/>
-      <c r="BL27" s="45"/>
+      <c r="BK27" s="45">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="BL27" s="45">
+        <v>4.88</v>
+      </c>
       <c r="BM27" s="45"/>
       <c r="BN27" s="45"/>
       <c r="BO27" s="45"/>
       <c r="BP27" s="45"/>
     </row>
     <row r="28" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="43"/>
       <c r="C28" s="43"/>
       <c r="D28" s="43"/>
       <c r="E28" s="43"/>
       <c r="F28" s="43"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="43"/>
       <c r="N28" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O28" s="45">
@@ -11005,52 +11193,56 @@
       </c>
       <c r="BC28" s="45">
         <v>6.63</v>
       </c>
       <c r="BD28" s="46">
         <v>6.46</v>
       </c>
       <c r="BE28" s="46">
         <v>4.16</v>
       </c>
       <c r="BF28" s="46">
         <v>4.47</v>
       </c>
       <c r="BG28" s="45">
         <v>4.37</v>
       </c>
       <c r="BH28" s="45">
         <v>4.5199999999999996</v>
       </c>
       <c r="BI28" s="46">
         <v>4.28</v>
       </c>
       <c r="BJ28" s="45">
         <v>4.96</v>
       </c>
-      <c r="BK28" s="45"/>
-      <c r="BL28" s="45"/>
+      <c r="BK28" s="45">
+        <v>5.56</v>
+      </c>
+      <c r="BL28" s="45">
+        <v>6.45</v>
+      </c>
       <c r="BM28" s="45"/>
       <c r="BN28" s="45"/>
       <c r="BO28" s="45"/>
       <c r="BP28" s="45"/>
     </row>
     <row r="29" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="43"/>
       <c r="C29" s="43"/>
       <c r="D29" s="43"/>
       <c r="E29" s="43"/>
       <c r="F29" s="43"/>
       <c r="G29" s="43"/>
       <c r="H29" s="47"/>
       <c r="I29" s="43"/>
       <c r="J29" s="47"/>
       <c r="K29" s="47"/>
       <c r="L29" s="47"/>
       <c r="M29" s="48"/>
       <c r="N29" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O29" s="32" t="s">
@@ -11169,52 +11361,56 @@
       </c>
       <c r="BA29" s="45">
         <v>4.54</v>
       </c>
       <c r="BB29" s="45">
         <v>5.4</v>
       </c>
       <c r="BC29" s="45">
         <v>4.93</v>
       </c>
       <c r="BD29" s="46">
         <v>4.51</v>
       </c>
       <c r="BE29" s="46"/>
       <c r="BF29" s="46"/>
       <c r="BG29" s="45"/>
       <c r="BH29" s="45">
         <v>3.47</v>
       </c>
       <c r="BI29" s="46">
         <v>2.78</v>
       </c>
       <c r="BJ29" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BK29" s="45"/>
-      <c r="BL29" s="45"/>
+      <c r="BK29" s="45">
+        <v>1.99</v>
+      </c>
+      <c r="BL29" s="45">
+        <v>1.74</v>
+      </c>
       <c r="BM29" s="45"/>
       <c r="BN29" s="45"/>
       <c r="BO29" s="45"/>
       <c r="BP29" s="45"/>
     </row>
     <row r="30" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="43"/>
       <c r="C30" s="43"/>
       <c r="D30" s="43"/>
       <c r="E30" s="43"/>
       <c r="F30" s="43"/>
       <c r="G30" s="43"/>
       <c r="H30" s="47"/>
       <c r="I30" s="43"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="48"/>
       <c r="N30" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O30" s="45">
@@ -11339,52 +11535,56 @@
       </c>
       <c r="BC30" s="45">
         <v>4</v>
       </c>
       <c r="BD30" s="46">
         <v>3.95</v>
       </c>
       <c r="BE30" s="46">
         <v>3.89</v>
       </c>
       <c r="BF30" s="46">
         <v>2.78</v>
       </c>
       <c r="BG30" s="45">
         <v>3.17</v>
       </c>
       <c r="BH30" s="45">
         <v>3.02</v>
       </c>
       <c r="BI30" s="46">
         <v>2.91</v>
       </c>
       <c r="BJ30" s="45">
         <v>3.28</v>
       </c>
-      <c r="BK30" s="45"/>
-      <c r="BL30" s="45"/>
+      <c r="BK30" s="45">
+        <v>3.48</v>
+      </c>
+      <c r="BL30" s="45">
+        <v>3.68</v>
+      </c>
       <c r="BM30" s="45"/>
       <c r="BN30" s="45"/>
       <c r="BO30" s="45"/>
       <c r="BP30" s="45"/>
     </row>
     <row r="31" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="43"/>
       <c r="C31" s="43"/>
       <c r="D31" s="43"/>
       <c r="E31" s="43"/>
       <c r="F31" s="43"/>
       <c r="G31" s="43"/>
       <c r="H31" s="47"/>
       <c r="I31" s="43"/>
       <c r="J31" s="47"/>
       <c r="K31" s="47"/>
       <c r="L31" s="47"/>
       <c r="M31" s="48"/>
       <c r="N31" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O31" s="45">
@@ -11509,52 +11709,56 @@
       </c>
       <c r="BC31" s="45">
         <v>4.0599999999999996</v>
       </c>
       <c r="BD31" s="46">
         <v>3.96</v>
       </c>
       <c r="BE31" s="46">
         <v>2.31</v>
       </c>
       <c r="BF31" s="46">
         <v>3.28</v>
       </c>
       <c r="BG31" s="45">
         <v>3.02</v>
       </c>
       <c r="BH31" s="45">
         <v>3.16</v>
       </c>
       <c r="BI31" s="46">
         <v>3.18</v>
       </c>
       <c r="BJ31" s="45">
         <v>3.56</v>
       </c>
-      <c r="BK31" s="45"/>
-      <c r="BL31" s="45"/>
+      <c r="BK31" s="45">
+        <v>3.95</v>
+      </c>
+      <c r="BL31" s="45">
+        <v>4.04</v>
+      </c>
       <c r="BM31" s="45"/>
       <c r="BN31" s="45"/>
       <c r="BO31" s="45"/>
       <c r="BP31" s="45"/>
     </row>
     <row r="32" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A32" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="43"/>
       <c r="C32" s="43"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="47"/>
       <c r="I32" s="43"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="48"/>
       <c r="N32" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O32" s="45">
@@ -11679,52 +11883,56 @@
       </c>
       <c r="BC32" s="45">
         <v>4.8600000000000003</v>
       </c>
       <c r="BD32" s="46">
         <v>4.88</v>
       </c>
       <c r="BE32" s="46">
         <v>3.31</v>
       </c>
       <c r="BF32" s="46">
         <v>3.98</v>
       </c>
       <c r="BG32" s="45">
         <v>3.02</v>
       </c>
       <c r="BH32" s="45">
         <v>3</v>
       </c>
       <c r="BI32" s="46">
         <v>2.96</v>
       </c>
       <c r="BJ32" s="45">
         <v>3.65</v>
       </c>
-      <c r="BK32" s="45"/>
-      <c r="BL32" s="45"/>
+      <c r="BK32" s="45">
+        <v>4.26</v>
+      </c>
+      <c r="BL32" s="45">
+        <v>4.57</v>
+      </c>
       <c r="BM32" s="45"/>
       <c r="BN32" s="45"/>
       <c r="BO32" s="45"/>
       <c r="BP32" s="45"/>
     </row>
     <row r="33" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="43"/>
       <c r="C33" s="43"/>
       <c r="D33" s="43"/>
       <c r="E33" s="43"/>
       <c r="F33" s="43"/>
       <c r="G33" s="43"/>
       <c r="H33" s="47"/>
       <c r="I33" s="43"/>
       <c r="J33" s="47"/>
       <c r="K33" s="47"/>
       <c r="L33" s="47"/>
       <c r="M33" s="48"/>
       <c r="N33" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O33" s="45">
@@ -11849,52 +12057,56 @@
       </c>
       <c r="BC33" s="45">
         <v>5.32</v>
       </c>
       <c r="BD33" s="46">
         <v>5.32</v>
       </c>
       <c r="BE33" s="46">
         <v>4.16</v>
       </c>
       <c r="BF33" s="46">
         <v>4.3600000000000003</v>
       </c>
       <c r="BG33" s="45">
         <v>4.5599999999999996</v>
       </c>
       <c r="BH33" s="45">
         <v>4.7</v>
       </c>
       <c r="BI33" s="46">
         <v>5.05</v>
       </c>
       <c r="BJ33" s="45">
         <v>5.83</v>
       </c>
-      <c r="BK33" s="45"/>
-      <c r="BL33" s="45"/>
+      <c r="BK33" s="45">
+        <v>5.59</v>
+      </c>
+      <c r="BL33" s="45">
+        <v>5.67</v>
+      </c>
       <c r="BM33" s="45"/>
       <c r="BN33" s="45"/>
       <c r="BO33" s="45"/>
       <c r="BP33" s="45"/>
     </row>
     <row r="34" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A34" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="43"/>
       <c r="C34" s="43"/>
       <c r="D34" s="43"/>
       <c r="E34" s="43"/>
       <c r="F34" s="43"/>
       <c r="G34" s="43"/>
       <c r="H34" s="47"/>
       <c r="I34" s="43"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="48"/>
       <c r="N34" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O34" s="45">
@@ -12019,52 +12231,56 @@
       </c>
       <c r="BC34" s="45">
         <v>4.8</v>
       </c>
       <c r="BD34" s="46">
         <v>4.66</v>
       </c>
       <c r="BE34" s="46">
         <v>3.78</v>
       </c>
       <c r="BF34" s="46">
         <v>2.75</v>
       </c>
       <c r="BG34" s="45">
         <v>3.61</v>
       </c>
       <c r="BH34" s="45">
         <v>3.99</v>
       </c>
       <c r="BI34" s="46">
         <v>3.76</v>
       </c>
       <c r="BJ34" s="45">
         <v>4.49</v>
       </c>
-      <c r="BK34" s="45"/>
-      <c r="BL34" s="45"/>
+      <c r="BK34" s="45">
+        <v>4.59</v>
+      </c>
+      <c r="BL34" s="45">
+        <v>4.83</v>
+      </c>
       <c r="BM34" s="45"/>
       <c r="BN34" s="45"/>
       <c r="BO34" s="45"/>
       <c r="BP34" s="45"/>
     </row>
     <row r="35" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A35" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="43"/>
       <c r="C35" s="43"/>
       <c r="D35" s="43"/>
       <c r="E35" s="43"/>
       <c r="F35" s="43"/>
       <c r="G35" s="43"/>
       <c r="H35" s="47"/>
       <c r="I35" s="43"/>
       <c r="J35" s="47"/>
       <c r="K35" s="47"/>
       <c r="L35" s="47"/>
       <c r="M35" s="48"/>
       <c r="N35" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O35" s="45">
@@ -12189,52 +12405,56 @@
       </c>
       <c r="BC35" s="45">
         <v>4.12</v>
       </c>
       <c r="BD35" s="46">
         <v>4.17</v>
       </c>
       <c r="BE35" s="46">
         <v>3</v>
       </c>
       <c r="BF35" s="46">
         <v>2.84</v>
       </c>
       <c r="BG35" s="45">
         <v>2.67</v>
       </c>
       <c r="BH35" s="45">
         <v>2.92</v>
       </c>
       <c r="BI35" s="46">
         <v>2.94</v>
       </c>
       <c r="BJ35" s="45">
         <v>3.68</v>
       </c>
-      <c r="BK35" s="45"/>
-      <c r="BL35" s="45"/>
+      <c r="BK35" s="45">
+        <v>3.67</v>
+      </c>
+      <c r="BL35" s="45">
+        <v>3.51</v>
+      </c>
       <c r="BM35" s="45"/>
       <c r="BN35" s="45"/>
       <c r="BO35" s="45"/>
       <c r="BP35" s="45"/>
     </row>
     <row r="36" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A36" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="43"/>
       <c r="J36" s="43"/>
       <c r="K36" s="43"/>
       <c r="L36" s="43"/>
       <c r="M36" s="43"/>
       <c r="N36" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O36" s="45">
@@ -12359,52 +12579,56 @@
       </c>
       <c r="BC36" s="45">
         <v>5.49</v>
       </c>
       <c r="BD36" s="46">
         <v>5.53</v>
       </c>
       <c r="BE36" s="46">
         <v>4.5599999999999996</v>
       </c>
       <c r="BF36" s="46">
         <v>4.62</v>
       </c>
       <c r="BG36" s="45">
         <v>4.8600000000000003</v>
       </c>
       <c r="BH36" s="45">
         <v>4.9800000000000004</v>
       </c>
       <c r="BI36" s="46">
         <v>4.99</v>
       </c>
       <c r="BJ36" s="45">
         <v>5.16</v>
       </c>
-      <c r="BK36" s="45"/>
-      <c r="BL36" s="45"/>
+      <c r="BK36" s="45">
+        <v>5.44</v>
+      </c>
+      <c r="BL36" s="45">
+        <v>5.59</v>
+      </c>
       <c r="BM36" s="45"/>
       <c r="BN36" s="45"/>
       <c r="BO36" s="45"/>
       <c r="BP36" s="45"/>
     </row>
     <row r="37" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
       <c r="F37" s="51"/>
       <c r="G37" s="51"/>
       <c r="H37" s="52"/>
       <c r="I37" s="51"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="53"/>
       <c r="N37" s="33" t="s">
         <v>28</v>
       </c>
       <c r="O37" s="54">
@@ -12529,52 +12753,56 @@
       </c>
       <c r="BC37" s="54">
         <v>5.16</v>
       </c>
       <c r="BD37" s="54">
         <v>4.96</v>
       </c>
       <c r="BE37" s="54">
         <v>4.09</v>
       </c>
       <c r="BF37" s="54">
         <v>3.68</v>
       </c>
       <c r="BG37" s="54">
         <v>3.21</v>
       </c>
       <c r="BH37" s="54">
         <v>3.32</v>
       </c>
       <c r="BI37" s="54">
         <v>3.48</v>
       </c>
       <c r="BJ37" s="54">
         <v>4.2</v>
       </c>
-      <c r="BK37" s="54"/>
-      <c r="BL37" s="54"/>
+      <c r="BK37" s="54">
+        <v>3.76</v>
+      </c>
+      <c r="BL37" s="54">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="BM37" s="54"/>
       <c r="BN37" s="54"/>
       <c r="BO37" s="54"/>
       <c r="BP37" s="54"/>
     </row>
     <row r="38" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A38" s="31"/>
       <c r="U38" s="56"/>
       <c r="V38" s="56"/>
       <c r="AG38" s="56"/>
       <c r="AH38" s="56"/>
       <c r="AS38" s="56"/>
       <c r="AT38" s="56"/>
       <c r="BE38" s="56"/>
       <c r="BF38" s="56"/>
     </row>
     <row r="39" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="U39" s="56"/>
       <c r="V39" s="56"/>
       <c r="AG39" s="56"/>
       <c r="AH39" s="56"/>
       <c r="AS39" s="56"/>
       <c r="AT39" s="56"/>
       <c r="BE39" s="56"/>
       <c r="BF39" s="56"/>
@@ -12591,51 +12819,51 @@
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="AG4:AR4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP44"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BI27" sqref="BI27:BJ37"/>
+      <selection activeCell="BK27" sqref="BK27:BL37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="1"/>
     <col min="34" max="34" width="9.140625" style="6"/>
     <col min="35" max="35" width="9.140625" style="1"/>
     <col min="42" max="68" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="2" spans="1:68" s="6" customFormat="1" ht="14.25" customHeight="1">
       <c r="A2" s="109" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="109"/>
       <c r="C2" s="109"/>
       <c r="D2" s="109"/>
       <c r="E2" s="109"/>
       <c r="F2" s="109"/>
       <c r="G2" s="109"/>
       <c r="H2" s="109"/>
       <c r="I2" s="109"/>
@@ -13276,52 +13504,56 @@
       </c>
       <c r="BC7" s="18">
         <v>125</v>
       </c>
       <c r="BD7" s="18">
         <v>162</v>
       </c>
       <c r="BE7" s="18">
         <v>160</v>
       </c>
       <c r="BF7" s="18">
         <v>94</v>
       </c>
       <c r="BG7" s="18">
         <v>151</v>
       </c>
       <c r="BH7" s="18">
         <v>143</v>
       </c>
       <c r="BI7" s="18">
         <v>143</v>
       </c>
       <c r="BJ7" s="18">
         <v>137</v>
       </c>
-      <c r="BK7" s="18"/>
-      <c r="BL7" s="64"/>
+      <c r="BK7" s="18">
+        <v>118</v>
+      </c>
+      <c r="BL7" s="18">
+        <v>129</v>
+      </c>
       <c r="BM7" s="18"/>
       <c r="BN7" s="18"/>
       <c r="BO7" s="18"/>
       <c r="BP7" s="18"/>
     </row>
     <row r="8" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="60"/>
       <c r="C8" s="60"/>
       <c r="D8" s="60"/>
       <c r="E8" s="60"/>
       <c r="F8" s="60"/>
       <c r="G8" s="60"/>
       <c r="H8" s="65"/>
       <c r="I8" s="60"/>
       <c r="J8" s="65"/>
       <c r="K8" s="65"/>
       <c r="L8" s="65"/>
       <c r="M8" s="65"/>
       <c r="N8" s="61">
         <v>15</v>
       </c>
       <c r="O8" s="62">
@@ -13446,52 +13678,56 @@
       </c>
       <c r="BC8" s="18">
         <v>52</v>
       </c>
       <c r="BD8" s="18">
         <v>65</v>
       </c>
       <c r="BE8" s="18">
         <v>67</v>
       </c>
       <c r="BF8" s="18">
         <v>33</v>
       </c>
       <c r="BG8" s="18">
         <v>64</v>
       </c>
       <c r="BH8" s="18">
         <v>67</v>
       </c>
       <c r="BI8" s="18">
         <v>54</v>
       </c>
       <c r="BJ8" s="18">
         <v>61</v>
       </c>
-      <c r="BK8" s="18"/>
-      <c r="BL8" s="64"/>
+      <c r="BK8" s="18">
+        <v>56</v>
+      </c>
+      <c r="BL8" s="18">
+        <v>49</v>
+      </c>
       <c r="BM8" s="18"/>
       <c r="BN8" s="18"/>
       <c r="BO8" s="18"/>
       <c r="BP8" s="18"/>
     </row>
     <row r="9" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="60"/>
       <c r="C9" s="60"/>
       <c r="D9" s="60"/>
       <c r="E9" s="60"/>
       <c r="F9" s="60"/>
       <c r="G9" s="60"/>
       <c r="H9" s="65"/>
       <c r="I9" s="60"/>
       <c r="J9" s="65"/>
       <c r="K9" s="65"/>
       <c r="L9" s="65"/>
       <c r="M9" s="65"/>
       <c r="N9" s="61">
         <v>1</v>
       </c>
       <c r="O9" s="62">
@@ -13616,52 +13852,56 @@
       </c>
       <c r="BC9" s="18">
         <v>6</v>
       </c>
       <c r="BD9" s="18">
         <v>9</v>
       </c>
       <c r="BE9" s="18">
         <v>2</v>
       </c>
       <c r="BF9" s="18">
         <v>5</v>
       </c>
       <c r="BG9" s="18">
         <v>11</v>
       </c>
       <c r="BH9" s="18">
         <v>8</v>
       </c>
       <c r="BI9" s="18">
         <v>9</v>
       </c>
       <c r="BJ9" s="18">
         <v>5</v>
       </c>
-      <c r="BK9" s="18"/>
-      <c r="BL9" s="64"/>
+      <c r="BK9" s="18">
+        <v>4</v>
+      </c>
+      <c r="BL9" s="18">
+        <v>6</v>
+      </c>
       <c r="BM9" s="18"/>
       <c r="BN9" s="18"/>
       <c r="BO9" s="18"/>
       <c r="BP9" s="18"/>
     </row>
     <row r="10" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="60"/>
       <c r="C10" s="60"/>
       <c r="D10" s="60"/>
       <c r="E10" s="60"/>
       <c r="F10" s="60"/>
       <c r="G10" s="60"/>
       <c r="H10" s="65"/>
       <c r="I10" s="60"/>
       <c r="J10" s="65"/>
       <c r="K10" s="65"/>
       <c r="L10" s="65"/>
       <c r="M10" s="65"/>
       <c r="N10" s="61">
         <v>1</v>
       </c>
       <c r="O10" s="32" t="s">
@@ -13782,52 +14022,56 @@
       <c r="BB10" s="18">
         <v>5</v>
       </c>
       <c r="BC10" s="18">
         <v>7</v>
       </c>
       <c r="BD10" s="18">
         <v>3</v>
       </c>
       <c r="BE10" s="18">
         <v>2</v>
       </c>
       <c r="BF10" s="18">
         <v>1</v>
       </c>
       <c r="BG10" s="18">
         <v>3</v>
       </c>
       <c r="BH10" s="18">
         <v>2</v>
       </c>
       <c r="BI10" s="18">
         <v>4</v>
       </c>
       <c r="BJ10" s="18"/>
-      <c r="BK10" s="18"/>
-      <c r="BL10" s="64"/>
+      <c r="BK10" s="18">
+        <v>2</v>
+      </c>
+      <c r="BL10" s="18">
+        <v>4</v>
+      </c>
       <c r="BM10" s="18"/>
       <c r="BN10" s="18"/>
       <c r="BO10" s="18"/>
       <c r="BP10" s="18"/>
     </row>
     <row r="11" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="60"/>
       <c r="C11" s="60"/>
       <c r="D11" s="60"/>
       <c r="E11" s="60"/>
       <c r="F11" s="60"/>
       <c r="G11" s="60"/>
       <c r="H11" s="65"/>
       <c r="I11" s="60"/>
       <c r="J11" s="65"/>
       <c r="K11" s="65"/>
       <c r="L11" s="65"/>
       <c r="M11" s="65"/>
       <c r="N11" s="61">
         <v>5</v>
       </c>
       <c r="O11" s="62">
@@ -13952,52 +14196,56 @@
       </c>
       <c r="BC11" s="18">
         <v>9</v>
       </c>
       <c r="BD11" s="18">
         <v>4</v>
       </c>
       <c r="BE11" s="18">
         <v>9</v>
       </c>
       <c r="BF11" s="18">
         <v>7</v>
       </c>
       <c r="BG11" s="18">
         <v>9</v>
       </c>
       <c r="BH11" s="18">
         <v>7</v>
       </c>
       <c r="BI11" s="18">
         <v>11</v>
       </c>
       <c r="BJ11" s="18">
         <v>10</v>
       </c>
-      <c r="BK11" s="18"/>
-      <c r="BL11" s="64"/>
+      <c r="BK11" s="18">
+        <v>7</v>
+      </c>
+      <c r="BL11" s="18">
+        <v>13</v>
+      </c>
       <c r="BM11" s="18"/>
       <c r="BN11" s="18"/>
       <c r="BO11" s="18"/>
       <c r="BP11" s="18"/>
     </row>
     <row r="12" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="60"/>
       <c r="C12" s="60"/>
       <c r="D12" s="60"/>
       <c r="E12" s="60"/>
       <c r="F12" s="60"/>
       <c r="G12" s="60"/>
       <c r="H12" s="65"/>
       <c r="I12" s="60"/>
       <c r="J12" s="65"/>
       <c r="K12" s="65"/>
       <c r="L12" s="65"/>
       <c r="M12" s="65"/>
       <c r="N12" s="61">
         <v>2</v>
       </c>
       <c r="O12" s="62">
@@ -14122,52 +14370,56 @@
       </c>
       <c r="BC12" s="18">
         <v>11</v>
       </c>
       <c r="BD12" s="18">
         <v>15</v>
       </c>
       <c r="BE12" s="18">
         <v>10</v>
       </c>
       <c r="BF12" s="18">
         <v>9</v>
       </c>
       <c r="BG12" s="18">
         <v>3</v>
       </c>
       <c r="BH12" s="18">
         <v>13</v>
       </c>
       <c r="BI12" s="18">
         <v>11</v>
       </c>
       <c r="BJ12" s="18">
         <v>10</v>
       </c>
-      <c r="BK12" s="18"/>
-      <c r="BL12" s="64"/>
+      <c r="BK12" s="18">
+        <v>5</v>
+      </c>
+      <c r="BL12" s="18">
+        <v>5</v>
+      </c>
       <c r="BM12" s="18"/>
       <c r="BN12" s="18"/>
       <c r="BO12" s="18"/>
       <c r="BP12" s="18"/>
     </row>
     <row r="13" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="60"/>
       <c r="C13" s="60"/>
       <c r="D13" s="60"/>
       <c r="E13" s="60"/>
       <c r="F13" s="60"/>
       <c r="G13" s="60"/>
       <c r="H13" s="65"/>
       <c r="I13" s="60"/>
       <c r="J13" s="65"/>
       <c r="K13" s="65"/>
       <c r="L13" s="65"/>
       <c r="M13" s="65"/>
       <c r="N13" s="61">
         <v>3</v>
       </c>
       <c r="O13" s="62">
@@ -14292,52 +14544,56 @@
       </c>
       <c r="BC13" s="18">
         <v>3</v>
       </c>
       <c r="BD13" s="18">
         <v>6</v>
       </c>
       <c r="BE13" s="18">
         <v>12</v>
       </c>
       <c r="BF13" s="18">
         <v>6</v>
       </c>
       <c r="BG13" s="18">
         <v>13</v>
       </c>
       <c r="BH13" s="18">
         <v>4</v>
       </c>
       <c r="BI13" s="18">
         <v>5</v>
       </c>
       <c r="BJ13" s="18">
         <v>10</v>
       </c>
-      <c r="BK13" s="18"/>
-      <c r="BL13" s="64"/>
+      <c r="BK13" s="18">
+        <v>8</v>
+      </c>
+      <c r="BL13" s="18">
+        <v>10</v>
+      </c>
       <c r="BM13" s="18"/>
       <c r="BN13" s="18"/>
       <c r="BO13" s="18"/>
       <c r="BP13" s="18"/>
     </row>
     <row r="14" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="60"/>
       <c r="C14" s="60"/>
       <c r="D14" s="60"/>
       <c r="E14" s="60"/>
       <c r="F14" s="60"/>
       <c r="G14" s="60"/>
       <c r="H14" s="65"/>
       <c r="I14" s="60"/>
       <c r="J14" s="65"/>
       <c r="K14" s="65"/>
       <c r="L14" s="65"/>
       <c r="M14" s="65"/>
       <c r="N14" s="61">
         <v>4</v>
       </c>
       <c r="O14" s="32" t="s">
@@ -14462,52 +14718,56 @@
       </c>
       <c r="BC14" s="18">
         <v>4</v>
       </c>
       <c r="BD14" s="18">
         <v>8</v>
       </c>
       <c r="BE14" s="18">
         <v>10</v>
       </c>
       <c r="BF14" s="18">
         <v>5</v>
       </c>
       <c r="BG14" s="18">
         <v>8</v>
       </c>
       <c r="BH14" s="18">
         <v>7</v>
       </c>
       <c r="BI14" s="18">
         <v>5</v>
       </c>
       <c r="BJ14" s="18">
         <v>4</v>
       </c>
-      <c r="BK14" s="18"/>
-      <c r="BL14" s="64"/>
+      <c r="BK14" s="18">
+        <v>4</v>
+      </c>
+      <c r="BL14" s="18">
+        <v>11</v>
+      </c>
       <c r="BM14" s="18"/>
       <c r="BN14" s="18"/>
       <c r="BO14" s="18"/>
       <c r="BP14" s="18"/>
     </row>
     <row r="15" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="60"/>
       <c r="C15" s="60"/>
       <c r="D15" s="60"/>
       <c r="E15" s="60"/>
       <c r="F15" s="60"/>
       <c r="G15" s="60"/>
       <c r="H15" s="60"/>
       <c r="I15" s="60"/>
       <c r="J15" s="60"/>
       <c r="K15" s="60"/>
       <c r="L15" s="60"/>
       <c r="M15" s="60"/>
       <c r="N15" s="61">
         <v>5</v>
       </c>
       <c r="O15" s="62">
@@ -14632,52 +14892,56 @@
       </c>
       <c r="BC15" s="18">
         <v>13</v>
       </c>
       <c r="BD15" s="18">
         <v>11</v>
       </c>
       <c r="BE15" s="18">
         <v>7</v>
       </c>
       <c r="BF15" s="18">
         <v>5</v>
       </c>
       <c r="BG15" s="18">
         <v>11</v>
       </c>
       <c r="BH15" s="18">
         <v>3</v>
       </c>
       <c r="BI15" s="18">
         <v>9</v>
       </c>
       <c r="BJ15" s="18">
         <v>9</v>
       </c>
-      <c r="BK15" s="18"/>
-      <c r="BL15" s="64"/>
+      <c r="BK15" s="18">
+        <v>8</v>
+      </c>
+      <c r="BL15" s="18">
+        <v>10</v>
+      </c>
       <c r="BM15" s="18"/>
       <c r="BN15" s="18"/>
       <c r="BO15" s="18"/>
       <c r="BP15" s="18"/>
     </row>
     <row r="16" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="60"/>
       <c r="C16" s="60"/>
       <c r="D16" s="60"/>
       <c r="E16" s="60"/>
       <c r="F16" s="60"/>
       <c r="G16" s="60"/>
       <c r="H16" s="65"/>
       <c r="I16" s="60"/>
       <c r="J16" s="65"/>
       <c r="K16" s="65"/>
       <c r="L16" s="65"/>
       <c r="M16" s="65"/>
       <c r="N16" s="61">
         <v>6</v>
       </c>
       <c r="O16" s="62">
@@ -14802,52 +15066,56 @@
       </c>
       <c r="BC16" s="18">
         <v>14</v>
       </c>
       <c r="BD16" s="18">
         <v>33</v>
       </c>
       <c r="BE16" s="18">
         <v>33</v>
       </c>
       <c r="BF16" s="18">
         <v>18</v>
       </c>
       <c r="BG16" s="18">
         <v>22</v>
       </c>
       <c r="BH16" s="18">
         <v>26</v>
       </c>
       <c r="BI16" s="18">
         <v>24</v>
       </c>
       <c r="BJ16" s="18">
         <v>24</v>
       </c>
-      <c r="BK16" s="18"/>
-      <c r="BL16" s="64"/>
+      <c r="BK16" s="18">
+        <v>18</v>
+      </c>
+      <c r="BL16" s="18">
+        <v>18</v>
+      </c>
       <c r="BM16" s="18"/>
       <c r="BN16" s="18"/>
       <c r="BO16" s="18"/>
       <c r="BP16" s="18"/>
     </row>
     <row r="17" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A17" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="60"/>
       <c r="H17" s="65"/>
       <c r="I17" s="60"/>
       <c r="J17" s="65"/>
       <c r="K17" s="65"/>
       <c r="L17" s="65"/>
       <c r="M17" s="65"/>
       <c r="N17" s="61">
         <v>1</v>
       </c>
       <c r="O17" s="62">
@@ -14972,52 +15240,56 @@
       </c>
       <c r="BC17" s="18">
         <v>6</v>
       </c>
       <c r="BD17" s="18">
         <v>8</v>
       </c>
       <c r="BE17" s="18">
         <v>8</v>
       </c>
       <c r="BF17" s="18">
         <v>5</v>
       </c>
       <c r="BG17" s="18">
         <v>7</v>
       </c>
       <c r="BH17" s="18">
         <v>6</v>
       </c>
       <c r="BI17" s="18">
         <v>11</v>
       </c>
       <c r="BJ17" s="18">
         <v>4</v>
       </c>
-      <c r="BK17" s="18"/>
-      <c r="BL17" s="64"/>
+      <c r="BK17" s="18">
+        <v>6</v>
+      </c>
+      <c r="BL17" s="18">
+        <v>3</v>
+      </c>
       <c r="BM17" s="18"/>
       <c r="BN17" s="18"/>
       <c r="BO17" s="18"/>
       <c r="BP17" s="18"/>
     </row>
     <row r="18" spans="1:68" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="121" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="121"/>
       <c r="C18" s="121"/>
       <c r="D18" s="121"/>
       <c r="E18" s="121"/>
       <c r="F18" s="121"/>
       <c r="G18" s="121"/>
       <c r="H18" s="121"/>
       <c r="I18" s="121"/>
       <c r="J18" s="121"/>
       <c r="K18" s="121"/>
       <c r="L18" s="121"/>
       <c r="M18" s="121"/>
       <c r="N18" s="121"/>
       <c r="O18" s="121"/>
       <c r="P18" s="121"/>
       <c r="Q18" s="121"/>
@@ -15238,52 +15510,56 @@
       </c>
       <c r="BC19" s="18">
         <v>67</v>
       </c>
       <c r="BD19" s="18">
         <v>85</v>
       </c>
       <c r="BE19" s="18">
         <v>87</v>
       </c>
       <c r="BF19" s="18">
         <v>54</v>
       </c>
       <c r="BG19" s="18">
         <v>86</v>
       </c>
       <c r="BH19" s="18">
         <v>89</v>
       </c>
       <c r="BI19" s="18">
         <v>83</v>
       </c>
       <c r="BJ19" s="18">
         <v>79</v>
       </c>
-      <c r="BK19" s="18"/>
-      <c r="BL19" s="64"/>
+      <c r="BK19" s="18">
+        <v>81</v>
+      </c>
+      <c r="BL19" s="18">
+        <v>69</v>
+      </c>
       <c r="BM19" s="18"/>
       <c r="BN19" s="18"/>
       <c r="BO19" s="18"/>
       <c r="BP19" s="18"/>
     </row>
     <row r="20" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="60"/>
       <c r="C20" s="60"/>
       <c r="D20" s="60"/>
       <c r="E20" s="60"/>
       <c r="F20" s="60"/>
       <c r="G20" s="60"/>
       <c r="H20" s="65"/>
       <c r="I20" s="60"/>
       <c r="J20" s="65"/>
       <c r="K20" s="65"/>
       <c r="L20" s="65"/>
       <c r="M20" s="65"/>
       <c r="N20" s="61">
         <v>12</v>
       </c>
       <c r="O20" s="62">
@@ -15408,52 +15684,56 @@
       </c>
       <c r="BC20" s="18">
         <v>42</v>
       </c>
       <c r="BD20" s="18">
         <v>46</v>
       </c>
       <c r="BE20" s="18">
         <v>57</v>
       </c>
       <c r="BF20" s="18">
         <v>29</v>
       </c>
       <c r="BG20" s="18">
         <v>53</v>
       </c>
       <c r="BH20" s="18">
         <v>56</v>
       </c>
       <c r="BI20" s="18">
         <v>48</v>
       </c>
       <c r="BJ20" s="18">
         <v>50</v>
       </c>
-      <c r="BK20" s="18"/>
-      <c r="BL20" s="64"/>
+      <c r="BK20" s="18">
+        <v>52</v>
+      </c>
+      <c r="BL20" s="18">
+        <v>41</v>
+      </c>
       <c r="BM20" s="18"/>
       <c r="BN20" s="18"/>
       <c r="BO20" s="18"/>
       <c r="BP20" s="18"/>
     </row>
     <row r="21" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="60"/>
       <c r="C21" s="60"/>
       <c r="D21" s="60"/>
       <c r="E21" s="60"/>
       <c r="F21" s="60"/>
       <c r="G21" s="60"/>
       <c r="H21" s="65"/>
       <c r="I21" s="60"/>
       <c r="J21" s="65"/>
       <c r="K21" s="65"/>
       <c r="L21" s="65"/>
       <c r="M21" s="65"/>
       <c r="N21" s="61">
         <v>1</v>
       </c>
       <c r="O21" s="62">
@@ -15578,52 +15858,56 @@
       </c>
       <c r="BC21" s="18">
         <v>6</v>
       </c>
       <c r="BD21" s="18">
         <v>9</v>
       </c>
       <c r="BE21" s="18">
         <v>2</v>
       </c>
       <c r="BF21" s="18">
         <v>5</v>
       </c>
       <c r="BG21" s="18">
         <v>11</v>
       </c>
       <c r="BH21" s="18">
         <v>8</v>
       </c>
       <c r="BI21" s="18">
         <v>8</v>
       </c>
       <c r="BJ21" s="18">
         <v>5</v>
       </c>
-      <c r="BK21" s="18"/>
-      <c r="BL21" s="64"/>
+      <c r="BK21" s="18">
+        <v>4</v>
+      </c>
+      <c r="BL21" s="18">
+        <v>6</v>
+      </c>
       <c r="BM21" s="18"/>
       <c r="BN21" s="18"/>
       <c r="BO21" s="18"/>
       <c r="BP21" s="18"/>
     </row>
     <row r="22" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="60"/>
       <c r="C22" s="60"/>
       <c r="D22" s="60"/>
       <c r="E22" s="60"/>
       <c r="F22" s="60"/>
       <c r="G22" s="60"/>
       <c r="H22" s="65"/>
       <c r="I22" s="60"/>
       <c r="J22" s="65"/>
       <c r="K22" s="65"/>
       <c r="L22" s="65"/>
       <c r="M22" s="65"/>
       <c r="N22" s="61">
         <v>1</v>
       </c>
       <c r="O22" s="62">
@@ -15746,52 +16030,56 @@
       </c>
       <c r="BC22" s="18">
         <v>3</v>
       </c>
       <c r="BD22" s="18">
         <v>1</v>
       </c>
       <c r="BE22" s="18">
         <v>3</v>
       </c>
       <c r="BF22" s="18">
         <v>3</v>
       </c>
       <c r="BG22" s="18">
         <v>2</v>
       </c>
       <c r="BH22" s="18">
         <v>5</v>
       </c>
       <c r="BI22" s="18">
         <v>5</v>
       </c>
       <c r="BJ22" s="18">
         <v>2</v>
       </c>
-      <c r="BK22" s="18"/>
-      <c r="BL22" s="64"/>
+      <c r="BK22" s="18">
+        <v>3</v>
+      </c>
+      <c r="BL22" s="18">
+        <v>6</v>
+      </c>
       <c r="BM22" s="18"/>
       <c r="BN22" s="18"/>
       <c r="BO22" s="18"/>
       <c r="BP22" s="18"/>
     </row>
     <row r="23" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="60"/>
       <c r="C23" s="60"/>
       <c r="D23" s="60"/>
       <c r="E23" s="60"/>
       <c r="F23" s="60"/>
       <c r="G23" s="60"/>
       <c r="H23" s="65"/>
       <c r="I23" s="60"/>
       <c r="J23" s="65"/>
       <c r="K23" s="65"/>
       <c r="L23" s="65"/>
       <c r="M23" s="65"/>
       <c r="N23" s="61">
         <v>4</v>
       </c>
       <c r="O23" s="62">
@@ -15916,52 +16204,56 @@
       </c>
       <c r="BC23" s="18">
         <v>7</v>
       </c>
       <c r="BD23" s="18">
         <v>8</v>
       </c>
       <c r="BE23" s="18">
         <v>6</v>
       </c>
       <c r="BF23" s="18">
         <v>4</v>
       </c>
       <c r="BG23" s="18">
         <v>8</v>
       </c>
       <c r="BH23" s="18">
         <v>1</v>
       </c>
       <c r="BI23" s="18">
         <v>7</v>
       </c>
       <c r="BJ23" s="18">
         <v>6</v>
       </c>
-      <c r="BK23" s="18"/>
-      <c r="BL23" s="64"/>
+      <c r="BK23" s="18">
+        <v>5</v>
+      </c>
+      <c r="BL23" s="18">
+        <v>6</v>
+      </c>
       <c r="BM23" s="18"/>
       <c r="BN23" s="18"/>
       <c r="BO23" s="18"/>
       <c r="BP23" s="18"/>
     </row>
     <row r="24" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A24" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="60"/>
       <c r="C24" s="60"/>
       <c r="D24" s="60"/>
       <c r="E24" s="60"/>
       <c r="F24" s="60"/>
       <c r="G24" s="60"/>
       <c r="H24" s="65"/>
       <c r="I24" s="60"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
       <c r="N24" s="61">
         <v>5</v>
       </c>
       <c r="O24" s="62">
@@ -16086,52 +16378,56 @@
       </c>
       <c r="BC24" s="18">
         <v>6</v>
       </c>
       <c r="BD24" s="18">
         <v>15</v>
       </c>
       <c r="BE24" s="18">
         <v>15</v>
       </c>
       <c r="BF24" s="18">
         <v>10</v>
       </c>
       <c r="BG24" s="18">
         <v>8</v>
       </c>
       <c r="BH24" s="18">
         <v>17</v>
       </c>
       <c r="BI24" s="18">
         <v>12</v>
       </c>
       <c r="BJ24" s="18">
         <v>14</v>
       </c>
-      <c r="BK24" s="18"/>
-      <c r="BL24" s="64"/>
+      <c r="BK24" s="18">
+        <v>12</v>
+      </c>
+      <c r="BL24" s="18">
+        <v>9</v>
+      </c>
       <c r="BM24" s="18"/>
       <c r="BN24" s="18"/>
       <c r="BO24" s="18"/>
       <c r="BP24" s="18"/>
     </row>
     <row r="25" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A25" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="60"/>
       <c r="C25" s="60"/>
       <c r="D25" s="60"/>
       <c r="E25" s="60"/>
       <c r="F25" s="60"/>
       <c r="G25" s="60"/>
       <c r="H25" s="65"/>
       <c r="I25" s="60"/>
       <c r="J25" s="65"/>
       <c r="K25" s="65"/>
       <c r="L25" s="65"/>
       <c r="M25" s="65"/>
       <c r="N25" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O25" s="62">
@@ -16253,52 +16549,56 @@
       </c>
       <c r="BC25" s="18">
         <v>3</v>
       </c>
       <c r="BD25" s="18">
         <v>6</v>
       </c>
       <c r="BE25" s="18">
         <v>4</v>
       </c>
       <c r="BF25" s="18">
         <v>3</v>
       </c>
       <c r="BG25" s="18">
         <v>4</v>
       </c>
       <c r="BH25" s="18">
         <v>2</v>
       </c>
       <c r="BI25" s="18">
         <v>3</v>
       </c>
       <c r="BJ25" s="18">
         <v>2</v>
       </c>
-      <c r="BK25" s="18"/>
-      <c r="BL25" s="64"/>
+      <c r="BK25" s="18">
+        <v>5</v>
+      </c>
+      <c r="BL25" s="18">
+        <v>1</v>
+      </c>
       <c r="BM25" s="18"/>
       <c r="BN25" s="18"/>
       <c r="BO25" s="18"/>
       <c r="BP25" s="18"/>
     </row>
     <row r="26" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A26" s="122" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="122"/>
       <c r="C26" s="122"/>
       <c r="D26" s="122"/>
       <c r="E26" s="122"/>
       <c r="F26" s="122"/>
       <c r="G26" s="122"/>
       <c r="H26" s="122"/>
       <c r="I26" s="122"/>
       <c r="J26" s="122"/>
       <c r="K26" s="122"/>
       <c r="L26" s="122"/>
       <c r="M26" s="122"/>
       <c r="N26" s="122"/>
       <c r="O26" s="122"/>
       <c r="P26" s="122"/>
       <c r="Q26" s="122"/>
@@ -16519,52 +16819,56 @@
       </c>
       <c r="BC27" s="62">
         <v>58</v>
       </c>
       <c r="BD27" s="62">
         <v>77</v>
       </c>
       <c r="BE27" s="62">
         <v>73</v>
       </c>
       <c r="BF27" s="62">
         <v>40</v>
       </c>
       <c r="BG27" s="62">
         <v>65</v>
       </c>
       <c r="BH27" s="62">
         <v>54</v>
       </c>
       <c r="BI27" s="62">
         <v>60</v>
       </c>
       <c r="BJ27" s="62">
         <v>58</v>
       </c>
-      <c r="BK27" s="18"/>
-      <c r="BL27" s="63"/>
+      <c r="BK27" s="62">
+        <v>37</v>
+      </c>
+      <c r="BL27" s="62">
+        <v>60</v>
+      </c>
       <c r="BM27" s="62"/>
       <c r="BN27" s="62"/>
       <c r="BO27" s="62"/>
       <c r="BP27" s="62"/>
     </row>
     <row r="28" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="60"/>
       <c r="C28" s="60"/>
       <c r="D28" s="60"/>
       <c r="E28" s="60"/>
       <c r="F28" s="60"/>
       <c r="G28" s="60"/>
       <c r="H28" s="60"/>
       <c r="I28" s="60"/>
       <c r="J28" s="60"/>
       <c r="K28" s="60"/>
       <c r="L28" s="60"/>
       <c r="M28" s="60"/>
       <c r="N28" s="61">
         <v>3</v>
       </c>
       <c r="O28" s="32" t="s">
@@ -16689,52 +16993,56 @@
       </c>
       <c r="BC28" s="62">
         <v>10</v>
       </c>
       <c r="BD28" s="62">
         <v>19</v>
       </c>
       <c r="BE28" s="62">
         <v>10</v>
       </c>
       <c r="BF28" s="62">
         <v>4</v>
       </c>
       <c r="BG28" s="62">
         <v>11</v>
       </c>
       <c r="BH28" s="62">
         <v>11</v>
       </c>
       <c r="BI28" s="62">
         <v>6</v>
       </c>
       <c r="BJ28" s="62">
         <v>11</v>
       </c>
-      <c r="BK28" s="18"/>
-      <c r="BL28" s="63"/>
+      <c r="BK28" s="62">
+        <v>4</v>
+      </c>
+      <c r="BL28" s="62">
+        <v>8</v>
+      </c>
       <c r="BM28" s="62"/>
       <c r="BN28" s="62"/>
       <c r="BO28" s="62"/>
       <c r="BP28" s="62"/>
     </row>
     <row r="29" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="60"/>
       <c r="C29" s="60"/>
       <c r="D29" s="60"/>
       <c r="E29" s="60"/>
       <c r="F29" s="60"/>
       <c r="G29" s="60"/>
       <c r="H29" s="65"/>
       <c r="I29" s="60"/>
       <c r="J29" s="65"/>
       <c r="K29" s="65"/>
       <c r="L29" s="65"/>
       <c r="M29" s="65"/>
       <c r="N29" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O29" s="32" t="s">
@@ -16843,52 +17151,52 @@
         <v>28</v>
       </c>
       <c r="AX29" s="89" t="s">
         <v>28</v>
       </c>
       <c r="AY29" s="89" t="s">
         <v>28</v>
       </c>
       <c r="AZ29" s="89" t="s">
         <v>28</v>
       </c>
       <c r="BA29" s="62">
         <v>1</v>
       </c>
       <c r="BB29" s="62"/>
       <c r="BC29" s="62"/>
       <c r="BD29" s="62"/>
       <c r="BE29" s="62"/>
       <c r="BF29" s="7"/>
       <c r="BG29" s="62"/>
       <c r="BH29" s="62"/>
       <c r="BI29" s="62">
         <v>1</v>
       </c>
       <c r="BJ29" s="62"/>
-      <c r="BK29" s="89"/>
-      <c r="BL29" s="89"/>
+      <c r="BK29" s="62"/>
+      <c r="BL29" s="62"/>
       <c r="BM29" s="62"/>
       <c r="BN29" s="62"/>
       <c r="BO29" s="62"/>
       <c r="BP29" s="89"/>
     </row>
     <row r="30" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="60"/>
       <c r="C30" s="60"/>
       <c r="D30" s="60"/>
       <c r="E30" s="60"/>
       <c r="F30" s="60"/>
       <c r="G30" s="60"/>
       <c r="H30" s="65"/>
       <c r="I30" s="60"/>
       <c r="J30" s="65"/>
       <c r="K30" s="65"/>
       <c r="L30" s="65"/>
       <c r="M30" s="65"/>
       <c r="N30" s="61">
         <v>1</v>
       </c>
       <c r="O30" s="32" t="s">
@@ -17011,52 +17319,56 @@
       <c r="BB30" s="62">
         <v>5</v>
       </c>
       <c r="BC30" s="62">
         <v>7</v>
       </c>
       <c r="BD30" s="62">
         <v>3</v>
       </c>
       <c r="BE30" s="62">
         <v>2</v>
       </c>
       <c r="BF30" s="62">
         <v>1</v>
       </c>
       <c r="BG30" s="62">
         <v>3</v>
       </c>
       <c r="BH30" s="62">
         <v>2</v>
       </c>
       <c r="BI30" s="62">
         <v>4</v>
       </c>
       <c r="BJ30" s="62"/>
-      <c r="BK30" s="18"/>
-      <c r="BL30" s="63"/>
+      <c r="BK30" s="62">
+        <v>2</v>
+      </c>
+      <c r="BL30" s="62">
+        <v>4</v>
+      </c>
       <c r="BM30" s="62"/>
       <c r="BN30" s="62"/>
       <c r="BO30" s="62"/>
       <c r="BP30" s="62"/>
     </row>
     <row r="31" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="60"/>
       <c r="C31" s="60"/>
       <c r="D31" s="60"/>
       <c r="E31" s="60"/>
       <c r="F31" s="60"/>
       <c r="G31" s="60"/>
       <c r="H31" s="65"/>
       <c r="I31" s="60"/>
       <c r="J31" s="65"/>
       <c r="K31" s="65"/>
       <c r="L31" s="65"/>
       <c r="M31" s="65"/>
       <c r="N31" s="61">
         <v>4</v>
       </c>
       <c r="O31" s="62">
@@ -17181,52 +17493,56 @@
       </c>
       <c r="BC31" s="62">
         <v>6</v>
       </c>
       <c r="BD31" s="62">
         <v>3</v>
       </c>
       <c r="BE31" s="62">
         <v>6</v>
       </c>
       <c r="BF31" s="62">
         <v>4</v>
       </c>
       <c r="BG31" s="62">
         <v>7</v>
       </c>
       <c r="BH31" s="62">
         <v>2</v>
       </c>
       <c r="BI31" s="62">
         <v>6</v>
       </c>
       <c r="BJ31" s="62">
         <v>8</v>
       </c>
-      <c r="BK31" s="18"/>
-      <c r="BL31" s="63"/>
+      <c r="BK31" s="62">
+        <v>4</v>
+      </c>
+      <c r="BL31" s="62">
+        <v>7</v>
+      </c>
       <c r="BM31" s="62"/>
       <c r="BN31" s="62"/>
       <c r="BO31" s="62"/>
       <c r="BP31" s="62"/>
     </row>
     <row r="32" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A32" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="60"/>
       <c r="C32" s="60"/>
       <c r="D32" s="60"/>
       <c r="E32" s="60"/>
       <c r="F32" s="60"/>
       <c r="G32" s="60"/>
       <c r="H32" s="65"/>
       <c r="I32" s="60"/>
       <c r="J32" s="65"/>
       <c r="K32" s="65"/>
       <c r="L32" s="65"/>
       <c r="M32" s="65"/>
       <c r="N32" s="61">
         <v>2</v>
       </c>
       <c r="O32" s="62">
@@ -17351,52 +17667,56 @@
       </c>
       <c r="BC32" s="62">
         <v>11</v>
       </c>
       <c r="BD32" s="62">
         <v>15</v>
       </c>
       <c r="BE32" s="62">
         <v>10</v>
       </c>
       <c r="BF32" s="62">
         <v>9</v>
       </c>
       <c r="BG32" s="62">
         <v>3</v>
       </c>
       <c r="BH32" s="62">
         <v>13</v>
       </c>
       <c r="BI32" s="62">
         <v>11</v>
       </c>
       <c r="BJ32" s="62">
         <v>10</v>
       </c>
-      <c r="BK32" s="18"/>
-      <c r="BL32" s="63"/>
+      <c r="BK32" s="62">
+        <v>5</v>
+      </c>
+      <c r="BL32" s="62">
+        <v>5</v>
+      </c>
       <c r="BM32" s="62"/>
       <c r="BN32" s="62"/>
       <c r="BO32" s="62"/>
       <c r="BP32" s="62"/>
     </row>
     <row r="33" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="60"/>
       <c r="C33" s="60"/>
       <c r="D33" s="60"/>
       <c r="E33" s="60"/>
       <c r="F33" s="60"/>
       <c r="G33" s="60"/>
       <c r="H33" s="65"/>
       <c r="I33" s="60"/>
       <c r="J33" s="65"/>
       <c r="K33" s="65"/>
       <c r="L33" s="65"/>
       <c r="M33" s="65"/>
       <c r="N33" s="61">
         <v>3</v>
       </c>
       <c r="O33" s="62">
@@ -17519,52 +17839,56 @@
       </c>
       <c r="BC33" s="62">
         <v>3</v>
       </c>
       <c r="BD33" s="62">
         <v>6</v>
       </c>
       <c r="BE33" s="62">
         <v>12</v>
       </c>
       <c r="BF33" s="62">
         <v>6</v>
       </c>
       <c r="BG33" s="62">
         <v>13</v>
       </c>
       <c r="BH33" s="62">
         <v>4</v>
       </c>
       <c r="BI33" s="62">
         <v>5</v>
       </c>
       <c r="BJ33" s="62">
         <v>10</v>
       </c>
-      <c r="BK33" s="18"/>
-      <c r="BL33" s="63"/>
+      <c r="BK33" s="62">
+        <v>8</v>
+      </c>
+      <c r="BL33" s="62">
+        <v>10</v>
+      </c>
       <c r="BM33" s="62"/>
       <c r="BN33" s="62"/>
       <c r="BO33" s="62"/>
       <c r="BP33" s="62"/>
     </row>
     <row r="34" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A34" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="60"/>
       <c r="C34" s="60"/>
       <c r="D34" s="60"/>
       <c r="E34" s="60"/>
       <c r="F34" s="60"/>
       <c r="G34" s="60"/>
       <c r="H34" s="65"/>
       <c r="I34" s="60"/>
       <c r="J34" s="65"/>
       <c r="K34" s="65"/>
       <c r="L34" s="65"/>
       <c r="M34" s="65"/>
       <c r="N34" s="61">
         <v>4</v>
       </c>
       <c r="O34" s="32" t="s">
@@ -17689,52 +18013,56 @@
       </c>
       <c r="BC34" s="62">
         <v>4</v>
       </c>
       <c r="BD34" s="62">
         <v>8</v>
       </c>
       <c r="BE34" s="62">
         <v>10</v>
       </c>
       <c r="BF34" s="62">
         <v>5</v>
       </c>
       <c r="BG34" s="62">
         <v>8</v>
       </c>
       <c r="BH34" s="62">
         <v>7</v>
       </c>
       <c r="BI34" s="62">
         <v>5</v>
       </c>
       <c r="BJ34" s="62">
         <v>4</v>
       </c>
-      <c r="BK34" s="18"/>
-      <c r="BL34" s="63"/>
+      <c r="BK34" s="62">
+        <v>4</v>
+      </c>
+      <c r="BL34" s="62">
+        <v>11</v>
+      </c>
       <c r="BM34" s="62"/>
       <c r="BN34" s="62"/>
       <c r="BO34" s="62"/>
       <c r="BP34" s="62"/>
     </row>
     <row r="35" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A35" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="60"/>
       <c r="C35" s="60"/>
       <c r="D35" s="60"/>
       <c r="E35" s="60"/>
       <c r="F35" s="60"/>
       <c r="G35" s="60"/>
       <c r="H35" s="65"/>
       <c r="I35" s="60"/>
       <c r="J35" s="65"/>
       <c r="K35" s="65"/>
       <c r="L35" s="65"/>
       <c r="M35" s="65"/>
       <c r="N35" s="61">
         <v>1</v>
       </c>
       <c r="O35" s="32" t="s">
@@ -17857,52 +18185,56 @@
       </c>
       <c r="BC35" s="62">
         <v>6</v>
       </c>
       <c r="BD35" s="62">
         <v>3</v>
       </c>
       <c r="BE35" s="62">
         <v>1</v>
       </c>
       <c r="BF35" s="62">
         <v>1</v>
       </c>
       <c r="BG35" s="62">
         <v>3</v>
       </c>
       <c r="BH35" s="62">
         <v>2</v>
       </c>
       <c r="BI35" s="62">
         <v>2</v>
       </c>
       <c r="BJ35" s="62">
         <v>3</v>
       </c>
-      <c r="BK35" s="18"/>
-      <c r="BL35" s="63"/>
+      <c r="BK35" s="62">
+        <v>3</v>
+      </c>
+      <c r="BL35" s="62">
+        <v>4</v>
+      </c>
       <c r="BM35" s="62"/>
       <c r="BN35" s="62"/>
       <c r="BO35" s="62"/>
       <c r="BP35" s="62"/>
     </row>
     <row r="36" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A36" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="60"/>
       <c r="C36" s="60"/>
       <c r="D36" s="60"/>
       <c r="E36" s="60"/>
       <c r="F36" s="60"/>
       <c r="G36" s="60"/>
       <c r="H36" s="60"/>
       <c r="I36" s="60"/>
       <c r="J36" s="60"/>
       <c r="K36" s="60"/>
       <c r="L36" s="60"/>
       <c r="M36" s="60"/>
       <c r="N36" s="61">
         <v>1</v>
       </c>
       <c r="O36" s="62">
@@ -18027,52 +18359,56 @@
       </c>
       <c r="BC36" s="62">
         <v>8</v>
       </c>
       <c r="BD36" s="62">
         <v>18</v>
       </c>
       <c r="BE36" s="62">
         <v>18</v>
       </c>
       <c r="BF36" s="62">
         <v>8</v>
       </c>
       <c r="BG36" s="62">
         <v>14</v>
       </c>
       <c r="BH36" s="62">
         <v>9</v>
       </c>
       <c r="BI36" s="62">
         <v>12</v>
       </c>
       <c r="BJ36" s="62">
         <v>10</v>
       </c>
-      <c r="BK36" s="18"/>
-      <c r="BL36" s="63"/>
+      <c r="BK36" s="62">
+        <v>6</v>
+      </c>
+      <c r="BL36" s="62">
+        <v>9</v>
+      </c>
       <c r="BM36" s="62"/>
       <c r="BN36" s="62"/>
       <c r="BO36" s="62"/>
       <c r="BP36" s="62"/>
     </row>
     <row r="37" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="66"/>
       <c r="C37" s="66"/>
       <c r="D37" s="66"/>
       <c r="E37" s="66"/>
       <c r="F37" s="66"/>
       <c r="G37" s="66"/>
       <c r="H37" s="67"/>
       <c r="I37" s="66"/>
       <c r="J37" s="67"/>
       <c r="K37" s="67"/>
       <c r="L37" s="67"/>
       <c r="M37" s="67"/>
       <c r="N37" s="30">
         <v>1</v>
       </c>
       <c r="O37" s="33" t="s">
@@ -18195,91 +18531,95 @@
       </c>
       <c r="BC37" s="29">
         <v>3</v>
       </c>
       <c r="BD37" s="29">
         <v>2</v>
       </c>
       <c r="BE37" s="29">
         <v>4</v>
       </c>
       <c r="BF37" s="29">
         <v>2</v>
       </c>
       <c r="BG37" s="29">
         <v>3</v>
       </c>
       <c r="BH37" s="29">
         <v>4</v>
       </c>
       <c r="BI37" s="29">
         <v>8</v>
       </c>
       <c r="BJ37" s="29">
         <v>2</v>
       </c>
-      <c r="BK37" s="29"/>
-      <c r="BL37" s="68"/>
+      <c r="BK37" s="29">
+        <v>1</v>
+      </c>
+      <c r="BL37" s="29">
+        <v>2</v>
+      </c>
       <c r="BM37" s="29"/>
       <c r="BN37" s="29"/>
       <c r="BO37" s="29"/>
       <c r="BP37" s="91"/>
     </row>
     <row r="38" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A38" s="69"/>
     </row>
     <row r="39" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="44" spans="1:68" s="6" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="AG4:AR4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BP178"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BI27" sqref="BI27:BJ37"/>
+      <selection activeCell="BK27" sqref="BK27:BL37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.85546875" customWidth="1"/>
     <col min="2" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="21" max="22" width="9.140625" style="2"/>
     <col min="23" max="23" width="8.42578125" customWidth="1"/>
     <col min="25" max="25" width="8.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.140625" style="1"/>
     <col min="33" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.140625" style="56"/>
     <col min="35" max="35" width="8.42578125" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="87"/>
     <col min="37" max="37" width="8.140625" style="6" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="87"/>
     <col min="39" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="9.140625" style="6"/>
     <col min="43" max="44" width="9.140625" style="6"/>
@@ -18944,52 +19284,56 @@
       </c>
       <c r="BC7" s="46">
         <v>2.44</v>
       </c>
       <c r="BD7" s="46">
         <v>2.4700000000000002</v>
       </c>
       <c r="BE7" s="46">
         <v>2.75</v>
       </c>
       <c r="BF7" s="46">
         <v>2.29</v>
       </c>
       <c r="BG7" s="46">
         <v>2.4</v>
       </c>
       <c r="BH7" s="46">
         <v>2.4300000000000002</v>
       </c>
       <c r="BI7" s="46">
         <v>2.44</v>
       </c>
       <c r="BJ7" s="46">
         <v>2.44</v>
       </c>
-      <c r="BK7" s="46"/>
-      <c r="BL7" s="46"/>
+      <c r="BK7" s="46">
+        <v>2.38</v>
+      </c>
+      <c r="BL7" s="46">
+        <v>2.36</v>
+      </c>
       <c r="BM7" s="46"/>
       <c r="BN7" s="46"/>
       <c r="BO7" s="46"/>
       <c r="BP7" s="46"/>
     </row>
     <row r="8" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="74"/>
       <c r="C8" s="74"/>
       <c r="D8" s="74"/>
       <c r="E8" s="74"/>
       <c r="F8" s="74"/>
       <c r="G8" s="74"/>
       <c r="H8" s="74"/>
       <c r="I8" s="74"/>
       <c r="J8" s="74"/>
       <c r="K8" s="74"/>
       <c r="L8" s="74"/>
       <c r="M8" s="76"/>
       <c r="N8" s="44">
         <v>1.25</v>
       </c>
       <c r="O8" s="44">
@@ -19114,52 +19458,56 @@
       </c>
       <c r="BC8" s="46">
         <v>3.17</v>
       </c>
       <c r="BD8" s="46">
         <v>3.21</v>
       </c>
       <c r="BE8" s="46">
         <v>3.74</v>
       </c>
       <c r="BF8" s="46">
         <v>2.92</v>
       </c>
       <c r="BG8" s="46">
         <v>3.15</v>
       </c>
       <c r="BH8" s="46">
         <v>3.33</v>
       </c>
       <c r="BI8" s="46">
         <v>3.26</v>
       </c>
       <c r="BJ8" s="46">
         <v>3.31</v>
       </c>
-      <c r="BK8" s="46"/>
-      <c r="BL8" s="46"/>
+      <c r="BK8" s="46">
+        <v>3.28</v>
+      </c>
+      <c r="BL8" s="46">
+        <v>3.21</v>
+      </c>
       <c r="BM8" s="46"/>
       <c r="BN8" s="46"/>
       <c r="BO8" s="46"/>
       <c r="BP8" s="46"/>
     </row>
     <row r="9" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="74"/>
       <c r="C9" s="74"/>
       <c r="D9" s="74"/>
       <c r="E9" s="74"/>
       <c r="F9" s="74"/>
       <c r="G9" s="74"/>
       <c r="H9" s="74"/>
       <c r="I9" s="74"/>
       <c r="J9" s="74"/>
       <c r="K9" s="74"/>
       <c r="L9" s="74"/>
       <c r="M9" s="76"/>
       <c r="N9" s="44">
         <v>1.34</v>
       </c>
       <c r="O9" s="44">
@@ -19284,52 +19632,56 @@
       </c>
       <c r="BC9" s="46">
         <v>3</v>
       </c>
       <c r="BD9" s="46">
         <v>3.04</v>
       </c>
       <c r="BE9" s="46">
         <v>0.78</v>
       </c>
       <c r="BF9" s="46">
         <v>1.43</v>
       </c>
       <c r="BG9" s="46">
         <v>2.41</v>
       </c>
       <c r="BH9" s="46">
         <v>2.61</v>
       </c>
       <c r="BI9" s="46">
         <v>2.79</v>
       </c>
       <c r="BJ9" s="46">
         <v>2.66</v>
       </c>
-      <c r="BK9" s="46"/>
-      <c r="BL9" s="46"/>
+      <c r="BK9" s="46">
+        <v>2.5</v>
+      </c>
+      <c r="BL9" s="46">
+        <v>2.48</v>
+      </c>
       <c r="BM9" s="46"/>
       <c r="BN9" s="46"/>
       <c r="BO9" s="46"/>
       <c r="BP9" s="46"/>
     </row>
     <row r="10" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="74"/>
       <c r="C10" s="74"/>
       <c r="D10" s="74"/>
       <c r="E10" s="74"/>
       <c r="F10" s="74"/>
       <c r="G10" s="74"/>
       <c r="H10" s="74"/>
       <c r="I10" s="74"/>
       <c r="J10" s="74"/>
       <c r="K10" s="74"/>
       <c r="L10" s="74"/>
       <c r="M10" s="76"/>
       <c r="N10" s="44">
         <v>0.43</v>
       </c>
       <c r="O10" s="44">
@@ -19454,52 +19806,56 @@
       </c>
       <c r="BC10" s="46">
         <v>1.59</v>
       </c>
       <c r="BD10" s="46">
         <v>1.54</v>
       </c>
       <c r="BE10" s="46">
         <v>0.71</v>
       </c>
       <c r="BF10" s="46">
         <v>0.56000000000000005</v>
       </c>
       <c r="BG10" s="46">
         <v>0.73</v>
       </c>
       <c r="BH10" s="46">
         <v>0.73</v>
       </c>
       <c r="BI10" s="46">
         <v>0.87</v>
       </c>
       <c r="BJ10" s="46">
         <v>0.73</v>
       </c>
-      <c r="BK10" s="46"/>
-      <c r="BL10" s="46"/>
+      <c r="BK10" s="46">
+        <v>0.73</v>
+      </c>
+      <c r="BL10" s="46">
+        <v>0.82</v>
+      </c>
       <c r="BM10" s="46"/>
       <c r="BN10" s="46"/>
       <c r="BO10" s="46"/>
       <c r="BP10" s="46"/>
     </row>
     <row r="11" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="74"/>
       <c r="C11" s="74"/>
       <c r="D11" s="74"/>
       <c r="E11" s="74"/>
       <c r="F11" s="74"/>
       <c r="G11" s="74"/>
       <c r="H11" s="74"/>
       <c r="I11" s="74"/>
       <c r="J11" s="74"/>
       <c r="K11" s="74"/>
       <c r="L11" s="74"/>
       <c r="M11" s="76"/>
       <c r="N11" s="44">
         <v>0.8</v>
       </c>
       <c r="O11" s="44">
@@ -19624,52 +19980,56 @@
       </c>
       <c r="BC11" s="46">
         <v>1.46</v>
       </c>
       <c r="BD11" s="46">
         <v>1.39</v>
       </c>
       <c r="BE11" s="46">
         <v>1.49</v>
       </c>
       <c r="BF11" s="46">
         <v>1.39</v>
       </c>
       <c r="BG11" s="46">
         <v>1.42</v>
       </c>
       <c r="BH11" s="46">
         <v>1.37</v>
       </c>
       <c r="BI11" s="46">
         <v>1.46</v>
       </c>
       <c r="BJ11" s="46">
         <v>1.5</v>
       </c>
-      <c r="BK11" s="46"/>
-      <c r="BL11" s="46"/>
+      <c r="BK11" s="46">
+        <v>1.45</v>
+      </c>
+      <c r="BL11" s="46">
+        <v>1.54</v>
+      </c>
       <c r="BM11" s="46"/>
       <c r="BN11" s="46"/>
       <c r="BO11" s="46"/>
       <c r="BP11" s="46"/>
     </row>
     <row r="12" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="74"/>
       <c r="C12" s="74"/>
       <c r="D12" s="74"/>
       <c r="E12" s="74"/>
       <c r="F12" s="74"/>
       <c r="G12" s="74"/>
       <c r="H12" s="74"/>
       <c r="I12" s="74"/>
       <c r="J12" s="74"/>
       <c r="K12" s="74"/>
       <c r="L12" s="74"/>
       <c r="M12" s="76"/>
       <c r="N12" s="44">
         <v>1.03</v>
       </c>
       <c r="O12" s="44">
@@ -19794,52 +20154,56 @@
       </c>
       <c r="BC12" s="46">
         <v>2.5099999999999998</v>
       </c>
       <c r="BD12" s="46">
         <v>2.59</v>
       </c>
       <c r="BE12" s="46">
         <v>2.37</v>
       </c>
       <c r="BF12" s="46">
         <v>2.37</v>
       </c>
       <c r="BG12" s="46">
         <v>1.8</v>
       </c>
       <c r="BH12" s="46">
         <v>2.14</v>
       </c>
       <c r="BI12" s="46">
         <v>2.23</v>
       </c>
       <c r="BJ12" s="46">
         <v>2.27</v>
       </c>
-      <c r="BK12" s="46"/>
-      <c r="BL12" s="46"/>
+      <c r="BK12" s="46">
+        <v>2.11</v>
+      </c>
+      <c r="BL12" s="46">
+        <v>2</v>
+      </c>
       <c r="BM12" s="46"/>
       <c r="BN12" s="46"/>
       <c r="BO12" s="46"/>
       <c r="BP12" s="46"/>
     </row>
     <row r="13" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="74"/>
       <c r="C13" s="74"/>
       <c r="D13" s="74"/>
       <c r="E13" s="74"/>
       <c r="F13" s="74"/>
       <c r="G13" s="74"/>
       <c r="H13" s="74"/>
       <c r="I13" s="74"/>
       <c r="J13" s="74"/>
       <c r="K13" s="74"/>
       <c r="L13" s="74"/>
       <c r="M13" s="76"/>
       <c r="N13" s="44">
         <v>0.73</v>
       </c>
       <c r="O13" s="44">
@@ -19964,52 +20328,56 @@
       </c>
       <c r="BC13" s="46">
         <v>1.55</v>
       </c>
       <c r="BD13" s="46">
         <v>1.57</v>
       </c>
       <c r="BE13" s="46">
         <v>3.57</v>
       </c>
       <c r="BF13" s="46">
         <v>2.8</v>
       </c>
       <c r="BG13" s="46">
         <v>3.14</v>
       </c>
       <c r="BH13" s="46">
         <v>2.65</v>
       </c>
       <c r="BI13" s="46">
         <v>2.41</v>
       </c>
       <c r="BJ13" s="46">
         <v>2.5099999999999998</v>
       </c>
-      <c r="BK13" s="46"/>
-      <c r="BL13" s="46"/>
+      <c r="BK13" s="46">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="BL13" s="46">
+        <v>2.5499999999999998</v>
+      </c>
       <c r="BM13" s="46"/>
       <c r="BN13" s="46"/>
       <c r="BO13" s="46"/>
       <c r="BP13" s="46"/>
     </row>
     <row r="14" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="74"/>
       <c r="C14" s="74"/>
       <c r="D14" s="74"/>
       <c r="E14" s="74"/>
       <c r="F14" s="74"/>
       <c r="G14" s="74"/>
       <c r="H14" s="74"/>
       <c r="I14" s="74"/>
       <c r="J14" s="74"/>
       <c r="K14" s="74"/>
       <c r="L14" s="74"/>
       <c r="M14" s="76"/>
       <c r="N14" s="44">
         <v>0.89</v>
       </c>
       <c r="O14" s="44">
@@ -20134,52 +20502,56 @@
       </c>
       <c r="BC14" s="46">
         <v>2.31</v>
       </c>
       <c r="BD14" s="46">
         <v>2.2999999999999998</v>
       </c>
       <c r="BE14" s="46">
         <v>2.9</v>
       </c>
       <c r="BF14" s="46">
         <v>2.2999999999999998</v>
       </c>
       <c r="BG14" s="46">
         <v>2.31</v>
       </c>
       <c r="BH14" s="46">
         <v>2.2599999999999998</v>
       </c>
       <c r="BI14" s="46">
         <v>2.09</v>
       </c>
       <c r="BJ14" s="46">
         <v>1.94</v>
       </c>
-      <c r="BK14" s="46"/>
-      <c r="BL14" s="46"/>
+      <c r="BK14" s="46">
+        <v>1.83</v>
+      </c>
+      <c r="BL14" s="46">
+        <v>2</v>
+      </c>
       <c r="BM14" s="46"/>
       <c r="BN14" s="46"/>
       <c r="BO14" s="46"/>
       <c r="BP14" s="46"/>
     </row>
     <row r="15" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="74"/>
       <c r="C15" s="74"/>
       <c r="D15" s="74"/>
       <c r="E15" s="74"/>
       <c r="F15" s="74"/>
       <c r="G15" s="74"/>
       <c r="H15" s="74"/>
       <c r="I15" s="74"/>
       <c r="J15" s="74"/>
       <c r="K15" s="74"/>
       <c r="L15" s="74"/>
       <c r="M15" s="74"/>
       <c r="N15" s="44">
         <v>1.01</v>
       </c>
       <c r="O15" s="44">
@@ -20304,52 +20676,56 @@
       </c>
       <c r="BC15" s="46">
         <v>3.19</v>
       </c>
       <c r="BD15" s="46">
         <v>3.21</v>
       </c>
       <c r="BE15" s="46">
         <v>2.23</v>
       </c>
       <c r="BF15" s="46">
         <v>2</v>
       </c>
       <c r="BG15" s="46">
         <v>2.5099999999999998</v>
       </c>
       <c r="BH15" s="46">
         <v>2.13</v>
       </c>
       <c r="BI15" s="46">
         <v>2.2799999999999998</v>
       </c>
       <c r="BJ15" s="46">
         <v>2.39</v>
       </c>
-      <c r="BK15" s="46"/>
-      <c r="BL15" s="46"/>
+      <c r="BK15" s="46">
+        <v>2.41</v>
+      </c>
+      <c r="BL15" s="46">
+        <v>2.5099999999999998</v>
+      </c>
       <c r="BM15" s="46"/>
       <c r="BN15" s="46"/>
       <c r="BO15" s="46"/>
       <c r="BP15" s="46"/>
     </row>
     <row r="16" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="74"/>
       <c r="C16" s="74"/>
       <c r="D16" s="74"/>
       <c r="E16" s="74"/>
       <c r="F16" s="74"/>
       <c r="G16" s="74"/>
       <c r="H16" s="74"/>
       <c r="I16" s="74"/>
       <c r="J16" s="74"/>
       <c r="K16" s="74"/>
       <c r="L16" s="74"/>
       <c r="M16" s="76"/>
       <c r="N16" s="44">
         <v>0.7</v>
       </c>
       <c r="O16" s="44">
@@ -20474,52 +20850,56 @@
       </c>
       <c r="BC16" s="46">
         <v>2.09</v>
       </c>
       <c r="BD16" s="46">
         <v>2.16</v>
       </c>
       <c r="BE16" s="46">
         <v>2.9</v>
       </c>
       <c r="BF16" s="46">
         <v>2.35</v>
       </c>
       <c r="BG16" s="46">
         <v>2.2000000000000002</v>
       </c>
       <c r="BH16" s="46">
         <v>2.2400000000000002</v>
       </c>
       <c r="BI16" s="46">
         <v>2.21</v>
       </c>
       <c r="BJ16" s="46">
         <v>2.21</v>
       </c>
-      <c r="BK16" s="46"/>
-      <c r="BL16" s="46"/>
+      <c r="BK16" s="46">
+        <v>2.12</v>
+      </c>
+      <c r="BL16" s="46">
+        <v>2.0499999999999998</v>
+      </c>
       <c r="BM16" s="46"/>
       <c r="BN16" s="46"/>
       <c r="BO16" s="46"/>
       <c r="BP16" s="46"/>
     </row>
     <row r="17" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A17" s="73" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="74"/>
       <c r="C17" s="74"/>
       <c r="D17" s="74"/>
       <c r="E17" s="74"/>
       <c r="F17" s="74"/>
       <c r="G17" s="74"/>
       <c r="H17" s="74"/>
       <c r="I17" s="74"/>
       <c r="J17" s="74"/>
       <c r="K17" s="74"/>
       <c r="L17" s="74"/>
       <c r="M17" s="76"/>
       <c r="N17" s="44">
         <v>1</v>
       </c>
       <c r="O17" s="44">
@@ -20644,52 +21024,56 @@
       </c>
       <c r="BC17" s="46">
         <v>2.14</v>
       </c>
       <c r="BD17" s="46">
         <v>2.17</v>
       </c>
       <c r="BE17" s="46">
         <v>2.5299999999999998</v>
       </c>
       <c r="BF17" s="46">
         <v>2.15</v>
       </c>
       <c r="BG17" s="46">
         <v>2.17</v>
       </c>
       <c r="BH17" s="46">
         <v>2.12</v>
       </c>
       <c r="BI17" s="46">
         <v>2.4</v>
       </c>
       <c r="BJ17" s="46">
         <v>2.21</v>
       </c>
-      <c r="BK17" s="46"/>
-      <c r="BL17" s="46"/>
+      <c r="BK17" s="46">
+        <v>2.17</v>
+      </c>
+      <c r="BL17" s="46">
+        <v>2.0099999999999998</v>
+      </c>
       <c r="BM17" s="46"/>
       <c r="BN17" s="46"/>
       <c r="BO17" s="46"/>
       <c r="BP17" s="46"/>
     </row>
     <row r="18" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A18" s="130" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="130"/>
       <c r="C18" s="130"/>
       <c r="D18" s="130"/>
       <c r="E18" s="130"/>
       <c r="F18" s="130"/>
       <c r="G18" s="130"/>
       <c r="H18" s="130"/>
       <c r="I18" s="130"/>
       <c r="J18" s="130"/>
       <c r="K18" s="130"/>
       <c r="L18" s="130"/>
       <c r="M18" s="130"/>
       <c r="N18" s="130"/>
       <c r="O18" s="130"/>
       <c r="P18" s="130"/>
       <c r="Q18" s="130"/>
@@ -20910,52 +21294,56 @@
       </c>
       <c r="BC19" s="46">
         <v>3.07</v>
       </c>
       <c r="BD19" s="46">
         <v>3.08</v>
       </c>
       <c r="BE19" s="46">
         <v>3.25</v>
       </c>
       <c r="BF19" s="46">
         <v>2.77</v>
       </c>
       <c r="BG19" s="46">
         <v>2.92</v>
       </c>
       <c r="BH19" s="46">
         <v>3.05</v>
       </c>
       <c r="BI19" s="46">
         <v>3.06</v>
       </c>
       <c r="BJ19" s="46">
         <v>3.06</v>
       </c>
-      <c r="BK19" s="46"/>
-      <c r="BL19" s="46"/>
+      <c r="BK19" s="46">
+        <v>3.05</v>
+      </c>
+      <c r="BL19" s="46">
+        <v>2.99</v>
+      </c>
       <c r="BM19" s="46"/>
       <c r="BN19" s="46"/>
       <c r="BO19" s="46"/>
       <c r="BP19" s="46"/>
     </row>
     <row r="20" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="74"/>
       <c r="C20" s="74"/>
       <c r="D20" s="74"/>
       <c r="E20" s="74"/>
       <c r="F20" s="74"/>
       <c r="G20" s="74"/>
       <c r="H20" s="74"/>
       <c r="I20" s="74"/>
       <c r="J20" s="74"/>
       <c r="K20" s="74"/>
       <c r="L20" s="74"/>
       <c r="M20" s="76"/>
       <c r="N20" s="44">
         <v>1.46</v>
       </c>
       <c r="O20" s="44">
@@ -21080,52 +21468,56 @@
       </c>
       <c r="BC20" s="46">
         <v>3.24</v>
       </c>
       <c r="BD20" s="46">
         <v>3.24</v>
       </c>
       <c r="BE20" s="46">
         <v>3.91</v>
       </c>
       <c r="BF20" s="46">
         <v>3.1</v>
       </c>
       <c r="BG20" s="46">
         <v>3.29</v>
       </c>
       <c r="BH20" s="46">
         <v>3.46</v>
       </c>
       <c r="BI20" s="46">
         <v>3.42</v>
       </c>
       <c r="BJ20" s="46">
         <v>3.44</v>
       </c>
-      <c r="BK20" s="46"/>
-      <c r="BL20" s="46"/>
+      <c r="BK20" s="46">
+        <v>3.46</v>
+      </c>
+      <c r="BL20" s="46">
+        <v>3.38</v>
+      </c>
       <c r="BM20" s="46"/>
       <c r="BN20" s="46"/>
       <c r="BO20" s="46"/>
       <c r="BP20" s="46"/>
     </row>
     <row r="21" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="74"/>
       <c r="C21" s="74"/>
       <c r="D21" s="74"/>
       <c r="E21" s="74"/>
       <c r="F21" s="74"/>
       <c r="G21" s="74"/>
       <c r="H21" s="74"/>
       <c r="I21" s="74"/>
       <c r="J21" s="74"/>
       <c r="K21" s="74"/>
       <c r="L21" s="74"/>
       <c r="M21" s="76"/>
       <c r="N21" s="44">
         <v>1.38</v>
       </c>
       <c r="O21" s="44">
@@ -21250,52 +21642,56 @@
       </c>
       <c r="BC21" s="46">
         <v>3.05</v>
       </c>
       <c r="BD21" s="46">
         <v>3.09</v>
       </c>
       <c r="BE21" s="46">
         <v>0.8</v>
       </c>
       <c r="BF21" s="46">
         <v>1.48</v>
       </c>
       <c r="BG21" s="46">
         <v>2.48</v>
       </c>
       <c r="BH21" s="46">
         <v>2.69</v>
       </c>
       <c r="BI21" s="46">
         <v>2.79</v>
       </c>
       <c r="BJ21" s="46">
         <v>2.67</v>
       </c>
-      <c r="BK21" s="46"/>
-      <c r="BL21" s="46"/>
+      <c r="BK21" s="46">
+        <v>2.52</v>
+      </c>
+      <c r="BL21" s="46">
+        <v>2.5</v>
+      </c>
       <c r="BM21" s="46"/>
       <c r="BN21" s="46"/>
       <c r="BO21" s="46"/>
       <c r="BP21" s="46"/>
     </row>
     <row r="22" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="74"/>
       <c r="C22" s="74"/>
       <c r="D22" s="74"/>
       <c r="E22" s="74"/>
       <c r="F22" s="74"/>
       <c r="G22" s="74"/>
       <c r="H22" s="74"/>
       <c r="I22" s="74"/>
       <c r="J22" s="74"/>
       <c r="K22" s="74"/>
       <c r="L22" s="74"/>
       <c r="M22" s="76"/>
       <c r="N22" s="44">
         <v>2.36</v>
       </c>
       <c r="O22" s="44">
@@ -21420,52 +21816,56 @@
       </c>
       <c r="BC22" s="46">
         <v>2.44</v>
       </c>
       <c r="BD22" s="46">
         <v>2.2799999999999998</v>
       </c>
       <c r="BE22" s="46">
         <v>1.74</v>
       </c>
       <c r="BF22" s="46">
         <v>1.83</v>
       </c>
       <c r="BG22" s="46">
         <v>1.6</v>
       </c>
       <c r="BH22" s="46">
         <v>1.95</v>
       </c>
       <c r="BI22" s="46">
         <v>2.14</v>
       </c>
       <c r="BJ22" s="46">
         <v>1.98</v>
       </c>
-      <c r="BK22" s="46"/>
-      <c r="BL22" s="46"/>
+      <c r="BK22" s="46">
+        <v>1.95</v>
+      </c>
+      <c r="BL22" s="46">
+        <v>2.15</v>
+      </c>
       <c r="BM22" s="46"/>
       <c r="BN22" s="46"/>
       <c r="BO22" s="46"/>
       <c r="BP22" s="46"/>
     </row>
     <row r="23" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="74"/>
       <c r="C23" s="74"/>
       <c r="D23" s="74"/>
       <c r="E23" s="74"/>
       <c r="F23" s="74"/>
       <c r="G23" s="74"/>
       <c r="H23" s="74"/>
       <c r="I23" s="74"/>
       <c r="J23" s="74"/>
       <c r="K23" s="74"/>
       <c r="L23" s="74"/>
       <c r="M23" s="76"/>
       <c r="N23" s="44">
         <v>1.89</v>
       </c>
       <c r="O23" s="44">
@@ -21590,52 +21990,56 @@
       </c>
       <c r="BC23" s="46">
         <v>4.3600000000000003</v>
       </c>
       <c r="BD23" s="46">
         <v>4.42</v>
       </c>
       <c r="BE23" s="46">
         <v>4.07</v>
       </c>
       <c r="BF23" s="46">
         <v>3.54</v>
       </c>
       <c r="BG23" s="46">
         <v>4.18</v>
       </c>
       <c r="BH23" s="46">
         <v>3.32</v>
       </c>
       <c r="BI23" s="46">
         <v>3.61</v>
       </c>
       <c r="BJ23" s="46">
         <v>3.71</v>
       </c>
-      <c r="BK23" s="46"/>
-      <c r="BL23" s="46"/>
+      <c r="BK23" s="46">
+        <v>3.66</v>
+      </c>
+      <c r="BL23" s="46">
+        <v>3.7</v>
+      </c>
       <c r="BM23" s="46"/>
       <c r="BN23" s="46"/>
       <c r="BO23" s="46"/>
       <c r="BP23" s="46"/>
     </row>
     <row r="24" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A24" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="74"/>
       <c r="C24" s="74"/>
       <c r="D24" s="74"/>
       <c r="E24" s="74"/>
       <c r="F24" s="74"/>
       <c r="G24" s="74"/>
       <c r="H24" s="74"/>
       <c r="I24" s="74"/>
       <c r="J24" s="74"/>
       <c r="K24" s="74"/>
       <c r="L24" s="74"/>
       <c r="M24" s="76"/>
       <c r="N24" s="44">
         <v>1.74</v>
       </c>
       <c r="O24" s="44">
@@ -21760,52 +22164,56 @@
       </c>
       <c r="BC24" s="46">
         <v>2.5</v>
       </c>
       <c r="BD24" s="46">
         <v>2.57</v>
       </c>
       <c r="BE24" s="46">
         <v>2.98</v>
       </c>
       <c r="BF24" s="46">
         <v>2.61</v>
       </c>
       <c r="BG24" s="46">
         <v>2.25</v>
       </c>
       <c r="BH24" s="46">
         <v>2.57</v>
       </c>
       <c r="BI24" s="46">
         <v>2.5299999999999998</v>
       </c>
       <c r="BJ24" s="46">
         <v>2.59</v>
       </c>
-      <c r="BK24" s="46"/>
-      <c r="BL24" s="46"/>
+      <c r="BK24" s="46">
+        <v>2.56</v>
+      </c>
+      <c r="BL24" s="46">
+        <v>2.4700000000000002</v>
+      </c>
       <c r="BM24" s="46"/>
       <c r="BN24" s="46"/>
       <c r="BO24" s="46"/>
       <c r="BP24" s="46"/>
     </row>
     <row r="25" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A25" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="74"/>
       <c r="C25" s="74"/>
       <c r="D25" s="74"/>
       <c r="E25" s="74"/>
       <c r="F25" s="74"/>
       <c r="G25" s="74"/>
       <c r="H25" s="74"/>
       <c r="I25" s="74"/>
       <c r="J25" s="74"/>
       <c r="K25" s="74"/>
       <c r="L25" s="74"/>
       <c r="M25" s="76"/>
       <c r="N25" s="44">
         <v>2.88</v>
       </c>
       <c r="O25" s="44">
@@ -21930,52 +22338,56 @@
       </c>
       <c r="BC25" s="46">
         <v>2.44</v>
       </c>
       <c r="BD25" s="46">
         <v>2.57</v>
       </c>
       <c r="BE25" s="46">
         <v>2.75</v>
       </c>
       <c r="BF25" s="46">
         <v>2.52</v>
       </c>
       <c r="BG25" s="46">
         <v>2.61</v>
       </c>
       <c r="BH25" s="46">
         <v>2.31</v>
       </c>
       <c r="BI25" s="46">
         <v>2.25</v>
       </c>
       <c r="BJ25" s="46">
         <v>2.11</v>
       </c>
-      <c r="BK25" s="46"/>
-      <c r="BL25" s="46"/>
+      <c r="BK25" s="46">
+        <v>2.31</v>
+      </c>
+      <c r="BL25" s="46">
+        <v>2.1</v>
+      </c>
       <c r="BM25" s="46"/>
       <c r="BN25" s="46"/>
       <c r="BO25" s="46"/>
       <c r="BP25" s="46"/>
     </row>
     <row r="26" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A26" s="131" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="131"/>
       <c r="C26" s="131"/>
       <c r="D26" s="131"/>
       <c r="E26" s="131"/>
       <c r="F26" s="131"/>
       <c r="G26" s="131"/>
       <c r="H26" s="131"/>
       <c r="I26" s="131"/>
       <c r="J26" s="131"/>
       <c r="K26" s="131"/>
       <c r="L26" s="131"/>
       <c r="M26" s="131"/>
       <c r="N26" s="131"/>
       <c r="O26" s="131"/>
       <c r="P26" s="131"/>
       <c r="Q26" s="131"/>
@@ -22196,52 +22608,56 @@
       </c>
       <c r="BC27" s="45">
         <v>1.93</v>
       </c>
       <c r="BD27" s="46">
         <v>1.97</v>
       </c>
       <c r="BE27" s="46">
         <v>2.33</v>
       </c>
       <c r="BF27" s="46">
         <v>1.89</v>
       </c>
       <c r="BG27" s="45">
         <v>1.95</v>
       </c>
       <c r="BH27" s="45">
         <v>1.91</v>
       </c>
       <c r="BI27" s="45">
         <v>1.91</v>
       </c>
       <c r="BJ27" s="45">
         <v>1.91</v>
       </c>
-      <c r="BK27" s="46"/>
-      <c r="BL27" s="46"/>
+      <c r="BK27" s="45">
+        <v>1.8</v>
+      </c>
+      <c r="BL27" s="45">
+        <v>1.82</v>
+      </c>
       <c r="BM27" s="45"/>
       <c r="BN27" s="45"/>
       <c r="BO27" s="45"/>
       <c r="BP27" s="45"/>
     </row>
     <row r="28" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="74"/>
       <c r="C28" s="74"/>
       <c r="D28" s="74"/>
       <c r="E28" s="74"/>
       <c r="F28" s="74"/>
       <c r="G28" s="74"/>
       <c r="H28" s="74"/>
       <c r="I28" s="74"/>
       <c r="J28" s="74"/>
       <c r="K28" s="74"/>
       <c r="L28" s="74"/>
       <c r="M28" s="74"/>
       <c r="N28" s="44">
         <v>0.31</v>
       </c>
       <c r="O28" s="44">
@@ -22366,52 +22782,56 @@
       </c>
       <c r="BC28" s="45">
         <v>2.82</v>
       </c>
       <c r="BD28" s="46">
         <v>3.08</v>
       </c>
       <c r="BE28" s="46">
         <v>2.97</v>
       </c>
       <c r="BF28" s="46">
         <v>2.16</v>
       </c>
       <c r="BG28" s="45">
         <v>2.54</v>
       </c>
       <c r="BH28" s="45">
         <v>2.76</v>
       </c>
       <c r="BI28" s="45">
         <v>2.57</v>
       </c>
       <c r="BJ28" s="45">
         <v>2.71</v>
       </c>
-      <c r="BK28" s="46"/>
-      <c r="BL28" s="46"/>
+      <c r="BK28" s="45">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="BL28" s="45">
+        <v>2.48</v>
+      </c>
       <c r="BM28" s="45"/>
       <c r="BN28" s="45"/>
       <c r="BO28" s="45"/>
       <c r="BP28" s="45"/>
     </row>
     <row r="29" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="74"/>
       <c r="C29" s="74"/>
       <c r="D29" s="74"/>
       <c r="E29" s="74"/>
       <c r="F29" s="74"/>
       <c r="G29" s="74"/>
       <c r="H29" s="74"/>
       <c r="I29" s="74"/>
       <c r="J29" s="74"/>
       <c r="K29" s="74"/>
       <c r="L29" s="74"/>
       <c r="M29" s="44"/>
       <c r="N29" s="32" t="s">
         <v>28</v>
       </c>
       <c r="O29" s="32" t="s">
@@ -22528,52 +22948,56 @@
       <c r="AZ29" s="89" t="s">
         <v>28</v>
       </c>
       <c r="BA29" s="45">
         <v>1.51</v>
       </c>
       <c r="BB29" s="45">
         <v>1.35</v>
       </c>
       <c r="BC29" s="45">
         <v>1.23</v>
       </c>
       <c r="BD29" s="46">
         <v>1.1299999999999999</v>
       </c>
       <c r="BE29" s="46"/>
       <c r="BF29" s="46"/>
       <c r="BG29" s="45"/>
       <c r="BH29" s="45"/>
       <c r="BI29" s="45">
         <v>2.78</v>
       </c>
       <c r="BJ29" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BK29" s="89"/>
-      <c r="BL29" s="89"/>
+      <c r="BK29" s="45">
+        <v>1.99</v>
+      </c>
+      <c r="BL29" s="45">
+        <v>1.74</v>
+      </c>
       <c r="BM29" s="45"/>
       <c r="BN29" s="45"/>
       <c r="BO29" s="45"/>
       <c r="BP29" s="45"/>
     </row>
     <row r="30" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="74"/>
       <c r="C30" s="74"/>
       <c r="D30" s="74"/>
       <c r="E30" s="74"/>
       <c r="F30" s="74"/>
       <c r="G30" s="74"/>
       <c r="H30" s="74"/>
       <c r="I30" s="74"/>
       <c r="J30" s="74"/>
       <c r="K30" s="74"/>
       <c r="L30" s="74"/>
       <c r="M30" s="44"/>
       <c r="N30" s="44">
         <v>0.43</v>
       </c>
       <c r="O30" s="44">
@@ -22698,52 +23122,56 @@
       </c>
       <c r="BC30" s="45">
         <v>1.59</v>
       </c>
       <c r="BD30" s="46">
         <v>1.54</v>
       </c>
       <c r="BE30" s="46">
         <v>0.71</v>
       </c>
       <c r="BF30" s="46">
         <v>0.56000000000000005</v>
       </c>
       <c r="BG30" s="45">
         <v>0.73</v>
       </c>
       <c r="BH30" s="45">
         <v>0.73</v>
       </c>
       <c r="BI30" s="45">
         <v>0.87</v>
       </c>
       <c r="BJ30" s="45">
         <v>0.73</v>
       </c>
-      <c r="BK30" s="46"/>
-      <c r="BL30" s="46"/>
+      <c r="BK30" s="45">
+        <v>0.73</v>
+      </c>
+      <c r="BL30" s="45">
+        <v>0.82</v>
+      </c>
       <c r="BM30" s="45"/>
       <c r="BN30" s="45"/>
       <c r="BO30" s="45"/>
       <c r="BP30" s="45"/>
     </row>
     <row r="31" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="74"/>
       <c r="C31" s="74"/>
       <c r="D31" s="74"/>
       <c r="E31" s="74"/>
       <c r="F31" s="74"/>
       <c r="G31" s="74"/>
       <c r="H31" s="74"/>
       <c r="I31" s="74"/>
       <c r="J31" s="74"/>
       <c r="K31" s="74"/>
       <c r="L31" s="74"/>
       <c r="M31" s="44"/>
       <c r="N31" s="44">
         <v>0.28000000000000003</v>
       </c>
       <c r="O31" s="44">
@@ -22868,52 +23296,56 @@
       </c>
       <c r="BC31" s="45">
         <v>1.07</v>
       </c>
       <c r="BD31" s="46">
         <v>1.04</v>
       </c>
       <c r="BE31" s="46">
         <v>1.39</v>
       </c>
       <c r="BF31" s="46">
         <v>1.21</v>
       </c>
       <c r="BG31" s="45">
         <v>1.35</v>
       </c>
       <c r="BH31" s="45">
         <v>1.1299999999999999</v>
       </c>
       <c r="BI31" s="45">
         <v>1.19</v>
       </c>
       <c r="BJ31" s="45">
         <v>1.31</v>
       </c>
-      <c r="BK31" s="46"/>
-      <c r="BL31" s="46"/>
+      <c r="BK31" s="45">
+        <v>1.25</v>
+      </c>
+      <c r="BL31" s="45">
+        <v>1.3</v>
+      </c>
       <c r="BM31" s="45"/>
       <c r="BN31" s="45"/>
       <c r="BO31" s="45"/>
       <c r="BP31" s="45"/>
     </row>
     <row r="32" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A32" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="74"/>
       <c r="C32" s="74"/>
       <c r="D32" s="74"/>
       <c r="E32" s="74"/>
       <c r="F32" s="74"/>
       <c r="G32" s="74"/>
       <c r="H32" s="74"/>
       <c r="I32" s="74"/>
       <c r="J32" s="74"/>
       <c r="K32" s="74"/>
       <c r="L32" s="74"/>
       <c r="M32" s="44"/>
       <c r="N32" s="44">
         <v>1.03</v>
       </c>
       <c r="O32" s="44">
@@ -23038,52 +23470,56 @@
       </c>
       <c r="BC32" s="45">
         <v>2.5099999999999998</v>
       </c>
       <c r="BD32" s="46">
         <v>2.59</v>
       </c>
       <c r="BE32" s="46">
         <v>2.37</v>
       </c>
       <c r="BF32" s="46">
         <v>2.37</v>
       </c>
       <c r="BG32" s="45">
         <v>1.8</v>
       </c>
       <c r="BH32" s="45">
         <v>2.14</v>
       </c>
       <c r="BI32" s="45">
         <v>2.23</v>
       </c>
       <c r="BJ32" s="45">
         <v>2.27</v>
       </c>
-      <c r="BK32" s="46"/>
-      <c r="BL32" s="46"/>
+      <c r="BK32" s="45">
+        <v>2.11</v>
+      </c>
+      <c r="BL32" s="45">
+        <v>2</v>
+      </c>
       <c r="BM32" s="45"/>
       <c r="BN32" s="45"/>
       <c r="BO32" s="45"/>
       <c r="BP32" s="45"/>
     </row>
     <row r="33" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="74"/>
       <c r="C33" s="74"/>
       <c r="D33" s="74"/>
       <c r="E33" s="74"/>
       <c r="F33" s="74"/>
       <c r="G33" s="74"/>
       <c r="H33" s="74"/>
       <c r="I33" s="74"/>
       <c r="J33" s="74"/>
       <c r="K33" s="74"/>
       <c r="L33" s="74"/>
       <c r="M33" s="44"/>
       <c r="N33" s="44">
         <v>0.73</v>
       </c>
       <c r="O33" s="44">
@@ -23208,52 +23644,56 @@
       </c>
       <c r="BC33" s="45">
         <v>1.55</v>
       </c>
       <c r="BD33" s="46">
         <v>1.57</v>
       </c>
       <c r="BE33" s="46">
         <v>3.57</v>
       </c>
       <c r="BF33" s="46">
         <v>2.8</v>
       </c>
       <c r="BG33" s="45">
         <v>3.14</v>
       </c>
       <c r="BH33" s="45">
         <v>2.65</v>
       </c>
       <c r="BI33" s="45">
         <v>2.41</v>
       </c>
       <c r="BJ33" s="45">
         <v>2.5099999999999998</v>
       </c>
-      <c r="BK33" s="46"/>
-      <c r="BL33" s="46"/>
+      <c r="BK33" s="45">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="BL33" s="45">
+        <v>2.5499999999999998</v>
+      </c>
       <c r="BM33" s="45"/>
       <c r="BN33" s="45"/>
       <c r="BO33" s="45"/>
       <c r="BP33" s="45"/>
     </row>
     <row r="34" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A34" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="74"/>
       <c r="C34" s="74"/>
       <c r="D34" s="74"/>
       <c r="E34" s="74"/>
       <c r="F34" s="74"/>
       <c r="G34" s="74"/>
       <c r="H34" s="74"/>
       <c r="I34" s="74"/>
       <c r="J34" s="74"/>
       <c r="K34" s="74"/>
       <c r="L34" s="74"/>
       <c r="M34" s="44"/>
       <c r="N34" s="44">
         <v>0.89</v>
       </c>
       <c r="O34" s="44">
@@ -23378,52 +23818,56 @@
       </c>
       <c r="BC34" s="45">
         <v>2.31</v>
       </c>
       <c r="BD34" s="46">
         <v>2.2999999999999998</v>
       </c>
       <c r="BE34" s="46">
         <v>2.9</v>
       </c>
       <c r="BF34" s="46">
         <v>2.2999999999999998</v>
       </c>
       <c r="BG34" s="45">
         <v>2.31</v>
       </c>
       <c r="BH34" s="45">
         <v>2.2599999999999998</v>
       </c>
       <c r="BI34" s="45">
         <v>2.09</v>
       </c>
       <c r="BJ34" s="45">
         <v>1.94</v>
       </c>
-      <c r="BK34" s="46"/>
-      <c r="BL34" s="46"/>
+      <c r="BK34" s="45">
+        <v>1.83</v>
+      </c>
+      <c r="BL34" s="45">
+        <v>2</v>
+      </c>
       <c r="BM34" s="45"/>
       <c r="BN34" s="45"/>
       <c r="BO34" s="45"/>
       <c r="BP34" s="45"/>
     </row>
     <row r="35" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A35" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="74"/>
       <c r="C35" s="74"/>
       <c r="D35" s="74"/>
       <c r="E35" s="74"/>
       <c r="F35" s="74"/>
       <c r="G35" s="74"/>
       <c r="H35" s="74"/>
       <c r="I35" s="74"/>
       <c r="J35" s="74"/>
       <c r="K35" s="74"/>
       <c r="L35" s="74"/>
       <c r="M35" s="44"/>
       <c r="N35" s="44">
         <v>0.17</v>
       </c>
       <c r="O35" s="44">
@@ -23548,52 +23992,56 @@
       </c>
       <c r="BC35" s="45">
         <v>2.12</v>
       </c>
       <c r="BD35" s="46">
         <v>2.09</v>
       </c>
       <c r="BE35" s="46">
         <v>0.6</v>
       </c>
       <c r="BF35" s="46">
         <v>0.63</v>
       </c>
       <c r="BG35" s="45">
         <v>1.03</v>
       </c>
       <c r="BH35" s="45">
         <v>1.08</v>
       </c>
       <c r="BI35" s="45">
         <v>1.1000000000000001</v>
       </c>
       <c r="BJ35" s="45">
         <v>1.23</v>
       </c>
-      <c r="BK35" s="46"/>
-      <c r="BL35" s="46"/>
+      <c r="BK35" s="45">
+        <v>1.31</v>
+      </c>
+      <c r="BL35" s="45">
+        <v>1.45</v>
+      </c>
       <c r="BM35" s="45"/>
       <c r="BN35" s="45"/>
       <c r="BO35" s="45"/>
       <c r="BP35" s="45"/>
     </row>
     <row r="36" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A36" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="74"/>
       <c r="C36" s="74"/>
       <c r="D36" s="74"/>
       <c r="E36" s="74"/>
       <c r="F36" s="74"/>
       <c r="G36" s="74"/>
       <c r="H36" s="74"/>
       <c r="I36" s="74"/>
       <c r="J36" s="74"/>
       <c r="K36" s="74"/>
       <c r="L36" s="74"/>
       <c r="M36" s="74"/>
       <c r="N36" s="44">
         <v>0.18</v>
       </c>
       <c r="O36" s="44">
@@ -23718,52 +24166,56 @@
       </c>
       <c r="BC36" s="45">
         <v>1.81</v>
       </c>
       <c r="BD36" s="45">
         <v>1.88</v>
       </c>
       <c r="BE36" s="45">
         <v>2.83</v>
       </c>
       <c r="BF36" s="45">
         <v>2.15</v>
       </c>
       <c r="BG36" s="45">
         <v>2.16</v>
       </c>
       <c r="BH36" s="45">
         <v>1.98</v>
       </c>
       <c r="BI36" s="45">
         <v>1.96</v>
       </c>
       <c r="BJ36" s="45">
         <v>1.91</v>
       </c>
-      <c r="BK36" s="46"/>
-      <c r="BL36" s="46"/>
+      <c r="BK36" s="45">
+        <v>1.77</v>
+      </c>
+      <c r="BL36" s="45">
+        <v>1.72</v>
+      </c>
       <c r="BM36" s="45"/>
       <c r="BN36" s="45"/>
       <c r="BO36" s="45"/>
       <c r="BP36" s="45"/>
     </row>
     <row r="37" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A37" s="78" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="79"/>
       <c r="C37" s="79"/>
       <c r="D37" s="79"/>
       <c r="E37" s="79"/>
       <c r="F37" s="79"/>
       <c r="G37" s="79"/>
       <c r="H37" s="79"/>
       <c r="I37" s="79"/>
       <c r="J37" s="79"/>
       <c r="K37" s="79"/>
       <c r="L37" s="79"/>
       <c r="M37" s="80"/>
       <c r="N37" s="80">
         <v>0.17</v>
       </c>
       <c r="O37" s="80">
@@ -23888,52 +24340,56 @@
       </c>
       <c r="BC37" s="54">
         <v>1.9</v>
       </c>
       <c r="BD37" s="54">
         <v>1.83</v>
       </c>
       <c r="BE37" s="54">
         <v>2.34</v>
       </c>
       <c r="BF37" s="54">
         <v>1.84</v>
       </c>
       <c r="BG37" s="54">
         <v>1.81</v>
       </c>
       <c r="BH37" s="54">
         <v>1.96</v>
       </c>
       <c r="BI37" s="54">
         <v>2.52</v>
       </c>
       <c r="BJ37" s="54">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BK37" s="54"/>
-      <c r="BL37" s="54"/>
+      <c r="BK37" s="54">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="BL37" s="54">
+        <v>1.94</v>
+      </c>
       <c r="BM37" s="54"/>
       <c r="BN37" s="54"/>
       <c r="BO37" s="54"/>
       <c r="BP37" s="54"/>
     </row>
     <row r="38" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A38" s="69"/>
       <c r="U38" s="56"/>
       <c r="V38" s="56"/>
       <c r="AG38" s="56"/>
       <c r="AH38" s="56"/>
       <c r="AS38" s="56"/>
       <c r="AT38" s="56"/>
       <c r="BE38" s="56"/>
       <c r="BF38" s="56"/>
     </row>
     <row r="39" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="U39" s="56"/>
       <c r="V39" s="56"/>
       <c r="AG39" s="56"/>
       <c r="AH39" s="56"/>
       <c r="AS39" s="56"/>
       <c r="AT39" s="56"/>
       <c r="BE39" s="56"/>
       <c r="BF39" s="56"/>