--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -164,51 +164,51 @@
     <t>Панфиловский район</t>
   </si>
   <si>
     <t xml:space="preserve">Сарканский район </t>
   </si>
   <si>
     <t>Сарканский район</t>
   </si>
   <si>
     <t>Общий коэффициент разводимости</t>
   </si>
   <si>
     <t xml:space="preserve">январь-май </t>
   </si>
   <si>
     <t>Число зарегестрированных разводов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -228,56 +228,50 @@
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -393,51 +387,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="143">
+  <cellXfs count="140">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -619,59 +613,50 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -680,94 +665,94 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -1096,51 +1081,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP44"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="AU44" sqref="AU44"/>
+      <selection activeCell="BH45" sqref="BH45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.140625" style="1"/>
     <col min="33" max="34" width="9.140625" style="2"/>
     <col min="35" max="35" width="9.140625" style="1"/>
     <col min="36" max="37" width="9.140625" style="6"/>
     <col min="39" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="9.140625" style="6" customWidth="1"/>
     <col min="42" max="44" width="9.140625" style="6"/>
     <col min="45" max="46" width="9.140625" style="56"/>
     <col min="47" max="51" width="9.140625" style="6"/>
     <col min="52" max="52" width="9.140625" style="6" customWidth="1"/>
     <col min="53" max="56" width="9.140625" style="6"/>
     <col min="57" max="58" width="9.140625" style="56"/>
     <col min="59" max="63" width="9.140625" style="6"/>
     <col min="64" max="64" width="9.140625" style="6" customWidth="1"/>
     <col min="65" max="68" width="9.140625" style="6"/>
   </cols>
   <sheetData>
@@ -1161,253 +1146,253 @@
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
       <c r="T1" s="6"/>
       <c r="U1" s="6"/>
       <c r="V1" s="6"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="6"/>
       <c r="Z1" s="6"/>
       <c r="AA1" s="6"/>
       <c r="AB1" s="6"/>
       <c r="AC1" s="6"/>
       <c r="AD1" s="6"/>
       <c r="AE1" s="6"/>
       <c r="AF1" s="6"/>
       <c r="AG1" s="56"/>
       <c r="AH1" s="56"/>
       <c r="AI1" s="6"/>
       <c r="AM1" s="6"/>
     </row>
     <row r="2" spans="1:68" ht="14.25" customHeight="1">
-      <c r="A2" s="110" t="s">
+      <c r="A2" s="109" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="110"/>
-[...65 lines deleted...]
-      <c r="BP2" s="110"/>
+      <c r="B2" s="109"/>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="109"/>
+      <c r="G2" s="109"/>
+      <c r="H2" s="109"/>
+      <c r="I2" s="109"/>
+      <c r="J2" s="109"/>
+      <c r="K2" s="109"/>
+      <c r="L2" s="109"/>
+      <c r="M2" s="109"/>
+      <c r="N2" s="109"/>
+      <c r="O2" s="109"/>
+      <c r="P2" s="109"/>
+      <c r="Q2" s="109"/>
+      <c r="R2" s="109"/>
+      <c r="S2" s="109"/>
+      <c r="T2" s="109"/>
+      <c r="U2" s="109"/>
+      <c r="V2" s="109"/>
+      <c r="W2" s="109"/>
+      <c r="X2" s="109"/>
+      <c r="Y2" s="109"/>
+      <c r="Z2" s="109"/>
+      <c r="AA2" s="109"/>
+      <c r="AB2" s="109"/>
+      <c r="AC2" s="109"/>
+      <c r="AD2" s="109"/>
+      <c r="AE2" s="109"/>
+      <c r="AF2" s="109"/>
+      <c r="AG2" s="109"/>
+      <c r="AH2" s="109"/>
+      <c r="AI2" s="109"/>
+      <c r="AJ2" s="109"/>
+      <c r="AK2" s="109"/>
+      <c r="AL2" s="109"/>
+      <c r="AM2" s="109"/>
+      <c r="AN2" s="109"/>
+      <c r="AO2" s="109"/>
+      <c r="AP2" s="109"/>
+      <c r="AQ2" s="109"/>
+      <c r="AR2" s="109"/>
+      <c r="AS2" s="109"/>
+      <c r="AT2" s="109"/>
+      <c r="AU2" s="109"/>
+      <c r="AV2" s="109"/>
+      <c r="AW2" s="109"/>
+      <c r="AX2" s="109"/>
+      <c r="AY2" s="109"/>
+      <c r="AZ2" s="109"/>
+      <c r="BA2" s="109"/>
+      <c r="BB2" s="109"/>
+      <c r="BC2" s="109"/>
+      <c r="BD2" s="109"/>
+      <c r="BE2" s="109"/>
+      <c r="BF2" s="109"/>
+      <c r="BG2" s="109"/>
+      <c r="BH2" s="109"/>
+      <c r="BI2" s="109"/>
+      <c r="BJ2" s="109"/>
+      <c r="BK2" s="109"/>
+      <c r="BL2" s="109"/>
+      <c r="BM2" s="109"/>
+      <c r="BN2" s="109"/>
+      <c r="BO2" s="109"/>
+      <c r="BP2" s="109"/>
     </row>
     <row r="3" spans="1:68">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
       <c r="AB3" s="6"/>
       <c r="AC3" s="6"/>
       <c r="AD3" s="6"/>
       <c r="AE3" s="9"/>
       <c r="AF3" s="81"/>
       <c r="AG3"/>
       <c r="AJ3" s="7"/>
-      <c r="AM3" s="98"/>
-      <c r="AR3" s="99"/>
+      <c r="AM3" s="95"/>
+      <c r="AR3" s="96"/>
       <c r="AS3" s="6"/>
       <c r="AV3" s="7"/>
       <c r="AY3" s="7"/>
-      <c r="BD3" s="99"/>
+      <c r="BD3" s="96"/>
       <c r="BE3" s="6"/>
       <c r="BH3" s="7"/>
       <c r="BK3" s="7"/>
-      <c r="BP3" s="99" t="s">
+      <c r="BP3" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:68">
-      <c r="A4" s="119"/>
-      <c r="B4" s="116">
+      <c r="A4" s="116"/>
+      <c r="B4" s="113">
         <v>2021</v>
       </c>
-      <c r="C4" s="117"/>
-[...10 lines deleted...]
-      <c r="N4" s="121">
+      <c r="C4" s="114"/>
+      <c r="D4" s="114"/>
+      <c r="E4" s="114"/>
+      <c r="F4" s="114"/>
+      <c r="G4" s="114"/>
+      <c r="H4" s="114"/>
+      <c r="I4" s="114"/>
+      <c r="J4" s="114"/>
+      <c r="K4" s="114"/>
+      <c r="L4" s="114"/>
+      <c r="M4" s="114"/>
+      <c r="N4" s="118">
         <v>2022</v>
       </c>
-      <c r="O4" s="121"/>
-[...5 lines deleted...]
-      <c r="U4" s="116">
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
+      <c r="S4" s="118"/>
+      <c r="T4" s="118"/>
+      <c r="U4" s="113">
         <v>2023</v>
       </c>
-      <c r="V4" s="117"/>
-[...5 lines deleted...]
-      <c r="AB4" s="118"/>
+      <c r="V4" s="114"/>
+      <c r="W4" s="114"/>
+      <c r="X4" s="114"/>
+      <c r="Y4" s="114"/>
+      <c r="Z4" s="114"/>
+      <c r="AA4" s="115"/>
+      <c r="AB4" s="115"/>
       <c r="AC4" s="10"/>
       <c r="AD4" s="10"/>
       <c r="AE4" s="8"/>
       <c r="AF4" s="8"/>
-      <c r="AG4" s="114">
+      <c r="AG4" s="107">
         <v>2024</v>
       </c>
-      <c r="AH4" s="115"/>
-[...10 lines deleted...]
-      <c r="AS4" s="114">
+      <c r="AH4" s="108"/>
+      <c r="AI4" s="108"/>
+      <c r="AJ4" s="108"/>
+      <c r="AK4" s="108"/>
+      <c r="AL4" s="108"/>
+      <c r="AM4" s="108"/>
+      <c r="AN4" s="108"/>
+      <c r="AO4" s="108"/>
+      <c r="AP4" s="108"/>
+      <c r="AQ4" s="108"/>
+      <c r="AR4" s="108"/>
+      <c r="AS4" s="107">
         <v>2025</v>
       </c>
-      <c r="AT4" s="115"/>
-[...10 lines deleted...]
-      <c r="BE4" s="114">
+      <c r="AT4" s="108"/>
+      <c r="AU4" s="108"/>
+      <c r="AV4" s="108"/>
+      <c r="AW4" s="108"/>
+      <c r="AX4" s="108"/>
+      <c r="AY4" s="108"/>
+      <c r="AZ4" s="108"/>
+      <c r="BA4" s="108"/>
+      <c r="BB4" s="108"/>
+      <c r="BC4" s="108"/>
+      <c r="BD4" s="108"/>
+      <c r="BE4" s="107">
         <v>2026</v>
       </c>
-      <c r="BF4" s="115"/>
-[...9 lines deleted...]
-      <c r="BP4" s="115"/>
+      <c r="BF4" s="108"/>
+      <c r="BG4" s="108"/>
+      <c r="BH4" s="108"/>
+      <c r="BI4" s="108"/>
+      <c r="BJ4" s="108"/>
+      <c r="BK4" s="108"/>
+      <c r="BL4" s="108"/>
+      <c r="BM4" s="108"/>
+      <c r="BN4" s="108"/>
+      <c r="BO4" s="108"/>
+      <c r="BP4" s="108"/>
     </row>
     <row r="5" spans="1:68" s="85" customFormat="1">
-      <c r="A5" s="120"/>
+      <c r="A5" s="117"/>
       <c r="B5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="82" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="82" t="s">
@@ -1457,230 +1442,230 @@
       </c>
       <c r="Y5" s="83" t="s">
         <v>0</v>
       </c>
       <c r="Z5" s="83" t="s">
         <v>1</v>
       </c>
       <c r="AA5" s="83" t="s">
         <v>2</v>
       </c>
       <c r="AB5" s="84" t="s">
         <v>27</v>
       </c>
       <c r="AC5" s="83" t="s">
         <v>3</v>
       </c>
       <c r="AD5" s="83" t="s">
         <v>23</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="82" t="s">
         <v>25</v>
       </c>
-      <c r="AG5" s="100" t="s">
+      <c r="AG5" s="97" t="s">
         <v>4</v>
       </c>
-      <c r="AH5" s="100" t="s">
+      <c r="AH5" s="97" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="AK5" s="101" t="s">
+      <c r="AK5" s="98" t="s">
         <v>0</v>
       </c>
       <c r="AL5" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="AM5" s="101" t="s">
+      <c r="AM5" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="AN5" s="102" t="s">
+      <c r="AN5" s="99" t="s">
         <v>27</v>
       </c>
-      <c r="AO5" s="101" t="s">
+      <c r="AO5" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="AP5" s="101" t="s">
+      <c r="AP5" s="98" t="s">
         <v>23</v>
       </c>
       <c r="AQ5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AR5" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="AS5" s="100" t="s">
+      <c r="AS5" s="97" t="s">
         <v>4</v>
       </c>
-      <c r="AT5" s="100" t="s">
+      <c r="AT5" s="97" t="s">
         <v>5</v>
       </c>
       <c r="AU5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AV5" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="AW5" s="101" t="s">
+      <c r="AW5" s="98" t="s">
         <v>0</v>
       </c>
       <c r="AX5" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="AY5" s="101" t="s">
+      <c r="AY5" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="AZ5" s="102" t="s">
+      <c r="AZ5" s="99" t="s">
         <v>27</v>
       </c>
-      <c r="BA5" s="101" t="s">
+      <c r="BA5" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="BB5" s="101" t="s">
+      <c r="BB5" s="98" t="s">
         <v>23</v>
       </c>
       <c r="BC5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="BD5" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="BE5" s="100" t="s">
+      <c r="BE5" s="97" t="s">
         <v>4</v>
       </c>
-      <c r="BF5" s="100" t="s">
+      <c r="BF5" s="97" t="s">
         <v>5</v>
       </c>
       <c r="BG5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="BH5" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="BI5" s="101" t="s">
+      <c r="BI5" s="98" t="s">
         <v>0</v>
       </c>
       <c r="BJ5" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="BK5" s="101" t="s">
+      <c r="BK5" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="BL5" s="102" t="s">
+      <c r="BL5" s="99" t="s">
         <v>27</v>
       </c>
-      <c r="BM5" s="101" t="s">
+      <c r="BM5" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="BN5" s="101" t="s">
+      <c r="BN5" s="98" t="s">
         <v>23</v>
       </c>
       <c r="BO5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="BP5" s="12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:68" s="6" customFormat="1" ht="11.25">
-      <c r="A6" s="111" t="s">
+      <c r="A6" s="110" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="111"/>
-[...65 lines deleted...]
-      <c r="BP6" s="111"/>
+      <c r="B6" s="110"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="110"/>
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="110"/>
+      <c r="I6" s="110"/>
+      <c r="J6" s="110"/>
+      <c r="K6" s="110"/>
+      <c r="L6" s="110"/>
+      <c r="M6" s="110"/>
+      <c r="N6" s="110"/>
+      <c r="O6" s="110"/>
+      <c r="P6" s="110"/>
+      <c r="Q6" s="110"/>
+      <c r="R6" s="110"/>
+      <c r="S6" s="110"/>
+      <c r="T6" s="110"/>
+      <c r="U6" s="110"/>
+      <c r="V6" s="110"/>
+      <c r="W6" s="110"/>
+      <c r="X6" s="110"/>
+      <c r="Y6" s="110"/>
+      <c r="Z6" s="110"/>
+      <c r="AA6" s="110"/>
+      <c r="AB6" s="110"/>
+      <c r="AC6" s="110"/>
+      <c r="AD6" s="110"/>
+      <c r="AE6" s="110"/>
+      <c r="AF6" s="110"/>
+      <c r="AG6" s="110"/>
+      <c r="AH6" s="110"/>
+      <c r="AI6" s="110"/>
+      <c r="AJ6" s="110"/>
+      <c r="AK6" s="110"/>
+      <c r="AL6" s="110"/>
+      <c r="AM6" s="110"/>
+      <c r="AN6" s="110"/>
+      <c r="AO6" s="110"/>
+      <c r="AP6" s="110"/>
+      <c r="AQ6" s="110"/>
+      <c r="AR6" s="110"/>
+      <c r="AS6" s="110"/>
+      <c r="AT6" s="110"/>
+      <c r="AU6" s="110"/>
+      <c r="AV6" s="110"/>
+      <c r="AW6" s="110"/>
+      <c r="AX6" s="110"/>
+      <c r="AY6" s="110"/>
+      <c r="AZ6" s="110"/>
+      <c r="BA6" s="110"/>
+      <c r="BB6" s="110"/>
+      <c r="BC6" s="110"/>
+      <c r="BD6" s="110"/>
+      <c r="BE6" s="110"/>
+      <c r="BF6" s="110"/>
+      <c r="BG6" s="110"/>
+      <c r="BH6" s="110"/>
+      <c r="BI6" s="110"/>
+      <c r="BJ6" s="110"/>
+      <c r="BK6" s="110"/>
+      <c r="BL6" s="110"/>
+      <c r="BM6" s="110"/>
+      <c r="BN6" s="110"/>
+      <c r="BO6" s="110"/>
+      <c r="BP6" s="110"/>
     </row>
     <row r="7" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="14" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="14" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="14" t="s">
         <v>28</v>
@@ -1813,52 +1798,56 @@
       </c>
       <c r="AY7" s="18">
         <v>404</v>
       </c>
       <c r="AZ7" s="18">
         <v>416</v>
       </c>
       <c r="BA7" s="18">
         <v>402</v>
       </c>
       <c r="BB7" s="18">
         <v>364</v>
       </c>
       <c r="BC7" s="18">
         <v>274</v>
       </c>
       <c r="BD7" s="18">
         <v>284</v>
       </c>
       <c r="BE7" s="18">
         <v>226</v>
       </c>
       <c r="BF7" s="18">
         <v>249</v>
       </c>
-      <c r="BG7" s="64"/>
-      <c r="BH7" s="64"/>
+      <c r="BG7" s="18">
+        <v>255</v>
+      </c>
+      <c r="BH7" s="18">
+        <v>252</v>
+      </c>
       <c r="BI7" s="64"/>
       <c r="BJ7" s="18"/>
       <c r="BK7" s="18"/>
       <c r="BL7" s="18"/>
       <c r="BM7" s="18"/>
       <c r="BN7" s="18"/>
       <c r="BO7" s="18"/>
       <c r="BP7" s="18"/>
     </row>
     <row r="8" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="21"/>
       <c r="I8" s="14"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
@@ -1975,52 +1964,56 @@
       </c>
       <c r="AY8" s="18">
         <v>146</v>
       </c>
       <c r="AZ8" s="18">
         <v>142</v>
       </c>
       <c r="BA8" s="18">
         <v>131</v>
       </c>
       <c r="BB8" s="18">
         <v>121</v>
       </c>
       <c r="BC8" s="18">
         <v>99</v>
       </c>
       <c r="BD8" s="18">
         <v>88</v>
       </c>
       <c r="BE8" s="18">
         <v>61</v>
       </c>
       <c r="BF8" s="18">
         <v>87</v>
       </c>
-      <c r="BG8" s="64"/>
-      <c r="BH8" s="64"/>
+      <c r="BG8" s="18">
+        <v>96</v>
+      </c>
+      <c r="BH8" s="18">
+        <v>81</v>
+      </c>
       <c r="BI8" s="64"/>
       <c r="BJ8" s="18"/>
       <c r="BK8" s="18"/>
       <c r="BL8" s="18"/>
       <c r="BM8" s="18"/>
       <c r="BN8" s="18"/>
       <c r="BO8" s="18"/>
       <c r="BP8" s="18"/>
     </row>
     <row r="9" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="21"/>
       <c r="I9" s="14"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
@@ -2137,52 +2130,56 @@
       </c>
       <c r="AY9" s="18">
         <v>15</v>
       </c>
       <c r="AZ9" s="18">
         <v>21</v>
       </c>
       <c r="BA9" s="18">
         <v>14</v>
       </c>
       <c r="BB9" s="18">
         <v>16</v>
       </c>
       <c r="BC9" s="18">
         <v>8</v>
       </c>
       <c r="BD9" s="18">
         <v>9</v>
       </c>
       <c r="BE9" s="18">
         <v>13</v>
       </c>
       <c r="BF9" s="18">
         <v>14</v>
       </c>
-      <c r="BG9" s="64"/>
-      <c r="BH9" s="64"/>
+      <c r="BG9" s="18">
+        <v>15</v>
+      </c>
+      <c r="BH9" s="18">
+        <v>10</v>
+      </c>
       <c r="BI9" s="64"/>
       <c r="BJ9" s="18"/>
       <c r="BK9" s="18"/>
       <c r="BL9" s="18"/>
       <c r="BM9" s="18"/>
       <c r="BN9" s="18"/>
       <c r="BO9" s="18"/>
       <c r="BP9" s="18"/>
     </row>
     <row r="10" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="21"/>
       <c r="I10" s="14"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
@@ -2299,52 +2296,56 @@
       </c>
       <c r="AY10" s="18">
         <v>12</v>
       </c>
       <c r="AZ10" s="18">
         <v>11</v>
       </c>
       <c r="BA10" s="18">
         <v>12</v>
       </c>
       <c r="BB10" s="18">
         <v>4</v>
       </c>
       <c r="BC10" s="18">
         <v>9</v>
       </c>
       <c r="BD10" s="18">
         <v>10</v>
       </c>
       <c r="BE10" s="18">
         <v>11</v>
       </c>
       <c r="BF10" s="18">
         <v>4</v>
       </c>
-      <c r="BG10" s="64"/>
-      <c r="BH10" s="64"/>
+      <c r="BG10" s="18">
+        <v>11</v>
+      </c>
+      <c r="BH10" s="18">
+        <v>7</v>
+      </c>
       <c r="BI10" s="64"/>
       <c r="BJ10" s="18"/>
       <c r="BK10" s="18"/>
       <c r="BL10" s="18"/>
       <c r="BM10" s="18"/>
       <c r="BN10" s="18"/>
       <c r="BO10" s="18"/>
       <c r="BP10" s="18"/>
     </row>
     <row r="11" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14"/>
       <c r="H11" s="21"/>
       <c r="I11" s="14"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
@@ -2461,52 +2462,56 @@
       </c>
       <c r="AY11" s="18">
         <v>29</v>
       </c>
       <c r="AZ11" s="18">
         <v>37</v>
       </c>
       <c r="BA11" s="18">
         <v>26</v>
       </c>
       <c r="BB11" s="18">
         <v>38</v>
       </c>
       <c r="BC11" s="18">
         <v>26</v>
       </c>
       <c r="BD11" s="18">
         <v>22</v>
       </c>
       <c r="BE11" s="18">
         <v>14</v>
       </c>
       <c r="BF11" s="18">
         <v>25</v>
       </c>
-      <c r="BG11" s="64"/>
-      <c r="BH11" s="64"/>
+      <c r="BG11" s="18">
+        <v>17</v>
+      </c>
+      <c r="BH11" s="18">
+        <v>22</v>
+      </c>
       <c r="BI11" s="64"/>
       <c r="BJ11" s="18"/>
       <c r="BK11" s="18"/>
       <c r="BL11" s="18"/>
       <c r="BM11" s="18"/>
       <c r="BN11" s="18"/>
       <c r="BO11" s="18"/>
       <c r="BP11" s="18"/>
     </row>
     <row r="12" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="21"/>
       <c r="I12" s="14"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
@@ -2623,52 +2628,56 @@
       </c>
       <c r="AY12" s="18">
         <v>31</v>
       </c>
       <c r="AZ12" s="18">
         <v>24</v>
       </c>
       <c r="BA12" s="18">
         <v>25</v>
       </c>
       <c r="BB12" s="18">
         <v>26</v>
       </c>
       <c r="BC12" s="18">
         <v>12</v>
       </c>
       <c r="BD12" s="18">
         <v>22</v>
       </c>
       <c r="BE12" s="18">
         <v>14</v>
       </c>
       <c r="BF12" s="18">
         <v>18</v>
       </c>
-      <c r="BG12" s="64"/>
-      <c r="BH12" s="64"/>
+      <c r="BG12" s="18">
+        <v>5</v>
+      </c>
+      <c r="BH12" s="18">
+        <v>12</v>
+      </c>
       <c r="BI12" s="64"/>
       <c r="BJ12" s="18"/>
       <c r="BK12" s="18"/>
       <c r="BL12" s="18"/>
       <c r="BM12" s="18"/>
       <c r="BN12" s="18"/>
       <c r="BO12" s="18"/>
       <c r="BP12" s="18"/>
     </row>
     <row r="13" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="21"/>
       <c r="I13" s="14"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
@@ -2785,52 +2794,56 @@
       </c>
       <c r="AY13" s="18">
         <v>20</v>
       </c>
       <c r="AZ13" s="18">
         <v>21</v>
       </c>
       <c r="BA13" s="18">
         <v>28</v>
       </c>
       <c r="BB13" s="18">
         <v>22</v>
       </c>
       <c r="BC13" s="18">
         <v>18</v>
       </c>
       <c r="BD13" s="18">
         <v>19</v>
       </c>
       <c r="BE13" s="18">
         <v>14</v>
       </c>
       <c r="BF13" s="18">
         <v>14</v>
       </c>
-      <c r="BG13" s="64"/>
-      <c r="BH13" s="64"/>
+      <c r="BG13" s="18">
+        <v>17</v>
+      </c>
+      <c r="BH13" s="18">
+        <v>17</v>
+      </c>
       <c r="BI13" s="64"/>
       <c r="BJ13" s="18"/>
       <c r="BK13" s="18"/>
       <c r="BL13" s="18"/>
       <c r="BM13" s="18"/>
       <c r="BN13" s="18"/>
       <c r="BO13" s="18"/>
       <c r="BP13" s="18"/>
     </row>
     <row r="14" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="21"/>
       <c r="I14" s="14"/>
       <c r="J14" s="21"/>
       <c r="K14" s="21"/>
       <c r="L14" s="21"/>
       <c r="M14" s="21"/>
@@ -2947,52 +2960,56 @@
       </c>
       <c r="AY14" s="18">
         <v>20</v>
       </c>
       <c r="AZ14" s="18">
         <v>24</v>
       </c>
       <c r="BA14" s="18">
         <v>29</v>
       </c>
       <c r="BB14" s="18">
         <v>25</v>
       </c>
       <c r="BC14" s="18">
         <v>6</v>
       </c>
       <c r="BD14" s="18">
         <v>11</v>
       </c>
       <c r="BE14" s="18">
         <v>13</v>
       </c>
       <c r="BF14" s="18">
         <v>5</v>
       </c>
-      <c r="BG14" s="64"/>
-      <c r="BH14" s="64"/>
+      <c r="BG14" s="18">
+        <v>18</v>
+      </c>
+      <c r="BH14" s="18">
+        <v>17</v>
+      </c>
       <c r="BI14" s="64"/>
       <c r="BJ14" s="18"/>
       <c r="BK14" s="18"/>
       <c r="BL14" s="18"/>
       <c r="BM14" s="18"/>
       <c r="BN14" s="18"/>
       <c r="BO14" s="18"/>
       <c r="BP14" s="18"/>
     </row>
     <row r="15" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
@@ -3109,52 +3126,56 @@
       </c>
       <c r="AY15" s="18">
         <v>12</v>
       </c>
       <c r="AZ15" s="18">
         <v>26</v>
       </c>
       <c r="BA15" s="18">
         <v>17</v>
       </c>
       <c r="BB15" s="18">
         <v>22</v>
       </c>
       <c r="BC15" s="18">
         <v>17</v>
       </c>
       <c r="BD15" s="18">
         <v>18</v>
       </c>
       <c r="BE15" s="18">
         <v>16</v>
       </c>
       <c r="BF15" s="18">
         <v>13</v>
       </c>
-      <c r="BG15" s="64"/>
-      <c r="BH15" s="64"/>
+      <c r="BG15" s="18">
+        <v>9</v>
+      </c>
+      <c r="BH15" s="18">
+        <v>17</v>
+      </c>
       <c r="BI15" s="64"/>
       <c r="BJ15" s="18"/>
       <c r="BK15" s="18"/>
       <c r="BL15" s="18"/>
       <c r="BM15" s="18"/>
       <c r="BN15" s="18"/>
       <c r="BO15" s="18"/>
       <c r="BP15" s="18"/>
     </row>
     <row r="16" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="21"/>
       <c r="I16" s="14"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
@@ -3271,52 +3292,56 @@
       </c>
       <c r="AY16" s="18">
         <v>96</v>
       </c>
       <c r="AZ16" s="18">
         <v>86</v>
       </c>
       <c r="BA16" s="18">
         <v>99</v>
       </c>
       <c r="BB16" s="18">
         <v>74</v>
       </c>
       <c r="BC16" s="18">
         <v>63</v>
       </c>
       <c r="BD16" s="18">
         <v>68</v>
       </c>
       <c r="BE16" s="18">
         <v>54</v>
       </c>
       <c r="BF16" s="18">
         <v>58</v>
       </c>
-      <c r="BG16" s="64"/>
-      <c r="BH16" s="64"/>
+      <c r="BG16" s="18">
+        <v>59</v>
+      </c>
+      <c r="BH16" s="18">
+        <v>60</v>
+      </c>
       <c r="BI16" s="64"/>
       <c r="BJ16" s="18"/>
       <c r="BK16" s="18"/>
       <c r="BL16" s="18"/>
       <c r="BM16" s="18"/>
       <c r="BN16" s="18"/>
       <c r="BO16" s="18"/>
       <c r="BP16" s="18"/>
     </row>
     <row r="17" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A17" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="21"/>
       <c r="I17" s="14"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
@@ -3433,132 +3458,136 @@
       </c>
       <c r="AY17" s="18">
         <v>23</v>
       </c>
       <c r="AZ17" s="18">
         <v>24</v>
       </c>
       <c r="BA17" s="18">
         <v>21</v>
       </c>
       <c r="BB17" s="18">
         <v>16</v>
       </c>
       <c r="BC17" s="18">
         <v>16</v>
       </c>
       <c r="BD17" s="18">
         <v>17</v>
       </c>
       <c r="BE17" s="18">
         <v>16</v>
       </c>
       <c r="BF17" s="18">
         <v>11</v>
       </c>
-      <c r="BG17" s="64"/>
-      <c r="BH17" s="64"/>
+      <c r="BG17" s="18">
+        <v>8</v>
+      </c>
+      <c r="BH17" s="18">
+        <v>9</v>
+      </c>
       <c r="BI17" s="64"/>
       <c r="BJ17" s="18"/>
       <c r="BK17" s="18"/>
       <c r="BL17" s="18"/>
       <c r="BM17" s="18"/>
       <c r="BN17" s="18"/>
       <c r="BO17" s="18"/>
       <c r="BP17" s="18"/>
     </row>
     <row r="18" spans="1:68" s="6" customFormat="1" ht="11.25">
-      <c r="A18" s="112" t="s">
+      <c r="A18" s="111" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="112"/>
-[...65 lines deleted...]
-      <c r="BP18" s="112"/>
+      <c r="B18" s="111"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="111"/>
+      <c r="H18" s="111"/>
+      <c r="I18" s="111"/>
+      <c r="J18" s="111"/>
+      <c r="K18" s="111"/>
+      <c r="L18" s="111"/>
+      <c r="M18" s="111"/>
+      <c r="N18" s="111"/>
+      <c r="O18" s="111"/>
+      <c r="P18" s="111"/>
+      <c r="Q18" s="111"/>
+      <c r="R18" s="111"/>
+      <c r="S18" s="111"/>
+      <c r="T18" s="111"/>
+      <c r="U18" s="111"/>
+      <c r="V18" s="111"/>
+      <c r="W18" s="111"/>
+      <c r="X18" s="111"/>
+      <c r="Y18" s="111"/>
+      <c r="Z18" s="111"/>
+      <c r="AA18" s="111"/>
+      <c r="AB18" s="111"/>
+      <c r="AC18" s="111"/>
+      <c r="AD18" s="111"/>
+      <c r="AE18" s="111"/>
+      <c r="AF18" s="111"/>
+      <c r="AG18" s="111"/>
+      <c r="AH18" s="111"/>
+      <c r="AI18" s="111"/>
+      <c r="AJ18" s="111"/>
+      <c r="AK18" s="111"/>
+      <c r="AL18" s="111"/>
+      <c r="AM18" s="111"/>
+      <c r="AN18" s="111"/>
+      <c r="AO18" s="111"/>
+      <c r="AP18" s="111"/>
+      <c r="AQ18" s="111"/>
+      <c r="AR18" s="111"/>
+      <c r="AS18" s="111"/>
+      <c r="AT18" s="111"/>
+      <c r="AU18" s="111"/>
+      <c r="AV18" s="111"/>
+      <c r="AW18" s="111"/>
+      <c r="AX18" s="111"/>
+      <c r="AY18" s="111"/>
+      <c r="AZ18" s="111"/>
+      <c r="BA18" s="111"/>
+      <c r="BB18" s="111"/>
+      <c r="BC18" s="111"/>
+      <c r="BD18" s="111"/>
+      <c r="BE18" s="111"/>
+      <c r="BF18" s="111"/>
+      <c r="BG18" s="111"/>
+      <c r="BH18" s="111"/>
+      <c r="BI18" s="111"/>
+      <c r="BJ18" s="111"/>
+      <c r="BK18" s="111"/>
+      <c r="BL18" s="111"/>
+      <c r="BM18" s="111"/>
+      <c r="BN18" s="111"/>
+      <c r="BO18" s="111"/>
+      <c r="BP18" s="111"/>
     </row>
     <row r="19" spans="1:68" s="70" customFormat="1" ht="11.25">
       <c r="A19" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E19" s="14" t="s">
         <v>28</v>
       </c>
       <c r="F19" s="14" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="14" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="14" t="s">
         <v>28</v>
@@ -3691,52 +3720,56 @@
       </c>
       <c r="AY19" s="18">
         <v>212</v>
       </c>
       <c r="AZ19" s="18">
         <v>224</v>
       </c>
       <c r="BA19" s="18">
         <v>192</v>
       </c>
       <c r="BB19" s="18">
         <v>181</v>
       </c>
       <c r="BC19" s="18">
         <v>148</v>
       </c>
       <c r="BD19" s="18">
         <v>140</v>
       </c>
       <c r="BE19" s="18">
         <v>109</v>
       </c>
       <c r="BF19" s="18">
         <v>140</v>
       </c>
-      <c r="BG19" s="64"/>
-      <c r="BH19" s="64"/>
+      <c r="BG19" s="18">
+        <v>137</v>
+      </c>
+      <c r="BH19" s="18">
+        <v>122</v>
+      </c>
       <c r="BI19" s="64"/>
       <c r="BJ19" s="18"/>
       <c r="BK19" s="18"/>
       <c r="BL19" s="18"/>
       <c r="BM19" s="18"/>
       <c r="BN19" s="18"/>
       <c r="BO19" s="18"/>
       <c r="BP19" s="18"/>
     </row>
     <row r="20" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="21"/>
       <c r="I20" s="14"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
@@ -3853,52 +3886,56 @@
       </c>
       <c r="AY20" s="18">
         <v>125</v>
       </c>
       <c r="AZ20" s="18">
         <v>116</v>
       </c>
       <c r="BA20" s="18">
         <v>102</v>
       </c>
       <c r="BB20" s="18">
         <v>95</v>
       </c>
       <c r="BC20" s="18">
         <v>86</v>
       </c>
       <c r="BD20" s="18">
         <v>73</v>
       </c>
       <c r="BE20" s="18">
         <v>47</v>
       </c>
       <c r="BF20" s="18">
         <v>72</v>
       </c>
-      <c r="BG20" s="64"/>
-      <c r="BH20" s="64"/>
+      <c r="BG20" s="18">
+        <v>82</v>
+      </c>
+      <c r="BH20" s="18">
+        <v>65</v>
+      </c>
       <c r="BI20" s="64"/>
       <c r="BJ20" s="18"/>
       <c r="BK20" s="18"/>
       <c r="BL20" s="18"/>
       <c r="BM20" s="18"/>
       <c r="BN20" s="18"/>
       <c r="BO20" s="18"/>
       <c r="BP20" s="18"/>
     </row>
     <row r="21" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="21"/>
       <c r="I21" s="14"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
@@ -4015,52 +4052,56 @@
       </c>
       <c r="AY21" s="18">
         <v>15</v>
       </c>
       <c r="AZ21" s="18">
         <v>21</v>
       </c>
       <c r="BA21" s="18">
         <v>13</v>
       </c>
       <c r="BB21" s="18">
         <v>15</v>
       </c>
       <c r="BC21" s="18">
         <v>8</v>
       </c>
       <c r="BD21" s="18">
         <v>9</v>
       </c>
       <c r="BE21" s="18">
         <v>13</v>
       </c>
       <c r="BF21" s="18">
         <v>14</v>
       </c>
-      <c r="BG21" s="64"/>
-      <c r="BH21" s="64"/>
+      <c r="BG21" s="18">
+        <v>15</v>
+      </c>
+      <c r="BH21" s="18">
+        <v>9</v>
+      </c>
       <c r="BI21" s="64"/>
       <c r="BJ21" s="18"/>
       <c r="BK21" s="18"/>
       <c r="BL21" s="18"/>
       <c r="BM21" s="18"/>
       <c r="BN21" s="18"/>
       <c r="BO21" s="18"/>
       <c r="BP21" s="18"/>
     </row>
     <row r="22" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="21"/>
       <c r="I22" s="14"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
@@ -4177,52 +4218,56 @@
       </c>
       <c r="AY22" s="18">
         <v>9</v>
       </c>
       <c r="AZ22" s="18">
         <v>18</v>
       </c>
       <c r="BA22" s="18">
         <v>7</v>
       </c>
       <c r="BB22" s="18">
         <v>13</v>
       </c>
       <c r="BC22" s="18">
         <v>6</v>
       </c>
       <c r="BD22" s="18">
         <v>9</v>
       </c>
       <c r="BE22" s="18">
         <v>4</v>
       </c>
       <c r="BF22" s="18">
         <v>8</v>
       </c>
-      <c r="BG22" s="64"/>
-      <c r="BH22" s="64"/>
+      <c r="BG22" s="18">
+        <v>6</v>
+      </c>
+      <c r="BH22" s="18">
+        <v>7</v>
+      </c>
       <c r="BI22" s="64"/>
       <c r="BJ22" s="18"/>
       <c r="BK22" s="18"/>
       <c r="BL22" s="18"/>
       <c r="BM22" s="18"/>
       <c r="BN22" s="18"/>
       <c r="BO22" s="18"/>
       <c r="BP22" s="18"/>
     </row>
     <row r="23" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="21"/>
       <c r="I23" s="14"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
@@ -4339,52 +4384,56 @@
       </c>
       <c r="AY23" s="18">
         <v>7</v>
       </c>
       <c r="AZ23" s="18">
         <v>16</v>
       </c>
       <c r="BA23" s="18">
         <v>11</v>
       </c>
       <c r="BB23" s="18">
         <v>12</v>
       </c>
       <c r="BC23" s="18">
         <v>11</v>
       </c>
       <c r="BD23" s="18">
         <v>10</v>
       </c>
       <c r="BE23" s="18">
         <v>11</v>
       </c>
       <c r="BF23" s="18">
         <v>9</v>
       </c>
-      <c r="BG23" s="64"/>
-      <c r="BH23" s="64"/>
+      <c r="BG23" s="18">
+        <v>5</v>
+      </c>
+      <c r="BH23" s="18">
+        <v>11</v>
+      </c>
       <c r="BI23" s="64"/>
       <c r="BJ23" s="18"/>
       <c r="BK23" s="18"/>
       <c r="BL23" s="18"/>
       <c r="BM23" s="18"/>
       <c r="BN23" s="18"/>
       <c r="BO23" s="18"/>
       <c r="BP23" s="18"/>
     </row>
     <row r="24" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A24" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="21"/>
       <c r="I24" s="14"/>
       <c r="J24" s="21"/>
       <c r="K24" s="21"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
@@ -4501,52 +4550,56 @@
       </c>
       <c r="AY24" s="18">
         <v>43</v>
       </c>
       <c r="AZ24" s="18">
         <v>42</v>
       </c>
       <c r="BA24" s="18">
         <v>47</v>
       </c>
       <c r="BB24" s="18">
         <v>37</v>
       </c>
       <c r="BC24" s="18">
         <v>28</v>
       </c>
       <c r="BD24" s="18">
         <v>27</v>
       </c>
       <c r="BE24" s="18">
         <v>25</v>
       </c>
       <c r="BF24" s="18">
         <v>31</v>
       </c>
-      <c r="BG24" s="64"/>
-      <c r="BH24" s="64"/>
+      <c r="BG24" s="18">
+        <v>25</v>
+      </c>
+      <c r="BH24" s="18">
+        <v>27</v>
+      </c>
       <c r="BI24" s="64"/>
       <c r="BJ24" s="18"/>
       <c r="BK24" s="18"/>
       <c r="BL24" s="18"/>
       <c r="BM24" s="18"/>
       <c r="BN24" s="18"/>
       <c r="BO24" s="18"/>
       <c r="BP24" s="18"/>
     </row>
     <row r="25" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A25" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="21"/>
       <c r="I25" s="14"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
       <c r="L25" s="21"/>
       <c r="M25" s="21"/>
@@ -4663,132 +4716,136 @@
       </c>
       <c r="AY25" s="18">
         <v>13</v>
       </c>
       <c r="AZ25" s="18">
         <v>11</v>
       </c>
       <c r="BA25" s="18">
         <v>12</v>
       </c>
       <c r="BB25" s="18">
         <v>9</v>
       </c>
       <c r="BC25" s="18">
         <v>9</v>
       </c>
       <c r="BD25" s="18">
         <v>12</v>
       </c>
       <c r="BE25" s="18">
         <v>9</v>
       </c>
       <c r="BF25" s="18">
         <v>6</v>
       </c>
-      <c r="BG25" s="64"/>
-      <c r="BH25" s="64"/>
+      <c r="BG25" s="18">
+        <v>4</v>
+      </c>
+      <c r="BH25" s="18">
+        <v>3</v>
+      </c>
       <c r="BI25" s="64"/>
       <c r="BJ25" s="18"/>
       <c r="BK25" s="18"/>
       <c r="BL25" s="18"/>
       <c r="BM25" s="18"/>
       <c r="BN25" s="18"/>
       <c r="BO25" s="18"/>
       <c r="BP25" s="18"/>
     </row>
     <row r="26" spans="1:68" s="6" customFormat="1" ht="11.25">
-      <c r="A26" s="113" t="s">
+      <c r="A26" s="112" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="113"/>
-[...65 lines deleted...]
-      <c r="BP26" s="113"/>
+      <c r="B26" s="112"/>
+      <c r="C26" s="112"/>
+      <c r="D26" s="112"/>
+      <c r="E26" s="112"/>
+      <c r="F26" s="112"/>
+      <c r="G26" s="112"/>
+      <c r="H26" s="112"/>
+      <c r="I26" s="112"/>
+      <c r="J26" s="112"/>
+      <c r="K26" s="112"/>
+      <c r="L26" s="112"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="112"/>
+      <c r="O26" s="112"/>
+      <c r="P26" s="112"/>
+      <c r="Q26" s="112"/>
+      <c r="R26" s="112"/>
+      <c r="S26" s="112"/>
+      <c r="T26" s="112"/>
+      <c r="U26" s="112"/>
+      <c r="V26" s="112"/>
+      <c r="W26" s="112"/>
+      <c r="X26" s="112"/>
+      <c r="Y26" s="112"/>
+      <c r="Z26" s="112"/>
+      <c r="AA26" s="112"/>
+      <c r="AB26" s="112"/>
+      <c r="AC26" s="112"/>
+      <c r="AD26" s="112"/>
+      <c r="AE26" s="112"/>
+      <c r="AF26" s="112"/>
+      <c r="AG26" s="112"/>
+      <c r="AH26" s="112"/>
+      <c r="AI26" s="112"/>
+      <c r="AJ26" s="112"/>
+      <c r="AK26" s="112"/>
+      <c r="AL26" s="112"/>
+      <c r="AM26" s="112"/>
+      <c r="AN26" s="112"/>
+      <c r="AO26" s="112"/>
+      <c r="AP26" s="112"/>
+      <c r="AQ26" s="112"/>
+      <c r="AR26" s="112"/>
+      <c r="AS26" s="112"/>
+      <c r="AT26" s="112"/>
+      <c r="AU26" s="112"/>
+      <c r="AV26" s="112"/>
+      <c r="AW26" s="112"/>
+      <c r="AX26" s="112"/>
+      <c r="AY26" s="112"/>
+      <c r="AZ26" s="112"/>
+      <c r="BA26" s="112"/>
+      <c r="BB26" s="112"/>
+      <c r="BC26" s="112"/>
+      <c r="BD26" s="112"/>
+      <c r="BE26" s="112"/>
+      <c r="BF26" s="112"/>
+      <c r="BG26" s="112"/>
+      <c r="BH26" s="112"/>
+      <c r="BI26" s="112"/>
+      <c r="BJ26" s="112"/>
+      <c r="BK26" s="112"/>
+      <c r="BL26" s="112"/>
+      <c r="BM26" s="112"/>
+      <c r="BN26" s="112"/>
+      <c r="BO26" s="112"/>
+      <c r="BP26" s="112"/>
     </row>
     <row r="27" spans="1:68" s="70" customFormat="1" ht="11.25">
       <c r="A27" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>28</v>
       </c>
       <c r="D27" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E27" s="14" t="s">
         <v>28</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>28</v>
       </c>
       <c r="G27" s="14" t="s">
         <v>28</v>
       </c>
       <c r="H27" s="14" t="s">
         <v>28</v>
@@ -4921,52 +4978,56 @@
       </c>
       <c r="AY27" s="18">
         <v>192</v>
       </c>
       <c r="AZ27" s="62">
         <v>192</v>
       </c>
       <c r="BA27" s="62">
         <v>210</v>
       </c>
       <c r="BB27" s="62">
         <v>183</v>
       </c>
       <c r="BC27" s="62">
         <v>126</v>
       </c>
       <c r="BD27" s="62">
         <v>144</v>
       </c>
       <c r="BE27" s="18">
         <v>117</v>
       </c>
       <c r="BF27" s="18">
         <v>109</v>
       </c>
-      <c r="BG27" s="64"/>
-      <c r="BH27" s="64"/>
+      <c r="BG27" s="62">
+        <v>118</v>
+      </c>
+      <c r="BH27" s="62">
+        <v>130</v>
+      </c>
       <c r="BI27" s="64"/>
       <c r="BJ27" s="18"/>
       <c r="BK27" s="18"/>
       <c r="BL27" s="62"/>
       <c r="BM27" s="62"/>
       <c r="BN27" s="62"/>
       <c r="BO27" s="62"/>
       <c r="BP27" s="62"/>
     </row>
     <row r="28" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
@@ -5083,52 +5144,56 @@
       </c>
       <c r="AY28" s="18">
         <v>21</v>
       </c>
       <c r="AZ28" s="62">
         <v>26</v>
       </c>
       <c r="BA28" s="62">
         <v>29</v>
       </c>
       <c r="BB28" s="62">
         <v>26</v>
       </c>
       <c r="BC28" s="62">
         <v>13</v>
       </c>
       <c r="BD28" s="62">
         <v>15</v>
       </c>
       <c r="BE28" s="18">
         <v>14</v>
       </c>
       <c r="BF28" s="18">
         <v>15</v>
       </c>
-      <c r="BG28" s="64"/>
-      <c r="BH28" s="64"/>
+      <c r="BG28" s="62">
+        <v>14</v>
+      </c>
+      <c r="BH28" s="62">
+        <v>16</v>
+      </c>
       <c r="BI28" s="64"/>
       <c r="BJ28" s="18"/>
       <c r="BK28" s="18"/>
       <c r="BL28" s="62"/>
       <c r="BM28" s="62"/>
       <c r="BN28" s="62"/>
       <c r="BO28" s="62"/>
       <c r="BP28" s="62"/>
     </row>
     <row r="29" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="21"/>
       <c r="I29" s="14"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
@@ -5236,52 +5301,54 @@
       </c>
       <c r="AV29" s="64">
         <v>1</v>
       </c>
       <c r="AW29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AX29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AY29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AZ29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="BA29" s="62">
         <v>1</v>
       </c>
       <c r="BB29" s="62">
         <v>1</v>
       </c>
       <c r="BC29" s="62"/>
       <c r="BD29" s="62"/>
       <c r="BE29" s="18"/>
-      <c r="BG29" s="18"/>
-      <c r="BH29" s="64"/>
+      <c r="BG29" s="62"/>
+      <c r="BH29" s="62">
+        <v>1</v>
+      </c>
       <c r="BI29" s="18"/>
       <c r="BJ29" s="18"/>
       <c r="BK29" s="18"/>
       <c r="BL29" s="18"/>
       <c r="BM29" s="62"/>
       <c r="BN29" s="62"/>
       <c r="BO29" s="62"/>
       <c r="BP29" s="62"/>
     </row>
     <row r="30" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="21"/>
       <c r="I30" s="14"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="M30" s="21"/>
@@ -5398,52 +5465,56 @@
       </c>
       <c r="AY30" s="18">
         <v>12</v>
       </c>
       <c r="AZ30" s="62">
         <v>11</v>
       </c>
       <c r="BA30" s="62">
         <v>12</v>
       </c>
       <c r="BB30" s="62">
         <v>4</v>
       </c>
       <c r="BC30" s="62">
         <v>9</v>
       </c>
       <c r="BD30" s="62">
         <v>10</v>
       </c>
       <c r="BE30" s="18">
         <v>11</v>
       </c>
       <c r="BF30" s="18">
         <v>4</v>
       </c>
-      <c r="BG30" s="64"/>
-      <c r="BH30" s="64"/>
+      <c r="BG30" s="62">
+        <v>11</v>
+      </c>
+      <c r="BH30" s="62">
+        <v>7</v>
+      </c>
       <c r="BI30" s="64"/>
       <c r="BJ30" s="18"/>
       <c r="BK30" s="18"/>
       <c r="BL30" s="62"/>
       <c r="BM30" s="62"/>
       <c r="BN30" s="62"/>
       <c r="BO30" s="62"/>
       <c r="BP30" s="62"/>
     </row>
     <row r="31" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="21"/>
       <c r="I31" s="14"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
       <c r="M31" s="21"/>
@@ -5560,52 +5631,56 @@
       </c>
       <c r="AY31" s="18">
         <v>20</v>
       </c>
       <c r="AZ31" s="62">
         <v>19</v>
       </c>
       <c r="BA31" s="62">
         <v>19</v>
       </c>
       <c r="BB31" s="62">
         <v>25</v>
       </c>
       <c r="BC31" s="62">
         <v>20</v>
       </c>
       <c r="BD31" s="62">
         <v>13</v>
       </c>
       <c r="BE31" s="18">
         <v>10</v>
       </c>
       <c r="BF31" s="18">
         <v>17</v>
       </c>
-      <c r="BG31" s="64"/>
-      <c r="BH31" s="64"/>
+      <c r="BG31" s="62">
+        <v>11</v>
+      </c>
+      <c r="BH31" s="62">
+        <v>15</v>
+      </c>
       <c r="BI31" s="64"/>
       <c r="BJ31" s="18"/>
       <c r="BK31" s="18"/>
       <c r="BL31" s="62"/>
       <c r="BM31" s="62"/>
       <c r="BN31" s="62"/>
       <c r="BO31" s="62"/>
       <c r="BP31" s="62"/>
     </row>
     <row r="32" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A32" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="21"/>
       <c r="I32" s="14"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
@@ -5722,52 +5797,56 @@
       </c>
       <c r="AY32" s="18">
         <v>31</v>
       </c>
       <c r="AZ32" s="62">
         <v>24</v>
       </c>
       <c r="BA32" s="62">
         <v>25</v>
       </c>
       <c r="BB32" s="62">
         <v>26</v>
       </c>
       <c r="BC32" s="62">
         <v>12</v>
       </c>
       <c r="BD32" s="62">
         <v>22</v>
       </c>
       <c r="BE32" s="18">
         <v>14</v>
       </c>
       <c r="BF32" s="18">
         <v>18</v>
       </c>
-      <c r="BG32" s="64"/>
-      <c r="BH32" s="64"/>
+      <c r="BG32" s="62">
+        <v>5</v>
+      </c>
+      <c r="BH32" s="62">
+        <v>12</v>
+      </c>
       <c r="BI32" s="64"/>
       <c r="BJ32" s="18"/>
       <c r="BK32" s="18"/>
       <c r="BL32" s="62"/>
       <c r="BM32" s="62"/>
       <c r="BN32" s="62"/>
       <c r="BO32" s="62"/>
       <c r="BP32" s="62"/>
     </row>
     <row r="33" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="14"/>
       <c r="E33" s="14"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="21"/>
       <c r="I33" s="14"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
@@ -5884,52 +5963,56 @@
       </c>
       <c r="AY33" s="18">
         <v>20</v>
       </c>
       <c r="AZ33" s="62">
         <v>21</v>
       </c>
       <c r="BA33" s="62">
         <v>28</v>
       </c>
       <c r="BB33" s="62">
         <v>22</v>
       </c>
       <c r="BC33" s="62">
         <v>18</v>
       </c>
       <c r="BD33" s="62">
         <v>19</v>
       </c>
       <c r="BE33" s="18">
         <v>14</v>
       </c>
       <c r="BF33" s="18">
         <v>14</v>
       </c>
-      <c r="BG33" s="64"/>
-      <c r="BH33" s="64"/>
+      <c r="BG33" s="62">
+        <v>17</v>
+      </c>
+      <c r="BH33" s="62">
+        <v>17</v>
+      </c>
       <c r="BI33" s="64"/>
       <c r="BJ33" s="18"/>
       <c r="BK33" s="18"/>
       <c r="BL33" s="62"/>
       <c r="BM33" s="62"/>
       <c r="BN33" s="62"/>
       <c r="BO33" s="62"/>
       <c r="BP33" s="62"/>
     </row>
     <row r="34" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A34" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="14"/>
       <c r="C34" s="14"/>
       <c r="D34" s="14"/>
       <c r="E34" s="14"/>
       <c r="F34" s="14"/>
       <c r="G34" s="14"/>
       <c r="H34" s="21"/>
       <c r="I34" s="14"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
@@ -6046,52 +6129,56 @@
       </c>
       <c r="AY34" s="18">
         <v>20</v>
       </c>
       <c r="AZ34" s="62">
         <v>24</v>
       </c>
       <c r="BA34" s="62">
         <v>29</v>
       </c>
       <c r="BB34" s="62">
         <v>25</v>
       </c>
       <c r="BC34" s="62">
         <v>6</v>
       </c>
       <c r="BD34" s="62">
         <v>11</v>
       </c>
       <c r="BE34" s="18">
         <v>13</v>
       </c>
       <c r="BF34" s="18">
         <v>5</v>
       </c>
-      <c r="BG34" s="64"/>
-      <c r="BH34" s="64"/>
+      <c r="BG34" s="62">
+        <v>18</v>
+      </c>
+      <c r="BH34" s="62">
+        <v>17</v>
+      </c>
       <c r="BI34" s="64"/>
       <c r="BJ34" s="18"/>
       <c r="BK34" s="18"/>
       <c r="BL34" s="62"/>
       <c r="BM34" s="62"/>
       <c r="BN34" s="62"/>
       <c r="BO34" s="62"/>
       <c r="BP34" s="62"/>
     </row>
     <row r="35" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A35" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="14"/>
       <c r="C35" s="14"/>
       <c r="D35" s="14"/>
       <c r="E35" s="14"/>
       <c r="F35" s="14"/>
       <c r="G35" s="14"/>
       <c r="H35" s="21"/>
       <c r="I35" s="14"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
@@ -6208,52 +6295,56 @@
       </c>
       <c r="AY35" s="18">
         <v>5</v>
       </c>
       <c r="AZ35" s="62">
         <v>10</v>
       </c>
       <c r="BA35" s="62">
         <v>6</v>
       </c>
       <c r="BB35" s="62">
         <v>10</v>
       </c>
       <c r="BC35" s="62">
         <v>6</v>
       </c>
       <c r="BD35" s="62">
         <v>8</v>
       </c>
       <c r="BE35" s="18">
         <v>5</v>
       </c>
       <c r="BF35" s="18">
         <v>4</v>
       </c>
-      <c r="BG35" s="64"/>
-      <c r="BH35" s="64"/>
+      <c r="BG35" s="62">
+        <v>4</v>
+      </c>
+      <c r="BH35" s="62">
+        <v>6</v>
+      </c>
       <c r="BI35" s="64"/>
       <c r="BJ35" s="18"/>
       <c r="BK35" s="18"/>
       <c r="BL35" s="62"/>
       <c r="BM35" s="62"/>
       <c r="BN35" s="62"/>
       <c r="BO35" s="62"/>
       <c r="BP35" s="62"/>
     </row>
     <row r="36" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A36" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="14"/>
       <c r="C36" s="14"/>
       <c r="D36" s="14"/>
       <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="14"/>
@@ -6370,52 +6461,56 @@
       </c>
       <c r="AY36" s="18">
         <v>53</v>
       </c>
       <c r="AZ36" s="62">
         <v>44</v>
       </c>
       <c r="BA36" s="62">
         <v>52</v>
       </c>
       <c r="BB36" s="62">
         <v>37</v>
       </c>
       <c r="BC36" s="62">
         <v>35</v>
       </c>
       <c r="BD36" s="62">
         <v>41</v>
       </c>
       <c r="BE36" s="18">
         <v>29</v>
       </c>
       <c r="BF36" s="18">
         <v>27</v>
       </c>
-      <c r="BG36" s="63"/>
-      <c r="BH36" s="63"/>
+      <c r="BG36" s="62">
+        <v>34</v>
+      </c>
+      <c r="BH36" s="62">
+        <v>33</v>
+      </c>
       <c r="BI36" s="64"/>
       <c r="BJ36" s="18"/>
       <c r="BK36" s="18"/>
       <c r="BL36" s="62"/>
       <c r="BM36" s="62"/>
       <c r="BN36" s="62"/>
       <c r="BO36" s="62"/>
       <c r="BP36" s="62"/>
     </row>
     <row r="37" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="25"/>
       <c r="C37" s="25"/>
       <c r="D37" s="25"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="26"/>
       <c r="I37" s="25"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
@@ -6532,52 +6627,56 @@
       </c>
       <c r="AY37" s="29">
         <v>10</v>
       </c>
       <c r="AZ37" s="29">
         <v>13</v>
       </c>
       <c r="BA37" s="29">
         <v>9</v>
       </c>
       <c r="BB37" s="29">
         <v>7</v>
       </c>
       <c r="BC37" s="29">
         <v>7</v>
       </c>
       <c r="BD37" s="29">
         <v>5</v>
       </c>
       <c r="BE37" s="29">
         <v>7</v>
       </c>
       <c r="BF37" s="29">
         <v>5</v>
       </c>
-      <c r="BG37" s="68"/>
-      <c r="BH37" s="68"/>
+      <c r="BG37" s="29">
+        <v>4</v>
+      </c>
+      <c r="BH37" s="29">
+        <v>6</v>
+      </c>
       <c r="BI37" s="68"/>
       <c r="BJ37" s="29"/>
       <c r="BK37" s="29"/>
       <c r="BL37" s="29"/>
       <c r="BM37" s="29"/>
       <c r="BN37" s="29"/>
       <c r="BO37" s="29"/>
       <c r="BP37" s="29"/>
     </row>
     <row r="38" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A38" s="31"/>
       <c r="AG38" s="56"/>
       <c r="AH38" s="56"/>
       <c r="AS38" s="56"/>
       <c r="AT38" s="56"/>
       <c r="BE38" s="56"/>
       <c r="BF38" s="63"/>
     </row>
     <row r="39" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="AG39" s="56"/>
       <c r="AH39" s="56"/>
       <c r="AS39" s="56"/>
       <c r="AT39" s="56"/>
       <c r="BE39" s="56"/>
       <c r="BF39" s="23"/>
@@ -6625,51 +6724,51 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="U4:AB4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="AG4:AR4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP40"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="AZ41" sqref="AZ41"/>
+      <selection activeCell="BP27" sqref="BP27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.85546875" customWidth="1"/>
     <col min="2" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="22" width="9.140625" style="2"/>
     <col min="23" max="23" width="9" customWidth="1"/>
     <col min="25" max="25" width="8.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.140625" style="1"/>
     <col min="33" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.140625" style="5"/>
     <col min="35" max="35" width="9" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="6"/>
     <col min="37" max="37" width="8.140625" style="6" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="6"/>
     <col min="39" max="39" width="9.140625" style="1" customWidth="1"/>
     <col min="40" max="40" width="9.140625" style="6"/>
     <col min="42" max="44" width="9.140625" style="6"/>
@@ -6706,255 +6805,255 @@
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
       <c r="T1" s="6"/>
       <c r="U1" s="56"/>
       <c r="V1" s="56"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="6"/>
       <c r="Z1" s="6"/>
       <c r="AA1" s="6"/>
       <c r="AB1" s="6"/>
       <c r="AC1" s="6"/>
       <c r="AD1" s="6"/>
       <c r="AE1" s="6"/>
       <c r="AF1" s="6"/>
       <c r="AG1" s="56"/>
       <c r="AH1" s="56"/>
       <c r="AI1" s="6"/>
       <c r="AM1" s="6"/>
     </row>
     <row r="2" spans="1:68" ht="14.25" customHeight="1">
-      <c r="A2" s="110" t="s">
+      <c r="A2" s="109" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="110"/>
-[...65 lines deleted...]
-      <c r="BP2" s="110"/>
+      <c r="B2" s="109"/>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="109"/>
+      <c r="G2" s="109"/>
+      <c r="H2" s="109"/>
+      <c r="I2" s="109"/>
+      <c r="J2" s="109"/>
+      <c r="K2" s="109"/>
+      <c r="L2" s="109"/>
+      <c r="M2" s="109"/>
+      <c r="N2" s="109"/>
+      <c r="O2" s="109"/>
+      <c r="P2" s="109"/>
+      <c r="Q2" s="109"/>
+      <c r="R2" s="109"/>
+      <c r="S2" s="109"/>
+      <c r="T2" s="109"/>
+      <c r="U2" s="109"/>
+      <c r="V2" s="109"/>
+      <c r="W2" s="109"/>
+      <c r="X2" s="109"/>
+      <c r="Y2" s="109"/>
+      <c r="Z2" s="109"/>
+      <c r="AA2" s="109"/>
+      <c r="AB2" s="109"/>
+      <c r="AC2" s="109"/>
+      <c r="AD2" s="109"/>
+      <c r="AE2" s="109"/>
+      <c r="AF2" s="109"/>
+      <c r="AG2" s="109"/>
+      <c r="AH2" s="109"/>
+      <c r="AI2" s="109"/>
+      <c r="AJ2" s="109"/>
+      <c r="AK2" s="109"/>
+      <c r="AL2" s="109"/>
+      <c r="AM2" s="109"/>
+      <c r="AN2" s="109"/>
+      <c r="AO2" s="109"/>
+      <c r="AP2" s="109"/>
+      <c r="AQ2" s="109"/>
+      <c r="AR2" s="109"/>
+      <c r="AS2" s="109"/>
+      <c r="AT2" s="109"/>
+      <c r="AU2" s="109"/>
+      <c r="AV2" s="109"/>
+      <c r="AW2" s="109"/>
+      <c r="AX2" s="109"/>
+      <c r="AY2" s="109"/>
+      <c r="AZ2" s="109"/>
+      <c r="BA2" s="109"/>
+      <c r="BB2" s="109"/>
+      <c r="BC2" s="109"/>
+      <c r="BD2" s="109"/>
+      <c r="BE2" s="109"/>
+      <c r="BF2" s="109"/>
+      <c r="BG2" s="109"/>
+      <c r="BH2" s="109"/>
+      <c r="BI2" s="109"/>
+      <c r="BJ2" s="109"/>
+      <c r="BK2" s="109"/>
+      <c r="BL2" s="109"/>
+      <c r="BM2" s="109"/>
+      <c r="BN2" s="109"/>
+      <c r="BO2" s="109"/>
+      <c r="BP2" s="109"/>
     </row>
     <row r="3" spans="1:68">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="34"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="34"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="34"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="35"/>
       <c r="T3" s="8"/>
       <c r="U3" s="56"/>
       <c r="V3" s="36"/>
       <c r="W3" s="36"/>
       <c r="X3" s="36"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="6"/>
       <c r="AC3" s="37"/>
-      <c r="AD3" s="109"/>
-[...13 lines deleted...]
-      <c r="AR3" s="109"/>
+      <c r="AD3" s="106"/>
+      <c r="AE3" s="106"/>
+      <c r="AF3" s="106"/>
+      <c r="AG3" s="106"/>
+      <c r="AH3" s="106"/>
+      <c r="AI3" s="106"/>
+      <c r="AJ3" s="106"/>
+      <c r="AK3" s="106"/>
+      <c r="AL3" s="106"/>
+      <c r="AM3" s="106"/>
+      <c r="AN3" s="106"/>
+      <c r="AO3" s="106"/>
+      <c r="AP3" s="106"/>
+      <c r="AQ3" s="106"/>
+      <c r="AR3" s="106"/>
       <c r="AS3" s="6"/>
       <c r="AT3" s="6"/>
       <c r="BD3"/>
       <c r="BE3" s="6"/>
       <c r="BF3" s="6"/>
       <c r="BP3"/>
     </row>
     <row r="4" spans="1:68">
-      <c r="A4" s="126"/>
-      <c r="B4" s="128">
+      <c r="A4" s="123"/>
+      <c r="B4" s="125">
         <v>2021</v>
       </c>
-      <c r="C4" s="129"/>
-[...10 lines deleted...]
-      <c r="N4" s="130">
+      <c r="C4" s="126"/>
+      <c r="D4" s="126"/>
+      <c r="E4" s="126"/>
+      <c r="F4" s="126"/>
+      <c r="G4" s="126"/>
+      <c r="H4" s="126"/>
+      <c r="I4" s="126"/>
+      <c r="J4" s="126"/>
+      <c r="K4" s="126"/>
+      <c r="L4" s="126"/>
+      <c r="M4" s="126"/>
+      <c r="N4" s="127">
         <v>2022</v>
       </c>
-      <c r="O4" s="130"/>
-[...5 lines deleted...]
-      <c r="U4" s="116">
+      <c r="O4" s="127"/>
+      <c r="P4" s="127"/>
+      <c r="Q4" s="127"/>
+      <c r="R4" s="127"/>
+      <c r="S4" s="127"/>
+      <c r="T4" s="127"/>
+      <c r="U4" s="113">
         <v>2023</v>
       </c>
-      <c r="V4" s="117"/>
-[...6 lines deleted...]
-      <c r="AC4" s="117"/>
+      <c r="V4" s="114"/>
+      <c r="W4" s="114"/>
+      <c r="X4" s="114"/>
+      <c r="Y4" s="114"/>
+      <c r="Z4" s="114"/>
+      <c r="AA4" s="114"/>
+      <c r="AB4" s="114"/>
+      <c r="AC4" s="114"/>
       <c r="AD4" s="8"/>
       <c r="AE4" s="6"/>
       <c r="AF4" s="6"/>
-      <c r="AG4" s="114">
+      <c r="AG4" s="107">
         <v>2024</v>
       </c>
-      <c r="AH4" s="115"/>
-[...10 lines deleted...]
-      <c r="AS4" s="114">
+      <c r="AH4" s="108"/>
+      <c r="AI4" s="108"/>
+      <c r="AJ4" s="108"/>
+      <c r="AK4" s="108"/>
+      <c r="AL4" s="108"/>
+      <c r="AM4" s="108"/>
+      <c r="AN4" s="108"/>
+      <c r="AO4" s="108"/>
+      <c r="AP4" s="108"/>
+      <c r="AQ4" s="108"/>
+      <c r="AR4" s="119"/>
+      <c r="AS4" s="107">
         <v>2025</v>
       </c>
-      <c r="AT4" s="115"/>
-[...10 lines deleted...]
-      <c r="BE4" s="114">
+      <c r="AT4" s="108"/>
+      <c r="AU4" s="108"/>
+      <c r="AV4" s="108"/>
+      <c r="AW4" s="108"/>
+      <c r="AX4" s="108"/>
+      <c r="AY4" s="108"/>
+      <c r="AZ4" s="108"/>
+      <c r="BA4" s="108"/>
+      <c r="BB4" s="108"/>
+      <c r="BC4" s="108"/>
+      <c r="BD4" s="119"/>
+      <c r="BE4" s="107">
         <v>2026</v>
       </c>
-      <c r="BF4" s="115"/>
-[...9 lines deleted...]
-      <c r="BP4" s="125"/>
+      <c r="BF4" s="108"/>
+      <c r="BG4" s="108"/>
+      <c r="BH4" s="108"/>
+      <c r="BI4" s="108"/>
+      <c r="BJ4" s="108"/>
+      <c r="BK4" s="108"/>
+      <c r="BL4" s="108"/>
+      <c r="BM4" s="108"/>
+      <c r="BN4" s="108"/>
+      <c r="BO4" s="108"/>
+      <c r="BP4" s="119"/>
     </row>
     <row r="5" spans="1:68" ht="27" customHeight="1">
-      <c r="A5" s="127"/>
+      <c r="A5" s="124"/>
       <c r="B5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="39" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="39" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="39" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="40" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="40" t="s">
@@ -7114,120 +7213,120 @@
         <v>11</v>
       </c>
       <c r="BJ5" s="40" t="s">
         <v>12</v>
       </c>
       <c r="BK5" s="38" t="s">
         <v>13</v>
       </c>
       <c r="BL5" s="38" t="s">
         <v>14</v>
       </c>
       <c r="BM5" s="38" t="s">
         <v>15</v>
       </c>
       <c r="BN5" s="38" t="s">
         <v>21</v>
       </c>
       <c r="BO5" s="38" t="s">
         <v>22</v>
       </c>
       <c r="BP5" s="38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:68" s="6" customFormat="1" ht="11.25">
-      <c r="A6" s="122" t="s">
+      <c r="A6" s="120" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="122"/>
-[...65 lines deleted...]
-      <c r="BP6" s="122"/>
+      <c r="B6" s="120"/>
+      <c r="C6" s="120"/>
+      <c r="D6" s="120"/>
+      <c r="E6" s="120"/>
+      <c r="F6" s="120"/>
+      <c r="G6" s="120"/>
+      <c r="H6" s="120"/>
+      <c r="I6" s="120"/>
+      <c r="J6" s="120"/>
+      <c r="K6" s="120"/>
+      <c r="L6" s="120"/>
+      <c r="M6" s="120"/>
+      <c r="N6" s="120"/>
+      <c r="O6" s="120"/>
+      <c r="P6" s="120"/>
+      <c r="Q6" s="120"/>
+      <c r="R6" s="120"/>
+      <c r="S6" s="120"/>
+      <c r="T6" s="120"/>
+      <c r="U6" s="120"/>
+      <c r="V6" s="120"/>
+      <c r="W6" s="120"/>
+      <c r="X6" s="120"/>
+      <c r="Y6" s="120"/>
+      <c r="Z6" s="120"/>
+      <c r="AA6" s="120"/>
+      <c r="AB6" s="120"/>
+      <c r="AC6" s="120"/>
+      <c r="AD6" s="120"/>
+      <c r="AE6" s="120"/>
+      <c r="AF6" s="120"/>
+      <c r="AG6" s="120"/>
+      <c r="AH6" s="120"/>
+      <c r="AI6" s="120"/>
+      <c r="AJ6" s="120"/>
+      <c r="AK6" s="120"/>
+      <c r="AL6" s="120"/>
+      <c r="AM6" s="120"/>
+      <c r="AN6" s="120"/>
+      <c r="AO6" s="120"/>
+      <c r="AP6" s="120"/>
+      <c r="AQ6" s="120"/>
+      <c r="AR6" s="120"/>
+      <c r="AS6" s="120"/>
+      <c r="AT6" s="120"/>
+      <c r="AU6" s="120"/>
+      <c r="AV6" s="120"/>
+      <c r="AW6" s="120"/>
+      <c r="AX6" s="120"/>
+      <c r="AY6" s="120"/>
+      <c r="AZ6" s="120"/>
+      <c r="BA6" s="120"/>
+      <c r="BB6" s="120"/>
+      <c r="BC6" s="120"/>
+      <c r="BD6" s="120"/>
+      <c r="BE6" s="120"/>
+      <c r="BF6" s="120"/>
+      <c r="BG6" s="120"/>
+      <c r="BH6" s="120"/>
+      <c r="BI6" s="120"/>
+      <c r="BJ6" s="120"/>
+      <c r="BK6" s="120"/>
+      <c r="BL6" s="120"/>
+      <c r="BM6" s="120"/>
+      <c r="BN6" s="120"/>
+      <c r="BO6" s="120"/>
+      <c r="BP6" s="120"/>
     </row>
     <row r="7" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="43" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="43" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="43" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="43" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="43" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="43" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="43" t="s">
         <v>28</v>
@@ -7300,51 +7399,51 @@
       </c>
       <c r="AE7" s="46">
         <v>6.2</v>
       </c>
       <c r="AF7" s="46">
         <v>6.19</v>
       </c>
       <c r="AG7" s="46">
         <v>5.46</v>
       </c>
       <c r="AH7" s="46">
         <v>5.25</v>
       </c>
       <c r="AI7" s="46">
         <v>5.25</v>
       </c>
       <c r="AJ7" s="46">
         <v>5.47</v>
       </c>
       <c r="AK7" s="46">
         <v>5.33</v>
       </c>
       <c r="AL7" s="46">
         <v>5.55</v>
       </c>
-      <c r="AM7" s="89">
+      <c r="AM7" s="46">
         <v>5.85</v>
       </c>
       <c r="AN7" s="46">
         <v>6.06</v>
       </c>
       <c r="AO7" s="45">
         <v>6.02</v>
       </c>
       <c r="AP7" s="46">
         <v>6.05</v>
       </c>
       <c r="AQ7" s="46">
         <v>6.08</v>
       </c>
       <c r="AR7" s="46">
         <v>6.02</v>
       </c>
       <c r="AS7" s="46">
         <v>3.83</v>
       </c>
       <c r="AT7" s="46">
         <v>4.6399999999999997</v>
       </c>
       <c r="AU7" s="46">
         <v>4.63</v>
@@ -7360,52 +7459,56 @@
       </c>
       <c r="AY7" s="46">
         <v>5.21</v>
       </c>
       <c r="AZ7" s="46">
         <v>5.45</v>
       </c>
       <c r="BA7" s="46">
         <v>5.63</v>
       </c>
       <c r="BB7" s="46">
         <v>5.69</v>
       </c>
       <c r="BC7" s="46">
         <v>5.61</v>
       </c>
       <c r="BD7" s="46">
         <v>5.55</v>
       </c>
       <c r="BE7" s="46">
         <v>3.89</v>
       </c>
       <c r="BF7" s="46">
         <v>4.29</v>
       </c>
-      <c r="BG7" s="46"/>
-      <c r="BH7" s="46"/>
+      <c r="BG7" s="46">
+        <v>4.32</v>
+      </c>
+      <c r="BH7" s="46">
+        <v>4.3600000000000003</v>
+      </c>
       <c r="BI7" s="46"/>
       <c r="BJ7" s="46"/>
       <c r="BK7" s="46"/>
       <c r="BL7" s="46"/>
       <c r="BM7" s="46"/>
       <c r="BN7" s="46"/>
       <c r="BO7" s="46"/>
       <c r="BP7" s="46"/>
     </row>
     <row r="8" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="43"/>
       <c r="C8" s="43"/>
       <c r="D8" s="43"/>
       <c r="E8" s="43"/>
       <c r="F8" s="43"/>
       <c r="G8" s="43"/>
       <c r="H8" s="47"/>
       <c r="I8" s="43"/>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="48"/>
@@ -7462,51 +7565,51 @@
       </c>
       <c r="AE8" s="46">
         <v>6.62</v>
       </c>
       <c r="AF8" s="46">
         <v>6.57</v>
       </c>
       <c r="AG8" s="46">
         <v>4.76</v>
       </c>
       <c r="AH8" s="46">
         <v>5.2</v>
       </c>
       <c r="AI8" s="46">
         <v>5.53</v>
       </c>
       <c r="AJ8" s="46">
         <v>6.13</v>
       </c>
       <c r="AK8" s="46">
         <v>5.93</v>
       </c>
       <c r="AL8" s="46">
         <v>6.37</v>
       </c>
-      <c r="AM8" s="89">
+      <c r="AM8" s="46">
         <v>6.71</v>
       </c>
       <c r="AN8" s="46">
         <v>6.98</v>
       </c>
       <c r="AO8" s="45">
         <v>6.87</v>
       </c>
       <c r="AP8" s="46">
         <v>6.92</v>
       </c>
       <c r="AQ8" s="46">
         <v>6.92</v>
       </c>
       <c r="AR8" s="46">
         <v>6.78</v>
       </c>
       <c r="AS8" s="46">
         <v>3.77</v>
       </c>
       <c r="AT8" s="46">
         <v>5.1100000000000003</v>
       </c>
       <c r="AU8" s="46">
         <v>5.23</v>
@@ -7522,52 +7625,56 @@
       </c>
       <c r="AY8" s="46">
         <v>6.01</v>
       </c>
       <c r="AZ8" s="46">
         <v>6.27</v>
       </c>
       <c r="BA8" s="46">
         <v>6.41</v>
       </c>
       <c r="BB8" s="46">
         <v>6.46</v>
       </c>
       <c r="BC8" s="46">
         <v>6.39</v>
       </c>
       <c r="BD8" s="46">
         <v>6.27</v>
       </c>
       <c r="BE8" s="46">
         <v>3.4</v>
       </c>
       <c r="BF8" s="46">
         <v>4.33</v>
       </c>
-      <c r="BG8" s="46"/>
-      <c r="BH8" s="46"/>
+      <c r="BG8" s="46">
+        <v>4.68</v>
+      </c>
+      <c r="BH8" s="46">
+        <v>4.68</v>
+      </c>
       <c r="BI8" s="46"/>
       <c r="BJ8" s="46"/>
       <c r="BK8" s="46"/>
       <c r="BL8" s="46"/>
       <c r="BM8" s="46"/>
       <c r="BN8" s="46"/>
       <c r="BO8" s="46"/>
       <c r="BP8" s="46"/>
     </row>
     <row r="9" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
       <c r="F9" s="43"/>
       <c r="G9" s="43"/>
       <c r="H9" s="47"/>
       <c r="I9" s="43"/>
       <c r="J9" s="47"/>
       <c r="K9" s="47"/>
       <c r="L9" s="47"/>
       <c r="M9" s="48"/>
@@ -7624,51 +7731,51 @@
       </c>
       <c r="AE9" s="46">
         <v>5.32</v>
       </c>
       <c r="AF9" s="46">
         <v>5.19</v>
       </c>
       <c r="AG9" s="46">
         <v>4.6100000000000003</v>
       </c>
       <c r="AH9" s="46">
         <v>5.54</v>
       </c>
       <c r="AI9" s="46">
         <v>4.9400000000000004</v>
       </c>
       <c r="AJ9" s="46">
         <v>5.09</v>
       </c>
       <c r="AK9" s="46">
         <v>4.91</v>
       </c>
       <c r="AL9" s="46">
         <v>5.07</v>
       </c>
-      <c r="AM9" s="89">
+      <c r="AM9" s="46">
         <v>5.38</v>
       </c>
       <c r="AN9" s="46">
         <v>5.47</v>
       </c>
       <c r="AO9" s="45">
         <v>5.31</v>
       </c>
       <c r="AP9" s="46">
         <v>5.31</v>
       </c>
       <c r="AQ9" s="46">
         <v>5.33</v>
       </c>
       <c r="AR9" s="46">
         <v>5.46</v>
       </c>
       <c r="AS9" s="46">
         <v>3.48</v>
       </c>
       <c r="AT9" s="46">
         <v>5.0599999999999996</v>
       </c>
       <c r="AU9" s="46">
         <v>4.91</v>
@@ -7684,52 +7791,56 @@
       </c>
       <c r="AY9" s="46">
         <v>5.56</v>
       </c>
       <c r="AZ9" s="46">
         <v>5.89</v>
       </c>
       <c r="BA9" s="46">
         <v>5.86</v>
       </c>
       <c r="BB9" s="46">
         <v>5.88</v>
       </c>
       <c r="BC9" s="46">
         <v>5.64</v>
       </c>
       <c r="BD9" s="46">
         <v>5.45</v>
       </c>
       <c r="BE9" s="46">
         <v>5.0599999999999996</v>
       </c>
       <c r="BF9" s="46">
         <v>5.53</v>
       </c>
-      <c r="BG9" s="46"/>
-      <c r="BH9" s="46"/>
+      <c r="BG9" s="46">
+        <v>5.62</v>
+      </c>
+      <c r="BH9" s="46">
+        <v>5.22</v>
+      </c>
       <c r="BI9" s="46"/>
       <c r="BJ9" s="46"/>
       <c r="BK9" s="46"/>
       <c r="BL9" s="46"/>
       <c r="BM9" s="46"/>
       <c r="BN9" s="46"/>
       <c r="BO9" s="46"/>
       <c r="BP9" s="46"/>
     </row>
     <row r="10" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="43"/>
       <c r="C10" s="43"/>
       <c r="D10" s="43"/>
       <c r="E10" s="43"/>
       <c r="F10" s="43"/>
       <c r="G10" s="43"/>
       <c r="H10" s="47"/>
       <c r="I10" s="43"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="48"/>
@@ -7786,51 +7897,51 @@
       </c>
       <c r="AE10" s="46">
         <v>5.44</v>
       </c>
       <c r="AF10" s="46">
         <v>5.42</v>
       </c>
       <c r="AG10" s="46">
         <v>4.93</v>
       </c>
       <c r="AH10" s="46">
         <v>4.07</v>
       </c>
       <c r="AI10" s="46">
         <v>4.12</v>
       </c>
       <c r="AJ10" s="46">
         <v>3.93</v>
       </c>
       <c r="AK10" s="46">
         <v>3.79</v>
       </c>
       <c r="AL10" s="46">
         <v>3.9</v>
       </c>
-      <c r="AM10" s="89">
+      <c r="AM10" s="46">
         <v>4.24</v>
       </c>
       <c r="AN10" s="46">
         <v>4.62</v>
       </c>
       <c r="AO10" s="45">
         <v>4.49</v>
       </c>
       <c r="AP10" s="46">
         <v>4.6399999999999997</v>
       </c>
       <c r="AQ10" s="46">
         <v>4.59</v>
       </c>
       <c r="AR10" s="46">
         <v>4.62</v>
       </c>
       <c r="AS10" s="46">
         <v>4.49</v>
       </c>
       <c r="AT10" s="46">
         <v>5.0599999999999996</v>
       </c>
       <c r="AU10" s="46">
         <v>4.49</v>
@@ -7846,52 +7957,56 @@
       </c>
       <c r="AY10" s="46">
         <v>4.49</v>
       </c>
       <c r="AZ10" s="46">
         <v>4.4000000000000004</v>
       </c>
       <c r="BA10" s="46">
         <v>4.3899999999999997</v>
       </c>
       <c r="BB10" s="46">
         <v>4.08</v>
       </c>
       <c r="BC10" s="46">
         <v>4</v>
       </c>
       <c r="BD10" s="46">
         <v>3.95</v>
       </c>
       <c r="BE10" s="46">
         <v>3.89</v>
       </c>
       <c r="BF10" s="46">
         <v>2.78</v>
       </c>
-      <c r="BG10" s="46"/>
-      <c r="BH10" s="46"/>
+      <c r="BG10" s="46">
+        <v>3.17</v>
+      </c>
+      <c r="BH10" s="46">
+        <v>3.02</v>
+      </c>
       <c r="BI10" s="46"/>
       <c r="BJ10" s="46"/>
       <c r="BK10" s="46"/>
       <c r="BL10" s="46"/>
       <c r="BM10" s="46"/>
       <c r="BN10" s="46"/>
       <c r="BO10" s="46"/>
       <c r="BP10" s="46"/>
     </row>
     <row r="11" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="43"/>
       <c r="C11" s="43"/>
       <c r="D11" s="43"/>
       <c r="E11" s="43"/>
       <c r="F11" s="43"/>
       <c r="G11" s="43"/>
       <c r="H11" s="47"/>
       <c r="I11" s="43"/>
       <c r="J11" s="47"/>
       <c r="K11" s="47"/>
       <c r="L11" s="47"/>
       <c r="M11" s="48"/>
@@ -7948,51 +8063,51 @@
       </c>
       <c r="AE11" s="46">
         <v>5.28</v>
       </c>
       <c r="AF11" s="46">
         <v>5.24</v>
       </c>
       <c r="AG11" s="46">
         <v>4.95</v>
       </c>
       <c r="AH11" s="46">
         <v>4.95</v>
       </c>
       <c r="AI11" s="46">
         <v>4.5599999999999996</v>
       </c>
       <c r="AJ11" s="46">
         <v>4.25</v>
       </c>
       <c r="AK11" s="46">
         <v>4.03</v>
       </c>
       <c r="AL11" s="46">
         <v>4.6100000000000003</v>
       </c>
-      <c r="AM11" s="89">
+      <c r="AM11" s="46">
         <v>4.54</v>
       </c>
       <c r="AN11" s="46">
         <v>4.87</v>
       </c>
       <c r="AO11" s="45">
         <v>4.83</v>
       </c>
       <c r="AP11" s="46">
         <v>4.78</v>
       </c>
       <c r="AQ11" s="46">
         <v>4.84</v>
       </c>
       <c r="AR11" s="46">
         <v>4.82</v>
       </c>
       <c r="AS11" s="46">
         <v>4.22</v>
       </c>
       <c r="AT11" s="46">
         <v>3.93</v>
       </c>
       <c r="AU11" s="46">
         <v>3.91</v>
@@ -8008,52 +8123,56 @@
       </c>
       <c r="AY11" s="46">
         <v>3.96</v>
       </c>
       <c r="AZ11" s="46">
         <v>4.22</v>
       </c>
       <c r="BA11" s="46">
         <v>4.24</v>
       </c>
       <c r="BB11" s="46">
         <v>4.43</v>
       </c>
       <c r="BC11" s="46">
         <v>4.43</v>
       </c>
       <c r="BD11" s="46">
         <v>4.3499999999999996</v>
       </c>
       <c r="BE11" s="46">
         <v>2.31</v>
       </c>
       <c r="BF11" s="46">
         <v>3.39</v>
       </c>
-      <c r="BG11" s="46"/>
-      <c r="BH11" s="46"/>
+      <c r="BG11" s="46">
+        <v>3.19</v>
+      </c>
+      <c r="BH11" s="46">
+        <v>3.33</v>
+      </c>
       <c r="BI11" s="46"/>
       <c r="BJ11" s="46"/>
       <c r="BK11" s="46"/>
       <c r="BL11" s="46"/>
       <c r="BM11" s="46"/>
       <c r="BN11" s="46"/>
       <c r="BO11" s="46"/>
       <c r="BP11" s="46"/>
     </row>
     <row r="12" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="43"/>
       <c r="C12" s="43"/>
       <c r="D12" s="43"/>
       <c r="E12" s="43"/>
       <c r="F12" s="43"/>
       <c r="G12" s="43"/>
       <c r="H12" s="47"/>
       <c r="I12" s="43"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="48"/>
@@ -8110,51 +8229,51 @@
       </c>
       <c r="AE12" s="46">
         <v>5.5</v>
       </c>
       <c r="AF12" s="46">
         <v>5.67</v>
       </c>
       <c r="AG12" s="46">
         <v>7.11</v>
       </c>
       <c r="AH12" s="46">
         <v>5.21</v>
       </c>
       <c r="AI12" s="46">
         <v>4.76</v>
       </c>
       <c r="AJ12" s="46">
         <v>4.51</v>
       </c>
       <c r="AK12" s="46">
         <v>4.57</v>
       </c>
       <c r="AL12" s="46">
         <v>4.67</v>
       </c>
-      <c r="AM12" s="89">
+      <c r="AM12" s="46">
         <v>4.66</v>
       </c>
       <c r="AN12" s="46">
         <v>4.8</v>
       </c>
       <c r="AO12" s="45">
         <v>4.8099999999999996</v>
       </c>
       <c r="AP12" s="46">
         <v>4.93</v>
       </c>
       <c r="AQ12" s="46">
         <v>5.0199999999999996</v>
       </c>
       <c r="AR12" s="46">
         <v>4.8899999999999997</v>
       </c>
       <c r="AS12" s="46">
         <v>3.3</v>
       </c>
       <c r="AT12" s="46">
         <v>4.6900000000000004</v>
       </c>
       <c r="AU12" s="46">
         <v>4.51</v>
@@ -8170,52 +8289,56 @@
       </c>
       <c r="AY12" s="46">
         <v>4.6900000000000004</v>
       </c>
       <c r="AZ12" s="46">
         <v>4.8</v>
       </c>
       <c r="BA12" s="46">
         <v>4.9400000000000004</v>
       </c>
       <c r="BB12" s="46">
         <v>5.05</v>
       </c>
       <c r="BC12" s="46">
         <v>4.8600000000000003</v>
       </c>
       <c r="BD12" s="46">
         <v>4.88</v>
       </c>
       <c r="BE12" s="46">
         <v>3.31</v>
       </c>
       <c r="BF12" s="46">
         <v>3.98</v>
       </c>
-      <c r="BG12" s="46"/>
-      <c r="BH12" s="46"/>
+      <c r="BG12" s="46">
+        <v>3.02</v>
+      </c>
+      <c r="BH12" s="46">
+        <v>3</v>
+      </c>
       <c r="BI12" s="46"/>
       <c r="BJ12" s="46"/>
       <c r="BK12" s="46"/>
       <c r="BL12" s="46"/>
       <c r="BM12" s="46"/>
       <c r="BN12" s="46"/>
       <c r="BO12" s="46"/>
       <c r="BP12" s="46"/>
     </row>
     <row r="13" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="43"/>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
       <c r="E13" s="43"/>
       <c r="F13" s="43"/>
       <c r="G13" s="43"/>
       <c r="H13" s="47"/>
       <c r="I13" s="43"/>
       <c r="J13" s="47"/>
       <c r="K13" s="47"/>
       <c r="L13" s="47"/>
       <c r="M13" s="48"/>
@@ -8272,51 +8395,51 @@
       </c>
       <c r="AE13" s="46">
         <v>5.35</v>
       </c>
       <c r="AF13" s="46">
         <v>5.38</v>
       </c>
       <c r="AG13" s="46">
         <v>6.65</v>
       </c>
       <c r="AH13" s="46">
         <v>7.29</v>
       </c>
       <c r="AI13" s="46">
         <v>6.75</v>
       </c>
       <c r="AJ13" s="46">
         <v>6.35</v>
       </c>
       <c r="AK13" s="46">
         <v>6</v>
       </c>
       <c r="AL13" s="46">
         <v>5.99</v>
       </c>
-      <c r="AM13" s="89">
+      <c r="AM13" s="46">
         <v>6.28</v>
       </c>
       <c r="AN13" s="46">
         <v>6.53</v>
       </c>
       <c r="AO13" s="45">
         <v>6.59</v>
       </c>
       <c r="AP13" s="46">
         <v>6.39</v>
       </c>
       <c r="AQ13" s="46">
         <v>6.31</v>
       </c>
       <c r="AR13" s="46">
         <v>6.29</v>
       </c>
       <c r="AS13" s="46">
         <v>5.38</v>
       </c>
       <c r="AT13" s="46">
         <v>4.76</v>
       </c>
       <c r="AU13" s="46">
         <v>4.1900000000000004</v>
@@ -8332,52 +8455,56 @@
       </c>
       <c r="AY13" s="46">
         <v>4.6900000000000004</v>
       </c>
       <c r="AZ13" s="46">
         <v>4.8499999999999996</v>
       </c>
       <c r="BA13" s="46">
         <v>5.23</v>
       </c>
       <c r="BB13" s="46">
         <v>5.33</v>
       </c>
       <c r="BC13" s="46">
         <v>5.32</v>
       </c>
       <c r="BD13" s="46">
         <v>5.32</v>
       </c>
       <c r="BE13" s="46">
         <v>4.16</v>
       </c>
       <c r="BF13" s="46">
         <v>4.3600000000000003</v>
       </c>
-      <c r="BG13" s="46"/>
-      <c r="BH13" s="46"/>
+      <c r="BG13" s="46">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="BH13" s="46">
+        <v>4.7</v>
+      </c>
       <c r="BI13" s="46"/>
       <c r="BJ13" s="46"/>
       <c r="BK13" s="46"/>
       <c r="BL13" s="46"/>
       <c r="BM13" s="46"/>
       <c r="BN13" s="46"/>
       <c r="BO13" s="46"/>
       <c r="BP13" s="46"/>
     </row>
     <row r="14" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="43"/>
       <c r="C14" s="43"/>
       <c r="D14" s="43"/>
       <c r="E14" s="43"/>
       <c r="F14" s="43"/>
       <c r="G14" s="43"/>
       <c r="H14" s="47"/>
       <c r="I14" s="43"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="48"/>
@@ -8434,51 +8561,51 @@
       </c>
       <c r="AE14" s="46">
         <v>5.5</v>
       </c>
       <c r="AF14" s="46">
         <v>5.43</v>
       </c>
       <c r="AG14" s="46">
         <v>7.12</v>
       </c>
       <c r="AH14" s="46">
         <v>5.28</v>
       </c>
       <c r="AI14" s="46">
         <v>4.33</v>
       </c>
       <c r="AJ14" s="46">
         <v>4.7</v>
       </c>
       <c r="AK14" s="46">
         <v>4.54</v>
       </c>
       <c r="AL14" s="46">
         <v>4.5599999999999996</v>
       </c>
-      <c r="AM14" s="89">
+      <c r="AM14" s="46">
         <v>5.25</v>
       </c>
       <c r="AN14" s="46">
         <v>5.19</v>
       </c>
       <c r="AO14" s="45">
         <v>5.33</v>
       </c>
       <c r="AP14" s="46">
         <v>5.47</v>
       </c>
       <c r="AQ14" s="46">
         <v>5.56</v>
       </c>
       <c r="AR14" s="46">
         <v>5.45</v>
       </c>
       <c r="AS14" s="46">
         <v>2.86</v>
       </c>
       <c r="AT14" s="46">
         <v>3.46</v>
       </c>
       <c r="AU14" s="46">
         <v>3.64</v>
@@ -8494,52 +8621,56 @@
       </c>
       <c r="AY14" s="46">
         <v>4.0599999999999996</v>
       </c>
       <c r="AZ14" s="46">
         <v>4.42</v>
       </c>
       <c r="BA14" s="46">
         <v>4.87</v>
       </c>
       <c r="BB14" s="46">
         <v>5.0999999999999996</v>
       </c>
       <c r="BC14" s="46">
         <v>4.8</v>
       </c>
       <c r="BD14" s="46">
         <v>4.66</v>
       </c>
       <c r="BE14" s="46">
         <v>3.78</v>
       </c>
       <c r="BF14" s="46">
         <v>2.75</v>
       </c>
-      <c r="BG14" s="46"/>
-      <c r="BH14" s="46"/>
+      <c r="BG14" s="46">
+        <v>3.61</v>
+      </c>
+      <c r="BH14" s="46">
+        <v>3.99</v>
+      </c>
       <c r="BI14" s="46"/>
       <c r="BJ14" s="46"/>
       <c r="BK14" s="46"/>
       <c r="BL14" s="46"/>
       <c r="BM14" s="46"/>
       <c r="BN14" s="46"/>
       <c r="BO14" s="46"/>
       <c r="BP14" s="46"/>
     </row>
     <row r="15" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="43"/>
       <c r="C15" s="43"/>
       <c r="D15" s="43"/>
       <c r="E15" s="43"/>
       <c r="F15" s="43"/>
       <c r="G15" s="43"/>
       <c r="H15" s="43"/>
       <c r="I15" s="43"/>
       <c r="J15" s="43"/>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="43"/>
@@ -8596,51 +8727,51 @@
       </c>
       <c r="AE15" s="46">
         <v>6.69</v>
       </c>
       <c r="AF15" s="46">
         <v>6.63</v>
       </c>
       <c r="AG15" s="46">
         <v>4.79</v>
       </c>
       <c r="AH15" s="46">
         <v>5.56</v>
       </c>
       <c r="AI15" s="46">
         <v>5.18</v>
       </c>
       <c r="AJ15" s="46">
         <v>6.11</v>
       </c>
       <c r="AK15" s="46">
         <v>5.77</v>
       </c>
       <c r="AL15" s="46">
         <v>5.84</v>
       </c>
-      <c r="AM15" s="89">
+      <c r="AM15" s="46">
         <v>6.08</v>
       </c>
       <c r="AN15" s="46">
         <v>6.1</v>
       </c>
       <c r="AO15" s="45">
         <v>6.08</v>
       </c>
       <c r="AP15" s="46">
         <v>6.01</v>
       </c>
       <c r="AQ15" s="46">
         <v>6.25</v>
       </c>
       <c r="AR15" s="46">
         <v>6.43</v>
       </c>
       <c r="AS15" s="46">
         <v>2.4300000000000002</v>
       </c>
       <c r="AT15" s="46">
         <v>3.69</v>
       </c>
       <c r="AU15" s="46">
         <v>4.3099999999999996</v>
@@ -8656,52 +8787,56 @@
       </c>
       <c r="AY15" s="46">
         <v>4.76</v>
       </c>
       <c r="AZ15" s="46">
         <v>5.17</v>
       </c>
       <c r="BA15" s="46">
         <v>5.19</v>
       </c>
       <c r="BB15" s="46">
         <v>5.34</v>
       </c>
       <c r="BC15" s="46">
         <v>5.34</v>
       </c>
       <c r="BD15" s="46">
         <v>5.35</v>
       </c>
       <c r="BE15" s="46">
         <v>5.0999999999999996</v>
       </c>
       <c r="BF15" s="46">
         <v>4.84</v>
       </c>
-      <c r="BG15" s="46"/>
-      <c r="BH15" s="46"/>
+      <c r="BG15" s="46">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="BH15" s="46">
+        <v>4.5</v>
+      </c>
       <c r="BI15" s="46"/>
       <c r="BJ15" s="46"/>
       <c r="BK15" s="46"/>
       <c r="BL15" s="46"/>
       <c r="BM15" s="46"/>
       <c r="BN15" s="46"/>
       <c r="BO15" s="46"/>
       <c r="BP15" s="46"/>
     </row>
     <row r="16" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="43"/>
       <c r="C16" s="43"/>
       <c r="D16" s="43"/>
       <c r="E16" s="43"/>
       <c r="F16" s="43"/>
       <c r="G16" s="43"/>
       <c r="H16" s="47"/>
       <c r="I16" s="43"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="48"/>
@@ -8758,51 +8893,51 @@
       </c>
       <c r="AE16" s="46">
         <v>7.23</v>
       </c>
       <c r="AF16" s="46">
         <v>7.31</v>
       </c>
       <c r="AG16" s="46">
         <v>5.73</v>
       </c>
       <c r="AH16" s="46">
         <v>5.01</v>
       </c>
       <c r="AI16" s="46">
         <v>5.63</v>
       </c>
       <c r="AJ16" s="46">
         <v>5.92</v>
       </c>
       <c r="AK16" s="46">
         <v>5.93</v>
       </c>
       <c r="AL16" s="46">
         <v>5.94</v>
       </c>
-      <c r="AM16" s="89">
+      <c r="AM16" s="46">
         <v>6.49</v>
       </c>
       <c r="AN16" s="46">
         <v>6.72</v>
       </c>
       <c r="AO16" s="45">
         <v>6.66</v>
       </c>
       <c r="AP16" s="46">
         <v>6.7</v>
       </c>
       <c r="AQ16" s="46">
         <v>6.69</v>
       </c>
       <c r="AR16" s="46">
         <v>6.63</v>
       </c>
       <c r="AS16" s="46">
         <v>4.05</v>
       </c>
       <c r="AT16" s="46">
         <v>4.71</v>
       </c>
       <c r="AU16" s="46">
         <v>4.45</v>
@@ -8818,52 +8953,56 @@
       </c>
       <c r="AY16" s="46">
         <v>5.53</v>
       </c>
       <c r="AZ16" s="46">
         <v>5.8</v>
       </c>
       <c r="BA16" s="46">
         <v>6.15</v>
       </c>
       <c r="BB16" s="46">
         <v>6.19</v>
       </c>
       <c r="BC16" s="46">
         <v>6.14</v>
       </c>
       <c r="BD16" s="46">
         <v>6.13</v>
       </c>
       <c r="BE16" s="46">
         <v>4.74</v>
       </c>
       <c r="BF16" s="46">
         <v>5.16</v>
       </c>
-      <c r="BG16" s="46"/>
-      <c r="BH16" s="46"/>
+      <c r="BG16" s="46">
+        <v>5.16</v>
+      </c>
+      <c r="BH16" s="46">
+        <v>5.23</v>
+      </c>
       <c r="BI16" s="46"/>
       <c r="BJ16" s="46"/>
       <c r="BK16" s="46"/>
       <c r="BL16" s="46"/>
       <c r="BM16" s="46"/>
       <c r="BN16" s="46"/>
       <c r="BO16" s="46"/>
       <c r="BP16" s="46"/>
     </row>
     <row r="17" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A17" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="43"/>
       <c r="C17" s="43"/>
       <c r="D17" s="43"/>
       <c r="E17" s="43"/>
       <c r="F17" s="43"/>
       <c r="G17" s="43"/>
       <c r="H17" s="47"/>
       <c r="I17" s="43"/>
       <c r="J17" s="47"/>
       <c r="K17" s="47"/>
       <c r="L17" s="47"/>
       <c r="M17" s="48"/>
@@ -8920,51 +9059,51 @@
       </c>
       <c r="AE17" s="46">
         <v>5.83</v>
       </c>
       <c r="AF17" s="46">
         <v>5.67</v>
       </c>
       <c r="AG17" s="46">
         <v>5.8</v>
       </c>
       <c r="AH17" s="46">
         <v>5.17</v>
       </c>
       <c r="AI17" s="46">
         <v>5.05</v>
       </c>
       <c r="AJ17" s="46">
         <v>4.96</v>
       </c>
       <c r="AK17" s="46">
         <v>5.05</v>
       </c>
       <c r="AL17" s="46">
         <v>5.09</v>
       </c>
-      <c r="AM17" s="89">
+      <c r="AM17" s="46">
         <v>5.01</v>
       </c>
       <c r="AN17" s="46">
         <v>5.0199999999999996</v>
       </c>
       <c r="AO17" s="45">
         <v>5.28</v>
       </c>
       <c r="AP17" s="46">
         <v>5.27</v>
       </c>
       <c r="AQ17" s="46">
         <v>5.41</v>
       </c>
       <c r="AR17" s="46">
         <v>5.36</v>
       </c>
       <c r="AS17" s="46">
         <v>3.72</v>
       </c>
       <c r="AT17" s="46">
         <v>4.55</v>
       </c>
       <c r="AU17" s="46">
         <v>5.19</v>
@@ -8980,132 +9119,136 @@
       </c>
       <c r="AY17" s="46">
         <v>5.4</v>
       </c>
       <c r="AZ17" s="46">
         <v>5.66</v>
       </c>
       <c r="BA17" s="46">
         <v>5.76</v>
       </c>
       <c r="BB17" s="46">
         <v>5.68</v>
       </c>
       <c r="BC17" s="46">
         <v>5.63</v>
       </c>
       <c r="BD17" s="46">
         <v>5.59</v>
       </c>
       <c r="BE17" s="46">
         <v>5.0599999999999996</v>
       </c>
       <c r="BF17" s="46">
         <v>4.47</v>
       </c>
-      <c r="BG17" s="46"/>
-      <c r="BH17" s="46"/>
+      <c r="BG17" s="46">
+        <v>3.81</v>
+      </c>
+      <c r="BH17" s="46">
+        <v>3.59</v>
+      </c>
       <c r="BI17" s="46"/>
       <c r="BJ17" s="46"/>
       <c r="BK17" s="46"/>
       <c r="BL17" s="46"/>
       <c r="BM17" s="46"/>
       <c r="BN17" s="46"/>
       <c r="BO17" s="46"/>
       <c r="BP17" s="46"/>
     </row>
     <row r="18" spans="1:68" s="6" customFormat="1" ht="11.25">
-      <c r="A18" s="123" t="s">
+      <c r="A18" s="121" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="123"/>
-[...65 lines deleted...]
-      <c r="BP18" s="123"/>
+      <c r="B18" s="121"/>
+      <c r="C18" s="121"/>
+      <c r="D18" s="121"/>
+      <c r="E18" s="121"/>
+      <c r="F18" s="121"/>
+      <c r="G18" s="121"/>
+      <c r="H18" s="121"/>
+      <c r="I18" s="121"/>
+      <c r="J18" s="121"/>
+      <c r="K18" s="121"/>
+      <c r="L18" s="121"/>
+      <c r="M18" s="121"/>
+      <c r="N18" s="121"/>
+      <c r="O18" s="121"/>
+      <c r="P18" s="121"/>
+      <c r="Q18" s="121"/>
+      <c r="R18" s="121"/>
+      <c r="S18" s="121"/>
+      <c r="T18" s="121"/>
+      <c r="U18" s="121"/>
+      <c r="V18" s="121"/>
+      <c r="W18" s="121"/>
+      <c r="X18" s="121"/>
+      <c r="Y18" s="121"/>
+      <c r="Z18" s="121"/>
+      <c r="AA18" s="121"/>
+      <c r="AB18" s="121"/>
+      <c r="AC18" s="121"/>
+      <c r="AD18" s="121"/>
+      <c r="AE18" s="121"/>
+      <c r="AF18" s="121"/>
+      <c r="AG18" s="121"/>
+      <c r="AH18" s="121"/>
+      <c r="AI18" s="121"/>
+      <c r="AJ18" s="121"/>
+      <c r="AK18" s="121"/>
+      <c r="AL18" s="121"/>
+      <c r="AM18" s="121"/>
+      <c r="AN18" s="121"/>
+      <c r="AO18" s="121"/>
+      <c r="AP18" s="121"/>
+      <c r="AQ18" s="121"/>
+      <c r="AR18" s="121"/>
+      <c r="AS18" s="121"/>
+      <c r="AT18" s="121"/>
+      <c r="AU18" s="121"/>
+      <c r="AV18" s="121"/>
+      <c r="AW18" s="121"/>
+      <c r="AX18" s="121"/>
+      <c r="AY18" s="121"/>
+      <c r="AZ18" s="121"/>
+      <c r="BA18" s="121"/>
+      <c r="BB18" s="121"/>
+      <c r="BC18" s="121"/>
+      <c r="BD18" s="121"/>
+      <c r="BE18" s="121"/>
+      <c r="BF18" s="121"/>
+      <c r="BG18" s="121"/>
+      <c r="BH18" s="121"/>
+      <c r="BI18" s="121"/>
+      <c r="BJ18" s="121"/>
+      <c r="BK18" s="121"/>
+      <c r="BL18" s="121"/>
+      <c r="BM18" s="121"/>
+      <c r="BN18" s="121"/>
+      <c r="BO18" s="121"/>
+      <c r="BP18" s="121"/>
     </row>
     <row r="19" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A19" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="43" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="43" t="s">
         <v>28</v>
       </c>
       <c r="E19" s="43" t="s">
         <v>28</v>
       </c>
       <c r="F19" s="43" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="43" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="43" t="s">
         <v>28</v>
@@ -9178,51 +9321,51 @@
       </c>
       <c r="AE19" s="46">
         <v>6.93</v>
       </c>
       <c r="AF19" s="46">
         <v>6.83</v>
       </c>
       <c r="AG19" s="46">
         <v>5.0199999999999996</v>
       </c>
       <c r="AH19" s="46">
         <v>5.2</v>
       </c>
       <c r="AI19" s="46">
         <v>5.28</v>
       </c>
       <c r="AJ19" s="46">
         <v>5.74</v>
       </c>
       <c r="AK19" s="46">
         <v>5.51</v>
       </c>
       <c r="AL19" s="46">
         <v>5.9</v>
       </c>
-      <c r="AM19" s="89">
+      <c r="AM19" s="46">
         <v>6.22</v>
       </c>
       <c r="AN19" s="46">
         <v>6.44</v>
       </c>
       <c r="AO19" s="45">
         <v>6.38</v>
       </c>
       <c r="AP19" s="46">
         <v>6.42</v>
       </c>
       <c r="AQ19" s="46">
         <v>6.44</v>
       </c>
       <c r="AR19" s="46">
         <v>6.38</v>
       </c>
       <c r="AS19" s="46">
         <v>3.61</v>
       </c>
       <c r="AT19" s="46">
         <v>4.9800000000000004</v>
       </c>
       <c r="AU19" s="46">
         <v>4.87</v>
@@ -9238,52 +9381,56 @@
       </c>
       <c r="AY19" s="46">
         <v>5.89</v>
       </c>
       <c r="AZ19" s="46">
         <v>6.23</v>
       </c>
       <c r="BA19" s="46">
         <v>6.37</v>
       </c>
       <c r="BB19" s="46">
         <v>6.42</v>
       </c>
       <c r="BC19" s="46">
         <v>6.36</v>
       </c>
       <c r="BD19" s="46">
         <v>6.27</v>
       </c>
       <c r="BE19" s="46">
         <v>4.08</v>
       </c>
       <c r="BF19" s="46">
         <v>4.8899999999999997</v>
       </c>
-      <c r="BG19" s="46"/>
-      <c r="BH19" s="46"/>
+      <c r="BG19" s="46">
+        <v>4.97</v>
+      </c>
+      <c r="BH19" s="46">
+        <v>4.91</v>
+      </c>
       <c r="BI19" s="46"/>
       <c r="BJ19" s="46"/>
       <c r="BK19" s="46"/>
       <c r="BL19" s="46"/>
       <c r="BM19" s="46"/>
       <c r="BN19" s="46"/>
       <c r="BO19" s="46"/>
       <c r="BP19" s="46"/>
     </row>
     <row r="20" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="43"/>
       <c r="C20" s="43"/>
       <c r="D20" s="43"/>
       <c r="E20" s="43"/>
       <c r="F20" s="43"/>
       <c r="G20" s="43"/>
       <c r="H20" s="47"/>
       <c r="I20" s="43"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="48"/>
@@ -9340,51 +9487,51 @@
       </c>
       <c r="AE20" s="46">
         <v>6.72</v>
       </c>
       <c r="AF20" s="46">
         <v>6.64</v>
       </c>
       <c r="AG20" s="46">
         <v>4.7300000000000004</v>
       </c>
       <c r="AH20" s="46">
         <v>5.2</v>
       </c>
       <c r="AI20" s="46">
         <v>5.28</v>
       </c>
       <c r="AJ20" s="46">
         <v>5.85</v>
       </c>
       <c r="AK20" s="46">
         <v>5.56</v>
       </c>
       <c r="AL20" s="46">
         <v>6.11</v>
       </c>
-      <c r="AM20" s="89">
+      <c r="AM20" s="46">
         <v>6.39</v>
       </c>
       <c r="AN20" s="46">
         <v>6.7</v>
       </c>
       <c r="AO20" s="45">
         <v>6.58</v>
       </c>
       <c r="AP20" s="46">
         <v>6.64</v>
       </c>
       <c r="AQ20" s="46">
         <v>6.64</v>
       </c>
       <c r="AR20" s="46">
         <v>6.52</v>
       </c>
       <c r="AS20" s="46">
         <v>3.65</v>
       </c>
       <c r="AT20" s="46">
         <v>5.13</v>
       </c>
       <c r="AU20" s="46">
         <v>5.18</v>
@@ -9400,52 +9547,56 @@
       </c>
       <c r="AY20" s="46">
         <v>5.98</v>
       </c>
       <c r="AZ20" s="46">
         <v>6.24</v>
       </c>
       <c r="BA20" s="46">
         <v>6.35</v>
       </c>
       <c r="BB20" s="46">
         <v>6.36</v>
       </c>
       <c r="BC20" s="46">
         <v>6.34</v>
       </c>
       <c r="BD20" s="46">
         <v>6.23</v>
       </c>
       <c r="BE20" s="46">
         <v>3.23</v>
       </c>
       <c r="BF20" s="46">
         <v>4.29</v>
       </c>
-      <c r="BG20" s="46"/>
-      <c r="BH20" s="46"/>
+      <c r="BG20" s="46">
+        <v>4.76</v>
+      </c>
+      <c r="BH20" s="46">
+        <v>4.72</v>
+      </c>
       <c r="BI20" s="46"/>
       <c r="BJ20" s="46"/>
       <c r="BK20" s="46"/>
       <c r="BL20" s="46"/>
       <c r="BM20" s="46"/>
       <c r="BN20" s="46"/>
       <c r="BO20" s="46"/>
       <c r="BP20" s="46"/>
     </row>
     <row r="21" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="43"/>
       <c r="C21" s="43"/>
       <c r="D21" s="43"/>
       <c r="E21" s="43"/>
       <c r="F21" s="43"/>
       <c r="G21" s="43"/>
       <c r="H21" s="47"/>
       <c r="I21" s="43"/>
       <c r="J21" s="47"/>
       <c r="K21" s="47"/>
       <c r="L21" s="47"/>
       <c r="M21" s="48"/>
@@ -9502,51 +9653,51 @@
       </c>
       <c r="AE21" s="46">
         <v>5.45</v>
       </c>
       <c r="AF21" s="46">
         <v>5.32</v>
       </c>
       <c r="AG21" s="46">
         <v>4.7699999999999996</v>
       </c>
       <c r="AH21" s="46">
         <v>5.51</v>
       </c>
       <c r="AI21" s="46">
         <v>4.96</v>
       </c>
       <c r="AJ21" s="46">
         <v>5.15</v>
       </c>
       <c r="AK21" s="46">
         <v>4.9800000000000004</v>
       </c>
       <c r="AL21" s="46">
         <v>5.16</v>
       </c>
-      <c r="AM21" s="89">
+      <c r="AM21" s="46">
         <v>5.49</v>
       </c>
       <c r="AN21" s="46">
         <v>5.54</v>
       </c>
       <c r="AO21" s="45">
         <v>5.38</v>
       </c>
       <c r="AP21" s="46">
         <v>5.35</v>
       </c>
       <c r="AQ21" s="46">
         <v>5.38</v>
       </c>
       <c r="AR21" s="46">
         <v>5.49</v>
       </c>
       <c r="AS21" s="46">
         <v>3.19</v>
       </c>
       <c r="AT21" s="46">
         <v>5</v>
       </c>
       <c r="AU21" s="46">
         <v>4.92</v>
@@ -9562,52 +9713,56 @@
       </c>
       <c r="AY21" s="46">
         <v>5.62</v>
       </c>
       <c r="AZ21" s="46">
         <v>5.97</v>
       </c>
       <c r="BA21" s="46">
         <v>5.9</v>
       </c>
       <c r="BB21" s="46">
         <v>5.9</v>
       </c>
       <c r="BC21" s="46">
         <v>5.66</v>
       </c>
       <c r="BD21" s="46">
         <v>5.48</v>
       </c>
       <c r="BE21" s="46">
         <v>5.2</v>
       </c>
       <c r="BF21" s="46">
         <v>5.69</v>
       </c>
-      <c r="BG21" s="46"/>
-      <c r="BH21" s="46"/>
+      <c r="BG21" s="46">
+        <v>5.79</v>
+      </c>
+      <c r="BH21" s="46">
+        <v>5.27</v>
+      </c>
       <c r="BI21" s="46"/>
       <c r="BJ21" s="46"/>
       <c r="BK21" s="46"/>
       <c r="BL21" s="46"/>
       <c r="BM21" s="46"/>
       <c r="BN21" s="46"/>
       <c r="BO21" s="46"/>
       <c r="BP21" s="46"/>
     </row>
     <row r="22" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="43"/>
       <c r="C22" s="43"/>
       <c r="D22" s="43"/>
       <c r="E22" s="43"/>
       <c r="F22" s="43"/>
       <c r="G22" s="43"/>
       <c r="H22" s="47"/>
       <c r="I22" s="43"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="48"/>
@@ -9664,51 +9819,51 @@
       </c>
       <c r="AE22" s="46">
         <v>5.98</v>
       </c>
       <c r="AF22" s="46">
         <v>5.94</v>
       </c>
       <c r="AG22" s="46">
         <v>7.24</v>
       </c>
       <c r="AH22" s="46">
         <v>6.66</v>
       </c>
       <c r="AI22" s="46">
         <v>5.16</v>
       </c>
       <c r="AJ22" s="46">
         <v>4.62</v>
       </c>
       <c r="AK22" s="46">
         <v>4.4800000000000004</v>
       </c>
       <c r="AL22" s="46">
         <v>5.07</v>
       </c>
-      <c r="AM22" s="89">
+      <c r="AM22" s="46">
         <v>4.99</v>
       </c>
       <c r="AN22" s="46">
         <v>5.28</v>
       </c>
       <c r="AO22" s="45">
         <v>5.34</v>
       </c>
       <c r="AP22" s="46">
         <v>5.19</v>
       </c>
       <c r="AQ22" s="46">
         <v>5.09</v>
       </c>
       <c r="AR22" s="46">
         <v>5.09</v>
       </c>
       <c r="AS22" s="46">
         <v>2.87</v>
       </c>
       <c r="AT22" s="46">
         <v>3.92</v>
       </c>
       <c r="AU22" s="46">
         <v>4.1399999999999997</v>
@@ -9724,52 +9879,56 @@
       </c>
       <c r="AY22" s="46">
         <v>4.7699999999999996</v>
       </c>
       <c r="AZ22" s="46">
         <v>5.48</v>
       </c>
       <c r="BA22" s="46">
         <v>5.33</v>
       </c>
       <c r="BB22" s="46">
         <v>5.54</v>
       </c>
       <c r="BC22" s="46">
         <v>5.36</v>
       </c>
       <c r="BD22" s="46">
         <v>5.34</v>
       </c>
       <c r="BE22" s="46">
         <v>2.3199999999999998</v>
       </c>
       <c r="BF22" s="46">
         <v>3.66</v>
       </c>
-      <c r="BG22" s="46"/>
-      <c r="BH22" s="46"/>
+      <c r="BG22" s="46">
+        <v>3.6</v>
+      </c>
+      <c r="BH22" s="46">
+        <v>3.75</v>
+      </c>
       <c r="BI22" s="46"/>
       <c r="BJ22" s="46"/>
       <c r="BK22" s="46"/>
       <c r="BL22" s="46"/>
       <c r="BM22" s="46"/>
       <c r="BN22" s="46"/>
       <c r="BO22" s="46"/>
       <c r="BP22" s="46"/>
     </row>
     <row r="23" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="43"/>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="43"/>
       <c r="F23" s="43"/>
       <c r="G23" s="43"/>
       <c r="H23" s="47"/>
       <c r="I23" s="43"/>
       <c r="J23" s="47"/>
       <c r="K23" s="47"/>
       <c r="L23" s="47"/>
       <c r="M23" s="48"/>
@@ -9826,51 +9985,51 @@
       </c>
       <c r="AE23" s="46">
         <v>8.9600000000000009</v>
       </c>
       <c r="AF23" s="46">
         <v>8.7200000000000006</v>
       </c>
       <c r="AG23" s="46">
         <v>6.91</v>
       </c>
       <c r="AH23" s="46">
         <v>7.47</v>
       </c>
       <c r="AI23" s="46">
         <v>7.01</v>
       </c>
       <c r="AJ23" s="46">
         <v>7.98</v>
       </c>
       <c r="AK23" s="46">
         <v>6.72</v>
       </c>
       <c r="AL23" s="46">
         <v>6.77</v>
       </c>
-      <c r="AM23" s="89">
+      <c r="AM23" s="46">
         <v>7.15</v>
       </c>
       <c r="AN23" s="46">
         <v>7.26</v>
       </c>
       <c r="AO23" s="45">
         <v>7.1</v>
       </c>
       <c r="AP23" s="46">
         <v>7.14</v>
       </c>
       <c r="AQ23" s="46">
         <v>7.42</v>
       </c>
       <c r="AR23" s="46">
         <v>7.47</v>
       </c>
       <c r="AS23" s="46">
         <v>3.81</v>
       </c>
       <c r="AT23" s="46">
         <v>4.72</v>
       </c>
       <c r="AU23" s="46">
         <v>4.83</v>
@@ -9886,52 +10045,56 @@
       </c>
       <c r="AY23" s="46">
         <v>5.87</v>
       </c>
       <c r="AZ23" s="46">
         <v>6.42</v>
       </c>
       <c r="BA23" s="46">
         <v>6.5</v>
       </c>
       <c r="BB23" s="46">
         <v>6.62</v>
       </c>
       <c r="BC23" s="46">
         <v>6.66</v>
       </c>
       <c r="BD23" s="46">
         <v>6.63</v>
       </c>
       <c r="BE23" s="46">
         <v>7.46</v>
       </c>
       <c r="BF23" s="46">
         <v>7.09</v>
       </c>
-      <c r="BG23" s="46"/>
-      <c r="BH23" s="46"/>
+      <c r="BG23" s="46">
+        <v>5.81</v>
+      </c>
+      <c r="BH23" s="46">
+        <v>6.29</v>
+      </c>
       <c r="BI23" s="46"/>
       <c r="BJ23" s="46"/>
       <c r="BK23" s="46"/>
       <c r="BL23" s="46"/>
       <c r="BM23" s="46"/>
       <c r="BN23" s="46"/>
       <c r="BO23" s="46"/>
       <c r="BP23" s="46"/>
     </row>
     <row r="24" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A24" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="43"/>
       <c r="D24" s="43"/>
       <c r="E24" s="43"/>
       <c r="F24" s="43"/>
       <c r="G24" s="43"/>
       <c r="H24" s="47"/>
       <c r="I24" s="43"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="48"/>
@@ -9988,51 +10151,51 @@
       </c>
       <c r="AE24" s="46">
         <v>8.26</v>
       </c>
       <c r="AF24" s="46">
         <v>8.27</v>
       </c>
       <c r="AG24" s="46">
         <v>4.87</v>
       </c>
       <c r="AH24" s="46">
         <v>3.89</v>
       </c>
       <c r="AI24" s="46">
         <v>5.0599999999999996</v>
       </c>
       <c r="AJ24" s="46">
         <v>5.79</v>
       </c>
       <c r="AK24" s="46">
         <v>5.97</v>
       </c>
       <c r="AL24" s="46">
         <v>6.04</v>
       </c>
-      <c r="AM24" s="89">
+      <c r="AM24" s="46">
         <v>6.68</v>
       </c>
       <c r="AN24" s="46">
         <v>6.82</v>
       </c>
       <c r="AO24" s="45">
         <v>6.85</v>
       </c>
       <c r="AP24" s="46">
         <v>6.92</v>
       </c>
       <c r="AQ24" s="46">
         <v>6.98</v>
       </c>
       <c r="AR24" s="46">
         <v>6.95</v>
       </c>
       <c r="AS24" s="46">
         <v>3.97</v>
       </c>
       <c r="AT24" s="46">
         <v>5.1100000000000003</v>
       </c>
       <c r="AU24" s="46">
         <v>4.1900000000000004</v>
@@ -10048,52 +10211,56 @@
       </c>
       <c r="AY24" s="46">
         <v>6.24</v>
       </c>
       <c r="AZ24" s="46">
         <v>6.66</v>
       </c>
       <c r="BA24" s="46">
         <v>7.1</v>
       </c>
       <c r="BB24" s="46">
         <v>7.22</v>
       </c>
       <c r="BC24" s="46">
         <v>7.14</v>
       </c>
       <c r="BD24" s="46">
         <v>7.04</v>
       </c>
       <c r="BE24" s="46">
         <v>4.97</v>
       </c>
       <c r="BF24" s="46">
         <v>5.84</v>
       </c>
-      <c r="BG24" s="46"/>
-      <c r="BH24" s="46"/>
+      <c r="BG24" s="46">
+        <v>5.53</v>
+      </c>
+      <c r="BH24" s="46">
+        <v>5.55</v>
+      </c>
       <c r="BI24" s="46"/>
       <c r="BJ24" s="46"/>
       <c r="BK24" s="46"/>
       <c r="BL24" s="46"/>
       <c r="BM24" s="46"/>
       <c r="BN24" s="46"/>
       <c r="BO24" s="46"/>
       <c r="BP24" s="46"/>
     </row>
     <row r="25" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A25" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="43"/>
       <c r="C25" s="43"/>
       <c r="D25" s="43"/>
       <c r="E25" s="43"/>
       <c r="F25" s="43"/>
       <c r="G25" s="43"/>
       <c r="H25" s="47"/>
       <c r="I25" s="43"/>
       <c r="J25" s="47"/>
       <c r="K25" s="47"/>
       <c r="L25" s="47"/>
       <c r="M25" s="48"/>
@@ -10150,51 +10317,51 @@
       </c>
       <c r="AE25" s="46">
         <v>6.5</v>
       </c>
       <c r="AF25" s="46">
         <v>6.01</v>
       </c>
       <c r="AG25" s="46">
         <v>4.03</v>
       </c>
       <c r="AH25" s="46">
         <v>4.5</v>
       </c>
       <c r="AI25" s="46">
         <v>4.78</v>
       </c>
       <c r="AJ25" s="46">
         <v>4.42</v>
       </c>
       <c r="AK25" s="46">
         <v>4.46</v>
       </c>
       <c r="AL25" s="46">
         <v>4.8499999999999996</v>
       </c>
-      <c r="AM25" s="89">
+      <c r="AM25" s="46">
         <v>4.93</v>
       </c>
       <c r="AN25" s="46">
         <v>4.88</v>
       </c>
       <c r="AO25" s="45">
         <v>5.24</v>
       </c>
       <c r="AP25" s="46">
         <v>5.31</v>
       </c>
       <c r="AQ25" s="46">
         <v>5.21</v>
       </c>
       <c r="AR25" s="46">
         <v>5.21</v>
       </c>
       <c r="AS25" s="46">
         <v>3.4</v>
       </c>
       <c r="AT25" s="46">
         <v>4.62</v>
       </c>
       <c r="AU25" s="46">
         <v>4.63</v>
@@ -10210,132 +10377,136 @@
       </c>
       <c r="AY25" s="46">
         <v>5.72</v>
       </c>
       <c r="AZ25" s="46">
         <v>5.93</v>
       </c>
       <c r="BA25" s="46">
         <v>6.19</v>
       </c>
       <c r="BB25" s="46">
         <v>6.18</v>
       </c>
       <c r="BC25" s="46">
         <v>6.18</v>
       </c>
       <c r="BD25" s="46">
         <v>6.33</v>
       </c>
       <c r="BE25" s="46">
         <v>6.2</v>
       </c>
       <c r="BF25" s="46">
         <v>5.41</v>
       </c>
-      <c r="BG25" s="46"/>
-      <c r="BH25" s="46"/>
+      <c r="BG25" s="46">
+        <v>4.51</v>
+      </c>
+      <c r="BH25" s="46">
+        <v>3.91</v>
+      </c>
       <c r="BI25" s="46"/>
       <c r="BJ25" s="46"/>
       <c r="BK25" s="46"/>
       <c r="BL25" s="46"/>
       <c r="BM25" s="46"/>
       <c r="BN25" s="46"/>
       <c r="BO25" s="46"/>
       <c r="BP25" s="46"/>
     </row>
     <row r="26" spans="1:68" s="6" customFormat="1" ht="11.25">
-      <c r="A26" s="124" t="s">
+      <c r="A26" s="122" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="124"/>
-[...65 lines deleted...]
-      <c r="BP26" s="124"/>
+      <c r="B26" s="122"/>
+      <c r="C26" s="122"/>
+      <c r="D26" s="122"/>
+      <c r="E26" s="122"/>
+      <c r="F26" s="122"/>
+      <c r="G26" s="122"/>
+      <c r="H26" s="122"/>
+      <c r="I26" s="122"/>
+      <c r="J26" s="122"/>
+      <c r="K26" s="122"/>
+      <c r="L26" s="122"/>
+      <c r="M26" s="122"/>
+      <c r="N26" s="122"/>
+      <c r="O26" s="122"/>
+      <c r="P26" s="122"/>
+      <c r="Q26" s="122"/>
+      <c r="R26" s="122"/>
+      <c r="S26" s="122"/>
+      <c r="T26" s="122"/>
+      <c r="U26" s="122"/>
+      <c r="V26" s="122"/>
+      <c r="W26" s="122"/>
+      <c r="X26" s="122"/>
+      <c r="Y26" s="122"/>
+      <c r="Z26" s="122"/>
+      <c r="AA26" s="122"/>
+      <c r="AB26" s="122"/>
+      <c r="AC26" s="122"/>
+      <c r="AD26" s="122"/>
+      <c r="AE26" s="122"/>
+      <c r="AF26" s="122"/>
+      <c r="AG26" s="122"/>
+      <c r="AH26" s="122"/>
+      <c r="AI26" s="122"/>
+      <c r="AJ26" s="122"/>
+      <c r="AK26" s="122"/>
+      <c r="AL26" s="122"/>
+      <c r="AM26" s="122"/>
+      <c r="AN26" s="122"/>
+      <c r="AO26" s="122"/>
+      <c r="AP26" s="122"/>
+      <c r="AQ26" s="122"/>
+      <c r="AR26" s="122"/>
+      <c r="AS26" s="122"/>
+      <c r="AT26" s="122"/>
+      <c r="AU26" s="122"/>
+      <c r="AV26" s="122"/>
+      <c r="AW26" s="122"/>
+      <c r="AX26" s="122"/>
+      <c r="AY26" s="122"/>
+      <c r="AZ26" s="122"/>
+      <c r="BA26" s="122"/>
+      <c r="BB26" s="122"/>
+      <c r="BC26" s="122"/>
+      <c r="BD26" s="122"/>
+      <c r="BE26" s="122"/>
+      <c r="BF26" s="122"/>
+      <c r="BG26" s="122"/>
+      <c r="BH26" s="122"/>
+      <c r="BI26" s="122"/>
+      <c r="BJ26" s="122"/>
+      <c r="BK26" s="122"/>
+      <c r="BL26" s="122"/>
+      <c r="BM26" s="122"/>
+      <c r="BN26" s="122"/>
+      <c r="BO26" s="122"/>
+      <c r="BP26" s="122"/>
     </row>
     <row r="27" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A27" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="43" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="43" t="s">
         <v>28</v>
       </c>
       <c r="D27" s="43" t="s">
         <v>28</v>
       </c>
       <c r="E27" s="43" t="s">
         <v>28</v>
       </c>
       <c r="F27" s="43" t="s">
         <v>28</v>
       </c>
       <c r="G27" s="43" t="s">
         <v>28</v>
       </c>
       <c r="H27" s="43" t="s">
         <v>28</v>
@@ -10408,51 +10579,51 @@
       </c>
       <c r="AE27" s="46">
         <v>5.61</v>
       </c>
       <c r="AF27" s="45">
         <v>5.67</v>
       </c>
       <c r="AG27" s="45">
         <v>5.81</v>
       </c>
       <c r="AH27" s="45">
         <v>5.28</v>
       </c>
       <c r="AI27" s="45">
         <v>5.22</v>
       </c>
       <c r="AJ27" s="45">
         <v>5.25</v>
       </c>
       <c r="AK27" s="45">
         <v>5.19</v>
       </c>
       <c r="AL27" s="45">
         <v>5.27</v>
       </c>
-      <c r="AM27" s="90">
+      <c r="AM27" s="45">
         <v>5.55</v>
       </c>
       <c r="AN27" s="46">
         <v>5.75</v>
       </c>
       <c r="AO27" s="45">
         <v>5.74</v>
       </c>
       <c r="AP27" s="45">
         <v>5.75</v>
       </c>
       <c r="AQ27" s="45">
         <v>5.79</v>
       </c>
       <c r="AR27" s="45">
         <v>5.73</v>
       </c>
       <c r="AS27" s="46">
         <v>4</v>
       </c>
       <c r="AT27" s="46">
         <v>4.37</v>
       </c>
       <c r="AU27" s="46">
         <v>4.43</v>
@@ -10468,52 +10639,56 @@
       </c>
       <c r="AY27" s="45">
         <v>4.6500000000000004</v>
       </c>
       <c r="AZ27" s="45">
         <v>4.82</v>
       </c>
       <c r="BA27" s="45">
         <v>5.03</v>
       </c>
       <c r="BB27" s="45">
         <v>5.0999999999999996</v>
       </c>
       <c r="BC27" s="45">
         <v>5</v>
       </c>
       <c r="BD27" s="46">
         <v>4.95</v>
       </c>
       <c r="BE27" s="46">
         <v>3.73</v>
       </c>
       <c r="BF27" s="46">
         <v>3.78</v>
       </c>
-      <c r="BG27" s="46"/>
-      <c r="BH27" s="46"/>
+      <c r="BG27" s="45">
+        <v>3.77</v>
+      </c>
+      <c r="BH27" s="45">
+        <v>3.89</v>
+      </c>
       <c r="BI27" s="46"/>
       <c r="BJ27" s="46"/>
       <c r="BK27" s="45"/>
       <c r="BL27" s="45"/>
       <c r="BM27" s="45"/>
       <c r="BN27" s="45"/>
       <c r="BO27" s="45"/>
       <c r="BP27" s="45"/>
     </row>
     <row r="28" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="43"/>
       <c r="C28" s="43"/>
       <c r="D28" s="43"/>
       <c r="E28" s="43"/>
       <c r="F28" s="43"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="43"/>
@@ -10570,51 +10745,51 @@
       </c>
       <c r="AE28" s="46">
         <v>6.12</v>
       </c>
       <c r="AF28" s="45">
         <v>6.24</v>
       </c>
       <c r="AG28" s="45">
         <v>4.87</v>
       </c>
       <c r="AH28" s="45">
         <v>5.22</v>
       </c>
       <c r="AI28" s="45">
         <v>6.74</v>
       </c>
       <c r="AJ28" s="45">
         <v>7.45</v>
       </c>
       <c r="AK28" s="45">
         <v>7.7</v>
       </c>
       <c r="AL28" s="45">
         <v>7.64</v>
       </c>
-      <c r="AM28" s="90">
+      <c r="AM28" s="45">
         <v>8.2200000000000006</v>
       </c>
       <c r="AN28" s="46">
         <v>8.32</v>
       </c>
       <c r="AO28" s="45">
         <v>8.3000000000000007</v>
       </c>
       <c r="AP28" s="45">
         <v>8.24</v>
       </c>
       <c r="AQ28" s="45">
         <v>8.23</v>
       </c>
       <c r="AR28" s="45">
         <v>8.02</v>
       </c>
       <c r="AS28" s="46">
         <v>4.28</v>
       </c>
       <c r="AT28" s="46">
         <v>5.03</v>
       </c>
       <c r="AU28" s="46">
         <v>5.45</v>
@@ -10630,52 +10805,56 @@
       </c>
       <c r="AY28" s="45">
         <v>6.17</v>
       </c>
       <c r="AZ28" s="45">
         <v>6.41</v>
       </c>
       <c r="BA28" s="45">
         <v>6.73</v>
       </c>
       <c r="BB28" s="45">
         <v>6.87</v>
       </c>
       <c r="BC28" s="45">
         <v>6.63</v>
       </c>
       <c r="BD28" s="46">
         <v>6.46</v>
       </c>
       <c r="BE28" s="46">
         <v>4.16</v>
       </c>
       <c r="BF28" s="46">
         <v>4.47</v>
       </c>
-      <c r="BG28" s="46"/>
-      <c r="BH28" s="46"/>
+      <c r="BG28" s="45">
+        <v>4.37</v>
+      </c>
+      <c r="BH28" s="45">
+        <v>4.5199999999999996</v>
+      </c>
       <c r="BI28" s="46"/>
       <c r="BJ28" s="46"/>
       <c r="BK28" s="45"/>
       <c r="BL28" s="45"/>
       <c r="BM28" s="45"/>
       <c r="BN28" s="45"/>
       <c r="BO28" s="45"/>
       <c r="BP28" s="45"/>
     </row>
     <row r="29" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="43"/>
       <c r="C29" s="43"/>
       <c r="D29" s="43"/>
       <c r="E29" s="43"/>
       <c r="F29" s="43"/>
       <c r="G29" s="43"/>
       <c r="H29" s="47"/>
       <c r="I29" s="43"/>
       <c r="J29" s="47"/>
       <c r="K29" s="47"/>
       <c r="L29" s="47"/>
       <c r="M29" s="48"/>
@@ -10732,51 +10911,51 @@
       </c>
       <c r="AE29" s="46">
         <v>1.1299999999999999</v>
       </c>
       <c r="AF29" s="45">
         <v>1.03</v>
       </c>
       <c r="AG29" s="45" t="s">
         <v>28</v>
       </c>
       <c r="AH29" s="45">
         <v>6.41</v>
       </c>
       <c r="AI29" s="45">
         <v>4.29</v>
       </c>
       <c r="AJ29" s="45">
         <v>3.23</v>
       </c>
       <c r="AK29" s="45">
         <v>2.62</v>
       </c>
       <c r="AL29" s="45">
         <v>2.17</v>
       </c>
-      <c r="AM29" s="90">
+      <c r="AM29" s="45">
         <v>1.87</v>
       </c>
       <c r="AN29" s="46">
         <v>3.25</v>
       </c>
       <c r="AO29" s="45">
         <v>2.88</v>
       </c>
       <c r="AP29" s="45">
         <v>3.88</v>
       </c>
       <c r="AQ29" s="45">
         <v>3.54</v>
       </c>
       <c r="AR29" s="45">
         <v>4.32</v>
       </c>
       <c r="AS29" s="46">
         <v>13.04</v>
       </c>
       <c r="AT29" s="46">
         <v>6.91</v>
       </c>
       <c r="AU29" s="46">
         <v>4.53</v>
@@ -10788,52 +10967,54 @@
         <v>5.39</v>
       </c>
       <c r="AX29" s="46">
         <v>4.51</v>
       </c>
       <c r="AY29" s="45">
         <v>3.84</v>
       </c>
       <c r="AZ29" s="45">
         <v>3.39</v>
       </c>
       <c r="BA29" s="45">
         <v>4.54</v>
       </c>
       <c r="BB29" s="45">
         <v>5.4</v>
       </c>
       <c r="BC29" s="45">
         <v>4.93</v>
       </c>
       <c r="BD29" s="46">
         <v>4.51</v>
       </c>
       <c r="BE29" s="46"/>
       <c r="BF29" s="46"/>
-      <c r="BG29" s="46"/>
-      <c r="BH29" s="46"/>
+      <c r="BG29" s="45"/>
+      <c r="BH29" s="45">
+        <v>3.47</v>
+      </c>
       <c r="BI29" s="46"/>
       <c r="BJ29" s="46"/>
       <c r="BK29" s="45"/>
       <c r="BL29" s="45"/>
       <c r="BM29" s="45"/>
       <c r="BN29" s="45"/>
       <c r="BO29" s="45"/>
       <c r="BP29" s="45"/>
     </row>
     <row r="30" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="43"/>
       <c r="C30" s="43"/>
       <c r="D30" s="43"/>
       <c r="E30" s="43"/>
       <c r="F30" s="43"/>
       <c r="G30" s="43"/>
       <c r="H30" s="47"/>
       <c r="I30" s="43"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="48"/>
@@ -10890,51 +11071,51 @@
       </c>
       <c r="AE30" s="46">
         <v>5.44</v>
       </c>
       <c r="AF30" s="45">
         <v>5.42</v>
       </c>
       <c r="AG30" s="45">
         <v>4.93</v>
       </c>
       <c r="AH30" s="45">
         <v>4.07</v>
       </c>
       <c r="AI30" s="45">
         <v>4.12</v>
       </c>
       <c r="AJ30" s="45">
         <v>3.93</v>
       </c>
       <c r="AK30" s="45">
         <v>3.79</v>
       </c>
       <c r="AL30" s="45">
         <v>3.9</v>
       </c>
-      <c r="AM30" s="90">
+      <c r="AM30" s="45">
         <v>4.24</v>
       </c>
       <c r="AN30" s="46">
         <v>4.62</v>
       </c>
       <c r="AO30" s="45">
         <v>4.49</v>
       </c>
       <c r="AP30" s="45">
         <v>4.6399999999999997</v>
       </c>
       <c r="AQ30" s="45">
         <v>4.59</v>
       </c>
       <c r="AR30" s="45">
         <v>4.62</v>
       </c>
       <c r="AS30" s="46">
         <v>4.49</v>
       </c>
       <c r="AT30" s="46">
         <v>5.0599999999999996</v>
       </c>
       <c r="AU30" s="46">
         <v>4.49</v>
@@ -10950,52 +11131,56 @@
       </c>
       <c r="AY30" s="45">
         <v>4.49</v>
       </c>
       <c r="AZ30" s="45">
         <v>4.4000000000000004</v>
       </c>
       <c r="BA30" s="45">
         <v>4.3899999999999997</v>
       </c>
       <c r="BB30" s="45">
         <v>4.08</v>
       </c>
       <c r="BC30" s="45">
         <v>4</v>
       </c>
       <c r="BD30" s="46">
         <v>3.95</v>
       </c>
       <c r="BE30" s="46">
         <v>3.89</v>
       </c>
       <c r="BF30" s="46">
         <v>2.78</v>
       </c>
-      <c r="BG30" s="46"/>
-      <c r="BH30" s="46"/>
+      <c r="BG30" s="45">
+        <v>3.17</v>
+      </c>
+      <c r="BH30" s="45">
+        <v>3.02</v>
+      </c>
       <c r="BI30" s="46"/>
       <c r="BJ30" s="46"/>
       <c r="BK30" s="45"/>
       <c r="BL30" s="45"/>
       <c r="BM30" s="45"/>
       <c r="BN30" s="45"/>
       <c r="BO30" s="45"/>
       <c r="BP30" s="45"/>
     </row>
     <row r="31" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="43"/>
       <c r="C31" s="43"/>
       <c r="D31" s="43"/>
       <c r="E31" s="43"/>
       <c r="F31" s="43"/>
       <c r="G31" s="43"/>
       <c r="H31" s="47"/>
       <c r="I31" s="43"/>
       <c r="J31" s="47"/>
       <c r="K31" s="47"/>
       <c r="L31" s="47"/>
       <c r="M31" s="48"/>
@@ -11052,51 +11237,51 @@
       </c>
       <c r="AE31" s="46">
         <v>5</v>
       </c>
       <c r="AF31" s="45">
         <v>4.97</v>
       </c>
       <c r="AG31" s="45">
         <v>4.03</v>
       </c>
       <c r="AH31" s="45">
         <v>4.2699999999999996</v>
       </c>
       <c r="AI31" s="45">
         <v>4.33</v>
       </c>
       <c r="AJ31" s="45">
         <v>4.0999999999999996</v>
       </c>
       <c r="AK31" s="45">
         <v>3.85</v>
       </c>
       <c r="AL31" s="45">
         <v>4.43</v>
       </c>
-      <c r="AM31" s="90">
+      <c r="AM31" s="45">
         <v>4.37</v>
       </c>
       <c r="AN31" s="46">
         <v>4.72</v>
       </c>
       <c r="AO31" s="45">
         <v>4.63</v>
       </c>
       <c r="AP31" s="45">
         <v>4.6100000000000003</v>
       </c>
       <c r="AQ31" s="45">
         <v>4.7300000000000004</v>
       </c>
       <c r="AR31" s="45">
         <v>4.71</v>
       </c>
       <c r="AS31" s="46">
         <v>4.75</v>
       </c>
       <c r="AT31" s="46">
         <v>3.93</v>
       </c>
       <c r="AU31" s="46">
         <v>3.82</v>
@@ -11112,52 +11297,56 @@
       </c>
       <c r="AY31" s="45">
         <v>3.64</v>
       </c>
       <c r="AZ31" s="45">
         <v>3.72</v>
       </c>
       <c r="BA31" s="45">
         <v>3.81</v>
       </c>
       <c r="BB31" s="45">
         <v>3.99</v>
       </c>
       <c r="BC31" s="45">
         <v>4.0599999999999996</v>
       </c>
       <c r="BD31" s="46">
         <v>3.96</v>
       </c>
       <c r="BE31" s="46">
         <v>2.31</v>
       </c>
       <c r="BF31" s="46">
         <v>3.28</v>
       </c>
-      <c r="BG31" s="46"/>
-      <c r="BH31" s="46"/>
+      <c r="BG31" s="45">
+        <v>3.02</v>
+      </c>
+      <c r="BH31" s="45">
+        <v>3.16</v>
+      </c>
       <c r="BI31" s="46"/>
       <c r="BJ31" s="46"/>
       <c r="BK31" s="45"/>
       <c r="BL31" s="45"/>
       <c r="BM31" s="45"/>
       <c r="BN31" s="45"/>
       <c r="BO31" s="45"/>
       <c r="BP31" s="45"/>
     </row>
     <row r="32" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A32" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="43"/>
       <c r="C32" s="43"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="47"/>
       <c r="I32" s="43"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="48"/>
@@ -11214,51 +11403,51 @@
       </c>
       <c r="AE32" s="46">
         <v>5.5</v>
       </c>
       <c r="AF32" s="45">
         <v>5.67</v>
       </c>
       <c r="AG32" s="45">
         <v>7.11</v>
       </c>
       <c r="AH32" s="45">
         <v>5.21</v>
       </c>
       <c r="AI32" s="45">
         <v>4.76</v>
       </c>
       <c r="AJ32" s="45">
         <v>4.51</v>
       </c>
       <c r="AK32" s="45">
         <v>4.57</v>
       </c>
       <c r="AL32" s="45">
         <v>4.67</v>
       </c>
-      <c r="AM32" s="90">
+      <c r="AM32" s="45">
         <v>4.66</v>
       </c>
       <c r="AN32" s="46">
         <v>4.8</v>
       </c>
       <c r="AO32" s="45">
         <v>4.8099999999999996</v>
       </c>
       <c r="AP32" s="45">
         <v>4.93</v>
       </c>
       <c r="AQ32" s="45">
         <v>5.0199999999999996</v>
       </c>
       <c r="AR32" s="45">
         <v>4.8899999999999997</v>
       </c>
       <c r="AS32" s="46">
         <v>3.3</v>
       </c>
       <c r="AT32" s="46">
         <v>4.6900000000000004</v>
       </c>
       <c r="AU32" s="46">
         <v>4.51</v>
@@ -11274,52 +11463,56 @@
       </c>
       <c r="AY32" s="45">
         <v>4.6900000000000004</v>
       </c>
       <c r="AZ32" s="45">
         <v>4.8</v>
       </c>
       <c r="BA32" s="45">
         <v>4.9400000000000004</v>
       </c>
       <c r="BB32" s="45">
         <v>5.05</v>
       </c>
       <c r="BC32" s="45">
         <v>4.8600000000000003</v>
       </c>
       <c r="BD32" s="46">
         <v>4.88</v>
       </c>
       <c r="BE32" s="46">
         <v>3.31</v>
       </c>
       <c r="BF32" s="46">
         <v>3.98</v>
       </c>
-      <c r="BG32" s="46"/>
-      <c r="BH32" s="46"/>
+      <c r="BG32" s="45">
+        <v>3.02</v>
+      </c>
+      <c r="BH32" s="45">
+        <v>3</v>
+      </c>
       <c r="BI32" s="46"/>
       <c r="BJ32" s="46"/>
       <c r="BK32" s="45"/>
       <c r="BL32" s="45"/>
       <c r="BM32" s="45"/>
       <c r="BN32" s="45"/>
       <c r="BO32" s="45"/>
       <c r="BP32" s="45"/>
     </row>
     <row r="33" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="43"/>
       <c r="C33" s="43"/>
       <c r="D33" s="43"/>
       <c r="E33" s="43"/>
       <c r="F33" s="43"/>
       <c r="G33" s="43"/>
       <c r="H33" s="47"/>
       <c r="I33" s="43"/>
       <c r="J33" s="47"/>
       <c r="K33" s="47"/>
       <c r="L33" s="47"/>
       <c r="M33" s="48"/>
@@ -11376,51 +11569,51 @@
       </c>
       <c r="AE33" s="46">
         <v>5.35</v>
       </c>
       <c r="AF33" s="45">
         <v>5.38</v>
       </c>
       <c r="AG33" s="45">
         <v>6.65</v>
       </c>
       <c r="AH33" s="45">
         <v>7.29</v>
       </c>
       <c r="AI33" s="45">
         <v>6.75</v>
       </c>
       <c r="AJ33" s="45">
         <v>6.35</v>
       </c>
       <c r="AK33" s="45">
         <v>6</v>
       </c>
       <c r="AL33" s="45">
         <v>5.99</v>
       </c>
-      <c r="AM33" s="90">
+      <c r="AM33" s="45">
         <v>6.28</v>
       </c>
       <c r="AN33" s="46">
         <v>6.53</v>
       </c>
       <c r="AO33" s="45">
         <v>6.59</v>
       </c>
       <c r="AP33" s="45">
         <v>6.39</v>
       </c>
       <c r="AQ33" s="45">
         <v>6.31</v>
       </c>
       <c r="AR33" s="45">
         <v>6.29</v>
       </c>
       <c r="AS33" s="46">
         <v>5.38</v>
       </c>
       <c r="AT33" s="46">
         <v>4.76</v>
       </c>
       <c r="AU33" s="46">
         <v>4.1900000000000004</v>
@@ -11436,52 +11629,56 @@
       </c>
       <c r="AY33" s="45">
         <v>4.6900000000000004</v>
       </c>
       <c r="AZ33" s="45">
         <v>4.8499999999999996</v>
       </c>
       <c r="BA33" s="45">
         <v>5.23</v>
       </c>
       <c r="BB33" s="45">
         <v>5.33</v>
       </c>
       <c r="BC33" s="45">
         <v>5.32</v>
       </c>
       <c r="BD33" s="46">
         <v>5.32</v>
       </c>
       <c r="BE33" s="46">
         <v>4.16</v>
       </c>
       <c r="BF33" s="46">
         <v>4.3600000000000003</v>
       </c>
-      <c r="BG33" s="46"/>
-      <c r="BH33" s="46"/>
+      <c r="BG33" s="45">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="BH33" s="45">
+        <v>4.7</v>
+      </c>
       <c r="BI33" s="46"/>
       <c r="BJ33" s="46"/>
       <c r="BK33" s="45"/>
       <c r="BL33" s="45"/>
       <c r="BM33" s="45"/>
       <c r="BN33" s="45"/>
       <c r="BO33" s="45"/>
       <c r="BP33" s="45"/>
     </row>
     <row r="34" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A34" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="43"/>
       <c r="C34" s="43"/>
       <c r="D34" s="43"/>
       <c r="E34" s="43"/>
       <c r="F34" s="43"/>
       <c r="G34" s="43"/>
       <c r="H34" s="47"/>
       <c r="I34" s="43"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="48"/>
@@ -11538,51 +11735,51 @@
       </c>
       <c r="AE34" s="46">
         <v>5.5</v>
       </c>
       <c r="AF34" s="45">
         <v>5.43</v>
       </c>
       <c r="AG34" s="45">
         <v>7.12</v>
       </c>
       <c r="AH34" s="45">
         <v>5.28</v>
       </c>
       <c r="AI34" s="45">
         <v>4.33</v>
       </c>
       <c r="AJ34" s="45">
         <v>4.7</v>
       </c>
       <c r="AK34" s="45">
         <v>4.54</v>
       </c>
       <c r="AL34" s="45">
         <v>4.5599999999999996</v>
       </c>
-      <c r="AM34" s="90">
+      <c r="AM34" s="45">
         <v>5.25</v>
       </c>
       <c r="AN34" s="46">
         <v>5.19</v>
       </c>
       <c r="AO34" s="45">
         <v>5.33</v>
       </c>
       <c r="AP34" s="45">
         <v>5.47</v>
       </c>
       <c r="AQ34" s="45">
         <v>5.56</v>
       </c>
       <c r="AR34" s="45">
         <v>5.45</v>
       </c>
       <c r="AS34" s="46">
         <v>2.86</v>
       </c>
       <c r="AT34" s="46">
         <v>3.46</v>
       </c>
       <c r="AU34" s="46">
         <v>3.64</v>
@@ -11598,52 +11795,56 @@
       </c>
       <c r="AY34" s="45">
         <v>4.0599999999999996</v>
       </c>
       <c r="AZ34" s="45">
         <v>4.42</v>
       </c>
       <c r="BA34" s="45">
         <v>4.87</v>
       </c>
       <c r="BB34" s="45">
         <v>5.0999999999999996</v>
       </c>
       <c r="BC34" s="45">
         <v>4.8</v>
       </c>
       <c r="BD34" s="46">
         <v>4.66</v>
       </c>
       <c r="BE34" s="46">
         <v>3.78</v>
       </c>
       <c r="BF34" s="46">
         <v>2.75</v>
       </c>
-      <c r="BG34" s="46"/>
-      <c r="BH34" s="46"/>
+      <c r="BG34" s="45">
+        <v>3.61</v>
+      </c>
+      <c r="BH34" s="45">
+        <v>3.99</v>
+      </c>
       <c r="BI34" s="46"/>
       <c r="BJ34" s="46"/>
       <c r="BK34" s="45"/>
       <c r="BL34" s="45"/>
       <c r="BM34" s="45"/>
       <c r="BN34" s="45"/>
       <c r="BO34" s="45"/>
       <c r="BP34" s="45"/>
     </row>
     <row r="35" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A35" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="43"/>
       <c r="C35" s="43"/>
       <c r="D35" s="43"/>
       <c r="E35" s="43"/>
       <c r="F35" s="43"/>
       <c r="G35" s="43"/>
       <c r="H35" s="47"/>
       <c r="I35" s="43"/>
       <c r="J35" s="47"/>
       <c r="K35" s="47"/>
       <c r="L35" s="47"/>
       <c r="M35" s="48"/>
@@ -11700,51 +11901,51 @@
       </c>
       <c r="AE35" s="46">
         <v>4.58</v>
       </c>
       <c r="AF35" s="45">
         <v>4.67</v>
       </c>
       <c r="AG35" s="45">
         <v>2.86</v>
       </c>
       <c r="AH35" s="45">
         <v>3.82</v>
       </c>
       <c r="AI35" s="45">
         <v>3.5</v>
       </c>
       <c r="AJ35" s="45">
         <v>4.3899999999999997</v>
       </c>
       <c r="AK35" s="45">
         <v>4.9000000000000004</v>
       </c>
       <c r="AL35" s="45">
         <v>4.9800000000000004</v>
       </c>
-      <c r="AM35" s="90">
+      <c r="AM35" s="45">
         <v>5.09</v>
       </c>
       <c r="AN35" s="46">
         <v>5.03</v>
       </c>
       <c r="AO35" s="45">
         <v>5.14</v>
       </c>
       <c r="AP35" s="45">
         <v>4.96</v>
       </c>
       <c r="AQ35" s="45">
         <v>5.16</v>
       </c>
       <c r="AR35" s="45">
         <v>5.46</v>
       </c>
       <c r="AS35" s="46">
         <v>1.1599999999999999</v>
       </c>
       <c r="AT35" s="46">
         <v>2.76</v>
       </c>
       <c r="AU35" s="46">
         <v>3.82</v>
@@ -11760,52 +11961,56 @@
       </c>
       <c r="AY35" s="45">
         <v>3.75</v>
       </c>
       <c r="AZ35" s="45">
         <v>4.0199999999999996</v>
       </c>
       <c r="BA35" s="45">
         <v>3.98</v>
       </c>
       <c r="BB35" s="45">
         <v>4.17</v>
       </c>
       <c r="BC35" s="45">
         <v>4.12</v>
       </c>
       <c r="BD35" s="46">
         <v>4.17</v>
       </c>
       <c r="BE35" s="46">
         <v>3</v>
       </c>
       <c r="BF35" s="46">
         <v>2.84</v>
       </c>
-      <c r="BG35" s="46"/>
-      <c r="BH35" s="46"/>
+      <c r="BG35" s="45">
+        <v>2.67</v>
+      </c>
+      <c r="BH35" s="45">
+        <v>2.92</v>
+      </c>
       <c r="BI35" s="46"/>
       <c r="BJ35" s="46"/>
       <c r="BK35" s="45"/>
       <c r="BL35" s="45"/>
       <c r="BM35" s="45"/>
       <c r="BN35" s="45"/>
       <c r="BO35" s="45"/>
       <c r="BP35" s="45"/>
     </row>
     <row r="36" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A36" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="43"/>
       <c r="J36" s="43"/>
       <c r="K36" s="43"/>
       <c r="L36" s="43"/>
       <c r="M36" s="43"/>
@@ -11862,51 +12067,51 @@
       </c>
       <c r="AE36" s="46">
         <v>6.56</v>
       </c>
       <c r="AF36" s="45">
         <v>6.68</v>
       </c>
       <c r="AG36" s="45">
         <v>6.3</v>
       </c>
       <c r="AH36" s="45">
         <v>5.75</v>
       </c>
       <c r="AI36" s="45">
         <v>6.01</v>
       </c>
       <c r="AJ36" s="45">
         <v>6.01</v>
       </c>
       <c r="AK36" s="45">
         <v>5.91</v>
       </c>
       <c r="AL36" s="45">
         <v>5.87</v>
       </c>
-      <c r="AM36" s="90">
+      <c r="AM36" s="45">
         <v>6.37</v>
       </c>
       <c r="AN36" s="46">
         <v>6.66</v>
       </c>
       <c r="AO36" s="45">
         <v>6.53</v>
       </c>
       <c r="AP36" s="45">
         <v>6.55</v>
       </c>
       <c r="AQ36" s="45">
         <v>6.51</v>
       </c>
       <c r="AR36" s="45">
         <v>6.41</v>
       </c>
       <c r="AS36" s="46">
         <v>4.0999999999999996</v>
       </c>
       <c r="AT36" s="46">
         <v>4.45</v>
       </c>
       <c r="AU36" s="46">
         <v>4.63</v>
@@ -11922,52 +12127,56 @@
       </c>
       <c r="AY36" s="45">
         <v>5.05</v>
       </c>
       <c r="AZ36" s="45">
         <v>5.23</v>
       </c>
       <c r="BA36" s="45">
         <v>5.52</v>
       </c>
       <c r="BB36" s="45">
         <v>5.51</v>
       </c>
       <c r="BC36" s="45">
         <v>5.49</v>
       </c>
       <c r="BD36" s="46">
         <v>5.53</v>
       </c>
       <c r="BE36" s="46">
         <v>4.5599999999999996</v>
       </c>
       <c r="BF36" s="46">
         <v>4.62</v>
       </c>
-      <c r="BG36" s="46"/>
-      <c r="BH36" s="46"/>
+      <c r="BG36" s="45">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="BH36" s="45">
+        <v>4.9800000000000004</v>
+      </c>
       <c r="BI36" s="46"/>
       <c r="BJ36" s="45"/>
       <c r="BK36" s="45"/>
       <c r="BL36" s="45"/>
       <c r="BM36" s="45"/>
       <c r="BN36" s="45"/>
       <c r="BO36" s="45"/>
       <c r="BP36" s="45"/>
     </row>
     <row r="37" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
       <c r="F37" s="51"/>
       <c r="G37" s="51"/>
       <c r="H37" s="52"/>
       <c r="I37" s="51"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="53"/>
@@ -12024,51 +12233,51 @@
       </c>
       <c r="AE37" s="54">
         <v>5.27</v>
       </c>
       <c r="AF37" s="54">
         <v>5.38</v>
       </c>
       <c r="AG37" s="54">
         <v>7.28</v>
       </c>
       <c r="AH37" s="54">
         <v>5.72</v>
       </c>
       <c r="AI37" s="54">
         <v>5.27</v>
       </c>
       <c r="AJ37" s="54">
         <v>5.41</v>
       </c>
       <c r="AK37" s="54">
         <v>5.54</v>
       </c>
       <c r="AL37" s="54">
         <v>5.28</v>
       </c>
-      <c r="AM37" s="91">
+      <c r="AM37" s="54">
         <v>5.08</v>
       </c>
       <c r="AN37" s="54">
         <v>5.13</v>
       </c>
       <c r="AO37" s="54">
         <v>5.32</v>
       </c>
       <c r="AP37" s="54">
         <v>5.23</v>
       </c>
       <c r="AQ37" s="54">
         <v>5.57</v>
       </c>
       <c r="AR37" s="54">
         <v>5.48</v>
       </c>
       <c r="AS37" s="54">
         <v>3.99</v>
       </c>
       <c r="AT37" s="54">
         <v>4.49</v>
       </c>
       <c r="AU37" s="54">
         <v>5.67</v>
@@ -12084,52 +12293,56 @@
       </c>
       <c r="AY37" s="54">
         <v>5.13</v>
       </c>
       <c r="AZ37" s="54">
         <v>5.42</v>
       </c>
       <c r="BA37" s="54">
         <v>5.4</v>
       </c>
       <c r="BB37" s="54">
         <v>5.26</v>
       </c>
       <c r="BC37" s="54">
         <v>5.16</v>
       </c>
       <c r="BD37" s="54">
         <v>4.96</v>
       </c>
       <c r="BE37" s="54">
         <v>4.09</v>
       </c>
       <c r="BF37" s="54">
         <v>3.68</v>
       </c>
-      <c r="BG37" s="54"/>
-      <c r="BH37" s="54"/>
+      <c r="BG37" s="54">
+        <v>3.21</v>
+      </c>
+      <c r="BH37" s="54">
+        <v>3.32</v>
+      </c>
       <c r="BI37" s="54"/>
       <c r="BJ37" s="54"/>
       <c r="BK37" s="54"/>
       <c r="BL37" s="54"/>
       <c r="BM37" s="54"/>
       <c r="BN37" s="54"/>
       <c r="BO37" s="54"/>
       <c r="BP37" s="54"/>
     </row>
     <row r="38" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A38" s="31"/>
       <c r="U38" s="56"/>
       <c r="V38" s="56"/>
       <c r="AG38" s="56"/>
       <c r="AH38" s="56"/>
       <c r="AS38" s="56"/>
       <c r="AT38" s="56"/>
       <c r="BE38" s="56"/>
       <c r="BF38" s="56"/>
     </row>
     <row r="39" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="U39" s="56"/>
       <c r="V39" s="56"/>
       <c r="AG39" s="56"/>
       <c r="AH39" s="56"/>
@@ -12150,135 +12363,135 @@
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="AG4:AR4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP44"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BE40" sqref="BE40"/>
+      <selection activeCell="BG7" sqref="A7:BP37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="1"/>
     <col min="34" max="34" width="9.140625" style="6"/>
     <col min="35" max="35" width="9.140625" style="1"/>
     <col min="42" max="68" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="2" spans="1:68" s="6" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="110" t="s">
+      <c r="A2" s="109" t="s">
         <v>45</v>
       </c>
-      <c r="B2" s="110"/>
-[...65 lines deleted...]
-      <c r="BP2" s="110"/>
+      <c r="B2" s="109"/>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="109"/>
+      <c r="G2" s="109"/>
+      <c r="H2" s="109"/>
+      <c r="I2" s="109"/>
+      <c r="J2" s="109"/>
+      <c r="K2" s="109"/>
+      <c r="L2" s="109"/>
+      <c r="M2" s="109"/>
+      <c r="N2" s="109"/>
+      <c r="O2" s="109"/>
+      <c r="P2" s="109"/>
+      <c r="Q2" s="109"/>
+      <c r="R2" s="109"/>
+      <c r="S2" s="109"/>
+      <c r="T2" s="109"/>
+      <c r="U2" s="109"/>
+      <c r="V2" s="109"/>
+      <c r="W2" s="109"/>
+      <c r="X2" s="109"/>
+      <c r="Y2" s="109"/>
+      <c r="Z2" s="109"/>
+      <c r="AA2" s="109"/>
+      <c r="AB2" s="109"/>
+      <c r="AC2" s="109"/>
+      <c r="AD2" s="109"/>
+      <c r="AE2" s="109"/>
+      <c r="AF2" s="109"/>
+      <c r="AG2" s="109"/>
+      <c r="AH2" s="109"/>
+      <c r="AI2" s="109"/>
+      <c r="AJ2" s="109"/>
+      <c r="AK2" s="109"/>
+      <c r="AL2" s="109"/>
+      <c r="AM2" s="109"/>
+      <c r="AN2" s="109"/>
+      <c r="AO2" s="109"/>
+      <c r="AP2" s="109"/>
+      <c r="AQ2" s="109"/>
+      <c r="AR2" s="109"/>
+      <c r="AS2" s="109"/>
+      <c r="AT2" s="109"/>
+      <c r="AU2" s="109"/>
+      <c r="AV2" s="109"/>
+      <c r="AW2" s="109"/>
+      <c r="AX2" s="109"/>
+      <c r="AY2" s="109"/>
+      <c r="AZ2" s="109"/>
+      <c r="BA2" s="109"/>
+      <c r="BB2" s="109"/>
+      <c r="BC2" s="109"/>
+      <c r="BD2" s="109"/>
+      <c r="BE2" s="109"/>
+      <c r="BF2" s="109"/>
+      <c r="BG2" s="109"/>
+      <c r="BH2" s="109"/>
+      <c r="BI2" s="109"/>
+      <c r="BJ2" s="109"/>
+      <c r="BK2" s="109"/>
+      <c r="BL2" s="109"/>
+      <c r="BM2" s="109"/>
+      <c r="BN2" s="109"/>
+      <c r="BO2" s="109"/>
+      <c r="BP2" s="109"/>
     </row>
     <row r="3" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="86"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="86"/>
       <c r="V3" s="8"/>
       <c r="X3" s="8"/>
@@ -12292,405 +12505,405 @@
       <c r="AJ3" s="8"/>
       <c r="AK3" s="8"/>
       <c r="AL3" s="8"/>
       <c r="AM3" s="8"/>
       <c r="AR3" s="86"/>
       <c r="AS3" s="86"/>
       <c r="AT3" s="8"/>
       <c r="AU3" s="8"/>
       <c r="AV3" s="8"/>
       <c r="AW3" s="8"/>
       <c r="AX3" s="8"/>
       <c r="AY3" s="8"/>
       <c r="BD3" s="86"/>
       <c r="BE3" s="86"/>
       <c r="BF3" s="8"/>
       <c r="BG3" s="8"/>
       <c r="BH3" s="8"/>
       <c r="BI3" s="8"/>
       <c r="BJ3" s="8"/>
       <c r="BK3" s="8"/>
       <c r="BP3" s="86" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="6" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="126"/>
-      <c r="B4" s="131">
+      <c r="A4" s="123"/>
+      <c r="B4" s="128">
         <v>2021</v>
       </c>
-      <c r="C4" s="132"/>
-[...10 lines deleted...]
-      <c r="N4" s="130">
+      <c r="C4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="129"/>
+      <c r="G4" s="129"/>
+      <c r="H4" s="129"/>
+      <c r="I4" s="129"/>
+      <c r="J4" s="129"/>
+      <c r="K4" s="129"/>
+      <c r="L4" s="129"/>
+      <c r="M4" s="129"/>
+      <c r="N4" s="127">
         <v>2022</v>
       </c>
-      <c r="O4" s="130"/>
-[...5 lines deleted...]
-      <c r="U4" s="116">
+      <c r="O4" s="127"/>
+      <c r="P4" s="127"/>
+      <c r="Q4" s="127"/>
+      <c r="R4" s="127"/>
+      <c r="S4" s="127"/>
+      <c r="T4" s="127"/>
+      <c r="U4" s="113">
         <v>2023</v>
       </c>
-      <c r="V4" s="117"/>
-[...6 lines deleted...]
-      <c r="AC4" s="117"/>
+      <c r="V4" s="114"/>
+      <c r="W4" s="114"/>
+      <c r="X4" s="114"/>
+      <c r="Y4" s="114"/>
+      <c r="Z4" s="114"/>
+      <c r="AA4" s="114"/>
+      <c r="AB4" s="114"/>
+      <c r="AC4" s="114"/>
       <c r="AE4" s="8"/>
       <c r="AF4" s="8"/>
-      <c r="AG4" s="114">
+      <c r="AG4" s="107">
         <v>2024</v>
       </c>
-      <c r="AH4" s="115"/>
-[...10 lines deleted...]
-      <c r="AS4" s="114">
+      <c r="AH4" s="108"/>
+      <c r="AI4" s="108"/>
+      <c r="AJ4" s="108"/>
+      <c r="AK4" s="108"/>
+      <c r="AL4" s="108"/>
+      <c r="AM4" s="108"/>
+      <c r="AN4" s="108"/>
+      <c r="AO4" s="108"/>
+      <c r="AP4" s="108"/>
+      <c r="AQ4" s="108"/>
+      <c r="AR4" s="119"/>
+      <c r="AS4" s="107">
         <v>2025</v>
       </c>
-      <c r="AT4" s="115"/>
-[...10 lines deleted...]
-      <c r="BE4" s="114">
+      <c r="AT4" s="108"/>
+      <c r="AU4" s="108"/>
+      <c r="AV4" s="108"/>
+      <c r="AW4" s="108"/>
+      <c r="AX4" s="108"/>
+      <c r="AY4" s="108"/>
+      <c r="AZ4" s="108"/>
+      <c r="BA4" s="108"/>
+      <c r="BB4" s="108"/>
+      <c r="BC4" s="108"/>
+      <c r="BD4" s="119"/>
+      <c r="BE4" s="107">
         <v>2026</v>
       </c>
-      <c r="BF4" s="115"/>
-[...9 lines deleted...]
-      <c r="BP4" s="125"/>
+      <c r="BF4" s="108"/>
+      <c r="BG4" s="108"/>
+      <c r="BH4" s="108"/>
+      <c r="BI4" s="108"/>
+      <c r="BJ4" s="108"/>
+      <c r="BK4" s="108"/>
+      <c r="BL4" s="108"/>
+      <c r="BM4" s="108"/>
+      <c r="BN4" s="108"/>
+      <c r="BO4" s="108"/>
+      <c r="BP4" s="119"/>
     </row>
     <row r="5" spans="1:68" s="6" customFormat="1" ht="11.25">
-      <c r="A5" s="127"/>
+      <c r="A5" s="124"/>
       <c r="B5" s="57" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="57" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="57" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="57" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="57" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="57" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="108" t="s">
+      <c r="I5" s="105" t="s">
         <v>27</v>
       </c>
-      <c r="J5" s="108" t="s">
+      <c r="J5" s="105" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="108" t="s">
+      <c r="K5" s="105" t="s">
         <v>23</v>
       </c>
-      <c r="L5" s="108" t="s">
+      <c r="L5" s="105" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="106" t="s">
+      <c r="M5" s="103" t="s">
         <v>25</v>
       </c>
-      <c r="N5" s="95" t="s">
+      <c r="N5" s="92" t="s">
         <v>1</v>
       </c>
-      <c r="O5" s="95" t="s">
+      <c r="O5" s="92" t="s">
         <v>2</v>
       </c>
-      <c r="P5" s="95" t="s">
+      <c r="P5" s="92" t="s">
         <v>27</v>
       </c>
-      <c r="Q5" s="95" t="s">
+      <c r="Q5" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="R5" s="95" t="s">
+      <c r="R5" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="S5" s="95" t="s">
+      <c r="S5" s="92" t="s">
         <v>24</v>
       </c>
       <c r="T5" s="58" t="s">
         <v>25</v>
       </c>
       <c r="U5" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="V5" s="95" t="s">
+      <c r="V5" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="95" t="s">
+      <c r="W5" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="X5" s="95" t="s">
+      <c r="X5" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="Y5" s="107" t="s">
+      <c r="Y5" s="104" t="s">
         <v>0</v>
       </c>
-      <c r="Z5" s="107" t="s">
+      <c r="Z5" s="104" t="s">
         <v>1</v>
       </c>
-      <c r="AA5" s="107" t="s">
+      <c r="AA5" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="AB5" s="107" t="s">
+      <c r="AB5" s="104" t="s">
         <v>27</v>
       </c>
-      <c r="AC5" s="107" t="s">
+      <c r="AC5" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="AD5" s="107" t="s">
+      <c r="AD5" s="104" t="s">
         <v>23</v>
       </c>
-      <c r="AE5" s="95" t="s">
+      <c r="AE5" s="92" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="58" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AH5" s="95" t="s">
+      <c r="AH5" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="AI5" s="95" t="s">
+      <c r="AI5" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="AJ5" s="95" t="s">
+      <c r="AJ5" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="AK5" s="95" t="s">
+      <c r="AK5" s="92" t="s">
         <v>0</v>
       </c>
       <c r="AL5" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="AM5" s="95" t="s">
+      <c r="AM5" s="92" t="s">
         <v>2</v>
       </c>
-      <c r="AN5" s="95" t="s">
+      <c r="AN5" s="92" t="s">
         <v>27</v>
       </c>
-      <c r="AO5" s="95" t="s">
+      <c r="AO5" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="AP5" s="95" t="s">
+      <c r="AP5" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="AQ5" s="95" t="s">
+      <c r="AQ5" s="92" t="s">
         <v>24</v>
       </c>
-      <c r="AR5" s="103" t="s">
+      <c r="AR5" s="100" t="s">
         <v>25</v>
       </c>
       <c r="AS5" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AT5" s="95" t="s">
+      <c r="AT5" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="AU5" s="95" t="s">
+      <c r="AU5" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="AV5" s="95" t="s">
+      <c r="AV5" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="AW5" s="95" t="s">
+      <c r="AW5" s="92" t="s">
         <v>0</v>
       </c>
       <c r="AX5" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="AY5" s="95" t="s">
+      <c r="AY5" s="92" t="s">
         <v>2</v>
       </c>
-      <c r="AZ5" s="95" t="s">
+      <c r="AZ5" s="92" t="s">
         <v>27</v>
       </c>
-      <c r="BA5" s="95" t="s">
+      <c r="BA5" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="BB5" s="95" t="s">
+      <c r="BB5" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="BC5" s="95" t="s">
+      <c r="BC5" s="92" t="s">
         <v>24</v>
       </c>
-      <c r="BD5" s="103" t="s">
+      <c r="BD5" s="100" t="s">
         <v>25</v>
       </c>
       <c r="BE5" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="BF5" s="95" t="s">
+      <c r="BF5" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="BG5" s="95" t="s">
+      <c r="BG5" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="BH5" s="95" t="s">
+      <c r="BH5" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="BI5" s="95" t="s">
+      <c r="BI5" s="92" t="s">
         <v>0</v>
       </c>
       <c r="BJ5" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="BK5" s="95" t="s">
+      <c r="BK5" s="92" t="s">
         <v>2</v>
       </c>
-      <c r="BL5" s="95" t="s">
+      <c r="BL5" s="92" t="s">
         <v>27</v>
       </c>
-      <c r="BM5" s="95" t="s">
+      <c r="BM5" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="BN5" s="95" t="s">
+      <c r="BN5" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="BO5" s="95" t="s">
+      <c r="BO5" s="92" t="s">
         <v>24</v>
       </c>
-      <c r="BP5" s="103" t="s">
+      <c r="BP5" s="100" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:68" s="6" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A6" s="122" t="s">
+      <c r="A6" s="120" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="122"/>
-[...65 lines deleted...]
-      <c r="BP6" s="122"/>
+      <c r="B6" s="120"/>
+      <c r="C6" s="120"/>
+      <c r="D6" s="120"/>
+      <c r="E6" s="120"/>
+      <c r="F6" s="120"/>
+      <c r="G6" s="120"/>
+      <c r="H6" s="120"/>
+      <c r="I6" s="120"/>
+      <c r="J6" s="120"/>
+      <c r="K6" s="120"/>
+      <c r="L6" s="120"/>
+      <c r="M6" s="120"/>
+      <c r="N6" s="120"/>
+      <c r="O6" s="120"/>
+      <c r="P6" s="120"/>
+      <c r="Q6" s="120"/>
+      <c r="R6" s="120"/>
+      <c r="S6" s="120"/>
+      <c r="T6" s="120"/>
+      <c r="U6" s="120"/>
+      <c r="V6" s="120"/>
+      <c r="W6" s="120"/>
+      <c r="X6" s="120"/>
+      <c r="Y6" s="120"/>
+      <c r="Z6" s="120"/>
+      <c r="AA6" s="120"/>
+      <c r="AB6" s="120"/>
+      <c r="AC6" s="120"/>
+      <c r="AD6" s="120"/>
+      <c r="AE6" s="120"/>
+      <c r="AF6" s="120"/>
+      <c r="AG6" s="120"/>
+      <c r="AH6" s="120"/>
+      <c r="AI6" s="120"/>
+      <c r="AJ6" s="120"/>
+      <c r="AK6" s="120"/>
+      <c r="AL6" s="120"/>
+      <c r="AM6" s="120"/>
+      <c r="AN6" s="120"/>
+      <c r="AO6" s="120"/>
+      <c r="AP6" s="120"/>
+      <c r="AQ6" s="120"/>
+      <c r="AR6" s="120"/>
+      <c r="AS6" s="120"/>
+      <c r="AT6" s="120"/>
+      <c r="AU6" s="120"/>
+      <c r="AV6" s="120"/>
+      <c r="AW6" s="120"/>
+      <c r="AX6" s="120"/>
+      <c r="AY6" s="120"/>
+      <c r="AZ6" s="120"/>
+      <c r="BA6" s="120"/>
+      <c r="BB6" s="120"/>
+      <c r="BC6" s="120"/>
+      <c r="BD6" s="120"/>
+      <c r="BE6" s="120"/>
+      <c r="BF6" s="120"/>
+      <c r="BG6" s="120"/>
+      <c r="BH6" s="120"/>
+      <c r="BI6" s="120"/>
+      <c r="BJ6" s="120"/>
+      <c r="BK6" s="120"/>
+      <c r="BL6" s="120"/>
+      <c r="BM6" s="120"/>
+      <c r="BN6" s="120"/>
+      <c r="BO6" s="120"/>
+      <c r="BP6" s="120"/>
     </row>
     <row r="7" spans="1:68" s="70" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="60" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="60" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="60" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="60" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="60" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="60" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="60" t="s">
         <v>28</v>
@@ -12823,52 +13036,56 @@
       </c>
       <c r="AY7" s="18">
         <v>166</v>
       </c>
       <c r="AZ7" s="64">
         <v>116</v>
       </c>
       <c r="BA7" s="18">
         <v>163</v>
       </c>
       <c r="BB7" s="18">
         <v>129</v>
       </c>
       <c r="BC7" s="18">
         <v>125</v>
       </c>
       <c r="BD7" s="18">
         <v>162</v>
       </c>
       <c r="BE7" s="18">
         <v>160</v>
       </c>
       <c r="BF7" s="18">
         <v>94</v>
       </c>
-      <c r="BG7" s="64"/>
-      <c r="BH7" s="64"/>
+      <c r="BG7" s="18">
+        <v>151</v>
+      </c>
+      <c r="BH7" s="18">
+        <v>143</v>
+      </c>
       <c r="BI7" s="18"/>
       <c r="BJ7" s="64"/>
       <c r="BK7" s="18"/>
       <c r="BL7" s="64"/>
       <c r="BM7" s="18"/>
       <c r="BN7" s="18"/>
       <c r="BO7" s="18"/>
       <c r="BP7" s="18"/>
     </row>
     <row r="8" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="60"/>
       <c r="C8" s="60"/>
       <c r="D8" s="60"/>
       <c r="E8" s="60"/>
       <c r="F8" s="60"/>
       <c r="G8" s="60"/>
       <c r="H8" s="65"/>
       <c r="I8" s="60"/>
       <c r="J8" s="65"/>
       <c r="K8" s="65"/>
       <c r="L8" s="65"/>
       <c r="M8" s="65"/>
@@ -12985,52 +13202,56 @@
       </c>
       <c r="AY8" s="18">
         <v>70</v>
       </c>
       <c r="AZ8" s="64">
         <v>34</v>
       </c>
       <c r="BA8" s="18">
         <v>71</v>
       </c>
       <c r="BB8" s="18">
         <v>35</v>
       </c>
       <c r="BC8" s="18">
         <v>52</v>
       </c>
       <c r="BD8" s="18">
         <v>65</v>
       </c>
       <c r="BE8" s="18">
         <v>67</v>
       </c>
       <c r="BF8" s="18">
         <v>33</v>
       </c>
-      <c r="BG8" s="64"/>
-      <c r="BH8" s="64"/>
+      <c r="BG8" s="18">
+        <v>64</v>
+      </c>
+      <c r="BH8" s="18">
+        <v>67</v>
+      </c>
       <c r="BI8" s="18"/>
       <c r="BJ8" s="64"/>
       <c r="BK8" s="18"/>
       <c r="BL8" s="64"/>
       <c r="BM8" s="18"/>
       <c r="BN8" s="18"/>
       <c r="BO8" s="18"/>
       <c r="BP8" s="18"/>
     </row>
     <row r="9" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="60"/>
       <c r="C9" s="60"/>
       <c r="D9" s="60"/>
       <c r="E9" s="60"/>
       <c r="F9" s="60"/>
       <c r="G9" s="60"/>
       <c r="H9" s="65"/>
       <c r="I9" s="60"/>
       <c r="J9" s="65"/>
       <c r="K9" s="65"/>
       <c r="L9" s="65"/>
       <c r="M9" s="65"/>
@@ -13147,52 +13368,56 @@
       </c>
       <c r="AY9" s="18">
         <v>6</v>
       </c>
       <c r="AZ9" s="64">
         <v>8</v>
       </c>
       <c r="BA9" s="18">
         <v>7</v>
       </c>
       <c r="BB9" s="18">
         <v>6</v>
       </c>
       <c r="BC9" s="18">
         <v>6</v>
       </c>
       <c r="BD9" s="18">
         <v>9</v>
       </c>
       <c r="BE9" s="18">
         <v>2</v>
       </c>
       <c r="BF9" s="18">
         <v>5</v>
       </c>
-      <c r="BG9" s="64"/>
-      <c r="BH9" s="64"/>
+      <c r="BG9" s="18">
+        <v>11</v>
+      </c>
+      <c r="BH9" s="18">
+        <v>8</v>
+      </c>
       <c r="BI9" s="18"/>
       <c r="BJ9" s="64"/>
       <c r="BK9" s="18"/>
       <c r="BL9" s="64"/>
       <c r="BM9" s="18"/>
       <c r="BN9" s="18"/>
       <c r="BO9" s="18"/>
       <c r="BP9" s="18"/>
     </row>
     <row r="10" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="60"/>
       <c r="C10" s="60"/>
       <c r="D10" s="60"/>
       <c r="E10" s="60"/>
       <c r="F10" s="60"/>
       <c r="G10" s="60"/>
       <c r="H10" s="65"/>
       <c r="I10" s="60"/>
       <c r="J10" s="65"/>
       <c r="K10" s="65"/>
       <c r="L10" s="65"/>
       <c r="M10" s="65"/>
@@ -13307,52 +13532,56 @@
       </c>
       <c r="AY10" s="18">
         <v>3</v>
       </c>
       <c r="AZ10" s="64">
         <v>4</v>
       </c>
       <c r="BA10" s="18">
         <v>3</v>
       </c>
       <c r="BB10" s="18">
         <v>5</v>
       </c>
       <c r="BC10" s="18">
         <v>7</v>
       </c>
       <c r="BD10" s="18">
         <v>3</v>
       </c>
       <c r="BE10" s="18">
         <v>2</v>
       </c>
       <c r="BF10" s="18">
         <v>1</v>
       </c>
-      <c r="BG10" s="64"/>
-      <c r="BH10" s="64"/>
+      <c r="BG10" s="18">
+        <v>3</v>
+      </c>
+      <c r="BH10" s="18">
+        <v>2</v>
+      </c>
       <c r="BI10" s="18"/>
       <c r="BJ10" s="64"/>
       <c r="BK10" s="18"/>
       <c r="BL10" s="64"/>
       <c r="BM10" s="18"/>
       <c r="BN10" s="18"/>
       <c r="BO10" s="18"/>
       <c r="BP10" s="18"/>
     </row>
     <row r="11" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="60"/>
       <c r="C11" s="60"/>
       <c r="D11" s="60"/>
       <c r="E11" s="60"/>
       <c r="F11" s="60"/>
       <c r="G11" s="60"/>
       <c r="H11" s="65"/>
       <c r="I11" s="60"/>
       <c r="J11" s="65"/>
       <c r="K11" s="65"/>
       <c r="L11" s="65"/>
       <c r="M11" s="65"/>
@@ -13469,52 +13698,56 @@
       </c>
       <c r="AY11" s="18">
         <v>3</v>
       </c>
       <c r="AZ11" s="64">
         <v>7</v>
       </c>
       <c r="BA11" s="18">
         <v>10</v>
       </c>
       <c r="BB11" s="18">
         <v>7</v>
       </c>
       <c r="BC11" s="18">
         <v>9</v>
       </c>
       <c r="BD11" s="18">
         <v>4</v>
       </c>
       <c r="BE11" s="18">
         <v>9</v>
       </c>
       <c r="BF11" s="18">
         <v>7</v>
       </c>
-      <c r="BG11" s="64"/>
-      <c r="BH11" s="64"/>
+      <c r="BG11" s="18">
+        <v>9</v>
+      </c>
+      <c r="BH11" s="18">
+        <v>7</v>
+      </c>
       <c r="BI11" s="18"/>
       <c r="BJ11" s="64"/>
       <c r="BK11" s="18"/>
       <c r="BL11" s="64"/>
       <c r="BM11" s="18"/>
       <c r="BN11" s="18"/>
       <c r="BO11" s="18"/>
       <c r="BP11" s="18"/>
     </row>
     <row r="12" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="60"/>
       <c r="C12" s="60"/>
       <c r="D12" s="60"/>
       <c r="E12" s="60"/>
       <c r="F12" s="60"/>
       <c r="G12" s="60"/>
       <c r="H12" s="65"/>
       <c r="I12" s="60"/>
       <c r="J12" s="65"/>
       <c r="K12" s="65"/>
       <c r="L12" s="65"/>
       <c r="M12" s="65"/>
@@ -13631,52 +13864,56 @@
       </c>
       <c r="AY12" s="18">
         <v>22</v>
       </c>
       <c r="AZ12" s="64">
         <v>9</v>
       </c>
       <c r="BA12" s="18">
         <v>13</v>
       </c>
       <c r="BB12" s="18">
         <v>11</v>
       </c>
       <c r="BC12" s="18">
         <v>11</v>
       </c>
       <c r="BD12" s="18">
         <v>15</v>
       </c>
       <c r="BE12" s="18">
         <v>10</v>
       </c>
       <c r="BF12" s="18">
         <v>9</v>
       </c>
-      <c r="BG12" s="64"/>
-      <c r="BH12" s="64"/>
+      <c r="BG12" s="18">
+        <v>3</v>
+      </c>
+      <c r="BH12" s="18">
+        <v>13</v>
+      </c>
       <c r="BI12" s="18"/>
       <c r="BJ12" s="64"/>
       <c r="BK12" s="18"/>
       <c r="BL12" s="64"/>
       <c r="BM12" s="18"/>
       <c r="BN12" s="18"/>
       <c r="BO12" s="18"/>
       <c r="BP12" s="18"/>
     </row>
     <row r="13" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="60"/>
       <c r="C13" s="60"/>
       <c r="D13" s="60"/>
       <c r="E13" s="60"/>
       <c r="F13" s="60"/>
       <c r="G13" s="60"/>
       <c r="H13" s="65"/>
       <c r="I13" s="60"/>
       <c r="J13" s="65"/>
       <c r="K13" s="65"/>
       <c r="L13" s="65"/>
       <c r="M13" s="65"/>
@@ -13793,52 +14030,56 @@
       </c>
       <c r="AY13" s="18">
         <v>7</v>
       </c>
       <c r="AZ13" s="64">
         <v>5</v>
       </c>
       <c r="BA13" s="18">
         <v>5</v>
       </c>
       <c r="BB13" s="18">
         <v>7</v>
       </c>
       <c r="BC13" s="18">
         <v>3</v>
       </c>
       <c r="BD13" s="18">
         <v>6</v>
       </c>
       <c r="BE13" s="18">
         <v>12</v>
       </c>
       <c r="BF13" s="18">
         <v>6</v>
       </c>
-      <c r="BG13" s="64"/>
-      <c r="BH13" s="64"/>
+      <c r="BG13" s="18">
+        <v>13</v>
+      </c>
+      <c r="BH13" s="18">
+        <v>4</v>
+      </c>
       <c r="BI13" s="18"/>
       <c r="BJ13" s="64"/>
       <c r="BK13" s="18"/>
       <c r="BL13" s="64"/>
       <c r="BM13" s="18"/>
       <c r="BN13" s="18"/>
       <c r="BO13" s="18"/>
       <c r="BP13" s="18"/>
     </row>
     <row r="14" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="60"/>
       <c r="C14" s="60"/>
       <c r="D14" s="60"/>
       <c r="E14" s="60"/>
       <c r="F14" s="60"/>
       <c r="G14" s="60"/>
       <c r="H14" s="65"/>
       <c r="I14" s="60"/>
       <c r="J14" s="65"/>
       <c r="K14" s="65"/>
       <c r="L14" s="65"/>
       <c r="M14" s="65"/>
@@ -13955,52 +14196,56 @@
       </c>
       <c r="AY14" s="18">
         <v>10</v>
       </c>
       <c r="AZ14" s="64">
         <v>8</v>
       </c>
       <c r="BA14" s="18">
         <v>12</v>
       </c>
       <c r="BB14" s="18">
         <v>5</v>
       </c>
       <c r="BC14" s="18">
         <v>4</v>
       </c>
       <c r="BD14" s="18">
         <v>8</v>
       </c>
       <c r="BE14" s="18">
         <v>10</v>
       </c>
       <c r="BF14" s="18">
         <v>5</v>
       </c>
-      <c r="BG14" s="64"/>
-      <c r="BH14" s="64"/>
+      <c r="BG14" s="18">
+        <v>8</v>
+      </c>
+      <c r="BH14" s="18">
+        <v>7</v>
+      </c>
       <c r="BI14" s="18"/>
       <c r="BJ14" s="64"/>
       <c r="BK14" s="18"/>
       <c r="BL14" s="64"/>
       <c r="BM14" s="18"/>
       <c r="BN14" s="18"/>
       <c r="BO14" s="18"/>
       <c r="BP14" s="18"/>
     </row>
     <row r="15" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="60"/>
       <c r="C15" s="60"/>
       <c r="D15" s="60"/>
       <c r="E15" s="60"/>
       <c r="F15" s="60"/>
       <c r="G15" s="60"/>
       <c r="H15" s="60"/>
       <c r="I15" s="60"/>
       <c r="J15" s="60"/>
       <c r="K15" s="60"/>
       <c r="L15" s="60"/>
       <c r="M15" s="60"/>
@@ -14117,52 +14362,56 @@
       </c>
       <c r="AY15" s="18">
         <v>13</v>
       </c>
       <c r="AZ15" s="64">
         <v>7</v>
       </c>
       <c r="BA15" s="18">
         <v>15</v>
       </c>
       <c r="BB15" s="18">
         <v>10</v>
       </c>
       <c r="BC15" s="18">
         <v>13</v>
       </c>
       <c r="BD15" s="18">
         <v>11</v>
       </c>
       <c r="BE15" s="18">
         <v>7</v>
       </c>
       <c r="BF15" s="18">
         <v>5</v>
       </c>
-      <c r="BG15" s="64"/>
-      <c r="BH15" s="64"/>
+      <c r="BG15" s="18">
+        <v>11</v>
+      </c>
+      <c r="BH15" s="18">
+        <v>3</v>
+      </c>
       <c r="BI15" s="18"/>
       <c r="BJ15" s="64"/>
       <c r="BK15" s="18"/>
       <c r="BL15" s="64"/>
       <c r="BM15" s="18"/>
       <c r="BN15" s="18"/>
       <c r="BO15" s="18"/>
       <c r="BP15" s="18"/>
     </row>
     <row r="16" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="60"/>
       <c r="C16" s="60"/>
       <c r="D16" s="60"/>
       <c r="E16" s="60"/>
       <c r="F16" s="60"/>
       <c r="G16" s="60"/>
       <c r="H16" s="65"/>
       <c r="I16" s="60"/>
       <c r="J16" s="65"/>
       <c r="K16" s="65"/>
       <c r="L16" s="65"/>
       <c r="M16" s="65"/>
@@ -14279,52 +14528,56 @@
       </c>
       <c r="AY16" s="18">
         <v>24</v>
       </c>
       <c r="AZ16" s="64">
         <v>28</v>
       </c>
       <c r="BA16" s="18">
         <v>24</v>
       </c>
       <c r="BB16" s="18">
         <v>27</v>
       </c>
       <c r="BC16" s="18">
         <v>14</v>
       </c>
       <c r="BD16" s="18">
         <v>33</v>
       </c>
       <c r="BE16" s="18">
         <v>33</v>
       </c>
       <c r="BF16" s="18">
         <v>18</v>
       </c>
-      <c r="BG16" s="64"/>
-      <c r="BH16" s="64"/>
+      <c r="BG16" s="18">
+        <v>22</v>
+      </c>
+      <c r="BH16" s="18">
+        <v>26</v>
+      </c>
       <c r="BI16" s="18"/>
       <c r="BJ16" s="64"/>
       <c r="BK16" s="18"/>
       <c r="BL16" s="64"/>
       <c r="BM16" s="18"/>
       <c r="BN16" s="18"/>
       <c r="BO16" s="18"/>
       <c r="BP16" s="18"/>
     </row>
     <row r="17" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A17" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="60"/>
       <c r="H17" s="65"/>
       <c r="I17" s="60"/>
       <c r="J17" s="65"/>
       <c r="K17" s="65"/>
       <c r="L17" s="65"/>
       <c r="M17" s="65"/>
@@ -14441,132 +14694,136 @@
       </c>
       <c r="AY17" s="18">
         <v>8</v>
       </c>
       <c r="AZ17" s="64">
         <v>6</v>
       </c>
       <c r="BA17" s="18">
         <v>3</v>
       </c>
       <c r="BB17" s="18">
         <v>16</v>
       </c>
       <c r="BC17" s="18">
         <v>6</v>
       </c>
       <c r="BD17" s="18">
         <v>8</v>
       </c>
       <c r="BE17" s="18">
         <v>8</v>
       </c>
       <c r="BF17" s="18">
         <v>5</v>
       </c>
-      <c r="BG17" s="64"/>
-      <c r="BH17" s="64"/>
+      <c r="BG17" s="18">
+        <v>7</v>
+      </c>
+      <c r="BH17" s="18">
+        <v>6</v>
+      </c>
       <c r="BI17" s="18"/>
       <c r="BJ17" s="64"/>
       <c r="BK17" s="18"/>
       <c r="BL17" s="64"/>
       <c r="BM17" s="18"/>
       <c r="BN17" s="18"/>
       <c r="BO17" s="18"/>
       <c r="BP17" s="18"/>
     </row>
     <row r="18" spans="1:68" s="6" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A18" s="123" t="s">
+      <c r="A18" s="121" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="123"/>
-[...65 lines deleted...]
-      <c r="BP18" s="123"/>
+      <c r="B18" s="121"/>
+      <c r="C18" s="121"/>
+      <c r="D18" s="121"/>
+      <c r="E18" s="121"/>
+      <c r="F18" s="121"/>
+      <c r="G18" s="121"/>
+      <c r="H18" s="121"/>
+      <c r="I18" s="121"/>
+      <c r="J18" s="121"/>
+      <c r="K18" s="121"/>
+      <c r="L18" s="121"/>
+      <c r="M18" s="121"/>
+      <c r="N18" s="121"/>
+      <c r="O18" s="121"/>
+      <c r="P18" s="121"/>
+      <c r="Q18" s="121"/>
+      <c r="R18" s="121"/>
+      <c r="S18" s="121"/>
+      <c r="T18" s="121"/>
+      <c r="U18" s="121"/>
+      <c r="V18" s="121"/>
+      <c r="W18" s="121"/>
+      <c r="X18" s="121"/>
+      <c r="Y18" s="121"/>
+      <c r="Z18" s="121"/>
+      <c r="AA18" s="121"/>
+      <c r="AB18" s="121"/>
+      <c r="AC18" s="121"/>
+      <c r="AD18" s="121"/>
+      <c r="AE18" s="121"/>
+      <c r="AF18" s="121"/>
+      <c r="AG18" s="121"/>
+      <c r="AH18" s="121"/>
+      <c r="AI18" s="121"/>
+      <c r="AJ18" s="121"/>
+      <c r="AK18" s="121"/>
+      <c r="AL18" s="121"/>
+      <c r="AM18" s="121"/>
+      <c r="AN18" s="121"/>
+      <c r="AO18" s="121"/>
+      <c r="AP18" s="121"/>
+      <c r="AQ18" s="121"/>
+      <c r="AR18" s="121"/>
+      <c r="AS18" s="121"/>
+      <c r="AT18" s="121"/>
+      <c r="AU18" s="121"/>
+      <c r="AV18" s="121"/>
+      <c r="AW18" s="121"/>
+      <c r="AX18" s="121"/>
+      <c r="AY18" s="121"/>
+      <c r="AZ18" s="121"/>
+      <c r="BA18" s="121"/>
+      <c r="BB18" s="121"/>
+      <c r="BC18" s="121"/>
+      <c r="BD18" s="121"/>
+      <c r="BE18" s="121"/>
+      <c r="BF18" s="121"/>
+      <c r="BG18" s="121"/>
+      <c r="BH18" s="121"/>
+      <c r="BI18" s="121"/>
+      <c r="BJ18" s="121"/>
+      <c r="BK18" s="121"/>
+      <c r="BL18" s="121"/>
+      <c r="BM18" s="121"/>
+      <c r="BN18" s="121"/>
+      <c r="BO18" s="121"/>
+      <c r="BP18" s="121"/>
     </row>
     <row r="19" spans="1:68" s="70" customFormat="1" ht="11.25">
       <c r="A19" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="60" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="60" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="60" t="s">
         <v>28</v>
       </c>
       <c r="E19" s="60" t="s">
         <v>28</v>
       </c>
       <c r="F19" s="60" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="60" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="60" t="s">
         <v>28</v>
@@ -14699,52 +14956,56 @@
       </c>
       <c r="AY19" s="18">
         <v>83</v>
       </c>
       <c r="AZ19" s="64">
         <v>66</v>
       </c>
       <c r="BA19" s="18">
         <v>101</v>
       </c>
       <c r="BB19" s="18">
         <v>67</v>
       </c>
       <c r="BC19" s="18">
         <v>67</v>
       </c>
       <c r="BD19" s="18">
         <v>85</v>
       </c>
       <c r="BE19" s="18">
         <v>87</v>
       </c>
       <c r="BF19" s="18">
         <v>54</v>
       </c>
-      <c r="BG19" s="64"/>
-      <c r="BH19" s="64"/>
+      <c r="BG19" s="18">
+        <v>86</v>
+      </c>
+      <c r="BH19" s="18">
+        <v>89</v>
+      </c>
       <c r="BI19" s="18"/>
       <c r="BJ19" s="64"/>
       <c r="BK19" s="18"/>
       <c r="BL19" s="64"/>
       <c r="BM19" s="18"/>
       <c r="BN19" s="18"/>
       <c r="BO19" s="18"/>
       <c r="BP19" s="18"/>
     </row>
     <row r="20" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="60"/>
       <c r="C20" s="60"/>
       <c r="D20" s="60"/>
       <c r="E20" s="60"/>
       <c r="F20" s="60"/>
       <c r="G20" s="60"/>
       <c r="H20" s="65"/>
       <c r="I20" s="60"/>
       <c r="J20" s="65"/>
       <c r="K20" s="65"/>
       <c r="L20" s="65"/>
       <c r="M20" s="65"/>
@@ -14861,52 +15122,56 @@
       </c>
       <c r="AY20" s="18">
         <v>56</v>
       </c>
       <c r="AZ20" s="64">
         <v>32</v>
       </c>
       <c r="BA20" s="18">
         <v>63</v>
       </c>
       <c r="BB20" s="18">
         <v>30</v>
       </c>
       <c r="BC20" s="18">
         <v>42</v>
       </c>
       <c r="BD20" s="18">
         <v>46</v>
       </c>
       <c r="BE20" s="18">
         <v>57</v>
       </c>
       <c r="BF20" s="18">
         <v>29</v>
       </c>
-      <c r="BG20" s="64"/>
-      <c r="BH20" s="64"/>
+      <c r="BG20" s="18">
+        <v>53</v>
+      </c>
+      <c r="BH20" s="18">
+        <v>56</v>
+      </c>
       <c r="BI20" s="18"/>
       <c r="BJ20" s="64"/>
       <c r="BK20" s="18"/>
       <c r="BL20" s="64"/>
       <c r="BM20" s="18"/>
       <c r="BN20" s="18"/>
       <c r="BO20" s="18"/>
       <c r="BP20" s="18"/>
     </row>
     <row r="21" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="60"/>
       <c r="C21" s="60"/>
       <c r="D21" s="60"/>
       <c r="E21" s="60"/>
       <c r="F21" s="60"/>
       <c r="G21" s="60"/>
       <c r="H21" s="65"/>
       <c r="I21" s="60"/>
       <c r="J21" s="65"/>
       <c r="K21" s="65"/>
       <c r="L21" s="65"/>
       <c r="M21" s="65"/>
@@ -15023,52 +15288,56 @@
       </c>
       <c r="AY21" s="18">
         <v>6</v>
       </c>
       <c r="AZ21" s="64">
         <v>8</v>
       </c>
       <c r="BA21" s="18">
         <v>6</v>
       </c>
       <c r="BB21" s="18">
         <v>6</v>
       </c>
       <c r="BC21" s="18">
         <v>6</v>
       </c>
       <c r="BD21" s="18">
         <v>9</v>
       </c>
       <c r="BE21" s="18">
         <v>2</v>
       </c>
       <c r="BF21" s="18">
         <v>5</v>
       </c>
-      <c r="BG21" s="64"/>
-      <c r="BH21" s="64"/>
+      <c r="BG21" s="18">
+        <v>11</v>
+      </c>
+      <c r="BH21" s="18">
+        <v>8</v>
+      </c>
       <c r="BI21" s="18"/>
       <c r="BJ21" s="64"/>
       <c r="BK21" s="18"/>
       <c r="BL21" s="64"/>
       <c r="BM21" s="18"/>
       <c r="BN21" s="18"/>
       <c r="BO21" s="18"/>
       <c r="BP21" s="18"/>
     </row>
     <row r="22" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="60"/>
       <c r="C22" s="60"/>
       <c r="D22" s="60"/>
       <c r="E22" s="60"/>
       <c r="F22" s="60"/>
       <c r="G22" s="60"/>
       <c r="H22" s="65"/>
       <c r="I22" s="60"/>
       <c r="J22" s="65"/>
       <c r="K22" s="65"/>
       <c r="L22" s="65"/>
       <c r="M22" s="65"/>
@@ -15183,52 +15452,56 @@
       <c r="AX22" s="64">
         <v>6</v>
       </c>
       <c r="AY22" s="18"/>
       <c r="AZ22" s="64">
         <v>2</v>
       </c>
       <c r="BA22" s="18">
         <v>6</v>
       </c>
       <c r="BB22" s="18">
         <v>4</v>
       </c>
       <c r="BC22" s="18">
         <v>3</v>
       </c>
       <c r="BD22" s="18">
         <v>1</v>
       </c>
       <c r="BE22" s="18">
         <v>3</v>
       </c>
       <c r="BF22" s="18">
         <v>3</v>
       </c>
-      <c r="BG22" s="64"/>
-      <c r="BH22" s="64"/>
+      <c r="BG22" s="18">
+        <v>2</v>
+      </c>
+      <c r="BH22" s="18">
+        <v>5</v>
+      </c>
       <c r="BI22" s="18"/>
       <c r="BJ22" s="64"/>
       <c r="BK22" s="18"/>
       <c r="BL22" s="64"/>
       <c r="BM22" s="18"/>
       <c r="BN22" s="18"/>
       <c r="BO22" s="18"/>
       <c r="BP22" s="18"/>
     </row>
     <row r="23" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="60"/>
       <c r="C23" s="60"/>
       <c r="D23" s="60"/>
       <c r="E23" s="60"/>
       <c r="F23" s="60"/>
       <c r="G23" s="60"/>
       <c r="H23" s="65"/>
       <c r="I23" s="60"/>
       <c r="J23" s="65"/>
       <c r="K23" s="65"/>
       <c r="L23" s="65"/>
       <c r="M23" s="65"/>
@@ -15345,52 +15618,56 @@
       </c>
       <c r="AY23" s="18">
         <v>8</v>
       </c>
       <c r="AZ23" s="64">
         <v>3</v>
       </c>
       <c r="BA23" s="18">
         <v>11</v>
       </c>
       <c r="BB23" s="18">
         <v>8</v>
       </c>
       <c r="BC23" s="18">
         <v>7</v>
       </c>
       <c r="BD23" s="18">
         <v>8</v>
       </c>
       <c r="BE23" s="18">
         <v>6</v>
       </c>
       <c r="BF23" s="18">
         <v>4</v>
       </c>
-      <c r="BG23" s="64"/>
-      <c r="BH23" s="64"/>
+      <c r="BG23" s="18">
+        <v>8</v>
+      </c>
+      <c r="BH23" s="18">
+        <v>1</v>
+      </c>
       <c r="BI23" s="18"/>
       <c r="BJ23" s="64"/>
       <c r="BK23" s="18"/>
       <c r="BL23" s="64"/>
       <c r="BM23" s="18"/>
       <c r="BN23" s="18"/>
       <c r="BO23" s="18"/>
       <c r="BP23" s="18"/>
     </row>
     <row r="24" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A24" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="60"/>
       <c r="C24" s="60"/>
       <c r="D24" s="60"/>
       <c r="E24" s="60"/>
       <c r="F24" s="60"/>
       <c r="G24" s="60"/>
       <c r="H24" s="65"/>
       <c r="I24" s="60"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
@@ -15507,52 +15784,56 @@
       </c>
       <c r="AY24" s="18">
         <v>10</v>
       </c>
       <c r="AZ24" s="64">
         <v>16</v>
       </c>
       <c r="BA24" s="18">
         <v>13</v>
       </c>
       <c r="BB24" s="18">
         <v>11</v>
       </c>
       <c r="BC24" s="18">
         <v>6</v>
       </c>
       <c r="BD24" s="18">
         <v>15</v>
       </c>
       <c r="BE24" s="18">
         <v>15</v>
       </c>
       <c r="BF24" s="18">
         <v>10</v>
       </c>
-      <c r="BG24" s="64"/>
-      <c r="BH24" s="64"/>
+      <c r="BG24" s="18">
+        <v>8</v>
+      </c>
+      <c r="BH24" s="18">
+        <v>17</v>
+      </c>
       <c r="BI24" s="18"/>
       <c r="BJ24" s="64"/>
       <c r="BK24" s="18"/>
       <c r="BL24" s="64"/>
       <c r="BM24" s="18"/>
       <c r="BN24" s="18"/>
       <c r="BO24" s="18"/>
       <c r="BP24" s="18"/>
     </row>
     <row r="25" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A25" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="60"/>
       <c r="C25" s="60"/>
       <c r="D25" s="60"/>
       <c r="E25" s="60"/>
       <c r="F25" s="60"/>
       <c r="G25" s="60"/>
       <c r="H25" s="65"/>
       <c r="I25" s="60"/>
       <c r="J25" s="65"/>
       <c r="K25" s="65"/>
       <c r="L25" s="65"/>
       <c r="M25" s="65"/>
@@ -15666,249 +15947,253 @@
       </c>
       <c r="AY25" s="18">
         <v>3</v>
       </c>
       <c r="AZ25" s="64">
         <v>5</v>
       </c>
       <c r="BA25" s="18">
         <v>2</v>
       </c>
       <c r="BB25" s="18">
         <v>8</v>
       </c>
       <c r="BC25" s="18">
         <v>3</v>
       </c>
       <c r="BD25" s="18">
         <v>6</v>
       </c>
       <c r="BE25" s="18">
         <v>4</v>
       </c>
       <c r="BF25" s="18">
         <v>3</v>
       </c>
-      <c r="BG25" s="64"/>
-      <c r="BH25" s="64"/>
+      <c r="BG25" s="18">
+        <v>4</v>
+      </c>
+      <c r="BH25" s="18">
+        <v>2</v>
+      </c>
       <c r="BI25" s="18"/>
       <c r="BJ25" s="64"/>
       <c r="BK25" s="18"/>
       <c r="BL25" s="64"/>
       <c r="BM25" s="18"/>
       <c r="BN25" s="18"/>
       <c r="BO25" s="18"/>
       <c r="BP25" s="18"/>
     </row>
     <row r="26" spans="1:68" s="6" customFormat="1" ht="11.25">
-      <c r="A26" s="124" t="s">
+      <c r="A26" s="122" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="124"/>
-[...65 lines deleted...]
-      <c r="BP26" s="124"/>
+      <c r="B26" s="122"/>
+      <c r="C26" s="122"/>
+      <c r="D26" s="122"/>
+      <c r="E26" s="122"/>
+      <c r="F26" s="122"/>
+      <c r="G26" s="122"/>
+      <c r="H26" s="122"/>
+      <c r="I26" s="122"/>
+      <c r="J26" s="122"/>
+      <c r="K26" s="122"/>
+      <c r="L26" s="122"/>
+      <c r="M26" s="122"/>
+      <c r="N26" s="122"/>
+      <c r="O26" s="122"/>
+      <c r="P26" s="122"/>
+      <c r="Q26" s="122"/>
+      <c r="R26" s="122"/>
+      <c r="S26" s="122"/>
+      <c r="T26" s="122"/>
+      <c r="U26" s="122"/>
+      <c r="V26" s="122"/>
+      <c r="W26" s="122"/>
+      <c r="X26" s="122"/>
+      <c r="Y26" s="122"/>
+      <c r="Z26" s="122"/>
+      <c r="AA26" s="122"/>
+      <c r="AB26" s="122"/>
+      <c r="AC26" s="122"/>
+      <c r="AD26" s="122"/>
+      <c r="AE26" s="122"/>
+      <c r="AF26" s="122"/>
+      <c r="AG26" s="122"/>
+      <c r="AH26" s="122"/>
+      <c r="AI26" s="122"/>
+      <c r="AJ26" s="122"/>
+      <c r="AK26" s="122"/>
+      <c r="AL26" s="122"/>
+      <c r="AM26" s="122"/>
+      <c r="AN26" s="122"/>
+      <c r="AO26" s="122"/>
+      <c r="AP26" s="122"/>
+      <c r="AQ26" s="122"/>
+      <c r="AR26" s="122"/>
+      <c r="AS26" s="122"/>
+      <c r="AT26" s="122"/>
+      <c r="AU26" s="122"/>
+      <c r="AV26" s="122"/>
+      <c r="AW26" s="122"/>
+      <c r="AX26" s="122"/>
+      <c r="AY26" s="122"/>
+      <c r="AZ26" s="122"/>
+      <c r="BA26" s="122"/>
+      <c r="BB26" s="122"/>
+      <c r="BC26" s="122"/>
+      <c r="BD26" s="122"/>
+      <c r="BE26" s="122"/>
+      <c r="BF26" s="122"/>
+      <c r="BG26" s="122"/>
+      <c r="BH26" s="122"/>
+      <c r="BI26" s="122"/>
+      <c r="BJ26" s="122"/>
+      <c r="BK26" s="122"/>
+      <c r="BL26" s="122"/>
+      <c r="BM26" s="122"/>
+      <c r="BN26" s="122"/>
+      <c r="BO26" s="122"/>
+      <c r="BP26" s="122"/>
     </row>
     <row r="27" spans="1:68" s="70" customFormat="1" ht="11.25">
       <c r="A27" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="60" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="60" t="s">
         <v>28</v>
       </c>
       <c r="D27" s="60" t="s">
         <v>28</v>
       </c>
       <c r="E27" s="60" t="s">
         <v>28</v>
       </c>
       <c r="F27" s="60" t="s">
         <v>28</v>
       </c>
       <c r="G27" s="60" t="s">
         <v>28</v>
       </c>
       <c r="H27" s="60" t="s">
         <v>28</v>
       </c>
       <c r="I27" s="60" t="s">
         <v>28</v>
       </c>
       <c r="J27" s="60" t="s">
         <v>28</v>
       </c>
       <c r="K27" s="60" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="60" t="s">
         <v>28</v>
       </c>
       <c r="M27" s="60" t="s">
         <v>28</v>
       </c>
       <c r="N27" s="61">
         <v>20</v>
       </c>
       <c r="O27" s="61">
         <v>10</v>
       </c>
       <c r="P27" s="62">
         <v>16</v>
       </c>
-      <c r="Q27" s="92">
+      <c r="Q27" s="89">
         <v>11</v>
       </c>
       <c r="R27" s="62">
         <v>18</v>
       </c>
       <c r="S27" s="62">
         <v>24</v>
       </c>
       <c r="T27" s="62">
         <v>15</v>
       </c>
       <c r="U27" s="62">
         <v>17</v>
       </c>
       <c r="V27" s="62">
         <v>22</v>
       </c>
       <c r="W27" s="62">
         <v>26</v>
       </c>
-      <c r="X27" s="93">
+      <c r="X27" s="90">
         <v>23</v>
       </c>
       <c r="Y27" s="19">
         <v>29</v>
       </c>
       <c r="Z27" s="18">
         <v>21</v>
       </c>
       <c r="AA27" s="18">
         <v>30</v>
       </c>
       <c r="AB27" s="18">
         <v>22</v>
       </c>
-      <c r="AC27" s="93">
+      <c r="AC27" s="90">
         <v>25</v>
       </c>
       <c r="AD27" s="18">
         <v>16</v>
       </c>
-      <c r="AE27" s="93">
+      <c r="AE27" s="90">
         <v>20</v>
       </c>
-      <c r="AF27" s="92">
+      <c r="AF27" s="89">
         <v>16</v>
       </c>
-      <c r="AG27" s="92">
+      <c r="AG27" s="89">
         <v>40</v>
       </c>
-      <c r="AH27" s="92">
+      <c r="AH27" s="89">
         <v>30</v>
       </c>
-      <c r="AI27" s="92">
+      <c r="AI27" s="89">
         <v>42</v>
       </c>
-      <c r="AJ27" s="92">
+      <c r="AJ27" s="89">
         <v>57</v>
       </c>
-      <c r="AK27" s="92">
+      <c r="AK27" s="89">
         <v>50</v>
       </c>
-      <c r="AL27" s="92">
+      <c r="AL27" s="89">
         <v>43</v>
       </c>
-      <c r="AM27" s="92">
+      <c r="AM27" s="89">
         <v>49</v>
       </c>
       <c r="AN27" s="63">
         <v>44</v>
       </c>
       <c r="AO27" s="64">
         <v>49</v>
       </c>
       <c r="AP27" s="18">
         <v>57</v>
       </c>
       <c r="AQ27" s="62">
         <v>43</v>
       </c>
       <c r="AR27" s="62">
         <v>33</v>
       </c>
       <c r="AS27" s="64">
         <v>49</v>
       </c>
       <c r="AT27" s="64">
         <v>57</v>
       </c>
       <c r="AU27" s="64">
         <v>54</v>
@@ -15924,153 +16209,157 @@
       </c>
       <c r="AY27" s="18">
         <v>83</v>
       </c>
       <c r="AZ27" s="63">
         <v>50</v>
       </c>
       <c r="BA27" s="62">
         <v>62</v>
       </c>
       <c r="BB27" s="62">
         <v>62</v>
       </c>
       <c r="BC27" s="62">
         <v>58</v>
       </c>
       <c r="BD27" s="62">
         <v>77</v>
       </c>
       <c r="BE27" s="62">
         <v>73</v>
       </c>
       <c r="BF27" s="62">
         <v>40</v>
       </c>
-      <c r="BG27" s="64"/>
-      <c r="BH27" s="64"/>
+      <c r="BG27" s="62">
+        <v>65</v>
+      </c>
+      <c r="BH27" s="62">
+        <v>54</v>
+      </c>
       <c r="BI27" s="18"/>
       <c r="BJ27" s="64"/>
       <c r="BK27" s="18"/>
       <c r="BL27" s="63"/>
       <c r="BM27" s="62"/>
       <c r="BN27" s="62"/>
       <c r="BO27" s="62"/>
       <c r="BP27" s="62"/>
     </row>
     <row r="28" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="60"/>
       <c r="C28" s="60"/>
       <c r="D28" s="60"/>
       <c r="E28" s="60"/>
       <c r="F28" s="60"/>
       <c r="G28" s="60"/>
       <c r="H28" s="60"/>
       <c r="I28" s="60"/>
       <c r="J28" s="60"/>
       <c r="K28" s="60"/>
       <c r="L28" s="60"/>
       <c r="M28" s="60"/>
       <c r="N28" s="61">
         <v>3</v>
       </c>
       <c r="O28" s="32" t="s">
         <v>28</v>
       </c>
       <c r="P28" s="62">
         <v>3</v>
       </c>
-      <c r="Q28" s="92">
+      <c r="Q28" s="89">
         <v>3</v>
       </c>
       <c r="R28" s="62">
         <v>1</v>
       </c>
       <c r="S28" s="62">
         <v>6</v>
       </c>
       <c r="T28" s="62">
         <v>1</v>
       </c>
       <c r="U28" s="62">
         <v>4</v>
       </c>
       <c r="V28" s="62">
         <v>6</v>
       </c>
       <c r="W28" s="62">
         <v>6</v>
       </c>
-      <c r="X28" s="93">
+      <c r="X28" s="90">
         <v>4</v>
       </c>
       <c r="Y28" s="19">
         <v>4</v>
       </c>
       <c r="Z28" s="18">
         <v>5</v>
       </c>
       <c r="AA28" s="18">
         <v>6</v>
       </c>
       <c r="AB28" s="18">
         <v>2</v>
       </c>
-      <c r="AC28" s="93">
+      <c r="AC28" s="90">
         <v>4</v>
       </c>
       <c r="AD28" s="18">
         <v>1</v>
       </c>
-      <c r="AE28" s="93">
+      <c r="AE28" s="90">
         <v>5</v>
       </c>
-      <c r="AF28" s="92">
+      <c r="AF28" s="89">
         <v>3</v>
       </c>
-      <c r="AG28" s="92">
+      <c r="AG28" s="89">
         <v>7</v>
       </c>
-      <c r="AH28" s="92">
+      <c r="AH28" s="89">
         <v>8</v>
       </c>
-      <c r="AI28" s="92">
+      <c r="AI28" s="89">
         <v>5</v>
       </c>
-      <c r="AJ28" s="92">
+      <c r="AJ28" s="89">
         <v>8</v>
       </c>
-      <c r="AK28" s="92">
+      <c r="AK28" s="89">
         <v>10</v>
       </c>
-      <c r="AL28" s="92">
+      <c r="AL28" s="89">
         <v>4</v>
       </c>
-      <c r="AM28" s="92">
+      <c r="AM28" s="89">
         <v>10</v>
       </c>
       <c r="AN28" s="63">
         <v>3</v>
       </c>
       <c r="AO28" s="64">
         <v>10</v>
       </c>
       <c r="AP28" s="18">
         <v>9</v>
       </c>
       <c r="AQ28" s="62">
         <v>8</v>
       </c>
       <c r="AR28" s="62">
         <v>1</v>
       </c>
       <c r="AS28" s="64">
         <v>6</v>
       </c>
       <c r="AT28" s="64">
         <v>7</v>
       </c>
       <c r="AU28" s="64">
         <v>15</v>
@@ -16086,52 +16375,56 @@
       </c>
       <c r="AY28" s="18">
         <v>14</v>
       </c>
       <c r="AZ28" s="63">
         <v>2</v>
       </c>
       <c r="BA28" s="62">
         <v>8</v>
       </c>
       <c r="BB28" s="62">
         <v>5</v>
       </c>
       <c r="BC28" s="62">
         <v>10</v>
       </c>
       <c r="BD28" s="62">
         <v>19</v>
       </c>
       <c r="BE28" s="62">
         <v>10</v>
       </c>
       <c r="BF28" s="62">
         <v>4</v>
       </c>
-      <c r="BG28" s="64"/>
-      <c r="BH28" s="64"/>
+      <c r="BG28" s="62">
+        <v>11</v>
+      </c>
+      <c r="BH28" s="62">
+        <v>11</v>
+      </c>
       <c r="BI28" s="18"/>
       <c r="BJ28" s="64"/>
       <c r="BK28" s="18"/>
       <c r="BL28" s="63"/>
       <c r="BM28" s="62"/>
       <c r="BN28" s="62"/>
       <c r="BO28" s="62"/>
       <c r="BP28" s="62"/>
     </row>
     <row r="29" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="60"/>
       <c r="C29" s="60"/>
       <c r="D29" s="60"/>
       <c r="E29" s="60"/>
       <c r="F29" s="60"/>
       <c r="G29" s="60"/>
       <c r="H29" s="65"/>
       <c r="I29" s="60"/>
       <c r="J29" s="65"/>
       <c r="K29" s="65"/>
       <c r="L29" s="65"/>
       <c r="M29" s="65"/>
@@ -16164,227 +16457,227 @@
       </c>
       <c r="W29" s="32" t="s">
         <v>28</v>
       </c>
       <c r="X29" s="32" t="s">
         <v>28</v>
       </c>
       <c r="Y29" s="32" t="s">
         <v>28</v>
       </c>
       <c r="Z29" s="32" t="s">
         <v>28</v>
       </c>
       <c r="AA29" s="32" t="s">
         <v>28</v>
       </c>
       <c r="AB29" s="18">
         <v>1</v>
       </c>
       <c r="AC29" s="32" t="s">
         <v>28</v>
       </c>
       <c r="AD29" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="AE29" s="93">
+      <c r="AE29" s="90">
         <v>1</v>
       </c>
-      <c r="AF29" s="92" t="s">
-[...2 lines deleted...]
-      <c r="AG29" s="92">
+      <c r="AF29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG29" s="89">
         <v>1</v>
       </c>
-      <c r="AH29" s="92">
+      <c r="AH29" s="89">
         <v>1</v>
       </c>
-      <c r="AI29" s="92" t="s">
-[...2 lines deleted...]
-      <c r="AJ29" s="92">
+      <c r="AI29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ29" s="89">
         <v>1</v>
       </c>
-      <c r="AK29" s="92" t="s">
-[...44 lines deleted...]
-      <c r="AZ29" s="92" t="s">
+      <c r="AK29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AR29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AS29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AT29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AU29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AV29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AW29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AX29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AY29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AZ29" s="89" t="s">
         <v>28</v>
       </c>
       <c r="BA29" s="62">
         <v>1</v>
       </c>
       <c r="BB29" s="62"/>
       <c r="BC29" s="62"/>
       <c r="BD29" s="62"/>
       <c r="BE29" s="62"/>
       <c r="BF29" s="7"/>
-      <c r="BG29" s="92"/>
-[...4 lines deleted...]
-      <c r="BL29" s="92"/>
+      <c r="BG29" s="62"/>
+      <c r="BH29" s="62"/>
+      <c r="BI29" s="89"/>
+      <c r="BJ29" s="89"/>
+      <c r="BK29" s="89"/>
+      <c r="BL29" s="89"/>
       <c r="BM29" s="62"/>
       <c r="BN29" s="62"/>
       <c r="BO29" s="62"/>
-      <c r="BP29" s="92"/>
+      <c r="BP29" s="89"/>
     </row>
     <row r="30" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="60"/>
       <c r="C30" s="60"/>
       <c r="D30" s="60"/>
       <c r="E30" s="60"/>
       <c r="F30" s="60"/>
       <c r="G30" s="60"/>
       <c r="H30" s="65"/>
       <c r="I30" s="60"/>
       <c r="J30" s="65"/>
       <c r="K30" s="65"/>
       <c r="L30" s="65"/>
       <c r="M30" s="65"/>
       <c r="N30" s="61">
         <v>1</v>
       </c>
       <c r="O30" s="32" t="s">
         <v>28</v>
       </c>
       <c r="P30" s="62">
         <v>1</v>
       </c>
-      <c r="Q30" s="92">
+      <c r="Q30" s="89">
         <v>1</v>
       </c>
       <c r="R30" s="62">
         <v>1</v>
       </c>
       <c r="S30" s="62">
         <v>3</v>
       </c>
       <c r="T30" s="62">
         <v>1</v>
       </c>
       <c r="U30" s="71" t="s">
         <v>28</v>
       </c>
       <c r="V30" s="71" t="s">
         <v>28</v>
       </c>
       <c r="W30" s="62">
         <v>2</v>
       </c>
-      <c r="X30" s="93">
+      <c r="X30" s="90">
         <v>3</v>
       </c>
       <c r="Y30" s="19">
         <v>5</v>
       </c>
       <c r="Z30" s="18">
         <v>2</v>
       </c>
       <c r="AA30" s="32" t="s">
         <v>28</v>
       </c>
       <c r="AB30" s="18">
         <v>3</v>
       </c>
-      <c r="AC30" s="93">
+      <c r="AC30" s="90">
         <v>2</v>
       </c>
       <c r="AD30" s="18">
         <v>1</v>
       </c>
       <c r="AE30" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="AF30" s="92">
+      <c r="AF30" s="89">
         <v>1</v>
       </c>
-      <c r="AG30" s="92">
+      <c r="AG30" s="89">
         <v>3</v>
       </c>
-      <c r="AH30" s="92">
+      <c r="AH30" s="89">
         <v>1</v>
       </c>
-      <c r="AI30" s="92">
+      <c r="AI30" s="89">
         <v>2</v>
       </c>
-      <c r="AJ30" s="92">
+      <c r="AJ30" s="89">
         <v>4</v>
       </c>
-      <c r="AK30" s="92">
+      <c r="AK30" s="89">
         <v>6</v>
       </c>
-      <c r="AL30" s="92">
+      <c r="AL30" s="89">
         <v>1</v>
       </c>
-      <c r="AM30" s="92">
+      <c r="AM30" s="89">
         <v>5</v>
       </c>
       <c r="AN30" s="63">
         <v>4</v>
       </c>
       <c r="AO30" s="64">
         <v>2</v>
       </c>
       <c r="AP30" s="18">
         <v>8</v>
       </c>
       <c r="AQ30" s="62">
         <v>4</v>
       </c>
       <c r="AR30" s="62">
         <v>4</v>
       </c>
       <c r="AS30" s="64">
         <v>4</v>
       </c>
       <c r="AT30" s="64">
         <v>7</v>
       </c>
       <c r="AU30" s="64">
         <v>2</v>
@@ -16400,153 +16693,157 @@
       </c>
       <c r="AY30" s="18">
         <v>3</v>
       </c>
       <c r="AZ30" s="63">
         <v>4</v>
       </c>
       <c r="BA30" s="62">
         <v>3</v>
       </c>
       <c r="BB30" s="62">
         <v>5</v>
       </c>
       <c r="BC30" s="62">
         <v>7</v>
       </c>
       <c r="BD30" s="62">
         <v>3</v>
       </c>
       <c r="BE30" s="62">
         <v>2</v>
       </c>
       <c r="BF30" s="62">
         <v>1</v>
       </c>
-      <c r="BG30" s="64"/>
-      <c r="BH30" s="64"/>
+      <c r="BG30" s="62">
+        <v>3</v>
+      </c>
+      <c r="BH30" s="62">
+        <v>2</v>
+      </c>
       <c r="BI30" s="18"/>
       <c r="BJ30" s="64"/>
       <c r="BK30" s="18"/>
       <c r="BL30" s="63"/>
       <c r="BM30" s="62"/>
       <c r="BN30" s="62"/>
       <c r="BO30" s="62"/>
       <c r="BP30" s="62"/>
     </row>
     <row r="31" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="60"/>
       <c r="C31" s="60"/>
       <c r="D31" s="60"/>
       <c r="E31" s="60"/>
       <c r="F31" s="60"/>
       <c r="G31" s="60"/>
       <c r="H31" s="65"/>
       <c r="I31" s="60"/>
       <c r="J31" s="65"/>
       <c r="K31" s="65"/>
       <c r="L31" s="65"/>
       <c r="M31" s="65"/>
       <c r="N31" s="61">
         <v>4</v>
       </c>
       <c r="O31" s="62">
         <v>3</v>
       </c>
       <c r="P31" s="62">
         <v>1</v>
       </c>
-      <c r="Q31" s="92">
+      <c r="Q31" s="89">
         <v>1</v>
       </c>
       <c r="R31" s="62">
         <v>1</v>
       </c>
       <c r="S31" s="62">
         <v>2</v>
       </c>
       <c r="T31" s="71" t="s">
         <v>28</v>
       </c>
       <c r="U31" s="62">
         <v>3</v>
       </c>
       <c r="V31" s="71" t="s">
         <v>28</v>
       </c>
       <c r="W31" s="62">
         <v>4</v>
       </c>
       <c r="X31" s="32" t="s">
         <v>28</v>
       </c>
       <c r="Y31" s="19">
         <v>5</v>
       </c>
       <c r="Z31" s="18">
         <v>2</v>
       </c>
       <c r="AA31" s="18">
         <v>1</v>
       </c>
       <c r="AB31" s="18">
         <v>1</v>
       </c>
-      <c r="AC31" s="93">
+      <c r="AC31" s="90">
         <v>3</v>
       </c>
       <c r="AD31" s="18">
         <v>2</v>
       </c>
-      <c r="AE31" s="93">
+      <c r="AE31" s="90">
         <v>3</v>
       </c>
-      <c r="AF31" s="92">
+      <c r="AF31" s="89">
         <v>1</v>
       </c>
-      <c r="AG31" s="92">
+      <c r="AG31" s="89">
         <v>5</v>
       </c>
-      <c r="AH31" s="92">
+      <c r="AH31" s="89">
         <v>1</v>
       </c>
-      <c r="AI31" s="92">
+      <c r="AI31" s="89">
         <v>4</v>
       </c>
-      <c r="AJ31" s="92">
+      <c r="AJ31" s="89">
         <v>9</v>
       </c>
-      <c r="AK31" s="92">
+      <c r="AK31" s="89">
         <v>7</v>
       </c>
-      <c r="AL31" s="92">
+      <c r="AL31" s="89">
         <v>10</v>
       </c>
-      <c r="AM31" s="92">
+      <c r="AM31" s="89">
         <v>4</v>
       </c>
       <c r="AN31" s="63">
         <v>3</v>
       </c>
       <c r="AO31" s="64">
         <v>4</v>
       </c>
       <c r="AP31" s="18">
         <v>3</v>
       </c>
       <c r="AQ31" s="62">
         <v>2</v>
       </c>
       <c r="AR31" s="62">
         <v>5</v>
       </c>
       <c r="AS31" s="64">
         <v>5</v>
       </c>
       <c r="AT31" s="64">
         <v>4</v>
       </c>
       <c r="AU31" s="64">
         <v>5</v>
@@ -16562,153 +16859,157 @@
       </c>
       <c r="AY31" s="18">
         <v>3</v>
       </c>
       <c r="AZ31" s="63">
         <v>5</v>
       </c>
       <c r="BA31" s="62">
         <v>4</v>
       </c>
       <c r="BB31" s="62">
         <v>3</v>
       </c>
       <c r="BC31" s="62">
         <v>6</v>
       </c>
       <c r="BD31" s="62">
         <v>3</v>
       </c>
       <c r="BE31" s="62">
         <v>6</v>
       </c>
       <c r="BF31" s="62">
         <v>4</v>
       </c>
-      <c r="BG31" s="64"/>
-      <c r="BH31" s="64"/>
+      <c r="BG31" s="62">
+        <v>7</v>
+      </c>
+      <c r="BH31" s="62">
+        <v>2</v>
+      </c>
       <c r="BI31" s="18"/>
       <c r="BJ31" s="64"/>
       <c r="BK31" s="18"/>
       <c r="BL31" s="63"/>
       <c r="BM31" s="62"/>
       <c r="BN31" s="62"/>
       <c r="BO31" s="62"/>
       <c r="BP31" s="62"/>
     </row>
     <row r="32" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A32" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="60"/>
       <c r="C32" s="60"/>
       <c r="D32" s="60"/>
       <c r="E32" s="60"/>
       <c r="F32" s="60"/>
       <c r="G32" s="60"/>
       <c r="H32" s="65"/>
       <c r="I32" s="60"/>
       <c r="J32" s="65"/>
       <c r="K32" s="65"/>
       <c r="L32" s="65"/>
       <c r="M32" s="65"/>
       <c r="N32" s="61">
         <v>2</v>
       </c>
       <c r="O32" s="62">
         <v>4</v>
       </c>
       <c r="P32" s="62">
         <v>1</v>
       </c>
-      <c r="Q32" s="92">
+      <c r="Q32" s="89">
         <v>2</v>
       </c>
       <c r="R32" s="62">
         <v>7</v>
       </c>
       <c r="S32" s="62">
         <v>5</v>
       </c>
       <c r="T32" s="62">
         <v>2</v>
       </c>
       <c r="U32" s="62">
         <v>2</v>
       </c>
       <c r="V32" s="62">
         <v>5</v>
       </c>
       <c r="W32" s="62">
         <v>2</v>
       </c>
-      <c r="X32" s="93">
+      <c r="X32" s="90">
         <v>7</v>
       </c>
       <c r="Y32" s="19">
         <v>2</v>
       </c>
       <c r="Z32" s="18">
         <v>4</v>
       </c>
       <c r="AA32" s="18">
         <v>4</v>
       </c>
       <c r="AB32" s="18">
         <v>4</v>
       </c>
-      <c r="AC32" s="93">
+      <c r="AC32" s="90">
         <v>7</v>
       </c>
       <c r="AD32" s="18">
         <v>4</v>
       </c>
-      <c r="AE32" s="93">
+      <c r="AE32" s="90">
         <v>4</v>
       </c>
-      <c r="AF32" s="92">
+      <c r="AF32" s="89">
         <v>1</v>
       </c>
-      <c r="AG32" s="92">
+      <c r="AG32" s="89">
         <v>7</v>
       </c>
-      <c r="AH32" s="92">
+      <c r="AH32" s="89">
         <v>6</v>
       </c>
-      <c r="AI32" s="92">
+      <c r="AI32" s="89">
         <v>9</v>
       </c>
-      <c r="AJ32" s="92">
+      <c r="AJ32" s="89">
         <v>9</v>
       </c>
-      <c r="AK32" s="92">
+      <c r="AK32" s="89">
         <v>10</v>
       </c>
-      <c r="AL32" s="92">
+      <c r="AL32" s="89">
         <v>6</v>
       </c>
-      <c r="AM32" s="92">
+      <c r="AM32" s="89">
         <v>9</v>
       </c>
       <c r="AN32" s="63">
         <v>7</v>
       </c>
       <c r="AO32" s="64">
         <v>11</v>
       </c>
       <c r="AP32" s="18">
         <v>12</v>
       </c>
       <c r="AQ32" s="62">
         <v>5</v>
       </c>
       <c r="AR32" s="62">
         <v>5</v>
       </c>
       <c r="AS32" s="64">
         <v>8</v>
       </c>
       <c r="AT32" s="64">
         <v>11</v>
       </c>
       <c r="AU32" s="64">
         <v>9</v>
@@ -16724,151 +17025,155 @@
       </c>
       <c r="AY32" s="18">
         <v>22</v>
       </c>
       <c r="AZ32" s="63">
         <v>9</v>
       </c>
       <c r="BA32" s="62">
         <v>13</v>
       </c>
       <c r="BB32" s="62">
         <v>11</v>
       </c>
       <c r="BC32" s="62">
         <v>11</v>
       </c>
       <c r="BD32" s="62">
         <v>15</v>
       </c>
       <c r="BE32" s="62">
         <v>10</v>
       </c>
       <c r="BF32" s="62">
         <v>9</v>
       </c>
-      <c r="BG32" s="64"/>
-      <c r="BH32" s="64"/>
+      <c r="BG32" s="62">
+        <v>3</v>
+      </c>
+      <c r="BH32" s="62">
+        <v>13</v>
+      </c>
       <c r="BI32" s="18"/>
       <c r="BJ32" s="64"/>
       <c r="BK32" s="18"/>
       <c r="BL32" s="63"/>
       <c r="BM32" s="62"/>
       <c r="BN32" s="62"/>
       <c r="BO32" s="62"/>
       <c r="BP32" s="62"/>
     </row>
     <row r="33" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="60"/>
       <c r="C33" s="60"/>
       <c r="D33" s="60"/>
       <c r="E33" s="60"/>
       <c r="F33" s="60"/>
       <c r="G33" s="60"/>
       <c r="H33" s="65"/>
       <c r="I33" s="60"/>
       <c r="J33" s="65"/>
       <c r="K33" s="65"/>
       <c r="L33" s="65"/>
       <c r="M33" s="65"/>
       <c r="N33" s="61">
         <v>3</v>
       </c>
       <c r="O33" s="62">
         <v>2</v>
       </c>
       <c r="P33" s="62">
         <v>5</v>
       </c>
-      <c r="Q33" s="92">
+      <c r="Q33" s="89">
         <v>1</v>
       </c>
       <c r="R33" s="62">
         <v>3</v>
       </c>
       <c r="S33" s="62">
         <v>2</v>
       </c>
       <c r="T33" s="62">
         <v>5</v>
       </c>
       <c r="U33" s="71" t="s">
         <v>28</v>
       </c>
       <c r="V33" s="62">
         <v>2</v>
       </c>
       <c r="W33" s="62">
         <v>4</v>
       </c>
-      <c r="X33" s="93">
+      <c r="X33" s="90">
         <v>1</v>
       </c>
       <c r="Y33" s="19">
         <v>4</v>
       </c>
       <c r="Z33" s="18">
         <v>2</v>
       </c>
       <c r="AA33" s="18">
         <v>4</v>
       </c>
       <c r="AB33" s="18">
         <v>2</v>
       </c>
       <c r="AC33" s="32" t="s">
         <v>28</v>
       </c>
       <c r="AD33" s="18"/>
-      <c r="AE33" s="93">
+      <c r="AE33" s="90">
         <v>3</v>
       </c>
-      <c r="AF33" s="92">
+      <c r="AF33" s="89">
         <v>2</v>
       </c>
-      <c r="AG33" s="92">
+      <c r="AG33" s="89">
         <v>9</v>
       </c>
-      <c r="AH33" s="92">
+      <c r="AH33" s="89">
         <v>5</v>
       </c>
-      <c r="AI33" s="92">
+      <c r="AI33" s="89">
         <v>5</v>
       </c>
-      <c r="AJ33" s="92">
+      <c r="AJ33" s="89">
         <v>5</v>
       </c>
-      <c r="AK33" s="92">
+      <c r="AK33" s="89">
         <v>3</v>
       </c>
-      <c r="AL33" s="92">
+      <c r="AL33" s="89">
         <v>6</v>
       </c>
-      <c r="AM33" s="92">
+      <c r="AM33" s="89">
         <v>8</v>
       </c>
       <c r="AN33" s="63">
         <v>8</v>
       </c>
       <c r="AO33" s="64">
         <v>4</v>
       </c>
       <c r="AP33" s="18">
         <v>3</v>
       </c>
       <c r="AQ33" s="62">
         <v>4</v>
       </c>
       <c r="AR33" s="62">
         <v>4</v>
       </c>
       <c r="AS33" s="64">
         <v>4</v>
       </c>
       <c r="AT33" s="64">
         <v>3</v>
       </c>
       <c r="AU33" s="64">
         <v>3</v>
@@ -16884,153 +17189,157 @@
       </c>
       <c r="AY33" s="18">
         <v>7</v>
       </c>
       <c r="AZ33" s="63">
         <v>5</v>
       </c>
       <c r="BA33" s="62">
         <v>5</v>
       </c>
       <c r="BB33" s="62">
         <v>7</v>
       </c>
       <c r="BC33" s="62">
         <v>3</v>
       </c>
       <c r="BD33" s="62">
         <v>6</v>
       </c>
       <c r="BE33" s="62">
         <v>12</v>
       </c>
       <c r="BF33" s="62">
         <v>6</v>
       </c>
-      <c r="BG33" s="64"/>
-      <c r="BH33" s="64"/>
+      <c r="BG33" s="62">
+        <v>13</v>
+      </c>
+      <c r="BH33" s="62">
+        <v>4</v>
+      </c>
       <c r="BI33" s="18"/>
       <c r="BJ33" s="64"/>
       <c r="BK33" s="18"/>
       <c r="BL33" s="63"/>
       <c r="BM33" s="62"/>
       <c r="BN33" s="62"/>
       <c r="BO33" s="62"/>
       <c r="BP33" s="62"/>
     </row>
     <row r="34" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A34" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="60"/>
       <c r="C34" s="60"/>
       <c r="D34" s="60"/>
       <c r="E34" s="60"/>
       <c r="F34" s="60"/>
       <c r="G34" s="60"/>
       <c r="H34" s="65"/>
       <c r="I34" s="60"/>
       <c r="J34" s="65"/>
       <c r="K34" s="65"/>
       <c r="L34" s="65"/>
       <c r="M34" s="65"/>
       <c r="N34" s="61">
         <v>4</v>
       </c>
       <c r="O34" s="32" t="s">
         <v>28</v>
       </c>
       <c r="P34" s="62">
         <v>2</v>
       </c>
-      <c r="Q34" s="92">
+      <c r="Q34" s="89">
         <v>1</v>
       </c>
       <c r="R34" s="62">
         <v>2</v>
       </c>
       <c r="S34" s="62">
         <v>3</v>
       </c>
       <c r="T34" s="71" t="s">
         <v>28</v>
       </c>
       <c r="U34" s="62">
         <v>2</v>
       </c>
       <c r="V34" s="62">
         <v>3</v>
       </c>
       <c r="W34" s="62">
         <v>2</v>
       </c>
-      <c r="X34" s="93">
+      <c r="X34" s="90">
         <v>3</v>
       </c>
       <c r="Y34" s="32" t="s">
         <v>28</v>
       </c>
       <c r="Z34" s="18">
         <v>1</v>
       </c>
       <c r="AA34" s="18">
         <v>8</v>
       </c>
       <c r="AB34" s="18">
         <v>1</v>
       </c>
-      <c r="AC34" s="93">
+      <c r="AC34" s="90">
         <v>2</v>
       </c>
       <c r="AD34" s="18">
         <v>2</v>
       </c>
-      <c r="AE34" s="93">
+      <c r="AE34" s="90">
         <v>2</v>
       </c>
-      <c r="AF34" s="92">
+      <c r="AF34" s="89">
         <v>4</v>
       </c>
-      <c r="AG34" s="92">
+      <c r="AG34" s="89">
         <v>2</v>
       </c>
-      <c r="AH34" s="92">
+      <c r="AH34" s="89">
         <v>4</v>
       </c>
-      <c r="AI34" s="92">
+      <c r="AI34" s="89">
         <v>7</v>
       </c>
-      <c r="AJ34" s="92">
+      <c r="AJ34" s="89">
         <v>7</v>
       </c>
-      <c r="AK34" s="92">
+      <c r="AK34" s="89">
         <v>4</v>
       </c>
-      <c r="AL34" s="92">
+      <c r="AL34" s="89">
         <v>4</v>
       </c>
-      <c r="AM34" s="92">
+      <c r="AM34" s="89">
         <v>2</v>
       </c>
       <c r="AN34" s="63">
         <v>6</v>
       </c>
       <c r="AO34" s="64">
         <v>12</v>
       </c>
       <c r="AP34" s="18">
         <v>8</v>
       </c>
       <c r="AQ34" s="62">
         <v>8</v>
       </c>
       <c r="AR34" s="62">
         <v>6</v>
       </c>
       <c r="AS34" s="64">
         <v>5</v>
       </c>
       <c r="AT34" s="64">
         <v>11</v>
       </c>
       <c r="AU34" s="64">
         <v>8</v>
@@ -17046,52 +17355,56 @@
       </c>
       <c r="AY34" s="18">
         <v>10</v>
       </c>
       <c r="AZ34" s="63">
         <v>8</v>
       </c>
       <c r="BA34" s="62">
         <v>12</v>
       </c>
       <c r="BB34" s="62">
         <v>5</v>
       </c>
       <c r="BC34" s="62">
         <v>4</v>
       </c>
       <c r="BD34" s="62">
         <v>8</v>
       </c>
       <c r="BE34" s="62">
         <v>10</v>
       </c>
       <c r="BF34" s="62">
         <v>5</v>
       </c>
-      <c r="BG34" s="64"/>
-      <c r="BH34" s="64"/>
+      <c r="BG34" s="62">
+        <v>8</v>
+      </c>
+      <c r="BH34" s="62">
+        <v>7</v>
+      </c>
       <c r="BI34" s="18"/>
       <c r="BJ34" s="64"/>
       <c r="BK34" s="18"/>
       <c r="BL34" s="63"/>
       <c r="BM34" s="62"/>
       <c r="BN34" s="62"/>
       <c r="BO34" s="62"/>
       <c r="BP34" s="62"/>
     </row>
     <row r="35" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A35" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="60"/>
       <c r="C35" s="60"/>
       <c r="D35" s="60"/>
       <c r="E35" s="60"/>
       <c r="F35" s="60"/>
       <c r="G35" s="60"/>
       <c r="H35" s="65"/>
       <c r="I35" s="60"/>
       <c r="J35" s="65"/>
       <c r="K35" s="65"/>
       <c r="L35" s="65"/>
       <c r="M35" s="65"/>
@@ -17118,79 +17431,79 @@
       </c>
       <c r="U35" s="62">
         <v>2</v>
       </c>
       <c r="V35" s="62">
         <v>2</v>
       </c>
       <c r="W35" s="62">
         <v>2</v>
       </c>
       <c r="X35" s="32" t="s">
         <v>28</v>
       </c>
       <c r="Y35" s="19">
         <v>2</v>
       </c>
       <c r="Z35" s="18">
         <v>2</v>
       </c>
       <c r="AA35" s="18">
         <v>3</v>
       </c>
       <c r="AB35" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="AC35" s="93">
+      <c r="AC35" s="90">
         <v>2</v>
       </c>
       <c r="AD35" s="18"/>
       <c r="AE35" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="AF35" s="92">
+      <c r="AF35" s="89">
         <v>1</v>
       </c>
-      <c r="AG35" s="92">
+      <c r="AG35" s="89">
         <v>2</v>
       </c>
-      <c r="AH35" s="92">
+      <c r="AH35" s="89">
         <v>2</v>
       </c>
-      <c r="AI35" s="92">
+      <c r="AI35" s="89">
         <v>2</v>
       </c>
-      <c r="AJ35" s="92">
+      <c r="AJ35" s="89">
         <v>4</v>
       </c>
-      <c r="AK35" s="92">
+      <c r="AK35" s="89">
         <v>3</v>
       </c>
-      <c r="AL35" s="92">
+      <c r="AL35" s="89">
         <v>5</v>
       </c>
-      <c r="AM35" s="92">
+      <c r="AM35" s="89">
         <v>3</v>
       </c>
       <c r="AN35" s="63">
         <v>2</v>
       </c>
       <c r="AO35" s="64">
         <v>2</v>
       </c>
       <c r="AP35" s="18">
         <v>4</v>
       </c>
       <c r="AQ35" s="62">
         <v>1</v>
       </c>
       <c r="AR35" s="62">
         <v>1</v>
       </c>
       <c r="AS35" s="64">
         <v>1</v>
       </c>
       <c r="AT35" s="64">
         <v>2</v>
       </c>
       <c r="AU35" s="64">
         <v>1</v>
@@ -17206,153 +17519,157 @@
       </c>
       <c r="AY35" s="18">
         <v>5</v>
       </c>
       <c r="AZ35" s="63">
         <v>4</v>
       </c>
       <c r="BA35" s="62">
         <v>4</v>
       </c>
       <c r="BB35" s="62">
         <v>2</v>
       </c>
       <c r="BC35" s="62">
         <v>6</v>
       </c>
       <c r="BD35" s="62">
         <v>3</v>
       </c>
       <c r="BE35" s="62">
         <v>1</v>
       </c>
       <c r="BF35" s="62">
         <v>1</v>
       </c>
-      <c r="BG35" s="64"/>
-      <c r="BH35" s="64"/>
+      <c r="BG35" s="62">
+        <v>3</v>
+      </c>
+      <c r="BH35" s="62">
+        <v>2</v>
+      </c>
       <c r="BI35" s="18"/>
       <c r="BJ35" s="64"/>
       <c r="BK35" s="18"/>
       <c r="BL35" s="63"/>
       <c r="BM35" s="62"/>
       <c r="BN35" s="62"/>
       <c r="BO35" s="62"/>
       <c r="BP35" s="62"/>
     </row>
     <row r="36" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A36" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="60"/>
       <c r="C36" s="60"/>
       <c r="D36" s="60"/>
       <c r="E36" s="60"/>
       <c r="F36" s="60"/>
       <c r="G36" s="60"/>
       <c r="H36" s="60"/>
       <c r="I36" s="60"/>
       <c r="J36" s="60"/>
       <c r="K36" s="60"/>
       <c r="L36" s="60"/>
       <c r="M36" s="60"/>
       <c r="N36" s="61">
         <v>1</v>
       </c>
       <c r="O36" s="62">
         <v>1</v>
       </c>
       <c r="P36" s="62">
         <v>1</v>
       </c>
-      <c r="Q36" s="92">
+      <c r="Q36" s="89">
         <v>1</v>
       </c>
       <c r="R36" s="62">
         <v>1</v>
       </c>
       <c r="S36" s="62">
         <v>1</v>
       </c>
       <c r="T36" s="62">
         <v>3</v>
       </c>
       <c r="U36" s="62">
         <v>2</v>
       </c>
       <c r="V36" s="62">
         <v>3</v>
       </c>
       <c r="W36" s="62">
         <v>2</v>
       </c>
-      <c r="X36" s="93">
+      <c r="X36" s="90">
         <v>3</v>
       </c>
       <c r="Y36" s="19">
         <v>6</v>
       </c>
       <c r="Z36" s="18">
         <v>3</v>
       </c>
       <c r="AA36" s="18">
         <v>2</v>
       </c>
       <c r="AB36" s="18">
         <v>7</v>
       </c>
-      <c r="AC36" s="93">
+      <c r="AC36" s="90">
         <v>5</v>
       </c>
       <c r="AD36" s="18">
         <v>4</v>
       </c>
-      <c r="AE36" s="93">
+      <c r="AE36" s="90">
         <v>2</v>
       </c>
-      <c r="AF36" s="92">
+      <c r="AF36" s="89">
         <v>3</v>
       </c>
-      <c r="AG36" s="92">
+      <c r="AG36" s="89">
         <v>4</v>
       </c>
-      <c r="AH36" s="92">
+      <c r="AH36" s="89">
         <v>2</v>
       </c>
-      <c r="AI36" s="92">
+      <c r="AI36" s="89">
         <v>3</v>
       </c>
-      <c r="AJ36" s="92">
+      <c r="AJ36" s="89">
         <v>8</v>
       </c>
-      <c r="AK36" s="92">
+      <c r="AK36" s="89">
         <v>5</v>
       </c>
-      <c r="AL36" s="92">
+      <c r="AL36" s="89">
         <v>6</v>
       </c>
-      <c r="AM36" s="92">
+      <c r="AM36" s="89">
         <v>8</v>
       </c>
       <c r="AN36" s="63">
         <v>10</v>
       </c>
       <c r="AO36" s="64">
         <v>3</v>
       </c>
       <c r="AP36" s="18">
         <v>9</v>
       </c>
       <c r="AQ36" s="62">
         <v>10</v>
       </c>
       <c r="AR36" s="62">
         <v>7</v>
       </c>
       <c r="AS36" s="64">
         <v>11</v>
       </c>
       <c r="AT36" s="64">
         <v>9</v>
       </c>
       <c r="AU36" s="64">
         <v>10</v>
@@ -17368,363 +17685,371 @@
       </c>
       <c r="AY36" s="18">
         <v>14</v>
       </c>
       <c r="AZ36" s="63">
         <v>12</v>
       </c>
       <c r="BA36" s="62">
         <v>11</v>
       </c>
       <c r="BB36" s="62">
         <v>16</v>
       </c>
       <c r="BC36" s="62">
         <v>8</v>
       </c>
       <c r="BD36" s="62">
         <v>18</v>
       </c>
       <c r="BE36" s="62">
         <v>18</v>
       </c>
       <c r="BF36" s="62">
         <v>8</v>
       </c>
-      <c r="BG36" s="64"/>
-      <c r="BH36" s="64"/>
+      <c r="BG36" s="62">
+        <v>14</v>
+      </c>
+      <c r="BH36" s="62">
+        <v>9</v>
+      </c>
       <c r="BI36" s="18"/>
       <c r="BJ36" s="64"/>
       <c r="BK36" s="18"/>
       <c r="BL36" s="63"/>
       <c r="BM36" s="62"/>
       <c r="BN36" s="62"/>
       <c r="BO36" s="62"/>
       <c r="BP36" s="62"/>
     </row>
     <row r="37" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="66"/>
       <c r="C37" s="66"/>
       <c r="D37" s="66"/>
       <c r="E37" s="66"/>
       <c r="F37" s="66"/>
       <c r="G37" s="66"/>
       <c r="H37" s="67"/>
       <c r="I37" s="66"/>
       <c r="J37" s="67"/>
       <c r="K37" s="67"/>
       <c r="L37" s="67"/>
       <c r="M37" s="67"/>
       <c r="N37" s="30">
         <v>1</v>
       </c>
       <c r="O37" s="33" t="s">
         <v>28</v>
       </c>
       <c r="P37" s="29">
         <v>1</v>
       </c>
-      <c r="Q37" s="94">
+      <c r="Q37" s="91">
         <v>1</v>
       </c>
       <c r="R37" s="33" t="s">
         <v>28</v>
       </c>
       <c r="S37" s="33" t="s">
         <v>28</v>
       </c>
       <c r="T37" s="29">
         <v>3</v>
       </c>
       <c r="U37" s="29">
         <v>2</v>
       </c>
       <c r="V37" s="29">
         <v>1</v>
       </c>
       <c r="W37" s="29">
         <v>2</v>
       </c>
-      <c r="X37" s="94">
+      <c r="X37" s="91">
         <v>2</v>
       </c>
       <c r="Y37" s="30">
         <v>1</v>
       </c>
       <c r="Z37" s="33" t="s">
         <v>28</v>
       </c>
       <c r="AA37" s="29">
         <v>2</v>
       </c>
       <c r="AB37" s="29">
         <v>1</v>
       </c>
       <c r="AC37" s="33" t="s">
         <v>28</v>
       </c>
       <c r="AD37" s="29">
         <v>2</v>
       </c>
       <c r="AE37" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="AF37" s="94" t="s">
-[...8 lines deleted...]
-      <c r="AI37" s="94">
+      <c r="AF37" s="91" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG37" s="91" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH37" s="91" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI37" s="91">
         <v>5</v>
       </c>
-      <c r="AJ37" s="94">
+      <c r="AJ37" s="91">
         <v>2</v>
       </c>
-      <c r="AK37" s="94">
+      <c r="AK37" s="91">
         <v>2</v>
       </c>
-      <c r="AL37" s="94">
+      <c r="AL37" s="91">
         <v>1</v>
       </c>
-      <c r="AM37" s="94"/>
+      <c r="AM37" s="91"/>
       <c r="AN37" s="68">
         <v>1</v>
       </c>
       <c r="AO37" s="68">
         <v>1</v>
       </c>
       <c r="AP37" s="29">
         <v>1</v>
       </c>
       <c r="AQ37" s="29">
         <v>1</v>
       </c>
-      <c r="AR37" s="94" t="s">
+      <c r="AR37" s="91" t="s">
         <v>28</v>
       </c>
       <c r="AS37" s="68">
         <v>5</v>
       </c>
       <c r="AT37" s="68">
         <v>3</v>
       </c>
       <c r="AU37" s="68">
         <v>1</v>
       </c>
       <c r="AV37" s="68">
         <v>1</v>
       </c>
       <c r="AW37" s="29">
         <v>4</v>
       </c>
       <c r="AX37" s="68">
         <v>4</v>
       </c>
       <c r="AY37" s="29">
         <v>5</v>
       </c>
       <c r="AZ37" s="68">
         <v>1</v>
       </c>
       <c r="BA37" s="29">
         <v>1</v>
       </c>
       <c r="BB37" s="29">
         <v>8</v>
       </c>
       <c r="BC37" s="29">
         <v>3</v>
       </c>
       <c r="BD37" s="29">
         <v>2</v>
       </c>
       <c r="BE37" s="29">
         <v>4</v>
       </c>
       <c r="BF37" s="29">
         <v>2</v>
       </c>
-      <c r="BG37" s="68"/>
-      <c r="BH37" s="68"/>
+      <c r="BG37" s="29">
+        <v>3</v>
+      </c>
+      <c r="BH37" s="29">
+        <v>4</v>
+      </c>
       <c r="BI37" s="29"/>
       <c r="BJ37" s="68"/>
       <c r="BK37" s="29"/>
       <c r="BL37" s="68"/>
       <c r="BM37" s="29"/>
       <c r="BN37" s="29"/>
       <c r="BO37" s="29"/>
-      <c r="BP37" s="94"/>
+      <c r="BP37" s="91"/>
     </row>
     <row r="38" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A38" s="69"/>
     </row>
     <row r="39" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="44" spans="1:68" s="6" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="AG4:AR4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BP178"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BE32" sqref="BE32"/>
+      <selection activeCell="BK25" sqref="BK25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.85546875" customWidth="1"/>
     <col min="2" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="21" max="22" width="9.140625" style="2"/>
     <col min="23" max="23" width="8.42578125" customWidth="1"/>
     <col min="25" max="25" width="8.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.140625" style="1"/>
     <col min="33" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.140625" style="56"/>
     <col min="35" max="35" width="8.42578125" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="87"/>
     <col min="37" max="37" width="8.140625" style="6" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="87"/>
     <col min="39" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="9.140625" style="6"/>
     <col min="43" max="44" width="9.140625" style="6"/>
     <col min="45" max="46" width="9.140625" style="56"/>
     <col min="47" max="47" width="8.42578125" style="6" customWidth="1"/>
     <col min="48" max="48" width="9.140625" style="6"/>
     <col min="49" max="49" width="8.140625" style="6" customWidth="1"/>
     <col min="50" max="56" width="9.140625" style="6"/>
     <col min="57" max="58" width="9.140625" style="56"/>
     <col min="59" max="59" width="8.42578125" style="6" customWidth="1"/>
     <col min="60" max="60" width="9.140625" style="6"/>
     <col min="61" max="61" width="8.140625" style="6" customWidth="1"/>
     <col min="62" max="68" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:68" s="6" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="110" t="s">
+      <c r="A2" s="109" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="110"/>
-[...65 lines deleted...]
-      <c r="BP2" s="110"/>
+      <c r="B2" s="109"/>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="109"/>
+      <c r="G2" s="109"/>
+      <c r="H2" s="109"/>
+      <c r="I2" s="109"/>
+      <c r="J2" s="109"/>
+      <c r="K2" s="109"/>
+      <c r="L2" s="109"/>
+      <c r="M2" s="109"/>
+      <c r="N2" s="109"/>
+      <c r="O2" s="109"/>
+      <c r="P2" s="109"/>
+      <c r="Q2" s="109"/>
+      <c r="R2" s="109"/>
+      <c r="S2" s="109"/>
+      <c r="T2" s="109"/>
+      <c r="U2" s="109"/>
+      <c r="V2" s="109"/>
+      <c r="W2" s="109"/>
+      <c r="X2" s="109"/>
+      <c r="Y2" s="109"/>
+      <c r="Z2" s="109"/>
+      <c r="AA2" s="109"/>
+      <c r="AB2" s="109"/>
+      <c r="AC2" s="109"/>
+      <c r="AD2" s="109"/>
+      <c r="AE2" s="109"/>
+      <c r="AF2" s="109"/>
+      <c r="AG2" s="109"/>
+      <c r="AH2" s="109"/>
+      <c r="AI2" s="109"/>
+      <c r="AJ2" s="109"/>
+      <c r="AK2" s="109"/>
+      <c r="AL2" s="109"/>
+      <c r="AM2" s="109"/>
+      <c r="AN2" s="109"/>
+      <c r="AO2" s="109"/>
+      <c r="AP2" s="109"/>
+      <c r="AQ2" s="109"/>
+      <c r="AR2" s="109"/>
+      <c r="AS2" s="109"/>
+      <c r="AT2" s="109"/>
+      <c r="AU2" s="109"/>
+      <c r="AV2" s="109"/>
+      <c r="AW2" s="109"/>
+      <c r="AX2" s="109"/>
+      <c r="AY2" s="109"/>
+      <c r="AZ2" s="109"/>
+      <c r="BA2" s="109"/>
+      <c r="BB2" s="109"/>
+      <c r="BC2" s="109"/>
+      <c r="BD2" s="109"/>
+      <c r="BE2" s="109"/>
+      <c r="BF2" s="109"/>
+      <c r="BG2" s="109"/>
+      <c r="BH2" s="109"/>
+      <c r="BI2" s="109"/>
+      <c r="BJ2" s="109"/>
+      <c r="BK2" s="109"/>
+      <c r="BL2" s="109"/>
+      <c r="BM2" s="109"/>
+      <c r="BN2" s="109"/>
+      <c r="BO2" s="109"/>
+      <c r="BP2" s="109"/>
     </row>
     <row r="3" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="34"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="34"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="34"/>
       <c r="T3" s="7"/>
       <c r="U3" s="56"/>
       <c r="V3" s="35"/>
       <c r="W3" s="35"/>
@@ -17739,404 +18064,404 @@
       <c r="AK3" s="35"/>
       <c r="AL3" s="35"/>
       <c r="AM3" s="35"/>
       <c r="AN3" s="35"/>
       <c r="AS3" s="35"/>
       <c r="AT3" s="35"/>
       <c r="AU3" s="35"/>
       <c r="AV3" s="35"/>
       <c r="AW3" s="35"/>
       <c r="AX3" s="35"/>
       <c r="AY3" s="35"/>
       <c r="AZ3" s="35"/>
       <c r="BE3" s="35"/>
       <c r="BF3" s="35"/>
       <c r="BG3" s="35"/>
       <c r="BH3" s="35"/>
       <c r="BI3" s="35"/>
       <c r="BJ3" s="35"/>
       <c r="BK3" s="35"/>
       <c r="BL3" s="35"/>
       <c r="BO3" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="6" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="135"/>
-      <c r="B4" s="136">
+      <c r="A4" s="132"/>
+      <c r="B4" s="133">
         <v>2021</v>
       </c>
-      <c r="C4" s="136"/>
-[...10 lines deleted...]
-      <c r="N4" s="137">
+      <c r="C4" s="133"/>
+      <c r="D4" s="133"/>
+      <c r="E4" s="133"/>
+      <c r="F4" s="133"/>
+      <c r="G4" s="133"/>
+      <c r="H4" s="133"/>
+      <c r="I4" s="133"/>
+      <c r="J4" s="133"/>
+      <c r="K4" s="133"/>
+      <c r="L4" s="133"/>
+      <c r="M4" s="133"/>
+      <c r="N4" s="134">
         <v>2022</v>
       </c>
-      <c r="O4" s="138"/>
-[...5 lines deleted...]
-      <c r="U4" s="140">
+      <c r="O4" s="135"/>
+      <c r="P4" s="135"/>
+      <c r="Q4" s="135"/>
+      <c r="R4" s="135"/>
+      <c r="S4" s="135"/>
+      <c r="T4" s="136"/>
+      <c r="U4" s="137">
         <v>2023</v>
       </c>
-      <c r="V4" s="141"/>
-[...8 lines deleted...]
-      <c r="AG4" s="114">
+      <c r="V4" s="138"/>
+      <c r="W4" s="138"/>
+      <c r="X4" s="138"/>
+      <c r="Y4" s="138"/>
+      <c r="Z4" s="138"/>
+      <c r="AA4" s="138"/>
+      <c r="AB4" s="138"/>
+      <c r="AC4" s="138"/>
+      <c r="AD4" s="139"/>
+      <c r="AG4" s="107">
         <v>2024</v>
       </c>
-      <c r="AH4" s="115"/>
-[...10 lines deleted...]
-      <c r="AS4" s="114">
+      <c r="AH4" s="108"/>
+      <c r="AI4" s="108"/>
+      <c r="AJ4" s="108"/>
+      <c r="AK4" s="108"/>
+      <c r="AL4" s="108"/>
+      <c r="AM4" s="108"/>
+      <c r="AN4" s="108"/>
+      <c r="AO4" s="108"/>
+      <c r="AP4" s="108"/>
+      <c r="AQ4" s="108"/>
+      <c r="AR4" s="119"/>
+      <c r="AS4" s="107">
         <v>2025</v>
       </c>
-      <c r="AT4" s="115"/>
-[...10 lines deleted...]
-      <c r="BE4" s="114">
+      <c r="AT4" s="108"/>
+      <c r="AU4" s="108"/>
+      <c r="AV4" s="108"/>
+      <c r="AW4" s="108"/>
+      <c r="AX4" s="108"/>
+      <c r="AY4" s="108"/>
+      <c r="AZ4" s="108"/>
+      <c r="BA4" s="108"/>
+      <c r="BB4" s="108"/>
+      <c r="BC4" s="108"/>
+      <c r="BD4" s="119"/>
+      <c r="BE4" s="107">
         <v>2026</v>
       </c>
-      <c r="BF4" s="115"/>
-[...9 lines deleted...]
-      <c r="BP4" s="125"/>
+      <c r="BF4" s="108"/>
+      <c r="BG4" s="108"/>
+      <c r="BH4" s="108"/>
+      <c r="BI4" s="108"/>
+      <c r="BJ4" s="108"/>
+      <c r="BK4" s="108"/>
+      <c r="BL4" s="108"/>
+      <c r="BM4" s="108"/>
+      <c r="BN4" s="108"/>
+      <c r="BO4" s="108"/>
+      <c r="BP4" s="119"/>
     </row>
     <row r="5" spans="1:68" s="6" customFormat="1" ht="27" customHeight="1">
-      <c r="A5" s="135"/>
-      <c r="B5" s="97" t="s">
+      <c r="A5" s="132"/>
+      <c r="B5" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="97" t="s">
+      <c r="C5" s="94" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="97" t="s">
+      <c r="D5" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="97" t="s">
+      <c r="E5" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="F5" s="97" t="s">
+      <c r="F5" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="97" t="s">
+      <c r="G5" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="97" t="s">
+      <c r="H5" s="94" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="97" t="s">
+      <c r="I5" s="94" t="s">
         <v>14</v>
       </c>
-      <c r="J5" s="97" t="s">
+      <c r="J5" s="94" t="s">
         <v>15</v>
       </c>
-      <c r="K5" s="97" t="s">
+      <c r="K5" s="94" t="s">
         <v>21</v>
       </c>
-      <c r="L5" s="97" t="s">
+      <c r="L5" s="94" t="s">
         <v>22</v>
       </c>
-      <c r="M5" s="97" t="s">
+      <c r="M5" s="94" t="s">
         <v>26</v>
       </c>
       <c r="N5" s="72" t="s">
         <v>12</v>
       </c>
       <c r="O5" s="72" t="s">
         <v>13</v>
       </c>
       <c r="P5" s="72" t="s">
         <v>14</v>
       </c>
       <c r="Q5" s="72" t="s">
         <v>15</v>
       </c>
       <c r="R5" s="72" t="s">
         <v>21</v>
       </c>
       <c r="S5" s="72" t="s">
         <v>22</v>
       </c>
       <c r="T5" s="72" t="s">
         <v>26</v>
       </c>
       <c r="U5" s="72" t="s">
         <v>4</v>
       </c>
       <c r="V5" s="72" t="s">
         <v>16</v>
       </c>
-      <c r="W5" s="96" t="s">
+      <c r="W5" s="93" t="s">
         <v>17</v>
       </c>
       <c r="X5" s="38" t="s">
         <v>18</v>
       </c>
       <c r="Y5" s="38" t="s">
         <v>44</v>
       </c>
       <c r="Z5" s="38" t="s">
         <v>12</v>
       </c>
       <c r="AA5" s="38" t="s">
         <v>13</v>
       </c>
       <c r="AB5" s="38" t="s">
         <v>14</v>
       </c>
       <c r="AC5" s="38" t="s">
         <v>15</v>
       </c>
       <c r="AD5" s="38" t="s">
         <v>21</v>
       </c>
       <c r="AE5" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="AF5" s="96" t="s">
+      <c r="AF5" s="93" t="s">
         <v>26</v>
       </c>
-      <c r="AG5" s="104" t="s">
+      <c r="AG5" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="AH5" s="105" t="s">
+      <c r="AH5" s="102" t="s">
         <v>16</v>
       </c>
-      <c r="AI5" s="105" t="s">
+      <c r="AI5" s="102" t="s">
         <v>17</v>
       </c>
       <c r="AJ5" s="38" t="s">
         <v>18</v>
       </c>
       <c r="AK5" s="38" t="s">
         <v>44</v>
       </c>
       <c r="AL5" s="38" t="s">
         <v>12</v>
       </c>
       <c r="AM5" s="38" t="s">
         <v>13</v>
       </c>
       <c r="AN5" s="38" t="s">
         <v>14</v>
       </c>
       <c r="AO5" s="38" t="s">
         <v>15</v>
       </c>
       <c r="AP5" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="AQ5" s="104" t="s">
+      <c r="AQ5" s="101" t="s">
         <v>22</v>
       </c>
-      <c r="AR5" s="105" t="s">
+      <c r="AR5" s="102" t="s">
         <v>26</v>
       </c>
-      <c r="AS5" s="104" t="s">
+      <c r="AS5" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="AT5" s="105" t="s">
+      <c r="AT5" s="102" t="s">
         <v>16</v>
       </c>
-      <c r="AU5" s="105" t="s">
+      <c r="AU5" s="102" t="s">
         <v>17</v>
       </c>
       <c r="AV5" s="38" t="s">
         <v>18</v>
       </c>
       <c r="AW5" s="38" t="s">
         <v>44</v>
       </c>
       <c r="AX5" s="38" t="s">
         <v>12</v>
       </c>
       <c r="AY5" s="38" t="s">
         <v>13</v>
       </c>
       <c r="AZ5" s="38" t="s">
         <v>14</v>
       </c>
       <c r="BA5" s="38" t="s">
         <v>15</v>
       </c>
       <c r="BB5" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="BC5" s="104" t="s">
+      <c r="BC5" s="101" t="s">
         <v>22</v>
       </c>
-      <c r="BD5" s="105" t="s">
+      <c r="BD5" s="102" t="s">
         <v>26</v>
       </c>
-      <c r="BE5" s="104" t="s">
+      <c r="BE5" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="BF5" s="105" t="s">
+      <c r="BF5" s="102" t="s">
         <v>16</v>
       </c>
-      <c r="BG5" s="105" t="s">
+      <c r="BG5" s="102" t="s">
         <v>17</v>
       </c>
       <c r="BH5" s="38" t="s">
         <v>18</v>
       </c>
       <c r="BI5" s="38" t="s">
         <v>44</v>
       </c>
       <c r="BJ5" s="38" t="s">
         <v>12</v>
       </c>
       <c r="BK5" s="38" t="s">
         <v>13</v>
       </c>
       <c r="BL5" s="38" t="s">
         <v>14</v>
       </c>
       <c r="BM5" s="38" t="s">
         <v>15</v>
       </c>
       <c r="BN5" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="BO5" s="104" t="s">
+      <c r="BO5" s="101" t="s">
         <v>22</v>
       </c>
-      <c r="BP5" s="105" t="s">
+      <c r="BP5" s="102" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:68" s="6" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="122" t="s">
+      <c r="A6" s="120" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="122"/>
-[...65 lines deleted...]
-      <c r="BP6" s="122"/>
+      <c r="B6" s="120"/>
+      <c r="C6" s="120"/>
+      <c r="D6" s="120"/>
+      <c r="E6" s="120"/>
+      <c r="F6" s="120"/>
+      <c r="G6" s="120"/>
+      <c r="H6" s="120"/>
+      <c r="I6" s="120"/>
+      <c r="J6" s="120"/>
+      <c r="K6" s="120"/>
+      <c r="L6" s="120"/>
+      <c r="M6" s="120"/>
+      <c r="N6" s="120"/>
+      <c r="O6" s="120"/>
+      <c r="P6" s="120"/>
+      <c r="Q6" s="120"/>
+      <c r="R6" s="120"/>
+      <c r="S6" s="120"/>
+      <c r="T6" s="120"/>
+      <c r="U6" s="120"/>
+      <c r="V6" s="120"/>
+      <c r="W6" s="120"/>
+      <c r="X6" s="120"/>
+      <c r="Y6" s="120"/>
+      <c r="Z6" s="120"/>
+      <c r="AA6" s="120"/>
+      <c r="AB6" s="120"/>
+      <c r="AC6" s="120"/>
+      <c r="AD6" s="120"/>
+      <c r="AE6" s="120"/>
+      <c r="AF6" s="120"/>
+      <c r="AG6" s="120"/>
+      <c r="AH6" s="120"/>
+      <c r="AI6" s="120"/>
+      <c r="AJ6" s="120"/>
+      <c r="AK6" s="120"/>
+      <c r="AL6" s="120"/>
+      <c r="AM6" s="120"/>
+      <c r="AN6" s="120"/>
+      <c r="AO6" s="120"/>
+      <c r="AP6" s="120"/>
+      <c r="AQ6" s="120"/>
+      <c r="AR6" s="120"/>
+      <c r="AS6" s="120"/>
+      <c r="AT6" s="120"/>
+      <c r="AU6" s="120"/>
+      <c r="AV6" s="120"/>
+      <c r="AW6" s="120"/>
+      <c r="AX6" s="120"/>
+      <c r="AY6" s="120"/>
+      <c r="AZ6" s="120"/>
+      <c r="BA6" s="120"/>
+      <c r="BB6" s="120"/>
+      <c r="BC6" s="120"/>
+      <c r="BD6" s="120"/>
+      <c r="BE6" s="120"/>
+      <c r="BF6" s="120"/>
+      <c r="BG6" s="120"/>
+      <c r="BH6" s="120"/>
+      <c r="BI6" s="120"/>
+      <c r="BJ6" s="120"/>
+      <c r="BK6" s="120"/>
+      <c r="BL6" s="120"/>
+      <c r="BM6" s="120"/>
+      <c r="BN6" s="120"/>
+      <c r="BO6" s="120"/>
+      <c r="BP6" s="120"/>
     </row>
     <row r="7" spans="1:68" s="70" customFormat="1" ht="11.25">
       <c r="A7" s="73" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="74" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="74" t="s">
         <v>28</v>
@@ -18269,52 +18594,56 @@
       </c>
       <c r="AY7" s="46">
         <v>2.52</v>
       </c>
       <c r="AZ7" s="46">
         <v>2.4500000000000002</v>
       </c>
       <c r="BA7" s="46">
         <v>2.4900000000000002</v>
       </c>
       <c r="BB7" s="46">
         <v>2.46</v>
       </c>
       <c r="BC7" s="46">
         <v>2.44</v>
       </c>
       <c r="BD7" s="46">
         <v>2.4700000000000002</v>
       </c>
       <c r="BE7" s="46">
         <v>2.75</v>
       </c>
       <c r="BF7" s="46">
         <v>2.29</v>
       </c>
-      <c r="BG7" s="46"/>
-      <c r="BH7" s="46"/>
+      <c r="BG7" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="BH7" s="46">
+        <v>2.4300000000000002</v>
+      </c>
       <c r="BI7" s="46"/>
       <c r="BJ7" s="46"/>
       <c r="BK7" s="46"/>
       <c r="BL7" s="46"/>
       <c r="BM7" s="46"/>
       <c r="BN7" s="46"/>
       <c r="BO7" s="46"/>
       <c r="BP7" s="46"/>
     </row>
     <row r="8" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="74"/>
       <c r="C8" s="74"/>
       <c r="D8" s="74"/>
       <c r="E8" s="74"/>
       <c r="F8" s="74"/>
       <c r="G8" s="74"/>
       <c r="H8" s="74"/>
       <c r="I8" s="74"/>
       <c r="J8" s="74"/>
       <c r="K8" s="74"/>
       <c r="L8" s="74"/>
       <c r="M8" s="76"/>
@@ -18431,52 +18760,56 @@
       </c>
       <c r="AY8" s="46">
         <v>3.41</v>
       </c>
       <c r="AZ8" s="46">
         <v>3.22</v>
       </c>
       <c r="BA8" s="46">
         <v>3.32</v>
       </c>
       <c r="BB8" s="46">
         <v>3.18</v>
       </c>
       <c r="BC8" s="46">
         <v>3.17</v>
       </c>
       <c r="BD8" s="46">
         <v>3.21</v>
       </c>
       <c r="BE8" s="46">
         <v>3.74</v>
       </c>
       <c r="BF8" s="46">
         <v>2.92</v>
       </c>
-      <c r="BG8" s="46"/>
-      <c r="BH8" s="46"/>
+      <c r="BG8" s="46">
+        <v>3.15</v>
+      </c>
+      <c r="BH8" s="46">
+        <v>3.33</v>
+      </c>
       <c r="BI8" s="46"/>
       <c r="BJ8" s="46"/>
       <c r="BK8" s="46"/>
       <c r="BL8" s="46"/>
       <c r="BM8" s="46"/>
       <c r="BN8" s="46"/>
       <c r="BO8" s="46"/>
       <c r="BP8" s="46"/>
     </row>
     <row r="9" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="74"/>
       <c r="C9" s="74"/>
       <c r="D9" s="74"/>
       <c r="E9" s="74"/>
       <c r="F9" s="74"/>
       <c r="G9" s="74"/>
       <c r="H9" s="74"/>
       <c r="I9" s="74"/>
       <c r="J9" s="74"/>
       <c r="K9" s="74"/>
       <c r="L9" s="74"/>
       <c r="M9" s="76"/>
@@ -18593,52 +18926,56 @@
       </c>
       <c r="AY9" s="46">
         <v>3.2</v>
       </c>
       <c r="AZ9" s="46">
         <v>3.19</v>
       </c>
       <c r="BA9" s="46">
         <v>3.15</v>
       </c>
       <c r="BB9" s="46">
         <v>3.06</v>
       </c>
       <c r="BC9" s="46">
         <v>3</v>
       </c>
       <c r="BD9" s="46">
         <v>3.04</v>
       </c>
       <c r="BE9" s="46">
         <v>0.78</v>
       </c>
       <c r="BF9" s="46">
         <v>1.43</v>
       </c>
-      <c r="BG9" s="46"/>
-      <c r="BH9" s="46"/>
+      <c r="BG9" s="46">
+        <v>2.41</v>
+      </c>
+      <c r="BH9" s="46">
+        <v>2.61</v>
+      </c>
       <c r="BI9" s="46"/>
       <c r="BJ9" s="46"/>
       <c r="BK9" s="46"/>
       <c r="BL9" s="46"/>
       <c r="BM9" s="46"/>
       <c r="BN9" s="46"/>
       <c r="BO9" s="46"/>
       <c r="BP9" s="46"/>
     </row>
     <row r="10" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="74"/>
       <c r="C10" s="74"/>
       <c r="D10" s="74"/>
       <c r="E10" s="74"/>
       <c r="F10" s="74"/>
       <c r="G10" s="74"/>
       <c r="H10" s="74"/>
       <c r="I10" s="74"/>
       <c r="J10" s="74"/>
       <c r="K10" s="74"/>
       <c r="L10" s="74"/>
       <c r="M10" s="76"/>
@@ -18755,52 +19092,56 @@
       </c>
       <c r="AY10" s="46">
         <v>1.55</v>
       </c>
       <c r="AZ10" s="46">
         <v>1.52</v>
       </c>
       <c r="BA10" s="46">
         <v>1.48</v>
       </c>
       <c r="BB10" s="46">
         <v>1.5</v>
       </c>
       <c r="BC10" s="46">
         <v>1.59</v>
       </c>
       <c r="BD10" s="46">
         <v>1.54</v>
       </c>
       <c r="BE10" s="46">
         <v>0.71</v>
       </c>
       <c r="BF10" s="46">
         <v>0.56000000000000005</v>
       </c>
-      <c r="BG10" s="46"/>
-      <c r="BH10" s="46"/>
+      <c r="BG10" s="46">
+        <v>0.73</v>
+      </c>
+      <c r="BH10" s="46">
+        <v>0.73</v>
+      </c>
       <c r="BI10" s="46"/>
       <c r="BJ10" s="46"/>
       <c r="BK10" s="46"/>
       <c r="BL10" s="46"/>
       <c r="BM10" s="46"/>
       <c r="BN10" s="46"/>
       <c r="BO10" s="46"/>
       <c r="BP10" s="46"/>
     </row>
     <row r="11" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="74"/>
       <c r="C11" s="74"/>
       <c r="D11" s="74"/>
       <c r="E11" s="74"/>
       <c r="F11" s="74"/>
       <c r="G11" s="74"/>
       <c r="H11" s="74"/>
       <c r="I11" s="74"/>
       <c r="J11" s="74"/>
       <c r="K11" s="74"/>
       <c r="L11" s="74"/>
       <c r="M11" s="76"/>
@@ -18917,52 +19258,56 @@
       </c>
       <c r="AY11" s="46">
         <v>1.52</v>
       </c>
       <c r="AZ11" s="46">
         <v>1.47</v>
       </c>
       <c r="BA11" s="46">
         <v>1.49</v>
       </c>
       <c r="BB11" s="46">
         <v>1.46</v>
       </c>
       <c r="BC11" s="46">
         <v>1.46</v>
       </c>
       <c r="BD11" s="46">
         <v>1.39</v>
       </c>
       <c r="BE11" s="46">
         <v>1.49</v>
       </c>
       <c r="BF11" s="46">
         <v>1.39</v>
       </c>
-      <c r="BG11" s="46"/>
-      <c r="BH11" s="46"/>
+      <c r="BG11" s="46">
+        <v>1.42</v>
+      </c>
+      <c r="BH11" s="46">
+        <v>1.37</v>
+      </c>
       <c r="BI11" s="46"/>
       <c r="BJ11" s="46"/>
       <c r="BK11" s="46"/>
       <c r="BL11" s="46"/>
       <c r="BM11" s="46"/>
       <c r="BN11" s="46"/>
       <c r="BO11" s="46"/>
       <c r="BP11" s="46"/>
     </row>
     <row r="12" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="74"/>
       <c r="C12" s="74"/>
       <c r="D12" s="74"/>
       <c r="E12" s="74"/>
       <c r="F12" s="74"/>
       <c r="G12" s="74"/>
       <c r="H12" s="74"/>
       <c r="I12" s="74"/>
       <c r="J12" s="74"/>
       <c r="K12" s="74"/>
       <c r="L12" s="74"/>
       <c r="M12" s="76"/>
@@ -19079,52 +19424,56 @@
       </c>
       <c r="AY12" s="46">
         <v>2.44</v>
       </c>
       <c r="AZ12" s="46">
         <v>2.4</v>
       </c>
       <c r="BA12" s="46">
         <v>2.48</v>
       </c>
       <c r="BB12" s="46">
         <v>2.4900000000000002</v>
       </c>
       <c r="BC12" s="46">
         <v>2.5099999999999998</v>
       </c>
       <c r="BD12" s="46">
         <v>2.59</v>
       </c>
       <c r="BE12" s="46">
         <v>2.37</v>
       </c>
       <c r="BF12" s="46">
         <v>2.37</v>
       </c>
-      <c r="BG12" s="46"/>
-      <c r="BH12" s="46"/>
+      <c r="BG12" s="46">
+        <v>1.8</v>
+      </c>
+      <c r="BH12" s="46">
+        <v>2.14</v>
+      </c>
       <c r="BI12" s="46"/>
       <c r="BJ12" s="46"/>
       <c r="BK12" s="46"/>
       <c r="BL12" s="46"/>
       <c r="BM12" s="46"/>
       <c r="BN12" s="46"/>
       <c r="BO12" s="46"/>
       <c r="BP12" s="46"/>
     </row>
     <row r="13" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="74"/>
       <c r="C13" s="74"/>
       <c r="D13" s="74"/>
       <c r="E13" s="74"/>
       <c r="F13" s="74"/>
       <c r="G13" s="74"/>
       <c r="H13" s="74"/>
       <c r="I13" s="74"/>
       <c r="J13" s="74"/>
       <c r="K13" s="74"/>
       <c r="L13" s="74"/>
       <c r="M13" s="76"/>
@@ -19241,52 +19590,56 @@
       </c>
       <c r="AY13" s="46">
         <v>1.62</v>
       </c>
       <c r="AZ13" s="46">
         <v>1.59</v>
       </c>
       <c r="BA13" s="46">
         <v>1.58</v>
       </c>
       <c r="BB13" s="46">
         <v>1.62</v>
       </c>
       <c r="BC13" s="46">
         <v>1.55</v>
       </c>
       <c r="BD13" s="46">
         <v>1.57</v>
       </c>
       <c r="BE13" s="46">
         <v>3.57</v>
       </c>
       <c r="BF13" s="46">
         <v>2.8</v>
       </c>
-      <c r="BG13" s="46"/>
-      <c r="BH13" s="46"/>
+      <c r="BG13" s="46">
+        <v>3.14</v>
+      </c>
+      <c r="BH13" s="46">
+        <v>2.65</v>
+      </c>
       <c r="BI13" s="46"/>
       <c r="BJ13" s="46"/>
       <c r="BK13" s="46"/>
       <c r="BL13" s="46"/>
       <c r="BM13" s="46"/>
       <c r="BN13" s="46"/>
       <c r="BO13" s="46"/>
       <c r="BP13" s="46"/>
     </row>
     <row r="14" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="74"/>
       <c r="C14" s="74"/>
       <c r="D14" s="74"/>
       <c r="E14" s="74"/>
       <c r="F14" s="74"/>
       <c r="G14" s="74"/>
       <c r="H14" s="74"/>
       <c r="I14" s="74"/>
       <c r="J14" s="74"/>
       <c r="K14" s="74"/>
       <c r="L14" s="74"/>
       <c r="M14" s="76"/>
@@ -19403,52 +19756,56 @@
       </c>
       <c r="AY14" s="46">
         <v>2.4300000000000002</v>
       </c>
       <c r="AZ14" s="46">
         <v>2.41</v>
       </c>
       <c r="BA14" s="46">
         <v>2.5299999999999998</v>
       </c>
       <c r="BB14" s="46">
         <v>2.42</v>
       </c>
       <c r="BC14" s="46">
         <v>2.31</v>
       </c>
       <c r="BD14" s="46">
         <v>2.2999999999999998</v>
       </c>
       <c r="BE14" s="46">
         <v>2.9</v>
       </c>
       <c r="BF14" s="46">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BG14" s="46"/>
-      <c r="BH14" s="46"/>
+      <c r="BG14" s="46">
+        <v>2.31</v>
+      </c>
+      <c r="BH14" s="46">
+        <v>2.2599999999999998</v>
+      </c>
       <c r="BI14" s="46"/>
       <c r="BJ14" s="46"/>
       <c r="BK14" s="46"/>
       <c r="BL14" s="46"/>
       <c r="BM14" s="46"/>
       <c r="BN14" s="46"/>
       <c r="BO14" s="46"/>
       <c r="BP14" s="46"/>
     </row>
     <row r="15" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="74"/>
       <c r="C15" s="74"/>
       <c r="D15" s="74"/>
       <c r="E15" s="74"/>
       <c r="F15" s="74"/>
       <c r="G15" s="74"/>
       <c r="H15" s="74"/>
       <c r="I15" s="74"/>
       <c r="J15" s="74"/>
       <c r="K15" s="74"/>
       <c r="L15" s="74"/>
       <c r="M15" s="74"/>
@@ -19565,52 +19922,56 @@
       </c>
       <c r="AY15" s="46">
         <v>3.03</v>
       </c>
       <c r="AZ15" s="46">
         <v>2.91</v>
       </c>
       <c r="BA15" s="46">
         <v>3.11</v>
       </c>
       <c r="BB15" s="46">
         <v>3.11</v>
       </c>
       <c r="BC15" s="46">
         <v>3.19</v>
       </c>
       <c r="BD15" s="46">
         <v>3.21</v>
       </c>
       <c r="BE15" s="46">
         <v>2.23</v>
       </c>
       <c r="BF15" s="46">
         <v>2</v>
       </c>
-      <c r="BG15" s="46"/>
-      <c r="BH15" s="46"/>
+      <c r="BG15" s="46">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="BH15" s="46">
+        <v>2.13</v>
+      </c>
       <c r="BI15" s="46"/>
       <c r="BJ15" s="46"/>
       <c r="BK15" s="46"/>
       <c r="BL15" s="46"/>
       <c r="BM15" s="46"/>
       <c r="BN15" s="46"/>
       <c r="BO15" s="46"/>
       <c r="BP15" s="46"/>
     </row>
     <row r="16" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="74"/>
       <c r="C16" s="74"/>
       <c r="D16" s="74"/>
       <c r="E16" s="74"/>
       <c r="F16" s="74"/>
       <c r="G16" s="74"/>
       <c r="H16" s="74"/>
       <c r="I16" s="74"/>
       <c r="J16" s="74"/>
       <c r="K16" s="74"/>
       <c r="L16" s="74"/>
       <c r="M16" s="76"/>
@@ -19727,52 +20088,56 @@
       </c>
       <c r="AY16" s="46">
         <v>2.09</v>
       </c>
       <c r="AZ16" s="46">
         <v>2.14</v>
       </c>
       <c r="BA16" s="46">
         <v>2.15</v>
       </c>
       <c r="BB16" s="46">
         <v>2.17</v>
       </c>
       <c r="BC16" s="46">
         <v>2.09</v>
       </c>
       <c r="BD16" s="46">
         <v>2.16</v>
       </c>
       <c r="BE16" s="46">
         <v>2.9</v>
       </c>
       <c r="BF16" s="46">
         <v>2.35</v>
       </c>
-      <c r="BG16" s="46"/>
-      <c r="BH16" s="46"/>
+      <c r="BG16" s="46">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="BH16" s="46">
+        <v>2.2400000000000002</v>
+      </c>
       <c r="BI16" s="46"/>
       <c r="BJ16" s="46"/>
       <c r="BK16" s="46"/>
       <c r="BL16" s="46"/>
       <c r="BM16" s="46"/>
       <c r="BN16" s="46"/>
       <c r="BO16" s="46"/>
       <c r="BP16" s="46"/>
     </row>
     <row r="17" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A17" s="73" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="74"/>
       <c r="C17" s="74"/>
       <c r="D17" s="74"/>
       <c r="E17" s="74"/>
       <c r="F17" s="74"/>
       <c r="G17" s="74"/>
       <c r="H17" s="74"/>
       <c r="I17" s="74"/>
       <c r="J17" s="74"/>
       <c r="K17" s="74"/>
       <c r="L17" s="74"/>
       <c r="M17" s="76"/>
@@ -19889,132 +20254,136 @@
       </c>
       <c r="AY17" s="46">
         <v>1.98</v>
       </c>
       <c r="AZ17" s="46">
         <v>1.96</v>
       </c>
       <c r="BA17" s="46">
         <v>1.85</v>
       </c>
       <c r="BB17" s="46">
         <v>2.17</v>
       </c>
       <c r="BC17" s="46">
         <v>2.14</v>
       </c>
       <c r="BD17" s="46">
         <v>2.17</v>
       </c>
       <c r="BE17" s="46">
         <v>2.5299999999999998</v>
       </c>
       <c r="BF17" s="46">
         <v>2.15</v>
       </c>
-      <c r="BG17" s="46"/>
-      <c r="BH17" s="46"/>
+      <c r="BG17" s="46">
+        <v>2.17</v>
+      </c>
+      <c r="BH17" s="46">
+        <v>2.12</v>
+      </c>
       <c r="BI17" s="46"/>
       <c r="BJ17" s="46"/>
       <c r="BK17" s="46"/>
       <c r="BL17" s="46"/>
       <c r="BM17" s="46"/>
       <c r="BN17" s="46"/>
       <c r="BO17" s="46"/>
       <c r="BP17" s="46"/>
     </row>
     <row r="18" spans="1:68" s="6" customFormat="1" ht="11.25">
-      <c r="A18" s="133" t="s">
+      <c r="A18" s="130" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="133"/>
-[...65 lines deleted...]
-      <c r="BP18" s="133"/>
+      <c r="B18" s="130"/>
+      <c r="C18" s="130"/>
+      <c r="D18" s="130"/>
+      <c r="E18" s="130"/>
+      <c r="F18" s="130"/>
+      <c r="G18" s="130"/>
+      <c r="H18" s="130"/>
+      <c r="I18" s="130"/>
+      <c r="J18" s="130"/>
+      <c r="K18" s="130"/>
+      <c r="L18" s="130"/>
+      <c r="M18" s="130"/>
+      <c r="N18" s="130"/>
+      <c r="O18" s="130"/>
+      <c r="P18" s="130"/>
+      <c r="Q18" s="130"/>
+      <c r="R18" s="130"/>
+      <c r="S18" s="130"/>
+      <c r="T18" s="130"/>
+      <c r="U18" s="130"/>
+      <c r="V18" s="130"/>
+      <c r="W18" s="130"/>
+      <c r="X18" s="130"/>
+      <c r="Y18" s="130"/>
+      <c r="Z18" s="130"/>
+      <c r="AA18" s="130"/>
+      <c r="AB18" s="130"/>
+      <c r="AC18" s="130"/>
+      <c r="AD18" s="130"/>
+      <c r="AE18" s="130"/>
+      <c r="AF18" s="130"/>
+      <c r="AG18" s="130"/>
+      <c r="AH18" s="130"/>
+      <c r="AI18" s="130"/>
+      <c r="AJ18" s="130"/>
+      <c r="AK18" s="130"/>
+      <c r="AL18" s="130"/>
+      <c r="AM18" s="130"/>
+      <c r="AN18" s="130"/>
+      <c r="AO18" s="130"/>
+      <c r="AP18" s="130"/>
+      <c r="AQ18" s="130"/>
+      <c r="AR18" s="130"/>
+      <c r="AS18" s="130"/>
+      <c r="AT18" s="130"/>
+      <c r="AU18" s="130"/>
+      <c r="AV18" s="130"/>
+      <c r="AW18" s="130"/>
+      <c r="AX18" s="130"/>
+      <c r="AY18" s="130"/>
+      <c r="AZ18" s="130"/>
+      <c r="BA18" s="130"/>
+      <c r="BB18" s="130"/>
+      <c r="BC18" s="130"/>
+      <c r="BD18" s="130"/>
+      <c r="BE18" s="130"/>
+      <c r="BF18" s="130"/>
+      <c r="BG18" s="130"/>
+      <c r="BH18" s="130"/>
+      <c r="BI18" s="130"/>
+      <c r="BJ18" s="130"/>
+      <c r="BK18" s="130"/>
+      <c r="BL18" s="130"/>
+      <c r="BM18" s="130"/>
+      <c r="BN18" s="130"/>
+      <c r="BO18" s="130"/>
+      <c r="BP18" s="130"/>
     </row>
     <row r="19" spans="1:68" s="70" customFormat="1" ht="11.25">
       <c r="A19" s="73" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E19" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F19" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="74" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="74" t="s">
         <v>28</v>
@@ -20147,52 +20516,56 @@
       </c>
       <c r="AY19" s="46">
         <v>3.17</v>
       </c>
       <c r="AZ19" s="46">
         <v>3.08</v>
       </c>
       <c r="BA19" s="46">
         <v>3.18</v>
       </c>
       <c r="BB19" s="46">
         <v>3.11</v>
       </c>
       <c r="BC19" s="46">
         <v>3.07</v>
       </c>
       <c r="BD19" s="46">
         <v>3.08</v>
       </c>
       <c r="BE19" s="46">
         <v>3.25</v>
       </c>
       <c r="BF19" s="46">
         <v>2.77</v>
       </c>
-      <c r="BG19" s="46"/>
-      <c r="BH19" s="46"/>
+      <c r="BG19" s="46">
+        <v>2.92</v>
+      </c>
+      <c r="BH19" s="46">
+        <v>3.05</v>
+      </c>
       <c r="BI19" s="46"/>
       <c r="BJ19" s="46"/>
       <c r="BK19" s="46"/>
       <c r="BL19" s="46"/>
       <c r="BM19" s="46"/>
       <c r="BN19" s="46"/>
       <c r="BO19" s="46"/>
       <c r="BP19" s="46"/>
     </row>
     <row r="20" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="74"/>
       <c r="C20" s="74"/>
       <c r="D20" s="74"/>
       <c r="E20" s="74"/>
       <c r="F20" s="74"/>
       <c r="G20" s="74"/>
       <c r="H20" s="74"/>
       <c r="I20" s="74"/>
       <c r="J20" s="74"/>
       <c r="K20" s="74"/>
       <c r="L20" s="74"/>
       <c r="M20" s="76"/>
@@ -20309,52 +20682,56 @@
       </c>
       <c r="AY20" s="46">
         <v>3.43</v>
       </c>
       <c r="AZ20" s="46">
         <v>3.28</v>
       </c>
       <c r="BA20" s="46">
         <v>3.41</v>
       </c>
       <c r="BB20" s="46">
         <v>3.27</v>
       </c>
       <c r="BC20" s="46">
         <v>3.24</v>
       </c>
       <c r="BD20" s="46">
         <v>3.24</v>
       </c>
       <c r="BE20" s="46">
         <v>3.91</v>
       </c>
       <c r="BF20" s="46">
         <v>3.1</v>
       </c>
-      <c r="BG20" s="46"/>
-      <c r="BH20" s="46"/>
+      <c r="BG20" s="46">
+        <v>3.29</v>
+      </c>
+      <c r="BH20" s="46">
+        <v>3.46</v>
+      </c>
       <c r="BI20" s="46"/>
       <c r="BJ20" s="46"/>
       <c r="BK20" s="46"/>
       <c r="BL20" s="46"/>
       <c r="BM20" s="46"/>
       <c r="BN20" s="46"/>
       <c r="BO20" s="46"/>
       <c r="BP20" s="46"/>
     </row>
     <row r="21" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="74"/>
       <c r="C21" s="74"/>
       <c r="D21" s="74"/>
       <c r="E21" s="74"/>
       <c r="F21" s="74"/>
       <c r="G21" s="74"/>
       <c r="H21" s="74"/>
       <c r="I21" s="74"/>
       <c r="J21" s="74"/>
       <c r="K21" s="74"/>
       <c r="L21" s="74"/>
       <c r="M21" s="76"/>
@@ -20471,52 +20848,56 @@
       </c>
       <c r="AY21" s="46">
         <v>3.3</v>
       </c>
       <c r="AZ21" s="46">
         <v>3.29</v>
       </c>
       <c r="BA21" s="46">
         <v>3.2</v>
       </c>
       <c r="BB21" s="46">
         <v>3.11</v>
       </c>
       <c r="BC21" s="46">
         <v>3.05</v>
       </c>
       <c r="BD21" s="46">
         <v>3.09</v>
       </c>
       <c r="BE21" s="46">
         <v>0.8</v>
       </c>
       <c r="BF21" s="46">
         <v>1.48</v>
       </c>
-      <c r="BG21" s="46"/>
-      <c r="BH21" s="46"/>
+      <c r="BG21" s="46">
+        <v>2.48</v>
+      </c>
+      <c r="BH21" s="46">
+        <v>2.69</v>
+      </c>
       <c r="BI21" s="46"/>
       <c r="BJ21" s="46"/>
       <c r="BK21" s="46"/>
       <c r="BL21" s="46"/>
       <c r="BM21" s="46"/>
       <c r="BN21" s="46"/>
       <c r="BO21" s="46"/>
       <c r="BP21" s="46"/>
     </row>
     <row r="22" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="74"/>
       <c r="C22" s="74"/>
       <c r="D22" s="74"/>
       <c r="E22" s="74"/>
       <c r="F22" s="74"/>
       <c r="G22" s="74"/>
       <c r="H22" s="74"/>
       <c r="I22" s="74"/>
       <c r="J22" s="74"/>
       <c r="K22" s="74"/>
       <c r="L22" s="74"/>
       <c r="M22" s="76"/>
@@ -20633,52 +21014,56 @@
       </c>
       <c r="AY22" s="46">
         <v>2.59</v>
       </c>
       <c r="AZ22" s="46">
         <v>2.41</v>
       </c>
       <c r="BA22" s="46">
         <v>2.54</v>
       </c>
       <c r="BB22" s="46">
         <v>2.5099999999999998</v>
       </c>
       <c r="BC22" s="46">
         <v>2.44</v>
       </c>
       <c r="BD22" s="46">
         <v>2.2799999999999998</v>
       </c>
       <c r="BE22" s="46">
         <v>1.74</v>
       </c>
       <c r="BF22" s="46">
         <v>1.83</v>
       </c>
-      <c r="BG22" s="46"/>
-      <c r="BH22" s="46"/>
+      <c r="BG22" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="BH22" s="46">
+        <v>1.95</v>
+      </c>
       <c r="BI22" s="46"/>
       <c r="BJ22" s="46"/>
       <c r="BK22" s="46"/>
       <c r="BL22" s="46"/>
       <c r="BM22" s="46"/>
       <c r="BN22" s="46"/>
       <c r="BO22" s="46"/>
       <c r="BP22" s="46"/>
     </row>
     <row r="23" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="74"/>
       <c r="C23" s="74"/>
       <c r="D23" s="74"/>
       <c r="E23" s="74"/>
       <c r="F23" s="74"/>
       <c r="G23" s="74"/>
       <c r="H23" s="74"/>
       <c r="I23" s="74"/>
       <c r="J23" s="74"/>
       <c r="K23" s="74"/>
       <c r="L23" s="74"/>
       <c r="M23" s="76"/>
@@ -20795,52 +21180,56 @@
       </c>
       <c r="AY23" s="46">
         <v>4.1900000000000004</v>
       </c>
       <c r="AZ23" s="46">
         <v>3.9</v>
       </c>
       <c r="BA23" s="46">
         <v>4.26</v>
       </c>
       <c r="BB23" s="46">
         <v>4.3499999999999996</v>
       </c>
       <c r="BC23" s="46">
         <v>4.3600000000000003</v>
       </c>
       <c r="BD23" s="46">
         <v>4.42</v>
       </c>
       <c r="BE23" s="46">
         <v>4.07</v>
       </c>
       <c r="BF23" s="46">
         <v>3.54</v>
       </c>
-      <c r="BG23" s="46"/>
-      <c r="BH23" s="46"/>
+      <c r="BG23" s="46">
+        <v>4.18</v>
+      </c>
+      <c r="BH23" s="46">
+        <v>3.32</v>
+      </c>
       <c r="BI23" s="46"/>
       <c r="BJ23" s="46"/>
       <c r="BK23" s="46"/>
       <c r="BL23" s="46"/>
       <c r="BM23" s="46"/>
       <c r="BN23" s="46"/>
       <c r="BO23" s="46"/>
       <c r="BP23" s="46"/>
     </row>
     <row r="24" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A24" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="74"/>
       <c r="C24" s="74"/>
       <c r="D24" s="74"/>
       <c r="E24" s="74"/>
       <c r="F24" s="74"/>
       <c r="G24" s="74"/>
       <c r="H24" s="74"/>
       <c r="I24" s="74"/>
       <c r="J24" s="74"/>
       <c r="K24" s="74"/>
       <c r="L24" s="74"/>
       <c r="M24" s="76"/>
@@ -20957,52 +21346,56 @@
       </c>
       <c r="AY24" s="46">
         <v>2.46</v>
       </c>
       <c r="AZ24" s="46">
         <v>2.6</v>
       </c>
       <c r="BA24" s="46">
         <v>2.64</v>
       </c>
       <c r="BB24" s="46">
         <v>2.62</v>
       </c>
       <c r="BC24" s="46">
         <v>2.5</v>
       </c>
       <c r="BD24" s="46">
         <v>2.57</v>
       </c>
       <c r="BE24" s="46">
         <v>2.98</v>
       </c>
       <c r="BF24" s="46">
         <v>2.61</v>
       </c>
-      <c r="BG24" s="46"/>
-      <c r="BH24" s="46"/>
+      <c r="BG24" s="46">
+        <v>2.25</v>
+      </c>
+      <c r="BH24" s="46">
+        <v>2.57</v>
+      </c>
       <c r="BI24" s="46"/>
       <c r="BJ24" s="46"/>
       <c r="BK24" s="46"/>
       <c r="BL24" s="46"/>
       <c r="BM24" s="46"/>
       <c r="BN24" s="46"/>
       <c r="BO24" s="46"/>
       <c r="BP24" s="46"/>
     </row>
     <row r="25" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A25" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="74"/>
       <c r="C25" s="74"/>
       <c r="D25" s="74"/>
       <c r="E25" s="74"/>
       <c r="F25" s="74"/>
       <c r="G25" s="74"/>
       <c r="H25" s="74"/>
       <c r="I25" s="74"/>
       <c r="J25" s="74"/>
       <c r="K25" s="74"/>
       <c r="L25" s="74"/>
       <c r="M25" s="76"/>
@@ -21119,132 +21512,136 @@
       </c>
       <c r="AY25" s="46">
         <v>2.0699999999999998</v>
       </c>
       <c r="AZ25" s="46">
         <v>2.2400000000000002</v>
       </c>
       <c r="BA25" s="46">
         <v>2.14</v>
       </c>
       <c r="BB25" s="46">
         <v>2.4700000000000002</v>
       </c>
       <c r="BC25" s="46">
         <v>2.44</v>
       </c>
       <c r="BD25" s="46">
         <v>2.57</v>
       </c>
       <c r="BE25" s="46">
         <v>2.75</v>
       </c>
       <c r="BF25" s="46">
         <v>2.52</v>
       </c>
-      <c r="BG25" s="46"/>
-      <c r="BH25" s="46"/>
+      <c r="BG25" s="46">
+        <v>2.61</v>
+      </c>
+      <c r="BH25" s="46">
+        <v>2.31</v>
+      </c>
       <c r="BI25" s="46"/>
       <c r="BJ25" s="46"/>
       <c r="BK25" s="46"/>
       <c r="BL25" s="46"/>
       <c r="BM25" s="46"/>
       <c r="BN25" s="46"/>
       <c r="BO25" s="46"/>
       <c r="BP25" s="46"/>
     </row>
     <row r="26" spans="1:68" s="6" customFormat="1" ht="11.25">
-      <c r="A26" s="134" t="s">
+      <c r="A26" s="131" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="134"/>
-[...65 lines deleted...]
-      <c r="BP26" s="134"/>
+      <c r="B26" s="131"/>
+      <c r="C26" s="131"/>
+      <c r="D26" s="131"/>
+      <c r="E26" s="131"/>
+      <c r="F26" s="131"/>
+      <c r="G26" s="131"/>
+      <c r="H26" s="131"/>
+      <c r="I26" s="131"/>
+      <c r="J26" s="131"/>
+      <c r="K26" s="131"/>
+      <c r="L26" s="131"/>
+      <c r="M26" s="131"/>
+      <c r="N26" s="131"/>
+      <c r="O26" s="131"/>
+      <c r="P26" s="131"/>
+      <c r="Q26" s="131"/>
+      <c r="R26" s="131"/>
+      <c r="S26" s="131"/>
+      <c r="T26" s="131"/>
+      <c r="U26" s="131"/>
+      <c r="V26" s="131"/>
+      <c r="W26" s="131"/>
+      <c r="X26" s="131"/>
+      <c r="Y26" s="131"/>
+      <c r="Z26" s="131"/>
+      <c r="AA26" s="131"/>
+      <c r="AB26" s="131"/>
+      <c r="AC26" s="131"/>
+      <c r="AD26" s="131"/>
+      <c r="AE26" s="131"/>
+      <c r="AF26" s="131"/>
+      <c r="AG26" s="131"/>
+      <c r="AH26" s="131"/>
+      <c r="AI26" s="131"/>
+      <c r="AJ26" s="131"/>
+      <c r="AK26" s="131"/>
+      <c r="AL26" s="131"/>
+      <c r="AM26" s="131"/>
+      <c r="AN26" s="131"/>
+      <c r="AO26" s="131"/>
+      <c r="AP26" s="131"/>
+      <c r="AQ26" s="131"/>
+      <c r="AR26" s="131"/>
+      <c r="AS26" s="131"/>
+      <c r="AT26" s="131"/>
+      <c r="AU26" s="131"/>
+      <c r="AV26" s="131"/>
+      <c r="AW26" s="131"/>
+      <c r="AX26" s="131"/>
+      <c r="AY26" s="131"/>
+      <c r="AZ26" s="131"/>
+      <c r="BA26" s="131"/>
+      <c r="BB26" s="131"/>
+      <c r="BC26" s="131"/>
+      <c r="BD26" s="131"/>
+      <c r="BE26" s="131"/>
+      <c r="BF26" s="131"/>
+      <c r="BG26" s="131"/>
+      <c r="BH26" s="131"/>
+      <c r="BI26" s="131"/>
+      <c r="BJ26" s="131"/>
+      <c r="BK26" s="131"/>
+      <c r="BL26" s="131"/>
+      <c r="BM26" s="131"/>
+      <c r="BN26" s="131"/>
+      <c r="BO26" s="131"/>
+      <c r="BP26" s="131"/>
     </row>
     <row r="27" spans="1:68" s="70" customFormat="1" ht="11.25">
       <c r="A27" s="73" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="74" t="s">
         <v>28</v>
       </c>
       <c r="D27" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E27" s="74" t="s">
         <v>28</v>
       </c>
       <c r="F27" s="74" t="s">
         <v>28</v>
       </c>
       <c r="G27" s="74" t="s">
         <v>28</v>
       </c>
       <c r="H27" s="74" t="s">
         <v>28</v>
@@ -21377,52 +21774,56 @@
       </c>
       <c r="AY27" s="46">
         <v>1.98</v>
       </c>
       <c r="AZ27" s="46">
         <v>1.93</v>
       </c>
       <c r="BA27" s="45">
         <v>1.94</v>
       </c>
       <c r="BB27" s="45">
         <v>1.94</v>
       </c>
       <c r="BC27" s="45">
         <v>1.93</v>
       </c>
       <c r="BD27" s="46">
         <v>1.97</v>
       </c>
       <c r="BE27" s="46">
         <v>2.33</v>
       </c>
       <c r="BF27" s="46">
         <v>1.89</v>
       </c>
-      <c r="BG27" s="46"/>
-      <c r="BH27" s="46"/>
+      <c r="BG27" s="45">
+        <v>1.95</v>
+      </c>
+      <c r="BH27" s="45">
+        <v>1.91</v>
+      </c>
       <c r="BI27" s="46"/>
       <c r="BJ27" s="46"/>
       <c r="BK27" s="46"/>
       <c r="BL27" s="46"/>
       <c r="BM27" s="45"/>
       <c r="BN27" s="45"/>
       <c r="BO27" s="45"/>
       <c r="BP27" s="45"/>
     </row>
     <row r="28" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="74"/>
       <c r="C28" s="74"/>
       <c r="D28" s="74"/>
       <c r="E28" s="74"/>
       <c r="F28" s="74"/>
       <c r="G28" s="74"/>
       <c r="H28" s="74"/>
       <c r="I28" s="74"/>
       <c r="J28" s="74"/>
       <c r="K28" s="74"/>
       <c r="L28" s="74"/>
       <c r="M28" s="74"/>
@@ -21539,52 +21940,56 @@
       </c>
       <c r="AY28" s="46">
         <v>3.31</v>
       </c>
       <c r="AZ28" s="46">
         <v>2.96</v>
       </c>
       <c r="BA28" s="45">
         <v>2.92</v>
       </c>
       <c r="BB28" s="45">
         <v>2.78</v>
       </c>
       <c r="BC28" s="45">
         <v>2.82</v>
       </c>
       <c r="BD28" s="46">
         <v>3.08</v>
       </c>
       <c r="BE28" s="46">
         <v>2.97</v>
       </c>
       <c r="BF28" s="46">
         <v>2.16</v>
       </c>
-      <c r="BG28" s="46"/>
-      <c r="BH28" s="46"/>
+      <c r="BG28" s="45">
+        <v>2.54</v>
+      </c>
+      <c r="BH28" s="45">
+        <v>2.76</v>
+      </c>
       <c r="BI28" s="46"/>
       <c r="BJ28" s="46"/>
       <c r="BK28" s="46"/>
       <c r="BL28" s="46"/>
       <c r="BM28" s="45"/>
       <c r="BN28" s="45"/>
       <c r="BO28" s="45"/>
       <c r="BP28" s="45"/>
     </row>
     <row r="29" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="74"/>
       <c r="C29" s="74"/>
       <c r="D29" s="74"/>
       <c r="E29" s="74"/>
       <c r="F29" s="74"/>
       <c r="G29" s="74"/>
       <c r="H29" s="74"/>
       <c r="I29" s="74"/>
       <c r="J29" s="74"/>
       <c r="K29" s="74"/>
       <c r="L29" s="74"/>
       <c r="M29" s="44"/>
@@ -21659,94 +22064,94 @@
       </c>
       <c r="AK29" s="45">
         <v>7.86</v>
       </c>
       <c r="AL29" s="45">
         <v>6.51</v>
       </c>
       <c r="AM29" s="45">
         <v>5.61</v>
       </c>
       <c r="AN29" s="46">
         <v>4.88</v>
       </c>
       <c r="AO29" s="45">
         <v>4.32</v>
       </c>
       <c r="AP29" s="46">
         <v>3.88</v>
       </c>
       <c r="AQ29" s="45">
         <v>3.54</v>
       </c>
       <c r="AR29" s="45">
         <v>3.24</v>
       </c>
-      <c r="AS29" s="92" t="s">
-[...20 lines deleted...]
-      <c r="AZ29" s="92" t="s">
+      <c r="AS29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AT29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AU29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AV29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AW29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AX29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AY29" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="AZ29" s="89" t="s">
         <v>28</v>
       </c>
       <c r="BA29" s="45">
         <v>1.51</v>
       </c>
       <c r="BB29" s="45">
         <v>1.35</v>
       </c>
       <c r="BC29" s="45">
         <v>1.23</v>
       </c>
       <c r="BD29" s="46">
         <v>1.1299999999999999</v>
       </c>
       <c r="BE29" s="46"/>
       <c r="BF29" s="46"/>
-      <c r="BG29" s="92"/>
-[...4 lines deleted...]
-      <c r="BL29" s="92"/>
+      <c r="BG29" s="45"/>
+      <c r="BH29" s="45"/>
+      <c r="BI29" s="89"/>
+      <c r="BJ29" s="89"/>
+      <c r="BK29" s="89"/>
+      <c r="BL29" s="89"/>
       <c r="BM29" s="45"/>
       <c r="BN29" s="45"/>
       <c r="BO29" s="45"/>
       <c r="BP29" s="45"/>
     </row>
     <row r="30" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="74"/>
       <c r="C30" s="74"/>
       <c r="D30" s="74"/>
       <c r="E30" s="74"/>
       <c r="F30" s="74"/>
       <c r="G30" s="74"/>
       <c r="H30" s="74"/>
       <c r="I30" s="74"/>
       <c r="J30" s="74"/>
       <c r="K30" s="74"/>
       <c r="L30" s="74"/>
       <c r="M30" s="44"/>
       <c r="N30" s="44">
         <v>0.43</v>
       </c>
       <c r="O30" s="44">
@@ -21859,52 +22264,56 @@
       </c>
       <c r="AY30" s="46">
         <v>1.55</v>
       </c>
       <c r="AZ30" s="46">
         <v>1.52</v>
       </c>
       <c r="BA30" s="45">
         <v>1.48</v>
       </c>
       <c r="BB30" s="45">
         <v>1.5</v>
       </c>
       <c r="BC30" s="45">
         <v>1.59</v>
       </c>
       <c r="BD30" s="46">
         <v>1.54</v>
       </c>
       <c r="BE30" s="46">
         <v>0.71</v>
       </c>
       <c r="BF30" s="46">
         <v>0.56000000000000005</v>
       </c>
-      <c r="BG30" s="46"/>
-      <c r="BH30" s="46"/>
+      <c r="BG30" s="45">
+        <v>0.73</v>
+      </c>
+      <c r="BH30" s="45">
+        <v>0.73</v>
+      </c>
       <c r="BI30" s="46"/>
       <c r="BJ30" s="46"/>
       <c r="BK30" s="46"/>
       <c r="BL30" s="46"/>
       <c r="BM30" s="45"/>
       <c r="BN30" s="45"/>
       <c r="BO30" s="45"/>
       <c r="BP30" s="45"/>
     </row>
     <row r="31" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="74"/>
       <c r="C31" s="74"/>
       <c r="D31" s="74"/>
       <c r="E31" s="74"/>
       <c r="F31" s="74"/>
       <c r="G31" s="74"/>
       <c r="H31" s="74"/>
       <c r="I31" s="74"/>
       <c r="J31" s="74"/>
       <c r="K31" s="74"/>
       <c r="L31" s="74"/>
       <c r="M31" s="44"/>
@@ -22021,52 +22430,56 @@
       </c>
       <c r="AY31" s="46">
         <v>1.0900000000000001</v>
       </c>
       <c r="AZ31" s="46">
         <v>1.1000000000000001</v>
       </c>
       <c r="BA31" s="45">
         <v>1.08</v>
       </c>
       <c r="BB31" s="45">
         <v>1.04</v>
       </c>
       <c r="BC31" s="45">
         <v>1.07</v>
       </c>
       <c r="BD31" s="46">
         <v>1.04</v>
       </c>
       <c r="BE31" s="46">
         <v>1.39</v>
       </c>
       <c r="BF31" s="46">
         <v>1.21</v>
       </c>
-      <c r="BG31" s="46"/>
-      <c r="BH31" s="46"/>
+      <c r="BG31" s="45">
+        <v>1.35</v>
+      </c>
+      <c r="BH31" s="45">
+        <v>1.1299999999999999</v>
+      </c>
       <c r="BI31" s="46"/>
       <c r="BJ31" s="46"/>
       <c r="BK31" s="46"/>
       <c r="BL31" s="46"/>
       <c r="BM31" s="45"/>
       <c r="BN31" s="45"/>
       <c r="BO31" s="45"/>
       <c r="BP31" s="45"/>
     </row>
     <row r="32" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A32" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="74"/>
       <c r="C32" s="74"/>
       <c r="D32" s="74"/>
       <c r="E32" s="74"/>
       <c r="F32" s="74"/>
       <c r="G32" s="74"/>
       <c r="H32" s="74"/>
       <c r="I32" s="74"/>
       <c r="J32" s="74"/>
       <c r="K32" s="74"/>
       <c r="L32" s="74"/>
       <c r="M32" s="44"/>
@@ -22183,52 +22596,56 @@
       </c>
       <c r="AY32" s="46">
         <v>2.44</v>
       </c>
       <c r="AZ32" s="46">
         <v>2.4</v>
       </c>
       <c r="BA32" s="45">
         <v>2.48</v>
       </c>
       <c r="BB32" s="45">
         <v>2.4900000000000002</v>
       </c>
       <c r="BC32" s="45">
         <v>2.5099999999999998</v>
       </c>
       <c r="BD32" s="46">
         <v>2.59</v>
       </c>
       <c r="BE32" s="46">
         <v>2.37</v>
       </c>
       <c r="BF32" s="46">
         <v>2.37</v>
       </c>
-      <c r="BG32" s="46"/>
-      <c r="BH32" s="46"/>
+      <c r="BG32" s="45">
+        <v>1.8</v>
+      </c>
+      <c r="BH32" s="45">
+        <v>2.14</v>
+      </c>
       <c r="BI32" s="46"/>
       <c r="BJ32" s="46"/>
       <c r="BK32" s="46"/>
       <c r="BL32" s="46"/>
       <c r="BM32" s="45"/>
       <c r="BN32" s="45"/>
       <c r="BO32" s="45"/>
       <c r="BP32" s="45"/>
     </row>
     <row r="33" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="74"/>
       <c r="C33" s="74"/>
       <c r="D33" s="74"/>
       <c r="E33" s="74"/>
       <c r="F33" s="74"/>
       <c r="G33" s="74"/>
       <c r="H33" s="74"/>
       <c r="I33" s="74"/>
       <c r="J33" s="74"/>
       <c r="K33" s="74"/>
       <c r="L33" s="74"/>
       <c r="M33" s="44"/>
@@ -22345,52 +22762,56 @@
       </c>
       <c r="AY33" s="46">
         <v>1.62</v>
       </c>
       <c r="AZ33" s="46">
         <v>1.59</v>
       </c>
       <c r="BA33" s="45">
         <v>1.58</v>
       </c>
       <c r="BB33" s="45">
         <v>1.62</v>
       </c>
       <c r="BC33" s="45">
         <v>1.55</v>
       </c>
       <c r="BD33" s="46">
         <v>1.57</v>
       </c>
       <c r="BE33" s="46">
         <v>3.57</v>
       </c>
       <c r="BF33" s="46">
         <v>2.8</v>
       </c>
-      <c r="BG33" s="46"/>
-      <c r="BH33" s="46"/>
+      <c r="BG33" s="45">
+        <v>3.14</v>
+      </c>
+      <c r="BH33" s="45">
+        <v>2.65</v>
+      </c>
       <c r="BI33" s="46"/>
       <c r="BJ33" s="46"/>
       <c r="BK33" s="46"/>
       <c r="BL33" s="46"/>
       <c r="BM33" s="45"/>
       <c r="BN33" s="45"/>
       <c r="BO33" s="45"/>
       <c r="BP33" s="45"/>
     </row>
     <row r="34" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A34" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="74"/>
       <c r="C34" s="74"/>
       <c r="D34" s="74"/>
       <c r="E34" s="74"/>
       <c r="F34" s="74"/>
       <c r="G34" s="74"/>
       <c r="H34" s="74"/>
       <c r="I34" s="74"/>
       <c r="J34" s="74"/>
       <c r="K34" s="74"/>
       <c r="L34" s="74"/>
       <c r="M34" s="44"/>
@@ -22507,52 +22928,56 @@
       </c>
       <c r="AY34" s="46">
         <v>2.4300000000000002</v>
       </c>
       <c r="AZ34" s="46">
         <v>2.41</v>
       </c>
       <c r="BA34" s="45">
         <v>2.5299999999999998</v>
       </c>
       <c r="BB34" s="45">
         <v>2.42</v>
       </c>
       <c r="BC34" s="45">
         <v>2.31</v>
       </c>
       <c r="BD34" s="46">
         <v>2.2999999999999998</v>
       </c>
       <c r="BE34" s="46">
         <v>2.9</v>
       </c>
       <c r="BF34" s="46">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BG34" s="46"/>
-      <c r="BH34" s="46"/>
+      <c r="BG34" s="45">
+        <v>2.31</v>
+      </c>
+      <c r="BH34" s="45">
+        <v>2.2599999999999998</v>
+      </c>
       <c r="BI34" s="46"/>
       <c r="BJ34" s="46"/>
       <c r="BK34" s="46"/>
       <c r="BL34" s="46"/>
       <c r="BM34" s="45"/>
       <c r="BN34" s="45"/>
       <c r="BO34" s="45"/>
       <c r="BP34" s="45"/>
     </row>
     <row r="35" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A35" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="74"/>
       <c r="C35" s="74"/>
       <c r="D35" s="74"/>
       <c r="E35" s="74"/>
       <c r="F35" s="74"/>
       <c r="G35" s="74"/>
       <c r="H35" s="74"/>
       <c r="I35" s="74"/>
       <c r="J35" s="74"/>
       <c r="K35" s="74"/>
       <c r="L35" s="74"/>
       <c r="M35" s="44"/>
@@ -22669,52 +23094,56 @@
       </c>
       <c r="AY35" s="46">
         <v>1.96</v>
       </c>
       <c r="AZ35" s="46">
         <v>2.0099999999999998</v>
       </c>
       <c r="BA35" s="45">
         <v>2.06</v>
       </c>
       <c r="BB35" s="45">
         <v>1.97</v>
       </c>
       <c r="BC35" s="45">
         <v>2.12</v>
       </c>
       <c r="BD35" s="46">
         <v>2.09</v>
       </c>
       <c r="BE35" s="46">
         <v>0.6</v>
       </c>
       <c r="BF35" s="46">
         <v>0.63</v>
       </c>
-      <c r="BG35" s="46"/>
-      <c r="BH35" s="46"/>
+      <c r="BG35" s="45">
+        <v>1.03</v>
+      </c>
+      <c r="BH35" s="45">
+        <v>1.08</v>
+      </c>
       <c r="BI35" s="46"/>
       <c r="BJ35" s="46"/>
       <c r="BK35" s="46"/>
       <c r="BL35" s="46"/>
       <c r="BM35" s="45"/>
       <c r="BN35" s="45"/>
       <c r="BO35" s="45"/>
       <c r="BP35" s="45"/>
     </row>
     <row r="36" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A36" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="74"/>
       <c r="C36" s="74"/>
       <c r="D36" s="74"/>
       <c r="E36" s="74"/>
       <c r="F36" s="74"/>
       <c r="G36" s="74"/>
       <c r="H36" s="74"/>
       <c r="I36" s="74"/>
       <c r="J36" s="74"/>
       <c r="K36" s="74"/>
       <c r="L36" s="74"/>
       <c r="M36" s="74"/>
@@ -22831,52 +23260,56 @@
       </c>
       <c r="AY36" s="46">
         <v>1.85</v>
       </c>
       <c r="AZ36" s="46">
         <v>1.84</v>
       </c>
       <c r="BA36" s="45">
         <v>1.82</v>
       </c>
       <c r="BB36" s="45">
         <v>1.88</v>
       </c>
       <c r="BC36" s="45">
         <v>1.81</v>
       </c>
       <c r="BD36" s="45">
         <v>1.88</v>
       </c>
       <c r="BE36" s="45">
         <v>2.83</v>
       </c>
       <c r="BF36" s="45">
         <v>2.15</v>
       </c>
-      <c r="BG36" s="46"/>
-      <c r="BH36" s="46"/>
+      <c r="BG36" s="45">
+        <v>2.16</v>
+      </c>
+      <c r="BH36" s="45">
+        <v>1.98</v>
+      </c>
       <c r="BI36" s="46"/>
       <c r="BJ36" s="46"/>
       <c r="BK36" s="46"/>
       <c r="BL36" s="46"/>
       <c r="BM36" s="45"/>
       <c r="BN36" s="45"/>
       <c r="BO36" s="45"/>
       <c r="BP36" s="45"/>
     </row>
     <row r="37" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A37" s="78" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="79"/>
       <c r="C37" s="79"/>
       <c r="D37" s="79"/>
       <c r="E37" s="79"/>
       <c r="F37" s="79"/>
       <c r="G37" s="79"/>
       <c r="H37" s="79"/>
       <c r="I37" s="79"/>
       <c r="J37" s="79"/>
       <c r="K37" s="79"/>
       <c r="L37" s="79"/>
       <c r="M37" s="80"/>
@@ -22993,52 +23426,56 @@
       </c>
       <c r="AY37" s="54">
         <v>1.9</v>
       </c>
       <c r="AZ37" s="54">
         <v>1.73</v>
       </c>
       <c r="BA37" s="54">
         <v>1.61</v>
       </c>
       <c r="BB37" s="54">
         <v>1.91</v>
       </c>
       <c r="BC37" s="54">
         <v>1.9</v>
       </c>
       <c r="BD37" s="54">
         <v>1.83</v>
       </c>
       <c r="BE37" s="54">
         <v>2.34</v>
       </c>
       <c r="BF37" s="54">
         <v>1.84</v>
       </c>
-      <c r="BG37" s="54"/>
-      <c r="BH37" s="54"/>
+      <c r="BG37" s="54">
+        <v>1.81</v>
+      </c>
+      <c r="BH37" s="54">
+        <v>1.96</v>
+      </c>
       <c r="BI37" s="54"/>
       <c r="BJ37" s="54"/>
       <c r="BK37" s="54"/>
       <c r="BL37" s="54"/>
       <c r="BM37" s="54"/>
       <c r="BN37" s="54"/>
       <c r="BO37" s="54"/>
       <c r="BP37" s="54"/>
     </row>
     <row r="38" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A38" s="69"/>
       <c r="U38" s="56"/>
       <c r="V38" s="56"/>
       <c r="AG38" s="56"/>
       <c r="AH38" s="56"/>
       <c r="AS38" s="56"/>
       <c r="AT38" s="56"/>
       <c r="BE38" s="56"/>
       <c r="BF38" s="56"/>
     </row>
     <row r="39" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="U39" s="56"/>
       <c r="V39" s="56"/>
       <c r="AG39" s="56"/>
       <c r="AH39" s="56"/>