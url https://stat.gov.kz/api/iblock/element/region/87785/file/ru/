--- v1 (2026-06-24)
+++ v2 (2026-08-26)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="15510" windowHeight="8790" tabRatio="829"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="15510" windowHeight="8790" tabRatio="829" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарег.разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="746" uniqueCount="46">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
@@ -1080,52 +1080,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BH45" sqref="BH45"/>
+    <sheetView topLeftCell="AN1" workbookViewId="0">
+      <selection activeCell="BI27" sqref="BI27:BJ37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.140625" style="1"/>
     <col min="33" max="34" width="9.140625" style="2"/>
     <col min="35" max="35" width="9.140625" style="1"/>
     <col min="36" max="37" width="9.140625" style="6"/>
     <col min="39" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="9.140625" style="6" customWidth="1"/>
     <col min="42" max="44" width="9.140625" style="6"/>
     <col min="45" max="46" width="9.140625" style="56"/>
     <col min="47" max="51" width="9.140625" style="6"/>
     <col min="52" max="52" width="9.140625" style="6" customWidth="1"/>
     <col min="53" max="56" width="9.140625" style="6"/>
     <col min="57" max="58" width="9.140625" style="56"/>
     <col min="59" max="63" width="9.140625" style="6"/>
     <col min="64" max="64" width="9.140625" style="6" customWidth="1"/>
     <col min="65" max="68" width="9.140625" style="6"/>
   </cols>
   <sheetData>
@@ -1804,52 +1804,56 @@
       </c>
       <c r="BA7" s="18">
         <v>402</v>
       </c>
       <c r="BB7" s="18">
         <v>364</v>
       </c>
       <c r="BC7" s="18">
         <v>274</v>
       </c>
       <c r="BD7" s="18">
         <v>284</v>
       </c>
       <c r="BE7" s="18">
         <v>226</v>
       </c>
       <c r="BF7" s="18">
         <v>249</v>
       </c>
       <c r="BG7" s="18">
         <v>255</v>
       </c>
       <c r="BH7" s="18">
         <v>252</v>
       </c>
-      <c r="BI7" s="64"/>
-      <c r="BJ7" s="18"/>
+      <c r="BI7" s="18">
+        <v>255</v>
+      </c>
+      <c r="BJ7" s="18">
+        <v>450</v>
+      </c>
       <c r="BK7" s="18"/>
       <c r="BL7" s="18"/>
       <c r="BM7" s="18"/>
       <c r="BN7" s="18"/>
       <c r="BO7" s="18"/>
       <c r="BP7" s="18"/>
     </row>
     <row r="8" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="21"/>
       <c r="I8" s="14"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="32" t="s">
         <v>28</v>
@@ -1970,52 +1974,56 @@
       </c>
       <c r="BA8" s="18">
         <v>131</v>
       </c>
       <c r="BB8" s="18">
         <v>121</v>
       </c>
       <c r="BC8" s="18">
         <v>99</v>
       </c>
       <c r="BD8" s="18">
         <v>88</v>
       </c>
       <c r="BE8" s="18">
         <v>61</v>
       </c>
       <c r="BF8" s="18">
         <v>87</v>
       </c>
       <c r="BG8" s="18">
         <v>96</v>
       </c>
       <c r="BH8" s="18">
         <v>81</v>
       </c>
-      <c r="BI8" s="64"/>
-      <c r="BJ8" s="18"/>
+      <c r="BI8" s="18">
+        <v>83</v>
+      </c>
+      <c r="BJ8" s="18">
+        <v>154</v>
+      </c>
       <c r="BK8" s="18"/>
       <c r="BL8" s="18"/>
       <c r="BM8" s="18"/>
       <c r="BN8" s="18"/>
       <c r="BO8" s="18"/>
       <c r="BP8" s="18"/>
     </row>
     <row r="9" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="21"/>
       <c r="I9" s="14"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="32" t="s">
         <v>28</v>
@@ -2136,52 +2144,56 @@
       </c>
       <c r="BA9" s="18">
         <v>14</v>
       </c>
       <c r="BB9" s="18">
         <v>16</v>
       </c>
       <c r="BC9" s="18">
         <v>8</v>
       </c>
       <c r="BD9" s="18">
         <v>9</v>
       </c>
       <c r="BE9" s="18">
         <v>13</v>
       </c>
       <c r="BF9" s="18">
         <v>14</v>
       </c>
       <c r="BG9" s="18">
         <v>15</v>
       </c>
       <c r="BH9" s="18">
         <v>10</v>
       </c>
-      <c r="BI9" s="64"/>
-      <c r="BJ9" s="18"/>
+      <c r="BI9" s="18">
+        <v>11</v>
+      </c>
+      <c r="BJ9" s="18">
+        <v>23</v>
+      </c>
       <c r="BK9" s="18"/>
       <c r="BL9" s="18"/>
       <c r="BM9" s="18"/>
       <c r="BN9" s="18"/>
       <c r="BO9" s="18"/>
       <c r="BP9" s="18"/>
     </row>
     <row r="10" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="21"/>
       <c r="I10" s="14"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
       <c r="N10" s="32" t="s">
         <v>28</v>
@@ -2302,52 +2314,56 @@
       </c>
       <c r="BA10" s="18">
         <v>12</v>
       </c>
       <c r="BB10" s="18">
         <v>4</v>
       </c>
       <c r="BC10" s="18">
         <v>9</v>
       </c>
       <c r="BD10" s="18">
         <v>10</v>
       </c>
       <c r="BE10" s="18">
         <v>11</v>
       </c>
       <c r="BF10" s="18">
         <v>4</v>
       </c>
       <c r="BG10" s="18">
         <v>11</v>
       </c>
       <c r="BH10" s="18">
         <v>7</v>
       </c>
-      <c r="BI10" s="64"/>
-      <c r="BJ10" s="18"/>
+      <c r="BI10" s="18">
+        <v>7</v>
+      </c>
+      <c r="BJ10" s="18">
+        <v>14</v>
+      </c>
       <c r="BK10" s="18"/>
       <c r="BL10" s="18"/>
       <c r="BM10" s="18"/>
       <c r="BN10" s="18"/>
       <c r="BO10" s="18"/>
       <c r="BP10" s="18"/>
     </row>
     <row r="11" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14"/>
       <c r="H11" s="21"/>
       <c r="I11" s="14"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="32" t="s">
         <v>28</v>
@@ -2468,52 +2484,56 @@
       </c>
       <c r="BA11" s="18">
         <v>26</v>
       </c>
       <c r="BB11" s="18">
         <v>38</v>
       </c>
       <c r="BC11" s="18">
         <v>26</v>
       </c>
       <c r="BD11" s="18">
         <v>22</v>
       </c>
       <c r="BE11" s="18">
         <v>14</v>
       </c>
       <c r="BF11" s="18">
         <v>25</v>
       </c>
       <c r="BG11" s="18">
         <v>17</v>
       </c>
       <c r="BH11" s="18">
         <v>22</v>
       </c>
-      <c r="BI11" s="64"/>
-      <c r="BJ11" s="18"/>
+      <c r="BI11" s="18">
+        <v>21</v>
+      </c>
+      <c r="BJ11" s="18">
+        <v>44</v>
+      </c>
       <c r="BK11" s="18"/>
       <c r="BL11" s="18"/>
       <c r="BM11" s="18"/>
       <c r="BN11" s="18"/>
       <c r="BO11" s="18"/>
       <c r="BP11" s="18"/>
     </row>
     <row r="12" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="21"/>
       <c r="I12" s="14"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
       <c r="N12" s="32" t="s">
         <v>28</v>
@@ -2634,52 +2654,56 @@
       </c>
       <c r="BA12" s="18">
         <v>25</v>
       </c>
       <c r="BB12" s="18">
         <v>26</v>
       </c>
       <c r="BC12" s="18">
         <v>12</v>
       </c>
       <c r="BD12" s="18">
         <v>22</v>
       </c>
       <c r="BE12" s="18">
         <v>14</v>
       </c>
       <c r="BF12" s="18">
         <v>18</v>
       </c>
       <c r="BG12" s="18">
         <v>5</v>
       </c>
       <c r="BH12" s="18">
         <v>12</v>
       </c>
-      <c r="BI12" s="64"/>
-      <c r="BJ12" s="18"/>
+      <c r="BI12" s="18">
+        <v>12</v>
+      </c>
+      <c r="BJ12" s="18">
+        <v>29</v>
+      </c>
       <c r="BK12" s="18"/>
       <c r="BL12" s="18"/>
       <c r="BM12" s="18"/>
       <c r="BN12" s="18"/>
       <c r="BO12" s="18"/>
       <c r="BP12" s="18"/>
     </row>
     <row r="13" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="21"/>
       <c r="I13" s="14"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="32" t="s">
         <v>28</v>
@@ -2800,52 +2824,56 @@
       </c>
       <c r="BA13" s="18">
         <v>28</v>
       </c>
       <c r="BB13" s="18">
         <v>22</v>
       </c>
       <c r="BC13" s="18">
         <v>18</v>
       </c>
       <c r="BD13" s="18">
         <v>19</v>
       </c>
       <c r="BE13" s="18">
         <v>14</v>
       </c>
       <c r="BF13" s="18">
         <v>14</v>
       </c>
       <c r="BG13" s="18">
         <v>17</v>
       </c>
       <c r="BH13" s="18">
         <v>17</v>
       </c>
-      <c r="BI13" s="64"/>
-      <c r="BJ13" s="18"/>
+      <c r="BI13" s="18">
+        <v>22</v>
+      </c>
+      <c r="BJ13" s="18">
+        <v>32</v>
+      </c>
       <c r="BK13" s="18"/>
       <c r="BL13" s="18"/>
       <c r="BM13" s="18"/>
       <c r="BN13" s="18"/>
       <c r="BO13" s="18"/>
       <c r="BP13" s="18"/>
     </row>
     <row r="14" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="21"/>
       <c r="I14" s="14"/>
       <c r="J14" s="21"/>
       <c r="K14" s="21"/>
       <c r="L14" s="21"/>
       <c r="M14" s="21"/>
       <c r="N14" s="32" t="s">
         <v>28</v>
@@ -2966,52 +2994,56 @@
       </c>
       <c r="BA14" s="18">
         <v>29</v>
       </c>
       <c r="BB14" s="18">
         <v>25</v>
       </c>
       <c r="BC14" s="18">
         <v>6</v>
       </c>
       <c r="BD14" s="18">
         <v>11</v>
       </c>
       <c r="BE14" s="18">
         <v>13</v>
       </c>
       <c r="BF14" s="18">
         <v>5</v>
       </c>
       <c r="BG14" s="18">
         <v>18</v>
       </c>
       <c r="BH14" s="18">
         <v>17</v>
       </c>
-      <c r="BI14" s="64"/>
-      <c r="BJ14" s="18"/>
+      <c r="BI14" s="18">
+        <v>10</v>
+      </c>
+      <c r="BJ14" s="18">
+        <v>27</v>
+      </c>
       <c r="BK14" s="18"/>
       <c r="BL14" s="18"/>
       <c r="BM14" s="18"/>
       <c r="BN14" s="18"/>
       <c r="BO14" s="18"/>
       <c r="BP14" s="18"/>
     </row>
     <row r="15" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="32" t="s">
         <v>28</v>
@@ -3132,52 +3164,56 @@
       </c>
       <c r="BA15" s="18">
         <v>17</v>
       </c>
       <c r="BB15" s="18">
         <v>22</v>
       </c>
       <c r="BC15" s="18">
         <v>17</v>
       </c>
       <c r="BD15" s="18">
         <v>18</v>
       </c>
       <c r="BE15" s="18">
         <v>16</v>
       </c>
       <c r="BF15" s="18">
         <v>13</v>
       </c>
       <c r="BG15" s="18">
         <v>9</v>
       </c>
       <c r="BH15" s="18">
         <v>17</v>
       </c>
-      <c r="BI15" s="64"/>
-      <c r="BJ15" s="18"/>
+      <c r="BI15" s="18">
+        <v>15</v>
+      </c>
+      <c r="BJ15" s="18">
+        <v>24</v>
+      </c>
       <c r="BK15" s="18"/>
       <c r="BL15" s="18"/>
       <c r="BM15" s="18"/>
       <c r="BN15" s="18"/>
       <c r="BO15" s="18"/>
       <c r="BP15" s="18"/>
     </row>
     <row r="16" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="21"/>
       <c r="I16" s="14"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="32" t="s">
         <v>28</v>
@@ -3298,52 +3334,56 @@
       </c>
       <c r="BA16" s="18">
         <v>99</v>
       </c>
       <c r="BB16" s="18">
         <v>74</v>
       </c>
       <c r="BC16" s="18">
         <v>63</v>
       </c>
       <c r="BD16" s="18">
         <v>68</v>
       </c>
       <c r="BE16" s="18">
         <v>54</v>
       </c>
       <c r="BF16" s="18">
         <v>58</v>
       </c>
       <c r="BG16" s="18">
         <v>59</v>
       </c>
       <c r="BH16" s="18">
         <v>60</v>
       </c>
-      <c r="BI16" s="64"/>
-      <c r="BJ16" s="18"/>
+      <c r="BI16" s="18">
+        <v>60</v>
+      </c>
+      <c r="BJ16" s="18">
+        <v>77</v>
+      </c>
       <c r="BK16" s="18"/>
       <c r="BL16" s="18"/>
       <c r="BM16" s="18"/>
       <c r="BN16" s="18"/>
       <c r="BO16" s="18"/>
       <c r="BP16" s="18"/>
     </row>
     <row r="17" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A17" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="21"/>
       <c r="I17" s="14"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
       <c r="N17" s="32" t="s">
         <v>28</v>
@@ -3464,52 +3504,56 @@
       </c>
       <c r="BA17" s="18">
         <v>21</v>
       </c>
       <c r="BB17" s="18">
         <v>16</v>
       </c>
       <c r="BC17" s="18">
         <v>16</v>
       </c>
       <c r="BD17" s="18">
         <v>17</v>
       </c>
       <c r="BE17" s="18">
         <v>16</v>
       </c>
       <c r="BF17" s="18">
         <v>11</v>
       </c>
       <c r="BG17" s="18">
         <v>8</v>
       </c>
       <c r="BH17" s="18">
         <v>9</v>
       </c>
-      <c r="BI17" s="64"/>
-      <c r="BJ17" s="18"/>
+      <c r="BI17" s="18">
+        <v>14</v>
+      </c>
+      <c r="BJ17" s="18">
+        <v>26</v>
+      </c>
       <c r="BK17" s="18"/>
       <c r="BL17" s="18"/>
       <c r="BM17" s="18"/>
       <c r="BN17" s="18"/>
       <c r="BO17" s="18"/>
       <c r="BP17" s="18"/>
     </row>
     <row r="18" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A18" s="111" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="111"/>
       <c r="C18" s="111"/>
       <c r="D18" s="111"/>
       <c r="E18" s="111"/>
       <c r="F18" s="111"/>
       <c r="G18" s="111"/>
       <c r="H18" s="111"/>
       <c r="I18" s="111"/>
       <c r="J18" s="111"/>
       <c r="K18" s="111"/>
       <c r="L18" s="111"/>
       <c r="M18" s="111"/>
       <c r="N18" s="111"/>
       <c r="O18" s="111"/>
@@ -3726,52 +3770,56 @@
       </c>
       <c r="BA19" s="18">
         <v>192</v>
       </c>
       <c r="BB19" s="18">
         <v>181</v>
       </c>
       <c r="BC19" s="18">
         <v>148</v>
       </c>
       <c r="BD19" s="18">
         <v>140</v>
       </c>
       <c r="BE19" s="18">
         <v>109</v>
       </c>
       <c r="BF19" s="18">
         <v>140</v>
       </c>
       <c r="BG19" s="18">
         <v>137</v>
       </c>
       <c r="BH19" s="18">
         <v>122</v>
       </c>
-      <c r="BI19" s="64"/>
-      <c r="BJ19" s="18"/>
+      <c r="BI19" s="18">
+        <v>135</v>
+      </c>
+      <c r="BJ19" s="18">
+        <v>236</v>
+      </c>
       <c r="BK19" s="18"/>
       <c r="BL19" s="18"/>
       <c r="BM19" s="18"/>
       <c r="BN19" s="18"/>
       <c r="BO19" s="18"/>
       <c r="BP19" s="18"/>
     </row>
     <row r="20" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="21"/>
       <c r="I20" s="14"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="32" t="s">
         <v>28</v>
@@ -3892,52 +3940,56 @@
       </c>
       <c r="BA20" s="18">
         <v>102</v>
       </c>
       <c r="BB20" s="18">
         <v>95</v>
       </c>
       <c r="BC20" s="18">
         <v>86</v>
       </c>
       <c r="BD20" s="18">
         <v>73</v>
       </c>
       <c r="BE20" s="18">
         <v>47</v>
       </c>
       <c r="BF20" s="18">
         <v>72</v>
       </c>
       <c r="BG20" s="18">
         <v>82</v>
       </c>
       <c r="BH20" s="18">
         <v>65</v>
       </c>
-      <c r="BI20" s="64"/>
-      <c r="BJ20" s="18"/>
+      <c r="BI20" s="18">
+        <v>72</v>
+      </c>
+      <c r="BJ20" s="18">
+        <v>127</v>
+      </c>
       <c r="BK20" s="18"/>
       <c r="BL20" s="18"/>
       <c r="BM20" s="18"/>
       <c r="BN20" s="18"/>
       <c r="BO20" s="18"/>
       <c r="BP20" s="18"/>
     </row>
     <row r="21" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="21"/>
       <c r="I21" s="14"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="32" t="s">
         <v>28</v>
@@ -4058,52 +4110,56 @@
       </c>
       <c r="BA21" s="18">
         <v>13</v>
       </c>
       <c r="BB21" s="18">
         <v>15</v>
       </c>
       <c r="BC21" s="18">
         <v>8</v>
       </c>
       <c r="BD21" s="18">
         <v>9</v>
       </c>
       <c r="BE21" s="18">
         <v>13</v>
       </c>
       <c r="BF21" s="18">
         <v>14</v>
       </c>
       <c r="BG21" s="18">
         <v>15</v>
       </c>
       <c r="BH21" s="18">
         <v>9</v>
       </c>
-      <c r="BI21" s="64"/>
-      <c r="BJ21" s="18"/>
+      <c r="BI21" s="18">
+        <v>11</v>
+      </c>
+      <c r="BJ21" s="18">
+        <v>23</v>
+      </c>
       <c r="BK21" s="18"/>
       <c r="BL21" s="18"/>
       <c r="BM21" s="18"/>
       <c r="BN21" s="18"/>
       <c r="BO21" s="18"/>
       <c r="BP21" s="18"/>
     </row>
     <row r="22" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="21"/>
       <c r="I22" s="14"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
       <c r="N22" s="32" t="s">
         <v>28</v>
@@ -4224,52 +4280,56 @@
       </c>
       <c r="BA22" s="18">
         <v>7</v>
       </c>
       <c r="BB22" s="18">
         <v>13</v>
       </c>
       <c r="BC22" s="18">
         <v>6</v>
       </c>
       <c r="BD22" s="18">
         <v>9</v>
       </c>
       <c r="BE22" s="18">
         <v>4</v>
       </c>
       <c r="BF22" s="18">
         <v>8</v>
       </c>
       <c r="BG22" s="18">
         <v>6</v>
       </c>
       <c r="BH22" s="18">
         <v>7</v>
       </c>
-      <c r="BI22" s="64"/>
-      <c r="BJ22" s="18"/>
+      <c r="BI22" s="18">
+        <v>7</v>
+      </c>
+      <c r="BJ22" s="18">
+        <v>21</v>
+      </c>
       <c r="BK22" s="18"/>
       <c r="BL22" s="18"/>
       <c r="BM22" s="18"/>
       <c r="BN22" s="18"/>
       <c r="BO22" s="18"/>
       <c r="BP22" s="18"/>
     </row>
     <row r="23" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="21"/>
       <c r="I23" s="14"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
       <c r="N23" s="32" t="s">
         <v>28</v>
@@ -4390,52 +4450,56 @@
       </c>
       <c r="BA23" s="18">
         <v>11</v>
       </c>
       <c r="BB23" s="18">
         <v>12</v>
       </c>
       <c r="BC23" s="18">
         <v>11</v>
       </c>
       <c r="BD23" s="18">
         <v>10</v>
       </c>
       <c r="BE23" s="18">
         <v>11</v>
       </c>
       <c r="BF23" s="18">
         <v>9</v>
       </c>
       <c r="BG23" s="18">
         <v>5</v>
       </c>
       <c r="BH23" s="18">
         <v>11</v>
       </c>
-      <c r="BI23" s="64"/>
-      <c r="BJ23" s="18"/>
+      <c r="BI23" s="18">
+        <v>10</v>
+      </c>
+      <c r="BJ23" s="18">
+        <v>12</v>
+      </c>
       <c r="BK23" s="18"/>
       <c r="BL23" s="18"/>
       <c r="BM23" s="18"/>
       <c r="BN23" s="18"/>
       <c r="BO23" s="18"/>
       <c r="BP23" s="18"/>
     </row>
     <row r="24" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A24" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="21"/>
       <c r="I24" s="14"/>
       <c r="J24" s="21"/>
       <c r="K24" s="21"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
       <c r="N24" s="32" t="s">
         <v>28</v>
@@ -4556,52 +4620,56 @@
       </c>
       <c r="BA24" s="18">
         <v>47</v>
       </c>
       <c r="BB24" s="18">
         <v>37</v>
       </c>
       <c r="BC24" s="18">
         <v>28</v>
       </c>
       <c r="BD24" s="18">
         <v>27</v>
       </c>
       <c r="BE24" s="18">
         <v>25</v>
       </c>
       <c r="BF24" s="18">
         <v>31</v>
       </c>
       <c r="BG24" s="18">
         <v>25</v>
       </c>
       <c r="BH24" s="18">
         <v>27</v>
       </c>
-      <c r="BI24" s="64"/>
-      <c r="BJ24" s="18"/>
+      <c r="BI24" s="18">
+        <v>28</v>
+      </c>
+      <c r="BJ24" s="18">
+        <v>40</v>
+      </c>
       <c r="BK24" s="18"/>
       <c r="BL24" s="18"/>
       <c r="BM24" s="18"/>
       <c r="BN24" s="18"/>
       <c r="BO24" s="18"/>
       <c r="BP24" s="18"/>
     </row>
     <row r="25" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A25" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="21"/>
       <c r="I25" s="14"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
       <c r="L25" s="21"/>
       <c r="M25" s="21"/>
       <c r="N25" s="32" t="s">
         <v>28</v>
@@ -4722,52 +4790,56 @@
       </c>
       <c r="BA25" s="18">
         <v>12</v>
       </c>
       <c r="BB25" s="18">
         <v>9</v>
       </c>
       <c r="BC25" s="18">
         <v>9</v>
       </c>
       <c r="BD25" s="18">
         <v>12</v>
       </c>
       <c r="BE25" s="18">
         <v>9</v>
       </c>
       <c r="BF25" s="18">
         <v>6</v>
       </c>
       <c r="BG25" s="18">
         <v>4</v>
       </c>
       <c r="BH25" s="18">
         <v>3</v>
       </c>
-      <c r="BI25" s="64"/>
-      <c r="BJ25" s="18"/>
+      <c r="BI25" s="18">
+        <v>7</v>
+      </c>
+      <c r="BJ25" s="18">
+        <v>13</v>
+      </c>
       <c r="BK25" s="18"/>
       <c r="BL25" s="18"/>
       <c r="BM25" s="18"/>
       <c r="BN25" s="18"/>
       <c r="BO25" s="18"/>
       <c r="BP25" s="18"/>
     </row>
     <row r="26" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A26" s="112" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="112"/>
       <c r="C26" s="112"/>
       <c r="D26" s="112"/>
       <c r="E26" s="112"/>
       <c r="F26" s="112"/>
       <c r="G26" s="112"/>
       <c r="H26" s="112"/>
       <c r="I26" s="112"/>
       <c r="J26" s="112"/>
       <c r="K26" s="112"/>
       <c r="L26" s="112"/>
       <c r="M26" s="112"/>
       <c r="N26" s="112"/>
       <c r="O26" s="112"/>
@@ -4981,55 +5053,59 @@
       </c>
       <c r="AZ27" s="62">
         <v>192</v>
       </c>
       <c r="BA27" s="62">
         <v>210</v>
       </c>
       <c r="BB27" s="62">
         <v>183</v>
       </c>
       <c r="BC27" s="62">
         <v>126</v>
       </c>
       <c r="BD27" s="62">
         <v>144</v>
       </c>
       <c r="BE27" s="18">
         <v>117</v>
       </c>
       <c r="BF27" s="18">
         <v>109</v>
       </c>
       <c r="BG27" s="62">
         <v>118</v>
       </c>
-      <c r="BH27" s="62">
+      <c r="BH27" s="18">
         <v>130</v>
       </c>
-      <c r="BI27" s="64"/>
-      <c r="BJ27" s="18"/>
+      <c r="BI27" s="18">
+        <v>120</v>
+      </c>
+      <c r="BJ27" s="18">
+        <v>214</v>
+      </c>
       <c r="BK27" s="18"/>
       <c r="BL27" s="62"/>
       <c r="BM27" s="62"/>
       <c r="BN27" s="62"/>
       <c r="BO27" s="62"/>
       <c r="BP27" s="62"/>
     </row>
     <row r="28" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="32" t="s">
         <v>28</v>
@@ -5147,55 +5223,59 @@
       </c>
       <c r="AZ28" s="62">
         <v>26</v>
       </c>
       <c r="BA28" s="62">
         <v>29</v>
       </c>
       <c r="BB28" s="62">
         <v>26</v>
       </c>
       <c r="BC28" s="62">
         <v>13</v>
       </c>
       <c r="BD28" s="62">
         <v>15</v>
       </c>
       <c r="BE28" s="18">
         <v>14</v>
       </c>
       <c r="BF28" s="18">
         <v>15</v>
       </c>
       <c r="BG28" s="62">
         <v>14</v>
       </c>
-      <c r="BH28" s="62">
+      <c r="BH28" s="18">
         <v>16</v>
       </c>
-      <c r="BI28" s="64"/>
-      <c r="BJ28" s="18"/>
+      <c r="BI28" s="18">
+        <v>11</v>
+      </c>
+      <c r="BJ28" s="18">
+        <v>27</v>
+      </c>
       <c r="BK28" s="18"/>
       <c r="BL28" s="62"/>
       <c r="BM28" s="62"/>
       <c r="BN28" s="62"/>
       <c r="BO28" s="62"/>
       <c r="BP28" s="62"/>
     </row>
     <row r="29" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="21"/>
       <c r="I29" s="14"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
       <c r="N29" s="32" t="s">
         <v>28</v>
@@ -5302,51 +5382,51 @@
       <c r="AV29" s="64">
         <v>1</v>
       </c>
       <c r="AW29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AX29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AY29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AZ29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="BA29" s="62">
         <v>1</v>
       </c>
       <c r="BB29" s="62">
         <v>1</v>
       </c>
       <c r="BC29" s="62"/>
       <c r="BD29" s="62"/>
       <c r="BE29" s="18"/>
       <c r="BG29" s="62"/>
-      <c r="BH29" s="62">
+      <c r="BH29" s="18">
         <v>1</v>
       </c>
       <c r="BI29" s="18"/>
       <c r="BJ29" s="18"/>
       <c r="BK29" s="18"/>
       <c r="BL29" s="18"/>
       <c r="BM29" s="62"/>
       <c r="BN29" s="62"/>
       <c r="BO29" s="62"/>
       <c r="BP29" s="62"/>
     </row>
     <row r="30" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="21"/>
       <c r="I30" s="14"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
@@ -5468,55 +5548,59 @@
       </c>
       <c r="AZ30" s="62">
         <v>11</v>
       </c>
       <c r="BA30" s="62">
         <v>12</v>
       </c>
       <c r="BB30" s="62">
         <v>4</v>
       </c>
       <c r="BC30" s="62">
         <v>9</v>
       </c>
       <c r="BD30" s="62">
         <v>10</v>
       </c>
       <c r="BE30" s="18">
         <v>11</v>
       </c>
       <c r="BF30" s="18">
         <v>4</v>
       </c>
       <c r="BG30" s="62">
         <v>11</v>
       </c>
-      <c r="BH30" s="62">
+      <c r="BH30" s="18">
         <v>7</v>
       </c>
-      <c r="BI30" s="64"/>
-      <c r="BJ30" s="18"/>
+      <c r="BI30" s="18">
+        <v>7</v>
+      </c>
+      <c r="BJ30" s="18">
+        <v>14</v>
+      </c>
       <c r="BK30" s="18"/>
       <c r="BL30" s="62"/>
       <c r="BM30" s="62"/>
       <c r="BN30" s="62"/>
       <c r="BO30" s="62"/>
       <c r="BP30" s="62"/>
     </row>
     <row r="31" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="21"/>
       <c r="I31" s="14"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
       <c r="M31" s="21"/>
       <c r="N31" s="32" t="s">
         <v>28</v>
@@ -5634,55 +5718,59 @@
       </c>
       <c r="AZ31" s="62">
         <v>19</v>
       </c>
       <c r="BA31" s="62">
         <v>19</v>
       </c>
       <c r="BB31" s="62">
         <v>25</v>
       </c>
       <c r="BC31" s="62">
         <v>20</v>
       </c>
       <c r="BD31" s="62">
         <v>13</v>
       </c>
       <c r="BE31" s="18">
         <v>10</v>
       </c>
       <c r="BF31" s="18">
         <v>17</v>
       </c>
       <c r="BG31" s="62">
         <v>11</v>
       </c>
-      <c r="BH31" s="62">
+      <c r="BH31" s="18">
         <v>15</v>
       </c>
-      <c r="BI31" s="64"/>
-      <c r="BJ31" s="18"/>
+      <c r="BI31" s="18">
+        <v>14</v>
+      </c>
+      <c r="BJ31" s="18">
+        <v>23</v>
+      </c>
       <c r="BK31" s="18"/>
       <c r="BL31" s="62"/>
       <c r="BM31" s="62"/>
       <c r="BN31" s="62"/>
       <c r="BO31" s="62"/>
       <c r="BP31" s="62"/>
     </row>
     <row r="32" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A32" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="21"/>
       <c r="I32" s="14"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
       <c r="N32" s="32" t="s">
         <v>28</v>
@@ -5800,55 +5888,59 @@
       </c>
       <c r="AZ32" s="62">
         <v>24</v>
       </c>
       <c r="BA32" s="62">
         <v>25</v>
       </c>
       <c r="BB32" s="62">
         <v>26</v>
       </c>
       <c r="BC32" s="62">
         <v>12</v>
       </c>
       <c r="BD32" s="62">
         <v>22</v>
       </c>
       <c r="BE32" s="18">
         <v>14</v>
       </c>
       <c r="BF32" s="18">
         <v>18</v>
       </c>
       <c r="BG32" s="62">
         <v>5</v>
       </c>
-      <c r="BH32" s="62">
+      <c r="BH32" s="18">
         <v>12</v>
       </c>
-      <c r="BI32" s="64"/>
-      <c r="BJ32" s="18"/>
+      <c r="BI32" s="18">
+        <v>12</v>
+      </c>
+      <c r="BJ32" s="18">
+        <v>29</v>
+      </c>
       <c r="BK32" s="18"/>
       <c r="BL32" s="62"/>
       <c r="BM32" s="62"/>
       <c r="BN32" s="62"/>
       <c r="BO32" s="62"/>
       <c r="BP32" s="62"/>
     </row>
     <row r="33" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="14"/>
       <c r="E33" s="14"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="21"/>
       <c r="I33" s="14"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="32" t="s">
         <v>28</v>
@@ -5966,55 +6058,59 @@
       </c>
       <c r="AZ33" s="62">
         <v>21</v>
       </c>
       <c r="BA33" s="62">
         <v>28</v>
       </c>
       <c r="BB33" s="62">
         <v>22</v>
       </c>
       <c r="BC33" s="62">
         <v>18</v>
       </c>
       <c r="BD33" s="62">
         <v>19</v>
       </c>
       <c r="BE33" s="18">
         <v>14</v>
       </c>
       <c r="BF33" s="18">
         <v>14</v>
       </c>
       <c r="BG33" s="62">
         <v>17</v>
       </c>
-      <c r="BH33" s="62">
+      <c r="BH33" s="18">
         <v>17</v>
       </c>
-      <c r="BI33" s="64"/>
-      <c r="BJ33" s="18"/>
+      <c r="BI33" s="18">
+        <v>22</v>
+      </c>
+      <c r="BJ33" s="18">
+        <v>32</v>
+      </c>
       <c r="BK33" s="18"/>
       <c r="BL33" s="62"/>
       <c r="BM33" s="62"/>
       <c r="BN33" s="62"/>
       <c r="BO33" s="62"/>
       <c r="BP33" s="62"/>
     </row>
     <row r="34" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A34" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="14"/>
       <c r="C34" s="14"/>
       <c r="D34" s="14"/>
       <c r="E34" s="14"/>
       <c r="F34" s="14"/>
       <c r="G34" s="14"/>
       <c r="H34" s="21"/>
       <c r="I34" s="14"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
       <c r="N34" s="32" t="s">
         <v>28</v>
@@ -6132,55 +6228,59 @@
       </c>
       <c r="AZ34" s="62">
         <v>24</v>
       </c>
       <c r="BA34" s="62">
         <v>29</v>
       </c>
       <c r="BB34" s="62">
         <v>25</v>
       </c>
       <c r="BC34" s="62">
         <v>6</v>
       </c>
       <c r="BD34" s="62">
         <v>11</v>
       </c>
       <c r="BE34" s="18">
         <v>13</v>
       </c>
       <c r="BF34" s="18">
         <v>5</v>
       </c>
       <c r="BG34" s="62">
         <v>18</v>
       </c>
-      <c r="BH34" s="62">
+      <c r="BH34" s="18">
         <v>17</v>
       </c>
-      <c r="BI34" s="64"/>
-      <c r="BJ34" s="18"/>
+      <c r="BI34" s="18">
+        <v>10</v>
+      </c>
+      <c r="BJ34" s="18">
+        <v>27</v>
+      </c>
       <c r="BK34" s="18"/>
       <c r="BL34" s="62"/>
       <c r="BM34" s="62"/>
       <c r="BN34" s="62"/>
       <c r="BO34" s="62"/>
       <c r="BP34" s="62"/>
     </row>
     <row r="35" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A35" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="14"/>
       <c r="C35" s="14"/>
       <c r="D35" s="14"/>
       <c r="E35" s="14"/>
       <c r="F35" s="14"/>
       <c r="G35" s="14"/>
       <c r="H35" s="21"/>
       <c r="I35" s="14"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="32" t="s">
         <v>28</v>
@@ -6298,55 +6398,59 @@
       </c>
       <c r="AZ35" s="62">
         <v>10</v>
       </c>
       <c r="BA35" s="62">
         <v>6</v>
       </c>
       <c r="BB35" s="62">
         <v>10</v>
       </c>
       <c r="BC35" s="62">
         <v>6</v>
       </c>
       <c r="BD35" s="62">
         <v>8</v>
       </c>
       <c r="BE35" s="18">
         <v>5</v>
       </c>
       <c r="BF35" s="18">
         <v>4</v>
       </c>
       <c r="BG35" s="62">
         <v>4</v>
       </c>
-      <c r="BH35" s="62">
+      <c r="BH35" s="18">
         <v>6</v>
       </c>
-      <c r="BI35" s="64"/>
-      <c r="BJ35" s="18"/>
+      <c r="BI35" s="18">
+        <v>5</v>
+      </c>
+      <c r="BJ35" s="18">
+        <v>12</v>
+      </c>
       <c r="BK35" s="18"/>
       <c r="BL35" s="62"/>
       <c r="BM35" s="62"/>
       <c r="BN35" s="62"/>
       <c r="BO35" s="62"/>
       <c r="BP35" s="62"/>
     </row>
     <row r="36" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A36" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="14"/>
       <c r="C36" s="14"/>
       <c r="D36" s="14"/>
       <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="14"/>
       <c r="N36" s="32" t="s">
         <v>28</v>
@@ -6464,55 +6568,59 @@
       </c>
       <c r="AZ36" s="62">
         <v>44</v>
       </c>
       <c r="BA36" s="62">
         <v>52</v>
       </c>
       <c r="BB36" s="62">
         <v>37</v>
       </c>
       <c r="BC36" s="62">
         <v>35</v>
       </c>
       <c r="BD36" s="62">
         <v>41</v>
       </c>
       <c r="BE36" s="18">
         <v>29</v>
       </c>
       <c r="BF36" s="18">
         <v>27</v>
       </c>
       <c r="BG36" s="62">
         <v>34</v>
       </c>
-      <c r="BH36" s="62">
+      <c r="BH36" s="18">
         <v>33</v>
       </c>
-      <c r="BI36" s="64"/>
-      <c r="BJ36" s="18"/>
+      <c r="BI36" s="18">
+        <v>32</v>
+      </c>
+      <c r="BJ36" s="18">
+        <v>37</v>
+      </c>
       <c r="BK36" s="18"/>
       <c r="BL36" s="62"/>
       <c r="BM36" s="62"/>
       <c r="BN36" s="62"/>
       <c r="BO36" s="62"/>
       <c r="BP36" s="62"/>
     </row>
     <row r="37" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="25"/>
       <c r="C37" s="25"/>
       <c r="D37" s="25"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="26"/>
       <c r="I37" s="25"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="33" t="s">
         <v>28</v>
@@ -6633,52 +6741,56 @@
       </c>
       <c r="BA37" s="29">
         <v>9</v>
       </c>
       <c r="BB37" s="29">
         <v>7</v>
       </c>
       <c r="BC37" s="29">
         <v>7</v>
       </c>
       <c r="BD37" s="29">
         <v>5</v>
       </c>
       <c r="BE37" s="29">
         <v>7</v>
       </c>
       <c r="BF37" s="29">
         <v>5</v>
       </c>
       <c r="BG37" s="29">
         <v>4</v>
       </c>
       <c r="BH37" s="29">
         <v>6</v>
       </c>
-      <c r="BI37" s="68"/>
-      <c r="BJ37" s="29"/>
+      <c r="BI37" s="29">
+        <v>7</v>
+      </c>
+      <c r="BJ37" s="29">
+        <v>13</v>
+      </c>
       <c r="BK37" s="29"/>
       <c r="BL37" s="29"/>
       <c r="BM37" s="29"/>
       <c r="BN37" s="29"/>
       <c r="BO37" s="29"/>
       <c r="BP37" s="29"/>
     </row>
     <row r="38" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A38" s="31"/>
       <c r="AG38" s="56"/>
       <c r="AH38" s="56"/>
       <c r="AS38" s="56"/>
       <c r="AT38" s="56"/>
       <c r="BE38" s="56"/>
       <c r="BF38" s="63"/>
     </row>
     <row r="39" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="AG39" s="56"/>
       <c r="AH39" s="56"/>
       <c r="AS39" s="56"/>
       <c r="AT39" s="56"/>
       <c r="BE39" s="56"/>
       <c r="BF39" s="23"/>
     </row>
     <row r="40" spans="1:68" s="6" customFormat="1" ht="11.25">
@@ -6724,51 +6836,51 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="U4:AB4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="AG4:AR4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP40"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BP27" sqref="BP27"/>
+      <selection activeCell="BI27" sqref="BI27:BJ37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.85546875" customWidth="1"/>
     <col min="2" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="21" max="22" width="9.140625" style="2"/>
     <col min="23" max="23" width="9" customWidth="1"/>
     <col min="25" max="25" width="8.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.140625" style="1"/>
     <col min="33" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.140625" style="5"/>
     <col min="35" max="35" width="9" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="6"/>
     <col min="37" max="37" width="8.140625" style="6" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="6"/>
     <col min="39" max="39" width="9.140625" style="1" customWidth="1"/>
     <col min="40" max="40" width="9.140625" style="6"/>
     <col min="42" max="44" width="9.140625" style="6"/>
@@ -7465,52 +7577,56 @@
       </c>
       <c r="BA7" s="46">
         <v>5.63</v>
       </c>
       <c r="BB7" s="46">
         <v>5.69</v>
       </c>
       <c r="BC7" s="46">
         <v>5.61</v>
       </c>
       <c r="BD7" s="46">
         <v>5.55</v>
       </c>
       <c r="BE7" s="46">
         <v>3.89</v>
       </c>
       <c r="BF7" s="46">
         <v>4.29</v>
       </c>
       <c r="BG7" s="46">
         <v>4.32</v>
       </c>
       <c r="BH7" s="46">
         <v>4.3600000000000003</v>
       </c>
-      <c r="BI7" s="46"/>
-      <c r="BJ7" s="46"/>
+      <c r="BI7" s="46">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="BJ7" s="46">
+        <v>4.97</v>
+      </c>
       <c r="BK7" s="46"/>
       <c r="BL7" s="46"/>
       <c r="BM7" s="46"/>
       <c r="BN7" s="46"/>
       <c r="BO7" s="46"/>
       <c r="BP7" s="46"/>
     </row>
     <row r="8" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="43"/>
       <c r="C8" s="43"/>
       <c r="D8" s="43"/>
       <c r="E8" s="43"/>
       <c r="F8" s="43"/>
       <c r="G8" s="43"/>
       <c r="H8" s="47"/>
       <c r="I8" s="43"/>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="48"/>
       <c r="N8" s="32" t="s">
         <v>28</v>
@@ -7631,52 +7747,56 @@
       </c>
       <c r="BA8" s="46">
         <v>6.41</v>
       </c>
       <c r="BB8" s="46">
         <v>6.46</v>
       </c>
       <c r="BC8" s="46">
         <v>6.39</v>
       </c>
       <c r="BD8" s="46">
         <v>6.27</v>
       </c>
       <c r="BE8" s="46">
         <v>3.4</v>
       </c>
       <c r="BF8" s="46">
         <v>4.33</v>
       </c>
       <c r="BG8" s="46">
         <v>4.68</v>
       </c>
       <c r="BH8" s="46">
         <v>4.68</v>
       </c>
-      <c r="BI8" s="46"/>
-      <c r="BJ8" s="46"/>
+      <c r="BI8" s="46">
+        <v>4.67</v>
+      </c>
+      <c r="BJ8" s="46">
+        <v>5.37</v>
+      </c>
       <c r="BK8" s="46"/>
       <c r="BL8" s="46"/>
       <c r="BM8" s="46"/>
       <c r="BN8" s="46"/>
       <c r="BO8" s="46"/>
       <c r="BP8" s="46"/>
     </row>
     <row r="9" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
       <c r="F9" s="43"/>
       <c r="G9" s="43"/>
       <c r="H9" s="47"/>
       <c r="I9" s="43"/>
       <c r="J9" s="47"/>
       <c r="K9" s="47"/>
       <c r="L9" s="47"/>
       <c r="M9" s="48"/>
       <c r="N9" s="32" t="s">
         <v>28</v>
@@ -7797,52 +7917,56 @@
       </c>
       <c r="BA9" s="46">
         <v>5.86</v>
       </c>
       <c r="BB9" s="46">
         <v>5.88</v>
       </c>
       <c r="BC9" s="46">
         <v>5.64</v>
       </c>
       <c r="BD9" s="46">
         <v>5.45</v>
       </c>
       <c r="BE9" s="46">
         <v>5.0599999999999996</v>
       </c>
       <c r="BF9" s="46">
         <v>5.53</v>
       </c>
       <c r="BG9" s="46">
         <v>5.62</v>
       </c>
       <c r="BH9" s="46">
         <v>5.22</v>
       </c>
-      <c r="BI9" s="46"/>
-      <c r="BJ9" s="46"/>
+      <c r="BI9" s="46">
+        <v>5.03</v>
+      </c>
+      <c r="BJ9" s="46">
+        <v>5.73</v>
+      </c>
       <c r="BK9" s="46"/>
       <c r="BL9" s="46"/>
       <c r="BM9" s="46"/>
       <c r="BN9" s="46"/>
       <c r="BO9" s="46"/>
       <c r="BP9" s="46"/>
     </row>
     <row r="10" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="43"/>
       <c r="C10" s="43"/>
       <c r="D10" s="43"/>
       <c r="E10" s="43"/>
       <c r="F10" s="43"/>
       <c r="G10" s="43"/>
       <c r="H10" s="47"/>
       <c r="I10" s="43"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="48"/>
       <c r="N10" s="32" t="s">
         <v>28</v>
@@ -7963,52 +8087,56 @@
       </c>
       <c r="BA10" s="46">
         <v>4.3899999999999997</v>
       </c>
       <c r="BB10" s="46">
         <v>4.08</v>
       </c>
       <c r="BC10" s="46">
         <v>4</v>
       </c>
       <c r="BD10" s="46">
         <v>3.95</v>
       </c>
       <c r="BE10" s="46">
         <v>3.89</v>
       </c>
       <c r="BF10" s="46">
         <v>2.78</v>
       </c>
       <c r="BG10" s="46">
         <v>3.17</v>
       </c>
       <c r="BH10" s="46">
         <v>3.02</v>
       </c>
-      <c r="BI10" s="46"/>
-      <c r="BJ10" s="46"/>
+      <c r="BI10" s="46">
+        <v>2.91</v>
+      </c>
+      <c r="BJ10" s="46">
+        <v>3.28</v>
+      </c>
       <c r="BK10" s="46"/>
       <c r="BL10" s="46"/>
       <c r="BM10" s="46"/>
       <c r="BN10" s="46"/>
       <c r="BO10" s="46"/>
       <c r="BP10" s="46"/>
     </row>
     <row r="11" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="43"/>
       <c r="C11" s="43"/>
       <c r="D11" s="43"/>
       <c r="E11" s="43"/>
       <c r="F11" s="43"/>
       <c r="G11" s="43"/>
       <c r="H11" s="47"/>
       <c r="I11" s="43"/>
       <c r="J11" s="47"/>
       <c r="K11" s="47"/>
       <c r="L11" s="47"/>
       <c r="M11" s="48"/>
       <c r="N11" s="32" t="s">
         <v>28</v>
@@ -8129,52 +8257,56 @@
       </c>
       <c r="BA11" s="46">
         <v>4.24</v>
       </c>
       <c r="BB11" s="46">
         <v>4.43</v>
       </c>
       <c r="BC11" s="46">
         <v>4.43</v>
       </c>
       <c r="BD11" s="46">
         <v>4.3499999999999996</v>
       </c>
       <c r="BE11" s="46">
         <v>2.31</v>
       </c>
       <c r="BF11" s="46">
         <v>3.39</v>
       </c>
       <c r="BG11" s="46">
         <v>3.19</v>
       </c>
       <c r="BH11" s="46">
         <v>3.33</v>
       </c>
-      <c r="BI11" s="46"/>
-      <c r="BJ11" s="46"/>
+      <c r="BI11" s="46">
+        <v>3.36</v>
+      </c>
+      <c r="BJ11" s="46">
+        <v>4.05</v>
+      </c>
       <c r="BK11" s="46"/>
       <c r="BL11" s="46"/>
       <c r="BM11" s="46"/>
       <c r="BN11" s="46"/>
       <c r="BO11" s="46"/>
       <c r="BP11" s="46"/>
     </row>
     <row r="12" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="43"/>
       <c r="C12" s="43"/>
       <c r="D12" s="43"/>
       <c r="E12" s="43"/>
       <c r="F12" s="43"/>
       <c r="G12" s="43"/>
       <c r="H12" s="47"/>
       <c r="I12" s="43"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="48"/>
       <c r="N12" s="32" t="s">
         <v>28</v>
@@ -8295,52 +8427,56 @@
       </c>
       <c r="BA12" s="46">
         <v>4.9400000000000004</v>
       </c>
       <c r="BB12" s="46">
         <v>5.05</v>
       </c>
       <c r="BC12" s="46">
         <v>4.8600000000000003</v>
       </c>
       <c r="BD12" s="46">
         <v>4.88</v>
       </c>
       <c r="BE12" s="46">
         <v>3.31</v>
       </c>
       <c r="BF12" s="46">
         <v>3.98</v>
       </c>
       <c r="BG12" s="46">
         <v>3.02</v>
       </c>
       <c r="BH12" s="46">
         <v>3</v>
       </c>
-      <c r="BI12" s="46"/>
-      <c r="BJ12" s="46"/>
+      <c r="BI12" s="46">
+        <v>2.96</v>
+      </c>
+      <c r="BJ12" s="46">
+        <v>3.65</v>
+      </c>
       <c r="BK12" s="46"/>
       <c r="BL12" s="46"/>
       <c r="BM12" s="46"/>
       <c r="BN12" s="46"/>
       <c r="BO12" s="46"/>
       <c r="BP12" s="46"/>
     </row>
     <row r="13" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="43"/>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
       <c r="E13" s="43"/>
       <c r="F13" s="43"/>
       <c r="G13" s="43"/>
       <c r="H13" s="47"/>
       <c r="I13" s="43"/>
       <c r="J13" s="47"/>
       <c r="K13" s="47"/>
       <c r="L13" s="47"/>
       <c r="M13" s="48"/>
       <c r="N13" s="32" t="s">
         <v>28</v>
@@ -8461,52 +8597,56 @@
       </c>
       <c r="BA13" s="46">
         <v>5.23</v>
       </c>
       <c r="BB13" s="46">
         <v>5.33</v>
       </c>
       <c r="BC13" s="46">
         <v>5.32</v>
       </c>
       <c r="BD13" s="46">
         <v>5.32</v>
       </c>
       <c r="BE13" s="46">
         <v>4.16</v>
       </c>
       <c r="BF13" s="46">
         <v>4.3600000000000003</v>
       </c>
       <c r="BG13" s="46">
         <v>4.5599999999999996</v>
       </c>
       <c r="BH13" s="46">
         <v>4.7</v>
       </c>
-      <c r="BI13" s="46"/>
-      <c r="BJ13" s="46"/>
+      <c r="BI13" s="46">
+        <v>5.05</v>
+      </c>
+      <c r="BJ13" s="46">
+        <v>5.83</v>
+      </c>
       <c r="BK13" s="46"/>
       <c r="BL13" s="46"/>
       <c r="BM13" s="46"/>
       <c r="BN13" s="46"/>
       <c r="BO13" s="46"/>
       <c r="BP13" s="46"/>
     </row>
     <row r="14" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="43"/>
       <c r="C14" s="43"/>
       <c r="D14" s="43"/>
       <c r="E14" s="43"/>
       <c r="F14" s="43"/>
       <c r="G14" s="43"/>
       <c r="H14" s="47"/>
       <c r="I14" s="43"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="48"/>
       <c r="N14" s="32" t="s">
         <v>28</v>
@@ -8627,52 +8767,56 @@
       </c>
       <c r="BA14" s="46">
         <v>4.87</v>
       </c>
       <c r="BB14" s="46">
         <v>5.0999999999999996</v>
       </c>
       <c r="BC14" s="46">
         <v>4.8</v>
       </c>
       <c r="BD14" s="46">
         <v>4.66</v>
       </c>
       <c r="BE14" s="46">
         <v>3.78</v>
       </c>
       <c r="BF14" s="46">
         <v>2.75</v>
       </c>
       <c r="BG14" s="46">
         <v>3.61</v>
       </c>
       <c r="BH14" s="46">
         <v>3.99</v>
       </c>
-      <c r="BI14" s="46"/>
-      <c r="BJ14" s="46"/>
+      <c r="BI14" s="46">
+        <v>3.76</v>
+      </c>
+      <c r="BJ14" s="46">
+        <v>4.49</v>
+      </c>
       <c r="BK14" s="46"/>
       <c r="BL14" s="46"/>
       <c r="BM14" s="46"/>
       <c r="BN14" s="46"/>
       <c r="BO14" s="46"/>
       <c r="BP14" s="46"/>
     </row>
     <row r="15" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="43"/>
       <c r="C15" s="43"/>
       <c r="D15" s="43"/>
       <c r="E15" s="43"/>
       <c r="F15" s="43"/>
       <c r="G15" s="43"/>
       <c r="H15" s="43"/>
       <c r="I15" s="43"/>
       <c r="J15" s="43"/>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="43"/>
       <c r="N15" s="32" t="s">
         <v>28</v>
@@ -8793,52 +8937,56 @@
       </c>
       <c r="BA15" s="46">
         <v>5.19</v>
       </c>
       <c r="BB15" s="46">
         <v>5.34</v>
       </c>
       <c r="BC15" s="46">
         <v>5.34</v>
       </c>
       <c r="BD15" s="46">
         <v>5.35</v>
       </c>
       <c r="BE15" s="46">
         <v>5.0999999999999996</v>
       </c>
       <c r="BF15" s="46">
         <v>4.84</v>
       </c>
       <c r="BG15" s="46">
         <v>4.1399999999999997</v>
       </c>
       <c r="BH15" s="46">
         <v>4.5</v>
       </c>
-      <c r="BI15" s="46"/>
-      <c r="BJ15" s="46"/>
+      <c r="BI15" s="46">
+        <v>4.55</v>
+      </c>
+      <c r="BJ15" s="46">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="BK15" s="46"/>
       <c r="BL15" s="46"/>
       <c r="BM15" s="46"/>
       <c r="BN15" s="46"/>
       <c r="BO15" s="46"/>
       <c r="BP15" s="46"/>
     </row>
     <row r="16" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="43"/>
       <c r="C16" s="43"/>
       <c r="D16" s="43"/>
       <c r="E16" s="43"/>
       <c r="F16" s="43"/>
       <c r="G16" s="43"/>
       <c r="H16" s="47"/>
       <c r="I16" s="43"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="48"/>
       <c r="N16" s="32" t="s">
         <v>28</v>
@@ -8959,52 +9107,56 @@
       </c>
       <c r="BA16" s="46">
         <v>6.15</v>
       </c>
       <c r="BB16" s="46">
         <v>6.19</v>
       </c>
       <c r="BC16" s="46">
         <v>6.14</v>
       </c>
       <c r="BD16" s="46">
         <v>6.13</v>
       </c>
       <c r="BE16" s="46">
         <v>4.74</v>
       </c>
       <c r="BF16" s="46">
         <v>5.16</v>
       </c>
       <c r="BG16" s="46">
         <v>5.16</v>
       </c>
       <c r="BH16" s="46">
         <v>5.23</v>
       </c>
-      <c r="BI16" s="46"/>
-      <c r="BJ16" s="46"/>
+      <c r="BI16" s="46">
+        <v>5.24</v>
+      </c>
+      <c r="BJ16" s="46">
+        <v>5.53</v>
+      </c>
       <c r="BK16" s="46"/>
       <c r="BL16" s="46"/>
       <c r="BM16" s="46"/>
       <c r="BN16" s="46"/>
       <c r="BO16" s="46"/>
       <c r="BP16" s="46"/>
     </row>
     <row r="17" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A17" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="43"/>
       <c r="C17" s="43"/>
       <c r="D17" s="43"/>
       <c r="E17" s="43"/>
       <c r="F17" s="43"/>
       <c r="G17" s="43"/>
       <c r="H17" s="47"/>
       <c r="I17" s="43"/>
       <c r="J17" s="47"/>
       <c r="K17" s="47"/>
       <c r="L17" s="47"/>
       <c r="M17" s="48"/>
       <c r="N17" s="32" t="s">
         <v>28</v>
@@ -9125,52 +9277,56 @@
       </c>
       <c r="BA17" s="46">
         <v>5.76</v>
       </c>
       <c r="BB17" s="46">
         <v>5.68</v>
       </c>
       <c r="BC17" s="46">
         <v>5.63</v>
       </c>
       <c r="BD17" s="46">
         <v>5.59</v>
       </c>
       <c r="BE17" s="46">
         <v>5.0599999999999996</v>
       </c>
       <c r="BF17" s="46">
         <v>4.47</v>
       </c>
       <c r="BG17" s="46">
         <v>3.81</v>
       </c>
       <c r="BH17" s="46">
         <v>3.59</v>
       </c>
-      <c r="BI17" s="46"/>
-      <c r="BJ17" s="46"/>
+      <c r="BI17" s="46">
+        <v>3.76</v>
+      </c>
+      <c r="BJ17" s="46">
+        <v>4.54</v>
+      </c>
       <c r="BK17" s="46"/>
       <c r="BL17" s="46"/>
       <c r="BM17" s="46"/>
       <c r="BN17" s="46"/>
       <c r="BO17" s="46"/>
       <c r="BP17" s="46"/>
     </row>
     <row r="18" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A18" s="121" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="121"/>
       <c r="C18" s="121"/>
       <c r="D18" s="121"/>
       <c r="E18" s="121"/>
       <c r="F18" s="121"/>
       <c r="G18" s="121"/>
       <c r="H18" s="121"/>
       <c r="I18" s="121"/>
       <c r="J18" s="121"/>
       <c r="K18" s="121"/>
       <c r="L18" s="121"/>
       <c r="M18" s="121"/>
       <c r="N18" s="121"/>
       <c r="O18" s="121"/>
@@ -9387,52 +9543,56 @@
       </c>
       <c r="BA19" s="46">
         <v>6.37</v>
       </c>
       <c r="BB19" s="46">
         <v>6.42</v>
       </c>
       <c r="BC19" s="46">
         <v>6.36</v>
       </c>
       <c r="BD19" s="46">
         <v>6.27</v>
       </c>
       <c r="BE19" s="46">
         <v>4.08</v>
       </c>
       <c r="BF19" s="46">
         <v>4.8899999999999997</v>
       </c>
       <c r="BG19" s="46">
         <v>4.97</v>
       </c>
       <c r="BH19" s="46">
         <v>4.91</v>
       </c>
-      <c r="BI19" s="46"/>
-      <c r="BJ19" s="46"/>
+      <c r="BI19" s="46">
+        <v>4.93</v>
+      </c>
+      <c r="BJ19" s="46">
+        <v>5.62</v>
+      </c>
       <c r="BK19" s="46"/>
       <c r="BL19" s="46"/>
       <c r="BM19" s="46"/>
       <c r="BN19" s="46"/>
       <c r="BO19" s="46"/>
       <c r="BP19" s="46"/>
     </row>
     <row r="20" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="43"/>
       <c r="C20" s="43"/>
       <c r="D20" s="43"/>
       <c r="E20" s="43"/>
       <c r="F20" s="43"/>
       <c r="G20" s="43"/>
       <c r="H20" s="47"/>
       <c r="I20" s="43"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="48"/>
       <c r="N20" s="32" t="s">
         <v>28</v>
@@ -9553,52 +9713,56 @@
       </c>
       <c r="BA20" s="46">
         <v>6.35</v>
       </c>
       <c r="BB20" s="46">
         <v>6.36</v>
       </c>
       <c r="BC20" s="46">
         <v>6.34</v>
       </c>
       <c r="BD20" s="46">
         <v>6.23</v>
       </c>
       <c r="BE20" s="46">
         <v>3.23</v>
       </c>
       <c r="BF20" s="46">
         <v>4.29</v>
       </c>
       <c r="BG20" s="46">
         <v>4.76</v>
       </c>
       <c r="BH20" s="46">
         <v>4.72</v>
       </c>
-      <c r="BI20" s="46"/>
-      <c r="BJ20" s="46"/>
+      <c r="BI20" s="46">
+        <v>4.76</v>
+      </c>
+      <c r="BJ20" s="46">
+        <v>5.46</v>
+      </c>
       <c r="BK20" s="46"/>
       <c r="BL20" s="46"/>
       <c r="BM20" s="46"/>
       <c r="BN20" s="46"/>
       <c r="BO20" s="46"/>
       <c r="BP20" s="46"/>
     </row>
     <row r="21" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="43"/>
       <c r="C21" s="43"/>
       <c r="D21" s="43"/>
       <c r="E21" s="43"/>
       <c r="F21" s="43"/>
       <c r="G21" s="43"/>
       <c r="H21" s="47"/>
       <c r="I21" s="43"/>
       <c r="J21" s="47"/>
       <c r="K21" s="47"/>
       <c r="L21" s="47"/>
       <c r="M21" s="48"/>
       <c r="N21" s="32" t="s">
         <v>28</v>
@@ -9719,52 +9883,56 @@
       </c>
       <c r="BA21" s="46">
         <v>5.9</v>
       </c>
       <c r="BB21" s="46">
         <v>5.9</v>
       </c>
       <c r="BC21" s="46">
         <v>5.66</v>
       </c>
       <c r="BD21" s="46">
         <v>5.48</v>
       </c>
       <c r="BE21" s="46">
         <v>5.2</v>
       </c>
       <c r="BF21" s="46">
         <v>5.69</v>
       </c>
       <c r="BG21" s="46">
         <v>5.79</v>
       </c>
       <c r="BH21" s="46">
         <v>5.27</v>
       </c>
-      <c r="BI21" s="46"/>
-      <c r="BJ21" s="46"/>
+      <c r="BI21" s="46">
+        <v>5.09</v>
+      </c>
+      <c r="BJ21" s="46">
+        <v>5.83</v>
+      </c>
       <c r="BK21" s="46"/>
       <c r="BL21" s="46"/>
       <c r="BM21" s="46"/>
       <c r="BN21" s="46"/>
       <c r="BO21" s="46"/>
       <c r="BP21" s="46"/>
     </row>
     <row r="22" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="43"/>
       <c r="C22" s="43"/>
       <c r="D22" s="43"/>
       <c r="E22" s="43"/>
       <c r="F22" s="43"/>
       <c r="G22" s="43"/>
       <c r="H22" s="47"/>
       <c r="I22" s="43"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="48"/>
       <c r="N22" s="32" t="s">
         <v>28</v>
@@ -9885,52 +10053,56 @@
       </c>
       <c r="BA22" s="46">
         <v>5.33</v>
       </c>
       <c r="BB22" s="46">
         <v>5.54</v>
       </c>
       <c r="BC22" s="46">
         <v>5.36</v>
       </c>
       <c r="BD22" s="46">
         <v>5.34</v>
       </c>
       <c r="BE22" s="46">
         <v>2.3199999999999998</v>
       </c>
       <c r="BF22" s="46">
         <v>3.66</v>
       </c>
       <c r="BG22" s="46">
         <v>3.6</v>
       </c>
       <c r="BH22" s="46">
         <v>3.75</v>
       </c>
-      <c r="BI22" s="46"/>
-      <c r="BJ22" s="46"/>
+      <c r="BI22" s="46">
+        <v>3.81</v>
+      </c>
+      <c r="BJ22" s="46">
+        <v>5.25</v>
+      </c>
       <c r="BK22" s="46"/>
       <c r="BL22" s="46"/>
       <c r="BM22" s="46"/>
       <c r="BN22" s="46"/>
       <c r="BO22" s="46"/>
       <c r="BP22" s="46"/>
     </row>
     <row r="23" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="43"/>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="43"/>
       <c r="F23" s="43"/>
       <c r="G23" s="43"/>
       <c r="H23" s="47"/>
       <c r="I23" s="43"/>
       <c r="J23" s="47"/>
       <c r="K23" s="47"/>
       <c r="L23" s="47"/>
       <c r="M23" s="48"/>
       <c r="N23" s="32" t="s">
         <v>28</v>
@@ -10051,52 +10223,56 @@
       </c>
       <c r="BA23" s="46">
         <v>6.5</v>
       </c>
       <c r="BB23" s="46">
         <v>6.62</v>
       </c>
       <c r="BC23" s="46">
         <v>6.66</v>
       </c>
       <c r="BD23" s="46">
         <v>6.63</v>
       </c>
       <c r="BE23" s="46">
         <v>7.46</v>
       </c>
       <c r="BF23" s="46">
         <v>7.09</v>
       </c>
       <c r="BG23" s="46">
         <v>5.81</v>
       </c>
       <c r="BH23" s="46">
         <v>6.29</v>
       </c>
-      <c r="BI23" s="46"/>
-      <c r="BJ23" s="46"/>
+      <c r="BI23" s="46">
+        <v>6.39</v>
+      </c>
+      <c r="BJ23" s="46">
+        <v>6.72</v>
+      </c>
       <c r="BK23" s="46"/>
       <c r="BL23" s="46"/>
       <c r="BM23" s="46"/>
       <c r="BN23" s="46"/>
       <c r="BO23" s="46"/>
       <c r="BP23" s="46"/>
     </row>
     <row r="24" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A24" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="43"/>
       <c r="D24" s="43"/>
       <c r="E24" s="43"/>
       <c r="F24" s="43"/>
       <c r="G24" s="43"/>
       <c r="H24" s="47"/>
       <c r="I24" s="43"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="48"/>
       <c r="N24" s="32" t="s">
         <v>28</v>
@@ -10217,52 +10393,56 @@
       </c>
       <c r="BA24" s="46">
         <v>7.1</v>
       </c>
       <c r="BB24" s="46">
         <v>7.22</v>
       </c>
       <c r="BC24" s="46">
         <v>7.14</v>
       </c>
       <c r="BD24" s="46">
         <v>7.04</v>
       </c>
       <c r="BE24" s="46">
         <v>4.97</v>
       </c>
       <c r="BF24" s="46">
         <v>5.84</v>
       </c>
       <c r="BG24" s="46">
         <v>5.53</v>
       </c>
       <c r="BH24" s="46">
         <v>5.55</v>
       </c>
-      <c r="BI24" s="46"/>
-      <c r="BJ24" s="46"/>
+      <c r="BI24" s="46">
+        <v>5.56</v>
+      </c>
+      <c r="BJ24" s="46">
+        <v>6</v>
+      </c>
       <c r="BK24" s="46"/>
       <c r="BL24" s="46"/>
       <c r="BM24" s="46"/>
       <c r="BN24" s="46"/>
       <c r="BO24" s="46"/>
       <c r="BP24" s="46"/>
     </row>
     <row r="25" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A25" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="43"/>
       <c r="C25" s="43"/>
       <c r="D25" s="43"/>
       <c r="E25" s="43"/>
       <c r="F25" s="43"/>
       <c r="G25" s="43"/>
       <c r="H25" s="47"/>
       <c r="I25" s="43"/>
       <c r="J25" s="47"/>
       <c r="K25" s="47"/>
       <c r="L25" s="47"/>
       <c r="M25" s="48"/>
       <c r="N25" s="32" t="s">
         <v>28</v>
@@ -10383,52 +10563,56 @@
       </c>
       <c r="BA25" s="46">
         <v>6.19</v>
       </c>
       <c r="BB25" s="46">
         <v>6.18</v>
       </c>
       <c r="BC25" s="46">
         <v>6.18</v>
       </c>
       <c r="BD25" s="46">
         <v>6.33</v>
       </c>
       <c r="BE25" s="46">
         <v>6.2</v>
       </c>
       <c r="BF25" s="46">
         <v>5.41</v>
       </c>
       <c r="BG25" s="46">
         <v>4.51</v>
       </c>
       <c r="BH25" s="46">
         <v>3.91</v>
       </c>
-      <c r="BI25" s="46"/>
-      <c r="BJ25" s="46"/>
+      <c r="BI25" s="46">
+        <v>4.08</v>
+      </c>
+      <c r="BJ25" s="46">
+        <v>4.93</v>
+      </c>
       <c r="BK25" s="46"/>
       <c r="BL25" s="46"/>
       <c r="BM25" s="46"/>
       <c r="BN25" s="46"/>
       <c r="BO25" s="46"/>
       <c r="BP25" s="46"/>
     </row>
     <row r="26" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A26" s="122" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="122"/>
       <c r="C26" s="122"/>
       <c r="D26" s="122"/>
       <c r="E26" s="122"/>
       <c r="F26" s="122"/>
       <c r="G26" s="122"/>
       <c r="H26" s="122"/>
       <c r="I26" s="122"/>
       <c r="J26" s="122"/>
       <c r="K26" s="122"/>
       <c r="L26" s="122"/>
       <c r="M26" s="122"/>
       <c r="N26" s="122"/>
       <c r="O26" s="122"/>
@@ -10645,52 +10829,56 @@
       </c>
       <c r="BA27" s="45">
         <v>5.03</v>
       </c>
       <c r="BB27" s="45">
         <v>5.0999999999999996</v>
       </c>
       <c r="BC27" s="45">
         <v>5</v>
       </c>
       <c r="BD27" s="46">
         <v>4.95</v>
       </c>
       <c r="BE27" s="46">
         <v>3.73</v>
       </c>
       <c r="BF27" s="46">
         <v>3.78</v>
       </c>
       <c r="BG27" s="45">
         <v>3.77</v>
       </c>
       <c r="BH27" s="45">
         <v>3.89</v>
       </c>
-      <c r="BI27" s="46"/>
-      <c r="BJ27" s="46"/>
+      <c r="BI27" s="46">
+        <v>3.88</v>
+      </c>
+      <c r="BJ27" s="45">
+        <v>4.41</v>
+      </c>
       <c r="BK27" s="45"/>
       <c r="BL27" s="45"/>
       <c r="BM27" s="45"/>
       <c r="BN27" s="45"/>
       <c r="BO27" s="45"/>
       <c r="BP27" s="45"/>
     </row>
     <row r="28" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="43"/>
       <c r="C28" s="43"/>
       <c r="D28" s="43"/>
       <c r="E28" s="43"/>
       <c r="F28" s="43"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="43"/>
       <c r="N28" s="32" t="s">
         <v>28</v>
@@ -10811,52 +10999,56 @@
       </c>
       <c r="BA28" s="45">
         <v>6.73</v>
       </c>
       <c r="BB28" s="45">
         <v>6.87</v>
       </c>
       <c r="BC28" s="45">
         <v>6.63</v>
       </c>
       <c r="BD28" s="46">
         <v>6.46</v>
       </c>
       <c r="BE28" s="46">
         <v>4.16</v>
       </c>
       <c r="BF28" s="46">
         <v>4.47</v>
       </c>
       <c r="BG28" s="45">
         <v>4.37</v>
       </c>
       <c r="BH28" s="45">
         <v>4.5199999999999996</v>
       </c>
-      <c r="BI28" s="46"/>
-      <c r="BJ28" s="46"/>
+      <c r="BI28" s="46">
+        <v>4.28</v>
+      </c>
+      <c r="BJ28" s="45">
+        <v>4.96</v>
+      </c>
       <c r="BK28" s="45"/>
       <c r="BL28" s="45"/>
       <c r="BM28" s="45"/>
       <c r="BN28" s="45"/>
       <c r="BO28" s="45"/>
       <c r="BP28" s="45"/>
     </row>
     <row r="29" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="43"/>
       <c r="C29" s="43"/>
       <c r="D29" s="43"/>
       <c r="E29" s="43"/>
       <c r="F29" s="43"/>
       <c r="G29" s="43"/>
       <c r="H29" s="47"/>
       <c r="I29" s="43"/>
       <c r="J29" s="47"/>
       <c r="K29" s="47"/>
       <c r="L29" s="47"/>
       <c r="M29" s="48"/>
       <c r="N29" s="32" t="s">
         <v>28</v>
@@ -10971,52 +11163,56 @@
       </c>
       <c r="AY29" s="45">
         <v>3.84</v>
       </c>
       <c r="AZ29" s="45">
         <v>3.39</v>
       </c>
       <c r="BA29" s="45">
         <v>4.54</v>
       </c>
       <c r="BB29" s="45">
         <v>5.4</v>
       </c>
       <c r="BC29" s="45">
         <v>4.93</v>
       </c>
       <c r="BD29" s="46">
         <v>4.51</v>
       </c>
       <c r="BE29" s="46"/>
       <c r="BF29" s="46"/>
       <c r="BG29" s="45"/>
       <c r="BH29" s="45">
         <v>3.47</v>
       </c>
-      <c r="BI29" s="46"/>
-      <c r="BJ29" s="46"/>
+      <c r="BI29" s="46">
+        <v>2.78</v>
+      </c>
+      <c r="BJ29" s="45">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="BK29" s="45"/>
       <c r="BL29" s="45"/>
       <c r="BM29" s="45"/>
       <c r="BN29" s="45"/>
       <c r="BO29" s="45"/>
       <c r="BP29" s="45"/>
     </row>
     <row r="30" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="43"/>
       <c r="C30" s="43"/>
       <c r="D30" s="43"/>
       <c r="E30" s="43"/>
       <c r="F30" s="43"/>
       <c r="G30" s="43"/>
       <c r="H30" s="47"/>
       <c r="I30" s="43"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="48"/>
       <c r="N30" s="32" t="s">
         <v>28</v>
@@ -11137,52 +11333,56 @@
       </c>
       <c r="BA30" s="45">
         <v>4.3899999999999997</v>
       </c>
       <c r="BB30" s="45">
         <v>4.08</v>
       </c>
       <c r="BC30" s="45">
         <v>4</v>
       </c>
       <c r="BD30" s="46">
         <v>3.95</v>
       </c>
       <c r="BE30" s="46">
         <v>3.89</v>
       </c>
       <c r="BF30" s="46">
         <v>2.78</v>
       </c>
       <c r="BG30" s="45">
         <v>3.17</v>
       </c>
       <c r="BH30" s="45">
         <v>3.02</v>
       </c>
-      <c r="BI30" s="46"/>
-      <c r="BJ30" s="46"/>
+      <c r="BI30" s="46">
+        <v>2.91</v>
+      </c>
+      <c r="BJ30" s="45">
+        <v>3.28</v>
+      </c>
       <c r="BK30" s="45"/>
       <c r="BL30" s="45"/>
       <c r="BM30" s="45"/>
       <c r="BN30" s="45"/>
       <c r="BO30" s="45"/>
       <c r="BP30" s="45"/>
     </row>
     <row r="31" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="43"/>
       <c r="C31" s="43"/>
       <c r="D31" s="43"/>
       <c r="E31" s="43"/>
       <c r="F31" s="43"/>
       <c r="G31" s="43"/>
       <c r="H31" s="47"/>
       <c r="I31" s="43"/>
       <c r="J31" s="47"/>
       <c r="K31" s="47"/>
       <c r="L31" s="47"/>
       <c r="M31" s="48"/>
       <c r="N31" s="32" t="s">
         <v>28</v>
@@ -11303,52 +11503,56 @@
       </c>
       <c r="BA31" s="45">
         <v>3.81</v>
       </c>
       <c r="BB31" s="45">
         <v>3.99</v>
       </c>
       <c r="BC31" s="45">
         <v>4.0599999999999996</v>
       </c>
       <c r="BD31" s="46">
         <v>3.96</v>
       </c>
       <c r="BE31" s="46">
         <v>2.31</v>
       </c>
       <c r="BF31" s="46">
         <v>3.28</v>
       </c>
       <c r="BG31" s="45">
         <v>3.02</v>
       </c>
       <c r="BH31" s="45">
         <v>3.16</v>
       </c>
-      <c r="BI31" s="46"/>
-      <c r="BJ31" s="46"/>
+      <c r="BI31" s="46">
+        <v>3.18</v>
+      </c>
+      <c r="BJ31" s="45">
+        <v>3.56</v>
+      </c>
       <c r="BK31" s="45"/>
       <c r="BL31" s="45"/>
       <c r="BM31" s="45"/>
       <c r="BN31" s="45"/>
       <c r="BO31" s="45"/>
       <c r="BP31" s="45"/>
     </row>
     <row r="32" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A32" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="43"/>
       <c r="C32" s="43"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="47"/>
       <c r="I32" s="43"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="48"/>
       <c r="N32" s="32" t="s">
         <v>28</v>
@@ -11469,52 +11673,56 @@
       </c>
       <c r="BA32" s="45">
         <v>4.9400000000000004</v>
       </c>
       <c r="BB32" s="45">
         <v>5.05</v>
       </c>
       <c r="BC32" s="45">
         <v>4.8600000000000003</v>
       </c>
       <c r="BD32" s="46">
         <v>4.88</v>
       </c>
       <c r="BE32" s="46">
         <v>3.31</v>
       </c>
       <c r="BF32" s="46">
         <v>3.98</v>
       </c>
       <c r="BG32" s="45">
         <v>3.02</v>
       </c>
       <c r="BH32" s="45">
         <v>3</v>
       </c>
-      <c r="BI32" s="46"/>
-      <c r="BJ32" s="46"/>
+      <c r="BI32" s="46">
+        <v>2.96</v>
+      </c>
+      <c r="BJ32" s="45">
+        <v>3.65</v>
+      </c>
       <c r="BK32" s="45"/>
       <c r="BL32" s="45"/>
       <c r="BM32" s="45"/>
       <c r="BN32" s="45"/>
       <c r="BO32" s="45"/>
       <c r="BP32" s="45"/>
     </row>
     <row r="33" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="43"/>
       <c r="C33" s="43"/>
       <c r="D33" s="43"/>
       <c r="E33" s="43"/>
       <c r="F33" s="43"/>
       <c r="G33" s="43"/>
       <c r="H33" s="47"/>
       <c r="I33" s="43"/>
       <c r="J33" s="47"/>
       <c r="K33" s="47"/>
       <c r="L33" s="47"/>
       <c r="M33" s="48"/>
       <c r="N33" s="32" t="s">
         <v>28</v>
@@ -11635,52 +11843,56 @@
       </c>
       <c r="BA33" s="45">
         <v>5.23</v>
       </c>
       <c r="BB33" s="45">
         <v>5.33</v>
       </c>
       <c r="BC33" s="45">
         <v>5.32</v>
       </c>
       <c r="BD33" s="46">
         <v>5.32</v>
       </c>
       <c r="BE33" s="46">
         <v>4.16</v>
       </c>
       <c r="BF33" s="46">
         <v>4.3600000000000003</v>
       </c>
       <c r="BG33" s="45">
         <v>4.5599999999999996</v>
       </c>
       <c r="BH33" s="45">
         <v>4.7</v>
       </c>
-      <c r="BI33" s="46"/>
-      <c r="BJ33" s="46"/>
+      <c r="BI33" s="46">
+        <v>5.05</v>
+      </c>
+      <c r="BJ33" s="45">
+        <v>5.83</v>
+      </c>
       <c r="BK33" s="45"/>
       <c r="BL33" s="45"/>
       <c r="BM33" s="45"/>
       <c r="BN33" s="45"/>
       <c r="BO33" s="45"/>
       <c r="BP33" s="45"/>
     </row>
     <row r="34" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A34" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="43"/>
       <c r="C34" s="43"/>
       <c r="D34" s="43"/>
       <c r="E34" s="43"/>
       <c r="F34" s="43"/>
       <c r="G34" s="43"/>
       <c r="H34" s="47"/>
       <c r="I34" s="43"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="48"/>
       <c r="N34" s="32" t="s">
         <v>28</v>
@@ -11801,52 +12013,56 @@
       </c>
       <c r="BA34" s="45">
         <v>4.87</v>
       </c>
       <c r="BB34" s="45">
         <v>5.0999999999999996</v>
       </c>
       <c r="BC34" s="45">
         <v>4.8</v>
       </c>
       <c r="BD34" s="46">
         <v>4.66</v>
       </c>
       <c r="BE34" s="46">
         <v>3.78</v>
       </c>
       <c r="BF34" s="46">
         <v>2.75</v>
       </c>
       <c r="BG34" s="45">
         <v>3.61</v>
       </c>
       <c r="BH34" s="45">
         <v>3.99</v>
       </c>
-      <c r="BI34" s="46"/>
-      <c r="BJ34" s="46"/>
+      <c r="BI34" s="46">
+        <v>3.76</v>
+      </c>
+      <c r="BJ34" s="45">
+        <v>4.49</v>
+      </c>
       <c r="BK34" s="45"/>
       <c r="BL34" s="45"/>
       <c r="BM34" s="45"/>
       <c r="BN34" s="45"/>
       <c r="BO34" s="45"/>
       <c r="BP34" s="45"/>
     </row>
     <row r="35" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A35" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="43"/>
       <c r="C35" s="43"/>
       <c r="D35" s="43"/>
       <c r="E35" s="43"/>
       <c r="F35" s="43"/>
       <c r="G35" s="43"/>
       <c r="H35" s="47"/>
       <c r="I35" s="43"/>
       <c r="J35" s="47"/>
       <c r="K35" s="47"/>
       <c r="L35" s="47"/>
       <c r="M35" s="48"/>
       <c r="N35" s="32" t="s">
         <v>28</v>
@@ -11967,52 +12183,56 @@
       </c>
       <c r="BA35" s="45">
         <v>3.98</v>
       </c>
       <c r="BB35" s="45">
         <v>4.17</v>
       </c>
       <c r="BC35" s="45">
         <v>4.12</v>
       </c>
       <c r="BD35" s="46">
         <v>4.17</v>
       </c>
       <c r="BE35" s="46">
         <v>3</v>
       </c>
       <c r="BF35" s="46">
         <v>2.84</v>
       </c>
       <c r="BG35" s="45">
         <v>2.67</v>
       </c>
       <c r="BH35" s="45">
         <v>2.92</v>
       </c>
-      <c r="BI35" s="46"/>
-      <c r="BJ35" s="46"/>
+      <c r="BI35" s="46">
+        <v>2.94</v>
+      </c>
+      <c r="BJ35" s="45">
+        <v>3.68</v>
+      </c>
       <c r="BK35" s="45"/>
       <c r="BL35" s="45"/>
       <c r="BM35" s="45"/>
       <c r="BN35" s="45"/>
       <c r="BO35" s="45"/>
       <c r="BP35" s="45"/>
     </row>
     <row r="36" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A36" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="43"/>
       <c r="J36" s="43"/>
       <c r="K36" s="43"/>
       <c r="L36" s="43"/>
       <c r="M36" s="43"/>
       <c r="N36" s="32" t="s">
         <v>28</v>
@@ -12133,52 +12353,56 @@
       </c>
       <c r="BA36" s="45">
         <v>5.52</v>
       </c>
       <c r="BB36" s="45">
         <v>5.51</v>
       </c>
       <c r="BC36" s="45">
         <v>5.49</v>
       </c>
       <c r="BD36" s="46">
         <v>5.53</v>
       </c>
       <c r="BE36" s="46">
         <v>4.5599999999999996</v>
       </c>
       <c r="BF36" s="46">
         <v>4.62</v>
       </c>
       <c r="BG36" s="45">
         <v>4.8600000000000003</v>
       </c>
       <c r="BH36" s="45">
         <v>4.9800000000000004</v>
       </c>
-      <c r="BI36" s="46"/>
-      <c r="BJ36" s="45"/>
+      <c r="BI36" s="46">
+        <v>4.99</v>
+      </c>
+      <c r="BJ36" s="45">
+        <v>5.16</v>
+      </c>
       <c r="BK36" s="45"/>
       <c r="BL36" s="45"/>
       <c r="BM36" s="45"/>
       <c r="BN36" s="45"/>
       <c r="BO36" s="45"/>
       <c r="BP36" s="45"/>
     </row>
     <row r="37" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
       <c r="F37" s="51"/>
       <c r="G37" s="51"/>
       <c r="H37" s="52"/>
       <c r="I37" s="51"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="53"/>
       <c r="N37" s="33" t="s">
         <v>28</v>
@@ -12299,52 +12523,56 @@
       </c>
       <c r="BA37" s="54">
         <v>5.4</v>
       </c>
       <c r="BB37" s="54">
         <v>5.26</v>
       </c>
       <c r="BC37" s="54">
         <v>5.16</v>
       </c>
       <c r="BD37" s="54">
         <v>4.96</v>
       </c>
       <c r="BE37" s="54">
         <v>4.09</v>
       </c>
       <c r="BF37" s="54">
         <v>3.68</v>
       </c>
       <c r="BG37" s="54">
         <v>3.21</v>
       </c>
       <c r="BH37" s="54">
         <v>3.32</v>
       </c>
-      <c r="BI37" s="54"/>
-      <c r="BJ37" s="54"/>
+      <c r="BI37" s="54">
+        <v>3.48</v>
+      </c>
+      <c r="BJ37" s="54">
+        <v>4.2</v>
+      </c>
       <c r="BK37" s="54"/>
       <c r="BL37" s="54"/>
       <c r="BM37" s="54"/>
       <c r="BN37" s="54"/>
       <c r="BO37" s="54"/>
       <c r="BP37" s="54"/>
     </row>
     <row r="38" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A38" s="31"/>
       <c r="U38" s="56"/>
       <c r="V38" s="56"/>
       <c r="AG38" s="56"/>
       <c r="AH38" s="56"/>
       <c r="AS38" s="56"/>
       <c r="AT38" s="56"/>
       <c r="BE38" s="56"/>
       <c r="BF38" s="56"/>
     </row>
     <row r="39" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="U39" s="56"/>
       <c r="V39" s="56"/>
       <c r="AG39" s="56"/>
       <c r="AH39" s="56"/>
       <c r="AS39" s="56"/>
       <c r="AT39" s="56"/>
@@ -12363,51 +12591,51 @@
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="AG4:AR4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP44"/>
   <sheetViews>
     <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BG7" sqref="A7:BP37"/>
+      <selection activeCell="BI27" sqref="BI27:BJ37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="1"/>
     <col min="34" max="34" width="9.140625" style="6"/>
     <col min="35" max="35" width="9.140625" style="1"/>
     <col min="42" max="68" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="2" spans="1:68" s="6" customFormat="1" ht="14.25" customHeight="1">
       <c r="A2" s="109" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="109"/>
       <c r="C2" s="109"/>
       <c r="D2" s="109"/>
       <c r="E2" s="109"/>
       <c r="F2" s="109"/>
       <c r="G2" s="109"/>
       <c r="H2" s="109"/>
       <c r="I2" s="109"/>
@@ -13042,52 +13270,56 @@
       </c>
       <c r="BA7" s="18">
         <v>163</v>
       </c>
       <c r="BB7" s="18">
         <v>129</v>
       </c>
       <c r="BC7" s="18">
         <v>125</v>
       </c>
       <c r="BD7" s="18">
         <v>162</v>
       </c>
       <c r="BE7" s="18">
         <v>160</v>
       </c>
       <c r="BF7" s="18">
         <v>94</v>
       </c>
       <c r="BG7" s="18">
         <v>151</v>
       </c>
       <c r="BH7" s="18">
         <v>143</v>
       </c>
-      <c r="BI7" s="18"/>
-      <c r="BJ7" s="64"/>
+      <c r="BI7" s="18">
+        <v>143</v>
+      </c>
+      <c r="BJ7" s="18">
+        <v>137</v>
+      </c>
       <c r="BK7" s="18"/>
       <c r="BL7" s="64"/>
       <c r="BM7" s="18"/>
       <c r="BN7" s="18"/>
       <c r="BO7" s="18"/>
       <c r="BP7" s="18"/>
     </row>
     <row r="8" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="60"/>
       <c r="C8" s="60"/>
       <c r="D8" s="60"/>
       <c r="E8" s="60"/>
       <c r="F8" s="60"/>
       <c r="G8" s="60"/>
       <c r="H8" s="65"/>
       <c r="I8" s="60"/>
       <c r="J8" s="65"/>
       <c r="K8" s="65"/>
       <c r="L8" s="65"/>
       <c r="M8" s="65"/>
       <c r="N8" s="61">
         <v>15</v>
@@ -13208,52 +13440,56 @@
       </c>
       <c r="BA8" s="18">
         <v>71</v>
       </c>
       <c r="BB8" s="18">
         <v>35</v>
       </c>
       <c r="BC8" s="18">
         <v>52</v>
       </c>
       <c r="BD8" s="18">
         <v>65</v>
       </c>
       <c r="BE8" s="18">
         <v>67</v>
       </c>
       <c r="BF8" s="18">
         <v>33</v>
       </c>
       <c r="BG8" s="18">
         <v>64</v>
       </c>
       <c r="BH8" s="18">
         <v>67</v>
       </c>
-      <c r="BI8" s="18"/>
-      <c r="BJ8" s="64"/>
+      <c r="BI8" s="18">
+        <v>54</v>
+      </c>
+      <c r="BJ8" s="18">
+        <v>61</v>
+      </c>
       <c r="BK8" s="18"/>
       <c r="BL8" s="64"/>
       <c r="BM8" s="18"/>
       <c r="BN8" s="18"/>
       <c r="BO8" s="18"/>
       <c r="BP8" s="18"/>
     </row>
     <row r="9" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="60"/>
       <c r="C9" s="60"/>
       <c r="D9" s="60"/>
       <c r="E9" s="60"/>
       <c r="F9" s="60"/>
       <c r="G9" s="60"/>
       <c r="H9" s="65"/>
       <c r="I9" s="60"/>
       <c r="J9" s="65"/>
       <c r="K9" s="65"/>
       <c r="L9" s="65"/>
       <c r="M9" s="65"/>
       <c r="N9" s="61">
         <v>1</v>
@@ -13374,52 +13610,56 @@
       </c>
       <c r="BA9" s="18">
         <v>7</v>
       </c>
       <c r="BB9" s="18">
         <v>6</v>
       </c>
       <c r="BC9" s="18">
         <v>6</v>
       </c>
       <c r="BD9" s="18">
         <v>9</v>
       </c>
       <c r="BE9" s="18">
         <v>2</v>
       </c>
       <c r="BF9" s="18">
         <v>5</v>
       </c>
       <c r="BG9" s="18">
         <v>11</v>
       </c>
       <c r="BH9" s="18">
         <v>8</v>
       </c>
-      <c r="BI9" s="18"/>
-      <c r="BJ9" s="64"/>
+      <c r="BI9" s="18">
+        <v>9</v>
+      </c>
+      <c r="BJ9" s="18">
+        <v>5</v>
+      </c>
       <c r="BK9" s="18"/>
       <c r="BL9" s="64"/>
       <c r="BM9" s="18"/>
       <c r="BN9" s="18"/>
       <c r="BO9" s="18"/>
       <c r="BP9" s="18"/>
     </row>
     <row r="10" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="60"/>
       <c r="C10" s="60"/>
       <c r="D10" s="60"/>
       <c r="E10" s="60"/>
       <c r="F10" s="60"/>
       <c r="G10" s="60"/>
       <c r="H10" s="65"/>
       <c r="I10" s="60"/>
       <c r="J10" s="65"/>
       <c r="K10" s="65"/>
       <c r="L10" s="65"/>
       <c r="M10" s="65"/>
       <c r="N10" s="61">
         <v>1</v>
@@ -13538,52 +13778,54 @@
       </c>
       <c r="BA10" s="18">
         <v>3</v>
       </c>
       <c r="BB10" s="18">
         <v>5</v>
       </c>
       <c r="BC10" s="18">
         <v>7</v>
       </c>
       <c r="BD10" s="18">
         <v>3</v>
       </c>
       <c r="BE10" s="18">
         <v>2</v>
       </c>
       <c r="BF10" s="18">
         <v>1</v>
       </c>
       <c r="BG10" s="18">
         <v>3</v>
       </c>
       <c r="BH10" s="18">
         <v>2</v>
       </c>
-      <c r="BI10" s="18"/>
-      <c r="BJ10" s="64"/>
+      <c r="BI10" s="18">
+        <v>4</v>
+      </c>
+      <c r="BJ10" s="18"/>
       <c r="BK10" s="18"/>
       <c r="BL10" s="64"/>
       <c r="BM10" s="18"/>
       <c r="BN10" s="18"/>
       <c r="BO10" s="18"/>
       <c r="BP10" s="18"/>
     </row>
     <row r="11" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="60"/>
       <c r="C11" s="60"/>
       <c r="D11" s="60"/>
       <c r="E11" s="60"/>
       <c r="F11" s="60"/>
       <c r="G11" s="60"/>
       <c r="H11" s="65"/>
       <c r="I11" s="60"/>
       <c r="J11" s="65"/>
       <c r="K11" s="65"/>
       <c r="L11" s="65"/>
       <c r="M11" s="65"/>
       <c r="N11" s="61">
         <v>5</v>
@@ -13704,52 +13946,56 @@
       </c>
       <c r="BA11" s="18">
         <v>10</v>
       </c>
       <c r="BB11" s="18">
         <v>7</v>
       </c>
       <c r="BC11" s="18">
         <v>9</v>
       </c>
       <c r="BD11" s="18">
         <v>4</v>
       </c>
       <c r="BE11" s="18">
         <v>9</v>
       </c>
       <c r="BF11" s="18">
         <v>7</v>
       </c>
       <c r="BG11" s="18">
         <v>9</v>
       </c>
       <c r="BH11" s="18">
         <v>7</v>
       </c>
-      <c r="BI11" s="18"/>
-      <c r="BJ11" s="64"/>
+      <c r="BI11" s="18">
+        <v>11</v>
+      </c>
+      <c r="BJ11" s="18">
+        <v>10</v>
+      </c>
       <c r="BK11" s="18"/>
       <c r="BL11" s="64"/>
       <c r="BM11" s="18"/>
       <c r="BN11" s="18"/>
       <c r="BO11" s="18"/>
       <c r="BP11" s="18"/>
     </row>
     <row r="12" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="60"/>
       <c r="C12" s="60"/>
       <c r="D12" s="60"/>
       <c r="E12" s="60"/>
       <c r="F12" s="60"/>
       <c r="G12" s="60"/>
       <c r="H12" s="65"/>
       <c r="I12" s="60"/>
       <c r="J12" s="65"/>
       <c r="K12" s="65"/>
       <c r="L12" s="65"/>
       <c r="M12" s="65"/>
       <c r="N12" s="61">
         <v>2</v>
@@ -13870,52 +14116,56 @@
       </c>
       <c r="BA12" s="18">
         <v>13</v>
       </c>
       <c r="BB12" s="18">
         <v>11</v>
       </c>
       <c r="BC12" s="18">
         <v>11</v>
       </c>
       <c r="BD12" s="18">
         <v>15</v>
       </c>
       <c r="BE12" s="18">
         <v>10</v>
       </c>
       <c r="BF12" s="18">
         <v>9</v>
       </c>
       <c r="BG12" s="18">
         <v>3</v>
       </c>
       <c r="BH12" s="18">
         <v>13</v>
       </c>
-      <c r="BI12" s="18"/>
-      <c r="BJ12" s="64"/>
+      <c r="BI12" s="18">
+        <v>11</v>
+      </c>
+      <c r="BJ12" s="18">
+        <v>10</v>
+      </c>
       <c r="BK12" s="18"/>
       <c r="BL12" s="64"/>
       <c r="BM12" s="18"/>
       <c r="BN12" s="18"/>
       <c r="BO12" s="18"/>
       <c r="BP12" s="18"/>
     </row>
     <row r="13" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="60"/>
       <c r="C13" s="60"/>
       <c r="D13" s="60"/>
       <c r="E13" s="60"/>
       <c r="F13" s="60"/>
       <c r="G13" s="60"/>
       <c r="H13" s="65"/>
       <c r="I13" s="60"/>
       <c r="J13" s="65"/>
       <c r="K13" s="65"/>
       <c r="L13" s="65"/>
       <c r="M13" s="65"/>
       <c r="N13" s="61">
         <v>3</v>
@@ -14036,52 +14286,56 @@
       </c>
       <c r="BA13" s="18">
         <v>5</v>
       </c>
       <c r="BB13" s="18">
         <v>7</v>
       </c>
       <c r="BC13" s="18">
         <v>3</v>
       </c>
       <c r="BD13" s="18">
         <v>6</v>
       </c>
       <c r="BE13" s="18">
         <v>12</v>
       </c>
       <c r="BF13" s="18">
         <v>6</v>
       </c>
       <c r="BG13" s="18">
         <v>13</v>
       </c>
       <c r="BH13" s="18">
         <v>4</v>
       </c>
-      <c r="BI13" s="18"/>
-      <c r="BJ13" s="64"/>
+      <c r="BI13" s="18">
+        <v>5</v>
+      </c>
+      <c r="BJ13" s="18">
+        <v>10</v>
+      </c>
       <c r="BK13" s="18"/>
       <c r="BL13" s="64"/>
       <c r="BM13" s="18"/>
       <c r="BN13" s="18"/>
       <c r="BO13" s="18"/>
       <c r="BP13" s="18"/>
     </row>
     <row r="14" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="60"/>
       <c r="C14" s="60"/>
       <c r="D14" s="60"/>
       <c r="E14" s="60"/>
       <c r="F14" s="60"/>
       <c r="G14" s="60"/>
       <c r="H14" s="65"/>
       <c r="I14" s="60"/>
       <c r="J14" s="65"/>
       <c r="K14" s="65"/>
       <c r="L14" s="65"/>
       <c r="M14" s="65"/>
       <c r="N14" s="61">
         <v>4</v>
@@ -14202,52 +14456,56 @@
       </c>
       <c r="BA14" s="18">
         <v>12</v>
       </c>
       <c r="BB14" s="18">
         <v>5</v>
       </c>
       <c r="BC14" s="18">
         <v>4</v>
       </c>
       <c r="BD14" s="18">
         <v>8</v>
       </c>
       <c r="BE14" s="18">
         <v>10</v>
       </c>
       <c r="BF14" s="18">
         <v>5</v>
       </c>
       <c r="BG14" s="18">
         <v>8</v>
       </c>
       <c r="BH14" s="18">
         <v>7</v>
       </c>
-      <c r="BI14" s="18"/>
-      <c r="BJ14" s="64"/>
+      <c r="BI14" s="18">
+        <v>5</v>
+      </c>
+      <c r="BJ14" s="18">
+        <v>4</v>
+      </c>
       <c r="BK14" s="18"/>
       <c r="BL14" s="64"/>
       <c r="BM14" s="18"/>
       <c r="BN14" s="18"/>
       <c r="BO14" s="18"/>
       <c r="BP14" s="18"/>
     </row>
     <row r="15" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="60"/>
       <c r="C15" s="60"/>
       <c r="D15" s="60"/>
       <c r="E15" s="60"/>
       <c r="F15" s="60"/>
       <c r="G15" s="60"/>
       <c r="H15" s="60"/>
       <c r="I15" s="60"/>
       <c r="J15" s="60"/>
       <c r="K15" s="60"/>
       <c r="L15" s="60"/>
       <c r="M15" s="60"/>
       <c r="N15" s="61">
         <v>5</v>
@@ -14368,52 +14626,56 @@
       </c>
       <c r="BA15" s="18">
         <v>15</v>
       </c>
       <c r="BB15" s="18">
         <v>10</v>
       </c>
       <c r="BC15" s="18">
         <v>13</v>
       </c>
       <c r="BD15" s="18">
         <v>11</v>
       </c>
       <c r="BE15" s="18">
         <v>7</v>
       </c>
       <c r="BF15" s="18">
         <v>5</v>
       </c>
       <c r="BG15" s="18">
         <v>11</v>
       </c>
       <c r="BH15" s="18">
         <v>3</v>
       </c>
-      <c r="BI15" s="18"/>
-      <c r="BJ15" s="64"/>
+      <c r="BI15" s="18">
+        <v>9</v>
+      </c>
+      <c r="BJ15" s="18">
+        <v>9</v>
+      </c>
       <c r="BK15" s="18"/>
       <c r="BL15" s="64"/>
       <c r="BM15" s="18"/>
       <c r="BN15" s="18"/>
       <c r="BO15" s="18"/>
       <c r="BP15" s="18"/>
     </row>
     <row r="16" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="60"/>
       <c r="C16" s="60"/>
       <c r="D16" s="60"/>
       <c r="E16" s="60"/>
       <c r="F16" s="60"/>
       <c r="G16" s="60"/>
       <c r="H16" s="65"/>
       <c r="I16" s="60"/>
       <c r="J16" s="65"/>
       <c r="K16" s="65"/>
       <c r="L16" s="65"/>
       <c r="M16" s="65"/>
       <c r="N16" s="61">
         <v>6</v>
@@ -14534,52 +14796,56 @@
       </c>
       <c r="BA16" s="18">
         <v>24</v>
       </c>
       <c r="BB16" s="18">
         <v>27</v>
       </c>
       <c r="BC16" s="18">
         <v>14</v>
       </c>
       <c r="BD16" s="18">
         <v>33</v>
       </c>
       <c r="BE16" s="18">
         <v>33</v>
       </c>
       <c r="BF16" s="18">
         <v>18</v>
       </c>
       <c r="BG16" s="18">
         <v>22</v>
       </c>
       <c r="BH16" s="18">
         <v>26</v>
       </c>
-      <c r="BI16" s="18"/>
-      <c r="BJ16" s="64"/>
+      <c r="BI16" s="18">
+        <v>24</v>
+      </c>
+      <c r="BJ16" s="18">
+        <v>24</v>
+      </c>
       <c r="BK16" s="18"/>
       <c r="BL16" s="64"/>
       <c r="BM16" s="18"/>
       <c r="BN16" s="18"/>
       <c r="BO16" s="18"/>
       <c r="BP16" s="18"/>
     </row>
     <row r="17" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A17" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="60"/>
       <c r="H17" s="65"/>
       <c r="I17" s="60"/>
       <c r="J17" s="65"/>
       <c r="K17" s="65"/>
       <c r="L17" s="65"/>
       <c r="M17" s="65"/>
       <c r="N17" s="61">
         <v>1</v>
@@ -14700,52 +14966,56 @@
       </c>
       <c r="BA17" s="18">
         <v>3</v>
       </c>
       <c r="BB17" s="18">
         <v>16</v>
       </c>
       <c r="BC17" s="18">
         <v>6</v>
       </c>
       <c r="BD17" s="18">
         <v>8</v>
       </c>
       <c r="BE17" s="18">
         <v>8</v>
       </c>
       <c r="BF17" s="18">
         <v>5</v>
       </c>
       <c r="BG17" s="18">
         <v>7</v>
       </c>
       <c r="BH17" s="18">
         <v>6</v>
       </c>
-      <c r="BI17" s="18"/>
-      <c r="BJ17" s="64"/>
+      <c r="BI17" s="18">
+        <v>11</v>
+      </c>
+      <c r="BJ17" s="18">
+        <v>4</v>
+      </c>
       <c r="BK17" s="18"/>
       <c r="BL17" s="64"/>
       <c r="BM17" s="18"/>
       <c r="BN17" s="18"/>
       <c r="BO17" s="18"/>
       <c r="BP17" s="18"/>
     </row>
     <row r="18" spans="1:68" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="121" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="121"/>
       <c r="C18" s="121"/>
       <c r="D18" s="121"/>
       <c r="E18" s="121"/>
       <c r="F18" s="121"/>
       <c r="G18" s="121"/>
       <c r="H18" s="121"/>
       <c r="I18" s="121"/>
       <c r="J18" s="121"/>
       <c r="K18" s="121"/>
       <c r="L18" s="121"/>
       <c r="M18" s="121"/>
       <c r="N18" s="121"/>
       <c r="O18" s="121"/>
@@ -14962,52 +15232,56 @@
       </c>
       <c r="BA19" s="18">
         <v>101</v>
       </c>
       <c r="BB19" s="18">
         <v>67</v>
       </c>
       <c r="BC19" s="18">
         <v>67</v>
       </c>
       <c r="BD19" s="18">
         <v>85</v>
       </c>
       <c r="BE19" s="18">
         <v>87</v>
       </c>
       <c r="BF19" s="18">
         <v>54</v>
       </c>
       <c r="BG19" s="18">
         <v>86</v>
       </c>
       <c r="BH19" s="18">
         <v>89</v>
       </c>
-      <c r="BI19" s="18"/>
-      <c r="BJ19" s="64"/>
+      <c r="BI19" s="18">
+        <v>83</v>
+      </c>
+      <c r="BJ19" s="18">
+        <v>79</v>
+      </c>
       <c r="BK19" s="18"/>
       <c r="BL19" s="64"/>
       <c r="BM19" s="18"/>
       <c r="BN19" s="18"/>
       <c r="BO19" s="18"/>
       <c r="BP19" s="18"/>
     </row>
     <row r="20" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="60"/>
       <c r="C20" s="60"/>
       <c r="D20" s="60"/>
       <c r="E20" s="60"/>
       <c r="F20" s="60"/>
       <c r="G20" s="60"/>
       <c r="H20" s="65"/>
       <c r="I20" s="60"/>
       <c r="J20" s="65"/>
       <c r="K20" s="65"/>
       <c r="L20" s="65"/>
       <c r="M20" s="65"/>
       <c r="N20" s="61">
         <v>12</v>
@@ -15128,52 +15402,56 @@
       </c>
       <c r="BA20" s="18">
         <v>63</v>
       </c>
       <c r="BB20" s="18">
         <v>30</v>
       </c>
       <c r="BC20" s="18">
         <v>42</v>
       </c>
       <c r="BD20" s="18">
         <v>46</v>
       </c>
       <c r="BE20" s="18">
         <v>57</v>
       </c>
       <c r="BF20" s="18">
         <v>29</v>
       </c>
       <c r="BG20" s="18">
         <v>53</v>
       </c>
       <c r="BH20" s="18">
         <v>56</v>
       </c>
-      <c r="BI20" s="18"/>
-      <c r="BJ20" s="64"/>
+      <c r="BI20" s="18">
+        <v>48</v>
+      </c>
+      <c r="BJ20" s="18">
+        <v>50</v>
+      </c>
       <c r="BK20" s="18"/>
       <c r="BL20" s="64"/>
       <c r="BM20" s="18"/>
       <c r="BN20" s="18"/>
       <c r="BO20" s="18"/>
       <c r="BP20" s="18"/>
     </row>
     <row r="21" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="60"/>
       <c r="C21" s="60"/>
       <c r="D21" s="60"/>
       <c r="E21" s="60"/>
       <c r="F21" s="60"/>
       <c r="G21" s="60"/>
       <c r="H21" s="65"/>
       <c r="I21" s="60"/>
       <c r="J21" s="65"/>
       <c r="K21" s="65"/>
       <c r="L21" s="65"/>
       <c r="M21" s="65"/>
       <c r="N21" s="61">
         <v>1</v>
@@ -15294,52 +15572,56 @@
       </c>
       <c r="BA21" s="18">
         <v>6</v>
       </c>
       <c r="BB21" s="18">
         <v>6</v>
       </c>
       <c r="BC21" s="18">
         <v>6</v>
       </c>
       <c r="BD21" s="18">
         <v>9</v>
       </c>
       <c r="BE21" s="18">
         <v>2</v>
       </c>
       <c r="BF21" s="18">
         <v>5</v>
       </c>
       <c r="BG21" s="18">
         <v>11</v>
       </c>
       <c r="BH21" s="18">
         <v>8</v>
       </c>
-      <c r="BI21" s="18"/>
-      <c r="BJ21" s="64"/>
+      <c r="BI21" s="18">
+        <v>8</v>
+      </c>
+      <c r="BJ21" s="18">
+        <v>5</v>
+      </c>
       <c r="BK21" s="18"/>
       <c r="BL21" s="64"/>
       <c r="BM21" s="18"/>
       <c r="BN21" s="18"/>
       <c r="BO21" s="18"/>
       <c r="BP21" s="18"/>
     </row>
     <row r="22" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="60"/>
       <c r="C22" s="60"/>
       <c r="D22" s="60"/>
       <c r="E22" s="60"/>
       <c r="F22" s="60"/>
       <c r="G22" s="60"/>
       <c r="H22" s="65"/>
       <c r="I22" s="60"/>
       <c r="J22" s="65"/>
       <c r="K22" s="65"/>
       <c r="L22" s="65"/>
       <c r="M22" s="65"/>
       <c r="N22" s="61">
         <v>1</v>
@@ -15458,52 +15740,56 @@
       </c>
       <c r="BA22" s="18">
         <v>6</v>
       </c>
       <c r="BB22" s="18">
         <v>4</v>
       </c>
       <c r="BC22" s="18">
         <v>3</v>
       </c>
       <c r="BD22" s="18">
         <v>1</v>
       </c>
       <c r="BE22" s="18">
         <v>3</v>
       </c>
       <c r="BF22" s="18">
         <v>3</v>
       </c>
       <c r="BG22" s="18">
         <v>2</v>
       </c>
       <c r="BH22" s="18">
         <v>5</v>
       </c>
-      <c r="BI22" s="18"/>
-      <c r="BJ22" s="64"/>
+      <c r="BI22" s="18">
+        <v>5</v>
+      </c>
+      <c r="BJ22" s="18">
+        <v>2</v>
+      </c>
       <c r="BK22" s="18"/>
       <c r="BL22" s="64"/>
       <c r="BM22" s="18"/>
       <c r="BN22" s="18"/>
       <c r="BO22" s="18"/>
       <c r="BP22" s="18"/>
     </row>
     <row r="23" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="60"/>
       <c r="C23" s="60"/>
       <c r="D23" s="60"/>
       <c r="E23" s="60"/>
       <c r="F23" s="60"/>
       <c r="G23" s="60"/>
       <c r="H23" s="65"/>
       <c r="I23" s="60"/>
       <c r="J23" s="65"/>
       <c r="K23" s="65"/>
       <c r="L23" s="65"/>
       <c r="M23" s="65"/>
       <c r="N23" s="61">
         <v>4</v>
@@ -15624,52 +15910,56 @@
       </c>
       <c r="BA23" s="18">
         <v>11</v>
       </c>
       <c r="BB23" s="18">
         <v>8</v>
       </c>
       <c r="BC23" s="18">
         <v>7</v>
       </c>
       <c r="BD23" s="18">
         <v>8</v>
       </c>
       <c r="BE23" s="18">
         <v>6</v>
       </c>
       <c r="BF23" s="18">
         <v>4</v>
       </c>
       <c r="BG23" s="18">
         <v>8</v>
       </c>
       <c r="BH23" s="18">
         <v>1</v>
       </c>
-      <c r="BI23" s="18"/>
-      <c r="BJ23" s="64"/>
+      <c r="BI23" s="18">
+        <v>7</v>
+      </c>
+      <c r="BJ23" s="18">
+        <v>6</v>
+      </c>
       <c r="BK23" s="18"/>
       <c r="BL23" s="64"/>
       <c r="BM23" s="18"/>
       <c r="BN23" s="18"/>
       <c r="BO23" s="18"/>
       <c r="BP23" s="18"/>
     </row>
     <row r="24" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A24" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="60"/>
       <c r="C24" s="60"/>
       <c r="D24" s="60"/>
       <c r="E24" s="60"/>
       <c r="F24" s="60"/>
       <c r="G24" s="60"/>
       <c r="H24" s="65"/>
       <c r="I24" s="60"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
       <c r="N24" s="61">
         <v>5</v>
@@ -15790,52 +16080,56 @@
       </c>
       <c r="BA24" s="18">
         <v>13</v>
       </c>
       <c r="BB24" s="18">
         <v>11</v>
       </c>
       <c r="BC24" s="18">
         <v>6</v>
       </c>
       <c r="BD24" s="18">
         <v>15</v>
       </c>
       <c r="BE24" s="18">
         <v>15</v>
       </c>
       <c r="BF24" s="18">
         <v>10</v>
       </c>
       <c r="BG24" s="18">
         <v>8</v>
       </c>
       <c r="BH24" s="18">
         <v>17</v>
       </c>
-      <c r="BI24" s="18"/>
-      <c r="BJ24" s="64"/>
+      <c r="BI24" s="18">
+        <v>12</v>
+      </c>
+      <c r="BJ24" s="18">
+        <v>14</v>
+      </c>
       <c r="BK24" s="18"/>
       <c r="BL24" s="64"/>
       <c r="BM24" s="18"/>
       <c r="BN24" s="18"/>
       <c r="BO24" s="18"/>
       <c r="BP24" s="18"/>
     </row>
     <row r="25" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A25" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="60"/>
       <c r="C25" s="60"/>
       <c r="D25" s="60"/>
       <c r="E25" s="60"/>
       <c r="F25" s="60"/>
       <c r="G25" s="60"/>
       <c r="H25" s="65"/>
       <c r="I25" s="60"/>
       <c r="J25" s="65"/>
       <c r="K25" s="65"/>
       <c r="L25" s="65"/>
       <c r="M25" s="65"/>
       <c r="N25" s="32" t="s">
         <v>28</v>
@@ -15953,52 +16247,56 @@
       </c>
       <c r="BA25" s="18">
         <v>2</v>
       </c>
       <c r="BB25" s="18">
         <v>8</v>
       </c>
       <c r="BC25" s="18">
         <v>3</v>
       </c>
       <c r="BD25" s="18">
         <v>6</v>
       </c>
       <c r="BE25" s="18">
         <v>4</v>
       </c>
       <c r="BF25" s="18">
         <v>3</v>
       </c>
       <c r="BG25" s="18">
         <v>4</v>
       </c>
       <c r="BH25" s="18">
         <v>2</v>
       </c>
-      <c r="BI25" s="18"/>
-      <c r="BJ25" s="64"/>
+      <c r="BI25" s="18">
+        <v>3</v>
+      </c>
+      <c r="BJ25" s="18">
+        <v>2</v>
+      </c>
       <c r="BK25" s="18"/>
       <c r="BL25" s="64"/>
       <c r="BM25" s="18"/>
       <c r="BN25" s="18"/>
       <c r="BO25" s="18"/>
       <c r="BP25" s="18"/>
     </row>
     <row r="26" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A26" s="122" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="122"/>
       <c r="C26" s="122"/>
       <c r="D26" s="122"/>
       <c r="E26" s="122"/>
       <c r="F26" s="122"/>
       <c r="G26" s="122"/>
       <c r="H26" s="122"/>
       <c r="I26" s="122"/>
       <c r="J26" s="122"/>
       <c r="K26" s="122"/>
       <c r="L26" s="122"/>
       <c r="M26" s="122"/>
       <c r="N26" s="122"/>
       <c r="O26" s="122"/>
@@ -16215,52 +16513,56 @@
       </c>
       <c r="BA27" s="62">
         <v>62</v>
       </c>
       <c r="BB27" s="62">
         <v>62</v>
       </c>
       <c r="BC27" s="62">
         <v>58</v>
       </c>
       <c r="BD27" s="62">
         <v>77</v>
       </c>
       <c r="BE27" s="62">
         <v>73</v>
       </c>
       <c r="BF27" s="62">
         <v>40</v>
       </c>
       <c r="BG27" s="62">
         <v>65</v>
       </c>
       <c r="BH27" s="62">
         <v>54</v>
       </c>
-      <c r="BI27" s="18"/>
-      <c r="BJ27" s="64"/>
+      <c r="BI27" s="62">
+        <v>60</v>
+      </c>
+      <c r="BJ27" s="62">
+        <v>58</v>
+      </c>
       <c r="BK27" s="18"/>
       <c r="BL27" s="63"/>
       <c r="BM27" s="62"/>
       <c r="BN27" s="62"/>
       <c r="BO27" s="62"/>
       <c r="BP27" s="62"/>
     </row>
     <row r="28" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="60"/>
       <c r="C28" s="60"/>
       <c r="D28" s="60"/>
       <c r="E28" s="60"/>
       <c r="F28" s="60"/>
       <c r="G28" s="60"/>
       <c r="H28" s="60"/>
       <c r="I28" s="60"/>
       <c r="J28" s="60"/>
       <c r="K28" s="60"/>
       <c r="L28" s="60"/>
       <c r="M28" s="60"/>
       <c r="N28" s="61">
         <v>3</v>
@@ -16381,52 +16683,56 @@
       </c>
       <c r="BA28" s="62">
         <v>8</v>
       </c>
       <c r="BB28" s="62">
         <v>5</v>
       </c>
       <c r="BC28" s="62">
         <v>10</v>
       </c>
       <c r="BD28" s="62">
         <v>19</v>
       </c>
       <c r="BE28" s="62">
         <v>10</v>
       </c>
       <c r="BF28" s="62">
         <v>4</v>
       </c>
       <c r="BG28" s="62">
         <v>11</v>
       </c>
       <c r="BH28" s="62">
         <v>11</v>
       </c>
-      <c r="BI28" s="18"/>
-      <c r="BJ28" s="64"/>
+      <c r="BI28" s="62">
+        <v>6</v>
+      </c>
+      <c r="BJ28" s="62">
+        <v>11</v>
+      </c>
       <c r="BK28" s="18"/>
       <c r="BL28" s="63"/>
       <c r="BM28" s="62"/>
       <c r="BN28" s="62"/>
       <c r="BO28" s="62"/>
       <c r="BP28" s="62"/>
     </row>
     <row r="29" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="60"/>
       <c r="C29" s="60"/>
       <c r="D29" s="60"/>
       <c r="E29" s="60"/>
       <c r="F29" s="60"/>
       <c r="G29" s="60"/>
       <c r="H29" s="65"/>
       <c r="I29" s="60"/>
       <c r="J29" s="65"/>
       <c r="K29" s="65"/>
       <c r="L29" s="65"/>
       <c r="M29" s="65"/>
       <c r="N29" s="32" t="s">
         <v>28</v>
@@ -16533,52 +16839,54 @@
       <c r="AV29" s="89" t="s">
         <v>28</v>
       </c>
       <c r="AW29" s="89" t="s">
         <v>28</v>
       </c>
       <c r="AX29" s="89" t="s">
         <v>28</v>
       </c>
       <c r="AY29" s="89" t="s">
         <v>28</v>
       </c>
       <c r="AZ29" s="89" t="s">
         <v>28</v>
       </c>
       <c r="BA29" s="62">
         <v>1</v>
       </c>
       <c r="BB29" s="62"/>
       <c r="BC29" s="62"/>
       <c r="BD29" s="62"/>
       <c r="BE29" s="62"/>
       <c r="BF29" s="7"/>
       <c r="BG29" s="62"/>
       <c r="BH29" s="62"/>
-      <c r="BI29" s="89"/>
-      <c r="BJ29" s="89"/>
+      <c r="BI29" s="62">
+        <v>1</v>
+      </c>
+      <c r="BJ29" s="62"/>
       <c r="BK29" s="89"/>
       <c r="BL29" s="89"/>
       <c r="BM29" s="62"/>
       <c r="BN29" s="62"/>
       <c r="BO29" s="62"/>
       <c r="BP29" s="89"/>
     </row>
     <row r="30" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="60"/>
       <c r="C30" s="60"/>
       <c r="D30" s="60"/>
       <c r="E30" s="60"/>
       <c r="F30" s="60"/>
       <c r="G30" s="60"/>
       <c r="H30" s="65"/>
       <c r="I30" s="60"/>
       <c r="J30" s="65"/>
       <c r="K30" s="65"/>
       <c r="L30" s="65"/>
       <c r="M30" s="65"/>
       <c r="N30" s="61">
         <v>1</v>
@@ -16699,52 +17007,54 @@
       </c>
       <c r="BA30" s="62">
         <v>3</v>
       </c>
       <c r="BB30" s="62">
         <v>5</v>
       </c>
       <c r="BC30" s="62">
         <v>7</v>
       </c>
       <c r="BD30" s="62">
         <v>3</v>
       </c>
       <c r="BE30" s="62">
         <v>2</v>
       </c>
       <c r="BF30" s="62">
         <v>1</v>
       </c>
       <c r="BG30" s="62">
         <v>3</v>
       </c>
       <c r="BH30" s="62">
         <v>2</v>
       </c>
-      <c r="BI30" s="18"/>
-      <c r="BJ30" s="64"/>
+      <c r="BI30" s="62">
+        <v>4</v>
+      </c>
+      <c r="BJ30" s="62"/>
       <c r="BK30" s="18"/>
       <c r="BL30" s="63"/>
       <c r="BM30" s="62"/>
       <c r="BN30" s="62"/>
       <c r="BO30" s="62"/>
       <c r="BP30" s="62"/>
     </row>
     <row r="31" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="60"/>
       <c r="C31" s="60"/>
       <c r="D31" s="60"/>
       <c r="E31" s="60"/>
       <c r="F31" s="60"/>
       <c r="G31" s="60"/>
       <c r="H31" s="65"/>
       <c r="I31" s="60"/>
       <c r="J31" s="65"/>
       <c r="K31" s="65"/>
       <c r="L31" s="65"/>
       <c r="M31" s="65"/>
       <c r="N31" s="61">
         <v>4</v>
@@ -16865,52 +17175,56 @@
       </c>
       <c r="BA31" s="62">
         <v>4</v>
       </c>
       <c r="BB31" s="62">
         <v>3</v>
       </c>
       <c r="BC31" s="62">
         <v>6</v>
       </c>
       <c r="BD31" s="62">
         <v>3</v>
       </c>
       <c r="BE31" s="62">
         <v>6</v>
       </c>
       <c r="BF31" s="62">
         <v>4</v>
       </c>
       <c r="BG31" s="62">
         <v>7</v>
       </c>
       <c r="BH31" s="62">
         <v>2</v>
       </c>
-      <c r="BI31" s="18"/>
-      <c r="BJ31" s="64"/>
+      <c r="BI31" s="62">
+        <v>6</v>
+      </c>
+      <c r="BJ31" s="62">
+        <v>8</v>
+      </c>
       <c r="BK31" s="18"/>
       <c r="BL31" s="63"/>
       <c r="BM31" s="62"/>
       <c r="BN31" s="62"/>
       <c r="BO31" s="62"/>
       <c r="BP31" s="62"/>
     </row>
     <row r="32" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A32" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="60"/>
       <c r="C32" s="60"/>
       <c r="D32" s="60"/>
       <c r="E32" s="60"/>
       <c r="F32" s="60"/>
       <c r="G32" s="60"/>
       <c r="H32" s="65"/>
       <c r="I32" s="60"/>
       <c r="J32" s="65"/>
       <c r="K32" s="65"/>
       <c r="L32" s="65"/>
       <c r="M32" s="65"/>
       <c r="N32" s="61">
         <v>2</v>
@@ -17031,52 +17345,56 @@
       </c>
       <c r="BA32" s="62">
         <v>13</v>
       </c>
       <c r="BB32" s="62">
         <v>11</v>
       </c>
       <c r="BC32" s="62">
         <v>11</v>
       </c>
       <c r="BD32" s="62">
         <v>15</v>
       </c>
       <c r="BE32" s="62">
         <v>10</v>
       </c>
       <c r="BF32" s="62">
         <v>9</v>
       </c>
       <c r="BG32" s="62">
         <v>3</v>
       </c>
       <c r="BH32" s="62">
         <v>13</v>
       </c>
-      <c r="BI32" s="18"/>
-      <c r="BJ32" s="64"/>
+      <c r="BI32" s="62">
+        <v>11</v>
+      </c>
+      <c r="BJ32" s="62">
+        <v>10</v>
+      </c>
       <c r="BK32" s="18"/>
       <c r="BL32" s="63"/>
       <c r="BM32" s="62"/>
       <c r="BN32" s="62"/>
       <c r="BO32" s="62"/>
       <c r="BP32" s="62"/>
     </row>
     <row r="33" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="60"/>
       <c r="C33" s="60"/>
       <c r="D33" s="60"/>
       <c r="E33" s="60"/>
       <c r="F33" s="60"/>
       <c r="G33" s="60"/>
       <c r="H33" s="65"/>
       <c r="I33" s="60"/>
       <c r="J33" s="65"/>
       <c r="K33" s="65"/>
       <c r="L33" s="65"/>
       <c r="M33" s="65"/>
       <c r="N33" s="61">
         <v>3</v>
@@ -17195,52 +17513,56 @@
       </c>
       <c r="BA33" s="62">
         <v>5</v>
       </c>
       <c r="BB33" s="62">
         <v>7</v>
       </c>
       <c r="BC33" s="62">
         <v>3</v>
       </c>
       <c r="BD33" s="62">
         <v>6</v>
       </c>
       <c r="BE33" s="62">
         <v>12</v>
       </c>
       <c r="BF33" s="62">
         <v>6</v>
       </c>
       <c r="BG33" s="62">
         <v>13</v>
       </c>
       <c r="BH33" s="62">
         <v>4</v>
       </c>
-      <c r="BI33" s="18"/>
-      <c r="BJ33" s="64"/>
+      <c r="BI33" s="62">
+        <v>5</v>
+      </c>
+      <c r="BJ33" s="62">
+        <v>10</v>
+      </c>
       <c r="BK33" s="18"/>
       <c r="BL33" s="63"/>
       <c r="BM33" s="62"/>
       <c r="BN33" s="62"/>
       <c r="BO33" s="62"/>
       <c r="BP33" s="62"/>
     </row>
     <row r="34" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A34" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="60"/>
       <c r="C34" s="60"/>
       <c r="D34" s="60"/>
       <c r="E34" s="60"/>
       <c r="F34" s="60"/>
       <c r="G34" s="60"/>
       <c r="H34" s="65"/>
       <c r="I34" s="60"/>
       <c r="J34" s="65"/>
       <c r="K34" s="65"/>
       <c r="L34" s="65"/>
       <c r="M34" s="65"/>
       <c r="N34" s="61">
         <v>4</v>
@@ -17361,52 +17683,56 @@
       </c>
       <c r="BA34" s="62">
         <v>12</v>
       </c>
       <c r="BB34" s="62">
         <v>5</v>
       </c>
       <c r="BC34" s="62">
         <v>4</v>
       </c>
       <c r="BD34" s="62">
         <v>8</v>
       </c>
       <c r="BE34" s="62">
         <v>10</v>
       </c>
       <c r="BF34" s="62">
         <v>5</v>
       </c>
       <c r="BG34" s="62">
         <v>8</v>
       </c>
       <c r="BH34" s="62">
         <v>7</v>
       </c>
-      <c r="BI34" s="18"/>
-      <c r="BJ34" s="64"/>
+      <c r="BI34" s="62">
+        <v>5</v>
+      </c>
+      <c r="BJ34" s="62">
+        <v>4</v>
+      </c>
       <c r="BK34" s="18"/>
       <c r="BL34" s="63"/>
       <c r="BM34" s="62"/>
       <c r="BN34" s="62"/>
       <c r="BO34" s="62"/>
       <c r="BP34" s="62"/>
     </row>
     <row r="35" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A35" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="60"/>
       <c r="C35" s="60"/>
       <c r="D35" s="60"/>
       <c r="E35" s="60"/>
       <c r="F35" s="60"/>
       <c r="G35" s="60"/>
       <c r="H35" s="65"/>
       <c r="I35" s="60"/>
       <c r="J35" s="65"/>
       <c r="K35" s="65"/>
       <c r="L35" s="65"/>
       <c r="M35" s="65"/>
       <c r="N35" s="61">
         <v>1</v>
@@ -17525,52 +17851,56 @@
       </c>
       <c r="BA35" s="62">
         <v>4</v>
       </c>
       <c r="BB35" s="62">
         <v>2</v>
       </c>
       <c r="BC35" s="62">
         <v>6</v>
       </c>
       <c r="BD35" s="62">
         <v>3</v>
       </c>
       <c r="BE35" s="62">
         <v>1</v>
       </c>
       <c r="BF35" s="62">
         <v>1</v>
       </c>
       <c r="BG35" s="62">
         <v>3</v>
       </c>
       <c r="BH35" s="62">
         <v>2</v>
       </c>
-      <c r="BI35" s="18"/>
-      <c r="BJ35" s="64"/>
+      <c r="BI35" s="62">
+        <v>2</v>
+      </c>
+      <c r="BJ35" s="62">
+        <v>3</v>
+      </c>
       <c r="BK35" s="18"/>
       <c r="BL35" s="63"/>
       <c r="BM35" s="62"/>
       <c r="BN35" s="62"/>
       <c r="BO35" s="62"/>
       <c r="BP35" s="62"/>
     </row>
     <row r="36" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A36" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="60"/>
       <c r="C36" s="60"/>
       <c r="D36" s="60"/>
       <c r="E36" s="60"/>
       <c r="F36" s="60"/>
       <c r="G36" s="60"/>
       <c r="H36" s="60"/>
       <c r="I36" s="60"/>
       <c r="J36" s="60"/>
       <c r="K36" s="60"/>
       <c r="L36" s="60"/>
       <c r="M36" s="60"/>
       <c r="N36" s="61">
         <v>1</v>
@@ -17691,52 +18021,56 @@
       </c>
       <c r="BA36" s="62">
         <v>11</v>
       </c>
       <c r="BB36" s="62">
         <v>16</v>
       </c>
       <c r="BC36" s="62">
         <v>8</v>
       </c>
       <c r="BD36" s="62">
         <v>18</v>
       </c>
       <c r="BE36" s="62">
         <v>18</v>
       </c>
       <c r="BF36" s="62">
         <v>8</v>
       </c>
       <c r="BG36" s="62">
         <v>14</v>
       </c>
       <c r="BH36" s="62">
         <v>9</v>
       </c>
-      <c r="BI36" s="18"/>
-      <c r="BJ36" s="64"/>
+      <c r="BI36" s="62">
+        <v>12</v>
+      </c>
+      <c r="BJ36" s="62">
+        <v>10</v>
+      </c>
       <c r="BK36" s="18"/>
       <c r="BL36" s="63"/>
       <c r="BM36" s="62"/>
       <c r="BN36" s="62"/>
       <c r="BO36" s="62"/>
       <c r="BP36" s="62"/>
     </row>
     <row r="37" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="66"/>
       <c r="C37" s="66"/>
       <c r="D37" s="66"/>
       <c r="E37" s="66"/>
       <c r="F37" s="66"/>
       <c r="G37" s="66"/>
       <c r="H37" s="67"/>
       <c r="I37" s="66"/>
       <c r="J37" s="67"/>
       <c r="K37" s="67"/>
       <c r="L37" s="67"/>
       <c r="M37" s="67"/>
       <c r="N37" s="30">
         <v>1</v>
@@ -17855,93 +18189,97 @@
       </c>
       <c r="BA37" s="29">
         <v>1</v>
       </c>
       <c r="BB37" s="29">
         <v>8</v>
       </c>
       <c r="BC37" s="29">
         <v>3</v>
       </c>
       <c r="BD37" s="29">
         <v>2</v>
       </c>
       <c r="BE37" s="29">
         <v>4</v>
       </c>
       <c r="BF37" s="29">
         <v>2</v>
       </c>
       <c r="BG37" s="29">
         <v>3</v>
       </c>
       <c r="BH37" s="29">
         <v>4</v>
       </c>
-      <c r="BI37" s="29"/>
-      <c r="BJ37" s="68"/>
+      <c r="BI37" s="29">
+        <v>8</v>
+      </c>
+      <c r="BJ37" s="29">
+        <v>2</v>
+      </c>
       <c r="BK37" s="29"/>
       <c r="BL37" s="68"/>
       <c r="BM37" s="29"/>
       <c r="BN37" s="29"/>
       <c r="BO37" s="29"/>
       <c r="BP37" s="91"/>
     </row>
     <row r="38" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A38" s="69"/>
     </row>
     <row r="39" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:68" s="6" customFormat="1" ht="11.25"/>
     <row r="44" spans="1:68" s="6" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BE4:BP4"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A6:BP6"/>
     <mergeCell ref="A18:BP18"/>
     <mergeCell ref="A26:BP26"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:T4"/>
     <mergeCell ref="U4:AC4"/>
     <mergeCell ref="AG4:AR4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BP178"/>
   <sheetViews>
-    <sheetView topLeftCell="AN1" workbookViewId="0">
-      <selection activeCell="BK25" sqref="BK25"/>
+    <sheetView tabSelected="1" topLeftCell="AN1" workbookViewId="0">
+      <selection activeCell="BI27" sqref="BI27:BJ37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.85546875" customWidth="1"/>
     <col min="2" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="21" max="22" width="9.140625" style="2"/>
     <col min="23" max="23" width="8.42578125" customWidth="1"/>
     <col min="25" max="25" width="8.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.140625" style="1"/>
     <col min="33" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.140625" style="56"/>
     <col min="35" max="35" width="8.42578125" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="87"/>
     <col min="37" max="37" width="8.140625" style="6" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="87"/>
     <col min="39" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="9.140625" style="6"/>
     <col min="43" max="44" width="9.140625" style="6"/>
@@ -18600,52 +18938,56 @@
       </c>
       <c r="BA7" s="46">
         <v>2.4900000000000002</v>
       </c>
       <c r="BB7" s="46">
         <v>2.46</v>
       </c>
       <c r="BC7" s="46">
         <v>2.44</v>
       </c>
       <c r="BD7" s="46">
         <v>2.4700000000000002</v>
       </c>
       <c r="BE7" s="46">
         <v>2.75</v>
       </c>
       <c r="BF7" s="46">
         <v>2.29</v>
       </c>
       <c r="BG7" s="46">
         <v>2.4</v>
       </c>
       <c r="BH7" s="46">
         <v>2.4300000000000002</v>
       </c>
-      <c r="BI7" s="46"/>
-      <c r="BJ7" s="46"/>
+      <c r="BI7" s="46">
+        <v>2.44</v>
+      </c>
+      <c r="BJ7" s="46">
+        <v>2.44</v>
+      </c>
       <c r="BK7" s="46"/>
       <c r="BL7" s="46"/>
       <c r="BM7" s="46"/>
       <c r="BN7" s="46"/>
       <c r="BO7" s="46"/>
       <c r="BP7" s="46"/>
     </row>
     <row r="8" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="74"/>
       <c r="C8" s="74"/>
       <c r="D8" s="74"/>
       <c r="E8" s="74"/>
       <c r="F8" s="74"/>
       <c r="G8" s="74"/>
       <c r="H8" s="74"/>
       <c r="I8" s="74"/>
       <c r="J8" s="74"/>
       <c r="K8" s="74"/>
       <c r="L8" s="74"/>
       <c r="M8" s="76"/>
       <c r="N8" s="44">
         <v>1.25</v>
@@ -18766,52 +19108,56 @@
       </c>
       <c r="BA8" s="46">
         <v>3.32</v>
       </c>
       <c r="BB8" s="46">
         <v>3.18</v>
       </c>
       <c r="BC8" s="46">
         <v>3.17</v>
       </c>
       <c r="BD8" s="46">
         <v>3.21</v>
       </c>
       <c r="BE8" s="46">
         <v>3.74</v>
       </c>
       <c r="BF8" s="46">
         <v>2.92</v>
       </c>
       <c r="BG8" s="46">
         <v>3.15</v>
       </c>
       <c r="BH8" s="46">
         <v>3.33</v>
       </c>
-      <c r="BI8" s="46"/>
-      <c r="BJ8" s="46"/>
+      <c r="BI8" s="46">
+        <v>3.26</v>
+      </c>
+      <c r="BJ8" s="46">
+        <v>3.31</v>
+      </c>
       <c r="BK8" s="46"/>
       <c r="BL8" s="46"/>
       <c r="BM8" s="46"/>
       <c r="BN8" s="46"/>
       <c r="BO8" s="46"/>
       <c r="BP8" s="46"/>
     </row>
     <row r="9" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="74"/>
       <c r="C9" s="74"/>
       <c r="D9" s="74"/>
       <c r="E9" s="74"/>
       <c r="F9" s="74"/>
       <c r="G9" s="74"/>
       <c r="H9" s="74"/>
       <c r="I9" s="74"/>
       <c r="J9" s="74"/>
       <c r="K9" s="74"/>
       <c r="L9" s="74"/>
       <c r="M9" s="76"/>
       <c r="N9" s="44">
         <v>1.34</v>
@@ -18932,52 +19278,56 @@
       </c>
       <c r="BA9" s="46">
         <v>3.15</v>
       </c>
       <c r="BB9" s="46">
         <v>3.06</v>
       </c>
       <c r="BC9" s="46">
         <v>3</v>
       </c>
       <c r="BD9" s="46">
         <v>3.04</v>
       </c>
       <c r="BE9" s="46">
         <v>0.78</v>
       </c>
       <c r="BF9" s="46">
         <v>1.43</v>
       </c>
       <c r="BG9" s="46">
         <v>2.41</v>
       </c>
       <c r="BH9" s="46">
         <v>2.61</v>
       </c>
-      <c r="BI9" s="46"/>
-      <c r="BJ9" s="46"/>
+      <c r="BI9" s="46">
+        <v>2.79</v>
+      </c>
+      <c r="BJ9" s="46">
+        <v>2.66</v>
+      </c>
       <c r="BK9" s="46"/>
       <c r="BL9" s="46"/>
       <c r="BM9" s="46"/>
       <c r="BN9" s="46"/>
       <c r="BO9" s="46"/>
       <c r="BP9" s="46"/>
     </row>
     <row r="10" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="74"/>
       <c r="C10" s="74"/>
       <c r="D10" s="74"/>
       <c r="E10" s="74"/>
       <c r="F10" s="74"/>
       <c r="G10" s="74"/>
       <c r="H10" s="74"/>
       <c r="I10" s="74"/>
       <c r="J10" s="74"/>
       <c r="K10" s="74"/>
       <c r="L10" s="74"/>
       <c r="M10" s="76"/>
       <c r="N10" s="44">
         <v>0.43</v>
@@ -19098,52 +19448,56 @@
       </c>
       <c r="BA10" s="46">
         <v>1.48</v>
       </c>
       <c r="BB10" s="46">
         <v>1.5</v>
       </c>
       <c r="BC10" s="46">
         <v>1.59</v>
       </c>
       <c r="BD10" s="46">
         <v>1.54</v>
       </c>
       <c r="BE10" s="46">
         <v>0.71</v>
       </c>
       <c r="BF10" s="46">
         <v>0.56000000000000005</v>
       </c>
       <c r="BG10" s="46">
         <v>0.73</v>
       </c>
       <c r="BH10" s="46">
         <v>0.73</v>
       </c>
-      <c r="BI10" s="46"/>
-      <c r="BJ10" s="46"/>
+      <c r="BI10" s="46">
+        <v>0.87</v>
+      </c>
+      <c r="BJ10" s="46">
+        <v>0.73</v>
+      </c>
       <c r="BK10" s="46"/>
       <c r="BL10" s="46"/>
       <c r="BM10" s="46"/>
       <c r="BN10" s="46"/>
       <c r="BO10" s="46"/>
       <c r="BP10" s="46"/>
     </row>
     <row r="11" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="74"/>
       <c r="C11" s="74"/>
       <c r="D11" s="74"/>
       <c r="E11" s="74"/>
       <c r="F11" s="74"/>
       <c r="G11" s="74"/>
       <c r="H11" s="74"/>
       <c r="I11" s="74"/>
       <c r="J11" s="74"/>
       <c r="K11" s="74"/>
       <c r="L11" s="74"/>
       <c r="M11" s="76"/>
       <c r="N11" s="44">
         <v>0.8</v>
@@ -19264,52 +19618,56 @@
       </c>
       <c r="BA11" s="46">
         <v>1.49</v>
       </c>
       <c r="BB11" s="46">
         <v>1.46</v>
       </c>
       <c r="BC11" s="46">
         <v>1.46</v>
       </c>
       <c r="BD11" s="46">
         <v>1.39</v>
       </c>
       <c r="BE11" s="46">
         <v>1.49</v>
       </c>
       <c r="BF11" s="46">
         <v>1.39</v>
       </c>
       <c r="BG11" s="46">
         <v>1.42</v>
       </c>
       <c r="BH11" s="46">
         <v>1.37</v>
       </c>
-      <c r="BI11" s="46"/>
-      <c r="BJ11" s="46"/>
+      <c r="BI11" s="46">
+        <v>1.46</v>
+      </c>
+      <c r="BJ11" s="46">
+        <v>1.5</v>
+      </c>
       <c r="BK11" s="46"/>
       <c r="BL11" s="46"/>
       <c r="BM11" s="46"/>
       <c r="BN11" s="46"/>
       <c r="BO11" s="46"/>
       <c r="BP11" s="46"/>
     </row>
     <row r="12" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="74"/>
       <c r="C12" s="74"/>
       <c r="D12" s="74"/>
       <c r="E12" s="74"/>
       <c r="F12" s="74"/>
       <c r="G12" s="74"/>
       <c r="H12" s="74"/>
       <c r="I12" s="74"/>
       <c r="J12" s="74"/>
       <c r="K12" s="74"/>
       <c r="L12" s="74"/>
       <c r="M12" s="76"/>
       <c r="N12" s="44">
         <v>1.03</v>
@@ -19430,52 +19788,56 @@
       </c>
       <c r="BA12" s="46">
         <v>2.48</v>
       </c>
       <c r="BB12" s="46">
         <v>2.4900000000000002</v>
       </c>
       <c r="BC12" s="46">
         <v>2.5099999999999998</v>
       </c>
       <c r="BD12" s="46">
         <v>2.59</v>
       </c>
       <c r="BE12" s="46">
         <v>2.37</v>
       </c>
       <c r="BF12" s="46">
         <v>2.37</v>
       </c>
       <c r="BG12" s="46">
         <v>1.8</v>
       </c>
       <c r="BH12" s="46">
         <v>2.14</v>
       </c>
-      <c r="BI12" s="46"/>
-      <c r="BJ12" s="46"/>
+      <c r="BI12" s="46">
+        <v>2.23</v>
+      </c>
+      <c r="BJ12" s="46">
+        <v>2.27</v>
+      </c>
       <c r="BK12" s="46"/>
       <c r="BL12" s="46"/>
       <c r="BM12" s="46"/>
       <c r="BN12" s="46"/>
       <c r="BO12" s="46"/>
       <c r="BP12" s="46"/>
     </row>
     <row r="13" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="74"/>
       <c r="C13" s="74"/>
       <c r="D13" s="74"/>
       <c r="E13" s="74"/>
       <c r="F13" s="74"/>
       <c r="G13" s="74"/>
       <c r="H13" s="74"/>
       <c r="I13" s="74"/>
       <c r="J13" s="74"/>
       <c r="K13" s="74"/>
       <c r="L13" s="74"/>
       <c r="M13" s="76"/>
       <c r="N13" s="44">
         <v>0.73</v>
@@ -19596,52 +19958,56 @@
       </c>
       <c r="BA13" s="46">
         <v>1.58</v>
       </c>
       <c r="BB13" s="46">
         <v>1.62</v>
       </c>
       <c r="BC13" s="46">
         <v>1.55</v>
       </c>
       <c r="BD13" s="46">
         <v>1.57</v>
       </c>
       <c r="BE13" s="46">
         <v>3.57</v>
       </c>
       <c r="BF13" s="46">
         <v>2.8</v>
       </c>
       <c r="BG13" s="46">
         <v>3.14</v>
       </c>
       <c r="BH13" s="46">
         <v>2.65</v>
       </c>
-      <c r="BI13" s="46"/>
-      <c r="BJ13" s="46"/>
+      <c r="BI13" s="46">
+        <v>2.41</v>
+      </c>
+      <c r="BJ13" s="46">
+        <v>2.5099999999999998</v>
+      </c>
       <c r="BK13" s="46"/>
       <c r="BL13" s="46"/>
       <c r="BM13" s="46"/>
       <c r="BN13" s="46"/>
       <c r="BO13" s="46"/>
       <c r="BP13" s="46"/>
     </row>
     <row r="14" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="74"/>
       <c r="C14" s="74"/>
       <c r="D14" s="74"/>
       <c r="E14" s="74"/>
       <c r="F14" s="74"/>
       <c r="G14" s="74"/>
       <c r="H14" s="74"/>
       <c r="I14" s="74"/>
       <c r="J14" s="74"/>
       <c r="K14" s="74"/>
       <c r="L14" s="74"/>
       <c r="M14" s="76"/>
       <c r="N14" s="44">
         <v>0.89</v>
@@ -19762,52 +20128,56 @@
       </c>
       <c r="BA14" s="46">
         <v>2.5299999999999998</v>
       </c>
       <c r="BB14" s="46">
         <v>2.42</v>
       </c>
       <c r="BC14" s="46">
         <v>2.31</v>
       </c>
       <c r="BD14" s="46">
         <v>2.2999999999999998</v>
       </c>
       <c r="BE14" s="46">
         <v>2.9</v>
       </c>
       <c r="BF14" s="46">
         <v>2.2999999999999998</v>
       </c>
       <c r="BG14" s="46">
         <v>2.31</v>
       </c>
       <c r="BH14" s="46">
         <v>2.2599999999999998</v>
       </c>
-      <c r="BI14" s="46"/>
-      <c r="BJ14" s="46"/>
+      <c r="BI14" s="46">
+        <v>2.09</v>
+      </c>
+      <c r="BJ14" s="46">
+        <v>1.94</v>
+      </c>
       <c r="BK14" s="46"/>
       <c r="BL14" s="46"/>
       <c r="BM14" s="46"/>
       <c r="BN14" s="46"/>
       <c r="BO14" s="46"/>
       <c r="BP14" s="46"/>
     </row>
     <row r="15" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="74"/>
       <c r="C15" s="74"/>
       <c r="D15" s="74"/>
       <c r="E15" s="74"/>
       <c r="F15" s="74"/>
       <c r="G15" s="74"/>
       <c r="H15" s="74"/>
       <c r="I15" s="74"/>
       <c r="J15" s="74"/>
       <c r="K15" s="74"/>
       <c r="L15" s="74"/>
       <c r="M15" s="74"/>
       <c r="N15" s="44">
         <v>1.01</v>
@@ -19928,52 +20298,56 @@
       </c>
       <c r="BA15" s="46">
         <v>3.11</v>
       </c>
       <c r="BB15" s="46">
         <v>3.11</v>
       </c>
       <c r="BC15" s="46">
         <v>3.19</v>
       </c>
       <c r="BD15" s="46">
         <v>3.21</v>
       </c>
       <c r="BE15" s="46">
         <v>2.23</v>
       </c>
       <c r="BF15" s="46">
         <v>2</v>
       </c>
       <c r="BG15" s="46">
         <v>2.5099999999999998</v>
       </c>
       <c r="BH15" s="46">
         <v>2.13</v>
       </c>
-      <c r="BI15" s="46"/>
-      <c r="BJ15" s="46"/>
+      <c r="BI15" s="46">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="BJ15" s="46">
+        <v>2.39</v>
+      </c>
       <c r="BK15" s="46"/>
       <c r="BL15" s="46"/>
       <c r="BM15" s="46"/>
       <c r="BN15" s="46"/>
       <c r="BO15" s="46"/>
       <c r="BP15" s="46"/>
     </row>
     <row r="16" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="74"/>
       <c r="C16" s="74"/>
       <c r="D16" s="74"/>
       <c r="E16" s="74"/>
       <c r="F16" s="74"/>
       <c r="G16" s="74"/>
       <c r="H16" s="74"/>
       <c r="I16" s="74"/>
       <c r="J16" s="74"/>
       <c r="K16" s="74"/>
       <c r="L16" s="74"/>
       <c r="M16" s="76"/>
       <c r="N16" s="44">
         <v>0.7</v>
@@ -20094,52 +20468,56 @@
       </c>
       <c r="BA16" s="46">
         <v>2.15</v>
       </c>
       <c r="BB16" s="46">
         <v>2.17</v>
       </c>
       <c r="BC16" s="46">
         <v>2.09</v>
       </c>
       <c r="BD16" s="46">
         <v>2.16</v>
       </c>
       <c r="BE16" s="46">
         <v>2.9</v>
       </c>
       <c r="BF16" s="46">
         <v>2.35</v>
       </c>
       <c r="BG16" s="46">
         <v>2.2000000000000002</v>
       </c>
       <c r="BH16" s="46">
         <v>2.2400000000000002</v>
       </c>
-      <c r="BI16" s="46"/>
-      <c r="BJ16" s="46"/>
+      <c r="BI16" s="46">
+        <v>2.21</v>
+      </c>
+      <c r="BJ16" s="46">
+        <v>2.21</v>
+      </c>
       <c r="BK16" s="46"/>
       <c r="BL16" s="46"/>
       <c r="BM16" s="46"/>
       <c r="BN16" s="46"/>
       <c r="BO16" s="46"/>
       <c r="BP16" s="46"/>
     </row>
     <row r="17" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A17" s="73" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="74"/>
       <c r="C17" s="74"/>
       <c r="D17" s="74"/>
       <c r="E17" s="74"/>
       <c r="F17" s="74"/>
       <c r="G17" s="74"/>
       <c r="H17" s="74"/>
       <c r="I17" s="74"/>
       <c r="J17" s="74"/>
       <c r="K17" s="74"/>
       <c r="L17" s="74"/>
       <c r="M17" s="76"/>
       <c r="N17" s="44">
         <v>1</v>
@@ -20260,52 +20638,56 @@
       </c>
       <c r="BA17" s="46">
         <v>1.85</v>
       </c>
       <c r="BB17" s="46">
         <v>2.17</v>
       </c>
       <c r="BC17" s="46">
         <v>2.14</v>
       </c>
       <c r="BD17" s="46">
         <v>2.17</v>
       </c>
       <c r="BE17" s="46">
         <v>2.5299999999999998</v>
       </c>
       <c r="BF17" s="46">
         <v>2.15</v>
       </c>
       <c r="BG17" s="46">
         <v>2.17</v>
       </c>
       <c r="BH17" s="46">
         <v>2.12</v>
       </c>
-      <c r="BI17" s="46"/>
-      <c r="BJ17" s="46"/>
+      <c r="BI17" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="BJ17" s="46">
+        <v>2.21</v>
+      </c>
       <c r="BK17" s="46"/>
       <c r="BL17" s="46"/>
       <c r="BM17" s="46"/>
       <c r="BN17" s="46"/>
       <c r="BO17" s="46"/>
       <c r="BP17" s="46"/>
     </row>
     <row r="18" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A18" s="130" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="130"/>
       <c r="C18" s="130"/>
       <c r="D18" s="130"/>
       <c r="E18" s="130"/>
       <c r="F18" s="130"/>
       <c r="G18" s="130"/>
       <c r="H18" s="130"/>
       <c r="I18" s="130"/>
       <c r="J18" s="130"/>
       <c r="K18" s="130"/>
       <c r="L18" s="130"/>
       <c r="M18" s="130"/>
       <c r="N18" s="130"/>
       <c r="O18" s="130"/>
@@ -20522,52 +20904,56 @@
       </c>
       <c r="BA19" s="46">
         <v>3.18</v>
       </c>
       <c r="BB19" s="46">
         <v>3.11</v>
       </c>
       <c r="BC19" s="46">
         <v>3.07</v>
       </c>
       <c r="BD19" s="46">
         <v>3.08</v>
       </c>
       <c r="BE19" s="46">
         <v>3.25</v>
       </c>
       <c r="BF19" s="46">
         <v>2.77</v>
       </c>
       <c r="BG19" s="46">
         <v>2.92</v>
       </c>
       <c r="BH19" s="46">
         <v>3.05</v>
       </c>
-      <c r="BI19" s="46"/>
-      <c r="BJ19" s="46"/>
+      <c r="BI19" s="46">
+        <v>3.06</v>
+      </c>
+      <c r="BJ19" s="46">
+        <v>3.06</v>
+      </c>
       <c r="BK19" s="46"/>
       <c r="BL19" s="46"/>
       <c r="BM19" s="46"/>
       <c r="BN19" s="46"/>
       <c r="BO19" s="46"/>
       <c r="BP19" s="46"/>
     </row>
     <row r="20" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="74"/>
       <c r="C20" s="74"/>
       <c r="D20" s="74"/>
       <c r="E20" s="74"/>
       <c r="F20" s="74"/>
       <c r="G20" s="74"/>
       <c r="H20" s="74"/>
       <c r="I20" s="74"/>
       <c r="J20" s="74"/>
       <c r="K20" s="74"/>
       <c r="L20" s="74"/>
       <c r="M20" s="76"/>
       <c r="N20" s="44">
         <v>1.46</v>
@@ -20688,52 +21074,56 @@
       </c>
       <c r="BA20" s="46">
         <v>3.41</v>
       </c>
       <c r="BB20" s="46">
         <v>3.27</v>
       </c>
       <c r="BC20" s="46">
         <v>3.24</v>
       </c>
       <c r="BD20" s="46">
         <v>3.24</v>
       </c>
       <c r="BE20" s="46">
         <v>3.91</v>
       </c>
       <c r="BF20" s="46">
         <v>3.1</v>
       </c>
       <c r="BG20" s="46">
         <v>3.29</v>
       </c>
       <c r="BH20" s="46">
         <v>3.46</v>
       </c>
-      <c r="BI20" s="46"/>
-      <c r="BJ20" s="46"/>
+      <c r="BI20" s="46">
+        <v>3.42</v>
+      </c>
+      <c r="BJ20" s="46">
+        <v>3.44</v>
+      </c>
       <c r="BK20" s="46"/>
       <c r="BL20" s="46"/>
       <c r="BM20" s="46"/>
       <c r="BN20" s="46"/>
       <c r="BO20" s="46"/>
       <c r="BP20" s="46"/>
     </row>
     <row r="21" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="74"/>
       <c r="C21" s="74"/>
       <c r="D21" s="74"/>
       <c r="E21" s="74"/>
       <c r="F21" s="74"/>
       <c r="G21" s="74"/>
       <c r="H21" s="74"/>
       <c r="I21" s="74"/>
       <c r="J21" s="74"/>
       <c r="K21" s="74"/>
       <c r="L21" s="74"/>
       <c r="M21" s="76"/>
       <c r="N21" s="44">
         <v>1.38</v>
@@ -20854,52 +21244,56 @@
       </c>
       <c r="BA21" s="46">
         <v>3.2</v>
       </c>
       <c r="BB21" s="46">
         <v>3.11</v>
       </c>
       <c r="BC21" s="46">
         <v>3.05</v>
       </c>
       <c r="BD21" s="46">
         <v>3.09</v>
       </c>
       <c r="BE21" s="46">
         <v>0.8</v>
       </c>
       <c r="BF21" s="46">
         <v>1.48</v>
       </c>
       <c r="BG21" s="46">
         <v>2.48</v>
       </c>
       <c r="BH21" s="46">
         <v>2.69</v>
       </c>
-      <c r="BI21" s="46"/>
-      <c r="BJ21" s="46"/>
+      <c r="BI21" s="46">
+        <v>2.79</v>
+      </c>
+      <c r="BJ21" s="46">
+        <v>2.67</v>
+      </c>
       <c r="BK21" s="46"/>
       <c r="BL21" s="46"/>
       <c r="BM21" s="46"/>
       <c r="BN21" s="46"/>
       <c r="BO21" s="46"/>
       <c r="BP21" s="46"/>
     </row>
     <row r="22" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="74"/>
       <c r="C22" s="74"/>
       <c r="D22" s="74"/>
       <c r="E22" s="74"/>
       <c r="F22" s="74"/>
       <c r="G22" s="74"/>
       <c r="H22" s="74"/>
       <c r="I22" s="74"/>
       <c r="J22" s="74"/>
       <c r="K22" s="74"/>
       <c r="L22" s="74"/>
       <c r="M22" s="76"/>
       <c r="N22" s="44">
         <v>2.36</v>
@@ -21020,52 +21414,56 @@
       </c>
       <c r="BA22" s="46">
         <v>2.54</v>
       </c>
       <c r="BB22" s="46">
         <v>2.5099999999999998</v>
       </c>
       <c r="BC22" s="46">
         <v>2.44</v>
       </c>
       <c r="BD22" s="46">
         <v>2.2799999999999998</v>
       </c>
       <c r="BE22" s="46">
         <v>1.74</v>
       </c>
       <c r="BF22" s="46">
         <v>1.83</v>
       </c>
       <c r="BG22" s="46">
         <v>1.6</v>
       </c>
       <c r="BH22" s="46">
         <v>1.95</v>
       </c>
-      <c r="BI22" s="46"/>
-      <c r="BJ22" s="46"/>
+      <c r="BI22" s="46">
+        <v>2.14</v>
+      </c>
+      <c r="BJ22" s="46">
+        <v>1.98</v>
+      </c>
       <c r="BK22" s="46"/>
       <c r="BL22" s="46"/>
       <c r="BM22" s="46"/>
       <c r="BN22" s="46"/>
       <c r="BO22" s="46"/>
       <c r="BP22" s="46"/>
     </row>
     <row r="23" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="74"/>
       <c r="C23" s="74"/>
       <c r="D23" s="74"/>
       <c r="E23" s="74"/>
       <c r="F23" s="74"/>
       <c r="G23" s="74"/>
       <c r="H23" s="74"/>
       <c r="I23" s="74"/>
       <c r="J23" s="74"/>
       <c r="K23" s="74"/>
       <c r="L23" s="74"/>
       <c r="M23" s="76"/>
       <c r="N23" s="44">
         <v>1.89</v>
@@ -21186,52 +21584,56 @@
       </c>
       <c r="BA23" s="46">
         <v>4.26</v>
       </c>
       <c r="BB23" s="46">
         <v>4.3499999999999996</v>
       </c>
       <c r="BC23" s="46">
         <v>4.3600000000000003</v>
       </c>
       <c r="BD23" s="46">
         <v>4.42</v>
       </c>
       <c r="BE23" s="46">
         <v>4.07</v>
       </c>
       <c r="BF23" s="46">
         <v>3.54</v>
       </c>
       <c r="BG23" s="46">
         <v>4.18</v>
       </c>
       <c r="BH23" s="46">
         <v>3.32</v>
       </c>
-      <c r="BI23" s="46"/>
-      <c r="BJ23" s="46"/>
+      <c r="BI23" s="46">
+        <v>3.61</v>
+      </c>
+      <c r="BJ23" s="46">
+        <v>3.71</v>
+      </c>
       <c r="BK23" s="46"/>
       <c r="BL23" s="46"/>
       <c r="BM23" s="46"/>
       <c r="BN23" s="46"/>
       <c r="BO23" s="46"/>
       <c r="BP23" s="46"/>
     </row>
     <row r="24" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A24" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="74"/>
       <c r="C24" s="74"/>
       <c r="D24" s="74"/>
       <c r="E24" s="74"/>
       <c r="F24" s="74"/>
       <c r="G24" s="74"/>
       <c r="H24" s="74"/>
       <c r="I24" s="74"/>
       <c r="J24" s="74"/>
       <c r="K24" s="74"/>
       <c r="L24" s="74"/>
       <c r="M24" s="76"/>
       <c r="N24" s="44">
         <v>1.74</v>
@@ -21352,52 +21754,56 @@
       </c>
       <c r="BA24" s="46">
         <v>2.64</v>
       </c>
       <c r="BB24" s="46">
         <v>2.62</v>
       </c>
       <c r="BC24" s="46">
         <v>2.5</v>
       </c>
       <c r="BD24" s="46">
         <v>2.57</v>
       </c>
       <c r="BE24" s="46">
         <v>2.98</v>
       </c>
       <c r="BF24" s="46">
         <v>2.61</v>
       </c>
       <c r="BG24" s="46">
         <v>2.25</v>
       </c>
       <c r="BH24" s="46">
         <v>2.57</v>
       </c>
-      <c r="BI24" s="46"/>
-      <c r="BJ24" s="46"/>
+      <c r="BI24" s="46">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="BJ24" s="46">
+        <v>2.59</v>
+      </c>
       <c r="BK24" s="46"/>
       <c r="BL24" s="46"/>
       <c r="BM24" s="46"/>
       <c r="BN24" s="46"/>
       <c r="BO24" s="46"/>
       <c r="BP24" s="46"/>
     </row>
     <row r="25" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A25" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="74"/>
       <c r="C25" s="74"/>
       <c r="D25" s="74"/>
       <c r="E25" s="74"/>
       <c r="F25" s="74"/>
       <c r="G25" s="74"/>
       <c r="H25" s="74"/>
       <c r="I25" s="74"/>
       <c r="J25" s="74"/>
       <c r="K25" s="74"/>
       <c r="L25" s="74"/>
       <c r="M25" s="76"/>
       <c r="N25" s="44">
         <v>2.88</v>
@@ -21518,52 +21924,56 @@
       </c>
       <c r="BA25" s="46">
         <v>2.14</v>
       </c>
       <c r="BB25" s="46">
         <v>2.4700000000000002</v>
       </c>
       <c r="BC25" s="46">
         <v>2.44</v>
       </c>
       <c r="BD25" s="46">
         <v>2.57</v>
       </c>
       <c r="BE25" s="46">
         <v>2.75</v>
       </c>
       <c r="BF25" s="46">
         <v>2.52</v>
       </c>
       <c r="BG25" s="46">
         <v>2.61</v>
       </c>
       <c r="BH25" s="46">
         <v>2.31</v>
       </c>
-      <c r="BI25" s="46"/>
-      <c r="BJ25" s="46"/>
+      <c r="BI25" s="46">
+        <v>2.25</v>
+      </c>
+      <c r="BJ25" s="46">
+        <v>2.11</v>
+      </c>
       <c r="BK25" s="46"/>
       <c r="BL25" s="46"/>
       <c r="BM25" s="46"/>
       <c r="BN25" s="46"/>
       <c r="BO25" s="46"/>
       <c r="BP25" s="46"/>
     </row>
     <row r="26" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A26" s="131" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="131"/>
       <c r="C26" s="131"/>
       <c r="D26" s="131"/>
       <c r="E26" s="131"/>
       <c r="F26" s="131"/>
       <c r="G26" s="131"/>
       <c r="H26" s="131"/>
       <c r="I26" s="131"/>
       <c r="J26" s="131"/>
       <c r="K26" s="131"/>
       <c r="L26" s="131"/>
       <c r="M26" s="131"/>
       <c r="N26" s="131"/>
       <c r="O26" s="131"/>
@@ -21780,52 +22190,56 @@
       </c>
       <c r="BA27" s="45">
         <v>1.94</v>
       </c>
       <c r="BB27" s="45">
         <v>1.94</v>
       </c>
       <c r="BC27" s="45">
         <v>1.93</v>
       </c>
       <c r="BD27" s="46">
         <v>1.97</v>
       </c>
       <c r="BE27" s="46">
         <v>2.33</v>
       </c>
       <c r="BF27" s="46">
         <v>1.89</v>
       </c>
       <c r="BG27" s="45">
         <v>1.95</v>
       </c>
       <c r="BH27" s="45">
         <v>1.91</v>
       </c>
-      <c r="BI27" s="46"/>
-      <c r="BJ27" s="46"/>
+      <c r="BI27" s="45">
+        <v>1.91</v>
+      </c>
+      <c r="BJ27" s="45">
+        <v>1.91</v>
+      </c>
       <c r="BK27" s="46"/>
       <c r="BL27" s="46"/>
       <c r="BM27" s="45"/>
       <c r="BN27" s="45"/>
       <c r="BO27" s="45"/>
       <c r="BP27" s="45"/>
     </row>
     <row r="28" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="74"/>
       <c r="C28" s="74"/>
       <c r="D28" s="74"/>
       <c r="E28" s="74"/>
       <c r="F28" s="74"/>
       <c r="G28" s="74"/>
       <c r="H28" s="74"/>
       <c r="I28" s="74"/>
       <c r="J28" s="74"/>
       <c r="K28" s="74"/>
       <c r="L28" s="74"/>
       <c r="M28" s="74"/>
       <c r="N28" s="44">
         <v>0.31</v>
@@ -21946,52 +22360,56 @@
       </c>
       <c r="BA28" s="45">
         <v>2.92</v>
       </c>
       <c r="BB28" s="45">
         <v>2.78</v>
       </c>
       <c r="BC28" s="45">
         <v>2.82</v>
       </c>
       <c r="BD28" s="46">
         <v>3.08</v>
       </c>
       <c r="BE28" s="46">
         <v>2.97</v>
       </c>
       <c r="BF28" s="46">
         <v>2.16</v>
       </c>
       <c r="BG28" s="45">
         <v>2.54</v>
       </c>
       <c r="BH28" s="45">
         <v>2.76</v>
       </c>
-      <c r="BI28" s="46"/>
-      <c r="BJ28" s="46"/>
+      <c r="BI28" s="45">
+        <v>2.57</v>
+      </c>
+      <c r="BJ28" s="45">
+        <v>2.71</v>
+      </c>
       <c r="BK28" s="46"/>
       <c r="BL28" s="46"/>
       <c r="BM28" s="45"/>
       <c r="BN28" s="45"/>
       <c r="BO28" s="45"/>
       <c r="BP28" s="45"/>
     </row>
     <row r="29" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="74"/>
       <c r="C29" s="74"/>
       <c r="D29" s="74"/>
       <c r="E29" s="74"/>
       <c r="F29" s="74"/>
       <c r="G29" s="74"/>
       <c r="H29" s="74"/>
       <c r="I29" s="74"/>
       <c r="J29" s="74"/>
       <c r="K29" s="74"/>
       <c r="L29" s="74"/>
       <c r="M29" s="44"/>
       <c r="N29" s="32" t="s">
         <v>28</v>
@@ -22104,52 +22522,56 @@
       <c r="AX29" s="89" t="s">
         <v>28</v>
       </c>
       <c r="AY29" s="89" t="s">
         <v>28</v>
       </c>
       <c r="AZ29" s="89" t="s">
         <v>28</v>
       </c>
       <c r="BA29" s="45">
         <v>1.51</v>
       </c>
       <c r="BB29" s="45">
         <v>1.35</v>
       </c>
       <c r="BC29" s="45">
         <v>1.23</v>
       </c>
       <c r="BD29" s="46">
         <v>1.1299999999999999</v>
       </c>
       <c r="BE29" s="46"/>
       <c r="BF29" s="46"/>
       <c r="BG29" s="45"/>
       <c r="BH29" s="45"/>
-      <c r="BI29" s="89"/>
-      <c r="BJ29" s="89"/>
+      <c r="BI29" s="45">
+        <v>2.78</v>
+      </c>
+      <c r="BJ29" s="45">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="BK29" s="89"/>
       <c r="BL29" s="89"/>
       <c r="BM29" s="45"/>
       <c r="BN29" s="45"/>
       <c r="BO29" s="45"/>
       <c r="BP29" s="45"/>
     </row>
     <row r="30" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="74"/>
       <c r="C30" s="74"/>
       <c r="D30" s="74"/>
       <c r="E30" s="74"/>
       <c r="F30" s="74"/>
       <c r="G30" s="74"/>
       <c r="H30" s="74"/>
       <c r="I30" s="74"/>
       <c r="J30" s="74"/>
       <c r="K30" s="74"/>
       <c r="L30" s="74"/>
       <c r="M30" s="44"/>
       <c r="N30" s="44">
         <v>0.43</v>
@@ -22270,52 +22692,56 @@
       </c>
       <c r="BA30" s="45">
         <v>1.48</v>
       </c>
       <c r="BB30" s="45">
         <v>1.5</v>
       </c>
       <c r="BC30" s="45">
         <v>1.59</v>
       </c>
       <c r="BD30" s="46">
         <v>1.54</v>
       </c>
       <c r="BE30" s="46">
         <v>0.71</v>
       </c>
       <c r="BF30" s="46">
         <v>0.56000000000000005</v>
       </c>
       <c r="BG30" s="45">
         <v>0.73</v>
       </c>
       <c r="BH30" s="45">
         <v>0.73</v>
       </c>
-      <c r="BI30" s="46"/>
-      <c r="BJ30" s="46"/>
+      <c r="BI30" s="45">
+        <v>0.87</v>
+      </c>
+      <c r="BJ30" s="45">
+        <v>0.73</v>
+      </c>
       <c r="BK30" s="46"/>
       <c r="BL30" s="46"/>
       <c r="BM30" s="45"/>
       <c r="BN30" s="45"/>
       <c r="BO30" s="45"/>
       <c r="BP30" s="45"/>
     </row>
     <row r="31" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="74"/>
       <c r="C31" s="74"/>
       <c r="D31" s="74"/>
       <c r="E31" s="74"/>
       <c r="F31" s="74"/>
       <c r="G31" s="74"/>
       <c r="H31" s="74"/>
       <c r="I31" s="74"/>
       <c r="J31" s="74"/>
       <c r="K31" s="74"/>
       <c r="L31" s="74"/>
       <c r="M31" s="44"/>
       <c r="N31" s="44">
         <v>0.28000000000000003</v>
@@ -22436,52 +22862,56 @@
       </c>
       <c r="BA31" s="45">
         <v>1.08</v>
       </c>
       <c r="BB31" s="45">
         <v>1.04</v>
       </c>
       <c r="BC31" s="45">
         <v>1.07</v>
       </c>
       <c r="BD31" s="46">
         <v>1.04</v>
       </c>
       <c r="BE31" s="46">
         <v>1.39</v>
       </c>
       <c r="BF31" s="46">
         <v>1.21</v>
       </c>
       <c r="BG31" s="45">
         <v>1.35</v>
       </c>
       <c r="BH31" s="45">
         <v>1.1299999999999999</v>
       </c>
-      <c r="BI31" s="46"/>
-      <c r="BJ31" s="46"/>
+      <c r="BI31" s="45">
+        <v>1.19</v>
+      </c>
+      <c r="BJ31" s="45">
+        <v>1.31</v>
+      </c>
       <c r="BK31" s="46"/>
       <c r="BL31" s="46"/>
       <c r="BM31" s="45"/>
       <c r="BN31" s="45"/>
       <c r="BO31" s="45"/>
       <c r="BP31" s="45"/>
     </row>
     <row r="32" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A32" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="74"/>
       <c r="C32" s="74"/>
       <c r="D32" s="74"/>
       <c r="E32" s="74"/>
       <c r="F32" s="74"/>
       <c r="G32" s="74"/>
       <c r="H32" s="74"/>
       <c r="I32" s="74"/>
       <c r="J32" s="74"/>
       <c r="K32" s="74"/>
       <c r="L32" s="74"/>
       <c r="M32" s="44"/>
       <c r="N32" s="44">
         <v>1.03</v>
@@ -22602,52 +23032,56 @@
       </c>
       <c r="BA32" s="45">
         <v>2.48</v>
       </c>
       <c r="BB32" s="45">
         <v>2.4900000000000002</v>
       </c>
       <c r="BC32" s="45">
         <v>2.5099999999999998</v>
       </c>
       <c r="BD32" s="46">
         <v>2.59</v>
       </c>
       <c r="BE32" s="46">
         <v>2.37</v>
       </c>
       <c r="BF32" s="46">
         <v>2.37</v>
       </c>
       <c r="BG32" s="45">
         <v>1.8</v>
       </c>
       <c r="BH32" s="45">
         <v>2.14</v>
       </c>
-      <c r="BI32" s="46"/>
-      <c r="BJ32" s="46"/>
+      <c r="BI32" s="45">
+        <v>2.23</v>
+      </c>
+      <c r="BJ32" s="45">
+        <v>2.27</v>
+      </c>
       <c r="BK32" s="46"/>
       <c r="BL32" s="46"/>
       <c r="BM32" s="45"/>
       <c r="BN32" s="45"/>
       <c r="BO32" s="45"/>
       <c r="BP32" s="45"/>
     </row>
     <row r="33" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="74"/>
       <c r="C33" s="74"/>
       <c r="D33" s="74"/>
       <c r="E33" s="74"/>
       <c r="F33" s="74"/>
       <c r="G33" s="74"/>
       <c r="H33" s="74"/>
       <c r="I33" s="74"/>
       <c r="J33" s="74"/>
       <c r="K33" s="74"/>
       <c r="L33" s="74"/>
       <c r="M33" s="44"/>
       <c r="N33" s="44">
         <v>0.73</v>
@@ -22768,52 +23202,56 @@
       </c>
       <c r="BA33" s="45">
         <v>1.58</v>
       </c>
       <c r="BB33" s="45">
         <v>1.62</v>
       </c>
       <c r="BC33" s="45">
         <v>1.55</v>
       </c>
       <c r="BD33" s="46">
         <v>1.57</v>
       </c>
       <c r="BE33" s="46">
         <v>3.57</v>
       </c>
       <c r="BF33" s="46">
         <v>2.8</v>
       </c>
       <c r="BG33" s="45">
         <v>3.14</v>
       </c>
       <c r="BH33" s="45">
         <v>2.65</v>
       </c>
-      <c r="BI33" s="46"/>
-      <c r="BJ33" s="46"/>
+      <c r="BI33" s="45">
+        <v>2.41</v>
+      </c>
+      <c r="BJ33" s="45">
+        <v>2.5099999999999998</v>
+      </c>
       <c r="BK33" s="46"/>
       <c r="BL33" s="46"/>
       <c r="BM33" s="45"/>
       <c r="BN33" s="45"/>
       <c r="BO33" s="45"/>
       <c r="BP33" s="45"/>
     </row>
     <row r="34" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A34" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="74"/>
       <c r="C34" s="74"/>
       <c r="D34" s="74"/>
       <c r="E34" s="74"/>
       <c r="F34" s="74"/>
       <c r="G34" s="74"/>
       <c r="H34" s="74"/>
       <c r="I34" s="74"/>
       <c r="J34" s="74"/>
       <c r="K34" s="74"/>
       <c r="L34" s="74"/>
       <c r="M34" s="44"/>
       <c r="N34" s="44">
         <v>0.89</v>
@@ -22934,52 +23372,56 @@
       </c>
       <c r="BA34" s="45">
         <v>2.5299999999999998</v>
       </c>
       <c r="BB34" s="45">
         <v>2.42</v>
       </c>
       <c r="BC34" s="45">
         <v>2.31</v>
       </c>
       <c r="BD34" s="46">
         <v>2.2999999999999998</v>
       </c>
       <c r="BE34" s="46">
         <v>2.9</v>
       </c>
       <c r="BF34" s="46">
         <v>2.2999999999999998</v>
       </c>
       <c r="BG34" s="45">
         <v>2.31</v>
       </c>
       <c r="BH34" s="45">
         <v>2.2599999999999998</v>
       </c>
-      <c r="BI34" s="46"/>
-      <c r="BJ34" s="46"/>
+      <c r="BI34" s="45">
+        <v>2.09</v>
+      </c>
+      <c r="BJ34" s="45">
+        <v>1.94</v>
+      </c>
       <c r="BK34" s="46"/>
       <c r="BL34" s="46"/>
       <c r="BM34" s="45"/>
       <c r="BN34" s="45"/>
       <c r="BO34" s="45"/>
       <c r="BP34" s="45"/>
     </row>
     <row r="35" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A35" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="74"/>
       <c r="C35" s="74"/>
       <c r="D35" s="74"/>
       <c r="E35" s="74"/>
       <c r="F35" s="74"/>
       <c r="G35" s="74"/>
       <c r="H35" s="74"/>
       <c r="I35" s="74"/>
       <c r="J35" s="74"/>
       <c r="K35" s="74"/>
       <c r="L35" s="74"/>
       <c r="M35" s="44"/>
       <c r="N35" s="44">
         <v>0.17</v>
@@ -23100,52 +23542,56 @@
       </c>
       <c r="BA35" s="45">
         <v>2.06</v>
       </c>
       <c r="BB35" s="45">
         <v>1.97</v>
       </c>
       <c r="BC35" s="45">
         <v>2.12</v>
       </c>
       <c r="BD35" s="46">
         <v>2.09</v>
       </c>
       <c r="BE35" s="46">
         <v>0.6</v>
       </c>
       <c r="BF35" s="46">
         <v>0.63</v>
       </c>
       <c r="BG35" s="45">
         <v>1.03</v>
       </c>
       <c r="BH35" s="45">
         <v>1.08</v>
       </c>
-      <c r="BI35" s="46"/>
-      <c r="BJ35" s="46"/>
+      <c r="BI35" s="45">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BJ35" s="45">
+        <v>1.23</v>
+      </c>
       <c r="BK35" s="46"/>
       <c r="BL35" s="46"/>
       <c r="BM35" s="45"/>
       <c r="BN35" s="45"/>
       <c r="BO35" s="45"/>
       <c r="BP35" s="45"/>
     </row>
     <row r="36" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A36" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="74"/>
       <c r="C36" s="74"/>
       <c r="D36" s="74"/>
       <c r="E36" s="74"/>
       <c r="F36" s="74"/>
       <c r="G36" s="74"/>
       <c r="H36" s="74"/>
       <c r="I36" s="74"/>
       <c r="J36" s="74"/>
       <c r="K36" s="74"/>
       <c r="L36" s="74"/>
       <c r="M36" s="74"/>
       <c r="N36" s="44">
         <v>0.18</v>
@@ -23266,52 +23712,56 @@
       </c>
       <c r="BA36" s="45">
         <v>1.82</v>
       </c>
       <c r="BB36" s="45">
         <v>1.88</v>
       </c>
       <c r="BC36" s="45">
         <v>1.81</v>
       </c>
       <c r="BD36" s="45">
         <v>1.88</v>
       </c>
       <c r="BE36" s="45">
         <v>2.83</v>
       </c>
       <c r="BF36" s="45">
         <v>2.15</v>
       </c>
       <c r="BG36" s="45">
         <v>2.16</v>
       </c>
       <c r="BH36" s="45">
         <v>1.98</v>
       </c>
-      <c r="BI36" s="46"/>
-      <c r="BJ36" s="46"/>
+      <c r="BI36" s="45">
+        <v>1.96</v>
+      </c>
+      <c r="BJ36" s="45">
+        <v>1.91</v>
+      </c>
       <c r="BK36" s="46"/>
       <c r="BL36" s="46"/>
       <c r="BM36" s="45"/>
       <c r="BN36" s="45"/>
       <c r="BO36" s="45"/>
       <c r="BP36" s="45"/>
     </row>
     <row r="37" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A37" s="78" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="79"/>
       <c r="C37" s="79"/>
       <c r="D37" s="79"/>
       <c r="E37" s="79"/>
       <c r="F37" s="79"/>
       <c r="G37" s="79"/>
       <c r="H37" s="79"/>
       <c r="I37" s="79"/>
       <c r="J37" s="79"/>
       <c r="K37" s="79"/>
       <c r="L37" s="79"/>
       <c r="M37" s="80"/>
       <c r="N37" s="80">
         <v>0.17</v>
@@ -23432,52 +23882,56 @@
       </c>
       <c r="BA37" s="54">
         <v>1.61</v>
       </c>
       <c r="BB37" s="54">
         <v>1.91</v>
       </c>
       <c r="BC37" s="54">
         <v>1.9</v>
       </c>
       <c r="BD37" s="54">
         <v>1.83</v>
       </c>
       <c r="BE37" s="54">
         <v>2.34</v>
       </c>
       <c r="BF37" s="54">
         <v>1.84</v>
       </c>
       <c r="BG37" s="54">
         <v>1.81</v>
       </c>
       <c r="BH37" s="54">
         <v>1.96</v>
       </c>
-      <c r="BI37" s="54"/>
-      <c r="BJ37" s="54"/>
+      <c r="BI37" s="54">
+        <v>2.52</v>
+      </c>
+      <c r="BJ37" s="54">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="BK37" s="54"/>
       <c r="BL37" s="54"/>
       <c r="BM37" s="54"/>
       <c r="BN37" s="54"/>
       <c r="BO37" s="54"/>
       <c r="BP37" s="54"/>
     </row>
     <row r="38" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="A38" s="69"/>
       <c r="U38" s="56"/>
       <c r="V38" s="56"/>
       <c r="AG38" s="56"/>
       <c r="AH38" s="56"/>
       <c r="AS38" s="56"/>
       <c r="AT38" s="56"/>
       <c r="BE38" s="56"/>
       <c r="BF38" s="56"/>
     </row>
     <row r="39" spans="1:68" s="6" customFormat="1" ht="11.25">
       <c r="U39" s="56"/>
       <c r="V39" s="56"/>
       <c r="AG39" s="56"/>
       <c r="AH39" s="56"/>
       <c r="AS39" s="56"/>
       <c r="AT39" s="56"/>