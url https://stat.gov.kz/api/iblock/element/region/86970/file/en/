--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12705" windowHeight="9480"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12705" windowHeight="8115"/>
   </bookViews>
   <sheets>
     <sheet name="period" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1057" uniqueCount="714">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>151 818,5</t>
   </si>
@@ -2346,51 +2346,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="116">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2644,60 +2644,63 @@
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -2997,65 +3000,65 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="113" t="s">
         <v>682</v>
       </c>
-      <c r="B1" s="112"/>
-[...10 lines deleted...]
-      <c r="M1" s="112"/>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="113"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="113"/>
+      <c r="L1" s="113"/>
+      <c r="M1" s="113"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="11"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="13"/>
       <c r="B3" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D3" s="14" t="s">
@@ -3751,95 +3754,97 @@
         <v>29270.22</v>
       </c>
       <c r="J20" s="89">
         <v>33119.07</v>
       </c>
       <c r="K20" s="91">
         <v>37655.980000000003</v>
       </c>
       <c r="L20" s="22">
         <v>41514.04</v>
       </c>
       <c r="M20" s="28">
         <v>45781.49</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="25" t="s">
         <v>710</v>
       </c>
       <c r="B21" s="28">
         <v>3884.12</v>
       </c>
       <c r="C21" s="22">
         <v>7782.09</v>
       </c>
-      <c r="D21" s="114">
+      <c r="D21" s="111">
         <v>11613.83</v>
       </c>
       <c r="E21" s="22">
         <v>15402.76</v>
       </c>
       <c r="F21" s="22">
         <v>19192.91</v>
       </c>
       <c r="G21" s="102">
         <v>22987.64</v>
       </c>
       <c r="H21" s="102">
         <v>27023.53</v>
       </c>
       <c r="I21" s="98">
         <v>31307.61</v>
       </c>
       <c r="J21" s="98">
         <v>35606.25</v>
       </c>
       <c r="K21" s="28">
         <v>40102.01</v>
       </c>
       <c r="L21" s="28">
         <v>44558.52</v>
       </c>
       <c r="M21" s="102">
         <v>49411.44</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B22" s="28">
         <v>4005.25</v>
       </c>
       <c r="C22" s="28">
         <v>7236.51</v>
       </c>
       <c r="D22" s="28">
         <v>10459.07</v>
       </c>
-      <c r="E22" s="22"/>
+      <c r="E22" s="22">
+        <v>13317.52</v>
+      </c>
       <c r="F22" s="22"/>
       <c r="G22" s="102"/>
       <c r="H22" s="102"/>
       <c r="I22" s="98"/>
       <c r="J22" s="98"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
       <c r="M22" s="102"/>
     </row>
     <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B23" s="26"/>
       <c r="C23" s="26"/>
       <c r="D23" s="27"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
@@ -4543,51 +4548,53 @@
         <v>21773027.899999999</v>
       </c>
       <c r="K40" s="87">
         <v>24405492</v>
       </c>
       <c r="L40" s="87">
         <v>26969937.800000001</v>
       </c>
       <c r="M40" s="101">
         <v>30271599.100000001</v>
       </c>
     </row>
     <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B41" s="87">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="87">
         <v>4408847.79</v>
       </c>
       <c r="D41" s="87">
         <v>6463417.3799999999</v>
       </c>
-      <c r="E41" s="85"/>
+      <c r="E41" s="85">
+        <v>8014203.0499999998</v>
+      </c>
       <c r="F41" s="85"/>
       <c r="G41" s="101"/>
       <c r="H41" s="101"/>
       <c r="I41" s="85"/>
       <c r="J41" s="97"/>
       <c r="K41" s="87"/>
       <c r="L41" s="87"/>
       <c r="M41" s="101"/>
     </row>
     <row r="42" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B42" s="26"/>
       <c r="C42" s="26"/>
       <c r="D42" s="26"/>
       <c r="E42" s="26"/>
       <c r="F42" s="26"/>
       <c r="G42" s="26"/>
       <c r="H42" s="26"/>
       <c r="I42" s="26"/>
       <c r="J42" s="26"/>
       <c r="K42" s="26"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
@@ -5293,51 +5300,53 @@
         <v>38274.85</v>
       </c>
       <c r="K59" s="28">
         <v>43088.79</v>
       </c>
       <c r="L59" s="28">
         <v>47598.87</v>
       </c>
       <c r="M59" s="102">
         <v>52207.8</v>
       </c>
     </row>
     <row r="60" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B60" s="28">
         <v>4169.58</v>
       </c>
       <c r="C60" s="28">
         <v>8519.18</v>
       </c>
       <c r="D60" s="28">
         <v>12976.56</v>
       </c>
-      <c r="E60" s="22"/>
+      <c r="E60" s="22">
+        <v>17692.36</v>
+      </c>
       <c r="F60" s="22"/>
       <c r="G60" s="102"/>
       <c r="H60" s="102"/>
       <c r="I60" s="22"/>
       <c r="J60" s="98"/>
       <c r="K60" s="28"/>
       <c r="L60" s="28"/>
       <c r="M60" s="102"/>
     </row>
     <row r="61" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A61" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B61" s="26"/>
       <c r="C61" s="26"/>
       <c r="D61" s="27"/>
       <c r="E61" s="26"/>
       <c r="F61" s="26"/>
       <c r="G61" s="26"/>
       <c r="H61" s="26"/>
       <c r="I61" s="26"/>
       <c r="J61" s="26"/>
       <c r="K61" s="26"/>
       <c r="L61" s="26"/>
       <c r="M61" s="26"/>
@@ -6049,107 +6058,109 @@
       <c r="K78" s="87">
         <v>950657.6</v>
       </c>
       <c r="L78" s="87">
         <v>1055247.2</v>
       </c>
       <c r="M78" s="101">
         <v>1193146.6000000001</v>
       </c>
       <c r="O78" s="5"/>
       <c r="P78" s="7"/>
     </row>
     <row r="79" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="31" t="s">
         <v>711</v>
       </c>
       <c r="B79" s="86">
         <v>137521.9</v>
       </c>
       <c r="C79" s="86">
         <v>278205</v>
       </c>
       <c r="D79" s="86">
         <v>418680.4</v>
       </c>
-      <c r="E79" s="86"/>
+      <c r="E79" s="86">
+        <v>565244.4</v>
+      </c>
       <c r="F79" s="86"/>
       <c r="G79" s="99"/>
       <c r="H79" s="99"/>
       <c r="I79" s="86"/>
       <c r="J79" s="99"/>
       <c r="K79" s="86"/>
       <c r="L79" s="86"/>
       <c r="M79" s="99"/>
       <c r="O79" s="5"/>
       <c r="P79" s="7"/>
     </row>
     <row r="80" spans="1:25" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="113" t="s">
+      <c r="A80" s="114" t="s">
         <v>708</v>
       </c>
-      <c r="B80" s="113"/>
-[...10 lines deleted...]
-      <c r="M80" s="113"/>
+      <c r="B80" s="114"/>
+      <c r="C80" s="114"/>
+      <c r="D80" s="114"/>
+      <c r="E80" s="114"/>
+      <c r="F80" s="114"/>
+      <c r="G80" s="114"/>
+      <c r="H80" s="114"/>
+      <c r="I80" s="114"/>
+      <c r="J80" s="114"/>
+      <c r="K80" s="114"/>
+      <c r="L80" s="114"/>
+      <c r="M80" s="114"/>
       <c r="N80" s="10"/>
       <c r="O80" s="10"/>
       <c r="P80" s="10"/>
       <c r="Q80" s="10"/>
       <c r="R80" s="10"/>
       <c r="S80" s="10"/>
       <c r="T80" s="10"/>
       <c r="U80" s="10"/>
       <c r="V80" s="10"/>
       <c r="W80" s="10"/>
       <c r="X80" s="10"/>
       <c r="Y80" s="10"/>
     </row>
     <row r="81" spans="1:15" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="112" t="s">
+      <c r="A81" s="113" t="s">
         <v>700</v>
       </c>
-      <c r="B81" s="112"/>
-[...10 lines deleted...]
-      <c r="M81" s="112"/>
+      <c r="B81" s="113"/>
+      <c r="C81" s="113"/>
+      <c r="D81" s="113"/>
+      <c r="E81" s="113"/>
+      <c r="F81" s="113"/>
+      <c r="G81" s="113"/>
+      <c r="H81" s="113"/>
+      <c r="I81" s="113"/>
+      <c r="J81" s="113"/>
+      <c r="K81" s="113"/>
+      <c r="L81" s="113"/>
+      <c r="M81" s="113"/>
     </row>
     <row r="82" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A82" s="11"/>
       <c r="B82" s="12"/>
       <c r="C82" s="12"/>
       <c r="D82" s="12"/>
       <c r="E82" s="12"/>
       <c r="F82" s="12"/>
       <c r="G82" s="12"/>
       <c r="H82" s="12"/>
       <c r="I82" s="12"/>
       <c r="J82" s="12"/>
       <c r="K82" s="12"/>
       <c r="L82" s="12"/>
       <c r="M82" s="12"/>
     </row>
     <row r="83" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="13"/>
       <c r="B83" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C83" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D83" s="14" t="s">
@@ -6358,51 +6369,53 @@
       </c>
       <c r="K88" s="22">
         <v>23559.81</v>
       </c>
       <c r="L88" s="22">
         <v>26022.36</v>
       </c>
       <c r="M88" s="22">
         <v>28858.61</v>
       </c>
       <c r="O88" s="9"/>
     </row>
     <row r="89" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="17">
         <v>2026</v>
       </c>
       <c r="B89" s="22">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="22">
         <v>3809.46</v>
       </c>
       <c r="D89" s="22">
         <v>5476.87</v>
       </c>
-      <c r="E89" s="22"/>
+      <c r="E89" s="22">
+        <v>6572.56</v>
+      </c>
       <c r="F89" s="22"/>
       <c r="G89" s="22"/>
       <c r="H89" s="98"/>
       <c r="I89" s="22"/>
       <c r="J89" s="98"/>
       <c r="K89" s="22"/>
       <c r="L89" s="22"/>
       <c r="M89" s="22"/>
       <c r="O89" s="9"/>
     </row>
     <row r="90" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B90" s="34"/>
       <c r="C90" s="34"/>
       <c r="D90" s="34"/>
       <c r="E90" s="34"/>
       <c r="F90" s="34"/>
       <c r="G90" s="34"/>
       <c r="H90" s="34"/>
       <c r="I90" s="34"/>
       <c r="J90" s="34"/>
       <c r="K90" s="34"/>
       <c r="L90" s="34"/>
@@ -6566,51 +6579,53 @@
       </c>
       <c r="K94" s="85">
         <v>20270045.600000001</v>
       </c>
       <c r="L94" s="85">
         <v>22444498.5</v>
       </c>
       <c r="M94" s="85">
         <v>25368524.399999999</v>
       </c>
       <c r="O94" s="9"/>
     </row>
     <row r="95" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="17">
         <v>2026</v>
       </c>
       <c r="B95" s="85">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="85">
         <v>3580539.66</v>
       </c>
       <c r="D95" s="85">
         <v>5218535.1399999997</v>
       </c>
-      <c r="E95" s="85"/>
+      <c r="E95" s="85">
+        <v>6422836.8200000003</v>
+      </c>
       <c r="F95" s="85"/>
       <c r="G95" s="85"/>
       <c r="H95" s="97"/>
       <c r="I95" s="85"/>
       <c r="J95" s="97"/>
       <c r="K95" s="85"/>
       <c r="L95" s="85"/>
       <c r="M95" s="85"/>
       <c r="O95" s="9"/>
     </row>
     <row r="96" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B96" s="34"/>
       <c r="C96" s="34"/>
       <c r="D96" s="34"/>
       <c r="E96" s="34"/>
       <c r="F96" s="34"/>
       <c r="G96" s="34"/>
       <c r="H96" s="26"/>
       <c r="I96" s="34"/>
       <c r="J96" s="34"/>
       <c r="K96" s="34"/>
       <c r="L96" s="34"/>
@@ -6774,51 +6789,53 @@
       </c>
       <c r="K100" s="22">
         <v>320.68</v>
       </c>
       <c r="L100" s="22">
         <v>350.91</v>
       </c>
       <c r="M100" s="22">
         <v>424.21</v>
       </c>
       <c r="O100" s="9"/>
     </row>
     <row r="101" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="17">
         <v>2026</v>
       </c>
       <c r="B101" s="22">
         <v>72.88</v>
       </c>
       <c r="C101" s="22">
         <v>141.24</v>
       </c>
       <c r="D101" s="22">
         <v>205.69</v>
       </c>
-      <c r="E101" s="22"/>
+      <c r="E101" s="22">
+        <v>263.98</v>
+      </c>
       <c r="F101" s="22"/>
       <c r="G101" s="22"/>
       <c r="H101" s="98"/>
       <c r="I101" s="22"/>
       <c r="J101" s="98"/>
       <c r="K101" s="22"/>
       <c r="L101" s="22"/>
       <c r="M101" s="22"/>
       <c r="O101" s="9"/>
     </row>
     <row r="102" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B102" s="34"/>
       <c r="C102" s="26"/>
       <c r="D102" s="26"/>
       <c r="E102" s="34"/>
       <c r="F102" s="34"/>
       <c r="G102" s="34"/>
       <c r="H102" s="26"/>
       <c r="I102" s="34"/>
       <c r="J102" s="34"/>
       <c r="K102" s="34"/>
       <c r="L102" s="34"/>
@@ -6981,77 +6998,79 @@
       </c>
       <c r="K106" s="87">
         <v>180256.2</v>
       </c>
       <c r="L106" s="87">
         <v>195954.2</v>
       </c>
       <c r="M106" s="87">
         <v>242498.9</v>
       </c>
       <c r="O106" s="9"/>
     </row>
     <row r="107" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="35">
         <v>2026</v>
       </c>
       <c r="B107" s="86">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="86">
         <v>97578.6</v>
       </c>
       <c r="D107" s="86">
         <v>142352.9</v>
       </c>
-      <c r="E107" s="86"/>
+      <c r="E107" s="86">
+        <v>184695.6</v>
+      </c>
       <c r="F107" s="86"/>
       <c r="G107" s="86"/>
       <c r="H107" s="99"/>
       <c r="I107" s="86"/>
       <c r="J107" s="99"/>
       <c r="K107" s="86"/>
       <c r="L107" s="86"/>
       <c r="M107" s="86"/>
       <c r="O107" s="9"/>
     </row>
     <row r="108" spans="1:15" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="112" t="s">
+      <c r="A108" s="113" t="s">
         <v>701</v>
       </c>
-      <c r="B108" s="112"/>
-[...10 lines deleted...]
-      <c r="M108" s="112"/>
+      <c r="B108" s="113"/>
+      <c r="C108" s="113"/>
+      <c r="D108" s="113"/>
+      <c r="E108" s="113"/>
+      <c r="F108" s="113"/>
+      <c r="G108" s="113"/>
+      <c r="H108" s="113"/>
+      <c r="I108" s="113"/>
+      <c r="J108" s="113"/>
+      <c r="K108" s="113"/>
+      <c r="L108" s="113"/>
+      <c r="M108" s="113"/>
     </row>
     <row r="109" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A109" s="11"/>
       <c r="B109" s="12"/>
       <c r="C109" s="12"/>
       <c r="D109" s="12"/>
       <c r="E109" s="12"/>
       <c r="F109" s="12"/>
       <c r="G109" s="12"/>
       <c r="H109" s="12"/>
       <c r="I109" s="12"/>
       <c r="J109" s="12"/>
       <c r="K109" s="12"/>
       <c r="L109" s="12"/>
       <c r="M109" s="12"/>
     </row>
     <row r="110" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="13"/>
       <c r="B110" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C110" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D110" s="14" t="s">
@@ -7806,51 +7825,53 @@
       </c>
       <c r="K128" s="22">
         <v>7220.23</v>
       </c>
       <c r="L128" s="22">
         <v>8091.06</v>
       </c>
       <c r="M128" s="98">
         <v>8981.57</v>
       </c>
       <c r="O128" s="9"/>
     </row>
     <row r="129" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B129" s="22">
         <v>507.89</v>
       </c>
       <c r="C129" s="22">
         <v>1188.06</v>
       </c>
       <c r="D129" s="22">
         <v>1687.73</v>
       </c>
-      <c r="E129" s="22"/>
+      <c r="E129" s="22">
+        <v>2311.04</v>
+      </c>
       <c r="F129" s="22"/>
       <c r="G129" s="22"/>
       <c r="H129" s="22"/>
       <c r="I129" s="22"/>
       <c r="J129" s="22"/>
       <c r="K129" s="22"/>
       <c r="L129" s="22"/>
       <c r="M129" s="98"/>
       <c r="O129" s="9"/>
     </row>
     <row r="130" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B130" s="26"/>
       <c r="C130" s="26"/>
       <c r="D130" s="26"/>
       <c r="E130" s="26"/>
       <c r="F130" s="26"/>
       <c r="G130" s="26"/>
       <c r="H130" s="26"/>
       <c r="I130" s="26"/>
       <c r="J130" s="26"/>
       <c r="K130" s="26"/>
       <c r="L130" s="26"/>
@@ -8561,77 +8582,79 @@
       </c>
       <c r="K147" s="87">
         <v>3637771</v>
       </c>
       <c r="L147" s="87">
         <v>3967669.7</v>
       </c>
       <c r="M147" s="101">
         <v>4283214.7</v>
       </c>
       <c r="O147" s="9"/>
     </row>
     <row r="148" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="31" t="s">
         <v>711</v>
       </c>
       <c r="B148" s="86">
         <v>341579.31</v>
       </c>
       <c r="C148" s="86">
         <v>691946.23</v>
       </c>
       <c r="D148" s="86">
         <v>1045123.64</v>
       </c>
-      <c r="E148" s="86"/>
+      <c r="E148" s="86">
+        <v>1327095.72</v>
+      </c>
       <c r="F148" s="86"/>
       <c r="G148" s="59"/>
       <c r="H148" s="103"/>
       <c r="I148" s="86"/>
       <c r="J148" s="86"/>
       <c r="K148" s="86"/>
       <c r="L148" s="86"/>
       <c r="M148" s="99"/>
       <c r="O148" s="9"/>
     </row>
     <row r="149" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="113" t="s">
+      <c r="A149" s="114" t="s">
         <v>708</v>
       </c>
-      <c r="B149" s="113"/>
-[...10 lines deleted...]
-      <c r="M149" s="113"/>
+      <c r="B149" s="114"/>
+      <c r="C149" s="114"/>
+      <c r="D149" s="114"/>
+      <c r="E149" s="114"/>
+      <c r="F149" s="114"/>
+      <c r="G149" s="114"/>
+      <c r="H149" s="114"/>
+      <c r="I149" s="114"/>
+      <c r="J149" s="114"/>
+      <c r="K149" s="114"/>
+      <c r="L149" s="114"/>
+      <c r="M149" s="114"/>
       <c r="N149" s="10"/>
       <c r="O149" s="10"/>
       <c r="P149" s="10"/>
       <c r="Q149" s="10"/>
       <c r="R149" s="10"/>
       <c r="S149" s="10"/>
       <c r="T149" s="10"/>
       <c r="U149" s="10"/>
       <c r="V149" s="10"/>
       <c r="W149" s="10"/>
       <c r="X149" s="10"/>
       <c r="Y149" s="10"/>
     </row>
     <row r="150" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A150" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B150" s="26"/>
       <c r="C150" s="34"/>
       <c r="D150" s="34"/>
       <c r="E150" s="34"/>
       <c r="F150" s="34"/>
       <c r="G150" s="34"/>
       <c r="H150" s="34"/>
       <c r="I150" s="34"/>
@@ -11317,139 +11340,145 @@
       <c r="C236" s="22"/>
       <c r="D236" s="98"/>
       <c r="E236" s="22"/>
       <c r="F236" s="22"/>
       <c r="G236" s="22"/>
       <c r="H236" s="23"/>
       <c r="I236" s="22"/>
       <c r="J236" s="22"/>
       <c r="K236" s="22"/>
       <c r="L236" s="22"/>
       <c r="M236" s="98"/>
     </row>
     <row r="237" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A237" s="38" t="s">
         <v>704</v>
       </c>
       <c r="B237" s="22">
         <v>4080.78</v>
       </c>
       <c r="C237" s="22">
         <v>8348.93</v>
       </c>
       <c r="D237" s="22">
         <v>12725.68</v>
       </c>
-      <c r="E237" s="22"/>
+      <c r="E237" s="23">
+        <v>17366.400000000001</v>
+      </c>
       <c r="F237" s="22"/>
       <c r="G237" s="22"/>
       <c r="H237" s="23"/>
       <c r="I237" s="22"/>
       <c r="J237" s="22"/>
       <c r="K237" s="22"/>
       <c r="L237" s="22"/>
       <c r="M237" s="98"/>
     </row>
     <row r="238" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="38" t="s">
         <v>705</v>
       </c>
       <c r="B238" s="22"/>
       <c r="C238" s="22"/>
       <c r="D238" s="22"/>
       <c r="E238" s="22"/>
       <c r="F238" s="22"/>
       <c r="G238" s="22"/>
       <c r="H238" s="23"/>
       <c r="I238" s="22"/>
       <c r="J238" s="22"/>
       <c r="K238" s="22"/>
       <c r="L238" s="22"/>
       <c r="M238" s="98"/>
     </row>
     <row r="239" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="39" t="s">
         <v>706</v>
       </c>
       <c r="B239" s="22">
         <v>3135.02</v>
       </c>
       <c r="C239" s="22">
         <v>6487.89</v>
       </c>
       <c r="D239" s="22">
         <v>10018.56</v>
       </c>
-      <c r="E239" s="22"/>
+      <c r="E239" s="22">
+        <v>13855.87</v>
+      </c>
       <c r="F239" s="22"/>
       <c r="G239" s="22"/>
       <c r="H239" s="23"/>
       <c r="I239" s="22"/>
       <c r="J239" s="22"/>
       <c r="K239" s="22"/>
       <c r="L239" s="22"/>
       <c r="M239" s="98"/>
     </row>
     <row r="240" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="39" t="s">
         <v>707</v>
       </c>
       <c r="B240" s="22">
         <v>945.76</v>
       </c>
       <c r="C240" s="22">
         <v>1861.03</v>
       </c>
       <c r="D240" s="22">
         <v>2707.12</v>
       </c>
-      <c r="E240" s="22"/>
+      <c r="E240" s="22">
+        <v>3510.56</v>
+      </c>
       <c r="F240" s="22"/>
       <c r="G240" s="22"/>
       <c r="H240" s="23"/>
       <c r="I240" s="22"/>
       <c r="J240" s="22"/>
       <c r="K240" s="22"/>
       <c r="L240" s="22"/>
       <c r="M240" s="98"/>
     </row>
     <row r="241" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A241" s="113" t="s">
+      <c r="A241" s="114" t="s">
         <v>708</v>
       </c>
-      <c r="B241" s="113"/>
-[...10 lines deleted...]
-      <c r="M241" s="113"/>
+      <c r="B241" s="114"/>
+      <c r="C241" s="114"/>
+      <c r="D241" s="114"/>
+      <c r="E241" s="114"/>
+      <c r="F241" s="114"/>
+      <c r="G241" s="114"/>
+      <c r="H241" s="114"/>
+      <c r="I241" s="114"/>
+      <c r="J241" s="114"/>
+      <c r="K241" s="114"/>
+      <c r="L241" s="114"/>
+      <c r="M241" s="114"/>
       <c r="N241" s="10"/>
       <c r="O241" s="10"/>
       <c r="P241" s="10"/>
       <c r="Q241" s="10"/>
       <c r="R241" s="10"/>
       <c r="S241" s="10"/>
       <c r="T241" s="10"/>
       <c r="U241" s="10"/>
       <c r="V241" s="10"/>
       <c r="W241" s="10"/>
       <c r="X241" s="10"/>
       <c r="Y241" s="10"/>
     </row>
     <row r="242" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A242" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B242" s="34"/>
       <c r="C242" s="34"/>
       <c r="D242" s="34"/>
       <c r="E242" s="34"/>
       <c r="F242" s="34"/>
       <c r="G242" s="34"/>
       <c r="H242" s="34"/>
       <c r="I242" s="34"/>
@@ -14134,168 +14163,174 @@
       <c r="C328" s="87"/>
       <c r="D328" s="101"/>
       <c r="E328" s="87"/>
       <c r="F328" s="87"/>
       <c r="G328" s="87"/>
       <c r="H328" s="105"/>
       <c r="I328" s="87"/>
       <c r="J328" s="87"/>
       <c r="K328" s="28"/>
       <c r="L328" s="28"/>
       <c r="M328" s="101"/>
     </row>
     <row r="329" spans="1:25" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A329" s="95" t="s">
         <v>704</v>
       </c>
       <c r="B329" s="85">
         <v>64924.3</v>
       </c>
       <c r="C329" s="85">
         <v>136200.9</v>
       </c>
       <c r="D329" s="85">
         <v>209490.5</v>
       </c>
-      <c r="E329" s="87"/>
+      <c r="E329" s="85">
+        <v>286545.7</v>
+      </c>
       <c r="F329" s="87"/>
       <c r="G329" s="87"/>
       <c r="H329" s="105"/>
       <c r="I329" s="87"/>
       <c r="J329" s="87"/>
       <c r="K329" s="28"/>
       <c r="L329" s="28"/>
       <c r="M329" s="101"/>
     </row>
     <row r="330" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A330" s="95" t="s">
         <v>705</v>
       </c>
       <c r="B330" s="87"/>
       <c r="C330" s="87"/>
       <c r="D330" s="87"/>
       <c r="E330" s="87"/>
       <c r="F330" s="87"/>
       <c r="G330" s="87"/>
       <c r="H330" s="105"/>
       <c r="I330" s="87"/>
       <c r="J330" s="87"/>
       <c r="K330" s="28"/>
       <c r="L330" s="28"/>
       <c r="M330" s="101"/>
     </row>
     <row r="331" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="68" t="s">
         <v>706</v>
       </c>
       <c r="B331" s="28">
         <v>49.2</v>
       </c>
       <c r="C331" s="87">
         <v>105535</v>
       </c>
       <c r="D331" s="87">
         <v>165120.6</v>
       </c>
-      <c r="E331" s="87"/>
+      <c r="E331" s="87">
+        <v>229231.4</v>
+      </c>
       <c r="F331" s="87"/>
       <c r="G331" s="87"/>
       <c r="H331" s="105"/>
       <c r="I331" s="87"/>
       <c r="J331" s="87"/>
       <c r="K331" s="28"/>
       <c r="L331" s="28"/>
       <c r="M331" s="101"/>
     </row>
     <row r="332" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="67" t="s">
         <v>707</v>
       </c>
       <c r="B332" s="86">
         <v>15663.6</v>
       </c>
       <c r="C332" s="86">
         <v>30665.9</v>
       </c>
       <c r="D332" s="86">
         <v>44369.9</v>
       </c>
-      <c r="E332" s="86"/>
+      <c r="E332" s="86">
+        <v>57314.3</v>
+      </c>
       <c r="F332" s="86"/>
       <c r="G332" s="86"/>
       <c r="H332" s="103"/>
       <c r="I332" s="86"/>
       <c r="J332" s="86"/>
       <c r="K332" s="59"/>
       <c r="L332" s="59"/>
       <c r="M332" s="99"/>
     </row>
     <row r="333" spans="1:25" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="113" t="s">
+      <c r="A333" s="114" t="s">
         <v>708</v>
       </c>
-      <c r="B333" s="113"/>
-[...10 lines deleted...]
-      <c r="M333" s="113"/>
+      <c r="B333" s="114"/>
+      <c r="C333" s="114"/>
+      <c r="D333" s="114"/>
+      <c r="E333" s="114"/>
+      <c r="F333" s="114"/>
+      <c r="G333" s="114"/>
+      <c r="H333" s="114"/>
+      <c r="I333" s="114"/>
+      <c r="J333" s="114"/>
+      <c r="K333" s="114"/>
+      <c r="L333" s="114"/>
+      <c r="M333" s="114"/>
       <c r="N333" s="10"/>
       <c r="O333" s="10"/>
       <c r="P333" s="10"/>
       <c r="Q333" s="10"/>
       <c r="R333" s="10"/>
       <c r="S333" s="10"/>
       <c r="T333" s="10"/>
       <c r="U333" s="10"/>
       <c r="V333" s="10"/>
       <c r="W333" s="10"/>
       <c r="X333" s="10"/>
       <c r="Y333" s="10"/>
     </row>
     <row r="334" spans="1:25" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="112" t="s">
+      <c r="A334" s="113" t="s">
         <v>702</v>
       </c>
-      <c r="B334" s="112"/>
-[...10 lines deleted...]
-      <c r="M334" s="112"/>
+      <c r="B334" s="113"/>
+      <c r="C334" s="113"/>
+      <c r="D334" s="113"/>
+      <c r="E334" s="113"/>
+      <c r="F334" s="113"/>
+      <c r="G334" s="113"/>
+      <c r="H334" s="113"/>
+      <c r="I334" s="113"/>
+      <c r="J334" s="113"/>
+      <c r="K334" s="113"/>
+      <c r="L334" s="113"/>
+      <c r="M334" s="113"/>
     </row>
     <row r="335" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A335" s="11"/>
       <c r="B335" s="12"/>
       <c r="C335" s="12"/>
       <c r="D335" s="12"/>
       <c r="E335" s="12"/>
       <c r="F335" s="12"/>
       <c r="G335" s="12"/>
       <c r="H335" s="12"/>
       <c r="I335" s="12"/>
       <c r="J335" s="12"/>
       <c r="K335" s="12"/>
       <c r="L335" s="12"/>
       <c r="M335" s="12"/>
     </row>
     <row r="336" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A336" s="13"/>
       <c r="B336" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C336" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D336" s="14" t="s">
@@ -14586,51 +14621,53 @@
       </c>
       <c r="K343" s="28">
         <v>9321.9599999999991</v>
       </c>
       <c r="L343" s="22">
         <v>10445.09</v>
       </c>
       <c r="M343" s="28">
         <v>11571.25</v>
       </c>
       <c r="O343" s="9"/>
     </row>
     <row r="344" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="17">
         <v>2026</v>
       </c>
       <c r="B344" s="28">
         <v>1222.28</v>
       </c>
       <c r="C344" s="22">
         <v>2238.98</v>
       </c>
       <c r="D344" s="22">
         <v>3294.46</v>
       </c>
-      <c r="E344" s="22"/>
+      <c r="E344" s="22">
+        <v>4433.91</v>
+      </c>
       <c r="F344" s="28"/>
       <c r="G344" s="28"/>
       <c r="H344" s="22"/>
       <c r="I344" s="28"/>
       <c r="J344" s="28"/>
       <c r="K344" s="28"/>
       <c r="L344" s="22"/>
       <c r="M344" s="28"/>
       <c r="O344" s="9"/>
     </row>
     <row r="345" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B345" s="34"/>
       <c r="C345" s="34"/>
       <c r="D345" s="34"/>
       <c r="E345" s="34"/>
       <c r="F345" s="34"/>
       <c r="G345" s="34"/>
       <c r="H345" s="34"/>
       <c r="I345" s="12"/>
       <c r="J345" s="34"/>
       <c r="K345" s="34"/>
       <c r="L345" s="34"/>
@@ -14873,76 +14910,78 @@
         <v>447203.6</v>
       </c>
       <c r="K351" s="87">
         <v>497675.3</v>
       </c>
       <c r="L351" s="87">
         <v>557769.6</v>
       </c>
       <c r="M351" s="87">
         <v>619860</v>
       </c>
     </row>
     <row r="352" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="58">
         <v>2026</v>
       </c>
       <c r="B352" s="86">
         <v>71341</v>
       </c>
       <c r="C352" s="59">
         <v>136.4</v>
       </c>
       <c r="D352" s="86">
         <v>199840.8</v>
       </c>
-      <c r="E352" s="86"/>
+      <c r="E352" s="115">
+        <v>264.2</v>
+      </c>
       <c r="F352" s="86"/>
       <c r="G352" s="86"/>
       <c r="H352" s="86"/>
       <c r="I352" s="86"/>
       <c r="J352" s="86"/>
       <c r="K352" s="86"/>
       <c r="L352" s="86"/>
       <c r="M352" s="86"/>
     </row>
     <row r="353" spans="1:15" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="111" t="s">
+      <c r="A353" s="112" t="s">
         <v>703</v>
       </c>
-      <c r="B353" s="111"/>
-[...10 lines deleted...]
-      <c r="M353" s="111"/>
+      <c r="B353" s="112"/>
+      <c r="C353" s="112"/>
+      <c r="D353" s="112"/>
+      <c r="E353" s="112"/>
+      <c r="F353" s="112"/>
+      <c r="G353" s="112"/>
+      <c r="H353" s="112"/>
+      <c r="I353" s="112"/>
+      <c r="J353" s="112"/>
+      <c r="K353" s="112"/>
+      <c r="L353" s="112"/>
+      <c r="M353" s="112"/>
     </row>
     <row r="354" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A354" s="60"/>
       <c r="B354" s="12"/>
       <c r="C354" s="12"/>
       <c r="D354" s="12"/>
       <c r="E354" s="12"/>
       <c r="F354" s="12"/>
       <c r="G354" s="12"/>
       <c r="H354" s="12"/>
       <c r="I354" s="12"/>
       <c r="J354" s="12"/>
       <c r="K354" s="12"/>
       <c r="L354" s="12"/>
       <c r="M354" s="12"/>
     </row>
     <row r="355" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="13"/>
       <c r="B355" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C355" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D355" s="14" t="s">
@@ -15107,51 +15146,53 @@
         <v>713</v>
       </c>
       <c r="K359" s="110" t="s">
         <v>713</v>
       </c>
       <c r="L359" s="110" t="s">
         <v>713</v>
       </c>
       <c r="M359" s="110" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="360" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="17">
         <v>2026</v>
       </c>
       <c r="B360" s="22">
         <v>0.01</v>
       </c>
       <c r="C360" s="22">
         <v>0.01</v>
       </c>
       <c r="D360" s="22">
         <v>0.01</v>
       </c>
-      <c r="E360" s="108"/>
+      <c r="E360" s="22">
+        <v>0.01</v>
+      </c>
       <c r="F360" s="108"/>
       <c r="G360" s="108"/>
       <c r="H360" s="108"/>
       <c r="I360" s="108"/>
       <c r="J360" s="108"/>
       <c r="K360" s="108"/>
       <c r="L360" s="108"/>
       <c r="M360" s="108"/>
     </row>
     <row r="361" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A361" s="109" t="s">
         <v>712</v>
       </c>
       <c r="B361" s="108"/>
       <c r="C361" s="108"/>
       <c r="D361" s="108"/>
       <c r="E361" s="108"/>
       <c r="F361" s="108"/>
       <c r="G361" s="108"/>
       <c r="H361" s="108"/>
       <c r="I361" s="108"/>
       <c r="J361" s="108"/>
       <c r="K361" s="108"/>
       <c r="L361" s="108"/>
       <c r="M361" s="108"/>
@@ -15270,51 +15311,53 @@
         <v>713</v>
       </c>
       <c r="K364" s="110" t="s">
         <v>713</v>
       </c>
       <c r="L364" s="110" t="s">
         <v>713</v>
       </c>
       <c r="M364" s="110" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="365" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="17">
         <v>2026</v>
       </c>
       <c r="B365" s="22">
         <v>0.01</v>
       </c>
       <c r="C365" s="22">
         <v>0.01</v>
       </c>
       <c r="D365" s="22">
         <v>0.01</v>
       </c>
-      <c r="E365" s="108"/>
+      <c r="E365" s="22">
+        <v>0.01</v>
+      </c>
       <c r="F365" s="108"/>
       <c r="G365" s="108"/>
       <c r="H365" s="108"/>
       <c r="I365" s="108"/>
       <c r="J365" s="108"/>
       <c r="K365" s="108"/>
       <c r="L365" s="108"/>
       <c r="M365" s="108"/>
     </row>
     <row r="366" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B366" s="61"/>
       <c r="C366" s="12"/>
       <c r="D366" s="12"/>
       <c r="E366" s="12"/>
       <c r="F366" s="12"/>
       <c r="G366" s="12"/>
       <c r="H366" s="12"/>
       <c r="I366" s="12"/>
       <c r="J366" s="12"/>
       <c r="K366" s="12"/>
       <c r="L366" s="12"/>
       <c r="M366" s="12"/>
@@ -15436,51 +15479,53 @@
       </c>
       <c r="K369" s="22">
         <v>98.68</v>
       </c>
       <c r="L369" s="22">
         <v>107.06</v>
       </c>
       <c r="M369" s="22">
         <v>115.17</v>
       </c>
       <c r="O369" s="9"/>
     </row>
     <row r="370" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="17">
         <v>2026</v>
       </c>
       <c r="B370" s="22">
         <v>15.93</v>
       </c>
       <c r="C370" s="22">
         <v>29.01</v>
       </c>
       <c r="D370" s="22">
         <v>45.2</v>
       </c>
-      <c r="E370" s="22"/>
+      <c r="E370" s="22">
+        <v>61.94</v>
+      </c>
       <c r="F370" s="22"/>
       <c r="G370" s="22"/>
       <c r="H370" s="22"/>
       <c r="I370" s="22"/>
       <c r="J370" s="22"/>
       <c r="K370" s="22"/>
       <c r="L370" s="22"/>
       <c r="M370" s="22"/>
       <c r="O370" s="9"/>
     </row>
     <row r="371" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A371" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B371" s="61"/>
       <c r="C371" s="34"/>
       <c r="D371" s="34"/>
       <c r="E371" s="34"/>
       <c r="F371" s="34"/>
       <c r="G371" s="34"/>
       <c r="H371" s="34"/>
       <c r="I371" s="34"/>
       <c r="J371" s="34"/>
       <c r="K371" s="34"/>
       <c r="L371" s="34"/>
@@ -15600,51 +15645,53 @@
         <v>115923.5</v>
       </c>
       <c r="K374" s="87">
         <v>126066.3</v>
       </c>
       <c r="L374" s="87">
         <v>136229</v>
       </c>
       <c r="M374" s="87">
         <v>145953.5</v>
       </c>
     </row>
     <row r="375" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="35">
         <v>2026</v>
       </c>
       <c r="B375" s="86">
         <v>24400</v>
       </c>
       <c r="C375" s="86">
         <v>44425.5</v>
       </c>
       <c r="D375" s="86">
         <v>66837</v>
       </c>
-      <c r="E375" s="86"/>
+      <c r="E375" s="86">
+        <v>94003.1</v>
+      </c>
       <c r="F375" s="86"/>
       <c r="G375" s="86"/>
       <c r="H375" s="99"/>
       <c r="I375" s="86"/>
       <c r="J375" s="86"/>
       <c r="K375" s="86"/>
       <c r="L375" s="86"/>
       <c r="M375" s="86"/>
     </row>
     <row r="376" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F376" s="6"/>
       <c r="L376" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A353:M353"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A108:M108"/>
     <mergeCell ref="A334:M334"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A149:M149"/>
     <mergeCell ref="A241:M241"/>
     <mergeCell ref="A333:M333"/>
   </mergeCells>