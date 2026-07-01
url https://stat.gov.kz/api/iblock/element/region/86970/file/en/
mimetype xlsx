--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -2647,61 +2647,61 @@
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -3000,65 +3000,65 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="113" t="s">
+      <c r="A1" s="114" t="s">
         <v>682</v>
       </c>
-      <c r="B1" s="113"/>
-[...10 lines deleted...]
-      <c r="M1" s="113"/>
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="114"/>
+      <c r="L1" s="114"/>
+      <c r="M1" s="114"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="11"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="13"/>
       <c r="B3" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D3" s="14" t="s">
@@ -3799,53 +3799,55 @@
       </c>
       <c r="K21" s="28">
         <v>40102.01</v>
       </c>
       <c r="L21" s="28">
         <v>44558.52</v>
       </c>
       <c r="M21" s="102">
         <v>49411.44</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B22" s="28">
         <v>4005.25</v>
       </c>
       <c r="C22" s="28">
         <v>7236.51</v>
       </c>
       <c r="D22" s="28">
         <v>10459.07</v>
       </c>
       <c r="E22" s="22">
-        <v>13317.52</v>
-[...1 lines deleted...]
-      <c r="F22" s="22"/>
+        <v>13257.6</v>
+      </c>
+      <c r="F22" s="22">
+        <v>16726.16</v>
+      </c>
       <c r="G22" s="102"/>
       <c r="H22" s="102"/>
       <c r="I22" s="98"/>
       <c r="J22" s="98"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
       <c r="M22" s="102"/>
     </row>
     <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B23" s="26"/>
       <c r="C23" s="26"/>
       <c r="D23" s="27"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
     </row>
@@ -4549,53 +4551,55 @@
       </c>
       <c r="K40" s="87">
         <v>24405492</v>
       </c>
       <c r="L40" s="87">
         <v>26969937.800000001</v>
       </c>
       <c r="M40" s="101">
         <v>30271599.100000001</v>
       </c>
     </row>
     <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B41" s="87">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="87">
         <v>4408847.79</v>
       </c>
       <c r="D41" s="87">
         <v>6463417.3799999999</v>
       </c>
       <c r="E41" s="85">
-        <v>8014203.0499999998</v>
-[...1 lines deleted...]
-      <c r="F41" s="85"/>
+        <v>7950144.3499999996</v>
+      </c>
+      <c r="F41" s="85">
+        <v>10140921.49</v>
+      </c>
       <c r="G41" s="101"/>
       <c r="H41" s="101"/>
       <c r="I41" s="85"/>
       <c r="J41" s="97"/>
       <c r="K41" s="87"/>
       <c r="L41" s="87"/>
       <c r="M41" s="101"/>
     </row>
     <row r="42" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B42" s="26"/>
       <c r="C42" s="26"/>
       <c r="D42" s="26"/>
       <c r="E42" s="26"/>
       <c r="F42" s="26"/>
       <c r="G42" s="26"/>
       <c r="H42" s="26"/>
       <c r="I42" s="26"/>
       <c r="J42" s="26"/>
       <c r="K42" s="26"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
       <c r="N42" s="3"/>
@@ -5303,51 +5307,53 @@
         <v>43088.79</v>
       </c>
       <c r="L59" s="28">
         <v>47598.87</v>
       </c>
       <c r="M59" s="102">
         <v>52207.8</v>
       </c>
     </row>
     <row r="60" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B60" s="28">
         <v>4169.58</v>
       </c>
       <c r="C60" s="28">
         <v>8519.18</v>
       </c>
       <c r="D60" s="28">
         <v>12976.56</v>
       </c>
       <c r="E60" s="22">
         <v>17692.36</v>
       </c>
-      <c r="F60" s="22"/>
+      <c r="F60" s="22">
+        <v>21544.080000000002</v>
+      </c>
       <c r="G60" s="102"/>
       <c r="H60" s="102"/>
       <c r="I60" s="22"/>
       <c r="J60" s="98"/>
       <c r="K60" s="28"/>
       <c r="L60" s="28"/>
       <c r="M60" s="102"/>
     </row>
     <row r="61" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A61" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B61" s="26"/>
       <c r="C61" s="26"/>
       <c r="D61" s="27"/>
       <c r="E61" s="26"/>
       <c r="F61" s="26"/>
       <c r="G61" s="26"/>
       <c r="H61" s="26"/>
       <c r="I61" s="26"/>
       <c r="J61" s="26"/>
       <c r="K61" s="26"/>
       <c r="L61" s="26"/>
       <c r="M61" s="26"/>
       <c r="N61" s="3"/>
@@ -6061,106 +6067,108 @@
       <c r="L78" s="87">
         <v>1055247.2</v>
       </c>
       <c r="M78" s="101">
         <v>1193146.6000000001</v>
       </c>
       <c r="O78" s="5"/>
       <c r="P78" s="7"/>
     </row>
     <row r="79" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="31" t="s">
         <v>711</v>
       </c>
       <c r="B79" s="86">
         <v>137521.9</v>
       </c>
       <c r="C79" s="86">
         <v>278205</v>
       </c>
       <c r="D79" s="86">
         <v>418680.4</v>
       </c>
       <c r="E79" s="86">
         <v>565244.4</v>
       </c>
-      <c r="F79" s="86"/>
+      <c r="F79" s="86">
+        <v>710802.6</v>
+      </c>
       <c r="G79" s="99"/>
       <c r="H79" s="99"/>
       <c r="I79" s="86"/>
       <c r="J79" s="99"/>
       <c r="K79" s="86"/>
       <c r="L79" s="86"/>
       <c r="M79" s="99"/>
       <c r="O79" s="5"/>
       <c r="P79" s="7"/>
     </row>
     <row r="80" spans="1:25" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="114" t="s">
+      <c r="A80" s="115" t="s">
         <v>708</v>
       </c>
-      <c r="B80" s="114"/>
-[...10 lines deleted...]
-      <c r="M80" s="114"/>
+      <c r="B80" s="115"/>
+      <c r="C80" s="115"/>
+      <c r="D80" s="115"/>
+      <c r="E80" s="115"/>
+      <c r="F80" s="115"/>
+      <c r="G80" s="115"/>
+      <c r="H80" s="115"/>
+      <c r="I80" s="115"/>
+      <c r="J80" s="115"/>
+      <c r="K80" s="115"/>
+      <c r="L80" s="115"/>
+      <c r="M80" s="115"/>
       <c r="N80" s="10"/>
       <c r="O80" s="10"/>
       <c r="P80" s="10"/>
       <c r="Q80" s="10"/>
       <c r="R80" s="10"/>
       <c r="S80" s="10"/>
       <c r="T80" s="10"/>
       <c r="U80" s="10"/>
       <c r="V80" s="10"/>
       <c r="W80" s="10"/>
       <c r="X80" s="10"/>
       <c r="Y80" s="10"/>
     </row>
     <row r="81" spans="1:15" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="113" t="s">
+      <c r="A81" s="114" t="s">
         <v>700</v>
       </c>
-      <c r="B81" s="113"/>
-[...10 lines deleted...]
-      <c r="M81" s="113"/>
+      <c r="B81" s="114"/>
+      <c r="C81" s="114"/>
+      <c r="D81" s="114"/>
+      <c r="E81" s="114"/>
+      <c r="F81" s="114"/>
+      <c r="G81" s="114"/>
+      <c r="H81" s="114"/>
+      <c r="I81" s="114"/>
+      <c r="J81" s="114"/>
+      <c r="K81" s="114"/>
+      <c r="L81" s="114"/>
+      <c r="M81" s="114"/>
     </row>
     <row r="82" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A82" s="11"/>
       <c r="B82" s="12"/>
       <c r="C82" s="12"/>
       <c r="D82" s="12"/>
       <c r="E82" s="12"/>
       <c r="F82" s="12"/>
       <c r="G82" s="12"/>
       <c r="H82" s="12"/>
       <c r="I82" s="12"/>
       <c r="J82" s="12"/>
       <c r="K82" s="12"/>
       <c r="L82" s="12"/>
       <c r="M82" s="12"/>
     </row>
     <row r="83" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="13"/>
       <c r="B83" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C83" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D83" s="14" t="s">
@@ -6370,53 +6378,55 @@
       <c r="K88" s="22">
         <v>23559.81</v>
       </c>
       <c r="L88" s="22">
         <v>26022.36</v>
       </c>
       <c r="M88" s="22">
         <v>28858.61</v>
       </c>
       <c r="O88" s="9"/>
     </row>
     <row r="89" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="17">
         <v>2026</v>
       </c>
       <c r="B89" s="22">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="22">
         <v>3809.46</v>
       </c>
       <c r="D89" s="22">
         <v>5476.87</v>
       </c>
       <c r="E89" s="22">
-        <v>6572.56</v>
-[...1 lines deleted...]
-      <c r="F89" s="22"/>
+        <v>6512.63</v>
+      </c>
+      <c r="F89" s="22">
+        <v>8394.2999999999993</v>
+      </c>
       <c r="G89" s="22"/>
       <c r="H89" s="98"/>
       <c r="I89" s="22"/>
       <c r="J89" s="98"/>
       <c r="K89" s="22"/>
       <c r="L89" s="22"/>
       <c r="M89" s="22"/>
       <c r="O89" s="9"/>
     </row>
     <row r="90" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B90" s="34"/>
       <c r="C90" s="34"/>
       <c r="D90" s="34"/>
       <c r="E90" s="34"/>
       <c r="F90" s="34"/>
       <c r="G90" s="34"/>
       <c r="H90" s="34"/>
       <c r="I90" s="34"/>
       <c r="J90" s="34"/>
       <c r="K90" s="34"/>
       <c r="L90" s="34"/>
       <c r="M90" s="26"/>
@@ -6580,53 +6590,55 @@
       <c r="K94" s="85">
         <v>20270045.600000001</v>
       </c>
       <c r="L94" s="85">
         <v>22444498.5</v>
       </c>
       <c r="M94" s="85">
         <v>25368524.399999999</v>
       </c>
       <c r="O94" s="9"/>
     </row>
     <row r="95" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="17">
         <v>2026</v>
       </c>
       <c r="B95" s="85">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="85">
         <v>3580539.66</v>
       </c>
       <c r="D95" s="85">
         <v>5218535.1399999997</v>
       </c>
       <c r="E95" s="85">
-        <v>6422836.8200000003</v>
-[...1 lines deleted...]
-      <c r="F95" s="85"/>
+        <v>6358778.1200000001</v>
+      </c>
+      <c r="F95" s="85">
+        <v>8222526.6900000004</v>
+      </c>
       <c r="G95" s="85"/>
       <c r="H95" s="97"/>
       <c r="I95" s="85"/>
       <c r="J95" s="97"/>
       <c r="K95" s="85"/>
       <c r="L95" s="85"/>
       <c r="M95" s="85"/>
       <c r="O95" s="9"/>
     </row>
     <row r="96" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B96" s="34"/>
       <c r="C96" s="34"/>
       <c r="D96" s="34"/>
       <c r="E96" s="34"/>
       <c r="F96" s="34"/>
       <c r="G96" s="34"/>
       <c r="H96" s="26"/>
       <c r="I96" s="34"/>
       <c r="J96" s="34"/>
       <c r="K96" s="34"/>
       <c r="L96" s="34"/>
       <c r="M96" s="34"/>
@@ -6792,51 +6804,53 @@
       </c>
       <c r="L100" s="22">
         <v>350.91</v>
       </c>
       <c r="M100" s="22">
         <v>424.21</v>
       </c>
       <c r="O100" s="9"/>
     </row>
     <row r="101" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="17">
         <v>2026</v>
       </c>
       <c r="B101" s="22">
         <v>72.88</v>
       </c>
       <c r="C101" s="22">
         <v>141.24</v>
       </c>
       <c r="D101" s="22">
         <v>205.69</v>
       </c>
       <c r="E101" s="22">
         <v>263.98</v>
       </c>
-      <c r="F101" s="22"/>
+      <c r="F101" s="22">
+        <v>322.49</v>
+      </c>
       <c r="G101" s="22"/>
       <c r="H101" s="98"/>
       <c r="I101" s="22"/>
       <c r="J101" s="98"/>
       <c r="K101" s="22"/>
       <c r="L101" s="22"/>
       <c r="M101" s="22"/>
       <c r="O101" s="9"/>
     </row>
     <row r="102" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B102" s="34"/>
       <c r="C102" s="26"/>
       <c r="D102" s="26"/>
       <c r="E102" s="34"/>
       <c r="F102" s="34"/>
       <c r="G102" s="34"/>
       <c r="H102" s="26"/>
       <c r="I102" s="34"/>
       <c r="J102" s="34"/>
       <c r="K102" s="34"/>
       <c r="L102" s="34"/>
       <c r="M102" s="26"/>
@@ -7001,76 +7015,78 @@
       </c>
       <c r="L106" s="87">
         <v>195954.2</v>
       </c>
       <c r="M106" s="87">
         <v>242498.9</v>
       </c>
       <c r="O106" s="9"/>
     </row>
     <row r="107" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="35">
         <v>2026</v>
       </c>
       <c r="B107" s="86">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="86">
         <v>97578.6</v>
       </c>
       <c r="D107" s="86">
         <v>142352.9</v>
       </c>
       <c r="E107" s="86">
         <v>184695.6</v>
       </c>
-      <c r="F107" s="86"/>
+      <c r="F107" s="86">
+        <v>230989.2</v>
+      </c>
       <c r="G107" s="86"/>
       <c r="H107" s="99"/>
       <c r="I107" s="86"/>
       <c r="J107" s="99"/>
       <c r="K107" s="86"/>
       <c r="L107" s="86"/>
       <c r="M107" s="86"/>
       <c r="O107" s="9"/>
     </row>
     <row r="108" spans="1:15" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="113" t="s">
+      <c r="A108" s="114" t="s">
         <v>701</v>
       </c>
-      <c r="B108" s="113"/>
-[...10 lines deleted...]
-      <c r="M108" s="113"/>
+      <c r="B108" s="114"/>
+      <c r="C108" s="114"/>
+      <c r="D108" s="114"/>
+      <c r="E108" s="114"/>
+      <c r="F108" s="114"/>
+      <c r="G108" s="114"/>
+      <c r="H108" s="114"/>
+      <c r="I108" s="114"/>
+      <c r="J108" s="114"/>
+      <c r="K108" s="114"/>
+      <c r="L108" s="114"/>
+      <c r="M108" s="114"/>
     </row>
     <row r="109" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A109" s="11"/>
       <c r="B109" s="12"/>
       <c r="C109" s="12"/>
       <c r="D109" s="12"/>
       <c r="E109" s="12"/>
       <c r="F109" s="12"/>
       <c r="G109" s="12"/>
       <c r="H109" s="12"/>
       <c r="I109" s="12"/>
       <c r="J109" s="12"/>
       <c r="K109" s="12"/>
       <c r="L109" s="12"/>
       <c r="M109" s="12"/>
     </row>
     <row r="110" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="13"/>
       <c r="B110" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C110" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D110" s="14" t="s">
@@ -7828,51 +7844,53 @@
       </c>
       <c r="L128" s="22">
         <v>8091.06</v>
       </c>
       <c r="M128" s="98">
         <v>8981.57</v>
       </c>
       <c r="O128" s="9"/>
     </row>
     <row r="129" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B129" s="22">
         <v>507.89</v>
       </c>
       <c r="C129" s="22">
         <v>1188.06</v>
       </c>
       <c r="D129" s="22">
         <v>1687.73</v>
       </c>
       <c r="E129" s="22">
         <v>2311.04</v>
       </c>
-      <c r="F129" s="22"/>
+      <c r="F129" s="22">
+        <v>2928.44</v>
+      </c>
       <c r="G129" s="22"/>
       <c r="H129" s="22"/>
       <c r="I129" s="22"/>
       <c r="J129" s="22"/>
       <c r="K129" s="22"/>
       <c r="L129" s="22"/>
       <c r="M129" s="98"/>
       <c r="O129" s="9"/>
     </row>
     <row r="130" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B130" s="26"/>
       <c r="C130" s="26"/>
       <c r="D130" s="26"/>
       <c r="E130" s="26"/>
       <c r="F130" s="26"/>
       <c r="G130" s="26"/>
       <c r="H130" s="26"/>
       <c r="I130" s="26"/>
       <c r="J130" s="26"/>
       <c r="K130" s="26"/>
       <c r="L130" s="26"/>
       <c r="M130" s="26"/>
@@ -8585,76 +8603,78 @@
       </c>
       <c r="L147" s="87">
         <v>3967669.7</v>
       </c>
       <c r="M147" s="101">
         <v>4283214.7</v>
       </c>
       <c r="O147" s="9"/>
     </row>
     <row r="148" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="31" t="s">
         <v>711</v>
       </c>
       <c r="B148" s="86">
         <v>341579.31</v>
       </c>
       <c r="C148" s="86">
         <v>691946.23</v>
       </c>
       <c r="D148" s="86">
         <v>1045123.64</v>
       </c>
       <c r="E148" s="86">
         <v>1327095.72</v>
       </c>
-      <c r="F148" s="86"/>
+      <c r="F148" s="86">
+        <v>1603014</v>
+      </c>
       <c r="G148" s="59"/>
       <c r="H148" s="103"/>
       <c r="I148" s="86"/>
       <c r="J148" s="86"/>
       <c r="K148" s="86"/>
       <c r="L148" s="86"/>
       <c r="M148" s="99"/>
       <c r="O148" s="9"/>
     </row>
     <row r="149" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="114" t="s">
+      <c r="A149" s="115" t="s">
         <v>708</v>
       </c>
-      <c r="B149" s="114"/>
-[...10 lines deleted...]
-      <c r="M149" s="114"/>
+      <c r="B149" s="115"/>
+      <c r="C149" s="115"/>
+      <c r="D149" s="115"/>
+      <c r="E149" s="115"/>
+      <c r="F149" s="115"/>
+      <c r="G149" s="115"/>
+      <c r="H149" s="115"/>
+      <c r="I149" s="115"/>
+      <c r="J149" s="115"/>
+      <c r="K149" s="115"/>
+      <c r="L149" s="115"/>
+      <c r="M149" s="115"/>
       <c r="N149" s="10"/>
       <c r="O149" s="10"/>
       <c r="P149" s="10"/>
       <c r="Q149" s="10"/>
       <c r="R149" s="10"/>
       <c r="S149" s="10"/>
       <c r="T149" s="10"/>
       <c r="U149" s="10"/>
       <c r="V149" s="10"/>
       <c r="W149" s="10"/>
       <c r="X149" s="10"/>
       <c r="Y149" s="10"/>
     </row>
     <row r="150" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A150" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B150" s="26"/>
       <c r="C150" s="34"/>
       <c r="D150" s="34"/>
       <c r="E150" s="34"/>
       <c r="F150" s="34"/>
       <c r="G150" s="34"/>
       <c r="H150" s="34"/>
       <c r="I150" s="34"/>
@@ -11343,142 +11363,148 @@
       <c r="F236" s="22"/>
       <c r="G236" s="22"/>
       <c r="H236" s="23"/>
       <c r="I236" s="22"/>
       <c r="J236" s="22"/>
       <c r="K236" s="22"/>
       <c r="L236" s="22"/>
       <c r="M236" s="98"/>
     </row>
     <row r="237" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A237" s="38" t="s">
         <v>704</v>
       </c>
       <c r="B237" s="22">
         <v>4080.78</v>
       </c>
       <c r="C237" s="22">
         <v>8348.93</v>
       </c>
       <c r="D237" s="22">
         <v>12725.68</v>
       </c>
       <c r="E237" s="23">
         <v>17366.400000000001</v>
       </c>
-      <c r="F237" s="22"/>
+      <c r="F237" s="22">
+        <v>21139.200000000001</v>
+      </c>
       <c r="G237" s="22"/>
       <c r="H237" s="23"/>
       <c r="I237" s="22"/>
       <c r="J237" s="22"/>
       <c r="K237" s="22"/>
       <c r="L237" s="22"/>
       <c r="M237" s="98"/>
     </row>
     <row r="238" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="38" t="s">
         <v>705</v>
       </c>
       <c r="B238" s="22"/>
       <c r="C238" s="22"/>
       <c r="D238" s="22"/>
       <c r="E238" s="22"/>
       <c r="F238" s="22"/>
       <c r="G238" s="22"/>
       <c r="H238" s="23"/>
       <c r="I238" s="22"/>
       <c r="J238" s="22"/>
       <c r="K238" s="22"/>
       <c r="L238" s="22"/>
       <c r="M238" s="98"/>
     </row>
     <row r="239" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="39" t="s">
         <v>706</v>
       </c>
       <c r="B239" s="22">
         <v>3135.02</v>
       </c>
       <c r="C239" s="22">
         <v>6487.89</v>
       </c>
       <c r="D239" s="22">
         <v>10018.56</v>
       </c>
       <c r="E239" s="22">
         <v>13855.87</v>
       </c>
-      <c r="F239" s="22"/>
+      <c r="F239" s="22">
+        <v>17421.11</v>
+      </c>
       <c r="G239" s="22"/>
       <c r="H239" s="23"/>
       <c r="I239" s="22"/>
       <c r="J239" s="22"/>
       <c r="K239" s="22"/>
       <c r="L239" s="22"/>
       <c r="M239" s="98"/>
     </row>
     <row r="240" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="39" t="s">
         <v>707</v>
       </c>
       <c r="B240" s="22">
         <v>945.76</v>
       </c>
       <c r="C240" s="22">
         <v>1861.03</v>
       </c>
       <c r="D240" s="22">
         <v>2707.12</v>
       </c>
       <c r="E240" s="22">
         <v>3510.56</v>
       </c>
-      <c r="F240" s="22"/>
+      <c r="F240" s="22">
+        <v>3718.09</v>
+      </c>
       <c r="G240" s="22"/>
       <c r="H240" s="23"/>
       <c r="I240" s="22"/>
       <c r="J240" s="22"/>
       <c r="K240" s="22"/>
       <c r="L240" s="22"/>
       <c r="M240" s="98"/>
     </row>
     <row r="241" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A241" s="114" t="s">
+      <c r="A241" s="115" t="s">
         <v>708</v>
       </c>
-      <c r="B241" s="114"/>
-[...10 lines deleted...]
-      <c r="M241" s="114"/>
+      <c r="B241" s="115"/>
+      <c r="C241" s="115"/>
+      <c r="D241" s="115"/>
+      <c r="E241" s="115"/>
+      <c r="F241" s="115"/>
+      <c r="G241" s="115"/>
+      <c r="H241" s="115"/>
+      <c r="I241" s="115"/>
+      <c r="J241" s="115"/>
+      <c r="K241" s="115"/>
+      <c r="L241" s="115"/>
+      <c r="M241" s="115"/>
       <c r="N241" s="10"/>
       <c r="O241" s="10"/>
       <c r="P241" s="10"/>
       <c r="Q241" s="10"/>
       <c r="R241" s="10"/>
       <c r="S241" s="10"/>
       <c r="T241" s="10"/>
       <c r="U241" s="10"/>
       <c r="V241" s="10"/>
       <c r="W241" s="10"/>
       <c r="X241" s="10"/>
       <c r="Y241" s="10"/>
     </row>
     <row r="242" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A242" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B242" s="34"/>
       <c r="C242" s="34"/>
       <c r="D242" s="34"/>
       <c r="E242" s="34"/>
       <c r="F242" s="34"/>
       <c r="G242" s="34"/>
       <c r="H242" s="34"/>
       <c r="I242" s="34"/>
@@ -14166,171 +14192,177 @@
       <c r="F328" s="87"/>
       <c r="G328" s="87"/>
       <c r="H328" s="105"/>
       <c r="I328" s="87"/>
       <c r="J328" s="87"/>
       <c r="K328" s="28"/>
       <c r="L328" s="28"/>
       <c r="M328" s="101"/>
     </row>
     <row r="329" spans="1:25" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A329" s="95" t="s">
         <v>704</v>
       </c>
       <c r="B329" s="85">
         <v>64924.3</v>
       </c>
       <c r="C329" s="85">
         <v>136200.9</v>
       </c>
       <c r="D329" s="85">
         <v>209490.5</v>
       </c>
       <c r="E329" s="85">
         <v>286545.7</v>
       </c>
-      <c r="F329" s="87"/>
+      <c r="F329" s="85">
+        <v>349001</v>
+      </c>
       <c r="G329" s="87"/>
       <c r="H329" s="105"/>
       <c r="I329" s="87"/>
       <c r="J329" s="87"/>
       <c r="K329" s="28"/>
       <c r="L329" s="28"/>
       <c r="M329" s="101"/>
     </row>
     <row r="330" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A330" s="95" t="s">
         <v>705</v>
       </c>
       <c r="B330" s="87"/>
       <c r="C330" s="87"/>
       <c r="D330" s="87"/>
       <c r="E330" s="87"/>
       <c r="F330" s="87"/>
       <c r="G330" s="87"/>
       <c r="H330" s="105"/>
       <c r="I330" s="87"/>
       <c r="J330" s="87"/>
       <c r="K330" s="28"/>
       <c r="L330" s="28"/>
       <c r="M330" s="101"/>
     </row>
     <row r="331" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="68" t="s">
         <v>706</v>
       </c>
       <c r="B331" s="28">
         <v>49.2</v>
       </c>
       <c r="C331" s="87">
         <v>105535</v>
       </c>
       <c r="D331" s="87">
         <v>165120.6</v>
       </c>
       <c r="E331" s="87">
         <v>229231.4</v>
       </c>
-      <c r="F331" s="87"/>
+      <c r="F331" s="87">
+        <v>287271.7</v>
+      </c>
       <c r="G331" s="87"/>
       <c r="H331" s="105"/>
       <c r="I331" s="87"/>
       <c r="J331" s="87"/>
       <c r="K331" s="28"/>
       <c r="L331" s="28"/>
       <c r="M331" s="101"/>
     </row>
     <row r="332" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="67" t="s">
         <v>707</v>
       </c>
       <c r="B332" s="86">
         <v>15663.6</v>
       </c>
       <c r="C332" s="86">
         <v>30665.9</v>
       </c>
       <c r="D332" s="86">
         <v>44369.9</v>
       </c>
       <c r="E332" s="86">
         <v>57314.3</v>
       </c>
-      <c r="F332" s="86"/>
+      <c r="F332" s="86">
+        <v>61729.4</v>
+      </c>
       <c r="G332" s="86"/>
       <c r="H332" s="103"/>
       <c r="I332" s="86"/>
       <c r="J332" s="86"/>
       <c r="K332" s="59"/>
       <c r="L332" s="59"/>
       <c r="M332" s="99"/>
     </row>
     <row r="333" spans="1:25" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="114" t="s">
+      <c r="A333" s="115" t="s">
         <v>708</v>
       </c>
-      <c r="B333" s="114"/>
-[...10 lines deleted...]
-      <c r="M333" s="114"/>
+      <c r="B333" s="115"/>
+      <c r="C333" s="115"/>
+      <c r="D333" s="115"/>
+      <c r="E333" s="115"/>
+      <c r="F333" s="115"/>
+      <c r="G333" s="115"/>
+      <c r="H333" s="115"/>
+      <c r="I333" s="115"/>
+      <c r="J333" s="115"/>
+      <c r="K333" s="115"/>
+      <c r="L333" s="115"/>
+      <c r="M333" s="115"/>
       <c r="N333" s="10"/>
       <c r="O333" s="10"/>
       <c r="P333" s="10"/>
       <c r="Q333" s="10"/>
       <c r="R333" s="10"/>
       <c r="S333" s="10"/>
       <c r="T333" s="10"/>
       <c r="U333" s="10"/>
       <c r="V333" s="10"/>
       <c r="W333" s="10"/>
       <c r="X333" s="10"/>
       <c r="Y333" s="10"/>
     </row>
     <row r="334" spans="1:25" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="113" t="s">
+      <c r="A334" s="114" t="s">
         <v>702</v>
       </c>
-      <c r="B334" s="113"/>
-[...10 lines deleted...]
-      <c r="M334" s="113"/>
+      <c r="B334" s="114"/>
+      <c r="C334" s="114"/>
+      <c r="D334" s="114"/>
+      <c r="E334" s="114"/>
+      <c r="F334" s="114"/>
+      <c r="G334" s="114"/>
+      <c r="H334" s="114"/>
+      <c r="I334" s="114"/>
+      <c r="J334" s="114"/>
+      <c r="K334" s="114"/>
+      <c r="L334" s="114"/>
+      <c r="M334" s="114"/>
     </row>
     <row r="335" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A335" s="11"/>
       <c r="B335" s="12"/>
       <c r="C335" s="12"/>
       <c r="D335" s="12"/>
       <c r="E335" s="12"/>
       <c r="F335" s="12"/>
       <c r="G335" s="12"/>
       <c r="H335" s="12"/>
       <c r="I335" s="12"/>
       <c r="J335" s="12"/>
       <c r="K335" s="12"/>
       <c r="L335" s="12"/>
       <c r="M335" s="12"/>
     </row>
     <row r="336" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A336" s="13"/>
       <c r="B336" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C336" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D336" s="14" t="s">
@@ -14624,51 +14656,53 @@
       </c>
       <c r="L343" s="22">
         <v>10445.09</v>
       </c>
       <c r="M343" s="28">
         <v>11571.25</v>
       </c>
       <c r="O343" s="9"/>
     </row>
     <row r="344" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="17">
         <v>2026</v>
       </c>
       <c r="B344" s="28">
         <v>1222.28</v>
       </c>
       <c r="C344" s="22">
         <v>2238.98</v>
       </c>
       <c r="D344" s="22">
         <v>3294.46</v>
       </c>
       <c r="E344" s="22">
         <v>4433.91</v>
       </c>
-      <c r="F344" s="28"/>
+      <c r="F344" s="22">
+        <v>5403.39</v>
+      </c>
       <c r="G344" s="28"/>
       <c r="H344" s="22"/>
       <c r="I344" s="28"/>
       <c r="J344" s="28"/>
       <c r="K344" s="28"/>
       <c r="L344" s="22"/>
       <c r="M344" s="28"/>
       <c r="O344" s="9"/>
     </row>
     <row r="345" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B345" s="34"/>
       <c r="C345" s="34"/>
       <c r="D345" s="34"/>
       <c r="E345" s="34"/>
       <c r="F345" s="34"/>
       <c r="G345" s="34"/>
       <c r="H345" s="34"/>
       <c r="I345" s="12"/>
       <c r="J345" s="34"/>
       <c r="K345" s="34"/>
       <c r="L345" s="34"/>
       <c r="M345" s="26"/>
@@ -14910,78 +14944,80 @@
         <v>447203.6</v>
       </c>
       <c r="K351" s="87">
         <v>497675.3</v>
       </c>
       <c r="L351" s="87">
         <v>557769.6</v>
       </c>
       <c r="M351" s="87">
         <v>619860</v>
       </c>
     </row>
     <row r="352" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="58">
         <v>2026</v>
       </c>
       <c r="B352" s="86">
         <v>71341</v>
       </c>
       <c r="C352" s="59">
         <v>136.4</v>
       </c>
       <c r="D352" s="86">
         <v>199840.8</v>
       </c>
-      <c r="E352" s="115">
+      <c r="E352" s="112">
         <v>264.2</v>
       </c>
-      <c r="F352" s="86"/>
+      <c r="F352" s="86">
+        <v>315350</v>
+      </c>
       <c r="G352" s="86"/>
       <c r="H352" s="86"/>
       <c r="I352" s="86"/>
       <c r="J352" s="86"/>
       <c r="K352" s="86"/>
       <c r="L352" s="86"/>
       <c r="M352" s="86"/>
     </row>
     <row r="353" spans="1:15" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="112" t="s">
+      <c r="A353" s="113" t="s">
         <v>703</v>
       </c>
-      <c r="B353" s="112"/>
-[...10 lines deleted...]
-      <c r="M353" s="112"/>
+      <c r="B353" s="113"/>
+      <c r="C353" s="113"/>
+      <c r="D353" s="113"/>
+      <c r="E353" s="113"/>
+      <c r="F353" s="113"/>
+      <c r="G353" s="113"/>
+      <c r="H353" s="113"/>
+      <c r="I353" s="113"/>
+      <c r="J353" s="113"/>
+      <c r="K353" s="113"/>
+      <c r="L353" s="113"/>
+      <c r="M353" s="113"/>
     </row>
     <row r="354" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A354" s="60"/>
       <c r="B354" s="12"/>
       <c r="C354" s="12"/>
       <c r="D354" s="12"/>
       <c r="E354" s="12"/>
       <c r="F354" s="12"/>
       <c r="G354" s="12"/>
       <c r="H354" s="12"/>
       <c r="I354" s="12"/>
       <c r="J354" s="12"/>
       <c r="K354" s="12"/>
       <c r="L354" s="12"/>
       <c r="M354" s="12"/>
     </row>
     <row r="355" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="13"/>
       <c r="B355" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C355" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D355" s="14" t="s">
@@ -15149,51 +15185,53 @@
         <v>713</v>
       </c>
       <c r="L359" s="110" t="s">
         <v>713</v>
       </c>
       <c r="M359" s="110" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="360" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="17">
         <v>2026</v>
       </c>
       <c r="B360" s="22">
         <v>0.01</v>
       </c>
       <c r="C360" s="22">
         <v>0.01</v>
       </c>
       <c r="D360" s="22">
         <v>0.01</v>
       </c>
       <c r="E360" s="22">
         <v>0.01</v>
       </c>
-      <c r="F360" s="108"/>
+      <c r="F360" s="22">
+        <v>0.01</v>
+      </c>
       <c r="G360" s="108"/>
       <c r="H360" s="108"/>
       <c r="I360" s="108"/>
       <c r="J360" s="108"/>
       <c r="K360" s="108"/>
       <c r="L360" s="108"/>
       <c r="M360" s="108"/>
     </row>
     <row r="361" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A361" s="109" t="s">
         <v>712</v>
       </c>
       <c r="B361" s="108"/>
       <c r="C361" s="108"/>
       <c r="D361" s="108"/>
       <c r="E361" s="108"/>
       <c r="F361" s="108"/>
       <c r="G361" s="108"/>
       <c r="H361" s="108"/>
       <c r="I361" s="108"/>
       <c r="J361" s="108"/>
       <c r="K361" s="108"/>
       <c r="L361" s="108"/>
       <c r="M361" s="108"/>
     </row>
@@ -15314,51 +15352,53 @@
         <v>713</v>
       </c>
       <c r="L364" s="110" t="s">
         <v>713</v>
       </c>
       <c r="M364" s="110" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="365" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="17">
         <v>2026</v>
       </c>
       <c r="B365" s="22">
         <v>0.01</v>
       </c>
       <c r="C365" s="22">
         <v>0.01</v>
       </c>
       <c r="D365" s="22">
         <v>0.01</v>
       </c>
       <c r="E365" s="22">
         <v>0.01</v>
       </c>
-      <c r="F365" s="108"/>
+      <c r="F365" s="22">
+        <v>0.01</v>
+      </c>
       <c r="G365" s="108"/>
       <c r="H365" s="108"/>
       <c r="I365" s="108"/>
       <c r="J365" s="108"/>
       <c r="K365" s="108"/>
       <c r="L365" s="108"/>
       <c r="M365" s="108"/>
     </row>
     <row r="366" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B366" s="61"/>
       <c r="C366" s="12"/>
       <c r="D366" s="12"/>
       <c r="E366" s="12"/>
       <c r="F366" s="12"/>
       <c r="G366" s="12"/>
       <c r="H366" s="12"/>
       <c r="I366" s="12"/>
       <c r="J366" s="12"/>
       <c r="K366" s="12"/>
       <c r="L366" s="12"/>
       <c r="M366" s="12"/>
     </row>
@@ -15482,51 +15522,53 @@
       </c>
       <c r="L369" s="22">
         <v>107.06</v>
       </c>
       <c r="M369" s="22">
         <v>115.17</v>
       </c>
       <c r="O369" s="9"/>
     </row>
     <row r="370" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="17">
         <v>2026</v>
       </c>
       <c r="B370" s="22">
         <v>15.93</v>
       </c>
       <c r="C370" s="22">
         <v>29.01</v>
       </c>
       <c r="D370" s="22">
         <v>45.2</v>
       </c>
       <c r="E370" s="22">
         <v>61.94</v>
       </c>
-      <c r="F370" s="22"/>
+      <c r="F370" s="22">
+        <v>82.38</v>
+      </c>
       <c r="G370" s="22"/>
       <c r="H370" s="22"/>
       <c r="I370" s="22"/>
       <c r="J370" s="22"/>
       <c r="K370" s="22"/>
       <c r="L370" s="22"/>
       <c r="M370" s="22"/>
       <c r="O370" s="9"/>
     </row>
     <row r="371" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A371" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B371" s="61"/>
       <c r="C371" s="34"/>
       <c r="D371" s="34"/>
       <c r="E371" s="34"/>
       <c r="F371" s="34"/>
       <c r="G371" s="34"/>
       <c r="H371" s="34"/>
       <c r="I371" s="34"/>
       <c r="J371" s="34"/>
       <c r="K371" s="34"/>
       <c r="L371" s="34"/>
       <c r="M371" s="34"/>
@@ -15648,51 +15690,53 @@
         <v>126066.3</v>
       </c>
       <c r="L374" s="87">
         <v>136229</v>
       </c>
       <c r="M374" s="87">
         <v>145953.5</v>
       </c>
     </row>
     <row r="375" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="35">
         <v>2026</v>
       </c>
       <c r="B375" s="86">
         <v>24400</v>
       </c>
       <c r="C375" s="86">
         <v>44425.5</v>
       </c>
       <c r="D375" s="86">
         <v>66837</v>
       </c>
       <c r="E375" s="86">
         <v>94003.1</v>
       </c>
-      <c r="F375" s="86"/>
+      <c r="F375" s="86">
+        <v>130812.4</v>
+      </c>
       <c r="G375" s="86"/>
       <c r="H375" s="99"/>
       <c r="I375" s="86"/>
       <c r="J375" s="86"/>
       <c r="K375" s="86"/>
       <c r="L375" s="86"/>
       <c r="M375" s="86"/>
     </row>
     <row r="376" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F376" s="6"/>
       <c r="L376" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A353:M353"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A108:M108"/>
     <mergeCell ref="A334:M334"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A149:M149"/>
     <mergeCell ref="A241:M241"/>
     <mergeCell ref="A333:M333"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>