--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -3804,51 +3804,53 @@
         <v>44558.52</v>
       </c>
       <c r="M21" s="102">
         <v>49411.44</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B22" s="28">
         <v>4005.25</v>
       </c>
       <c r="C22" s="28">
         <v>7236.51</v>
       </c>
       <c r="D22" s="28">
         <v>10459.07</v>
       </c>
       <c r="E22" s="22">
         <v>13257.6</v>
       </c>
       <c r="F22" s="22">
         <v>16726.16</v>
       </c>
-      <c r="G22" s="102"/>
+      <c r="G22" s="22">
+        <v>20563.18</v>
+      </c>
       <c r="H22" s="102"/>
       <c r="I22" s="98"/>
       <c r="J22" s="98"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
       <c r="M22" s="102"/>
     </row>
     <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B23" s="26"/>
       <c r="C23" s="26"/>
       <c r="D23" s="27"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -4556,51 +4558,53 @@
         <v>26969937.800000001</v>
       </c>
       <c r="M40" s="101">
         <v>30271599.100000001</v>
       </c>
     </row>
     <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B41" s="87">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="87">
         <v>4408847.79</v>
       </c>
       <c r="D41" s="87">
         <v>6463417.3799999999</v>
       </c>
       <c r="E41" s="85">
         <v>7950144.3499999996</v>
       </c>
       <c r="F41" s="85">
         <v>10140921.49</v>
       </c>
-      <c r="G41" s="101"/>
+      <c r="G41" s="85">
+        <v>12443338.970000001</v>
+      </c>
       <c r="H41" s="101"/>
       <c r="I41" s="85"/>
       <c r="J41" s="97"/>
       <c r="K41" s="87"/>
       <c r="L41" s="87"/>
       <c r="M41" s="101"/>
     </row>
     <row r="42" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B42" s="26"/>
       <c r="C42" s="26"/>
       <c r="D42" s="26"/>
       <c r="E42" s="26"/>
       <c r="F42" s="26"/>
       <c r="G42" s="26"/>
       <c r="H42" s="26"/>
       <c r="I42" s="26"/>
       <c r="J42" s="26"/>
       <c r="K42" s="26"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
       <c r="N42" s="3"/>
     </row>
@@ -5310,51 +5314,53 @@
         <v>47598.87</v>
       </c>
       <c r="M59" s="102">
         <v>52207.8</v>
       </c>
     </row>
     <row r="60" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B60" s="28">
         <v>4169.58</v>
       </c>
       <c r="C60" s="28">
         <v>8519.18</v>
       </c>
       <c r="D60" s="28">
         <v>12976.56</v>
       </c>
       <c r="E60" s="22">
         <v>17692.36</v>
       </c>
       <c r="F60" s="22">
         <v>21544.080000000002</v>
       </c>
-      <c r="G60" s="102"/>
+      <c r="G60" s="22">
+        <v>25341.14</v>
+      </c>
       <c r="H60" s="102"/>
       <c r="I60" s="22"/>
       <c r="J60" s="98"/>
       <c r="K60" s="28"/>
       <c r="L60" s="28"/>
       <c r="M60" s="102"/>
     </row>
     <row r="61" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A61" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B61" s="26"/>
       <c r="C61" s="26"/>
       <c r="D61" s="27"/>
       <c r="E61" s="26"/>
       <c r="F61" s="26"/>
       <c r="G61" s="26"/>
       <c r="H61" s="26"/>
       <c r="I61" s="26"/>
       <c r="J61" s="26"/>
       <c r="K61" s="26"/>
       <c r="L61" s="26"/>
       <c r="M61" s="26"/>
       <c r="N61" s="3"/>
     </row>
@@ -6070,51 +6076,53 @@
       <c r="M78" s="101">
         <v>1193146.6000000001</v>
       </c>
       <c r="O78" s="5"/>
       <c r="P78" s="7"/>
     </row>
     <row r="79" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="31" t="s">
         <v>711</v>
       </c>
       <c r="B79" s="86">
         <v>137521.9</v>
       </c>
       <c r="C79" s="86">
         <v>278205</v>
       </c>
       <c r="D79" s="86">
         <v>418680.4</v>
       </c>
       <c r="E79" s="86">
         <v>565244.4</v>
       </c>
       <c r="F79" s="86">
         <v>710802.6</v>
       </c>
-      <c r="G79" s="99"/>
+      <c r="G79" s="86">
+        <v>872708.8</v>
+      </c>
       <c r="H79" s="99"/>
       <c r="I79" s="86"/>
       <c r="J79" s="99"/>
       <c r="K79" s="86"/>
       <c r="L79" s="86"/>
       <c r="M79" s="99"/>
       <c r="O79" s="5"/>
       <c r="P79" s="7"/>
     </row>
     <row r="80" spans="1:25" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="115" t="s">
         <v>708</v>
       </c>
       <c r="B80" s="115"/>
       <c r="C80" s="115"/>
       <c r="D80" s="115"/>
       <c r="E80" s="115"/>
       <c r="F80" s="115"/>
       <c r="G80" s="115"/>
       <c r="H80" s="115"/>
       <c r="I80" s="115"/>
       <c r="J80" s="115"/>
       <c r="K80" s="115"/>
       <c r="L80" s="115"/>
       <c r="M80" s="115"/>
@@ -6383,51 +6391,53 @@
       </c>
       <c r="M88" s="22">
         <v>28858.61</v>
       </c>
       <c r="O88" s="9"/>
     </row>
     <row r="89" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="17">
         <v>2026</v>
       </c>
       <c r="B89" s="22">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="22">
         <v>3809.46</v>
       </c>
       <c r="D89" s="22">
         <v>5476.87</v>
       </c>
       <c r="E89" s="22">
         <v>6512.63</v>
       </c>
       <c r="F89" s="22">
         <v>8394.2999999999993</v>
       </c>
-      <c r="G89" s="22"/>
+      <c r="G89" s="22">
+        <v>10384.67</v>
+      </c>
       <c r="H89" s="98"/>
       <c r="I89" s="22"/>
       <c r="J89" s="98"/>
       <c r="K89" s="22"/>
       <c r="L89" s="22"/>
       <c r="M89" s="22"/>
       <c r="O89" s="9"/>
     </row>
     <row r="90" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B90" s="34"/>
       <c r="C90" s="34"/>
       <c r="D90" s="34"/>
       <c r="E90" s="34"/>
       <c r="F90" s="34"/>
       <c r="G90" s="34"/>
       <c r="H90" s="34"/>
       <c r="I90" s="34"/>
       <c r="J90" s="34"/>
       <c r="K90" s="34"/>
       <c r="L90" s="34"/>
       <c r="M90" s="26"/>
     </row>
@@ -6595,51 +6605,53 @@
       </c>
       <c r="M94" s="85">
         <v>25368524.399999999</v>
       </c>
       <c r="O94" s="9"/>
     </row>
     <row r="95" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="17">
         <v>2026</v>
       </c>
       <c r="B95" s="85">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="85">
         <v>3580539.66</v>
       </c>
       <c r="D95" s="85">
         <v>5218535.1399999997</v>
       </c>
       <c r="E95" s="85">
         <v>6358778.1200000001</v>
       </c>
       <c r="F95" s="85">
         <v>8222526.6900000004</v>
       </c>
-      <c r="G95" s="85"/>
+      <c r="G95" s="85">
+        <v>10174785.789999999</v>
+      </c>
       <c r="H95" s="97"/>
       <c r="I95" s="85"/>
       <c r="J95" s="97"/>
       <c r="K95" s="85"/>
       <c r="L95" s="85"/>
       <c r="M95" s="85"/>
       <c r="O95" s="9"/>
     </row>
     <row r="96" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B96" s="34"/>
       <c r="C96" s="34"/>
       <c r="D96" s="34"/>
       <c r="E96" s="34"/>
       <c r="F96" s="34"/>
       <c r="G96" s="34"/>
       <c r="H96" s="26"/>
       <c r="I96" s="34"/>
       <c r="J96" s="34"/>
       <c r="K96" s="34"/>
       <c r="L96" s="34"/>
       <c r="M96" s="34"/>
     </row>
@@ -6807,51 +6819,53 @@
       </c>
       <c r="M100" s="22">
         <v>424.21</v>
       </c>
       <c r="O100" s="9"/>
     </row>
     <row r="101" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="17">
         <v>2026</v>
       </c>
       <c r="B101" s="22">
         <v>72.88</v>
       </c>
       <c r="C101" s="22">
         <v>141.24</v>
       </c>
       <c r="D101" s="22">
         <v>205.69</v>
       </c>
       <c r="E101" s="22">
         <v>263.98</v>
       </c>
       <c r="F101" s="22">
         <v>322.49</v>
       </c>
-      <c r="G101" s="22"/>
+      <c r="G101" s="22">
+        <v>390.47</v>
+      </c>
       <c r="H101" s="98"/>
       <c r="I101" s="22"/>
       <c r="J101" s="98"/>
       <c r="K101" s="22"/>
       <c r="L101" s="22"/>
       <c r="M101" s="22"/>
       <c r="O101" s="9"/>
     </row>
     <row r="102" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B102" s="34"/>
       <c r="C102" s="26"/>
       <c r="D102" s="26"/>
       <c r="E102" s="34"/>
       <c r="F102" s="34"/>
       <c r="G102" s="34"/>
       <c r="H102" s="26"/>
       <c r="I102" s="34"/>
       <c r="J102" s="34"/>
       <c r="K102" s="34"/>
       <c r="L102" s="34"/>
       <c r="M102" s="26"/>
     </row>
@@ -7018,51 +7032,53 @@
       </c>
       <c r="M106" s="87">
         <v>242498.9</v>
       </c>
       <c r="O106" s="9"/>
     </row>
     <row r="107" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="35">
         <v>2026</v>
       </c>
       <c r="B107" s="86">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="86">
         <v>97578.6</v>
       </c>
       <c r="D107" s="86">
         <v>142352.9</v>
       </c>
       <c r="E107" s="86">
         <v>184695.6</v>
       </c>
       <c r="F107" s="86">
         <v>230989.2</v>
       </c>
-      <c r="G107" s="86"/>
+      <c r="G107" s="86">
+        <v>285306.40000000002</v>
+      </c>
       <c r="H107" s="99"/>
       <c r="I107" s="86"/>
       <c r="J107" s="99"/>
       <c r="K107" s="86"/>
       <c r="L107" s="86"/>
       <c r="M107" s="86"/>
       <c r="O107" s="9"/>
     </row>
     <row r="108" spans="1:15" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="114" t="s">
         <v>701</v>
       </c>
       <c r="B108" s="114"/>
       <c r="C108" s="114"/>
       <c r="D108" s="114"/>
       <c r="E108" s="114"/>
       <c r="F108" s="114"/>
       <c r="G108" s="114"/>
       <c r="H108" s="114"/>
       <c r="I108" s="114"/>
       <c r="J108" s="114"/>
       <c r="K108" s="114"/>
       <c r="L108" s="114"/>
       <c r="M108" s="114"/>
     </row>
@@ -7847,51 +7863,53 @@
       </c>
       <c r="M128" s="98">
         <v>8981.57</v>
       </c>
       <c r="O128" s="9"/>
     </row>
     <row r="129" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B129" s="22">
         <v>507.89</v>
       </c>
       <c r="C129" s="22">
         <v>1188.06</v>
       </c>
       <c r="D129" s="22">
         <v>1687.73</v>
       </c>
       <c r="E129" s="22">
         <v>2311.04</v>
       </c>
       <c r="F129" s="22">
         <v>2928.44</v>
       </c>
-      <c r="G129" s="22"/>
+      <c r="G129" s="22">
+        <v>3607.69</v>
+      </c>
       <c r="H129" s="22"/>
       <c r="I129" s="22"/>
       <c r="J129" s="22"/>
       <c r="K129" s="22"/>
       <c r="L129" s="22"/>
       <c r="M129" s="98"/>
       <c r="O129" s="9"/>
     </row>
     <row r="130" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B130" s="26"/>
       <c r="C130" s="26"/>
       <c r="D130" s="26"/>
       <c r="E130" s="26"/>
       <c r="F130" s="26"/>
       <c r="G130" s="26"/>
       <c r="H130" s="26"/>
       <c r="I130" s="26"/>
       <c r="J130" s="26"/>
       <c r="K130" s="26"/>
       <c r="L130" s="26"/>
       <c r="M130" s="26"/>
       <c r="N130" s="3"/>
@@ -8606,51 +8624,53 @@
       </c>
       <c r="M147" s="101">
         <v>4283214.7</v>
       </c>
       <c r="O147" s="9"/>
     </row>
     <row r="148" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="31" t="s">
         <v>711</v>
       </c>
       <c r="B148" s="86">
         <v>341579.31</v>
       </c>
       <c r="C148" s="86">
         <v>691946.23</v>
       </c>
       <c r="D148" s="86">
         <v>1045123.64</v>
       </c>
       <c r="E148" s="86">
         <v>1327095.72</v>
       </c>
       <c r="F148" s="86">
         <v>1603014</v>
       </c>
-      <c r="G148" s="59"/>
+      <c r="G148" s="86">
+        <v>1898024.28</v>
+      </c>
       <c r="H148" s="103"/>
       <c r="I148" s="86"/>
       <c r="J148" s="86"/>
       <c r="K148" s="86"/>
       <c r="L148" s="86"/>
       <c r="M148" s="99"/>
       <c r="O148" s="9"/>
     </row>
     <row r="149" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="115" t="s">
         <v>708</v>
       </c>
       <c r="B149" s="115"/>
       <c r="C149" s="115"/>
       <c r="D149" s="115"/>
       <c r="E149" s="115"/>
       <c r="F149" s="115"/>
       <c r="G149" s="115"/>
       <c r="H149" s="115"/>
       <c r="I149" s="115"/>
       <c r="J149" s="115"/>
       <c r="K149" s="115"/>
       <c r="L149" s="115"/>
       <c r="M149" s="115"/>
       <c r="N149" s="10"/>
@@ -11366,122 +11386,128 @@
       <c r="I236" s="22"/>
       <c r="J236" s="22"/>
       <c r="K236" s="22"/>
       <c r="L236" s="22"/>
       <c r="M236" s="98"/>
     </row>
     <row r="237" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A237" s="38" t="s">
         <v>704</v>
       </c>
       <c r="B237" s="22">
         <v>4080.78</v>
       </c>
       <c r="C237" s="22">
         <v>8348.93</v>
       </c>
       <c r="D237" s="22">
         <v>12725.68</v>
       </c>
       <c r="E237" s="23">
         <v>17366.400000000001</v>
       </c>
       <c r="F237" s="22">
         <v>21139.200000000001</v>
       </c>
-      <c r="G237" s="22"/>
+      <c r="G237" s="22">
+        <v>24842.12</v>
+      </c>
       <c r="H237" s="23"/>
       <c r="I237" s="22"/>
       <c r="J237" s="22"/>
       <c r="K237" s="22"/>
       <c r="L237" s="22"/>
       <c r="M237" s="98"/>
     </row>
     <row r="238" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="38" t="s">
         <v>705</v>
       </c>
       <c r="B238" s="22"/>
       <c r="C238" s="22"/>
       <c r="D238" s="22"/>
       <c r="E238" s="22"/>
       <c r="F238" s="22"/>
       <c r="G238" s="22"/>
       <c r="H238" s="23"/>
       <c r="I238" s="22"/>
       <c r="J238" s="22"/>
       <c r="K238" s="22"/>
       <c r="L238" s="22"/>
       <c r="M238" s="98"/>
     </row>
     <row r="239" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="39" t="s">
         <v>706</v>
       </c>
       <c r="B239" s="22">
         <v>3135.02</v>
       </c>
       <c r="C239" s="22">
         <v>6487.89</v>
       </c>
       <c r="D239" s="22">
         <v>10018.56</v>
       </c>
       <c r="E239" s="22">
         <v>13855.87</v>
       </c>
       <c r="F239" s="22">
         <v>17421.11</v>
       </c>
-      <c r="G239" s="22"/>
+      <c r="G239" s="22">
+        <v>20925</v>
+      </c>
       <c r="H239" s="23"/>
       <c r="I239" s="22"/>
       <c r="J239" s="22"/>
       <c r="K239" s="22"/>
       <c r="L239" s="22"/>
       <c r="M239" s="98"/>
     </row>
     <row r="240" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="39" t="s">
         <v>707</v>
       </c>
       <c r="B240" s="22">
         <v>945.76</v>
       </c>
       <c r="C240" s="22">
         <v>1861.03</v>
       </c>
       <c r="D240" s="22">
         <v>2707.12</v>
       </c>
       <c r="E240" s="22">
         <v>3510.56</v>
       </c>
       <c r="F240" s="22">
         <v>3718.09</v>
       </c>
-      <c r="G240" s="22"/>
+      <c r="G240" s="22">
+        <v>3917.12</v>
+      </c>
       <c r="H240" s="23"/>
       <c r="I240" s="22"/>
       <c r="J240" s="22"/>
       <c r="K240" s="22"/>
       <c r="L240" s="22"/>
       <c r="M240" s="98"/>
     </row>
     <row r="241" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="115" t="s">
         <v>708</v>
       </c>
       <c r="B241" s="115"/>
       <c r="C241" s="115"/>
       <c r="D241" s="115"/>
       <c r="E241" s="115"/>
       <c r="F241" s="115"/>
       <c r="G241" s="115"/>
       <c r="H241" s="115"/>
       <c r="I241" s="115"/>
       <c r="J241" s="115"/>
       <c r="K241" s="115"/>
       <c r="L241" s="115"/>
       <c r="M241" s="115"/>
       <c r="N241" s="10"/>
       <c r="O241" s="10"/>
@@ -14195,122 +14221,128 @@
       <c r="I328" s="87"/>
       <c r="J328" s="87"/>
       <c r="K328" s="28"/>
       <c r="L328" s="28"/>
       <c r="M328" s="101"/>
     </row>
     <row r="329" spans="1:25" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A329" s="95" t="s">
         <v>704</v>
       </c>
       <c r="B329" s="85">
         <v>64924.3</v>
       </c>
       <c r="C329" s="85">
         <v>136200.9</v>
       </c>
       <c r="D329" s="85">
         <v>209490.5</v>
       </c>
       <c r="E329" s="85">
         <v>286545.7</v>
       </c>
       <c r="F329" s="85">
         <v>349001</v>
       </c>
-      <c r="G329" s="87"/>
+      <c r="G329" s="85">
+        <v>411296.3</v>
+      </c>
       <c r="H329" s="105"/>
       <c r="I329" s="87"/>
       <c r="J329" s="87"/>
       <c r="K329" s="28"/>
       <c r="L329" s="28"/>
       <c r="M329" s="101"/>
     </row>
     <row r="330" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A330" s="95" t="s">
         <v>705</v>
       </c>
       <c r="B330" s="87"/>
       <c r="C330" s="87"/>
       <c r="D330" s="87"/>
       <c r="E330" s="87"/>
       <c r="F330" s="87"/>
       <c r="G330" s="87"/>
       <c r="H330" s="105"/>
       <c r="I330" s="87"/>
       <c r="J330" s="87"/>
       <c r="K330" s="28"/>
       <c r="L330" s="28"/>
       <c r="M330" s="101"/>
     </row>
     <row r="331" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="68" t="s">
         <v>706</v>
       </c>
       <c r="B331" s="28">
         <v>49.2</v>
       </c>
       <c r="C331" s="87">
         <v>105535</v>
       </c>
       <c r="D331" s="87">
         <v>165120.6</v>
       </c>
       <c r="E331" s="87">
         <v>229231.4</v>
       </c>
       <c r="F331" s="87">
         <v>287271.7</v>
       </c>
-      <c r="G331" s="87"/>
+      <c r="G331" s="87">
+        <v>345294.6</v>
+      </c>
       <c r="H331" s="105"/>
       <c r="I331" s="87"/>
       <c r="J331" s="87"/>
       <c r="K331" s="28"/>
       <c r="L331" s="28"/>
       <c r="M331" s="101"/>
     </row>
     <row r="332" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="67" t="s">
         <v>707</v>
       </c>
       <c r="B332" s="86">
         <v>15663.6</v>
       </c>
       <c r="C332" s="86">
         <v>30665.9</v>
       </c>
       <c r="D332" s="86">
         <v>44369.9</v>
       </c>
       <c r="E332" s="86">
         <v>57314.3</v>
       </c>
       <c r="F332" s="86">
         <v>61729.4</v>
       </c>
-      <c r="G332" s="86"/>
+      <c r="G332" s="86">
+        <v>66001.7</v>
+      </c>
       <c r="H332" s="103"/>
       <c r="I332" s="86"/>
       <c r="J332" s="86"/>
       <c r="K332" s="59"/>
       <c r="L332" s="59"/>
       <c r="M332" s="99"/>
     </row>
     <row r="333" spans="1:25" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A333" s="115" t="s">
         <v>708</v>
       </c>
       <c r="B333" s="115"/>
       <c r="C333" s="115"/>
       <c r="D333" s="115"/>
       <c r="E333" s="115"/>
       <c r="F333" s="115"/>
       <c r="G333" s="115"/>
       <c r="H333" s="115"/>
       <c r="I333" s="115"/>
       <c r="J333" s="115"/>
       <c r="K333" s="115"/>
       <c r="L333" s="115"/>
       <c r="M333" s="115"/>
       <c r="N333" s="10"/>
       <c r="O333" s="10"/>
@@ -14659,51 +14691,53 @@
       </c>
       <c r="M343" s="28">
         <v>11571.25</v>
       </c>
       <c r="O343" s="9"/>
     </row>
     <row r="344" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="17">
         <v>2026</v>
       </c>
       <c r="B344" s="28">
         <v>1222.28</v>
       </c>
       <c r="C344" s="22">
         <v>2238.98</v>
       </c>
       <c r="D344" s="22">
         <v>3294.46</v>
       </c>
       <c r="E344" s="22">
         <v>4433.91</v>
       </c>
       <c r="F344" s="22">
         <v>5403.39</v>
       </c>
-      <c r="G344" s="28"/>
+      <c r="G344" s="22">
+        <v>6570.79</v>
+      </c>
       <c r="H344" s="22"/>
       <c r="I344" s="28"/>
       <c r="J344" s="28"/>
       <c r="K344" s="28"/>
       <c r="L344" s="22"/>
       <c r="M344" s="28"/>
       <c r="O344" s="9"/>
     </row>
     <row r="345" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B345" s="34"/>
       <c r="C345" s="34"/>
       <c r="D345" s="34"/>
       <c r="E345" s="34"/>
       <c r="F345" s="34"/>
       <c r="G345" s="34"/>
       <c r="H345" s="34"/>
       <c r="I345" s="12"/>
       <c r="J345" s="34"/>
       <c r="K345" s="34"/>
       <c r="L345" s="34"/>
       <c r="M345" s="26"/>
     </row>
@@ -14950,51 +14984,53 @@
         <v>557769.6</v>
       </c>
       <c r="M351" s="87">
         <v>619860</v>
       </c>
     </row>
     <row r="352" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="58">
         <v>2026</v>
       </c>
       <c r="B352" s="86">
         <v>71341</v>
       </c>
       <c r="C352" s="59">
         <v>136.4</v>
       </c>
       <c r="D352" s="86">
         <v>199840.8</v>
       </c>
       <c r="E352" s="112">
         <v>264.2</v>
       </c>
       <c r="F352" s="86">
         <v>315350</v>
       </c>
-      <c r="G352" s="86"/>
+      <c r="G352" s="86">
+        <v>370480</v>
+      </c>
       <c r="H352" s="86"/>
       <c r="I352" s="86"/>
       <c r="J352" s="86"/>
       <c r="K352" s="86"/>
       <c r="L352" s="86"/>
       <c r="M352" s="86"/>
     </row>
     <row r="353" spans="1:15" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A353" s="113" t="s">
         <v>703</v>
       </c>
       <c r="B353" s="113"/>
       <c r="C353" s="113"/>
       <c r="D353" s="113"/>
       <c r="E353" s="113"/>
       <c r="F353" s="113"/>
       <c r="G353" s="113"/>
       <c r="H353" s="113"/>
       <c r="I353" s="113"/>
       <c r="J353" s="113"/>
       <c r="K353" s="113"/>
       <c r="L353" s="113"/>
       <c r="M353" s="113"/>
     </row>
     <row r="354" spans="1:15" x14ac:dyDescent="0.2">
@@ -15188,51 +15224,53 @@
         <v>713</v>
       </c>
       <c r="M359" s="110" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="360" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="17">
         <v>2026</v>
       </c>
       <c r="B360" s="22">
         <v>0.01</v>
       </c>
       <c r="C360" s="22">
         <v>0.01</v>
       </c>
       <c r="D360" s="22">
         <v>0.01</v>
       </c>
       <c r="E360" s="22">
         <v>0.01</v>
       </c>
       <c r="F360" s="22">
         <v>0.01</v>
       </c>
-      <c r="G360" s="108"/>
+      <c r="G360" s="22">
+        <v>0.01</v>
+      </c>
       <c r="H360" s="108"/>
       <c r="I360" s="108"/>
       <c r="J360" s="108"/>
       <c r="K360" s="108"/>
       <c r="L360" s="108"/>
       <c r="M360" s="108"/>
     </row>
     <row r="361" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A361" s="109" t="s">
         <v>712</v>
       </c>
       <c r="B361" s="108"/>
       <c r="C361" s="108"/>
       <c r="D361" s="108"/>
       <c r="E361" s="108"/>
       <c r="F361" s="108"/>
       <c r="G361" s="108"/>
       <c r="H361" s="108"/>
       <c r="I361" s="108"/>
       <c r="J361" s="108"/>
       <c r="K361" s="108"/>
       <c r="L361" s="108"/>
       <c r="M361" s="108"/>
     </row>
     <row r="362" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -15355,51 +15393,53 @@
         <v>713</v>
       </c>
       <c r="M364" s="110" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="365" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="17">
         <v>2026</v>
       </c>
       <c r="B365" s="22">
         <v>0.01</v>
       </c>
       <c r="C365" s="22">
         <v>0.01</v>
       </c>
       <c r="D365" s="22">
         <v>0.01</v>
       </c>
       <c r="E365" s="22">
         <v>0.01</v>
       </c>
       <c r="F365" s="22">
         <v>0.01</v>
       </c>
-      <c r="G365" s="108"/>
+      <c r="G365" s="22">
+        <v>0.01</v>
+      </c>
       <c r="H365" s="108"/>
       <c r="I365" s="108"/>
       <c r="J365" s="108"/>
       <c r="K365" s="108"/>
       <c r="L365" s="108"/>
       <c r="M365" s="108"/>
     </row>
     <row r="366" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B366" s="61"/>
       <c r="C366" s="12"/>
       <c r="D366" s="12"/>
       <c r="E366" s="12"/>
       <c r="F366" s="12"/>
       <c r="G366" s="12"/>
       <c r="H366" s="12"/>
       <c r="I366" s="12"/>
       <c r="J366" s="12"/>
       <c r="K366" s="12"/>
       <c r="L366" s="12"/>
       <c r="M366" s="12"/>
     </row>
     <row r="367" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -15525,51 +15565,53 @@
       </c>
       <c r="M369" s="22">
         <v>115.17</v>
       </c>
       <c r="O369" s="9"/>
     </row>
     <row r="370" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="17">
         <v>2026</v>
       </c>
       <c r="B370" s="22">
         <v>15.93</v>
       </c>
       <c r="C370" s="22">
         <v>29.01</v>
       </c>
       <c r="D370" s="22">
         <v>45.2</v>
       </c>
       <c r="E370" s="22">
         <v>61.94</v>
       </c>
       <c r="F370" s="22">
         <v>82.38</v>
       </c>
-      <c r="G370" s="22"/>
+      <c r="G370" s="22">
+        <v>108.55</v>
+      </c>
       <c r="H370" s="22"/>
       <c r="I370" s="22"/>
       <c r="J370" s="22"/>
       <c r="K370" s="22"/>
       <c r="L370" s="22"/>
       <c r="M370" s="22"/>
       <c r="O370" s="9"/>
     </row>
     <row r="371" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A371" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B371" s="61"/>
       <c r="C371" s="34"/>
       <c r="D371" s="34"/>
       <c r="E371" s="34"/>
       <c r="F371" s="34"/>
       <c r="G371" s="34"/>
       <c r="H371" s="34"/>
       <c r="I371" s="34"/>
       <c r="J371" s="34"/>
       <c r="K371" s="34"/>
       <c r="L371" s="34"/>
       <c r="M371" s="34"/>
     </row>
@@ -15693,51 +15735,53 @@
         <v>136229</v>
       </c>
       <c r="M374" s="87">
         <v>145953.5</v>
       </c>
     </row>
     <row r="375" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="35">
         <v>2026</v>
       </c>
       <c r="B375" s="86">
         <v>24400</v>
       </c>
       <c r="C375" s="86">
         <v>44425.5</v>
       </c>
       <c r="D375" s="86">
         <v>66837</v>
       </c>
       <c r="E375" s="86">
         <v>94003.1</v>
       </c>
       <c r="F375" s="86">
         <v>130812.4</v>
       </c>
-      <c r="G375" s="86"/>
+      <c r="G375" s="86">
+        <v>176106.1</v>
+      </c>
       <c r="H375" s="99"/>
       <c r="I375" s="86"/>
       <c r="J375" s="86"/>
       <c r="K375" s="86"/>
       <c r="L375" s="86"/>
       <c r="M375" s="86"/>
     </row>
     <row r="376" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F376" s="6"/>
       <c r="L376" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A353:M353"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A108:M108"/>
     <mergeCell ref="A334:M334"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A149:M149"/>
     <mergeCell ref="A241:M241"/>
     <mergeCell ref="A333:M333"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>