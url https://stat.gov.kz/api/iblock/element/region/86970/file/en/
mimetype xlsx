--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -2346,51 +2346,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="116">
+  <cellXfs count="115">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2618,53 +2618,50 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -3000,65 +2997,65 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="114" t="s">
+      <c r="A1" s="113" t="s">
         <v>682</v>
       </c>
-      <c r="B1" s="114"/>
-[...10 lines deleted...]
-      <c r="M1" s="114"/>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="113"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="113"/>
+      <c r="L1" s="113"/>
+      <c r="M1" s="113"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="11"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="13"/>
       <c r="B3" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D3" s="14" t="s">
@@ -3754,51 +3751,51 @@
         <v>29270.22</v>
       </c>
       <c r="J20" s="89">
         <v>33119.07</v>
       </c>
       <c r="K20" s="91">
         <v>37655.980000000003</v>
       </c>
       <c r="L20" s="22">
         <v>41514.04</v>
       </c>
       <c r="M20" s="28">
         <v>45781.49</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="25" t="s">
         <v>710</v>
       </c>
       <c r="B21" s="28">
         <v>3884.12</v>
       </c>
       <c r="C21" s="22">
         <v>7782.09</v>
       </c>
-      <c r="D21" s="111">
+      <c r="D21" s="110">
         <v>11613.83</v>
       </c>
       <c r="E21" s="22">
         <v>15402.76</v>
       </c>
       <c r="F21" s="22">
         <v>19192.91</v>
       </c>
       <c r="G21" s="102">
         <v>22987.64</v>
       </c>
       <c r="H21" s="102">
         <v>27023.53</v>
       </c>
       <c r="I21" s="98">
         <v>31307.61</v>
       </c>
       <c r="J21" s="98">
         <v>35606.25</v>
       </c>
       <c r="K21" s="28">
         <v>40102.01</v>
       </c>
       <c r="L21" s="28">
         <v>44558.52</v>
@@ -3807,51 +3804,53 @@
         <v>49411.44</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B22" s="28">
         <v>4005.25</v>
       </c>
       <c r="C22" s="28">
         <v>7236.51</v>
       </c>
       <c r="D22" s="28">
         <v>10459.07</v>
       </c>
       <c r="E22" s="22">
         <v>13257.6</v>
       </c>
       <c r="F22" s="22">
         <v>16726.16</v>
       </c>
       <c r="G22" s="22">
         <v>20563.18</v>
       </c>
-      <c r="H22" s="102"/>
+      <c r="H22" s="28">
+        <v>24680.74</v>
+      </c>
       <c r="I22" s="98"/>
       <c r="J22" s="98"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
       <c r="M22" s="102"/>
     </row>
     <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B23" s="26"/>
       <c r="C23" s="26"/>
       <c r="D23" s="27"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="17">
@@ -4561,51 +4560,53 @@
         <v>30271599.100000001</v>
       </c>
     </row>
     <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B41" s="87">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="87">
         <v>4408847.79</v>
       </c>
       <c r="D41" s="87">
         <v>6463417.3799999999</v>
       </c>
       <c r="E41" s="85">
         <v>7950144.3499999996</v>
       </c>
       <c r="F41" s="85">
         <v>10140921.49</v>
       </c>
       <c r="G41" s="85">
         <v>12443338.970000001</v>
       </c>
-      <c r="H41" s="101"/>
+      <c r="H41" s="87">
+        <v>14906428.630000001</v>
+      </c>
       <c r="I41" s="85"/>
       <c r="J41" s="97"/>
       <c r="K41" s="87"/>
       <c r="L41" s="87"/>
       <c r="M41" s="101"/>
     </row>
     <row r="42" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B42" s="26"/>
       <c r="C42" s="26"/>
       <c r="D42" s="26"/>
       <c r="E42" s="26"/>
       <c r="F42" s="26"/>
       <c r="G42" s="26"/>
       <c r="H42" s="26"/>
       <c r="I42" s="26"/>
       <c r="J42" s="26"/>
       <c r="K42" s="26"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -5317,51 +5318,53 @@
         <v>52207.8</v>
       </c>
     </row>
     <row r="60" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B60" s="28">
         <v>4169.58</v>
       </c>
       <c r="C60" s="28">
         <v>8519.18</v>
       </c>
       <c r="D60" s="28">
         <v>12976.56</v>
       </c>
       <c r="E60" s="22">
         <v>17692.36</v>
       </c>
       <c r="F60" s="22">
         <v>21544.080000000002</v>
       </c>
       <c r="G60" s="22">
         <v>25341.14</v>
       </c>
-      <c r="H60" s="102"/>
+      <c r="H60" s="22">
+        <v>28835.63</v>
+      </c>
       <c r="I60" s="22"/>
       <c r="J60" s="98"/>
       <c r="K60" s="28"/>
       <c r="L60" s="28"/>
       <c r="M60" s="102"/>
     </row>
     <row r="61" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A61" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B61" s="26"/>
       <c r="C61" s="26"/>
       <c r="D61" s="27"/>
       <c r="E61" s="26"/>
       <c r="F61" s="26"/>
       <c r="G61" s="26"/>
       <c r="H61" s="26"/>
       <c r="I61" s="26"/>
       <c r="J61" s="26"/>
       <c r="K61" s="26"/>
       <c r="L61" s="26"/>
       <c r="M61" s="26"/>
       <c r="N61" s="3"/>
     </row>
     <row r="62" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -6018,51 +6021,51 @@
       <c r="H77" s="87">
         <v>1101353.3</v>
       </c>
       <c r="I77" s="87">
         <v>1277556.1000000001</v>
       </c>
       <c r="J77" s="93">
         <v>1416983.8</v>
       </c>
       <c r="K77" s="87">
         <v>1557060.8</v>
       </c>
       <c r="L77" s="87">
         <v>1712967.1</v>
       </c>
       <c r="M77" s="87">
         <v>1870075.3</v>
       </c>
       <c r="O77" s="5"/>
       <c r="P77" s="7"/>
     </row>
     <row r="78" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="63" t="s">
         <v>710</v>
       </c>
-      <c r="B78" s="106">
+      <c r="B78" s="105">
         <v>97.3</v>
       </c>
       <c r="C78" s="87">
         <v>183307.3</v>
       </c>
       <c r="D78" s="101">
         <v>271190.8</v>
       </c>
       <c r="E78" s="87">
         <v>354228.2</v>
       </c>
       <c r="F78" s="87">
         <v>443451</v>
       </c>
       <c r="G78" s="101">
         <v>536420.4</v>
       </c>
       <c r="H78" s="101">
         <v>636947.4</v>
       </c>
       <c r="I78" s="87">
         <v>739430.6</v>
       </c>
       <c r="J78" s="101">
         <v>840598.6</v>
@@ -6079,104 +6082,106 @@
       <c r="O78" s="5"/>
       <c r="P78" s="7"/>
     </row>
     <row r="79" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="31" t="s">
         <v>711</v>
       </c>
       <c r="B79" s="86">
         <v>137521.9</v>
       </c>
       <c r="C79" s="86">
         <v>278205</v>
       </c>
       <c r="D79" s="86">
         <v>418680.4</v>
       </c>
       <c r="E79" s="86">
         <v>565244.4</v>
       </c>
       <c r="F79" s="86">
         <v>710802.6</v>
       </c>
       <c r="G79" s="86">
         <v>872708.8</v>
       </c>
-      <c r="H79" s="99"/>
+      <c r="H79" s="86">
+        <v>1038261.1</v>
+      </c>
       <c r="I79" s="86"/>
       <c r="J79" s="99"/>
       <c r="K79" s="86"/>
       <c r="L79" s="86"/>
       <c r="M79" s="99"/>
       <c r="O79" s="5"/>
       <c r="P79" s="7"/>
     </row>
     <row r="80" spans="1:25" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="115" t="s">
+      <c r="A80" s="114" t="s">
         <v>708</v>
       </c>
-      <c r="B80" s="115"/>
-[...10 lines deleted...]
-      <c r="M80" s="115"/>
+      <c r="B80" s="114"/>
+      <c r="C80" s="114"/>
+      <c r="D80" s="114"/>
+      <c r="E80" s="114"/>
+      <c r="F80" s="114"/>
+      <c r="G80" s="114"/>
+      <c r="H80" s="114"/>
+      <c r="I80" s="114"/>
+      <c r="J80" s="114"/>
+      <c r="K80" s="114"/>
+      <c r="L80" s="114"/>
+      <c r="M80" s="114"/>
       <c r="N80" s="10"/>
       <c r="O80" s="10"/>
       <c r="P80" s="10"/>
       <c r="Q80" s="10"/>
       <c r="R80" s="10"/>
       <c r="S80" s="10"/>
       <c r="T80" s="10"/>
       <c r="U80" s="10"/>
       <c r="V80" s="10"/>
       <c r="W80" s="10"/>
       <c r="X80" s="10"/>
       <c r="Y80" s="10"/>
     </row>
     <row r="81" spans="1:15" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="114" t="s">
+      <c r="A81" s="113" t="s">
         <v>700</v>
       </c>
-      <c r="B81" s="114"/>
-[...10 lines deleted...]
-      <c r="M81" s="114"/>
+      <c r="B81" s="113"/>
+      <c r="C81" s="113"/>
+      <c r="D81" s="113"/>
+      <c r="E81" s="113"/>
+      <c r="F81" s="113"/>
+      <c r="G81" s="113"/>
+      <c r="H81" s="113"/>
+      <c r="I81" s="113"/>
+      <c r="J81" s="113"/>
+      <c r="K81" s="113"/>
+      <c r="L81" s="113"/>
+      <c r="M81" s="113"/>
     </row>
     <row r="82" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A82" s="11"/>
       <c r="B82" s="12"/>
       <c r="C82" s="12"/>
       <c r="D82" s="12"/>
       <c r="E82" s="12"/>
       <c r="F82" s="12"/>
       <c r="G82" s="12"/>
       <c r="H82" s="12"/>
       <c r="I82" s="12"/>
       <c r="J82" s="12"/>
       <c r="K82" s="12"/>
       <c r="L82" s="12"/>
       <c r="M82" s="12"/>
     </row>
     <row r="83" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="13"/>
       <c r="B83" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C83" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D83" s="14" t="s">
@@ -6394,51 +6399,53 @@
       </c>
       <c r="O88" s="9"/>
     </row>
     <row r="89" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="17">
         <v>2026</v>
       </c>
       <c r="B89" s="22">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="22">
         <v>3809.46</v>
       </c>
       <c r="D89" s="22">
         <v>5476.87</v>
       </c>
       <c r="E89" s="22">
         <v>6512.63</v>
       </c>
       <c r="F89" s="22">
         <v>8394.2999999999993</v>
       </c>
       <c r="G89" s="22">
         <v>10384.67</v>
       </c>
-      <c r="H89" s="98"/>
+      <c r="H89" s="22">
+        <v>12455.8</v>
+      </c>
       <c r="I89" s="22"/>
       <c r="J89" s="98"/>
       <c r="K89" s="22"/>
       <c r="L89" s="22"/>
       <c r="M89" s="22"/>
       <c r="O89" s="9"/>
     </row>
     <row r="90" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B90" s="34"/>
       <c r="C90" s="34"/>
       <c r="D90" s="34"/>
       <c r="E90" s="34"/>
       <c r="F90" s="34"/>
       <c r="G90" s="34"/>
       <c r="H90" s="34"/>
       <c r="I90" s="34"/>
       <c r="J90" s="34"/>
       <c r="K90" s="34"/>
       <c r="L90" s="34"/>
       <c r="M90" s="26"/>
     </row>
     <row r="91" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -6608,51 +6615,53 @@
       </c>
       <c r="O94" s="9"/>
     </row>
     <row r="95" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="17">
         <v>2026</v>
       </c>
       <c r="B95" s="85">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="85">
         <v>3580539.66</v>
       </c>
       <c r="D95" s="85">
         <v>5218535.1399999997</v>
       </c>
       <c r="E95" s="85">
         <v>6358778.1200000001</v>
       </c>
       <c r="F95" s="85">
         <v>8222526.6900000004</v>
       </c>
       <c r="G95" s="85">
         <v>10174785.789999999</v>
       </c>
-      <c r="H95" s="97"/>
+      <c r="H95" s="85">
+        <v>12168737.199999999</v>
+      </c>
       <c r="I95" s="85"/>
       <c r="J95" s="97"/>
       <c r="K95" s="85"/>
       <c r="L95" s="85"/>
       <c r="M95" s="85"/>
       <c r="O95" s="9"/>
     </row>
     <row r="96" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B96" s="34"/>
       <c r="C96" s="34"/>
       <c r="D96" s="34"/>
       <c r="E96" s="34"/>
       <c r="F96" s="34"/>
       <c r="G96" s="34"/>
       <c r="H96" s="26"/>
       <c r="I96" s="34"/>
       <c r="J96" s="34"/>
       <c r="K96" s="34"/>
       <c r="L96" s="34"/>
       <c r="M96" s="34"/>
     </row>
     <row r="97" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -6822,51 +6831,53 @@
       </c>
       <c r="O100" s="9"/>
     </row>
     <row r="101" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="17">
         <v>2026</v>
       </c>
       <c r="B101" s="22">
         <v>72.88</v>
       </c>
       <c r="C101" s="22">
         <v>141.24</v>
       </c>
       <c r="D101" s="22">
         <v>205.69</v>
       </c>
       <c r="E101" s="22">
         <v>263.98</v>
       </c>
       <c r="F101" s="22">
         <v>322.49</v>
       </c>
       <c r="G101" s="22">
         <v>390.47</v>
       </c>
-      <c r="H101" s="98"/>
+      <c r="H101" s="22">
+        <v>463.07</v>
+      </c>
       <c r="I101" s="22"/>
       <c r="J101" s="98"/>
       <c r="K101" s="22"/>
       <c r="L101" s="22"/>
       <c r="M101" s="22"/>
       <c r="O101" s="9"/>
     </row>
     <row r="102" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B102" s="34"/>
       <c r="C102" s="26"/>
       <c r="D102" s="26"/>
       <c r="E102" s="34"/>
       <c r="F102" s="34"/>
       <c r="G102" s="34"/>
       <c r="H102" s="26"/>
       <c r="I102" s="34"/>
       <c r="J102" s="34"/>
       <c r="K102" s="34"/>
       <c r="L102" s="34"/>
       <c r="M102" s="26"/>
     </row>
     <row r="103" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -6981,51 +6992,51 @@
       </c>
       <c r="J105" s="87">
         <v>597399.4</v>
       </c>
       <c r="K105" s="93">
         <v>661107.1</v>
       </c>
       <c r="L105" s="87">
         <v>720875.5</v>
       </c>
       <c r="M105" s="87">
         <v>777580</v>
       </c>
       <c r="O105" s="9"/>
     </row>
     <row r="106" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="64">
         <v>2025</v>
       </c>
       <c r="B106" s="87">
         <v>18391.3</v>
       </c>
       <c r="C106" s="87">
         <v>35427.199999999997</v>
       </c>
-      <c r="D106" s="107">
+      <c r="D106" s="106">
         <v>51755.5</v>
       </c>
       <c r="E106" s="87">
         <v>68520</v>
       </c>
       <c r="F106" s="87">
         <v>85321.1</v>
       </c>
       <c r="G106" s="87">
         <v>103588.3</v>
       </c>
       <c r="H106" s="101">
         <v>125495.9</v>
       </c>
       <c r="I106" s="87">
         <v>145480.20000000001</v>
       </c>
       <c r="J106" s="101">
         <v>164540.20000000001</v>
       </c>
       <c r="K106" s="87">
         <v>180256.2</v>
       </c>
       <c r="L106" s="87">
         <v>195954.2</v>
@@ -7035,74 +7046,76 @@
       </c>
       <c r="O106" s="9"/>
     </row>
     <row r="107" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="35">
         <v>2026</v>
       </c>
       <c r="B107" s="86">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="86">
         <v>97578.6</v>
       </c>
       <c r="D107" s="86">
         <v>142352.9</v>
       </c>
       <c r="E107" s="86">
         <v>184695.6</v>
       </c>
       <c r="F107" s="86">
         <v>230989.2</v>
       </c>
       <c r="G107" s="86">
         <v>285306.40000000002</v>
       </c>
-      <c r="H107" s="99"/>
+      <c r="H107" s="86">
+        <v>342249.6</v>
+      </c>
       <c r="I107" s="86"/>
       <c r="J107" s="99"/>
       <c r="K107" s="86"/>
       <c r="L107" s="86"/>
       <c r="M107" s="86"/>
       <c r="O107" s="9"/>
     </row>
     <row r="108" spans="1:15" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="114" t="s">
+      <c r="A108" s="113" t="s">
         <v>701</v>
       </c>
-      <c r="B108" s="114"/>
-[...10 lines deleted...]
-      <c r="M108" s="114"/>
+      <c r="B108" s="113"/>
+      <c r="C108" s="113"/>
+      <c r="D108" s="113"/>
+      <c r="E108" s="113"/>
+      <c r="F108" s="113"/>
+      <c r="G108" s="113"/>
+      <c r="H108" s="113"/>
+      <c r="I108" s="113"/>
+      <c r="J108" s="113"/>
+      <c r="K108" s="113"/>
+      <c r="L108" s="113"/>
+      <c r="M108" s="113"/>
     </row>
     <row r="109" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A109" s="11"/>
       <c r="B109" s="12"/>
       <c r="C109" s="12"/>
       <c r="D109" s="12"/>
       <c r="E109" s="12"/>
       <c r="F109" s="12"/>
       <c r="G109" s="12"/>
       <c r="H109" s="12"/>
       <c r="I109" s="12"/>
       <c r="J109" s="12"/>
       <c r="K109" s="12"/>
       <c r="L109" s="12"/>
       <c r="M109" s="12"/>
     </row>
     <row r="110" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="13"/>
       <c r="B110" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C110" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D110" s="14" t="s">
@@ -7866,51 +7879,53 @@
       </c>
       <c r="O128" s="9"/>
     </row>
     <row r="129" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B129" s="22">
         <v>507.89</v>
       </c>
       <c r="C129" s="22">
         <v>1188.06</v>
       </c>
       <c r="D129" s="22">
         <v>1687.73</v>
       </c>
       <c r="E129" s="22">
         <v>2311.04</v>
       </c>
       <c r="F129" s="22">
         <v>2928.44</v>
       </c>
       <c r="G129" s="22">
         <v>3607.69</v>
       </c>
-      <c r="H129" s="22"/>
+      <c r="H129" s="22">
+        <v>4503.74</v>
+      </c>
       <c r="I129" s="22"/>
       <c r="J129" s="22"/>
       <c r="K129" s="22"/>
       <c r="L129" s="22"/>
       <c r="M129" s="98"/>
       <c r="O129" s="9"/>
     </row>
     <row r="130" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B130" s="26"/>
       <c r="C130" s="26"/>
       <c r="D130" s="26"/>
       <c r="E130" s="26"/>
       <c r="F130" s="26"/>
       <c r="G130" s="26"/>
       <c r="H130" s="26"/>
       <c r="I130" s="26"/>
       <c r="J130" s="26"/>
       <c r="K130" s="26"/>
       <c r="L130" s="26"/>
       <c r="M130" s="26"/>
       <c r="N130" s="3"/>
     </row>
@@ -8585,116 +8600,118 @@
       </c>
       <c r="O146" s="9"/>
     </row>
     <row r="147" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="63" t="s">
         <v>710</v>
       </c>
       <c r="B147" s="87">
         <v>352674.8</v>
       </c>
       <c r="C147" s="87">
         <v>721421.7</v>
       </c>
       <c r="D147" s="101">
         <v>1080927.1000000001</v>
       </c>
       <c r="E147" s="87">
         <v>1361329.4</v>
       </c>
       <c r="F147" s="87">
         <v>1654315.1</v>
       </c>
       <c r="G147" s="28">
         <v>1964.2</v>
       </c>
-      <c r="H147" s="105">
+      <c r="H147" s="104">
         <v>2404872.1</v>
       </c>
       <c r="I147" s="87">
         <v>2850780.2</v>
       </c>
       <c r="J147" s="87">
         <v>3308819.1</v>
       </c>
       <c r="K147" s="87">
         <v>3637771</v>
       </c>
       <c r="L147" s="87">
         <v>3967669.7</v>
       </c>
       <c r="M147" s="101">
         <v>4283214.7</v>
       </c>
       <c r="O147" s="9"/>
     </row>
     <row r="148" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="31" t="s">
         <v>711</v>
       </c>
       <c r="B148" s="86">
         <v>341579.31</v>
       </c>
       <c r="C148" s="86">
         <v>691946.23</v>
       </c>
       <c r="D148" s="86">
         <v>1045123.64</v>
       </c>
       <c r="E148" s="86">
         <v>1327095.72</v>
       </c>
       <c r="F148" s="86">
         <v>1603014</v>
       </c>
       <c r="G148" s="86">
         <v>1898024.28</v>
       </c>
-      <c r="H148" s="103"/>
+      <c r="H148" s="86">
+        <v>2313038.0299999998</v>
+      </c>
       <c r="I148" s="86"/>
       <c r="J148" s="86"/>
       <c r="K148" s="86"/>
       <c r="L148" s="86"/>
       <c r="M148" s="99"/>
       <c r="O148" s="9"/>
     </row>
     <row r="149" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="115" t="s">
+      <c r="A149" s="114" t="s">
         <v>708</v>
       </c>
-      <c r="B149" s="115"/>
-[...10 lines deleted...]
-      <c r="M149" s="115"/>
+      <c r="B149" s="114"/>
+      <c r="C149" s="114"/>
+      <c r="D149" s="114"/>
+      <c r="E149" s="114"/>
+      <c r="F149" s="114"/>
+      <c r="G149" s="114"/>
+      <c r="H149" s="114"/>
+      <c r="I149" s="114"/>
+      <c r="J149" s="114"/>
+      <c r="K149" s="114"/>
+      <c r="L149" s="114"/>
+      <c r="M149" s="114"/>
       <c r="N149" s="10"/>
       <c r="O149" s="10"/>
       <c r="P149" s="10"/>
       <c r="Q149" s="10"/>
       <c r="R149" s="10"/>
       <c r="S149" s="10"/>
       <c r="T149" s="10"/>
       <c r="U149" s="10"/>
       <c r="V149" s="10"/>
       <c r="W149" s="10"/>
       <c r="X149" s="10"/>
       <c r="Y149" s="10"/>
     </row>
     <row r="150" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A150" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B150" s="26"/>
       <c r="C150" s="34"/>
       <c r="D150" s="34"/>
       <c r="E150" s="34"/>
       <c r="F150" s="34"/>
       <c r="G150" s="34"/>
       <c r="H150" s="34"/>
       <c r="I150" s="34"/>
@@ -11389,148 +11406,154 @@
       <c r="L236" s="22"/>
       <c r="M236" s="98"/>
     </row>
     <row r="237" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A237" s="38" t="s">
         <v>704</v>
       </c>
       <c r="B237" s="22">
         <v>4080.78</v>
       </c>
       <c r="C237" s="22">
         <v>8348.93</v>
       </c>
       <c r="D237" s="22">
         <v>12725.68</v>
       </c>
       <c r="E237" s="23">
         <v>17366.400000000001</v>
       </c>
       <c r="F237" s="22">
         <v>21139.200000000001</v>
       </c>
       <c r="G237" s="22">
         <v>24842.12</v>
       </c>
-      <c r="H237" s="23"/>
+      <c r="H237" s="22">
+        <v>28235.59</v>
+      </c>
       <c r="I237" s="22"/>
       <c r="J237" s="22"/>
       <c r="K237" s="22"/>
       <c r="L237" s="22"/>
       <c r="M237" s="98"/>
     </row>
     <row r="238" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="38" t="s">
         <v>705</v>
       </c>
       <c r="B238" s="22"/>
       <c r="C238" s="22"/>
       <c r="D238" s="22"/>
       <c r="E238" s="22"/>
       <c r="F238" s="22"/>
       <c r="G238" s="22"/>
       <c r="H238" s="23"/>
       <c r="I238" s="22"/>
       <c r="J238" s="22"/>
       <c r="K238" s="22"/>
       <c r="L238" s="22"/>
       <c r="M238" s="98"/>
     </row>
     <row r="239" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="39" t="s">
         <v>706</v>
       </c>
       <c r="B239" s="22">
         <v>3135.02</v>
       </c>
       <c r="C239" s="22">
         <v>6487.89</v>
       </c>
       <c r="D239" s="22">
         <v>10018.56</v>
       </c>
       <c r="E239" s="22">
         <v>13855.87</v>
       </c>
       <c r="F239" s="22">
         <v>17421.11</v>
       </c>
       <c r="G239" s="22">
         <v>20925</v>
       </c>
-      <c r="H239" s="23"/>
+      <c r="H239" s="22">
+        <v>24127.84</v>
+      </c>
       <c r="I239" s="22"/>
       <c r="J239" s="22"/>
       <c r="K239" s="22"/>
       <c r="L239" s="22"/>
       <c r="M239" s="98"/>
     </row>
     <row r="240" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="39" t="s">
         <v>707</v>
       </c>
       <c r="B240" s="22">
         <v>945.76</v>
       </c>
       <c r="C240" s="22">
         <v>1861.03</v>
       </c>
       <c r="D240" s="22">
         <v>2707.12</v>
       </c>
       <c r="E240" s="22">
         <v>3510.56</v>
       </c>
       <c r="F240" s="22">
         <v>3718.09</v>
       </c>
       <c r="G240" s="22">
         <v>3917.12</v>
       </c>
-      <c r="H240" s="23"/>
+      <c r="H240" s="22">
+        <v>4107.75</v>
+      </c>
       <c r="I240" s="22"/>
       <c r="J240" s="22"/>
       <c r="K240" s="22"/>
       <c r="L240" s="22"/>
       <c r="M240" s="98"/>
     </row>
     <row r="241" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A241" s="115" t="s">
+      <c r="A241" s="114" t="s">
         <v>708</v>
       </c>
-      <c r="B241" s="115"/>
-[...10 lines deleted...]
-      <c r="M241" s="115"/>
+      <c r="B241" s="114"/>
+      <c r="C241" s="114"/>
+      <c r="D241" s="114"/>
+      <c r="E241" s="114"/>
+      <c r="F241" s="114"/>
+      <c r="G241" s="114"/>
+      <c r="H241" s="114"/>
+      <c r="I241" s="114"/>
+      <c r="J241" s="114"/>
+      <c r="K241" s="114"/>
+      <c r="L241" s="114"/>
+      <c r="M241" s="114"/>
       <c r="N241" s="10"/>
       <c r="O241" s="10"/>
       <c r="P241" s="10"/>
       <c r="Q241" s="10"/>
       <c r="R241" s="10"/>
       <c r="S241" s="10"/>
       <c r="T241" s="10"/>
       <c r="U241" s="10"/>
       <c r="V241" s="10"/>
       <c r="W241" s="10"/>
       <c r="X241" s="10"/>
       <c r="Y241" s="10"/>
     </row>
     <row r="242" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A242" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B242" s="34"/>
       <c r="C242" s="34"/>
       <c r="D242" s="34"/>
       <c r="E242" s="34"/>
       <c r="F242" s="34"/>
       <c r="G242" s="34"/>
       <c r="H242" s="34"/>
       <c r="I242" s="34"/>
@@ -14068,51 +14091,51 @@
       <c r="L323" s="87"/>
       <c r="M323" s="87"/>
     </row>
     <row r="324" spans="1:25" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A324" s="95" t="s">
         <v>704</v>
       </c>
       <c r="B324" s="87">
         <v>68702.7</v>
       </c>
       <c r="C324" s="87">
         <v>128655.8</v>
       </c>
       <c r="D324" s="97">
         <v>189946.3</v>
       </c>
       <c r="E324" s="85">
         <v>246786.1</v>
       </c>
       <c r="F324" s="87">
         <v>307447.3</v>
       </c>
       <c r="G324" s="85">
         <v>365887</v>
       </c>
-      <c r="H324" s="104">
+      <c r="H324" s="103">
         <v>425116.8</v>
       </c>
       <c r="I324" s="87">
         <v>489517.1</v>
       </c>
       <c r="J324" s="85">
         <v>560134.9</v>
       </c>
       <c r="K324" s="85">
         <v>644335.1</v>
       </c>
       <c r="L324" s="85">
         <v>723064</v>
       </c>
       <c r="M324" s="97">
         <v>804694.2</v>
       </c>
     </row>
     <row r="325" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A325" s="95" t="s">
         <v>705</v>
       </c>
       <c r="B325" s="29"/>
       <c r="C325" s="28"/>
       <c r="D325" s="28"/>
@@ -14125,276 +14148,282 @@
       <c r="L325" s="87"/>
       <c r="M325" s="87"/>
     </row>
     <row r="326" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A326" s="68" t="s">
         <v>706</v>
       </c>
       <c r="B326" s="87">
         <v>57452.9</v>
       </c>
       <c r="C326" s="87">
         <v>108160.2</v>
       </c>
       <c r="D326" s="101">
         <v>159403.9</v>
       </c>
       <c r="E326" s="87">
         <v>205674.1</v>
       </c>
       <c r="F326" s="87">
         <v>255430.9</v>
       </c>
       <c r="G326" s="87">
         <v>301703.90000000002</v>
       </c>
-      <c r="H326" s="105">
+      <c r="H326" s="104">
         <v>347670.5</v>
       </c>
       <c r="I326" s="87">
         <v>398136.8</v>
       </c>
       <c r="J326" s="87">
         <v>453990.7</v>
       </c>
       <c r="K326" s="87">
         <v>522872.7</v>
       </c>
       <c r="L326" s="87">
         <v>586116.5</v>
       </c>
       <c r="M326" s="101">
         <v>651983.6</v>
       </c>
     </row>
     <row r="327" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A327" s="68" t="s">
         <v>707</v>
       </c>
       <c r="B327" s="87">
         <v>11249.9</v>
       </c>
       <c r="C327" s="87">
         <v>20495.7</v>
       </c>
       <c r="D327" s="101">
         <v>30542.6</v>
       </c>
       <c r="E327" s="87">
         <v>41112.1</v>
       </c>
       <c r="F327" s="87">
         <v>52016.5</v>
       </c>
       <c r="G327" s="87">
         <v>64183.199999999997</v>
       </c>
-      <c r="H327" s="105">
+      <c r="H327" s="104">
         <v>77446.399999999994</v>
       </c>
       <c r="I327" s="87">
         <v>91380.4</v>
       </c>
       <c r="J327" s="87">
         <v>106144.3</v>
       </c>
       <c r="K327" s="28">
         <v>121.4</v>
       </c>
       <c r="L327" s="28">
         <v>137</v>
       </c>
       <c r="M327" s="101">
         <v>152710.70000000001</v>
       </c>
     </row>
     <row r="328" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A328" s="94" t="s">
         <v>711</v>
       </c>
       <c r="B328" s="87"/>
       <c r="C328" s="87"/>
       <c r="D328" s="101"/>
       <c r="E328" s="87"/>
       <c r="F328" s="87"/>
       <c r="G328" s="87"/>
-      <c r="H328" s="105"/>
+      <c r="H328" s="104"/>
       <c r="I328" s="87"/>
       <c r="J328" s="87"/>
       <c r="K328" s="28"/>
       <c r="L328" s="28"/>
       <c r="M328" s="101"/>
     </row>
     <row r="329" spans="1:25" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A329" s="95" t="s">
         <v>704</v>
       </c>
       <c r="B329" s="85">
         <v>64924.3</v>
       </c>
       <c r="C329" s="85">
         <v>136200.9</v>
       </c>
       <c r="D329" s="85">
         <v>209490.5</v>
       </c>
       <c r="E329" s="85">
         <v>286545.7</v>
       </c>
       <c r="F329" s="85">
         <v>349001</v>
       </c>
       <c r="G329" s="85">
         <v>411296.3</v>
       </c>
-      <c r="H329" s="105"/>
+      <c r="H329" s="85">
+        <v>471733</v>
+      </c>
       <c r="I329" s="87"/>
       <c r="J329" s="87"/>
       <c r="K329" s="28"/>
       <c r="L329" s="28"/>
       <c r="M329" s="101"/>
     </row>
     <row r="330" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A330" s="95" t="s">
         <v>705</v>
       </c>
       <c r="B330" s="87"/>
       <c r="C330" s="87"/>
       <c r="D330" s="87"/>
       <c r="E330" s="87"/>
       <c r="F330" s="87"/>
       <c r="G330" s="87"/>
-      <c r="H330" s="105"/>
+      <c r="H330" s="104"/>
       <c r="I330" s="87"/>
       <c r="J330" s="87"/>
       <c r="K330" s="28"/>
       <c r="L330" s="28"/>
       <c r="M330" s="101"/>
     </row>
     <row r="331" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="68" t="s">
         <v>706</v>
       </c>
       <c r="B331" s="28">
         <v>49.2</v>
       </c>
       <c r="C331" s="87">
         <v>105535</v>
       </c>
       <c r="D331" s="87">
         <v>165120.6</v>
       </c>
       <c r="E331" s="87">
         <v>229231.4</v>
       </c>
       <c r="F331" s="87">
         <v>287271.7</v>
       </c>
       <c r="G331" s="87">
         <v>345294.6</v>
       </c>
-      <c r="H331" s="105"/>
+      <c r="H331" s="87">
+        <v>401628.5</v>
+      </c>
       <c r="I331" s="87"/>
       <c r="J331" s="87"/>
       <c r="K331" s="28"/>
       <c r="L331" s="28"/>
       <c r="M331" s="101"/>
     </row>
     <row r="332" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="67" t="s">
         <v>707</v>
       </c>
       <c r="B332" s="86">
         <v>15663.6</v>
       </c>
       <c r="C332" s="86">
         <v>30665.9</v>
       </c>
       <c r="D332" s="86">
         <v>44369.9</v>
       </c>
       <c r="E332" s="86">
         <v>57314.3</v>
       </c>
       <c r="F332" s="86">
         <v>61729.4</v>
       </c>
       <c r="G332" s="86">
         <v>66001.7</v>
       </c>
-      <c r="H332" s="103"/>
+      <c r="H332" s="86">
+        <v>70104.5</v>
+      </c>
       <c r="I332" s="86"/>
       <c r="J332" s="86"/>
       <c r="K332" s="59"/>
       <c r="L332" s="59"/>
       <c r="M332" s="99"/>
     </row>
     <row r="333" spans="1:25" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="115" t="s">
+      <c r="A333" s="114" t="s">
         <v>708</v>
       </c>
-      <c r="B333" s="115"/>
-[...10 lines deleted...]
-      <c r="M333" s="115"/>
+      <c r="B333" s="114"/>
+      <c r="C333" s="114"/>
+      <c r="D333" s="114"/>
+      <c r="E333" s="114"/>
+      <c r="F333" s="114"/>
+      <c r="G333" s="114"/>
+      <c r="H333" s="114"/>
+      <c r="I333" s="114"/>
+      <c r="J333" s="114"/>
+      <c r="K333" s="114"/>
+      <c r="L333" s="114"/>
+      <c r="M333" s="114"/>
       <c r="N333" s="10"/>
       <c r="O333" s="10"/>
       <c r="P333" s="10"/>
       <c r="Q333" s="10"/>
       <c r="R333" s="10"/>
       <c r="S333" s="10"/>
       <c r="T333" s="10"/>
       <c r="U333" s="10"/>
       <c r="V333" s="10"/>
       <c r="W333" s="10"/>
       <c r="X333" s="10"/>
       <c r="Y333" s="10"/>
     </row>
     <row r="334" spans="1:25" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="114" t="s">
+      <c r="A334" s="113" t="s">
         <v>702</v>
       </c>
-      <c r="B334" s="114"/>
-[...10 lines deleted...]
-      <c r="M334" s="114"/>
+      <c r="B334" s="113"/>
+      <c r="C334" s="113"/>
+      <c r="D334" s="113"/>
+      <c r="E334" s="113"/>
+      <c r="F334" s="113"/>
+      <c r="G334" s="113"/>
+      <c r="H334" s="113"/>
+      <c r="I334" s="113"/>
+      <c r="J334" s="113"/>
+      <c r="K334" s="113"/>
+      <c r="L334" s="113"/>
+      <c r="M334" s="113"/>
     </row>
     <row r="335" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A335" s="11"/>
       <c r="B335" s="12"/>
       <c r="C335" s="12"/>
       <c r="D335" s="12"/>
       <c r="E335" s="12"/>
       <c r="F335" s="12"/>
       <c r="G335" s="12"/>
       <c r="H335" s="12"/>
       <c r="I335" s="12"/>
       <c r="J335" s="12"/>
       <c r="K335" s="12"/>
       <c r="L335" s="12"/>
       <c r="M335" s="12"/>
     </row>
     <row r="336" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A336" s="13"/>
       <c r="B336" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C336" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D336" s="14" t="s">
@@ -14694,51 +14723,53 @@
       </c>
       <c r="O343" s="9"/>
     </row>
     <row r="344" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="17">
         <v>2026</v>
       </c>
       <c r="B344" s="28">
         <v>1222.28</v>
       </c>
       <c r="C344" s="22">
         <v>2238.98</v>
       </c>
       <c r="D344" s="22">
         <v>3294.46</v>
       </c>
       <c r="E344" s="22">
         <v>4433.91</v>
       </c>
       <c r="F344" s="22">
         <v>5403.39</v>
       </c>
       <c r="G344" s="22">
         <v>6570.79</v>
       </c>
-      <c r="H344" s="22"/>
+      <c r="H344" s="22">
+        <v>7721.16</v>
+      </c>
       <c r="I344" s="28"/>
       <c r="J344" s="28"/>
       <c r="K344" s="28"/>
       <c r="L344" s="22"/>
       <c r="M344" s="28"/>
       <c r="O344" s="9"/>
     </row>
     <row r="345" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B345" s="34"/>
       <c r="C345" s="34"/>
       <c r="D345" s="34"/>
       <c r="E345" s="34"/>
       <c r="F345" s="34"/>
       <c r="G345" s="34"/>
       <c r="H345" s="34"/>
       <c r="I345" s="12"/>
       <c r="J345" s="34"/>
       <c r="K345" s="34"/>
       <c r="L345" s="34"/>
       <c r="M345" s="26"/>
     </row>
     <row r="346" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -14978,82 +15009,84 @@
         <v>447203.6</v>
       </c>
       <c r="K351" s="87">
         <v>497675.3</v>
       </c>
       <c r="L351" s="87">
         <v>557769.6</v>
       </c>
       <c r="M351" s="87">
         <v>619860</v>
       </c>
     </row>
     <row r="352" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="58">
         <v>2026</v>
       </c>
       <c r="B352" s="86">
         <v>71341</v>
       </c>
       <c r="C352" s="59">
         <v>136.4</v>
       </c>
       <c r="D352" s="86">
         <v>199840.8</v>
       </c>
-      <c r="E352" s="112">
+      <c r="E352" s="111">
         <v>264.2</v>
       </c>
       <c r="F352" s="86">
         <v>315350</v>
       </c>
       <c r="G352" s="86">
         <v>370480</v>
       </c>
-      <c r="H352" s="86"/>
+      <c r="H352" s="86">
+        <v>424584.9</v>
+      </c>
       <c r="I352" s="86"/>
       <c r="J352" s="86"/>
       <c r="K352" s="86"/>
       <c r="L352" s="86"/>
       <c r="M352" s="86"/>
     </row>
     <row r="353" spans="1:15" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="113" t="s">
+      <c r="A353" s="112" t="s">
         <v>703</v>
       </c>
-      <c r="B353" s="113"/>
-[...10 lines deleted...]
-      <c r="M353" s="113"/>
+      <c r="B353" s="112"/>
+      <c r="C353" s="112"/>
+      <c r="D353" s="112"/>
+      <c r="E353" s="112"/>
+      <c r="F353" s="112"/>
+      <c r="G353" s="112"/>
+      <c r="H353" s="112"/>
+      <c r="I353" s="112"/>
+      <c r="J353" s="112"/>
+      <c r="K353" s="112"/>
+      <c r="L353" s="112"/>
+      <c r="M353" s="112"/>
     </row>
     <row r="354" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A354" s="60"/>
       <c r="B354" s="12"/>
       <c r="C354" s="12"/>
       <c r="D354" s="12"/>
       <c r="E354" s="12"/>
       <c r="F354" s="12"/>
       <c r="G354" s="12"/>
       <c r="H354" s="12"/>
       <c r="I354" s="12"/>
       <c r="J354" s="12"/>
       <c r="K354" s="12"/>
       <c r="L354" s="12"/>
       <c r="M354" s="12"/>
     </row>
     <row r="355" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="13"/>
       <c r="B355" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C355" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D355" s="14" t="s">
@@ -15066,386 +15099,390 @@
         <v>687</v>
       </c>
       <c r="G355" s="14" t="s">
         <v>688</v>
       </c>
       <c r="H355" s="14" t="s">
         <v>689</v>
       </c>
       <c r="I355" s="14" t="s">
         <v>690</v>
       </c>
       <c r="J355" s="14" t="s">
         <v>691</v>
       </c>
       <c r="K355" s="14" t="s">
         <v>692</v>
       </c>
       <c r="L355" s="15" t="s">
         <v>693</v>
       </c>
       <c r="M355" s="16" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="356" spans="1:15" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A356" s="109" t="s">
+      <c r="A356" s="108" t="s">
         <v>695</v>
       </c>
-      <c r="B356" s="108"/>
-[...10 lines deleted...]
-      <c r="M356" s="108"/>
+      <c r="B356" s="107"/>
+      <c r="C356" s="107"/>
+      <c r="D356" s="107"/>
+      <c r="E356" s="107"/>
+      <c r="F356" s="107"/>
+      <c r="G356" s="107"/>
+      <c r="H356" s="107"/>
+      <c r="I356" s="107"/>
+      <c r="J356" s="107"/>
+      <c r="K356" s="107"/>
+      <c r="L356" s="107"/>
+      <c r="M356" s="107"/>
     </row>
     <row r="357" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A357" s="17">
         <v>2023</v>
       </c>
-      <c r="B357" s="110" t="s">
+      <c r="B357" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="C357" s="110" t="s">
+      <c r="C357" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="D357" s="110" t="s">
+      <c r="D357" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="E357" s="110" t="s">
+      <c r="E357" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="F357" s="110" t="s">
+      <c r="F357" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="G357" s="110" t="s">
+      <c r="G357" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="H357" s="110" t="s">
+      <c r="H357" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="I357" s="110" t="s">
+      <c r="I357" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="J357" s="110" t="s">
+      <c r="J357" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="K357" s="110" t="s">
+      <c r="K357" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="L357" s="110" t="s">
+      <c r="L357" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="M357" s="110" t="s">
+      <c r="M357" s="109" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="358" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A358" s="17">
         <v>2024</v>
       </c>
-      <c r="B358" s="110" t="s">
+      <c r="B358" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="C358" s="110" t="s">
+      <c r="C358" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="D358" s="110" t="s">
+      <c r="D358" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="E358" s="110" t="s">
+      <c r="E358" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="F358" s="110" t="s">
+      <c r="F358" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="G358" s="110" t="s">
+      <c r="G358" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="H358" s="110" t="s">
+      <c r="H358" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="I358" s="110" t="s">
+      <c r="I358" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="J358" s="110" t="s">
+      <c r="J358" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="K358" s="110" t="s">
+      <c r="K358" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="L358" s="110" t="s">
+      <c r="L358" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="M358" s="110" t="s">
+      <c r="M358" s="109" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="359" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A359" s="17">
         <v>2025</v>
       </c>
-      <c r="B359" s="110" t="s">
+      <c r="B359" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="C359" s="110" t="s">
+      <c r="C359" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="D359" s="110" t="s">
+      <c r="D359" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="E359" s="110" t="s">
+      <c r="E359" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="F359" s="110" t="s">
+      <c r="F359" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="G359" s="110" t="s">
+      <c r="G359" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="H359" s="110" t="s">
+      <c r="H359" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="I359" s="110" t="s">
+      <c r="I359" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="J359" s="110" t="s">
+      <c r="J359" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="K359" s="110" t="s">
+      <c r="K359" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="L359" s="110" t="s">
+      <c r="L359" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="M359" s="110" t="s">
+      <c r="M359" s="109" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="360" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="17">
         <v>2026</v>
       </c>
       <c r="B360" s="22">
         <v>0.01</v>
       </c>
       <c r="C360" s="22">
         <v>0.01</v>
       </c>
       <c r="D360" s="22">
         <v>0.01</v>
       </c>
       <c r="E360" s="22">
         <v>0.01</v>
       </c>
       <c r="F360" s="22">
         <v>0.01</v>
       </c>
       <c r="G360" s="22">
         <v>0.01</v>
       </c>
-      <c r="H360" s="108"/>
-[...4 lines deleted...]
-      <c r="M360" s="108"/>
+      <c r="H360" s="22">
+        <v>0.01</v>
+      </c>
+      <c r="I360" s="107"/>
+      <c r="J360" s="107"/>
+      <c r="K360" s="107"/>
+      <c r="L360" s="107"/>
+      <c r="M360" s="107"/>
     </row>
     <row r="361" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A361" s="109" t="s">
+      <c r="A361" s="108" t="s">
         <v>712</v>
       </c>
-      <c r="B361" s="108"/>
-[...10 lines deleted...]
-      <c r="M361" s="108"/>
+      <c r="B361" s="107"/>
+      <c r="C361" s="107"/>
+      <c r="D361" s="107"/>
+      <c r="E361" s="107"/>
+      <c r="F361" s="107"/>
+      <c r="G361" s="107"/>
+      <c r="H361" s="107"/>
+      <c r="I361" s="107"/>
+      <c r="J361" s="107"/>
+      <c r="K361" s="107"/>
+      <c r="L361" s="107"/>
+      <c r="M361" s="107"/>
     </row>
     <row r="362" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="17">
         <v>2023</v>
       </c>
-      <c r="B362" s="110" t="s">
+      <c r="B362" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="C362" s="110" t="s">
+      <c r="C362" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="D362" s="110" t="s">
+      <c r="D362" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="E362" s="110" t="s">
+      <c r="E362" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="F362" s="110" t="s">
+      <c r="F362" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="G362" s="110" t="s">
+      <c r="G362" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="H362" s="110" t="s">
+      <c r="H362" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="I362" s="110" t="s">
+      <c r="I362" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="J362" s="110" t="s">
+      <c r="J362" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="K362" s="110" t="s">
+      <c r="K362" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="L362" s="110" t="s">
+      <c r="L362" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="M362" s="110" t="s">
+      <c r="M362" s="109" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="363" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A363" s="17">
         <v>2024</v>
       </c>
-      <c r="B363" s="110" t="s">
+      <c r="B363" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="C363" s="110" t="s">
+      <c r="C363" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="D363" s="110" t="s">
+      <c r="D363" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="E363" s="110" t="s">
+      <c r="E363" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="F363" s="110" t="s">
+      <c r="F363" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="G363" s="110" t="s">
+      <c r="G363" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="H363" s="110" t="s">
+      <c r="H363" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="I363" s="110" t="s">
+      <c r="I363" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="J363" s="110" t="s">
+      <c r="J363" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="K363" s="110" t="s">
+      <c r="K363" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="L363" s="110" t="s">
+      <c r="L363" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="M363" s="110" t="s">
+      <c r="M363" s="109" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="364" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A364" s="17">
         <v>2025</v>
       </c>
-      <c r="B364" s="110" t="s">
+      <c r="B364" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="C364" s="110" t="s">
+      <c r="C364" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="D364" s="110" t="s">
+      <c r="D364" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="E364" s="110" t="s">
+      <c r="E364" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="F364" s="110" t="s">
+      <c r="F364" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="G364" s="110" t="s">
+      <c r="G364" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="H364" s="110" t="s">
+      <c r="H364" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="I364" s="110" t="s">
+      <c r="I364" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="J364" s="110" t="s">
+      <c r="J364" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="K364" s="110" t="s">
+      <c r="K364" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="L364" s="110" t="s">
+      <c r="L364" s="109" t="s">
         <v>713</v>
       </c>
-      <c r="M364" s="110" t="s">
+      <c r="M364" s="109" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="365" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="17">
         <v>2026</v>
       </c>
       <c r="B365" s="22">
         <v>0.01</v>
       </c>
       <c r="C365" s="22">
         <v>0.01</v>
       </c>
       <c r="D365" s="22">
         <v>0.01</v>
       </c>
       <c r="E365" s="22">
         <v>0.01</v>
       </c>
       <c r="F365" s="22">
         <v>0.01</v>
       </c>
       <c r="G365" s="22">
         <v>0.01</v>
       </c>
-      <c r="H365" s="108"/>
-[...4 lines deleted...]
-      <c r="M365" s="108"/>
+      <c r="H365" s="85">
+        <v>68.5</v>
+      </c>
+      <c r="I365" s="107"/>
+      <c r="J365" s="107"/>
+      <c r="K365" s="107"/>
+      <c r="L365" s="107"/>
+      <c r="M365" s="107"/>
     </row>
     <row r="366" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B366" s="61"/>
       <c r="C366" s="12"/>
       <c r="D366" s="12"/>
       <c r="E366" s="12"/>
       <c r="F366" s="12"/>
       <c r="G366" s="12"/>
       <c r="H366" s="12"/>
       <c r="I366" s="12"/>
       <c r="J366" s="12"/>
       <c r="K366" s="12"/>
       <c r="L366" s="12"/>
       <c r="M366" s="12"/>
     </row>
     <row r="367" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="17">
         <v>2023</v>
       </c>
       <c r="B367" s="62">
         <v>11.3</v>
       </c>
@@ -15568,51 +15605,53 @@
       </c>
       <c r="O369" s="9"/>
     </row>
     <row r="370" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="17">
         <v>2026</v>
       </c>
       <c r="B370" s="22">
         <v>15.93</v>
       </c>
       <c r="C370" s="22">
         <v>29.01</v>
       </c>
       <c r="D370" s="22">
         <v>45.2</v>
       </c>
       <c r="E370" s="22">
         <v>61.94</v>
       </c>
       <c r="F370" s="22">
         <v>82.38</v>
       </c>
       <c r="G370" s="22">
         <v>108.55</v>
       </c>
-      <c r="H370" s="22"/>
+      <c r="H370" s="22">
+        <v>136.97</v>
+      </c>
       <c r="I370" s="22"/>
       <c r="J370" s="22"/>
       <c r="K370" s="22"/>
       <c r="L370" s="22"/>
       <c r="M370" s="22"/>
       <c r="O370" s="9"/>
     </row>
     <row r="371" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A371" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B371" s="61"/>
       <c r="C371" s="34"/>
       <c r="D371" s="34"/>
       <c r="E371" s="34"/>
       <c r="F371" s="34"/>
       <c r="G371" s="34"/>
       <c r="H371" s="34"/>
       <c r="I371" s="34"/>
       <c r="J371" s="34"/>
       <c r="K371" s="34"/>
       <c r="L371" s="34"/>
       <c r="M371" s="34"/>
     </row>
     <row r="372" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -15738,51 +15777,53 @@
         <v>145953.5</v>
       </c>
     </row>
     <row r="375" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="35">
         <v>2026</v>
       </c>
       <c r="B375" s="86">
         <v>24400</v>
       </c>
       <c r="C375" s="86">
         <v>44425.5</v>
       </c>
       <c r="D375" s="86">
         <v>66837</v>
       </c>
       <c r="E375" s="86">
         <v>94003.1</v>
       </c>
       <c r="F375" s="86">
         <v>130812.4</v>
       </c>
       <c r="G375" s="86">
         <v>176106.1</v>
       </c>
-      <c r="H375" s="99"/>
+      <c r="H375" s="86">
+        <v>224278.5</v>
+      </c>
       <c r="I375" s="86"/>
       <c r="J375" s="86"/>
       <c r="K375" s="86"/>
       <c r="L375" s="86"/>
       <c r="M375" s="86"/>
     </row>
     <row r="376" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F376" s="6"/>
       <c r="L376" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A353:M353"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A108:M108"/>
     <mergeCell ref="A334:M334"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A149:M149"/>
     <mergeCell ref="A241:M241"/>
     <mergeCell ref="A333:M333"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>