--- v4 (2026-08-17)
+++ v5 (2026-09-14)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="12705" windowHeight="8115"/>
   </bookViews>
   <sheets>
-    <sheet name="period" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Convetions" sheetId="3" r:id="rId2"/>
+    <sheet name="For all types of transport" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1057" uniqueCount="714">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1102" uniqueCount="758">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>151 818,5</t>
   </si>
   <si>
     <t>5 262,8</t>
   </si>
   <si>
     <t>937 294,6</t>
   </si>
   <si>
     <t>8 667,7</t>
   </si>
   <si>
@@ -2149,67 +2153,242 @@
   <si>
     <t>all types of automobile and urban electric transport</t>
   </si>
   <si>
     <t>including:</t>
   </si>
   <si>
     <t>by buses</t>
   </si>
   <si>
     <t>taxi</t>
   </si>
   <si>
     <t>*Statistical data for the Transportation industry since January 2023 have been formed taking into account the change in the methodological approach to the formation of performance indicators for individual entrepreneurs engaged in commercial Transportation of freights and passengers in road transport. In order to obtain comparable data with the same period last year, the main indicators of the Transport industry for 2022 have been reformulated.</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
   <si>
-    <t>Cargo turnover, thousand t-km</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>181101, 181102, 181103, 181104</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Passengers transported, Passenger turnover, Transported (transported) cargo, luggage, cargo luggage, Freight turnover</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>A thousand people, Million passenger kilometers, Тhousand tons, Million ton-kilometers</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Passengers transported, Passenger turnover, Transported cargo, Transported cargo</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2009</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Passengers transported - the number of passengers transported over a certain period of time. A unit observations in passenger transportation statistics is a passenger trip.                                                                                          Passenger turnover represents the volume of passenger transport operations. The unit of measurement is the passenger-kilometer—defined as the transportation of one passenger over a distance of one kilometer. It is determined by summing the products of the number of passengers and the transport distance for each specific movement; calculations are performed separately by mode of transport, type of service, and other criteria.  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                                                                                                                                                                                                                 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Transported freights - the number of goods in tons transported by transport.                                                                         Cargo turnover of transport - the volume of work of transport for the transportation of goods, expressed in ton-kilometers. It is defined as the sum of the products of the weight of each consignment (shipment) of the transported cargo  over the distance of its transportation</t>
+    </r>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Аggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information about passengers transported in the country and its regions are data obtained as a result of national statistical surveys conducted using the 1-transport form "Transport оperations report".</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/30/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1526&amp;year=2026&amp;name=10668&amp;period=&amp;type=spreadsheets
+https://stat.gov.kz/ru/industries/business-statistics/stat-transport/publications/ 
+https://stat.gov.kz/ru/industries/business-statistics/stat-transport/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Office of Service Statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Yekaterina Kukovitsa</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 714 2 537043</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>e.saveleva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Cargo turnover, million  t-km</t>
+  </si>
+  <si>
+    <t>Passenger turnover, million p-km</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0,"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2270,66 +2449,147 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -2339,58 +2599,100 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="140">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2647,81 +2949,150 @@
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="7"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 4" xfId="8"/>
+    <cellStyle name="Обычный 4 2 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2966,96 +3337,348 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-transport/publications/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="87.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="118"/>
+      <c r="B1" s="118"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="119" t="s">
+        <v>713</v>
+      </c>
+      <c r="B2" s="120" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="119" t="s">
+        <v>715</v>
+      </c>
+      <c r="B3" s="121" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="119" t="s">
+        <v>717</v>
+      </c>
+      <c r="B4" s="121" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="119" t="s">
+        <v>719</v>
+      </c>
+      <c r="B5" s="121" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="119" t="s">
+        <v>721</v>
+      </c>
+      <c r="B6" s="122" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="140.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="123" t="s">
+        <v>723</v>
+      </c>
+      <c r="B7" s="124" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="119" t="s">
+        <v>725</v>
+      </c>
+      <c r="B8" s="125" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="119" t="s">
+        <v>727</v>
+      </c>
+      <c r="B9" s="122" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="119" t="s">
+        <v>728</v>
+      </c>
+      <c r="B10" s="124" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="119" t="s">
+        <v>730</v>
+      </c>
+      <c r="B11" s="124" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="119" t="s">
+        <v>731</v>
+      </c>
+      <c r="B12" s="126" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="119" t="s">
+        <v>733</v>
+      </c>
+      <c r="B13" s="127" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="51" x14ac:dyDescent="0.2">
+      <c r="A14" s="119" t="s">
+        <v>735</v>
+      </c>
+      <c r="B14" s="128" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="119" t="s">
+        <v>737</v>
+      </c>
+      <c r="B15" s="127" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="119" t="s">
+        <v>739</v>
+      </c>
+      <c r="B16" s="129">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="119" t="s">
+        <v>740</v>
+      </c>
+      <c r="B17" s="129">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="119" t="s">
+        <v>741</v>
+      </c>
+      <c r="B18" s="130" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="119" t="s">
+        <v>743</v>
+      </c>
+      <c r="B19" s="131" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="119" t="s">
+        <v>745</v>
+      </c>
+      <c r="B20" s="132" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="119" t="s">
+        <v>747</v>
+      </c>
+      <c r="B21" s="132" t="s">
+        <v>748</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/ru/industries/business-statistics/stat-transport/publications/"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="110.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="133" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="133" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="133" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="133" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="133" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="133"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="134" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="135"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="135"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="136" t="s">
+        <v>755</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y376"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="113" t="s">
+      <c r="A1" s="138" t="s">
         <v>682</v>
       </c>
-      <c r="B1" s="113"/>
-[...10 lines deleted...]
-      <c r="M1" s="113"/>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="11"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="13"/>
       <c r="B3" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D3" s="14" t="s">
@@ -3807,51 +4430,53 @@
     <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B22" s="28">
         <v>4005.25</v>
       </c>
       <c r="C22" s="28">
         <v>7236.51</v>
       </c>
       <c r="D22" s="28">
         <v>10459.07</v>
       </c>
       <c r="E22" s="22">
         <v>13257.6</v>
       </c>
       <c r="F22" s="22">
         <v>16726.16</v>
       </c>
       <c r="G22" s="22">
         <v>20563.18</v>
       </c>
       <c r="H22" s="28">
         <v>24680.74</v>
       </c>
-      <c r="I22" s="98"/>
+      <c r="I22" s="112">
+        <v>28834.32</v>
+      </c>
       <c r="J22" s="98"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
       <c r="M22" s="102"/>
     </row>
     <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B23" s="26"/>
       <c r="C23" s="26"/>
       <c r="D23" s="27"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="17">
         <v>2009</v>
@@ -4563,51 +5188,53 @@
     <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B41" s="87">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="87">
         <v>4408847.79</v>
       </c>
       <c r="D41" s="87">
         <v>6463417.3799999999</v>
       </c>
       <c r="E41" s="85">
         <v>7950144.3499999996</v>
       </c>
       <c r="F41" s="85">
         <v>10140921.49</v>
       </c>
       <c r="G41" s="85">
         <v>12443338.970000001</v>
       </c>
       <c r="H41" s="87">
         <v>14906428.630000001</v>
       </c>
-      <c r="I41" s="85"/>
+      <c r="I41" s="113">
+        <v>17391316.530000001</v>
+      </c>
       <c r="J41" s="97"/>
       <c r="K41" s="87"/>
       <c r="L41" s="87"/>
       <c r="M41" s="101"/>
     </row>
     <row r="42" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B42" s="26"/>
       <c r="C42" s="26"/>
       <c r="D42" s="26"/>
       <c r="E42" s="26"/>
       <c r="F42" s="26"/>
       <c r="G42" s="26"/>
       <c r="H42" s="26"/>
       <c r="I42" s="26"/>
       <c r="J42" s="26"/>
       <c r="K42" s="26"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="17">
@@ -5321,51 +5948,53 @@
     <row r="60" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B60" s="28">
         <v>4169.58</v>
       </c>
       <c r="C60" s="28">
         <v>8519.18</v>
       </c>
       <c r="D60" s="28">
         <v>12976.56</v>
       </c>
       <c r="E60" s="22">
         <v>17692.36</v>
       </c>
       <c r="F60" s="22">
         <v>21544.080000000002</v>
       </c>
       <c r="G60" s="22">
         <v>25341.14</v>
       </c>
       <c r="H60" s="22">
         <v>28835.63</v>
       </c>
-      <c r="I60" s="22"/>
+      <c r="I60" s="114">
+        <v>32527.21</v>
+      </c>
       <c r="J60" s="98"/>
       <c r="K60" s="28"/>
       <c r="L60" s="28"/>
       <c r="M60" s="102"/>
     </row>
     <row r="61" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A61" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B61" s="26"/>
       <c r="C61" s="26"/>
       <c r="D61" s="27"/>
       <c r="E61" s="26"/>
       <c r="F61" s="26"/>
       <c r="G61" s="26"/>
       <c r="H61" s="26"/>
       <c r="I61" s="26"/>
       <c r="J61" s="26"/>
       <c r="K61" s="26"/>
       <c r="L61" s="26"/>
       <c r="M61" s="26"/>
       <c r="N61" s="3"/>
     </row>
     <row r="62" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="17">
@@ -6085,103 +6714,105 @@
     <row r="79" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="31" t="s">
         <v>711</v>
       </c>
       <c r="B79" s="86">
         <v>137521.9</v>
       </c>
       <c r="C79" s="86">
         <v>278205</v>
       </c>
       <c r="D79" s="86">
         <v>418680.4</v>
       </c>
       <c r="E79" s="86">
         <v>565244.4</v>
       </c>
       <c r="F79" s="86">
         <v>710802.6</v>
       </c>
       <c r="G79" s="86">
         <v>872708.8</v>
       </c>
       <c r="H79" s="86">
         <v>1038261.1</v>
       </c>
-      <c r="I79" s="86"/>
+      <c r="I79" s="115">
+        <v>1241568.8999999999</v>
+      </c>
       <c r="J79" s="99"/>
       <c r="K79" s="86"/>
       <c r="L79" s="86"/>
       <c r="M79" s="99"/>
       <c r="O79" s="5"/>
       <c r="P79" s="7"/>
     </row>
     <row r="80" spans="1:25" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="114" t="s">
+      <c r="A80" s="139" t="s">
         <v>708</v>
       </c>
-      <c r="B80" s="114"/>
-[...10 lines deleted...]
-      <c r="M80" s="114"/>
+      <c r="B80" s="139"/>
+      <c r="C80" s="139"/>
+      <c r="D80" s="139"/>
+      <c r="E80" s="139"/>
+      <c r="F80" s="139"/>
+      <c r="G80" s="139"/>
+      <c r="H80" s="139"/>
+      <c r="I80" s="139"/>
+      <c r="J80" s="139"/>
+      <c r="K80" s="139"/>
+      <c r="L80" s="139"/>
+      <c r="M80" s="139"/>
       <c r="N80" s="10"/>
       <c r="O80" s="10"/>
       <c r="P80" s="10"/>
       <c r="Q80" s="10"/>
       <c r="R80" s="10"/>
       <c r="S80" s="10"/>
       <c r="T80" s="10"/>
       <c r="U80" s="10"/>
       <c r="V80" s="10"/>
       <c r="W80" s="10"/>
       <c r="X80" s="10"/>
       <c r="Y80" s="10"/>
     </row>
     <row r="81" spans="1:15" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="113" t="s">
+      <c r="A81" s="138" t="s">
         <v>700</v>
       </c>
-      <c r="B81" s="113"/>
-[...10 lines deleted...]
-      <c r="M81" s="113"/>
+      <c r="B81" s="138"/>
+      <c r="C81" s="138"/>
+      <c r="D81" s="138"/>
+      <c r="E81" s="138"/>
+      <c r="F81" s="138"/>
+      <c r="G81" s="138"/>
+      <c r="H81" s="138"/>
+      <c r="I81" s="138"/>
+      <c r="J81" s="138"/>
+      <c r="K81" s="138"/>
+      <c r="L81" s="138"/>
+      <c r="M81" s="138"/>
     </row>
     <row r="82" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A82" s="11"/>
       <c r="B82" s="12"/>
       <c r="C82" s="12"/>
       <c r="D82" s="12"/>
       <c r="E82" s="12"/>
       <c r="F82" s="12"/>
       <c r="G82" s="12"/>
       <c r="H82" s="12"/>
       <c r="I82" s="12"/>
       <c r="J82" s="12"/>
       <c r="K82" s="12"/>
       <c r="L82" s="12"/>
       <c r="M82" s="12"/>
     </row>
     <row r="83" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="13"/>
       <c r="B83" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C83" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D83" s="14" t="s">
@@ -6402,51 +7033,53 @@
     <row r="89" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="17">
         <v>2026</v>
       </c>
       <c r="B89" s="22">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="22">
         <v>3809.46</v>
       </c>
       <c r="D89" s="22">
         <v>5476.87</v>
       </c>
       <c r="E89" s="22">
         <v>6512.63</v>
       </c>
       <c r="F89" s="22">
         <v>8394.2999999999993</v>
       </c>
       <c r="G89" s="22">
         <v>10384.67</v>
       </c>
       <c r="H89" s="22">
         <v>12455.8</v>
       </c>
-      <c r="I89" s="22"/>
+      <c r="I89" s="112">
+        <v>14554.65</v>
+      </c>
       <c r="J89" s="98"/>
       <c r="K89" s="22"/>
       <c r="L89" s="22"/>
       <c r="M89" s="22"/>
       <c r="O89" s="9"/>
     </row>
     <row r="90" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B90" s="34"/>
       <c r="C90" s="34"/>
       <c r="D90" s="34"/>
       <c r="E90" s="34"/>
       <c r="F90" s="34"/>
       <c r="G90" s="34"/>
       <c r="H90" s="34"/>
       <c r="I90" s="34"/>
       <c r="J90" s="34"/>
       <c r="K90" s="34"/>
       <c r="L90" s="34"/>
       <c r="M90" s="26"/>
     </row>
     <row r="91" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="17">
@@ -6618,51 +7251,53 @@
     <row r="95" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="17">
         <v>2026</v>
       </c>
       <c r="B95" s="85">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="85">
         <v>3580539.66</v>
       </c>
       <c r="D95" s="85">
         <v>5218535.1399999997</v>
       </c>
       <c r="E95" s="85">
         <v>6358778.1200000001</v>
       </c>
       <c r="F95" s="85">
         <v>8222526.6900000004</v>
       </c>
       <c r="G95" s="85">
         <v>10174785.789999999</v>
       </c>
       <c r="H95" s="85">
         <v>12168737.199999999</v>
       </c>
-      <c r="I95" s="85"/>
+      <c r="I95" s="116">
+        <v>14186142.630000001</v>
+      </c>
       <c r="J95" s="97"/>
       <c r="K95" s="85"/>
       <c r="L95" s="85"/>
       <c r="M95" s="85"/>
       <c r="O95" s="9"/>
     </row>
     <row r="96" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B96" s="34"/>
       <c r="C96" s="34"/>
       <c r="D96" s="34"/>
       <c r="E96" s="34"/>
       <c r="F96" s="34"/>
       <c r="G96" s="34"/>
       <c r="H96" s="26"/>
       <c r="I96" s="34"/>
       <c r="J96" s="34"/>
       <c r="K96" s="34"/>
       <c r="L96" s="34"/>
       <c r="M96" s="34"/>
     </row>
     <row r="97" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="17">
@@ -6834,51 +7469,53 @@
     <row r="101" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="17">
         <v>2026</v>
       </c>
       <c r="B101" s="22">
         <v>72.88</v>
       </c>
       <c r="C101" s="22">
         <v>141.24</v>
       </c>
       <c r="D101" s="22">
         <v>205.69</v>
       </c>
       <c r="E101" s="22">
         <v>263.98</v>
       </c>
       <c r="F101" s="22">
         <v>322.49</v>
       </c>
       <c r="G101" s="22">
         <v>390.47</v>
       </c>
       <c r="H101" s="22">
         <v>463.07</v>
       </c>
-      <c r="I101" s="22"/>
+      <c r="I101" s="112">
+        <v>535.29</v>
+      </c>
       <c r="J101" s="98"/>
       <c r="K101" s="22"/>
       <c r="L101" s="22"/>
       <c r="M101" s="22"/>
       <c r="O101" s="9"/>
     </row>
     <row r="102" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B102" s="34"/>
       <c r="C102" s="26"/>
       <c r="D102" s="26"/>
       <c r="E102" s="34"/>
       <c r="F102" s="34"/>
       <c r="G102" s="34"/>
       <c r="H102" s="26"/>
       <c r="I102" s="34"/>
       <c r="J102" s="34"/>
       <c r="K102" s="34"/>
       <c r="L102" s="34"/>
       <c r="M102" s="26"/>
     </row>
     <row r="103" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="17">
@@ -7049,73 +7686,75 @@
     <row r="107" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="35">
         <v>2026</v>
       </c>
       <c r="B107" s="86">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="86">
         <v>97578.6</v>
       </c>
       <c r="D107" s="86">
         <v>142352.9</v>
       </c>
       <c r="E107" s="86">
         <v>184695.6</v>
       </c>
       <c r="F107" s="86">
         <v>230989.2</v>
       </c>
       <c r="G107" s="86">
         <v>285306.40000000002</v>
       </c>
       <c r="H107" s="86">
         <v>342249.6</v>
       </c>
-      <c r="I107" s="86"/>
+      <c r="I107" s="117">
+        <v>398096.6</v>
+      </c>
       <c r="J107" s="99"/>
       <c r="K107" s="86"/>
       <c r="L107" s="86"/>
       <c r="M107" s="86"/>
       <c r="O107" s="9"/>
     </row>
     <row r="108" spans="1:15" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="113" t="s">
+      <c r="A108" s="138" t="s">
         <v>701</v>
       </c>
-      <c r="B108" s="113"/>
-[...10 lines deleted...]
-      <c r="M108" s="113"/>
+      <c r="B108" s="138"/>
+      <c r="C108" s="138"/>
+      <c r="D108" s="138"/>
+      <c r="E108" s="138"/>
+      <c r="F108" s="138"/>
+      <c r="G108" s="138"/>
+      <c r="H108" s="138"/>
+      <c r="I108" s="138"/>
+      <c r="J108" s="138"/>
+      <c r="K108" s="138"/>
+      <c r="L108" s="138"/>
+      <c r="M108" s="138"/>
     </row>
     <row r="109" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A109" s="11"/>
       <c r="B109" s="12"/>
       <c r="C109" s="12"/>
       <c r="D109" s="12"/>
       <c r="E109" s="12"/>
       <c r="F109" s="12"/>
       <c r="G109" s="12"/>
       <c r="H109" s="12"/>
       <c r="I109" s="12"/>
       <c r="J109" s="12"/>
       <c r="K109" s="12"/>
       <c r="L109" s="12"/>
       <c r="M109" s="12"/>
     </row>
     <row r="110" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="13"/>
       <c r="B110" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C110" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D110" s="14" t="s">
@@ -7882,51 +8521,53 @@
     <row r="129" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="25" t="s">
         <v>711</v>
       </c>
       <c r="B129" s="22">
         <v>507.89</v>
       </c>
       <c r="C129" s="22">
         <v>1188.06</v>
       </c>
       <c r="D129" s="22">
         <v>1687.73</v>
       </c>
       <c r="E129" s="22">
         <v>2311.04</v>
       </c>
       <c r="F129" s="22">
         <v>2928.44</v>
       </c>
       <c r="G129" s="22">
         <v>3607.69</v>
       </c>
       <c r="H129" s="22">
         <v>4503.74</v>
       </c>
-      <c r="I129" s="22"/>
+      <c r="I129" s="112">
+        <v>5425.3</v>
+      </c>
       <c r="J129" s="22"/>
       <c r="K129" s="22"/>
       <c r="L129" s="22"/>
       <c r="M129" s="98"/>
       <c r="O129" s="9"/>
     </row>
     <row r="130" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B130" s="26"/>
       <c r="C130" s="26"/>
       <c r="D130" s="26"/>
       <c r="E130" s="26"/>
       <c r="F130" s="26"/>
       <c r="G130" s="26"/>
       <c r="H130" s="26"/>
       <c r="I130" s="26"/>
       <c r="J130" s="26"/>
       <c r="K130" s="26"/>
       <c r="L130" s="26"/>
       <c r="M130" s="26"/>
       <c r="N130" s="3"/>
     </row>
     <row r="131" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -8645,73 +9286,75 @@
     <row r="148" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="31" t="s">
         <v>711</v>
       </c>
       <c r="B148" s="86">
         <v>341579.31</v>
       </c>
       <c r="C148" s="86">
         <v>691946.23</v>
       </c>
       <c r="D148" s="86">
         <v>1045123.64</v>
       </c>
       <c r="E148" s="86">
         <v>1327095.72</v>
       </c>
       <c r="F148" s="86">
         <v>1603014</v>
       </c>
       <c r="G148" s="86">
         <v>1898024.28</v>
       </c>
       <c r="H148" s="86">
         <v>2313038.0299999998</v>
       </c>
-      <c r="I148" s="86"/>
+      <c r="I148" s="117">
+        <v>2727656.6</v>
+      </c>
       <c r="J148" s="86"/>
       <c r="K148" s="86"/>
       <c r="L148" s="86"/>
       <c r="M148" s="99"/>
       <c r="O148" s="9"/>
     </row>
     <row r="149" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="114" t="s">
+      <c r="A149" s="139" t="s">
         <v>708</v>
       </c>
-      <c r="B149" s="114"/>
-[...10 lines deleted...]
-      <c r="M149" s="114"/>
+      <c r="B149" s="139"/>
+      <c r="C149" s="139"/>
+      <c r="D149" s="139"/>
+      <c r="E149" s="139"/>
+      <c r="F149" s="139"/>
+      <c r="G149" s="139"/>
+      <c r="H149" s="139"/>
+      <c r="I149" s="139"/>
+      <c r="J149" s="139"/>
+      <c r="K149" s="139"/>
+      <c r="L149" s="139"/>
+      <c r="M149" s="139"/>
       <c r="N149" s="10"/>
       <c r="O149" s="10"/>
       <c r="P149" s="10"/>
       <c r="Q149" s="10"/>
       <c r="R149" s="10"/>
       <c r="S149" s="10"/>
       <c r="T149" s="10"/>
       <c r="U149" s="10"/>
       <c r="V149" s="10"/>
       <c r="W149" s="10"/>
       <c r="X149" s="10"/>
       <c r="Y149" s="10"/>
     </row>
     <row r="150" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A150" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B150" s="26"/>
       <c r="C150" s="34"/>
       <c r="D150" s="34"/>
       <c r="E150" s="34"/>
       <c r="F150" s="34"/>
       <c r="G150" s="34"/>
       <c r="H150" s="34"/>
       <c r="I150" s="34"/>
@@ -11409,151 +12052,156 @@
     <row r="237" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A237" s="38" t="s">
         <v>704</v>
       </c>
       <c r="B237" s="22">
         <v>4080.78</v>
       </c>
       <c r="C237" s="22">
         <v>8348.93</v>
       </c>
       <c r="D237" s="22">
         <v>12725.68</v>
       </c>
       <c r="E237" s="23">
         <v>17366.400000000001</v>
       </c>
       <c r="F237" s="22">
         <v>21139.200000000001</v>
       </c>
       <c r="G237" s="22">
         <v>24842.12</v>
       </c>
       <c r="H237" s="22">
         <v>28235.59</v>
       </c>
-      <c r="I237" s="22"/>
+      <c r="I237" s="112">
+        <v>31825.71</v>
+      </c>
       <c r="J237" s="22"/>
       <c r="K237" s="22"/>
       <c r="L237" s="22"/>
       <c r="M237" s="98"/>
     </row>
     <row r="238" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="38" t="s">
         <v>705</v>
       </c>
       <c r="B238" s="22"/>
       <c r="C238" s="22"/>
       <c r="D238" s="22"/>
       <c r="E238" s="22"/>
       <c r="F238" s="22"/>
       <c r="G238" s="22"/>
       <c r="H238" s="23"/>
-      <c r="I238" s="22"/>
       <c r="J238" s="22"/>
       <c r="K238" s="22"/>
       <c r="L238" s="22"/>
       <c r="M238" s="98"/>
     </row>
     <row r="239" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="39" t="s">
         <v>706</v>
       </c>
       <c r="B239" s="22">
         <v>3135.02</v>
       </c>
       <c r="C239" s="22">
         <v>6487.89</v>
       </c>
       <c r="D239" s="22">
         <v>10018.56</v>
       </c>
       <c r="E239" s="22">
         <v>13855.87</v>
       </c>
       <c r="F239" s="22">
         <v>17421.11</v>
       </c>
       <c r="G239" s="22">
         <v>20925</v>
       </c>
       <c r="H239" s="22">
         <v>24127.84</v>
       </c>
-      <c r="I239" s="22"/>
+      <c r="I239" s="112">
+        <v>27528.74</v>
+      </c>
       <c r="J239" s="22"/>
       <c r="K239" s="22"/>
       <c r="L239" s="22"/>
       <c r="M239" s="98"/>
     </row>
     <row r="240" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="39" t="s">
         <v>707</v>
       </c>
       <c r="B240" s="22">
         <v>945.76</v>
       </c>
       <c r="C240" s="22">
         <v>1861.03</v>
       </c>
       <c r="D240" s="22">
         <v>2707.12</v>
       </c>
       <c r="E240" s="22">
         <v>3510.56</v>
       </c>
       <c r="F240" s="22">
         <v>3718.09</v>
       </c>
       <c r="G240" s="22">
         <v>3917.12</v>
       </c>
       <c r="H240" s="22">
         <v>4107.75</v>
       </c>
-      <c r="I240" s="22"/>
+      <c r="I240" s="112">
+        <v>4296.97</v>
+      </c>
       <c r="J240" s="22"/>
       <c r="K240" s="22"/>
       <c r="L240" s="22"/>
       <c r="M240" s="98"/>
     </row>
     <row r="241" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A241" s="114" t="s">
+      <c r="A241" s="139" t="s">
         <v>708</v>
       </c>
-      <c r="B241" s="114"/>
-[...10 lines deleted...]
-      <c r="M241" s="114"/>
+      <c r="B241" s="139"/>
+      <c r="C241" s="139"/>
+      <c r="D241" s="139"/>
+      <c r="E241" s="139"/>
+      <c r="F241" s="139"/>
+      <c r="G241" s="139"/>
+      <c r="H241" s="139"/>
+      <c r="I241" s="139"/>
+      <c r="J241" s="139"/>
+      <c r="K241" s="139"/>
+      <c r="L241" s="139"/>
+      <c r="M241" s="139"/>
       <c r="N241" s="10"/>
       <c r="O241" s="10"/>
       <c r="P241" s="10"/>
       <c r="Q241" s="10"/>
       <c r="R241" s="10"/>
       <c r="S241" s="10"/>
       <c r="T241" s="10"/>
       <c r="U241" s="10"/>
       <c r="V241" s="10"/>
       <c r="W241" s="10"/>
       <c r="X241" s="10"/>
       <c r="Y241" s="10"/>
     </row>
     <row r="242" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A242" s="17" t="s">
         <v>698</v>
       </c>
       <c r="B242" s="34"/>
       <c r="C242" s="34"/>
       <c r="D242" s="34"/>
       <c r="E242" s="34"/>
       <c r="F242" s="34"/>
       <c r="G242" s="34"/>
       <c r="H242" s="34"/>
       <c r="I242" s="34"/>
@@ -14250,180 +14898,185 @@
     <row r="329" spans="1:25" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A329" s="95" t="s">
         <v>704</v>
       </c>
       <c r="B329" s="85">
         <v>64924.3</v>
       </c>
       <c r="C329" s="85">
         <v>136200.9</v>
       </c>
       <c r="D329" s="85">
         <v>209490.5</v>
       </c>
       <c r="E329" s="85">
         <v>286545.7</v>
       </c>
       <c r="F329" s="85">
         <v>349001</v>
       </c>
       <c r="G329" s="85">
         <v>411296.3</v>
       </c>
       <c r="H329" s="85">
         <v>471733</v>
       </c>
-      <c r="I329" s="87"/>
+      <c r="I329" s="116">
+        <v>570917</v>
+      </c>
       <c r="J329" s="87"/>
       <c r="K329" s="28"/>
       <c r="L329" s="28"/>
       <c r="M329" s="101"/>
     </row>
     <row r="330" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A330" s="95" t="s">
         <v>705</v>
       </c>
       <c r="B330" s="87"/>
       <c r="C330" s="87"/>
       <c r="D330" s="87"/>
       <c r="E330" s="87"/>
       <c r="F330" s="87"/>
       <c r="G330" s="87"/>
       <c r="H330" s="104"/>
-      <c r="I330" s="87"/>
       <c r="J330" s="87"/>
       <c r="K330" s="28"/>
       <c r="L330" s="28"/>
       <c r="M330" s="101"/>
     </row>
     <row r="331" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="68" t="s">
         <v>706</v>
       </c>
       <c r="B331" s="28">
         <v>49.2</v>
       </c>
       <c r="C331" s="87">
         <v>105535</v>
       </c>
       <c r="D331" s="87">
         <v>165120.6</v>
       </c>
       <c r="E331" s="87">
         <v>229231.4</v>
       </c>
       <c r="F331" s="87">
         <v>287271.7</v>
       </c>
       <c r="G331" s="87">
         <v>345294.6</v>
       </c>
       <c r="H331" s="87">
         <v>401628.5</v>
       </c>
-      <c r="I331" s="87"/>
+      <c r="I331" s="116">
+        <v>496754.9</v>
+      </c>
       <c r="J331" s="87"/>
       <c r="K331" s="28"/>
       <c r="L331" s="28"/>
       <c r="M331" s="101"/>
     </row>
     <row r="332" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="67" t="s">
         <v>707</v>
       </c>
       <c r="B332" s="86">
         <v>15663.6</v>
       </c>
       <c r="C332" s="86">
         <v>30665.9</v>
       </c>
       <c r="D332" s="86">
         <v>44369.9</v>
       </c>
       <c r="E332" s="86">
         <v>57314.3</v>
       </c>
       <c r="F332" s="86">
         <v>61729.4</v>
       </c>
       <c r="G332" s="86">
         <v>66001.7</v>
       </c>
       <c r="H332" s="86">
         <v>70104.5</v>
       </c>
-      <c r="I332" s="86"/>
+      <c r="I332" s="117">
+        <v>74162.100000000006</v>
+      </c>
       <c r="J332" s="86"/>
       <c r="K332" s="59"/>
       <c r="L332" s="59"/>
       <c r="M332" s="99"/>
     </row>
     <row r="333" spans="1:25" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="114" t="s">
+      <c r="A333" s="139" t="s">
         <v>708</v>
       </c>
-      <c r="B333" s="114"/>
-[...10 lines deleted...]
-      <c r="M333" s="114"/>
+      <c r="B333" s="139"/>
+      <c r="C333" s="139"/>
+      <c r="D333" s="139"/>
+      <c r="E333" s="139"/>
+      <c r="F333" s="139"/>
+      <c r="G333" s="139"/>
+      <c r="H333" s="139"/>
+      <c r="I333" s="139"/>
+      <c r="J333" s="139"/>
+      <c r="K333" s="139"/>
+      <c r="L333" s="139"/>
+      <c r="M333" s="139"/>
       <c r="N333" s="10"/>
       <c r="O333" s="10"/>
       <c r="P333" s="10"/>
       <c r="Q333" s="10"/>
       <c r="R333" s="10"/>
       <c r="S333" s="10"/>
       <c r="T333" s="10"/>
       <c r="U333" s="10"/>
       <c r="V333" s="10"/>
       <c r="W333" s="10"/>
       <c r="X333" s="10"/>
       <c r="Y333" s="10"/>
     </row>
     <row r="334" spans="1:25" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="113" t="s">
+      <c r="A334" s="138" t="s">
         <v>702</v>
       </c>
-      <c r="B334" s="113"/>
-[...10 lines deleted...]
-      <c r="M334" s="113"/>
+      <c r="B334" s="138"/>
+      <c r="C334" s="138"/>
+      <c r="D334" s="138"/>
+      <c r="E334" s="138"/>
+      <c r="F334" s="138"/>
+      <c r="G334" s="138"/>
+      <c r="H334" s="138"/>
+      <c r="I334" s="138"/>
+      <c r="J334" s="138"/>
+      <c r="K334" s="138"/>
+      <c r="L334" s="138"/>
+      <c r="M334" s="138"/>
     </row>
     <row r="335" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A335" s="11"/>
       <c r="B335" s="12"/>
       <c r="C335" s="12"/>
       <c r="D335" s="12"/>
       <c r="E335" s="12"/>
       <c r="F335" s="12"/>
       <c r="G335" s="12"/>
       <c r="H335" s="12"/>
       <c r="I335" s="12"/>
       <c r="J335" s="12"/>
       <c r="K335" s="12"/>
       <c r="L335" s="12"/>
       <c r="M335" s="12"/>
     </row>
     <row r="336" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A336" s="13"/>
       <c r="B336" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C336" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D336" s="14" t="s">
@@ -14726,51 +15379,53 @@
     <row r="344" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="17">
         <v>2026</v>
       </c>
       <c r="B344" s="28">
         <v>1222.28</v>
       </c>
       <c r="C344" s="22">
         <v>2238.98</v>
       </c>
       <c r="D344" s="22">
         <v>3294.46</v>
       </c>
       <c r="E344" s="22">
         <v>4433.91</v>
       </c>
       <c r="F344" s="22">
         <v>5403.39</v>
       </c>
       <c r="G344" s="22">
         <v>6570.79</v>
       </c>
       <c r="H344" s="22">
         <v>7721.16</v>
       </c>
-      <c r="I344" s="28"/>
+      <c r="I344" s="112">
+        <v>8854.31</v>
+      </c>
       <c r="J344" s="28"/>
       <c r="K344" s="28"/>
       <c r="L344" s="22"/>
       <c r="M344" s="28"/>
       <c r="O344" s="9"/>
     </row>
     <row r="345" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="17" t="s">
         <v>696</v>
       </c>
       <c r="B345" s="34"/>
       <c r="C345" s="34"/>
       <c r="D345" s="34"/>
       <c r="E345" s="34"/>
       <c r="F345" s="34"/>
       <c r="G345" s="34"/>
       <c r="H345" s="34"/>
       <c r="I345" s="12"/>
       <c r="J345" s="34"/>
       <c r="K345" s="34"/>
       <c r="L345" s="34"/>
       <c r="M345" s="26"/>
     </row>
     <row r="346" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A346" s="19">
@@ -15021,72 +15676,74 @@
     <row r="352" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="58">
         <v>2026</v>
       </c>
       <c r="B352" s="86">
         <v>71341</v>
       </c>
       <c r="C352" s="59">
         <v>136.4</v>
       </c>
       <c r="D352" s="86">
         <v>199840.8</v>
       </c>
       <c r="E352" s="111">
         <v>264.2</v>
       </c>
       <c r="F352" s="86">
         <v>315350</v>
       </c>
       <c r="G352" s="86">
         <v>370480</v>
       </c>
       <c r="H352" s="86">
         <v>424584.9</v>
       </c>
-      <c r="I352" s="86"/>
+      <c r="I352" s="117">
+        <v>477429.5</v>
+      </c>
       <c r="J352" s="86"/>
       <c r="K352" s="86"/>
       <c r="L352" s="86"/>
       <c r="M352" s="86"/>
     </row>
     <row r="353" spans="1:15" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="112" t="s">
+      <c r="A353" s="137" t="s">
         <v>703</v>
       </c>
-      <c r="B353" s="112"/>
-[...10 lines deleted...]
-      <c r="M353" s="112"/>
+      <c r="B353" s="137"/>
+      <c r="C353" s="137"/>
+      <c r="D353" s="137"/>
+      <c r="E353" s="137"/>
+      <c r="F353" s="137"/>
+      <c r="G353" s="137"/>
+      <c r="H353" s="137"/>
+      <c r="I353" s="137"/>
+      <c r="J353" s="137"/>
+      <c r="K353" s="137"/>
+      <c r="L353" s="137"/>
+      <c r="M353" s="137"/>
     </row>
     <row r="354" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A354" s="60"/>
       <c r="B354" s="12"/>
       <c r="C354" s="12"/>
       <c r="D354" s="12"/>
       <c r="E354" s="12"/>
       <c r="F354" s="12"/>
       <c r="G354" s="12"/>
       <c r="H354" s="12"/>
       <c r="I354" s="12"/>
       <c r="J354" s="12"/>
       <c r="K354" s="12"/>
       <c r="L354" s="12"/>
       <c r="M354" s="12"/>
     </row>
     <row r="355" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="13"/>
       <c r="B355" s="14" t="s">
         <v>683</v>
       </c>
       <c r="C355" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D355" s="14" t="s">
@@ -15120,365 +15777,369 @@
         <v>694</v>
       </c>
     </row>
     <row r="356" spans="1:15" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A356" s="108" t="s">
         <v>695</v>
       </c>
       <c r="B356" s="107"/>
       <c r="C356" s="107"/>
       <c r="D356" s="107"/>
       <c r="E356" s="107"/>
       <c r="F356" s="107"/>
       <c r="G356" s="107"/>
       <c r="H356" s="107"/>
       <c r="I356" s="107"/>
       <c r="J356" s="107"/>
       <c r="K356" s="107"/>
       <c r="L356" s="107"/>
       <c r="M356" s="107"/>
     </row>
     <row r="357" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A357" s="17">
         <v>2023</v>
       </c>
       <c r="B357" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="C357" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="D357" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="E357" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="F357" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="G357" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="H357" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="I357" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="J357" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="K357" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="L357" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="M357" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
     </row>
     <row r="358" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A358" s="17">
         <v>2024</v>
       </c>
       <c r="B358" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="C358" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="D358" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="E358" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="F358" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="G358" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="H358" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="I358" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="J358" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="K358" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="L358" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="M358" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
     </row>
     <row r="359" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A359" s="17">
         <v>2025</v>
       </c>
       <c r="B359" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="C359" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="D359" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="E359" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="F359" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="G359" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="H359" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="I359" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="J359" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="K359" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="L359" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="M359" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
     </row>
     <row r="360" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="17">
         <v>2026</v>
       </c>
       <c r="B360" s="22">
         <v>0.01</v>
       </c>
       <c r="C360" s="22">
         <v>0.01</v>
       </c>
       <c r="D360" s="22">
         <v>0.01</v>
       </c>
       <c r="E360" s="22">
         <v>0.01</v>
       </c>
       <c r="F360" s="22">
         <v>0.01</v>
       </c>
       <c r="G360" s="22">
         <v>0.01</v>
       </c>
       <c r="H360" s="22">
         <v>0.01</v>
       </c>
-      <c r="I360" s="107"/>
+      <c r="I360" s="112">
+        <v>0.05</v>
+      </c>
       <c r="J360" s="107"/>
       <c r="K360" s="107"/>
       <c r="L360" s="107"/>
       <c r="M360" s="107"/>
     </row>
-    <row r="361" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="361" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A361" s="108" t="s">
-        <v>712</v>
+        <v>756</v>
       </c>
       <c r="B361" s="107"/>
       <c r="C361" s="107"/>
       <c r="D361" s="107"/>
       <c r="E361" s="107"/>
       <c r="F361" s="107"/>
       <c r="G361" s="107"/>
       <c r="H361" s="107"/>
       <c r="I361" s="107"/>
       <c r="J361" s="107"/>
       <c r="K361" s="107"/>
       <c r="L361" s="107"/>
       <c r="M361" s="107"/>
     </row>
     <row r="362" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="17">
         <v>2023</v>
       </c>
       <c r="B362" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="C362" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="D362" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="E362" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="F362" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="G362" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="H362" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="I362" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="J362" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="K362" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="L362" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="M362" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
     </row>
     <row r="363" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A363" s="17">
         <v>2024</v>
       </c>
       <c r="B363" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="C363" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="D363" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="E363" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="F363" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="G363" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="H363" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="I363" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="J363" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="K363" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="L363" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="M363" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
     </row>
     <row r="364" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A364" s="17">
         <v>2025</v>
       </c>
       <c r="B364" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="C364" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="D364" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="E364" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="F364" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="G364" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="H364" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="I364" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="J364" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="K364" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="L364" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="M364" s="109" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
     </row>
     <row r="365" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="17">
         <v>2026</v>
       </c>
       <c r="B365" s="22">
         <v>0.01</v>
       </c>
       <c r="C365" s="22">
         <v>0.01</v>
       </c>
       <c r="D365" s="22">
         <v>0.01</v>
       </c>
       <c r="E365" s="22">
         <v>0.01</v>
       </c>
       <c r="F365" s="22">
         <v>0.01</v>
       </c>
       <c r="G365" s="22">
         <v>0.01</v>
       </c>
       <c r="H365" s="85">
         <v>68.5</v>
       </c>
-      <c r="I365" s="107"/>
+      <c r="I365" s="116">
+        <v>87.8</v>
+      </c>
       <c r="J365" s="107"/>
       <c r="K365" s="107"/>
       <c r="L365" s="107"/>
       <c r="M365" s="107"/>
     </row>
     <row r="366" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="17" t="s">
         <v>697</v>
       </c>
       <c r="B366" s="61"/>
       <c r="C366" s="12"/>
       <c r="D366" s="12"/>
       <c r="E366" s="12"/>
       <c r="F366" s="12"/>
       <c r="G366" s="12"/>
       <c r="H366" s="12"/>
       <c r="I366" s="12"/>
       <c r="J366" s="12"/>
       <c r="K366" s="12"/>
       <c r="L366" s="12"/>
       <c r="M366" s="12"/>
     </row>
     <row r="367" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="17">
         <v>2023</v>
@@ -15608,60 +16269,62 @@
     <row r="370" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="17">
         <v>2026</v>
       </c>
       <c r="B370" s="22">
         <v>15.93</v>
       </c>
       <c r="C370" s="22">
         <v>29.01</v>
       </c>
       <c r="D370" s="22">
         <v>45.2</v>
       </c>
       <c r="E370" s="22">
         <v>61.94</v>
       </c>
       <c r="F370" s="22">
         <v>82.38</v>
       </c>
       <c r="G370" s="22">
         <v>108.55</v>
       </c>
       <c r="H370" s="22">
         <v>136.97</v>
       </c>
-      <c r="I370" s="22"/>
+      <c r="I370" s="112">
+        <v>166.22</v>
+      </c>
       <c r="J370" s="22"/>
       <c r="K370" s="22"/>
       <c r="L370" s="22"/>
       <c r="M370" s="22"/>
       <c r="O370" s="9"/>
     </row>
     <row r="371" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A371" s="17" t="s">
-        <v>698</v>
+        <v>757</v>
       </c>
       <c r="B371" s="61"/>
       <c r="C371" s="34"/>
       <c r="D371" s="34"/>
       <c r="E371" s="34"/>
       <c r="F371" s="34"/>
       <c r="G371" s="34"/>
       <c r="H371" s="34"/>
       <c r="I371" s="34"/>
       <c r="J371" s="34"/>
       <c r="K371" s="34"/>
       <c r="L371" s="34"/>
       <c r="M371" s="34"/>
     </row>
     <row r="372" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A372" s="64">
         <v>2023</v>
       </c>
       <c r="B372" s="62">
         <v>21</v>
       </c>
       <c r="C372" s="62">
         <v>36.799999999999997</v>
       </c>
       <c r="D372" s="62">
@@ -15780,91 +16443,95 @@
     <row r="375" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="35">
         <v>2026</v>
       </c>
       <c r="B375" s="86">
         <v>24400</v>
       </c>
       <c r="C375" s="86">
         <v>44425.5</v>
       </c>
       <c r="D375" s="86">
         <v>66837</v>
       </c>
       <c r="E375" s="86">
         <v>94003.1</v>
       </c>
       <c r="F375" s="86">
         <v>130812.4</v>
       </c>
       <c r="G375" s="86">
         <v>176106.1</v>
       </c>
       <c r="H375" s="86">
         <v>224278.5</v>
       </c>
-      <c r="I375" s="86"/>
+      <c r="I375" s="117">
+        <v>272555.3</v>
+      </c>
       <c r="J375" s="86"/>
       <c r="K375" s="86"/>
       <c r="L375" s="86"/>
       <c r="M375" s="86"/>
     </row>
     <row r="376" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F376" s="6"/>
       <c r="L376" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A353:M353"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A108:M108"/>
     <mergeCell ref="A334:M334"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A149:M149"/>
     <mergeCell ref="A241:M241"/>
     <mergeCell ref="A333:M333"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>period</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Convetions</vt:lpstr>
+      <vt:lpstr>For all types of transport</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eumirbaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>