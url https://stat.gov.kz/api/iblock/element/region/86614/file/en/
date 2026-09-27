--- v0 (2026-09-03)
+++ v1 (2026-09-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-360" yWindow="0" windowWidth="14850" windowHeight="13170" tabRatio="593"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 161101" sheetId="3" r:id="rId1"/>
     <sheet name="Metadata 161201" sheetId="4" r:id="rId2"/>
     <sheet name="Simbols" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161101, 161201" sheetId="1" r:id="rId4"/>
     <sheet name="КСП_161101_161201" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519" calcMode="manual"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="76">
   <si>
     <t>Investments in fixed capital</t>
   </si>
   <si>
     <t>Investments in fixed capital, mln.tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
@@ -213,84 +213,84 @@
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
     <t>"Report on investments in fixed assets" 1-инвест (monthly), "Report on the commissioning of facilities by individual developers" 1-ИС (monthly), "Report on investments in fixed assets of peasant or farm enterprises" 1-КФХ (quarterly)</t>
   </si>
   <si>
-    <t>17.08.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026y.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/205/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/5261/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=</t>
   </si>
   <si>
     <t>Department of construction and investment statistics</t>
   </si>
   <si>
     <t>Sultanbaeva Saltanat Tuletovna</t>
   </si>
   <si>
     <t>+7 7242272694</t>
   </si>
   <si>
     <t>s.sultanbaeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Since January 2023</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=</t>
+  </si>
+  <si>
+    <t>16.10.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -495,57 +495,56 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -618,91 +617,99 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -992,1192 +999,1198 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.sultanbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/5261/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.sultanbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/5261/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="42.28515625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="41.28515625" style="18" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="256" max="16384" width="42.28515625" style="22"/>
+    <col min="1" max="1" width="41.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
+    <col min="3" max="255" width="9.140625" style="21" customWidth="1"/>
+    <col min="256" max="16384" width="42.28515625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
-      <c r="A1" s="7"/>
-[...3 lines deleted...]
-      <c r="A2" s="8" t="s">
+      <c r="A1" s="6"/>
+      <c r="B1" s="6"/>
+    </row>
+    <row r="2" spans="1:12" s="46" customFormat="1">
+      <c r="A2" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="9">
+      <c r="B2" s="8">
         <v>161101</v>
       </c>
     </row>
-    <row r="3" spans="1:12" s="47" customFormat="1">
-      <c r="A3" s="8" t="s">
+    <row r="3" spans="1:12" s="46" customFormat="1">
+      <c r="A3" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B3" s="8" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:12" s="47" customFormat="1">
-      <c r="A4" s="8" t="s">
+    <row r="4" spans="1:12" s="46" customFormat="1">
+      <c r="A4" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B4" s="9" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:12" s="47" customFormat="1">
-      <c r="A5" s="11" t="s">
+    <row r="5" spans="1:12" s="46" customFormat="1">
+      <c r="A5" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:12" s="47" customFormat="1">
-      <c r="A6" s="11" t="s">
+    <row r="6" spans="1:12" s="46" customFormat="1">
+      <c r="A6" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B6" s="12" t="s">
+      <c r="B6" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="46" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A7" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="46" customFormat="1">
+      <c r="A8" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="46" customFormat="1" ht="25.5">
+      <c r="A9" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="46" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A10" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="46" customFormat="1">
+      <c r="A11" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="20"/>
+      <c r="L11" s="47"/>
+    </row>
+    <row r="12" spans="1:12" s="46" customFormat="1">
+      <c r="A12" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" s="47"/>
+    </row>
+    <row r="13" spans="1:12" s="46" customFormat="1">
+      <c r="A13" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="L13" s="47"/>
+    </row>
+    <row r="14" spans="1:12" s="46" customFormat="1">
+      <c r="A14" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="L14" s="47"/>
+    </row>
+    <row r="15" spans="1:12" s="46" customFormat="1">
+      <c r="A15" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="31" t="s">
         <v>74</v>
       </c>
-    </row>
-[...70 lines deleted...]
-      <c r="B15" s="32" t="s">
+      <c r="L15" s="47"/>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="L16" s="49"/>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="L15" s="48"/>
-[...17 lines deleted...]
-      <c r="L17" s="51"/>
+      <c r="L17" s="50"/>
     </row>
     <row r="18" spans="1:12">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="45" t="s">
+      <c r="B18" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="L18" s="49"/>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="L18" s="50"/>
-[...5 lines deleted...]
-      <c r="B19" s="10" t="s">
+      <c r="L19" s="50"/>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="45" t="s">
         <v>71</v>
       </c>
-      <c r="L19" s="51"/>
-[...5 lines deleted...]
-      <c r="B20" s="46" t="s">
+      <c r="L20" s="49"/>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="51" t="s">
         <v>72</v>
       </c>
-      <c r="L20" s="50"/>
-[...8 lines deleted...]
-      <c r="L21" s="51"/>
+      <c r="L21" s="50"/>
     </row>
     <row r="22" spans="1:12">
-      <c r="A22" s="16"/>
-      <c r="B22" s="17"/>
+      <c r="A22" s="15"/>
+      <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:12">
-      <c r="L23" s="51"/>
+      <c r="L23" s="50"/>
     </row>
     <row r="24" spans="1:12">
-      <c r="L24" s="50"/>
+      <c r="L24" s="49"/>
     </row>
     <row r="25" spans="1:12">
-      <c r="L25" s="51"/>
+      <c r="L25" s="50"/>
     </row>
     <row r="26" spans="1:12">
-      <c r="L26" s="50"/>
+      <c r="L26" s="49"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="37.28515625" style="18" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="22"/>
+    <col min="1" max="1" width="37.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="7"/>
-[...3 lines deleted...]
-      <c r="A2" s="8" t="s">
+      <c r="A1" s="6"/>
+      <c r="B1" s="6"/>
+    </row>
+    <row r="2" spans="1:13" s="46" customFormat="1">
+      <c r="A2" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="30">
+      <c r="B2" s="29">
         <v>161201</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="47" customFormat="1">
-      <c r="A3" s="8" t="s">
+    <row r="3" spans="1:13" s="46" customFormat="1">
+      <c r="A3" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="18" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="47" customFormat="1">
-      <c r="A4" s="8" t="s">
+    <row r="4" spans="1:13" s="46" customFormat="1">
+      <c r="A4" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="19" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="47" customFormat="1">
-      <c r="A5" s="11" t="s">
+    <row r="5" spans="1:13" s="46" customFormat="1">
+      <c r="A5" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="19" t="s">
+      <c r="B5" s="18" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="47" customFormat="1">
-      <c r="A6" s="11" t="s">
+    <row r="6" spans="1:13" s="46" customFormat="1">
+      <c r="A6" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B6" s="19" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="8" t="s">
+      <c r="B6" s="18" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="46" customFormat="1" ht="25.5">
+      <c r="A7" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="13" t="s">
+      <c r="B7" s="12" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="47" customFormat="1">
-      <c r="A8" s="8" t="s">
+    <row r="8" spans="1:13" s="46" customFormat="1">
+      <c r="A8" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="20" t="s">
+      <c r="B8" s="19" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="47" customFormat="1" ht="25.5">
-      <c r="A9" s="8" t="s">
+    <row r="9" spans="1:13" s="46" customFormat="1" ht="25.5">
+      <c r="A9" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="B9" s="13" t="s">
+      <c r="B9" s="12" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="47" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A10" s="8" t="s">
+    <row r="10" spans="1:13" s="46" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="29" t="s">
+      <c r="B10" s="28" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="47" customFormat="1">
-      <c r="A11" s="8" t="s">
+    <row r="11" spans="1:13" s="46" customFormat="1">
+      <c r="A11" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="B11" s="21"/>
-[...3 lines deleted...]
-      <c r="A12" s="8" t="s">
+      <c r="B11" s="20"/>
+      <c r="M11" s="47"/>
+    </row>
+    <row r="12" spans="1:13" s="46" customFormat="1">
+      <c r="A12" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="31" t="s">
+      <c r="B12" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="M12" s="47"/>
+    </row>
+    <row r="13" spans="1:13" s="46" customFormat="1">
+      <c r="A13" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="M12" s="48"/>
-[...5 lines deleted...]
-      <c r="B13" s="32" t="s">
+      <c r="M13" s="47"/>
+    </row>
+    <row r="14" spans="1:13" s="46" customFormat="1">
+      <c r="A14" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="52" t="s">
         <v>67</v>
       </c>
-      <c r="M13" s="48"/>
-[...5 lines deleted...]
-      <c r="B14" s="53" t="s">
+      <c r="M14" s="47"/>
+    </row>
+    <row r="15" spans="1:13" s="46" customFormat="1">
+      <c r="A15" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="M14" s="48"/>
-[...5 lines deleted...]
-      <c r="B15" s="32" t="s">
+      <c r="M15" s="47"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="M16" s="49"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="M17" s="50"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="M15" s="48"/>
-[...23 lines deleted...]
-      <c r="B18" s="45" t="s">
+      <c r="M18" s="49"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="M18" s="50"/>
-[...5 lines deleted...]
-      <c r="B19" s="10" t="s">
+      <c r="M19" s="50"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="45" t="s">
         <v>71</v>
       </c>
-      <c r="M19" s="51"/>
-[...5 lines deleted...]
-      <c r="B20" s="46" t="s">
+      <c r="M20" s="49"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="51" t="s">
         <v>72</v>
       </c>
-      <c r="M20" s="50"/>
-[...8 lines deleted...]
-      <c r="M21" s="51"/>
+      <c r="M21" s="50"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="16"/>
-      <c r="B22" s="17"/>
+      <c r="A22" s="15"/>
+      <c r="B22" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.85546875" style="22"/>
+    <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="21" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="21"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3">
-      <c r="B2" s="23"/>
+      <c r="B2" s="22"/>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="24"/>
-      <c r="B6" s="25" t="s">
+      <c r="A6" s="23"/>
+      <c r="B6" s="24" t="s">
         <v>55</v>
       </c>
-      <c r="C6" s="26"/>
+      <c r="C6" s="25"/>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="24"/>
-      <c r="B7" s="25" t="s">
+      <c r="A7" s="23"/>
+      <c r="B7" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="C7" s="26"/>
+      <c r="C7" s="25"/>
     </row>
     <row r="8" spans="1:3">
-      <c r="A8" s="24"/>
-      <c r="B8" s="25" t="s">
+      <c r="A8" s="23"/>
+      <c r="B8" s="24" t="s">
         <v>57</v>
       </c>
-      <c r="C8" s="26"/>
+      <c r="C8" s="25"/>
     </row>
     <row r="9" spans="1:3">
-      <c r="A9" s="24"/>
-      <c r="B9" s="25" t="s">
+      <c r="A9" s="23"/>
+      <c r="B9" s="24" t="s">
         <v>58</v>
       </c>
-      <c r="C9" s="26"/>
+      <c r="C9" s="25"/>
     </row>
     <row r="10" spans="1:3">
-      <c r="A10" s="24"/>
-      <c r="B10" s="25" t="s">
+      <c r="A10" s="23"/>
+      <c r="B10" s="24" t="s">
         <v>59</v>
       </c>
-      <c r="C10" s="26"/>
+      <c r="C10" s="25"/>
     </row>
     <row r="11" spans="1:3">
-      <c r="A11" s="24"/>
-      <c r="B11" s="27" t="s">
+      <c r="A11" s="23"/>
+      <c r="B11" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="26"/>
+      <c r="C11" s="25"/>
     </row>
     <row r="12" spans="1:3">
-      <c r="A12" s="54"/>
-[...1 lines deleted...]
-      <c r="C12" s="26"/>
+      <c r="A12" s="57"/>
+      <c r="B12" s="57"/>
+      <c r="C12" s="25"/>
     </row>
     <row r="13" spans="1:3">
-      <c r="A13" s="54"/>
-[...1 lines deleted...]
-      <c r="C13" s="26"/>
+      <c r="A13" s="57"/>
+      <c r="B13" s="57"/>
+      <c r="C13" s="25"/>
     </row>
     <row r="14" spans="1:3">
-      <c r="A14" s="54"/>
-[...1 lines deleted...]
-      <c r="C14" s="26"/>
+      <c r="A14" s="57"/>
+      <c r="B14" s="57"/>
+      <c r="C14" s="25"/>
     </row>
     <row r="15" spans="1:3">
-      <c r="A15" s="54"/>
-[...1 lines deleted...]
-      <c r="C15" s="24"/>
+      <c r="A15" s="57"/>
+      <c r="B15" s="57"/>
+      <c r="C15" s="23"/>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16" s="55" t="s">
+      <c r="A16" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="B16" s="55"/>
-      <c r="C16" s="55"/>
+      <c r="B16" s="58"/>
+      <c r="C16" s="58"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="28"/>
+      <c r="B18" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="43" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="43"/>
+    <col min="1" max="1" width="12.42578125" style="42" customWidth="1"/>
+    <col min="2" max="13" width="10.28515625" style="42" customWidth="1"/>
+    <col min="14" max="14" width="15.140625" style="42" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="42" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A1" s="67" t="s">
+    <row r="1" spans="1:14" s="41" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="67"/>
-[...10 lines deleted...]
-      <c r="M1" s="67"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
     </row>
     <row r="2" spans="1:14" ht="15.75" customHeight="1">
-      <c r="A2" s="56"/>
-[...11 lines deleted...]
-      <c r="M2" s="56"/>
+      <c r="A2" s="60"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" customHeight="1">
-      <c r="A3" s="58"/>
-      <c r="B3" s="57" t="s">
+      <c r="A3" s="62"/>
+      <c r="B3" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="57" t="s">
+      <c r="C3" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="57" t="s">
+      <c r="D3" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="57" t="s">
+      <c r="E3" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="57" t="s">
+      <c r="F3" s="61" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="57" t="s">
+      <c r="G3" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="57" t="s">
+      <c r="H3" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="57" t="s">
+      <c r="I3" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="57" t="s">
+      <c r="J3" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="57" t="s">
+      <c r="K3" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="57" t="s">
+      <c r="L3" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="M3" s="59" t="s">
+      <c r="M3" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="N3" s="42"/>
+      <c r="N3" s="41"/>
     </row>
     <row r="4" spans="1:14" ht="9" customHeight="1">
-      <c r="A4" s="58"/>
-[...12 lines deleted...]
-      <c r="N4" s="42"/>
+      <c r="A4" s="62"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="41"/>
     </row>
     <row r="5" spans="1:14">
-      <c r="A5" s="62" t="s">
+      <c r="A5" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="62"/>
-[...10 lines deleted...]
-      <c r="M5" s="40"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
     </row>
     <row r="6" spans="1:14">
-      <c r="A6" s="41">
+      <c r="A6" s="40">
         <v>2023</v>
       </c>
-      <c r="B6" s="33">
+      <c r="B6" s="32">
         <v>29283</v>
       </c>
-      <c r="C6" s="33">
+      <c r="C6" s="32">
         <v>16631</v>
       </c>
-      <c r="D6" s="33">
+      <c r="D6" s="32">
         <v>34405</v>
       </c>
-      <c r="E6" s="33">
+      <c r="E6" s="32">
         <v>19523</v>
       </c>
-      <c r="F6" s="33">
+      <c r="F6" s="32">
         <v>21726</v>
       </c>
-      <c r="G6" s="33">
+      <c r="G6" s="32">
         <v>40470</v>
       </c>
-      <c r="H6" s="33">
+      <c r="H6" s="32">
         <v>39848</v>
       </c>
-      <c r="I6" s="33">
+      <c r="I6" s="32">
         <v>56956</v>
       </c>
-      <c r="J6" s="33">
+      <c r="J6" s="32">
         <v>60066</v>
       </c>
-      <c r="K6" s="33">
+      <c r="K6" s="32">
         <v>67548</v>
       </c>
-      <c r="L6" s="33">
+      <c r="L6" s="32">
         <v>45182</v>
       </c>
-      <c r="M6" s="33">
+      <c r="M6" s="32">
         <v>54860</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="41">
+      <c r="A7" s="40">
         <v>2024</v>
       </c>
-      <c r="B7" s="33">
+      <c r="B7" s="32">
         <v>40291</v>
       </c>
-      <c r="C7" s="33">
+      <c r="C7" s="32">
         <v>37297</v>
       </c>
-      <c r="D7" s="33">
+      <c r="D7" s="32">
         <v>32196</v>
       </c>
-      <c r="E7" s="33">
+      <c r="E7" s="32">
         <v>23651</v>
       </c>
-      <c r="F7" s="33">
+      <c r="F7" s="32">
         <v>40974</v>
       </c>
-      <c r="G7" s="33">
+      <c r="G7" s="32">
         <v>59447</v>
       </c>
-      <c r="H7" s="33">
+      <c r="H7" s="32">
         <v>62254</v>
       </c>
-      <c r="I7" s="33">
+      <c r="I7" s="32">
         <v>53167</v>
       </c>
-      <c r="J7" s="33">
+      <c r="J7" s="32">
         <v>74698</v>
       </c>
-      <c r="K7" s="33">
+      <c r="K7" s="32">
         <v>54327</v>
       </c>
-      <c r="L7" s="33">
+      <c r="L7" s="32">
         <v>81070</v>
       </c>
-      <c r="M7" s="33">
+      <c r="M7" s="32">
         <v>80087</v>
       </c>
-      <c r="N7" s="42"/>
+      <c r="N7" s="41"/>
     </row>
     <row r="8" spans="1:14" ht="15" customHeight="1">
-      <c r="A8" s="41">
+      <c r="A8" s="40">
         <v>2025</v>
       </c>
-      <c r="B8" s="33">
+      <c r="B8" s="32">
         <v>45245</v>
       </c>
-      <c r="C8" s="33">
+      <c r="C8" s="32">
         <v>37657</v>
       </c>
-      <c r="D8" s="33">
+      <c r="D8" s="32">
         <v>39827</v>
       </c>
-      <c r="E8" s="33">
+      <c r="E8" s="32">
         <v>36493</v>
       </c>
-      <c r="F8" s="33">
+      <c r="F8" s="32">
         <v>70628</v>
       </c>
-      <c r="G8" s="33">
+      <c r="G8" s="32">
         <v>65261</v>
       </c>
-      <c r="H8" s="33">
+      <c r="H8" s="32">
         <v>56737</v>
       </c>
-      <c r="I8" s="33">
+      <c r="I8" s="32">
         <v>56342</v>
       </c>
-      <c r="J8" s="33">
+      <c r="J8" s="32">
         <v>76724</v>
       </c>
-      <c r="K8" s="33">
+      <c r="K8" s="32">
         <v>117855</v>
       </c>
-      <c r="L8" s="33">
+      <c r="L8" s="32">
         <v>115131</v>
       </c>
-      <c r="M8" s="33">
+      <c r="M8" s="32">
         <v>56566</v>
       </c>
-      <c r="N8" s="42"/>
+      <c r="N8" s="41"/>
     </row>
     <row r="9" spans="1:14" ht="15" customHeight="1">
-      <c r="A9" s="41">
+      <c r="A9" s="40">
         <v>2026</v>
       </c>
-      <c r="B9" s="33">
+      <c r="B9" s="32">
         <v>49794</v>
       </c>
-      <c r="C9" s="33">
+      <c r="C9" s="32">
         <v>46748</v>
       </c>
-      <c r="D9" s="33">
+      <c r="D9" s="32">
         <v>45574</v>
       </c>
-      <c r="E9" s="33">
+      <c r="E9" s="32">
         <v>45116</v>
       </c>
-      <c r="F9" s="33">
+      <c r="F9" s="32">
         <v>73778</v>
       </c>
-      <c r="G9" s="33">
+      <c r="G9" s="32">
         <v>78056</v>
       </c>
-      <c r="H9" s="33">
+      <c r="H9" s="32">
         <v>77144</v>
       </c>
-      <c r="I9" s="33"/>
-[...4 lines deleted...]
-      <c r="N9" s="42"/>
+      <c r="I9" s="53">
+        <v>80603</v>
+      </c>
+      <c r="J9" s="32"/>
+      <c r="K9" s="32"/>
+      <c r="L9" s="32"/>
+      <c r="M9" s="32"/>
+      <c r="N9" s="41"/>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="60" t="s">
+      <c r="A10" s="64" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="60"/>
-[...10 lines deleted...]
-      <c r="M10" s="60"/>
+      <c r="B10" s="64"/>
+      <c r="C10" s="64"/>
+      <c r="D10" s="64"/>
+      <c r="E10" s="64"/>
+      <c r="F10" s="64"/>
+      <c r="G10" s="64"/>
+      <c r="H10" s="64"/>
+      <c r="I10" s="64"/>
+      <c r="J10" s="64"/>
+      <c r="K10" s="64"/>
+      <c r="L10" s="64"/>
+      <c r="M10" s="64"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="41">
+      <c r="A11" s="40">
         <v>2023</v>
       </c>
-      <c r="B11" s="34">
+      <c r="B11" s="33">
         <v>49.7</v>
       </c>
-      <c r="C11" s="34">
+      <c r="C11" s="33">
         <v>56.9</v>
       </c>
-      <c r="D11" s="34">
+      <c r="D11" s="33">
         <v>207.3</v>
       </c>
-      <c r="E11" s="34">
+      <c r="E11" s="33">
         <v>56.7</v>
       </c>
-      <c r="F11" s="35">
+      <c r="F11" s="34">
         <v>107.6</v>
       </c>
-      <c r="G11" s="34">
+      <c r="G11" s="33">
         <v>186.1</v>
       </c>
-      <c r="H11" s="34">
+      <c r="H11" s="33">
         <v>98.6</v>
       </c>
-      <c r="I11" s="34">
+      <c r="I11" s="33">
         <v>143.4</v>
       </c>
-      <c r="J11" s="35">
+      <c r="J11" s="34">
         <v>105.7</v>
       </c>
-      <c r="K11" s="34">
+      <c r="K11" s="33">
         <v>112.6</v>
       </c>
-      <c r="L11" s="34">
+      <c r="L11" s="33">
         <v>66.8</v>
       </c>
-      <c r="M11" s="34">
+      <c r="M11" s="33">
         <v>120.7</v>
       </c>
-      <c r="N11" s="42"/>
+      <c r="N11" s="41"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="41">
+      <c r="A12" s="40">
         <v>2024</v>
       </c>
-      <c r="B12" s="34">
+      <c r="B12" s="33">
         <v>73.099999999999994</v>
       </c>
-      <c r="C12" s="34">
+      <c r="C12" s="33">
         <v>92.8</v>
       </c>
-      <c r="D12" s="34">
+      <c r="D12" s="33">
         <v>86.4</v>
       </c>
-      <c r="E12" s="34">
+      <c r="E12" s="33">
         <v>73.5</v>
       </c>
-      <c r="F12" s="35">
+      <c r="F12" s="34">
         <v>173.1</v>
       </c>
-      <c r="G12" s="34">
+      <c r="G12" s="33">
         <v>144.9</v>
       </c>
-      <c r="H12" s="35">
+      <c r="H12" s="34">
         <v>104.6</v>
       </c>
-      <c r="I12" s="34">
+      <c r="I12" s="33">
         <v>85.2</v>
       </c>
-      <c r="J12" s="35">
+      <c r="J12" s="34">
         <v>140.1</v>
       </c>
-      <c r="K12" s="36">
+      <c r="K12" s="35">
         <v>72</v>
       </c>
-      <c r="L12" s="34">
+      <c r="L12" s="33">
         <v>148.19999999999999</v>
       </c>
-      <c r="M12" s="34">
+      <c r="M12" s="33">
         <v>98.5</v>
       </c>
-      <c r="N12" s="42"/>
+      <c r="N12" s="41"/>
     </row>
     <row r="13" spans="1:14" ht="15" customHeight="1">
-      <c r="A13" s="41">
+      <c r="A13" s="40">
         <v>2025</v>
       </c>
-      <c r="B13" s="34">
+      <c r="B13" s="33">
         <v>56.4</v>
       </c>
-      <c r="C13" s="34">
+      <c r="C13" s="33">
         <v>83.2</v>
       </c>
-      <c r="D13" s="34">
+      <c r="D13" s="33">
         <v>104.7</v>
       </c>
-      <c r="E13" s="34">
+      <c r="E13" s="33">
         <v>91.3</v>
       </c>
-      <c r="F13" s="34">
+      <c r="F13" s="33">
         <v>194.3</v>
       </c>
-      <c r="G13" s="37">
+      <c r="G13" s="36">
         <v>91.8</v>
       </c>
-      <c r="H13" s="34">
+      <c r="H13" s="33">
         <v>86.8</v>
       </c>
-      <c r="I13" s="34">
+      <c r="I13" s="33">
         <v>98.9</v>
       </c>
-      <c r="J13" s="35">
+      <c r="J13" s="34">
         <v>136</v>
       </c>
-      <c r="K13" s="34">
+      <c r="K13" s="33">
         <v>152.19999999999999</v>
       </c>
-      <c r="L13" s="34">
+      <c r="L13" s="33">
         <v>97.4</v>
       </c>
-      <c r="M13" s="34">
+      <c r="M13" s="33">
         <v>49.1</v>
       </c>
-      <c r="N13" s="42"/>
+      <c r="N13" s="41"/>
     </row>
     <row r="14" spans="1:14" ht="15" customHeight="1">
-      <c r="A14" s="41">
+      <c r="A14" s="40">
         <v>2026</v>
       </c>
-      <c r="B14" s="34">
+      <c r="B14" s="33">
         <v>84.4</v>
       </c>
-      <c r="C14" s="34">
+      <c r="C14" s="33">
         <v>95.8</v>
       </c>
-      <c r="D14" s="34">
+      <c r="D14" s="33">
         <v>97.4</v>
       </c>
-      <c r="E14" s="34">
+      <c r="E14" s="33">
         <v>98.4</v>
       </c>
-      <c r="F14" s="37">
+      <c r="F14" s="36">
         <v>159.9</v>
       </c>
-      <c r="G14" s="34">
+      <c r="G14" s="33">
         <v>104.4</v>
       </c>
-      <c r="H14" s="34">
+      <c r="H14" s="33">
         <v>99.4</v>
       </c>
-      <c r="I14" s="34"/>
-[...4 lines deleted...]
-      <c r="N14" s="42"/>
+      <c r="I14" s="56">
+        <v>103</v>
+      </c>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="33"/>
+      <c r="N14" s="41"/>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="60" t="s">
+      <c r="A15" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="61"/>
-[...11 lines deleted...]
-      <c r="N15" s="42"/>
+      <c r="B15" s="65"/>
+      <c r="C15" s="65"/>
+      <c r="D15" s="65"/>
+      <c r="E15" s="65"/>
+      <c r="F15" s="65"/>
+      <c r="G15" s="65"/>
+      <c r="H15" s="65"/>
+      <c r="I15" s="65"/>
+      <c r="J15" s="65"/>
+      <c r="K15" s="65"/>
+      <c r="L15" s="65"/>
+      <c r="M15" s="65"/>
+      <c r="N15" s="41"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="41">
+      <c r="A16" s="40">
         <v>2023</v>
       </c>
-      <c r="B16" s="37">
+      <c r="B16" s="36">
         <v>122.8</v>
       </c>
-      <c r="C16" s="37">
+      <c r="C16" s="36">
         <v>102.4</v>
       </c>
-      <c r="D16" s="37">
+      <c r="D16" s="36">
         <v>267.60000000000002</v>
       </c>
-      <c r="E16" s="36">
+      <c r="E16" s="35">
         <v>112</v>
       </c>
-      <c r="F16" s="37">
+      <c r="F16" s="36">
         <v>130.5</v>
       </c>
-      <c r="G16" s="37">
+      <c r="G16" s="36">
         <v>89.2</v>
       </c>
-      <c r="H16" s="37">
+      <c r="H16" s="36">
         <v>129.4</v>
       </c>
-      <c r="I16" s="37">
+      <c r="I16" s="36">
         <v>138.19999999999999</v>
       </c>
-      <c r="J16" s="37">
+      <c r="J16" s="36">
         <v>121.7</v>
       </c>
-      <c r="K16" s="37">
+      <c r="K16" s="36">
         <v>141.5</v>
       </c>
-      <c r="L16" s="37">
+      <c r="L16" s="36">
         <v>73.099999999999994</v>
       </c>
-      <c r="M16" s="37">
+      <c r="M16" s="36">
         <v>90.1</v>
       </c>
-      <c r="N16" s="42"/>
+      <c r="N16" s="41"/>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="41">
+      <c r="A17" s="40">
         <v>2024</v>
       </c>
-      <c r="B17" s="37">
+      <c r="B17" s="36">
         <v>132.4</v>
       </c>
-      <c r="C17" s="37">
+      <c r="C17" s="36">
         <v>220.7</v>
       </c>
-      <c r="D17" s="37">
+      <c r="D17" s="36">
         <v>90.9</v>
       </c>
-      <c r="E17" s="37">
+      <c r="E17" s="36">
         <v>118.2</v>
       </c>
-      <c r="F17" s="37">
+      <c r="F17" s="36">
         <v>187.3</v>
       </c>
-      <c r="G17" s="36">
+      <c r="G17" s="35">
         <v>146</v>
       </c>
-      <c r="H17" s="35">
+      <c r="H17" s="34">
         <v>141</v>
       </c>
-      <c r="I17" s="37">
+      <c r="I17" s="36">
         <v>84.8</v>
       </c>
-      <c r="J17" s="37">
+      <c r="J17" s="36">
         <v>113.1</v>
       </c>
-      <c r="K17" s="37">
+      <c r="K17" s="36">
         <v>72.599999999999994</v>
       </c>
-      <c r="L17" s="37">
+      <c r="L17" s="36">
         <v>160.1</v>
       </c>
-      <c r="M17" s="37">
+      <c r="M17" s="36">
         <v>131.1</v>
       </c>
-      <c r="N17" s="42"/>
+      <c r="N17" s="41"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="41">
+      <c r="A18" s="40">
         <v>2025</v>
       </c>
-      <c r="B18" s="34">
+      <c r="B18" s="33">
         <v>109.8</v>
       </c>
-      <c r="C18" s="34">
+      <c r="C18" s="33">
         <v>97.6</v>
       </c>
-      <c r="D18" s="34">
+      <c r="D18" s="33">
         <v>119.2</v>
       </c>
-      <c r="E18" s="34">
+      <c r="E18" s="33">
         <v>146.80000000000001</v>
       </c>
-      <c r="F18" s="34">
+      <c r="F18" s="33">
         <v>165.1</v>
       </c>
-      <c r="G18" s="34">
+      <c r="G18" s="33">
         <v>105.3</v>
       </c>
-      <c r="H18" s="34">
+      <c r="H18" s="33">
         <v>80.3</v>
       </c>
-      <c r="I18" s="34">
+      <c r="I18" s="33">
         <v>93.2</v>
       </c>
-      <c r="J18" s="34">
+      <c r="J18" s="33">
         <v>90.7</v>
       </c>
-      <c r="K18" s="34">
+      <c r="K18" s="33">
         <v>190.3</v>
       </c>
-      <c r="L18" s="34">
+      <c r="L18" s="33">
         <v>127.6</v>
       </c>
-      <c r="M18" s="34">
+      <c r="M18" s="33">
         <v>62.9</v>
       </c>
-      <c r="N18" s="42"/>
+      <c r="N18" s="41"/>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="39">
+      <c r="A19" s="38">
         <v>2026</v>
       </c>
-      <c r="B19" s="38">
+      <c r="B19" s="37">
         <v>102.2</v>
       </c>
-      <c r="C19" s="38">
+      <c r="C19" s="37">
         <v>115.4</v>
       </c>
-      <c r="D19" s="38">
+      <c r="D19" s="37">
         <v>108.4</v>
       </c>
-      <c r="E19" s="38">
+      <c r="E19" s="37">
         <v>116.5</v>
       </c>
-      <c r="F19" s="38">
+      <c r="F19" s="37">
         <v>96.4</v>
       </c>
-      <c r="G19" s="38">
+      <c r="G19" s="37">
         <v>109.7</v>
       </c>
-      <c r="H19" s="38">
+      <c r="H19" s="37">
         <v>102.1</v>
       </c>
-      <c r="I19" s="38"/>
-[...3 lines deleted...]
-      <c r="M19" s="38"/>
+      <c r="I19" s="54">
+        <v>106.1</v>
+      </c>
+      <c r="J19" s="37"/>
+      <c r="K19" s="37"/>
+      <c r="L19" s="37"/>
+      <c r="M19" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
@@ -2185,511 +2198,515 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.28515625" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" customWidth="1"/>
     <col min="8" max="8" width="8.140625" customWidth="1"/>
     <col min="9" max="9" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="15.75">
-      <c r="A1" s="67" t="s">
+      <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="67"/>
-[...10 lines deleted...]
-      <c r="M1" s="67"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
     </row>
     <row r="2" spans="1:14" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A2" s="63"/>
-[...11 lines deleted...]
-      <c r="M2" s="63"/>
+      <c r="A2" s="69"/>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
     </row>
     <row r="3" spans="1:14" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A3" s="58"/>
-      <c r="B3" s="57" t="s">
+      <c r="A3" s="62"/>
+      <c r="B3" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="57" t="s">
+      <c r="C3" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="D3" s="57" t="s">
+      <c r="D3" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="57" t="s">
+      <c r="E3" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="F3" s="57" t="s">
+      <c r="F3" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="57" t="s">
+      <c r="G3" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="H3" s="57" t="s">
+      <c r="H3" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="57" t="s">
+      <c r="I3" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="J3" s="57" t="s">
+      <c r="J3" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="K3" s="57" t="s">
+      <c r="K3" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="L3" s="57" t="s">
+      <c r="L3" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="M3" s="59" t="s">
+      <c r="M3" s="63" t="s">
         <v>26</v>
       </c>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" s="2" customFormat="1" ht="9" customHeight="1">
-      <c r="A4" s="64"/>
-[...11 lines deleted...]
-      <c r="M4" s="66"/>
+      <c r="A4" s="70"/>
+      <c r="B4" s="68"/>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="67"/>
       <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:14" s="2" customFormat="1">
-      <c r="A5" s="62" t="s">
+      <c r="A5" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="62"/>
-[...10 lines deleted...]
-      <c r="M5" s="40"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
     </row>
     <row r="6" spans="1:14" s="2" customFormat="1">
-      <c r="A6" s="41">
+      <c r="A6" s="40">
         <v>2023</v>
       </c>
-      <c r="B6" s="33">
+      <c r="B6" s="32">
         <v>29283</v>
       </c>
-      <c r="C6" s="33">
+      <c r="C6" s="32">
         <v>45914</v>
       </c>
-      <c r="D6" s="33">
+      <c r="D6" s="32">
         <v>80320</v>
       </c>
-      <c r="E6" s="33">
+      <c r="E6" s="32">
         <v>99843</v>
       </c>
-      <c r="F6" s="33">
+      <c r="F6" s="32">
         <v>121569</v>
       </c>
-      <c r="G6" s="33">
+      <c r="G6" s="32">
         <v>162039</v>
       </c>
-      <c r="H6" s="33">
+      <c r="H6" s="32">
         <v>201887</v>
       </c>
-      <c r="I6" s="33">
+      <c r="I6" s="32">
         <v>258843</v>
       </c>
-      <c r="J6" s="33">
+      <c r="J6" s="32">
         <v>318909</v>
       </c>
-      <c r="K6" s="33">
+      <c r="K6" s="32">
         <v>386457</v>
       </c>
-      <c r="L6" s="33">
+      <c r="L6" s="32">
         <v>431639</v>
       </c>
-      <c r="M6" s="33">
+      <c r="M6" s="32">
         <v>486499</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="2" customFormat="1">
-      <c r="A7" s="41">
+      <c r="A7" s="40">
         <v>2024</v>
       </c>
-      <c r="B7" s="33">
+      <c r="B7" s="32">
         <v>40291</v>
       </c>
-      <c r="C7" s="33">
+      <c r="C7" s="32">
         <v>77588</v>
       </c>
-      <c r="D7" s="33">
+      <c r="D7" s="32">
         <v>109784</v>
       </c>
-      <c r="E7" s="33">
+      <c r="E7" s="32">
         <v>133435</v>
       </c>
-      <c r="F7" s="33">
+      <c r="F7" s="32">
         <v>174409</v>
       </c>
-      <c r="G7" s="33">
+      <c r="G7" s="32">
         <v>233856</v>
       </c>
-      <c r="H7" s="33">
+      <c r="H7" s="32">
         <v>296110</v>
       </c>
-      <c r="I7" s="33">
+      <c r="I7" s="32">
         <v>349277</v>
       </c>
-      <c r="J7" s="33">
+      <c r="J7" s="32">
         <v>423975</v>
       </c>
-      <c r="K7" s="33">
+      <c r="K7" s="32">
         <v>478303</v>
       </c>
-      <c r="L7" s="33">
+      <c r="L7" s="32">
         <v>559373</v>
       </c>
-      <c r="M7" s="33">
+      <c r="M7" s="32">
         <v>639460</v>
       </c>
       <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14" ht="15" customHeight="1">
-      <c r="A8" s="41">
+      <c r="A8" s="40">
         <v>2025</v>
       </c>
-      <c r="B8" s="33">
+      <c r="B8" s="32">
         <v>45245</v>
       </c>
-      <c r="C8" s="33">
+      <c r="C8" s="32">
         <v>82903</v>
       </c>
-      <c r="D8" s="33">
+      <c r="D8" s="32">
         <v>122730</v>
       </c>
-      <c r="E8" s="33">
+      <c r="E8" s="32">
         <v>159223</v>
       </c>
-      <c r="F8" s="33">
+      <c r="F8" s="32">
         <v>229851</v>
       </c>
-      <c r="G8" s="33">
+      <c r="G8" s="32">
         <v>295112</v>
       </c>
-      <c r="H8" s="33">
+      <c r="H8" s="32">
         <v>351849</v>
       </c>
-      <c r="I8" s="33">
+      <c r="I8" s="32">
         <v>408192</v>
       </c>
-      <c r="J8" s="33">
+      <c r="J8" s="32">
         <v>484916</v>
       </c>
-      <c r="K8" s="33">
+      <c r="K8" s="32">
         <v>602771</v>
       </c>
-      <c r="L8" s="33">
+      <c r="L8" s="32">
         <v>717902</v>
       </c>
-      <c r="M8" s="33">
+      <c r="M8" s="32">
         <v>774468</v>
       </c>
-      <c r="N8" s="6"/>
+      <c r="N8" s="5"/>
     </row>
     <row r="9" spans="1:14" ht="15" customHeight="1">
-      <c r="A9" s="41">
+      <c r="A9" s="40">
         <v>2026</v>
       </c>
-      <c r="B9" s="33">
+      <c r="B9" s="32">
         <v>49794</v>
       </c>
-      <c r="C9" s="33">
+      <c r="C9" s="32">
         <v>96542</v>
       </c>
-      <c r="D9" s="33">
+      <c r="D9" s="32">
         <v>142116</v>
       </c>
-      <c r="E9" s="33">
+      <c r="E9" s="32">
         <v>187232</v>
       </c>
-      <c r="F9" s="33">
+      <c r="F9" s="32">
         <v>261010</v>
       </c>
-      <c r="G9" s="33">
+      <c r="G9" s="32">
         <v>339066</v>
       </c>
-      <c r="H9" s="33">
+      <c r="H9" s="32">
         <v>416211</v>
       </c>
-      <c r="I9" s="33"/>
-[...4 lines deleted...]
-      <c r="N9" s="6"/>
+      <c r="I9" s="53">
+        <v>496814</v>
+      </c>
+      <c r="J9" s="32"/>
+      <c r="K9" s="32"/>
+      <c r="L9" s="32"/>
+      <c r="M9" s="32"/>
+      <c r="N9" s="5"/>
     </row>
     <row r="10" spans="1:14" s="2" customFormat="1">
-      <c r="A10" s="60" t="s">
+      <c r="A10" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="61"/>
-[...10 lines deleted...]
-      <c r="M10" s="61"/>
+      <c r="B10" s="65"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="65"/>
+      <c r="E10" s="65"/>
+      <c r="F10" s="65"/>
+      <c r="G10" s="65"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65"/>
+      <c r="M10" s="65"/>
       <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
-      <c r="A11" s="41">
+      <c r="A11" s="40">
         <v>2023</v>
       </c>
-      <c r="B11" s="37">
+      <c r="B11" s="36">
         <v>122.8</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="36">
         <v>114.5</v>
       </c>
-      <c r="D11" s="37">
+      <c r="D11" s="36">
         <v>152.19999999999999</v>
       </c>
-      <c r="E11" s="36">
+      <c r="E11" s="35">
         <v>142.1</v>
       </c>
-      <c r="F11" s="36">
+      <c r="F11" s="35">
         <v>140</v>
       </c>
-      <c r="G11" s="37">
+      <c r="G11" s="36">
         <v>123.1</v>
       </c>
-      <c r="H11" s="37">
+      <c r="H11" s="36">
         <v>124.2</v>
       </c>
-      <c r="I11" s="36">
+      <c r="I11" s="35">
         <v>127</v>
       </c>
-      <c r="J11" s="37">
+      <c r="J11" s="36">
         <v>125.6</v>
       </c>
-      <c r="K11" s="37">
+      <c r="K11" s="36">
         <v>127.7</v>
       </c>
-      <c r="L11" s="37">
+      <c r="L11" s="36">
         <v>118.4</v>
       </c>
-      <c r="M11" s="37">
+      <c r="M11" s="36">
         <v>114.2</v>
       </c>
       <c r="N11" s="4"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
-      <c r="A12" s="41">
+      <c r="A12" s="40">
         <v>2024</v>
       </c>
-      <c r="B12" s="37">
+      <c r="B12" s="36">
         <v>132.4</v>
       </c>
-      <c r="C12" s="37">
+      <c r="C12" s="36">
         <v>164.4</v>
       </c>
-      <c r="D12" s="37">
+      <c r="D12" s="36">
         <v>132.80000000000001</v>
       </c>
-      <c r="E12" s="36">
+      <c r="E12" s="35">
         <v>130</v>
       </c>
-      <c r="F12" s="37">
+      <c r="F12" s="36">
         <v>140.1</v>
       </c>
-      <c r="G12" s="37">
+      <c r="G12" s="36">
         <v>141.4</v>
       </c>
-      <c r="H12" s="36">
+      <c r="H12" s="35">
         <v>141</v>
       </c>
-      <c r="I12" s="36">
+      <c r="I12" s="35">
         <v>128</v>
       </c>
-      <c r="J12" s="37">
+      <c r="J12" s="36">
         <v>125.1</v>
       </c>
-      <c r="K12" s="37">
+      <c r="K12" s="36">
         <v>115.7</v>
       </c>
-      <c r="L12" s="37">
+      <c r="L12" s="36">
         <v>120.5</v>
       </c>
-      <c r="M12" s="37">
+      <c r="M12" s="36">
         <v>121.7</v>
       </c>
       <c r="N12" s="4"/>
     </row>
     <row r="13" spans="1:14" ht="15" customHeight="1">
-      <c r="A13" s="41">
+      <c r="A13" s="40">
         <v>2025</v>
       </c>
-      <c r="B13" s="34">
+      <c r="B13" s="33">
         <v>109.8</v>
       </c>
-      <c r="C13" s="34">
+      <c r="C13" s="33">
         <v>103.9</v>
       </c>
-      <c r="D13" s="34">
+      <c r="D13" s="33">
         <v>108.5</v>
       </c>
-      <c r="E13" s="34">
+      <c r="E13" s="33">
         <v>115.3</v>
       </c>
-      <c r="F13" s="34">
+      <c r="F13" s="33">
         <v>127.1</v>
       </c>
-      <c r="G13" s="34">
+      <c r="G13" s="33">
         <v>121.5</v>
       </c>
-      <c r="H13" s="34">
+      <c r="H13" s="33">
         <v>112.4</v>
       </c>
-      <c r="I13" s="34">
+      <c r="I13" s="33">
         <v>109.1</v>
       </c>
-      <c r="J13" s="34">
+      <c r="J13" s="33">
         <v>105.9</v>
       </c>
-      <c r="K13" s="35">
+      <c r="K13" s="34">
         <v>116</v>
       </c>
-      <c r="L13" s="34">
+      <c r="L13" s="33">
         <v>117.5</v>
       </c>
-      <c r="M13" s="34">
+      <c r="M13" s="33">
         <v>110.6</v>
       </c>
-      <c r="N13" s="6"/>
+      <c r="N13" s="5"/>
     </row>
     <row r="14" spans="1:14" ht="15" customHeight="1">
-      <c r="A14" s="39">
+      <c r="A14" s="38">
         <v>2026</v>
       </c>
-      <c r="B14" s="38">
+      <c r="B14" s="37">
         <v>102.2</v>
       </c>
-      <c r="C14" s="44">
+      <c r="C14" s="43">
         <v>108</v>
       </c>
-      <c r="D14" s="38">
+      <c r="D14" s="37">
         <v>108.2</v>
       </c>
-      <c r="E14" s="38">
+      <c r="E14" s="37">
         <v>110.1</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="43">
         <v>106</v>
       </c>
-      <c r="G14" s="38">
+      <c r="G14" s="37">
         <v>107.1</v>
       </c>
-      <c r="H14" s="38">
+      <c r="H14" s="37">
         <v>106.1</v>
       </c>
-      <c r="I14" s="38"/>
-[...4 lines deleted...]
-      <c r="N14" s="6"/>
+      <c r="I14" s="37">
+        <v>106.1</v>
+      </c>
+      <c r="J14" s="37"/>
+      <c r="K14" s="37"/>
+      <c r="L14" s="37"/>
+      <c r="M14" s="37"/>
+      <c r="N14" s="5"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="55" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A10:M10"/>
-[...5 lines deleted...]
-    <mergeCell ref="L3:L4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">