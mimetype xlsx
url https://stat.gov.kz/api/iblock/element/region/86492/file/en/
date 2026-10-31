--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -1,80 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\сканирование\строительство\!Публикации\Таблицы на сайт\Таблицы на сайт-08\строительство\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gul.suleimenova\Desktop\УПРАВЛЕНИЕ\!ПУБЛИКАЦИИ\Динамические ряды\09\строительство\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="15045" windowHeight="10665" tabRatio="916"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163502" sheetId="10" r:id="rId1"/>
     <sheet name="Metadata163504" sheetId="12" r:id="rId2"/>
     <sheet name="Metadata163506" sheetId="14" r:id="rId3"/>
     <sheet name="Metadata163508" sheetId="16" r:id="rId4"/>
     <sheet name="Symbols" sheetId="18" r:id="rId5"/>
     <sheet name="163502,163504,163506,163508" sheetId="17" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="61">
   <si>
     <t>places</t>
   </si>
   <si>
     <t>beds</t>
   </si>
   <si>
     <t>visits per shift</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
     <t>Short name of CSP</t>
   </si>
   <si>
     <t>Period of the indicator</t>
   </si>
   <si>
@@ -149,59 +148,50 @@
   <si>
     <t>Number of beds in commissioned hospitalsn</t>
   </si>
   <si>
     <t>Number of beds in commissioned hospitals</t>
   </si>
   <si>
     <t>Total number of beds in commissioned hospitals</t>
   </si>
   <si>
     <t>Number of visits per shift in commissioned outpatient clinics</t>
   </si>
   <si>
     <t>Total number of visits per shift in commissioned outpatient clinics</t>
   </si>
   <si>
     <t>Main social and cultural facilities functioning start</t>
   </si>
   <si>
     <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>January-August 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>Division  of construction and investment statistics</t>
   </si>
   <si>
     <t>Gulmira Zhumkenovna Suleimenova</t>
   </si>
   <si>
     <t>+7 7212 25 59 51</t>
   </si>
   <si>
     <t>gulm.suleimenova@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25836/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/karagandy/spreadsheets/?industry=28263&amp;year=2026&amp;name=105122&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Comprehensive  schools, pupils places</t>
@@ -216,60 +206,66 @@
     <t>Out-patient and dispensary institution, visits per shift</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>Division of construction and investment statistics</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>January-September 2026</t>
+  </si>
+  <si>
+    <t>19.11.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -895,1020 +891,1020 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36" style="7" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="17">
         <v>163502</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="51">
       <c r="A10" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="21"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="22" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="M12" s="2"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="24" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M13" s="2"/>
     </row>
-    <row r="14" spans="1:13" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="14" customFormat="1" ht="25.5">
       <c r="A14" s="25" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="26" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="M14" s="15"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>27</v>
       </c>
       <c r="M15" s="2"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="8" t="s">
-        <v>40</v>
+      <c r="B16" s="9">
+        <v>46314</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="9" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="5"/>
       <c r="B22" s="6"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="17">
         <v>163504</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="51">
       <c r="A10" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="21"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="22" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="M12" s="2"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="24" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M13" s="2"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="45" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="M14" s="2"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>27</v>
       </c>
       <c r="M15" s="2"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="8" t="s">
-        <v>40</v>
+      <c r="B16" s="8">
+        <v>46314</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="9" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="5"/>
       <c r="B22" s="6"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="17">
         <v>163506</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="51">
       <c r="A10" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="21"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="22" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="M12" s="2"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="24" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M13" s="2"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="45" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="M14" s="2"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>27</v>
       </c>
       <c r="M15" s="2"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="8" t="s">
-        <v>40</v>
+      <c r="B16" s="8">
+        <v>46314</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="9" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="5"/>
       <c r="B22" s="6"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="107.7109375" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="17">
         <v>163508</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="38.25">
       <c r="A10" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="21"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="22" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="M12" s="2"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="24" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M13" s="2"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="45" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="M14" s="2"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>27</v>
       </c>
       <c r="M15" s="2"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="8" t="s">
-        <v>40</v>
+      <c r="B16" s="8">
+        <v>46314</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="9" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="5"/>
       <c r="B22" s="6"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A8:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18:G18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7">
       <c r="A8" s="47"/>
       <c r="B8" s="48" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C8" s="49"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7">
       <c r="A9" s="47"/>
       <c r="B9" s="48" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C9" s="49"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7">
       <c r="A10" s="47"/>
       <c r="B10" s="48" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C10" s="49"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7">
       <c r="A11" s="47"/>
       <c r="B11" s="48" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C11" s="49"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7">
       <c r="A12" s="47"/>
       <c r="B12" s="48" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C12" s="49"/>
     </row>
-    <row r="13" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" ht="12.75" customHeight="1">
       <c r="A13" s="47"/>
       <c r="B13" s="56" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C13" s="56"/>
       <c r="D13" s="56"/>
       <c r="E13" s="56"/>
       <c r="F13" s="56"/>
       <c r="G13" s="56"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7">
       <c r="A14" s="47"/>
       <c r="B14" s="50"/>
       <c r="C14" s="49"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7">
       <c r="A15" s="47"/>
       <c r="B15" s="47"/>
       <c r="C15" s="49"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7">
       <c r="A16" s="47"/>
       <c r="B16" s="47"/>
       <c r="C16" s="49"/>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7">
       <c r="A17" s="47"/>
       <c r="B17" s="47"/>
       <c r="C17" s="47"/>
     </row>
-    <row r="18" spans="1:7" s="51" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" s="51" customFormat="1">
       <c r="A18" s="55"/>
       <c r="B18" s="57" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C18" s="57"/>
       <c r="D18" s="57"/>
       <c r="E18" s="57"/>
       <c r="F18" s="57"/>
       <c r="G18" s="57"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7">
       <c r="A19" s="52"/>
       <c r="B19" s="53"/>
       <c r="C19" s="52"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7">
       <c r="A20" s="52"/>
       <c r="B20" s="54"/>
       <c r="C20" s="52"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7">
       <c r="A21" s="52"/>
       <c r="B21" s="54"/>
       <c r="C21" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B13:G13"/>
     <mergeCell ref="B18:G18"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="29.140625" customWidth="1"/>
     <col min="3" max="3" width="27.5703125" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="253" max="253" width="11.42578125" customWidth="1"/>
     <col min="254" max="254" width="14" customWidth="1"/>
     <col min="255" max="255" width="16.85546875" customWidth="1"/>
     <col min="256" max="256" width="12.140625" customWidth="1"/>
     <col min="257" max="257" width="16.28515625" customWidth="1"/>
     <col min="258" max="258" width="13" customWidth="1"/>
     <col min="259" max="259" width="16.85546875" customWidth="1"/>
     <col min="260" max="260" width="15.7109375" customWidth="1"/>
     <col min="261" max="261" width="15.42578125" customWidth="1"/>
     <col min="509" max="509" width="11.42578125" customWidth="1"/>
     <col min="510" max="510" width="14" customWidth="1"/>
     <col min="511" max="511" width="16.85546875" customWidth="1"/>
     <col min="512" max="512" width="12.140625" customWidth="1"/>
     <col min="513" max="513" width="16.28515625" customWidth="1"/>
     <col min="514" max="514" width="13" customWidth="1"/>
     <col min="515" max="515" width="16.85546875" customWidth="1"/>
     <col min="516" max="516" width="15.7109375" customWidth="1"/>
     <col min="517" max="517" width="15.42578125" customWidth="1"/>
     <col min="765" max="765" width="11.42578125" customWidth="1"/>
@@ -2440,375 +2436,375 @@
     <col min="15617" max="15617" width="16.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="13" customWidth="1"/>
     <col min="15619" max="15619" width="16.85546875" customWidth="1"/>
     <col min="15620" max="15620" width="15.7109375" customWidth="1"/>
     <col min="15621" max="15621" width="15.42578125" customWidth="1"/>
     <col min="15869" max="15869" width="11.42578125" customWidth="1"/>
     <col min="15870" max="15870" width="14" customWidth="1"/>
     <col min="15871" max="15871" width="16.85546875" customWidth="1"/>
     <col min="15872" max="15872" width="12.140625" customWidth="1"/>
     <col min="15873" max="15873" width="16.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="13" customWidth="1"/>
     <col min="15875" max="15875" width="16.85546875" customWidth="1"/>
     <col min="15876" max="15876" width="15.7109375" customWidth="1"/>
     <col min="15877" max="15877" width="15.42578125" customWidth="1"/>
     <col min="16125" max="16125" width="11.42578125" customWidth="1"/>
     <col min="16126" max="16126" width="14" customWidth="1"/>
     <col min="16127" max="16127" width="16.85546875" customWidth="1"/>
     <col min="16128" max="16128" width="12.140625" customWidth="1"/>
     <col min="16129" max="16129" width="16.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="13" customWidth="1"/>
     <col min="16131" max="16131" width="16.85546875" customWidth="1"/>
     <col min="16132" max="16132" width="15.7109375" customWidth="1"/>
     <col min="16133" max="16133" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" ht="16.5" customHeight="1">
       <c r="A1" s="58" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
     </row>
-    <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" ht="16.5" customHeight="1">
       <c r="A2" s="32"/>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
     </row>
-    <row r="3" spans="1:8" s="27" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" s="27" customFormat="1" ht="33.75" customHeight="1">
       <c r="A3" s="41"/>
       <c r="B3" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3" s="42" t="s">
+        <v>48</v>
+      </c>
+      <c r="D3" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="E3" s="46" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
     </row>
-    <row r="4" spans="1:8" s="27" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" s="27" customFormat="1" ht="21.75" customHeight="1">
       <c r="A4" s="43" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="B4" s="28">
         <v>2100</v>
       </c>
       <c r="C4" s="29" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D4" s="29" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E4" s="44" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
     </row>
-    <row r="5" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" ht="37.5" customHeight="1">
       <c r="A5" s="33"/>
       <c r="B5" s="34"/>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="31"/>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8">
       <c r="A6" s="33"/>
       <c r="B6" s="34"/>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
       <c r="E6" s="34"/>
       <c r="F6" s="31"/>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8">
       <c r="A7" s="33"/>
       <c r="B7" s="34"/>
       <c r="C7" s="34"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="31"/>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8">
       <c r="A8" s="33"/>
       <c r="B8" s="34"/>
       <c r="C8" s="35"/>
       <c r="D8" s="35"/>
       <c r="E8" s="35"/>
       <c r="F8" s="31"/>
       <c r="G8" s="31"/>
       <c r="H8" s="31"/>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8">
       <c r="A9" s="33"/>
       <c r="B9" s="34"/>
       <c r="C9" s="35"/>
       <c r="D9" s="35"/>
       <c r="E9" s="35"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8">
       <c r="A10" s="33"/>
       <c r="B10" s="34"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8">
       <c r="A11" s="33"/>
       <c r="B11" s="34"/>
       <c r="C11" s="34"/>
       <c r="D11" s="35"/>
       <c r="E11" s="35"/>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8">
       <c r="A12" s="33"/>
       <c r="B12" s="34"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="34"/>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8">
       <c r="A13" s="33"/>
       <c r="B13" s="34"/>
       <c r="C13" s="35"/>
       <c r="D13" s="35"/>
       <c r="E13" s="35"/>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8">
       <c r="A14" s="33"/>
       <c r="B14" s="34"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8">
       <c r="A15" s="33"/>
       <c r="B15" s="34"/>
       <c r="C15" s="34"/>
       <c r="D15" s="35"/>
       <c r="E15" s="35"/>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8">
       <c r="A16" s="33"/>
       <c r="B16" s="34"/>
       <c r="C16" s="34"/>
       <c r="D16" s="35"/>
       <c r="E16" s="34"/>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5">
       <c r="A17" s="33"/>
       <c r="B17" s="34"/>
       <c r="C17" s="35"/>
       <c r="D17" s="35"/>
       <c r="E17" s="35"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5">
       <c r="A18" s="33"/>
       <c r="B18" s="34"/>
       <c r="C18" s="34"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5">
       <c r="A19" s="33"/>
       <c r="B19" s="34"/>
       <c r="C19" s="36"/>
       <c r="D19" s="35"/>
       <c r="E19" s="35"/>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5">
       <c r="A20" s="37"/>
       <c r="B20" s="34"/>
       <c r="C20" s="34"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5">
       <c r="A21" s="33"/>
       <c r="B21" s="34"/>
       <c r="C21" s="34"/>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5">
       <c r="A22" s="33"/>
       <c r="B22" s="34"/>
       <c r="C22" s="34"/>
       <c r="D22" s="34"/>
       <c r="E22" s="35"/>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5">
       <c r="A23" s="38"/>
       <c r="B23" s="39"/>
       <c r="C23" s="39"/>
       <c r="D23" s="39"/>
       <c r="E23" s="40"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5">
       <c r="A24" s="38"/>
       <c r="B24" s="39"/>
       <c r="C24" s="39"/>
       <c r="D24" s="39"/>
       <c r="E24" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B3F805A-C5FC-4F7B-86EE-7CAF718994D8}">
-[...12 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC2678E-A3AA-43F6-B683-BD956F36C31A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B3F805A-C5FC-4F7B-86EE-7CAF718994D8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5918A65-F917-45C9-BCD0-7E3349D1A66D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>