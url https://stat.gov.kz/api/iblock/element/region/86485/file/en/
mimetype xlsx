--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -1,78 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\сканирование\строительство\!Публикации\Таблицы на сайт\Таблицы на сайт-08\строительство\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gul.suleimenova\Desktop\УПРАВЛЕНИЕ\!ПУБЛИКАЦИИ\Динамические ряды\09\строительство\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="15045" windowHeight="10665" tabRatio="786"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="66">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Volume of performed construction works</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Short name of CSP</t>
   </si>
   <si>
     <t>Period of the indicator</t>
   </si>
   <si>
@@ -147,71 +146,62 @@
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>as a percentage of the corresponding period last year</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>(January-August 2026)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25836/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/karagandy/spreadsheets/?industry=28263&amp;year=2026&amp;name=105122&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
-    <t>18.09.2026г.</t>
-[...4 lines deleted...]
-  <si>
     <t>Division  of construction and investment statistics</t>
   </si>
   <si>
     <t>Gulmira Zhumkenovna Suleimenova</t>
   </si>
   <si>
     <t>+7 7212 25 59 51</t>
   </si>
   <si>
     <t>gulm.suleimenova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Karaganda region</t>
   </si>
   <si>
     <t>Karaganda C.A.</t>
   </si>
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Priozersk city</t>
   </si>
   <si>
     <t>Saran C.A.</t>
@@ -229,61 +219,67 @@
     <t>Abay</t>
   </si>
   <si>
     <t>Aktogay</t>
   </si>
   <si>
     <t>Bukhar zhyrau</t>
   </si>
   <si>
     <t>Karkaraly</t>
   </si>
   <si>
     <t>Nura</t>
   </si>
   <si>
     <t>Osakarov</t>
   </si>
   <si>
     <t>Sheth</t>
   </si>
   <si>
     <t>percent</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>19.11.2026.</t>
+  </si>
+  <si>
+    <t>(January-September 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -576,65 +572,65 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный 4 2 2" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -931,1035 +927,1033 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.42578125" style="7" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="1" customFormat="1">
       <c r="A2" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="28">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="1" customFormat="1">
       <c r="A3" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="1" customFormat="1">
       <c r="A4" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="29" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="1" customFormat="1">
       <c r="A5" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="51">
       <c r="A7" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A10" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="32"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="18" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M12" s="2"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="19" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="M13" s="2"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="20" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="M14" s="2"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M15" s="2"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="21" t="s">
-        <v>44</v>
+      <c r="B16" s="21">
+        <v>46314</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="23" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="24" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="25" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="26" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="5"/>
       <c r="B22" s="6"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.85546875" style="7" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="1" customFormat="1">
       <c r="A2" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="28">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="1" customFormat="1">
       <c r="A3" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="1" customFormat="1">
       <c r="A4" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="29" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="1" customFormat="1">
       <c r="A5" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="38.25">
       <c r="A7" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="38.25">
       <c r="A9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A10" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="32"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="18" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M12" s="2"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="19" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="M13" s="2"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="20" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="M14" s="2"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M15" s="2"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="21" t="s">
-        <v>44</v>
+      <c r="B16" s="21">
+        <v>46314</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="23" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="24" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="25" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="26" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="5"/>
       <c r="B22" s="6"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A3:D20"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="10" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="10" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4">
       <c r="A3" s="8"/>
       <c r="B3" s="15" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="9"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4">
       <c r="A4" s="8"/>
       <c r="B4" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="9"/>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4">
       <c r="A5" s="8"/>
       <c r="B5" s="15" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="9"/>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4">
       <c r="A6" s="8"/>
       <c r="B6" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="9"/>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4">
       <c r="A7" s="8"/>
       <c r="B7" s="15" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="9"/>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4">
       <c r="A8" s="8"/>
       <c r="B8" s="16" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="9"/>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4">
       <c r="A9" s="8"/>
       <c r="B9" s="11"/>
       <c r="C9" s="9"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4">
       <c r="A10" s="8"/>
       <c r="B10" s="8"/>
       <c r="C10" s="9"/>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4">
       <c r="A11" s="8"/>
       <c r="B11" s="8"/>
       <c r="C11" s="9"/>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4">
       <c r="A12" s="8"/>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
     </row>
-    <row r="13" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4" ht="15" customHeight="1">
+      <c r="A13" s="43"/>
+      <c r="B13" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="47"/>
+      <c r="D13" s="47"/>
+    </row>
+    <row r="14" spans="1:4">
       <c r="B14" s="12"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4">
       <c r="B15" s="13"/>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:4">
       <c r="B16" s="13"/>
     </row>
-    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:2">
       <c r="B20" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B13:D13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="51.28515625" customWidth="1"/>
     <col min="2" max="2" width="64.7109375" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" customWidth="1"/>
     <col min="4" max="4" width="10.140625" customWidth="1"/>
     <col min="5" max="7" width="8.85546875" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.140625" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" s="42" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:2" s="42" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...7 lines deleted...]
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B1" s="48"/>
+    </row>
+    <row r="2" spans="1:2" s="42" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B2" s="48"/>
+    </row>
+    <row r="3" spans="1:2">
       <c r="A3" s="17"/>
       <c r="B3" s="17"/>
     </row>
-    <row r="4" spans="1:2" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="46" t="s">
+    <row r="4" spans="1:2" ht="21.75" customHeight="1">
+      <c r="A4" s="45"/>
+      <c r="B4" s="44" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:2">
       <c r="A5" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="40">
+        <v>411117.99800000002</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="40">
+        <v>134965.64199999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="40">
+        <v>23127.244999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="34" t="s">
         <v>50</v>
-      </c>
-[...22 lines deleted...]
-        <v>53</v>
       </c>
       <c r="B8" s="40">
         <v>2590.4740000000002</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:2">
       <c r="A9" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="40">
+        <v>20119.153999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="40">
+        <v>60397.923999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="40">
+        <v>8942.61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="36" t="s">
         <v>54</v>
       </c>
-      <c r="B9" s="40">
-[...4 lines deleted...]
-      <c r="A10" s="34" t="s">
+      <c r="B12" s="40"/>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B10" s="40">
-[...4 lines deleted...]
-      <c r="A11" s="34" t="s">
+      <c r="B13" s="40">
+        <v>11508.68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="B11" s="40">
-[...4 lines deleted...]
-      <c r="A12" s="36" t="s">
+      <c r="B14" s="40">
+        <v>16189.028</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="B12" s="40"/>
-[...2 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="B15" s="40">
+        <v>22726.164000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="40">
-[...4 lines deleted...]
-      <c r="A14" s="37" t="s">
+      <c r="B16" s="40">
+        <v>14886.558000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="B14" s="40">
-[...4 lines deleted...]
-      <c r="A15" s="37" t="s">
+      <c r="B17" s="40">
+        <v>7819.2879999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="B15" s="40">
-[...4 lines deleted...]
-      <c r="A16" s="37" t="s">
+      <c r="B18" s="40">
+        <v>15020.421</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="B16" s="40">
-[...22 lines deleted...]
-      </c>
       <c r="B19" s="41">
-        <v>63113.394</v>
+        <v>72824.81</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.42578125" customWidth="1"/>
-    <col min="2" max="2" width="69.42578125" customWidth="1"/>
+    <col min="2" max="2" width="56.85546875" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="8" width="8.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" s="42" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:2" s="42" customFormat="1">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...7 lines deleted...]
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B1" s="48"/>
+    </row>
+    <row r="2" spans="1:2" s="42" customFormat="1">
+      <c r="A2" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B2" s="48"/>
+    </row>
+    <row r="3" spans="1:2">
       <c r="A3" s="17"/>
       <c r="B3" s="17"/>
     </row>
-    <row r="4" spans="1:2" ht="33.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="46" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="46"/>
+      <c r="B4" s="44" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:2">
       <c r="A5" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="35">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="35">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="35">
+        <v>48.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="35">
-[...4 lines deleted...]
-      <c r="A6" s="34" t="s">
+      <c r="B8" s="35">
+        <v>80.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="34" t="s">
         <v>51</v>
       </c>
-      <c r="B6" s="35">
-[...4 lines deleted...]
-      <c r="A7" s="34" t="s">
+      <c r="B9" s="35">
+        <v>89.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="35">
-[...4 lines deleted...]
-      <c r="A8" s="34" t="s">
+      <c r="B10" s="35">
+        <v>92.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="34" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="35">
-[...4 lines deleted...]
-      <c r="A9" s="34" t="s">
+      <c r="B11" s="35">
+        <v>85.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="36" t="s">
         <v>54</v>
       </c>
-      <c r="B9" s="35">
-[...4 lines deleted...]
-      <c r="A10" s="34" t="s">
+      <c r="B12" s="35"/>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B10" s="35">
-[...4 lines deleted...]
-      <c r="A11" s="34" t="s">
+      <c r="B13" s="35">
+        <v>38.299999999999997</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="B11" s="35">
+      <c r="B14" s="35">
+        <v>36.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="37" t="s">
         <v>57</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="B15" s="35">
+        <v>55.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="35">
-[...4 lines deleted...]
-      <c r="A14" s="37" t="s">
+      <c r="B16" s="35">
+        <v>133.19999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="B14" s="35">
-[...4 lines deleted...]
-      <c r="A15" s="37" t="s">
+      <c r="B17" s="35">
+        <v>16.399999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="B15" s="35">
-[...4 lines deleted...]
-      <c r="A16" s="37" t="s">
+      <c r="B18" s="35">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="B16" s="35">
-[...22 lines deleted...]
-      </c>
       <c r="B19" s="39">
-        <v>195.4</v>
+        <v>210.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5721211E-FC37-4B80-B85F-3368F1B1C8DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E470BB4-F050-42F4-9B2C-8912D81B2297}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...20 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata 162101</vt:lpstr>
       <vt:lpstr>Metadata 162107</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indicator 162101</vt:lpstr>