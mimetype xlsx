--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -1,78 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\сканирование\строительство\!Публикации\Таблицы на сайт\Таблицы на сайт-08\строительство\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gul.suleimenova\Desktop\УПРАВЛЕНИЕ\!ПУБЛИКАЦИИ\Динамические ряды\09\строительство\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="15045" windowHeight="10665" tabRatio="759"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="66">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t xml:space="preserve">The volume of contraction works, mln.tenge       </t>
   </si>
   <si>
     <t>percentage to former month of current year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -207,83 +206,80 @@
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Since January 2024</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25836/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/karagandy/spreadsheets/?industry=28263&amp;year=2026&amp;name=105122&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
-    <t>18.09.2026г.</t>
-[...4 lines deleted...]
-  <si>
     <t>Division  of construction and investment statistics</t>
   </si>
   <si>
     <t>Gulmira Zhumkenovna Suleimenova</t>
   </si>
   <si>
     <t>+7 7212 25 59 51</t>
   </si>
   <si>
     <t>gulm.suleimenova@aspire.gov.kz</t>
   </si>
   <si>
     <t>percent</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>19.11.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -531,51 +527,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -653,84 +649,85 @@
     <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
     <cellStyle name="Обычный 4 2 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1026,1255 +1023,1258 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="4" customFormat="1">
       <c r="A2" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="33">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="33" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="33" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="51">
       <c r="A7" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="36" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A9" s="32" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A10" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="37"/>
       <c r="M11" s="5"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="5"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>56</v>
       </c>
       <c r="M13" s="5"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A14" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>57</v>
       </c>
       <c r="M14" s="5"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>58</v>
       </c>
       <c r="M15" s="5"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="26" t="s">
-        <v>59</v>
+      <c r="B16" s="26">
+        <v>46314</v>
       </c>
       <c r="M16" s="6"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M17" s="7"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M18" s="6"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="29" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="M19" s="7"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="30" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M20" s="6"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="31" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M21" s="7"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="8"/>
       <c r="B22" s="9"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="7"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="6"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="7"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="6"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="10" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="4" customFormat="1">
       <c r="A2" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="33">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="33" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="34" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="33" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A7" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="36" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A9" s="32" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A10" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="37"/>
       <c r="M11" s="5"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="5"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>56</v>
       </c>
       <c r="M13" s="5"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A14" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>57</v>
       </c>
       <c r="M14" s="5"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>58</v>
       </c>
       <c r="M15" s="5"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="26" t="s">
-        <v>59</v>
+      <c r="B16" s="26">
+        <v>46314</v>
       </c>
       <c r="M16" s="6"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M17" s="7"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M18" s="6"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="29" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="M19" s="7"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="30" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M20" s="6"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="31" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M21" s="7"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="8"/>
       <c r="B22" s="9"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="7"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="6"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="7"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="6"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A3:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="13" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="13" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4">
       <c r="A3" s="11"/>
       <c r="B3" s="18" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="12"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4">
       <c r="A4" s="11"/>
       <c r="B4" s="18" t="s">
         <v>45</v>
       </c>
       <c r="C4" s="12"/>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4">
       <c r="A5" s="11"/>
       <c r="B5" s="18" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="12"/>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4">
       <c r="A6" s="11"/>
       <c r="B6" s="18" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="12"/>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4">
       <c r="A7" s="11"/>
       <c r="B7" s="18" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="12"/>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4">
       <c r="A8" s="11"/>
       <c r="B8" s="19" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="12"/>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4">
       <c r="A9" s="11"/>
       <c r="B9" s="14"/>
       <c r="C9" s="12"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4">
       <c r="A10" s="11"/>
       <c r="B10" s="11"/>
       <c r="C10" s="12"/>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4">
       <c r="A11" s="11"/>
       <c r="B11" s="11"/>
       <c r="C11" s="12"/>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4">
       <c r="A12" s="11"/>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
     </row>
-    <row r="13" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4" ht="15" customHeight="1">
+      <c r="A13" s="53"/>
+      <c r="B13" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="54"/>
+      <c r="D13" s="54"/>
+    </row>
+    <row r="14" spans="1:4">
       <c r="B14" s="15"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4">
       <c r="B15" s="16"/>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:4">
       <c r="B16" s="16"/>
     </row>
-    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:2">
       <c r="B20" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B13:D13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="10.28515625" style="13" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="13" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="13" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="13" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="13" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" style="13" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="13" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="13" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="13" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="13" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="39"/>
     <col min="15" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:14">
+      <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="53"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" s="38"/>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
     </row>
-    <row r="3" spans="1:14" s="45" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" s="45" customFormat="1" ht="40.5" customHeight="1">
       <c r="A3" s="52"/>
       <c r="B3" s="46" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="46" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="46" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="46" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="46" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="46" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="46" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="46" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="46" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="46" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="46" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="47" t="s">
         <v>14</v>
       </c>
       <c r="N3" s="50"/>
     </row>
-    <row r="4" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="54" t="s">
+    <row r="4" spans="1:14" ht="18.75" customHeight="1">
+      <c r="A4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="55"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B4" s="57"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="41">
         <v>5019.0829999999996</v>
       </c>
       <c r="C5" s="41">
         <v>15060.973</v>
       </c>
       <c r="D5" s="41">
         <v>39186.692000000003</v>
       </c>
       <c r="E5" s="42">
         <v>27492.146000000001</v>
       </c>
       <c r="F5" s="41">
         <v>43576.281999999999</v>
       </c>
       <c r="G5" s="43">
         <v>64867.517</v>
       </c>
       <c r="H5" s="43">
         <v>59633.754000000001</v>
       </c>
       <c r="I5" s="43">
         <v>55741.898999999998</v>
       </c>
       <c r="J5" s="43">
         <v>126305.399</v>
       </c>
       <c r="K5" s="43">
         <v>70497.129000000001</v>
       </c>
       <c r="L5" s="43">
         <v>64588.904999999999</v>
       </c>
       <c r="M5" s="43">
         <v>99252.906000000003</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14">
       <c r="A6" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="41">
         <v>6374.4809999999998</v>
       </c>
       <c r="C6" s="42">
         <v>17380.948</v>
       </c>
       <c r="D6" s="41">
         <v>39487.286999999997</v>
       </c>
       <c r="E6" s="41">
         <v>34314.858999999997</v>
       </c>
       <c r="F6" s="41">
         <v>50604.98</v>
       </c>
       <c r="G6" s="43">
         <v>98893.002999999997</v>
       </c>
       <c r="H6" s="41">
         <v>74504.452999999994</v>
       </c>
       <c r="I6" s="41">
         <v>80674.085000000006</v>
       </c>
       <c r="J6" s="41">
         <v>55984.45</v>
       </c>
       <c r="K6" s="41">
         <v>71071.595000000001</v>
       </c>
       <c r="L6" s="41">
         <v>64297.714</v>
       </c>
       <c r="M6" s="43">
         <v>129731.621</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14">
       <c r="A7" s="40" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="41">
         <v>9535.1229999999996</v>
       </c>
       <c r="C7" s="42">
         <v>21474.578000000001</v>
       </c>
       <c r="D7" s="41">
         <v>36969.714999999997</v>
       </c>
       <c r="E7" s="41">
         <v>45786.57</v>
       </c>
       <c r="F7" s="41">
         <v>45712.773999999998</v>
       </c>
       <c r="G7" s="43">
         <v>56642.478999999999</v>
       </c>
       <c r="H7" s="44">
         <v>57746.597999999998</v>
       </c>
       <c r="I7" s="41">
         <v>62986.324000000001</v>
       </c>
-      <c r="J7" s="41"/>
+      <c r="J7" s="41">
+        <v>74263.837</v>
+      </c>
       <c r="K7" s="41"/>
       <c r="L7" s="41"/>
       <c r="M7" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="10.28515625" style="13" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="13" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="13" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="13" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="13" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" style="13" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="13" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="13" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="13" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="13" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="39"/>
     <col min="15" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:14">
+      <c r="A1" s="55" t="s">
         <v>50</v>
       </c>
-      <c r="B1" s="53"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" s="38"/>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
     </row>
-    <row r="3" spans="1:14" s="45" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" s="45" customFormat="1" ht="40.5" customHeight="1">
       <c r="A3" s="52"/>
       <c r="B3" s="46" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="46" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="46" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="46" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="46" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="46" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="46" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="46" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="46" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="46" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="46" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="47" t="s">
         <v>14</v>
       </c>
       <c r="N3" s="50"/>
     </row>
-    <row r="4" spans="1:14" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="59" t="s">
+    <row r="4" spans="1:14" s="45" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="60"/>
-[...10 lines deleted...]
-      <c r="M4" s="61"/>
+      <c r="B4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="60"/>
       <c r="N4" s="50"/>
     </row>
-    <row r="5" spans="1:14" s="45" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="56" t="s">
+    <row r="5" spans="1:14" s="45" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A5" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="56"/>
-[...10 lines deleted...]
-      <c r="M5" s="56"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+      <c r="M5" s="61"/>
       <c r="N5" s="50"/>
     </row>
-    <row r="6" spans="1:14" s="45" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14" s="45" customFormat="1" ht="11.25">
       <c r="A6" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>3.8</v>
       </c>
       <c r="C6" s="1">
         <v>300.10000000000002</v>
       </c>
       <c r="D6" s="1">
         <v>260.39999999999998</v>
       </c>
       <c r="E6" s="1">
         <v>69.900000000000006</v>
       </c>
       <c r="F6" s="1">
         <v>158</v>
       </c>
       <c r="G6" s="1">
         <v>148.6</v>
       </c>
       <c r="H6" s="1">
         <v>91.656642008496377</v>
       </c>
       <c r="I6" s="1">
         <v>93.101332713542618</v>
       </c>
       <c r="J6" s="1">
         <v>225.46238320719621</v>
       </c>
       <c r="K6" s="1">
         <v>55.703411512650128</v>
       </c>
       <c r="L6" s="1">
         <v>90.982322870695256</v>
       </c>
       <c r="M6" s="48">
         <v>153.82248430788269</v>
       </c>
       <c r="N6" s="50"/>
     </row>
-    <row r="7" spans="1:14" s="45" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14" s="45" customFormat="1" ht="11.25">
       <c r="A7" s="51" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2">
         <v>6.4</v>
       </c>
       <c r="C7" s="2">
         <v>272.89999999999998</v>
       </c>
       <c r="D7" s="2">
         <v>226.1</v>
       </c>
       <c r="E7" s="2">
         <v>86.4</v>
       </c>
       <c r="F7" s="2">
         <v>147.5</v>
       </c>
       <c r="G7" s="2">
         <v>194.8</v>
       </c>
       <c r="H7" s="2">
         <v>75.188071209614364</v>
       </c>
       <c r="I7" s="2">
         <v>108.28089027108221</v>
       </c>
       <c r="J7" s="2">
         <v>69.395828908378689</v>
       </c>
       <c r="K7" s="3">
         <v>126.4430412999677</v>
       </c>
       <c r="L7" s="2">
         <v>90.288356761236315</v>
       </c>
       <c r="M7" s="49">
         <v>201.76708148597632</v>
       </c>
       <c r="N7" s="50"/>
     </row>
-    <row r="8" spans="1:14" s="45" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:14" s="45" customFormat="1" ht="11.25">
       <c r="A8" s="40" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="1">
         <v>7</v>
       </c>
       <c r="C8" s="1">
         <v>229.8</v>
       </c>
       <c r="D8" s="22">
         <v>172</v>
       </c>
       <c r="E8" s="2">
         <v>123.7</v>
       </c>
       <c r="F8" s="1">
         <v>97.6</v>
       </c>
       <c r="G8" s="1">
         <v>122.4</v>
       </c>
       <c r="H8" s="1">
         <v>102.5</v>
       </c>
       <c r="I8" s="1">
         <v>107.3</v>
       </c>
-      <c r="J8" s="2"/>
+      <c r="J8" s="2">
+        <v>117.2</v>
+      </c>
       <c r="K8" s="3"/>
       <c r="L8" s="2"/>
       <c r="M8" s="49"/>
       <c r="N8" s="50"/>
     </row>
-    <row r="9" spans="1:14" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14" s="45" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="62" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="63"/>
       <c r="C9" s="63"/>
       <c r="D9" s="63"/>
       <c r="E9" s="63"/>
       <c r="F9" s="63"/>
       <c r="G9" s="63"/>
       <c r="H9" s="63"/>
       <c r="I9" s="63"/>
       <c r="J9" s="63"/>
       <c r="K9" s="63"/>
       <c r="L9" s="63"/>
       <c r="M9" s="64"/>
       <c r="N9" s="50"/>
     </row>
-    <row r="10" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="56" t="s">
+    <row r="10" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="56"/>
-[...10 lines deleted...]
-      <c r="M10" s="56"/>
+      <c r="B10" s="61"/>
+      <c r="C10" s="61"/>
+      <c r="D10" s="61"/>
+      <c r="E10" s="61"/>
+      <c r="F10" s="61"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="61"/>
+      <c r="I10" s="61"/>
+      <c r="J10" s="61"/>
+      <c r="K10" s="61"/>
+      <c r="L10" s="61"/>
+      <c r="M10" s="61"/>
       <c r="N10" s="50"/>
     </row>
-    <row r="11" spans="1:14" s="45" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:14" s="45" customFormat="1" ht="11.25">
       <c r="A11" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="1">
         <v>129.30000000000001</v>
       </c>
       <c r="C11" s="1">
         <v>123</v>
       </c>
       <c r="D11" s="1">
         <v>162.1</v>
       </c>
       <c r="E11" s="1">
         <v>154.19999999999999</v>
       </c>
       <c r="F11" s="1">
         <v>113.8</v>
       </c>
       <c r="G11" s="1">
         <v>113.6</v>
       </c>
       <c r="H11" s="1">
         <v>175.78811246795439</v>
       </c>
       <c r="I11" s="1">
         <v>140.47091216033931</v>
       </c>
       <c r="J11" s="1">
         <v>142.33155538468887</v>
       </c>
       <c r="K11" s="1">
         <v>138.91632791866718</v>
       </c>
       <c r="L11" s="1">
         <v>204.34075022853287</v>
       </c>
       <c r="M11" s="48">
         <v>73.867988198934469</v>
       </c>
       <c r="N11" s="50"/>
     </row>
-    <row r="12" spans="1:14" s="45" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:14" s="45" customFormat="1" ht="11.25">
       <c r="A12" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="1">
         <v>123.4</v>
       </c>
       <c r="C12" s="1">
         <v>112.3</v>
       </c>
       <c r="D12" s="1">
         <v>97.5</v>
       </c>
       <c r="E12" s="1">
         <v>120.4</v>
       </c>
       <c r="F12" s="3">
         <v>112.3</v>
       </c>
       <c r="G12" s="1">
         <v>147.30000000000001</v>
       </c>
       <c r="H12" s="1">
         <v>120.82854403531067</v>
       </c>
       <c r="I12" s="1">
         <v>140.51253325426183</v>
       </c>
       <c r="J12" s="1">
         <v>43.243579484481174</v>
       </c>
       <c r="K12" s="1">
         <v>98.164438729017064</v>
       </c>
       <c r="L12" s="3">
         <v>97.406225545097882</v>
       </c>
       <c r="M12" s="49">
         <v>127.76943658241986</v>
       </c>
       <c r="N12" s="50"/>
     </row>
-    <row r="13" spans="1:14" s="45" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:14" s="45" customFormat="1" ht="11.25">
       <c r="A13" s="40" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="1">
         <v>139.4</v>
       </c>
       <c r="C13" s="1">
         <v>117.3</v>
       </c>
       <c r="D13" s="22">
         <v>89.3</v>
       </c>
       <c r="E13" s="1">
         <v>127.9</v>
       </c>
       <c r="F13" s="3">
         <v>84.7</v>
       </c>
       <c r="G13" s="1">
         <v>53.1</v>
       </c>
       <c r="H13" s="1">
         <v>72.400000000000006</v>
       </c>
       <c r="I13" s="1">
         <v>71.8</v>
       </c>
-      <c r="J13" s="1"/>
+      <c r="J13" s="65">
+        <v>121.3</v>
+      </c>
       <c r="K13" s="1"/>
       <c r="L13" s="3"/>
       <c r="M13" s="48"/>
       <c r="N13" s="50"/>
     </row>
-    <row r="20" spans="3:4" x14ac:dyDescent="0.2">
+    <row r="20" spans="3:4">
       <c r="C20" s="20"/>
       <c r="D20" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2283,88 +2283,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAE27EF2-2A64-4BA7-8F5F-90880100A6D9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E470BB4-F050-42F4-9B2C-8912D81B2297}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAE27EF2-2A64-4BA7-8F5F-90880100A6D9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata 162101</vt:lpstr>
       <vt:lpstr>Metadata 162107</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indicator 162101</vt:lpstr>