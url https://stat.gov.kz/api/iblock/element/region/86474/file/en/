--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -1,79 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\сканирование\строительство\!Публикации\Таблицы на сайт\Таблицы на сайт-08\инвестиции\англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="3735" yWindow="705" windowWidth="23100" windowHeight="8025"/>
+    <workbookView xWindow="3735" yWindow="705" windowWidth="23100" windowHeight="8025" tabRatio="980"/>
   </bookViews>
   <sheets>
-    <sheet name="month" sheetId="18" r:id="rId1"/>
-    <sheet name="period" sheetId="19" r:id="rId2"/>
+    <sheet name="Metadata 161101" sheetId="11" r:id="rId1"/>
+    <sheet name="Metadata 161201" sheetId="20" r:id="rId2"/>
+    <sheet name="Simbols" sheetId="10" r:id="rId3"/>
+    <sheet name="Indicator_161101,161201" sheetId="18" r:id="rId4"/>
+    <sheet name="Indicator_161101_161201" sheetId="19" r:id="rId5"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId3"/>
+    <externalReference r:id="rId6"/>
   </externalReferences>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A9" i="19"/>
-  <c r="A4"/>
+  <c r="A9" i="19" l="1"/>
+  <c r="A4" i="19"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="72">
   <si>
     <t>Investments in fixed capital</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -112,145 +123,322 @@
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t xml:space="preserve">         percentage of the corresponding period of the previous year</t>
   </si>
   <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>calculated</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Since January 2024</t>
+  </si>
+  <si>
+    <t>Indices of physical volume of investments in fixed capital</t>
+  </si>
+  <si>
+    <t>Reflects the change in the volume of investments over time and is defined as the ratio of the investment volume of the analyzed period to that of the previous period in actual prices, taking into account the price index deflator</t>
+  </si>
+  <si>
+    <t>Statistical information on investments in fixed capital is compiled on the basis of nationwide statistical surveys conducted on a monthly, quarterly, and annual basis</t>
+  </si>
+  <si>
+    <t>The information is provided by legal entities and their structural and separate subdivisions that made investments in fixed capital during the reporting period, regardless of the number of employees and the type of economic activity, as well as by structural units of local executive authorities performing functions in the field of architecture and urban planning, and by peasant or farm enterprises</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t>Investments in order for investors to obtain an economic, social or environmental effect in the case of new construction, as well as expansion, reconstruction and modernization of facilities (which lead to an increase in the initial cost of the facility), the purchase of machinery, equipment, vehicles, for the formation of the main herd, perennial plantings, etc.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25837/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701827?keyword=</t>
+  </si>
+  <si>
     <t xml:space="preserve">         percentage to appropriate month of last year</t>
+  </si>
+  <si>
+    <t>+7 7212 25 59 51</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>gulm.suleimenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Gulmira Zhumkenovna Suleimenova</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/karagandy/spreadsheets/?industry=28273&amp;year=2026&amp;name=85298&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Division  of construction and investment statistics</t>
+  </si>
+  <si>
+    <t>persent</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -289,210 +477,307 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...4 lines deleted...]
-    <cellStyle name="Финансовый 2" xfId="5"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 3" xfId="7"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="5"/>
+    <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1059;&#1055;&#1056;&#1040;&#1042;&#1051;&#1045;&#1053;&#1048;&#1045;/!&#1055;&#1059;&#1041;&#1051;&#1048;&#1050;&#1040;&#1062;&#1048;&#1048;/&#1044;&#1080;&#1085;&#1072;&#1084;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1077;%20&#1088;&#1103;&#1076;&#1099;/07/&#1080;&#1085;&#1074;&#1077;&#1089;&#1090;&#1080;&#1094;&#1080;&#1080;/&#1072;&#1085;&#1075;/1.%20Investments%20in%20fixed%20capital%20(January-June%202026).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="инд_мес_к мес"/>
       <sheetName val="инд_пер_к периоду"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="4">
           <cell r="A4" t="str">
             <v xml:space="preserve">Investments in fixed capital, mln.tenge   </v>
           </cell>
         </row>
         <row r="14">
           <cell r="A14" t="str">
             <v>Investments in fixed capital</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -516,116 +801,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -757,2589 +1044,3707 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/karagandy/spreadsheets/?industry=5261&amp;year=&amp;name=12856&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:L26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="30" style="3" customWidth="1"/>
+    <col min="2" max="2" width="103" style="3" customWidth="1"/>
+    <col min="3" max="255" width="9.140625" style="5"/>
+    <col min="256" max="256" width="42.28515625" style="5" customWidth="1"/>
+    <col min="257" max="257" width="97.7109375" style="5" customWidth="1"/>
+    <col min="258" max="511" width="9.140625" style="5"/>
+    <col min="512" max="512" width="42.28515625" style="5" customWidth="1"/>
+    <col min="513" max="513" width="97.7109375" style="5" customWidth="1"/>
+    <col min="514" max="767" width="9.140625" style="5"/>
+    <col min="768" max="768" width="42.28515625" style="5" customWidth="1"/>
+    <col min="769" max="769" width="97.7109375" style="5" customWidth="1"/>
+    <col min="770" max="1023" width="9.140625" style="5"/>
+    <col min="1024" max="1024" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1025" max="1025" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1026" max="1279" width="9.140625" style="5"/>
+    <col min="1280" max="1280" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1281" max="1281" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1282" max="1535" width="9.140625" style="5"/>
+    <col min="1536" max="1536" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1537" max="1537" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1538" max="1791" width="9.140625" style="5"/>
+    <col min="1792" max="1792" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1793" max="1793" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1794" max="2047" width="9.140625" style="5"/>
+    <col min="2048" max="2048" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2049" max="2049" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2050" max="2303" width="9.140625" style="5"/>
+    <col min="2304" max="2304" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2305" max="2305" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2306" max="2559" width="9.140625" style="5"/>
+    <col min="2560" max="2560" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2561" max="2561" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2562" max="2815" width="9.140625" style="5"/>
+    <col min="2816" max="2816" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2817" max="2817" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2818" max="3071" width="9.140625" style="5"/>
+    <col min="3072" max="3072" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3073" max="3073" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3074" max="3327" width="9.140625" style="5"/>
+    <col min="3328" max="3328" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3329" max="3329" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3330" max="3583" width="9.140625" style="5"/>
+    <col min="3584" max="3584" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3585" max="3585" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3586" max="3839" width="9.140625" style="5"/>
+    <col min="3840" max="3840" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3841" max="3841" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3842" max="4095" width="9.140625" style="5"/>
+    <col min="4096" max="4096" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4097" max="4097" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4098" max="4351" width="9.140625" style="5"/>
+    <col min="4352" max="4352" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4353" max="4353" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4354" max="4607" width="9.140625" style="5"/>
+    <col min="4608" max="4608" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4609" max="4609" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4610" max="4863" width="9.140625" style="5"/>
+    <col min="4864" max="4864" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4865" max="4865" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4866" max="5119" width="9.140625" style="5"/>
+    <col min="5120" max="5120" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5121" max="5121" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5122" max="5375" width="9.140625" style="5"/>
+    <col min="5376" max="5376" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5377" max="5377" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5378" max="5631" width="9.140625" style="5"/>
+    <col min="5632" max="5632" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5633" max="5633" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5634" max="5887" width="9.140625" style="5"/>
+    <col min="5888" max="5888" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5889" max="5889" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5890" max="6143" width="9.140625" style="5"/>
+    <col min="6144" max="6144" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6145" max="6145" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6146" max="6399" width="9.140625" style="5"/>
+    <col min="6400" max="6400" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6401" max="6401" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6402" max="6655" width="9.140625" style="5"/>
+    <col min="6656" max="6656" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6657" max="6657" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6658" max="6911" width="9.140625" style="5"/>
+    <col min="6912" max="6912" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6913" max="6913" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6914" max="7167" width="9.140625" style="5"/>
+    <col min="7168" max="7168" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7169" max="7169" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7170" max="7423" width="9.140625" style="5"/>
+    <col min="7424" max="7424" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7425" max="7425" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7426" max="7679" width="9.140625" style="5"/>
+    <col min="7680" max="7680" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7681" max="7681" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7682" max="7935" width="9.140625" style="5"/>
+    <col min="7936" max="7936" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7937" max="7937" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7938" max="8191" width="9.140625" style="5"/>
+    <col min="8192" max="8192" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8193" max="8193" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8194" max="8447" width="9.140625" style="5"/>
+    <col min="8448" max="8448" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8449" max="8449" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8450" max="8703" width="9.140625" style="5"/>
+    <col min="8704" max="8704" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8705" max="8705" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8706" max="8959" width="9.140625" style="5"/>
+    <col min="8960" max="8960" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8961" max="8961" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8962" max="9215" width="9.140625" style="5"/>
+    <col min="9216" max="9216" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9217" max="9217" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9218" max="9471" width="9.140625" style="5"/>
+    <col min="9472" max="9472" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9473" max="9473" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9474" max="9727" width="9.140625" style="5"/>
+    <col min="9728" max="9728" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9729" max="9729" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9730" max="9983" width="9.140625" style="5"/>
+    <col min="9984" max="9984" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9985" max="9985" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9986" max="10239" width="9.140625" style="5"/>
+    <col min="10240" max="10240" width="42.28515625" style="5" customWidth="1"/>
+    <col min="10241" max="10241" width="97.7109375" style="5" customWidth="1"/>
+    <col min="10242" max="10495" width="9.140625" style="5"/>
+    <col min="10496" max="10496" width="42.28515625" style="5" customWidth="1"/>
+    <col min="10497" max="10497" width="97.7109375" style="5" customWidth="1"/>
+    <col min="10498" max="10751" width="9.140625" style="5"/>
+    <col min="10752" max="10752" width="42.28515625" style="5" customWidth="1"/>
+    <col min="10753" max="10753" width="97.7109375" style="5" customWidth="1"/>
+    <col min="10754" max="11007" width="9.140625" style="5"/>
+    <col min="11008" max="11008" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11009" max="11009" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11010" max="11263" width="9.140625" style="5"/>
+    <col min="11264" max="11264" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11265" max="11265" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11266" max="11519" width="9.140625" style="5"/>
+    <col min="11520" max="11520" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11521" max="11521" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11522" max="11775" width="9.140625" style="5"/>
+    <col min="11776" max="11776" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11777" max="11777" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11778" max="12031" width="9.140625" style="5"/>
+    <col min="12032" max="12032" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12033" max="12033" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12034" max="12287" width="9.140625" style="5"/>
+    <col min="12288" max="12288" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12289" max="12289" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12290" max="12543" width="9.140625" style="5"/>
+    <col min="12544" max="12544" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12545" max="12545" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12546" max="12799" width="9.140625" style="5"/>
+    <col min="12800" max="12800" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12801" max="12801" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12802" max="13055" width="9.140625" style="5"/>
+    <col min="13056" max="13056" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13057" max="13057" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13058" max="13311" width="9.140625" style="5"/>
+    <col min="13312" max="13312" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13313" max="13313" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13314" max="13567" width="9.140625" style="5"/>
+    <col min="13568" max="13568" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13569" max="13569" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13570" max="13823" width="9.140625" style="5"/>
+    <col min="13824" max="13824" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13825" max="13825" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13826" max="14079" width="9.140625" style="5"/>
+    <col min="14080" max="14080" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14081" max="14081" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14082" max="14335" width="9.140625" style="5"/>
+    <col min="14336" max="14336" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14337" max="14337" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14338" max="14591" width="9.140625" style="5"/>
+    <col min="14592" max="14592" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14593" max="14593" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14594" max="14847" width="9.140625" style="5"/>
+    <col min="14848" max="14848" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14849" max="14849" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14850" max="15103" width="9.140625" style="5"/>
+    <col min="15104" max="15104" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15105" max="15105" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15106" max="15359" width="9.140625" style="5"/>
+    <col min="15360" max="15360" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15361" max="15361" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15362" max="15615" width="9.140625" style="5"/>
+    <col min="15616" max="15616" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15617" max="15617" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15618" max="15871" width="9.140625" style="5"/>
+    <col min="15872" max="15872" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15873" max="15873" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15874" max="16127" width="9.140625" style="5"/>
+    <col min="16128" max="16128" width="42.28515625" style="5" customWidth="1"/>
+    <col min="16129" max="16129" width="97.7109375" style="5" customWidth="1"/>
+    <col min="16130" max="16384" width="9.140625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A1" s="54"/>
+      <c r="B1" s="54"/>
+    </row>
+    <row r="2" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="61">
+        <v>161101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="61" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="62" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="61" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="63" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="54" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="64" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="65" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="54" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="64" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="54" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="66"/>
+      <c r="L11" s="55"/>
+    </row>
+    <row r="12" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="L12" s="55"/>
+    </row>
+    <row r="13" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="60" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="L13" s="55"/>
+    </row>
+    <row r="14" spans="1:12" s="54" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="76" t="s">
+        <v>69</v>
+      </c>
+      <c r="L14" s="55"/>
+    </row>
+    <row r="15" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="60" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="75" t="s">
+        <v>62</v>
+      </c>
+      <c r="L15" s="55"/>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A16" s="59" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="46">
+        <v>46283</v>
+      </c>
+      <c r="L16" s="56"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A17" s="59" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="47">
+        <v>46314</v>
+      </c>
+      <c r="L17" s="57"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A18" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="L18" s="56"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A19" s="59" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="L19" s="57"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A20" s="59" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="69" t="s">
+        <v>64</v>
+      </c>
+      <c r="L20" s="56"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A21" s="59" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="L21" s="57"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A22" s="1"/>
+      <c r="B22" s="2"/>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="L23" s="57"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="L24" s="56"/>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="L25" s="57"/>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="L26" s="56"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M22"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="85" style="3" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="5"/>
+    <col min="257" max="257" width="42.28515625" style="5" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="5" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="5"/>
+    <col min="513" max="513" width="42.28515625" style="5" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="5" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="5"/>
+    <col min="769" max="769" width="42.28515625" style="5" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="5" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="5"/>
+    <col min="1025" max="1025" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="5"/>
+    <col min="1281" max="1281" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="5"/>
+    <col min="1537" max="1537" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="5"/>
+    <col min="1793" max="1793" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="5"/>
+    <col min="2049" max="2049" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="5"/>
+    <col min="2305" max="2305" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="5"/>
+    <col min="2561" max="2561" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="5"/>
+    <col min="2817" max="2817" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="5"/>
+    <col min="3073" max="3073" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="5"/>
+    <col min="3329" max="3329" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="5"/>
+    <col min="3585" max="3585" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="5"/>
+    <col min="3841" max="3841" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="5"/>
+    <col min="4097" max="4097" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="5"/>
+    <col min="4353" max="4353" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="5"/>
+    <col min="4609" max="4609" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="5"/>
+    <col min="4865" max="4865" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="5"/>
+    <col min="5121" max="5121" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="5"/>
+    <col min="5377" max="5377" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="5"/>
+    <col min="5633" max="5633" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="5"/>
+    <col min="5889" max="5889" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="5"/>
+    <col min="6145" max="6145" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="5"/>
+    <col min="6401" max="6401" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="5"/>
+    <col min="6657" max="6657" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="5"/>
+    <col min="6913" max="6913" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="5"/>
+    <col min="7169" max="7169" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="5"/>
+    <col min="7425" max="7425" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="5"/>
+    <col min="7681" max="7681" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="5"/>
+    <col min="7937" max="7937" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="5"/>
+    <col min="8193" max="8193" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="5"/>
+    <col min="8449" max="8449" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="5"/>
+    <col min="8705" max="8705" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="5"/>
+    <col min="8961" max="8961" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="5"/>
+    <col min="9217" max="9217" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="5"/>
+    <col min="9473" max="9473" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="5"/>
+    <col min="9729" max="9729" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="5"/>
+    <col min="9985" max="9985" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="5"/>
+    <col min="10241" max="10241" width="42.28515625" style="5" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="5" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="5"/>
+    <col min="10497" max="10497" width="42.28515625" style="5" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="5" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="5"/>
+    <col min="10753" max="10753" width="42.28515625" style="5" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="5" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="5"/>
+    <col min="11009" max="11009" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="5"/>
+    <col min="11265" max="11265" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="5"/>
+    <col min="11521" max="11521" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="5"/>
+    <col min="11777" max="11777" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="5"/>
+    <col min="12033" max="12033" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="5"/>
+    <col min="12289" max="12289" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="5"/>
+    <col min="12545" max="12545" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="5"/>
+    <col min="12801" max="12801" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="5"/>
+    <col min="13057" max="13057" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="5"/>
+    <col min="13313" max="13313" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="5"/>
+    <col min="13569" max="13569" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="5"/>
+    <col min="13825" max="13825" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="5"/>
+    <col min="14081" max="14081" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="5"/>
+    <col min="14337" max="14337" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="5"/>
+    <col min="14593" max="14593" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="5"/>
+    <col min="14849" max="14849" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="5"/>
+    <col min="15105" max="15105" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="5"/>
+    <col min="15361" max="15361" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="5"/>
+    <col min="15617" max="15617" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="5"/>
+    <col min="15873" max="15873" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="5"/>
+    <col min="16129" max="16129" width="42.28515625" style="5" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="5" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="5"/>
+      <c r="B1" s="5"/>
+    </row>
+    <row r="2" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="70">
+        <v>161201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="71" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="72" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="71" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="71" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="54" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="64" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="72" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="54" customFormat="1" ht="31.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="64" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="54" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="73"/>
+      <c r="M11" s="55"/>
+    </row>
+    <row r="12" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="M12" s="55"/>
+    </row>
+    <row r="13" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="60" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="M13" s="55"/>
+    </row>
+    <row r="14" spans="1:13" s="54" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="M14" s="55"/>
+    </row>
+    <row r="15" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="60" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="74" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" s="55"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="59" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="46">
+        <v>46283</v>
+      </c>
+      <c r="M16" s="56"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="59" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="47">
+        <v>46314</v>
+      </c>
+      <c r="M17" s="57"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="M18" s="56"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="59" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="M19" s="57"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="59" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="69" t="s">
+        <v>64</v>
+      </c>
+      <c r="M20" s="56"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="59" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="M21" s="57"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="1"/>
+      <c r="B22" s="2"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/en/classifiers/statistical/25795/"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3" display="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850"/>
+    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/ru/region/karagandy/spreadsheets/?industry=5261&amp;year=&amp;name=12856&amp;period=year&amp;type=spreadsheets"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:D18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:D16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="5" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="5"/>
+    <col min="257" max="257" width="4.42578125" style="5" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="5" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="5"/>
+    <col min="513" max="513" width="4.42578125" style="5" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="5" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="5"/>
+    <col min="769" max="769" width="4.42578125" style="5" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="5" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="5"/>
+    <col min="1025" max="1025" width="4.42578125" style="5" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="5" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="5"/>
+    <col min="1281" max="1281" width="4.42578125" style="5" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="5" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="5"/>
+    <col min="1537" max="1537" width="4.42578125" style="5" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="5" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="5"/>
+    <col min="1793" max="1793" width="4.42578125" style="5" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="5" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="5"/>
+    <col min="2049" max="2049" width="4.42578125" style="5" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="5" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="5"/>
+    <col min="2305" max="2305" width="4.42578125" style="5" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="5" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="5"/>
+    <col min="2561" max="2561" width="4.42578125" style="5" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="5" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="5"/>
+    <col min="2817" max="2817" width="4.42578125" style="5" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="5" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="5"/>
+    <col min="3073" max="3073" width="4.42578125" style="5" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="5" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="5"/>
+    <col min="3329" max="3329" width="4.42578125" style="5" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="5" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="5"/>
+    <col min="3585" max="3585" width="4.42578125" style="5" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="5" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="5"/>
+    <col min="3841" max="3841" width="4.42578125" style="5" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="5" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="5"/>
+    <col min="4097" max="4097" width="4.42578125" style="5" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="5" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="5"/>
+    <col min="4353" max="4353" width="4.42578125" style="5" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="5" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="5"/>
+    <col min="4609" max="4609" width="4.42578125" style="5" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="5" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="5"/>
+    <col min="4865" max="4865" width="4.42578125" style="5" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="5" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="5"/>
+    <col min="5121" max="5121" width="4.42578125" style="5" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="5" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="5"/>
+    <col min="5377" max="5377" width="4.42578125" style="5" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="5" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="5"/>
+    <col min="5633" max="5633" width="4.42578125" style="5" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="5" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="5"/>
+    <col min="5889" max="5889" width="4.42578125" style="5" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="5" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="5"/>
+    <col min="6145" max="6145" width="4.42578125" style="5" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="5" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="5"/>
+    <col min="6401" max="6401" width="4.42578125" style="5" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="5" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="5"/>
+    <col min="6657" max="6657" width="4.42578125" style="5" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="5" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="5"/>
+    <col min="6913" max="6913" width="4.42578125" style="5" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="5" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="5"/>
+    <col min="7169" max="7169" width="4.42578125" style="5" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="5" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="5"/>
+    <col min="7425" max="7425" width="4.42578125" style="5" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="5" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="5"/>
+    <col min="7681" max="7681" width="4.42578125" style="5" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="5" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="5"/>
+    <col min="7937" max="7937" width="4.42578125" style="5" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="5" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="5"/>
+    <col min="8193" max="8193" width="4.42578125" style="5" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="5" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="5"/>
+    <col min="8449" max="8449" width="4.42578125" style="5" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="5" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="5"/>
+    <col min="8705" max="8705" width="4.42578125" style="5" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="5" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="5"/>
+    <col min="8961" max="8961" width="4.42578125" style="5" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="5" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="5"/>
+    <col min="9217" max="9217" width="4.42578125" style="5" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="5" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="5"/>
+    <col min="9473" max="9473" width="4.42578125" style="5" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="5" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="5"/>
+    <col min="9729" max="9729" width="4.42578125" style="5" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="5" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="5"/>
+    <col min="9985" max="9985" width="4.42578125" style="5" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="5" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="5"/>
+    <col min="10241" max="10241" width="4.42578125" style="5" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="5" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="5"/>
+    <col min="10497" max="10497" width="4.42578125" style="5" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="5" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="5"/>
+    <col min="10753" max="10753" width="4.42578125" style="5" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="5" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="5"/>
+    <col min="11009" max="11009" width="4.42578125" style="5" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="5" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="5"/>
+    <col min="11265" max="11265" width="4.42578125" style="5" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="5" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="5"/>
+    <col min="11521" max="11521" width="4.42578125" style="5" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="5" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="5"/>
+    <col min="11777" max="11777" width="4.42578125" style="5" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="5" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="5"/>
+    <col min="12033" max="12033" width="4.42578125" style="5" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="5" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="5"/>
+    <col min="12289" max="12289" width="4.42578125" style="5" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="5" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="5"/>
+    <col min="12545" max="12545" width="4.42578125" style="5" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="5" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="5"/>
+    <col min="12801" max="12801" width="4.42578125" style="5" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="5" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="5"/>
+    <col min="13057" max="13057" width="4.42578125" style="5" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="5" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="5"/>
+    <col min="13313" max="13313" width="4.42578125" style="5" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="5" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="5"/>
+    <col min="13569" max="13569" width="4.42578125" style="5" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="5" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="5"/>
+    <col min="13825" max="13825" width="4.42578125" style="5" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="5" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="5"/>
+    <col min="14081" max="14081" width="4.42578125" style="5" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="5" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="5"/>
+    <col min="14337" max="14337" width="4.42578125" style="5" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="5" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="5"/>
+    <col min="14593" max="14593" width="4.42578125" style="5" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="5" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="5"/>
+    <col min="14849" max="14849" width="4.42578125" style="5" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="5" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="5"/>
+    <col min="15105" max="15105" width="4.42578125" style="5" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="5" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="5"/>
+    <col min="15361" max="15361" width="4.42578125" style="5" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="5" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="5"/>
+    <col min="15617" max="15617" width="4.42578125" style="5" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="5" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="5"/>
+    <col min="15873" max="15873" width="4.42578125" style="5" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="5" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="5"/>
+    <col min="16129" max="16129" width="4.42578125" style="5" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="5" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B2" s="4"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A6" s="7"/>
+      <c r="B6" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="9"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A7" s="7"/>
+      <c r="B7" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="9"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A8" s="7"/>
+      <c r="B8" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="9"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A9" s="7"/>
+      <c r="B9" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="9"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A10" s="7"/>
+      <c r="B10" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="9"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A11" s="7"/>
+      <c r="B11" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="9"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A12" s="78"/>
+      <c r="B12" s="78"/>
+      <c r="C12" s="9"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A13" s="78"/>
+      <c r="B13" s="78"/>
+      <c r="C13" s="9"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A14" s="78"/>
+      <c r="B14" s="78"/>
+      <c r="C14" s="9"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A15" s="78"/>
+      <c r="B15" s="78"/>
+      <c r="C15" s="7"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A16" s="77"/>
+      <c r="B16" s="79" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" s="79"/>
+      <c r="D16" s="79"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="6"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="B16:D16"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H16" sqref="H16:M16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="1"/>
-[...821 lines deleted...]
-    <col min="16143" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="9.140625" style="5"/>
+    <col min="2" max="2" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="9.7109375" style="5" customWidth="1"/>
+    <col min="8" max="9" width="10" style="5" customWidth="1"/>
+    <col min="10" max="12" width="11.28515625" style="5" customWidth="1"/>
+    <col min="13" max="13" width="10.140625" style="5" customWidth="1"/>
+    <col min="14" max="14" width="13.5703125" style="5" customWidth="1"/>
+    <col min="15" max="257" width="9.140625" style="5"/>
+    <col min="258" max="258" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="259" max="259" width="11.140625" style="5" customWidth="1"/>
+    <col min="260" max="260" width="10.42578125" style="5" customWidth="1"/>
+    <col min="261" max="261" width="11.140625" style="5" customWidth="1"/>
+    <col min="262" max="262" width="9.85546875" style="5" customWidth="1"/>
+    <col min="263" max="263" width="10" style="5" customWidth="1"/>
+    <col min="264" max="264" width="8.85546875" style="5" customWidth="1"/>
+    <col min="265" max="265" width="9.140625" style="5" customWidth="1"/>
+    <col min="266" max="267" width="9.85546875" style="5" customWidth="1"/>
+    <col min="268" max="268" width="11.140625" style="5" customWidth="1"/>
+    <col min="269" max="269" width="11" style="5" customWidth="1"/>
+    <col min="270" max="270" width="13.5703125" style="5" customWidth="1"/>
+    <col min="271" max="513" width="9.140625" style="5"/>
+    <col min="514" max="514" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="515" max="515" width="11.140625" style="5" customWidth="1"/>
+    <col min="516" max="516" width="10.42578125" style="5" customWidth="1"/>
+    <col min="517" max="517" width="11.140625" style="5" customWidth="1"/>
+    <col min="518" max="518" width="9.85546875" style="5" customWidth="1"/>
+    <col min="519" max="519" width="10" style="5" customWidth="1"/>
+    <col min="520" max="520" width="8.85546875" style="5" customWidth="1"/>
+    <col min="521" max="521" width="9.140625" style="5" customWidth="1"/>
+    <col min="522" max="523" width="9.85546875" style="5" customWidth="1"/>
+    <col min="524" max="524" width="11.140625" style="5" customWidth="1"/>
+    <col min="525" max="525" width="11" style="5" customWidth="1"/>
+    <col min="526" max="526" width="13.5703125" style="5" customWidth="1"/>
+    <col min="527" max="769" width="9.140625" style="5"/>
+    <col min="770" max="770" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="771" max="771" width="11.140625" style="5" customWidth="1"/>
+    <col min="772" max="772" width="10.42578125" style="5" customWidth="1"/>
+    <col min="773" max="773" width="11.140625" style="5" customWidth="1"/>
+    <col min="774" max="774" width="9.85546875" style="5" customWidth="1"/>
+    <col min="775" max="775" width="10" style="5" customWidth="1"/>
+    <col min="776" max="776" width="8.85546875" style="5" customWidth="1"/>
+    <col min="777" max="777" width="9.140625" style="5" customWidth="1"/>
+    <col min="778" max="779" width="9.85546875" style="5" customWidth="1"/>
+    <col min="780" max="780" width="11.140625" style="5" customWidth="1"/>
+    <col min="781" max="781" width="11" style="5" customWidth="1"/>
+    <col min="782" max="782" width="13.5703125" style="5" customWidth="1"/>
+    <col min="783" max="1025" width="9.140625" style="5"/>
+    <col min="1026" max="1026" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1027" width="11.140625" style="5" customWidth="1"/>
+    <col min="1028" max="1028" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1029" max="1029" width="11.140625" style="5" customWidth="1"/>
+    <col min="1030" max="1030" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1031" max="1031" width="10" style="5" customWidth="1"/>
+    <col min="1032" max="1032" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1033" max="1033" width="9.140625" style="5" customWidth="1"/>
+    <col min="1034" max="1035" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1036" max="1036" width="11.140625" style="5" customWidth="1"/>
+    <col min="1037" max="1037" width="11" style="5" customWidth="1"/>
+    <col min="1038" max="1038" width="13.5703125" style="5" customWidth="1"/>
+    <col min="1039" max="1281" width="9.140625" style="5"/>
+    <col min="1282" max="1282" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1283" width="11.140625" style="5" customWidth="1"/>
+    <col min="1284" max="1284" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1285" max="1285" width="11.140625" style="5" customWidth="1"/>
+    <col min="1286" max="1286" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1287" max="1287" width="10" style="5" customWidth="1"/>
+    <col min="1288" max="1288" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1289" max="1289" width="9.140625" style="5" customWidth="1"/>
+    <col min="1290" max="1291" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1292" max="1292" width="11.140625" style="5" customWidth="1"/>
+    <col min="1293" max="1293" width="11" style="5" customWidth="1"/>
+    <col min="1294" max="1294" width="13.5703125" style="5" customWidth="1"/>
+    <col min="1295" max="1537" width="9.140625" style="5"/>
+    <col min="1538" max="1538" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1539" width="11.140625" style="5" customWidth="1"/>
+    <col min="1540" max="1540" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1541" max="1541" width="11.140625" style="5" customWidth="1"/>
+    <col min="1542" max="1542" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1543" max="1543" width="10" style="5" customWidth="1"/>
+    <col min="1544" max="1544" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1545" max="1545" width="9.140625" style="5" customWidth="1"/>
+    <col min="1546" max="1547" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1548" max="1548" width="11.140625" style="5" customWidth="1"/>
+    <col min="1549" max="1549" width="11" style="5" customWidth="1"/>
+    <col min="1550" max="1550" width="13.5703125" style="5" customWidth="1"/>
+    <col min="1551" max="1793" width="9.140625" style="5"/>
+    <col min="1794" max="1794" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1795" width="11.140625" style="5" customWidth="1"/>
+    <col min="1796" max="1796" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1797" max="1797" width="11.140625" style="5" customWidth="1"/>
+    <col min="1798" max="1798" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1799" max="1799" width="10" style="5" customWidth="1"/>
+    <col min="1800" max="1800" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1801" max="1801" width="9.140625" style="5" customWidth="1"/>
+    <col min="1802" max="1803" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1804" max="1804" width="11.140625" style="5" customWidth="1"/>
+    <col min="1805" max="1805" width="11" style="5" customWidth="1"/>
+    <col min="1806" max="1806" width="13.5703125" style="5" customWidth="1"/>
+    <col min="1807" max="2049" width="9.140625" style="5"/>
+    <col min="2050" max="2050" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2051" width="11.140625" style="5" customWidth="1"/>
+    <col min="2052" max="2052" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2053" max="2053" width="11.140625" style="5" customWidth="1"/>
+    <col min="2054" max="2054" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2055" max="2055" width="10" style="5" customWidth="1"/>
+    <col min="2056" max="2056" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2057" max="2057" width="9.140625" style="5" customWidth="1"/>
+    <col min="2058" max="2059" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2060" max="2060" width="11.140625" style="5" customWidth="1"/>
+    <col min="2061" max="2061" width="11" style="5" customWidth="1"/>
+    <col min="2062" max="2062" width="13.5703125" style="5" customWidth="1"/>
+    <col min="2063" max="2305" width="9.140625" style="5"/>
+    <col min="2306" max="2306" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2307" width="11.140625" style="5" customWidth="1"/>
+    <col min="2308" max="2308" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2309" max="2309" width="11.140625" style="5" customWidth="1"/>
+    <col min="2310" max="2310" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2311" max="2311" width="10" style="5" customWidth="1"/>
+    <col min="2312" max="2312" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2313" max="2313" width="9.140625" style="5" customWidth="1"/>
+    <col min="2314" max="2315" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2316" max="2316" width="11.140625" style="5" customWidth="1"/>
+    <col min="2317" max="2317" width="11" style="5" customWidth="1"/>
+    <col min="2318" max="2318" width="13.5703125" style="5" customWidth="1"/>
+    <col min="2319" max="2561" width="9.140625" style="5"/>
+    <col min="2562" max="2562" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2563" width="11.140625" style="5" customWidth="1"/>
+    <col min="2564" max="2564" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2565" max="2565" width="11.140625" style="5" customWidth="1"/>
+    <col min="2566" max="2566" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2567" max="2567" width="10" style="5" customWidth="1"/>
+    <col min="2568" max="2568" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2569" max="2569" width="9.140625" style="5" customWidth="1"/>
+    <col min="2570" max="2571" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2572" max="2572" width="11.140625" style="5" customWidth="1"/>
+    <col min="2573" max="2573" width="11" style="5" customWidth="1"/>
+    <col min="2574" max="2574" width="13.5703125" style="5" customWidth="1"/>
+    <col min="2575" max="2817" width="9.140625" style="5"/>
+    <col min="2818" max="2818" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2819" width="11.140625" style="5" customWidth="1"/>
+    <col min="2820" max="2820" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2821" max="2821" width="11.140625" style="5" customWidth="1"/>
+    <col min="2822" max="2822" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2823" max="2823" width="10" style="5" customWidth="1"/>
+    <col min="2824" max="2824" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2825" max="2825" width="9.140625" style="5" customWidth="1"/>
+    <col min="2826" max="2827" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2828" max="2828" width="11.140625" style="5" customWidth="1"/>
+    <col min="2829" max="2829" width="11" style="5" customWidth="1"/>
+    <col min="2830" max="2830" width="13.5703125" style="5" customWidth="1"/>
+    <col min="2831" max="3073" width="9.140625" style="5"/>
+    <col min="3074" max="3074" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3075" width="11.140625" style="5" customWidth="1"/>
+    <col min="3076" max="3076" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3077" max="3077" width="11.140625" style="5" customWidth="1"/>
+    <col min="3078" max="3078" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3079" max="3079" width="10" style="5" customWidth="1"/>
+    <col min="3080" max="3080" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3081" max="3081" width="9.140625" style="5" customWidth="1"/>
+    <col min="3082" max="3083" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3084" max="3084" width="11.140625" style="5" customWidth="1"/>
+    <col min="3085" max="3085" width="11" style="5" customWidth="1"/>
+    <col min="3086" max="3086" width="13.5703125" style="5" customWidth="1"/>
+    <col min="3087" max="3329" width="9.140625" style="5"/>
+    <col min="3330" max="3330" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3331" width="11.140625" style="5" customWidth="1"/>
+    <col min="3332" max="3332" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3333" max="3333" width="11.140625" style="5" customWidth="1"/>
+    <col min="3334" max="3334" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3335" max="3335" width="10" style="5" customWidth="1"/>
+    <col min="3336" max="3336" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3337" max="3337" width="9.140625" style="5" customWidth="1"/>
+    <col min="3338" max="3339" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3340" max="3340" width="11.140625" style="5" customWidth="1"/>
+    <col min="3341" max="3341" width="11" style="5" customWidth="1"/>
+    <col min="3342" max="3342" width="13.5703125" style="5" customWidth="1"/>
+    <col min="3343" max="3585" width="9.140625" style="5"/>
+    <col min="3586" max="3586" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3587" width="11.140625" style="5" customWidth="1"/>
+    <col min="3588" max="3588" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3589" max="3589" width="11.140625" style="5" customWidth="1"/>
+    <col min="3590" max="3590" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3591" max="3591" width="10" style="5" customWidth="1"/>
+    <col min="3592" max="3592" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3593" max="3593" width="9.140625" style="5" customWidth="1"/>
+    <col min="3594" max="3595" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3596" max="3596" width="11.140625" style="5" customWidth="1"/>
+    <col min="3597" max="3597" width="11" style="5" customWidth="1"/>
+    <col min="3598" max="3598" width="13.5703125" style="5" customWidth="1"/>
+    <col min="3599" max="3841" width="9.140625" style="5"/>
+    <col min="3842" max="3842" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3843" width="11.140625" style="5" customWidth="1"/>
+    <col min="3844" max="3844" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3845" max="3845" width="11.140625" style="5" customWidth="1"/>
+    <col min="3846" max="3846" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3847" max="3847" width="10" style="5" customWidth="1"/>
+    <col min="3848" max="3848" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3849" max="3849" width="9.140625" style="5" customWidth="1"/>
+    <col min="3850" max="3851" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3852" max="3852" width="11.140625" style="5" customWidth="1"/>
+    <col min="3853" max="3853" width="11" style="5" customWidth="1"/>
+    <col min="3854" max="3854" width="13.5703125" style="5" customWidth="1"/>
+    <col min="3855" max="4097" width="9.140625" style="5"/>
+    <col min="4098" max="4098" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4099" width="11.140625" style="5" customWidth="1"/>
+    <col min="4100" max="4100" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4101" max="4101" width="11.140625" style="5" customWidth="1"/>
+    <col min="4102" max="4102" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4103" max="4103" width="10" style="5" customWidth="1"/>
+    <col min="4104" max="4104" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4105" max="4105" width="9.140625" style="5" customWidth="1"/>
+    <col min="4106" max="4107" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4108" max="4108" width="11.140625" style="5" customWidth="1"/>
+    <col min="4109" max="4109" width="11" style="5" customWidth="1"/>
+    <col min="4110" max="4110" width="13.5703125" style="5" customWidth="1"/>
+    <col min="4111" max="4353" width="9.140625" style="5"/>
+    <col min="4354" max="4354" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4355" width="11.140625" style="5" customWidth="1"/>
+    <col min="4356" max="4356" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4357" max="4357" width="11.140625" style="5" customWidth="1"/>
+    <col min="4358" max="4358" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4359" max="4359" width="10" style="5" customWidth="1"/>
+    <col min="4360" max="4360" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4361" max="4361" width="9.140625" style="5" customWidth="1"/>
+    <col min="4362" max="4363" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4364" max="4364" width="11.140625" style="5" customWidth="1"/>
+    <col min="4365" max="4365" width="11" style="5" customWidth="1"/>
+    <col min="4366" max="4366" width="13.5703125" style="5" customWidth="1"/>
+    <col min="4367" max="4609" width="9.140625" style="5"/>
+    <col min="4610" max="4610" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4611" width="11.140625" style="5" customWidth="1"/>
+    <col min="4612" max="4612" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4613" max="4613" width="11.140625" style="5" customWidth="1"/>
+    <col min="4614" max="4614" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4615" max="4615" width="10" style="5" customWidth="1"/>
+    <col min="4616" max="4616" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4617" max="4617" width="9.140625" style="5" customWidth="1"/>
+    <col min="4618" max="4619" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4620" max="4620" width="11.140625" style="5" customWidth="1"/>
+    <col min="4621" max="4621" width="11" style="5" customWidth="1"/>
+    <col min="4622" max="4622" width="13.5703125" style="5" customWidth="1"/>
+    <col min="4623" max="4865" width="9.140625" style="5"/>
+    <col min="4866" max="4866" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4867" width="11.140625" style="5" customWidth="1"/>
+    <col min="4868" max="4868" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4869" max="4869" width="11.140625" style="5" customWidth="1"/>
+    <col min="4870" max="4870" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4871" max="4871" width="10" style="5" customWidth="1"/>
+    <col min="4872" max="4872" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4873" max="4873" width="9.140625" style="5" customWidth="1"/>
+    <col min="4874" max="4875" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4876" max="4876" width="11.140625" style="5" customWidth="1"/>
+    <col min="4877" max="4877" width="11" style="5" customWidth="1"/>
+    <col min="4878" max="4878" width="13.5703125" style="5" customWidth="1"/>
+    <col min="4879" max="5121" width="9.140625" style="5"/>
+    <col min="5122" max="5122" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5123" width="11.140625" style="5" customWidth="1"/>
+    <col min="5124" max="5124" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5125" max="5125" width="11.140625" style="5" customWidth="1"/>
+    <col min="5126" max="5126" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5127" max="5127" width="10" style="5" customWidth="1"/>
+    <col min="5128" max="5128" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5129" max="5129" width="9.140625" style="5" customWidth="1"/>
+    <col min="5130" max="5131" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5132" max="5132" width="11.140625" style="5" customWidth="1"/>
+    <col min="5133" max="5133" width="11" style="5" customWidth="1"/>
+    <col min="5134" max="5134" width="13.5703125" style="5" customWidth="1"/>
+    <col min="5135" max="5377" width="9.140625" style="5"/>
+    <col min="5378" max="5378" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5379" width="11.140625" style="5" customWidth="1"/>
+    <col min="5380" max="5380" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5381" max="5381" width="11.140625" style="5" customWidth="1"/>
+    <col min="5382" max="5382" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5383" max="5383" width="10" style="5" customWidth="1"/>
+    <col min="5384" max="5384" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5385" max="5385" width="9.140625" style="5" customWidth="1"/>
+    <col min="5386" max="5387" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5388" max="5388" width="11.140625" style="5" customWidth="1"/>
+    <col min="5389" max="5389" width="11" style="5" customWidth="1"/>
+    <col min="5390" max="5390" width="13.5703125" style="5" customWidth="1"/>
+    <col min="5391" max="5633" width="9.140625" style="5"/>
+    <col min="5634" max="5634" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5635" width="11.140625" style="5" customWidth="1"/>
+    <col min="5636" max="5636" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5637" max="5637" width="11.140625" style="5" customWidth="1"/>
+    <col min="5638" max="5638" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5639" max="5639" width="10" style="5" customWidth="1"/>
+    <col min="5640" max="5640" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5641" max="5641" width="9.140625" style="5" customWidth="1"/>
+    <col min="5642" max="5643" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5644" max="5644" width="11.140625" style="5" customWidth="1"/>
+    <col min="5645" max="5645" width="11" style="5" customWidth="1"/>
+    <col min="5646" max="5646" width="13.5703125" style="5" customWidth="1"/>
+    <col min="5647" max="5889" width="9.140625" style="5"/>
+    <col min="5890" max="5890" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5891" width="11.140625" style="5" customWidth="1"/>
+    <col min="5892" max="5892" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5893" max="5893" width="11.140625" style="5" customWidth="1"/>
+    <col min="5894" max="5894" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5895" max="5895" width="10" style="5" customWidth="1"/>
+    <col min="5896" max="5896" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5897" max="5897" width="9.140625" style="5" customWidth="1"/>
+    <col min="5898" max="5899" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5900" max="5900" width="11.140625" style="5" customWidth="1"/>
+    <col min="5901" max="5901" width="11" style="5" customWidth="1"/>
+    <col min="5902" max="5902" width="13.5703125" style="5" customWidth="1"/>
+    <col min="5903" max="6145" width="9.140625" style="5"/>
+    <col min="6146" max="6146" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6147" width="11.140625" style="5" customWidth="1"/>
+    <col min="6148" max="6148" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6149" max="6149" width="11.140625" style="5" customWidth="1"/>
+    <col min="6150" max="6150" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6151" max="6151" width="10" style="5" customWidth="1"/>
+    <col min="6152" max="6152" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6153" max="6153" width="9.140625" style="5" customWidth="1"/>
+    <col min="6154" max="6155" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6156" max="6156" width="11.140625" style="5" customWidth="1"/>
+    <col min="6157" max="6157" width="11" style="5" customWidth="1"/>
+    <col min="6158" max="6158" width="13.5703125" style="5" customWidth="1"/>
+    <col min="6159" max="6401" width="9.140625" style="5"/>
+    <col min="6402" max="6402" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6403" width="11.140625" style="5" customWidth="1"/>
+    <col min="6404" max="6404" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6405" max="6405" width="11.140625" style="5" customWidth="1"/>
+    <col min="6406" max="6406" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6407" max="6407" width="10" style="5" customWidth="1"/>
+    <col min="6408" max="6408" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6409" max="6409" width="9.140625" style="5" customWidth="1"/>
+    <col min="6410" max="6411" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6412" max="6412" width="11.140625" style="5" customWidth="1"/>
+    <col min="6413" max="6413" width="11" style="5" customWidth="1"/>
+    <col min="6414" max="6414" width="13.5703125" style="5" customWidth="1"/>
+    <col min="6415" max="6657" width="9.140625" style="5"/>
+    <col min="6658" max="6658" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6659" width="11.140625" style="5" customWidth="1"/>
+    <col min="6660" max="6660" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6661" max="6661" width="11.140625" style="5" customWidth="1"/>
+    <col min="6662" max="6662" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6663" max="6663" width="10" style="5" customWidth="1"/>
+    <col min="6664" max="6664" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6665" max="6665" width="9.140625" style="5" customWidth="1"/>
+    <col min="6666" max="6667" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6668" max="6668" width="11.140625" style="5" customWidth="1"/>
+    <col min="6669" max="6669" width="11" style="5" customWidth="1"/>
+    <col min="6670" max="6670" width="13.5703125" style="5" customWidth="1"/>
+    <col min="6671" max="6913" width="9.140625" style="5"/>
+    <col min="6914" max="6914" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6915" width="11.140625" style="5" customWidth="1"/>
+    <col min="6916" max="6916" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6917" max="6917" width="11.140625" style="5" customWidth="1"/>
+    <col min="6918" max="6918" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6919" max="6919" width="10" style="5" customWidth="1"/>
+    <col min="6920" max="6920" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6921" max="6921" width="9.140625" style="5" customWidth="1"/>
+    <col min="6922" max="6923" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6924" max="6924" width="11.140625" style="5" customWidth="1"/>
+    <col min="6925" max="6925" width="11" style="5" customWidth="1"/>
+    <col min="6926" max="6926" width="13.5703125" style="5" customWidth="1"/>
+    <col min="6927" max="7169" width="9.140625" style="5"/>
+    <col min="7170" max="7170" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7171" width="11.140625" style="5" customWidth="1"/>
+    <col min="7172" max="7172" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7173" max="7173" width="11.140625" style="5" customWidth="1"/>
+    <col min="7174" max="7174" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7175" max="7175" width="10" style="5" customWidth="1"/>
+    <col min="7176" max="7176" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7177" max="7177" width="9.140625" style="5" customWidth="1"/>
+    <col min="7178" max="7179" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7180" max="7180" width="11.140625" style="5" customWidth="1"/>
+    <col min="7181" max="7181" width="11" style="5" customWidth="1"/>
+    <col min="7182" max="7182" width="13.5703125" style="5" customWidth="1"/>
+    <col min="7183" max="7425" width="9.140625" style="5"/>
+    <col min="7426" max="7426" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7427" width="11.140625" style="5" customWidth="1"/>
+    <col min="7428" max="7428" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7429" max="7429" width="11.140625" style="5" customWidth="1"/>
+    <col min="7430" max="7430" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7431" max="7431" width="10" style="5" customWidth="1"/>
+    <col min="7432" max="7432" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7433" max="7433" width="9.140625" style="5" customWidth="1"/>
+    <col min="7434" max="7435" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7436" max="7436" width="11.140625" style="5" customWidth="1"/>
+    <col min="7437" max="7437" width="11" style="5" customWidth="1"/>
+    <col min="7438" max="7438" width="13.5703125" style="5" customWidth="1"/>
+    <col min="7439" max="7681" width="9.140625" style="5"/>
+    <col min="7682" max="7682" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7683" width="11.140625" style="5" customWidth="1"/>
+    <col min="7684" max="7684" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7685" max="7685" width="11.140625" style="5" customWidth="1"/>
+    <col min="7686" max="7686" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7687" max="7687" width="10" style="5" customWidth="1"/>
+    <col min="7688" max="7688" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7689" max="7689" width="9.140625" style="5" customWidth="1"/>
+    <col min="7690" max="7691" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7692" max="7692" width="11.140625" style="5" customWidth="1"/>
+    <col min="7693" max="7693" width="11" style="5" customWidth="1"/>
+    <col min="7694" max="7694" width="13.5703125" style="5" customWidth="1"/>
+    <col min="7695" max="7937" width="9.140625" style="5"/>
+    <col min="7938" max="7938" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7939" width="11.140625" style="5" customWidth="1"/>
+    <col min="7940" max="7940" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7941" max="7941" width="11.140625" style="5" customWidth="1"/>
+    <col min="7942" max="7942" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7943" max="7943" width="10" style="5" customWidth="1"/>
+    <col min="7944" max="7944" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7945" max="7945" width="9.140625" style="5" customWidth="1"/>
+    <col min="7946" max="7947" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7948" max="7948" width="11.140625" style="5" customWidth="1"/>
+    <col min="7949" max="7949" width="11" style="5" customWidth="1"/>
+    <col min="7950" max="7950" width="13.5703125" style="5" customWidth="1"/>
+    <col min="7951" max="8193" width="9.140625" style="5"/>
+    <col min="8194" max="8194" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8195" width="11.140625" style="5" customWidth="1"/>
+    <col min="8196" max="8196" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8197" max="8197" width="11.140625" style="5" customWidth="1"/>
+    <col min="8198" max="8198" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8199" max="8199" width="10" style="5" customWidth="1"/>
+    <col min="8200" max="8200" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8201" max="8201" width="9.140625" style="5" customWidth="1"/>
+    <col min="8202" max="8203" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8204" max="8204" width="11.140625" style="5" customWidth="1"/>
+    <col min="8205" max="8205" width="11" style="5" customWidth="1"/>
+    <col min="8206" max="8206" width="13.5703125" style="5" customWidth="1"/>
+    <col min="8207" max="8449" width="9.140625" style="5"/>
+    <col min="8450" max="8450" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8451" width="11.140625" style="5" customWidth="1"/>
+    <col min="8452" max="8452" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8453" max="8453" width="11.140625" style="5" customWidth="1"/>
+    <col min="8454" max="8454" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8455" max="8455" width="10" style="5" customWidth="1"/>
+    <col min="8456" max="8456" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8457" max="8457" width="9.140625" style="5" customWidth="1"/>
+    <col min="8458" max="8459" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8460" max="8460" width="11.140625" style="5" customWidth="1"/>
+    <col min="8461" max="8461" width="11" style="5" customWidth="1"/>
+    <col min="8462" max="8462" width="13.5703125" style="5" customWidth="1"/>
+    <col min="8463" max="8705" width="9.140625" style="5"/>
+    <col min="8706" max="8706" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8707" width="11.140625" style="5" customWidth="1"/>
+    <col min="8708" max="8708" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8709" max="8709" width="11.140625" style="5" customWidth="1"/>
+    <col min="8710" max="8710" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8711" max="8711" width="10" style="5" customWidth="1"/>
+    <col min="8712" max="8712" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8713" max="8713" width="9.140625" style="5" customWidth="1"/>
+    <col min="8714" max="8715" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8716" max="8716" width="11.140625" style="5" customWidth="1"/>
+    <col min="8717" max="8717" width="11" style="5" customWidth="1"/>
+    <col min="8718" max="8718" width="13.5703125" style="5" customWidth="1"/>
+    <col min="8719" max="8961" width="9.140625" style="5"/>
+    <col min="8962" max="8962" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8963" width="11.140625" style="5" customWidth="1"/>
+    <col min="8964" max="8964" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8965" max="8965" width="11.140625" style="5" customWidth="1"/>
+    <col min="8966" max="8966" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8967" max="8967" width="10" style="5" customWidth="1"/>
+    <col min="8968" max="8968" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8969" max="8969" width="9.140625" style="5" customWidth="1"/>
+    <col min="8970" max="8971" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8972" max="8972" width="11.140625" style="5" customWidth="1"/>
+    <col min="8973" max="8973" width="11" style="5" customWidth="1"/>
+    <col min="8974" max="8974" width="13.5703125" style="5" customWidth="1"/>
+    <col min="8975" max="9217" width="9.140625" style="5"/>
+    <col min="9218" max="9218" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9219" width="11.140625" style="5" customWidth="1"/>
+    <col min="9220" max="9220" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9221" max="9221" width="11.140625" style="5" customWidth="1"/>
+    <col min="9222" max="9222" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9223" max="9223" width="10" style="5" customWidth="1"/>
+    <col min="9224" max="9224" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9225" max="9225" width="9.140625" style="5" customWidth="1"/>
+    <col min="9226" max="9227" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9228" max="9228" width="11.140625" style="5" customWidth="1"/>
+    <col min="9229" max="9229" width="11" style="5" customWidth="1"/>
+    <col min="9230" max="9230" width="13.5703125" style="5" customWidth="1"/>
+    <col min="9231" max="9473" width="9.140625" style="5"/>
+    <col min="9474" max="9474" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9475" width="11.140625" style="5" customWidth="1"/>
+    <col min="9476" max="9476" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9477" max="9477" width="11.140625" style="5" customWidth="1"/>
+    <col min="9478" max="9478" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9479" max="9479" width="10" style="5" customWidth="1"/>
+    <col min="9480" max="9480" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9481" max="9481" width="9.140625" style="5" customWidth="1"/>
+    <col min="9482" max="9483" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9484" max="9484" width="11.140625" style="5" customWidth="1"/>
+    <col min="9485" max="9485" width="11" style="5" customWidth="1"/>
+    <col min="9486" max="9486" width="13.5703125" style="5" customWidth="1"/>
+    <col min="9487" max="9729" width="9.140625" style="5"/>
+    <col min="9730" max="9730" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9731" width="11.140625" style="5" customWidth="1"/>
+    <col min="9732" max="9732" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9733" max="9733" width="11.140625" style="5" customWidth="1"/>
+    <col min="9734" max="9734" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9735" max="9735" width="10" style="5" customWidth="1"/>
+    <col min="9736" max="9736" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9737" max="9737" width="9.140625" style="5" customWidth="1"/>
+    <col min="9738" max="9739" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9740" max="9740" width="11.140625" style="5" customWidth="1"/>
+    <col min="9741" max="9741" width="11" style="5" customWidth="1"/>
+    <col min="9742" max="9742" width="13.5703125" style="5" customWidth="1"/>
+    <col min="9743" max="9985" width="9.140625" style="5"/>
+    <col min="9986" max="9986" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9987" width="11.140625" style="5" customWidth="1"/>
+    <col min="9988" max="9988" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9989" max="9989" width="11.140625" style="5" customWidth="1"/>
+    <col min="9990" max="9990" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9991" max="9991" width="10" style="5" customWidth="1"/>
+    <col min="9992" max="9992" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9993" max="9993" width="9.140625" style="5" customWidth="1"/>
+    <col min="9994" max="9995" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9996" max="9996" width="11.140625" style="5" customWidth="1"/>
+    <col min="9997" max="9997" width="11" style="5" customWidth="1"/>
+    <col min="9998" max="9998" width="13.5703125" style="5" customWidth="1"/>
+    <col min="9999" max="10241" width="9.140625" style="5"/>
+    <col min="10242" max="10242" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10243" width="11.140625" style="5" customWidth="1"/>
+    <col min="10244" max="10244" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10245" max="10245" width="11.140625" style="5" customWidth="1"/>
+    <col min="10246" max="10246" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10247" max="10247" width="10" style="5" customWidth="1"/>
+    <col min="10248" max="10248" width="8.85546875" style="5" customWidth="1"/>
+    <col min="10249" max="10249" width="9.140625" style="5" customWidth="1"/>
+    <col min="10250" max="10251" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10252" max="10252" width="11.140625" style="5" customWidth="1"/>
+    <col min="10253" max="10253" width="11" style="5" customWidth="1"/>
+    <col min="10254" max="10254" width="13.5703125" style="5" customWidth="1"/>
+    <col min="10255" max="10497" width="9.140625" style="5"/>
+    <col min="10498" max="10498" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10499" width="11.140625" style="5" customWidth="1"/>
+    <col min="10500" max="10500" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10501" max="10501" width="11.140625" style="5" customWidth="1"/>
+    <col min="10502" max="10502" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10503" max="10503" width="10" style="5" customWidth="1"/>
+    <col min="10504" max="10504" width="8.85546875" style="5" customWidth="1"/>
+    <col min="10505" max="10505" width="9.140625" style="5" customWidth="1"/>
+    <col min="10506" max="10507" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10508" max="10508" width="11.140625" style="5" customWidth="1"/>
+    <col min="10509" max="10509" width="11" style="5" customWidth="1"/>
+    <col min="10510" max="10510" width="13.5703125" style="5" customWidth="1"/>
+    <col min="10511" max="10753" width="9.140625" style="5"/>
+    <col min="10754" max="10754" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10755" width="11.140625" style="5" customWidth="1"/>
+    <col min="10756" max="10756" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10757" max="10757" width="11.140625" style="5" customWidth="1"/>
+    <col min="10758" max="10758" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10759" max="10759" width="10" style="5" customWidth="1"/>
+    <col min="10760" max="10760" width="8.85546875" style="5" customWidth="1"/>
+    <col min="10761" max="10761" width="9.140625" style="5" customWidth="1"/>
+    <col min="10762" max="10763" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10764" max="10764" width="11.140625" style="5" customWidth="1"/>
+    <col min="10765" max="10765" width="11" style="5" customWidth="1"/>
+    <col min="10766" max="10766" width="13.5703125" style="5" customWidth="1"/>
+    <col min="10767" max="11009" width="9.140625" style="5"/>
+    <col min="11010" max="11010" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11011" width="11.140625" style="5" customWidth="1"/>
+    <col min="11012" max="11012" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11013" max="11013" width="11.140625" style="5" customWidth="1"/>
+    <col min="11014" max="11014" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11015" max="11015" width="10" style="5" customWidth="1"/>
+    <col min="11016" max="11016" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11017" max="11017" width="9.140625" style="5" customWidth="1"/>
+    <col min="11018" max="11019" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11020" max="11020" width="11.140625" style="5" customWidth="1"/>
+    <col min="11021" max="11021" width="11" style="5" customWidth="1"/>
+    <col min="11022" max="11022" width="13.5703125" style="5" customWidth="1"/>
+    <col min="11023" max="11265" width="9.140625" style="5"/>
+    <col min="11266" max="11266" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11267" width="11.140625" style="5" customWidth="1"/>
+    <col min="11268" max="11268" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11269" max="11269" width="11.140625" style="5" customWidth="1"/>
+    <col min="11270" max="11270" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11271" max="11271" width="10" style="5" customWidth="1"/>
+    <col min="11272" max="11272" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11273" max="11273" width="9.140625" style="5" customWidth="1"/>
+    <col min="11274" max="11275" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11276" max="11276" width="11.140625" style="5" customWidth="1"/>
+    <col min="11277" max="11277" width="11" style="5" customWidth="1"/>
+    <col min="11278" max="11278" width="13.5703125" style="5" customWidth="1"/>
+    <col min="11279" max="11521" width="9.140625" style="5"/>
+    <col min="11522" max="11522" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11523" width="11.140625" style="5" customWidth="1"/>
+    <col min="11524" max="11524" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11525" max="11525" width="11.140625" style="5" customWidth="1"/>
+    <col min="11526" max="11526" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11527" max="11527" width="10" style="5" customWidth="1"/>
+    <col min="11528" max="11528" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11529" max="11529" width="9.140625" style="5" customWidth="1"/>
+    <col min="11530" max="11531" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11532" max="11532" width="11.140625" style="5" customWidth="1"/>
+    <col min="11533" max="11533" width="11" style="5" customWidth="1"/>
+    <col min="11534" max="11534" width="13.5703125" style="5" customWidth="1"/>
+    <col min="11535" max="11777" width="9.140625" style="5"/>
+    <col min="11778" max="11778" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11779" width="11.140625" style="5" customWidth="1"/>
+    <col min="11780" max="11780" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11781" max="11781" width="11.140625" style="5" customWidth="1"/>
+    <col min="11782" max="11782" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11783" max="11783" width="10" style="5" customWidth="1"/>
+    <col min="11784" max="11784" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11785" max="11785" width="9.140625" style="5" customWidth="1"/>
+    <col min="11786" max="11787" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11788" max="11788" width="11.140625" style="5" customWidth="1"/>
+    <col min="11789" max="11789" width="11" style="5" customWidth="1"/>
+    <col min="11790" max="11790" width="13.5703125" style="5" customWidth="1"/>
+    <col min="11791" max="12033" width="9.140625" style="5"/>
+    <col min="12034" max="12034" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12035" width="11.140625" style="5" customWidth="1"/>
+    <col min="12036" max="12036" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12037" max="12037" width="11.140625" style="5" customWidth="1"/>
+    <col min="12038" max="12038" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12039" max="12039" width="10" style="5" customWidth="1"/>
+    <col min="12040" max="12040" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12041" max="12041" width="9.140625" style="5" customWidth="1"/>
+    <col min="12042" max="12043" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12044" max="12044" width="11.140625" style="5" customWidth="1"/>
+    <col min="12045" max="12045" width="11" style="5" customWidth="1"/>
+    <col min="12046" max="12046" width="13.5703125" style="5" customWidth="1"/>
+    <col min="12047" max="12289" width="9.140625" style="5"/>
+    <col min="12290" max="12290" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12291" width="11.140625" style="5" customWidth="1"/>
+    <col min="12292" max="12292" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12293" max="12293" width="11.140625" style="5" customWidth="1"/>
+    <col min="12294" max="12294" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12295" max="12295" width="10" style="5" customWidth="1"/>
+    <col min="12296" max="12296" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12297" max="12297" width="9.140625" style="5" customWidth="1"/>
+    <col min="12298" max="12299" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12300" max="12300" width="11.140625" style="5" customWidth="1"/>
+    <col min="12301" max="12301" width="11" style="5" customWidth="1"/>
+    <col min="12302" max="12302" width="13.5703125" style="5" customWidth="1"/>
+    <col min="12303" max="12545" width="9.140625" style="5"/>
+    <col min="12546" max="12546" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12547" width="11.140625" style="5" customWidth="1"/>
+    <col min="12548" max="12548" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12549" max="12549" width="11.140625" style="5" customWidth="1"/>
+    <col min="12550" max="12550" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12551" max="12551" width="10" style="5" customWidth="1"/>
+    <col min="12552" max="12552" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12553" max="12553" width="9.140625" style="5" customWidth="1"/>
+    <col min="12554" max="12555" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12556" max="12556" width="11.140625" style="5" customWidth="1"/>
+    <col min="12557" max="12557" width="11" style="5" customWidth="1"/>
+    <col min="12558" max="12558" width="13.5703125" style="5" customWidth="1"/>
+    <col min="12559" max="12801" width="9.140625" style="5"/>
+    <col min="12802" max="12802" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12803" width="11.140625" style="5" customWidth="1"/>
+    <col min="12804" max="12804" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12805" max="12805" width="11.140625" style="5" customWidth="1"/>
+    <col min="12806" max="12806" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12807" max="12807" width="10" style="5" customWidth="1"/>
+    <col min="12808" max="12808" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12809" max="12809" width="9.140625" style="5" customWidth="1"/>
+    <col min="12810" max="12811" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12812" max="12812" width="11.140625" style="5" customWidth="1"/>
+    <col min="12813" max="12813" width="11" style="5" customWidth="1"/>
+    <col min="12814" max="12814" width="13.5703125" style="5" customWidth="1"/>
+    <col min="12815" max="13057" width="9.140625" style="5"/>
+    <col min="13058" max="13058" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13059" width="11.140625" style="5" customWidth="1"/>
+    <col min="13060" max="13060" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13061" max="13061" width="11.140625" style="5" customWidth="1"/>
+    <col min="13062" max="13062" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13063" max="13063" width="10" style="5" customWidth="1"/>
+    <col min="13064" max="13064" width="8.85546875" style="5" customWidth="1"/>
+    <col min="13065" max="13065" width="9.140625" style="5" customWidth="1"/>
+    <col min="13066" max="13067" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13068" max="13068" width="11.140625" style="5" customWidth="1"/>
+    <col min="13069" max="13069" width="11" style="5" customWidth="1"/>
+    <col min="13070" max="13070" width="13.5703125" style="5" customWidth="1"/>
+    <col min="13071" max="13313" width="9.140625" style="5"/>
+    <col min="13314" max="13314" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13315" width="11.140625" style="5" customWidth="1"/>
+    <col min="13316" max="13316" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13317" max="13317" width="11.140625" style="5" customWidth="1"/>
+    <col min="13318" max="13318" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13319" max="13319" width="10" style="5" customWidth="1"/>
+    <col min="13320" max="13320" width="8.85546875" style="5" customWidth="1"/>
+    <col min="13321" max="13321" width="9.140625" style="5" customWidth="1"/>
+    <col min="13322" max="13323" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13324" max="13324" width="11.140625" style="5" customWidth="1"/>
+    <col min="13325" max="13325" width="11" style="5" customWidth="1"/>
+    <col min="13326" max="13326" width="13.5703125" style="5" customWidth="1"/>
+    <col min="13327" max="13569" width="9.140625" style="5"/>
+    <col min="13570" max="13570" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13571" width="11.140625" style="5" customWidth="1"/>
+    <col min="13572" max="13572" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13573" max="13573" width="11.140625" style="5" customWidth="1"/>
+    <col min="13574" max="13574" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13575" max="13575" width="10" style="5" customWidth="1"/>
+    <col min="13576" max="13576" width="8.85546875" style="5" customWidth="1"/>
+    <col min="13577" max="13577" width="9.140625" style="5" customWidth="1"/>
+    <col min="13578" max="13579" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13580" max="13580" width="11.140625" style="5" customWidth="1"/>
+    <col min="13581" max="13581" width="11" style="5" customWidth="1"/>
+    <col min="13582" max="13582" width="13.5703125" style="5" customWidth="1"/>
+    <col min="13583" max="13825" width="9.140625" style="5"/>
+    <col min="13826" max="13826" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13827" width="11.140625" style="5" customWidth="1"/>
+    <col min="13828" max="13828" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13829" max="13829" width="11.140625" style="5" customWidth="1"/>
+    <col min="13830" max="13830" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13831" max="13831" width="10" style="5" customWidth="1"/>
+    <col min="13832" max="13832" width="8.85546875" style="5" customWidth="1"/>
+    <col min="13833" max="13833" width="9.140625" style="5" customWidth="1"/>
+    <col min="13834" max="13835" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13836" max="13836" width="11.140625" style="5" customWidth="1"/>
+    <col min="13837" max="13837" width="11" style="5" customWidth="1"/>
+    <col min="13838" max="13838" width="13.5703125" style="5" customWidth="1"/>
+    <col min="13839" max="14081" width="9.140625" style="5"/>
+    <col min="14082" max="14082" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14083" width="11.140625" style="5" customWidth="1"/>
+    <col min="14084" max="14084" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14085" max="14085" width="11.140625" style="5" customWidth="1"/>
+    <col min="14086" max="14086" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14087" max="14087" width="10" style="5" customWidth="1"/>
+    <col min="14088" max="14088" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14089" max="14089" width="9.140625" style="5" customWidth="1"/>
+    <col min="14090" max="14091" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14092" max="14092" width="11.140625" style="5" customWidth="1"/>
+    <col min="14093" max="14093" width="11" style="5" customWidth="1"/>
+    <col min="14094" max="14094" width="13.5703125" style="5" customWidth="1"/>
+    <col min="14095" max="14337" width="9.140625" style="5"/>
+    <col min="14338" max="14338" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14339" width="11.140625" style="5" customWidth="1"/>
+    <col min="14340" max="14340" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14341" max="14341" width="11.140625" style="5" customWidth="1"/>
+    <col min="14342" max="14342" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14343" max="14343" width="10" style="5" customWidth="1"/>
+    <col min="14344" max="14344" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14345" max="14345" width="9.140625" style="5" customWidth="1"/>
+    <col min="14346" max="14347" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14348" max="14348" width="11.140625" style="5" customWidth="1"/>
+    <col min="14349" max="14349" width="11" style="5" customWidth="1"/>
+    <col min="14350" max="14350" width="13.5703125" style="5" customWidth="1"/>
+    <col min="14351" max="14593" width="9.140625" style="5"/>
+    <col min="14594" max="14594" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14595" width="11.140625" style="5" customWidth="1"/>
+    <col min="14596" max="14596" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14597" max="14597" width="11.140625" style="5" customWidth="1"/>
+    <col min="14598" max="14598" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14599" max="14599" width="10" style="5" customWidth="1"/>
+    <col min="14600" max="14600" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14601" max="14601" width="9.140625" style="5" customWidth="1"/>
+    <col min="14602" max="14603" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14604" max="14604" width="11.140625" style="5" customWidth="1"/>
+    <col min="14605" max="14605" width="11" style="5" customWidth="1"/>
+    <col min="14606" max="14606" width="13.5703125" style="5" customWidth="1"/>
+    <col min="14607" max="14849" width="9.140625" style="5"/>
+    <col min="14850" max="14850" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14851" width="11.140625" style="5" customWidth="1"/>
+    <col min="14852" max="14852" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14853" max="14853" width="11.140625" style="5" customWidth="1"/>
+    <col min="14854" max="14854" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14855" max="14855" width="10" style="5" customWidth="1"/>
+    <col min="14856" max="14856" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14857" max="14857" width="9.140625" style="5" customWidth="1"/>
+    <col min="14858" max="14859" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14860" max="14860" width="11.140625" style="5" customWidth="1"/>
+    <col min="14861" max="14861" width="11" style="5" customWidth="1"/>
+    <col min="14862" max="14862" width="13.5703125" style="5" customWidth="1"/>
+    <col min="14863" max="15105" width="9.140625" style="5"/>
+    <col min="15106" max="15106" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15107" width="11.140625" style="5" customWidth="1"/>
+    <col min="15108" max="15108" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15109" max="15109" width="11.140625" style="5" customWidth="1"/>
+    <col min="15110" max="15110" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15111" max="15111" width="10" style="5" customWidth="1"/>
+    <col min="15112" max="15112" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15113" max="15113" width="9.140625" style="5" customWidth="1"/>
+    <col min="15114" max="15115" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15116" max="15116" width="11.140625" style="5" customWidth="1"/>
+    <col min="15117" max="15117" width="11" style="5" customWidth="1"/>
+    <col min="15118" max="15118" width="13.5703125" style="5" customWidth="1"/>
+    <col min="15119" max="15361" width="9.140625" style="5"/>
+    <col min="15362" max="15362" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15363" width="11.140625" style="5" customWidth="1"/>
+    <col min="15364" max="15364" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15365" max="15365" width="11.140625" style="5" customWidth="1"/>
+    <col min="15366" max="15366" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15367" max="15367" width="10" style="5" customWidth="1"/>
+    <col min="15368" max="15368" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15369" max="15369" width="9.140625" style="5" customWidth="1"/>
+    <col min="15370" max="15371" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15372" max="15372" width="11.140625" style="5" customWidth="1"/>
+    <col min="15373" max="15373" width="11" style="5" customWidth="1"/>
+    <col min="15374" max="15374" width="13.5703125" style="5" customWidth="1"/>
+    <col min="15375" max="15617" width="9.140625" style="5"/>
+    <col min="15618" max="15618" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15619" width="11.140625" style="5" customWidth="1"/>
+    <col min="15620" max="15620" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15621" max="15621" width="11.140625" style="5" customWidth="1"/>
+    <col min="15622" max="15622" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15623" max="15623" width="10" style="5" customWidth="1"/>
+    <col min="15624" max="15624" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15625" max="15625" width="9.140625" style="5" customWidth="1"/>
+    <col min="15626" max="15627" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15628" max="15628" width="11.140625" style="5" customWidth="1"/>
+    <col min="15629" max="15629" width="11" style="5" customWidth="1"/>
+    <col min="15630" max="15630" width="13.5703125" style="5" customWidth="1"/>
+    <col min="15631" max="15873" width="9.140625" style="5"/>
+    <col min="15874" max="15874" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15875" width="11.140625" style="5" customWidth="1"/>
+    <col min="15876" max="15876" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15877" max="15877" width="11.140625" style="5" customWidth="1"/>
+    <col min="15878" max="15878" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15879" max="15879" width="10" style="5" customWidth="1"/>
+    <col min="15880" max="15880" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15881" max="15881" width="9.140625" style="5" customWidth="1"/>
+    <col min="15882" max="15883" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15884" max="15884" width="11.140625" style="5" customWidth="1"/>
+    <col min="15885" max="15885" width="11" style="5" customWidth="1"/>
+    <col min="15886" max="15886" width="13.5703125" style="5" customWidth="1"/>
+    <col min="15887" max="16129" width="9.140625" style="5"/>
+    <col min="16130" max="16130" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16131" width="11.140625" style="5" customWidth="1"/>
+    <col min="16132" max="16132" width="10.42578125" style="5" customWidth="1"/>
+    <col min="16133" max="16133" width="11.140625" style="5" customWidth="1"/>
+    <col min="16134" max="16134" width="9.85546875" style="5" customWidth="1"/>
+    <col min="16135" max="16135" width="10" style="5" customWidth="1"/>
+    <col min="16136" max="16136" width="8.85546875" style="5" customWidth="1"/>
+    <col min="16137" max="16137" width="9.140625" style="5" customWidth="1"/>
+    <col min="16138" max="16139" width="9.85546875" style="5" customWidth="1"/>
+    <col min="16140" max="16140" width="11.140625" style="5" customWidth="1"/>
+    <col min="16141" max="16141" width="11" style="5" customWidth="1"/>
+    <col min="16142" max="16142" width="13.5703125" style="5" customWidth="1"/>
+    <col min="16143" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="13.9" customHeight="1">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...29 lines deleted...]
-      <c r="B3" s="4" t="s">
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A3" s="12"/>
+      <c r="B3" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D3" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="E3" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="F3" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="4" t="s">
+      <c r="H3" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="4" t="s">
+      <c r="I3" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="4" t="s">
+      <c r="J3" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="K3" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="L3" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="5" t="s">
+      <c r="M3" s="14" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A4" s="53" t="s">
+    <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="53"/>
-[...13 lines deleted...]
-      <c r="A5" s="7">
+      <c r="B4" s="88"/>
+      <c r="C4" s="88"/>
+      <c r="D4" s="88"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="15"/>
+      <c r="J4" s="15"/>
+      <c r="K4" s="15"/>
+      <c r="L4" s="15"/>
+      <c r="M4" s="15"/>
+    </row>
+    <row r="5" spans="1:14" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="16">
         <v>2024</v>
       </c>
-      <c r="B5" s="9">
+      <c r="B5" s="18">
         <v>38004.902999999998</v>
       </c>
-      <c r="C5" s="8">
+      <c r="C5" s="17">
         <v>46715.328999999998</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="18">
         <v>81794.891000000003</v>
       </c>
-      <c r="E5" s="36">
+      <c r="E5" s="48">
         <v>40506.841999999997</v>
       </c>
-      <c r="F5" s="8">
+      <c r="F5" s="17">
         <v>56589.661999999997</v>
       </c>
-      <c r="G5" s="9">
+      <c r="G5" s="18">
         <v>94847.077999999994</v>
       </c>
-      <c r="H5" s="9">
+      <c r="H5" s="18">
         <v>133579.622</v>
       </c>
-      <c r="I5" s="9">
+      <c r="I5" s="18">
         <v>65492.618000000002</v>
       </c>
-      <c r="J5" s="9">
+      <c r="J5" s="18">
         <v>130009.933</v>
       </c>
-      <c r="K5" s="9">
+      <c r="K5" s="18">
         <v>172825.49600000001</v>
       </c>
-      <c r="L5" s="9">
+      <c r="L5" s="18">
         <v>295246.815</v>
       </c>
-      <c r="M5" s="10">
+      <c r="M5" s="19">
         <v>301087.67599999998</v>
       </c>
-      <c r="N5" s="11"/>
-[...2 lines deleted...]
-      <c r="A6" s="39">
+      <c r="N5" s="20"/>
+    </row>
+    <row r="6" spans="1:14" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="51">
         <v>2025</v>
       </c>
-      <c r="B6" s="8">
+      <c r="B6" s="17">
         <v>28011.787</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="17">
         <v>41518.476000000002</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D6" s="17">
         <v>95417.762000000002</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E6" s="17">
         <v>61690.127999999997</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F6" s="18">
         <v>100317.133</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G6" s="18">
         <v>131482.424</v>
       </c>
-      <c r="H6" s="37">
+      <c r="H6" s="49">
         <v>112422.19500000001</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="22">
         <v>88008.587</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J6" s="22">
         <v>147273.90100000001</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="22">
         <v>159416.60500000001</v>
       </c>
-      <c r="L6" s="13">
+      <c r="L6" s="22">
         <v>124389.087</v>
       </c>
-      <c r="M6" s="14">
+      <c r="M6" s="23">
         <v>354786.00599999999</v>
       </c>
-      <c r="N6" s="15"/>
-[...2 lines deleted...]
-      <c r="A7" s="39">
+      <c r="N6" s="24"/>
+    </row>
+    <row r="7" spans="1:14" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="51">
         <v>2026</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="17">
         <v>33447.623</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="17">
         <v>41963.686999999998</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="50">
         <v>63645.754000000001</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="50">
         <v>67104.137000000002</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="50">
         <v>76441.171000000002</v>
       </c>
-      <c r="G7" s="9">
+      <c r="G7" s="18">
         <v>150611.304</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H7" s="22">
         <v>105428.113</v>
       </c>
-      <c r="I7" s="13"/>
-[...7 lines deleted...]
-      <c r="A8" s="47" t="s">
+      <c r="I7" s="18">
+        <v>119031.55499999999</v>
+      </c>
+      <c r="J7" s="22"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="22"/>
+      <c r="M7" s="23"/>
+      <c r="N7" s="25"/>
+    </row>
+    <row r="8" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="82" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="48"/>
-[...13 lines deleted...]
-      <c r="A9" s="45" t="s">
+      <c r="B8" s="83"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="83"/>
+      <c r="H8" s="83"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="84"/>
+      <c r="K8" s="84"/>
+      <c r="L8" s="84"/>
+      <c r="M8" s="84"/>
+    </row>
+    <row r="9" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="45"/>
-[...13 lines deleted...]
-      <c r="A10" s="39">
+      <c r="B9" s="80"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="80"/>
+      <c r="F9" s="26"/>
+      <c r="G9" s="26"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="26"/>
+      <c r="J9" s="26"/>
+      <c r="K9" s="26"/>
+      <c r="L9" s="26"/>
+      <c r="M9" s="26"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="51">
         <v>2024</v>
       </c>
-      <c r="B10" s="18">
+      <c r="B10" s="27">
         <v>29.8</v>
       </c>
-      <c r="C10" s="19">
+      <c r="C10" s="28">
         <v>123.2</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="28">
         <v>175.3</v>
       </c>
-      <c r="E10" s="19">
+      <c r="E10" s="28">
         <v>49.5</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="29">
         <v>139.6</v>
       </c>
-      <c r="G10" s="21">
+      <c r="G10" s="30">
         <v>167.4</v>
       </c>
-      <c r="H10" s="21">
+      <c r="H10" s="30">
         <v>140.55572276879636</v>
       </c>
-      <c r="I10" s="21">
+      <c r="I10" s="30">
         <v>49.028899033716385</v>
       </c>
-      <c r="J10" s="21">
+      <c r="J10" s="30">
         <v>197.52320393259484</v>
       </c>
-      <c r="K10" s="21">
+      <c r="K10" s="30">
         <v>131.48618413724441</v>
       </c>
-      <c r="L10" s="21">
+      <c r="L10" s="30">
         <v>170.66455468865723</v>
       </c>
-      <c r="M10" s="22">
+      <c r="M10" s="31">
         <v>101.16894614759562</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
-      <c r="A11" s="39">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="51">
         <v>2025</v>
       </c>
-      <c r="B11" s="18">
+      <c r="B11" s="27">
         <v>9.5</v>
       </c>
-      <c r="C11" s="19">
+      <c r="C11" s="28">
         <v>147.80000000000001</v>
       </c>
-      <c r="D11" s="19">
+      <c r="D11" s="28">
         <v>228</v>
       </c>
-      <c r="E11" s="19">
+      <c r="E11" s="28">
         <v>64.3</v>
       </c>
-      <c r="F11" s="20">
+      <c r="F11" s="29">
         <v>162.6</v>
       </c>
-      <c r="G11" s="21">
+      <c r="G11" s="30">
         <v>130.69999999999999</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="30">
         <v>85.162939959765964</v>
       </c>
-      <c r="I11" s="21">
+      <c r="I11" s="30">
         <v>78.205790532435643</v>
       </c>
-      <c r="J11" s="21">
+      <c r="J11" s="30">
         <v>167.17320348044473</v>
       </c>
-      <c r="K11" s="21">
+      <c r="K11" s="30">
         <v>107.59938391199744</v>
       </c>
-      <c r="L11" s="21">
+      <c r="L11" s="30">
         <v>77.716818112019865</v>
       </c>
-      <c r="M11" s="22">
+      <c r="M11" s="31">
         <v>284.93783737280302</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
-      <c r="A12" s="39">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A12" s="51">
         <v>2026</v>
       </c>
-      <c r="B12" s="18">
+      <c r="B12" s="27">
         <v>9.6999999999999993</v>
       </c>
-      <c r="C12" s="19">
+      <c r="C12" s="28">
         <v>126.2</v>
       </c>
-      <c r="D12" s="19">
+      <c r="D12" s="28">
         <v>151.5</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E12" s="28">
         <v>106</v>
       </c>
-      <c r="F12" s="20">
+      <c r="F12" s="29">
         <v>112.8</v>
       </c>
-      <c r="G12" s="21">
+      <c r="G12" s="30">
         <v>195.7</v>
       </c>
-      <c r="H12" s="21">
+      <c r="H12" s="30">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="I12" s="30">
+        <v>111.9</v>
+      </c>
+      <c r="J12" s="30"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="30"/>
+      <c r="M12" s="31"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="85" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="86"/>
+      <c r="C13" s="86"/>
+      <c r="D13" s="86"/>
+      <c r="E13" s="86"/>
+      <c r="F13" s="86"/>
+      <c r="G13" s="86"/>
+      <c r="H13" s="86"/>
+      <c r="I13" s="86"/>
+      <c r="J13" s="86"/>
+      <c r="K13" s="87"/>
+      <c r="L13" s="86"/>
+      <c r="M13" s="87"/>
+    </row>
+    <row r="14" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="80"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="80"/>
+      <c r="E14" s="80"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="26"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="26"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="26"/>
+      <c r="M14" s="26"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A15" s="32">
+        <v>2024</v>
+      </c>
+      <c r="B15" s="33">
+        <v>101.9</v>
+      </c>
+      <c r="C15" s="33">
+        <v>115.8</v>
+      </c>
+      <c r="D15" s="33">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="E15" s="33">
+        <v>94.7</v>
+      </c>
+      <c r="F15" s="33">
+        <v>93.6</v>
+      </c>
+      <c r="G15" s="33">
+        <v>101.4</v>
+      </c>
+      <c r="H15" s="34">
+        <v>171.88866967276692</v>
+      </c>
+      <c r="I15" s="34">
+        <v>124.08778572142916</v>
+      </c>
+      <c r="J15" s="34">
+        <v>105.80253765849869</v>
+      </c>
+      <c r="K15" s="34">
+        <v>218.65315159986639</v>
+      </c>
+      <c r="L15" s="34">
+        <v>323.796671289362</v>
+      </c>
+      <c r="M15" s="35">
+        <v>222.45622995803268</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A16" s="32">
+        <v>2025</v>
+      </c>
+      <c r="B16" s="33">
+        <v>71.8</v>
+      </c>
+      <c r="C16" s="33">
+        <v>86.1</v>
+      </c>
+      <c r="D16" s="33">
+        <v>112.1</v>
+      </c>
+      <c r="E16" s="33">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="F16" s="33">
+        <v>169.8</v>
+      </c>
+      <c r="G16" s="28">
+        <v>133</v>
+      </c>
+      <c r="H16" s="90">
+        <v>80.153511096817709</v>
+      </c>
+      <c r="I16" s="90">
+        <v>128.22461815642342</v>
+      </c>
+      <c r="J16" s="90">
+        <v>108.29728563084772</v>
+      </c>
+      <c r="K16" s="91">
+        <v>89.036071305869044</v>
+      </c>
+      <c r="L16" s="90">
+        <v>40.23929629441696</v>
+      </c>
+      <c r="M16" s="92">
+        <v>113.19383456895878</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="32">
+        <v>2026</v>
+      </c>
+      <c r="B17" s="33">
+        <v>111.8</v>
+      </c>
+      <c r="C17" s="33">
+        <v>95.6</v>
+      </c>
+      <c r="D17" s="33">
+        <v>63.6</v>
+      </c>
+      <c r="E17" s="33">
+        <v>104.7</v>
+      </c>
+      <c r="F17" s="33">
+        <v>72.5</v>
+      </c>
+      <c r="G17" s="28">
+        <v>108.4</v>
+      </c>
+      <c r="H17" s="33">
         <v>89.7</v>
       </c>
-      <c r="I12" s="21"/>
-[...168 lines deleted...]
-      <c r="F19" s="29"/>
+      <c r="I17" s="33">
+        <v>128.4</v>
+      </c>
+      <c r="J17" s="33"/>
+      <c r="K17" s="36"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B18" s="38"/>
+      <c r="C18" s="38"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="39"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="38"/>
+      <c r="K18" s="38"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="38"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="E19" s="38"/>
+      <c r="F19" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A9:E9"/>
   </mergeCells>
-  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D36" sqref="D36"/>
+      <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="1"/>
-[...769 lines deleted...]
-    <col min="16143" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="9.140625" style="5"/>
+    <col min="2" max="2" width="8.7109375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="10" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" style="5" customWidth="1"/>
+    <col min="8" max="8" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.7109375" style="5" customWidth="1"/>
+    <col min="10" max="10" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11" max="11" width="11.140625" style="5" customWidth="1"/>
+    <col min="12" max="12" width="9" style="5" customWidth="1"/>
+    <col min="13" max="13" width="10" style="5" customWidth="1"/>
+    <col min="14" max="14" width="13.5703125" style="5" customWidth="1"/>
+    <col min="15" max="257" width="9.140625" style="5"/>
+    <col min="258" max="258" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="259" max="259" width="11.140625" style="5" customWidth="1"/>
+    <col min="260" max="260" width="10.42578125" style="5" customWidth="1"/>
+    <col min="261" max="261" width="11.140625" style="5" customWidth="1"/>
+    <col min="262" max="262" width="9" style="5" customWidth="1"/>
+    <col min="263" max="263" width="9.140625" style="5" customWidth="1"/>
+    <col min="264" max="264" width="8.85546875" style="5" customWidth="1"/>
+    <col min="265" max="265" width="9.140625" style="5"/>
+    <col min="266" max="268" width="9.85546875" style="5" customWidth="1"/>
+    <col min="269" max="269" width="11" style="5" customWidth="1"/>
+    <col min="270" max="270" width="13.5703125" style="5" customWidth="1"/>
+    <col min="271" max="513" width="9.140625" style="5"/>
+    <col min="514" max="514" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="515" max="515" width="11.140625" style="5" customWidth="1"/>
+    <col min="516" max="516" width="10.42578125" style="5" customWidth="1"/>
+    <col min="517" max="517" width="11.140625" style="5" customWidth="1"/>
+    <col min="518" max="518" width="9" style="5" customWidth="1"/>
+    <col min="519" max="519" width="9.140625" style="5" customWidth="1"/>
+    <col min="520" max="520" width="8.85546875" style="5" customWidth="1"/>
+    <col min="521" max="521" width="9.140625" style="5"/>
+    <col min="522" max="524" width="9.85546875" style="5" customWidth="1"/>
+    <col min="525" max="525" width="11" style="5" customWidth="1"/>
+    <col min="526" max="526" width="13.5703125" style="5" customWidth="1"/>
+    <col min="527" max="769" width="9.140625" style="5"/>
+    <col min="770" max="770" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="771" max="771" width="11.140625" style="5" customWidth="1"/>
+    <col min="772" max="772" width="10.42578125" style="5" customWidth="1"/>
+    <col min="773" max="773" width="11.140625" style="5" customWidth="1"/>
+    <col min="774" max="774" width="9" style="5" customWidth="1"/>
+    <col min="775" max="775" width="9.140625" style="5" customWidth="1"/>
+    <col min="776" max="776" width="8.85546875" style="5" customWidth="1"/>
+    <col min="777" max="777" width="9.140625" style="5"/>
+    <col min="778" max="780" width="9.85546875" style="5" customWidth="1"/>
+    <col min="781" max="781" width="11" style="5" customWidth="1"/>
+    <col min="782" max="782" width="13.5703125" style="5" customWidth="1"/>
+    <col min="783" max="1025" width="9.140625" style="5"/>
+    <col min="1026" max="1026" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1027" width="11.140625" style="5" customWidth="1"/>
+    <col min="1028" max="1028" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1029" max="1029" width="11.140625" style="5" customWidth="1"/>
+    <col min="1030" max="1030" width="9" style="5" customWidth="1"/>
+    <col min="1031" max="1031" width="9.140625" style="5" customWidth="1"/>
+    <col min="1032" max="1032" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1033" max="1033" width="9.140625" style="5"/>
+    <col min="1034" max="1036" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1037" max="1037" width="11" style="5" customWidth="1"/>
+    <col min="1038" max="1038" width="13.5703125" style="5" customWidth="1"/>
+    <col min="1039" max="1281" width="9.140625" style="5"/>
+    <col min="1282" max="1282" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1283" width="11.140625" style="5" customWidth="1"/>
+    <col min="1284" max="1284" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1285" max="1285" width="11.140625" style="5" customWidth="1"/>
+    <col min="1286" max="1286" width="9" style="5" customWidth="1"/>
+    <col min="1287" max="1287" width="9.140625" style="5" customWidth="1"/>
+    <col min="1288" max="1288" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1289" max="1289" width="9.140625" style="5"/>
+    <col min="1290" max="1292" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1293" max="1293" width="11" style="5" customWidth="1"/>
+    <col min="1294" max="1294" width="13.5703125" style="5" customWidth="1"/>
+    <col min="1295" max="1537" width="9.140625" style="5"/>
+    <col min="1538" max="1538" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1539" width="11.140625" style="5" customWidth="1"/>
+    <col min="1540" max="1540" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1541" max="1541" width="11.140625" style="5" customWidth="1"/>
+    <col min="1542" max="1542" width="9" style="5" customWidth="1"/>
+    <col min="1543" max="1543" width="9.140625" style="5" customWidth="1"/>
+    <col min="1544" max="1544" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1545" max="1545" width="9.140625" style="5"/>
+    <col min="1546" max="1548" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1549" max="1549" width="11" style="5" customWidth="1"/>
+    <col min="1550" max="1550" width="13.5703125" style="5" customWidth="1"/>
+    <col min="1551" max="1793" width="9.140625" style="5"/>
+    <col min="1794" max="1794" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1795" width="11.140625" style="5" customWidth="1"/>
+    <col min="1796" max="1796" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1797" max="1797" width="11.140625" style="5" customWidth="1"/>
+    <col min="1798" max="1798" width="9" style="5" customWidth="1"/>
+    <col min="1799" max="1799" width="9.140625" style="5" customWidth="1"/>
+    <col min="1800" max="1800" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1801" max="1801" width="9.140625" style="5"/>
+    <col min="1802" max="1804" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1805" max="1805" width="11" style="5" customWidth="1"/>
+    <col min="1806" max="1806" width="13.5703125" style="5" customWidth="1"/>
+    <col min="1807" max="2049" width="9.140625" style="5"/>
+    <col min="2050" max="2050" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2051" width="11.140625" style="5" customWidth="1"/>
+    <col min="2052" max="2052" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2053" max="2053" width="11.140625" style="5" customWidth="1"/>
+    <col min="2054" max="2054" width="9" style="5" customWidth="1"/>
+    <col min="2055" max="2055" width="9.140625" style="5" customWidth="1"/>
+    <col min="2056" max="2056" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2057" max="2057" width="9.140625" style="5"/>
+    <col min="2058" max="2060" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2061" max="2061" width="11" style="5" customWidth="1"/>
+    <col min="2062" max="2062" width="13.5703125" style="5" customWidth="1"/>
+    <col min="2063" max="2305" width="9.140625" style="5"/>
+    <col min="2306" max="2306" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2307" width="11.140625" style="5" customWidth="1"/>
+    <col min="2308" max="2308" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2309" max="2309" width="11.140625" style="5" customWidth="1"/>
+    <col min="2310" max="2310" width="9" style="5" customWidth="1"/>
+    <col min="2311" max="2311" width="9.140625" style="5" customWidth="1"/>
+    <col min="2312" max="2312" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2313" max="2313" width="9.140625" style="5"/>
+    <col min="2314" max="2316" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2317" max="2317" width="11" style="5" customWidth="1"/>
+    <col min="2318" max="2318" width="13.5703125" style="5" customWidth="1"/>
+    <col min="2319" max="2561" width="9.140625" style="5"/>
+    <col min="2562" max="2562" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2563" width="11.140625" style="5" customWidth="1"/>
+    <col min="2564" max="2564" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2565" max="2565" width="11.140625" style="5" customWidth="1"/>
+    <col min="2566" max="2566" width="9" style="5" customWidth="1"/>
+    <col min="2567" max="2567" width="9.140625" style="5" customWidth="1"/>
+    <col min="2568" max="2568" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2569" max="2569" width="9.140625" style="5"/>
+    <col min="2570" max="2572" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2573" max="2573" width="11" style="5" customWidth="1"/>
+    <col min="2574" max="2574" width="13.5703125" style="5" customWidth="1"/>
+    <col min="2575" max="2817" width="9.140625" style="5"/>
+    <col min="2818" max="2818" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2819" width="11.140625" style="5" customWidth="1"/>
+    <col min="2820" max="2820" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2821" max="2821" width="11.140625" style="5" customWidth="1"/>
+    <col min="2822" max="2822" width="9" style="5" customWidth="1"/>
+    <col min="2823" max="2823" width="9.140625" style="5" customWidth="1"/>
+    <col min="2824" max="2824" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2825" max="2825" width="9.140625" style="5"/>
+    <col min="2826" max="2828" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2829" max="2829" width="11" style="5" customWidth="1"/>
+    <col min="2830" max="2830" width="13.5703125" style="5" customWidth="1"/>
+    <col min="2831" max="3073" width="9.140625" style="5"/>
+    <col min="3074" max="3074" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3075" width="11.140625" style="5" customWidth="1"/>
+    <col min="3076" max="3076" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3077" max="3077" width="11.140625" style="5" customWidth="1"/>
+    <col min="3078" max="3078" width="9" style="5" customWidth="1"/>
+    <col min="3079" max="3079" width="9.140625" style="5" customWidth="1"/>
+    <col min="3080" max="3080" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3081" max="3081" width="9.140625" style="5"/>
+    <col min="3082" max="3084" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3085" max="3085" width="11" style="5" customWidth="1"/>
+    <col min="3086" max="3086" width="13.5703125" style="5" customWidth="1"/>
+    <col min="3087" max="3329" width="9.140625" style="5"/>
+    <col min="3330" max="3330" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3331" width="11.140625" style="5" customWidth="1"/>
+    <col min="3332" max="3332" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3333" max="3333" width="11.140625" style="5" customWidth="1"/>
+    <col min="3334" max="3334" width="9" style="5" customWidth="1"/>
+    <col min="3335" max="3335" width="9.140625" style="5" customWidth="1"/>
+    <col min="3336" max="3336" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3337" max="3337" width="9.140625" style="5"/>
+    <col min="3338" max="3340" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3341" max="3341" width="11" style="5" customWidth="1"/>
+    <col min="3342" max="3342" width="13.5703125" style="5" customWidth="1"/>
+    <col min="3343" max="3585" width="9.140625" style="5"/>
+    <col min="3586" max="3586" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3587" width="11.140625" style="5" customWidth="1"/>
+    <col min="3588" max="3588" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3589" max="3589" width="11.140625" style="5" customWidth="1"/>
+    <col min="3590" max="3590" width="9" style="5" customWidth="1"/>
+    <col min="3591" max="3591" width="9.140625" style="5" customWidth="1"/>
+    <col min="3592" max="3592" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3593" max="3593" width="9.140625" style="5"/>
+    <col min="3594" max="3596" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3597" max="3597" width="11" style="5" customWidth="1"/>
+    <col min="3598" max="3598" width="13.5703125" style="5" customWidth="1"/>
+    <col min="3599" max="3841" width="9.140625" style="5"/>
+    <col min="3842" max="3842" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3843" width="11.140625" style="5" customWidth="1"/>
+    <col min="3844" max="3844" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3845" max="3845" width="11.140625" style="5" customWidth="1"/>
+    <col min="3846" max="3846" width="9" style="5" customWidth="1"/>
+    <col min="3847" max="3847" width="9.140625" style="5" customWidth="1"/>
+    <col min="3848" max="3848" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3849" max="3849" width="9.140625" style="5"/>
+    <col min="3850" max="3852" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3853" max="3853" width="11" style="5" customWidth="1"/>
+    <col min="3854" max="3854" width="13.5703125" style="5" customWidth="1"/>
+    <col min="3855" max="4097" width="9.140625" style="5"/>
+    <col min="4098" max="4098" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4099" width="11.140625" style="5" customWidth="1"/>
+    <col min="4100" max="4100" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4101" max="4101" width="11.140625" style="5" customWidth="1"/>
+    <col min="4102" max="4102" width="9" style="5" customWidth="1"/>
+    <col min="4103" max="4103" width="9.140625" style="5" customWidth="1"/>
+    <col min="4104" max="4104" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4105" max="4105" width="9.140625" style="5"/>
+    <col min="4106" max="4108" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4109" max="4109" width="11" style="5" customWidth="1"/>
+    <col min="4110" max="4110" width="13.5703125" style="5" customWidth="1"/>
+    <col min="4111" max="4353" width="9.140625" style="5"/>
+    <col min="4354" max="4354" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4355" width="11.140625" style="5" customWidth="1"/>
+    <col min="4356" max="4356" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4357" max="4357" width="11.140625" style="5" customWidth="1"/>
+    <col min="4358" max="4358" width="9" style="5" customWidth="1"/>
+    <col min="4359" max="4359" width="9.140625" style="5" customWidth="1"/>
+    <col min="4360" max="4360" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4361" max="4361" width="9.140625" style="5"/>
+    <col min="4362" max="4364" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4365" max="4365" width="11" style="5" customWidth="1"/>
+    <col min="4366" max="4366" width="13.5703125" style="5" customWidth="1"/>
+    <col min="4367" max="4609" width="9.140625" style="5"/>
+    <col min="4610" max="4610" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4611" width="11.140625" style="5" customWidth="1"/>
+    <col min="4612" max="4612" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4613" max="4613" width="11.140625" style="5" customWidth="1"/>
+    <col min="4614" max="4614" width="9" style="5" customWidth="1"/>
+    <col min="4615" max="4615" width="9.140625" style="5" customWidth="1"/>
+    <col min="4616" max="4616" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4617" max="4617" width="9.140625" style="5"/>
+    <col min="4618" max="4620" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4621" max="4621" width="11" style="5" customWidth="1"/>
+    <col min="4622" max="4622" width="13.5703125" style="5" customWidth="1"/>
+    <col min="4623" max="4865" width="9.140625" style="5"/>
+    <col min="4866" max="4866" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4867" width="11.140625" style="5" customWidth="1"/>
+    <col min="4868" max="4868" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4869" max="4869" width="11.140625" style="5" customWidth="1"/>
+    <col min="4870" max="4870" width="9" style="5" customWidth="1"/>
+    <col min="4871" max="4871" width="9.140625" style="5" customWidth="1"/>
+    <col min="4872" max="4872" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4873" max="4873" width="9.140625" style="5"/>
+    <col min="4874" max="4876" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4877" max="4877" width="11" style="5" customWidth="1"/>
+    <col min="4878" max="4878" width="13.5703125" style="5" customWidth="1"/>
+    <col min="4879" max="5121" width="9.140625" style="5"/>
+    <col min="5122" max="5122" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5123" width="11.140625" style="5" customWidth="1"/>
+    <col min="5124" max="5124" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5125" max="5125" width="11.140625" style="5" customWidth="1"/>
+    <col min="5126" max="5126" width="9" style="5" customWidth="1"/>
+    <col min="5127" max="5127" width="9.140625" style="5" customWidth="1"/>
+    <col min="5128" max="5128" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5129" max="5129" width="9.140625" style="5"/>
+    <col min="5130" max="5132" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5133" max="5133" width="11" style="5" customWidth="1"/>
+    <col min="5134" max="5134" width="13.5703125" style="5" customWidth="1"/>
+    <col min="5135" max="5377" width="9.140625" style="5"/>
+    <col min="5378" max="5378" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5379" width="11.140625" style="5" customWidth="1"/>
+    <col min="5380" max="5380" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5381" max="5381" width="11.140625" style="5" customWidth="1"/>
+    <col min="5382" max="5382" width="9" style="5" customWidth="1"/>
+    <col min="5383" max="5383" width="9.140625" style="5" customWidth="1"/>
+    <col min="5384" max="5384" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5385" max="5385" width="9.140625" style="5"/>
+    <col min="5386" max="5388" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5389" max="5389" width="11" style="5" customWidth="1"/>
+    <col min="5390" max="5390" width="13.5703125" style="5" customWidth="1"/>
+    <col min="5391" max="5633" width="9.140625" style="5"/>
+    <col min="5634" max="5634" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5635" width="11.140625" style="5" customWidth="1"/>
+    <col min="5636" max="5636" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5637" max="5637" width="11.140625" style="5" customWidth="1"/>
+    <col min="5638" max="5638" width="9" style="5" customWidth="1"/>
+    <col min="5639" max="5639" width="9.140625" style="5" customWidth="1"/>
+    <col min="5640" max="5640" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5641" max="5641" width="9.140625" style="5"/>
+    <col min="5642" max="5644" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5645" max="5645" width="11" style="5" customWidth="1"/>
+    <col min="5646" max="5646" width="13.5703125" style="5" customWidth="1"/>
+    <col min="5647" max="5889" width="9.140625" style="5"/>
+    <col min="5890" max="5890" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5891" width="11.140625" style="5" customWidth="1"/>
+    <col min="5892" max="5892" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5893" max="5893" width="11.140625" style="5" customWidth="1"/>
+    <col min="5894" max="5894" width="9" style="5" customWidth="1"/>
+    <col min="5895" max="5895" width="9.140625" style="5" customWidth="1"/>
+    <col min="5896" max="5896" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5897" max="5897" width="9.140625" style="5"/>
+    <col min="5898" max="5900" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5901" max="5901" width="11" style="5" customWidth="1"/>
+    <col min="5902" max="5902" width="13.5703125" style="5" customWidth="1"/>
+    <col min="5903" max="6145" width="9.140625" style="5"/>
+    <col min="6146" max="6146" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6147" width="11.140625" style="5" customWidth="1"/>
+    <col min="6148" max="6148" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6149" max="6149" width="11.140625" style="5" customWidth="1"/>
+    <col min="6150" max="6150" width="9" style="5" customWidth="1"/>
+    <col min="6151" max="6151" width="9.140625" style="5" customWidth="1"/>
+    <col min="6152" max="6152" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6153" max="6153" width="9.140625" style="5"/>
+    <col min="6154" max="6156" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6157" max="6157" width="11" style="5" customWidth="1"/>
+    <col min="6158" max="6158" width="13.5703125" style="5" customWidth="1"/>
+    <col min="6159" max="6401" width="9.140625" style="5"/>
+    <col min="6402" max="6402" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6403" width="11.140625" style="5" customWidth="1"/>
+    <col min="6404" max="6404" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6405" max="6405" width="11.140625" style="5" customWidth="1"/>
+    <col min="6406" max="6406" width="9" style="5" customWidth="1"/>
+    <col min="6407" max="6407" width="9.140625" style="5" customWidth="1"/>
+    <col min="6408" max="6408" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6409" max="6409" width="9.140625" style="5"/>
+    <col min="6410" max="6412" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6413" max="6413" width="11" style="5" customWidth="1"/>
+    <col min="6414" max="6414" width="13.5703125" style="5" customWidth="1"/>
+    <col min="6415" max="6657" width="9.140625" style="5"/>
+    <col min="6658" max="6658" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6659" width="11.140625" style="5" customWidth="1"/>
+    <col min="6660" max="6660" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6661" max="6661" width="11.140625" style="5" customWidth="1"/>
+    <col min="6662" max="6662" width="9" style="5" customWidth="1"/>
+    <col min="6663" max="6663" width="9.140625" style="5" customWidth="1"/>
+    <col min="6664" max="6664" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6665" max="6665" width="9.140625" style="5"/>
+    <col min="6666" max="6668" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6669" max="6669" width="11" style="5" customWidth="1"/>
+    <col min="6670" max="6670" width="13.5703125" style="5" customWidth="1"/>
+    <col min="6671" max="6913" width="9.140625" style="5"/>
+    <col min="6914" max="6914" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6915" width="11.140625" style="5" customWidth="1"/>
+    <col min="6916" max="6916" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6917" max="6917" width="11.140625" style="5" customWidth="1"/>
+    <col min="6918" max="6918" width="9" style="5" customWidth="1"/>
+    <col min="6919" max="6919" width="9.140625" style="5" customWidth="1"/>
+    <col min="6920" max="6920" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6921" max="6921" width="9.140625" style="5"/>
+    <col min="6922" max="6924" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6925" max="6925" width="11" style="5" customWidth="1"/>
+    <col min="6926" max="6926" width="13.5703125" style="5" customWidth="1"/>
+    <col min="6927" max="7169" width="9.140625" style="5"/>
+    <col min="7170" max="7170" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7171" width="11.140625" style="5" customWidth="1"/>
+    <col min="7172" max="7172" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7173" max="7173" width="11.140625" style="5" customWidth="1"/>
+    <col min="7174" max="7174" width="9" style="5" customWidth="1"/>
+    <col min="7175" max="7175" width="9.140625" style="5" customWidth="1"/>
+    <col min="7176" max="7176" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7177" max="7177" width="9.140625" style="5"/>
+    <col min="7178" max="7180" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7181" max="7181" width="11" style="5" customWidth="1"/>
+    <col min="7182" max="7182" width="13.5703125" style="5" customWidth="1"/>
+    <col min="7183" max="7425" width="9.140625" style="5"/>
+    <col min="7426" max="7426" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7427" width="11.140625" style="5" customWidth="1"/>
+    <col min="7428" max="7428" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7429" max="7429" width="11.140625" style="5" customWidth="1"/>
+    <col min="7430" max="7430" width="9" style="5" customWidth="1"/>
+    <col min="7431" max="7431" width="9.140625" style="5" customWidth="1"/>
+    <col min="7432" max="7432" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7433" max="7433" width="9.140625" style="5"/>
+    <col min="7434" max="7436" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7437" max="7437" width="11" style="5" customWidth="1"/>
+    <col min="7438" max="7438" width="13.5703125" style="5" customWidth="1"/>
+    <col min="7439" max="7681" width="9.140625" style="5"/>
+    <col min="7682" max="7682" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7683" width="11.140625" style="5" customWidth="1"/>
+    <col min="7684" max="7684" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7685" max="7685" width="11.140625" style="5" customWidth="1"/>
+    <col min="7686" max="7686" width="9" style="5" customWidth="1"/>
+    <col min="7687" max="7687" width="9.140625" style="5" customWidth="1"/>
+    <col min="7688" max="7688" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7689" max="7689" width="9.140625" style="5"/>
+    <col min="7690" max="7692" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7693" max="7693" width="11" style="5" customWidth="1"/>
+    <col min="7694" max="7694" width="13.5703125" style="5" customWidth="1"/>
+    <col min="7695" max="7937" width="9.140625" style="5"/>
+    <col min="7938" max="7938" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7939" width="11.140625" style="5" customWidth="1"/>
+    <col min="7940" max="7940" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7941" max="7941" width="11.140625" style="5" customWidth="1"/>
+    <col min="7942" max="7942" width="9" style="5" customWidth="1"/>
+    <col min="7943" max="7943" width="9.140625" style="5" customWidth="1"/>
+    <col min="7944" max="7944" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7945" max="7945" width="9.140625" style="5"/>
+    <col min="7946" max="7948" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7949" max="7949" width="11" style="5" customWidth="1"/>
+    <col min="7950" max="7950" width="13.5703125" style="5" customWidth="1"/>
+    <col min="7951" max="8193" width="9.140625" style="5"/>
+    <col min="8194" max="8194" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8195" width="11.140625" style="5" customWidth="1"/>
+    <col min="8196" max="8196" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8197" max="8197" width="11.140625" style="5" customWidth="1"/>
+    <col min="8198" max="8198" width="9" style="5" customWidth="1"/>
+    <col min="8199" max="8199" width="9.140625" style="5" customWidth="1"/>
+    <col min="8200" max="8200" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8201" max="8201" width="9.140625" style="5"/>
+    <col min="8202" max="8204" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8205" max="8205" width="11" style="5" customWidth="1"/>
+    <col min="8206" max="8206" width="13.5703125" style="5" customWidth="1"/>
+    <col min="8207" max="8449" width="9.140625" style="5"/>
+    <col min="8450" max="8450" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8451" width="11.140625" style="5" customWidth="1"/>
+    <col min="8452" max="8452" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8453" max="8453" width="11.140625" style="5" customWidth="1"/>
+    <col min="8454" max="8454" width="9" style="5" customWidth="1"/>
+    <col min="8455" max="8455" width="9.140625" style="5" customWidth="1"/>
+    <col min="8456" max="8456" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8457" max="8457" width="9.140625" style="5"/>
+    <col min="8458" max="8460" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8461" max="8461" width="11" style="5" customWidth="1"/>
+    <col min="8462" max="8462" width="13.5703125" style="5" customWidth="1"/>
+    <col min="8463" max="8705" width="9.140625" style="5"/>
+    <col min="8706" max="8706" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8707" width="11.140625" style="5" customWidth="1"/>
+    <col min="8708" max="8708" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8709" max="8709" width="11.140625" style="5" customWidth="1"/>
+    <col min="8710" max="8710" width="9" style="5" customWidth="1"/>
+    <col min="8711" max="8711" width="9.140625" style="5" customWidth="1"/>
+    <col min="8712" max="8712" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8713" max="8713" width="9.140625" style="5"/>
+    <col min="8714" max="8716" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8717" max="8717" width="11" style="5" customWidth="1"/>
+    <col min="8718" max="8718" width="13.5703125" style="5" customWidth="1"/>
+    <col min="8719" max="8961" width="9.140625" style="5"/>
+    <col min="8962" max="8962" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8963" width="11.140625" style="5" customWidth="1"/>
+    <col min="8964" max="8964" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8965" max="8965" width="11.140625" style="5" customWidth="1"/>
+    <col min="8966" max="8966" width="9" style="5" customWidth="1"/>
+    <col min="8967" max="8967" width="9.140625" style="5" customWidth="1"/>
+    <col min="8968" max="8968" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8969" max="8969" width="9.140625" style="5"/>
+    <col min="8970" max="8972" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8973" max="8973" width="11" style="5" customWidth="1"/>
+    <col min="8974" max="8974" width="13.5703125" style="5" customWidth="1"/>
+    <col min="8975" max="9217" width="9.140625" style="5"/>
+    <col min="9218" max="9218" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9219" width="11.140625" style="5" customWidth="1"/>
+    <col min="9220" max="9220" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9221" max="9221" width="11.140625" style="5" customWidth="1"/>
+    <col min="9222" max="9222" width="9" style="5" customWidth="1"/>
+    <col min="9223" max="9223" width="9.140625" style="5" customWidth="1"/>
+    <col min="9224" max="9224" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9225" max="9225" width="9.140625" style="5"/>
+    <col min="9226" max="9228" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9229" max="9229" width="11" style="5" customWidth="1"/>
+    <col min="9230" max="9230" width="13.5703125" style="5" customWidth="1"/>
+    <col min="9231" max="9473" width="9.140625" style="5"/>
+    <col min="9474" max="9474" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9475" width="11.140625" style="5" customWidth="1"/>
+    <col min="9476" max="9476" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9477" max="9477" width="11.140625" style="5" customWidth="1"/>
+    <col min="9478" max="9478" width="9" style="5" customWidth="1"/>
+    <col min="9479" max="9479" width="9.140625" style="5" customWidth="1"/>
+    <col min="9480" max="9480" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9481" max="9481" width="9.140625" style="5"/>
+    <col min="9482" max="9484" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9485" max="9485" width="11" style="5" customWidth="1"/>
+    <col min="9486" max="9486" width="13.5703125" style="5" customWidth="1"/>
+    <col min="9487" max="9729" width="9.140625" style="5"/>
+    <col min="9730" max="9730" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9731" width="11.140625" style="5" customWidth="1"/>
+    <col min="9732" max="9732" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9733" max="9733" width="11.140625" style="5" customWidth="1"/>
+    <col min="9734" max="9734" width="9" style="5" customWidth="1"/>
+    <col min="9735" max="9735" width="9.140625" style="5" customWidth="1"/>
+    <col min="9736" max="9736" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9737" max="9737" width="9.140625" style="5"/>
+    <col min="9738" max="9740" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9741" max="9741" width="11" style="5" customWidth="1"/>
+    <col min="9742" max="9742" width="13.5703125" style="5" customWidth="1"/>
+    <col min="9743" max="9985" width="9.140625" style="5"/>
+    <col min="9986" max="9986" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9987" width="11.140625" style="5" customWidth="1"/>
+    <col min="9988" max="9988" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9989" max="9989" width="11.140625" style="5" customWidth="1"/>
+    <col min="9990" max="9990" width="9" style="5" customWidth="1"/>
+    <col min="9991" max="9991" width="9.140625" style="5" customWidth="1"/>
+    <col min="9992" max="9992" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9993" max="9993" width="9.140625" style="5"/>
+    <col min="9994" max="9996" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9997" max="9997" width="11" style="5" customWidth="1"/>
+    <col min="9998" max="9998" width="13.5703125" style="5" customWidth="1"/>
+    <col min="9999" max="10241" width="9.140625" style="5"/>
+    <col min="10242" max="10242" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10243" width="11.140625" style="5" customWidth="1"/>
+    <col min="10244" max="10244" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10245" max="10245" width="11.140625" style="5" customWidth="1"/>
+    <col min="10246" max="10246" width="9" style="5" customWidth="1"/>
+    <col min="10247" max="10247" width="9.140625" style="5" customWidth="1"/>
+    <col min="10248" max="10248" width="8.85546875" style="5" customWidth="1"/>
+    <col min="10249" max="10249" width="9.140625" style="5"/>
+    <col min="10250" max="10252" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10253" max="10253" width="11" style="5" customWidth="1"/>
+    <col min="10254" max="10254" width="13.5703125" style="5" customWidth="1"/>
+    <col min="10255" max="10497" width="9.140625" style="5"/>
+    <col min="10498" max="10498" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10499" width="11.140625" style="5" customWidth="1"/>
+    <col min="10500" max="10500" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10501" max="10501" width="11.140625" style="5" customWidth="1"/>
+    <col min="10502" max="10502" width="9" style="5" customWidth="1"/>
+    <col min="10503" max="10503" width="9.140625" style="5" customWidth="1"/>
+    <col min="10504" max="10504" width="8.85546875" style="5" customWidth="1"/>
+    <col min="10505" max="10505" width="9.140625" style="5"/>
+    <col min="10506" max="10508" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10509" max="10509" width="11" style="5" customWidth="1"/>
+    <col min="10510" max="10510" width="13.5703125" style="5" customWidth="1"/>
+    <col min="10511" max="10753" width="9.140625" style="5"/>
+    <col min="10754" max="10754" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10755" width="11.140625" style="5" customWidth="1"/>
+    <col min="10756" max="10756" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10757" max="10757" width="11.140625" style="5" customWidth="1"/>
+    <col min="10758" max="10758" width="9" style="5" customWidth="1"/>
+    <col min="10759" max="10759" width="9.140625" style="5" customWidth="1"/>
+    <col min="10760" max="10760" width="8.85546875" style="5" customWidth="1"/>
+    <col min="10761" max="10761" width="9.140625" style="5"/>
+    <col min="10762" max="10764" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10765" max="10765" width="11" style="5" customWidth="1"/>
+    <col min="10766" max="10766" width="13.5703125" style="5" customWidth="1"/>
+    <col min="10767" max="11009" width="9.140625" style="5"/>
+    <col min="11010" max="11010" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11011" width="11.140625" style="5" customWidth="1"/>
+    <col min="11012" max="11012" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11013" max="11013" width="11.140625" style="5" customWidth="1"/>
+    <col min="11014" max="11014" width="9" style="5" customWidth="1"/>
+    <col min="11015" max="11015" width="9.140625" style="5" customWidth="1"/>
+    <col min="11016" max="11016" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11017" max="11017" width="9.140625" style="5"/>
+    <col min="11018" max="11020" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11021" max="11021" width="11" style="5" customWidth="1"/>
+    <col min="11022" max="11022" width="13.5703125" style="5" customWidth="1"/>
+    <col min="11023" max="11265" width="9.140625" style="5"/>
+    <col min="11266" max="11266" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11267" width="11.140625" style="5" customWidth="1"/>
+    <col min="11268" max="11268" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11269" max="11269" width="11.140625" style="5" customWidth="1"/>
+    <col min="11270" max="11270" width="9" style="5" customWidth="1"/>
+    <col min="11271" max="11271" width="9.140625" style="5" customWidth="1"/>
+    <col min="11272" max="11272" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11273" max="11273" width="9.140625" style="5"/>
+    <col min="11274" max="11276" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11277" max="11277" width="11" style="5" customWidth="1"/>
+    <col min="11278" max="11278" width="13.5703125" style="5" customWidth="1"/>
+    <col min="11279" max="11521" width="9.140625" style="5"/>
+    <col min="11522" max="11522" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11523" width="11.140625" style="5" customWidth="1"/>
+    <col min="11524" max="11524" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11525" max="11525" width="11.140625" style="5" customWidth="1"/>
+    <col min="11526" max="11526" width="9" style="5" customWidth="1"/>
+    <col min="11527" max="11527" width="9.140625" style="5" customWidth="1"/>
+    <col min="11528" max="11528" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11529" max="11529" width="9.140625" style="5"/>
+    <col min="11530" max="11532" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11533" max="11533" width="11" style="5" customWidth="1"/>
+    <col min="11534" max="11534" width="13.5703125" style="5" customWidth="1"/>
+    <col min="11535" max="11777" width="9.140625" style="5"/>
+    <col min="11778" max="11778" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11779" width="11.140625" style="5" customWidth="1"/>
+    <col min="11780" max="11780" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11781" max="11781" width="11.140625" style="5" customWidth="1"/>
+    <col min="11782" max="11782" width="9" style="5" customWidth="1"/>
+    <col min="11783" max="11783" width="9.140625" style="5" customWidth="1"/>
+    <col min="11784" max="11784" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11785" max="11785" width="9.140625" style="5"/>
+    <col min="11786" max="11788" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11789" max="11789" width="11" style="5" customWidth="1"/>
+    <col min="11790" max="11790" width="13.5703125" style="5" customWidth="1"/>
+    <col min="11791" max="12033" width="9.140625" style="5"/>
+    <col min="12034" max="12034" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12035" width="11.140625" style="5" customWidth="1"/>
+    <col min="12036" max="12036" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12037" max="12037" width="11.140625" style="5" customWidth="1"/>
+    <col min="12038" max="12038" width="9" style="5" customWidth="1"/>
+    <col min="12039" max="12039" width="9.140625" style="5" customWidth="1"/>
+    <col min="12040" max="12040" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12041" max="12041" width="9.140625" style="5"/>
+    <col min="12042" max="12044" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12045" max="12045" width="11" style="5" customWidth="1"/>
+    <col min="12046" max="12046" width="13.5703125" style="5" customWidth="1"/>
+    <col min="12047" max="12289" width="9.140625" style="5"/>
+    <col min="12290" max="12290" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12291" width="11.140625" style="5" customWidth="1"/>
+    <col min="12292" max="12292" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12293" max="12293" width="11.140625" style="5" customWidth="1"/>
+    <col min="12294" max="12294" width="9" style="5" customWidth="1"/>
+    <col min="12295" max="12295" width="9.140625" style="5" customWidth="1"/>
+    <col min="12296" max="12296" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12297" max="12297" width="9.140625" style="5"/>
+    <col min="12298" max="12300" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12301" max="12301" width="11" style="5" customWidth="1"/>
+    <col min="12302" max="12302" width="13.5703125" style="5" customWidth="1"/>
+    <col min="12303" max="12545" width="9.140625" style="5"/>
+    <col min="12546" max="12546" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12547" width="11.140625" style="5" customWidth="1"/>
+    <col min="12548" max="12548" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12549" max="12549" width="11.140625" style="5" customWidth="1"/>
+    <col min="12550" max="12550" width="9" style="5" customWidth="1"/>
+    <col min="12551" max="12551" width="9.140625" style="5" customWidth="1"/>
+    <col min="12552" max="12552" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12553" max="12553" width="9.140625" style="5"/>
+    <col min="12554" max="12556" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12557" max="12557" width="11" style="5" customWidth="1"/>
+    <col min="12558" max="12558" width="13.5703125" style="5" customWidth="1"/>
+    <col min="12559" max="12801" width="9.140625" style="5"/>
+    <col min="12802" max="12802" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12803" width="11.140625" style="5" customWidth="1"/>
+    <col min="12804" max="12804" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12805" max="12805" width="11.140625" style="5" customWidth="1"/>
+    <col min="12806" max="12806" width="9" style="5" customWidth="1"/>
+    <col min="12807" max="12807" width="9.140625" style="5" customWidth="1"/>
+    <col min="12808" max="12808" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12809" max="12809" width="9.140625" style="5"/>
+    <col min="12810" max="12812" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12813" max="12813" width="11" style="5" customWidth="1"/>
+    <col min="12814" max="12814" width="13.5703125" style="5" customWidth="1"/>
+    <col min="12815" max="13057" width="9.140625" style="5"/>
+    <col min="13058" max="13058" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13059" width="11.140625" style="5" customWidth="1"/>
+    <col min="13060" max="13060" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13061" max="13061" width="11.140625" style="5" customWidth="1"/>
+    <col min="13062" max="13062" width="9" style="5" customWidth="1"/>
+    <col min="13063" max="13063" width="9.140625" style="5" customWidth="1"/>
+    <col min="13064" max="13064" width="8.85546875" style="5" customWidth="1"/>
+    <col min="13065" max="13065" width="9.140625" style="5"/>
+    <col min="13066" max="13068" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13069" max="13069" width="11" style="5" customWidth="1"/>
+    <col min="13070" max="13070" width="13.5703125" style="5" customWidth="1"/>
+    <col min="13071" max="13313" width="9.140625" style="5"/>
+    <col min="13314" max="13314" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13315" width="11.140625" style="5" customWidth="1"/>
+    <col min="13316" max="13316" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13317" max="13317" width="11.140625" style="5" customWidth="1"/>
+    <col min="13318" max="13318" width="9" style="5" customWidth="1"/>
+    <col min="13319" max="13319" width="9.140625" style="5" customWidth="1"/>
+    <col min="13320" max="13320" width="8.85546875" style="5" customWidth="1"/>
+    <col min="13321" max="13321" width="9.140625" style="5"/>
+    <col min="13322" max="13324" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13325" max="13325" width="11" style="5" customWidth="1"/>
+    <col min="13326" max="13326" width="13.5703125" style="5" customWidth="1"/>
+    <col min="13327" max="13569" width="9.140625" style="5"/>
+    <col min="13570" max="13570" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13571" width="11.140625" style="5" customWidth="1"/>
+    <col min="13572" max="13572" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13573" max="13573" width="11.140625" style="5" customWidth="1"/>
+    <col min="13574" max="13574" width="9" style="5" customWidth="1"/>
+    <col min="13575" max="13575" width="9.140625" style="5" customWidth="1"/>
+    <col min="13576" max="13576" width="8.85546875" style="5" customWidth="1"/>
+    <col min="13577" max="13577" width="9.140625" style="5"/>
+    <col min="13578" max="13580" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13581" max="13581" width="11" style="5" customWidth="1"/>
+    <col min="13582" max="13582" width="13.5703125" style="5" customWidth="1"/>
+    <col min="13583" max="13825" width="9.140625" style="5"/>
+    <col min="13826" max="13826" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13827" width="11.140625" style="5" customWidth="1"/>
+    <col min="13828" max="13828" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13829" max="13829" width="11.140625" style="5" customWidth="1"/>
+    <col min="13830" max="13830" width="9" style="5" customWidth="1"/>
+    <col min="13831" max="13831" width="9.140625" style="5" customWidth="1"/>
+    <col min="13832" max="13832" width="8.85546875" style="5" customWidth="1"/>
+    <col min="13833" max="13833" width="9.140625" style="5"/>
+    <col min="13834" max="13836" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13837" max="13837" width="11" style="5" customWidth="1"/>
+    <col min="13838" max="13838" width="13.5703125" style="5" customWidth="1"/>
+    <col min="13839" max="14081" width="9.140625" style="5"/>
+    <col min="14082" max="14082" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14083" width="11.140625" style="5" customWidth="1"/>
+    <col min="14084" max="14084" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14085" max="14085" width="11.140625" style="5" customWidth="1"/>
+    <col min="14086" max="14086" width="9" style="5" customWidth="1"/>
+    <col min="14087" max="14087" width="9.140625" style="5" customWidth="1"/>
+    <col min="14088" max="14088" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14089" max="14089" width="9.140625" style="5"/>
+    <col min="14090" max="14092" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14093" max="14093" width="11" style="5" customWidth="1"/>
+    <col min="14094" max="14094" width="13.5703125" style="5" customWidth="1"/>
+    <col min="14095" max="14337" width="9.140625" style="5"/>
+    <col min="14338" max="14338" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14339" width="11.140625" style="5" customWidth="1"/>
+    <col min="14340" max="14340" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14341" max="14341" width="11.140625" style="5" customWidth="1"/>
+    <col min="14342" max="14342" width="9" style="5" customWidth="1"/>
+    <col min="14343" max="14343" width="9.140625" style="5" customWidth="1"/>
+    <col min="14344" max="14344" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14345" max="14345" width="9.140625" style="5"/>
+    <col min="14346" max="14348" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14349" max="14349" width="11" style="5" customWidth="1"/>
+    <col min="14350" max="14350" width="13.5703125" style="5" customWidth="1"/>
+    <col min="14351" max="14593" width="9.140625" style="5"/>
+    <col min="14594" max="14594" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14595" width="11.140625" style="5" customWidth="1"/>
+    <col min="14596" max="14596" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14597" max="14597" width="11.140625" style="5" customWidth="1"/>
+    <col min="14598" max="14598" width="9" style="5" customWidth="1"/>
+    <col min="14599" max="14599" width="9.140625" style="5" customWidth="1"/>
+    <col min="14600" max="14600" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14601" max="14601" width="9.140625" style="5"/>
+    <col min="14602" max="14604" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14605" max="14605" width="11" style="5" customWidth="1"/>
+    <col min="14606" max="14606" width="13.5703125" style="5" customWidth="1"/>
+    <col min="14607" max="14849" width="9.140625" style="5"/>
+    <col min="14850" max="14850" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14851" width="11.140625" style="5" customWidth="1"/>
+    <col min="14852" max="14852" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14853" max="14853" width="11.140625" style="5" customWidth="1"/>
+    <col min="14854" max="14854" width="9" style="5" customWidth="1"/>
+    <col min="14855" max="14855" width="9.140625" style="5" customWidth="1"/>
+    <col min="14856" max="14856" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14857" max="14857" width="9.140625" style="5"/>
+    <col min="14858" max="14860" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14861" max="14861" width="11" style="5" customWidth="1"/>
+    <col min="14862" max="14862" width="13.5703125" style="5" customWidth="1"/>
+    <col min="14863" max="15105" width="9.140625" style="5"/>
+    <col min="15106" max="15106" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15107" width="11.140625" style="5" customWidth="1"/>
+    <col min="15108" max="15108" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15109" max="15109" width="11.140625" style="5" customWidth="1"/>
+    <col min="15110" max="15110" width="9" style="5" customWidth="1"/>
+    <col min="15111" max="15111" width="9.140625" style="5" customWidth="1"/>
+    <col min="15112" max="15112" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15113" max="15113" width="9.140625" style="5"/>
+    <col min="15114" max="15116" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15117" max="15117" width="11" style="5" customWidth="1"/>
+    <col min="15118" max="15118" width="13.5703125" style="5" customWidth="1"/>
+    <col min="15119" max="15361" width="9.140625" style="5"/>
+    <col min="15362" max="15362" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15363" width="11.140625" style="5" customWidth="1"/>
+    <col min="15364" max="15364" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15365" max="15365" width="11.140625" style="5" customWidth="1"/>
+    <col min="15366" max="15366" width="9" style="5" customWidth="1"/>
+    <col min="15367" max="15367" width="9.140625" style="5" customWidth="1"/>
+    <col min="15368" max="15368" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15369" max="15369" width="9.140625" style="5"/>
+    <col min="15370" max="15372" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15373" max="15373" width="11" style="5" customWidth="1"/>
+    <col min="15374" max="15374" width="13.5703125" style="5" customWidth="1"/>
+    <col min="15375" max="15617" width="9.140625" style="5"/>
+    <col min="15618" max="15618" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15619" width="11.140625" style="5" customWidth="1"/>
+    <col min="15620" max="15620" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15621" max="15621" width="11.140625" style="5" customWidth="1"/>
+    <col min="15622" max="15622" width="9" style="5" customWidth="1"/>
+    <col min="15623" max="15623" width="9.140625" style="5" customWidth="1"/>
+    <col min="15624" max="15624" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15625" max="15625" width="9.140625" style="5"/>
+    <col min="15626" max="15628" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15629" max="15629" width="11" style="5" customWidth="1"/>
+    <col min="15630" max="15630" width="13.5703125" style="5" customWidth="1"/>
+    <col min="15631" max="15873" width="9.140625" style="5"/>
+    <col min="15874" max="15874" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15875" width="11.140625" style="5" customWidth="1"/>
+    <col min="15876" max="15876" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15877" max="15877" width="11.140625" style="5" customWidth="1"/>
+    <col min="15878" max="15878" width="9" style="5" customWidth="1"/>
+    <col min="15879" max="15879" width="9.140625" style="5" customWidth="1"/>
+    <col min="15880" max="15880" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15881" max="15881" width="9.140625" style="5"/>
+    <col min="15882" max="15884" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15885" max="15885" width="11" style="5" customWidth="1"/>
+    <col min="15886" max="15886" width="13.5703125" style="5" customWidth="1"/>
+    <col min="15887" max="16129" width="9.140625" style="5"/>
+    <col min="16130" max="16130" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16131" width="11.140625" style="5" customWidth="1"/>
+    <col min="16132" max="16132" width="10.42578125" style="5" customWidth="1"/>
+    <col min="16133" max="16133" width="11.140625" style="5" customWidth="1"/>
+    <col min="16134" max="16134" width="9" style="5" customWidth="1"/>
+    <col min="16135" max="16135" width="9.140625" style="5" customWidth="1"/>
+    <col min="16136" max="16136" width="8.85546875" style="5" customWidth="1"/>
+    <col min="16137" max="16137" width="9.140625" style="5"/>
+    <col min="16138" max="16140" width="9.85546875" style="5" customWidth="1"/>
+    <col min="16141" max="16141" width="11" style="5" customWidth="1"/>
+    <col min="16142" max="16142" width="13.5703125" style="5" customWidth="1"/>
+    <col min="16143" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="13.5" customHeight="1">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...29 lines deleted...]
-      <c r="B3" s="4" t="s">
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A2" s="41"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+    </row>
+    <row r="3" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="12"/>
+      <c r="B3" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D3" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="E3" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="F3" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="H3" s="4" t="s">
+      <c r="H3" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="4" t="s">
+      <c r="I3" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="J3" s="4" t="s">
+      <c r="J3" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="K3" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="L3" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="M3" s="5" t="s">
+      <c r="M3" s="14" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A4" s="45" t="str">
+    <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="80" t="str">
         <f>'[1]инд_мес_к мес'!$A$4</f>
         <v xml:space="preserve">Investments in fixed capital, mln.tenge   </v>
       </c>
-      <c r="B4" s="45"/>
-[...13 lines deleted...]
-      <c r="A5" s="23">
+      <c r="B4" s="80"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="15"/>
+      <c r="J4" s="15"/>
+      <c r="K4" s="15"/>
+      <c r="L4" s="15"/>
+      <c r="M4" s="15"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A5" s="32">
         <v>2024</v>
       </c>
-      <c r="B5" s="38">
+      <c r="B5" s="50">
         <v>38004.902999999998</v>
       </c>
-      <c r="C5" s="8">
+      <c r="C5" s="17">
         <v>84720.232000000004</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="18">
         <v>166515.12299999999</v>
       </c>
-      <c r="E5" s="9">
+      <c r="E5" s="18">
         <v>207021.965</v>
       </c>
-      <c r="F5" s="9">
+      <c r="F5" s="18">
         <v>263611.62699999998</v>
       </c>
-      <c r="G5" s="10">
+      <c r="G5" s="19">
         <v>358458.70500000002</v>
       </c>
-      <c r="H5" s="10">
+      <c r="H5" s="19">
         <v>492038.32699999999</v>
       </c>
-      <c r="I5" s="10">
+      <c r="I5" s="19">
         <v>557530.94499999995</v>
       </c>
-      <c r="J5" s="10">
+      <c r="J5" s="19">
         <v>687540.87800000003</v>
       </c>
-      <c r="K5" s="10">
+      <c r="K5" s="19">
         <v>860366.37399999995</v>
       </c>
-      <c r="L5" s="10">
+      <c r="L5" s="19">
         <v>1155613.189</v>
       </c>
-      <c r="M5" s="10">
+      <c r="M5" s="19">
         <v>1456700.865</v>
       </c>
-      <c r="N5" s="33"/>
-[...2 lines deleted...]
-      <c r="A6" s="23">
+      <c r="N5" s="42"/>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A6" s="32">
         <v>2025</v>
       </c>
-      <c r="B6" s="38">
+      <c r="B6" s="50">
         <v>28011.787</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="17">
         <v>69530.263000000006</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="18">
         <v>164948.02499999999</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="18">
         <v>226638.15299999999</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F6" s="18">
         <v>326955.28600000002</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G6" s="18">
         <v>458437.71</v>
       </c>
-      <c r="H6" s="8">
+      <c r="H6" s="17">
         <v>570859.90500000003</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I6" s="18">
         <v>658868.49199999997</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J6" s="18">
         <v>806142.39300000004</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K6" s="18">
         <v>965558.99800000002</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L6" s="17">
         <v>1089948.085</v>
       </c>
-      <c r="M6" s="34">
+      <c r="M6" s="43">
         <v>1444734.091</v>
       </c>
-      <c r="N6" s="15"/>
-[...2 lines deleted...]
-      <c r="A7" s="23">
+      <c r="N6" s="24"/>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A7" s="32">
         <v>2026</v>
       </c>
-      <c r="B7" s="43">
+      <c r="B7" s="52">
         <v>33447.623</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="17">
         <v>75411.31</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D7" s="18">
         <v>139057.06400000001</v>
       </c>
-      <c r="E7" s="9">
+      <c r="E7" s="18">
         <v>206161.201</v>
       </c>
-      <c r="F7" s="9">
+      <c r="F7" s="18">
         <v>282602.37199999997</v>
       </c>
-      <c r="G7" s="9">
+      <c r="G7" s="18">
         <v>433213.67599999998</v>
       </c>
-      <c r="H7" s="9">
+      <c r="H7" s="18">
         <v>538641.78899999999</v>
       </c>
-      <c r="I7" s="9"/>
-[...7 lines deleted...]
-      <c r="A8" s="54" t="s">
+      <c r="I7" s="18">
+        <v>657673.34400000004</v>
+      </c>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="44"/>
+    </row>
+    <row r="8" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="51"/>
-[...13 lines deleted...]
-      <c r="A9" s="45" t="str">
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="86"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
+      <c r="I8" s="86"/>
+      <c r="J8" s="86"/>
+      <c r="K8" s="87"/>
+      <c r="L8" s="86"/>
+      <c r="M8" s="87"/>
+    </row>
+    <row r="9" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="80" t="str">
         <f>'[1]инд_мес_к мес'!$A$14</f>
         <v>Investments in fixed capital</v>
       </c>
-      <c r="B9" s="45"/>
-[...13 lines deleted...]
-      <c r="A10" s="23">
+      <c r="B9" s="80"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="80"/>
+      <c r="F9" s="26"/>
+      <c r="G9" s="26"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="26"/>
+      <c r="J9" s="26"/>
+      <c r="K9" s="26"/>
+      <c r="L9" s="26"/>
+      <c r="M9" s="26"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="32">
         <v>2024</v>
       </c>
-      <c r="B10" s="44">
+      <c r="B10" s="53">
         <v>101.9</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="33">
         <v>109.2</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="33">
         <v>119.4</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="33">
         <v>113.6</v>
       </c>
-      <c r="F10" s="24">
+      <c r="F10" s="33">
         <v>108.5</v>
       </c>
-      <c r="G10" s="24">
+      <c r="G10" s="33">
         <v>106.3</v>
       </c>
-      <c r="H10" s="25">
+      <c r="H10" s="34">
         <v>118.14149461746679</v>
       </c>
-      <c r="I10" s="25">
+      <c r="I10" s="34">
         <v>118.89263175463616</v>
       </c>
-      <c r="J10" s="25">
+      <c r="J10" s="34">
         <v>115.98546253819781</v>
       </c>
-      <c r="K10" s="25">
+      <c r="K10" s="34">
         <v>128.47678115040716</v>
       </c>
-      <c r="L10" s="25">
+      <c r="L10" s="34">
         <v>152.87811599031951</v>
       </c>
-      <c r="M10" s="26">
+      <c r="M10" s="35">
         <v>163.89636988232553</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
-      <c r="A11" s="23">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="32">
         <v>2025</v>
       </c>
-      <c r="B11" s="44">
+      <c r="B11" s="53">
         <v>71.8</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="33">
         <v>79.8</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="33">
         <v>96.1</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="33">
         <v>105.7</v>
       </c>
-      <c r="F11" s="24">
+      <c r="F11" s="33">
         <v>119.6</v>
       </c>
-      <c r="G11" s="24">
+      <c r="G11" s="33">
         <v>123.1</v>
       </c>
-      <c r="H11" s="25">
+      <c r="H11" s="34">
         <v>111.44995006468959</v>
       </c>
-      <c r="I11" s="19">
+      <c r="I11" s="28">
         <v>113.52173830728512</v>
       </c>
-      <c r="J11" s="19">
+      <c r="J11" s="28">
         <v>112.52409192149027</v>
       </c>
-      <c r="K11" s="19">
+      <c r="K11" s="28">
         <v>107.7029671598674</v>
       </c>
-      <c r="L11" s="19">
+      <c r="L11" s="28">
         <v>90.516052137257901</v>
       </c>
-      <c r="M11" s="28">
+      <c r="M11" s="37">
         <v>95.180903732397041</v>
       </c>
     </row>
-    <row r="12" spans="1:14" s="12" customFormat="1" ht="11.25">
-      <c r="A12" s="23">
+    <row r="12" spans="1:14" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="32">
         <v>2026</v>
       </c>
-      <c r="B12" s="44">
+      <c r="B12" s="53">
         <v>111.8</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C12" s="33">
         <v>102.1</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="33">
         <v>79.7</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="33">
         <v>86.4</v>
       </c>
-      <c r="F12" s="24">
+      <c r="F12" s="33">
         <v>82.2</v>
       </c>
-      <c r="G12" s="24">
+      <c r="G12" s="33">
         <v>89.7</v>
       </c>
-      <c r="H12" s="25">
+      <c r="H12" s="34">
         <v>89.6</v>
       </c>
-      <c r="I12" s="24"/>
-[...24 lines deleted...]
-      <c r="F14" s="29"/>
+      <c r="I12" s="28">
+        <v>95</v>
+      </c>
+      <c r="J12" s="33"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="37"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B13" s="38"/>
+      <c r="C13" s="38"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="38"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="39"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="38"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B14" s="38"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+      <c r="F14" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A9:E9"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
@@ -3401,74 +4806,77 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>period</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata 161101</vt:lpstr>
+      <vt:lpstr>Metadata 161201</vt:lpstr>
+      <vt:lpstr>Simbols</vt:lpstr>
+      <vt:lpstr>Indicator_161101,161201</vt:lpstr>
+      <vt:lpstr>Indicator_161101_161201</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>