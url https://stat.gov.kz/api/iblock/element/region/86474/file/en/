--- v1 (2026-09-20)
+++ v2 (2026-10-31)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\сканирование\строительство\!Публикации\Таблицы на сайт\Таблицы на сайт-08\инвестиции\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gul.suleimenova\Desktop\УПРАВЛЕНИЕ\!ПУБЛИКАЦИИ\Динамические ряды\09\инвестиции\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="3735" yWindow="705" windowWidth="23100" windowHeight="8025" tabRatio="980"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 161101" sheetId="11" r:id="rId1"/>
     <sheet name="Metadata 161201" sheetId="20" r:id="rId2"/>
     <sheet name="Simbols" sheetId="10" r:id="rId3"/>
     <sheet name="Indicator_161101,161201" sheetId="18" r:id="rId4"/>
     <sheet name="Indicator_161101_161201" sheetId="19" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A9" i="19" l="1"/>
   <c r="A4" i="19"/>
 </calcChain>
 </file>
@@ -269,51 +268,51 @@
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/karagandy/spreadsheets/?industry=28273&amp;year=2026&amp;name=85298&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Division  of construction and investment statistics</t>
   </si>
   <si>
     <t>persent</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -589,53 +588,50 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -661,119 +657,120 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1059;&#1055;&#1056;&#1040;&#1042;&#1051;&#1045;&#1053;&#1048;&#1045;/!&#1055;&#1059;&#1041;&#1051;&#1048;&#1050;&#1040;&#1062;&#1048;&#1048;/&#1044;&#1080;&#1085;&#1072;&#1084;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1077;%20&#1088;&#1103;&#1076;&#1099;/07/&#1080;&#1085;&#1074;&#1077;&#1089;&#1090;&#1080;&#1094;&#1080;&#1080;/&#1072;&#1085;&#1075;/1.%20Investments%20in%20fixed%20capital%20(January-June%202026).xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Ftpstatkrgkds\&#1089;&#1082;&#1072;&#1085;&#1080;&#1088;&#1086;&#1074;&#1072;&#1085;&#1080;&#1077;\&#1059;&#1055;&#1056;&#1040;&#1042;&#1051;&#1045;&#1053;&#1048;&#1045;\!&#1055;&#1059;&#1041;&#1051;&#1048;&#1050;&#1040;&#1062;&#1048;&#1048;\&#1044;&#1080;&#1085;&#1072;&#1084;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1077;%20&#1088;&#1103;&#1076;&#1099;\07\&#1080;&#1085;&#1074;&#1077;&#1089;&#1090;&#1080;&#1094;&#1080;&#1080;\&#1072;&#1085;&#1075;\1.%20Investments%20in%20fixed%20capital%20(January-June%202026).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="инд_мес_к мес"/>
       <sheetName val="инд_пер_к периоду"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="4">
           <cell r="A4" t="str">
             <v xml:space="preserve">Investments in fixed capital, mln.tenge   </v>
           </cell>
         </row>
         <row r="14">
           <cell r="A14" t="str">
             <v>Investments in fixed capital</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
     </sheetDataSet>
   </externalBook>
@@ -1068,54 +1065,54 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/karagandy/spreadsheets/?industry=5261&amp;year=&amp;name=12856&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30" style="3" customWidth="1"/>
     <col min="2" max="2" width="103" style="3" customWidth="1"/>
     <col min="3" max="255" width="9.140625" style="5"/>
     <col min="256" max="256" width="42.28515625" style="5" customWidth="1"/>
     <col min="257" max="257" width="97.7109375" style="5" customWidth="1"/>
     <col min="258" max="511" width="9.140625" style="5"/>
     <col min="512" max="512" width="42.28515625" style="5" customWidth="1"/>
     <col min="513" max="513" width="97.7109375" style="5" customWidth="1"/>
     <col min="514" max="767" width="9.140625" style="5"/>
     <col min="768" max="768" width="42.28515625" style="5" customWidth="1"/>
     <col min="769" max="769" width="97.7109375" style="5" customWidth="1"/>
     <col min="770" max="1023" width="9.140625" style="5"/>
     <col min="1024" max="1024" width="42.28515625" style="5" customWidth="1"/>
     <col min="1025" max="1025" width="97.7109375" style="5" customWidth="1"/>
     <col min="1026" max="1279" width="9.140625" style="5"/>
     <col min="1280" max="1280" width="42.28515625" style="5" customWidth="1"/>
     <col min="1281" max="1281" width="97.7109375" style="5" customWidth="1"/>
     <col min="1282" max="1535" width="9.140625" style="5"/>
     <col min="1536" max="1536" width="42.28515625" style="5" customWidth="1"/>
     <col min="1537" max="1537" width="97.7109375" style="5" customWidth="1"/>
     <col min="1538" max="1791" width="9.140625" style="5"/>
     <col min="1792" max="1792" width="42.28515625" style="5" customWidth="1"/>
     <col min="1793" max="1793" width="97.7109375" style="5" customWidth="1"/>
     <col min="1794" max="2047" width="9.140625" style="5"/>
@@ -1267,258 +1264,258 @@
     <col min="14337" max="14337" width="97.7109375" style="5" customWidth="1"/>
     <col min="14338" max="14591" width="9.140625" style="5"/>
     <col min="14592" max="14592" width="42.28515625" style="5" customWidth="1"/>
     <col min="14593" max="14593" width="97.7109375" style="5" customWidth="1"/>
     <col min="14594" max="14847" width="9.140625" style="5"/>
     <col min="14848" max="14848" width="42.28515625" style="5" customWidth="1"/>
     <col min="14849" max="14849" width="97.7109375" style="5" customWidth="1"/>
     <col min="14850" max="15103" width="9.140625" style="5"/>
     <col min="15104" max="15104" width="42.28515625" style="5" customWidth="1"/>
     <col min="15105" max="15105" width="97.7109375" style="5" customWidth="1"/>
     <col min="15106" max="15359" width="9.140625" style="5"/>
     <col min="15360" max="15360" width="42.28515625" style="5" customWidth="1"/>
     <col min="15361" max="15361" width="97.7109375" style="5" customWidth="1"/>
     <col min="15362" max="15615" width="9.140625" style="5"/>
     <col min="15616" max="15616" width="42.28515625" style="5" customWidth="1"/>
     <col min="15617" max="15617" width="97.7109375" style="5" customWidth="1"/>
     <col min="15618" max="15871" width="9.140625" style="5"/>
     <col min="15872" max="15872" width="42.28515625" style="5" customWidth="1"/>
     <col min="15873" max="15873" width="97.7109375" style="5" customWidth="1"/>
     <col min="15874" max="16127" width="9.140625" style="5"/>
     <col min="16128" max="16128" width="42.28515625" style="5" customWidth="1"/>
     <col min="16129" max="16129" width="97.7109375" style="5" customWidth="1"/>
     <col min="16130" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="A2" s="59" t="s">
+    <row r="1" spans="1:12">
+      <c r="A1" s="53"/>
+      <c r="B1" s="53"/>
+    </row>
+    <row r="2" spans="1:12" s="53" customFormat="1">
+      <c r="A2" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="61">
+      <c r="B2" s="60">
         <v>161101</v>
       </c>
     </row>
-    <row r="3" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="59" t="s">
+    <row r="3" spans="1:12" s="53" customFormat="1">
+      <c r="A3" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="61" t="s">
+      <c r="B3" s="60" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="59" t="s">
+    <row r="4" spans="1:12" s="53" customFormat="1">
+      <c r="A4" s="58" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="62" t="s">
+      <c r="B4" s="61" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="5" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="60" t="s">
+    <row r="5" spans="1:12" s="53" customFormat="1">
+      <c r="A5" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="61" t="s">
+      <c r="B5" s="60" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="60" t="s">
+    <row r="6" spans="1:12" s="53" customFormat="1">
+      <c r="A6" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="B6" s="63" t="s">
+      <c r="B6" s="62" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="7" spans="1:12" s="54" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="59" t="s">
+    <row r="7" spans="1:12" s="53" customFormat="1" ht="38.25">
+      <c r="A7" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="64" t="s">
+      <c r="B7" s="63" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="8" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="59" t="s">
+    <row r="8" spans="1:12" s="53" customFormat="1">
+      <c r="A8" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="65" t="s">
+      <c r="B8" s="64" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="9" spans="1:12" s="54" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="59" t="s">
+    <row r="9" spans="1:12" s="53" customFormat="1" ht="25.5">
+      <c r="A9" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="B9" s="64" t="s">
+      <c r="B9" s="63" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="10" spans="1:12" s="54" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A10" s="59" t="s">
+    <row r="10" spans="1:12" s="53" customFormat="1" ht="51">
+      <c r="A10" s="58" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="64" t="s">
+      <c r="B10" s="63" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="11" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="59" t="s">
+    <row r="11" spans="1:12" s="53" customFormat="1">
+      <c r="A11" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="66"/>
-[...3 lines deleted...]
-      <c r="A12" s="59" t="s">
+      <c r="B11" s="65"/>
+      <c r="L11" s="54"/>
+    </row>
+    <row r="12" spans="1:12" s="53" customFormat="1">
+      <c r="A12" s="58" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="45" t="s">
         <v>68</v>
       </c>
-      <c r="L12" s="55"/>
-[...2 lines deleted...]
-      <c r="A13" s="60" t="s">
+      <c r="L12" s="54"/>
+    </row>
+    <row r="13" spans="1:12" s="53" customFormat="1">
+      <c r="A13" s="59" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="74" t="s">
+      <c r="B13" s="73" t="s">
         <v>61</v>
       </c>
-      <c r="L13" s="55"/>
-[...2 lines deleted...]
-      <c r="A14" s="60" t="s">
+      <c r="L13" s="54"/>
+    </row>
+    <row r="14" spans="1:12" s="53" customFormat="1" ht="25.5">
+      <c r="A14" s="59" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="76" t="s">
+      <c r="B14" s="75" t="s">
         <v>69</v>
       </c>
-      <c r="L14" s="55"/>
-[...2 lines deleted...]
-      <c r="A15" s="60" t="s">
+      <c r="L14" s="54"/>
+    </row>
+    <row r="15" spans="1:12" s="53" customFormat="1">
+      <c r="A15" s="59" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="75" t="s">
+      <c r="B15" s="74" t="s">
         <v>62</v>
       </c>
-      <c r="L15" s="55"/>
-[...2 lines deleted...]
-      <c r="A16" s="59" t="s">
+      <c r="L15" s="54"/>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="58" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="46">
-        <v>46283</v>
-[...4 lines deleted...]
-      <c r="A17" s="59" t="s">
+        <v>46314</v>
+      </c>
+      <c r="L16" s="55"/>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="58" t="s">
         <v>49</v>
       </c>
-      <c r="B17" s="47">
-[...5 lines deleted...]
-      <c r="A18" s="59" t="s">
+      <c r="B17" s="46">
+        <v>46344</v>
+      </c>
+      <c r="L17" s="56"/>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="B18" s="68" t="s">
+      <c r="B18" s="67" t="s">
         <v>70</v>
       </c>
-      <c r="L18" s="56"/>
-[...2 lines deleted...]
-      <c r="A19" s="59" t="s">
+      <c r="L18" s="55"/>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="58" t="s">
         <v>51</v>
       </c>
-      <c r="B19" s="62" t="s">
+      <c r="B19" s="61" t="s">
         <v>67</v>
       </c>
-      <c r="L19" s="57"/>
-[...2 lines deleted...]
-      <c r="A20" s="59" t="s">
+      <c r="L19" s="56"/>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="58" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="69" t="s">
+      <c r="B20" s="68" t="s">
         <v>64</v>
       </c>
-      <c r="L20" s="56"/>
-[...2 lines deleted...]
-      <c r="A21" s="59" t="s">
+      <c r="L20" s="55"/>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="B21" s="58" t="s">
+      <c r="B21" s="57" t="s">
         <v>66</v>
       </c>
-      <c r="L21" s="57"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="L21" s="56"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" s="1"/>
       <c r="B22" s="2"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="L26" s="56"/>
+    <row r="23" spans="1:12">
+      <c r="L23" s="56"/>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="L24" s="55"/>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="L25" s="56"/>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="L26" s="55"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="85" style="3" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="5"/>
     <col min="257" max="257" width="42.28515625" style="5" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="5" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="5"/>
     <col min="513" max="513" width="42.28515625" style="5" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="5" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="5"/>
     <col min="769" max="769" width="42.28515625" style="5" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="5" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="5"/>
     <col min="1025" max="1025" width="42.28515625" style="5" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="5" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="5"/>
     <col min="1281" max="1281" width="42.28515625" style="5" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="5" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="5"/>
     <col min="1537" max="1537" width="42.28515625" style="5" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="5" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="5"/>
     <col min="1793" max="1793" width="42.28515625" style="5" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" style="5" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="5"/>
@@ -1670,248 +1667,248 @@
     <col min="14338" max="14338" width="97.7109375" style="5" customWidth="1"/>
     <col min="14339" max="14592" width="9.140625" style="5"/>
     <col min="14593" max="14593" width="42.28515625" style="5" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" style="5" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="5"/>
     <col min="14849" max="14849" width="42.28515625" style="5" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" style="5" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="5"/>
     <col min="15105" max="15105" width="42.28515625" style="5" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" style="5" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="5"/>
     <col min="15361" max="15361" width="42.28515625" style="5" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" style="5" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="5"/>
     <col min="15617" max="15617" width="42.28515625" style="5" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" style="5" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="5"/>
     <col min="15873" max="15873" width="42.28515625" style="5" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" style="5" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="5"/>
     <col min="16129" max="16129" width="42.28515625" style="5" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" style="5" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
     </row>
-    <row r="2" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="59" t="s">
+    <row r="2" spans="1:13" s="53" customFormat="1">
+      <c r="A2" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="70">
+      <c r="B2" s="69">
         <v>161201</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="59" t="s">
+    <row r="3" spans="1:13" s="53" customFormat="1">
+      <c r="A3" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="71" t="s">
+      <c r="B3" s="70" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="59" t="s">
+    <row r="4" spans="1:13" s="53" customFormat="1">
+      <c r="A4" s="58" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="72" t="s">
+      <c r="B4" s="71" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="60" t="s">
+    <row r="5" spans="1:13" s="53" customFormat="1">
+      <c r="A5" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="71" t="s">
+      <c r="B5" s="70" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="60" t="s">
+    <row r="6" spans="1:13" s="53" customFormat="1">
+      <c r="A6" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="B6" s="71" t="s">
+      <c r="B6" s="70" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="54" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="59" t="s">
+    <row r="7" spans="1:13" s="53" customFormat="1" ht="38.25">
+      <c r="A7" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="64" t="s">
+      <c r="B7" s="63" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="59" t="s">
+    <row r="8" spans="1:13" s="53" customFormat="1">
+      <c r="A8" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="72" t="s">
+      <c r="B8" s="71" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="54" customFormat="1" ht="31.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="59" t="s">
+    <row r="9" spans="1:13" s="53" customFormat="1" ht="31.9" customHeight="1">
+      <c r="A9" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="B9" s="64" t="s">
+      <c r="B9" s="63" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="54" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A10" s="59" t="s">
+    <row r="10" spans="1:13" s="53" customFormat="1" ht="63.75">
+      <c r="A10" s="58" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="64" t="s">
+      <c r="B10" s="63" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="59" t="s">
+    <row r="11" spans="1:13" s="53" customFormat="1">
+      <c r="A11" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="73"/>
-[...3 lines deleted...]
-      <c r="A12" s="59" t="s">
+      <c r="B11" s="72"/>
+      <c r="M11" s="54"/>
+    </row>
+    <row r="12" spans="1:13" s="53" customFormat="1">
+      <c r="A12" s="58" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="45" t="s">
         <v>68</v>
       </c>
-      <c r="M12" s="55"/>
-[...2 lines deleted...]
-      <c r="A13" s="60" t="s">
+      <c r="M12" s="54"/>
+    </row>
+    <row r="13" spans="1:13" s="53" customFormat="1">
+      <c r="A13" s="59" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="74" t="s">
+      <c r="B13" s="73" t="s">
         <v>61</v>
       </c>
-      <c r="M13" s="55"/>
-[...2 lines deleted...]
-      <c r="A14" s="60" t="s">
+      <c r="M13" s="54"/>
+    </row>
+    <row r="14" spans="1:13" s="53" customFormat="1" ht="25.5">
+      <c r="A14" s="59" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="67" t="s">
+      <c r="B14" s="66" t="s">
         <v>69</v>
       </c>
-      <c r="M14" s="55"/>
-[...2 lines deleted...]
-      <c r="A15" s="60" t="s">
+      <c r="M14" s="54"/>
+    </row>
+    <row r="15" spans="1:13" s="53" customFormat="1">
+      <c r="A15" s="59" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="74" t="s">
+      <c r="B15" s="73" t="s">
         <v>62</v>
       </c>
-      <c r="M15" s="55"/>
-[...2 lines deleted...]
-      <c r="A16" s="59" t="s">
+      <c r="M15" s="54"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="58" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="46">
-        <v>46283</v>
-[...4 lines deleted...]
-      <c r="A17" s="59" t="s">
+        <v>46314</v>
+      </c>
+      <c r="M16" s="55"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="58" t="s">
         <v>49</v>
       </c>
-      <c r="B17" s="47">
-[...5 lines deleted...]
-      <c r="A18" s="59" t="s">
+      <c r="B17" s="46">
+        <v>46344</v>
+      </c>
+      <c r="M17" s="56"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="B18" s="68" t="s">
+      <c r="B18" s="67" t="s">
         <v>70</v>
       </c>
-      <c r="M18" s="56"/>
-[...2 lines deleted...]
-      <c r="A19" s="59" t="s">
+      <c r="M18" s="55"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="58" t="s">
         <v>51</v>
       </c>
-      <c r="B19" s="62" t="s">
+      <c r="B19" s="61" t="s">
         <v>67</v>
       </c>
-      <c r="M19" s="57"/>
-[...2 lines deleted...]
-      <c r="A20" s="59" t="s">
+      <c r="M19" s="56"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="58" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="69" t="s">
+      <c r="B20" s="68" t="s">
         <v>64</v>
       </c>
-      <c r="M20" s="56"/>
-[...2 lines deleted...]
-      <c r="A21" s="59" t="s">
+      <c r="M20" s="55"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="B21" s="58" t="s">
+      <c r="B21" s="57" t="s">
         <v>66</v>
       </c>
-      <c r="M21" s="57"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M21" s="56"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" s="1"/>
       <c r="B22" s="2"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/en/classifiers/statistical/25795/"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3" display="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850"/>
     <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/ru/region/karagandy/spreadsheets/?industry=5261&amp;year=&amp;name=12856&amp;period=year&amp;type=spreadsheets"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:D18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:D16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="5" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="5"/>
     <col min="257" max="257" width="4.42578125" style="5" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="5" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="5"/>
     <col min="513" max="513" width="4.42578125" style="5" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="5" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="5"/>
     <col min="769" max="769" width="4.42578125" style="5" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="5" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="5"/>
     <col min="1025" max="1025" width="4.42578125" style="5" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="5" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="5"/>
     <col min="1281" max="1281" width="4.42578125" style="5" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="5" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="5"/>
     <col min="1537" max="1537" width="4.42578125" style="5" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="5" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="5"/>
     <col min="1793" max="1793" width="4.42578125" style="5" customWidth="1"/>
     <col min="1794" max="1794" width="113.5703125" style="5" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="5"/>
@@ -2063,148 +2060,148 @@
     <col min="14338" max="14338" width="113.5703125" style="5" customWidth="1"/>
     <col min="14339" max="14592" width="9.140625" style="5"/>
     <col min="14593" max="14593" width="4.42578125" style="5" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="5" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="5"/>
     <col min="14849" max="14849" width="4.42578125" style="5" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="5" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="5"/>
     <col min="15105" max="15105" width="4.42578125" style="5" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="5" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="5"/>
     <col min="15361" max="15361" width="4.42578125" style="5" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="5" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="5"/>
     <col min="15617" max="15617" width="4.42578125" style="5" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="5" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="5"/>
     <col min="15873" max="15873" width="4.42578125" style="5" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="5" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="5"/>
     <col min="16129" max="16129" width="4.42578125" style="5" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="5" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:4">
       <c r="B2" s="4"/>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4">
       <c r="A6" s="7"/>
       <c r="B6" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="9"/>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4">
       <c r="A7" s="7"/>
       <c r="B7" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="9"/>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4">
       <c r="A8" s="7"/>
       <c r="B8" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="9"/>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4">
       <c r="A9" s="7"/>
       <c r="B9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="9"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4">
       <c r="A10" s="7"/>
       <c r="B10" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="9"/>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4">
       <c r="A11" s="7"/>
       <c r="B11" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="9"/>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B12" s="78"/>
+    <row r="12" spans="1:4">
+      <c r="A12" s="80"/>
+      <c r="B12" s="80"/>
       <c r="C12" s="9"/>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B13" s="78"/>
+    <row r="13" spans="1:4">
+      <c r="A13" s="80"/>
+      <c r="B13" s="80"/>
       <c r="C13" s="9"/>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B14" s="78"/>
+    <row r="14" spans="1:4">
+      <c r="A14" s="80"/>
+      <c r="B14" s="80"/>
       <c r="C14" s="9"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B15" s="78"/>
+    <row r="15" spans="1:4">
+      <c r="A15" s="80"/>
+      <c r="B15" s="80"/>
       <c r="C15" s="7"/>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B16" s="79" t="s">
+    <row r="16" spans="1:4">
+      <c r="A16" s="76"/>
+      <c r="B16" s="81" t="s">
         <v>65</v>
       </c>
-      <c r="C16" s="79"/>
-[...2 lines deleted...]
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+    </row>
+    <row r="18" spans="2:2">
       <c r="B18" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="B16:D16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H16" sqref="H16:M16"/>
+      <selection activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="5"/>
     <col min="2" max="2" width="10.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="5" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="5" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="5" customWidth="1"/>
     <col min="8" max="9" width="10" style="5" customWidth="1"/>
     <col min="10" max="12" width="11.28515625" style="5" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="5" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="5" customWidth="1"/>
     <col min="15" max="257" width="9.140625" style="5"/>
     <col min="258" max="258" width="10.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="11.140625" style="5" customWidth="1"/>
     <col min="260" max="260" width="10.42578125" style="5" customWidth="1"/>
     <col min="261" max="261" width="11.140625" style="5" customWidth="1"/>
     <col min="262" max="262" width="9.85546875" style="5" customWidth="1"/>
     <col min="263" max="263" width="10" style="5" customWidth="1"/>
     <col min="264" max="264" width="8.85546875" style="5" customWidth="1"/>
     <col min="265" max="265" width="9.140625" style="5" customWidth="1"/>
     <col min="266" max="267" width="9.85546875" style="5" customWidth="1"/>
     <col min="268" max="268" width="11.140625" style="5" customWidth="1"/>
     <col min="269" max="269" width="11" style="5" customWidth="1"/>
     <col min="270" max="270" width="13.5703125" style="5" customWidth="1"/>
@@ -2995,595 +2992,601 @@
     <col min="15877" max="15877" width="11.140625" style="5" customWidth="1"/>
     <col min="15878" max="15878" width="9.85546875" style="5" customWidth="1"/>
     <col min="15879" max="15879" width="10" style="5" customWidth="1"/>
     <col min="15880" max="15880" width="8.85546875" style="5" customWidth="1"/>
     <col min="15881" max="15881" width="9.140625" style="5" customWidth="1"/>
     <col min="15882" max="15883" width="9.85546875" style="5" customWidth="1"/>
     <col min="15884" max="15884" width="11.140625" style="5" customWidth="1"/>
     <col min="15885" max="15885" width="11" style="5" customWidth="1"/>
     <col min="15886" max="15886" width="13.5703125" style="5" customWidth="1"/>
     <col min="15887" max="16129" width="9.140625" style="5"/>
     <col min="16130" max="16130" width="10.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="11.140625" style="5" customWidth="1"/>
     <col min="16132" max="16132" width="10.42578125" style="5" customWidth="1"/>
     <col min="16133" max="16133" width="11.140625" style="5" customWidth="1"/>
     <col min="16134" max="16134" width="9.85546875" style="5" customWidth="1"/>
     <col min="16135" max="16135" width="10" style="5" customWidth="1"/>
     <col min="16136" max="16136" width="8.85546875" style="5" customWidth="1"/>
     <col min="16137" max="16137" width="9.140625" style="5" customWidth="1"/>
     <col min="16138" max="16139" width="9.85546875" style="5" customWidth="1"/>
     <col min="16140" max="16140" width="11.140625" style="5" customWidth="1"/>
     <col min="16141" max="16141" width="11" style="5" customWidth="1"/>
     <col min="16142" max="16142" width="13.5703125" style="5" customWidth="1"/>
     <col min="16143" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="81" t="s">
+    <row r="1" spans="1:14" ht="13.9" customHeight="1">
+      <c r="A1" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="81"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14">
       <c r="A3" s="12"/>
       <c r="B3" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="14" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="88" t="s">
+    <row r="4" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A4" s="90" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="88"/>
-[...2 lines deleted...]
-      <c r="E4" s="88"/>
+      <c r="B4" s="90"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
       <c r="J4" s="15"/>
       <c r="K4" s="15"/>
       <c r="L4" s="15"/>
       <c r="M4" s="15"/>
     </row>
-    <row r="5" spans="1:14" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14" s="21" customFormat="1" ht="11.25">
       <c r="A5" s="16">
         <v>2024</v>
       </c>
       <c r="B5" s="18">
         <v>38004.902999999998</v>
       </c>
       <c r="C5" s="17">
         <v>46715.328999999998</v>
       </c>
       <c r="D5" s="18">
         <v>81794.891000000003</v>
       </c>
-      <c r="E5" s="48">
+      <c r="E5" s="47">
         <v>40506.841999999997</v>
       </c>
       <c r="F5" s="17">
         <v>56589.661999999997</v>
       </c>
       <c r="G5" s="18">
         <v>94847.077999999994</v>
       </c>
       <c r="H5" s="18">
         <v>133579.622</v>
       </c>
       <c r="I5" s="18">
         <v>65492.618000000002</v>
       </c>
       <c r="J5" s="18">
         <v>130009.933</v>
       </c>
       <c r="K5" s="18">
         <v>172825.49600000001</v>
       </c>
       <c r="L5" s="18">
         <v>295246.815</v>
       </c>
       <c r="M5" s="19">
         <v>301087.67599999998</v>
       </c>
       <c r="N5" s="20"/>
     </row>
-    <row r="6" spans="1:14" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A6" s="51">
+    <row r="6" spans="1:14" s="21" customFormat="1" ht="11.25">
+      <c r="A6" s="50">
         <v>2025</v>
       </c>
       <c r="B6" s="17">
         <v>28011.787</v>
       </c>
       <c r="C6" s="17">
         <v>41518.476000000002</v>
       </c>
       <c r="D6" s="17">
         <v>95417.762000000002</v>
       </c>
       <c r="E6" s="17">
         <v>61690.127999999997</v>
       </c>
       <c r="F6" s="18">
         <v>100317.133</v>
       </c>
       <c r="G6" s="18">
         <v>131482.424</v>
       </c>
-      <c r="H6" s="49">
+      <c r="H6" s="48">
         <v>112422.19500000001</v>
       </c>
       <c r="I6" s="22">
         <v>88008.587</v>
       </c>
       <c r="J6" s="22">
         <v>147273.90100000001</v>
       </c>
       <c r="K6" s="22">
         <v>159416.60500000001</v>
       </c>
       <c r="L6" s="22">
         <v>124389.087</v>
       </c>
       <c r="M6" s="23">
         <v>354786.00599999999</v>
       </c>
       <c r="N6" s="24"/>
     </row>
-    <row r="7" spans="1:14" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="51">
+    <row r="7" spans="1:14" s="21" customFormat="1" ht="11.25">
+      <c r="A7" s="50">
         <v>2026</v>
       </c>
       <c r="B7" s="17">
         <v>33447.623</v>
       </c>
       <c r="C7" s="17">
         <v>41963.686999999998</v>
       </c>
-      <c r="D7" s="50">
+      <c r="D7" s="49">
         <v>63645.754000000001</v>
       </c>
-      <c r="E7" s="50">
+      <c r="E7" s="49">
         <v>67104.137000000002</v>
       </c>
-      <c r="F7" s="50">
+      <c r="F7" s="49">
         <v>76441.171000000002</v>
       </c>
       <c r="G7" s="18">
         <v>150611.304</v>
       </c>
       <c r="H7" s="22">
         <v>105428.113</v>
       </c>
       <c r="I7" s="18">
         <v>119031.55499999999</v>
       </c>
-      <c r="J7" s="22"/>
+      <c r="J7" s="22">
+        <v>151309.519</v>
+      </c>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="23"/>
       <c r="N7" s="25"/>
     </row>
-    <row r="8" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="82" t="s">
+    <row r="8" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A8" s="84" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="83"/>
-[...13 lines deleted...]
-      <c r="A9" s="80" t="s">
+      <c r="B8" s="85"/>
+      <c r="C8" s="85"/>
+      <c r="D8" s="85"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="85"/>
+      <c r="I8" s="85"/>
+      <c r="J8" s="86"/>
+      <c r="K8" s="86"/>
+      <c r="L8" s="86"/>
+      <c r="M8" s="86"/>
+    </row>
+    <row r="9" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="80"/>
-[...2 lines deleted...]
-      <c r="E9" s="80"/>
+      <c r="B9" s="82"/>
+      <c r="C9" s="82"/>
+      <c r="D9" s="82"/>
+      <c r="E9" s="82"/>
       <c r="F9" s="26"/>
       <c r="G9" s="26"/>
       <c r="H9" s="26"/>
       <c r="I9" s="26"/>
       <c r="J9" s="26"/>
       <c r="K9" s="26"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A10" s="51">
+    <row r="10" spans="1:14">
+      <c r="A10" s="50">
         <v>2024</v>
       </c>
       <c r="B10" s="27">
         <v>29.8</v>
       </c>
       <c r="C10" s="28">
         <v>123.2</v>
       </c>
       <c r="D10" s="28">
         <v>175.3</v>
       </c>
       <c r="E10" s="28">
         <v>49.5</v>
       </c>
       <c r="F10" s="29">
         <v>139.6</v>
       </c>
       <c r="G10" s="30">
         <v>167.4</v>
       </c>
       <c r="H10" s="30">
         <v>140.55572276879636</v>
       </c>
       <c r="I10" s="30">
         <v>49.028899033716385</v>
       </c>
       <c r="J10" s="30">
         <v>197.52320393259484</v>
       </c>
       <c r="K10" s="30">
         <v>131.48618413724441</v>
       </c>
       <c r="L10" s="30">
         <v>170.66455468865723</v>
       </c>
       <c r="M10" s="31">
         <v>101.16894614759562</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A11" s="51">
+    <row r="11" spans="1:14">
+      <c r="A11" s="50">
         <v>2025</v>
       </c>
       <c r="B11" s="27">
         <v>9.5</v>
       </c>
       <c r="C11" s="28">
         <v>147.80000000000001</v>
       </c>
       <c r="D11" s="28">
         <v>228</v>
       </c>
       <c r="E11" s="28">
         <v>64.3</v>
       </c>
       <c r="F11" s="29">
         <v>162.6</v>
       </c>
       <c r="G11" s="30">
         <v>130.69999999999999</v>
       </c>
       <c r="H11" s="30">
         <v>85.162939959765964</v>
       </c>
       <c r="I11" s="30">
         <v>78.205790532435643</v>
       </c>
       <c r="J11" s="30">
         <v>167.17320348044473</v>
       </c>
       <c r="K11" s="30">
         <v>107.59938391199744</v>
       </c>
       <c r="L11" s="30">
         <v>77.716818112019865</v>
       </c>
       <c r="M11" s="31">
         <v>284.93783737280302</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="51">
+    <row r="12" spans="1:14">
+      <c r="A12" s="50">
         <v>2026</v>
       </c>
       <c r="B12" s="27">
         <v>9.6999999999999993</v>
       </c>
       <c r="C12" s="28">
         <v>126.2</v>
       </c>
       <c r="D12" s="28">
         <v>151.5</v>
       </c>
       <c r="E12" s="28">
         <v>106</v>
       </c>
       <c r="F12" s="29">
         <v>112.8</v>
       </c>
       <c r="G12" s="30">
         <v>195.7</v>
       </c>
       <c r="H12" s="30">
         <v>70.400000000000006</v>
       </c>
       <c r="I12" s="30">
         <v>111.9</v>
       </c>
-      <c r="J12" s="30"/>
+      <c r="J12" s="30">
+        <v>126.6</v>
+      </c>
       <c r="K12" s="30"/>
       <c r="L12" s="30"/>
       <c r="M12" s="31"/>
     </row>
-    <row r="13" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="85" t="s">
+    <row r="13" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A13" s="87" t="s">
         <v>63</v>
       </c>
-      <c r="B13" s="86"/>
-[...13 lines deleted...]
-      <c r="A14" s="80" t="s">
+      <c r="B13" s="88"/>
+      <c r="C13" s="88"/>
+      <c r="D13" s="88"/>
+      <c r="E13" s="88"/>
+      <c r="F13" s="88"/>
+      <c r="G13" s="88"/>
+      <c r="H13" s="88"/>
+      <c r="I13" s="88"/>
+      <c r="J13" s="88"/>
+      <c r="K13" s="89"/>
+      <c r="L13" s="88"/>
+      <c r="M13" s="89"/>
+    </row>
+    <row r="14" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A14" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="80"/>
-[...2 lines deleted...]
-      <c r="E14" s="80"/>
+      <c r="B14" s="82"/>
+      <c r="C14" s="82"/>
+      <c r="D14" s="82"/>
+      <c r="E14" s="82"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:14">
       <c r="A15" s="32">
         <v>2024</v>
       </c>
       <c r="B15" s="33">
         <v>101.9</v>
       </c>
       <c r="C15" s="33">
         <v>115.8</v>
       </c>
       <c r="D15" s="33">
         <v>132.30000000000001</v>
       </c>
       <c r="E15" s="33">
         <v>94.7</v>
       </c>
       <c r="F15" s="33">
         <v>93.6</v>
       </c>
       <c r="G15" s="33">
         <v>101.4</v>
       </c>
       <c r="H15" s="34">
         <v>171.88866967276692</v>
       </c>
       <c r="I15" s="34">
         <v>124.08778572142916</v>
       </c>
       <c r="J15" s="34">
         <v>105.80253765849869</v>
       </c>
       <c r="K15" s="34">
         <v>218.65315159986639</v>
       </c>
       <c r="L15" s="34">
         <v>323.796671289362</v>
       </c>
       <c r="M15" s="35">
         <v>222.45622995803268</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:14">
       <c r="A16" s="32">
         <v>2025</v>
       </c>
       <c r="B16" s="33">
         <v>71.8</v>
       </c>
       <c r="C16" s="33">
         <v>86.1</v>
       </c>
       <c r="D16" s="33">
         <v>112.1</v>
       </c>
       <c r="E16" s="33">
         <v>145.69999999999999</v>
       </c>
       <c r="F16" s="33">
         <v>169.8</v>
       </c>
       <c r="G16" s="28">
         <v>133</v>
       </c>
-      <c r="H16" s="90">
+      <c r="H16" s="77">
         <v>80.153511096817709</v>
       </c>
-      <c r="I16" s="90">
+      <c r="I16" s="77">
         <v>128.22461815642342</v>
       </c>
-      <c r="J16" s="90">
+      <c r="J16" s="77">
         <v>108.29728563084772</v>
       </c>
-      <c r="K16" s="91">
+      <c r="K16" s="78">
         <v>89.036071305869044</v>
       </c>
-      <c r="L16" s="90">
+      <c r="L16" s="77">
         <v>40.23929629441696</v>
       </c>
-      <c r="M16" s="92">
+      <c r="M16" s="79">
         <v>113.19383456895878</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="32">
         <v>2026</v>
       </c>
       <c r="B17" s="33">
         <v>111.8</v>
       </c>
       <c r="C17" s="33">
         <v>95.6</v>
       </c>
       <c r="D17" s="33">
         <v>63.6</v>
       </c>
       <c r="E17" s="33">
         <v>104.7</v>
       </c>
       <c r="F17" s="33">
         <v>72.5</v>
       </c>
       <c r="G17" s="28">
         <v>108.4</v>
       </c>
       <c r="H17" s="33">
         <v>89.7</v>
       </c>
       <c r="I17" s="33">
         <v>128.4</v>
       </c>
-      <c r="J17" s="33"/>
+      <c r="J17" s="92">
+        <v>97.8</v>
+      </c>
       <c r="K17" s="36"/>
       <c r="L17" s="33"/>
       <c r="M17" s="37"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="B18" s="38"/>
       <c r="C18" s="38"/>
       <c r="D18" s="38"/>
       <c r="E18" s="38"/>
       <c r="F18" s="38"/>
       <c r="G18" s="38"/>
       <c r="H18" s="39"/>
       <c r="I18" s="38"/>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="40"/>
       <c r="M18" s="38"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="E19" s="38"/>
       <c r="F19" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A9:E9"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+      <selection activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="5"/>
     <col min="2" max="2" width="8.7109375" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="5" customWidth="1"/>
     <col min="6" max="6" width="10" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="5" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="5" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="5" customWidth="1"/>
     <col min="12" max="12" width="9" style="5" customWidth="1"/>
     <col min="13" max="13" width="10" style="5" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="5" customWidth="1"/>
     <col min="15" max="257" width="9.140625" style="5"/>
     <col min="258" max="258" width="10.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="11.140625" style="5" customWidth="1"/>
     <col min="260" max="260" width="10.42578125" style="5" customWidth="1"/>
     <col min="261" max="261" width="11.140625" style="5" customWidth="1"/>
     <col min="262" max="262" width="9" style="5" customWidth="1"/>
     <col min="263" max="263" width="9.140625" style="5" customWidth="1"/>
     <col min="264" max="264" width="8.85546875" style="5" customWidth="1"/>
     <col min="265" max="265" width="9.140625" style="5"/>
     <col min="266" max="268" width="9.85546875" style="5" customWidth="1"/>
@@ -4314,549 +4317,553 @@
     <col min="15875" max="15875" width="11.140625" style="5" customWidth="1"/>
     <col min="15876" max="15876" width="10.42578125" style="5" customWidth="1"/>
     <col min="15877" max="15877" width="11.140625" style="5" customWidth="1"/>
     <col min="15878" max="15878" width="9" style="5" customWidth="1"/>
     <col min="15879" max="15879" width="9.140625" style="5" customWidth="1"/>
     <col min="15880" max="15880" width="8.85546875" style="5" customWidth="1"/>
     <col min="15881" max="15881" width="9.140625" style="5"/>
     <col min="15882" max="15884" width="9.85546875" style="5" customWidth="1"/>
     <col min="15885" max="15885" width="11" style="5" customWidth="1"/>
     <col min="15886" max="15886" width="13.5703125" style="5" customWidth="1"/>
     <col min="15887" max="16129" width="9.140625" style="5"/>
     <col min="16130" max="16130" width="10.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="11.140625" style="5" customWidth="1"/>
     <col min="16132" max="16132" width="10.42578125" style="5" customWidth="1"/>
     <col min="16133" max="16133" width="11.140625" style="5" customWidth="1"/>
     <col min="16134" max="16134" width="9" style="5" customWidth="1"/>
     <col min="16135" max="16135" width="9.140625" style="5" customWidth="1"/>
     <col min="16136" max="16136" width="8.85546875" style="5" customWidth="1"/>
     <col min="16137" max="16137" width="9.140625" style="5"/>
     <col min="16138" max="16140" width="9.85546875" style="5" customWidth="1"/>
     <col min="16141" max="16141" width="11" style="5" customWidth="1"/>
     <col min="16142" max="16142" width="13.5703125" style="5" customWidth="1"/>
     <col min="16143" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="81" t="s">
+    <row r="1" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A1" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="81"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" s="41"/>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
     </row>
-    <row r="3" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" ht="22.5">
       <c r="A3" s="12"/>
       <c r="B3" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="13" t="s">
         <v>23</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>24</v>
       </c>
       <c r="M3" s="14" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="str">
+    <row r="4" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A4" s="82" t="str">
         <f>'[1]инд_мес_к мес'!$A$4</f>
         <v xml:space="preserve">Investments in fixed capital, mln.tenge   </v>
       </c>
-      <c r="B4" s="80"/>
-[...2 lines deleted...]
-      <c r="E4" s="80"/>
+      <c r="B4" s="82"/>
+      <c r="C4" s="82"/>
+      <c r="D4" s="82"/>
+      <c r="E4" s="82"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
       <c r="J4" s="15"/>
       <c r="K4" s="15"/>
       <c r="L4" s="15"/>
       <c r="M4" s="15"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14">
       <c r="A5" s="32">
         <v>2024</v>
       </c>
-      <c r="B5" s="50">
+      <c r="B5" s="49">
         <v>38004.902999999998</v>
       </c>
       <c r="C5" s="17">
         <v>84720.232000000004</v>
       </c>
       <c r="D5" s="18">
         <v>166515.12299999999</v>
       </c>
       <c r="E5" s="18">
         <v>207021.965</v>
       </c>
       <c r="F5" s="18">
         <v>263611.62699999998</v>
       </c>
       <c r="G5" s="19">
         <v>358458.70500000002</v>
       </c>
       <c r="H5" s="19">
         <v>492038.32699999999</v>
       </c>
       <c r="I5" s="19">
         <v>557530.94499999995</v>
       </c>
       <c r="J5" s="19">
         <v>687540.87800000003</v>
       </c>
       <c r="K5" s="19">
         <v>860366.37399999995</v>
       </c>
       <c r="L5" s="19">
         <v>1155613.189</v>
       </c>
       <c r="M5" s="19">
         <v>1456700.865</v>
       </c>
       <c r="N5" s="42"/>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14">
       <c r="A6" s="32">
         <v>2025</v>
       </c>
-      <c r="B6" s="50">
+      <c r="B6" s="49">
         <v>28011.787</v>
       </c>
       <c r="C6" s="17">
         <v>69530.263000000006</v>
       </c>
       <c r="D6" s="18">
         <v>164948.02499999999</v>
       </c>
       <c r="E6" s="18">
         <v>226638.15299999999</v>
       </c>
       <c r="F6" s="18">
         <v>326955.28600000002</v>
       </c>
       <c r="G6" s="18">
         <v>458437.71</v>
       </c>
       <c r="H6" s="17">
         <v>570859.90500000003</v>
       </c>
       <c r="I6" s="18">
         <v>658868.49199999997</v>
       </c>
       <c r="J6" s="18">
         <v>806142.39300000004</v>
       </c>
       <c r="K6" s="18">
         <v>965558.99800000002</v>
       </c>
       <c r="L6" s="17">
         <v>1089948.085</v>
       </c>
       <c r="M6" s="43">
         <v>1444734.091</v>
       </c>
       <c r="N6" s="24"/>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14">
       <c r="A7" s="32">
         <v>2026</v>
       </c>
-      <c r="B7" s="52">
+      <c r="B7" s="51">
         <v>33447.623</v>
       </c>
       <c r="C7" s="17">
         <v>75411.31</v>
       </c>
       <c r="D7" s="18">
         <v>139057.06400000001</v>
       </c>
       <c r="E7" s="18">
         <v>206161.201</v>
       </c>
       <c r="F7" s="18">
         <v>282602.37199999997</v>
       </c>
       <c r="G7" s="18">
         <v>433213.67599999998</v>
       </c>
       <c r="H7" s="18">
         <v>538641.78899999999</v>
       </c>
       <c r="I7" s="18">
         <v>657673.34400000004</v>
       </c>
-      <c r="J7" s="18"/>
+      <c r="J7" s="18">
+        <v>808982.86300000001</v>
+      </c>
       <c r="K7" s="18"/>
       <c r="L7" s="17"/>
       <c r="M7" s="43"/>
       <c r="N7" s="44"/>
     </row>
-    <row r="8" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="89" t="s">
+    <row r="8" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A8" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="86"/>
-[...13 lines deleted...]
-      <c r="A9" s="80" t="str">
+      <c r="B8" s="88"/>
+      <c r="C8" s="88"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="88"/>
+      <c r="F8" s="88"/>
+      <c r="G8" s="88"/>
+      <c r="H8" s="88"/>
+      <c r="I8" s="88"/>
+      <c r="J8" s="88"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="88"/>
+      <c r="M8" s="89"/>
+    </row>
+    <row r="9" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A9" s="82" t="str">
         <f>'[1]инд_мес_к мес'!$A$14</f>
         <v>Investments in fixed capital</v>
       </c>
-      <c r="B9" s="80"/>
-[...2 lines deleted...]
-      <c r="E9" s="80"/>
+      <c r="B9" s="82"/>
+      <c r="C9" s="82"/>
+      <c r="D9" s="82"/>
+      <c r="E9" s="82"/>
       <c r="F9" s="26"/>
       <c r="G9" s="26"/>
       <c r="H9" s="26"/>
       <c r="I9" s="26"/>
       <c r="J9" s="26"/>
       <c r="K9" s="26"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:14">
       <c r="A10" s="32">
         <v>2024</v>
       </c>
-      <c r="B10" s="53">
+      <c r="B10" s="52">
         <v>101.9</v>
       </c>
       <c r="C10" s="33">
         <v>109.2</v>
       </c>
       <c r="D10" s="33">
         <v>119.4</v>
       </c>
       <c r="E10" s="33">
         <v>113.6</v>
       </c>
       <c r="F10" s="33">
         <v>108.5</v>
       </c>
       <c r="G10" s="33">
         <v>106.3</v>
       </c>
       <c r="H10" s="34">
         <v>118.14149461746679</v>
       </c>
       <c r="I10" s="34">
         <v>118.89263175463616</v>
       </c>
       <c r="J10" s="34">
         <v>115.98546253819781</v>
       </c>
       <c r="K10" s="34">
         <v>128.47678115040716</v>
       </c>
       <c r="L10" s="34">
         <v>152.87811599031951</v>
       </c>
       <c r="M10" s="35">
         <v>163.89636988232553</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:14">
       <c r="A11" s="32">
         <v>2025</v>
       </c>
-      <c r="B11" s="53">
+      <c r="B11" s="52">
         <v>71.8</v>
       </c>
       <c r="C11" s="33">
         <v>79.8</v>
       </c>
       <c r="D11" s="33">
         <v>96.1</v>
       </c>
       <c r="E11" s="33">
         <v>105.7</v>
       </c>
       <c r="F11" s="33">
         <v>119.6</v>
       </c>
       <c r="G11" s="33">
         <v>123.1</v>
       </c>
       <c r="H11" s="34">
         <v>111.44995006468959</v>
       </c>
       <c r="I11" s="28">
         <v>113.52173830728512</v>
       </c>
       <c r="J11" s="28">
         <v>112.52409192149027</v>
       </c>
       <c r="K11" s="28">
         <v>107.7029671598674</v>
       </c>
       <c r="L11" s="28">
         <v>90.516052137257901</v>
       </c>
       <c r="M11" s="37">
         <v>95.180903732397041</v>
       </c>
     </row>
-    <row r="12" spans="1:14" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:14" s="21" customFormat="1" ht="11.25">
       <c r="A12" s="32">
         <v>2026</v>
       </c>
-      <c r="B12" s="53">
+      <c r="B12" s="52">
         <v>111.8</v>
       </c>
       <c r="C12" s="33">
         <v>102.1</v>
       </c>
       <c r="D12" s="33">
         <v>79.7</v>
       </c>
       <c r="E12" s="33">
         <v>86.4</v>
       </c>
       <c r="F12" s="33">
         <v>82.2</v>
       </c>
       <c r="G12" s="33">
         <v>89.7</v>
       </c>
       <c r="H12" s="34">
         <v>89.6</v>
       </c>
       <c r="I12" s="28">
         <v>95</v>
       </c>
-      <c r="J12" s="33"/>
+      <c r="J12" s="33">
+        <v>95.4</v>
+      </c>
       <c r="K12" s="33"/>
       <c r="L12" s="33"/>
       <c r="M12" s="37"/>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:14">
       <c r="B13" s="38"/>
       <c r="C13" s="38"/>
       <c r="D13" s="38"/>
       <c r="E13" s="38"/>
       <c r="F13" s="38"/>
       <c r="G13" s="38"/>
       <c r="H13" s="39"/>
       <c r="I13" s="38"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="40"/>
       <c r="M13" s="38"/>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:14">
       <c r="B14" s="38"/>
       <c r="C14" s="38"/>
       <c r="D14" s="38"/>
       <c r="E14" s="38"/>
       <c r="F14" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A9:E9"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata 161101</vt:lpstr>
       <vt:lpstr>Metadata 161201</vt:lpstr>
       <vt:lpstr>Simbols</vt:lpstr>
       <vt:lpstr>Indicator_161101,161201</vt:lpstr>