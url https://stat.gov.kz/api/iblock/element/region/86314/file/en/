--- v0 (2026-04-16)
+++ v1 (2026-08-08)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="408" yWindow="648" windowWidth="19296" windowHeight="7056"/>
+    <workbookView xWindow="780" yWindow="1800" windowWidth="26085" windowHeight="7050"/>
   </bookViews>
   <sheets>
-    <sheet name="анг" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="анг" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="236">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Volume of products manufactured and services rendered</t>
   </si>
   <si>
     <t>Profit (loss) before tax</t>
   </si>
   <si>
     <t>Material  costs</t>
   </si>
   <si>
     <t>Depreciation</t>
   </si>
   <si>
     <t>Production costs</t>
   </si>
   <si>
     <t>Income from sales of products and rendering of services</t>
   </si>
   <si>
     <t>Accounts receivable</t>
   </si>
   <si>
@@ -560,62 +564,241 @@
     <t>29 799,2</t>
   </si>
   <si>
     <t>34 671,1</t>
   </si>
   <si>
     <t>33 585,5</t>
   </si>
   <si>
     <t>43 623,5</t>
   </si>
   <si>
     <t>48 760,8</t>
   </si>
   <si>
     <t>59 846,3</t>
   </si>
   <si>
     <t>70 149,8</t>
   </si>
   <si>
     <t>86 284,9</t>
   </si>
   <si>
     <t>107 729,9</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t>Name of the statictical indicator</t>
+  </si>
+  <si>
+    <t>Volume of products manufactured and services rendered, million tenge</t>
+  </si>
+  <si>
+    <t>Short name of the SIC</t>
+  </si>
+  <si>
+    <t>Material costs,million tenge</t>
+  </si>
+  <si>
+    <t>Depreciation , million tenge</t>
+  </si>
+  <si>
+    <t>Wages fund, million tenge</t>
+  </si>
+  <si>
+    <t>Production costs, million tenge</t>
+  </si>
+  <si>
+    <t>Income from the sale of products and the provision of services, million tenge</t>
+  </si>
+  <si>
+    <t>Profit (loss) before tax, million tenge</t>
+  </si>
+  <si>
+    <t>Accounts receivable, million tenge</t>
+  </si>
+  <si>
+    <t>Debt on obligations, million tenge</t>
+  </si>
+  <si>
+    <t>Profitability (unprofitability) of production,  in percentage</t>
+  </si>
+  <si>
+    <t xml:space="preserve">History of the Indicator </t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The volume of products manufactured and services rendered is the cost of all products manufactured and services rendered in producer prices; income from sales of products and rendering of services is the amount of income to be received (received) minus value added tax, excise taxes, as well as the cost of returned goods, sales discounts and discounts from the price presented to the buyer; profit (loss) before tax is defined as the difference between the amount of gross profit, income from financing, other income and the amount of expenses for the sale of products and services, financing costs, administrative and other expenses; accounts receivable – the amount of debts owed to an enterprise from legal entities or individuals as a result of business relationships with them.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>The indicator is formed in accordance with international and national financial reporting standards (IFRS, NFRS).</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">It is formed on the basis of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>statistical form</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> of the nationwide statistical observation 1-PF "Report on the financial and economic activities of enterprises".</t>
+    </r>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Published by the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phone number </t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>SIC code</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indicator name </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zhambyl/spreadsheets/?industry=28264&amp;year=2025&amp;name=87532&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Division of Structural Statistics</t>
+  </si>
+  <si>
+    <t>Zhumabekov Maulen Khalituly</t>
+  </si>
+  <si>
+    <t>+7 7262 456214</t>
+  </si>
+  <si>
+    <t>m.zhumabekov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Since 2005</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="28">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -665,60 +848,141 @@
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -750,84 +1014,116 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -869,85 +1165,193 @@
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 4" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1190,1114 +1594,1505 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:U41"/>
+  <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8:XFD8"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="28.5546875" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="21" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="31.28515625" style="69" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="69" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="52"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21">
-      <c r="A2" s="44" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="51"/>
+      <c r="B1" s="51"/>
+    </row>
+    <row r="2" spans="1:2" s="55" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A2" s="53" t="s">
+        <v>183</v>
+      </c>
+      <c r="B2" s="54" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="55" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A3" s="56" t="s">
+        <v>185</v>
+      </c>
+      <c r="B3" s="54" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" s="55" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="87" t="s">
+        <v>187</v>
+      </c>
+      <c r="B4" s="57" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="88"/>
+      <c r="B5" s="58" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="88"/>
+      <c r="B6" s="57" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="55" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="88"/>
+      <c r="B7" s="57" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="55" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A8" s="88"/>
+      <c r="B8" s="57" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="55" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A9" s="88"/>
+      <c r="B9" s="57" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="55" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A10" s="88"/>
+      <c r="B10" s="57" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="55" customFormat="1" ht="18" customHeight="1">
+      <c r="A11" s="88"/>
+      <c r="B11" s="57" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" s="55" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A12" s="88"/>
+      <c r="B12" s="57" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="55" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="59" t="s">
+        <v>197</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="55" customFormat="1" ht="93" customHeight="1">
+      <c r="A14" s="56" t="s">
+        <v>198</v>
+      </c>
+      <c r="B14" s="60" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="55" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A15" s="56" t="s">
+        <v>200</v>
+      </c>
+      <c r="B15" s="61" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="55" customFormat="1" ht="27" customHeight="1">
+      <c r="A16" s="56" t="s">
+        <v>202</v>
+      </c>
+      <c r="B16" s="60" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A17" s="56" t="s">
+        <v>204</v>
+      </c>
+      <c r="B17" s="62" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" s="55" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A18" s="56" t="s">
+        <v>206</v>
+      </c>
+      <c r="B18" s="63" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" s="55" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A19" s="53" t="s">
+        <v>208</v>
+      </c>
+      <c r="B19" s="64" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" s="55" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="65" t="s">
+        <v>210</v>
+      </c>
+      <c r="B20" s="64" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" s="55" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A21" s="65" t="s">
+        <v>212</v>
+      </c>
+      <c r="B21" s="90" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" s="55" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A22" s="65" t="s">
+        <v>213</v>
+      </c>
+      <c r="B22" s="64" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="20.100000000000001" customHeight="1">
+      <c r="A23" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="B23" s="66">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A24" s="56" t="s">
+        <v>216</v>
+      </c>
+      <c r="B24" s="66">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A25" s="56" t="s">
+        <v>217</v>
+      </c>
+      <c r="B25" s="84" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="11.25" customHeight="1">
+      <c r="A26" s="56" t="s">
+        <v>218</v>
+      </c>
+      <c r="B26" s="85" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A27" s="56" t="s">
+        <v>219</v>
+      </c>
+      <c r="B27" s="86" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A28" s="56" t="s">
+        <v>220</v>
+      </c>
+      <c r="B28" s="86" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="67"/>
+      <c r="B29" s="68"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A4:A12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B19" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B19"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="71" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="71" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="71"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="70"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="72" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="72" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="72" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="72" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="72" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="73" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="74"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="74"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="74"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="74"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="75"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="76" t="s">
+        <v>227</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:W41"/>
+  <sheetViews>
+    <sheetView zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
+      <selection activeCell="C45" sqref="C45"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="28.5703125" style="5" customWidth="1"/>
+    <col min="3" max="18" width="11.140625" style="5" customWidth="1"/>
+    <col min="19" max="19" width="12.7109375" style="5" customWidth="1"/>
+    <col min="20" max="20" width="12.85546875" style="5" customWidth="1"/>
+    <col min="21" max="21" width="13.28515625" style="5" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:23">
+      <c r="B2" s="89" t="s">
         <v>172</v>
       </c>
-      <c r="B2" s="44"/>
-[...17 lines deleted...]
-      <c r="A3" s="12"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
+      <c r="N2" s="89"/>
+      <c r="O2" s="89"/>
+      <c r="P2" s="89"/>
+      <c r="Q2" s="89"/>
+      <c r="R2" s="89"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
-      <c r="O3" s="13"/>
+      <c r="O3" s="12"/>
       <c r="P3" s="13"/>
-      <c r="Q3" s="12"/>
+      <c r="Q3" s="13"/>
       <c r="R3" s="12"/>
-      <c r="S3" s="13"/>
+      <c r="S3" s="12"/>
       <c r="T3" s="13"/>
-      <c r="U3" s="13" t="s">
+      <c r="U3" s="13"/>
+      <c r="V3" s="13"/>
+      <c r="W3" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
-[...1 lines deleted...]
-      <c r="B4" s="15">
+    <row r="4" spans="1:23">
+      <c r="A4" s="77" t="s">
+        <v>228</v>
+      </c>
+      <c r="B4" s="78" t="s">
+        <v>229</v>
+      </c>
+      <c r="C4" s="14">
         <v>2005</v>
       </c>
-      <c r="C4" s="15">
+      <c r="D4" s="14">
         <v>2006</v>
       </c>
-      <c r="D4" s="15">
+      <c r="E4" s="14">
         <v>2007</v>
       </c>
-      <c r="E4" s="15">
+      <c r="F4" s="14">
         <v>2008</v>
       </c>
-      <c r="F4" s="15">
+      <c r="G4" s="14">
         <v>2009</v>
       </c>
-      <c r="G4" s="15">
+      <c r="H4" s="14">
         <v>2010</v>
       </c>
-      <c r="H4" s="15">
+      <c r="I4" s="14">
         <v>2011</v>
       </c>
-      <c r="I4" s="15">
+      <c r="J4" s="14">
         <v>2012</v>
       </c>
-      <c r="J4" s="15">
+      <c r="K4" s="14">
         <v>2013</v>
       </c>
-      <c r="K4" s="15">
+      <c r="L4" s="14">
         <v>2014</v>
       </c>
-      <c r="L4" s="15">
+      <c r="M4" s="14">
         <v>2015</v>
       </c>
-      <c r="M4" s="15">
+      <c r="N4" s="14">
         <v>2016</v>
       </c>
-      <c r="N4" s="15">
+      <c r="O4" s="14">
         <v>2017</v>
       </c>
-      <c r="O4" s="15">
+      <c r="P4" s="14">
         <v>2018</v>
       </c>
-      <c r="P4" s="16">
+      <c r="Q4" s="15">
         <v>2019</v>
       </c>
-      <c r="Q4" s="17">
+      <c r="R4" s="16">
         <v>2020</v>
       </c>
-      <c r="R4" s="18">
+      <c r="S4" s="17">
         <v>2021</v>
       </c>
-      <c r="S4" s="16">
+      <c r="T4" s="15">
         <v>2022</v>
       </c>
-      <c r="T4" s="37">
+      <c r="U4" s="36">
         <v>2023</v>
       </c>
-      <c r="U4" s="38">
+      <c r="V4" s="37">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="19" t="s">
+      <c r="W4" s="17">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" ht="22.5">
+      <c r="A5" s="79">
+        <v>271305</v>
+      </c>
+      <c r="B5" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="20" t="s">
+      <c r="C5" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="21" t="s">
+      <c r="D5" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="21" t="s">
+      <c r="E5" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="E5" s="21" t="s">
+      <c r="F5" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="F5" s="21" t="s">
+      <c r="G5" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="G5" s="21" t="s">
+      <c r="H5" s="20" t="s">
         <v>52</v>
       </c>
-      <c r="H5" s="21" t="s">
+      <c r="I5" s="20" t="s">
         <v>61</v>
       </c>
-      <c r="I5" s="21" t="s">
+      <c r="J5" s="20" t="s">
         <v>70</v>
       </c>
-      <c r="J5" s="21" t="s">
+      <c r="K5" s="20" t="s">
         <v>78</v>
       </c>
-      <c r="K5" s="21" t="s">
+      <c r="L5" s="20" t="s">
         <v>87</v>
       </c>
-      <c r="L5" s="21" t="s">
+      <c r="M5" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="22" t="s">
+      <c r="N5" s="21" t="s">
         <v>101</v>
       </c>
-      <c r="N5" s="22" t="s">
+      <c r="O5" s="21" t="s">
         <v>110</v>
       </c>
-      <c r="O5" s="22" t="s">
+      <c r="P5" s="21" t="s">
         <v>119</v>
       </c>
-      <c r="P5" s="22" t="s">
+      <c r="Q5" s="21" t="s">
         <v>128</v>
       </c>
-      <c r="Q5" s="22" t="s">
+      <c r="R5" s="21" t="s">
         <v>137</v>
       </c>
-      <c r="R5" s="22" t="s">
+      <c r="S5" s="21" t="s">
         <v>146</v>
       </c>
-      <c r="S5" s="22" t="s">
+      <c r="T5" s="21" t="s">
         <v>155</v>
       </c>
-      <c r="T5" s="2">
+      <c r="U5" s="2">
         <v>652423.69999999995</v>
       </c>
-      <c r="U5" s="39" t="s">
+      <c r="V5" s="38" t="s">
         <v>164</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="23" t="s">
+      <c r="W5" s="48">
+        <v>973491.19999999995</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="80">
+        <v>271101</v>
+      </c>
+      <c r="B6" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="24" t="s">
+      <c r="C6" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="25" t="s">
+      <c r="D6" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="25" t="s">
+      <c r="E6" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="E6" s="25" t="s">
+      <c r="F6" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="25" t="s">
+      <c r="G6" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="25" t="s">
+      <c r="H6" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="H6" s="25" t="s">
+      <c r="I6" s="24" t="s">
         <v>62</v>
       </c>
-      <c r="I6" s="25" t="s">
+      <c r="J6" s="24" t="s">
         <v>71</v>
       </c>
-      <c r="J6" s="25" t="s">
+      <c r="K6" s="24" t="s">
         <v>79</v>
       </c>
-      <c r="K6" s="25" t="s">
+      <c r="L6" s="24" t="s">
         <v>88</v>
       </c>
-      <c r="L6" s="25" t="s">
+      <c r="M6" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="M6" s="22" t="s">
+      <c r="N6" s="21" t="s">
         <v>102</v>
       </c>
-      <c r="N6" s="22" t="s">
+      <c r="O6" s="21" t="s">
         <v>111</v>
       </c>
-      <c r="O6" s="22" t="s">
+      <c r="P6" s="21" t="s">
         <v>120</v>
       </c>
-      <c r="P6" s="22" t="s">
+      <c r="Q6" s="21" t="s">
         <v>129</v>
       </c>
-      <c r="Q6" s="22" t="s">
+      <c r="R6" s="21" t="s">
         <v>138</v>
       </c>
-      <c r="R6" s="22" t="s">
+      <c r="S6" s="21" t="s">
         <v>147</v>
       </c>
-      <c r="S6" s="22" t="s">
+      <c r="T6" s="21" t="s">
         <v>156</v>
       </c>
-      <c r="T6" s="3">
+      <c r="U6" s="3">
         <v>365676.79999999999</v>
       </c>
-      <c r="U6" s="40" t="s">
+      <c r="V6" s="39" t="s">
         <v>165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="26" t="s">
+      <c r="W6" s="48">
+        <v>542748.69999999995</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="81">
+        <v>271101</v>
+      </c>
+      <c r="B7" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="24" t="s">
+      <c r="C7" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="25" t="s">
+      <c r="D7" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="25" t="s">
+      <c r="E7" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="E7" s="25" t="s">
+      <c r="F7" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="F7" s="25" t="s">
+      <c r="G7" s="24" t="s">
         <v>45</v>
       </c>
-      <c r="G7" s="25" t="s">
+      <c r="H7" s="24" t="s">
         <v>54</v>
       </c>
-      <c r="H7" s="25" t="s">
+      <c r="I7" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="I7" s="25" t="s">
+      <c r="J7" s="24" t="s">
         <v>72</v>
       </c>
-      <c r="J7" s="25" t="s">
+      <c r="K7" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="K7" s="25" t="s">
+      <c r="L7" s="24" t="s">
         <v>89</v>
       </c>
-      <c r="L7" s="25" t="s">
+      <c r="M7" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="M7" s="22" t="s">
+      <c r="N7" s="21" t="s">
         <v>103</v>
       </c>
-      <c r="N7" s="24" t="s">
+      <c r="O7" s="23" t="s">
         <v>112</v>
       </c>
-      <c r="O7" s="24" t="s">
+      <c r="P7" s="23" t="s">
         <v>121</v>
       </c>
-      <c r="P7" s="24" t="s">
+      <c r="Q7" s="23" t="s">
         <v>130</v>
       </c>
-      <c r="Q7" s="27" t="s">
+      <c r="R7" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="R7" s="22" t="s">
+      <c r="S7" s="21" t="s">
         <v>148</v>
       </c>
-      <c r="S7" s="28" t="s">
+      <c r="T7" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="T7" s="3">
+      <c r="U7" s="3">
         <v>25770.3</v>
       </c>
-      <c r="U7" s="41" t="s">
+      <c r="V7" s="40" t="s">
         <v>166</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="45" t="s">
+      <c r="W7" s="48">
+        <v>39891.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="47" customFormat="1">
+      <c r="A8" s="81">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="43" t="s">
         <v>173</v>
       </c>
-      <c r="B8" s="30" t="s">
+      <c r="C8" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="30">
+      <c r="D8" s="29">
         <v>11432.7</v>
       </c>
-      <c r="D8" s="30">
+      <c r="E8" s="29">
         <v>13223.9</v>
       </c>
-      <c r="E8" s="30">
+      <c r="F8" s="29">
         <v>14268</v>
       </c>
-      <c r="F8" s="30">
+      <c r="G8" s="29">
         <v>13329</v>
       </c>
-      <c r="G8" s="30">
+      <c r="H8" s="29">
         <v>14116.9</v>
       </c>
-      <c r="H8" s="30">
+      <c r="I8" s="29">
         <v>16578.099999999999</v>
       </c>
-      <c r="I8" s="30">
+      <c r="J8" s="29">
         <v>23214.3</v>
       </c>
-      <c r="J8" s="30">
+      <c r="K8" s="29">
         <v>26699.7</v>
       </c>
-      <c r="K8" s="30">
+      <c r="L8" s="29">
         <v>31887.4</v>
       </c>
-      <c r="L8" s="30">
+      <c r="M8" s="29">
         <v>29758.400000000001</v>
       </c>
-      <c r="M8" s="46" t="s">
+      <c r="N8" s="44" t="s">
         <v>174</v>
       </c>
-      <c r="N8" s="47" t="s">
+      <c r="O8" s="45" t="s">
         <v>175</v>
       </c>
-      <c r="O8" s="46" t="s">
+      <c r="P8" s="44" t="s">
         <v>176</v>
       </c>
-      <c r="P8" s="46" t="s">
+      <c r="Q8" s="44" t="s">
         <v>177</v>
       </c>
-      <c r="Q8" s="46" t="s">
+      <c r="R8" s="44" t="s">
         <v>178</v>
       </c>
-      <c r="R8" s="46" t="s">
+      <c r="S8" s="44" t="s">
         <v>179</v>
       </c>
-      <c r="S8" s="46" t="s">
+      <c r="T8" s="44" t="s">
         <v>180</v>
       </c>
-      <c r="T8" s="31" t="s">
+      <c r="U8" s="30" t="s">
         <v>181</v>
       </c>
-      <c r="U8" s="48" t="s">
+      <c r="V8" s="46" t="s">
         <v>182</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="23" t="s">
+      <c r="W8" s="49">
+        <v>127144.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="81">
+        <v>271101</v>
+      </c>
+      <c r="B9" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="24" t="s">
+      <c r="C9" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="25" t="s">
+      <c r="D9" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="D9" s="25" t="s">
+      <c r="E9" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="E9" s="25" t="s">
+      <c r="F9" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="F9" s="25" t="s">
+      <c r="G9" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="G9" s="25" t="s">
+      <c r="H9" s="24" t="s">
         <v>55</v>
       </c>
-      <c r="H9" s="25" t="s">
+      <c r="I9" s="24" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="25" t="s">
+      <c r="J9" s="24" t="s">
         <v>73</v>
       </c>
-      <c r="J9" s="25" t="s">
+      <c r="K9" s="24" t="s">
         <v>81</v>
       </c>
-      <c r="K9" s="25" t="s">
+      <c r="L9" s="24" t="s">
         <v>90</v>
       </c>
-      <c r="L9" s="25" t="s">
+      <c r="M9" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="M9" s="22" t="s">
+      <c r="N9" s="21" t="s">
         <v>104</v>
       </c>
-      <c r="N9" s="22" t="s">
+      <c r="O9" s="21" t="s">
         <v>113</v>
       </c>
-      <c r="O9" s="22" t="s">
+      <c r="P9" s="21" t="s">
         <v>122</v>
       </c>
-      <c r="P9" s="22" t="s">
+      <c r="Q9" s="21" t="s">
         <v>131</v>
       </c>
-      <c r="Q9" s="22" t="s">
+      <c r="R9" s="21" t="s">
         <v>140</v>
       </c>
-      <c r="R9" s="22" t="s">
+      <c r="S9" s="21" t="s">
         <v>149</v>
       </c>
-      <c r="S9" s="22" t="s">
+      <c r="T9" s="21" t="s">
         <v>158</v>
       </c>
-      <c r="T9" s="3">
+      <c r="U9" s="3">
         <v>497495</v>
       </c>
-      <c r="U9" s="40" t="s">
+      <c r="V9" s="39" t="s">
         <v>167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="23" t="s">
+      <c r="W9" s="48">
+        <v>774277.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" ht="22.5">
+      <c r="A10" s="82">
+        <v>271201</v>
+      </c>
+      <c r="B10" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="29" t="s">
+      <c r="C10" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="25" t="s">
+      <c r="D10" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="D10" s="25" t="s">
+      <c r="E10" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="E10" s="25" t="s">
+      <c r="F10" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="25" t="s">
+      <c r="G10" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="G10" s="25" t="s">
+      <c r="H10" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="H10" s="30" t="s">
+      <c r="I10" s="29" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="30" t="s">
+      <c r="J10" s="29" t="s">
         <v>74</v>
       </c>
-      <c r="J10" s="30" t="s">
+      <c r="K10" s="29" t="s">
         <v>82</v>
       </c>
-      <c r="K10" s="30" t="s">
+      <c r="L10" s="29" t="s">
         <v>91</v>
       </c>
-      <c r="L10" s="30" t="s">
+      <c r="M10" s="29" t="s">
         <v>96</v>
       </c>
-      <c r="M10" s="30" t="s">
+      <c r="N10" s="29" t="s">
         <v>105</v>
       </c>
-      <c r="N10" s="30" t="s">
+      <c r="O10" s="29" t="s">
         <v>114</v>
       </c>
-      <c r="O10" s="30" t="s">
+      <c r="P10" s="29" t="s">
         <v>123</v>
       </c>
-      <c r="P10" s="29" t="s">
+      <c r="Q10" s="28" t="s">
         <v>132</v>
       </c>
-      <c r="Q10" s="29" t="s">
+      <c r="R10" s="28" t="s">
         <v>141</v>
       </c>
-      <c r="R10" s="29" t="s">
+      <c r="S10" s="28" t="s">
         <v>150</v>
       </c>
-      <c r="S10" s="22" t="s">
+      <c r="T10" s="21" t="s">
         <v>159</v>
       </c>
-      <c r="T10" s="3">
+      <c r="U10" s="3">
         <v>674025.7</v>
       </c>
-      <c r="U10" s="40" t="s">
+      <c r="V10" s="39" t="s">
         <v>168</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="W10" s="48">
+        <v>1073277.3999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="82">
+        <v>271301</v>
+      </c>
+      <c r="B11" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="31" t="s">
+      <c r="C11" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="29">
+      <c r="D11" s="28">
         <v>-1747.8</v>
       </c>
-      <c r="D11" s="29" t="s">
+      <c r="E11" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="E11" s="29" t="s">
+      <c r="F11" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="F11" s="31" t="s">
+      <c r="G11" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="G11" s="31" t="s">
+      <c r="H11" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="H11" s="29" t="s">
+      <c r="I11" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="I11" s="29" t="s">
+      <c r="J11" s="28" t="s">
         <v>75</v>
       </c>
-      <c r="J11" s="29" t="s">
+      <c r="K11" s="28" t="s">
         <v>83</v>
       </c>
-      <c r="K11" s="31" t="s">
+      <c r="L11" s="30" t="s">
         <v>92</v>
       </c>
-      <c r="L11" s="31" t="s">
+      <c r="M11" s="30" t="s">
         <v>97</v>
       </c>
-      <c r="M11" s="29" t="s">
+      <c r="N11" s="28" t="s">
         <v>106</v>
       </c>
-      <c r="N11" s="29" t="s">
+      <c r="O11" s="28" t="s">
         <v>115</v>
       </c>
-      <c r="O11" s="29" t="s">
+      <c r="P11" s="28" t="s">
         <v>124</v>
       </c>
-      <c r="P11" s="29" t="s">
+      <c r="Q11" s="28" t="s">
         <v>133</v>
       </c>
-      <c r="Q11" s="29" t="s">
+      <c r="R11" s="28" t="s">
         <v>142</v>
       </c>
-      <c r="R11" s="29" t="s">
+      <c r="S11" s="28" t="s">
         <v>151</v>
       </c>
-      <c r="S11" s="22" t="s">
+      <c r="T11" s="21" t="s">
         <v>160</v>
       </c>
-      <c r="T11" s="3">
+      <c r="U11" s="3">
         <v>81039.199999999997</v>
       </c>
-      <c r="U11" s="40" t="s">
+      <c r="V11" s="39" t="s">
         <v>169</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="23" t="s">
+      <c r="W11" s="48">
+        <v>108117.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="82">
+        <v>271401</v>
+      </c>
+      <c r="B12" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="29" t="s">
+      <c r="C12" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="29" t="s">
+      <c r="D12" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="D12" s="29" t="s">
+      <c r="E12" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="E12" s="29" t="s">
+      <c r="F12" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="F12" s="29" t="s">
+      <c r="G12" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="G12" s="29" t="s">
+      <c r="H12" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="H12" s="29" t="s">
+      <c r="I12" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="I12" s="29" t="s">
+      <c r="J12" s="28" t="s">
         <v>76</v>
       </c>
-      <c r="J12" s="29" t="s">
+      <c r="K12" s="28" t="s">
         <v>84</v>
       </c>
-      <c r="K12" s="29" t="s">
+      <c r="L12" s="28" t="s">
         <v>93</v>
       </c>
-      <c r="L12" s="29" t="s">
+      <c r="M12" s="28" t="s">
         <v>98</v>
       </c>
-      <c r="M12" s="29" t="s">
+      <c r="N12" s="28" t="s">
         <v>107</v>
       </c>
-      <c r="N12" s="29" t="s">
+      <c r="O12" s="28" t="s">
         <v>116</v>
       </c>
-      <c r="O12" s="29" t="s">
+      <c r="P12" s="28" t="s">
         <v>125</v>
       </c>
-      <c r="P12" s="29" t="s">
+      <c r="Q12" s="28" t="s">
         <v>134</v>
       </c>
-      <c r="Q12" s="29" t="s">
+      <c r="R12" s="28" t="s">
         <v>143</v>
       </c>
-      <c r="R12" s="29" t="s">
+      <c r="S12" s="28" t="s">
         <v>152</v>
       </c>
-      <c r="S12" s="22" t="s">
+      <c r="T12" s="21" t="s">
         <v>161</v>
       </c>
-      <c r="T12" s="3">
+      <c r="U12" s="3">
         <v>181119.3</v>
       </c>
-      <c r="U12" s="42" t="s">
+      <c r="V12" s="41" t="s">
         <v>170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="23" t="s">
+      <c r="W12" s="48">
+        <v>259846.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="82">
+        <v>271401</v>
+      </c>
+      <c r="B13" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="29" t="s">
+      <c r="C13" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="29" t="s">
+      <c r="D13" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="D13" s="29" t="s">
+      <c r="E13" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="E13" s="29" t="s">
+      <c r="F13" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="F13" s="29" t="s">
+      <c r="G13" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="G13" s="29" t="s">
+      <c r="H13" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="H13" s="29" t="s">
+      <c r="I13" s="28" t="s">
         <v>68</v>
       </c>
-      <c r="I13" s="29" t="s">
+      <c r="J13" s="28" t="s">
         <v>77</v>
       </c>
-      <c r="J13" s="29" t="s">
+      <c r="K13" s="28" t="s">
         <v>85</v>
       </c>
-      <c r="K13" s="29" t="s">
+      <c r="L13" s="28" t="s">
         <v>94</v>
       </c>
-      <c r="L13" s="29" t="s">
+      <c r="M13" s="28" t="s">
         <v>99</v>
       </c>
-      <c r="M13" s="29" t="s">
+      <c r="N13" s="28" t="s">
         <v>108</v>
       </c>
-      <c r="N13" s="29" t="s">
+      <c r="O13" s="28" t="s">
         <v>117</v>
       </c>
-      <c r="O13" s="29" t="s">
+      <c r="P13" s="28" t="s">
         <v>126</v>
       </c>
-      <c r="P13" s="29" t="s">
+      <c r="Q13" s="28" t="s">
         <v>135</v>
       </c>
-      <c r="Q13" s="29" t="s">
+      <c r="R13" s="28" t="s">
         <v>144</v>
       </c>
-      <c r="R13" s="29" t="s">
+      <c r="S13" s="28" t="s">
         <v>153</v>
       </c>
-      <c r="S13" s="22" t="s">
+      <c r="T13" s="21" t="s">
         <v>162</v>
       </c>
-      <c r="T13" s="3">
+      <c r="U13" s="3">
         <v>584327.1</v>
       </c>
-      <c r="U13" s="42" t="s">
+      <c r="V13" s="41" t="s">
         <v>171</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="32" t="s">
+      <c r="W13" s="48">
+        <v>919153.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" ht="28.5" customHeight="1">
+      <c r="A14" s="83">
+        <v>271304</v>
+      </c>
+      <c r="B14" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="C14" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="C14" s="34" t="s">
+      <c r="D14" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="D14" s="34" t="s">
+      <c r="E14" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="E14" s="35" t="s">
+      <c r="F14" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="F14" s="35" t="s">
+      <c r="G14" s="34" t="s">
         <v>51</v>
       </c>
-      <c r="G14" s="35" t="s">
+      <c r="H14" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="H14" s="35" t="s">
+      <c r="I14" s="34" t="s">
         <v>69</v>
       </c>
-      <c r="I14" s="35">
+      <c r="J14" s="34">
         <v>4</v>
       </c>
-      <c r="J14" s="35" t="s">
+      <c r="K14" s="34" t="s">
         <v>86</v>
       </c>
-      <c r="K14" s="35" t="s">
+      <c r="L14" s="34" t="s">
         <v>95</v>
       </c>
-      <c r="L14" s="35" t="s">
+      <c r="M14" s="34" t="s">
         <v>100</v>
       </c>
-      <c r="M14" s="36" t="s">
+      <c r="N14" s="35" t="s">
         <v>109</v>
       </c>
-      <c r="N14" s="36" t="s">
+      <c r="O14" s="35" t="s">
         <v>118</v>
       </c>
-      <c r="O14" s="36" t="s">
+      <c r="P14" s="35" t="s">
         <v>127</v>
       </c>
-      <c r="P14" s="36" t="s">
+      <c r="Q14" s="35" t="s">
         <v>136</v>
       </c>
-      <c r="Q14" s="36" t="s">
+      <c r="R14" s="35" t="s">
         <v>145</v>
       </c>
-      <c r="R14" s="36" t="s">
+      <c r="S14" s="35" t="s">
         <v>154</v>
       </c>
-      <c r="S14" s="36" t="s">
+      <c r="T14" s="35" t="s">
         <v>163</v>
       </c>
-      <c r="T14" s="4">
+      <c r="U14" s="4">
         <v>12.1</v>
       </c>
-      <c r="U14" s="43">
+      <c r="V14" s="42">
         <v>0.4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="D16" s="7"/>
+      <c r="W14" s="50">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="B16" s="6"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E17" s="7"/>
+      <c r="M16" s="7"/>
+    </row>
+    <row r="17" spans="5:14">
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="D18" s="7"/>
+      <c r="M17" s="7"/>
+    </row>
+    <row r="18" spans="5:14">
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E19" s="7"/>
+      <c r="M18" s="7"/>
+    </row>
+    <row r="19" spans="5:14">
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E20" s="7"/>
+      <c r="M19" s="7"/>
+    </row>
+    <row r="20" spans="5:14">
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E21" s="7"/>
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="5:14">
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E22" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="5:14">
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E23" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="5:14">
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E24" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="5:14">
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E25" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="5:14">
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
-      <c r="J25" s="8"/>
-      <c r="K25" s="9"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="8"/>
       <c r="L25" s="9"/>
-      <c r="M25" s="10"/>
-[...2 lines deleted...]
-      <c r="E26" s="7"/>
+      <c r="M25" s="9"/>
+      <c r="N25" s="10"/>
+    </row>
+    <row r="26" spans="5:14">
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
-    </row>
-[...12 lines deleted...]
-      <c r="E28" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="5:14">
+      <c r="E27" s="9"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="9"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="9"/>
+      <c r="L27" s="11"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="5:14">
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E29" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="5:14">
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E30" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="5:14">
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E31" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="5:14">
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E32" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="5:14">
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E33" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="6:13">
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E34" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="6:13">
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E35" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="6:13">
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E36" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="6:13">
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E37" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="6:13">
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E38" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="6:13">
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E39" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="6:13">
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E40" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="6:13">
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E41" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="6:13">
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="B2:R2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>анг</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>