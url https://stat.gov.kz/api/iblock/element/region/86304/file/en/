--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -1,51 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kaiypova\Desktop\Динамика по взаимной торговле 2011-2026-15052026\eng\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2025'!$O$6:$V$140</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2025'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1927" uniqueCount="280">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
@@ -854,57 +859,57 @@
   <si>
     <t>Vinegar and its substitutes derived from acetic acid</t>
   </si>
   <si>
     <t>Flours and meals and pellets of meat or meat offal, fish or crustaceans, molluscs or other aquatic invertebrates, unfit for human consumption, greaves</t>
   </si>
   <si>
     <t>Bran, chaff, pulp and other residues from screening, milling or other processing of cereals or legumes, whether or not granulated</t>
   </si>
   <si>
     <t>Cigars, cut-end cigars, cigarillos and cigarettes made from tobacco or tobacco substitutes</t>
   </si>
   <si>
     <t>Other manufactured tobacco and manufactured tobacco substitutes; tobacco 'homogenized' or 'reconstituted'; tobacco extracts and essences</t>
   </si>
   <si>
     <t>Salt (including table salt and denatured salt) and pure sodium chloride, whether or not dissolved in water, as well as agents containing additives, sea water</t>
   </si>
   <si>
     <t>* Preliminary data.</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 *</t>
   </si>
   <si>
-    <t xml:space="preserve"> January-February 2026 *</t>
+    <t xml:space="preserve"> January-March 2026 *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1715,72 +1720,72 @@
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
@@ -1883,116 +1888,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2128,143 +2135,143 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AA6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AU6" sqref="AU6:AX140"/>
+      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AV4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="12" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="12" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="12" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="9.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="11.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="10" style="1" customWidth="1"/>
     <col min="38" max="38" width="10.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.140625" style="1" customWidth="1"/>
     <col min="40" max="41" width="9.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="11" style="1" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="30" customHeight="1">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="33" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="36"/>
-[...31 lines deleted...]
-      <c r="AH1" s="36"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+      <c r="V1" s="33"/>
+      <c r="W1" s="33"/>
+      <c r="X1" s="33"/>
+      <c r="Y1" s="33"/>
+      <c r="Z1" s="33"/>
+      <c r="AA1" s="33"/>
+      <c r="AB1" s="33"/>
+      <c r="AC1" s="33"/>
+      <c r="AD1" s="33"/>
+      <c r="AE1" s="33"/>
+      <c r="AF1" s="33"/>
+      <c r="AG1" s="33"/>
+      <c r="AH1" s="33"/>
       <c r="AI1" s="8"/>
       <c r="AJ1" s="8"/>
       <c r="AK1" s="8"/>
       <c r="AL1" s="8"/>
       <c r="AM1" s="8"/>
       <c r="AN1" s="8"/>
       <c r="AO1" s="8"/>
       <c r="AP1" s="8"/>
     </row>
     <row r="2" spans="1:50">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
@@ -2275,232 +2282,232 @@
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="11"/>
       <c r="AB2" s="11"/>
       <c r="AC2" s="11"/>
       <c r="AD2" s="11"/>
       <c r="AE2" s="8"/>
       <c r="AF2" s="8"/>
       <c r="AG2" s="8"/>
       <c r="AH2" s="8"/>
       <c r="AI2" s="8"/>
       <c r="AJ2" s="8"/>
       <c r="AK2" s="8"/>
       <c r="AL2" s="8"/>
       <c r="AM2" s="8"/>
       <c r="AN2" s="8"/>
       <c r="AO2" s="8"/>
       <c r="AP2" s="8"/>
     </row>
     <row r="3" spans="1:50" ht="11.25" customHeight="1">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="B3" s="32" t="s">
+      <c r="B3" s="34" t="s">
         <v>137</v>
       </c>
-      <c r="C3" s="30">
+      <c r="C3" s="31">
         <v>2015</v>
       </c>
-      <c r="D3" s="30"/>
-[...2 lines deleted...]
-      <c r="G3" s="30">
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31">
         <v>2016</v>
       </c>
-      <c r="H3" s="30"/>
-[...2 lines deleted...]
-      <c r="K3" s="30">
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31">
         <v>2017</v>
       </c>
-      <c r="L3" s="30"/>
-[...2 lines deleted...]
-      <c r="O3" s="30">
+      <c r="L3" s="31"/>
+      <c r="M3" s="31"/>
+      <c r="N3" s="31"/>
+      <c r="O3" s="31">
         <v>2018</v>
       </c>
-      <c r="P3" s="30"/>
-[...2 lines deleted...]
-      <c r="S3" s="30">
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="31">
         <v>2019</v>
       </c>
-      <c r="T3" s="30"/>
-[...2 lines deleted...]
-      <c r="W3" s="30">
+      <c r="T3" s="31"/>
+      <c r="U3" s="31"/>
+      <c r="V3" s="31"/>
+      <c r="W3" s="31">
         <v>2020</v>
       </c>
-      <c r="X3" s="30"/>
-[...2 lines deleted...]
-      <c r="AA3" s="29">
+      <c r="X3" s="31"/>
+      <c r="Y3" s="31"/>
+      <c r="Z3" s="31"/>
+      <c r="AA3" s="30">
         <v>2021</v>
       </c>
-      <c r="AB3" s="30"/>
-[...2 lines deleted...]
-      <c r="AE3" s="29">
+      <c r="AB3" s="31"/>
+      <c r="AC3" s="31"/>
+      <c r="AD3" s="31"/>
+      <c r="AE3" s="30">
         <v>2022</v>
       </c>
-      <c r="AF3" s="30"/>
-[...2 lines deleted...]
-      <c r="AI3" s="29">
+      <c r="AF3" s="31"/>
+      <c r="AG3" s="31"/>
+      <c r="AH3" s="31"/>
+      <c r="AI3" s="30">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="30"/>
-[...2 lines deleted...]
-      <c r="AM3" s="29">
+      <c r="AJ3" s="31"/>
+      <c r="AK3" s="31"/>
+      <c r="AL3" s="31"/>
+      <c r="AM3" s="30">
         <v>2024</v>
       </c>
-      <c r="AN3" s="30"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="29" t="s">
+      <c r="AN3" s="31"/>
+      <c r="AO3" s="31"/>
+      <c r="AP3" s="31"/>
+      <c r="AQ3" s="30" t="s">
         <v>278</v>
       </c>
-      <c r="AR3" s="30"/>
-[...2 lines deleted...]
-      <c r="AU3" s="29" t="s">
+      <c r="AR3" s="31"/>
+      <c r="AS3" s="31"/>
+      <c r="AT3" s="31"/>
+      <c r="AU3" s="30" t="s">
         <v>279</v>
       </c>
-      <c r="AV3" s="30"/>
-[...1 lines deleted...]
-      <c r="AX3" s="30"/>
+      <c r="AV3" s="31"/>
+      <c r="AW3" s="31"/>
+      <c r="AX3" s="31"/>
     </row>
     <row r="4" spans="1:50">
-      <c r="A4" s="33"/>
-[...1 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="A4" s="35"/>
+      <c r="B4" s="35"/>
+      <c r="C4" s="30" t="s">
         <v>138</v>
       </c>
-      <c r="D4" s="29"/>
-      <c r="E4" s="29" t="s">
+      <c r="D4" s="30"/>
+      <c r="E4" s="30" t="s">
         <v>139</v>
       </c>
-      <c r="F4" s="29"/>
-      <c r="G4" s="29" t="s">
+      <c r="F4" s="30"/>
+      <c r="G4" s="30" t="s">
         <v>138</v>
       </c>
-      <c r="H4" s="29"/>
-      <c r="I4" s="29" t="s">
+      <c r="H4" s="30"/>
+      <c r="I4" s="30" t="s">
         <v>139</v>
       </c>
-      <c r="J4" s="29"/>
-      <c r="K4" s="29" t="s">
+      <c r="J4" s="30"/>
+      <c r="K4" s="30" t="s">
         <v>138</v>
       </c>
-      <c r="L4" s="29"/>
-      <c r="M4" s="29" t="s">
+      <c r="L4" s="30"/>
+      <c r="M4" s="30" t="s">
         <v>139</v>
       </c>
-      <c r="N4" s="29"/>
-      <c r="O4" s="29" t="s">
+      <c r="N4" s="30"/>
+      <c r="O4" s="30" t="s">
         <v>138</v>
       </c>
-      <c r="P4" s="29"/>
-      <c r="Q4" s="29" t="s">
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30" t="s">
         <v>139</v>
       </c>
-      <c r="R4" s="29"/>
-      <c r="S4" s="29" t="s">
+      <c r="R4" s="30"/>
+      <c r="S4" s="30" t="s">
         <v>138</v>
       </c>
-      <c r="T4" s="29"/>
-      <c r="U4" s="29" t="s">
+      <c r="T4" s="30"/>
+      <c r="U4" s="30" t="s">
         <v>139</v>
       </c>
-      <c r="V4" s="29"/>
-      <c r="W4" s="29" t="s">
+      <c r="V4" s="30"/>
+      <c r="W4" s="30" t="s">
         <v>138</v>
       </c>
-      <c r="X4" s="29"/>
-      <c r="Y4" s="29" t="s">
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30" t="s">
         <v>139</v>
       </c>
-      <c r="Z4" s="29"/>
-      <c r="AA4" s="29" t="s">
+      <c r="Z4" s="30"/>
+      <c r="AA4" s="30" t="s">
         <v>138</v>
       </c>
-      <c r="AB4" s="29"/>
-      <c r="AC4" s="29" t="s">
+      <c r="AB4" s="30"/>
+      <c r="AC4" s="30" t="s">
         <v>139</v>
       </c>
-      <c r="AD4" s="29"/>
-      <c r="AE4" s="29" t="s">
+      <c r="AD4" s="30"/>
+      <c r="AE4" s="30" t="s">
         <v>138</v>
       </c>
-      <c r="AF4" s="29"/>
-      <c r="AG4" s="29" t="s">
+      <c r="AF4" s="30"/>
+      <c r="AG4" s="30" t="s">
         <v>139</v>
       </c>
-      <c r="AH4" s="29"/>
-      <c r="AI4" s="31" t="s">
+      <c r="AH4" s="30"/>
+      <c r="AI4" s="32" t="s">
         <v>138</v>
       </c>
-      <c r="AJ4" s="31"/>
-      <c r="AK4" s="31" t="s">
+      <c r="AJ4" s="32"/>
+      <c r="AK4" s="32" t="s">
         <v>139</v>
       </c>
-      <c r="AL4" s="31"/>
-      <c r="AM4" s="31" t="s">
+      <c r="AL4" s="32"/>
+      <c r="AM4" s="32" t="s">
         <v>138</v>
       </c>
-      <c r="AN4" s="31"/>
-      <c r="AO4" s="31" t="s">
+      <c r="AN4" s="32"/>
+      <c r="AO4" s="32" t="s">
         <v>139</v>
       </c>
-      <c r="AP4" s="31"/>
-      <c r="AQ4" s="31" t="s">
+      <c r="AP4" s="32"/>
+      <c r="AQ4" s="32" t="s">
         <v>138</v>
       </c>
-      <c r="AR4" s="31"/>
-      <c r="AS4" s="31" t="s">
+      <c r="AR4" s="32"/>
+      <c r="AS4" s="32" t="s">
         <v>139</v>
       </c>
-      <c r="AT4" s="31"/>
-      <c r="AU4" s="31" t="s">
+      <c r="AT4" s="32"/>
+      <c r="AU4" s="32" t="s">
         <v>138</v>
       </c>
-      <c r="AV4" s="31"/>
-      <c r="AW4" s="31" t="s">
+      <c r="AV4" s="32"/>
+      <c r="AW4" s="32" t="s">
         <v>139</v>
       </c>
-      <c r="AX4" s="31"/>
+      <c r="AX4" s="32"/>
     </row>
     <row r="5" spans="1:50" ht="22.5">
-      <c r="A5" s="34"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="36"/>
+      <c r="B5" s="36"/>
       <c r="C5" s="12" t="s">
         <v>140</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>141</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>140</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>141</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>140</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>141</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>140</v>
       </c>
       <c r="J5" s="12" t="s">
         <v>141</v>
       </c>
       <c r="K5" s="12" t="s">
@@ -2740,60 +2747,60 @@
       <c r="AM6" s="7">
         <v>90010.59792</v>
       </c>
       <c r="AN6" s="7">
         <v>11935.823390000003</v>
       </c>
       <c r="AO6" s="7">
         <v>98952.511280000035</v>
       </c>
       <c r="AP6" s="26">
         <v>84189.179399999994</v>
       </c>
       <c r="AQ6" s="7">
         <v>98553.916499999992</v>
       </c>
       <c r="AR6" s="7">
         <v>15451.108119999999</v>
       </c>
       <c r="AS6" s="7">
         <v>118244.41818999997</v>
       </c>
       <c r="AT6" s="7">
         <v>96936.394149999993</v>
       </c>
       <c r="AU6" s="7">
-        <v>7344.6915499999996</v>
+        <v>12539.775449999999</v>
       </c>
       <c r="AV6" s="7">
-        <v>1156.2497600000002</v>
+        <v>2387.5506399999999</v>
       </c>
       <c r="AW6" s="7">
-        <v>14838.19427</v>
+        <v>22890.589799999998</v>
       </c>
       <c r="AX6" s="7">
-        <v>13036.308029999995</v>
+        <v>21169.913919999995</v>
       </c>
     </row>
     <row r="7" spans="1:50">
       <c r="A7" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>143</v>
       </c>
       <c r="C7" s="15">
         <v>0</v>
       </c>
       <c r="D7" s="15">
         <v>0</v>
       </c>
       <c r="E7" s="15">
         <v>18.989999999999998</v>
       </c>
       <c r="F7" s="15">
         <v>74.612319999999997</v>
       </c>
       <c r="G7" s="17">
         <v>285.04899999999998</v>
       </c>
       <c r="H7" s="17">
@@ -3804,60 +3811,60 @@
       <c r="AM13" s="26">
         <v>1437.3974000000001</v>
       </c>
       <c r="AN13" s="26">
         <v>1844.2902099999999</v>
       </c>
       <c r="AO13" s="26">
         <v>17606.96328</v>
       </c>
       <c r="AP13" s="26">
         <v>12955.40566</v>
       </c>
       <c r="AQ13" s="26">
         <v>1911.123</v>
       </c>
       <c r="AR13" s="26">
         <v>2692.2370000000001</v>
       </c>
       <c r="AS13" s="26">
         <v>24501.915359999999</v>
       </c>
       <c r="AT13" s="26">
         <v>18802.71168</v>
       </c>
       <c r="AU13" s="26">
-        <v>40</v>
+        <v>285.91199999999998</v>
       </c>
       <c r="AV13" s="26">
-        <v>68</v>
+        <v>586.88499999999999</v>
       </c>
       <c r="AW13" s="26">
-        <v>4085.1987399999998</v>
+        <v>6218.90672</v>
       </c>
       <c r="AX13" s="26">
-        <v>3869.6331399999999</v>
+        <v>5920.3891700000004</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="22.5">
       <c r="A14" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E14" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F14" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G14" s="17">
         <v>0</v>
       </c>
       <c r="H14" s="17">
@@ -4722,54 +4729,54 @@
       <c r="AO19" s="26">
         <v>679.83100000000002</v>
       </c>
       <c r="AP19" s="26">
         <v>399.62347999999997</v>
       </c>
       <c r="AQ19" s="26">
         <v>25.894300000000001</v>
       </c>
       <c r="AR19" s="26">
         <v>66.349000000000004</v>
       </c>
       <c r="AS19" s="26">
         <v>290.26900000000001</v>
       </c>
       <c r="AT19" s="26">
         <v>295.05372</v>
       </c>
       <c r="AU19" s="26">
         <v>0</v>
       </c>
       <c r="AV19" s="26">
         <v>0</v>
       </c>
       <c r="AW19" s="26">
-        <v>0</v>
+        <v>50.42</v>
       </c>
       <c r="AX19" s="26">
-        <v>0</v>
+        <v>56.683100000000003</v>
       </c>
     </row>
     <row r="20" spans="1:50" ht="22.5">
       <c r="A20" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>156</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H20" s="19" t="s">
@@ -5026,54 +5033,54 @@
       <c r="AO21" s="26">
         <v>11.29748</v>
       </c>
       <c r="AP21" s="26">
         <v>40.820799999999998</v>
       </c>
       <c r="AQ21" s="26">
         <v>1.2</v>
       </c>
       <c r="AR21" s="26">
         <v>4.4779999999999998</v>
       </c>
       <c r="AS21" s="26">
         <v>2.05382</v>
       </c>
       <c r="AT21" s="26">
         <v>27.64677</v>
       </c>
       <c r="AU21" s="26">
         <v>0</v>
       </c>
       <c r="AV21" s="26">
         <v>0</v>
       </c>
       <c r="AW21" s="26">
-        <v>0.31318000000000001</v>
+        <v>0.32506000000000002</v>
       </c>
       <c r="AX21" s="26">
-        <v>4.6894499999999999</v>
+        <v>4.81358</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="45">
       <c r="A22" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>158</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E22" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F22" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G22" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H22" s="19" t="s">
@@ -5330,54 +5337,54 @@
       <c r="AO23" s="26">
         <v>0.31725999999999999</v>
       </c>
       <c r="AP23" s="26">
         <v>3.78057</v>
       </c>
       <c r="AQ23" s="26">
         <v>0</v>
       </c>
       <c r="AR23" s="26">
         <v>0</v>
       </c>
       <c r="AS23" s="26">
         <v>0.39273000000000002</v>
       </c>
       <c r="AT23" s="26">
         <v>6.1688200000000002</v>
       </c>
       <c r="AU23" s="26">
         <v>0</v>
       </c>
       <c r="AV23" s="26">
         <v>0</v>
       </c>
       <c r="AW23" s="26">
-        <v>6.8260000000000001E-2</v>
+        <v>7.4639999999999998E-2</v>
       </c>
       <c r="AX23" s="26">
-        <v>1.3723700000000001</v>
+        <v>1.4950699999999999</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="56.25">
       <c r="A24" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>160</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E24" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F24" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G24" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H24" s="19" t="s">
@@ -5634,54 +5641,54 @@
       <c r="AO25" s="26">
         <v>5578.3912799999998</v>
       </c>
       <c r="AP25" s="26">
         <v>3459.8631099999998</v>
       </c>
       <c r="AQ25" s="26">
         <v>0</v>
       </c>
       <c r="AR25" s="26">
         <v>0</v>
       </c>
       <c r="AS25" s="26">
         <v>6349.1315999999997</v>
       </c>
       <c r="AT25" s="26">
         <v>4802.3679599999996</v>
       </c>
       <c r="AU25" s="26">
         <v>0</v>
       </c>
       <c r="AV25" s="26">
         <v>0</v>
       </c>
       <c r="AW25" s="26">
-        <v>1037.2139999999999</v>
+        <v>1515.5809999999999</v>
       </c>
       <c r="AX25" s="26">
-        <v>1127.643</v>
+        <v>1627.44885</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="22.5">
       <c r="A26" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>162</v>
       </c>
       <c r="C26" s="15">
         <v>0</v>
       </c>
       <c r="D26" s="15">
         <v>0</v>
       </c>
       <c r="E26" s="15">
         <v>144.16149999999999</v>
       </c>
       <c r="F26" s="15">
         <v>111.62034</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
@@ -5780,60 +5787,60 @@
       <c r="AM26" s="26">
         <v>19</v>
       </c>
       <c r="AN26" s="26">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AO26" s="26">
         <v>965.11860000000001</v>
       </c>
       <c r="AP26" s="26">
         <v>2522.12273</v>
       </c>
       <c r="AQ26" s="26">
         <v>15</v>
       </c>
       <c r="AR26" s="26">
         <v>0.126</v>
       </c>
       <c r="AS26" s="26">
         <v>1205.375</v>
       </c>
       <c r="AT26" s="26">
         <v>2691.25117</v>
       </c>
       <c r="AU26" s="26">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AV26" s="26">
-        <v>0</v>
+        <v>3.5999999999999997E-2</v>
       </c>
       <c r="AW26" s="26">
-        <v>298.30200000000002</v>
+        <v>474.46852000000001</v>
       </c>
       <c r="AX26" s="26">
-        <v>635.43883000000005</v>
+        <v>847.85983999999996</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="63" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>163</v>
       </c>
       <c r="C27" s="15">
         <v>0</v>
       </c>
       <c r="D27" s="15">
         <v>0</v>
       </c>
       <c r="E27" s="15">
         <v>1069.713</v>
       </c>
       <c r="F27" s="15">
         <v>682.58594000000005</v>
       </c>
       <c r="G27" s="17">
         <v>0</v>
       </c>
       <c r="H27" s="17">
@@ -5938,54 +5945,54 @@
       <c r="AO27" s="26">
         <v>9435.9097399999991</v>
       </c>
       <c r="AP27" s="26">
         <v>7055.1902700000001</v>
       </c>
       <c r="AQ27" s="26">
         <v>0</v>
       </c>
       <c r="AR27" s="26">
         <v>0</v>
       </c>
       <c r="AS27" s="26">
         <v>11124.874330000001</v>
       </c>
       <c r="AT27" s="26">
         <v>9006.9323399999994</v>
       </c>
       <c r="AU27" s="26">
         <v>0</v>
       </c>
       <c r="AV27" s="26">
         <v>0</v>
       </c>
       <c r="AW27" s="26">
-        <v>1502.9280000000001</v>
+        <v>2660.9989999999998</v>
       </c>
       <c r="AX27" s="26">
-        <v>1645.6742999999999</v>
+        <v>2420.74379</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="56.25">
       <c r="A28" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>164</v>
       </c>
       <c r="C28" s="15">
         <v>15</v>
       </c>
       <c r="D28" s="15">
         <v>10.93629</v>
       </c>
       <c r="E28" s="15">
         <v>148</v>
       </c>
       <c r="F28" s="15">
         <v>82.561790000000002</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
@@ -6242,54 +6249,54 @@
       <c r="AO29" s="26">
         <v>809.41099999999994</v>
       </c>
       <c r="AP29" s="26">
         <v>3479.6372700000002</v>
       </c>
       <c r="AQ29" s="26">
         <v>300</v>
       </c>
       <c r="AR29" s="26">
         <v>1600.027</v>
       </c>
       <c r="AS29" s="26">
         <v>538.85059999999999</v>
       </c>
       <c r="AT29" s="26">
         <v>2925.4432400000001</v>
       </c>
       <c r="AU29" s="26">
         <v>0</v>
       </c>
       <c r="AV29" s="26">
         <v>0</v>
       </c>
       <c r="AW29" s="26">
-        <v>70.841999999999999</v>
+        <v>80.513000000000005</v>
       </c>
       <c r="AX29" s="26">
-        <v>214.125</v>
+        <v>273.20125999999999</v>
       </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>166</v>
       </c>
       <c r="C30" s="15">
         <v>687.00300000000004</v>
       </c>
       <c r="D30" s="15">
         <v>1666.2175999999999</v>
       </c>
       <c r="E30" s="15">
         <v>429.1438</v>
       </c>
       <c r="F30" s="15">
         <v>352.88691</v>
       </c>
       <c r="G30" s="17">
         <v>14</v>
       </c>
       <c r="H30" s="17">
@@ -6394,54 +6401,54 @@
       <c r="AO30" s="26">
         <v>2184.3004000000001</v>
       </c>
       <c r="AP30" s="26">
         <v>4071.7664500000001</v>
       </c>
       <c r="AQ30" s="26">
         <v>210.39923999999999</v>
       </c>
       <c r="AR30" s="26">
         <v>947.85263999999995</v>
       </c>
       <c r="AS30" s="26">
         <v>956.30420000000004</v>
       </c>
       <c r="AT30" s="26">
         <v>3217.6505999999999</v>
       </c>
       <c r="AU30" s="26">
         <v>40.19755</v>
       </c>
       <c r="AV30" s="26">
         <v>208.95363</v>
       </c>
       <c r="AW30" s="26">
-        <v>176.1765</v>
+        <v>219.87450000000001</v>
       </c>
       <c r="AX30" s="26">
-        <v>550.88300000000004</v>
+        <v>748.49919</v>
       </c>
     </row>
     <row r="31" spans="1:50">
       <c r="A31" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>167</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H31" s="19" t="s">
@@ -7148,60 +7155,60 @@
       <c r="AM35" s="26">
         <v>0</v>
       </c>
       <c r="AN35" s="26">
         <v>0</v>
       </c>
       <c r="AO35" s="26">
         <v>524.01499999999999</v>
       </c>
       <c r="AP35" s="26">
         <v>48.064039999999999</v>
       </c>
       <c r="AQ35" s="26">
         <v>43</v>
       </c>
       <c r="AR35" s="26">
         <v>6.1909999999999998</v>
       </c>
       <c r="AS35" s="26">
         <v>217.65</v>
       </c>
       <c r="AT35" s="26">
         <v>12.453569999999999</v>
       </c>
       <c r="AU35" s="26">
-        <v>0</v>
+        <v>132</v>
       </c>
       <c r="AV35" s="26">
-        <v>0</v>
+        <v>1.976</v>
       </c>
       <c r="AW35" s="26">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="AX35" s="26">
-        <v>0</v>
+        <v>9.2789999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:50">
       <c r="A36" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>172</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F36" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H36" s="19" t="s">
@@ -7452,54 +7459,54 @@
       <c r="AM37" s="26">
         <v>7934.0680199999997</v>
       </c>
       <c r="AN37" s="26">
         <v>1101.6886099999999</v>
       </c>
       <c r="AO37" s="26">
         <v>22</v>
       </c>
       <c r="AP37" s="26">
         <v>0.09</v>
       </c>
       <c r="AQ37" s="26">
         <v>15014.742</v>
       </c>
       <c r="AR37" s="26">
         <v>1260.3136999999999</v>
       </c>
       <c r="AS37" s="26">
         <v>1340</v>
       </c>
       <c r="AT37" s="26">
         <v>269.8888</v>
       </c>
       <c r="AU37" s="26">
-        <v>1175</v>
+        <v>3428.5</v>
       </c>
       <c r="AV37" s="26">
-        <v>146.71632</v>
+        <v>457.66264000000001</v>
       </c>
       <c r="AW37" s="26">
         <v>0</v>
       </c>
       <c r="AX37" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:50" ht="33.75">
       <c r="A38" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>174</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E38" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F38" s="19" t="s">
@@ -7908,54 +7915,54 @@
       <c r="AM40" s="26">
         <v>215.45</v>
       </c>
       <c r="AN40" s="26">
         <v>1.341</v>
       </c>
       <c r="AO40" s="26">
         <v>70.018349999999998</v>
       </c>
       <c r="AP40" s="26">
         <v>1.9232199999999999</v>
       </c>
       <c r="AQ40" s="26">
         <v>696.81600000000003</v>
       </c>
       <c r="AR40" s="26">
         <v>40.152000000000001</v>
       </c>
       <c r="AS40" s="26">
         <v>5.0999999999999996</v>
       </c>
       <c r="AT40" s="26">
         <v>1.0740000000000001</v>
       </c>
       <c r="AU40" s="26">
-        <v>25</v>
+        <v>53.3</v>
       </c>
       <c r="AV40" s="26">
-        <v>0.25</v>
+        <v>0.59299999999999997</v>
       </c>
       <c r="AW40" s="26">
         <v>0</v>
       </c>
       <c r="AX40" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:50">
       <c r="A41" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>177</v>
       </c>
       <c r="C41" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D41" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E41" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="19" t="s">
@@ -8060,54 +8067,54 @@
       <c r="AM41" s="26">
         <v>78.55</v>
       </c>
       <c r="AN41" s="26">
         <v>2.0259999999999998</v>
       </c>
       <c r="AO41" s="26">
         <v>6.87</v>
       </c>
       <c r="AP41" s="26">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="AQ41" s="26">
         <v>44.41</v>
       </c>
       <c r="AR41" s="26">
         <v>1.2090000000000001</v>
       </c>
       <c r="AS41" s="26">
         <v>0</v>
       </c>
       <c r="AT41" s="26">
         <v>0</v>
       </c>
       <c r="AU41" s="26">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="AV41" s="26">
-        <v>2.1269999999999998</v>
+        <v>4.7279999999999998</v>
       </c>
       <c r="AW41" s="26">
         <v>1.6</v>
       </c>
       <c r="AX41" s="26">
         <v>0.11</v>
       </c>
     </row>
     <row r="42" spans="1:50" ht="22.5">
       <c r="A42" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>178</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F42" s="19" t="s">
@@ -8826,54 +8833,54 @@
       <c r="AO46" s="26">
         <v>56.104149999999997</v>
       </c>
       <c r="AP46" s="26">
         <v>2.2461700000000002</v>
       </c>
       <c r="AQ46" s="26">
         <v>24</v>
       </c>
       <c r="AR46" s="26">
         <v>2.1629999999999998</v>
       </c>
       <c r="AS46" s="26">
         <v>0.12861</v>
       </c>
       <c r="AT46" s="26">
         <v>0.98148999999999997</v>
       </c>
       <c r="AU46" s="26">
         <v>0</v>
       </c>
       <c r="AV46" s="26">
         <v>0</v>
       </c>
       <c r="AW46" s="26">
-        <v>1.915E-2</v>
+        <v>2.792E-2</v>
       </c>
       <c r="AX46" s="26">
-        <v>0.25205</v>
+        <v>0.37880999999999998</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="22.5">
       <c r="A47" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>183</v>
       </c>
       <c r="C47" s="15">
         <v>0</v>
       </c>
       <c r="D47" s="15">
         <v>0</v>
       </c>
       <c r="E47" s="15">
         <v>5.4779999999999998</v>
       </c>
       <c r="F47" s="15">
         <v>4.20756</v>
       </c>
       <c r="G47" s="17">
         <v>0</v>
       </c>
       <c r="H47" s="17">
@@ -8972,54 +8979,54 @@
       <c r="AM47" s="26">
         <v>15.015000000000001</v>
       </c>
       <c r="AN47" s="26">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="AO47" s="26">
         <v>41.04</v>
       </c>
       <c r="AP47" s="26">
         <v>28.37698</v>
       </c>
       <c r="AQ47" s="26">
         <v>32</v>
       </c>
       <c r="AR47" s="26">
         <v>0.40400000000000003</v>
       </c>
       <c r="AS47" s="26">
         <v>77.599999999999994</v>
       </c>
       <c r="AT47" s="26">
         <v>5.9377700000000004</v>
       </c>
       <c r="AU47" s="26">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="AV47" s="26">
-        <v>0.26700000000000002</v>
+        <v>0.34699999999999998</v>
       </c>
       <c r="AW47" s="26">
         <v>37.5</v>
       </c>
       <c r="AX47" s="26">
         <v>0.35099999999999998</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="51" customHeight="1">
       <c r="A48" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>184</v>
       </c>
       <c r="C48" s="15">
         <v>0</v>
       </c>
       <c r="D48" s="15">
         <v>0</v>
       </c>
       <c r="E48" s="15">
         <v>6.1999999999999998E-3</v>
       </c>
       <c r="F48" s="15">
@@ -9136,51 +9143,51 @@
       <c r="AQ48" s="26">
         <v>0</v>
       </c>
       <c r="AR48" s="26">
         <v>0</v>
       </c>
       <c r="AS48" s="26">
         <v>0</v>
       </c>
       <c r="AT48" s="26">
         <v>0</v>
       </c>
       <c r="AU48" s="26">
         <v>0</v>
       </c>
       <c r="AV48" s="26">
         <v>0</v>
       </c>
       <c r="AW48" s="26">
         <v>0</v>
       </c>
       <c r="AX48" s="26">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:50" ht="33.75">
+    <row r="49" spans="1:50" ht="22.5">
       <c r="A49" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>185</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G49" s="17">
         <v>0</v>
       </c>
       <c r="H49" s="17">
         <v>0</v>
       </c>
       <c r="I49" s="17">
@@ -9282,54 +9289,54 @@
       <c r="AO49" s="26">
         <v>1.8720000000000001E-2</v>
       </c>
       <c r="AP49" s="26">
         <v>9.2280000000000001E-2</v>
       </c>
       <c r="AQ49" s="26">
         <v>0</v>
       </c>
       <c r="AR49" s="26">
         <v>0</v>
       </c>
       <c r="AS49" s="26">
         <v>3.0159999999999999E-2</v>
       </c>
       <c r="AT49" s="26">
         <v>0.18906000000000001</v>
       </c>
       <c r="AU49" s="26">
         <v>0</v>
       </c>
       <c r="AV49" s="26">
         <v>0</v>
       </c>
       <c r="AW49" s="26">
-        <v>2.8800000000000002E-3</v>
+        <v>0.10576000000000001</v>
       </c>
       <c r="AX49" s="26">
-        <v>1.6240000000000001E-2</v>
+        <v>0.67283999999999999</v>
       </c>
     </row>
     <row r="50" spans="1:50" ht="22.5">
       <c r="A50" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>186</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H50" s="19" t="s">
@@ -9434,54 +9441,54 @@
       <c r="AO50" s="26">
         <v>129.63800000000001</v>
       </c>
       <c r="AP50" s="26">
         <v>1.35795</v>
       </c>
       <c r="AQ50" s="26">
         <v>140.14099999999999</v>
       </c>
       <c r="AR50" s="26">
         <v>322.38200000000001</v>
       </c>
       <c r="AS50" s="26">
         <v>166.84</v>
       </c>
       <c r="AT50" s="26">
         <v>0.50580999999999998</v>
       </c>
       <c r="AU50" s="26">
         <v>0</v>
       </c>
       <c r="AV50" s="26">
         <v>0</v>
       </c>
       <c r="AW50" s="26">
-        <v>19</v>
+        <v>22.58</v>
       </c>
       <c r="AX50" s="26">
-        <v>0.72099999999999997</v>
+        <v>1.004</v>
       </c>
     </row>
     <row r="51" spans="1:50">
       <c r="A51" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="14" t="s">
         <v>187</v>
       </c>
       <c r="C51" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E51" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F51" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G51" s="17">
         <v>0</v>
       </c>
       <c r="H51" s="17">
@@ -10340,54 +10347,54 @@
       <c r="AM56" s="26">
         <v>108.05</v>
       </c>
       <c r="AN56" s="26">
         <v>2.657</v>
       </c>
       <c r="AO56" s="26">
         <v>2608.1849999999999</v>
       </c>
       <c r="AP56" s="26">
         <v>90.306039999999996</v>
       </c>
       <c r="AQ56" s="26">
         <v>66.98</v>
       </c>
       <c r="AR56" s="26">
         <v>9.2691999999999997</v>
       </c>
       <c r="AS56" s="26">
         <v>2154.7939999999999</v>
       </c>
       <c r="AT56" s="26">
         <v>57.584350000000001</v>
       </c>
       <c r="AU56" s="26">
-        <v>321.5</v>
+        <v>332.5</v>
       </c>
       <c r="AV56" s="26">
-        <v>6.7889999999999997</v>
+        <v>6.9649999999999999</v>
       </c>
       <c r="AW56" s="26">
         <v>770.6</v>
       </c>
       <c r="AX56" s="26">
         <v>6.484</v>
       </c>
     </row>
     <row r="57" spans="1:50" ht="30.75" customHeight="1">
       <c r="A57" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>193</v>
       </c>
       <c r="C57" s="15">
         <v>0</v>
       </c>
       <c r="D57" s="15">
         <v>0</v>
       </c>
       <c r="E57" s="15">
         <v>109.9</v>
       </c>
       <c r="F57" s="15">
@@ -10656,51 +10663,51 @@
       <c r="AQ58" s="26">
         <v>0</v>
       </c>
       <c r="AR58" s="26">
         <v>0</v>
       </c>
       <c r="AS58" s="26">
         <v>735.72</v>
       </c>
       <c r="AT58" s="26">
         <v>21.76662</v>
       </c>
       <c r="AU58" s="26">
         <v>0</v>
       </c>
       <c r="AV58" s="26">
         <v>0</v>
       </c>
       <c r="AW58" s="26">
         <v>20</v>
       </c>
       <c r="AX58" s="26">
         <v>0.04</v>
       </c>
     </row>
-    <row r="59" spans="1:50" ht="45">
+    <row r="59" spans="1:50" ht="33.75">
       <c r="A59" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="14" t="s">
         <v>195</v>
       </c>
       <c r="C59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="I59" s="19" t="s">
@@ -11556,60 +11563,60 @@
       <c r="AM64" s="26">
         <v>12.305</v>
       </c>
       <c r="AN64" s="26">
         <v>0.46500000000000002</v>
       </c>
       <c r="AO64" s="26">
         <v>1.67269</v>
       </c>
       <c r="AP64" s="26">
         <v>11.79641</v>
       </c>
       <c r="AQ64" s="26">
         <v>171.46</v>
       </c>
       <c r="AR64" s="26">
         <v>225.4504</v>
       </c>
       <c r="AS64" s="26">
         <v>8.8035800000000002</v>
       </c>
       <c r="AT64" s="26">
         <v>21.96482</v>
       </c>
       <c r="AU64" s="26">
-        <v>122</v>
+        <v>207.46</v>
       </c>
       <c r="AV64" s="26">
-        <v>226.60623000000001</v>
+        <v>375.53068999999999</v>
       </c>
       <c r="AW64" s="26">
-        <v>1.2136100000000001</v>
+        <v>1.26379</v>
       </c>
       <c r="AX64" s="26">
-        <v>1.10582</v>
+        <v>1.5424100000000001</v>
       </c>
     </row>
     <row r="65" spans="1:50">
       <c r="A65" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>201</v>
       </c>
       <c r="C65" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D65" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E65" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F65" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G65" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H65" s="19" t="s">
@@ -11866,54 +11873,54 @@
       <c r="AO66" s="26">
         <v>0.47914000000000001</v>
       </c>
       <c r="AP66" s="26">
         <v>3.3910900000000002</v>
       </c>
       <c r="AQ66" s="26">
         <v>0</v>
       </c>
       <c r="AR66" s="26">
         <v>0</v>
       </c>
       <c r="AS66" s="26">
         <v>0.34460000000000002</v>
       </c>
       <c r="AT66" s="26">
         <v>3.0895600000000001</v>
       </c>
       <c r="AU66" s="26">
         <v>0</v>
       </c>
       <c r="AV66" s="26">
         <v>0</v>
       </c>
       <c r="AW66" s="26">
-        <v>4.7640000000000002E-2</v>
+        <v>7.0580000000000004E-2</v>
       </c>
       <c r="AX66" s="26">
-        <v>0.47292000000000001</v>
+        <v>0.65020999999999995</v>
       </c>
     </row>
     <row r="67" spans="1:50">
       <c r="A67" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>203</v>
       </c>
       <c r="C67" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D67" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E67" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F67" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G67" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H67" s="19" t="s">
@@ -12170,54 +12177,54 @@
       <c r="AO68" s="26">
         <v>3.3399999999999999E-2</v>
       </c>
       <c r="AP68" s="26">
         <v>0.23623</v>
       </c>
       <c r="AQ68" s="26">
         <v>0</v>
       </c>
       <c r="AR68" s="26">
         <v>0</v>
       </c>
       <c r="AS68" s="26">
         <v>2.8400000000000002E-2</v>
       </c>
       <c r="AT68" s="26">
         <v>0.39571000000000001</v>
       </c>
       <c r="AU68" s="26">
         <v>0</v>
       </c>
       <c r="AV68" s="26">
         <v>0</v>
       </c>
       <c r="AW68" s="26">
-        <v>3.8999999999999998E-3</v>
+        <v>7.4999999999999997E-3</v>
       </c>
       <c r="AX68" s="26">
-        <v>7.1330000000000005E-2</v>
+        <v>0.11762</v>
       </c>
     </row>
     <row r="69" spans="1:50">
       <c r="A69" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="14" t="s">
         <v>205</v>
       </c>
       <c r="C69" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D69" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E69" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F69" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G69" s="17">
         <v>0</v>
       </c>
       <c r="H69" s="17">
@@ -12322,54 +12329,54 @@
       <c r="AO69" s="26">
         <v>4.7960000000000003E-2</v>
       </c>
       <c r="AP69" s="26">
         <v>0.88931000000000004</v>
       </c>
       <c r="AQ69" s="26">
         <v>0</v>
       </c>
       <c r="AR69" s="26">
         <v>0</v>
       </c>
       <c r="AS69" s="26">
         <v>4.9840000000000002E-2</v>
       </c>
       <c r="AT69" s="26">
         <v>0.90956000000000004</v>
       </c>
       <c r="AU69" s="26">
         <v>0</v>
       </c>
       <c r="AV69" s="26">
         <v>0</v>
       </c>
       <c r="AW69" s="26">
-        <v>1.2880000000000001E-2</v>
+        <v>1.7919999999999998E-2</v>
       </c>
       <c r="AX69" s="26">
-        <v>0.26085000000000003</v>
+        <v>0.35899999999999999</v>
       </c>
     </row>
     <row r="70" spans="1:50">
       <c r="A70" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>206</v>
       </c>
       <c r="C70" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E70" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F70" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G70" s="17">
         <v>0</v>
       </c>
       <c r="H70" s="17">
@@ -12626,54 +12633,54 @@
       <c r="AO71" s="26">
         <v>3.7839999999999999E-2</v>
       </c>
       <c r="AP71" s="26">
         <v>0.1555</v>
       </c>
       <c r="AQ71" s="26">
         <v>0</v>
       </c>
       <c r="AR71" s="26">
         <v>0</v>
       </c>
       <c r="AS71" s="26">
         <v>2.4320000000000001E-2</v>
       </c>
       <c r="AT71" s="26">
         <v>0.13050999999999999</v>
       </c>
       <c r="AU71" s="26">
         <v>0</v>
       </c>
       <c r="AV71" s="26">
         <v>0</v>
       </c>
       <c r="AW71" s="26">
-        <v>2.32E-3</v>
+        <v>5.4400000000000004E-3</v>
       </c>
       <c r="AX71" s="26">
-        <v>1.154E-2</v>
+        <v>2.86E-2</v>
       </c>
     </row>
     <row r="72" spans="1:50" ht="22.5">
       <c r="A72" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="14" t="s">
         <v>208</v>
       </c>
       <c r="C72" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D72" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E72" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F72" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G72" s="17">
         <v>0</v>
       </c>
       <c r="H72" s="17">
@@ -12778,54 +12785,54 @@
       <c r="AO72" s="26">
         <v>0.3332</v>
       </c>
       <c r="AP72" s="26">
         <v>1.6995400000000001</v>
       </c>
       <c r="AQ72" s="26">
         <v>0</v>
       </c>
       <c r="AR72" s="26">
         <v>0</v>
       </c>
       <c r="AS72" s="26">
         <v>0.13718</v>
       </c>
       <c r="AT72" s="26">
         <v>1.5447299999999999</v>
       </c>
       <c r="AU72" s="26">
         <v>0</v>
       </c>
       <c r="AV72" s="26">
         <v>0</v>
       </c>
       <c r="AW72" s="26">
-        <v>1.17E-2</v>
+        <v>2.2460000000000001E-2</v>
       </c>
       <c r="AX72" s="26">
-        <v>0.18024000000000001</v>
+        <v>0.34319</v>
       </c>
     </row>
     <row r="73" spans="1:50">
       <c r="A73" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="14" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="15">
         <v>190</v>
       </c>
       <c r="D73" s="15">
         <v>44.128999999999998</v>
       </c>
       <c r="E73" s="15">
         <v>2.4691900000000002</v>
       </c>
       <c r="F73" s="15">
         <v>0.90054999999999996</v>
       </c>
       <c r="G73" s="17">
         <v>548</v>
       </c>
       <c r="H73" s="17">
@@ -12924,60 +12931,60 @@
       <c r="AM73" s="26">
         <v>48067.531999999999</v>
       </c>
       <c r="AN73" s="26">
         <v>1914.3190500000001</v>
       </c>
       <c r="AO73" s="26">
         <v>1770.5119999999999</v>
       </c>
       <c r="AP73" s="26">
         <v>428.80664000000002</v>
       </c>
       <c r="AQ73" s="26">
         <v>33418.148000000001</v>
       </c>
       <c r="AR73" s="26">
         <v>2798.8449999999998</v>
       </c>
       <c r="AS73" s="26">
         <v>206.47800000000001</v>
       </c>
       <c r="AT73" s="26">
         <v>81.605249999999998</v>
       </c>
       <c r="AU73" s="26">
-        <v>1653</v>
+        <v>2715</v>
       </c>
       <c r="AV73" s="26">
-        <v>75.736999999999995</v>
+        <v>139.34200000000001</v>
       </c>
       <c r="AW73" s="26">
-        <v>9.4559999999999995</v>
+        <v>81.819999999999993</v>
       </c>
       <c r="AX73" s="26">
-        <v>4.8887400000000003</v>
+        <v>23.82452</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="22.5">
       <c r="A74" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="14" t="s">
         <v>210</v>
       </c>
       <c r="C74" s="15">
         <v>0</v>
       </c>
       <c r="D74" s="15">
         <v>0</v>
       </c>
       <c r="E74" s="15">
         <v>0.14399999999999999</v>
       </c>
       <c r="F74" s="15">
         <v>0.12023</v>
       </c>
       <c r="G74" s="17">
         <v>0</v>
       </c>
       <c r="H74" s="17">
@@ -15216,51 +15223,51 @@
       <c r="AQ88" s="26">
         <v>0</v>
       </c>
       <c r="AR88" s="26">
         <v>0</v>
       </c>
       <c r="AS88" s="26">
         <v>0.81084000000000001</v>
       </c>
       <c r="AT88" s="26">
         <v>1.14863</v>
       </c>
       <c r="AU88" s="26">
         <v>0</v>
       </c>
       <c r="AV88" s="26">
         <v>0</v>
       </c>
       <c r="AW88" s="26">
         <v>0</v>
       </c>
       <c r="AX88" s="26">
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:50" ht="56.25">
+    <row r="89" spans="1:50" ht="45">
       <c r="A89" s="23" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="14" t="s">
         <v>225</v>
       </c>
       <c r="C89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="I89" s="19" t="s">
@@ -15660,54 +15667,54 @@
       <c r="AM91" s="26">
         <v>1279.942</v>
       </c>
       <c r="AN91" s="26">
         <v>75.764960000000002</v>
       </c>
       <c r="AO91" s="26">
         <v>214.47807</v>
       </c>
       <c r="AP91" s="26">
         <v>209.86234999999999</v>
       </c>
       <c r="AQ91" s="26">
         <v>401.851</v>
       </c>
       <c r="AR91" s="26">
         <v>111</v>
       </c>
       <c r="AS91" s="26">
         <v>551.13099999999997</v>
       </c>
       <c r="AT91" s="26">
         <v>423.49432999999999</v>
       </c>
       <c r="AU91" s="26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="AV91" s="26">
-        <v>8.8999999999999996E-2</v>
+        <v>9.5000000000000001E-2</v>
       </c>
       <c r="AW91" s="26">
         <v>65.869</v>
       </c>
       <c r="AX91" s="26">
         <v>90.484999999999999</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="33.75">
       <c r="A92" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="14" t="s">
         <v>228</v>
       </c>
       <c r="C92" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D92" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E92" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F92" s="19" t="s">
@@ -16420,60 +16427,60 @@
       <c r="AM96" s="26">
         <v>369.35</v>
       </c>
       <c r="AN96" s="26">
         <v>1.734</v>
       </c>
       <c r="AO96" s="26">
         <v>4571.0839999999998</v>
       </c>
       <c r="AP96" s="26">
         <v>5738.5509000000002</v>
       </c>
       <c r="AQ96" s="26">
         <v>45.02</v>
       </c>
       <c r="AR96" s="26">
         <v>0.44600000000000001</v>
       </c>
       <c r="AS96" s="26">
         <v>3925.2402000000002</v>
       </c>
       <c r="AT96" s="26">
         <v>6341.6539499999999</v>
       </c>
       <c r="AU96" s="26">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AV96" s="26">
-        <v>0</v>
+        <v>3.5999999999999997E-2</v>
       </c>
       <c r="AW96" s="26">
-        <v>311.19499999999999</v>
+        <v>750.27499999999998</v>
       </c>
       <c r="AX96" s="26">
-        <v>532.39534000000003</v>
+        <v>1318.12456</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="22.5">
       <c r="A97" s="23" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="14" t="s">
         <v>233</v>
       </c>
       <c r="C97" s="15">
         <v>22.513999999999999</v>
       </c>
       <c r="D97" s="15">
         <v>74.28716</v>
       </c>
       <c r="E97" s="15">
         <v>189.34030000000001</v>
       </c>
       <c r="F97" s="15">
         <v>272.45040999999998</v>
       </c>
       <c r="G97" s="17">
         <v>8.907</v>
       </c>
       <c r="H97" s="17">
@@ -16572,60 +16579,60 @@
       <c r="AM97" s="26">
         <v>359.34530000000001</v>
       </c>
       <c r="AN97" s="26">
         <v>773.01345000000003</v>
       </c>
       <c r="AO97" s="26">
         <v>447.82116000000002</v>
       </c>
       <c r="AP97" s="26">
         <v>801.98081999999999</v>
       </c>
       <c r="AQ97" s="26">
         <v>445.82907999999998</v>
       </c>
       <c r="AR97" s="26">
         <v>1207.6776400000001</v>
       </c>
       <c r="AS97" s="26">
         <v>488.96526</v>
       </c>
       <c r="AT97" s="26">
         <v>1313.3295800000001</v>
       </c>
       <c r="AU97" s="26">
-        <v>65.95</v>
+        <v>78.889899999999997</v>
       </c>
       <c r="AV97" s="26">
-        <v>192.61699999999999</v>
+        <v>228.78110000000001</v>
       </c>
       <c r="AW97" s="26">
-        <v>227.04420999999999</v>
+        <v>295.03118999999998</v>
       </c>
       <c r="AX97" s="26">
-        <v>174.40591000000001</v>
+        <v>278.68531999999999</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="22.5">
       <c r="A98" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="14" t="s">
         <v>234</v>
       </c>
       <c r="C98" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D98" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E98" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F98" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G98" s="17">
         <v>0</v>
       </c>
       <c r="H98" s="17">
@@ -16736,51 +16743,51 @@
       <c r="AQ98" s="26">
         <v>0</v>
       </c>
       <c r="AR98" s="26">
         <v>0</v>
       </c>
       <c r="AS98" s="26">
         <v>45.570050000000002</v>
       </c>
       <c r="AT98" s="26">
         <v>37.362180000000002</v>
       </c>
       <c r="AU98" s="26">
         <v>0</v>
       </c>
       <c r="AV98" s="26">
         <v>0</v>
       </c>
       <c r="AW98" s="26">
         <v>10.88</v>
       </c>
       <c r="AX98" s="26">
         <v>22.851130000000001</v>
       </c>
     </row>
-    <row r="99" spans="1:50" ht="33.75">
+    <row r="99" spans="1:50" ht="22.5">
       <c r="A99" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="14" t="s">
         <v>235</v>
       </c>
       <c r="C99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="I99" s="19" t="s">
@@ -17034,54 +17041,54 @@
       <c r="AO100" s="26">
         <v>99.331860000000006</v>
       </c>
       <c r="AP100" s="26">
         <v>369.61045999999999</v>
       </c>
       <c r="AQ100" s="26">
         <v>0</v>
       </c>
       <c r="AR100" s="26">
         <v>0</v>
       </c>
       <c r="AS100" s="26">
         <v>84.687439999999995</v>
       </c>
       <c r="AT100" s="26">
         <v>363.64661999999998</v>
       </c>
       <c r="AU100" s="26">
         <v>0</v>
       </c>
       <c r="AV100" s="26">
         <v>0</v>
       </c>
       <c r="AW100" s="26">
-        <v>21.341760000000001</v>
+        <v>26.30416</v>
       </c>
       <c r="AX100" s="26">
-        <v>97.137469999999993</v>
+        <v>121.46648</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="22.5">
       <c r="A101" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="14" t="s">
         <v>237</v>
       </c>
       <c r="C101" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D101" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E101" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F101" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G101" s="17">
         <v>0</v>
       </c>
       <c r="H101" s="17">
@@ -17338,54 +17345,54 @@
       <c r="AO102" s="26">
         <v>16506.12066</v>
       </c>
       <c r="AP102" s="26">
         <v>14016.406080000001</v>
       </c>
       <c r="AQ102" s="26">
         <v>28.2</v>
       </c>
       <c r="AR102" s="26">
         <v>1.73</v>
       </c>
       <c r="AS102" s="26">
         <v>22673.920999999998</v>
       </c>
       <c r="AT102" s="26">
         <v>12560.836939999999</v>
       </c>
       <c r="AU102" s="26">
         <v>0</v>
       </c>
       <c r="AV102" s="26">
         <v>0</v>
       </c>
       <c r="AW102" s="26">
-        <v>5.6000000000000001E-2</v>
+        <v>7.3999999999999996E-2</v>
       </c>
       <c r="AX102" s="26">
-        <v>0.23899999999999999</v>
+        <v>0.29499999999999998</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="56.25">
       <c r="A103" s="23" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="14" t="s">
         <v>239</v>
       </c>
       <c r="C103" s="15">
         <v>0</v>
       </c>
       <c r="D103" s="15">
         <v>0</v>
       </c>
       <c r="E103" s="15">
         <v>8.1000000000000003E-2</v>
       </c>
       <c r="F103" s="15">
         <v>0.17999000000000001</v>
       </c>
       <c r="G103" s="17">
         <v>0</v>
       </c>
       <c r="H103" s="17">
@@ -17490,54 +17497,54 @@
       <c r="AO103" s="26">
         <v>0.48092000000000001</v>
       </c>
       <c r="AP103" s="26">
         <v>2.0288200000000001</v>
       </c>
       <c r="AQ103" s="26">
         <v>0</v>
       </c>
       <c r="AR103" s="26">
         <v>0</v>
       </c>
       <c r="AS103" s="26">
         <v>82.294420000000002</v>
       </c>
       <c r="AT103" s="26">
         <v>89.066850000000002</v>
       </c>
       <c r="AU103" s="26">
         <v>0</v>
       </c>
       <c r="AV103" s="26">
         <v>0</v>
       </c>
       <c r="AW103" s="26">
-        <v>0</v>
+        <v>20.225000000000001</v>
       </c>
       <c r="AX103" s="26">
-        <v>0</v>
+        <v>23.325710000000001</v>
       </c>
     </row>
     <row r="104" spans="1:50" ht="22.5">
       <c r="A104" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="14" t="s">
         <v>240</v>
       </c>
       <c r="C104" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D104" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E104" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F104" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G104" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H104" s="19" t="s">
@@ -17788,60 +17795,60 @@
       <c r="AM105" s="26">
         <v>43.655999999999999</v>
       </c>
       <c r="AN105" s="26">
         <v>70.819999999999993</v>
       </c>
       <c r="AO105" s="26">
         <v>658.82186999999999</v>
       </c>
       <c r="AP105" s="26">
         <v>1157.0436999999999</v>
       </c>
       <c r="AQ105" s="26">
         <v>82.784999999999997</v>
       </c>
       <c r="AR105" s="26">
         <v>111.76</v>
       </c>
       <c r="AS105" s="26">
         <v>984.01725999999996</v>
       </c>
       <c r="AT105" s="26">
         <v>1524.7297599999999</v>
       </c>
       <c r="AU105" s="26">
-        <v>7.569</v>
+        <v>13.074999999999999</v>
       </c>
       <c r="AV105" s="26">
-        <v>11.907</v>
+        <v>21.481999999999999</v>
       </c>
       <c r="AW105" s="26">
-        <v>59.179690000000001</v>
+        <v>201.70461</v>
       </c>
       <c r="AX105" s="26">
-        <v>140.21617000000001</v>
+        <v>393.72293999999999</v>
       </c>
     </row>
     <row r="106" spans="1:50">
       <c r="A106" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="14" t="s">
         <v>242</v>
       </c>
       <c r="C106" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D106" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E106" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F106" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G106" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H106" s="19" t="s">
@@ -18250,54 +18257,54 @@
       <c r="AO108" s="26">
         <v>0.79920000000000002</v>
       </c>
       <c r="AP108" s="26">
         <v>4.9564599999999999</v>
       </c>
       <c r="AQ108" s="26">
         <v>0</v>
       </c>
       <c r="AR108" s="26">
         <v>0</v>
       </c>
       <c r="AS108" s="26">
         <v>0.24959999999999999</v>
       </c>
       <c r="AT108" s="26">
         <v>1.2723599999999999</v>
       </c>
       <c r="AU108" s="26">
         <v>0</v>
       </c>
       <c r="AV108" s="26">
         <v>0</v>
       </c>
       <c r="AW108" s="26">
-        <v>2.5600000000000001E-2</v>
+        <v>3.8399999999999997E-2</v>
       </c>
       <c r="AX108" s="26">
-        <v>0.21634</v>
+        <v>0.31147000000000002</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="22.5">
       <c r="A109" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="14" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="15">
         <v>0</v>
       </c>
       <c r="D109" s="15">
         <v>0</v>
       </c>
       <c r="E109" s="15">
         <v>234.53872000000001</v>
       </c>
       <c r="F109" s="15">
         <v>534.78638999999998</v>
       </c>
       <c r="G109" s="17">
         <v>0</v>
       </c>
       <c r="H109" s="17">
@@ -18402,54 +18409,54 @@
       <c r="AO109" s="26">
         <v>1377.2603300000001</v>
       </c>
       <c r="AP109" s="26">
         <v>4646.2365499999996</v>
       </c>
       <c r="AQ109" s="26">
         <v>80.032600000000002</v>
       </c>
       <c r="AR109" s="26">
         <v>46.653260000000003</v>
       </c>
       <c r="AS109" s="26">
         <v>979.08969000000002</v>
       </c>
       <c r="AT109" s="26">
         <v>3838.5286099999998</v>
       </c>
       <c r="AU109" s="26">
         <v>0</v>
       </c>
       <c r="AV109" s="26">
         <v>0</v>
       </c>
       <c r="AW109" s="26">
-        <v>132.39986999999999</v>
+        <v>216.55412000000001</v>
       </c>
       <c r="AX109" s="26">
-        <v>596.47403999999995</v>
+        <v>935.96723999999995</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="45">
       <c r="A110" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="14" t="s">
         <v>246</v>
       </c>
       <c r="C110" s="15">
         <v>6.4</v>
       </c>
       <c r="D110" s="15">
         <v>10.208</v>
       </c>
       <c r="E110" s="15">
         <v>1796.2911999999999</v>
       </c>
       <c r="F110" s="15">
         <v>1057.7447999999999</v>
       </c>
       <c r="G110" s="17">
         <v>28.232399999999998</v>
       </c>
       <c r="H110" s="17">
@@ -18548,60 +18555,60 @@
       <c r="AM110" s="26">
         <v>196.874</v>
       </c>
       <c r="AN110" s="26">
         <v>162.41300000000001</v>
       </c>
       <c r="AO110" s="26">
         <v>831.27948000000004</v>
       </c>
       <c r="AP110" s="26">
         <v>722.40950999999995</v>
       </c>
       <c r="AQ110" s="26">
         <v>159.00378000000001</v>
       </c>
       <c r="AR110" s="26">
         <v>166.90170000000001</v>
       </c>
       <c r="AS110" s="26">
         <v>581.05190000000005</v>
       </c>
       <c r="AT110" s="26">
         <v>743.08330999999998</v>
       </c>
       <c r="AU110" s="26">
-        <v>1.764</v>
+        <v>5.0940000000000003</v>
       </c>
       <c r="AV110" s="26">
-        <v>3.46</v>
+        <v>8.8460000000000001</v>
       </c>
       <c r="AW110" s="26">
-        <v>68.81</v>
+        <v>126.401</v>
       </c>
       <c r="AX110" s="26">
-        <v>92.595799999999997</v>
+        <v>163.75865999999999</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="33.75">
       <c r="A111" s="23" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="14" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D111" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E111" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F111" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G111" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H111" s="19" t="s">
@@ -18858,54 +18865,54 @@
       <c r="AO112" s="26">
         <v>283.6644</v>
       </c>
       <c r="AP112" s="26">
         <v>372.87112000000002</v>
       </c>
       <c r="AQ112" s="26">
         <v>157</v>
       </c>
       <c r="AR112" s="26">
         <v>2.742</v>
       </c>
       <c r="AS112" s="26">
         <v>420.62013999999999</v>
       </c>
       <c r="AT112" s="26">
         <v>594.46835999999996</v>
       </c>
       <c r="AU112" s="26">
         <v>4</v>
       </c>
       <c r="AV112" s="26">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="AW112" s="26">
-        <v>107.9272</v>
+        <v>119.85388</v>
       </c>
       <c r="AX112" s="26">
-        <v>72.410499999999999</v>
+        <v>98.783209999999997</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="50.25" customHeight="1">
       <c r="A113" s="23" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="14" t="s">
         <v>249</v>
       </c>
       <c r="C113" s="15">
         <v>0</v>
       </c>
       <c r="D113" s="15">
         <v>0</v>
       </c>
       <c r="E113" s="15">
         <v>149.10111000000001</v>
       </c>
       <c r="F113" s="15">
         <v>198.12844000000001</v>
       </c>
       <c r="G113" s="17">
         <v>0</v>
       </c>
       <c r="H113" s="17">
@@ -19004,60 +19011,60 @@
       <c r="AM113" s="26">
         <v>793.28099999999995</v>
       </c>
       <c r="AN113" s="26">
         <v>954.87986000000001</v>
       </c>
       <c r="AO113" s="26">
         <v>3432.85554</v>
       </c>
       <c r="AP113" s="26">
         <v>7330.5743300000004</v>
       </c>
       <c r="AQ113" s="26">
         <v>882.95</v>
       </c>
       <c r="AR113" s="26">
         <v>1212.9214199999999</v>
       </c>
       <c r="AS113" s="26">
         <v>4601.4340700000002</v>
       </c>
       <c r="AT113" s="26">
         <v>8124.5953200000004</v>
       </c>
       <c r="AU113" s="26">
-        <v>117.111</v>
+        <v>180.047</v>
       </c>
       <c r="AV113" s="26">
-        <v>186.70599999999999</v>
+        <v>298.66899999999998</v>
       </c>
       <c r="AW113" s="26">
-        <v>485.56812000000002</v>
+        <v>751.49779000000001</v>
       </c>
       <c r="AX113" s="26">
-        <v>1244.4622400000001</v>
+        <v>1915.59034</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="34.5" customHeight="1">
       <c r="A114" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="14" t="s">
         <v>250</v>
       </c>
       <c r="C114" s="15">
         <v>0</v>
       </c>
       <c r="D114" s="15">
         <v>0</v>
       </c>
       <c r="E114" s="15">
         <v>3.028</v>
       </c>
       <c r="F114" s="15">
         <v>4.1769800000000004</v>
       </c>
       <c r="G114" s="17">
         <v>0</v>
       </c>
       <c r="H114" s="17">
@@ -19770,54 +19777,54 @@
       <c r="AO118" s="26">
         <v>250.65369000000001</v>
       </c>
       <c r="AP118" s="26">
         <v>1164.73687</v>
       </c>
       <c r="AQ118" s="26">
         <v>0</v>
       </c>
       <c r="AR118" s="26">
         <v>0</v>
       </c>
       <c r="AS118" s="26">
         <v>285.36192999999997</v>
       </c>
       <c r="AT118" s="26">
         <v>1398.1297099999999</v>
       </c>
       <c r="AU118" s="26">
         <v>0</v>
       </c>
       <c r="AV118" s="26">
         <v>0</v>
       </c>
       <c r="AW118" s="26">
-        <v>34.630400000000002</v>
+        <v>60.924399999999999</v>
       </c>
       <c r="AX118" s="26">
-        <v>165.82209</v>
+        <v>282.78053</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="37.5" customHeight="1">
       <c r="A119" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="14" t="s">
         <v>255</v>
       </c>
       <c r="C119" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D119" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E119" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F119" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G119" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H119" s="19" t="s">
@@ -19922,54 +19929,54 @@
       <c r="AO119" s="26">
         <v>99.338200000000001</v>
       </c>
       <c r="AP119" s="26">
         <v>210.53577000000001</v>
       </c>
       <c r="AQ119" s="26">
         <v>0</v>
       </c>
       <c r="AR119" s="26">
         <v>0</v>
       </c>
       <c r="AS119" s="26">
         <v>244.36600000000001</v>
       </c>
       <c r="AT119" s="26">
         <v>454.678</v>
       </c>
       <c r="AU119" s="26">
         <v>0</v>
       </c>
       <c r="AV119" s="26">
         <v>0</v>
       </c>
       <c r="AW119" s="26">
-        <v>24.056000000000001</v>
+        <v>33.911999999999999</v>
       </c>
       <c r="AX119" s="26">
-        <v>46.89</v>
+        <v>66.73</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="45">
       <c r="A120" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="14" t="s">
         <v>256</v>
       </c>
       <c r="C120" s="15">
         <v>0</v>
       </c>
       <c r="D120" s="15">
         <v>0</v>
       </c>
       <c r="E120" s="15">
         <v>149.95617999999999</v>
       </c>
       <c r="F120" s="15">
         <v>178.51340999999999</v>
       </c>
       <c r="G120" s="17">
         <v>0.5</v>
       </c>
       <c r="H120" s="17">
@@ -20074,54 +20081,54 @@
       <c r="AO120" s="26">
         <v>88.285039999999995</v>
       </c>
       <c r="AP120" s="26">
         <v>97.669659999999993</v>
       </c>
       <c r="AQ120" s="26">
         <v>0</v>
       </c>
       <c r="AR120" s="26">
         <v>0</v>
       </c>
       <c r="AS120" s="26">
         <v>38.967199999999998</v>
       </c>
       <c r="AT120" s="26">
         <v>76.940929999999994</v>
       </c>
       <c r="AU120" s="26">
         <v>0</v>
       </c>
       <c r="AV120" s="26">
         <v>0</v>
       </c>
       <c r="AW120" s="26">
-        <v>2.0125000000000002</v>
+        <v>9.1547999999999998</v>
       </c>
       <c r="AX120" s="26">
-        <v>6.5791599999999999</v>
+        <v>12.961399999999999</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="56.25">
       <c r="A121" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="14" t="s">
         <v>257</v>
       </c>
       <c r="C121" s="15">
         <v>0</v>
       </c>
       <c r="D121" s="15">
         <v>0</v>
       </c>
       <c r="E121" s="15">
         <v>3.9293</v>
       </c>
       <c r="F121" s="15">
         <v>19.564229999999998</v>
       </c>
       <c r="G121" s="17">
         <v>0</v>
       </c>
       <c r="H121" s="17">
@@ -20226,57 +20233,57 @@
       <c r="AO121" s="26">
         <v>42.340130000000002</v>
       </c>
       <c r="AP121" s="26">
         <v>121.11133</v>
       </c>
       <c r="AQ121" s="26">
         <v>0</v>
       </c>
       <c r="AR121" s="26">
         <v>0</v>
       </c>
       <c r="AS121" s="26">
         <v>85.496099999999998</v>
       </c>
       <c r="AT121" s="26">
         <v>98.524720000000002</v>
       </c>
       <c r="AU121" s="26">
         <v>0</v>
       </c>
       <c r="AV121" s="26">
         <v>0</v>
       </c>
       <c r="AW121" s="26">
-        <v>8.9485399999999995</v>
+        <v>12.674530000000001</v>
       </c>
       <c r="AX121" s="26">
-        <v>16.74483</v>
+        <v>29.112439999999999</v>
       </c>
     </row>
-    <row r="122" spans="1:50" ht="56.25">
+    <row r="122" spans="1:50" ht="45">
       <c r="A122" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="14" t="s">
         <v>258</v>
       </c>
       <c r="C122" s="15">
         <v>0</v>
       </c>
       <c r="D122" s="15">
         <v>0</v>
       </c>
       <c r="E122" s="15">
         <v>0.01</v>
       </c>
       <c r="F122" s="15">
         <v>9.325E-2</v>
       </c>
       <c r="G122" s="17">
         <v>1.7</v>
       </c>
       <c r="H122" s="17">
         <v>0.22056000000000001</v>
       </c>
       <c r="I122" s="17">
@@ -20378,54 +20385,54 @@
       <c r="AO122" s="26">
         <v>110.3938</v>
       </c>
       <c r="AP122" s="26">
         <v>92.786360000000002</v>
       </c>
       <c r="AQ122" s="26">
         <v>0</v>
       </c>
       <c r="AR122" s="26">
         <v>0</v>
       </c>
       <c r="AS122" s="26">
         <v>539.58910000000003</v>
       </c>
       <c r="AT122" s="26">
         <v>459.66138999999998</v>
       </c>
       <c r="AU122" s="26">
         <v>0</v>
       </c>
       <c r="AV122" s="26">
         <v>0</v>
       </c>
       <c r="AW122" s="26">
-        <v>26.153729999999999</v>
+        <v>55.920940000000002</v>
       </c>
       <c r="AX122" s="26">
-        <v>24.540780000000002</v>
+        <v>53.205539999999999</v>
       </c>
     </row>
     <row r="123" spans="1:50" ht="67.5">
       <c r="A123" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="14" t="s">
         <v>259</v>
       </c>
       <c r="C123" s="15">
         <v>0</v>
       </c>
       <c r="D123" s="15">
         <v>0</v>
       </c>
       <c r="E123" s="15">
         <v>1.4999999999999999E-4</v>
       </c>
       <c r="F123" s="15">
         <v>6.54E-2</v>
       </c>
       <c r="G123" s="17">
         <v>0</v>
       </c>
       <c r="H123" s="17">
@@ -20530,54 +20537,54 @@
       <c r="AO123" s="26">
         <v>5.0918200000000002</v>
       </c>
       <c r="AP123" s="26">
         <v>29.589500000000001</v>
       </c>
       <c r="AQ123" s="26">
         <v>0</v>
       </c>
       <c r="AR123" s="26">
         <v>0</v>
       </c>
       <c r="AS123" s="26">
         <v>5.1936200000000001</v>
       </c>
       <c r="AT123" s="26">
         <v>29.703980000000001</v>
       </c>
       <c r="AU123" s="26">
         <v>0</v>
       </c>
       <c r="AV123" s="26">
         <v>0</v>
       </c>
       <c r="AW123" s="26">
-        <v>1.1027199999999999</v>
+        <v>1.33568</v>
       </c>
       <c r="AX123" s="26">
-        <v>7.5805400000000001</v>
+        <v>8.6531000000000002</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="33.75">
       <c r="A124" s="23" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="14" t="s">
         <v>260</v>
       </c>
       <c r="C124" s="15">
         <v>0</v>
       </c>
       <c r="D124" s="15">
         <v>0</v>
       </c>
       <c r="E124" s="15">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F124" s="15">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="G124" s="17">
         <v>0</v>
       </c>
       <c r="H124" s="17">
@@ -20682,57 +20689,57 @@
       <c r="AO124" s="26">
         <v>301.77465000000001</v>
       </c>
       <c r="AP124" s="26">
         <v>462.71051</v>
       </c>
       <c r="AQ124" s="26">
         <v>2</v>
       </c>
       <c r="AR124" s="26">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="AS124" s="26">
         <v>543.71090000000004</v>
       </c>
       <c r="AT124" s="26">
         <v>605.68050000000005</v>
       </c>
       <c r="AU124" s="26">
         <v>0</v>
       </c>
       <c r="AV124" s="26">
         <v>0</v>
       </c>
       <c r="AW124" s="26">
-        <v>116.3369</v>
+        <v>176.7141</v>
       </c>
       <c r="AX124" s="26">
-        <v>113.26372000000001</v>
+        <v>182.09021000000001</v>
       </c>
     </row>
-    <row r="125" spans="1:50" ht="45">
+    <row r="125" spans="1:50" ht="33.75">
       <c r="A125" s="23" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="14" t="s">
         <v>261</v>
       </c>
       <c r="C125" s="15">
         <v>0</v>
       </c>
       <c r="D125" s="15">
         <v>0</v>
       </c>
       <c r="E125" s="15">
         <v>216.49951999999999</v>
       </c>
       <c r="F125" s="15">
         <v>200.69924</v>
       </c>
       <c r="G125" s="17">
         <v>0</v>
       </c>
       <c r="H125" s="17">
         <v>0</v>
       </c>
       <c r="I125" s="17">
@@ -20834,54 +20841,54 @@
       <c r="AO125" s="26">
         <v>755.28107999999997</v>
       </c>
       <c r="AP125" s="26">
         <v>878.38028999999995</v>
       </c>
       <c r="AQ125" s="26">
         <v>17.512599999999999</v>
       </c>
       <c r="AR125" s="26">
         <v>23.9087</v>
       </c>
       <c r="AS125" s="26">
         <v>972.27238999999997</v>
       </c>
       <c r="AT125" s="26">
         <v>1472.45147</v>
       </c>
       <c r="AU125" s="26">
         <v>0</v>
       </c>
       <c r="AV125" s="26">
         <v>0</v>
       </c>
       <c r="AW125" s="26">
-        <v>99.723830000000007</v>
+        <v>259.33902999999998</v>
       </c>
       <c r="AX125" s="26">
-        <v>166.13437999999999</v>
+        <v>318.44508000000002</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="33.75">
       <c r="A126" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="14" t="s">
         <v>262</v>
       </c>
       <c r="C126" s="15">
         <v>0</v>
       </c>
       <c r="D126" s="15">
         <v>0</v>
       </c>
       <c r="E126" s="15">
         <v>0.9</v>
       </c>
       <c r="F126" s="15">
         <v>1.645</v>
       </c>
       <c r="G126" s="17">
         <v>0</v>
       </c>
       <c r="H126" s="17">
@@ -21138,54 +21145,54 @@
       <c r="AO127" s="26">
         <v>5750.6840000000002</v>
       </c>
       <c r="AP127" s="26">
         <v>5343.0888100000002</v>
       </c>
       <c r="AQ127" s="26">
         <v>0</v>
       </c>
       <c r="AR127" s="26">
         <v>0</v>
       </c>
       <c r="AS127" s="26">
         <v>3948.47192</v>
       </c>
       <c r="AT127" s="26">
         <v>5493.7455900000004</v>
       </c>
       <c r="AU127" s="26">
         <v>0</v>
       </c>
       <c r="AV127" s="26">
         <v>0</v>
       </c>
       <c r="AW127" s="26">
-        <v>31.701879999999999</v>
+        <v>464.75988000000001</v>
       </c>
       <c r="AX127" s="26">
-        <v>55.194000000000003</v>
+        <v>854.67899999999997</v>
       </c>
     </row>
     <row r="128" spans="1:50">
       <c r="A128" s="23" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="14" t="s">
         <v>264</v>
       </c>
       <c r="C128" s="15">
         <v>0</v>
       </c>
       <c r="D128" s="15">
         <v>0</v>
       </c>
       <c r="E128" s="15">
         <v>2.0373100000000002</v>
       </c>
       <c r="F128" s="15">
         <v>14.329470000000001</v>
       </c>
       <c r="G128" s="17">
         <v>0</v>
       </c>
       <c r="H128" s="17">
@@ -21284,60 +21291,60 @@
       <c r="AM128" s="26">
         <v>0</v>
       </c>
       <c r="AN128" s="26">
         <v>0</v>
       </c>
       <c r="AO128" s="26">
         <v>339.63643000000002</v>
       </c>
       <c r="AP128" s="26">
         <v>655.91346999999996</v>
       </c>
       <c r="AQ128" s="26">
         <v>300</v>
       </c>
       <c r="AR128" s="26">
         <v>10.5</v>
       </c>
       <c r="AS128" s="26">
         <v>962.06494999999995</v>
       </c>
       <c r="AT128" s="26">
         <v>1483.8276699999999</v>
       </c>
       <c r="AU128" s="26">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="AV128" s="26">
-        <v>0</v>
+        <v>14.664</v>
       </c>
       <c r="AW128" s="26">
-        <v>21.541709999999998</v>
+        <v>133.67482999999999</v>
       </c>
       <c r="AX128" s="26">
-        <v>39.58381</v>
+        <v>191.57889</v>
       </c>
     </row>
     <row r="129" spans="1:50" ht="45">
       <c r="A129" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="14" t="s">
         <v>265</v>
       </c>
       <c r="C129" s="15">
         <v>0</v>
       </c>
       <c r="D129" s="15">
         <v>0</v>
       </c>
       <c r="E129" s="15">
         <v>0.33</v>
       </c>
       <c r="F129" s="15">
         <v>0.17799999999999999</v>
       </c>
       <c r="G129" s="17">
         <v>0</v>
       </c>
       <c r="H129" s="17">
@@ -21442,54 +21449,54 @@
       <c r="AO129" s="26">
         <v>5285.6030000000001</v>
       </c>
       <c r="AP129" s="26">
         <v>1724.25386</v>
       </c>
       <c r="AQ129" s="26">
         <v>0</v>
       </c>
       <c r="AR129" s="26">
         <v>0</v>
       </c>
       <c r="AS129" s="26">
         <v>5456.8496100000002</v>
       </c>
       <c r="AT129" s="26">
         <v>1841.52613</v>
       </c>
       <c r="AU129" s="26">
         <v>0</v>
       </c>
       <c r="AV129" s="26">
         <v>0</v>
       </c>
       <c r="AW129" s="26">
-        <v>861.98946000000001</v>
+        <v>1168.45596</v>
       </c>
       <c r="AX129" s="26">
-        <v>204.93678</v>
+        <v>272.16275000000002</v>
       </c>
     </row>
     <row r="130" spans="1:50" ht="56.25">
       <c r="A130" s="23" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="14" t="s">
         <v>266</v>
       </c>
       <c r="C130" s="15">
         <v>0</v>
       </c>
       <c r="D130" s="15">
         <v>0</v>
       </c>
       <c r="E130" s="15">
         <v>544.274</v>
       </c>
       <c r="F130" s="15">
         <v>76.528130000000004</v>
       </c>
       <c r="G130" s="17">
         <v>0</v>
       </c>
       <c r="H130" s="17">
@@ -21594,54 +21601,54 @@
       <c r="AO130" s="26">
         <v>8897.8252100000009</v>
       </c>
       <c r="AP130" s="26">
         <v>2230.3531699999999</v>
       </c>
       <c r="AQ130" s="26">
         <v>0.08</v>
       </c>
       <c r="AR130" s="26">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="AS130" s="26">
         <v>12001.736929999999</v>
       </c>
       <c r="AT130" s="26">
         <v>3527.1026499999998</v>
       </c>
       <c r="AU130" s="26">
         <v>0</v>
       </c>
       <c r="AV130" s="26">
         <v>0</v>
       </c>
       <c r="AW130" s="26">
-        <v>3668.3403899999998</v>
+        <v>5150.7046899999996</v>
       </c>
       <c r="AX130" s="26">
-        <v>981.98997999999995</v>
+        <v>1456.1231399999999</v>
       </c>
     </row>
     <row r="131" spans="1:50">
       <c r="A131" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="14" t="s">
         <v>267</v>
       </c>
       <c r="C131" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D131" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E131" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F131" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G131" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H131" s="19" t="s">
@@ -21746,54 +21753,54 @@
       <c r="AO131" s="26">
         <v>178.042</v>
       </c>
       <c r="AP131" s="26">
         <v>116.42829999999999</v>
       </c>
       <c r="AQ131" s="26">
         <v>0</v>
       </c>
       <c r="AR131" s="26">
         <v>0</v>
       </c>
       <c r="AS131" s="26">
         <v>632.90899000000002</v>
       </c>
       <c r="AT131" s="26">
         <v>392.35651000000001</v>
       </c>
       <c r="AU131" s="26">
         <v>0</v>
       </c>
       <c r="AV131" s="26">
         <v>0</v>
       </c>
       <c r="AW131" s="26">
-        <v>32.5</v>
+        <v>59.68</v>
       </c>
       <c r="AX131" s="26">
-        <v>18.989999999999998</v>
+        <v>34.603000000000002</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="22.5">
       <c r="A132" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="14" t="s">
         <v>268</v>
       </c>
       <c r="C132" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D132" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E132" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F132" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G132" s="17">
         <v>0</v>
       </c>
       <c r="H132" s="17">
@@ -22506,54 +22513,54 @@
       <c r="AO136" s="26">
         <v>550</v>
       </c>
       <c r="AP136" s="26">
         <v>183.5009</v>
       </c>
       <c r="AQ136" s="26">
         <v>40</v>
       </c>
       <c r="AR136" s="26">
         <v>7.6139999999999999</v>
       </c>
       <c r="AS136" s="26">
         <v>418</v>
       </c>
       <c r="AT136" s="26">
         <v>131.13399999999999</v>
       </c>
       <c r="AU136" s="26">
         <v>0</v>
       </c>
       <c r="AV136" s="26">
         <v>0</v>
       </c>
       <c r="AW136" s="26">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="AX136" s="26">
-        <v>0</v>
+        <v>20.795999999999999</v>
       </c>
     </row>
     <row r="137" spans="1:50" ht="33.75">
       <c r="A137" s="23" t="s">
         <v>130</v>
       </c>
       <c r="B137" s="14" t="s">
         <v>273</v>
       </c>
       <c r="C137" s="15">
         <v>0</v>
       </c>
       <c r="D137" s="15">
         <v>0</v>
       </c>
       <c r="E137" s="15">
         <v>0.57520000000000004</v>
       </c>
       <c r="F137" s="15">
         <v>1.16754</v>
       </c>
       <c r="G137" s="17">
         <v>0</v>
       </c>
       <c r="H137" s="17">
@@ -22652,54 +22659,54 @@
       <c r="AM137" s="26">
         <v>2502.39</v>
       </c>
       <c r="AN137" s="26">
         <v>18.75271</v>
       </c>
       <c r="AO137" s="26">
         <v>172</v>
       </c>
       <c r="AP137" s="26">
         <v>5.0620000000000003</v>
       </c>
       <c r="AQ137" s="26">
         <v>6409.2209999999995</v>
       </c>
       <c r="AR137" s="26">
         <v>198.78</v>
       </c>
       <c r="AS137" s="26">
         <v>122</v>
       </c>
       <c r="AT137" s="26">
         <v>6.2058999999999997</v>
       </c>
       <c r="AU137" s="26">
-        <v>1353.1</v>
+        <v>1979.9</v>
       </c>
       <c r="AV137" s="26">
-        <v>6.9189999999999996</v>
+        <v>9.0730000000000004</v>
       </c>
       <c r="AW137" s="26">
         <v>0</v>
       </c>
       <c r="AX137" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="22.5">
       <c r="A138" s="23" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="14" t="s">
         <v>274</v>
       </c>
       <c r="C138" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D138" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E138" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F138" s="19" t="s">
@@ -23108,60 +23115,60 @@
       <c r="AM140" s="27">
         <v>19161.88</v>
       </c>
       <c r="AN140" s="27">
         <v>56.055169999999997</v>
       </c>
       <c r="AO140" s="27">
         <v>1469.0820000000001</v>
       </c>
       <c r="AP140" s="27">
         <v>94.150069999999999</v>
       </c>
       <c r="AQ140" s="27">
         <v>27448.487000000001</v>
       </c>
       <c r="AR140" s="27">
         <v>73.102109999999996</v>
       </c>
       <c r="AS140" s="27">
         <v>1902.6950999999999</v>
       </c>
       <c r="AT140" s="27">
         <v>186.05190999999999</v>
       </c>
       <c r="AU140" s="27">
-        <v>2292.5</v>
+        <v>2911.5</v>
       </c>
       <c r="AV140" s="27">
-        <v>7.7915799999999997</v>
+        <v>11.571580000000001</v>
       </c>
       <c r="AW140" s="27">
-        <v>327.07119999999998</v>
+        <v>394.57119999999998</v>
       </c>
       <c r="AX140" s="27">
-        <v>46.833359999999999</v>
+        <v>63.395890000000001</v>
       </c>
     </row>
     <row r="141" spans="1:50">
       <c r="A141" s="9"/>
       <c r="B141" s="10"/>
       <c r="C141" s="17"/>
       <c r="D141" s="17"/>
       <c r="E141" s="17"/>
       <c r="F141" s="17"/>
       <c r="G141" s="17"/>
       <c r="H141" s="17"/>
       <c r="I141" s="17"/>
       <c r="J141" s="17"/>
       <c r="K141" s="17"/>
       <c r="L141" s="17"/>
       <c r="M141" s="17"/>
       <c r="N141" s="17"/>
       <c r="O141" s="17"/>
       <c r="P141" s="17"/>
       <c r="Q141" s="17"/>
       <c r="R141" s="17"/>
       <c r="S141" s="17"/>
       <c r="T141" s="17"/>
       <c r="U141" s="17"/>
       <c r="V141" s="17"/>
@@ -23169,54 +23176,54 @@
       <c r="X141" s="17"/>
       <c r="Y141" s="17"/>
       <c r="Z141" s="17"/>
       <c r="AA141" s="17"/>
       <c r="AB141" s="17"/>
       <c r="AC141" s="17"/>
       <c r="AD141" s="17"/>
       <c r="AE141" s="17"/>
       <c r="AF141" s="17"/>
       <c r="AG141" s="17"/>
       <c r="AH141" s="17"/>
       <c r="AI141" s="17"/>
       <c r="AJ141" s="17"/>
       <c r="AK141" s="17"/>
       <c r="AL141" s="17"/>
       <c r="AQ141" s="28"/>
       <c r="AR141" s="28"/>
       <c r="AS141" s="28"/>
       <c r="AT141" s="28"/>
       <c r="AU141" s="28"/>
       <c r="AV141" s="28"/>
       <c r="AW141" s="28"/>
       <c r="AX141" s="28"/>
     </row>
     <row r="142" spans="1:50" ht="16.5" customHeight="1">
-      <c r="A142" s="35" t="s">
+      <c r="A142" s="29" t="s">
         <v>277</v>
       </c>
-      <c r="B142" s="35"/>
+      <c r="B142" s="29"/>
       <c r="C142" s="8"/>
       <c r="D142" s="8"/>
       <c r="E142" s="8"/>
       <c r="F142" s="8"/>
       <c r="G142" s="8"/>
       <c r="H142" s="8"/>
       <c r="I142" s="8"/>
       <c r="J142" s="8"/>
       <c r="K142" s="8"/>
       <c r="L142" s="8"/>
       <c r="M142" s="8"/>
       <c r="N142" s="8"/>
       <c r="O142" s="8"/>
       <c r="P142" s="8"/>
       <c r="Q142" s="8"/>
       <c r="R142" s="8"/>
       <c r="S142" s="8"/>
       <c r="T142" s="8"/>
       <c r="U142" s="8"/>
       <c r="V142" s="8"/>
       <c r="W142" s="8"/>
       <c r="X142" s="8"/>
       <c r="Y142" s="8"/>
       <c r="Z142" s="8"/>
       <c r="AA142" s="8"/>
@@ -23320,90 +23327,90 @@
       <c r="U144" s="8"/>
       <c r="V144" s="8"/>
       <c r="W144" s="8"/>
       <c r="X144" s="8"/>
       <c r="Y144" s="8"/>
       <c r="Z144" s="8"/>
       <c r="AA144" s="8"/>
       <c r="AB144" s="8"/>
       <c r="AC144" s="8"/>
       <c r="AD144" s="8"/>
       <c r="AE144" s="8"/>
       <c r="AF144" s="8"/>
       <c r="AG144" s="8"/>
       <c r="AH144" s="8"/>
       <c r="AI144" s="8"/>
       <c r="AJ144" s="8"/>
       <c r="AK144" s="8"/>
       <c r="AL144" s="8"/>
       <c r="AM144" s="8"/>
       <c r="AN144" s="8"/>
       <c r="AO144" s="8"/>
       <c r="AP144" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="40">
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
     <mergeCell ref="A142:B142"/>
     <mergeCell ref="AM3:AP3"/>
     <mergeCell ref="AM4:AN4"/>
     <mergeCell ref="AO4:AP4"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
-    <mergeCell ref="O3:R3"/>
-[...22 lines deleted...]
-    <mergeCell ref="AS4:AT4"/>
   </mergeCells>
   <phoneticPr fontId="29" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>