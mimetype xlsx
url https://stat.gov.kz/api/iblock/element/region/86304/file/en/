--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2025'!$O$6:$V$140</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2025'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1927" uniqueCount="280">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
@@ -859,57 +854,57 @@
   <si>
     <t>Vinegar and its substitutes derived from acetic acid</t>
   </si>
   <si>
     <t>Flours and meals and pellets of meat or meat offal, fish or crustaceans, molluscs or other aquatic invertebrates, unfit for human consumption, greaves</t>
   </si>
   <si>
     <t>Bran, chaff, pulp and other residues from screening, milling or other processing of cereals or legumes, whether or not granulated</t>
   </si>
   <si>
     <t>Cigars, cut-end cigars, cigarillos and cigarettes made from tobacco or tobacco substitutes</t>
   </si>
   <si>
     <t>Other manufactured tobacco and manufactured tobacco substitutes; tobacco 'homogenized' or 'reconstituted'; tobacco extracts and essences</t>
   </si>
   <si>
     <t>Salt (including table salt and denatured salt) and pure sodium chloride, whether or not dissolved in water, as well as agents containing additives, sea water</t>
   </si>
   <si>
     <t>* Preliminary data.</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 *</t>
   </si>
   <si>
-    <t xml:space="preserve"> January-March 2026 *</t>
+    <t xml:space="preserve"> January-April 2026 *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1720,72 +1715,72 @@
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
@@ -1888,118 +1883,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2135,143 +2128,143 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AX144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AA6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AA99" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AU4" sqref="AU4:AV4"/>
+      <selection pane="bottomRight" activeCell="AQ6" sqref="AQ6:AX140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="12" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="12" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="12" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="9.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="11.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="10" style="1" customWidth="1"/>
     <col min="38" max="38" width="10.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.140625" style="1" customWidth="1"/>
     <col min="40" max="41" width="9.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="11" style="1" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="30" customHeight="1">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="36" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="33"/>
-[...31 lines deleted...]
-      <c r="AH1" s="33"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
+      <c r="Z1" s="36"/>
+      <c r="AA1" s="36"/>
+      <c r="AB1" s="36"/>
+      <c r="AC1" s="36"/>
+      <c r="AD1" s="36"/>
+      <c r="AE1" s="36"/>
+      <c r="AF1" s="36"/>
+      <c r="AG1" s="36"/>
+      <c r="AH1" s="36"/>
       <c r="AI1" s="8"/>
       <c r="AJ1" s="8"/>
       <c r="AK1" s="8"/>
       <c r="AL1" s="8"/>
       <c r="AM1" s="8"/>
       <c r="AN1" s="8"/>
       <c r="AO1" s="8"/>
       <c r="AP1" s="8"/>
     </row>
     <row r="2" spans="1:50">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
@@ -2282,232 +2275,232 @@
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="11"/>
       <c r="AB2" s="11"/>
       <c r="AC2" s="11"/>
       <c r="AD2" s="11"/>
       <c r="AE2" s="8"/>
       <c r="AF2" s="8"/>
       <c r="AG2" s="8"/>
       <c r="AH2" s="8"/>
       <c r="AI2" s="8"/>
       <c r="AJ2" s="8"/>
       <c r="AK2" s="8"/>
       <c r="AL2" s="8"/>
       <c r="AM2" s="8"/>
       <c r="AN2" s="8"/>
       <c r="AO2" s="8"/>
       <c r="AP2" s="8"/>
     </row>
     <row r="3" spans="1:50" ht="11.25" customHeight="1">
-      <c r="A3" s="34" t="s">
+      <c r="A3" s="32" t="s">
         <v>136</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="32" t="s">
         <v>137</v>
       </c>
-      <c r="C3" s="31">
+      <c r="C3" s="30">
         <v>2015</v>
       </c>
-      <c r="D3" s="31"/>
-[...2 lines deleted...]
-      <c r="G3" s="31">
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30">
         <v>2016</v>
       </c>
-      <c r="H3" s="31"/>
-[...2 lines deleted...]
-      <c r="K3" s="31">
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30">
         <v>2017</v>
       </c>
-      <c r="L3" s="31"/>
-[...2 lines deleted...]
-      <c r="O3" s="31">
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30">
         <v>2018</v>
       </c>
-      <c r="P3" s="31"/>
-[...2 lines deleted...]
-      <c r="S3" s="31">
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="30">
         <v>2019</v>
       </c>
-      <c r="T3" s="31"/>
-[...2 lines deleted...]
-      <c r="W3" s="31">
+      <c r="T3" s="30"/>
+      <c r="U3" s="30"/>
+      <c r="V3" s="30"/>
+      <c r="W3" s="30">
         <v>2020</v>
       </c>
-      <c r="X3" s="31"/>
-[...2 lines deleted...]
-      <c r="AA3" s="30">
+      <c r="X3" s="30"/>
+      <c r="Y3" s="30"/>
+      <c r="Z3" s="30"/>
+      <c r="AA3" s="29">
         <v>2021</v>
       </c>
-      <c r="AB3" s="31"/>
-[...2 lines deleted...]
-      <c r="AE3" s="30">
+      <c r="AB3" s="30"/>
+      <c r="AC3" s="30"/>
+      <c r="AD3" s="30"/>
+      <c r="AE3" s="29">
         <v>2022</v>
       </c>
-      <c r="AF3" s="31"/>
-[...2 lines deleted...]
-      <c r="AI3" s="30">
+      <c r="AF3" s="30"/>
+      <c r="AG3" s="30"/>
+      <c r="AH3" s="30"/>
+      <c r="AI3" s="29">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="31"/>
-[...2 lines deleted...]
-      <c r="AM3" s="30">
+      <c r="AJ3" s="30"/>
+      <c r="AK3" s="30"/>
+      <c r="AL3" s="30"/>
+      <c r="AM3" s="29">
         <v>2024</v>
       </c>
-      <c r="AN3" s="31"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="30" t="s">
+      <c r="AN3" s="30"/>
+      <c r="AO3" s="30"/>
+      <c r="AP3" s="30"/>
+      <c r="AQ3" s="29" t="s">
         <v>278</v>
       </c>
-      <c r="AR3" s="31"/>
-[...2 lines deleted...]
-      <c r="AU3" s="30" t="s">
+      <c r="AR3" s="30"/>
+      <c r="AS3" s="30"/>
+      <c r="AT3" s="30"/>
+      <c r="AU3" s="29" t="s">
         <v>279</v>
       </c>
-      <c r="AV3" s="31"/>
-[...1 lines deleted...]
-      <c r="AX3" s="31"/>
+      <c r="AV3" s="30"/>
+      <c r="AW3" s="30"/>
+      <c r="AX3" s="30"/>
     </row>
     <row r="4" spans="1:50">
-      <c r="A4" s="35"/>
-[...1 lines deleted...]
-      <c r="C4" s="30" t="s">
+      <c r="A4" s="33"/>
+      <c r="B4" s="33"/>
+      <c r="C4" s="29" t="s">
         <v>138</v>
       </c>
-      <c r="D4" s="30"/>
-      <c r="E4" s="30" t="s">
+      <c r="D4" s="29"/>
+      <c r="E4" s="29" t="s">
         <v>139</v>
       </c>
-      <c r="F4" s="30"/>
-      <c r="G4" s="30" t="s">
+      <c r="F4" s="29"/>
+      <c r="G4" s="29" t="s">
         <v>138</v>
       </c>
-      <c r="H4" s="30"/>
-      <c r="I4" s="30" t="s">
+      <c r="H4" s="29"/>
+      <c r="I4" s="29" t="s">
         <v>139</v>
       </c>
-      <c r="J4" s="30"/>
-      <c r="K4" s="30" t="s">
+      <c r="J4" s="29"/>
+      <c r="K4" s="29" t="s">
         <v>138</v>
       </c>
-      <c r="L4" s="30"/>
-      <c r="M4" s="30" t="s">
+      <c r="L4" s="29"/>
+      <c r="M4" s="29" t="s">
         <v>139</v>
       </c>
-      <c r="N4" s="30"/>
-      <c r="O4" s="30" t="s">
+      <c r="N4" s="29"/>
+      <c r="O4" s="29" t="s">
         <v>138</v>
       </c>
-      <c r="P4" s="30"/>
-      <c r="Q4" s="30" t="s">
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29" t="s">
         <v>139</v>
       </c>
-      <c r="R4" s="30"/>
-      <c r="S4" s="30" t="s">
+      <c r="R4" s="29"/>
+      <c r="S4" s="29" t="s">
         <v>138</v>
       </c>
-      <c r="T4" s="30"/>
-      <c r="U4" s="30" t="s">
+      <c r="T4" s="29"/>
+      <c r="U4" s="29" t="s">
         <v>139</v>
       </c>
-      <c r="V4" s="30"/>
-      <c r="W4" s="30" t="s">
+      <c r="V4" s="29"/>
+      <c r="W4" s="29" t="s">
         <v>138</v>
       </c>
-      <c r="X4" s="30"/>
-      <c r="Y4" s="30" t="s">
+      <c r="X4" s="29"/>
+      <c r="Y4" s="29" t="s">
         <v>139</v>
       </c>
-      <c r="Z4" s="30"/>
-      <c r="AA4" s="30" t="s">
+      <c r="Z4" s="29"/>
+      <c r="AA4" s="29" t="s">
         <v>138</v>
       </c>
-      <c r="AB4" s="30"/>
-      <c r="AC4" s="30" t="s">
+      <c r="AB4" s="29"/>
+      <c r="AC4" s="29" t="s">
         <v>139</v>
       </c>
-      <c r="AD4" s="30"/>
-      <c r="AE4" s="30" t="s">
+      <c r="AD4" s="29"/>
+      <c r="AE4" s="29" t="s">
         <v>138</v>
       </c>
-      <c r="AF4" s="30"/>
-      <c r="AG4" s="30" t="s">
+      <c r="AF4" s="29"/>
+      <c r="AG4" s="29" t="s">
         <v>139</v>
       </c>
-      <c r="AH4" s="30"/>
-      <c r="AI4" s="32" t="s">
+      <c r="AH4" s="29"/>
+      <c r="AI4" s="31" t="s">
         <v>138</v>
       </c>
-      <c r="AJ4" s="32"/>
-      <c r="AK4" s="32" t="s">
+      <c r="AJ4" s="31"/>
+      <c r="AK4" s="31" t="s">
         <v>139</v>
       </c>
-      <c r="AL4" s="32"/>
-      <c r="AM4" s="32" t="s">
+      <c r="AL4" s="31"/>
+      <c r="AM4" s="31" t="s">
         <v>138</v>
       </c>
-      <c r="AN4" s="32"/>
-      <c r="AO4" s="32" t="s">
+      <c r="AN4" s="31"/>
+      <c r="AO4" s="31" t="s">
         <v>139</v>
       </c>
-      <c r="AP4" s="32"/>
-      <c r="AQ4" s="32" t="s">
+      <c r="AP4" s="31"/>
+      <c r="AQ4" s="31" t="s">
         <v>138</v>
       </c>
-      <c r="AR4" s="32"/>
-      <c r="AS4" s="32" t="s">
+      <c r="AR4" s="31"/>
+      <c r="AS4" s="31" t="s">
         <v>139</v>
       </c>
-      <c r="AT4" s="32"/>
-      <c r="AU4" s="32" t="s">
+      <c r="AT4" s="31"/>
+      <c r="AU4" s="31" t="s">
         <v>138</v>
       </c>
-      <c r="AV4" s="32"/>
-      <c r="AW4" s="32" t="s">
+      <c r="AV4" s="31"/>
+      <c r="AW4" s="31" t="s">
         <v>139</v>
       </c>
-      <c r="AX4" s="32"/>
+      <c r="AX4" s="31"/>
     </row>
     <row r="5" spans="1:50" ht="22.5">
-      <c r="A5" s="36"/>
-      <c r="B5" s="36"/>
+      <c r="A5" s="34"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="12" t="s">
         <v>140</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>141</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>140</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>141</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>140</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>141</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>140</v>
       </c>
       <c r="J5" s="12" t="s">
         <v>141</v>
       </c>
       <c r="K5" s="12" t="s">
@@ -2747,60 +2740,60 @@
       <c r="AM6" s="7">
         <v>90010.59792</v>
       </c>
       <c r="AN6" s="7">
         <v>11935.823390000003</v>
       </c>
       <c r="AO6" s="7">
         <v>98952.511280000035</v>
       </c>
       <c r="AP6" s="26">
         <v>84189.179399999994</v>
       </c>
       <c r="AQ6" s="7">
         <v>98553.916499999992</v>
       </c>
       <c r="AR6" s="7">
         <v>15451.108119999999</v>
       </c>
       <c r="AS6" s="7">
         <v>118244.41818999997</v>
       </c>
       <c r="AT6" s="7">
         <v>96936.394149999993</v>
       </c>
       <c r="AU6" s="7">
-        <v>12539.775449999999</v>
+        <v>15721.678869999998</v>
       </c>
       <c r="AV6" s="7">
-        <v>2387.5506399999999</v>
+        <v>2872.3318700000009</v>
       </c>
       <c r="AW6" s="7">
-        <v>22890.589799999998</v>
+        <v>31242.234960000002</v>
       </c>
       <c r="AX6" s="7">
-        <v>21169.913919999995</v>
+        <v>28957.246789999997</v>
       </c>
     </row>
     <row r="7" spans="1:50">
       <c r="A7" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>143</v>
       </c>
       <c r="C7" s="15">
         <v>0</v>
       </c>
       <c r="D7" s="15">
         <v>0</v>
       </c>
       <c r="E7" s="15">
         <v>18.989999999999998</v>
       </c>
       <c r="F7" s="15">
         <v>74.612319999999997</v>
       </c>
       <c r="G7" s="17">
         <v>285.04899999999998</v>
       </c>
       <c r="H7" s="17">
@@ -3811,60 +3804,60 @@
       <c r="AM13" s="26">
         <v>1437.3974000000001</v>
       </c>
       <c r="AN13" s="26">
         <v>1844.2902099999999</v>
       </c>
       <c r="AO13" s="26">
         <v>17606.96328</v>
       </c>
       <c r="AP13" s="26">
         <v>12955.40566</v>
       </c>
       <c r="AQ13" s="26">
         <v>1911.123</v>
       </c>
       <c r="AR13" s="26">
         <v>2692.2370000000001</v>
       </c>
       <c r="AS13" s="26">
         <v>24501.915359999999</v>
       </c>
       <c r="AT13" s="26">
         <v>18802.71168</v>
       </c>
       <c r="AU13" s="26">
-        <v>285.91199999999998</v>
+        <v>346.69099999999997</v>
       </c>
       <c r="AV13" s="26">
-        <v>586.88499999999999</v>
+        <v>714.62199999999996</v>
       </c>
       <c r="AW13" s="26">
-        <v>6218.90672</v>
+        <v>8300.9088499999998</v>
       </c>
       <c r="AX13" s="26">
-        <v>5920.3891700000004</v>
+        <v>7883.0885900000003</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="22.5">
       <c r="A14" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E14" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F14" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G14" s="17">
         <v>0</v>
       </c>
       <c r="H14" s="17">
@@ -5033,54 +5026,54 @@
       <c r="AO21" s="26">
         <v>11.29748</v>
       </c>
       <c r="AP21" s="26">
         <v>40.820799999999998</v>
       </c>
       <c r="AQ21" s="26">
         <v>1.2</v>
       </c>
       <c r="AR21" s="26">
         <v>4.4779999999999998</v>
       </c>
       <c r="AS21" s="26">
         <v>2.05382</v>
       </c>
       <c r="AT21" s="26">
         <v>27.64677</v>
       </c>
       <c r="AU21" s="26">
         <v>0</v>
       </c>
       <c r="AV21" s="26">
         <v>0</v>
       </c>
       <c r="AW21" s="26">
-        <v>0.32506000000000002</v>
+        <v>0.44375999999999999</v>
       </c>
       <c r="AX21" s="26">
-        <v>4.81358</v>
+        <v>6.2328799999999998</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="45">
       <c r="A22" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>158</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E22" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F22" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G22" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H22" s="19" t="s">
@@ -5337,54 +5330,54 @@
       <c r="AO23" s="26">
         <v>0.31725999999999999</v>
       </c>
       <c r="AP23" s="26">
         <v>3.78057</v>
       </c>
       <c r="AQ23" s="26">
         <v>0</v>
       </c>
       <c r="AR23" s="26">
         <v>0</v>
       </c>
       <c r="AS23" s="26">
         <v>0.39273000000000002</v>
       </c>
       <c r="AT23" s="26">
         <v>6.1688200000000002</v>
       </c>
       <c r="AU23" s="26">
         <v>0</v>
       </c>
       <c r="AV23" s="26">
         <v>0</v>
       </c>
       <c r="AW23" s="26">
-        <v>7.4639999999999998E-2</v>
+        <v>0.10364</v>
       </c>
       <c r="AX23" s="26">
-        <v>1.4950699999999999</v>
+        <v>2.1109300000000002</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="56.25">
       <c r="A24" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>160</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E24" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F24" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G24" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H24" s="19" t="s">
@@ -5641,54 +5634,54 @@
       <c r="AO25" s="26">
         <v>5578.3912799999998</v>
       </c>
       <c r="AP25" s="26">
         <v>3459.8631099999998</v>
       </c>
       <c r="AQ25" s="26">
         <v>0</v>
       </c>
       <c r="AR25" s="26">
         <v>0</v>
       </c>
       <c r="AS25" s="26">
         <v>6349.1315999999997</v>
       </c>
       <c r="AT25" s="26">
         <v>4802.3679599999996</v>
       </c>
       <c r="AU25" s="26">
         <v>0</v>
       </c>
       <c r="AV25" s="26">
         <v>0</v>
       </c>
       <c r="AW25" s="26">
-        <v>1515.5809999999999</v>
+        <v>2195.0149999999999</v>
       </c>
       <c r="AX25" s="26">
-        <v>1627.44885</v>
+        <v>2107.2998499999999</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="22.5">
       <c r="A26" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>162</v>
       </c>
       <c r="C26" s="15">
         <v>0</v>
       </c>
       <c r="D26" s="15">
         <v>0</v>
       </c>
       <c r="E26" s="15">
         <v>144.16149999999999</v>
       </c>
       <c r="F26" s="15">
         <v>111.62034</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
@@ -5793,54 +5786,54 @@
       <c r="AO26" s="26">
         <v>965.11860000000001</v>
       </c>
       <c r="AP26" s="26">
         <v>2522.12273</v>
       </c>
       <c r="AQ26" s="26">
         <v>15</v>
       </c>
       <c r="AR26" s="26">
         <v>0.126</v>
       </c>
       <c r="AS26" s="26">
         <v>1205.375</v>
       </c>
       <c r="AT26" s="26">
         <v>2691.25117</v>
       </c>
       <c r="AU26" s="26">
         <v>6</v>
       </c>
       <c r="AV26" s="26">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="AW26" s="26">
-        <v>474.46852000000001</v>
+        <v>793.23551999999995</v>
       </c>
       <c r="AX26" s="26">
-        <v>847.85983999999996</v>
+        <v>1166.6568400000001</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="63" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>163</v>
       </c>
       <c r="C27" s="15">
         <v>0</v>
       </c>
       <c r="D27" s="15">
         <v>0</v>
       </c>
       <c r="E27" s="15">
         <v>1069.713</v>
       </c>
       <c r="F27" s="15">
         <v>682.58594000000005</v>
       </c>
       <c r="G27" s="17">
         <v>0</v>
       </c>
       <c r="H27" s="17">
@@ -5945,54 +5938,54 @@
       <c r="AO27" s="26">
         <v>9435.9097399999991</v>
       </c>
       <c r="AP27" s="26">
         <v>7055.1902700000001</v>
       </c>
       <c r="AQ27" s="26">
         <v>0</v>
       </c>
       <c r="AR27" s="26">
         <v>0</v>
       </c>
       <c r="AS27" s="26">
         <v>11124.874330000001</v>
       </c>
       <c r="AT27" s="26">
         <v>9006.9323399999994</v>
       </c>
       <c r="AU27" s="26">
         <v>0</v>
       </c>
       <c r="AV27" s="26">
         <v>0</v>
       </c>
       <c r="AW27" s="26">
-        <v>2660.9989999999998</v>
+        <v>3706.0079999999998</v>
       </c>
       <c r="AX27" s="26">
-        <v>2420.74379</v>
+        <v>3338.34899</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="56.25">
       <c r="A28" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>164</v>
       </c>
       <c r="C28" s="15">
         <v>15</v>
       </c>
       <c r="D28" s="15">
         <v>10.93629</v>
       </c>
       <c r="E28" s="15">
         <v>148</v>
       </c>
       <c r="F28" s="15">
         <v>82.561790000000002</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
@@ -6097,54 +6090,54 @@
       <c r="AO28" s="26">
         <v>4.2009999999999996</v>
       </c>
       <c r="AP28" s="26">
         <v>2.71021</v>
       </c>
       <c r="AQ28" s="26">
         <v>0</v>
       </c>
       <c r="AR28" s="26">
         <v>0</v>
       </c>
       <c r="AS28" s="26">
         <v>0.41310000000000002</v>
       </c>
       <c r="AT28" s="26">
         <v>0.23796</v>
       </c>
       <c r="AU28" s="26">
         <v>0</v>
       </c>
       <c r="AV28" s="26">
         <v>0</v>
       </c>
       <c r="AW28" s="26">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="AX28" s="26">
-        <v>0</v>
+        <v>10.526999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="32.25" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>165</v>
       </c>
       <c r="C29" s="15">
         <v>0</v>
       </c>
       <c r="D29" s="15">
         <v>0</v>
       </c>
       <c r="E29" s="15">
         <v>102.72499999999999</v>
       </c>
       <c r="F29" s="15">
         <v>345.11453999999998</v>
       </c>
       <c r="G29" s="17">
         <v>0</v>
       </c>
       <c r="H29" s="17">
@@ -6249,54 +6242,54 @@
       <c r="AO29" s="26">
         <v>809.41099999999994</v>
       </c>
       <c r="AP29" s="26">
         <v>3479.6372700000002</v>
       </c>
       <c r="AQ29" s="26">
         <v>300</v>
       </c>
       <c r="AR29" s="26">
         <v>1600.027</v>
       </c>
       <c r="AS29" s="26">
         <v>538.85059999999999</v>
       </c>
       <c r="AT29" s="26">
         <v>2925.4432400000001</v>
       </c>
       <c r="AU29" s="26">
         <v>0</v>
       </c>
       <c r="AV29" s="26">
         <v>0</v>
       </c>
       <c r="AW29" s="26">
-        <v>80.513000000000005</v>
+        <v>85.626199999999997</v>
       </c>
       <c r="AX29" s="26">
-        <v>273.20125999999999</v>
+        <v>304.62240000000003</v>
       </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>166</v>
       </c>
       <c r="C30" s="15">
         <v>687.00300000000004</v>
       </c>
       <c r="D30" s="15">
         <v>1666.2175999999999</v>
       </c>
       <c r="E30" s="15">
         <v>429.1438</v>
       </c>
       <c r="F30" s="15">
         <v>352.88691</v>
       </c>
       <c r="G30" s="17">
         <v>14</v>
       </c>
       <c r="H30" s="17">
@@ -6401,54 +6394,54 @@
       <c r="AO30" s="26">
         <v>2184.3004000000001</v>
       </c>
       <c r="AP30" s="26">
         <v>4071.7664500000001</v>
       </c>
       <c r="AQ30" s="26">
         <v>210.39923999999999</v>
       </c>
       <c r="AR30" s="26">
         <v>947.85263999999995</v>
       </c>
       <c r="AS30" s="26">
         <v>956.30420000000004</v>
       </c>
       <c r="AT30" s="26">
         <v>3217.6505999999999</v>
       </c>
       <c r="AU30" s="26">
         <v>40.19755</v>
       </c>
       <c r="AV30" s="26">
         <v>208.95363</v>
       </c>
       <c r="AW30" s="26">
-        <v>219.87450000000001</v>
+        <v>317.39150000000001</v>
       </c>
       <c r="AX30" s="26">
-        <v>748.49919</v>
+        <v>1013.71619</v>
       </c>
     </row>
     <row r="31" spans="1:50">
       <c r="A31" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>167</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H31" s="19" t="s">
@@ -7459,54 +7452,54 @@
       <c r="AM37" s="26">
         <v>7934.0680199999997</v>
       </c>
       <c r="AN37" s="26">
         <v>1101.6886099999999</v>
       </c>
       <c r="AO37" s="26">
         <v>22</v>
       </c>
       <c r="AP37" s="26">
         <v>0.09</v>
       </c>
       <c r="AQ37" s="26">
         <v>15014.742</v>
       </c>
       <c r="AR37" s="26">
         <v>1260.3136999999999</v>
       </c>
       <c r="AS37" s="26">
         <v>1340</v>
       </c>
       <c r="AT37" s="26">
         <v>269.8888</v>
       </c>
       <c r="AU37" s="26">
-        <v>3428.5</v>
+        <v>4296.5</v>
       </c>
       <c r="AV37" s="26">
-        <v>457.66264000000001</v>
+        <v>492.30164000000002</v>
       </c>
       <c r="AW37" s="26">
         <v>0</v>
       </c>
       <c r="AX37" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:50" ht="33.75">
       <c r="A38" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>174</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E38" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F38" s="19" t="s">
@@ -7611,54 +7604,54 @@
       <c r="AM38" s="26">
         <v>21.52</v>
       </c>
       <c r="AN38" s="26">
         <v>0.96730000000000005</v>
       </c>
       <c r="AO38" s="26">
         <v>594.5</v>
       </c>
       <c r="AP38" s="26">
         <v>8.157</v>
       </c>
       <c r="AQ38" s="26">
         <v>288.39138000000003</v>
       </c>
       <c r="AR38" s="26">
         <v>108.19087</v>
       </c>
       <c r="AS38" s="26">
         <v>28</v>
       </c>
       <c r="AT38" s="26">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="AU38" s="26">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="AV38" s="26">
-        <v>0</v>
+        <v>0.14599999999999999</v>
       </c>
       <c r="AW38" s="26">
         <v>0</v>
       </c>
       <c r="AX38" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:50" ht="22.5">
       <c r="A39" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>175</v>
       </c>
       <c r="C39" s="15">
         <v>0</v>
       </c>
       <c r="D39" s="15">
         <v>0</v>
       </c>
       <c r="E39" s="15">
         <v>0.90500000000000003</v>
       </c>
       <c r="F39" s="15">
@@ -7915,54 +7908,54 @@
       <c r="AM40" s="26">
         <v>215.45</v>
       </c>
       <c r="AN40" s="26">
         <v>1.341</v>
       </c>
       <c r="AO40" s="26">
         <v>70.018349999999998</v>
       </c>
       <c r="AP40" s="26">
         <v>1.9232199999999999</v>
       </c>
       <c r="AQ40" s="26">
         <v>696.81600000000003</v>
       </c>
       <c r="AR40" s="26">
         <v>40.152000000000001</v>
       </c>
       <c r="AS40" s="26">
         <v>5.0999999999999996</v>
       </c>
       <c r="AT40" s="26">
         <v>1.0740000000000001</v>
       </c>
       <c r="AU40" s="26">
-        <v>53.3</v>
+        <v>55.3</v>
       </c>
       <c r="AV40" s="26">
-        <v>0.59299999999999997</v>
+        <v>0.63300000000000001</v>
       </c>
       <c r="AW40" s="26">
         <v>0</v>
       </c>
       <c r="AX40" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:50">
       <c r="A41" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>177</v>
       </c>
       <c r="C41" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D41" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E41" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="19" t="s">
@@ -8523,54 +8516,54 @@
       <c r="AM44" s="26">
         <v>0.63</v>
       </c>
       <c r="AN44" s="26">
         <v>0.17399999999999999</v>
       </c>
       <c r="AO44" s="26">
         <v>12.58</v>
       </c>
       <c r="AP44" s="26">
         <v>1.0189999999999999</v>
       </c>
       <c r="AQ44" s="26">
         <v>143</v>
       </c>
       <c r="AR44" s="26">
         <v>24.998000000000001</v>
       </c>
       <c r="AS44" s="26">
         <v>0</v>
       </c>
       <c r="AT44" s="26">
         <v>0</v>
       </c>
       <c r="AU44" s="26">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AV44" s="26">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="AW44" s="26">
         <v>0</v>
       </c>
       <c r="AX44" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:50" ht="54" customHeight="1">
       <c r="A45" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>181</v>
       </c>
       <c r="C45" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D45" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E45" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F45" s="19" t="s">
@@ -8833,54 +8826,54 @@
       <c r="AO46" s="26">
         <v>56.104149999999997</v>
       </c>
       <c r="AP46" s="26">
         <v>2.2461700000000002</v>
       </c>
       <c r="AQ46" s="26">
         <v>24</v>
       </c>
       <c r="AR46" s="26">
         <v>2.1629999999999998</v>
       </c>
       <c r="AS46" s="26">
         <v>0.12861</v>
       </c>
       <c r="AT46" s="26">
         <v>0.98148999999999997</v>
       </c>
       <c r="AU46" s="26">
         <v>0</v>
       </c>
       <c r="AV46" s="26">
         <v>0</v>
       </c>
       <c r="AW46" s="26">
-        <v>2.792E-2</v>
+        <v>3.1370000000000002E-2</v>
       </c>
       <c r="AX46" s="26">
-        <v>0.37880999999999998</v>
+        <v>0.4158</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="22.5">
       <c r="A47" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>183</v>
       </c>
       <c r="C47" s="15">
         <v>0</v>
       </c>
       <c r="D47" s="15">
         <v>0</v>
       </c>
       <c r="E47" s="15">
         <v>5.4779999999999998</v>
       </c>
       <c r="F47" s="15">
         <v>4.20756</v>
       </c>
       <c r="G47" s="17">
         <v>0</v>
       </c>
       <c r="H47" s="17">
@@ -9143,51 +9136,51 @@
       <c r="AQ48" s="26">
         <v>0</v>
       </c>
       <c r="AR48" s="26">
         <v>0</v>
       </c>
       <c r="AS48" s="26">
         <v>0</v>
       </c>
       <c r="AT48" s="26">
         <v>0</v>
       </c>
       <c r="AU48" s="26">
         <v>0</v>
       </c>
       <c r="AV48" s="26">
         <v>0</v>
       </c>
       <c r="AW48" s="26">
         <v>0</v>
       </c>
       <c r="AX48" s="26">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:50" ht="22.5">
+    <row r="49" spans="1:50" ht="33.75">
       <c r="A49" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>185</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G49" s="17">
         <v>0</v>
       </c>
       <c r="H49" s="17">
         <v>0</v>
       </c>
       <c r="I49" s="17">
@@ -10353,54 +10346,54 @@
       <c r="AO56" s="26">
         <v>2608.1849999999999</v>
       </c>
       <c r="AP56" s="26">
         <v>90.306039999999996</v>
       </c>
       <c r="AQ56" s="26">
         <v>66.98</v>
       </c>
       <c r="AR56" s="26">
         <v>9.2691999999999997</v>
       </c>
       <c r="AS56" s="26">
         <v>2154.7939999999999</v>
       </c>
       <c r="AT56" s="26">
         <v>57.584350000000001</v>
       </c>
       <c r="AU56" s="26">
         <v>332.5</v>
       </c>
       <c r="AV56" s="26">
         <v>6.9649999999999999</v>
       </c>
       <c r="AW56" s="26">
-        <v>770.6</v>
+        <v>776</v>
       </c>
       <c r="AX56" s="26">
-        <v>6.484</v>
+        <v>7.72</v>
       </c>
     </row>
     <row r="57" spans="1:50" ht="30.75" customHeight="1">
       <c r="A57" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>193</v>
       </c>
       <c r="C57" s="15">
         <v>0</v>
       </c>
       <c r="D57" s="15">
         <v>0</v>
       </c>
       <c r="E57" s="15">
         <v>109.9</v>
       </c>
       <c r="F57" s="15">
         <v>81.325999999999993</v>
       </c>
       <c r="G57" s="17">
         <v>43.433999999999997</v>
       </c>
       <c r="H57" s="17">
@@ -10663,51 +10656,51 @@
       <c r="AQ58" s="26">
         <v>0</v>
       </c>
       <c r="AR58" s="26">
         <v>0</v>
       </c>
       <c r="AS58" s="26">
         <v>735.72</v>
       </c>
       <c r="AT58" s="26">
         <v>21.76662</v>
       </c>
       <c r="AU58" s="26">
         <v>0</v>
       </c>
       <c r="AV58" s="26">
         <v>0</v>
       </c>
       <c r="AW58" s="26">
         <v>20</v>
       </c>
       <c r="AX58" s="26">
         <v>0.04</v>
       </c>
     </row>
-    <row r="59" spans="1:50" ht="33.75">
+    <row r="59" spans="1:50" ht="45">
       <c r="A59" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="14" t="s">
         <v>195</v>
       </c>
       <c r="C59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="I59" s="19" t="s">
@@ -11113,54 +11106,54 @@
       <c r="AO61" s="26">
         <v>216.14099999999999</v>
       </c>
       <c r="AP61" s="26">
         <v>9.6168700000000005</v>
       </c>
       <c r="AQ61" s="26">
         <v>0</v>
       </c>
       <c r="AR61" s="26">
         <v>0</v>
       </c>
       <c r="AS61" s="26">
         <v>1053.19</v>
       </c>
       <c r="AT61" s="26">
         <v>60.258569999999999</v>
       </c>
       <c r="AU61" s="26">
         <v>0</v>
       </c>
       <c r="AV61" s="26">
         <v>0</v>
       </c>
       <c r="AW61" s="26">
-        <v>59.65</v>
+        <v>72.650000000000006</v>
       </c>
       <c r="AX61" s="26">
-        <v>0.72399999999999998</v>
+        <v>1.4179999999999999</v>
       </c>
     </row>
     <row r="62" spans="1:50" ht="45">
       <c r="A62" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>198</v>
       </c>
       <c r="C62" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D62" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E62" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F62" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G62" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H62" s="19" t="s">
@@ -11563,60 +11556,60 @@
       <c r="AM64" s="26">
         <v>12.305</v>
       </c>
       <c r="AN64" s="26">
         <v>0.46500000000000002</v>
       </c>
       <c r="AO64" s="26">
         <v>1.67269</v>
       </c>
       <c r="AP64" s="26">
         <v>11.79641</v>
       </c>
       <c r="AQ64" s="26">
         <v>171.46</v>
       </c>
       <c r="AR64" s="26">
         <v>225.4504</v>
       </c>
       <c r="AS64" s="26">
         <v>8.8035800000000002</v>
       </c>
       <c r="AT64" s="26">
         <v>21.96482</v>
       </c>
       <c r="AU64" s="26">
-        <v>207.46</v>
+        <v>245.66</v>
       </c>
       <c r="AV64" s="26">
-        <v>375.53068999999999</v>
+        <v>445.13718</v>
       </c>
       <c r="AW64" s="26">
-        <v>1.26379</v>
+        <v>1.2876099999999999</v>
       </c>
       <c r="AX64" s="26">
-        <v>1.5424100000000001</v>
+        <v>1.7708200000000001</v>
       </c>
     </row>
     <row r="65" spans="1:50">
       <c r="A65" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>201</v>
       </c>
       <c r="C65" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D65" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E65" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F65" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G65" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H65" s="19" t="s">
@@ -11873,54 +11866,54 @@
       <c r="AO66" s="26">
         <v>0.47914000000000001</v>
       </c>
       <c r="AP66" s="26">
         <v>3.3910900000000002</v>
       </c>
       <c r="AQ66" s="26">
         <v>0</v>
       </c>
       <c r="AR66" s="26">
         <v>0</v>
       </c>
       <c r="AS66" s="26">
         <v>0.34460000000000002</v>
       </c>
       <c r="AT66" s="26">
         <v>3.0895600000000001</v>
       </c>
       <c r="AU66" s="26">
         <v>0</v>
       </c>
       <c r="AV66" s="26">
         <v>0</v>
       </c>
       <c r="AW66" s="26">
-        <v>7.0580000000000004E-2</v>
+        <v>7.3179999999999995E-2</v>
       </c>
       <c r="AX66" s="26">
-        <v>0.65020999999999995</v>
+        <v>0.67144000000000004</v>
       </c>
     </row>
     <row r="67" spans="1:50">
       <c r="A67" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>203</v>
       </c>
       <c r="C67" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D67" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E67" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F67" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G67" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H67" s="19" t="s">
@@ -12177,54 +12170,54 @@
       <c r="AO68" s="26">
         <v>3.3399999999999999E-2</v>
       </c>
       <c r="AP68" s="26">
         <v>0.23623</v>
       </c>
       <c r="AQ68" s="26">
         <v>0</v>
       </c>
       <c r="AR68" s="26">
         <v>0</v>
       </c>
       <c r="AS68" s="26">
         <v>2.8400000000000002E-2</v>
       </c>
       <c r="AT68" s="26">
         <v>0.39571000000000001</v>
       </c>
       <c r="AU68" s="26">
         <v>0</v>
       </c>
       <c r="AV68" s="26">
         <v>0</v>
       </c>
       <c r="AW68" s="26">
-        <v>7.4999999999999997E-3</v>
+        <v>9.1000000000000004E-3</v>
       </c>
       <c r="AX68" s="26">
-        <v>0.11762</v>
+        <v>0.12958</v>
       </c>
     </row>
     <row r="69" spans="1:50">
       <c r="A69" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="14" t="s">
         <v>205</v>
       </c>
       <c r="C69" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D69" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E69" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F69" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G69" s="17">
         <v>0</v>
       </c>
       <c r="H69" s="17">
@@ -12329,54 +12322,54 @@
       <c r="AO69" s="26">
         <v>4.7960000000000003E-2</v>
       </c>
       <c r="AP69" s="26">
         <v>0.88931000000000004</v>
       </c>
       <c r="AQ69" s="26">
         <v>0</v>
       </c>
       <c r="AR69" s="26">
         <v>0</v>
       </c>
       <c r="AS69" s="26">
         <v>4.9840000000000002E-2</v>
       </c>
       <c r="AT69" s="26">
         <v>0.90956000000000004</v>
       </c>
       <c r="AU69" s="26">
         <v>0</v>
       </c>
       <c r="AV69" s="26">
         <v>0</v>
       </c>
       <c r="AW69" s="26">
-        <v>1.7919999999999998E-2</v>
+        <v>2.4080000000000001E-2</v>
       </c>
       <c r="AX69" s="26">
-        <v>0.35899999999999999</v>
+        <v>0.49484</v>
       </c>
     </row>
     <row r="70" spans="1:50">
       <c r="A70" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>206</v>
       </c>
       <c r="C70" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E70" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F70" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G70" s="17">
         <v>0</v>
       </c>
       <c r="H70" s="17">
@@ -12785,54 +12778,54 @@
       <c r="AO72" s="26">
         <v>0.3332</v>
       </c>
       <c r="AP72" s="26">
         <v>1.6995400000000001</v>
       </c>
       <c r="AQ72" s="26">
         <v>0</v>
       </c>
       <c r="AR72" s="26">
         <v>0</v>
       </c>
       <c r="AS72" s="26">
         <v>0.13718</v>
       </c>
       <c r="AT72" s="26">
         <v>1.5447299999999999</v>
       </c>
       <c r="AU72" s="26">
         <v>0</v>
       </c>
       <c r="AV72" s="26">
         <v>0</v>
       </c>
       <c r="AW72" s="26">
-        <v>2.2460000000000001E-2</v>
+        <v>2.4979999999999999E-2</v>
       </c>
       <c r="AX72" s="26">
-        <v>0.34319</v>
+        <v>0.37340000000000001</v>
       </c>
     </row>
     <row r="73" spans="1:50">
       <c r="A73" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="14" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="15">
         <v>190</v>
       </c>
       <c r="D73" s="15">
         <v>44.128999999999998</v>
       </c>
       <c r="E73" s="15">
         <v>2.4691900000000002</v>
       </c>
       <c r="F73" s="15">
         <v>0.90054999999999996</v>
       </c>
       <c r="G73" s="17">
         <v>548</v>
       </c>
       <c r="H73" s="17">
@@ -12931,60 +12924,60 @@
       <c r="AM73" s="26">
         <v>48067.531999999999</v>
       </c>
       <c r="AN73" s="26">
         <v>1914.3190500000001</v>
       </c>
       <c r="AO73" s="26">
         <v>1770.5119999999999</v>
       </c>
       <c r="AP73" s="26">
         <v>428.80664000000002</v>
       </c>
       <c r="AQ73" s="26">
         <v>33418.148000000001</v>
       </c>
       <c r="AR73" s="26">
         <v>2798.8449999999998</v>
       </c>
       <c r="AS73" s="26">
         <v>206.47800000000001</v>
       </c>
       <c r="AT73" s="26">
         <v>81.605249999999998</v>
       </c>
       <c r="AU73" s="26">
-        <v>2715</v>
+        <v>3685.5</v>
       </c>
       <c r="AV73" s="26">
-        <v>139.34200000000001</v>
+        <v>190.345</v>
       </c>
       <c r="AW73" s="26">
-        <v>81.819999999999993</v>
+        <v>86.84</v>
       </c>
       <c r="AX73" s="26">
-        <v>23.82452</v>
+        <v>26.70401</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="22.5">
       <c r="A74" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="14" t="s">
         <v>210</v>
       </c>
       <c r="C74" s="15">
         <v>0</v>
       </c>
       <c r="D74" s="15">
         <v>0</v>
       </c>
       <c r="E74" s="15">
         <v>0.14399999999999999</v>
       </c>
       <c r="F74" s="15">
         <v>0.12023</v>
       </c>
       <c r="G74" s="17">
         <v>0</v>
       </c>
       <c r="H74" s="17">
@@ -15223,51 +15216,51 @@
       <c r="AQ88" s="26">
         <v>0</v>
       </c>
       <c r="AR88" s="26">
         <v>0</v>
       </c>
       <c r="AS88" s="26">
         <v>0.81084000000000001</v>
       </c>
       <c r="AT88" s="26">
         <v>1.14863</v>
       </c>
       <c r="AU88" s="26">
         <v>0</v>
       </c>
       <c r="AV88" s="26">
         <v>0</v>
       </c>
       <c r="AW88" s="26">
         <v>0</v>
       </c>
       <c r="AX88" s="26">
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:50" ht="45">
+    <row r="89" spans="1:50" ht="56.25">
       <c r="A89" s="23" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="14" t="s">
         <v>225</v>
       </c>
       <c r="C89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="I89" s="19" t="s">
@@ -15667,60 +15660,60 @@
       <c r="AM91" s="26">
         <v>1279.942</v>
       </c>
       <c r="AN91" s="26">
         <v>75.764960000000002</v>
       </c>
       <c r="AO91" s="26">
         <v>214.47807</v>
       </c>
       <c r="AP91" s="26">
         <v>209.86234999999999</v>
       </c>
       <c r="AQ91" s="26">
         <v>401.851</v>
       </c>
       <c r="AR91" s="26">
         <v>111</v>
       </c>
       <c r="AS91" s="26">
         <v>551.13099999999997</v>
       </c>
       <c r="AT91" s="26">
         <v>423.49432999999999</v>
       </c>
       <c r="AU91" s="26">
-        <v>25</v>
+        <v>25.5</v>
       </c>
       <c r="AV91" s="26">
-        <v>9.5000000000000001E-2</v>
+        <v>9.7000000000000003E-2</v>
       </c>
       <c r="AW91" s="26">
-        <v>65.869</v>
+        <v>88.887</v>
       </c>
       <c r="AX91" s="26">
-        <v>90.484999999999999</v>
+        <v>120.40300000000001</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="33.75">
       <c r="A92" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="14" t="s">
         <v>228</v>
       </c>
       <c r="C92" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D92" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E92" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F92" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G92" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H92" s="19" t="s">
@@ -16129,54 +16122,54 @@
       <c r="AO94" s="26">
         <v>0.67600000000000005</v>
       </c>
       <c r="AP94" s="26">
         <v>5.0460000000000003</v>
       </c>
       <c r="AQ94" s="26">
         <v>0</v>
       </c>
       <c r="AR94" s="26">
         <v>0</v>
       </c>
       <c r="AS94" s="26">
         <v>0.56799999999999995</v>
       </c>
       <c r="AT94" s="26">
         <v>6.7549000000000001</v>
       </c>
       <c r="AU94" s="26">
         <v>0</v>
       </c>
       <c r="AV94" s="26">
         <v>0</v>
       </c>
       <c r="AW94" s="26">
-        <v>0.5</v>
+        <v>0.505</v>
       </c>
       <c r="AX94" s="26">
-        <v>2.7749999999999999</v>
+        <v>2.8149999999999999</v>
       </c>
     </row>
     <row r="95" spans="1:50" ht="56.25">
       <c r="A95" s="23" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="14" t="s">
         <v>231</v>
       </c>
       <c r="C95" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D95" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E95" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F95" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G95" s="17">
         <v>0</v>
       </c>
       <c r="H95" s="17">
@@ -16433,54 +16426,54 @@
       <c r="AO96" s="26">
         <v>4571.0839999999998</v>
       </c>
       <c r="AP96" s="26">
         <v>5738.5509000000002</v>
       </c>
       <c r="AQ96" s="26">
         <v>45.02</v>
       </c>
       <c r="AR96" s="26">
         <v>0.44600000000000001</v>
       </c>
       <c r="AS96" s="26">
         <v>3925.2402000000002</v>
       </c>
       <c r="AT96" s="26">
         <v>6341.6539499999999</v>
       </c>
       <c r="AU96" s="26">
         <v>6</v>
       </c>
       <c r="AV96" s="26">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="AW96" s="26">
-        <v>750.27499999999998</v>
+        <v>1192.087</v>
       </c>
       <c r="AX96" s="26">
-        <v>1318.12456</v>
+        <v>2245.6722599999998</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="22.5">
       <c r="A97" s="23" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="14" t="s">
         <v>233</v>
       </c>
       <c r="C97" s="15">
         <v>22.513999999999999</v>
       </c>
       <c r="D97" s="15">
         <v>74.28716</v>
       </c>
       <c r="E97" s="15">
         <v>189.34030000000001</v>
       </c>
       <c r="F97" s="15">
         <v>272.45040999999998</v>
       </c>
       <c r="G97" s="17">
         <v>8.907</v>
       </c>
       <c r="H97" s="17">
@@ -16579,60 +16572,60 @@
       <c r="AM97" s="26">
         <v>359.34530000000001</v>
       </c>
       <c r="AN97" s="26">
         <v>773.01345000000003</v>
       </c>
       <c r="AO97" s="26">
         <v>447.82116000000002</v>
       </c>
       <c r="AP97" s="26">
         <v>801.98081999999999</v>
       </c>
       <c r="AQ97" s="26">
         <v>445.82907999999998</v>
       </c>
       <c r="AR97" s="26">
         <v>1207.6776400000001</v>
       </c>
       <c r="AS97" s="26">
         <v>488.96526</v>
       </c>
       <c r="AT97" s="26">
         <v>1313.3295800000001</v>
       </c>
       <c r="AU97" s="26">
-        <v>78.889899999999997</v>
+        <v>109.95832</v>
       </c>
       <c r="AV97" s="26">
-        <v>228.78110000000001</v>
+        <v>315.7901</v>
       </c>
       <c r="AW97" s="26">
-        <v>295.03118999999998</v>
+        <v>365.15219000000002</v>
       </c>
       <c r="AX97" s="26">
-        <v>278.68531999999999</v>
+        <v>409.76299999999998</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="22.5">
       <c r="A98" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="14" t="s">
         <v>234</v>
       </c>
       <c r="C98" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D98" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E98" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F98" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G98" s="17">
         <v>0</v>
       </c>
       <c r="H98" s="17">
@@ -16737,57 +16730,57 @@
       <c r="AO98" s="26">
         <v>35.053339999999999</v>
       </c>
       <c r="AP98" s="26">
         <v>40.908679999999997</v>
       </c>
       <c r="AQ98" s="26">
         <v>0</v>
       </c>
       <c r="AR98" s="26">
         <v>0</v>
       </c>
       <c r="AS98" s="26">
         <v>45.570050000000002</v>
       </c>
       <c r="AT98" s="26">
         <v>37.362180000000002</v>
       </c>
       <c r="AU98" s="26">
         <v>0</v>
       </c>
       <c r="AV98" s="26">
         <v>0</v>
       </c>
       <c r="AW98" s="26">
-        <v>10.88</v>
+        <v>11.85378</v>
       </c>
       <c r="AX98" s="26">
-        <v>22.851130000000001</v>
+        <v>26.578530000000001</v>
       </c>
     </row>
-    <row r="99" spans="1:50" ht="22.5">
+    <row r="99" spans="1:50" ht="33.75">
       <c r="A99" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="14" t="s">
         <v>235</v>
       </c>
       <c r="C99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="I99" s="19" t="s">
@@ -17041,54 +17034,54 @@
       <c r="AO100" s="26">
         <v>99.331860000000006</v>
       </c>
       <c r="AP100" s="26">
         <v>369.61045999999999</v>
       </c>
       <c r="AQ100" s="26">
         <v>0</v>
       </c>
       <c r="AR100" s="26">
         <v>0</v>
       </c>
       <c r="AS100" s="26">
         <v>84.687439999999995</v>
       </c>
       <c r="AT100" s="26">
         <v>363.64661999999998</v>
       </c>
       <c r="AU100" s="26">
         <v>0</v>
       </c>
       <c r="AV100" s="26">
         <v>0</v>
       </c>
       <c r="AW100" s="26">
-        <v>26.30416</v>
+        <v>30.45722</v>
       </c>
       <c r="AX100" s="26">
-        <v>121.46648</v>
+        <v>142.92121</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="22.5">
       <c r="A101" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="14" t="s">
         <v>237</v>
       </c>
       <c r="C101" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D101" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E101" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F101" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G101" s="17">
         <v>0</v>
       </c>
       <c r="H101" s="17">
@@ -17643,54 +17636,54 @@
       <c r="AM104" s="26">
         <v>1.2569999999999999</v>
       </c>
       <c r="AN104" s="26">
         <v>96.834000000000003</v>
       </c>
       <c r="AO104" s="26">
         <v>0</v>
       </c>
       <c r="AP104" s="26">
         <v>0</v>
       </c>
       <c r="AQ104" s="26">
         <v>0</v>
       </c>
       <c r="AR104" s="26">
         <v>0</v>
       </c>
       <c r="AS104" s="26">
         <v>0</v>
       </c>
       <c r="AT104" s="26">
         <v>0</v>
       </c>
       <c r="AU104" s="26">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="AV104" s="26">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="AW104" s="26">
         <v>0</v>
       </c>
       <c r="AX104" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:50" ht="22.5">
       <c r="A105" s="23" t="s">
         <v>98</v>
       </c>
       <c r="B105" s="14" t="s">
         <v>241</v>
       </c>
       <c r="C105" s="15">
         <v>0</v>
       </c>
       <c r="D105" s="15">
         <v>0</v>
       </c>
       <c r="E105" s="15">
         <v>7.3562000000000003</v>
       </c>
       <c r="F105" s="15">
@@ -17795,60 +17788,60 @@
       <c r="AM105" s="26">
         <v>43.655999999999999</v>
       </c>
       <c r="AN105" s="26">
         <v>70.819999999999993</v>
       </c>
       <c r="AO105" s="26">
         <v>658.82186999999999</v>
       </c>
       <c r="AP105" s="26">
         <v>1157.0436999999999</v>
       </c>
       <c r="AQ105" s="26">
         <v>82.784999999999997</v>
       </c>
       <c r="AR105" s="26">
         <v>111.76</v>
       </c>
       <c r="AS105" s="26">
         <v>984.01725999999996</v>
       </c>
       <c r="AT105" s="26">
         <v>1524.7297599999999</v>
       </c>
       <c r="AU105" s="26">
-        <v>13.074999999999999</v>
+        <v>17.966000000000001</v>
       </c>
       <c r="AV105" s="26">
-        <v>21.481999999999999</v>
+        <v>30.47</v>
       </c>
       <c r="AW105" s="26">
-        <v>201.70461</v>
+        <v>263.65032000000002</v>
       </c>
       <c r="AX105" s="26">
-        <v>393.72293999999999</v>
+        <v>495.23748999999998</v>
       </c>
     </row>
     <row r="106" spans="1:50">
       <c r="A106" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="14" t="s">
         <v>242</v>
       </c>
       <c r="C106" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D106" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E106" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F106" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G106" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H106" s="19" t="s">
@@ -18257,54 +18250,54 @@
       <c r="AO108" s="26">
         <v>0.79920000000000002</v>
       </c>
       <c r="AP108" s="26">
         <v>4.9564599999999999</v>
       </c>
       <c r="AQ108" s="26">
         <v>0</v>
       </c>
       <c r="AR108" s="26">
         <v>0</v>
       </c>
       <c r="AS108" s="26">
         <v>0.24959999999999999</v>
       </c>
       <c r="AT108" s="26">
         <v>1.2723599999999999</v>
       </c>
       <c r="AU108" s="26">
         <v>0</v>
       </c>
       <c r="AV108" s="26">
         <v>0</v>
       </c>
       <c r="AW108" s="26">
-        <v>3.8399999999999997E-2</v>
+        <v>5.1200000000000002E-2</v>
       </c>
       <c r="AX108" s="26">
-        <v>0.31147000000000002</v>
+        <v>0.41832000000000003</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="22.5">
       <c r="A109" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="14" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="15">
         <v>0</v>
       </c>
       <c r="D109" s="15">
         <v>0</v>
       </c>
       <c r="E109" s="15">
         <v>234.53872000000001</v>
       </c>
       <c r="F109" s="15">
         <v>534.78638999999998</v>
       </c>
       <c r="G109" s="17">
         <v>0</v>
       </c>
       <c r="H109" s="17">
@@ -18403,60 +18396,60 @@
       <c r="AM109" s="26">
         <v>29</v>
       </c>
       <c r="AN109" s="26">
         <v>0.185</v>
       </c>
       <c r="AO109" s="26">
         <v>1377.2603300000001</v>
       </c>
       <c r="AP109" s="26">
         <v>4646.2365499999996</v>
       </c>
       <c r="AQ109" s="26">
         <v>80.032600000000002</v>
       </c>
       <c r="AR109" s="26">
         <v>46.653260000000003</v>
       </c>
       <c r="AS109" s="26">
         <v>979.08969000000002</v>
       </c>
       <c r="AT109" s="26">
         <v>3838.5286099999998</v>
       </c>
       <c r="AU109" s="26">
-        <v>0</v>
+        <v>6.5000000000000002E-2</v>
       </c>
       <c r="AV109" s="26">
-        <v>0</v>
+        <v>0.16800000000000001</v>
       </c>
       <c r="AW109" s="26">
-        <v>216.55412000000001</v>
+        <v>247.85413</v>
       </c>
       <c r="AX109" s="26">
-        <v>935.96723999999995</v>
+        <v>1071.09727</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="45">
       <c r="A110" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="14" t="s">
         <v>246</v>
       </c>
       <c r="C110" s="15">
         <v>6.4</v>
       </c>
       <c r="D110" s="15">
         <v>10.208</v>
       </c>
       <c r="E110" s="15">
         <v>1796.2911999999999</v>
       </c>
       <c r="F110" s="15">
         <v>1057.7447999999999</v>
       </c>
       <c r="G110" s="17">
         <v>28.232399999999998</v>
       </c>
       <c r="H110" s="17">
@@ -18561,54 +18554,54 @@
       <c r="AO110" s="26">
         <v>831.27948000000004</v>
       </c>
       <c r="AP110" s="26">
         <v>722.40950999999995</v>
       </c>
       <c r="AQ110" s="26">
         <v>159.00378000000001</v>
       </c>
       <c r="AR110" s="26">
         <v>166.90170000000001</v>
       </c>
       <c r="AS110" s="26">
         <v>581.05190000000005</v>
       </c>
       <c r="AT110" s="26">
         <v>743.08330999999998</v>
       </c>
       <c r="AU110" s="26">
         <v>5.0940000000000003</v>
       </c>
       <c r="AV110" s="26">
         <v>8.8460000000000001</v>
       </c>
       <c r="AW110" s="26">
-        <v>126.401</v>
+        <v>183.28805</v>
       </c>
       <c r="AX110" s="26">
-        <v>163.75865999999999</v>
+        <v>226.29407</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="33.75">
       <c r="A111" s="23" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="14" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D111" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E111" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F111" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G111" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H111" s="19" t="s">
@@ -18859,60 +18852,60 @@
       <c r="AM112" s="26">
         <v>887.7</v>
       </c>
       <c r="AN112" s="26">
         <v>5.3159999999999998</v>
       </c>
       <c r="AO112" s="26">
         <v>283.6644</v>
       </c>
       <c r="AP112" s="26">
         <v>372.87112000000002</v>
       </c>
       <c r="AQ112" s="26">
         <v>157</v>
       </c>
       <c r="AR112" s="26">
         <v>2.742</v>
       </c>
       <c r="AS112" s="26">
         <v>420.62013999999999</v>
       </c>
       <c r="AT112" s="26">
         <v>594.46835999999996</v>
       </c>
       <c r="AU112" s="26">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="AV112" s="26">
-        <v>5.0999999999999997E-2</v>
+        <v>0.123</v>
       </c>
       <c r="AW112" s="26">
-        <v>119.85388</v>
+        <v>171.60676000000001</v>
       </c>
       <c r="AX112" s="26">
-        <v>98.783209999999997</v>
+        <v>106.23036</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="50.25" customHeight="1">
       <c r="A113" s="23" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="14" t="s">
         <v>249</v>
       </c>
       <c r="C113" s="15">
         <v>0</v>
       </c>
       <c r="D113" s="15">
         <v>0</v>
       </c>
       <c r="E113" s="15">
         <v>149.10111000000001</v>
       </c>
       <c r="F113" s="15">
         <v>198.12844000000001</v>
       </c>
       <c r="G113" s="17">
         <v>0</v>
       </c>
       <c r="H113" s="17">
@@ -19011,60 +19004,60 @@
       <c r="AM113" s="26">
         <v>793.28099999999995</v>
       </c>
       <c r="AN113" s="26">
         <v>954.87986000000001</v>
       </c>
       <c r="AO113" s="26">
         <v>3432.85554</v>
       </c>
       <c r="AP113" s="26">
         <v>7330.5743300000004</v>
       </c>
       <c r="AQ113" s="26">
         <v>882.95</v>
       </c>
       <c r="AR113" s="26">
         <v>1212.9214199999999</v>
       </c>
       <c r="AS113" s="26">
         <v>4601.4340700000002</v>
       </c>
       <c r="AT113" s="26">
         <v>8124.5953200000004</v>
       </c>
       <c r="AU113" s="26">
-        <v>180.047</v>
+        <v>243.24700000000001</v>
       </c>
       <c r="AV113" s="26">
-        <v>298.66899999999998</v>
+        <v>397.93400000000003</v>
       </c>
       <c r="AW113" s="26">
-        <v>751.49779000000001</v>
+        <v>942.77373</v>
       </c>
       <c r="AX113" s="26">
-        <v>1915.59034</v>
+        <v>2398.2010300000002</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="34.5" customHeight="1">
       <c r="A114" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="14" t="s">
         <v>250</v>
       </c>
       <c r="C114" s="15">
         <v>0</v>
       </c>
       <c r="D114" s="15">
         <v>0</v>
       </c>
       <c r="E114" s="15">
         <v>3.028</v>
       </c>
       <c r="F114" s="15">
         <v>4.1769800000000004</v>
       </c>
       <c r="G114" s="17">
         <v>0</v>
       </c>
       <c r="H114" s="17">
@@ -19777,54 +19770,54 @@
       <c r="AO118" s="26">
         <v>250.65369000000001</v>
       </c>
       <c r="AP118" s="26">
         <v>1164.73687</v>
       </c>
       <c r="AQ118" s="26">
         <v>0</v>
       </c>
       <c r="AR118" s="26">
         <v>0</v>
       </c>
       <c r="AS118" s="26">
         <v>285.36192999999997</v>
       </c>
       <c r="AT118" s="26">
         <v>1398.1297099999999</v>
       </c>
       <c r="AU118" s="26">
         <v>0</v>
       </c>
       <c r="AV118" s="26">
         <v>0</v>
       </c>
       <c r="AW118" s="26">
-        <v>60.924399999999999</v>
+        <v>77.4572</v>
       </c>
       <c r="AX118" s="26">
-        <v>282.78053</v>
+        <v>368.46348999999998</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="37.5" customHeight="1">
       <c r="A119" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="14" t="s">
         <v>255</v>
       </c>
       <c r="C119" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D119" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E119" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F119" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G119" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H119" s="19" t="s">
@@ -19929,54 +19922,54 @@
       <c r="AO119" s="26">
         <v>99.338200000000001</v>
       </c>
       <c r="AP119" s="26">
         <v>210.53577000000001</v>
       </c>
       <c r="AQ119" s="26">
         <v>0</v>
       </c>
       <c r="AR119" s="26">
         <v>0</v>
       </c>
       <c r="AS119" s="26">
         <v>244.36600000000001</v>
       </c>
       <c r="AT119" s="26">
         <v>454.678</v>
       </c>
       <c r="AU119" s="26">
         <v>0</v>
       </c>
       <c r="AV119" s="26">
         <v>0</v>
       </c>
       <c r="AW119" s="26">
-        <v>33.911999999999999</v>
+        <v>35.607999999999997</v>
       </c>
       <c r="AX119" s="26">
-        <v>66.73</v>
+        <v>70.168999999999997</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="45">
       <c r="A120" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="14" t="s">
         <v>256</v>
       </c>
       <c r="C120" s="15">
         <v>0</v>
       </c>
       <c r="D120" s="15">
         <v>0</v>
       </c>
       <c r="E120" s="15">
         <v>149.95617999999999</v>
       </c>
       <c r="F120" s="15">
         <v>178.51340999999999</v>
       </c>
       <c r="G120" s="17">
         <v>0.5</v>
       </c>
       <c r="H120" s="17">
@@ -20081,54 +20074,54 @@
       <c r="AO120" s="26">
         <v>88.285039999999995</v>
       </c>
       <c r="AP120" s="26">
         <v>97.669659999999993</v>
       </c>
       <c r="AQ120" s="26">
         <v>0</v>
       </c>
       <c r="AR120" s="26">
         <v>0</v>
       </c>
       <c r="AS120" s="26">
         <v>38.967199999999998</v>
       </c>
       <c r="AT120" s="26">
         <v>76.940929999999994</v>
       </c>
       <c r="AU120" s="26">
         <v>0</v>
       </c>
       <c r="AV120" s="26">
         <v>0</v>
       </c>
       <c r="AW120" s="26">
-        <v>9.1547999999999998</v>
+        <v>14.000159999999999</v>
       </c>
       <c r="AX120" s="26">
-        <v>12.961399999999999</v>
+        <v>17.58099</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="56.25">
       <c r="A121" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="14" t="s">
         <v>257</v>
       </c>
       <c r="C121" s="15">
         <v>0</v>
       </c>
       <c r="D121" s="15">
         <v>0</v>
       </c>
       <c r="E121" s="15">
         <v>3.9293</v>
       </c>
       <c r="F121" s="15">
         <v>19.564229999999998</v>
       </c>
       <c r="G121" s="17">
         <v>0</v>
       </c>
       <c r="H121" s="17">
@@ -20233,57 +20226,57 @@
       <c r="AO121" s="26">
         <v>42.340130000000002</v>
       </c>
       <c r="AP121" s="26">
         <v>121.11133</v>
       </c>
       <c r="AQ121" s="26">
         <v>0</v>
       </c>
       <c r="AR121" s="26">
         <v>0</v>
       </c>
       <c r="AS121" s="26">
         <v>85.496099999999998</v>
       </c>
       <c r="AT121" s="26">
         <v>98.524720000000002</v>
       </c>
       <c r="AU121" s="26">
         <v>0</v>
       </c>
       <c r="AV121" s="26">
         <v>0</v>
       </c>
       <c r="AW121" s="26">
-        <v>12.674530000000001</v>
+        <v>13.051450000000001</v>
       </c>
       <c r="AX121" s="26">
-        <v>29.112439999999999</v>
+        <v>32.486440000000002</v>
       </c>
     </row>
-    <row r="122" spans="1:50" ht="45">
+    <row r="122" spans="1:50" ht="56.25">
       <c r="A122" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="14" t="s">
         <v>258</v>
       </c>
       <c r="C122" s="15">
         <v>0</v>
       </c>
       <c r="D122" s="15">
         <v>0</v>
       </c>
       <c r="E122" s="15">
         <v>0.01</v>
       </c>
       <c r="F122" s="15">
         <v>9.325E-2</v>
       </c>
       <c r="G122" s="17">
         <v>1.7</v>
       </c>
       <c r="H122" s="17">
         <v>0.22056000000000001</v>
       </c>
       <c r="I122" s="17">
@@ -20385,54 +20378,54 @@
       <c r="AO122" s="26">
         <v>110.3938</v>
       </c>
       <c r="AP122" s="26">
         <v>92.786360000000002</v>
       </c>
       <c r="AQ122" s="26">
         <v>0</v>
       </c>
       <c r="AR122" s="26">
         <v>0</v>
       </c>
       <c r="AS122" s="26">
         <v>539.58910000000003</v>
       </c>
       <c r="AT122" s="26">
         <v>459.66138999999998</v>
       </c>
       <c r="AU122" s="26">
         <v>0</v>
       </c>
       <c r="AV122" s="26">
         <v>0</v>
       </c>
       <c r="AW122" s="26">
-        <v>55.920940000000002</v>
+        <v>58.9497</v>
       </c>
       <c r="AX122" s="26">
-        <v>53.205539999999999</v>
+        <v>57.260159999999999</v>
       </c>
     </row>
     <row r="123" spans="1:50" ht="67.5">
       <c r="A123" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="14" t="s">
         <v>259</v>
       </c>
       <c r="C123" s="15">
         <v>0</v>
       </c>
       <c r="D123" s="15">
         <v>0</v>
       </c>
       <c r="E123" s="15">
         <v>1.4999999999999999E-4</v>
       </c>
       <c r="F123" s="15">
         <v>6.54E-2</v>
       </c>
       <c r="G123" s="17">
         <v>0</v>
       </c>
       <c r="H123" s="17">
@@ -20537,54 +20530,54 @@
       <c r="AO123" s="26">
         <v>5.0918200000000002</v>
       </c>
       <c r="AP123" s="26">
         <v>29.589500000000001</v>
       </c>
       <c r="AQ123" s="26">
         <v>0</v>
       </c>
       <c r="AR123" s="26">
         <v>0</v>
       </c>
       <c r="AS123" s="26">
         <v>5.1936200000000001</v>
       </c>
       <c r="AT123" s="26">
         <v>29.703980000000001</v>
       </c>
       <c r="AU123" s="26">
         <v>0</v>
       </c>
       <c r="AV123" s="26">
         <v>0</v>
       </c>
       <c r="AW123" s="26">
-        <v>1.33568</v>
+        <v>1.4432</v>
       </c>
       <c r="AX123" s="26">
-        <v>8.6531000000000002</v>
+        <v>9.2077500000000008</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="33.75">
       <c r="A124" s="23" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="14" t="s">
         <v>260</v>
       </c>
       <c r="C124" s="15">
         <v>0</v>
       </c>
       <c r="D124" s="15">
         <v>0</v>
       </c>
       <c r="E124" s="15">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F124" s="15">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="G124" s="17">
         <v>0</v>
       </c>
       <c r="H124" s="17">
@@ -20689,57 +20682,57 @@
       <c r="AO124" s="26">
         <v>301.77465000000001</v>
       </c>
       <c r="AP124" s="26">
         <v>462.71051</v>
       </c>
       <c r="AQ124" s="26">
         <v>2</v>
       </c>
       <c r="AR124" s="26">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="AS124" s="26">
         <v>543.71090000000004</v>
       </c>
       <c r="AT124" s="26">
         <v>605.68050000000005</v>
       </c>
       <c r="AU124" s="26">
         <v>0</v>
       </c>
       <c r="AV124" s="26">
         <v>0</v>
       </c>
       <c r="AW124" s="26">
-        <v>176.7141</v>
+        <v>256.92529999999999</v>
       </c>
       <c r="AX124" s="26">
-        <v>182.09021000000001</v>
+        <v>251.27938</v>
       </c>
     </row>
-    <row r="125" spans="1:50" ht="33.75">
+    <row r="125" spans="1:50" ht="45">
       <c r="A125" s="23" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="14" t="s">
         <v>261</v>
       </c>
       <c r="C125" s="15">
         <v>0</v>
       </c>
       <c r="D125" s="15">
         <v>0</v>
       </c>
       <c r="E125" s="15">
         <v>216.49951999999999</v>
       </c>
       <c r="F125" s="15">
         <v>200.69924</v>
       </c>
       <c r="G125" s="17">
         <v>0</v>
       </c>
       <c r="H125" s="17">
         <v>0</v>
       </c>
       <c r="I125" s="17">
@@ -20835,60 +20828,60 @@
       <c r="AM125" s="26">
         <v>38</v>
       </c>
       <c r="AN125" s="26">
         <v>0.17199999999999999</v>
       </c>
       <c r="AO125" s="26">
         <v>755.28107999999997</v>
       </c>
       <c r="AP125" s="26">
         <v>878.38028999999995</v>
       </c>
       <c r="AQ125" s="26">
         <v>17.512599999999999</v>
       </c>
       <c r="AR125" s="26">
         <v>23.9087</v>
       </c>
       <c r="AS125" s="26">
         <v>972.27238999999997</v>
       </c>
       <c r="AT125" s="26">
         <v>1472.45147</v>
       </c>
       <c r="AU125" s="26">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="AV125" s="26">
-        <v>0</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="AW125" s="26">
-        <v>259.33902999999998</v>
+        <v>296.36095</v>
       </c>
       <c r="AX125" s="26">
-        <v>318.44508000000002</v>
+        <v>365.45706000000001</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="33.75">
       <c r="A126" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="14" t="s">
         <v>262</v>
       </c>
       <c r="C126" s="15">
         <v>0</v>
       </c>
       <c r="D126" s="15">
         <v>0</v>
       </c>
       <c r="E126" s="15">
         <v>0.9</v>
       </c>
       <c r="F126" s="15">
         <v>1.645</v>
       </c>
       <c r="G126" s="17">
         <v>0</v>
       </c>
       <c r="H126" s="17">
@@ -21145,54 +21138,54 @@
       <c r="AO127" s="26">
         <v>5750.6840000000002</v>
       </c>
       <c r="AP127" s="26">
         <v>5343.0888100000002</v>
       </c>
       <c r="AQ127" s="26">
         <v>0</v>
       </c>
       <c r="AR127" s="26">
         <v>0</v>
       </c>
       <c r="AS127" s="26">
         <v>3948.47192</v>
       </c>
       <c r="AT127" s="26">
         <v>5493.7455900000004</v>
       </c>
       <c r="AU127" s="26">
         <v>0</v>
       </c>
       <c r="AV127" s="26">
         <v>0</v>
       </c>
       <c r="AW127" s="26">
-        <v>464.75988000000001</v>
+        <v>1224.9788799999999</v>
       </c>
       <c r="AX127" s="26">
-        <v>854.67899999999997</v>
+        <v>1612.44</v>
       </c>
     </row>
     <row r="128" spans="1:50">
       <c r="A128" s="23" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="14" t="s">
         <v>264</v>
       </c>
       <c r="C128" s="15">
         <v>0</v>
       </c>
       <c r="D128" s="15">
         <v>0</v>
       </c>
       <c r="E128" s="15">
         <v>2.0373100000000002</v>
       </c>
       <c r="F128" s="15">
         <v>14.329470000000001</v>
       </c>
       <c r="G128" s="17">
         <v>0</v>
       </c>
       <c r="H128" s="17">
@@ -21297,54 +21290,54 @@
       <c r="AO128" s="26">
         <v>339.63643000000002</v>
       </c>
       <c r="AP128" s="26">
         <v>655.91346999999996</v>
       </c>
       <c r="AQ128" s="26">
         <v>300</v>
       </c>
       <c r="AR128" s="26">
         <v>10.5</v>
       </c>
       <c r="AS128" s="26">
         <v>962.06494999999995</v>
       </c>
       <c r="AT128" s="26">
         <v>1483.8276699999999</v>
       </c>
       <c r="AU128" s="26">
         <v>1.4</v>
       </c>
       <c r="AV128" s="26">
         <v>14.664</v>
       </c>
       <c r="AW128" s="26">
-        <v>133.67482999999999</v>
+        <v>186.94281000000001</v>
       </c>
       <c r="AX128" s="26">
-        <v>191.57889</v>
+        <v>318.63630000000001</v>
       </c>
     </row>
     <row r="129" spans="1:50" ht="45">
       <c r="A129" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="14" t="s">
         <v>265</v>
       </c>
       <c r="C129" s="15">
         <v>0</v>
       </c>
       <c r="D129" s="15">
         <v>0</v>
       </c>
       <c r="E129" s="15">
         <v>0.33</v>
       </c>
       <c r="F129" s="15">
         <v>0.17799999999999999</v>
       </c>
       <c r="G129" s="17">
         <v>0</v>
       </c>
       <c r="H129" s="17">
@@ -21449,54 +21442,54 @@
       <c r="AO129" s="26">
         <v>5285.6030000000001</v>
       </c>
       <c r="AP129" s="26">
         <v>1724.25386</v>
       </c>
       <c r="AQ129" s="26">
         <v>0</v>
       </c>
       <c r="AR129" s="26">
         <v>0</v>
       </c>
       <c r="AS129" s="26">
         <v>5456.8496100000002</v>
       </c>
       <c r="AT129" s="26">
         <v>1841.52613</v>
       </c>
       <c r="AU129" s="26">
         <v>0</v>
       </c>
       <c r="AV129" s="26">
         <v>0</v>
       </c>
       <c r="AW129" s="26">
-        <v>1168.45596</v>
+        <v>1251.9779599999999</v>
       </c>
       <c r="AX129" s="26">
-        <v>272.16275000000002</v>
+        <v>309.44497999999999</v>
       </c>
     </row>
     <row r="130" spans="1:50" ht="56.25">
       <c r="A130" s="23" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="14" t="s">
         <v>266</v>
       </c>
       <c r="C130" s="15">
         <v>0</v>
       </c>
       <c r="D130" s="15">
         <v>0</v>
       </c>
       <c r="E130" s="15">
         <v>544.274</v>
       </c>
       <c r="F130" s="15">
         <v>76.528130000000004</v>
       </c>
       <c r="G130" s="17">
         <v>0</v>
       </c>
       <c r="H130" s="17">
@@ -21601,54 +21594,54 @@
       <c r="AO130" s="26">
         <v>8897.8252100000009</v>
       </c>
       <c r="AP130" s="26">
         <v>2230.3531699999999</v>
       </c>
       <c r="AQ130" s="26">
         <v>0.08</v>
       </c>
       <c r="AR130" s="26">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="AS130" s="26">
         <v>12001.736929999999</v>
       </c>
       <c r="AT130" s="26">
         <v>3527.1026499999998</v>
       </c>
       <c r="AU130" s="26">
         <v>0</v>
       </c>
       <c r="AV130" s="26">
         <v>0</v>
       </c>
       <c r="AW130" s="26">
-        <v>5150.7046899999996</v>
+        <v>6964.55098</v>
       </c>
       <c r="AX130" s="26">
-        <v>1456.1231399999999</v>
+        <v>2123.1039000000001</v>
       </c>
     </row>
     <row r="131" spans="1:50">
       <c r="A131" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="14" t="s">
         <v>267</v>
       </c>
       <c r="C131" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D131" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E131" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F131" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G131" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H131" s="19" t="s">
@@ -21753,54 +21746,54 @@
       <c r="AO131" s="26">
         <v>178.042</v>
       </c>
       <c r="AP131" s="26">
         <v>116.42829999999999</v>
       </c>
       <c r="AQ131" s="26">
         <v>0</v>
       </c>
       <c r="AR131" s="26">
         <v>0</v>
       </c>
       <c r="AS131" s="26">
         <v>632.90899000000002</v>
       </c>
       <c r="AT131" s="26">
         <v>392.35651000000001</v>
       </c>
       <c r="AU131" s="26">
         <v>0</v>
       </c>
       <c r="AV131" s="26">
         <v>0</v>
       </c>
       <c r="AW131" s="26">
-        <v>59.68</v>
+        <v>129.36199999999999</v>
       </c>
       <c r="AX131" s="26">
-        <v>34.603000000000002</v>
+        <v>82.912999999999997</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="22.5">
       <c r="A132" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="14" t="s">
         <v>268</v>
       </c>
       <c r="C132" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D132" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E132" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F132" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G132" s="17">
         <v>0</v>
       </c>
       <c r="H132" s="17">
@@ -22513,54 +22506,54 @@
       <c r="AO136" s="26">
         <v>550</v>
       </c>
       <c r="AP136" s="26">
         <v>183.5009</v>
       </c>
       <c r="AQ136" s="26">
         <v>40</v>
       </c>
       <c r="AR136" s="26">
         <v>7.6139999999999999</v>
       </c>
       <c r="AS136" s="26">
         <v>418</v>
       </c>
       <c r="AT136" s="26">
         <v>131.13399999999999</v>
       </c>
       <c r="AU136" s="26">
         <v>0</v>
       </c>
       <c r="AV136" s="26">
         <v>0</v>
       </c>
       <c r="AW136" s="26">
-        <v>66</v>
+        <v>132</v>
       </c>
       <c r="AX136" s="26">
-        <v>20.795999999999999</v>
+        <v>42.600999999999999</v>
       </c>
     </row>
     <row r="137" spans="1:50" ht="33.75">
       <c r="A137" s="23" t="s">
         <v>130</v>
       </c>
       <c r="B137" s="14" t="s">
         <v>273</v>
       </c>
       <c r="C137" s="15">
         <v>0</v>
       </c>
       <c r="D137" s="15">
         <v>0</v>
       </c>
       <c r="E137" s="15">
         <v>0.57520000000000004</v>
       </c>
       <c r="F137" s="15">
         <v>1.16754</v>
       </c>
       <c r="G137" s="17">
         <v>0</v>
       </c>
       <c r="H137" s="17">
@@ -22659,54 +22652,54 @@
       <c r="AM137" s="26">
         <v>2502.39</v>
       </c>
       <c r="AN137" s="26">
         <v>18.75271</v>
       </c>
       <c r="AO137" s="26">
         <v>172</v>
       </c>
       <c r="AP137" s="26">
         <v>5.0620000000000003</v>
       </c>
       <c r="AQ137" s="26">
         <v>6409.2209999999995</v>
       </c>
       <c r="AR137" s="26">
         <v>198.78</v>
       </c>
       <c r="AS137" s="26">
         <v>122</v>
       </c>
       <c r="AT137" s="26">
         <v>6.2058999999999997</v>
       </c>
       <c r="AU137" s="26">
-        <v>1979.9</v>
+        <v>2373.9</v>
       </c>
       <c r="AV137" s="26">
-        <v>9.0730000000000004</v>
+        <v>10.282999999999999</v>
       </c>
       <c r="AW137" s="26">
         <v>0</v>
       </c>
       <c r="AX137" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="22.5">
       <c r="A138" s="23" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="14" t="s">
         <v>274</v>
       </c>
       <c r="C138" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D138" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E138" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F138" s="19" t="s">
@@ -23115,60 +23108,60 @@
       <c r="AM140" s="27">
         <v>19161.88</v>
       </c>
       <c r="AN140" s="27">
         <v>56.055169999999997</v>
       </c>
       <c r="AO140" s="27">
         <v>1469.0820000000001</v>
       </c>
       <c r="AP140" s="27">
         <v>94.150069999999999</v>
       </c>
       <c r="AQ140" s="27">
         <v>27448.487000000001</v>
       </c>
       <c r="AR140" s="27">
         <v>73.102109999999996</v>
       </c>
       <c r="AS140" s="27">
         <v>1902.6950999999999</v>
       </c>
       <c r="AT140" s="27">
         <v>186.05190999999999</v>
       </c>
       <c r="AU140" s="27">
-        <v>2911.5</v>
+        <v>3612.5</v>
       </c>
       <c r="AV140" s="27">
-        <v>11.571580000000001</v>
+        <v>15.98232</v>
       </c>
       <c r="AW140" s="27">
-        <v>394.57119999999998</v>
+        <v>561.15120000000002</v>
       </c>
       <c r="AX140" s="27">
-        <v>63.395890000000001</v>
+        <v>77.069149999999993</v>
       </c>
     </row>
     <row r="141" spans="1:50">
       <c r="A141" s="9"/>
       <c r="B141" s="10"/>
       <c r="C141" s="17"/>
       <c r="D141" s="17"/>
       <c r="E141" s="17"/>
       <c r="F141" s="17"/>
       <c r="G141" s="17"/>
       <c r="H141" s="17"/>
       <c r="I141" s="17"/>
       <c r="J141" s="17"/>
       <c r="K141" s="17"/>
       <c r="L141" s="17"/>
       <c r="M141" s="17"/>
       <c r="N141" s="17"/>
       <c r="O141" s="17"/>
       <c r="P141" s="17"/>
       <c r="Q141" s="17"/>
       <c r="R141" s="17"/>
       <c r="S141" s="17"/>
       <c r="T141" s="17"/>
       <c r="U141" s="17"/>
       <c r="V141" s="17"/>
@@ -23176,54 +23169,54 @@
       <c r="X141" s="17"/>
       <c r="Y141" s="17"/>
       <c r="Z141" s="17"/>
       <c r="AA141" s="17"/>
       <c r="AB141" s="17"/>
       <c r="AC141" s="17"/>
       <c r="AD141" s="17"/>
       <c r="AE141" s="17"/>
       <c r="AF141" s="17"/>
       <c r="AG141" s="17"/>
       <c r="AH141" s="17"/>
       <c r="AI141" s="17"/>
       <c r="AJ141" s="17"/>
       <c r="AK141" s="17"/>
       <c r="AL141" s="17"/>
       <c r="AQ141" s="28"/>
       <c r="AR141" s="28"/>
       <c r="AS141" s="28"/>
       <c r="AT141" s="28"/>
       <c r="AU141" s="28"/>
       <c r="AV141" s="28"/>
       <c r="AW141" s="28"/>
       <c r="AX141" s="28"/>
     </row>
     <row r="142" spans="1:50" ht="16.5" customHeight="1">
-      <c r="A142" s="29" t="s">
+      <c r="A142" s="35" t="s">
         <v>277</v>
       </c>
-      <c r="B142" s="29"/>
+      <c r="B142" s="35"/>
       <c r="C142" s="8"/>
       <c r="D142" s="8"/>
       <c r="E142" s="8"/>
       <c r="F142" s="8"/>
       <c r="G142" s="8"/>
       <c r="H142" s="8"/>
       <c r="I142" s="8"/>
       <c r="J142" s="8"/>
       <c r="K142" s="8"/>
       <c r="L142" s="8"/>
       <c r="M142" s="8"/>
       <c r="N142" s="8"/>
       <c r="O142" s="8"/>
       <c r="P142" s="8"/>
       <c r="Q142" s="8"/>
       <c r="R142" s="8"/>
       <c r="S142" s="8"/>
       <c r="T142" s="8"/>
       <c r="U142" s="8"/>
       <c r="V142" s="8"/>
       <c r="W142" s="8"/>
       <c r="X142" s="8"/>
       <c r="Y142" s="8"/>
       <c r="Z142" s="8"/>
       <c r="AA142" s="8"/>
@@ -23327,90 +23320,90 @@
       <c r="U144" s="8"/>
       <c r="V144" s="8"/>
       <c r="W144" s="8"/>
       <c r="X144" s="8"/>
       <c r="Y144" s="8"/>
       <c r="Z144" s="8"/>
       <c r="AA144" s="8"/>
       <c r="AB144" s="8"/>
       <c r="AC144" s="8"/>
       <c r="AD144" s="8"/>
       <c r="AE144" s="8"/>
       <c r="AF144" s="8"/>
       <c r="AG144" s="8"/>
       <c r="AH144" s="8"/>
       <c r="AI144" s="8"/>
       <c r="AJ144" s="8"/>
       <c r="AK144" s="8"/>
       <c r="AL144" s="8"/>
       <c r="AM144" s="8"/>
       <c r="AN144" s="8"/>
       <c r="AO144" s="8"/>
       <c r="AP144" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="40">
-    <mergeCell ref="AU3:AX3"/>
-[...22 lines deleted...]
-    <mergeCell ref="I4:J4"/>
     <mergeCell ref="A142:B142"/>
     <mergeCell ref="AM3:AP3"/>
     <mergeCell ref="AM4:AN4"/>
     <mergeCell ref="AO4:AP4"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AS4:AT4"/>
   </mergeCells>
   <phoneticPr fontId="29" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>