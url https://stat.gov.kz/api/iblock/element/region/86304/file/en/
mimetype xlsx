--- v2 (2026-07-02)
+++ v3 (2026-08-23)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Управление статистики торговли и услуг\ДИНАМИКА НА САЙТ\Ежемесячные\Взаимная торговля\Динамика по взаимной торговле 2011-2026-17082026\eng\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13950" windowHeight="10515"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2025'!$O$6:$V$140</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2025'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1927" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1926" uniqueCount="279">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -851,60 +856,57 @@
   <si>
     <t>Other fermented drinks (apple cider, perry [pear cider], honey drink); mixtures of fermented beverages and mixtures of fermented beverages and non-alcoholic beverages, not elsewhere specified or included</t>
   </si>
   <si>
     <t>Vinegar and its substitutes derived from acetic acid</t>
   </si>
   <si>
     <t>Flours and meals and pellets of meat or meat offal, fish or crustaceans, molluscs or other aquatic invertebrates, unfit for human consumption, greaves</t>
   </si>
   <si>
     <t>Bran, chaff, pulp and other residues from screening, milling or other processing of cereals or legumes, whether or not granulated</t>
   </si>
   <si>
     <t>Cigars, cut-end cigars, cigarillos and cigarettes made from tobacco or tobacco substitutes</t>
   </si>
   <si>
     <t>Other manufactured tobacco and manufactured tobacco substitutes; tobacco 'homogenized' or 'reconstituted'; tobacco extracts and essences</t>
   </si>
   <si>
     <t>Salt (including table salt and denatured salt) and pure sodium chloride, whether or not dissolved in water, as well as agents containing additives, sea water</t>
   </si>
   <si>
     <t>* Preliminary data.</t>
   </si>
   <si>
-    <t xml:space="preserve"> 2025 *</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> January-April 2026 *</t>
+    <t xml:space="preserve"> January-June 2026 *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1883,116 +1885,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2128,58 +2132,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AA99" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AN6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AQ6" sqref="AQ6:AX140"/>
+      <selection pane="bottomRight" activeCell="AY12" sqref="AY12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
@@ -2341,58 +2345,58 @@
       <c r="Z3" s="30"/>
       <c r="AA3" s="29">
         <v>2021</v>
       </c>
       <c r="AB3" s="30"/>
       <c r="AC3" s="30"/>
       <c r="AD3" s="30"/>
       <c r="AE3" s="29">
         <v>2022</v>
       </c>
       <c r="AF3" s="30"/>
       <c r="AG3" s="30"/>
       <c r="AH3" s="30"/>
       <c r="AI3" s="29">
         <v>2023</v>
       </c>
       <c r="AJ3" s="30"/>
       <c r="AK3" s="30"/>
       <c r="AL3" s="30"/>
       <c r="AM3" s="29">
         <v>2024</v>
       </c>
       <c r="AN3" s="30"/>
       <c r="AO3" s="30"/>
       <c r="AP3" s="30"/>
-      <c r="AQ3" s="29" t="s">
-        <v>278</v>
+      <c r="AQ3" s="29">
+        <v>2025</v>
       </c>
       <c r="AR3" s="30"/>
       <c r="AS3" s="30"/>
       <c r="AT3" s="30"/>
       <c r="AU3" s="29" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="AV3" s="30"/>
       <c r="AW3" s="30"/>
       <c r="AX3" s="30"/>
     </row>
     <row r="4" spans="1:50">
       <c r="A4" s="33"/>
       <c r="B4" s="33"/>
       <c r="C4" s="29" t="s">
         <v>138</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29" t="s">
         <v>139</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="29" t="s">
         <v>138</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="29" t="s">
         <v>139</v>
       </c>
       <c r="J4" s="29"/>
       <c r="K4" s="29" t="s">
@@ -2727,73 +2731,73 @@
       </c>
       <c r="AI6" s="6">
         <v>29862.96415</v>
       </c>
       <c r="AJ6" s="6">
         <v>7562.6645300000009</v>
       </c>
       <c r="AK6" s="6">
         <v>72289.103709999996</v>
       </c>
       <c r="AL6" s="6">
         <v>57137.697719999996</v>
       </c>
       <c r="AM6" s="7">
         <v>90010.59792</v>
       </c>
       <c r="AN6" s="7">
         <v>11935.823390000003</v>
       </c>
       <c r="AO6" s="7">
         <v>98952.511280000035</v>
       </c>
       <c r="AP6" s="26">
         <v>84189.179399999994</v>
       </c>
-      <c r="AQ6" s="7">
-[...21 lines deleted...]
-        <v>28957.246789999997</v>
+      <c r="AQ6" s="26">
+        <v>105225.935</v>
+      </c>
+      <c r="AR6" s="26">
+        <v>17538.448180000007</v>
+      </c>
+      <c r="AS6" s="26">
+        <v>124075.63529999999</v>
+      </c>
+      <c r="AT6" s="26">
+        <v>98626.996239999993</v>
+      </c>
+      <c r="AU6" s="26">
+        <v>21222.09852</v>
+      </c>
+      <c r="AV6" s="26">
+        <v>4528.0489899999993</v>
+      </c>
+      <c r="AW6" s="26">
+        <v>47197.43082999999</v>
+      </c>
+      <c r="AX6" s="26">
+        <v>44123.20435</v>
       </c>
     </row>
     <row r="7" spans="1:50">
       <c r="A7" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>143</v>
       </c>
       <c r="C7" s="15">
         <v>0</v>
       </c>
       <c r="D7" s="15">
         <v>0</v>
       </c>
       <c r="E7" s="15">
         <v>18.989999999999998</v>
       </c>
       <c r="F7" s="15">
         <v>74.612319999999997</v>
       </c>
       <c r="G7" s="17">
         <v>285.04899999999998</v>
       </c>
       <c r="H7" s="17">
@@ -2880,54 +2884,54 @@
       <c r="AI7" s="4">
         <v>250.16138000000001</v>
       </c>
       <c r="AJ7" s="4">
         <v>1315.8548800000001</v>
       </c>
       <c r="AK7" s="4">
         <v>0</v>
       </c>
       <c r="AL7" s="4">
         <v>0</v>
       </c>
       <c r="AM7" s="26">
         <v>158.59119999999999</v>
       </c>
       <c r="AN7" s="26">
         <v>705.37356999999997</v>
       </c>
       <c r="AO7" s="26">
         <v>0</v>
       </c>
       <c r="AP7" s="26">
         <v>0</v>
       </c>
       <c r="AQ7" s="26">
-        <v>259.67099999999999</v>
+        <v>264.66500000000002</v>
       </c>
       <c r="AR7" s="26">
-        <v>544.76300000000003</v>
+        <v>554.16499999999996</v>
       </c>
       <c r="AS7" s="26">
         <v>0</v>
       </c>
       <c r="AT7" s="26">
         <v>0</v>
       </c>
       <c r="AU7" s="26">
         <v>0</v>
       </c>
       <c r="AV7" s="26">
         <v>0</v>
       </c>
       <c r="AW7" s="26">
         <v>0</v>
       </c>
       <c r="AX7" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:50">
       <c r="A8" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="14" t="s">
@@ -3336,54 +3340,54 @@
       <c r="AI10" s="4">
         <v>3.8</v>
       </c>
       <c r="AJ10" s="4">
         <v>2.5419999999999998</v>
       </c>
       <c r="AK10" s="4">
         <v>0</v>
       </c>
       <c r="AL10" s="4">
         <v>0</v>
       </c>
       <c r="AM10" s="26">
         <v>155.33500000000001</v>
       </c>
       <c r="AN10" s="26">
         <v>281.94499999999999</v>
       </c>
       <c r="AO10" s="26">
         <v>0</v>
       </c>
       <c r="AP10" s="26">
         <v>0</v>
       </c>
       <c r="AQ10" s="26">
-        <v>342.68599999999998</v>
+        <v>394.82600000000002</v>
       </c>
       <c r="AR10" s="26">
-        <v>678.69</v>
+        <v>777.71799999999996</v>
       </c>
       <c r="AS10" s="26">
         <v>0</v>
       </c>
       <c r="AT10" s="26">
         <v>0</v>
       </c>
       <c r="AU10" s="26">
         <v>0</v>
       </c>
       <c r="AV10" s="26">
         <v>0</v>
       </c>
       <c r="AW10" s="26">
         <v>0</v>
       </c>
       <c r="AX10" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:50" ht="22.5">
       <c r="A11" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="14" t="s">
@@ -3640,54 +3644,54 @@
       <c r="AI12" s="4">
         <v>0</v>
       </c>
       <c r="AJ12" s="4">
         <v>0</v>
       </c>
       <c r="AK12" s="4">
         <v>0</v>
       </c>
       <c r="AL12" s="4">
         <v>0</v>
       </c>
       <c r="AM12" s="26">
         <v>0.67300000000000004</v>
       </c>
       <c r="AN12" s="26">
         <v>0.72699999999999998</v>
       </c>
       <c r="AO12" s="26">
         <v>0</v>
       </c>
       <c r="AP12" s="26">
         <v>0</v>
       </c>
       <c r="AQ12" s="26">
-        <v>7.165</v>
+        <v>175.77</v>
       </c>
       <c r="AR12" s="26">
-        <v>2.528</v>
+        <v>58.992699999999999</v>
       </c>
       <c r="AS12" s="26">
         <v>0</v>
       </c>
       <c r="AT12" s="26">
         <v>0</v>
       </c>
       <c r="AU12" s="26">
         <v>0</v>
       </c>
       <c r="AV12" s="26">
         <v>0</v>
       </c>
       <c r="AW12" s="26">
         <v>0</v>
       </c>
       <c r="AX12" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:50" ht="27" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="14" t="s">
@@ -3792,72 +3796,72 @@
       <c r="AI13" s="4">
         <v>662.97</v>
       </c>
       <c r="AJ13" s="4">
         <v>1004.6712199999999</v>
       </c>
       <c r="AK13" s="4">
         <v>14087.56588</v>
       </c>
       <c r="AL13" s="4">
         <v>9620.3625599999996</v>
       </c>
       <c r="AM13" s="26">
         <v>1437.3974000000001</v>
       </c>
       <c r="AN13" s="26">
         <v>1844.2902099999999</v>
       </c>
       <c r="AO13" s="26">
         <v>17606.96328</v>
       </c>
       <c r="AP13" s="26">
         <v>12955.40566</v>
       </c>
       <c r="AQ13" s="26">
-        <v>1911.123</v>
+        <v>2240.0720000000001</v>
       </c>
       <c r="AR13" s="26">
-        <v>2692.2370000000001</v>
+        <v>3369.5729999999999</v>
       </c>
       <c r="AS13" s="26">
         <v>24501.915359999999</v>
       </c>
       <c r="AT13" s="26">
         <v>18802.71168</v>
       </c>
       <c r="AU13" s="26">
-        <v>346.69099999999997</v>
+        <v>706.54899999999998</v>
       </c>
       <c r="AV13" s="26">
-        <v>714.62199999999996</v>
+        <v>1400.7570000000001</v>
       </c>
       <c r="AW13" s="26">
-        <v>8300.9088499999998</v>
+        <v>11547.16654</v>
       </c>
       <c r="AX13" s="26">
-        <v>7883.0885900000003</v>
+        <v>11363.98381</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="22.5">
       <c r="A14" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E14" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F14" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G14" s="17">
         <v>0</v>
       </c>
       <c r="H14" s="17">
@@ -4552,54 +4556,54 @@
       <c r="AI18" s="4">
         <v>1</v>
       </c>
       <c r="AJ18" s="4">
         <v>6.6440000000000001</v>
       </c>
       <c r="AK18" s="4">
         <v>120.88800000000001</v>
       </c>
       <c r="AL18" s="4">
         <v>40.630899999999997</v>
       </c>
       <c r="AM18" s="26">
         <v>0</v>
       </c>
       <c r="AN18" s="26">
         <v>0</v>
       </c>
       <c r="AO18" s="26">
         <v>18.949000000000002</v>
       </c>
       <c r="AP18" s="26">
         <v>6.0220000000000002</v>
       </c>
       <c r="AQ18" s="26">
-        <v>0</v>
+        <v>3.4529999999999998</v>
       </c>
       <c r="AR18" s="26">
-        <v>0</v>
+        <v>18.299700000000001</v>
       </c>
       <c r="AS18" s="26">
         <v>10</v>
       </c>
       <c r="AT18" s="26">
         <v>4.41</v>
       </c>
       <c r="AU18" s="26">
         <v>0</v>
       </c>
       <c r="AV18" s="26">
         <v>0</v>
       </c>
       <c r="AW18" s="26">
         <v>0</v>
       </c>
       <c r="AX18" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:50" ht="22.5">
       <c r="A19" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="14" t="s">
@@ -4710,66 +4714,66 @@
       <c r="AK19" s="4">
         <v>156.941</v>
       </c>
       <c r="AL19" s="4">
         <v>121.96194</v>
       </c>
       <c r="AM19" s="26">
         <v>39.235999999999997</v>
       </c>
       <c r="AN19" s="26">
         <v>30.122</v>
       </c>
       <c r="AO19" s="26">
         <v>679.83100000000002</v>
       </c>
       <c r="AP19" s="26">
         <v>399.62347999999997</v>
       </c>
       <c r="AQ19" s="26">
         <v>25.894300000000001</v>
       </c>
       <c r="AR19" s="26">
         <v>66.349000000000004</v>
       </c>
       <c r="AS19" s="26">
-        <v>290.26900000000001</v>
+        <v>451.9074</v>
       </c>
       <c r="AT19" s="26">
-        <v>295.05372</v>
+        <v>327.81796000000003</v>
       </c>
       <c r="AU19" s="26">
-        <v>0</v>
+        <v>7.9</v>
       </c>
       <c r="AV19" s="26">
-        <v>0</v>
+        <v>3.7929900000000001</v>
       </c>
       <c r="AW19" s="26">
-        <v>50.42</v>
+        <v>69.426000000000002</v>
       </c>
       <c r="AX19" s="26">
-        <v>56.683100000000003</v>
+        <v>105.01848</v>
       </c>
     </row>
     <row r="20" spans="1:50" ht="22.5">
       <c r="A20" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>156</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H20" s="19" t="s">
@@ -5026,54 +5030,54 @@
       <c r="AO21" s="26">
         <v>11.29748</v>
       </c>
       <c r="AP21" s="26">
         <v>40.820799999999998</v>
       </c>
       <c r="AQ21" s="26">
         <v>1.2</v>
       </c>
       <c r="AR21" s="26">
         <v>4.4779999999999998</v>
       </c>
       <c r="AS21" s="26">
         <v>2.05382</v>
       </c>
       <c r="AT21" s="26">
         <v>27.64677</v>
       </c>
       <c r="AU21" s="26">
         <v>0</v>
       </c>
       <c r="AV21" s="26">
         <v>0</v>
       </c>
       <c r="AW21" s="26">
-        <v>0.44375999999999999</v>
+        <v>0.72919</v>
       </c>
       <c r="AX21" s="26">
-        <v>6.2328799999999998</v>
+        <v>9.7405500000000007</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="45">
       <c r="A22" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>158</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E22" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F22" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G22" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H22" s="19" t="s">
@@ -5330,54 +5334,54 @@
       <c r="AO23" s="26">
         <v>0.31725999999999999</v>
       </c>
       <c r="AP23" s="26">
         <v>3.78057</v>
       </c>
       <c r="AQ23" s="26">
         <v>0</v>
       </c>
       <c r="AR23" s="26">
         <v>0</v>
       </c>
       <c r="AS23" s="26">
         <v>0.39273000000000002</v>
       </c>
       <c r="AT23" s="26">
         <v>6.1688200000000002</v>
       </c>
       <c r="AU23" s="26">
         <v>0</v>
       </c>
       <c r="AV23" s="26">
         <v>0</v>
       </c>
       <c r="AW23" s="26">
-        <v>0.10364</v>
+        <v>0.23576</v>
       </c>
       <c r="AX23" s="26">
-        <v>2.1109300000000002</v>
+        <v>4.4041899999999998</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="56.25">
       <c r="A24" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>160</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E24" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F24" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G24" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H24" s="19" t="s">
@@ -5616,72 +5620,72 @@
       <c r="AI25" s="4">
         <v>0</v>
       </c>
       <c r="AJ25" s="4">
         <v>0</v>
       </c>
       <c r="AK25" s="4">
         <v>7164.84</v>
       </c>
       <c r="AL25" s="4">
         <v>3907.0976300000002</v>
       </c>
       <c r="AM25" s="26">
         <v>0</v>
       </c>
       <c r="AN25" s="26">
         <v>0</v>
       </c>
       <c r="AO25" s="26">
         <v>5578.3912799999998</v>
       </c>
       <c r="AP25" s="26">
         <v>3459.8631099999998</v>
       </c>
       <c r="AQ25" s="26">
-        <v>0</v>
+        <v>0.59199999999999997</v>
       </c>
       <c r="AR25" s="26">
-        <v>0</v>
+        <v>1.6756</v>
       </c>
       <c r="AS25" s="26">
-        <v>6349.1315999999997</v>
+        <v>10472.481599999999</v>
       </c>
       <c r="AT25" s="26">
-        <v>4802.3679599999996</v>
+        <v>6097.5389599999999</v>
       </c>
       <c r="AU25" s="26">
         <v>0</v>
       </c>
       <c r="AV25" s="26">
         <v>0</v>
       </c>
       <c r="AW25" s="26">
-        <v>2195.0149999999999</v>
+        <v>3508.317</v>
       </c>
       <c r="AX25" s="26">
-        <v>2107.2998499999999</v>
+        <v>3053.8702499999999</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="22.5">
       <c r="A26" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>162</v>
       </c>
       <c r="C26" s="15">
         <v>0</v>
       </c>
       <c r="D26" s="15">
         <v>0</v>
       </c>
       <c r="E26" s="15">
         <v>144.16149999999999</v>
       </c>
       <c r="F26" s="15">
         <v>111.62034</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
@@ -5768,72 +5772,72 @@
       <c r="AI26" s="4">
         <v>0</v>
       </c>
       <c r="AJ26" s="4">
         <v>0</v>
       </c>
       <c r="AK26" s="4">
         <v>561.15679999999998</v>
       </c>
       <c r="AL26" s="4">
         <v>993.63091999999995</v>
       </c>
       <c r="AM26" s="26">
         <v>19</v>
       </c>
       <c r="AN26" s="26">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AO26" s="26">
         <v>965.11860000000001</v>
       </c>
       <c r="AP26" s="26">
         <v>2522.12273</v>
       </c>
       <c r="AQ26" s="26">
-        <v>15</v>
+        <v>15.826000000000001</v>
       </c>
       <c r="AR26" s="26">
-        <v>0.126</v>
+        <v>1.8146</v>
       </c>
       <c r="AS26" s="26">
-        <v>1205.375</v>
+        <v>2787.6750000000002</v>
       </c>
       <c r="AT26" s="26">
-        <v>2691.25117</v>
+        <v>3061.5521699999999</v>
       </c>
       <c r="AU26" s="26">
         <v>6</v>
       </c>
       <c r="AV26" s="26">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="AW26" s="26">
-        <v>793.23551999999995</v>
+        <v>1380.6322399999999</v>
       </c>
       <c r="AX26" s="26">
-        <v>1166.6568400000001</v>
+        <v>1996.76377</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="63" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>163</v>
       </c>
       <c r="C27" s="15">
         <v>0</v>
       </c>
       <c r="D27" s="15">
         <v>0</v>
       </c>
       <c r="E27" s="15">
         <v>1069.713</v>
       </c>
       <c r="F27" s="15">
         <v>682.58594000000005</v>
       </c>
       <c r="G27" s="17">
         <v>0</v>
       </c>
       <c r="H27" s="17">
@@ -5926,66 +5930,66 @@
       <c r="AK27" s="4">
         <v>11118.77642</v>
       </c>
       <c r="AL27" s="4">
         <v>8189.5753999999997</v>
       </c>
       <c r="AM27" s="26">
         <v>0</v>
       </c>
       <c r="AN27" s="26">
         <v>0</v>
       </c>
       <c r="AO27" s="26">
         <v>9435.9097399999991</v>
       </c>
       <c r="AP27" s="26">
         <v>7055.1902700000001</v>
       </c>
       <c r="AQ27" s="26">
         <v>0</v>
       </c>
       <c r="AR27" s="26">
         <v>0</v>
       </c>
       <c r="AS27" s="26">
-        <v>11124.874330000001</v>
+        <v>10316.874330000001</v>
       </c>
       <c r="AT27" s="26">
-        <v>9006.9323399999994</v>
+        <v>8084.52934</v>
       </c>
       <c r="AU27" s="26">
         <v>0</v>
       </c>
       <c r="AV27" s="26">
         <v>0</v>
       </c>
       <c r="AW27" s="26">
-        <v>3706.0079999999998</v>
+        <v>5557.2889999999998</v>
       </c>
       <c r="AX27" s="26">
-        <v>3338.34899</v>
+        <v>4973.3058700000001</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="56.25">
       <c r="A28" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>164</v>
       </c>
       <c r="C28" s="15">
         <v>15</v>
       </c>
       <c r="D28" s="15">
         <v>10.93629</v>
       </c>
       <c r="E28" s="15">
         <v>148</v>
       </c>
       <c r="F28" s="15">
         <v>82.561790000000002</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
@@ -6090,54 +6094,54 @@
       <c r="AO28" s="26">
         <v>4.2009999999999996</v>
       </c>
       <c r="AP28" s="26">
         <v>2.71021</v>
       </c>
       <c r="AQ28" s="26">
         <v>0</v>
       </c>
       <c r="AR28" s="26">
         <v>0</v>
       </c>
       <c r="AS28" s="26">
         <v>0.41310000000000002</v>
       </c>
       <c r="AT28" s="26">
         <v>0.23796</v>
       </c>
       <c r="AU28" s="26">
         <v>0</v>
       </c>
       <c r="AV28" s="26">
         <v>0</v>
       </c>
       <c r="AW28" s="26">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="AX28" s="26">
-        <v>10.526999999999999</v>
+        <v>36.601399999999998</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="32.25" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>165</v>
       </c>
       <c r="C29" s="15">
         <v>0</v>
       </c>
       <c r="D29" s="15">
         <v>0</v>
       </c>
       <c r="E29" s="15">
         <v>102.72499999999999</v>
       </c>
       <c r="F29" s="15">
         <v>345.11453999999998</v>
       </c>
       <c r="G29" s="17">
         <v>0</v>
       </c>
       <c r="H29" s="17">
@@ -6230,66 +6234,66 @@
       <c r="AK29" s="4">
         <v>321.49099999999999</v>
       </c>
       <c r="AL29" s="4">
         <v>1357.1394700000001</v>
       </c>
       <c r="AM29" s="26">
         <v>460</v>
       </c>
       <c r="AN29" s="26">
         <v>2631.576</v>
       </c>
       <c r="AO29" s="26">
         <v>809.41099999999994</v>
       </c>
       <c r="AP29" s="26">
         <v>3479.6372700000002</v>
       </c>
       <c r="AQ29" s="26">
         <v>300</v>
       </c>
       <c r="AR29" s="26">
         <v>1600.027</v>
       </c>
       <c r="AS29" s="26">
-        <v>538.85059999999999</v>
+        <v>618.45060000000001</v>
       </c>
       <c r="AT29" s="26">
-        <v>2925.4432400000001</v>
+        <v>3724.9442399999998</v>
       </c>
       <c r="AU29" s="26">
         <v>0</v>
       </c>
       <c r="AV29" s="26">
         <v>0</v>
       </c>
       <c r="AW29" s="26">
-        <v>85.626199999999997</v>
+        <v>97.919399999999996</v>
       </c>
       <c r="AX29" s="26">
-        <v>304.62240000000003</v>
+        <v>358.63747000000001</v>
       </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>166</v>
       </c>
       <c r="C30" s="15">
         <v>687.00300000000004</v>
       </c>
       <c r="D30" s="15">
         <v>1666.2175999999999</v>
       </c>
       <c r="E30" s="15">
         <v>429.1438</v>
       </c>
       <c r="F30" s="15">
         <v>352.88691</v>
       </c>
       <c r="G30" s="17">
         <v>14</v>
       </c>
       <c r="H30" s="17">
@@ -6376,72 +6380,72 @@
       <c r="AI30" s="4">
         <v>241.19815</v>
       </c>
       <c r="AJ30" s="4">
         <v>1169.25629</v>
       </c>
       <c r="AK30" s="4">
         <v>687.07929999999999</v>
       </c>
       <c r="AL30" s="4">
         <v>1984.66157</v>
       </c>
       <c r="AM30" s="26">
         <v>160.947</v>
       </c>
       <c r="AN30" s="26">
         <v>694.68629999999996</v>
       </c>
       <c r="AO30" s="26">
         <v>2184.3004000000001</v>
       </c>
       <c r="AP30" s="26">
         <v>4071.7664500000001</v>
       </c>
       <c r="AQ30" s="26">
-        <v>210.39923999999999</v>
+        <v>213.60924</v>
       </c>
       <c r="AR30" s="26">
-        <v>947.85263999999995</v>
+        <v>964.75013999999999</v>
       </c>
       <c r="AS30" s="26">
-        <v>956.30420000000004</v>
+        <v>2103.1541999999999</v>
       </c>
       <c r="AT30" s="26">
-        <v>3217.6505999999999</v>
+        <v>5370.1005999999998</v>
       </c>
       <c r="AU30" s="26">
         <v>40.19755</v>
       </c>
       <c r="AV30" s="26">
         <v>208.95363</v>
       </c>
       <c r="AW30" s="26">
-        <v>317.39150000000001</v>
+        <v>447.97899999999998</v>
       </c>
       <c r="AX30" s="26">
-        <v>1013.71619</v>
+        <v>1424.02846</v>
       </c>
     </row>
     <row r="31" spans="1:50">
       <c r="A31" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>167</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H31" s="19" t="s">
@@ -6698,54 +6702,54 @@
       <c r="AO32" s="26">
         <v>4.8</v>
       </c>
       <c r="AP32" s="26">
         <v>46.821669999999997</v>
       </c>
       <c r="AQ32" s="26">
         <v>0</v>
       </c>
       <c r="AR32" s="26">
         <v>0</v>
       </c>
       <c r="AS32" s="26">
         <v>4</v>
       </c>
       <c r="AT32" s="26">
         <v>56.451999999999998</v>
       </c>
       <c r="AU32" s="26">
         <v>0</v>
       </c>
       <c r="AV32" s="26">
         <v>0</v>
       </c>
       <c r="AW32" s="26">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AX32" s="26">
-        <v>0</v>
+        <v>60.587000000000003</v>
       </c>
     </row>
     <row r="33" spans="1:50">
       <c r="A33" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>169</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F33" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G33" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H33" s="19" t="s">
@@ -7142,66 +7146,66 @@
       <c r="AK35" s="4">
         <v>1853.491</v>
       </c>
       <c r="AL35" s="4">
         <v>132.78684999999999</v>
       </c>
       <c r="AM35" s="26">
         <v>0</v>
       </c>
       <c r="AN35" s="26">
         <v>0</v>
       </c>
       <c r="AO35" s="26">
         <v>524.01499999999999</v>
       </c>
       <c r="AP35" s="26">
         <v>48.064039999999999</v>
       </c>
       <c r="AQ35" s="26">
         <v>43</v>
       </c>
       <c r="AR35" s="26">
         <v>6.1909999999999998</v>
       </c>
       <c r="AS35" s="26">
-        <v>217.65</v>
+        <v>1830.3620000000001</v>
       </c>
       <c r="AT35" s="26">
-        <v>12.453569999999999</v>
+        <v>383.88197000000002</v>
       </c>
       <c r="AU35" s="26">
-        <v>132</v>
+        <v>138.82</v>
       </c>
       <c r="AV35" s="26">
-        <v>1.976</v>
+        <v>7.4359999999999999</v>
       </c>
       <c r="AW35" s="26">
-        <v>40</v>
+        <v>244.9</v>
       </c>
       <c r="AX35" s="26">
-        <v>9.2789999999999999</v>
+        <v>10.571</v>
       </c>
     </row>
     <row r="36" spans="1:50">
       <c r="A36" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>172</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F36" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H36" s="19" t="s">
@@ -7440,72 +7444,72 @@
       <c r="AI37" s="4">
         <v>5051.0720000000001</v>
       </c>
       <c r="AJ37" s="4">
         <v>815.09821999999997</v>
       </c>
       <c r="AK37" s="4">
         <v>77.5</v>
       </c>
       <c r="AL37" s="4">
         <v>18.509250000000002</v>
       </c>
       <c r="AM37" s="26">
         <v>7934.0680199999997</v>
       </c>
       <c r="AN37" s="26">
         <v>1101.6886099999999</v>
       </c>
       <c r="AO37" s="26">
         <v>22</v>
       </c>
       <c r="AP37" s="26">
         <v>0.09</v>
       </c>
       <c r="AQ37" s="26">
-        <v>15014.742</v>
+        <v>17333.991999999998</v>
       </c>
       <c r="AR37" s="26">
-        <v>1260.3136999999999</v>
+        <v>1729.5594799999999</v>
       </c>
       <c r="AS37" s="26">
         <v>1340</v>
       </c>
       <c r="AT37" s="26">
         <v>269.8888</v>
       </c>
       <c r="AU37" s="26">
-        <v>4296.5</v>
+        <v>4406.5</v>
       </c>
       <c r="AV37" s="26">
-        <v>492.30164000000002</v>
+        <v>533.46163999999999</v>
       </c>
       <c r="AW37" s="26">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="AX37" s="26">
-        <v>0</v>
+        <v>2.3E-2</v>
       </c>
     </row>
     <row r="38" spans="1:50" ht="33.75">
       <c r="A38" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>174</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E38" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G38" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H38" s="19" t="s">
@@ -7592,72 +7596,72 @@
       <c r="AI38" s="4">
         <v>604.24199999999996</v>
       </c>
       <c r="AJ38" s="4">
         <v>266.88765000000001</v>
       </c>
       <c r="AK38" s="4">
         <v>462.93599999999998</v>
       </c>
       <c r="AL38" s="4">
         <v>36.352600000000002</v>
       </c>
       <c r="AM38" s="26">
         <v>21.52</v>
       </c>
       <c r="AN38" s="26">
         <v>0.96730000000000005</v>
       </c>
       <c r="AO38" s="26">
         <v>594.5</v>
       </c>
       <c r="AP38" s="26">
         <v>8.157</v>
       </c>
       <c r="AQ38" s="26">
-        <v>288.39138000000003</v>
+        <v>523.39138000000003</v>
       </c>
       <c r="AR38" s="26">
-        <v>108.19087</v>
+        <v>177.76487</v>
       </c>
       <c r="AS38" s="26">
         <v>28</v>
       </c>
       <c r="AT38" s="26">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="AU38" s="26">
-        <v>10</v>
+        <v>233</v>
       </c>
       <c r="AV38" s="26">
-        <v>0.14599999999999999</v>
+        <v>84.706999999999994</v>
       </c>
       <c r="AW38" s="26">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="AX38" s="26">
-        <v>0</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="39" spans="1:50" ht="22.5">
       <c r="A39" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>175</v>
       </c>
       <c r="C39" s="15">
         <v>0</v>
       </c>
       <c r="D39" s="15">
         <v>0</v>
       </c>
       <c r="E39" s="15">
         <v>0.90500000000000003</v>
       </c>
       <c r="F39" s="15">
         <v>5.90036</v>
       </c>
       <c r="G39" s="17">
         <v>0</v>
       </c>
       <c r="H39" s="17">
@@ -7896,66 +7900,66 @@
       <c r="AI40" s="4">
         <v>47.244999999999997</v>
       </c>
       <c r="AJ40" s="4">
         <v>16.126999999999999</v>
       </c>
       <c r="AK40" s="4">
         <v>271.49400000000003</v>
       </c>
       <c r="AL40" s="4">
         <v>81.308999999999997</v>
       </c>
       <c r="AM40" s="26">
         <v>215.45</v>
       </c>
       <c r="AN40" s="26">
         <v>1.341</v>
       </c>
       <c r="AO40" s="26">
         <v>70.018349999999998</v>
       </c>
       <c r="AP40" s="26">
         <v>1.9232199999999999</v>
       </c>
       <c r="AQ40" s="26">
-        <v>696.81600000000003</v>
+        <v>882.81600000000003</v>
       </c>
       <c r="AR40" s="26">
-        <v>40.152000000000001</v>
+        <v>60.440489999999997</v>
       </c>
       <c r="AS40" s="26">
         <v>5.0999999999999996</v>
       </c>
       <c r="AT40" s="26">
         <v>1.0740000000000001</v>
       </c>
       <c r="AU40" s="26">
-        <v>55.3</v>
+        <v>62.4</v>
       </c>
       <c r="AV40" s="26">
-        <v>0.63300000000000001</v>
+        <v>2.7730000000000001</v>
       </c>
       <c r="AW40" s="26">
         <v>0</v>
       </c>
       <c r="AX40" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:50">
       <c r="A41" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>177</v>
       </c>
       <c r="C41" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D41" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E41" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="19" t="s">
@@ -8048,54 +8052,54 @@
       <c r="AI41" s="4">
         <v>16.946000000000002</v>
       </c>
       <c r="AJ41" s="4">
         <v>9.4339999999999993</v>
       </c>
       <c r="AK41" s="4">
         <v>0</v>
       </c>
       <c r="AL41" s="4">
         <v>0</v>
       </c>
       <c r="AM41" s="26">
         <v>78.55</v>
       </c>
       <c r="AN41" s="26">
         <v>2.0259999999999998</v>
       </c>
       <c r="AO41" s="26">
         <v>6.87</v>
       </c>
       <c r="AP41" s="26">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="AQ41" s="26">
-        <v>44.41</v>
+        <v>94.11</v>
       </c>
       <c r="AR41" s="26">
-        <v>1.2090000000000001</v>
+        <v>27.713100000000001</v>
       </c>
       <c r="AS41" s="26">
         <v>0</v>
       </c>
       <c r="AT41" s="26">
         <v>0</v>
       </c>
       <c r="AU41" s="26">
         <v>42</v>
       </c>
       <c r="AV41" s="26">
         <v>4.7279999999999998</v>
       </c>
       <c r="AW41" s="26">
         <v>1.6</v>
       </c>
       <c r="AX41" s="26">
         <v>0.11</v>
       </c>
     </row>
     <row r="42" spans="1:50" ht="22.5">
       <c r="A42" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="14" t="s">
@@ -8200,54 +8204,54 @@
       <c r="AI42" s="4">
         <v>0</v>
       </c>
       <c r="AJ42" s="4">
         <v>0</v>
       </c>
       <c r="AK42" s="4">
         <v>0</v>
       </c>
       <c r="AL42" s="4">
         <v>0</v>
       </c>
       <c r="AM42" s="26">
         <v>0</v>
       </c>
       <c r="AN42" s="26">
         <v>0</v>
       </c>
       <c r="AO42" s="26">
         <v>30.4</v>
       </c>
       <c r="AP42" s="26">
         <v>0.38800000000000001</v>
       </c>
       <c r="AQ42" s="26">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="AR42" s="26">
-        <v>0</v>
+        <v>3.1183000000000001</v>
       </c>
       <c r="AS42" s="26">
         <v>0</v>
       </c>
       <c r="AT42" s="26">
         <v>0</v>
       </c>
       <c r="AU42" s="26">
         <v>0</v>
       </c>
       <c r="AV42" s="26">
         <v>0</v>
       </c>
       <c r="AW42" s="26">
         <v>0</v>
       </c>
       <c r="AX42" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:50">
       <c r="A43" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="14" t="s">
@@ -8352,66 +8356,66 @@
       <c r="AI43" s="4">
         <v>42.4</v>
       </c>
       <c r="AJ43" s="4">
         <v>16.844999999999999</v>
       </c>
       <c r="AK43" s="4">
         <v>285.95999999999998</v>
       </c>
       <c r="AL43" s="4">
         <v>7.7049700000000003</v>
       </c>
       <c r="AM43" s="26">
         <v>77</v>
       </c>
       <c r="AN43" s="26">
         <v>1.4330000000000001</v>
       </c>
       <c r="AO43" s="26">
         <v>25.605</v>
       </c>
       <c r="AP43" s="26">
         <v>2.14791</v>
       </c>
       <c r="AQ43" s="26">
-        <v>44</v>
+        <v>44.060299999999998</v>
       </c>
       <c r="AR43" s="26">
-        <v>1.913</v>
+        <v>2.2713000000000001</v>
       </c>
       <c r="AS43" s="26">
         <v>38.9</v>
       </c>
       <c r="AT43" s="26">
         <v>0.84582000000000002</v>
       </c>
       <c r="AU43" s="26">
-        <v>0</v>
+        <v>42.4</v>
       </c>
       <c r="AV43" s="26">
-        <v>0</v>
+        <v>8.6929999999999996</v>
       </c>
       <c r="AW43" s="26">
         <v>0</v>
       </c>
       <c r="AX43" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:50" ht="22.5">
       <c r="A44" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>180</v>
       </c>
       <c r="C44" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D44" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E44" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F44" s="19" t="s">
@@ -8522,54 +8526,54 @@
       <c r="AO44" s="26">
         <v>12.58</v>
       </c>
       <c r="AP44" s="26">
         <v>1.0189999999999999</v>
       </c>
       <c r="AQ44" s="26">
         <v>143</v>
       </c>
       <c r="AR44" s="26">
         <v>24.998000000000001</v>
       </c>
       <c r="AS44" s="26">
         <v>0</v>
       </c>
       <c r="AT44" s="26">
         <v>0</v>
       </c>
       <c r="AU44" s="26">
         <v>8</v>
       </c>
       <c r="AV44" s="26">
         <v>0.16</v>
       </c>
       <c r="AW44" s="26">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="AX44" s="26">
-        <v>0</v>
+        <v>3.8866999999999998</v>
       </c>
     </row>
     <row r="45" spans="1:50" ht="54" customHeight="1">
       <c r="A45" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>181</v>
       </c>
       <c r="C45" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D45" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E45" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F45" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G45" s="17">
         <v>0</v>
       </c>
       <c r="H45" s="17">
@@ -8656,54 +8660,54 @@
       <c r="AI45" s="4">
         <v>57.353999999999999</v>
       </c>
       <c r="AJ45" s="4">
         <v>6.181</v>
       </c>
       <c r="AK45" s="4">
         <v>0</v>
       </c>
       <c r="AL45" s="4">
         <v>0</v>
       </c>
       <c r="AM45" s="26">
         <v>318</v>
       </c>
       <c r="AN45" s="26">
         <v>29.1751</v>
       </c>
       <c r="AO45" s="26">
         <v>5</v>
       </c>
       <c r="AP45" s="26">
         <v>8.3000000000000004E-2</v>
       </c>
       <c r="AQ45" s="26">
-        <v>0</v>
+        <v>193.0282</v>
       </c>
       <c r="AR45" s="26">
-        <v>0</v>
+        <v>67.486999999999995</v>
       </c>
       <c r="AS45" s="26">
         <v>0</v>
       </c>
       <c r="AT45" s="26">
         <v>0</v>
       </c>
       <c r="AU45" s="26">
         <v>0</v>
       </c>
       <c r="AV45" s="26">
         <v>0</v>
       </c>
       <c r="AW45" s="26">
         <v>0</v>
       </c>
       <c r="AX45" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:50" ht="22.5">
       <c r="A46" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B46" s="14" t="s">
@@ -8826,54 +8830,54 @@
       <c r="AO46" s="26">
         <v>56.104149999999997</v>
       </c>
       <c r="AP46" s="26">
         <v>2.2461700000000002</v>
       </c>
       <c r="AQ46" s="26">
         <v>24</v>
       </c>
       <c r="AR46" s="26">
         <v>2.1629999999999998</v>
       </c>
       <c r="AS46" s="26">
         <v>0.12861</v>
       </c>
       <c r="AT46" s="26">
         <v>0.98148999999999997</v>
       </c>
       <c r="AU46" s="26">
         <v>0</v>
       </c>
       <c r="AV46" s="26">
         <v>0</v>
       </c>
       <c r="AW46" s="26">
-        <v>3.1370000000000002E-2</v>
+        <v>4.7890000000000002E-2</v>
       </c>
       <c r="AX46" s="26">
-        <v>0.4158</v>
+        <v>0.62465000000000004</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="22.5">
       <c r="A47" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>183</v>
       </c>
       <c r="C47" s="15">
         <v>0</v>
       </c>
       <c r="D47" s="15">
         <v>0</v>
       </c>
       <c r="E47" s="15">
         <v>5.4779999999999998</v>
       </c>
       <c r="F47" s="15">
         <v>4.20756</v>
       </c>
       <c r="G47" s="17">
         <v>0</v>
       </c>
       <c r="H47" s="17">
@@ -8960,72 +8964,72 @@
       <c r="AI47" s="4">
         <v>0</v>
       </c>
       <c r="AJ47" s="4">
         <v>0</v>
       </c>
       <c r="AK47" s="4">
         <v>87</v>
       </c>
       <c r="AL47" s="4">
         <v>3.0956399999999999</v>
       </c>
       <c r="AM47" s="26">
         <v>15.015000000000001</v>
       </c>
       <c r="AN47" s="26">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="AO47" s="26">
         <v>41.04</v>
       </c>
       <c r="AP47" s="26">
         <v>28.37698</v>
       </c>
       <c r="AQ47" s="26">
-        <v>32</v>
+        <v>32.603000000000002</v>
       </c>
       <c r="AR47" s="26">
-        <v>0.40400000000000003</v>
+        <v>1.087</v>
       </c>
       <c r="AS47" s="26">
         <v>77.599999999999994</v>
       </c>
       <c r="AT47" s="26">
         <v>5.9377700000000004</v>
       </c>
       <c r="AU47" s="26">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="AV47" s="26">
-        <v>0.34699999999999998</v>
+        <v>0.60199999999999998</v>
       </c>
       <c r="AW47" s="26">
-        <v>37.5</v>
+        <v>57.5</v>
       </c>
       <c r="AX47" s="26">
-        <v>0.35099999999999998</v>
+        <v>0.41599999999999998</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="51" customHeight="1">
       <c r="A48" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>184</v>
       </c>
       <c r="C48" s="15">
         <v>0</v>
       </c>
       <c r="D48" s="15">
         <v>0</v>
       </c>
       <c r="E48" s="15">
         <v>6.1999999999999998E-3</v>
       </c>
       <c r="F48" s="15">
         <v>6.3259999999999997E-2</v>
       </c>
       <c r="G48" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H48" s="19" t="s">
@@ -9136,51 +9140,51 @@
       <c r="AQ48" s="26">
         <v>0</v>
       </c>
       <c r="AR48" s="26">
         <v>0</v>
       </c>
       <c r="AS48" s="26">
         <v>0</v>
       </c>
       <c r="AT48" s="26">
         <v>0</v>
       </c>
       <c r="AU48" s="26">
         <v>0</v>
       </c>
       <c r="AV48" s="26">
         <v>0</v>
       </c>
       <c r="AW48" s="26">
         <v>0</v>
       </c>
       <c r="AX48" s="26">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:50" ht="33.75">
+    <row r="49" spans="1:50" ht="22.5">
       <c r="A49" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>185</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G49" s="17">
         <v>0</v>
       </c>
       <c r="H49" s="17">
         <v>0</v>
       </c>
       <c r="I49" s="17">
@@ -9264,72 +9268,72 @@
       <c r="AI49" s="4">
         <v>0</v>
       </c>
       <c r="AJ49" s="4">
         <v>0</v>
       </c>
       <c r="AK49" s="4">
         <v>3.1060000000000001E-2</v>
       </c>
       <c r="AL49" s="4">
         <v>0.159</v>
       </c>
       <c r="AM49" s="26">
         <v>0</v>
       </c>
       <c r="AN49" s="26">
         <v>0</v>
       </c>
       <c r="AO49" s="26">
         <v>1.8720000000000001E-2</v>
       </c>
       <c r="AP49" s="26">
         <v>9.2280000000000001E-2</v>
       </c>
       <c r="AQ49" s="26">
-        <v>0</v>
+        <v>5.6800000000000003E-2</v>
       </c>
       <c r="AR49" s="26">
-        <v>0</v>
+        <v>0.25469999999999998</v>
       </c>
       <c r="AS49" s="26">
         <v>3.0159999999999999E-2</v>
       </c>
       <c r="AT49" s="26">
         <v>0.18906000000000001</v>
       </c>
       <c r="AU49" s="26">
         <v>0</v>
       </c>
       <c r="AV49" s="26">
         <v>0</v>
       </c>
       <c r="AW49" s="26">
-        <v>0.10576000000000001</v>
+        <v>0.11020000000000001</v>
       </c>
       <c r="AX49" s="26">
-        <v>0.67283999999999999</v>
+        <v>0.71389999999999998</v>
       </c>
     </row>
     <row r="50" spans="1:50" ht="22.5">
       <c r="A50" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>186</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H50" s="19" t="s">
@@ -9428,54 +9432,54 @@
       <c r="AM50" s="26">
         <v>0</v>
       </c>
       <c r="AN50" s="26">
         <v>0</v>
       </c>
       <c r="AO50" s="26">
         <v>129.63800000000001</v>
       </c>
       <c r="AP50" s="26">
         <v>1.35795</v>
       </c>
       <c r="AQ50" s="26">
         <v>140.14099999999999</v>
       </c>
       <c r="AR50" s="26">
         <v>322.38200000000001</v>
       </c>
       <c r="AS50" s="26">
         <v>166.84</v>
       </c>
       <c r="AT50" s="26">
         <v>0.50580999999999998</v>
       </c>
       <c r="AU50" s="26">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="AV50" s="26">
-        <v>0</v>
+        <v>0.08</v>
       </c>
       <c r="AW50" s="26">
         <v>22.58</v>
       </c>
       <c r="AX50" s="26">
         <v>1.004</v>
       </c>
     </row>
     <row r="51" spans="1:50">
       <c r="A51" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="14" t="s">
         <v>187</v>
       </c>
       <c r="C51" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E51" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F51" s="19" t="s">
@@ -9568,54 +9572,54 @@
       <c r="AI51" s="4">
         <v>0</v>
       </c>
       <c r="AJ51" s="4">
         <v>0</v>
       </c>
       <c r="AK51" s="4">
         <v>0</v>
       </c>
       <c r="AL51" s="4">
         <v>0</v>
       </c>
       <c r="AM51" s="26">
         <v>0</v>
       </c>
       <c r="AN51" s="26">
         <v>0</v>
       </c>
       <c r="AO51" s="26">
         <v>0</v>
       </c>
       <c r="AP51" s="26">
         <v>0</v>
       </c>
       <c r="AQ51" s="26">
-        <v>0</v>
+        <v>4.032</v>
       </c>
       <c r="AR51" s="26">
-        <v>0</v>
+        <v>3.5754999999999999</v>
       </c>
       <c r="AS51" s="26">
         <v>0</v>
       </c>
       <c r="AT51" s="26">
         <v>0</v>
       </c>
       <c r="AU51" s="26">
         <v>0</v>
       </c>
       <c r="AV51" s="26">
         <v>0</v>
       </c>
       <c r="AW51" s="26">
         <v>0</v>
       </c>
       <c r="AX51" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:50" ht="22.5">
       <c r="A52" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="14" t="s">
@@ -10176,66 +10180,66 @@
       <c r="AI55" s="4">
         <v>578.375</v>
       </c>
       <c r="AJ55" s="4">
         <v>225.49690000000001</v>
       </c>
       <c r="AK55" s="4">
         <v>0</v>
       </c>
       <c r="AL55" s="4">
         <v>0</v>
       </c>
       <c r="AM55" s="26">
         <v>4325.4849999999997</v>
       </c>
       <c r="AN55" s="26">
         <v>271.80682000000002</v>
       </c>
       <c r="AO55" s="26">
         <v>0.5</v>
       </c>
       <c r="AP55" s="26">
         <v>0.13900000000000001</v>
       </c>
       <c r="AQ55" s="26">
-        <v>8163.12752</v>
+        <v>8185.12752</v>
       </c>
       <c r="AR55" s="26">
-        <v>829.19448</v>
+        <v>829.51797999999997</v>
       </c>
       <c r="AS55" s="26">
         <v>22</v>
       </c>
       <c r="AT55" s="26">
         <v>4.2000000000000003E-2</v>
       </c>
       <c r="AU55" s="26">
-        <v>0</v>
+        <v>541</v>
       </c>
       <c r="AV55" s="26">
-        <v>0</v>
+        <v>225.5232</v>
       </c>
       <c r="AW55" s="26">
         <v>0</v>
       </c>
       <c r="AX55" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:50">
       <c r="A56" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B56" s="14" t="s">
         <v>192</v>
       </c>
       <c r="C56" s="15">
         <v>0</v>
       </c>
       <c r="D56" s="15">
         <v>0</v>
       </c>
       <c r="E56" s="15">
         <v>19.899999999999999</v>
       </c>
       <c r="F56" s="15">
@@ -10328,72 +10332,72 @@
       <c r="AI56" s="4">
         <v>40.902999999999999</v>
       </c>
       <c r="AJ56" s="4">
         <v>11.47687</v>
       </c>
       <c r="AK56" s="4">
         <v>1367.0719999999999</v>
       </c>
       <c r="AL56" s="4">
         <v>92.067329999999998</v>
       </c>
       <c r="AM56" s="26">
         <v>108.05</v>
       </c>
       <c r="AN56" s="26">
         <v>2.657</v>
       </c>
       <c r="AO56" s="26">
         <v>2608.1849999999999</v>
       </c>
       <c r="AP56" s="26">
         <v>90.306039999999996</v>
       </c>
       <c r="AQ56" s="26">
-        <v>66.98</v>
+        <v>579.98</v>
       </c>
       <c r="AR56" s="26">
-        <v>9.2691999999999997</v>
+        <v>198.97738000000001</v>
       </c>
       <c r="AS56" s="26">
-        <v>2154.7939999999999</v>
+        <v>2156.8440000000001</v>
       </c>
       <c r="AT56" s="26">
-        <v>57.584350000000001</v>
+        <v>58.20675</v>
       </c>
       <c r="AU56" s="26">
-        <v>332.5</v>
+        <v>352.5</v>
       </c>
       <c r="AV56" s="26">
-        <v>6.9649999999999999</v>
+        <v>7.165</v>
       </c>
       <c r="AW56" s="26">
-        <v>776</v>
+        <v>933.89400000000001</v>
       </c>
       <c r="AX56" s="26">
-        <v>7.72</v>
+        <v>10.023</v>
       </c>
     </row>
     <row r="57" spans="1:50" ht="30.75" customHeight="1">
       <c r="A57" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>193</v>
       </c>
       <c r="C57" s="15">
         <v>0</v>
       </c>
       <c r="D57" s="15">
         <v>0</v>
       </c>
       <c r="E57" s="15">
         <v>109.9</v>
       </c>
       <c r="F57" s="15">
         <v>81.325999999999993</v>
       </c>
       <c r="G57" s="17">
         <v>43.433999999999997</v>
       </c>
       <c r="H57" s="17">
@@ -10498,54 +10502,54 @@
       <c r="AO57" s="26">
         <v>675.49900000000002</v>
       </c>
       <c r="AP57" s="26">
         <v>44.8063</v>
       </c>
       <c r="AQ57" s="26">
         <v>0</v>
       </c>
       <c r="AR57" s="26">
         <v>0</v>
       </c>
       <c r="AS57" s="26">
         <v>1574.1420000000001</v>
       </c>
       <c r="AT57" s="26">
         <v>24.82245</v>
       </c>
       <c r="AU57" s="26">
         <v>0</v>
       </c>
       <c r="AV57" s="26">
         <v>0</v>
       </c>
       <c r="AW57" s="26">
-        <v>0</v>
+        <v>656.45799999999997</v>
       </c>
       <c r="AX57" s="26">
-        <v>0</v>
+        <v>4.6769999999999996</v>
       </c>
     </row>
     <row r="58" spans="1:50">
       <c r="A58" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>194</v>
       </c>
       <c r="C58" s="15">
         <v>0</v>
       </c>
       <c r="D58" s="15">
         <v>0</v>
       </c>
       <c r="E58" s="15">
         <v>8.1199999999999992</v>
       </c>
       <c r="F58" s="15">
         <v>6.9020000000000001</v>
       </c>
       <c r="G58" s="17">
         <v>0</v>
       </c>
       <c r="H58" s="17">
@@ -10638,69 +10642,69 @@
       <c r="AK58" s="4">
         <v>155.21</v>
       </c>
       <c r="AL58" s="4">
         <v>33.572780000000002</v>
       </c>
       <c r="AM58" s="26">
         <v>0.375</v>
       </c>
       <c r="AN58" s="26">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AO58" s="26">
         <v>907.62099999999998</v>
       </c>
       <c r="AP58" s="26">
         <v>93.779399999999995</v>
       </c>
       <c r="AQ58" s="26">
         <v>0</v>
       </c>
       <c r="AR58" s="26">
         <v>0</v>
       </c>
       <c r="AS58" s="26">
-        <v>735.72</v>
+        <v>737.82</v>
       </c>
       <c r="AT58" s="26">
-        <v>21.76662</v>
+        <v>22.389019999999999</v>
       </c>
       <c r="AU58" s="26">
         <v>0</v>
       </c>
       <c r="AV58" s="26">
         <v>0</v>
       </c>
       <c r="AW58" s="26">
-        <v>20</v>
+        <v>52.56</v>
       </c>
       <c r="AX58" s="26">
-        <v>0.04</v>
+        <v>0.77600000000000002</v>
       </c>
     </row>
-    <row r="59" spans="1:50" ht="45">
+    <row r="59" spans="1:50" ht="33.75">
       <c r="A59" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="14" t="s">
         <v>195</v>
       </c>
       <c r="C59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H59" s="19" t="s">
         <v>134</v>
       </c>
       <c r="I59" s="19" t="s">
@@ -11094,66 +11098,66 @@
       <c r="AK61" s="4">
         <v>86.06</v>
       </c>
       <c r="AL61" s="4">
         <v>6.8307200000000003</v>
       </c>
       <c r="AM61" s="26">
         <v>0</v>
       </c>
       <c r="AN61" s="26">
         <v>0</v>
       </c>
       <c r="AO61" s="26">
         <v>216.14099999999999</v>
       </c>
       <c r="AP61" s="26">
         <v>9.6168700000000005</v>
       </c>
       <c r="AQ61" s="26">
         <v>0</v>
       </c>
       <c r="AR61" s="26">
         <v>0</v>
       </c>
       <c r="AS61" s="26">
-        <v>1053.19</v>
+        <v>1055.502</v>
       </c>
       <c r="AT61" s="26">
-        <v>60.258569999999999</v>
+        <v>60.880969999999998</v>
       </c>
       <c r="AU61" s="26">
         <v>0</v>
       </c>
       <c r="AV61" s="26">
         <v>0</v>
       </c>
       <c r="AW61" s="26">
-        <v>72.650000000000006</v>
+        <v>111.65</v>
       </c>
       <c r="AX61" s="26">
-        <v>1.4179999999999999</v>
+        <v>2.0979999999999999</v>
       </c>
     </row>
     <row r="62" spans="1:50" ht="45">
       <c r="A62" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>198</v>
       </c>
       <c r="C62" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D62" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E62" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F62" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G62" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H62" s="19" t="s">
@@ -11544,72 +11548,72 @@
       <c r="AI64" s="4">
         <v>0</v>
       </c>
       <c r="AJ64" s="4">
         <v>0</v>
       </c>
       <c r="AK64" s="4">
         <v>26.246259999999999</v>
       </c>
       <c r="AL64" s="4">
         <v>14.7966</v>
       </c>
       <c r="AM64" s="26">
         <v>12.305</v>
       </c>
       <c r="AN64" s="26">
         <v>0.46500000000000002</v>
       </c>
       <c r="AO64" s="26">
         <v>1.67269</v>
       </c>
       <c r="AP64" s="26">
         <v>11.79641</v>
       </c>
       <c r="AQ64" s="26">
-        <v>171.46</v>
+        <v>171.49600000000001</v>
       </c>
       <c r="AR64" s="26">
-        <v>225.4504</v>
+        <v>225.82759999999999</v>
       </c>
       <c r="AS64" s="26">
-        <v>8.8035800000000002</v>
+        <v>9.6035799999999991</v>
       </c>
       <c r="AT64" s="26">
-        <v>21.96482</v>
+        <v>22.047619999999998</v>
       </c>
       <c r="AU64" s="26">
-        <v>245.66</v>
+        <v>330.36599999999999</v>
       </c>
       <c r="AV64" s="26">
-        <v>445.13718</v>
+        <v>633.96774000000005</v>
       </c>
       <c r="AW64" s="26">
-        <v>1.2876099999999999</v>
+        <v>1.3842099999999999</v>
       </c>
       <c r="AX64" s="26">
-        <v>1.7708200000000001</v>
+        <v>2.6844700000000001</v>
       </c>
     </row>
     <row r="65" spans="1:50">
       <c r="A65" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>201</v>
       </c>
       <c r="C65" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D65" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E65" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F65" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G65" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H65" s="19" t="s">
@@ -11848,72 +11852,72 @@
       <c r="AI66" s="4">
         <v>0</v>
       </c>
       <c r="AJ66" s="4">
         <v>0</v>
       </c>
       <c r="AK66" s="4">
         <v>0.48121999999999998</v>
       </c>
       <c r="AL66" s="4">
         <v>2.8893</v>
       </c>
       <c r="AM66" s="26">
         <v>0</v>
       </c>
       <c r="AN66" s="26">
         <v>0</v>
       </c>
       <c r="AO66" s="26">
         <v>0.47914000000000001</v>
       </c>
       <c r="AP66" s="26">
         <v>3.3910900000000002</v>
       </c>
       <c r="AQ66" s="26">
-        <v>0</v>
+        <v>0.63939999999999997</v>
       </c>
       <c r="AR66" s="26">
-        <v>0</v>
+        <v>3.9070999999999998</v>
       </c>
       <c r="AS66" s="26">
         <v>0.34460000000000002</v>
       </c>
       <c r="AT66" s="26">
         <v>3.0895600000000001</v>
       </c>
       <c r="AU66" s="26">
         <v>0</v>
       </c>
       <c r="AV66" s="26">
         <v>0</v>
       </c>
       <c r="AW66" s="26">
-        <v>7.3179999999999995E-2</v>
+        <v>0.13245999999999999</v>
       </c>
       <c r="AX66" s="26">
-        <v>0.67144000000000004</v>
+        <v>1.2350300000000001</v>
       </c>
     </row>
     <row r="67" spans="1:50">
       <c r="A67" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>203</v>
       </c>
       <c r="C67" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D67" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E67" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F67" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G67" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H67" s="19" t="s">
@@ -12170,54 +12174,54 @@
       <c r="AO68" s="26">
         <v>3.3399999999999999E-2</v>
       </c>
       <c r="AP68" s="26">
         <v>0.23623</v>
       </c>
       <c r="AQ68" s="26">
         <v>0</v>
       </c>
       <c r="AR68" s="26">
         <v>0</v>
       </c>
       <c r="AS68" s="26">
         <v>2.8400000000000002E-2</v>
       </c>
       <c r="AT68" s="26">
         <v>0.39571000000000001</v>
       </c>
       <c r="AU68" s="26">
         <v>0</v>
       </c>
       <c r="AV68" s="26">
         <v>0</v>
       </c>
       <c r="AW68" s="26">
-        <v>9.1000000000000004E-3</v>
+        <v>1.23E-2</v>
       </c>
       <c r="AX68" s="26">
-        <v>0.12958</v>
+        <v>0.15354999999999999</v>
       </c>
     </row>
     <row r="69" spans="1:50">
       <c r="A69" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="14" t="s">
         <v>205</v>
       </c>
       <c r="C69" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D69" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E69" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F69" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G69" s="17">
         <v>0</v>
       </c>
       <c r="H69" s="17">
@@ -12322,54 +12326,54 @@
       <c r="AO69" s="26">
         <v>4.7960000000000003E-2</v>
       </c>
       <c r="AP69" s="26">
         <v>0.88931000000000004</v>
       </c>
       <c r="AQ69" s="26">
         <v>0</v>
       </c>
       <c r="AR69" s="26">
         <v>0</v>
       </c>
       <c r="AS69" s="26">
         <v>4.9840000000000002E-2</v>
       </c>
       <c r="AT69" s="26">
         <v>0.90956000000000004</v>
       </c>
       <c r="AU69" s="26">
         <v>0</v>
       </c>
       <c r="AV69" s="26">
         <v>0</v>
       </c>
       <c r="AW69" s="26">
-        <v>2.4080000000000001E-2</v>
+        <v>3.1919999999999997E-2</v>
       </c>
       <c r="AX69" s="26">
-        <v>0.49484</v>
+        <v>0.66644000000000003</v>
       </c>
     </row>
     <row r="70" spans="1:50">
       <c r="A70" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>206</v>
       </c>
       <c r="C70" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E70" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F70" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G70" s="17">
         <v>0</v>
       </c>
       <c r="H70" s="17">
@@ -12474,54 +12478,54 @@
       <c r="AO70" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AP70" s="26">
         <v>0.11647</v>
       </c>
       <c r="AQ70" s="26">
         <v>0</v>
       </c>
       <c r="AR70" s="26">
         <v>0</v>
       </c>
       <c r="AS70" s="26">
         <v>1.72E-3</v>
       </c>
       <c r="AT70" s="26">
         <v>0.10100000000000001</v>
       </c>
       <c r="AU70" s="26">
         <v>0</v>
       </c>
       <c r="AV70" s="26">
         <v>0</v>
       </c>
       <c r="AW70" s="26">
-        <v>0</v>
+        <v>4.0000000000000002E-4</v>
       </c>
       <c r="AX70" s="26">
-        <v>0</v>
+        <v>3.5999999999999997E-2</v>
       </c>
     </row>
     <row r="71" spans="1:50" ht="33.75">
       <c r="A71" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="14" t="s">
         <v>207</v>
       </c>
       <c r="C71" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D71" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E71" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F71" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G71" s="17">
         <v>0</v>
       </c>
       <c r="H71" s="17">
@@ -12626,54 +12630,54 @@
       <c r="AO71" s="26">
         <v>3.7839999999999999E-2</v>
       </c>
       <c r="AP71" s="26">
         <v>0.1555</v>
       </c>
       <c r="AQ71" s="26">
         <v>0</v>
       </c>
       <c r="AR71" s="26">
         <v>0</v>
       </c>
       <c r="AS71" s="26">
         <v>2.4320000000000001E-2</v>
       </c>
       <c r="AT71" s="26">
         <v>0.13050999999999999</v>
       </c>
       <c r="AU71" s="26">
         <v>0</v>
       </c>
       <c r="AV71" s="26">
         <v>0</v>
       </c>
       <c r="AW71" s="26">
-        <v>5.4400000000000004E-3</v>
+        <v>1.24E-2</v>
       </c>
       <c r="AX71" s="26">
-        <v>2.86E-2</v>
+        <v>8.3099999999999993E-2</v>
       </c>
     </row>
     <row r="72" spans="1:50" ht="22.5">
       <c r="A72" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="14" t="s">
         <v>208</v>
       </c>
       <c r="C72" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D72" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E72" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F72" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G72" s="17">
         <v>0</v>
       </c>
       <c r="H72" s="17">
@@ -12778,54 +12782,54 @@
       <c r="AO72" s="26">
         <v>0.3332</v>
       </c>
       <c r="AP72" s="26">
         <v>1.6995400000000001</v>
       </c>
       <c r="AQ72" s="26">
         <v>0</v>
       </c>
       <c r="AR72" s="26">
         <v>0</v>
       </c>
       <c r="AS72" s="26">
         <v>0.13718</v>
       </c>
       <c r="AT72" s="26">
         <v>1.5447299999999999</v>
       </c>
       <c r="AU72" s="26">
         <v>0</v>
       </c>
       <c r="AV72" s="26">
         <v>0</v>
       </c>
       <c r="AW72" s="26">
-        <v>2.4979999999999999E-2</v>
+        <v>4.8520000000000001E-2</v>
       </c>
       <c r="AX72" s="26">
-        <v>0.37340000000000001</v>
+        <v>0.67713999999999996</v>
       </c>
     </row>
     <row r="73" spans="1:50">
       <c r="A73" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="14" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="15">
         <v>190</v>
       </c>
       <c r="D73" s="15">
         <v>44.128999999999998</v>
       </c>
       <c r="E73" s="15">
         <v>2.4691900000000002</v>
       </c>
       <c r="F73" s="15">
         <v>0.90054999999999996</v>
       </c>
       <c r="G73" s="17">
         <v>548</v>
       </c>
       <c r="H73" s="17">
@@ -12912,72 +12916,72 @@
       <c r="AI73" s="4">
         <v>8522.3799999999992</v>
       </c>
       <c r="AJ73" s="4">
         <v>651.76179000000002</v>
       </c>
       <c r="AK73" s="4">
         <v>1108.876</v>
       </c>
       <c r="AL73" s="4">
         <v>270.54109</v>
       </c>
       <c r="AM73" s="26">
         <v>48067.531999999999</v>
       </c>
       <c r="AN73" s="26">
         <v>1914.3190500000001</v>
       </c>
       <c r="AO73" s="26">
         <v>1770.5119999999999</v>
       </c>
       <c r="AP73" s="26">
         <v>428.80664000000002</v>
       </c>
       <c r="AQ73" s="26">
-        <v>33418.148000000001</v>
+        <v>33546.798000000003</v>
       </c>
       <c r="AR73" s="26">
-        <v>2798.8449999999998</v>
+        <v>2806.3791999999999</v>
       </c>
       <c r="AS73" s="26">
         <v>206.47800000000001</v>
       </c>
       <c r="AT73" s="26">
         <v>81.605249999999998</v>
       </c>
       <c r="AU73" s="26">
-        <v>3685.5</v>
+        <v>5883.5</v>
       </c>
       <c r="AV73" s="26">
-        <v>190.345</v>
+        <v>254.63800000000001</v>
       </c>
       <c r="AW73" s="26">
-        <v>86.84</v>
+        <v>170.44399999999999</v>
       </c>
       <c r="AX73" s="26">
-        <v>26.70401</v>
+        <v>55.60566</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="22.5">
       <c r="A74" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="14" t="s">
         <v>210</v>
       </c>
       <c r="C74" s="15">
         <v>0</v>
       </c>
       <c r="D74" s="15">
         <v>0</v>
       </c>
       <c r="E74" s="15">
         <v>0.14399999999999999</v>
       </c>
       <c r="F74" s="15">
         <v>0.12023</v>
       </c>
       <c r="G74" s="17">
         <v>0</v>
       </c>
       <c r="H74" s="17">
@@ -13076,54 +13080,54 @@
       <c r="AM74" s="26">
         <v>0</v>
       </c>
       <c r="AN74" s="26">
         <v>0</v>
       </c>
       <c r="AO74" s="26">
         <v>0</v>
       </c>
       <c r="AP74" s="26">
         <v>0</v>
       </c>
       <c r="AQ74" s="26">
         <v>0</v>
       </c>
       <c r="AR74" s="26">
         <v>0</v>
       </c>
       <c r="AS74" s="26">
         <v>0</v>
       </c>
       <c r="AT74" s="26">
         <v>0</v>
       </c>
       <c r="AU74" s="26">
-        <v>0</v>
+        <v>216</v>
       </c>
       <c r="AV74" s="26">
-        <v>0</v>
+        <v>4.702</v>
       </c>
       <c r="AW74" s="26">
         <v>0</v>
       </c>
       <c r="AX74" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:50">
       <c r="A75" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="14" t="s">
         <v>211</v>
       </c>
       <c r="C75" s="15">
         <v>0</v>
       </c>
       <c r="D75" s="15">
         <v>0</v>
       </c>
       <c r="E75" s="15">
         <v>689.01340000000005</v>
       </c>
       <c r="F75" s="15">
@@ -13824,54 +13828,54 @@
       <c r="AI79" s="4">
         <v>0</v>
       </c>
       <c r="AJ79" s="4">
         <v>0</v>
       </c>
       <c r="AK79" s="4">
         <v>0</v>
       </c>
       <c r="AL79" s="4">
         <v>0</v>
       </c>
       <c r="AM79" s="26">
         <v>0</v>
       </c>
       <c r="AN79" s="26">
         <v>0</v>
       </c>
       <c r="AO79" s="26">
         <v>604.29999999999995</v>
       </c>
       <c r="AP79" s="26">
         <v>113.55898999999999</v>
       </c>
       <c r="AQ79" s="26">
-        <v>122.3</v>
+        <v>522</v>
       </c>
       <c r="AR79" s="26">
-        <v>26.074000000000002</v>
+        <v>178.34066000000001</v>
       </c>
       <c r="AS79" s="26">
         <v>0</v>
       </c>
       <c r="AT79" s="26">
         <v>0</v>
       </c>
       <c r="AU79" s="26">
         <v>0</v>
       </c>
       <c r="AV79" s="26">
         <v>0</v>
       </c>
       <c r="AW79" s="26">
         <v>0</v>
       </c>
       <c r="AX79" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:50" ht="22.5">
       <c r="A80" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="14" t="s">
@@ -15040,54 +15044,54 @@
       <c r="AI87" s="4">
         <v>0</v>
       </c>
       <c r="AJ87" s="4">
         <v>0</v>
       </c>
       <c r="AK87" s="4">
         <v>0</v>
       </c>
       <c r="AL87" s="4">
         <v>0</v>
       </c>
       <c r="AM87" s="26">
         <v>0</v>
       </c>
       <c r="AN87" s="26">
         <v>0</v>
       </c>
       <c r="AO87" s="26">
         <v>0</v>
       </c>
       <c r="AP87" s="26">
         <v>0</v>
       </c>
       <c r="AQ87" s="26">
-        <v>0</v>
+        <v>0.17199999999999999</v>
       </c>
       <c r="AR87" s="26">
-        <v>0</v>
+        <v>1.3036000000000001</v>
       </c>
       <c r="AS87" s="26">
         <v>0</v>
       </c>
       <c r="AT87" s="26">
         <v>0</v>
       </c>
       <c r="AU87" s="26">
         <v>0</v>
       </c>
       <c r="AV87" s="26">
         <v>0</v>
       </c>
       <c r="AW87" s="26">
         <v>0</v>
       </c>
       <c r="AX87" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:50" ht="22.5">
       <c r="A88" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B88" s="14" t="s">
@@ -15192,75 +15196,75 @@
       <c r="AI88" s="4">
         <v>0</v>
       </c>
       <c r="AJ88" s="4">
         <v>0</v>
       </c>
       <c r="AK88" s="4">
         <v>0.17860000000000001</v>
       </c>
       <c r="AL88" s="4">
         <v>0.9294</v>
       </c>
       <c r="AM88" s="26">
         <v>0</v>
       </c>
       <c r="AN88" s="26">
         <v>0</v>
       </c>
       <c r="AO88" s="26">
         <v>0.55620999999999998</v>
       </c>
       <c r="AP88" s="26">
         <v>6.7156900000000004</v>
       </c>
       <c r="AQ88" s="26">
-        <v>0</v>
+        <v>6.9800000000000001E-2</v>
       </c>
       <c r="AR88" s="26">
-        <v>0</v>
+        <v>0.52739999999999998</v>
       </c>
       <c r="AS88" s="26">
         <v>0.81084000000000001</v>
       </c>
       <c r="AT88" s="26">
         <v>1.14863</v>
       </c>
       <c r="AU88" s="26">
         <v>0</v>
       </c>
       <c r="AV88" s="26">
         <v>0</v>
       </c>
       <c r="AW88" s="26">
         <v>0</v>
       </c>
       <c r="AX88" s="26">
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:50" ht="56.25">
+    <row r="89" spans="1:50" ht="45">
       <c r="A89" s="23" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="14" t="s">
         <v>225</v>
       </c>
       <c r="C89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H89" s="19" t="s">
         <v>134</v>
       </c>
       <c r="I89" s="19" t="s">
@@ -15648,60 +15652,60 @@
       <c r="AI91" s="4">
         <v>0.06</v>
       </c>
       <c r="AJ91" s="4">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="AK91" s="4">
         <v>218.3031</v>
       </c>
       <c r="AL91" s="4">
         <v>216.72538</v>
       </c>
       <c r="AM91" s="26">
         <v>1279.942</v>
       </c>
       <c r="AN91" s="26">
         <v>75.764960000000002</v>
       </c>
       <c r="AO91" s="26">
         <v>214.47807</v>
       </c>
       <c r="AP91" s="26">
         <v>209.86234999999999</v>
       </c>
       <c r="AQ91" s="26">
-        <v>401.851</v>
+        <v>381.84100000000001</v>
       </c>
       <c r="AR91" s="26">
-        <v>111</v>
+        <v>84.397000000000006</v>
       </c>
       <c r="AS91" s="26">
-        <v>551.13099999999997</v>
+        <v>611.13099999999997</v>
       </c>
       <c r="AT91" s="26">
-        <v>423.49432999999999</v>
+        <v>501.29433</v>
       </c>
       <c r="AU91" s="26">
         <v>25.5</v>
       </c>
       <c r="AV91" s="26">
         <v>9.7000000000000003E-2</v>
       </c>
       <c r="AW91" s="26">
         <v>88.887</v>
       </c>
       <c r="AX91" s="26">
         <v>120.40300000000001</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="33.75">
       <c r="A92" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="14" t="s">
         <v>228</v>
       </c>
       <c r="C92" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D92" s="19" t="s">
@@ -15800,54 +15804,54 @@
       <c r="AI92" s="4">
         <v>0</v>
       </c>
       <c r="AJ92" s="4">
         <v>0</v>
       </c>
       <c r="AK92" s="4">
         <v>15.3255</v>
       </c>
       <c r="AL92" s="4">
         <v>24.401109999999999</v>
       </c>
       <c r="AM92" s="26">
         <v>0</v>
       </c>
       <c r="AN92" s="26">
         <v>0</v>
       </c>
       <c r="AO92" s="26">
         <v>2.202</v>
       </c>
       <c r="AP92" s="26">
         <v>4.2609300000000001</v>
       </c>
       <c r="AQ92" s="26">
-        <v>0</v>
+        <v>6.3299999999999995E-2</v>
       </c>
       <c r="AR92" s="26">
-        <v>0</v>
+        <v>0.20749999999999999</v>
       </c>
       <c r="AS92" s="26">
         <v>1</v>
       </c>
       <c r="AT92" s="26">
         <v>3.742</v>
       </c>
       <c r="AU92" s="26">
         <v>0</v>
       </c>
       <c r="AV92" s="26">
         <v>0</v>
       </c>
       <c r="AW92" s="26">
         <v>0</v>
       </c>
       <c r="AX92" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:50" ht="33.75">
       <c r="A93" s="23" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="14" t="s">
@@ -15952,54 +15956,54 @@
       <c r="AI93" s="4">
         <v>0</v>
       </c>
       <c r="AJ93" s="4">
         <v>0</v>
       </c>
       <c r="AK93" s="4">
         <v>0</v>
       </c>
       <c r="AL93" s="4">
         <v>0</v>
       </c>
       <c r="AM93" s="26">
         <v>29.9</v>
       </c>
       <c r="AN93" s="26">
         <v>0.496</v>
       </c>
       <c r="AO93" s="26">
         <v>0.25</v>
       </c>
       <c r="AP93" s="26">
         <v>0.442</v>
       </c>
       <c r="AQ93" s="26">
-        <v>23.8</v>
+        <v>44.2</v>
       </c>
       <c r="AR93" s="26">
-        <v>2.5089999999999999</v>
+        <v>5.4960000000000004</v>
       </c>
       <c r="AS93" s="26">
         <v>0.2</v>
       </c>
       <c r="AT93" s="26">
         <v>0.44500000000000001</v>
       </c>
       <c r="AU93" s="26">
         <v>0</v>
       </c>
       <c r="AV93" s="26">
         <v>0</v>
       </c>
       <c r="AW93" s="26">
         <v>0.3</v>
       </c>
       <c r="AX93" s="26">
         <v>0.68899999999999995</v>
       </c>
     </row>
     <row r="94" spans="1:50" ht="33.75">
       <c r="A94" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="14" t="s">
@@ -16408,72 +16412,72 @@
       <c r="AI96" s="4">
         <v>0</v>
       </c>
       <c r="AJ96" s="4">
         <v>0</v>
       </c>
       <c r="AK96" s="4">
         <v>3456.0839999999998</v>
       </c>
       <c r="AL96" s="4">
         <v>4343.6221500000001</v>
       </c>
       <c r="AM96" s="26">
         <v>369.35</v>
       </c>
       <c r="AN96" s="26">
         <v>1.734</v>
       </c>
       <c r="AO96" s="26">
         <v>4571.0839999999998</v>
       </c>
       <c r="AP96" s="26">
         <v>5738.5509000000002</v>
       </c>
       <c r="AQ96" s="26">
-        <v>45.02</v>
+        <v>71.832899999999995</v>
       </c>
       <c r="AR96" s="26">
-        <v>0.44600000000000001</v>
+        <v>40.407600000000002</v>
       </c>
       <c r="AS96" s="26">
         <v>3925.2402000000002</v>
       </c>
       <c r="AT96" s="26">
         <v>6341.6539499999999</v>
       </c>
       <c r="AU96" s="26">
         <v>6</v>
       </c>
       <c r="AV96" s="26">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="AW96" s="26">
-        <v>1192.087</v>
+        <v>1781.7465999999999</v>
       </c>
       <c r="AX96" s="26">
-        <v>2245.6722599999998</v>
+        <v>3314.4473600000001</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="22.5">
       <c r="A97" s="23" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="14" t="s">
         <v>233</v>
       </c>
       <c r="C97" s="15">
         <v>22.513999999999999</v>
       </c>
       <c r="D97" s="15">
         <v>74.28716</v>
       </c>
       <c r="E97" s="15">
         <v>189.34030000000001</v>
       </c>
       <c r="F97" s="15">
         <v>272.45040999999998</v>
       </c>
       <c r="G97" s="17">
         <v>8.907</v>
       </c>
       <c r="H97" s="17">
@@ -16572,60 +16576,60 @@
       <c r="AM97" s="26">
         <v>359.34530000000001</v>
       </c>
       <c r="AN97" s="26">
         <v>773.01345000000003</v>
       </c>
       <c r="AO97" s="26">
         <v>447.82116000000002</v>
       </c>
       <c r="AP97" s="26">
         <v>801.98081999999999</v>
       </c>
       <c r="AQ97" s="26">
         <v>445.82907999999998</v>
       </c>
       <c r="AR97" s="26">
         <v>1207.6776400000001</v>
       </c>
       <c r="AS97" s="26">
         <v>488.96526</v>
       </c>
       <c r="AT97" s="26">
         <v>1313.3295800000001</v>
       </c>
       <c r="AU97" s="26">
-        <v>109.95832</v>
+        <v>146.50797</v>
       </c>
       <c r="AV97" s="26">
-        <v>315.7901</v>
+        <v>425.25110000000001</v>
       </c>
       <c r="AW97" s="26">
-        <v>365.15219000000002</v>
+        <v>403.74074000000002</v>
       </c>
       <c r="AX97" s="26">
-        <v>409.76299999999998</v>
+        <v>614.80399999999997</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="22.5">
       <c r="A98" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="14" t="s">
         <v>234</v>
       </c>
       <c r="C98" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D98" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E98" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F98" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G98" s="17">
         <v>0</v>
       </c>
       <c r="H98" s="17">
@@ -16736,51 +16740,51 @@
       <c r="AQ98" s="26">
         <v>0</v>
       </c>
       <c r="AR98" s="26">
         <v>0</v>
       </c>
       <c r="AS98" s="26">
         <v>45.570050000000002</v>
       </c>
       <c r="AT98" s="26">
         <v>37.362180000000002</v>
       </c>
       <c r="AU98" s="26">
         <v>0</v>
       </c>
       <c r="AV98" s="26">
         <v>0</v>
       </c>
       <c r="AW98" s="26">
         <v>11.85378</v>
       </c>
       <c r="AX98" s="26">
         <v>26.578530000000001</v>
       </c>
     </row>
-    <row r="99" spans="1:50" ht="33.75">
+    <row r="99" spans="1:50" ht="22.5">
       <c r="A99" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="14" t="s">
         <v>235</v>
       </c>
       <c r="C99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H99" s="19" t="s">
         <v>134</v>
       </c>
       <c r="I99" s="19" t="s">
@@ -17034,54 +17038,54 @@
       <c r="AO100" s="26">
         <v>99.331860000000006</v>
       </c>
       <c r="AP100" s="26">
         <v>369.61045999999999</v>
       </c>
       <c r="AQ100" s="26">
         <v>0</v>
       </c>
       <c r="AR100" s="26">
         <v>0</v>
       </c>
       <c r="AS100" s="26">
         <v>84.687439999999995</v>
       </c>
       <c r="AT100" s="26">
         <v>363.64661999999998</v>
       </c>
       <c r="AU100" s="26">
         <v>0</v>
       </c>
       <c r="AV100" s="26">
         <v>0</v>
       </c>
       <c r="AW100" s="26">
-        <v>30.45722</v>
+        <v>30.562169999999998</v>
       </c>
       <c r="AX100" s="26">
-        <v>142.92121</v>
+        <v>144.23826</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="22.5">
       <c r="A101" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="14" t="s">
         <v>237</v>
       </c>
       <c r="C101" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D101" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E101" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F101" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G101" s="17">
         <v>0</v>
       </c>
       <c r="H101" s="17">
@@ -17320,72 +17324,72 @@
       <c r="AI102" s="4">
         <v>3.3</v>
       </c>
       <c r="AJ102" s="4">
         <v>0.114</v>
       </c>
       <c r="AK102" s="4">
         <v>366.72</v>
       </c>
       <c r="AL102" s="4">
         <v>250.92359999999999</v>
       </c>
       <c r="AM102" s="26">
         <v>235</v>
       </c>
       <c r="AN102" s="26">
         <v>0.90700000000000003</v>
       </c>
       <c r="AO102" s="26">
         <v>16506.12066</v>
       </c>
       <c r="AP102" s="26">
         <v>14016.406080000001</v>
       </c>
       <c r="AQ102" s="26">
-        <v>28.2</v>
+        <v>28.632999999999999</v>
       </c>
       <c r="AR102" s="26">
-        <v>1.73</v>
+        <v>1.9752000000000001</v>
       </c>
       <c r="AS102" s="26">
         <v>22673.920999999998</v>
       </c>
       <c r="AT102" s="26">
         <v>12560.836939999999</v>
       </c>
       <c r="AU102" s="26">
         <v>0</v>
       </c>
       <c r="AV102" s="26">
         <v>0</v>
       </c>
       <c r="AW102" s="26">
-        <v>7.3999999999999996E-2</v>
+        <v>9.5600000000000004E-2</v>
       </c>
       <c r="AX102" s="26">
-        <v>0.29499999999999998</v>
+        <v>0.38600000000000001</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="56.25">
       <c r="A103" s="23" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="14" t="s">
         <v>239</v>
       </c>
       <c r="C103" s="15">
         <v>0</v>
       </c>
       <c r="D103" s="15">
         <v>0</v>
       </c>
       <c r="E103" s="15">
         <v>8.1000000000000003E-2</v>
       </c>
       <c r="F103" s="15">
         <v>0.17999000000000001</v>
       </c>
       <c r="G103" s="17">
         <v>0</v>
       </c>
       <c r="H103" s="17">
@@ -17490,54 +17494,54 @@
       <c r="AO103" s="26">
         <v>0.48092000000000001</v>
       </c>
       <c r="AP103" s="26">
         <v>2.0288200000000001</v>
       </c>
       <c r="AQ103" s="26">
         <v>0</v>
       </c>
       <c r="AR103" s="26">
         <v>0</v>
       </c>
       <c r="AS103" s="26">
         <v>82.294420000000002</v>
       </c>
       <c r="AT103" s="26">
         <v>89.066850000000002</v>
       </c>
       <c r="AU103" s="26">
         <v>0</v>
       </c>
       <c r="AV103" s="26">
         <v>0</v>
       </c>
       <c r="AW103" s="26">
-        <v>20.225000000000001</v>
+        <v>55.225000000000001</v>
       </c>
       <c r="AX103" s="26">
-        <v>23.325710000000001</v>
+        <v>63.251629999999999</v>
       </c>
     </row>
     <row r="104" spans="1:50" ht="22.5">
       <c r="A104" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="14" t="s">
         <v>240</v>
       </c>
       <c r="C104" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D104" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E104" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F104" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G104" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H104" s="19" t="s">
@@ -17776,72 +17780,72 @@
       <c r="AI105" s="4">
         <v>64.971000000000004</v>
       </c>
       <c r="AJ105" s="4">
         <v>119.349</v>
       </c>
       <c r="AK105" s="4">
         <v>469.93391000000003</v>
       </c>
       <c r="AL105" s="4">
         <v>868.74861999999996</v>
       </c>
       <c r="AM105" s="26">
         <v>43.655999999999999</v>
       </c>
       <c r="AN105" s="26">
         <v>70.819999999999993</v>
       </c>
       <c r="AO105" s="26">
         <v>658.82186999999999</v>
       </c>
       <c r="AP105" s="26">
         <v>1157.0436999999999</v>
       </c>
       <c r="AQ105" s="26">
-        <v>82.784999999999997</v>
+        <v>81.031999999999996</v>
       </c>
       <c r="AR105" s="26">
-        <v>111.76</v>
+        <v>112.4088</v>
       </c>
       <c r="AS105" s="26">
-        <v>984.01725999999996</v>
+        <v>1037.7649699999999</v>
       </c>
       <c r="AT105" s="26">
-        <v>1524.7297599999999</v>
+        <v>1568.6322299999999</v>
       </c>
       <c r="AU105" s="26">
-        <v>17.966000000000001</v>
+        <v>24.138999999999999</v>
       </c>
       <c r="AV105" s="26">
-        <v>30.47</v>
+        <v>41.963999999999999</v>
       </c>
       <c r="AW105" s="26">
-        <v>263.65032000000002</v>
+        <v>389.55748</v>
       </c>
       <c r="AX105" s="26">
-        <v>495.23748999999998</v>
+        <v>752.49004000000002</v>
       </c>
     </row>
     <row r="106" spans="1:50">
       <c r="A106" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="14" t="s">
         <v>242</v>
       </c>
       <c r="C106" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D106" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E106" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F106" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G106" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H106" s="19" t="s">
@@ -18232,72 +18236,72 @@
       <c r="AI108" s="4">
         <v>0</v>
       </c>
       <c r="AJ108" s="4">
         <v>0</v>
       </c>
       <c r="AK108" s="4">
         <v>0.1837</v>
       </c>
       <c r="AL108" s="4">
         <v>0.90137</v>
       </c>
       <c r="AM108" s="26">
         <v>0</v>
       </c>
       <c r="AN108" s="26">
         <v>0</v>
       </c>
       <c r="AO108" s="26">
         <v>0.79920000000000002</v>
       </c>
       <c r="AP108" s="26">
         <v>4.9564599999999999</v>
       </c>
       <c r="AQ108" s="26">
-        <v>0</v>
+        <v>0.127</v>
       </c>
       <c r="AR108" s="26">
-        <v>0</v>
+        <v>0.40560000000000002</v>
       </c>
       <c r="AS108" s="26">
         <v>0.24959999999999999</v>
       </c>
       <c r="AT108" s="26">
         <v>1.2723599999999999</v>
       </c>
       <c r="AU108" s="26">
         <v>0</v>
       </c>
       <c r="AV108" s="26">
         <v>0</v>
       </c>
       <c r="AW108" s="26">
-        <v>5.1200000000000002E-2</v>
+        <v>5.9200000000000003E-2</v>
       </c>
       <c r="AX108" s="26">
-        <v>0.41832000000000003</v>
+        <v>0.50068000000000001</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="22.5">
       <c r="A109" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="14" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="15">
         <v>0</v>
       </c>
       <c r="D109" s="15">
         <v>0</v>
       </c>
       <c r="E109" s="15">
         <v>234.53872000000001</v>
       </c>
       <c r="F109" s="15">
         <v>534.78638999999998</v>
       </c>
       <c r="G109" s="17">
         <v>0</v>
       </c>
       <c r="H109" s="17">
@@ -18384,72 +18388,72 @@
       <c r="AI109" s="4">
         <v>8</v>
       </c>
       <c r="AJ109" s="4">
         <v>0.51329999999999998</v>
       </c>
       <c r="AK109" s="4">
         <v>1241.0174199999999</v>
       </c>
       <c r="AL109" s="4">
         <v>3712.85113</v>
       </c>
       <c r="AM109" s="26">
         <v>29</v>
       </c>
       <c r="AN109" s="26">
         <v>0.185</v>
       </c>
       <c r="AO109" s="26">
         <v>1377.2603300000001</v>
       </c>
       <c r="AP109" s="26">
         <v>4646.2365499999996</v>
       </c>
       <c r="AQ109" s="26">
-        <v>80.032600000000002</v>
+        <v>84.473600000000005</v>
       </c>
       <c r="AR109" s="26">
-        <v>46.653260000000003</v>
+        <v>70.891459999999995</v>
       </c>
       <c r="AS109" s="26">
-        <v>979.08969000000002</v>
+        <v>979.12269000000003</v>
       </c>
       <c r="AT109" s="26">
-        <v>3838.5286099999998</v>
+        <v>3838.9346</v>
       </c>
       <c r="AU109" s="26">
-        <v>6.5000000000000002E-2</v>
+        <v>0.26900000000000002</v>
       </c>
       <c r="AV109" s="26">
-        <v>0.16800000000000001</v>
+        <v>0.64200000000000002</v>
       </c>
       <c r="AW109" s="26">
-        <v>247.85413</v>
+        <v>345.12893000000003</v>
       </c>
       <c r="AX109" s="26">
-        <v>1071.09727</v>
+        <v>1466.08734</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="45">
       <c r="A110" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="14" t="s">
         <v>246</v>
       </c>
       <c r="C110" s="15">
         <v>6.4</v>
       </c>
       <c r="D110" s="15">
         <v>10.208</v>
       </c>
       <c r="E110" s="15">
         <v>1796.2911999999999</v>
       </c>
       <c r="F110" s="15">
         <v>1057.7447999999999</v>
       </c>
       <c r="G110" s="17">
         <v>28.232399999999998</v>
       </c>
       <c r="H110" s="17">
@@ -18536,72 +18540,72 @@
       <c r="AI110" s="4">
         <v>6.0754200000000003</v>
       </c>
       <c r="AJ110" s="4">
         <v>14.956939999999999</v>
       </c>
       <c r="AK110" s="4">
         <v>559.1508</v>
       </c>
       <c r="AL110" s="4">
         <v>457.52404999999999</v>
       </c>
       <c r="AM110" s="26">
         <v>196.874</v>
       </c>
       <c r="AN110" s="26">
         <v>162.41300000000001</v>
       </c>
       <c r="AO110" s="26">
         <v>831.27948000000004</v>
       </c>
       <c r="AP110" s="26">
         <v>722.40950999999995</v>
       </c>
       <c r="AQ110" s="26">
-        <v>159.00378000000001</v>
+        <v>159.22327999999999</v>
       </c>
       <c r="AR110" s="26">
-        <v>166.90170000000001</v>
+        <v>168.35169999999999</v>
       </c>
       <c r="AS110" s="26">
-        <v>581.05190000000005</v>
+        <v>582.95190000000002</v>
       </c>
       <c r="AT110" s="26">
-        <v>743.08330999999998</v>
+        <v>743.24190999999996</v>
       </c>
       <c r="AU110" s="26">
-        <v>5.0940000000000003</v>
+        <v>10.593999999999999</v>
       </c>
       <c r="AV110" s="26">
-        <v>8.8460000000000001</v>
+        <v>10.598000000000001</v>
       </c>
       <c r="AW110" s="26">
-        <v>183.28805</v>
+        <v>245.06309999999999</v>
       </c>
       <c r="AX110" s="26">
-        <v>226.29407</v>
+        <v>304.12036000000001</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="33.75">
       <c r="A111" s="23" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="14" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D111" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E111" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F111" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G111" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H111" s="19" t="s">
@@ -18852,60 +18856,60 @@
       <c r="AM112" s="26">
         <v>887.7</v>
       </c>
       <c r="AN112" s="26">
         <v>5.3159999999999998</v>
       </c>
       <c r="AO112" s="26">
         <v>283.6644</v>
       </c>
       <c r="AP112" s="26">
         <v>372.87112000000002</v>
       </c>
       <c r="AQ112" s="26">
         <v>157</v>
       </c>
       <c r="AR112" s="26">
         <v>2.742</v>
       </c>
       <c r="AS112" s="26">
         <v>420.62013999999999</v>
       </c>
       <c r="AT112" s="26">
         <v>594.46835999999996</v>
       </c>
       <c r="AU112" s="26">
-        <v>13</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="AV112" s="26">
-        <v>0.123</v>
+        <v>0.49199999999999999</v>
       </c>
       <c r="AW112" s="26">
-        <v>171.60676000000001</v>
+        <v>357.64154000000002</v>
       </c>
       <c r="AX112" s="26">
-        <v>106.23036</v>
+        <v>121.26897</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="50.25" customHeight="1">
       <c r="A113" s="23" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="14" t="s">
         <v>249</v>
       </c>
       <c r="C113" s="15">
         <v>0</v>
       </c>
       <c r="D113" s="15">
         <v>0</v>
       </c>
       <c r="E113" s="15">
         <v>149.10111000000001</v>
       </c>
       <c r="F113" s="15">
         <v>198.12844000000001</v>
       </c>
       <c r="G113" s="17">
         <v>0</v>
       </c>
       <c r="H113" s="17">
@@ -18992,72 +18996,72 @@
       <c r="AI113" s="4">
         <v>267.38549999999998</v>
       </c>
       <c r="AJ113" s="4">
         <v>408.94725</v>
       </c>
       <c r="AK113" s="4">
         <v>2694.4407900000001</v>
       </c>
       <c r="AL113" s="4">
         <v>5494.1596399999999</v>
       </c>
       <c r="AM113" s="26">
         <v>793.28099999999995</v>
       </c>
       <c r="AN113" s="26">
         <v>954.87986000000001</v>
       </c>
       <c r="AO113" s="26">
         <v>3432.85554</v>
       </c>
       <c r="AP113" s="26">
         <v>7330.5743300000004</v>
       </c>
       <c r="AQ113" s="26">
-        <v>882.95</v>
+        <v>997.43949999999995</v>
       </c>
       <c r="AR113" s="26">
-        <v>1212.9214199999999</v>
+        <v>1295.4548500000001</v>
       </c>
       <c r="AS113" s="26">
-        <v>4601.4340700000002</v>
+        <v>4852.4540699999998</v>
       </c>
       <c r="AT113" s="26">
-        <v>8124.5953200000004</v>
+        <v>8171.3573200000001</v>
       </c>
       <c r="AU113" s="26">
-        <v>243.24700000000001</v>
+        <v>371.55599999999998</v>
       </c>
       <c r="AV113" s="26">
-        <v>397.93400000000003</v>
+        <v>608.64</v>
       </c>
       <c r="AW113" s="26">
-        <v>942.77373</v>
+        <v>1419.47955</v>
       </c>
       <c r="AX113" s="26">
-        <v>2398.2010300000002</v>
+        <v>3705.1894200000002</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="34.5" customHeight="1">
       <c r="A114" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="14" t="s">
         <v>250</v>
       </c>
       <c r="C114" s="15">
         <v>0</v>
       </c>
       <c r="D114" s="15">
         <v>0</v>
       </c>
       <c r="E114" s="15">
         <v>3.028</v>
       </c>
       <c r="F114" s="15">
         <v>4.1769800000000004</v>
       </c>
       <c r="G114" s="17">
         <v>0</v>
       </c>
       <c r="H114" s="17">
@@ -19144,54 +19148,54 @@
       <c r="AI114" s="4">
         <v>0</v>
       </c>
       <c r="AJ114" s="4">
         <v>0</v>
       </c>
       <c r="AK114" s="4">
         <v>4.27102</v>
       </c>
       <c r="AL114" s="4">
         <v>9.4006000000000007</v>
       </c>
       <c r="AM114" s="26">
         <v>0</v>
       </c>
       <c r="AN114" s="26">
         <v>0</v>
       </c>
       <c r="AO114" s="26">
         <v>2.3856299999999999</v>
       </c>
       <c r="AP114" s="26">
         <v>4.1126500000000004</v>
       </c>
       <c r="AQ114" s="26">
-        <v>0</v>
+        <v>15.779</v>
       </c>
       <c r="AR114" s="26">
-        <v>0</v>
+        <v>15.5716</v>
       </c>
       <c r="AS114" s="26">
         <v>0.94442000000000004</v>
       </c>
       <c r="AT114" s="26">
         <v>1.7087600000000001</v>
       </c>
       <c r="AU114" s="26">
         <v>0</v>
       </c>
       <c r="AV114" s="26">
         <v>0</v>
       </c>
       <c r="AW114" s="26">
         <v>0</v>
       </c>
       <c r="AX114" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:50" ht="22.5">
       <c r="A115" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="14" t="s">
@@ -19296,54 +19300,54 @@
       <c r="AI115" s="4">
         <v>0</v>
       </c>
       <c r="AJ115" s="4">
         <v>0</v>
       </c>
       <c r="AK115" s="4">
         <v>0.91500000000000004</v>
       </c>
       <c r="AL115" s="4">
         <v>6.46469</v>
       </c>
       <c r="AM115" s="26">
         <v>0</v>
       </c>
       <c r="AN115" s="26">
         <v>0</v>
       </c>
       <c r="AO115" s="26">
         <v>0</v>
       </c>
       <c r="AP115" s="26">
         <v>0</v>
       </c>
       <c r="AQ115" s="26">
-        <v>0</v>
+        <v>2.4289999999999998</v>
       </c>
       <c r="AR115" s="26">
-        <v>0</v>
+        <v>3.7263000000000002</v>
       </c>
       <c r="AS115" s="26">
         <v>0.69140000000000001</v>
       </c>
       <c r="AT115" s="26">
         <v>0.92766999999999999</v>
       </c>
       <c r="AU115" s="26">
         <v>0</v>
       </c>
       <c r="AV115" s="26">
         <v>0</v>
       </c>
       <c r="AW115" s="26">
         <v>0</v>
       </c>
       <c r="AX115" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:50" ht="22.5">
       <c r="A116" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="14" t="s">
@@ -19448,54 +19452,54 @@
       <c r="AI116" s="4">
         <v>0</v>
       </c>
       <c r="AJ116" s="4">
         <v>0</v>
       </c>
       <c r="AK116" s="4">
         <v>0.16900000000000001</v>
       </c>
       <c r="AL116" s="4">
         <v>0.42687000000000003</v>
       </c>
       <c r="AM116" s="26">
         <v>0</v>
       </c>
       <c r="AN116" s="26">
         <v>0</v>
       </c>
       <c r="AO116" s="26">
         <v>0.71228999999999998</v>
       </c>
       <c r="AP116" s="26">
         <v>1.1651899999999999</v>
       </c>
       <c r="AQ116" s="26">
-        <v>0</v>
+        <v>0.45500000000000002</v>
       </c>
       <c r="AR116" s="26">
-        <v>0</v>
+        <v>1.732</v>
       </c>
       <c r="AS116" s="26">
         <v>3.1847599999999998</v>
       </c>
       <c r="AT116" s="26">
         <v>4.9809299999999999</v>
       </c>
       <c r="AU116" s="26">
         <v>0</v>
       </c>
       <c r="AV116" s="26">
         <v>0</v>
       </c>
       <c r="AW116" s="26">
         <v>0</v>
       </c>
       <c r="AX116" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:50" ht="33.75">
       <c r="A117" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="14" t="s">
@@ -19752,72 +19756,72 @@
       <c r="AI118" s="4">
         <v>0</v>
       </c>
       <c r="AJ118" s="4">
         <v>0</v>
       </c>
       <c r="AK118" s="4">
         <v>369.99072000000001</v>
       </c>
       <c r="AL118" s="4">
         <v>1098.9075800000001</v>
       </c>
       <c r="AM118" s="26">
         <v>0</v>
       </c>
       <c r="AN118" s="26">
         <v>0</v>
       </c>
       <c r="AO118" s="26">
         <v>250.65369000000001</v>
       </c>
       <c r="AP118" s="26">
         <v>1164.73687</v>
       </c>
       <c r="AQ118" s="26">
-        <v>0</v>
+        <v>3.9251999999999998</v>
       </c>
       <c r="AR118" s="26">
-        <v>0</v>
+        <v>5.1111000000000004</v>
       </c>
       <c r="AS118" s="26">
         <v>285.36192999999997</v>
       </c>
       <c r="AT118" s="26">
         <v>1398.1297099999999</v>
       </c>
       <c r="AU118" s="26">
         <v>0</v>
       </c>
       <c r="AV118" s="26">
         <v>0</v>
       </c>
       <c r="AW118" s="26">
-        <v>77.4572</v>
+        <v>122.97575999999999</v>
       </c>
       <c r="AX118" s="26">
-        <v>368.46348999999998</v>
+        <v>654.46335999999997</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="37.5" customHeight="1">
       <c r="A119" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="14" t="s">
         <v>255</v>
       </c>
       <c r="C119" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D119" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E119" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F119" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G119" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H119" s="19" t="s">
@@ -19922,54 +19926,54 @@
       <c r="AO119" s="26">
         <v>99.338200000000001</v>
       </c>
       <c r="AP119" s="26">
         <v>210.53577000000001</v>
       </c>
       <c r="AQ119" s="26">
         <v>0</v>
       </c>
       <c r="AR119" s="26">
         <v>0</v>
       </c>
       <c r="AS119" s="26">
         <v>244.36600000000001</v>
       </c>
       <c r="AT119" s="26">
         <v>454.678</v>
       </c>
       <c r="AU119" s="26">
         <v>0</v>
       </c>
       <c r="AV119" s="26">
         <v>0</v>
       </c>
       <c r="AW119" s="26">
-        <v>35.607999999999997</v>
+        <v>38.521599999999999</v>
       </c>
       <c r="AX119" s="26">
-        <v>70.168999999999997</v>
+        <v>76.798400000000001</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="45">
       <c r="A120" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="14" t="s">
         <v>256</v>
       </c>
       <c r="C120" s="15">
         <v>0</v>
       </c>
       <c r="D120" s="15">
         <v>0</v>
       </c>
       <c r="E120" s="15">
         <v>149.95617999999999</v>
       </c>
       <c r="F120" s="15">
         <v>178.51340999999999</v>
       </c>
       <c r="G120" s="17">
         <v>0.5</v>
       </c>
       <c r="H120" s="17">
@@ -20056,72 +20060,72 @@
       <c r="AI120" s="4">
         <v>0</v>
       </c>
       <c r="AJ120" s="4">
         <v>0</v>
       </c>
       <c r="AK120" s="4">
         <v>17.0123</v>
       </c>
       <c r="AL120" s="4">
         <v>33.222790000000003</v>
       </c>
       <c r="AM120" s="26">
         <v>0</v>
       </c>
       <c r="AN120" s="26">
         <v>0</v>
       </c>
       <c r="AO120" s="26">
         <v>88.285039999999995</v>
       </c>
       <c r="AP120" s="26">
         <v>97.669659999999993</v>
       </c>
       <c r="AQ120" s="26">
-        <v>0</v>
+        <v>1.1419999999999999</v>
       </c>
       <c r="AR120" s="26">
-        <v>0</v>
+        <v>2.2412999999999998</v>
       </c>
       <c r="AS120" s="26">
         <v>38.967199999999998</v>
       </c>
       <c r="AT120" s="26">
         <v>76.940929999999994</v>
       </c>
       <c r="AU120" s="26">
         <v>0</v>
       </c>
       <c r="AV120" s="26">
         <v>0</v>
       </c>
       <c r="AW120" s="26">
-        <v>14.000159999999999</v>
+        <v>26.386119999999998</v>
       </c>
       <c r="AX120" s="26">
-        <v>17.58099</v>
+        <v>27.07169</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="56.25">
       <c r="A121" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="14" t="s">
         <v>257</v>
       </c>
       <c r="C121" s="15">
         <v>0</v>
       </c>
       <c r="D121" s="15">
         <v>0</v>
       </c>
       <c r="E121" s="15">
         <v>3.9293</v>
       </c>
       <c r="F121" s="15">
         <v>19.564229999999998</v>
       </c>
       <c r="G121" s="17">
         <v>0</v>
       </c>
       <c r="H121" s="17">
@@ -20208,75 +20212,75 @@
       <c r="AI121" s="4">
         <v>1.1930000000000001</v>
       </c>
       <c r="AJ121" s="4">
         <v>2.5219999999999998</v>
       </c>
       <c r="AK121" s="4">
         <v>58.425750000000001</v>
       </c>
       <c r="AL121" s="4">
         <v>120.52152</v>
       </c>
       <c r="AM121" s="26">
         <v>113.15</v>
       </c>
       <c r="AN121" s="26">
         <v>2.3530000000000002</v>
       </c>
       <c r="AO121" s="26">
         <v>42.340130000000002</v>
       </c>
       <c r="AP121" s="26">
         <v>121.11133</v>
       </c>
       <c r="AQ121" s="26">
-        <v>0</v>
+        <v>1.6479999999999999</v>
       </c>
       <c r="AR121" s="26">
-        <v>0</v>
+        <v>2.9451000000000001</v>
       </c>
       <c r="AS121" s="26">
         <v>85.496099999999998</v>
       </c>
       <c r="AT121" s="26">
         <v>98.524720000000002</v>
       </c>
       <c r="AU121" s="26">
         <v>0</v>
       </c>
       <c r="AV121" s="26">
         <v>0</v>
       </c>
       <c r="AW121" s="26">
-        <v>13.051450000000001</v>
+        <v>16.573049999999999</v>
       </c>
       <c r="AX121" s="26">
-        <v>32.486440000000002</v>
+        <v>53.392560000000003</v>
       </c>
     </row>
-    <row r="122" spans="1:50" ht="56.25">
+    <row r="122" spans="1:50" ht="45">
       <c r="A122" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="14" t="s">
         <v>258</v>
       </c>
       <c r="C122" s="15">
         <v>0</v>
       </c>
       <c r="D122" s="15">
         <v>0</v>
       </c>
       <c r="E122" s="15">
         <v>0.01</v>
       </c>
       <c r="F122" s="15">
         <v>9.325E-2</v>
       </c>
       <c r="G122" s="17">
         <v>1.7</v>
       </c>
       <c r="H122" s="17">
         <v>0.22056000000000001</v>
       </c>
       <c r="I122" s="17">
@@ -20366,66 +20370,66 @@
       <c r="AK122" s="4">
         <v>46.698709999999998</v>
       </c>
       <c r="AL122" s="4">
         <v>34.718170000000001</v>
       </c>
       <c r="AM122" s="26">
         <v>0</v>
       </c>
       <c r="AN122" s="26">
         <v>0</v>
       </c>
       <c r="AO122" s="26">
         <v>110.3938</v>
       </c>
       <c r="AP122" s="26">
         <v>92.786360000000002</v>
       </c>
       <c r="AQ122" s="26">
         <v>0</v>
       </c>
       <c r="AR122" s="26">
         <v>0</v>
       </c>
       <c r="AS122" s="26">
-        <v>539.58910000000003</v>
+        <v>544.64909999999998</v>
       </c>
       <c r="AT122" s="26">
-        <v>459.66138999999998</v>
+        <v>460.79638999999997</v>
       </c>
       <c r="AU122" s="26">
         <v>0</v>
       </c>
       <c r="AV122" s="26">
         <v>0</v>
       </c>
       <c r="AW122" s="26">
-        <v>58.9497</v>
+        <v>79.728790000000004</v>
       </c>
       <c r="AX122" s="26">
-        <v>57.260159999999999</v>
+        <v>76.399680000000004</v>
       </c>
     </row>
     <row r="123" spans="1:50" ht="67.5">
       <c r="A123" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="14" t="s">
         <v>259</v>
       </c>
       <c r="C123" s="15">
         <v>0</v>
       </c>
       <c r="D123" s="15">
         <v>0</v>
       </c>
       <c r="E123" s="15">
         <v>1.4999999999999999E-4</v>
       </c>
       <c r="F123" s="15">
         <v>6.54E-2</v>
       </c>
       <c r="G123" s="17">
         <v>0</v>
       </c>
       <c r="H123" s="17">
@@ -20512,72 +20516,72 @@
       <c r="AI123" s="4">
         <v>0</v>
       </c>
       <c r="AJ123" s="4">
         <v>0</v>
       </c>
       <c r="AK123" s="4">
         <v>4.5266299999999999</v>
       </c>
       <c r="AL123" s="4">
         <v>28.732990000000001</v>
       </c>
       <c r="AM123" s="26">
         <v>0</v>
       </c>
       <c r="AN123" s="26">
         <v>0</v>
       </c>
       <c r="AO123" s="26">
         <v>5.0918200000000002</v>
       </c>
       <c r="AP123" s="26">
         <v>29.589500000000001</v>
       </c>
       <c r="AQ123" s="26">
-        <v>0</v>
+        <v>0.93130000000000002</v>
       </c>
       <c r="AR123" s="26">
-        <v>0</v>
+        <v>6.6247999999999996</v>
       </c>
       <c r="AS123" s="26">
-        <v>5.1936200000000001</v>
+        <v>5.2496200000000002</v>
       </c>
       <c r="AT123" s="26">
-        <v>29.703980000000001</v>
+        <v>30.116009999999999</v>
       </c>
       <c r="AU123" s="26">
         <v>0</v>
       </c>
       <c r="AV123" s="26">
         <v>0</v>
       </c>
       <c r="AW123" s="26">
-        <v>1.4432</v>
+        <v>2.3146800000000001</v>
       </c>
       <c r="AX123" s="26">
-        <v>9.2077500000000008</v>
+        <v>16.07715</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="33.75">
       <c r="A124" s="23" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="14" t="s">
         <v>260</v>
       </c>
       <c r="C124" s="15">
         <v>0</v>
       </c>
       <c r="D124" s="15">
         <v>0</v>
       </c>
       <c r="E124" s="15">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F124" s="15">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="G124" s="17">
         <v>0</v>
       </c>
       <c r="H124" s="17">
@@ -20664,75 +20668,75 @@
       <c r="AI124" s="4">
         <v>0</v>
       </c>
       <c r="AJ124" s="4">
         <v>0</v>
       </c>
       <c r="AK124" s="4">
         <v>158.19579999999999</v>
       </c>
       <c r="AL124" s="4">
         <v>355.69598000000002</v>
       </c>
       <c r="AM124" s="26">
         <v>0</v>
       </c>
       <c r="AN124" s="26">
         <v>0</v>
       </c>
       <c r="AO124" s="26">
         <v>301.77465000000001</v>
       </c>
       <c r="AP124" s="26">
         <v>462.71051</v>
       </c>
       <c r="AQ124" s="26">
-        <v>2</v>
+        <v>2.16</v>
       </c>
       <c r="AR124" s="26">
-        <v>1.0999999999999999E-2</v>
+        <v>0.76649999999999996</v>
       </c>
       <c r="AS124" s="26">
         <v>543.71090000000004</v>
       </c>
       <c r="AT124" s="26">
         <v>605.68050000000005</v>
       </c>
       <c r="AU124" s="26">
         <v>0</v>
       </c>
       <c r="AV124" s="26">
         <v>0</v>
       </c>
       <c r="AW124" s="26">
-        <v>256.92529999999999</v>
+        <v>376.93939999999998</v>
       </c>
       <c r="AX124" s="26">
-        <v>251.27938</v>
+        <v>329.70256000000001</v>
       </c>
     </row>
-    <row r="125" spans="1:50" ht="45">
+    <row r="125" spans="1:50" ht="33.75">
       <c r="A125" s="23" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="14" t="s">
         <v>261</v>
       </c>
       <c r="C125" s="15">
         <v>0</v>
       </c>
       <c r="D125" s="15">
         <v>0</v>
       </c>
       <c r="E125" s="15">
         <v>216.49951999999999</v>
       </c>
       <c r="F125" s="15">
         <v>200.69924</v>
       </c>
       <c r="G125" s="17">
         <v>0</v>
       </c>
       <c r="H125" s="17">
         <v>0</v>
       </c>
       <c r="I125" s="17">
@@ -20816,72 +20820,72 @@
       <c r="AI125" s="4">
         <v>0</v>
       </c>
       <c r="AJ125" s="4">
         <v>0</v>
       </c>
       <c r="AK125" s="4">
         <v>778.51226999999994</v>
       </c>
       <c r="AL125" s="4">
         <v>1042.53018</v>
       </c>
       <c r="AM125" s="26">
         <v>38</v>
       </c>
       <c r="AN125" s="26">
         <v>0.17199999999999999</v>
       </c>
       <c r="AO125" s="26">
         <v>755.28107999999997</v>
       </c>
       <c r="AP125" s="26">
         <v>878.38028999999995</v>
       </c>
       <c r="AQ125" s="26">
-        <v>17.512599999999999</v>
+        <v>19.770099999999999</v>
       </c>
       <c r="AR125" s="26">
-        <v>23.9087</v>
+        <v>32.980200000000004</v>
       </c>
       <c r="AS125" s="26">
-        <v>972.27238999999997</v>
+        <v>973.05339000000004</v>
       </c>
       <c r="AT125" s="26">
-        <v>1472.45147</v>
+        <v>1478.5498299999999</v>
       </c>
       <c r="AU125" s="26">
         <v>0.7</v>
       </c>
       <c r="AV125" s="26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AW125" s="26">
-        <v>296.36095</v>
+        <v>484.72735999999998</v>
       </c>
       <c r="AX125" s="26">
-        <v>365.45706000000001</v>
+        <v>706.44235000000003</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="33.75">
       <c r="A126" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="14" t="s">
         <v>262</v>
       </c>
       <c r="C126" s="15">
         <v>0</v>
       </c>
       <c r="D126" s="15">
         <v>0</v>
       </c>
       <c r="E126" s="15">
         <v>0.9</v>
       </c>
       <c r="F126" s="15">
         <v>1.645</v>
       </c>
       <c r="G126" s="17">
         <v>0</v>
       </c>
       <c r="H126" s="17">
@@ -20968,60 +20972,60 @@
       <c r="AI126" s="4">
         <v>0</v>
       </c>
       <c r="AJ126" s="4">
         <v>0</v>
       </c>
       <c r="AK126" s="4">
         <v>3.30138</v>
       </c>
       <c r="AL126" s="4">
         <v>2.02868</v>
       </c>
       <c r="AM126" s="26">
         <v>0</v>
       </c>
       <c r="AN126" s="26">
         <v>0</v>
       </c>
       <c r="AO126" s="26">
         <v>23.13053</v>
       </c>
       <c r="AP126" s="26">
         <v>39.404769999999999</v>
       </c>
       <c r="AQ126" s="26">
-        <v>0</v>
+        <v>3.9243999999999999</v>
       </c>
       <c r="AR126" s="26">
-        <v>0</v>
+        <v>1.9235</v>
       </c>
       <c r="AS126" s="26">
-        <v>11.794</v>
+        <v>22.504000000000001</v>
       </c>
       <c r="AT126" s="26">
-        <v>3.9192999999999998</v>
+        <v>6.1872999999999996</v>
       </c>
       <c r="AU126" s="26">
         <v>0</v>
       </c>
       <c r="AV126" s="26">
         <v>0</v>
       </c>
       <c r="AW126" s="26">
         <v>0</v>
       </c>
       <c r="AX126" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:50" ht="33.75" customHeight="1">
       <c r="A127" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="14" t="s">
         <v>263</v>
       </c>
       <c r="C127" s="15">
         <v>0</v>
       </c>
       <c r="D127" s="15">
@@ -21126,66 +21130,66 @@
       <c r="AK127" s="4">
         <v>5512.5353500000001</v>
       </c>
       <c r="AL127" s="4">
         <v>5906.0208899999998</v>
       </c>
       <c r="AM127" s="26">
         <v>0</v>
       </c>
       <c r="AN127" s="26">
         <v>0</v>
       </c>
       <c r="AO127" s="26">
         <v>5750.6840000000002</v>
       </c>
       <c r="AP127" s="26">
         <v>5343.0888100000002</v>
       </c>
       <c r="AQ127" s="26">
         <v>0</v>
       </c>
       <c r="AR127" s="26">
         <v>0</v>
       </c>
       <c r="AS127" s="26">
-        <v>3948.47192</v>
+        <v>3898.3749200000002</v>
       </c>
       <c r="AT127" s="26">
-        <v>5493.7455900000004</v>
+        <v>4550.7395900000001</v>
       </c>
       <c r="AU127" s="26">
         <v>0</v>
       </c>
       <c r="AV127" s="26">
         <v>0</v>
       </c>
       <c r="AW127" s="26">
-        <v>1224.9788799999999</v>
+        <v>2683.3674999999998</v>
       </c>
       <c r="AX127" s="26">
-        <v>1612.44</v>
+        <v>3617.9717000000001</v>
       </c>
     </row>
     <row r="128" spans="1:50">
       <c r="A128" s="23" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="14" t="s">
         <v>264</v>
       </c>
       <c r="C128" s="15">
         <v>0</v>
       </c>
       <c r="D128" s="15">
         <v>0</v>
       </c>
       <c r="E128" s="15">
         <v>2.0373100000000002</v>
       </c>
       <c r="F128" s="15">
         <v>14.329470000000001</v>
       </c>
       <c r="G128" s="17">
         <v>0</v>
       </c>
       <c r="H128" s="17">
@@ -21272,72 +21276,72 @@
       <c r="AI128" s="4">
         <v>3.3921999999999999</v>
       </c>
       <c r="AJ128" s="4">
         <v>265.84253000000001</v>
       </c>
       <c r="AK128" s="4">
         <v>125.58077</v>
       </c>
       <c r="AL128" s="4">
         <v>314.98626999999999</v>
       </c>
       <c r="AM128" s="26">
         <v>0</v>
       </c>
       <c r="AN128" s="26">
         <v>0</v>
       </c>
       <c r="AO128" s="26">
         <v>339.63643000000002</v>
       </c>
       <c r="AP128" s="26">
         <v>655.91346999999996</v>
       </c>
       <c r="AQ128" s="26">
-        <v>300</v>
+        <v>300.03840000000002</v>
       </c>
       <c r="AR128" s="26">
-        <v>10.5</v>
+        <v>10.681100000000001</v>
       </c>
       <c r="AS128" s="26">
-        <v>962.06494999999995</v>
+        <v>963.56494999999995</v>
       </c>
       <c r="AT128" s="26">
-        <v>1483.8276699999999</v>
+        <v>1486.7026699999999</v>
       </c>
       <c r="AU128" s="26">
         <v>1.4</v>
       </c>
       <c r="AV128" s="26">
         <v>14.664</v>
       </c>
       <c r="AW128" s="26">
-        <v>186.94281000000001</v>
+        <v>306.21131000000003</v>
       </c>
       <c r="AX128" s="26">
-        <v>318.63630000000001</v>
+        <v>580.82019000000003</v>
       </c>
     </row>
     <row r="129" spans="1:50" ht="45">
       <c r="A129" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="14" t="s">
         <v>265</v>
       </c>
       <c r="C129" s="15">
         <v>0</v>
       </c>
       <c r="D129" s="15">
         <v>0</v>
       </c>
       <c r="E129" s="15">
         <v>0.33</v>
       </c>
       <c r="F129" s="15">
         <v>0.17799999999999999</v>
       </c>
       <c r="G129" s="17">
         <v>0</v>
       </c>
       <c r="H129" s="17">
@@ -21430,66 +21434,66 @@
       <c r="AK129" s="4">
         <v>2049.4965000000002</v>
       </c>
       <c r="AL129" s="4">
         <v>667.64828</v>
       </c>
       <c r="AM129" s="26">
         <v>0</v>
       </c>
       <c r="AN129" s="26">
         <v>0</v>
       </c>
       <c r="AO129" s="26">
         <v>5285.6030000000001</v>
       </c>
       <c r="AP129" s="26">
         <v>1724.25386</v>
       </c>
       <c r="AQ129" s="26">
         <v>0</v>
       </c>
       <c r="AR129" s="26">
         <v>0</v>
       </c>
       <c r="AS129" s="26">
-        <v>5456.8496100000002</v>
+        <v>1546.77361</v>
       </c>
       <c r="AT129" s="26">
-        <v>1841.52613</v>
+        <v>494.60313000000002</v>
       </c>
       <c r="AU129" s="26">
         <v>0</v>
       </c>
       <c r="AV129" s="26">
         <v>0</v>
       </c>
       <c r="AW129" s="26">
-        <v>1251.9779599999999</v>
+        <v>1411.0459599999999</v>
       </c>
       <c r="AX129" s="26">
-        <v>309.44497999999999</v>
+        <v>325.89994000000002</v>
       </c>
     </row>
     <row r="130" spans="1:50" ht="56.25">
       <c r="A130" s="23" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="14" t="s">
         <v>266</v>
       </c>
       <c r="C130" s="15">
         <v>0</v>
       </c>
       <c r="D130" s="15">
         <v>0</v>
       </c>
       <c r="E130" s="15">
         <v>544.274</v>
       </c>
       <c r="F130" s="15">
         <v>76.528130000000004</v>
       </c>
       <c r="G130" s="17">
         <v>0</v>
       </c>
       <c r="H130" s="17">
@@ -21582,66 +21586,66 @@
       <c r="AK130" s="4">
         <v>9137.6080299999994</v>
       </c>
       <c r="AL130" s="4">
         <v>2276.6657100000002</v>
       </c>
       <c r="AM130" s="26">
         <v>90.269000000000005</v>
       </c>
       <c r="AN130" s="26">
         <v>64.39528</v>
       </c>
       <c r="AO130" s="26">
         <v>8897.8252100000009</v>
       </c>
       <c r="AP130" s="26">
         <v>2230.3531699999999</v>
       </c>
       <c r="AQ130" s="26">
         <v>0.08</v>
       </c>
       <c r="AR130" s="26">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="AS130" s="26">
-        <v>12001.736929999999</v>
+        <v>13419.806930000001</v>
       </c>
       <c r="AT130" s="26">
-        <v>3527.1026499999998</v>
+        <v>3223.90265</v>
       </c>
       <c r="AU130" s="26">
         <v>0</v>
       </c>
       <c r="AV130" s="26">
         <v>0</v>
       </c>
       <c r="AW130" s="26">
-        <v>6964.55098</v>
+        <v>10279.83603</v>
       </c>
       <c r="AX130" s="26">
-        <v>2123.1039000000001</v>
+        <v>3166.1271400000001</v>
       </c>
     </row>
     <row r="131" spans="1:50">
       <c r="A131" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="14" t="s">
         <v>267</v>
       </c>
       <c r="C131" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D131" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E131" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F131" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G131" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H131" s="19" t="s">
@@ -21746,54 +21750,54 @@
       <c r="AO131" s="26">
         <v>178.042</v>
       </c>
       <c r="AP131" s="26">
         <v>116.42829999999999</v>
       </c>
       <c r="AQ131" s="26">
         <v>0</v>
       </c>
       <c r="AR131" s="26">
         <v>0</v>
       </c>
       <c r="AS131" s="26">
         <v>632.90899000000002</v>
       </c>
       <c r="AT131" s="26">
         <v>392.35651000000001</v>
       </c>
       <c r="AU131" s="26">
         <v>0</v>
       </c>
       <c r="AV131" s="26">
         <v>0</v>
       </c>
       <c r="AW131" s="26">
-        <v>129.36199999999999</v>
+        <v>283.77260000000001</v>
       </c>
       <c r="AX131" s="26">
-        <v>82.912999999999997</v>
+        <v>185.9126</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="22.5">
       <c r="A132" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="14" t="s">
         <v>268</v>
       </c>
       <c r="C132" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D132" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E132" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F132" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G132" s="17">
         <v>0</v>
       </c>
       <c r="H132" s="17">
@@ -22336,72 +22340,72 @@
       <c r="AI135" s="4">
         <v>0</v>
       </c>
       <c r="AJ135" s="4">
         <v>0</v>
       </c>
       <c r="AK135" s="4">
         <v>10.09323</v>
       </c>
       <c r="AL135" s="4">
         <v>11.833130000000001</v>
       </c>
       <c r="AM135" s="26">
         <v>0</v>
       </c>
       <c r="AN135" s="26">
         <v>0</v>
       </c>
       <c r="AO135" s="26">
         <v>29.2455</v>
       </c>
       <c r="AP135" s="26">
         <v>20.53227</v>
       </c>
       <c r="AQ135" s="26">
-        <v>0</v>
+        <v>1.4390000000000001</v>
       </c>
       <c r="AR135" s="26">
-        <v>0</v>
+        <v>1.2173</v>
       </c>
       <c r="AS135" s="26">
         <v>4.0469499999999998</v>
       </c>
       <c r="AT135" s="26">
         <v>5.6590999999999996</v>
       </c>
       <c r="AU135" s="26">
         <v>0</v>
       </c>
       <c r="AV135" s="26">
         <v>0</v>
       </c>
       <c r="AW135" s="26">
-        <v>0</v>
+        <v>2.13</v>
       </c>
       <c r="AX135" s="26">
-        <v>0</v>
+        <v>1.9783299999999999</v>
       </c>
     </row>
     <row r="136" spans="1:50" ht="39" customHeight="1">
       <c r="A136" s="23" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="14" t="s">
         <v>272</v>
       </c>
       <c r="C136" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D136" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E136" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F136" s="19" t="s">
         <v>134</v>
       </c>
       <c r="G136" s="19" t="s">
         <v>134</v>
       </c>
       <c r="H136" s="19" t="s">
@@ -22506,54 +22510,54 @@
       <c r="AO136" s="26">
         <v>550</v>
       </c>
       <c r="AP136" s="26">
         <v>183.5009</v>
       </c>
       <c r="AQ136" s="26">
         <v>40</v>
       </c>
       <c r="AR136" s="26">
         <v>7.6139999999999999</v>
       </c>
       <c r="AS136" s="26">
         <v>418</v>
       </c>
       <c r="AT136" s="26">
         <v>131.13399999999999</v>
       </c>
       <c r="AU136" s="26">
         <v>0</v>
       </c>
       <c r="AV136" s="26">
         <v>0</v>
       </c>
       <c r="AW136" s="26">
-        <v>132</v>
+        <v>198</v>
       </c>
       <c r="AX136" s="26">
-        <v>42.600999999999999</v>
+        <v>64.356999999999999</v>
       </c>
     </row>
     <row r="137" spans="1:50" ht="33.75">
       <c r="A137" s="23" t="s">
         <v>130</v>
       </c>
       <c r="B137" s="14" t="s">
         <v>273</v>
       </c>
       <c r="C137" s="15">
         <v>0</v>
       </c>
       <c r="D137" s="15">
         <v>0</v>
       </c>
       <c r="E137" s="15">
         <v>0.57520000000000004</v>
       </c>
       <c r="F137" s="15">
         <v>1.16754</v>
       </c>
       <c r="G137" s="17">
         <v>0</v>
       </c>
       <c r="H137" s="17">
@@ -22640,66 +22644,66 @@
       <c r="AI137" s="4">
         <v>535.4</v>
       </c>
       <c r="AJ137" s="4">
         <v>11.504899999999999</v>
       </c>
       <c r="AK137" s="4">
         <v>38.154000000000003</v>
       </c>
       <c r="AL137" s="4">
         <v>5.7992999999999997</v>
       </c>
       <c r="AM137" s="26">
         <v>2502.39</v>
       </c>
       <c r="AN137" s="26">
         <v>18.75271</v>
       </c>
       <c r="AO137" s="26">
         <v>172</v>
       </c>
       <c r="AP137" s="26">
         <v>5.0620000000000003</v>
       </c>
       <c r="AQ137" s="26">
-        <v>6409.2209999999995</v>
+        <v>6845.7209999999995</v>
       </c>
       <c r="AR137" s="26">
-        <v>198.78</v>
+        <v>206.86992000000001</v>
       </c>
       <c r="AS137" s="26">
         <v>122</v>
       </c>
       <c r="AT137" s="26">
         <v>6.2058999999999997</v>
       </c>
       <c r="AU137" s="26">
-        <v>2373.9</v>
+        <v>2770.9</v>
       </c>
       <c r="AV137" s="26">
-        <v>10.282999999999999</v>
+        <v>11.726000000000001</v>
       </c>
       <c r="AW137" s="26">
         <v>0</v>
       </c>
       <c r="AX137" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="22.5">
       <c r="A138" s="23" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="14" t="s">
         <v>274</v>
       </c>
       <c r="C138" s="19" t="s">
         <v>134</v>
       </c>
       <c r="D138" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E138" s="19" t="s">
         <v>134</v>
       </c>
       <c r="F138" s="19" t="s">
@@ -23096,72 +23100,72 @@
       <c r="AI140" s="5">
         <v>11155.62</v>
       </c>
       <c r="AJ140" s="5">
         <v>126.71285</v>
       </c>
       <c r="AK140" s="5">
         <v>1596.80125</v>
       </c>
       <c r="AL140" s="5">
         <v>118.00738</v>
       </c>
       <c r="AM140" s="27">
         <v>19161.88</v>
       </c>
       <c r="AN140" s="27">
         <v>56.055169999999997</v>
       </c>
       <c r="AO140" s="27">
         <v>1469.0820000000001</v>
       </c>
       <c r="AP140" s="27">
         <v>94.150069999999999</v>
       </c>
       <c r="AQ140" s="27">
-        <v>27448.487000000001</v>
+        <v>28888.487000000001</v>
       </c>
       <c r="AR140" s="27">
-        <v>73.102109999999996</v>
+        <v>77.347710000000006</v>
       </c>
       <c r="AS140" s="27">
-        <v>1902.6950999999999</v>
+        <v>1985.4951000000001</v>
       </c>
       <c r="AT140" s="27">
-        <v>186.05190999999999</v>
+        <v>186.80291</v>
       </c>
       <c r="AU140" s="27">
-        <v>3612.5</v>
+        <v>4558</v>
       </c>
       <c r="AV140" s="27">
-        <v>15.98232</v>
+        <v>20.174689999999998</v>
       </c>
       <c r="AW140" s="27">
-        <v>561.15120000000002</v>
+        <v>821.91875000000005</v>
       </c>
       <c r="AX140" s="27">
-        <v>77.069149999999993</v>
+        <v>110.74138000000001</v>
       </c>
     </row>
     <row r="141" spans="1:50">
       <c r="A141" s="9"/>
       <c r="B141" s="10"/>
       <c r="C141" s="17"/>
       <c r="D141" s="17"/>
       <c r="E141" s="17"/>
       <c r="F141" s="17"/>
       <c r="G141" s="17"/>
       <c r="H141" s="17"/>
       <c r="I141" s="17"/>
       <c r="J141" s="17"/>
       <c r="K141" s="17"/>
       <c r="L141" s="17"/>
       <c r="M141" s="17"/>
       <c r="N141" s="17"/>
       <c r="O141" s="17"/>
       <c r="P141" s="17"/>
       <c r="Q141" s="17"/>
       <c r="R141" s="17"/>
       <c r="S141" s="17"/>
       <c r="T141" s="17"/>
       <c r="U141" s="17"/>
       <c r="V141" s="17"/>