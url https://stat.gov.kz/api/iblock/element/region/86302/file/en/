--- v3 (2026-08-23)
+++ v4 (2026-09-19)
@@ -1,64 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13950" windowHeight="10515" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Жамбыл" sheetId="9" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AY11" i="9" l="1"/>
   <c r="AU11" i="9"/>
+  <c r="BA7"/>
+  <c r="AZ7"/>
+  <c r="AY7"/>
+  <c r="AY11" s="1"/>
+  <c r="AX7"/>
+  <c r="AW7"/>
+  <c r="AV7"/>
+  <c r="AU7"/>
+  <c r="AT7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="32">
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>68 834,5</t>
   </si>
   <si>
@@ -112,60 +120,60 @@
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>* Preliminary data.</t>
   </si>
   <si>
     <t>Animal husbandry</t>
   </si>
   <si>
     <t>Share of processed products in total exports of agricultural products, as a percentage</t>
   </si>
   <si>
     <t xml:space="preserve"> Processed agricultural products</t>
   </si>
   <si>
     <t>Сrop production</t>
   </si>
   <si>
     <t>Total for agricultural products:</t>
   </si>
   <si>
-    <t xml:space="preserve"> January-June 2026*</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">  January-June 2025</t>
+    <t xml:space="preserve"> January-July 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> January-July 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -488,118 +496,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -735,61 +741,61 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AO7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AQ19" sqref="AQ19"/>
+      <selection pane="bottomRight" activeCell="AV21" sqref="AV21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="10" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="9.140625" style="10"/>
     <col min="7" max="7" width="9.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="10" bestFit="1" customWidth="1"/>
     <col min="9" max="12" width="9.140625" style="10"/>
     <col min="13" max="13" width="9.28515625" style="10" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="10"/>
     <col min="15" max="15" width="9.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="9.140625" style="10"/>
     <col min="20" max="20" width="9.28515625" style="10" bestFit="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="10"/>
     <col min="24" max="29" width="9.28515625" style="10" customWidth="1"/>
     <col min="30" max="32" width="9.140625" style="10"/>
     <col min="33" max="33" width="11" style="10" customWidth="1"/>
     <col min="34" max="34" width="8" style="10" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="10"/>
     <col min="36" max="36" width="7.42578125" style="10" customWidth="1"/>
     <col min="37" max="41" width="9.140625" style="10"/>
     <col min="42" max="42" width="10.140625" style="10" customWidth="1"/>
     <col min="43" max="43" width="9.7109375" style="10" customWidth="1"/>
     <col min="44" max="44" width="10.28515625" style="10" customWidth="1"/>
     <col min="45" max="45" width="10" style="10" customWidth="1"/>
     <col min="46" max="46" width="10.140625" style="10" customWidth="1"/>
@@ -973,57 +979,57 @@
       <c r="AD4" s="32">
         <v>2022</v>
       </c>
       <c r="AE4" s="33"/>
       <c r="AF4" s="33"/>
       <c r="AG4" s="34"/>
       <c r="AH4" s="32">
         <v>2023</v>
       </c>
       <c r="AI4" s="33"/>
       <c r="AJ4" s="33"/>
       <c r="AK4" s="34"/>
       <c r="AL4" s="32">
         <v>2024</v>
       </c>
       <c r="AM4" s="33"/>
       <c r="AN4" s="33"/>
       <c r="AO4" s="34"/>
       <c r="AP4" s="32">
         <v>2025</v>
       </c>
       <c r="AQ4" s="33"/>
       <c r="AR4" s="33"/>
       <c r="AS4" s="34"/>
       <c r="AT4" s="32" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="AU4" s="33"/>
       <c r="AV4" s="33"/>
       <c r="AW4" s="34"/>
       <c r="AX4" s="32" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="AY4" s="33"/>
       <c r="AZ4" s="33"/>
       <c r="BA4" s="34"/>
     </row>
     <row r="5" spans="1:53" s="3" customFormat="1" ht="11.25">
       <c r="A5" s="38"/>
       <c r="B5" s="35" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="35"/>
       <c r="F5" s="35" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="35"/>
       <c r="H5" s="35" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="35"/>
       <c r="J5" s="35" t="s">
         <v>3</v>
@@ -1388,72 +1394,80 @@
       <c r="AL7" s="25">
         <v>77549.764920000016</v>
       </c>
       <c r="AM7" s="25">
         <v>12680.684600000004</v>
       </c>
       <c r="AN7" s="25">
         <v>102180.44033000006</v>
       </c>
       <c r="AO7" s="25">
         <v>86784.163220000002</v>
       </c>
       <c r="AP7" s="31">
         <v>109456.69039999999</v>
       </c>
       <c r="AQ7" s="31">
         <v>22520.328869999998</v>
       </c>
       <c r="AR7" s="31">
         <v>126065.45407000001</v>
       </c>
       <c r="AS7" s="31">
         <v>101369.84083999999</v>
       </c>
       <c r="AT7" s="31">
-        <v>38682.066909999994</v>
+        <f>AT8+AT9+AT10</f>
+        <v>46628.589399999997</v>
       </c>
       <c r="AU7" s="31">
-        <v>9579.9347699999998</v>
+        <f t="shared" ref="AU7:BA7" si="0">AU8+AU9+AU10</f>
+        <v>12006.882079999998</v>
       </c>
       <c r="AV7" s="31">
-        <v>68218.270869999993</v>
+        <f t="shared" si="0"/>
+        <v>78557.52479999997</v>
       </c>
       <c r="AW7" s="31">
-        <v>52949.218650000003</v>
+        <f t="shared" si="0"/>
+        <v>60541.58454999997</v>
       </c>
       <c r="AX7" s="31">
-        <v>30184.43</v>
+        <f t="shared" si="0"/>
+        <v>39729.53551999999</v>
       </c>
       <c r="AY7" s="31">
-        <v>5746.9141899999995</v>
+        <f t="shared" si="0"/>
+        <v>7806.4331700000002</v>
       </c>
       <c r="AZ7" s="31">
-        <v>47747.882289999994</v>
+        <f t="shared" si="0"/>
+        <v>63314.098319999976</v>
       </c>
       <c r="BA7" s="31">
-        <v>45221.781219999997</v>
+        <f t="shared" si="0"/>
+        <v>52940.089550000004</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="15">
         <v>5030.8999999999996</v>
       </c>
       <c r="C8" s="15">
         <v>1469.8</v>
       </c>
       <c r="D8" s="15">
         <v>159.9</v>
       </c>
       <c r="E8" s="15">
         <v>153.69999999999999</v>
       </c>
       <c r="F8" s="15">
         <v>11764.5</v>
       </c>
       <c r="G8" s="15">
         <v>1798.7</v>
       </c>
       <c r="H8" s="15">
@@ -1549,72 +1563,72 @@
       <c r="AL8" s="26">
         <v>17854.183019999997</v>
       </c>
       <c r="AM8" s="26">
         <v>1462.5886800000001</v>
       </c>
       <c r="AN8" s="26">
         <v>9332.4648599999964</v>
       </c>
       <c r="AO8" s="26">
         <v>1194.0248700000004</v>
       </c>
       <c r="AP8" s="29">
         <v>46266.703300000001</v>
       </c>
       <c r="AQ8" s="29">
         <v>5360.4657899999984</v>
       </c>
       <c r="AR8" s="29">
         <v>12266.945650000001</v>
       </c>
       <c r="AS8" s="29">
         <v>1628.85302</v>
       </c>
       <c r="AT8" s="30">
-        <v>10351.829380000003</v>
+        <v>11888.9179</v>
       </c>
       <c r="AU8" s="30">
-        <v>1741.6691699999999</v>
+        <v>1975.98765</v>
       </c>
       <c r="AV8" s="30">
-        <v>4135.8906899999993</v>
+        <v>5512.7669100000003</v>
       </c>
       <c r="AW8" s="30">
-        <v>417.01585000000006</v>
+        <v>456.58100000000002</v>
       </c>
       <c r="AX8" s="30">
-        <v>11506.13</v>
+        <v>17322.386999999999</v>
       </c>
       <c r="AY8" s="30">
-        <v>1209.8164399999998</v>
+        <v>2160.0625399999999</v>
       </c>
       <c r="AZ8" s="30">
-        <v>2568.6205300000001</v>
+        <v>4664.6116499999998</v>
       </c>
       <c r="BA8" s="30">
-        <v>129.37671</v>
+        <v>145.05247</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="18">
         <v>524</v>
       </c>
       <c r="C9" s="18">
         <v>147.1</v>
       </c>
       <c r="D9" s="18">
         <v>146.19999999999999</v>
       </c>
       <c r="E9" s="18">
         <v>481.3</v>
       </c>
       <c r="F9" s="18">
         <v>953.1</v>
       </c>
       <c r="G9" s="18">
         <v>786.1</v>
       </c>
       <c r="H9" s="18">
@@ -1709,73 +1723,73 @@
       </c>
       <c r="AL9" s="27">
         <v>936.10220000000004</v>
       </c>
       <c r="AM9" s="27">
         <v>1740.9713200000001</v>
       </c>
       <c r="AN9" s="27">
         <v>981.85346000000004</v>
       </c>
       <c r="AO9" s="27">
         <v>669.01772000000005</v>
       </c>
       <c r="AP9" s="29">
         <v>1414.3803000000003</v>
       </c>
       <c r="AQ9" s="29">
         <v>2249.89149</v>
       </c>
       <c r="AR9" s="29">
         <v>1206.6171300000001</v>
       </c>
       <c r="AS9" s="29">
         <v>1121.6130399999997</v>
       </c>
-      <c r="AT9" s="29">
-[...9 lines deleted...]
-        <v>820.91387000000009</v>
+      <c r="AT9" s="30">
+        <v>1077.9649999999999</v>
+      </c>
+      <c r="AU9" s="30">
+        <v>1832.6605999999999</v>
+      </c>
+      <c r="AV9" s="30">
+        <v>929.75194999999997</v>
+      </c>
+      <c r="AW9" s="30">
+        <v>891.22477000000003</v>
       </c>
       <c r="AX9" s="31">
-        <v>57.9</v>
+        <v>61.081000000000003</v>
       </c>
       <c r="AY9" s="31">
-        <v>5.6977500000000001</v>
+        <v>7.1357499999999998</v>
       </c>
       <c r="AZ9" s="31">
-        <v>173.56175999999999</v>
+        <v>193.07556</v>
       </c>
       <c r="BA9" s="31">
-        <v>341.90450999999996</v>
+        <v>391.06988999999999</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="18">
         <v>1023.9</v>
       </c>
       <c r="C10" s="18">
         <v>1875.6</v>
       </c>
       <c r="D10" s="18">
         <v>18352.7</v>
       </c>
       <c r="E10" s="18">
         <v>15897.5</v>
       </c>
       <c r="F10" s="18">
         <v>2424.6</v>
       </c>
       <c r="G10" s="18">
         <v>376</v>
       </c>
       <c r="H10" s="18">
@@ -1870,73 +1884,73 @@
       </c>
       <c r="AL10" s="26">
         <v>58759.479700000011</v>
       </c>
       <c r="AM10" s="26">
         <v>9477.1246000000046</v>
       </c>
       <c r="AN10" s="26">
         <v>91866.122010000065</v>
       </c>
       <c r="AO10" s="26">
         <v>84921.120630000005</v>
       </c>
       <c r="AP10" s="29">
         <v>61775.606799999994</v>
       </c>
       <c r="AQ10" s="29">
         <v>14909.971589999999</v>
       </c>
       <c r="AR10" s="29">
         <v>112591.89129</v>
       </c>
       <c r="AS10" s="29">
         <v>98619.374779999984</v>
       </c>
-      <c r="AT10" s="29">
-[...21 lines deleted...]
-        <v>44750.5</v>
+      <c r="AT10" s="30">
+        <v>33661.7065</v>
+      </c>
+      <c r="AU10" s="30">
+        <v>8198.2338299999974</v>
+      </c>
+      <c r="AV10" s="30">
+        <v>72115.005939999974</v>
+      </c>
+      <c r="AW10" s="30">
+        <v>59193.778779999971</v>
+      </c>
+      <c r="AX10" s="31">
+        <v>22346.067519999997</v>
+      </c>
+      <c r="AY10" s="31">
+        <v>5639.23488</v>
+      </c>
+      <c r="AZ10" s="31">
+        <v>58456.411109999979</v>
+      </c>
+      <c r="BA10" s="31">
+        <v>52403.967190000003</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="9" customFormat="1" ht="27" customHeight="1">
       <c r="A11" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21">
         <v>53.7</v>
       </c>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21">
         <v>12.7</v>
       </c>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21">
         <v>46.5</v>
       </c>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="21"/>
@@ -1968,58 +1982,58 @@
         <v>47.9</v>
       </c>
       <c r="AF11" s="21"/>
       <c r="AG11" s="21"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22">
         <v>53.7</v>
       </c>
       <c r="AJ11" s="23"/>
       <c r="AK11" s="23"/>
       <c r="AL11" s="28"/>
       <c r="AM11" s="28">
         <v>74.736695209657697</v>
       </c>
       <c r="AN11" s="28"/>
       <c r="AO11" s="28"/>
       <c r="AP11" s="28"/>
       <c r="AQ11" s="28">
         <v>66.206722273323535</v>
       </c>
       <c r="AR11" s="28"/>
       <c r="AS11" s="28"/>
       <c r="AT11" s="28"/>
       <c r="AU11" s="28">
         <f>AU10/AU7%</f>
-        <v>62.7720871214241</v>
+        <v>68.279456526485674</v>
       </c>
       <c r="AV11" s="28"/>
       <c r="AW11" s="28"/>
       <c r="AX11" s="28"/>
       <c r="AY11" s="28">
         <f>AY10/AY7%</f>
-        <v>78.849271977732457</v>
+        <v>72.238303424814944</v>
       </c>
       <c r="AZ11" s="28"/>
       <c r="BA11" s="28"/>
     </row>
     <row r="12" spans="1:53" ht="17.25" customHeight="1">
       <c r="A12" s="14"/>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="14"/>
       <c r="O12" s="14"/>
       <c r="P12" s="14"/>
       <c r="Q12" s="14"/>
       <c r="R12" s="14"/>
       <c r="S12" s="14"/>
       <c r="T12" s="14"/>