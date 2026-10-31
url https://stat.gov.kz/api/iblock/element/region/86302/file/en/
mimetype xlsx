--- v4 (2026-09-19)
+++ v5 (2026-10-31)
@@ -120,54 +120,54 @@
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>* Preliminary data.</t>
   </si>
   <si>
     <t>Animal husbandry</t>
   </si>
   <si>
     <t>Share of processed products in total exports of agricultural products, as a percentage</t>
   </si>
   <si>
     <t xml:space="preserve"> Processed agricultural products</t>
   </si>
   <si>
     <t>Сrop production</t>
   </si>
   <si>
     <t>Total for agricultural products:</t>
   </si>
   <si>
-    <t xml:space="preserve"> January-July 2025</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> January-July 2026*</t>
+    <t xml:space="preserve"> January-August 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> January-August 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -748,51 +748,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AO7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AV21" sqref="AV21"/>
+      <selection pane="bottomRight" activeCell="AX18" sqref="AX18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="10" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="9.140625" style="10"/>
     <col min="7" max="7" width="9.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="10" bestFit="1" customWidth="1"/>
     <col min="9" max="12" width="9.140625" style="10"/>
     <col min="13" max="13" width="9.28515625" style="10" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="10"/>
     <col min="15" max="15" width="9.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="9.140625" style="10"/>
     <col min="20" max="20" width="9.28515625" style="10" bestFit="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="10"/>
     <col min="24" max="29" width="9.28515625" style="10" customWidth="1"/>
     <col min="30" max="32" width="9.140625" style="10"/>
     <col min="33" max="33" width="11" style="10" customWidth="1"/>
     <col min="34" max="34" width="8" style="10" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="10"/>
     <col min="36" max="36" width="7.42578125" style="10" customWidth="1"/>
     <col min="37" max="41" width="9.140625" style="10"/>
     <col min="42" max="42" width="10.140625" style="10" customWidth="1"/>
     <col min="43" max="43" width="9.7109375" style="10" customWidth="1"/>
@@ -1395,79 +1395,79 @@
         <v>77549.764920000016</v>
       </c>
       <c r="AM7" s="25">
         <v>12680.684600000004</v>
       </c>
       <c r="AN7" s="25">
         <v>102180.44033000006</v>
       </c>
       <c r="AO7" s="25">
         <v>86784.163220000002</v>
       </c>
       <c r="AP7" s="31">
         <v>109456.69039999999</v>
       </c>
       <c r="AQ7" s="31">
         <v>22520.328869999998</v>
       </c>
       <c r="AR7" s="31">
         <v>126065.45407000001</v>
       </c>
       <c r="AS7" s="31">
         <v>101369.84083999999</v>
       </c>
       <c r="AT7" s="31">
         <f>AT8+AT9+AT10</f>
-        <v>46628.589399999997</v>
+        <v>56660.21976</v>
       </c>
       <c r="AU7" s="31">
-        <f t="shared" ref="AU7:BA7" si="0">AU8+AU9+AU10</f>
-        <v>12006.882079999998</v>
+        <f t="shared" ref="AU7:AW7" si="0">AU8+AU9+AU10</f>
+        <v>14086.033730000001</v>
       </c>
       <c r="AV7" s="31">
         <f t="shared" si="0"/>
-        <v>78557.52479999997</v>
+        <v>85598.207420000006</v>
       </c>
       <c r="AW7" s="31">
         <f t="shared" si="0"/>
-        <v>60541.58454999997</v>
+        <v>67102.990169999975</v>
       </c>
       <c r="AX7" s="31">
-        <f t="shared" si="0"/>
-        <v>39729.53551999999</v>
+        <f>AX8+AX9+AX10</f>
+        <v>42113.246999999996</v>
       </c>
       <c r="AY7" s="31">
-        <f t="shared" si="0"/>
-        <v>7806.4331700000002</v>
+        <f t="shared" ref="AY7:BA7" si="1">AY8+AY9+AY10</f>
+        <v>5567.3513300000013</v>
       </c>
       <c r="AZ7" s="31">
-        <f t="shared" si="0"/>
-        <v>63314.098319999976</v>
+        <f t="shared" si="1"/>
+        <v>10173.381809999997</v>
       </c>
       <c r="BA7" s="31">
-        <f t="shared" si="0"/>
-        <v>52940.089550000004</v>
+        <f t="shared" si="1"/>
+        <v>830.11826000000008</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="15">
         <v>5030.8999999999996</v>
       </c>
       <c r="C8" s="15">
         <v>1469.8</v>
       </c>
       <c r="D8" s="15">
         <v>159.9</v>
       </c>
       <c r="E8" s="15">
         <v>153.69999999999999</v>
       </c>
       <c r="F8" s="15">
         <v>11764.5</v>
       </c>
       <c r="G8" s="15">
         <v>1798.7</v>
       </c>
       <c r="H8" s="15">
@@ -1563,72 +1563,72 @@
       <c r="AL8" s="26">
         <v>17854.183019999997</v>
       </c>
       <c r="AM8" s="26">
         <v>1462.5886800000001</v>
       </c>
       <c r="AN8" s="26">
         <v>9332.4648599999964</v>
       </c>
       <c r="AO8" s="26">
         <v>1194.0248700000004</v>
       </c>
       <c r="AP8" s="29">
         <v>46266.703300000001</v>
       </c>
       <c r="AQ8" s="29">
         <v>5360.4657899999984</v>
       </c>
       <c r="AR8" s="29">
         <v>12266.945650000001</v>
       </c>
       <c r="AS8" s="29">
         <v>1628.85302</v>
       </c>
       <c r="AT8" s="30">
-        <v>11888.9179</v>
+        <v>16532.355900000002</v>
       </c>
       <c r="AU8" s="30">
-        <v>1975.98765</v>
+        <v>2643.3332500000001</v>
       </c>
       <c r="AV8" s="30">
-        <v>5512.7669100000003</v>
+        <v>6079.0817299999972</v>
       </c>
       <c r="AW8" s="30">
-        <v>456.58100000000002</v>
+        <v>504.50758999999994</v>
       </c>
       <c r="AX8" s="30">
-        <v>17322.386999999999</v>
+        <v>20995.862999999998</v>
       </c>
       <c r="AY8" s="30">
-        <v>2160.0625399999999</v>
+        <v>2736.8417900000004</v>
       </c>
       <c r="AZ8" s="30">
-        <v>4664.6116499999998</v>
+        <v>4880.3000699999984</v>
       </c>
       <c r="BA8" s="30">
-        <v>145.05247</v>
+        <v>188.25728000000001</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="18">
         <v>524</v>
       </c>
       <c r="C9" s="18">
         <v>147.1</v>
       </c>
       <c r="D9" s="18">
         <v>146.19999999999999</v>
       </c>
       <c r="E9" s="18">
         <v>481.3</v>
       </c>
       <c r="F9" s="18">
         <v>953.1</v>
       </c>
       <c r="G9" s="18">
         <v>786.1</v>
       </c>
       <c r="H9" s="18">
@@ -1723,73 +1723,73 @@
       </c>
       <c r="AL9" s="27">
         <v>936.10220000000004</v>
       </c>
       <c r="AM9" s="27">
         <v>1740.9713200000001</v>
       </c>
       <c r="AN9" s="27">
         <v>981.85346000000004</v>
       </c>
       <c r="AO9" s="27">
         <v>669.01772000000005</v>
       </c>
       <c r="AP9" s="29">
         <v>1414.3803000000003</v>
       </c>
       <c r="AQ9" s="29">
         <v>2249.89149</v>
       </c>
       <c r="AR9" s="29">
         <v>1206.6171300000001</v>
       </c>
       <c r="AS9" s="29">
         <v>1121.6130399999997</v>
       </c>
-      <c r="AT9" s="30">
-[...9 lines deleted...]
-        <v>891.22477000000003</v>
+      <c r="AT9" s="29">
+        <v>1245.1020000000001</v>
+      </c>
+      <c r="AU9" s="29">
+        <v>1922.0775999999998</v>
+      </c>
+      <c r="AV9" s="29">
+        <v>944.77698999999996</v>
+      </c>
+      <c r="AW9" s="29">
+        <v>895.74481000000014</v>
       </c>
       <c r="AX9" s="31">
-        <v>61.081000000000003</v>
+        <v>121.521</v>
       </c>
       <c r="AY9" s="31">
-        <v>7.1357499999999998</v>
+        <v>93.667749999999998</v>
       </c>
       <c r="AZ9" s="31">
-        <v>193.07556</v>
+        <v>412.78167000000002</v>
       </c>
       <c r="BA9" s="31">
-        <v>391.06988999999999</v>
+        <v>453.6037</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="18">
         <v>1023.9</v>
       </c>
       <c r="C10" s="18">
         <v>1875.6</v>
       </c>
       <c r="D10" s="18">
         <v>18352.7</v>
       </c>
       <c r="E10" s="18">
         <v>15897.5</v>
       </c>
       <c r="F10" s="18">
         <v>2424.6</v>
       </c>
       <c r="G10" s="18">
         <v>376</v>
       </c>
       <c r="H10" s="18">
@@ -1884,73 +1884,73 @@
       </c>
       <c r="AL10" s="26">
         <v>58759.479700000011</v>
       </c>
       <c r="AM10" s="26">
         <v>9477.1246000000046</v>
       </c>
       <c r="AN10" s="26">
         <v>91866.122010000065</v>
       </c>
       <c r="AO10" s="26">
         <v>84921.120630000005</v>
       </c>
       <c r="AP10" s="29">
         <v>61775.606799999994</v>
       </c>
       <c r="AQ10" s="29">
         <v>14909.971589999999</v>
       </c>
       <c r="AR10" s="29">
         <v>112591.89129</v>
       </c>
       <c r="AS10" s="29">
         <v>98619.374779999984</v>
       </c>
-      <c r="AT10" s="30">
-[...21 lines deleted...]
-        <v>52403.967190000003</v>
+      <c r="AT10" s="29">
+        <v>38882.761859999999</v>
+      </c>
+      <c r="AU10" s="29">
+        <v>9520.6228800000008</v>
+      </c>
+      <c r="AV10" s="29">
+        <v>78574.348700000002</v>
+      </c>
+      <c r="AW10" s="29">
+        <v>65702.737769999978</v>
+      </c>
+      <c r="AX10" s="30">
+        <v>20995.862999999998</v>
+      </c>
+      <c r="AY10" s="30">
+        <v>2736.8417900000004</v>
+      </c>
+      <c r="AZ10" s="30">
+        <v>4880.3000699999984</v>
+      </c>
+      <c r="BA10" s="30">
+        <v>188.25728000000001</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="9" customFormat="1" ht="27" customHeight="1">
       <c r="A11" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21">
         <v>53.7</v>
       </c>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21">
         <v>12.7</v>
       </c>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21">
         <v>46.5</v>
       </c>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="21"/>
@@ -1982,58 +1982,58 @@
         <v>47.9</v>
       </c>
       <c r="AF11" s="21"/>
       <c r="AG11" s="21"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22">
         <v>53.7</v>
       </c>
       <c r="AJ11" s="23"/>
       <c r="AK11" s="23"/>
       <c r="AL11" s="28"/>
       <c r="AM11" s="28">
         <v>74.736695209657697</v>
       </c>
       <c r="AN11" s="28"/>
       <c r="AO11" s="28"/>
       <c r="AP11" s="28"/>
       <c r="AQ11" s="28">
         <v>66.206722273323535</v>
       </c>
       <c r="AR11" s="28"/>
       <c r="AS11" s="28"/>
       <c r="AT11" s="28"/>
       <c r="AU11" s="28">
         <f>AU10/AU7%</f>
-        <v>68.279456526485674</v>
+        <v>67.589096139414124</v>
       </c>
       <c r="AV11" s="28"/>
       <c r="AW11" s="28"/>
       <c r="AX11" s="28"/>
       <c r="AY11" s="28">
         <f>AY10/AY7%</f>
-        <v>72.238303424814944</v>
+        <v>49.158776369157216</v>
       </c>
       <c r="AZ11" s="28"/>
       <c r="BA11" s="28"/>
     </row>
     <row r="12" spans="1:53" ht="17.25" customHeight="1">
       <c r="A12" s="14"/>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="14"/>
       <c r="O12" s="14"/>
       <c r="P12" s="14"/>
       <c r="Q12" s="14"/>
       <c r="R12" s="14"/>
       <c r="S12" s="14"/>
       <c r="T12" s="14"/>