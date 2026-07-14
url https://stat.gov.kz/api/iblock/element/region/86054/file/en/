--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -68,52 +68,53 @@
     <t>Moyinkum</t>
   </si>
   <si>
     <t>Sarysu</t>
   </si>
   <si>
     <t>Talas</t>
   </si>
   <si>
     <t>Shu</t>
   </si>
   <si>
     <t>The volume of performed construction work</t>
   </si>
   <si>
     <t>14 182</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -171,51 +172,51 @@
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -232,116 +233,72 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right style="medium">
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...23 lines deleted...]
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -358,61 +315,73 @@
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -672,904 +641,946 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:Q20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="175" zoomScaleNormal="175" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+      <selection sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="17" style="1" customWidth="1"/>
+    <col min="1" max="1" width="14" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.140625" style="1" customWidth="1"/>
-    <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.28515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.42578125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.28515625" style="1" customWidth="1"/>
+    <col min="9" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
     <col min="12" max="13" width="8.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="15" max="15" width="8.85546875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="8.42578125" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="20.25" customHeight="1">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A1" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="33"/>
-[...15 lines deleted...]
-      <c r="A2" s="34" t="s">
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+    </row>
+    <row r="2" spans="1:17" ht="12.75" customHeight="1">
+      <c r="A2" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="34"/>
-[...17 lines deleted...]
-      <c r="B3" s="6">
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+    </row>
+    <row r="3" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A3" s="33"/>
+      <c r="B3" s="34">
         <v>2010</v>
       </c>
-      <c r="C3" s="6">
+      <c r="C3" s="34">
         <v>2011</v>
       </c>
-      <c r="D3" s="6">
+      <c r="D3" s="34">
         <v>2012</v>
       </c>
-      <c r="E3" s="6">
+      <c r="E3" s="34">
         <v>2013</v>
       </c>
-      <c r="F3" s="6">
+      <c r="F3" s="34">
         <v>2014</v>
       </c>
-      <c r="G3" s="6">
+      <c r="G3" s="34">
         <v>2015</v>
       </c>
-      <c r="H3" s="6">
+      <c r="H3" s="34">
         <v>2016</v>
       </c>
-      <c r="I3" s="7">
+      <c r="I3" s="34">
         <v>2017</v>
       </c>
-      <c r="J3" s="7">
+      <c r="J3" s="34">
         <v>2018</v>
       </c>
-      <c r="K3" s="8">
+      <c r="K3" s="24">
         <v>2019</v>
       </c>
-      <c r="L3" s="9">
+      <c r="L3" s="24">
         <v>2020</v>
       </c>
-      <c r="M3" s="10">
+      <c r="M3" s="24">
         <v>2021</v>
       </c>
-      <c r="N3" s="9">
+      <c r="N3" s="24">
         <v>2022</v>
       </c>
-      <c r="O3" s="30">
+      <c r="O3" s="32">
         <v>2023</v>
       </c>
-      <c r="P3" s="30">
+      <c r="P3" s="24">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="11" t="s">
+      <c r="Q3" s="24">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="12.75" customHeight="1">
+      <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="12">
+      <c r="B4" s="6">
         <v>52314</v>
       </c>
-      <c r="C4" s="12">
+      <c r="C4" s="6">
         <v>65573</v>
       </c>
-      <c r="D4" s="13">
+      <c r="D4" s="7">
         <v>117511</v>
       </c>
-      <c r="E4" s="13">
+      <c r="E4" s="7">
         <v>132523</v>
       </c>
-      <c r="F4" s="13">
+      <c r="F4" s="7">
         <v>110826</v>
       </c>
-      <c r="G4" s="13">
+      <c r="G4" s="7">
         <v>94773</v>
       </c>
-      <c r="H4" s="14">
+      <c r="H4" s="8">
         <v>104803</v>
       </c>
-      <c r="I4" s="14">
+      <c r="I4" s="8">
         <v>112527</v>
       </c>
-      <c r="J4" s="14">
+      <c r="J4" s="8">
         <v>126236</v>
       </c>
-      <c r="K4" s="14">
+      <c r="K4" s="8">
         <v>141831</v>
       </c>
-      <c r="L4" s="14">
+      <c r="L4" s="8">
         <v>186849</v>
       </c>
-      <c r="M4" s="15">
+      <c r="M4" s="9">
         <v>217886</v>
       </c>
-      <c r="N4" s="16">
+      <c r="N4" s="10">
         <v>229937</v>
       </c>
-      <c r="O4" s="22">
+      <c r="O4" s="16">
         <v>282118</v>
       </c>
-      <c r="P4" s="36">
+      <c r="P4" s="27">
         <v>339933</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="17" t="s">
+      <c r="Q4" s="28">
+        <v>399119.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" s="2" customFormat="1">
+      <c r="A5" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="18">
+      <c r="B5" s="12">
         <v>20104</v>
       </c>
-      <c r="C5" s="18">
+      <c r="C5" s="12">
         <v>19330</v>
       </c>
-      <c r="D5" s="19">
+      <c r="D5" s="13">
         <v>34400</v>
       </c>
-      <c r="E5" s="19">
+      <c r="E5" s="13">
         <v>31942</v>
       </c>
-      <c r="F5" s="19">
+      <c r="F5" s="13">
         <v>31861</v>
       </c>
-      <c r="G5" s="19">
+      <c r="G5" s="13">
         <v>29146</v>
       </c>
-      <c r="H5" s="20">
+      <c r="H5" s="14">
         <v>29921</v>
       </c>
-      <c r="I5" s="20">
+      <c r="I5" s="14">
         <v>36641</v>
       </c>
-      <c r="J5" s="20">
+      <c r="J5" s="14">
         <v>44935</v>
       </c>
-      <c r="K5" s="20">
+      <c r="K5" s="14">
         <v>49010</v>
       </c>
-      <c r="L5" s="20">
+      <c r="L5" s="14">
         <v>56065</v>
       </c>
-      <c r="M5" s="21">
+      <c r="M5" s="15">
         <v>67881</v>
       </c>
-      <c r="N5" s="22">
+      <c r="N5" s="16">
         <v>66979</v>
       </c>
-      <c r="O5" s="22">
+      <c r="O5" s="16">
         <v>66254</v>
       </c>
-      <c r="P5" s="36">
+      <c r="P5" s="27">
         <v>87921</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="23" t="s">
+      <c r="Q5" s="28">
+        <v>111997.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="18">
+      <c r="B6" s="12">
         <v>3280</v>
       </c>
-      <c r="C6" s="18">
+      <c r="C6" s="12">
         <v>7419</v>
       </c>
-      <c r="D6" s="19">
+      <c r="D6" s="13">
         <v>7179</v>
       </c>
-      <c r="E6" s="19">
+      <c r="E6" s="13">
         <v>15694</v>
       </c>
-      <c r="F6" s="19">
+      <c r="F6" s="13">
         <v>7870</v>
       </c>
-      <c r="G6" s="19">
+      <c r="G6" s="13">
         <v>5996</v>
       </c>
-      <c r="H6" s="20">
+      <c r="H6" s="14">
         <v>2231</v>
       </c>
-      <c r="I6" s="20">
+      <c r="I6" s="14">
         <v>4496</v>
       </c>
-      <c r="J6" s="20">
+      <c r="J6" s="14">
         <v>5214</v>
       </c>
-      <c r="K6" s="20">
+      <c r="K6" s="14">
         <v>5490</v>
       </c>
-      <c r="L6" s="20">
+      <c r="L6" s="14">
         <v>12544</v>
       </c>
-      <c r="M6" s="21">
+      <c r="M6" s="15">
         <v>12380</v>
       </c>
-      <c r="N6" s="22">
+      <c r="N6" s="16">
         <v>15831</v>
       </c>
-      <c r="O6" s="22">
+      <c r="O6" s="16">
         <v>13626</v>
       </c>
-      <c r="P6" s="36">
+      <c r="P6" s="27">
         <v>17089</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="Q6" s="28">
+        <v>18918.099999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="18">
+      <c r="B7" s="12">
         <v>1254</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="12">
         <v>2792</v>
       </c>
-      <c r="D7" s="19">
+      <c r="D7" s="13">
         <v>4606</v>
       </c>
-      <c r="E7" s="19">
+      <c r="E7" s="13">
         <v>7501</v>
       </c>
-      <c r="F7" s="19">
+      <c r="F7" s="13">
         <v>5488</v>
       </c>
-      <c r="G7" s="19">
+      <c r="G7" s="13">
         <v>4932</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H7" s="14">
         <v>4402</v>
       </c>
-      <c r="I7" s="20">
+      <c r="I7" s="14">
         <v>5023</v>
       </c>
-      <c r="J7" s="20">
+      <c r="J7" s="14">
         <v>8520</v>
       </c>
-      <c r="K7" s="20">
+      <c r="K7" s="14">
         <v>8904</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="14">
         <v>11368</v>
       </c>
-      <c r="M7" s="21">
+      <c r="M7" s="15">
         <v>15546</v>
       </c>
-      <c r="N7" s="22">
+      <c r="N7" s="16">
         <v>10234</v>
       </c>
-      <c r="O7" s="22">
+      <c r="O7" s="16">
         <v>13819</v>
       </c>
-      <c r="P7" s="36">
+      <c r="P7" s="27">
         <v>17183</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="17" t="s">
+      <c r="Q7" s="28">
+        <v>12603.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B8" s="12">
         <v>1299</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C8" s="12">
         <v>1276</v>
       </c>
-      <c r="D8" s="19">
+      <c r="D8" s="13">
         <v>4744</v>
       </c>
-      <c r="E8" s="19">
+      <c r="E8" s="13">
         <v>5466</v>
       </c>
-      <c r="F8" s="19">
+      <c r="F8" s="13">
         <v>5173</v>
       </c>
-      <c r="G8" s="19">
+      <c r="G8" s="13">
         <v>1636</v>
       </c>
-      <c r="H8" s="20">
+      <c r="H8" s="14">
         <v>1845</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="14">
         <v>1725</v>
       </c>
-      <c r="J8" s="20">
+      <c r="J8" s="14">
         <v>6403</v>
       </c>
-      <c r="K8" s="20">
+      <c r="K8" s="14">
         <v>5347</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="14">
         <v>5461</v>
       </c>
-      <c r="M8" s="21">
+      <c r="M8" s="15">
         <v>4617</v>
       </c>
-      <c r="N8" s="22">
+      <c r="N8" s="16">
         <v>5757</v>
       </c>
-      <c r="O8" s="22">
+      <c r="O8" s="16">
         <v>3992</v>
       </c>
-      <c r="P8" s="36">
+      <c r="P8" s="27">
         <v>8706</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="17" t="s">
+      <c r="Q8" s="28">
+        <v>14932.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="18">
+      <c r="B9" s="12">
         <v>3252</v>
       </c>
-      <c r="C9" s="18">
+      <c r="C9" s="12">
         <v>6008</v>
       </c>
-      <c r="D9" s="19">
+      <c r="D9" s="13">
         <v>22129</v>
       </c>
-      <c r="E9" s="19">
+      <c r="E9" s="13">
         <v>26784</v>
       </c>
-      <c r="F9" s="19">
+      <c r="F9" s="13">
         <v>18189</v>
       </c>
-      <c r="G9" s="19">
+      <c r="G9" s="13">
         <v>11777</v>
       </c>
-      <c r="H9" s="20">
+      <c r="H9" s="14">
         <v>11905</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="14">
         <v>22980</v>
       </c>
-      <c r="J9" s="20">
+      <c r="J9" s="14">
         <v>17660</v>
       </c>
-      <c r="K9" s="20">
+      <c r="K9" s="14">
         <v>12085</v>
       </c>
-      <c r="L9" s="20">
+      <c r="L9" s="14">
         <v>24579</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="15">
         <v>30105</v>
       </c>
-      <c r="N9" s="22">
+      <c r="N9" s="16">
         <v>39029</v>
       </c>
-      <c r="O9" s="22">
+      <c r="O9" s="16">
         <v>21514</v>
       </c>
-      <c r="P9" s="36">
+      <c r="P9" s="27">
         <v>34492</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="17" t="s">
+      <c r="Q9" s="28">
+        <v>53391.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="18">
+      <c r="B10" s="12">
         <v>10151</v>
       </c>
-      <c r="C10" s="18">
+      <c r="C10" s="12">
         <v>11155</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="13">
         <v>17117</v>
       </c>
-      <c r="E10" s="19">
+      <c r="E10" s="13">
         <v>11838</v>
       </c>
-      <c r="F10" s="19">
+      <c r="F10" s="13">
         <v>6843</v>
       </c>
-      <c r="G10" s="19">
+      <c r="G10" s="13">
         <v>19300</v>
       </c>
-      <c r="H10" s="20">
+      <c r="H10" s="14">
         <v>24371</v>
       </c>
-      <c r="I10" s="20">
+      <c r="I10" s="14">
         <v>4047</v>
       </c>
-      <c r="J10" s="20">
+      <c r="J10" s="14">
         <v>5392</v>
       </c>
-      <c r="K10" s="24">
+      <c r="K10" s="18">
         <v>9609</v>
       </c>
-      <c r="L10" s="24">
+      <c r="L10" s="18">
         <v>9901</v>
       </c>
-      <c r="M10" s="21">
+      <c r="M10" s="15">
         <v>12526</v>
       </c>
-      <c r="N10" s="22">
+      <c r="N10" s="16">
         <v>12108</v>
       </c>
-      <c r="O10" s="31" t="s">
+      <c r="O10" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="P10" s="36">
+      <c r="P10" s="27">
         <v>12120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="17" t="s">
+      <c r="Q10" s="28">
+        <v>8126.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="18">
+      <c r="B11" s="12">
         <v>1411</v>
       </c>
-      <c r="C11" s="18">
+      <c r="C11" s="12">
         <v>6585</v>
       </c>
-      <c r="D11" s="19">
+      <c r="D11" s="13">
         <v>13873</v>
       </c>
-      <c r="E11" s="19">
+      <c r="E11" s="13">
         <v>13026</v>
       </c>
-      <c r="F11" s="19">
+      <c r="F11" s="13">
         <v>7766</v>
       </c>
-      <c r="G11" s="19">
+      <c r="G11" s="13">
         <v>4093</v>
       </c>
-      <c r="H11" s="20">
+      <c r="H11" s="14">
         <v>3095</v>
       </c>
-      <c r="I11" s="20">
+      <c r="I11" s="14">
         <v>6671</v>
       </c>
-      <c r="J11" s="20">
+      <c r="J11" s="14">
         <v>4943</v>
       </c>
-      <c r="K11" s="20">
+      <c r="K11" s="14">
         <v>4766</v>
       </c>
-      <c r="L11" s="20">
+      <c r="L11" s="14">
         <v>12242</v>
       </c>
-      <c r="M11" s="21">
+      <c r="M11" s="15">
         <v>8695</v>
       </c>
-      <c r="N11" s="22">
+      <c r="N11" s="16">
         <v>12548</v>
       </c>
-      <c r="O11" s="22">
+      <c r="O11" s="16">
         <v>24939</v>
       </c>
-      <c r="P11" s="36">
+      <c r="P11" s="27">
         <v>28141</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="17" t="s">
+      <c r="Q11" s="28">
+        <v>29619.200000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="18">
+      <c r="B12" s="12">
         <v>4603</v>
       </c>
-      <c r="C12" s="18">
+      <c r="C12" s="12">
         <v>1235</v>
       </c>
-      <c r="D12" s="19">
+      <c r="D12" s="13">
         <v>2634</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E12" s="13">
         <v>3282</v>
       </c>
-      <c r="F12" s="19">
+      <c r="F12" s="13">
         <v>4577</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G12" s="13">
         <v>1230</v>
       </c>
-      <c r="H12" s="20">
+      <c r="H12" s="14">
         <v>1059</v>
       </c>
-      <c r="I12" s="20">
+      <c r="I12" s="14">
         <v>1894</v>
       </c>
-      <c r="J12" s="20">
+      <c r="J12" s="14">
         <v>2692</v>
       </c>
-      <c r="K12" s="20">
+      <c r="K12" s="14">
         <v>5852</v>
       </c>
-      <c r="L12" s="20">
+      <c r="L12" s="14">
         <v>21741</v>
       </c>
-      <c r="M12" s="21">
+      <c r="M12" s="15">
         <v>29808</v>
       </c>
-      <c r="N12" s="22">
+      <c r="N12" s="16">
         <v>11850</v>
       </c>
-      <c r="O12" s="22">
+      <c r="O12" s="16">
         <v>22587</v>
       </c>
-      <c r="P12" s="36">
+      <c r="P12" s="27">
         <v>46857</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="17" t="s">
+      <c r="Q12" s="28">
+        <v>19303.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="25">
+      <c r="B13" s="19">
         <v>715</v>
       </c>
-      <c r="C13" s="18">
+      <c r="C13" s="12">
         <v>1186</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D13" s="13">
         <v>2176</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E13" s="13">
         <v>2915</v>
       </c>
-      <c r="F13" s="19">
+      <c r="F13" s="13">
         <v>7587</v>
       </c>
-      <c r="G13" s="19">
+      <c r="G13" s="13">
         <v>6893</v>
       </c>
-      <c r="H13" s="20">
+      <c r="H13" s="14">
         <v>8614</v>
       </c>
-      <c r="I13" s="20">
+      <c r="I13" s="14">
         <v>4607</v>
       </c>
-      <c r="J13" s="20">
+      <c r="J13" s="14">
         <v>4589</v>
       </c>
-      <c r="K13" s="20">
+      <c r="K13" s="14">
         <v>10820</v>
       </c>
-      <c r="L13" s="20">
+      <c r="L13" s="14">
         <v>11402</v>
       </c>
-      <c r="M13" s="21">
+      <c r="M13" s="15">
         <v>10370</v>
       </c>
-      <c r="N13" s="22">
+      <c r="N13" s="16">
         <v>10873</v>
       </c>
-      <c r="O13" s="22">
+      <c r="O13" s="16">
         <v>27491</v>
       </c>
-      <c r="P13" s="36">
+      <c r="P13" s="27">
         <v>28513</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="26" t="s">
+      <c r="Q13" s="28">
+        <v>54619.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="18">
+      <c r="B14" s="12">
         <v>1285</v>
       </c>
-      <c r="C14" s="18">
+      <c r="C14" s="12">
         <v>2844</v>
       </c>
-      <c r="D14" s="19">
+      <c r="D14" s="13">
         <v>2254</v>
       </c>
-      <c r="E14" s="19">
+      <c r="E14" s="13">
         <v>4852</v>
       </c>
-      <c r="F14" s="19">
+      <c r="F14" s="13">
         <v>5753</v>
       </c>
-      <c r="G14" s="27" t="s">
+      <c r="G14" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="H14" s="20">
+      <c r="H14" s="14">
         <v>4178</v>
       </c>
-      <c r="I14" s="20">
+      <c r="I14" s="14">
         <v>7726</v>
       </c>
-      <c r="J14" s="20">
+      <c r="J14" s="14">
         <v>5985</v>
       </c>
-      <c r="K14" s="20">
+      <c r="K14" s="14">
         <v>7337</v>
       </c>
-      <c r="L14" s="20">
+      <c r="L14" s="14">
         <v>4957</v>
       </c>
-      <c r="M14" s="21">
+      <c r="M14" s="15">
         <v>8407</v>
       </c>
-      <c r="N14" s="22">
+      <c r="N14" s="16">
         <v>7387</v>
       </c>
-      <c r="O14" s="22">
+      <c r="O14" s="16">
         <v>7170</v>
       </c>
-      <c r="P14" s="36">
+      <c r="P14" s="27">
         <v>12079</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="26" t="s">
+      <c r="Q14" s="28">
+        <v>14859.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="18">
+      <c r="B15" s="12">
         <v>4960</v>
       </c>
-      <c r="C15" s="18">
+      <c r="C15" s="12">
         <v>5743</v>
       </c>
-      <c r="D15" s="19">
+      <c r="D15" s="13">
         <v>6399</v>
       </c>
-      <c r="E15" s="19">
+      <c r="E15" s="13">
         <v>9223</v>
       </c>
-      <c r="F15" s="19">
+      <c r="F15" s="13">
         <v>9719</v>
       </c>
-      <c r="G15" s="19">
+      <c r="G15" s="13">
         <v>5200</v>
       </c>
-      <c r="H15" s="20">
+      <c r="H15" s="14">
         <v>13182</v>
       </c>
-      <c r="I15" s="20">
+      <c r="I15" s="14">
         <v>16717</v>
       </c>
-      <c r="J15" s="20">
+      <c r="J15" s="14">
         <v>19903</v>
       </c>
-      <c r="K15" s="20">
+      <c r="K15" s="14">
         <v>22611</v>
       </c>
-      <c r="L15" s="20">
+      <c r="L15" s="14">
         <v>16589</v>
       </c>
-      <c r="M15" s="21">
+      <c r="M15" s="15">
         <v>17551</v>
       </c>
-      <c r="N15" s="22">
+      <c r="N15" s="16">
         <v>37341</v>
       </c>
-      <c r="O15" s="22">
+      <c r="O15" s="16">
         <v>66544</v>
       </c>
-      <c r="P15" s="36">
+      <c r="P15" s="27">
         <v>46832</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="N16" s="28"/>
+      <c r="Q15" s="28">
+        <v>60747.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" s="22"/>
+      <c r="B16" s="22"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="22"/>
+      <c r="K16" s="22"/>
+      <c r="L16" s="22"/>
+      <c r="M16" s="22"/>
+      <c r="N16" s="22"/>
     </row>
     <row r="17" spans="1:15" s="4" customFormat="1" ht="11.25">
-      <c r="A17" s="35"/>
-[...5 lines deleted...]
-      <c r="O17" s="32"/>
+      <c r="A17" s="30"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="30"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="30"/>
+      <c r="O17" s="26"/>
     </row>
     <row r="20" spans="1:15">
       <c r="F20" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:O1"/>
-    <mergeCell ref="A2:P2"/>
     <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A2:Q2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{384BDBA8-95F5-4388-B155-962B1844F93C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71363493-981A-45B3-86B9-E4C162702316}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{364DF246-62C4-4C74-B118-2C93A544E6D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>