--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="16">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">   - </t>
   </si>
   <si>
     <t xml:space="preserve">     -</t>
   </si>
   <si>
     <t xml:space="preserve">  -</t>
   </si>
   <si>
     <t>Main social and cultural facilities functioning start</t>
   </si>
   <si>
     <t>Comprehensive  schools</t>
   </si>
   <si>
     <t>Pre-school institutions</t>
   </si>
   <si>
     <t>Hospitals</t>
   </si>
   <si>
@@ -87,79 +87,76 @@
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...6 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -257,148 +254,150 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -669,776 +668,813 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="E28" sqref="E28"/>
+      <selection pane="bottomRight" activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="8" style="2" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="8" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.5703125" style="1" customWidth="1"/>
+    <col min="8" max="9" width="11.42578125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="15.140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.5703125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="14" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="30"/>
-[...10 lines deleted...]
-      <c r="M1" s="31"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
     </row>
     <row r="2" spans="1:13" ht="21" customHeight="1" thickBot="1"/>
     <row r="3" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A3" s="32"/>
-      <c r="B3" s="33" t="s">
+      <c r="A3" s="31"/>
+      <c r="B3" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="33"/>
-[...1 lines deleted...]
-      <c r="E3" s="35" t="s">
+      <c r="C3" s="32"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="36"/>
-[...1 lines deleted...]
-      <c r="H3" s="35" t="s">
+      <c r="F3" s="35"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="36"/>
-[...1 lines deleted...]
-      <c r="K3" s="35" t="s">
+      <c r="I3" s="35"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="L3" s="36"/>
-      <c r="M3" s="37"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="36"/>
     </row>
     <row r="4" spans="1:13" ht="48.75" customHeight="1" thickBot="1">
-      <c r="A4" s="32"/>
-      <c r="B4" s="3" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="E4" s="20" t="s">
+      <c r="E4" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="H4" s="20" t="s">
+      <c r="H4" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J4" s="4" t="s">
+      <c r="J4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="20" t="s">
+      <c r="K4" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="L4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="M4" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="5">
+      <c r="A5" s="4">
         <v>2010</v>
       </c>
-      <c r="B5" s="6">
+      <c r="B5" s="5">
         <v>2</v>
       </c>
-      <c r="C5" s="7">
+      <c r="C5" s="6">
         <v>300</v>
       </c>
-      <c r="D5" s="23">
+      <c r="D5" s="22">
         <v>35.700000000000003</v>
       </c>
-      <c r="E5" s="8" t="s">
+      <c r="E5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="8" t="s">
+      <c r="F5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="8" t="s">
+      <c r="H5" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="8" t="s">
+      <c r="I5" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="6">
+      <c r="K5" s="5">
         <v>5</v>
       </c>
-      <c r="L5" s="7">
+      <c r="L5" s="6">
         <v>796</v>
       </c>
-      <c r="M5" s="23">
+      <c r="M5" s="22">
         <v>206.8</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="9">
+      <c r="A6" s="8">
         <v>2011</v>
       </c>
-      <c r="B6" s="10">
+      <c r="B6" s="9">
         <v>4</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C6" s="9">
         <v>1500</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="23">
         <v>500</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="9">
         <v>4</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="7">
         <v>680</v>
       </c>
-      <c r="G6" s="8" t="s">
+      <c r="G6" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="8" t="s">
+      <c r="H6" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I6" s="7">
         <v>150</v>
       </c>
-      <c r="J6" s="8" t="s">
+      <c r="J6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="8">
+      <c r="K6" s="7">
         <v>7</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L6" s="7">
         <v>264</v>
       </c>
-      <c r="M6" s="24">
+      <c r="M6" s="23">
         <v>33.200000000000003</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="9">
+      <c r="A7" s="8">
         <v>2012</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B7" s="9">
         <v>9</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="10">
         <v>5108</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D7" s="24">
         <v>340.5</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <v>8</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="10">
         <v>1475</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="24">
         <v>216.9</v>
       </c>
-      <c r="H7" s="8">
+      <c r="H7" s="7">
         <v>1</v>
       </c>
-      <c r="I7" s="12">
+      <c r="I7" s="11">
         <v>200</v>
       </c>
-      <c r="J7" s="12">
+      <c r="J7" s="11">
         <v>133.30000000000001</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="9">
         <v>13</v>
       </c>
-      <c r="L7" s="12">
+      <c r="L7" s="11">
         <v>195</v>
       </c>
-      <c r="M7" s="25">
+      <c r="M7" s="24">
         <v>73.900000000000006</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="9">
+      <c r="A8" s="8">
         <v>2013</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B8" s="9">
         <v>6</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="10">
         <v>1815</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="24">
         <v>35.5</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="9">
         <v>8</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="10">
         <v>1100</v>
       </c>
-      <c r="G8" s="25">
+      <c r="G8" s="24">
         <v>74.599999999999994</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="9">
         <v>1</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="11">
         <v>200</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J8" s="12">
         <v>100</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="9">
         <v>17</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="11">
         <v>550</v>
       </c>
-      <c r="M8" s="25">
+      <c r="M8" s="24">
         <v>282</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="9">
+      <c r="A9" s="8">
         <v>2014</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="9">
         <v>7</v>
       </c>
-      <c r="C9" s="14">
+      <c r="C9" s="13">
         <v>2225</v>
       </c>
-      <c r="D9" s="18">
+      <c r="D9" s="17">
         <v>122.6</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="9">
         <v>9</v>
       </c>
-      <c r="F9" s="14">
+      <c r="F9" s="13">
         <v>2295</v>
       </c>
-      <c r="G9" s="18">
+      <c r="G9" s="17">
         <v>208.6</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="9">
         <v>1</v>
       </c>
-      <c r="I9" s="15">
+      <c r="I9" s="14">
         <v>300</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="15">
         <v>150</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="9">
         <v>25</v>
       </c>
-      <c r="L9" s="15">
+      <c r="L9" s="14">
         <v>425</v>
       </c>
-      <c r="M9" s="18">
+      <c r="M9" s="17">
         <v>57.7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="9">
+      <c r="A10" s="8">
         <v>2015</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B10" s="5">
         <v>9</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="5">
         <v>2320</v>
       </c>
-      <c r="D10" s="26">
+      <c r="D10" s="25">
         <v>104.3</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="5">
         <v>12</v>
       </c>
-      <c r="F10" s="6">
+      <c r="F10" s="5">
         <v>1720</v>
       </c>
-      <c r="G10" s="27">
+      <c r="G10" s="26">
         <v>74.900000000000006</v>
       </c>
-      <c r="H10" s="6">
+      <c r="H10" s="5">
         <v>3</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="16">
         <v>560</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="16">
         <v>186.7</v>
       </c>
-      <c r="K10" s="6">
+      <c r="K10" s="5">
         <v>1</v>
       </c>
-      <c r="L10" s="17">
+      <c r="L10" s="16">
         <v>100</v>
       </c>
-      <c r="M10" s="26">
+      <c r="M10" s="25">
         <v>23.5</v>
       </c>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="9">
+      <c r="A11" s="8">
         <v>2016</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="5">
         <v>6</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="13">
         <v>1450</v>
       </c>
-      <c r="D11" s="18">
+      <c r="D11" s="17">
         <v>62.5</v>
       </c>
-      <c r="E11" s="6">
+      <c r="E11" s="5">
         <v>15</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="13">
         <v>1925</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="22">
         <v>111.9</v>
       </c>
-      <c r="H11" s="15" t="s">
-[...8 lines deleted...]
-      <c r="K11" s="6">
+      <c r="H11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="5">
         <v>6</v>
       </c>
-      <c r="L11" s="15">
+      <c r="L11" s="14">
         <v>575</v>
       </c>
-      <c r="M11" s="18">
+      <c r="M11" s="17">
         <v>575</v>
       </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="9">
+      <c r="A12" s="8">
         <v>2017</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>5</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C12" s="13">
         <v>2050</v>
       </c>
-      <c r="D12" s="18">
+      <c r="D12" s="17">
         <v>141.4</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E12" s="5">
         <v>12</v>
       </c>
-      <c r="F12" s="15">
+      <c r="F12" s="14">
         <v>927</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="22">
         <v>48.2</v>
       </c>
-      <c r="H12" s="15" t="s">
-[...8 lines deleted...]
-      <c r="K12" s="6">
+      <c r="H12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="5">
         <v>13</v>
       </c>
-      <c r="L12" s="15">
+      <c r="L12" s="14">
         <v>230</v>
       </c>
-      <c r="M12" s="18">
+      <c r="M12" s="17">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="9">
+      <c r="A13" s="8">
         <v>2018</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>9</v>
       </c>
-      <c r="C13" s="14">
+      <c r="C13" s="13">
         <v>3388</v>
       </c>
-      <c r="D13" s="18">
+      <c r="D13" s="17">
         <v>165.3</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="5">
         <v>28</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="13">
         <v>2415</v>
       </c>
-      <c r="G13" s="18">
+      <c r="G13" s="17">
         <v>260.5</v>
       </c>
-      <c r="H13" s="15" t="s">
-[...8 lines deleted...]
-      <c r="K13" s="6">
+      <c r="H13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="5">
         <v>17</v>
       </c>
-      <c r="L13" s="15">
+      <c r="L13" s="14">
         <v>178</v>
       </c>
-      <c r="M13" s="18">
+      <c r="M13" s="17">
         <v>77.400000000000006</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="9">
+      <c r="A14" s="8">
         <v>2019</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>4</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C14" s="16">
         <v>980</v>
       </c>
-      <c r="D14" s="26">
+      <c r="D14" s="25">
         <v>28.9</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>15</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>1355</v>
       </c>
-      <c r="G14" s="26">
+      <c r="G14" s="25">
         <v>56.1</v>
       </c>
-      <c r="H14" s="17" t="s">
-[...8 lines deleted...]
-      <c r="K14" s="6">
+      <c r="H14" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="5">
         <v>7</v>
       </c>
-      <c r="L14" s="17">
+      <c r="L14" s="16">
         <v>95</v>
       </c>
-      <c r="M14" s="26">
+      <c r="M14" s="25">
         <v>53.4</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="9">
+      <c r="A15" s="8">
         <v>2020</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>6</v>
       </c>
-      <c r="C15" s="19">
+      <c r="C15" s="18">
         <v>2525</v>
       </c>
-      <c r="D15" s="26">
+      <c r="D15" s="25">
         <v>257.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>1</v>
       </c>
-      <c r="F15" s="17">
+      <c r="F15" s="16">
         <v>150</v>
       </c>
-      <c r="G15" s="26">
+      <c r="G15" s="25">
         <v>11.1</v>
       </c>
-      <c r="H15" s="17" t="s">
-[...8 lines deleted...]
-      <c r="K15" s="6">
+      <c r="H15" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="5">
         <v>9</v>
       </c>
-      <c r="L15" s="17">
+      <c r="L15" s="16">
         <v>242</v>
       </c>
-      <c r="M15" s="26">
+      <c r="M15" s="25">
         <v>254.7</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="9">
+      <c r="A16" s="8">
         <v>2021</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>13</v>
       </c>
-      <c r="C16" s="19">
+      <c r="C16" s="18">
         <v>4016</v>
       </c>
-      <c r="D16" s="23">
+      <c r="D16" s="22">
         <v>159</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>6</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="6">
         <v>1020</v>
       </c>
-      <c r="G16" s="24">
+      <c r="G16" s="23">
         <v>680</v>
       </c>
-      <c r="H16" s="8" t="s">
-[...8 lines deleted...]
-      <c r="K16" s="6">
+      <c r="H16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="5">
         <v>2</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="6">
         <v>245</v>
       </c>
-      <c r="M16" s="23">
+      <c r="M16" s="22">
         <v>101.2</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="9">
+      <c r="A17" s="8">
         <v>2022</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>12</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C17" s="13">
         <v>4060</v>
       </c>
-      <c r="D17" s="18">
+      <c r="D17" s="17">
         <v>101.1</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>3</v>
       </c>
-      <c r="F17" s="15">
+      <c r="F17" s="14">
         <v>520</v>
       </c>
-      <c r="G17" s="18">
+      <c r="G17" s="17">
         <v>51</v>
       </c>
-      <c r="H17" s="8" t="s">
-[...8 lines deleted...]
-      <c r="K17" s="6">
+      <c r="H17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="5">
         <v>13</v>
       </c>
-      <c r="L17" s="15">
+      <c r="L17" s="14">
         <v>525</v>
       </c>
-      <c r="M17" s="18">
+      <c r="M17" s="17">
         <v>214.3</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="9">
+      <c r="A18" s="8">
         <v>2023</v>
       </c>
-      <c r="B18" s="19">
+      <c r="B18" s="18">
         <v>10</v>
       </c>
-      <c r="C18" s="19">
+      <c r="C18" s="18">
         <v>2979</v>
       </c>
-      <c r="D18" s="28">
+      <c r="D18" s="27">
         <v>73.400000000000006</v>
       </c>
-      <c r="E18" s="19">
+      <c r="E18" s="18">
         <v>2</v>
       </c>
-      <c r="F18" s="19">
+      <c r="F18" s="18">
         <v>200</v>
       </c>
-      <c r="G18" s="22">
+      <c r="G18" s="21">
         <v>38.5</v>
       </c>
-      <c r="H18" s="19">
+      <c r="H18" s="18">
         <v>1</v>
       </c>
-      <c r="I18" s="19">
+      <c r="I18" s="18">
         <v>250</v>
       </c>
-      <c r="J18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="K18" s="19">
+      <c r="J18" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="18">
         <v>10</v>
       </c>
-      <c r="L18" s="19">
+      <c r="L18" s="18">
         <v>635</v>
       </c>
-      <c r="M18" s="22">
+      <c r="M18" s="21">
         <v>120.9</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="9">
+      <c r="A19" s="8">
         <v>2024</v>
       </c>
-      <c r="B19" s="19">
+      <c r="B19" s="18">
         <v>11</v>
       </c>
-      <c r="C19" s="19">
+      <c r="C19" s="18">
         <v>2260</v>
       </c>
-      <c r="D19" s="23">
+      <c r="D19" s="22">
         <v>75.900000000000006</v>
       </c>
-      <c r="E19" s="19">
+      <c r="E19" s="18">
         <v>3</v>
       </c>
-      <c r="F19" s="19">
+      <c r="F19" s="18">
         <v>360</v>
       </c>
-      <c r="G19" s="23">
+      <c r="G19" s="22">
         <v>180</v>
       </c>
-      <c r="H19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="I19" s="19">
+      <c r="H19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19" s="18">
         <v>100</v>
       </c>
-      <c r="J19" s="21">
+      <c r="J19" s="20">
         <v>40</v>
       </c>
-      <c r="K19" s="19">
+      <c r="K19" s="18">
         <v>20</v>
       </c>
-      <c r="L19" s="19">
+      <c r="L19" s="18">
         <v>340</v>
       </c>
-      <c r="M19" s="22">
+      <c r="M19" s="21">
         <v>53.5</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
+      <c r="A20" s="8">
+        <v>2025</v>
+      </c>
+      <c r="B20" s="37">
+        <v>22</v>
+      </c>
+      <c r="C20" s="37">
+        <v>10585</v>
+      </c>
+      <c r="D20" s="22">
+        <v>468.4</v>
+      </c>
+      <c r="E20" s="18">
+        <v>6</v>
+      </c>
+      <c r="F20" s="18">
+        <v>830</v>
+      </c>
+      <c r="G20" s="22">
+        <v>230.6</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18">
+        <v>1</v>
+      </c>
+      <c r="L20" s="18">
+        <v>200</v>
+      </c>
+      <c r="M20" s="21">
+        <v>58.8</v>
+      </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="29"/>
-[...4 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="A21" s="28"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="K3:M3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>