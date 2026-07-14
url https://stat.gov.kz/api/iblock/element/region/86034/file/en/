--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -22,112 +22,116 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Общая площадь" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="4">
   <si>
     <t xml:space="preserve">Total area of built residential buildings, square metres </t>
   </si>
   <si>
     <t xml:space="preserve">Index of the pcysical volume of the total area of residential buildings, as a percentage </t>
   </si>
   <si>
+    <t>The  dynamics of  commissioning of residential  buildings  in Zhambyl region</t>
+  </si>
+  <si>
     <t xml:space="preserve">Continuation </t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="5">
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -143,101 +147,104 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -521,74 +528,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="22.5" customHeight="1">
-      <c r="A1" s="20" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="20"/>
+      <c r="A1" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="19.5" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2010</v>
       </c>
       <c r="C3" s="3">
         <v>2011</v>
       </c>
       <c r="D3" s="3">
@@ -698,187 +705,190 @@
         <v>105.2</v>
       </c>
       <c r="L5" s="10">
         <v>121.7</v>
       </c>
       <c r="M5" s="10">
         <v>110.6</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="11.25" customHeight="1">
       <c r="A6" s="11"/>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="11"/>
       <c r="M6" s="11"/>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="21" t="s">
-[...13 lines deleted...]
-      <c r="M7" s="21"/>
+      <c r="A7" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="22"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="22"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="22"/>
+      <c r="M7" s="22"/>
     </row>
     <row r="8" spans="1:13" ht="18.75" customHeight="1">
       <c r="A8" s="2"/>
       <c r="B8" s="3">
         <v>2022</v>
       </c>
       <c r="C8" s="3">
         <v>2023</v>
       </c>
       <c r="D8" s="3">
         <v>2024</v>
       </c>
-      <c r="E8" s="12"/>
+      <c r="E8" s="3">
+        <v>2025</v>
+      </c>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
     </row>
     <row r="9" spans="1:13" ht="22.5">
       <c r="A9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="7">
         <v>693545</v>
       </c>
       <c r="C9" s="7">
         <v>726036</v>
       </c>
       <c r="D9" s="7">
         <v>759006</v>
       </c>
-      <c r="E9" s="14"/>
+      <c r="E9" s="19">
+        <v>787101</v>
+      </c>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
     </row>
     <row r="10" spans="1:13" ht="30.75" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="16">
         <v>101.5</v>
       </c>
       <c r="C10" s="16">
         <v>104.7</v>
       </c>
       <c r="D10" s="16">
         <v>104.5</v>
       </c>
-      <c r="E10" s="18"/>
+      <c r="E10" s="20">
+        <v>103.7</v>
+      </c>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
-      <c r="I10" s="19"/>
+      <c r="I10" s="18"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="22"/>
-[...4 lines deleted...]
-      <c r="F11" s="22"/>
+      <c r="A11" s="23"/>
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="23"/>
-[...4 lines deleted...]
-      <c r="F12" s="23"/>
+      <c r="A12" s="24"/>
+      <c r="B12" s="24"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A12:F12"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -887,82 +897,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34DDA6ED-71E7-4C63-9F75-843DBCE1E37B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34DDA6ED-71E7-4C63-9F75-843DBCE1E37B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Общая площадь</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>