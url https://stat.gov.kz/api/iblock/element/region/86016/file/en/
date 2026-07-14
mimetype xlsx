--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -1,92 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="105" windowWidth="12225" windowHeight="11760" activeTab="14"/>
+    <workbookView xWindow="0" yWindow="105" windowWidth="12225" windowHeight="11760" activeTab="15"/>
   </bookViews>
   <sheets>
     <sheet name="2010" sheetId="18" r:id="rId1"/>
     <sheet name="2011" sheetId="19" r:id="rId2"/>
     <sheet name="2012" sheetId="20" r:id="rId3"/>
     <sheet name="2013" sheetId="6" r:id="rId4"/>
     <sheet name="2014" sheetId="9" r:id="rId5"/>
     <sheet name="2015" sheetId="10" r:id="rId6"/>
     <sheet name="2016" sheetId="11" r:id="rId7"/>
     <sheet name="2017" sheetId="12" r:id="rId8"/>
     <sheet name="2018" sheetId="13" r:id="rId9"/>
     <sheet name="2019" sheetId="14" r:id="rId10"/>
     <sheet name="2020" sheetId="15" r:id="rId11"/>
     <sheet name="2021" sheetId="16" r:id="rId12"/>
     <sheet name="2022" sheetId="17" r:id="rId13"/>
     <sheet name="2023" sheetId="21" r:id="rId14"/>
     <sheet name="2024" sheetId="22" r:id="rId15"/>
+    <sheet name="2025" sheetId="23" r:id="rId16"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="950" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="987" uniqueCount="247">
   <si>
     <t/>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>110 826</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>5,6</t>
   </si>
   <si>
     <t>including:</t>
   </si>
   <si>
@@ -820,66 +822,69 @@
       <t>*</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> In accordance with the General Classification of Types of Economic Activity .
         </t>
     </r>
   </si>
+  <si>
+    <t>2025</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="171" formatCode="#####\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="49">
+  <fonts count="50">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
@@ -1154,50 +1159,55 @@
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1248,51 +1258,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="259">
+  <cellXfs count="266">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1911,73 +1921,94 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="169" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="49" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="49" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3789,51 +3820,51 @@
       <c r="C25" s="177" t="s">
         <v>145</v>
       </c>
       <c r="D25" s="100"/>
       <c r="E25" s="100"/>
       <c r="F25" s="100"/>
       <c r="G25" s="100"/>
       <c r="J25" s="32"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="195" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="176">
         <v>2368</v>
       </c>
       <c r="C26" s="177" t="s">
         <v>132</v>
       </c>
       <c r="D26" s="100"/>
       <c r="E26" s="100"/>
       <c r="F26" s="100"/>
       <c r="G26" s="100"/>
       <c r="J26" s="32"/>
     </row>
-    <row r="27" spans="1:10" ht="22.5">
+    <row r="27" spans="1:10">
       <c r="A27" s="195" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="176">
         <v>1866</v>
       </c>
       <c r="C27" s="177" t="s">
         <v>134</v>
       </c>
       <c r="D27" s="100"/>
       <c r="E27" s="100"/>
       <c r="F27" s="100"/>
       <c r="G27" s="100"/>
       <c r="J27" s="32"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="195" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="176">
         <v>107</v>
       </c>
       <c r="C28" s="177" t="s">
         <v>146</v>
       </c>
@@ -5469,109 +5500,109 @@
         <v>0.1</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="166" t="s">
         <v>240</v>
       </c>
       <c r="B32" s="199">
         <v>822</v>
       </c>
       <c r="C32" s="238">
         <v>0.3</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="166" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="199">
         <v>12</v>
       </c>
       <c r="C33" s="241">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:3" ht="22.5">
+    <row r="34" spans="1:3">
       <c r="A34" s="166" t="s">
         <v>241</v>
       </c>
       <c r="B34" s="199">
         <v>64</v>
       </c>
       <c r="C34" s="238">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="22.5">
       <c r="A35" s="243" t="s">
         <v>242</v>
       </c>
       <c r="B35" s="203">
         <v>11573</v>
       </c>
       <c r="C35" s="242">
         <v>4.2</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="230"/>
       <c r="B36" s="176"/>
       <c r="C36" s="183"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="247" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="247"/>
       <c r="C37" s="247"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A37:C37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="G25" sqref="G25"/>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection sqref="A1:C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" customWidth="1"/>
     <col min="2" max="2" width="29.140625" customWidth="1"/>
     <col min="3" max="3" width="30.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15">
+    <row r="1" spans="1:3" ht="14.25">
       <c r="A1" s="250" t="s">
         <v>244</v>
       </c>
       <c r="B1" s="250"/>
       <c r="C1" s="250"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="191"/>
       <c r="B2" s="192"/>
       <c r="C2" s="193"/>
     </row>
     <row r="3" spans="1:3" ht="22.5">
       <c r="A3" s="77"/>
       <c r="B3" s="77" t="s">
         <v>243</v>
       </c>
       <c r="C3" s="78" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="22.5">
       <c r="A4" s="234" t="s">
         <v>227</v>
       </c>
       <c r="B4" s="176">
@@ -5878,100 +5909,507 @@
         <v>0.1</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="166" t="s">
         <v>240</v>
       </c>
       <c r="B32" s="176">
         <v>747</v>
       </c>
       <c r="C32" s="183">
         <v>0.2</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="166" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="176">
         <v>52</v>
       </c>
       <c r="C33" s="183">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="22.5">
+    <row r="34" spans="1:6">
       <c r="A34" s="166" t="s">
         <v>241</v>
       </c>
       <c r="B34" s="176">
         <v>199</v>
       </c>
       <c r="C34" s="183">
         <v>0.1</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="22.5">
       <c r="A35" s="243" t="s">
         <v>242</v>
       </c>
       <c r="B35" s="203">
         <v>4816</v>
       </c>
       <c r="C35" s="244">
         <v>1.4</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="230"/>
       <c r="B36" s="176"/>
       <c r="C36" s="183"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="247" t="s">
         <v>245</v>
       </c>
       <c r="B37" s="247"/>
       <c r="C37" s="247"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="258"/>
       <c r="B38" s="258"/>
       <c r="C38" s="258"/>
       <c r="D38" s="258"/>
       <c r="E38" s="258"/>
       <c r="F38" s="258"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A37:C37"/>
     <mergeCell ref="A38:F38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C37"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G15" sqref="G15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="36.5703125" customWidth="1"/>
+    <col min="2" max="2" width="26.5703125" customWidth="1"/>
+    <col min="3" max="3" width="40.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="14.25">
+      <c r="A1" s="250" t="s">
+        <v>244</v>
+      </c>
+      <c r="B1" s="250"/>
+      <c r="C1" s="250"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="191"/>
+      <c r="B2" s="192"/>
+      <c r="C2" s="193"/>
+    </row>
+    <row r="3" spans="1:3" ht="41.25" customHeight="1">
+      <c r="A3" s="77"/>
+      <c r="B3" s="77" t="s">
+        <v>246</v>
+      </c>
+      <c r="C3" s="78" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="29.25" customHeight="1">
+      <c r="A4" s="234" t="s">
+        <v>227</v>
+      </c>
+      <c r="B4" s="259">
+        <v>399119200</v>
+      </c>
+      <c r="C4" s="260">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A5" s="235" t="s">
+        <v>228</v>
+      </c>
+      <c r="B5" s="197"/>
+      <c r="C5" s="261" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="166" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="259">
+        <v>36474426</v>
+      </c>
+      <c r="C6" s="260">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="33.75">
+      <c r="A7" s="166" t="s">
+        <v>229</v>
+      </c>
+      <c r="B7" s="259">
+        <v>172403130</v>
+      </c>
+      <c r="C7" s="260">
+        <v>43.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="166" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="259">
+        <v>48157748</v>
+      </c>
+      <c r="C8" s="260">
+        <v>12.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="166" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="259">
+        <v>386313</v>
+      </c>
+      <c r="C9" s="262">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="166" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="259">
+        <v>3162456</v>
+      </c>
+      <c r="C10" s="260">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="166" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="259">
+        <v>530364</v>
+      </c>
+      <c r="C11" s="260">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="22.5">
+      <c r="A12" s="166" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="259">
+        <v>16451555</v>
+      </c>
+      <c r="C12" s="260">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="166" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="259">
+        <v>23275103</v>
+      </c>
+      <c r="C13" s="260">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="22.5">
+      <c r="A14" s="166" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="259">
+        <v>7357166</v>
+      </c>
+      <c r="C14" s="260">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="166" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="259">
+        <v>25217952</v>
+      </c>
+      <c r="C15" s="260">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="22.5">
+      <c r="A16" s="166" t="s">
+        <v>231</v>
+      </c>
+      <c r="B16" s="259">
+        <v>17325229</v>
+      </c>
+      <c r="C16" s="260">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="166" t="s">
+        <v>232</v>
+      </c>
+      <c r="B17" s="259">
+        <v>22200790</v>
+      </c>
+      <c r="C17" s="260">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="166" t="s">
+        <v>233</v>
+      </c>
+      <c r="B18" s="259">
+        <v>28278</v>
+      </c>
+      <c r="C18" s="263">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="166" t="s">
+        <v>234</v>
+      </c>
+      <c r="B19" s="259">
+        <v>2219330</v>
+      </c>
+      <c r="C19" s="260">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="166" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="259">
+        <v>2429460</v>
+      </c>
+      <c r="C20" s="260">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="33.75">
+      <c r="A21" s="166" t="s">
+        <v>235</v>
+      </c>
+      <c r="B21" s="259">
+        <v>115248</v>
+      </c>
+      <c r="C21" s="260">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="166" t="s">
+        <v>236</v>
+      </c>
+      <c r="B22" s="259">
+        <v>942564</v>
+      </c>
+      <c r="C22" s="260">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="22.5">
+      <c r="A23" s="166" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="259">
+        <v>4968377</v>
+      </c>
+      <c r="C23" s="260">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="166" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="259">
+        <v>2361133</v>
+      </c>
+      <c r="C24" s="260">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="22.5">
+      <c r="A25" s="166" t="s">
+        <v>237</v>
+      </c>
+      <c r="B25" s="259">
+        <v>8546287</v>
+      </c>
+      <c r="C25" s="260">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="166" t="s">
+        <v>238</v>
+      </c>
+      <c r="B26" s="259">
+        <v>304885</v>
+      </c>
+      <c r="C26" s="260">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="166" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="259">
+        <v>490483</v>
+      </c>
+      <c r="C27" s="260">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="166" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="259">
+        <v>83228</v>
+      </c>
+      <c r="C28" s="260">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="166" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="259">
+        <v>305678</v>
+      </c>
+      <c r="C29" s="260">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="166" t="s">
+        <v>239</v>
+      </c>
+      <c r="B30" s="259">
+        <v>132418</v>
+      </c>
+      <c r="C30" s="260">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="166" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="259">
+        <v>972027</v>
+      </c>
+      <c r="C31" s="260">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="166" t="s">
+        <v>240</v>
+      </c>
+      <c r="B32" s="259">
+        <v>932238</v>
+      </c>
+      <c r="C32" s="260">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="259">
+        <v>56648</v>
+      </c>
+      <c r="C33" s="260">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="166" t="s">
+        <v>241</v>
+      </c>
+      <c r="B34" s="259">
+        <v>91402</v>
+      </c>
+      <c r="C34" s="260">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="22.5">
+      <c r="A35" s="243" t="s">
+        <v>242</v>
+      </c>
+      <c r="B35" s="264">
+        <v>1197284</v>
+      </c>
+      <c r="C35" s="265">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="230"/>
+      <c r="B36" s="176"/>
+      <c r="C36" s="183"/>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="247" t="s">
+        <v>245</v>
+      </c>
+      <c r="B37" s="247"/>
+      <c r="C37" s="247"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A37:C37"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="C7" sqref="C7:C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.85546875" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" customHeight="1">
       <c r="A1" s="245" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="245"/>
       <c r="C1" s="245"/>
       <c r="D1" s="75"/>
@@ -6083,51 +6521,51 @@
       <c r="A10" s="86" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="87">
         <v>3307</v>
       </c>
       <c r="C10" s="88" t="s">
         <v>149</v>
       </c>
       <c r="D10" s="89"/>
       <c r="E10" s="89"/>
     </row>
     <row r="11" spans="1:8" s="51" customFormat="1">
       <c r="A11" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B11" s="87">
         <v>330</v>
       </c>
       <c r="C11" s="94">
         <v>0.5</v>
       </c>
       <c r="D11" s="89"/>
       <c r="E11" s="89"/>
     </row>
-    <row r="12" spans="1:8" s="51" customFormat="1" ht="22.5">
+    <row r="12" spans="1:8" s="51" customFormat="1">
       <c r="A12" s="86" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="87">
         <v>975</v>
       </c>
       <c r="C12" s="88" t="s">
         <v>150</v>
       </c>
       <c r="D12" s="89"/>
       <c r="E12" s="89"/>
     </row>
     <row r="13" spans="1:8" s="51" customFormat="1" ht="22.5">
       <c r="A13" s="86" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="87">
         <v>790</v>
       </c>
       <c r="C13" s="88" t="s">
         <v>151</v>
       </c>
       <c r="D13" s="89"/>
       <c r="E13" s="89"/>
     </row>
@@ -8637,51 +9075,51 @@
         <v>494</v>
       </c>
       <c r="C35" s="141">
         <v>0.5</v>
       </c>
       <c r="D35" s="75"/>
       <c r="E35" s="75"/>
       <c r="F35" s="75"/>
       <c r="G35" s="75"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="142" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="152" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="152" t="s">
         <v>3</v>
       </c>
       <c r="D36" s="75"/>
       <c r="E36" s="75"/>
       <c r="F36" s="75"/>
       <c r="G36" s="75"/>
     </row>
-    <row r="37" spans="1:7" ht="22.5">
+    <row r="37" spans="1:7">
       <c r="A37" s="143" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="121" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="121" t="s">
         <v>3</v>
       </c>
       <c r="D37" s="75"/>
       <c r="E37" s="75"/>
       <c r="F37" s="75"/>
       <c r="G37" s="75"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="142" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="121" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="121" t="s">
         <v>3</v>
       </c>
       <c r="D38" s="75"/>
@@ -10486,170 +10924,171 @@
       <c r="A44" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A41:F41"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380698DE-0596-4A47-A31E-0A18DC1C3457}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{531D1E39-473A-4C92-BA77-1DECF27ADF2A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>2010</vt:lpstr>
       <vt:lpstr>2011</vt:lpstr>
       <vt:lpstr>2012</vt:lpstr>
       <vt:lpstr>2013</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>