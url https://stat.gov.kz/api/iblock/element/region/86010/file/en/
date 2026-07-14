--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -56,51 +56,51 @@
   </si>
   <si>
     <t>particularized construction works (43 CCEA)</t>
   </si>
   <si>
     <t>percent of previous year</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>102,1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -137,95 +137,100 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -273,64 +278,67 @@
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -594,97 +602,97 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="E27" sqref="E27"/>
+      <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="5" customWidth="1"/>
     <col min="2" max="2" width="18.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="30.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.28515625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...3 lines deleted...]
-      <c r="F1" s="38"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
     </row>
     <row r="3" spans="1:7" s="2" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="39"/>
-      <c r="B3" s="41" t="s">
+      <c r="A3" s="38"/>
+      <c r="B3" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="41"/>
-      <c r="D3" s="40" t="s">
+      <c r="C3" s="40"/>
+      <c r="D3" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="40"/>
-      <c r="F3" s="40"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
     </row>
     <row r="4" spans="1:7" s="2" customFormat="1" ht="54.75" customHeight="1">
-      <c r="A4" s="39"/>
+      <c r="A4" s="38"/>
       <c r="B4" s="25" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="9" customFormat="1" ht="12">
       <c r="A5" s="15">
         <v>2010</v>
       </c>
       <c r="B5" s="16">
         <v>52314</v>
       </c>
       <c r="C5" s="17">
         <v>97.7</v>
@@ -966,74 +974,86 @@
       <c r="F18" s="14">
         <v>40736</v>
       </c>
     </row>
     <row r="19" spans="1:6" s="7" customFormat="1">
       <c r="A19" s="11">
         <v>2024</v>
       </c>
       <c r="B19" s="12">
         <v>339933</v>
       </c>
       <c r="C19" s="13">
         <v>119.4</v>
       </c>
       <c r="D19" s="14">
         <v>142208</v>
       </c>
       <c r="E19" s="14">
         <v>171541</v>
       </c>
       <c r="F19" s="14">
         <v>26184</v>
       </c>
     </row>
     <row r="20" spans="1:6" s="7" customFormat="1">
-      <c r="A20" s="37"/>
-[...3 lines deleted...]
-      <c r="E20" s="37"/>
+      <c r="A20" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B20" s="41">
+        <v>399119</v>
+      </c>
+      <c r="C20" s="42">
+        <v>116.2</v>
+      </c>
+      <c r="D20" s="14">
+        <v>208877</v>
+      </c>
+      <c r="E20" s="14">
+        <v>164065</v>
+      </c>
+      <c r="F20" s="14">
+        <v>26177</v>
+      </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="36"/>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
     </row>
     <row r="23" spans="1:6">
       <c r="B23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="5">
     <mergeCell ref="A21:F21"/>
-    <mergeCell ref="A20:E20"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="B3:C3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>