--- v2 (2026-08-23)
+++ v3 (2026-10-05)
@@ -1,75 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="60" windowWidth="25440" windowHeight="15660"/>
+    <workbookView xWindow="-120" yWindow="120" windowWidth="25440" windowHeight="15600"/>
   </bookViews>
   <sheets>
-    <sheet name="Turkistan" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="Indicators" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Turkistan!$O$7:$V$141</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">Turkistan!$4:$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Indicators!$O$7:$V$141</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">Indicators!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AH7" i="1" l="1"/>
   <c r="AG7" i="1"/>
   <c r="AF7" i="1"/>
   <c r="AE7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4411" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4443" uniqueCount="325">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -867,64 +871,215 @@
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Export and import of food products</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Data for 2015-2017 of the South Kazakhstan region, since 2018 data of Turkistan region</t>
   </si>
   <si>
-    <t>January-June 2025</t>
-[...2 lines deleted...]
-    <t>January-June 2026*</t>
+    <t>January-July 2025</t>
+  </si>
+  <si>
+    <t>January-July 2026*</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Thousand US dollars, tons</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2015</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of trade statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Nakhanov Erkebulan</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 727 239 01 83</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>e.nakhanov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Indicators of exports and imports of selected goods with EAEU countries</t>
+  </si>
+  <si>
+    <t>Exports of goods – the removal from the territory of an EAEU Member State of goods that reduce the stocks of material resources of the EAEU Member State. Imports of goods – the entry into the territory of an EAEU Member State of goods that are added to the stocks of material resources of the EAEU Member State.</t>
+  </si>
+  <si>
+    <t>The statistical value of goods is indicated in US dollars and in units of the national currencies of the Member States. Conversion into US dollars and units of the national currency of the Member State is carried out at the exchange rate established by the national (central) bank of the Member State as of the date of acceptance of the goods for accounting.</t>
+  </si>
+  <si>
+    <t>The main sources of information are the data of statistical report Form 1-TS "Report on Mutual Trade in Goods with the Member States of the Eurasian Economic Union" with the EAEU countries and customs declarations data of the State Revenue Committee of the Ministry of Finance of the Republic of Kazakhstan.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/turkestan/dynamic-tables/28255/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2972493?keyword=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1126,50 +1281,94 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="32">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
@@ -1537,51 +1736,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="86">
+  <cellStyleXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="4" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="18" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -1700,52 +1899,56 @@
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -1769,103 +1972,167 @@
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="81" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="81"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="88" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="81" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="81" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="81" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="89" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="86" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="86" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="86" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="86" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="14" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="36" fillId="0" borderId="13" xfId="86" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="87" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="86">
+  <cellStyles count="90">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
     <cellStyle name="SAPBEXexcBad7" xfId="24"/>
     <cellStyle name="SAPBEXexcBad8" xfId="25"/>
@@ -1887,84 +2154,88 @@
     <cellStyle name="SAPBEXHLevel1" xfId="41"/>
     <cellStyle name="SAPBEXHLevel1X" xfId="42"/>
     <cellStyle name="SAPBEXHLevel2" xfId="43"/>
     <cellStyle name="SAPBEXHLevel2X" xfId="44"/>
     <cellStyle name="SAPBEXHLevel3" xfId="45"/>
     <cellStyle name="SAPBEXHLevel3X" xfId="46"/>
     <cellStyle name="SAPBEXresData" xfId="47"/>
     <cellStyle name="SAPBEXresDataEmph" xfId="48"/>
     <cellStyle name="SAPBEXresItem" xfId="49"/>
     <cellStyle name="SAPBEXresItemX" xfId="50"/>
     <cellStyle name="SAPBEXstdData" xfId="51"/>
     <cellStyle name="SAPBEXstdDataEmph" xfId="52"/>
     <cellStyle name="SAPBEXstdItem" xfId="53"/>
     <cellStyle name="SAPBEXstdItemX" xfId="54"/>
     <cellStyle name="SAPBEXtitle" xfId="55"/>
     <cellStyle name="SAPBEXundefined" xfId="56"/>
     <cellStyle name="Акцент1 2" xfId="57"/>
     <cellStyle name="Акцент2 2" xfId="58"/>
     <cellStyle name="Акцент3 2" xfId="59"/>
     <cellStyle name="Акцент4 2" xfId="60"/>
     <cellStyle name="Акцент5 2" xfId="61"/>
     <cellStyle name="Акцент6 2" xfId="62"/>
     <cellStyle name="Ввод  2" xfId="63"/>
     <cellStyle name="Вывод 2" xfId="64"/>
     <cellStyle name="Вычисление 2" xfId="65"/>
+    <cellStyle name="Гиперссылка" xfId="87" builtinId="8"/>
     <cellStyle name="Заголовок 1 2" xfId="66"/>
     <cellStyle name="Заголовок 2 2" xfId="67"/>
     <cellStyle name="Заголовок 3 2" xfId="68"/>
     <cellStyle name="Заголовок 4 2" xfId="69"/>
     <cellStyle name="Итог 2" xfId="70"/>
     <cellStyle name="Контрольная ячейка 2" xfId="71"/>
     <cellStyle name="Название 2" xfId="72"/>
     <cellStyle name="Нейтральный 2" xfId="73"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="88"/>
     <cellStyle name="Обычный 2" xfId="74"/>
+    <cellStyle name="Обычный 2 3" xfId="86"/>
+    <cellStyle name="Обычный 2 8" xfId="89"/>
     <cellStyle name="Обычный 3" xfId="81"/>
     <cellStyle name="Обычный 3 2" xfId="82"/>
     <cellStyle name="Обычный 4" xfId="83"/>
     <cellStyle name="Обычный 5" xfId="85"/>
     <cellStyle name="Обычный 6" xfId="84"/>
     <cellStyle name="Плохой 2" xfId="75"/>
     <cellStyle name="Пояснение 2" xfId="76"/>
     <cellStyle name="Примечание 2" xfId="77"/>
     <cellStyle name="Связанная ячейка 2" xfId="78"/>
     <cellStyle name="Текст предупреждения 2" xfId="79"/>
     <cellStyle name="Хороший 2" xfId="80"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2209,378 +2480,778 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2972493?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.nakhanov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25796/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/turkestan/dynamic-tables/28255/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N19" sqref="N19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="38.28515625" customWidth="1"/>
+    <col min="2" max="2" width="67.85546875" style="49" customWidth="1"/>
+    <col min="257" max="257" width="38.28515625" customWidth="1"/>
+    <col min="258" max="258" width="67.85546875" customWidth="1"/>
+    <col min="513" max="513" width="38.28515625" customWidth="1"/>
+    <col min="514" max="514" width="67.85546875" customWidth="1"/>
+    <col min="769" max="769" width="38.28515625" customWidth="1"/>
+    <col min="770" max="770" width="67.85546875" customWidth="1"/>
+    <col min="1025" max="1025" width="38.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="67.85546875" customWidth="1"/>
+    <col min="1281" max="1281" width="38.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="67.85546875" customWidth="1"/>
+    <col min="1537" max="1537" width="38.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="67.85546875" customWidth="1"/>
+    <col min="1793" max="1793" width="38.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="67.85546875" customWidth="1"/>
+    <col min="2049" max="2049" width="38.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="67.85546875" customWidth="1"/>
+    <col min="2305" max="2305" width="38.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="67.85546875" customWidth="1"/>
+    <col min="2561" max="2561" width="38.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="67.85546875" customWidth="1"/>
+    <col min="2817" max="2817" width="38.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="67.85546875" customWidth="1"/>
+    <col min="3073" max="3073" width="38.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="67.85546875" customWidth="1"/>
+    <col min="3329" max="3329" width="38.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="67.85546875" customWidth="1"/>
+    <col min="3585" max="3585" width="38.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="67.85546875" customWidth="1"/>
+    <col min="3841" max="3841" width="38.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="67.85546875" customWidth="1"/>
+    <col min="4097" max="4097" width="38.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="67.85546875" customWidth="1"/>
+    <col min="4353" max="4353" width="38.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="67.85546875" customWidth="1"/>
+    <col min="4609" max="4609" width="38.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="67.85546875" customWidth="1"/>
+    <col min="4865" max="4865" width="38.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="67.85546875" customWidth="1"/>
+    <col min="5121" max="5121" width="38.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="67.85546875" customWidth="1"/>
+    <col min="5377" max="5377" width="38.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="67.85546875" customWidth="1"/>
+    <col min="5633" max="5633" width="38.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="67.85546875" customWidth="1"/>
+    <col min="5889" max="5889" width="38.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="67.85546875" customWidth="1"/>
+    <col min="6145" max="6145" width="38.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="67.85546875" customWidth="1"/>
+    <col min="6401" max="6401" width="38.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="67.85546875" customWidth="1"/>
+    <col min="6657" max="6657" width="38.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="67.85546875" customWidth="1"/>
+    <col min="6913" max="6913" width="38.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="67.85546875" customWidth="1"/>
+    <col min="7169" max="7169" width="38.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="67.85546875" customWidth="1"/>
+    <col min="7425" max="7425" width="38.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="67.85546875" customWidth="1"/>
+    <col min="7681" max="7681" width="38.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="67.85546875" customWidth="1"/>
+    <col min="7937" max="7937" width="38.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="67.85546875" customWidth="1"/>
+    <col min="8193" max="8193" width="38.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="67.85546875" customWidth="1"/>
+    <col min="8449" max="8449" width="38.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="67.85546875" customWidth="1"/>
+    <col min="8705" max="8705" width="38.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="67.85546875" customWidth="1"/>
+    <col min="8961" max="8961" width="38.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="67.85546875" customWidth="1"/>
+    <col min="9217" max="9217" width="38.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="67.85546875" customWidth="1"/>
+    <col min="9473" max="9473" width="38.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="67.85546875" customWidth="1"/>
+    <col min="9729" max="9729" width="38.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="67.85546875" customWidth="1"/>
+    <col min="9985" max="9985" width="38.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="67.85546875" customWidth="1"/>
+    <col min="10241" max="10241" width="38.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="67.85546875" customWidth="1"/>
+    <col min="10497" max="10497" width="38.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="67.85546875" customWidth="1"/>
+    <col min="10753" max="10753" width="38.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="67.85546875" customWidth="1"/>
+    <col min="11009" max="11009" width="38.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="67.85546875" customWidth="1"/>
+    <col min="11265" max="11265" width="38.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="67.85546875" customWidth="1"/>
+    <col min="11521" max="11521" width="38.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="67.85546875" customWidth="1"/>
+    <col min="11777" max="11777" width="38.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="67.85546875" customWidth="1"/>
+    <col min="12033" max="12033" width="38.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="67.85546875" customWidth="1"/>
+    <col min="12289" max="12289" width="38.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="67.85546875" customWidth="1"/>
+    <col min="12545" max="12545" width="38.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="67.85546875" customWidth="1"/>
+    <col min="12801" max="12801" width="38.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="67.85546875" customWidth="1"/>
+    <col min="13057" max="13057" width="38.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="67.85546875" customWidth="1"/>
+    <col min="13313" max="13313" width="38.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="67.85546875" customWidth="1"/>
+    <col min="13569" max="13569" width="38.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="67.85546875" customWidth="1"/>
+    <col min="13825" max="13825" width="38.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="67.85546875" customWidth="1"/>
+    <col min="14081" max="14081" width="38.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="67.85546875" customWidth="1"/>
+    <col min="14337" max="14337" width="38.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="67.85546875" customWidth="1"/>
+    <col min="14593" max="14593" width="38.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="67.85546875" customWidth="1"/>
+    <col min="14849" max="14849" width="38.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="67.85546875" customWidth="1"/>
+    <col min="15105" max="15105" width="38.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="67.85546875" customWidth="1"/>
+    <col min="15361" max="15361" width="38.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="67.85546875" customWidth="1"/>
+    <col min="15617" max="15617" width="38.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="67.85546875" customWidth="1"/>
+    <col min="15873" max="15873" width="38.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="67.85546875" customWidth="1"/>
+    <col min="16129" max="16129" width="38.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="67.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
+        <v>282</v>
+      </c>
+      <c r="B1" s="36" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="37" t="s">
+        <v>284</v>
+      </c>
+      <c r="B2" s="38" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="37" t="s">
+        <v>285</v>
+      </c>
+      <c r="B3" s="38" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="39" t="s">
+        <v>287</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="37" t="s">
+        <v>288</v>
+      </c>
+      <c r="B5" s="38" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="37" t="s">
+        <v>290</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="37" t="s">
+        <v>291</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="37" t="s">
+        <v>293</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="37" t="s">
+        <v>294</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="37" t="s">
+        <v>295</v>
+      </c>
+      <c r="B10" s="41"/>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="37" t="s">
+        <v>296</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="37" t="s">
+        <v>297</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="43" t="s">
+        <v>299</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="37" t="s">
+        <v>300</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="37" t="s">
+        <v>301</v>
+      </c>
+      <c r="B15" s="44">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="37" t="s">
+        <v>302</v>
+      </c>
+      <c r="B16" s="44">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="37" t="s">
+        <v>303</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="37" t="s">
+        <v>305</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="37" t="s">
+        <v>307</v>
+      </c>
+      <c r="B19" s="47" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="35" t="s">
+        <v>309</v>
+      </c>
+      <c r="B20" s="48" t="s">
+        <v>310</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B20" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B11" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:A18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L20" sqref="L20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="93.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" s="29"/>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" s="29"/>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" s="29"/>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" s="29"/>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" s="29"/>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" s="30" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" s="30" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" s="30" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" s="30" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" s="30" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" s="31"/>
+    </row>
+    <row r="12" spans="1:1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="32" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" s="31"/>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" s="31"/>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" s="33"/>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" s="33"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" s="33"/>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" s="34" t="s">
+        <v>317</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC144"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="AL2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="BD18" sqref="BD18"/>
+      <selection pane="bottomRight" activeCell="BF37" sqref="BF37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.85546875" style="15" customWidth="1"/>
+    <col min="1" max="1" width="6.42578125" style="15" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="19" customWidth="1"/>
     <col min="3" max="46" width="10.7109375" style="1" customWidth="1"/>
     <col min="47" max="54" width="10.7109375" style="5" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="58" t="s">
         <v>277</v>
       </c>
-      <c r="B1" s="33"/>
-[...35 lines deleted...]
-      <c r="AL1" s="33"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
+      <c r="Z1" s="58"/>
+      <c r="AA1" s="58"/>
+      <c r="AB1" s="58"/>
+      <c r="AC1" s="58"/>
+      <c r="AD1" s="58"/>
+      <c r="AE1" s="58"/>
+      <c r="AF1" s="58"/>
+      <c r="AG1" s="58"/>
+      <c r="AH1" s="58"/>
+      <c r="AI1" s="58"/>
+      <c r="AJ1" s="58"/>
+      <c r="AK1" s="58"/>
+      <c r="AL1" s="58"/>
       <c r="AU1" s="4"/>
       <c r="AV1" s="4"/>
       <c r="AW1" s="4"/>
       <c r="AX1" s="4"/>
       <c r="AY1" s="4"/>
       <c r="AZ1" s="4"/>
       <c r="BA1" s="4"/>
       <c r="BB1" s="4"/>
     </row>
     <row r="2" spans="1:55" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="58" t="s">
         <v>278</v>
       </c>
-      <c r="B2" s="33"/>
-[...35 lines deleted...]
-      <c r="AL2" s="33"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="58"/>
+      <c r="S2" s="58"/>
+      <c r="T2" s="58"/>
+      <c r="U2" s="58"/>
+      <c r="V2" s="58"/>
+      <c r="W2" s="58"/>
+      <c r="X2" s="58"/>
+      <c r="Y2" s="58"/>
+      <c r="Z2" s="58"/>
+      <c r="AA2" s="58"/>
+      <c r="AB2" s="58"/>
+      <c r="AC2" s="58"/>
+      <c r="AD2" s="58"/>
+      <c r="AE2" s="58"/>
+      <c r="AF2" s="58"/>
+      <c r="AG2" s="58"/>
+      <c r="AH2" s="58"/>
+      <c r="AI2" s="58"/>
+      <c r="AJ2" s="58"/>
+      <c r="AK2" s="58"/>
+      <c r="AL2" s="58"/>
       <c r="AU2" s="4"/>
       <c r="AV2" s="4"/>
       <c r="AW2" s="4"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
     </row>
     <row r="3" spans="1:55" x14ac:dyDescent="0.2">
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
     </row>
     <row r="4" spans="1:55" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="40" t="s">
+      <c r="A4" s="65" t="s">
         <v>268</v>
       </c>
-      <c r="B4" s="36" t="s">
+      <c r="B4" s="61" t="s">
         <v>269</v>
       </c>
-      <c r="C4" s="35">
+      <c r="C4" s="60">
         <v>2015</v>
       </c>
-      <c r="D4" s="35"/>
-[...2 lines deleted...]
-      <c r="G4" s="35">
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60">
         <v>2016</v>
       </c>
-      <c r="H4" s="35"/>
-[...2 lines deleted...]
-      <c r="K4" s="35">
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60">
         <v>2017</v>
       </c>
-      <c r="L4" s="35"/>
-[...2 lines deleted...]
-      <c r="O4" s="35">
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+      <c r="O4" s="60">
         <v>2018</v>
       </c>
-      <c r="P4" s="35"/>
-[...2 lines deleted...]
-      <c r="S4" s="35">
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60">
         <v>2019</v>
       </c>
-      <c r="T4" s="35"/>
-[...2 lines deleted...]
-      <c r="W4" s="35">
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60">
         <v>2020</v>
       </c>
-      <c r="X4" s="35"/>
-[...2 lines deleted...]
-      <c r="AA4" s="39">
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="60"/>
+      <c r="AA4" s="64">
         <v>2021</v>
       </c>
-      <c r="AB4" s="35"/>
-[...2 lines deleted...]
-      <c r="AE4" s="39">
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="64">
         <v>2022</v>
       </c>
-      <c r="AF4" s="35"/>
-[...2 lines deleted...]
-      <c r="AI4" s="39">
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="64">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="35"/>
-[...2 lines deleted...]
-      <c r="AM4" s="39">
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
+      <c r="AL4" s="60"/>
+      <c r="AM4" s="64">
         <v>2024</v>
       </c>
-      <c r="AN4" s="35"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="27">
+      <c r="AN4" s="60"/>
+      <c r="AO4" s="60"/>
+      <c r="AP4" s="60"/>
+      <c r="AQ4" s="52">
         <v>2025</v>
       </c>
-      <c r="AR4" s="28"/>
-[...2 lines deleted...]
-      <c r="AU4" s="27" t="s">
+      <c r="AR4" s="53"/>
+      <c r="AS4" s="53"/>
+      <c r="AT4" s="54"/>
+      <c r="AU4" s="52" t="s">
         <v>280</v>
       </c>
-      <c r="AV4" s="28"/>
-[...2 lines deleted...]
-      <c r="AY4" s="27" t="s">
+      <c r="AV4" s="53"/>
+      <c r="AW4" s="53"/>
+      <c r="AX4" s="54"/>
+      <c r="AY4" s="52" t="s">
         <v>281</v>
       </c>
-      <c r="AZ4" s="28"/>
-[...1 lines deleted...]
-      <c r="BB4" s="28"/>
+      <c r="AZ4" s="53"/>
+      <c r="BA4" s="53"/>
+      <c r="BB4" s="53"/>
       <c r="BC4" s="7"/>
     </row>
     <row r="5" spans="1:55" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
-[...1 lines deleted...]
-      <c r="C5" s="39" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="64" t="s">
         <v>272</v>
       </c>
-      <c r="D5" s="39"/>
-      <c r="E5" s="39" t="s">
+      <c r="D5" s="64"/>
+      <c r="E5" s="64" t="s">
         <v>273</v>
       </c>
-      <c r="F5" s="39"/>
-      <c r="G5" s="39" t="s">
+      <c r="F5" s="64"/>
+      <c r="G5" s="64" t="s">
         <v>272</v>
       </c>
-      <c r="H5" s="39"/>
-      <c r="I5" s="39" t="s">
+      <c r="H5" s="64"/>
+      <c r="I5" s="64" t="s">
         <v>273</v>
       </c>
-      <c r="J5" s="39"/>
-      <c r="K5" s="39" t="s">
+      <c r="J5" s="64"/>
+      <c r="K5" s="64" t="s">
         <v>272</v>
       </c>
-      <c r="L5" s="39"/>
-      <c r="M5" s="39" t="s">
+      <c r="L5" s="64"/>
+      <c r="M5" s="64" t="s">
         <v>273</v>
       </c>
-      <c r="N5" s="39"/>
-      <c r="O5" s="32" t="s">
+      <c r="N5" s="64"/>
+      <c r="O5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="P5" s="32"/>
-      <c r="Q5" s="32" t="s">
+      <c r="P5" s="57"/>
+      <c r="Q5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="R5" s="32"/>
-      <c r="S5" s="32" t="s">
+      <c r="R5" s="57"/>
+      <c r="S5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="T5" s="32"/>
-      <c r="U5" s="32" t="s">
+      <c r="T5" s="57"/>
+      <c r="U5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="V5" s="32"/>
-      <c r="W5" s="32" t="s">
+      <c r="V5" s="57"/>
+      <c r="W5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="X5" s="32"/>
-      <c r="Y5" s="32" t="s">
+      <c r="X5" s="57"/>
+      <c r="Y5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="Z5" s="32"/>
-      <c r="AA5" s="32" t="s">
+      <c r="Z5" s="57"/>
+      <c r="AA5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="AB5" s="32"/>
-      <c r="AC5" s="32" t="s">
+      <c r="AB5" s="57"/>
+      <c r="AC5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="AD5" s="32"/>
-      <c r="AE5" s="32" t="s">
+      <c r="AD5" s="57"/>
+      <c r="AE5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="AF5" s="32"/>
-      <c r="AG5" s="32" t="s">
+      <c r="AF5" s="57"/>
+      <c r="AG5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="AH5" s="32"/>
-      <c r="AI5" s="32" t="s">
+      <c r="AH5" s="57"/>
+      <c r="AI5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="AJ5" s="32"/>
-      <c r="AK5" s="32" t="s">
+      <c r="AJ5" s="57"/>
+      <c r="AK5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="AL5" s="32"/>
-      <c r="AM5" s="32" t="s">
+      <c r="AL5" s="57"/>
+      <c r="AM5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="AN5" s="32"/>
-      <c r="AO5" s="32" t="s">
+      <c r="AN5" s="57"/>
+      <c r="AO5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="AP5" s="32"/>
-      <c r="AQ5" s="30" t="s">
+      <c r="AP5" s="57"/>
+      <c r="AQ5" s="55" t="s">
         <v>272</v>
       </c>
-      <c r="AR5" s="30"/>
-      <c r="AS5" s="30" t="s">
+      <c r="AR5" s="55"/>
+      <c r="AS5" s="55" t="s">
         <v>273</v>
       </c>
-      <c r="AT5" s="30"/>
-      <c r="AU5" s="30" t="s">
+      <c r="AT5" s="55"/>
+      <c r="AU5" s="55" t="s">
         <v>272</v>
       </c>
-      <c r="AV5" s="30"/>
-      <c r="AW5" s="30" t="s">
+      <c r="AV5" s="55"/>
+      <c r="AW5" s="55" t="s">
         <v>273</v>
       </c>
-      <c r="AX5" s="30"/>
-      <c r="AY5" s="30" t="s">
+      <c r="AX5" s="55"/>
+      <c r="AY5" s="55" t="s">
         <v>272</v>
       </c>
-      <c r="AZ5" s="30"/>
-      <c r="BA5" s="30" t="s">
+      <c r="AZ5" s="55"/>
+      <c r="BA5" s="55" t="s">
         <v>273</v>
       </c>
-      <c r="BB5" s="31"/>
+      <c r="BB5" s="56"/>
       <c r="BC5" s="7"/>
     </row>
     <row r="6" spans="1:55" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="42"/>
-      <c r="B6" s="38"/>
+      <c r="A6" s="67"/>
+      <c r="B6" s="63"/>
       <c r="C6" s="3" t="s">
         <v>270</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>271</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>270</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>271</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>270</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>271</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>270</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>271</v>
       </c>
       <c r="K6" s="3" t="s">
@@ -2824,85 +3495,85 @@
       </c>
       <c r="AI7" s="12">
         <v>177650.39508999992</v>
       </c>
       <c r="AJ7" s="12">
         <v>19254.695330000002</v>
       </c>
       <c r="AK7" s="12">
         <v>63950.120439999999</v>
       </c>
       <c r="AL7" s="12">
         <v>19295.096849999998</v>
       </c>
       <c r="AM7" s="12">
         <v>130643.45731000003</v>
       </c>
       <c r="AN7" s="12">
         <v>20901.196179999995</v>
       </c>
       <c r="AO7" s="12">
         <v>96358.456350000008</v>
       </c>
       <c r="AP7" s="12">
         <v>32270.839969999994</v>
       </c>
-      <c r="AQ7" s="43">
+      <c r="AQ7" s="27">
         <v>419343.61112000013</v>
       </c>
-      <c r="AR7" s="43">
+      <c r="AR7" s="27">
         <v>59827.431460000007</v>
       </c>
-      <c r="AS7" s="43">
+      <c r="AS7" s="27">
         <v>80644.756639999992</v>
       </c>
-      <c r="AT7" s="43">
+      <c r="AT7" s="27">
         <v>61985.233589999996</v>
       </c>
-      <c r="AU7" s="43">
-[...21 lines deleted...]
-        <v>25087.223910000008</v>
+      <c r="AU7" s="28">
+        <v>217702.26132999995</v>
+      </c>
+      <c r="AV7" s="28">
+        <v>29078.090770000003</v>
+      </c>
+      <c r="AW7" s="28">
+        <v>43218.212380000004</v>
+      </c>
+      <c r="AX7" s="28">
+        <v>38164.791640000003</v>
+      </c>
+      <c r="AY7" s="28">
+        <v>198718.90097999998</v>
+      </c>
+      <c r="AZ7" s="28">
+        <v>42995.769669999994</v>
+      </c>
+      <c r="BA7" s="28">
+        <v>22352.417359999999</v>
+      </c>
+      <c r="BB7" s="28">
+        <v>28147.245120000003</v>
       </c>
       <c r="BC7" s="13"/>
     </row>
     <row r="8" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>134</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>276</v>
       </c>
@@ -3007,54 +3678,54 @@
       </c>
       <c r="AO8" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP8" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ8" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AR8" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AS8" s="25">
         <v>356.43450000000001</v>
       </c>
       <c r="AT8" s="25">
         <v>1628.6314</v>
       </c>
       <c r="AU8" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV8" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW8" s="23">
+      <c r="AW8" s="50">
         <v>356.43450000000001</v>
       </c>
-      <c r="AX8" s="23">
+      <c r="AX8" s="50">
         <v>1628.6314</v>
       </c>
       <c r="AY8" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ8" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA8" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB8" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC8" s="13"/>
     </row>
     <row r="9" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>276</v>
@@ -3172,67 +3843,67 @@
       </c>
       <c r="AO9" s="23">
         <v>155.23994999999999</v>
       </c>
       <c r="AP9" s="23">
         <v>760.00022000000001</v>
       </c>
       <c r="AQ9" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR9" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS9" s="25">
         <v>159.85792000000001</v>
       </c>
       <c r="AT9" s="25">
         <v>1007.40593</v>
       </c>
       <c r="AU9" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV9" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW9" s="23">
-[...3 lines deleted...]
-        <v>469.95584000000002</v>
+      <c r="AW9" s="50">
+        <v>99.924639999999997</v>
+      </c>
+      <c r="AX9" s="50">
+        <v>598.86373000000003</v>
       </c>
       <c r="AY9" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ9" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA9" s="23">
-[...3 lines deleted...]
-        <v>334.42182000000003</v>
+      <c r="BA9" s="50">
+        <v>66.986369999999994</v>
+      </c>
+      <c r="BB9" s="50">
+        <v>495.87186000000003</v>
       </c>
       <c r="BC9" s="13"/>
     </row>
     <row r="10" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E10" s="10">
         <v>0.16392000000000001</v>
       </c>
       <c r="F10" s="10">
         <v>1.23915</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>276</v>
       </c>
@@ -3667,66 +4338,66 @@
       </c>
       <c r="AO12" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP12" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ12" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AR12" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AS12" s="25">
         <v>45.771999999999998</v>
       </c>
       <c r="AT12" s="25">
         <v>35.873109999999997</v>
       </c>
       <c r="AU12" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV12" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW12" s="23">
-[...3 lines deleted...]
-        <v>9.1750100000000003</v>
+      <c r="AW12" s="50">
+        <v>21.364999999999998</v>
+      </c>
+      <c r="AX12" s="50">
+        <v>11.62931</v>
       </c>
       <c r="AY12" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ12" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA12" s="23">
+      <c r="BA12" s="50">
         <v>6.1079999999999997</v>
       </c>
-      <c r="BB12" s="23">
+      <c r="BB12" s="50">
         <v>4.00406</v>
       </c>
       <c r="BC12" s="13"/>
     </row>
     <row r="13" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>139</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>276</v>
@@ -3991,73 +4662,73 @@
       </c>
       <c r="AM14" s="23">
         <v>2868.8024099999998</v>
       </c>
       <c r="AN14" s="23">
         <v>6012.8648300000004</v>
       </c>
       <c r="AO14" s="23">
         <v>2038.1560500000001</v>
       </c>
       <c r="AP14" s="23">
         <v>1801.75539</v>
       </c>
       <c r="AQ14" s="25">
         <v>2741.2870899999998</v>
       </c>
       <c r="AR14" s="25">
         <v>7170.6653299999998</v>
       </c>
       <c r="AS14" s="25">
         <v>2250.6286799999998</v>
       </c>
       <c r="AT14" s="25">
         <v>2189.0868599999999</v>
       </c>
-      <c r="AU14" s="23">
-[...21 lines deleted...]
-        <v>1148.87842</v>
+      <c r="AU14" s="50">
+        <v>1880.92949</v>
+      </c>
+      <c r="AV14" s="50">
+        <v>4708.7095900000004</v>
+      </c>
+      <c r="AW14" s="50">
+        <v>1372.5390299999999</v>
+      </c>
+      <c r="AX14" s="50">
+        <v>1269.63185</v>
+      </c>
+      <c r="AY14" s="50">
+        <v>1376.0619999999999</v>
+      </c>
+      <c r="AZ14" s="50">
+        <v>6671.3366800000003</v>
+      </c>
+      <c r="BA14" s="50">
+        <v>995.60580000000004</v>
+      </c>
+      <c r="BB14" s="50">
+        <v>1337.7281</v>
       </c>
       <c r="BC14" s="13"/>
     </row>
     <row r="15" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>141</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>276</v>
       </c>
@@ -4657,66 +5328,66 @@
       </c>
       <c r="AO18" s="23">
         <v>2</v>
       </c>
       <c r="AP18" s="23">
         <v>1.9464600000000001</v>
       </c>
       <c r="AQ18" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AR18" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AS18" s="25">
         <v>168.1</v>
       </c>
       <c r="AT18" s="25">
         <v>383.89076</v>
       </c>
       <c r="AU18" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV18" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW18" s="23" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="AW18" s="50">
+        <v>126.4</v>
+      </c>
+      <c r="AX18" s="50">
+        <v>284.21893999999998</v>
       </c>
       <c r="AY18" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ18" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA18" s="23">
+      <c r="BA18" s="50">
         <v>99.462000000000003</v>
       </c>
-      <c r="BB18" s="23">
+      <c r="BB18" s="50">
         <v>248.98824999999999</v>
       </c>
       <c r="BC18" s="13"/>
     </row>
     <row r="19" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>145</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E19" s="10">
         <v>0.36599999999999999</v>
       </c>
       <c r="F19" s="10">
         <v>1.27193</v>
       </c>
       <c r="G19" s="9">
         <v>300</v>
@@ -4822,55 +5493,55 @@
       </c>
       <c r="AO19" s="23">
         <v>261.59983999999997</v>
       </c>
       <c r="AP19" s="23">
         <v>117.35572000000001</v>
       </c>
       <c r="AQ19" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AR19" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AS19" s="25">
         <v>156.15552</v>
       </c>
       <c r="AT19" s="25">
         <v>56.09272</v>
       </c>
       <c r="AU19" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV19" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW19" s="23">
-[...3 lines deleted...]
-        <v>31.29232</v>
+      <c r="AW19" s="50">
+        <v>90.014520000000005</v>
+      </c>
+      <c r="AX19" s="50">
+        <v>32.304319999999997</v>
       </c>
       <c r="AY19" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ19" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA19" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB19" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC19" s="13"/>
     </row>
     <row r="20" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>146</v>
       </c>
       <c r="C20" s="10">
         <v>400</v>
       </c>
@@ -4981,73 +5652,73 @@
       </c>
       <c r="AM20" s="23">
         <v>690.36300000000006</v>
       </c>
       <c r="AN20" s="23">
         <v>408.58598000000001</v>
       </c>
       <c r="AO20" s="23">
         <v>99.432000000000002</v>
       </c>
       <c r="AP20" s="23">
         <v>33.298099999999998</v>
       </c>
       <c r="AQ20" s="25">
         <v>281.26100000000002</v>
       </c>
       <c r="AR20" s="25">
         <v>125.11014</v>
       </c>
       <c r="AS20" s="25">
         <v>275.41950000000003</v>
       </c>
       <c r="AT20" s="25">
         <v>119.13768</v>
       </c>
-      <c r="AU20" s="23">
-[...11 lines deleted...]
-      <c r="AY20" s="23">
+      <c r="AU20" s="50">
+        <v>165.261</v>
+      </c>
+      <c r="AV20" s="50">
+        <v>75.637230000000002</v>
+      </c>
+      <c r="AW20" s="50">
+        <v>178.8665</v>
+      </c>
+      <c r="AX20" s="50">
+        <v>71.739680000000007</v>
+      </c>
+      <c r="AY20" s="50">
         <v>33</v>
       </c>
-      <c r="AZ20" s="23">
+      <c r="AZ20" s="50">
         <v>31.657</v>
       </c>
-      <c r="BA20" s="23">
-[...3 lines deleted...]
-        <v>41.250700000000002</v>
+      <c r="BA20" s="50">
+        <v>116.703</v>
+      </c>
+      <c r="BB20" s="50">
+        <v>44.325699999999998</v>
       </c>
       <c r="BC20" s="13"/>
     </row>
     <row r="21" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>147</v>
       </c>
       <c r="C21" s="10">
         <v>0.95</v>
       </c>
       <c r="D21" s="10">
         <v>0.14000000000000001</v>
       </c>
       <c r="E21" s="10">
         <v>0.38200000000000001</v>
       </c>
       <c r="F21" s="10">
         <v>1.1268800000000001</v>
       </c>
       <c r="G21" s="9">
         <v>16.2</v>
       </c>
@@ -5311,73 +5982,73 @@
       </c>
       <c r="AM22" s="23">
         <v>125.748</v>
       </c>
       <c r="AN22" s="23">
         <v>409.47802999999999</v>
       </c>
       <c r="AO22" s="23">
         <v>0.30007</v>
       </c>
       <c r="AP22" s="23">
         <v>2.7686899999999999</v>
       </c>
       <c r="AQ22" s="25">
         <v>126.001</v>
       </c>
       <c r="AR22" s="25">
         <v>544.98311999999999</v>
       </c>
       <c r="AS22" s="25">
         <v>0.214</v>
       </c>
       <c r="AT22" s="25">
         <v>2.0445700000000002</v>
       </c>
-      <c r="AU22" s="23">
+      <c r="AU22" s="50">
         <v>72</v>
       </c>
-      <c r="AV22" s="23">
+      <c r="AV22" s="50">
         <v>281.43878000000001</v>
       </c>
-      <c r="AW22" s="23">
-[...15 lines deleted...]
-        <v>0.63029999999999997</v>
+      <c r="AW22" s="50">
+        <v>0.14377999999999999</v>
+      </c>
+      <c r="AX22" s="50">
+        <v>1.47756</v>
+      </c>
+      <c r="AY22" s="50">
+        <v>42.8</v>
+      </c>
+      <c r="AZ22" s="50">
+        <v>242.99459999999999</v>
+      </c>
+      <c r="BA22" s="50">
+        <v>8.2669999999999993E-2</v>
+      </c>
+      <c r="BB22" s="50">
+        <v>0.94560999999999995</v>
       </c>
       <c r="BC22" s="13"/>
     </row>
     <row r="23" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>149</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E23" s="10">
         <v>0.02</v>
       </c>
       <c r="F23" s="10">
         <v>0.17852000000000001</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>276</v>
       </c>
@@ -5647,67 +6318,67 @@
       </c>
       <c r="AO24" s="23">
         <v>2.9870000000000001E-2</v>
       </c>
       <c r="AP24" s="23">
         <v>0.34161999999999998</v>
       </c>
       <c r="AQ24" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR24" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS24" s="25">
         <v>1.6799999999999999E-2</v>
       </c>
       <c r="AT24" s="25">
         <v>0.28391</v>
       </c>
       <c r="AU24" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV24" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW24" s="23">
-[...3 lines deleted...]
-        <v>0.11869</v>
+      <c r="AW24" s="50">
+        <v>1.1339999999999999E-2</v>
+      </c>
+      <c r="AX24" s="50">
+        <v>0.19051000000000001</v>
       </c>
       <c r="AY24" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ24" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA24" s="23">
-[...3 lines deleted...]
-        <v>0.22933999999999999</v>
+      <c r="BA24" s="50">
+        <v>1.874E-2</v>
+      </c>
+      <c r="BB24" s="50">
+        <v>0.31491000000000002</v>
       </c>
       <c r="BC24" s="13"/>
     </row>
     <row r="25" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>151</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>276</v>
       </c>
@@ -5977,66 +6648,66 @@
       </c>
       <c r="AO26" s="23">
         <v>160.65021999999999</v>
       </c>
       <c r="AP26" s="23">
         <v>42.670639999999999</v>
       </c>
       <c r="AQ26" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR26" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS26" s="25">
         <v>84.584339999999997</v>
       </c>
       <c r="AT26" s="25">
         <v>58.900599999999997</v>
       </c>
       <c r="AU26" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV26" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW26" s="23">
+      <c r="AW26" s="50">
         <v>1.28034</v>
       </c>
-      <c r="AX26" s="23">
+      <c r="AX26" s="50">
         <v>0.91659999999999997</v>
       </c>
       <c r="AY26" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ26" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA26" s="23">
+      <c r="BA26" s="50">
         <v>142.03200000000001</v>
       </c>
-      <c r="BB26" s="23">
+      <c r="BB26" s="50">
         <v>196.42250999999999</v>
       </c>
       <c r="BC26" s="13"/>
     </row>
     <row r="27" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="21" t="s">
         <v>153</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E27" s="10">
         <v>1126.2348099999999</v>
       </c>
       <c r="F27" s="10">
         <v>1174.9903999999999</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>276</v>
@@ -6142,66 +6813,66 @@
       </c>
       <c r="AO27" s="23">
         <v>27.30566</v>
       </c>
       <c r="AP27" s="23">
         <v>45.325859999999999</v>
       </c>
       <c r="AQ27" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR27" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS27" s="25">
         <v>589.08159999999998</v>
       </c>
       <c r="AT27" s="25">
         <v>1408.29628</v>
       </c>
       <c r="AU27" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV27" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW27" s="23">
-[...3 lines deleted...]
-        <v>530.17380000000003</v>
+      <c r="AW27" s="50">
+        <v>304.572</v>
+      </c>
+      <c r="AX27" s="50">
+        <v>737.57209999999998</v>
       </c>
       <c r="AY27" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ27" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA27" s="23">
+      <c r="BA27" s="50">
         <v>5.35</v>
       </c>
-      <c r="BB27" s="23">
+      <c r="BB27" s="50">
         <v>16.202500000000001</v>
       </c>
       <c r="BC27" s="13"/>
     </row>
     <row r="28" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>154</v>
       </c>
       <c r="C28" s="10">
         <v>11.728</v>
       </c>
       <c r="D28" s="10">
         <v>8.2210999999999999</v>
       </c>
       <c r="E28" s="10">
         <v>314.99972000000002</v>
       </c>
       <c r="F28" s="10">
         <v>332.67090999999999</v>
       </c>
       <c r="G28" s="9">
         <v>0.35</v>
@@ -6307,55 +6978,55 @@
       </c>
       <c r="AO28" s="23">
         <v>1.3506199999999999</v>
       </c>
       <c r="AP28" s="23">
         <v>1.70885</v>
       </c>
       <c r="AQ28" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR28" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS28" s="25">
         <v>3.4712399999999999</v>
       </c>
       <c r="AT28" s="25">
         <v>5.5182700000000002</v>
       </c>
       <c r="AU28" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV28" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW28" s="23">
-[...3 lines deleted...]
-        <v>2.02197</v>
+      <c r="AW28" s="50">
+        <v>1.75579</v>
+      </c>
+      <c r="AX28" s="50">
+        <v>2.23733</v>
       </c>
       <c r="AY28" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ28" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA28" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB28" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC28" s="13"/>
     </row>
     <row r="29" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="21" t="s">
         <v>155</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>276</v>
       </c>
@@ -6472,67 +7143,67 @@
       </c>
       <c r="AO29" s="23">
         <v>49.607999999999997</v>
       </c>
       <c r="AP29" s="23">
         <v>107.35101</v>
       </c>
       <c r="AQ29" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR29" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS29" s="25">
         <v>1072.53323</v>
       </c>
       <c r="AT29" s="25">
         <v>3673.1354799999999</v>
       </c>
       <c r="AU29" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV29" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW29" s="23">
-[...3 lines deleted...]
-        <v>1196.99594</v>
+      <c r="AW29" s="50">
+        <v>526.43723</v>
+      </c>
+      <c r="AX29" s="50">
+        <v>1510.6015299999999</v>
       </c>
       <c r="AY29" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ29" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA29" s="23">
-[...3 lines deleted...]
-        <v>1504.0247999999999</v>
+      <c r="BA29" s="50">
+        <v>454.11599999999999</v>
+      </c>
+      <c r="BB29" s="50">
+        <v>1725.6407999999999</v>
       </c>
       <c r="BC29" s="13"/>
     </row>
     <row r="30" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="21" t="s">
         <v>156</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E30" s="10">
         <v>5.9570800000000004</v>
       </c>
       <c r="F30" s="10">
         <v>31.90438</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>276</v>
       </c>
@@ -6637,67 +7308,67 @@
       </c>
       <c r="AO30" s="23">
         <v>80.321600000000004</v>
       </c>
       <c r="AP30" s="23">
         <v>517.02549999999997</v>
       </c>
       <c r="AQ30" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR30" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS30" s="25">
         <v>716.6164</v>
       </c>
       <c r="AT30" s="25">
         <v>2788.0430299999998</v>
       </c>
       <c r="AU30" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV30" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW30" s="23">
-[...3 lines deleted...]
-        <v>1002.8347</v>
+      <c r="AW30" s="50">
+        <v>180.0924</v>
+      </c>
+      <c r="AX30" s="50">
+        <v>1448.8414399999999</v>
       </c>
       <c r="AY30" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ30" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA30" s="23">
-[...3 lines deleted...]
-        <v>2382.5405099999998</v>
+      <c r="BA30" s="50">
+        <v>665.63879999999995</v>
+      </c>
+      <c r="BB30" s="50">
+        <v>3241.2156599999998</v>
       </c>
       <c r="BC30" s="13"/>
     </row>
     <row r="31" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="21" t="s">
         <v>157</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E31" s="10">
         <v>53.462690000000002</v>
       </c>
       <c r="F31" s="10">
         <v>249.65487999999999</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>276</v>
       </c>
@@ -6802,66 +7473,66 @@
       </c>
       <c r="AO31" s="23">
         <v>596.54107999999997</v>
       </c>
       <c r="AP31" s="23">
         <v>825.96415999999999</v>
       </c>
       <c r="AQ31" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR31" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS31" s="25">
         <v>215.85323</v>
       </c>
       <c r="AT31" s="25">
         <v>361.45769000000001</v>
       </c>
       <c r="AU31" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV31" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW31" s="23">
-[...3 lines deleted...]
-        <v>198.30828</v>
+      <c r="AW31" s="50">
+        <v>175.03199000000001</v>
+      </c>
+      <c r="AX31" s="50">
+        <v>200.47028</v>
       </c>
       <c r="AY31" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ31" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA31" s="23">
+      <c r="BA31" s="50">
         <v>0.31402999999999998</v>
       </c>
-      <c r="BB31" s="23">
+      <c r="BB31" s="50">
         <v>3.1840000000000002</v>
       </c>
       <c r="BC31" s="13"/>
     </row>
     <row r="32" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="21" t="s">
         <v>158</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E32" s="10">
         <v>36.605200000000004</v>
       </c>
       <c r="F32" s="10">
         <v>201.83213000000001</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>276</v>
@@ -6967,67 +7638,67 @@
       </c>
       <c r="AO32" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP32" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ32" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AR32" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AS32" s="25">
         <v>71.668000000000006</v>
       </c>
       <c r="AT32" s="25">
         <v>421.50083000000001</v>
       </c>
       <c r="AU32" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV32" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW32" s="23">
-[...3 lines deleted...]
-        <v>195.12898999999999</v>
+      <c r="AW32" s="50">
+        <v>49.515999999999998</v>
+      </c>
+      <c r="AX32" s="50">
+        <v>289.04561000000001</v>
       </c>
       <c r="AY32" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ32" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA32" s="23">
-[...3 lines deleted...]
-        <v>253.70966000000001</v>
+      <c r="BA32" s="50">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="BB32" s="50">
+        <v>374.71962000000002</v>
       </c>
       <c r="BC32" s="13"/>
     </row>
     <row r="33" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="21" t="s">
         <v>159</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>276</v>
       </c>
@@ -7132,54 +7803,54 @@
       </c>
       <c r="AO33" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP33" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ33" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AR33" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AS33" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AT33" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AU33" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV33" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW33" s="1" t="s">
-[...2 lines deleted...]
-      <c r="AX33" s="1" t="s">
+      <c r="AW33" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AX33" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AY33" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ33" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA33" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB33" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC33" s="13"/>
     </row>
     <row r="34" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="21" t="s">
         <v>160</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>276</v>
@@ -7297,54 +7968,54 @@
       </c>
       <c r="AO34" s="23">
         <v>37.337000000000003</v>
       </c>
       <c r="AP34" s="23">
         <v>2.2342499999999998</v>
       </c>
       <c r="AQ34" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR34" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS34" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AT34" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AU34" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV34" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW34" s="23">
+      <c r="AW34" s="50">
         <v>44.766500000000001</v>
       </c>
-      <c r="AX34" s="23">
+      <c r="AX34" s="50">
         <v>8.5698100000000004</v>
       </c>
       <c r="AY34" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ34" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA34" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB34" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC34" s="13"/>
     </row>
     <row r="35" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="21" t="s">
         <v>161</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>276</v>
@@ -7621,73 +8292,73 @@
       </c>
       <c r="AM36" s="23">
         <v>2205</v>
       </c>
       <c r="AN36" s="23">
         <v>48.025910000000003</v>
       </c>
       <c r="AO36" s="23">
         <v>14725.549000000001</v>
       </c>
       <c r="AP36" s="23">
         <v>711.27533000000005</v>
       </c>
       <c r="AQ36" s="25">
         <v>5393.549</v>
       </c>
       <c r="AR36" s="25">
         <v>221.72466</v>
       </c>
       <c r="AS36" s="25">
         <v>2066.3000000000002</v>
       </c>
       <c r="AT36" s="25">
         <v>151.57048</v>
       </c>
-      <c r="AU36" s="23">
+      <c r="AU36" s="50">
         <v>4953.549</v>
       </c>
-      <c r="AV36" s="23">
+      <c r="AV36" s="50">
         <v>213.50847999999999</v>
       </c>
-      <c r="AW36" s="23">
-[...5 lines deleted...]
-      <c r="AY36" s="23">
+      <c r="AW36" s="50">
+        <v>1553.1</v>
+      </c>
+      <c r="AX36" s="50">
+        <v>91.96978</v>
+      </c>
+      <c r="AY36" s="50">
         <v>513.67200000000003</v>
       </c>
-      <c r="AZ36" s="23">
+      <c r="AZ36" s="50">
         <v>110.85478999999999</v>
       </c>
-      <c r="BA36" s="23">
-[...3 lines deleted...]
-        <v>150.49633</v>
+      <c r="BA36" s="50">
+        <v>915.25900000000001</v>
+      </c>
+      <c r="BB36" s="50">
+        <v>154.52833000000001</v>
       </c>
       <c r="BC36" s="13"/>
     </row>
     <row r="37" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="21" t="s">
         <v>163</v>
       </c>
       <c r="C37" s="10">
         <v>67.605000000000004</v>
       </c>
       <c r="D37" s="10">
         <v>114.0155</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G37" s="9">
         <v>195.59555</v>
       </c>
@@ -7786,72 +8457,72 @@
       </c>
       <c r="AM37" s="23">
         <v>1247.116</v>
       </c>
       <c r="AN37" s="23">
         <v>94.003919999999994</v>
       </c>
       <c r="AO37" s="23">
         <v>664.25</v>
       </c>
       <c r="AP37" s="23">
         <v>77.454300000000003</v>
       </c>
       <c r="AQ37" s="25">
         <v>1762.73983</v>
       </c>
       <c r="AR37" s="25">
         <v>1331.2674199999999</v>
       </c>
       <c r="AS37" s="25">
         <v>354.35</v>
       </c>
       <c r="AT37" s="25">
         <v>76.433539999999994</v>
       </c>
-      <c r="AU37" s="23">
-[...17 lines deleted...]
-      <c r="BA37" s="23">
+      <c r="AU37" s="50">
+        <v>823.72047999999995</v>
+      </c>
+      <c r="AV37" s="50">
+        <v>686.58037999999999</v>
+      </c>
+      <c r="AW37" s="50">
+        <v>319.35000000000002</v>
+      </c>
+      <c r="AX37" s="50">
+        <v>70.814790000000002</v>
+      </c>
+      <c r="AY37" s="50">
+        <v>2675.1188000000002</v>
+      </c>
+      <c r="AZ37" s="50">
+        <v>3798.73792</v>
+      </c>
+      <c r="BA37" s="50">
         <v>7.33</v>
       </c>
-      <c r="BB37" s="23">
+      <c r="BB37" s="50">
         <v>2.1337000000000002</v>
       </c>
       <c r="BC37" s="13"/>
     </row>
     <row r="38" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="21" t="s">
         <v>164</v>
       </c>
       <c r="C38" s="10">
         <v>725.74699999999996</v>
       </c>
       <c r="D38" s="10">
         <v>336.63170000000002</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F38" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G38" s="9">
         <v>578.80325000000005</v>
@@ -7951,72 +8622,72 @@
       </c>
       <c r="AM38" s="23">
         <v>15630.691999999999</v>
       </c>
       <c r="AN38" s="23">
         <v>909.03116999999997</v>
       </c>
       <c r="AO38" s="23">
         <v>291.89999999999998</v>
       </c>
       <c r="AP38" s="23">
         <v>26.34526</v>
       </c>
       <c r="AQ38" s="25">
         <v>79056.337599999999</v>
       </c>
       <c r="AR38" s="25">
         <v>2793.1370999999999</v>
       </c>
       <c r="AS38" s="25">
         <v>267.7</v>
       </c>
       <c r="AT38" s="25">
         <v>55.324199999999998</v>
       </c>
-      <c r="AU38" s="23">
-[...17 lines deleted...]
-      <c r="BA38" s="23">
+      <c r="AU38" s="50">
+        <v>51067.963600000003</v>
+      </c>
+      <c r="AV38" s="50">
+        <v>1765.2330899999999</v>
+      </c>
+      <c r="AW38" s="50">
+        <v>186.75</v>
+      </c>
+      <c r="AX38" s="50">
+        <v>37.69332</v>
+      </c>
+      <c r="AY38" s="50">
+        <v>14524.894</v>
+      </c>
+      <c r="AZ38" s="50">
+        <v>3748.393</v>
+      </c>
+      <c r="BA38" s="50">
         <v>38.299999999999997</v>
       </c>
-      <c r="BB38" s="23">
+      <c r="BB38" s="50">
         <v>8.4</v>
       </c>
       <c r="BC38" s="13"/>
     </row>
     <row r="39" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="21" t="s">
         <v>165</v>
       </c>
       <c r="C39" s="10">
         <v>533.5</v>
       </c>
       <c r="D39" s="10">
         <v>216.86340000000001</v>
       </c>
       <c r="E39" s="10">
         <v>226.06360000000001</v>
       </c>
       <c r="F39" s="10">
         <v>24.377269999999999</v>
       </c>
       <c r="G39" s="9">
         <v>1609.2837300000001</v>
@@ -8116,72 +8787,72 @@
       </c>
       <c r="AM39" s="23">
         <v>13423.4836</v>
       </c>
       <c r="AN39" s="23">
         <v>1185.26911</v>
       </c>
       <c r="AO39" s="23">
         <v>364.23840000000001</v>
       </c>
       <c r="AP39" s="23">
         <v>32.179510000000001</v>
       </c>
       <c r="AQ39" s="25">
         <v>18150.14284</v>
       </c>
       <c r="AR39" s="25">
         <v>4622.4141900000004</v>
       </c>
       <c r="AS39" s="25">
         <v>572.78840000000002</v>
       </c>
       <c r="AT39" s="25">
         <v>36.562579999999997</v>
       </c>
-      <c r="AU39" s="23">
-[...17 lines deleted...]
-      <c r="BA39" s="23">
+      <c r="AU39" s="50">
+        <v>16642.132839999998</v>
+      </c>
+      <c r="AV39" s="50">
+        <v>4191.2709699999996</v>
+      </c>
+      <c r="AW39" s="50">
+        <v>545.54999999999995</v>
+      </c>
+      <c r="AX39" s="50">
+        <v>34.749079999999999</v>
+      </c>
+      <c r="AY39" s="50">
+        <v>29332.683099999998</v>
+      </c>
+      <c r="AZ39" s="50">
+        <v>5680.6633899999997</v>
+      </c>
+      <c r="BA39" s="50">
         <v>336</v>
       </c>
-      <c r="BB39" s="23">
+      <c r="BB39" s="50">
         <v>24.677879999999998</v>
       </c>
       <c r="BC39" s="13"/>
     </row>
     <row r="40" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="21" t="s">
         <v>166</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E40" s="10">
         <v>0.96399999999999997</v>
       </c>
       <c r="F40" s="10">
         <v>0.78</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>276</v>
@@ -8281,72 +8952,72 @@
       </c>
       <c r="AM40" s="23">
         <v>168.351</v>
       </c>
       <c r="AN40" s="23">
         <v>118.59014999999999</v>
       </c>
       <c r="AO40" s="23">
         <v>10.75</v>
       </c>
       <c r="AP40" s="23">
         <v>0.39384000000000002</v>
       </c>
       <c r="AQ40" s="25">
         <v>377.96660000000003</v>
       </c>
       <c r="AR40" s="25">
         <v>184.31643</v>
       </c>
       <c r="AS40" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="AT40" s="25">
         <v>0.3201</v>
       </c>
-      <c r="AU40" s="23">
-[...5 lines deleted...]
-      <c r="AW40" s="23">
+      <c r="AU40" s="50">
+        <v>296.37959999999998</v>
+      </c>
+      <c r="AV40" s="50">
+        <v>181.98775000000001</v>
+      </c>
+      <c r="AW40" s="50">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AX40" s="23">
+      <c r="AX40" s="50">
         <v>0.3201</v>
       </c>
-      <c r="AY40" s="23">
+      <c r="AY40" s="50">
         <v>259.79000000000002</v>
       </c>
-      <c r="AZ40" s="23">
+      <c r="AZ40" s="50">
         <v>305.8304</v>
       </c>
-      <c r="BA40" s="23">
+      <c r="BA40" s="50">
         <v>0.6</v>
       </c>
-      <c r="BB40" s="23">
+      <c r="BB40" s="50">
         <v>0.14099999999999999</v>
       </c>
       <c r="BC40" s="13"/>
     </row>
     <row r="41" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="21" t="s">
         <v>167</v>
       </c>
       <c r="C41" s="10">
         <v>439.5</v>
       </c>
       <c r="D41" s="10">
         <v>133.06899999999999</v>
       </c>
       <c r="E41" s="10">
         <v>117</v>
       </c>
       <c r="F41" s="10">
         <v>90.24</v>
       </c>
       <c r="G41" s="9">
         <v>1485.5</v>
@@ -8446,72 +9117,72 @@
       </c>
       <c r="AM41" s="23">
         <v>10144.3634</v>
       </c>
       <c r="AN41" s="23">
         <v>288.21350000000001</v>
       </c>
       <c r="AO41" s="23">
         <v>3820.9191999999998</v>
       </c>
       <c r="AP41" s="23">
         <v>81.966840000000005</v>
       </c>
       <c r="AQ41" s="25">
         <v>18593.054</v>
       </c>
       <c r="AR41" s="25">
         <v>639.37329999999997</v>
       </c>
       <c r="AS41" s="25">
         <v>218.61920000000001</v>
       </c>
       <c r="AT41" s="25">
         <v>22.928170000000001</v>
       </c>
-      <c r="AU41" s="23">
-[...17 lines deleted...]
-      <c r="BA41" s="23">
+      <c r="AU41" s="50">
+        <v>11163.178</v>
+      </c>
+      <c r="AV41" s="50">
+        <v>363.91325999999998</v>
+      </c>
+      <c r="AW41" s="50">
+        <v>164.4</v>
+      </c>
+      <c r="AX41" s="50">
+        <v>17.54447</v>
+      </c>
+      <c r="AY41" s="50">
+        <v>11623.1852</v>
+      </c>
+      <c r="AZ41" s="50">
+        <v>1019.99881</v>
+      </c>
+      <c r="BA41" s="50">
         <v>91.91</v>
       </c>
-      <c r="BB41" s="23">
+      <c r="BB41" s="50">
         <v>13.9406</v>
       </c>
       <c r="BC41" s="13"/>
     </row>
     <row r="42" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="21" t="s">
         <v>168</v>
       </c>
       <c r="C42" s="10">
         <v>81.8</v>
       </c>
       <c r="D42" s="10">
         <v>79.810599999999994</v>
       </c>
       <c r="E42" s="10">
         <v>21.42</v>
       </c>
       <c r="F42" s="10">
         <v>4.5010000000000003</v>
       </c>
       <c r="G42" s="9">
         <v>665.79</v>
@@ -8611,72 +9282,72 @@
       </c>
       <c r="AM42" s="23">
         <v>1071.88976</v>
       </c>
       <c r="AN42" s="23">
         <v>145.11885000000001</v>
       </c>
       <c r="AO42" s="23">
         <v>380.05</v>
       </c>
       <c r="AP42" s="23">
         <v>41.655859999999997</v>
       </c>
       <c r="AQ42" s="25">
         <v>3895.3050199999998</v>
       </c>
       <c r="AR42" s="25">
         <v>1343.49119</v>
       </c>
       <c r="AS42" s="25">
         <v>810.64</v>
       </c>
       <c r="AT42" s="25">
         <v>97.336410000000001</v>
       </c>
-      <c r="AU42" s="23">
-[...11 lines deleted...]
-      <c r="AY42" s="23">
+      <c r="AU42" s="50">
+        <v>2115.7394199999999</v>
+      </c>
+      <c r="AV42" s="50">
+        <v>925.11447999999996</v>
+      </c>
+      <c r="AW42" s="50">
+        <v>476.54</v>
+      </c>
+      <c r="AX42" s="50">
+        <v>64.267210000000006</v>
+      </c>
+      <c r="AY42" s="50">
         <v>2493.0394000000001</v>
       </c>
-      <c r="AZ42" s="23">
+      <c r="AZ42" s="50">
         <v>1292.5411899999999</v>
       </c>
-      <c r="BA42" s="23">
+      <c r="BA42" s="50">
         <v>129.11000000000001</v>
       </c>
-      <c r="BB42" s="23">
+      <c r="BB42" s="50">
         <v>16.283000000000001</v>
       </c>
       <c r="BC42" s="13"/>
     </row>
     <row r="43" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="21" t="s">
         <v>169</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>276</v>
@@ -8776,72 +9447,72 @@
       </c>
       <c r="AM43" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN43" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO43" s="23">
         <v>0.1</v>
       </c>
       <c r="AP43" s="23">
         <v>7.7000000000000002E-3</v>
       </c>
       <c r="AQ43" s="25">
         <v>2364.8150000000001</v>
       </c>
       <c r="AR43" s="25">
         <v>89.450029999999998</v>
       </c>
       <c r="AS43" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AT43" s="25" t="s">
         <v>276</v>
       </c>
-      <c r="AU43" s="14" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="AU43" s="50">
+        <v>634.64700000000005</v>
+      </c>
+      <c r="AV43" s="50">
+        <v>23.548999999999999</v>
       </c>
       <c r="AW43" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AX43" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AY43" s="23">
+      <c r="AY43" s="50">
         <v>1907.5260000000001</v>
       </c>
-      <c r="AZ43" s="23">
+      <c r="AZ43" s="50">
         <v>76.608999999999995</v>
       </c>
-      <c r="BA43" s="23" t="s">
-[...2 lines deleted...]
-      <c r="BB43" s="23" t="s">
+      <c r="BA43" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="BB43" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC43" s="13"/>
     </row>
     <row r="44" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="21" t="s">
         <v>170</v>
       </c>
       <c r="C44" s="10">
         <v>699.2</v>
       </c>
       <c r="D44" s="10">
         <v>391.93</v>
       </c>
       <c r="E44" s="10">
         <v>14.096</v>
       </c>
       <c r="F44" s="10">
         <v>15.58258</v>
       </c>
       <c r="G44" s="9">
         <v>434</v>
@@ -8941,73 +9612,73 @@
       </c>
       <c r="AM44" s="23">
         <v>4727.3265199999996</v>
       </c>
       <c r="AN44" s="23">
         <v>502.47795000000002</v>
       </c>
       <c r="AO44" s="23">
         <v>1317.1638</v>
       </c>
       <c r="AP44" s="23">
         <v>131.26818</v>
       </c>
       <c r="AQ44" s="25">
         <v>16066.691999999999</v>
       </c>
       <c r="AR44" s="25">
         <v>488.30898000000002</v>
       </c>
       <c r="AS44" s="25">
         <v>1072.5432000000001</v>
       </c>
       <c r="AT44" s="25">
         <v>115.71357</v>
       </c>
-      <c r="AU44" s="23">
-[...21 lines deleted...]
-        <v>37.786700000000003</v>
+      <c r="AU44" s="50">
+        <v>13211.733</v>
+      </c>
+      <c r="AV44" s="50">
+        <v>182.99652</v>
+      </c>
+      <c r="AW44" s="50">
+        <v>949.12400000000002</v>
+      </c>
+      <c r="AX44" s="50">
+        <v>103.57315</v>
+      </c>
+      <c r="AY44" s="50">
+        <v>951.84497999999996</v>
+      </c>
+      <c r="AZ44" s="50">
+        <v>551.23481000000004</v>
+      </c>
+      <c r="BA44" s="50">
+        <v>362.84100000000001</v>
+      </c>
+      <c r="BB44" s="50">
+        <v>39.003900000000002</v>
       </c>
       <c r="BC44" s="13"/>
     </row>
     <row r="45" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B45" s="21" t="s">
         <v>171</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D45" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E45" s="10">
         <v>1.6744000000000001</v>
       </c>
       <c r="F45" s="10">
         <v>3.0359099999999999</v>
       </c>
       <c r="G45" s="9">
         <v>20</v>
       </c>
@@ -9112,66 +9783,66 @@
       </c>
       <c r="AO45" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP45" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ45" s="25">
         <v>0.105</v>
       </c>
       <c r="AR45" s="25">
         <v>0.28627000000000002</v>
       </c>
       <c r="AS45" s="25">
         <v>12.5</v>
       </c>
       <c r="AT45" s="25">
         <v>1.2721199999999999</v>
       </c>
       <c r="AU45" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV45" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW45" s="23">
+      <c r="AW45" s="50">
         <v>2.5</v>
       </c>
-      <c r="AX45" s="23">
+      <c r="AX45" s="50">
         <v>0.52239999999999998</v>
       </c>
-      <c r="AY45" s="23" t="s">
-[...5 lines deleted...]
-      <c r="BA45" s="23">
+      <c r="AY45" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AZ45" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="BA45" s="50">
         <v>5.0999999999999996</v>
       </c>
-      <c r="BB45" s="23">
+      <c r="BB45" s="50">
         <v>0.56969999999999998</v>
       </c>
       <c r="BC45" s="13"/>
     </row>
     <row r="46" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B46" s="21" t="s">
         <v>172</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F46" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G46" s="9">
         <v>289.52640000000002</v>
@@ -9271,72 +9942,72 @@
       </c>
       <c r="AM46" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN46" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO46" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP46" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ46" s="25">
         <v>193.4</v>
       </c>
       <c r="AR46" s="25">
         <v>115.80979000000001</v>
       </c>
       <c r="AS46" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AT46" s="25" t="s">
         <v>276</v>
       </c>
-      <c r="AU46" s="23">
+      <c r="AU46" s="50">
         <v>7.6</v>
       </c>
-      <c r="AV46" s="23">
+      <c r="AV46" s="50">
         <v>13.90189</v>
       </c>
       <c r="AW46" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AX46" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AY46" s="23">
+      <c r="AY46" s="50">
         <v>22.8</v>
       </c>
-      <c r="AZ46" s="23">
+      <c r="AZ46" s="50">
         <v>21.89526</v>
       </c>
-      <c r="BA46" s="23" t="s">
-[...2 lines deleted...]
-      <c r="BB46" s="23" t="s">
+      <c r="BA46" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="BB46" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC46" s="13"/>
     </row>
     <row r="47" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="21" t="s">
         <v>173</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>276</v>
@@ -9442,67 +10113,67 @@
       </c>
       <c r="AO47" s="23">
         <v>4.2722800000000003</v>
       </c>
       <c r="AP47" s="23">
         <v>1.0686599999999999</v>
       </c>
       <c r="AQ47" s="25">
         <v>3.71</v>
       </c>
       <c r="AR47" s="25">
         <v>6.4839999999999995E-2</v>
       </c>
       <c r="AS47" s="25">
         <v>2.7210000000000002E-2</v>
       </c>
       <c r="AT47" s="25">
         <v>0.26695000000000002</v>
       </c>
       <c r="AU47" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV47" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW47" s="23">
-[...5 lines deleted...]
-      <c r="AY47" s="23">
+      <c r="AW47" s="50">
+        <v>1.9990000000000001E-2</v>
+      </c>
+      <c r="AX47" s="50">
+        <v>0.20033999999999999</v>
+      </c>
+      <c r="AY47" s="50">
         <v>0.4</v>
       </c>
-      <c r="AZ47" s="23">
+      <c r="AZ47" s="50">
         <v>3.8980000000000001E-2</v>
       </c>
-      <c r="BA47" s="23">
-[...3 lines deleted...]
-        <v>0.18060000000000001</v>
+      <c r="BA47" s="50">
+        <v>1.822E-2</v>
+      </c>
+      <c r="BB47" s="50">
+        <v>0.19994000000000001</v>
       </c>
       <c r="BC47" s="13"/>
     </row>
     <row r="48" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="21" t="s">
         <v>174</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E48" s="10">
         <v>20.29</v>
       </c>
       <c r="F48" s="10">
         <v>29.564889999999998</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>276</v>
       </c>
@@ -9601,72 +10272,72 @@
       </c>
       <c r="AM48" s="23">
         <v>154.989</v>
       </c>
       <c r="AN48" s="23">
         <v>1.3953</v>
       </c>
       <c r="AO48" s="23">
         <v>537.62000999999998</v>
       </c>
       <c r="AP48" s="23">
         <v>795.61569999999995</v>
       </c>
       <c r="AQ48" s="25">
         <v>935.5</v>
       </c>
       <c r="AR48" s="25">
         <v>73.014650000000003</v>
       </c>
       <c r="AS48" s="25">
         <v>692.26</v>
       </c>
       <c r="AT48" s="25">
         <v>82.255920000000003</v>
       </c>
-      <c r="AU48" s="23">
+      <c r="AU48" s="50">
         <v>13.5</v>
       </c>
-      <c r="AV48" s="23">
+      <c r="AV48" s="50">
         <v>2.5635599999999998</v>
       </c>
       <c r="AW48" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AX48" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AY48" s="23">
+      <c r="AY48" s="50">
         <v>965.72</v>
       </c>
-      <c r="AZ48" s="23">
+      <c r="AZ48" s="50">
         <v>88.355000000000004</v>
       </c>
-      <c r="BA48" s="23">
+      <c r="BA48" s="50">
         <v>561</v>
       </c>
-      <c r="BB48" s="23">
+      <c r="BB48" s="50">
         <v>113.58726</v>
       </c>
       <c r="BC48" s="13"/>
     </row>
     <row r="49" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="21" t="s">
         <v>175</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>276</v>
@@ -9931,73 +10602,73 @@
       </c>
       <c r="AM50" s="23">
         <v>184.934</v>
       </c>
       <c r="AN50" s="23">
         <v>8.2919999999999998</v>
       </c>
       <c r="AO50" s="23">
         <v>49.029530000000001</v>
       </c>
       <c r="AP50" s="23">
         <v>3.2031800000000001</v>
       </c>
       <c r="AQ50" s="25">
         <v>21224.98</v>
       </c>
       <c r="AR50" s="25">
         <v>24.379719999999999</v>
       </c>
       <c r="AS50" s="25">
         <v>5.7600000000000004E-3</v>
       </c>
       <c r="AT50" s="25">
         <v>2.6839999999999999E-2</v>
       </c>
-      <c r="AU50" s="23">
-[...5 lines deleted...]
-      <c r="AW50" s="23">
+      <c r="AU50" s="50">
+        <v>21215.331999999999</v>
+      </c>
+      <c r="AV50" s="50">
+        <v>15.379060000000001</v>
+      </c>
+      <c r="AW50" s="50">
         <v>5.7600000000000004E-3</v>
       </c>
-      <c r="AX50" s="23">
+      <c r="AX50" s="50">
         <v>2.6839999999999999E-2</v>
       </c>
-      <c r="AY50" s="23" t="s">
-[...9 lines deleted...]
-        <v>2.9960000000000001E-2</v>
+      <c r="AY50" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AZ50" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="BA50" s="50">
+        <v>6.4799999999999996E-3</v>
+      </c>
+      <c r="BB50" s="50">
+        <v>3.8109999999999998E-2</v>
       </c>
       <c r="BC50" s="13"/>
     </row>
     <row r="51" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B51" s="21" t="s">
         <v>177</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G51" s="9">
         <v>203.04900000000001</v>
       </c>
@@ -10096,72 +10767,72 @@
       </c>
       <c r="AM51" s="23">
         <v>841.28899999999999</v>
       </c>
       <c r="AN51" s="23">
         <v>87.900660000000002</v>
       </c>
       <c r="AO51" s="23">
         <v>622.23500000000001</v>
       </c>
       <c r="AP51" s="23">
         <v>40.553989999999999</v>
       </c>
       <c r="AQ51" s="25">
         <v>8551.5066000000006</v>
       </c>
       <c r="AR51" s="25">
         <v>445.47699</v>
       </c>
       <c r="AS51" s="25">
         <v>103.1</v>
       </c>
       <c r="AT51" s="25">
         <v>6.7738300000000002</v>
       </c>
-      <c r="AU51" s="23">
-[...5 lines deleted...]
-      <c r="AW51" s="23">
+      <c r="AU51" s="50">
+        <v>769.86559999999997</v>
+      </c>
+      <c r="AV51" s="50">
+        <v>115.70732</v>
+      </c>
+      <c r="AW51" s="50">
         <v>103.1</v>
       </c>
-      <c r="AX51" s="23">
+      <c r="AX51" s="50">
         <v>6.7738300000000002</v>
       </c>
-      <c r="AY51" s="23">
+      <c r="AY51" s="50">
         <v>36626.994500000001</v>
       </c>
-      <c r="AZ51" s="23">
+      <c r="AZ51" s="50">
         <v>1513.644</v>
       </c>
-      <c r="BA51" s="23" t="s">
-[...2 lines deleted...]
-      <c r="BB51" s="23" t="s">
+      <c r="BA51" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="BB51" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC51" s="13"/>
     </row>
     <row r="52" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B52" s="21" t="s">
         <v>178</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E52" s="10">
         <v>74.918400000000005</v>
       </c>
       <c r="F52" s="10">
         <v>52.904000000000003</v>
       </c>
       <c r="G52" s="9" t="s">
         <v>276</v>
@@ -10261,72 +10932,72 @@
       </c>
       <c r="AM52" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN52" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO52" s="23">
         <v>120.02500000000001</v>
       </c>
       <c r="AP52" s="23">
         <v>14.27896</v>
       </c>
       <c r="AQ52" s="25">
         <v>88.302999999999997</v>
       </c>
       <c r="AR52" s="25">
         <v>67.781899999999993</v>
       </c>
       <c r="AS52" s="25">
         <v>32.1</v>
       </c>
       <c r="AT52" s="25">
         <v>5.9928699999999999</v>
       </c>
-      <c r="AU52" s="23">
+      <c r="AU52" s="50">
         <v>19.989000000000001</v>
       </c>
-      <c r="AV52" s="23">
+      <c r="AV52" s="50">
         <v>6.8949999999999996</v>
       </c>
-      <c r="AW52" s="23">
+      <c r="AW52" s="50">
         <v>32.1</v>
       </c>
-      <c r="AX52" s="23">
+      <c r="AX52" s="50">
         <v>5.9928699999999999</v>
       </c>
-      <c r="AY52" s="23" t="s">
-[...5 lines deleted...]
-      <c r="BA52" s="23">
+      <c r="AY52" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AZ52" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="BA52" s="50">
         <v>11.5</v>
       </c>
-      <c r="BB52" s="23">
+      <c r="BB52" s="50">
         <v>2.661</v>
       </c>
       <c r="BC52" s="13"/>
     </row>
     <row r="53" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="21" t="s">
         <v>179</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G53" s="9">
         <v>174.905</v>
@@ -10426,72 +11097,72 @@
       </c>
       <c r="AM53" s="23">
         <v>1353.3119999999999</v>
       </c>
       <c r="AN53" s="23">
         <v>48.890659999999997</v>
       </c>
       <c r="AO53" s="23">
         <v>172.6</v>
       </c>
       <c r="AP53" s="23">
         <v>12.07377</v>
       </c>
       <c r="AQ53" s="25">
         <v>2113.7393400000001</v>
       </c>
       <c r="AR53" s="25">
         <v>485.22815000000003</v>
       </c>
       <c r="AS53" s="25">
         <v>30</v>
       </c>
       <c r="AT53" s="25">
         <v>2.97845</v>
       </c>
-      <c r="AU53" s="23">
-[...5 lines deleted...]
-      <c r="AW53" s="23">
+      <c r="AU53" s="50">
+        <v>1644.62934</v>
+      </c>
+      <c r="AV53" s="50">
+        <v>433.53222</v>
+      </c>
+      <c r="AW53" s="50">
         <v>30</v>
       </c>
-      <c r="AX53" s="23">
+      <c r="AX53" s="50">
         <v>2.97845</v>
       </c>
-      <c r="AY53" s="23">
+      <c r="AY53" s="50">
         <v>401.20499999999998</v>
       </c>
-      <c r="AZ53" s="23">
+      <c r="AZ53" s="50">
         <v>67.632999999999996</v>
       </c>
-      <c r="BA53" s="23">
+      <c r="BA53" s="50">
         <v>1.4</v>
       </c>
-      <c r="BB53" s="23">
+      <c r="BB53" s="50">
         <v>0.32700000000000001</v>
       </c>
       <c r="BC53" s="13"/>
     </row>
     <row r="54" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B54" s="21" t="s">
         <v>180</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>276</v>
@@ -10591,72 +11262,72 @@
       </c>
       <c r="AM54" s="23">
         <v>4786.5129999999999</v>
       </c>
       <c r="AN54" s="23">
         <v>305.66905000000003</v>
       </c>
       <c r="AO54" s="23">
         <v>240.33500000000001</v>
       </c>
       <c r="AP54" s="23">
         <v>19.078289999999999</v>
       </c>
       <c r="AQ54" s="25">
         <v>25064.29378</v>
       </c>
       <c r="AR54" s="25">
         <v>5911.4324200000001</v>
       </c>
       <c r="AS54" s="25">
         <v>232.1</v>
       </c>
       <c r="AT54" s="25">
         <v>28.953060000000001</v>
       </c>
-      <c r="AU54" s="23">
-[...5 lines deleted...]
-      <c r="AW54" s="23">
+      <c r="AU54" s="50">
+        <v>5060.8757800000003</v>
+      </c>
+      <c r="AV54" s="50">
+        <v>921.58235999999999</v>
+      </c>
+      <c r="AW54" s="50">
         <v>226.4</v>
       </c>
-      <c r="AX54" s="23">
+      <c r="AX54" s="50">
         <v>27.61056</v>
       </c>
-      <c r="AY54" s="23">
+      <c r="AY54" s="50">
         <v>5399.2550000000001</v>
       </c>
-      <c r="AZ54" s="23">
+      <c r="AZ54" s="50">
         <v>241.62886</v>
       </c>
-      <c r="BA54" s="23">
+      <c r="BA54" s="50">
         <v>40.1</v>
       </c>
-      <c r="BB54" s="23">
+      <c r="BB54" s="50">
         <v>8.3719999999999999</v>
       </c>
       <c r="BC54" s="13"/>
     </row>
     <row r="55" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="21" t="s">
         <v>181</v>
       </c>
       <c r="C55" s="10">
         <v>35.94</v>
       </c>
       <c r="D55" s="10">
         <v>30.344000000000001</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G55" s="9">
         <v>1772.91</v>
@@ -10756,72 +11427,72 @@
       </c>
       <c r="AM55" s="23">
         <v>19774.834999999999</v>
       </c>
       <c r="AN55" s="23">
         <v>344.66397999999998</v>
       </c>
       <c r="AO55" s="23">
         <v>73.681790000000007</v>
       </c>
       <c r="AP55" s="23">
         <v>6.7529199999999996</v>
       </c>
       <c r="AQ55" s="25">
         <v>41884.627</v>
       </c>
       <c r="AR55" s="25">
         <v>4576.9842600000002</v>
       </c>
       <c r="AS55" s="25">
         <v>11.55</v>
       </c>
       <c r="AT55" s="25">
         <v>1.3867</v>
       </c>
-      <c r="AU55" s="23">
-[...20 lines deleted...]
-      <c r="BB55" s="23" t="s">
+      <c r="AU55" s="50">
+        <v>3869.5740000000001</v>
+      </c>
+      <c r="AV55" s="50">
+        <v>806.91656999999998</v>
+      </c>
+      <c r="AW55" s="50">
+        <v>10.85</v>
+      </c>
+      <c r="AX55" s="50">
+        <v>1.2582</v>
+      </c>
+      <c r="AY55" s="50">
+        <v>5554.83</v>
+      </c>
+      <c r="AZ55" s="50">
+        <v>432.37513999999999</v>
+      </c>
+      <c r="BA55" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="BB55" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC55" s="13"/>
     </row>
     <row r="56" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="21" t="s">
         <v>182</v>
       </c>
       <c r="C56" s="10">
         <v>1910.3130000000001</v>
       </c>
       <c r="D56" s="10">
         <v>700.654</v>
       </c>
       <c r="E56" s="10">
         <v>111</v>
       </c>
       <c r="F56" s="10">
         <v>97.686000000000007</v>
       </c>
       <c r="G56" s="9">
         <v>2374.5509999999999</v>
@@ -10921,72 +11592,72 @@
       </c>
       <c r="AM56" s="23">
         <v>14168.31997</v>
       </c>
       <c r="AN56" s="23">
         <v>4330.7653</v>
       </c>
       <c r="AO56" s="23">
         <v>10.7</v>
       </c>
       <c r="AP56" s="23">
         <v>1.5770999999999999</v>
       </c>
       <c r="AQ56" s="25">
         <v>66619.761240000007</v>
       </c>
       <c r="AR56" s="25">
         <v>11856.64797</v>
       </c>
       <c r="AS56" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AT56" s="25" t="s">
         <v>276</v>
       </c>
-      <c r="AU56" s="23">
-[...20 lines deleted...]
-      <c r="BB56" s="23" t="s">
+      <c r="AU56" s="50">
+        <v>39393.131000000001</v>
+      </c>
+      <c r="AV56" s="50">
+        <v>7209.5339400000003</v>
+      </c>
+      <c r="AW56" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AX56" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AY56" s="50">
+        <v>16434.518</v>
+      </c>
+      <c r="AZ56" s="50">
+        <v>8637.0346399999999</v>
+      </c>
+      <c r="BA56" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="BB56" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC56" s="13"/>
     </row>
     <row r="57" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="21" t="s">
         <v>183</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E57" s="10">
         <v>22660.552</v>
       </c>
       <c r="F57" s="10">
         <v>4666.8783999999996</v>
       </c>
       <c r="G57" s="9">
         <v>245.88800000000001</v>
@@ -11086,72 +11757,72 @@
       </c>
       <c r="AM57" s="23">
         <v>2574.7629999999999</v>
       </c>
       <c r="AN57" s="23">
         <v>76.112790000000004</v>
       </c>
       <c r="AO57" s="23">
         <v>3845.16</v>
       </c>
       <c r="AP57" s="23">
         <v>305.20251000000002</v>
       </c>
       <c r="AQ57" s="25">
         <v>10879.8375</v>
       </c>
       <c r="AR57" s="25">
         <v>1175.44991</v>
       </c>
       <c r="AS57" s="25">
         <v>3871.92</v>
       </c>
       <c r="AT57" s="25">
         <v>428.18750999999997</v>
       </c>
-      <c r="AU57" s="23">
-[...11 lines deleted...]
-      <c r="AY57" s="23">
+      <c r="AU57" s="50">
+        <v>3428.451</v>
+      </c>
+      <c r="AV57" s="50">
+        <v>205.25871000000001</v>
+      </c>
+      <c r="AW57" s="50">
+        <v>1631.07</v>
+      </c>
+      <c r="AX57" s="50">
+        <v>166.93136000000001</v>
+      </c>
+      <c r="AY57" s="50">
         <v>1655.934</v>
       </c>
-      <c r="AZ57" s="23">
+      <c r="AZ57" s="50">
         <v>222.75360000000001</v>
       </c>
-      <c r="BA57" s="23">
+      <c r="BA57" s="50">
         <v>662</v>
       </c>
-      <c r="BB57" s="23">
+      <c r="BB57" s="50">
         <v>84.434799999999996</v>
       </c>
       <c r="BC57" s="13"/>
     </row>
     <row r="58" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="21" t="s">
         <v>184</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E58" s="10">
         <v>114.914</v>
       </c>
       <c r="F58" s="10">
         <v>80.9542</v>
       </c>
       <c r="G58" s="9" t="s">
         <v>276</v>
@@ -11251,73 +11922,73 @@
       </c>
       <c r="AM58" s="23">
         <v>3863.6379999999999</v>
       </c>
       <c r="AN58" s="23">
         <v>278.27274</v>
       </c>
       <c r="AO58" s="23">
         <v>3591.346</v>
       </c>
       <c r="AP58" s="23">
         <v>403.31907999999999</v>
       </c>
       <c r="AQ58" s="25">
         <v>31769.340499999998</v>
       </c>
       <c r="AR58" s="25">
         <v>799.94529999999997</v>
       </c>
       <c r="AS58" s="25">
         <v>1187.73</v>
       </c>
       <c r="AT58" s="25">
         <v>185.83168000000001</v>
       </c>
-      <c r="AU58" s="23">
-[...21 lines deleted...]
-        <v>276</v>
+      <c r="AU58" s="50">
+        <v>16656.565999999999</v>
+      </c>
+      <c r="AV58" s="50">
+        <v>371.24844000000002</v>
+      </c>
+      <c r="AW58" s="50">
+        <v>1061.22</v>
+      </c>
+      <c r="AX58" s="50">
+        <v>171.54909000000001</v>
+      </c>
+      <c r="AY58" s="50">
+        <v>3257.915</v>
+      </c>
+      <c r="AZ58" s="50">
+        <v>203.922</v>
+      </c>
+      <c r="BA58" s="50">
+        <v>95.635999999999996</v>
+      </c>
+      <c r="BB58" s="50">
+        <v>89.999080000000006</v>
       </c>
       <c r="BC58" s="13"/>
     </row>
     <row r="59" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B59" s="21" t="s">
         <v>185</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G59" s="9">
         <v>33</v>
       </c>
@@ -11416,73 +12087,73 @@
       </c>
       <c r="AM59" s="23">
         <v>7784.9780000000001</v>
       </c>
       <c r="AN59" s="23">
         <v>107.91092</v>
       </c>
       <c r="AO59" s="23">
         <v>2518.6990000000001</v>
       </c>
       <c r="AP59" s="23">
         <v>613.21077000000002</v>
       </c>
       <c r="AQ59" s="25">
         <v>4336.4637000000002</v>
       </c>
       <c r="AR59" s="25">
         <v>1543.2382500000001</v>
       </c>
       <c r="AS59" s="25">
         <v>2283.4299999999998</v>
       </c>
       <c r="AT59" s="25">
         <v>596.45857999999998</v>
       </c>
-      <c r="AU59" s="23">
-[...11 lines deleted...]
-      <c r="AY59" s="23">
+      <c r="AU59" s="50">
+        <v>1174.3412000000001</v>
+      </c>
+      <c r="AV59" s="50">
+        <v>258.32607000000002</v>
+      </c>
+      <c r="AW59" s="50">
+        <v>915.37</v>
+      </c>
+      <c r="AX59" s="50">
+        <v>259.92822999999999</v>
+      </c>
+      <c r="AY59" s="50">
         <v>2157.1790000000001</v>
       </c>
-      <c r="AZ59" s="23">
+      <c r="AZ59" s="50">
         <v>252.47642999999999</v>
       </c>
-      <c r="BA59" s="23">
-[...3 lines deleted...]
-        <v>55.984200000000001</v>
+      <c r="BA59" s="50">
+        <v>92.704999999999998</v>
+      </c>
+      <c r="BB59" s="50">
+        <v>64.260199999999998</v>
       </c>
       <c r="BC59" s="13"/>
     </row>
     <row r="60" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="21" t="s">
         <v>186</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E60" s="10">
         <v>1.6224000000000001</v>
       </c>
       <c r="F60" s="10">
         <v>4.0028899999999998</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>276</v>
       </c>
@@ -11581,72 +12252,72 @@
       </c>
       <c r="AM60" s="23">
         <v>6.02</v>
       </c>
       <c r="AN60" s="23">
         <v>1.3946000000000001</v>
       </c>
       <c r="AO60" s="23">
         <v>229.22800000000001</v>
       </c>
       <c r="AP60" s="23">
         <v>75.427989999999994</v>
       </c>
       <c r="AQ60" s="25">
         <v>1.08</v>
       </c>
       <c r="AR60" s="25">
         <v>1.09155</v>
       </c>
       <c r="AS60" s="25">
         <v>344.75</v>
       </c>
       <c r="AT60" s="25">
         <v>60.335270000000001</v>
       </c>
-      <c r="AU60" s="23" t="s">
-[...9 lines deleted...]
-        <v>14.50024</v>
+      <c r="AU60" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AV60" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AW60" s="50">
+        <v>134.16999999999999</v>
+      </c>
+      <c r="AX60" s="50">
+        <v>25.962430000000001</v>
       </c>
       <c r="AY60" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ60" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA60" s="23">
+      <c r="BA60" s="50">
         <v>36.22</v>
       </c>
-      <c r="BB60" s="23">
+      <c r="BB60" s="50">
         <v>25.05724</v>
       </c>
       <c r="BC60" s="13"/>
     </row>
     <row r="61" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>187</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E61" s="10">
         <v>0.36792000000000002</v>
       </c>
       <c r="F61" s="10">
         <v>0.79115000000000002</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>276</v>
@@ -11746,60 +12417,60 @@
       </c>
       <c r="AM61" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN61" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO61" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP61" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ61" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AR61" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AS61" s="25">
         <v>2.8</v>
       </c>
       <c r="AT61" s="25">
         <v>0.44719999999999999</v>
       </c>
-      <c r="AU61" s="23" t="s">
-[...5 lines deleted...]
-      <c r="AW61" s="23">
+      <c r="AU61" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AV61" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AW61" s="50">
         <v>2.8</v>
       </c>
-      <c r="AX61" s="23">
+      <c r="AX61" s="50">
         <v>0.44719999999999999</v>
       </c>
       <c r="AY61" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ61" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA61" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB61" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC61" s="13"/>
     </row>
     <row r="62" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="21" t="s">
         <v>188</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>276</v>
@@ -11911,66 +12582,66 @@
       </c>
       <c r="AM62" s="23">
         <v>10373.864</v>
       </c>
       <c r="AN62" s="23">
         <v>934.22439999999995</v>
       </c>
       <c r="AO62" s="23">
         <v>380.96775000000002</v>
       </c>
       <c r="AP62" s="23">
         <v>28.217289999999998</v>
       </c>
       <c r="AQ62" s="25">
         <v>13943.705</v>
       </c>
       <c r="AR62" s="25">
         <v>1348.99854</v>
       </c>
       <c r="AS62" s="25">
         <v>126.836</v>
       </c>
       <c r="AT62" s="25">
         <v>4.3717600000000001</v>
       </c>
-      <c r="AU62" s="23">
+      <c r="AU62" s="50">
         <v>7531.4070000000002</v>
       </c>
-      <c r="AV62" s="23">
+      <c r="AV62" s="50">
         <v>1003.13238</v>
       </c>
-      <c r="AW62" s="23">
-[...5 lines deleted...]
-      <c r="AY62" s="23">
+      <c r="AW62" s="50">
+        <v>86.986000000000004</v>
+      </c>
+      <c r="AX62" s="50">
+        <v>2.6833999999999998</v>
+      </c>
+      <c r="AY62" s="50">
         <v>8079.6930000000002</v>
       </c>
-      <c r="AZ62" s="23">
+      <c r="AZ62" s="50">
         <v>336.03800000000001</v>
       </c>
       <c r="BA62" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB62" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC62" s="13"/>
     </row>
     <row r="63" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="21" t="s">
         <v>189</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>276</v>
@@ -12406,73 +13077,73 @@
       </c>
       <c r="AM65" s="23">
         <v>83.647999999999996</v>
       </c>
       <c r="AN65" s="23">
         <v>15.405720000000001</v>
       </c>
       <c r="AO65" s="23">
         <v>3.9156599999999999</v>
       </c>
       <c r="AP65" s="23">
         <v>10.349</v>
       </c>
       <c r="AQ65" s="25">
         <v>10.734</v>
       </c>
       <c r="AR65" s="25">
         <v>5.47</v>
       </c>
       <c r="AS65" s="25">
         <v>1.55969</v>
       </c>
       <c r="AT65" s="25">
         <v>16.181049999999999</v>
       </c>
-      <c r="AU65" s="23">
-[...9 lines deleted...]
-        <v>2.5406</v>
+      <c r="AU65" s="50">
+        <v>7.0759999999999996</v>
+      </c>
+      <c r="AV65" s="50">
+        <v>4.7072900000000004</v>
+      </c>
+      <c r="AW65" s="50">
+        <v>0.87017999999999995</v>
+      </c>
+      <c r="AX65" s="50">
+        <v>6.84293</v>
       </c>
       <c r="AY65" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ65" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA65" s="23">
-[...3 lines deleted...]
-        <v>1.71759</v>
+      <c r="BA65" s="50">
+        <v>0.2364</v>
+      </c>
+      <c r="BB65" s="50">
+        <v>1.95021</v>
       </c>
       <c r="BC65" s="13"/>
     </row>
     <row r="66" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="21" t="s">
         <v>192</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E66" s="10">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="F66" s="10">
         <v>0.24110999999999999</v>
       </c>
       <c r="G66" s="9" t="s">
         <v>276</v>
       </c>
@@ -12736,73 +13407,73 @@
       </c>
       <c r="AM67" s="23">
         <v>250.529</v>
       </c>
       <c r="AN67" s="23">
         <v>1.0470600000000001</v>
       </c>
       <c r="AO67" s="23">
         <v>0.56657000000000002</v>
       </c>
       <c r="AP67" s="23">
         <v>2.79284</v>
       </c>
       <c r="AQ67" s="25">
         <v>168.63399999999999</v>
       </c>
       <c r="AR67" s="25">
         <v>41.915649999999999</v>
       </c>
       <c r="AS67" s="25">
         <v>8.3699999999999997E-2</v>
       </c>
       <c r="AT67" s="25">
         <v>0.56884000000000001</v>
       </c>
-      <c r="AU67" s="23">
-[...11 lines deleted...]
-      <c r="AY67" s="23">
+      <c r="AU67" s="50">
+        <v>112.209</v>
+      </c>
+      <c r="AV67" s="50">
+        <v>41.369619999999998</v>
+      </c>
+      <c r="AW67" s="50">
+        <v>5.6619999999999997E-2</v>
+      </c>
+      <c r="AX67" s="50">
+        <v>0.39298</v>
+      </c>
+      <c r="AY67" s="50">
         <v>20.54</v>
       </c>
-      <c r="AZ67" s="23">
+      <c r="AZ67" s="50">
         <v>0.48326999999999998</v>
       </c>
-      <c r="BA67" s="23">
-[...3 lines deleted...]
-        <v>0.34826000000000001</v>
+      <c r="BA67" s="50">
+        <v>4.6719999999999998E-2</v>
+      </c>
+      <c r="BB67" s="50">
+        <v>0.36298000000000002</v>
       </c>
       <c r="BC67" s="13"/>
     </row>
     <row r="68" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="21" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G68" s="9" t="s">
         <v>276</v>
       </c>
@@ -13072,67 +13743,67 @@
       </c>
       <c r="AO69" s="23">
         <v>1.8700000000000001E-2</v>
       </c>
       <c r="AP69" s="23">
         <v>0.17630000000000001</v>
       </c>
       <c r="AQ69" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR69" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS69" s="25">
         <v>5.5999999999999999E-3</v>
       </c>
       <c r="AT69" s="25">
         <v>3.6830000000000002E-2</v>
       </c>
       <c r="AU69" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV69" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW69" s="23">
+      <c r="AW69" s="50">
         <v>3.2000000000000002E-3</v>
       </c>
-      <c r="AX69" s="23">
+      <c r="AX69" s="50">
         <v>2.197E-2</v>
       </c>
       <c r="AY69" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ69" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA69" s="23">
-[...3 lines deleted...]
-        <v>1.2019999999999999E-2</v>
+      <c r="BA69" s="50">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="BB69" s="50">
+        <v>1.7819999999999999E-2</v>
       </c>
       <c r="BC69" s="13"/>
     </row>
     <row r="70" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="21" t="s">
         <v>196</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G70" s="9" t="s">
         <v>276</v>
       </c>
@@ -13237,67 +13908,67 @@
       </c>
       <c r="AO70" s="23">
         <v>3.057E-2</v>
       </c>
       <c r="AP70" s="23">
         <v>0.62890000000000001</v>
       </c>
       <c r="AQ70" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR70" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS70" s="25">
         <v>2.128E-2</v>
       </c>
       <c r="AT70" s="25">
         <v>0.38766</v>
       </c>
       <c r="AU70" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV70" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW70" s="23">
-[...3 lines deleted...]
-        <v>0.19106999999999999</v>
+      <c r="AW70" s="50">
+        <v>1.2319999999999999E-2</v>
+      </c>
+      <c r="AX70" s="50">
+        <v>0.23294999999999999</v>
       </c>
       <c r="AY70" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ70" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA70" s="23">
-[...3 lines deleted...]
-        <v>0.19069</v>
+      <c r="BA70" s="50">
+        <v>1.3440000000000001E-2</v>
+      </c>
+      <c r="BB70" s="50">
+        <v>0.28069</v>
       </c>
       <c r="BC70" s="13"/>
     </row>
     <row r="71" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="16" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="21" t="s">
         <v>197</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F71" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G71" s="9" t="s">
         <v>276</v>
       </c>
@@ -13561,72 +14232,72 @@
       </c>
       <c r="AM72" s="23">
         <v>12.513999999999999</v>
       </c>
       <c r="AN72" s="23">
         <v>3.4858699999999998</v>
       </c>
       <c r="AO72" s="23">
         <v>6.3130000000000006E-2</v>
       </c>
       <c r="AP72" s="23">
         <v>0.54017000000000004</v>
       </c>
       <c r="AQ72" s="25">
         <v>0.999</v>
       </c>
       <c r="AR72" s="25">
         <v>0.62902999999999998</v>
       </c>
       <c r="AS72" s="25">
         <v>0.20277999999999999</v>
       </c>
       <c r="AT72" s="25">
         <v>1.04071</v>
       </c>
-      <c r="AU72" s="23">
+      <c r="AU72" s="50">
         <v>0.39900000000000002</v>
       </c>
-      <c r="AV72" s="23">
+      <c r="AV72" s="50">
         <v>0.25253999999999999</v>
       </c>
-      <c r="AW72" s="23">
-[...11 lines deleted...]
-      <c r="BA72" s="23">
+      <c r="AW72" s="50">
+        <v>0.20125999999999999</v>
+      </c>
+      <c r="AX72" s="50">
+        <v>1.03349</v>
+      </c>
+      <c r="AY72" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AZ72" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="BA72" s="50">
         <v>4.64E-3</v>
       </c>
-      <c r="BB72" s="23">
+      <c r="BB72" s="50">
         <v>2.775E-2</v>
       </c>
       <c r="BC72" s="13"/>
     </row>
     <row r="73" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="16" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="21" t="s">
         <v>199</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D73" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F73" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G73" s="9" t="s">
         <v>276</v>
@@ -13726,73 +14397,73 @@
       </c>
       <c r="AM73" s="23">
         <v>10.132999999999999</v>
       </c>
       <c r="AN73" s="23">
         <v>2.4513799999999999</v>
       </c>
       <c r="AO73" s="23">
         <v>1.4492499999999999</v>
       </c>
       <c r="AP73" s="23">
         <v>0.89761000000000002</v>
       </c>
       <c r="AQ73" s="25">
         <v>125.621</v>
       </c>
       <c r="AR73" s="25">
         <v>95.201549999999997</v>
       </c>
       <c r="AS73" s="25">
         <v>6.8286600000000002</v>
       </c>
       <c r="AT73" s="25">
         <v>0.88029000000000002</v>
       </c>
-      <c r="AU73" s="23">
+      <c r="AU73" s="50">
         <v>21.312000000000001</v>
       </c>
-      <c r="AV73" s="23">
+      <c r="AV73" s="50">
         <v>5.2142799999999996</v>
       </c>
-      <c r="AW73" s="23">
-[...5 lines deleted...]
-      <c r="AY73" s="23">
+      <c r="AW73" s="50">
+        <v>6.8186</v>
+      </c>
+      <c r="AX73" s="50">
+        <v>0.81720000000000004</v>
+      </c>
+      <c r="AY73" s="50">
         <v>117.4</v>
       </c>
-      <c r="AZ73" s="23">
+      <c r="AZ73" s="50">
         <v>4.6959999999999997</v>
       </c>
-      <c r="BA73" s="23">
-[...3 lines deleted...]
-        <v>0.13635</v>
+      <c r="BA73" s="50">
+        <v>2.0580000000000001E-2</v>
+      </c>
+      <c r="BB73" s="50">
+        <v>0.17494999999999999</v>
       </c>
       <c r="BC73" s="13"/>
     </row>
     <row r="74" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="16" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="21" t="s">
         <v>200</v>
       </c>
       <c r="C74" s="10">
         <v>4516</v>
       </c>
       <c r="D74" s="10">
         <v>1050.452</v>
       </c>
       <c r="E74" s="10">
         <v>679.00800000000004</v>
       </c>
       <c r="F74" s="10">
         <v>191.48954000000001</v>
       </c>
       <c r="G74" s="9">
         <v>3087.0540000000001</v>
       </c>
@@ -13891,73 +14562,73 @@
       </c>
       <c r="AM74" s="23">
         <v>282.01</v>
       </c>
       <c r="AN74" s="23">
         <v>100.30295</v>
       </c>
       <c r="AO74" s="23">
         <v>11991.593999999999</v>
       </c>
       <c r="AP74" s="23">
         <v>2192.8897200000001</v>
       </c>
       <c r="AQ74" s="25">
         <v>23464.417000000001</v>
       </c>
       <c r="AR74" s="25">
         <v>6585.6758799999998</v>
       </c>
       <c r="AS74" s="25">
         <v>458.18400000000003</v>
       </c>
       <c r="AT74" s="25">
         <v>95.281440000000003</v>
       </c>
-      <c r="AU74" s="23">
-[...21 lines deleted...]
-        <v>66.845550000000003</v>
+      <c r="AU74" s="50">
+        <v>8753.9169999999995</v>
+      </c>
+      <c r="AV74" s="50">
+        <v>2424.2525999999998</v>
+      </c>
+      <c r="AW74" s="50">
+        <v>416.70800000000003</v>
+      </c>
+      <c r="AX74" s="50">
+        <v>81.231620000000007</v>
+      </c>
+      <c r="AY74" s="50">
+        <v>12646.5</v>
+      </c>
+      <c r="AZ74" s="50">
+        <v>3745.85</v>
+      </c>
+      <c r="BA74" s="50">
+        <v>229.614</v>
+      </c>
+      <c r="BB74" s="50">
+        <v>67.79674</v>
       </c>
       <c r="BC74" s="13"/>
     </row>
     <row r="75" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="21" t="s">
         <v>201</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E75" s="10">
         <v>8.8216999999999999</v>
       </c>
       <c r="F75" s="10">
         <v>2.5731999999999999</v>
       </c>
       <c r="G75" s="9" t="s">
         <v>276</v>
       </c>
@@ -14068,60 +14739,60 @@
       </c>
       <c r="AQ75" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR75" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS75" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AT75" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AU75" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV75" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW75" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AX75" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AY75" s="23" t="s">
-[...5 lines deleted...]
-      <c r="BA75" s="23">
+      <c r="AY75" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AZ75" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="BA75" s="50">
         <v>10</v>
       </c>
-      <c r="BB75" s="23">
+      <c r="BB75" s="50">
         <v>3.903</v>
       </c>
       <c r="BC75" s="13"/>
     </row>
     <row r="76" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="16" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="21" t="s">
         <v>202</v>
       </c>
       <c r="C76" s="10">
         <v>333</v>
       </c>
       <c r="D76" s="10">
         <v>62.192999999999998</v>
       </c>
       <c r="E76" s="10">
         <v>104.1656</v>
       </c>
       <c r="F76" s="10">
         <v>53.80498</v>
       </c>
       <c r="G76" s="9">
         <v>3056</v>
@@ -14227,67 +14898,67 @@
       </c>
       <c r="AO76" s="23">
         <v>342.2</v>
       </c>
       <c r="AP76" s="23">
         <v>84.820449999999994</v>
       </c>
       <c r="AQ76" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AR76" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AS76" s="25">
         <v>820.8</v>
       </c>
       <c r="AT76" s="25">
         <v>265.61049000000003</v>
       </c>
       <c r="AU76" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV76" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW76" s="23">
-[...15 lines deleted...]
-        <v>64.079599999999999</v>
+      <c r="AW76" s="50">
+        <v>266.5</v>
+      </c>
+      <c r="AX76" s="50">
+        <v>91.251040000000003</v>
+      </c>
+      <c r="AY76" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AZ76" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="BA76" s="50">
+        <v>189.54</v>
+      </c>
+      <c r="BB76" s="50">
+        <v>71.458569999999995</v>
       </c>
       <c r="BC76" s="13"/>
     </row>
     <row r="77" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="21" t="s">
         <v>203</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E77" s="10">
         <v>467.62810000000002</v>
       </c>
       <c r="F77" s="10">
         <v>320.33249000000001</v>
       </c>
       <c r="G77" s="9" t="s">
         <v>276</v>
       </c>
@@ -14386,61 +15057,61 @@
       </c>
       <c r="AM77" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN77" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO77" s="23">
         <v>3081</v>
       </c>
       <c r="AP77" s="23">
         <v>328.30506000000003</v>
       </c>
       <c r="AQ77" s="25">
         <v>27</v>
       </c>
       <c r="AR77" s="25">
         <v>25.382000000000001</v>
       </c>
       <c r="AS77" s="25">
         <v>1713.19</v>
       </c>
       <c r="AT77" s="25">
         <v>391.98685</v>
       </c>
-      <c r="AU77" s="23">
+      <c r="AU77" s="50">
         <v>27</v>
       </c>
-      <c r="AV77" s="23">
+      <c r="AV77" s="50">
         <v>25.382000000000001</v>
       </c>
-      <c r="AW77" s="14" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="AW77" s="50">
+        <v>124</v>
+      </c>
+      <c r="AX77" s="50">
+        <v>9.9825199999999992</v>
       </c>
       <c r="AY77" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ77" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA77" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB77" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC77" s="13"/>
     </row>
     <row r="78" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="21" t="s">
         <v>204</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>276</v>
       </c>
@@ -15046,66 +15717,66 @@
       </c>
       <c r="AM81" s="23">
         <v>228.214</v>
       </c>
       <c r="AN81" s="23">
         <v>94.222409999999996</v>
       </c>
       <c r="AO81" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP81" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ81" s="25">
         <v>27.556999999999999</v>
       </c>
       <c r="AR81" s="25">
         <v>8.7368600000000001</v>
       </c>
       <c r="AS81" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AT81" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AU81" s="23">
+      <c r="AU81" s="50">
         <v>13.496</v>
       </c>
-      <c r="AV81" s="23">
+      <c r="AV81" s="50">
         <v>4.3168800000000003</v>
       </c>
       <c r="AW81" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AX81" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AY81" s="23">
+      <c r="AY81" s="50">
         <v>4870.3760000000002</v>
       </c>
-      <c r="AZ81" s="23">
+      <c r="AZ81" s="50">
         <v>215.251</v>
       </c>
       <c r="BA81" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB81" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC81" s="13"/>
     </row>
     <row r="82" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="16" t="s">
         <v>74</v>
       </c>
       <c r="B82" s="21" t="s">
         <v>208</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D82" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E82" s="10">
         <v>0.63600000000000001</v>
@@ -15559,54 +16230,54 @@
       </c>
       <c r="AS84" s="25">
         <v>0.19500000000000001</v>
       </c>
       <c r="AT84" s="25">
         <v>0.312</v>
       </c>
       <c r="AU84" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV84" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW84" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AX84" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AY84" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ84" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA84" s="23">
+      <c r="BA84" s="50">
         <v>10.5069</v>
       </c>
-      <c r="BB84" s="23">
+      <c r="BB84" s="50">
         <v>23.017679999999999</v>
       </c>
       <c r="BC84" s="13"/>
     </row>
     <row r="85" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B85" s="21" t="s">
         <v>211</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E85" s="10">
         <v>2.2202700000000002</v>
       </c>
       <c r="F85" s="10">
         <v>24.50338</v>
       </c>
       <c r="G85" s="9" t="s">
         <v>276</v>
@@ -16714,54 +17385,54 @@
       </c>
       <c r="AS91" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AT91" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AU91" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV91" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW91" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AX91" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AY91" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ91" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA91" s="23">
+      <c r="BA91" s="50">
         <v>241.9</v>
       </c>
-      <c r="BB91" s="23">
+      <c r="BB91" s="50">
         <v>308.60167000000001</v>
       </c>
       <c r="BC91" s="13"/>
     </row>
     <row r="92" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="16" t="s">
         <v>84</v>
       </c>
       <c r="B92" s="21" t="s">
         <v>218</v>
       </c>
       <c r="C92" s="10">
         <v>2276.72624</v>
       </c>
       <c r="D92" s="10">
         <v>2391.7088399999998</v>
       </c>
       <c r="E92" s="10">
         <v>4595.3091999999997</v>
       </c>
       <c r="F92" s="10">
         <v>4261.6795000000002</v>
       </c>
       <c r="G92" s="9">
         <v>791.72</v>
@@ -16861,72 +17532,72 @@
       </c>
       <c r="AM92" s="23">
         <v>455.464</v>
       </c>
       <c r="AN92" s="23">
         <v>365.40395000000001</v>
       </c>
       <c r="AO92" s="23">
         <v>7701.9778699999997</v>
       </c>
       <c r="AP92" s="23">
         <v>4415.5910100000001</v>
       </c>
       <c r="AQ92" s="25">
         <v>342.4</v>
       </c>
       <c r="AR92" s="25">
         <v>597.99899000000005</v>
       </c>
       <c r="AS92" s="25">
         <v>18509.039410000001</v>
       </c>
       <c r="AT92" s="25">
         <v>22597.876690000001</v>
       </c>
-      <c r="AU92" s="23">
+      <c r="AU92" s="50">
         <v>53</v>
       </c>
-      <c r="AV92" s="23">
+      <c r="AV92" s="50">
         <v>57.005000000000003</v>
       </c>
-      <c r="AW92" s="23">
-[...5 lines deleted...]
-      <c r="AY92" s="23">
+      <c r="AW92" s="50">
+        <v>15133.144609999999</v>
+      </c>
+      <c r="AX92" s="50">
+        <v>18146.761460000002</v>
+      </c>
+      <c r="AY92" s="50">
         <v>41.4</v>
       </c>
-      <c r="AZ92" s="23">
+      <c r="AZ92" s="50">
         <v>66.955150000000003</v>
       </c>
-      <c r="BA92" s="23">
+      <c r="BA92" s="50">
         <v>8797.4905799999997</v>
       </c>
-      <c r="BB92" s="23">
+      <c r="BB92" s="50">
         <v>11382.63063</v>
       </c>
       <c r="BC92" s="13"/>
     </row>
     <row r="93" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B93" s="21" t="s">
         <v>219</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F93" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G93" s="9" t="s">
         <v>276</v>
@@ -17857,66 +18528,66 @@
       </c>
       <c r="AO98" s="23">
         <v>69.995670000000004</v>
       </c>
       <c r="AP98" s="23">
         <v>281.97658000000001</v>
       </c>
       <c r="AQ98" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR98" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS98" s="25">
         <v>64.30592</v>
       </c>
       <c r="AT98" s="25">
         <v>320.68889999999999</v>
       </c>
       <c r="AU98" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV98" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW98" s="23">
-[...5 lines deleted...]
-      <c r="AY98" s="23">
+      <c r="AW98" s="50">
+        <v>40.779879999999999</v>
+      </c>
+      <c r="AX98" s="50">
+        <v>191.4999</v>
+      </c>
+      <c r="AY98" s="50">
         <v>2</v>
       </c>
-      <c r="AZ98" s="23">
+      <c r="AZ98" s="50">
         <v>9.1195799999999991</v>
       </c>
-      <c r="BA98" s="23">
+      <c r="BA98" s="50">
         <v>5.6705699999999997</v>
       </c>
-      <c r="BB98" s="23">
+      <c r="BB98" s="50">
         <v>33.731000000000002</v>
       </c>
       <c r="BC98" s="13"/>
     </row>
     <row r="99" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="16" t="s">
         <v>91</v>
       </c>
       <c r="B99" s="21" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D99" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E99" s="10">
         <v>224.13129000000001</v>
       </c>
       <c r="F99" s="10">
         <v>265.99113999999997</v>
       </c>
       <c r="G99" s="9" t="s">
         <v>276</v>
@@ -18022,67 +18693,67 @@
       </c>
       <c r="AO99" s="23">
         <v>66.087010000000006</v>
       </c>
       <c r="AP99" s="23">
         <v>84.051050000000004</v>
       </c>
       <c r="AQ99" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR99" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS99" s="25">
         <v>221.39444</v>
       </c>
       <c r="AT99" s="25">
         <v>548.19163000000003</v>
       </c>
       <c r="AU99" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV99" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW99" s="23">
-[...3 lines deleted...]
-        <v>128.97042999999999</v>
+      <c r="AW99" s="50">
+        <v>65.1096</v>
+      </c>
+      <c r="AX99" s="50">
+        <v>196.76920000000001</v>
       </c>
       <c r="AY99" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ99" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA99" s="23">
-[...3 lines deleted...]
-        <v>591.21537000000001</v>
+      <c r="BA99" s="50">
+        <v>433.20657999999997</v>
+      </c>
+      <c r="BB99" s="50">
+        <v>689.83059000000003</v>
       </c>
       <c r="BC99" s="13"/>
     </row>
     <row r="100" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="16" t="s">
         <v>92</v>
       </c>
       <c r="B100" s="21" t="s">
         <v>226</v>
       </c>
       <c r="C100" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D100" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F100" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G100" s="9" t="s">
         <v>276</v>
       </c>
@@ -18352,67 +19023,67 @@
       </c>
       <c r="AO101" s="23">
         <v>9.9989999999999996E-2</v>
       </c>
       <c r="AP101" s="23">
         <v>0.72526000000000002</v>
       </c>
       <c r="AQ101" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR101" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS101" s="25">
         <v>0.12798999999999999</v>
       </c>
       <c r="AT101" s="25">
         <v>1.72695</v>
       </c>
       <c r="AU101" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV101" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW101" s="23">
-[...3 lines deleted...]
-        <v>1.53399</v>
+      <c r="AW101" s="50">
+        <v>9.8909999999999998E-2</v>
+      </c>
+      <c r="AX101" s="50">
+        <v>1.5527299999999999</v>
       </c>
       <c r="AY101" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ101" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA101" s="23">
-[...3 lines deleted...]
-        <v>9.085E-2</v>
+      <c r="BA101" s="50">
+        <v>9.6399999999999993E-3</v>
+      </c>
+      <c r="BB101" s="50">
+        <v>0.11541999999999999</v>
       </c>
       <c r="BC101" s="13"/>
     </row>
     <row r="102" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B102" s="21" t="s">
         <v>228</v>
       </c>
       <c r="C102" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D102" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E102" s="10">
         <v>0.73040000000000005</v>
       </c>
       <c r="F102" s="10">
         <v>4.0114599999999996</v>
       </c>
       <c r="G102" s="9" t="s">
         <v>276</v>
       </c>
@@ -18682,67 +19353,67 @@
       </c>
       <c r="AO103" s="23">
         <v>8172.1556499999997</v>
       </c>
       <c r="AP103" s="23">
         <v>4533.8831799999998</v>
       </c>
       <c r="AQ103" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR103" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS103" s="25">
         <v>13979.1</v>
       </c>
       <c r="AT103" s="25">
         <v>9073.6815999999999</v>
       </c>
       <c r="AU103" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV103" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW103" s="23">
-[...3 lines deleted...]
-        <v>2761.1847899999998</v>
+      <c r="AW103" s="50">
+        <v>4323.7</v>
+      </c>
+      <c r="AX103" s="50">
+        <v>3086.6247899999998</v>
       </c>
       <c r="AY103" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ103" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA103" s="23">
-[...3 lines deleted...]
-        <v>892.33699999999999</v>
+      <c r="BA103" s="50">
+        <v>1553.15</v>
+      </c>
+      <c r="BB103" s="50">
+        <v>1165.2719999999999</v>
       </c>
       <c r="BC103" s="13"/>
     </row>
     <row r="104" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B104" s="21" t="s">
         <v>230</v>
       </c>
       <c r="C104" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D104" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E104" s="10">
         <v>3.3186499999999999</v>
       </c>
       <c r="F104" s="10">
         <v>5.8180800000000001</v>
       </c>
       <c r="G104" s="9" t="s">
         <v>276</v>
       </c>
@@ -18847,67 +19518,67 @@
       </c>
       <c r="AO104" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP104" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ104" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AR104" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AS104" s="25">
         <v>243.5694</v>
       </c>
       <c r="AT104" s="25">
         <v>141.68450000000001</v>
       </c>
       <c r="AU104" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV104" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW104" s="23">
-[...3 lines deleted...]
-        <v>82.035319999999999</v>
+      <c r="AW104" s="50">
+        <v>182.0694</v>
+      </c>
+      <c r="AX104" s="50">
+        <v>110.71756000000001</v>
       </c>
       <c r="AY104" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ104" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA104" s="23">
-[...3 lines deleted...]
-        <v>104.848</v>
+      <c r="BA104" s="50">
+        <v>220</v>
+      </c>
+      <c r="BB104" s="50">
+        <v>143.91399999999999</v>
       </c>
       <c r="BC104" s="13"/>
     </row>
     <row r="105" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="21" t="s">
         <v>231</v>
       </c>
       <c r="C105" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D105" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F105" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G105" s="9" t="s">
         <v>276</v>
       </c>
@@ -19171,73 +19842,73 @@
       </c>
       <c r="AM106" s="23">
         <v>108.038</v>
       </c>
       <c r="AN106" s="23">
         <v>56.70093</v>
       </c>
       <c r="AO106" s="23">
         <v>915.96807999999999</v>
       </c>
       <c r="AP106" s="23">
         <v>456.40962999999999</v>
       </c>
       <c r="AQ106" s="25">
         <v>168.12899999999999</v>
       </c>
       <c r="AR106" s="25">
         <v>272.99457999999998</v>
       </c>
       <c r="AS106" s="25">
         <v>605.33991000000003</v>
       </c>
       <c r="AT106" s="25">
         <v>498.32423</v>
       </c>
-      <c r="AU106" s="23">
-[...21 lines deleted...]
-        <v>215.99825000000001</v>
+      <c r="AU106" s="50">
+        <v>105.464</v>
+      </c>
+      <c r="AV106" s="50">
+        <v>144.20922999999999</v>
+      </c>
+      <c r="AW106" s="50">
+        <v>509.62808000000001</v>
+      </c>
+      <c r="AX106" s="50">
+        <v>283.35284000000001</v>
+      </c>
+      <c r="AY106" s="50">
+        <v>81.009</v>
+      </c>
+      <c r="AZ106" s="50">
+        <v>111.86042999999999</v>
+      </c>
+      <c r="BA106" s="50">
+        <v>91.164559999999994</v>
+      </c>
+      <c r="BB106" s="50">
+        <v>253.35905</v>
       </c>
       <c r="BC106" s="13"/>
     </row>
     <row r="107" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="16" t="s">
         <v>99</v>
       </c>
       <c r="B107" s="21" t="s">
         <v>233</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D107" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F107" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G107" s="9" t="s">
         <v>276</v>
       </c>
@@ -19666,73 +20337,73 @@
       </c>
       <c r="AM109" s="23">
         <v>0.05</v>
       </c>
       <c r="AN109" s="23">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="AO109" s="23">
         <v>9.6930000000000002E-2</v>
       </c>
       <c r="AP109" s="23">
         <v>0.51193999999999995</v>
       </c>
       <c r="AQ109" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR109" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS109" s="25">
         <v>6.5600000000000006E-2</v>
       </c>
       <c r="AT109" s="25">
         <v>0.31997999999999999</v>
       </c>
-      <c r="AU109" s="23" t="s">
-[...5 lines deleted...]
-      <c r="AW109" s="23">
+      <c r="AU109" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AV109" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AW109" s="50">
         <v>4.9599999999999998E-2</v>
       </c>
-      <c r="AX109" s="23">
+      <c r="AX109" s="50">
         <v>0.24762999999999999</v>
       </c>
       <c r="AY109" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ109" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA109" s="23">
-[...3 lines deleted...]
-        <v>0.36531000000000002</v>
+      <c r="BA109" s="50">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="BB109" s="50">
+        <v>0.39641999999999999</v>
       </c>
       <c r="BC109" s="13"/>
     </row>
     <row r="110" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="16" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="21" t="s">
         <v>236</v>
       </c>
       <c r="C110" s="10">
         <v>24.24</v>
       </c>
       <c r="D110" s="10">
         <v>38.731250000000003</v>
       </c>
       <c r="E110" s="10">
         <v>2814.3365199999998</v>
       </c>
       <c r="F110" s="10">
         <v>7234.9536099999996</v>
       </c>
       <c r="G110" s="9">
         <v>47.423999999999999</v>
       </c>
@@ -19831,73 +20502,73 @@
       </c>
       <c r="AM110" s="23">
         <v>7.1109999999999998</v>
       </c>
       <c r="AN110" s="23">
         <v>4.5609500000000001</v>
       </c>
       <c r="AO110" s="23">
         <v>637.24806999999998</v>
       </c>
       <c r="AP110" s="23">
         <v>2099.8016600000001</v>
       </c>
       <c r="AQ110" s="25">
         <v>1494.7565999999999</v>
       </c>
       <c r="AR110" s="25">
         <v>328.61813999999998</v>
       </c>
       <c r="AS110" s="25">
         <v>551.03659000000005</v>
       </c>
       <c r="AT110" s="25">
         <v>2106.90922</v>
       </c>
-      <c r="AU110" s="23">
-[...21 lines deleted...]
-        <v>915.92098999999996</v>
+      <c r="AU110" s="50">
+        <v>58.601999999999997</v>
+      </c>
+      <c r="AV110" s="50">
+        <v>187.23084</v>
+      </c>
+      <c r="AW110" s="50">
+        <v>298.05178000000001</v>
+      </c>
+      <c r="AX110" s="50">
+        <v>1061.8142</v>
+      </c>
+      <c r="AY110" s="50">
+        <v>951.745</v>
+      </c>
+      <c r="AZ110" s="50">
+        <v>63.360259999999997</v>
+      </c>
+      <c r="BA110" s="50">
+        <v>239.54031000000001</v>
+      </c>
+      <c r="BB110" s="50">
+        <v>989.92751999999996</v>
       </c>
       <c r="BC110" s="13"/>
     </row>
     <row r="111" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="16" t="s">
         <v>103</v>
       </c>
       <c r="B111" s="21" t="s">
         <v>237</v>
       </c>
       <c r="C111" s="10">
         <v>100</v>
       </c>
       <c r="D111" s="10">
         <v>46.477139999999999</v>
       </c>
       <c r="E111" s="10">
         <v>1544.4086</v>
       </c>
       <c r="F111" s="10">
         <v>2804.37086</v>
       </c>
       <c r="G111" s="9">
         <v>636.77200000000005</v>
       </c>
@@ -19996,73 +20667,73 @@
       </c>
       <c r="AM111" s="23">
         <v>7.4084000000000003</v>
       </c>
       <c r="AN111" s="23">
         <v>19.39283</v>
       </c>
       <c r="AO111" s="23">
         <v>181.44049999999999</v>
       </c>
       <c r="AP111" s="23">
         <v>52.419089999999997</v>
       </c>
       <c r="AQ111" s="25">
         <v>9.9779999999999998</v>
       </c>
       <c r="AR111" s="25">
         <v>18.614000000000001</v>
       </c>
       <c r="AS111" s="25">
         <v>340.23149999999998</v>
       </c>
       <c r="AT111" s="25">
         <v>149.48944</v>
       </c>
-      <c r="AU111" s="23">
+      <c r="AU111" s="50">
         <v>9.9779999999999998</v>
       </c>
-      <c r="AV111" s="23">
+      <c r="AV111" s="50">
         <v>18.614000000000001</v>
       </c>
-      <c r="AW111" s="23">
-[...5 lines deleted...]
-      <c r="AY111" s="23">
+      <c r="AW111" s="50">
+        <v>14.474500000000001</v>
+      </c>
+      <c r="AX111" s="50">
+        <v>9.7761300000000002</v>
+      </c>
+      <c r="AY111" s="50">
         <v>9.9779999999999998</v>
       </c>
-      <c r="AZ111" s="23">
+      <c r="AZ111" s="50">
         <v>18.962</v>
       </c>
-      <c r="BA111" s="23">
-[...3 lines deleted...]
-        <v>5.5368300000000001</v>
+      <c r="BA111" s="50">
+        <v>13.5395</v>
+      </c>
+      <c r="BB111" s="50">
+        <v>8.5532299999999992</v>
       </c>
       <c r="BC111" s="13"/>
     </row>
     <row r="112" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="16" t="s">
         <v>104</v>
       </c>
       <c r="B112" s="21" t="s">
         <v>238</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D112" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F112" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G112" s="9" t="s">
         <v>276</v>
       </c>
@@ -20326,73 +20997,73 @@
       </c>
       <c r="AM113" s="23">
         <v>0.16930000000000001</v>
       </c>
       <c r="AN113" s="23">
         <v>0.50266</v>
       </c>
       <c r="AO113" s="23">
         <v>5.8551000000000002</v>
       </c>
       <c r="AP113" s="23">
         <v>86.486909999999995</v>
       </c>
       <c r="AQ113" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR113" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS113" s="25">
         <v>13.167820000000001</v>
       </c>
       <c r="AT113" s="25">
         <v>32.768940000000001</v>
       </c>
-      <c r="AU113" s="23" t="s">
-[...21 lines deleted...]
-        <v>3.87913</v>
+      <c r="AU113" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AV113" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AW113" s="50">
+        <v>11.7171</v>
+      </c>
+      <c r="AX113" s="50">
+        <v>29.590119999999999</v>
+      </c>
+      <c r="AY113" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AZ113" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="BA113" s="50">
+        <v>1.26614</v>
+      </c>
+      <c r="BB113" s="50">
+        <v>4.5641400000000001</v>
       </c>
       <c r="BC113" s="13"/>
     </row>
     <row r="114" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="16" t="s">
         <v>106</v>
       </c>
       <c r="B114" s="21" t="s">
         <v>240</v>
       </c>
       <c r="C114" s="10">
         <v>142.7193</v>
       </c>
       <c r="D114" s="10">
         <v>146.73133000000001</v>
       </c>
       <c r="E114" s="10">
         <v>5149.1721900000002</v>
       </c>
       <c r="F114" s="10">
         <v>9667.1898000000001</v>
       </c>
       <c r="G114" s="9">
         <v>436.39474000000001</v>
       </c>
@@ -20491,73 +21162,73 @@
       </c>
       <c r="AM114" s="23">
         <v>4.4800000000000004</v>
       </c>
       <c r="AN114" s="23">
         <v>2.2233200000000002</v>
       </c>
       <c r="AO114" s="23">
         <v>2314.67805</v>
       </c>
       <c r="AP114" s="23">
         <v>5291.5433199999998</v>
       </c>
       <c r="AQ114" s="25">
         <v>27.155000000000001</v>
       </c>
       <c r="AR114" s="25">
         <v>84.843760000000003</v>
       </c>
       <c r="AS114" s="25">
         <v>1928.2425599999999</v>
       </c>
       <c r="AT114" s="25">
         <v>5230.9494999999997</v>
       </c>
-      <c r="AU114" s="23" t="s">
-[...11 lines deleted...]
-      <c r="AY114" s="23">
+      <c r="AU114" s="50">
+        <v>0.155</v>
+      </c>
+      <c r="AV114" s="50">
+        <v>3.7760000000000002E-2</v>
+      </c>
+      <c r="AW114" s="50">
+        <v>1052.62294</v>
+      </c>
+      <c r="AX114" s="50">
+        <v>2822.3820599999999</v>
+      </c>
+      <c r="AY114" s="50">
         <v>72.664000000000001</v>
       </c>
-      <c r="AZ114" s="23">
+      <c r="AZ114" s="50">
         <v>3.093</v>
       </c>
-      <c r="BA114" s="23">
-[...3 lines deleted...]
-        <v>2378.8980099999999</v>
+      <c r="BA114" s="50">
+        <v>939.54348000000005</v>
+      </c>
+      <c r="BB114" s="50">
+        <v>2901.6891099999998</v>
       </c>
       <c r="BC114" s="13"/>
     </row>
     <row r="115" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="16" t="s">
         <v>107</v>
       </c>
       <c r="B115" s="21" t="s">
         <v>241</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D115" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E115" s="10">
         <v>54.038789999999999</v>
       </c>
       <c r="F115" s="10">
         <v>52.155630000000002</v>
       </c>
       <c r="G115" s="9" t="s">
         <v>276</v>
       </c>
@@ -20656,72 +21327,72 @@
       </c>
       <c r="AM115" s="23">
         <v>94.402000000000001</v>
       </c>
       <c r="AN115" s="23">
         <v>2.2527900000000001</v>
       </c>
       <c r="AO115" s="23">
         <v>9.0722400000000007</v>
       </c>
       <c r="AP115" s="23">
         <v>5.4763500000000001</v>
       </c>
       <c r="AQ115" s="25">
         <v>396.21390000000002</v>
       </c>
       <c r="AR115" s="25">
         <v>321.57988999999998</v>
       </c>
       <c r="AS115" s="25">
         <v>7.6072800000000003</v>
       </c>
       <c r="AT115" s="25">
         <v>1.4593100000000001</v>
       </c>
-      <c r="AU115" s="23">
-[...5 lines deleted...]
-      <c r="AW115" s="23">
+      <c r="AU115" s="50">
+        <v>79.532200000000003</v>
+      </c>
+      <c r="AV115" s="50">
+        <v>72.606719999999996</v>
+      </c>
+      <c r="AW115" s="50">
         <v>3.3768799999999999</v>
       </c>
-      <c r="AX115" s="23">
+      <c r="AX115" s="50">
         <v>0.64290999999999998</v>
       </c>
-      <c r="AY115" s="23">
-[...5 lines deleted...]
-      <c r="BA115" s="23">
+      <c r="AY115" s="50">
+        <v>1446.3510000000001</v>
+      </c>
+      <c r="AZ115" s="50">
+        <v>289.42444999999998</v>
+      </c>
+      <c r="BA115" s="50">
         <v>5</v>
       </c>
-      <c r="BB115" s="23">
+      <c r="BB115" s="50">
         <v>0.70850000000000002</v>
       </c>
       <c r="BC115" s="13"/>
     </row>
     <row r="116" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B116" s="21" t="s">
         <v>242</v>
       </c>
       <c r="C116" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D116" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E116" s="10">
         <v>124.76166000000001</v>
       </c>
       <c r="F116" s="10">
         <v>110.23175999999999</v>
       </c>
       <c r="G116" s="9" t="s">
         <v>276</v>
@@ -20821,60 +21492,60 @@
       </c>
       <c r="AM116" s="23">
         <v>101.15900000000001</v>
       </c>
       <c r="AN116" s="23">
         <v>7.5148000000000001</v>
       </c>
       <c r="AO116" s="23">
         <v>7.2750000000000004</v>
       </c>
       <c r="AP116" s="23">
         <v>3.0989200000000001</v>
       </c>
       <c r="AQ116" s="25">
         <v>13.292400000000001</v>
       </c>
       <c r="AR116" s="25">
         <v>3.5045000000000002</v>
       </c>
       <c r="AS116" s="25">
         <v>9.1874000000000002</v>
       </c>
       <c r="AT116" s="25">
         <v>5.8776999999999999</v>
       </c>
-      <c r="AU116" s="23">
+      <c r="AU116" s="50">
         <v>11.288399999999999</v>
       </c>
-      <c r="AV116" s="23">
+      <c r="AV116" s="50">
         <v>1.5923099999999999</v>
       </c>
-      <c r="AW116" s="23">
+      <c r="AW116" s="50">
         <v>5.7720000000000002</v>
       </c>
-      <c r="AX116" s="23">
+      <c r="AX116" s="50">
         <v>2.4396</v>
       </c>
       <c r="AY116" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ116" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA116" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB116" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC116" s="13"/>
     </row>
     <row r="117" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="16" t="s">
         <v>109</v>
       </c>
       <c r="B117" s="21" t="s">
         <v>243</v>
       </c>
       <c r="C117" s="10" t="s">
         <v>276</v>
@@ -21157,54 +21828,54 @@
       </c>
       <c r="AO118" s="23">
         <v>900</v>
       </c>
       <c r="AP118" s="23">
         <v>9.9440000000000008</v>
       </c>
       <c r="AQ118" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AR118" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AS118" s="25">
         <v>0.5</v>
       </c>
       <c r="AT118" s="25">
         <v>5.8009999999999999E-2</v>
       </c>
       <c r="AU118" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV118" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW118" s="23">
+      <c r="AW118" s="50">
         <v>0.5</v>
       </c>
-      <c r="AX118" s="23">
+      <c r="AX118" s="50">
         <v>5.8009999999999999E-2</v>
       </c>
       <c r="AY118" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ118" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA118" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB118" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC118" s="13"/>
     </row>
     <row r="119" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="16" t="s">
         <v>111</v>
       </c>
       <c r="B119" s="21" t="s">
         <v>245</v>
       </c>
       <c r="C119" s="10">
         <v>49.04</v>
@@ -21316,73 +21987,73 @@
       </c>
       <c r="AM119" s="23">
         <v>23.57038</v>
       </c>
       <c r="AN119" s="23">
         <v>3.01905</v>
       </c>
       <c r="AO119" s="23">
         <v>248.95168000000001</v>
       </c>
       <c r="AP119" s="23">
         <v>676.49590000000001</v>
       </c>
       <c r="AQ119" s="25">
         <v>66.968199999999996</v>
       </c>
       <c r="AR119" s="25">
         <v>29.09076</v>
       </c>
       <c r="AS119" s="25">
         <v>428.85025999999999</v>
       </c>
       <c r="AT119" s="25">
         <v>769.47654999999997</v>
       </c>
-      <c r="AU119" s="23">
+      <c r="AU119" s="50">
         <v>53.714199999999998</v>
       </c>
-      <c r="AV119" s="23">
+      <c r="AV119" s="50">
         <v>17.52421</v>
       </c>
-      <c r="AW119" s="23">
-[...3 lines deleted...]
-        <v>391.82191999999998</v>
+      <c r="AW119" s="50">
+        <v>298.30306000000002</v>
+      </c>
+      <c r="AX119" s="50">
+        <v>452.40492</v>
       </c>
       <c r="AY119" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ119" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA119" s="23">
-[...3 lines deleted...]
-        <v>398.41851000000003</v>
+      <c r="BA119" s="50">
+        <v>109.92789999999999</v>
+      </c>
+      <c r="BB119" s="50">
+        <v>495.22624999999999</v>
       </c>
       <c r="BC119" s="13"/>
     </row>
     <row r="120" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="16" t="s">
         <v>112</v>
       </c>
       <c r="B120" s="21" t="s">
         <v>246</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D120" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E120" s="10">
         <v>94.81944</v>
       </c>
       <c r="F120" s="10">
         <v>93.207269999999994</v>
       </c>
       <c r="G120" s="9" t="s">
         <v>276</v>
       </c>
@@ -21646,73 +22317,73 @@
       </c>
       <c r="AM121" s="23">
         <v>1.2549999999999999</v>
       </c>
       <c r="AN121" s="23">
         <v>0.40177000000000002</v>
       </c>
       <c r="AO121" s="23">
         <v>9.9962</v>
       </c>
       <c r="AP121" s="23">
         <v>1.32551</v>
       </c>
       <c r="AQ121" s="25">
         <v>6.93</v>
       </c>
       <c r="AR121" s="25">
         <v>1.6700299999999999</v>
       </c>
       <c r="AS121" s="25">
         <v>46.95</v>
       </c>
       <c r="AT121" s="25">
         <v>5.7442000000000002</v>
       </c>
-      <c r="AU121" s="23">
+      <c r="AU121" s="50">
         <v>6.93</v>
       </c>
-      <c r="AV121" s="23">
+      <c r="AV121" s="50">
         <v>1.6700299999999999</v>
       </c>
-      <c r="AW121" s="23">
+      <c r="AW121" s="50">
         <v>10.55</v>
       </c>
-      <c r="AX121" s="23">
+      <c r="AX121" s="50">
         <v>1.2441</v>
       </c>
-      <c r="AY121" s="23">
+      <c r="AY121" s="50">
         <v>23.09</v>
       </c>
-      <c r="AZ121" s="23">
+      <c r="AZ121" s="50">
         <v>0.92100000000000004</v>
       </c>
-      <c r="BA121" s="23">
-[...3 lines deleted...]
-        <v>2.9696099999999999</v>
+      <c r="BA121" s="50">
+        <v>1.13184</v>
+      </c>
+      <c r="BB121" s="50">
+        <v>4.4639600000000002</v>
       </c>
       <c r="BC121" s="13"/>
     </row>
     <row r="122" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="16" t="s">
         <v>114</v>
       </c>
       <c r="B122" s="21" t="s">
         <v>248</v>
       </c>
       <c r="C122" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D122" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E122" s="10">
         <v>286.11410000000001</v>
       </c>
       <c r="F122" s="10">
         <v>792.78119000000004</v>
       </c>
       <c r="G122" s="9" t="s">
         <v>276</v>
       </c>
@@ -21811,73 +22482,73 @@
       </c>
       <c r="AM122" s="23">
         <v>244.41887</v>
       </c>
       <c r="AN122" s="23">
         <v>12.43275</v>
       </c>
       <c r="AO122" s="23">
         <v>324.24137000000002</v>
       </c>
       <c r="AP122" s="23">
         <v>454.67986999999999</v>
       </c>
       <c r="AQ122" s="25">
         <v>271.00099999999998</v>
       </c>
       <c r="AR122" s="25">
         <v>80.878889999999998</v>
       </c>
       <c r="AS122" s="25">
         <v>304.05802999999997</v>
       </c>
       <c r="AT122" s="25">
         <v>523.18188999999995</v>
       </c>
-      <c r="AU122" s="23">
+      <c r="AU122" s="50">
         <v>142.70099999999999</v>
       </c>
-      <c r="AV122" s="23">
+      <c r="AV122" s="50">
         <v>33.2742</v>
       </c>
-      <c r="AW122" s="23">
-[...5 lines deleted...]
-      <c r="AY122" s="23">
+      <c r="AW122" s="50">
+        <v>187.77170000000001</v>
+      </c>
+      <c r="AX122" s="50">
+        <v>296.58440999999999</v>
+      </c>
+      <c r="AY122" s="50">
         <v>384.75599999999997</v>
       </c>
-      <c r="AZ122" s="23">
+      <c r="AZ122" s="50">
         <v>15.250999999999999</v>
       </c>
-      <c r="BA122" s="23">
-[...3 lines deleted...]
-        <v>293.30268999999998</v>
+      <c r="BA122" s="50">
+        <v>166.14639</v>
+      </c>
+      <c r="BB122" s="50">
+        <v>334.64621</v>
       </c>
       <c r="BC122" s="13"/>
     </row>
     <row r="123" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="16" t="s">
         <v>115</v>
       </c>
       <c r="B123" s="21" t="s">
         <v>249</v>
       </c>
       <c r="C123" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E123" s="10">
         <v>1251.55303</v>
       </c>
       <c r="F123" s="10">
         <v>545.51205000000004</v>
       </c>
       <c r="G123" s="9">
         <v>16.239999999999998</v>
       </c>
@@ -21976,73 +22647,73 @@
       </c>
       <c r="AM123" s="23">
         <v>36.894829999999999</v>
       </c>
       <c r="AN123" s="23">
         <v>10.57621</v>
       </c>
       <c r="AO123" s="23">
         <v>7.0129099999999998</v>
       </c>
       <c r="AP123" s="23">
         <v>4.9499899999999997</v>
       </c>
       <c r="AQ123" s="25">
         <v>9.0630000000000006</v>
       </c>
       <c r="AR123" s="25">
         <v>6.6820000000000004</v>
       </c>
       <c r="AS123" s="25">
         <v>67.954430000000002</v>
       </c>
       <c r="AT123" s="25">
         <v>76.966369999999998</v>
       </c>
-      <c r="AU123" s="14" t="s">
-[...21 lines deleted...]
-        <v>14.28655</v>
+      <c r="AU123" s="50">
+        <v>9.0630000000000006</v>
+      </c>
+      <c r="AV123" s="50">
+        <v>6.6820000000000004</v>
+      </c>
+      <c r="AW123" s="50">
+        <v>56.707630000000002</v>
+      </c>
+      <c r="AX123" s="50">
+        <v>35.817399999999999</v>
+      </c>
+      <c r="AY123" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AZ123" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="BA123" s="50">
+        <v>6.68912</v>
+      </c>
+      <c r="BB123" s="50">
+        <v>15.34234</v>
       </c>
       <c r="BC123" s="13"/>
     </row>
     <row r="124" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="16" t="s">
         <v>116</v>
       </c>
       <c r="B124" s="21" t="s">
         <v>250</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D124" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E124" s="10">
         <v>0.75822000000000001</v>
       </c>
       <c r="F124" s="10">
         <v>10.336360000000001</v>
       </c>
       <c r="G124" s="9" t="s">
         <v>276</v>
       </c>
@@ -22141,73 +22812,73 @@
       </c>
       <c r="AM124" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN124" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO124" s="23">
         <v>3.0812499999999998</v>
       </c>
       <c r="AP124" s="23">
         <v>11.58497</v>
       </c>
       <c r="AQ124" s="25">
         <v>0.28000000000000003</v>
       </c>
       <c r="AR124" s="25">
         <v>0.21557000000000001</v>
       </c>
       <c r="AS124" s="25">
         <v>0.92337999999999998</v>
       </c>
       <c r="AT124" s="25">
         <v>4.7533799999999999</v>
       </c>
-      <c r="AU124" s="23">
+      <c r="AU124" s="50">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AV124" s="23">
+      <c r="AV124" s="50">
         <v>0.21557000000000001</v>
       </c>
-      <c r="AW124" s="23">
-[...3 lines deleted...]
-        <v>2.5780500000000002</v>
+      <c r="AW124" s="50">
+        <v>0.47538000000000002</v>
+      </c>
+      <c r="AX124" s="50">
+        <v>2.8222299999999998</v>
       </c>
       <c r="AY124" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ124" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA124" s="23">
-[...3 lines deleted...]
-        <v>1.49621</v>
+      <c r="BA124" s="50">
+        <v>0.36608000000000002</v>
+      </c>
+      <c r="BB124" s="50">
+        <v>1.7804599999999999</v>
       </c>
       <c r="BC124" s="13"/>
     </row>
     <row r="125" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="16" t="s">
         <v>117</v>
       </c>
       <c r="B125" s="21" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D125" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E125" s="10">
         <v>0.25464999999999999</v>
       </c>
       <c r="F125" s="10">
         <v>6.1909200000000002</v>
       </c>
       <c r="G125" s="9" t="s">
         <v>276</v>
       </c>
@@ -22306,73 +22977,73 @@
       </c>
       <c r="AM125" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN125" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO125" s="23">
         <v>3.1490399999999998</v>
       </c>
       <c r="AP125" s="23">
         <v>1.19557</v>
       </c>
       <c r="AQ125" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AR125" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AS125" s="25">
         <v>1.4176</v>
       </c>
       <c r="AT125" s="25">
         <v>0.38301000000000002</v>
       </c>
-      <c r="AU125" s="23" t="s">
-[...9 lines deleted...]
-        <v>0.17610999999999999</v>
+      <c r="AU125" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AV125" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AW125" s="50">
+        <v>0.61199999999999999</v>
+      </c>
+      <c r="AX125" s="50">
+        <v>0.17993000000000001</v>
       </c>
       <c r="AY125" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ125" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA125" s="23">
-[...3 lines deleted...]
-        <v>5.2650000000000002E-2</v>
+      <c r="BA125" s="50">
+        <v>1.12E-2</v>
+      </c>
+      <c r="BB125" s="50">
+        <v>5.6480000000000002E-2</v>
       </c>
       <c r="BC125" s="13"/>
     </row>
     <row r="126" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="16" t="s">
         <v>118</v>
       </c>
       <c r="B126" s="21" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D126" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E126" s="10">
         <v>145.53371999999999</v>
       </c>
       <c r="F126" s="10">
         <v>192.87137000000001</v>
       </c>
       <c r="G126" s="9" t="s">
         <v>276</v>
       </c>
@@ -22471,73 +23142,73 @@
       </c>
       <c r="AM126" s="23">
         <v>8.5805000000000007</v>
       </c>
       <c r="AN126" s="23">
         <v>1.3852199999999999</v>
       </c>
       <c r="AO126" s="23">
         <v>265.02584999999999</v>
       </c>
       <c r="AP126" s="23">
         <v>165.17411999999999</v>
       </c>
       <c r="AQ126" s="25">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="AR126" s="25">
         <v>4.6829999999999997E-2</v>
       </c>
       <c r="AS126" s="25">
         <v>208.86243999999999</v>
       </c>
       <c r="AT126" s="25">
         <v>134.60872000000001</v>
       </c>
-      <c r="AU126" s="23">
+      <c r="AU126" s="50">
         <v>7.9000000000000001E-2</v>
       </c>
-      <c r="AV126" s="23">
+      <c r="AV126" s="50">
         <v>4.6829999999999997E-2</v>
       </c>
-      <c r="AW126" s="23">
-[...3 lines deleted...]
-        <v>54.365819999999999</v>
+      <c r="AW126" s="50">
+        <v>130.36784</v>
+      </c>
+      <c r="AX126" s="50">
+        <v>57.700110000000002</v>
       </c>
       <c r="AY126" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ126" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA126" s="23">
-[...3 lines deleted...]
-        <v>60.487810000000003</v>
+      <c r="BA126" s="50">
+        <v>94.864509999999996</v>
+      </c>
+      <c r="BB126" s="50">
+        <v>103.66837</v>
       </c>
       <c r="BC126" s="13"/>
     </row>
     <row r="127" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="16" t="s">
         <v>119</v>
       </c>
       <c r="B127" s="21" t="s">
         <v>253</v>
       </c>
       <c r="C127" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D127" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E127" s="10">
         <v>266.04525000000001</v>
       </c>
       <c r="F127" s="10">
         <v>638.93911000000003</v>
       </c>
       <c r="G127" s="9" t="s">
         <v>276</v>
       </c>
@@ -22636,60 +23307,60 @@
       </c>
       <c r="AM127" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN127" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO127" s="23">
         <v>0.45539000000000002</v>
       </c>
       <c r="AP127" s="23">
         <v>1.40699</v>
       </c>
       <c r="AQ127" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AR127" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AS127" s="25">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="AT127" s="25">
         <v>2.9049999999999999E-2</v>
       </c>
-      <c r="AU127" s="23" t="s">
-[...5 lines deleted...]
-      <c r="AW127" s="23">
+      <c r="AU127" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AV127" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AW127" s="50">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="AX127" s="23">
+      <c r="AX127" s="50">
         <v>2.9049999999999999E-2</v>
       </c>
       <c r="AY127" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ127" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA127" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB127" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC127" s="13"/>
     </row>
     <row r="128" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="16" t="s">
         <v>120</v>
       </c>
       <c r="B128" s="21" t="s">
         <v>254</v>
       </c>
       <c r="C128" s="10" t="s">
         <v>276</v>
@@ -22801,60 +23472,60 @@
       </c>
       <c r="AM128" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN128" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO128" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP128" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ128" s="25">
         <v>4</v>
       </c>
       <c r="AR128" s="25">
         <v>29.840019999999999</v>
       </c>
       <c r="AS128" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AT128" s="25" t="s">
         <v>276</v>
       </c>
-      <c r="AU128" s="23">
+      <c r="AU128" s="50">
         <v>4</v>
       </c>
-      <c r="AV128" s="23">
+      <c r="AV128" s="50">
         <v>29.840019999999999</v>
       </c>
-      <c r="AW128" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AX128" s="23" t="s">
+      <c r="AW128" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AX128" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AY128" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ128" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA128" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB128" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC128" s="13"/>
     </row>
     <row r="129" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="16" t="s">
         <v>121</v>
       </c>
       <c r="B129" s="21" t="s">
         <v>255</v>
       </c>
       <c r="C129" s="10">
         <v>0.32100000000000001</v>
@@ -22966,73 +23637,73 @@
       </c>
       <c r="AM129" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN129" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO129" s="23">
         <v>59.156370000000003</v>
       </c>
       <c r="AP129" s="23">
         <v>202.12289999999999</v>
       </c>
       <c r="AQ129" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AR129" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AS129" s="25">
         <v>24.32816</v>
       </c>
       <c r="AT129" s="25">
         <v>109.49422</v>
       </c>
-      <c r="AU129" s="23" t="s">
-[...11 lines deleted...]
-      <c r="AY129" s="23">
+      <c r="AU129" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AV129" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AW129" s="50">
+        <v>3.5649899999999999</v>
+      </c>
+      <c r="AX129" s="50">
+        <v>16.0793</v>
+      </c>
+      <c r="AY129" s="50">
         <v>1E-3</v>
       </c>
-      <c r="AZ129" s="23">
+      <c r="AZ129" s="50">
         <v>0.13449</v>
       </c>
-      <c r="BA129" s="23">
-[...3 lines deleted...]
-        <v>84.255020000000002</v>
+      <c r="BA129" s="50">
+        <v>9.1741200000000003</v>
+      </c>
+      <c r="BB129" s="50">
+        <v>84.637510000000006</v>
       </c>
       <c r="BC129" s="13"/>
     </row>
     <row r="130" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="16" t="s">
         <v>122</v>
       </c>
       <c r="B130" s="21" t="s">
         <v>256</v>
       </c>
       <c r="C130" s="10">
         <v>24.003</v>
       </c>
       <c r="D130" s="10">
         <v>3.1542300000000001</v>
       </c>
       <c r="E130" s="10">
         <v>132.40481</v>
       </c>
       <c r="F130" s="10">
         <v>52.458060000000003</v>
       </c>
       <c r="G130" s="9">
         <v>135.05699999999999</v>
       </c>
@@ -23131,72 +23802,72 @@
       </c>
       <c r="AM130" s="23">
         <v>60.7</v>
       </c>
       <c r="AN130" s="23">
         <v>8.9679000000000002</v>
       </c>
       <c r="AO130" s="23">
         <v>5.7530000000000001</v>
       </c>
       <c r="AP130" s="23">
         <v>2.40733</v>
       </c>
       <c r="AQ130" s="25">
         <v>40.049999999999997</v>
       </c>
       <c r="AR130" s="25">
         <v>6.0571599999999997</v>
       </c>
       <c r="AS130" s="25">
         <v>911.11800000000005</v>
       </c>
       <c r="AT130" s="25">
         <v>1185.3387</v>
       </c>
-      <c r="AU130" s="23">
+      <c r="AU130" s="50">
         <v>40.049999999999997</v>
       </c>
-      <c r="AV130" s="23">
+      <c r="AV130" s="50">
         <v>6.0571599999999997</v>
       </c>
-      <c r="AW130" s="23">
+      <c r="AW130" s="50">
         <v>911.11800000000005</v>
       </c>
-      <c r="AX130" s="23">
+      <c r="AX130" s="50">
         <v>1185.3387</v>
       </c>
-      <c r="AY130" s="23" t="s">
-[...5 lines deleted...]
-      <c r="BA130" s="23">
+      <c r="AY130" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AZ130" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="BA130" s="50">
         <v>3</v>
       </c>
-      <c r="BB130" s="23">
+      <c r="BB130" s="50">
         <v>0.3503</v>
       </c>
       <c r="BC130" s="13"/>
     </row>
     <row r="131" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="16" t="s">
         <v>123</v>
       </c>
       <c r="B131" s="21" t="s">
         <v>257</v>
       </c>
       <c r="C131" s="10">
         <v>3.36</v>
       </c>
       <c r="D131" s="10">
         <v>2.2932999999999999</v>
       </c>
       <c r="E131" s="10">
         <v>1145.7821200000001</v>
       </c>
       <c r="F131" s="10">
         <v>650.95316000000003</v>
       </c>
       <c r="G131" s="9">
         <v>145.95516000000001</v>
@@ -23296,73 +23967,73 @@
       </c>
       <c r="AM131" s="23">
         <v>9672.8770399999994</v>
       </c>
       <c r="AN131" s="23">
         <v>3217.69569</v>
       </c>
       <c r="AO131" s="23">
         <v>1037.72063</v>
       </c>
       <c r="AP131" s="23">
         <v>1099.1024199999999</v>
       </c>
       <c r="AQ131" s="25">
         <v>15803.392379999999</v>
       </c>
       <c r="AR131" s="25">
         <v>2920.3780099999999</v>
       </c>
       <c r="AS131" s="25">
         <v>130.75228000000001</v>
       </c>
       <c r="AT131" s="25">
         <v>113.61924999999999</v>
       </c>
-      <c r="AU131" s="23">
-[...21 lines deleted...]
-        <v>182.66641000000001</v>
+      <c r="AU131" s="50">
+        <v>4183.4581799999996</v>
+      </c>
+      <c r="AV131" s="50">
+        <v>1016.76897</v>
+      </c>
+      <c r="AW131" s="50">
+        <v>122.54621</v>
+      </c>
+      <c r="AX131" s="50">
+        <v>111.37546</v>
+      </c>
+      <c r="AY131" s="50">
+        <v>31758.151999999998</v>
+      </c>
+      <c r="AZ131" s="50">
+        <v>2896.4565400000001</v>
+      </c>
+      <c r="BA131" s="50">
+        <v>89.957089999999994</v>
+      </c>
+      <c r="BB131" s="50">
+        <v>203.58695</v>
       </c>
       <c r="BC131" s="13"/>
     </row>
     <row r="132" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="16" t="s">
         <v>124</v>
       </c>
       <c r="B132" s="21" t="s">
         <v>258</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F132" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G132" s="9">
         <v>42.811999999999998</v>
       </c>
@@ -23461,60 +24132,60 @@
       </c>
       <c r="AM132" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN132" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO132" s="23">
         <v>71.186000000000007</v>
       </c>
       <c r="AP132" s="23">
         <v>59.890999999999998</v>
       </c>
       <c r="AQ132" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AR132" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AS132" s="25">
         <v>73.580799999999996</v>
       </c>
       <c r="AT132" s="25">
         <v>37.546599999999998</v>
       </c>
-      <c r="AU132" s="23" t="s">
-[...5 lines deleted...]
-      <c r="AW132" s="23">
+      <c r="AU132" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AV132" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AW132" s="50">
         <v>73.580799999999996</v>
       </c>
-      <c r="AX132" s="23">
+      <c r="AX132" s="50">
         <v>37.546599999999998</v>
       </c>
       <c r="AY132" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ132" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA132" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB132" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC132" s="13"/>
     </row>
     <row r="133" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="16" t="s">
         <v>125</v>
       </c>
       <c r="B133" s="21" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="10" t="s">
         <v>276</v>
@@ -23626,66 +24297,66 @@
       </c>
       <c r="AM133" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN133" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO133" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP133" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ133" s="25">
         <v>3.8490000000000002</v>
       </c>
       <c r="AR133" s="25">
         <v>12.672330000000001</v>
       </c>
       <c r="AS133" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AT133" s="25" t="s">
         <v>276</v>
       </c>
-      <c r="AU133" s="23">
+      <c r="AU133" s="50">
         <v>2.5619999999999998</v>
       </c>
-      <c r="AV133" s="23">
+      <c r="AV133" s="50">
         <v>10.839790000000001</v>
       </c>
-      <c r="AW133" s="23" t="s">
-[...5 lines deleted...]
-      <c r="AY133" s="23">
+      <c r="AW133" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AX133" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AY133" s="50">
         <v>2.88</v>
       </c>
-      <c r="AZ133" s="23">
+      <c r="AZ133" s="50">
         <v>5.3049999999999997</v>
       </c>
       <c r="BA133" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB133" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC133" s="13"/>
     </row>
     <row r="134" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="16" t="s">
         <v>126</v>
       </c>
       <c r="B134" s="21" t="s">
         <v>260</v>
       </c>
       <c r="C134" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D134" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>276</v>
@@ -24127,54 +24798,54 @@
       </c>
       <c r="AO136" s="23">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="AP136" s="23">
         <v>2.6280000000000001E-2</v>
       </c>
       <c r="AQ136" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR136" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS136" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AT136" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AU136" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV136" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="AW136" s="23">
+      <c r="AW136" s="50">
         <v>0.15</v>
       </c>
-      <c r="AX136" s="23">
+      <c r="AX136" s="50">
         <v>5.7099999999999998E-2</v>
       </c>
       <c r="AY136" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ136" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA136" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB136" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC136" s="13"/>
     </row>
     <row r="137" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="16" t="s">
         <v>129</v>
       </c>
       <c r="B137" s="21" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="10" t="s">
         <v>276</v>
@@ -24451,73 +25122,73 @@
       </c>
       <c r="AM138" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN138" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO138" s="23">
         <v>19481.37</v>
       </c>
       <c r="AP138" s="23">
         <v>939.23449000000005</v>
       </c>
       <c r="AQ138" s="25">
         <v>193.5</v>
       </c>
       <c r="AR138" s="25">
         <v>4.46387</v>
       </c>
       <c r="AS138" s="25">
         <v>18280.574000000001</v>
       </c>
       <c r="AT138" s="25">
         <v>1394.2379699999999</v>
       </c>
-      <c r="AU138" s="23">
+      <c r="AU138" s="50">
         <v>193.5</v>
       </c>
-      <c r="AV138" s="23">
+      <c r="AV138" s="50">
         <v>4.46387</v>
       </c>
-      <c r="AW138" s="23">
-[...3 lines deleted...]
-        <v>402.57634999999999</v>
+      <c r="AW138" s="50">
+        <v>6870.4480000000003</v>
+      </c>
+      <c r="AX138" s="50">
+        <v>614.50579000000005</v>
       </c>
       <c r="AY138" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ138" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA138" s="23">
-[...3 lines deleted...]
-        <v>373.48638</v>
+      <c r="BA138" s="50">
+        <v>2811.8315600000001</v>
+      </c>
+      <c r="BB138" s="50">
+        <v>496.74945000000002</v>
       </c>
       <c r="BC138" s="13"/>
     </row>
     <row r="139" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="16" t="s">
         <v>131</v>
       </c>
       <c r="B139" s="21" t="s">
         <v>265</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D139" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F139" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G139" s="9" t="s">
         <v>276</v>
       </c>
@@ -24952,80 +25623,80 @@
       </c>
       <c r="AO141" s="24">
         <v>153.19999999999999</v>
       </c>
       <c r="AP141" s="24">
         <v>25.037199999999999</v>
       </c>
       <c r="AQ141" s="26">
         <v>22</v>
       </c>
       <c r="AR141" s="26">
         <v>0.63027999999999995</v>
       </c>
       <c r="AS141" s="26">
         <v>209.83500000000001</v>
       </c>
       <c r="AT141" s="26">
         <v>43.939450000000001</v>
       </c>
       <c r="AU141" s="8" t="s">
         <v>276</v>
       </c>
       <c r="AV141" s="8" t="s">
         <v>276</v>
       </c>
-      <c r="AW141" s="24">
-[...3 lines deleted...]
-        <v>14.7438</v>
+      <c r="AW141" s="51">
+        <v>134.08500000000001</v>
+      </c>
+      <c r="AX141" s="51">
+        <v>26.331600000000002</v>
       </c>
       <c r="AY141" s="8" t="s">
         <v>276</v>
       </c>
       <c r="AZ141" s="8" t="s">
         <v>276</v>
       </c>
-      <c r="BA141" s="24">
-[...3 lines deleted...]
-        <v>0.8619</v>
+      <c r="BA141" s="51">
+        <v>69.95</v>
+      </c>
+      <c r="BB141" s="51">
+        <v>16.274850000000001</v>
       </c>
       <c r="BC141" s="13"/>
     </row>
     <row r="143" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A143" s="18" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="144" spans="1:55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A144" s="34" t="s">
+      <c r="A144" s="59" t="s">
         <v>274</v>
       </c>
-      <c r="B144" s="34"/>
+      <c r="B144" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="W4:Z4"/>
@@ -25049,58 +25720,60 @@
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Turkistan!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicators</vt:lpstr>
+      <vt:lpstr>Indicators!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>