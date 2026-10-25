--- v3 (2026-10-05)
+++ v4 (2026-10-25)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="120" windowWidth="25440" windowHeight="15600"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="Indicators" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Indicators!$O$7:$V$141</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">Indicators!$4:$6</definedName>
   </definedNames>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AH7" i="1" l="1"/>
   <c r="AG7" i="1"/>
   <c r="AF7" i="1"/>
   <c r="AE7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4443" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4433" uniqueCount="325">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -869,56 +869,50 @@
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Export and import of food products</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Data for 2015-2017 of the South Kazakhstan region, since 2018 data of Turkistan region</t>
-  </si>
-[...4 lines deleted...]
-    <t>January-July 2026*</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>312101, 312103</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Thousand US dollars, tons</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
@@ -1026,50 +1020,56 @@
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Indicators of exports and imports of selected goods with EAEU countries</t>
   </si>
   <si>
     <t>Exports of goods – the removal from the territory of an EAEU Member State of goods that reduce the stocks of material resources of the EAEU Member State. Imports of goods – the entry into the territory of an EAEU Member State of goods that are added to the stocks of material resources of the EAEU Member State.</t>
   </si>
   <si>
     <t>The statistical value of goods is indicated in US dollars and in units of the national currencies of the Member States. Conversion into US dollars and units of the national currency of the Member State is carried out at the exchange rate established by the national (central) bank of the Member State as of the date of acceptance of the goods for accounting.</t>
   </si>
   <si>
     <t>The main sources of information are the data of statistical report Form 1-TS "Report on Mutual Trade in Goods with the Member States of the Eurasian Economic Union" with the EAEU countries and customs declarations data of the State Revenue Committee of the Ministry of Finance of the Republic of Kazakhstan.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/turkestan/dynamic-tables/28255/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t>January-August 2025</t>
+  </si>
+  <si>
+    <t>January-August 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1904,51 +1904,51 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -2039,97 +2039,100 @@
     </xf>
     <xf numFmtId="14" fontId="36" fillId="0" borderId="13" xfId="86" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="87" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="90">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
@@ -2492,51 +2495,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2972493?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.nakhanov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25796/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/turkestan/dynamic-tables/28255/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N19" sqref="N19"/>
+      <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.28515625" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" style="49" customWidth="1"/>
     <col min="257" max="257" width="38.28515625" customWidth="1"/>
     <col min="258" max="258" width="67.85546875" customWidth="1"/>
     <col min="513" max="513" width="38.28515625" customWidth="1"/>
     <col min="514" max="514" width="67.85546875" customWidth="1"/>
     <col min="769" max="769" width="38.28515625" customWidth="1"/>
     <col min="770" max="770" width="67.85546875" customWidth="1"/>
     <col min="1025" max="1025" width="38.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="67.85546875" customWidth="1"/>
     <col min="1281" max="1281" width="38.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="67.85546875" customWidth="1"/>
     <col min="1537" max="1537" width="38.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="67.85546875" customWidth="1"/>
     <col min="1793" max="1793" width="38.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="67.85546875" customWidth="1"/>
     <col min="2049" max="2049" width="38.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="67.85546875" customWidth="1"/>
     <col min="2305" max="2305" width="38.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="67.85546875" customWidth="1"/>
     <col min="2561" max="2561" width="38.28515625" customWidth="1"/>
@@ -2629,629 +2632,629 @@
     <col min="13570" max="13570" width="67.85546875" customWidth="1"/>
     <col min="13825" max="13825" width="38.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="67.85546875" customWidth="1"/>
     <col min="14081" max="14081" width="38.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="67.85546875" customWidth="1"/>
     <col min="14337" max="14337" width="38.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="67.85546875" customWidth="1"/>
     <col min="14593" max="14593" width="38.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="67.85546875" customWidth="1"/>
     <col min="14849" max="14849" width="38.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="67.85546875" customWidth="1"/>
     <col min="15105" max="15105" width="38.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="67.85546875" customWidth="1"/>
     <col min="15361" max="15361" width="38.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="67.85546875" customWidth="1"/>
     <col min="15617" max="15617" width="38.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="67.85546875" customWidth="1"/>
     <col min="15873" max="15873" width="38.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="67.85546875" customWidth="1"/>
     <col min="16129" max="16129" width="38.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="67.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="35" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B1" s="36" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="37" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B2" s="38" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="37" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B3" s="38" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="39" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B4" s="38" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="37" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B5" s="38" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="37" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B6" s="38" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="37" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="B7" s="40" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="37" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B8" s="40" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="37" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B9" s="40" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="37" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B10" s="41"/>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B11" s="42" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="37" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B12" s="42" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="43" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B13" s="42" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="37" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B14" s="42" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B15" s="44">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B16" s="44">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="37" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B17" s="45" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="37" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B18" s="46" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="37" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B19" s="47" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="35" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B20" s="48" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B11" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:A18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L20" sqref="L20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="93.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="29"/>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="29"/>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="29"/>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" s="29"/>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" s="30" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" s="30" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" s="30" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" s="30" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" s="30" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" s="31"/>
     </row>
     <row r="12" spans="1:1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="32" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" s="31"/>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" s="31"/>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="33"/>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" s="33"/>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="33"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="34" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC144"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="AL2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="BF37" sqref="BF37"/>
+      <selection pane="bottomRight" activeCell="BE3" sqref="BE3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.42578125" style="15" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="19" customWidth="1"/>
     <col min="3" max="46" width="10.7109375" style="1" customWidth="1"/>
     <col min="47" max="54" width="10.7109375" style="5" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="55" t="s">
         <v>277</v>
       </c>
-      <c r="B1" s="58"/>
-[...35 lines deleted...]
-      <c r="AL1" s="58"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+      <c r="Z1" s="55"/>
+      <c r="AA1" s="55"/>
+      <c r="AB1" s="55"/>
+      <c r="AC1" s="55"/>
+      <c r="AD1" s="55"/>
+      <c r="AE1" s="55"/>
+      <c r="AF1" s="55"/>
+      <c r="AG1" s="55"/>
+      <c r="AH1" s="55"/>
+      <c r="AI1" s="55"/>
+      <c r="AJ1" s="55"/>
+      <c r="AK1" s="55"/>
+      <c r="AL1" s="55"/>
       <c r="AU1" s="4"/>
       <c r="AV1" s="4"/>
       <c r="AW1" s="4"/>
       <c r="AX1" s="4"/>
       <c r="AY1" s="4"/>
       <c r="AZ1" s="4"/>
       <c r="BA1" s="4"/>
       <c r="BB1" s="4"/>
     </row>
     <row r="2" spans="1:55" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="58" t="s">
+      <c r="A2" s="55" t="s">
         <v>278</v>
       </c>
-      <c r="B2" s="58"/>
-[...35 lines deleted...]
-      <c r="AL2" s="58"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
+      <c r="AD2" s="55"/>
+      <c r="AE2" s="55"/>
+      <c r="AF2" s="55"/>
+      <c r="AG2" s="55"/>
+      <c r="AH2" s="55"/>
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="55"/>
+      <c r="AL2" s="55"/>
       <c r="AU2" s="4"/>
       <c r="AV2" s="4"/>
       <c r="AW2" s="4"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
     </row>
     <row r="3" spans="1:55" x14ac:dyDescent="0.2">
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
     </row>
     <row r="4" spans="1:55" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="65" t="s">
+      <c r="A4" s="56" t="s">
         <v>268</v>
       </c>
-      <c r="B4" s="61" t="s">
+      <c r="B4" s="60" t="s">
         <v>269</v>
       </c>
-      <c r="C4" s="60">
+      <c r="C4" s="53">
         <v>2015</v>
       </c>
-      <c r="D4" s="60"/>
-[...2 lines deleted...]
-      <c r="G4" s="60">
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53">
         <v>2016</v>
       </c>
-      <c r="H4" s="60"/>
-[...2 lines deleted...]
-      <c r="K4" s="60">
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53">
         <v>2017</v>
       </c>
-      <c r="L4" s="60"/>
-[...2 lines deleted...]
-      <c r="O4" s="60">
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53"/>
+      <c r="O4" s="53">
         <v>2018</v>
       </c>
-      <c r="P4" s="60"/>
-[...2 lines deleted...]
-      <c r="S4" s="60">
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53"/>
+      <c r="S4" s="53">
         <v>2019</v>
       </c>
-      <c r="T4" s="60"/>
-[...2 lines deleted...]
-      <c r="W4" s="60">
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53"/>
+      <c r="W4" s="53">
         <v>2020</v>
       </c>
-      <c r="X4" s="60"/>
-[...2 lines deleted...]
-      <c r="AA4" s="64">
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53"/>
+      <c r="AA4" s="52">
         <v>2021</v>
       </c>
-      <c r="AB4" s="60"/>
-[...2 lines deleted...]
-      <c r="AE4" s="64">
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="53"/>
+      <c r="AE4" s="52">
         <v>2022</v>
       </c>
-      <c r="AF4" s="60"/>
-[...2 lines deleted...]
-      <c r="AI4" s="64">
+      <c r="AF4" s="53"/>
+      <c r="AG4" s="53"/>
+      <c r="AH4" s="53"/>
+      <c r="AI4" s="52">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="60"/>
-[...2 lines deleted...]
-      <c r="AM4" s="64">
+      <c r="AJ4" s="53"/>
+      <c r="AK4" s="53"/>
+      <c r="AL4" s="53"/>
+      <c r="AM4" s="52">
         <v>2024</v>
       </c>
-      <c r="AN4" s="60"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="52">
+      <c r="AN4" s="53"/>
+      <c r="AO4" s="53"/>
+      <c r="AP4" s="53"/>
+      <c r="AQ4" s="63">
         <v>2025</v>
       </c>
-      <c r="AR4" s="53"/>
-[...13 lines deleted...]
-      <c r="BB4" s="53"/>
+      <c r="AR4" s="64"/>
+      <c r="AS4" s="64"/>
+      <c r="AT4" s="65"/>
+      <c r="AU4" s="63" t="s">
+        <v>323</v>
+      </c>
+      <c r="AV4" s="64"/>
+      <c r="AW4" s="64"/>
+      <c r="AX4" s="65"/>
+      <c r="AY4" s="63" t="s">
+        <v>324</v>
+      </c>
+      <c r="AZ4" s="64"/>
+      <c r="BA4" s="64"/>
+      <c r="BB4" s="64"/>
       <c r="BC4" s="7"/>
     </row>
     <row r="5" spans="1:55" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="66"/>
-[...1 lines deleted...]
-      <c r="C5" s="64" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="52" t="s">
         <v>272</v>
       </c>
-      <c r="D5" s="64"/>
-      <c r="E5" s="64" t="s">
+      <c r="D5" s="52"/>
+      <c r="E5" s="52" t="s">
         <v>273</v>
       </c>
-      <c r="F5" s="64"/>
-      <c r="G5" s="64" t="s">
+      <c r="F5" s="52"/>
+      <c r="G5" s="52" t="s">
         <v>272</v>
       </c>
-      <c r="H5" s="64"/>
-      <c r="I5" s="64" t="s">
+      <c r="H5" s="52"/>
+      <c r="I5" s="52" t="s">
         <v>273</v>
       </c>
-      <c r="J5" s="64"/>
-      <c r="K5" s="64" t="s">
+      <c r="J5" s="52"/>
+      <c r="K5" s="52" t="s">
         <v>272</v>
       </c>
-      <c r="L5" s="64"/>
-      <c r="M5" s="64" t="s">
+      <c r="L5" s="52"/>
+      <c r="M5" s="52" t="s">
         <v>273</v>
       </c>
-      <c r="N5" s="64"/>
-      <c r="O5" s="57" t="s">
+      <c r="N5" s="52"/>
+      <c r="O5" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="P5" s="57"/>
-      <c r="Q5" s="57" t="s">
+      <c r="P5" s="54"/>
+      <c r="Q5" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="R5" s="57"/>
-      <c r="S5" s="57" t="s">
+      <c r="R5" s="54"/>
+      <c r="S5" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="T5" s="57"/>
-      <c r="U5" s="57" t="s">
+      <c r="T5" s="54"/>
+      <c r="U5" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="V5" s="57"/>
-      <c r="W5" s="57" t="s">
+      <c r="V5" s="54"/>
+      <c r="W5" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="X5" s="57"/>
-      <c r="Y5" s="57" t="s">
+      <c r="X5" s="54"/>
+      <c r="Y5" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="Z5" s="57"/>
-      <c r="AA5" s="57" t="s">
+      <c r="Z5" s="54"/>
+      <c r="AA5" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="AB5" s="57"/>
-      <c r="AC5" s="57" t="s">
+      <c r="AB5" s="54"/>
+      <c r="AC5" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="AD5" s="57"/>
-      <c r="AE5" s="57" t="s">
+      <c r="AD5" s="54"/>
+      <c r="AE5" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="AF5" s="57"/>
-      <c r="AG5" s="57" t="s">
+      <c r="AF5" s="54"/>
+      <c r="AG5" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="AH5" s="57"/>
-      <c r="AI5" s="57" t="s">
+      <c r="AH5" s="54"/>
+      <c r="AI5" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="AJ5" s="57"/>
-      <c r="AK5" s="57" t="s">
+      <c r="AJ5" s="54"/>
+      <c r="AK5" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="AL5" s="57"/>
-      <c r="AM5" s="57" t="s">
+      <c r="AL5" s="54"/>
+      <c r="AM5" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="AN5" s="57"/>
-      <c r="AO5" s="57" t="s">
+      <c r="AN5" s="54"/>
+      <c r="AO5" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="AP5" s="57"/>
-      <c r="AQ5" s="55" t="s">
+      <c r="AP5" s="54"/>
+      <c r="AQ5" s="66" t="s">
         <v>272</v>
       </c>
-      <c r="AR5" s="55"/>
-      <c r="AS5" s="55" t="s">
+      <c r="AR5" s="66"/>
+      <c r="AS5" s="66" t="s">
         <v>273</v>
       </c>
-      <c r="AT5" s="55"/>
-      <c r="AU5" s="55" t="s">
+      <c r="AT5" s="66"/>
+      <c r="AU5" s="66" t="s">
         <v>272</v>
       </c>
-      <c r="AV5" s="55"/>
-      <c r="AW5" s="55" t="s">
+      <c r="AV5" s="66"/>
+      <c r="AW5" s="66" t="s">
         <v>273</v>
       </c>
-      <c r="AX5" s="55"/>
-      <c r="AY5" s="55" t="s">
+      <c r="AX5" s="66"/>
+      <c r="AY5" s="66" t="s">
         <v>272</v>
       </c>
-      <c r="AZ5" s="55"/>
-      <c r="BA5" s="55" t="s">
+      <c r="AZ5" s="66"/>
+      <c r="BA5" s="66" t="s">
         <v>273</v>
       </c>
-      <c r="BB5" s="56"/>
+      <c r="BB5" s="67"/>
       <c r="BC5" s="7"/>
     </row>
     <row r="6" spans="1:55" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="63"/>
+      <c r="A6" s="58"/>
+      <c r="B6" s="62"/>
       <c r="C6" s="3" t="s">
         <v>270</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>271</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>270</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>271</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>270</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>271</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>270</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>271</v>
       </c>
       <c r="K6" s="3" t="s">
@@ -3508,72 +3511,72 @@
       <c r="AM7" s="12">
         <v>130643.45731000003</v>
       </c>
       <c r="AN7" s="12">
         <v>20901.196179999995</v>
       </c>
       <c r="AO7" s="12">
         <v>96358.456350000008</v>
       </c>
       <c r="AP7" s="12">
         <v>32270.839969999994</v>
       </c>
       <c r="AQ7" s="27">
         <v>419343.61112000013</v>
       </c>
       <c r="AR7" s="27">
         <v>59827.431460000007</v>
       </c>
       <c r="AS7" s="27">
         <v>80644.756639999992</v>
       </c>
       <c r="AT7" s="27">
         <v>61985.233589999996</v>
       </c>
       <c r="AU7" s="28">
-        <v>217702.26132999995</v>
+        <v>282470.87633000012</v>
       </c>
       <c r="AV7" s="28">
-        <v>29078.090770000003</v>
+        <v>35408.853480000005</v>
       </c>
       <c r="AW7" s="28">
-        <v>43218.212380000004</v>
+        <v>48418.465970000005</v>
       </c>
       <c r="AX7" s="28">
-        <v>38164.791640000003</v>
-[...11 lines deleted...]
-        <v>28147.245120000003</v>
+        <v>40785.336109999997</v>
+      </c>
+      <c r="AY7" s="68">
+        <v>203909.62316999998</v>
+      </c>
+      <c r="AZ7" s="68">
+        <v>46672.460349999987</v>
+      </c>
+      <c r="BA7" s="68">
+        <v>29378.626750000003</v>
+      </c>
+      <c r="BB7" s="68">
+        <v>31139.882310000001</v>
       </c>
       <c r="BC7" s="13"/>
     </row>
     <row r="8" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>134</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>276</v>
       </c>
@@ -3844,54 +3847,54 @@
       <c r="AO9" s="23">
         <v>155.23994999999999</v>
       </c>
       <c r="AP9" s="23">
         <v>760.00022000000001</v>
       </c>
       <c r="AQ9" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR9" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS9" s="25">
         <v>159.85792000000001</v>
       </c>
       <c r="AT9" s="25">
         <v>1007.40593</v>
       </c>
       <c r="AU9" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV9" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW9" s="50">
-        <v>99.924639999999997</v>
+        <v>119.90797000000001</v>
       </c>
       <c r="AX9" s="50">
-        <v>598.86373000000003</v>
+        <v>727.75621000000001</v>
       </c>
       <c r="AY9" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ9" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA9" s="50">
         <v>66.986369999999994</v>
       </c>
       <c r="BB9" s="50">
         <v>495.87186000000003</v>
       </c>
       <c r="BC9" s="13"/>
     </row>
     <row r="10" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>276</v>
       </c>
@@ -4339,54 +4342,54 @@
       <c r="AO12" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP12" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ12" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AR12" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AS12" s="25">
         <v>45.771999999999998</v>
       </c>
       <c r="AT12" s="25">
         <v>35.873109999999997</v>
       </c>
       <c r="AU12" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV12" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW12" s="50">
-        <v>21.364999999999998</v>
+        <v>24.716999999999999</v>
       </c>
       <c r="AX12" s="50">
-        <v>11.62931</v>
+        <v>14.766310000000001</v>
       </c>
       <c r="AY12" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ12" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA12" s="50">
         <v>6.1079999999999997</v>
       </c>
       <c r="BB12" s="50">
         <v>4.00406</v>
       </c>
       <c r="BC12" s="13"/>
     </row>
     <row r="13" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>139</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>276</v>
       </c>
@@ -4663,72 +4666,72 @@
       <c r="AM14" s="23">
         <v>2868.8024099999998</v>
       </c>
       <c r="AN14" s="23">
         <v>6012.8648300000004</v>
       </c>
       <c r="AO14" s="23">
         <v>2038.1560500000001</v>
       </c>
       <c r="AP14" s="23">
         <v>1801.75539</v>
       </c>
       <c r="AQ14" s="25">
         <v>2741.2870899999998</v>
       </c>
       <c r="AR14" s="25">
         <v>7170.6653299999998</v>
       </c>
       <c r="AS14" s="25">
         <v>2250.6286799999998</v>
       </c>
       <c r="AT14" s="25">
         <v>2189.0868599999999</v>
       </c>
       <c r="AU14" s="50">
-        <v>1880.92949</v>
+        <v>2159.42949</v>
       </c>
       <c r="AV14" s="50">
-        <v>4708.7095900000004</v>
+        <v>5228.4937300000001</v>
       </c>
       <c r="AW14" s="50">
-        <v>1372.5390299999999</v>
+        <v>1508.30765</v>
       </c>
       <c r="AX14" s="50">
-        <v>1269.63185</v>
+        <v>1416.5042900000001</v>
       </c>
       <c r="AY14" s="50">
-        <v>1376.0619999999999</v>
+        <v>1516.0619999999999</v>
       </c>
       <c r="AZ14" s="50">
-        <v>6671.3366800000003</v>
+        <v>7149.4817499999999</v>
       </c>
       <c r="BA14" s="50">
-        <v>995.60580000000004</v>
+        <v>1170.3598</v>
       </c>
       <c r="BB14" s="50">
-        <v>1337.7281</v>
+        <v>1675.6136200000001</v>
       </c>
       <c r="BC14" s="13"/>
     </row>
     <row r="15" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>141</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>276</v>
       </c>
@@ -5329,54 +5332,54 @@
       <c r="AO18" s="23">
         <v>2</v>
       </c>
       <c r="AP18" s="23">
         <v>1.9464600000000001</v>
       </c>
       <c r="AQ18" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AR18" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AS18" s="25">
         <v>168.1</v>
       </c>
       <c r="AT18" s="25">
         <v>383.89076</v>
       </c>
       <c r="AU18" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV18" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW18" s="50">
-        <v>126.4</v>
+        <v>132.25</v>
       </c>
       <c r="AX18" s="50">
-        <v>284.21893999999998</v>
+        <v>294.44060999999999</v>
       </c>
       <c r="AY18" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ18" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA18" s="50">
         <v>99.462000000000003</v>
       </c>
       <c r="BB18" s="50">
         <v>248.98824999999999</v>
       </c>
       <c r="BC18" s="13"/>
     </row>
     <row r="19" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>145</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>276</v>
       </c>
@@ -5494,66 +5497,66 @@
       <c r="AO19" s="23">
         <v>261.59983999999997</v>
       </c>
       <c r="AP19" s="23">
         <v>117.35572000000001</v>
       </c>
       <c r="AQ19" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AR19" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AS19" s="25">
         <v>156.15552</v>
       </c>
       <c r="AT19" s="25">
         <v>56.09272</v>
       </c>
       <c r="AU19" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV19" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW19" s="50">
-        <v>90.014520000000005</v>
+        <v>91.614519999999999</v>
       </c>
       <c r="AX19" s="50">
-        <v>32.304319999999997</v>
+        <v>34.308619999999998</v>
       </c>
       <c r="AY19" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ19" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA19" s="14" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="BA19" s="50">
+        <v>32.174999999999997</v>
+      </c>
+      <c r="BB19" s="50">
+        <v>11.74657</v>
       </c>
       <c r="BC19" s="13"/>
     </row>
     <row r="20" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>146</v>
       </c>
       <c r="C20" s="10">
         <v>400</v>
       </c>
       <c r="D20" s="10">
         <v>153.33463</v>
       </c>
       <c r="E20" s="10">
         <v>182.41719000000001</v>
       </c>
       <c r="F20" s="10">
         <v>224.40441999999999</v>
       </c>
       <c r="G20" s="9">
         <v>709.43700000000001</v>
       </c>
@@ -5653,72 +5656,72 @@
       <c r="AM20" s="23">
         <v>690.36300000000006</v>
       </c>
       <c r="AN20" s="23">
         <v>408.58598000000001</v>
       </c>
       <c r="AO20" s="23">
         <v>99.432000000000002</v>
       </c>
       <c r="AP20" s="23">
         <v>33.298099999999998</v>
       </c>
       <c r="AQ20" s="25">
         <v>281.26100000000002</v>
       </c>
       <c r="AR20" s="25">
         <v>125.11014</v>
       </c>
       <c r="AS20" s="25">
         <v>275.41950000000003</v>
       </c>
       <c r="AT20" s="25">
         <v>119.13768</v>
       </c>
       <c r="AU20" s="50">
-        <v>165.261</v>
+        <v>180.261</v>
       </c>
       <c r="AV20" s="50">
-        <v>75.637230000000002</v>
+        <v>83.101330000000004</v>
       </c>
       <c r="AW20" s="50">
-        <v>178.8665</v>
+        <v>195.95650000000001</v>
       </c>
       <c r="AX20" s="50">
-        <v>71.739680000000007</v>
+        <v>80.958179999999999</v>
       </c>
       <c r="AY20" s="50">
         <v>33</v>
       </c>
       <c r="AZ20" s="50">
         <v>31.657</v>
       </c>
       <c r="BA20" s="50">
-        <v>116.703</v>
+        <v>154.923</v>
       </c>
       <c r="BB20" s="50">
-        <v>44.325699999999998</v>
+        <v>61.375999999999998</v>
       </c>
       <c r="BC20" s="13"/>
     </row>
     <row r="21" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>147</v>
       </c>
       <c r="C21" s="10">
         <v>0.95</v>
       </c>
       <c r="D21" s="10">
         <v>0.14000000000000001</v>
       </c>
       <c r="E21" s="10">
         <v>0.38200000000000001</v>
       </c>
       <c r="F21" s="10">
         <v>1.1268800000000001</v>
       </c>
       <c r="G21" s="9">
         <v>16.2</v>
       </c>
@@ -5983,72 +5986,72 @@
       <c r="AM22" s="23">
         <v>125.748</v>
       </c>
       <c r="AN22" s="23">
         <v>409.47802999999999</v>
       </c>
       <c r="AO22" s="23">
         <v>0.30007</v>
       </c>
       <c r="AP22" s="23">
         <v>2.7686899999999999</v>
       </c>
       <c r="AQ22" s="25">
         <v>126.001</v>
       </c>
       <c r="AR22" s="25">
         <v>544.98311999999999</v>
       </c>
       <c r="AS22" s="25">
         <v>0.214</v>
       </c>
       <c r="AT22" s="25">
         <v>2.0445700000000002</v>
       </c>
       <c r="AU22" s="50">
-        <v>72</v>
+        <v>90.001000000000005</v>
       </c>
       <c r="AV22" s="50">
-        <v>281.43878000000001</v>
+        <v>366.81132000000002</v>
       </c>
       <c r="AW22" s="50">
-        <v>0.14377999999999999</v>
+        <v>0.15378</v>
       </c>
       <c r="AX22" s="50">
-        <v>1.47756</v>
+        <v>1.5753699999999999</v>
       </c>
       <c r="AY22" s="50">
         <v>42.8</v>
       </c>
       <c r="AZ22" s="50">
         <v>242.99459999999999</v>
       </c>
       <c r="BA22" s="50">
-        <v>8.2669999999999993E-2</v>
+        <v>9.7979999999999998E-2</v>
       </c>
       <c r="BB22" s="50">
-        <v>0.94560999999999995</v>
+        <v>1.1165099999999999</v>
       </c>
       <c r="BC22" s="13"/>
     </row>
     <row r="23" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>149</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E23" s="10">
         <v>0.02</v>
       </c>
       <c r="F23" s="10">
         <v>0.17852000000000001</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>276</v>
       </c>
@@ -6319,66 +6322,66 @@
       <c r="AO24" s="23">
         <v>2.9870000000000001E-2</v>
       </c>
       <c r="AP24" s="23">
         <v>0.34161999999999998</v>
       </c>
       <c r="AQ24" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR24" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS24" s="25">
         <v>1.6799999999999999E-2</v>
       </c>
       <c r="AT24" s="25">
         <v>0.28391</v>
       </c>
       <c r="AU24" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV24" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW24" s="50">
-        <v>1.1339999999999999E-2</v>
+        <v>1.286E-2</v>
       </c>
       <c r="AX24" s="50">
-        <v>0.19051000000000001</v>
+        <v>0.21604999999999999</v>
       </c>
       <c r="AY24" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ24" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA24" s="50">
-        <v>1.874E-2</v>
+        <v>1.95E-2</v>
       </c>
       <c r="BB24" s="50">
-        <v>0.31491000000000002</v>
+        <v>0.32613999999999999</v>
       </c>
       <c r="BC24" s="13"/>
     </row>
     <row r="25" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>151</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>276</v>
       </c>
@@ -6649,66 +6652,66 @@
       <c r="AO26" s="23">
         <v>160.65021999999999</v>
       </c>
       <c r="AP26" s="23">
         <v>42.670639999999999</v>
       </c>
       <c r="AQ26" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR26" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS26" s="25">
         <v>84.584339999999997</v>
       </c>
       <c r="AT26" s="25">
         <v>58.900599999999997</v>
       </c>
       <c r="AU26" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV26" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW26" s="50">
-        <v>1.28034</v>
+        <v>7.6163400000000001</v>
       </c>
       <c r="AX26" s="50">
-        <v>0.91659999999999997</v>
+        <v>5.3517999999999999</v>
       </c>
       <c r="AY26" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ26" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA26" s="50">
-        <v>142.03200000000001</v>
+        <v>160.94280000000001</v>
       </c>
       <c r="BB26" s="50">
-        <v>196.42250999999999</v>
+        <v>212.51608999999999</v>
       </c>
       <c r="BC26" s="13"/>
     </row>
     <row r="27" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="21" t="s">
         <v>153</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E27" s="10">
         <v>1126.2348099999999</v>
       </c>
       <c r="F27" s="10">
         <v>1174.9903999999999</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>276</v>
       </c>
@@ -6814,54 +6817,54 @@
       <c r="AO27" s="23">
         <v>27.30566</v>
       </c>
       <c r="AP27" s="23">
         <v>45.325859999999999</v>
       </c>
       <c r="AQ27" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR27" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS27" s="25">
         <v>589.08159999999998</v>
       </c>
       <c r="AT27" s="25">
         <v>1408.29628</v>
       </c>
       <c r="AU27" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV27" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW27" s="50">
-        <v>304.572</v>
+        <v>360.572</v>
       </c>
       <c r="AX27" s="50">
-        <v>737.57209999999998</v>
+        <v>873.82410000000004</v>
       </c>
       <c r="AY27" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ27" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA27" s="50">
         <v>5.35</v>
       </c>
       <c r="BB27" s="50">
         <v>16.202500000000001</v>
       </c>
       <c r="BC27" s="13"/>
     </row>
     <row r="28" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>154</v>
       </c>
       <c r="C28" s="10">
         <v>11.728</v>
       </c>
@@ -6990,55 +6993,55 @@
       </c>
       <c r="AS28" s="25">
         <v>3.4712399999999999</v>
       </c>
       <c r="AT28" s="25">
         <v>5.5182700000000002</v>
       </c>
       <c r="AU28" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV28" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW28" s="50">
         <v>1.75579</v>
       </c>
       <c r="AX28" s="50">
         <v>2.23733</v>
       </c>
       <c r="AY28" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ28" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA28" s="14" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="BA28" s="50">
+        <v>0.15260000000000001</v>
+      </c>
+      <c r="BB28" s="50">
+        <v>0.51190000000000002</v>
       </c>
       <c r="BC28" s="13"/>
     </row>
     <row r="29" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="21" t="s">
         <v>155</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E29" s="10">
         <v>0.60499999999999998</v>
       </c>
       <c r="F29" s="10">
         <v>1.2170000000000001</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>276</v>
       </c>
@@ -7144,66 +7147,66 @@
       <c r="AO29" s="23">
         <v>49.607999999999997</v>
       </c>
       <c r="AP29" s="23">
         <v>107.35101</v>
       </c>
       <c r="AQ29" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR29" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS29" s="25">
         <v>1072.53323</v>
       </c>
       <c r="AT29" s="25">
         <v>3673.1354799999999</v>
       </c>
       <c r="AU29" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV29" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW29" s="50">
-        <v>526.43723</v>
+        <v>617.73323000000005</v>
       </c>
       <c r="AX29" s="50">
-        <v>1510.6015299999999</v>
+        <v>1875.7855300000001</v>
       </c>
       <c r="AY29" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ29" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA29" s="50">
-        <v>454.11599999999999</v>
+        <v>498.58</v>
       </c>
       <c r="BB29" s="50">
-        <v>1725.6407999999999</v>
+        <v>1893.0530200000001</v>
       </c>
       <c r="BC29" s="13"/>
     </row>
     <row r="30" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="21" t="s">
         <v>156</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E30" s="10">
         <v>5.9570800000000004</v>
       </c>
       <c r="F30" s="10">
         <v>31.90438</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>276</v>
       </c>
@@ -7309,66 +7312,66 @@
       <c r="AO30" s="23">
         <v>80.321600000000004</v>
       </c>
       <c r="AP30" s="23">
         <v>517.02549999999997</v>
       </c>
       <c r="AQ30" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR30" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS30" s="25">
         <v>716.6164</v>
       </c>
       <c r="AT30" s="25">
         <v>2788.0430299999998</v>
       </c>
       <c r="AU30" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV30" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW30" s="50">
-        <v>180.0924</v>
+        <v>400.0924</v>
       </c>
       <c r="AX30" s="50">
-        <v>1448.8414399999999</v>
+        <v>1751.4414400000001</v>
       </c>
       <c r="AY30" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ30" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA30" s="50">
-        <v>665.63879999999995</v>
+        <v>747.13879999999995</v>
       </c>
       <c r="BB30" s="50">
-        <v>3241.2156599999998</v>
+        <v>3605.0941899999998</v>
       </c>
       <c r="BC30" s="13"/>
     </row>
     <row r="31" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="21" t="s">
         <v>157</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E31" s="10">
         <v>53.462690000000002</v>
       </c>
       <c r="F31" s="10">
         <v>249.65487999999999</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>276</v>
       </c>
@@ -7486,54 +7489,54 @@
       <c r="AS31" s="25">
         <v>215.85323</v>
       </c>
       <c r="AT31" s="25">
         <v>361.45769000000001</v>
       </c>
       <c r="AU31" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV31" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW31" s="50">
         <v>175.03199000000001</v>
       </c>
       <c r="AX31" s="50">
         <v>200.47028</v>
       </c>
       <c r="AY31" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ31" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA31" s="50">
-        <v>0.31402999999999998</v>
+        <v>0.54642999999999997</v>
       </c>
       <c r="BB31" s="50">
-        <v>3.1840000000000002</v>
+        <v>4.2694000000000001</v>
       </c>
       <c r="BC31" s="13"/>
     </row>
     <row r="32" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="21" t="s">
         <v>158</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E32" s="10">
         <v>36.605200000000004</v>
       </c>
       <c r="F32" s="10">
         <v>201.83213000000001</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>276</v>
       </c>
@@ -7639,66 +7642,66 @@
       <c r="AO32" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP32" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ32" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AR32" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AS32" s="25">
         <v>71.668000000000006</v>
       </c>
       <c r="AT32" s="25">
         <v>421.50083000000001</v>
       </c>
       <c r="AU32" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV32" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW32" s="50">
-        <v>49.515999999999998</v>
+        <v>62.97</v>
       </c>
       <c r="AX32" s="50">
-        <v>289.04561000000001</v>
+        <v>366.59683000000001</v>
       </c>
       <c r="AY32" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ32" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA32" s="50">
-        <v>68.400000000000006</v>
+        <v>77.400000000000006</v>
       </c>
       <c r="BB32" s="50">
-        <v>374.71962000000002</v>
+        <v>552.98357999999996</v>
       </c>
       <c r="BC32" s="13"/>
     </row>
     <row r="33" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="21" t="s">
         <v>159</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>276</v>
       </c>
@@ -8299,54 +8302,54 @@
       <c r="AO36" s="23">
         <v>14725.549000000001</v>
       </c>
       <c r="AP36" s="23">
         <v>711.27533000000005</v>
       </c>
       <c r="AQ36" s="25">
         <v>5393.549</v>
       </c>
       <c r="AR36" s="25">
         <v>221.72466</v>
       </c>
       <c r="AS36" s="25">
         <v>2066.3000000000002</v>
       </c>
       <c r="AT36" s="25">
         <v>151.57048</v>
       </c>
       <c r="AU36" s="50">
         <v>4953.549</v>
       </c>
       <c r="AV36" s="50">
         <v>213.50847999999999</v>
       </c>
       <c r="AW36" s="50">
-        <v>1553.1</v>
+        <v>1595.15</v>
       </c>
       <c r="AX36" s="50">
-        <v>91.96978</v>
+        <v>95.430279999999996</v>
       </c>
       <c r="AY36" s="50">
         <v>513.67200000000003</v>
       </c>
       <c r="AZ36" s="50">
         <v>110.85478999999999</v>
       </c>
       <c r="BA36" s="50">
         <v>915.25900000000001</v>
       </c>
       <c r="BB36" s="50">
         <v>154.52833000000001</v>
       </c>
       <c r="BC36" s="13"/>
     </row>
     <row r="37" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="21" t="s">
         <v>163</v>
       </c>
       <c r="C37" s="10">
         <v>67.605000000000004</v>
       </c>
@@ -8458,66 +8461,66 @@
       <c r="AM37" s="23">
         <v>1247.116</v>
       </c>
       <c r="AN37" s="23">
         <v>94.003919999999994</v>
       </c>
       <c r="AO37" s="23">
         <v>664.25</v>
       </c>
       <c r="AP37" s="23">
         <v>77.454300000000003</v>
       </c>
       <c r="AQ37" s="25">
         <v>1762.73983</v>
       </c>
       <c r="AR37" s="25">
         <v>1331.2674199999999</v>
       </c>
       <c r="AS37" s="25">
         <v>354.35</v>
       </c>
       <c r="AT37" s="25">
         <v>76.433539999999994</v>
       </c>
       <c r="AU37" s="50">
-        <v>823.72047999999995</v>
+        <v>1095.6924799999999</v>
       </c>
       <c r="AV37" s="50">
-        <v>686.58037999999999</v>
+        <v>689.40967999999998</v>
       </c>
       <c r="AW37" s="50">
-        <v>319.35000000000002</v>
+        <v>320.64999999999998</v>
       </c>
       <c r="AX37" s="50">
-        <v>70.814790000000002</v>
+        <v>71.113990000000001</v>
       </c>
       <c r="AY37" s="50">
-        <v>2675.1188000000002</v>
+        <v>2799.8389900000002</v>
       </c>
       <c r="AZ37" s="50">
-        <v>3798.73792</v>
+        <v>3928.55449</v>
       </c>
       <c r="BA37" s="50">
         <v>7.33</v>
       </c>
       <c r="BB37" s="50">
         <v>2.1337000000000002</v>
       </c>
       <c r="BC37" s="13"/>
     </row>
     <row r="38" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="21" t="s">
         <v>164</v>
       </c>
       <c r="C38" s="10">
         <v>725.74699999999996</v>
       </c>
       <c r="D38" s="10">
         <v>336.63170000000002</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>276</v>
       </c>
@@ -8623,66 +8626,66 @@
       <c r="AM38" s="23">
         <v>15630.691999999999</v>
       </c>
       <c r="AN38" s="23">
         <v>909.03116999999997</v>
       </c>
       <c r="AO38" s="23">
         <v>291.89999999999998</v>
       </c>
       <c r="AP38" s="23">
         <v>26.34526</v>
       </c>
       <c r="AQ38" s="25">
         <v>79056.337599999999</v>
       </c>
       <c r="AR38" s="25">
         <v>2793.1370999999999</v>
       </c>
       <c r="AS38" s="25">
         <v>267.7</v>
       </c>
       <c r="AT38" s="25">
         <v>55.324199999999998</v>
       </c>
       <c r="AU38" s="50">
-        <v>51067.963600000003</v>
+        <v>71543.166599999997</v>
       </c>
       <c r="AV38" s="50">
-        <v>1765.2330899999999</v>
+        <v>1866.53431</v>
       </c>
       <c r="AW38" s="50">
-        <v>186.75</v>
+        <v>219.55</v>
       </c>
       <c r="AX38" s="50">
-        <v>37.69332</v>
+        <v>45.218299999999999</v>
       </c>
       <c r="AY38" s="50">
-        <v>14524.894</v>
+        <v>14944.357</v>
       </c>
       <c r="AZ38" s="50">
-        <v>3748.393</v>
+        <v>3876.288</v>
       </c>
       <c r="BA38" s="50">
         <v>38.299999999999997</v>
       </c>
       <c r="BB38" s="50">
         <v>8.4</v>
       </c>
       <c r="BC38" s="13"/>
     </row>
     <row r="39" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="21" t="s">
         <v>165</v>
       </c>
       <c r="C39" s="10">
         <v>533.5</v>
       </c>
       <c r="D39" s="10">
         <v>216.86340000000001</v>
       </c>
       <c r="E39" s="10">
         <v>226.06360000000001</v>
       </c>
@@ -8788,72 +8791,72 @@
       <c r="AM39" s="23">
         <v>13423.4836</v>
       </c>
       <c r="AN39" s="23">
         <v>1185.26911</v>
       </c>
       <c r="AO39" s="23">
         <v>364.23840000000001</v>
       </c>
       <c r="AP39" s="23">
         <v>32.179510000000001</v>
       </c>
       <c r="AQ39" s="25">
         <v>18150.14284</v>
       </c>
       <c r="AR39" s="25">
         <v>4622.4141900000004</v>
       </c>
       <c r="AS39" s="25">
         <v>572.78840000000002</v>
       </c>
       <c r="AT39" s="25">
         <v>36.562579999999997</v>
       </c>
       <c r="AU39" s="50">
-        <v>16642.132839999998</v>
+        <v>16829.720840000002</v>
       </c>
       <c r="AV39" s="50">
-        <v>4191.2709699999996</v>
+        <v>4291.1023599999999</v>
       </c>
       <c r="AW39" s="50">
         <v>545.54999999999995</v>
       </c>
       <c r="AX39" s="50">
         <v>34.749079999999999</v>
       </c>
       <c r="AY39" s="50">
         <v>29332.683099999998</v>
       </c>
       <c r="AZ39" s="50">
         <v>5680.6633899999997</v>
       </c>
       <c r="BA39" s="50">
-        <v>336</v>
+        <v>336.03840000000002</v>
       </c>
       <c r="BB39" s="50">
-        <v>24.677879999999998</v>
+        <v>24.743680000000001</v>
       </c>
       <c r="BC39" s="13"/>
     </row>
     <row r="40" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="21" t="s">
         <v>166</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E40" s="10">
         <v>0.96399999999999997</v>
       </c>
       <c r="F40" s="10">
         <v>0.78</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>276</v>
       </c>
@@ -8953,54 +8956,54 @@
       <c r="AM40" s="23">
         <v>168.351</v>
       </c>
       <c r="AN40" s="23">
         <v>118.59014999999999</v>
       </c>
       <c r="AO40" s="23">
         <v>10.75</v>
       </c>
       <c r="AP40" s="23">
         <v>0.39384000000000002</v>
       </c>
       <c r="AQ40" s="25">
         <v>377.96660000000003</v>
       </c>
       <c r="AR40" s="25">
         <v>184.31643</v>
       </c>
       <c r="AS40" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="AT40" s="25">
         <v>0.3201</v>
       </c>
       <c r="AU40" s="50">
-        <v>296.37959999999998</v>
+        <v>331.09559999999999</v>
       </c>
       <c r="AV40" s="50">
-        <v>181.98775000000001</v>
+        <v>182.81935999999999</v>
       </c>
       <c r="AW40" s="50">
         <v>1.1000000000000001</v>
       </c>
       <c r="AX40" s="50">
         <v>0.3201</v>
       </c>
       <c r="AY40" s="50">
         <v>259.79000000000002</v>
       </c>
       <c r="AZ40" s="50">
         <v>305.8304</v>
       </c>
       <c r="BA40" s="50">
         <v>0.6</v>
       </c>
       <c r="BB40" s="50">
         <v>0.14099999999999999</v>
       </c>
       <c r="BC40" s="13"/>
     </row>
     <row r="41" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>33</v>
       </c>
@@ -9118,72 +9121,72 @@
       <c r="AM41" s="23">
         <v>10144.3634</v>
       </c>
       <c r="AN41" s="23">
         <v>288.21350000000001</v>
       </c>
       <c r="AO41" s="23">
         <v>3820.9191999999998</v>
       </c>
       <c r="AP41" s="23">
         <v>81.966840000000005</v>
       </c>
       <c r="AQ41" s="25">
         <v>18593.054</v>
       </c>
       <c r="AR41" s="25">
         <v>639.37329999999997</v>
       </c>
       <c r="AS41" s="25">
         <v>218.61920000000001</v>
       </c>
       <c r="AT41" s="25">
         <v>22.928170000000001</v>
       </c>
       <c r="AU41" s="50">
-        <v>11163.178</v>
+        <v>13121.002</v>
       </c>
       <c r="AV41" s="50">
-        <v>363.91325999999998</v>
+        <v>398.44195000000002</v>
       </c>
       <c r="AW41" s="50">
         <v>164.4</v>
       </c>
       <c r="AX41" s="50">
         <v>17.54447</v>
       </c>
       <c r="AY41" s="50">
         <v>11623.1852</v>
       </c>
       <c r="AZ41" s="50">
         <v>1019.99881</v>
       </c>
       <c r="BA41" s="50">
-        <v>91.91</v>
+        <v>91.996399999999994</v>
       </c>
       <c r="BB41" s="50">
-        <v>13.9406</v>
+        <v>14.1815</v>
       </c>
       <c r="BC41" s="13"/>
     </row>
     <row r="42" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="21" t="s">
         <v>168</v>
       </c>
       <c r="C42" s="10">
         <v>81.8</v>
       </c>
       <c r="D42" s="10">
         <v>79.810599999999994</v>
       </c>
       <c r="E42" s="10">
         <v>21.42</v>
       </c>
       <c r="F42" s="10">
         <v>4.5010000000000003</v>
       </c>
       <c r="G42" s="9">
         <v>665.79</v>
       </c>
@@ -9283,72 +9286,72 @@
       <c r="AM42" s="23">
         <v>1071.88976</v>
       </c>
       <c r="AN42" s="23">
         <v>145.11885000000001</v>
       </c>
       <c r="AO42" s="23">
         <v>380.05</v>
       </c>
       <c r="AP42" s="23">
         <v>41.655859999999997</v>
       </c>
       <c r="AQ42" s="25">
         <v>3895.3050199999998</v>
       </c>
       <c r="AR42" s="25">
         <v>1343.49119</v>
       </c>
       <c r="AS42" s="25">
         <v>810.64</v>
       </c>
       <c r="AT42" s="25">
         <v>97.336410000000001</v>
       </c>
       <c r="AU42" s="50">
-        <v>2115.7394199999999</v>
+        <v>2167.57942</v>
       </c>
       <c r="AV42" s="50">
-        <v>925.11447999999996</v>
+        <v>966.10193000000004</v>
       </c>
       <c r="AW42" s="50">
-        <v>476.54</v>
+        <v>534.14</v>
       </c>
       <c r="AX42" s="50">
-        <v>64.267210000000006</v>
+        <v>71.031599999999997</v>
       </c>
       <c r="AY42" s="50">
         <v>2493.0394000000001</v>
       </c>
       <c r="AZ42" s="50">
         <v>1292.5411899999999</v>
       </c>
       <c r="BA42" s="50">
-        <v>129.11000000000001</v>
+        <v>129.11359999999999</v>
       </c>
       <c r="BB42" s="50">
-        <v>16.283000000000001</v>
+        <v>16.3428</v>
       </c>
       <c r="BC42" s="13"/>
     </row>
     <row r="43" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="21" t="s">
         <v>169</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>276</v>
       </c>
@@ -9448,54 +9451,54 @@
       <c r="AM43" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN43" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO43" s="23">
         <v>0.1</v>
       </c>
       <c r="AP43" s="23">
         <v>7.7000000000000002E-3</v>
       </c>
       <c r="AQ43" s="25">
         <v>2364.8150000000001</v>
       </c>
       <c r="AR43" s="25">
         <v>89.450029999999998</v>
       </c>
       <c r="AS43" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AT43" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AU43" s="50">
-        <v>634.64700000000005</v>
+        <v>1026.4770000000001</v>
       </c>
       <c r="AV43" s="50">
-        <v>23.548999999999999</v>
+        <v>38.120240000000003</v>
       </c>
       <c r="AW43" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AX43" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AY43" s="50">
         <v>1907.5260000000001</v>
       </c>
       <c r="AZ43" s="50">
         <v>76.608999999999995</v>
       </c>
       <c r="BA43" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB43" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC43" s="13"/>
     </row>
     <row r="44" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>36</v>
       </c>
@@ -9613,72 +9616,72 @@
       <c r="AM44" s="23">
         <v>4727.3265199999996</v>
       </c>
       <c r="AN44" s="23">
         <v>502.47795000000002</v>
       </c>
       <c r="AO44" s="23">
         <v>1317.1638</v>
       </c>
       <c r="AP44" s="23">
         <v>131.26818</v>
       </c>
       <c r="AQ44" s="25">
         <v>16066.691999999999</v>
       </c>
       <c r="AR44" s="25">
         <v>488.30898000000002</v>
       </c>
       <c r="AS44" s="25">
         <v>1072.5432000000001</v>
       </c>
       <c r="AT44" s="25">
         <v>115.71357</v>
       </c>
       <c r="AU44" s="50">
-        <v>13211.733</v>
+        <v>13593.786</v>
       </c>
       <c r="AV44" s="50">
-        <v>182.99652</v>
+        <v>211.83893</v>
       </c>
       <c r="AW44" s="50">
         <v>949.12400000000002</v>
       </c>
       <c r="AX44" s="50">
         <v>103.57315</v>
       </c>
       <c r="AY44" s="50">
         <v>951.84497999999996</v>
       </c>
       <c r="AZ44" s="50">
         <v>551.23481000000004</v>
       </c>
       <c r="BA44" s="50">
-        <v>362.84100000000001</v>
+        <v>362.88900000000001</v>
       </c>
       <c r="BB44" s="50">
-        <v>39.003900000000002</v>
+        <v>39.113100000000003</v>
       </c>
       <c r="BC44" s="13"/>
     </row>
     <row r="45" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B45" s="21" t="s">
         <v>171</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D45" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E45" s="10">
         <v>1.6744000000000001</v>
       </c>
       <c r="F45" s="10">
         <v>3.0359099999999999</v>
       </c>
       <c r="G45" s="9">
         <v>20</v>
       </c>
@@ -9943,72 +9946,72 @@
       <c r="AM46" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN46" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO46" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP46" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ46" s="25">
         <v>193.4</v>
       </c>
       <c r="AR46" s="25">
         <v>115.80979000000001</v>
       </c>
       <c r="AS46" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AT46" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AU46" s="50">
-        <v>7.6</v>
+        <v>22.8</v>
       </c>
       <c r="AV46" s="50">
-        <v>13.90189</v>
+        <v>34.42689</v>
       </c>
       <c r="AW46" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AX46" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AY46" s="50">
         <v>22.8</v>
       </c>
       <c r="AZ46" s="50">
         <v>21.89526</v>
       </c>
-      <c r="BA46" s="14" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="BA46" s="50">
+        <v>95</v>
+      </c>
+      <c r="BB46" s="50">
+        <v>10.455629999999999</v>
       </c>
       <c r="BC46" s="13"/>
     </row>
     <row r="47" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="21" t="s">
         <v>173</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>276</v>
       </c>
@@ -10114,66 +10117,66 @@
       <c r="AO47" s="23">
         <v>4.2722800000000003</v>
       </c>
       <c r="AP47" s="23">
         <v>1.0686599999999999</v>
       </c>
       <c r="AQ47" s="25">
         <v>3.71</v>
       </c>
       <c r="AR47" s="25">
         <v>6.4839999999999995E-2</v>
       </c>
       <c r="AS47" s="25">
         <v>2.7210000000000002E-2</v>
       </c>
       <c r="AT47" s="25">
         <v>0.26695000000000002</v>
       </c>
       <c r="AU47" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV47" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW47" s="50">
-        <v>1.9990000000000001E-2</v>
+        <v>2.1850000000000001E-2</v>
       </c>
       <c r="AX47" s="50">
-        <v>0.20033999999999999</v>
+        <v>0.21590000000000001</v>
       </c>
       <c r="AY47" s="50">
         <v>0.4</v>
       </c>
       <c r="AZ47" s="50">
         <v>3.8980000000000001E-2</v>
       </c>
       <c r="BA47" s="50">
-        <v>1.822E-2</v>
+        <v>2.1399999999999999E-2</v>
       </c>
       <c r="BB47" s="50">
-        <v>0.19994000000000001</v>
+        <v>0.23527999999999999</v>
       </c>
       <c r="BC47" s="13"/>
     </row>
     <row r="48" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="21" t="s">
         <v>174</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E48" s="10">
         <v>20.29</v>
       </c>
       <c r="F48" s="10">
         <v>29.564889999999998</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>276</v>
       </c>
@@ -10278,55 +10281,55 @@
       </c>
       <c r="AO48" s="23">
         <v>537.62000999999998</v>
       </c>
       <c r="AP48" s="23">
         <v>795.61569999999995</v>
       </c>
       <c r="AQ48" s="25">
         <v>935.5</v>
       </c>
       <c r="AR48" s="25">
         <v>73.014650000000003</v>
       </c>
       <c r="AS48" s="25">
         <v>692.26</v>
       </c>
       <c r="AT48" s="25">
         <v>82.255920000000003</v>
       </c>
       <c r="AU48" s="50">
         <v>13.5</v>
       </c>
       <c r="AV48" s="50">
         <v>2.5635599999999998</v>
       </c>
-      <c r="AW48" s="14" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="AW48" s="50">
+        <v>67.2</v>
+      </c>
+      <c r="AX48" s="50">
+        <v>24.56392</v>
       </c>
       <c r="AY48" s="50">
         <v>965.72</v>
       </c>
       <c r="AZ48" s="50">
         <v>88.355000000000004</v>
       </c>
       <c r="BA48" s="50">
         <v>561</v>
       </c>
       <c r="BB48" s="50">
         <v>113.58726</v>
       </c>
       <c r="BC48" s="13"/>
     </row>
     <row r="49" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="21" t="s">
         <v>175</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>276</v>
       </c>
@@ -10603,54 +10606,54 @@
       <c r="AM50" s="23">
         <v>184.934</v>
       </c>
       <c r="AN50" s="23">
         <v>8.2919999999999998</v>
       </c>
       <c r="AO50" s="23">
         <v>49.029530000000001</v>
       </c>
       <c r="AP50" s="23">
         <v>3.2031800000000001</v>
       </c>
       <c r="AQ50" s="25">
         <v>21224.98</v>
       </c>
       <c r="AR50" s="25">
         <v>24.379719999999999</v>
       </c>
       <c r="AS50" s="25">
         <v>5.7600000000000004E-3</v>
       </c>
       <c r="AT50" s="25">
         <v>2.6839999999999999E-2</v>
       </c>
       <c r="AU50" s="50">
-        <v>21215.331999999999</v>
+        <v>21218.760999999999</v>
       </c>
       <c r="AV50" s="50">
-        <v>15.379060000000001</v>
+        <v>18.560009999999998</v>
       </c>
       <c r="AW50" s="50">
         <v>5.7600000000000004E-3</v>
       </c>
       <c r="AX50" s="50">
         <v>2.6839999999999999E-2</v>
       </c>
       <c r="AY50" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ50" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA50" s="50">
         <v>6.4799999999999996E-3</v>
       </c>
       <c r="BB50" s="50">
         <v>3.8109999999999998E-2</v>
       </c>
       <c r="BC50" s="13"/>
     </row>
     <row r="51" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="16" t="s">
         <v>43</v>
       </c>
@@ -10768,54 +10771,54 @@
       <c r="AM51" s="23">
         <v>841.28899999999999</v>
       </c>
       <c r="AN51" s="23">
         <v>87.900660000000002</v>
       </c>
       <c r="AO51" s="23">
         <v>622.23500000000001</v>
       </c>
       <c r="AP51" s="23">
         <v>40.553989999999999</v>
       </c>
       <c r="AQ51" s="25">
         <v>8551.5066000000006</v>
       </c>
       <c r="AR51" s="25">
         <v>445.47699</v>
       </c>
       <c r="AS51" s="25">
         <v>103.1</v>
       </c>
       <c r="AT51" s="25">
         <v>6.7738300000000002</v>
       </c>
       <c r="AU51" s="50">
-        <v>769.86559999999997</v>
+        <v>1115.3045999999999</v>
       </c>
       <c r="AV51" s="50">
-        <v>115.70732</v>
+        <v>136.72861</v>
       </c>
       <c r="AW51" s="50">
         <v>103.1</v>
       </c>
       <c r="AX51" s="50">
         <v>6.7738300000000002</v>
       </c>
       <c r="AY51" s="50">
         <v>36626.994500000001</v>
       </c>
       <c r="AZ51" s="50">
         <v>1513.644</v>
       </c>
       <c r="BA51" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB51" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC51" s="13"/>
     </row>
     <row r="52" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="16" t="s">
         <v>44</v>
       </c>
@@ -10933,54 +10936,54 @@
       <c r="AM52" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN52" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO52" s="23">
         <v>120.02500000000001</v>
       </c>
       <c r="AP52" s="23">
         <v>14.27896</v>
       </c>
       <c r="AQ52" s="25">
         <v>88.302999999999997</v>
       </c>
       <c r="AR52" s="25">
         <v>67.781899999999993</v>
       </c>
       <c r="AS52" s="25">
         <v>32.1</v>
       </c>
       <c r="AT52" s="25">
         <v>5.9928699999999999</v>
       </c>
       <c r="AU52" s="50">
-        <v>19.989000000000001</v>
+        <v>35.396000000000001</v>
       </c>
       <c r="AV52" s="50">
-        <v>6.8949999999999996</v>
+        <v>20.102</v>
       </c>
       <c r="AW52" s="50">
         <v>32.1</v>
       </c>
       <c r="AX52" s="50">
         <v>5.9928699999999999</v>
       </c>
       <c r="AY52" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ52" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA52" s="50">
         <v>11.5</v>
       </c>
       <c r="BB52" s="50">
         <v>2.661</v>
       </c>
       <c r="BC52" s="13"/>
     </row>
     <row r="53" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="16" t="s">
         <v>45</v>
       </c>
@@ -11098,66 +11101,66 @@
       <c r="AM53" s="23">
         <v>1353.3119999999999</v>
       </c>
       <c r="AN53" s="23">
         <v>48.890659999999997</v>
       </c>
       <c r="AO53" s="23">
         <v>172.6</v>
       </c>
       <c r="AP53" s="23">
         <v>12.07377</v>
       </c>
       <c r="AQ53" s="25">
         <v>2113.7393400000001</v>
       </c>
       <c r="AR53" s="25">
         <v>485.22815000000003</v>
       </c>
       <c r="AS53" s="25">
         <v>30</v>
       </c>
       <c r="AT53" s="25">
         <v>2.97845</v>
       </c>
       <c r="AU53" s="50">
-        <v>1644.62934</v>
+        <v>1650.63834</v>
       </c>
       <c r="AV53" s="50">
-        <v>433.53222</v>
+        <v>437.03537999999998</v>
       </c>
       <c r="AW53" s="50">
         <v>30</v>
       </c>
       <c r="AX53" s="50">
         <v>2.97845</v>
       </c>
       <c r="AY53" s="50">
-        <v>401.20499999999998</v>
+        <v>492.88400000000001</v>
       </c>
       <c r="AZ53" s="50">
-        <v>67.632999999999996</v>
+        <v>79.590999999999994</v>
       </c>
       <c r="BA53" s="50">
         <v>1.4</v>
       </c>
       <c r="BB53" s="50">
         <v>0.32700000000000001</v>
       </c>
       <c r="BC53" s="13"/>
     </row>
     <row r="54" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B54" s="21" t="s">
         <v>180</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>276</v>
       </c>
@@ -11263,54 +11266,54 @@
       <c r="AM54" s="23">
         <v>4786.5129999999999</v>
       </c>
       <c r="AN54" s="23">
         <v>305.66905000000003</v>
       </c>
       <c r="AO54" s="23">
         <v>240.33500000000001</v>
       </c>
       <c r="AP54" s="23">
         <v>19.078289999999999</v>
       </c>
       <c r="AQ54" s="25">
         <v>25064.29378</v>
       </c>
       <c r="AR54" s="25">
         <v>5911.4324200000001</v>
       </c>
       <c r="AS54" s="25">
         <v>232.1</v>
       </c>
       <c r="AT54" s="25">
         <v>28.953060000000001</v>
       </c>
       <c r="AU54" s="50">
-        <v>5060.8757800000003</v>
+        <v>5615.5147800000004</v>
       </c>
       <c r="AV54" s="50">
-        <v>921.58235999999999</v>
+        <v>1202.35688</v>
       </c>
       <c r="AW54" s="50">
         <v>226.4</v>
       </c>
       <c r="AX54" s="50">
         <v>27.61056</v>
       </c>
       <c r="AY54" s="50">
         <v>5399.2550000000001</v>
       </c>
       <c r="AZ54" s="50">
         <v>241.62886</v>
       </c>
       <c r="BA54" s="50">
         <v>40.1</v>
       </c>
       <c r="BB54" s="50">
         <v>8.3719999999999999</v>
       </c>
       <c r="BC54" s="13"/>
     </row>
     <row r="55" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="16" t="s">
         <v>47</v>
       </c>
@@ -11428,60 +11431,60 @@
       <c r="AM55" s="23">
         <v>19774.834999999999</v>
       </c>
       <c r="AN55" s="23">
         <v>344.66397999999998</v>
       </c>
       <c r="AO55" s="23">
         <v>73.681790000000007</v>
       </c>
       <c r="AP55" s="23">
         <v>6.7529199999999996</v>
       </c>
       <c r="AQ55" s="25">
         <v>41884.627</v>
       </c>
       <c r="AR55" s="25">
         <v>4576.9842600000002</v>
       </c>
       <c r="AS55" s="25">
         <v>11.55</v>
       </c>
       <c r="AT55" s="25">
         <v>1.3867</v>
       </c>
       <c r="AU55" s="50">
-        <v>3869.5740000000001</v>
+        <v>7190.8620000000001</v>
       </c>
       <c r="AV55" s="50">
-        <v>806.91656999999998</v>
+        <v>1022.39869</v>
       </c>
       <c r="AW55" s="50">
-        <v>10.85</v>
+        <v>11.55</v>
       </c>
       <c r="AX55" s="50">
-        <v>1.2582</v>
+        <v>1.3867</v>
       </c>
       <c r="AY55" s="50">
         <v>5554.83</v>
       </c>
       <c r="AZ55" s="50">
         <v>432.37513999999999</v>
       </c>
       <c r="BA55" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB55" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC55" s="13"/>
     </row>
     <row r="56" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="21" t="s">
         <v>182</v>
       </c>
       <c r="C56" s="10">
         <v>1910.3130000000001</v>
       </c>
@@ -11593,66 +11596,66 @@
       <c r="AM56" s="23">
         <v>14168.31997</v>
       </c>
       <c r="AN56" s="23">
         <v>4330.7653</v>
       </c>
       <c r="AO56" s="23">
         <v>10.7</v>
       </c>
       <c r="AP56" s="23">
         <v>1.5770999999999999</v>
       </c>
       <c r="AQ56" s="25">
         <v>66619.761240000007</v>
       </c>
       <c r="AR56" s="25">
         <v>11856.64797</v>
       </c>
       <c r="AS56" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AT56" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AU56" s="50">
-        <v>39393.131000000001</v>
+        <v>58735.178500000002</v>
       </c>
       <c r="AV56" s="50">
-        <v>7209.5339400000003</v>
+        <v>10036.783719999999</v>
       </c>
       <c r="AW56" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AX56" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AY56" s="50">
-        <v>16434.518</v>
+        <v>20021.652999999998</v>
       </c>
       <c r="AZ56" s="50">
-        <v>8637.0346399999999</v>
+        <v>11211.86133</v>
       </c>
       <c r="BA56" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB56" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC56" s="13"/>
     </row>
     <row r="57" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="21" t="s">
         <v>183</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E57" s="10">
         <v>22660.552</v>
       </c>
@@ -11758,60 +11761,60 @@
       <c r="AM57" s="23">
         <v>2574.7629999999999</v>
       </c>
       <c r="AN57" s="23">
         <v>76.112790000000004</v>
       </c>
       <c r="AO57" s="23">
         <v>3845.16</v>
       </c>
       <c r="AP57" s="23">
         <v>305.20251000000002</v>
       </c>
       <c r="AQ57" s="25">
         <v>10879.8375</v>
       </c>
       <c r="AR57" s="25">
         <v>1175.44991</v>
       </c>
       <c r="AS57" s="25">
         <v>3871.92</v>
       </c>
       <c r="AT57" s="25">
         <v>428.18750999999997</v>
       </c>
       <c r="AU57" s="50">
-        <v>3428.451</v>
+        <v>7087.1790000000001</v>
       </c>
       <c r="AV57" s="50">
-        <v>205.25871000000001</v>
+        <v>384.71161000000001</v>
       </c>
       <c r="AW57" s="50">
-        <v>1631.07</v>
+        <v>1710.47</v>
       </c>
       <c r="AX57" s="50">
-        <v>166.93136000000001</v>
+        <v>179.70936</v>
       </c>
       <c r="AY57" s="50">
         <v>1655.934</v>
       </c>
       <c r="AZ57" s="50">
         <v>222.75360000000001</v>
       </c>
       <c r="BA57" s="50">
         <v>662</v>
       </c>
       <c r="BB57" s="50">
         <v>84.434799999999996</v>
       </c>
       <c r="BC57" s="13"/>
     </row>
     <row r="58" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="21" t="s">
         <v>184</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>276</v>
       </c>
@@ -11923,60 +11926,60 @@
       <c r="AM58" s="23">
         <v>3863.6379999999999</v>
       </c>
       <c r="AN58" s="23">
         <v>278.27274</v>
       </c>
       <c r="AO58" s="23">
         <v>3591.346</v>
       </c>
       <c r="AP58" s="23">
         <v>403.31907999999999</v>
       </c>
       <c r="AQ58" s="25">
         <v>31769.340499999998</v>
       </c>
       <c r="AR58" s="25">
         <v>799.94529999999997</v>
       </c>
       <c r="AS58" s="25">
         <v>1187.73</v>
       </c>
       <c r="AT58" s="25">
         <v>185.83168000000001</v>
       </c>
       <c r="AU58" s="50">
-        <v>16656.565999999999</v>
+        <v>24435.967499999999</v>
       </c>
       <c r="AV58" s="50">
-        <v>371.24844000000002</v>
+        <v>612.76667999999995</v>
       </c>
       <c r="AW58" s="50">
-        <v>1061.22</v>
+        <v>1181.93</v>
       </c>
       <c r="AX58" s="50">
-        <v>171.54909000000001</v>
+        <v>185.10579000000001</v>
       </c>
       <c r="AY58" s="50">
         <v>3257.915</v>
       </c>
       <c r="AZ58" s="50">
         <v>203.922</v>
       </c>
       <c r="BA58" s="50">
         <v>95.635999999999996</v>
       </c>
       <c r="BB58" s="50">
         <v>89.999080000000006</v>
       </c>
       <c r="BC58" s="13"/>
     </row>
     <row r="59" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B59" s="21" t="s">
         <v>185</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>276</v>
       </c>
@@ -12088,60 +12091,60 @@
       <c r="AM59" s="23">
         <v>7784.9780000000001</v>
       </c>
       <c r="AN59" s="23">
         <v>107.91092</v>
       </c>
       <c r="AO59" s="23">
         <v>2518.6990000000001</v>
       </c>
       <c r="AP59" s="23">
         <v>613.21077000000002</v>
       </c>
       <c r="AQ59" s="25">
         <v>4336.4637000000002</v>
       </c>
       <c r="AR59" s="25">
         <v>1543.2382500000001</v>
       </c>
       <c r="AS59" s="25">
         <v>2283.4299999999998</v>
       </c>
       <c r="AT59" s="25">
         <v>596.45857999999998</v>
       </c>
       <c r="AU59" s="50">
-        <v>1174.3412000000001</v>
+        <v>1732.6392000000001</v>
       </c>
       <c r="AV59" s="50">
-        <v>258.32607000000002</v>
+        <v>643.84128999999996</v>
       </c>
       <c r="AW59" s="50">
-        <v>915.37</v>
+        <v>1541.76</v>
       </c>
       <c r="AX59" s="50">
-        <v>259.92822999999999</v>
+        <v>429.12463000000002</v>
       </c>
       <c r="AY59" s="50">
         <v>2157.1790000000001</v>
       </c>
       <c r="AZ59" s="50">
         <v>252.47642999999999</v>
       </c>
       <c r="BA59" s="50">
         <v>92.704999999999998</v>
       </c>
       <c r="BB59" s="50">
         <v>64.260199999999998</v>
       </c>
       <c r="BC59" s="13"/>
     </row>
     <row r="60" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="21" t="s">
         <v>186</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>276</v>
       </c>
@@ -12259,54 +12262,54 @@
       <c r="AO60" s="23">
         <v>229.22800000000001</v>
       </c>
       <c r="AP60" s="23">
         <v>75.427989999999994</v>
       </c>
       <c r="AQ60" s="25">
         <v>1.08</v>
       </c>
       <c r="AR60" s="25">
         <v>1.09155</v>
       </c>
       <c r="AS60" s="25">
         <v>344.75</v>
       </c>
       <c r="AT60" s="25">
         <v>60.335270000000001</v>
       </c>
       <c r="AU60" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV60" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW60" s="50">
-        <v>134.16999999999999</v>
+        <v>202.73</v>
       </c>
       <c r="AX60" s="50">
-        <v>25.962430000000001</v>
+        <v>36.75056</v>
       </c>
       <c r="AY60" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ60" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA60" s="50">
         <v>36.22</v>
       </c>
       <c r="BB60" s="50">
         <v>25.05724</v>
       </c>
       <c r="BC60" s="13"/>
     </row>
     <row r="61" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>187</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>276</v>
       </c>
@@ -12583,66 +12586,66 @@
       <c r="AM62" s="23">
         <v>10373.864</v>
       </c>
       <c r="AN62" s="23">
         <v>934.22439999999995</v>
       </c>
       <c r="AO62" s="23">
         <v>380.96775000000002</v>
       </c>
       <c r="AP62" s="23">
         <v>28.217289999999998</v>
       </c>
       <c r="AQ62" s="25">
         <v>13943.705</v>
       </c>
       <c r="AR62" s="25">
         <v>1348.99854</v>
       </c>
       <c r="AS62" s="25">
         <v>126.836</v>
       </c>
       <c r="AT62" s="25">
         <v>4.3717600000000001</v>
       </c>
       <c r="AU62" s="50">
-        <v>7531.4070000000002</v>
+        <v>7967.0690000000004</v>
       </c>
       <c r="AV62" s="50">
-        <v>1003.13238</v>
+        <v>1018.09891</v>
       </c>
       <c r="AW62" s="50">
-        <v>86.986000000000004</v>
+        <v>126.836</v>
       </c>
       <c r="AX62" s="50">
-        <v>2.6833999999999998</v>
+        <v>4.3717600000000001</v>
       </c>
       <c r="AY62" s="50">
-        <v>8079.6930000000002</v>
+        <v>8102.5770000000002</v>
       </c>
       <c r="AZ62" s="50">
-        <v>336.03800000000001</v>
+        <v>337.63</v>
       </c>
       <c r="BA62" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB62" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC62" s="13"/>
     </row>
     <row r="63" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="21" t="s">
         <v>189</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>276</v>
       </c>
@@ -13078,72 +13081,72 @@
       <c r="AM65" s="23">
         <v>83.647999999999996</v>
       </c>
       <c r="AN65" s="23">
         <v>15.405720000000001</v>
       </c>
       <c r="AO65" s="23">
         <v>3.9156599999999999</v>
       </c>
       <c r="AP65" s="23">
         <v>10.349</v>
       </c>
       <c r="AQ65" s="25">
         <v>10.734</v>
       </c>
       <c r="AR65" s="25">
         <v>5.47</v>
       </c>
       <c r="AS65" s="25">
         <v>1.55969</v>
       </c>
       <c r="AT65" s="25">
         <v>16.181049999999999</v>
       </c>
       <c r="AU65" s="50">
-        <v>7.0759999999999996</v>
+        <v>10.734</v>
       </c>
       <c r="AV65" s="50">
-        <v>4.7072900000000004</v>
+        <v>5.47</v>
       </c>
       <c r="AW65" s="50">
-        <v>0.87017999999999995</v>
+        <v>0.98126999999999998</v>
       </c>
       <c r="AX65" s="50">
-        <v>6.84293</v>
+        <v>7.5895799999999998</v>
       </c>
       <c r="AY65" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ65" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA65" s="50">
-        <v>0.2364</v>
+        <v>0.2666</v>
       </c>
       <c r="BB65" s="50">
-        <v>1.95021</v>
+        <v>2.2392099999999999</v>
       </c>
       <c r="BC65" s="13"/>
     </row>
     <row r="66" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="21" t="s">
         <v>192</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E66" s="10">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="F66" s="10">
         <v>0.24110999999999999</v>
       </c>
       <c r="G66" s="9" t="s">
         <v>276</v>
       </c>
@@ -13408,72 +13411,72 @@
       <c r="AM67" s="23">
         <v>250.529</v>
       </c>
       <c r="AN67" s="23">
         <v>1.0470600000000001</v>
       </c>
       <c r="AO67" s="23">
         <v>0.56657000000000002</v>
       </c>
       <c r="AP67" s="23">
         <v>2.79284</v>
       </c>
       <c r="AQ67" s="25">
         <v>168.63399999999999</v>
       </c>
       <c r="AR67" s="25">
         <v>41.915649999999999</v>
       </c>
       <c r="AS67" s="25">
         <v>8.3699999999999997E-2</v>
       </c>
       <c r="AT67" s="25">
         <v>0.56884000000000001</v>
       </c>
       <c r="AU67" s="50">
-        <v>112.209</v>
+        <v>132.23400000000001</v>
       </c>
       <c r="AV67" s="50">
-        <v>41.369619999999998</v>
+        <v>41.578690000000002</v>
       </c>
       <c r="AW67" s="50">
-        <v>5.6619999999999997E-2</v>
+        <v>6.0659999999999999E-2</v>
       </c>
       <c r="AX67" s="50">
-        <v>0.39298</v>
+        <v>0.42396</v>
       </c>
       <c r="AY67" s="50">
         <v>20.54</v>
       </c>
       <c r="AZ67" s="50">
         <v>0.48326999999999998</v>
       </c>
       <c r="BA67" s="50">
-        <v>4.6719999999999998E-2</v>
+        <v>5.4879999999999998E-2</v>
       </c>
       <c r="BB67" s="50">
-        <v>0.36298000000000002</v>
+        <v>0.43475000000000003</v>
       </c>
       <c r="BC67" s="13"/>
     </row>
     <row r="68" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="21" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G68" s="9" t="s">
         <v>276</v>
       </c>
@@ -13909,66 +13912,66 @@
       <c r="AO70" s="23">
         <v>3.057E-2</v>
       </c>
       <c r="AP70" s="23">
         <v>0.62890000000000001</v>
       </c>
       <c r="AQ70" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR70" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS70" s="25">
         <v>2.128E-2</v>
       </c>
       <c r="AT70" s="25">
         <v>0.38766</v>
       </c>
       <c r="AU70" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV70" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW70" s="50">
-        <v>1.2319999999999999E-2</v>
+        <v>1.3440000000000001E-2</v>
       </c>
       <c r="AX70" s="50">
-        <v>0.23294999999999999</v>
+        <v>0.25190000000000001</v>
       </c>
       <c r="AY70" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ70" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA70" s="50">
-        <v>1.3440000000000001E-2</v>
+        <v>1.456E-2</v>
       </c>
       <c r="BB70" s="50">
-        <v>0.28069</v>
+        <v>0.30403000000000002</v>
       </c>
       <c r="BC70" s="13"/>
     </row>
     <row r="71" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="16" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="21" t="s">
         <v>197</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F71" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G71" s="9" t="s">
         <v>276</v>
       </c>
@@ -14404,66 +14407,66 @@
       <c r="AO73" s="23">
         <v>1.4492499999999999</v>
       </c>
       <c r="AP73" s="23">
         <v>0.89761000000000002</v>
       </c>
       <c r="AQ73" s="25">
         <v>125.621</v>
       </c>
       <c r="AR73" s="25">
         <v>95.201549999999997</v>
       </c>
       <c r="AS73" s="25">
         <v>6.8286600000000002</v>
       </c>
       <c r="AT73" s="25">
         <v>0.88029000000000002</v>
       </c>
       <c r="AU73" s="50">
         <v>21.312000000000001</v>
       </c>
       <c r="AV73" s="50">
         <v>5.2142799999999996</v>
       </c>
       <c r="AW73" s="50">
-        <v>6.8186</v>
+        <v>6.81914</v>
       </c>
       <c r="AX73" s="50">
-        <v>0.81720000000000004</v>
+        <v>0.82670999999999994</v>
       </c>
       <c r="AY73" s="50">
         <v>117.4</v>
       </c>
       <c r="AZ73" s="50">
         <v>4.6959999999999997</v>
       </c>
       <c r="BA73" s="50">
-        <v>2.0580000000000001E-2</v>
+        <v>2.462E-2</v>
       </c>
       <c r="BB73" s="50">
-        <v>0.17494999999999999</v>
+        <v>0.20374999999999999</v>
       </c>
       <c r="BC73" s="13"/>
     </row>
     <row r="74" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="16" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="21" t="s">
         <v>200</v>
       </c>
       <c r="C74" s="10">
         <v>4516</v>
       </c>
       <c r="D74" s="10">
         <v>1050.452</v>
       </c>
       <c r="E74" s="10">
         <v>679.00800000000004</v>
       </c>
       <c r="F74" s="10">
         <v>191.48954000000001</v>
       </c>
       <c r="G74" s="9">
         <v>3087.0540000000001</v>
       </c>
@@ -14563,60 +14566,60 @@
       <c r="AM74" s="23">
         <v>282.01</v>
       </c>
       <c r="AN74" s="23">
         <v>100.30295</v>
       </c>
       <c r="AO74" s="23">
         <v>11991.593999999999</v>
       </c>
       <c r="AP74" s="23">
         <v>2192.8897200000001</v>
       </c>
       <c r="AQ74" s="25">
         <v>23464.417000000001</v>
       </c>
       <c r="AR74" s="25">
         <v>6585.6758799999998</v>
       </c>
       <c r="AS74" s="25">
         <v>458.18400000000003</v>
       </c>
       <c r="AT74" s="25">
         <v>95.281440000000003</v>
       </c>
       <c r="AU74" s="50">
-        <v>8753.9169999999995</v>
+        <v>10793.916999999999</v>
       </c>
       <c r="AV74" s="50">
-        <v>2424.2525999999998</v>
+        <v>2986.9434099999999</v>
       </c>
       <c r="AW74" s="50">
-        <v>416.70800000000003</v>
+        <v>419.38</v>
       </c>
       <c r="AX74" s="50">
-        <v>81.231620000000007</v>
+        <v>82.465019999999996</v>
       </c>
       <c r="AY74" s="50">
         <v>12646.5</v>
       </c>
       <c r="AZ74" s="50">
         <v>3745.85</v>
       </c>
       <c r="BA74" s="50">
         <v>229.614</v>
       </c>
       <c r="BB74" s="50">
         <v>67.79674</v>
       </c>
       <c r="BC74" s="13"/>
     </row>
     <row r="75" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="21" t="s">
         <v>201</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>276</v>
       </c>
@@ -14899,66 +14902,66 @@
       <c r="AO76" s="23">
         <v>342.2</v>
       </c>
       <c r="AP76" s="23">
         <v>84.820449999999994</v>
       </c>
       <c r="AQ76" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AR76" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AS76" s="25">
         <v>820.8</v>
       </c>
       <c r="AT76" s="25">
         <v>265.61049000000003</v>
       </c>
       <c r="AU76" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV76" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW76" s="50">
-        <v>266.5</v>
+        <v>334</v>
       </c>
       <c r="AX76" s="50">
-        <v>91.251040000000003</v>
+        <v>113.68883</v>
       </c>
       <c r="AY76" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ76" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA76" s="50">
-        <v>189.54</v>
+        <v>550.62</v>
       </c>
       <c r="BB76" s="50">
-        <v>71.458569999999995</v>
+        <v>177.50953000000001</v>
       </c>
       <c r="BC76" s="13"/>
     </row>
     <row r="77" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="21" t="s">
         <v>203</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E77" s="10">
         <v>467.62810000000002</v>
       </c>
       <c r="F77" s="10">
         <v>320.33249000000001</v>
       </c>
       <c r="G77" s="9" t="s">
         <v>276</v>
       </c>
@@ -15064,66 +15067,66 @@
       <c r="AO77" s="23">
         <v>3081</v>
       </c>
       <c r="AP77" s="23">
         <v>328.30506000000003</v>
       </c>
       <c r="AQ77" s="25">
         <v>27</v>
       </c>
       <c r="AR77" s="25">
         <v>25.382000000000001</v>
       </c>
       <c r="AS77" s="25">
         <v>1713.19</v>
       </c>
       <c r="AT77" s="25">
         <v>391.98685</v>
       </c>
       <c r="AU77" s="50">
         <v>27</v>
       </c>
       <c r="AV77" s="50">
         <v>25.382000000000001</v>
       </c>
       <c r="AW77" s="50">
-        <v>124</v>
+        <v>257.89</v>
       </c>
       <c r="AX77" s="50">
-        <v>9.9825199999999992</v>
+        <v>48.009740000000001</v>
       </c>
       <c r="AY77" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ77" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="BA77" s="14" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="BA77" s="50">
+        <v>1587.78</v>
+      </c>
+      <c r="BB77" s="50">
+        <v>415.47311999999999</v>
       </c>
       <c r="BC77" s="13"/>
     </row>
     <row r="78" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="21" t="s">
         <v>204</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E78" s="10">
         <v>0.8619</v>
       </c>
       <c r="F78" s="10">
         <v>4.3727499999999999</v>
       </c>
       <c r="G78" s="9" t="s">
         <v>276</v>
       </c>
@@ -15718,54 +15721,54 @@
       <c r="AM81" s="23">
         <v>228.214</v>
       </c>
       <c r="AN81" s="23">
         <v>94.222409999999996</v>
       </c>
       <c r="AO81" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP81" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ81" s="25">
         <v>27.556999999999999</v>
       </c>
       <c r="AR81" s="25">
         <v>8.7368600000000001</v>
       </c>
       <c r="AS81" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AT81" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AU81" s="50">
-        <v>13.496</v>
+        <v>13.744</v>
       </c>
       <c r="AV81" s="50">
-        <v>4.3168800000000003</v>
+        <v>4.3254999999999999</v>
       </c>
       <c r="AW81" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AX81" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AY81" s="50">
         <v>4870.3760000000002</v>
       </c>
       <c r="AZ81" s="50">
         <v>215.251</v>
       </c>
       <c r="BA81" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB81" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC81" s="13"/>
     </row>
     <row r="82" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="16" t="s">
         <v>74</v>
       </c>
@@ -17539,66 +17542,66 @@
       <c r="AO92" s="23">
         <v>7701.9778699999997</v>
       </c>
       <c r="AP92" s="23">
         <v>4415.5910100000001</v>
       </c>
       <c r="AQ92" s="25">
         <v>342.4</v>
       </c>
       <c r="AR92" s="25">
         <v>597.99899000000005</v>
       </c>
       <c r="AS92" s="25">
         <v>18509.039410000001</v>
       </c>
       <c r="AT92" s="25">
         <v>22597.876690000001</v>
       </c>
       <c r="AU92" s="50">
         <v>53</v>
       </c>
       <c r="AV92" s="50">
         <v>57.005000000000003</v>
       </c>
       <c r="AW92" s="50">
-        <v>15133.144609999999</v>
+        <v>15233.144609999999</v>
       </c>
       <c r="AX92" s="50">
-        <v>18146.761460000002</v>
+        <v>18157.27146</v>
       </c>
       <c r="AY92" s="50">
         <v>41.4</v>
       </c>
       <c r="AZ92" s="50">
         <v>66.955150000000003</v>
       </c>
       <c r="BA92" s="50">
-        <v>8797.4905799999997</v>
+        <v>8826.6955799999996</v>
       </c>
       <c r="BB92" s="50">
-        <v>11382.63063</v>
+        <v>11422.8195</v>
       </c>
       <c r="BC92" s="13"/>
     </row>
     <row r="93" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B93" s="21" t="s">
         <v>219</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F93" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G93" s="9" t="s">
         <v>276</v>
       </c>
@@ -18529,54 +18532,54 @@
       <c r="AO98" s="23">
         <v>69.995670000000004</v>
       </c>
       <c r="AP98" s="23">
         <v>281.97658000000001</v>
       </c>
       <c r="AQ98" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR98" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS98" s="25">
         <v>64.30592</v>
       </c>
       <c r="AT98" s="25">
         <v>320.68889999999999</v>
       </c>
       <c r="AU98" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV98" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW98" s="50">
-        <v>40.779879999999999</v>
+        <v>44.76491</v>
       </c>
       <c r="AX98" s="50">
-        <v>191.4999</v>
+        <v>212.26390000000001</v>
       </c>
       <c r="AY98" s="50">
         <v>2</v>
       </c>
       <c r="AZ98" s="50">
         <v>9.1195799999999991</v>
       </c>
       <c r="BA98" s="50">
         <v>5.6705699999999997</v>
       </c>
       <c r="BB98" s="50">
         <v>33.731000000000002</v>
       </c>
       <c r="BC98" s="13"/>
     </row>
     <row r="99" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="16" t="s">
         <v>91</v>
       </c>
       <c r="B99" s="21" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>276</v>
       </c>
@@ -18694,66 +18697,66 @@
       <c r="AO99" s="23">
         <v>66.087010000000006</v>
       </c>
       <c r="AP99" s="23">
         <v>84.051050000000004</v>
       </c>
       <c r="AQ99" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR99" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS99" s="25">
         <v>221.39444</v>
       </c>
       <c r="AT99" s="25">
         <v>548.19163000000003</v>
       </c>
       <c r="AU99" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV99" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW99" s="50">
-        <v>65.1096</v>
+        <v>67.259540000000001</v>
       </c>
       <c r="AX99" s="50">
-        <v>196.76920000000001</v>
+        <v>209.09520000000001</v>
       </c>
       <c r="AY99" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ99" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA99" s="50">
-        <v>433.20657999999997</v>
+        <v>454.70159999999998</v>
       </c>
       <c r="BB99" s="50">
-        <v>689.83059000000003</v>
+        <v>746.7867</v>
       </c>
       <c r="BC99" s="13"/>
     </row>
     <row r="100" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="16" t="s">
         <v>92</v>
       </c>
       <c r="B100" s="21" t="s">
         <v>226</v>
       </c>
       <c r="C100" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D100" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F100" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G100" s="9" t="s">
         <v>276</v>
       </c>
@@ -19036,54 +19039,54 @@
       <c r="AS101" s="25">
         <v>0.12798999999999999</v>
       </c>
       <c r="AT101" s="25">
         <v>1.72695</v>
       </c>
       <c r="AU101" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV101" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW101" s="50">
         <v>9.8909999999999998E-2</v>
       </c>
       <c r="AX101" s="50">
         <v>1.5527299999999999</v>
       </c>
       <c r="AY101" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ101" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA101" s="50">
-        <v>9.6399999999999993E-3</v>
+        <v>1.107E-2</v>
       </c>
       <c r="BB101" s="50">
-        <v>0.11541999999999999</v>
+        <v>0.13236999999999999</v>
       </c>
       <c r="BC101" s="13"/>
     </row>
     <row r="102" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B102" s="21" t="s">
         <v>228</v>
       </c>
       <c r="C102" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D102" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E102" s="10">
         <v>0.73040000000000005</v>
       </c>
       <c r="F102" s="10">
         <v>4.0114599999999996</v>
       </c>
       <c r="G102" s="9" t="s">
         <v>276</v>
       </c>
@@ -19354,66 +19357,66 @@
       <c r="AO103" s="23">
         <v>8172.1556499999997</v>
       </c>
       <c r="AP103" s="23">
         <v>4533.8831799999998</v>
       </c>
       <c r="AQ103" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR103" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS103" s="25">
         <v>13979.1</v>
       </c>
       <c r="AT103" s="25">
         <v>9073.6815999999999</v>
       </c>
       <c r="AU103" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV103" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW103" s="50">
-        <v>4323.7</v>
+        <v>4527</v>
       </c>
       <c r="AX103" s="50">
-        <v>3086.6247899999998</v>
+        <v>3254.3447900000001</v>
       </c>
       <c r="AY103" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ103" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA103" s="50">
-        <v>1553.15</v>
+        <v>1688.75</v>
       </c>
       <c r="BB103" s="50">
-        <v>1165.2719999999999</v>
+        <v>1273.752</v>
       </c>
       <c r="BC103" s="13"/>
     </row>
     <row r="104" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B104" s="21" t="s">
         <v>230</v>
       </c>
       <c r="C104" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D104" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E104" s="10">
         <v>3.3186499999999999</v>
       </c>
       <c r="F104" s="10">
         <v>5.8180800000000001</v>
       </c>
       <c r="G104" s="9" t="s">
         <v>276</v>
       </c>
@@ -19519,66 +19522,66 @@
       <c r="AO104" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP104" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ104" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AR104" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AS104" s="25">
         <v>243.5694</v>
       </c>
       <c r="AT104" s="25">
         <v>141.68450000000001</v>
       </c>
       <c r="AU104" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV104" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW104" s="50">
-        <v>182.0694</v>
+        <v>222.0694</v>
       </c>
       <c r="AX104" s="50">
-        <v>110.71756000000001</v>
+        <v>139.1285</v>
       </c>
       <c r="AY104" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ104" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA104" s="50">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="BB104" s="50">
-        <v>143.91399999999999</v>
+        <v>155.28200000000001</v>
       </c>
       <c r="BC104" s="13"/>
     </row>
     <row r="105" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="21" t="s">
         <v>231</v>
       </c>
       <c r="C105" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D105" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F105" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G105" s="9" t="s">
         <v>276</v>
       </c>
@@ -19843,72 +19846,72 @@
       <c r="AM106" s="23">
         <v>108.038</v>
       </c>
       <c r="AN106" s="23">
         <v>56.70093</v>
       </c>
       <c r="AO106" s="23">
         <v>915.96807999999999</v>
       </c>
       <c r="AP106" s="23">
         <v>456.40962999999999</v>
       </c>
       <c r="AQ106" s="25">
         <v>168.12899999999999</v>
       </c>
       <c r="AR106" s="25">
         <v>272.99457999999998</v>
       </c>
       <c r="AS106" s="25">
         <v>605.33991000000003</v>
       </c>
       <c r="AT106" s="25">
         <v>498.32423</v>
       </c>
       <c r="AU106" s="50">
-        <v>105.464</v>
+        <v>118.02800000000001</v>
       </c>
       <c r="AV106" s="50">
-        <v>144.20922999999999</v>
+        <v>159.22916000000001</v>
       </c>
       <c r="AW106" s="50">
-        <v>509.62808000000001</v>
+        <v>523.49657000000002</v>
       </c>
       <c r="AX106" s="50">
-        <v>283.35284000000001</v>
+        <v>310.90967999999998</v>
       </c>
       <c r="AY106" s="50">
-        <v>81.009</v>
+        <v>100.791</v>
       </c>
       <c r="AZ106" s="50">
-        <v>111.86042999999999</v>
+        <v>138.96977999999999</v>
       </c>
       <c r="BA106" s="50">
-        <v>91.164559999999994</v>
+        <v>106.91656999999999</v>
       </c>
       <c r="BB106" s="50">
-        <v>253.35905</v>
+        <v>311.83670000000001</v>
       </c>
       <c r="BC106" s="13"/>
     </row>
     <row r="107" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="16" t="s">
         <v>99</v>
       </c>
       <c r="B107" s="21" t="s">
         <v>233</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D107" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F107" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G107" s="9" t="s">
         <v>276</v>
       </c>
@@ -20344,66 +20347,66 @@
       <c r="AO109" s="23">
         <v>9.6930000000000002E-2</v>
       </c>
       <c r="AP109" s="23">
         <v>0.51193999999999995</v>
       </c>
       <c r="AQ109" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR109" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS109" s="25">
         <v>6.5600000000000006E-2</v>
       </c>
       <c r="AT109" s="25">
         <v>0.31997999999999999</v>
       </c>
       <c r="AU109" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV109" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW109" s="50">
-        <v>4.9599999999999998E-2</v>
+        <v>5.28E-2</v>
       </c>
       <c r="AX109" s="50">
-        <v>0.24762999999999999</v>
+        <v>0.26191999999999999</v>
       </c>
       <c r="AY109" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ109" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA109" s="50">
-        <v>4.8000000000000001E-2</v>
+        <v>5.4399999999999997E-2</v>
       </c>
       <c r="BB109" s="50">
-        <v>0.39641999999999999</v>
+        <v>0.46499000000000001</v>
       </c>
       <c r="BC109" s="13"/>
     </row>
     <row r="110" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="16" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="21" t="s">
         <v>236</v>
       </c>
       <c r="C110" s="10">
         <v>24.24</v>
       </c>
       <c r="D110" s="10">
         <v>38.731250000000003</v>
       </c>
       <c r="E110" s="10">
         <v>2814.3365199999998</v>
       </c>
       <c r="F110" s="10">
         <v>7234.9536099999996</v>
       </c>
       <c r="G110" s="9">
         <v>47.423999999999999</v>
       </c>
@@ -20503,72 +20506,72 @@
       <c r="AM110" s="23">
         <v>7.1109999999999998</v>
       </c>
       <c r="AN110" s="23">
         <v>4.5609500000000001</v>
       </c>
       <c r="AO110" s="23">
         <v>637.24806999999998</v>
       </c>
       <c r="AP110" s="23">
         <v>2099.8016600000001</v>
       </c>
       <c r="AQ110" s="25">
         <v>1494.7565999999999</v>
       </c>
       <c r="AR110" s="25">
         <v>328.61813999999998</v>
       </c>
       <c r="AS110" s="25">
         <v>551.03659000000005</v>
       </c>
       <c r="AT110" s="25">
         <v>2106.90922</v>
       </c>
       <c r="AU110" s="50">
-        <v>58.601999999999997</v>
+        <v>65.834000000000003</v>
       </c>
       <c r="AV110" s="50">
-        <v>187.23084</v>
+        <v>189.16842</v>
       </c>
       <c r="AW110" s="50">
-        <v>298.05178000000001</v>
+        <v>336.59375999999997</v>
       </c>
       <c r="AX110" s="50">
-        <v>1061.8142</v>
+        <v>1199.76457</v>
       </c>
       <c r="AY110" s="50">
         <v>951.745</v>
       </c>
       <c r="AZ110" s="50">
         <v>63.360259999999997</v>
       </c>
       <c r="BA110" s="50">
-        <v>239.54031000000001</v>
+        <v>283.75292000000002</v>
       </c>
       <c r="BB110" s="50">
-        <v>989.92751999999996</v>
+        <v>1180.5491099999999</v>
       </c>
       <c r="BC110" s="13"/>
     </row>
     <row r="111" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="16" t="s">
         <v>103</v>
       </c>
       <c r="B111" s="21" t="s">
         <v>237</v>
       </c>
       <c r="C111" s="10">
         <v>100</v>
       </c>
       <c r="D111" s="10">
         <v>46.477139999999999</v>
       </c>
       <c r="E111" s="10">
         <v>1544.4086</v>
       </c>
       <c r="F111" s="10">
         <v>2804.37086</v>
       </c>
       <c r="G111" s="9">
         <v>636.77200000000005</v>
       </c>
@@ -20674,66 +20677,66 @@
       <c r="AO111" s="23">
         <v>181.44049999999999</v>
       </c>
       <c r="AP111" s="23">
         <v>52.419089999999997</v>
       </c>
       <c r="AQ111" s="25">
         <v>9.9779999999999998</v>
       </c>
       <c r="AR111" s="25">
         <v>18.614000000000001</v>
       </c>
       <c r="AS111" s="25">
         <v>340.23149999999998</v>
       </c>
       <c r="AT111" s="25">
         <v>149.48944</v>
       </c>
       <c r="AU111" s="50">
         <v>9.9779999999999998</v>
       </c>
       <c r="AV111" s="50">
         <v>18.614000000000001</v>
       </c>
       <c r="AW111" s="50">
-        <v>14.474500000000001</v>
+        <v>80.144499999999994</v>
       </c>
       <c r="AX111" s="50">
-        <v>9.7761300000000002</v>
+        <v>35.605350000000001</v>
       </c>
       <c r="AY111" s="50">
         <v>9.9779999999999998</v>
       </c>
       <c r="AZ111" s="50">
         <v>18.962</v>
       </c>
       <c r="BA111" s="50">
-        <v>13.5395</v>
+        <v>49.493499999999997</v>
       </c>
       <c r="BB111" s="50">
-        <v>8.5532299999999992</v>
+        <v>22.439879999999999</v>
       </c>
       <c r="BC111" s="13"/>
     </row>
     <row r="112" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="16" t="s">
         <v>104</v>
       </c>
       <c r="B112" s="21" t="s">
         <v>238</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D112" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F112" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G112" s="9" t="s">
         <v>276</v>
       </c>
@@ -21004,66 +21007,66 @@
       <c r="AO113" s="23">
         <v>5.8551000000000002</v>
       </c>
       <c r="AP113" s="23">
         <v>86.486909999999995</v>
       </c>
       <c r="AQ113" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR113" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS113" s="25">
         <v>13.167820000000001</v>
       </c>
       <c r="AT113" s="25">
         <v>32.768940000000001</v>
       </c>
       <c r="AU113" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV113" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW113" s="50">
-        <v>11.7171</v>
+        <v>11.78524</v>
       </c>
       <c r="AX113" s="50">
-        <v>29.590119999999999</v>
+        <v>29.794799999999999</v>
       </c>
       <c r="AY113" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ113" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA113" s="50">
-        <v>1.26614</v>
+        <v>2.19692</v>
       </c>
       <c r="BB113" s="50">
-        <v>4.5641400000000001</v>
+        <v>8.0659700000000001</v>
       </c>
       <c r="BC113" s="13"/>
     </row>
     <row r="114" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="16" t="s">
         <v>106</v>
       </c>
       <c r="B114" s="21" t="s">
         <v>240</v>
       </c>
       <c r="C114" s="10">
         <v>142.7193</v>
       </c>
       <c r="D114" s="10">
         <v>146.73133000000001</v>
       </c>
       <c r="E114" s="10">
         <v>5149.1721900000002</v>
       </c>
       <c r="F114" s="10">
         <v>9667.1898000000001</v>
       </c>
       <c r="G114" s="9">
         <v>436.39474000000001</v>
       </c>
@@ -21169,66 +21172,66 @@
       <c r="AO114" s="23">
         <v>2314.67805</v>
       </c>
       <c r="AP114" s="23">
         <v>5291.5433199999998</v>
       </c>
       <c r="AQ114" s="25">
         <v>27.155000000000001</v>
       </c>
       <c r="AR114" s="25">
         <v>84.843760000000003</v>
       </c>
       <c r="AS114" s="25">
         <v>1928.2425599999999</v>
       </c>
       <c r="AT114" s="25">
         <v>5230.9494999999997</v>
       </c>
       <c r="AU114" s="50">
         <v>0.155</v>
       </c>
       <c r="AV114" s="50">
         <v>3.7760000000000002E-2</v>
       </c>
       <c r="AW114" s="50">
-        <v>1052.62294</v>
+        <v>1206.86977</v>
       </c>
       <c r="AX114" s="50">
-        <v>2822.3820599999999</v>
+        <v>3218.0829199999998</v>
       </c>
       <c r="AY114" s="50">
         <v>72.664000000000001</v>
       </c>
       <c r="AZ114" s="50">
         <v>3.093</v>
       </c>
       <c r="BA114" s="50">
-        <v>939.54348000000005</v>
+        <v>1084.914</v>
       </c>
       <c r="BB114" s="50">
-        <v>2901.6891099999998</v>
+        <v>3359.6270199999999</v>
       </c>
       <c r="BC114" s="13"/>
     </row>
     <row r="115" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="16" t="s">
         <v>107</v>
       </c>
       <c r="B115" s="21" t="s">
         <v>241</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D115" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E115" s="10">
         <v>54.038789999999999</v>
       </c>
       <c r="F115" s="10">
         <v>52.155630000000002</v>
       </c>
       <c r="G115" s="9" t="s">
         <v>276</v>
       </c>
@@ -21328,66 +21331,66 @@
       <c r="AM115" s="23">
         <v>94.402000000000001</v>
       </c>
       <c r="AN115" s="23">
         <v>2.2527900000000001</v>
       </c>
       <c r="AO115" s="23">
         <v>9.0722400000000007</v>
       </c>
       <c r="AP115" s="23">
         <v>5.4763500000000001</v>
       </c>
       <c r="AQ115" s="25">
         <v>396.21390000000002</v>
       </c>
       <c r="AR115" s="25">
         <v>321.57988999999998</v>
       </c>
       <c r="AS115" s="25">
         <v>7.6072800000000003</v>
       </c>
       <c r="AT115" s="25">
         <v>1.4593100000000001</v>
       </c>
       <c r="AU115" s="50">
-        <v>79.532200000000003</v>
+        <v>219.53219999999999</v>
       </c>
       <c r="AV115" s="50">
-        <v>72.606719999999996</v>
+        <v>147.53172000000001</v>
       </c>
       <c r="AW115" s="50">
         <v>3.3768799999999999</v>
       </c>
       <c r="AX115" s="50">
         <v>0.64290999999999998</v>
       </c>
       <c r="AY115" s="50">
-        <v>1446.3510000000001</v>
+        <v>1468.3710000000001</v>
       </c>
       <c r="AZ115" s="50">
-        <v>289.42444999999998</v>
+        <v>313.11345</v>
       </c>
       <c r="BA115" s="50">
         <v>5</v>
       </c>
       <c r="BB115" s="50">
         <v>0.70850000000000002</v>
       </c>
       <c r="BC115" s="13"/>
     </row>
     <row r="116" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B116" s="21" t="s">
         <v>242</v>
       </c>
       <c r="C116" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D116" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E116" s="10">
         <v>124.76166000000001</v>
       </c>
@@ -21994,66 +21997,66 @@
       <c r="AO119" s="23">
         <v>248.95168000000001</v>
       </c>
       <c r="AP119" s="23">
         <v>676.49590000000001</v>
       </c>
       <c r="AQ119" s="25">
         <v>66.968199999999996</v>
       </c>
       <c r="AR119" s="25">
         <v>29.09076</v>
       </c>
       <c r="AS119" s="25">
         <v>428.85025999999999</v>
       </c>
       <c r="AT119" s="25">
         <v>769.47654999999997</v>
       </c>
       <c r="AU119" s="50">
         <v>53.714199999999998</v>
       </c>
       <c r="AV119" s="50">
         <v>17.52421</v>
       </c>
       <c r="AW119" s="50">
-        <v>298.30306000000002</v>
+        <v>306.36993999999999</v>
       </c>
       <c r="AX119" s="50">
-        <v>452.40492</v>
+        <v>489.70101</v>
       </c>
       <c r="AY119" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ119" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA119" s="50">
-        <v>109.92789999999999</v>
+        <v>123.7568</v>
       </c>
       <c r="BB119" s="50">
-        <v>495.22624999999999</v>
+        <v>582.59745999999996</v>
       </c>
       <c r="BC119" s="13"/>
     </row>
     <row r="120" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="16" t="s">
         <v>112</v>
       </c>
       <c r="B120" s="21" t="s">
         <v>246</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D120" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E120" s="10">
         <v>94.81944</v>
       </c>
       <c r="F120" s="10">
         <v>93.207269999999994</v>
       </c>
       <c r="G120" s="9" t="s">
         <v>276</v>
       </c>
@@ -22152,54 +22155,54 @@
       </c>
       <c r="AM120" s="23">
         <v>7.1319999999999997</v>
       </c>
       <c r="AN120" s="23">
         <v>4.6149999999999997E-2</v>
       </c>
       <c r="AO120" s="23">
         <v>0.02</v>
       </c>
       <c r="AP120" s="23">
         <v>0.11056000000000001</v>
       </c>
       <c r="AQ120" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR120" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS120" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AT120" s="23" t="s">
         <v>276</v>
       </c>
-      <c r="AU120" s="14" t="s">
-[...2 lines deleted...]
-      <c r="AV120" s="14" t="s">
+      <c r="AU120" s="23" t="s">
+        <v>276</v>
+      </c>
+      <c r="AV120" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW120" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AX120" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AY120" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ120" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA120" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB120" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC120" s="13"/>
     </row>
     <row r="121" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="16" t="s">
         <v>113</v>
@@ -22324,66 +22327,66 @@
       <c r="AO121" s="23">
         <v>9.9962</v>
       </c>
       <c r="AP121" s="23">
         <v>1.32551</v>
       </c>
       <c r="AQ121" s="25">
         <v>6.93</v>
       </c>
       <c r="AR121" s="25">
         <v>1.6700299999999999</v>
       </c>
       <c r="AS121" s="25">
         <v>46.95</v>
       </c>
       <c r="AT121" s="25">
         <v>5.7442000000000002</v>
       </c>
       <c r="AU121" s="50">
         <v>6.93</v>
       </c>
       <c r="AV121" s="50">
         <v>1.6700299999999999</v>
       </c>
       <c r="AW121" s="50">
-        <v>10.55</v>
+        <v>14.65</v>
       </c>
       <c r="AX121" s="50">
-        <v>1.2441</v>
+        <v>1.7194</v>
       </c>
       <c r="AY121" s="50">
         <v>23.09</v>
       </c>
       <c r="AZ121" s="50">
         <v>0.92100000000000004</v>
       </c>
       <c r="BA121" s="50">
-        <v>1.13184</v>
+        <v>1.3802399999999999</v>
       </c>
       <c r="BB121" s="50">
-        <v>4.4639600000000002</v>
+        <v>5.4269499999999997</v>
       </c>
       <c r="BC121" s="13"/>
     </row>
     <row r="122" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="16" t="s">
         <v>114</v>
       </c>
       <c r="B122" s="21" t="s">
         <v>248</v>
       </c>
       <c r="C122" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D122" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E122" s="10">
         <v>286.11410000000001</v>
       </c>
       <c r="F122" s="10">
         <v>792.78119000000004</v>
       </c>
       <c r="G122" s="9" t="s">
         <v>276</v>
       </c>
@@ -22483,72 +22486,72 @@
       <c r="AM122" s="23">
         <v>244.41887</v>
       </c>
       <c r="AN122" s="23">
         <v>12.43275</v>
       </c>
       <c r="AO122" s="23">
         <v>324.24137000000002</v>
       </c>
       <c r="AP122" s="23">
         <v>454.67986999999999</v>
       </c>
       <c r="AQ122" s="25">
         <v>271.00099999999998</v>
       </c>
       <c r="AR122" s="25">
         <v>80.878889999999998</v>
       </c>
       <c r="AS122" s="25">
         <v>304.05802999999997</v>
       </c>
       <c r="AT122" s="25">
         <v>523.18188999999995</v>
       </c>
       <c r="AU122" s="50">
-        <v>142.70099999999999</v>
+        <v>142.721</v>
       </c>
       <c r="AV122" s="50">
-        <v>33.2742</v>
+        <v>33.281309999999998</v>
       </c>
       <c r="AW122" s="50">
-        <v>187.77170000000001</v>
+        <v>215.66161</v>
       </c>
       <c r="AX122" s="50">
-        <v>296.58440999999999</v>
+        <v>352.09532999999999</v>
       </c>
       <c r="AY122" s="50">
         <v>384.75599999999997</v>
       </c>
       <c r="AZ122" s="50">
         <v>15.250999999999999</v>
       </c>
       <c r="BA122" s="50">
-        <v>166.14639</v>
+        <v>192.92160000000001</v>
       </c>
       <c r="BB122" s="50">
-        <v>334.64621</v>
+        <v>385.64454999999998</v>
       </c>
       <c r="BC122" s="13"/>
     </row>
     <row r="123" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="16" t="s">
         <v>115</v>
       </c>
       <c r="B123" s="21" t="s">
         <v>249</v>
       </c>
       <c r="C123" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E123" s="10">
         <v>1251.55303</v>
       </c>
       <c r="F123" s="10">
         <v>545.51205000000004</v>
       </c>
       <c r="G123" s="9">
         <v>16.239999999999998</v>
       </c>
@@ -22654,66 +22657,66 @@
       <c r="AO123" s="23">
         <v>7.0129099999999998</v>
       </c>
       <c r="AP123" s="23">
         <v>4.9499899999999997</v>
       </c>
       <c r="AQ123" s="25">
         <v>9.0630000000000006</v>
       </c>
       <c r="AR123" s="25">
         <v>6.6820000000000004</v>
       </c>
       <c r="AS123" s="25">
         <v>67.954430000000002</v>
       </c>
       <c r="AT123" s="25">
         <v>76.966369999999998</v>
       </c>
       <c r="AU123" s="50">
         <v>9.0630000000000006</v>
       </c>
       <c r="AV123" s="50">
         <v>6.6820000000000004</v>
       </c>
       <c r="AW123" s="50">
-        <v>56.707630000000002</v>
+        <v>57.066020000000002</v>
       </c>
       <c r="AX123" s="50">
-        <v>35.817399999999999</v>
+        <v>36.270119999999999</v>
       </c>
       <c r="AY123" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ123" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA123" s="50">
-        <v>6.68912</v>
+        <v>7.0398199999999997</v>
       </c>
       <c r="BB123" s="50">
-        <v>15.34234</v>
+        <v>15.859540000000001</v>
       </c>
       <c r="BC123" s="13"/>
     </row>
     <row r="124" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="16" t="s">
         <v>116</v>
       </c>
       <c r="B124" s="21" t="s">
         <v>250</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D124" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E124" s="10">
         <v>0.75822000000000001</v>
       </c>
       <c r="F124" s="10">
         <v>10.336360000000001</v>
       </c>
       <c r="G124" s="9" t="s">
         <v>276</v>
       </c>
@@ -22819,66 +22822,66 @@
       <c r="AO124" s="23">
         <v>3.0812499999999998</v>
       </c>
       <c r="AP124" s="23">
         <v>11.58497</v>
       </c>
       <c r="AQ124" s="25">
         <v>0.28000000000000003</v>
       </c>
       <c r="AR124" s="25">
         <v>0.21557000000000001</v>
       </c>
       <c r="AS124" s="25">
         <v>0.92337999999999998</v>
       </c>
       <c r="AT124" s="25">
         <v>4.7533799999999999</v>
       </c>
       <c r="AU124" s="50">
         <v>0.28000000000000003</v>
       </c>
       <c r="AV124" s="50">
         <v>0.21557000000000001</v>
       </c>
       <c r="AW124" s="50">
-        <v>0.47538000000000002</v>
+        <v>0.52914000000000005</v>
       </c>
       <c r="AX124" s="50">
-        <v>2.8222299999999998</v>
+        <v>3.0500400000000001</v>
       </c>
       <c r="AY124" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ124" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA124" s="50">
-        <v>0.36608000000000002</v>
+        <v>0.43775999999999998</v>
       </c>
       <c r="BB124" s="50">
-        <v>1.7804599999999999</v>
+        <v>2.13456</v>
       </c>
       <c r="BC124" s="13"/>
     </row>
     <row r="125" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="16" t="s">
         <v>117</v>
       </c>
       <c r="B125" s="21" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D125" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E125" s="10">
         <v>0.25464999999999999</v>
       </c>
       <c r="F125" s="10">
         <v>6.1909200000000002</v>
       </c>
       <c r="G125" s="9" t="s">
         <v>276</v>
       </c>
@@ -22984,66 +22987,66 @@
       <c r="AO125" s="23">
         <v>3.1490399999999998</v>
       </c>
       <c r="AP125" s="23">
         <v>1.19557</v>
       </c>
       <c r="AQ125" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AR125" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AS125" s="25">
         <v>1.4176</v>
       </c>
       <c r="AT125" s="25">
         <v>0.38301000000000002</v>
       </c>
       <c r="AU125" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV125" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW125" s="50">
-        <v>0.61199999999999999</v>
+        <v>0.61280000000000001</v>
       </c>
       <c r="AX125" s="50">
-        <v>0.17993000000000001</v>
+        <v>0.18351000000000001</v>
       </c>
       <c r="AY125" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ125" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA125" s="50">
-        <v>1.12E-2</v>
+        <v>46.691800000000001</v>
       </c>
       <c r="BB125" s="50">
-        <v>5.6480000000000002E-2</v>
+        <v>44.356589999999997</v>
       </c>
       <c r="BC125" s="13"/>
     </row>
     <row r="126" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="16" t="s">
         <v>118</v>
       </c>
       <c r="B126" s="21" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D126" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E126" s="10">
         <v>145.53371999999999</v>
       </c>
       <c r="F126" s="10">
         <v>192.87137000000001</v>
       </c>
       <c r="G126" s="9" t="s">
         <v>276</v>
       </c>
@@ -23149,66 +23152,66 @@
       <c r="AO126" s="23">
         <v>265.02584999999999</v>
       </c>
       <c r="AP126" s="23">
         <v>165.17411999999999</v>
       </c>
       <c r="AQ126" s="25">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="AR126" s="25">
         <v>4.6829999999999997E-2</v>
       </c>
       <c r="AS126" s="25">
         <v>208.86243999999999</v>
       </c>
       <c r="AT126" s="25">
         <v>134.60872000000001</v>
       </c>
       <c r="AU126" s="50">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="AV126" s="50">
         <v>4.6829999999999997E-2</v>
       </c>
       <c r="AW126" s="50">
-        <v>130.36784</v>
+        <v>151.73712</v>
       </c>
       <c r="AX126" s="50">
-        <v>57.700110000000002</v>
+        <v>85.199359999999999</v>
       </c>
       <c r="AY126" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ126" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA126" s="50">
-        <v>94.864509999999996</v>
+        <v>105.84867</v>
       </c>
       <c r="BB126" s="50">
-        <v>103.66837</v>
+        <v>126.62614000000001</v>
       </c>
       <c r="BC126" s="13"/>
     </row>
     <row r="127" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="16" t="s">
         <v>119</v>
       </c>
       <c r="B127" s="21" t="s">
         <v>253</v>
       </c>
       <c r="C127" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D127" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E127" s="10">
         <v>266.04525000000001</v>
       </c>
       <c r="F127" s="10">
         <v>638.93911000000003</v>
       </c>
       <c r="G127" s="9" t="s">
         <v>276</v>
       </c>
@@ -23644,66 +23647,66 @@
       <c r="AO129" s="23">
         <v>59.156370000000003</v>
       </c>
       <c r="AP129" s="23">
         <v>202.12289999999999</v>
       </c>
       <c r="AQ129" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AR129" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AS129" s="25">
         <v>24.32816</v>
       </c>
       <c r="AT129" s="25">
         <v>109.49422</v>
       </c>
       <c r="AU129" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV129" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW129" s="50">
-        <v>3.5649899999999999</v>
+        <v>3.8231999999999999</v>
       </c>
       <c r="AX129" s="50">
-        <v>16.0793</v>
+        <v>16.660170000000001</v>
       </c>
       <c r="AY129" s="50">
         <v>1E-3</v>
       </c>
       <c r="AZ129" s="50">
         <v>0.13449</v>
       </c>
       <c r="BA129" s="50">
-        <v>9.1741200000000003</v>
+        <v>10.23868</v>
       </c>
       <c r="BB129" s="50">
-        <v>84.637510000000006</v>
+        <v>96.799080000000004</v>
       </c>
       <c r="BC129" s="13"/>
     </row>
     <row r="130" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="16" t="s">
         <v>122</v>
       </c>
       <c r="B130" s="21" t="s">
         <v>256</v>
       </c>
       <c r="C130" s="10">
         <v>24.003</v>
       </c>
       <c r="D130" s="10">
         <v>3.1542300000000001</v>
       </c>
       <c r="E130" s="10">
         <v>132.40481</v>
       </c>
       <c r="F130" s="10">
         <v>52.458060000000003</v>
       </c>
       <c r="G130" s="9">
         <v>135.05699999999999</v>
       </c>
@@ -23968,66 +23971,66 @@
       <c r="AM131" s="23">
         <v>9672.8770399999994</v>
       </c>
       <c r="AN131" s="23">
         <v>3217.69569</v>
       </c>
       <c r="AO131" s="23">
         <v>1037.72063</v>
       </c>
       <c r="AP131" s="23">
         <v>1099.1024199999999</v>
       </c>
       <c r="AQ131" s="25">
         <v>15803.392379999999</v>
       </c>
       <c r="AR131" s="25">
         <v>2920.3780099999999</v>
       </c>
       <c r="AS131" s="25">
         <v>130.75228000000001</v>
       </c>
       <c r="AT131" s="25">
         <v>113.61924999999999</v>
       </c>
       <c r="AU131" s="50">
-        <v>4183.4581799999996</v>
+        <v>6626.9641799999999</v>
       </c>
       <c r="AV131" s="50">
-        <v>1016.76897</v>
+        <v>1547.39751</v>
       </c>
       <c r="AW131" s="50">
-        <v>122.54621</v>
+        <v>123.11684</v>
       </c>
       <c r="AX131" s="50">
-        <v>111.37546</v>
+        <v>111.59896999999999</v>
       </c>
       <c r="AY131" s="50">
-        <v>31758.151999999998</v>
+        <v>32521.190999999999</v>
       </c>
       <c r="AZ131" s="50">
-        <v>2896.4565400000001</v>
+        <v>3198.1155399999998</v>
       </c>
       <c r="BA131" s="50">
         <v>89.957089999999994</v>
       </c>
       <c r="BB131" s="50">
         <v>203.58695</v>
       </c>
       <c r="BC131" s="13"/>
     </row>
     <row r="132" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="16" t="s">
         <v>124</v>
       </c>
       <c r="B132" s="21" t="s">
         <v>258</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>276</v>
       </c>
@@ -24298,54 +24301,54 @@
       <c r="AM133" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AN133" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AO133" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AP133" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AQ133" s="25">
         <v>3.8490000000000002</v>
       </c>
       <c r="AR133" s="25">
         <v>12.672330000000001</v>
       </c>
       <c r="AS133" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AT133" s="25" t="s">
         <v>276</v>
       </c>
       <c r="AU133" s="50">
-        <v>2.5619999999999998</v>
+        <v>3.8490000000000002</v>
       </c>
       <c r="AV133" s="50">
-        <v>10.839790000000001</v>
+        <v>12.672330000000001</v>
       </c>
       <c r="AW133" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AX133" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AY133" s="50">
         <v>2.88</v>
       </c>
       <c r="AZ133" s="50">
         <v>5.3049999999999997</v>
       </c>
       <c r="BA133" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB133" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC133" s="13"/>
     </row>
     <row r="134" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="16" t="s">
         <v>126</v>
       </c>
@@ -24799,54 +24802,54 @@
       <c r="AO136" s="23">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="AP136" s="23">
         <v>2.6280000000000001E-2</v>
       </c>
       <c r="AQ136" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AR136" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AS136" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AT136" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AU136" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AV136" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AW136" s="50">
-        <v>0.15</v>
+        <v>0.25</v>
       </c>
       <c r="AX136" s="50">
-        <v>5.7099999999999998E-2</v>
+        <v>8.4400000000000003E-2</v>
       </c>
       <c r="AY136" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ136" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA136" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BB136" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BC136" s="13"/>
     </row>
     <row r="137" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="16" t="s">
         <v>129</v>
       </c>
       <c r="B137" s="21" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="10" t="s">
         <v>276</v>
       </c>
@@ -25129,66 +25132,66 @@
       <c r="AO138" s="23">
         <v>19481.37</v>
       </c>
       <c r="AP138" s="23">
         <v>939.23449000000005</v>
       </c>
       <c r="AQ138" s="25">
         <v>193.5</v>
       </c>
       <c r="AR138" s="25">
         <v>4.46387</v>
       </c>
       <c r="AS138" s="25">
         <v>18280.574000000001</v>
       </c>
       <c r="AT138" s="25">
         <v>1394.2379699999999</v>
       </c>
       <c r="AU138" s="50">
         <v>193.5</v>
       </c>
       <c r="AV138" s="50">
         <v>4.46387</v>
       </c>
       <c r="AW138" s="50">
-        <v>6870.4480000000003</v>
+        <v>9474.6180000000004</v>
       </c>
       <c r="AX138" s="50">
-        <v>614.50579000000005</v>
+        <v>786.00441000000001</v>
       </c>
       <c r="AY138" s="14" t="s">
         <v>276</v>
       </c>
       <c r="AZ138" s="14" t="s">
         <v>276</v>
       </c>
       <c r="BA138" s="50">
-        <v>2811.8315600000001</v>
+        <v>6846.0010000000002</v>
       </c>
       <c r="BB138" s="50">
-        <v>496.74945000000002</v>
+        <v>701.24545000000001</v>
       </c>
       <c r="BC138" s="13"/>
     </row>
     <row r="139" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="16" t="s">
         <v>131</v>
       </c>
       <c r="B139" s="21" t="s">
         <v>265</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D139" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F139" s="10" t="s">
         <v>276</v>
       </c>
       <c r="G139" s="9" t="s">
         <v>276</v>
       </c>
@@ -25656,94 +25659,94 @@
       </c>
       <c r="AZ141" s="8" t="s">
         <v>276</v>
       </c>
       <c r="BA141" s="51">
         <v>69.95</v>
       </c>
       <c r="BB141" s="51">
         <v>16.274850000000001</v>
       </c>
       <c r="BC141" s="13"/>
     </row>
     <row r="143" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A143" s="18" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="144" spans="1:55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="59" t="s">
         <v>274</v>
       </c>
       <c r="B144" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AM4:AP4"/>
-[...4 lines deleted...]
-    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="A2:AL2"/>
+    <mergeCell ref="A144:B144"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="W5:X5"/>
-[...20 lines deleted...]
-    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>