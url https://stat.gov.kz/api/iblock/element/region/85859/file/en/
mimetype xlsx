--- v3 (2026-08-23)
+++ v4 (2026-10-05)
@@ -1,117 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-60" windowWidth="25440" windowHeight="15780" tabRatio="756"/>
   </bookViews>
   <sheets>
-    <sheet name="Turkistan" sheetId="16" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="17" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="18" r:id="rId2"/>
+    <sheet name="Indicators" sheetId="16" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AQ11" i="16" l="1"/>
   <c r="AY11" i="16" l="1"/>
   <c r="AU11" i="16"/>
+  <c r="AQ11" i="16" l="1"/>
   <c r="AM11" i="16" l="1"/>
   <c r="AC7" i="16" l="1"/>
   <c r="AB7" i="16"/>
   <c r="AA7" i="16"/>
   <c r="Z7" i="16"/>
   <c r="Y7" i="16"/>
   <c r="X7" i="16"/>
   <c r="W7" i="16"/>
   <c r="V7" i="16"/>
   <c r="U7" i="16"/>
   <c r="T7" i="16"/>
   <c r="S7" i="16"/>
   <c r="R7" i="16"/>
   <c r="Q7" i="16"/>
   <c r="P7" i="16"/>
   <c r="O7" i="16"/>
   <c r="N7" i="16"/>
   <c r="M7" i="16"/>
   <c r="L7" i="16"/>
   <c r="K7" i="16"/>
   <c r="J7" i="16"/>
   <c r="I7" i="16"/>
   <c r="H7" i="16"/>
   <c r="G7" i="16"/>
   <c r="F7" i="16"/>
   <c r="E7" i="16"/>
   <c r="D7" i="16"/>
   <c r="C7" i="16"/>
   <c r="B7" i="16"/>
   <c r="AI11" i="16" l="1"/>
   <c r="AE11" i="16" l="1"/>
   <c r="W11" i="16"/>
   <c r="S11" i="16"/>
   <c r="O11" i="16"/>
   <c r="K11" i="16"/>
   <c r="G11" i="16"/>
   <c r="C11" i="16"/>
   <c r="AA11" i="16"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="59">
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
@@ -119,64 +123,215 @@
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Data for 2015-2017 of the South Kazakhstan region, since 2018 data of Turkistan region</t>
   </si>
   <si>
     <t xml:space="preserve">
       *Preliminary data.</t>
   </si>
   <si>
     <t>Total for agricultural products:</t>
   </si>
   <si>
-    <t>January-June 2025</t>
-[...2 lines deleted...]
-    <t>January-June 2026*</t>
+    <t>January-July 2025</t>
+  </si>
+  <si>
+    <t>January-July 2026*</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Thousand US dollars, tons</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2015</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of trade statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Nakhanov Erkebulan</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 727 239 01 83</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>e.nakhanov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Indicators of exports and imports of selected goods with EAEU countries</t>
+  </si>
+  <si>
+    <t>Exports of goods – the removal from the territory of an EAEU Member State of goods that reduce the stocks of material resources of the EAEU Member State. Imports of goods – the entry into the territory of an EAEU Member State of goods that are added to the stocks of material resources of the EAEU Member State.</t>
+  </si>
+  <si>
+    <t>The statistical value of goods is indicated in US dollars and in units of the national currencies of the Member States. Conversion into US dollars and units of the national currency of the Member State is carried out at the exchange rate established by the national (central) bank of the Member State as of the date of acceptance of the goods for accounting.</t>
+  </si>
+  <si>
+    <t>The main sources of information are the data of statistical report Form 1-TS "Report on Mutual Trade in Goods with the Member States of the Eurasian Economic Union" with the EAEU countries and customs declarations data of the State Revenue Committee of the Ministry of Finance of the Republic of Kazakhstan.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/turkestan/dynamic-tables/28255/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2972493?keyword=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -214,50 +369,94 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -347,57 +546,62 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1"/>
@@ -413,115 +617,178 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 3" xfId="4"/>
+    <cellStyle name="Обычный 2 8" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 3 2" xfId="8"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -766,372 +1033,777 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2972493?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.nakhanov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25796/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/turkestan/dynamic-tables/28255/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L23" sqref="L23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="38.28515625" customWidth="1"/>
+    <col min="2" max="2" width="67.85546875" style="53" customWidth="1"/>
+    <col min="257" max="257" width="38.28515625" customWidth="1"/>
+    <col min="258" max="258" width="67.85546875" customWidth="1"/>
+    <col min="513" max="513" width="38.28515625" customWidth="1"/>
+    <col min="514" max="514" width="67.85546875" customWidth="1"/>
+    <col min="769" max="769" width="38.28515625" customWidth="1"/>
+    <col min="770" max="770" width="67.85546875" customWidth="1"/>
+    <col min="1025" max="1025" width="38.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="67.85546875" customWidth="1"/>
+    <col min="1281" max="1281" width="38.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="67.85546875" customWidth="1"/>
+    <col min="1537" max="1537" width="38.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="67.85546875" customWidth="1"/>
+    <col min="1793" max="1793" width="38.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="67.85546875" customWidth="1"/>
+    <col min="2049" max="2049" width="38.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="67.85546875" customWidth="1"/>
+    <col min="2305" max="2305" width="38.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="67.85546875" customWidth="1"/>
+    <col min="2561" max="2561" width="38.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="67.85546875" customWidth="1"/>
+    <col min="2817" max="2817" width="38.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="67.85546875" customWidth="1"/>
+    <col min="3073" max="3073" width="38.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="67.85546875" customWidth="1"/>
+    <col min="3329" max="3329" width="38.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="67.85546875" customWidth="1"/>
+    <col min="3585" max="3585" width="38.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="67.85546875" customWidth="1"/>
+    <col min="3841" max="3841" width="38.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="67.85546875" customWidth="1"/>
+    <col min="4097" max="4097" width="38.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="67.85546875" customWidth="1"/>
+    <col min="4353" max="4353" width="38.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="67.85546875" customWidth="1"/>
+    <col min="4609" max="4609" width="38.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="67.85546875" customWidth="1"/>
+    <col min="4865" max="4865" width="38.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="67.85546875" customWidth="1"/>
+    <col min="5121" max="5121" width="38.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="67.85546875" customWidth="1"/>
+    <col min="5377" max="5377" width="38.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="67.85546875" customWidth="1"/>
+    <col min="5633" max="5633" width="38.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="67.85546875" customWidth="1"/>
+    <col min="5889" max="5889" width="38.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="67.85546875" customWidth="1"/>
+    <col min="6145" max="6145" width="38.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="67.85546875" customWidth="1"/>
+    <col min="6401" max="6401" width="38.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="67.85546875" customWidth="1"/>
+    <col min="6657" max="6657" width="38.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="67.85546875" customWidth="1"/>
+    <col min="6913" max="6913" width="38.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="67.85546875" customWidth="1"/>
+    <col min="7169" max="7169" width="38.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="67.85546875" customWidth="1"/>
+    <col min="7425" max="7425" width="38.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="67.85546875" customWidth="1"/>
+    <col min="7681" max="7681" width="38.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="67.85546875" customWidth="1"/>
+    <col min="7937" max="7937" width="38.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="67.85546875" customWidth="1"/>
+    <col min="8193" max="8193" width="38.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="67.85546875" customWidth="1"/>
+    <col min="8449" max="8449" width="38.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="67.85546875" customWidth="1"/>
+    <col min="8705" max="8705" width="38.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="67.85546875" customWidth="1"/>
+    <col min="8961" max="8961" width="38.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="67.85546875" customWidth="1"/>
+    <col min="9217" max="9217" width="38.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="67.85546875" customWidth="1"/>
+    <col min="9473" max="9473" width="38.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="67.85546875" customWidth="1"/>
+    <col min="9729" max="9729" width="38.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="67.85546875" customWidth="1"/>
+    <col min="9985" max="9985" width="38.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="67.85546875" customWidth="1"/>
+    <col min="10241" max="10241" width="38.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="67.85546875" customWidth="1"/>
+    <col min="10497" max="10497" width="38.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="67.85546875" customWidth="1"/>
+    <col min="10753" max="10753" width="38.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="67.85546875" customWidth="1"/>
+    <col min="11009" max="11009" width="38.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="67.85546875" customWidth="1"/>
+    <col min="11265" max="11265" width="38.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="67.85546875" customWidth="1"/>
+    <col min="11521" max="11521" width="38.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="67.85546875" customWidth="1"/>
+    <col min="11777" max="11777" width="38.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="67.85546875" customWidth="1"/>
+    <col min="12033" max="12033" width="38.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="67.85546875" customWidth="1"/>
+    <col min="12289" max="12289" width="38.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="67.85546875" customWidth="1"/>
+    <col min="12545" max="12545" width="38.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="67.85546875" customWidth="1"/>
+    <col min="12801" max="12801" width="38.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="67.85546875" customWidth="1"/>
+    <col min="13057" max="13057" width="38.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="67.85546875" customWidth="1"/>
+    <col min="13313" max="13313" width="38.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="67.85546875" customWidth="1"/>
+    <col min="13569" max="13569" width="38.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="67.85546875" customWidth="1"/>
+    <col min="13825" max="13825" width="38.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="67.85546875" customWidth="1"/>
+    <col min="14081" max="14081" width="38.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="67.85546875" customWidth="1"/>
+    <col min="14337" max="14337" width="38.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="67.85546875" customWidth="1"/>
+    <col min="14593" max="14593" width="38.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="67.85546875" customWidth="1"/>
+    <col min="14849" max="14849" width="38.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="67.85546875" customWidth="1"/>
+    <col min="15105" max="15105" width="38.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="67.85546875" customWidth="1"/>
+    <col min="15361" max="15361" width="38.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="67.85546875" customWidth="1"/>
+    <col min="15617" max="15617" width="38.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="67.85546875" customWidth="1"/>
+    <col min="15873" max="15873" width="38.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="67.85546875" customWidth="1"/>
+    <col min="16129" max="16129" width="38.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="67.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="40" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="41" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="42" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="42" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="42" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="41" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="42" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="41" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="44" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="45"/>
+    </row>
+    <row r="11" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="46" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="46" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="48">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="48">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="50" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="51" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>44</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B20" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B11" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:A18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H29" sqref="H29:I29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="87.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" s="34"/>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" s="34"/>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" s="34"/>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" s="34"/>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" s="34"/>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" s="35" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" s="35" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" s="35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" s="35" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" s="36"/>
+    </row>
+    <row r="12" spans="1:1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="63" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" s="36"/>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" s="36"/>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" s="37"/>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" s="37"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" s="37"/>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" s="38" t="s">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA72"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AH7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AN20" sqref="AN20"/>
+      <selection pane="bottomRight" activeCell="BB26" sqref="BB26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="13" customWidth="1"/>
     <col min="2" max="45" width="10.7109375" style="13" customWidth="1"/>
     <col min="46" max="53" width="10.7109375" style="14" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41"/>
-[...34 lines deleted...]
-      <c r="AK1" s="41"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
+      <c r="Z1" s="62"/>
+      <c r="AA1" s="62"/>
+      <c r="AB1" s="62"/>
+      <c r="AC1" s="62"/>
+      <c r="AD1" s="62"/>
+      <c r="AE1" s="62"/>
+      <c r="AF1" s="62"/>
+      <c r="AG1" s="62"/>
+      <c r="AH1" s="62"/>
+      <c r="AI1" s="62"/>
+      <c r="AJ1" s="62"/>
+      <c r="AK1" s="62"/>
       <c r="AT1" s="2"/>
       <c r="AU1" s="2"/>
       <c r="AV1" s="2"/>
       <c r="AW1" s="2"/>
       <c r="AX1" s="2"/>
       <c r="AY1" s="2"/>
       <c r="AZ1" s="2"/>
       <c r="BA1" s="2"/>
     </row>
     <row r="2" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="41"/>
-[...34 lines deleted...]
-      <c r="AK2" s="41"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="Z2" s="62"/>
+      <c r="AA2" s="62"/>
+      <c r="AB2" s="62"/>
+      <c r="AC2" s="62"/>
+      <c r="AD2" s="62"/>
+      <c r="AE2" s="62"/>
+      <c r="AF2" s="62"/>
+      <c r="AG2" s="62"/>
+      <c r="AH2" s="62"/>
+      <c r="AI2" s="62"/>
+      <c r="AJ2" s="62"/>
+      <c r="AK2" s="62"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="AT3" s="14"/>
       <c r="AU3" s="14"/>
       <c r="AV3" s="14"/>
       <c r="AW3" s="14"/>
       <c r="AX3" s="14"/>
       <c r="AY3" s="14"/>
       <c r="AZ3" s="14"/>
       <c r="BA3" s="14"/>
     </row>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="38" t="s">
+      <c r="A4" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="36">
+      <c r="B4" s="57">
         <v>2015</v>
       </c>
-      <c r="C4" s="36"/>
-[...2 lines deleted...]
-      <c r="F4" s="36">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57">
         <v>2016</v>
       </c>
-      <c r="G4" s="36"/>
-[...2 lines deleted...]
-      <c r="J4" s="36">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57">
         <v>2017</v>
       </c>
-      <c r="K4" s="36"/>
-[...2 lines deleted...]
-      <c r="N4" s="36">
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57">
         <v>2018</v>
       </c>
-      <c r="O4" s="36"/>
-[...2 lines deleted...]
-      <c r="R4" s="36">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57">
         <v>2019</v>
       </c>
-      <c r="S4" s="36"/>
-[...2 lines deleted...]
-      <c r="V4" s="36">
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57">
         <v>2020</v>
       </c>
-      <c r="W4" s="36"/>
-[...2 lines deleted...]
-      <c r="Z4" s="36">
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="57">
         <v>2021</v>
       </c>
-      <c r="AA4" s="36"/>
-[...2 lines deleted...]
-      <c r="AD4" s="33">
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="54">
         <v>2022</v>
       </c>
-      <c r="AE4" s="34"/>
-[...2 lines deleted...]
-      <c r="AH4" s="33">
+      <c r="AE4" s="55"/>
+      <c r="AF4" s="55"/>
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="54">
         <v>2023</v>
       </c>
-      <c r="AI4" s="34"/>
-[...2 lines deleted...]
-      <c r="AL4" s="33">
+      <c r="AI4" s="55"/>
+      <c r="AJ4" s="55"/>
+      <c r="AK4" s="56"/>
+      <c r="AL4" s="54">
         <v>2024</v>
       </c>
-      <c r="AM4" s="34"/>
-[...2 lines deleted...]
-      <c r="AP4" s="33">
+      <c r="AM4" s="55"/>
+      <c r="AN4" s="55"/>
+      <c r="AO4" s="56"/>
+      <c r="AP4" s="54">
         <v>2025</v>
       </c>
-      <c r="AQ4" s="34"/>
-[...2 lines deleted...]
-      <c r="AT4" s="33" t="s">
+      <c r="AQ4" s="55"/>
+      <c r="AR4" s="55"/>
+      <c r="AS4" s="56"/>
+      <c r="AT4" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="AU4" s="34"/>
-[...2 lines deleted...]
-      <c r="AX4" s="33" t="s">
+      <c r="AU4" s="55"/>
+      <c r="AV4" s="55"/>
+      <c r="AW4" s="56"/>
+      <c r="AX4" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="AY4" s="34"/>
-[...1 lines deleted...]
-      <c r="BA4" s="34"/>
+      <c r="AY4" s="55"/>
+      <c r="AZ4" s="55"/>
+      <c r="BA4" s="55"/>
     </row>
     <row r="5" spans="1:53" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="39"/>
-      <c r="B5" s="36" t="s">
+      <c r="A5" s="60"/>
+      <c r="B5" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="36"/>
-      <c r="D5" s="36" t="s">
+      <c r="C5" s="57"/>
+      <c r="D5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="36"/>
-      <c r="F5" s="36" t="s">
+      <c r="E5" s="57"/>
+      <c r="F5" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="36"/>
-      <c r="H5" s="36" t="s">
+      <c r="G5" s="57"/>
+      <c r="H5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="36"/>
-      <c r="J5" s="36" t="s">
+      <c r="I5" s="57"/>
+      <c r="J5" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="36"/>
-      <c r="L5" s="36" t="s">
+      <c r="K5" s="57"/>
+      <c r="L5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="M5" s="36"/>
-      <c r="N5" s="36" t="s">
+      <c r="M5" s="57"/>
+      <c r="N5" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="O5" s="36"/>
-      <c r="P5" s="36" t="s">
+      <c r="O5" s="57"/>
+      <c r="P5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="36"/>
-      <c r="R5" s="36" t="s">
+      <c r="Q5" s="57"/>
+      <c r="R5" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="S5" s="36"/>
-      <c r="T5" s="36" t="s">
+      <c r="S5" s="57"/>
+      <c r="T5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="U5" s="36"/>
-      <c r="V5" s="36" t="s">
+      <c r="U5" s="57"/>
+      <c r="V5" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="W5" s="36"/>
-      <c r="X5" s="36" t="s">
+      <c r="W5" s="57"/>
+      <c r="X5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="Y5" s="36"/>
-      <c r="Z5" s="36" t="s">
+      <c r="Y5" s="57"/>
+      <c r="Z5" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AA5" s="36"/>
-      <c r="AB5" s="36" t="s">
+      <c r="AA5" s="57"/>
+      <c r="AB5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AC5" s="36"/>
-      <c r="AD5" s="36" t="s">
+      <c r="AC5" s="57"/>
+      <c r="AD5" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AE5" s="36"/>
-      <c r="AF5" s="36" t="s">
+      <c r="AE5" s="57"/>
+      <c r="AF5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AG5" s="36"/>
-      <c r="AH5" s="36" t="s">
+      <c r="AG5" s="57"/>
+      <c r="AH5" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AI5" s="36"/>
-      <c r="AJ5" s="36" t="s">
+      <c r="AI5" s="57"/>
+      <c r="AJ5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AK5" s="36"/>
-      <c r="AL5" s="36" t="s">
+      <c r="AK5" s="57"/>
+      <c r="AL5" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AM5" s="36"/>
-      <c r="AN5" s="36" t="s">
+      <c r="AM5" s="57"/>
+      <c r="AN5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AO5" s="36"/>
-      <c r="AP5" s="36" t="s">
+      <c r="AO5" s="57"/>
+      <c r="AP5" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AQ5" s="36"/>
-      <c r="AR5" s="36" t="s">
+      <c r="AQ5" s="57"/>
+      <c r="AR5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AS5" s="36"/>
-      <c r="AT5" s="36" t="s">
+      <c r="AS5" s="57"/>
+      <c r="AT5" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AU5" s="36"/>
-      <c r="AV5" s="36" t="s">
+      <c r="AU5" s="57"/>
+      <c r="AV5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AW5" s="36"/>
-      <c r="AX5" s="36" t="s">
+      <c r="AW5" s="57"/>
+      <c r="AX5" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AY5" s="36"/>
-      <c r="AZ5" s="36" t="s">
+      <c r="AY5" s="57"/>
+      <c r="AZ5" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="BA5" s="37"/>
+      <c r="BA5" s="58"/>
     </row>
     <row r="6" spans="1:53" s="26" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="40"/>
+      <c r="A6" s="61"/>
       <c r="B6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="23" t="s">
@@ -1394,91 +2066,91 @@
       </c>
       <c r="AG7" s="19">
         <v>23818.021209999999</v>
       </c>
       <c r="AH7" s="19">
         <v>198584.29435999994</v>
       </c>
       <c r="AI7" s="19">
         <v>46562.675089999997</v>
       </c>
       <c r="AJ7" s="19">
         <v>154992.91957999999</v>
       </c>
       <c r="AK7" s="19">
         <v>35436.103450000002</v>
       </c>
       <c r="AL7" s="19">
         <v>146555.42296</v>
       </c>
       <c r="AM7" s="19">
         <v>28914.126970000001</v>
       </c>
       <c r="AN7" s="19">
         <v>171049.94326000003</v>
       </c>
-      <c r="AO7" s="28">
+      <c r="AO7" s="27">
         <v>47881.398559999994</v>
       </c>
-      <c r="AP7" s="28">
+      <c r="AP7" s="27">
         <v>459424.5</v>
       </c>
-      <c r="AQ7" s="28">
+      <c r="AQ7" s="27">
         <v>72813.3</v>
       </c>
-      <c r="AR7" s="28">
+      <c r="AR7" s="27">
         <v>126379.5</v>
       </c>
-      <c r="AS7" s="28">
+      <c r="AS7" s="27">
         <v>72338.3</v>
       </c>
-      <c r="AT7" s="27">
-[...24 lines deleted...]
-    <row r="8" spans="1:53" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AT7" s="31">
+        <v>231013.04113999999</v>
+      </c>
+      <c r="AU7" s="31">
+        <v>33936.443319999991</v>
+      </c>
+      <c r="AV7" s="31">
+        <v>50742.911380000005</v>
+      </c>
+      <c r="AW7" s="31">
+        <v>43496.957470000008</v>
+      </c>
+      <c r="AX7" s="31">
+        <v>209052.35298</v>
+      </c>
+      <c r="AY7" s="31">
+        <v>45808.948500000006</v>
+      </c>
+      <c r="AZ7" s="31">
+        <v>48910.220179999989</v>
+      </c>
+      <c r="BA7" s="31">
+        <v>34585.392759999995</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53" s="7" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="20">
         <v>6624.2989999999991</v>
       </c>
       <c r="C8" s="20">
         <v>5461.9929400000001</v>
       </c>
       <c r="D8" s="20">
         <v>25077.236750000011</v>
       </c>
       <c r="E8" s="20">
         <v>6288.95327</v>
       </c>
       <c r="F8" s="20">
         <v>14133.12753</v>
       </c>
       <c r="G8" s="20">
         <v>10101.40007</v>
       </c>
       <c r="H8" s="20">
         <v>15699.141639999998</v>
       </c>
       <c r="I8" s="20">
@@ -1570,73 +2242,73 @@
       </c>
       <c r="AL8" s="21">
         <v>127186.77575</v>
       </c>
       <c r="AM8" s="21">
         <v>11770.05961</v>
       </c>
       <c r="AN8" s="21">
         <v>104428.98067000002</v>
       </c>
       <c r="AO8" s="21">
         <v>12930.765890000001</v>
       </c>
       <c r="AP8" s="21">
         <v>407892</v>
       </c>
       <c r="AQ8" s="21">
         <v>44625.8</v>
       </c>
       <c r="AR8" s="21">
         <v>55971</v>
       </c>
       <c r="AS8" s="21">
         <v>7152.5</v>
       </c>
-      <c r="AT8" s="29">
-[...21 lines deleted...]
-        <v>5117.1530199999997</v>
+      <c r="AT8" s="32">
+        <v>212885.79162</v>
+      </c>
+      <c r="AU8" s="32">
+        <v>21260.116559999995</v>
+      </c>
+      <c r="AV8" s="32">
+        <v>13258.92316</v>
+      </c>
+      <c r="AW8" s="32">
+        <v>2407.9600799999994</v>
+      </c>
+      <c r="AX8" s="32">
+        <v>158765.46298000001</v>
+      </c>
+      <c r="AY8" s="32">
+        <v>29703.592060000003</v>
+      </c>
+      <c r="AZ8" s="32">
+        <v>29425.623199999995</v>
+      </c>
+      <c r="BA8" s="32">
+        <v>5876.6445700000004</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="7" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="20">
         <v>1487.9</v>
       </c>
       <c r="C9" s="20">
         <v>454.03394000000003</v>
       </c>
       <c r="D9" s="20">
         <v>238.85844</v>
       </c>
       <c r="E9" s="20">
         <v>509.00326999999999</v>
       </c>
       <c r="F9" s="20">
         <v>3280.87</v>
       </c>
       <c r="G9" s="20">
         <v>1128.5339300000001</v>
       </c>
       <c r="H9" s="20">
@@ -1731,76 +2403,76 @@
       </c>
       <c r="AL9" s="21">
         <v>805.46215000000007</v>
       </c>
       <c r="AM9" s="21">
         <v>662.75909000000001</v>
       </c>
       <c r="AN9" s="21">
         <v>1554.81466</v>
       </c>
       <c r="AO9" s="21">
         <v>3063.0040500000005</v>
       </c>
       <c r="AP9" s="21">
         <v>319.3</v>
       </c>
       <c r="AQ9" s="21">
         <v>156.5</v>
       </c>
       <c r="AR9" s="21">
         <v>1402.3</v>
       </c>
       <c r="AS9" s="21">
         <v>4280.6000000000004</v>
       </c>
-      <c r="AT9" s="29">
-[...11 lines deleted...]
-      <c r="AX9" s="29">
+      <c r="AT9" s="28">
+        <v>176.96854999999999</v>
+      </c>
+      <c r="AU9" s="28">
+        <v>93.560599999999994</v>
+      </c>
+      <c r="AV9" s="33">
+        <v>1005.7489999999998</v>
+      </c>
+      <c r="AW9" s="33">
+        <v>3235.0643099999998</v>
+      </c>
+      <c r="AX9" s="33">
         <v>37.799999999999997</v>
       </c>
-      <c r="AY9" s="29">
+      <c r="AY9" s="33">
         <v>40.890689999999999</v>
       </c>
-      <c r="AZ9" s="29">
-[...6 lines deleted...]
-    <row r="10" spans="1:53" s="7" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="AZ9" s="33">
+        <v>357.67810999999995</v>
+      </c>
+      <c r="BA9" s="33">
+        <v>1168.2244000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="20">
         <v>25085.45278</v>
       </c>
       <c r="C10" s="20">
         <v>26970.240760000001</v>
       </c>
       <c r="D10" s="20">
         <v>41847.107159999992</v>
       </c>
       <c r="E10" s="20">
         <v>46402.735219999988</v>
       </c>
       <c r="F10" s="20">
         <v>34780.568159999995</v>
       </c>
       <c r="G10" s="20">
         <v>37467.36404</v>
       </c>
       <c r="H10" s="20">
         <v>30821.927110000001</v>
       </c>
       <c r="I10" s="20">
@@ -1892,73 +2564,73 @@
       </c>
       <c r="AL10" s="21">
         <v>18563.18506</v>
       </c>
       <c r="AM10" s="21">
         <v>16481.308270000001</v>
       </c>
       <c r="AN10" s="21">
         <v>65066.147929999999</v>
       </c>
       <c r="AO10" s="21">
         <v>31887.628619999992</v>
       </c>
       <c r="AP10" s="21">
         <v>51213.2</v>
       </c>
       <c r="AQ10" s="21">
         <v>28031</v>
       </c>
       <c r="AR10" s="21">
         <v>69006.2</v>
       </c>
       <c r="AS10" s="21">
         <v>60905.2</v>
       </c>
-      <c r="AT10" s="30">
-[...21 lines deleted...]
-        <v>24774.747970000008</v>
+      <c r="AT10" s="32">
+        <v>17950.280969999996</v>
+      </c>
+      <c r="AU10" s="32">
+        <v>12582.766159999999</v>
+      </c>
+      <c r="AV10" s="32">
+        <v>36478.239220000003</v>
+      </c>
+      <c r="AW10" s="32">
+        <v>37853.93308000001</v>
+      </c>
+      <c r="AX10" s="32">
+        <v>50249.09</v>
+      </c>
+      <c r="AY10" s="32">
+        <v>16064.465750000003</v>
+      </c>
+      <c r="AZ10" s="32">
+        <v>19126.918869999998</v>
+      </c>
+      <c r="BA10" s="32">
+        <v>27540.523789999996</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="11" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="22"/>
       <c r="C11" s="22">
         <f>C10/C7*100</f>
         <v>82.010646678541718</v>
       </c>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22">
         <f>G10/G7*100</f>
         <v>76.93930782201565</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22">
         <f>K10/K7*100</f>
         <v>39.868316485133036</v>
       </c>
@@ -1991,71 +2663,71 @@
         <v>56.611400901539255</v>
       </c>
       <c r="AB11" s="22"/>
       <c r="AC11" s="22"/>
       <c r="AD11" s="22"/>
       <c r="AE11" s="22">
         <f>AE10/AE7*100</f>
         <v>72.493743059761158</v>
       </c>
       <c r="AF11" s="22"/>
       <c r="AG11" s="22"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22">
         <f>AI10/AI7*100</f>
         <v>69.474814446276255</v>
       </c>
       <c r="AJ11" s="22"/>
       <c r="AK11" s="22"/>
       <c r="AL11" s="22"/>
       <c r="AM11" s="22">
         <f>AM10/AM7*100</f>
         <v>57.000885024473561</v>
       </c>
       <c r="AN11" s="22"/>
       <c r="AO11" s="22"/>
-      <c r="AP11" s="31"/>
-      <c r="AQ11" s="32">
+      <c r="AP11" s="29"/>
+      <c r="AQ11" s="30">
         <f>AQ10/AQ7*100</f>
         <v>38.497087757319058</v>
       </c>
-      <c r="AR11" s="32"/>
-[...2 lines deleted...]
-      <c r="AU11" s="32">
+      <c r="AR11" s="30"/>
+      <c r="AS11" s="30"/>
+      <c r="AT11" s="29"/>
+      <c r="AU11" s="30">
         <f>AU10/AU7*100</f>
-        <v>43.63396794826437</v>
-[...4 lines deleted...]
-      <c r="AY11" s="32">
+        <v>37.077445156383</v>
+      </c>
+      <c r="AV11" s="29"/>
+      <c r="AW11" s="29"/>
+      <c r="AX11" s="29"/>
+      <c r="AY11" s="30">
         <f>AY10/AY7*100</f>
-        <v>36.447355523588989</v>
-[...2 lines deleted...]
-      <c r="BA11" s="31"/>
+        <v>35.068400991566094</v>
+      </c>
+      <c r="AZ11" s="29"/>
+      <c r="BA11" s="29"/>
     </row>
     <row r="12" spans="1:53" x14ac:dyDescent="0.25">
       <c r="AT12" s="17"/>
       <c r="AU12" s="17"/>
       <c r="AV12" s="17"/>
       <c r="AW12" s="17"/>
       <c r="AX12" s="17"/>
       <c r="AY12" s="17"/>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="17"/>
     </row>
     <row r="13" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AT13" s="17"/>
       <c r="AU13" s="17"/>
       <c r="AV13" s="17"/>
       <c r="AW13" s="17"/>
       <c r="AX13" s="17"/>
       <c r="AY13" s="17"/>
       <c r="AZ13" s="17"/>
       <c r="BA13" s="17"/>
     </row>
     <row r="14" spans="1:53" s="14" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
@@ -2703,49 +3375,51 @@
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Turkistan</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicators</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>