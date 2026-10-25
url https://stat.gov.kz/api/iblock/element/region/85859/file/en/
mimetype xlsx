--- v4 (2026-10-05)
+++ v5 (2026-10-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-60" windowWidth="25440" windowHeight="15780" tabRatio="756"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="17" r:id="rId1"/>
     <sheet name="Conventions" sheetId="18" r:id="rId2"/>
     <sheet name="Indicators" sheetId="16" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY11" i="16" l="1"/>
   <c r="AU11" i="16"/>
   <c r="AQ11" i="16" l="1"/>
   <c r="AM11" i="16" l="1"/>
   <c r="AC7" i="16" l="1"/>
   <c r="AB7" i="16"/>
   <c r="AA7" i="16"/>
   <c r="Z7" i="16"/>
   <c r="Y7" i="16"/>
   <c r="X7" i="16"/>
   <c r="W7" i="16"/>
@@ -123,56 +123,50 @@
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Data for 2015-2017 of the South Kazakhstan region, since 2018 data of Turkistan region</t>
   </si>
   <si>
     <t xml:space="preserve">
       *Preliminary data.</t>
   </si>
   <si>
     <t>Total for agricultural products:</t>
   </si>
   <si>
-    <t>January-July 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>312101, 312103</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Thousand US dollars, tons</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
@@ -278,50 +272,56 @@
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Indicators of exports and imports of selected goods with EAEU countries</t>
   </si>
   <si>
     <t>Exports of goods – the removal from the territory of an EAEU Member State of goods that reduce the stocks of material resources of the EAEU Member State. Imports of goods – the entry into the territory of an EAEU Member State of goods that are added to the stocks of material resources of the EAEU Member State.</t>
   </si>
   <si>
     <t>The statistical value of goods is indicated in US dollars and in units of the national currencies of the Member States. Conversion into US dollars and units of the national currency of the Member State is carried out at the exchange rate established by the national (central) bank of the Member State as of the date of acceptance of the goods for accounting.</t>
   </si>
   <si>
     <t>The main sources of information are the data of statistical report Form 1-TS "Report on Mutual Trade in Goods with the Member States of the Eurasian Economic Union" with the EAEU countries and customs declarations data of the State Revenue Committee of the Ministry of Finance of the Republic of Kazakhstan.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/turkestan/dynamic-tables/28255/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t>January-August 2025</t>
+  </si>
+  <si>
+    <t>January-August 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -557,51 +557,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1"/>
@@ -620,64 +620,58 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -688,79 +682,91 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 8" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 3 2" xfId="8"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1049,57 +1055,57 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2972493?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.nakhanov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25796/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/turkestan/dynamic-tables/28255/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L23" sqref="L23"/>
+      <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.28515625" customWidth="1"/>
-    <col min="2" max="2" width="67.85546875" style="53" customWidth="1"/>
+    <col min="2" max="2" width="67.85546875" style="51" customWidth="1"/>
     <col min="257" max="257" width="38.28515625" customWidth="1"/>
     <col min="258" max="258" width="67.85546875" customWidth="1"/>
     <col min="513" max="513" width="38.28515625" customWidth="1"/>
     <col min="514" max="514" width="67.85546875" customWidth="1"/>
     <col min="769" max="769" width="38.28515625" customWidth="1"/>
     <col min="770" max="770" width="67.85546875" customWidth="1"/>
     <col min="1025" max="1025" width="38.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="67.85546875" customWidth="1"/>
     <col min="1281" max="1281" width="38.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="67.85546875" customWidth="1"/>
     <col min="1537" max="1537" width="38.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="67.85546875" customWidth="1"/>
     <col min="1793" max="1793" width="38.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="67.85546875" customWidth="1"/>
     <col min="2049" max="2049" width="38.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="67.85546875" customWidth="1"/>
     <col min="2305" max="2305" width="38.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="67.85546875" customWidth="1"/>
     <col min="2561" max="2561" width="38.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="67.85546875" customWidth="1"/>
     <col min="2817" max="2817" width="38.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="67.85546875" customWidth="1"/>
     <col min="3073" max="3073" width="38.28515625" customWidth="1"/>
     <col min="3074" max="3074" width="67.85546875" customWidth="1"/>
     <col min="3329" max="3329" width="38.28515625" customWidth="1"/>
@@ -1185,625 +1191,625 @@
     <col min="13569" max="13569" width="38.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="67.85546875" customWidth="1"/>
     <col min="13825" max="13825" width="38.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="67.85546875" customWidth="1"/>
     <col min="14081" max="14081" width="38.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="67.85546875" customWidth="1"/>
     <col min="14337" max="14337" width="38.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="67.85546875" customWidth="1"/>
     <col min="14593" max="14593" width="38.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="67.85546875" customWidth="1"/>
     <col min="14849" max="14849" width="38.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="67.85546875" customWidth="1"/>
     <col min="15105" max="15105" width="38.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="67.85546875" customWidth="1"/>
     <col min="15361" max="15361" width="38.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="67.85546875" customWidth="1"/>
     <col min="15617" max="15617" width="38.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="67.85546875" customWidth="1"/>
     <col min="15873" max="15873" width="38.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="67.85546875" customWidth="1"/>
     <col min="16129" max="16129" width="38.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="67.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="38" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="40" t="s">
+      <c r="B2" s="40" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="39" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="41" t="s">
+      <c r="B3" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="42" t="s">
+    </row>
+    <row r="4" spans="1:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="40" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="40" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="42" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="42" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...27 lines deleted...]
-      <c r="B6" s="42" t="s">
+    <row r="9" spans="1:2" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="42" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A8" s="41" t="s">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="44" t="s">
+      <c r="B10" s="43"/>
+    </row>
+    <row r="11" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="44" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B9" s="44" t="s">
+    <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="44" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="B11" s="46" t="s">
+    <row r="14" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="44" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A13" s="47" t="s">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="46" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="41" t="s">
+      <c r="B15" s="46">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="46" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="41" t="s">
+      <c r="B16" s="46">
+        <v>46342</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="48">
-[...4 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="B17" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="48">
-[...4 lines deleted...]
-      <c r="A17" s="41" t="s">
+    </row>
+    <row r="18" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="B17" s="49" t="s">
+      <c r="B18" s="48" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="18" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="41" t="s">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="B18" s="50" t="s">
+      <c r="B19" s="49" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="41" t="s">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="B19" s="51" t="s">
+      <c r="B20" s="50" t="s">
         <v>42</v>
-      </c>
-[...6 lines deleted...]
-        <v>44</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B11" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:A18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H29" sqref="H29:I29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="87.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="34"/>
+      <c r="A1" s="32"/>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="34"/>
+      <c r="A2" s="32"/>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="34"/>
+      <c r="A3" s="32"/>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A4" s="34"/>
+      <c r="A4" s="32"/>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A5" s="34"/>
+      <c r="A5" s="32"/>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="33" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" s="33" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" s="33" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A7" s="35" t="s">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" s="33" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A8" s="35" t="s">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" s="33" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A9" s="35" t="s">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" s="34"/>
+    </row>
+    <row r="12" spans="1:1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="52" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A10" s="35" t="s">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" s="34"/>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" s="34"/>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" s="35"/>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" s="35"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" s="35"/>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" s="36" t="s">
         <v>49</v>
-      </c>
-[...26 lines deleted...]
-        <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA72"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AH7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BB26" sqref="BB26"/>
+      <selection pane="bottomRight" activeCell="BB4" sqref="BB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="13" customWidth="1"/>
     <col min="2" max="45" width="10.7109375" style="13" customWidth="1"/>
     <col min="46" max="53" width="10.7109375" style="14" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="62"/>
-[...34 lines deleted...]
-      <c r="AK1" s="62"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
+      <c r="Z1" s="65"/>
+      <c r="AA1" s="65"/>
+      <c r="AB1" s="65"/>
+      <c r="AC1" s="65"/>
+      <c r="AD1" s="65"/>
+      <c r="AE1" s="65"/>
+      <c r="AF1" s="65"/>
+      <c r="AG1" s="65"/>
+      <c r="AH1" s="65"/>
+      <c r="AI1" s="65"/>
+      <c r="AJ1" s="65"/>
+      <c r="AK1" s="65"/>
       <c r="AT1" s="2"/>
       <c r="AU1" s="2"/>
       <c r="AV1" s="2"/>
       <c r="AW1" s="2"/>
       <c r="AX1" s="2"/>
       <c r="AY1" s="2"/>
       <c r="AZ1" s="2"/>
       <c r="BA1" s="2"/>
     </row>
     <row r="2" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="62"/>
-[...34 lines deleted...]
-      <c r="AK2" s="62"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="65"/>
+      <c r="AB2" s="65"/>
+      <c r="AC2" s="65"/>
+      <c r="AD2" s="65"/>
+      <c r="AE2" s="65"/>
+      <c r="AF2" s="65"/>
+      <c r="AG2" s="65"/>
+      <c r="AH2" s="65"/>
+      <c r="AI2" s="65"/>
+      <c r="AJ2" s="65"/>
+      <c r="AK2" s="65"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="AT3" s="14"/>
       <c r="AU3" s="14"/>
       <c r="AV3" s="14"/>
       <c r="AW3" s="14"/>
       <c r="AX3" s="14"/>
       <c r="AY3" s="14"/>
       <c r="AZ3" s="14"/>
       <c r="BA3" s="14"/>
     </row>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="59" t="s">
+      <c r="A4" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="57">
+      <c r="B4" s="60">
         <v>2015</v>
       </c>
-      <c r="C4" s="57"/>
-[...2 lines deleted...]
-      <c r="F4" s="57">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60">
         <v>2016</v>
       </c>
-      <c r="G4" s="57"/>
-[...2 lines deleted...]
-      <c r="J4" s="57">
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60">
         <v>2017</v>
       </c>
-      <c r="K4" s="57"/>
-[...2 lines deleted...]
-      <c r="N4" s="57">
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60">
         <v>2018</v>
       </c>
-      <c r="O4" s="57"/>
-[...2 lines deleted...]
-      <c r="R4" s="57">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60">
         <v>2019</v>
       </c>
-      <c r="S4" s="57"/>
-[...2 lines deleted...]
-      <c r="V4" s="57">
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60">
         <v>2020</v>
       </c>
-      <c r="W4" s="57"/>
-[...2 lines deleted...]
-      <c r="Z4" s="57">
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="60">
         <v>2021</v>
       </c>
-      <c r="AA4" s="57"/>
-[...2 lines deleted...]
-      <c r="AD4" s="54">
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="57">
         <v>2022</v>
       </c>
-      <c r="AE4" s="55"/>
-[...2 lines deleted...]
-      <c r="AH4" s="54">
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="57">
         <v>2023</v>
       </c>
-      <c r="AI4" s="55"/>
-[...2 lines deleted...]
-      <c r="AL4" s="54">
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="59"/>
+      <c r="AL4" s="57">
         <v>2024</v>
       </c>
-      <c r="AM4" s="55"/>
-[...2 lines deleted...]
-      <c r="AP4" s="54">
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="59"/>
+      <c r="AP4" s="57">
         <v>2025</v>
       </c>
-      <c r="AQ4" s="55"/>
-[...13 lines deleted...]
-      <c r="BA4" s="55"/>
+      <c r="AQ4" s="58"/>
+      <c r="AR4" s="58"/>
+      <c r="AS4" s="59"/>
+      <c r="AT4" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="59"/>
+      <c r="AX4" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="AY4" s="58"/>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58"/>
     </row>
     <row r="5" spans="1:53" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="60"/>
-      <c r="B5" s="57" t="s">
+      <c r="A5" s="63"/>
+      <c r="B5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="57"/>
-      <c r="D5" s="57" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="57"/>
-      <c r="F5" s="57" t="s">
+      <c r="E5" s="60"/>
+      <c r="F5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="57"/>
-      <c r="H5" s="57" t="s">
+      <c r="G5" s="60"/>
+      <c r="H5" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57" t="s">
+      <c r="I5" s="60"/>
+      <c r="J5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="57"/>
-      <c r="L5" s="57" t="s">
+      <c r="K5" s="60"/>
+      <c r="L5" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="M5" s="57"/>
-      <c r="N5" s="57" t="s">
+      <c r="M5" s="60"/>
+      <c r="N5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="O5" s="57"/>
-      <c r="P5" s="57" t="s">
+      <c r="O5" s="60"/>
+      <c r="P5" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="57"/>
-      <c r="R5" s="57" t="s">
+      <c r="Q5" s="60"/>
+      <c r="R5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="S5" s="57"/>
-      <c r="T5" s="57" t="s">
+      <c r="S5" s="60"/>
+      <c r="T5" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="U5" s="57"/>
-      <c r="V5" s="57" t="s">
+      <c r="U5" s="60"/>
+      <c r="V5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="W5" s="57"/>
-      <c r="X5" s="57" t="s">
+      <c r="W5" s="60"/>
+      <c r="X5" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="Y5" s="57"/>
-      <c r="Z5" s="57" t="s">
+      <c r="Y5" s="60"/>
+      <c r="Z5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="AA5" s="57"/>
-      <c r="AB5" s="57" t="s">
+      <c r="AA5" s="60"/>
+      <c r="AB5" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AC5" s="57"/>
-      <c r="AD5" s="57" t="s">
+      <c r="AC5" s="60"/>
+      <c r="AD5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="AE5" s="57"/>
-      <c r="AF5" s="57" t="s">
+      <c r="AE5" s="60"/>
+      <c r="AF5" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AG5" s="57"/>
-      <c r="AH5" s="57" t="s">
+      <c r="AG5" s="60"/>
+      <c r="AH5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="AI5" s="57"/>
-      <c r="AJ5" s="57" t="s">
+      <c r="AI5" s="60"/>
+      <c r="AJ5" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AK5" s="57"/>
-      <c r="AL5" s="57" t="s">
+      <c r="AK5" s="60"/>
+      <c r="AL5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="AM5" s="57"/>
-      <c r="AN5" s="57" t="s">
+      <c r="AM5" s="60"/>
+      <c r="AN5" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AO5" s="57"/>
-      <c r="AP5" s="57" t="s">
+      <c r="AO5" s="60"/>
+      <c r="AP5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="AQ5" s="57"/>
-      <c r="AR5" s="57" t="s">
+      <c r="AQ5" s="60"/>
+      <c r="AR5" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AS5" s="57"/>
-      <c r="AT5" s="57" t="s">
+      <c r="AS5" s="60"/>
+      <c r="AT5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="AU5" s="57"/>
-      <c r="AV5" s="57" t="s">
+      <c r="AU5" s="60"/>
+      <c r="AV5" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AW5" s="57"/>
-      <c r="AX5" s="57" t="s">
+      <c r="AW5" s="60"/>
+      <c r="AX5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="AY5" s="57"/>
-      <c r="AZ5" s="57" t="s">
+      <c r="AY5" s="60"/>
+      <c r="AZ5" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="BA5" s="58"/>
+      <c r="BA5" s="61"/>
     </row>
     <row r="6" spans="1:53" s="26" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="61"/>
+      <c r="A6" s="64"/>
       <c r="B6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="23" t="s">
@@ -2081,73 +2087,73 @@
       </c>
       <c r="AL7" s="19">
         <v>146555.42296</v>
       </c>
       <c r="AM7" s="19">
         <v>28914.126970000001</v>
       </c>
       <c r="AN7" s="19">
         <v>171049.94326000003</v>
       </c>
       <c r="AO7" s="27">
         <v>47881.398559999994</v>
       </c>
       <c r="AP7" s="27">
         <v>459424.5</v>
       </c>
       <c r="AQ7" s="27">
         <v>72813.3</v>
       </c>
       <c r="AR7" s="27">
         <v>126379.5</v>
       </c>
       <c r="AS7" s="27">
         <v>72338.3</v>
       </c>
-      <c r="AT7" s="31">
-[...21 lines deleted...]
-        <v>34585.392759999995</v>
+      <c r="AT7" s="30">
+        <v>296678.50914000004</v>
+      </c>
+      <c r="AU7" s="53">
+        <v>40912.806379999995</v>
+      </c>
+      <c r="AV7" s="53">
+        <v>61584.917929999996</v>
+      </c>
+      <c r="AW7" s="53">
+        <v>46890.588370000005</v>
+      </c>
+      <c r="AX7" s="53">
+        <v>214390.75117</v>
+      </c>
+      <c r="AY7" s="53">
+        <v>49690.693140000003</v>
+      </c>
+      <c r="AZ7" s="53">
+        <v>62726.984989999997</v>
+      </c>
+      <c r="BA7" s="53">
+        <v>38629.564769999997</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="7" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="20">
         <v>6624.2989999999991</v>
       </c>
       <c r="C8" s="20">
         <v>5461.9929400000001</v>
       </c>
       <c r="D8" s="20">
         <v>25077.236750000011</v>
       </c>
       <c r="E8" s="20">
         <v>6288.95327</v>
       </c>
       <c r="F8" s="20">
         <v>14133.12753</v>
       </c>
       <c r="G8" s="20">
         <v>10101.40007</v>
       </c>
       <c r="H8" s="20">
@@ -2242,73 +2248,73 @@
       </c>
       <c r="AL8" s="21">
         <v>127186.77575</v>
       </c>
       <c r="AM8" s="21">
         <v>11770.05961</v>
       </c>
       <c r="AN8" s="21">
         <v>104428.98067000002</v>
       </c>
       <c r="AO8" s="21">
         <v>12930.765890000001</v>
       </c>
       <c r="AP8" s="21">
         <v>407892</v>
       </c>
       <c r="AQ8" s="21">
         <v>44625.8</v>
       </c>
       <c r="AR8" s="21">
         <v>55971</v>
       </c>
       <c r="AS8" s="21">
         <v>7152.5</v>
       </c>
-      <c r="AT8" s="32">
-[...21 lines deleted...]
-        <v>5876.6445700000004</v>
+      <c r="AT8" s="54">
+        <v>273197.41862000007</v>
+      </c>
+      <c r="AU8" s="54">
+        <v>25842.38666</v>
+      </c>
+      <c r="AV8" s="54">
+        <v>19920.977219999997</v>
+      </c>
+      <c r="AW8" s="54">
+        <v>3305.6251300000004</v>
+      </c>
+      <c r="AX8" s="31">
+        <v>163011.34417000003</v>
+      </c>
+      <c r="AY8" s="31">
+        <v>32549.680319999999</v>
+      </c>
+      <c r="AZ8" s="31">
+        <v>36095.814359999997</v>
+      </c>
+      <c r="BA8" s="31">
+        <v>6606.4215699999995</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="7" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="20">
         <v>1487.9</v>
       </c>
       <c r="C9" s="20">
         <v>454.03394000000003</v>
       </c>
       <c r="D9" s="20">
         <v>238.85844</v>
       </c>
       <c r="E9" s="20">
         <v>509.00326999999999</v>
       </c>
       <c r="F9" s="20">
         <v>3280.87</v>
       </c>
       <c r="G9" s="20">
         <v>1128.5339300000001</v>
       </c>
       <c r="H9" s="20">
@@ -2403,73 +2409,73 @@
       </c>
       <c r="AL9" s="21">
         <v>805.46215000000007</v>
       </c>
       <c r="AM9" s="21">
         <v>662.75909000000001</v>
       </c>
       <c r="AN9" s="21">
         <v>1554.81466</v>
       </c>
       <c r="AO9" s="21">
         <v>3063.0040500000005</v>
       </c>
       <c r="AP9" s="21">
         <v>319.3</v>
       </c>
       <c r="AQ9" s="21">
         <v>156.5</v>
       </c>
       <c r="AR9" s="21">
         <v>1402.3</v>
       </c>
       <c r="AS9" s="21">
         <v>4280.6000000000004</v>
       </c>
-      <c r="AT9" s="28">
-[...11 lines deleted...]
-      <c r="AX9" s="33">
+      <c r="AT9" s="55">
+        <v>211.96854999999999</v>
+      </c>
+      <c r="AU9" s="55">
+        <v>103.4247</v>
+      </c>
+      <c r="AV9" s="55">
+        <v>1074.65985</v>
+      </c>
+      <c r="AW9" s="55">
+        <v>3486.4910199999999</v>
+      </c>
+      <c r="AX9" s="55">
         <v>37.799999999999997</v>
       </c>
-      <c r="AY9" s="33">
+      <c r="AY9" s="55">
         <v>40.890689999999999</v>
       </c>
-      <c r="AZ9" s="33">
-[...3 lines deleted...]
-        <v>1168.2244000000001</v>
+      <c r="AZ9" s="55">
+        <v>451.20387000000005</v>
+      </c>
+      <c r="BA9" s="55">
+        <v>1417.04196</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="20">
         <v>25085.45278</v>
       </c>
       <c r="C10" s="20">
         <v>26970.240760000001</v>
       </c>
       <c r="D10" s="20">
         <v>41847.107159999992</v>
       </c>
       <c r="E10" s="20">
         <v>46402.735219999988</v>
       </c>
       <c r="F10" s="20">
         <v>34780.568159999995</v>
       </c>
       <c r="G10" s="20">
         <v>37467.36404</v>
       </c>
       <c r="H10" s="20">
@@ -2564,73 +2570,73 @@
       </c>
       <c r="AL10" s="21">
         <v>18563.18506</v>
       </c>
       <c r="AM10" s="21">
         <v>16481.308270000001</v>
       </c>
       <c r="AN10" s="21">
         <v>65066.147929999999</v>
       </c>
       <c r="AO10" s="21">
         <v>31887.628619999992</v>
       </c>
       <c r="AP10" s="21">
         <v>51213.2</v>
       </c>
       <c r="AQ10" s="21">
         <v>28031</v>
       </c>
       <c r="AR10" s="21">
         <v>69006.2</v>
       </c>
       <c r="AS10" s="21">
         <v>60905.2</v>
       </c>
-      <c r="AT10" s="32">
-[...21 lines deleted...]
-        <v>27540.523789999996</v>
+      <c r="AT10" s="56">
+        <v>23269.121969999997</v>
+      </c>
+      <c r="AU10" s="56">
+        <v>14966.995019999998</v>
+      </c>
+      <c r="AV10" s="56">
+        <v>40589.280859999999</v>
+      </c>
+      <c r="AW10" s="56">
+        <v>40098.472220000003</v>
+      </c>
+      <c r="AX10" s="56">
+        <v>51341.606999999996</v>
+      </c>
+      <c r="AY10" s="56">
+        <v>17100.122130000003</v>
+      </c>
+      <c r="AZ10" s="56">
+        <v>26179.966759999999</v>
+      </c>
+      <c r="BA10" s="56">
+        <v>30606.10124</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="11" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="22"/>
       <c r="C11" s="22">
         <f>C10/C7*100</f>
         <v>82.010646678541718</v>
       </c>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22">
         <f>G10/G7*100</f>
         <v>76.93930782201565</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22">
         <f>K10/K7*100</f>
         <v>39.868316485133036</v>
       </c>
@@ -2663,71 +2669,71 @@
         <v>56.611400901539255</v>
       </c>
       <c r="AB11" s="22"/>
       <c r="AC11" s="22"/>
       <c r="AD11" s="22"/>
       <c r="AE11" s="22">
         <f>AE10/AE7*100</f>
         <v>72.493743059761158</v>
       </c>
       <c r="AF11" s="22"/>
       <c r="AG11" s="22"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22">
         <f>AI10/AI7*100</f>
         <v>69.474814446276255</v>
       </c>
       <c r="AJ11" s="22"/>
       <c r="AK11" s="22"/>
       <c r="AL11" s="22"/>
       <c r="AM11" s="22">
         <f>AM10/AM7*100</f>
         <v>57.000885024473561</v>
       </c>
       <c r="AN11" s="22"/>
       <c r="AO11" s="22"/>
-      <c r="AP11" s="29"/>
-      <c r="AQ11" s="30">
+      <c r="AP11" s="28"/>
+      <c r="AQ11" s="29">
         <f>AQ10/AQ7*100</f>
         <v>38.497087757319058</v>
       </c>
-      <c r="AR11" s="30"/>
-[...2 lines deleted...]
-      <c r="AU11" s="30">
+      <c r="AR11" s="29"/>
+      <c r="AS11" s="29"/>
+      <c r="AT11" s="28"/>
+      <c r="AU11" s="29">
         <f>AU10/AU7*100</f>
-        <v>37.077445156383</v>
-[...4 lines deleted...]
-      <c r="AY11" s="30">
+        <v>36.582665293076872</v>
+      </c>
+      <c r="AV11" s="28"/>
+      <c r="AW11" s="28"/>
+      <c r="AX11" s="28"/>
+      <c r="AY11" s="29">
         <f>AY10/AY7*100</f>
-        <v>35.068400991566094</v>
-[...2 lines deleted...]
-      <c r="BA11" s="29"/>
+        <v>34.413128594969734</v>
+      </c>
+      <c r="AZ11" s="28"/>
+      <c r="BA11" s="28"/>
     </row>
     <row r="12" spans="1:53" x14ac:dyDescent="0.25">
       <c r="AT12" s="17"/>
       <c r="AU12" s="17"/>
       <c r="AV12" s="17"/>
       <c r="AW12" s="17"/>
       <c r="AX12" s="17"/>
       <c r="AY12" s="17"/>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="17"/>
     </row>
     <row r="13" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AT13" s="17"/>
       <c r="AU13" s="17"/>
       <c r="AV13" s="17"/>
       <c r="AW13" s="17"/>
       <c r="AX13" s="17"/>
       <c r="AY13" s="17"/>
       <c r="AZ13" s="17"/>
       <c r="BA13" s="17"/>
     </row>
     <row r="14" spans="1:53" s="14" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">