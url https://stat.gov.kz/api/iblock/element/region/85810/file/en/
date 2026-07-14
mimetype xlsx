--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="87">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Manufacturing industry</t>
   </si>
   <si>
     <t>Agriculture, forestry and fishery</t>
   </si>
   <si>
     <t>The mining industry and working out of open-cast mines</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, steam and air-conditioning</t>
   </si>
   <si>
     <t>Water supply; sewer system, the control over gathering and distribution of waste</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
@@ -272,65 +272,68 @@
     <t xml:space="preserve"> 2,9 time</t>
   </si>
   <si>
     <t xml:space="preserve"> 5,2 time </t>
   </si>
   <si>
     <t>3,3 time</t>
   </si>
   <si>
     <t>21,3 time</t>
   </si>
   <si>
     <t xml:space="preserve"> 2,5 time</t>
   </si>
   <si>
     <t xml:space="preserve"> 3,8 time</t>
   </si>
   <si>
     <t xml:space="preserve"> 3,3 time</t>
   </si>
   <si>
     <t>2,5 time</t>
   </si>
   <si>
     <t>2024</t>
+  </si>
+  <si>
+    <t>2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -339,116 +342,168 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -529,68 +584,96 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -855,2294 +938,2410 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF48"/>
+  <dimension ref="A1:AG48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="H1" workbookViewId="0">
-      <selection activeCell="AA33" sqref="AA33"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:AG1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.140625" customWidth="1"/>
     <col min="2" max="31" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="15" customHeight="1">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:33" ht="15" customHeight="1">
+      <c r="A1" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="54"/>
-[...57 lines deleted...]
-      <c r="AE2" s="9" t="s">
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
+      <c r="Z1" s="66"/>
+      <c r="AA1" s="66"/>
+      <c r="AB1" s="66"/>
+      <c r="AC1" s="66"/>
+      <c r="AD1" s="66"/>
+      <c r="AE1" s="66"/>
+      <c r="AF1" s="66"/>
+      <c r="AG1" s="66"/>
+    </row>
+    <row r="2" spans="1:33" ht="12" customHeight="1">
+      <c r="A2" s="6"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="5"/>
+      <c r="AB2" s="5"/>
+      <c r="AG2" s="8" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="3" spans="1:32" ht="38.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="11" t="s">
+    <row r="3" spans="1:33" ht="38.25" customHeight="1">
+      <c r="A3" s="9"/>
+      <c r="B3" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="C3" s="12" t="s">
+      <c r="C3" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="D3" s="11" t="s">
+      <c r="D3" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="E3" s="12" t="s">
+      <c r="E3" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="F3" s="11" t="s">
+      <c r="F3" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="G3" s="12" t="s">
+      <c r="G3" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="H3" s="11" t="s">
+      <c r="H3" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="I3" s="12" t="s">
+      <c r="I3" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="J3" s="11" t="s">
+      <c r="J3" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="K3" s="12" t="s">
+      <c r="K3" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="L3" s="11" t="s">
+      <c r="L3" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="M3" s="12" t="s">
+      <c r="M3" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="N3" s="11" t="s">
+      <c r="N3" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="O3" s="12" t="s">
+      <c r="O3" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="P3" s="11" t="s">
+      <c r="P3" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="Q3" s="12" t="s">
+      <c r="Q3" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="R3" s="11" t="s">
+      <c r="R3" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="S3" s="12" t="s">
+      <c r="S3" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="T3" s="11" t="s">
+      <c r="T3" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="U3" s="12" t="s">
+      <c r="U3" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="V3" s="11" t="s">
+      <c r="V3" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="W3" s="12" t="s">
+      <c r="W3" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="X3" s="11" t="s">
+      <c r="X3" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="Y3" s="12" t="s">
+      <c r="Y3" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="Z3" s="11" t="s">
+      <c r="Z3" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="AA3" s="12" t="s">
+      <c r="AA3" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="AB3" s="11" t="s">
+      <c r="AB3" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="AC3" s="12" t="s">
+      <c r="AC3" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="AD3" s="11" t="s">
+      <c r="AD3" s="10" t="s">
         <v>85</v>
       </c>
-      <c r="AE3" s="12" t="s">
+      <c r="AE3" s="11" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="13" t="s">
+      <c r="AF3" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="AG3" s="11" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33">
+      <c r="A4" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="14">
+      <c r="B4" s="13">
         <v>146797</v>
       </c>
-      <c r="C4" s="15">
+      <c r="C4" s="14">
         <v>63.5</v>
       </c>
-      <c r="D4" s="16">
+      <c r="D4" s="15">
         <v>106606</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="8">
         <v>69.099999999999994</v>
       </c>
-      <c r="F4" s="16">
+      <c r="F4" s="15">
         <v>152437</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G4" s="8">
         <v>134.80000000000001</v>
       </c>
-      <c r="H4" s="16">
+      <c r="H4" s="15">
         <v>248842</v>
       </c>
-      <c r="I4" s="17">
+      <c r="I4" s="16">
         <v>155.9</v>
       </c>
-      <c r="J4" s="16">
+      <c r="J4" s="15">
         <v>208554</v>
       </c>
-      <c r="K4" s="18">
+      <c r="K4" s="17">
         <v>80.599999999999994</v>
       </c>
-      <c r="L4" s="16">
+      <c r="L4" s="15">
         <v>194321</v>
       </c>
-      <c r="M4" s="18">
+      <c r="M4" s="17">
         <v>90.8</v>
       </c>
-      <c r="N4" s="16">
+      <c r="N4" s="15">
         <v>215906</v>
       </c>
-      <c r="O4" s="19">
+      <c r="O4" s="18">
         <v>105.5</v>
       </c>
-      <c r="P4" s="16">
+      <c r="P4" s="15">
         <v>225863</v>
       </c>
-      <c r="Q4" s="19">
+      <c r="Q4" s="18">
         <v>101.7</v>
       </c>
-      <c r="R4" s="16">
+      <c r="R4" s="15">
         <v>264520</v>
       </c>
-      <c r="S4" s="19">
+      <c r="S4" s="18">
         <v>112.4</v>
       </c>
-      <c r="T4" s="16">
+      <c r="T4" s="15">
         <v>296398</v>
       </c>
-      <c r="U4" s="19">
+      <c r="U4" s="18">
         <v>110.2</v>
       </c>
-      <c r="V4" s="16">
+      <c r="V4" s="15">
         <v>350068</v>
       </c>
-      <c r="W4" s="17">
+      <c r="W4" s="16">
         <v>114.6</v>
       </c>
-      <c r="X4" s="14">
+      <c r="X4" s="13">
         <v>398609</v>
       </c>
-      <c r="Y4" s="19">
+      <c r="Y4" s="18">
         <v>110.2</v>
       </c>
-      <c r="Z4" s="14">
+      <c r="Z4" s="13">
         <v>428502</v>
       </c>
-      <c r="AA4" s="20">
+      <c r="AA4" s="19">
         <v>102.3</v>
       </c>
-      <c r="AB4" s="21">
+      <c r="AB4" s="20">
         <v>536595</v>
       </c>
-      <c r="AC4" s="22">
+      <c r="AC4" s="21">
         <v>121.7</v>
       </c>
-      <c r="AD4" s="55">
+      <c r="AD4" s="53">
         <v>533862</v>
       </c>
-      <c r="AE4" s="56">
+      <c r="AE4" s="54">
         <v>98.9</v>
       </c>
-      <c r="AF4" s="5"/>
-[...2 lines deleted...]
-      <c r="A5" s="23" t="s">
+      <c r="AF4" s="57">
+        <v>789375</v>
+      </c>
+      <c r="AG4" s="58">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33">
+      <c r="A5" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="18"/>
-[...32 lines deleted...]
-      <c r="A6" s="31" t="s">
+      <c r="B5" s="17"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="25"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="25"/>
+      <c r="I5" s="16"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="27"/>
+      <c r="L5" s="15"/>
+      <c r="M5" s="27"/>
+      <c r="N5" s="15"/>
+      <c r="O5" s="26"/>
+      <c r="P5" s="15"/>
+      <c r="Q5" s="26"/>
+      <c r="R5" s="15"/>
+      <c r="S5" s="26"/>
+      <c r="T5" s="15"/>
+      <c r="U5" s="26"/>
+      <c r="V5" s="15"/>
+      <c r="W5" s="16"/>
+      <c r="X5" s="13"/>
+      <c r="Y5" s="26"/>
+      <c r="Z5" s="26"/>
+      <c r="AA5" s="28"/>
+      <c r="AB5" s="26"/>
+      <c r="AC5" s="29"/>
+      <c r="AD5" s="13"/>
+      <c r="AE5" s="51"/>
+      <c r="AF5" s="59"/>
+      <c r="AG5" s="60"/>
+    </row>
+    <row r="6" spans="1:33">
+      <c r="A6" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="18">
+      <c r="B6" s="17">
         <v>166</v>
       </c>
-      <c r="C6" s="32">
+      <c r="C6" s="31">
         <v>36.799999999999997</v>
       </c>
-      <c r="D6" s="33">
+      <c r="D6" s="32">
         <v>1647</v>
       </c>
-      <c r="E6" s="28" t="s">
+      <c r="E6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="F6" s="18">
+      <c r="F6" s="17">
         <v>768</v>
       </c>
-      <c r="G6" s="34" t="s">
+      <c r="G6" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="H6" s="33">
+      <c r="H6" s="32">
         <v>1378</v>
       </c>
-      <c r="I6" s="35">
+      <c r="I6" s="34">
         <v>171.4</v>
       </c>
-      <c r="J6" s="33">
+      <c r="J6" s="32">
         <v>1699</v>
       </c>
-      <c r="K6" s="28">
+      <c r="K6" s="27">
         <v>118.5</v>
       </c>
-      <c r="L6" s="33">
+      <c r="L6" s="32">
         <v>5800</v>
       </c>
-      <c r="M6" s="28" t="s">
+      <c r="M6" s="27" t="s">
         <v>79</v>
       </c>
-      <c r="N6" s="33">
+      <c r="N6" s="32">
         <v>11429</v>
       </c>
-      <c r="O6" s="19">
+      <c r="O6" s="18">
         <v>188.7</v>
       </c>
-      <c r="P6" s="33">
+      <c r="P6" s="32">
         <v>17406</v>
       </c>
-      <c r="Q6" s="19">
+      <c r="Q6" s="18">
         <v>148.1</v>
       </c>
-      <c r="R6" s="33">
+      <c r="R6" s="32">
         <v>23068</v>
       </c>
-      <c r="S6" s="19">
+      <c r="S6" s="18">
         <v>127.2</v>
       </c>
-      <c r="T6" s="33">
+      <c r="T6" s="32">
         <v>26104</v>
       </c>
-      <c r="U6" s="19">
+      <c r="U6" s="18">
         <v>111.3</v>
       </c>
-      <c r="V6" s="33">
+      <c r="V6" s="32">
         <v>26176</v>
       </c>
-      <c r="W6" s="17">
+      <c r="W6" s="16">
         <v>97.3</v>
       </c>
-      <c r="X6" s="36">
+      <c r="X6" s="35">
         <v>29985</v>
       </c>
-      <c r="Y6" s="19">
+      <c r="Y6" s="18">
         <v>110.9</v>
       </c>
-      <c r="Z6" s="37">
+      <c r="Z6" s="36">
         <v>28586</v>
       </c>
-      <c r="AA6" s="20">
+      <c r="AA6" s="19">
         <v>90.7</v>
       </c>
-      <c r="AB6" s="16">
+      <c r="AB6" s="15">
         <v>38326</v>
       </c>
-      <c r="AC6" s="30">
+      <c r="AC6" s="29">
         <v>130.30000000000001</v>
       </c>
-      <c r="AD6" s="55">
+      <c r="AD6" s="53">
         <v>17390</v>
       </c>
-      <c r="AE6" s="56">
+      <c r="AE6" s="54">
         <v>45.1</v>
       </c>
-      <c r="AF6" s="5"/>
-[...2 lines deleted...]
-      <c r="A7" s="31" t="s">
+      <c r="AF6" s="57">
+        <v>19468</v>
+      </c>
+      <c r="AG6" s="61">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33">
+      <c r="A7" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="33">
+      <c r="B7" s="32">
         <v>44449</v>
       </c>
-      <c r="C7" s="32">
+      <c r="C7" s="31">
         <v>145.9</v>
       </c>
-      <c r="D7" s="33">
+      <c r="D7" s="32">
         <v>29277</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="27">
         <v>62.7</v>
       </c>
-      <c r="F7" s="33">
+      <c r="F7" s="32">
         <v>50274</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G7" s="27">
         <v>161.80000000000001</v>
       </c>
-      <c r="H7" s="33">
+      <c r="H7" s="32">
         <v>43765</v>
       </c>
-      <c r="I7" s="35">
+      <c r="I7" s="34">
         <v>83.1</v>
       </c>
-      <c r="J7" s="33">
+      <c r="J7" s="32">
         <v>77207</v>
       </c>
-      <c r="K7" s="28">
+      <c r="K7" s="27">
         <v>169.6</v>
       </c>
-      <c r="L7" s="33">
+      <c r="L7" s="32">
         <v>71476</v>
       </c>
-      <c r="M7" s="28">
+      <c r="M7" s="27">
         <v>90.2</v>
       </c>
-      <c r="N7" s="33">
+      <c r="N7" s="32">
         <v>87131</v>
       </c>
-      <c r="O7" s="19">
+      <c r="O7" s="18">
         <v>116.8</v>
       </c>
-      <c r="P7" s="33">
+      <c r="P7" s="32">
         <v>102702</v>
       </c>
-      <c r="Q7" s="19">
+      <c r="Q7" s="18">
         <v>114.6</v>
       </c>
-      <c r="R7" s="33">
+      <c r="R7" s="32">
         <v>109805</v>
       </c>
-      <c r="S7" s="19">
+      <c r="S7" s="18">
         <v>102.6</v>
       </c>
-      <c r="T7" s="33">
+      <c r="T7" s="32">
         <v>133971</v>
       </c>
-      <c r="U7" s="19">
+      <c r="U7" s="18">
         <v>120</v>
       </c>
-      <c r="V7" s="18" t="s">
+      <c r="V7" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="W7" s="17">
+      <c r="W7" s="16">
         <v>85.5</v>
       </c>
-      <c r="X7" s="36">
+      <c r="X7" s="35">
         <v>188176</v>
       </c>
-      <c r="Y7" s="19">
+      <c r="Y7" s="18">
         <v>154.19999999999999</v>
       </c>
-      <c r="Z7" s="37">
+      <c r="Z7" s="36">
         <v>222403</v>
       </c>
-      <c r="AA7" s="20">
+      <c r="AA7" s="19">
         <v>112.5</v>
       </c>
-      <c r="AB7" s="16">
+      <c r="AB7" s="15">
         <v>267020</v>
       </c>
-      <c r="AC7" s="30">
+      <c r="AC7" s="29">
         <v>116.7</v>
       </c>
-      <c r="AD7" s="55">
+      <c r="AD7" s="53">
         <v>227159</v>
       </c>
-      <c r="AE7" s="56">
+      <c r="AE7" s="54">
         <v>84.6</v>
       </c>
-      <c r="AF7" s="5"/>
-[...2 lines deleted...]
-      <c r="A8" s="31" t="s">
+      <c r="AF7" s="57">
+        <v>451087</v>
+      </c>
+      <c r="AG7" s="61">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" ht="22.5">
+      <c r="A8" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="15">
         <v>1630</v>
       </c>
-      <c r="C8" s="32">
+      <c r="C8" s="31">
         <v>95.5</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="15">
         <v>2829</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="27">
         <v>165.1</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F8" s="15">
         <v>2474</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="27">
         <v>82.4</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="15">
         <v>3150</v>
       </c>
-      <c r="I8" s="35">
+      <c r="I8" s="34">
         <v>121.6</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J8" s="15">
         <v>13721</v>
       </c>
-      <c r="K8" s="28">
+      <c r="K8" s="27">
         <v>41.9</v>
       </c>
-      <c r="L8" s="33">
+      <c r="L8" s="32">
         <v>12416</v>
       </c>
-      <c r="M8" s="28">
+      <c r="M8" s="27">
         <v>88.2</v>
       </c>
-      <c r="N8" s="33">
+      <c r="N8" s="32">
         <v>19422</v>
       </c>
-      <c r="O8" s="19">
+      <c r="O8" s="18">
         <v>149.80000000000001</v>
       </c>
-      <c r="P8" s="33">
+      <c r="P8" s="32">
         <v>14480</v>
       </c>
-      <c r="Q8" s="19">
+      <c r="Q8" s="18">
         <v>72.5</v>
       </c>
-      <c r="R8" s="33">
+      <c r="R8" s="32">
         <v>15535</v>
       </c>
-      <c r="S8" s="19">
+      <c r="S8" s="18">
         <v>102.9</v>
       </c>
-      <c r="T8" s="33">
+      <c r="T8" s="32">
         <v>9602</v>
       </c>
-      <c r="U8" s="19">
+      <c r="U8" s="18">
         <v>60.8</v>
       </c>
-      <c r="V8" s="18" t="s">
+      <c r="V8" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="W8" s="17">
+      <c r="W8" s="16">
         <v>148.6</v>
       </c>
-      <c r="X8" s="33">
+      <c r="X8" s="32">
         <v>21345</v>
       </c>
-      <c r="Y8" s="19">
+      <c r="Y8" s="18">
         <v>140.4</v>
       </c>
-      <c r="Z8" s="37">
+      <c r="Z8" s="36">
         <v>31438</v>
       </c>
-      <c r="AA8" s="20">
+      <c r="AA8" s="19">
         <v>140.1</v>
       </c>
-      <c r="AB8" s="16">
+      <c r="AB8" s="15">
         <v>42330</v>
       </c>
-      <c r="AC8" s="30">
+      <c r="AC8" s="29">
         <v>130.9</v>
       </c>
-      <c r="AD8" s="55">
+      <c r="AD8" s="53">
         <v>34817</v>
       </c>
-      <c r="AE8" s="56">
+      <c r="AE8" s="54">
         <v>81.8</v>
       </c>
-      <c r="AF8" s="5"/>
-[...2 lines deleted...]
-      <c r="A9" s="31" t="s">
+      <c r="AF8" s="57">
+        <v>38028</v>
+      </c>
+      <c r="AG8" s="61">
+        <v>105.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33">
+      <c r="A9" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="33">
+      <c r="B9" s="32">
         <v>33483</v>
       </c>
-      <c r="C9" s="32">
+      <c r="C9" s="31">
         <v>155.5</v>
       </c>
-      <c r="D9" s="33">
+      <c r="D9" s="32">
         <v>13982</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="27">
         <v>39.700000000000003</v>
       </c>
-      <c r="F9" s="33">
+      <c r="F9" s="32">
         <v>21909</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="27">
         <v>147.69999999999999</v>
       </c>
-      <c r="H9" s="33">
+      <c r="H9" s="32">
         <v>19858</v>
       </c>
-      <c r="I9" s="35">
+      <c r="I9" s="34">
         <v>86.6</v>
       </c>
-      <c r="J9" s="33">
+      <c r="J9" s="32">
         <v>21256</v>
       </c>
-      <c r="K9" s="28">
+      <c r="K9" s="27">
         <v>102.9</v>
       </c>
-      <c r="L9" s="33">
+      <c r="L9" s="32">
         <v>10928</v>
       </c>
-      <c r="M9" s="28">
+      <c r="M9" s="27">
         <v>50.1</v>
       </c>
-      <c r="N9" s="33">
+      <c r="N9" s="32">
         <v>46514</v>
       </c>
-      <c r="O9" s="19">
+      <c r="O9" s="18">
         <v>407.7</v>
       </c>
-      <c r="P9" s="33">
+      <c r="P9" s="32">
         <v>43612</v>
       </c>
-      <c r="Q9" s="19">
+      <c r="Q9" s="18">
         <v>91.2</v>
       </c>
-      <c r="R9" s="33">
+      <c r="R9" s="32">
         <v>44459</v>
       </c>
-      <c r="S9" s="19">
+      <c r="S9" s="18">
         <v>97.8</v>
       </c>
-      <c r="T9" s="33">
+      <c r="T9" s="32">
         <v>36840</v>
       </c>
-      <c r="U9" s="19">
+      <c r="U9" s="18">
         <v>81.5</v>
       </c>
-      <c r="V9" s="18" t="s">
+      <c r="V9" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="W9" s="19">
+      <c r="W9" s="18">
         <v>102.7</v>
       </c>
-      <c r="X9" s="33">
+      <c r="X9" s="32">
         <v>72706</v>
       </c>
-      <c r="Y9" s="19">
+      <c r="Y9" s="18">
         <v>180.4</v>
       </c>
-      <c r="Z9" s="37">
+      <c r="Z9" s="36">
         <v>120044</v>
       </c>
-      <c r="AA9" s="20">
+      <c r="AA9" s="19">
         <v>157.1</v>
       </c>
-      <c r="AB9" s="16">
+      <c r="AB9" s="15">
         <v>118673</v>
       </c>
-      <c r="AC9" s="30">
+      <c r="AC9" s="29">
         <v>96.1</v>
       </c>
-      <c r="AD9" s="55">
+      <c r="AD9" s="53">
         <v>118730</v>
       </c>
-      <c r="AE9" s="56">
+      <c r="AE9" s="54">
         <v>99.5</v>
       </c>
-      <c r="AF9" s="5"/>
-[...2 lines deleted...]
-      <c r="A10" s="31" t="s">
+      <c r="AF9" s="57">
+        <v>302108</v>
+      </c>
+      <c r="AG9" s="61">
+        <v>246.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" ht="22.5">
+      <c r="A10" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="33">
+      <c r="B10" s="32">
         <v>5368</v>
       </c>
-      <c r="C10" s="32">
+      <c r="C10" s="31">
         <v>151.6</v>
       </c>
-      <c r="D10" s="33">
+      <c r="D10" s="32">
         <v>5694</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="27">
         <v>100.9</v>
       </c>
-      <c r="F10" s="33">
+      <c r="F10" s="32">
         <v>16289</v>
       </c>
-      <c r="G10" s="28" t="s">
+      <c r="G10" s="27" t="s">
         <v>76</v>
       </c>
-      <c r="H10" s="33">
+      <c r="H10" s="32">
         <v>11079</v>
       </c>
-      <c r="I10" s="38" t="s">
+      <c r="I10" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="J10" s="33">
+      <c r="J10" s="32">
         <v>23560</v>
       </c>
-      <c r="K10" s="18">
+      <c r="K10" s="17">
         <v>204.5</v>
       </c>
-      <c r="L10" s="33">
+      <c r="L10" s="32">
         <v>36560</v>
       </c>
-      <c r="M10" s="18">
+      <c r="M10" s="17">
         <v>151.19999999999999</v>
       </c>
-      <c r="N10" s="33">
+      <c r="N10" s="32">
         <v>14747</v>
       </c>
-      <c r="O10" s="19">
+      <c r="O10" s="18">
         <v>38.6</v>
       </c>
-      <c r="P10" s="33">
+      <c r="P10" s="32">
         <v>31708</v>
       </c>
-      <c r="Q10" s="19">
+      <c r="Q10" s="18">
         <v>209.1</v>
       </c>
-      <c r="R10" s="33">
+      <c r="R10" s="32">
         <v>37451</v>
       </c>
-      <c r="S10" s="19">
+      <c r="S10" s="18">
         <v>113.3</v>
       </c>
-      <c r="T10" s="33">
+      <c r="T10" s="32">
         <v>72964</v>
       </c>
-      <c r="U10" s="19">
+      <c r="U10" s="18">
         <v>191.6</v>
       </c>
-      <c r="V10" s="33">
+      <c r="V10" s="32">
         <v>37824</v>
       </c>
-      <c r="W10" s="19">
+      <c r="W10" s="18">
         <v>50.3</v>
       </c>
-      <c r="X10" s="33">
+      <c r="X10" s="32">
         <v>75111</v>
       </c>
-      <c r="Y10" s="19">
+      <c r="Y10" s="18">
         <v>192.2</v>
       </c>
-      <c r="Z10" s="39">
+      <c r="Z10" s="38">
         <v>41596</v>
       </c>
-      <c r="AA10" s="20">
+      <c r="AA10" s="19">
         <v>52.7</v>
       </c>
-      <c r="AB10" s="16">
+      <c r="AB10" s="15">
         <v>72917</v>
       </c>
-      <c r="AC10" s="30">
+      <c r="AC10" s="29">
         <v>170.4</v>
       </c>
-      <c r="AD10" s="55">
+      <c r="AD10" s="53">
         <v>49729</v>
       </c>
-      <c r="AE10" s="56">
+      <c r="AE10" s="54">
         <v>67.8</v>
       </c>
-      <c r="AF10" s="5"/>
-[...2 lines deleted...]
-      <c r="A11" s="31" t="s">
+      <c r="AF10" s="57">
+        <v>86811</v>
+      </c>
+      <c r="AG10" s="61">
+        <v>168.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" ht="22.5">
+      <c r="A11" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="33">
+      <c r="B11" s="32">
         <v>3968</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="31">
         <v>107.7</v>
       </c>
-      <c r="D11" s="33">
+      <c r="D11" s="32">
         <v>6772</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="27">
         <v>162.4</v>
       </c>
-      <c r="F11" s="33">
+      <c r="F11" s="32">
         <v>9602</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="27">
         <v>133.6</v>
       </c>
-      <c r="H11" s="33">
+      <c r="H11" s="32">
         <v>9678</v>
       </c>
-      <c r="I11" s="35">
+      <c r="I11" s="34">
         <v>96.3</v>
       </c>
-      <c r="J11" s="33">
+      <c r="J11" s="32">
         <v>18670</v>
       </c>
-      <c r="K11" s="18">
+      <c r="K11" s="17">
         <v>185.5</v>
       </c>
-      <c r="L11" s="33">
+      <c r="L11" s="32">
         <v>11572</v>
       </c>
-      <c r="M11" s="18">
+      <c r="M11" s="17">
         <v>60.4</v>
       </c>
-      <c r="N11" s="33">
+      <c r="N11" s="32">
         <v>6448</v>
       </c>
-      <c r="O11" s="19">
+      <c r="O11" s="18">
         <v>53.4</v>
       </c>
-      <c r="P11" s="33">
+      <c r="P11" s="32">
         <v>12902</v>
       </c>
-      <c r="Q11" s="19">
+      <c r="Q11" s="18">
         <v>194.6</v>
       </c>
-      <c r="R11" s="33">
+      <c r="R11" s="32">
         <v>12360</v>
       </c>
-      <c r="S11" s="19">
+      <c r="S11" s="18">
         <v>91.9</v>
       </c>
-      <c r="T11" s="33">
+      <c r="T11" s="32">
         <v>14565</v>
       </c>
-      <c r="U11" s="19">
+      <c r="U11" s="18">
         <v>115.9</v>
       </c>
-      <c r="V11" s="18" t="s">
+      <c r="V11" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="W11" s="17">
+      <c r="W11" s="16">
         <v>177</v>
       </c>
-      <c r="X11" s="33">
+      <c r="X11" s="32">
         <v>19014</v>
       </c>
-      <c r="Y11" s="19">
+      <c r="Y11" s="18">
         <v>69.3</v>
       </c>
-      <c r="Z11" s="39">
+      <c r="Z11" s="38">
         <v>29325</v>
       </c>
-      <c r="AA11" s="20">
+      <c r="AA11" s="19">
         <v>146.69999999999999</v>
       </c>
-      <c r="AB11" s="16">
+      <c r="AB11" s="15">
         <v>33100</v>
       </c>
-      <c r="AC11" s="30">
+      <c r="AC11" s="29">
         <v>109.7</v>
       </c>
-      <c r="AD11" s="55">
+      <c r="AD11" s="53">
         <v>23883</v>
       </c>
-      <c r="AE11" s="56">
+      <c r="AE11" s="54">
         <v>71.7</v>
       </c>
-      <c r="AF11" s="5"/>
-[...2 lines deleted...]
-      <c r="A12" s="31" t="s">
+      <c r="AF11" s="57">
+        <v>24140</v>
+      </c>
+      <c r="AG11" s="61">
+        <v>97.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33">
+      <c r="A12" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="18">
+      <c r="B12" s="17">
         <v>644</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C12" s="31">
         <v>134.19999999999999</v>
       </c>
-      <c r="D12" s="33">
+      <c r="D12" s="32">
         <v>1741</v>
       </c>
-      <c r="E12" s="18" t="s">
+      <c r="E12" s="17" t="s">
         <v>66</v>
       </c>
-      <c r="F12" s="33">
+      <c r="F12" s="32">
         <v>2514</v>
       </c>
-      <c r="G12" s="18">
+      <c r="G12" s="17">
         <v>136.1</v>
       </c>
-      <c r="H12" s="33">
+      <c r="H12" s="32">
         <v>1673</v>
       </c>
-      <c r="I12" s="35">
+      <c r="I12" s="34">
         <v>63.5</v>
       </c>
-      <c r="J12" s="33">
+      <c r="J12" s="32">
         <v>2229</v>
       </c>
-      <c r="K12" s="28">
+      <c r="K12" s="27">
         <v>128.1</v>
       </c>
-      <c r="L12" s="33">
+      <c r="L12" s="32">
         <v>3267</v>
       </c>
-      <c r="M12" s="28">
+      <c r="M12" s="27">
         <v>142.9</v>
       </c>
-      <c r="N12" s="18">
+      <c r="N12" s="17">
         <v>495</v>
       </c>
-      <c r="O12" s="38" t="s">
+      <c r="O12" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="P12" s="18">
+      <c r="P12" s="17">
         <v>733</v>
       </c>
-      <c r="Q12" s="19">
+      <c r="Q12" s="18">
         <v>144</v>
       </c>
-      <c r="R12" s="18">
+      <c r="R12" s="17">
         <v>501</v>
       </c>
-      <c r="S12" s="19">
+      <c r="S12" s="18">
         <v>65.5</v>
       </c>
-      <c r="T12" s="33">
+      <c r="T12" s="32">
         <v>3438</v>
       </c>
-      <c r="U12" s="19">
+      <c r="U12" s="18">
         <v>675.2</v>
       </c>
-      <c r="V12" s="33">
+      <c r="V12" s="32">
         <v>2747</v>
       </c>
-      <c r="W12" s="17">
+      <c r="W12" s="16">
         <v>77.5</v>
       </c>
-      <c r="X12" s="33">
+      <c r="X12" s="32">
         <v>1669</v>
       </c>
-      <c r="Y12" s="19">
+      <c r="Y12" s="18">
         <v>58.8</v>
       </c>
-      <c r="Z12" s="40">
+      <c r="Z12" s="39">
         <v>545</v>
       </c>
-      <c r="AA12" s="34" t="s">
+      <c r="AA12" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="AB12" s="27">
+      <c r="AB12" s="26">
         <v>539</v>
       </c>
-      <c r="AC12" s="30">
+      <c r="AC12" s="29">
         <v>96</v>
       </c>
-      <c r="AD12" s="55">
+      <c r="AD12" s="53">
         <v>2802</v>
       </c>
-      <c r="AE12" s="56">
+      <c r="AE12" s="54">
         <v>516.9</v>
       </c>
-      <c r="AF12" s="5"/>
-[...2 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="AF12" s="57">
+        <v>1259</v>
+      </c>
+      <c r="AG12" s="61">
+        <v>43.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" ht="22.5">
+      <c r="A13" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="33">
+      <c r="B13" s="32">
         <v>1061</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="31">
         <v>143.1</v>
       </c>
-      <c r="D13" s="33">
+      <c r="D13" s="32">
         <v>3794</v>
       </c>
-      <c r="E13" s="18" t="s">
+      <c r="E13" s="17" t="s">
         <v>67</v>
       </c>
-      <c r="F13" s="33">
+      <c r="F13" s="32">
         <v>5253</v>
       </c>
-      <c r="G13" s="18">
+      <c r="G13" s="17">
         <v>130.5</v>
       </c>
-      <c r="H13" s="33">
+      <c r="H13" s="32">
         <v>1083</v>
       </c>
-      <c r="I13" s="38" t="s">
+      <c r="I13" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="J13" s="33">
+      <c r="J13" s="32">
         <v>4059</v>
       </c>
-      <c r="K13" s="28" t="s">
+      <c r="K13" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="L13" s="33">
+      <c r="L13" s="32">
         <v>3976</v>
       </c>
-      <c r="M13" s="28">
+      <c r="M13" s="27">
         <v>95.5</v>
       </c>
-      <c r="N13" s="33">
+      <c r="N13" s="32">
         <v>2677</v>
       </c>
-      <c r="O13" s="19">
+      <c r="O13" s="18">
         <v>64.5</v>
       </c>
-      <c r="P13" s="33">
+      <c r="P13" s="32">
         <v>6232</v>
       </c>
-      <c r="Q13" s="19">
+      <c r="Q13" s="18">
         <v>226.4</v>
       </c>
-      <c r="R13" s="33">
+      <c r="R13" s="32">
         <v>17196</v>
       </c>
-      <c r="S13" s="19" t="s">
+      <c r="S13" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="T13" s="33">
+      <c r="T13" s="32">
         <v>12161</v>
       </c>
-      <c r="U13" s="19">
+      <c r="U13" s="18">
         <v>69.5</v>
       </c>
-      <c r="V13" s="33">
+      <c r="V13" s="32">
         <v>10170</v>
       </c>
-      <c r="W13" s="19">
+      <c r="W13" s="18">
         <v>81.099999999999994</v>
       </c>
-      <c r="X13" s="33">
+      <c r="X13" s="32">
         <v>9027</v>
       </c>
-      <c r="Y13" s="19">
+      <c r="Y13" s="18">
         <v>85.9</v>
       </c>
-      <c r="Z13" s="39">
+      <c r="Z13" s="38">
         <v>10593</v>
       </c>
-      <c r="AA13" s="20">
+      <c r="AA13" s="19">
         <v>111.7</v>
       </c>
-      <c r="AB13" s="16">
+      <c r="AB13" s="15">
         <v>26858</v>
       </c>
-      <c r="AC13" s="30">
+      <c r="AC13" s="29">
         <v>246.4</v>
       </c>
-      <c r="AD13" s="55">
+      <c r="AD13" s="53">
         <v>11443</v>
       </c>
-      <c r="AE13" s="56">
+      <c r="AE13" s="54">
         <v>42.4</v>
       </c>
-      <c r="AF13" s="5"/>
-[...2 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="AF13" s="57">
+        <v>25834</v>
+      </c>
+      <c r="AG13" s="61">
+        <v>218.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
+      <c r="A14" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="33">
+      <c r="B14" s="32">
         <v>80147</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="31">
         <v>44.4</v>
       </c>
-      <c r="D14" s="33">
+      <c r="D14" s="32">
         <v>36234</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="40">
         <v>43</v>
       </c>
-      <c r="F14" s="33">
+      <c r="F14" s="32">
         <v>54650</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="27">
         <v>142.19999999999999</v>
       </c>
-      <c r="H14" s="33">
+      <c r="H14" s="32">
         <v>164757</v>
       </c>
-      <c r="I14" s="35" t="s">
+      <c r="I14" s="34" t="s">
         <v>77</v>
       </c>
-      <c r="J14" s="33">
+      <c r="J14" s="32">
         <v>80404</v>
       </c>
-      <c r="K14" s="28">
+      <c r="K14" s="27">
         <v>46.9</v>
       </c>
-      <c r="L14" s="33">
+      <c r="L14" s="32">
         <v>64595</v>
       </c>
-      <c r="M14" s="28">
+      <c r="M14" s="27">
         <v>78.3</v>
       </c>
-      <c r="N14" s="33">
+      <c r="N14" s="32">
         <v>67524</v>
       </c>
-      <c r="O14" s="19">
+      <c r="O14" s="18">
         <v>100.1</v>
       </c>
-      <c r="P14" s="33">
+      <c r="P14" s="32">
         <v>42722</v>
       </c>
-      <c r="Q14" s="19">
+      <c r="Q14" s="18">
         <v>61.5</v>
       </c>
-      <c r="R14" s="33">
+      <c r="R14" s="32">
         <v>44356</v>
       </c>
-      <c r="S14" s="19">
+      <c r="S14" s="18">
         <v>99.6</v>
       </c>
-      <c r="T14" s="33">
+      <c r="T14" s="32">
         <v>51030</v>
       </c>
-      <c r="U14" s="19">
+      <c r="U14" s="18">
         <v>113.1</v>
       </c>
-      <c r="V14" s="33">
+      <c r="V14" s="32">
         <v>73530</v>
       </c>
-      <c r="W14" s="17">
+      <c r="W14" s="16">
         <v>139.80000000000001</v>
       </c>
-      <c r="X14" s="33">
+      <c r="X14" s="32">
         <v>49139</v>
       </c>
-      <c r="Y14" s="19">
+      <c r="Y14" s="18">
         <v>64.7</v>
       </c>
-      <c r="Z14" s="37">
+      <c r="Z14" s="36">
         <v>31441</v>
       </c>
-      <c r="AA14" s="20">
+      <c r="AA14" s="19">
         <v>60.9</v>
       </c>
-      <c r="AB14" s="16">
+      <c r="AB14" s="15">
         <v>55989</v>
       </c>
-      <c r="AC14" s="30">
+      <c r="AC14" s="29">
         <v>173.1</v>
       </c>
-      <c r="AD14" s="55">
+      <c r="AD14" s="53">
         <v>70818</v>
       </c>
-      <c r="AE14" s="56">
+      <c r="AE14" s="54">
         <v>125.7</v>
       </c>
-      <c r="AF14" s="5"/>
-[...2 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="AF14" s="62">
+        <v>55433</v>
+      </c>
+      <c r="AG14" s="61">
+        <v>75.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
+      <c r="A15" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="18">
+      <c r="B15" s="17">
         <v>211</v>
       </c>
-      <c r="C15" s="32">
+      <c r="C15" s="31">
         <v>57.4</v>
       </c>
-      <c r="D15" s="18">
+      <c r="D15" s="17">
         <v>254</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="27">
         <v>114.7</v>
       </c>
-      <c r="F15" s="18">
+      <c r="F15" s="17">
         <v>404</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="27">
         <v>149.80000000000001</v>
       </c>
-      <c r="H15" s="18">
+      <c r="H15" s="17">
         <v>361</v>
       </c>
-      <c r="I15" s="35">
+      <c r="I15" s="34">
         <v>85.4</v>
       </c>
-      <c r="J15" s="18">
+      <c r="J15" s="17">
         <v>384</v>
       </c>
-      <c r="K15" s="28">
+      <c r="K15" s="27">
         <v>102.3</v>
       </c>
-      <c r="L15" s="18">
+      <c r="L15" s="17">
         <v>368</v>
       </c>
-      <c r="M15" s="28">
+      <c r="M15" s="27">
         <v>93.4</v>
       </c>
-      <c r="N15" s="33">
+      <c r="N15" s="32">
         <v>3235</v>
       </c>
-      <c r="O15" s="19">
+      <c r="O15" s="18">
         <v>841.1</v>
       </c>
-      <c r="P15" s="33">
+      <c r="P15" s="32">
         <v>4474</v>
       </c>
-      <c r="Q15" s="19">
+      <c r="Q15" s="18">
         <v>134.5</v>
       </c>
-      <c r="R15" s="33">
+      <c r="R15" s="32">
         <v>11433</v>
       </c>
-      <c r="S15" s="19" t="s">
+      <c r="S15" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="T15" s="33">
+      <c r="T15" s="32">
         <v>3630</v>
       </c>
-      <c r="U15" s="19">
+      <c r="U15" s="18">
         <v>31.2</v>
       </c>
-      <c r="V15" s="33">
+      <c r="V15" s="32">
         <v>3425</v>
       </c>
-      <c r="W15" s="19">
+      <c r="W15" s="18">
         <v>91.5</v>
       </c>
-      <c r="X15" s="33">
+      <c r="X15" s="32">
         <v>7527</v>
       </c>
-      <c r="Y15" s="19">
+      <c r="Y15" s="18">
         <v>212.8</v>
       </c>
-      <c r="Z15" s="37">
+      <c r="Z15" s="36">
         <v>5145</v>
       </c>
-      <c r="AA15" s="20">
+      <c r="AA15" s="19">
         <v>65</v>
       </c>
-      <c r="AB15" s="16">
+      <c r="AB15" s="15">
         <v>14993</v>
       </c>
-      <c r="AC15" s="30">
+      <c r="AC15" s="29">
         <v>283.2</v>
       </c>
-      <c r="AD15" s="55">
+      <c r="AD15" s="53">
         <v>12769</v>
       </c>
-      <c r="AE15" s="56">
+      <c r="AE15" s="54">
         <v>84.7</v>
       </c>
-      <c r="AF15" s="5"/>
-[...2 lines deleted...]
-      <c r="A16" s="31" t="s">
+      <c r="AF15" s="57">
+        <v>8642</v>
+      </c>
+      <c r="AG15" s="61">
+        <v>65.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33">
+      <c r="A16" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="33">
+      <c r="B16" s="32">
         <v>1996</v>
       </c>
-      <c r="C16" s="32">
+      <c r="C16" s="31">
         <v>133.30000000000001</v>
       </c>
-      <c r="D16" s="33">
+      <c r="D16" s="32">
         <v>3065</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="27">
         <v>146.1</v>
       </c>
-      <c r="F16" s="33">
+      <c r="F16" s="32">
         <v>2709</v>
       </c>
-      <c r="G16" s="28">
+      <c r="G16" s="27">
         <v>83.3</v>
       </c>
-      <c r="H16" s="33">
+      <c r="H16" s="32">
         <v>2335</v>
       </c>
-      <c r="I16" s="35">
+      <c r="I16" s="34">
         <v>82.3</v>
       </c>
-      <c r="J16" s="33">
+      <c r="J16" s="32">
         <v>5419</v>
       </c>
-      <c r="K16" s="28">
+      <c r="K16" s="27">
         <v>223.1</v>
       </c>
-      <c r="L16" s="33">
+      <c r="L16" s="32">
         <v>2351</v>
       </c>
-      <c r="M16" s="28">
+      <c r="M16" s="27">
         <v>42.3</v>
       </c>
-      <c r="N16" s="33">
+      <c r="N16" s="32">
         <v>1056</v>
       </c>
-      <c r="O16" s="38" t="s">
+      <c r="O16" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="P16" s="33">
+      <c r="P16" s="32">
         <v>1659</v>
       </c>
-      <c r="Q16" s="19">
+      <c r="Q16" s="18">
         <v>152.80000000000001</v>
       </c>
-      <c r="R16" s="33">
+      <c r="R16" s="32">
         <v>1118</v>
       </c>
-      <c r="S16" s="19">
+      <c r="S16" s="18">
         <v>64.7</v>
       </c>
-      <c r="T16" s="33">
+      <c r="T16" s="32">
         <v>1510</v>
       </c>
-      <c r="U16" s="19">
+      <c r="U16" s="18">
         <v>132.80000000000001</v>
       </c>
-      <c r="V16" s="18" t="s">
+      <c r="V16" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="W16" s="19">
+      <c r="W16" s="18">
         <v>324.39999999999998</v>
       </c>
-      <c r="X16" s="33">
+      <c r="X16" s="32">
         <v>1997</v>
       </c>
-      <c r="Y16" s="19">
+      <c r="Y16" s="18">
         <v>38.299999999999997</v>
       </c>
-      <c r="Z16" s="37">
+      <c r="Z16" s="36">
         <v>1531</v>
       </c>
-      <c r="AA16" s="20">
+      <c r="AA16" s="19">
         <v>72.900000000000006</v>
       </c>
-      <c r="AB16" s="16">
+      <c r="AB16" s="15">
         <v>2885</v>
       </c>
-      <c r="AC16" s="30">
+      <c r="AC16" s="29">
         <v>183.2</v>
       </c>
-      <c r="AD16" s="55">
+      <c r="AD16" s="53">
         <v>4708</v>
       </c>
-      <c r="AE16" s="56">
+      <c r="AE16" s="54">
         <v>162.19999999999999</v>
       </c>
-      <c r="AF16" s="5"/>
-[...2 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="AF16" s="62">
+        <v>5970</v>
+      </c>
+      <c r="AG16" s="61">
+        <v>122.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
+      <c r="A17" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="18">
+      <c r="B17" s="17">
         <v>195</v>
       </c>
-      <c r="C17" s="32">
+      <c r="C17" s="31">
         <v>76.900000000000006</v>
       </c>
-      <c r="D17" s="18">
+      <c r="D17" s="17">
         <v>486</v>
       </c>
-      <c r="E17" s="28" t="s">
+      <c r="E17" s="27" t="s">
         <v>68</v>
       </c>
-      <c r="F17" s="18">
+      <c r="F17" s="17">
         <v>444</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="27">
         <v>86.1</v>
       </c>
-      <c r="H17" s="18">
+      <c r="H17" s="17">
         <v>262</v>
       </c>
-      <c r="I17" s="35">
+      <c r="I17" s="34">
         <v>56.5</v>
       </c>
-      <c r="J17" s="18">
+      <c r="J17" s="17">
         <v>306</v>
       </c>
-      <c r="K17" s="28">
+      <c r="K17" s="27">
         <v>112</v>
       </c>
-      <c r="L17" s="18">
+      <c r="L17" s="17">
         <v>386</v>
       </c>
-      <c r="M17" s="28">
+      <c r="M17" s="27">
         <v>123</v>
       </c>
-      <c r="N17" s="18">
+      <c r="N17" s="17">
         <v>449</v>
       </c>
-      <c r="O17" s="19">
+      <c r="O17" s="18">
         <v>111.5</v>
       </c>
-      <c r="P17" s="18">
+      <c r="P17" s="17">
         <v>801</v>
       </c>
-      <c r="Q17" s="19">
+      <c r="Q17" s="18">
         <v>173.2</v>
       </c>
-      <c r="R17" s="18">
+      <c r="R17" s="17">
         <v>466</v>
       </c>
-      <c r="S17" s="19">
+      <c r="S17" s="18">
         <v>55.9</v>
       </c>
-      <c r="T17" s="33">
+      <c r="T17" s="32">
         <v>1024</v>
       </c>
-      <c r="U17" s="19">
+      <c r="U17" s="18">
         <v>215.9</v>
       </c>
-      <c r="V17" s="18">
+      <c r="V17" s="17">
         <v>908</v>
       </c>
-      <c r="W17" s="19">
+      <c r="W17" s="18">
         <v>86.1</v>
       </c>
-      <c r="X17" s="18">
+      <c r="X17" s="17">
         <v>490</v>
       </c>
-      <c r="Y17" s="19">
+      <c r="Y17" s="18">
         <v>52.2</v>
       </c>
-      <c r="Z17" s="42">
+      <c r="Z17" s="41">
         <v>710</v>
       </c>
-      <c r="AA17" s="20">
+      <c r="AA17" s="19">
         <v>138</v>
       </c>
-      <c r="AB17" s="16">
+      <c r="AB17" s="15">
         <v>1147</v>
       </c>
-      <c r="AC17" s="30">
+      <c r="AC17" s="29">
         <v>157</v>
       </c>
-      <c r="AD17" s="55">
+      <c r="AD17" s="53">
         <v>1740</v>
       </c>
-      <c r="AE17" s="56">
+      <c r="AE17" s="54">
         <v>150.80000000000001</v>
       </c>
-      <c r="AF17" s="5"/>
-[...2 lines deleted...]
-      <c r="A18" s="31" t="s">
+      <c r="AF17" s="57">
+        <v>1332</v>
+      </c>
+      <c r="AG17" s="61">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
+      <c r="A18" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="33">
+      <c r="B18" s="32">
         <v>6411</v>
       </c>
-      <c r="C18" s="32">
+      <c r="C18" s="31">
         <v>86.9</v>
       </c>
-      <c r="D18" s="33">
+      <c r="D18" s="32">
         <v>7733</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="27">
         <v>114.8</v>
       </c>
-      <c r="F18" s="33">
+      <c r="F18" s="32">
         <v>9865</v>
       </c>
-      <c r="G18" s="28">
+      <c r="G18" s="27">
         <v>120.2</v>
       </c>
-      <c r="H18" s="33">
+      <c r="H18" s="32">
         <v>11217</v>
       </c>
-      <c r="I18" s="35">
+      <c r="I18" s="34">
         <v>108.6</v>
       </c>
-      <c r="J18" s="33">
+      <c r="J18" s="32">
         <v>12299</v>
       </c>
-      <c r="K18" s="28">
+      <c r="K18" s="27">
         <v>105.4</v>
       </c>
-      <c r="L18" s="33">
+      <c r="L18" s="32">
         <v>16706</v>
       </c>
-      <c r="M18" s="28">
+      <c r="M18" s="27">
         <v>132.4</v>
       </c>
-      <c r="N18" s="33">
+      <c r="N18" s="32">
         <v>22195</v>
       </c>
-      <c r="O18" s="19">
+      <c r="O18" s="18">
         <v>127.3</v>
       </c>
-      <c r="P18" s="33">
+      <c r="P18" s="32">
         <v>25024</v>
       </c>
-      <c r="Q18" s="19">
+      <c r="Q18" s="18">
         <v>109.6</v>
       </c>
-      <c r="R18" s="33">
+      <c r="R18" s="32">
         <v>32009</v>
       </c>
-      <c r="S18" s="19">
+      <c r="S18" s="18">
         <v>122.7</v>
       </c>
-      <c r="T18" s="33">
+      <c r="T18" s="32">
         <v>40283</v>
       </c>
-      <c r="U18" s="19">
+      <c r="U18" s="18">
         <v>123.7</v>
       </c>
-      <c r="V18" s="33">
+      <c r="V18" s="32">
         <v>63566</v>
       </c>
-      <c r="W18" s="19">
+      <c r="W18" s="18">
         <v>153.1</v>
       </c>
-      <c r="X18" s="33">
+      <c r="X18" s="32">
         <v>63810</v>
       </c>
-      <c r="Y18" s="19">
+      <c r="Y18" s="18">
         <v>97.2</v>
       </c>
-      <c r="Z18" s="37">
+      <c r="Z18" s="36">
         <v>79104</v>
       </c>
-      <c r="AA18" s="20">
+      <c r="AA18" s="19">
         <v>118</v>
       </c>
-      <c r="AB18" s="16">
+      <c r="AB18" s="15">
         <v>83250</v>
       </c>
-      <c r="AC18" s="30">
+      <c r="AC18" s="29">
         <v>102.3</v>
       </c>
-      <c r="AD18" s="55">
+      <c r="AD18" s="53">
         <v>104334</v>
       </c>
-      <c r="AE18" s="56">
+      <c r="AE18" s="54">
         <v>124.6</v>
       </c>
-      <c r="AF18" s="5"/>
-[...2 lines deleted...]
-      <c r="A19" s="31" t="s">
+      <c r="AF18" s="62">
+        <v>137988</v>
+      </c>
+      <c r="AG18" s="61">
+        <v>127.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
+      <c r="A19" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="18">
+      <c r="B19" s="17">
         <v>249</v>
       </c>
-      <c r="C19" s="32">
+      <c r="C19" s="31">
         <v>180.5</v>
       </c>
-      <c r="D19" s="18">
+      <c r="D19" s="17">
         <v>622</v>
       </c>
-      <c r="E19" s="28" t="s">
+      <c r="E19" s="27" t="s">
         <v>69</v>
       </c>
-      <c r="F19" s="18">
+      <c r="F19" s="17">
         <v>337</v>
       </c>
-      <c r="G19" s="28">
+      <c r="G19" s="27">
         <v>51.1</v>
       </c>
-      <c r="H19" s="18">
+      <c r="H19" s="17">
         <v>350</v>
       </c>
-      <c r="I19" s="38" t="s">
+      <c r="I19" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="J19" s="33">
+      <c r="J19" s="32">
         <v>1714</v>
       </c>
-      <c r="K19" s="28">
+      <c r="K19" s="27">
         <v>471.5</v>
       </c>
-      <c r="L19" s="33">
+      <c r="L19" s="32">
         <v>3283</v>
       </c>
-      <c r="M19" s="28">
+      <c r="M19" s="27">
         <v>186.7</v>
       </c>
-      <c r="N19" s="18">
+      <c r="N19" s="17">
         <v>185</v>
       </c>
-      <c r="O19" s="38" t="s">
+      <c r="O19" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="P19" s="18">
+      <c r="P19" s="17">
         <v>761</v>
       </c>
-      <c r="Q19" s="19">
+      <c r="Q19" s="18">
         <v>399.4</v>
       </c>
-      <c r="R19" s="18">
+      <c r="R19" s="17">
         <v>203</v>
       </c>
-      <c r="S19" s="38" t="s">
+      <c r="S19" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="T19" s="18">
+      <c r="T19" s="17">
         <v>498</v>
       </c>
-      <c r="U19" s="19">
+      <c r="U19" s="18">
         <v>240.6</v>
       </c>
-      <c r="V19" s="18">
+      <c r="V19" s="17">
         <v>756</v>
       </c>
-      <c r="W19" s="17">
+      <c r="W19" s="16">
         <v>147.19999999999999</v>
       </c>
-      <c r="X19" s="18">
+      <c r="X19" s="17">
         <v>312</v>
       </c>
-      <c r="Y19" s="19">
+      <c r="Y19" s="18">
         <v>40</v>
       </c>
-      <c r="Z19" s="42">
+      <c r="Z19" s="41">
         <v>427</v>
       </c>
-      <c r="AA19" s="20">
+      <c r="AA19" s="19">
         <v>130.1</v>
       </c>
-      <c r="AB19" s="27">
+      <c r="AB19" s="26">
         <v>654</v>
       </c>
-      <c r="AC19" s="30">
+      <c r="AC19" s="29">
         <v>149</v>
       </c>
-      <c r="AD19" s="55">
+      <c r="AD19" s="53">
         <v>2439</v>
       </c>
-      <c r="AE19" s="56">
+      <c r="AE19" s="54">
         <v>370.9</v>
       </c>
-      <c r="AF19" s="5"/>
-[...2 lines deleted...]
-      <c r="A20" s="31" t="s">
+      <c r="AF19" s="57">
+        <v>2917</v>
+      </c>
+      <c r="AG19" s="61">
+        <v>115.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" ht="22.5">
+      <c r="A20" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="18">
+      <c r="B20" s="17">
         <v>106</v>
       </c>
-      <c r="C20" s="32">
+      <c r="C20" s="31">
         <v>481.3</v>
       </c>
-      <c r="D20" s="18">
+      <c r="D20" s="17">
         <v>65</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="27">
         <v>58.6</v>
       </c>
-      <c r="F20" s="18">
+      <c r="F20" s="17">
         <v>288</v>
       </c>
-      <c r="G20" s="28" t="s">
+      <c r="G20" s="27" t="s">
         <v>75</v>
       </c>
-      <c r="H20" s="18">
+      <c r="H20" s="17">
         <v>116</v>
       </c>
-      <c r="I20" s="35">
+      <c r="I20" s="34">
         <v>38.4</v>
       </c>
-      <c r="J20" s="18">
+      <c r="J20" s="17">
         <v>128</v>
       </c>
-      <c r="K20" s="28">
+      <c r="K20" s="27">
         <v>106.3</v>
       </c>
-      <c r="L20" s="33">
+      <c r="L20" s="32">
         <v>2804</v>
       </c>
-      <c r="M20" s="28" t="s">
+      <c r="M20" s="27" t="s">
         <v>80</v>
       </c>
-      <c r="N20" s="33">
+      <c r="N20" s="32">
         <v>3099</v>
       </c>
-      <c r="O20" s="19">
+      <c r="O20" s="18">
         <v>105.9</v>
       </c>
-      <c r="P20" s="18">
+      <c r="P20" s="17">
         <v>888</v>
       </c>
-      <c r="Q20" s="38" t="s">
+      <c r="Q20" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="R20" s="33">
+      <c r="R20" s="32">
         <v>3493</v>
       </c>
-      <c r="S20" s="19" t="s">
+      <c r="S20" s="18" t="s">
         <v>82</v>
       </c>
-      <c r="T20" s="33">
+      <c r="T20" s="32">
         <v>2835</v>
       </c>
-      <c r="U20" s="19">
+      <c r="U20" s="18">
         <v>79.8</v>
       </c>
-      <c r="V20" s="33">
+      <c r="V20" s="32">
         <v>2160</v>
       </c>
-      <c r="W20" s="17">
+      <c r="W20" s="16">
         <v>73.900000000000006</v>
       </c>
-      <c r="X20" s="33">
+      <c r="X20" s="32">
         <v>2309</v>
       </c>
-      <c r="Y20" s="19">
+      <c r="Y20" s="18">
         <v>103.5</v>
       </c>
-      <c r="Z20" s="42">
+      <c r="Z20" s="41">
         <v>782</v>
       </c>
-      <c r="AA20" s="20">
+      <c r="AA20" s="19">
         <v>32.200000000000003</v>
       </c>
-      <c r="AB20" s="16">
+      <c r="AB20" s="15">
         <v>1077</v>
       </c>
-      <c r="AC20" s="30">
+      <c r="AC20" s="29">
         <v>133.9</v>
       </c>
-      <c r="AD20" s="55">
+      <c r="AD20" s="53">
         <v>6072</v>
       </c>
-      <c r="AE20" s="56">
+      <c r="AE20" s="54">
         <v>560.5</v>
       </c>
-      <c r="AF20" s="5"/>
-[...2 lines deleted...]
-      <c r="A21" s="31" t="s">
+      <c r="AF20" s="57">
+        <v>2849</v>
+      </c>
+      <c r="AG20" s="61">
+        <v>45.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" ht="13.5" customHeight="1">
+      <c r="A21" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="33">
+      <c r="B21" s="32">
         <v>2116</v>
       </c>
-      <c r="C21" s="32">
+      <c r="C21" s="31">
         <v>127.5</v>
       </c>
-      <c r="D21" s="33">
+      <c r="D21" s="32">
         <v>7942</v>
       </c>
-      <c r="E21" s="28" t="s">
+      <c r="E21" s="27" t="s">
         <v>70</v>
       </c>
-      <c r="F21" s="33">
+      <c r="F21" s="32">
         <v>2015</v>
       </c>
-      <c r="G21" s="34" t="s">
+      <c r="G21" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="H21" s="33">
+      <c r="H21" s="32">
         <v>1280</v>
       </c>
-      <c r="I21" s="35">
+      <c r="I21" s="34">
         <v>60.7</v>
       </c>
-      <c r="J21" s="18">
+      <c r="J21" s="17">
         <v>664</v>
       </c>
-      <c r="K21" s="28">
+      <c r="K21" s="27">
         <v>49.9</v>
       </c>
-      <c r="L21" s="18">
+      <c r="L21" s="17">
         <v>19</v>
       </c>
-      <c r="M21" s="34" t="s">
+      <c r="M21" s="33" t="s">
         <v>55</v>
       </c>
-      <c r="N21" s="33">
+      <c r="N21" s="32">
         <v>1594</v>
       </c>
-      <c r="O21" s="19">
+      <c r="O21" s="18">
         <v>7947.4</v>
       </c>
-      <c r="P21" s="33">
+      <c r="P21" s="32">
         <v>4200</v>
       </c>
-      <c r="Q21" s="19">
+      <c r="Q21" s="18">
         <v>256.3</v>
       </c>
-      <c r="R21" s="18">
+      <c r="R21" s="17">
         <v>837</v>
       </c>
-      <c r="S21" s="38" t="s">
+      <c r="S21" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="T21" s="18">
+      <c r="T21" s="17">
         <v>208</v>
       </c>
-      <c r="U21" s="38" t="s">
+      <c r="U21" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="V21" s="18" t="s">
+      <c r="V21" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="W21" s="19">
+      <c r="W21" s="18">
         <v>508.6</v>
       </c>
-      <c r="X21" s="33">
+      <c r="X21" s="32">
         <v>2121</v>
       </c>
-      <c r="Y21" s="19">
+      <c r="Y21" s="18">
         <v>188.7</v>
       </c>
-      <c r="Z21" s="37">
+      <c r="Z21" s="36">
         <v>3368</v>
       </c>
-      <c r="AA21" s="20">
+      <c r="AA21" s="19">
         <v>151.1</v>
       </c>
-      <c r="AB21" s="16">
+      <c r="AB21" s="15">
         <v>2977</v>
       </c>
-      <c r="AC21" s="30">
+      <c r="AC21" s="29">
         <v>85.9</v>
       </c>
-      <c r="AD21" s="55">
+      <c r="AD21" s="53">
         <v>1230</v>
       </c>
-      <c r="AE21" s="56">
+      <c r="AE21" s="54">
         <v>41.1</v>
       </c>
-      <c r="AF21" s="5"/>
-[...2 lines deleted...]
-      <c r="A22" s="31" t="s">
+      <c r="AF21" s="63">
+        <v>3480</v>
+      </c>
+      <c r="AG21" s="61">
+        <v>273.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="33">
+      <c r="B22" s="32">
         <v>2480</v>
       </c>
-      <c r="C22" s="32">
+      <c r="C22" s="31">
         <v>106.7</v>
       </c>
-      <c r="D22" s="33">
+      <c r="D22" s="32">
         <v>6088</v>
       </c>
-      <c r="E22" s="28" t="s">
+      <c r="E22" s="27" t="s">
         <v>71</v>
       </c>
-      <c r="F22" s="33">
+      <c r="F22" s="32">
         <v>10663</v>
       </c>
-      <c r="G22" s="28">
+      <c r="G22" s="27">
         <v>165.1</v>
       </c>
-      <c r="H22" s="33">
+      <c r="H22" s="32">
         <v>7474</v>
       </c>
-      <c r="I22" s="35">
+      <c r="I22" s="34">
         <v>66.900000000000006</v>
       </c>
-      <c r="J22" s="33">
+      <c r="J22" s="32">
         <v>11188</v>
       </c>
-      <c r="K22" s="28">
+      <c r="K22" s="27">
         <v>143.9</v>
       </c>
-      <c r="L22" s="33">
+      <c r="L22" s="32">
         <v>7200</v>
       </c>
-      <c r="M22" s="28">
+      <c r="M22" s="27">
         <v>62.7</v>
       </c>
-      <c r="N22" s="33">
+      <c r="N22" s="32">
         <v>10940</v>
       </c>
-      <c r="O22" s="19">
+      <c r="O22" s="18">
         <v>145.5</v>
       </c>
-      <c r="P22" s="33">
+      <c r="P22" s="32">
         <v>12561</v>
       </c>
-      <c r="Q22" s="19">
+      <c r="Q22" s="18">
         <v>111.6</v>
       </c>
-      <c r="R22" s="33">
+      <c r="R22" s="32">
         <v>11650</v>
       </c>
-      <c r="S22" s="19">
+      <c r="S22" s="18">
         <v>89</v>
       </c>
-      <c r="T22" s="33">
+      <c r="T22" s="32">
         <v>7031</v>
       </c>
-      <c r="U22" s="19">
+      <c r="U22" s="18">
         <v>59.3</v>
       </c>
-      <c r="V22" s="33">
+      <c r="V22" s="32">
         <v>21051</v>
       </c>
-      <c r="W22" s="19">
+      <c r="W22" s="18">
         <v>290.39999999999998</v>
       </c>
-      <c r="X22" s="33">
+      <c r="X22" s="32">
         <v>19794</v>
       </c>
-      <c r="Y22" s="19">
+      <c r="Y22" s="18">
         <v>91</v>
       </c>
-      <c r="Z22" s="37">
+      <c r="Z22" s="36">
         <v>13496</v>
       </c>
-      <c r="AA22" s="20">
+      <c r="AA22" s="19">
         <v>64.900000000000006</v>
       </c>
-      <c r="AB22" s="16">
+      <c r="AB22" s="15">
         <v>13274</v>
       </c>
-      <c r="AC22" s="30">
+      <c r="AC22" s="29">
         <v>95.6</v>
       </c>
-      <c r="AD22" s="55">
+      <c r="AD22" s="53">
         <v>41971</v>
       </c>
-      <c r="AE22" s="56">
+      <c r="AE22" s="54">
         <v>314.3</v>
       </c>
-      <c r="AF22" s="5"/>
-[...2 lines deleted...]
-      <c r="A23" s="31" t="s">
+      <c r="AF22" s="63">
+        <v>44899</v>
+      </c>
+      <c r="AG22" s="61">
+        <v>103.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33">
+      <c r="A23" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="33">
+      <c r="B23" s="32">
         <v>6185</v>
       </c>
-      <c r="C23" s="32">
+      <c r="C23" s="31">
         <v>158.6</v>
       </c>
-      <c r="D23" s="33">
+      <c r="D23" s="32">
         <v>6399</v>
       </c>
-      <c r="E23" s="28">
+      <c r="E23" s="27">
         <v>98.5</v>
       </c>
-      <c r="F23" s="33">
+      <c r="F23" s="32">
         <v>9323</v>
       </c>
-      <c r="G23" s="28">
+      <c r="G23" s="27">
         <v>137.30000000000001</v>
       </c>
-      <c r="H23" s="33">
+      <c r="H23" s="32">
         <v>10490</v>
       </c>
-      <c r="I23" s="35">
+      <c r="I23" s="34">
         <v>107.5</v>
       </c>
-      <c r="J23" s="33">
+      <c r="J23" s="32">
         <v>9433</v>
       </c>
-      <c r="K23" s="28">
+      <c r="K23" s="27">
         <v>86.5</v>
       </c>
-      <c r="L23" s="33">
+      <c r="L23" s="32">
         <v>8778</v>
       </c>
-      <c r="M23" s="28">
+      <c r="M23" s="27">
         <v>90.7</v>
       </c>
-      <c r="N23" s="33">
+      <c r="N23" s="32">
         <v>2567</v>
       </c>
-      <c r="O23" s="19">
+      <c r="O23" s="18">
         <v>28</v>
       </c>
-      <c r="P23" s="33">
+      <c r="P23" s="32">
         <v>4063</v>
       </c>
-      <c r="Q23" s="19">
+      <c r="Q23" s="18">
         <v>153.9</v>
       </c>
-      <c r="R23" s="33">
+      <c r="R23" s="32">
         <v>4995</v>
       </c>
-      <c r="S23" s="19">
+      <c r="S23" s="18">
         <v>117.9</v>
       </c>
-      <c r="T23" s="33">
+      <c r="T23" s="32">
         <v>6749</v>
       </c>
-      <c r="U23" s="19">
+      <c r="U23" s="18">
         <v>132.80000000000001</v>
       </c>
-      <c r="V23" s="18" t="s">
+      <c r="V23" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="W23" s="17">
+      <c r="W23" s="16">
         <v>205.9</v>
       </c>
-      <c r="X23" s="33">
+      <c r="X23" s="32">
         <v>13056</v>
       </c>
-      <c r="Y23" s="19">
+      <c r="Y23" s="18">
         <v>88.2</v>
       </c>
-      <c r="Z23" s="37">
+      <c r="Z23" s="36">
         <v>20738</v>
       </c>
-      <c r="AA23" s="20">
+      <c r="AA23" s="19">
         <v>151.1</v>
       </c>
-      <c r="AB23" s="16">
+      <c r="AB23" s="15">
         <v>13241</v>
       </c>
-      <c r="AC23" s="30">
+      <c r="AC23" s="29">
         <v>62</v>
       </c>
-      <c r="AD23" s="55">
+      <c r="AD23" s="53">
         <v>16062</v>
       </c>
-      <c r="AE23" s="56">
+      <c r="AE23" s="54">
         <v>120.6</v>
       </c>
-      <c r="AF23" s="5"/>
-[...2 lines deleted...]
-      <c r="A24" s="31" t="s">
+      <c r="AF23" s="63">
+        <v>15925</v>
+      </c>
+      <c r="AG23" s="61">
+        <v>95.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
+      <c r="A24" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="18">
+      <c r="B24" s="17">
         <v>211</v>
       </c>
-      <c r="C24" s="32">
+      <c r="C24" s="31">
         <v>41.1</v>
       </c>
-      <c r="D24" s="33">
+      <c r="D24" s="32">
         <v>1204</v>
       </c>
-      <c r="E24" s="28" t="s">
+      <c r="E24" s="27" t="s">
         <v>72</v>
       </c>
-      <c r="F24" s="33">
+      <c r="F24" s="32">
         <v>2810</v>
       </c>
-      <c r="G24" s="28" t="s">
+      <c r="G24" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="H24" s="33">
+      <c r="H24" s="32">
         <v>2268</v>
       </c>
-      <c r="I24" s="35">
+      <c r="I24" s="34">
         <v>77.099999999999994</v>
       </c>
-      <c r="J24" s="33">
+      <c r="J24" s="32">
         <v>1237</v>
       </c>
-      <c r="K24" s="28">
+      <c r="K24" s="27">
         <v>52.4</v>
       </c>
-      <c r="L24" s="33">
+      <c r="L24" s="32">
         <v>3157</v>
       </c>
-      <c r="M24" s="28" t="s">
+      <c r="M24" s="27" t="s">
         <v>81</v>
       </c>
-      <c r="N24" s="18">
+      <c r="N24" s="17">
         <v>913</v>
       </c>
-      <c r="O24" s="38" t="s">
+      <c r="O24" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="P24" s="33">
+      <c r="P24" s="32">
         <v>1388</v>
       </c>
-      <c r="Q24" s="19">
+      <c r="Q24" s="18">
         <v>147.80000000000001</v>
       </c>
-      <c r="R24" s="33">
+      <c r="R24" s="32">
         <v>2536</v>
       </c>
-      <c r="S24" s="19">
+      <c r="S24" s="18">
         <v>175.3</v>
       </c>
-      <c r="T24" s="33">
+      <c r="T24" s="32">
         <v>5146</v>
       </c>
-      <c r="U24" s="19">
+      <c r="U24" s="18">
         <v>199.5</v>
       </c>
-      <c r="V24" s="18" t="s">
+      <c r="V24" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="W24" s="19">
+      <c r="W24" s="18">
         <v>125.9</v>
       </c>
-      <c r="X24" s="33">
+      <c r="X24" s="32">
         <v>8250</v>
       </c>
-      <c r="Y24" s="19">
+      <c r="Y24" s="18">
         <v>119.6</v>
       </c>
-      <c r="Z24" s="37">
+      <c r="Z24" s="36">
         <v>8082</v>
       </c>
-      <c r="AA24" s="19">
+      <c r="AA24" s="18">
         <v>93.2</v>
       </c>
-      <c r="AB24" s="16">
+      <c r="AB24" s="15">
         <v>10235</v>
       </c>
-      <c r="AC24" s="30">
+      <c r="AC24" s="29">
         <v>123.1</v>
       </c>
-      <c r="AD24" s="55">
+      <c r="AD24" s="53">
         <v>6544</v>
       </c>
-      <c r="AE24" s="56">
+      <c r="AE24" s="54">
         <v>63.6</v>
       </c>
-      <c r="AF24" s="5"/>
-[...2 lines deleted...]
-      <c r="A25" s="43" t="s">
+      <c r="AF24" s="63">
+        <v>10302</v>
+      </c>
+      <c r="AG24" s="61">
+        <v>152.30000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
+      <c r="A25" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="44">
+      <c r="B25" s="43">
         <v>170</v>
       </c>
-      <c r="C25" s="45">
+      <c r="C25" s="44">
         <v>73.400000000000006</v>
       </c>
-      <c r="D25" s="44">
+      <c r="D25" s="43">
         <v>55</v>
       </c>
-      <c r="E25" s="46" t="s">
+      <c r="E25" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="F25" s="44">
+      <c r="F25" s="43">
         <v>120</v>
       </c>
-      <c r="G25" s="44" t="s">
+      <c r="G25" s="43" t="s">
         <v>73</v>
       </c>
-      <c r="H25" s="44">
+      <c r="H25" s="43">
         <v>33</v>
       </c>
-      <c r="I25" s="46" t="s">
+      <c r="I25" s="45" t="s">
         <v>54</v>
       </c>
-      <c r="J25" s="44">
+      <c r="J25" s="43">
         <v>184</v>
       </c>
-      <c r="K25" s="44" t="s">
+      <c r="K25" s="43" t="s">
         <v>78</v>
       </c>
-      <c r="L25" s="44">
+      <c r="L25" s="43">
         <v>155</v>
       </c>
-      <c r="M25" s="44">
+      <c r="M25" s="43">
         <v>82.1</v>
       </c>
-      <c r="N25" s="44">
+      <c r="N25" s="43">
         <v>417</v>
       </c>
-      <c r="O25" s="47">
+      <c r="O25" s="46">
         <v>258</v>
       </c>
-      <c r="P25" s="44">
+      <c r="P25" s="43">
         <v>249</v>
       </c>
-      <c r="Q25" s="47">
+      <c r="Q25" s="46">
         <v>58.1</v>
       </c>
-      <c r="R25" s="44">
+      <c r="R25" s="43">
         <v>854</v>
       </c>
-      <c r="S25" s="47" t="s">
+      <c r="S25" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="T25" s="44">
+      <c r="T25" s="43">
         <v>780</v>
       </c>
-      <c r="U25" s="47">
+      <c r="U25" s="46">
         <v>89.8</v>
       </c>
-      <c r="V25" s="44">
+      <c r="V25" s="43">
         <v>303</v>
       </c>
-      <c r="W25" s="48">
+      <c r="W25" s="47">
         <v>37.700000000000003</v>
       </c>
-      <c r="X25" s="44">
+      <c r="X25" s="43">
         <v>947</v>
       </c>
-      <c r="Y25" s="47">
+      <c r="Y25" s="46">
         <v>301.89999999999998</v>
       </c>
-      <c r="Z25" s="51">
+      <c r="Z25" s="50">
         <v>1551</v>
       </c>
-      <c r="AA25" s="47">
+      <c r="AA25" s="46">
         <v>155.9</v>
       </c>
-      <c r="AB25" s="49">
+      <c r="AB25" s="48">
         <v>4130</v>
       </c>
-      <c r="AC25" s="50">
+      <c r="AC25" s="49">
         <v>258.8</v>
       </c>
-      <c r="AD25" s="57">
+      <c r="AD25" s="55">
         <v>6381</v>
       </c>
-      <c r="AE25" s="58">
+      <c r="AE25" s="56">
         <v>153.6</v>
       </c>
-      <c r="AF25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:32" ht="12.75" customHeight="1">
+      <c r="AF25" s="64">
+        <v>1990</v>
+      </c>
+      <c r="AG25" s="65">
+        <v>30.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" ht="12.75" customHeight="1">
       <c r="A26" s="3"/>
       <c r="AC26" s="4"/>
     </row>
-    <row r="27" spans="1:32" ht="14.25" customHeight="1">
-      <c r="A27" s="53"/>
+    <row r="27" spans="1:33" ht="14.25" customHeight="1">
+      <c r="A27" s="52"/>
       <c r="AC27" s="4"/>
     </row>
-    <row r="28" spans="1:32" ht="27.75" customHeight="1">
+    <row r="28" spans="1:33" ht="27.75" customHeight="1">
       <c r="A28" s="2"/>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" s="1"/>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" s="1"/>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" s="1"/>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:33">
       <c r="A32" s="1"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="1"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="1"/>
     </row>
     <row r="35" spans="1:1">
       <c r="A35" s="1"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="1"/>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="1"/>
     </row>
     <row r="38" spans="1:1">
       <c r="A38" s="1"/>
     </row>
     <row r="39" spans="1:1">
       <c r="A39" s="1"/>
     </row>
     <row r="40" spans="1:1">
       <c r="A40" s="1"/>
@@ -3151,51 +3350,51 @@
       <c r="A41" s="1"/>
     </row>
     <row r="42" spans="1:1">
       <c r="A42" s="1"/>
     </row>
     <row r="43" spans="1:1">
       <c r="A43" s="1"/>
     </row>
     <row r="44" spans="1:1">
       <c r="A44" s="1"/>
     </row>
     <row r="45" spans="1:1">
       <c r="A45" s="1"/>
     </row>
     <row r="46" spans="1:1">
       <c r="A46" s="1"/>
     </row>
     <row r="47" spans="1:1">
       <c r="A47" s="1"/>
     </row>
     <row r="48" spans="1:1">
       <c r="A48" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:AC1"/>
+    <mergeCell ref="A1:AG1"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>