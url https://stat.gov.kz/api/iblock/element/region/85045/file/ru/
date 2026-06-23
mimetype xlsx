--- v0 (2026-04-29)
+++ v1 (2026-06-23)
@@ -1,79 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\2025\ДИНАМИЧЕСКИЕ ТАБЛ УСЛУГА\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\2-Услуги КВ 2026год\1кв 2026 эт.таблица\Динамика\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="3255" yWindow="480" windowWidth="20730" windowHeight="11760"/>
   </bookViews>
   <sheets>
-    <sheet name="2025" sheetId="8" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="2020" sheetId="5" r:id="rId6"/>
+    <sheet name="2026" sheetId="9" r:id="rId1"/>
+    <sheet name="2025" sheetId="8" r:id="rId2"/>
+    <sheet name="2024" sheetId="7" r:id="rId3"/>
+    <sheet name="2023" sheetId="6" r:id="rId4"/>
+    <sheet name="2022" sheetId="3" r:id="rId5"/>
+    <sheet name="2021" sheetId="4" r:id="rId6"/>
+    <sheet name="2020" sheetId="5" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="40">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>Издательская деятельность</t>
   </si>
   <si>
     <t>Деятельность по созданию программ и телерадиовещание</t>
   </si>
   <si>
     <t>Операции с недвижимым имуществом</t>
   </si>
   <si>
     <t>Деятельность в области права и бухгалтерского учета</t>
   </si>
   <si>
     <t>Деятельность в области архитектуры, инженерных изысканий, технических испытаний и анализа</t>
   </si>
   <si>
     <t>Научные исследования и разработки</t>
   </si>
   <si>
@@ -146,50 +148,53 @@
     <t>Деятельность в области офисного административного и вспомогательного обслуживания, направленная на поддержание коммерческой деятельности</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2021г.*</t>
   </si>
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2023г.*</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2024г.*</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2025г.*</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2026г.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
@@ -595,51 +600,51 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -883,68 +888,578 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G2" sqref="G2"/>
+      <selection activeCell="O11" sqref="O11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="35.5703125" style="55" customWidth="1"/>
+    <col min="2" max="2" width="18.28515625" style="55" customWidth="1"/>
+    <col min="3" max="3" width="17.7109375" style="55" customWidth="1"/>
+    <col min="4" max="4" width="12.85546875" style="55" customWidth="1"/>
+    <col min="5" max="5" width="14.140625" style="55" customWidth="1"/>
+    <col min="6" max="6" width="13.140625" style="55" customWidth="1"/>
+    <col min="7" max="7" width="17" style="55" customWidth="1"/>
+    <col min="8" max="8" width="13.140625" style="55" customWidth="1"/>
+    <col min="9" max="9" width="17" style="55" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="55"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="28.5" customHeight="1">
+      <c r="A1" s="79" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="56"/>
+      <c r="B2" s="56"/>
+      <c r="E2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="I2" s="74" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A3" s="80"/>
+      <c r="B3" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="I3" s="78"/>
+    </row>
+    <row r="4" spans="1:9" ht="52.5" customHeight="1">
+      <c r="A4" s="81"/>
+      <c r="B4" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="59" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="51">
+        <v>357758.4</v>
+      </c>
+      <c r="C5" s="51">
+        <v>76845.600000000006</v>
+      </c>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="75"/>
+    </row>
+    <row r="6" spans="1:9" ht="45">
+      <c r="A6" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="52">
+        <v>470616</v>
+      </c>
+      <c r="C6" s="52">
+        <v>346156.2</v>
+      </c>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+    </row>
+    <row r="7" spans="1:9" ht="24.6" customHeight="1">
+      <c r="A7" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="52">
+        <v>30997.5</v>
+      </c>
+      <c r="C7" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="52"/>
+      <c r="E7" s="52"/>
+      <c r="F7" s="75"/>
+      <c r="G7" s="75"/>
+      <c r="H7" s="75"/>
+      <c r="I7" s="75"/>
+    </row>
+    <row r="8" spans="1:9" ht="33.75">
+      <c r="A8" s="64" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="52">
+        <v>2526199.2999999998</v>
+      </c>
+      <c r="C8" s="52">
+        <v>111652</v>
+      </c>
+      <c r="D8" s="52"/>
+      <c r="E8" s="52"/>
+      <c r="F8" s="75"/>
+      <c r="G8" s="75"/>
+      <c r="H8" s="75"/>
+      <c r="I8" s="75"/>
+    </row>
+    <row r="9" spans="1:9" ht="22.5">
+      <c r="A9" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="52">
+        <v>260640.4</v>
+      </c>
+      <c r="C9" s="52">
+        <v>52298.2</v>
+      </c>
+      <c r="D9" s="52"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="75"/>
+      <c r="H9" s="75"/>
+      <c r="I9" s="75"/>
+    </row>
+    <row r="10" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A10" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="52">
+        <v>19512231.399999999</v>
+      </c>
+      <c r="C10" s="52">
+        <v>906651.2</v>
+      </c>
+      <c r="D10" s="52"/>
+      <c r="E10" s="52"/>
+      <c r="F10" s="75"/>
+      <c r="G10" s="75"/>
+      <c r="H10" s="75"/>
+      <c r="I10" s="75"/>
+    </row>
+    <row r="11" spans="1:9" ht="22.5">
+      <c r="A11" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="52">
+        <v>407800.2</v>
+      </c>
+      <c r="C11" s="52">
+        <v>20091.900000000001</v>
+      </c>
+      <c r="D11" s="52"/>
+      <c r="E11" s="52"/>
+      <c r="F11" s="75"/>
+      <c r="G11" s="75"/>
+      <c r="H11" s="75"/>
+      <c r="I11" s="75"/>
+    </row>
+    <row r="12" spans="1:9" ht="22.5">
+      <c r="A12" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="52">
+        <v>162945.79999999999</v>
+      </c>
+      <c r="C12" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="52"/>
+      <c r="E12" s="52"/>
+      <c r="F12" s="75"/>
+      <c r="G12" s="75"/>
+      <c r="H12" s="75"/>
+      <c r="I12" s="75"/>
+    </row>
+    <row r="13" spans="1:9" ht="33.75">
+      <c r="A13" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="52">
+        <v>1767080.5</v>
+      </c>
+      <c r="C13" s="52">
+        <v>69905.2</v>
+      </c>
+      <c r="D13" s="52"/>
+      <c r="E13" s="52"/>
+      <c r="F13" s="75"/>
+      <c r="G13" s="75"/>
+      <c r="H13" s="75"/>
+      <c r="I13" s="75"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="52">
+        <v>981245</v>
+      </c>
+      <c r="C14" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="52"/>
+      <c r="E14" s="53"/>
+      <c r="F14" s="75"/>
+      <c r="G14" s="75"/>
+      <c r="H14" s="75"/>
+      <c r="I14" s="75"/>
+    </row>
+    <row r="15" spans="1:9" ht="22.5">
+      <c r="A15" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="52">
+        <v>6600944</v>
+      </c>
+      <c r="C15" s="52">
+        <v>26544.5</v>
+      </c>
+      <c r="D15" s="52"/>
+      <c r="E15" s="52"/>
+      <c r="F15" s="75"/>
+      <c r="G15" s="75"/>
+      <c r="H15" s="75"/>
+      <c r="I15" s="75"/>
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="52">
+        <v>793800.8</v>
+      </c>
+      <c r="C16" s="52">
+        <v>31907.4</v>
+      </c>
+      <c r="D16" s="52"/>
+      <c r="E16" s="52"/>
+      <c r="F16" s="75"/>
+      <c r="G16" s="75"/>
+      <c r="H16" s="75"/>
+      <c r="I16" s="75"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="52">
+        <v>1326154.7</v>
+      </c>
+      <c r="C17" s="52">
+        <v>87469.5</v>
+      </c>
+      <c r="D17" s="52"/>
+      <c r="E17" s="52"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="75"/>
+      <c r="H17" s="75"/>
+      <c r="I17" s="75"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="52">
+        <v>2972689.9</v>
+      </c>
+      <c r="C18" s="52">
+        <v>284487.59999999998</v>
+      </c>
+      <c r="D18" s="52"/>
+      <c r="E18" s="52"/>
+      <c r="F18" s="75"/>
+      <c r="G18" s="75"/>
+      <c r="H18" s="75"/>
+      <c r="I18" s="75"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="52">
+        <v>250092.6</v>
+      </c>
+      <c r="C19" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="52"/>
+      <c r="E19" s="53"/>
+      <c r="F19" s="75"/>
+      <c r="G19" s="76"/>
+      <c r="H19" s="75"/>
+      <c r="I19" s="76"/>
+    </row>
+    <row r="20" spans="1:9" ht="22.5">
+      <c r="A20" s="64" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="52">
+        <v>1925574.6</v>
+      </c>
+      <c r="C20" s="52">
+        <v>6018.3</v>
+      </c>
+      <c r="D20" s="52"/>
+      <c r="E20" s="52"/>
+      <c r="F20" s="75"/>
+      <c r="G20" s="75"/>
+      <c r="H20" s="75"/>
+      <c r="I20" s="75"/>
+    </row>
+    <row r="21" spans="1:9" ht="22.5">
+      <c r="A21" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="52">
+        <v>1808048.1</v>
+      </c>
+      <c r="C21" s="52">
+        <v>209313.5</v>
+      </c>
+      <c r="D21" s="52"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="75"/>
+      <c r="G21" s="75"/>
+      <c r="H21" s="75"/>
+      <c r="I21" s="75"/>
+    </row>
+    <row r="22" spans="1:9" ht="45">
+      <c r="A22" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="52">
+        <v>2367143.2999999998</v>
+      </c>
+      <c r="C22" s="52">
+        <v>24011.5</v>
+      </c>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="75"/>
+      <c r="G22" s="75"/>
+      <c r="H22" s="75"/>
+      <c r="I22" s="75"/>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="52">
+        <v>568754.1</v>
+      </c>
+      <c r="C23" s="52">
+        <v>40616.9</v>
+      </c>
+      <c r="D23" s="52"/>
+      <c r="E23" s="52"/>
+      <c r="F23" s="75"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="75"/>
+      <c r="I23" s="75"/>
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="64" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="52">
+        <v>1942860</v>
+      </c>
+      <c r="C24" s="52">
+        <v>292412.90000000002</v>
+      </c>
+      <c r="D24" s="52"/>
+      <c r="E24" s="52"/>
+      <c r="F24" s="75"/>
+      <c r="G24" s="75"/>
+      <c r="H24" s="75"/>
+      <c r="I24" s="75"/>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="64" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="52">
+        <v>51280441</v>
+      </c>
+      <c r="C25" s="52">
+        <v>51280441</v>
+      </c>
+      <c r="D25" s="52"/>
+      <c r="E25" s="52"/>
+      <c r="F25" s="75"/>
+      <c r="G25" s="75"/>
+      <c r="H25" s="75"/>
+      <c r="I25" s="75"/>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="B26" s="52">
+        <v>9713493.3000000007</v>
+      </c>
+      <c r="C26" s="52">
+        <v>4774700.8</v>
+      </c>
+      <c r="D26" s="52"/>
+      <c r="E26" s="52"/>
+      <c r="F26" s="75"/>
+      <c r="G26" s="75"/>
+      <c r="H26" s="75"/>
+      <c r="I26" s="75"/>
+    </row>
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="64" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="52">
+        <v>588859.9</v>
+      </c>
+      <c r="C27" s="52">
+        <v>200557.9</v>
+      </c>
+      <c r="D27" s="52"/>
+      <c r="E27" s="52"/>
+      <c r="F27" s="75"/>
+      <c r="G27" s="75"/>
+      <c r="H27" s="75"/>
+      <c r="I27" s="75"/>
+    </row>
+    <row r="28" spans="1:9" ht="22.5">
+      <c r="A28" s="73" t="s">
+        <v>13</v>
+      </c>
+      <c r="B28" s="54">
+        <v>6372241.0999999996</v>
+      </c>
+      <c r="C28" s="54">
+        <v>1030299.8</v>
+      </c>
+      <c r="D28" s="54"/>
+      <c r="E28" s="54"/>
+      <c r="F28" s="77"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="77"/>
+      <c r="I28" s="77"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="68" t="s">
+        <v>16</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Q9" sqref="Q9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="55" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="55" customWidth="1"/>
     <col min="3" max="3" width="17.7109375" style="55" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="55" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="55" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="55" customWidth="1"/>
     <col min="7" max="7" width="17" style="55" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="55" customWidth="1"/>
     <col min="9" max="9" width="17" style="55" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="28.5" customHeight="1">
       <c r="A1" s="79" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="79"/>
       <c r="C1" s="79"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="56"/>
@@ -1693,51 +2208,51 @@
       <c r="H28" s="77">
         <v>19636395.899999999</v>
       </c>
       <c r="I28" s="77">
         <v>4056629.4</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="68" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="55" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="55" customWidth="1"/>
     <col min="3" max="3" width="17.7109375" style="55" customWidth="1"/>
     <col min="4" max="4" width="17.85546875" style="55" customWidth="1"/>
     <col min="5" max="5" width="16.28515625" style="55" customWidth="1"/>
     <col min="6" max="6" width="14.85546875" style="55" customWidth="1"/>
     <col min="7" max="7" width="12" style="55" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="55" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="55" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75" customHeight="1">
       <c r="A1" s="79" t="s">
         <v>37</v>
       </c>
@@ -2508,51 +3023,51 @@
       <c r="C30" s="72"/>
     </row>
     <row r="31" spans="1:9">
       <c r="B31" s="71"/>
       <c r="C31" s="72"/>
     </row>
     <row r="32" spans="1:9" ht="24.6" customHeight="1">
       <c r="B32" s="71"/>
       <c r="C32" s="72"/>
     </row>
     <row r="35" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="55" customWidth="1"/>
     <col min="2" max="3" width="12.140625" style="55" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="55" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="55" customWidth="1"/>
     <col min="6" max="7" width="11.5703125" style="55" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" style="55" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" style="55" customWidth="1"/>
     <col min="10" max="10" width="60" style="55" customWidth="1"/>
     <col min="11" max="11" width="6.42578125" style="55" customWidth="1"/>
     <col min="12" max="12" width="14.85546875" style="55" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75" customHeight="1">
       <c r="A1" s="79" t="s">
         <v>36</v>
@@ -3455,51 +3970,51 @@
       <c r="C55" s="72"/>
     </row>
     <row r="56" spans="2:3">
       <c r="B56" s="71"/>
       <c r="C56" s="72"/>
     </row>
     <row r="57" spans="2:3" ht="24.6" customHeight="1">
       <c r="B57" s="71"/>
       <c r="C57" s="72"/>
     </row>
     <row r="60" spans="2:3" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K26" sqref="K26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="7" width="12.140625" style="29" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="29" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="29" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="2"/>
     <col min="11" max="11" width="13.28515625" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="2" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1">
       <c r="A1" s="83"/>
       <c r="B1" s="83"/>
       <c r="C1" s="83"/>
       <c r="D1" s="83"/>
       <c r="E1" s="83"/>
@@ -4449,51 +4964,51 @@
     <row r="56" spans="2:3">
       <c r="B56" s="38"/>
       <c r="C56" s="39"/>
     </row>
     <row r="57" spans="2:3" ht="24.6" customHeight="1">
       <c r="B57" s="38"/>
       <c r="C57" s="39"/>
     </row>
     <row r="60" spans="2:3" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D42" sqref="D42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="9" width="12.140625" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="83"/>
       <c r="C1" s="83"/>
       <c r="D1" s="83"/>
       <c r="E1" s="83"/>
       <c r="F1" s="83"/>
       <c r="G1" s="83"/>
       <c r="H1" s="83"/>
@@ -5385,51 +5900,51 @@
       <c r="B55" s="4"/>
       <c r="C55" s="5"/>
     </row>
     <row r="56" spans="2:3">
       <c r="B56" s="4"/>
       <c r="C56" s="5"/>
     </row>
     <row r="57" spans="2:3" ht="24.6" customHeight="1">
       <c r="B57" s="4"/>
       <c r="C57" s="5"/>
     </row>
     <row r="60" spans="2:3" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M27" sqref="M27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="9" width="12.140625" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="83" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="83"/>
       <c r="C1" s="83"/>
       <c r="D1" s="83"/>
       <c r="E1" s="83"/>
       <c r="F1" s="83"/>
       <c r="G1" s="83"/>
       <c r="H1" s="83"/>
@@ -6270,62 +6785,62 @@
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100E3870D12B90DFC4B9E485EE1675271A2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="0c5eca24686597a2423c00e220073734">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6334,96 +6849,97 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2729F3C-95F0-4138-B357-D7B42CE784F7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2729F3C-95F0-4138-B357-D7B42CE784F7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444B72A7-D232-4498-8CA2-428904B7257A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>