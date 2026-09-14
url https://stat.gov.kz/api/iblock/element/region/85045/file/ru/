--- v1 (2026-06-23)
+++ v2 (2026-09-14)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="3255" yWindow="480" windowWidth="20730" windowHeight="11760"/>
   </bookViews>
   <sheets>
-    <sheet name="2026" sheetId="9" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="2020" sheetId="5" r:id="rId7"/>
+    <sheet name="метаданные" sheetId="11" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="10" r:id="rId2"/>
+    <sheet name="2026" sheetId="9" r:id="rId3"/>
+    <sheet name="2025" sheetId="8" r:id="rId4"/>
+    <sheet name="2024" sheetId="7" r:id="rId5"/>
+    <sheet name="2023" sheetId="6" r:id="rId6"/>
+    <sheet name="2022" sheetId="3" r:id="rId7"/>
+    <sheet name="2021" sheetId="4" r:id="rId8"/>
+    <sheet name="2020" sheetId="5" r:id="rId9"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="84">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>Издательская деятельность</t>
   </si>
   <si>
     <t>Деятельность по созданию программ и телерадиовещание</t>
   </si>
   <si>
     <t>Операции с недвижимым имуществом</t>
   </si>
   <si>
     <t>Деятельность в области права и бухгалтерского учета</t>
   </si>
   <si>
     <t>Деятельность в области архитектуры, инженерных изысканий, технических испытаний и анализа</t>
   </si>
   <si>
     <t>Научные исследования и разработки</t>
   </si>
   <si>
@@ -151,62 +151,237 @@
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2021г.*</t>
   </si>
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2023г.*</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2024г.*</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2025г.*</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2026г.*</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг предприятиями и индивидуальными предпринимателями</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Объем оказанных услуг </t>
+  </si>
+  <si>
+    <t>С 2020 года</t>
+  </si>
+  <si>
+    <t>Стоимость оказанных услуг в размере средств, поступивших от предприятий, учреждений, населения в уплату за оказанные им услуги</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Расчет показателей по статистике коммерческих услуг осуществляется в соответствии с Методикой по формированию показателей по статистике коммерческих услуг, утвержденной приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 9 февраля 2016 года №32 и Международными рекомендациями по статистике услуг Евростата</t>
+  </si>
+  <si>
+    <t>Основным источником информации об объемах оказанных услуг республики и ее регионов являются данные, полученные по итогам обследования статистической формы 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - квартальная)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">В сфере коммерческих услуг используется статистический Справочник услуг </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(https://stat.gov.kz/ru/classifiers/statistical/23/)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>, разработанный на базе национальных классификаторов «Классификатор продукции по видам экономической деятельности» (КПВЭД) и «Общий классификатор видов экономической деятельности» (ОКЭД)</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(https://stat.gov.kz/ru/classifiers/statistical/21/)</t>
+    </r>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/15/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-service/spreadsheets/?year=&amp;name=19448&amp;period=quarter&amp;type=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702489?keyword=</t>
+  </si>
+  <si>
+    <t>КСП 201101</t>
+  </si>
+  <si>
+    <t>Есиркепова Ляззат Маратовна</t>
+  </si>
+  <si>
+    <t>+7 727 2699145</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли, услуг и  цен</t>
+  </si>
+  <si>
+    <t>тыс. теңге</t>
+  </si>
+  <si>
+    <t>e-mail: l.esirkepova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
@@ -287,58 +462,129 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="1"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -352,54 +598,59 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="112">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -552,212 +803,280 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -888,631 +1207,1003 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-service/spreadsheets/?year=&amp;name=19448&amp;period=quarter&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="The%20volume%20of%20services%20provided%20by%20sources%20of%20financing%20and%20activities.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O11" sqref="O11"/>
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="43" customWidth="1"/>
+    <col min="2" max="2" width="102" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="81" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="82">
+        <v>201101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="81" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="82" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="81" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="83" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="84" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="82" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="84" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="82" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="30.75" customHeight="1">
+      <c r="A7" s="81" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="85" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="81" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="83" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="63.75" customHeight="1">
+      <c r="A9" s="81" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="85" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="45" customHeight="1">
+      <c r="A10" s="81" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="85" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="86"/>
+    </row>
+    <row r="12" spans="1:2" ht="51">
+      <c r="A12" s="81" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="87" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="88" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="89" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="88" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="89" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="88" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="89" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="81" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="90">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="81" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="90">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="81" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="100" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="81" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="83" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="81" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="96" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="81" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="111" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="91"/>
+      <c r="B22" s="92"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="91"/>
+      <c r="B23" s="93"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F33" sqref="F33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.5703125" customWidth="1"/>
+    <col min="2" max="2" width="123.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="78" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="78" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="78" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="78" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="78" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="78"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="79" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="78"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="78"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="55"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="55"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="55"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="80" t="s">
+        <v>66</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N29"/>
+  <sheetViews>
+    <sheetView topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="J4" sqref="J4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="55" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="55" customWidth="1"/>
     <col min="3" max="3" width="17.7109375" style="55" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="55" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="55" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="55" customWidth="1"/>
     <col min="7" max="7" width="17" style="55" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="55" customWidth="1"/>
     <col min="9" max="9" width="17" style="55" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="28.5" customHeight="1">
-      <c r="A1" s="79" t="s">
+    <row r="1" spans="1:14" ht="28.5" customHeight="1">
+      <c r="A1" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="101" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="79"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:9">
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" s="56"/>
       <c r="B2" s="56"/>
       <c r="E2" s="74"/>
       <c r="G2" s="74"/>
       <c r="I2" s="74" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="B3" s="78" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A3" s="103"/>
+      <c r="B3" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="78"/>
-      <c r="D3" s="78" t="s">
+      <c r="C3" s="102"/>
+      <c r="D3" s="102" t="s">
         <v>31</v>
       </c>
-      <c r="E3" s="78"/>
-      <c r="F3" s="78" t="s">
+      <c r="E3" s="102"/>
+      <c r="F3" s="102" t="s">
         <v>32</v>
       </c>
-      <c r="G3" s="78"/>
-      <c r="H3" s="78" t="s">
+      <c r="G3" s="102"/>
+      <c r="H3" s="102" t="s">
         <v>33</v>
       </c>
-      <c r="I3" s="78"/>
-[...2 lines deleted...]
-      <c r="A4" s="81"/>
+      <c r="I3" s="102"/>
+    </row>
+    <row r="4" spans="1:14" ht="52.5" customHeight="1">
+      <c r="A4" s="104"/>
       <c r="B4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="59" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="59" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="59" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="59" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:9">
+    <row r="5" spans="1:14">
       <c r="A5" s="64" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="51">
         <v>357758.4</v>
       </c>
       <c r="C5" s="51">
         <v>76845.600000000006</v>
       </c>
-      <c r="D5" s="51"/>
-      <c r="E5" s="51"/>
+      <c r="D5" s="97">
+        <v>664305.19999999995</v>
+      </c>
+      <c r="E5" s="97">
+        <v>133624.1</v>
+      </c>
       <c r="F5" s="75"/>
       <c r="G5" s="75"/>
       <c r="H5" s="75"/>
       <c r="I5" s="75"/>
     </row>
-    <row r="6" spans="1:9" ht="45">
+    <row r="6" spans="1:14" ht="45">
       <c r="A6" s="64" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="52">
         <v>470616</v>
       </c>
       <c r="C6" s="52">
         <v>346156.2</v>
       </c>
-      <c r="D6" s="52"/>
-      <c r="E6" s="52"/>
+      <c r="D6" s="97">
+        <v>1107884.8999999999</v>
+      </c>
+      <c r="E6" s="97">
+        <v>743453.4</v>
+      </c>
       <c r="F6" s="75"/>
       <c r="G6" s="75"/>
       <c r="H6" s="75"/>
       <c r="I6" s="75"/>
-    </row>
-    <row r="7" spans="1:9" ht="24.6" customHeight="1">
+      <c r="N6" s="95"/>
+    </row>
+    <row r="7" spans="1:14" ht="24.6" customHeight="1">
       <c r="A7" s="64" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="52">
         <v>30997.5</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="52"/>
-      <c r="E7" s="52"/>
+      <c r="D7" s="97">
+        <v>342290.7</v>
+      </c>
+      <c r="E7" s="98" t="s">
+        <v>18</v>
+      </c>
       <c r="F7" s="75"/>
       <c r="G7" s="75"/>
       <c r="H7" s="75"/>
       <c r="I7" s="75"/>
     </row>
-    <row r="8" spans="1:9" ht="33.75">
+    <row r="8" spans="1:14" ht="33.75">
       <c r="A8" s="64" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="52">
         <v>2526199.2999999998</v>
       </c>
       <c r="C8" s="52">
         <v>111652</v>
       </c>
-      <c r="D8" s="52"/>
-      <c r="E8" s="52"/>
+      <c r="D8" s="97">
+        <v>5124371.3</v>
+      </c>
+      <c r="E8" s="97">
+        <v>178485.6</v>
+      </c>
       <c r="F8" s="75"/>
       <c r="G8" s="75"/>
       <c r="H8" s="75"/>
       <c r="I8" s="75"/>
     </row>
-    <row r="9" spans="1:9" ht="22.5">
+    <row r="9" spans="1:14" ht="22.5">
       <c r="A9" s="64" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="52">
         <v>260640.4</v>
       </c>
       <c r="C9" s="52">
         <v>52298.2</v>
       </c>
-      <c r="D9" s="52"/>
-      <c r="E9" s="52"/>
+      <c r="D9" s="97">
+        <v>562375</v>
+      </c>
+      <c r="E9" s="97">
+        <v>141562.70000000001</v>
+      </c>
       <c r="F9" s="75"/>
       <c r="G9" s="75"/>
       <c r="H9" s="75"/>
       <c r="I9" s="75"/>
     </row>
-    <row r="10" spans="1:9" ht="12.75" customHeight="1">
+    <row r="10" spans="1:14" ht="12.75" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="52">
         <v>19512231.399999999</v>
       </c>
       <c r="C10" s="52">
         <v>906651.2</v>
       </c>
-      <c r="D10" s="52"/>
-      <c r="E10" s="52"/>
+      <c r="D10" s="97">
+        <v>44497584.299999997</v>
+      </c>
+      <c r="E10" s="97">
+        <v>2912680.5</v>
+      </c>
       <c r="F10" s="75"/>
       <c r="G10" s="75"/>
       <c r="H10" s="75"/>
       <c r="I10" s="75"/>
     </row>
-    <row r="11" spans="1:9" ht="22.5">
+    <row r="11" spans="1:14" ht="22.5">
       <c r="A11" s="64" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="52">
         <v>407800.2</v>
       </c>
       <c r="C11" s="52">
         <v>20091.900000000001</v>
       </c>
-      <c r="D11" s="52"/>
-      <c r="E11" s="52"/>
+      <c r="D11" s="97">
+        <v>1140632.3</v>
+      </c>
+      <c r="E11" s="97">
+        <v>64712.7</v>
+      </c>
       <c r="F11" s="75"/>
       <c r="G11" s="75"/>
       <c r="H11" s="75"/>
       <c r="I11" s="75"/>
     </row>
-    <row r="12" spans="1:9" ht="22.5">
+    <row r="12" spans="1:14" ht="22.5">
       <c r="A12" s="64" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="52">
         <v>162945.79999999999</v>
       </c>
       <c r="C12" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="D12" s="52"/>
-      <c r="E12" s="52"/>
+      <c r="D12" s="97">
+        <v>305207.59999999998</v>
+      </c>
+      <c r="E12" s="97">
+        <v>1833</v>
+      </c>
       <c r="F12" s="75"/>
       <c r="G12" s="75"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
     </row>
-    <row r="13" spans="1:9" ht="33.75">
+    <row r="13" spans="1:14" ht="33.75">
       <c r="A13" s="64" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="52">
         <v>1767080.5</v>
       </c>
       <c r="C13" s="52">
         <v>69905.2</v>
       </c>
-      <c r="D13" s="52"/>
-      <c r="E13" s="52"/>
+      <c r="D13" s="97">
+        <v>6694296.7000000002</v>
+      </c>
+      <c r="E13" s="97">
+        <v>302954.40000000002</v>
+      </c>
       <c r="F13" s="75"/>
       <c r="G13" s="75"/>
       <c r="H13" s="75"/>
       <c r="I13" s="75"/>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:14">
       <c r="A14" s="64" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="52">
         <v>981245</v>
       </c>
       <c r="C14" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="D14" s="52"/>
-      <c r="E14" s="53"/>
+      <c r="D14" s="97">
+        <v>2034933.8</v>
+      </c>
+      <c r="E14" s="98" t="s">
+        <v>18</v>
+      </c>
       <c r="F14" s="75"/>
       <c r="G14" s="75"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
     </row>
-    <row r="15" spans="1:9" ht="22.5">
+    <row r="15" spans="1:14" ht="22.5">
       <c r="A15" s="64" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="52">
         <v>6600944</v>
       </c>
       <c r="C15" s="52">
         <v>26544.5</v>
       </c>
-      <c r="D15" s="52"/>
-      <c r="E15" s="52"/>
+      <c r="D15" s="97">
+        <v>8871814.1999999993</v>
+      </c>
+      <c r="E15" s="97">
+        <v>185178.1</v>
+      </c>
       <c r="F15" s="75"/>
       <c r="G15" s="75"/>
       <c r="H15" s="75"/>
       <c r="I15" s="75"/>
     </row>
-    <row r="16" spans="1:9" ht="22.5">
+    <row r="16" spans="1:14" ht="22.5">
       <c r="A16" s="64" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="52">
         <v>793800.8</v>
       </c>
       <c r="C16" s="52">
         <v>31907.4</v>
       </c>
-      <c r="D16" s="52"/>
-      <c r="E16" s="52"/>
+      <c r="D16" s="97">
+        <v>1794138.5</v>
+      </c>
+      <c r="E16" s="97">
+        <v>182327.3</v>
+      </c>
       <c r="F16" s="75"/>
       <c r="G16" s="75"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="64" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="52">
         <v>1326154.7</v>
       </c>
       <c r="C17" s="52">
         <v>87469.5</v>
       </c>
-      <c r="D17" s="52"/>
-      <c r="E17" s="52"/>
+      <c r="D17" s="97">
+        <v>3207524</v>
+      </c>
+      <c r="E17" s="97">
+        <v>170357.8</v>
+      </c>
       <c r="F17" s="75"/>
       <c r="G17" s="75"/>
       <c r="H17" s="75"/>
       <c r="I17" s="75"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="52">
         <v>2972689.9</v>
       </c>
       <c r="C18" s="52">
         <v>284487.59999999998</v>
       </c>
-      <c r="D18" s="52"/>
-      <c r="E18" s="52"/>
+      <c r="D18" s="97">
+        <v>7258362.7000000002</v>
+      </c>
+      <c r="E18" s="97">
+        <v>634346.19999999995</v>
+      </c>
       <c r="F18" s="75"/>
       <c r="G18" s="75"/>
       <c r="H18" s="75"/>
       <c r="I18" s="75"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="64" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="52">
         <v>250092.6</v>
       </c>
       <c r="C19" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="D19" s="52"/>
-      <c r="E19" s="53"/>
+      <c r="D19" s="97">
+        <v>634082.4</v>
+      </c>
+      <c r="E19" s="98" t="s">
+        <v>18</v>
+      </c>
       <c r="F19" s="75"/>
       <c r="G19" s="76"/>
       <c r="H19" s="75"/>
       <c r="I19" s="76"/>
     </row>
     <row r="20" spans="1:9" ht="22.5">
       <c r="A20" s="64" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="52">
         <v>1925574.6</v>
       </c>
       <c r="C20" s="52">
         <v>6018.3</v>
       </c>
-      <c r="D20" s="52"/>
-      <c r="E20" s="52"/>
+      <c r="D20" s="97">
+        <v>4270233.5999999996</v>
+      </c>
+      <c r="E20" s="97">
+        <v>22040.7</v>
+      </c>
       <c r="F20" s="75"/>
       <c r="G20" s="75"/>
       <c r="H20" s="75"/>
       <c r="I20" s="75"/>
     </row>
     <row r="21" spans="1:9" ht="22.5">
       <c r="A21" s="64" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="52">
         <v>1808048.1</v>
       </c>
       <c r="C21" s="52">
         <v>209313.5</v>
       </c>
-      <c r="D21" s="52"/>
-      <c r="E21" s="52"/>
+      <c r="D21" s="97">
+        <v>4589981.3</v>
+      </c>
+      <c r="E21" s="97">
+        <v>612949.80000000005</v>
+      </c>
       <c r="F21" s="75"/>
       <c r="G21" s="75"/>
       <c r="H21" s="75"/>
       <c r="I21" s="75"/>
     </row>
     <row r="22" spans="1:9" ht="45">
       <c r="A22" s="64" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="52">
         <v>2367143.2999999998</v>
       </c>
       <c r="C22" s="52">
         <v>24011.5</v>
       </c>
-      <c r="D22" s="52"/>
-      <c r="E22" s="52"/>
+      <c r="D22" s="97">
+        <v>5617372.2000000002</v>
+      </c>
+      <c r="E22" s="97">
+        <v>36569.800000000003</v>
+      </c>
       <c r="F22" s="75"/>
       <c r="G22" s="75"/>
       <c r="H22" s="75"/>
       <c r="I22" s="75"/>
     </row>
     <row r="23" spans="1:9" ht="22.5">
       <c r="A23" s="64" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="52">
         <v>568754.1</v>
       </c>
       <c r="C23" s="52">
         <v>40616.9</v>
       </c>
-      <c r="D23" s="52"/>
-      <c r="E23" s="52"/>
+      <c r="D23" s="97">
+        <v>1608664.9</v>
+      </c>
+      <c r="E23" s="97">
+        <v>144573.1</v>
+      </c>
       <c r="F23" s="75"/>
       <c r="G23" s="75"/>
       <c r="H23" s="75"/>
       <c r="I23" s="75"/>
     </row>
     <row r="24" spans="1:9" ht="22.5">
       <c r="A24" s="64" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="52">
         <v>1942860</v>
       </c>
       <c r="C24" s="52">
         <v>292412.90000000002</v>
       </c>
-      <c r="D24" s="52"/>
-      <c r="E24" s="52"/>
+      <c r="D24" s="97">
+        <v>4710285.9000000004</v>
+      </c>
+      <c r="E24" s="97">
+        <v>985623.3</v>
+      </c>
       <c r="F24" s="75"/>
       <c r="G24" s="75"/>
       <c r="H24" s="75"/>
       <c r="I24" s="75"/>
     </row>
     <row r="25" spans="1:9" ht="22.5">
       <c r="A25" s="64" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="52">
         <v>51280441</v>
       </c>
       <c r="C25" s="52">
         <v>51280441</v>
       </c>
-      <c r="D25" s="52"/>
-      <c r="E25" s="52"/>
+      <c r="D25" s="97">
+        <v>103894329</v>
+      </c>
+      <c r="E25" s="97">
+        <v>103894329</v>
+      </c>
       <c r="F25" s="75"/>
       <c r="G25" s="75"/>
       <c r="H25" s="75"/>
       <c r="I25" s="75"/>
     </row>
     <row r="26" spans="1:9" ht="22.5">
       <c r="A26" s="64" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="52">
         <v>9713493.3000000007</v>
       </c>
       <c r="C26" s="52">
         <v>4774700.8</v>
       </c>
-      <c r="D26" s="52"/>
-      <c r="E26" s="52"/>
+      <c r="D26" s="97">
+        <v>20514941.600000001</v>
+      </c>
+      <c r="E26" s="97">
+        <v>9281155.3000000007</v>
+      </c>
       <c r="F26" s="75"/>
       <c r="G26" s="75"/>
       <c r="H26" s="75"/>
       <c r="I26" s="75"/>
     </row>
     <row r="27" spans="1:9" ht="22.5">
       <c r="A27" s="64" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="52">
         <v>588859.9</v>
       </c>
       <c r="C27" s="52">
         <v>200557.9</v>
       </c>
-      <c r="D27" s="52"/>
-      <c r="E27" s="52"/>
+      <c r="D27" s="97">
+        <v>1661979.7</v>
+      </c>
+      <c r="E27" s="97">
+        <v>498955.2</v>
+      </c>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
     </row>
     <row r="28" spans="1:9" ht="22.5">
       <c r="A28" s="73" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="54">
         <v>6372241.0999999996</v>
       </c>
       <c r="C28" s="54">
         <v>1030299.8</v>
       </c>
-      <c r="D28" s="54"/>
-      <c r="E28" s="54"/>
+      <c r="D28" s="99">
+        <v>9161140.1999999993</v>
+      </c>
+      <c r="E28" s="99">
+        <v>3033059.8</v>
+      </c>
       <c r="F28" s="77"/>
       <c r="G28" s="77"/>
       <c r="H28" s="77"/>
       <c r="I28" s="77"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="68" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="B1:I1"/>
+    <mergeCell ref="H3:I3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
-    <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="Q9" sqref="Q9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="55" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="55" customWidth="1"/>
     <col min="3" max="3" width="17.7109375" style="55" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="55" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="55" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="55" customWidth="1"/>
     <col min="7" max="7" width="17" style="55" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="55" customWidth="1"/>
     <col min="9" max="9" width="17" style="55" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="28.5" customHeight="1">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="101" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="79"/>
-      <c r="C1" s="79"/>
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="56"/>
       <c r="B2" s="56"/>
       <c r="E2" s="74"/>
       <c r="G2" s="74"/>
       <c r="I2" s="74" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="80"/>
-      <c r="B3" s="78" t="s">
+      <c r="A3" s="103"/>
+      <c r="B3" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="78"/>
-      <c r="D3" s="78" t="s">
+      <c r="C3" s="102"/>
+      <c r="D3" s="102" t="s">
         <v>31</v>
       </c>
-      <c r="E3" s="78"/>
-      <c r="F3" s="78" t="s">
+      <c r="E3" s="102"/>
+      <c r="F3" s="102" t="s">
         <v>32</v>
       </c>
-      <c r="G3" s="78"/>
-      <c r="H3" s="78" t="s">
+      <c r="G3" s="102"/>
+      <c r="H3" s="102" t="s">
         <v>33</v>
       </c>
-      <c r="I3" s="78"/>
+      <c r="I3" s="102"/>
     </row>
     <row r="4" spans="1:9" ht="52.5" customHeight="1">
-      <c r="A4" s="81"/>
+      <c r="A4" s="104"/>
       <c r="B4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="59" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="59" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="59" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="59" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2208,110 +2899,110 @@
       <c r="H28" s="77">
         <v>19636395.899999999</v>
       </c>
       <c r="I28" s="77">
         <v>4056629.4</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="68" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="55" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="55" customWidth="1"/>
     <col min="3" max="3" width="17.7109375" style="55" customWidth="1"/>
     <col min="4" max="4" width="17.85546875" style="55" customWidth="1"/>
     <col min="5" max="5" width="16.28515625" style="55" customWidth="1"/>
     <col min="6" max="6" width="14.85546875" style="55" customWidth="1"/>
     <col min="7" max="7" width="12" style="55" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="55" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="55" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="101" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="79"/>
-[...2 lines deleted...]
-      <c r="E1" s="79"/>
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="56"/>
       <c r="B2" s="56"/>
       <c r="C2" s="57"/>
       <c r="I2" s="58" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="80"/>
-      <c r="B3" s="78" t="s">
+      <c r="A3" s="103"/>
+      <c r="B3" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="78"/>
-      <c r="D3" s="78" t="s">
+      <c r="C3" s="102"/>
+      <c r="D3" s="102" t="s">
         <v>31</v>
       </c>
-      <c r="E3" s="78"/>
-      <c r="F3" s="78" t="s">
+      <c r="E3" s="102"/>
+      <c r="F3" s="102" t="s">
         <v>32</v>
       </c>
-      <c r="G3" s="78"/>
-      <c r="H3" s="78" t="s">
+      <c r="G3" s="102"/>
+      <c r="H3" s="102" t="s">
         <v>33</v>
       </c>
-      <c r="I3" s="78"/>
+      <c r="I3" s="102"/>
     </row>
     <row r="4" spans="1:9" ht="52.5" customHeight="1">
-      <c r="A4" s="81"/>
+      <c r="A4" s="104"/>
       <c r="B4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="59" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="59" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="59" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="59" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3023,116 +3714,116 @@
       <c r="C30" s="72"/>
     </row>
     <row r="31" spans="1:9">
       <c r="B31" s="71"/>
       <c r="C31" s="72"/>
     </row>
     <row r="32" spans="1:9" ht="24.6" customHeight="1">
       <c r="B32" s="71"/>
       <c r="C32" s="72"/>
     </row>
     <row r="35" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="55" customWidth="1"/>
     <col min="2" max="3" width="12.140625" style="55" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="55" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="55" customWidth="1"/>
     <col min="6" max="7" width="11.5703125" style="55" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" style="55" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" style="55" customWidth="1"/>
     <col min="10" max="10" width="60" style="55" customWidth="1"/>
     <col min="11" max="11" width="6.42578125" style="55" customWidth="1"/>
     <col min="12" max="12" width="14.85546875" style="55" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="101" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="79"/>
-[...6 lines deleted...]
-      <c r="I1" s="79"/>
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="56"/>
       <c r="B2" s="56"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="I2" s="58" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="80"/>
-      <c r="B3" s="78" t="s">
+      <c r="A3" s="103"/>
+      <c r="B3" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="78"/>
-      <c r="D3" s="82" t="s">
+      <c r="C3" s="102"/>
+      <c r="D3" s="105" t="s">
         <v>31</v>
       </c>
-      <c r="E3" s="82"/>
-      <c r="F3" s="82" t="s">
+      <c r="E3" s="105"/>
+      <c r="F3" s="105" t="s">
         <v>32</v>
       </c>
-      <c r="G3" s="82"/>
-      <c r="H3" s="82" t="s">
+      <c r="G3" s="105"/>
+      <c r="H3" s="105" t="s">
         <v>33</v>
       </c>
-      <c r="I3" s="82"/>
+      <c r="I3" s="105"/>
     </row>
     <row r="4" spans="1:10" ht="33.75">
-      <c r="A4" s="81"/>
+      <c r="A4" s="104"/>
       <c r="B4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="59" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="60" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="60" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="59" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="60" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3354,51 +4045,51 @@
         <v>317154.09999999998</v>
       </c>
       <c r="C12" s="62">
         <v>5375</v>
       </c>
       <c r="D12" s="49">
         <v>361567.3</v>
       </c>
       <c r="E12" s="49">
         <v>5375</v>
       </c>
       <c r="F12" s="52">
         <v>846246.3</v>
       </c>
       <c r="G12" s="52">
         <v>5375</v>
       </c>
       <c r="H12" s="49">
         <v>1555002.7</v>
       </c>
       <c r="I12" s="49">
         <v>6495</v>
       </c>
       <c r="J12" s="64"/>
     </row>
-    <row r="13" spans="1:10" ht="33.75">
+    <row r="13" spans="1:10" ht="22.5">
       <c r="A13" s="61" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="62">
         <v>3740279.1</v>
       </c>
       <c r="C13" s="62">
         <v>31340.3</v>
       </c>
       <c r="D13" s="49">
         <v>6068493.9000000004</v>
       </c>
       <c r="E13" s="49">
         <v>63427.7</v>
       </c>
       <c r="F13" s="52">
         <v>9707820.6999999993</v>
       </c>
       <c r="G13" s="52">
         <v>101135.7</v>
       </c>
       <c r="H13" s="49">
         <v>15638861.6</v>
       </c>
       <c r="I13" s="49">
@@ -3714,51 +4405,51 @@
         <v>977288.8</v>
       </c>
       <c r="C24" s="62">
         <v>82940.5</v>
       </c>
       <c r="D24" s="49">
         <v>2495678.7999999998</v>
       </c>
       <c r="E24" s="49">
         <v>320549.2</v>
       </c>
       <c r="F24" s="52">
         <v>4165577.6</v>
       </c>
       <c r="G24" s="52">
         <v>661323.1</v>
       </c>
       <c r="H24" s="49">
         <v>6360493.7000000002</v>
       </c>
       <c r="I24" s="49">
         <v>938962.6</v>
       </c>
       <c r="J24" s="64"/>
     </row>
-    <row r="25" spans="1:10" ht="33.75">
+    <row r="25" spans="1:10" ht="22.5">
       <c r="A25" s="61" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="62">
         <v>89236768</v>
       </c>
       <c r="C25" s="62">
         <v>89236768</v>
       </c>
       <c r="D25" s="49">
         <v>182526417.09999999</v>
       </c>
       <c r="E25" s="49">
         <v>182526417.09999999</v>
       </c>
       <c r="F25" s="52">
         <v>248450122.90000001</v>
       </c>
       <c r="G25" s="52">
         <v>248450122.90000001</v>
       </c>
       <c r="H25" s="49">
         <v>320826488.5</v>
       </c>
       <c r="I25" s="49">
@@ -3970,111 +4661,111 @@
       <c r="C55" s="72"/>
     </row>
     <row r="56" spans="2:3">
       <c r="B56" s="71"/>
       <c r="C56" s="72"/>
     </row>
     <row r="57" spans="2:3" ht="24.6" customHeight="1">
       <c r="B57" s="71"/>
       <c r="C57" s="72"/>
     </row>
     <row r="60" spans="2:3" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K26" sqref="K26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="7" width="12.140625" style="29" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="29" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="29" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="2"/>
     <col min="11" max="11" width="13.28515625" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="2" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A1" s="83"/>
-[...7 lines deleted...]
-      <c r="I1" s="83"/>
+      <c r="A1" s="106"/>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="106"/>
+      <c r="F1" s="106"/>
+      <c r="G1" s="106"/>
+      <c r="H1" s="106"/>
+      <c r="I1" s="106"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="I2" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="84"/>
-      <c r="B3" s="86" t="s">
+      <c r="A3" s="107"/>
+      <c r="B3" s="109" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="86"/>
-      <c r="D3" s="87" t="s">
+      <c r="C3" s="109"/>
+      <c r="D3" s="110" t="s">
         <v>31</v>
       </c>
-      <c r="E3" s="87"/>
-      <c r="F3" s="87" t="s">
+      <c r="E3" s="110"/>
+      <c r="F3" s="110" t="s">
         <v>32</v>
       </c>
-      <c r="G3" s="87"/>
-      <c r="H3" s="87" t="s">
+      <c r="G3" s="110"/>
+      <c r="H3" s="110" t="s">
         <v>33</v>
       </c>
-      <c r="I3" s="87"/>
+      <c r="I3" s="110"/>
     </row>
     <row r="4" spans="1:13" ht="33.75">
-      <c r="A4" s="85"/>
+      <c r="A4" s="108"/>
       <c r="B4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>14</v>
       </c>
     </row>
@@ -4964,113 +5655,113 @@
     <row r="56" spans="2:3">
       <c r="B56" s="38"/>
       <c r="C56" s="39"/>
     </row>
     <row r="57" spans="2:3" ht="24.6" customHeight="1">
       <c r="B57" s="38"/>
       <c r="C57" s="39"/>
     </row>
     <row r="60" spans="2:3" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D42" sqref="D42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="9" width="12.140625" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="83" t="s">
+      <c r="A1" s="106" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="83"/>
-[...6 lines deleted...]
-      <c r="I1" s="83"/>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="106"/>
+      <c r="F1" s="106"/>
+      <c r="G1" s="106"/>
+      <c r="H1" s="106"/>
+      <c r="I1" s="106"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="3"/>
       <c r="F2" s="7"/>
       <c r="G2" s="3"/>
       <c r="H2" s="7"/>
       <c r="I2" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="84"/>
-      <c r="B3" s="86" t="s">
+      <c r="A3" s="107"/>
+      <c r="B3" s="109" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="86"/>
-      <c r="D3" s="86" t="s">
+      <c r="C3" s="109"/>
+      <c r="D3" s="109" t="s">
         <v>31</v>
       </c>
-      <c r="E3" s="86"/>
-      <c r="F3" s="86" t="s">
+      <c r="E3" s="109"/>
+      <c r="F3" s="109" t="s">
         <v>32</v>
       </c>
-      <c r="G3" s="86"/>
-      <c r="H3" s="87" t="s">
+      <c r="G3" s="109"/>
+      <c r="H3" s="110" t="s">
         <v>33</v>
       </c>
-      <c r="I3" s="87"/>
+      <c r="I3" s="110"/>
       <c r="J3" s="1"/>
     </row>
     <row r="4" spans="1:10" ht="33.75">
-      <c r="A4" s="85"/>
+      <c r="A4" s="108"/>
       <c r="B4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="1"/>
@@ -5900,112 +6591,112 @@
       <c r="B55" s="4"/>
       <c r="C55" s="5"/>
     </row>
     <row r="56" spans="2:3">
       <c r="B56" s="4"/>
       <c r="C56" s="5"/>
     </row>
     <row r="57" spans="2:3" ht="24.6" customHeight="1">
       <c r="B57" s="4"/>
       <c r="C57" s="5"/>
     </row>
     <row r="60" spans="2:3" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J48"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="M27" sqref="M27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="9" width="12.140625" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="83" t="s">
+      <c r="A1" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="83"/>
-[...6 lines deleted...]
-      <c r="I1" s="83"/>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="106"/>
+      <c r="F1" s="106"/>
+      <c r="G1" s="106"/>
+      <c r="H1" s="106"/>
+      <c r="I1" s="106"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="84"/>
-      <c r="B3" s="86" t="s">
+      <c r="A3" s="107"/>
+      <c r="B3" s="109" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="86"/>
-      <c r="D3" s="86" t="s">
+      <c r="C3" s="109"/>
+      <c r="D3" s="109" t="s">
         <v>31</v>
       </c>
-      <c r="E3" s="86"/>
-      <c r="F3" s="86" t="s">
+      <c r="E3" s="109"/>
+      <c r="F3" s="109" t="s">
         <v>32</v>
       </c>
-      <c r="G3" s="86"/>
-      <c r="H3" s="87" t="s">
+      <c r="G3" s="109"/>
+      <c r="H3" s="110" t="s">
         <v>33</v>
       </c>
-      <c r="I3" s="87"/>
+      <c r="I3" s="110"/>
     </row>
     <row r="4" spans="1:9" ht="41.25" customHeight="1">
-      <c r="A4" s="85"/>
+      <c r="A4" s="108"/>
       <c r="B4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>14</v>
       </c>
     </row>
@@ -6890,56 +7581,58 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444B72A7-D232-4498-8CA2-428904B7257A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>