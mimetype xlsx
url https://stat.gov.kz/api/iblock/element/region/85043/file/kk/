--- v0 (2026-04-24)
+++ v1 (2026-06-23)
@@ -1,79 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\2025\ДИНАМИЧЕСКИЕ ТАБЛ УСЛУГА\Каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\2-Услуги КВ 2026год\1кв 2026 эт.таблица\Динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28830" windowHeight="14175"/>
   </bookViews>
   <sheets>
-    <sheet name="2025" sheetId="8" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="2020" sheetId="5" r:id="rId6"/>
+    <sheet name="2026" sheetId="9" r:id="rId1"/>
+    <sheet name="2025" sheetId="8" r:id="rId2"/>
+    <sheet name="2024" sheetId="7" r:id="rId3"/>
+    <sheet name="2023" sheetId="6" r:id="rId4"/>
+    <sheet name="2022" sheetId="3" r:id="rId5"/>
+    <sheet name="2021" sheetId="4" r:id="rId6"/>
+    <sheet name="2020" sheetId="5" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="438" uniqueCount="71">
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2020 жылғы есепті кезеңнің нақты көлем индекстері, 2019 жылғы тиісті кезеңге., %</t>
   </si>
   <si>
     <t>Баспа қызметі</t>
   </si>
   <si>
     <t>Кино-бейнефильмдер мен телевизиялық бағдарламалар шығару, дыбыс жазу және музыкалық шығармалар шығару саласындағы қызмет</t>
   </si>
   <si>
     <t>Бағдарламаларды құру және телерадио хабарларын тарату қызметі</t>
   </si>
   <si>
@@ -236,50 +238,56 @@
     <t>Құмар ойындар және бәс тігуді ұйымдастыру бойынша қызмет</t>
   </si>
   <si>
     <t>Спорт, демалыс пен ойын-сауықты ұйымдастыру саласындағы қызмет</t>
   </si>
   <si>
     <t>Компьютерлерді, тұрмыстық бұйымдар мен жеке тұтынатын заттарды жөндеу</t>
   </si>
   <si>
     <t>Өзге де дербес қызметтер көрсету</t>
   </si>
   <si>
     <t>2024 жылғы есепті кезеңнің нақты көлем индекстері, 2023 жылғы тиісті кезеңге*., %</t>
   </si>
   <si>
     <t>2025 жылғы есепті кезеңнің нақты көлем индекстері, 2024 жылғы тиісті кезеңге*., %</t>
   </si>
   <si>
     <t xml:space="preserve">2025 жылғы көрсетілген қызметтердің көлемі және  қызмет түрлері бойынша нақты көлем индекстері.* </t>
   </si>
   <si>
     <t>* Экономиканың бақыланбайтын секторын ескеруімен.</t>
   </si>
   <si>
     <t>қаңтар-қыркуйек</t>
+  </si>
+  <si>
+    <t>2026 жылғы есепті кезеңнің нақты көлем индекстері, 2025 жылғы тиісті кезеңге*., %</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 жылғы көрсетілген қызметтердің көлемі және  қызмет түрлері бойынша нақты көлем индекстері.* </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -401,51 +409,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
@@ -508,102 +516,105 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -847,914 +858,1421 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="R8" sqref="R8"/>
+      <selection activeCell="M16" sqref="M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="20" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="20" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" style="20" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="20" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="20" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="20" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="20" customWidth="1"/>
     <col min="9" max="9" width="16.7109375" style="20" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="27.75" customHeight="1">
-      <c r="A1" s="52" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="52"/>
+      <c r="A1" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="43"/>
-      <c r="B3" s="41" t="s">
+      <c r="A3" s="44"/>
+      <c r="B3" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="41"/>
-      <c r="D3" s="41" t="s">
+      <c r="C3" s="42"/>
+      <c r="D3" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="41"/>
-      <c r="F3" s="41" t="s">
+      <c r="E3" s="42"/>
+      <c r="F3" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="G3" s="41"/>
-      <c r="H3" s="41" t="s">
+      <c r="G3" s="42"/>
+      <c r="H3" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="41"/>
+      <c r="I3" s="42"/>
     </row>
     <row r="4" spans="1:9" ht="70.5" customHeight="1">
-      <c r="A4" s="44"/>
+      <c r="A4" s="45"/>
       <c r="B4" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="23" t="s">
-        <v>65</v>
+      <c r="C4" s="41" t="s">
+        <v>69</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="36" t="s">
-        <v>65</v>
+      <c r="E4" s="41" t="s">
+        <v>69</v>
       </c>
       <c r="F4" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="G4" s="37" t="s">
-        <v>65</v>
+      <c r="G4" s="41" t="s">
+        <v>69</v>
       </c>
       <c r="H4" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="I4" s="40" t="s">
-        <v>65</v>
+      <c r="I4" s="41" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="18">
-        <v>136833.29999999999</v>
+        <v>357758.4</v>
       </c>
       <c r="C5" s="18">
-        <v>61.8</v>
-[...18 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="38"/>
     </row>
     <row r="6" spans="1:9" ht="33.75">
       <c r="A6" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="18">
-        <v>164180</v>
+        <v>470616</v>
       </c>
       <c r="C6" s="18">
-        <v>289.2</v>
-[...18 lines deleted...]
-      </c>
+        <v>254.3</v>
+      </c>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="38"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
       <c r="A7" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="18">
-        <v>38691.9</v>
+        <v>30997.5</v>
       </c>
       <c r="C7" s="18">
-        <v>423.2</v>
-[...18 lines deleted...]
-      </c>
+        <v>71.099999999999994</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
     </row>
     <row r="8" spans="1:9" ht="22.5">
       <c r="A8" s="28" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="18">
-        <v>5229932.5999999996</v>
+        <v>2559371.1</v>
       </c>
       <c r="C8" s="18">
-        <v>550.20000000000005</v>
-[...18 lines deleted...]
-      </c>
+        <v>47.5</v>
+      </c>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="38"/>
+      <c r="G8" s="38"/>
+      <c r="H8" s="38"/>
+      <c r="I8" s="38"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="18">
-        <v>1123683.6000000001</v>
+        <v>260640.4</v>
       </c>
       <c r="C9" s="18">
-        <v>50.6</v>
-[...18 lines deleted...]
-      </c>
+        <v>21.6</v>
+      </c>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="28" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="18">
-        <v>26210941.100000001</v>
+        <v>20564853.699999999</v>
       </c>
       <c r="C10" s="18">
-        <v>192</v>
-[...18 lines deleted...]
-      </c>
+        <v>77.099999999999994</v>
+      </c>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="38"/>
+      <c r="G10" s="38"/>
+      <c r="H10" s="38"/>
+      <c r="I10" s="38"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="18">
-        <v>288109.5</v>
+        <v>441880.3</v>
       </c>
       <c r="C11" s="18">
-        <v>130.1</v>
-[...18 lines deleted...]
-      </c>
+        <v>139.4</v>
+      </c>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="38"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="38"/>
+      <c r="I11" s="38"/>
     </row>
     <row r="12" spans="1:9" ht="22.5">
       <c r="A12" s="28" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="18">
-        <v>367634</v>
+        <v>162945.79999999999</v>
       </c>
       <c r="C12" s="18">
-        <v>200.6</v>
-[...18 lines deleted...]
-      </c>
+        <v>39.299999999999997</v>
+      </c>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="38"/>
     </row>
     <row r="13" spans="1:9" ht="22.5">
       <c r="A13" s="28" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="18">
-        <v>2532586.2000000002</v>
+        <v>1922246.8</v>
       </c>
       <c r="C13" s="18">
-        <v>16.5</v>
-[...18 lines deleted...]
-      </c>
+        <v>67.3</v>
+      </c>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="38"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="28" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="18">
-        <v>644485.1</v>
+        <v>981245</v>
       </c>
       <c r="C14" s="18">
-        <v>143.5</v>
-[...18 lines deleted...]
-      </c>
+        <v>135.1</v>
+      </c>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="38"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="18">
-        <v>4811264.0999999996</v>
+        <v>6631118.0999999996</v>
       </c>
       <c r="C15" s="18">
-        <v>532</v>
-[...18 lines deleted...]
-      </c>
+        <v>132.9</v>
+      </c>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="38"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="38"/>
+      <c r="I15" s="38"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="18">
-        <v>926400.4</v>
+        <v>972395</v>
       </c>
       <c r="C16" s="18">
-        <v>180.5</v>
-[...18 lines deleted...]
-      </c>
+        <v>93.1</v>
+      </c>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="38"/>
+      <c r="H16" s="38"/>
+      <c r="I16" s="38"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="18">
-        <v>708336.6</v>
+        <v>1326154.7</v>
       </c>
       <c r="C17" s="18">
-        <v>70.5</v>
-[...18 lines deleted...]
-      </c>
+        <v>166.1</v>
+      </c>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="28" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="18">
-        <v>2186922.4</v>
+        <v>3095320.1</v>
       </c>
       <c r="C18" s="18">
-        <v>192.1</v>
-[...18 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="38"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="18">
-        <v>319373.90000000002</v>
+        <v>299537.59999999998</v>
       </c>
       <c r="C19" s="18">
-        <v>298.3</v>
-[...18 lines deleted...]
-      </c>
+        <v>83.2</v>
+      </c>
+      <c r="D19" s="18"/>
+      <c r="E19" s="18"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="38"/>
     </row>
     <row r="20" spans="1:9" ht="22.5">
       <c r="A20" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="18">
-        <v>1799993.8</v>
+        <v>2271238.4</v>
       </c>
       <c r="C20" s="18">
-        <v>72.5</v>
-[...18 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="D20" s="18"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
     </row>
     <row r="21" spans="1:9" ht="22.5">
       <c r="A21" s="28" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="18">
-        <v>1525355.8</v>
+        <v>1903404.2</v>
       </c>
       <c r="C21" s="18">
-        <v>62</v>
-[...18 lines deleted...]
-      </c>
+        <v>110.7</v>
+      </c>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="38"/>
+      <c r="I21" s="38"/>
     </row>
     <row r="22" spans="1:9" ht="22.5">
       <c r="A22" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="18">
-        <v>2646838.5</v>
+        <v>2434859.4</v>
       </c>
       <c r="C22" s="18">
-        <v>169.9</v>
-[...18 lines deleted...]
-      </c>
+        <v>81.599999999999994</v>
+      </c>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="18">
-        <v>728660.3</v>
+        <v>568754.1</v>
       </c>
       <c r="C23" s="18">
-        <v>68.7</v>
-[...18 lines deleted...]
-      </c>
+        <v>55.8</v>
+      </c>
+      <c r="D23" s="18"/>
+      <c r="E23" s="18"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="38"/>
     </row>
     <row r="24" spans="1:9" ht="22.5">
       <c r="A24" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="18">
-        <v>1629656.7</v>
+        <v>1942860</v>
       </c>
       <c r="C24" s="18">
-        <v>114.9</v>
-[...18 lines deleted...]
-      </c>
+        <v>85.3</v>
+      </c>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="38"/>
+      <c r="G24" s="38"/>
+      <c r="H24" s="38"/>
+      <c r="I24" s="38"/>
     </row>
     <row r="25" spans="1:9" ht="22.5">
       <c r="A25" s="28" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="18">
-        <v>88963368.900000006</v>
+        <v>51280441</v>
       </c>
       <c r="C25" s="18">
-        <v>79.599999999999994</v>
-[...18 lines deleted...]
-      </c>
+        <v>41.2</v>
+      </c>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="38"/>
+      <c r="G25" s="38"/>
+      <c r="H25" s="38"/>
+      <c r="I25" s="38"/>
     </row>
     <row r="26" spans="1:9" ht="22.5">
       <c r="A26" s="28" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="18">
-        <v>11055238.300000001</v>
+        <v>10412001</v>
       </c>
       <c r="C26" s="18">
-        <v>136.69999999999999</v>
-[...18 lines deleted...]
-      </c>
+        <v>67.400000000000006</v>
+      </c>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="38"/>
+      <c r="G26" s="38"/>
+      <c r="H26" s="38"/>
+      <c r="I26" s="38"/>
     </row>
     <row r="27" spans="1:9" ht="22.5">
       <c r="A27" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="18">
-        <v>917491.5</v>
+      <c r="B27" s="27">
+        <v>623291.30000000005</v>
       </c>
       <c r="C27" s="18">
-        <v>553.20000000000005</v>
-[...18 lines deleted...]
-      </c>
+        <v>60.3</v>
+      </c>
+      <c r="D27" s="18"/>
+      <c r="E27" s="27"/>
+      <c r="F27" s="38"/>
+      <c r="G27" s="38"/>
+      <c r="H27" s="38"/>
+      <c r="I27" s="38"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="32" t="s">
         <v>63</v>
       </c>
       <c r="B28" s="19">
-        <v>3701284.3</v>
+        <v>7104833.0999999996</v>
       </c>
       <c r="C28" s="19">
-        <v>87.1</v>
-[...18 lines deleted...]
-      </c>
+        <v>170.3</v>
+      </c>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="39"/>
     </row>
     <row r="29" spans="1:9" ht="12.75">
-      <c r="A29" s="45" t="s">
+      <c r="A29" s="46" t="s">
         <v>67</v>
       </c>
-      <c r="B29" s="45"/>
+      <c r="B29" s="46"/>
       <c r="C29"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="H3:I3"/>
-    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="A29:B29"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
-    <mergeCell ref="A29:B29"/>
     <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N21" sqref="N21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="48" style="20" customWidth="1"/>
+    <col min="2" max="2" width="17.5703125" style="20" customWidth="1"/>
+    <col min="3" max="3" width="19.42578125" style="20" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" style="20" customWidth="1"/>
+    <col min="5" max="5" width="14.7109375" style="20" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" style="20" customWidth="1"/>
+    <col min="7" max="7" width="16.7109375" style="20" customWidth="1"/>
+    <col min="8" max="8" width="14.28515625" style="20" customWidth="1"/>
+    <col min="9" max="9" width="16.7109375" style="20" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="20"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="27.75" customHeight="1">
+      <c r="A1" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="21"/>
+    </row>
+    <row r="3" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A3" s="44"/>
+      <c r="B3" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="I3" s="42"/>
+    </row>
+    <row r="4" spans="1:9" ht="70.5" customHeight="1">
+      <c r="A4" s="45"/>
+      <c r="B4" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E4" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="F4" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="G4" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="H4" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" s="40" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="18">
+        <v>136833.29999999999</v>
+      </c>
+      <c r="C5" s="18">
+        <v>61.8</v>
+      </c>
+      <c r="D5" s="18">
+        <v>429197.9</v>
+      </c>
+      <c r="E5" s="18">
+        <v>90</v>
+      </c>
+      <c r="F5" s="38">
+        <v>720303</v>
+      </c>
+      <c r="G5" s="38">
+        <v>98.6</v>
+      </c>
+      <c r="H5" s="38">
+        <v>1031204.1</v>
+      </c>
+      <c r="I5" s="38">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="33.75">
+      <c r="A6" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="18">
+        <v>164180</v>
+      </c>
+      <c r="C6" s="18">
+        <v>289.2</v>
+      </c>
+      <c r="D6" s="18">
+        <v>652341.5</v>
+      </c>
+      <c r="E6" s="18">
+        <v>323.5</v>
+      </c>
+      <c r="F6" s="38">
+        <v>1287421.8</v>
+      </c>
+      <c r="G6" s="38">
+        <v>353.2</v>
+      </c>
+      <c r="H6" s="38">
+        <v>1984049</v>
+      </c>
+      <c r="I6" s="38">
+        <v>365.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="22.5">
+      <c r="A7" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="18">
+        <v>38691.9</v>
+      </c>
+      <c r="C7" s="18">
+        <v>423.2</v>
+      </c>
+      <c r="D7" s="18">
+        <v>67116.100000000006</v>
+      </c>
+      <c r="E7" s="18">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="F7" s="38">
+        <v>96592</v>
+      </c>
+      <c r="G7" s="38">
+        <v>106.7</v>
+      </c>
+      <c r="H7" s="38">
+        <v>126657.4</v>
+      </c>
+      <c r="I7" s="38">
+        <v>95.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="18">
+        <v>5229932.5999999996</v>
+      </c>
+      <c r="C8" s="18">
+        <v>550.20000000000005</v>
+      </c>
+      <c r="D8" s="18">
+        <v>10043670.300000001</v>
+      </c>
+      <c r="E8" s="18">
+        <v>430.9</v>
+      </c>
+      <c r="F8" s="38">
+        <v>12615716.800000001</v>
+      </c>
+      <c r="G8" s="38">
+        <v>292.60000000000002</v>
+      </c>
+      <c r="H8" s="38">
+        <v>16453892.1</v>
+      </c>
+      <c r="I8" s="38">
+        <v>257.60000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="18">
+        <v>1123683.6000000001</v>
+      </c>
+      <c r="C9" s="18">
+        <v>50.6</v>
+      </c>
+      <c r="D9" s="18">
+        <v>2008936.9</v>
+      </c>
+      <c r="E9" s="18">
+        <v>44.9</v>
+      </c>
+      <c r="F9" s="38">
+        <v>3056647.7</v>
+      </c>
+      <c r="G9" s="38">
+        <v>47.2</v>
+      </c>
+      <c r="H9" s="38">
+        <v>3860781.7</v>
+      </c>
+      <c r="I9" s="38">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="18">
+        <v>26210941.100000001</v>
+      </c>
+      <c r="C10" s="18">
+        <v>192</v>
+      </c>
+      <c r="D10" s="18">
+        <v>42834982.299999997</v>
+      </c>
+      <c r="E10" s="18">
+        <v>111.6</v>
+      </c>
+      <c r="F10" s="38">
+        <v>60394567</v>
+      </c>
+      <c r="G10" s="38">
+        <v>93.2</v>
+      </c>
+      <c r="H10" s="38">
+        <v>80724197.799999997</v>
+      </c>
+      <c r="I10" s="38">
+        <v>88.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="18">
+        <v>288109.5</v>
+      </c>
+      <c r="C11" s="18">
+        <v>130.1</v>
+      </c>
+      <c r="D11" s="18">
+        <v>638690.1</v>
+      </c>
+      <c r="E11" s="18">
+        <v>113.2</v>
+      </c>
+      <c r="F11" s="38">
+        <v>1019964</v>
+      </c>
+      <c r="G11" s="38">
+        <v>94.1</v>
+      </c>
+      <c r="H11" s="38">
+        <v>1494006</v>
+      </c>
+      <c r="I11" s="38">
+        <v>101.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="22.5">
+      <c r="A12" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="18">
+        <v>367634</v>
+      </c>
+      <c r="C12" s="18">
+        <v>200.6</v>
+      </c>
+      <c r="D12" s="18">
+        <v>510335.9</v>
+      </c>
+      <c r="E12" s="18">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="F12" s="38">
+        <v>869760.2</v>
+      </c>
+      <c r="G12" s="38">
+        <v>164</v>
+      </c>
+      <c r="H12" s="38">
+        <v>1212902.3999999999</v>
+      </c>
+      <c r="I12" s="38">
+        <v>176.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="22.5">
+      <c r="A13" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="18">
+        <v>2532586.2000000002</v>
+      </c>
+      <c r="C13" s="18">
+        <v>16.5</v>
+      </c>
+      <c r="D13" s="18">
+        <v>6330287.4000000004</v>
+      </c>
+      <c r="E13" s="18">
+        <v>29.4</v>
+      </c>
+      <c r="F13" s="38">
+        <v>12700117.5</v>
+      </c>
+      <c r="G13" s="38">
+        <v>48.3</v>
+      </c>
+      <c r="H13" s="38">
+        <v>27782272.699999999</v>
+      </c>
+      <c r="I13" s="38">
+        <v>84.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="18">
+        <v>644485.1</v>
+      </c>
+      <c r="C14" s="18">
+        <v>143.5</v>
+      </c>
+      <c r="D14" s="18">
+        <v>2057416.5</v>
+      </c>
+      <c r="E14" s="18">
+        <v>144.9</v>
+      </c>
+      <c r="F14" s="38">
+        <v>3492830.1</v>
+      </c>
+      <c r="G14" s="38">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="H14" s="38">
+        <v>6002883.0999999996</v>
+      </c>
+      <c r="I14" s="38">
+        <v>133.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="28" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="18">
+        <v>4811264.0999999996</v>
+      </c>
+      <c r="C15" s="18">
+        <v>532</v>
+      </c>
+      <c r="D15" s="18">
+        <v>6008253.0999999996</v>
+      </c>
+      <c r="E15" s="18">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="F15" s="38">
+        <v>7139885.2999999998</v>
+      </c>
+      <c r="G15" s="38">
+        <v>134.5</v>
+      </c>
+      <c r="H15" s="38">
+        <v>13375756.800000001</v>
+      </c>
+      <c r="I15" s="38">
+        <v>195.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="18">
+        <v>926400.4</v>
+      </c>
+      <c r="C16" s="18">
+        <v>180.5</v>
+      </c>
+      <c r="D16" s="18">
+        <v>2335841.7000000002</v>
+      </c>
+      <c r="E16" s="18">
+        <v>149.19999999999999</v>
+      </c>
+      <c r="F16" s="38">
+        <v>6410397.9000000004</v>
+      </c>
+      <c r="G16" s="38">
+        <v>186.3</v>
+      </c>
+      <c r="H16" s="38">
+        <v>10789366.199999999</v>
+      </c>
+      <c r="I16" s="38">
+        <v>107.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="18">
+        <v>708336.6</v>
+      </c>
+      <c r="C17" s="18">
+        <v>70.5</v>
+      </c>
+      <c r="D17" s="18">
+        <v>2767019.8</v>
+      </c>
+      <c r="E17" s="18">
+        <v>88.9</v>
+      </c>
+      <c r="F17" s="38">
+        <v>5004142.7</v>
+      </c>
+      <c r="G17" s="38">
+        <v>126.6</v>
+      </c>
+      <c r="H17" s="38">
+        <v>6232778.2000000002</v>
+      </c>
+      <c r="I17" s="38">
+        <v>98.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="18">
+        <v>2186922.4</v>
+      </c>
+      <c r="C18" s="18">
+        <v>192.1</v>
+      </c>
+      <c r="D18" s="18">
+        <v>5822476.4000000004</v>
+      </c>
+      <c r="E18" s="18">
+        <v>178.9</v>
+      </c>
+      <c r="F18" s="38">
+        <v>9118181.1999999993</v>
+      </c>
+      <c r="G18" s="38">
+        <v>166</v>
+      </c>
+      <c r="H18" s="38">
+        <v>17889162.100000001</v>
+      </c>
+      <c r="I18" s="38">
+        <v>231.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="18">
+        <v>319373.90000000002</v>
+      </c>
+      <c r="C19" s="18">
+        <v>298.3</v>
+      </c>
+      <c r="D19" s="18">
+        <v>559743.80000000005</v>
+      </c>
+      <c r="E19" s="18">
+        <v>287.89999999999998</v>
+      </c>
+      <c r="F19" s="38">
+        <v>807648.7</v>
+      </c>
+      <c r="G19" s="38">
+        <v>283</v>
+      </c>
+      <c r="H19" s="38">
+        <v>1112023.3999999999</v>
+      </c>
+      <c r="I19" s="38">
+        <v>279.60000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="22.5">
+      <c r="A20" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="18">
+        <v>1799993.8</v>
+      </c>
+      <c r="C20" s="18">
+        <v>72.5</v>
+      </c>
+      <c r="D20" s="18">
+        <v>3239749.7</v>
+      </c>
+      <c r="E20" s="18">
+        <v>59</v>
+      </c>
+      <c r="F20" s="38">
+        <v>5192126.8</v>
+      </c>
+      <c r="G20" s="38">
+        <v>61.2</v>
+      </c>
+      <c r="H20" s="38">
+        <v>7431844.7999999998</v>
+      </c>
+      <c r="I20" s="38">
+        <v>66.099999999999994</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="22.5">
+      <c r="A21" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="18">
+        <v>1525355.8</v>
+      </c>
+      <c r="C21" s="18">
+        <v>62</v>
+      </c>
+      <c r="D21" s="18">
+        <v>4538899</v>
+      </c>
+      <c r="E21" s="18">
+        <v>86.4</v>
+      </c>
+      <c r="F21" s="38">
+        <v>7387235.7000000002</v>
+      </c>
+      <c r="G21" s="38">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="H21" s="38">
+        <v>10860338.9</v>
+      </c>
+      <c r="I21" s="38">
+        <v>83.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="22.5">
+      <c r="A22" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" s="18">
+        <v>2646838.5</v>
+      </c>
+      <c r="C22" s="18">
+        <v>169.9</v>
+      </c>
+      <c r="D22" s="18">
+        <v>5004736.3</v>
+      </c>
+      <c r="E22" s="18">
+        <v>109.4</v>
+      </c>
+      <c r="F22" s="38">
+        <v>7397526.7999999998</v>
+      </c>
+      <c r="G22" s="38">
+        <v>95.7</v>
+      </c>
+      <c r="H22" s="38">
+        <v>9869483.6999999993</v>
+      </c>
+      <c r="I22" s="38">
+        <v>90.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="18">
+        <v>728660.3</v>
+      </c>
+      <c r="C23" s="18">
+        <v>68.7</v>
+      </c>
+      <c r="D23" s="18">
+        <v>1517315.9</v>
+      </c>
+      <c r="E23" s="18">
+        <v>70.5</v>
+      </c>
+      <c r="F23" s="38">
+        <v>2580685.5</v>
+      </c>
+      <c r="G23" s="38">
+        <v>99.4</v>
+      </c>
+      <c r="H23" s="38">
+        <v>3198973.8</v>
+      </c>
+      <c r="I23" s="38">
+        <v>97.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="18">
+        <v>1629656.7</v>
+      </c>
+      <c r="C24" s="18">
+        <v>114.9</v>
+      </c>
+      <c r="D24" s="18">
+        <v>3995470.8</v>
+      </c>
+      <c r="E24" s="18">
+        <v>118.1</v>
+      </c>
+      <c r="F24" s="38">
+        <v>6404277.4000000004</v>
+      </c>
+      <c r="G24" s="38">
+        <v>108.4</v>
+      </c>
+      <c r="H24" s="38">
+        <v>9264170.0999999996</v>
+      </c>
+      <c r="I24" s="38">
+        <v>103.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="18">
+        <v>88963368.900000006</v>
+      </c>
+      <c r="C25" s="18">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="D25" s="18">
+        <v>160814402.19999999</v>
+      </c>
+      <c r="E25" s="18">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="F25" s="38">
+        <v>213523619.19999999</v>
+      </c>
+      <c r="G25" s="38">
+        <v>57.1</v>
+      </c>
+      <c r="H25" s="38">
+        <v>277555308.89999998</v>
+      </c>
+      <c r="I25" s="38">
+        <v>52.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="18">
+        <v>11055238.300000001</v>
+      </c>
+      <c r="C26" s="18">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="D26" s="18">
+        <v>19436475.600000001</v>
+      </c>
+      <c r="E26" s="18">
+        <v>106.8</v>
+      </c>
+      <c r="F26" s="38">
+        <v>29907358</v>
+      </c>
+      <c r="G26" s="38">
+        <v>102.4</v>
+      </c>
+      <c r="H26" s="38">
+        <v>39807664.200000003</v>
+      </c>
+      <c r="I26" s="38">
+        <v>87.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="22.5">
+      <c r="A27" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="18">
+        <v>917491.5</v>
+      </c>
+      <c r="C27" s="18">
+        <v>553.20000000000005</v>
+      </c>
+      <c r="D27" s="18">
+        <v>1788275.1</v>
+      </c>
+      <c r="E27" s="27">
+        <v>424.2</v>
+      </c>
+      <c r="F27" s="38">
+        <v>2300219.5</v>
+      </c>
+      <c r="G27" s="38">
+        <v>329.8</v>
+      </c>
+      <c r="H27" s="38">
+        <v>2831100.4</v>
+      </c>
+      <c r="I27" s="38">
+        <v>291.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="19">
+        <v>3701284.3</v>
+      </c>
+      <c r="C28" s="19">
+        <v>87.1</v>
+      </c>
+      <c r="D28" s="19">
+        <v>11674418.6</v>
+      </c>
+      <c r="E28" s="19">
+        <v>134</v>
+      </c>
+      <c r="F28" s="39">
+        <v>19930329.300000001</v>
+      </c>
+      <c r="G28" s="39">
+        <v>158</v>
+      </c>
+      <c r="H28" s="39">
+        <v>28456441.5</v>
+      </c>
+      <c r="I28" s="39">
+        <v>171.8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="12.75">
+      <c r="A29" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="46"/>
+      <c r="C29"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="20" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="20" customWidth="1"/>
     <col min="3" max="3" width="21.140625" style="20" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="20" customWidth="1"/>
     <col min="5" max="5" width="21.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="20" customWidth="1"/>
     <col min="7" max="7" width="21" style="20" customWidth="1"/>
     <col min="8" max="8" width="11.140625" style="20" customWidth="1"/>
     <col min="9" max="9" width="18.7109375" style="20" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="42"/>
-      <c r="C1" s="42"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="43"/>
-      <c r="B3" s="41" t="s">
+      <c r="A3" s="44"/>
+      <c r="B3" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="41"/>
-      <c r="D3" s="41" t="s">
+      <c r="C3" s="42"/>
+      <c r="D3" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="41"/>
-      <c r="F3" s="41" t="s">
+      <c r="E3" s="42"/>
+      <c r="F3" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="41"/>
-      <c r="H3" s="41" t="s">
+      <c r="G3" s="42"/>
+      <c r="H3" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="41"/>
+      <c r="I3" s="42"/>
     </row>
     <row r="4" spans="1:9" ht="70.5" customHeight="1">
-      <c r="A4" s="44"/>
+      <c r="A4" s="45"/>
       <c r="B4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>64</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>64</v>
       </c>
       <c r="F4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="G4" s="23" t="s">
         <v>64</v>
       </c>
       <c r="H4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="23" t="s">
         <v>64</v>
       </c>
     </row>
@@ -2486,115 +3004,115 @@
       <c r="A62" s="21"/>
     </row>
     <row r="63" spans="1:1">
       <c r="A63" s="21"/>
     </row>
     <row r="64" spans="1:1">
       <c r="A64" s="21"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K4" sqref="K4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="20" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="20" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="20" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="20" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="20" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="20" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="20" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="20" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="20" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="20"/>
     <col min="11" max="11" width="46.7109375" style="20" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="12.75">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="42"/>
-[...6 lines deleted...]
-      <c r="I1" s="42"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="21"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
     </row>
     <row r="3" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A3" s="43"/>
-      <c r="B3" s="41" t="s">
+      <c r="A3" s="44"/>
+      <c r="B3" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="41"/>
-      <c r="D3" s="46" t="s">
+      <c r="C3" s="42"/>
+      <c r="D3" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="46"/>
-      <c r="F3" s="46" t="s">
+      <c r="E3" s="48"/>
+      <c r="F3" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="46"/>
-      <c r="H3" s="46" t="s">
+      <c r="G3" s="48"/>
+      <c r="H3" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="46"/>
+      <c r="I3" s="48"/>
     </row>
     <row r="4" spans="1:11" ht="67.5">
-      <c r="A4" s="44"/>
+      <c r="A4" s="45"/>
       <c r="B4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>41</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>38</v>
       </c>
       <c r="F4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>38</v>
       </c>
       <c r="H4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="25" t="s">
         <v>38</v>
       </c>
     </row>
@@ -3359,113 +3877,113 @@
       <c r="A63" s="21"/>
     </row>
     <row r="64" spans="1:1">
       <c r="A64" s="21"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="21"/>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N4" sqref="N4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="4" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="4" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="12.75">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="47"/>
-[...6 lines deleted...]
-      <c r="I1" s="47"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A3" s="48"/>
-      <c r="B3" s="50" t="s">
+      <c r="A3" s="50"/>
+      <c r="B3" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="50"/>
-      <c r="D3" s="51" t="s">
+      <c r="C3" s="52"/>
+      <c r="D3" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="51"/>
-      <c r="F3" s="51" t="s">
+      <c r="E3" s="53"/>
+      <c r="F3" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="51"/>
-      <c r="H3" s="51" t="s">
+      <c r="G3" s="53"/>
+      <c r="H3" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="51"/>
+      <c r="I3" s="53"/>
     </row>
     <row r="4" spans="1:11" ht="56.25">
-      <c r="A4" s="49"/>
+      <c r="A4" s="51"/>
       <c r="B4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>42</v>
       </c>
     </row>
@@ -4209,111 +4727,111 @@
     <row r="64" spans="1:1">
       <c r="A64" s="5"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="5"/>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L21" sqref="L21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="4" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="4" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="4" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.5" customHeight="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="47"/>
-[...6 lines deleted...]
-      <c r="I1" s="47"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="48"/>
-      <c r="B3" s="50" t="s">
+      <c r="A3" s="50"/>
+      <c r="B3" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="50"/>
-      <c r="D3" s="50" t="s">
+      <c r="C3" s="52"/>
+      <c r="D3" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="50"/>
-      <c r="F3" s="50" t="s">
+      <c r="E3" s="52"/>
+      <c r="F3" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="50"/>
-      <c r="H3" s="51" t="s">
+      <c r="G3" s="52"/>
+      <c r="H3" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="51"/>
+      <c r="I3" s="53"/>
     </row>
     <row r="4" spans="1:9" ht="56.25">
-      <c r="A4" s="49"/>
+      <c r="A4" s="51"/>
       <c r="B4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>31</v>
       </c>
     </row>
@@ -5089,111 +5607,111 @@
       <c r="A64" s="5"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="5"/>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="5"/>
     </row>
     <row r="67" spans="1:1">
       <c r="A67" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M18" sqref="M18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="4" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="4" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="47"/>
-[...6 lines deleted...]
-      <c r="I1" s="47"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="16.5" customHeight="1">
-      <c r="A3" s="48"/>
-      <c r="B3" s="50" t="s">
+      <c r="A3" s="50"/>
+      <c r="B3" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="50"/>
-      <c r="D3" s="50" t="s">
+      <c r="C3" s="52"/>
+      <c r="D3" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="50"/>
-      <c r="F3" s="50" t="s">
+      <c r="E3" s="52"/>
+      <c r="F3" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="50"/>
-      <c r="H3" s="51" t="s">
+      <c r="G3" s="52"/>
+      <c r="H3" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="51"/>
+      <c r="I3" s="53"/>
     </row>
     <row r="4" spans="1:9" ht="68.25" customHeight="1">
-      <c r="A4" s="49"/>
+      <c r="A4" s="51"/>
       <c r="B4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>4</v>
       </c>
     </row>
@@ -5970,160 +6488,161 @@
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100E3870D12B90DFC4B9E485EE1675271A2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="0c5eca24686597a2423c00e220073734">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32B921AB-DED0-4A88-88CC-2152491CCC92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444B72A7-D232-4498-8CA2-428904B7257A}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444B72A7-D232-4498-8CA2-428904B7257A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32B921AB-DED0-4A88-88CC-2152491CCC92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>