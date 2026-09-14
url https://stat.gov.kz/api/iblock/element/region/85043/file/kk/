--- v1 (2026-06-23)
+++ v2 (2026-09-14)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28830" windowHeight="14175"/>
   </bookViews>
   <sheets>
-    <sheet name="2026" sheetId="9" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="2020" sheetId="5" r:id="rId7"/>
+    <sheet name="Метадеректер" sheetId="11" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="10" r:id="rId2"/>
+    <sheet name="2026" sheetId="9" r:id="rId3"/>
+    <sheet name="2025" sheetId="8" r:id="rId4"/>
+    <sheet name="2024" sheetId="7" r:id="rId5"/>
+    <sheet name="2023" sheetId="6" r:id="rId6"/>
+    <sheet name="2022" sheetId="3" r:id="rId7"/>
+    <sheet name="2021" sheetId="4" r:id="rId8"/>
+    <sheet name="2020" sheetId="5" r:id="rId9"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="438" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="114">
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2020 жылғы есепті кезеңнің нақты көлем индекстері, 2019 жылғы тиісті кезеңге., %</t>
   </si>
   <si>
     <t>Баспа қызметі</t>
   </si>
   <si>
     <t>Кино-бейнефильмдер мен телевизиялық бағдарламалар шығару, дыбыс жазу және музыкалық шығармалар шығару саласындағы қызмет</t>
   </si>
   <si>
     <t>Бағдарламаларды құру және телерадио хабарларын тарату қызметі</t>
   </si>
   <si>
@@ -244,60 +244,238 @@
     <t>Компьютерлерді, тұрмыстық бұйымдар мен жеке тұтынатын заттарды жөндеу</t>
   </si>
   <si>
     <t>Өзге де дербес қызметтер көрсету</t>
   </si>
   <si>
     <t>2024 жылғы есепті кезеңнің нақты көлем индекстері, 2023 жылғы тиісті кезеңге*., %</t>
   </si>
   <si>
     <t>2025 жылғы есепті кезеңнің нақты көлем индекстері, 2024 жылғы тиісті кезеңге*., %</t>
   </si>
   <si>
     <t xml:space="preserve">2025 жылғы көрсетілген қызметтердің көлемі және  қызмет түрлері бойынша нақты көлем индекстері.* </t>
   </si>
   <si>
     <t>* Экономиканың бақыланбайтын секторын ескеруімен.</t>
   </si>
   <si>
     <t>қаңтар-қыркуйек</t>
   </si>
   <si>
     <t>2026 жылғы есепті кезеңнің нақты көлем индекстері, 2025 жылғы тиісті кезеңге*., %</t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы көрсетілген қызметтердің көлемі және  қызмет түрлері бойынша нақты көлем индекстері.* </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету саласының жалпы шығарылымы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2020 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Коммерциялық көрсетілетін қызмет саласының жалпы шығарылымы бақыланбайтын экономика саласында қалыптастырылатын көлемі есебімен меншік нысанына және жұмыс істейтіндердің санына қарамастан кәсіпорындар, сондай-ақ дара кәсіпкерлер жататын барлық көрсетілетін қызметтерді өндірушілер көрсеткен нарықтық және нарықтық емес көрсетілетін қызметтердің құны болып табылады</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Жинақтау</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Коммерциялық қызметтер статистикасы бойынша көрсеткіштерді есептеу Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитеті төрағасының 2016 жылғы 9 ақпандағы No 32 бұйрығымен бекітілген Коммерциялық көрсетілетін қызметтер статистикасы бойынша көрсеткіштерді қалыптастыру әдістемесіне және Еуростат қызметінің халықаралық ұсынымдарына сәйкес жүзеге асырылады</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Республикада және оның өңірлерінде көрсетілген қызметтердің көлемі туралы ақпараттың негізгі дереккөзі «Көрсетілген қызметтер көлемі туралы есеп» 2-қызмет көрсету (индексі 2-қызмет, кезеңділігі - тоқсандық) статистикалық нысанын байқау нәтижелері бойынша алынған мәліметтер  болып табылады</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Коммерциялық қызмет көрсету саласында «Экономикалық қызмет түрлері бойынша өнімдер жіктеуіші» (ЭҚТӨЖ) және «Экономикалық қызмет түрлерінің жалпы жіктеуіші» (ЭҚЖЖ)</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">(https://stat.gov.kz/classifiers/statistical/116/) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">ұлттық жіктеуіштерінің негізінде әзірленген Қызметтердің статистикалық анықтамалығы </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">(https://stat.gov.kz/classifiers/statistical/118/) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>пайдаланылады</t>
+    </r>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/88/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/business-statistics/stat-service/spreadsheets/?year=&amp;name=19199&amp;period=quarter&amp;type=</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702521</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>мың. теңге</t>
+  </si>
+  <si>
+    <t>Сауда, қызмет көрсету және баға статистикасы  басқармасы</t>
+  </si>
+  <si>
+    <t>Есиркепова Ляззат Маратовна</t>
+  </si>
+  <si>
+    <t>+7 727 2699145</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>СКК 201108</t>
+  </si>
+  <si>
+    <t>e-mail: l.esirkepova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -336,50 +514,119 @@
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -406,54 +653,60 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
@@ -516,218 +769,280 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -858,626 +1173,998 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20l.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/88/" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.140625" customWidth="1"/>
+    <col min="2" max="2" width="101.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="42"/>
+      <c r="B1" s="42"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="44">
+        <v>201108</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="B3" s="44" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="43" t="s">
+        <v>74</v>
+      </c>
+      <c r="B4" s="45" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="51">
+      <c r="A7" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="43" t="s">
+        <v>80</v>
+      </c>
+      <c r="B8" s="45" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51">
+      <c r="A9" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25">
+      <c r="A10" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="48"/>
+    </row>
+    <row r="12" spans="1:2" ht="51">
+      <c r="A12" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" s="49" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="50" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="51" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="51" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="51" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="52">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="43" t="s">
+        <v>96</v>
+      </c>
+      <c r="B17" s="52">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="43" t="s">
+        <v>97</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="43" t="s">
+        <v>98</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="43" t="s">
+        <v>99</v>
+      </c>
+      <c r="B20" s="53" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="43" t="s">
+        <v>100</v>
+      </c>
+      <c r="B21" s="76" t="s">
+        <v>113</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J28" sqref="J28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="88.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2">
+      <c r="B5" s="55" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="55" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="55" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="55" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="55" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="55"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="56" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="55"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="55"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="57"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="57"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="57"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="57"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="57"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="57"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="58" t="s">
+        <v>111</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M16" sqref="M16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="20" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="20" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" style="20" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="20" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="20" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="20" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="20" customWidth="1"/>
     <col min="9" max="9" width="16.7109375" style="20" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="27.75" customHeight="1">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="62" t="s">
+        <v>112</v>
+      </c>
+      <c r="B1" s="63" t="s">
         <v>70</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="C1" s="61"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="44"/>
-      <c r="B3" s="42" t="s">
+      <c r="A3" s="66"/>
+      <c r="B3" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="42"/>
-      <c r="D3" s="42" t="s">
+      <c r="C3" s="64"/>
+      <c r="D3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="42"/>
-      <c r="F3" s="42" t="s">
+      <c r="E3" s="64"/>
+      <c r="F3" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="G3" s="42"/>
-      <c r="H3" s="42" t="s">
+      <c r="G3" s="64"/>
+      <c r="H3" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="42"/>
+      <c r="I3" s="64"/>
     </row>
     <row r="4" spans="1:9" ht="70.5" customHeight="1">
-      <c r="A4" s="45"/>
+      <c r="A4" s="67"/>
       <c r="B4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="41" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>69</v>
       </c>
       <c r="F4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="G4" s="41" t="s">
         <v>69</v>
       </c>
       <c r="H4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="41" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="18">
         <v>357758.4</v>
       </c>
       <c r="C5" s="18">
         <v>232</v>
       </c>
-      <c r="D5" s="18"/>
-      <c r="E5" s="18"/>
+      <c r="D5" s="59">
+        <v>664305.19999999995</v>
+      </c>
+      <c r="E5" s="38">
+        <v>137.30000000000001</v>
+      </c>
       <c r="F5" s="38"/>
       <c r="G5" s="38"/>
       <c r="H5" s="38"/>
       <c r="I5" s="38"/>
     </row>
     <row r="6" spans="1:9" ht="33.75">
       <c r="A6" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="18">
         <v>470616</v>
       </c>
       <c r="C6" s="18">
         <v>254.3</v>
       </c>
-      <c r="D6" s="18"/>
-      <c r="E6" s="18"/>
+      <c r="D6" s="59">
+        <v>1107884.8999999999</v>
+      </c>
+      <c r="E6" s="38">
+        <v>150.69999999999999</v>
+      </c>
       <c r="F6" s="38"/>
       <c r="G6" s="38"/>
       <c r="H6" s="38"/>
       <c r="I6" s="38"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
       <c r="A7" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="18">
         <v>30997.5</v>
       </c>
       <c r="C7" s="18">
         <v>71.099999999999994</v>
       </c>
-      <c r="D7" s="18"/>
-      <c r="E7" s="18"/>
+      <c r="D7" s="59">
+        <v>342290.7</v>
+      </c>
+      <c r="E7" s="38">
+        <v>452.5</v>
+      </c>
       <c r="F7" s="38"/>
       <c r="G7" s="38"/>
       <c r="H7" s="38"/>
       <c r="I7" s="38"/>
     </row>
     <row r="8" spans="1:9" ht="22.5">
       <c r="A8" s="28" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="18">
         <v>2559371.1</v>
       </c>
       <c r="C8" s="18">
         <v>47.5</v>
       </c>
-      <c r="D8" s="18"/>
-      <c r="E8" s="18"/>
+      <c r="D8" s="59">
+        <v>5124371.3</v>
+      </c>
+      <c r="E8" s="38">
+        <v>50.1</v>
+      </c>
       <c r="F8" s="38"/>
       <c r="G8" s="38"/>
       <c r="H8" s="38"/>
       <c r="I8" s="38"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="18">
         <v>260640.4</v>
       </c>
       <c r="C9" s="18">
         <v>21.6</v>
       </c>
-      <c r="D9" s="18"/>
-      <c r="E9" s="18"/>
+      <c r="D9" s="59">
+        <v>562375</v>
+      </c>
+      <c r="E9" s="38">
+        <v>26.1</v>
+      </c>
       <c r="F9" s="38"/>
       <c r="G9" s="38"/>
       <c r="H9" s="38"/>
       <c r="I9" s="38"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="28" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="18">
         <v>20564853.699999999</v>
       </c>
       <c r="C10" s="18">
         <v>77.099999999999994</v>
       </c>
-      <c r="D10" s="18"/>
-      <c r="E10" s="18"/>
+      <c r="D10" s="59">
+        <v>44497584.299999997</v>
+      </c>
+      <c r="E10" s="38">
+        <v>107</v>
+      </c>
       <c r="F10" s="38"/>
       <c r="G10" s="38"/>
       <c r="H10" s="38"/>
       <c r="I10" s="38"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="18">
         <v>441880.3</v>
       </c>
       <c r="C11" s="18">
         <v>139.4</v>
       </c>
-      <c r="D11" s="18"/>
-      <c r="E11" s="18"/>
+      <c r="D11" s="59">
+        <v>1140632.3</v>
+      </c>
+      <c r="E11" s="38">
+        <v>170.9</v>
+      </c>
       <c r="F11" s="38"/>
       <c r="G11" s="38"/>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
     </row>
     <row r="12" spans="1:9" ht="22.5">
       <c r="A12" s="28" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="18">
         <v>162945.79999999999</v>
       </c>
       <c r="C12" s="18">
         <v>39.299999999999997</v>
       </c>
-      <c r="D12" s="18"/>
-      <c r="E12" s="18"/>
+      <c r="D12" s="59">
+        <v>305207.59999999998</v>
+      </c>
+      <c r="E12" s="38">
+        <v>53.1</v>
+      </c>
       <c r="F12" s="38"/>
       <c r="G12" s="38"/>
       <c r="H12" s="38"/>
       <c r="I12" s="38"/>
     </row>
     <row r="13" spans="1:9" ht="22.5">
       <c r="A13" s="28" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="18">
         <v>1922246.8</v>
       </c>
       <c r="C13" s="18">
         <v>67.3</v>
       </c>
-      <c r="D13" s="18"/>
-      <c r="E13" s="18"/>
+      <c r="D13" s="59">
+        <v>6694296.7000000002</v>
+      </c>
+      <c r="E13" s="38">
+        <v>97.9</v>
+      </c>
       <c r="F13" s="38"/>
       <c r="G13" s="38"/>
       <c r="H13" s="38"/>
       <c r="I13" s="38"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="28" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="18">
         <v>981245</v>
       </c>
       <c r="C14" s="18">
         <v>135.1</v>
       </c>
-      <c r="D14" s="18"/>
-      <c r="E14" s="18"/>
+      <c r="D14" s="59">
+        <v>2034933.8</v>
+      </c>
+      <c r="E14" s="38">
+        <v>87.8</v>
+      </c>
       <c r="F14" s="38"/>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="18">
         <v>6631118.0999999996</v>
       </c>
       <c r="C15" s="18">
         <v>132.9</v>
       </c>
-      <c r="D15" s="18"/>
-      <c r="E15" s="18"/>
+      <c r="D15" s="59">
+        <v>8871814.1999999993</v>
+      </c>
+      <c r="E15" s="38">
+        <v>142.69999999999999</v>
+      </c>
       <c r="F15" s="38"/>
       <c r="G15" s="38"/>
       <c r="H15" s="38"/>
       <c r="I15" s="38"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="18">
         <v>972395</v>
       </c>
       <c r="C16" s="18">
         <v>93.1</v>
       </c>
-      <c r="D16" s="18"/>
-      <c r="E16" s="18"/>
+      <c r="D16" s="59">
+        <v>1794138.5</v>
+      </c>
+      <c r="E16" s="38">
+        <v>79.2</v>
+      </c>
       <c r="F16" s="38"/>
       <c r="G16" s="38"/>
       <c r="H16" s="38"/>
       <c r="I16" s="38"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="18">
         <v>1326154.7</v>
       </c>
       <c r="C17" s="18">
         <v>166.1</v>
       </c>
-      <c r="D17" s="18"/>
-      <c r="E17" s="18"/>
+      <c r="D17" s="59">
+        <v>3207524</v>
+      </c>
+      <c r="E17" s="38">
+        <v>102.9</v>
+      </c>
       <c r="F17" s="38"/>
       <c r="G17" s="38"/>
       <c r="H17" s="38"/>
       <c r="I17" s="38"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="28" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="18">
         <v>3095320.1</v>
       </c>
       <c r="C18" s="18">
         <v>142</v>
       </c>
-      <c r="D18" s="18"/>
-      <c r="E18" s="18"/>
+      <c r="D18" s="59">
+        <v>7258362.7000000002</v>
+      </c>
+      <c r="E18" s="38">
+        <v>131.5</v>
+      </c>
       <c r="F18" s="38"/>
       <c r="G18" s="38"/>
       <c r="H18" s="38"/>
       <c r="I18" s="38"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="18">
         <v>299537.59999999998</v>
       </c>
       <c r="C19" s="18">
         <v>83.2</v>
       </c>
-      <c r="D19" s="18"/>
-      <c r="E19" s="18"/>
+      <c r="D19" s="59">
+        <v>634082.4</v>
+      </c>
+      <c r="E19" s="38">
+        <v>108.4</v>
+      </c>
       <c r="F19" s="38"/>
       <c r="G19" s="38"/>
       <c r="H19" s="38"/>
       <c r="I19" s="38"/>
     </row>
     <row r="20" spans="1:9" ht="22.5">
       <c r="A20" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="18">
         <v>2271238.4</v>
       </c>
       <c r="C20" s="18">
         <v>112</v>
       </c>
-      <c r="D20" s="18"/>
-      <c r="E20" s="18"/>
+      <c r="D20" s="59">
+        <v>4270233.5999999996</v>
+      </c>
+      <c r="E20" s="38">
+        <v>136.5</v>
+      </c>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
       <c r="I20" s="38"/>
     </row>
     <row r="21" spans="1:9" ht="22.5">
       <c r="A21" s="28" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="18">
         <v>1903404.2</v>
       </c>
       <c r="C21" s="18">
         <v>110.7</v>
       </c>
-      <c r="D21" s="18"/>
-      <c r="E21" s="18"/>
+      <c r="D21" s="59">
+        <v>4589981.3</v>
+      </c>
+      <c r="E21" s="38">
+        <v>91.8</v>
+      </c>
       <c r="F21" s="38"/>
       <c r="G21" s="38"/>
       <c r="H21" s="38"/>
       <c r="I21" s="38"/>
     </row>
-    <row r="22" spans="1:9" ht="22.5">
+    <row r="22" spans="1:9" ht="33.75">
       <c r="A22" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="18">
         <v>2434859.4</v>
       </c>
       <c r="C22" s="18">
         <v>81.599999999999994</v>
       </c>
-      <c r="D22" s="18"/>
-      <c r="E22" s="18"/>
+      <c r="D22" s="59">
+        <v>5617372.2000000002</v>
+      </c>
+      <c r="E22" s="38">
+        <v>102</v>
+      </c>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="38"/>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:9" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="18">
         <v>568754.1</v>
       </c>
       <c r="C23" s="18">
         <v>55.8</v>
       </c>
-      <c r="D23" s="18"/>
-      <c r="E23" s="18"/>
+      <c r="D23" s="59">
+        <v>1608664.9</v>
+      </c>
+      <c r="E23" s="38">
+        <v>77.3</v>
+      </c>
       <c r="F23" s="38"/>
       <c r="G23" s="38"/>
       <c r="H23" s="38"/>
       <c r="I23" s="38"/>
     </row>
     <row r="24" spans="1:9" ht="22.5">
       <c r="A24" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="18">
         <v>1942860</v>
       </c>
       <c r="C24" s="18">
         <v>85.3</v>
       </c>
-      <c r="D24" s="18"/>
-      <c r="E24" s="18"/>
+      <c r="D24" s="59">
+        <v>4710285.9000000004</v>
+      </c>
+      <c r="E24" s="38">
+        <v>85.9</v>
+      </c>
       <c r="F24" s="38"/>
       <c r="G24" s="38"/>
       <c r="H24" s="38"/>
       <c r="I24" s="38"/>
     </row>
     <row r="25" spans="1:9" ht="22.5">
       <c r="A25" s="28" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="18">
         <v>51280441</v>
       </c>
       <c r="C25" s="18">
         <v>41.2</v>
       </c>
-      <c r="D25" s="18"/>
-      <c r="E25" s="18"/>
+      <c r="D25" s="59">
+        <v>103894329</v>
+      </c>
+      <c r="E25" s="38">
+        <v>47.1</v>
+      </c>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="38"/>
       <c r="I25" s="38"/>
     </row>
     <row r="26" spans="1:9" ht="22.5">
       <c r="A26" s="28" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="18">
         <v>10412001</v>
       </c>
       <c r="C26" s="18">
         <v>67.400000000000006</v>
       </c>
-      <c r="D26" s="18"/>
-      <c r="E26" s="18"/>
+      <c r="D26" s="59">
+        <v>20514941.600000001</v>
+      </c>
+      <c r="E26" s="38">
+        <v>81.5</v>
+      </c>
       <c r="F26" s="38"/>
       <c r="G26" s="38"/>
       <c r="H26" s="38"/>
       <c r="I26" s="38"/>
     </row>
     <row r="27" spans="1:9" ht="22.5">
       <c r="A27" s="28" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="27">
         <v>623291.30000000005</v>
       </c>
       <c r="C27" s="18">
         <v>60.3</v>
       </c>
-      <c r="D27" s="18"/>
-      <c r="E27" s="27"/>
+      <c r="D27" s="59">
+        <v>1661979.7</v>
+      </c>
+      <c r="E27" s="38">
+        <v>84.3</v>
+      </c>
       <c r="F27" s="38"/>
       <c r="G27" s="38"/>
       <c r="H27" s="38"/>
       <c r="I27" s="38"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="32" t="s">
         <v>63</v>
       </c>
       <c r="B28" s="19">
         <v>7104833.0999999996</v>
       </c>
       <c r="C28" s="19">
         <v>170.3</v>
       </c>
-      <c r="D28" s="19"/>
-      <c r="E28" s="19"/>
+      <c r="D28" s="60">
+        <v>9161140.1999999993</v>
+      </c>
+      <c r="E28" s="39">
+        <v>90.5</v>
+      </c>
       <c r="F28" s="39"/>
       <c r="G28" s="39"/>
       <c r="H28" s="39"/>
       <c r="I28" s="39"/>
     </row>
     <row r="29" spans="1:9" ht="12.75">
-      <c r="A29" s="46" t="s">
+      <c r="A29" s="65" t="s">
         <v>67</v>
       </c>
-      <c r="B29" s="46"/>
+      <c r="B29" s="65"/>
       <c r="C29"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="6">
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
     <mergeCell ref="A29:B29"/>
-    <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
-    <mergeCell ref="F3:G3"/>
-    <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N21" sqref="N21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="20" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="20" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" style="20" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="20" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="20" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="20" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="20" customWidth="1"/>
     <col min="9" max="9" width="16.7109375" style="20" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="27.75" customHeight="1">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="68" t="s">
         <v>66</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="44"/>
-      <c r="B3" s="42" t="s">
+      <c r="A3" s="66"/>
+      <c r="B3" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="42"/>
-      <c r="D3" s="42" t="s">
+      <c r="C3" s="64"/>
+      <c r="D3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="42"/>
-      <c r="F3" s="42" t="s">
+      <c r="E3" s="64"/>
+      <c r="F3" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="G3" s="42"/>
-      <c r="H3" s="42" t="s">
+      <c r="G3" s="64"/>
+      <c r="H3" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="42"/>
+      <c r="I3" s="64"/>
     </row>
     <row r="4" spans="1:9" ht="70.5" customHeight="1">
-      <c r="A4" s="45"/>
+      <c r="A4" s="67"/>
       <c r="B4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>65</v>
       </c>
       <c r="F4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="G4" s="37" t="s">
         <v>65</v>
       </c>
       <c r="H4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="40" t="s">
         <v>65</v>
       </c>
     </row>
@@ -1952,80 +2639,80 @@
       <c r="B21" s="18">
         <v>1525355.8</v>
       </c>
       <c r="C21" s="18">
         <v>62</v>
       </c>
       <c r="D21" s="18">
         <v>4538899</v>
       </c>
       <c r="E21" s="18">
         <v>86.4</v>
       </c>
       <c r="F21" s="38">
         <v>7387235.7000000002</v>
       </c>
       <c r="G21" s="38">
         <v>77.400000000000006</v>
       </c>
       <c r="H21" s="38">
         <v>10860338.9</v>
       </c>
       <c r="I21" s="38">
         <v>83.8</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="22.5">
+    <row r="22" spans="1:9" ht="33.75">
       <c r="A22" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="18">
         <v>2646838.5</v>
       </c>
       <c r="C22" s="18">
         <v>169.9</v>
       </c>
       <c r="D22" s="18">
         <v>5004736.3</v>
       </c>
       <c r="E22" s="18">
         <v>109.4</v>
       </c>
       <c r="F22" s="38">
         <v>7397526.7999999998</v>
       </c>
       <c r="G22" s="38">
         <v>95.7</v>
       </c>
       <c r="H22" s="38">
         <v>9869483.6999999993</v>
       </c>
       <c r="I22" s="38">
         <v>90.4</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:9" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="18">
         <v>728660.3</v>
       </c>
       <c r="C23" s="18">
         <v>68.7</v>
       </c>
       <c r="D23" s="18">
         <v>1517315.9</v>
       </c>
       <c r="E23" s="18">
         <v>70.5</v>
       </c>
       <c r="F23" s="38">
         <v>2580685.5</v>
       </c>
       <c r="G23" s="38">
         <v>99.4</v>
       </c>
       <c r="H23" s="38">
         <v>3198973.8</v>
       </c>
       <c r="I23" s="38">
@@ -2156,123 +2843,123 @@
         <v>3701284.3</v>
       </c>
       <c r="C28" s="19">
         <v>87.1</v>
       </c>
       <c r="D28" s="19">
         <v>11674418.6</v>
       </c>
       <c r="E28" s="19">
         <v>134</v>
       </c>
       <c r="F28" s="39">
         <v>19930329.300000001</v>
       </c>
       <c r="G28" s="39">
         <v>158</v>
       </c>
       <c r="H28" s="39">
         <v>28456441.5</v>
       </c>
       <c r="I28" s="39">
         <v>171.8</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="12.75">
-      <c r="A29" s="46" t="s">
+      <c r="A29" s="65" t="s">
         <v>67</v>
       </c>
-      <c r="B29" s="46"/>
+      <c r="B29" s="65"/>
       <c r="C29"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="20" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="20" customWidth="1"/>
     <col min="3" max="3" width="21.140625" style="20" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="20" customWidth="1"/>
     <col min="5" max="5" width="21.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="20" customWidth="1"/>
     <col min="7" max="7" width="21" style="20" customWidth="1"/>
     <col min="8" max="8" width="11.140625" style="20" customWidth="1"/>
     <col min="9" max="9" width="18.7109375" style="20" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="69" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="47"/>
-      <c r="C1" s="47"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="44"/>
-      <c r="B3" s="42" t="s">
+      <c r="A3" s="66"/>
+      <c r="B3" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="42"/>
-      <c r="D3" s="42" t="s">
+      <c r="C3" s="64"/>
+      <c r="D3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="42"/>
-      <c r="F3" s="42" t="s">
+      <c r="E3" s="64"/>
+      <c r="F3" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="42"/>
-      <c r="H3" s="42" t="s">
+      <c r="G3" s="64"/>
+      <c r="H3" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="42"/>
+      <c r="I3" s="64"/>
     </row>
     <row r="4" spans="1:9" ht="70.5" customHeight="1">
-      <c r="A4" s="45"/>
+      <c r="A4" s="67"/>
       <c r="B4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>64</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>64</v>
       </c>
       <c r="F4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="G4" s="23" t="s">
         <v>64</v>
       </c>
       <c r="H4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="23" t="s">
         <v>64</v>
       </c>
     </row>
@@ -2747,80 +3434,80 @@
       <c r="B21" s="18">
         <v>2197523.7000000002</v>
       </c>
       <c r="C21" s="18">
         <v>388.1</v>
       </c>
       <c r="D21" s="18">
         <v>4709857.7</v>
       </c>
       <c r="E21" s="18">
         <v>208</v>
       </c>
       <c r="F21" s="33">
         <v>8477203.3000000007</v>
       </c>
       <c r="G21" s="33">
         <v>198.4</v>
       </c>
       <c r="H21" s="27">
         <v>11476706.5</v>
       </c>
       <c r="I21" s="27">
         <v>155</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="22.5">
+    <row r="22" spans="1:9" ht="33.75">
       <c r="A22" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="18">
         <v>1391362.2</v>
       </c>
       <c r="C22" s="18">
         <v>106.8</v>
       </c>
       <c r="D22" s="18">
         <v>4101073.6</v>
       </c>
       <c r="E22" s="18">
         <v>140</v>
       </c>
       <c r="F22" s="33">
         <v>6864596.7000000002</v>
       </c>
       <c r="G22" s="33">
         <v>151.19999999999999</v>
       </c>
       <c r="H22" s="27">
         <v>9669704.6999999993</v>
       </c>
       <c r="I22" s="27">
         <v>156.1</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:9" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="18">
         <v>964468.8</v>
       </c>
       <c r="C23" s="18">
         <v>492.5</v>
       </c>
       <c r="D23" s="18">
         <v>1881391.1</v>
       </c>
       <c r="E23" s="18">
         <v>456.5</v>
       </c>
       <c r="F23" s="33">
         <v>2231279.7999999998</v>
       </c>
       <c r="G23" s="33">
         <v>355.7</v>
       </c>
       <c r="H23" s="27">
         <v>2744881.5</v>
       </c>
       <c r="I23" s="27">
@@ -3004,115 +3691,115 @@
       <c r="A62" s="21"/>
     </row>
     <row r="63" spans="1:1">
       <c r="A63" s="21"/>
     </row>
     <row r="64" spans="1:1">
       <c r="A64" s="21"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K4" sqref="K4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="20" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="20" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="20" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="20" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="20" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="20" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="20" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="20" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="20" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="20"/>
     <col min="11" max="11" width="46.7109375" style="20" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="12.75">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="69" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="47"/>
-[...6 lines deleted...]
-      <c r="I1" s="47"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="21"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
     </row>
     <row r="3" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A3" s="44"/>
-      <c r="B3" s="42" t="s">
+      <c r="A3" s="66"/>
+      <c r="B3" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="42"/>
-      <c r="D3" s="48" t="s">
+      <c r="C3" s="64"/>
+      <c r="D3" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="48"/>
-      <c r="F3" s="48" t="s">
+      <c r="E3" s="70"/>
+      <c r="F3" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="48"/>
-      <c r="H3" s="48" t="s">
+      <c r="G3" s="70"/>
+      <c r="H3" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="48"/>
+      <c r="I3" s="70"/>
     </row>
     <row r="4" spans="1:11" ht="67.5">
-      <c r="A4" s="45"/>
+      <c r="A4" s="67"/>
       <c r="B4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>41</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>38</v>
       </c>
       <c r="F4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>38</v>
       </c>
       <c r="H4" s="24" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="25" t="s">
         <v>38</v>
       </c>
     </row>
@@ -3394,51 +4081,51 @@
         <v>219564.2</v>
       </c>
       <c r="C14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="18">
         <v>1193267.1000000001</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="18">
         <v>2388997.7999999998</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>40</v>
       </c>
       <c r="H14" s="18">
         <v>3475629.3</v>
       </c>
       <c r="I14" s="18">
         <v>245</v>
       </c>
       <c r="K14" s="28"/>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:11" ht="22.5">
       <c r="A15" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="18">
         <v>717705.8</v>
       </c>
       <c r="C15" s="27" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="18">
         <v>1483342</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="18">
         <v>2244541.2000000002</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="18">
         <v>3227427.4</v>
       </c>
       <c r="I15" s="18">
@@ -3814,51 +4501,51 @@
         <v>374364.8</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>40</v>
       </c>
       <c r="D28" s="19">
         <v>728306.4</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>40</v>
       </c>
       <c r="F28" s="19">
         <v>1124092.6000000001</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>40</v>
       </c>
       <c r="H28" s="19">
         <v>1566017.9</v>
       </c>
       <c r="I28" s="19">
         <v>75.3</v>
       </c>
       <c r="K28" s="28"/>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:11" ht="22.5">
       <c r="A29" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="22"/>
       <c r="E29" s="22"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="31" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="22"/>
       <c r="E30" s="22"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="21"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="21"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="21"/>
     </row>
     <row r="34" spans="1:1">
@@ -3877,113 +4564,113 @@
       <c r="A63" s="21"/>
     </row>
     <row r="64" spans="1:1">
       <c r="A64" s="21"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="21"/>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N4" sqref="N4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="4" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="4" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="12.75">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="71" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="49"/>
-[...6 lines deleted...]
-      <c r="I1" s="49"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A3" s="50"/>
-      <c r="B3" s="52" t="s">
+      <c r="A3" s="72"/>
+      <c r="B3" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="52"/>
-      <c r="D3" s="53" t="s">
+      <c r="C3" s="74"/>
+      <c r="D3" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="53"/>
-      <c r="F3" s="53" t="s">
+      <c r="E3" s="75"/>
+      <c r="F3" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="53"/>
-      <c r="H3" s="53" t="s">
+      <c r="G3" s="75"/>
+      <c r="H3" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="53"/>
+      <c r="I3" s="75"/>
     </row>
     <row r="4" spans="1:11" ht="56.25">
-      <c r="A4" s="51"/>
+      <c r="A4" s="73"/>
       <c r="B4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>42</v>
       </c>
     </row>
@@ -4727,111 +5414,111 @@
     <row r="64" spans="1:1">
       <c r="A64" s="5"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="5"/>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L21" sqref="L21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="4" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="4" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="4" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="71" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="49"/>
-[...6 lines deleted...]
-      <c r="I1" s="49"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="50"/>
-      <c r="B3" s="52" t="s">
+      <c r="A3" s="72"/>
+      <c r="B3" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="52"/>
-      <c r="D3" s="52" t="s">
+      <c r="C3" s="74"/>
+      <c r="D3" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="52"/>
-      <c r="F3" s="52" t="s">
+      <c r="E3" s="74"/>
+      <c r="F3" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="52"/>
-      <c r="H3" s="53" t="s">
+      <c r="G3" s="74"/>
+      <c r="H3" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="53"/>
+      <c r="I3" s="75"/>
     </row>
     <row r="4" spans="1:9" ht="56.25">
-      <c r="A4" s="51"/>
+      <c r="A4" s="73"/>
       <c r="B4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>31</v>
       </c>
     </row>
@@ -5607,111 +6294,111 @@
       <c r="A64" s="5"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="5"/>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="5"/>
     </row>
     <row r="67" spans="1:1">
       <c r="A67" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M18" sqref="M18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="4" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="4" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="71" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="49"/>
-[...6 lines deleted...]
-      <c r="I1" s="49"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="16.5" customHeight="1">
-      <c r="A3" s="50"/>
-      <c r="B3" s="52" t="s">
+      <c r="A3" s="72"/>
+      <c r="B3" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="52"/>
-      <c r="D3" s="52" t="s">
+      <c r="C3" s="74"/>
+      <c r="D3" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="52"/>
-      <c r="F3" s="52" t="s">
+      <c r="E3" s="74"/>
+      <c r="F3" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="52"/>
-      <c r="H3" s="53" t="s">
+      <c r="G3" s="74"/>
+      <c r="H3" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="53"/>
+      <c r="I3" s="75"/>
     </row>
     <row r="4" spans="1:9" ht="68.25" customHeight="1">
-      <c r="A4" s="51"/>
+      <c r="A4" s="73"/>
       <c r="B4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>4</v>
       </c>
     </row>
@@ -6537,112 +7224,114 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444B72A7-D232-4498-8CA2-428904B7257A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32B921AB-DED0-4A88-88CC-2152491CCC92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32B921AB-DED0-4A88-88CC-2152491CCC92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>