--- v3 (2026-08-24)
+++ v4 (2026-09-20)
@@ -255,58 +255,58 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -576,131 +576,131 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AG40" workbookViewId="0">
-      <selection activeCell="AR58" sqref="AR58"/>
+    <sheetView tabSelected="1" topLeftCell="AG34" workbookViewId="0">
+      <selection activeCell="AY62" sqref="AY62:AY76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="12" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="12" customWidth="1"/>
     <col min="3" max="14" width="9.140625" style="12"/>
     <col min="15" max="15" width="24.5703125" style="12" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="12" customWidth="1"/>
     <col min="17" max="28" width="9.140625" style="12"/>
     <col min="29" max="29" width="24.5703125" style="12" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="12" customWidth="1"/>
     <col min="31" max="42" width="9.140625" style="12"/>
     <col min="43" max="43" width="24.5703125" style="12" customWidth="1"/>
     <col min="44" max="44" width="8.7109375" style="12" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="27.75" customHeight="1">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="19"/>
-[...11 lines deleted...]
-      <c r="O1" s="19" t="s">
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="18"/>
+      <c r="K1" s="18"/>
+      <c r="L1" s="18"/>
+      <c r="M1" s="18"/>
+      <c r="O1" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="P1" s="19"/>
-[...11 lines deleted...]
-      <c r="AC1" s="19" t="s">
+      <c r="P1" s="18"/>
+      <c r="Q1" s="18"/>
+      <c r="R1" s="18"/>
+      <c r="S1" s="18"/>
+      <c r="T1" s="18"/>
+      <c r="U1" s="18"/>
+      <c r="V1" s="18"/>
+      <c r="W1" s="18"/>
+      <c r="X1" s="18"/>
+      <c r="Y1" s="18"/>
+      <c r="Z1" s="18"/>
+      <c r="AA1" s="18"/>
+      <c r="AC1" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="AD1" s="19"/>
-[...11 lines deleted...]
-      <c r="AQ1" s="19" t="s">
+      <c r="AD1" s="18"/>
+      <c r="AE1" s="18"/>
+      <c r="AF1" s="18"/>
+      <c r="AG1" s="18"/>
+      <c r="AH1" s="18"/>
+      <c r="AI1" s="18"/>
+      <c r="AJ1" s="18"/>
+      <c r="AK1" s="18"/>
+      <c r="AL1" s="18"/>
+      <c r="AM1" s="18"/>
+      <c r="AN1" s="18"/>
+      <c r="AO1" s="18"/>
+      <c r="AQ1" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="AR1" s="19"/>
-[...10 lines deleted...]
-      <c r="BC1" s="19"/>
+      <c r="AR1" s="18"/>
+      <c r="AS1" s="18"/>
+      <c r="AT1" s="18"/>
+      <c r="AU1" s="18"/>
+      <c r="AV1" s="18"/>
+      <c r="AW1" s="18"/>
+      <c r="AX1" s="18"/>
+      <c r="AY1" s="18"/>
+      <c r="AZ1" s="18"/>
+      <c r="BA1" s="18"/>
+      <c r="BB1" s="18"/>
+      <c r="BC1" s="18"/>
     </row>
     <row r="2" spans="1:55">
       <c r="A2" s="13"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
       <c r="U2" s="13"/>
       <c r="V2" s="13"/>
@@ -1012,51 +1012,53 @@
       </c>
       <c r="AQ4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AR4" s="1">
         <v>86.452897367908605</v>
       </c>
       <c r="AS4" s="1">
         <v>78.79069202287792</v>
       </c>
       <c r="AT4" s="1">
         <v>113.79687277781687</v>
       </c>
       <c r="AU4" s="1">
         <v>128.00647037280325</v>
       </c>
       <c r="AV4" s="2">
         <v>109.63738309316504</v>
       </c>
       <c r="AW4" s="2">
         <v>124.77048636875558</v>
       </c>
       <c r="AX4" s="2">
         <v>187.37684740601028</v>
       </c>
-      <c r="AY4" s="1"/>
+      <c r="AY4" s="1">
+        <v>305.70082764182581</v>
+      </c>
       <c r="AZ4" s="2"/>
       <c r="BA4" s="2"/>
       <c r="BB4" s="2"/>
       <c r="BC4" s="2"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="1">
         <v>66.147135861042145</v>
       </c>
       <c r="C5" s="1">
         <v>76.349260709898189</v>
       </c>
       <c r="D5" s="1">
         <v>75.893201483616977</v>
       </c>
       <c r="E5" s="1">
         <v>65.43714043705954</v>
       </c>
       <c r="F5" s="2">
         <v>64.730589512026654</v>
       </c>
       <c r="G5" s="2">
@@ -1160,51 +1162,53 @@
       </c>
       <c r="AQ5" s="14" t="s">
         <v>23</v>
       </c>
       <c r="AR5" s="1">
         <v>84.19442784882763</v>
       </c>
       <c r="AS5" s="1">
         <v>105.20216093907111</v>
       </c>
       <c r="AT5" s="1">
         <v>103.46601623061768</v>
       </c>
       <c r="AU5" s="1">
         <v>105.46926778388186</v>
       </c>
       <c r="AV5" s="2">
         <v>103.83266231486583</v>
       </c>
       <c r="AW5" s="2">
         <v>106.43772206903724</v>
       </c>
       <c r="AX5" s="2">
         <v>480.94102198660005</v>
       </c>
-      <c r="AY5" s="1"/>
+      <c r="AY5" s="1">
+        <v>229.10082919152458</v>
+      </c>
       <c r="AZ5" s="2"/>
       <c r="BA5" s="2"/>
       <c r="BB5" s="2"/>
       <c r="BC5" s="2"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="1">
         <v>101.50412155256757</v>
       </c>
       <c r="C6" s="1">
         <v>101.79260722682189</v>
       </c>
       <c r="D6" s="1">
         <v>102.41106913215114</v>
       </c>
       <c r="E6" s="1">
         <v>98.864484320472471</v>
       </c>
       <c r="F6" s="2">
         <v>100.14582869137037</v>
       </c>
       <c r="G6" s="2">
@@ -1308,51 +1312,53 @@
       </c>
       <c r="AQ6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="AR6" s="1">
         <v>95.994902551931844</v>
       </c>
       <c r="AS6" s="1">
         <v>70.118868282568272</v>
       </c>
       <c r="AT6" s="1">
         <v>112.42850756369688</v>
       </c>
       <c r="AU6" s="1">
         <v>221.12953903007354</v>
       </c>
       <c r="AV6" s="2">
         <v>116.39103266951125</v>
       </c>
       <c r="AW6" s="2">
         <v>123.97512493055689</v>
       </c>
       <c r="AX6" s="2">
         <v>151.12694201022487</v>
       </c>
-      <c r="AY6" s="1"/>
+      <c r="AY6" s="1">
+        <v>419.29930640209932</v>
+      </c>
       <c r="AZ6" s="2"/>
       <c r="BA6" s="2"/>
       <c r="BB6" s="2"/>
       <c r="BC6" s="2"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="1">
         <v>100.57857045654286</v>
       </c>
       <c r="C7" s="1">
         <v>100.91550098741853</v>
       </c>
       <c r="D7" s="1">
         <v>101.0934958784952</v>
       </c>
       <c r="E7" s="1">
         <v>100.68957954208919</v>
       </c>
       <c r="F7" s="2">
         <v>100.44175664133337</v>
       </c>
       <c r="G7" s="2">
@@ -1456,51 +1462,53 @@
       </c>
       <c r="AQ7" s="14" t="s">
         <v>25</v>
       </c>
       <c r="AR7" s="1">
         <v>101.0296775263452</v>
       </c>
       <c r="AS7" s="1">
         <v>60.939689840092548</v>
       </c>
       <c r="AT7" s="1">
         <v>102.17481667319544</v>
       </c>
       <c r="AU7" s="1">
         <v>173.68319345984133</v>
       </c>
       <c r="AV7" s="2">
         <v>146.15527123437198</v>
       </c>
       <c r="AW7" s="2">
         <v>130.5480865406368</v>
       </c>
       <c r="AX7" s="2">
         <v>141.74912925282848</v>
       </c>
-      <c r="AY7" s="1"/>
+      <c r="AY7" s="1">
+        <v>269.9787302936511</v>
+      </c>
       <c r="AZ7" s="2"/>
       <c r="BA7" s="2"/>
       <c r="BB7" s="2"/>
       <c r="BC7" s="2"/>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="1">
         <v>102.41613785824271</v>
       </c>
       <c r="C8" s="1">
         <v>102.68255767767631</v>
       </c>
       <c r="D8" s="1">
         <v>105.60700434845269</v>
       </c>
       <c r="E8" s="1">
         <v>102.28563707001695</v>
       </c>
       <c r="F8" s="2">
         <v>103.78613303933466</v>
       </c>
       <c r="G8" s="2">
@@ -1604,51 +1612,53 @@
       </c>
       <c r="AQ8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="AR8" s="1">
         <v>83.918310638083611</v>
       </c>
       <c r="AS8" s="1">
         <v>84.533648884246034</v>
       </c>
       <c r="AT8" s="1">
         <v>89.727287439254937</v>
       </c>
       <c r="AU8" s="1">
         <v>142.44023922894496</v>
       </c>
       <c r="AV8" s="2">
         <v>116.88272665555353</v>
       </c>
       <c r="AW8" s="2">
         <v>113.2837107421107</v>
       </c>
       <c r="AX8" s="2">
         <v>194.40248196253543</v>
       </c>
-      <c r="AY8" s="1"/>
+      <c r="AY8" s="1">
+        <v>374.85425369627598</v>
+      </c>
       <c r="AZ8" s="2"/>
       <c r="BA8" s="2"/>
       <c r="BB8" s="2"/>
       <c r="BC8" s="2"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="1">
         <v>100.62924895922328</v>
       </c>
       <c r="C9" s="1">
         <v>100.64189934615793</v>
       </c>
       <c r="D9" s="1">
         <v>100.93779104789643</v>
       </c>
       <c r="E9" s="1">
         <v>102.18262574050678</v>
       </c>
       <c r="F9" s="2">
         <v>99.747743552848959</v>
       </c>
       <c r="G9" s="2">
@@ -1752,51 +1762,53 @@
       </c>
       <c r="AQ9" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AR9" s="1">
         <v>77.030916535544222</v>
       </c>
       <c r="AS9" s="1">
         <v>87.981263476062395</v>
       </c>
       <c r="AT9" s="1">
         <v>97.879711252292353</v>
       </c>
       <c r="AU9" s="1">
         <v>154.90697426911851</v>
       </c>
       <c r="AV9" s="2">
         <v>93.881994417258056</v>
       </c>
       <c r="AW9" s="2">
         <v>146.80870443088102</v>
       </c>
       <c r="AX9" s="2">
         <v>143.39709930575694</v>
       </c>
-      <c r="AY9" s="1"/>
+      <c r="AY9" s="1">
+        <v>447.95455199178173</v>
+      </c>
       <c r="AZ9" s="2"/>
       <c r="BA9" s="2"/>
       <c r="BB9" s="2"/>
       <c r="BC9" s="2"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="1">
         <v>100.48300092589382</v>
       </c>
       <c r="C10" s="1">
         <v>100.99688081163838</v>
       </c>
       <c r="D10" s="1">
         <v>102.26889681717563</v>
       </c>
       <c r="E10" s="1">
         <v>99.486557617957288</v>
       </c>
       <c r="F10" s="2">
         <v>99.971066126406768</v>
       </c>
       <c r="G10" s="2">
@@ -1900,51 +1912,53 @@
       </c>
       <c r="AQ10" s="14" t="s">
         <v>28</v>
       </c>
       <c r="AR10" s="1">
         <v>46.800025490244501</v>
       </c>
       <c r="AS10" s="1">
         <v>91.648577266389992</v>
       </c>
       <c r="AT10" s="1">
         <v>121.07763364547345</v>
       </c>
       <c r="AU10" s="1">
         <v>119.5394370186257</v>
       </c>
       <c r="AV10" s="2">
         <v>117.89719331863711</v>
       </c>
       <c r="AW10" s="2">
         <v>205.45754029992565</v>
       </c>
       <c r="AX10" s="2">
         <v>142.53377617009565</v>
       </c>
-      <c r="AY10" s="1"/>
+      <c r="AY10" s="1">
+        <v>392.7610210689499</v>
+      </c>
       <c r="AZ10" s="2"/>
       <c r="BA10" s="2"/>
       <c r="BB10" s="2"/>
       <c r="BC10" s="2"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="1">
         <v>110.4518170972738</v>
       </c>
       <c r="C11" s="1">
         <v>99.128102274529013</v>
       </c>
       <c r="D11" s="1">
         <v>97.94321534166437</v>
       </c>
       <c r="E11" s="1">
         <v>95.629758266664339</v>
       </c>
       <c r="F11" s="2">
         <v>107.04395381512583</v>
       </c>
       <c r="G11" s="2">
@@ -2048,51 +2062,53 @@
       </c>
       <c r="AQ11" s="14" t="s">
         <v>29</v>
       </c>
       <c r="AR11" s="1">
         <v>97.609776743873979</v>
       </c>
       <c r="AS11" s="1">
         <v>86.334495639496168</v>
       </c>
       <c r="AT11" s="1">
         <v>110.70662643515054</v>
       </c>
       <c r="AU11" s="1">
         <v>104.8035806106442</v>
       </c>
       <c r="AV11" s="2">
         <v>105.03537337356219</v>
       </c>
       <c r="AW11" s="2">
         <v>114.38997461660252</v>
       </c>
       <c r="AX11" s="2">
         <v>195.29708377791857</v>
       </c>
-      <c r="AY11" s="1"/>
+      <c r="AY11" s="1">
+        <v>141.3453328753655</v>
+      </c>
       <c r="AZ11" s="2"/>
       <c r="BA11" s="2"/>
       <c r="BB11" s="2"/>
       <c r="BC11" s="2"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1">
         <v>101.54480931755619</v>
       </c>
       <c r="C12" s="1">
         <v>108.89936822402251</v>
       </c>
       <c r="D12" s="1">
         <v>103.33644725333211</v>
       </c>
       <c r="E12" s="1">
         <v>98.682079172304299</v>
       </c>
       <c r="F12" s="2">
         <v>98.616809022490912</v>
       </c>
       <c r="G12" s="2">
@@ -2196,51 +2212,53 @@
       </c>
       <c r="AQ12" s="14" t="s">
         <v>30</v>
       </c>
       <c r="AR12" s="1">
         <v>75.012950957556868</v>
       </c>
       <c r="AS12" s="1">
         <v>67.276875589158777</v>
       </c>
       <c r="AT12" s="1">
         <v>141.08707487687028</v>
       </c>
       <c r="AU12" s="1">
         <v>124.88520294884442</v>
       </c>
       <c r="AV12" s="2">
         <v>100.35230997049864</v>
       </c>
       <c r="AW12" s="2">
         <v>106.30759754638936</v>
       </c>
       <c r="AX12" s="2">
         <v>258.9279496027084</v>
       </c>
-      <c r="AY12" s="1"/>
+      <c r="AY12" s="1">
+        <v>222.11479722722552</v>
+      </c>
       <c r="AZ12" s="2"/>
       <c r="BA12" s="2"/>
       <c r="BB12" s="2"/>
       <c r="BC12" s="2"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="1">
         <v>103.40235895668408</v>
       </c>
       <c r="C13" s="1">
         <v>111.97224507065617</v>
       </c>
       <c r="D13" s="1">
         <v>86.738494647556223</v>
       </c>
       <c r="E13" s="1">
         <v>107.30764337486592</v>
       </c>
       <c r="F13" s="2">
         <v>102.89033531931176</v>
       </c>
       <c r="G13" s="2">
@@ -2344,51 +2362,53 @@
       </c>
       <c r="AQ13" s="14" t="s">
         <v>31</v>
       </c>
       <c r="AR13" s="1">
         <v>72.685691046647435</v>
       </c>
       <c r="AS13" s="1">
         <v>81.783414818896887</v>
       </c>
       <c r="AT13" s="1">
         <v>115.86378269422937</v>
       </c>
       <c r="AU13" s="1">
         <v>128.52846169355072</v>
       </c>
       <c r="AV13" s="2">
         <v>119.20408066289663</v>
       </c>
       <c r="AW13" s="2">
         <v>113.4930203502874</v>
       </c>
       <c r="AX13" s="2">
         <v>165.12241323315249</v>
       </c>
-      <c r="AY13" s="1"/>
+      <c r="AY13" s="1">
+        <v>240.0145862986638</v>
+      </c>
       <c r="AZ13" s="2"/>
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="1">
         <v>112.6833866224289</v>
       </c>
       <c r="C14" s="1">
         <v>125.98155240896094</v>
       </c>
       <c r="D14" s="1">
         <v>143.69514598616519</v>
       </c>
       <c r="E14" s="1">
         <v>127.70239081753789</v>
       </c>
       <c r="F14" s="2">
         <v>105.34062704340015</v>
       </c>
       <c r="G14" s="2">
@@ -2492,51 +2512,53 @@
       </c>
       <c r="AQ14" s="14" t="s">
         <v>32</v>
       </c>
       <c r="AR14" s="1">
         <v>94.622668370423924</v>
       </c>
       <c r="AS14" s="1">
         <v>97.091801626071586</v>
       </c>
       <c r="AT14" s="1">
         <v>108.99823735697787</v>
       </c>
       <c r="AU14" s="1">
         <v>107.82247462286088</v>
       </c>
       <c r="AV14" s="2">
         <v>114.69816294258442</v>
       </c>
       <c r="AW14" s="2">
         <v>122.0526006679702</v>
       </c>
       <c r="AX14" s="2">
         <v>171.55003168836882</v>
       </c>
-      <c r="AY14" s="1"/>
+      <c r="AY14" s="1">
+        <v>261.72494601154892</v>
+      </c>
       <c r="AZ14" s="2"/>
       <c r="BA14" s="2"/>
       <c r="BB14" s="2"/>
       <c r="BC14" s="2"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="1">
         <v>97.14996515816901</v>
       </c>
       <c r="C15" s="1">
         <v>116.46035459166922</v>
       </c>
       <c r="D15" s="1">
         <v>117.09985188806935</v>
       </c>
       <c r="E15" s="1">
         <v>108.21249885100733</v>
       </c>
       <c r="F15" s="2">
         <v>102.37140345881326</v>
       </c>
       <c r="G15" s="2">
@@ -2640,51 +2662,53 @@
       </c>
       <c r="AQ15" s="14" t="s">
         <v>33</v>
       </c>
       <c r="AR15" s="1">
         <v>88.796443928801708</v>
       </c>
       <c r="AS15" s="1">
         <v>71.876459515034838</v>
       </c>
       <c r="AT15" s="1">
         <v>116.93805311372427</v>
       </c>
       <c r="AU15" s="1">
         <v>122.31188485850046</v>
       </c>
       <c r="AV15" s="2">
         <v>110.97093829693647</v>
       </c>
       <c r="AW15" s="2">
         <v>110.98441720860525</v>
       </c>
       <c r="AX15" s="2">
         <v>176.65047269841639</v>
       </c>
-      <c r="AY15" s="1"/>
+      <c r="AY15" s="1">
+        <v>286.22607544215043</v>
+      </c>
       <c r="AZ15" s="2"/>
       <c r="BA15" s="2"/>
       <c r="BB15" s="2"/>
       <c r="BC15" s="2"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="1">
         <v>100.72125473578029</v>
       </c>
       <c r="C16" s="1">
         <v>105.1314473255958</v>
       </c>
       <c r="D16" s="1">
         <v>101.9504280488982</v>
       </c>
       <c r="E16" s="1">
         <v>103.49390149993091</v>
       </c>
       <c r="F16" s="2">
         <v>103.99027185115503</v>
       </c>
       <c r="G16" s="2">
@@ -2788,51 +2812,53 @@
       </c>
       <c r="AQ16" s="14" t="s">
         <v>34</v>
       </c>
       <c r="AR16" s="1">
         <v>97.227621365350146</v>
       </c>
       <c r="AS16" s="1">
         <v>64.162107475161648</v>
       </c>
       <c r="AT16" s="1">
         <v>117.22593236046424</v>
       </c>
       <c r="AU16" s="1">
         <v>113.13934718976046</v>
       </c>
       <c r="AV16" s="2">
         <v>114.37102012433303</v>
       </c>
       <c r="AW16" s="2">
         <v>145.38921425707727</v>
       </c>
       <c r="AX16" s="2">
         <v>221.47957579808084</v>
       </c>
-      <c r="AY16" s="1"/>
+      <c r="AY16" s="1">
+        <v>739.57088805047613</v>
+      </c>
       <c r="AZ16" s="2"/>
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="1">
         <v>100.80473152179708</v>
       </c>
       <c r="C17" s="1">
         <v>110.55538273159074</v>
       </c>
       <c r="D17" s="1">
         <v>97.682903876418251</v>
       </c>
       <c r="E17" s="1">
         <v>100.1104381730906</v>
       </c>
       <c r="F17" s="2">
         <v>102.84257151373761</v>
       </c>
       <c r="G17" s="2">
@@ -2936,51 +2962,53 @@
       </c>
       <c r="AQ17" s="14" t="s">
         <v>35</v>
       </c>
       <c r="AR17" s="1">
         <v>75.390211831154744</v>
       </c>
       <c r="AS17" s="1">
         <v>74.531466727387581</v>
       </c>
       <c r="AT17" s="1">
         <v>136.35292395270747</v>
       </c>
       <c r="AU17" s="1">
         <v>160.55519236378345</v>
       </c>
       <c r="AV17" s="2">
         <v>90.403501455058986</v>
       </c>
       <c r="AW17" s="2">
         <v>155.64764264905185</v>
       </c>
       <c r="AX17" s="2">
         <v>165.48380327409208</v>
       </c>
-      <c r="AY17" s="1"/>
+      <c r="AY17" s="1">
+        <v>146.05560294014117</v>
+      </c>
       <c r="AZ17" s="2"/>
       <c r="BA17" s="2"/>
       <c r="BB17" s="2"/>
       <c r="BC17" s="2"/>
     </row>
     <row r="18" spans="1:55">
       <c r="A18" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1">
         <v>101.99764370373275</v>
       </c>
       <c r="C18" s="1">
         <v>104.19937477980923</v>
       </c>
       <c r="D18" s="1">
         <v>110.1661664487392</v>
       </c>
       <c r="E18" s="1">
         <v>104.55922006477643</v>
       </c>
       <c r="F18" s="2">
         <v>108.35071753889733</v>
       </c>
       <c r="G18" s="2">
@@ -3084,51 +3112,53 @@
       </c>
       <c r="AQ18" s="14" t="s">
         <v>36</v>
       </c>
       <c r="AR18" s="1">
         <v>95.413454666854406</v>
       </c>
       <c r="AS18" s="1">
         <v>62.514524325778417</v>
       </c>
       <c r="AT18" s="1">
         <v>136.19950961922635</v>
       </c>
       <c r="AU18" s="1">
         <v>115.42377922284277</v>
       </c>
       <c r="AV18" s="2">
         <v>115.20431303323495</v>
       </c>
       <c r="AW18" s="2">
         <v>111.04855793398951</v>
       </c>
       <c r="AX18" s="2">
         <v>395.5540406556122</v>
       </c>
-      <c r="AY18" s="1"/>
+      <c r="AY18" s="1">
+        <v>466.96093763456633</v>
+      </c>
       <c r="AZ18" s="2"/>
       <c r="BA18" s="2"/>
       <c r="BB18" s="2"/>
       <c r="BC18" s="2"/>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="6"/>
       <c r="F19" s="7"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="15"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="O19" s="4"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="6"/>
       <c r="T19" s="7"/>
@@ -3145,164 +3175,164 @@
       <c r="AF19" s="5"/>
       <c r="AG19" s="6"/>
       <c r="AH19" s="7"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="15"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AQ19" s="4"/>
       <c r="AR19" s="5"/>
       <c r="AS19" s="5"/>
       <c r="AT19" s="5"/>
       <c r="AU19" s="6"/>
       <c r="AV19" s="7"/>
       <c r="AW19" s="5"/>
       <c r="AX19" s="5"/>
       <c r="AY19" s="15"/>
       <c r="AZ19" s="5"/>
       <c r="BA19" s="5"/>
       <c r="BB19" s="5"/>
       <c r="BC19" s="5"/>
     </row>
     <row r="20" spans="1:55">
-      <c r="A20" s="20"/>
-[...50 lines deleted...]
-      <c r="BC20" s="20"/>
+      <c r="A20" s="19"/>
+      <c r="B20" s="19"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+      <c r="K20" s="19"/>
+      <c r="L20" s="19"/>
+      <c r="M20" s="19"/>
+      <c r="O20" s="19"/>
+      <c r="P20" s="19"/>
+      <c r="Q20" s="19"/>
+      <c r="R20" s="19"/>
+      <c r="S20" s="19"/>
+      <c r="T20" s="19"/>
+      <c r="U20" s="19"/>
+      <c r="V20" s="19"/>
+      <c r="W20" s="19"/>
+      <c r="X20" s="19"/>
+      <c r="Y20" s="19"/>
+      <c r="Z20" s="19"/>
+      <c r="AA20" s="19"/>
+      <c r="AC20" s="19"/>
+      <c r="AD20" s="19"/>
+      <c r="AE20" s="19"/>
+      <c r="AF20" s="19"/>
+      <c r="AG20" s="19"/>
+      <c r="AH20" s="19"/>
+      <c r="AI20" s="19"/>
+      <c r="AJ20" s="19"/>
+      <c r="AK20" s="19"/>
+      <c r="AL20" s="19"/>
+      <c r="AM20" s="19"/>
+      <c r="AN20" s="19"/>
+      <c r="AO20" s="19"/>
+      <c r="AQ20" s="19"/>
+      <c r="AR20" s="19"/>
+      <c r="AS20" s="19"/>
+      <c r="AT20" s="19"/>
+      <c r="AU20" s="19"/>
+      <c r="AV20" s="19"/>
+      <c r="AW20" s="19"/>
+      <c r="AX20" s="19"/>
+      <c r="AY20" s="19"/>
+      <c r="AZ20" s="19"/>
+      <c r="BA20" s="19"/>
+      <c r="BB20" s="19"/>
+      <c r="BC20" s="19"/>
     </row>
     <row r="21" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A21" s="18" t="s">
+      <c r="A21" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="18"/>
-[...11 lines deleted...]
-      <c r="O21" s="18" t="s">
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="20"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="20"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="20"/>
+      <c r="O21" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="P21" s="18"/>
-[...11 lines deleted...]
-      <c r="AC21" s="18" t="s">
+      <c r="P21" s="20"/>
+      <c r="Q21" s="20"/>
+      <c r="R21" s="20"/>
+      <c r="S21" s="20"/>
+      <c r="T21" s="20"/>
+      <c r="U21" s="20"/>
+      <c r="V21" s="20"/>
+      <c r="W21" s="20"/>
+      <c r="X21" s="20"/>
+      <c r="Y21" s="20"/>
+      <c r="Z21" s="20"/>
+      <c r="AA21" s="20"/>
+      <c r="AC21" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="AD21" s="18"/>
-[...11 lines deleted...]
-      <c r="AQ21" s="18" t="s">
+      <c r="AD21" s="20"/>
+      <c r="AE21" s="20"/>
+      <c r="AF21" s="20"/>
+      <c r="AG21" s="20"/>
+      <c r="AH21" s="20"/>
+      <c r="AI21" s="20"/>
+      <c r="AJ21" s="20"/>
+      <c r="AK21" s="20"/>
+      <c r="AL21" s="20"/>
+      <c r="AM21" s="20"/>
+      <c r="AN21" s="20"/>
+      <c r="AO21" s="20"/>
+      <c r="AQ21" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="AR21" s="18"/>
-[...10 lines deleted...]
-      <c r="BC21" s="18"/>
+      <c r="AR21" s="20"/>
+      <c r="AS21" s="20"/>
+      <c r="AT21" s="20"/>
+      <c r="AU21" s="20"/>
+      <c r="AV21" s="20"/>
+      <c r="AW21" s="20"/>
+      <c r="AX21" s="20"/>
+      <c r="AY21" s="20"/>
+      <c r="AZ21" s="20"/>
+      <c r="BA21" s="20"/>
+      <c r="BB21" s="20"/>
+      <c r="BC21" s="20"/>
     </row>
     <row r="22" spans="1:55">
       <c r="A22" s="13"/>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O22" s="13"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="13"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="13"/>
       <c r="U22" s="13"/>
       <c r="V22" s="13"/>
@@ -3614,51 +3644,53 @@
       </c>
       <c r="AQ24" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AR24" s="1">
         <v>86.197034814844145</v>
       </c>
       <c r="AS24" s="1">
         <v>78.325204562833079</v>
       </c>
       <c r="AT24" s="1">
         <v>113.73115672719953</v>
       </c>
       <c r="AU24" s="2">
         <v>127.00767303356567</v>
       </c>
       <c r="AV24" s="2">
         <v>111.21074333024701</v>
       </c>
       <c r="AW24" s="2">
         <v>125.31816030439731</v>
       </c>
       <c r="AX24" s="2">
         <v>188.91844100814572</v>
       </c>
-      <c r="AY24" s="2"/>
+      <c r="AY24" s="2">
+        <v>307.62241941753416</v>
+      </c>
       <c r="AZ24" s="2"/>
       <c r="BA24" s="2"/>
       <c r="BB24" s="2"/>
       <c r="BC24" s="2"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="1">
         <v>61.023894232973454</v>
       </c>
       <c r="C25" s="1">
         <v>72.786050321700301</v>
       </c>
       <c r="D25" s="1">
         <v>64.127822607346246</v>
       </c>
       <c r="E25" s="2">
         <v>57.808011794485296</v>
       </c>
       <c r="F25" s="2">
         <v>58.551066279868202</v>
       </c>
       <c r="G25" s="2">
@@ -3762,51 +3794,53 @@
       </c>
       <c r="AQ25" s="14" t="s">
         <v>23</v>
       </c>
       <c r="AR25" s="1">
         <v>81.428470998015584</v>
       </c>
       <c r="AS25" s="1">
         <v>105.68399109062135</v>
       </c>
       <c r="AT25" s="1">
         <v>102.41412218338992</v>
       </c>
       <c r="AU25" s="2">
         <v>106.59014888450338</v>
       </c>
       <c r="AV25" s="2">
         <v>104.03381285178948</v>
       </c>
       <c r="AW25" s="2">
         <v>106.76249389514585</v>
       </c>
       <c r="AX25" s="2">
         <v>498.94154635081082</v>
       </c>
-      <c r="AY25" s="2"/>
+      <c r="AY25" s="2">
+        <v>230.31981963744417</v>
+      </c>
       <c r="AZ25" s="2"/>
       <c r="BA25" s="2"/>
       <c r="BB25" s="2"/>
       <c r="BC25" s="2"/>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="1">
         <v>101.54389166887299</v>
       </c>
       <c r="C26" s="1">
         <v>101.85320122820127</v>
       </c>
       <c r="D26" s="1">
         <v>102.52501003504445</v>
       </c>
       <c r="E26" s="2">
         <v>98.84889864399544</v>
       </c>
       <c r="F26" s="2">
         <v>100.14749714795887</v>
       </c>
       <c r="G26" s="2">
@@ -3910,51 +3944,53 @@
       </c>
       <c r="AQ26" s="14" t="s">
         <v>24</v>
       </c>
       <c r="AR26" s="1">
         <v>95.92709697697839</v>
       </c>
       <c r="AS26" s="1">
         <v>68.804068570608322</v>
       </c>
       <c r="AT26" s="1">
         <v>108.68633564890253</v>
       </c>
       <c r="AU26" s="2">
         <v>232.79226412474512</v>
       </c>
       <c r="AV26" s="2">
         <v>117.57499269059207</v>
       </c>
       <c r="AW26" s="2">
         <v>124.78926269258443</v>
       </c>
       <c r="AX26" s="2">
         <v>152.51820623907369</v>
       </c>
-      <c r="AY26" s="2"/>
+      <c r="AY26" s="2">
+        <v>424.99725905593931</v>
+      </c>
       <c r="AZ26" s="2"/>
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="1">
         <v>100.57896538951121</v>
       </c>
       <c r="C27" s="1">
         <v>100.91632329848875</v>
       </c>
       <c r="D27" s="1">
         <v>101.09670897662279</v>
       </c>
       <c r="E27" s="2">
         <v>100.69143012318746</v>
       </c>
       <c r="F27" s="2">
         <v>100.4422532241172</v>
       </c>
       <c r="G27" s="2">
@@ -4058,51 +4094,53 @@
       </c>
       <c r="AQ27" s="14" t="s">
         <v>25</v>
       </c>
       <c r="AR27" s="1">
         <v>101.24904549982723</v>
       </c>
       <c r="AS27" s="1">
         <v>60.866490269735806</v>
       </c>
       <c r="AT27" s="1">
         <v>102.17490328021472</v>
       </c>
       <c r="AU27" s="2">
         <v>170.67098963911283</v>
       </c>
       <c r="AV27" s="2">
         <v>148.85874433222449</v>
       </c>
       <c r="AW27" s="2">
         <v>130.73715472618849</v>
       </c>
       <c r="AX27" s="2">
         <v>141.94677288981629</v>
       </c>
-      <c r="AY27" s="2"/>
+      <c r="AY27" s="2">
+        <v>270.54611110159487</v>
+      </c>
       <c r="AZ27" s="2"/>
       <c r="BA27" s="2"/>
       <c r="BB27" s="2"/>
       <c r="BC27" s="2"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="1">
         <v>102.47323446626046</v>
       </c>
       <c r="C28" s="1">
         <v>102.74566049359399</v>
       </c>
       <c r="D28" s="1">
         <v>105.8982707257139</v>
       </c>
       <c r="E28" s="2">
         <v>102.32781697400044</v>
       </c>
       <c r="F28" s="2">
         <v>103.8459295586909</v>
       </c>
       <c r="G28" s="2">
@@ -4206,51 +4244,53 @@
       </c>
       <c r="AQ28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="AR28" s="1">
         <v>82.66552327070336</v>
       </c>
       <c r="AS28" s="1">
         <v>83.608166670645375</v>
       </c>
       <c r="AT28" s="1">
         <v>87.586527339742673</v>
       </c>
       <c r="AU28" s="2">
         <v>146.05248227293444</v>
       </c>
       <c r="AV28" s="2">
         <v>118.52040049001999</v>
       </c>
       <c r="AW28" s="2">
         <v>113.92500403110408</v>
       </c>
       <c r="AX28" s="2">
         <v>198.40286562563077</v>
       </c>
-      <c r="AY28" s="2"/>
+      <c r="AY28" s="2">
+        <v>380.75695438810141</v>
+      </c>
       <c r="AZ28" s="2"/>
       <c r="BA28" s="2"/>
       <c r="BB28" s="2"/>
       <c r="BC28" s="2"/>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="1">
         <v>100.64197281121675</v>
       </c>
       <c r="C29" s="1">
         <v>100.65737407153628</v>
       </c>
       <c r="D29" s="1">
         <v>100.9694585485563</v>
       </c>
       <c r="E29" s="2">
         <v>102.23369957579969</v>
       </c>
       <c r="F29" s="2">
         <v>99.743096386066128</v>
       </c>
       <c r="G29" s="2">
@@ -4354,51 +4394,53 @@
       </c>
       <c r="AQ29" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AR29" s="1">
         <v>76.128563008155453</v>
       </c>
       <c r="AS29" s="1">
         <v>87.61427322252986</v>
       </c>
       <c r="AT29" s="1">
         <v>97.744702796679064</v>
       </c>
       <c r="AU29" s="2">
         <v>152.90204085074996</v>
       </c>
       <c r="AV29" s="2">
         <v>95.515309669064123</v>
       </c>
       <c r="AW29" s="2">
         <v>147.98467921350999</v>
       </c>
       <c r="AX29" s="2">
         <v>144.13384114595402</v>
       </c>
-      <c r="AY29" s="2"/>
+      <c r="AY29" s="2">
+        <v>452.05227263697287</v>
+      </c>
       <c r="AZ29" s="2"/>
       <c r="BA29" s="2"/>
       <c r="BB29" s="2"/>
       <c r="BC29" s="2"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="1">
         <v>100.49638515042312</v>
       </c>
       <c r="C30" s="1">
         <v>101.03607023786321</v>
       </c>
       <c r="D30" s="1">
         <v>102.35928918849622</v>
       </c>
       <c r="E30" s="2">
         <v>99.471290456760315</v>
       </c>
       <c r="F30" s="2">
         <v>99.970483924475133</v>
       </c>
       <c r="G30" s="2">
@@ -4502,51 +4544,53 @@
       </c>
       <c r="AQ30" s="14" t="s">
         <v>28</v>
       </c>
       <c r="AR30" s="1">
         <v>45.923475305804295</v>
       </c>
       <c r="AS30" s="1">
         <v>91.209022003922101</v>
       </c>
       <c r="AT30" s="1">
         <v>121.00168042320456</v>
       </c>
       <c r="AU30" s="2">
         <v>113.49638330173366</v>
       </c>
       <c r="AV30" s="2">
         <v>125.39578940444804</v>
       </c>
       <c r="AW30" s="2">
         <v>211.54976318897175</v>
       </c>
       <c r="AX30" s="2">
         <v>143.6952770527833</v>
       </c>
-      <c r="AY30" s="2"/>
+      <c r="AY30" s="2">
+        <v>398.31109067275605</v>
+      </c>
       <c r="AZ30" s="2"/>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="1">
         <v>110.72116172133131</v>
       </c>
       <c r="C31" s="1">
         <v>99.103364091015024</v>
       </c>
       <c r="D31" s="1">
         <v>97.877965111403057</v>
       </c>
       <c r="E31" s="2">
         <v>95.520974561500168</v>
       </c>
       <c r="F31" s="2">
         <v>107.21225830341588</v>
       </c>
       <c r="G31" s="2">
@@ -4650,51 +4694,53 @@
       </c>
       <c r="AQ31" s="14" t="s">
         <v>29</v>
       </c>
       <c r="AR31" s="1">
         <v>97.504028134814675</v>
       </c>
       <c r="AS31" s="1">
         <v>85.999875124106637</v>
       </c>
       <c r="AT31" s="1">
         <v>111.12592563626791</v>
       </c>
       <c r="AU31" s="2">
         <v>104.82299447095025</v>
       </c>
       <c r="AV31" s="2">
         <v>105.39731015469506</v>
       </c>
       <c r="AW31" s="2">
         <v>114.68000514971433</v>
       </c>
       <c r="AX31" s="2">
         <v>196.97193255343922</v>
       </c>
-      <c r="AY31" s="2"/>
+      <c r="AY31" s="2">
+        <v>141.71325965214393</v>
+      </c>
       <c r="AZ31" s="2"/>
       <c r="BA31" s="2"/>
       <c r="BB31" s="2"/>
       <c r="BC31" s="2"/>
     </row>
     <row r="32" spans="1:55">
       <c r="A32" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="1">
         <v>101.56770400383938</v>
       </c>
       <c r="C32" s="1">
         <v>109.15314325013097</v>
       </c>
       <c r="D32" s="1">
         <v>103.42385131482195</v>
       </c>
       <c r="E32" s="2">
         <v>98.654007080211272</v>
       </c>
       <c r="F32" s="2">
         <v>98.593033233878089</v>
       </c>
       <c r="G32" s="2">
@@ -4798,51 +4844,53 @@
       </c>
       <c r="AQ32" s="14" t="s">
         <v>30</v>
       </c>
       <c r="AR32" s="1">
         <v>74.023529063362218</v>
       </c>
       <c r="AS32" s="1">
         <v>65.748885041325025</v>
       </c>
       <c r="AT32" s="1">
         <v>143.87713427524304</v>
       </c>
       <c r="AU32" s="2">
         <v>124.08168230400759</v>
       </c>
       <c r="AV32" s="2">
         <v>101.76389593121861</v>
       </c>
       <c r="AW32" s="2">
         <v>106.53332979171881</v>
       </c>
       <c r="AX32" s="2">
         <v>264.26675885983644</v>
       </c>
-      <c r="AY32" s="2"/>
+      <c r="AY32" s="2">
+        <v>223.69058226327496</v>
+      </c>
       <c r="AZ32" s="2"/>
       <c r="BA32" s="2"/>
       <c r="BB32" s="2"/>
       <c r="BC32" s="2"/>
     </row>
     <row r="33" spans="1:55">
       <c r="A33" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="1">
         <v>103.54838880408126</v>
       </c>
       <c r="C33" s="1">
         <v>112.65430361837241</v>
       </c>
       <c r="D33" s="1">
         <v>86.295731703009182</v>
       </c>
       <c r="E33" s="2">
         <v>107.43591742016154</v>
       </c>
       <c r="F33" s="2">
         <v>102.92132570039654</v>
       </c>
       <c r="G33" s="2">
@@ -4946,51 +4994,53 @@
       </c>
       <c r="AQ33" s="14" t="s">
         <v>31</v>
       </c>
       <c r="AR33" s="1">
         <v>72.480670539714595</v>
       </c>
       <c r="AS33" s="1">
         <v>81.165813152775044</v>
       </c>
       <c r="AT33" s="1">
         <v>115.60736684374066</v>
       </c>
       <c r="AU33" s="2">
         <v>125.28677611451644</v>
       </c>
       <c r="AV33" s="2">
         <v>123.78409940583464</v>
       </c>
       <c r="AW33" s="2">
         <v>114.00932817588267</v>
       </c>
       <c r="AX33" s="2">
         <v>167.30810859929784</v>
       </c>
-      <c r="AY33" s="2"/>
+      <c r="AY33" s="2">
+        <v>242.8198187895573</v>
+      </c>
       <c r="AZ33" s="2"/>
       <c r="BA33" s="2"/>
       <c r="BB33" s="2"/>
       <c r="BC33" s="2"/>
     </row>
     <row r="34" spans="1:55">
       <c r="A34" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="1">
         <v>112.91792064569152</v>
       </c>
       <c r="C34" s="1">
         <v>126.56394416677954</v>
       </c>
       <c r="D34" s="1">
         <v>145.73444568944828</v>
       </c>
       <c r="E34" s="2">
         <v>128.55492765323123</v>
       </c>
       <c r="F34" s="2">
         <v>105.45111124480545</v>
       </c>
       <c r="G34" s="2">
@@ -5094,51 +5144,53 @@
       </c>
       <c r="AQ34" s="14" t="s">
         <v>32</v>
       </c>
       <c r="AR34" s="1">
         <v>94.588697127645119</v>
       </c>
       <c r="AS34" s="1">
         <v>97.015968145300462</v>
       </c>
       <c r="AT34" s="1">
         <v>108.65710587702564</v>
       </c>
       <c r="AU34" s="2">
         <v>107.85429635844746</v>
       </c>
       <c r="AV34" s="2">
         <v>115.51463357441236</v>
       </c>
       <c r="AW34" s="2">
         <v>122.56993049083916</v>
       </c>
       <c r="AX34" s="2">
         <v>172.91944199619564</v>
       </c>
-      <c r="AY34" s="2"/>
+      <c r="AY34" s="2">
+        <v>263.51728579790455</v>
+      </c>
       <c r="AZ34" s="2"/>
       <c r="BA34" s="2"/>
       <c r="BB34" s="2"/>
       <c r="BC34" s="2"/>
     </row>
     <row r="35" spans="1:55">
       <c r="A35" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="1">
         <v>97.149560011327239</v>
       </c>
       <c r="C35" s="1">
         <v>116.46444130565041</v>
       </c>
       <c r="D35" s="1">
         <v>117.10425237865039</v>
       </c>
       <c r="E35" s="2">
         <v>108.21536874321451</v>
       </c>
       <c r="F35" s="2">
         <v>102.37186405577332</v>
       </c>
       <c r="G35" s="2">
@@ -5242,51 +5294,53 @@
       </c>
       <c r="AQ35" s="14" t="s">
         <v>33</v>
       </c>
       <c r="AR35" s="1">
         <v>88.624616987122252</v>
       </c>
       <c r="AS35" s="1">
         <v>71.820180486788971</v>
       </c>
       <c r="AT35" s="1">
         <v>117.05811358006616</v>
       </c>
       <c r="AU35" s="2">
         <v>118.99144480835642</v>
       </c>
       <c r="AV35" s="2">
         <v>113.52992704192302</v>
       </c>
       <c r="AW35" s="2">
         <v>111.10402476076153</v>
       </c>
       <c r="AX35" s="2">
         <v>177.40169181031482</v>
       </c>
-      <c r="AY35" s="2"/>
+      <c r="AY35" s="2">
+        <v>287.25064859349203</v>
+      </c>
       <c r="AZ35" s="2"/>
       <c r="BA35" s="2"/>
       <c r="BB35" s="2"/>
       <c r="BC35" s="2"/>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="1">
         <v>100.72351636495239</v>
       </c>
       <c r="C36" s="1">
         <v>105.15338891046038</v>
       </c>
       <c r="D36" s="1">
         <v>101.95831118395738</v>
       </c>
       <c r="E36" s="2">
         <v>103.50454502677439</v>
       </c>
       <c r="F36" s="2">
         <v>103.99719252994662</v>
       </c>
       <c r="G36" s="2">
@@ -5390,51 +5444,53 @@
       </c>
       <c r="AQ36" s="14" t="s">
         <v>34</v>
       </c>
       <c r="AR36" s="1">
         <v>98.606470387399895</v>
       </c>
       <c r="AS36" s="1">
         <v>64.12696163398428</v>
       </c>
       <c r="AT36" s="1">
         <v>117.45852652571091</v>
       </c>
       <c r="AU36" s="2">
         <v>106.91906995992815</v>
       </c>
       <c r="AV36" s="2">
         <v>119.90211100381572</v>
       </c>
       <c r="AW36" s="2">
         <v>146.39822654753408</v>
       </c>
       <c r="AX36" s="2">
         <v>223.32421418722183</v>
       </c>
-      <c r="AY36" s="2"/>
+      <c r="AY36" s="2">
+        <v>743.97240330355476</v>
+      </c>
       <c r="AZ36" s="2"/>
       <c r="BA36" s="2"/>
       <c r="BB36" s="2"/>
       <c r="BC36" s="2"/>
     </row>
     <row r="37" spans="1:55">
       <c r="A37" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="1">
         <v>100.80493158500845</v>
       </c>
       <c r="C37" s="1">
         <v>110.55864802344466</v>
       </c>
       <c r="D37" s="1">
         <v>97.681940715380691</v>
       </c>
       <c r="E37" s="2">
         <v>100.11045656890276</v>
       </c>
       <c r="F37" s="2">
         <v>102.84308516905834</v>
       </c>
       <c r="G37" s="2">
@@ -5538,51 +5594,53 @@
       </c>
       <c r="AQ37" s="14" t="s">
         <v>35</v>
       </c>
       <c r="AR37" s="1">
         <v>75.279444006010081</v>
       </c>
       <c r="AS37" s="1">
         <v>74.482922621706834</v>
       </c>
       <c r="AT37" s="1">
         <v>136.35589942810316</v>
       </c>
       <c r="AU37" s="2">
         <v>160.56961265309405</v>
       </c>
       <c r="AV37" s="2">
         <v>90.402465410310597</v>
       </c>
       <c r="AW37" s="2">
         <v>155.65428821862167</v>
       </c>
       <c r="AX37" s="2">
         <v>165.4888273737177</v>
       </c>
-      <c r="AY37" s="2"/>
+      <c r="AY37" s="2">
+        <v>146.05773873284289</v>
+      </c>
       <c r="AZ37" s="2"/>
       <c r="BA37" s="2"/>
       <c r="BB37" s="2"/>
       <c r="BC37" s="2"/>
     </row>
     <row r="38" spans="1:55">
       <c r="A38" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="1">
         <v>102.00983378421932</v>
       </c>
       <c r="C38" s="1">
         <v>104.2339327065241</v>
       </c>
       <c r="D38" s="1">
         <v>110.33479779699744</v>
       </c>
       <c r="E38" s="2">
         <v>104.6071306165762</v>
       </c>
       <c r="F38" s="2">
         <v>108.41488187205137</v>
       </c>
       <c r="G38" s="2">
@@ -5686,51 +5744,53 @@
       </c>
       <c r="AQ38" s="14" t="s">
         <v>36</v>
       </c>
       <c r="AR38" s="1">
         <v>95.509771868315738</v>
       </c>
       <c r="AS38" s="1">
         <v>62.256005107049774</v>
       </c>
       <c r="AT38" s="1">
         <v>136.29532005668489</v>
       </c>
       <c r="AU38" s="2">
         <v>115.34762175213373</v>
       </c>
       <c r="AV38" s="2">
         <v>115.57294441981058</v>
       </c>
       <c r="AW38" s="2">
         <v>111.14458771419638</v>
       </c>
       <c r="AX38" s="2">
         <v>397.86530127474708</v>
       </c>
-      <c r="AY38" s="2"/>
+      <c r="AY38" s="2">
+        <v>467.6827773792761</v>
+      </c>
       <c r="AZ38" s="2"/>
       <c r="BA38" s="2"/>
       <c r="BB38" s="2"/>
       <c r="BC38" s="2"/>
     </row>
     <row r="39" spans="1:55">
       <c r="A39" s="10"/>
       <c r="B39" s="10"/>
       <c r="C39" s="10"/>
       <c r="D39" s="10"/>
       <c r="E39" s="10"/>
       <c r="F39" s="10"/>
       <c r="G39" s="10"/>
       <c r="H39" s="10"/>
       <c r="I39" s="10"/>
       <c r="J39" s="10"/>
       <c r="K39" s="10"/>
       <c r="L39" s="10"/>
       <c r="M39" s="10"/>
       <c r="O39" s="10"/>
       <c r="P39" s="10"/>
       <c r="Q39" s="10"/>
       <c r="R39" s="10"/>
       <c r="S39" s="10"/>
       <c r="T39" s="10"/>
@@ -5747,110 +5807,110 @@
       <c r="AF39" s="10"/>
       <c r="AG39" s="10"/>
       <c r="AH39" s="10"/>
       <c r="AI39" s="10"/>
       <c r="AJ39" s="10"/>
       <c r="AK39" s="10"/>
       <c r="AL39" s="10"/>
       <c r="AM39" s="10"/>
       <c r="AN39" s="10"/>
       <c r="AO39" s="10"/>
       <c r="AQ39" s="10"/>
       <c r="AR39" s="10"/>
       <c r="AS39" s="10"/>
       <c r="AT39" s="10"/>
       <c r="AU39" s="10"/>
       <c r="AV39" s="10"/>
       <c r="AW39" s="10"/>
       <c r="AX39" s="10"/>
       <c r="AY39" s="10"/>
       <c r="AZ39" s="10"/>
       <c r="BA39" s="10"/>
       <c r="BB39" s="10"/>
       <c r="BC39" s="10"/>
     </row>
     <row r="40" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A40" s="18" t="s">
+      <c r="A40" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B40" s="18"/>
-[...11 lines deleted...]
-      <c r="O40" s="18" t="s">
+      <c r="B40" s="20"/>
+      <c r="C40" s="20"/>
+      <c r="D40" s="20"/>
+      <c r="E40" s="20"/>
+      <c r="F40" s="20"/>
+      <c r="G40" s="20"/>
+      <c r="H40" s="20"/>
+      <c r="I40" s="20"/>
+      <c r="J40" s="20"/>
+      <c r="K40" s="20"/>
+      <c r="L40" s="20"/>
+      <c r="M40" s="20"/>
+      <c r="O40" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="P40" s="18"/>
-[...11 lines deleted...]
-      <c r="AC40" s="18" t="s">
+      <c r="P40" s="20"/>
+      <c r="Q40" s="20"/>
+      <c r="R40" s="20"/>
+      <c r="S40" s="20"/>
+      <c r="T40" s="20"/>
+      <c r="U40" s="20"/>
+      <c r="V40" s="20"/>
+      <c r="W40" s="20"/>
+      <c r="X40" s="20"/>
+      <c r="Y40" s="20"/>
+      <c r="Z40" s="20"/>
+      <c r="AA40" s="20"/>
+      <c r="AC40" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="AD40" s="18"/>
-[...11 lines deleted...]
-      <c r="AQ40" s="18" t="s">
+      <c r="AD40" s="20"/>
+      <c r="AE40" s="20"/>
+      <c r="AF40" s="20"/>
+      <c r="AG40" s="20"/>
+      <c r="AH40" s="20"/>
+      <c r="AI40" s="20"/>
+      <c r="AJ40" s="20"/>
+      <c r="AK40" s="20"/>
+      <c r="AL40" s="20"/>
+      <c r="AM40" s="20"/>
+      <c r="AN40" s="20"/>
+      <c r="AO40" s="20"/>
+      <c r="AQ40" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="AR40" s="18"/>
-[...10 lines deleted...]
-      <c r="BC40" s="18"/>
+      <c r="AR40" s="20"/>
+      <c r="AS40" s="20"/>
+      <c r="AT40" s="20"/>
+      <c r="AU40" s="20"/>
+      <c r="AV40" s="20"/>
+      <c r="AW40" s="20"/>
+      <c r="AX40" s="20"/>
+      <c r="AY40" s="20"/>
+      <c r="AZ40" s="20"/>
+      <c r="BA40" s="20"/>
+      <c r="BB40" s="20"/>
+      <c r="BC40" s="20"/>
     </row>
     <row r="41" spans="1:55">
       <c r="A41" s="13"/>
       <c r="B41" s="13"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="13"/>
       <c r="G41" s="13"/>
       <c r="H41" s="13"/>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O41" s="13"/>
       <c r="P41" s="13"/>
       <c r="Q41" s="13"/>
       <c r="R41" s="13"/>
       <c r="S41" s="13"/>
       <c r="T41" s="13"/>
       <c r="U41" s="13"/>
       <c r="V41" s="13"/>
@@ -6162,51 +6222,53 @@
       </c>
       <c r="AQ43" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AR43" s="1">
         <v>100</v>
       </c>
       <c r="AS43" s="1">
         <v>100</v>
       </c>
       <c r="AT43" s="1">
         <v>100</v>
       </c>
       <c r="AU43" s="2">
         <v>99.348501529020567</v>
       </c>
       <c r="AV43" s="2">
         <v>100.65577080776515</v>
       </c>
       <c r="AW43" s="2">
         <v>99.450271395395831</v>
       </c>
       <c r="AX43" s="2">
         <v>17517.811226789745</v>
       </c>
-      <c r="AY43" s="2"/>
+      <c r="AY43" s="2">
+        <v>615.77502027600076</v>
+      </c>
       <c r="AZ43" s="2"/>
       <c r="BA43" s="2"/>
       <c r="BB43" s="2"/>
       <c r="BC43" s="1"/>
     </row>
     <row r="44" spans="1:55">
       <c r="A44" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="1">
         <v>112.90443006515926</v>
       </c>
       <c r="C44" s="1">
         <v>100</v>
       </c>
       <c r="D44" s="1">
         <v>100</v>
       </c>
       <c r="E44" s="2">
         <v>100</v>
       </c>
       <c r="F44" s="2">
         <v>100</v>
       </c>
       <c r="G44" s="2">
@@ -6310,51 +6372,53 @@
       </c>
       <c r="AQ44" s="14" t="s">
         <v>23</v>
       </c>
       <c r="AR44" s="1">
         <v>100</v>
       </c>
       <c r="AS44" s="1">
         <v>100</v>
       </c>
       <c r="AT44" s="1">
         <v>100</v>
       </c>
       <c r="AU44" s="2">
         <v>99.348501529020567</v>
       </c>
       <c r="AV44" s="2">
         <v>100.65577080776515</v>
       </c>
       <c r="AW44" s="2">
         <v>99.450271395395831</v>
       </c>
       <c r="AX44" s="2">
         <v>702.9814264332266</v>
       </c>
-      <c r="AY44" s="2"/>
+      <c r="AY44" s="2">
+        <v>233.59865969691822</v>
+      </c>
       <c r="AZ44" s="2"/>
       <c r="BA44" s="2"/>
       <c r="BB44" s="2"/>
       <c r="BC44" s="1"/>
     </row>
     <row r="45" spans="1:55">
       <c r="A45" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="2" t="s">
@@ -6456,51 +6520,53 @@
       <c r="AO45" s="1">
         <v>0</v>
       </c>
       <c r="AQ45" s="14" t="s">
         <v>24</v>
       </c>
       <c r="AR45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AS45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AT45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AU45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX45" s="2"/>
-      <c r="AY45" s="2"/>
+      <c r="AY45" s="2">
+        <v>995.12883685961344</v>
+      </c>
       <c r="AZ45" s="2"/>
       <c r="BA45" s="2"/>
       <c r="BB45" s="2"/>
       <c r="BC45" s="1"/>
     </row>
     <row r="46" spans="1:55">
       <c r="A46" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -6602,51 +6668,53 @@
       <c r="AO46" s="1">
         <v>0</v>
       </c>
       <c r="AQ46" s="14" t="s">
         <v>25</v>
       </c>
       <c r="AR46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AS46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AT46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AU46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX46" s="2"/>
-      <c r="AY46" s="2"/>
+      <c r="AY46" s="2">
+        <v>992.40547626181444</v>
+      </c>
       <c r="AZ46" s="2"/>
       <c r="BA46" s="2"/>
       <c r="BB46" s="2"/>
       <c r="BC46" s="1"/>
     </row>
     <row r="47" spans="1:55">
       <c r="A47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="2" t="s">
@@ -6748,51 +6816,53 @@
       <c r="AO47" s="1">
         <v>0</v>
       </c>
       <c r="AQ47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="AR47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AS47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AT47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AU47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX47" s="2"/>
-      <c r="AY47" s="2"/>
+      <c r="AY47" s="2">
+        <v>663.95007215619728</v>
+      </c>
       <c r="AZ47" s="2"/>
       <c r="BA47" s="2"/>
       <c r="BB47" s="2"/>
       <c r="BC47" s="1"/>
     </row>
     <row r="48" spans="1:55">
       <c r="A48" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="2" t="s">
@@ -6894,51 +6964,53 @@
       <c r="AO48" s="1">
         <v>0</v>
       </c>
       <c r="AQ48" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AR48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AS48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AT48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AU48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX48" s="2"/>
-      <c r="AY48" s="2"/>
+      <c r="AY48" s="2">
+        <v>883.11733758710943</v>
+      </c>
       <c r="AZ48" s="2"/>
       <c r="BA48" s="2"/>
       <c r="BB48" s="2"/>
       <c r="BC48" s="1"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="2" t="s">
@@ -7040,51 +7112,53 @@
       <c r="AO49" s="1">
         <v>0</v>
       </c>
       <c r="AQ49" s="14" t="s">
         <v>28</v>
       </c>
       <c r="AR49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AS49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AT49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AU49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX49" s="2"/>
-      <c r="AY49" s="2"/>
+      <c r="AY49" s="2">
+        <v>602.51634376956849</v>
+      </c>
       <c r="AZ49" s="2"/>
       <c r="BA49" s="2"/>
       <c r="BB49" s="2"/>
       <c r="BC49" s="1"/>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="2" t="s">
@@ -7186,51 +7260,53 @@
       <c r="AO50" s="1">
         <v>0</v>
       </c>
       <c r="AQ50" s="14" t="s">
         <v>29</v>
       </c>
       <c r="AR50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AS50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AT50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AU50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX50" s="2"/>
-      <c r="AY50" s="2"/>
+      <c r="AY50" s="2">
+        <v>215.40510409059868</v>
+      </c>
       <c r="AZ50" s="2"/>
       <c r="BA50" s="2"/>
       <c r="BB50" s="2"/>
       <c r="BC50" s="1"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="2" t="s">
@@ -7332,51 +7408,53 @@
       <c r="AO51" s="1">
         <v>0</v>
       </c>
       <c r="AQ51" s="14" t="s">
         <v>30</v>
       </c>
       <c r="AR51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX51" s="2"/>
-      <c r="AY51" s="2"/>
+      <c r="AY51" s="2">
+        <v>401.50845822387618</v>
+      </c>
       <c r="AZ51" s="2"/>
       <c r="BA51" s="2"/>
       <c r="BB51" s="2"/>
       <c r="BC51" s="1"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="2" t="s">
@@ -7478,51 +7556,53 @@
       <c r="AO52" s="1">
         <v>0</v>
       </c>
       <c r="AQ52" s="14" t="s">
         <v>31</v>
       </c>
       <c r="AR52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU52" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV52" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW52" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX52" s="2"/>
-      <c r="AY52" s="2"/>
+      <c r="AY52" s="2">
+        <v>425.98816985073364</v>
+      </c>
       <c r="AZ52" s="2"/>
       <c r="BA52" s="2"/>
       <c r="BB52" s="2"/>
       <c r="BC52" s="1"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="2" t="s">
@@ -7624,51 +7704,53 @@
       <c r="AO53" s="1">
         <v>0</v>
       </c>
       <c r="AQ53" s="14" t="s">
         <v>32</v>
       </c>
       <c r="AR53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX53" s="2"/>
-      <c r="AY53" s="2"/>
+      <c r="AY53" s="2">
+        <v>581.03298429013603</v>
+      </c>
       <c r="AZ53" s="2"/>
       <c r="BA53" s="2"/>
       <c r="BB53" s="2"/>
       <c r="BC53" s="1"/>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="2" t="s">
@@ -7770,51 +7852,53 @@
       <c r="AO54" s="1">
         <v>0</v>
       </c>
       <c r="AQ54" s="14" t="s">
         <v>33</v>
       </c>
       <c r="AR54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU54" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV54" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW54" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX54" s="2"/>
-      <c r="AY54" s="2"/>
+      <c r="AY54" s="2">
+        <v>623.44859141818051</v>
+      </c>
       <c r="AZ54" s="2"/>
       <c r="BA54" s="2"/>
       <c r="BB54" s="2"/>
       <c r="BC54" s="1"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="2" t="s">
@@ -7916,51 +8000,53 @@
       <c r="AO55" s="1">
         <v>0</v>
       </c>
       <c r="AQ55" s="14" t="s">
         <v>34</v>
       </c>
       <c r="AR55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU55" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV55" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW55" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX55" s="2"/>
-      <c r="AY55" s="2"/>
+      <c r="AY55" s="2">
+        <v>1918.5771991097945</v>
+      </c>
       <c r="AZ55" s="2"/>
       <c r="BA55" s="2"/>
       <c r="BB55" s="2"/>
       <c r="BC55" s="1"/>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="2" t="s">
@@ -8062,51 +8148,53 @@
       <c r="AO56" s="1">
         <v>0</v>
       </c>
       <c r="AQ56" s="14" t="s">
         <v>35</v>
       </c>
       <c r="AR56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU56" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV56" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW56" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX56" s="2"/>
-      <c r="AY56" s="2"/>
+      <c r="AY56" s="2">
+        <v>344.99423649197587</v>
+      </c>
       <c r="AZ56" s="2"/>
       <c r="BA56" s="2"/>
       <c r="BB56" s="2"/>
       <c r="BC56" s="1"/>
     </row>
     <row r="57" spans="1:55">
       <c r="A57" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="2" t="s">
@@ -8208,51 +8296,53 @@
       <c r="AO57" s="1">
         <v>0</v>
       </c>
       <c r="AQ57" s="14" t="s">
         <v>36</v>
       </c>
       <c r="AR57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU57" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV57" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW57" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX57" s="2"/>
-      <c r="AY57" s="2"/>
+      <c r="AY57" s="2">
+        <v>749.2066572806923</v>
+      </c>
       <c r="AZ57" s="2"/>
       <c r="BA57" s="2"/>
       <c r="BB57" s="2"/>
       <c r="BC57" s="1"/>
     </row>
     <row r="58" spans="1:55">
       <c r="A58" s="16"/>
       <c r="B58" s="16"/>
       <c r="C58" s="16"/>
       <c r="D58" s="16"/>
       <c r="E58" s="16"/>
       <c r="F58" s="16"/>
       <c r="G58" s="16"/>
       <c r="H58" s="16"/>
       <c r="I58" s="17"/>
       <c r="J58" s="17"/>
       <c r="K58" s="16"/>
       <c r="L58" s="16"/>
       <c r="M58" s="16"/>
       <c r="O58" s="16"/>
       <c r="P58" s="16"/>
       <c r="Q58" s="16"/>
       <c r="R58" s="16"/>
       <c r="S58" s="16"/>
       <c r="T58" s="16"/>
@@ -8269,110 +8359,110 @@
       <c r="AF58" s="16"/>
       <c r="AG58" s="16"/>
       <c r="AH58" s="16"/>
       <c r="AI58" s="16"/>
       <c r="AJ58" s="16"/>
       <c r="AK58" s="17"/>
       <c r="AL58" s="17"/>
       <c r="AM58" s="16"/>
       <c r="AN58" s="16"/>
       <c r="AO58" s="16"/>
       <c r="AQ58" s="16"/>
       <c r="AR58" s="16"/>
       <c r="AS58" s="16"/>
       <c r="AT58" s="16"/>
       <c r="AU58" s="16"/>
       <c r="AV58" s="16"/>
       <c r="AW58" s="16"/>
       <c r="AX58" s="16"/>
       <c r="AY58" s="17"/>
       <c r="AZ58" s="17"/>
       <c r="BA58" s="16"/>
       <c r="BB58" s="16"/>
       <c r="BC58" s="16"/>
     </row>
     <row r="59" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A59" s="18" t="s">
+      <c r="A59" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B59" s="18"/>
-[...11 lines deleted...]
-      <c r="O59" s="18" t="s">
+      <c r="B59" s="20"/>
+      <c r="C59" s="20"/>
+      <c r="D59" s="20"/>
+      <c r="E59" s="20"/>
+      <c r="F59" s="20"/>
+      <c r="G59" s="20"/>
+      <c r="H59" s="20"/>
+      <c r="I59" s="20"/>
+      <c r="J59" s="20"/>
+      <c r="K59" s="20"/>
+      <c r="L59" s="20"/>
+      <c r="M59" s="20"/>
+      <c r="O59" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="P59" s="18"/>
-[...11 lines deleted...]
-      <c r="AC59" s="18" t="s">
+      <c r="P59" s="20"/>
+      <c r="Q59" s="20"/>
+      <c r="R59" s="20"/>
+      <c r="S59" s="20"/>
+      <c r="T59" s="20"/>
+      <c r="U59" s="20"/>
+      <c r="V59" s="20"/>
+      <c r="W59" s="20"/>
+      <c r="X59" s="20"/>
+      <c r="Y59" s="20"/>
+      <c r="Z59" s="20"/>
+      <c r="AA59" s="20"/>
+      <c r="AC59" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="AD59" s="18"/>
-[...11 lines deleted...]
-      <c r="AQ59" s="18" t="s">
+      <c r="AD59" s="20"/>
+      <c r="AE59" s="20"/>
+      <c r="AF59" s="20"/>
+      <c r="AG59" s="20"/>
+      <c r="AH59" s="20"/>
+      <c r="AI59" s="20"/>
+      <c r="AJ59" s="20"/>
+      <c r="AK59" s="20"/>
+      <c r="AL59" s="20"/>
+      <c r="AM59" s="20"/>
+      <c r="AN59" s="20"/>
+      <c r="AO59" s="20"/>
+      <c r="AQ59" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="AR59" s="18"/>
-[...10 lines deleted...]
-      <c r="BC59" s="18"/>
+      <c r="AR59" s="20"/>
+      <c r="AS59" s="20"/>
+      <c r="AT59" s="20"/>
+      <c r="AU59" s="20"/>
+      <c r="AV59" s="20"/>
+      <c r="AW59" s="20"/>
+      <c r="AX59" s="20"/>
+      <c r="AY59" s="20"/>
+      <c r="AZ59" s="20"/>
+      <c r="BA59" s="20"/>
+      <c r="BB59" s="20"/>
+      <c r="BC59" s="20"/>
     </row>
     <row r="60" spans="1:55">
       <c r="A60" s="13"/>
       <c r="B60" s="13"/>
       <c r="C60" s="13"/>
       <c r="D60" s="13"/>
       <c r="E60" s="13"/>
       <c r="F60" s="13"/>
       <c r="G60" s="13"/>
       <c r="H60" s="13"/>
       <c r="I60" s="13"/>
       <c r="J60" s="13"/>
       <c r="K60" s="13"/>
       <c r="L60" s="13"/>
       <c r="M60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O60" s="13"/>
       <c r="P60" s="13"/>
       <c r="Q60" s="13"/>
       <c r="R60" s="13"/>
       <c r="S60" s="13"/>
       <c r="T60" s="13"/>
       <c r="U60" s="13"/>
       <c r="V60" s="13"/>
@@ -8684,51 +8774,53 @@
       </c>
       <c r="AQ62" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AR62" s="1">
         <v>86.33111677472894</v>
       </c>
       <c r="AS62" s="1">
         <v>78.175858058719442</v>
       </c>
       <c r="AT62" s="1">
         <v>113.85211792756932</v>
       </c>
       <c r="AU62" s="2">
         <v>127.22216198797796</v>
       </c>
       <c r="AV62" s="1">
         <v>111.27083162140217</v>
       </c>
       <c r="AW62" s="1">
         <v>125.31932649049014</v>
       </c>
       <c r="AX62" s="2">
         <v>113.5720882735009</v>
       </c>
-      <c r="AY62" s="2"/>
+      <c r="AY62" s="2">
+        <v>101.10486391558445</v>
+      </c>
       <c r="AZ62" s="2"/>
       <c r="BA62" s="2"/>
       <c r="BB62" s="2"/>
       <c r="BC62" s="2"/>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="1">
         <v>60.1486767274789</v>
       </c>
       <c r="C63" s="1">
         <v>72.329048871555216</v>
       </c>
       <c r="D63" s="1">
         <v>63.719552254173117</v>
       </c>
       <c r="E63" s="2">
         <v>57.519276716326907</v>
       </c>
       <c r="F63" s="1">
         <v>58.326232319627671</v>
       </c>
       <c r="G63" s="1">
@@ -8832,51 +8924,53 @@
       </c>
       <c r="AQ63" s="14" t="s">
         <v>23</v>
       </c>
       <c r="AR63" s="1">
         <v>37.373757255315695</v>
       </c>
       <c r="AS63" s="1">
         <v>141.68159636080614</v>
       </c>
       <c r="AT63" s="1">
         <v>113.20412054389087</v>
       </c>
       <c r="AU63" s="2">
         <v>135.49065634768701</v>
       </c>
       <c r="AV63" s="1">
         <v>113.91900513262243</v>
       </c>
       <c r="AW63" s="1">
         <v>120.02882256365746</v>
       </c>
       <c r="AX63" s="2">
         <v>75.957203808668211</v>
       </c>
-      <c r="AY63" s="2"/>
+      <c r="AY63" s="2">
+        <v>155.57166414312218</v>
+      </c>
       <c r="AZ63" s="2"/>
       <c r="BA63" s="2"/>
       <c r="BB63" s="2"/>
       <c r="BC63" s="2"/>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="1">
         <v>101.54389166887299</v>
       </c>
       <c r="C64" s="1">
         <v>101.85320122820127</v>
       </c>
       <c r="D64" s="1">
         <v>102.52501003504445</v>
       </c>
       <c r="E64" s="2">
         <v>98.84889864399544</v>
       </c>
       <c r="F64" s="1">
         <v>100.14749714795887</v>
       </c>
       <c r="G64" s="1">
@@ -8980,51 +9074,53 @@
       </c>
       <c r="AQ64" s="14" t="s">
         <v>24</v>
       </c>
       <c r="AR64" s="1">
         <v>95.92709697697839</v>
       </c>
       <c r="AS64" s="1">
         <v>68.804068570608322</v>
       </c>
       <c r="AT64" s="1">
         <v>108.68633564890253</v>
       </c>
       <c r="AU64" s="2">
         <v>232.79226412474512</v>
       </c>
       <c r="AV64" s="1">
         <v>117.57499269059207</v>
       </c>
       <c r="AW64" s="1">
         <v>124.78926269258443</v>
       </c>
       <c r="AX64" s="2">
         <v>97.323780102369767</v>
       </c>
-      <c r="AY64" s="2"/>
+      <c r="AY64" s="2">
+        <v>101.83349895194367</v>
+      </c>
       <c r="AZ64" s="2"/>
       <c r="BA64" s="2"/>
       <c r="BB64" s="2"/>
       <c r="BC64" s="2"/>
     </row>
     <row r="65" spans="1:55">
       <c r="A65" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="1">
         <v>100.57896538951121</v>
       </c>
       <c r="C65" s="1">
         <v>100.91632329848875</v>
       </c>
       <c r="D65" s="1">
         <v>101.09670897662279</v>
       </c>
       <c r="E65" s="2">
         <v>100.69143012318746</v>
       </c>
       <c r="F65" s="1">
         <v>100.4422532241172</v>
       </c>
       <c r="G65" s="1">
@@ -9128,51 +9224,53 @@
       </c>
       <c r="AQ65" s="14" t="s">
         <v>25</v>
       </c>
       <c r="AR65" s="1">
         <v>101.24904549982723</v>
       </c>
       <c r="AS65" s="1">
         <v>60.866490269735806</v>
       </c>
       <c r="AT65" s="1">
         <v>102.17490328021472</v>
       </c>
       <c r="AU65" s="2">
         <v>170.67098963911283</v>
       </c>
       <c r="AV65" s="1">
         <v>148.85874433222449</v>
       </c>
       <c r="AW65" s="1">
         <v>130.73715472618849</v>
       </c>
       <c r="AX65" s="2">
         <v>112.19439749039661</v>
       </c>
-      <c r="AY65" s="2"/>
+      <c r="AY65" s="2">
+        <v>79.897269339248467</v>
+      </c>
       <c r="AZ65" s="2"/>
       <c r="BA65" s="2"/>
       <c r="BB65" s="2"/>
       <c r="BC65" s="2"/>
     </row>
     <row r="66" spans="1:55">
       <c r="A66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="1">
         <v>102.47323446626046</v>
       </c>
       <c r="C66" s="1">
         <v>102.74566049359399</v>
       </c>
       <c r="D66" s="1">
         <v>105.8982707257139</v>
       </c>
       <c r="E66" s="2">
         <v>102.32781697400044</v>
       </c>
       <c r="F66" s="1">
         <v>103.8459295586909</v>
       </c>
       <c r="G66" s="1">
@@ -9276,51 +9374,53 @@
       </c>
       <c r="AQ66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="AR66" s="1">
         <v>82.839332086638365</v>
       </c>
       <c r="AS66" s="1">
         <v>83.608166670645375</v>
       </c>
       <c r="AT66" s="1">
         <v>87.586527339742673</v>
       </c>
       <c r="AU66" s="2">
         <v>146.05248227293444</v>
       </c>
       <c r="AV66" s="1">
         <v>118.52040049001999</v>
       </c>
       <c r="AW66" s="1">
         <v>113.71186647311464</v>
       </c>
       <c r="AX66" s="2">
         <v>103.35335264718506</v>
       </c>
-      <c r="AY66" s="2"/>
+      <c r="AY66" s="2">
+        <v>123.49467948593357</v>
+      </c>
       <c r="AZ66" s="2"/>
       <c r="BA66" s="2"/>
       <c r="BB66" s="2"/>
       <c r="BC66" s="2"/>
     </row>
     <row r="67" spans="1:55">
       <c r="A67" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="1">
         <v>100.64197281121675</v>
       </c>
       <c r="C67" s="1">
         <v>100.65737407153628</v>
       </c>
       <c r="D67" s="1">
         <v>100.9694585485563</v>
       </c>
       <c r="E67" s="2">
         <v>102.23369957579969</v>
       </c>
       <c r="F67" s="1">
         <v>99.743096386066128</v>
       </c>
       <c r="G67" s="1">
@@ -9424,51 +9524,53 @@
       </c>
       <c r="AQ67" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AR67" s="1">
         <v>76.332572338452181</v>
       </c>
       <c r="AS67" s="1">
         <v>87.61427322252986</v>
       </c>
       <c r="AT67" s="1">
         <v>97.744702796679064</v>
       </c>
       <c r="AU67" s="2">
         <v>152.90204085074996</v>
       </c>
       <c r="AV67" s="1">
         <v>95.515309669064123</v>
       </c>
       <c r="AW67" s="1">
         <v>147.98467921350999</v>
       </c>
       <c r="AX67" s="2">
         <v>83.265805564585165</v>
       </c>
-      <c r="AY67" s="2"/>
+      <c r="AY67" s="2">
+        <v>136.82162505163674</v>
+      </c>
       <c r="AZ67" s="2"/>
       <c r="BA67" s="2"/>
       <c r="BB67" s="2"/>
       <c r="BC67" s="2"/>
     </row>
     <row r="68" spans="1:55">
       <c r="A68" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="1">
         <v>100.49638515042312</v>
       </c>
       <c r="C68" s="1">
         <v>101.03607023786321</v>
       </c>
       <c r="D68" s="1">
         <v>102.35928918849622</v>
       </c>
       <c r="E68" s="2">
         <v>99.471290456760315</v>
       </c>
       <c r="F68" s="1">
         <v>99.970483924475133</v>
       </c>
       <c r="G68" s="1">
@@ -9572,51 +9674,53 @@
       </c>
       <c r="AQ68" s="14" t="s">
         <v>28</v>
       </c>
       <c r="AR68" s="1">
         <v>45.923475305804295</v>
       </c>
       <c r="AS68" s="1">
         <v>91.209022003922101</v>
       </c>
       <c r="AT68" s="1">
         <v>121.00168042320456</v>
       </c>
       <c r="AU68" s="2">
         <v>113.49638330173366</v>
       </c>
       <c r="AV68" s="1">
         <v>125.39578940444804</v>
       </c>
       <c r="AW68" s="1">
         <v>211.54976318897175</v>
       </c>
       <c r="AX68" s="2">
         <v>63.268041149205068</v>
       </c>
-      <c r="AY68" s="2"/>
+      <c r="AY68" s="2">
+        <v>137.59129220202576</v>
+      </c>
       <c r="AZ68" s="2"/>
       <c r="BA68" s="2"/>
       <c r="BB68" s="2"/>
       <c r="BC68" s="2"/>
     </row>
     <row r="69" spans="1:55">
       <c r="A69" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="1">
         <v>110.72172244193706</v>
       </c>
       <c r="C69" s="1">
         <v>99.103312460216415</v>
       </c>
       <c r="D69" s="1">
         <v>97.87785433877167</v>
       </c>
       <c r="E69" s="2">
         <v>95.520693876278784</v>
       </c>
       <c r="F69" s="1">
         <v>107.21258505644742</v>
       </c>
       <c r="G69" s="1">
@@ -9720,51 +9824,53 @@
       </c>
       <c r="AQ69" s="14" t="s">
         <v>29</v>
       </c>
       <c r="AR69" s="1">
         <v>97.624080602438298</v>
       </c>
       <c r="AS69" s="1">
         <v>85.999895858158354</v>
       </c>
       <c r="AT69" s="1">
         <v>111.12582429050953</v>
       </c>
       <c r="AU69" s="2">
         <v>104.82196285205939</v>
       </c>
       <c r="AV69" s="1">
         <v>105.37796370726136</v>
       </c>
       <c r="AW69" s="1">
         <v>114.6928119010245</v>
       </c>
       <c r="AX69" s="2">
         <v>126.60812580013423</v>
       </c>
-      <c r="AY69" s="2"/>
+      <c r="AY69" s="2">
+        <v>100.4217556232271</v>
+      </c>
       <c r="AZ69" s="2"/>
       <c r="BA69" s="2"/>
       <c r="BB69" s="2"/>
       <c r="BC69" s="2"/>
     </row>
     <row r="70" spans="1:55">
       <c r="A70" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="1">
         <v>101.56770400383938</v>
       </c>
       <c r="C70" s="1">
         <v>109.15314325013097</v>
       </c>
       <c r="D70" s="1">
         <v>103.42385131482195</v>
       </c>
       <c r="E70" s="2">
         <v>98.654007080211272</v>
       </c>
       <c r="F70" s="1">
         <v>98.593033233878089</v>
       </c>
       <c r="G70" s="1">
@@ -9868,51 +9974,53 @@
       </c>
       <c r="AQ70" s="14" t="s">
         <v>30</v>
       </c>
       <c r="AR70" s="1">
         <v>74.023524568792482</v>
       </c>
       <c r="AS70" s="1">
         <v>65.748885041325025</v>
       </c>
       <c r="AT70" s="1">
         <v>143.87713427524304</v>
       </c>
       <c r="AU70" s="2">
         <v>124.08168230400759</v>
       </c>
       <c r="AV70" s="1">
         <v>101.76389593121861</v>
       </c>
       <c r="AW70" s="1">
         <v>106.53332979171881</v>
       </c>
       <c r="AX70" s="2">
         <v>147.58690630385831</v>
       </c>
-      <c r="AY70" s="2"/>
+      <c r="AY70" s="2">
+        <v>87.860088787531694</v>
+      </c>
       <c r="AZ70" s="2"/>
       <c r="BA70" s="2"/>
       <c r="BB70" s="2"/>
       <c r="BC70" s="2"/>
     </row>
     <row r="71" spans="1:55">
       <c r="A71" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="1">
         <v>103.54838880408126</v>
       </c>
       <c r="C71" s="1">
         <v>112.65430361837241</v>
       </c>
       <c r="D71" s="1">
         <v>86.295731703009182</v>
       </c>
       <c r="E71" s="2">
         <v>107.43591742016154</v>
       </c>
       <c r="F71" s="1">
         <v>102.92132570039654</v>
       </c>
       <c r="G71" s="1">
@@ -10016,51 +10124,53 @@
       </c>
       <c r="AQ71" s="14" t="s">
         <v>31</v>
       </c>
       <c r="AR71" s="1">
         <v>76.182706631165232</v>
       </c>
       <c r="AS71" s="1">
         <v>81.165813152775044</v>
       </c>
       <c r="AT71" s="1">
         <v>115.60736684374066</v>
       </c>
       <c r="AU71" s="2">
         <v>125.28677611451644</v>
       </c>
       <c r="AV71" s="1">
         <v>123.78409940583464</v>
       </c>
       <c r="AW71" s="1">
         <v>114.00932817588267</v>
       </c>
       <c r="AX71" s="2">
         <v>110.57655735941432</v>
       </c>
-      <c r="AY71" s="2"/>
+      <c r="AY71" s="2">
+        <v>148.44071598483615</v>
+      </c>
       <c r="AZ71" s="2"/>
       <c r="BA71" s="2"/>
       <c r="BB71" s="2"/>
       <c r="BC71" s="2"/>
     </row>
     <row r="72" spans="1:55">
       <c r="A72" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="1">
         <v>112.91792064569152</v>
       </c>
       <c r="C72" s="1">
         <v>126.56394416677954</v>
       </c>
       <c r="D72" s="1">
         <v>145.73444568944828</v>
       </c>
       <c r="E72" s="2">
         <v>128.55492765323123</v>
       </c>
       <c r="F72" s="1">
         <v>105.45111124480545</v>
       </c>
       <c r="G72" s="1">
@@ -10164,51 +10274,53 @@
       </c>
       <c r="AQ72" s="14" t="s">
         <v>32</v>
       </c>
       <c r="AR72" s="1">
         <v>94.588680746114278</v>
       </c>
       <c r="AS72" s="1">
         <v>97.015968145300462</v>
       </c>
       <c r="AT72" s="1">
         <v>108.65710587702564</v>
       </c>
       <c r="AU72" s="2">
         <v>107.85429635844746</v>
       </c>
       <c r="AV72" s="1">
         <v>115.51463357441236</v>
       </c>
       <c r="AW72" s="1">
         <v>122.56993049083916</v>
       </c>
       <c r="AX72" s="2">
         <v>113.228324091126</v>
       </c>
-      <c r="AY72" s="2"/>
+      <c r="AY72" s="2">
+        <v>96.759651478285932</v>
+      </c>
       <c r="AZ72" s="2"/>
       <c r="BA72" s="2"/>
       <c r="BB72" s="2"/>
       <c r="BC72" s="2"/>
     </row>
     <row r="73" spans="1:55">
       <c r="A73" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="1">
         <v>97.149560011327239</v>
       </c>
       <c r="C73" s="1">
         <v>116.46444130565041</v>
       </c>
       <c r="D73" s="1">
         <v>117.10425237865039</v>
       </c>
       <c r="E73" s="2">
         <v>108.21536874321451</v>
       </c>
       <c r="F73" s="1">
         <v>102.37186405577332</v>
       </c>
       <c r="G73" s="1">
@@ -10312,51 +10424,53 @@
       </c>
       <c r="AQ73" s="14" t="s">
         <v>33</v>
       </c>
       <c r="AR73" s="1">
         <v>88.638698965003783</v>
       </c>
       <c r="AS73" s="1">
         <v>71.820180486788971</v>
       </c>
       <c r="AT73" s="1">
         <v>117.05811358006616</v>
       </c>
       <c r="AU73" s="2">
         <v>118.99144480835642</v>
       </c>
       <c r="AV73" s="1">
         <v>113.52992704192302</v>
       </c>
       <c r="AW73" s="1">
         <v>111.07254219524908</v>
       </c>
       <c r="AX73" s="2">
         <v>113.15112502477696</v>
       </c>
-      <c r="AY73" s="2"/>
+      <c r="AY73" s="2">
+        <v>94.168242699688236</v>
+      </c>
       <c r="AZ73" s="2"/>
       <c r="BA73" s="2"/>
       <c r="BB73" s="2"/>
       <c r="BC73" s="2"/>
     </row>
     <row r="74" spans="1:55">
       <c r="A74" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B74" s="1">
         <v>100.72351636495239</v>
       </c>
       <c r="C74" s="1">
         <v>105.15338891046038</v>
       </c>
       <c r="D74" s="1">
         <v>101.95831118395738</v>
       </c>
       <c r="E74" s="2">
         <v>103.50454502677439</v>
       </c>
       <c r="F74" s="1">
         <v>103.99719252994662</v>
       </c>
       <c r="G74" s="1">
@@ -10460,51 +10574,53 @@
       </c>
       <c r="AQ74" s="14" t="s">
         <v>34</v>
       </c>
       <c r="AR74" s="1">
         <v>98.606470387399895</v>
       </c>
       <c r="AS74" s="1">
         <v>64.12696163398428</v>
       </c>
       <c r="AT74" s="1">
         <v>117.45852652571091</v>
       </c>
       <c r="AU74" s="2">
         <v>106.91906995992815</v>
       </c>
       <c r="AV74" s="1">
         <v>119.90211100381572</v>
       </c>
       <c r="AW74" s="1">
         <v>146.39822654753408</v>
       </c>
       <c r="AX74" s="2">
         <v>141.76422894393301</v>
       </c>
-      <c r="AY74" s="2"/>
+      <c r="AY74" s="2">
+        <v>90.394639362836358</v>
+      </c>
       <c r="AZ74" s="2"/>
       <c r="BA74" s="2"/>
       <c r="BB74" s="2"/>
       <c r="BC74" s="2"/>
     </row>
     <row r="75" spans="1:55">
       <c r="A75" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B75" s="1">
         <v>100.80493158500845</v>
       </c>
       <c r="C75" s="1">
         <v>110.55864802344466</v>
       </c>
       <c r="D75" s="1">
         <v>97.681940715380691</v>
       </c>
       <c r="E75" s="2">
         <v>100.11045656890276</v>
       </c>
       <c r="F75" s="1">
         <v>102.84308516905834</v>
       </c>
       <c r="G75" s="1">
@@ -10608,51 +10724,53 @@
       </c>
       <c r="AQ75" s="14" t="s">
         <v>35</v>
       </c>
       <c r="AR75" s="1">
         <v>75.279444006010081</v>
       </c>
       <c r="AS75" s="1">
         <v>74.482922621706834</v>
       </c>
       <c r="AT75" s="1">
         <v>136.35589942810316</v>
       </c>
       <c r="AU75" s="2">
         <v>160.56961265309405</v>
       </c>
       <c r="AV75" s="1">
         <v>90.402465410310597</v>
       </c>
       <c r="AW75" s="1">
         <v>155.56838337753146</v>
       </c>
       <c r="AX75" s="2">
         <v>126.64907550887767</v>
       </c>
-      <c r="AY75" s="2"/>
+      <c r="AY75" s="2">
+        <v>85.008835701449854</v>
+      </c>
       <c r="AZ75" s="2"/>
       <c r="BA75" s="2"/>
       <c r="BB75" s="2"/>
       <c r="BC75" s="2"/>
     </row>
     <row r="76" spans="1:55">
       <c r="A76" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B76" s="1">
         <v>102.00983378421932</v>
       </c>
       <c r="C76" s="1">
         <v>104.2339327065241</v>
       </c>
       <c r="D76" s="1">
         <v>110.33479779699744</v>
       </c>
       <c r="E76" s="2">
         <v>104.6071306165762</v>
       </c>
       <c r="F76" s="1">
         <v>108.41488187205137</v>
       </c>
       <c r="G76" s="1">
@@ -10756,100 +10874,105 @@
       </c>
       <c r="AQ76" s="14" t="s">
         <v>36</v>
       </c>
       <c r="AR76" s="1">
         <v>95.509771868315738</v>
       </c>
       <c r="AS76" s="1">
         <v>62.256005107049774</v>
       </c>
       <c r="AT76" s="1">
         <v>136.29532005668489</v>
       </c>
       <c r="AU76" s="2">
         <v>115.34762175213373</v>
       </c>
       <c r="AV76" s="1">
         <v>115.57294441981058</v>
       </c>
       <c r="AW76" s="1">
         <v>109.33769979247062</v>
       </c>
       <c r="AX76" s="2">
         <v>170.2013470986731</v>
       </c>
-      <c r="AY76" s="2"/>
+      <c r="AY76" s="2">
+        <v>88.840495438097008</v>
+      </c>
       <c r="AZ76" s="2"/>
       <c r="BA76" s="2"/>
       <c r="BB76" s="2"/>
       <c r="BC76" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="O1:AA1"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="O21:AA21"/>
+    <mergeCell ref="O40:AA40"/>
+    <mergeCell ref="O59:AA59"/>
+    <mergeCell ref="AC1:AO1"/>
+    <mergeCell ref="AC20:AO20"/>
+    <mergeCell ref="AC21:AO21"/>
+    <mergeCell ref="AC40:AO40"/>
+    <mergeCell ref="AC59:AO59"/>
     <mergeCell ref="AQ1:BC1"/>
     <mergeCell ref="AQ20:BC20"/>
     <mergeCell ref="AQ21:BC21"/>
     <mergeCell ref="AQ40:BC40"/>
     <mergeCell ref="AQ59:BC59"/>
-    <mergeCell ref="AC1:AO1"/>
-[...13 lines deleted...]
-    <mergeCell ref="A40:M40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10858,92 +10981,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A1498AF-4CE1-4E05-9CA5-80953AE1F9EF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A1498AF-4CE1-4E05-9CA5-80953AE1F9EF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>