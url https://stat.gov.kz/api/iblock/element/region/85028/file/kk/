--- v4 (2026-09-20)
+++ v5 (2026-11-06)
@@ -255,58 +255,58 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -576,131 +576,131 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AG34" workbookViewId="0">
-      <selection activeCell="AY62" sqref="AY62:AY76"/>
+    <sheetView tabSelected="1" topLeftCell="AG49" workbookViewId="0">
+      <selection activeCell="AV91" sqref="AV91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="12" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="12" customWidth="1"/>
     <col min="3" max="14" width="9.140625" style="12"/>
     <col min="15" max="15" width="24.5703125" style="12" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="12" customWidth="1"/>
     <col min="17" max="28" width="9.140625" style="12"/>
     <col min="29" max="29" width="24.5703125" style="12" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="12" customWidth="1"/>
     <col min="31" max="42" width="9.140625" style="12"/>
     <col min="43" max="43" width="24.5703125" style="12" customWidth="1"/>
     <col min="44" max="44" width="8.7109375" style="12" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="27.75" customHeight="1">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="18"/>
-[...11 lines deleted...]
-      <c r="O1" s="18" t="s">
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+      <c r="O1" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="P1" s="18"/>
-[...11 lines deleted...]
-      <c r="AC1" s="18" t="s">
+      <c r="P1" s="19"/>
+      <c r="Q1" s="19"/>
+      <c r="R1" s="19"/>
+      <c r="S1" s="19"/>
+      <c r="T1" s="19"/>
+      <c r="U1" s="19"/>
+      <c r="V1" s="19"/>
+      <c r="W1" s="19"/>
+      <c r="X1" s="19"/>
+      <c r="Y1" s="19"/>
+      <c r="Z1" s="19"/>
+      <c r="AA1" s="19"/>
+      <c r="AC1" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="AD1" s="18"/>
-[...11 lines deleted...]
-      <c r="AQ1" s="18" t="s">
+      <c r="AD1" s="19"/>
+      <c r="AE1" s="19"/>
+      <c r="AF1" s="19"/>
+      <c r="AG1" s="19"/>
+      <c r="AH1" s="19"/>
+      <c r="AI1" s="19"/>
+      <c r="AJ1" s="19"/>
+      <c r="AK1" s="19"/>
+      <c r="AL1" s="19"/>
+      <c r="AM1" s="19"/>
+      <c r="AN1" s="19"/>
+      <c r="AO1" s="19"/>
+      <c r="AQ1" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="AR1" s="18"/>
-[...10 lines deleted...]
-      <c r="BC1" s="18"/>
+      <c r="AR1" s="19"/>
+      <c r="AS1" s="19"/>
+      <c r="AT1" s="19"/>
+      <c r="AU1" s="19"/>
+      <c r="AV1" s="19"/>
+      <c r="AW1" s="19"/>
+      <c r="AX1" s="19"/>
+      <c r="AY1" s="19"/>
+      <c r="AZ1" s="19"/>
+      <c r="BA1" s="19"/>
+      <c r="BB1" s="19"/>
+      <c r="BC1" s="19"/>
     </row>
     <row r="2" spans="1:55">
       <c r="A2" s="13"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
       <c r="U2" s="13"/>
       <c r="V2" s="13"/>
@@ -1015,51 +1015,53 @@
       </c>
       <c r="AR4" s="1">
         <v>86.452897367908605</v>
       </c>
       <c r="AS4" s="1">
         <v>78.79069202287792</v>
       </c>
       <c r="AT4" s="1">
         <v>113.79687277781687</v>
       </c>
       <c r="AU4" s="1">
         <v>128.00647037280325</v>
       </c>
       <c r="AV4" s="2">
         <v>109.63738309316504</v>
       </c>
       <c r="AW4" s="2">
         <v>124.77048636875558</v>
       </c>
       <c r="AX4" s="2">
         <v>187.37684740601028</v>
       </c>
       <c r="AY4" s="1">
         <v>305.70082764182581</v>
       </c>
-      <c r="AZ4" s="2"/>
+      <c r="AZ4" s="2">
+        <v>345.21678675952887</v>
+      </c>
       <c r="BA4" s="2"/>
       <c r="BB4" s="2"/>
       <c r="BC4" s="2"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="1">
         <v>66.147135861042145</v>
       </c>
       <c r="C5" s="1">
         <v>76.349260709898189</v>
       </c>
       <c r="D5" s="1">
         <v>75.893201483616977</v>
       </c>
       <c r="E5" s="1">
         <v>65.43714043705954</v>
       </c>
       <c r="F5" s="2">
         <v>64.730589512026654</v>
       </c>
       <c r="G5" s="2">
         <v>76.987576110814061</v>
@@ -1165,51 +1167,53 @@
       </c>
       <c r="AR5" s="1">
         <v>84.19442784882763</v>
       </c>
       <c r="AS5" s="1">
         <v>105.20216093907111</v>
       </c>
       <c r="AT5" s="1">
         <v>103.46601623061768</v>
       </c>
       <c r="AU5" s="1">
         <v>105.46926778388186</v>
       </c>
       <c r="AV5" s="2">
         <v>103.83266231486583</v>
       </c>
       <c r="AW5" s="2">
         <v>106.43772206903724</v>
       </c>
       <c r="AX5" s="2">
         <v>480.94102198660005</v>
       </c>
       <c r="AY5" s="1">
         <v>229.10082919152458</v>
       </c>
-      <c r="AZ5" s="2"/>
+      <c r="AZ5" s="2">
+        <v>894.69536349156795</v>
+      </c>
       <c r="BA5" s="2"/>
       <c r="BB5" s="2"/>
       <c r="BC5" s="2"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="1">
         <v>101.50412155256757</v>
       </c>
       <c r="C6" s="1">
         <v>101.79260722682189</v>
       </c>
       <c r="D6" s="1">
         <v>102.41106913215114</v>
       </c>
       <c r="E6" s="1">
         <v>98.864484320472471</v>
       </c>
       <c r="F6" s="2">
         <v>100.14582869137037</v>
       </c>
       <c r="G6" s="2">
         <v>100.89107583653232</v>
@@ -1315,51 +1319,53 @@
       </c>
       <c r="AR6" s="1">
         <v>95.994902551931844</v>
       </c>
       <c r="AS6" s="1">
         <v>70.118868282568272</v>
       </c>
       <c r="AT6" s="1">
         <v>112.42850756369688</v>
       </c>
       <c r="AU6" s="1">
         <v>221.12953903007354</v>
       </c>
       <c r="AV6" s="2">
         <v>116.39103266951125</v>
       </c>
       <c r="AW6" s="2">
         <v>123.97512493055689</v>
       </c>
       <c r="AX6" s="2">
         <v>151.12694201022487</v>
       </c>
       <c r="AY6" s="1">
         <v>419.29930640209932</v>
       </c>
-      <c r="AZ6" s="2"/>
+      <c r="AZ6" s="2">
+        <v>289.67170219330853</v>
+      </c>
       <c r="BA6" s="2"/>
       <c r="BB6" s="2"/>
       <c r="BC6" s="2"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="1">
         <v>100.57857045654286</v>
       </c>
       <c r="C7" s="1">
         <v>100.91550098741853</v>
       </c>
       <c r="D7" s="1">
         <v>101.0934958784952</v>
       </c>
       <c r="E7" s="1">
         <v>100.68957954208919</v>
       </c>
       <c r="F7" s="2">
         <v>100.44175664133337</v>
       </c>
       <c r="G7" s="2">
         <v>100.02334608060283</v>
@@ -1465,51 +1471,53 @@
       </c>
       <c r="AR7" s="1">
         <v>101.0296775263452</v>
       </c>
       <c r="AS7" s="1">
         <v>60.939689840092548</v>
       </c>
       <c r="AT7" s="1">
         <v>102.17481667319544</v>
       </c>
       <c r="AU7" s="1">
         <v>173.68319345984133</v>
       </c>
       <c r="AV7" s="2">
         <v>146.15527123437198</v>
       </c>
       <c r="AW7" s="2">
         <v>130.5480865406368</v>
       </c>
       <c r="AX7" s="2">
         <v>141.74912925282848</v>
       </c>
       <c r="AY7" s="1">
         <v>269.9787302936511</v>
       </c>
-      <c r="AZ7" s="2"/>
+      <c r="AZ7" s="2">
+        <v>398.85084681495726</v>
+      </c>
       <c r="BA7" s="2"/>
       <c r="BB7" s="2"/>
       <c r="BC7" s="2"/>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="1">
         <v>102.41613785824271</v>
       </c>
       <c r="C8" s="1">
         <v>102.68255767767631</v>
       </c>
       <c r="D8" s="1">
         <v>105.60700434845269</v>
       </c>
       <c r="E8" s="1">
         <v>102.28563707001695</v>
       </c>
       <c r="F8" s="2">
         <v>103.78613303933466</v>
       </c>
       <c r="G8" s="2">
         <v>100.57436521261249</v>
@@ -1615,51 +1623,53 @@
       </c>
       <c r="AR8" s="1">
         <v>83.918310638083611</v>
       </c>
       <c r="AS8" s="1">
         <v>84.533648884246034</v>
       </c>
       <c r="AT8" s="1">
         <v>89.727287439254937</v>
       </c>
       <c r="AU8" s="1">
         <v>142.44023922894496</v>
       </c>
       <c r="AV8" s="2">
         <v>116.88272665555353</v>
       </c>
       <c r="AW8" s="2">
         <v>113.2837107421107</v>
       </c>
       <c r="AX8" s="2">
         <v>194.40248196253543</v>
       </c>
       <c r="AY8" s="1">
         <v>374.85425369627598</v>
       </c>
-      <c r="AZ8" s="2"/>
+      <c r="AZ8" s="2">
+        <v>465.92081869258755</v>
+      </c>
       <c r="BA8" s="2"/>
       <c r="BB8" s="2"/>
       <c r="BC8" s="2"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="1">
         <v>100.62924895922328</v>
       </c>
       <c r="C9" s="1">
         <v>100.64189934615793</v>
       </c>
       <c r="D9" s="1">
         <v>100.93779104789643</v>
       </c>
       <c r="E9" s="1">
         <v>102.18262574050678</v>
       </c>
       <c r="F9" s="2">
         <v>99.747743552848959</v>
       </c>
       <c r="G9" s="2">
         <v>98.122424787476845</v>
@@ -1765,51 +1775,53 @@
       </c>
       <c r="AR9" s="1">
         <v>77.030916535544222</v>
       </c>
       <c r="AS9" s="1">
         <v>87.981263476062395</v>
       </c>
       <c r="AT9" s="1">
         <v>97.879711252292353</v>
       </c>
       <c r="AU9" s="1">
         <v>154.90697426911851</v>
       </c>
       <c r="AV9" s="2">
         <v>93.881994417258056</v>
       </c>
       <c r="AW9" s="2">
         <v>146.80870443088102</v>
       </c>
       <c r="AX9" s="2">
         <v>143.39709930575694</v>
       </c>
       <c r="AY9" s="1">
         <v>447.95455199178173</v>
       </c>
-      <c r="AZ9" s="2"/>
+      <c r="AZ9" s="2">
+        <v>268.35686673530341</v>
+      </c>
       <c r="BA9" s="2"/>
       <c r="BB9" s="2"/>
       <c r="BC9" s="2"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="1">
         <v>100.48300092589382</v>
       </c>
       <c r="C10" s="1">
         <v>100.99688081163838</v>
       </c>
       <c r="D10" s="1">
         <v>102.26889681717563</v>
       </c>
       <c r="E10" s="1">
         <v>99.486557617957288</v>
       </c>
       <c r="F10" s="2">
         <v>99.971066126406768</v>
       </c>
       <c r="G10" s="2">
         <v>99.944099397186875</v>
@@ -1915,51 +1927,53 @@
       </c>
       <c r="AR10" s="1">
         <v>46.800025490244501</v>
       </c>
       <c r="AS10" s="1">
         <v>91.648577266389992</v>
       </c>
       <c r="AT10" s="1">
         <v>121.07763364547345</v>
       </c>
       <c r="AU10" s="1">
         <v>119.5394370186257</v>
       </c>
       <c r="AV10" s="2">
         <v>117.89719331863711</v>
       </c>
       <c r="AW10" s="2">
         <v>205.45754029992565</v>
       </c>
       <c r="AX10" s="2">
         <v>142.53377617009565</v>
       </c>
       <c r="AY10" s="1">
         <v>392.7610210689499</v>
       </c>
-      <c r="AZ10" s="2"/>
+      <c r="AZ10" s="2">
+        <v>425.13205078655238</v>
+      </c>
       <c r="BA10" s="2"/>
       <c r="BB10" s="2"/>
       <c r="BC10" s="2"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="1">
         <v>110.4518170972738</v>
       </c>
       <c r="C11" s="1">
         <v>99.128102274529013</v>
       </c>
       <c r="D11" s="1">
         <v>97.94321534166437</v>
       </c>
       <c r="E11" s="1">
         <v>95.629758266664339</v>
       </c>
       <c r="F11" s="2">
         <v>107.04395381512583</v>
       </c>
       <c r="G11" s="2">
         <v>103.69737031789343</v>
@@ -2065,51 +2079,53 @@
       </c>
       <c r="AR11" s="1">
         <v>97.609776743873979</v>
       </c>
       <c r="AS11" s="1">
         <v>86.334495639496168</v>
       </c>
       <c r="AT11" s="1">
         <v>110.70662643515054</v>
       </c>
       <c r="AU11" s="1">
         <v>104.8035806106442</v>
       </c>
       <c r="AV11" s="2">
         <v>105.03537337356219</v>
       </c>
       <c r="AW11" s="2">
         <v>114.38997461660252</v>
       </c>
       <c r="AX11" s="2">
         <v>195.29708377791857</v>
       </c>
       <c r="AY11" s="1">
         <v>141.3453328753655</v>
       </c>
-      <c r="AZ11" s="2"/>
+      <c r="AZ11" s="2">
+        <v>291.68159647496645</v>
+      </c>
       <c r="BA11" s="2"/>
       <c r="BB11" s="2"/>
       <c r="BC11" s="2"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="1">
         <v>101.54480931755619</v>
       </c>
       <c r="C12" s="1">
         <v>108.89936822402251</v>
       </c>
       <c r="D12" s="1">
         <v>103.33644725333211</v>
       </c>
       <c r="E12" s="1">
         <v>98.682079172304299</v>
       </c>
       <c r="F12" s="2">
         <v>98.616809022490912</v>
       </c>
       <c r="G12" s="2">
         <v>96.89488824047902</v>
@@ -2215,51 +2231,53 @@
       </c>
       <c r="AR12" s="1">
         <v>75.012950957556868</v>
       </c>
       <c r="AS12" s="1">
         <v>67.276875589158777</v>
       </c>
       <c r="AT12" s="1">
         <v>141.08707487687028</v>
       </c>
       <c r="AU12" s="1">
         <v>124.88520294884442</v>
       </c>
       <c r="AV12" s="2">
         <v>100.35230997049864</v>
       </c>
       <c r="AW12" s="2">
         <v>106.30759754638936</v>
       </c>
       <c r="AX12" s="2">
         <v>258.9279496027084</v>
       </c>
       <c r="AY12" s="1">
         <v>222.11479722722552</v>
       </c>
-      <c r="AZ12" s="2"/>
+      <c r="AZ12" s="2">
+        <v>501.60283669787839</v>
+      </c>
       <c r="BA12" s="2"/>
       <c r="BB12" s="2"/>
       <c r="BC12" s="2"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="1">
         <v>103.40235895668408</v>
       </c>
       <c r="C13" s="1">
         <v>111.97224507065617</v>
       </c>
       <c r="D13" s="1">
         <v>86.738494647556223</v>
       </c>
       <c r="E13" s="1">
         <v>107.30764337486592</v>
       </c>
       <c r="F13" s="2">
         <v>102.89033531931176</v>
       </c>
       <c r="G13" s="2">
         <v>108.14982549839691</v>
@@ -2365,51 +2383,53 @@
       </c>
       <c r="AR13" s="1">
         <v>72.685691046647435</v>
       </c>
       <c r="AS13" s="1">
         <v>81.783414818896887</v>
       </c>
       <c r="AT13" s="1">
         <v>115.86378269422937</v>
       </c>
       <c r="AU13" s="1">
         <v>128.52846169355072</v>
       </c>
       <c r="AV13" s="2">
         <v>119.20408066289663</v>
       </c>
       <c r="AW13" s="2">
         <v>113.4930203502874</v>
       </c>
       <c r="AX13" s="2">
         <v>165.12241323315249</v>
       </c>
       <c r="AY13" s="1">
         <v>240.0145862986638</v>
       </c>
-      <c r="AZ13" s="2"/>
+      <c r="AZ13" s="2">
+        <v>934.48210489908627</v>
+      </c>
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="1">
         <v>112.6833866224289</v>
       </c>
       <c r="C14" s="1">
         <v>125.98155240896094</v>
       </c>
       <c r="D14" s="1">
         <v>143.69514598616519</v>
       </c>
       <c r="E14" s="1">
         <v>127.70239081753789</v>
       </c>
       <c r="F14" s="2">
         <v>105.34062704340015</v>
       </c>
       <c r="G14" s="2">
         <v>109.5469344679896</v>
@@ -2515,51 +2535,53 @@
       </c>
       <c r="AR14" s="1">
         <v>94.622668370423924</v>
       </c>
       <c r="AS14" s="1">
         <v>97.091801626071586</v>
       </c>
       <c r="AT14" s="1">
         <v>108.99823735697787</v>
       </c>
       <c r="AU14" s="1">
         <v>107.82247462286088</v>
       </c>
       <c r="AV14" s="2">
         <v>114.69816294258442</v>
       </c>
       <c r="AW14" s="2">
         <v>122.0526006679702</v>
       </c>
       <c r="AX14" s="2">
         <v>171.55003168836882</v>
       </c>
       <c r="AY14" s="1">
         <v>261.72494601154892</v>
       </c>
-      <c r="AZ14" s="2"/>
+      <c r="AZ14" s="2">
+        <v>313.48383371390304</v>
+      </c>
       <c r="BA14" s="2"/>
       <c r="BB14" s="2"/>
       <c r="BC14" s="2"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="1">
         <v>97.14996515816901</v>
       </c>
       <c r="C15" s="1">
         <v>116.46035459166922</v>
       </c>
       <c r="D15" s="1">
         <v>117.09985188806935</v>
       </c>
       <c r="E15" s="1">
         <v>108.21249885100733</v>
       </c>
       <c r="F15" s="2">
         <v>102.37140345881326</v>
       </c>
       <c r="G15" s="2">
         <v>108.38422510179724</v>
@@ -2665,51 +2687,53 @@
       </c>
       <c r="AR15" s="1">
         <v>88.796443928801708</v>
       </c>
       <c r="AS15" s="1">
         <v>71.876459515034838</v>
       </c>
       <c r="AT15" s="1">
         <v>116.93805311372427</v>
       </c>
       <c r="AU15" s="1">
         <v>122.31188485850046</v>
       </c>
       <c r="AV15" s="2">
         <v>110.97093829693647</v>
       </c>
       <c r="AW15" s="2">
         <v>110.98441720860525</v>
       </c>
       <c r="AX15" s="2">
         <v>176.65047269841639</v>
       </c>
       <c r="AY15" s="1">
         <v>286.22607544215043</v>
       </c>
-      <c r="AZ15" s="2"/>
+      <c r="AZ15" s="2">
+        <v>229.51619883630983</v>
+      </c>
       <c r="BA15" s="2"/>
       <c r="BB15" s="2"/>
       <c r="BC15" s="2"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="1">
         <v>100.72125473578029</v>
       </c>
       <c r="C16" s="1">
         <v>105.1314473255958</v>
       </c>
       <c r="D16" s="1">
         <v>101.9504280488982</v>
       </c>
       <c r="E16" s="1">
         <v>103.49390149993091</v>
       </c>
       <c r="F16" s="2">
         <v>103.99027185115503</v>
       </c>
       <c r="G16" s="2">
         <v>101.79305938554471</v>
@@ -2815,51 +2839,53 @@
       </c>
       <c r="AR16" s="1">
         <v>97.227621365350146</v>
       </c>
       <c r="AS16" s="1">
         <v>64.162107475161648</v>
       </c>
       <c r="AT16" s="1">
         <v>117.22593236046424</v>
       </c>
       <c r="AU16" s="1">
         <v>113.13934718976046</v>
       </c>
       <c r="AV16" s="2">
         <v>114.37102012433303</v>
       </c>
       <c r="AW16" s="2">
         <v>145.38921425707727</v>
       </c>
       <c r="AX16" s="2">
         <v>221.47957579808084</v>
       </c>
       <c r="AY16" s="1">
         <v>739.57088805047613</v>
       </c>
-      <c r="AZ16" s="2"/>
+      <c r="AZ16" s="2">
+        <v>353.94667228589481</v>
+      </c>
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="1">
         <v>100.80473152179708</v>
       </c>
       <c r="C17" s="1">
         <v>110.55538273159074</v>
       </c>
       <c r="D17" s="1">
         <v>97.682903876418251</v>
       </c>
       <c r="E17" s="1">
         <v>100.1104381730906</v>
       </c>
       <c r="F17" s="2">
         <v>102.84257151373761</v>
       </c>
       <c r="G17" s="2">
         <v>100.96495754434207</v>
@@ -2965,51 +2991,53 @@
       </c>
       <c r="AR17" s="1">
         <v>75.390211831154744</v>
       </c>
       <c r="AS17" s="1">
         <v>74.531466727387581</v>
       </c>
       <c r="AT17" s="1">
         <v>136.35292395270747</v>
       </c>
       <c r="AU17" s="1">
         <v>160.55519236378345</v>
       </c>
       <c r="AV17" s="2">
         <v>90.403501455058986</v>
       </c>
       <c r="AW17" s="2">
         <v>155.64764264905185</v>
       </c>
       <c r="AX17" s="2">
         <v>165.48380327409208</v>
       </c>
       <c r="AY17" s="1">
         <v>146.05560294014117</v>
       </c>
-      <c r="AZ17" s="2"/>
+      <c r="AZ17" s="2">
+        <v>366.19913099262845</v>
+      </c>
       <c r="BA17" s="2"/>
       <c r="BB17" s="2"/>
       <c r="BC17" s="2"/>
     </row>
     <row r="18" spans="1:55">
       <c r="A18" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1">
         <v>101.99764370373275</v>
       </c>
       <c r="C18" s="1">
         <v>104.19937477980923</v>
       </c>
       <c r="D18" s="1">
         <v>110.1661664487392</v>
       </c>
       <c r="E18" s="1">
         <v>104.55922006477643</v>
       </c>
       <c r="F18" s="2">
         <v>108.35071753889733</v>
       </c>
       <c r="G18" s="2">
         <v>106.15521998493543</v>
@@ -3115,51 +3143,53 @@
       </c>
       <c r="AR18" s="1">
         <v>95.413454666854406</v>
       </c>
       <c r="AS18" s="1">
         <v>62.514524325778417</v>
       </c>
       <c r="AT18" s="1">
         <v>136.19950961922635</v>
       </c>
       <c r="AU18" s="1">
         <v>115.42377922284277</v>
       </c>
       <c r="AV18" s="2">
         <v>115.20431303323495</v>
       </c>
       <c r="AW18" s="2">
         <v>111.04855793398951</v>
       </c>
       <c r="AX18" s="2">
         <v>395.5540406556122</v>
       </c>
       <c r="AY18" s="1">
         <v>466.96093763456633</v>
       </c>
-      <c r="AZ18" s="2"/>
+      <c r="AZ18" s="2">
+        <v>307.6719973292972</v>
+      </c>
       <c r="BA18" s="2"/>
       <c r="BB18" s="2"/>
       <c r="BC18" s="2"/>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="6"/>
       <c r="F19" s="7"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="15"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="O19" s="4"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="6"/>
       <c r="T19" s="7"/>
       <c r="U19" s="5"/>
@@ -3175,164 +3205,164 @@
       <c r="AF19" s="5"/>
       <c r="AG19" s="6"/>
       <c r="AH19" s="7"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="15"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AQ19" s="4"/>
       <c r="AR19" s="5"/>
       <c r="AS19" s="5"/>
       <c r="AT19" s="5"/>
       <c r="AU19" s="6"/>
       <c r="AV19" s="7"/>
       <c r="AW19" s="5"/>
       <c r="AX19" s="5"/>
       <c r="AY19" s="15"/>
       <c r="AZ19" s="5"/>
       <c r="BA19" s="5"/>
       <c r="BB19" s="5"/>
       <c r="BC19" s="5"/>
     </row>
     <row r="20" spans="1:55">
-      <c r="A20" s="19"/>
-[...50 lines deleted...]
-      <c r="BC20" s="19"/>
+      <c r="A20" s="20"/>
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="20"/>
+      <c r="F20" s="20"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="20"/>
+      <c r="I20" s="20"/>
+      <c r="J20" s="20"/>
+      <c r="K20" s="20"/>
+      <c r="L20" s="20"/>
+      <c r="M20" s="20"/>
+      <c r="O20" s="20"/>
+      <c r="P20" s="20"/>
+      <c r="Q20" s="20"/>
+      <c r="R20" s="20"/>
+      <c r="S20" s="20"/>
+      <c r="T20" s="20"/>
+      <c r="U20" s="20"/>
+      <c r="V20" s="20"/>
+      <c r="W20" s="20"/>
+      <c r="X20" s="20"/>
+      <c r="Y20" s="20"/>
+      <c r="Z20" s="20"/>
+      <c r="AA20" s="20"/>
+      <c r="AC20" s="20"/>
+      <c r="AD20" s="20"/>
+      <c r="AE20" s="20"/>
+      <c r="AF20" s="20"/>
+      <c r="AG20" s="20"/>
+      <c r="AH20" s="20"/>
+      <c r="AI20" s="20"/>
+      <c r="AJ20" s="20"/>
+      <c r="AK20" s="20"/>
+      <c r="AL20" s="20"/>
+      <c r="AM20" s="20"/>
+      <c r="AN20" s="20"/>
+      <c r="AO20" s="20"/>
+      <c r="AQ20" s="20"/>
+      <c r="AR20" s="20"/>
+      <c r="AS20" s="20"/>
+      <c r="AT20" s="20"/>
+      <c r="AU20" s="20"/>
+      <c r="AV20" s="20"/>
+      <c r="AW20" s="20"/>
+      <c r="AX20" s="20"/>
+      <c r="AY20" s="20"/>
+      <c r="AZ20" s="20"/>
+      <c r="BA20" s="20"/>
+      <c r="BB20" s="20"/>
+      <c r="BC20" s="20"/>
     </row>
     <row r="21" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A21" s="20" t="s">
+      <c r="A21" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="20"/>
-[...11 lines deleted...]
-      <c r="O21" s="20" t="s">
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18"/>
+      <c r="O21" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="P21" s="20"/>
-[...11 lines deleted...]
-      <c r="AC21" s="20" t="s">
+      <c r="P21" s="18"/>
+      <c r="Q21" s="18"/>
+      <c r="R21" s="18"/>
+      <c r="S21" s="18"/>
+      <c r="T21" s="18"/>
+      <c r="U21" s="18"/>
+      <c r="V21" s="18"/>
+      <c r="W21" s="18"/>
+      <c r="X21" s="18"/>
+      <c r="Y21" s="18"/>
+      <c r="Z21" s="18"/>
+      <c r="AA21" s="18"/>
+      <c r="AC21" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="AD21" s="20"/>
-[...11 lines deleted...]
-      <c r="AQ21" s="20" t="s">
+      <c r="AD21" s="18"/>
+      <c r="AE21" s="18"/>
+      <c r="AF21" s="18"/>
+      <c r="AG21" s="18"/>
+      <c r="AH21" s="18"/>
+      <c r="AI21" s="18"/>
+      <c r="AJ21" s="18"/>
+      <c r="AK21" s="18"/>
+      <c r="AL21" s="18"/>
+      <c r="AM21" s="18"/>
+      <c r="AN21" s="18"/>
+      <c r="AO21" s="18"/>
+      <c r="AQ21" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="AR21" s="20"/>
-[...10 lines deleted...]
-      <c r="BC21" s="20"/>
+      <c r="AR21" s="18"/>
+      <c r="AS21" s="18"/>
+      <c r="AT21" s="18"/>
+      <c r="AU21" s="18"/>
+      <c r="AV21" s="18"/>
+      <c r="AW21" s="18"/>
+      <c r="AX21" s="18"/>
+      <c r="AY21" s="18"/>
+      <c r="AZ21" s="18"/>
+      <c r="BA21" s="18"/>
+      <c r="BB21" s="18"/>
+      <c r="BC21" s="18"/>
     </row>
     <row r="22" spans="1:55">
       <c r="A22" s="13"/>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O22" s="13"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="13"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="13"/>
       <c r="U22" s="13"/>
       <c r="V22" s="13"/>
@@ -3647,51 +3677,53 @@
       </c>
       <c r="AR24" s="1">
         <v>86.197034814844145</v>
       </c>
       <c r="AS24" s="1">
         <v>78.325204562833079</v>
       </c>
       <c r="AT24" s="1">
         <v>113.73115672719953</v>
       </c>
       <c r="AU24" s="2">
         <v>127.00767303356567</v>
       </c>
       <c r="AV24" s="2">
         <v>111.21074333024701</v>
       </c>
       <c r="AW24" s="2">
         <v>125.31816030439731</v>
       </c>
       <c r="AX24" s="2">
         <v>188.91844100814572</v>
       </c>
       <c r="AY24" s="2">
         <v>307.62241941753416</v>
       </c>
-      <c r="AZ24" s="2"/>
+      <c r="AZ24" s="2">
+        <v>345.96144517472419</v>
+      </c>
       <c r="BA24" s="2"/>
       <c r="BB24" s="2"/>
       <c r="BC24" s="2"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="1">
         <v>61.023894232973454</v>
       </c>
       <c r="C25" s="1">
         <v>72.786050321700301</v>
       </c>
       <c r="D25" s="1">
         <v>64.127822607346246</v>
       </c>
       <c r="E25" s="2">
         <v>57.808011794485296</v>
       </c>
       <c r="F25" s="2">
         <v>58.551066279868202</v>
       </c>
       <c r="G25" s="2">
         <v>71.980706040381548</v>
@@ -3797,51 +3829,53 @@
       </c>
       <c r="AR25" s="1">
         <v>81.428470998015584</v>
       </c>
       <c r="AS25" s="1">
         <v>105.68399109062135</v>
       </c>
       <c r="AT25" s="1">
         <v>102.41412218338992</v>
       </c>
       <c r="AU25" s="2">
         <v>106.59014888450338</v>
       </c>
       <c r="AV25" s="2">
         <v>104.03381285178948</v>
       </c>
       <c r="AW25" s="2">
         <v>106.76249389514585</v>
       </c>
       <c r="AX25" s="2">
         <v>498.94154635081082</v>
       </c>
       <c r="AY25" s="2">
         <v>230.31981963744417</v>
       </c>
-      <c r="AZ25" s="2"/>
+      <c r="AZ25" s="2">
+        <v>897.953274735028</v>
+      </c>
       <c r="BA25" s="2"/>
       <c r="BB25" s="2"/>
       <c r="BC25" s="2"/>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="1">
         <v>101.54389166887299</v>
       </c>
       <c r="C26" s="1">
         <v>101.85320122820127</v>
       </c>
       <c r="D26" s="1">
         <v>102.52501003504445</v>
       </c>
       <c r="E26" s="2">
         <v>98.84889864399544</v>
       </c>
       <c r="F26" s="2">
         <v>100.14749714795887</v>
       </c>
       <c r="G26" s="2">
         <v>100.89991144182093</v>
@@ -3947,51 +3981,53 @@
       </c>
       <c r="AR26" s="1">
         <v>95.92709697697839</v>
       </c>
       <c r="AS26" s="1">
         <v>68.804068570608322</v>
       </c>
       <c r="AT26" s="1">
         <v>108.68633564890253</v>
       </c>
       <c r="AU26" s="2">
         <v>232.79226412474512</v>
       </c>
       <c r="AV26" s="2">
         <v>117.57499269059207</v>
       </c>
       <c r="AW26" s="2">
         <v>124.78926269258443</v>
       </c>
       <c r="AX26" s="2">
         <v>152.51820623907369</v>
       </c>
       <c r="AY26" s="2">
         <v>424.99725905593931</v>
       </c>
-      <c r="AZ26" s="2"/>
+      <c r="AZ26" s="2">
+        <v>290.46811323700081</v>
+      </c>
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="1">
         <v>100.57896538951121</v>
       </c>
       <c r="C27" s="1">
         <v>100.91632329848875</v>
       </c>
       <c r="D27" s="1">
         <v>101.09670897662279</v>
       </c>
       <c r="E27" s="2">
         <v>100.69143012318746</v>
       </c>
       <c r="F27" s="2">
         <v>100.4422532241172</v>
       </c>
       <c r="G27" s="2">
         <v>100.02336955749725</v>
@@ -4097,51 +4133,53 @@
       </c>
       <c r="AR27" s="1">
         <v>101.24904549982723</v>
       </c>
       <c r="AS27" s="1">
         <v>60.866490269735806</v>
       </c>
       <c r="AT27" s="1">
         <v>102.17490328021472</v>
       </c>
       <c r="AU27" s="2">
         <v>170.67098963911283</v>
       </c>
       <c r="AV27" s="2">
         <v>148.85874433222449</v>
       </c>
       <c r="AW27" s="2">
         <v>130.73715472618849</v>
       </c>
       <c r="AX27" s="2">
         <v>141.94677288981629</v>
       </c>
       <c r="AY27" s="2">
         <v>270.54611110159487</v>
       </c>
-      <c r="AZ27" s="2"/>
+      <c r="AZ27" s="2">
+        <v>399.21956389486144</v>
+      </c>
       <c r="BA27" s="2"/>
       <c r="BB27" s="2"/>
       <c r="BC27" s="2"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="1">
         <v>102.47323446626046</v>
       </c>
       <c r="C28" s="1">
         <v>102.74566049359399</v>
       </c>
       <c r="D28" s="1">
         <v>105.8982707257139</v>
       </c>
       <c r="E28" s="2">
         <v>102.32781697400044</v>
       </c>
       <c r="F28" s="2">
         <v>103.8459295586909</v>
       </c>
       <c r="G28" s="2">
         <v>100.58221176118072</v>
@@ -4247,51 +4285,53 @@
       </c>
       <c r="AR28" s="1">
         <v>82.66552327070336</v>
       </c>
       <c r="AS28" s="1">
         <v>83.608166670645375</v>
       </c>
       <c r="AT28" s="1">
         <v>87.586527339742673</v>
       </c>
       <c r="AU28" s="2">
         <v>146.05248227293444</v>
       </c>
       <c r="AV28" s="2">
         <v>118.52040049001999</v>
       </c>
       <c r="AW28" s="2">
         <v>113.92500403110408</v>
       </c>
       <c r="AX28" s="2">
         <v>198.40286562563077</v>
       </c>
       <c r="AY28" s="2">
         <v>380.75695438810141</v>
       </c>
-      <c r="AZ28" s="2"/>
+      <c r="AZ28" s="2">
+        <v>467.98471234509742</v>
+      </c>
       <c r="BA28" s="2"/>
       <c r="BB28" s="2"/>
       <c r="BC28" s="2"/>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="1">
         <v>100.64197281121675</v>
       </c>
       <c r="C29" s="1">
         <v>100.65737407153628</v>
       </c>
       <c r="D29" s="1">
         <v>100.9694585485563</v>
       </c>
       <c r="E29" s="2">
         <v>102.23369957579969</v>
       </c>
       <c r="F29" s="2">
         <v>99.743096386066128</v>
       </c>
       <c r="G29" s="2">
         <v>98.098395213193143</v>
@@ -4397,51 +4437,53 @@
       </c>
       <c r="AR29" s="1">
         <v>76.128563008155453</v>
       </c>
       <c r="AS29" s="1">
         <v>87.61427322252986</v>
       </c>
       <c r="AT29" s="1">
         <v>97.744702796679064</v>
       </c>
       <c r="AU29" s="2">
         <v>152.90204085074996</v>
       </c>
       <c r="AV29" s="2">
         <v>95.515309669064123</v>
       </c>
       <c r="AW29" s="2">
         <v>147.98467921350999</v>
       </c>
       <c r="AX29" s="2">
         <v>144.13384114595402</v>
       </c>
       <c r="AY29" s="2">
         <v>452.05227263697287</v>
       </c>
-      <c r="AZ29" s="2"/>
+      <c r="AZ29" s="2">
+        <v>268.79546004540498</v>
+      </c>
       <c r="BA29" s="2"/>
       <c r="BB29" s="2"/>
       <c r="BC29" s="2"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="1">
         <v>100.49638515042312</v>
       </c>
       <c r="C30" s="1">
         <v>101.03607023786321</v>
       </c>
       <c r="D30" s="1">
         <v>102.35928918849622</v>
       </c>
       <c r="E30" s="2">
         <v>99.471290456760315</v>
       </c>
       <c r="F30" s="2">
         <v>99.970483924475133</v>
       </c>
       <c r="G30" s="2">
         <v>99.943345077671637</v>
@@ -4547,51 +4589,53 @@
       </c>
       <c r="AR30" s="1">
         <v>45.923475305804295</v>
       </c>
       <c r="AS30" s="1">
         <v>91.209022003922101</v>
       </c>
       <c r="AT30" s="1">
         <v>121.00168042320456</v>
       </c>
       <c r="AU30" s="2">
         <v>113.49638330173366</v>
       </c>
       <c r="AV30" s="2">
         <v>125.39578940444804</v>
       </c>
       <c r="AW30" s="2">
         <v>211.54976318897175</v>
       </c>
       <c r="AX30" s="2">
         <v>143.6952770527833</v>
       </c>
       <c r="AY30" s="2">
         <v>398.31109067275605</v>
       </c>
-      <c r="AZ30" s="2"/>
+      <c r="AZ30" s="2">
+        <v>426.67952193516044</v>
+      </c>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="1">
         <v>110.72116172133131</v>
       </c>
       <c r="C31" s="1">
         <v>99.103364091015024</v>
       </c>
       <c r="D31" s="1">
         <v>97.877965111403057</v>
       </c>
       <c r="E31" s="2">
         <v>95.520974561500168</v>
       </c>
       <c r="F31" s="2">
         <v>107.21225830341588</v>
       </c>
       <c r="G31" s="2">
         <v>103.77701595861176</v>
@@ -4697,51 +4741,53 @@
       </c>
       <c r="AR31" s="1">
         <v>97.504028134814675</v>
       </c>
       <c r="AS31" s="1">
         <v>85.999875124106637</v>
       </c>
       <c r="AT31" s="1">
         <v>111.12592563626791</v>
       </c>
       <c r="AU31" s="2">
         <v>104.82299447095025</v>
       </c>
       <c r="AV31" s="2">
         <v>105.39731015469506</v>
       </c>
       <c r="AW31" s="2">
         <v>114.68000514971433</v>
       </c>
       <c r="AX31" s="2">
         <v>196.97193255343922</v>
       </c>
       <c r="AY31" s="2">
         <v>141.71325965214393</v>
       </c>
-      <c r="AZ31" s="2"/>
+      <c r="AZ31" s="2">
+        <v>292.88525923696216</v>
+      </c>
       <c r="BA31" s="2"/>
       <c r="BB31" s="2"/>
       <c r="BC31" s="2"/>
     </row>
     <row r="32" spans="1:55">
       <c r="A32" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="1">
         <v>101.56770400383938</v>
       </c>
       <c r="C32" s="1">
         <v>109.15314325013097</v>
       </c>
       <c r="D32" s="1">
         <v>103.42385131482195</v>
       </c>
       <c r="E32" s="2">
         <v>98.654007080211272</v>
       </c>
       <c r="F32" s="2">
         <v>98.593033233878089</v>
       </c>
       <c r="G32" s="2">
         <v>96.842219979890544</v>
@@ -4847,51 +4893,53 @@
       </c>
       <c r="AR32" s="1">
         <v>74.023529063362218</v>
       </c>
       <c r="AS32" s="1">
         <v>65.748885041325025</v>
       </c>
       <c r="AT32" s="1">
         <v>143.87713427524304</v>
       </c>
       <c r="AU32" s="2">
         <v>124.08168230400759</v>
       </c>
       <c r="AV32" s="2">
         <v>101.76389593121861</v>
       </c>
       <c r="AW32" s="2">
         <v>106.53332979171881</v>
       </c>
       <c r="AX32" s="2">
         <v>264.26675885983644</v>
       </c>
       <c r="AY32" s="2">
         <v>223.69058226327496</v>
       </c>
-      <c r="AZ32" s="2"/>
+      <c r="AZ32" s="2">
+        <v>503.91957912000765</v>
+      </c>
       <c r="BA32" s="2"/>
       <c r="BB32" s="2"/>
       <c r="BC32" s="2"/>
     </row>
     <row r="33" spans="1:55">
       <c r="A33" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="1">
         <v>103.54838880408126</v>
       </c>
       <c r="C33" s="1">
         <v>112.65430361837241</v>
       </c>
       <c r="D33" s="1">
         <v>86.295731703009182</v>
       </c>
       <c r="E33" s="2">
         <v>107.43591742016154</v>
       </c>
       <c r="F33" s="2">
         <v>102.92132570039654</v>
       </c>
       <c r="G33" s="2">
         <v>108.23569307682692</v>
@@ -4997,51 +5045,53 @@
       </c>
       <c r="AR33" s="1">
         <v>72.480670539714595</v>
       </c>
       <c r="AS33" s="1">
         <v>81.165813152775044</v>
       </c>
       <c r="AT33" s="1">
         <v>115.60736684374066</v>
       </c>
       <c r="AU33" s="2">
         <v>125.28677611451644</v>
       </c>
       <c r="AV33" s="2">
         <v>123.78409940583464</v>
       </c>
       <c r="AW33" s="2">
         <v>114.00932817588267</v>
       </c>
       <c r="AX33" s="2">
         <v>167.30810859929784</v>
       </c>
       <c r="AY33" s="2">
         <v>242.8198187895573</v>
       </c>
-      <c r="AZ33" s="2"/>
+      <c r="AZ33" s="2">
+        <v>941.36749381413904</v>
+      </c>
       <c r="BA33" s="2"/>
       <c r="BB33" s="2"/>
       <c r="BC33" s="2"/>
     </row>
     <row r="34" spans="1:55">
       <c r="A34" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="1">
         <v>112.91792064569152</v>
       </c>
       <c r="C34" s="1">
         <v>126.56394416677954</v>
       </c>
       <c r="D34" s="1">
         <v>145.73444568944828</v>
       </c>
       <c r="E34" s="2">
         <v>128.55492765323123</v>
       </c>
       <c r="F34" s="2">
         <v>105.45111124480545</v>
       </c>
       <c r="G34" s="2">
         <v>109.69108051181689</v>
@@ -5147,51 +5197,53 @@
       </c>
       <c r="AR34" s="1">
         <v>94.588697127645119</v>
       </c>
       <c r="AS34" s="1">
         <v>97.015968145300462</v>
       </c>
       <c r="AT34" s="1">
         <v>108.65710587702564</v>
       </c>
       <c r="AU34" s="2">
         <v>107.85429635844746</v>
       </c>
       <c r="AV34" s="2">
         <v>115.51463357441236</v>
       </c>
       <c r="AW34" s="2">
         <v>122.56993049083916</v>
       </c>
       <c r="AX34" s="2">
         <v>172.91944199619564</v>
       </c>
       <c r="AY34" s="2">
         <v>263.51728579790455</v>
       </c>
-      <c r="AZ34" s="2"/>
+      <c r="AZ34" s="2">
+        <v>314.38167426209952</v>
+      </c>
       <c r="BA34" s="2"/>
       <c r="BB34" s="2"/>
       <c r="BC34" s="2"/>
     </row>
     <row r="35" spans="1:55">
       <c r="A35" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="1">
         <v>97.149560011327239</v>
       </c>
       <c r="C35" s="1">
         <v>116.46444130565041</v>
       </c>
       <c r="D35" s="1">
         <v>117.10425237865039</v>
       </c>
       <c r="E35" s="2">
         <v>108.21536874321451</v>
       </c>
       <c r="F35" s="2">
         <v>102.37186405577332</v>
       </c>
       <c r="G35" s="2">
         <v>108.38603492256563</v>
@@ -5297,51 +5349,53 @@
       </c>
       <c r="AR35" s="1">
         <v>88.624616987122252</v>
       </c>
       <c r="AS35" s="1">
         <v>71.820180486788971</v>
       </c>
       <c r="AT35" s="1">
         <v>117.05811358006616</v>
       </c>
       <c r="AU35" s="2">
         <v>118.99144480835642</v>
       </c>
       <c r="AV35" s="2">
         <v>113.52992704192302</v>
       </c>
       <c r="AW35" s="2">
         <v>111.10402476076153</v>
       </c>
       <c r="AX35" s="2">
         <v>177.40169181031482</v>
       </c>
       <c r="AY35" s="2">
         <v>287.25064859349203</v>
       </c>
-      <c r="AZ35" s="2"/>
+      <c r="AZ35" s="2">
+        <v>229.76426383711245</v>
+      </c>
       <c r="BA35" s="2"/>
       <c r="BB35" s="2"/>
       <c r="BC35" s="2"/>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="1">
         <v>100.72351636495239</v>
       </c>
       <c r="C36" s="1">
         <v>105.15338891046038</v>
       </c>
       <c r="D36" s="1">
         <v>101.95831118395738</v>
       </c>
       <c r="E36" s="2">
         <v>103.50454502677439</v>
       </c>
       <c r="F36" s="2">
         <v>103.99719252994662</v>
       </c>
       <c r="G36" s="2">
         <v>101.79516779338012</v>
@@ -5447,51 +5501,53 @@
       </c>
       <c r="AR36" s="1">
         <v>98.606470387399895</v>
       </c>
       <c r="AS36" s="1">
         <v>64.12696163398428</v>
       </c>
       <c r="AT36" s="1">
         <v>117.45852652571091</v>
       </c>
       <c r="AU36" s="2">
         <v>106.91906995992815</v>
       </c>
       <c r="AV36" s="2">
         <v>119.90211100381572</v>
       </c>
       <c r="AW36" s="2">
         <v>146.39822654753408</v>
       </c>
       <c r="AX36" s="2">
         <v>223.32421418722183</v>
       </c>
       <c r="AY36" s="2">
         <v>743.97240330355476</v>
       </c>
-      <c r="AZ36" s="2"/>
+      <c r="AZ36" s="2">
+        <v>354.18158105208579</v>
+      </c>
       <c r="BA36" s="2"/>
       <c r="BB36" s="2"/>
       <c r="BC36" s="2"/>
     </row>
     <row r="37" spans="1:55">
       <c r="A37" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="1">
         <v>100.80493158500845</v>
       </c>
       <c r="C37" s="1">
         <v>110.55864802344466</v>
       </c>
       <c r="D37" s="1">
         <v>97.681940715380691</v>
       </c>
       <c r="E37" s="2">
         <v>100.11045656890276</v>
       </c>
       <c r="F37" s="2">
         <v>102.84308516905834</v>
       </c>
       <c r="G37" s="2">
         <v>100.96508617795141</v>
@@ -5597,51 +5653,53 @@
       </c>
       <c r="AR37" s="1">
         <v>75.279444006010081</v>
       </c>
       <c r="AS37" s="1">
         <v>74.482922621706834</v>
       </c>
       <c r="AT37" s="1">
         <v>136.35589942810316</v>
       </c>
       <c r="AU37" s="2">
         <v>160.56961265309405</v>
       </c>
       <c r="AV37" s="2">
         <v>90.402465410310597</v>
       </c>
       <c r="AW37" s="2">
         <v>155.65428821862167</v>
       </c>
       <c r="AX37" s="2">
         <v>165.4888273737177</v>
       </c>
       <c r="AY37" s="2">
         <v>146.05773873284289</v>
       </c>
-      <c r="AZ37" s="2"/>
+      <c r="AZ37" s="2">
+        <v>366.2075829724082</v>
+      </c>
       <c r="BA37" s="2"/>
       <c r="BB37" s="2"/>
       <c r="BC37" s="2"/>
     </row>
     <row r="38" spans="1:55">
       <c r="A38" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="1">
         <v>102.00983378421932</v>
       </c>
       <c r="C38" s="1">
         <v>104.2339327065241</v>
       </c>
       <c r="D38" s="1">
         <v>110.33479779699744</v>
       </c>
       <c r="E38" s="2">
         <v>104.6071306165762</v>
       </c>
       <c r="F38" s="2">
         <v>108.41488187205137</v>
       </c>
       <c r="G38" s="2">
         <v>106.19505654113779</v>
@@ -5747,51 +5805,53 @@
       </c>
       <c r="AR38" s="1">
         <v>95.509771868315738</v>
       </c>
       <c r="AS38" s="1">
         <v>62.256005107049774</v>
       </c>
       <c r="AT38" s="1">
         <v>136.29532005668489</v>
       </c>
       <c r="AU38" s="2">
         <v>115.34762175213373</v>
       </c>
       <c r="AV38" s="2">
         <v>115.57294441981058</v>
       </c>
       <c r="AW38" s="2">
         <v>111.14458771419638</v>
       </c>
       <c r="AX38" s="2">
         <v>397.86530127474708</v>
       </c>
       <c r="AY38" s="2">
         <v>467.6827773792761</v>
       </c>
-      <c r="AZ38" s="2"/>
+      <c r="AZ38" s="2">
+        <v>307.75934405168238</v>
+      </c>
       <c r="BA38" s="2"/>
       <c r="BB38" s="2"/>
       <c r="BC38" s="2"/>
     </row>
     <row r="39" spans="1:55">
       <c r="A39" s="10"/>
       <c r="B39" s="10"/>
       <c r="C39" s="10"/>
       <c r="D39" s="10"/>
       <c r="E39" s="10"/>
       <c r="F39" s="10"/>
       <c r="G39" s="10"/>
       <c r="H39" s="10"/>
       <c r="I39" s="10"/>
       <c r="J39" s="10"/>
       <c r="K39" s="10"/>
       <c r="L39" s="10"/>
       <c r="M39" s="10"/>
       <c r="O39" s="10"/>
       <c r="P39" s="10"/>
       <c r="Q39" s="10"/>
       <c r="R39" s="10"/>
       <c r="S39" s="10"/>
       <c r="T39" s="10"/>
       <c r="U39" s="10"/>
@@ -5807,110 +5867,110 @@
       <c r="AF39" s="10"/>
       <c r="AG39" s="10"/>
       <c r="AH39" s="10"/>
       <c r="AI39" s="10"/>
       <c r="AJ39" s="10"/>
       <c r="AK39" s="10"/>
       <c r="AL39" s="10"/>
       <c r="AM39" s="10"/>
       <c r="AN39" s="10"/>
       <c r="AO39" s="10"/>
       <c r="AQ39" s="10"/>
       <c r="AR39" s="10"/>
       <c r="AS39" s="10"/>
       <c r="AT39" s="10"/>
       <c r="AU39" s="10"/>
       <c r="AV39" s="10"/>
       <c r="AW39" s="10"/>
       <c r="AX39" s="10"/>
       <c r="AY39" s="10"/>
       <c r="AZ39" s="10"/>
       <c r="BA39" s="10"/>
       <c r="BB39" s="10"/>
       <c r="BC39" s="10"/>
     </row>
     <row r="40" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A40" s="20" t="s">
+      <c r="A40" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B40" s="20"/>
-[...11 lines deleted...]
-      <c r="O40" s="20" t="s">
+      <c r="B40" s="18"/>
+      <c r="C40" s="18"/>
+      <c r="D40" s="18"/>
+      <c r="E40" s="18"/>
+      <c r="F40" s="18"/>
+      <c r="G40" s="18"/>
+      <c r="H40" s="18"/>
+      <c r="I40" s="18"/>
+      <c r="J40" s="18"/>
+      <c r="K40" s="18"/>
+      <c r="L40" s="18"/>
+      <c r="M40" s="18"/>
+      <c r="O40" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="P40" s="20"/>
-[...11 lines deleted...]
-      <c r="AC40" s="20" t="s">
+      <c r="P40" s="18"/>
+      <c r="Q40" s="18"/>
+      <c r="R40" s="18"/>
+      <c r="S40" s="18"/>
+      <c r="T40" s="18"/>
+      <c r="U40" s="18"/>
+      <c r="V40" s="18"/>
+      <c r="W40" s="18"/>
+      <c r="X40" s="18"/>
+      <c r="Y40" s="18"/>
+      <c r="Z40" s="18"/>
+      <c r="AA40" s="18"/>
+      <c r="AC40" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="AD40" s="20"/>
-[...11 lines deleted...]
-      <c r="AQ40" s="20" t="s">
+      <c r="AD40" s="18"/>
+      <c r="AE40" s="18"/>
+      <c r="AF40" s="18"/>
+      <c r="AG40" s="18"/>
+      <c r="AH40" s="18"/>
+      <c r="AI40" s="18"/>
+      <c r="AJ40" s="18"/>
+      <c r="AK40" s="18"/>
+      <c r="AL40" s="18"/>
+      <c r="AM40" s="18"/>
+      <c r="AN40" s="18"/>
+      <c r="AO40" s="18"/>
+      <c r="AQ40" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="AR40" s="20"/>
-[...10 lines deleted...]
-      <c r="BC40" s="20"/>
+      <c r="AR40" s="18"/>
+      <c r="AS40" s="18"/>
+      <c r="AT40" s="18"/>
+      <c r="AU40" s="18"/>
+      <c r="AV40" s="18"/>
+      <c r="AW40" s="18"/>
+      <c r="AX40" s="18"/>
+      <c r="AY40" s="18"/>
+      <c r="AZ40" s="18"/>
+      <c r="BA40" s="18"/>
+      <c r="BB40" s="18"/>
+      <c r="BC40" s="18"/>
     </row>
     <row r="41" spans="1:55">
       <c r="A41" s="13"/>
       <c r="B41" s="13"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="13"/>
       <c r="G41" s="13"/>
       <c r="H41" s="13"/>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O41" s="13"/>
       <c r="P41" s="13"/>
       <c r="Q41" s="13"/>
       <c r="R41" s="13"/>
       <c r="S41" s="13"/>
       <c r="T41" s="13"/>
       <c r="U41" s="13"/>
       <c r="V41" s="13"/>
@@ -6225,51 +6285,53 @@
       </c>
       <c r="AR43" s="1">
         <v>100</v>
       </c>
       <c r="AS43" s="1">
         <v>100</v>
       </c>
       <c r="AT43" s="1">
         <v>100</v>
       </c>
       <c r="AU43" s="2">
         <v>99.348501529020567</v>
       </c>
       <c r="AV43" s="2">
         <v>100.65577080776515</v>
       </c>
       <c r="AW43" s="2">
         <v>99.450271395395831</v>
       </c>
       <c r="AX43" s="2">
         <v>17517.811226789745</v>
       </c>
       <c r="AY43" s="2">
         <v>615.77502027600076</v>
       </c>
-      <c r="AZ43" s="2"/>
+      <c r="AZ43" s="2">
+        <v>407.73011065665844</v>
+      </c>
       <c r="BA43" s="2"/>
       <c r="BB43" s="2"/>
       <c r="BC43" s="1"/>
     </row>
     <row r="44" spans="1:55">
       <c r="A44" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="1">
         <v>112.90443006515926</v>
       </c>
       <c r="C44" s="1">
         <v>100</v>
       </c>
       <c r="D44" s="1">
         <v>100</v>
       </c>
       <c r="E44" s="2">
         <v>100</v>
       </c>
       <c r="F44" s="2">
         <v>100</v>
       </c>
       <c r="G44" s="2">
         <v>100</v>
@@ -6375,51 +6437,53 @@
       </c>
       <c r="AR44" s="1">
         <v>100</v>
       </c>
       <c r="AS44" s="1">
         <v>100</v>
       </c>
       <c r="AT44" s="1">
         <v>100</v>
       </c>
       <c r="AU44" s="2">
         <v>99.348501529020567</v>
       </c>
       <c r="AV44" s="2">
         <v>100.65577080776515</v>
       </c>
       <c r="AW44" s="2">
         <v>99.450271395395831</v>
       </c>
       <c r="AX44" s="2">
         <v>702.9814264332266</v>
       </c>
       <c r="AY44" s="2">
         <v>233.59865969691822</v>
       </c>
-      <c r="AZ44" s="2"/>
+      <c r="AZ44" s="2">
+        <v>930.75093542431023</v>
+      </c>
       <c r="BA44" s="2"/>
       <c r="BB44" s="2"/>
       <c r="BC44" s="1"/>
     </row>
     <row r="45" spans="1:55">
       <c r="A45" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>0</v>
@@ -6523,51 +6587,53 @@
       <c r="AQ45" s="14" t="s">
         <v>24</v>
       </c>
       <c r="AR45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AS45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AT45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AU45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX45" s="2"/>
       <c r="AY45" s="2">
         <v>995.12883685961344</v>
       </c>
-      <c r="AZ45" s="2"/>
+      <c r="AZ45" s="2">
+        <v>323.69152704573293</v>
+      </c>
       <c r="BA45" s="2"/>
       <c r="BB45" s="2"/>
       <c r="BC45" s="1"/>
     </row>
     <row r="46" spans="1:55">
       <c r="A46" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>0</v>
@@ -6671,51 +6737,53 @@
       <c r="AQ46" s="14" t="s">
         <v>25</v>
       </c>
       <c r="AR46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AS46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AT46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AU46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX46" s="2"/>
       <c r="AY46" s="2">
         <v>992.40547626181444</v>
       </c>
-      <c r="AZ46" s="2"/>
+      <c r="AZ46" s="2">
+        <v>477.99485143802991</v>
+      </c>
       <c r="BA46" s="2"/>
       <c r="BB46" s="2"/>
       <c r="BC46" s="1"/>
     </row>
     <row r="47" spans="1:55">
       <c r="A47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>0</v>
@@ -6819,51 +6887,53 @@
       <c r="AQ47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="AR47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AS47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AT47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AU47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX47" s="2"/>
       <c r="AY47" s="2">
         <v>663.95007215619728</v>
       </c>
-      <c r="AZ47" s="2"/>
+      <c r="AZ47" s="2">
+        <v>544.91303282235674</v>
+      </c>
       <c r="BA47" s="2"/>
       <c r="BB47" s="2"/>
       <c r="BC47" s="1"/>
     </row>
     <row r="48" spans="1:55">
       <c r="A48" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>0</v>
@@ -6967,51 +7037,53 @@
       <c r="AQ48" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AR48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AS48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AT48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AU48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX48" s="2"/>
       <c r="AY48" s="2">
         <v>883.11733758710943</v>
       </c>
-      <c r="AZ48" s="2"/>
+      <c r="AZ48" s="2">
+        <v>307.35932826866741</v>
+      </c>
       <c r="BA48" s="2"/>
       <c r="BB48" s="2"/>
       <c r="BC48" s="1"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>0</v>
@@ -7115,51 +7187,53 @@
       <c r="AQ49" s="14" t="s">
         <v>28</v>
       </c>
       <c r="AR49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AS49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AT49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AU49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX49" s="2"/>
       <c r="AY49" s="2">
         <v>602.51634376956849</v>
       </c>
-      <c r="AZ49" s="2"/>
+      <c r="AZ49" s="2">
+        <v>488.00615663193031</v>
+      </c>
       <c r="BA49" s="2"/>
       <c r="BB49" s="2"/>
       <c r="BC49" s="1"/>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>0</v>
@@ -7263,51 +7337,53 @@
       <c r="AQ50" s="14" t="s">
         <v>29</v>
       </c>
       <c r="AR50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AS50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AT50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AU50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX50" s="2"/>
       <c r="AY50" s="2">
         <v>215.40510409059868</v>
       </c>
-      <c r="AZ50" s="2"/>
+      <c r="AZ50" s="2">
+        <v>471.60239947220913</v>
+      </c>
       <c r="BA50" s="2"/>
       <c r="BB50" s="2"/>
       <c r="BC50" s="1"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>0</v>
@@ -7411,51 +7487,53 @@
       <c r="AQ51" s="14" t="s">
         <v>30</v>
       </c>
       <c r="AR51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW51" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX51" s="2"/>
       <c r="AY51" s="2">
         <v>401.50845822387618</v>
       </c>
-      <c r="AZ51" s="2"/>
+      <c r="AZ51" s="2">
+        <v>617.59540585103844</v>
+      </c>
       <c r="BA51" s="2"/>
       <c r="BB51" s="2"/>
       <c r="BC51" s="1"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>0</v>
@@ -7559,51 +7637,53 @@
       <c r="AQ52" s="14" t="s">
         <v>31</v>
       </c>
       <c r="AR52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU52" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV52" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW52" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX52" s="2"/>
       <c r="AY52" s="2">
         <v>425.98816985073364</v>
       </c>
-      <c r="AZ52" s="2"/>
+      <c r="AZ52" s="2">
+        <v>1525.7954798742007</v>
+      </c>
       <c r="BA52" s="2"/>
       <c r="BB52" s="2"/>
       <c r="BC52" s="1"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>0</v>
@@ -7707,51 +7787,53 @@
       <c r="AQ53" s="14" t="s">
         <v>32</v>
       </c>
       <c r="AR53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX53" s="2"/>
       <c r="AY53" s="2">
         <v>581.03298429013603</v>
       </c>
-      <c r="AZ53" s="2"/>
+      <c r="AZ53" s="2">
+        <v>386.09895233441563</v>
+      </c>
       <c r="BA53" s="2"/>
       <c r="BB53" s="2"/>
       <c r="BC53" s="1"/>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>0</v>
@@ -7855,51 +7937,53 @@
       <c r="AQ54" s="14" t="s">
         <v>33</v>
       </c>
       <c r="AR54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU54" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV54" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW54" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX54" s="2"/>
       <c r="AY54" s="2">
         <v>623.44859141818051</v>
       </c>
-      <c r="AZ54" s="2"/>
+      <c r="AZ54" s="2">
+        <v>263.32063667519793</v>
+      </c>
       <c r="BA54" s="2"/>
       <c r="BB54" s="2"/>
       <c r="BC54" s="1"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>0</v>
@@ -8003,51 +8087,53 @@
       <c r="AQ55" s="14" t="s">
         <v>34</v>
       </c>
       <c r="AR55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU55" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV55" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW55" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX55" s="2"/>
       <c r="AY55" s="2">
         <v>1918.5771991097945</v>
       </c>
-      <c r="AZ55" s="2"/>
+      <c r="AZ55" s="2">
+        <v>375.99108468255696</v>
+      </c>
       <c r="BA55" s="2"/>
       <c r="BB55" s="2"/>
       <c r="BC55" s="1"/>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>0</v>
@@ -8151,51 +8237,53 @@
       <c r="AQ56" s="14" t="s">
         <v>35</v>
       </c>
       <c r="AR56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU56" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV56" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW56" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX56" s="2"/>
       <c r="AY56" s="2">
         <v>344.99423649197587</v>
       </c>
-      <c r="AZ56" s="2"/>
+      <c r="AZ56" s="2">
+        <v>585.80377025660971</v>
+      </c>
       <c r="BA56" s="2"/>
       <c r="BB56" s="2"/>
       <c r="BC56" s="1"/>
     </row>
     <row r="57" spans="1:55">
       <c r="A57" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>0</v>
@@ -8299,51 +8387,53 @@
       <c r="AQ57" s="14" t="s">
         <v>36</v>
       </c>
       <c r="AR57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU57" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV57" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW57" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AX57" s="2"/>
       <c r="AY57" s="2">
         <v>749.2066572806923</v>
       </c>
-      <c r="AZ57" s="2"/>
+      <c r="AZ57" s="2">
+        <v>325.56512674987619</v>
+      </c>
       <c r="BA57" s="2"/>
       <c r="BB57" s="2"/>
       <c r="BC57" s="1"/>
     </row>
     <row r="58" spans="1:55">
       <c r="A58" s="16"/>
       <c r="B58" s="16"/>
       <c r="C58" s="16"/>
       <c r="D58" s="16"/>
       <c r="E58" s="16"/>
       <c r="F58" s="16"/>
       <c r="G58" s="16"/>
       <c r="H58" s="16"/>
       <c r="I58" s="17"/>
       <c r="J58" s="17"/>
       <c r="K58" s="16"/>
       <c r="L58" s="16"/>
       <c r="M58" s="16"/>
       <c r="O58" s="16"/>
       <c r="P58" s="16"/>
       <c r="Q58" s="16"/>
       <c r="R58" s="16"/>
       <c r="S58" s="16"/>
       <c r="T58" s="16"/>
       <c r="U58" s="16"/>
@@ -8359,110 +8449,110 @@
       <c r="AF58" s="16"/>
       <c r="AG58" s="16"/>
       <c r="AH58" s="16"/>
       <c r="AI58" s="16"/>
       <c r="AJ58" s="16"/>
       <c r="AK58" s="17"/>
       <c r="AL58" s="17"/>
       <c r="AM58" s="16"/>
       <c r="AN58" s="16"/>
       <c r="AO58" s="16"/>
       <c r="AQ58" s="16"/>
       <c r="AR58" s="16"/>
       <c r="AS58" s="16"/>
       <c r="AT58" s="16"/>
       <c r="AU58" s="16"/>
       <c r="AV58" s="16"/>
       <c r="AW58" s="16"/>
       <c r="AX58" s="16"/>
       <c r="AY58" s="17"/>
       <c r="AZ58" s="17"/>
       <c r="BA58" s="16"/>
       <c r="BB58" s="16"/>
       <c r="BC58" s="16"/>
     </row>
     <row r="59" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A59" s="20" t="s">
+      <c r="A59" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B59" s="20"/>
-[...11 lines deleted...]
-      <c r="O59" s="20" t="s">
+      <c r="B59" s="18"/>
+      <c r="C59" s="18"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="18"/>
+      <c r="F59" s="18"/>
+      <c r="G59" s="18"/>
+      <c r="H59" s="18"/>
+      <c r="I59" s="18"/>
+      <c r="J59" s="18"/>
+      <c r="K59" s="18"/>
+      <c r="L59" s="18"/>
+      <c r="M59" s="18"/>
+      <c r="O59" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="P59" s="20"/>
-[...11 lines deleted...]
-      <c r="AC59" s="20" t="s">
+      <c r="P59" s="18"/>
+      <c r="Q59" s="18"/>
+      <c r="R59" s="18"/>
+      <c r="S59" s="18"/>
+      <c r="T59" s="18"/>
+      <c r="U59" s="18"/>
+      <c r="V59" s="18"/>
+      <c r="W59" s="18"/>
+      <c r="X59" s="18"/>
+      <c r="Y59" s="18"/>
+      <c r="Z59" s="18"/>
+      <c r="AA59" s="18"/>
+      <c r="AC59" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AD59" s="20"/>
-[...11 lines deleted...]
-      <c r="AQ59" s="20" t="s">
+      <c r="AD59" s="18"/>
+      <c r="AE59" s="18"/>
+      <c r="AF59" s="18"/>
+      <c r="AG59" s="18"/>
+      <c r="AH59" s="18"/>
+      <c r="AI59" s="18"/>
+      <c r="AJ59" s="18"/>
+      <c r="AK59" s="18"/>
+      <c r="AL59" s="18"/>
+      <c r="AM59" s="18"/>
+      <c r="AN59" s="18"/>
+      <c r="AO59" s="18"/>
+      <c r="AQ59" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AR59" s="20"/>
-[...10 lines deleted...]
-      <c r="BC59" s="20"/>
+      <c r="AR59" s="18"/>
+      <c r="AS59" s="18"/>
+      <c r="AT59" s="18"/>
+      <c r="AU59" s="18"/>
+      <c r="AV59" s="18"/>
+      <c r="AW59" s="18"/>
+      <c r="AX59" s="18"/>
+      <c r="AY59" s="18"/>
+      <c r="AZ59" s="18"/>
+      <c r="BA59" s="18"/>
+      <c r="BB59" s="18"/>
+      <c r="BC59" s="18"/>
     </row>
     <row r="60" spans="1:55">
       <c r="A60" s="13"/>
       <c r="B60" s="13"/>
       <c r="C60" s="13"/>
       <c r="D60" s="13"/>
       <c r="E60" s="13"/>
       <c r="F60" s="13"/>
       <c r="G60" s="13"/>
       <c r="H60" s="13"/>
       <c r="I60" s="13"/>
       <c r="J60" s="13"/>
       <c r="K60" s="13"/>
       <c r="L60" s="13"/>
       <c r="M60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O60" s="13"/>
       <c r="P60" s="13"/>
       <c r="Q60" s="13"/>
       <c r="R60" s="13"/>
       <c r="S60" s="13"/>
       <c r="T60" s="13"/>
       <c r="U60" s="13"/>
       <c r="V60" s="13"/>
@@ -8777,51 +8867,53 @@
       </c>
       <c r="AR62" s="1">
         <v>86.33111677472894</v>
       </c>
       <c r="AS62" s="1">
         <v>78.175858058719442</v>
       </c>
       <c r="AT62" s="1">
         <v>113.85211792756932</v>
       </c>
       <c r="AU62" s="2">
         <v>127.22216198797796</v>
       </c>
       <c r="AV62" s="1">
         <v>111.27083162140217</v>
       </c>
       <c r="AW62" s="1">
         <v>125.31932649049014</v>
       </c>
       <c r="AX62" s="2">
         <v>113.5720882735009</v>
       </c>
       <c r="AY62" s="2">
         <v>101.10486391558445</v>
       </c>
-      <c r="AZ62" s="2"/>
+      <c r="AZ62" s="2">
+        <v>93.942055412581155</v>
+      </c>
       <c r="BA62" s="2"/>
       <c r="BB62" s="2"/>
       <c r="BC62" s="2"/>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="1">
         <v>60.1486767274789</v>
       </c>
       <c r="C63" s="1">
         <v>72.329048871555216</v>
       </c>
       <c r="D63" s="1">
         <v>63.719552254173117</v>
       </c>
       <c r="E63" s="2">
         <v>57.519276716326907</v>
       </c>
       <c r="F63" s="1">
         <v>58.326232319627671</v>
       </c>
       <c r="G63" s="1">
         <v>71.375050526848256</v>
@@ -8927,51 +9019,53 @@
       </c>
       <c r="AR63" s="1">
         <v>37.373757255315695</v>
       </c>
       <c r="AS63" s="1">
         <v>141.68159636080614</v>
       </c>
       <c r="AT63" s="1">
         <v>113.20412054389087</v>
       </c>
       <c r="AU63" s="2">
         <v>135.49065634768701</v>
       </c>
       <c r="AV63" s="1">
         <v>113.91900513262243</v>
       </c>
       <c r="AW63" s="1">
         <v>120.02882256365746</v>
       </c>
       <c r="AX63" s="2">
         <v>75.957203808668211</v>
       </c>
       <c r="AY63" s="2">
         <v>155.57166414312218</v>
       </c>
-      <c r="AZ63" s="2"/>
+      <c r="AZ63" s="2">
+        <v>56.609645122529884</v>
+      </c>
       <c r="BA63" s="2"/>
       <c r="BB63" s="2"/>
       <c r="BC63" s="2"/>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="1">
         <v>101.54389166887299</v>
       </c>
       <c r="C64" s="1">
         <v>101.85320122820127</v>
       </c>
       <c r="D64" s="1">
         <v>102.52501003504445</v>
       </c>
       <c r="E64" s="2">
         <v>98.84889864399544</v>
       </c>
       <c r="F64" s="1">
         <v>100.14749714795887</v>
       </c>
       <c r="G64" s="1">
         <v>100.89992945665006</v>
@@ -9077,51 +9171,53 @@
       </c>
       <c r="AR64" s="1">
         <v>95.92709697697839</v>
       </c>
       <c r="AS64" s="1">
         <v>68.804068570608322</v>
       </c>
       <c r="AT64" s="1">
         <v>108.68633564890253</v>
       </c>
       <c r="AU64" s="2">
         <v>232.79226412474512</v>
       </c>
       <c r="AV64" s="1">
         <v>117.57499269059207</v>
       </c>
       <c r="AW64" s="1">
         <v>124.78926269258443</v>
       </c>
       <c r="AX64" s="2">
         <v>97.323780102369767</v>
       </c>
       <c r="AY64" s="2">
         <v>101.83349895194367</v>
       </c>
-      <c r="AZ64" s="2"/>
+      <c r="AZ64" s="2">
+        <v>106.44157461741382</v>
+      </c>
       <c r="BA64" s="2"/>
       <c r="BB64" s="2"/>
       <c r="BC64" s="2"/>
     </row>
     <row r="65" spans="1:55">
       <c r="A65" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="1">
         <v>100.57896538951121</v>
       </c>
       <c r="C65" s="1">
         <v>100.91632329848875</v>
       </c>
       <c r="D65" s="1">
         <v>101.09670897662279</v>
       </c>
       <c r="E65" s="2">
         <v>100.69143012318746</v>
       </c>
       <c r="F65" s="1">
         <v>100.4422532241172</v>
       </c>
       <c r="G65" s="1">
         <v>100.02336971376073</v>
@@ -9227,51 +9323,53 @@
       </c>
       <c r="AR65" s="1">
         <v>101.24904549982723</v>
       </c>
       <c r="AS65" s="1">
         <v>60.866490269735806</v>
       </c>
       <c r="AT65" s="1">
         <v>102.17490328021472</v>
       </c>
       <c r="AU65" s="2">
         <v>170.67098963911283</v>
       </c>
       <c r="AV65" s="1">
         <v>148.85874433222449</v>
       </c>
       <c r="AW65" s="1">
         <v>130.73715472618849</v>
       </c>
       <c r="AX65" s="2">
         <v>112.19439749039661</v>
       </c>
       <c r="AY65" s="2">
         <v>79.897269339248467</v>
       </c>
-      <c r="AZ65" s="2"/>
+      <c r="AZ65" s="2">
+        <v>140.79797730042242</v>
+      </c>
       <c r="BA65" s="2"/>
       <c r="BB65" s="2"/>
       <c r="BC65" s="2"/>
     </row>
     <row r="66" spans="1:55">
       <c r="A66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="1">
         <v>102.47323446626046</v>
       </c>
       <c r="C66" s="1">
         <v>102.74566049359399</v>
       </c>
       <c r="D66" s="1">
         <v>105.8982707257139</v>
       </c>
       <c r="E66" s="2">
         <v>102.32781697400044</v>
       </c>
       <c r="F66" s="1">
         <v>103.8459295586909</v>
       </c>
       <c r="G66" s="1">
         <v>100.5834930079714</v>
@@ -9377,51 +9475,53 @@
       </c>
       <c r="AR66" s="1">
         <v>82.839332086638365</v>
       </c>
       <c r="AS66" s="1">
         <v>83.608166670645375</v>
       </c>
       <c r="AT66" s="1">
         <v>87.586527339742673</v>
       </c>
       <c r="AU66" s="2">
         <v>146.05248227293444</v>
       </c>
       <c r="AV66" s="1">
         <v>118.52040049001999</v>
       </c>
       <c r="AW66" s="1">
         <v>113.71186647311464</v>
       </c>
       <c r="AX66" s="2">
         <v>103.35335264718506</v>
       </c>
       <c r="AY66" s="2">
         <v>123.49467948593357</v>
       </c>
-      <c r="AZ66" s="2"/>
+      <c r="AZ66" s="2">
+        <v>93.089774056954226</v>
+      </c>
       <c r="BA66" s="2"/>
       <c r="BB66" s="2"/>
       <c r="BC66" s="2"/>
     </row>
     <row r="67" spans="1:55">
       <c r="A67" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="1">
         <v>100.64197281121675</v>
       </c>
       <c r="C67" s="1">
         <v>100.65737407153628</v>
       </c>
       <c r="D67" s="1">
         <v>100.9694585485563</v>
       </c>
       <c r="E67" s="2">
         <v>102.23369957579969</v>
       </c>
       <c r="F67" s="1">
         <v>99.743096386066128</v>
       </c>
       <c r="G67" s="1">
         <v>98.096786612910918</v>
@@ -9527,51 +9627,53 @@
       </c>
       <c r="AR67" s="1">
         <v>76.332572338452181</v>
       </c>
       <c r="AS67" s="1">
         <v>87.61427322252986</v>
       </c>
       <c r="AT67" s="1">
         <v>97.744702796679064</v>
       </c>
       <c r="AU67" s="2">
         <v>152.90204085074996</v>
       </c>
       <c r="AV67" s="1">
         <v>95.515309669064123</v>
       </c>
       <c r="AW67" s="1">
         <v>147.98467921350999</v>
       </c>
       <c r="AX67" s="2">
         <v>83.265805564585165</v>
       </c>
       <c r="AY67" s="2">
         <v>136.82162505163674</v>
       </c>
-      <c r="AZ67" s="2"/>
+      <c r="AZ67" s="2">
+        <v>86.770953011594315</v>
+      </c>
       <c r="BA67" s="2"/>
       <c r="BB67" s="2"/>
       <c r="BC67" s="2"/>
     </row>
     <row r="68" spans="1:55">
       <c r="A68" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="1">
         <v>100.49638515042312</v>
       </c>
       <c r="C68" s="1">
         <v>101.03607023786321</v>
       </c>
       <c r="D68" s="1">
         <v>102.35928918849622</v>
       </c>
       <c r="E68" s="2">
         <v>99.471290456760315</v>
       </c>
       <c r="F68" s="1">
         <v>99.970483924475133</v>
       </c>
       <c r="G68" s="1">
         <v>99.943263516818448</v>
@@ -9677,51 +9779,53 @@
       </c>
       <c r="AR68" s="1">
         <v>45.923475305804295</v>
       </c>
       <c r="AS68" s="1">
         <v>91.209022003922101</v>
       </c>
       <c r="AT68" s="1">
         <v>121.00168042320456</v>
       </c>
       <c r="AU68" s="2">
         <v>113.49638330173366</v>
       </c>
       <c r="AV68" s="1">
         <v>125.39578940444804</v>
       </c>
       <c r="AW68" s="1">
         <v>211.54976318897175</v>
       </c>
       <c r="AX68" s="2">
         <v>63.268041149205068</v>
       </c>
       <c r="AY68" s="2">
         <v>137.59129220202576</v>
       </c>
-      <c r="AZ68" s="2"/>
+      <c r="AZ68" s="2">
+        <v>83.805866268010234</v>
+      </c>
       <c r="BA68" s="2"/>
       <c r="BB68" s="2"/>
       <c r="BC68" s="2"/>
     </row>
     <row r="69" spans="1:55">
       <c r="A69" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="1">
         <v>110.72172244193706</v>
       </c>
       <c r="C69" s="1">
         <v>99.103312460216415</v>
       </c>
       <c r="D69" s="1">
         <v>97.87785433877167</v>
       </c>
       <c r="E69" s="2">
         <v>95.520693876278784</v>
       </c>
       <c r="F69" s="1">
         <v>107.21258505644742</v>
       </c>
       <c r="G69" s="1">
         <v>103.78222122211386</v>
@@ -9827,51 +9931,53 @@
       </c>
       <c r="AR69" s="1">
         <v>97.624080602438298</v>
       </c>
       <c r="AS69" s="1">
         <v>85.999895858158354</v>
       </c>
       <c r="AT69" s="1">
         <v>111.12582429050953</v>
       </c>
       <c r="AU69" s="2">
         <v>104.82196285205939</v>
       </c>
       <c r="AV69" s="1">
         <v>105.37796370726136</v>
       </c>
       <c r="AW69" s="1">
         <v>114.6928119010245</v>
       </c>
       <c r="AX69" s="2">
         <v>126.60812580013423</v>
       </c>
       <c r="AY69" s="2">
         <v>100.4217556232271</v>
       </c>
-      <c r="AZ69" s="2"/>
+      <c r="AZ69" s="2">
+        <v>78.22133044942602</v>
+      </c>
       <c r="BA69" s="2"/>
       <c r="BB69" s="2"/>
       <c r="BC69" s="2"/>
     </row>
     <row r="70" spans="1:55">
       <c r="A70" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="1">
         <v>101.56770400383938</v>
       </c>
       <c r="C70" s="1">
         <v>109.15314325013097</v>
       </c>
       <c r="D70" s="1">
         <v>103.42385131482195</v>
       </c>
       <c r="E70" s="2">
         <v>98.654007080211272</v>
       </c>
       <c r="F70" s="1">
         <v>98.593033233878089</v>
       </c>
       <c r="G70" s="1">
         <v>96.840863556052852</v>
@@ -9977,51 +10083,53 @@
       </c>
       <c r="AR70" s="1">
         <v>74.023524568792482</v>
       </c>
       <c r="AS70" s="1">
         <v>65.748885041325025</v>
       </c>
       <c r="AT70" s="1">
         <v>143.87713427524304</v>
       </c>
       <c r="AU70" s="2">
         <v>124.08168230400759</v>
       </c>
       <c r="AV70" s="1">
         <v>101.76389593121861</v>
       </c>
       <c r="AW70" s="1">
         <v>106.53332979171881</v>
       </c>
       <c r="AX70" s="2">
         <v>147.58690630385831</v>
       </c>
       <c r="AY70" s="2">
         <v>87.860088787531694</v>
       </c>
-      <c r="AZ70" s="2"/>
+      <c r="AZ70" s="2">
+        <v>107.10004545074834</v>
+      </c>
       <c r="BA70" s="2"/>
       <c r="BB70" s="2"/>
       <c r="BC70" s="2"/>
     </row>
     <row r="71" spans="1:55">
       <c r="A71" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="1">
         <v>103.54838880408126</v>
       </c>
       <c r="C71" s="1">
         <v>112.65430361837241</v>
       </c>
       <c r="D71" s="1">
         <v>86.295731703009182</v>
       </c>
       <c r="E71" s="2">
         <v>107.43591742016154</v>
       </c>
       <c r="F71" s="1">
         <v>102.92132570039654</v>
       </c>
       <c r="G71" s="1">
         <v>108.24044373495477</v>
@@ -10127,51 +10235,53 @@
       </c>
       <c r="AR71" s="1">
         <v>76.182706631165232</v>
       </c>
       <c r="AS71" s="1">
         <v>81.165813152775044</v>
       </c>
       <c r="AT71" s="1">
         <v>115.60736684374066</v>
       </c>
       <c r="AU71" s="2">
         <v>125.28677611451644</v>
       </c>
       <c r="AV71" s="1">
         <v>123.78409940583464</v>
       </c>
       <c r="AW71" s="1">
         <v>114.00932817588267</v>
       </c>
       <c r="AX71" s="2">
         <v>110.57655735941432</v>
       </c>
       <c r="AY71" s="2">
         <v>148.44071598483615</v>
       </c>
-      <c r="AZ71" s="2"/>
+      <c r="AZ71" s="2">
+        <v>77.194060016912886</v>
+      </c>
       <c r="BA71" s="2"/>
       <c r="BB71" s="2"/>
       <c r="BC71" s="2"/>
     </row>
     <row r="72" spans="1:55">
       <c r="A72" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="1">
         <v>112.91792064569152</v>
       </c>
       <c r="C72" s="1">
         <v>126.56394416677954</v>
       </c>
       <c r="D72" s="1">
         <v>145.73444568944828</v>
       </c>
       <c r="E72" s="2">
         <v>128.55492765323123</v>
       </c>
       <c r="F72" s="1">
         <v>105.45111124480545</v>
       </c>
       <c r="G72" s="1">
         <v>109.69527622723167</v>
@@ -10277,51 +10387,53 @@
       </c>
       <c r="AR72" s="1">
         <v>94.588680746114278</v>
       </c>
       <c r="AS72" s="1">
         <v>97.015968145300462</v>
       </c>
       <c r="AT72" s="1">
         <v>108.65710587702564</v>
       </c>
       <c r="AU72" s="2">
         <v>107.85429635844746</v>
       </c>
       <c r="AV72" s="1">
         <v>115.51463357441236</v>
       </c>
       <c r="AW72" s="1">
         <v>122.56993049083916</v>
       </c>
       <c r="AX72" s="2">
         <v>113.228324091126</v>
       </c>
       <c r="AY72" s="2">
         <v>96.759651478285932</v>
       </c>
-      <c r="AZ72" s="2"/>
+      <c r="AZ72" s="2">
+        <v>88.203437999544704</v>
+      </c>
       <c r="BA72" s="2"/>
       <c r="BB72" s="2"/>
       <c r="BC72" s="2"/>
     </row>
     <row r="73" spans="1:55">
       <c r="A73" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="1">
         <v>97.149560011327239</v>
       </c>
       <c r="C73" s="1">
         <v>116.46444130565041</v>
       </c>
       <c r="D73" s="1">
         <v>117.10425237865039</v>
       </c>
       <c r="E73" s="2">
         <v>108.21536874321451</v>
       </c>
       <c r="F73" s="1">
         <v>102.37186405577332</v>
       </c>
       <c r="G73" s="1">
         <v>108.41082717952784</v>
@@ -10427,51 +10539,53 @@
       </c>
       <c r="AR73" s="1">
         <v>88.638698965003783</v>
       </c>
       <c r="AS73" s="1">
         <v>71.820180486788971</v>
       </c>
       <c r="AT73" s="1">
         <v>117.05811358006616</v>
       </c>
       <c r="AU73" s="2">
         <v>118.99144480835642</v>
       </c>
       <c r="AV73" s="1">
         <v>113.52992704192302</v>
       </c>
       <c r="AW73" s="1">
         <v>111.07254219524908</v>
       </c>
       <c r="AX73" s="2">
         <v>113.15112502477696</v>
       </c>
       <c r="AY73" s="2">
         <v>94.168242699688236</v>
       </c>
-      <c r="AZ73" s="2"/>
+      <c r="AZ73" s="2">
+        <v>102.02606823746203</v>
+      </c>
       <c r="BA73" s="2"/>
       <c r="BB73" s="2"/>
       <c r="BC73" s="2"/>
     </row>
     <row r="74" spans="1:55">
       <c r="A74" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B74" s="1">
         <v>100.72351636495239</v>
       </c>
       <c r="C74" s="1">
         <v>105.15338891046038</v>
       </c>
       <c r="D74" s="1">
         <v>101.95831118395738</v>
       </c>
       <c r="E74" s="2">
         <v>103.50454502677439</v>
       </c>
       <c r="F74" s="1">
         <v>103.99719252994662</v>
       </c>
       <c r="G74" s="1">
         <v>101.79759391337724</v>
@@ -10577,51 +10691,53 @@
       </c>
       <c r="AR74" s="1">
         <v>98.606470387399895</v>
       </c>
       <c r="AS74" s="1">
         <v>64.12696163398428</v>
       </c>
       <c r="AT74" s="1">
         <v>117.45852652571091</v>
       </c>
       <c r="AU74" s="2">
         <v>106.91906995992815</v>
       </c>
       <c r="AV74" s="1">
         <v>119.90211100381572</v>
       </c>
       <c r="AW74" s="1">
         <v>146.39822654753408</v>
       </c>
       <c r="AX74" s="2">
         <v>141.76422894393301</v>
       </c>
       <c r="AY74" s="2">
         <v>90.394639362836358</v>
       </c>
-      <c r="AZ74" s="2"/>
+      <c r="AZ74" s="2">
+        <v>96.615967169589538</v>
+      </c>
       <c r="BA74" s="2"/>
       <c r="BB74" s="2"/>
       <c r="BC74" s="2"/>
     </row>
     <row r="75" spans="1:55">
       <c r="A75" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B75" s="1">
         <v>100.80493158500845</v>
       </c>
       <c r="C75" s="1">
         <v>110.55864802344466</v>
       </c>
       <c r="D75" s="1">
         <v>97.681940715380691</v>
       </c>
       <c r="E75" s="2">
         <v>100.11045656890276</v>
       </c>
       <c r="F75" s="1">
         <v>102.84308516905834</v>
       </c>
       <c r="G75" s="1">
         <v>100.96543417698696</v>
@@ -10727,51 +10843,53 @@
       </c>
       <c r="AR75" s="1">
         <v>75.279444006010081</v>
       </c>
       <c r="AS75" s="1">
         <v>74.482922621706834</v>
       </c>
       <c r="AT75" s="1">
         <v>136.35589942810316</v>
       </c>
       <c r="AU75" s="2">
         <v>160.56961265309405</v>
       </c>
       <c r="AV75" s="1">
         <v>90.402465410310597</v>
       </c>
       <c r="AW75" s="1">
         <v>155.56838337753146</v>
       </c>
       <c r="AX75" s="2">
         <v>126.64907550887767</v>
       </c>
       <c r="AY75" s="2">
         <v>85.008835701449854</v>
       </c>
-      <c r="AZ75" s="2"/>
+      <c r="AZ75" s="2">
+        <v>93.432065097892419</v>
+      </c>
       <c r="BA75" s="2"/>
       <c r="BB75" s="2"/>
       <c r="BC75" s="2"/>
     </row>
     <row r="76" spans="1:55">
       <c r="A76" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B76" s="1">
         <v>102.00983378421932</v>
       </c>
       <c r="C76" s="1">
         <v>104.2339327065241</v>
       </c>
       <c r="D76" s="1">
         <v>110.33479779699744</v>
       </c>
       <c r="E76" s="2">
         <v>104.6071306165762</v>
       </c>
       <c r="F76" s="1">
         <v>108.41488187205137</v>
       </c>
       <c r="G76" s="1">
         <v>106.19777905935742</v>
@@ -10877,102 +10995,101 @@
       </c>
       <c r="AR76" s="1">
         <v>95.509771868315738</v>
       </c>
       <c r="AS76" s="1">
         <v>62.256005107049774</v>
       </c>
       <c r="AT76" s="1">
         <v>136.29532005668489</v>
       </c>
       <c r="AU76" s="2">
         <v>115.34762175213373</v>
       </c>
       <c r="AV76" s="1">
         <v>115.57294441981058</v>
       </c>
       <c r="AW76" s="1">
         <v>109.33769979247062</v>
       </c>
       <c r="AX76" s="2">
         <v>170.2013470986731</v>
       </c>
       <c r="AY76" s="2">
         <v>88.840495438097008</v>
       </c>
-      <c r="AZ76" s="2"/>
+      <c r="AZ76" s="2">
+        <v>102.7884721459281</v>
+      </c>
       <c r="BA76" s="2"/>
       <c r="BB76" s="2"/>
       <c r="BC76" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="AQ1:BC1"/>
+    <mergeCell ref="AQ20:BC20"/>
+    <mergeCell ref="AQ21:BC21"/>
+    <mergeCell ref="AQ40:BC40"/>
+    <mergeCell ref="AQ59:BC59"/>
+    <mergeCell ref="AC1:AO1"/>
+    <mergeCell ref="AC20:AO20"/>
+    <mergeCell ref="AC21:AO21"/>
+    <mergeCell ref="AC40:AO40"/>
+    <mergeCell ref="AC59:AO59"/>
+    <mergeCell ref="O1:AA1"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="O21:AA21"/>
+    <mergeCell ref="O40:AA40"/>
+    <mergeCell ref="O59:AA59"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A40:M40"/>
-    <mergeCell ref="O1:AA1"/>
-[...13 lines deleted...]
-    <mergeCell ref="AQ59:BC59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10981,89 +11098,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A1498AF-4CE1-4E05-9CA5-80953AE1F9EF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A1498AF-4CE1-4E05-9CA5-80953AE1F9EF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>