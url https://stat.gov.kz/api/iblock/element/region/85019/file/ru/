--- v5 (2026-08-31)
+++ v6 (2026-09-21)
@@ -651,52 +651,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="S22" workbookViewId="0">
-      <selection activeCell="AJ45" sqref="AJ45:AJ57"/>
+    <sheetView tabSelected="1" topLeftCell="S1" workbookViewId="0">
+      <selection activeCell="AP1" sqref="AP1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="27" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="27" customWidth="1"/>
     <col min="3" max="12" width="9.140625" style="27"/>
     <col min="13" max="13" width="9.140625" style="28"/>
     <col min="14" max="14" width="9.140625" style="27"/>
     <col min="15" max="15" width="26.28515625" style="27" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="27" customWidth="1"/>
     <col min="17" max="26" width="9.140625" style="27"/>
     <col min="27" max="27" width="9.140625" style="28"/>
     <col min="28" max="28" width="9.140625" style="27"/>
     <col min="29" max="29" width="26.28515625" style="27" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="27" customWidth="1"/>
     <col min="31" max="40" width="9.140625" style="27"/>
     <col min="41" max="41" width="9.140625" style="28"/>
     <col min="42" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" ht="27.75" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>21</v>
       </c>
@@ -984,51 +984,53 @@
       </c>
       <c r="AC4" s="35" t="s">
         <v>24</v>
       </c>
       <c r="AD4" s="2">
         <v>86.452897367908605</v>
       </c>
       <c r="AE4" s="2">
         <v>78.79069202287792</v>
       </c>
       <c r="AF4" s="2">
         <v>113.79687277781687</v>
       </c>
       <c r="AG4" s="2">
         <v>128.00647037280325</v>
       </c>
       <c r="AH4" s="3">
         <v>109.63738309316504</v>
       </c>
       <c r="AI4" s="3">
         <v>124.77048636875558</v>
       </c>
       <c r="AJ4" s="4">
         <v>187.37684740601028</v>
       </c>
-      <c r="AK4" s="5"/>
+      <c r="AK4" s="5">
+        <v>305.70082764182581</v>
+      </c>
       <c r="AL4" s="4"/>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4"/>
       <c r="AO4" s="5"/>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="2">
         <v>50.869725507106814</v>
       </c>
       <c r="C5" s="2">
         <v>110.87989041113634</v>
       </c>
       <c r="D5" s="2">
         <v>106.80485446783499</v>
       </c>
       <c r="E5" s="2">
         <v>120.69278336091787</v>
       </c>
       <c r="F5" s="3">
         <v>124.84619084585333</v>
       </c>
       <c r="G5" s="3">
@@ -1093,51 +1095,53 @@
       </c>
       <c r="AC5" s="36" t="s">
         <v>25</v>
       </c>
       <c r="AD5" s="2">
         <v>84.19442784882763</v>
       </c>
       <c r="AE5" s="2">
         <v>105.20216093907111</v>
       </c>
       <c r="AF5" s="2">
         <v>103.46601623061768</v>
       </c>
       <c r="AG5" s="2">
         <v>105.46926778388186</v>
       </c>
       <c r="AH5" s="3">
         <v>103.83266231486583</v>
       </c>
       <c r="AI5" s="3">
         <v>106.43772206903724</v>
       </c>
       <c r="AJ5" s="4">
         <v>480.94102198660005</v>
       </c>
-      <c r="AK5" s="5"/>
+      <c r="AK5" s="5">
+        <v>229.10082919152458</v>
+      </c>
       <c r="AL5" s="4"/>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="5"/>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="2">
         <v>47.612217945944003</v>
       </c>
       <c r="C6" s="2">
         <v>66.375832611656477</v>
       </c>
       <c r="D6" s="2">
         <v>110.29790029010711</v>
       </c>
       <c r="E6" s="2">
         <v>224.59174681887558</v>
       </c>
       <c r="F6" s="3">
         <v>120.97653762140051</v>
       </c>
       <c r="G6" s="3">
@@ -1202,51 +1206,53 @@
       </c>
       <c r="AC6" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AD6" s="2">
         <v>95.994902551931844</v>
       </c>
       <c r="AE6" s="2">
         <v>70.118868282568272</v>
       </c>
       <c r="AF6" s="2">
         <v>112.42850756369688</v>
       </c>
       <c r="AG6" s="2">
         <v>221.12953903007354</v>
       </c>
       <c r="AH6" s="3">
         <v>116.39103266951125</v>
       </c>
       <c r="AI6" s="3">
         <v>123.97512493055689</v>
       </c>
       <c r="AJ6" s="4">
         <v>151.12694201022487</v>
       </c>
-      <c r="AK6" s="5"/>
+      <c r="AK6" s="5">
+        <v>419.29930640209932</v>
+      </c>
       <c r="AL6" s="4"/>
       <c r="AM6" s="4"/>
       <c r="AN6" s="4"/>
       <c r="AO6" s="5"/>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="2">
         <v>42.729887050747656</v>
       </c>
       <c r="C7" s="2">
         <v>57.791387697132933</v>
       </c>
       <c r="D7" s="2">
         <v>94.539681044044826</v>
       </c>
       <c r="E7" s="2">
         <v>189.21010821286782</v>
       </c>
       <c r="F7" s="3">
         <v>140.69057371888456</v>
       </c>
       <c r="G7" s="3">
@@ -1311,51 +1317,53 @@
       </c>
       <c r="AC7" s="36" t="s">
         <v>27</v>
       </c>
       <c r="AD7" s="2">
         <v>101.0296775263452</v>
       </c>
       <c r="AE7" s="2">
         <v>60.939689840092548</v>
       </c>
       <c r="AF7" s="2">
         <v>102.17481667319544</v>
       </c>
       <c r="AG7" s="2">
         <v>173.68319345984133</v>
       </c>
       <c r="AH7" s="3">
         <v>146.15527123437198</v>
       </c>
       <c r="AI7" s="3">
         <v>130.5480865406368</v>
       </c>
       <c r="AJ7" s="4">
         <v>141.74912925282848</v>
       </c>
-      <c r="AK7" s="5"/>
+      <c r="AK7" s="5">
+        <v>269.9787302936511</v>
+      </c>
       <c r="AL7" s="4"/>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="5"/>
     </row>
     <row r="8" spans="1:41">
       <c r="A8" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="2">
         <v>36.703975840789397</v>
       </c>
       <c r="C8" s="2">
         <v>86.616597935529128</v>
       </c>
       <c r="D8" s="2">
         <v>95.621434552009106</v>
       </c>
       <c r="E8" s="2">
         <v>136.1283006831847</v>
       </c>
       <c r="F8" s="3">
         <v>109.30608001281092</v>
       </c>
       <c r="G8" s="3">
@@ -1420,51 +1428,53 @@
       </c>
       <c r="AC8" s="36" t="s">
         <v>28</v>
       </c>
       <c r="AD8" s="2">
         <v>83.918310638083611</v>
       </c>
       <c r="AE8" s="2">
         <v>84.533648884246034</v>
       </c>
       <c r="AF8" s="2">
         <v>89.727287439254937</v>
       </c>
       <c r="AG8" s="2">
         <v>142.44023922894496</v>
       </c>
       <c r="AH8" s="3">
         <v>116.88272665555353</v>
       </c>
       <c r="AI8" s="3">
         <v>113.2837107421107</v>
       </c>
       <c r="AJ8" s="4">
         <v>194.40248196253543</v>
       </c>
-      <c r="AK8" s="5"/>
+      <c r="AK8" s="5">
+        <v>374.85425369627598</v>
+      </c>
       <c r="AL8" s="4"/>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="5"/>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="2">
         <v>52.561373194691562</v>
       </c>
       <c r="C9" s="2">
         <v>85.277832165368736</v>
       </c>
       <c r="D9" s="2">
         <v>94.781997533502874</v>
       </c>
       <c r="E9" s="2">
         <v>158.4017418851389</v>
       </c>
       <c r="F9" s="3">
         <v>99.389093538270799</v>
       </c>
       <c r="G9" s="3">
@@ -1529,51 +1539,53 @@
       </c>
       <c r="AC9" s="36" t="s">
         <v>29</v>
       </c>
       <c r="AD9" s="2">
         <v>77.030916535544222</v>
       </c>
       <c r="AE9" s="2">
         <v>87.981263476062395</v>
       </c>
       <c r="AF9" s="2">
         <v>97.879711252292353</v>
       </c>
       <c r="AG9" s="2">
         <v>154.90697426911851</v>
       </c>
       <c r="AH9" s="3">
         <v>93.881994417258056</v>
       </c>
       <c r="AI9" s="3">
         <v>146.80870443088102</v>
       </c>
       <c r="AJ9" s="4">
         <v>143.39709930575694</v>
       </c>
-      <c r="AK9" s="5"/>
+      <c r="AK9" s="5">
+        <v>447.95455199178173</v>
+      </c>
       <c r="AL9" s="4"/>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
       <c r="AO9" s="5"/>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="2">
         <v>40.626526960258872</v>
       </c>
       <c r="C10" s="2">
         <v>64.354455470409363</v>
       </c>
       <c r="D10" s="2">
         <v>109.37886372047024</v>
       </c>
       <c r="E10" s="2">
         <v>136.32199688990016</v>
       </c>
       <c r="F10" s="3">
         <v>125.40478731966067</v>
       </c>
       <c r="G10" s="3">
@@ -1638,51 +1650,53 @@
       </c>
       <c r="AC10" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AD10" s="2">
         <v>46.800025490244501</v>
       </c>
       <c r="AE10" s="2">
         <v>91.648577266389992</v>
       </c>
       <c r="AF10" s="2">
         <v>121.07763364547345</v>
       </c>
       <c r="AG10" s="2">
         <v>119.5394370186257</v>
       </c>
       <c r="AH10" s="3">
         <v>117.89719331863711</v>
       </c>
       <c r="AI10" s="3">
         <v>205.45754029992565</v>
       </c>
       <c r="AJ10" s="4">
         <v>142.53377617009565</v>
       </c>
-      <c r="AK10" s="5"/>
+      <c r="AK10" s="5">
+        <v>392.7610210689499</v>
+      </c>
       <c r="AL10" s="4"/>
       <c r="AM10" s="4"/>
       <c r="AN10" s="4"/>
       <c r="AO10" s="5"/>
     </row>
     <row r="11" spans="1:41">
       <c r="A11" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="2">
         <v>84.585427252883079</v>
       </c>
       <c r="C11" s="2">
         <v>102.66909647863271</v>
       </c>
       <c r="D11" s="2">
         <v>109.63324345700562</v>
       </c>
       <c r="E11" s="2">
         <v>96.451774000919912</v>
       </c>
       <c r="F11" s="3">
         <v>104.06544718791653</v>
       </c>
       <c r="G11" s="3">
@@ -1747,51 +1761,53 @@
       </c>
       <c r="AC11" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AD11" s="2">
         <v>97.609776743873979</v>
       </c>
       <c r="AE11" s="2">
         <v>86.334495639496168</v>
       </c>
       <c r="AF11" s="2">
         <v>110.70662643515054</v>
       </c>
       <c r="AG11" s="2">
         <v>104.8035806106442</v>
       </c>
       <c r="AH11" s="3">
         <v>105.03537337356219</v>
       </c>
       <c r="AI11" s="3">
         <v>114.38997461660252</v>
       </c>
       <c r="AJ11" s="4">
         <v>195.29708377791857</v>
       </c>
-      <c r="AK11" s="5"/>
+      <c r="AK11" s="5">
+        <v>141.3453328753655</v>
+      </c>
       <c r="AL11" s="4"/>
       <c r="AM11" s="4"/>
       <c r="AN11" s="4"/>
       <c r="AO11" s="5"/>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="2">
         <v>42.914758698622713</v>
       </c>
       <c r="C12" s="2">
         <v>65.446318104261564</v>
       </c>
       <c r="D12" s="2">
         <v>151.36438757428149</v>
       </c>
       <c r="E12" s="2">
         <v>128.57906244994885</v>
       </c>
       <c r="F12" s="3">
         <v>101.8862795225113</v>
       </c>
       <c r="G12" s="3">
@@ -1856,51 +1872,53 @@
       </c>
       <c r="AC12" s="36" t="s">
         <v>32</v>
       </c>
       <c r="AD12" s="2">
         <v>75.012950957556868</v>
       </c>
       <c r="AE12" s="2">
         <v>67.276875589158777</v>
       </c>
       <c r="AF12" s="2">
         <v>141.08707487687028</v>
       </c>
       <c r="AG12" s="2">
         <v>124.88520294884442</v>
       </c>
       <c r="AH12" s="3">
         <v>100.35230997049864</v>
       </c>
       <c r="AI12" s="3">
         <v>106.30759754638936</v>
       </c>
       <c r="AJ12" s="4">
         <v>258.9279496027084</v>
       </c>
-      <c r="AK12" s="5"/>
+      <c r="AK12" s="5">
+        <v>222.11479722722552</v>
+      </c>
       <c r="AL12" s="4"/>
       <c r="AM12" s="4"/>
       <c r="AN12" s="4"/>
       <c r="AO12" s="5"/>
     </row>
     <row r="13" spans="1:41">
       <c r="A13" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="2">
         <v>309.93982530541655</v>
       </c>
       <c r="C13" s="2">
         <v>95.367562849540036</v>
       </c>
       <c r="D13" s="2">
         <v>83.926300088015523</v>
       </c>
       <c r="E13" s="2">
         <v>167.76756006453587</v>
       </c>
       <c r="F13" s="3">
         <v>112.11233395024034</v>
       </c>
       <c r="G13" s="3">
@@ -1965,51 +1983,53 @@
       </c>
       <c r="AC13" s="36" t="s">
         <v>33</v>
       </c>
       <c r="AD13" s="2">
         <v>72.685691046647435</v>
       </c>
       <c r="AE13" s="2">
         <v>81.783414818896887</v>
       </c>
       <c r="AF13" s="2">
         <v>115.86378269422937</v>
       </c>
       <c r="AG13" s="2">
         <v>128.52846169355072</v>
       </c>
       <c r="AH13" s="3">
         <v>119.20408066289663</v>
       </c>
       <c r="AI13" s="3">
         <v>113.4930203502874</v>
       </c>
       <c r="AJ13" s="4">
         <v>165.12241323315249</v>
       </c>
-      <c r="AK13" s="5"/>
+      <c r="AK13" s="5">
+        <v>240.0145862986638</v>
+      </c>
       <c r="AL13" s="4"/>
       <c r="AM13" s="4"/>
       <c r="AN13" s="4"/>
       <c r="AO13" s="5"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="2">
         <v>80.477225971727478</v>
       </c>
       <c r="C14" s="2">
         <v>101.96246662096063</v>
       </c>
       <c r="D14" s="2">
         <v>75.256760329557267</v>
       </c>
       <c r="E14" s="2">
         <v>114.36951160790969</v>
       </c>
       <c r="F14" s="3">
         <v>117.51655939058917</v>
       </c>
       <c r="G14" s="3">
@@ -2074,51 +2094,53 @@
       </c>
       <c r="AC14" s="36" t="s">
         <v>34</v>
       </c>
       <c r="AD14" s="2">
         <v>94.622668370423924</v>
       </c>
       <c r="AE14" s="2">
         <v>97.091801626071586</v>
       </c>
       <c r="AF14" s="2">
         <v>108.99823735697787</v>
       </c>
       <c r="AG14" s="2">
         <v>107.82247462286088</v>
       </c>
       <c r="AH14" s="3">
         <v>114.69816294258442</v>
       </c>
       <c r="AI14" s="3">
         <v>122.0526006679702</v>
       </c>
       <c r="AJ14" s="4">
         <v>171.55003168836882</v>
       </c>
-      <c r="AK14" s="5"/>
+      <c r="AK14" s="5">
+        <v>261.72494601154892</v>
+      </c>
       <c r="AL14" s="4"/>
       <c r="AM14" s="4"/>
       <c r="AN14" s="4"/>
       <c r="AO14" s="5"/>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="2">
         <v>61.667601205353591</v>
       </c>
       <c r="C15" s="2">
         <v>80.154039452886437</v>
       </c>
       <c r="D15" s="2">
         <v>103.82067585632051</v>
       </c>
       <c r="E15" s="2">
         <v>129.15042328257985</v>
       </c>
       <c r="F15" s="3">
         <v>94.286750964325321</v>
       </c>
       <c r="G15" s="3">
@@ -2183,51 +2205,53 @@
       </c>
       <c r="AC15" s="36" t="s">
         <v>35</v>
       </c>
       <c r="AD15" s="2">
         <v>88.796443928801708</v>
       </c>
       <c r="AE15" s="2">
         <v>71.876459515034838</v>
       </c>
       <c r="AF15" s="2">
         <v>116.93805311372427</v>
       </c>
       <c r="AG15" s="2">
         <v>122.31188485850046</v>
       </c>
       <c r="AH15" s="3">
         <v>110.97093829693647</v>
       </c>
       <c r="AI15" s="3">
         <v>110.98441720860525</v>
       </c>
       <c r="AJ15" s="4">
         <v>176.65047269841639</v>
       </c>
-      <c r="AK15" s="5"/>
+      <c r="AK15" s="5">
+        <v>286.22607544215043</v>
+      </c>
       <c r="AL15" s="4"/>
       <c r="AM15" s="4"/>
       <c r="AN15" s="4"/>
       <c r="AO15" s="5"/>
     </row>
     <row r="16" spans="1:41">
       <c r="A16" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="2">
         <v>49.295937514094497</v>
       </c>
       <c r="C16" s="2">
         <v>72.380712756228888</v>
       </c>
       <c r="D16" s="2">
         <v>96.91710005835516</v>
       </c>
       <c r="E16" s="2">
         <v>124.58649516536656</v>
       </c>
       <c r="F16" s="3">
         <v>131.83980839724924</v>
       </c>
       <c r="G16" s="3">
@@ -2292,51 +2316,53 @@
       </c>
       <c r="AC16" s="36" t="s">
         <v>36</v>
       </c>
       <c r="AD16" s="2">
         <v>97.227621365350146</v>
       </c>
       <c r="AE16" s="2">
         <v>64.162107475161648</v>
       </c>
       <c r="AF16" s="2">
         <v>117.22593236046424</v>
       </c>
       <c r="AG16" s="2">
         <v>113.13934718976046</v>
       </c>
       <c r="AH16" s="3">
         <v>114.37102012433303</v>
       </c>
       <c r="AI16" s="3">
         <v>145.38921425707727</v>
       </c>
       <c r="AJ16" s="4">
         <v>221.47957579808084</v>
       </c>
-      <c r="AK16" s="5"/>
+      <c r="AK16" s="5">
+        <v>739.57088805047613</v>
+      </c>
       <c r="AL16" s="4"/>
       <c r="AM16" s="4"/>
       <c r="AN16" s="4"/>
       <c r="AO16" s="5"/>
     </row>
     <row r="17" spans="1:41">
       <c r="A17" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="2">
         <v>54.835575770651481</v>
       </c>
       <c r="C17" s="2">
         <v>77.084953262026758</v>
       </c>
       <c r="D17" s="2">
         <v>134.88997122115634</v>
       </c>
       <c r="E17" s="2">
         <v>167.27581785917812</v>
       </c>
       <c r="F17" s="3">
         <v>98.331215318728383</v>
       </c>
       <c r="G17" s="3">
@@ -2401,51 +2427,53 @@
       </c>
       <c r="AC17" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AD17" s="2">
         <v>75.390211831154744</v>
       </c>
       <c r="AE17" s="2">
         <v>74.531466727387581</v>
       </c>
       <c r="AF17" s="2">
         <v>136.35292395270747</v>
       </c>
       <c r="AG17" s="2">
         <v>160.55519236378345</v>
       </c>
       <c r="AH17" s="3">
         <v>90.403501455058986</v>
       </c>
       <c r="AI17" s="3">
         <v>155.64764264905185</v>
       </c>
       <c r="AJ17" s="4">
         <v>165.48380327409208</v>
       </c>
-      <c r="AK17" s="5"/>
+      <c r="AK17" s="5">
+        <v>146.05560294014117</v>
+      </c>
       <c r="AL17" s="4"/>
       <c r="AM17" s="4"/>
       <c r="AN17" s="4"/>
       <c r="AO17" s="5"/>
     </row>
     <row r="18" spans="1:41">
       <c r="A18" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="2">
         <v>52.925097847143867</v>
       </c>
       <c r="C18" s="2">
         <v>84.956052569312135</v>
       </c>
       <c r="D18" s="2">
         <v>64.4882909220388</v>
       </c>
       <c r="E18" s="2">
         <v>153.43886324365383</v>
       </c>
       <c r="F18" s="3">
         <v>119.77529721441795</v>
       </c>
       <c r="G18" s="3">
@@ -2510,51 +2538,53 @@
       </c>
       <c r="AC18" s="36" t="s">
         <v>38</v>
       </c>
       <c r="AD18" s="6">
         <v>95.413454666854406</v>
       </c>
       <c r="AE18" s="6">
         <v>62.514524325778417</v>
       </c>
       <c r="AF18" s="6">
         <v>136.19950961922635</v>
       </c>
       <c r="AG18" s="6">
         <v>115.42377922284277</v>
       </c>
       <c r="AH18" s="7">
         <v>115.20431303323495</v>
       </c>
       <c r="AI18" s="7">
         <v>111.04855793398951</v>
       </c>
       <c r="AJ18" s="8">
         <v>395.5540406556122</v>
       </c>
-      <c r="AK18" s="9"/>
+      <c r="AK18" s="9">
+        <v>466.96093763456633</v>
+      </c>
       <c r="AL18" s="8"/>
       <c r="AM18" s="8"/>
       <c r="AN18" s="8"/>
       <c r="AO18" s="9"/>
     </row>
     <row r="19" spans="1:41">
       <c r="A19" s="10"/>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="12"/>
       <c r="F19" s="13"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="14"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="15"/>
       <c r="O19" s="16"/>
       <c r="P19" s="16"/>
       <c r="Q19" s="16"/>
       <c r="R19" s="16"/>
       <c r="S19" s="16"/>
       <c r="T19" s="17"/>
@@ -2908,51 +2938,53 @@
       </c>
       <c r="AC24" s="35" t="s">
         <v>24</v>
       </c>
       <c r="AD24" s="2">
         <v>86.197034814844145</v>
       </c>
       <c r="AE24" s="2">
         <v>78.325204562833079</v>
       </c>
       <c r="AF24" s="2">
         <v>113.73115672719953</v>
       </c>
       <c r="AG24" s="21">
         <v>127.00767303356567</v>
       </c>
       <c r="AH24" s="3">
         <v>111.21074333024701</v>
       </c>
       <c r="AI24" s="4">
         <v>125.31816030439731</v>
       </c>
       <c r="AJ24" s="4">
         <v>188.91844100814572</v>
       </c>
-      <c r="AK24" s="4"/>
+      <c r="AK24" s="4">
+        <v>307.62241941753416</v>
+      </c>
       <c r="AL24" s="4"/>
       <c r="AM24" s="4"/>
       <c r="AN24" s="4"/>
       <c r="AO24" s="2"/>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="2">
         <v>35.655403825822077</v>
       </c>
       <c r="C25" s="2">
         <v>124.46913763416877</v>
       </c>
       <c r="D25" s="2">
         <v>97.285319514648435</v>
       </c>
       <c r="E25" s="22">
         <v>147.65577110776263</v>
       </c>
       <c r="F25" s="3">
         <v>124.91195094408131</v>
       </c>
       <c r="G25" s="4">
@@ -3017,51 +3049,53 @@
       </c>
       <c r="AC25" s="36" t="s">
         <v>25</v>
       </c>
       <c r="AD25" s="2">
         <v>81.428470998015584</v>
       </c>
       <c r="AE25" s="2">
         <v>105.68399109062135</v>
       </c>
       <c r="AF25" s="2">
         <v>102.41412218338992</v>
       </c>
       <c r="AG25" s="22">
         <v>106.59014888450338</v>
       </c>
       <c r="AH25" s="3">
         <v>104.03381285178948</v>
       </c>
       <c r="AI25" s="4">
         <v>106.76249389514585</v>
       </c>
       <c r="AJ25" s="4">
         <v>498.94154635081082</v>
       </c>
-      <c r="AK25" s="4"/>
+      <c r="AK25" s="4">
+        <v>230.31981963744417</v>
+      </c>
       <c r="AL25" s="4"/>
       <c r="AM25" s="4"/>
       <c r="AN25" s="4"/>
       <c r="AO25" s="2"/>
     </row>
     <row r="26" spans="1:41">
       <c r="A26" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="2">
         <v>46.534289896971252</v>
       </c>
       <c r="C26" s="2">
         <v>71.496323943302031</v>
       </c>
       <c r="D26" s="2">
         <v>92.898114489359912</v>
       </c>
       <c r="E26" s="22">
         <v>273.09806281409539</v>
       </c>
       <c r="F26" s="3">
         <v>116.8306382866094</v>
       </c>
       <c r="G26" s="4">
@@ -3126,51 +3160,53 @@
       </c>
       <c r="AC26" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AD26" s="2">
         <v>95.92709697697839</v>
       </c>
       <c r="AE26" s="2">
         <v>68.804068570608322</v>
       </c>
       <c r="AF26" s="2">
         <v>108.68633564890253</v>
       </c>
       <c r="AG26" s="22">
         <v>232.79226412474512</v>
       </c>
       <c r="AH26" s="3">
         <v>117.57499269059207</v>
       </c>
       <c r="AI26" s="4">
         <v>124.78926269258443</v>
       </c>
       <c r="AJ26" s="4">
         <v>152.51820623907369</v>
       </c>
-      <c r="AK26" s="4"/>
+      <c r="AK26" s="4">
+        <v>424.99725905593931</v>
+      </c>
       <c r="AL26" s="4"/>
       <c r="AM26" s="4"/>
       <c r="AN26" s="4"/>
       <c r="AO26" s="2"/>
     </row>
     <row r="27" spans="1:41">
       <c r="A27" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="2">
         <v>42.656622908733326</v>
       </c>
       <c r="C27" s="2">
         <v>63.666597503695421</v>
       </c>
       <c r="D27" s="2">
         <v>101.08180305332345</v>
       </c>
       <c r="E27" s="22">
         <v>209.54662632286153</v>
       </c>
       <c r="F27" s="3">
         <v>141.61280963889831</v>
       </c>
       <c r="G27" s="4">
@@ -3235,51 +3271,53 @@
       </c>
       <c r="AC27" s="36" t="s">
         <v>27</v>
       </c>
       <c r="AD27" s="2">
         <v>101.24904549982723</v>
       </c>
       <c r="AE27" s="2">
         <v>60.866490269735806</v>
       </c>
       <c r="AF27" s="2">
         <v>102.17490328021472</v>
       </c>
       <c r="AG27" s="22">
         <v>170.67098963911283</v>
       </c>
       <c r="AH27" s="3">
         <v>148.85874433222449</v>
       </c>
       <c r="AI27" s="4">
         <v>130.73715472618849</v>
       </c>
       <c r="AJ27" s="4">
         <v>141.94677288981629</v>
       </c>
-      <c r="AK27" s="4"/>
+      <c r="AK27" s="4">
+        <v>270.54611110159487</v>
+      </c>
       <c r="AL27" s="4"/>
       <c r="AM27" s="4"/>
       <c r="AN27" s="4"/>
       <c r="AO27" s="2"/>
     </row>
     <row r="28" spans="1:41">
       <c r="A28" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="2">
         <v>35.61511895128239</v>
       </c>
       <c r="C28" s="2">
         <v>87.305043193417404</v>
       </c>
       <c r="D28" s="2">
         <v>103.51476716852743</v>
       </c>
       <c r="E28" s="22">
         <v>146.1614551523358</v>
       </c>
       <c r="F28" s="3">
         <v>111.10899656735347</v>
       </c>
       <c r="G28" s="4">
@@ -3344,51 +3382,53 @@
       </c>
       <c r="AC28" s="36" t="s">
         <v>28</v>
       </c>
       <c r="AD28" s="2">
         <v>82.66552327070336</v>
       </c>
       <c r="AE28" s="2">
         <v>83.608166670645375</v>
       </c>
       <c r="AF28" s="2">
         <v>87.586527339742673</v>
       </c>
       <c r="AG28" s="22">
         <v>146.05248227293444</v>
       </c>
       <c r="AH28" s="3">
         <v>118.52040049001999</v>
       </c>
       <c r="AI28" s="4">
         <v>113.92500403110408</v>
       </c>
       <c r="AJ28" s="4">
         <v>198.40286562563077</v>
       </c>
-      <c r="AK28" s="4"/>
+      <c r="AK28" s="4">
+        <v>380.75695438810141</v>
+      </c>
       <c r="AL28" s="4"/>
       <c r="AM28" s="4"/>
       <c r="AN28" s="4"/>
       <c r="AO28" s="2"/>
     </row>
     <row r="29" spans="1:41">
       <c r="A29" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="2">
         <v>51.8320606290957</v>
       </c>
       <c r="C29" s="2">
         <v>86.684596748188</v>
       </c>
       <c r="D29" s="2">
         <v>96.768374124718278</v>
       </c>
       <c r="E29" s="22">
         <v>171.55620445460593</v>
       </c>
       <c r="F29" s="3">
         <v>98.001369806842987</v>
       </c>
       <c r="G29" s="4">
@@ -3453,51 +3493,53 @@
       </c>
       <c r="AC29" s="36" t="s">
         <v>29</v>
       </c>
       <c r="AD29" s="2">
         <v>76.128563008155453</v>
       </c>
       <c r="AE29" s="2">
         <v>87.61427322252986</v>
       </c>
       <c r="AF29" s="2">
         <v>97.744702796679064</v>
       </c>
       <c r="AG29" s="22">
         <v>152.90204085074996</v>
       </c>
       <c r="AH29" s="3">
         <v>95.515309669064123</v>
       </c>
       <c r="AI29" s="4">
         <v>147.98467921350999</v>
       </c>
       <c r="AJ29" s="4">
         <v>144.13384114595402</v>
       </c>
-      <c r="AK29" s="4"/>
+      <c r="AK29" s="4">
+        <v>452.05227263697287</v>
+      </c>
       <c r="AL29" s="4"/>
       <c r="AM29" s="4"/>
       <c r="AN29" s="4"/>
       <c r="AO29" s="2"/>
     </row>
     <row r="30" spans="1:41">
       <c r="A30" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="2">
         <v>39.351682150510548</v>
       </c>
       <c r="C30" s="2">
         <v>65.594759194091097</v>
       </c>
       <c r="D30" s="2">
         <v>100.25079377380155</v>
       </c>
       <c r="E30" s="22">
         <v>153.21899951459943</v>
       </c>
       <c r="F30" s="3">
         <v>124.65063118614275</v>
       </c>
       <c r="G30" s="4">
@@ -3562,51 +3604,53 @@
       </c>
       <c r="AC30" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AD30" s="2">
         <v>45.923475305804295</v>
       </c>
       <c r="AE30" s="2">
         <v>91.209022003922101</v>
       </c>
       <c r="AF30" s="2">
         <v>121.00168042320456</v>
       </c>
       <c r="AG30" s="22">
         <v>113.49638330173366</v>
       </c>
       <c r="AH30" s="3">
         <v>125.39578940444804</v>
       </c>
       <c r="AI30" s="4">
         <v>211.54976318897175</v>
       </c>
       <c r="AJ30" s="4">
         <v>143.6952770527833</v>
       </c>
-      <c r="AK30" s="4"/>
+      <c r="AK30" s="4">
+        <v>398.31109067275605</v>
+      </c>
       <c r="AL30" s="4"/>
       <c r="AM30" s="4"/>
       <c r="AN30" s="4"/>
       <c r="AO30" s="2"/>
     </row>
     <row r="31" spans="1:41">
       <c r="A31" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="2">
         <v>84.243318678058188</v>
       </c>
       <c r="C31" s="2">
         <v>100.83703636441739</v>
       </c>
       <c r="D31" s="2">
         <v>109.69978688512532</v>
       </c>
       <c r="E31" s="22">
         <v>102.38296042611753</v>
       </c>
       <c r="F31" s="3">
         <v>104.90153769533769</v>
       </c>
       <c r="G31" s="4">
@@ -3671,51 +3715,53 @@
       </c>
       <c r="AC31" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AD31" s="2">
         <v>97.504028134814675</v>
       </c>
       <c r="AE31" s="2">
         <v>85.999875124106637</v>
       </c>
       <c r="AF31" s="2">
         <v>111.12592563626791</v>
       </c>
       <c r="AG31" s="22">
         <v>104.82299447095025</v>
       </c>
       <c r="AH31" s="3">
         <v>105.39731015469506</v>
       </c>
       <c r="AI31" s="4">
         <v>114.68000514971433</v>
       </c>
       <c r="AJ31" s="4">
         <v>196.97193255343922</v>
       </c>
-      <c r="AK31" s="4"/>
+      <c r="AK31" s="4">
+        <v>141.71325965214393</v>
+      </c>
       <c r="AL31" s="4"/>
       <c r="AM31" s="4"/>
       <c r="AN31" s="4"/>
       <c r="AO31" s="2"/>
     </row>
     <row r="32" spans="1:41">
       <c r="A32" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="2">
         <v>42.179716570579004</v>
       </c>
       <c r="C32" s="2">
         <v>63.641883030265959</v>
       </c>
       <c r="D32" s="2">
         <v>147.11034134621397</v>
       </c>
       <c r="E32" s="22">
         <v>139.75921503966651</v>
       </c>
       <c r="F32" s="3">
         <v>101.0674764812876</v>
       </c>
       <c r="G32" s="4">
@@ -3780,51 +3826,53 @@
       </c>
       <c r="AC32" s="36" t="s">
         <v>32</v>
       </c>
       <c r="AD32" s="2">
         <v>74.023529063362218</v>
       </c>
       <c r="AE32" s="2">
         <v>65.748885041325025</v>
       </c>
       <c r="AF32" s="2">
         <v>143.87713427524304</v>
       </c>
       <c r="AG32" s="22">
         <v>124.08168230400759</v>
       </c>
       <c r="AH32" s="3">
         <v>101.76389593121861</v>
       </c>
       <c r="AI32" s="4">
         <v>106.53332979171881</v>
       </c>
       <c r="AJ32" s="4">
         <v>264.26675885983644</v>
       </c>
-      <c r="AK32" s="4"/>
+      <c r="AK32" s="4">
+        <v>223.69058226327496</v>
+      </c>
       <c r="AL32" s="4"/>
       <c r="AM32" s="4"/>
       <c r="AN32" s="4"/>
       <c r="AO32" s="2"/>
     </row>
     <row r="33" spans="1:41">
       <c r="A33" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="2">
         <v>325.51769131865768</v>
       </c>
       <c r="C33" s="2">
         <v>96.69014601293911</v>
       </c>
       <c r="D33" s="2">
         <v>90.312783352114508</v>
       </c>
       <c r="E33" s="22">
         <v>174.53510202382003</v>
       </c>
       <c r="F33" s="3">
         <v>114.61961130641976</v>
       </c>
       <c r="G33" s="4">
@@ -3889,51 +3937,53 @@
       </c>
       <c r="AC33" s="36" t="s">
         <v>33</v>
       </c>
       <c r="AD33" s="2">
         <v>72.480670539714595</v>
       </c>
       <c r="AE33" s="2">
         <v>81.165813152775044</v>
       </c>
       <c r="AF33" s="2">
         <v>115.60736684374066</v>
       </c>
       <c r="AG33" s="22">
         <v>125.28677611451644</v>
       </c>
       <c r="AH33" s="3">
         <v>123.78409940583464</v>
       </c>
       <c r="AI33" s="4">
         <v>114.00932817588267</v>
       </c>
       <c r="AJ33" s="4">
         <v>167.30810859929784</v>
       </c>
-      <c r="AK33" s="4"/>
+      <c r="AK33" s="4">
+        <v>242.8198187895573</v>
+      </c>
       <c r="AL33" s="4"/>
       <c r="AM33" s="4"/>
       <c r="AN33" s="4"/>
       <c r="AO33" s="2"/>
     </row>
     <row r="34" spans="1:41">
       <c r="A34" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="2">
         <v>80.128807222351199</v>
       </c>
       <c r="C34" s="2">
         <v>102.49944534747293</v>
       </c>
       <c r="D34" s="2">
         <v>76.635314367306577</v>
       </c>
       <c r="E34" s="22">
         <v>120.99462410050357</v>
       </c>
       <c r="F34" s="3">
         <v>119.89281713036397</v>
       </c>
       <c r="G34" s="4">
@@ -3998,51 +4048,53 @@
       </c>
       <c r="AC34" s="36" t="s">
         <v>34</v>
       </c>
       <c r="AD34" s="2">
         <v>94.588697127645119</v>
       </c>
       <c r="AE34" s="2">
         <v>97.015968145300462</v>
       </c>
       <c r="AF34" s="2">
         <v>108.65710587702564</v>
       </c>
       <c r="AG34" s="22">
         <v>107.85429635844746</v>
       </c>
       <c r="AH34" s="3">
         <v>115.51463357441236</v>
       </c>
       <c r="AI34" s="4">
         <v>122.56993049083916</v>
       </c>
       <c r="AJ34" s="4">
         <v>172.91944199619564</v>
       </c>
-      <c r="AK34" s="4"/>
+      <c r="AK34" s="4">
+        <v>263.51728579790455</v>
+      </c>
       <c r="AL34" s="4"/>
       <c r="AM34" s="4"/>
       <c r="AN34" s="4"/>
       <c r="AO34" s="2"/>
     </row>
     <row r="35" spans="1:41">
       <c r="A35" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="2">
         <v>61.662794706224609</v>
       </c>
       <c r="C35" s="2">
         <v>80.369710068728949</v>
       </c>
       <c r="D35" s="2">
         <v>97.492649785346302</v>
       </c>
       <c r="E35" s="22">
         <v>132.92790522025285</v>
       </c>
       <c r="F35" s="3">
         <v>99.026589209178979</v>
       </c>
       <c r="G35" s="4">
@@ -4107,51 +4159,53 @@
       </c>
       <c r="AC35" s="36" t="s">
         <v>35</v>
       </c>
       <c r="AD35" s="2">
         <v>88.624616987122252</v>
       </c>
       <c r="AE35" s="2">
         <v>71.820180486788971</v>
       </c>
       <c r="AF35" s="2">
         <v>117.05811358006616</v>
       </c>
       <c r="AG35" s="22">
         <v>118.99144480835642</v>
       </c>
       <c r="AH35" s="3">
         <v>113.52992704192302</v>
       </c>
       <c r="AI35" s="4">
         <v>111.10402476076153</v>
       </c>
       <c r="AJ35" s="4">
         <v>177.40169181031482</v>
       </c>
-      <c r="AK35" s="4"/>
+      <c r="AK35" s="4">
+        <v>287.25064859349203</v>
+      </c>
       <c r="AL35" s="4"/>
       <c r="AM35" s="4"/>
       <c r="AN35" s="4"/>
       <c r="AO35" s="2"/>
     </row>
     <row r="36" spans="1:41">
       <c r="A36" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="2">
         <v>49.197013699016019</v>
       </c>
       <c r="C36" s="2">
         <v>73.870859834073542</v>
       </c>
       <c r="D36" s="2">
         <v>198.96670801388521</v>
       </c>
       <c r="E36" s="22">
         <v>139.72584344524356</v>
       </c>
       <c r="F36" s="3">
         <v>117.43912965213825</v>
       </c>
       <c r="G36" s="4">
@@ -4216,51 +4270,53 @@
       </c>
       <c r="AC36" s="36" t="s">
         <v>36</v>
       </c>
       <c r="AD36" s="2">
         <v>98.606470387399895</v>
       </c>
       <c r="AE36" s="2">
         <v>64.12696163398428</v>
       </c>
       <c r="AF36" s="2">
         <v>117.45852652571091</v>
       </c>
       <c r="AG36" s="22">
         <v>106.91906995992815</v>
       </c>
       <c r="AH36" s="3">
         <v>119.90211100381572</v>
       </c>
       <c r="AI36" s="4">
         <v>146.39822654753408</v>
       </c>
       <c r="AJ36" s="4">
         <v>223.32421418722183</v>
       </c>
-      <c r="AK36" s="4"/>
+      <c r="AK36" s="4">
+        <v>743.97240330355476</v>
+      </c>
       <c r="AL36" s="4"/>
       <c r="AM36" s="4"/>
       <c r="AN36" s="4"/>
       <c r="AO36" s="2"/>
     </row>
     <row r="37" spans="1:41">
       <c r="A37" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="2">
         <v>54.826574679763716</v>
       </c>
       <c r="C37" s="2">
         <v>81.268487300944031</v>
       </c>
       <c r="D37" s="2">
         <v>135.39718257282613</v>
       </c>
       <c r="E37" s="22">
         <v>168.03202038761276</v>
       </c>
       <c r="F37" s="3">
         <v>94.015095877246978</v>
       </c>
       <c r="G37" s="4">
@@ -4325,51 +4381,53 @@
       </c>
       <c r="AC37" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AD37" s="2">
         <v>75.279444006010081</v>
       </c>
       <c r="AE37" s="2">
         <v>74.482922621706834</v>
       </c>
       <c r="AF37" s="2">
         <v>136.35589942810316</v>
       </c>
       <c r="AG37" s="22">
         <v>160.56961265309405</v>
       </c>
       <c r="AH37" s="3">
         <v>90.402465410310597</v>
       </c>
       <c r="AI37" s="4">
         <v>155.65428821862167</v>
       </c>
       <c r="AJ37" s="4">
         <v>165.4888273737177</v>
       </c>
-      <c r="AK37" s="4"/>
+      <c r="AK37" s="4">
+        <v>146.05773873284289</v>
+      </c>
       <c r="AL37" s="4"/>
       <c r="AM37" s="4"/>
       <c r="AN37" s="4"/>
       <c r="AO37" s="2"/>
     </row>
     <row r="38" spans="1:41">
       <c r="A38" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="2">
         <v>52.643656520397371</v>
       </c>
       <c r="C38" s="2">
         <v>88.085888374541767</v>
       </c>
       <c r="D38" s="2">
         <v>74.181874424408633</v>
       </c>
       <c r="E38" s="22">
         <v>162.82480103499714</v>
       </c>
       <c r="F38" s="3">
         <v>120.60128667277372</v>
       </c>
       <c r="G38" s="4">
@@ -4434,51 +4492,53 @@
       </c>
       <c r="AC38" s="36" t="s">
         <v>38</v>
       </c>
       <c r="AD38" s="2">
         <v>95.509771868315738</v>
       </c>
       <c r="AE38" s="2">
         <v>62.256005107049774</v>
       </c>
       <c r="AF38" s="2">
         <v>136.29532005668489</v>
       </c>
       <c r="AG38" s="22">
         <v>115.34762175213373</v>
       </c>
       <c r="AH38" s="3">
         <v>115.57294441981058</v>
       </c>
       <c r="AI38" s="4">
         <v>111.14458771419638</v>
       </c>
       <c r="AJ38" s="4">
         <v>397.86530127474708</v>
       </c>
-      <c r="AK38" s="4"/>
+      <c r="AK38" s="4">
+        <v>467.6827773792761</v>
+      </c>
       <c r="AL38" s="4"/>
       <c r="AM38" s="4"/>
       <c r="AN38" s="4"/>
       <c r="AO38" s="2"/>
     </row>
     <row r="39" spans="1:41">
       <c r="A39" s="32"/>
       <c r="B39" s="32"/>
       <c r="C39" s="32"/>
       <c r="D39" s="32"/>
       <c r="E39" s="32"/>
       <c r="F39" s="32"/>
       <c r="G39" s="32"/>
       <c r="H39" s="32"/>
       <c r="I39" s="32"/>
       <c r="J39" s="32"/>
       <c r="K39" s="32"/>
       <c r="L39" s="32"/>
       <c r="M39" s="33"/>
       <c r="O39" s="32"/>
       <c r="P39" s="32"/>
       <c r="Q39" s="32"/>
       <c r="R39" s="32"/>
       <c r="S39" s="32"/>
       <c r="T39" s="32"/>
@@ -4791,51 +4851,53 @@
       </c>
       <c r="AC43" s="35" t="s">
         <v>24</v>
       </c>
       <c r="AD43" s="4">
         <v>100</v>
       </c>
       <c r="AE43" s="5">
         <v>100</v>
       </c>
       <c r="AF43" s="5">
         <v>100</v>
       </c>
       <c r="AG43" s="5">
         <v>99.348501529020567</v>
       </c>
       <c r="AH43" s="4">
         <v>100.65577080776515</v>
       </c>
       <c r="AI43" s="4">
         <v>99.450271395395831</v>
       </c>
       <c r="AJ43" s="4">
         <v>17517.811226789745</v>
       </c>
-      <c r="AK43" s="4"/>
+      <c r="AK43" s="4">
+        <v>615.77502027600076</v>
+      </c>
       <c r="AL43" s="4"/>
       <c r="AM43" s="4"/>
       <c r="AN43" s="4"/>
       <c r="AO43" s="2"/>
     </row>
     <row r="44" spans="1:41">
       <c r="A44" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="5">
         <v>111.7</v>
       </c>
       <c r="C44" s="5">
         <v>100</v>
       </c>
       <c r="D44" s="5">
         <v>100</v>
       </c>
       <c r="E44" s="5">
         <v>100</v>
       </c>
       <c r="F44" s="4">
         <v>100</v>
       </c>
       <c r="G44" s="4">
@@ -4900,51 +4962,53 @@
       </c>
       <c r="AC44" s="36" t="s">
         <v>25</v>
       </c>
       <c r="AD44" s="4">
         <v>100</v>
       </c>
       <c r="AE44" s="5">
         <v>100</v>
       </c>
       <c r="AF44" s="5">
         <v>100</v>
       </c>
       <c r="AG44" s="5">
         <v>99.348501529020567</v>
       </c>
       <c r="AH44" s="4">
         <v>100.65577080776515</v>
       </c>
       <c r="AI44" s="4">
         <v>99.450271395395831</v>
       </c>
       <c r="AJ44" s="4">
         <v>702.9814264332266</v>
       </c>
-      <c r="AK44" s="4"/>
+      <c r="AK44" s="4">
+        <v>233.59865969691822</v>
+      </c>
       <c r="AL44" s="4"/>
       <c r="AM44" s="4"/>
       <c r="AN44" s="4"/>
       <c r="AO44" s="2"/>
     </row>
     <row r="45" spans="1:41">
       <c r="A45" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="4" t="s">
@@ -5009,51 +5073,53 @@
       </c>
       <c r="AC45" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AD45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AF45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AG45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ45" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AK45" s="4"/>
+      <c r="AK45" s="4">
+        <v>995.12883685961344</v>
+      </c>
       <c r="AL45" s="4"/>
       <c r="AM45" s="4"/>
       <c r="AN45" s="4"/>
       <c r="AO45" s="2"/>
     </row>
     <row r="46" spans="1:41">
       <c r="A46" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G46" s="4" t="s">
@@ -5118,51 +5184,53 @@
       </c>
       <c r="AC46" s="36" t="s">
         <v>27</v>
       </c>
       <c r="AD46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AF46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AG46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ46" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AK46" s="4"/>
+      <c r="AK46" s="4">
+        <v>992.40547626181444</v>
+      </c>
       <c r="AL46" s="4"/>
       <c r="AM46" s="4"/>
       <c r="AN46" s="4"/>
       <c r="AO46" s="2"/>
     </row>
     <row r="47" spans="1:41">
       <c r="A47" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="4" t="s">
@@ -5227,51 +5295,53 @@
       </c>
       <c r="AC47" s="36" t="s">
         <v>28</v>
       </c>
       <c r="AD47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AF47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AG47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ47" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AK47" s="4"/>
+      <c r="AK47" s="4">
+        <v>663.95007215619728</v>
+      </c>
       <c r="AL47" s="4"/>
       <c r="AM47" s="4"/>
       <c r="AN47" s="4"/>
       <c r="AO47" s="2"/>
     </row>
     <row r="48" spans="1:41">
       <c r="A48" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G48" s="4" t="s">
@@ -5336,51 +5406,53 @@
       </c>
       <c r="AC48" s="36" t="s">
         <v>29</v>
       </c>
       <c r="AD48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AF48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AG48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ48" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AK48" s="4"/>
+      <c r="AK48" s="4">
+        <v>883.11733758710943</v>
+      </c>
       <c r="AL48" s="4"/>
       <c r="AM48" s="4"/>
       <c r="AN48" s="4"/>
       <c r="AO48" s="2"/>
     </row>
     <row r="49" spans="1:41">
       <c r="A49" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="4" t="s">
@@ -5445,51 +5517,53 @@
       </c>
       <c r="AC49" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AD49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AF49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AG49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ49" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AK49" s="4"/>
+      <c r="AK49" s="4">
+        <v>602.51634376956849</v>
+      </c>
       <c r="AL49" s="4"/>
       <c r="AM49" s="4"/>
       <c r="AN49" s="4"/>
       <c r="AO49" s="2"/>
     </row>
     <row r="50" spans="1:41">
       <c r="A50" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="4" t="s">
@@ -5554,51 +5628,53 @@
       </c>
       <c r="AC50" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AD50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AF50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AG50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ50" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AK50" s="4"/>
+      <c r="AK50" s="4">
+        <v>215.40510409059868</v>
+      </c>
       <c r="AL50" s="4"/>
       <c r="AM50" s="4"/>
       <c r="AN50" s="4"/>
       <c r="AO50" s="2"/>
     </row>
     <row r="51" spans="1:41">
       <c r="A51" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="4" t="s">
@@ -5663,51 +5739,53 @@
       </c>
       <c r="AC51" s="36" t="s">
         <v>32</v>
       </c>
       <c r="AD51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE51" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AF51" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AG51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ51" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AK51" s="4"/>
+      <c r="AK51" s="4">
+        <v>401.50845822387618</v>
+      </c>
       <c r="AL51" s="4"/>
       <c r="AM51" s="4"/>
       <c r="AN51" s="4"/>
       <c r="AO51" s="2"/>
     </row>
     <row r="52" spans="1:41">
       <c r="A52" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="4" t="s">
@@ -5772,51 +5850,53 @@
       </c>
       <c r="AC52" s="36" t="s">
         <v>33</v>
       </c>
       <c r="AD52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE52" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AF52" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AG52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ52" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AK52" s="4"/>
+      <c r="AK52" s="4">
+        <v>425.98816985073364</v>
+      </c>
       <c r="AL52" s="4"/>
       <c r="AM52" s="4"/>
       <c r="AN52" s="4"/>
       <c r="AO52" s="2"/>
     </row>
     <row r="53" spans="1:41">
       <c r="A53" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="4" t="s">
@@ -5881,51 +5961,53 @@
       </c>
       <c r="AC53" s="36" t="s">
         <v>34</v>
       </c>
       <c r="AD53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE53" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AF53" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AG53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ53" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AK53" s="4"/>
+      <c r="AK53" s="4">
+        <v>581.03298429013603</v>
+      </c>
       <c r="AL53" s="4"/>
       <c r="AM53" s="4"/>
       <c r="AN53" s="4"/>
       <c r="AO53" s="2"/>
     </row>
     <row r="54" spans="1:41">
       <c r="A54" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="4" t="s">
@@ -5990,51 +6072,53 @@
       </c>
       <c r="AC54" s="36" t="s">
         <v>35</v>
       </c>
       <c r="AD54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE54" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AF54" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AG54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ54" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AK54" s="4"/>
+      <c r="AK54" s="4">
+        <v>623.44859141818051</v>
+      </c>
       <c r="AL54" s="4"/>
       <c r="AM54" s="4"/>
       <c r="AN54" s="4"/>
       <c r="AO54" s="2"/>
     </row>
     <row r="55" spans="1:41">
       <c r="A55" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="4" t="s">
@@ -6099,51 +6183,53 @@
       </c>
       <c r="AC55" s="36" t="s">
         <v>36</v>
       </c>
       <c r="AD55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE55" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AF55" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AG55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ55" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AK55" s="4"/>
+      <c r="AK55" s="4">
+        <v>1918.5771991097945</v>
+      </c>
       <c r="AL55" s="4"/>
       <c r="AM55" s="4"/>
       <c r="AN55" s="4"/>
       <c r="AO55" s="2"/>
     </row>
     <row r="56" spans="1:41">
       <c r="A56" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="4" t="s">
@@ -6208,51 +6294,53 @@
       </c>
       <c r="AC56" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AD56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE56" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AF56" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AG56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ56" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AK56" s="4"/>
+      <c r="AK56" s="4">
+        <v>344.99423649197587</v>
+      </c>
       <c r="AL56" s="4"/>
       <c r="AM56" s="4"/>
       <c r="AN56" s="4"/>
       <c r="AO56" s="2"/>
     </row>
     <row r="57" spans="1:41">
       <c r="A57" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G57" s="4" t="s">
@@ -6317,51 +6405,53 @@
       </c>
       <c r="AC57" s="36" t="s">
         <v>38</v>
       </c>
       <c r="AD57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE57" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AF57" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AG57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ57" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="AK57" s="4"/>
+      <c r="AK57" s="4">
+        <v>749.2066572806923</v>
+      </c>
       <c r="AL57" s="4"/>
       <c r="AM57" s="4"/>
       <c r="AN57" s="4"/>
       <c r="AO57" s="2"/>
     </row>
     <row r="58" spans="1:41">
       <c r="A58" s="24"/>
       <c r="B58" s="24"/>
       <c r="C58" s="24"/>
       <c r="D58" s="24"/>
       <c r="E58" s="24"/>
       <c r="F58" s="24"/>
       <c r="G58" s="24"/>
       <c r="H58" s="24"/>
       <c r="I58" s="25"/>
       <c r="J58" s="25"/>
       <c r="K58" s="24"/>
       <c r="L58" s="24"/>
       <c r="M58" s="26"/>
       <c r="O58" s="24"/>
       <c r="P58" s="24"/>
       <c r="Q58" s="24"/>
       <c r="R58" s="24"/>
       <c r="S58" s="24"/>
       <c r="T58" s="24"/>
@@ -6674,51 +6764,53 @@
       </c>
       <c r="AC62" s="35" t="s">
         <v>24</v>
       </c>
       <c r="AD62" s="2">
         <v>86.33111677472894</v>
       </c>
       <c r="AE62" s="5">
         <v>78.175858058719442</v>
       </c>
       <c r="AF62" s="5">
         <v>113.85211792756932</v>
       </c>
       <c r="AG62" s="4">
         <v>127.22216198797796</v>
       </c>
       <c r="AH62" s="2">
         <v>111.27083162140217</v>
       </c>
       <c r="AI62" s="2">
         <v>125.31932649049014</v>
       </c>
       <c r="AJ62" s="4">
         <v>113.5720882735009</v>
       </c>
-      <c r="AK62" s="4"/>
+      <c r="AK62" s="4">
+        <v>101.10486391558445</v>
+      </c>
       <c r="AL62" s="4"/>
       <c r="AM62" s="4"/>
       <c r="AN62" s="4"/>
       <c r="AO62" s="2"/>
     </row>
     <row r="63" spans="1:41">
       <c r="A63" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B63" s="2">
         <v>32.491339520518835</v>
       </c>
       <c r="C63" s="5">
         <v>129.28483166620111</v>
       </c>
       <c r="D63" s="5">
         <v>96.872070935645525</v>
       </c>
       <c r="E63" s="4">
         <v>153.56071356031501</v>
       </c>
       <c r="F63" s="2">
         <v>126.92209779940831</v>
       </c>
       <c r="G63" s="2">
@@ -6783,51 +6875,53 @@
       </c>
       <c r="AC63" s="36" t="s">
         <v>25</v>
       </c>
       <c r="AD63" s="2">
         <v>37.373757255315695</v>
       </c>
       <c r="AE63" s="5">
         <v>141.68159636080614</v>
       </c>
       <c r="AF63" s="5">
         <v>113.20412054389087</v>
       </c>
       <c r="AG63" s="4">
         <v>135.49065634768701</v>
       </c>
       <c r="AH63" s="2">
         <v>113.91900513262243</v>
       </c>
       <c r="AI63" s="2">
         <v>120.02882256365746</v>
       </c>
       <c r="AJ63" s="4">
         <v>75.957203808668211</v>
       </c>
-      <c r="AK63" s="4"/>
+      <c r="AK63" s="4">
+        <v>155.57166414312218</v>
+      </c>
       <c r="AL63" s="4"/>
       <c r="AM63" s="4"/>
       <c r="AN63" s="4"/>
       <c r="AO63" s="2"/>
     </row>
     <row r="64" spans="1:41">
       <c r="A64" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B64" s="2">
         <v>52.035515746185993</v>
       </c>
       <c r="C64" s="5">
         <v>71.496323943302031</v>
       </c>
       <c r="D64" s="5">
         <v>92.898114489359912</v>
       </c>
       <c r="E64" s="4">
         <v>273.09806281409539</v>
       </c>
       <c r="F64" s="2">
         <v>116.8306382866094</v>
       </c>
       <c r="G64" s="2">
@@ -6892,51 +6986,53 @@
       </c>
       <c r="AC64" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AD64" s="2">
         <v>95.92709697697839</v>
       </c>
       <c r="AE64" s="5">
         <v>68.804068570608322</v>
       </c>
       <c r="AF64" s="5">
         <v>108.68633564890253</v>
       </c>
       <c r="AG64" s="4">
         <v>232.79226412474512</v>
       </c>
       <c r="AH64" s="2">
         <v>117.57499269059207</v>
       </c>
       <c r="AI64" s="2">
         <v>124.78926269258443</v>
       </c>
       <c r="AJ64" s="4">
         <v>97.323780102369767</v>
       </c>
-      <c r="AK64" s="4"/>
+      <c r="AK64" s="4">
+        <v>101.83349895194367</v>
+      </c>
       <c r="AL64" s="4"/>
       <c r="AM64" s="4"/>
       <c r="AN64" s="4"/>
       <c r="AO64" s="2"/>
     </row>
     <row r="65" spans="1:41">
       <c r="A65" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B65" s="2">
         <v>54.981363766627553</v>
       </c>
       <c r="C65" s="5">
         <v>63.666597503695421</v>
       </c>
       <c r="D65" s="5">
         <v>101.08180305332345</v>
       </c>
       <c r="E65" s="4">
         <v>209.54662632286153</v>
       </c>
       <c r="F65" s="2">
         <v>141.61280963889831</v>
       </c>
       <c r="G65" s="2">
@@ -7001,51 +7097,53 @@
       </c>
       <c r="AC65" s="36" t="s">
         <v>27</v>
       </c>
       <c r="AD65" s="2">
         <v>101.24904549982723</v>
       </c>
       <c r="AE65" s="5">
         <v>60.866490269735806</v>
       </c>
       <c r="AF65" s="5">
         <v>102.17490328021472</v>
       </c>
       <c r="AG65" s="4">
         <v>170.67098963911283</v>
       </c>
       <c r="AH65" s="2">
         <v>148.85874433222449</v>
       </c>
       <c r="AI65" s="2">
         <v>130.73715472618849</v>
       </c>
       <c r="AJ65" s="4">
         <v>112.19439749039661</v>
       </c>
-      <c r="AK65" s="4"/>
+      <c r="AK65" s="4">
+        <v>79.897269339248467</v>
+      </c>
       <c r="AL65" s="4"/>
       <c r="AM65" s="4"/>
       <c r="AN65" s="4"/>
       <c r="AO65" s="2"/>
     </row>
     <row r="66" spans="1:41">
       <c r="A66" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B66" s="2">
         <v>31.804643795500031</v>
       </c>
       <c r="C66" s="5">
         <v>87.305043193417404</v>
       </c>
       <c r="D66" s="5">
         <v>103.51476716852743</v>
       </c>
       <c r="E66" s="4">
         <v>146.1614551523358</v>
       </c>
       <c r="F66" s="2">
         <v>111.10899656735347</v>
       </c>
       <c r="G66" s="2">
@@ -7110,51 +7208,53 @@
       </c>
       <c r="AC66" s="36" t="s">
         <v>28</v>
       </c>
       <c r="AD66" s="2">
         <v>82.839332086638365</v>
       </c>
       <c r="AE66" s="5">
         <v>83.608166670645375</v>
       </c>
       <c r="AF66" s="5">
         <v>87.586527339742673</v>
       </c>
       <c r="AG66" s="4">
         <v>146.05248227293444</v>
       </c>
       <c r="AH66" s="2">
         <v>118.52040049001999</v>
       </c>
       <c r="AI66" s="2">
         <v>113.71186647311464</v>
       </c>
       <c r="AJ66" s="4">
         <v>103.35335264718506</v>
       </c>
-      <c r="AK66" s="4"/>
+      <c r="AK66" s="4">
+        <v>123.49467948593357</v>
+      </c>
       <c r="AL66" s="4"/>
       <c r="AM66" s="4"/>
       <c r="AN66" s="4"/>
       <c r="AO66" s="2"/>
     </row>
     <row r="67" spans="1:41">
       <c r="A67" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B67" s="2">
         <v>58.51890681584544</v>
       </c>
       <c r="C67" s="5">
         <v>86.684596748188</v>
       </c>
       <c r="D67" s="5">
         <v>96.768374124718278</v>
       </c>
       <c r="E67" s="4">
         <v>171.55620445460593</v>
       </c>
       <c r="F67" s="2">
         <v>98.001369806842987</v>
       </c>
       <c r="G67" s="2">
@@ -7219,51 +7319,53 @@
       </c>
       <c r="AC67" s="36" t="s">
         <v>29</v>
       </c>
       <c r="AD67" s="2">
         <v>76.332572338452181</v>
       </c>
       <c r="AE67" s="5">
         <v>87.61427322252986</v>
       </c>
       <c r="AF67" s="5">
         <v>97.744702796679064</v>
       </c>
       <c r="AG67" s="4">
         <v>152.90204085074996</v>
       </c>
       <c r="AH67" s="2">
         <v>95.515309669064123</v>
       </c>
       <c r="AI67" s="2">
         <v>147.98467921350999</v>
       </c>
       <c r="AJ67" s="4">
         <v>83.265805564585165</v>
       </c>
-      <c r="AK67" s="4"/>
+      <c r="AK67" s="4">
+        <v>136.82162505163674</v>
+      </c>
       <c r="AL67" s="4"/>
       <c r="AM67" s="4"/>
       <c r="AN67" s="4"/>
       <c r="AO67" s="2"/>
     </row>
     <row r="68" spans="1:41">
       <c r="A68" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B68" s="2">
         <v>35.943567072232973</v>
       </c>
       <c r="C68" s="5">
         <v>65.594759194091097</v>
       </c>
       <c r="D68" s="5">
         <v>100.25079377380155</v>
       </c>
       <c r="E68" s="4">
         <v>153.21899951459943</v>
       </c>
       <c r="F68" s="2">
         <v>124.65063118614275</v>
       </c>
       <c r="G68" s="2">
@@ -7328,51 +7430,53 @@
       </c>
       <c r="AC68" s="36" t="s">
         <v>30</v>
       </c>
       <c r="AD68" s="2">
         <v>45.923475305804295</v>
       </c>
       <c r="AE68" s="5">
         <v>91.209022003922101</v>
       </c>
       <c r="AF68" s="5">
         <v>121.00168042320456</v>
       </c>
       <c r="AG68" s="4">
         <v>113.49638330173366</v>
       </c>
       <c r="AH68" s="2">
         <v>125.39578940444804</v>
       </c>
       <c r="AI68" s="2">
         <v>211.54976318897175</v>
       </c>
       <c r="AJ68" s="4">
         <v>63.268041149205068</v>
       </c>
-      <c r="AK68" s="4"/>
+      <c r="AK68" s="4">
+        <v>137.59129220202576</v>
+      </c>
       <c r="AL68" s="4"/>
       <c r="AM68" s="4"/>
       <c r="AN68" s="4"/>
       <c r="AO68" s="2"/>
     </row>
     <row r="69" spans="1:41">
       <c r="A69" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B69" s="2">
         <v>84.664749148696913</v>
       </c>
       <c r="C69" s="5">
         <v>100.83710054064375</v>
       </c>
       <c r="D69" s="5">
         <v>109.70432576566856</v>
       </c>
       <c r="E69" s="4">
         <v>102.3795425926572</v>
       </c>
       <c r="F69" s="2">
         <v>104.90529284421174</v>
       </c>
       <c r="G69" s="2">
@@ -7437,51 +7541,53 @@
       </c>
       <c r="AC69" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AD69" s="2">
         <v>97.624080602438298</v>
       </c>
       <c r="AE69" s="5">
         <v>85.999895858158354</v>
       </c>
       <c r="AF69" s="5">
         <v>111.12582429050953</v>
       </c>
       <c r="AG69" s="4">
         <v>104.82196285205939</v>
       </c>
       <c r="AH69" s="2">
         <v>105.37796370726136</v>
       </c>
       <c r="AI69" s="2">
         <v>114.6928119010245</v>
       </c>
       <c r="AJ69" s="4">
         <v>126.60812580013423</v>
       </c>
-      <c r="AK69" s="4"/>
+      <c r="AK69" s="4">
+        <v>100.4217556232271</v>
+      </c>
       <c r="AL69" s="4"/>
       <c r="AM69" s="4"/>
       <c r="AN69" s="4"/>
       <c r="AO69" s="2"/>
     </row>
     <row r="70" spans="1:41">
       <c r="A70" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B70" s="2">
         <v>43.367763991850765</v>
       </c>
       <c r="C70" s="5">
         <v>63.641883030265959</v>
       </c>
       <c r="D70" s="5">
         <v>147.11034134621397</v>
       </c>
       <c r="E70" s="4">
         <v>139.75921503966651</v>
       </c>
       <c r="F70" s="2">
         <v>101.0674764812876</v>
       </c>
       <c r="G70" s="2">
@@ -7546,51 +7652,53 @@
       </c>
       <c r="AC70" s="36" t="s">
         <v>32</v>
       </c>
       <c r="AD70" s="2">
         <v>74.023524568792482</v>
       </c>
       <c r="AE70" s="5">
         <v>65.748885041325025</v>
       </c>
       <c r="AF70" s="5">
         <v>143.87713427524304</v>
       </c>
       <c r="AG70" s="4">
         <v>124.08168230400759</v>
       </c>
       <c r="AH70" s="2">
         <v>101.76389593121861</v>
       </c>
       <c r="AI70" s="2">
         <v>106.53332979171881</v>
       </c>
       <c r="AJ70" s="4">
         <v>147.58690630385831</v>
       </c>
-      <c r="AK70" s="4"/>
+      <c r="AK70" s="4">
+        <v>87.860088787531694</v>
+      </c>
       <c r="AL70" s="4"/>
       <c r="AM70" s="4"/>
       <c r="AN70" s="4"/>
       <c r="AO70" s="2"/>
     </row>
     <row r="71" spans="1:41">
       <c r="A71" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B71" s="2">
         <v>46.624276640865311</v>
       </c>
       <c r="C71" s="5">
         <v>96.69014601293911</v>
       </c>
       <c r="D71" s="5">
         <v>90.312783352114508</v>
       </c>
       <c r="E71" s="4">
         <v>174.53510202382003</v>
       </c>
       <c r="F71" s="2">
         <v>114.61961130641976</v>
       </c>
       <c r="G71" s="2">
@@ -7655,51 +7763,53 @@
       </c>
       <c r="AC71" s="36" t="s">
         <v>33</v>
       </c>
       <c r="AD71" s="2">
         <v>76.182706631165232</v>
       </c>
       <c r="AE71" s="5">
         <v>81.165813152775044</v>
       </c>
       <c r="AF71" s="5">
         <v>115.60736684374066</v>
       </c>
       <c r="AG71" s="4">
         <v>125.28677611451644</v>
       </c>
       <c r="AH71" s="2">
         <v>123.78409940583464</v>
       </c>
       <c r="AI71" s="2">
         <v>114.00932817588267</v>
       </c>
       <c r="AJ71" s="4">
         <v>110.57655735941432</v>
       </c>
-      <c r="AK71" s="4"/>
+      <c r="AK71" s="4">
+        <v>148.44071598483615</v>
+      </c>
       <c r="AL71" s="4"/>
       <c r="AM71" s="4"/>
       <c r="AN71" s="4"/>
       <c r="AO71" s="2"/>
     </row>
     <row r="72" spans="1:41">
       <c r="A72" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B72" s="2">
         <v>84.433197276715376</v>
       </c>
       <c r="C72" s="5">
         <v>102.49944534747293</v>
       </c>
       <c r="D72" s="5">
         <v>76.635314367306577</v>
       </c>
       <c r="E72" s="4">
         <v>120.99462410050357</v>
       </c>
       <c r="F72" s="2">
         <v>119.89281713036397</v>
       </c>
       <c r="G72" s="2">
@@ -7764,51 +7874,53 @@
       </c>
       <c r="AC72" s="36" t="s">
         <v>34</v>
       </c>
       <c r="AD72" s="2">
         <v>94.588680746114278</v>
       </c>
       <c r="AE72" s="5">
         <v>97.015968145300462</v>
       </c>
       <c r="AF72" s="5">
         <v>108.65710587702564</v>
       </c>
       <c r="AG72" s="4">
         <v>107.85429635844746</v>
       </c>
       <c r="AH72" s="2">
         <v>115.51463357441236</v>
       </c>
       <c r="AI72" s="2">
         <v>122.56993049083916</v>
       </c>
       <c r="AJ72" s="4">
         <v>113.228324091126</v>
       </c>
-      <c r="AK72" s="4"/>
+      <c r="AK72" s="4">
+        <v>96.759651478285932</v>
+      </c>
       <c r="AL72" s="4"/>
       <c r="AM72" s="4"/>
       <c r="AN72" s="4"/>
       <c r="AO72" s="2"/>
     </row>
     <row r="73" spans="1:41">
       <c r="A73" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B73" s="2">
         <v>64.971957508819443</v>
       </c>
       <c r="C73" s="5">
         <v>80.369710068728949</v>
       </c>
       <c r="D73" s="5">
         <v>97.492649785346302</v>
       </c>
       <c r="E73" s="4">
         <v>132.92790522025285</v>
       </c>
       <c r="F73" s="2">
         <v>99.026589209178979</v>
       </c>
       <c r="G73" s="2">
@@ -7873,51 +7985,53 @@
       </c>
       <c r="AC73" s="36" t="s">
         <v>35</v>
       </c>
       <c r="AD73" s="2">
         <v>88.638698965003783</v>
       </c>
       <c r="AE73" s="5">
         <v>71.820180486788971</v>
       </c>
       <c r="AF73" s="5">
         <v>117.05811358006616</v>
       </c>
       <c r="AG73" s="4">
         <v>118.99144480835642</v>
       </c>
       <c r="AH73" s="2">
         <v>113.52992704192302</v>
       </c>
       <c r="AI73" s="2">
         <v>111.07254219524908</v>
       </c>
       <c r="AJ73" s="4">
         <v>113.15112502477696</v>
       </c>
-      <c r="AK73" s="4"/>
+      <c r="AK73" s="4">
+        <v>94.168242699688236</v>
+      </c>
       <c r="AL73" s="4"/>
       <c r="AM73" s="4"/>
       <c r="AN73" s="4"/>
       <c r="AO73" s="2"/>
     </row>
     <row r="74" spans="1:41">
       <c r="A74" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B74" s="2">
         <v>48.328962531574874</v>
       </c>
       <c r="C74" s="5">
         <v>73.870859834073542</v>
       </c>
       <c r="D74" s="5">
         <v>198.96670801388521</v>
       </c>
       <c r="E74" s="4">
         <v>139.72584344524356</v>
       </c>
       <c r="F74" s="2">
         <v>117.43912965213825</v>
       </c>
       <c r="G74" s="2">
@@ -7982,51 +8096,53 @@
       </c>
       <c r="AC74" s="36" t="s">
         <v>36</v>
       </c>
       <c r="AD74" s="2">
         <v>98.606470387399895</v>
       </c>
       <c r="AE74" s="5">
         <v>64.12696163398428</v>
       </c>
       <c r="AF74" s="5">
         <v>117.45852652571091</v>
       </c>
       <c r="AG74" s="4">
         <v>106.91906995992815</v>
       </c>
       <c r="AH74" s="2">
         <v>119.90211100381572</v>
       </c>
       <c r="AI74" s="2">
         <v>146.39822654753408</v>
       </c>
       <c r="AJ74" s="4">
         <v>141.76422894393301</v>
       </c>
-      <c r="AK74" s="4"/>
+      <c r="AK74" s="4">
+        <v>90.394639362836358</v>
+      </c>
       <c r="AL74" s="4"/>
       <c r="AM74" s="4"/>
       <c r="AN74" s="4"/>
       <c r="AO74" s="2"/>
     </row>
     <row r="75" spans="1:41">
       <c r="A75" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B75" s="2">
         <v>55.504631944434138</v>
       </c>
       <c r="C75" s="5">
         <v>81.268487300944031</v>
       </c>
       <c r="D75" s="5">
         <v>135.39718257282613</v>
       </c>
       <c r="E75" s="4">
         <v>168.03202038761276</v>
       </c>
       <c r="F75" s="2">
         <v>94.015095877246978</v>
       </c>
       <c r="G75" s="2">
@@ -8091,51 +8207,53 @@
       </c>
       <c r="AC75" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AD75" s="2">
         <v>75.279444006010081</v>
       </c>
       <c r="AE75" s="5">
         <v>74.482922621706834</v>
       </c>
       <c r="AF75" s="5">
         <v>136.35589942810316</v>
       </c>
       <c r="AG75" s="4">
         <v>160.56961265309405</v>
       </c>
       <c r="AH75" s="2">
         <v>90.402465410310597</v>
       </c>
       <c r="AI75" s="2">
         <v>155.56838337753146</v>
       </c>
       <c r="AJ75" s="4">
         <v>126.64907550887767</v>
       </c>
-      <c r="AK75" s="4"/>
+      <c r="AK75" s="4">
+        <v>85.008835701449854</v>
+      </c>
       <c r="AL75" s="4"/>
       <c r="AM75" s="4"/>
       <c r="AN75" s="4"/>
       <c r="AO75" s="2"/>
     </row>
     <row r="76" spans="1:41">
       <c r="A76" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B76" s="2">
         <v>49.274925361194718</v>
       </c>
       <c r="C76" s="5">
         <v>88.085888374541767</v>
       </c>
       <c r="D76" s="5">
         <v>74.181874424408633</v>
       </c>
       <c r="E76" s="4">
         <v>162.82480103499714</v>
       </c>
       <c r="F76" s="2">
         <v>120.60128667277372</v>
       </c>
       <c r="G76" s="2">
@@ -8200,51 +8318,53 @@
       </c>
       <c r="AC76" s="36" t="s">
         <v>38</v>
       </c>
       <c r="AD76" s="2">
         <v>95.509771868315738</v>
       </c>
       <c r="AE76" s="5">
         <v>62.256005107049774</v>
       </c>
       <c r="AF76" s="5">
         <v>136.29532005668489</v>
       </c>
       <c r="AG76" s="4">
         <v>115.34762175213373</v>
       </c>
       <c r="AH76" s="2">
         <v>115.57294441981058</v>
       </c>
       <c r="AI76" s="2">
         <v>109.33769979247062</v>
       </c>
       <c r="AJ76" s="4">
         <v>170.2013470986731</v>
       </c>
-      <c r="AK76" s="4"/>
+      <c r="AK76" s="4">
+        <v>88.840495438097008</v>
+      </c>
       <c r="AL76" s="4"/>
       <c r="AM76" s="4"/>
       <c r="AN76" s="4"/>
       <c r="AO76" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="O1:AA1"/>
     <mergeCell ref="O20:AA20"/>
     <mergeCell ref="O21:AA21"/>
     <mergeCell ref="O40:AA40"/>
     <mergeCell ref="O59:AA59"/>
     <mergeCell ref="AC1:AO1"/>
     <mergeCell ref="AC20:AO20"/>
     <mergeCell ref="AC21:AO21"/>
     <mergeCell ref="AC40:AO40"/>
     <mergeCell ref="AC59:AO59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>