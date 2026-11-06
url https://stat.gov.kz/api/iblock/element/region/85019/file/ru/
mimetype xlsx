--- v6 (2026-09-21)
+++ v7 (2026-11-06)
@@ -330,58 +330,58 @@
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -652,118 +652,118 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO76"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="S1" workbookViewId="0">
-      <selection activeCell="AP1" sqref="AP1"/>
+      <selection activeCell="AL62" sqref="AL62:AL76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="27" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="27" customWidth="1"/>
     <col min="3" max="12" width="9.140625" style="27"/>
     <col min="13" max="13" width="9.140625" style="28"/>
     <col min="14" max="14" width="9.140625" style="27"/>
     <col min="15" max="15" width="26.28515625" style="27" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="27" customWidth="1"/>
     <col min="17" max="26" width="9.140625" style="27"/>
     <col min="27" max="27" width="9.140625" style="28"/>
     <col min="28" max="28" width="9.140625" style="27"/>
     <col min="29" max="29" width="26.28515625" style="27" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="27" customWidth="1"/>
     <col min="31" max="40" width="9.140625" style="27"/>
     <col min="41" max="41" width="9.140625" style="28"/>
     <col min="42" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" ht="27.75" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="37"/>
-[...11 lines deleted...]
-      <c r="O1" s="37" t="s">
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="O1" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="P1" s="37"/>
-[...11 lines deleted...]
-      <c r="AC1" s="37" t="s">
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AC1" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="AD1" s="37"/>
-[...10 lines deleted...]
-      <c r="AO1" s="37"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+      <c r="AF1" s="38"/>
+      <c r="AG1" s="38"/>
+      <c r="AH1" s="38"/>
+      <c r="AI1" s="38"/>
+      <c r="AJ1" s="38"/>
+      <c r="AK1" s="38"/>
+      <c r="AL1" s="38"/>
+      <c r="AM1" s="38"/>
+      <c r="AN1" s="38"/>
+      <c r="AO1" s="38"/>
     </row>
     <row r="2" spans="1:41">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="O2" s="29"/>
       <c r="P2" s="29"/>
       <c r="Q2" s="29"/>
       <c r="R2" s="29"/>
       <c r="S2" s="29"/>
       <c r="T2" s="29"/>
       <c r="U2" s="29"/>
       <c r="V2" s="29"/>
@@ -987,51 +987,53 @@
       </c>
       <c r="AD4" s="2">
         <v>86.452897367908605</v>
       </c>
       <c r="AE4" s="2">
         <v>78.79069202287792</v>
       </c>
       <c r="AF4" s="2">
         <v>113.79687277781687</v>
       </c>
       <c r="AG4" s="2">
         <v>128.00647037280325</v>
       </c>
       <c r="AH4" s="3">
         <v>109.63738309316504</v>
       </c>
       <c r="AI4" s="3">
         <v>124.77048636875558</v>
       </c>
       <c r="AJ4" s="4">
         <v>187.37684740601028</v>
       </c>
       <c r="AK4" s="5">
         <v>305.70082764182581</v>
       </c>
-      <c r="AL4" s="4"/>
+      <c r="AL4" s="4">
+        <v>345.21678675952887</v>
+      </c>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4"/>
       <c r="AO4" s="5"/>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="2">
         <v>50.869725507106814</v>
       </c>
       <c r="C5" s="2">
         <v>110.87989041113634</v>
       </c>
       <c r="D5" s="2">
         <v>106.80485446783499</v>
       </c>
       <c r="E5" s="2">
         <v>120.69278336091787</v>
       </c>
       <c r="F5" s="3">
         <v>124.84619084585333</v>
       </c>
       <c r="G5" s="3">
         <v>112.51481931159284</v>
@@ -1098,51 +1100,53 @@
       </c>
       <c r="AD5" s="2">
         <v>84.19442784882763</v>
       </c>
       <c r="AE5" s="2">
         <v>105.20216093907111</v>
       </c>
       <c r="AF5" s="2">
         <v>103.46601623061768</v>
       </c>
       <c r="AG5" s="2">
         <v>105.46926778388186</v>
       </c>
       <c r="AH5" s="3">
         <v>103.83266231486583</v>
       </c>
       <c r="AI5" s="3">
         <v>106.43772206903724</v>
       </c>
       <c r="AJ5" s="4">
         <v>480.94102198660005</v>
       </c>
       <c r="AK5" s="5">
         <v>229.10082919152458</v>
       </c>
-      <c r="AL5" s="4"/>
+      <c r="AL5" s="4">
+        <v>894.69536349156795</v>
+      </c>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="5"/>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="2">
         <v>47.612217945944003</v>
       </c>
       <c r="C6" s="2">
         <v>66.375832611656477</v>
       </c>
       <c r="D6" s="2">
         <v>110.29790029010711</v>
       </c>
       <c r="E6" s="2">
         <v>224.59174681887558</v>
       </c>
       <c r="F6" s="3">
         <v>120.97653762140051</v>
       </c>
       <c r="G6" s="3">
         <v>206.8717161200945</v>
@@ -1209,51 +1213,53 @@
       </c>
       <c r="AD6" s="2">
         <v>95.994902551931844</v>
       </c>
       <c r="AE6" s="2">
         <v>70.118868282568272</v>
       </c>
       <c r="AF6" s="2">
         <v>112.42850756369688</v>
       </c>
       <c r="AG6" s="2">
         <v>221.12953903007354</v>
       </c>
       <c r="AH6" s="3">
         <v>116.39103266951125</v>
       </c>
       <c r="AI6" s="3">
         <v>123.97512493055689</v>
       </c>
       <c r="AJ6" s="4">
         <v>151.12694201022487</v>
       </c>
       <c r="AK6" s="5">
         <v>419.29930640209932</v>
       </c>
-      <c r="AL6" s="4"/>
+      <c r="AL6" s="4">
+        <v>289.67170219330853</v>
+      </c>
       <c r="AM6" s="4"/>
       <c r="AN6" s="4"/>
       <c r="AO6" s="5"/>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="2">
         <v>42.729887050747656</v>
       </c>
       <c r="C7" s="2">
         <v>57.791387697132933</v>
       </c>
       <c r="D7" s="2">
         <v>94.539681044044826</v>
       </c>
       <c r="E7" s="2">
         <v>189.21010821286782</v>
       </c>
       <c r="F7" s="3">
         <v>140.69057371888456</v>
       </c>
       <c r="G7" s="3">
         <v>132.21981181256297</v>
@@ -1320,51 +1326,53 @@
       </c>
       <c r="AD7" s="2">
         <v>101.0296775263452</v>
       </c>
       <c r="AE7" s="2">
         <v>60.939689840092548</v>
       </c>
       <c r="AF7" s="2">
         <v>102.17481667319544</v>
       </c>
       <c r="AG7" s="2">
         <v>173.68319345984133</v>
       </c>
       <c r="AH7" s="3">
         <v>146.15527123437198</v>
       </c>
       <c r="AI7" s="3">
         <v>130.5480865406368</v>
       </c>
       <c r="AJ7" s="4">
         <v>141.74912925282848</v>
       </c>
       <c r="AK7" s="5">
         <v>269.9787302936511</v>
       </c>
-      <c r="AL7" s="4"/>
+      <c r="AL7" s="4">
+        <v>398.85084681495726</v>
+      </c>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="5"/>
     </row>
     <row r="8" spans="1:41">
       <c r="A8" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="2">
         <v>36.703975840789397</v>
       </c>
       <c r="C8" s="2">
         <v>86.616597935529128</v>
       </c>
       <c r="D8" s="2">
         <v>95.621434552009106</v>
       </c>
       <c r="E8" s="2">
         <v>136.1283006831847</v>
       </c>
       <c r="F8" s="3">
         <v>109.30608001281092</v>
       </c>
       <c r="G8" s="3">
         <v>116.83297804660948</v>
@@ -1431,51 +1439,53 @@
       </c>
       <c r="AD8" s="2">
         <v>83.918310638083611</v>
       </c>
       <c r="AE8" s="2">
         <v>84.533648884246034</v>
       </c>
       <c r="AF8" s="2">
         <v>89.727287439254937</v>
       </c>
       <c r="AG8" s="2">
         <v>142.44023922894496</v>
       </c>
       <c r="AH8" s="3">
         <v>116.88272665555353</v>
       </c>
       <c r="AI8" s="3">
         <v>113.2837107421107</v>
       </c>
       <c r="AJ8" s="4">
         <v>194.40248196253543</v>
       </c>
       <c r="AK8" s="5">
         <v>374.85425369627598</v>
       </c>
-      <c r="AL8" s="4"/>
+      <c r="AL8" s="4">
+        <v>465.92081869258755</v>
+      </c>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="5"/>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="2">
         <v>52.561373194691562</v>
       </c>
       <c r="C9" s="2">
         <v>85.277832165368736</v>
       </c>
       <c r="D9" s="2">
         <v>94.781997533502874</v>
       </c>
       <c r="E9" s="2">
         <v>158.4017418851389</v>
       </c>
       <c r="F9" s="3">
         <v>99.389093538270799</v>
       </c>
       <c r="G9" s="3">
         <v>151.04615280150523</v>
@@ -1542,51 +1552,53 @@
       </c>
       <c r="AD9" s="2">
         <v>77.030916535544222</v>
       </c>
       <c r="AE9" s="2">
         <v>87.981263476062395</v>
       </c>
       <c r="AF9" s="2">
         <v>97.879711252292353</v>
       </c>
       <c r="AG9" s="2">
         <v>154.90697426911851</v>
       </c>
       <c r="AH9" s="3">
         <v>93.881994417258056</v>
       </c>
       <c r="AI9" s="3">
         <v>146.80870443088102</v>
       </c>
       <c r="AJ9" s="4">
         <v>143.39709930575694</v>
       </c>
       <c r="AK9" s="5">
         <v>447.95455199178173</v>
       </c>
-      <c r="AL9" s="4"/>
+      <c r="AL9" s="4">
+        <v>268.35686673530341</v>
+      </c>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
       <c r="AO9" s="5"/>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="2">
         <v>40.626526960258872</v>
       </c>
       <c r="C10" s="2">
         <v>64.354455470409363</v>
       </c>
       <c r="D10" s="2">
         <v>109.37886372047024</v>
       </c>
       <c r="E10" s="2">
         <v>136.32199688990016</v>
       </c>
       <c r="F10" s="3">
         <v>125.40478731966067</v>
       </c>
       <c r="G10" s="3">
         <v>212.47883159434014</v>
@@ -1653,51 +1665,53 @@
       </c>
       <c r="AD10" s="2">
         <v>46.800025490244501</v>
       </c>
       <c r="AE10" s="2">
         <v>91.648577266389992</v>
       </c>
       <c r="AF10" s="2">
         <v>121.07763364547345</v>
       </c>
       <c r="AG10" s="2">
         <v>119.5394370186257</v>
       </c>
       <c r="AH10" s="3">
         <v>117.89719331863711</v>
       </c>
       <c r="AI10" s="3">
         <v>205.45754029992565</v>
       </c>
       <c r="AJ10" s="4">
         <v>142.53377617009565</v>
       </c>
       <c r="AK10" s="5">
         <v>392.7610210689499</v>
       </c>
-      <c r="AL10" s="4"/>
+      <c r="AL10" s="4">
+        <v>425.13205078655238</v>
+      </c>
       <c r="AM10" s="4"/>
       <c r="AN10" s="4"/>
       <c r="AO10" s="5"/>
     </row>
     <row r="11" spans="1:41">
       <c r="A11" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="2">
         <v>84.585427252883079</v>
       </c>
       <c r="C11" s="2">
         <v>102.66909647863271</v>
       </c>
       <c r="D11" s="2">
         <v>109.63324345700562</v>
       </c>
       <c r="E11" s="2">
         <v>96.451774000919912</v>
       </c>
       <c r="F11" s="3">
         <v>104.06544718791653</v>
       </c>
       <c r="G11" s="3">
         <v>109.91607719490408</v>
@@ -1764,51 +1778,53 @@
       </c>
       <c r="AD11" s="2">
         <v>97.609776743873979</v>
       </c>
       <c r="AE11" s="2">
         <v>86.334495639496168</v>
       </c>
       <c r="AF11" s="2">
         <v>110.70662643515054</v>
       </c>
       <c r="AG11" s="2">
         <v>104.8035806106442</v>
       </c>
       <c r="AH11" s="3">
         <v>105.03537337356219</v>
       </c>
       <c r="AI11" s="3">
         <v>114.38997461660252</v>
       </c>
       <c r="AJ11" s="4">
         <v>195.29708377791857</v>
       </c>
       <c r="AK11" s="5">
         <v>141.3453328753655</v>
       </c>
-      <c r="AL11" s="4"/>
+      <c r="AL11" s="4">
+        <v>291.68159647496645</v>
+      </c>
       <c r="AM11" s="4"/>
       <c r="AN11" s="4"/>
       <c r="AO11" s="5"/>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="2">
         <v>42.914758698622713</v>
       </c>
       <c r="C12" s="2">
         <v>65.446318104261564</v>
       </c>
       <c r="D12" s="2">
         <v>151.36438757428149</v>
       </c>
       <c r="E12" s="2">
         <v>128.57906244994885</v>
       </c>
       <c r="F12" s="3">
         <v>101.8862795225113</v>
       </c>
       <c r="G12" s="3">
         <v>100.6909522120381</v>
@@ -1875,51 +1891,53 @@
       </c>
       <c r="AD12" s="2">
         <v>75.012950957556868</v>
       </c>
       <c r="AE12" s="2">
         <v>67.276875589158777</v>
       </c>
       <c r="AF12" s="2">
         <v>141.08707487687028</v>
       </c>
       <c r="AG12" s="2">
         <v>124.88520294884442</v>
       </c>
       <c r="AH12" s="3">
         <v>100.35230997049864</v>
       </c>
       <c r="AI12" s="3">
         <v>106.30759754638936</v>
       </c>
       <c r="AJ12" s="4">
         <v>258.9279496027084</v>
       </c>
       <c r="AK12" s="5">
         <v>222.11479722722552</v>
       </c>
-      <c r="AL12" s="4"/>
+      <c r="AL12" s="4">
+        <v>501.60283669787839</v>
+      </c>
       <c r="AM12" s="4"/>
       <c r="AN12" s="4"/>
       <c r="AO12" s="5"/>
     </row>
     <row r="13" spans="1:41">
       <c r="A13" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="2">
         <v>309.93982530541655</v>
       </c>
       <c r="C13" s="2">
         <v>95.367562849540036</v>
       </c>
       <c r="D13" s="2">
         <v>83.926300088015523</v>
       </c>
       <c r="E13" s="2">
         <v>167.76756006453587</v>
       </c>
       <c r="F13" s="3">
         <v>112.11233395024034</v>
       </c>
       <c r="G13" s="3">
         <v>110.71125666708272</v>
@@ -1986,51 +2004,53 @@
       </c>
       <c r="AD13" s="2">
         <v>72.685691046647435</v>
       </c>
       <c r="AE13" s="2">
         <v>81.783414818896887</v>
       </c>
       <c r="AF13" s="2">
         <v>115.86378269422937</v>
       </c>
       <c r="AG13" s="2">
         <v>128.52846169355072</v>
       </c>
       <c r="AH13" s="3">
         <v>119.20408066289663</v>
       </c>
       <c r="AI13" s="3">
         <v>113.4930203502874</v>
       </c>
       <c r="AJ13" s="4">
         <v>165.12241323315249</v>
       </c>
       <c r="AK13" s="5">
         <v>240.0145862986638</v>
       </c>
-      <c r="AL13" s="4"/>
+      <c r="AL13" s="4">
+        <v>934.48210489908627</v>
+      </c>
       <c r="AM13" s="4"/>
       <c r="AN13" s="4"/>
       <c r="AO13" s="5"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="2">
         <v>80.477225971727478</v>
       </c>
       <c r="C14" s="2">
         <v>101.96246662096063</v>
       </c>
       <c r="D14" s="2">
         <v>75.256760329557267</v>
       </c>
       <c r="E14" s="2">
         <v>114.36951160790969</v>
       </c>
       <c r="F14" s="3">
         <v>117.51655939058917</v>
       </c>
       <c r="G14" s="3">
         <v>129.13176372689068</v>
@@ -2097,51 +2117,53 @@
       </c>
       <c r="AD14" s="2">
         <v>94.622668370423924</v>
       </c>
       <c r="AE14" s="2">
         <v>97.091801626071586</v>
       </c>
       <c r="AF14" s="2">
         <v>108.99823735697787</v>
       </c>
       <c r="AG14" s="2">
         <v>107.82247462286088</v>
       </c>
       <c r="AH14" s="3">
         <v>114.69816294258442</v>
       </c>
       <c r="AI14" s="3">
         <v>122.0526006679702</v>
       </c>
       <c r="AJ14" s="4">
         <v>171.55003168836882</v>
       </c>
       <c r="AK14" s="5">
         <v>261.72494601154892</v>
       </c>
-      <c r="AL14" s="4"/>
+      <c r="AL14" s="4">
+        <v>313.48383371390304</v>
+      </c>
       <c r="AM14" s="4"/>
       <c r="AN14" s="4"/>
       <c r="AO14" s="5"/>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="2">
         <v>61.667601205353591</v>
       </c>
       <c r="C15" s="2">
         <v>80.154039452886437</v>
       </c>
       <c r="D15" s="2">
         <v>103.82067585632051</v>
       </c>
       <c r="E15" s="2">
         <v>129.15042328257985</v>
       </c>
       <c r="F15" s="3">
         <v>94.286750964325321</v>
       </c>
       <c r="G15" s="3">
         <v>74.325387158639671</v>
@@ -2208,51 +2230,53 @@
       </c>
       <c r="AD15" s="2">
         <v>88.796443928801708</v>
       </c>
       <c r="AE15" s="2">
         <v>71.876459515034838</v>
       </c>
       <c r="AF15" s="2">
         <v>116.93805311372427</v>
       </c>
       <c r="AG15" s="2">
         <v>122.31188485850046</v>
       </c>
       <c r="AH15" s="3">
         <v>110.97093829693647</v>
       </c>
       <c r="AI15" s="3">
         <v>110.98441720860525</v>
       </c>
       <c r="AJ15" s="4">
         <v>176.65047269841639</v>
       </c>
       <c r="AK15" s="5">
         <v>286.22607544215043</v>
       </c>
-      <c r="AL15" s="4"/>
+      <c r="AL15" s="4">
+        <v>229.51619883630983</v>
+      </c>
       <c r="AM15" s="4"/>
       <c r="AN15" s="4"/>
       <c r="AO15" s="5"/>
     </row>
     <row r="16" spans="1:41">
       <c r="A16" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="2">
         <v>49.295937514094497</v>
       </c>
       <c r="C16" s="2">
         <v>72.380712756228888</v>
       </c>
       <c r="D16" s="2">
         <v>96.91710005835516</v>
       </c>
       <c r="E16" s="2">
         <v>124.58649516536656</v>
       </c>
       <c r="F16" s="3">
         <v>131.83980839724924</v>
       </c>
       <c r="G16" s="3">
         <v>135.93396356974534</v>
@@ -2319,51 +2343,53 @@
       </c>
       <c r="AD16" s="2">
         <v>97.227621365350146</v>
       </c>
       <c r="AE16" s="2">
         <v>64.162107475161648</v>
       </c>
       <c r="AF16" s="2">
         <v>117.22593236046424</v>
       </c>
       <c r="AG16" s="2">
         <v>113.13934718976046</v>
       </c>
       <c r="AH16" s="3">
         <v>114.37102012433303</v>
       </c>
       <c r="AI16" s="3">
         <v>145.38921425707727</v>
       </c>
       <c r="AJ16" s="4">
         <v>221.47957579808084</v>
       </c>
       <c r="AK16" s="5">
         <v>739.57088805047613</v>
       </c>
-      <c r="AL16" s="4"/>
+      <c r="AL16" s="4">
+        <v>353.94667228589481</v>
+      </c>
       <c r="AM16" s="4"/>
       <c r="AN16" s="4"/>
       <c r="AO16" s="5"/>
     </row>
     <row r="17" spans="1:41">
       <c r="A17" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="2">
         <v>54.835575770651481</v>
       </c>
       <c r="C17" s="2">
         <v>77.084953262026758</v>
       </c>
       <c r="D17" s="2">
         <v>134.88997122115634</v>
       </c>
       <c r="E17" s="2">
         <v>167.27581785917812</v>
       </c>
       <c r="F17" s="3">
         <v>98.331215318728383</v>
       </c>
       <c r="G17" s="3">
         <v>136.81705069070961</v>
@@ -2430,51 +2456,53 @@
       </c>
       <c r="AD17" s="2">
         <v>75.390211831154744</v>
       </c>
       <c r="AE17" s="2">
         <v>74.531466727387581</v>
       </c>
       <c r="AF17" s="2">
         <v>136.35292395270747</v>
       </c>
       <c r="AG17" s="2">
         <v>160.55519236378345</v>
       </c>
       <c r="AH17" s="3">
         <v>90.403501455058986</v>
       </c>
       <c r="AI17" s="3">
         <v>155.64764264905185</v>
       </c>
       <c r="AJ17" s="4">
         <v>165.48380327409208</v>
       </c>
       <c r="AK17" s="5">
         <v>146.05560294014117</v>
       </c>
-      <c r="AL17" s="4"/>
+      <c r="AL17" s="4">
+        <v>366.19913099262845</v>
+      </c>
       <c r="AM17" s="4"/>
       <c r="AN17" s="4"/>
       <c r="AO17" s="5"/>
     </row>
     <row r="18" spans="1:41">
       <c r="A18" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="2">
         <v>52.925097847143867</v>
       </c>
       <c r="C18" s="2">
         <v>84.956052569312135</v>
       </c>
       <c r="D18" s="2">
         <v>64.4882909220388</v>
       </c>
       <c r="E18" s="2">
         <v>153.43886324365383</v>
       </c>
       <c r="F18" s="3">
         <v>119.77529721441795</v>
       </c>
       <c r="G18" s="3">
         <v>115.04403687338969</v>
@@ -2541,183 +2569,185 @@
       </c>
       <c r="AD18" s="6">
         <v>95.413454666854406</v>
       </c>
       <c r="AE18" s="6">
         <v>62.514524325778417</v>
       </c>
       <c r="AF18" s="6">
         <v>136.19950961922635</v>
       </c>
       <c r="AG18" s="6">
         <v>115.42377922284277</v>
       </c>
       <c r="AH18" s="7">
         <v>115.20431303323495</v>
       </c>
       <c r="AI18" s="7">
         <v>111.04855793398951</v>
       </c>
       <c r="AJ18" s="8">
         <v>395.5540406556122</v>
       </c>
       <c r="AK18" s="9">
         <v>466.96093763456633</v>
       </c>
-      <c r="AL18" s="8"/>
+      <c r="AL18" s="8">
+        <v>307.6719973292972</v>
+      </c>
       <c r="AM18" s="8"/>
       <c r="AN18" s="8"/>
       <c r="AO18" s="9"/>
     </row>
     <row r="19" spans="1:41">
       <c r="A19" s="10"/>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="12"/>
       <c r="F19" s="13"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="14"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="15"/>
       <c r="O19" s="16"/>
       <c r="P19" s="16"/>
       <c r="Q19" s="16"/>
       <c r="R19" s="16"/>
       <c r="S19" s="16"/>
       <c r="T19" s="17"/>
       <c r="U19" s="18"/>
       <c r="V19" s="18"/>
       <c r="W19" s="19"/>
       <c r="X19" s="18"/>
       <c r="Y19" s="18"/>
       <c r="Z19" s="18"/>
       <c r="AA19" s="20"/>
       <c r="AC19" s="16"/>
       <c r="AD19" s="16"/>
       <c r="AE19" s="16"/>
       <c r="AF19" s="16"/>
       <c r="AG19" s="16"/>
       <c r="AH19" s="17"/>
       <c r="AI19" s="18"/>
       <c r="AJ19" s="18"/>
       <c r="AK19" s="19"/>
       <c r="AL19" s="18"/>
       <c r="AM19" s="18"/>
       <c r="AN19" s="18"/>
       <c r="AO19" s="20"/>
     </row>
     <row r="20" spans="1:41">
-      <c r="A20" s="38"/>
-[...37 lines deleted...]
-      <c r="AO20" s="38"/>
+      <c r="A20" s="39"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="39"/>
+      <c r="J20" s="39"/>
+      <c r="K20" s="39"/>
+      <c r="L20" s="39"/>
+      <c r="M20" s="39"/>
+      <c r="O20" s="39"/>
+      <c r="P20" s="39"/>
+      <c r="Q20" s="39"/>
+      <c r="R20" s="39"/>
+      <c r="S20" s="39"/>
+      <c r="T20" s="39"/>
+      <c r="U20" s="39"/>
+      <c r="V20" s="39"/>
+      <c r="W20" s="39"/>
+      <c r="X20" s="39"/>
+      <c r="Y20" s="39"/>
+      <c r="Z20" s="39"/>
+      <c r="AA20" s="39"/>
+      <c r="AC20" s="39"/>
+      <c r="AD20" s="39"/>
+      <c r="AE20" s="39"/>
+      <c r="AF20" s="39"/>
+      <c r="AG20" s="39"/>
+      <c r="AH20" s="39"/>
+      <c r="AI20" s="39"/>
+      <c r="AJ20" s="39"/>
+      <c r="AK20" s="39"/>
+      <c r="AL20" s="39"/>
+      <c r="AM20" s="39"/>
+      <c r="AN20" s="39"/>
+      <c r="AO20" s="39"/>
     </row>
     <row r="21" spans="1:41">
-      <c r="A21" s="39" t="s">
+      <c r="A21" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="39"/>
-[...11 lines deleted...]
-      <c r="O21" s="39" t="s">
+      <c r="B21" s="37"/>
+      <c r="C21" s="37"/>
+      <c r="D21" s="37"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="37"/>
+      <c r="H21" s="37"/>
+      <c r="I21" s="37"/>
+      <c r="J21" s="37"/>
+      <c r="K21" s="37"/>
+      <c r="L21" s="37"/>
+      <c r="M21" s="37"/>
+      <c r="O21" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="P21" s="39"/>
-[...11 lines deleted...]
-      <c r="AC21" s="39" t="s">
+      <c r="P21" s="37"/>
+      <c r="Q21" s="37"/>
+      <c r="R21" s="37"/>
+      <c r="S21" s="37"/>
+      <c r="T21" s="37"/>
+      <c r="U21" s="37"/>
+      <c r="V21" s="37"/>
+      <c r="W21" s="37"/>
+      <c r="X21" s="37"/>
+      <c r="Y21" s="37"/>
+      <c r="Z21" s="37"/>
+      <c r="AA21" s="37"/>
+      <c r="AC21" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="AD21" s="39"/>
-[...10 lines deleted...]
-      <c r="AO21" s="39"/>
+      <c r="AD21" s="37"/>
+      <c r="AE21" s="37"/>
+      <c r="AF21" s="37"/>
+      <c r="AG21" s="37"/>
+      <c r="AH21" s="37"/>
+      <c r="AI21" s="37"/>
+      <c r="AJ21" s="37"/>
+      <c r="AK21" s="37"/>
+      <c r="AL21" s="37"/>
+      <c r="AM21" s="37"/>
+      <c r="AN21" s="37"/>
+      <c r="AO21" s="37"/>
     </row>
     <row r="22" spans="1:41">
       <c r="A22" s="29"/>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="29"/>
       <c r="L22" s="29"/>
       <c r="M22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="O22" s="29"/>
       <c r="P22" s="29"/>
       <c r="Q22" s="29"/>
       <c r="R22" s="29"/>
       <c r="S22" s="29"/>
       <c r="T22" s="29"/>
       <c r="U22" s="29"/>
       <c r="V22" s="29"/>
@@ -2941,51 +2971,53 @@
       </c>
       <c r="AD24" s="2">
         <v>86.197034814844145</v>
       </c>
       <c r="AE24" s="2">
         <v>78.325204562833079</v>
       </c>
       <c r="AF24" s="2">
         <v>113.73115672719953</v>
       </c>
       <c r="AG24" s="21">
         <v>127.00767303356567</v>
       </c>
       <c r="AH24" s="3">
         <v>111.21074333024701</v>
       </c>
       <c r="AI24" s="4">
         <v>125.31816030439731</v>
       </c>
       <c r="AJ24" s="4">
         <v>188.91844100814572</v>
       </c>
       <c r="AK24" s="4">
         <v>307.62241941753416</v>
       </c>
-      <c r="AL24" s="4"/>
+      <c r="AL24" s="4">
+        <v>345.96144517472419</v>
+      </c>
       <c r="AM24" s="4"/>
       <c r="AN24" s="4"/>
       <c r="AO24" s="2"/>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="2">
         <v>35.655403825822077</v>
       </c>
       <c r="C25" s="2">
         <v>124.46913763416877</v>
       </c>
       <c r="D25" s="2">
         <v>97.285319514648435</v>
       </c>
       <c r="E25" s="22">
         <v>147.65577110776263</v>
       </c>
       <c r="F25" s="3">
         <v>124.91195094408131</v>
       </c>
       <c r="G25" s="4">
         <v>115.78171228638496</v>
@@ -3052,51 +3084,53 @@
       </c>
       <c r="AD25" s="2">
         <v>81.428470998015584</v>
       </c>
       <c r="AE25" s="2">
         <v>105.68399109062135</v>
       </c>
       <c r="AF25" s="2">
         <v>102.41412218338992</v>
       </c>
       <c r="AG25" s="22">
         <v>106.59014888450338</v>
       </c>
       <c r="AH25" s="3">
         <v>104.03381285178948</v>
       </c>
       <c r="AI25" s="4">
         <v>106.76249389514585</v>
       </c>
       <c r="AJ25" s="4">
         <v>498.94154635081082</v>
       </c>
       <c r="AK25" s="4">
         <v>230.31981963744417</v>
       </c>
-      <c r="AL25" s="4"/>
+      <c r="AL25" s="4">
+        <v>897.953274735028</v>
+      </c>
       <c r="AM25" s="4"/>
       <c r="AN25" s="4"/>
       <c r="AO25" s="2"/>
     </row>
     <row r="26" spans="1:41">
       <c r="A26" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="2">
         <v>46.534289896971252</v>
       </c>
       <c r="C26" s="2">
         <v>71.496323943302031</v>
       </c>
       <c r="D26" s="2">
         <v>92.898114489359912</v>
       </c>
       <c r="E26" s="22">
         <v>273.09806281409539</v>
       </c>
       <c r="F26" s="3">
         <v>116.8306382866094</v>
       </c>
       <c r="G26" s="4">
         <v>208.82785348940359</v>
@@ -3163,51 +3197,53 @@
       </c>
       <c r="AD26" s="2">
         <v>95.92709697697839</v>
       </c>
       <c r="AE26" s="2">
         <v>68.804068570608322</v>
       </c>
       <c r="AF26" s="2">
         <v>108.68633564890253</v>
       </c>
       <c r="AG26" s="22">
         <v>232.79226412474512</v>
       </c>
       <c r="AH26" s="3">
         <v>117.57499269059207</v>
       </c>
       <c r="AI26" s="4">
         <v>124.78926269258443</v>
       </c>
       <c r="AJ26" s="4">
         <v>152.51820623907369</v>
       </c>
       <c r="AK26" s="4">
         <v>424.99725905593931</v>
       </c>
-      <c r="AL26" s="4"/>
+      <c r="AL26" s="4">
+        <v>290.46811323700081</v>
+      </c>
       <c r="AM26" s="4"/>
       <c r="AN26" s="4"/>
       <c r="AO26" s="2"/>
     </row>
     <row r="27" spans="1:41">
       <c r="A27" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="2">
         <v>42.656622908733326</v>
       </c>
       <c r="C27" s="2">
         <v>63.666597503695421</v>
       </c>
       <c r="D27" s="2">
         <v>101.08180305332345</v>
       </c>
       <c r="E27" s="22">
         <v>209.54662632286153</v>
       </c>
       <c r="F27" s="3">
         <v>141.61280963889831</v>
       </c>
       <c r="G27" s="4">
         <v>132.24177132347683</v>
@@ -3274,51 +3310,53 @@
       </c>
       <c r="AD27" s="2">
         <v>101.24904549982723</v>
       </c>
       <c r="AE27" s="2">
         <v>60.866490269735806</v>
       </c>
       <c r="AF27" s="2">
         <v>102.17490328021472</v>
       </c>
       <c r="AG27" s="22">
         <v>170.67098963911283</v>
       </c>
       <c r="AH27" s="3">
         <v>148.85874433222449</v>
       </c>
       <c r="AI27" s="4">
         <v>130.73715472618849</v>
       </c>
       <c r="AJ27" s="4">
         <v>141.94677288981629</v>
       </c>
       <c r="AK27" s="4">
         <v>270.54611110159487</v>
       </c>
-      <c r="AL27" s="4"/>
+      <c r="AL27" s="4">
+        <v>399.21956389486144</v>
+      </c>
       <c r="AM27" s="4"/>
       <c r="AN27" s="4"/>
       <c r="AO27" s="2"/>
     </row>
     <row r="28" spans="1:41">
       <c r="A28" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="2">
         <v>35.61511895128239</v>
       </c>
       <c r="C28" s="2">
         <v>87.305043193417404</v>
       </c>
       <c r="D28" s="2">
         <v>103.51476716852743</v>
       </c>
       <c r="E28" s="22">
         <v>146.1614551523358</v>
       </c>
       <c r="F28" s="3">
         <v>111.10899656735347</v>
       </c>
       <c r="G28" s="4">
         <v>117.59652478117471</v>
@@ -3385,51 +3423,53 @@
       </c>
       <c r="AD28" s="2">
         <v>82.66552327070336</v>
       </c>
       <c r="AE28" s="2">
         <v>83.608166670645375</v>
       </c>
       <c r="AF28" s="2">
         <v>87.586527339742673</v>
       </c>
       <c r="AG28" s="22">
         <v>146.05248227293444</v>
       </c>
       <c r="AH28" s="3">
         <v>118.52040049001999</v>
       </c>
       <c r="AI28" s="4">
         <v>113.92500403110408</v>
       </c>
       <c r="AJ28" s="4">
         <v>198.40286562563077</v>
       </c>
       <c r="AK28" s="4">
         <v>380.75695438810141</v>
       </c>
-      <c r="AL28" s="4"/>
+      <c r="AL28" s="4">
+        <v>467.98471234509742</v>
+      </c>
       <c r="AM28" s="4"/>
       <c r="AN28" s="4"/>
       <c r="AO28" s="2"/>
     </row>
     <row r="29" spans="1:41">
       <c r="A29" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="2">
         <v>51.8320606290957</v>
       </c>
       <c r="C29" s="2">
         <v>86.684596748188</v>
       </c>
       <c r="D29" s="2">
         <v>96.768374124718278</v>
       </c>
       <c r="E29" s="22">
         <v>171.55620445460593</v>
       </c>
       <c r="F29" s="3">
         <v>98.001369806842987</v>
       </c>
       <c r="G29" s="4">
         <v>152.23781993225887</v>
@@ -3496,51 +3536,53 @@
       </c>
       <c r="AD29" s="2">
         <v>76.128563008155453</v>
       </c>
       <c r="AE29" s="2">
         <v>87.61427322252986</v>
       </c>
       <c r="AF29" s="2">
         <v>97.744702796679064</v>
       </c>
       <c r="AG29" s="22">
         <v>152.90204085074996</v>
       </c>
       <c r="AH29" s="3">
         <v>95.515309669064123</v>
       </c>
       <c r="AI29" s="4">
         <v>147.98467921350999</v>
       </c>
       <c r="AJ29" s="4">
         <v>144.13384114595402</v>
       </c>
       <c r="AK29" s="4">
         <v>452.05227263697287</v>
       </c>
-      <c r="AL29" s="4"/>
+      <c r="AL29" s="4">
+        <v>268.79546004540498</v>
+      </c>
       <c r="AM29" s="4"/>
       <c r="AN29" s="4"/>
       <c r="AO29" s="2"/>
     </row>
     <row r="30" spans="1:41">
       <c r="A30" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="2">
         <v>39.351682150510548</v>
       </c>
       <c r="C30" s="2">
         <v>65.594759194091097</v>
       </c>
       <c r="D30" s="2">
         <v>100.25079377380155</v>
       </c>
       <c r="E30" s="22">
         <v>153.21899951459943</v>
       </c>
       <c r="F30" s="3">
         <v>124.65063118614275</v>
       </c>
       <c r="G30" s="4">
         <v>216.64631410421822</v>
@@ -3607,51 +3649,53 @@
       </c>
       <c r="AD30" s="2">
         <v>45.923475305804295</v>
       </c>
       <c r="AE30" s="2">
         <v>91.209022003922101</v>
       </c>
       <c r="AF30" s="2">
         <v>121.00168042320456</v>
       </c>
       <c r="AG30" s="22">
         <v>113.49638330173366</v>
       </c>
       <c r="AH30" s="3">
         <v>125.39578940444804</v>
       </c>
       <c r="AI30" s="4">
         <v>211.54976318897175</v>
       </c>
       <c r="AJ30" s="4">
         <v>143.6952770527833</v>
       </c>
       <c r="AK30" s="4">
         <v>398.31109067275605</v>
       </c>
-      <c r="AL30" s="4"/>
+      <c r="AL30" s="4">
+        <v>426.67952193516044</v>
+      </c>
       <c r="AM30" s="4"/>
       <c r="AN30" s="4"/>
       <c r="AO30" s="2"/>
     </row>
     <row r="31" spans="1:41">
       <c r="A31" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="2">
         <v>84.243318678058188</v>
       </c>
       <c r="C31" s="2">
         <v>100.83703636441739</v>
       </c>
       <c r="D31" s="2">
         <v>109.69978688512532</v>
       </c>
       <c r="E31" s="22">
         <v>102.38296042611753</v>
       </c>
       <c r="F31" s="3">
         <v>104.90153769533769</v>
       </c>
       <c r="G31" s="4">
         <v>110.12037938371093</v>
@@ -3718,51 +3762,53 @@
       </c>
       <c r="AD31" s="2">
         <v>97.504028134814675</v>
       </c>
       <c r="AE31" s="2">
         <v>85.999875124106637</v>
       </c>
       <c r="AF31" s="2">
         <v>111.12592563626791</v>
       </c>
       <c r="AG31" s="22">
         <v>104.82299447095025</v>
       </c>
       <c r="AH31" s="3">
         <v>105.39731015469506</v>
       </c>
       <c r="AI31" s="4">
         <v>114.68000514971433</v>
       </c>
       <c r="AJ31" s="4">
         <v>196.97193255343922</v>
       </c>
       <c r="AK31" s="4">
         <v>141.71325965214393</v>
       </c>
-      <c r="AL31" s="4"/>
+      <c r="AL31" s="4">
+        <v>292.88525923696216</v>
+      </c>
       <c r="AM31" s="4"/>
       <c r="AN31" s="4"/>
       <c r="AO31" s="2"/>
     </row>
     <row r="32" spans="1:41">
       <c r="A32" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="2">
         <v>42.179716570579004</v>
       </c>
       <c r="C32" s="2">
         <v>63.641883030265959</v>
       </c>
       <c r="D32" s="2">
         <v>147.11034134621397</v>
       </c>
       <c r="E32" s="22">
         <v>139.75921503966651</v>
       </c>
       <c r="F32" s="3">
         <v>101.0674764812876</v>
       </c>
       <c r="G32" s="4">
         <v>100.69332385812635</v>
@@ -3829,51 +3875,53 @@
       </c>
       <c r="AD32" s="2">
         <v>74.023529063362218</v>
       </c>
       <c r="AE32" s="2">
         <v>65.748885041325025</v>
       </c>
       <c r="AF32" s="2">
         <v>143.87713427524304</v>
       </c>
       <c r="AG32" s="22">
         <v>124.08168230400759</v>
       </c>
       <c r="AH32" s="3">
         <v>101.76389593121861</v>
       </c>
       <c r="AI32" s="4">
         <v>106.53332979171881</v>
       </c>
       <c r="AJ32" s="4">
         <v>264.26675885983644</v>
       </c>
       <c r="AK32" s="4">
         <v>223.69058226327496</v>
       </c>
-      <c r="AL32" s="4"/>
+      <c r="AL32" s="4">
+        <v>503.91957912000765</v>
+      </c>
       <c r="AM32" s="4"/>
       <c r="AN32" s="4"/>
       <c r="AO32" s="2"/>
     </row>
     <row r="33" spans="1:41">
       <c r="A33" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="2">
         <v>325.51769131865768</v>
       </c>
       <c r="C33" s="2">
         <v>96.69014601293911</v>
       </c>
       <c r="D33" s="2">
         <v>90.312783352114508</v>
       </c>
       <c r="E33" s="22">
         <v>174.53510202382003</v>
       </c>
       <c r="F33" s="3">
         <v>114.61961130641976</v>
       </c>
       <c r="G33" s="4">
         <v>110.9374867061258</v>
@@ -3940,51 +3988,53 @@
       </c>
       <c r="AD33" s="2">
         <v>72.480670539714595</v>
       </c>
       <c r="AE33" s="2">
         <v>81.165813152775044</v>
       </c>
       <c r="AF33" s="2">
         <v>115.60736684374066</v>
       </c>
       <c r="AG33" s="22">
         <v>125.28677611451644</v>
       </c>
       <c r="AH33" s="3">
         <v>123.78409940583464</v>
       </c>
       <c r="AI33" s="4">
         <v>114.00932817588267</v>
       </c>
       <c r="AJ33" s="4">
         <v>167.30810859929784</v>
       </c>
       <c r="AK33" s="4">
         <v>242.8198187895573</v>
       </c>
-      <c r="AL33" s="4"/>
+      <c r="AL33" s="4">
+        <v>941.36749381413904</v>
+      </c>
       <c r="AM33" s="4"/>
       <c r="AN33" s="4"/>
       <c r="AO33" s="2"/>
     </row>
     <row r="34" spans="1:41">
       <c r="A34" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="2">
         <v>80.128807222351199</v>
       </c>
       <c r="C34" s="2">
         <v>102.49944534747293</v>
       </c>
       <c r="D34" s="2">
         <v>76.635314367306577</v>
       </c>
       <c r="E34" s="22">
         <v>120.99462410050357</v>
       </c>
       <c r="F34" s="3">
         <v>119.89281713036397</v>
       </c>
       <c r="G34" s="4">
         <v>130.08987188666987</v>
@@ -4051,51 +4101,53 @@
       </c>
       <c r="AD34" s="2">
         <v>94.588697127645119</v>
       </c>
       <c r="AE34" s="2">
         <v>97.015968145300462</v>
       </c>
       <c r="AF34" s="2">
         <v>108.65710587702564</v>
       </c>
       <c r="AG34" s="22">
         <v>107.85429635844746</v>
       </c>
       <c r="AH34" s="3">
         <v>115.51463357441236</v>
       </c>
       <c r="AI34" s="4">
         <v>122.56993049083916</v>
       </c>
       <c r="AJ34" s="4">
         <v>172.91944199619564</v>
       </c>
       <c r="AK34" s="4">
         <v>263.51728579790455</v>
       </c>
-      <c r="AL34" s="4"/>
+      <c r="AL34" s="4">
+        <v>314.38167426209952</v>
+      </c>
       <c r="AM34" s="4"/>
       <c r="AN34" s="4"/>
       <c r="AO34" s="2"/>
     </row>
     <row r="35" spans="1:41">
       <c r="A35" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="2">
         <v>61.662794706224609</v>
       </c>
       <c r="C35" s="2">
         <v>80.369710068728949</v>
       </c>
       <c r="D35" s="2">
         <v>97.492649785346302</v>
       </c>
       <c r="E35" s="22">
         <v>132.92790522025285</v>
       </c>
       <c r="F35" s="3">
         <v>99.026589209178979</v>
       </c>
       <c r="G35" s="4">
         <v>74.239538293891457</v>
@@ -4162,51 +4214,53 @@
       </c>
       <c r="AD35" s="2">
         <v>88.624616987122252</v>
       </c>
       <c r="AE35" s="2">
         <v>71.820180486788971</v>
       </c>
       <c r="AF35" s="2">
         <v>117.05811358006616</v>
       </c>
       <c r="AG35" s="22">
         <v>118.99144480835642</v>
       </c>
       <c r="AH35" s="3">
         <v>113.52992704192302</v>
       </c>
       <c r="AI35" s="4">
         <v>111.10402476076153</v>
       </c>
       <c r="AJ35" s="4">
         <v>177.40169181031482</v>
       </c>
       <c r="AK35" s="4">
         <v>287.25064859349203</v>
       </c>
-      <c r="AL35" s="4"/>
+      <c r="AL35" s="4">
+        <v>229.76426383711245</v>
+      </c>
       <c r="AM35" s="4"/>
       <c r="AN35" s="4"/>
       <c r="AO35" s="2"/>
     </row>
     <row r="36" spans="1:41">
       <c r="A36" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="2">
         <v>49.197013699016019</v>
       </c>
       <c r="C36" s="2">
         <v>73.870859834073542</v>
       </c>
       <c r="D36" s="2">
         <v>198.96670801388521</v>
       </c>
       <c r="E36" s="22">
         <v>139.72584344524356</v>
       </c>
       <c r="F36" s="3">
         <v>117.43912965213825</v>
       </c>
       <c r="G36" s="4">
         <v>135.98052909656934</v>
@@ -4273,51 +4327,53 @@
       </c>
       <c r="AD36" s="2">
         <v>98.606470387399895</v>
       </c>
       <c r="AE36" s="2">
         <v>64.12696163398428</v>
       </c>
       <c r="AF36" s="2">
         <v>117.45852652571091</v>
       </c>
       <c r="AG36" s="22">
         <v>106.91906995992815</v>
       </c>
       <c r="AH36" s="3">
         <v>119.90211100381572</v>
       </c>
       <c r="AI36" s="4">
         <v>146.39822654753408</v>
       </c>
       <c r="AJ36" s="4">
         <v>223.32421418722183</v>
       </c>
       <c r="AK36" s="4">
         <v>743.97240330355476</v>
       </c>
-      <c r="AL36" s="4"/>
+      <c r="AL36" s="4">
+        <v>354.18158105208579</v>
+      </c>
       <c r="AM36" s="4"/>
       <c r="AN36" s="4"/>
       <c r="AO36" s="2"/>
     </row>
     <row r="37" spans="1:41">
       <c r="A37" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="2">
         <v>54.826574679763716</v>
       </c>
       <c r="C37" s="2">
         <v>81.268487300944031</v>
       </c>
       <c r="D37" s="2">
         <v>135.39718257282613</v>
       </c>
       <c r="E37" s="22">
         <v>168.03202038761276</v>
       </c>
       <c r="F37" s="3">
         <v>94.015095877246978</v>
       </c>
       <c r="G37" s="4">
         <v>136.86271801046408</v>
@@ -4384,51 +4440,53 @@
       </c>
       <c r="AD37" s="2">
         <v>75.279444006010081</v>
       </c>
       <c r="AE37" s="2">
         <v>74.482922621706834</v>
       </c>
       <c r="AF37" s="2">
         <v>136.35589942810316</v>
       </c>
       <c r="AG37" s="22">
         <v>160.56961265309405</v>
       </c>
       <c r="AH37" s="3">
         <v>90.402465410310597</v>
       </c>
       <c r="AI37" s="4">
         <v>155.65428821862167</v>
       </c>
       <c r="AJ37" s="4">
         <v>165.4888273737177</v>
       </c>
       <c r="AK37" s="4">
         <v>146.05773873284289</v>
       </c>
-      <c r="AL37" s="4"/>
+      <c r="AL37" s="4">
+        <v>366.2075829724082</v>
+      </c>
       <c r="AM37" s="4"/>
       <c r="AN37" s="4"/>
       <c r="AO37" s="2"/>
     </row>
     <row r="38" spans="1:41">
       <c r="A38" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="2">
         <v>52.643656520397371</v>
       </c>
       <c r="C38" s="2">
         <v>88.085888374541767</v>
       </c>
       <c r="D38" s="2">
         <v>74.181874424408633</v>
       </c>
       <c r="E38" s="22">
         <v>162.82480103499714</v>
       </c>
       <c r="F38" s="3">
         <v>120.60128667277372</v>
       </c>
       <c r="G38" s="4">
         <v>115.12159774113395</v>
@@ -4495,142 +4553,144 @@
       </c>
       <c r="AD38" s="2">
         <v>95.509771868315738</v>
       </c>
       <c r="AE38" s="2">
         <v>62.256005107049774</v>
       </c>
       <c r="AF38" s="2">
         <v>136.29532005668489</v>
       </c>
       <c r="AG38" s="22">
         <v>115.34762175213373</v>
       </c>
       <c r="AH38" s="3">
         <v>115.57294441981058</v>
       </c>
       <c r="AI38" s="4">
         <v>111.14458771419638</v>
       </c>
       <c r="AJ38" s="4">
         <v>397.86530127474708</v>
       </c>
       <c r="AK38" s="4">
         <v>467.6827773792761</v>
       </c>
-      <c r="AL38" s="4"/>
+      <c r="AL38" s="4">
+        <v>307.75934405168238</v>
+      </c>
       <c r="AM38" s="4"/>
       <c r="AN38" s="4"/>
       <c r="AO38" s="2"/>
     </row>
     <row r="39" spans="1:41">
       <c r="A39" s="32"/>
       <c r="B39" s="32"/>
       <c r="C39" s="32"/>
       <c r="D39" s="32"/>
       <c r="E39" s="32"/>
       <c r="F39" s="32"/>
       <c r="G39" s="32"/>
       <c r="H39" s="32"/>
       <c r="I39" s="32"/>
       <c r="J39" s="32"/>
       <c r="K39" s="32"/>
       <c r="L39" s="32"/>
       <c r="M39" s="33"/>
       <c r="O39" s="32"/>
       <c r="P39" s="32"/>
       <c r="Q39" s="32"/>
       <c r="R39" s="32"/>
       <c r="S39" s="32"/>
       <c r="T39" s="32"/>
       <c r="U39" s="32"/>
       <c r="V39" s="32"/>
       <c r="W39" s="32"/>
       <c r="X39" s="32"/>
       <c r="Y39" s="32"/>
       <c r="Z39" s="32"/>
       <c r="AA39" s="33"/>
       <c r="AC39" s="34"/>
       <c r="AD39" s="34"/>
       <c r="AE39" s="34"/>
       <c r="AF39" s="34"/>
       <c r="AG39" s="34"/>
       <c r="AH39" s="34"/>
       <c r="AI39" s="34"/>
       <c r="AJ39" s="34"/>
       <c r="AK39" s="34"/>
       <c r="AL39" s="34"/>
       <c r="AM39" s="34"/>
       <c r="AN39" s="34"/>
       <c r="AO39" s="33"/>
     </row>
     <row r="40" spans="1:41">
-      <c r="A40" s="39" t="s">
+      <c r="A40" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="B40" s="39"/>
-[...11 lines deleted...]
-      <c r="O40" s="39" t="s">
+      <c r="B40" s="37"/>
+      <c r="C40" s="37"/>
+      <c r="D40" s="37"/>
+      <c r="E40" s="37"/>
+      <c r="F40" s="37"/>
+      <c r="G40" s="37"/>
+      <c r="H40" s="37"/>
+      <c r="I40" s="37"/>
+      <c r="J40" s="37"/>
+      <c r="K40" s="37"/>
+      <c r="L40" s="37"/>
+      <c r="M40" s="37"/>
+      <c r="O40" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="P40" s="39"/>
-[...11 lines deleted...]
-      <c r="AC40" s="39" t="s">
+      <c r="P40" s="37"/>
+      <c r="Q40" s="37"/>
+      <c r="R40" s="37"/>
+      <c r="S40" s="37"/>
+      <c r="T40" s="37"/>
+      <c r="U40" s="37"/>
+      <c r="V40" s="37"/>
+      <c r="W40" s="37"/>
+      <c r="X40" s="37"/>
+      <c r="Y40" s="37"/>
+      <c r="Z40" s="37"/>
+      <c r="AA40" s="37"/>
+      <c r="AC40" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="AD40" s="39"/>
-[...10 lines deleted...]
-      <c r="AO40" s="39"/>
+      <c r="AD40" s="37"/>
+      <c r="AE40" s="37"/>
+      <c r="AF40" s="37"/>
+      <c r="AG40" s="37"/>
+      <c r="AH40" s="37"/>
+      <c r="AI40" s="37"/>
+      <c r="AJ40" s="37"/>
+      <c r="AK40" s="37"/>
+      <c r="AL40" s="37"/>
+      <c r="AM40" s="37"/>
+      <c r="AN40" s="37"/>
+      <c r="AO40" s="37"/>
     </row>
     <row r="41" spans="1:41">
       <c r="A41" s="29"/>
       <c r="B41" s="29"/>
       <c r="C41" s="29"/>
       <c r="D41" s="29"/>
       <c r="E41" s="29"/>
       <c r="F41" s="29"/>
       <c r="G41" s="29"/>
       <c r="H41" s="29"/>
       <c r="I41" s="29"/>
       <c r="J41" s="29"/>
       <c r="K41" s="29"/>
       <c r="L41" s="29"/>
       <c r="M41" s="1" t="s">
         <v>17</v>
       </c>
       <c r="O41" s="29"/>
       <c r="P41" s="29"/>
       <c r="Q41" s="29"/>
       <c r="R41" s="29"/>
       <c r="S41" s="29"/>
       <c r="T41" s="29"/>
       <c r="U41" s="29"/>
       <c r="V41" s="29"/>
@@ -4854,51 +4914,53 @@
       </c>
       <c r="AD43" s="4">
         <v>100</v>
       </c>
       <c r="AE43" s="5">
         <v>100</v>
       </c>
       <c r="AF43" s="5">
         <v>100</v>
       </c>
       <c r="AG43" s="5">
         <v>99.348501529020567</v>
       </c>
       <c r="AH43" s="4">
         <v>100.65577080776515</v>
       </c>
       <c r="AI43" s="4">
         <v>99.450271395395831</v>
       </c>
       <c r="AJ43" s="4">
         <v>17517.811226789745</v>
       </c>
       <c r="AK43" s="4">
         <v>615.77502027600076</v>
       </c>
-      <c r="AL43" s="4"/>
+      <c r="AL43" s="4">
+        <v>407.73011065665844</v>
+      </c>
       <c r="AM43" s="4"/>
       <c r="AN43" s="4"/>
       <c r="AO43" s="2"/>
     </row>
     <row r="44" spans="1:41">
       <c r="A44" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="5">
         <v>111.7</v>
       </c>
       <c r="C44" s="5">
         <v>100</v>
       </c>
       <c r="D44" s="5">
         <v>100</v>
       </c>
       <c r="E44" s="5">
         <v>100</v>
       </c>
       <c r="F44" s="4">
         <v>100</v>
       </c>
       <c r="G44" s="4">
         <v>100</v>
@@ -4965,51 +5027,53 @@
       </c>
       <c r="AD44" s="4">
         <v>100</v>
       </c>
       <c r="AE44" s="5">
         <v>100</v>
       </c>
       <c r="AF44" s="5">
         <v>100</v>
       </c>
       <c r="AG44" s="5">
         <v>99.348501529020567</v>
       </c>
       <c r="AH44" s="4">
         <v>100.65577080776515</v>
       </c>
       <c r="AI44" s="4">
         <v>99.450271395395831</v>
       </c>
       <c r="AJ44" s="4">
         <v>702.9814264332266</v>
       </c>
       <c r="AK44" s="4">
         <v>233.59865969691822</v>
       </c>
-      <c r="AL44" s="4"/>
+      <c r="AL44" s="4">
+        <v>930.75093542431023</v>
+      </c>
       <c r="AM44" s="4"/>
       <c r="AN44" s="4"/>
       <c r="AO44" s="2"/>
     </row>
     <row r="45" spans="1:41">
       <c r="A45" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="4" t="s">
         <v>15</v>
@@ -5076,51 +5140,53 @@
       </c>
       <c r="AD45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AF45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AG45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AK45" s="4">
         <v>995.12883685961344</v>
       </c>
-      <c r="AL45" s="4"/>
+      <c r="AL45" s="4">
+        <v>323.69152704573293</v>
+      </c>
       <c r="AM45" s="4"/>
       <c r="AN45" s="4"/>
       <c r="AO45" s="2"/>
     </row>
     <row r="46" spans="1:41">
       <c r="A46" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G46" s="4" t="s">
         <v>15</v>
@@ -5187,51 +5253,53 @@
       </c>
       <c r="AD46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AF46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AG46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ46" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AK46" s="4">
         <v>992.40547626181444</v>
       </c>
-      <c r="AL46" s="4"/>
+      <c r="AL46" s="4">
+        <v>477.99485143802991</v>
+      </c>
       <c r="AM46" s="4"/>
       <c r="AN46" s="4"/>
       <c r="AO46" s="2"/>
     </row>
     <row r="47" spans="1:41">
       <c r="A47" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>15</v>
@@ -5298,51 +5366,53 @@
       </c>
       <c r="AD47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AF47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AG47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AK47" s="4">
         <v>663.95007215619728</v>
       </c>
-      <c r="AL47" s="4"/>
+      <c r="AL47" s="4">
+        <v>544.91303282235674</v>
+      </c>
       <c r="AM47" s="4"/>
       <c r="AN47" s="4"/>
       <c r="AO47" s="2"/>
     </row>
     <row r="48" spans="1:41">
       <c r="A48" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G48" s="4" t="s">
         <v>15</v>
@@ -5409,51 +5479,53 @@
       </c>
       <c r="AD48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AF48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AG48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AK48" s="4">
         <v>883.11733758710943</v>
       </c>
-      <c r="AL48" s="4"/>
+      <c r="AL48" s="4">
+        <v>307.35932826866741</v>
+      </c>
       <c r="AM48" s="4"/>
       <c r="AN48" s="4"/>
       <c r="AO48" s="2"/>
     </row>
     <row r="49" spans="1:41">
       <c r="A49" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>15</v>
@@ -5520,51 +5592,53 @@
       </c>
       <c r="AD49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AF49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AG49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AK49" s="4">
         <v>602.51634376956849</v>
       </c>
-      <c r="AL49" s="4"/>
+      <c r="AL49" s="4">
+        <v>488.00615663193031</v>
+      </c>
       <c r="AM49" s="4"/>
       <c r="AN49" s="4"/>
       <c r="AO49" s="2"/>
     </row>
     <row r="50" spans="1:41">
       <c r="A50" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="4" t="s">
         <v>15</v>
@@ -5631,51 +5705,53 @@
       </c>
       <c r="AD50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AF50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AG50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AK50" s="4">
         <v>215.40510409059868</v>
       </c>
-      <c r="AL50" s="4"/>
+      <c r="AL50" s="4">
+        <v>471.60239947220913</v>
+      </c>
       <c r="AM50" s="4"/>
       <c r="AN50" s="4"/>
       <c r="AO50" s="2"/>
     </row>
     <row r="51" spans="1:41">
       <c r="A51" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>15</v>
@@ -5742,51 +5818,53 @@
       </c>
       <c r="AD51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE51" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AF51" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AG51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AK51" s="4">
         <v>401.50845822387618</v>
       </c>
-      <c r="AL51" s="4"/>
+      <c r="AL51" s="4">
+        <v>617.59540585103844</v>
+      </c>
       <c r="AM51" s="4"/>
       <c r="AN51" s="4"/>
       <c r="AO51" s="2"/>
     </row>
     <row r="52" spans="1:41">
       <c r="A52" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="4" t="s">
         <v>15</v>
@@ -5853,51 +5931,53 @@
       </c>
       <c r="AD52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE52" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AF52" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AG52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AK52" s="4">
         <v>425.98816985073364</v>
       </c>
-      <c r="AL52" s="4"/>
+      <c r="AL52" s="4">
+        <v>1525.7954798742007</v>
+      </c>
       <c r="AM52" s="4"/>
       <c r="AN52" s="4"/>
       <c r="AO52" s="2"/>
     </row>
     <row r="53" spans="1:41">
       <c r="A53" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>15</v>
@@ -5964,51 +6044,53 @@
       </c>
       <c r="AD53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE53" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AF53" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AG53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AK53" s="4">
         <v>581.03298429013603</v>
       </c>
-      <c r="AL53" s="4"/>
+      <c r="AL53" s="4">
+        <v>386.09895233441563</v>
+      </c>
       <c r="AM53" s="4"/>
       <c r="AN53" s="4"/>
       <c r="AO53" s="2"/>
     </row>
     <row r="54" spans="1:41">
       <c r="A54" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>15</v>
@@ -6075,51 +6157,53 @@
       </c>
       <c r="AD54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE54" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AF54" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AG54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AK54" s="4">
         <v>623.44859141818051</v>
       </c>
-      <c r="AL54" s="4"/>
+      <c r="AL54" s="4">
+        <v>263.32063667519793</v>
+      </c>
       <c r="AM54" s="4"/>
       <c r="AN54" s="4"/>
       <c r="AO54" s="2"/>
     </row>
     <row r="55" spans="1:41">
       <c r="A55" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="4" t="s">
         <v>15</v>
@@ -6186,51 +6270,53 @@
       </c>
       <c r="AD55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE55" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AF55" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AG55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AK55" s="4">
         <v>1918.5771991097945</v>
       </c>
-      <c r="AL55" s="4"/>
+      <c r="AL55" s="4">
+        <v>375.99108468255696</v>
+      </c>
       <c r="AM55" s="4"/>
       <c r="AN55" s="4"/>
       <c r="AO55" s="2"/>
     </row>
     <row r="56" spans="1:41">
       <c r="A56" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="4" t="s">
         <v>15</v>
@@ -6297,51 +6383,53 @@
       </c>
       <c r="AD56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE56" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AF56" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AG56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AK56" s="4">
         <v>344.99423649197587</v>
       </c>
-      <c r="AL56" s="4"/>
+      <c r="AL56" s="4">
+        <v>585.80377025660971</v>
+      </c>
       <c r="AM56" s="4"/>
       <c r="AN56" s="4"/>
       <c r="AO56" s="2"/>
     </row>
     <row r="57" spans="1:41">
       <c r="A57" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>15</v>
@@ -6408,142 +6496,144 @@
       </c>
       <c r="AD57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AE57" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AF57" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AG57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AH57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AI57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AJ57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AK57" s="4">
         <v>749.2066572806923</v>
       </c>
-      <c r="AL57" s="4"/>
+      <c r="AL57" s="4">
+        <v>325.56512674987619</v>
+      </c>
       <c r="AM57" s="4"/>
       <c r="AN57" s="4"/>
       <c r="AO57" s="2"/>
     </row>
     <row r="58" spans="1:41">
       <c r="A58" s="24"/>
       <c r="B58" s="24"/>
       <c r="C58" s="24"/>
       <c r="D58" s="24"/>
       <c r="E58" s="24"/>
       <c r="F58" s="24"/>
       <c r="G58" s="24"/>
       <c r="H58" s="24"/>
       <c r="I58" s="25"/>
       <c r="J58" s="25"/>
       <c r="K58" s="24"/>
       <c r="L58" s="24"/>
       <c r="M58" s="26"/>
       <c r="O58" s="24"/>
       <c r="P58" s="24"/>
       <c r="Q58" s="24"/>
       <c r="R58" s="24"/>
       <c r="S58" s="24"/>
       <c r="T58" s="24"/>
       <c r="U58" s="24"/>
       <c r="V58" s="24"/>
       <c r="W58" s="25"/>
       <c r="X58" s="25"/>
       <c r="Y58" s="24"/>
       <c r="Z58" s="24"/>
       <c r="AA58" s="26"/>
       <c r="AC58" s="24"/>
       <c r="AD58" s="24"/>
       <c r="AE58" s="24"/>
       <c r="AF58" s="24"/>
       <c r="AG58" s="24"/>
       <c r="AH58" s="24"/>
       <c r="AI58" s="24"/>
       <c r="AJ58" s="24"/>
       <c r="AK58" s="25"/>
       <c r="AL58" s="25"/>
       <c r="AM58" s="24"/>
       <c r="AN58" s="24"/>
       <c r="AO58" s="26"/>
     </row>
     <row r="59" spans="1:41">
-      <c r="A59" s="39" t="s">
+      <c r="A59" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="B59" s="39"/>
-[...11 lines deleted...]
-      <c r="O59" s="39" t="s">
+      <c r="B59" s="37"/>
+      <c r="C59" s="37"/>
+      <c r="D59" s="37"/>
+      <c r="E59" s="37"/>
+      <c r="F59" s="37"/>
+      <c r="G59" s="37"/>
+      <c r="H59" s="37"/>
+      <c r="I59" s="37"/>
+      <c r="J59" s="37"/>
+      <c r="K59" s="37"/>
+      <c r="L59" s="37"/>
+      <c r="M59" s="37"/>
+      <c r="O59" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="P59" s="39"/>
-[...11 lines deleted...]
-      <c r="AC59" s="39" t="s">
+      <c r="P59" s="37"/>
+      <c r="Q59" s="37"/>
+      <c r="R59" s="37"/>
+      <c r="S59" s="37"/>
+      <c r="T59" s="37"/>
+      <c r="U59" s="37"/>
+      <c r="V59" s="37"/>
+      <c r="W59" s="37"/>
+      <c r="X59" s="37"/>
+      <c r="Y59" s="37"/>
+      <c r="Z59" s="37"/>
+      <c r="AA59" s="37"/>
+      <c r="AC59" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="AD59" s="39"/>
-[...10 lines deleted...]
-      <c r="AO59" s="39"/>
+      <c r="AD59" s="37"/>
+      <c r="AE59" s="37"/>
+      <c r="AF59" s="37"/>
+      <c r="AG59" s="37"/>
+      <c r="AH59" s="37"/>
+      <c r="AI59" s="37"/>
+      <c r="AJ59" s="37"/>
+      <c r="AK59" s="37"/>
+      <c r="AL59" s="37"/>
+      <c r="AM59" s="37"/>
+      <c r="AN59" s="37"/>
+      <c r="AO59" s="37"/>
     </row>
     <row r="60" spans="1:41">
       <c r="A60" s="29"/>
       <c r="B60" s="29"/>
       <c r="C60" s="29"/>
       <c r="D60" s="29"/>
       <c r="E60" s="29"/>
       <c r="F60" s="29"/>
       <c r="G60" s="29"/>
       <c r="H60" s="29"/>
       <c r="I60" s="29"/>
       <c r="J60" s="29"/>
       <c r="K60" s="29"/>
       <c r="L60" s="29"/>
       <c r="M60" s="1" t="s">
         <v>17</v>
       </c>
       <c r="O60" s="29"/>
       <c r="P60" s="29"/>
       <c r="Q60" s="29"/>
       <c r="R60" s="29"/>
       <c r="S60" s="29"/>
       <c r="T60" s="29"/>
       <c r="U60" s="29"/>
       <c r="V60" s="29"/>
@@ -6767,51 +6857,53 @@
       </c>
       <c r="AD62" s="2">
         <v>86.33111677472894</v>
       </c>
       <c r="AE62" s="5">
         <v>78.175858058719442</v>
       </c>
       <c r="AF62" s="5">
         <v>113.85211792756932</v>
       </c>
       <c r="AG62" s="4">
         <v>127.22216198797796</v>
       </c>
       <c r="AH62" s="2">
         <v>111.27083162140217</v>
       </c>
       <c r="AI62" s="2">
         <v>125.31932649049014</v>
       </c>
       <c r="AJ62" s="4">
         <v>113.5720882735009</v>
       </c>
       <c r="AK62" s="4">
         <v>101.10486391558445</v>
       </c>
-      <c r="AL62" s="4"/>
+      <c r="AL62" s="4">
+        <v>93.942055412581155</v>
+      </c>
       <c r="AM62" s="4"/>
       <c r="AN62" s="4"/>
       <c r="AO62" s="2"/>
     </row>
     <row r="63" spans="1:41">
       <c r="A63" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B63" s="2">
         <v>32.491339520518835</v>
       </c>
       <c r="C63" s="5">
         <v>129.28483166620111</v>
       </c>
       <c r="D63" s="5">
         <v>96.872070935645525</v>
       </c>
       <c r="E63" s="4">
         <v>153.56071356031501</v>
       </c>
       <c r="F63" s="2">
         <v>126.92209779940831</v>
       </c>
       <c r="G63" s="2">
         <v>113.67946163451057</v>
@@ -6878,51 +6970,53 @@
       </c>
       <c r="AD63" s="2">
         <v>37.373757255315695</v>
       </c>
       <c r="AE63" s="5">
         <v>141.68159636080614</v>
       </c>
       <c r="AF63" s="5">
         <v>113.20412054389087</v>
       </c>
       <c r="AG63" s="4">
         <v>135.49065634768701</v>
       </c>
       <c r="AH63" s="2">
         <v>113.91900513262243</v>
       </c>
       <c r="AI63" s="2">
         <v>120.02882256365746</v>
       </c>
       <c r="AJ63" s="4">
         <v>75.957203808668211</v>
       </c>
       <c r="AK63" s="4">
         <v>155.57166414312218</v>
       </c>
-      <c r="AL63" s="4"/>
+      <c r="AL63" s="4">
+        <v>56.609645122529884</v>
+      </c>
       <c r="AM63" s="4"/>
       <c r="AN63" s="4"/>
       <c r="AO63" s="2"/>
     </row>
     <row r="64" spans="1:41">
       <c r="A64" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B64" s="2">
         <v>52.035515746185993</v>
       </c>
       <c r="C64" s="5">
         <v>71.496323943302031</v>
       </c>
       <c r="D64" s="5">
         <v>92.898114489359912</v>
       </c>
       <c r="E64" s="4">
         <v>273.09806281409539</v>
       </c>
       <c r="F64" s="2">
         <v>116.8306382866094</v>
       </c>
       <c r="G64" s="2">
         <v>208.82328552445108</v>
@@ -6989,51 +7083,53 @@
       </c>
       <c r="AD64" s="2">
         <v>95.92709697697839</v>
       </c>
       <c r="AE64" s="5">
         <v>68.804068570608322</v>
       </c>
       <c r="AF64" s="5">
         <v>108.68633564890253</v>
       </c>
       <c r="AG64" s="4">
         <v>232.79226412474512</v>
       </c>
       <c r="AH64" s="2">
         <v>117.57499269059207</v>
       </c>
       <c r="AI64" s="2">
         <v>124.78926269258443</v>
       </c>
       <c r="AJ64" s="4">
         <v>97.323780102369767</v>
       </c>
       <c r="AK64" s="4">
         <v>101.83349895194367</v>
       </c>
-      <c r="AL64" s="4"/>
+      <c r="AL64" s="4">
+        <v>106.44157461741382</v>
+      </c>
       <c r="AM64" s="4"/>
       <c r="AN64" s="4"/>
       <c r="AO64" s="2"/>
     </row>
     <row r="65" spans="1:41">
       <c r="A65" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B65" s="2">
         <v>54.981363766627553</v>
       </c>
       <c r="C65" s="5">
         <v>63.666597503695421</v>
       </c>
       <c r="D65" s="5">
         <v>101.08180305332345</v>
       </c>
       <c r="E65" s="4">
         <v>209.54662632286153</v>
       </c>
       <c r="F65" s="2">
         <v>141.61280963889831</v>
       </c>
       <c r="G65" s="2">
         <v>132.23981446090099</v>
@@ -7100,51 +7196,53 @@
       </c>
       <c r="AD65" s="2">
         <v>101.24904549982723</v>
       </c>
       <c r="AE65" s="5">
         <v>60.866490269735806</v>
       </c>
       <c r="AF65" s="5">
         <v>102.17490328021472</v>
       </c>
       <c r="AG65" s="4">
         <v>170.67098963911283</v>
       </c>
       <c r="AH65" s="2">
         <v>148.85874433222449</v>
       </c>
       <c r="AI65" s="2">
         <v>130.73715472618849</v>
       </c>
       <c r="AJ65" s="4">
         <v>112.19439749039661</v>
       </c>
       <c r="AK65" s="4">
         <v>79.897269339248467</v>
       </c>
-      <c r="AL65" s="4"/>
+      <c r="AL65" s="4">
+        <v>140.79797730042242</v>
+      </c>
       <c r="AM65" s="4"/>
       <c r="AN65" s="4"/>
       <c r="AO65" s="2"/>
     </row>
     <row r="66" spans="1:41">
       <c r="A66" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B66" s="2">
         <v>31.804643795500031</v>
       </c>
       <c r="C66" s="5">
         <v>87.305043193417404</v>
       </c>
       <c r="D66" s="5">
         <v>103.51476716852743</v>
       </c>
       <c r="E66" s="4">
         <v>146.1614551523358</v>
       </c>
       <c r="F66" s="2">
         <v>111.10899656735347</v>
       </c>
       <c r="G66" s="2">
         <v>116.93546480831067</v>
@@ -7211,51 +7309,53 @@
       </c>
       <c r="AD66" s="2">
         <v>82.839332086638365</v>
       </c>
       <c r="AE66" s="5">
         <v>83.608166670645375</v>
       </c>
       <c r="AF66" s="5">
         <v>87.586527339742673</v>
       </c>
       <c r="AG66" s="4">
         <v>146.05248227293444</v>
       </c>
       <c r="AH66" s="2">
         <v>118.52040049001999</v>
       </c>
       <c r="AI66" s="2">
         <v>113.71186647311464</v>
       </c>
       <c r="AJ66" s="4">
         <v>103.35335264718506</v>
       </c>
       <c r="AK66" s="4">
         <v>123.49467948593357</v>
       </c>
-      <c r="AL66" s="4"/>
+      <c r="AL66" s="4">
+        <v>93.089774056954226</v>
+      </c>
       <c r="AM66" s="4"/>
       <c r="AN66" s="4"/>
       <c r="AO66" s="2"/>
     </row>
     <row r="67" spans="1:41">
       <c r="A67" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B67" s="2">
         <v>58.51890681584544</v>
       </c>
       <c r="C67" s="5">
         <v>86.684596748188</v>
       </c>
       <c r="D67" s="5">
         <v>96.768374124718278</v>
       </c>
       <c r="E67" s="4">
         <v>171.55620445460593</v>
       </c>
       <c r="F67" s="2">
         <v>98.001369806842987</v>
       </c>
       <c r="G67" s="2">
         <v>152.06183281701308</v>
@@ -7322,51 +7422,53 @@
       </c>
       <c r="AD67" s="2">
         <v>76.332572338452181</v>
       </c>
       <c r="AE67" s="5">
         <v>87.61427322252986</v>
       </c>
       <c r="AF67" s="5">
         <v>97.744702796679064</v>
       </c>
       <c r="AG67" s="4">
         <v>152.90204085074996</v>
       </c>
       <c r="AH67" s="2">
         <v>95.515309669064123</v>
       </c>
       <c r="AI67" s="2">
         <v>147.98467921350999</v>
       </c>
       <c r="AJ67" s="4">
         <v>83.265805564585165</v>
       </c>
       <c r="AK67" s="4">
         <v>136.82162505163674</v>
       </c>
-      <c r="AL67" s="4"/>
+      <c r="AL67" s="4">
+        <v>86.770953011594315</v>
+      </c>
       <c r="AM67" s="4"/>
       <c r="AN67" s="4"/>
       <c r="AO67" s="2"/>
     </row>
     <row r="68" spans="1:41">
       <c r="A68" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B68" s="2">
         <v>35.943567072232973</v>
       </c>
       <c r="C68" s="5">
         <v>65.594759194091097</v>
       </c>
       <c r="D68" s="5">
         <v>100.25079377380155</v>
       </c>
       <c r="E68" s="4">
         <v>153.21899951459943</v>
       </c>
       <c r="F68" s="2">
         <v>124.65063118614275</v>
       </c>
       <c r="G68" s="2">
         <v>216.11456819738115</v>
@@ -7433,51 +7535,53 @@
       </c>
       <c r="AD68" s="2">
         <v>45.923475305804295</v>
       </c>
       <c r="AE68" s="5">
         <v>91.209022003922101</v>
       </c>
       <c r="AF68" s="5">
         <v>121.00168042320456</v>
       </c>
       <c r="AG68" s="4">
         <v>113.49638330173366</v>
       </c>
       <c r="AH68" s="2">
         <v>125.39578940444804</v>
       </c>
       <c r="AI68" s="2">
         <v>211.54976318897175</v>
       </c>
       <c r="AJ68" s="4">
         <v>63.268041149205068</v>
       </c>
       <c r="AK68" s="4">
         <v>137.59129220202576</v>
       </c>
-      <c r="AL68" s="4"/>
+      <c r="AL68" s="4">
+        <v>83.805866268010234</v>
+      </c>
       <c r="AM68" s="4"/>
       <c r="AN68" s="4"/>
       <c r="AO68" s="2"/>
     </row>
     <row r="69" spans="1:41">
       <c r="A69" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B69" s="2">
         <v>84.664749148696913</v>
       </c>
       <c r="C69" s="5">
         <v>100.83710054064375</v>
       </c>
       <c r="D69" s="5">
         <v>109.70432576566856</v>
       </c>
       <c r="E69" s="4">
         <v>102.3795425926572</v>
       </c>
       <c r="F69" s="2">
         <v>104.90529284421174</v>
       </c>
       <c r="G69" s="2">
         <v>109.97220068119127</v>
@@ -7544,51 +7648,53 @@
       </c>
       <c r="AD69" s="2">
         <v>97.624080602438298</v>
       </c>
       <c r="AE69" s="5">
         <v>85.999895858158354</v>
       </c>
       <c r="AF69" s="5">
         <v>111.12582429050953</v>
       </c>
       <c r="AG69" s="4">
         <v>104.82196285205939</v>
       </c>
       <c r="AH69" s="2">
         <v>105.37796370726136</v>
       </c>
       <c r="AI69" s="2">
         <v>114.6928119010245</v>
       </c>
       <c r="AJ69" s="4">
         <v>126.60812580013423</v>
       </c>
       <c r="AK69" s="4">
         <v>100.4217556232271</v>
       </c>
-      <c r="AL69" s="4"/>
+      <c r="AL69" s="4">
+        <v>78.22133044942602</v>
+      </c>
       <c r="AM69" s="4"/>
       <c r="AN69" s="4"/>
       <c r="AO69" s="2"/>
     </row>
     <row r="70" spans="1:41">
       <c r="A70" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B70" s="2">
         <v>43.367763991850765</v>
       </c>
       <c r="C70" s="5">
         <v>63.641883030265959</v>
       </c>
       <c r="D70" s="5">
         <v>147.11034134621397</v>
       </c>
       <c r="E70" s="4">
         <v>139.75921503966651</v>
       </c>
       <c r="F70" s="2">
         <v>101.0674764812876</v>
       </c>
       <c r="G70" s="2">
         <v>100.62099163446281</v>
@@ -7655,51 +7761,53 @@
       </c>
       <c r="AD70" s="2">
         <v>74.023524568792482</v>
       </c>
       <c r="AE70" s="5">
         <v>65.748885041325025</v>
       </c>
       <c r="AF70" s="5">
         <v>143.87713427524304</v>
       </c>
       <c r="AG70" s="4">
         <v>124.08168230400759</v>
       </c>
       <c r="AH70" s="2">
         <v>101.76389593121861</v>
       </c>
       <c r="AI70" s="2">
         <v>106.53332979171881</v>
       </c>
       <c r="AJ70" s="4">
         <v>147.58690630385831</v>
       </c>
       <c r="AK70" s="4">
         <v>87.860088787531694</v>
       </c>
-      <c r="AL70" s="4"/>
+      <c r="AL70" s="4">
+        <v>107.10004545074834</v>
+      </c>
       <c r="AM70" s="4"/>
       <c r="AN70" s="4"/>
       <c r="AO70" s="2"/>
     </row>
     <row r="71" spans="1:41">
       <c r="A71" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B71" s="2">
         <v>46.624276640865311</v>
       </c>
       <c r="C71" s="5">
         <v>96.69014601293911</v>
       </c>
       <c r="D71" s="5">
         <v>90.312783352114508</v>
       </c>
       <c r="E71" s="4">
         <v>174.53510202382003</v>
       </c>
       <c r="F71" s="2">
         <v>114.61961130641976</v>
       </c>
       <c r="G71" s="2">
         <v>110.83206638285719</v>
@@ -7766,51 +7874,53 @@
       </c>
       <c r="AD71" s="2">
         <v>76.182706631165232</v>
       </c>
       <c r="AE71" s="5">
         <v>81.165813152775044</v>
       </c>
       <c r="AF71" s="5">
         <v>115.60736684374066</v>
       </c>
       <c r="AG71" s="4">
         <v>125.28677611451644</v>
       </c>
       <c r="AH71" s="2">
         <v>123.78409940583464</v>
       </c>
       <c r="AI71" s="2">
         <v>114.00932817588267</v>
       </c>
       <c r="AJ71" s="4">
         <v>110.57655735941432</v>
       </c>
       <c r="AK71" s="4">
         <v>148.44071598483615</v>
       </c>
-      <c r="AL71" s="4"/>
+      <c r="AL71" s="4">
+        <v>77.194060016912886</v>
+      </c>
       <c r="AM71" s="4"/>
       <c r="AN71" s="4"/>
       <c r="AO71" s="2"/>
     </row>
     <row r="72" spans="1:41">
       <c r="A72" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B72" s="2">
         <v>84.433197276715376</v>
       </c>
       <c r="C72" s="5">
         <v>102.49944534747293</v>
       </c>
       <c r="D72" s="5">
         <v>76.635314367306577</v>
       </c>
       <c r="E72" s="4">
         <v>120.99462410050357</v>
       </c>
       <c r="F72" s="2">
         <v>119.89281713036397</v>
       </c>
       <c r="G72" s="2">
         <v>130.00980482426746</v>
@@ -7877,51 +7987,53 @@
       </c>
       <c r="AD72" s="2">
         <v>94.588680746114278</v>
       </c>
       <c r="AE72" s="5">
         <v>97.015968145300462</v>
       </c>
       <c r="AF72" s="5">
         <v>108.65710587702564</v>
       </c>
       <c r="AG72" s="4">
         <v>107.85429635844746</v>
       </c>
       <c r="AH72" s="2">
         <v>115.51463357441236</v>
       </c>
       <c r="AI72" s="2">
         <v>122.56993049083916</v>
       </c>
       <c r="AJ72" s="4">
         <v>113.228324091126</v>
       </c>
       <c r="AK72" s="4">
         <v>96.759651478285932</v>
       </c>
-      <c r="AL72" s="4"/>
+      <c r="AL72" s="4">
+        <v>88.203437999544704</v>
+      </c>
       <c r="AM72" s="4"/>
       <c r="AN72" s="4"/>
       <c r="AO72" s="2"/>
     </row>
     <row r="73" spans="1:41">
       <c r="A73" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B73" s="2">
         <v>64.971957508819443</v>
       </c>
       <c r="C73" s="5">
         <v>80.369710068728949</v>
       </c>
       <c r="D73" s="5">
         <v>97.492649785346302</v>
       </c>
       <c r="E73" s="4">
         <v>132.92790522025285</v>
       </c>
       <c r="F73" s="2">
         <v>99.026589209178979</v>
       </c>
       <c r="G73" s="2">
         <v>73.83881891248879</v>
@@ -7988,51 +8100,53 @@
       </c>
       <c r="AD73" s="2">
         <v>88.638698965003783</v>
       </c>
       <c r="AE73" s="5">
         <v>71.820180486788971</v>
       </c>
       <c r="AF73" s="5">
         <v>117.05811358006616</v>
       </c>
       <c r="AG73" s="4">
         <v>118.99144480835642</v>
       </c>
       <c r="AH73" s="2">
         <v>113.52992704192302</v>
       </c>
       <c r="AI73" s="2">
         <v>111.07254219524908</v>
       </c>
       <c r="AJ73" s="4">
         <v>113.15112502477696</v>
       </c>
       <c r="AK73" s="4">
         <v>94.168242699688236</v>
       </c>
-      <c r="AL73" s="4"/>
+      <c r="AL73" s="4">
+        <v>102.02606823746203</v>
+      </c>
       <c r="AM73" s="4"/>
       <c r="AN73" s="4"/>
       <c r="AO73" s="2"/>
     </row>
     <row r="74" spans="1:41">
       <c r="A74" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B74" s="2">
         <v>48.328962531574874</v>
       </c>
       <c r="C74" s="5">
         <v>73.870859834073542</v>
       </c>
       <c r="D74" s="5">
         <v>198.96670801388521</v>
       </c>
       <c r="E74" s="4">
         <v>139.72584344524356</v>
       </c>
       <c r="F74" s="2">
         <v>117.43912965213825</v>
       </c>
       <c r="G74" s="2">
         <v>135.63881215489181</v>
@@ -8099,51 +8213,53 @@
       </c>
       <c r="AD74" s="2">
         <v>98.606470387399895</v>
       </c>
       <c r="AE74" s="5">
         <v>64.12696163398428</v>
       </c>
       <c r="AF74" s="5">
         <v>117.45852652571091</v>
       </c>
       <c r="AG74" s="4">
         <v>106.91906995992815</v>
       </c>
       <c r="AH74" s="2">
         <v>119.90211100381572</v>
       </c>
       <c r="AI74" s="2">
         <v>146.39822654753408</v>
       </c>
       <c r="AJ74" s="4">
         <v>141.76422894393301</v>
       </c>
       <c r="AK74" s="4">
         <v>90.394639362836358</v>
       </c>
-      <c r="AL74" s="4"/>
+      <c r="AL74" s="4">
+        <v>96.615967169589538</v>
+      </c>
       <c r="AM74" s="4"/>
       <c r="AN74" s="4"/>
       <c r="AO74" s="2"/>
     </row>
     <row r="75" spans="1:41">
       <c r="A75" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B75" s="2">
         <v>55.504631944434138</v>
       </c>
       <c r="C75" s="5">
         <v>81.268487300944031</v>
       </c>
       <c r="D75" s="5">
         <v>135.39718257282613</v>
       </c>
       <c r="E75" s="4">
         <v>168.03202038761276</v>
       </c>
       <c r="F75" s="2">
         <v>94.015095877246978</v>
       </c>
       <c r="G75" s="2">
         <v>136.80094028863442</v>
@@ -8210,51 +8326,53 @@
       </c>
       <c r="AD75" s="2">
         <v>75.279444006010081</v>
       </c>
       <c r="AE75" s="5">
         <v>74.482922621706834</v>
       </c>
       <c r="AF75" s="5">
         <v>136.35589942810316</v>
       </c>
       <c r="AG75" s="4">
         <v>160.56961265309405</v>
       </c>
       <c r="AH75" s="2">
         <v>90.402465410310597</v>
       </c>
       <c r="AI75" s="2">
         <v>155.56838337753146</v>
       </c>
       <c r="AJ75" s="4">
         <v>126.64907550887767</v>
       </c>
       <c r="AK75" s="4">
         <v>85.008835701449854</v>
       </c>
-      <c r="AL75" s="4"/>
+      <c r="AL75" s="4">
+        <v>93.432065097892419</v>
+      </c>
       <c r="AM75" s="4"/>
       <c r="AN75" s="4"/>
       <c r="AO75" s="2"/>
     </row>
     <row r="76" spans="1:41">
       <c r="A76" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B76" s="2">
         <v>49.274925361194718</v>
       </c>
       <c r="C76" s="5">
         <v>88.085888374541767</v>
       </c>
       <c r="D76" s="5">
         <v>74.181874424408633</v>
       </c>
       <c r="E76" s="4">
         <v>162.82480103499714</v>
       </c>
       <c r="F76" s="2">
         <v>120.60128667277372</v>
       </c>
       <c r="G76" s="2">
         <v>115.02613637884751</v>
@@ -8321,97 +8439,96 @@
       </c>
       <c r="AD76" s="2">
         <v>95.509771868315738</v>
       </c>
       <c r="AE76" s="5">
         <v>62.256005107049774</v>
       </c>
       <c r="AF76" s="5">
         <v>136.29532005668489</v>
       </c>
       <c r="AG76" s="4">
         <v>115.34762175213373</v>
       </c>
       <c r="AH76" s="2">
         <v>115.57294441981058</v>
       </c>
       <c r="AI76" s="2">
         <v>109.33769979247062</v>
       </c>
       <c r="AJ76" s="4">
         <v>170.2013470986731</v>
       </c>
       <c r="AK76" s="4">
         <v>88.840495438097008</v>
       </c>
-      <c r="AL76" s="4"/>
+      <c r="AL76" s="4">
+        <v>102.7884721459281</v>
+      </c>
       <c r="AM76" s="4"/>
       <c r="AN76" s="4"/>
       <c r="AO76" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="AC1:AO1"/>
+    <mergeCell ref="AC20:AO20"/>
+    <mergeCell ref="AC21:AO21"/>
+    <mergeCell ref="AC40:AO40"/>
+    <mergeCell ref="AC59:AO59"/>
+    <mergeCell ref="O1:AA1"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="O21:AA21"/>
+    <mergeCell ref="O40:AA40"/>
+    <mergeCell ref="O59:AA59"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A40:M40"/>
-    <mergeCell ref="O1:AA1"/>
-[...8 lines deleted...]
-    <mergeCell ref="AC59:AO59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -8420,89 +8537,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5686C11-0DFF-4095-BC9A-D74D9A05C0DB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5686C11-0DFF-4095-BC9A-D74D9A05C0DB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>