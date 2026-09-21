--- v5 (2026-08-31)
+++ v6 (2026-09-21)
@@ -593,51 +593,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD83"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AH40" workbookViewId="0">
-      <selection activeCell="AQ80" sqref="AQ80"/>
+      <selection activeCell="BF18" sqref="BF18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="14" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="14" customWidth="1"/>
     <col min="3" max="14" width="9.140625" style="14"/>
     <col min="15" max="15" width="21.42578125" style="14" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="14" customWidth="1"/>
     <col min="17" max="26" width="9.140625" style="14"/>
     <col min="27" max="27" width="9.140625" style="7"/>
     <col min="28" max="29" width="9.140625" style="14"/>
     <col min="30" max="30" width="26.85546875" style="14" customWidth="1"/>
     <col min="31" max="31" width="8.7109375" style="14" customWidth="1"/>
     <col min="32" max="41" width="9.140625" style="14"/>
     <col min="42" max="42" width="9.140625" style="7"/>
     <col min="43" max="43" width="9.140625" style="14"/>
     <col min="44" max="44" width="26" style="14" customWidth="1"/>
     <col min="45" max="45" width="8.7109375" style="14" customWidth="1"/>
     <col min="46" max="55" width="9.140625" style="14"/>
     <col min="56" max="56" width="9.140625" style="7"/>
     <col min="57" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" ht="27.75" customHeight="1">
@@ -1037,51 +1037,53 @@
       <c r="AQ4" s="7"/>
       <c r="AR4" s="25" t="s">
         <v>21</v>
       </c>
       <c r="AS4" s="2">
         <v>105.15195642737811</v>
       </c>
       <c r="AT4" s="2">
         <v>103.14746046906085</v>
       </c>
       <c r="AU4" s="2">
         <v>101.24553343777916</v>
       </c>
       <c r="AV4" s="2">
         <v>101.69854217679153</v>
       </c>
       <c r="AW4" s="3">
         <v>102.72603375285453</v>
       </c>
       <c r="AX4" s="3">
         <v>107.2427604800172</v>
       </c>
       <c r="AY4" s="4">
         <v>107.8971286907568</v>
       </c>
-      <c r="AZ4" s="5"/>
+      <c r="AZ4" s="5">
+        <v>107.7721613891181</v>
+      </c>
       <c r="BA4" s="6"/>
       <c r="BB4" s="4"/>
       <c r="BC4" s="4"/>
       <c r="BD4" s="5"/>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="2">
         <v>66.147135861042145</v>
       </c>
       <c r="C5" s="2">
         <v>76.349260709898189</v>
       </c>
       <c r="D5" s="2">
         <v>75.893201483616977</v>
       </c>
       <c r="E5" s="2">
         <v>65.43714043705954</v>
       </c>
       <c r="F5" s="3">
         <v>64.730589512026654</v>
       </c>
       <c r="G5" s="3">
@@ -1188,51 +1190,53 @@
       <c r="AQ5" s="7"/>
       <c r="AR5" s="26" t="s">
         <v>22</v>
       </c>
       <c r="AS5" s="2">
         <v>64.007989794827452</v>
       </c>
       <c r="AT5" s="2">
         <v>47.115078456238244</v>
       </c>
       <c r="AU5" s="2">
         <v>57.936524414115134</v>
       </c>
       <c r="AV5" s="2">
         <v>70.680756872736453</v>
       </c>
       <c r="AW5" s="3">
         <v>98.08393905627814</v>
       </c>
       <c r="AX5" s="3">
         <v>55.593982165525233</v>
       </c>
       <c r="AY5" s="4">
         <v>86.30094995609258</v>
       </c>
-      <c r="AZ5" s="5"/>
+      <c r="AZ5" s="5">
+        <v>90.657990873314759</v>
+      </c>
       <c r="BA5" s="6"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="5"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="2">
         <v>101.50412155256757</v>
       </c>
       <c r="C6" s="2">
         <v>101.79260722682189</v>
       </c>
       <c r="D6" s="2">
         <v>102.41106913215114</v>
       </c>
       <c r="E6" s="2">
         <v>98.864484320472471</v>
       </c>
       <c r="F6" s="3">
         <v>100.14582869137037</v>
       </c>
       <c r="G6" s="3">
@@ -1339,51 +1343,53 @@
       <c r="AQ6" s="7"/>
       <c r="AR6" s="26" t="s">
         <v>23</v>
       </c>
       <c r="AS6" s="2">
         <v>94.963515426144113</v>
       </c>
       <c r="AT6" s="2">
         <v>105.14388134908536</v>
       </c>
       <c r="AU6" s="2">
         <v>104.00481377220774</v>
       </c>
       <c r="AV6" s="2">
         <v>100.11212060309182</v>
       </c>
       <c r="AW6" s="3">
         <v>97.963177508184387</v>
       </c>
       <c r="AX6" s="3">
         <v>102.42164030794282</v>
       </c>
       <c r="AY6" s="4">
         <v>119.13964425779864</v>
       </c>
-      <c r="AZ6" s="5"/>
+      <c r="AZ6" s="5">
+        <v>105.42216736365253</v>
+      </c>
       <c r="BA6" s="6"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
       <c r="BD6" s="5"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="2">
         <v>100.57857045654286</v>
       </c>
       <c r="C7" s="2">
         <v>100.91550098741853</v>
       </c>
       <c r="D7" s="2">
         <v>101.0934958784952</v>
       </c>
       <c r="E7" s="2">
         <v>100.68957954208919</v>
       </c>
       <c r="F7" s="3">
         <v>100.44175664133337</v>
       </c>
       <c r="G7" s="3">
@@ -1490,51 +1496,53 @@
       <c r="AQ7" s="7"/>
       <c r="AR7" s="26" t="s">
         <v>24</v>
       </c>
       <c r="AS7" s="2">
         <v>98.264527900195276</v>
       </c>
       <c r="AT7" s="2">
         <v>86.149754864366017</v>
       </c>
       <c r="AU7" s="2">
         <v>83.527190076775341</v>
       </c>
       <c r="AV7" s="2">
         <v>112.878751620762</v>
       </c>
       <c r="AW7" s="3">
         <v>110.1560847294993</v>
       </c>
       <c r="AX7" s="3">
         <v>111.51817668705206</v>
       </c>
       <c r="AY7" s="4">
         <v>103.40817418237107</v>
       </c>
-      <c r="AZ7" s="5"/>
+      <c r="AZ7" s="5">
+        <v>115.41986637392311</v>
+      </c>
       <c r="BA7" s="6"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
       <c r="BD7" s="5"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="2">
         <v>102.41613785824271</v>
       </c>
       <c r="C8" s="2">
         <v>102.68255767767631</v>
       </c>
       <c r="D8" s="2">
         <v>105.60700434845269</v>
       </c>
       <c r="E8" s="2">
         <v>102.28563707001695</v>
       </c>
       <c r="F8" s="3">
         <v>103.78613303933466</v>
       </c>
       <c r="G8" s="3">
@@ -1641,51 +1649,53 @@
       <c r="AQ8" s="7"/>
       <c r="AR8" s="26" t="s">
         <v>25</v>
       </c>
       <c r="AS8" s="2">
         <v>108.19965362429009</v>
       </c>
       <c r="AT8" s="2">
         <v>113.20780389386999</v>
       </c>
       <c r="AU8" s="2">
         <v>89.838753654003355</v>
       </c>
       <c r="AV8" s="2">
         <v>101.27889900621039</v>
       </c>
       <c r="AW8" s="3">
         <v>108.25328183079041</v>
       </c>
       <c r="AX8" s="3">
         <v>106.23403788111045</v>
       </c>
       <c r="AY8" s="4">
         <v>104.19768731283629</v>
       </c>
-      <c r="AZ8" s="5"/>
+      <c r="AZ8" s="5">
+        <v>105.9687774216959</v>
+      </c>
       <c r="BA8" s="6"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
       <c r="BD8" s="5"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="2">
         <v>100.62924895922328</v>
       </c>
       <c r="C9" s="2">
         <v>100.64189934615793</v>
       </c>
       <c r="D9" s="2">
         <v>100.93779104789643</v>
       </c>
       <c r="E9" s="2">
         <v>102.18262574050678</v>
       </c>
       <c r="F9" s="3">
         <v>99.747743552848959</v>
       </c>
       <c r="G9" s="3">
@@ -1792,51 +1802,53 @@
       <c r="AQ9" s="7"/>
       <c r="AR9" s="26" t="s">
         <v>26</v>
       </c>
       <c r="AS9" s="2">
         <v>113.64050990547361</v>
       </c>
       <c r="AT9" s="2">
         <v>116.05050773151274</v>
       </c>
       <c r="AU9" s="2">
         <v>104.11614820582477</v>
       </c>
       <c r="AV9" s="2">
         <v>106.38321300480389</v>
       </c>
       <c r="AW9" s="3">
         <v>103.33733946391466</v>
       </c>
       <c r="AX9" s="3">
         <v>102.35640129847714</v>
       </c>
       <c r="AY9" s="4">
         <v>103.19616634874518</v>
       </c>
-      <c r="AZ9" s="5"/>
+      <c r="AZ9" s="5">
+        <v>100.74711728592449</v>
+      </c>
       <c r="BA9" s="6"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="5"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="2">
         <v>100.48300092589382</v>
       </c>
       <c r="C10" s="2">
         <v>100.99688081163838</v>
       </c>
       <c r="D10" s="2">
         <v>102.26889681717563</v>
       </c>
       <c r="E10" s="2">
         <v>99.486557617957288</v>
       </c>
       <c r="F10" s="3">
         <v>99.971066126406768</v>
       </c>
       <c r="G10" s="3">
@@ -1943,51 +1955,53 @@
       <c r="AQ10" s="7"/>
       <c r="AR10" s="26" t="s">
         <v>27</v>
       </c>
       <c r="AS10" s="2">
         <v>90.244175426701915</v>
       </c>
       <c r="AT10" s="2">
         <v>121.04222052668612</v>
       </c>
       <c r="AU10" s="2">
         <v>104.87622387461329</v>
       </c>
       <c r="AV10" s="2">
         <v>106.67839246850164</v>
       </c>
       <c r="AW10" s="3">
         <v>102.34854939528766</v>
       </c>
       <c r="AX10" s="3">
         <v>104.88432748295615</v>
       </c>
       <c r="AY10" s="4">
         <v>144.4742870187068</v>
       </c>
-      <c r="AZ10" s="5"/>
+      <c r="AZ10" s="5">
+        <v>93.287250430346731</v>
+      </c>
       <c r="BA10" s="6"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="5"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="2">
         <v>110.4518170972738</v>
       </c>
       <c r="C11" s="2">
         <v>99.128102274529013</v>
       </c>
       <c r="D11" s="2">
         <v>97.94321534166437</v>
       </c>
       <c r="E11" s="2">
         <v>95.629758266664339</v>
       </c>
       <c r="F11" s="3">
         <v>107.04395381512583</v>
       </c>
       <c r="G11" s="3">
@@ -2094,51 +2108,53 @@
       <c r="AQ11" s="7"/>
       <c r="AR11" s="26" t="s">
         <v>28</v>
       </c>
       <c r="AS11" s="2">
         <v>112.51588983667847</v>
       </c>
       <c r="AT11" s="2">
         <v>105.88349324027271</v>
       </c>
       <c r="AU11" s="2">
         <v>95.46644926024635</v>
       </c>
       <c r="AV11" s="2">
         <v>105.75404687714816</v>
       </c>
       <c r="AW11" s="3">
         <v>102.62944582156568</v>
       </c>
       <c r="AX11" s="3">
         <v>116.35541752696487</v>
       </c>
       <c r="AY11" s="4">
         <v>116.52706640600074</v>
       </c>
-      <c r="AZ11" s="5"/>
+      <c r="AZ11" s="5">
+        <v>129.42299956572603</v>
+      </c>
       <c r="BA11" s="6"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="5"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="2">
         <v>101.54480931755619</v>
       </c>
       <c r="C12" s="2">
         <v>108.89936822402251</v>
       </c>
       <c r="D12" s="2">
         <v>103.33644725333211</v>
       </c>
       <c r="E12" s="2">
         <v>98.682079172304299</v>
       </c>
       <c r="F12" s="3">
         <v>98.616809022490912</v>
       </c>
       <c r="G12" s="3">
@@ -2245,51 +2261,53 @@
       <c r="AQ12" s="7"/>
       <c r="AR12" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AS12" s="2">
         <v>109.5374668883768</v>
       </c>
       <c r="AT12" s="2">
         <v>109.08893183197901</v>
       </c>
       <c r="AU12" s="2">
         <v>106.14664333252979</v>
       </c>
       <c r="AV12" s="2">
         <v>108.70043691199281</v>
       </c>
       <c r="AW12" s="3">
         <v>110.61357368517952</v>
       </c>
       <c r="AX12" s="3">
         <v>103.05835888209201</v>
       </c>
       <c r="AY12" s="4">
         <v>115.12867844766804</v>
       </c>
-      <c r="AZ12" s="5"/>
+      <c r="AZ12" s="5">
+        <v>106.71407453038142</v>
+      </c>
       <c r="BA12" s="6"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="5"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="2">
         <v>103.40235895668408</v>
       </c>
       <c r="C13" s="2">
         <v>111.97224507065617</v>
       </c>
       <c r="D13" s="2">
         <v>86.738494647556223</v>
       </c>
       <c r="E13" s="2">
         <v>107.30764337486592</v>
       </c>
       <c r="F13" s="3">
         <v>102.89033531931176</v>
       </c>
       <c r="G13" s="3">
@@ -2396,51 +2414,53 @@
       <c r="AQ13" s="7"/>
       <c r="AR13" s="26" t="s">
         <v>30</v>
       </c>
       <c r="AS13" s="2">
         <v>96.916793511827677</v>
       </c>
       <c r="AT13" s="2">
         <v>94.4583840939152</v>
       </c>
       <c r="AU13" s="2">
         <v>119.05849314887895</v>
       </c>
       <c r="AV13" s="2">
         <v>94.308353207940286</v>
       </c>
       <c r="AW13" s="3">
         <v>109.48785289079765</v>
       </c>
       <c r="AX13" s="3">
         <v>102.35034167905546</v>
       </c>
       <c r="AY13" s="4">
         <v>102.17681384460111</v>
       </c>
-      <c r="AZ13" s="5"/>
+      <c r="AZ13" s="5">
+        <v>101.55718471767821</v>
+      </c>
       <c r="BA13" s="6"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="5"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="2">
         <v>112.6833866224289</v>
       </c>
       <c r="C14" s="2">
         <v>125.98155240896094</v>
       </c>
       <c r="D14" s="2">
         <v>143.69514598616519</v>
       </c>
       <c r="E14" s="2">
         <v>127.70239081753789</v>
       </c>
       <c r="F14" s="3">
         <v>105.34062704340015</v>
       </c>
       <c r="G14" s="3">
@@ -2547,51 +2567,53 @@
       <c r="AQ14" s="7"/>
       <c r="AR14" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AS14" s="2">
         <v>119.25406596170515</v>
       </c>
       <c r="AT14" s="2">
         <v>122.66297396330073</v>
       </c>
       <c r="AU14" s="2">
         <v>110.34656728083885</v>
       </c>
       <c r="AV14" s="2">
         <v>97.906019209245059</v>
       </c>
       <c r="AW14" s="3">
         <v>95.140184110451287</v>
       </c>
       <c r="AX14" s="3">
         <v>100.53387928166259</v>
       </c>
       <c r="AY14" s="4">
         <v>108.44580925110066</v>
       </c>
-      <c r="AZ14" s="5"/>
+      <c r="AZ14" s="5">
+        <v>101.39300303355367</v>
+      </c>
       <c r="BA14" s="6"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="5"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="2">
         <v>97.14996515816901</v>
       </c>
       <c r="C15" s="2">
         <v>116.46035459166922</v>
       </c>
       <c r="D15" s="2">
         <v>117.09985188806935</v>
       </c>
       <c r="E15" s="2">
         <v>108.21249885100733</v>
       </c>
       <c r="F15" s="3">
         <v>102.37140345881326</v>
       </c>
       <c r="G15" s="3">
@@ -2698,51 +2720,53 @@
       <c r="AQ15" s="7"/>
       <c r="AR15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AS15" s="2">
         <v>102.44872068846087</v>
       </c>
       <c r="AT15" s="2">
         <v>99.071830649066669</v>
       </c>
       <c r="AU15" s="2">
         <v>99.371978520216928</v>
       </c>
       <c r="AV15" s="2">
         <v>98.33554962934204</v>
       </c>
       <c r="AW15" s="3">
         <v>107.32141134069779</v>
       </c>
       <c r="AX15" s="3">
         <v>118.7940484941911</v>
       </c>
       <c r="AY15" s="4">
         <v>98.157461717606012</v>
       </c>
-      <c r="AZ15" s="5"/>
+      <c r="AZ15" s="5">
+        <v>113.1674966378207</v>
+      </c>
       <c r="BA15" s="6"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="5"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="2">
         <v>100.72125473578029</v>
       </c>
       <c r="C16" s="2">
         <v>105.1314473255958</v>
       </c>
       <c r="D16" s="2">
         <v>101.9504280488982</v>
       </c>
       <c r="E16" s="2">
         <v>103.49390149993091</v>
       </c>
       <c r="F16" s="3">
         <v>103.99027185115503</v>
       </c>
       <c r="G16" s="3">
@@ -2849,51 +2873,53 @@
       <c r="AQ16" s="7"/>
       <c r="AR16" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AS16" s="2">
         <v>93.128794571106141</v>
       </c>
       <c r="AT16" s="2">
         <v>115.65366792152672</v>
       </c>
       <c r="AU16" s="2">
         <v>120.59378422035134</v>
       </c>
       <c r="AV16" s="2">
         <v>102.2671902599898</v>
       </c>
       <c r="AW16" s="3">
         <v>100.53380067575601</v>
       </c>
       <c r="AX16" s="3">
         <v>104.56321118788692</v>
       </c>
       <c r="AY16" s="4">
         <v>115.53792839166968</v>
       </c>
-      <c r="AZ16" s="5"/>
+      <c r="AZ16" s="5">
+        <v>108.18778694102808</v>
+      </c>
       <c r="BA16" s="6"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="5"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="2">
         <v>100.80473152179708</v>
       </c>
       <c r="C17" s="2">
         <v>110.55538273159074</v>
       </c>
       <c r="D17" s="2">
         <v>97.682903876418251</v>
       </c>
       <c r="E17" s="2">
         <v>100.1104381730906</v>
       </c>
       <c r="F17" s="3">
         <v>102.84257151373761</v>
       </c>
       <c r="G17" s="3">
@@ -3000,51 +3026,53 @@
       <c r="AQ17" s="7"/>
       <c r="AR17" s="26" t="s">
         <v>34</v>
       </c>
       <c r="AS17" s="2">
         <v>110.38729417572215</v>
       </c>
       <c r="AT17" s="2">
         <v>98.049759966080217</v>
       </c>
       <c r="AU17" s="2">
         <v>106.7650045189326</v>
       </c>
       <c r="AV17" s="2">
         <v>98.730148326541382</v>
       </c>
       <c r="AW17" s="3">
         <v>93.713211825399355</v>
       </c>
       <c r="AX17" s="3">
         <v>106.54822341116963</v>
       </c>
       <c r="AY17" s="4">
         <v>99.891976865667758</v>
       </c>
-      <c r="AZ17" s="5"/>
+      <c r="AZ17" s="5">
+        <v>118.9912067160582</v>
+      </c>
       <c r="BA17" s="6"/>
       <c r="BB17" s="4"/>
       <c r="BC17" s="4"/>
       <c r="BD17" s="5"/>
     </row>
     <row r="18" spans="1:56">
       <c r="A18" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="2">
         <v>101.99764370373275</v>
       </c>
       <c r="C18" s="2">
         <v>104.19937477980923</v>
       </c>
       <c r="D18" s="2">
         <v>110.1661664487392</v>
       </c>
       <c r="E18" s="2">
         <v>104.55922006477643</v>
       </c>
       <c r="F18" s="3">
         <v>108.35071753889733</v>
       </c>
       <c r="G18" s="3">
@@ -3151,51 +3179,53 @@
       <c r="AQ18" s="7"/>
       <c r="AR18" s="26" t="s">
         <v>35</v>
       </c>
       <c r="AS18" s="2">
         <v>99.240048868998556</v>
       </c>
       <c r="AT18" s="2">
         <v>80.917899043681345</v>
       </c>
       <c r="AU18" s="2">
         <v>121.35856565029913</v>
       </c>
       <c r="AV18" s="2">
         <v>100.27485350165333</v>
       </c>
       <c r="AW18" s="3">
         <v>100.02988236422439</v>
       </c>
       <c r="AX18" s="3">
         <v>97.513564762719895</v>
       </c>
       <c r="AY18" s="4">
         <v>102.41185503349521</v>
       </c>
-      <c r="AZ18" s="5"/>
+      <c r="AZ18" s="5">
+        <v>108.88450533197593</v>
+      </c>
       <c r="BA18" s="6"/>
       <c r="BB18" s="4"/>
       <c r="BC18" s="4"/>
       <c r="BD18" s="5"/>
     </row>
     <row r="19" spans="1:56">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="10"/>
       <c r="F19" s="11"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="12"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
       <c r="O19" s="8"/>
       <c r="P19" s="9"/>
       <c r="Q19" s="9"/>
       <c r="R19" s="9"/>
       <c r="S19" s="10"/>
       <c r="T19" s="11"/>
@@ -3687,51 +3717,53 @@
       <c r="AQ24" s="7"/>
       <c r="AR24" s="25" t="s">
         <v>21</v>
       </c>
       <c r="AS24" s="2">
         <v>105.91922166926251</v>
       </c>
       <c r="AT24" s="2">
         <v>104.0360419428838</v>
       </c>
       <c r="AU24" s="2">
         <v>101.54286022679817</v>
       </c>
       <c r="AV24" s="3">
         <v>100.51515039214442</v>
       </c>
       <c r="AW24" s="3">
         <v>102.7878247652187</v>
       </c>
       <c r="AX24" s="4">
         <v>107.37983436058671</v>
       </c>
       <c r="AY24" s="4">
         <v>107.97668729729408</v>
       </c>
-      <c r="AZ24" s="4"/>
+      <c r="AZ24" s="4">
+        <v>107.79757934225975</v>
+      </c>
       <c r="BA24" s="6"/>
       <c r="BB24" s="4"/>
       <c r="BC24" s="4"/>
       <c r="BD24" s="2"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="2">
         <v>61.023894232973454</v>
       </c>
       <c r="C25" s="2">
         <v>72.786050321700301</v>
       </c>
       <c r="D25" s="2">
         <v>64.127822607346246</v>
       </c>
       <c r="E25" s="3">
         <v>57.808011794485296</v>
       </c>
       <c r="F25" s="3">
         <v>58.551066279868202</v>
       </c>
       <c r="G25" s="4">
@@ -3838,51 +3870,53 @@
       <c r="AQ25" s="7"/>
       <c r="AR25" s="26" t="s">
         <v>22</v>
       </c>
       <c r="AS25" s="2">
         <v>63.617598137784157</v>
       </c>
       <c r="AT25" s="2">
         <v>46.271293773042466</v>
       </c>
       <c r="AU25" s="2">
         <v>56.6832574128319</v>
       </c>
       <c r="AV25" s="3">
         <v>70.334869665148062</v>
       </c>
       <c r="AW25" s="3">
         <v>99.375747969309842</v>
       </c>
       <c r="AX25" s="4">
         <v>54.849746056384852</v>
       </c>
       <c r="AY25" s="4">
         <v>86.388154808485041</v>
       </c>
-      <c r="AZ25" s="4"/>
+      <c r="AZ25" s="4">
+        <v>90.718409525606091</v>
+      </c>
       <c r="BA25" s="6"/>
       <c r="BB25" s="4"/>
       <c r="BC25" s="4"/>
       <c r="BD25" s="2"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="2">
         <v>101.54389166887299</v>
       </c>
       <c r="C26" s="2">
         <v>101.85320122820127</v>
       </c>
       <c r="D26" s="2">
         <v>102.52501003504445</v>
       </c>
       <c r="E26" s="3">
         <v>98.84889864399544</v>
       </c>
       <c r="F26" s="3">
         <v>100.14749714795887</v>
       </c>
       <c r="G26" s="4">
@@ -3989,51 +4023,53 @@
       <c r="AQ26" s="7"/>
       <c r="AR26" s="26" t="s">
         <v>23</v>
       </c>
       <c r="AS26" s="2">
         <v>96.995747763151485</v>
       </c>
       <c r="AT26" s="2">
         <v>109.57978246128251</v>
       </c>
       <c r="AU26" s="2">
         <v>103.43469905087113</v>
       </c>
       <c r="AV26" s="3">
         <v>99.555973653949991</v>
       </c>
       <c r="AW26" s="3">
         <v>97.807500739146676</v>
       </c>
       <c r="AX26" s="4">
         <v>102.4119038797908</v>
       </c>
       <c r="AY26" s="4">
         <v>119.47893521165483</v>
       </c>
-      <c r="AZ26" s="4"/>
+      <c r="AZ26" s="4">
+        <v>105.43354474757238</v>
+      </c>
       <c r="BA26" s="6"/>
       <c r="BB26" s="4"/>
       <c r="BC26" s="4"/>
       <c r="BD26" s="2"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="2">
         <v>100.57896538951121</v>
       </c>
       <c r="C27" s="2">
         <v>100.91632329848875</v>
       </c>
       <c r="D27" s="2">
         <v>101.09670897662279</v>
       </c>
       <c r="E27" s="3">
         <v>100.69143012318746</v>
       </c>
       <c r="F27" s="3">
         <v>100.4422532241172</v>
       </c>
       <c r="G27" s="4">
@@ -4140,51 +4176,53 @@
       <c r="AQ27" s="7"/>
       <c r="AR27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="AS27" s="2">
         <v>98.806775557263748</v>
       </c>
       <c r="AT27" s="2">
         <v>86.761317976625534</v>
       </c>
       <c r="AU27" s="2">
         <v>84.059238635016996</v>
       </c>
       <c r="AV27" s="3">
         <v>111.29562553205213</v>
       </c>
       <c r="AW27" s="3">
         <v>110.23815054813444</v>
       </c>
       <c r="AX27" s="4">
         <v>111.5890353369072</v>
       </c>
       <c r="AY27" s="4">
         <v>103.42599184614033</v>
       </c>
-      <c r="AZ27" s="4"/>
+      <c r="AZ27" s="4">
+        <v>115.4446231921836</v>
+      </c>
       <c r="BA27" s="6"/>
       <c r="BB27" s="4"/>
       <c r="BC27" s="4"/>
       <c r="BD27" s="2"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="2">
         <v>102.47323446626046</v>
       </c>
       <c r="C28" s="2">
         <v>102.74566049359399</v>
       </c>
       <c r="D28" s="2">
         <v>105.8982707257139</v>
       </c>
       <c r="E28" s="3">
         <v>102.32781697400044</v>
       </c>
       <c r="F28" s="3">
         <v>103.8459295586909</v>
       </c>
       <c r="G28" s="4">
@@ -4291,51 +4329,53 @@
       <c r="AQ28" s="7"/>
       <c r="AR28" s="26" t="s">
         <v>25</v>
       </c>
       <c r="AS28" s="2">
         <v>109.62864868352855</v>
       </c>
       <c r="AT28" s="2">
         <v>115.43272465019203</v>
       </c>
       <c r="AU28" s="2">
         <v>88.546113760604044</v>
       </c>
       <c r="AV28" s="3">
         <v>100.79257293479218</v>
       </c>
       <c r="AW28" s="3">
         <v>108.70502047571202</v>
       </c>
       <c r="AX28" s="4">
         <v>106.53117684216052</v>
       </c>
       <c r="AY28" s="4">
         <v>104.29880274903071</v>
       </c>
-      <c r="AZ28" s="4"/>
+      <c r="AZ28" s="4">
+        <v>106.00654102111646</v>
+      </c>
       <c r="BA28" s="6"/>
       <c r="BB28" s="4"/>
       <c r="BC28" s="4"/>
       <c r="BD28" s="2"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="2">
         <v>100.64197281121675</v>
       </c>
       <c r="C29" s="2">
         <v>100.65737407153628</v>
       </c>
       <c r="D29" s="2">
         <v>100.9694585485563</v>
       </c>
       <c r="E29" s="3">
         <v>102.23369957579969</v>
       </c>
       <c r="F29" s="3">
         <v>99.743096386066128</v>
       </c>
       <c r="G29" s="4">
@@ -4442,51 +4482,53 @@
       <c r="AQ29" s="7"/>
       <c r="AR29" s="26" t="s">
         <v>26</v>
       </c>
       <c r="AS29" s="2">
         <v>114.94530217711886</v>
       </c>
       <c r="AT29" s="2">
         <v>117.67821900302344</v>
       </c>
       <c r="AU29" s="2">
         <v>105.05862738442475</v>
       </c>
       <c r="AV29" s="3">
         <v>104.57647184185517</v>
       </c>
       <c r="AW29" s="3">
         <v>103.44014384641784</v>
       </c>
       <c r="AX29" s="4">
         <v>102.40802149648385</v>
       </c>
       <c r="AY29" s="4">
         <v>103.24254526946295</v>
       </c>
-      <c r="AZ29" s="4"/>
+      <c r="AZ29" s="4">
+        <v>100.75066121623823</v>
+      </c>
       <c r="BA29" s="6"/>
       <c r="BB29" s="4"/>
       <c r="BC29" s="4"/>
       <c r="BD29" s="2"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="2">
         <v>100.49638515042312</v>
       </c>
       <c r="C30" s="2">
         <v>101.03607023786321</v>
       </c>
       <c r="D30" s="2">
         <v>102.35928918849622</v>
       </c>
       <c r="E30" s="3">
         <v>99.471290456760315</v>
       </c>
       <c r="F30" s="3">
         <v>99.970483924475133</v>
       </c>
       <c r="G30" s="4">
@@ -4593,51 +4635,53 @@
       <c r="AQ30" s="7"/>
       <c r="AR30" s="26" t="s">
         <v>27</v>
       </c>
       <c r="AS30" s="2">
         <v>92.049752602638492</v>
       </c>
       <c r="AT30" s="2">
         <v>127.6652753043282</v>
       </c>
       <c r="AU30" s="2">
         <v>106.72477043334496</v>
       </c>
       <c r="AV30" s="3">
         <v>101.75104266788868</v>
       </c>
       <c r="AW30" s="3">
         <v>102.43601560671829</v>
       </c>
       <c r="AX30" s="4">
         <v>104.99879676394434</v>
       </c>
       <c r="AY30" s="4">
         <v>145.67146443244761</v>
       </c>
-      <c r="AZ30" s="4"/>
+      <c r="AZ30" s="4">
+        <v>93.253934735526798</v>
+      </c>
       <c r="BA30" s="6"/>
       <c r="BB30" s="4"/>
       <c r="BC30" s="4"/>
       <c r="BD30" s="2"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="2">
         <v>110.72116172133131</v>
       </c>
       <c r="C31" s="2">
         <v>99.103364091015024</v>
       </c>
       <c r="D31" s="2">
         <v>97.877965111403057</v>
       </c>
       <c r="E31" s="3">
         <v>95.520974561500168</v>
       </c>
       <c r="F31" s="3">
         <v>107.21225830341588</v>
       </c>
       <c r="G31" s="4">
@@ -4744,51 +4788,53 @@
       <c r="AQ31" s="7"/>
       <c r="AR31" s="26" t="s">
         <v>28</v>
       </c>
       <c r="AS31" s="2">
         <v>112.5129082429293</v>
       </c>
       <c r="AT31" s="2">
         <v>105.70755791313317</v>
       </c>
       <c r="AU31" s="2">
         <v>95.209527887755073</v>
       </c>
       <c r="AV31" s="3">
         <v>105.61600171316152</v>
       </c>
       <c r="AW31" s="3">
         <v>102.67422667839287</v>
       </c>
       <c r="AX31" s="4">
         <v>116.67998815735181</v>
       </c>
       <c r="AY31" s="4">
         <v>116.69364495590355</v>
       </c>
-      <c r="AZ31" s="4"/>
+      <c r="AZ31" s="4">
+        <v>129.65777770377002</v>
+      </c>
       <c r="BA31" s="6"/>
       <c r="BB31" s="4"/>
       <c r="BC31" s="4"/>
       <c r="BD31" s="2"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="2">
         <v>101.56770400383938</v>
       </c>
       <c r="C32" s="2">
         <v>109.15314325013097</v>
       </c>
       <c r="D32" s="2">
         <v>103.42385131482195</v>
       </c>
       <c r="E32" s="3">
         <v>98.654007080211272</v>
       </c>
       <c r="F32" s="3">
         <v>98.593033233878089</v>
       </c>
       <c r="G32" s="4">
@@ -4895,51 +4941,53 @@
       <c r="AQ32" s="7"/>
       <c r="AR32" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AS32" s="2">
         <v>110.04292054322606</v>
       </c>
       <c r="AT32" s="2">
         <v>109.82429833827649</v>
       </c>
       <c r="AU32" s="2">
         <v>106.61650045651739</v>
       </c>
       <c r="AV32" s="3">
         <v>107.54569391140534</v>
       </c>
       <c r="AW32" s="3">
         <v>111.03895876970145</v>
       </c>
       <c r="AX32" s="4">
         <v>103.16729586574218</v>
       </c>
       <c r="AY32" s="4">
         <v>115.35190382941478</v>
       </c>
-      <c r="AZ32" s="4"/>
+      <c r="AZ32" s="4">
+        <v>106.75596480317135</v>
+      </c>
       <c r="BA32" s="6"/>
       <c r="BB32" s="4"/>
       <c r="BC32" s="4"/>
       <c r="BD32" s="2"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="2">
         <v>103.54838880408126</v>
       </c>
       <c r="C33" s="2">
         <v>112.65430361837241</v>
       </c>
       <c r="D33" s="2">
         <v>86.295731703009182</v>
       </c>
       <c r="E33" s="3">
         <v>107.43591742016154</v>
       </c>
       <c r="F33" s="3">
         <v>102.92132570039654</v>
       </c>
       <c r="G33" s="4">
@@ -5046,51 +5094,53 @@
       <c r="AQ33" s="7"/>
       <c r="AR33" s="26" t="s">
         <v>30</v>
       </c>
       <c r="AS33" s="2">
         <v>98.340915148352394</v>
       </c>
       <c r="AT33" s="2">
         <v>96.010771063376282</v>
       </c>
       <c r="AU33" s="2">
         <v>121.44789629318416</v>
       </c>
       <c r="AV33" s="3">
         <v>91.251774306023933</v>
       </c>
       <c r="AW33" s="3">
         <v>109.88583648128174</v>
       </c>
       <c r="AX33" s="4">
         <v>102.4304109874661</v>
       </c>
       <c r="AY33" s="4">
         <v>102.22101577702728</v>
       </c>
-      <c r="AZ33" s="4"/>
+      <c r="AZ33" s="4">
+        <v>101.5700578305067</v>
+      </c>
       <c r="BA33" s="6"/>
       <c r="BB33" s="4"/>
       <c r="BC33" s="4"/>
       <c r="BD33" s="2"/>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="2">
         <v>112.91792064569152</v>
       </c>
       <c r="C34" s="2">
         <v>126.56394416677954</v>
       </c>
       <c r="D34" s="2">
         <v>145.73444568944828</v>
       </c>
       <c r="E34" s="3">
         <v>128.55492765323123</v>
       </c>
       <c r="F34" s="3">
         <v>105.45111124480545</v>
       </c>
       <c r="G34" s="4">
@@ -5197,51 +5247,53 @@
       <c r="AQ34" s="7"/>
       <c r="AR34" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AS34" s="2">
         <v>120.44623369190899</v>
       </c>
       <c r="AT34" s="2">
         <v>124.06395823814253</v>
       </c>
       <c r="AU34" s="2">
         <v>110.4934205760426</v>
       </c>
       <c r="AV34" s="3">
         <v>97.505368134715624</v>
       </c>
       <c r="AW34" s="3">
         <v>95.040169723116975</v>
       </c>
       <c r="AX34" s="4">
         <v>100.55175799505407</v>
       </c>
       <c r="AY34" s="4">
         <v>108.5524057599598</v>
       </c>
-      <c r="AZ34" s="4"/>
+      <c r="AZ34" s="4">
+        <v>101.40064307191912</v>
+      </c>
       <c r="BA34" s="6"/>
       <c r="BB34" s="4"/>
       <c r="BC34" s="4"/>
       <c r="BD34" s="2"/>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="2">
         <v>97.149560011327239</v>
       </c>
       <c r="C35" s="2">
         <v>116.46444130565041</v>
       </c>
       <c r="D35" s="2">
         <v>117.10425237865039</v>
       </c>
       <c r="E35" s="3">
         <v>108.21536874321451</v>
       </c>
       <c r="F35" s="3">
         <v>102.37186405577332</v>
       </c>
       <c r="G35" s="4">
@@ -5348,51 +5400,53 @@
       <c r="AQ35" s="7"/>
       <c r="AR35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AS35" s="2">
         <v>103.22749121547905</v>
       </c>
       <c r="AT35" s="2">
         <v>100.06495108705894</v>
       </c>
       <c r="AU35" s="2">
         <v>100.22530899367608</v>
       </c>
       <c r="AV35" s="3">
         <v>96.216264725447232</v>
       </c>
       <c r="AW35" s="3">
         <v>107.40882894036521</v>
       </c>
       <c r="AX35" s="4">
         <v>119.01524120552665</v>
       </c>
       <c r="AY35" s="4">
         <v>98.14822987213509</v>
       </c>
-      <c r="AZ35" s="4"/>
+      <c r="AZ35" s="4">
+        <v>113.19639453921314</v>
+      </c>
       <c r="BA35" s="6"/>
       <c r="BB35" s="4"/>
       <c r="BC35" s="4"/>
       <c r="BD35" s="2"/>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="2">
         <v>100.72351636495239</v>
       </c>
       <c r="C36" s="2">
         <v>105.15338891046038</v>
       </c>
       <c r="D36" s="2">
         <v>101.95831118395738</v>
       </c>
       <c r="E36" s="3">
         <v>103.50454502677439</v>
       </c>
       <c r="F36" s="3">
         <v>103.99719252994662</v>
       </c>
       <c r="G36" s="4">
@@ -5499,51 +5553,53 @@
       <c r="AQ36" s="7"/>
       <c r="AR36" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AS36" s="2">
         <v>94.111934481829337</v>
       </c>
       <c r="AT36" s="2">
         <v>118.47551721906216</v>
       </c>
       <c r="AU36" s="2">
         <v>123.24150811757258</v>
       </c>
       <c r="AV36" s="3">
         <v>97.908716896483483</v>
       </c>
       <c r="AW36" s="3">
         <v>100.53680786926633</v>
       </c>
       <c r="AX36" s="4">
         <v>104.62911267509169</v>
       </c>
       <c r="AY36" s="4">
         <v>115.65651004936387</v>
       </c>
-      <c r="AZ36" s="4"/>
+      <c r="AZ36" s="4">
+        <v>108.19555162663175</v>
+      </c>
       <c r="BA36" s="6"/>
       <c r="BB36" s="4"/>
       <c r="BC36" s="4"/>
       <c r="BD36" s="2"/>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="2">
         <v>100.80493158500845</v>
       </c>
       <c r="C37" s="2">
         <v>110.55864802344466</v>
       </c>
       <c r="D37" s="2">
         <v>97.681940715380691</v>
       </c>
       <c r="E37" s="3">
         <v>100.11045656890276</v>
       </c>
       <c r="F37" s="3">
         <v>102.84308516905834</v>
       </c>
       <c r="G37" s="4">
@@ -5650,51 +5706,53 @@
       <c r="AQ37" s="7"/>
       <c r="AR37" s="26" t="s">
         <v>34</v>
       </c>
       <c r="AS37" s="2">
         <v>110.38787583854474</v>
       </c>
       <c r="AT37" s="2">
         <v>98.047968800751832</v>
       </c>
       <c r="AU37" s="2">
         <v>106.76106016759232</v>
       </c>
       <c r="AV37" s="3">
         <v>98.728634742525657</v>
       </c>
       <c r="AW37" s="3">
         <v>93.711134718002</v>
       </c>
       <c r="AX37" s="4">
         <v>106.54761798621442</v>
       </c>
       <c r="AY37" s="4">
         <v>99.891365994744049</v>
       </c>
-      <c r="AZ37" s="4"/>
+      <c r="AZ37" s="4">
+        <v>118.99133544206271</v>
+      </c>
       <c r="BA37" s="6"/>
       <c r="BB37" s="4"/>
       <c r="BC37" s="4"/>
       <c r="BD37" s="2"/>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="2">
         <v>102.00983378421932</v>
       </c>
       <c r="C38" s="2">
         <v>104.2339327065241</v>
       </c>
       <c r="D38" s="2">
         <v>110.33479779699744</v>
       </c>
       <c r="E38" s="3">
         <v>104.6071306165762</v>
       </c>
       <c r="F38" s="3">
         <v>108.41488187205137</v>
       </c>
       <c r="G38" s="4">
@@ -5801,51 +5859,53 @@
       <c r="AQ38" s="7"/>
       <c r="AR38" s="26" t="s">
         <v>35</v>
       </c>
       <c r="AS38" s="2">
         <v>99.430678295073491</v>
       </c>
       <c r="AT38" s="2">
         <v>80.942355208436808</v>
       </c>
       <c r="AU38" s="2">
         <v>121.6317371217347</v>
       </c>
       <c r="AV38" s="3">
         <v>100.04968099368854</v>
       </c>
       <c r="AW38" s="3">
         <v>99.995260815599366</v>
       </c>
       <c r="AX38" s="4">
         <v>97.464793562711989</v>
       </c>
       <c r="AY38" s="4">
         <v>102.40843899448781</v>
       </c>
-      <c r="AZ38" s="4"/>
+      <c r="AZ38" s="4">
+        <v>108.88657348404362</v>
+      </c>
       <c r="BA38" s="6"/>
       <c r="BB38" s="4"/>
       <c r="BC38" s="4"/>
       <c r="BD38" s="2"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="22"/>
       <c r="B39" s="22"/>
       <c r="C39" s="22"/>
       <c r="D39" s="22"/>
       <c r="E39" s="22"/>
       <c r="F39" s="22"/>
       <c r="G39" s="22"/>
       <c r="H39" s="22"/>
       <c r="I39" s="22"/>
       <c r="J39" s="22"/>
       <c r="K39" s="22"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
       <c r="O39" s="22"/>
       <c r="P39" s="22"/>
       <c r="Q39" s="22"/>
       <c r="R39" s="22"/>
       <c r="S39" s="22"/>
       <c r="T39" s="22"/>
@@ -6284,51 +6344,53 @@
       <c r="AP43" s="5"/>
       <c r="AR43" s="25" t="s">
         <v>21</v>
       </c>
       <c r="AS43" s="5">
         <v>100</v>
       </c>
       <c r="AT43" s="5">
         <v>100</v>
       </c>
       <c r="AU43" s="5">
         <v>100</v>
       </c>
       <c r="AV43" s="5">
         <v>99.33828833665855</v>
       </c>
       <c r="AW43" s="5">
         <v>100</v>
       </c>
       <c r="AX43" s="5">
         <v>99.440047740921088</v>
       </c>
       <c r="AY43" s="4">
         <v>120.46985946044322</v>
       </c>
-      <c r="AZ43" s="4"/>
+      <c r="AZ43" s="4">
+        <v>108.54498284675262</v>
+      </c>
       <c r="BA43" s="4"/>
       <c r="BB43" s="4"/>
       <c r="BC43" s="4"/>
       <c r="BD43" s="5"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="5">
         <v>112.90443006515926</v>
       </c>
       <c r="C44" s="5">
         <v>100</v>
       </c>
       <c r="D44" s="5">
         <v>100</v>
       </c>
       <c r="E44" s="3">
         <v>100</v>
       </c>
       <c r="F44" s="4">
         <v>100</v>
       </c>
       <c r="G44" s="4">
@@ -6430,51 +6492,53 @@
       <c r="AP44" s="5"/>
       <c r="AR44" s="26" t="s">
         <v>22</v>
       </c>
       <c r="AS44" s="5">
         <v>100</v>
       </c>
       <c r="AT44" s="5">
         <v>100</v>
       </c>
       <c r="AU44" s="5">
         <v>100</v>
       </c>
       <c r="AV44" s="5">
         <v>99.33828833665855</v>
       </c>
       <c r="AW44" s="5">
         <v>100</v>
       </c>
       <c r="AX44" s="5">
         <v>99.440047740921088</v>
       </c>
       <c r="AY44" s="4">
         <v>99.172611890559864</v>
       </c>
-      <c r="AZ44" s="4"/>
+      <c r="AZ44" s="4">
+        <v>95.678526581022481</v>
+      </c>
       <c r="BA44" s="4"/>
       <c r="BB44" s="4"/>
       <c r="BC44" s="4"/>
       <c r="BD44" s="5"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G45" s="4" t="s">
@@ -6576,51 +6640,53 @@
       <c r="AP45" s="5"/>
       <c r="AR45" s="26" t="s">
         <v>23</v>
       </c>
       <c r="AS45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY45" s="4">
         <v>175.49716644903367</v>
       </c>
-      <c r="AZ45" s="4"/>
+      <c r="AZ45" s="4">
+        <v>107.39326647009537</v>
+      </c>
       <c r="BA45" s="4"/>
       <c r="BB45" s="4"/>
       <c r="BC45" s="4"/>
       <c r="BD45" s="5"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G46" s="4" t="s">
@@ -6722,51 +6788,53 @@
       <c r="AP46" s="5"/>
       <c r="AR46" s="26" t="s">
         <v>24</v>
       </c>
       <c r="AS46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY46" s="4">
         <v>101.59826983853237</v>
       </c>
-      <c r="AZ46" s="4"/>
+      <c r="AZ46" s="4">
+        <v>123.02619684505329</v>
+      </c>
       <c r="BA46" s="4"/>
       <c r="BB46" s="4"/>
       <c r="BC46" s="4"/>
       <c r="BD46" s="5"/>
     </row>
     <row r="47" spans="1:56">
       <c r="A47" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="4" t="s">
@@ -6868,51 +6936,53 @@
       <c r="AP47" s="5"/>
       <c r="AR47" s="26" t="s">
         <v>25</v>
       </c>
       <c r="AS47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY47" s="4">
         <v>114.49940225438972</v>
       </c>
-      <c r="AZ47" s="4"/>
+      <c r="AZ47" s="4">
+        <v>107.51993353817859</v>
+      </c>
       <c r="BA47" s="4"/>
       <c r="BB47" s="4"/>
       <c r="BC47" s="4"/>
       <c r="BD47" s="5"/>
     </row>
     <row r="48" spans="1:56">
       <c r="A48" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="4" t="s">
@@ -7014,51 +7084,53 @@
       <c r="AP48" s="5"/>
       <c r="AR48" s="26" t="s">
         <v>26</v>
       </c>
       <c r="AS48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY48" s="4">
         <v>100.2444224507055</v>
       </c>
-      <c r="AZ48" s="4"/>
+      <c r="AZ48" s="4">
+        <v>100.08250193447938</v>
+      </c>
       <c r="BA48" s="4"/>
       <c r="BB48" s="4"/>
       <c r="BC48" s="4"/>
       <c r="BD48" s="5"/>
     </row>
     <row r="49" spans="1:56">
       <c r="A49" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G49" s="4" t="s">
@@ -7160,51 +7232,53 @@
       <c r="AP49" s="5"/>
       <c r="AR49" s="26" t="s">
         <v>27</v>
       </c>
       <c r="AS49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY49" s="4">
         <v>212.17662554609697</v>
       </c>
-      <c r="AZ49" s="4"/>
+      <c r="AZ49" s="4">
+        <v>91.908772840283916</v>
+      </c>
       <c r="BA49" s="4"/>
       <c r="BB49" s="4"/>
       <c r="BC49" s="4"/>
       <c r="BD49" s="5"/>
     </row>
     <row r="50" spans="1:56">
       <c r="A50" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G50" s="4" t="s">
@@ -7306,51 +7380,53 @@
       <c r="AP50" s="5"/>
       <c r="AR50" s="26" t="s">
         <v>28</v>
       </c>
       <c r="AS50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY50" s="4">
         <v>130.06646371864122</v>
       </c>
-      <c r="AZ50" s="4"/>
+      <c r="AZ50" s="4">
+        <v>147.94511416519654</v>
+      </c>
       <c r="BA50" s="4"/>
       <c r="BB50" s="4"/>
       <c r="BC50" s="4"/>
       <c r="BD50" s="5"/>
     </row>
     <row r="51" spans="1:56">
       <c r="A51" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G51" s="4" t="s">
@@ -7452,51 +7528,53 @@
       <c r="AP51" s="5"/>
       <c r="AR51" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AS51" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT51" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU51" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV51" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW51" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX51" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY51" s="4">
         <v>131.33964753240761</v>
       </c>
-      <c r="AZ51" s="4"/>
+      <c r="AZ51" s="4">
+        <v>107.44150512833852</v>
+      </c>
       <c r="BA51" s="4"/>
       <c r="BB51" s="4"/>
       <c r="BC51" s="4"/>
       <c r="BD51" s="5"/>
     </row>
     <row r="52" spans="1:56">
       <c r="A52" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G52" s="4" t="s">
@@ -7598,51 +7676,53 @@
       <c r="AP52" s="5"/>
       <c r="AR52" s="26" t="s">
         <v>30</v>
       </c>
       <c r="AS52" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT52" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU52" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV52" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW52" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX52" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY52" s="4">
         <v>105.39230446750094</v>
       </c>
-      <c r="AZ52" s="4"/>
+      <c r="AZ52" s="4">
+        <v>101.15577666382489</v>
+      </c>
       <c r="BA52" s="4"/>
       <c r="BB52" s="4"/>
       <c r="BC52" s="4"/>
       <c r="BD52" s="5"/>
     </row>
     <row r="53" spans="1:56">
       <c r="A53" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G53" s="4" t="s">
@@ -7744,51 +7824,53 @@
       <c r="AP53" s="5"/>
       <c r="AR53" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AS53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY53" s="4">
         <v>143.58162283129931</v>
       </c>
-      <c r="AZ53" s="4"/>
+      <c r="AZ53" s="4">
+        <v>95.736839184820994</v>
+      </c>
       <c r="BA53" s="4"/>
       <c r="BB53" s="4"/>
       <c r="BC53" s="4"/>
       <c r="BD53" s="5"/>
     </row>
     <row r="54" spans="1:56">
       <c r="A54" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B54" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G54" s="4" t="s">
@@ -7890,51 +7972,53 @@
       <c r="AP54" s="5"/>
       <c r="AR54" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AS54" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT54" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU54" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV54" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW54" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX54" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY54" s="4">
         <v>105.11749770333098</v>
       </c>
-      <c r="AZ54" s="4"/>
+      <c r="AZ54" s="4">
+        <v>116.24420492712697</v>
+      </c>
       <c r="BA54" s="4"/>
       <c r="BB54" s="4"/>
       <c r="BC54" s="4"/>
       <c r="BD54" s="5"/>
     </row>
     <row r="55" spans="1:56">
       <c r="A55" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F55" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G55" s="4" t="s">
@@ -8036,51 +8120,53 @@
       <c r="AP55" s="5"/>
       <c r="AR55" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AS55" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT55" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU55" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV55" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW55" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX55" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY55" s="4">
         <v>127.75845430570713</v>
       </c>
-      <c r="AZ55" s="4"/>
+      <c r="AZ55" s="4">
+        <v>107.76250768035614</v>
+      </c>
       <c r="BA55" s="4"/>
       <c r="BB55" s="4"/>
       <c r="BC55" s="4"/>
       <c r="BD55" s="5"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F56" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G56" s="4" t="s">
@@ -8182,51 +8268,53 @@
       <c r="AP56" s="5"/>
       <c r="AR56" s="26" t="s">
         <v>34</v>
       </c>
       <c r="AS56" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT56" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU56" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV56" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW56" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX56" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY56" s="4">
         <v>128.74529712029329</v>
       </c>
-      <c r="AZ56" s="4"/>
+      <c r="AZ56" s="4">
+        <v>135.77140536116724</v>
+      </c>
       <c r="BA56" s="4"/>
       <c r="BB56" s="4"/>
       <c r="BC56" s="4"/>
       <c r="BD56" s="5"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G57" s="4" t="s">
@@ -8328,51 +8416,53 @@
       <c r="AP57" s="5"/>
       <c r="AR57" s="26" t="s">
         <v>35</v>
       </c>
       <c r="AS57" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT57" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU57" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV57" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW57" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX57" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY57" s="4">
         <v>101.71508794646795</v>
       </c>
-      <c r="AZ57" s="4"/>
+      <c r="AZ57" s="4">
+        <v>109.5702182946648</v>
+      </c>
       <c r="BA57" s="4"/>
       <c r="BB57" s="4"/>
       <c r="BC57" s="4"/>
       <c r="BD57" s="5"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="16"/>
       <c r="B58" s="16"/>
       <c r="C58" s="16"/>
       <c r="D58" s="16"/>
       <c r="E58" s="16"/>
       <c r="F58" s="16"/>
       <c r="G58" s="16"/>
       <c r="H58" s="16"/>
       <c r="I58" s="17"/>
       <c r="J58" s="17"/>
       <c r="K58" s="16"/>
       <c r="L58" s="16"/>
       <c r="M58" s="16"/>
       <c r="O58" s="16"/>
       <c r="P58" s="16"/>
       <c r="Q58" s="16"/>
       <c r="R58" s="16"/>
       <c r="S58" s="16"/>
       <c r="T58" s="16"/>
@@ -8807,51 +8897,53 @@
       <c r="AQ62" s="7"/>
       <c r="AR62" s="25" t="s">
         <v>21</v>
       </c>
       <c r="AS62" s="2">
         <v>105.96263685414648</v>
       </c>
       <c r="AT62" s="5">
         <v>104.07327536034678</v>
       </c>
       <c r="AU62" s="5">
         <v>101.55510935167933</v>
       </c>
       <c r="AV62" s="4">
         <v>100.52236781849516</v>
       </c>
       <c r="AW62" s="2">
         <v>102.80371368423073</v>
       </c>
       <c r="AX62" s="2">
         <v>107.42637699292533</v>
       </c>
       <c r="AY62" s="4">
         <v>100.9699949180504</v>
       </c>
-      <c r="AZ62" s="4"/>
+      <c r="AZ62" s="4">
+        <v>104.89790217126746</v>
+      </c>
       <c r="BA62" s="4"/>
       <c r="BB62" s="4"/>
       <c r="BC62" s="4"/>
       <c r="BD62" s="2"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="2">
         <v>60.1486767274789</v>
       </c>
       <c r="C63" s="5">
         <v>72.329048871555216</v>
       </c>
       <c r="D63" s="5">
         <v>63.719552254173117</v>
       </c>
       <c r="E63" s="4">
         <v>57.519276716326907</v>
       </c>
       <c r="F63" s="2">
         <v>58.326232319627671</v>
       </c>
       <c r="G63" s="2">
@@ -8958,51 +9050,53 @@
       <c r="AQ63" s="7"/>
       <c r="AR63" s="26" t="s">
         <v>22</v>
       </c>
       <c r="AS63" s="2">
         <v>19.114053837270482</v>
       </c>
       <c r="AT63" s="5">
         <v>13.44699980443246</v>
       </c>
       <c r="AU63" s="5">
         <v>20.774612554601543</v>
       </c>
       <c r="AV63" s="4">
         <v>37.928940960517124</v>
       </c>
       <c r="AW63" s="2">
         <v>97.822389332460418</v>
       </c>
       <c r="AX63" s="2">
         <v>27.69253155082545</v>
       </c>
       <c r="AY63" s="4">
         <v>24.180649622509918</v>
       </c>
-      <c r="AZ63" s="4"/>
+      <c r="AZ63" s="4">
+        <v>35.287591831280643</v>
+      </c>
       <c r="BA63" s="4"/>
       <c r="BB63" s="4"/>
       <c r="BC63" s="4"/>
       <c r="BD63" s="2"/>
     </row>
     <row r="64" spans="1:56">
       <c r="A64" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B64" s="2">
         <v>101.54389166887299</v>
       </c>
       <c r="C64" s="5">
         <v>101.85320122820127</v>
       </c>
       <c r="D64" s="5">
         <v>102.52501003504445</v>
       </c>
       <c r="E64" s="4">
         <v>98.84889864399544</v>
       </c>
       <c r="F64" s="2">
         <v>100.14749714795887</v>
       </c>
       <c r="G64" s="2">
@@ -9109,51 +9203,53 @@
       <c r="AQ64" s="7"/>
       <c r="AR64" s="26" t="s">
         <v>23</v>
       </c>
       <c r="AS64" s="2">
         <v>96.995747763151485</v>
       </c>
       <c r="AT64" s="5">
         <v>109.57978246128251</v>
       </c>
       <c r="AU64" s="5">
         <v>103.43469905087113</v>
       </c>
       <c r="AV64" s="4">
         <v>99.555973653949991</v>
       </c>
       <c r="AW64" s="2">
         <v>97.807500739146676</v>
       </c>
       <c r="AX64" s="2">
         <v>102.4119038797908</v>
       </c>
       <c r="AY64" s="4">
         <v>101.16556596077703</v>
       </c>
-      <c r="AZ64" s="4"/>
+      <c r="AZ64" s="4">
+        <v>95.754899714792316</v>
+      </c>
       <c r="BA64" s="4"/>
       <c r="BB64" s="4"/>
       <c r="BC64" s="4"/>
       <c r="BD64" s="2"/>
     </row>
     <row r="65" spans="1:56">
       <c r="A65" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B65" s="2">
         <v>100.57896538951121</v>
       </c>
       <c r="C65" s="5">
         <v>100.91632329848875</v>
       </c>
       <c r="D65" s="5">
         <v>101.09670897662279</v>
       </c>
       <c r="E65" s="4">
         <v>100.69143012318746</v>
       </c>
       <c r="F65" s="2">
         <v>100.4422532241172</v>
       </c>
       <c r="G65" s="2">
@@ -9260,51 +9356,53 @@
       <c r="AQ65" s="7"/>
       <c r="AR65" s="26" t="s">
         <v>24</v>
       </c>
       <c r="AS65" s="2">
         <v>98.806775557263748</v>
       </c>
       <c r="AT65" s="5">
         <v>86.761317976625534</v>
       </c>
       <c r="AU65" s="5">
         <v>84.059238635016996</v>
       </c>
       <c r="AV65" s="4">
         <v>111.29562553205213</v>
       </c>
       <c r="AW65" s="2">
         <v>110.23815054813444</v>
       </c>
       <c r="AX65" s="2">
         <v>111.5890353369072</v>
       </c>
       <c r="AY65" s="4">
         <v>103.92176248981315</v>
       </c>
-      <c r="AZ65" s="4"/>
+      <c r="AZ65" s="4">
+        <v>96.030798962701269</v>
+      </c>
       <c r="BA65" s="4"/>
       <c r="BB65" s="4"/>
       <c r="BC65" s="4"/>
       <c r="BD65" s="2"/>
     </row>
     <row r="66" spans="1:56">
       <c r="A66" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B66" s="2">
         <v>102.47323446626046</v>
       </c>
       <c r="C66" s="5">
         <v>102.74566049359399</v>
       </c>
       <c r="D66" s="5">
         <v>105.8982707257139</v>
       </c>
       <c r="E66" s="4">
         <v>102.32781697400044</v>
       </c>
       <c r="F66" s="2">
         <v>103.8459295586909</v>
       </c>
       <c r="G66" s="2">
@@ -9411,51 +9509,53 @@
       <c r="AQ66" s="7"/>
       <c r="AR66" s="26" t="s">
         <v>25</v>
       </c>
       <c r="AS66" s="2">
         <v>109.62864868352855</v>
       </c>
       <c r="AT66" s="5">
         <v>115.43272465019203</v>
       </c>
       <c r="AU66" s="5">
         <v>88.546113760604044</v>
       </c>
       <c r="AV66" s="4">
         <v>100.79257293479218</v>
       </c>
       <c r="AW66" s="2">
         <v>108.70502047571202</v>
       </c>
       <c r="AX66" s="2">
         <v>106.54425535266796</v>
       </c>
       <c r="AY66" s="4">
         <v>96.412485569483508</v>
       </c>
-      <c r="AZ66" s="4"/>
+      <c r="AZ66" s="4">
+        <v>99.22945988210688</v>
+      </c>
       <c r="BA66" s="4"/>
       <c r="BB66" s="4"/>
       <c r="BC66" s="4"/>
       <c r="BD66" s="2"/>
     </row>
     <row r="67" spans="1:56">
       <c r="A67" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B67" s="2">
         <v>100.64197281121675</v>
       </c>
       <c r="C67" s="5">
         <v>100.65737407153628</v>
       </c>
       <c r="D67" s="5">
         <v>100.9694585485563</v>
       </c>
       <c r="E67" s="4">
         <v>102.23369957579969</v>
       </c>
       <c r="F67" s="2">
         <v>99.743096386066128</v>
       </c>
       <c r="G67" s="2">
@@ -9562,51 +9662,53 @@
       <c r="AQ67" s="7"/>
       <c r="AR67" s="26" t="s">
         <v>26</v>
       </c>
       <c r="AS67" s="2">
         <v>114.94530217711886</v>
       </c>
       <c r="AT67" s="5">
         <v>117.67821900302344</v>
       </c>
       <c r="AU67" s="5">
         <v>105.05862738442475</v>
       </c>
       <c r="AV67" s="4">
         <v>104.57647184185517</v>
       </c>
       <c r="AW67" s="2">
         <v>103.44014384641784</v>
       </c>
       <c r="AX67" s="2">
         <v>102.40802149648385</v>
       </c>
       <c r="AY67" s="4">
         <v>105.5502001607783</v>
       </c>
-      <c r="AZ67" s="4"/>
+      <c r="AZ67" s="4">
+        <v>104.02877956786921</v>
+      </c>
       <c r="BA67" s="4"/>
       <c r="BB67" s="4"/>
       <c r="BC67" s="4"/>
       <c r="BD67" s="2"/>
     </row>
     <row r="68" spans="1:56">
       <c r="A68" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B68" s="2">
         <v>100.49638515042312</v>
       </c>
       <c r="C68" s="5">
         <v>101.03607023786321</v>
       </c>
       <c r="D68" s="5">
         <v>102.35928918849622</v>
       </c>
       <c r="E68" s="4">
         <v>99.471290456760315</v>
       </c>
       <c r="F68" s="2">
         <v>99.970483924475133</v>
       </c>
       <c r="G68" s="2">
@@ -9713,51 +9815,53 @@
       <c r="AQ68" s="7"/>
       <c r="AR68" s="26" t="s">
         <v>27</v>
       </c>
       <c r="AS68" s="2">
         <v>92.049752602638492</v>
       </c>
       <c r="AT68" s="5">
         <v>127.6652753043282</v>
       </c>
       <c r="AU68" s="5">
         <v>106.72477043334496</v>
       </c>
       <c r="AV68" s="4">
         <v>101.75104266788868</v>
       </c>
       <c r="AW68" s="2">
         <v>102.43601560671829</v>
       </c>
       <c r="AX68" s="2">
         <v>104.99879676394434</v>
       </c>
       <c r="AY68" s="4">
         <v>104.16618613774251</v>
       </c>
-      <c r="AZ68" s="4"/>
+      <c r="AZ68" s="4">
+        <v>101.56479060988708</v>
+      </c>
       <c r="BA68" s="4"/>
       <c r="BB68" s="4"/>
       <c r="BC68" s="4"/>
       <c r="BD68" s="2"/>
     </row>
     <row r="69" spans="1:56">
       <c r="A69" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B69" s="2">
         <v>110.72172244193706</v>
       </c>
       <c r="C69" s="5">
         <v>99.103312460216415</v>
       </c>
       <c r="D69" s="5">
         <v>97.87785433877167</v>
       </c>
       <c r="E69" s="4">
         <v>95.520693876278784</v>
       </c>
       <c r="F69" s="2">
         <v>107.21258505644742</v>
       </c>
       <c r="G69" s="2">
@@ -9864,51 +9968,53 @@
       <c r="AQ69" s="7"/>
       <c r="AR69" s="26" t="s">
         <v>28</v>
       </c>
       <c r="AS69" s="2">
         <v>112.51345270485503</v>
       </c>
       <c r="AT69" s="5">
         <v>105.70778985919598</v>
       </c>
       <c r="AU69" s="5">
         <v>95.209348354479602</v>
       </c>
       <c r="AV69" s="4">
         <v>105.61629356781414</v>
       </c>
       <c r="AW69" s="2">
         <v>102.67486590463393</v>
       </c>
       <c r="AX69" s="2">
         <v>116.68234593275584</v>
       </c>
       <c r="AY69" s="4">
         <v>110.3891898046035</v>
       </c>
-      <c r="AZ69" s="4"/>
+      <c r="AZ69" s="4">
+        <v>112.91353456479283</v>
+      </c>
       <c r="BA69" s="4"/>
       <c r="BB69" s="4"/>
       <c r="BC69" s="4"/>
       <c r="BD69" s="2"/>
     </row>
     <row r="70" spans="1:56">
       <c r="A70" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B70" s="2">
         <v>101.56770400383938</v>
       </c>
       <c r="C70" s="5">
         <v>109.15314325013097</v>
       </c>
       <c r="D70" s="5">
         <v>103.42385131482195</v>
       </c>
       <c r="E70" s="4">
         <v>98.654007080211272</v>
       </c>
       <c r="F70" s="2">
         <v>98.593033233878089</v>
       </c>
       <c r="G70" s="2">
@@ -10015,51 +10121,53 @@
       <c r="AQ70" s="7"/>
       <c r="AR70" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AS70" s="2">
         <v>110.04292054322606</v>
       </c>
       <c r="AT70" s="5">
         <v>109.82429833827649</v>
       </c>
       <c r="AU70" s="5">
         <v>106.61650045651739</v>
       </c>
       <c r="AV70" s="4">
         <v>107.54569391140534</v>
       </c>
       <c r="AW70" s="2">
         <v>111.03895876970145</v>
       </c>
       <c r="AX70" s="2">
         <v>103.16729586574218</v>
       </c>
       <c r="AY70" s="4">
         <v>105.22539090576221</v>
       </c>
-      <c r="AZ70" s="4"/>
+      <c r="AZ70" s="4">
+        <v>104.42995817700036</v>
+      </c>
       <c r="BA70" s="4"/>
       <c r="BB70" s="4"/>
       <c r="BC70" s="4"/>
       <c r="BD70" s="2"/>
     </row>
     <row r="71" spans="1:56">
       <c r="A71" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B71" s="2">
         <v>103.54838880408126</v>
       </c>
       <c r="C71" s="5">
         <v>112.65430361837241</v>
       </c>
       <c r="D71" s="5">
         <v>86.295731703009182</v>
       </c>
       <c r="E71" s="4">
         <v>107.43591742016154</v>
       </c>
       <c r="F71" s="2">
         <v>102.92132570039654</v>
       </c>
       <c r="G71" s="2">
@@ -10166,51 +10274,53 @@
       <c r="AQ71" s="7"/>
       <c r="AR71" s="26" t="s">
         <v>30</v>
       </c>
       <c r="AS71" s="2">
         <v>98.340915148352394</v>
       </c>
       <c r="AT71" s="5">
         <v>96.010771063376282</v>
       </c>
       <c r="AU71" s="5">
         <v>121.44789629318416</v>
       </c>
       <c r="AV71" s="4">
         <v>91.251774306023933</v>
       </c>
       <c r="AW71" s="2">
         <v>109.88583648128174</v>
       </c>
       <c r="AX71" s="2">
         <v>102.4304109874661</v>
       </c>
       <c r="AY71" s="4">
         <v>100.666928905071</v>
       </c>
-      <c r="AZ71" s="4"/>
+      <c r="AZ71" s="4">
+        <v>102.18889746640731</v>
+      </c>
       <c r="BA71" s="4"/>
       <c r="BB71" s="4"/>
       <c r="BC71" s="4"/>
       <c r="BD71" s="2"/>
     </row>
     <row r="72" spans="1:56">
       <c r="A72" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B72" s="2">
         <v>112.91792064569152</v>
       </c>
       <c r="C72" s="5">
         <v>126.56394416677954</v>
       </c>
       <c r="D72" s="5">
         <v>145.73444568944828</v>
       </c>
       <c r="E72" s="4">
         <v>128.55492765323123</v>
       </c>
       <c r="F72" s="2">
         <v>105.45111124480545</v>
       </c>
       <c r="G72" s="2">
@@ -10317,51 +10427,53 @@
       <c r="AQ72" s="7"/>
       <c r="AR72" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AS72" s="2">
         <v>120.44623369190899</v>
       </c>
       <c r="AT72" s="5">
         <v>124.06395823814253</v>
       </c>
       <c r="AU72" s="5">
         <v>110.4934205760426</v>
       </c>
       <c r="AV72" s="4">
         <v>97.505368134715624</v>
       </c>
       <c r="AW72" s="2">
         <v>95.040169723116975</v>
       </c>
       <c r="AX72" s="2">
         <v>100.55175799505407</v>
       </c>
       <c r="AY72" s="4">
         <v>96.182099320930647</v>
       </c>
-      <c r="AZ72" s="4"/>
+      <c r="AZ72" s="4">
+        <v>124.65904904888876</v>
+      </c>
       <c r="BA72" s="4"/>
       <c r="BB72" s="4"/>
       <c r="BC72" s="4"/>
       <c r="BD72" s="2"/>
     </row>
     <row r="73" spans="1:56">
       <c r="A73" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B73" s="2">
         <v>97.149560011327239</v>
       </c>
       <c r="C73" s="5">
         <v>116.46444130565041</v>
       </c>
       <c r="D73" s="5">
         <v>117.10425237865039</v>
       </c>
       <c r="E73" s="4">
         <v>108.21536874321451</v>
       </c>
       <c r="F73" s="2">
         <v>102.37186405577332</v>
       </c>
       <c r="G73" s="2">
@@ -10468,51 +10580,53 @@
       <c r="AQ73" s="7"/>
       <c r="AR73" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AS73" s="2">
         <v>103.22749121547905</v>
       </c>
       <c r="AT73" s="5">
         <v>100.06495108705894</v>
       </c>
       <c r="AU73" s="5">
         <v>100.22530899367608</v>
       </c>
       <c r="AV73" s="4">
         <v>96.216264725447232</v>
       </c>
       <c r="AW73" s="2">
         <v>107.40882894036521</v>
       </c>
       <c r="AX73" s="2">
         <v>119.02166283772739</v>
       </c>
       <c r="AY73" s="4">
         <v>94.586684251168691</v>
       </c>
-      <c r="AZ73" s="4"/>
+      <c r="AZ73" s="4">
+        <v>102.9542934088125</v>
+      </c>
       <c r="BA73" s="4"/>
       <c r="BB73" s="4"/>
       <c r="BC73" s="4"/>
       <c r="BD73" s="2"/>
     </row>
     <row r="74" spans="1:56">
       <c r="A74" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B74" s="2">
         <v>100.72351636495239</v>
       </c>
       <c r="C74" s="5">
         <v>105.15338891046038</v>
       </c>
       <c r="D74" s="5">
         <v>101.95831118395738</v>
       </c>
       <c r="E74" s="4">
         <v>103.50454502677439</v>
       </c>
       <c r="F74" s="2">
         <v>103.99719252994662</v>
       </c>
       <c r="G74" s="2">
@@ -10619,51 +10733,53 @@
       <c r="AQ74" s="7"/>
       <c r="AR74" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AS74" s="2">
         <v>94.111934481829337</v>
       </c>
       <c r="AT74" s="5">
         <v>118.47551721906216</v>
       </c>
       <c r="AU74" s="5">
         <v>123.24150811757258</v>
       </c>
       <c r="AV74" s="4">
         <v>97.908716896483483</v>
       </c>
       <c r="AW74" s="2">
         <v>100.53680786926633</v>
       </c>
       <c r="AX74" s="2">
         <v>104.62911267509169</v>
       </c>
       <c r="AY74" s="4">
         <v>109.67927220179754</v>
       </c>
-      <c r="AZ74" s="4"/>
+      <c r="AZ74" s="4">
+        <v>113.5860820729429</v>
+      </c>
       <c r="BA74" s="4"/>
       <c r="BB74" s="4"/>
       <c r="BC74" s="4"/>
       <c r="BD74" s="2"/>
     </row>
     <row r="75" spans="1:56">
       <c r="A75" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="2">
         <v>100.80493158500845</v>
       </c>
       <c r="C75" s="5">
         <v>110.55864802344466</v>
       </c>
       <c r="D75" s="5">
         <v>97.681940715380691</v>
       </c>
       <c r="E75" s="4">
         <v>100.11045656890276</v>
       </c>
       <c r="F75" s="2">
         <v>102.84308516905834</v>
       </c>
       <c r="G75" s="2">
@@ -10770,51 +10886,53 @@
       <c r="AQ75" s="7"/>
       <c r="AR75" s="26" t="s">
         <v>34</v>
       </c>
       <c r="AS75" s="2">
         <v>110.38787583854474</v>
       </c>
       <c r="AT75" s="5">
         <v>98.047968800751832</v>
       </c>
       <c r="AU75" s="5">
         <v>106.76106016759232</v>
       </c>
       <c r="AV75" s="4">
         <v>98.728634742525657</v>
       </c>
       <c r="AW75" s="2">
         <v>93.711134718002</v>
       </c>
       <c r="AX75" s="2">
         <v>106.5514809349642</v>
       </c>
       <c r="AY75" s="4">
         <v>93.469300769953151</v>
       </c>
-      <c r="AZ75" s="4"/>
+      <c r="AZ75" s="4">
+        <v>103.20019980158099</v>
+      </c>
       <c r="BA75" s="4"/>
       <c r="BB75" s="4"/>
       <c r="BC75" s="4"/>
       <c r="BD75" s="2"/>
     </row>
     <row r="76" spans="1:56">
       <c r="A76" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="2">
         <v>102.00983378421932</v>
       </c>
       <c r="C76" s="5">
         <v>104.2339327065241</v>
       </c>
       <c r="D76" s="5">
         <v>110.33479779699744</v>
       </c>
       <c r="E76" s="4">
         <v>104.6071306165762</v>
       </c>
       <c r="F76" s="2">
         <v>108.41488187205137</v>
       </c>
       <c r="G76" s="2">
@@ -10921,135 +11039,140 @@
       <c r="AQ76" s="7"/>
       <c r="AR76" s="26" t="s">
         <v>35</v>
       </c>
       <c r="AS76" s="2">
         <v>99.430678295073491</v>
       </c>
       <c r="AT76" s="5">
         <v>80.942355208436808</v>
       </c>
       <c r="AU76" s="5">
         <v>121.6317371217347</v>
       </c>
       <c r="AV76" s="4">
         <v>100.04968099368854</v>
       </c>
       <c r="AW76" s="2">
         <v>99.995260815599366</v>
       </c>
       <c r="AX76" s="2">
         <v>97.416096462933211</v>
       </c>
       <c r="AY76" s="4">
         <v>103.41125023762663</v>
       </c>
-      <c r="AZ76" s="4"/>
+      <c r="AZ76" s="4">
+        <v>102.17262951273862</v>
+      </c>
       <c r="BA76" s="4"/>
       <c r="BB76" s="4"/>
       <c r="BC76" s="4"/>
       <c r="BD76" s="2"/>
     </row>
     <row r="77" spans="1:56">
       <c r="AB77" s="7"/>
       <c r="AC77" s="7"/>
       <c r="AQ77" s="7"/>
     </row>
     <row r="78" spans="1:56">
       <c r="AB78" s="7"/>
       <c r="AC78" s="7"/>
       <c r="AQ78" s="7"/>
     </row>
     <row r="79" spans="1:56">
       <c r="AB79" s="7"/>
       <c r="AC79" s="7"/>
       <c r="AQ79" s="7"/>
     </row>
     <row r="80" spans="1:56">
       <c r="AB80" s="7"/>
       <c r="AC80" s="7"/>
       <c r="AQ80" s="7"/>
     </row>
     <row r="81" spans="28:43">
       <c r="AB81" s="7"/>
       <c r="AC81" s="7"/>
       <c r="AQ81" s="7"/>
     </row>
     <row r="82" spans="28:43">
       <c r="AB82" s="7"/>
       <c r="AC82" s="7"/>
       <c r="AQ82" s="7"/>
     </row>
     <row r="83" spans="28:43">
       <c r="AB83" s="7"/>
       <c r="AC83" s="7"/>
       <c r="AQ83" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="AR1:BD1"/>
+    <mergeCell ref="AR20:BD20"/>
+    <mergeCell ref="AR21:BD21"/>
+    <mergeCell ref="AR40:BD40"/>
+    <mergeCell ref="AR59:BD59"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="O1:AA1"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="O21:AA21"/>
+    <mergeCell ref="O40:AA40"/>
+    <mergeCell ref="O59:AA59"/>
     <mergeCell ref="AD1:AP1"/>
     <mergeCell ref="AD20:AP20"/>
     <mergeCell ref="AD21:AP21"/>
     <mergeCell ref="AD40:AP40"/>
     <mergeCell ref="AD59:AP59"/>
-    <mergeCell ref="O1:AA1"/>
-[...13 lines deleted...]
-    <mergeCell ref="AR59:BD59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -11058,92 +11181,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E47A669-4F8F-4605-A800-55E0956579EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E47A669-4F8F-4605-A800-55E0956579EA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>