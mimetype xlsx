--- v6 (2026-09-21)
+++ v7 (2026-11-06)
@@ -592,52 +592,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD83"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AH40" workbookViewId="0">
-      <selection activeCell="BF18" sqref="BF18"/>
+    <sheetView tabSelected="1" topLeftCell="AH28" workbookViewId="0">
+      <selection activeCell="BA62" sqref="BA62:BA76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="14" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="14" customWidth="1"/>
     <col min="3" max="14" width="9.140625" style="14"/>
     <col min="15" max="15" width="21.42578125" style="14" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="14" customWidth="1"/>
     <col min="17" max="26" width="9.140625" style="14"/>
     <col min="27" max="27" width="9.140625" style="7"/>
     <col min="28" max="29" width="9.140625" style="14"/>
     <col min="30" max="30" width="26.85546875" style="14" customWidth="1"/>
     <col min="31" max="31" width="8.7109375" style="14" customWidth="1"/>
     <col min="32" max="41" width="9.140625" style="14"/>
     <col min="42" max="42" width="9.140625" style="7"/>
     <col min="43" max="43" width="9.140625" style="14"/>
     <col min="44" max="44" width="26" style="14" customWidth="1"/>
     <col min="45" max="45" width="8.7109375" style="14" customWidth="1"/>
     <col min="46" max="55" width="9.140625" style="14"/>
     <col min="56" max="56" width="9.140625" style="7"/>
     <col min="57" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" ht="27.75" customHeight="1">
@@ -1040,51 +1040,53 @@
       </c>
       <c r="AS4" s="2">
         <v>105.15195642737811</v>
       </c>
       <c r="AT4" s="2">
         <v>103.14746046906085</v>
       </c>
       <c r="AU4" s="2">
         <v>101.24553343777916</v>
       </c>
       <c r="AV4" s="2">
         <v>101.69854217679153</v>
       </c>
       <c r="AW4" s="3">
         <v>102.72603375285453</v>
       </c>
       <c r="AX4" s="3">
         <v>107.2427604800172</v>
       </c>
       <c r="AY4" s="4">
         <v>107.8971286907568</v>
       </c>
       <c r="AZ4" s="5">
         <v>107.7721613891181</v>
       </c>
-      <c r="BA4" s="6"/>
+      <c r="BA4" s="6">
+        <v>113.35372601363926</v>
+      </c>
       <c r="BB4" s="4"/>
       <c r="BC4" s="4"/>
       <c r="BD4" s="5"/>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="2">
         <v>66.147135861042145</v>
       </c>
       <c r="C5" s="2">
         <v>76.349260709898189</v>
       </c>
       <c r="D5" s="2">
         <v>75.893201483616977</v>
       </c>
       <c r="E5" s="2">
         <v>65.43714043705954</v>
       </c>
       <c r="F5" s="3">
         <v>64.730589512026654</v>
       </c>
       <c r="G5" s="3">
         <v>76.987576110814061</v>
@@ -1193,51 +1195,53 @@
       </c>
       <c r="AS5" s="2">
         <v>64.007989794827452</v>
       </c>
       <c r="AT5" s="2">
         <v>47.115078456238244</v>
       </c>
       <c r="AU5" s="2">
         <v>57.936524414115134</v>
       </c>
       <c r="AV5" s="2">
         <v>70.680756872736453</v>
       </c>
       <c r="AW5" s="3">
         <v>98.08393905627814</v>
       </c>
       <c r="AX5" s="3">
         <v>55.593982165525233</v>
       </c>
       <c r="AY5" s="4">
         <v>86.30094995609258</v>
       </c>
       <c r="AZ5" s="5">
         <v>90.657990873314759</v>
       </c>
-      <c r="BA5" s="6"/>
+      <c r="BA5" s="6">
+        <v>87.955399920410031</v>
+      </c>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="5"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="2">
         <v>101.50412155256757</v>
       </c>
       <c r="C6" s="2">
         <v>101.79260722682189</v>
       </c>
       <c r="D6" s="2">
         <v>102.41106913215114</v>
       </c>
       <c r="E6" s="2">
         <v>98.864484320472471</v>
       </c>
       <c r="F6" s="3">
         <v>100.14582869137037</v>
       </c>
       <c r="G6" s="3">
         <v>100.89107583653232</v>
@@ -1346,51 +1350,53 @@
       </c>
       <c r="AS6" s="2">
         <v>94.963515426144113</v>
       </c>
       <c r="AT6" s="2">
         <v>105.14388134908536</v>
       </c>
       <c r="AU6" s="2">
         <v>104.00481377220774</v>
       </c>
       <c r="AV6" s="2">
         <v>100.11212060309182</v>
       </c>
       <c r="AW6" s="3">
         <v>97.963177508184387</v>
       </c>
       <c r="AX6" s="3">
         <v>102.42164030794282</v>
       </c>
       <c r="AY6" s="4">
         <v>119.13964425779864</v>
       </c>
       <c r="AZ6" s="5">
         <v>105.42216736365253</v>
       </c>
-      <c r="BA6" s="6"/>
+      <c r="BA6" s="6">
+        <v>107.64261793250564</v>
+      </c>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
       <c r="BD6" s="5"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="2">
         <v>100.57857045654286</v>
       </c>
       <c r="C7" s="2">
         <v>100.91550098741853</v>
       </c>
       <c r="D7" s="2">
         <v>101.0934958784952</v>
       </c>
       <c r="E7" s="2">
         <v>100.68957954208919</v>
       </c>
       <c r="F7" s="3">
         <v>100.44175664133337</v>
       </c>
       <c r="G7" s="3">
         <v>100.02334608060283</v>
@@ -1499,51 +1505,53 @@
       </c>
       <c r="AS7" s="2">
         <v>98.264527900195276</v>
       </c>
       <c r="AT7" s="2">
         <v>86.149754864366017</v>
       </c>
       <c r="AU7" s="2">
         <v>83.527190076775341</v>
       </c>
       <c r="AV7" s="2">
         <v>112.878751620762</v>
       </c>
       <c r="AW7" s="3">
         <v>110.1560847294993</v>
       </c>
       <c r="AX7" s="3">
         <v>111.51817668705206</v>
       </c>
       <c r="AY7" s="4">
         <v>103.40817418237107</v>
       </c>
       <c r="AZ7" s="5">
         <v>115.41986637392311</v>
       </c>
-      <c r="BA7" s="6"/>
+      <c r="BA7" s="6">
+        <v>122.91652480109583</v>
+      </c>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
       <c r="BD7" s="5"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="2">
         <v>102.41613785824271</v>
       </c>
       <c r="C8" s="2">
         <v>102.68255767767631</v>
       </c>
       <c r="D8" s="2">
         <v>105.60700434845269</v>
       </c>
       <c r="E8" s="2">
         <v>102.28563707001695</v>
       </c>
       <c r="F8" s="3">
         <v>103.78613303933466</v>
       </c>
       <c r="G8" s="3">
         <v>100.57436521261249</v>
@@ -1652,51 +1660,53 @@
       </c>
       <c r="AS8" s="2">
         <v>108.19965362429009</v>
       </c>
       <c r="AT8" s="2">
         <v>113.20780389386999</v>
       </c>
       <c r="AU8" s="2">
         <v>89.838753654003355</v>
       </c>
       <c r="AV8" s="2">
         <v>101.27889900621039</v>
       </c>
       <c r="AW8" s="3">
         <v>108.25328183079041</v>
       </c>
       <c r="AX8" s="3">
         <v>106.23403788111045</v>
       </c>
       <c r="AY8" s="4">
         <v>104.19768731283629</v>
       </c>
       <c r="AZ8" s="5">
         <v>105.9687774216959</v>
       </c>
-      <c r="BA8" s="6"/>
+      <c r="BA8" s="6">
+        <v>102.77600143804682</v>
+      </c>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
       <c r="BD8" s="5"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="2">
         <v>100.62924895922328</v>
       </c>
       <c r="C9" s="2">
         <v>100.64189934615793</v>
       </c>
       <c r="D9" s="2">
         <v>100.93779104789643</v>
       </c>
       <c r="E9" s="2">
         <v>102.18262574050678</v>
       </c>
       <c r="F9" s="3">
         <v>99.747743552848959</v>
       </c>
       <c r="G9" s="3">
         <v>98.122424787476845</v>
@@ -1805,51 +1815,53 @@
       </c>
       <c r="AS9" s="2">
         <v>113.64050990547361</v>
       </c>
       <c r="AT9" s="2">
         <v>116.05050773151274</v>
       </c>
       <c r="AU9" s="2">
         <v>104.11614820582477</v>
       </c>
       <c r="AV9" s="2">
         <v>106.38321300480389</v>
       </c>
       <c r="AW9" s="3">
         <v>103.33733946391466</v>
       </c>
       <c r="AX9" s="3">
         <v>102.35640129847714</v>
       </c>
       <c r="AY9" s="4">
         <v>103.19616634874518</v>
       </c>
       <c r="AZ9" s="5">
         <v>100.74711728592449</v>
       </c>
-      <c r="BA9" s="6"/>
+      <c r="BA9" s="6">
+        <v>114.13489088339146</v>
+      </c>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="5"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="2">
         <v>100.48300092589382</v>
       </c>
       <c r="C10" s="2">
         <v>100.99688081163838</v>
       </c>
       <c r="D10" s="2">
         <v>102.26889681717563</v>
       </c>
       <c r="E10" s="2">
         <v>99.486557617957288</v>
       </c>
       <c r="F10" s="3">
         <v>99.971066126406768</v>
       </c>
       <c r="G10" s="3">
         <v>99.944099397186875</v>
@@ -1958,51 +1970,53 @@
       </c>
       <c r="AS10" s="2">
         <v>90.244175426701915</v>
       </c>
       <c r="AT10" s="2">
         <v>121.04222052668612</v>
       </c>
       <c r="AU10" s="2">
         <v>104.87622387461329</v>
       </c>
       <c r="AV10" s="2">
         <v>106.67839246850164</v>
       </c>
       <c r="AW10" s="3">
         <v>102.34854939528766</v>
       </c>
       <c r="AX10" s="3">
         <v>104.88432748295615</v>
       </c>
       <c r="AY10" s="4">
         <v>144.4742870187068</v>
       </c>
       <c r="AZ10" s="5">
         <v>93.287250430346731</v>
       </c>
-      <c r="BA10" s="6"/>
+      <c r="BA10" s="6">
+        <v>116.42833619504513</v>
+      </c>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="5"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="2">
         <v>110.4518170972738</v>
       </c>
       <c r="C11" s="2">
         <v>99.128102274529013</v>
       </c>
       <c r="D11" s="2">
         <v>97.94321534166437</v>
       </c>
       <c r="E11" s="2">
         <v>95.629758266664339</v>
       </c>
       <c r="F11" s="3">
         <v>107.04395381512583</v>
       </c>
       <c r="G11" s="3">
         <v>103.69737031789343</v>
@@ -2111,51 +2125,53 @@
       </c>
       <c r="AS11" s="2">
         <v>112.51588983667847</v>
       </c>
       <c r="AT11" s="2">
         <v>105.88349324027271</v>
       </c>
       <c r="AU11" s="2">
         <v>95.46644926024635</v>
       </c>
       <c r="AV11" s="2">
         <v>105.75404687714816</v>
       </c>
       <c r="AW11" s="3">
         <v>102.62944582156568</v>
       </c>
       <c r="AX11" s="3">
         <v>116.35541752696487</v>
       </c>
       <c r="AY11" s="4">
         <v>116.52706640600074</v>
       </c>
       <c r="AZ11" s="5">
         <v>129.42299956572603</v>
       </c>
-      <c r="BA11" s="6"/>
+      <c r="BA11" s="6">
+        <v>104.37384782484422</v>
+      </c>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="5"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="2">
         <v>101.54480931755619</v>
       </c>
       <c r="C12" s="2">
         <v>108.89936822402251</v>
       </c>
       <c r="D12" s="2">
         <v>103.33644725333211</v>
       </c>
       <c r="E12" s="2">
         <v>98.682079172304299</v>
       </c>
       <c r="F12" s="3">
         <v>98.616809022490912</v>
       </c>
       <c r="G12" s="3">
         <v>96.89488824047902</v>
@@ -2264,51 +2280,53 @@
       </c>
       <c r="AS12" s="2">
         <v>109.5374668883768</v>
       </c>
       <c r="AT12" s="2">
         <v>109.08893183197901</v>
       </c>
       <c r="AU12" s="2">
         <v>106.14664333252979</v>
       </c>
       <c r="AV12" s="2">
         <v>108.70043691199281</v>
       </c>
       <c r="AW12" s="3">
         <v>110.61357368517952</v>
       </c>
       <c r="AX12" s="3">
         <v>103.05835888209201</v>
       </c>
       <c r="AY12" s="4">
         <v>115.12867844766804</v>
       </c>
       <c r="AZ12" s="5">
         <v>106.71407453038142</v>
       </c>
-      <c r="BA12" s="6"/>
+      <c r="BA12" s="6">
+        <v>122.15077139725123</v>
+      </c>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="5"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="2">
         <v>103.40235895668408</v>
       </c>
       <c r="C13" s="2">
         <v>111.97224507065617</v>
       </c>
       <c r="D13" s="2">
         <v>86.738494647556223</v>
       </c>
       <c r="E13" s="2">
         <v>107.30764337486592</v>
       </c>
       <c r="F13" s="3">
         <v>102.89033531931176</v>
       </c>
       <c r="G13" s="3">
         <v>108.14982549839691</v>
@@ -2417,51 +2435,53 @@
       </c>
       <c r="AS13" s="2">
         <v>96.916793511827677</v>
       </c>
       <c r="AT13" s="2">
         <v>94.4583840939152</v>
       </c>
       <c r="AU13" s="2">
         <v>119.05849314887895</v>
       </c>
       <c r="AV13" s="2">
         <v>94.308353207940286</v>
       </c>
       <c r="AW13" s="3">
         <v>109.48785289079765</v>
       </c>
       <c r="AX13" s="3">
         <v>102.35034167905546</v>
       </c>
       <c r="AY13" s="4">
         <v>102.17681384460111</v>
       </c>
       <c r="AZ13" s="5">
         <v>101.55718471767821</v>
       </c>
-      <c r="BA13" s="6"/>
+      <c r="BA13" s="6">
+        <v>103.9740814074339</v>
+      </c>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="5"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="2">
         <v>112.6833866224289</v>
       </c>
       <c r="C14" s="2">
         <v>125.98155240896094</v>
       </c>
       <c r="D14" s="2">
         <v>143.69514598616519</v>
       </c>
       <c r="E14" s="2">
         <v>127.70239081753789</v>
       </c>
       <c r="F14" s="3">
         <v>105.34062704340015</v>
       </c>
       <c r="G14" s="3">
         <v>109.5469344679896</v>
@@ -2570,51 +2590,53 @@
       </c>
       <c r="AS14" s="2">
         <v>119.25406596170515</v>
       </c>
       <c r="AT14" s="2">
         <v>122.66297396330073</v>
       </c>
       <c r="AU14" s="2">
         <v>110.34656728083885</v>
       </c>
       <c r="AV14" s="2">
         <v>97.906019209245059</v>
       </c>
       <c r="AW14" s="3">
         <v>95.140184110451287</v>
       </c>
       <c r="AX14" s="3">
         <v>100.53387928166259</v>
       </c>
       <c r="AY14" s="4">
         <v>108.44580925110066</v>
       </c>
       <c r="AZ14" s="5">
         <v>101.39300303355367</v>
       </c>
-      <c r="BA14" s="6"/>
+      <c r="BA14" s="6">
+        <v>100.62646513162916</v>
+      </c>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="5"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="2">
         <v>97.14996515816901</v>
       </c>
       <c r="C15" s="2">
         <v>116.46035459166922</v>
       </c>
       <c r="D15" s="2">
         <v>117.09985188806935</v>
       </c>
       <c r="E15" s="2">
         <v>108.21249885100733</v>
       </c>
       <c r="F15" s="3">
         <v>102.37140345881326</v>
       </c>
       <c r="G15" s="3">
         <v>108.38422510179724</v>
@@ -2723,51 +2745,53 @@
       </c>
       <c r="AS15" s="2">
         <v>102.44872068846087</v>
       </c>
       <c r="AT15" s="2">
         <v>99.071830649066669</v>
       </c>
       <c r="AU15" s="2">
         <v>99.371978520216928</v>
       </c>
       <c r="AV15" s="2">
         <v>98.33554962934204</v>
       </c>
       <c r="AW15" s="3">
         <v>107.32141134069779</v>
       </c>
       <c r="AX15" s="3">
         <v>118.7940484941911</v>
       </c>
       <c r="AY15" s="4">
         <v>98.157461717606012</v>
       </c>
       <c r="AZ15" s="5">
         <v>113.1674966378207</v>
       </c>
-      <c r="BA15" s="6"/>
+      <c r="BA15" s="6">
+        <v>122.01660500615365</v>
+      </c>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="5"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="2">
         <v>100.72125473578029</v>
       </c>
       <c r="C16" s="2">
         <v>105.1314473255958</v>
       </c>
       <c r="D16" s="2">
         <v>101.9504280488982</v>
       </c>
       <c r="E16" s="2">
         <v>103.49390149993091</v>
       </c>
       <c r="F16" s="3">
         <v>103.99027185115503</v>
       </c>
       <c r="G16" s="3">
         <v>101.79305938554471</v>
@@ -2876,51 +2900,53 @@
       </c>
       <c r="AS16" s="2">
         <v>93.128794571106141</v>
       </c>
       <c r="AT16" s="2">
         <v>115.65366792152672</v>
       </c>
       <c r="AU16" s="2">
         <v>120.59378422035134</v>
       </c>
       <c r="AV16" s="2">
         <v>102.2671902599898</v>
       </c>
       <c r="AW16" s="3">
         <v>100.53380067575601</v>
       </c>
       <c r="AX16" s="3">
         <v>104.56321118788692</v>
       </c>
       <c r="AY16" s="4">
         <v>115.53792839166968</v>
       </c>
       <c r="AZ16" s="5">
         <v>108.18778694102808</v>
       </c>
-      <c r="BA16" s="6"/>
+      <c r="BA16" s="6">
+        <v>143.43947237396563</v>
+      </c>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="5"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="2">
         <v>100.80473152179708</v>
       </c>
       <c r="C17" s="2">
         <v>110.55538273159074</v>
       </c>
       <c r="D17" s="2">
         <v>97.682903876418251</v>
       </c>
       <c r="E17" s="2">
         <v>100.1104381730906</v>
       </c>
       <c r="F17" s="3">
         <v>102.84257151373761</v>
       </c>
       <c r="G17" s="3">
         <v>100.96495754434207</v>
@@ -3029,51 +3055,53 @@
       </c>
       <c r="AS17" s="2">
         <v>110.38729417572215</v>
       </c>
       <c r="AT17" s="2">
         <v>98.049759966080217</v>
       </c>
       <c r="AU17" s="2">
         <v>106.7650045189326</v>
       </c>
       <c r="AV17" s="2">
         <v>98.730148326541382</v>
       </c>
       <c r="AW17" s="3">
         <v>93.713211825399355</v>
       </c>
       <c r="AX17" s="3">
         <v>106.54822341116963</v>
       </c>
       <c r="AY17" s="4">
         <v>99.891976865667758</v>
       </c>
       <c r="AZ17" s="5">
         <v>118.9912067160582</v>
       </c>
-      <c r="BA17" s="6"/>
+      <c r="BA17" s="6">
+        <v>99.284435706468898</v>
+      </c>
       <c r="BB17" s="4"/>
       <c r="BC17" s="4"/>
       <c r="BD17" s="5"/>
     </row>
     <row r="18" spans="1:56">
       <c r="A18" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="2">
         <v>101.99764370373275</v>
       </c>
       <c r="C18" s="2">
         <v>104.19937477980923</v>
       </c>
       <c r="D18" s="2">
         <v>110.1661664487392</v>
       </c>
       <c r="E18" s="2">
         <v>104.55922006477643</v>
       </c>
       <c r="F18" s="3">
         <v>108.35071753889733</v>
       </c>
       <c r="G18" s="3">
         <v>106.15521998493543</v>
@@ -3182,51 +3210,53 @@
       </c>
       <c r="AS18" s="2">
         <v>99.240048868998556</v>
       </c>
       <c r="AT18" s="2">
         <v>80.917899043681345</v>
       </c>
       <c r="AU18" s="2">
         <v>121.35856565029913</v>
       </c>
       <c r="AV18" s="2">
         <v>100.27485350165333</v>
       </c>
       <c r="AW18" s="3">
         <v>100.02988236422439</v>
       </c>
       <c r="AX18" s="3">
         <v>97.513564762719895</v>
       </c>
       <c r="AY18" s="4">
         <v>102.41185503349521</v>
       </c>
       <c r="AZ18" s="5">
         <v>108.88450533197593</v>
       </c>
-      <c r="BA18" s="6"/>
+      <c r="BA18" s="6">
+        <v>125.14046348417726</v>
+      </c>
       <c r="BB18" s="4"/>
       <c r="BC18" s="4"/>
       <c r="BD18" s="5"/>
     </row>
     <row r="19" spans="1:56">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="10"/>
       <c r="F19" s="11"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="12"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
       <c r="O19" s="8"/>
       <c r="P19" s="9"/>
       <c r="Q19" s="9"/>
       <c r="R19" s="9"/>
       <c r="S19" s="10"/>
       <c r="T19" s="11"/>
       <c r="U19" s="9"/>
@@ -3720,51 +3750,53 @@
       </c>
       <c r="AS24" s="2">
         <v>105.91922166926251</v>
       </c>
       <c r="AT24" s="2">
         <v>104.0360419428838</v>
       </c>
       <c r="AU24" s="2">
         <v>101.54286022679817</v>
       </c>
       <c r="AV24" s="3">
         <v>100.51515039214442</v>
       </c>
       <c r="AW24" s="3">
         <v>102.7878247652187</v>
       </c>
       <c r="AX24" s="4">
         <v>107.37983436058671</v>
       </c>
       <c r="AY24" s="4">
         <v>107.97668729729408</v>
       </c>
       <c r="AZ24" s="4">
         <v>107.79757934225975</v>
       </c>
-      <c r="BA24" s="6"/>
+      <c r="BA24" s="6">
+        <v>113.36700646699813</v>
+      </c>
       <c r="BB24" s="4"/>
       <c r="BC24" s="4"/>
       <c r="BD24" s="2"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="2">
         <v>61.023894232973454</v>
       </c>
       <c r="C25" s="2">
         <v>72.786050321700301</v>
       </c>
       <c r="D25" s="2">
         <v>64.127822607346246</v>
       </c>
       <c r="E25" s="3">
         <v>57.808011794485296</v>
       </c>
       <c r="F25" s="3">
         <v>58.551066279868202</v>
       </c>
       <c r="G25" s="4">
         <v>71.980706040381548</v>
@@ -3873,51 +3905,53 @@
       </c>
       <c r="AS25" s="2">
         <v>63.617598137784157</v>
       </c>
       <c r="AT25" s="2">
         <v>46.271293773042466</v>
       </c>
       <c r="AU25" s="2">
         <v>56.6832574128319</v>
       </c>
       <c r="AV25" s="3">
         <v>70.334869665148062</v>
       </c>
       <c r="AW25" s="3">
         <v>99.375747969309842</v>
       </c>
       <c r="AX25" s="4">
         <v>54.849746056384852</v>
       </c>
       <c r="AY25" s="4">
         <v>86.388154808485041</v>
       </c>
       <c r="AZ25" s="4">
         <v>90.718409525606091</v>
       </c>
-      <c r="BA25" s="6"/>
+      <c r="BA25" s="6">
+        <v>87.960532207077392</v>
+      </c>
       <c r="BB25" s="4"/>
       <c r="BC25" s="4"/>
       <c r="BD25" s="2"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="2">
         <v>101.54389166887299</v>
       </c>
       <c r="C26" s="2">
         <v>101.85320122820127</v>
       </c>
       <c r="D26" s="2">
         <v>102.52501003504445</v>
       </c>
       <c r="E26" s="3">
         <v>98.84889864399544</v>
       </c>
       <c r="F26" s="3">
         <v>100.14749714795887</v>
       </c>
       <c r="G26" s="4">
         <v>100.89991144182093</v>
@@ -4026,51 +4060,53 @@
       </c>
       <c r="AS26" s="2">
         <v>96.995747763151485</v>
       </c>
       <c r="AT26" s="2">
         <v>109.57978246128251</v>
       </c>
       <c r="AU26" s="2">
         <v>103.43469905087113</v>
       </c>
       <c r="AV26" s="3">
         <v>99.555973653949991</v>
       </c>
       <c r="AW26" s="3">
         <v>97.807500739146676</v>
       </c>
       <c r="AX26" s="4">
         <v>102.4119038797908</v>
       </c>
       <c r="AY26" s="4">
         <v>119.47893521165483</v>
       </c>
       <c r="AZ26" s="4">
         <v>105.43354474757238</v>
       </c>
-      <c r="BA26" s="6"/>
+      <c r="BA26" s="6">
+        <v>107.64997904754783</v>
+      </c>
       <c r="BB26" s="4"/>
       <c r="BC26" s="4"/>
       <c r="BD26" s="2"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="2">
         <v>100.57896538951121</v>
       </c>
       <c r="C27" s="2">
         <v>100.91632329848875</v>
       </c>
       <c r="D27" s="2">
         <v>101.09670897662279</v>
       </c>
       <c r="E27" s="3">
         <v>100.69143012318746</v>
       </c>
       <c r="F27" s="3">
         <v>100.4422532241172</v>
       </c>
       <c r="G27" s="4">
         <v>100.02336955749725</v>
@@ -4179,51 +4215,53 @@
       </c>
       <c r="AS27" s="2">
         <v>98.806775557263748</v>
       </c>
       <c r="AT27" s="2">
         <v>86.761317976625534</v>
       </c>
       <c r="AU27" s="2">
         <v>84.059238635016996</v>
       </c>
       <c r="AV27" s="3">
         <v>111.29562553205213</v>
       </c>
       <c r="AW27" s="3">
         <v>110.23815054813444</v>
       </c>
       <c r="AX27" s="4">
         <v>111.5890353369072</v>
       </c>
       <c r="AY27" s="4">
         <v>103.42599184614033</v>
       </c>
       <c r="AZ27" s="4">
         <v>115.4446231921836</v>
       </c>
-      <c r="BA27" s="6"/>
+      <c r="BA27" s="6">
+        <v>122.92602437000176</v>
+      </c>
       <c r="BB27" s="4"/>
       <c r="BC27" s="4"/>
       <c r="BD27" s="2"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="2">
         <v>102.47323446626046</v>
       </c>
       <c r="C28" s="2">
         <v>102.74566049359399</v>
       </c>
       <c r="D28" s="2">
         <v>105.8982707257139</v>
       </c>
       <c r="E28" s="3">
         <v>102.32781697400044</v>
       </c>
       <c r="F28" s="3">
         <v>103.8459295586909</v>
       </c>
       <c r="G28" s="4">
         <v>100.58221176118072</v>
@@ -4332,51 +4370,53 @@
       </c>
       <c r="AS28" s="2">
         <v>109.62864868352855</v>
       </c>
       <c r="AT28" s="2">
         <v>115.43272465019203</v>
       </c>
       <c r="AU28" s="2">
         <v>88.546113760604044</v>
       </c>
       <c r="AV28" s="3">
         <v>100.79257293479218</v>
       </c>
       <c r="AW28" s="3">
         <v>108.70502047571202</v>
       </c>
       <c r="AX28" s="4">
         <v>106.53117684216052</v>
       </c>
       <c r="AY28" s="4">
         <v>104.29880274903071</v>
       </c>
       <c r="AZ28" s="4">
         <v>106.00654102111646</v>
       </c>
-      <c r="BA28" s="6"/>
+      <c r="BA28" s="6">
+        <v>102.7798572767376</v>
+      </c>
       <c r="BB28" s="4"/>
       <c r="BC28" s="4"/>
       <c r="BD28" s="2"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="2">
         <v>100.64197281121675</v>
       </c>
       <c r="C29" s="2">
         <v>100.65737407153628</v>
       </c>
       <c r="D29" s="2">
         <v>100.9694585485563</v>
       </c>
       <c r="E29" s="3">
         <v>102.23369957579969</v>
       </c>
       <c r="F29" s="3">
         <v>99.743096386066128</v>
       </c>
       <c r="G29" s="4">
         <v>98.098395213193143</v>
@@ -4485,51 +4525,53 @@
       </c>
       <c r="AS29" s="2">
         <v>114.94530217711886</v>
       </c>
       <c r="AT29" s="2">
         <v>117.67821900302344</v>
       </c>
       <c r="AU29" s="2">
         <v>105.05862738442475</v>
       </c>
       <c r="AV29" s="3">
         <v>104.57647184185517</v>
       </c>
       <c r="AW29" s="3">
         <v>103.44014384641784</v>
       </c>
       <c r="AX29" s="4">
         <v>102.40802149648385</v>
       </c>
       <c r="AY29" s="4">
         <v>103.24254526946295</v>
       </c>
       <c r="AZ29" s="4">
         <v>100.75066121623823</v>
       </c>
-      <c r="BA29" s="6"/>
+      <c r="BA29" s="6">
+        <v>114.15128484094683</v>
+      </c>
       <c r="BB29" s="4"/>
       <c r="BC29" s="4"/>
       <c r="BD29" s="2"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="2">
         <v>100.49638515042312</v>
       </c>
       <c r="C30" s="2">
         <v>101.03607023786321</v>
       </c>
       <c r="D30" s="2">
         <v>102.35928918849622</v>
       </c>
       <c r="E30" s="3">
         <v>99.471290456760315</v>
       </c>
       <c r="F30" s="3">
         <v>99.970483924475133</v>
       </c>
       <c r="G30" s="4">
         <v>99.943345077671637</v>
@@ -4638,51 +4680,53 @@
       </c>
       <c r="AS30" s="2">
         <v>92.049752602638492</v>
       </c>
       <c r="AT30" s="2">
         <v>127.6652753043282</v>
       </c>
       <c r="AU30" s="2">
         <v>106.72477043334496</v>
       </c>
       <c r="AV30" s="3">
         <v>101.75104266788868</v>
       </c>
       <c r="AW30" s="3">
         <v>102.43601560671829</v>
       </c>
       <c r="AX30" s="4">
         <v>104.99879676394434</v>
       </c>
       <c r="AY30" s="4">
         <v>145.67146443244761</v>
       </c>
       <c r="AZ30" s="4">
         <v>93.253934735526798</v>
       </c>
-      <c r="BA30" s="6"/>
+      <c r="BA30" s="6">
+        <v>116.4483895908445</v>
+      </c>
       <c r="BB30" s="4"/>
       <c r="BC30" s="4"/>
       <c r="BD30" s="2"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="2">
         <v>110.72116172133131</v>
       </c>
       <c r="C31" s="2">
         <v>99.103364091015024</v>
       </c>
       <c r="D31" s="2">
         <v>97.877965111403057</v>
       </c>
       <c r="E31" s="3">
         <v>95.520974561500168</v>
       </c>
       <c r="F31" s="3">
         <v>107.21225830341588</v>
       </c>
       <c r="G31" s="4">
         <v>103.77701595861176</v>
@@ -4791,51 +4835,53 @@
       </c>
       <c r="AS31" s="2">
         <v>112.5129082429293</v>
       </c>
       <c r="AT31" s="2">
         <v>105.70755791313317</v>
       </c>
       <c r="AU31" s="2">
         <v>95.209527887755073</v>
       </c>
       <c r="AV31" s="3">
         <v>105.61600171316152</v>
       </c>
       <c r="AW31" s="3">
         <v>102.67422667839287</v>
       </c>
       <c r="AX31" s="4">
         <v>116.67998815735181</v>
       </c>
       <c r="AY31" s="4">
         <v>116.69364495590355</v>
       </c>
       <c r="AZ31" s="4">
         <v>129.65777770377002</v>
       </c>
-      <c r="BA31" s="6"/>
+      <c r="BA31" s="6">
+        <v>104.38257690587487</v>
+      </c>
       <c r="BB31" s="4"/>
       <c r="BC31" s="4"/>
       <c r="BD31" s="2"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="2">
         <v>101.56770400383938</v>
       </c>
       <c r="C32" s="2">
         <v>109.15314325013097</v>
       </c>
       <c r="D32" s="2">
         <v>103.42385131482195</v>
       </c>
       <c r="E32" s="3">
         <v>98.654007080211272</v>
       </c>
       <c r="F32" s="3">
         <v>98.593033233878089</v>
       </c>
       <c r="G32" s="4">
         <v>96.842219979890544</v>
@@ -4944,51 +4990,53 @@
       </c>
       <c r="AS32" s="2">
         <v>110.04292054322606</v>
       </c>
       <c r="AT32" s="2">
         <v>109.82429833827649</v>
       </c>
       <c r="AU32" s="2">
         <v>106.61650045651739</v>
       </c>
       <c r="AV32" s="3">
         <v>107.54569391140534</v>
       </c>
       <c r="AW32" s="3">
         <v>111.03895876970145</v>
       </c>
       <c r="AX32" s="4">
         <v>103.16729586574218</v>
       </c>
       <c r="AY32" s="4">
         <v>115.35190382941478</v>
       </c>
       <c r="AZ32" s="4">
         <v>106.75596480317135</v>
       </c>
-      <c r="BA32" s="6"/>
+      <c r="BA32" s="6">
+        <v>122.18189468373713</v>
+      </c>
       <c r="BB32" s="4"/>
       <c r="BC32" s="4"/>
       <c r="BD32" s="2"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="2">
         <v>103.54838880408126</v>
       </c>
       <c r="C33" s="2">
         <v>112.65430361837241</v>
       </c>
       <c r="D33" s="2">
         <v>86.295731703009182</v>
       </c>
       <c r="E33" s="3">
         <v>107.43591742016154</v>
       </c>
       <c r="F33" s="3">
         <v>102.92132570039654</v>
       </c>
       <c r="G33" s="4">
         <v>108.23569307682692</v>
@@ -5097,51 +5145,53 @@
       </c>
       <c r="AS33" s="2">
         <v>98.340915148352394</v>
       </c>
       <c r="AT33" s="2">
         <v>96.010771063376282</v>
       </c>
       <c r="AU33" s="2">
         <v>121.44789629318416</v>
       </c>
       <c r="AV33" s="3">
         <v>91.251774306023933</v>
       </c>
       <c r="AW33" s="3">
         <v>109.88583648128174</v>
       </c>
       <c r="AX33" s="4">
         <v>102.4304109874661</v>
       </c>
       <c r="AY33" s="4">
         <v>102.22101577702728</v>
       </c>
       <c r="AZ33" s="4">
         <v>101.5700578305067</v>
       </c>
-      <c r="BA33" s="6"/>
+      <c r="BA33" s="6">
+        <v>103.97768353020157</v>
+      </c>
       <c r="BB33" s="4"/>
       <c r="BC33" s="4"/>
       <c r="BD33" s="2"/>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="2">
         <v>112.91792064569152</v>
       </c>
       <c r="C34" s="2">
         <v>126.56394416677954</v>
       </c>
       <c r="D34" s="2">
         <v>145.73444568944828</v>
       </c>
       <c r="E34" s="3">
         <v>128.55492765323123</v>
       </c>
       <c r="F34" s="3">
         <v>105.45111124480545</v>
       </c>
       <c r="G34" s="4">
         <v>109.69108051181689</v>
@@ -5250,51 +5300,53 @@
       </c>
       <c r="AS34" s="2">
         <v>120.44623369190899</v>
       </c>
       <c r="AT34" s="2">
         <v>124.06395823814253</v>
       </c>
       <c r="AU34" s="2">
         <v>110.4934205760426</v>
       </c>
       <c r="AV34" s="3">
         <v>97.505368134715624</v>
       </c>
       <c r="AW34" s="3">
         <v>95.040169723116975</v>
       </c>
       <c r="AX34" s="4">
         <v>100.55175799505407</v>
       </c>
       <c r="AY34" s="4">
         <v>108.5524057599598</v>
       </c>
       <c r="AZ34" s="4">
         <v>101.40064307191912</v>
       </c>
-      <c r="BA34" s="6"/>
+      <c r="BA34" s="6">
+        <v>100.62784085515804</v>
+      </c>
       <c r="BB34" s="4"/>
       <c r="BC34" s="4"/>
       <c r="BD34" s="2"/>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="2">
         <v>97.149560011327239</v>
       </c>
       <c r="C35" s="2">
         <v>116.46444130565041</v>
       </c>
       <c r="D35" s="2">
         <v>117.10425237865039</v>
       </c>
       <c r="E35" s="3">
         <v>108.21536874321451</v>
       </c>
       <c r="F35" s="3">
         <v>102.37186405577332</v>
       </c>
       <c r="G35" s="4">
         <v>108.38603492256563</v>
@@ -5403,51 +5455,53 @@
       </c>
       <c r="AS35" s="2">
         <v>103.22749121547905</v>
       </c>
       <c r="AT35" s="2">
         <v>100.06495108705894</v>
       </c>
       <c r="AU35" s="2">
         <v>100.22530899367608</v>
       </c>
       <c r="AV35" s="3">
         <v>96.216264725447232</v>
       </c>
       <c r="AW35" s="3">
         <v>107.40882894036521</v>
       </c>
       <c r="AX35" s="4">
         <v>119.01524120552665</v>
       </c>
       <c r="AY35" s="4">
         <v>98.14822987213509</v>
       </c>
       <c r="AZ35" s="4">
         <v>113.19639453921314</v>
       </c>
-      <c r="BA35" s="6"/>
+      <c r="BA35" s="6">
+        <v>122.03917993999751</v>
+      </c>
       <c r="BB35" s="4"/>
       <c r="BC35" s="4"/>
       <c r="BD35" s="2"/>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="2">
         <v>100.72351636495239</v>
       </c>
       <c r="C36" s="2">
         <v>105.15338891046038</v>
       </c>
       <c r="D36" s="2">
         <v>101.95831118395738</v>
       </c>
       <c r="E36" s="3">
         <v>103.50454502677439</v>
       </c>
       <c r="F36" s="3">
         <v>103.99719252994662</v>
       </c>
       <c r="G36" s="4">
         <v>101.79516779338012</v>
@@ -5556,51 +5610,53 @@
       </c>
       <c r="AS36" s="2">
         <v>94.111934481829337</v>
       </c>
       <c r="AT36" s="2">
         <v>118.47551721906216</v>
       </c>
       <c r="AU36" s="2">
         <v>123.24150811757258</v>
       </c>
       <c r="AV36" s="3">
         <v>97.908716896483483</v>
       </c>
       <c r="AW36" s="3">
         <v>100.53680786926633</v>
       </c>
       <c r="AX36" s="4">
         <v>104.62911267509169</v>
       </c>
       <c r="AY36" s="4">
         <v>115.65651004936387</v>
       </c>
       <c r="AZ36" s="4">
         <v>108.19555162663175</v>
       </c>
-      <c r="BA36" s="6"/>
+      <c r="BA36" s="6">
+        <v>143.45553438183222</v>
+      </c>
       <c r="BB36" s="4"/>
       <c r="BC36" s="4"/>
       <c r="BD36" s="2"/>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="2">
         <v>100.80493158500845</v>
       </c>
       <c r="C37" s="2">
         <v>110.55864802344466</v>
       </c>
       <c r="D37" s="2">
         <v>97.681940715380691</v>
       </c>
       <c r="E37" s="3">
         <v>100.11045656890276</v>
       </c>
       <c r="F37" s="3">
         <v>102.84308516905834</v>
       </c>
       <c r="G37" s="4">
         <v>100.96508617795141</v>
@@ -5709,51 +5765,53 @@
       </c>
       <c r="AS37" s="2">
         <v>110.38787583854474</v>
       </c>
       <c r="AT37" s="2">
         <v>98.047968800751832</v>
       </c>
       <c r="AU37" s="2">
         <v>106.76106016759232</v>
       </c>
       <c r="AV37" s="3">
         <v>98.728634742525657</v>
       </c>
       <c r="AW37" s="3">
         <v>93.711134718002</v>
       </c>
       <c r="AX37" s="4">
         <v>106.54761798621442</v>
       </c>
       <c r="AY37" s="4">
         <v>99.891365994744049</v>
       </c>
       <c r="AZ37" s="4">
         <v>118.99133544206271</v>
       </c>
-      <c r="BA37" s="6"/>
+      <c r="BA37" s="6">
+        <v>99.284317615874727</v>
+      </c>
       <c r="BB37" s="4"/>
       <c r="BC37" s="4"/>
       <c r="BD37" s="2"/>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="2">
         <v>102.00983378421932</v>
       </c>
       <c r="C38" s="2">
         <v>104.2339327065241</v>
       </c>
       <c r="D38" s="2">
         <v>110.33479779699744</v>
       </c>
       <c r="E38" s="3">
         <v>104.6071306165762</v>
       </c>
       <c r="F38" s="3">
         <v>108.41488187205137</v>
       </c>
       <c r="G38" s="4">
         <v>106.19505654113779</v>
@@ -5862,51 +5920,53 @@
       </c>
       <c r="AS38" s="2">
         <v>99.430678295073491</v>
       </c>
       <c r="AT38" s="2">
         <v>80.942355208436808</v>
       </c>
       <c r="AU38" s="2">
         <v>121.6317371217347</v>
       </c>
       <c r="AV38" s="3">
         <v>100.04968099368854</v>
       </c>
       <c r="AW38" s="3">
         <v>99.995260815599366</v>
       </c>
       <c r="AX38" s="4">
         <v>97.464793562711989</v>
       </c>
       <c r="AY38" s="4">
         <v>102.40843899448781</v>
       </c>
       <c r="AZ38" s="4">
         <v>108.88657348404362</v>
       </c>
-      <c r="BA38" s="6"/>
+      <c r="BA38" s="6">
+        <v>125.14390449440359</v>
+      </c>
       <c r="BB38" s="4"/>
       <c r="BC38" s="4"/>
       <c r="BD38" s="2"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="22"/>
       <c r="B39" s="22"/>
       <c r="C39" s="22"/>
       <c r="D39" s="22"/>
       <c r="E39" s="22"/>
       <c r="F39" s="22"/>
       <c r="G39" s="22"/>
       <c r="H39" s="22"/>
       <c r="I39" s="22"/>
       <c r="J39" s="22"/>
       <c r="K39" s="22"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
       <c r="O39" s="22"/>
       <c r="P39" s="22"/>
       <c r="Q39" s="22"/>
       <c r="R39" s="22"/>
       <c r="S39" s="22"/>
       <c r="T39" s="22"/>
       <c r="U39" s="22"/>
@@ -6347,51 +6407,53 @@
       </c>
       <c r="AS43" s="5">
         <v>100</v>
       </c>
       <c r="AT43" s="5">
         <v>100</v>
       </c>
       <c r="AU43" s="5">
         <v>100</v>
       </c>
       <c r="AV43" s="5">
         <v>99.33828833665855</v>
       </c>
       <c r="AW43" s="5">
         <v>100</v>
       </c>
       <c r="AX43" s="5">
         <v>99.440047740921088</v>
       </c>
       <c r="AY43" s="4">
         <v>120.46985946044322</v>
       </c>
       <c r="AZ43" s="4">
         <v>108.54498284675262</v>
       </c>
-      <c r="BA43" s="4"/>
+      <c r="BA43" s="4">
+        <v>113.94124051711634</v>
+      </c>
       <c r="BB43" s="4"/>
       <c r="BC43" s="4"/>
       <c r="BD43" s="5"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="5">
         <v>112.90443006515926</v>
       </c>
       <c r="C44" s="5">
         <v>100</v>
       </c>
       <c r="D44" s="5">
         <v>100</v>
       </c>
       <c r="E44" s="3">
         <v>100</v>
       </c>
       <c r="F44" s="4">
         <v>100</v>
       </c>
       <c r="G44" s="4">
         <v>100</v>
@@ -6495,51 +6557,53 @@
       </c>
       <c r="AS44" s="5">
         <v>100</v>
       </c>
       <c r="AT44" s="5">
         <v>100</v>
       </c>
       <c r="AU44" s="5">
         <v>100</v>
       </c>
       <c r="AV44" s="5">
         <v>99.33828833665855</v>
       </c>
       <c r="AW44" s="5">
         <v>100</v>
       </c>
       <c r="AX44" s="5">
         <v>99.440047740921088</v>
       </c>
       <c r="AY44" s="4">
         <v>99.172611890559864</v>
       </c>
       <c r="AZ44" s="4">
         <v>95.678526581022481</v>
       </c>
-      <c r="BA44" s="4"/>
+      <c r="BA44" s="4">
+        <v>88.234504167791698</v>
+      </c>
       <c r="BB44" s="4"/>
       <c r="BC44" s="4"/>
       <c r="BD44" s="5"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G45" s="4" t="s">
         <v>1</v>
@@ -6643,51 +6707,53 @@
       </c>
       <c r="AS45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY45" s="4">
         <v>175.49716644903367</v>
       </c>
       <c r="AZ45" s="4">
         <v>107.39326647009537</v>
       </c>
-      <c r="BA45" s="4"/>
+      <c r="BA45" s="4">
+        <v>108.29639744418138</v>
+      </c>
       <c r="BB45" s="4"/>
       <c r="BC45" s="4"/>
       <c r="BD45" s="5"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G46" s="4" t="s">
         <v>1</v>
@@ -6791,51 +6857,53 @@
       </c>
       <c r="AS46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY46" s="4">
         <v>101.59826983853237</v>
       </c>
       <c r="AZ46" s="4">
         <v>123.02619684505329</v>
       </c>
-      <c r="BA46" s="4"/>
+      <c r="BA46" s="4">
+        <v>124.76548709743551</v>
+      </c>
       <c r="BB46" s="4"/>
       <c r="BC46" s="4"/>
       <c r="BD46" s="5"/>
     </row>
     <row r="47" spans="1:56">
       <c r="A47" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>1</v>
@@ -6939,51 +7007,53 @@
       </c>
       <c r="AS47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY47" s="4">
         <v>114.49940225438972</v>
       </c>
       <c r="AZ47" s="4">
         <v>107.51993353817859</v>
       </c>
-      <c r="BA47" s="4"/>
+      <c r="BA47" s="4">
+        <v>102.8272938084652</v>
+      </c>
       <c r="BB47" s="4"/>
       <c r="BC47" s="4"/>
       <c r="BD47" s="5"/>
     </row>
     <row r="48" spans="1:56">
       <c r="A48" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="4" t="s">
         <v>1</v>
@@ -7087,51 +7157,53 @@
       </c>
       <c r="AS48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY48" s="4">
         <v>100.2444224507055</v>
       </c>
       <c r="AZ48" s="4">
         <v>100.08250193447938</v>
       </c>
-      <c r="BA48" s="4"/>
+      <c r="BA48" s="4">
+        <v>114.59254141135182</v>
+      </c>
       <c r="BB48" s="4"/>
       <c r="BC48" s="4"/>
       <c r="BD48" s="5"/>
     </row>
     <row r="49" spans="1:56">
       <c r="A49" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>1</v>
@@ -7235,51 +7307,53 @@
       </c>
       <c r="AS49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY49" s="4">
         <v>212.17662554609697</v>
       </c>
       <c r="AZ49" s="4">
         <v>91.908772840283916</v>
       </c>
-      <c r="BA49" s="4"/>
+      <c r="BA49" s="4">
+        <v>116.83961950860706</v>
+      </c>
       <c r="BB49" s="4"/>
       <c r="BC49" s="4"/>
       <c r="BD49" s="5"/>
     </row>
     <row r="50" spans="1:56">
       <c r="A50" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G50" s="4" t="s">
         <v>1</v>
@@ -7383,51 +7457,53 @@
       </c>
       <c r="AS50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY50" s="4">
         <v>130.06646371864122</v>
       </c>
       <c r="AZ50" s="4">
         <v>147.94511416519654</v>
       </c>
-      <c r="BA50" s="4"/>
+      <c r="BA50" s="4">
+        <v>103.27538024044227</v>
+      </c>
       <c r="BB50" s="4"/>
       <c r="BC50" s="4"/>
       <c r="BD50" s="5"/>
     </row>
     <row r="51" spans="1:56">
       <c r="A51" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>1</v>
@@ -7531,51 +7607,53 @@
       </c>
       <c r="AS51" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT51" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU51" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV51" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW51" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX51" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY51" s="4">
         <v>131.33964753240761</v>
       </c>
       <c r="AZ51" s="4">
         <v>107.44150512833852</v>
       </c>
-      <c r="BA51" s="4"/>
+      <c r="BA51" s="4">
+        <v>122.87595659967843</v>
+      </c>
       <c r="BB51" s="4"/>
       <c r="BC51" s="4"/>
       <c r="BD51" s="5"/>
     </row>
     <row r="52" spans="1:56">
       <c r="A52" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G52" s="4" t="s">
         <v>1</v>
@@ -7679,51 +7757,53 @@
       </c>
       <c r="AS52" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT52" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU52" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV52" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW52" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX52" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY52" s="4">
         <v>105.39230446750094</v>
       </c>
       <c r="AZ52" s="4">
         <v>101.15577666382489</v>
       </c>
-      <c r="BA52" s="4"/>
+      <c r="BA52" s="4">
+        <v>104.16772110046691</v>
+      </c>
       <c r="BB52" s="4"/>
       <c r="BC52" s="4"/>
       <c r="BD52" s="5"/>
     </row>
     <row r="53" spans="1:56">
       <c r="A53" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>1</v>
@@ -7827,51 +7907,53 @@
       </c>
       <c r="AS53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY53" s="4">
         <v>143.58162283129931</v>
       </c>
       <c r="AZ53" s="4">
         <v>95.736839184820994</v>
       </c>
-      <c r="BA53" s="4"/>
+      <c r="BA53" s="4">
+        <v>99.96895468317463</v>
+      </c>
       <c r="BB53" s="4"/>
       <c r="BC53" s="4"/>
       <c r="BD53" s="5"/>
     </row>
     <row r="54" spans="1:56">
       <c r="A54" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B54" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>1</v>
@@ -7975,51 +8057,53 @@
       </c>
       <c r="AS54" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT54" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU54" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV54" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW54" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX54" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY54" s="4">
         <v>105.11749770333098</v>
       </c>
       <c r="AZ54" s="4">
         <v>116.24420492712697</v>
       </c>
-      <c r="BA54" s="4"/>
+      <c r="BA54" s="4">
+        <v>124.80014873722183</v>
+      </c>
       <c r="BB54" s="4"/>
       <c r="BC54" s="4"/>
       <c r="BD54" s="5"/>
     </row>
     <row r="55" spans="1:56">
       <c r="A55" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F55" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G55" s="4" t="s">
         <v>1</v>
@@ -8123,51 +8207,53 @@
       </c>
       <c r="AS55" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT55" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU55" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV55" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW55" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX55" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY55" s="4">
         <v>127.75845430570713</v>
       </c>
       <c r="AZ55" s="4">
         <v>107.76250768035614</v>
       </c>
-      <c r="BA55" s="4"/>
+      <c r="BA55" s="4">
+        <v>144.43937316460858</v>
+      </c>
       <c r="BB55" s="4"/>
       <c r="BC55" s="4"/>
       <c r="BD55" s="5"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F56" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G56" s="4" t="s">
         <v>1</v>
@@ -8271,51 +8357,53 @@
       </c>
       <c r="AS56" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT56" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU56" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV56" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW56" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX56" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY56" s="4">
         <v>128.74529712029329</v>
       </c>
       <c r="AZ56" s="4">
         <v>135.77140536116724</v>
       </c>
-      <c r="BA56" s="4"/>
+      <c r="BA56" s="4">
+        <v>99.798951819772995</v>
+      </c>
       <c r="BB56" s="4"/>
       <c r="BC56" s="4"/>
       <c r="BD56" s="5"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>1</v>
@@ -8419,51 +8507,53 @@
       </c>
       <c r="AS57" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT57" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AU57" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AV57" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AW57" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AX57" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AY57" s="4">
         <v>101.71508794646795</v>
       </c>
       <c r="AZ57" s="4">
         <v>109.5702182946648</v>
       </c>
-      <c r="BA57" s="4"/>
+      <c r="BA57" s="4">
+        <v>125.89962322184117</v>
+      </c>
       <c r="BB57" s="4"/>
       <c r="BC57" s="4"/>
       <c r="BD57" s="5"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="16"/>
       <c r="B58" s="16"/>
       <c r="C58" s="16"/>
       <c r="D58" s="16"/>
       <c r="E58" s="16"/>
       <c r="F58" s="16"/>
       <c r="G58" s="16"/>
       <c r="H58" s="16"/>
       <c r="I58" s="17"/>
       <c r="J58" s="17"/>
       <c r="K58" s="16"/>
       <c r="L58" s="16"/>
       <c r="M58" s="16"/>
       <c r="O58" s="16"/>
       <c r="P58" s="16"/>
       <c r="Q58" s="16"/>
       <c r="R58" s="16"/>
       <c r="S58" s="16"/>
       <c r="T58" s="16"/>
       <c r="U58" s="16"/>
@@ -8900,51 +8990,53 @@
       </c>
       <c r="AS62" s="2">
         <v>105.96263685414648</v>
       </c>
       <c r="AT62" s="5">
         <v>104.07327536034678</v>
       </c>
       <c r="AU62" s="5">
         <v>101.55510935167933</v>
       </c>
       <c r="AV62" s="4">
         <v>100.52236781849516</v>
       </c>
       <c r="AW62" s="2">
         <v>102.80371368423073</v>
       </c>
       <c r="AX62" s="2">
         <v>107.42637699292533</v>
       </c>
       <c r="AY62" s="4">
         <v>100.9699949180504</v>
       </c>
       <c r="AZ62" s="4">
         <v>104.89790217126746</v>
       </c>
-      <c r="BA62" s="4"/>
+      <c r="BA62" s="4">
+        <v>104.3408744076356</v>
+      </c>
       <c r="BB62" s="4"/>
       <c r="BC62" s="4"/>
       <c r="BD62" s="2"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="2">
         <v>60.1486767274789</v>
       </c>
       <c r="C63" s="5">
         <v>72.329048871555216</v>
       </c>
       <c r="D63" s="5">
         <v>63.719552254173117</v>
       </c>
       <c r="E63" s="4">
         <v>57.519276716326907</v>
       </c>
       <c r="F63" s="2">
         <v>58.326232319627671</v>
       </c>
       <c r="G63" s="2">
         <v>71.375050526848256</v>
@@ -9053,51 +9145,53 @@
       </c>
       <c r="AS63" s="2">
         <v>19.114053837270482</v>
       </c>
       <c r="AT63" s="5">
         <v>13.44699980443246</v>
       </c>
       <c r="AU63" s="5">
         <v>20.774612554601543</v>
       </c>
       <c r="AV63" s="4">
         <v>37.928940960517124</v>
       </c>
       <c r="AW63" s="2">
         <v>97.822389332460418</v>
       </c>
       <c r="AX63" s="2">
         <v>27.69253155082545</v>
       </c>
       <c r="AY63" s="4">
         <v>24.180649622509918</v>
       </c>
       <c r="AZ63" s="4">
         <v>35.287591831280643</v>
       </c>
-      <c r="BA63" s="4"/>
+      <c r="BA63" s="4">
+        <v>32.642811382764009</v>
+      </c>
       <c r="BB63" s="4"/>
       <c r="BC63" s="4"/>
       <c r="BD63" s="2"/>
     </row>
     <row r="64" spans="1:56">
       <c r="A64" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B64" s="2">
         <v>101.54389166887299</v>
       </c>
       <c r="C64" s="5">
         <v>101.85320122820127</v>
       </c>
       <c r="D64" s="5">
         <v>102.52501003504445</v>
       </c>
       <c r="E64" s="4">
         <v>98.84889864399544</v>
       </c>
       <c r="F64" s="2">
         <v>100.14749714795887</v>
       </c>
       <c r="G64" s="2">
         <v>100.89992945665006</v>
@@ -9206,51 +9300,53 @@
       </c>
       <c r="AS64" s="2">
         <v>96.995747763151485</v>
       </c>
       <c r="AT64" s="5">
         <v>109.57978246128251</v>
       </c>
       <c r="AU64" s="5">
         <v>103.43469905087113</v>
       </c>
       <c r="AV64" s="4">
         <v>99.555973653949991</v>
       </c>
       <c r="AW64" s="2">
         <v>97.807500739146676</v>
       </c>
       <c r="AX64" s="2">
         <v>102.4119038797908</v>
       </c>
       <c r="AY64" s="4">
         <v>101.16556596077703</v>
       </c>
       <c r="AZ64" s="4">
         <v>95.754899714792316</v>
       </c>
-      <c r="BA64" s="4"/>
+      <c r="BA64" s="4">
+        <v>97.815247722413432</v>
+      </c>
       <c r="BB64" s="4"/>
       <c r="BC64" s="4"/>
       <c r="BD64" s="2"/>
     </row>
     <row r="65" spans="1:56">
       <c r="A65" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B65" s="2">
         <v>100.57896538951121</v>
       </c>
       <c r="C65" s="5">
         <v>100.91632329848875</v>
       </c>
       <c r="D65" s="5">
         <v>101.09670897662279</v>
       </c>
       <c r="E65" s="4">
         <v>100.69143012318746</v>
       </c>
       <c r="F65" s="2">
         <v>100.4422532241172</v>
       </c>
       <c r="G65" s="2">
         <v>100.02336971376073</v>
@@ -9359,51 +9455,53 @@
       </c>
       <c r="AS65" s="2">
         <v>98.806775557263748</v>
       </c>
       <c r="AT65" s="5">
         <v>86.761317976625534</v>
       </c>
       <c r="AU65" s="5">
         <v>84.059238635016996</v>
       </c>
       <c r="AV65" s="4">
         <v>111.29562553205213</v>
       </c>
       <c r="AW65" s="2">
         <v>110.23815054813444</v>
       </c>
       <c r="AX65" s="2">
         <v>111.5890353369072</v>
       </c>
       <c r="AY65" s="4">
         <v>103.92176248981315</v>
       </c>
       <c r="AZ65" s="4">
         <v>96.030798962701269</v>
       </c>
-      <c r="BA65" s="4"/>
+      <c r="BA65" s="4">
+        <v>105.58878612003797</v>
+      </c>
       <c r="BB65" s="4"/>
       <c r="BC65" s="4"/>
       <c r="BD65" s="2"/>
     </row>
     <row r="66" spans="1:56">
       <c r="A66" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B66" s="2">
         <v>102.47323446626046</v>
       </c>
       <c r="C66" s="5">
         <v>102.74566049359399</v>
       </c>
       <c r="D66" s="5">
         <v>105.8982707257139</v>
       </c>
       <c r="E66" s="4">
         <v>102.32781697400044</v>
       </c>
       <c r="F66" s="2">
         <v>103.8459295586909</v>
       </c>
       <c r="G66" s="2">
         <v>100.5834930079714</v>
@@ -9512,51 +9610,53 @@
       </c>
       <c r="AS66" s="2">
         <v>109.62864868352855</v>
       </c>
       <c r="AT66" s="5">
         <v>115.43272465019203</v>
       </c>
       <c r="AU66" s="5">
         <v>88.546113760604044</v>
       </c>
       <c r="AV66" s="4">
         <v>100.79257293479218</v>
       </c>
       <c r="AW66" s="2">
         <v>108.70502047571202</v>
       </c>
       <c r="AX66" s="2">
         <v>106.54425535266796</v>
       </c>
       <c r="AY66" s="4">
         <v>96.412485569483508</v>
       </c>
       <c r="AZ66" s="4">
         <v>99.22945988210688</v>
       </c>
-      <c r="BA66" s="4"/>
+      <c r="BA66" s="4">
+        <v>101.52506330176232</v>
+      </c>
       <c r="BB66" s="4"/>
       <c r="BC66" s="4"/>
       <c r="BD66" s="2"/>
     </row>
     <row r="67" spans="1:56">
       <c r="A67" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B67" s="2">
         <v>100.64197281121675</v>
       </c>
       <c r="C67" s="5">
         <v>100.65737407153628</v>
       </c>
       <c r="D67" s="5">
         <v>100.9694585485563</v>
       </c>
       <c r="E67" s="4">
         <v>102.23369957579969</v>
       </c>
       <c r="F67" s="2">
         <v>99.743096386066128</v>
       </c>
       <c r="G67" s="2">
         <v>98.096786612910918</v>
@@ -9665,51 +9765,53 @@
       </c>
       <c r="AS67" s="2">
         <v>114.94530217711886</v>
       </c>
       <c r="AT67" s="5">
         <v>117.67821900302344</v>
       </c>
       <c r="AU67" s="5">
         <v>105.05862738442475</v>
       </c>
       <c r="AV67" s="4">
         <v>104.57647184185517</v>
       </c>
       <c r="AW67" s="2">
         <v>103.44014384641784</v>
       </c>
       <c r="AX67" s="2">
         <v>102.40802149648385</v>
       </c>
       <c r="AY67" s="4">
         <v>105.5502001607783</v>
       </c>
       <c r="AZ67" s="4">
         <v>104.02877956786921</v>
       </c>
-      <c r="BA67" s="4"/>
+      <c r="BA67" s="4">
+        <v>107.24666257348505</v>
+      </c>
       <c r="BB67" s="4"/>
       <c r="BC67" s="4"/>
       <c r="BD67" s="2"/>
     </row>
     <row r="68" spans="1:56">
       <c r="A68" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B68" s="2">
         <v>100.49638515042312</v>
       </c>
       <c r="C68" s="5">
         <v>101.03607023786321</v>
       </c>
       <c r="D68" s="5">
         <v>102.35928918849622</v>
       </c>
       <c r="E68" s="4">
         <v>99.471290456760315</v>
       </c>
       <c r="F68" s="2">
         <v>99.970483924475133</v>
       </c>
       <c r="G68" s="2">
         <v>99.943263516818448</v>
@@ -9818,51 +9920,53 @@
       </c>
       <c r="AS68" s="2">
         <v>92.049752602638492</v>
       </c>
       <c r="AT68" s="5">
         <v>127.6652753043282</v>
       </c>
       <c r="AU68" s="5">
         <v>106.72477043334496</v>
       </c>
       <c r="AV68" s="4">
         <v>101.75104266788868</v>
       </c>
       <c r="AW68" s="2">
         <v>102.43601560671829</v>
       </c>
       <c r="AX68" s="2">
         <v>104.99879676394434</v>
       </c>
       <c r="AY68" s="4">
         <v>104.16618613774251</v>
       </c>
       <c r="AZ68" s="4">
         <v>101.56479060988708</v>
       </c>
-      <c r="BA68" s="4"/>
+      <c r="BA68" s="4">
+        <v>105.00183749031571</v>
+      </c>
       <c r="BB68" s="4"/>
       <c r="BC68" s="4"/>
       <c r="BD68" s="2"/>
     </row>
     <row r="69" spans="1:56">
       <c r="A69" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B69" s="2">
         <v>110.72172244193706</v>
       </c>
       <c r="C69" s="5">
         <v>99.103312460216415</v>
       </c>
       <c r="D69" s="5">
         <v>97.87785433877167</v>
       </c>
       <c r="E69" s="4">
         <v>95.520693876278784</v>
       </c>
       <c r="F69" s="2">
         <v>107.21258505644742</v>
       </c>
       <c r="G69" s="2">
         <v>103.78222122211386</v>
@@ -9971,51 +10075,53 @@
       </c>
       <c r="AS69" s="2">
         <v>112.51345270485503</v>
       </c>
       <c r="AT69" s="5">
         <v>105.70778985919598</v>
       </c>
       <c r="AU69" s="5">
         <v>95.209348354479602</v>
       </c>
       <c r="AV69" s="4">
         <v>105.61629356781414</v>
       </c>
       <c r="AW69" s="2">
         <v>102.67486590463393</v>
       </c>
       <c r="AX69" s="2">
         <v>116.68234593275584</v>
       </c>
       <c r="AY69" s="4">
         <v>110.3891898046035</v>
       </c>
       <c r="AZ69" s="4">
         <v>112.91353456479283</v>
       </c>
-      <c r="BA69" s="4"/>
+      <c r="BA69" s="4">
+        <v>113.18039865840383</v>
+      </c>
       <c r="BB69" s="4"/>
       <c r="BC69" s="4"/>
       <c r="BD69" s="2"/>
     </row>
     <row r="70" spans="1:56">
       <c r="A70" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B70" s="2">
         <v>101.56770400383938</v>
       </c>
       <c r="C70" s="5">
         <v>109.15314325013097</v>
       </c>
       <c r="D70" s="5">
         <v>103.42385131482195</v>
       </c>
       <c r="E70" s="4">
         <v>98.654007080211272</v>
       </c>
       <c r="F70" s="2">
         <v>98.593033233878089</v>
       </c>
       <c r="G70" s="2">
         <v>96.840863556052852</v>
@@ -10124,51 +10230,53 @@
       </c>
       <c r="AS70" s="2">
         <v>110.04292054322606</v>
       </c>
       <c r="AT70" s="5">
         <v>109.82429833827649</v>
       </c>
       <c r="AU70" s="5">
         <v>106.61650045651739</v>
       </c>
       <c r="AV70" s="4">
         <v>107.54569391140534</v>
       </c>
       <c r="AW70" s="2">
         <v>111.03895876970145</v>
       </c>
       <c r="AX70" s="2">
         <v>103.16729586574218</v>
       </c>
       <c r="AY70" s="4">
         <v>105.22539090576221</v>
       </c>
       <c r="AZ70" s="4">
         <v>104.42995817700036</v>
       </c>
-      <c r="BA70" s="4"/>
+      <c r="BA70" s="4">
+        <v>109.70782332954113</v>
+      </c>
       <c r="BB70" s="4"/>
       <c r="BC70" s="4"/>
       <c r="BD70" s="2"/>
     </row>
     <row r="71" spans="1:56">
       <c r="A71" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B71" s="2">
         <v>103.54838880408126</v>
       </c>
       <c r="C71" s="5">
         <v>112.65430361837241</v>
       </c>
       <c r="D71" s="5">
         <v>86.295731703009182</v>
       </c>
       <c r="E71" s="4">
         <v>107.43591742016154</v>
       </c>
       <c r="F71" s="2">
         <v>102.92132570039654</v>
       </c>
       <c r="G71" s="2">
         <v>108.24044373495477</v>
@@ -10277,51 +10385,53 @@
       </c>
       <c r="AS71" s="2">
         <v>98.340915148352394</v>
       </c>
       <c r="AT71" s="5">
         <v>96.010771063376282</v>
       </c>
       <c r="AU71" s="5">
         <v>121.44789629318416</v>
       </c>
       <c r="AV71" s="4">
         <v>91.251774306023933</v>
       </c>
       <c r="AW71" s="2">
         <v>109.88583648128174</v>
       </c>
       <c r="AX71" s="2">
         <v>102.4304109874661</v>
       </c>
       <c r="AY71" s="4">
         <v>100.666928905071</v>
       </c>
       <c r="AZ71" s="4">
         <v>102.18889746640731</v>
       </c>
-      <c r="BA71" s="4"/>
+      <c r="BA71" s="4">
+        <v>98.714257353384994</v>
+      </c>
       <c r="BB71" s="4"/>
       <c r="BC71" s="4"/>
       <c r="BD71" s="2"/>
     </row>
     <row r="72" spans="1:56">
       <c r="A72" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B72" s="2">
         <v>112.91792064569152</v>
       </c>
       <c r="C72" s="5">
         <v>126.56394416677954</v>
       </c>
       <c r="D72" s="5">
         <v>145.73444568944828</v>
       </c>
       <c r="E72" s="4">
         <v>128.55492765323123</v>
       </c>
       <c r="F72" s="2">
         <v>105.45111124480545</v>
       </c>
       <c r="G72" s="2">
         <v>109.69527622723167</v>
@@ -10430,51 +10540,53 @@
       </c>
       <c r="AS72" s="2">
         <v>120.44623369190899</v>
       </c>
       <c r="AT72" s="5">
         <v>124.06395823814253</v>
       </c>
       <c r="AU72" s="5">
         <v>110.4934205760426</v>
       </c>
       <c r="AV72" s="4">
         <v>97.505368134715624</v>
       </c>
       <c r="AW72" s="2">
         <v>95.040169723116975</v>
       </c>
       <c r="AX72" s="2">
         <v>100.55175799505407</v>
       </c>
       <c r="AY72" s="4">
         <v>96.182099320930647</v>
       </c>
       <c r="AZ72" s="4">
         <v>124.65904904888876</v>
       </c>
-      <c r="BA72" s="4"/>
+      <c r="BA72" s="4">
+        <v>110.70026556048953</v>
+      </c>
       <c r="BB72" s="4"/>
       <c r="BC72" s="4"/>
       <c r="BD72" s="2"/>
     </row>
     <row r="73" spans="1:56">
       <c r="A73" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B73" s="2">
         <v>97.149560011327239</v>
       </c>
       <c r="C73" s="5">
         <v>116.46444130565041</v>
       </c>
       <c r="D73" s="5">
         <v>117.10425237865039</v>
       </c>
       <c r="E73" s="4">
         <v>108.21536874321451</v>
       </c>
       <c r="F73" s="2">
         <v>102.37186405577332</v>
       </c>
       <c r="G73" s="2">
         <v>108.41082717952784</v>
@@ -10583,51 +10695,53 @@
       </c>
       <c r="AS73" s="2">
         <v>103.22749121547905</v>
       </c>
       <c r="AT73" s="5">
         <v>100.06495108705894</v>
       </c>
       <c r="AU73" s="5">
         <v>100.22530899367608</v>
       </c>
       <c r="AV73" s="4">
         <v>96.216264725447232</v>
       </c>
       <c r="AW73" s="2">
         <v>107.40882894036521</v>
       </c>
       <c r="AX73" s="2">
         <v>119.02166283772739</v>
       </c>
       <c r="AY73" s="4">
         <v>94.586684251168691</v>
       </c>
       <c r="AZ73" s="4">
         <v>102.9542934088125</v>
       </c>
-      <c r="BA73" s="4"/>
+      <c r="BA73" s="4">
+        <v>100.36221892051449</v>
+      </c>
       <c r="BB73" s="4"/>
       <c r="BC73" s="4"/>
       <c r="BD73" s="2"/>
     </row>
     <row r="74" spans="1:56">
       <c r="A74" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B74" s="2">
         <v>100.72351636495239</v>
       </c>
       <c r="C74" s="5">
         <v>105.15338891046038</v>
       </c>
       <c r="D74" s="5">
         <v>101.95831118395738</v>
       </c>
       <c r="E74" s="4">
         <v>103.50454502677439</v>
       </c>
       <c r="F74" s="2">
         <v>103.99719252994662</v>
       </c>
       <c r="G74" s="2">
         <v>101.79759391337724</v>
@@ -10736,51 +10850,53 @@
       </c>
       <c r="AS74" s="2">
         <v>94.111934481829337</v>
       </c>
       <c r="AT74" s="5">
         <v>118.47551721906216</v>
       </c>
       <c r="AU74" s="5">
         <v>123.24150811757258</v>
       </c>
       <c r="AV74" s="4">
         <v>97.908716896483483</v>
       </c>
       <c r="AW74" s="2">
         <v>100.53680786926633</v>
       </c>
       <c r="AX74" s="2">
         <v>104.62911267509169</v>
       </c>
       <c r="AY74" s="4">
         <v>109.67927220179754</v>
       </c>
       <c r="AZ74" s="4">
         <v>113.5860820729429</v>
       </c>
-      <c r="BA74" s="4"/>
+      <c r="BA74" s="4">
+        <v>109.25394950445546</v>
+      </c>
       <c r="BB74" s="4"/>
       <c r="BC74" s="4"/>
       <c r="BD74" s="2"/>
     </row>
     <row r="75" spans="1:56">
       <c r="A75" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="2">
         <v>100.80493158500845</v>
       </c>
       <c r="C75" s="5">
         <v>110.55864802344466</v>
       </c>
       <c r="D75" s="5">
         <v>97.681940715380691</v>
       </c>
       <c r="E75" s="4">
         <v>100.11045656890276</v>
       </c>
       <c r="F75" s="2">
         <v>102.84308516905834</v>
       </c>
       <c r="G75" s="2">
         <v>100.96543417698696</v>
@@ -10889,51 +11005,53 @@
       </c>
       <c r="AS75" s="2">
         <v>110.38787583854474</v>
       </c>
       <c r="AT75" s="5">
         <v>98.047968800751832</v>
       </c>
       <c r="AU75" s="5">
         <v>106.76106016759232</v>
       </c>
       <c r="AV75" s="4">
         <v>98.728634742525657</v>
       </c>
       <c r="AW75" s="2">
         <v>93.711134718002</v>
       </c>
       <c r="AX75" s="2">
         <v>106.5514809349642</v>
       </c>
       <c r="AY75" s="4">
         <v>93.469300769953151</v>
       </c>
       <c r="AZ75" s="4">
         <v>103.20019980158099</v>
       </c>
-      <c r="BA75" s="4"/>
+      <c r="BA75" s="4">
+        <v>95.44244053763164</v>
+      </c>
       <c r="BB75" s="4"/>
       <c r="BC75" s="4"/>
       <c r="BD75" s="2"/>
     </row>
     <row r="76" spans="1:56">
       <c r="A76" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="2">
         <v>102.00983378421932</v>
       </c>
       <c r="C76" s="5">
         <v>104.2339327065241</v>
       </c>
       <c r="D76" s="5">
         <v>110.33479779699744</v>
       </c>
       <c r="E76" s="4">
         <v>104.6071306165762</v>
       </c>
       <c r="F76" s="2">
         <v>108.41488187205137</v>
       </c>
       <c r="G76" s="2">
         <v>106.19777905935742</v>
@@ -11042,137 +11160,136 @@
       </c>
       <c r="AS76" s="2">
         <v>99.430678295073491</v>
       </c>
       <c r="AT76" s="5">
         <v>80.942355208436808</v>
       </c>
       <c r="AU76" s="5">
         <v>121.6317371217347</v>
       </c>
       <c r="AV76" s="4">
         <v>100.04968099368854</v>
       </c>
       <c r="AW76" s="2">
         <v>99.995260815599366</v>
       </c>
       <c r="AX76" s="2">
         <v>97.416096462933211</v>
       </c>
       <c r="AY76" s="4">
         <v>103.41125023762663</v>
       </c>
       <c r="AZ76" s="4">
         <v>102.17262951273862</v>
       </c>
-      <c r="BA76" s="4"/>
+      <c r="BA76" s="4">
+        <v>107.29664131640233</v>
+      </c>
       <c r="BB76" s="4"/>
       <c r="BC76" s="4"/>
       <c r="BD76" s="2"/>
     </row>
     <row r="77" spans="1:56">
       <c r="AB77" s="7"/>
       <c r="AC77" s="7"/>
       <c r="AQ77" s="7"/>
     </row>
     <row r="78" spans="1:56">
       <c r="AB78" s="7"/>
       <c r="AC78" s="7"/>
       <c r="AQ78" s="7"/>
     </row>
     <row r="79" spans="1:56">
       <c r="AB79" s="7"/>
       <c r="AC79" s="7"/>
       <c r="AQ79" s="7"/>
     </row>
     <row r="80" spans="1:56">
       <c r="AB80" s="7"/>
       <c r="AC80" s="7"/>
       <c r="AQ80" s="7"/>
     </row>
     <row r="81" spans="28:43">
       <c r="AB81" s="7"/>
       <c r="AC81" s="7"/>
       <c r="AQ81" s="7"/>
     </row>
     <row r="82" spans="28:43">
       <c r="AB82" s="7"/>
       <c r="AC82" s="7"/>
       <c r="AQ82" s="7"/>
     </row>
     <row r="83" spans="28:43">
       <c r="AB83" s="7"/>
       <c r="AC83" s="7"/>
       <c r="AQ83" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="AD1:AP1"/>
+    <mergeCell ref="AD20:AP20"/>
+    <mergeCell ref="AD21:AP21"/>
+    <mergeCell ref="AD40:AP40"/>
+    <mergeCell ref="AD59:AP59"/>
+    <mergeCell ref="O1:AA1"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="O21:AA21"/>
+    <mergeCell ref="O40:AA40"/>
+    <mergeCell ref="O59:AA59"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="A40:M40"/>
     <mergeCell ref="AR1:BD1"/>
     <mergeCell ref="AR20:BD20"/>
     <mergeCell ref="AR21:BD21"/>
     <mergeCell ref="AR40:BD40"/>
     <mergeCell ref="AR59:BD59"/>
-    <mergeCell ref="A59:M59"/>
-[...13 lines deleted...]
-    <mergeCell ref="AD59:AP59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -11181,89 +11298,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E47A669-4F8F-4605-A800-55E0956579EA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E47A669-4F8F-4605-A800-55E0956579EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>