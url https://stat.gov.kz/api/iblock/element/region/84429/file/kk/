--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -39,75 +39,75 @@
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>* 2022 жылғы статистикалық деректер маркетплейстерді ескере отырып қалыптастырылды</t>
   </si>
   <si>
     <t>Бөлшек сауданың жалпы көлеміндегі электрондық сауданың үлесі,  %</t>
   </si>
   <si>
     <t>Электрондық коммерция көлемі (бөлшек сауда), мың. теңге</t>
   </si>
   <si>
     <t>Электрондық коммерция көлемі (қызмет көрсету), мың. теңге</t>
   </si>
   <si>
+    <t>Шығарылған күні: 2026 жылғы 3 тамыз</t>
+  </si>
+  <si>
+    <t>Келесі шығарылым күні: 2027 жылғы 2 тамыз</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Ақтөбе облысындағы электрондық коммерцияның негізгі көрсеткіштері             </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">                                   (ішкі нарық)</t>
+      <t xml:space="preserve">                                                                                                                         (ішкі нарық)</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>Келесі шығарылым күні: 2026 жылғы 3 тамыз</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -212,126 +212,125 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -681,316 +680,322 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G6" sqref="G6"/>
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" customWidth="1"/>
     <col min="2" max="3" width="14.140625" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" customWidth="1"/>
     <col min="5" max="10" width="14.140625" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="D1" s="26" t="s">
+      <c r="F1" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="E2" s="18"/>
+      <c r="F2" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="E1" s="26"/>
-[...9 lines deleted...]
-      <c r="G2" s="21"/>
+      <c r="G2" s="18"/>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" s="23" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
-      <c r="F7" s="18"/>
-[...4 lines deleted...]
-      <c r="K7" s="18"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="16"/>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" s="23"/>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
-      <c r="F8" s="18"/>
-[...4 lines deleted...]
-      <c r="K8" s="18"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="16"/>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A9" s="19"/>
-[...9 lines deleted...]
-      <c r="K9" s="19"/>
+      <c r="A9" s="17"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A10" s="8"/>
+      <c r="A10" s="6"/>
       <c r="B10" s="5">
         <v>2019</v>
       </c>
       <c r="C10" s="5">
         <v>2020</v>
       </c>
       <c r="D10" s="5">
         <v>2021</v>
       </c>
-      <c r="E10" s="9" t="s">
+      <c r="E10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="5">
         <v>2023</v>
       </c>
       <c r="G10" s="5">
         <v>2024</v>
       </c>
-      <c r="H10" s="20"/>
-[...5 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="H10" s="5">
+        <v>2025</v>
+      </c>
+      <c r="I10" s="17"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+    </row>
+    <row r="11" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="9">
         <v>611092</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="9">
         <v>2668128</v>
       </c>
-      <c r="D11" s="12">
+      <c r="D11" s="10">
         <v>8577576</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="11">
         <v>7970405</v>
       </c>
-      <c r="F11" s="6">
+      <c r="F11" s="20">
         <v>7918030</v>
       </c>
-      <c r="G11" s="27">
+      <c r="G11" s="21">
         <v>6215015</v>
       </c>
-      <c r="H11" s="20"/>
-[...2 lines deleted...]
-      <c r="K11" s="19"/>
+      <c r="H11" s="21">
+        <v>4001516</v>
+      </c>
+      <c r="I11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
       <c r="L11" s="1"/>
     </row>
     <row r="12" spans="1:12" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="14">
+      <c r="B12" s="12">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C12" s="12">
         <v>4.3</v>
       </c>
-      <c r="D12" s="14">
+      <c r="D12" s="12">
         <v>1.2</v>
       </c>
-      <c r="E12" s="15">
+      <c r="E12" s="13">
         <v>1.2</v>
       </c>
-      <c r="F12" s="7">
+      <c r="F12" s="12">
         <v>1.2</v>
       </c>
-      <c r="G12" s="7">
+      <c r="G12" s="12">
         <v>0.9</v>
       </c>
-      <c r="H12" s="20"/>
-[...5 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="H12" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+    </row>
+    <row r="13" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="14" t="s">
+      <c r="B13" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="9">
         <v>162335</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="9">
         <v>275196</v>
       </c>
-      <c r="E13" s="16" t="s">
+      <c r="E13" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="20">
         <v>118423</v>
       </c>
-      <c r="G13" s="27">
+      <c r="G13" s="21">
         <v>380745</v>
       </c>
-      <c r="H13" s="20"/>
-[...2 lines deleted...]
-      <c r="K13" s="19"/>
+      <c r="H13" s="21">
+        <v>96067</v>
+      </c>
+      <c r="I13" s="17"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
       <c r="L13" s="1"/>
     </row>
     <row r="14" spans="1:12" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
     </row>
     <row r="15" spans="1:12" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="17"/>
-[...9 lines deleted...]
-      <c r="K15" s="17"/>
+      <c r="A15" s="15"/>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
     </row>
     <row r="16" spans="1:12" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
     </row>
     <row r="17" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="25"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="4">
     <mergeCell ref="A5:K5"/>
-    <mergeCell ref="A7:E8"/>
     <mergeCell ref="A14:K14"/>
     <mergeCell ref="A17:K17"/>
-    <mergeCell ref="D1:G1"/>
+    <mergeCell ref="A7:H8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Каз</vt:lpstr>