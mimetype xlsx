--- v0 (2026-04-29)
+++ v1 (2026-07-15)
@@ -6,192 +6,193 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="2017-2024гг" sheetId="1" r:id="rId1"/>
+    <sheet name="2017-2025гг" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="20">
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>количество, единиц"</t>
   </si>
   <si>
     <t>полезная площадь, кв.м"</t>
   </si>
   <si>
-    <t>Станций по техническому обслуживанию и ремонту автотранспортных средств</t>
-[...1 lines deleted...]
-  <si>
     <t>г.Актобе</t>
   </si>
   <si>
     <t>Алгинский</t>
   </si>
   <si>
     <t>Айтекебийский</t>
   </si>
   <si>
     <t>Байганинский</t>
   </si>
   <si>
     <t>Каргалинский</t>
   </si>
   <si>
     <t>Хобдинский</t>
   </si>
   <si>
     <t>Мартукский</t>
   </si>
   <si>
     <t>Мугалжарский</t>
   </si>
   <si>
     <t>Уилский</t>
   </si>
   <si>
     <t>Темирский</t>
   </si>
   <si>
     <t>Хромтауский</t>
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Иргизский</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Дата релиза: 1 августа 2025 года</t>
-[...2 lines deleted...]
-    <t>Дата следующего релиза: 3 августа 2026 года</t>
+    <t>Дата следующего релиза: 2 августа 2027 года</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                     Дата релиза: 3 августа 2026 года</t>
+  </si>
+  <si>
+    <t>Станции по техническому обслуживанию и ремонту автотранспортных средств</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -223,105 +224,110 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -674,976 +680,1092 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q24"/>
+  <dimension ref="A1:S24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="95" workbookViewId="0">
-      <selection activeCell="U12" sqref="U12"/>
+      <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="27.625" style="6" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16384" width="9.125" style="6"/>
+    <col min="1" max="1" width="27.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.28515625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.7109375" style="3" customWidth="1"/>
+    <col min="12" max="12" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13" max="13" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15" max="17" width="10.28515625" style="3" customWidth="1"/>
+    <col min="18" max="18" width="9.85546875" style="3" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
-[...6 lines deleted...]
-      <c r="K2" s="1" t="s">
+    <row r="1" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A1" s="14"/>
+      <c r="B1" s="14"/>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A2" s="14"/>
+      <c r="B2" s="14"/>
+      <c r="K2" s="15" t="s">
         <v>18</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="K3" s="1" t="s">
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="15"/>
+      <c r="O2" s="15"/>
+      <c r="P2" s="15"/>
+      <c r="Q2" s="15"/>
+      <c r="R2" s="15"/>
+      <c r="S2" s="15"/>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A3" s="14"/>
+      <c r="B3" s="14"/>
+      <c r="K3" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="L3" s="16"/>
+      <c r="M3" s="16"/>
+      <c r="N3" s="16"/>
+      <c r="O3" s="16"/>
+      <c r="P3" s="16"/>
+      <c r="Q3" s="16"/>
+      <c r="R3" s="16"/>
+      <c r="S3" s="16"/>
+    </row>
+    <row r="4" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A4" s="14"/>
+      <c r="B4" s="14"/>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="M3" s="21"/>
-[...26 lines deleted...]
-      <c r="A9" s="8"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="17"/>
+      <c r="N7" s="17"/>
+      <c r="O7" s="17"/>
+      <c r="P7" s="17"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17"/>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A9" s="5"/>
       <c r="B9" s="20">
         <v>2017</v>
       </c>
       <c r="C9" s="20"/>
       <c r="D9" s="20">
         <v>2018</v>
       </c>
       <c r="E9" s="20"/>
       <c r="F9" s="20">
         <v>2019</v>
       </c>
       <c r="G9" s="20"/>
-      <c r="H9" s="16">
+      <c r="H9" s="21">
         <v>2020</v>
       </c>
-      <c r="I9" s="16"/>
-      <c r="J9" s="16">
+      <c r="I9" s="21"/>
+      <c r="J9" s="21">
         <v>2021</v>
       </c>
-      <c r="K9" s="16"/>
-      <c r="L9" s="16">
+      <c r="K9" s="21"/>
+      <c r="L9" s="21">
         <v>2022</v>
       </c>
-      <c r="M9" s="16"/>
-      <c r="N9" s="16">
+      <c r="M9" s="21"/>
+      <c r="N9" s="21">
         <v>2023</v>
       </c>
-      <c r="O9" s="16"/>
-      <c r="P9" s="16">
+      <c r="O9" s="21"/>
+      <c r="P9" s="21">
         <v>2024</v>
       </c>
-      <c r="Q9" s="17"/>
-[...3 lines deleted...]
-      <c r="B10" s="7" t="s">
+      <c r="Q9" s="22"/>
+      <c r="R9" s="21">
+        <v>2025</v>
+      </c>
+      <c r="S9" s="22"/>
+    </row>
+    <row r="10" spans="1:19" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="5"/>
+      <c r="B10" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="C10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="D10" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E10" s="7" t="s">
+      <c r="E10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="7" t="s">
+      <c r="F10" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="G10" s="7" t="s">
+      <c r="G10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H10" s="7" t="s">
+      <c r="H10" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="I10" s="7" t="s">
+      <c r="I10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J10" s="7" t="s">
+      <c r="J10" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="K10" s="7" t="s">
+      <c r="K10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="L10" s="7" t="s">
+      <c r="L10" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="M10" s="7" t="s">
+      <c r="M10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="N10" s="7" t="s">
+      <c r="N10" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="O10" s="14" t="s">
+      <c r="O10" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="P10" s="7" t="s">
+      <c r="P10" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="Q10" s="7" t="s">
+      <c r="Q10" s="4" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="R10" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="S10" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A11" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="2">
+      <c r="B11" s="1">
         <v>468</v>
       </c>
-      <c r="C11" s="2">
+      <c r="C11" s="1">
         <v>103027</v>
       </c>
-      <c r="D11" s="2">
+      <c r="D11" s="1">
         <v>484</v>
       </c>
-      <c r="E11" s="2">
+      <c r="E11" s="1">
         <v>71218</v>
       </c>
-      <c r="F11" s="2">
+      <c r="F11" s="1">
         <v>506</v>
       </c>
-      <c r="G11" s="2">
+      <c r="G11" s="1">
         <v>73881</v>
       </c>
-      <c r="H11" s="2">
+      <c r="H11" s="1">
         <v>297</v>
       </c>
-      <c r="I11" s="2">
+      <c r="I11" s="1">
         <v>70769</v>
       </c>
-      <c r="J11" s="2">
+      <c r="J11" s="1">
         <v>297</v>
       </c>
-      <c r="K11" s="2">
+      <c r="K11" s="1">
         <v>74178</v>
       </c>
-      <c r="L11" s="2">
+      <c r="L11" s="1">
         <v>302</v>
       </c>
-      <c r="M11" s="2">
+      <c r="M11" s="1">
         <v>72327</v>
       </c>
-      <c r="N11" s="2">
+      <c r="N11" s="1">
         <v>322</v>
       </c>
-      <c r="O11" s="3">
+      <c r="O11" s="2">
         <v>90220</v>
       </c>
-      <c r="P11" s="15">
+      <c r="P11" s="12">
         <v>329</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q11" s="12">
         <v>60369</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="R11" s="13">
+        <v>372</v>
+      </c>
+      <c r="S11" s="13">
+        <v>89188</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="1">
+        <v>315</v>
+      </c>
+      <c r="C12" s="1">
+        <v>85638</v>
+      </c>
+      <c r="D12" s="1">
+        <v>376</v>
+      </c>
+      <c r="E12" s="1">
+        <v>62975</v>
+      </c>
+      <c r="F12" s="1">
+        <v>382</v>
+      </c>
+      <c r="G12" s="1">
+        <v>63021</v>
+      </c>
+      <c r="H12" s="1">
+        <v>178</v>
+      </c>
+      <c r="I12" s="1">
+        <v>62170</v>
+      </c>
+      <c r="J12" s="1">
+        <v>179</v>
+      </c>
+      <c r="K12" s="1">
+        <v>64972</v>
+      </c>
+      <c r="L12" s="1">
+        <v>187</v>
+      </c>
+      <c r="M12" s="1">
+        <v>65871</v>
+      </c>
+      <c r="N12" s="1">
+        <v>189</v>
+      </c>
+      <c r="O12" s="2">
+        <v>80262</v>
+      </c>
+      <c r="P12" s="12">
+        <v>191</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>49571</v>
+      </c>
+      <c r="R12" s="13">
+        <v>217</v>
+      </c>
+      <c r="S12" s="13">
+        <v>76218</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="2">
-[...49 lines deleted...]
-      <c r="A13" s="11" t="s">
+      <c r="B13" s="1">
+        <v>13</v>
+      </c>
+      <c r="C13" s="1">
+        <v>1433</v>
+      </c>
+      <c r="D13" s="1">
+        <v>13</v>
+      </c>
+      <c r="E13" s="1">
+        <v>739</v>
+      </c>
+      <c r="F13" s="1">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1">
+        <v>718</v>
+      </c>
+      <c r="H13" s="1">
+        <v>11</v>
+      </c>
+      <c r="I13" s="1">
+        <v>1043</v>
+      </c>
+      <c r="J13" s="1">
+        <v>13</v>
+      </c>
+      <c r="K13" s="1">
+        <v>1352</v>
+      </c>
+      <c r="L13" s="1">
+        <v>14</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1354</v>
+      </c>
+      <c r="N13" s="1">
+        <v>17</v>
+      </c>
+      <c r="O13" s="2">
+        <v>3203</v>
+      </c>
+      <c r="P13" s="12">
+        <v>18</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>3331</v>
+      </c>
+      <c r="R13" s="13">
+        <v>20</v>
+      </c>
+      <c r="S13" s="13">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A14" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="2">
+      <c r="B14" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="1">
+        <v>1</v>
+      </c>
+      <c r="E14" s="1">
+        <v>80</v>
+      </c>
+      <c r="F14" s="1">
+        <v>4</v>
+      </c>
+      <c r="G14" s="1">
+        <v>318</v>
+      </c>
+      <c r="H14" s="1">
+        <v>8</v>
+      </c>
+      <c r="I14" s="1">
+        <v>544</v>
+      </c>
+      <c r="J14" s="1">
+        <v>8</v>
+      </c>
+      <c r="K14" s="1">
+        <v>544</v>
+      </c>
+      <c r="L14" s="1">
+        <v>7</v>
+      </c>
+      <c r="M14" s="1">
+        <v>549</v>
+      </c>
+      <c r="N14" s="18">
+        <v>8</v>
+      </c>
+      <c r="O14" s="19">
+        <v>749</v>
+      </c>
+      <c r="P14" s="12">
+        <v>9</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>793</v>
+      </c>
+      <c r="R14" s="13">
+        <v>10</v>
+      </c>
+      <c r="S14" s="13">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="1">
+        <v>5</v>
+      </c>
+      <c r="C15" s="1">
+        <v>600</v>
+      </c>
+      <c r="D15" s="1">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
+        <v>662</v>
+      </c>
+      <c r="F15" s="1">
+        <v>8</v>
+      </c>
+      <c r="G15" s="1">
+        <v>661</v>
+      </c>
+      <c r="H15" s="1">
+        <v>5</v>
+      </c>
+      <c r="I15" s="1">
+        <v>384</v>
+      </c>
+      <c r="J15" s="1">
+        <v>3</v>
+      </c>
+      <c r="K15" s="1">
+        <v>89</v>
+      </c>
+      <c r="L15" s="1">
+        <v>5</v>
+      </c>
+      <c r="M15" s="1">
+        <v>143</v>
+      </c>
+      <c r="N15" s="1">
+        <v>6</v>
+      </c>
+      <c r="O15" s="2">
+        <v>344</v>
+      </c>
+      <c r="P15" s="12">
+        <v>6</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>349</v>
+      </c>
+      <c r="R15" s="13">
+        <v>5</v>
+      </c>
+      <c r="S15" s="13">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A16" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="1">
+        <v>7</v>
+      </c>
+      <c r="C16" s="1">
+        <v>487</v>
+      </c>
+      <c r="D16" s="1">
+        <v>7</v>
+      </c>
+      <c r="E16" s="1">
+        <v>516</v>
+      </c>
+      <c r="F16" s="1">
+        <v>8</v>
+      </c>
+      <c r="G16" s="1">
+        <v>541</v>
+      </c>
+      <c r="H16" s="1">
+        <v>9</v>
+      </c>
+      <c r="I16" s="1">
+        <v>731</v>
+      </c>
+      <c r="J16" s="1">
+        <v>8</v>
+      </c>
+      <c r="K16" s="1">
+        <v>774</v>
+      </c>
+      <c r="L16" s="1">
+        <v>6</v>
+      </c>
+      <c r="M16" s="1">
+        <v>306</v>
+      </c>
+      <c r="N16" s="1">
+        <v>8</v>
+      </c>
+      <c r="O16" s="2">
+        <v>620</v>
+      </c>
+      <c r="P16" s="12">
+        <v>9</v>
+      </c>
+      <c r="Q16" s="12">
+        <v>633</v>
+      </c>
+      <c r="R16" s="13">
+        <v>10</v>
+      </c>
+      <c r="S16" s="13">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="1">
+        <v>5</v>
+      </c>
+      <c r="C17" s="1">
+        <v>159</v>
+      </c>
+      <c r="D17" s="1">
+        <v>7</v>
+      </c>
+      <c r="E17" s="1">
+        <v>158</v>
+      </c>
+      <c r="F17" s="1">
+        <v>8</v>
+      </c>
+      <c r="G17" s="1">
+        <v>207</v>
+      </c>
+      <c r="H17" s="1">
+        <v>8</v>
+      </c>
+      <c r="I17" s="1">
+        <v>622</v>
+      </c>
+      <c r="J17" s="1">
+        <v>7</v>
+      </c>
+      <c r="K17" s="1">
+        <v>485</v>
+      </c>
+      <c r="L17" s="1">
+        <v>7</v>
+      </c>
+      <c r="M17" s="1">
+        <v>892</v>
+      </c>
+      <c r="N17" s="1">
+        <v>7</v>
+      </c>
+      <c r="O17" s="2">
+        <v>1045</v>
+      </c>
+      <c r="P17" s="12">
+        <v>6</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>800</v>
+      </c>
+      <c r="R17" s="13">
+        <v>10</v>
+      </c>
+      <c r="S17" s="13">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="1">
+        <v>11</v>
+      </c>
+      <c r="C18" s="1">
+        <v>778</v>
+      </c>
+      <c r="D18" s="1">
+        <v>11</v>
+      </c>
+      <c r="E18" s="1">
+        <v>745</v>
+      </c>
+      <c r="F18" s="1">
+        <v>12</v>
+      </c>
+      <c r="G18" s="1">
+        <v>810</v>
+      </c>
+      <c r="H18" s="1">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1">
+        <v>807</v>
+      </c>
+      <c r="J18" s="1">
+        <v>15</v>
+      </c>
+      <c r="K18" s="1">
+        <v>870</v>
+      </c>
+      <c r="L18" s="1">
+        <v>14</v>
+      </c>
+      <c r="M18" s="1">
+        <v>700</v>
+      </c>
+      <c r="N18" s="1">
+        <v>15</v>
+      </c>
+      <c r="O18" s="2">
+        <v>907</v>
+      </c>
+      <c r="P18" s="12">
+        <v>16</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>903</v>
+      </c>
+      <c r="R18" s="13">
+        <v>17</v>
+      </c>
+      <c r="S18" s="13">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="1">
+        <v>12</v>
+      </c>
+      <c r="C19" s="1">
+        <v>872</v>
+      </c>
+      <c r="D19" s="1">
+        <v>14</v>
+      </c>
+      <c r="E19" s="1">
+        <v>896</v>
+      </c>
+      <c r="F19" s="1">
+        <v>17</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1033</v>
+      </c>
+      <c r="H19" s="1">
+        <v>16</v>
+      </c>
+      <c r="I19" s="1">
+        <v>1345</v>
+      </c>
+      <c r="J19" s="1">
+        <v>19</v>
+      </c>
+      <c r="K19" s="1">
+        <v>2276</v>
+      </c>
+      <c r="L19" s="1">
+        <v>18</v>
+      </c>
+      <c r="M19" s="1">
+        <v>502</v>
+      </c>
+      <c r="N19" s="1">
+        <v>23</v>
+      </c>
+      <c r="O19" s="2">
+        <v>700</v>
+      </c>
+      <c r="P19" s="12">
+        <v>18</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>752</v>
+      </c>
+      <c r="R19" s="13">
+        <v>19</v>
+      </c>
+      <c r="S19" s="13">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="1">
+        <v>5</v>
+      </c>
+      <c r="C20" s="1">
+        <v>807</v>
+      </c>
+      <c r="D20" s="1">
+        <v>7</v>
+      </c>
+      <c r="E20" s="1">
+        <v>703</v>
+      </c>
+      <c r="F20" s="1">
+        <v>8</v>
+      </c>
+      <c r="G20" s="1">
+        <v>826</v>
+      </c>
+      <c r="H20" s="1">
+        <v>8</v>
+      </c>
+      <c r="I20" s="1">
+        <v>583</v>
+      </c>
+      <c r="J20" s="1">
+        <v>7</v>
+      </c>
+      <c r="K20" s="1">
+        <v>291</v>
+      </c>
+      <c r="L20" s="1">
+        <v>6</v>
+      </c>
+      <c r="M20" s="1">
+        <v>246</v>
+      </c>
+      <c r="N20" s="1">
+        <v>7</v>
+      </c>
+      <c r="O20" s="2">
+        <v>449</v>
+      </c>
+      <c r="P20" s="12">
+        <v>8</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>450</v>
+      </c>
+      <c r="R20" s="13">
         <v>13</v>
       </c>
-      <c r="C13" s="2">
-[...2 lines deleted...]
-      <c r="D13" s="2">
+      <c r="S20" s="13">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="1">
+        <v>16</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1844</v>
+      </c>
+      <c r="D21" s="1">
+        <v>18</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2137</v>
+      </c>
+      <c r="F21" s="1">
+        <v>21</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2310</v>
+      </c>
+      <c r="H21" s="1">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1">
+        <v>993</v>
+      </c>
+      <c r="J21" s="1">
+        <v>10</v>
+      </c>
+      <c r="K21" s="1">
+        <v>622</v>
+      </c>
+      <c r="L21" s="1">
+        <v>14</v>
+      </c>
+      <c r="M21" s="1">
+        <v>872</v>
+      </c>
+      <c r="N21" s="1">
         <v>13</v>
       </c>
-      <c r="E13" s="2">
-[...8 lines deleted...]
-      <c r="H13" s="2">
+      <c r="O21" s="2">
+        <v>841</v>
+      </c>
+      <c r="P21" s="12">
+        <v>18</v>
+      </c>
+      <c r="Q21" s="12">
+        <v>1078</v>
+      </c>
+      <c r="R21" s="13">
+        <v>15</v>
+      </c>
+      <c r="S21" s="13">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A22" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="1">
+        <v>7</v>
+      </c>
+      <c r="C22" s="1">
+        <v>1344</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1191</v>
+      </c>
+      <c r="F22" s="1">
+        <v>9</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2823</v>
+      </c>
+      <c r="H22" s="1">
+        <v>14</v>
+      </c>
+      <c r="I22" s="1">
+        <v>722</v>
+      </c>
+      <c r="J22" s="1">
+        <v>13</v>
+      </c>
+      <c r="K22" s="1">
+        <v>1489</v>
+      </c>
+      <c r="L22" s="1">
+        <v>14</v>
+      </c>
+      <c r="M22" s="1">
+        <v>439</v>
+      </c>
+      <c r="N22" s="1">
+        <v>13</v>
+      </c>
+      <c r="O22" s="2">
+        <v>639</v>
+      </c>
+      <c r="P22" s="12">
+        <v>15</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>900</v>
+      </c>
+      <c r="R22" s="13">
+        <v>15</v>
+      </c>
+      <c r="S22" s="13">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A23" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="1">
+        <v>7</v>
+      </c>
+      <c r="C23" s="1">
+        <v>193</v>
+      </c>
+      <c r="D23" s="1">
+        <v>7</v>
+      </c>
+      <c r="E23" s="1">
+        <v>84</v>
+      </c>
+      <c r="F23" s="1">
+        <v>8</v>
+      </c>
+      <c r="G23" s="1">
+        <v>223</v>
+      </c>
+      <c r="H23" s="1">
+        <v>8</v>
+      </c>
+      <c r="I23" s="1">
+        <v>479</v>
+      </c>
+      <c r="J23" s="1">
+        <v>6</v>
+      </c>
+      <c r="K23" s="1">
+        <v>118</v>
+      </c>
+      <c r="L23" s="1">
+        <v>6</v>
+      </c>
+      <c r="M23" s="1">
+        <v>247</v>
+      </c>
+      <c r="N23" s="1">
+        <v>7</v>
+      </c>
+      <c r="O23" s="2">
+        <v>27</v>
+      </c>
+      <c r="P23" s="12">
+        <v>7</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>348</v>
+      </c>
+      <c r="R23" s="13">
+        <v>10</v>
+      </c>
+      <c r="S23" s="13">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A24" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="1">
+        <v>64</v>
+      </c>
+      <c r="C24" s="1">
+        <v>8871</v>
+      </c>
+      <c r="D24" s="1">
+        <v>7</v>
+      </c>
+      <c r="E24" s="1">
+        <v>330</v>
+      </c>
+      <c r="F24" s="1">
+        <v>8</v>
+      </c>
+      <c r="G24" s="1">
+        <v>388</v>
+      </c>
+      <c r="H24" s="1">
+        <v>9</v>
+      </c>
+      <c r="I24" s="1">
+        <v>347</v>
+      </c>
+      <c r="J24" s="1">
+        <v>7</v>
+      </c>
+      <c r="K24" s="1">
+        <v>298</v>
+      </c>
+      <c r="L24" s="1">
+        <v>6</v>
+      </c>
+      <c r="M24" s="1">
+        <v>205</v>
+      </c>
+      <c r="N24" s="1">
+        <v>8</v>
+      </c>
+      <c r="O24" s="2">
+        <v>435</v>
+      </c>
+      <c r="P24" s="12">
+        <v>9</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>461</v>
+      </c>
+      <c r="R24" s="13">
         <v>11</v>
       </c>
-      <c r="I13" s="2">
-[...607 lines deleted...]
-        <v>461</v>
+      <c r="S24" s="13">
+        <v>564</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="10">
-    <mergeCell ref="P9:Q9"/>
+  <mergeCells count="13">
+    <mergeCell ref="R9:S9"/>
     <mergeCell ref="N9:O9"/>
-    <mergeCell ref="A7:O7"/>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="H9:I9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="K2:S2"/>
+    <mergeCell ref="K3:S3"/>
+    <mergeCell ref="A7:S7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="42" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2017-2024гг</vt:lpstr>
+      <vt:lpstr>2017-2025гг</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>