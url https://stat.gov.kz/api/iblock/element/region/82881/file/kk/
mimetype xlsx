--- v0 (2026-04-23)
+++ v1 (2026-07-15)
@@ -15,51 +15,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="225">
   <si>
     <t xml:space="preserve"> Түрлері боыйнша көрсетілген қызметтердің жалпы көлемі</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>Баспа қызметі</t>
     <phoneticPr fontId="0" type="noConversion"/>
   </si>
   <si>
     <t>348,7</t>
   </si>
   <si>
     <t>Кино-, бейнефильмдер және телевизиялық бағдарламалар, фонограмма және музыкалық жазбалар өндіру</t>
     <phoneticPr fontId="0" type="noConversion"/>
   </si>
   <si>
     <t>4,5</t>
   </si>
   <si>
     <t>5,1</t>
   </si>
   <si>
     <t>9,8</t>
@@ -725,51 +725,51 @@
     <t>6 285,8</t>
   </si>
   <si>
     <t>Компьютерлерді, тұрмыстық бұйымдар мен жеке тұтынатын заттарды жөндеу</t>
     <phoneticPr fontId="0" type="noConversion"/>
   </si>
   <si>
     <t>811,2</t>
   </si>
   <si>
     <t>Өзге де дербес қызметтер көрсету</t>
     <phoneticPr fontId="0" type="noConversion"/>
   </si>
   <si>
     <t>1 176,7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -829,58 +829,52 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -901,50 +895,59 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 43" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1186,2864 +1189,2942 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z29"/>
+  <dimension ref="A1:AA29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:Z1"/>
+    <sheetView tabSelected="1" topLeftCell="P12" workbookViewId="0">
+      <selection activeCell="AB28" sqref="AB28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="28" style="3" customWidth="1"/>
-[...640 lines deleted...]
-    <col min="16155" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="28" style="1" customWidth="1"/>
+    <col min="2" max="5" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.7109375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="9.140625" style="1" customWidth="1"/>
+    <col min="12" max="15" width="9.140625" style="28" customWidth="1"/>
+    <col min="16" max="16" width="10.28515625" style="28" customWidth="1"/>
+    <col min="17" max="19" width="9.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="20" max="25" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="256" width="9.140625" style="1"/>
+    <col min="257" max="257" width="28" style="1" customWidth="1"/>
+    <col min="258" max="261" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="262" max="262" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="263" max="263" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="264" max="264" width="7.7109375" style="1" customWidth="1"/>
+    <col min="265" max="271" width="9.140625" style="1" customWidth="1"/>
+    <col min="272" max="272" width="10.28515625" style="1" customWidth="1"/>
+    <col min="273" max="281" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="282" max="282" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="283" max="512" width="9.140625" style="1"/>
+    <col min="513" max="513" width="28" style="1" customWidth="1"/>
+    <col min="514" max="517" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="518" max="518" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="519" max="519" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="520" max="520" width="7.7109375" style="1" customWidth="1"/>
+    <col min="521" max="527" width="9.140625" style="1" customWidth="1"/>
+    <col min="528" max="528" width="10.28515625" style="1" customWidth="1"/>
+    <col min="529" max="537" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="538" max="538" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="539" max="768" width="9.140625" style="1"/>
+    <col min="769" max="769" width="28" style="1" customWidth="1"/>
+    <col min="770" max="773" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="774" max="774" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="775" max="775" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="776" max="776" width="7.7109375" style="1" customWidth="1"/>
+    <col min="777" max="783" width="9.140625" style="1" customWidth="1"/>
+    <col min="784" max="784" width="10.28515625" style="1" customWidth="1"/>
+    <col min="785" max="793" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="794" max="794" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="795" max="1024" width="9.140625" style="1"/>
+    <col min="1025" max="1025" width="28" style="1" customWidth="1"/>
+    <col min="1026" max="1029" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1030" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1031" max="1031" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1032" max="1032" width="7.7109375" style="1" customWidth="1"/>
+    <col min="1033" max="1039" width="9.140625" style="1" customWidth="1"/>
+    <col min="1040" max="1040" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1041" max="1049" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1050" max="1050" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1051" max="1280" width="9.140625" style="1"/>
+    <col min="1281" max="1281" width="28" style="1" customWidth="1"/>
+    <col min="1282" max="1285" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1286" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1287" max="1287" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1288" max="1288" width="7.7109375" style="1" customWidth="1"/>
+    <col min="1289" max="1295" width="9.140625" style="1" customWidth="1"/>
+    <col min="1296" max="1296" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1297" max="1305" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1306" max="1306" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1307" max="1536" width="9.140625" style="1"/>
+    <col min="1537" max="1537" width="28" style="1" customWidth="1"/>
+    <col min="1538" max="1541" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1542" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1543" max="1543" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1544" max="1544" width="7.7109375" style="1" customWidth="1"/>
+    <col min="1545" max="1551" width="9.140625" style="1" customWidth="1"/>
+    <col min="1552" max="1552" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1553" max="1561" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1562" max="1562" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1563" max="1792" width="9.140625" style="1"/>
+    <col min="1793" max="1793" width="28" style="1" customWidth="1"/>
+    <col min="1794" max="1797" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1798" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1799" max="1799" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1800" max="1800" width="7.7109375" style="1" customWidth="1"/>
+    <col min="1801" max="1807" width="9.140625" style="1" customWidth="1"/>
+    <col min="1808" max="1808" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1809" max="1817" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1818" max="1818" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1819" max="2048" width="9.140625" style="1"/>
+    <col min="2049" max="2049" width="28" style="1" customWidth="1"/>
+    <col min="2050" max="2053" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2054" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2055" max="2055" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2056" max="2056" width="7.7109375" style="1" customWidth="1"/>
+    <col min="2057" max="2063" width="9.140625" style="1" customWidth="1"/>
+    <col min="2064" max="2064" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2065" max="2073" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2074" max="2074" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2075" max="2304" width="9.140625" style="1"/>
+    <col min="2305" max="2305" width="28" style="1" customWidth="1"/>
+    <col min="2306" max="2309" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2310" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2311" max="2311" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2312" max="2312" width="7.7109375" style="1" customWidth="1"/>
+    <col min="2313" max="2319" width="9.140625" style="1" customWidth="1"/>
+    <col min="2320" max="2320" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2321" max="2329" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2330" max="2330" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2331" max="2560" width="9.140625" style="1"/>
+    <col min="2561" max="2561" width="28" style="1" customWidth="1"/>
+    <col min="2562" max="2565" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2566" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2567" max="2567" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2568" max="2568" width="7.7109375" style="1" customWidth="1"/>
+    <col min="2569" max="2575" width="9.140625" style="1" customWidth="1"/>
+    <col min="2576" max="2576" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2577" max="2585" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2586" max="2586" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2587" max="2816" width="9.140625" style="1"/>
+    <col min="2817" max="2817" width="28" style="1" customWidth="1"/>
+    <col min="2818" max="2821" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2822" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2823" max="2823" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2824" max="2824" width="7.7109375" style="1" customWidth="1"/>
+    <col min="2825" max="2831" width="9.140625" style="1" customWidth="1"/>
+    <col min="2832" max="2832" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2833" max="2841" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2842" max="2842" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2843" max="3072" width="9.140625" style="1"/>
+    <col min="3073" max="3073" width="28" style="1" customWidth="1"/>
+    <col min="3074" max="3077" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3078" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3079" max="3079" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3080" max="3080" width="7.7109375" style="1" customWidth="1"/>
+    <col min="3081" max="3087" width="9.140625" style="1" customWidth="1"/>
+    <col min="3088" max="3088" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3089" max="3097" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3098" max="3098" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3099" max="3328" width="9.140625" style="1"/>
+    <col min="3329" max="3329" width="28" style="1" customWidth="1"/>
+    <col min="3330" max="3333" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3334" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3335" max="3335" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3336" max="3336" width="7.7109375" style="1" customWidth="1"/>
+    <col min="3337" max="3343" width="9.140625" style="1" customWidth="1"/>
+    <col min="3344" max="3344" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3345" max="3353" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3354" max="3354" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3355" max="3584" width="9.140625" style="1"/>
+    <col min="3585" max="3585" width="28" style="1" customWidth="1"/>
+    <col min="3586" max="3589" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3590" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3591" max="3591" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3592" max="3592" width="7.7109375" style="1" customWidth="1"/>
+    <col min="3593" max="3599" width="9.140625" style="1" customWidth="1"/>
+    <col min="3600" max="3600" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3601" max="3609" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3610" max="3610" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3611" max="3840" width="9.140625" style="1"/>
+    <col min="3841" max="3841" width="28" style="1" customWidth="1"/>
+    <col min="3842" max="3845" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3846" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3847" max="3847" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3848" max="3848" width="7.7109375" style="1" customWidth="1"/>
+    <col min="3849" max="3855" width="9.140625" style="1" customWidth="1"/>
+    <col min="3856" max="3856" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3857" max="3865" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3866" max="3866" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3867" max="4096" width="9.140625" style="1"/>
+    <col min="4097" max="4097" width="28" style="1" customWidth="1"/>
+    <col min="4098" max="4101" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4102" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4103" max="4103" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4104" max="4104" width="7.7109375" style="1" customWidth="1"/>
+    <col min="4105" max="4111" width="9.140625" style="1" customWidth="1"/>
+    <col min="4112" max="4112" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4113" max="4121" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4122" max="4122" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4123" max="4352" width="9.140625" style="1"/>
+    <col min="4353" max="4353" width="28" style="1" customWidth="1"/>
+    <col min="4354" max="4357" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4358" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4359" max="4359" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4360" max="4360" width="7.7109375" style="1" customWidth="1"/>
+    <col min="4361" max="4367" width="9.140625" style="1" customWidth="1"/>
+    <col min="4368" max="4368" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4369" max="4377" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4378" max="4378" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4379" max="4608" width="9.140625" style="1"/>
+    <col min="4609" max="4609" width="28" style="1" customWidth="1"/>
+    <col min="4610" max="4613" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4614" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4615" max="4615" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4616" max="4616" width="7.7109375" style="1" customWidth="1"/>
+    <col min="4617" max="4623" width="9.140625" style="1" customWidth="1"/>
+    <col min="4624" max="4624" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4625" max="4633" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4634" max="4634" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4635" max="4864" width="9.140625" style="1"/>
+    <col min="4865" max="4865" width="28" style="1" customWidth="1"/>
+    <col min="4866" max="4869" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4870" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4871" max="4871" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4872" max="4872" width="7.7109375" style="1" customWidth="1"/>
+    <col min="4873" max="4879" width="9.140625" style="1" customWidth="1"/>
+    <col min="4880" max="4880" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4881" max="4889" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4890" max="4890" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4891" max="5120" width="9.140625" style="1"/>
+    <col min="5121" max="5121" width="28" style="1" customWidth="1"/>
+    <col min="5122" max="5125" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5126" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5127" max="5127" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5128" max="5128" width="7.7109375" style="1" customWidth="1"/>
+    <col min="5129" max="5135" width="9.140625" style="1" customWidth="1"/>
+    <col min="5136" max="5136" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5137" max="5145" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5146" max="5146" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5147" max="5376" width="9.140625" style="1"/>
+    <col min="5377" max="5377" width="28" style="1" customWidth="1"/>
+    <col min="5378" max="5381" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5382" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5383" max="5383" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5384" max="5384" width="7.7109375" style="1" customWidth="1"/>
+    <col min="5385" max="5391" width="9.140625" style="1" customWidth="1"/>
+    <col min="5392" max="5392" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5393" max="5401" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5402" max="5402" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5403" max="5632" width="9.140625" style="1"/>
+    <col min="5633" max="5633" width="28" style="1" customWidth="1"/>
+    <col min="5634" max="5637" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5638" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5639" max="5639" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5640" max="5640" width="7.7109375" style="1" customWidth="1"/>
+    <col min="5641" max="5647" width="9.140625" style="1" customWidth="1"/>
+    <col min="5648" max="5648" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5649" max="5657" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5658" max="5658" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5659" max="5888" width="9.140625" style="1"/>
+    <col min="5889" max="5889" width="28" style="1" customWidth="1"/>
+    <col min="5890" max="5893" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5894" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5895" max="5895" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5896" max="5896" width="7.7109375" style="1" customWidth="1"/>
+    <col min="5897" max="5903" width="9.140625" style="1" customWidth="1"/>
+    <col min="5904" max="5904" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5905" max="5913" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5914" max="5914" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5915" max="6144" width="9.140625" style="1"/>
+    <col min="6145" max="6145" width="28" style="1" customWidth="1"/>
+    <col min="6146" max="6149" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6150" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6151" max="6151" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6152" max="6152" width="7.7109375" style="1" customWidth="1"/>
+    <col min="6153" max="6159" width="9.140625" style="1" customWidth="1"/>
+    <col min="6160" max="6160" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6161" max="6169" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6170" max="6170" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6171" max="6400" width="9.140625" style="1"/>
+    <col min="6401" max="6401" width="28" style="1" customWidth="1"/>
+    <col min="6402" max="6405" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6406" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6407" max="6407" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6408" max="6408" width="7.7109375" style="1" customWidth="1"/>
+    <col min="6409" max="6415" width="9.140625" style="1" customWidth="1"/>
+    <col min="6416" max="6416" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6417" max="6425" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6426" max="6426" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6427" max="6656" width="9.140625" style="1"/>
+    <col min="6657" max="6657" width="28" style="1" customWidth="1"/>
+    <col min="6658" max="6661" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6662" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6663" max="6663" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6664" max="6664" width="7.7109375" style="1" customWidth="1"/>
+    <col min="6665" max="6671" width="9.140625" style="1" customWidth="1"/>
+    <col min="6672" max="6672" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6673" max="6681" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6682" max="6682" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6683" max="6912" width="9.140625" style="1"/>
+    <col min="6913" max="6913" width="28" style="1" customWidth="1"/>
+    <col min="6914" max="6917" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6918" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6919" max="6919" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6920" max="6920" width="7.7109375" style="1" customWidth="1"/>
+    <col min="6921" max="6927" width="9.140625" style="1" customWidth="1"/>
+    <col min="6928" max="6928" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6929" max="6937" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6938" max="6938" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6939" max="7168" width="9.140625" style="1"/>
+    <col min="7169" max="7169" width="28" style="1" customWidth="1"/>
+    <col min="7170" max="7173" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7174" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7175" max="7175" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7176" max="7176" width="7.7109375" style="1" customWidth="1"/>
+    <col min="7177" max="7183" width="9.140625" style="1" customWidth="1"/>
+    <col min="7184" max="7184" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7185" max="7193" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7194" max="7194" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7195" max="7424" width="9.140625" style="1"/>
+    <col min="7425" max="7425" width="28" style="1" customWidth="1"/>
+    <col min="7426" max="7429" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7430" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7431" max="7431" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7432" max="7432" width="7.7109375" style="1" customWidth="1"/>
+    <col min="7433" max="7439" width="9.140625" style="1" customWidth="1"/>
+    <col min="7440" max="7440" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7441" max="7449" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7450" max="7450" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7451" max="7680" width="9.140625" style="1"/>
+    <col min="7681" max="7681" width="28" style="1" customWidth="1"/>
+    <col min="7682" max="7685" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7686" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7687" max="7687" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7688" max="7688" width="7.7109375" style="1" customWidth="1"/>
+    <col min="7689" max="7695" width="9.140625" style="1" customWidth="1"/>
+    <col min="7696" max="7696" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7697" max="7705" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7706" max="7706" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7707" max="7936" width="9.140625" style="1"/>
+    <col min="7937" max="7937" width="28" style="1" customWidth="1"/>
+    <col min="7938" max="7941" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7942" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7943" max="7943" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7944" max="7944" width="7.7109375" style="1" customWidth="1"/>
+    <col min="7945" max="7951" width="9.140625" style="1" customWidth="1"/>
+    <col min="7952" max="7952" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7953" max="7961" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7962" max="7962" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7963" max="8192" width="9.140625" style="1"/>
+    <col min="8193" max="8193" width="28" style="1" customWidth="1"/>
+    <col min="8194" max="8197" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8198" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8199" max="8199" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8200" max="8200" width="7.7109375" style="1" customWidth="1"/>
+    <col min="8201" max="8207" width="9.140625" style="1" customWidth="1"/>
+    <col min="8208" max="8208" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8209" max="8217" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8218" max="8218" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8219" max="8448" width="9.140625" style="1"/>
+    <col min="8449" max="8449" width="28" style="1" customWidth="1"/>
+    <col min="8450" max="8453" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8454" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8455" max="8455" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8456" max="8456" width="7.7109375" style="1" customWidth="1"/>
+    <col min="8457" max="8463" width="9.140625" style="1" customWidth="1"/>
+    <col min="8464" max="8464" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8465" max="8473" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8474" max="8474" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8475" max="8704" width="9.140625" style="1"/>
+    <col min="8705" max="8705" width="28" style="1" customWidth="1"/>
+    <col min="8706" max="8709" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8710" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8711" max="8711" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8712" max="8712" width="7.7109375" style="1" customWidth="1"/>
+    <col min="8713" max="8719" width="9.140625" style="1" customWidth="1"/>
+    <col min="8720" max="8720" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8721" max="8729" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8730" max="8730" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8731" max="8960" width="9.140625" style="1"/>
+    <col min="8961" max="8961" width="28" style="1" customWidth="1"/>
+    <col min="8962" max="8965" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8966" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8967" max="8967" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8968" max="8968" width="7.7109375" style="1" customWidth="1"/>
+    <col min="8969" max="8975" width="9.140625" style="1" customWidth="1"/>
+    <col min="8976" max="8976" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8977" max="8985" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8986" max="8986" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8987" max="9216" width="9.140625" style="1"/>
+    <col min="9217" max="9217" width="28" style="1" customWidth="1"/>
+    <col min="9218" max="9221" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9222" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9223" max="9223" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9224" max="9224" width="7.7109375" style="1" customWidth="1"/>
+    <col min="9225" max="9231" width="9.140625" style="1" customWidth="1"/>
+    <col min="9232" max="9232" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9233" max="9241" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9242" max="9242" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9243" max="9472" width="9.140625" style="1"/>
+    <col min="9473" max="9473" width="28" style="1" customWidth="1"/>
+    <col min="9474" max="9477" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9478" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9479" max="9479" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9480" max="9480" width="7.7109375" style="1" customWidth="1"/>
+    <col min="9481" max="9487" width="9.140625" style="1" customWidth="1"/>
+    <col min="9488" max="9488" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9489" max="9497" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9498" max="9498" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9499" max="9728" width="9.140625" style="1"/>
+    <col min="9729" max="9729" width="28" style="1" customWidth="1"/>
+    <col min="9730" max="9733" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9734" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9735" max="9735" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9736" max="9736" width="7.7109375" style="1" customWidth="1"/>
+    <col min="9737" max="9743" width="9.140625" style="1" customWidth="1"/>
+    <col min="9744" max="9744" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9745" max="9753" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9754" max="9754" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9755" max="9984" width="9.140625" style="1"/>
+    <col min="9985" max="9985" width="28" style="1" customWidth="1"/>
+    <col min="9986" max="9989" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9990" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9991" max="9991" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9992" max="9992" width="7.7109375" style="1" customWidth="1"/>
+    <col min="9993" max="9999" width="9.140625" style="1" customWidth="1"/>
+    <col min="10000" max="10000" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10001" max="10009" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10010" max="10010" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10011" max="10240" width="9.140625" style="1"/>
+    <col min="10241" max="10241" width="28" style="1" customWidth="1"/>
+    <col min="10242" max="10245" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10246" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10247" max="10247" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10248" max="10248" width="7.7109375" style="1" customWidth="1"/>
+    <col min="10249" max="10255" width="9.140625" style="1" customWidth="1"/>
+    <col min="10256" max="10256" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10257" max="10265" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10266" max="10266" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10267" max="10496" width="9.140625" style="1"/>
+    <col min="10497" max="10497" width="28" style="1" customWidth="1"/>
+    <col min="10498" max="10501" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10502" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10503" max="10503" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10504" max="10504" width="7.7109375" style="1" customWidth="1"/>
+    <col min="10505" max="10511" width="9.140625" style="1" customWidth="1"/>
+    <col min="10512" max="10512" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10513" max="10521" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10522" max="10522" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10523" max="10752" width="9.140625" style="1"/>
+    <col min="10753" max="10753" width="28" style="1" customWidth="1"/>
+    <col min="10754" max="10757" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10758" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10759" max="10759" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10760" max="10760" width="7.7109375" style="1" customWidth="1"/>
+    <col min="10761" max="10767" width="9.140625" style="1" customWidth="1"/>
+    <col min="10768" max="10768" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10769" max="10777" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10778" max="10778" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10779" max="11008" width="9.140625" style="1"/>
+    <col min="11009" max="11009" width="28" style="1" customWidth="1"/>
+    <col min="11010" max="11013" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11014" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11015" max="11015" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11016" max="11016" width="7.7109375" style="1" customWidth="1"/>
+    <col min="11017" max="11023" width="9.140625" style="1" customWidth="1"/>
+    <col min="11024" max="11024" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11025" max="11033" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11034" max="11034" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11035" max="11264" width="9.140625" style="1"/>
+    <col min="11265" max="11265" width="28" style="1" customWidth="1"/>
+    <col min="11266" max="11269" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11270" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11271" max="11271" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11272" max="11272" width="7.7109375" style="1" customWidth="1"/>
+    <col min="11273" max="11279" width="9.140625" style="1" customWidth="1"/>
+    <col min="11280" max="11280" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11281" max="11289" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11290" max="11290" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11291" max="11520" width="9.140625" style="1"/>
+    <col min="11521" max="11521" width="28" style="1" customWidth="1"/>
+    <col min="11522" max="11525" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11526" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11527" max="11527" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11528" max="11528" width="7.7109375" style="1" customWidth="1"/>
+    <col min="11529" max="11535" width="9.140625" style="1" customWidth="1"/>
+    <col min="11536" max="11536" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11537" max="11545" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11546" max="11546" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11547" max="11776" width="9.140625" style="1"/>
+    <col min="11777" max="11777" width="28" style="1" customWidth="1"/>
+    <col min="11778" max="11781" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11782" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11783" max="11783" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11784" max="11784" width="7.7109375" style="1" customWidth="1"/>
+    <col min="11785" max="11791" width="9.140625" style="1" customWidth="1"/>
+    <col min="11792" max="11792" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11793" max="11801" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11802" max="11802" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11803" max="12032" width="9.140625" style="1"/>
+    <col min="12033" max="12033" width="28" style="1" customWidth="1"/>
+    <col min="12034" max="12037" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12038" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12039" max="12039" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12040" max="12040" width="7.7109375" style="1" customWidth="1"/>
+    <col min="12041" max="12047" width="9.140625" style="1" customWidth="1"/>
+    <col min="12048" max="12048" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12049" max="12057" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12058" max="12058" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12059" max="12288" width="9.140625" style="1"/>
+    <col min="12289" max="12289" width="28" style="1" customWidth="1"/>
+    <col min="12290" max="12293" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12294" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12295" max="12295" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12296" max="12296" width="7.7109375" style="1" customWidth="1"/>
+    <col min="12297" max="12303" width="9.140625" style="1" customWidth="1"/>
+    <col min="12304" max="12304" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12305" max="12313" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12314" max="12314" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12315" max="12544" width="9.140625" style="1"/>
+    <col min="12545" max="12545" width="28" style="1" customWidth="1"/>
+    <col min="12546" max="12549" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12550" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12551" max="12551" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12552" max="12552" width="7.7109375" style="1" customWidth="1"/>
+    <col min="12553" max="12559" width="9.140625" style="1" customWidth="1"/>
+    <col min="12560" max="12560" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12561" max="12569" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12570" max="12570" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12571" max="12800" width="9.140625" style="1"/>
+    <col min="12801" max="12801" width="28" style="1" customWidth="1"/>
+    <col min="12802" max="12805" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12806" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12807" max="12807" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12808" max="12808" width="7.7109375" style="1" customWidth="1"/>
+    <col min="12809" max="12815" width="9.140625" style="1" customWidth="1"/>
+    <col min="12816" max="12816" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12817" max="12825" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12826" max="12826" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12827" max="13056" width="9.140625" style="1"/>
+    <col min="13057" max="13057" width="28" style="1" customWidth="1"/>
+    <col min="13058" max="13061" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13062" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13063" max="13063" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13064" max="13064" width="7.7109375" style="1" customWidth="1"/>
+    <col min="13065" max="13071" width="9.140625" style="1" customWidth="1"/>
+    <col min="13072" max="13072" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13073" max="13081" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13082" max="13082" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13083" max="13312" width="9.140625" style="1"/>
+    <col min="13313" max="13313" width="28" style="1" customWidth="1"/>
+    <col min="13314" max="13317" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13318" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13319" max="13319" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13320" max="13320" width="7.7109375" style="1" customWidth="1"/>
+    <col min="13321" max="13327" width="9.140625" style="1" customWidth="1"/>
+    <col min="13328" max="13328" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13329" max="13337" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13338" max="13338" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13339" max="13568" width="9.140625" style="1"/>
+    <col min="13569" max="13569" width="28" style="1" customWidth="1"/>
+    <col min="13570" max="13573" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13574" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13575" max="13575" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13576" max="13576" width="7.7109375" style="1" customWidth="1"/>
+    <col min="13577" max="13583" width="9.140625" style="1" customWidth="1"/>
+    <col min="13584" max="13584" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13585" max="13593" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13594" max="13594" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13595" max="13824" width="9.140625" style="1"/>
+    <col min="13825" max="13825" width="28" style="1" customWidth="1"/>
+    <col min="13826" max="13829" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13830" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13831" max="13831" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13832" max="13832" width="7.7109375" style="1" customWidth="1"/>
+    <col min="13833" max="13839" width="9.140625" style="1" customWidth="1"/>
+    <col min="13840" max="13840" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13841" max="13849" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13850" max="13850" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13851" max="14080" width="9.140625" style="1"/>
+    <col min="14081" max="14081" width="28" style="1" customWidth="1"/>
+    <col min="14082" max="14085" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14086" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14087" max="14087" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14088" max="14088" width="7.7109375" style="1" customWidth="1"/>
+    <col min="14089" max="14095" width="9.140625" style="1" customWidth="1"/>
+    <col min="14096" max="14096" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14097" max="14105" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14106" max="14106" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14107" max="14336" width="9.140625" style="1"/>
+    <col min="14337" max="14337" width="28" style="1" customWidth="1"/>
+    <col min="14338" max="14341" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14342" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14343" max="14343" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14344" max="14344" width="7.7109375" style="1" customWidth="1"/>
+    <col min="14345" max="14351" width="9.140625" style="1" customWidth="1"/>
+    <col min="14352" max="14352" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14353" max="14361" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14362" max="14362" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14363" max="14592" width="9.140625" style="1"/>
+    <col min="14593" max="14593" width="28" style="1" customWidth="1"/>
+    <col min="14594" max="14597" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14598" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14599" max="14599" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14600" max="14600" width="7.7109375" style="1" customWidth="1"/>
+    <col min="14601" max="14607" width="9.140625" style="1" customWidth="1"/>
+    <col min="14608" max="14608" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14609" max="14617" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14618" max="14618" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14619" max="14848" width="9.140625" style="1"/>
+    <col min="14849" max="14849" width="28" style="1" customWidth="1"/>
+    <col min="14850" max="14853" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14854" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14855" max="14855" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14856" max="14856" width="7.7109375" style="1" customWidth="1"/>
+    <col min="14857" max="14863" width="9.140625" style="1" customWidth="1"/>
+    <col min="14864" max="14864" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14865" max="14873" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14874" max="14874" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14875" max="15104" width="9.140625" style="1"/>
+    <col min="15105" max="15105" width="28" style="1" customWidth="1"/>
+    <col min="15106" max="15109" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15110" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15111" max="15111" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15112" max="15112" width="7.7109375" style="1" customWidth="1"/>
+    <col min="15113" max="15119" width="9.140625" style="1" customWidth="1"/>
+    <col min="15120" max="15120" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15121" max="15129" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15130" max="15130" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15131" max="15360" width="9.140625" style="1"/>
+    <col min="15361" max="15361" width="28" style="1" customWidth="1"/>
+    <col min="15362" max="15365" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15366" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15367" max="15367" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15368" max="15368" width="7.7109375" style="1" customWidth="1"/>
+    <col min="15369" max="15375" width="9.140625" style="1" customWidth="1"/>
+    <col min="15376" max="15376" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15377" max="15385" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15386" max="15386" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15387" max="15616" width="9.140625" style="1"/>
+    <col min="15617" max="15617" width="28" style="1" customWidth="1"/>
+    <col min="15618" max="15621" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15622" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15623" max="15623" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15624" max="15624" width="7.7109375" style="1" customWidth="1"/>
+    <col min="15625" max="15631" width="9.140625" style="1" customWidth="1"/>
+    <col min="15632" max="15632" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15633" max="15641" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15642" max="15642" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15643" max="15872" width="9.140625" style="1"/>
+    <col min="15873" max="15873" width="28" style="1" customWidth="1"/>
+    <col min="15874" max="15877" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15878" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15879" max="15879" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15880" max="15880" width="7.7109375" style="1" customWidth="1"/>
+    <col min="15881" max="15887" width="9.140625" style="1" customWidth="1"/>
+    <col min="15888" max="15888" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15889" max="15897" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15898" max="15898" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15899" max="16128" width="9.140625" style="1"/>
+    <col min="16129" max="16129" width="28" style="1" customWidth="1"/>
+    <col min="16130" max="16133" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16134" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16135" max="16135" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16136" max="16136" width="7.7109375" style="1" customWidth="1"/>
+    <col min="16137" max="16143" width="9.140625" style="1" customWidth="1"/>
+    <col min="16144" max="16144" width="10.28515625" style="1" customWidth="1"/>
+    <col min="16145" max="16153" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16154" max="16154" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16155" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:27">
+      <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2"/>
-[...23 lines deleted...]
-      <c r="Z1" s="2"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
+      <c r="U1" s="30"/>
+      <c r="V1" s="30"/>
+      <c r="W1" s="30"/>
+      <c r="X1" s="30"/>
+      <c r="Y1" s="30"/>
+      <c r="Z1" s="30"/>
     </row>
-    <row r="2" spans="1:26" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="Z2" s="5"/>
+    <row r="2" spans="1:27" ht="15">
+      <c r="A2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="W2" s="3"/>
+      <c r="X2" s="3"/>
+      <c r="Y2" s="3"/>
+      <c r="Z2" s="3"/>
     </row>
-    <row r="3" spans="1:26" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="Z3" s="7" t="s">
+    <row r="3" spans="1:27">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="4"/>
+      <c r="U3" s="4"/>
+      <c r="V3" s="4"/>
+      <c r="W3" s="4"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="AA3" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="9">
+    <row r="4" spans="1:27">
+      <c r="A4" s="6"/>
+      <c r="B4" s="7">
         <v>2000</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C4" s="7">
         <v>2001</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="7">
         <v>2002</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="7">
         <v>2003</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F4" s="7">
         <v>2004</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G4" s="7">
         <v>2005</v>
       </c>
-      <c r="H4" s="9">
+      <c r="H4" s="7">
         <v>2006</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I4" s="7">
         <v>2007</v>
       </c>
-      <c r="J4" s="9">
+      <c r="J4" s="7">
         <v>2008</v>
       </c>
-      <c r="K4" s="9">
+      <c r="K4" s="7">
         <v>2009</v>
       </c>
-      <c r="L4" s="10">
+      <c r="L4" s="8">
         <v>2010</v>
       </c>
-      <c r="M4" s="10">
+      <c r="M4" s="8">
         <v>2011</v>
       </c>
-      <c r="N4" s="10">
+      <c r="N4" s="8">
         <v>2012</v>
       </c>
-      <c r="O4" s="10">
+      <c r="O4" s="8">
         <v>2013</v>
       </c>
-      <c r="P4" s="10">
+      <c r="P4" s="8">
         <v>2014</v>
       </c>
-      <c r="Q4" s="10">
+      <c r="Q4" s="8">
         <v>2015</v>
       </c>
-      <c r="R4" s="10">
+      <c r="R4" s="8">
         <v>2016</v>
       </c>
-      <c r="S4" s="10">
+      <c r="S4" s="8">
         <v>2017</v>
       </c>
-      <c r="T4" s="9">
+      <c r="T4" s="7">
         <v>2018</v>
       </c>
-      <c r="U4" s="11">
+      <c r="U4" s="9">
         <v>2019</v>
       </c>
-      <c r="V4" s="10">
+      <c r="V4" s="8">
         <v>2020</v>
       </c>
-      <c r="W4" s="10">
+      <c r="W4" s="8">
         <v>2021</v>
       </c>
-      <c r="X4" s="10">
+      <c r="X4" s="8">
         <v>2022</v>
       </c>
-      <c r="Y4" s="10">
+      <c r="Y4" s="8">
         <v>2023</v>
       </c>
-      <c r="Z4" s="10">
+      <c r="Z4" s="8">
         <v>2024</v>
       </c>
+      <c r="AA4" s="8">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A5" s="12" t="s">
+    <row r="5" spans="1:27">
+      <c r="A5" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="13">
+      <c r="B5" s="11">
         <v>25.5</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="11">
         <v>37.200000000000003</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="11">
         <v>29.2</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="11">
         <v>212.4</v>
       </c>
-      <c r="F5" s="13" t="s">
+      <c r="F5" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="11">
         <v>494.8</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H5" s="11">
         <v>1016.5</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I5" s="11">
         <v>1333.5</v>
       </c>
-      <c r="J5" s="13">
+      <c r="J5" s="11">
         <v>1351.8</v>
       </c>
-      <c r="K5" s="13">
+      <c r="K5" s="11">
         <v>739.2</v>
       </c>
-      <c r="L5" s="14">
+      <c r="L5" s="12">
         <v>848.6</v>
       </c>
-      <c r="M5" s="14">
+      <c r="M5" s="12">
         <v>970.6</v>
       </c>
-      <c r="N5" s="14">
+      <c r="N5" s="12">
         <v>1014.5</v>
       </c>
-      <c r="O5" s="14">
+      <c r="O5" s="12">
         <v>1013</v>
       </c>
-      <c r="P5" s="14">
+      <c r="P5" s="12">
         <v>1034</v>
       </c>
-      <c r="Q5" s="15">
+      <c r="Q5" s="13">
         <v>940</v>
       </c>
-      <c r="R5" s="16">
+      <c r="R5" s="14">
         <v>972.3</v>
       </c>
-      <c r="S5" s="15">
+      <c r="S5" s="13">
         <v>1083.3</v>
       </c>
-      <c r="T5" s="17">
+      <c r="T5" s="15">
         <v>897.9</v>
       </c>
-      <c r="U5" s="18">
+      <c r="U5" s="16">
         <v>864</v>
       </c>
-      <c r="V5" s="15">
+      <c r="V5" s="13">
         <v>868.7</v>
       </c>
-      <c r="W5" s="17">
+      <c r="W5" s="15">
         <v>855.3</v>
       </c>
-      <c r="X5" s="15">
+      <c r="X5" s="13">
         <v>3545.1</v>
       </c>
-      <c r="Y5" s="19">
+      <c r="Y5" s="17">
         <v>1002.9</v>
       </c>
-      <c r="Z5" s="20">
+      <c r="Z5" s="18">
         <v>1220.7</v>
       </c>
+      <c r="AA5" s="18">
+        <v>1351.5</v>
+      </c>
     </row>
-    <row r="6" spans="1:26" s="27" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="12" t="s">
+    <row r="6" spans="1:27" s="25" customFormat="1" ht="45">
+      <c r="A6" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="21" t="s">
+      <c r="B6" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="C6" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="D6" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="21" t="s">
+      <c r="E6" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="13" t="s">
+      <c r="F6" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="21" t="s">
+      <c r="G6" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="21" t="s">
+      <c r="H6" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="I6" s="21" t="s">
+      <c r="I6" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="J6" s="21" t="s">
+      <c r="J6" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="K6" s="21" t="s">
+      <c r="K6" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="L6" s="22" t="s">
+      <c r="L6" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="M6" s="22" t="s">
+      <c r="M6" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="N6" s="22" t="s">
+      <c r="N6" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="O6" s="15">
+      <c r="O6" s="13">
         <v>523.4</v>
       </c>
-      <c r="P6" s="22" t="s">
+      <c r="P6" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="Q6" s="23">
+      <c r="Q6" s="21">
         <v>498.5</v>
       </c>
-      <c r="R6" s="24" t="s">
+      <c r="R6" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="S6" s="23">
+      <c r="S6" s="21">
         <v>734.6</v>
       </c>
-      <c r="T6" s="25">
+      <c r="T6" s="23">
         <v>781.7</v>
       </c>
-      <c r="U6" s="26">
+      <c r="U6" s="24">
         <v>713.2</v>
       </c>
-      <c r="V6" s="21" t="s">
+      <c r="V6" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="W6" s="25">
+      <c r="W6" s="23">
         <v>632.79999999999995</v>
       </c>
-      <c r="X6" s="25">
+      <c r="X6" s="23">
         <v>86.8</v>
       </c>
-      <c r="Y6" s="25">
+      <c r="Y6" s="23">
         <v>44.4</v>
       </c>
-      <c r="Z6" s="20">
+      <c r="Z6" s="18">
         <v>5696.2</v>
       </c>
+      <c r="AA6" s="18">
+        <v>2602.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:26" s="27" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="12" t="s">
+    <row r="7" spans="1:27" s="25" customFormat="1" ht="33.75">
+      <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="21" t="s">
+      <c r="B7" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="C7" s="21" t="s">
+      <c r="C7" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="D7" s="21" t="s">
+      <c r="D7" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="E7" s="21" t="s">
+      <c r="E7" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="F7" s="13" t="s">
+      <c r="F7" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="21" t="s">
+      <c r="G7" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="H7" s="21" t="s">
+      <c r="H7" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="I7" s="21" t="s">
+      <c r="I7" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="J7" s="21" t="s">
+      <c r="J7" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="K7" s="21" t="s">
+      <c r="K7" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="L7" s="22" t="s">
+      <c r="L7" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="M7" s="22" t="s">
+      <c r="M7" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="N7" s="22" t="s">
+      <c r="N7" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="O7" s="15">
+      <c r="O7" s="13">
         <v>391.7</v>
       </c>
-      <c r="P7" s="22" t="s">
+      <c r="P7" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="Q7" s="23">
+      <c r="Q7" s="21">
         <v>458.8</v>
       </c>
-      <c r="R7" s="24" t="s">
+      <c r="R7" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="S7" s="23">
+      <c r="S7" s="21">
         <v>270.39999999999998</v>
       </c>
-      <c r="T7" s="25">
+      <c r="T7" s="23">
         <v>300.8</v>
       </c>
-      <c r="U7" s="26">
+      <c r="U7" s="24">
         <v>322.2</v>
       </c>
-      <c r="V7" s="21" t="s">
+      <c r="V7" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="W7" s="25">
+      <c r="W7" s="23">
         <v>499.9</v>
       </c>
-      <c r="X7" s="25">
+      <c r="X7" s="23">
         <v>374.6</v>
       </c>
-      <c r="Y7" s="25">
+      <c r="Y7" s="23">
         <v>540</v>
       </c>
-      <c r="Z7" s="20">
+      <c r="Z7" s="18">
         <v>600.4</v>
       </c>
+      <c r="AA7" s="18">
+        <v>638.79999999999995</v>
+      </c>
     </row>
-    <row r="8" spans="1:26" s="27" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="12" t="s">
+    <row r="8" spans="1:27" s="25" customFormat="1" ht="33.75">
+      <c r="A8" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="21" t="s">
+      <c r="B8" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="C8" s="21" t="s">
+      <c r="C8" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="21" t="s">
+      <c r="D8" s="19" t="s">
         <v>40</v>
       </c>
-      <c r="E8" s="21" t="s">
+      <c r="E8" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="F8" s="13" t="s">
+      <c r="F8" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="G8" s="21" t="s">
+      <c r="G8" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="H8" s="21" t="s">
+      <c r="H8" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="I8" s="21" t="s">
+      <c r="I8" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="J8" s="21" t="s">
+      <c r="J8" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="K8" s="21" t="s">
+      <c r="K8" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="L8" s="22" t="s">
+      <c r="L8" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="M8" s="22" t="s">
+      <c r="M8" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="N8" s="22" t="s">
+      <c r="N8" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="13">
         <v>648.20000000000005</v>
       </c>
-      <c r="P8" s="22" t="s">
+      <c r="P8" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="Q8" s="23">
+      <c r="Q8" s="21">
         <v>814.2</v>
       </c>
-      <c r="R8" s="24" t="s">
+      <c r="R8" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="S8" s="23">
+      <c r="S8" s="21">
         <v>1044.0999999999999</v>
       </c>
-      <c r="T8" s="25">
+      <c r="T8" s="23">
         <v>1369.1</v>
       </c>
-      <c r="U8" s="26">
+      <c r="U8" s="24">
         <v>2143.9</v>
       </c>
-      <c r="V8" s="25">
+      <c r="V8" s="23">
         <v>2400.4</v>
       </c>
-      <c r="W8" s="25">
+      <c r="W8" s="23">
         <v>3191.5</v>
       </c>
-      <c r="X8" s="25">
+      <c r="X8" s="23">
         <v>3237.6</v>
       </c>
-      <c r="Y8" s="25">
+      <c r="Y8" s="23">
         <v>5350</v>
       </c>
-      <c r="Z8" s="20">
+      <c r="Z8" s="18">
         <v>5445.4</v>
       </c>
+      <c r="AA8" s="18">
+        <v>4874.3999999999996</v>
+      </c>
     </row>
-    <row r="9" spans="1:26" s="27" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A9" s="12" t="s">
+    <row r="9" spans="1:27" s="25" customFormat="1" ht="22.5">
+      <c r="A9" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="21" t="s">
+      <c r="B9" s="19" t="s">
         <v>54</v>
       </c>
-      <c r="C9" s="21" t="s">
+      <c r="C9" s="19" t="s">
         <v>55</v>
       </c>
-      <c r="D9" s="21" t="s">
+      <c r="D9" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="E9" s="21" t="s">
+      <c r="E9" s="19" t="s">
         <v>57</v>
       </c>
-      <c r="F9" s="13" t="s">
+      <c r="F9" s="11" t="s">
         <v>58</v>
       </c>
-      <c r="G9" s="21" t="s">
+      <c r="G9" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="H9" s="21" t="s">
+      <c r="H9" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="I9" s="21" t="s">
+      <c r="I9" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="J9" s="21" t="s">
+      <c r="J9" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="K9" s="21" t="s">
+      <c r="K9" s="19" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="22" t="s">
+      <c r="L9" s="20" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="22" t="s">
+      <c r="M9" s="20" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="22" t="s">
+      <c r="N9" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O9" s="13">
         <v>546.29999999999995</v>
       </c>
-      <c r="P9" s="22" t="s">
+      <c r="P9" s="20" t="s">
         <v>66</v>
       </c>
-      <c r="Q9" s="23">
+      <c r="Q9" s="21">
         <v>771.1</v>
       </c>
-      <c r="R9" s="24" t="s">
+      <c r="R9" s="22" t="s">
         <v>67</v>
       </c>
-      <c r="S9" s="23">
+      <c r="S9" s="21">
         <v>1385.4</v>
       </c>
-      <c r="T9" s="25">
+      <c r="T9" s="23">
         <v>1245.9000000000001</v>
       </c>
-      <c r="U9" s="26">
+      <c r="U9" s="24">
         <v>1541.1</v>
       </c>
-      <c r="V9" s="25">
+      <c r="V9" s="23">
         <v>1839.1</v>
       </c>
-      <c r="W9" s="25">
+      <c r="W9" s="23">
         <v>2072.1999999999998</v>
       </c>
-      <c r="X9" s="25">
+      <c r="X9" s="23">
         <v>2550.3000000000002</v>
       </c>
-      <c r="Y9" s="25">
+      <c r="Y9" s="23">
         <v>7241.3</v>
       </c>
-      <c r="Z9" s="20">
+      <c r="Z9" s="18">
         <v>4679</v>
       </c>
+      <c r="AA9" s="18">
+        <v>6232.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:26" s="27" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A10" s="12" t="s">
+    <row r="10" spans="1:27" s="25" customFormat="1" ht="22.5">
+      <c r="A10" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="21">
+      <c r="B10" s="19">
         <v>527.5</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="19">
         <v>669</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="19">
         <v>877.2</v>
       </c>
-      <c r="E10" s="21">
+      <c r="E10" s="19">
         <v>1010</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="11">
         <v>1201.4000000000001</v>
       </c>
-      <c r="G10" s="21">
+      <c r="G10" s="19">
         <v>2065.6999999999998</v>
       </c>
-      <c r="H10" s="21">
+      <c r="H10" s="19">
         <v>3546.3</v>
       </c>
-      <c r="I10" s="21">
+      <c r="I10" s="19">
         <v>5071.6000000000004</v>
       </c>
-      <c r="J10" s="21">
+      <c r="J10" s="19">
         <v>7417.9</v>
       </c>
-      <c r="K10" s="21">
+      <c r="K10" s="19">
         <v>8134.3</v>
       </c>
-      <c r="L10" s="22">
+      <c r="L10" s="20">
         <v>9920.7999999999993</v>
       </c>
-      <c r="M10" s="22">
+      <c r="M10" s="20">
         <v>11146.2</v>
       </c>
-      <c r="N10" s="22">
+      <c r="N10" s="20">
         <v>14877.5</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O10" s="12">
         <v>14675.8</v>
       </c>
-      <c r="P10" s="22">
+      <c r="P10" s="20">
         <v>16123.2</v>
       </c>
-      <c r="Q10" s="23">
+      <c r="Q10" s="21">
         <v>23524.1</v>
       </c>
-      <c r="R10" s="24" t="s">
+      <c r="R10" s="22" t="s">
         <v>69</v>
       </c>
-      <c r="S10" s="23">
+      <c r="S10" s="21">
         <v>23225.599999999999</v>
       </c>
-      <c r="T10" s="25">
+      <c r="T10" s="23">
         <v>37317</v>
       </c>
-      <c r="U10" s="26">
+      <c r="U10" s="24">
         <v>26741.8</v>
       </c>
-      <c r="V10" s="25">
+      <c r="V10" s="23">
         <v>25957.200000000001</v>
       </c>
-      <c r="W10" s="25">
+      <c r="W10" s="23">
         <v>38857</v>
       </c>
-      <c r="X10" s="25">
+      <c r="X10" s="23">
         <v>63072.800000000003</v>
       </c>
-      <c r="Y10" s="25">
+      <c r="Y10" s="23">
         <v>91216.2</v>
       </c>
-      <c r="Z10" s="20">
+      <c r="Z10" s="18">
         <v>151118.1</v>
       </c>
+      <c r="AA10" s="18">
+        <v>44013.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:26" s="27" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A11" s="12" t="s">
+    <row r="11" spans="1:27" s="25" customFormat="1" ht="22.5">
+      <c r="A11" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="21" t="s">
+      <c r="B11" s="19" t="s">
         <v>71</v>
       </c>
-      <c r="C11" s="21" t="s">
+      <c r="C11" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="D11" s="21" t="s">
+      <c r="D11" s="19" t="s">
         <v>73</v>
       </c>
-      <c r="E11" s="21" t="s">
+      <c r="E11" s="19" t="s">
         <v>74</v>
       </c>
-      <c r="F11" s="13" t="s">
+      <c r="F11" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="G11" s="21" t="s">
+      <c r="G11" s="19" t="s">
         <v>76</v>
       </c>
-      <c r="H11" s="21" t="s">
+      <c r="H11" s="19" t="s">
         <v>77</v>
       </c>
-      <c r="I11" s="21" t="s">
+      <c r="I11" s="19" t="s">
         <v>78</v>
       </c>
-      <c r="J11" s="21" t="s">
+      <c r="J11" s="19" t="s">
         <v>79</v>
       </c>
-      <c r="K11" s="21" t="s">
+      <c r="K11" s="19" t="s">
         <v>80</v>
       </c>
-      <c r="L11" s="22" t="s">
+      <c r="L11" s="20" t="s">
         <v>81</v>
       </c>
-      <c r="M11" s="22" t="s">
+      <c r="M11" s="20" t="s">
         <v>82</v>
       </c>
-      <c r="N11" s="22" t="s">
+      <c r="N11" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="O11" s="15">
+      <c r="O11" s="13">
         <v>322.3</v>
       </c>
-      <c r="P11" s="22" t="s">
+      <c r="P11" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="Q11" s="23">
+      <c r="Q11" s="21">
         <v>373.2</v>
       </c>
-      <c r="R11" s="24" t="s">
+      <c r="R11" s="22" t="s">
         <v>85</v>
       </c>
-      <c r="S11" s="23">
+      <c r="S11" s="21">
         <v>661.5</v>
       </c>
-      <c r="T11" s="25">
+      <c r="T11" s="23">
         <v>544.70000000000005</v>
       </c>
-      <c r="U11" s="26">
+      <c r="U11" s="24">
         <v>661.5</v>
       </c>
-      <c r="V11" s="21" t="s">
+      <c r="V11" s="19" t="s">
         <v>86</v>
       </c>
-      <c r="W11" s="25">
+      <c r="W11" s="23">
         <v>1038.5</v>
       </c>
-      <c r="X11" s="25">
+      <c r="X11" s="23">
         <v>1651.6</v>
       </c>
-      <c r="Y11" s="25">
+      <c r="Y11" s="23">
         <v>1348.5</v>
       </c>
-      <c r="Z11" s="20">
+      <c r="Z11" s="18">
         <v>2504.9</v>
       </c>
+      <c r="AA11" s="18">
+        <v>2285.3000000000002</v>
+      </c>
     </row>
-    <row r="12" spans="1:26" s="27" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A12" s="12" t="s">
+    <row r="12" spans="1:27" s="25" customFormat="1" ht="33.75">
+      <c r="A12" s="10" t="s">
         <v>87</v>
       </c>
-      <c r="B12" s="21" t="s">
+      <c r="B12" s="19" t="s">
         <v>88</v>
       </c>
-      <c r="C12" s="21" t="s">
+      <c r="C12" s="19" t="s">
         <v>89</v>
       </c>
-      <c r="D12" s="21" t="s">
+      <c r="D12" s="19" t="s">
         <v>90</v>
       </c>
-      <c r="E12" s="21" t="s">
+      <c r="E12" s="19" t="s">
         <v>91</v>
       </c>
-      <c r="F12" s="13" t="s">
+      <c r="F12" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="G12" s="21" t="s">
+      <c r="G12" s="19" t="s">
         <v>93</v>
       </c>
-      <c r="H12" s="21" t="s">
+      <c r="H12" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="I12" s="21" t="s">
+      <c r="I12" s="19" t="s">
         <v>95</v>
       </c>
-      <c r="J12" s="21" t="s">
+      <c r="J12" s="19" t="s">
         <v>96</v>
       </c>
-      <c r="K12" s="21" t="s">
+      <c r="K12" s="19" t="s">
         <v>97</v>
       </c>
-      <c r="L12" s="22" t="s">
+      <c r="L12" s="20" t="s">
         <v>98</v>
       </c>
-      <c r="M12" s="22" t="s">
+      <c r="M12" s="20" t="s">
         <v>99</v>
       </c>
-      <c r="N12" s="22" t="s">
+      <c r="N12" s="20" t="s">
         <v>100</v>
       </c>
-      <c r="O12" s="15">
+      <c r="O12" s="13">
         <v>416.8</v>
       </c>
-      <c r="P12" s="22" t="s">
+      <c r="P12" s="20" t="s">
         <v>101</v>
       </c>
-      <c r="Q12" s="23">
+      <c r="Q12" s="21">
         <v>376.7</v>
       </c>
-      <c r="R12" s="24" t="s">
+      <c r="R12" s="22" t="s">
         <v>102</v>
       </c>
-      <c r="S12" s="23">
+      <c r="S12" s="21">
         <v>1367.6</v>
       </c>
-      <c r="T12" s="25">
+      <c r="T12" s="23">
         <v>1760.9</v>
       </c>
-      <c r="U12" s="26">
+      <c r="U12" s="24">
         <v>621.9</v>
       </c>
-      <c r="V12" s="25">
+      <c r="V12" s="23">
         <v>1047.5</v>
       </c>
-      <c r="W12" s="25">
+      <c r="W12" s="23">
         <v>936.7</v>
       </c>
-      <c r="X12" s="25">
+      <c r="X12" s="23">
         <v>721.9</v>
       </c>
-      <c r="Y12" s="25">
+      <c r="Y12" s="23">
         <v>1704.8</v>
       </c>
-      <c r="Z12" s="20">
+      <c r="Z12" s="18">
         <v>992</v>
       </c>
+      <c r="AA12" s="18">
+        <v>2936.3</v>
+      </c>
     </row>
-    <row r="13" spans="1:26" s="27" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A13" s="12" t="s">
+    <row r="13" spans="1:27" s="25" customFormat="1" ht="33.75">
+      <c r="A13" s="10" t="s">
         <v>103</v>
       </c>
-      <c r="B13" s="21" t="s">
+      <c r="B13" s="19" t="s">
         <v>104</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="19">
         <v>2673</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="19">
         <v>3820.4</v>
       </c>
-      <c r="E13" s="21">
+      <c r="E13" s="19">
         <v>5034.7</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="11">
         <v>7985.3</v>
       </c>
-      <c r="G13" s="21">
+      <c r="G13" s="19">
         <v>9878.4</v>
       </c>
-      <c r="H13" s="21">
+      <c r="H13" s="19">
         <v>13427.9</v>
       </c>
-      <c r="I13" s="21">
+      <c r="I13" s="19">
         <v>18511.8</v>
       </c>
-      <c r="J13" s="21">
+      <c r="J13" s="19">
         <v>25209</v>
       </c>
-      <c r="K13" s="21">
+      <c r="K13" s="19">
         <v>21546.5</v>
       </c>
-      <c r="L13" s="22">
+      <c r="L13" s="20">
         <v>24927.4</v>
       </c>
-      <c r="M13" s="22">
+      <c r="M13" s="20">
         <v>15841.8</v>
       </c>
-      <c r="N13" s="22">
+      <c r="N13" s="20">
         <v>18002.599999999999</v>
       </c>
-      <c r="O13" s="15">
+      <c r="O13" s="13">
         <v>30659.9</v>
       </c>
-      <c r="P13" s="22">
+      <c r="P13" s="20">
         <v>32093.5</v>
       </c>
-      <c r="Q13" s="23">
+      <c r="Q13" s="21">
         <v>18438</v>
       </c>
-      <c r="R13" s="24" t="s">
+      <c r="R13" s="22" t="s">
         <v>105</v>
       </c>
-      <c r="S13" s="23">
+      <c r="S13" s="21">
         <v>29597</v>
       </c>
-      <c r="T13" s="25">
+      <c r="T13" s="23">
         <v>27209</v>
       </c>
-      <c r="U13" s="26">
+      <c r="U13" s="24">
         <v>38831.4</v>
       </c>
-      <c r="V13" s="21" t="s">
+      <c r="V13" s="19" t="s">
         <v>106</v>
       </c>
-      <c r="W13" s="25">
+      <c r="W13" s="23">
         <v>40082.9</v>
       </c>
-      <c r="X13" s="25">
+      <c r="X13" s="23">
         <v>35207</v>
       </c>
-      <c r="Y13" s="25">
+      <c r="Y13" s="23">
         <v>56807.9</v>
       </c>
-      <c r="Z13" s="20">
+      <c r="Z13" s="18">
         <v>47726.2</v>
       </c>
+      <c r="AA13" s="18">
+        <v>69728</v>
+      </c>
     </row>
-    <row r="14" spans="1:26" s="27" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A14" s="12" t="s">
+    <row r="14" spans="1:27" s="25" customFormat="1" ht="22.5">
+      <c r="A14" s="10" t="s">
         <v>107</v>
       </c>
-      <c r="B14" s="21" t="s">
+      <c r="B14" s="19" t="s">
         <v>108</v>
       </c>
-      <c r="C14" s="21" t="s">
+      <c r="C14" s="19" t="s">
         <v>109</v>
       </c>
-      <c r="D14" s="21" t="s">
+      <c r="D14" s="19" t="s">
         <v>110</v>
       </c>
-      <c r="E14" s="21" t="s">
+      <c r="E14" s="19" t="s">
         <v>111</v>
       </c>
-      <c r="F14" s="13" t="s">
+      <c r="F14" s="11" t="s">
         <v>112</v>
       </c>
-      <c r="G14" s="21" t="s">
+      <c r="G14" s="19" t="s">
         <v>113</v>
       </c>
-      <c r="H14" s="21" t="s">
+      <c r="H14" s="19" t="s">
         <v>114</v>
       </c>
-      <c r="I14" s="21" t="s">
+      <c r="I14" s="19" t="s">
         <v>115</v>
       </c>
-      <c r="J14" s="21" t="s">
+      <c r="J14" s="19" t="s">
         <v>116</v>
       </c>
-      <c r="K14" s="21" t="s">
+      <c r="K14" s="19" t="s">
         <v>117</v>
       </c>
-      <c r="L14" s="22" t="s">
+      <c r="L14" s="20" t="s">
         <v>118</v>
       </c>
-      <c r="M14" s="22" t="s">
+      <c r="M14" s="20" t="s">
         <v>119</v>
       </c>
-      <c r="N14" s="22" t="s">
+      <c r="N14" s="20" t="s">
         <v>120</v>
       </c>
-      <c r="O14" s="15">
+      <c r="O14" s="13">
         <v>71.2</v>
       </c>
-      <c r="P14" s="22" t="s">
+      <c r="P14" s="20" t="s">
         <v>121</v>
       </c>
-      <c r="Q14" s="23">
+      <c r="Q14" s="21">
         <v>88.1</v>
       </c>
-      <c r="R14" s="24" t="s">
+      <c r="R14" s="22" t="s">
         <v>122</v>
       </c>
-      <c r="S14" s="23">
+      <c r="S14" s="21">
         <v>133.5</v>
       </c>
-      <c r="T14" s="25">
+      <c r="T14" s="23">
         <v>60.5</v>
       </c>
-      <c r="U14" s="26">
+      <c r="U14" s="24">
         <v>1470.7</v>
       </c>
-      <c r="V14" s="25">
+      <c r="V14" s="23">
         <v>1124.7</v>
       </c>
-      <c r="W14" s="25">
+      <c r="W14" s="23">
         <v>480.2</v>
       </c>
-      <c r="X14" s="25">
+      <c r="X14" s="23">
         <v>223.1</v>
       </c>
-      <c r="Y14" s="25">
+      <c r="Y14" s="23">
         <v>297</v>
       </c>
-      <c r="Z14" s="20">
+      <c r="Z14" s="18">
         <v>741.9</v>
       </c>
+      <c r="AA14" s="18">
+        <v>1170.5999999999999</v>
+      </c>
     </row>
-    <row r="15" spans="1:26" s="27" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A15" s="12" t="s">
+    <row r="15" spans="1:27" s="25" customFormat="1" ht="22.5">
+      <c r="A15" s="10" t="s">
         <v>123</v>
       </c>
-      <c r="B15" s="21" t="s">
+      <c r="B15" s="19" t="s">
         <v>124</v>
       </c>
-      <c r="C15" s="21" t="s">
+      <c r="C15" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="D15" s="21" t="s">
+      <c r="D15" s="19" t="s">
         <v>125</v>
       </c>
-      <c r="E15" s="21" t="s">
+      <c r="E15" s="19" t="s">
         <v>126</v>
       </c>
-      <c r="F15" s="13" t="s">
+      <c r="F15" s="11" t="s">
         <v>127</v>
       </c>
-      <c r="G15" s="21" t="s">
+      <c r="G15" s="19" t="s">
         <v>128</v>
       </c>
-      <c r="H15" s="21" t="s">
+      <c r="H15" s="19" t="s">
         <v>129</v>
       </c>
-      <c r="I15" s="21" t="s">
+      <c r="I15" s="19" t="s">
         <v>130</v>
       </c>
-      <c r="J15" s="21" t="s">
+      <c r="J15" s="19" t="s">
         <v>131</v>
       </c>
-      <c r="K15" s="21" t="s">
+      <c r="K15" s="19" t="s">
         <v>132</v>
       </c>
-      <c r="L15" s="22" t="s">
+      <c r="L15" s="20" t="s">
         <v>133</v>
       </c>
-      <c r="M15" s="22" t="s">
+      <c r="M15" s="20" t="s">
         <v>134</v>
       </c>
-      <c r="N15" s="22" t="s">
+      <c r="N15" s="20" t="s">
         <v>135</v>
       </c>
-      <c r="O15" s="15">
+      <c r="O15" s="13">
         <v>779.5</v>
       </c>
-      <c r="P15" s="22" t="s">
+      <c r="P15" s="20" t="s">
         <v>136</v>
       </c>
-      <c r="Q15" s="23">
+      <c r="Q15" s="21">
         <v>684.1</v>
       </c>
-      <c r="R15" s="24" t="s">
+      <c r="R15" s="22" t="s">
         <v>137</v>
       </c>
-      <c r="S15" s="23">
+      <c r="S15" s="21">
         <v>1216.7</v>
       </c>
-      <c r="T15" s="25">
+      <c r="T15" s="23">
         <v>1141.3</v>
       </c>
-      <c r="U15" s="26">
+      <c r="U15" s="24">
         <v>1235.3</v>
       </c>
-      <c r="V15" s="25">
+      <c r="V15" s="23">
         <v>1349.8</v>
       </c>
-      <c r="W15" s="25">
+      <c r="W15" s="23">
         <v>1350</v>
       </c>
-      <c r="X15" s="25">
+      <c r="X15" s="23">
         <v>2635.4</v>
       </c>
-      <c r="Y15" s="25">
+      <c r="Y15" s="23">
         <v>2496.4</v>
       </c>
-      <c r="Z15" s="20">
+      <c r="Z15" s="18">
         <v>3931.1</v>
       </c>
+      <c r="AA15" s="18">
+        <v>2963.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:26" s="27" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A16" s="12" t="s">
+    <row r="16" spans="1:27" s="25" customFormat="1" ht="22.5">
+      <c r="A16" s="10" t="s">
         <v>138</v>
       </c>
-      <c r="B16" s="21" t="s">
+      <c r="B16" s="19" t="s">
         <v>71</v>
       </c>
-      <c r="C16" s="21" t="s">
+      <c r="C16" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="D16" s="21" t="s">
+      <c r="D16" s="19" t="s">
         <v>139</v>
       </c>
-      <c r="E16" s="21" t="s">
+      <c r="E16" s="19" t="s">
         <v>74</v>
       </c>
-      <c r="F16" s="13" t="s">
+      <c r="F16" s="11" t="s">
         <v>140</v>
       </c>
-      <c r="G16" s="21" t="s">
+      <c r="G16" s="19" t="s">
         <v>141</v>
       </c>
-      <c r="H16" s="21" t="s">
+      <c r="H16" s="19" t="s">
         <v>142</v>
       </c>
-      <c r="I16" s="21" t="s">
+      <c r="I16" s="19" t="s">
         <v>143</v>
       </c>
-      <c r="J16" s="21" t="s">
+      <c r="J16" s="19" t="s">
         <v>144</v>
       </c>
-      <c r="K16" s="21" t="s">
+      <c r="K16" s="19" t="s">
         <v>145</v>
       </c>
-      <c r="L16" s="22" t="s">
+      <c r="L16" s="20" t="s">
         <v>146</v>
       </c>
-      <c r="M16" s="22" t="s">
+      <c r="M16" s="20" t="s">
         <v>147</v>
       </c>
-      <c r="N16" s="22" t="s">
+      <c r="N16" s="20" t="s">
         <v>148</v>
       </c>
-      <c r="O16" s="15">
+      <c r="O16" s="13">
         <v>384.2</v>
       </c>
-      <c r="P16" s="22" t="s">
+      <c r="P16" s="20" t="s">
         <v>149</v>
       </c>
-      <c r="Q16" s="23">
+      <c r="Q16" s="21">
         <v>508.9</v>
       </c>
-      <c r="R16" s="24" t="s">
+      <c r="R16" s="22" t="s">
         <v>150</v>
       </c>
-      <c r="S16" s="23">
+      <c r="S16" s="21">
         <v>3192.5</v>
       </c>
-      <c r="T16" s="25">
+      <c r="T16" s="23">
         <v>5513.9</v>
       </c>
-      <c r="U16" s="26">
+      <c r="U16" s="24">
         <v>7814.1</v>
       </c>
-      <c r="V16" s="25">
+      <c r="V16" s="23">
         <v>4046.3</v>
       </c>
-      <c r="W16" s="25">
+      <c r="W16" s="23">
         <v>3427.5</v>
       </c>
-      <c r="X16" s="25">
+      <c r="X16" s="23">
         <v>2962</v>
       </c>
-      <c r="Y16" s="25">
+      <c r="Y16" s="23">
         <v>5425.3</v>
       </c>
-      <c r="Z16" s="20">
+      <c r="Z16" s="18">
         <v>6146.2</v>
       </c>
+      <c r="AA16" s="18">
+        <v>5623.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:26" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="12" t="s">
+    <row r="17" spans="1:27" s="25" customFormat="1">
+      <c r="A17" s="10" t="s">
         <v>151</v>
       </c>
-      <c r="B17" s="21" t="s">
+      <c r="B17" s="19" t="s">
         <v>115</v>
       </c>
-      <c r="C17" s="21" t="s">
+      <c r="C17" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="D17" s="21" t="s">
+      <c r="D17" s="19" t="s">
         <v>152</v>
       </c>
-      <c r="E17" s="21" t="s">
+      <c r="E17" s="19" t="s">
         <v>153</v>
       </c>
-      <c r="F17" s="13" t="s">
+      <c r="F17" s="11" t="s">
         <v>154</v>
       </c>
-      <c r="G17" s="21" t="s">
+      <c r="G17" s="19" t="s">
         <v>155</v>
       </c>
-      <c r="H17" s="21" t="s">
+      <c r="H17" s="19" t="s">
         <v>156</v>
       </c>
-      <c r="I17" s="21" t="s">
+      <c r="I17" s="19" t="s">
         <v>157</v>
       </c>
-      <c r="J17" s="21" t="s">
+      <c r="J17" s="19" t="s">
         <v>158</v>
       </c>
-      <c r="K17" s="21" t="s">
+      <c r="K17" s="19" t="s">
         <v>159</v>
       </c>
-      <c r="L17" s="22" t="s">
+      <c r="L17" s="20" t="s">
         <v>160</v>
       </c>
-      <c r="M17" s="22" t="s">
+      <c r="M17" s="20" t="s">
         <v>161</v>
       </c>
-      <c r="N17" s="22" t="s">
+      <c r="N17" s="20" t="s">
         <v>162</v>
       </c>
-      <c r="O17" s="15">
+      <c r="O17" s="13">
         <v>759.3</v>
       </c>
-      <c r="P17" s="22" t="s">
+      <c r="P17" s="20" t="s">
         <v>163</v>
       </c>
-      <c r="Q17" s="23">
+      <c r="Q17" s="21">
         <v>796.9</v>
       </c>
-      <c r="R17" s="24" t="s">
+      <c r="R17" s="22" t="s">
         <v>164</v>
       </c>
-      <c r="S17" s="23">
+      <c r="S17" s="21">
         <v>989.1</v>
       </c>
-      <c r="T17" s="25">
+      <c r="T17" s="23">
         <v>994.3</v>
       </c>
-      <c r="U17" s="26">
+      <c r="U17" s="24">
         <v>1068.9000000000001</v>
       </c>
-      <c r="V17" s="25">
+      <c r="V17" s="23">
         <v>1053.2</v>
       </c>
-      <c r="W17" s="25">
+      <c r="W17" s="23">
         <v>1296.9000000000001</v>
       </c>
-      <c r="X17" s="25">
+      <c r="X17" s="23">
         <v>1773.3</v>
       </c>
-      <c r="Y17" s="25">
+      <c r="Y17" s="23">
         <v>2828</v>
       </c>
-      <c r="Z17" s="20">
+      <c r="Z17" s="18">
         <v>3595.4</v>
       </c>
+      <c r="AA17" s="18">
+        <v>3658.1</v>
+      </c>
     </row>
-    <row r="18" spans="1:26" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="12" t="s">
+    <row r="18" spans="1:27" s="25" customFormat="1">
+      <c r="A18" s="10" t="s">
         <v>165</v>
       </c>
-      <c r="B18" s="21" t="s">
+      <c r="B18" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="C18" s="21" t="s">
+      <c r="C18" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="D18" s="21" t="s">
+      <c r="D18" s="19" t="s">
         <v>166</v>
       </c>
-      <c r="E18" s="21" t="s">
+      <c r="E18" s="19" t="s">
         <v>167</v>
       </c>
-      <c r="F18" s="13" t="s">
+      <c r="F18" s="11" t="s">
         <v>168</v>
       </c>
-      <c r="G18" s="21" t="s">
+      <c r="G18" s="19" t="s">
         <v>169</v>
       </c>
-      <c r="H18" s="21">
+      <c r="H18" s="19">
         <v>1365.1</v>
       </c>
-      <c r="I18" s="21">
+      <c r="I18" s="19">
         <v>950.1</v>
       </c>
-      <c r="J18" s="21">
+      <c r="J18" s="19">
         <v>1205.4000000000001</v>
       </c>
-      <c r="K18" s="21">
+      <c r="K18" s="19">
         <v>827.7</v>
       </c>
-      <c r="L18" s="22">
+      <c r="L18" s="20">
         <v>5789.9</v>
       </c>
-      <c r="M18" s="22">
+      <c r="M18" s="20">
         <v>2495.4</v>
       </c>
-      <c r="N18" s="22">
+      <c r="N18" s="20">
         <v>3605.3</v>
       </c>
-      <c r="O18" s="15">
+      <c r="O18" s="13">
         <v>4907.3999999999996</v>
       </c>
-      <c r="P18" s="22">
+      <c r="P18" s="20">
         <v>7442.1</v>
       </c>
-      <c r="Q18" s="23">
+      <c r="Q18" s="21">
         <v>10977.8</v>
       </c>
-      <c r="R18" s="24" t="s">
+      <c r="R18" s="22" t="s">
         <v>170</v>
       </c>
-      <c r="S18" s="23">
+      <c r="S18" s="21">
         <v>17840.900000000001</v>
       </c>
-      <c r="T18" s="25">
+      <c r="T18" s="23">
         <v>17435.900000000001</v>
       </c>
-      <c r="U18" s="26">
+      <c r="U18" s="24">
         <v>16025</v>
       </c>
-      <c r="V18" s="25">
+      <c r="V18" s="23">
         <v>12786.5</v>
       </c>
-      <c r="W18" s="25">
+      <c r="W18" s="23">
         <v>15839.7</v>
       </c>
-      <c r="X18" s="25">
+      <c r="X18" s="23">
         <v>22216.1</v>
       </c>
-      <c r="Y18" s="25">
+      <c r="Y18" s="23">
         <v>22240.400000000001</v>
       </c>
-      <c r="Z18" s="20">
+      <c r="Z18" s="18">
         <v>32009</v>
       </c>
+      <c r="AA18" s="18">
+        <v>24233.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:26" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="12" t="s">
+    <row r="19" spans="1:27" s="25" customFormat="1">
+      <c r="A19" s="10" t="s">
         <v>171</v>
       </c>
-      <c r="B19" s="21" t="s">
+      <c r="B19" s="19" t="s">
         <v>172</v>
       </c>
-      <c r="C19" s="21" t="s">
+      <c r="C19" s="19" t="s">
         <v>173</v>
       </c>
-      <c r="D19" s="21" t="s">
+      <c r="D19" s="19" t="s">
         <v>174</v>
       </c>
-      <c r="E19" s="21" t="s">
+      <c r="E19" s="19" t="s">
         <v>175</v>
       </c>
-      <c r="F19" s="13" t="s">
+      <c r="F19" s="11" t="s">
         <v>176</v>
       </c>
-      <c r="G19" s="21" t="s">
+      <c r="G19" s="19" t="s">
         <v>177</v>
       </c>
-      <c r="H19" s="21" t="s">
+      <c r="H19" s="19" t="s">
         <v>178</v>
       </c>
-      <c r="I19" s="21" t="s">
+      <c r="I19" s="19" t="s">
         <v>179</v>
       </c>
-      <c r="J19" s="21" t="s">
+      <c r="J19" s="19" t="s">
         <v>180</v>
       </c>
-      <c r="K19" s="21" t="s">
+      <c r="K19" s="19" t="s">
         <v>181</v>
       </c>
-      <c r="L19" s="22" t="s">
+      <c r="L19" s="20" t="s">
         <v>182</v>
       </c>
-      <c r="M19" s="22" t="s">
+      <c r="M19" s="20" t="s">
         <v>183</v>
       </c>
-      <c r="N19" s="22" t="s">
+      <c r="N19" s="20" t="s">
         <v>184</v>
       </c>
-      <c r="O19" s="15">
+      <c r="O19" s="13">
         <v>934.6</v>
       </c>
-      <c r="P19" s="22" t="s">
+      <c r="P19" s="20" t="s">
         <v>185</v>
       </c>
-      <c r="Q19" s="23">
+      <c r="Q19" s="21">
         <v>799.6</v>
       </c>
-      <c r="R19" s="24" t="s">
+      <c r="R19" s="22" t="s">
         <v>186</v>
       </c>
-      <c r="S19" s="23">
+      <c r="S19" s="21">
         <v>847.3</v>
       </c>
-      <c r="T19" s="25">
+      <c r="T19" s="23">
         <v>1116.5</v>
       </c>
-      <c r="U19" s="26">
+      <c r="U19" s="24">
         <v>1281.2</v>
       </c>
-      <c r="V19" s="25">
+      <c r="V19" s="23">
         <v>2225.1</v>
       </c>
-      <c r="W19" s="25">
+      <c r="W19" s="23">
         <v>2555.8000000000002</v>
       </c>
-      <c r="X19" s="25">
+      <c r="X19" s="23">
         <v>3291</v>
       </c>
-      <c r="Y19" s="25">
+      <c r="Y19" s="23">
         <v>2982</v>
       </c>
-      <c r="Z19" s="20">
+      <c r="Z19" s="18">
         <v>2014.5</v>
       </c>
+      <c r="AA19" s="18">
+        <v>1947.8</v>
+      </c>
     </row>
-    <row r="20" spans="1:26" s="27" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A20" s="12" t="s">
+    <row r="20" spans="1:27" s="25" customFormat="1" ht="33.75">
+      <c r="A20" s="10" t="s">
         <v>187</v>
       </c>
-      <c r="B20" s="21" t="s">
+      <c r="B20" s="19" t="s">
         <v>188</v>
       </c>
-      <c r="C20" s="21" t="s">
+      <c r="C20" s="19" t="s">
         <v>189</v>
       </c>
-      <c r="D20" s="21" t="s">
+      <c r="D20" s="19" t="s">
         <v>190</v>
       </c>
-      <c r="E20" s="21" t="s">
+      <c r="E20" s="19" t="s">
         <v>191</v>
       </c>
-      <c r="F20" s="13">
+      <c r="F20" s="11">
         <v>1093.0999999999999</v>
       </c>
-      <c r="G20" s="21">
+      <c r="G20" s="19">
         <v>1568.3</v>
       </c>
-      <c r="H20" s="21">
+      <c r="H20" s="19">
         <v>2393.9</v>
       </c>
-      <c r="I20" s="21">
+      <c r="I20" s="19">
         <v>3023.8</v>
       </c>
-      <c r="J20" s="21">
+      <c r="J20" s="19">
         <v>4597.3999999999996</v>
       </c>
-      <c r="K20" s="21">
+      <c r="K20" s="19">
         <v>4671.1000000000004</v>
       </c>
-      <c r="L20" s="22">
+      <c r="L20" s="20">
         <v>5121.1000000000004</v>
       </c>
-      <c r="M20" s="22">
+      <c r="M20" s="20">
         <v>5162.6000000000004</v>
       </c>
-      <c r="N20" s="22">
+      <c r="N20" s="20">
         <v>7358.4</v>
       </c>
-      <c r="O20" s="14">
+      <c r="O20" s="12">
         <v>7364.6</v>
       </c>
-      <c r="P20" s="22">
+      <c r="P20" s="20">
         <v>7266</v>
       </c>
-      <c r="Q20" s="23">
+      <c r="Q20" s="21">
         <v>6493.8</v>
       </c>
-      <c r="R20" s="24" t="s">
+      <c r="R20" s="22" t="s">
         <v>192</v>
       </c>
-      <c r="S20" s="23">
+      <c r="S20" s="21">
         <v>8239.6</v>
       </c>
-      <c r="T20" s="25">
+      <c r="T20" s="23">
         <v>9379.1</v>
       </c>
-      <c r="U20" s="26">
+      <c r="U20" s="24">
         <v>10440.9</v>
       </c>
-      <c r="V20" s="25">
+      <c r="V20" s="23">
         <v>11199.1</v>
       </c>
-      <c r="W20" s="25">
+      <c r="W20" s="23">
         <v>12190.8</v>
       </c>
-      <c r="X20" s="25">
+      <c r="X20" s="23">
         <v>14849.7</v>
       </c>
-      <c r="Y20" s="25">
+      <c r="Y20" s="23">
         <v>16571.3</v>
       </c>
-      <c r="Z20" s="20">
+      <c r="Z20" s="18">
         <v>20578</v>
       </c>
+      <c r="AA20" s="18">
+        <v>25771.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:26" s="27" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A21" s="12" t="s">
+    <row r="21" spans="1:27" s="25" customFormat="1" ht="33.75">
+      <c r="A21" s="10" t="s">
         <v>193</v>
       </c>
-      <c r="B21" s="21" t="s">
+      <c r="B21" s="19" t="s">
         <v>194</v>
       </c>
-      <c r="C21" s="21" t="s">
+      <c r="C21" s="19" t="s">
         <v>195</v>
       </c>
-      <c r="D21" s="21" t="s">
+      <c r="D21" s="19" t="s">
         <v>196</v>
       </c>
-      <c r="E21" s="21" t="s">
+      <c r="E21" s="19" t="s">
         <v>197</v>
       </c>
-      <c r="F21" s="13">
+      <c r="F21" s="11">
         <v>419.8</v>
       </c>
-      <c r="G21" s="21">
+      <c r="G21" s="19">
         <v>623.5</v>
       </c>
-      <c r="H21" s="21">
+      <c r="H21" s="19">
         <v>465.4</v>
       </c>
-      <c r="I21" s="21">
+      <c r="I21" s="19">
         <v>607</v>
       </c>
-      <c r="J21" s="21">
+      <c r="J21" s="19">
         <v>714.8</v>
       </c>
-      <c r="K21" s="21">
+      <c r="K21" s="19">
         <v>363.8</v>
       </c>
-      <c r="L21" s="22">
+      <c r="L21" s="20">
         <v>446</v>
       </c>
-      <c r="M21" s="22">
+      <c r="M21" s="20">
         <v>794.6</v>
       </c>
-      <c r="N21" s="22">
+      <c r="N21" s="20">
         <v>715.3</v>
       </c>
-      <c r="O21" s="14">
+      <c r="O21" s="12">
         <v>1777.5</v>
       </c>
-      <c r="P21" s="22">
+      <c r="P21" s="20">
         <v>3649.9</v>
       </c>
-      <c r="Q21" s="23">
+      <c r="Q21" s="21">
         <v>2764.3</v>
       </c>
-      <c r="R21" s="24" t="s">
+      <c r="R21" s="22" t="s">
         <v>198</v>
       </c>
-      <c r="S21" s="23">
+      <c r="S21" s="21">
         <v>7640.8</v>
       </c>
-      <c r="T21" s="25">
+      <c r="T21" s="23">
         <v>9365.7000000000007</v>
       </c>
-      <c r="U21" s="26">
+      <c r="U21" s="24">
         <v>6586.1</v>
       </c>
-      <c r="V21" s="25">
+      <c r="V21" s="23">
         <v>5709.5</v>
       </c>
-      <c r="W21" s="25">
+      <c r="W21" s="23">
         <v>5536.9</v>
       </c>
-      <c r="X21" s="25">
+      <c r="X21" s="23">
         <v>4870</v>
       </c>
-      <c r="Y21" s="25">
+      <c r="Y21" s="23">
         <v>9550.2000000000007</v>
       </c>
-      <c r="Z21" s="20">
+      <c r="Z21" s="18">
         <v>9431.6</v>
       </c>
+      <c r="AA21" s="18">
+        <v>9477.7000000000007</v>
+      </c>
     </row>
-    <row r="22" spans="1:26" s="27" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A22" s="12" t="s">
+    <row r="22" spans="1:27" s="25" customFormat="1" ht="33.75">
+      <c r="A22" s="10" t="s">
         <v>199</v>
       </c>
-      <c r="B22" s="21" t="s">
+      <c r="B22" s="19" t="s">
         <v>200</v>
       </c>
-      <c r="C22" s="21" t="s">
+      <c r="C22" s="19" t="s">
         <v>201</v>
       </c>
-      <c r="D22" s="21" t="s">
+      <c r="D22" s="19" t="s">
         <v>155</v>
       </c>
-      <c r="E22" s="21" t="s">
+      <c r="E22" s="19" t="s">
         <v>202</v>
       </c>
-      <c r="F22" s="13" t="s">
+      <c r="F22" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="G22" s="21" t="s">
+      <c r="G22" s="19" t="s">
         <v>203</v>
       </c>
-      <c r="H22" s="21" t="s">
+      <c r="H22" s="19" t="s">
         <v>204</v>
       </c>
-      <c r="I22" s="21" t="s">
+      <c r="I22" s="19" t="s">
         <v>205</v>
       </c>
-      <c r="J22" s="21" t="s">
+      <c r="J22" s="19" t="s">
         <v>54</v>
       </c>
-      <c r="K22" s="21" t="s">
+      <c r="K22" s="19" t="s">
         <v>206</v>
       </c>
-      <c r="L22" s="22" t="s">
+      <c r="L22" s="20" t="s">
         <v>120</v>
       </c>
-      <c r="M22" s="22" t="s">
+      <c r="M22" s="20" t="s">
         <v>207</v>
       </c>
-      <c r="N22" s="22" t="s">
+      <c r="N22" s="20" t="s">
         <v>208</v>
       </c>
-      <c r="O22" s="15">
+      <c r="O22" s="13">
         <v>581.5</v>
       </c>
-      <c r="P22" s="22" t="s">
+      <c r="P22" s="20" t="s">
         <v>209</v>
       </c>
-      <c r="Q22" s="23">
+      <c r="Q22" s="21">
         <v>603.20000000000005</v>
       </c>
-      <c r="R22" s="24" t="s">
+      <c r="R22" s="22" t="s">
         <v>210</v>
       </c>
-      <c r="S22" s="23">
+      <c r="S22" s="21">
         <v>723</v>
       </c>
-      <c r="T22" s="25">
+      <c r="T22" s="23">
         <v>646.4</v>
       </c>
-      <c r="U22" s="26">
+      <c r="U22" s="24">
         <v>1154.8</v>
       </c>
-      <c r="V22" s="25">
+      <c r="V22" s="23">
         <v>1466.3</v>
       </c>
-      <c r="W22" s="25">
+      <c r="W22" s="23">
         <v>1991.9</v>
       </c>
-      <c r="X22" s="25">
+      <c r="X22" s="23">
         <v>2714.2</v>
       </c>
-      <c r="Y22" s="25">
+      <c r="Y22" s="23">
         <v>1960.5</v>
       </c>
-      <c r="Z22" s="20">
+      <c r="Z22" s="18">
         <v>979.6</v>
       </c>
+      <c r="AA22" s="18">
+        <v>2124.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:26" s="27" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A23" s="12" t="s">
+    <row r="23" spans="1:27" s="25" customFormat="1" ht="33.75">
+      <c r="A23" s="10" t="s">
         <v>211</v>
       </c>
-      <c r="B23" s="21">
+      <c r="B23" s="19">
         <v>539.29999999999995</v>
       </c>
-      <c r="C23" s="21">
+      <c r="C23" s="19">
         <v>6356.1</v>
       </c>
-      <c r="D23" s="21">
+      <c r="D23" s="19">
         <v>4282.8</v>
       </c>
-      <c r="E23" s="21">
+      <c r="E23" s="19">
         <v>4571.8</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F23" s="11">
         <v>6579.2</v>
       </c>
-      <c r="G23" s="21">
+      <c r="G23" s="19">
         <v>3118.8</v>
       </c>
-      <c r="H23" s="21">
+      <c r="H23" s="19">
         <v>3603.4</v>
       </c>
-      <c r="I23" s="21">
+      <c r="I23" s="19">
         <v>4940.6000000000004</v>
       </c>
-      <c r="J23" s="21">
+      <c r="J23" s="19">
         <v>6046.2</v>
       </c>
-      <c r="K23" s="21">
+      <c r="K23" s="19">
         <v>5694</v>
       </c>
-      <c r="L23" s="22">
+      <c r="L23" s="20">
         <v>6935.8</v>
       </c>
-      <c r="M23" s="22">
+      <c r="M23" s="20">
         <v>8160.9</v>
       </c>
-      <c r="N23" s="22">
+      <c r="N23" s="20">
         <v>8482.9</v>
       </c>
-      <c r="O23" s="14">
+      <c r="O23" s="12">
         <v>9891</v>
       </c>
-      <c r="P23" s="22">
+      <c r="P23" s="20">
         <v>11761.7</v>
       </c>
-      <c r="Q23" s="23">
+      <c r="Q23" s="21">
         <v>11546.3</v>
       </c>
-      <c r="R23" s="24" t="s">
+      <c r="R23" s="22" t="s">
         <v>212</v>
       </c>
-      <c r="S23" s="23">
+      <c r="S23" s="21">
         <v>16181</v>
       </c>
-      <c r="T23" s="25">
+      <c r="T23" s="23">
         <v>17238.7</v>
       </c>
-      <c r="U23" s="26">
+      <c r="U23" s="24">
         <v>17501.8</v>
       </c>
-      <c r="V23" s="17">
+      <c r="V23" s="15">
         <v>20652</v>
       </c>
-      <c r="W23" s="25">
+      <c r="W23" s="23">
         <v>25254</v>
       </c>
-      <c r="X23" s="21" t="s">
+      <c r="X23" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="Y23" s="21" t="s">
+      <c r="Y23" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="Z23" s="21" t="s">
+      <c r="Z23" s="19" t="s">
         <v>14</v>
       </c>
+      <c r="AA23" s="19" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="24" spans="1:26" s="27" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A24" s="12" t="s">
+    <row r="24" spans="1:27" s="25" customFormat="1" ht="22.5">
+      <c r="A24" s="10" t="s">
         <v>213</v>
       </c>
-      <c r="B24" s="21">
+      <c r="B24" s="19">
         <v>16.600000000000001</v>
       </c>
-      <c r="C24" s="21">
+      <c r="C24" s="19">
         <v>19.100000000000001</v>
       </c>
-      <c r="D24" s="21">
+      <c r="D24" s="19">
         <v>36.6</v>
       </c>
-      <c r="E24" s="21">
+      <c r="E24" s="19">
         <v>49.9</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F24" s="11">
         <v>185.3</v>
       </c>
-      <c r="G24" s="21">
+      <c r="G24" s="19">
         <v>181.7</v>
       </c>
-      <c r="H24" s="21">
+      <c r="H24" s="19">
         <v>187.3</v>
       </c>
-      <c r="I24" s="21">
+      <c r="I24" s="19">
         <v>239.2</v>
       </c>
-      <c r="J24" s="21">
+      <c r="J24" s="19">
         <v>340.6</v>
       </c>
-      <c r="K24" s="21">
+      <c r="K24" s="19">
         <v>295.2</v>
       </c>
-      <c r="L24" s="22">
+      <c r="L24" s="20">
         <v>378.5</v>
       </c>
-      <c r="M24" s="22">
+      <c r="M24" s="20">
         <v>364.9</v>
       </c>
-      <c r="N24" s="22">
+      <c r="N24" s="20">
         <v>368.8</v>
       </c>
-      <c r="O24" s="15">
+      <c r="O24" s="13">
         <v>354.6</v>
       </c>
-      <c r="P24" s="22">
+      <c r="P24" s="20">
         <v>381</v>
       </c>
-      <c r="Q24" s="23">
+      <c r="Q24" s="21">
         <v>411.6</v>
       </c>
-      <c r="R24" s="24" t="s">
+      <c r="R24" s="22" t="s">
         <v>214</v>
       </c>
-      <c r="S24" s="23">
+      <c r="S24" s="21">
         <v>926.4</v>
       </c>
-      <c r="T24" s="25">
+      <c r="T24" s="23">
         <v>829.7</v>
       </c>
-      <c r="U24" s="26">
+      <c r="U24" s="24">
         <v>1032.5999999999999</v>
       </c>
-      <c r="V24" s="17">
+      <c r="V24" s="15">
         <v>1149.8</v>
       </c>
-      <c r="W24" s="25">
+      <c r="W24" s="23">
         <v>1153</v>
       </c>
-      <c r="X24" s="25">
+      <c r="X24" s="23">
         <v>1480.1</v>
       </c>
-      <c r="Y24" s="25">
+      <c r="Y24" s="23">
         <v>2094</v>
       </c>
-      <c r="Z24" s="20">
+      <c r="Z24" s="18">
         <v>2415</v>
       </c>
+      <c r="AA24" s="18">
+        <v>4304.1000000000004</v>
+      </c>
     </row>
-    <row r="25" spans="1:26" s="27" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
-      <c r="A25" s="12" t="s">
+    <row r="25" spans="1:27" s="25" customFormat="1" ht="45">
+      <c r="A25" s="10" t="s">
         <v>215</v>
       </c>
-      <c r="B25" s="21">
+      <c r="B25" s="19">
         <v>23.8</v>
       </c>
-      <c r="C25" s="21">
+      <c r="C25" s="19">
         <v>27.4</v>
       </c>
-      <c r="D25" s="21">
+      <c r="D25" s="19">
         <v>52.4</v>
       </c>
-      <c r="E25" s="21">
+      <c r="E25" s="19">
         <v>71.5</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F25" s="11">
         <v>72.5</v>
       </c>
-      <c r="G25" s="21">
+      <c r="G25" s="19">
         <v>199.6</v>
       </c>
-      <c r="H25" s="21">
+      <c r="H25" s="19">
         <v>269.60000000000002</v>
       </c>
-      <c r="I25" s="21">
+      <c r="I25" s="19">
         <v>409.8</v>
       </c>
-      <c r="J25" s="21">
+      <c r="J25" s="19">
         <v>568.79999999999995</v>
       </c>
-      <c r="K25" s="21">
+      <c r="K25" s="19">
         <v>578.20000000000005</v>
       </c>
-      <c r="L25" s="22">
+      <c r="L25" s="20">
         <v>659.4</v>
       </c>
-      <c r="M25" s="22">
+      <c r="M25" s="20">
         <v>797.1</v>
       </c>
-      <c r="N25" s="22">
+      <c r="N25" s="20">
         <v>859.5</v>
       </c>
-      <c r="O25" s="28">
+      <c r="O25" s="26">
         <v>953.6</v>
       </c>
-      <c r="P25" s="22">
+      <c r="P25" s="20">
         <v>1042.5999999999999</v>
       </c>
-      <c r="Q25" s="23">
+      <c r="Q25" s="21">
         <v>1087.2</v>
       </c>
-      <c r="R25" s="24" t="s">
+      <c r="R25" s="22" t="s">
         <v>216</v>
       </c>
-      <c r="S25" s="23">
+      <c r="S25" s="21">
         <v>1379.7</v>
       </c>
-      <c r="T25" s="25">
+      <c r="T25" s="23">
         <v>1575.6</v>
       </c>
-      <c r="U25" s="26">
+      <c r="U25" s="24">
         <v>1846.5</v>
       </c>
-      <c r="V25" s="17">
+      <c r="V25" s="15">
         <v>2209.4</v>
       </c>
-      <c r="W25" s="25">
+      <c r="W25" s="23">
         <v>2132.4</v>
       </c>
-      <c r="X25" s="25">
+      <c r="X25" s="23">
         <v>2281.1999999999998</v>
       </c>
-      <c r="Y25" s="25">
+      <c r="Y25" s="23">
         <v>5413.5</v>
       </c>
-      <c r="Z25" s="20">
+      <c r="Z25" s="18">
         <v>4999.8</v>
       </c>
+      <c r="AA25" s="18">
+        <v>6454.4</v>
+      </c>
     </row>
-    <row r="26" spans="1:26" s="27" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A26" s="12" t="s">
+    <row r="26" spans="1:27" s="25" customFormat="1" ht="22.5">
+      <c r="A26" s="10" t="s">
         <v>217</v>
       </c>
-      <c r="B26" s="21">
+      <c r="B26" s="19">
         <v>39.9</v>
       </c>
-      <c r="C26" s="21">
+      <c r="C26" s="19">
         <v>45.9</v>
       </c>
-      <c r="D26" s="21">
+      <c r="D26" s="19">
         <v>87.9</v>
       </c>
-      <c r="E26" s="21">
+      <c r="E26" s="19">
         <v>120</v>
       </c>
-      <c r="F26" s="13">
+      <c r="F26" s="11">
         <v>70.5</v>
       </c>
-      <c r="G26" s="21">
+      <c r="G26" s="19">
         <v>391.5</v>
       </c>
-      <c r="H26" s="21">
+      <c r="H26" s="19">
         <v>452.4</v>
       </c>
-      <c r="I26" s="21">
+      <c r="I26" s="19">
         <v>105.7</v>
       </c>
-      <c r="J26" s="21">
+      <c r="J26" s="19">
         <v>15.4</v>
       </c>
-      <c r="K26" s="21" t="s">
+      <c r="K26" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="L26" s="22"/>
-      <c r="M26" s="22">
+      <c r="L26" s="20"/>
+      <c r="M26" s="20">
         <v>1.4</v>
       </c>
-      <c r="N26" s="22">
+      <c r="N26" s="20">
         <v>17.600000000000001</v>
       </c>
-      <c r="O26" s="28">
+      <c r="O26" s="26">
         <v>3.2</v>
       </c>
-      <c r="P26" s="22">
+      <c r="P26" s="20">
         <v>5.4</v>
       </c>
-      <c r="Q26" s="23">
+      <c r="Q26" s="21">
         <v>15.9</v>
       </c>
-      <c r="R26" s="24" t="s">
+      <c r="R26" s="22" t="s">
         <v>218</v>
       </c>
-      <c r="S26" s="23">
+      <c r="S26" s="21">
         <v>4.0999999999999996</v>
       </c>
-      <c r="T26" s="25">
+      <c r="T26" s="23">
         <v>7.1</v>
       </c>
-      <c r="U26" s="29" t="s">
+      <c r="U26" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="V26" s="17">
+      <c r="V26" s="15">
         <v>0.5</v>
       </c>
-      <c r="W26" s="21" t="s">
+      <c r="W26" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="X26" s="21" t="s">
+      <c r="X26" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="Y26" s="21" t="s">
+      <c r="Y26" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="Z26" s="21" t="s">
+      <c r="Z26" s="19" t="s">
         <v>14</v>
       </c>
+      <c r="AA26" s="19" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="27" spans="1:26" s="27" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A27" s="12" t="s">
+    <row r="27" spans="1:27" s="25" customFormat="1" ht="33.75">
+      <c r="A27" s="10" t="s">
         <v>219</v>
       </c>
-      <c r="B27" s="21">
+      <c r="B27" s="19">
         <v>151.30000000000001</v>
       </c>
-      <c r="C27" s="21">
+      <c r="C27" s="19">
         <v>174.3</v>
       </c>
-      <c r="D27" s="21">
+      <c r="D27" s="19">
         <v>333.7</v>
       </c>
-      <c r="E27" s="21">
+      <c r="E27" s="19">
         <v>455.3</v>
       </c>
-      <c r="F27" s="13">
+      <c r="F27" s="11">
         <v>683.5</v>
       </c>
-      <c r="G27" s="21">
+      <c r="G27" s="19">
         <v>1253.5999999999999</v>
       </c>
-      <c r="H27" s="21">
+      <c r="H27" s="19">
         <v>1713.9</v>
       </c>
-      <c r="I27" s="21">
+      <c r="I27" s="19">
         <v>1939.1</v>
       </c>
-      <c r="J27" s="21">
+      <c r="J27" s="19">
         <v>2541.9</v>
       </c>
-      <c r="K27" s="21">
+      <c r="K27" s="19">
         <v>2964</v>
       </c>
-      <c r="L27" s="22">
+      <c r="L27" s="20">
         <v>3937.4</v>
       </c>
-      <c r="M27" s="22">
+      <c r="M27" s="20">
         <v>3680.9</v>
       </c>
-      <c r="N27" s="22">
+      <c r="N27" s="20">
         <v>4554.7</v>
       </c>
-      <c r="O27" s="28">
+      <c r="O27" s="26">
         <v>4905.3</v>
       </c>
-      <c r="P27" s="22">
+      <c r="P27" s="20">
         <v>6484.7</v>
       </c>
-      <c r="Q27" s="23">
+      <c r="Q27" s="21">
         <v>6180.3</v>
       </c>
-      <c r="R27" s="24" t="s">
+      <c r="R27" s="22" t="s">
         <v>220</v>
       </c>
-      <c r="S27" s="23">
+      <c r="S27" s="21">
         <v>6193.4</v>
       </c>
-      <c r="T27" s="25">
+      <c r="T27" s="23">
         <v>5635</v>
       </c>
-      <c r="U27" s="26">
+      <c r="U27" s="24">
         <v>6185.5</v>
       </c>
-      <c r="V27" s="17">
+      <c r="V27" s="15">
         <v>6306.1</v>
       </c>
-      <c r="W27" s="25">
+      <c r="W27" s="23">
         <v>7284.1</v>
       </c>
-      <c r="X27" s="25">
+      <c r="X27" s="23">
         <v>9724.5</v>
       </c>
-      <c r="Y27" s="25">
+      <c r="Y27" s="23">
         <v>14425.3</v>
       </c>
-      <c r="Z27" s="20">
+      <c r="Z27" s="18">
         <v>17646.400000000001</v>
       </c>
+      <c r="AA27" s="18">
+        <v>42889.5</v>
+      </c>
     </row>
-    <row r="28" spans="1:26" s="27" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A28" s="12" t="s">
+    <row r="28" spans="1:27" s="25" customFormat="1" ht="33.75">
+      <c r="A28" s="10" t="s">
         <v>221</v>
       </c>
-      <c r="B28" s="21">
+      <c r="B28" s="19">
         <v>34.700000000000003</v>
       </c>
-      <c r="C28" s="21">
+      <c r="C28" s="19">
         <v>45.1</v>
       </c>
-      <c r="D28" s="21">
+      <c r="D28" s="19">
         <v>40.9</v>
       </c>
-      <c r="E28" s="21">
+      <c r="E28" s="19">
         <v>61.3</v>
       </c>
-      <c r="F28" s="21">
+      <c r="F28" s="19">
         <v>140.5</v>
       </c>
-      <c r="G28" s="21">
+      <c r="G28" s="19">
         <v>115.8</v>
       </c>
-      <c r="H28" s="21">
+      <c r="H28" s="19">
         <v>175.9</v>
       </c>
-      <c r="I28" s="21">
+      <c r="I28" s="19">
         <v>262.2</v>
       </c>
-      <c r="J28" s="21">
+      <c r="J28" s="19">
         <v>259.8</v>
       </c>
-      <c r="K28" s="21">
+      <c r="K28" s="19">
         <v>143.4</v>
       </c>
-      <c r="L28" s="22">
+      <c r="L28" s="20">
         <v>711.4</v>
       </c>
-      <c r="M28" s="22">
+      <c r="M28" s="20">
         <v>287.10000000000002</v>
       </c>
-      <c r="N28" s="22">
+      <c r="N28" s="20">
         <v>567.6</v>
       </c>
-      <c r="O28" s="22">
+      <c r="O28" s="20">
         <v>336.7</v>
       </c>
-      <c r="P28" s="22">
+      <c r="P28" s="20">
         <v>457</v>
       </c>
-      <c r="Q28" s="23">
+      <c r="Q28" s="21">
         <v>722.8</v>
       </c>
-      <c r="R28" s="24" t="s">
+      <c r="R28" s="22" t="s">
         <v>222</v>
       </c>
-      <c r="S28" s="23">
+      <c r="S28" s="21">
         <v>972.2</v>
       </c>
-      <c r="T28" s="25">
+      <c r="T28" s="23">
         <v>1050.7</v>
       </c>
-      <c r="U28" s="26">
+      <c r="U28" s="24">
         <v>1594.8</v>
       </c>
-      <c r="V28" s="17">
+      <c r="V28" s="15">
         <v>1392.8</v>
       </c>
-      <c r="W28" s="25">
+      <c r="W28" s="23">
         <v>1415.7</v>
       </c>
-      <c r="X28" s="25">
+      <c r="X28" s="23">
         <v>1855.7</v>
       </c>
-      <c r="Y28" s="25">
+      <c r="Y28" s="23">
         <v>2657</v>
       </c>
-      <c r="Z28" s="20">
+      <c r="Z28" s="18">
         <v>3706.3</v>
       </c>
+      <c r="AA28" s="18">
+        <v>5493</v>
+      </c>
     </row>
-    <row r="29" spans="1:26" s="27" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A29" s="12" t="s">
+    <row r="29" spans="1:27" s="25" customFormat="1" ht="22.5">
+      <c r="A29" s="10" t="s">
         <v>223</v>
       </c>
-      <c r="B29" s="21">
+      <c r="B29" s="19">
         <v>27.5</v>
       </c>
-      <c r="C29" s="21">
+      <c r="C29" s="19">
         <v>34.200000000000003</v>
       </c>
-      <c r="D29" s="21">
+      <c r="D29" s="19">
         <v>24.3</v>
       </c>
-      <c r="E29" s="21">
+      <c r="E29" s="19">
         <v>25.2</v>
       </c>
-      <c r="F29" s="21">
+      <c r="F29" s="19">
         <v>41.6</v>
       </c>
-      <c r="G29" s="21">
+      <c r="G29" s="19">
         <v>553</v>
       </c>
-      <c r="H29" s="21">
+      <c r="H29" s="19">
         <v>508.5</v>
       </c>
-      <c r="I29" s="21">
+      <c r="I29" s="19">
         <v>652</v>
       </c>
-      <c r="J29" s="21">
+      <c r="J29" s="19">
         <v>943.7</v>
       </c>
-      <c r="K29" s="21">
+      <c r="K29" s="19">
         <v>659.7</v>
       </c>
-      <c r="L29" s="22">
+      <c r="L29" s="20">
         <v>687.3</v>
       </c>
-      <c r="M29" s="22">
+      <c r="M29" s="20">
         <v>673.5</v>
       </c>
-      <c r="N29" s="22">
+      <c r="N29" s="20">
         <v>1238.5</v>
       </c>
-      <c r="O29" s="22">
+      <c r="O29" s="20">
         <v>1449.3</v>
       </c>
-      <c r="P29" s="22">
+      <c r="P29" s="20">
         <v>1192.9000000000001</v>
       </c>
-      <c r="Q29" s="23">
+      <c r="Q29" s="21">
         <v>1177.9000000000001</v>
       </c>
-      <c r="R29" s="24" t="s">
+      <c r="R29" s="22" t="s">
         <v>224</v>
       </c>
-      <c r="S29" s="23">
+      <c r="S29" s="21">
         <v>2436.4</v>
       </c>
-      <c r="T29" s="25">
+      <c r="T29" s="23">
         <v>1753.1</v>
       </c>
-      <c r="U29" s="26">
+      <c r="U29" s="24">
         <v>2580.8000000000002</v>
       </c>
-      <c r="V29" s="17">
+      <c r="V29" s="15">
         <v>11306.7</v>
       </c>
-      <c r="W29" s="25">
+      <c r="W29" s="23">
         <v>4679.8</v>
       </c>
-      <c r="X29" s="25">
+      <c r="X29" s="23">
         <v>5754.3</v>
       </c>
-      <c r="Y29" s="25">
+      <c r="Y29" s="23">
         <v>12678.7</v>
       </c>
-      <c r="Z29" s="20">
-        <v>29657.599999999999</v>
+      <c r="Z29" s="18">
+        <v>27165.599999999999</v>
+      </c>
+      <c r="AA29" s="31">
+        <v>19999.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:Z1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>