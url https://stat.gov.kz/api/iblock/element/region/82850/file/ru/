--- v0 (2026-05-01)
+++ v1 (2026-07-15)
@@ -15,51 +15,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="225">
   <si>
     <t>Общий объем оказанных услуг по их видам*</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>услуги по изданию</t>
   </si>
   <si>
     <t>348,7</t>
   </si>
   <si>
     <t xml:space="preserve">услуги по производству кино-, видеофильмов, телевизионных программ, фонограмм и музыкальных записей </t>
   </si>
   <si>
     <t>4,5</t>
   </si>
   <si>
     <t>5,1</t>
   </si>
   <si>
     <t>9,8</t>
   </si>
   <si>
@@ -700,51 +700,51 @@
   </si>
   <si>
     <t>6 285,8</t>
   </si>
   <si>
     <t xml:space="preserve">услуги по ремонту компьютеров, предметов личного потребления и бытовых товаров </t>
   </si>
   <si>
     <t>811,2</t>
   </si>
   <si>
     <t>услуги индивидуальные прочие</t>
   </si>
   <si>
     <t>1 176,7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -838,57 +838,52 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -923,50 +918,58 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 43" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1208,2822 +1211,2900 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" topLeftCell="U13" workbookViewId="0">
+      <selection activeCell="AD20" sqref="AD20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="28" style="36" customWidth="1"/>
-[...520 lines deleted...]
-    <col min="16143" max="16384" width="9.140625" style="36"/>
+    <col min="1" max="1" width="28" style="33" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="33" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="33"/>
+    <col min="6" max="6" width="7.140625" style="33" customWidth="1"/>
+    <col min="7" max="7" width="7.85546875" style="33" customWidth="1"/>
+    <col min="8" max="8" width="7.7109375" style="33" customWidth="1"/>
+    <col min="9" max="9" width="7" style="33" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="33" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="33" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" style="34" customWidth="1"/>
+    <col min="13" max="13" width="7" style="34" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="34" customWidth="1"/>
+    <col min="16" max="16" width="8.42578125" style="34" customWidth="1"/>
+    <col min="17" max="17" width="7.85546875" style="2" customWidth="1"/>
+    <col min="18" max="19" width="9.140625" style="34"/>
+    <col min="20" max="26" width="9.140625" style="33"/>
+    <col min="27" max="27" width="9.140625" style="33" customWidth="1"/>
+    <col min="28" max="254" width="9.140625" style="33"/>
+    <col min="255" max="255" width="28" style="33" customWidth="1"/>
+    <col min="256" max="259" width="9.140625" style="33"/>
+    <col min="260" max="260" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="261" max="261" width="9.140625" style="33"/>
+    <col min="262" max="262" width="7.7109375" style="33" customWidth="1"/>
+    <col min="263" max="269" width="9.140625" style="33" customWidth="1"/>
+    <col min="270" max="270" width="10.28515625" style="33" customWidth="1"/>
+    <col min="271" max="510" width="9.140625" style="33"/>
+    <col min="511" max="511" width="28" style="33" customWidth="1"/>
+    <col min="512" max="515" width="9.140625" style="33"/>
+    <col min="516" max="516" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="517" max="517" width="9.140625" style="33"/>
+    <col min="518" max="518" width="7.7109375" style="33" customWidth="1"/>
+    <col min="519" max="525" width="9.140625" style="33" customWidth="1"/>
+    <col min="526" max="526" width="10.28515625" style="33" customWidth="1"/>
+    <col min="527" max="766" width="9.140625" style="33"/>
+    <col min="767" max="767" width="28" style="33" customWidth="1"/>
+    <col min="768" max="771" width="9.140625" style="33"/>
+    <col min="772" max="772" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="773" max="773" width="9.140625" style="33"/>
+    <col min="774" max="774" width="7.7109375" style="33" customWidth="1"/>
+    <col min="775" max="781" width="9.140625" style="33" customWidth="1"/>
+    <col min="782" max="782" width="10.28515625" style="33" customWidth="1"/>
+    <col min="783" max="1022" width="9.140625" style="33"/>
+    <col min="1023" max="1023" width="28" style="33" customWidth="1"/>
+    <col min="1024" max="1027" width="9.140625" style="33"/>
+    <col min="1028" max="1028" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="1029" max="1029" width="9.140625" style="33"/>
+    <col min="1030" max="1030" width="7.7109375" style="33" customWidth="1"/>
+    <col min="1031" max="1037" width="9.140625" style="33" customWidth="1"/>
+    <col min="1038" max="1038" width="10.28515625" style="33" customWidth="1"/>
+    <col min="1039" max="1278" width="9.140625" style="33"/>
+    <col min="1279" max="1279" width="28" style="33" customWidth="1"/>
+    <col min="1280" max="1283" width="9.140625" style="33"/>
+    <col min="1284" max="1284" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="1285" max="1285" width="9.140625" style="33"/>
+    <col min="1286" max="1286" width="7.7109375" style="33" customWidth="1"/>
+    <col min="1287" max="1293" width="9.140625" style="33" customWidth="1"/>
+    <col min="1294" max="1294" width="10.28515625" style="33" customWidth="1"/>
+    <col min="1295" max="1534" width="9.140625" style="33"/>
+    <col min="1535" max="1535" width="28" style="33" customWidth="1"/>
+    <col min="1536" max="1539" width="9.140625" style="33"/>
+    <col min="1540" max="1540" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="1541" max="1541" width="9.140625" style="33"/>
+    <col min="1542" max="1542" width="7.7109375" style="33" customWidth="1"/>
+    <col min="1543" max="1549" width="9.140625" style="33" customWidth="1"/>
+    <col min="1550" max="1550" width="10.28515625" style="33" customWidth="1"/>
+    <col min="1551" max="1790" width="9.140625" style="33"/>
+    <col min="1791" max="1791" width="28" style="33" customWidth="1"/>
+    <col min="1792" max="1795" width="9.140625" style="33"/>
+    <col min="1796" max="1796" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="1797" max="1797" width="9.140625" style="33"/>
+    <col min="1798" max="1798" width="7.7109375" style="33" customWidth="1"/>
+    <col min="1799" max="1805" width="9.140625" style="33" customWidth="1"/>
+    <col min="1806" max="1806" width="10.28515625" style="33" customWidth="1"/>
+    <col min="1807" max="2046" width="9.140625" style="33"/>
+    <col min="2047" max="2047" width="28" style="33" customWidth="1"/>
+    <col min="2048" max="2051" width="9.140625" style="33"/>
+    <col min="2052" max="2052" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="2053" max="2053" width="9.140625" style="33"/>
+    <col min="2054" max="2054" width="7.7109375" style="33" customWidth="1"/>
+    <col min="2055" max="2061" width="9.140625" style="33" customWidth="1"/>
+    <col min="2062" max="2062" width="10.28515625" style="33" customWidth="1"/>
+    <col min="2063" max="2302" width="9.140625" style="33"/>
+    <col min="2303" max="2303" width="28" style="33" customWidth="1"/>
+    <col min="2304" max="2307" width="9.140625" style="33"/>
+    <col min="2308" max="2308" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="2309" max="2309" width="9.140625" style="33"/>
+    <col min="2310" max="2310" width="7.7109375" style="33" customWidth="1"/>
+    <col min="2311" max="2317" width="9.140625" style="33" customWidth="1"/>
+    <col min="2318" max="2318" width="10.28515625" style="33" customWidth="1"/>
+    <col min="2319" max="2558" width="9.140625" style="33"/>
+    <col min="2559" max="2559" width="28" style="33" customWidth="1"/>
+    <col min="2560" max="2563" width="9.140625" style="33"/>
+    <col min="2564" max="2564" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="2565" max="2565" width="9.140625" style="33"/>
+    <col min="2566" max="2566" width="7.7109375" style="33" customWidth="1"/>
+    <col min="2567" max="2573" width="9.140625" style="33" customWidth="1"/>
+    <col min="2574" max="2574" width="10.28515625" style="33" customWidth="1"/>
+    <col min="2575" max="2814" width="9.140625" style="33"/>
+    <col min="2815" max="2815" width="28" style="33" customWidth="1"/>
+    <col min="2816" max="2819" width="9.140625" style="33"/>
+    <col min="2820" max="2820" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="2821" max="2821" width="9.140625" style="33"/>
+    <col min="2822" max="2822" width="7.7109375" style="33" customWidth="1"/>
+    <col min="2823" max="2829" width="9.140625" style="33" customWidth="1"/>
+    <col min="2830" max="2830" width="10.28515625" style="33" customWidth="1"/>
+    <col min="2831" max="3070" width="9.140625" style="33"/>
+    <col min="3071" max="3071" width="28" style="33" customWidth="1"/>
+    <col min="3072" max="3075" width="9.140625" style="33"/>
+    <col min="3076" max="3076" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="3077" max="3077" width="9.140625" style="33"/>
+    <col min="3078" max="3078" width="7.7109375" style="33" customWidth="1"/>
+    <col min="3079" max="3085" width="9.140625" style="33" customWidth="1"/>
+    <col min="3086" max="3086" width="10.28515625" style="33" customWidth="1"/>
+    <col min="3087" max="3326" width="9.140625" style="33"/>
+    <col min="3327" max="3327" width="28" style="33" customWidth="1"/>
+    <col min="3328" max="3331" width="9.140625" style="33"/>
+    <col min="3332" max="3332" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="3333" max="3333" width="9.140625" style="33"/>
+    <col min="3334" max="3334" width="7.7109375" style="33" customWidth="1"/>
+    <col min="3335" max="3341" width="9.140625" style="33" customWidth="1"/>
+    <col min="3342" max="3342" width="10.28515625" style="33" customWidth="1"/>
+    <col min="3343" max="3582" width="9.140625" style="33"/>
+    <col min="3583" max="3583" width="28" style="33" customWidth="1"/>
+    <col min="3584" max="3587" width="9.140625" style="33"/>
+    <col min="3588" max="3588" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="3589" max="3589" width="9.140625" style="33"/>
+    <col min="3590" max="3590" width="7.7109375" style="33" customWidth="1"/>
+    <col min="3591" max="3597" width="9.140625" style="33" customWidth="1"/>
+    <col min="3598" max="3598" width="10.28515625" style="33" customWidth="1"/>
+    <col min="3599" max="3838" width="9.140625" style="33"/>
+    <col min="3839" max="3839" width="28" style="33" customWidth="1"/>
+    <col min="3840" max="3843" width="9.140625" style="33"/>
+    <col min="3844" max="3844" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="3845" max="3845" width="9.140625" style="33"/>
+    <col min="3846" max="3846" width="7.7109375" style="33" customWidth="1"/>
+    <col min="3847" max="3853" width="9.140625" style="33" customWidth="1"/>
+    <col min="3854" max="3854" width="10.28515625" style="33" customWidth="1"/>
+    <col min="3855" max="4094" width="9.140625" style="33"/>
+    <col min="4095" max="4095" width="28" style="33" customWidth="1"/>
+    <col min="4096" max="4099" width="9.140625" style="33"/>
+    <col min="4100" max="4100" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="4101" max="4101" width="9.140625" style="33"/>
+    <col min="4102" max="4102" width="7.7109375" style="33" customWidth="1"/>
+    <col min="4103" max="4109" width="9.140625" style="33" customWidth="1"/>
+    <col min="4110" max="4110" width="10.28515625" style="33" customWidth="1"/>
+    <col min="4111" max="4350" width="9.140625" style="33"/>
+    <col min="4351" max="4351" width="28" style="33" customWidth="1"/>
+    <col min="4352" max="4355" width="9.140625" style="33"/>
+    <col min="4356" max="4356" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="4357" max="4357" width="9.140625" style="33"/>
+    <col min="4358" max="4358" width="7.7109375" style="33" customWidth="1"/>
+    <col min="4359" max="4365" width="9.140625" style="33" customWidth="1"/>
+    <col min="4366" max="4366" width="10.28515625" style="33" customWidth="1"/>
+    <col min="4367" max="4606" width="9.140625" style="33"/>
+    <col min="4607" max="4607" width="28" style="33" customWidth="1"/>
+    <col min="4608" max="4611" width="9.140625" style="33"/>
+    <col min="4612" max="4612" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="4613" max="4613" width="9.140625" style="33"/>
+    <col min="4614" max="4614" width="7.7109375" style="33" customWidth="1"/>
+    <col min="4615" max="4621" width="9.140625" style="33" customWidth="1"/>
+    <col min="4622" max="4622" width="10.28515625" style="33" customWidth="1"/>
+    <col min="4623" max="4862" width="9.140625" style="33"/>
+    <col min="4863" max="4863" width="28" style="33" customWidth="1"/>
+    <col min="4864" max="4867" width="9.140625" style="33"/>
+    <col min="4868" max="4868" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="4869" max="4869" width="9.140625" style="33"/>
+    <col min="4870" max="4870" width="7.7109375" style="33" customWidth="1"/>
+    <col min="4871" max="4877" width="9.140625" style="33" customWidth="1"/>
+    <col min="4878" max="4878" width="10.28515625" style="33" customWidth="1"/>
+    <col min="4879" max="5118" width="9.140625" style="33"/>
+    <col min="5119" max="5119" width="28" style="33" customWidth="1"/>
+    <col min="5120" max="5123" width="9.140625" style="33"/>
+    <col min="5124" max="5124" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="5125" max="5125" width="9.140625" style="33"/>
+    <col min="5126" max="5126" width="7.7109375" style="33" customWidth="1"/>
+    <col min="5127" max="5133" width="9.140625" style="33" customWidth="1"/>
+    <col min="5134" max="5134" width="10.28515625" style="33" customWidth="1"/>
+    <col min="5135" max="5374" width="9.140625" style="33"/>
+    <col min="5375" max="5375" width="28" style="33" customWidth="1"/>
+    <col min="5376" max="5379" width="9.140625" style="33"/>
+    <col min="5380" max="5380" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="5381" max="5381" width="9.140625" style="33"/>
+    <col min="5382" max="5382" width="7.7109375" style="33" customWidth="1"/>
+    <col min="5383" max="5389" width="9.140625" style="33" customWidth="1"/>
+    <col min="5390" max="5390" width="10.28515625" style="33" customWidth="1"/>
+    <col min="5391" max="5630" width="9.140625" style="33"/>
+    <col min="5631" max="5631" width="28" style="33" customWidth="1"/>
+    <col min="5632" max="5635" width="9.140625" style="33"/>
+    <col min="5636" max="5636" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="5637" max="5637" width="9.140625" style="33"/>
+    <col min="5638" max="5638" width="7.7109375" style="33" customWidth="1"/>
+    <col min="5639" max="5645" width="9.140625" style="33" customWidth="1"/>
+    <col min="5646" max="5646" width="10.28515625" style="33" customWidth="1"/>
+    <col min="5647" max="5886" width="9.140625" style="33"/>
+    <col min="5887" max="5887" width="28" style="33" customWidth="1"/>
+    <col min="5888" max="5891" width="9.140625" style="33"/>
+    <col min="5892" max="5892" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="5893" max="5893" width="9.140625" style="33"/>
+    <col min="5894" max="5894" width="7.7109375" style="33" customWidth="1"/>
+    <col min="5895" max="5901" width="9.140625" style="33" customWidth="1"/>
+    <col min="5902" max="5902" width="10.28515625" style="33" customWidth="1"/>
+    <col min="5903" max="6142" width="9.140625" style="33"/>
+    <col min="6143" max="6143" width="28" style="33" customWidth="1"/>
+    <col min="6144" max="6147" width="9.140625" style="33"/>
+    <col min="6148" max="6148" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="6149" max="6149" width="9.140625" style="33"/>
+    <col min="6150" max="6150" width="7.7109375" style="33" customWidth="1"/>
+    <col min="6151" max="6157" width="9.140625" style="33" customWidth="1"/>
+    <col min="6158" max="6158" width="10.28515625" style="33" customWidth="1"/>
+    <col min="6159" max="6398" width="9.140625" style="33"/>
+    <col min="6399" max="6399" width="28" style="33" customWidth="1"/>
+    <col min="6400" max="6403" width="9.140625" style="33"/>
+    <col min="6404" max="6404" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="6405" max="6405" width="9.140625" style="33"/>
+    <col min="6406" max="6406" width="7.7109375" style="33" customWidth="1"/>
+    <col min="6407" max="6413" width="9.140625" style="33" customWidth="1"/>
+    <col min="6414" max="6414" width="10.28515625" style="33" customWidth="1"/>
+    <col min="6415" max="6654" width="9.140625" style="33"/>
+    <col min="6655" max="6655" width="28" style="33" customWidth="1"/>
+    <col min="6656" max="6659" width="9.140625" style="33"/>
+    <col min="6660" max="6660" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="6661" max="6661" width="9.140625" style="33"/>
+    <col min="6662" max="6662" width="7.7109375" style="33" customWidth="1"/>
+    <col min="6663" max="6669" width="9.140625" style="33" customWidth="1"/>
+    <col min="6670" max="6670" width="10.28515625" style="33" customWidth="1"/>
+    <col min="6671" max="6910" width="9.140625" style="33"/>
+    <col min="6911" max="6911" width="28" style="33" customWidth="1"/>
+    <col min="6912" max="6915" width="9.140625" style="33"/>
+    <col min="6916" max="6916" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="6917" max="6917" width="9.140625" style="33"/>
+    <col min="6918" max="6918" width="7.7109375" style="33" customWidth="1"/>
+    <col min="6919" max="6925" width="9.140625" style="33" customWidth="1"/>
+    <col min="6926" max="6926" width="10.28515625" style="33" customWidth="1"/>
+    <col min="6927" max="7166" width="9.140625" style="33"/>
+    <col min="7167" max="7167" width="28" style="33" customWidth="1"/>
+    <col min="7168" max="7171" width="9.140625" style="33"/>
+    <col min="7172" max="7172" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="7173" max="7173" width="9.140625" style="33"/>
+    <col min="7174" max="7174" width="7.7109375" style="33" customWidth="1"/>
+    <col min="7175" max="7181" width="9.140625" style="33" customWidth="1"/>
+    <col min="7182" max="7182" width="10.28515625" style="33" customWidth="1"/>
+    <col min="7183" max="7422" width="9.140625" style="33"/>
+    <col min="7423" max="7423" width="28" style="33" customWidth="1"/>
+    <col min="7424" max="7427" width="9.140625" style="33"/>
+    <col min="7428" max="7428" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="7429" max="7429" width="9.140625" style="33"/>
+    <col min="7430" max="7430" width="7.7109375" style="33" customWidth="1"/>
+    <col min="7431" max="7437" width="9.140625" style="33" customWidth="1"/>
+    <col min="7438" max="7438" width="10.28515625" style="33" customWidth="1"/>
+    <col min="7439" max="7678" width="9.140625" style="33"/>
+    <col min="7679" max="7679" width="28" style="33" customWidth="1"/>
+    <col min="7680" max="7683" width="9.140625" style="33"/>
+    <col min="7684" max="7684" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="7685" max="7685" width="9.140625" style="33"/>
+    <col min="7686" max="7686" width="7.7109375" style="33" customWidth="1"/>
+    <col min="7687" max="7693" width="9.140625" style="33" customWidth="1"/>
+    <col min="7694" max="7694" width="10.28515625" style="33" customWidth="1"/>
+    <col min="7695" max="7934" width="9.140625" style="33"/>
+    <col min="7935" max="7935" width="28" style="33" customWidth="1"/>
+    <col min="7936" max="7939" width="9.140625" style="33"/>
+    <col min="7940" max="7940" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="7941" max="7941" width="9.140625" style="33"/>
+    <col min="7942" max="7942" width="7.7109375" style="33" customWidth="1"/>
+    <col min="7943" max="7949" width="9.140625" style="33" customWidth="1"/>
+    <col min="7950" max="7950" width="10.28515625" style="33" customWidth="1"/>
+    <col min="7951" max="8190" width="9.140625" style="33"/>
+    <col min="8191" max="8191" width="28" style="33" customWidth="1"/>
+    <col min="8192" max="8195" width="9.140625" style="33"/>
+    <col min="8196" max="8196" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="8197" max="8197" width="9.140625" style="33"/>
+    <col min="8198" max="8198" width="7.7109375" style="33" customWidth="1"/>
+    <col min="8199" max="8205" width="9.140625" style="33" customWidth="1"/>
+    <col min="8206" max="8206" width="10.28515625" style="33" customWidth="1"/>
+    <col min="8207" max="8446" width="9.140625" style="33"/>
+    <col min="8447" max="8447" width="28" style="33" customWidth="1"/>
+    <col min="8448" max="8451" width="9.140625" style="33"/>
+    <col min="8452" max="8452" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="8453" max="8453" width="9.140625" style="33"/>
+    <col min="8454" max="8454" width="7.7109375" style="33" customWidth="1"/>
+    <col min="8455" max="8461" width="9.140625" style="33" customWidth="1"/>
+    <col min="8462" max="8462" width="10.28515625" style="33" customWidth="1"/>
+    <col min="8463" max="8702" width="9.140625" style="33"/>
+    <col min="8703" max="8703" width="28" style="33" customWidth="1"/>
+    <col min="8704" max="8707" width="9.140625" style="33"/>
+    <col min="8708" max="8708" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="8709" max="8709" width="9.140625" style="33"/>
+    <col min="8710" max="8710" width="7.7109375" style="33" customWidth="1"/>
+    <col min="8711" max="8717" width="9.140625" style="33" customWidth="1"/>
+    <col min="8718" max="8718" width="10.28515625" style="33" customWidth="1"/>
+    <col min="8719" max="8958" width="9.140625" style="33"/>
+    <col min="8959" max="8959" width="28" style="33" customWidth="1"/>
+    <col min="8960" max="8963" width="9.140625" style="33"/>
+    <col min="8964" max="8964" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="8965" max="8965" width="9.140625" style="33"/>
+    <col min="8966" max="8966" width="7.7109375" style="33" customWidth="1"/>
+    <col min="8967" max="8973" width="9.140625" style="33" customWidth="1"/>
+    <col min="8974" max="8974" width="10.28515625" style="33" customWidth="1"/>
+    <col min="8975" max="9214" width="9.140625" style="33"/>
+    <col min="9215" max="9215" width="28" style="33" customWidth="1"/>
+    <col min="9216" max="9219" width="9.140625" style="33"/>
+    <col min="9220" max="9220" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="9221" max="9221" width="9.140625" style="33"/>
+    <col min="9222" max="9222" width="7.7109375" style="33" customWidth="1"/>
+    <col min="9223" max="9229" width="9.140625" style="33" customWidth="1"/>
+    <col min="9230" max="9230" width="10.28515625" style="33" customWidth="1"/>
+    <col min="9231" max="9470" width="9.140625" style="33"/>
+    <col min="9471" max="9471" width="28" style="33" customWidth="1"/>
+    <col min="9472" max="9475" width="9.140625" style="33"/>
+    <col min="9476" max="9476" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="9477" max="9477" width="9.140625" style="33"/>
+    <col min="9478" max="9478" width="7.7109375" style="33" customWidth="1"/>
+    <col min="9479" max="9485" width="9.140625" style="33" customWidth="1"/>
+    <col min="9486" max="9486" width="10.28515625" style="33" customWidth="1"/>
+    <col min="9487" max="9726" width="9.140625" style="33"/>
+    <col min="9727" max="9727" width="28" style="33" customWidth="1"/>
+    <col min="9728" max="9731" width="9.140625" style="33"/>
+    <col min="9732" max="9732" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="9733" max="9733" width="9.140625" style="33"/>
+    <col min="9734" max="9734" width="7.7109375" style="33" customWidth="1"/>
+    <col min="9735" max="9741" width="9.140625" style="33" customWidth="1"/>
+    <col min="9742" max="9742" width="10.28515625" style="33" customWidth="1"/>
+    <col min="9743" max="9982" width="9.140625" style="33"/>
+    <col min="9983" max="9983" width="28" style="33" customWidth="1"/>
+    <col min="9984" max="9987" width="9.140625" style="33"/>
+    <col min="9988" max="9988" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="9989" max="9989" width="9.140625" style="33"/>
+    <col min="9990" max="9990" width="7.7109375" style="33" customWidth="1"/>
+    <col min="9991" max="9997" width="9.140625" style="33" customWidth="1"/>
+    <col min="9998" max="9998" width="10.28515625" style="33" customWidth="1"/>
+    <col min="9999" max="10238" width="9.140625" style="33"/>
+    <col min="10239" max="10239" width="28" style="33" customWidth="1"/>
+    <col min="10240" max="10243" width="9.140625" style="33"/>
+    <col min="10244" max="10244" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="10245" max="10245" width="9.140625" style="33"/>
+    <col min="10246" max="10246" width="7.7109375" style="33" customWidth="1"/>
+    <col min="10247" max="10253" width="9.140625" style="33" customWidth="1"/>
+    <col min="10254" max="10254" width="10.28515625" style="33" customWidth="1"/>
+    <col min="10255" max="10494" width="9.140625" style="33"/>
+    <col min="10495" max="10495" width="28" style="33" customWidth="1"/>
+    <col min="10496" max="10499" width="9.140625" style="33"/>
+    <col min="10500" max="10500" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="10501" max="10501" width="9.140625" style="33"/>
+    <col min="10502" max="10502" width="7.7109375" style="33" customWidth="1"/>
+    <col min="10503" max="10509" width="9.140625" style="33" customWidth="1"/>
+    <col min="10510" max="10510" width="10.28515625" style="33" customWidth="1"/>
+    <col min="10511" max="10750" width="9.140625" style="33"/>
+    <col min="10751" max="10751" width="28" style="33" customWidth="1"/>
+    <col min="10752" max="10755" width="9.140625" style="33"/>
+    <col min="10756" max="10756" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="10757" max="10757" width="9.140625" style="33"/>
+    <col min="10758" max="10758" width="7.7109375" style="33" customWidth="1"/>
+    <col min="10759" max="10765" width="9.140625" style="33" customWidth="1"/>
+    <col min="10766" max="10766" width="10.28515625" style="33" customWidth="1"/>
+    <col min="10767" max="11006" width="9.140625" style="33"/>
+    <col min="11007" max="11007" width="28" style="33" customWidth="1"/>
+    <col min="11008" max="11011" width="9.140625" style="33"/>
+    <col min="11012" max="11012" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="11013" max="11013" width="9.140625" style="33"/>
+    <col min="11014" max="11014" width="7.7109375" style="33" customWidth="1"/>
+    <col min="11015" max="11021" width="9.140625" style="33" customWidth="1"/>
+    <col min="11022" max="11022" width="10.28515625" style="33" customWidth="1"/>
+    <col min="11023" max="11262" width="9.140625" style="33"/>
+    <col min="11263" max="11263" width="28" style="33" customWidth="1"/>
+    <col min="11264" max="11267" width="9.140625" style="33"/>
+    <col min="11268" max="11268" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="11269" max="11269" width="9.140625" style="33"/>
+    <col min="11270" max="11270" width="7.7109375" style="33" customWidth="1"/>
+    <col min="11271" max="11277" width="9.140625" style="33" customWidth="1"/>
+    <col min="11278" max="11278" width="10.28515625" style="33" customWidth="1"/>
+    <col min="11279" max="11518" width="9.140625" style="33"/>
+    <col min="11519" max="11519" width="28" style="33" customWidth="1"/>
+    <col min="11520" max="11523" width="9.140625" style="33"/>
+    <col min="11524" max="11524" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="11525" max="11525" width="9.140625" style="33"/>
+    <col min="11526" max="11526" width="7.7109375" style="33" customWidth="1"/>
+    <col min="11527" max="11533" width="9.140625" style="33" customWidth="1"/>
+    <col min="11534" max="11534" width="10.28515625" style="33" customWidth="1"/>
+    <col min="11535" max="11774" width="9.140625" style="33"/>
+    <col min="11775" max="11775" width="28" style="33" customWidth="1"/>
+    <col min="11776" max="11779" width="9.140625" style="33"/>
+    <col min="11780" max="11780" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="11781" max="11781" width="9.140625" style="33"/>
+    <col min="11782" max="11782" width="7.7109375" style="33" customWidth="1"/>
+    <col min="11783" max="11789" width="9.140625" style="33" customWidth="1"/>
+    <col min="11790" max="11790" width="10.28515625" style="33" customWidth="1"/>
+    <col min="11791" max="12030" width="9.140625" style="33"/>
+    <col min="12031" max="12031" width="28" style="33" customWidth="1"/>
+    <col min="12032" max="12035" width="9.140625" style="33"/>
+    <col min="12036" max="12036" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="12037" max="12037" width="9.140625" style="33"/>
+    <col min="12038" max="12038" width="7.7109375" style="33" customWidth="1"/>
+    <col min="12039" max="12045" width="9.140625" style="33" customWidth="1"/>
+    <col min="12046" max="12046" width="10.28515625" style="33" customWidth="1"/>
+    <col min="12047" max="12286" width="9.140625" style="33"/>
+    <col min="12287" max="12287" width="28" style="33" customWidth="1"/>
+    <col min="12288" max="12291" width="9.140625" style="33"/>
+    <col min="12292" max="12292" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="12293" max="12293" width="9.140625" style="33"/>
+    <col min="12294" max="12294" width="7.7109375" style="33" customWidth="1"/>
+    <col min="12295" max="12301" width="9.140625" style="33" customWidth="1"/>
+    <col min="12302" max="12302" width="10.28515625" style="33" customWidth="1"/>
+    <col min="12303" max="12542" width="9.140625" style="33"/>
+    <col min="12543" max="12543" width="28" style="33" customWidth="1"/>
+    <col min="12544" max="12547" width="9.140625" style="33"/>
+    <col min="12548" max="12548" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="12549" max="12549" width="9.140625" style="33"/>
+    <col min="12550" max="12550" width="7.7109375" style="33" customWidth="1"/>
+    <col min="12551" max="12557" width="9.140625" style="33" customWidth="1"/>
+    <col min="12558" max="12558" width="10.28515625" style="33" customWidth="1"/>
+    <col min="12559" max="12798" width="9.140625" style="33"/>
+    <col min="12799" max="12799" width="28" style="33" customWidth="1"/>
+    <col min="12800" max="12803" width="9.140625" style="33"/>
+    <col min="12804" max="12804" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="12805" max="12805" width="9.140625" style="33"/>
+    <col min="12806" max="12806" width="7.7109375" style="33" customWidth="1"/>
+    <col min="12807" max="12813" width="9.140625" style="33" customWidth="1"/>
+    <col min="12814" max="12814" width="10.28515625" style="33" customWidth="1"/>
+    <col min="12815" max="13054" width="9.140625" style="33"/>
+    <col min="13055" max="13055" width="28" style="33" customWidth="1"/>
+    <col min="13056" max="13059" width="9.140625" style="33"/>
+    <col min="13060" max="13060" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="13061" max="13061" width="9.140625" style="33"/>
+    <col min="13062" max="13062" width="7.7109375" style="33" customWidth="1"/>
+    <col min="13063" max="13069" width="9.140625" style="33" customWidth="1"/>
+    <col min="13070" max="13070" width="10.28515625" style="33" customWidth="1"/>
+    <col min="13071" max="13310" width="9.140625" style="33"/>
+    <col min="13311" max="13311" width="28" style="33" customWidth="1"/>
+    <col min="13312" max="13315" width="9.140625" style="33"/>
+    <col min="13316" max="13316" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="13317" max="13317" width="9.140625" style="33"/>
+    <col min="13318" max="13318" width="7.7109375" style="33" customWidth="1"/>
+    <col min="13319" max="13325" width="9.140625" style="33" customWidth="1"/>
+    <col min="13326" max="13326" width="10.28515625" style="33" customWidth="1"/>
+    <col min="13327" max="13566" width="9.140625" style="33"/>
+    <col min="13567" max="13567" width="28" style="33" customWidth="1"/>
+    <col min="13568" max="13571" width="9.140625" style="33"/>
+    <col min="13572" max="13572" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="13573" max="13573" width="9.140625" style="33"/>
+    <col min="13574" max="13574" width="7.7109375" style="33" customWidth="1"/>
+    <col min="13575" max="13581" width="9.140625" style="33" customWidth="1"/>
+    <col min="13582" max="13582" width="10.28515625" style="33" customWidth="1"/>
+    <col min="13583" max="13822" width="9.140625" style="33"/>
+    <col min="13823" max="13823" width="28" style="33" customWidth="1"/>
+    <col min="13824" max="13827" width="9.140625" style="33"/>
+    <col min="13828" max="13828" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="13829" max="13829" width="9.140625" style="33"/>
+    <col min="13830" max="13830" width="7.7109375" style="33" customWidth="1"/>
+    <col min="13831" max="13837" width="9.140625" style="33" customWidth="1"/>
+    <col min="13838" max="13838" width="10.28515625" style="33" customWidth="1"/>
+    <col min="13839" max="14078" width="9.140625" style="33"/>
+    <col min="14079" max="14079" width="28" style="33" customWidth="1"/>
+    <col min="14080" max="14083" width="9.140625" style="33"/>
+    <col min="14084" max="14084" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="14085" max="14085" width="9.140625" style="33"/>
+    <col min="14086" max="14086" width="7.7109375" style="33" customWidth="1"/>
+    <col min="14087" max="14093" width="9.140625" style="33" customWidth="1"/>
+    <col min="14094" max="14094" width="10.28515625" style="33" customWidth="1"/>
+    <col min="14095" max="14334" width="9.140625" style="33"/>
+    <col min="14335" max="14335" width="28" style="33" customWidth="1"/>
+    <col min="14336" max="14339" width="9.140625" style="33"/>
+    <col min="14340" max="14340" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="14341" max="14341" width="9.140625" style="33"/>
+    <col min="14342" max="14342" width="7.7109375" style="33" customWidth="1"/>
+    <col min="14343" max="14349" width="9.140625" style="33" customWidth="1"/>
+    <col min="14350" max="14350" width="10.28515625" style="33" customWidth="1"/>
+    <col min="14351" max="14590" width="9.140625" style="33"/>
+    <col min="14591" max="14591" width="28" style="33" customWidth="1"/>
+    <col min="14592" max="14595" width="9.140625" style="33"/>
+    <col min="14596" max="14596" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="14597" max="14597" width="9.140625" style="33"/>
+    <col min="14598" max="14598" width="7.7109375" style="33" customWidth="1"/>
+    <col min="14599" max="14605" width="9.140625" style="33" customWidth="1"/>
+    <col min="14606" max="14606" width="10.28515625" style="33" customWidth="1"/>
+    <col min="14607" max="14846" width="9.140625" style="33"/>
+    <col min="14847" max="14847" width="28" style="33" customWidth="1"/>
+    <col min="14848" max="14851" width="9.140625" style="33"/>
+    <col min="14852" max="14852" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="14853" max="14853" width="9.140625" style="33"/>
+    <col min="14854" max="14854" width="7.7109375" style="33" customWidth="1"/>
+    <col min="14855" max="14861" width="9.140625" style="33" customWidth="1"/>
+    <col min="14862" max="14862" width="10.28515625" style="33" customWidth="1"/>
+    <col min="14863" max="15102" width="9.140625" style="33"/>
+    <col min="15103" max="15103" width="28" style="33" customWidth="1"/>
+    <col min="15104" max="15107" width="9.140625" style="33"/>
+    <col min="15108" max="15108" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="15109" max="15109" width="9.140625" style="33"/>
+    <col min="15110" max="15110" width="7.7109375" style="33" customWidth="1"/>
+    <col min="15111" max="15117" width="9.140625" style="33" customWidth="1"/>
+    <col min="15118" max="15118" width="10.28515625" style="33" customWidth="1"/>
+    <col min="15119" max="15358" width="9.140625" style="33"/>
+    <col min="15359" max="15359" width="28" style="33" customWidth="1"/>
+    <col min="15360" max="15363" width="9.140625" style="33"/>
+    <col min="15364" max="15364" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="15365" max="15365" width="9.140625" style="33"/>
+    <col min="15366" max="15366" width="7.7109375" style="33" customWidth="1"/>
+    <col min="15367" max="15373" width="9.140625" style="33" customWidth="1"/>
+    <col min="15374" max="15374" width="10.28515625" style="33" customWidth="1"/>
+    <col min="15375" max="15614" width="9.140625" style="33"/>
+    <col min="15615" max="15615" width="28" style="33" customWidth="1"/>
+    <col min="15616" max="15619" width="9.140625" style="33"/>
+    <col min="15620" max="15620" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="15621" max="15621" width="9.140625" style="33"/>
+    <col min="15622" max="15622" width="7.7109375" style="33" customWidth="1"/>
+    <col min="15623" max="15629" width="9.140625" style="33" customWidth="1"/>
+    <col min="15630" max="15630" width="10.28515625" style="33" customWidth="1"/>
+    <col min="15631" max="15870" width="9.140625" style="33"/>
+    <col min="15871" max="15871" width="28" style="33" customWidth="1"/>
+    <col min="15872" max="15875" width="9.140625" style="33"/>
+    <col min="15876" max="15876" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="15877" max="15877" width="9.140625" style="33"/>
+    <col min="15878" max="15878" width="7.7109375" style="33" customWidth="1"/>
+    <col min="15879" max="15885" width="9.140625" style="33" customWidth="1"/>
+    <col min="15886" max="15886" width="10.28515625" style="33" customWidth="1"/>
+    <col min="15887" max="16126" width="9.140625" style="33"/>
+    <col min="16127" max="16127" width="28" style="33" customWidth="1"/>
+    <col min="16128" max="16131" width="9.140625" style="33"/>
+    <col min="16132" max="16132" width="11.42578125" style="33" bestFit="1" customWidth="1"/>
+    <col min="16133" max="16133" width="9.140625" style="33"/>
+    <col min="16134" max="16134" width="7.7109375" style="33" customWidth="1"/>
+    <col min="16135" max="16141" width="9.140625" style="33" customWidth="1"/>
+    <col min="16142" max="16142" width="10.28515625" style="33" customWidth="1"/>
+    <col min="16143" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:28" s="1" customFormat="1">
+      <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-[...24 lines deleted...]
-      <c r="AA1" s="3"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
+      <c r="Z1" s="37"/>
+      <c r="AA1" s="37"/>
     </row>
-    <row r="2" spans="1:27" s="4" customFormat="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="S2" s="5"/>
+    <row r="2" spans="1:28" s="1" customFormat="1">
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
     </row>
-    <row r="3" spans="1:27" s="4" customFormat="1" x14ac:dyDescent="0.25">
-[...26 lines deleted...]
-      <c r="AA3" s="7" t="s">
+    <row r="3" spans="1:28" s="1" customFormat="1">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="4"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="4"/>
+      <c r="Z3" s="4"/>
+      <c r="AB3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:27" s="4" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="9">
+    <row r="4" spans="1:28" s="1" customFormat="1">
+      <c r="A4" s="5"/>
+      <c r="B4" s="6">
         <v>2000</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C4" s="6">
         <v>2001</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="6">
         <v>2002</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="6">
         <v>2003</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F4" s="6">
         <v>2004</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G4" s="6">
         <v>2005</v>
       </c>
-      <c r="H4" s="9">
+      <c r="H4" s="6">
         <v>2006</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I4" s="6">
         <v>2007</v>
       </c>
-      <c r="J4" s="9">
+      <c r="J4" s="6">
         <v>2008</v>
       </c>
-      <c r="K4" s="9">
+      <c r="K4" s="6">
         <v>2009</v>
       </c>
-      <c r="L4" s="10">
+      <c r="L4" s="7">
         <v>2010</v>
       </c>
-      <c r="M4" s="10">
+      <c r="M4" s="7">
         <v>2011</v>
       </c>
-      <c r="N4" s="10">
+      <c r="N4" s="7">
         <v>2012</v>
       </c>
-      <c r="O4" s="10">
+      <c r="O4" s="7">
         <v>2013</v>
       </c>
-      <c r="P4" s="10">
+      <c r="P4" s="7">
         <v>2014</v>
       </c>
-      <c r="Q4" s="10">
+      <c r="Q4" s="7">
         <v>2015</v>
       </c>
-      <c r="R4" s="10">
+      <c r="R4" s="7">
         <v>2016</v>
       </c>
-      <c r="S4" s="10">
+      <c r="S4" s="7">
         <v>2017</v>
       </c>
-      <c r="T4" s="9">
+      <c r="T4" s="6">
         <v>2018</v>
       </c>
-      <c r="U4" s="11">
+      <c r="U4" s="8">
         <v>2019</v>
       </c>
-      <c r="V4" s="10">
+      <c r="V4" s="7">
         <v>2020</v>
       </c>
-      <c r="W4" s="10">
+      <c r="W4" s="7">
         <v>2021</v>
       </c>
-      <c r="X4" s="10">
+      <c r="X4" s="7">
         <v>2022</v>
       </c>
-      <c r="Y4" s="10">
+      <c r="Y4" s="7">
         <v>2022</v>
       </c>
-      <c r="Z4" s="10">
+      <c r="Z4" s="7">
         <v>2023</v>
       </c>
-      <c r="AA4" s="10">
+      <c r="AA4" s="7">
         <v>2024</v>
       </c>
+      <c r="AB4" s="7">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:27" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="12" t="s">
+    <row r="5" spans="1:28" s="1" customFormat="1">
+      <c r="A5" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="13">
+      <c r="B5" s="10">
         <v>25.5</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="10">
         <v>37.200000000000003</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="10">
         <v>29.2</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="10">
         <v>212.4</v>
       </c>
-      <c r="F5" s="13" t="s">
+      <c r="F5" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="10">
         <v>494.8</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H5" s="10">
         <v>1016.5</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I5" s="10">
         <v>1333.5</v>
       </c>
-      <c r="J5" s="13">
+      <c r="J5" s="10">
         <v>1351.8</v>
       </c>
-      <c r="K5" s="13">
+      <c r="K5" s="10">
         <v>739.2</v>
       </c>
-      <c r="L5" s="14">
+      <c r="L5" s="11">
         <v>848.6</v>
       </c>
-      <c r="M5" s="14">
+      <c r="M5" s="11">
         <v>970.6</v>
       </c>
-      <c r="N5" s="14">
+      <c r="N5" s="11">
         <v>1014.5</v>
       </c>
-      <c r="O5" s="14">
+      <c r="O5" s="11">
         <v>1013</v>
       </c>
-      <c r="P5" s="14">
+      <c r="P5" s="11">
         <v>1034</v>
       </c>
-      <c r="Q5" s="15">
+      <c r="Q5" s="12">
         <v>940</v>
       </c>
-      <c r="R5" s="15">
+      <c r="R5" s="12">
         <v>972.3</v>
       </c>
-      <c r="S5" s="15">
+      <c r="S5" s="12">
         <v>1083.3</v>
       </c>
-      <c r="T5" s="16">
+      <c r="T5" s="13">
         <v>897.9</v>
       </c>
-      <c r="U5" s="17">
+      <c r="U5" s="14">
         <v>864</v>
       </c>
-      <c r="V5" s="15">
+      <c r="V5" s="12">
         <v>868.7</v>
       </c>
-      <c r="W5" s="16">
+      <c r="W5" s="13">
         <v>855.3</v>
       </c>
-      <c r="X5" s="15">
+      <c r="X5" s="12">
         <v>3545.1</v>
       </c>
-      <c r="Y5" s="15">
+      <c r="Y5" s="12">
         <v>3545.1</v>
       </c>
-      <c r="Z5" s="18">
+      <c r="Z5" s="15">
         <v>1002.9</v>
       </c>
-      <c r="AA5" s="19">
+      <c r="AA5" s="16">
         <v>1220.7</v>
       </c>
+      <c r="AB5" s="16">
+        <v>1351.5</v>
+      </c>
     </row>
-    <row r="6" spans="1:27" s="26" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="20" t="s">
+    <row r="6" spans="1:28" s="23" customFormat="1" ht="45">
+      <c r="A6" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="21" t="s">
+      <c r="B6" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="C6" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="D6" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="21" t="s">
+      <c r="E6" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="13" t="s">
+      <c r="F6" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="21" t="s">
+      <c r="G6" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="21" t="s">
+      <c r="H6" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="I6" s="21" t="s">
+      <c r="I6" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="J6" s="21" t="s">
+      <c r="J6" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="K6" s="21" t="s">
+      <c r="K6" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="L6" s="22" t="s">
+      <c r="L6" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="M6" s="22" t="s">
+      <c r="M6" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="N6" s="22" t="s">
+      <c r="N6" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="O6" s="15">
+      <c r="O6" s="12">
         <v>523.4</v>
       </c>
-      <c r="P6" s="22" t="s">
+      <c r="P6" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="Q6" s="23">
+      <c r="Q6" s="20">
         <v>498.5</v>
       </c>
-      <c r="R6" s="22" t="s">
+      <c r="R6" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="S6" s="23">
+      <c r="S6" s="20">
         <v>734.6</v>
       </c>
-      <c r="T6" s="24">
+      <c r="T6" s="21">
         <v>781.7</v>
       </c>
-      <c r="U6" s="25">
+      <c r="U6" s="22">
         <v>713.2</v>
       </c>
-      <c r="V6" s="21" t="s">
+      <c r="V6" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="W6" s="24">
+      <c r="W6" s="21">
         <v>632.79999999999995</v>
       </c>
-      <c r="X6" s="24">
+      <c r="X6" s="21">
         <v>86.8</v>
       </c>
-      <c r="Y6" s="24">
+      <c r="Y6" s="21">
         <v>86.8</v>
       </c>
-      <c r="Z6" s="25">
+      <c r="Z6" s="22">
         <v>44.4</v>
       </c>
-      <c r="AA6" s="19">
+      <c r="AA6" s="16">
         <v>5696.2</v>
       </c>
+      <c r="AB6" s="16">
+        <v>2602.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:27" s="26" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A7" s="20" t="s">
+    <row r="7" spans="1:28" s="23" customFormat="1" ht="22.5">
+      <c r="A7" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="21" t="s">
+      <c r="B7" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="C7" s="21" t="s">
+      <c r="C7" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="D7" s="21" t="s">
+      <c r="D7" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="E7" s="21" t="s">
+      <c r="E7" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="F7" s="13" t="s">
+      <c r="F7" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="21" t="s">
+      <c r="G7" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="H7" s="21" t="s">
+      <c r="H7" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="I7" s="21" t="s">
+      <c r="I7" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="J7" s="21" t="s">
+      <c r="J7" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="K7" s="21" t="s">
+      <c r="K7" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="L7" s="22" t="s">
+      <c r="L7" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="M7" s="22" t="s">
+      <c r="M7" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="N7" s="22" t="s">
+      <c r="N7" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="O7" s="15">
+      <c r="O7" s="12">
         <v>391.7</v>
       </c>
-      <c r="P7" s="22" t="s">
+      <c r="P7" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q7" s="23">
+      <c r="Q7" s="20">
         <v>458.8</v>
       </c>
-      <c r="R7" s="22" t="s">
+      <c r="R7" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="S7" s="23">
+      <c r="S7" s="20">
         <v>270.39999999999998</v>
       </c>
-      <c r="T7" s="24">
+      <c r="T7" s="21">
         <v>300.8</v>
       </c>
-      <c r="U7" s="25">
+      <c r="U7" s="22">
         <v>322.2</v>
       </c>
-      <c r="V7" s="21" t="s">
+      <c r="V7" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="W7" s="24">
+      <c r="W7" s="21">
         <v>499.9</v>
       </c>
-      <c r="X7" s="24">
+      <c r="X7" s="21">
         <v>374.6</v>
       </c>
-      <c r="Y7" s="24">
+      <c r="Y7" s="21">
         <v>374.6</v>
       </c>
-      <c r="Z7" s="25">
+      <c r="Z7" s="22">
         <v>540</v>
       </c>
-      <c r="AA7" s="19">
+      <c r="AA7" s="16">
         <v>600.4</v>
       </c>
+      <c r="AB7" s="16">
+        <v>638.79999999999995</v>
+      </c>
     </row>
-    <row r="8" spans="1:27" s="26" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="20" t="s">
+    <row r="8" spans="1:28" s="23" customFormat="1" ht="33.75">
+      <c r="A8" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="21" t="s">
+      <c r="B8" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="C8" s="21" t="s">
+      <c r="C8" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="21" t="s">
+      <c r="D8" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="E8" s="21" t="s">
+      <c r="E8" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="F8" s="13" t="s">
+      <c r="F8" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="G8" s="21" t="s">
+      <c r="G8" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="H8" s="21" t="s">
+      <c r="H8" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="I8" s="21" t="s">
+      <c r="I8" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="J8" s="21" t="s">
+      <c r="J8" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="K8" s="21" t="s">
+      <c r="K8" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="L8" s="22" t="s">
+      <c r="L8" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="M8" s="22" t="s">
+      <c r="M8" s="19" t="s">
         <v>49</v>
       </c>
-      <c r="N8" s="22" t="s">
+      <c r="N8" s="19" t="s">
         <v>50</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="12">
         <v>648.20000000000005</v>
       </c>
-      <c r="P8" s="22" t="s">
+      <c r="P8" s="19" t="s">
         <v>51</v>
       </c>
-      <c r="Q8" s="23">
+      <c r="Q8" s="20">
         <v>814.2</v>
       </c>
-      <c r="R8" s="22" t="s">
+      <c r="R8" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="S8" s="23">
+      <c r="S8" s="20">
         <v>1044.0999999999999</v>
       </c>
-      <c r="T8" s="24">
+      <c r="T8" s="21">
         <v>1369.1</v>
       </c>
-      <c r="U8" s="27">
+      <c r="U8" s="24">
         <v>2143.9</v>
       </c>
-      <c r="V8" s="23">
+      <c r="V8" s="20">
         <v>2400.4</v>
       </c>
-      <c r="W8" s="23">
+      <c r="W8" s="20">
         <v>3191.5</v>
       </c>
-      <c r="X8" s="24">
+      <c r="X8" s="21">
         <v>3237.6</v>
       </c>
-      <c r="Y8" s="24">
+      <c r="Y8" s="21">
         <v>3237.6</v>
       </c>
-      <c r="Z8" s="25">
+      <c r="Z8" s="22">
         <v>5350</v>
       </c>
-      <c r="AA8" s="19">
+      <c r="AA8" s="16">
         <v>5445.4</v>
       </c>
+      <c r="AB8" s="16">
+        <v>4874.3999999999996</v>
+      </c>
     </row>
-    <row r="9" spans="1:27" s="26" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="20" t="s">
+    <row r="9" spans="1:28" s="23" customFormat="1">
+      <c r="A9" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="21" t="s">
+      <c r="B9" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="C9" s="21" t="s">
+      <c r="C9" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="D9" s="21" t="s">
+      <c r="D9" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="E9" s="21" t="s">
+      <c r="E9" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="F9" s="13" t="s">
+      <c r="F9" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="G9" s="21" t="s">
+      <c r="G9" s="18" t="s">
         <v>59</v>
       </c>
-      <c r="H9" s="21" t="s">
+      <c r="H9" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="I9" s="21" t="s">
+      <c r="I9" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="J9" s="21" t="s">
+      <c r="J9" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="K9" s="21" t="s">
+      <c r="K9" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="22" t="s">
+      <c r="L9" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="22" t="s">
+      <c r="M9" s="19" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="22" t="s">
+      <c r="N9" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O9" s="12">
         <v>546.29999999999995</v>
       </c>
-      <c r="P9" s="22" t="s">
+      <c r="P9" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="Q9" s="23">
+      <c r="Q9" s="20">
         <v>771.1</v>
       </c>
-      <c r="R9" s="22" t="s">
+      <c r="R9" s="19" t="s">
         <v>67</v>
       </c>
-      <c r="S9" s="23">
+      <c r="S9" s="20">
         <v>1385.4</v>
       </c>
-      <c r="T9" s="24">
+      <c r="T9" s="21">
         <v>1245.9000000000001</v>
       </c>
-      <c r="U9" s="25">
+      <c r="U9" s="22">
         <v>1541.1</v>
       </c>
-      <c r="V9" s="24">
+      <c r="V9" s="21">
         <v>1839.1</v>
       </c>
-      <c r="W9" s="24">
+      <c r="W9" s="21">
         <v>2072.1999999999998</v>
       </c>
-      <c r="X9" s="24">
+      <c r="X9" s="21">
         <v>2550.3000000000002</v>
       </c>
-      <c r="Y9" s="24">
+      <c r="Y9" s="21">
         <v>2550.3000000000002</v>
       </c>
-      <c r="Z9" s="25">
+      <c r="Z9" s="22">
         <v>7241.3</v>
       </c>
-      <c r="AA9" s="19">
+      <c r="AA9" s="16">
         <v>4679</v>
       </c>
+      <c r="AB9" s="16">
+        <v>6232.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:27" s="26" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A10" s="20" t="s">
+    <row r="10" spans="1:28" s="23" customFormat="1" ht="22.5">
+      <c r="A10" s="17" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="21">
+      <c r="B10" s="18">
         <v>527.5</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="18">
         <v>669</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="18">
         <v>877.2</v>
       </c>
-      <c r="E10" s="21">
+      <c r="E10" s="18">
         <v>1010</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="10">
         <v>1201.4000000000001</v>
       </c>
-      <c r="G10" s="21">
+      <c r="G10" s="18">
         <v>2065.6999999999998</v>
       </c>
-      <c r="H10" s="21">
+      <c r="H10" s="18">
         <v>3546.3</v>
       </c>
-      <c r="I10" s="21">
+      <c r="I10" s="18">
         <v>5071.6000000000004</v>
       </c>
-      <c r="J10" s="21">
+      <c r="J10" s="18">
         <v>7417.9</v>
       </c>
-      <c r="K10" s="21">
+      <c r="K10" s="18">
         <v>8134.3</v>
       </c>
-      <c r="L10" s="22">
+      <c r="L10" s="19">
         <v>9920.7999999999993</v>
       </c>
-      <c r="M10" s="22">
+      <c r="M10" s="19">
         <v>11146.2</v>
       </c>
-      <c r="N10" s="22">
+      <c r="N10" s="19">
         <v>14877.5</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O10" s="11">
         <v>14675.8</v>
       </c>
-      <c r="P10" s="22">
+      <c r="P10" s="19">
         <v>16123.2</v>
       </c>
-      <c r="Q10" s="23">
+      <c r="Q10" s="20">
         <v>23524.1</v>
       </c>
-      <c r="R10" s="22" t="s">
+      <c r="R10" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="S10" s="23">
+      <c r="S10" s="20">
         <v>23225.599999999999</v>
       </c>
-      <c r="T10" s="24">
+      <c r="T10" s="21">
         <v>37317</v>
       </c>
-      <c r="U10" s="25">
+      <c r="U10" s="22">
         <v>26741.8</v>
       </c>
-      <c r="V10" s="24">
+      <c r="V10" s="21">
         <v>25957.200000000001</v>
       </c>
-      <c r="W10" s="24">
+      <c r="W10" s="21">
         <v>38857</v>
       </c>
-      <c r="X10" s="24">
+      <c r="X10" s="21">
         <v>63072.800000000003</v>
       </c>
-      <c r="Y10" s="24">
+      <c r="Y10" s="21">
         <v>63072.800000000003</v>
       </c>
-      <c r="Z10" s="25">
+      <c r="Z10" s="22">
         <v>91216.2</v>
       </c>
-      <c r="AA10" s="19">
+      <c r="AA10" s="16">
         <v>151118.1</v>
       </c>
+      <c r="AB10" s="16">
+        <v>44013.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:27" s="26" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A11" s="20" t="s">
+    <row r="11" spans="1:28" s="23" customFormat="1" ht="22.5">
+      <c r="A11" s="17" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="21" t="s">
+      <c r="B11" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="C11" s="21" t="s">
+      <c r="C11" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="D11" s="21" t="s">
+      <c r="D11" s="18" t="s">
         <v>73</v>
       </c>
-      <c r="E11" s="21" t="s">
+      <c r="E11" s="18" t="s">
         <v>74</v>
       </c>
-      <c r="F11" s="13" t="s">
+      <c r="F11" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="G11" s="21" t="s">
+      <c r="G11" s="18" t="s">
         <v>76</v>
       </c>
-      <c r="H11" s="21" t="s">
+      <c r="H11" s="18" t="s">
         <v>77</v>
       </c>
-      <c r="I11" s="21" t="s">
+      <c r="I11" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="J11" s="21" t="s">
+      <c r="J11" s="18" t="s">
         <v>79</v>
       </c>
-      <c r="K11" s="21" t="s">
+      <c r="K11" s="18" t="s">
         <v>80</v>
       </c>
-      <c r="L11" s="22" t="s">
+      <c r="L11" s="19" t="s">
         <v>81</v>
       </c>
-      <c r="M11" s="22" t="s">
+      <c r="M11" s="19" t="s">
         <v>82</v>
       </c>
-      <c r="N11" s="22" t="s">
+      <c r="N11" s="19" t="s">
         <v>83</v>
       </c>
-      <c r="O11" s="15">
+      <c r="O11" s="12">
         <v>322.3</v>
       </c>
-      <c r="P11" s="22" t="s">
+      <c r="P11" s="19" t="s">
         <v>84</v>
       </c>
-      <c r="Q11" s="23">
+      <c r="Q11" s="20">
         <v>373.2</v>
       </c>
-      <c r="R11" s="22" t="s">
+      <c r="R11" s="19" t="s">
         <v>85</v>
       </c>
-      <c r="S11" s="23">
+      <c r="S11" s="20">
         <v>661.5</v>
       </c>
-      <c r="T11" s="24">
+      <c r="T11" s="21">
         <v>544.70000000000005</v>
       </c>
-      <c r="U11" s="25">
+      <c r="U11" s="22">
         <v>661.5</v>
       </c>
-      <c r="V11" s="21" t="s">
+      <c r="V11" s="18" t="s">
         <v>86</v>
       </c>
-      <c r="W11" s="24">
+      <c r="W11" s="21">
         <v>1038.5</v>
       </c>
-      <c r="X11" s="24">
+      <c r="X11" s="21">
         <v>1651.6</v>
       </c>
-      <c r="Y11" s="24">
+      <c r="Y11" s="21">
         <v>1651.6</v>
       </c>
-      <c r="Z11" s="25">
+      <c r="Z11" s="22">
         <v>1348.5</v>
       </c>
-      <c r="AA11" s="19">
+      <c r="AA11" s="16">
         <v>2504.9</v>
       </c>
+      <c r="AB11" s="16">
+        <v>2285.3000000000002</v>
+      </c>
     </row>
-    <row r="12" spans="1:27" s="26" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A12" s="20" t="s">
+    <row r="12" spans="1:28" s="23" customFormat="1" ht="33.75">
+      <c r="A12" s="17" t="s">
         <v>87</v>
       </c>
-      <c r="B12" s="21" t="s">
+      <c r="B12" s="18" t="s">
         <v>88</v>
       </c>
-      <c r="C12" s="21" t="s">
+      <c r="C12" s="18" t="s">
         <v>89</v>
       </c>
-      <c r="D12" s="21" t="s">
+      <c r="D12" s="18" t="s">
         <v>90</v>
       </c>
-      <c r="E12" s="21" t="s">
+      <c r="E12" s="18" t="s">
         <v>91</v>
       </c>
-      <c r="F12" s="13" t="s">
+      <c r="F12" s="10" t="s">
         <v>92</v>
       </c>
-      <c r="G12" s="21" t="s">
+      <c r="G12" s="18" t="s">
         <v>93</v>
       </c>
-      <c r="H12" s="21" t="s">
+      <c r="H12" s="18" t="s">
         <v>94</v>
       </c>
-      <c r="I12" s="21" t="s">
+      <c r="I12" s="18" t="s">
         <v>95</v>
       </c>
-      <c r="J12" s="21" t="s">
+      <c r="J12" s="18" t="s">
         <v>96</v>
       </c>
-      <c r="K12" s="21" t="s">
+      <c r="K12" s="18" t="s">
         <v>97</v>
       </c>
-      <c r="L12" s="22" t="s">
+      <c r="L12" s="19" t="s">
         <v>98</v>
       </c>
-      <c r="M12" s="22" t="s">
+      <c r="M12" s="19" t="s">
         <v>99</v>
       </c>
-      <c r="N12" s="22" t="s">
+      <c r="N12" s="19" t="s">
         <v>100</v>
       </c>
-      <c r="O12" s="15">
+      <c r="O12" s="12">
         <v>416.8</v>
       </c>
-      <c r="P12" s="22" t="s">
+      <c r="P12" s="19" t="s">
         <v>101</v>
       </c>
-      <c r="Q12" s="23">
+      <c r="Q12" s="20">
         <v>376.7</v>
       </c>
-      <c r="R12" s="22" t="s">
+      <c r="R12" s="19" t="s">
         <v>102</v>
       </c>
-      <c r="S12" s="23">
+      <c r="S12" s="20">
         <v>1367.6</v>
       </c>
-      <c r="T12" s="24">
+      <c r="T12" s="21">
         <v>1760.9</v>
       </c>
-      <c r="U12" s="25">
+      <c r="U12" s="22">
         <v>621.9</v>
       </c>
-      <c r="V12" s="24">
+      <c r="V12" s="21">
         <v>1047.5</v>
       </c>
-      <c r="W12" s="24">
+      <c r="W12" s="21">
         <v>936.7</v>
       </c>
-      <c r="X12" s="24">
+      <c r="X12" s="21">
         <v>721.9</v>
       </c>
-      <c r="Y12" s="24">
+      <c r="Y12" s="21">
         <v>721.9</v>
       </c>
-      <c r="Z12" s="25">
+      <c r="Z12" s="22">
         <v>1704.8</v>
       </c>
-      <c r="AA12" s="19">
+      <c r="AA12" s="16">
         <v>992</v>
       </c>
+      <c r="AB12" s="16">
+        <v>2936.3</v>
+      </c>
     </row>
-    <row r="13" spans="1:27" s="26" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A13" s="20" t="s">
+    <row r="13" spans="1:28" s="23" customFormat="1" ht="33.75">
+      <c r="A13" s="17" t="s">
         <v>103</v>
       </c>
-      <c r="B13" s="21" t="s">
+      <c r="B13" s="18" t="s">
         <v>104</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="18">
         <v>2673</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="18">
         <v>3820.4</v>
       </c>
-      <c r="E13" s="21">
+      <c r="E13" s="18">
         <v>5034.7</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="10">
         <v>7985.3</v>
       </c>
-      <c r="G13" s="21">
+      <c r="G13" s="18">
         <v>9878.4</v>
       </c>
-      <c r="H13" s="21">
+      <c r="H13" s="18">
         <v>13427.9</v>
       </c>
-      <c r="I13" s="21">
+      <c r="I13" s="18">
         <v>18511.8</v>
       </c>
-      <c r="J13" s="21">
+      <c r="J13" s="18">
         <v>25209</v>
       </c>
-      <c r="K13" s="21">
+      <c r="K13" s="18">
         <v>21546.5</v>
       </c>
-      <c r="L13" s="22">
+      <c r="L13" s="19">
         <v>24927.4</v>
       </c>
-      <c r="M13" s="22">
+      <c r="M13" s="19">
         <v>15841.8</v>
       </c>
-      <c r="N13" s="22">
+      <c r="N13" s="19">
         <v>18002.599999999999</v>
       </c>
-      <c r="O13" s="15">
+      <c r="O13" s="12">
         <v>30659.9</v>
       </c>
-      <c r="P13" s="22">
+      <c r="P13" s="19">
         <v>32093.5</v>
       </c>
-      <c r="Q13" s="23">
+      <c r="Q13" s="20">
         <v>18438</v>
       </c>
-      <c r="R13" s="22" t="s">
+      <c r="R13" s="19" t="s">
         <v>105</v>
       </c>
-      <c r="S13" s="23">
+      <c r="S13" s="20">
         <v>29597</v>
       </c>
-      <c r="T13" s="24">
+      <c r="T13" s="21">
         <v>27209</v>
       </c>
-      <c r="U13" s="25">
+      <c r="U13" s="22">
         <v>38831.4</v>
       </c>
-      <c r="V13" s="21" t="s">
+      <c r="V13" s="18" t="s">
         <v>106</v>
       </c>
-      <c r="W13" s="24">
+      <c r="W13" s="21">
         <v>40082.9</v>
       </c>
-      <c r="X13" s="24">
+      <c r="X13" s="21">
         <v>35207</v>
       </c>
-      <c r="Y13" s="24">
+      <c r="Y13" s="21">
         <v>35207</v>
       </c>
-      <c r="Z13" s="25">
+      <c r="Z13" s="22">
         <v>56807.9</v>
       </c>
-      <c r="AA13" s="19">
+      <c r="AA13" s="16">
         <v>47726.2</v>
       </c>
+      <c r="AB13" s="16">
+        <v>69728</v>
+      </c>
     </row>
-    <row r="14" spans="1:27" s="26" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A14" s="20" t="s">
+    <row r="14" spans="1:28" s="23" customFormat="1" ht="22.5">
+      <c r="A14" s="17" t="s">
         <v>107</v>
       </c>
-      <c r="B14" s="21" t="s">
+      <c r="B14" s="18" t="s">
         <v>108</v>
       </c>
-      <c r="C14" s="21" t="s">
+      <c r="C14" s="18" t="s">
         <v>109</v>
       </c>
-      <c r="D14" s="21" t="s">
+      <c r="D14" s="18" t="s">
         <v>110</v>
       </c>
-      <c r="E14" s="21" t="s">
+      <c r="E14" s="18" t="s">
         <v>111</v>
       </c>
-      <c r="F14" s="13" t="s">
+      <c r="F14" s="10" t="s">
         <v>112</v>
       </c>
-      <c r="G14" s="21" t="s">
+      <c r="G14" s="18" t="s">
         <v>113</v>
       </c>
-      <c r="H14" s="21" t="s">
+      <c r="H14" s="18" t="s">
         <v>114</v>
       </c>
-      <c r="I14" s="21" t="s">
+      <c r="I14" s="18" t="s">
         <v>115</v>
       </c>
-      <c r="J14" s="21" t="s">
+      <c r="J14" s="18" t="s">
         <v>116</v>
       </c>
-      <c r="K14" s="21" t="s">
+      <c r="K14" s="18" t="s">
         <v>117</v>
       </c>
-      <c r="L14" s="22" t="s">
+      <c r="L14" s="19" t="s">
         <v>118</v>
       </c>
-      <c r="M14" s="22" t="s">
+      <c r="M14" s="19" t="s">
         <v>119</v>
       </c>
-      <c r="N14" s="22" t="s">
+      <c r="N14" s="19" t="s">
         <v>120</v>
       </c>
-      <c r="O14" s="15">
+      <c r="O14" s="12">
         <v>71.2</v>
       </c>
-      <c r="P14" s="22" t="s">
+      <c r="P14" s="19" t="s">
         <v>121</v>
       </c>
-      <c r="Q14" s="23">
+      <c r="Q14" s="20">
         <v>88.1</v>
       </c>
-      <c r="R14" s="22" t="s">
+      <c r="R14" s="19" t="s">
         <v>122</v>
       </c>
-      <c r="S14" s="23">
+      <c r="S14" s="20">
         <v>133.5</v>
       </c>
-      <c r="T14" s="24">
+      <c r="T14" s="21">
         <v>60.5</v>
       </c>
-      <c r="U14" s="25">
+      <c r="U14" s="22">
         <v>1470.7</v>
       </c>
-      <c r="V14" s="24">
+      <c r="V14" s="21">
         <v>1124.7</v>
       </c>
-      <c r="W14" s="24">
+      <c r="W14" s="21">
         <v>480.2</v>
       </c>
-      <c r="X14" s="24">
+      <c r="X14" s="21">
         <v>223.1</v>
       </c>
-      <c r="Y14" s="24">
+      <c r="Y14" s="21">
         <v>223.1</v>
       </c>
-      <c r="Z14" s="25">
+      <c r="Z14" s="22">
         <v>297</v>
       </c>
-      <c r="AA14" s="19">
+      <c r="AA14" s="16">
         <v>741.9</v>
       </c>
+      <c r="AB14" s="16">
+        <v>1170.5999999999999</v>
+      </c>
     </row>
-    <row r="15" spans="1:27" s="26" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A15" s="20" t="s">
+    <row r="15" spans="1:28" s="23" customFormat="1" ht="22.5">
+      <c r="A15" s="17" t="s">
         <v>123</v>
       </c>
-      <c r="B15" s="21" t="s">
+      <c r="B15" s="18" t="s">
         <v>124</v>
       </c>
-      <c r="C15" s="21" t="s">
+      <c r="C15" s="18" t="s">
         <v>94</v>
       </c>
-      <c r="D15" s="21" t="s">
+      <c r="D15" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="E15" s="21" t="s">
+      <c r="E15" s="18" t="s">
         <v>126</v>
       </c>
-      <c r="F15" s="13" t="s">
+      <c r="F15" s="10" t="s">
         <v>127</v>
       </c>
-      <c r="G15" s="21" t="s">
+      <c r="G15" s="18" t="s">
         <v>128</v>
       </c>
-      <c r="H15" s="21" t="s">
+      <c r="H15" s="18" t="s">
         <v>129</v>
       </c>
-      <c r="I15" s="21" t="s">
+      <c r="I15" s="18" t="s">
         <v>130</v>
       </c>
-      <c r="J15" s="21" t="s">
+      <c r="J15" s="18" t="s">
         <v>131</v>
       </c>
-      <c r="K15" s="21" t="s">
+      <c r="K15" s="18" t="s">
         <v>132</v>
       </c>
-      <c r="L15" s="22" t="s">
+      <c r="L15" s="19" t="s">
         <v>133</v>
       </c>
-      <c r="M15" s="22" t="s">
+      <c r="M15" s="19" t="s">
         <v>134</v>
       </c>
-      <c r="N15" s="22" t="s">
+      <c r="N15" s="19" t="s">
         <v>135</v>
       </c>
-      <c r="O15" s="15">
+      <c r="O15" s="12">
         <v>779.5</v>
       </c>
-      <c r="P15" s="22" t="s">
+      <c r="P15" s="19" t="s">
         <v>136</v>
       </c>
-      <c r="Q15" s="23">
+      <c r="Q15" s="20">
         <v>684.1</v>
       </c>
-      <c r="R15" s="22" t="s">
+      <c r="R15" s="19" t="s">
         <v>137</v>
       </c>
-      <c r="S15" s="23">
+      <c r="S15" s="20">
         <v>1216.7</v>
       </c>
-      <c r="T15" s="24">
+      <c r="T15" s="21">
         <v>1141.3</v>
       </c>
-      <c r="U15" s="25">
+      <c r="U15" s="22">
         <v>1235.3</v>
       </c>
-      <c r="V15" s="24">
+      <c r="V15" s="21">
         <v>1349.8</v>
       </c>
-      <c r="W15" s="24">
+      <c r="W15" s="21">
         <v>1350</v>
       </c>
-      <c r="X15" s="24">
+      <c r="X15" s="21">
         <v>2635.4</v>
       </c>
-      <c r="Y15" s="24">
+      <c r="Y15" s="21">
         <v>2635.4</v>
       </c>
-      <c r="Z15" s="25">
+      <c r="Z15" s="22">
         <v>2496.4</v>
       </c>
-      <c r="AA15" s="19">
+      <c r="AA15" s="16">
         <v>3931.1</v>
       </c>
+      <c r="AB15" s="16">
+        <v>2963.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:27" s="26" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A16" s="20" t="s">
+    <row r="16" spans="1:28" s="23" customFormat="1" ht="22.5">
+      <c r="A16" s="17" t="s">
         <v>138</v>
       </c>
-      <c r="B16" s="21" t="s">
+      <c r="B16" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="C16" s="21" t="s">
+      <c r="C16" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="D16" s="21" t="s">
+      <c r="D16" s="18" t="s">
         <v>139</v>
       </c>
-      <c r="E16" s="21" t="s">
+      <c r="E16" s="18" t="s">
         <v>74</v>
       </c>
-      <c r="F16" s="13" t="s">
+      <c r="F16" s="10" t="s">
         <v>140</v>
       </c>
-      <c r="G16" s="21" t="s">
+      <c r="G16" s="18" t="s">
         <v>141</v>
       </c>
-      <c r="H16" s="21" t="s">
+      <c r="H16" s="18" t="s">
         <v>142</v>
       </c>
-      <c r="I16" s="21" t="s">
+      <c r="I16" s="18" t="s">
         <v>143</v>
       </c>
-      <c r="J16" s="21" t="s">
+      <c r="J16" s="18" t="s">
         <v>144</v>
       </c>
-      <c r="K16" s="21" t="s">
+      <c r="K16" s="18" t="s">
         <v>145</v>
       </c>
-      <c r="L16" s="22" t="s">
+      <c r="L16" s="19" t="s">
         <v>146</v>
       </c>
-      <c r="M16" s="22" t="s">
+      <c r="M16" s="19" t="s">
         <v>147</v>
       </c>
-      <c r="N16" s="22" t="s">
+      <c r="N16" s="19" t="s">
         <v>148</v>
       </c>
-      <c r="O16" s="15">
+      <c r="O16" s="12">
         <v>384.2</v>
       </c>
-      <c r="P16" s="22" t="s">
+      <c r="P16" s="19" t="s">
         <v>149</v>
       </c>
-      <c r="Q16" s="23">
+      <c r="Q16" s="20">
         <v>508.9</v>
       </c>
-      <c r="R16" s="22" t="s">
+      <c r="R16" s="19" t="s">
         <v>150</v>
       </c>
-      <c r="S16" s="23">
+      <c r="S16" s="20">
         <v>3192.5</v>
       </c>
-      <c r="T16" s="24">
+      <c r="T16" s="21">
         <v>5513.9</v>
       </c>
-      <c r="U16" s="25">
+      <c r="U16" s="22">
         <v>7814.1</v>
       </c>
-      <c r="V16" s="24">
+      <c r="V16" s="21">
         <v>4046.3</v>
       </c>
-      <c r="W16" s="24">
+      <c r="W16" s="21">
         <v>3427.5</v>
       </c>
-      <c r="X16" s="24">
+      <c r="X16" s="21">
         <v>2962</v>
       </c>
-      <c r="Y16" s="24">
+      <c r="Y16" s="21">
         <v>2962</v>
       </c>
-      <c r="Z16" s="25">
+      <c r="Z16" s="22">
         <v>5425.3</v>
       </c>
-      <c r="AA16" s="19">
+      <c r="AA16" s="16">
         <v>6146.2</v>
       </c>
+      <c r="AB16" s="16">
+        <v>5623.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:27" s="26" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="20" t="s">
+    <row r="17" spans="1:28" s="23" customFormat="1">
+      <c r="A17" s="17" t="s">
         <v>151</v>
       </c>
-      <c r="B17" s="21" t="s">
+      <c r="B17" s="18" t="s">
         <v>115</v>
       </c>
-      <c r="C17" s="21" t="s">
+      <c r="C17" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="D17" s="21" t="s">
+      <c r="D17" s="18" t="s">
         <v>152</v>
       </c>
-      <c r="E17" s="21" t="s">
+      <c r="E17" s="18" t="s">
         <v>153</v>
       </c>
-      <c r="F17" s="13" t="s">
+      <c r="F17" s="10" t="s">
         <v>154</v>
       </c>
-      <c r="G17" s="21" t="s">
+      <c r="G17" s="18" t="s">
         <v>155</v>
       </c>
-      <c r="H17" s="21" t="s">
+      <c r="H17" s="18" t="s">
         <v>156</v>
       </c>
-      <c r="I17" s="21" t="s">
+      <c r="I17" s="18" t="s">
         <v>157</v>
       </c>
-      <c r="J17" s="21" t="s">
+      <c r="J17" s="18" t="s">
         <v>158</v>
       </c>
-      <c r="K17" s="21" t="s">
+      <c r="K17" s="18" t="s">
         <v>159</v>
       </c>
-      <c r="L17" s="22" t="s">
+      <c r="L17" s="19" t="s">
         <v>160</v>
       </c>
-      <c r="M17" s="22" t="s">
+      <c r="M17" s="19" t="s">
         <v>161</v>
       </c>
-      <c r="N17" s="22" t="s">
+      <c r="N17" s="19" t="s">
         <v>162</v>
       </c>
-      <c r="O17" s="15">
+      <c r="O17" s="12">
         <v>759.3</v>
       </c>
-      <c r="P17" s="22" t="s">
+      <c r="P17" s="19" t="s">
         <v>163</v>
       </c>
-      <c r="Q17" s="23">
+      <c r="Q17" s="20">
         <v>796.9</v>
       </c>
-      <c r="R17" s="22" t="s">
+      <c r="R17" s="19" t="s">
         <v>164</v>
       </c>
-      <c r="S17" s="23">
+      <c r="S17" s="20">
         <v>989.1</v>
       </c>
-      <c r="T17" s="24">
+      <c r="T17" s="21">
         <v>994.3</v>
       </c>
-      <c r="U17" s="25">
+      <c r="U17" s="22">
         <v>1068.9000000000001</v>
       </c>
-      <c r="V17" s="24">
+      <c r="V17" s="21">
         <v>1053.2</v>
       </c>
-      <c r="W17" s="24">
+      <c r="W17" s="21">
         <v>1296.9000000000001</v>
       </c>
-      <c r="X17" s="24">
+      <c r="X17" s="21">
         <v>1773.3</v>
       </c>
-      <c r="Y17" s="24">
+      <c r="Y17" s="21">
         <v>1773.3</v>
       </c>
-      <c r="Z17" s="25">
+      <c r="Z17" s="22">
         <v>2828</v>
       </c>
-      <c r="AA17" s="19">
+      <c r="AA17" s="16">
         <v>3595.4</v>
       </c>
+      <c r="AB17" s="16">
+        <v>3658.1</v>
+      </c>
     </row>
-    <row r="18" spans="1:27" s="26" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="20" t="s">
+    <row r="18" spans="1:28" s="23" customFormat="1">
+      <c r="A18" s="17" t="s">
         <v>165</v>
       </c>
-      <c r="B18" s="21" t="s">
+      <c r="B18" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="C18" s="21" t="s">
+      <c r="C18" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D18" s="21" t="s">
+      <c r="D18" s="18" t="s">
         <v>166</v>
       </c>
-      <c r="E18" s="21" t="s">
+      <c r="E18" s="18" t="s">
         <v>167</v>
       </c>
-      <c r="F18" s="13" t="s">
+      <c r="F18" s="10" t="s">
         <v>168</v>
       </c>
-      <c r="G18" s="21" t="s">
+      <c r="G18" s="18" t="s">
         <v>169</v>
       </c>
-      <c r="H18" s="21">
+      <c r="H18" s="18">
         <v>1365.1</v>
       </c>
-      <c r="I18" s="21">
+      <c r="I18" s="18">
         <v>950.1</v>
       </c>
-      <c r="J18" s="21">
+      <c r="J18" s="18">
         <v>1205.4000000000001</v>
       </c>
-      <c r="K18" s="21">
+      <c r="K18" s="18">
         <v>827.7</v>
       </c>
-      <c r="L18" s="22">
+      <c r="L18" s="19">
         <v>5789.9</v>
       </c>
-      <c r="M18" s="22">
+      <c r="M18" s="19">
         <v>2495.4</v>
       </c>
-      <c r="N18" s="22">
+      <c r="N18" s="19">
         <v>3605.3</v>
       </c>
-      <c r="O18" s="15">
+      <c r="O18" s="12">
         <v>4907.3999999999996</v>
       </c>
-      <c r="P18" s="22">
+      <c r="P18" s="19">
         <v>7442.1</v>
       </c>
-      <c r="Q18" s="23">
+      <c r="Q18" s="20">
         <v>10977.8</v>
       </c>
-      <c r="R18" s="22" t="s">
+      <c r="R18" s="19" t="s">
         <v>170</v>
       </c>
-      <c r="S18" s="23">
+      <c r="S18" s="20">
         <v>17840.900000000001</v>
       </c>
-      <c r="T18" s="24">
+      <c r="T18" s="21">
         <v>17435.900000000001</v>
       </c>
-      <c r="U18" s="25">
+      <c r="U18" s="22">
         <v>16025</v>
       </c>
-      <c r="V18" s="24">
+      <c r="V18" s="21">
         <v>12786.5</v>
       </c>
-      <c r="W18" s="24">
+      <c r="W18" s="21">
         <v>15839.7</v>
       </c>
-      <c r="X18" s="24">
+      <c r="X18" s="21">
         <v>22216.1</v>
       </c>
-      <c r="Y18" s="24">
+      <c r="Y18" s="21">
         <v>22216.1</v>
       </c>
-      <c r="Z18" s="25">
+      <c r="Z18" s="22">
         <v>22240.400000000001</v>
       </c>
-      <c r="AA18" s="19">
+      <c r="AA18" s="16">
         <v>32009</v>
       </c>
+      <c r="AB18" s="16">
+        <v>24233.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:27" s="26" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="20" t="s">
+    <row r="19" spans="1:28" s="23" customFormat="1">
+      <c r="A19" s="17" t="s">
         <v>171</v>
       </c>
-      <c r="B19" s="21" t="s">
+      <c r="B19" s="18" t="s">
         <v>172</v>
       </c>
-      <c r="C19" s="21" t="s">
+      <c r="C19" s="18" t="s">
         <v>173</v>
       </c>
-      <c r="D19" s="21" t="s">
+      <c r="D19" s="18" t="s">
         <v>174</v>
       </c>
-      <c r="E19" s="21" t="s">
+      <c r="E19" s="18" t="s">
         <v>175</v>
       </c>
-      <c r="F19" s="13" t="s">
+      <c r="F19" s="10" t="s">
         <v>176</v>
       </c>
-      <c r="G19" s="21" t="s">
+      <c r="G19" s="18" t="s">
         <v>177</v>
       </c>
-      <c r="H19" s="21" t="s">
+      <c r="H19" s="18" t="s">
         <v>178</v>
       </c>
-      <c r="I19" s="21" t="s">
+      <c r="I19" s="18" t="s">
         <v>179</v>
       </c>
-      <c r="J19" s="21" t="s">
+      <c r="J19" s="18" t="s">
         <v>180</v>
       </c>
-      <c r="K19" s="21" t="s">
+      <c r="K19" s="18" t="s">
         <v>181</v>
       </c>
-      <c r="L19" s="22" t="s">
+      <c r="L19" s="19" t="s">
         <v>182</v>
       </c>
-      <c r="M19" s="22" t="s">
+      <c r="M19" s="19" t="s">
         <v>183</v>
       </c>
-      <c r="N19" s="22" t="s">
+      <c r="N19" s="19" t="s">
         <v>184</v>
       </c>
-      <c r="O19" s="15">
+      <c r="O19" s="12">
         <v>934.6</v>
       </c>
-      <c r="P19" s="22" t="s">
+      <c r="P19" s="19" t="s">
         <v>185</v>
       </c>
-      <c r="Q19" s="23">
+      <c r="Q19" s="20">
         <v>799.6</v>
       </c>
-      <c r="R19" s="22" t="s">
+      <c r="R19" s="19" t="s">
         <v>186</v>
       </c>
-      <c r="S19" s="23">
+      <c r="S19" s="20">
         <v>847.3</v>
       </c>
-      <c r="T19" s="24">
+      <c r="T19" s="21">
         <v>1116.5</v>
       </c>
-      <c r="U19" s="25">
+      <c r="U19" s="22">
         <v>1281.2</v>
       </c>
-      <c r="V19" s="24">
+      <c r="V19" s="21">
         <v>2225.1</v>
       </c>
-      <c r="W19" s="24">
+      <c r="W19" s="21">
         <v>2555.8000000000002</v>
       </c>
-      <c r="X19" s="24">
+      <c r="X19" s="21">
         <v>3291</v>
       </c>
-      <c r="Y19" s="24">
+      <c r="Y19" s="21">
         <v>3291</v>
       </c>
-      <c r="Z19" s="25">
+      <c r="Z19" s="22">
         <v>2982</v>
       </c>
-      <c r="AA19" s="19">
+      <c r="AA19" s="16">
         <v>2014.5</v>
       </c>
+      <c r="AB19" s="16">
+        <v>1947.8</v>
+      </c>
     </row>
-    <row r="20" spans="1:27" s="26" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A20" s="20" t="s">
+    <row r="20" spans="1:28" s="23" customFormat="1" ht="33.75">
+      <c r="A20" s="17" t="s">
         <v>187</v>
       </c>
-      <c r="B20" s="21" t="s">
+      <c r="B20" s="18" t="s">
         <v>188</v>
       </c>
-      <c r="C20" s="21" t="s">
+      <c r="C20" s="18" t="s">
         <v>189</v>
       </c>
-      <c r="D20" s="21" t="s">
+      <c r="D20" s="18" t="s">
         <v>190</v>
       </c>
-      <c r="E20" s="21" t="s">
+      <c r="E20" s="18" t="s">
         <v>191</v>
       </c>
-      <c r="F20" s="13">
+      <c r="F20" s="10">
         <v>1093.0999999999999</v>
       </c>
-      <c r="G20" s="21">
+      <c r="G20" s="18">
         <v>1568.3</v>
       </c>
-      <c r="H20" s="21">
+      <c r="H20" s="18">
         <v>2393.9</v>
       </c>
-      <c r="I20" s="21">
+      <c r="I20" s="18">
         <v>3023.8</v>
       </c>
-      <c r="J20" s="21">
+      <c r="J20" s="18">
         <v>4597.3999999999996</v>
       </c>
-      <c r="K20" s="21">
+      <c r="K20" s="18">
         <v>4671.1000000000004</v>
       </c>
-      <c r="L20" s="22">
+      <c r="L20" s="19">
         <v>5121.1000000000004</v>
       </c>
-      <c r="M20" s="22">
+      <c r="M20" s="19">
         <v>5162.6000000000004</v>
       </c>
-      <c r="N20" s="22">
+      <c r="N20" s="19">
         <v>7358.4</v>
       </c>
-      <c r="O20" s="14">
+      <c r="O20" s="11">
         <v>7364.6</v>
       </c>
-      <c r="P20" s="22">
+      <c r="P20" s="19">
         <v>7266</v>
       </c>
-      <c r="Q20" s="23">
+      <c r="Q20" s="20">
         <v>6493.8</v>
       </c>
-      <c r="R20" s="22" t="s">
+      <c r="R20" s="19" t="s">
         <v>192</v>
       </c>
-      <c r="S20" s="23">
+      <c r="S20" s="20">
         <v>8239.6</v>
       </c>
-      <c r="T20" s="24">
+      <c r="T20" s="21">
         <v>9379.1</v>
       </c>
-      <c r="U20" s="25">
+      <c r="U20" s="22">
         <v>10440.9</v>
       </c>
-      <c r="V20" s="24">
+      <c r="V20" s="21">
         <v>11199.1</v>
       </c>
-      <c r="W20" s="24">
+      <c r="W20" s="21">
         <v>12190.8</v>
       </c>
-      <c r="X20" s="24">
+      <c r="X20" s="21">
         <v>14849.7</v>
       </c>
-      <c r="Y20" s="24">
+      <c r="Y20" s="21">
         <v>14849.7</v>
       </c>
-      <c r="Z20" s="25">
+      <c r="Z20" s="22">
         <v>16571.3</v>
       </c>
-      <c r="AA20" s="19">
+      <c r="AA20" s="16">
         <v>20578</v>
       </c>
+      <c r="AB20" s="16">
+        <v>25771.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:27" s="26" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A21" s="20" t="s">
+    <row r="21" spans="1:28" s="23" customFormat="1" ht="22.5">
+      <c r="A21" s="17" t="s">
         <v>193</v>
       </c>
-      <c r="B21" s="21" t="s">
+      <c r="B21" s="18" t="s">
         <v>194</v>
       </c>
-      <c r="C21" s="21" t="s">
+      <c r="C21" s="18" t="s">
         <v>195</v>
       </c>
-      <c r="D21" s="21" t="s">
+      <c r="D21" s="18" t="s">
         <v>196</v>
       </c>
-      <c r="E21" s="21" t="s">
+      <c r="E21" s="18" t="s">
         <v>197</v>
       </c>
-      <c r="F21" s="13">
+      <c r="F21" s="10">
         <v>419.8</v>
       </c>
-      <c r="G21" s="21">
+      <c r="G21" s="18">
         <v>623.5</v>
       </c>
-      <c r="H21" s="21">
+      <c r="H21" s="18">
         <v>465.4</v>
       </c>
-      <c r="I21" s="21">
+      <c r="I21" s="18">
         <v>607</v>
       </c>
-      <c r="J21" s="21">
+      <c r="J21" s="18">
         <v>714.8</v>
       </c>
-      <c r="K21" s="21">
+      <c r="K21" s="18">
         <v>363.8</v>
       </c>
-      <c r="L21" s="22">
+      <c r="L21" s="19">
         <v>446</v>
       </c>
-      <c r="M21" s="22">
+      <c r="M21" s="19">
         <v>794.6</v>
       </c>
-      <c r="N21" s="22">
+      <c r="N21" s="19">
         <v>715.3</v>
       </c>
-      <c r="O21" s="14">
+      <c r="O21" s="11">
         <v>1777.5</v>
       </c>
-      <c r="P21" s="22">
+      <c r="P21" s="19">
         <v>3649.9</v>
       </c>
-      <c r="Q21" s="23">
+      <c r="Q21" s="20">
         <v>2764.3</v>
       </c>
-      <c r="R21" s="22" t="s">
+      <c r="R21" s="19" t="s">
         <v>198</v>
       </c>
-      <c r="S21" s="23">
+      <c r="S21" s="20">
         <v>7640.8</v>
       </c>
-      <c r="T21" s="24">
+      <c r="T21" s="21">
         <v>9365.7000000000007</v>
       </c>
-      <c r="U21" s="25">
+      <c r="U21" s="22">
         <v>6586.1</v>
       </c>
-      <c r="V21" s="24">
+      <c r="V21" s="21">
         <v>5709.5</v>
       </c>
-      <c r="W21" s="24">
+      <c r="W21" s="21">
         <v>5536.9</v>
       </c>
-      <c r="X21" s="24">
+      <c r="X21" s="21">
         <v>4870</v>
       </c>
-      <c r="Y21" s="24">
+      <c r="Y21" s="21">
         <v>4870</v>
       </c>
-      <c r="Z21" s="25">
+      <c r="Z21" s="22">
         <v>9550.2000000000007</v>
       </c>
-      <c r="AA21" s="19">
+      <c r="AA21" s="16">
         <v>9431.6</v>
       </c>
+      <c r="AB21" s="16">
+        <v>9477.7000000000007</v>
+      </c>
     </row>
-    <row r="22" spans="1:27" s="26" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A22" s="20" t="s">
+    <row r="22" spans="1:28" s="23" customFormat="1" ht="33.75">
+      <c r="A22" s="17" t="s">
         <v>199</v>
       </c>
-      <c r="B22" s="21" t="s">
+      <c r="B22" s="18" t="s">
         <v>200</v>
       </c>
-      <c r="C22" s="21" t="s">
+      <c r="C22" s="18" t="s">
         <v>201</v>
       </c>
-      <c r="D22" s="21" t="s">
+      <c r="D22" s="18" t="s">
         <v>155</v>
       </c>
-      <c r="E22" s="21" t="s">
+      <c r="E22" s="18" t="s">
         <v>202</v>
       </c>
-      <c r="F22" s="13" t="s">
+      <c r="F22" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="G22" s="21" t="s">
+      <c r="G22" s="18" t="s">
         <v>203</v>
       </c>
-      <c r="H22" s="21" t="s">
+      <c r="H22" s="18" t="s">
         <v>204</v>
       </c>
-      <c r="I22" s="21" t="s">
+      <c r="I22" s="18" t="s">
         <v>205</v>
       </c>
-      <c r="J22" s="21" t="s">
+      <c r="J22" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="K22" s="21" t="s">
+      <c r="K22" s="18" t="s">
         <v>206</v>
       </c>
-      <c r="L22" s="22" t="s">
+      <c r="L22" s="19" t="s">
         <v>120</v>
       </c>
-      <c r="M22" s="22" t="s">
+      <c r="M22" s="19" t="s">
         <v>207</v>
       </c>
-      <c r="N22" s="22" t="s">
+      <c r="N22" s="19" t="s">
         <v>208</v>
       </c>
-      <c r="O22" s="15">
+      <c r="O22" s="12">
         <v>581.5</v>
       </c>
-      <c r="P22" s="22" t="s">
+      <c r="P22" s="19" t="s">
         <v>209</v>
       </c>
-      <c r="Q22" s="23">
+      <c r="Q22" s="20">
         <v>603.20000000000005</v>
       </c>
-      <c r="R22" s="22" t="s">
+      <c r="R22" s="19" t="s">
         <v>210</v>
       </c>
-      <c r="S22" s="23">
+      <c r="S22" s="20">
         <v>723</v>
       </c>
-      <c r="T22" s="24">
+      <c r="T22" s="21">
         <v>646.4</v>
       </c>
-      <c r="U22" s="25">
+      <c r="U22" s="22">
         <v>1154.8</v>
       </c>
-      <c r="V22" s="24">
+      <c r="V22" s="21">
         <v>1466.3</v>
       </c>
-      <c r="W22" s="24">
+      <c r="W22" s="21">
         <v>1991.9</v>
       </c>
-      <c r="X22" s="24">
+      <c r="X22" s="21">
         <v>2714.2</v>
       </c>
-      <c r="Y22" s="24">
+      <c r="Y22" s="21">
         <v>2714.2</v>
       </c>
-      <c r="Z22" s="25">
+      <c r="Z22" s="22">
         <v>1960.5</v>
       </c>
-      <c r="AA22" s="19">
+      <c r="AA22" s="16">
         <v>979.6</v>
       </c>
+      <c r="AB22" s="16">
+        <v>2124.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:27" s="26" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
-      <c r="A23" s="20" t="s">
+    <row r="23" spans="1:28" s="23" customFormat="1" ht="45">
+      <c r="A23" s="17" t="s">
         <v>211</v>
       </c>
-      <c r="B23" s="21">
+      <c r="B23" s="18">
         <v>539.29999999999995</v>
       </c>
-      <c r="C23" s="21">
+      <c r="C23" s="18">
         <v>6356.1</v>
       </c>
-      <c r="D23" s="21">
+      <c r="D23" s="18">
         <v>4282.8</v>
       </c>
-      <c r="E23" s="21">
+      <c r="E23" s="18">
         <v>4571.8</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F23" s="10">
         <v>6579.2</v>
       </c>
-      <c r="G23" s="21">
+      <c r="G23" s="18">
         <v>3118.8</v>
       </c>
-      <c r="H23" s="21">
+      <c r="H23" s="18">
         <v>3603.4</v>
       </c>
-      <c r="I23" s="21">
+      <c r="I23" s="18">
         <v>4940.6000000000004</v>
       </c>
-      <c r="J23" s="21">
+      <c r="J23" s="18">
         <v>6046.2</v>
       </c>
-      <c r="K23" s="21">
+      <c r="K23" s="18">
         <v>5694</v>
       </c>
-      <c r="L23" s="22">
+      <c r="L23" s="19">
         <v>6935.8</v>
       </c>
-      <c r="M23" s="22">
+      <c r="M23" s="19">
         <v>8160.9</v>
       </c>
-      <c r="N23" s="22">
+      <c r="N23" s="19">
         <v>8482.9</v>
       </c>
-      <c r="O23" s="14">
+      <c r="O23" s="11">
         <v>9891</v>
       </c>
-      <c r="P23" s="22">
+      <c r="P23" s="19">
         <v>11761.7</v>
       </c>
-      <c r="Q23" s="23">
+      <c r="Q23" s="20">
         <v>11546.3</v>
       </c>
-      <c r="R23" s="22" t="s">
+      <c r="R23" s="19" t="s">
         <v>212</v>
       </c>
-      <c r="S23" s="23">
+      <c r="S23" s="20">
         <v>16181</v>
       </c>
-      <c r="T23" s="24">
+      <c r="T23" s="21">
         <v>17238.7</v>
       </c>
-      <c r="U23" s="25">
+      <c r="U23" s="22">
         <v>17501.8</v>
       </c>
-      <c r="V23" s="16">
+      <c r="V23" s="13">
         <v>20652</v>
       </c>
-      <c r="W23" s="24">
+      <c r="W23" s="21">
         <v>25254</v>
       </c>
-      <c r="X23" s="21" t="s">
+      <c r="X23" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="Y23" s="21" t="s">
+      <c r="Y23" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="Z23" s="28" t="s">
+      <c r="Z23" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="AA23" s="21" t="s">
+      <c r="AA23" s="18" t="s">
         <v>14</v>
       </c>
+      <c r="AB23" s="18" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="24" spans="1:27" s="26" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A24" s="20" t="s">
+    <row r="24" spans="1:28" s="23" customFormat="1" ht="22.5">
+      <c r="A24" s="17" t="s">
         <v>213</v>
       </c>
-      <c r="B24" s="21">
+      <c r="B24" s="18">
         <v>16.600000000000001</v>
       </c>
-      <c r="C24" s="21">
+      <c r="C24" s="18">
         <v>19.100000000000001</v>
       </c>
-      <c r="D24" s="21">
+      <c r="D24" s="18">
         <v>36.6</v>
       </c>
-      <c r="E24" s="21">
+      <c r="E24" s="18">
         <v>49.9</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F24" s="10">
         <v>185.3</v>
       </c>
-      <c r="G24" s="21">
+      <c r="G24" s="18">
         <v>181.7</v>
       </c>
-      <c r="H24" s="21">
+      <c r="H24" s="18">
         <v>187.3</v>
       </c>
-      <c r="I24" s="21">
+      <c r="I24" s="18">
         <v>239.2</v>
       </c>
-      <c r="J24" s="21">
+      <c r="J24" s="18">
         <v>340.6</v>
       </c>
-      <c r="K24" s="21">
+      <c r="K24" s="18">
         <v>295.2</v>
       </c>
-      <c r="L24" s="22">
+      <c r="L24" s="19">
         <v>378.5</v>
       </c>
-      <c r="M24" s="22">
+      <c r="M24" s="19">
         <v>364.9</v>
       </c>
-      <c r="N24" s="22">
+      <c r="N24" s="19">
         <v>368.8</v>
       </c>
-      <c r="O24" s="15">
+      <c r="O24" s="12">
         <v>354.6</v>
       </c>
-      <c r="P24" s="22">
+      <c r="P24" s="19">
         <v>381</v>
       </c>
-      <c r="Q24" s="23">
+      <c r="Q24" s="20">
         <v>411.6</v>
       </c>
-      <c r="R24" s="22" t="s">
+      <c r="R24" s="19" t="s">
         <v>214</v>
       </c>
-      <c r="S24" s="23">
+      <c r="S24" s="20">
         <v>926.4</v>
       </c>
-      <c r="T24" s="24">
+      <c r="T24" s="21">
         <v>829.7</v>
       </c>
-      <c r="U24" s="25">
+      <c r="U24" s="22">
         <v>1032.5999999999999</v>
       </c>
-      <c r="V24" s="16">
+      <c r="V24" s="13">
         <v>1149.8</v>
       </c>
-      <c r="W24" s="24">
+      <c r="W24" s="21">
         <v>1153</v>
       </c>
-      <c r="X24" s="24">
+      <c r="X24" s="21">
         <v>1480.1</v>
       </c>
-      <c r="Y24" s="24">
+      <c r="Y24" s="21">
         <v>1480.1</v>
       </c>
-      <c r="Z24" s="25">
+      <c r="Z24" s="22">
         <v>2094</v>
       </c>
-      <c r="AA24" s="19">
+      <c r="AA24" s="16">
         <v>2415</v>
       </c>
+      <c r="AB24" s="16">
+        <v>4304.1000000000004</v>
+      </c>
     </row>
-    <row r="25" spans="1:27" s="26" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A25" s="20" t="s">
+    <row r="25" spans="1:28" s="23" customFormat="1" ht="22.5">
+      <c r="A25" s="17" t="s">
         <v>215</v>
       </c>
-      <c r="B25" s="21">
+      <c r="B25" s="18">
         <v>23.8</v>
       </c>
-      <c r="C25" s="21">
+      <c r="C25" s="18">
         <v>27.4</v>
       </c>
-      <c r="D25" s="21">
+      <c r="D25" s="18">
         <v>52.4</v>
       </c>
-      <c r="E25" s="21">
+      <c r="E25" s="18">
         <v>71.5</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F25" s="10">
         <v>72.5</v>
       </c>
-      <c r="G25" s="21">
+      <c r="G25" s="18">
         <v>199.6</v>
       </c>
-      <c r="H25" s="21">
+      <c r="H25" s="18">
         <v>269.60000000000002</v>
       </c>
-      <c r="I25" s="21">
+      <c r="I25" s="18">
         <v>409.8</v>
       </c>
-      <c r="J25" s="21">
+      <c r="J25" s="18">
         <v>568.79999999999995</v>
       </c>
-      <c r="K25" s="21">
+      <c r="K25" s="18">
         <v>578.20000000000005</v>
       </c>
-      <c r="L25" s="22">
+      <c r="L25" s="19">
         <v>659.4</v>
       </c>
-      <c r="M25" s="22">
+      <c r="M25" s="19">
         <v>797.1</v>
       </c>
-      <c r="N25" s="22">
+      <c r="N25" s="19">
         <v>859.5</v>
       </c>
-      <c r="O25" s="29">
+      <c r="O25" s="26">
         <v>953.6</v>
       </c>
-      <c r="P25" s="22">
+      <c r="P25" s="19">
         <v>1042.5999999999999</v>
       </c>
-      <c r="Q25" s="23">
+      <c r="Q25" s="20">
         <v>1087.2</v>
       </c>
-      <c r="R25" s="22" t="s">
+      <c r="R25" s="19" t="s">
         <v>216</v>
       </c>
-      <c r="S25" s="23">
+      <c r="S25" s="20">
         <v>1379.7</v>
       </c>
-      <c r="T25" s="24">
+      <c r="T25" s="21">
         <v>1575.6</v>
       </c>
-      <c r="U25" s="25">
+      <c r="U25" s="22">
         <v>1846.5</v>
       </c>
-      <c r="V25" s="16">
+      <c r="V25" s="13">
         <v>2209.4</v>
       </c>
-      <c r="W25" s="24">
+      <c r="W25" s="21">
         <v>2132.4</v>
       </c>
-      <c r="X25" s="24">
+      <c r="X25" s="21">
         <v>2281.1999999999998</v>
       </c>
-      <c r="Y25" s="24">
+      <c r="Y25" s="21">
         <v>2281.1999999999998</v>
       </c>
-      <c r="Z25" s="25">
+      <c r="Z25" s="22">
         <v>5413.5</v>
       </c>
-      <c r="AA25" s="19">
+      <c r="AA25" s="16">
         <v>4999.8</v>
       </c>
+      <c r="AB25" s="16">
+        <v>6454.4</v>
+      </c>
     </row>
-    <row r="26" spans="1:27" s="26" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A26" s="20" t="s">
+    <row r="26" spans="1:28" s="23" customFormat="1" ht="22.5">
+      <c r="A26" s="17" t="s">
         <v>217</v>
       </c>
-      <c r="B26" s="21">
+      <c r="B26" s="18">
         <v>39.9</v>
       </c>
-      <c r="C26" s="21">
+      <c r="C26" s="18">
         <v>45.9</v>
       </c>
-      <c r="D26" s="21">
+      <c r="D26" s="18">
         <v>87.9</v>
       </c>
-      <c r="E26" s="21">
+      <c r="E26" s="18">
         <v>120</v>
       </c>
-      <c r="F26" s="13">
+      <c r="F26" s="10">
         <v>70.5</v>
       </c>
-      <c r="G26" s="21">
+      <c r="G26" s="18">
         <v>391.5</v>
       </c>
-      <c r="H26" s="21">
+      <c r="H26" s="18">
         <v>452.4</v>
       </c>
-      <c r="I26" s="21">
+      <c r="I26" s="18">
         <v>105.7</v>
       </c>
-      <c r="J26" s="21">
+      <c r="J26" s="18">
         <v>15.4</v>
       </c>
-      <c r="K26" s="21" t="s">
+      <c r="K26" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="L26" s="22"/>
-      <c r="M26" s="22">
+      <c r="L26" s="19"/>
+      <c r="M26" s="19">
         <v>1.4</v>
       </c>
-      <c r="N26" s="22">
+      <c r="N26" s="19">
         <v>17.600000000000001</v>
       </c>
-      <c r="O26" s="29">
+      <c r="O26" s="26">
         <v>3.2</v>
       </c>
-      <c r="P26" s="22">
+      <c r="P26" s="19">
         <v>5.4</v>
       </c>
-      <c r="Q26" s="23">
+      <c r="Q26" s="20">
         <v>15.9</v>
       </c>
-      <c r="R26" s="22" t="s">
+      <c r="R26" s="19" t="s">
         <v>218</v>
       </c>
-      <c r="S26" s="23">
+      <c r="S26" s="20">
         <v>4.0999999999999996</v>
       </c>
-      <c r="T26" s="24">
+      <c r="T26" s="21">
         <v>7.1</v>
       </c>
-      <c r="U26" s="30" t="s">
+      <c r="U26" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="V26" s="16">
+      <c r="V26" s="13">
         <v>0.5</v>
       </c>
-      <c r="W26" s="21" t="s">
+      <c r="W26" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="X26" s="21" t="s">
+      <c r="X26" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="Y26" s="21" t="s">
+      <c r="Y26" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="Z26" s="28" t="s">
+      <c r="Z26" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="AA26" s="21" t="s">
+      <c r="AA26" s="18" t="s">
         <v>14</v>
       </c>
+      <c r="AB26" s="18" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="27" spans="1:27" s="26" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A27" s="20" t="s">
+    <row r="27" spans="1:28" s="23" customFormat="1" ht="22.5">
+      <c r="A27" s="17" t="s">
         <v>219</v>
       </c>
-      <c r="B27" s="21">
+      <c r="B27" s="18">
         <v>151.30000000000001</v>
       </c>
-      <c r="C27" s="21">
+      <c r="C27" s="18">
         <v>174.3</v>
       </c>
-      <c r="D27" s="21">
+      <c r="D27" s="18">
         <v>333.7</v>
       </c>
-      <c r="E27" s="21">
+      <c r="E27" s="18">
         <v>455.3</v>
       </c>
-      <c r="F27" s="13">
+      <c r="F27" s="10">
         <v>683.5</v>
       </c>
-      <c r="G27" s="21">
+      <c r="G27" s="18">
         <v>1253.5999999999999</v>
       </c>
-      <c r="H27" s="21">
+      <c r="H27" s="18">
         <v>1713.9</v>
       </c>
-      <c r="I27" s="21">
+      <c r="I27" s="18">
         <v>1939.1</v>
       </c>
-      <c r="J27" s="21">
+      <c r="J27" s="18">
         <v>2541.9</v>
       </c>
-      <c r="K27" s="21">
+      <c r="K27" s="18">
         <v>2964</v>
       </c>
-      <c r="L27" s="22">
+      <c r="L27" s="19">
         <v>3937.4</v>
       </c>
-      <c r="M27" s="22">
+      <c r="M27" s="19">
         <v>3680.9</v>
       </c>
-      <c r="N27" s="22">
+      <c r="N27" s="19">
         <v>4554.7</v>
       </c>
-      <c r="O27" s="29">
+      <c r="O27" s="26">
         <v>4905.3</v>
       </c>
-      <c r="P27" s="22">
+      <c r="P27" s="19">
         <v>6484.7</v>
       </c>
-      <c r="Q27" s="23">
+      <c r="Q27" s="20">
         <v>6180.3</v>
       </c>
-      <c r="R27" s="22" t="s">
+      <c r="R27" s="19" t="s">
         <v>220</v>
       </c>
-      <c r="S27" s="23">
+      <c r="S27" s="20">
         <v>6193.4</v>
       </c>
-      <c r="T27" s="24">
+      <c r="T27" s="21">
         <v>5635</v>
       </c>
-      <c r="U27" s="25">
+      <c r="U27" s="22">
         <v>6185.5</v>
       </c>
-      <c r="V27" s="16">
+      <c r="V27" s="13">
         <v>6306.1</v>
       </c>
-      <c r="W27" s="24">
+      <c r="W27" s="21">
         <v>7284.1</v>
       </c>
-      <c r="X27" s="24">
+      <c r="X27" s="21">
         <v>9724.5</v>
       </c>
-      <c r="Y27" s="24">
+      <c r="Y27" s="21">
         <v>9724.5</v>
       </c>
-      <c r="Z27" s="25">
+      <c r="Z27" s="22">
         <v>14425.3</v>
       </c>
-      <c r="AA27" s="19">
+      <c r="AA27" s="16">
         <v>17646.400000000001</v>
       </c>
+      <c r="AB27" s="16">
+        <v>42889.5</v>
+      </c>
     </row>
-    <row r="28" spans="1:27" s="26" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A28" s="20" t="s">
+    <row r="28" spans="1:28" s="23" customFormat="1" ht="33.75">
+      <c r="A28" s="17" t="s">
         <v>221</v>
       </c>
-      <c r="B28" s="21">
+      <c r="B28" s="18">
         <v>34.700000000000003</v>
       </c>
-      <c r="C28" s="21">
+      <c r="C28" s="18">
         <v>45.1</v>
       </c>
-      <c r="D28" s="21">
+      <c r="D28" s="18">
         <v>40.9</v>
       </c>
-      <c r="E28" s="21">
+      <c r="E28" s="18">
         <v>61.3</v>
       </c>
-      <c r="F28" s="21">
+      <c r="F28" s="18">
         <v>140.5</v>
       </c>
-      <c r="G28" s="21">
+      <c r="G28" s="18">
         <v>115.8</v>
       </c>
-      <c r="H28" s="21">
+      <c r="H28" s="18">
         <v>175.9</v>
       </c>
-      <c r="I28" s="21">
+      <c r="I28" s="18">
         <v>262.2</v>
       </c>
-      <c r="J28" s="21">
+      <c r="J28" s="18">
         <v>259.8</v>
       </c>
-      <c r="K28" s="21">
+      <c r="K28" s="18">
         <v>143.4</v>
       </c>
-      <c r="L28" s="22">
+      <c r="L28" s="19">
         <v>711.4</v>
       </c>
-      <c r="M28" s="22">
+      <c r="M28" s="19">
         <v>287.10000000000002</v>
       </c>
-      <c r="N28" s="22">
+      <c r="N28" s="19">
         <v>567.6</v>
       </c>
-      <c r="O28" s="22">
+      <c r="O28" s="19">
         <v>336.7</v>
       </c>
-      <c r="P28" s="22">
+      <c r="P28" s="19">
         <v>457</v>
       </c>
-      <c r="Q28" s="23">
+      <c r="Q28" s="20">
         <v>722.8</v>
       </c>
-      <c r="R28" s="22" t="s">
+      <c r="R28" s="19" t="s">
         <v>222</v>
       </c>
-      <c r="S28" s="23">
+      <c r="S28" s="20">
         <v>972.2</v>
       </c>
-      <c r="T28" s="24">
+      <c r="T28" s="21">
         <v>1050.7</v>
       </c>
-      <c r="U28" s="25">
+      <c r="U28" s="22">
         <v>1594.8</v>
       </c>
-      <c r="V28" s="16">
+      <c r="V28" s="13">
         <v>1392.8</v>
       </c>
-      <c r="W28" s="24">
+      <c r="W28" s="21">
         <v>1415.7</v>
       </c>
-      <c r="X28" s="24">
+      <c r="X28" s="21">
         <v>1855.7</v>
       </c>
-      <c r="Y28" s="24">
+      <c r="Y28" s="21">
         <v>1855.7</v>
       </c>
-      <c r="Z28" s="25">
+      <c r="Z28" s="22">
         <v>2657</v>
       </c>
-      <c r="AA28" s="19">
+      <c r="AA28" s="16">
         <v>3706.3</v>
       </c>
+      <c r="AB28" s="16">
+        <v>5493</v>
+      </c>
     </row>
-    <row r="29" spans="1:27" s="26" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="31" t="s">
+    <row r="29" spans="1:28" s="23" customFormat="1">
+      <c r="A29" s="28" t="s">
         <v>223</v>
       </c>
-      <c r="B29" s="21">
+      <c r="B29" s="18">
         <v>27.5</v>
       </c>
-      <c r="C29" s="21">
+      <c r="C29" s="18">
         <v>34.200000000000003</v>
       </c>
-      <c r="D29" s="21">
+      <c r="D29" s="18">
         <v>24.3</v>
       </c>
-      <c r="E29" s="21">
+      <c r="E29" s="18">
         <v>25.2</v>
       </c>
-      <c r="F29" s="21">
+      <c r="F29" s="18">
         <v>41.6</v>
       </c>
-      <c r="G29" s="21">
+      <c r="G29" s="18">
         <v>553</v>
       </c>
-      <c r="H29" s="21">
+      <c r="H29" s="18">
         <v>508.5</v>
       </c>
-      <c r="I29" s="21">
+      <c r="I29" s="18">
         <v>652</v>
       </c>
-      <c r="J29" s="21">
+      <c r="J29" s="18">
         <v>943.7</v>
       </c>
-      <c r="K29" s="21">
+      <c r="K29" s="18">
         <v>659.7</v>
       </c>
-      <c r="L29" s="22">
+      <c r="L29" s="19">
         <v>687.3</v>
       </c>
-      <c r="M29" s="22">
+      <c r="M29" s="19">
         <v>673.5</v>
       </c>
-      <c r="N29" s="22">
+      <c r="N29" s="19">
         <v>1238.5</v>
       </c>
-      <c r="O29" s="22">
+      <c r="O29" s="19">
         <v>1449.3</v>
       </c>
-      <c r="P29" s="22">
+      <c r="P29" s="19">
         <v>1192.9000000000001</v>
       </c>
-      <c r="Q29" s="23">
+      <c r="Q29" s="20">
         <v>1177.9000000000001</v>
       </c>
-      <c r="R29" s="22" t="s">
+      <c r="R29" s="19" t="s">
         <v>224</v>
       </c>
-      <c r="S29" s="23">
+      <c r="S29" s="20">
         <v>2436.4</v>
       </c>
-      <c r="T29" s="24">
+      <c r="T29" s="21">
         <v>1753.1</v>
       </c>
-      <c r="U29" s="25">
+      <c r="U29" s="22">
         <v>2580.8000000000002</v>
       </c>
-      <c r="V29" s="16">
+      <c r="V29" s="13">
         <v>11306.7</v>
       </c>
-      <c r="W29" s="24">
+      <c r="W29" s="21">
         <v>4679.8</v>
       </c>
-      <c r="X29" s="24">
+      <c r="X29" s="21">
         <v>5754.3</v>
       </c>
-      <c r="Y29" s="24">
+      <c r="Y29" s="21">
         <v>5754.3</v>
       </c>
-      <c r="Z29" s="25">
+      <c r="Z29" s="22">
         <v>12678.7</v>
       </c>
-      <c r="AA29" s="19">
-        <v>29657.599999999999</v>
+      <c r="AA29" s="38">
+        <v>27165.599999999999</v>
+      </c>
+      <c r="AB29" s="38">
+        <v>19999.7</v>
       </c>
     </row>
-    <row r="30" spans="1:27" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="S30" s="35"/>
+    <row r="30" spans="1:28" s="23" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A30" s="29"/>
+      <c r="B30" s="30"/>
+      <c r="C30" s="30"/>
+      <c r="D30" s="30"/>
+      <c r="E30" s="31"/>
+      <c r="L30" s="32"/>
+      <c r="M30" s="32"/>
+      <c r="N30" s="32"/>
+      <c r="O30" s="32"/>
+      <c r="P30" s="32"/>
+      <c r="Q30" s="32"/>
+      <c r="R30" s="32"/>
+      <c r="S30" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:AA1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>