--- v0 (2026-04-15)
+++ v1 (2026-08-11)
@@ -1,84 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динамика год\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динамика год строй\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="225" yWindow="75" windowWidth="13965" windowHeight="12450" tabRatio="508" activeTab="6"/>
+    <workbookView xWindow="225" yWindow="75" windowWidth="13965" windowHeight="12450" tabRatio="508" firstSheet="3" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="2015" sheetId="2" r:id="rId1"/>
     <sheet name="2016-2017" sheetId="10" r:id="rId2"/>
     <sheet name="2018-2019" sheetId="11" r:id="rId3"/>
     <sheet name="2020-2021" sheetId="12" r:id="rId4"/>
     <sheet name="2022" sheetId="13" r:id="rId5"/>
     <sheet name="2023" sheetId="14" r:id="rId6"/>
     <sheet name="2024" sheetId="15" r:id="rId7"/>
+    <sheet name="2025" sheetId="16" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="103">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының жалпы көлеміне
 %-бен</t>
   </si>
   <si>
     <t>Мердігерлік құрылыс жұмыстарының түрлері*</t>
   </si>
   <si>
     <t>Жалғасы</t>
   </si>
   <si>
     <t>Мердігерлік құрылыс жұмыстарының түрлері</t>
   </si>
   <si>
     <t>2017 жыл</t>
   </si>
   <si>
     <t>2016 жыл</t>
   </si>
   <si>
     <t>соның ішінде:</t>
   </si>
@@ -342,63 +344,66 @@
     <t>Гидрооқшаулау жұмыстары</t>
   </si>
   <si>
     <t>Құрылыс жабдығын оператормен жалға беру</t>
   </si>
   <si>
     <t xml:space="preserve">Арнайы біліктілігі талап ететін өзге де құрылыс жұмыстары </t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Орындалған құрылыс жұмыстарының (қызметтерінің) көлемі*</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Халықаралық және республикалық маңызы бар жалпы пайдаланымдағы автомобиль жолдарында (учаскелерінде) құрылысты, қайта жаңғыртуды жөндеуді, ақылы қозғалысты және күтіп ұстауды ұйымдастыру қызметі</t>
+  </si>
+  <si>
+    <t>2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -537,50 +542,63 @@
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -2049,51 +2067,51 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2350,50 +2368,80 @@
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1361">
     <cellStyle name="20% — акцент1" xfId="89"/>
     <cellStyle name="20% — акцент2" xfId="90"/>
     <cellStyle name="20% — акцент3" xfId="91"/>
     <cellStyle name="20% — акцент4" xfId="92"/>
     <cellStyle name="20% — акцент5" xfId="93"/>
     <cellStyle name="20% — акцент6" xfId="94"/>
     <cellStyle name="40% — акцент1" xfId="95"/>
     <cellStyle name="40% — акцент2" xfId="96"/>
     <cellStyle name="40% — акцент3" xfId="97"/>
     <cellStyle name="40% — акцент4" xfId="98"/>
     <cellStyle name="40% — акцент5" xfId="99"/>
     <cellStyle name="40% — акцент6" xfId="100"/>
     <cellStyle name="60% — акцент1" xfId="101"/>
     <cellStyle name="60% — акцент2" xfId="102"/>
     <cellStyle name="60% — акцент3" xfId="103"/>
     <cellStyle name="60% — акцент4" xfId="104"/>
     <cellStyle name="60% — акцент5" xfId="105"/>
     <cellStyle name="60% — акцент6" xfId="106"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="7"/>
     <cellStyle name="Обычный 100 2" xfId="107"/>
     <cellStyle name="Обычный 101 2" xfId="108"/>
@@ -3729,51 +3777,51 @@
     <cellStyle name="Обычный 9" xfId="80"/>
     <cellStyle name="Обычный 91 2" xfId="1345"/>
     <cellStyle name="Обычный 92 2" xfId="1346"/>
     <cellStyle name="Обычный 96 2" xfId="1347"/>
     <cellStyle name="Обычный 97 2" xfId="1348"/>
     <cellStyle name="Обычный 98 2" xfId="1349"/>
     <cellStyle name="Обычный 99 2" xfId="1350"/>
     <cellStyle name="Процентный 2" xfId="1351"/>
     <cellStyle name="Финансовый 2 2" xfId="1352"/>
     <cellStyle name="Финансовый 2 3" xfId="1360"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7151,52 +7199,52 @@
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="103" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="103"/>
       <c r="C34" s="103"/>
       <c r="D34" s="103"/>
       <c r="E34" s="103"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A34:E34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I23" sqref="I23"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="41.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="5" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="5" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="102" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="102"/>
       <c r="C1" s="102"/>
     </row>
     <row r="2" spans="1:3" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="106" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="106"/>
       <c r="C2" s="106"/>
     </row>
     <row r="3" spans="1:3" ht="33.75" x14ac:dyDescent="0.2">
@@ -7567,187 +7615,628 @@
       <c r="B36" s="95">
         <v>7719557</v>
       </c>
       <c r="C36" s="96">
         <v>68.7</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="103" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="103"/>
       <c r="C38" s="103"/>
       <c r="D38" s="103"/>
       <c r="E38" s="103"/>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A38:E38"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E40"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A49" sqref="A49"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="41.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15.7109375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="5" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="102" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="102"/>
+      <c r="C1" s="102"/>
+    </row>
+    <row r="2" spans="1:3" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="106" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="106"/>
+      <c r="C2" s="106"/>
+    </row>
+    <row r="3" spans="1:3" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="12"/>
+      <c r="B3" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="C3" s="30" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" s="4" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="107" t="s">
+        <v>99</v>
+      </c>
+      <c r="B4" s="108">
+        <v>383686225</v>
+      </c>
+      <c r="C4" s="109">
+        <v>112.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="110" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="111" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" s="111" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="112" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="108">
+        <v>77826</v>
+      </c>
+      <c r="C6" s="109">
+        <v>109.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="B7" s="108">
+        <v>44549088</v>
+      </c>
+      <c r="C7" s="109">
+        <v>95.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="112" t="s">
+        <v>83</v>
+      </c>
+      <c r="B8" s="108">
+        <v>46722170</v>
+      </c>
+      <c r="C8" s="109">
+        <v>79.400000000000006</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="112" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="108">
+        <v>21685</v>
+      </c>
+      <c r="C9" s="109">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="112" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="108">
+        <v>102685664</v>
+      </c>
+      <c r="C10" s="109">
+        <v>130.30000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="112" t="s">
+        <v>101</v>
+      </c>
+      <c r="B11" s="108">
+        <v>1992195</v>
+      </c>
+      <c r="C11" s="109">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="112" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="108">
+        <v>151127</v>
+      </c>
+      <c r="C12" s="109">
+        <v>198.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="108">
+        <v>1283842</v>
+      </c>
+      <c r="C13" s="109">
+        <v>285.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="112" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="108">
+        <v>87734422</v>
+      </c>
+      <c r="C14" s="109">
+        <v>123.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="112" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="108">
+        <v>10720254</v>
+      </c>
+      <c r="C15" s="109">
+        <v>79.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="112" t="s">
+        <v>84</v>
+      </c>
+      <c r="B16" s="108">
+        <v>12963345</v>
+      </c>
+      <c r="C16" s="109">
+        <v>81.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="112" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17" s="108">
+        <v>7855672</v>
+      </c>
+      <c r="C17" s="109">
+        <v>111.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="112" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="108">
+        <v>5608070</v>
+      </c>
+      <c r="C18" s="109">
+        <v>143.80000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="108">
+        <v>8330479</v>
+      </c>
+      <c r="C19" s="109">
+        <v>111.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="110" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="108">
+        <v>498508</v>
+      </c>
+      <c r="C20" s="109">
+        <v>531.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="112" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="108">
+        <v>2448716</v>
+      </c>
+      <c r="C21" s="109">
+        <v>72.599999999999994</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="110" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="108">
+        <v>95997</v>
+      </c>
+      <c r="C22" s="109">
+        <v>124.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="112" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="108">
+        <v>47986</v>
+      </c>
+      <c r="C23" s="109">
+        <v>38.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="112" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="108">
+        <v>3083402</v>
+      </c>
+      <c r="C24" s="109">
+        <v>162.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="B25" s="108">
+        <v>645677</v>
+      </c>
+      <c r="C25" s="109">
+        <v>196.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="112" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" s="113" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="109">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="108">
+        <v>32844577</v>
+      </c>
+      <c r="C27" s="109">
+        <v>174.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="110" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="108">
+        <v>176827</v>
+      </c>
+      <c r="C28" s="109">
+        <v>11730.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="112" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="108">
+        <v>82012</v>
+      </c>
+      <c r="C29" s="109">
+        <v>116.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="112" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="108">
+        <v>21643</v>
+      </c>
+      <c r="C30" s="109">
+        <v>58.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="108">
+        <v>137991</v>
+      </c>
+      <c r="C31" s="109">
+        <v>50.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A32" s="112" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="108">
+        <v>75811</v>
+      </c>
+      <c r="C32" s="109">
+        <v>17.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A33" s="112" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="108">
+        <v>566205</v>
+      </c>
+      <c r="C33" s="109">
+        <v>64.599999999999994</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A34" s="112" t="s">
+        <v>92</v>
+      </c>
+      <c r="B34" s="108">
+        <v>447136</v>
+      </c>
+      <c r="C34" s="109">
+        <v>83.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A35" s="112" t="s">
+        <v>93</v>
+      </c>
+      <c r="B35" s="108">
+        <v>43587</v>
+      </c>
+      <c r="C35" s="113" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A36" s="112" t="s">
+        <v>94</v>
+      </c>
+      <c r="B36" s="108">
+        <v>466431</v>
+      </c>
+      <c r="C36" s="109">
+        <v>55.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A37" s="114" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="115">
+        <v>11303003</v>
+      </c>
+      <c r="C37" s="116">
+        <v>145.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A39" s="103" t="s">
+        <v>35</v>
+      </c>
+      <c r="B39" s="103"/>
+      <c r="C39" s="103"/>
+      <c r="D39" s="103"/>
+      <c r="E39" s="103"/>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A39:E39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE156652-FF20-4ADE-B9C2-29B6377592EB}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380698DE-0596-4A47-A31E-0A18DC1C3457}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE156652-FF20-4ADE-B9C2-29B6377592EB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016-2017</vt:lpstr>
       <vt:lpstr>2018-2019</vt:lpstr>
       <vt:lpstr>2020-2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>'2015'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>