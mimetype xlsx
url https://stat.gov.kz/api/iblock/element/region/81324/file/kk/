--- v0 (2026-04-15)
+++ v1 (2026-08-11)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s.shotova\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\1 кс 2023\1 кс год\2024 год\бюллетень строй год  2024\строй год 2024 бюлл\Новая папка\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="15330" windowHeight="9750"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="24">
   <si>
     <t>Тұрғын үйлердің жалпы ауданының нақты көлемінің индексі</t>
   </si>
   <si>
     <t>өткен жылға %-бен</t>
   </si>
   <si>
     <t>Батыс Қазақстан облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Ақжайық </t>
@@ -103,51 +103,51 @@
   <si>
     <t>106,2</t>
   </si>
   <si>
     <t>63,8</t>
   </si>
   <si>
     <t>3,4 есе</t>
   </si>
   <si>
     <t>188,3</t>
   </si>
   <si>
     <t>107,6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -203,66 +203,72 @@
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -339,57 +345,87 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -456,54 +492,65 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 40" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -6319,109 +6366,112 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="N1" workbookViewId="0">
-      <selection activeCell="V3" sqref="V3:W3"/>
+      <selection activeCell="U28" sqref="U28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="7.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
       <c r="M1" s="38"/>
       <c r="N1" s="38"/>
     </row>
-    <row r="2" spans="1:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:24" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
       <c r="N2" s="18"/>
       <c r="O2" s="18"/>
       <c r="P2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="R2" s="18"/>
       <c r="S2" s="18"/>
-      <c r="T2" s="40" t="s">
+      <c r="T2" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="U2" s="40"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
     </row>
-    <row r="3" spans="1:23" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="28"/>
       <c r="B3" s="29">
         <v>2003</v>
       </c>
       <c r="C3" s="29">
         <v>2004</v>
       </c>
       <c r="D3" s="29">
         <v>2005</v>
       </c>
       <c r="E3" s="29">
         <v>2006</v>
       </c>
       <c r="F3" s="30">
         <v>2007</v>
       </c>
       <c r="G3" s="31">
         <v>2008</v>
       </c>
       <c r="H3" s="32">
         <v>2009</v>
       </c>
       <c r="I3" s="33">
         <v>2010</v>
       </c>
@@ -6439,58 +6489,61 @@
       </c>
       <c r="N3" s="33">
         <v>2015</v>
       </c>
       <c r="O3" s="33">
         <v>2016</v>
       </c>
       <c r="P3" s="33">
         <v>2017</v>
       </c>
       <c r="Q3" s="33">
         <v>2018</v>
       </c>
       <c r="R3" s="33">
         <v>2019</v>
       </c>
       <c r="S3" s="33">
         <v>2020</v>
       </c>
       <c r="T3" s="33">
         <v>2021</v>
       </c>
       <c r="U3" s="34">
         <v>2022</v>
       </c>
-      <c r="V3" s="41">
+      <c r="V3" s="45">
         <v>2023</v>
       </c>
-      <c r="W3" s="41">
+      <c r="W3" s="46">
         <v>2024</v>
       </c>
+      <c r="X3" s="32">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="20">
         <v>116.4</v>
       </c>
       <c r="C4" s="21">
         <v>140.5</v>
       </c>
       <c r="D4" s="21">
         <v>158.69999999999999</v>
       </c>
       <c r="E4" s="21">
         <v>123.4</v>
       </c>
       <c r="F4" s="21">
         <v>106.7</v>
       </c>
       <c r="G4" s="22">
         <v>96</v>
       </c>
       <c r="H4" s="21">
         <v>86.5</v>
       </c>
       <c r="I4" s="21">
@@ -6510,58 +6563,61 @@
       </c>
       <c r="N4" s="24">
         <v>101.8</v>
       </c>
       <c r="O4" s="25">
         <v>105.2</v>
       </c>
       <c r="P4" s="25">
         <v>142.4</v>
       </c>
       <c r="Q4" s="26">
         <v>110.2</v>
       </c>
       <c r="R4" s="25">
         <v>112.2</v>
       </c>
       <c r="S4" s="25">
         <v>109.1</v>
       </c>
       <c r="T4" s="27">
         <v>111.6</v>
       </c>
       <c r="U4" s="35">
         <v>105.2</v>
       </c>
-      <c r="V4" s="37">
+      <c r="V4" s="44">
         <v>101.7</v>
       </c>
-      <c r="W4" s="37">
+      <c r="W4" s="44">
         <v>100.8</v>
       </c>
+      <c r="X4" s="40">
+        <v>100.8</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="15">
         <v>54.54545454545454</v>
       </c>
       <c r="C5" s="11">
         <v>181.83333333333334</v>
       </c>
       <c r="D5" s="11">
         <v>65.536205316223644</v>
       </c>
       <c r="E5" s="11">
         <v>259.44055944055947</v>
       </c>
       <c r="F5" s="11">
         <v>30.943396226415093</v>
       </c>
       <c r="G5" s="11">
         <v>269.68641114982586</v>
       </c>
       <c r="H5" s="11">
         <v>184.62532299741602</v>
       </c>
       <c r="I5" s="11">
@@ -6587,52 +6643,55 @@
       </c>
       <c r="P5" s="8">
         <v>131.5</v>
       </c>
       <c r="Q5" s="9">
         <v>103.1</v>
       </c>
       <c r="R5" s="8">
         <v>96.3</v>
       </c>
       <c r="S5" s="8">
         <v>104.7</v>
       </c>
       <c r="T5" s="10">
         <v>111.4</v>
       </c>
       <c r="U5" s="36">
         <v>113.5</v>
       </c>
       <c r="V5" s="37">
         <v>95.8</v>
       </c>
       <c r="W5" s="37">
         <v>108.6</v>
       </c>
+      <c r="X5" s="41">
+        <v>134.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="11">
         <v>200</v>
       </c>
       <c r="E6" s="11">
         <v>66.666666666666671</v>
       </c>
       <c r="F6" s="11">
         <v>227.75</v>
       </c>
       <c r="G6" s="11">
         <v>67.618002195389678</v>
       </c>
       <c r="H6" s="11">
         <v>130.68181818181819</v>
       </c>
       <c r="I6" s="11">
@@ -6658,52 +6717,55 @@
       </c>
       <c r="P6" s="8">
         <v>96.6</v>
       </c>
       <c r="Q6" s="9">
         <v>163.9</v>
       </c>
       <c r="R6" s="8">
         <v>77.2</v>
       </c>
       <c r="S6" s="8">
         <v>70</v>
       </c>
       <c r="T6" s="10">
         <v>143.80000000000001</v>
       </c>
       <c r="U6" s="36">
         <v>51.4</v>
       </c>
       <c r="V6" s="37">
         <v>101.6</v>
       </c>
       <c r="W6" s="37">
         <v>121.3</v>
       </c>
+      <c r="X6" s="41">
+        <v>112.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="15">
         <v>134.48275862068965</v>
       </c>
       <c r="C7" s="11">
         <v>117.94871794871796</v>
       </c>
       <c r="D7" s="11">
         <v>80.869565217391312</v>
       </c>
       <c r="E7" s="11">
         <v>108.6021505376344</v>
       </c>
       <c r="F7" s="11">
         <v>115.42574257425741</v>
       </c>
       <c r="G7" s="11">
         <v>103.31103105163837</v>
       </c>
       <c r="H7" s="11">
         <v>72.994852208568574</v>
       </c>
       <c r="I7" s="11">
@@ -6729,52 +6791,55 @@
       </c>
       <c r="P7" s="8">
         <v>295.7</v>
       </c>
       <c r="Q7" s="9">
         <v>124.2</v>
       </c>
       <c r="R7" s="8">
         <v>54.5</v>
       </c>
       <c r="S7" s="8">
         <v>169.3</v>
       </c>
       <c r="T7" s="10">
         <v>126.3</v>
       </c>
       <c r="U7" s="36">
         <v>49.3</v>
       </c>
       <c r="V7" s="37">
         <v>139.4</v>
       </c>
       <c r="W7" s="37">
         <v>140.9</v>
       </c>
+      <c r="X7" s="41">
+        <v>82.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="15">
         <v>110.5263157894737</v>
       </c>
       <c r="C8" s="11">
         <v>104.76190476190477</v>
       </c>
       <c r="D8" s="11">
         <v>122.72727272727273</v>
       </c>
       <c r="E8" s="11">
         <v>114.81481481481481</v>
       </c>
       <c r="F8" s="11">
         <v>103.29032258064517</v>
       </c>
       <c r="G8" s="11">
         <v>68.144909431605242</v>
       </c>
       <c r="H8" s="11">
         <v>106.14115490375802</v>
       </c>
       <c r="I8" s="11">
@@ -6800,52 +6865,55 @@
       </c>
       <c r="P8" s="8">
         <v>109.5</v>
       </c>
       <c r="Q8" s="9">
         <v>111</v>
       </c>
       <c r="R8" s="8">
         <v>104.5</v>
       </c>
       <c r="S8" s="8">
         <v>78</v>
       </c>
       <c r="T8" s="10">
         <v>84.2</v>
       </c>
       <c r="U8" s="36">
         <v>204.5</v>
       </c>
       <c r="V8" s="37">
         <v>55.4</v>
       </c>
       <c r="W8" s="37">
         <v>143.4</v>
       </c>
+      <c r="X8" s="41">
+        <v>101.8</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="15">
         <v>66.666666666666657</v>
       </c>
       <c r="C9" s="11">
         <v>100</v>
       </c>
       <c r="D9" s="11">
         <v>116.66666666666667</v>
       </c>
       <c r="E9" s="11">
         <v>185.71428571428575</v>
       </c>
       <c r="F9" s="11">
         <v>74</v>
       </c>
       <c r="G9" s="11">
         <v>152.18295218295219</v>
       </c>
       <c r="H9" s="11">
         <v>105.25956284153004</v>
       </c>
       <c r="I9" s="11">
@@ -6871,52 +6939,55 @@
       </c>
       <c r="P9" s="8">
         <v>140.9</v>
       </c>
       <c r="Q9" s="9">
         <v>198.2</v>
       </c>
       <c r="R9" s="8">
         <v>28.3</v>
       </c>
       <c r="S9" s="8">
         <v>116.7</v>
       </c>
       <c r="T9" s="10">
         <v>170.1</v>
       </c>
       <c r="U9" s="36">
         <v>45.4</v>
       </c>
       <c r="V9" s="37">
         <v>147.19999999999999</v>
       </c>
       <c r="W9" s="37">
         <v>138.4</v>
       </c>
+      <c r="X9" s="41">
+        <v>102.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="15">
         <v>187.5</v>
       </c>
       <c r="C10" s="11">
         <v>81.333333333333329</v>
       </c>
       <c r="D10" s="11">
         <v>96.721311475409848</v>
       </c>
       <c r="E10" s="11">
         <v>149.15254237288136</v>
       </c>
       <c r="F10" s="11">
         <v>168.30681818181816</v>
       </c>
       <c r="G10" s="11">
         <v>155.68158800891229</v>
       </c>
       <c r="H10" s="11">
         <v>86.950299245381217</v>
       </c>
       <c r="I10" s="11">
@@ -6942,52 +7013,55 @@
       </c>
       <c r="P10" s="8">
         <v>102.8</v>
       </c>
       <c r="Q10" s="9">
         <v>111.5</v>
       </c>
       <c r="R10" s="8">
         <v>103.9</v>
       </c>
       <c r="S10" s="8">
         <v>111.2</v>
       </c>
       <c r="T10" s="10">
         <v>149.6</v>
       </c>
       <c r="U10" s="36">
         <v>82.2</v>
       </c>
       <c r="V10" s="37">
         <v>76.8</v>
       </c>
       <c r="W10" s="37">
         <v>151.1</v>
       </c>
+      <c r="X10" s="41">
+        <v>143.69999999999999</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="15">
         <v>3.8461538461538463</v>
       </c>
       <c r="C11" s="11">
         <v>400</v>
       </c>
       <c r="D11" s="11">
         <v>125</v>
       </c>
       <c r="E11" s="11">
         <v>140</v>
       </c>
       <c r="F11" s="11">
         <v>60.357142857142854</v>
       </c>
       <c r="G11" s="11">
         <v>39.526627218934912</v>
       </c>
       <c r="H11" s="11">
         <v>461.9760479041916</v>
       </c>
       <c r="I11" s="11">
@@ -7013,52 +7087,55 @@
       </c>
       <c r="P11" s="8">
         <v>174.3</v>
       </c>
       <c r="Q11" s="9">
         <v>123.1</v>
       </c>
       <c r="R11" s="8">
         <v>106.5</v>
       </c>
       <c r="S11" s="8">
         <v>93.9</v>
       </c>
       <c r="T11" s="10">
         <v>116.7</v>
       </c>
       <c r="U11" s="36">
         <v>103.7</v>
       </c>
       <c r="V11" s="37">
         <v>77.8</v>
       </c>
       <c r="W11" s="37">
         <v>193.5</v>
       </c>
+      <c r="X11" s="41">
+        <v>86.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="11">
         <v>175</v>
       </c>
       <c r="E12" s="11">
         <v>185.71428571428575</v>
       </c>
       <c r="F12" s="11">
         <v>107.69230769230769</v>
       </c>
       <c r="G12" s="11">
         <v>85.714285714285722</v>
       </c>
       <c r="H12" s="11">
         <v>147.66666666666669</v>
       </c>
       <c r="I12" s="11">
@@ -7084,52 +7161,55 @@
       </c>
       <c r="P12" s="8">
         <v>141.4</v>
       </c>
       <c r="Q12" s="9">
         <v>127.1</v>
       </c>
       <c r="R12" s="8">
         <v>100.9</v>
       </c>
       <c r="S12" s="8">
         <v>287</v>
       </c>
       <c r="T12" s="10">
         <v>36.299999999999997</v>
       </c>
       <c r="U12" s="36">
         <v>135.1</v>
       </c>
       <c r="V12" s="37">
         <v>95.8</v>
       </c>
       <c r="W12" s="37">
         <v>288.7</v>
       </c>
+      <c r="X12" s="41">
+        <v>66.900000000000006</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="15">
         <v>400</v>
       </c>
       <c r="C13" s="11">
         <v>125</v>
       </c>
       <c r="D13" s="11">
         <v>140</v>
       </c>
       <c r="E13" s="11">
         <v>200</v>
       </c>
       <c r="F13" s="11">
         <v>54.785714285714292</v>
       </c>
       <c r="G13" s="11">
         <v>138.98305084745763</v>
       </c>
       <c r="H13" s="11">
         <v>138.55534709193248</v>
       </c>
       <c r="I13" s="11">
@@ -7155,52 +7235,55 @@
       </c>
       <c r="P13" s="8">
         <v>101.2</v>
       </c>
       <c r="Q13" s="9">
         <v>155.9</v>
       </c>
       <c r="R13" s="8">
         <v>77.3</v>
       </c>
       <c r="S13" s="8">
         <v>112.3</v>
       </c>
       <c r="T13" s="10">
         <v>103.4</v>
       </c>
       <c r="U13" s="36">
         <v>107.1</v>
       </c>
       <c r="V13" s="37">
         <v>102</v>
       </c>
       <c r="W13" s="37">
         <v>351.3</v>
       </c>
+      <c r="X13" s="41">
+        <v>108.1</v>
+      </c>
     </row>
-    <row r="14" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="15">
         <v>75</v>
       </c>
       <c r="C14" s="11">
         <v>133.33333333333334</v>
       </c>
       <c r="D14" s="11">
         <v>250</v>
       </c>
       <c r="E14" s="11">
         <v>140</v>
       </c>
       <c r="F14" s="11">
         <v>61.821428571428584</v>
       </c>
       <c r="G14" s="11">
         <v>185.73079145002887</v>
       </c>
       <c r="H14" s="11">
         <v>58.22706065318819</v>
       </c>
       <c r="I14" s="11">
@@ -7226,52 +7309,55 @@
       </c>
       <c r="P14" s="8">
         <v>117.4</v>
       </c>
       <c r="Q14" s="9">
         <v>122.9</v>
       </c>
       <c r="R14" s="8">
         <v>202.9</v>
       </c>
       <c r="S14" s="8">
         <v>52</v>
       </c>
       <c r="T14" s="10">
         <v>55.4</v>
       </c>
       <c r="U14" s="36">
         <v>188.4</v>
       </c>
       <c r="V14" s="37">
         <v>72.400000000000006</v>
       </c>
       <c r="W14" s="37">
         <v>176</v>
       </c>
+      <c r="X14" s="41">
+        <v>144.9</v>
+      </c>
     </row>
-    <row r="15" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="15">
         <v>60</v>
       </c>
       <c r="C15" s="11">
         <v>166.66666666666669</v>
       </c>
       <c r="D15" s="11">
         <v>50</v>
       </c>
       <c r="E15" s="11">
         <v>220</v>
       </c>
       <c r="F15" s="11">
         <v>129.54545454545453</v>
       </c>
       <c r="G15" s="11">
         <v>331.01754385964909</v>
       </c>
       <c r="H15" s="11">
         <v>122.78990884036465</v>
       </c>
       <c r="I15" s="11">
@@ -7297,52 +7383,55 @@
       </c>
       <c r="P15" s="8">
         <v>100.2</v>
       </c>
       <c r="Q15" s="9">
         <v>96.9</v>
       </c>
       <c r="R15" s="8">
         <v>126.3</v>
       </c>
       <c r="S15" s="8">
         <v>101.1</v>
       </c>
       <c r="T15" s="10">
         <v>138.1</v>
       </c>
       <c r="U15" s="36">
         <v>57.5</v>
       </c>
       <c r="V15" s="37">
         <v>83.6</v>
       </c>
       <c r="W15" s="37">
         <v>316.7</v>
       </c>
+      <c r="X15" s="41">
+        <v>50.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="15">
         <v>83.333333333333343</v>
       </c>
       <c r="C16" s="11">
         <v>120</v>
       </c>
       <c r="D16" s="11">
         <v>100</v>
       </c>
       <c r="E16" s="11">
         <v>133.33333333333334</v>
       </c>
       <c r="F16" s="11">
         <v>226</v>
       </c>
       <c r="G16" s="11">
         <v>99.115044247787608</v>
       </c>
       <c r="H16" s="11">
         <v>143.86160714285714</v>
       </c>
       <c r="I16" s="13">
@@ -7368,52 +7457,55 @@
       </c>
       <c r="P16" s="8">
         <v>103</v>
       </c>
       <c r="Q16" s="9">
         <v>136.9</v>
       </c>
       <c r="R16" s="8">
         <v>109.1</v>
       </c>
       <c r="S16" s="8">
         <v>111.3</v>
       </c>
       <c r="T16" s="10">
         <v>98.2</v>
       </c>
       <c r="U16" s="36">
         <v>109.3</v>
       </c>
       <c r="V16" s="37">
         <v>107.9</v>
       </c>
       <c r="W16" s="37">
         <v>218.7</v>
       </c>
+      <c r="X16" s="41">
+        <v>102.6</v>
+      </c>
     </row>
-    <row r="17" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="17">
         <v>123.82271468144043</v>
       </c>
       <c r="C17" s="14">
         <v>183.66890380313197</v>
       </c>
       <c r="D17" s="14">
         <v>168.57490864799027</v>
       </c>
       <c r="E17" s="14">
         <v>122.10982658959537</v>
       </c>
       <c r="F17" s="14">
         <v>104.23313609467455</v>
       </c>
       <c r="G17" s="14">
         <v>87.094247079260185</v>
       </c>
       <c r="H17" s="14">
         <v>84.017729109633706</v>
       </c>
       <c r="I17" s="14">
@@ -7439,105 +7531,108 @@
       </c>
       <c r="P17" s="8">
         <v>140.30000000000001</v>
       </c>
       <c r="Q17" s="9">
         <v>104.8</v>
       </c>
       <c r="R17" s="8">
         <v>128.5</v>
       </c>
       <c r="S17" s="8">
         <v>105.5</v>
       </c>
       <c r="T17" s="10">
         <v>107.5</v>
       </c>
       <c r="U17" s="36">
         <v>119.3</v>
       </c>
       <c r="V17" s="37">
         <v>102.9</v>
       </c>
       <c r="W17" s="37">
         <v>81.2</v>
       </c>
+      <c r="X17" s="41">
+        <v>104.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A18" s="39"/>
       <c r="B18" s="39"/>
       <c r="C18" s="39"/>
       <c r="D18" s="39"/>
       <c r="E18" s="39"/>
       <c r="F18" s="39"/>
       <c r="Q18" s="3"/>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A19" s="4"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:F18"/>
-    <mergeCell ref="T2:U2"/>
+    <mergeCell ref="T2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.36" right="0.53" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -7546,67 +7641,67 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266E08B5-76AC-4FED-B857-9693C76C9B3C}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1754CF25-884B-4471-BE54-AB380F1EBBC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266E08B5-76AC-4FED-B857-9693C76C9B3C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9A5B941-CF0D-47E1-85EF-DE914030F4A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>