--- v0 (2026-04-24)
+++ v1 (2026-08-11)
@@ -1,111 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динамика год\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динамика год строй\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="16005" yWindow="765" windowWidth="12960" windowHeight="12465" tabRatio="508" firstSheet="1" activeTab="7"/>
+    <workbookView xWindow="16005" yWindow="765" windowWidth="12960" windowHeight="12465" tabRatio="508" firstSheet="4" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="2014" sheetId="4" r:id="rId1"/>
     <sheet name="2015" sheetId="16" r:id="rId2"/>
     <sheet name="2016-2017" sheetId="10" r:id="rId3"/>
     <sheet name="2018-2019г" sheetId="11" r:id="rId4"/>
     <sheet name="2020-2021" sheetId="12" r:id="rId5"/>
     <sheet name="2022" sheetId="15" r:id="rId6"/>
     <sheet name="2023" sheetId="17" r:id="rId7"/>
     <sheet name="2024" sheetId="18" r:id="rId8"/>
+    <sheet name="2025" sheetId="19" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2014'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E35" i="12" l="1"/>
   <c r="E34" i="12"/>
   <c r="E32" i="12"/>
   <c r="E31" i="12"/>
   <c r="E30" i="12"/>
   <c r="E29" i="12"/>
   <c r="E27" i="12"/>
   <c r="E26" i="12"/>
   <c r="E25" i="12"/>
   <c r="E23" i="12"/>
   <c r="E22" i="12"/>
   <c r="E21" i="12"/>
   <c r="E20" i="12"/>
   <c r="E18" i="12"/>
   <c r="E17" i="12"/>
   <c r="E16" i="12"/>
   <c r="E15" i="12"/>
   <c r="E14" i="12"/>
   <c r="E13" i="12"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="103">
   <si>
     <t>Объем выполненных строительных работ (услуг)</t>
   </si>
   <si>
     <t>Работы по покрытию полов и облицовке стен</t>
   </si>
   <si>
     <t>Продолжение</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
     <t>Разработка строительных проектов</t>
   </si>
   <si>
     <t>Строительство жилых зданий</t>
   </si>
   <si>
     <t>Строительство дорог и автомагистралей</t>
   </si>
   <si>
@@ -369,65 +371,68 @@
 не включенных в другие группировки</t>
   </si>
   <si>
     <t>Электротехнические и монтажные работы по прокладке  телекоммуникационных, компьютерных и телевизионных сетей</t>
   </si>
   <si>
     <t>Прочие электротехнические и монтажные работы</t>
   </si>
   <si>
     <t>2023г</t>
   </si>
   <si>
     <t>2024г</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Деятельность по организации строительства, реконструкции, ремонта, платного движения и содержания автомобильных дорог (участков) общего пользования международного и республиканского значения</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ (услуг)*</t>
   </si>
   <si>
     <t>Специальные работы в грунтах</t>
+  </si>
+  <si>
+    <t>2025г</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _р_._-;\-* #,##0.0\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -528,50 +533,67 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -702,51 +724,51 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="129">
+  <cellXfs count="141">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1015,100 +1037,136 @@
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="34" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="34" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="34" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="84">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="7"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 13" xfId="8"/>
     <cellStyle name="Обычный 14" xfId="9"/>
     <cellStyle name="Обычный 16" xfId="10"/>
     <cellStyle name="Обычный 17" xfId="11"/>
     <cellStyle name="Обычный 18" xfId="12"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="13"/>
     <cellStyle name="Обычный 2_Б-06-03-М_08_2019" xfId="14"/>
     <cellStyle name="Обычный 20" xfId="15"/>
     <cellStyle name="Обычный 21" xfId="16"/>
     <cellStyle name="Обычный 22" xfId="17"/>
     <cellStyle name="Обычный 23" xfId="3"/>
     <cellStyle name="Обычный 23 2" xfId="18"/>
     <cellStyle name="Обычный 23 3" xfId="81"/>
     <cellStyle name="Обычный 24" xfId="2"/>
     <cellStyle name="Обычный 24 2" xfId="19"/>
     <cellStyle name="Обычный 24 3" xfId="82"/>
     <cellStyle name="Обычный 25" xfId="20"/>
     <cellStyle name="Обычный 26" xfId="21"/>
@@ -1167,51 +1225,51 @@
     <cellStyle name="Обычный 77" xfId="72"/>
     <cellStyle name="Обычный 78" xfId="73"/>
     <cellStyle name="Обычный 79" xfId="74"/>
     <cellStyle name="Обычный 8" xfId="75"/>
     <cellStyle name="Обычный 80" xfId="76"/>
     <cellStyle name="Обычный 81" xfId="77"/>
     <cellStyle name="Обычный 82" xfId="78"/>
     <cellStyle name="Обычный 83" xfId="79"/>
     <cellStyle name="Обычный 9" xfId="80"/>
     <cellStyle name="Финансовый" xfId="6" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1493,56 +1551,56 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44" style="19" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="19" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="20" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="122" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="112"/>
-[...1 lines deleted...]
-      <c r="D1" s="112"/>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
+      <c r="D1" s="122"/>
     </row>
     <row r="2" spans="1:5" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="12"/>
     </row>
     <row r="3" spans="1:5" s="17" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14"/>
       <c r="B3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="63" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="64">
         <v>73576862</v>
       </c>
       <c r="C4" s="65">
         <v>100</v>
@@ -1846,56 +1904,56 @@
   <pageSetup paperSize="9" scale="90" firstPageNumber="38" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="17.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.5703125" style="19" customWidth="1"/>
     <col min="2" max="3" width="17.140625" style="19"/>
     <col min="4" max="4" width="17.140625" style="2"/>
     <col min="5" max="5" width="17.140625" style="20"/>
     <col min="6" max="16384" width="17.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="122" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="112"/>
-[...1 lines deleted...]
-      <c r="D1" s="112"/>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
+      <c r="D1" s="122"/>
     </row>
     <row r="2" spans="1:5" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="12"/>
     </row>
     <row r="3" spans="1:5" s="17" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14"/>
       <c r="B3" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="53" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="51">
         <v>86571904</v>
       </c>
       <c r="C4" s="52">
         <v>100</v>
@@ -2306,60 +2364,60 @@
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="56.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="15" style="2" customWidth="1"/>
     <col min="3" max="3" width="18" style="2" customWidth="1"/>
     <col min="4" max="4" width="15" style="2" customWidth="1"/>
     <col min="5" max="5" width="18" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="125" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="115"/>
-      <c r="C1" s="115"/>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A2" s="113"/>
-[...1 lines deleted...]
-      <c r="C2" s="114"/>
+      <c r="A2" s="123"/>
+      <c r="B2" s="124"/>
+      <c r="C2" s="124"/>
     </row>
     <row r="3" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A3" s="62"/>
       <c r="B3" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7">
         <v>97993616</v>
       </c>
       <c r="C4" s="8">
         <v>100</v>
@@ -2950,66 +3008,66 @@
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="A42" sqref="A42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="6" customWidth="1"/>
     <col min="3" max="3" width="12" style="6" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" style="4" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" style="4" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="125" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="115"/>
-[...2 lines deleted...]
-      <c r="E1" s="115"/>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
     </row>
     <row r="2" spans="1:7" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="117" t="s">
+      <c r="A2" s="127" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="117"/>
-[...2 lines deleted...]
-      <c r="E2" s="117"/>
+      <c r="B2" s="127"/>
+      <c r="C2" s="127"/>
+      <c r="D2" s="127"/>
+      <c r="E2" s="127"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
     </row>
     <row r="3" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A3" s="34"/>
       <c r="B3" s="34" t="s">
         <v>55</v>
       </c>
       <c r="C3" s="35" t="s">
         <v>31</v>
       </c>
       <c r="D3" s="36" t="s">
         <v>56</v>
       </c>
       <c r="E3" s="36" t="s">
         <v>31</v>
       </c>
       <c r="F3" s="74"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="92">
         <v>135293083</v>
@@ -3578,104 +3636,104 @@
     <row r="36" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A36" s="89" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="94">
         <v>7878698</v>
       </c>
       <c r="C36" s="95">
         <v>5.8</v>
       </c>
       <c r="D36" s="104">
         <v>16271453</v>
       </c>
       <c r="E36" s="105">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="107"/>
       <c r="B37" s="108"/>
       <c r="C37" s="109"/>
       <c r="D37" s="110"/>
       <c r="E37" s="111"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A38" s="116" t="s">
+      <c r="A38" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="B38" s="116"/>
-[...4 lines deleted...]
-      <c r="G38" s="116"/>
+      <c r="B38" s="126"/>
+      <c r="C38" s="126"/>
+      <c r="D38" s="126"/>
+      <c r="E38" s="126"/>
+      <c r="F38" s="126"/>
+      <c r="G38" s="126"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A38:G38"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.52" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E4" sqref="E4:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="58.85546875" customWidth="1"/>
     <col min="2" max="3" width="13.28515625" customWidth="1"/>
     <col min="4" max="4" width="12.140625" customWidth="1"/>
     <col min="5" max="5" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="125" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="115"/>
-[...2 lines deleted...]
-      <c r="E1" s="115"/>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A2" s="118" t="s">
+      <c r="A2" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="118"/>
-[...2 lines deleted...]
-      <c r="E2" s="118"/>
+      <c r="B2" s="128"/>
+      <c r="C2" s="128"/>
+      <c r="D2" s="129"/>
+      <c r="E2" s="128"/>
     </row>
     <row r="3" spans="1:5" ht="45" x14ac:dyDescent="0.2">
       <c r="A3" s="14"/>
       <c r="B3" s="3" t="s">
         <v>84</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>85</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7">
         <v>177818294</v>
       </c>
       <c r="C4" s="8">
         <v>100</v>
@@ -4207,94 +4265,94 @@
         <v>0.18023282497084792</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="77" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="38">
         <v>8445921</v>
       </c>
       <c r="C35" s="39">
         <v>4.7</v>
       </c>
       <c r="D35" s="38">
         <v>29181255</v>
       </c>
       <c r="E35" s="79">
         <f t="shared" si="0"/>
         <v>14.707591533658317</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="D36" s="33"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A37" s="116" t="s">
+      <c r="A37" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="B37" s="116"/>
-[...6 lines deleted...]
-      <c r="I37" s="116"/>
+      <c r="B37" s="126"/>
+      <c r="C37" s="126"/>
+      <c r="D37" s="126"/>
+      <c r="E37" s="126"/>
+      <c r="F37" s="126"/>
+      <c r="G37" s="126"/>
+      <c r="H37" s="126"/>
+      <c r="I37" s="126"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A37:I37"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.51181102362204722" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45.5703125" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
     <col min="3" max="3" width="21.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="122" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="112"/>
-      <c r="C1" s="112"/>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
     </row>
     <row r="3" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A3" s="16"/>
       <c r="B3" s="25" t="s">
         <v>58</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7">
         <v>220286879</v>
       </c>
       <c r="C4" s="8">
         <v>100</v>
       </c>
@@ -4578,1005 +4636,1435 @@
       <c r="A30" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="7">
         <v>1273675</v>
       </c>
       <c r="C30" s="8">
         <v>0.6</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="42" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="38">
         <v>22586091</v>
       </c>
       <c r="C31" s="39">
         <v>10.3</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B32" s="33"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A33" s="116" t="s">
+      <c r="A33" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="B33" s="116"/>
-[...3 lines deleted...]
-      <c r="F33" s="116"/>
+      <c r="B33" s="126"/>
+      <c r="C33" s="126"/>
+      <c r="D33" s="126"/>
+      <c r="E33" s="126"/>
+      <c r="F33" s="126"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A33:F33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45.5703125" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
     <col min="3" max="3" width="21.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="122" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="112"/>
-      <c r="C1" s="112"/>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="106"/>
       <c r="B2" s="106"/>
       <c r="C2" s="106"/>
     </row>
     <row r="3" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A3" s="16"/>
       <c r="B3" s="25" t="s">
         <v>96</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A4" s="120" t="s">
+      <c r="A4" s="113" t="s">
         <v>100</v>
       </c>
-      <c r="B4" s="121">
+      <c r="B4" s="114">
         <v>295935480</v>
       </c>
-      <c r="C4" s="122">
+      <c r="C4" s="115">
         <v>130.80000000000001</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="121">
+      <c r="B6" s="114">
         <v>21052127</v>
       </c>
-      <c r="C6" s="122">
+      <c r="C6" s="115">
         <v>52.7</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="121">
+      <c r="B7" s="114">
         <v>24429765</v>
       </c>
-      <c r="C7" s="122">
+      <c r="C7" s="115">
         <v>130.9</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A8" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="123" t="s">
+      <c r="B8" s="116" t="s">
         <v>46</v>
       </c>
-      <c r="C8" s="122">
+      <c r="C8" s="115">
         <v>179.4</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="121">
+      <c r="B9" s="114">
         <v>59873724</v>
       </c>
-      <c r="C9" s="122">
+      <c r="C9" s="115">
         <v>130</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="121">
+      <c r="B10" s="114">
         <v>1477255</v>
       </c>
-      <c r="C10" s="123" t="s">
+      <c r="C10" s="116" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="45" x14ac:dyDescent="0.2">
       <c r="A11" s="28" t="s">
         <v>99</v>
       </c>
-      <c r="B11" s="121">
+      <c r="B11" s="114">
         <v>216332</v>
       </c>
-      <c r="C11" s="122">
+      <c r="C11" s="115">
         <v>106.2</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="121">
+      <c r="B12" s="114">
         <v>312504</v>
       </c>
-      <c r="C12" s="123" t="s">
+      <c r="C12" s="116" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="28" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="121">
+      <c r="B13" s="114">
         <v>121858825</v>
       </c>
-      <c r="C13" s="122">
+      <c r="C13" s="115">
         <v>242.6</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="121">
+      <c r="B14" s="114">
         <v>7501052</v>
       </c>
-      <c r="C14" s="122">
+      <c r="C14" s="115">
         <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="121">
+      <c r="B15" s="114">
         <v>17257156</v>
       </c>
-      <c r="C15" s="122">
+      <c r="C15" s="115">
         <v>664.2</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="121">
+      <c r="B16" s="114">
         <v>3042749</v>
       </c>
-      <c r="C16" s="122">
+      <c r="C16" s="115">
         <v>74.900000000000006</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="121">
+      <c r="B17" s="114">
         <v>940142</v>
       </c>
-      <c r="C17" s="122">
+      <c r="C17" s="115">
         <v>56.1</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="121">
+      <c r="B18" s="114">
         <v>2455941</v>
       </c>
-      <c r="C18" s="122">
+      <c r="C18" s="115">
         <v>479.1</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="121">
+      <c r="B19" s="114">
         <v>742566</v>
       </c>
-      <c r="C19" s="122">
+      <c r="C19" s="115">
         <v>67.8</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A20" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="121">
+      <c r="B20" s="114">
         <v>197848</v>
       </c>
-      <c r="C20" s="122">
+      <c r="C20" s="115">
         <v>323</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A21" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="B21" s="121">
+      <c r="B21" s="114">
         <v>1379292</v>
       </c>
-      <c r="C21" s="122">
+      <c r="C21" s="115">
         <v>24.7</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A22" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B22" s="121">
+      <c r="B22" s="114">
         <v>770558</v>
       </c>
-      <c r="C22" s="122">
+      <c r="C22" s="115">
         <v>146.30000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="121">
+      <c r="B23" s="114">
         <v>18066942</v>
       </c>
-      <c r="C23" s="122">
+      <c r="C23" s="115">
         <v>89.3</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A24" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="B24" s="121">
+      <c r="B24" s="114">
         <v>39258</v>
       </c>
-      <c r="C24" s="123" t="s">
+      <c r="C24" s="116" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A25" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="B25" s="121">
+      <c r="B25" s="114">
         <v>46094</v>
       </c>
-      <c r="C25" s="122">
+      <c r="C25" s="115">
         <v>21.5</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A26" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="121">
+      <c r="B26" s="114">
         <v>60400</v>
       </c>
-      <c r="C26" s="122">
+      <c r="C26" s="115">
         <v>9075.9</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A27" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="121">
+      <c r="B27" s="114">
         <v>191098</v>
       </c>
-      <c r="C27" s="122">
+      <c r="C27" s="115">
         <v>2401</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A28" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="B28" s="121">
+      <c r="B28" s="114">
         <v>577415</v>
       </c>
-      <c r="C28" s="122">
+      <c r="C28" s="115">
         <v>254.5</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A29" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="121">
+      <c r="B29" s="114">
         <v>976330</v>
       </c>
-      <c r="C29" s="122">
+      <c r="C29" s="115">
         <v>971.7</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A30" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="B30" s="121">
+      <c r="B30" s="114">
         <v>121091</v>
       </c>
-      <c r="C30" s="122">
+      <c r="C30" s="115">
         <v>64.3</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A31" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="B31" s="123" t="s">
+      <c r="B31" s="116" t="s">
         <v>46</v>
       </c>
-      <c r="C31" s="123" t="s">
+      <c r="C31" s="116" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A32" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B32" s="121">
+      <c r="B32" s="114">
         <v>769538</v>
       </c>
-      <c r="C32" s="122">
+      <c r="C32" s="115">
         <v>58.8</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A33" s="124" t="s">
+      <c r="A33" s="117" t="s">
         <v>51</v>
       </c>
-      <c r="B33" s="125">
+      <c r="B33" s="118">
         <v>11097590</v>
       </c>
-      <c r="C33" s="126">
+      <c r="C33" s="119">
         <v>47.8</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A35" s="116" t="s">
+      <c r="A35" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="B35" s="116"/>
-[...3 lines deleted...]
-      <c r="F35" s="116"/>
+      <c r="B35" s="126"/>
+      <c r="C35" s="126"/>
+      <c r="D35" s="126"/>
+      <c r="E35" s="126"/>
+      <c r="F35" s="126"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A35:F35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F38"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45.5703125" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
     <col min="3" max="3" width="21.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="122" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="112"/>
-      <c r="C1" s="112"/>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="106"/>
       <c r="B2" s="106"/>
       <c r="C2" s="106"/>
     </row>
     <row r="3" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A3" s="16"/>
       <c r="B3" s="25" t="s">
         <v>97</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A4" s="120" t="s">
+      <c r="A4" s="113" t="s">
         <v>100</v>
       </c>
-      <c r="B4" s="121">
+      <c r="B4" s="114">
         <v>338547704</v>
       </c>
-      <c r="C4" s="122">
+      <c r="C4" s="115">
         <v>112.9</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A5" s="127" t="s">
+      <c r="A5" s="120" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="121">
+      <c r="B6" s="114">
         <v>70517</v>
       </c>
-      <c r="C6" s="123" t="s">
+      <c r="C6" s="116" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="121">
+      <c r="B7" s="114">
         <v>46397409</v>
       </c>
-      <c r="C7" s="122">
+      <c r="C7" s="115">
         <v>217.6</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A8" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="121">
+      <c r="B8" s="114">
         <v>58293566</v>
       </c>
-      <c r="C8" s="122">
+      <c r="C8" s="115">
         <v>235.6</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="123" t="s">
+      <c r="B9" s="116" t="s">
         <v>46</v>
       </c>
-      <c r="C9" s="122">
+      <c r="C9" s="115">
         <v>47.5</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="121">
+      <c r="B10" s="114">
         <v>78107498</v>
       </c>
-      <c r="C10" s="122">
+      <c r="C10" s="115">
         <v>128.80000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="45" x14ac:dyDescent="0.2">
       <c r="A11" s="28" t="s">
         <v>99</v>
       </c>
-      <c r="B11" s="121">
+      <c r="B11" s="114">
         <v>1823874</v>
       </c>
-      <c r="C11" s="122">
+      <c r="C11" s="115">
         <v>121.9</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="121">
+      <c r="B12" s="114">
         <v>75543</v>
       </c>
-      <c r="C12" s="122">
+      <c r="C12" s="115">
         <v>34.5</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A13" s="128" t="s">
+      <c r="A13" s="121" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="121">
+      <c r="B13" s="114">
         <v>446032</v>
       </c>
-      <c r="C13" s="122">
+      <c r="C13" s="115">
         <v>140.9</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="121">
+      <c r="B14" s="114">
         <v>70226475</v>
       </c>
-      <c r="C14" s="122">
+      <c r="C14" s="115">
         <v>56.9</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="121">
+      <c r="B15" s="114">
         <v>13316013</v>
       </c>
-      <c r="C15" s="122">
+      <c r="C15" s="115">
         <v>175.2</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="121">
+      <c r="B16" s="114">
         <v>15706856</v>
       </c>
-      <c r="C16" s="122">
+      <c r="C16" s="115">
         <v>89.8</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="121">
+      <c r="B17" s="114">
         <v>7010011</v>
       </c>
-      <c r="C17" s="122">
+      <c r="C17" s="115">
         <v>227.4</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="121">
+      <c r="B18" s="114">
         <v>3865451</v>
       </c>
-      <c r="C18" s="122">
+      <c r="C18" s="115">
         <v>405.9</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="121">
+      <c r="B19" s="114">
         <v>7409533</v>
       </c>
-      <c r="C19" s="122">
+      <c r="C19" s="115">
         <v>297.8</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A20" s="128" t="s">
+      <c r="A20" s="121" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="121">
+      <c r="B20" s="114">
         <v>92933</v>
       </c>
-      <c r="C20" s="123" t="s">
+      <c r="C20" s="116" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A21" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="121">
+      <c r="B21" s="114">
         <v>3340689</v>
       </c>
-      <c r="C21" s="122">
+      <c r="C21" s="115">
         <v>444.1</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A22" s="128" t="s">
+      <c r="A22" s="121" t="s">
         <v>101</v>
       </c>
-      <c r="B22" s="121">
+      <c r="B22" s="114">
         <v>76188</v>
       </c>
-      <c r="C22" s="123" t="s">
+      <c r="C22" s="116" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A23" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="B23" s="121">
+      <c r="B23" s="114">
         <v>124913</v>
       </c>
-      <c r="C23" s="122">
+      <c r="C23" s="115">
         <v>62.3</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A24" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="121">
+      <c r="B24" s="114">
         <v>1884796</v>
       </c>
-      <c r="C24" s="122">
+      <c r="C24" s="115">
         <v>134.9</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="121">
+      <c r="B25" s="114">
         <v>325885</v>
       </c>
-      <c r="C25" s="122">
+      <c r="C25" s="115">
         <v>41.7</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="121">
+      <c r="B26" s="114">
         <v>273100</v>
       </c>
-      <c r="C26" s="123" t="s">
+      <c r="C26" s="116" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A27" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="B27" s="121">
+      <c r="B27" s="114">
         <v>18697361</v>
       </c>
-      <c r="C27" s="122">
+      <c r="C27" s="115">
         <v>102.2</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A28" s="128" t="s">
+      <c r="A28" s="121" t="s">
         <v>87</v>
       </c>
-      <c r="B28" s="121">
+      <c r="B28" s="114">
         <v>1494</v>
       </c>
-      <c r="C28" s="122">
+      <c r="C28" s="115">
         <v>3.8</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A29" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="121">
+      <c r="B29" s="114">
         <v>69801</v>
       </c>
-      <c r="C29" s="122">
+      <c r="C29" s="115">
         <v>149.5</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A30" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="121">
+      <c r="B30" s="114">
         <v>36427</v>
       </c>
-      <c r="C30" s="122">
+      <c r="C30" s="115">
         <v>59.5</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A31" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="B31" s="121">
+      <c r="B31" s="114">
         <v>272025</v>
       </c>
-      <c r="C31" s="122">
+      <c r="C31" s="115">
         <v>140.5</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A32" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="121">
+      <c r="B32" s="114">
         <v>425410</v>
       </c>
-      <c r="C32" s="122">
+      <c r="C32" s="115">
         <v>72.7</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A33" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="B33" s="121">
+      <c r="B33" s="114">
         <v>868401</v>
       </c>
-      <c r="C33" s="122">
+      <c r="C33" s="115">
         <v>87.8</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A34" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="B34" s="121">
+      <c r="B34" s="114">
         <v>531928</v>
       </c>
-      <c r="C34" s="122">
+      <c r="C34" s="115">
         <v>433.6</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A35" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="121">
+      <c r="B35" s="114">
         <v>826473</v>
       </c>
-      <c r="C35" s="122">
+      <c r="C35" s="115">
         <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A36" s="124" t="s">
+      <c r="A36" s="117" t="s">
         <v>51</v>
       </c>
-      <c r="B36" s="125">
+      <c r="B36" s="118">
         <v>7719557</v>
       </c>
-      <c r="C36" s="126">
+      <c r="C36" s="119">
         <v>68.7</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A38" s="116" t="s">
+      <c r="A38" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="B38" s="116"/>
-[...3 lines deleted...]
-      <c r="F38" s="116"/>
+      <c r="B38" s="126"/>
+      <c r="C38" s="126"/>
+      <c r="D38" s="126"/>
+      <c r="E38" s="126"/>
+      <c r="F38" s="126"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A38:F38"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F40"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F13" sqref="F13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="45.5703125" customWidth="1"/>
+    <col min="2" max="2" width="19.140625" customWidth="1"/>
+    <col min="3" max="3" width="21.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="122" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A2" s="112"/>
+      <c r="B2" s="112"/>
+      <c r="C2" s="112"/>
+    </row>
+    <row r="3" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="16"/>
+      <c r="B3" s="25" t="s">
+        <v>102</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="130" t="s">
+        <v>100</v>
+      </c>
+      <c r="B4" s="131">
+        <v>383686225</v>
+      </c>
+      <c r="C4" s="132">
+        <v>112.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="133" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="134" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="134" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="135" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="131">
+        <v>77826</v>
+      </c>
+      <c r="C6" s="132">
+        <v>109.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="135" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="131">
+        <v>44549088</v>
+      </c>
+      <c r="C7" s="132">
+        <v>95.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="135" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="131">
+        <v>46722170</v>
+      </c>
+      <c r="C8" s="132">
+        <v>79.400000000000006</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="135" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="131">
+        <v>21685</v>
+      </c>
+      <c r="C9" s="132">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A10" s="135" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="131">
+        <v>102685664</v>
+      </c>
+      <c r="C10" s="132">
+        <v>130.30000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="135" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="131">
+        <v>1992195</v>
+      </c>
+      <c r="C11" s="132">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="135" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="131">
+        <v>151127</v>
+      </c>
+      <c r="C12" s="132">
+        <v>198.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="136" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="131">
+        <v>1283842</v>
+      </c>
+      <c r="C13" s="132">
+        <v>285.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="135" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="131">
+        <v>87734422</v>
+      </c>
+      <c r="C14" s="132">
+        <v>123.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="135" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="131">
+        <v>10720254</v>
+      </c>
+      <c r="C15" s="132">
+        <v>79.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="135" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="131">
+        <v>12963345</v>
+      </c>
+      <c r="C16" s="132">
+        <v>81.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="135" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="131">
+        <v>7855672</v>
+      </c>
+      <c r="C17" s="132">
+        <v>111.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A18" s="135" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="131">
+        <v>5608070</v>
+      </c>
+      <c r="C18" s="132">
+        <v>143.80000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A19" s="135" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="131">
+        <v>8330479</v>
+      </c>
+      <c r="C19" s="132">
+        <v>111.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A20" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="131">
+        <v>498508</v>
+      </c>
+      <c r="C20" s="132">
+        <v>531.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A21" s="135" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="131">
+        <v>2448716</v>
+      </c>
+      <c r="C21" s="132">
+        <v>72.599999999999994</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A22" s="136" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" s="131">
+        <v>95997</v>
+      </c>
+      <c r="C22" s="132">
+        <v>124.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="135" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23" s="131">
+        <v>47986</v>
+      </c>
+      <c r="C23" s="132">
+        <v>38.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A24" s="135" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="131">
+        <v>3083402</v>
+      </c>
+      <c r="C24" s="132">
+        <v>162.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A25" s="135" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="131">
+        <v>645677</v>
+      </c>
+      <c r="C25" s="132">
+        <v>196.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A26" s="135" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="137" t="s">
+        <v>46</v>
+      </c>
+      <c r="C26" s="132">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="135" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="131">
+        <v>32844577</v>
+      </c>
+      <c r="C27" s="132">
+        <v>174.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A28" s="136" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="131">
+        <v>176827</v>
+      </c>
+      <c r="C28" s="132">
+        <v>11730.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A29" s="135" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="131">
+        <v>82012</v>
+      </c>
+      <c r="C29" s="132">
+        <v>116.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A30" s="135" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="131">
+        <v>21643</v>
+      </c>
+      <c r="C30" s="132">
+        <v>58.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A31" s="135" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31" s="131">
+        <v>137991</v>
+      </c>
+      <c r="C31" s="132">
+        <v>50.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A32" s="135" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="131">
+        <v>75811</v>
+      </c>
+      <c r="C32" s="132">
+        <v>17.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A33" s="135" t="s">
+        <v>23</v>
+      </c>
+      <c r="B33" s="131">
+        <v>566205</v>
+      </c>
+      <c r="C33" s="132">
+        <v>64.599999999999994</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A34" s="135" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="131">
+        <v>447136</v>
+      </c>
+      <c r="C34" s="132">
+        <v>83.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A35" s="135" t="s">
+        <v>88</v>
+      </c>
+      <c r="B35" s="131">
+        <v>43587</v>
+      </c>
+      <c r="C35" s="137" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A36" s="135" t="s">
+        <v>16</v>
+      </c>
+      <c r="B36" s="131">
+        <v>466431</v>
+      </c>
+      <c r="C36" s="132">
+        <v>55.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A37" s="138" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="139">
+        <v>11303003</v>
+      </c>
+      <c r="C37" s="140">
+        <v>145.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A40" s="126" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="126"/>
+      <c r="C40" s="126"/>
+      <c r="D40" s="126"/>
+      <c r="E40" s="126"/>
+      <c r="F40" s="126"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A40:F40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380698DE-0596-4A47-A31E-0A18DC1C3457}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE156652-FF20-4ADE-B9C2-29B6377592EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380698DE-0596-4A47-A31E-0A18DC1C3457}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016-2017</vt:lpstr>
       <vt:lpstr>2018-2019г</vt:lpstr>
       <vt:lpstr>2020-2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>'2014'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>