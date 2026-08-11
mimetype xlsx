--- v0 (2026-04-24)
+++ v1 (2026-08-11)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динамика год\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динамика год строй\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="13695" yWindow="105" windowWidth="14970" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="табл 1" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="12">
   <si>
     <t>в % к предыдущему году</t>
   </si>
   <si>
     <t>в том числе по видам строительных работ</t>
   </si>
   <si>
     <t>работы по возведению зданий 
 (ОКЭД 41)</t>
   </si>
   <si>
@@ -61,120 +61,120 @@
     <t>работы строительные по возведению объектов гражданского строительства 
 (ОКЭД 42)</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ по видам</t>
   </si>
   <si>
     <r>
       <t>Всего</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
         <scheme val="minor"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <r>
-      <t>тыс. тенге</t>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="7"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="204"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="7"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="204"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- с 1990 года динамический ряд пересчитан в соответствии с классификатором ОКЭД 2008 года ВСТ 01 ред.2</t>
+    </r>
+  </si>
+  <si>
+    <t>х</t>
+  </si>
+  <si>
+    <t>−</t>
+  </si>
+  <si>
+    <r>
+      <t>тыс. теңге</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
         <scheme val="minor"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">1) </t>
-[...23 lines deleted...]
-      </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="7"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> с 1991 по 1997г.г. млн. тенге</t>
+      <t xml:space="preserve"> с 1991 по 1997г.г. млн. теңге</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>−</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -463,70 +463,70 @@
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2831,194 +2831,194 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G34"/>
+  <dimension ref="A1:G35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E35" sqref="E35"/>
+      <selection activeCell="C32" sqref="C32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12" style="7" customWidth="1"/>
     <col min="2" max="2" width="18.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="30.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.28515625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="43"/>
-[...3 lines deleted...]
-      <c r="F1" s="43"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
     </row>
     <row r="3" spans="1:7" s="3" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="44"/>
-      <c r="B3" s="46" t="s">
+      <c r="A3" s="45"/>
+      <c r="B3" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="46"/>
-      <c r="D3" s="45" t="s">
+      <c r="C3" s="47"/>
+      <c r="D3" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="45"/>
-      <c r="F3" s="45"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
     </row>
     <row r="4" spans="1:7" s="3" customFormat="1" ht="72.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="44"/>
+      <c r="A4" s="45"/>
       <c r="B4" s="17" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="19">
         <v>2003</v>
       </c>
       <c r="B5" s="34">
         <v>80216.3</v>
       </c>
       <c r="C5" s="25">
         <v>60.9</v>
       </c>
       <c r="D5" s="41" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E5" s="41" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F5" s="41" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="19">
         <v>2004</v>
       </c>
       <c r="B6" s="34">
         <v>40471.1</v>
       </c>
       <c r="C6" s="25">
         <v>48.6</v>
       </c>
       <c r="D6" s="41" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E6" s="41" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F6" s="41" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19">
         <v>2005</v>
       </c>
       <c r="B7" s="34">
         <v>62609.7</v>
       </c>
       <c r="C7" s="25">
         <v>157.1</v>
       </c>
       <c r="D7" s="41" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E7" s="41" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F7" s="41" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="20">
         <v>2006</v>
       </c>
       <c r="B8" s="34">
         <v>57831.1</v>
       </c>
       <c r="C8" s="25">
         <v>89.1</v>
       </c>
       <c r="D8" s="41" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E8" s="41" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F8" s="41" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="19">
         <v>2007</v>
       </c>
       <c r="B9" s="34">
         <v>50230.7</v>
       </c>
       <c r="C9" s="32">
         <v>80</v>
       </c>
       <c r="D9" s="39">
         <v>22705.200000000001</v>
       </c>
       <c r="E9" s="39">
         <v>4388.2</v>
       </c>
       <c r="F9" s="39">
         <v>23137.3</v>
       </c>
     </row>
     <row r="10" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21">
         <v>2008</v>
@@ -3234,57 +3234,57 @@
       <c r="C20" s="29">
         <v>113.8</v>
       </c>
       <c r="D20" s="35">
         <v>28967.8</v>
       </c>
       <c r="E20" s="35">
         <v>74950.399999999994</v>
       </c>
       <c r="F20" s="38">
         <v>31374.9</v>
       </c>
       <c r="G20" s="6"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="23">
         <v>2019</v>
       </c>
       <c r="B21" s="34">
         <v>174713.17199999999</v>
       </c>
       <c r="C21" s="29">
         <v>126.5</v>
       </c>
       <c r="D21" s="35" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E21" s="35" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F21" s="35" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="G21" s="6"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="23">
         <v>2020</v>
       </c>
       <c r="B22" s="34">
         <v>177818.29399999999</v>
       </c>
       <c r="C22" s="30">
         <v>101.2</v>
       </c>
       <c r="D22" s="35">
         <v>62103.7</v>
       </c>
       <c r="E22" s="35">
         <v>89017</v>
       </c>
       <c r="F22" s="35">
         <v>26697.599999999999</v>
       </c>
       <c r="G22" s="6"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
@@ -3297,267 +3297,288 @@
       <c r="C23" s="31">
         <v>108.1</v>
       </c>
       <c r="D23" s="35">
         <v>66186.3</v>
       </c>
       <c r="E23" s="35">
         <v>83006.5</v>
       </c>
       <c r="F23" s="35">
         <v>49216.7</v>
       </c>
       <c r="G23" s="6"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="23">
         <v>2022</v>
       </c>
       <c r="B24" s="34">
         <v>220286.9</v>
       </c>
       <c r="C24" s="33">
         <v>106.3</v>
       </c>
       <c r="D24" s="35" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E24" s="35">
         <v>110587.7</v>
       </c>
       <c r="F24" s="35" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="G24" s="6"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="22">
         <v>2023</v>
       </c>
-      <c r="B25" s="48">
+      <c r="B25" s="42">
         <v>295935.5</v>
       </c>
-      <c r="C25" s="48">
+      <c r="C25" s="42">
         <v>130.80000000000001</v>
       </c>
       <c r="D25" s="35">
         <v>45963</v>
       </c>
       <c r="E25" s="35">
         <v>214935.7</v>
       </c>
       <c r="F25" s="35">
         <v>35036.800000000003</v>
       </c>
       <c r="G25" s="6"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="22">
         <v>2024</v>
       </c>
-      <c r="B26" s="48">
+      <c r="B26" s="42">
         <v>338547.7</v>
       </c>
-      <c r="C26" s="48">
+      <c r="C26" s="42">
         <v>112.9</v>
       </c>
       <c r="D26" s="35">
         <v>104993</v>
       </c>
       <c r="E26" s="35">
         <v>197987.3</v>
       </c>
       <c r="F26" s="35">
         <v>35567.4</v>
       </c>
       <c r="G26" s="6"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A27" s="11"/>
-[...4 lines deleted...]
-      <c r="F27" s="16"/>
+      <c r="A27" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="42">
+        <v>383686.2</v>
+      </c>
+      <c r="C27" s="42">
+        <v>112.3</v>
+      </c>
+      <c r="D27" s="35">
+        <v>91370.8</v>
+      </c>
+      <c r="E27" s="35">
+        <v>239325</v>
+      </c>
+      <c r="F27" s="35">
+        <v>52990.400000000001</v>
+      </c>
       <c r="G27" s="6"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A28" s="47" t="s">
-[...6 lines deleted...]
-      <c r="F28" s="47"/>
+      <c r="A28" s="11"/>
+      <c r="B28" s="12"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="14"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="6"/>
     </row>
-    <row r="29" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="F29" s="24"/>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A29" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="48"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="48"/>
+      <c r="E29" s="48"/>
+      <c r="F29" s="48"/>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C30" s="9"/>
+    <row r="30" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="43"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="F32" s="10"/>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B31" s="8"/>
+      <c r="C31" s="9"/>
     </row>
-    <row r="34" spans="2:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="F34" s="10"/>
+    <row r="33" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="B33" s="10"/>
+      <c r="D33" s="10"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="10"/>
+    </row>
+    <row r="35" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="B35" s="10"/>
+      <c r="D35" s="10"/>
+      <c r="E35" s="10"/>
+      <c r="F35" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="B3:C3"/>
-    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A29:F29"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{824F5933-13BC-4211-B00A-7C28321D4651}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{023E7EA4-ABC5-443A-83C4-EE7855F1B78D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B8215A9-CB99-413B-8A39-78E467AEC117}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>табл 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>