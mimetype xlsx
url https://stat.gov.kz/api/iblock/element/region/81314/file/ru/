--- v0 (2026-04-24)
+++ v1 (2026-08-11)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динамика год\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динамика год строй\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="30" windowWidth="19200" windowHeight="6345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$U$17</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="18">
   <si>
     <t xml:space="preserve">Индексы физического объема строительных работ </t>
   </si>
   <si>
     <t>в % к предыдущему году</t>
   </si>
   <si>
     <t>Западно-Казахстанская область</t>
@@ -234,93 +234,96 @@
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4028,126 +4031,126 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:X19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="N37" sqref="N37"/>
+    <sheetView tabSelected="1" topLeftCell="I1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="S25" sqref="S25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" customWidth="1"/>
     <col min="11" max="12" width="7.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="7" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:24" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...17 lines deleted...]
-      <c r="T1" s="13"/>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+      <c r="H1" s="15"/>
+      <c r="I1" s="15"/>
+      <c r="J1" s="15"/>
+      <c r="K1" s="15"/>
+      <c r="L1" s="15"/>
+      <c r="M1" s="15"/>
+      <c r="N1" s="15"/>
+      <c r="O1" s="15"/>
+      <c r="P1" s="15"/>
+      <c r="Q1" s="15"/>
+      <c r="R1" s="15"/>
+      <c r="S1" s="15"/>
+      <c r="T1" s="15"/>
     </row>
-    <row r="2" spans="1:23" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:24" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
       <c r="P2" s="12"/>
       <c r="Q2" s="12"/>
       <c r="R2" s="12"/>
       <c r="S2" s="12"/>
-      <c r="V2" s="14" t="s">
+      <c r="W2" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="14"/>
+      <c r="X2" s="17"/>
     </row>
-    <row r="3" spans="1:23" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2003</v>
       </c>
       <c r="C3" s="4">
         <v>2004</v>
       </c>
       <c r="D3" s="5">
         <v>2005</v>
       </c>
       <c r="E3" s="6">
         <v>2006</v>
       </c>
       <c r="F3" s="6">
         <v>2007</v>
       </c>
       <c r="G3" s="3">
         <v>2008</v>
       </c>
       <c r="H3" s="4">
         <v>2009</v>
       </c>
       <c r="I3" s="5">
         <v>2010</v>
       </c>
@@ -4171,52 +4174,55 @@
       </c>
       <c r="P3" s="5">
         <v>2017</v>
       </c>
       <c r="Q3" s="7">
         <v>2018</v>
       </c>
       <c r="R3" s="7">
         <v>2019</v>
       </c>
       <c r="S3" s="7">
         <v>2020</v>
       </c>
       <c r="T3" s="7">
         <v>2021</v>
       </c>
       <c r="U3" s="7">
         <v>2022</v>
       </c>
       <c r="V3" s="7">
         <v>2023</v>
       </c>
       <c r="W3" s="7">
         <v>2024</v>
       </c>
+      <c r="X3" s="7">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="11">
         <v>60.9</v>
       </c>
       <c r="C4" s="11">
         <v>48.6</v>
       </c>
       <c r="D4" s="11">
         <v>157.1</v>
       </c>
       <c r="E4" s="11">
         <v>89.1</v>
       </c>
       <c r="F4" s="11">
         <v>80</v>
       </c>
       <c r="G4" s="11">
         <v>107</v>
       </c>
       <c r="H4" s="11">
         <v>107.1</v>
       </c>
       <c r="I4" s="11">
@@ -4236,58 +4242,61 @@
       </c>
       <c r="N4" s="11">
         <v>114.3</v>
       </c>
       <c r="O4" s="11">
         <v>107.4</v>
       </c>
       <c r="P4" s="11">
         <v>108.6</v>
       </c>
       <c r="Q4" s="11">
         <v>113.8</v>
       </c>
       <c r="R4" s="11">
         <v>126.5</v>
       </c>
       <c r="S4" s="11">
         <v>101.2</v>
       </c>
       <c r="T4" s="11">
         <v>108.1</v>
       </c>
       <c r="U4" s="11">
         <v>106.3</v>
       </c>
-      <c r="V4" s="16">
+      <c r="V4" s="14">
         <v>130.80000000000001</v>
       </c>
-      <c r="W4" s="16">
+      <c r="W4" s="14">
         <v>112.9</v>
       </c>
+      <c r="X4" s="14">
+        <v>112.3</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="11" t="s">
@@ -4307,58 +4316,61 @@
       </c>
       <c r="N5" s="11">
         <v>48.7</v>
       </c>
       <c r="O5" s="11">
         <v>77.3</v>
       </c>
       <c r="P5" s="11">
         <v>550</v>
       </c>
       <c r="Q5" s="11">
         <v>102</v>
       </c>
       <c r="R5" s="11">
         <v>51.9</v>
       </c>
       <c r="S5" s="11">
         <v>217</v>
       </c>
       <c r="T5" s="11">
         <v>46.1</v>
       </c>
       <c r="U5" s="11">
         <v>153.6</v>
       </c>
-      <c r="V5" s="15">
+      <c r="V5" s="13">
         <v>130</v>
       </c>
-      <c r="W5" s="15">
+      <c r="W5" s="13">
         <v>80.599999999999994</v>
       </c>
+      <c r="X5" s="13">
+        <v>303.89999999999998</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -4378,58 +4390,61 @@
       </c>
       <c r="N6" s="11">
         <v>24.4</v>
       </c>
       <c r="O6" s="11">
         <v>240</v>
       </c>
       <c r="P6" s="11">
         <v>650</v>
       </c>
       <c r="Q6" s="11">
         <v>89.1</v>
       </c>
       <c r="R6" s="11">
         <v>91.8</v>
       </c>
       <c r="S6" s="11">
         <v>139</v>
       </c>
       <c r="T6" s="11">
         <v>191.7</v>
       </c>
       <c r="U6" s="11">
         <v>120.6</v>
       </c>
-      <c r="V6" s="15">
+      <c r="V6" s="13">
         <v>180.7</v>
       </c>
-      <c r="W6" s="15">
+      <c r="W6" s="13">
         <v>80.7</v>
       </c>
+      <c r="X6" s="13">
+        <v>95.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="11" t="s">
@@ -4449,58 +4464,61 @@
       </c>
       <c r="N7" s="11">
         <v>165.9</v>
       </c>
       <c r="O7" s="11">
         <v>116.6</v>
       </c>
       <c r="P7" s="11">
         <v>90.6</v>
       </c>
       <c r="Q7" s="11">
         <v>140.30000000000001</v>
       </c>
       <c r="R7" s="11">
         <v>181.3</v>
       </c>
       <c r="S7" s="11">
         <v>72.3</v>
       </c>
       <c r="T7" s="11">
         <v>117.2</v>
       </c>
       <c r="U7" s="11">
         <v>91.4</v>
       </c>
-      <c r="V7" s="15">
+      <c r="V7" s="13">
         <v>193</v>
       </c>
-      <c r="W7" s="15">
+      <c r="W7" s="13">
         <v>74.400000000000006</v>
       </c>
+      <c r="X7" s="13">
+        <v>95.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="11" t="s">
@@ -4520,58 +4538,61 @@
       </c>
       <c r="N8" s="11">
         <v>135.5</v>
       </c>
       <c r="O8" s="11">
         <v>86</v>
       </c>
       <c r="P8" s="11">
         <v>149.6</v>
       </c>
       <c r="Q8" s="11">
         <v>81.599999999999994</v>
       </c>
       <c r="R8" s="11">
         <v>80.400000000000006</v>
       </c>
       <c r="S8" s="11">
         <v>94.3</v>
       </c>
       <c r="T8" s="11">
         <v>124.9</v>
       </c>
       <c r="U8" s="11">
         <v>111.3</v>
       </c>
-      <c r="V8" s="15">
+      <c r="V8" s="13">
         <v>151.19999999999999</v>
       </c>
-      <c r="W8" s="15">
+      <c r="W8" s="13">
         <v>261.39999999999998</v>
       </c>
+      <c r="X8" s="13">
+        <v>368</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="11" t="s">
@@ -4591,58 +4612,61 @@
       </c>
       <c r="N9" s="11">
         <v>93.4</v>
       </c>
       <c r="O9" s="11">
         <v>189.9</v>
       </c>
       <c r="P9" s="11">
         <v>160.9</v>
       </c>
       <c r="Q9" s="11">
         <v>62.8</v>
       </c>
       <c r="R9" s="11">
         <v>50.1</v>
       </c>
       <c r="S9" s="11">
         <v>264.60000000000002</v>
       </c>
       <c r="T9" s="11">
         <v>184.2</v>
       </c>
       <c r="U9" s="11">
         <v>201.3</v>
       </c>
-      <c r="V9" s="15">
+      <c r="V9" s="13">
         <v>74.7</v>
       </c>
-      <c r="W9" s="15">
+      <c r="W9" s="13">
         <v>88.5</v>
       </c>
+      <c r="X9" s="13">
+        <v>100.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="11" t="s">
@@ -4662,58 +4686,61 @@
       </c>
       <c r="N10" s="11">
         <v>325.5</v>
       </c>
       <c r="O10" s="11">
         <v>105.8</v>
       </c>
       <c r="P10" s="11">
         <v>95.5</v>
       </c>
       <c r="Q10" s="11">
         <v>70</v>
       </c>
       <c r="R10" s="11">
         <v>95</v>
       </c>
       <c r="S10" s="11">
         <v>72</v>
       </c>
       <c r="T10" s="11">
         <v>81.8</v>
       </c>
       <c r="U10" s="11">
         <v>113.2</v>
       </c>
-      <c r="V10" s="15">
+      <c r="V10" s="13">
         <v>122</v>
       </c>
-      <c r="W10" s="15">
+      <c r="W10" s="13">
         <v>94.7</v>
       </c>
+      <c r="X10" s="13">
+        <v>145.1</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I11" s="11" t="s">
@@ -4733,58 +4760,61 @@
       </c>
       <c r="N11" s="11">
         <v>67.7</v>
       </c>
       <c r="O11" s="11">
         <v>176</v>
       </c>
       <c r="P11" s="11">
         <v>86.6</v>
       </c>
       <c r="Q11" s="11">
         <v>84.5</v>
       </c>
       <c r="R11" s="11">
         <v>157.9</v>
       </c>
       <c r="S11" s="11">
         <v>119.1</v>
       </c>
       <c r="T11" s="11">
         <v>100.6</v>
       </c>
       <c r="U11" s="11">
         <v>168.8</v>
       </c>
-      <c r="V11" s="15">
+      <c r="V11" s="13">
         <v>134</v>
       </c>
-      <c r="W11" s="15">
+      <c r="W11" s="13">
         <v>57.5</v>
       </c>
+      <c r="X11" s="13">
+        <v>55.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="11" t="s">
@@ -4804,58 +4834,61 @@
       </c>
       <c r="N12" s="11">
         <v>42.1</v>
       </c>
       <c r="O12" s="11">
         <v>35.5</v>
       </c>
       <c r="P12" s="11">
         <v>178</v>
       </c>
       <c r="Q12" s="11">
         <v>24.6</v>
       </c>
       <c r="R12" s="11">
         <v>372.4</v>
       </c>
       <c r="S12" s="11">
         <v>149.9</v>
       </c>
       <c r="T12" s="11">
         <v>98.8</v>
       </c>
       <c r="U12" s="11">
         <v>76.099999999999994</v>
       </c>
-      <c r="V12" s="15">
+      <c r="V12" s="13">
         <v>179.2</v>
       </c>
-      <c r="W12" s="15">
+      <c r="W12" s="13">
         <v>182.3</v>
       </c>
+      <c r="X12" s="13">
+        <v>82.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -4875,58 +4908,61 @@
       </c>
       <c r="N13" s="11">
         <v>90.4</v>
       </c>
       <c r="O13" s="11">
         <v>107.5</v>
       </c>
       <c r="P13" s="11">
         <v>71.2</v>
       </c>
       <c r="Q13" s="11">
         <v>45.7</v>
       </c>
       <c r="R13" s="11">
         <v>298.10000000000002</v>
       </c>
       <c r="S13" s="11">
         <v>214.1</v>
       </c>
       <c r="T13" s="11">
         <v>24.3</v>
       </c>
       <c r="U13" s="11">
         <v>126.8</v>
       </c>
-      <c r="V13" s="15">
+      <c r="V13" s="13">
         <v>178.5</v>
       </c>
-      <c r="W13" s="15">
+      <c r="W13" s="13">
         <v>299.8</v>
       </c>
+      <c r="X13" s="13">
+        <v>54.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I14" s="11" t="s">
@@ -4946,58 +4982,61 @@
       </c>
       <c r="N14" s="11">
         <v>405.8</v>
       </c>
       <c r="O14" s="11">
         <v>65.599999999999994</v>
       </c>
       <c r="P14" s="11" t="s">
         <v>17</v>
       </c>
       <c r="Q14" s="11">
         <v>148.1</v>
       </c>
       <c r="R14" s="11">
         <v>23.2</v>
       </c>
       <c r="S14" s="11">
         <v>161.9</v>
       </c>
       <c r="T14" s="11">
         <v>23.5</v>
       </c>
       <c r="U14" s="11">
         <v>113.3</v>
       </c>
-      <c r="V14" s="15">
+      <c r="V14" s="13">
         <v>182.2</v>
       </c>
-      <c r="W14" s="15">
+      <c r="W14" s="13">
         <v>158.19999999999999</v>
       </c>
+      <c r="X14" s="13">
+        <v>25.6</v>
+      </c>
     </row>
-    <row r="15" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="11" t="s">
@@ -5017,58 +5056,61 @@
       </c>
       <c r="N15" s="11">
         <v>101.2</v>
       </c>
       <c r="O15" s="11">
         <v>43</v>
       </c>
       <c r="P15" s="11">
         <v>167.2</v>
       </c>
       <c r="Q15" s="11">
         <v>118.7</v>
       </c>
       <c r="R15" s="11">
         <v>148.9</v>
       </c>
       <c r="S15" s="11">
         <v>124.9</v>
       </c>
       <c r="T15" s="11">
         <v>113.6</v>
       </c>
       <c r="U15" s="11">
         <v>88.7</v>
       </c>
-      <c r="V15" s="15">
+      <c r="V15" s="13">
         <v>189.5</v>
       </c>
-      <c r="W15" s="15">
+      <c r="W15" s="13">
         <v>247.8</v>
       </c>
+      <c r="X15" s="13">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -5088,58 +5130,61 @@
       </c>
       <c r="N16" s="11">
         <v>39.5</v>
       </c>
       <c r="O16" s="11">
         <v>79.2</v>
       </c>
       <c r="P16" s="11">
         <v>133</v>
       </c>
       <c r="Q16" s="11">
         <v>147.9</v>
       </c>
       <c r="R16" s="11">
         <v>171</v>
       </c>
       <c r="S16" s="11">
         <v>61.7</v>
       </c>
       <c r="T16" s="11">
         <v>99.4</v>
       </c>
       <c r="U16" s="11">
         <v>123.1</v>
       </c>
-      <c r="V16" s="15">
+      <c r="V16" s="13">
         <v>172</v>
       </c>
-      <c r="W16" s="15">
+      <c r="W16" s="13">
         <v>43.4</v>
       </c>
+      <c r="X16" s="13">
+        <v>336.8</v>
+      </c>
     </row>
-    <row r="17" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="11" t="s">
@@ -5159,68 +5204,71 @@
       </c>
       <c r="N17" s="11">
         <v>71.900000000000006</v>
       </c>
       <c r="O17" s="11">
         <v>105.2</v>
       </c>
       <c r="P17" s="11">
         <v>101.2</v>
       </c>
       <c r="Q17" s="11">
         <v>116.6</v>
       </c>
       <c r="R17" s="11">
         <v>94</v>
       </c>
       <c r="S17" s="11">
         <v>169.2</v>
       </c>
       <c r="T17" s="11">
         <v>116.8</v>
       </c>
       <c r="U17" s="11">
         <v>112.4</v>
       </c>
-      <c r="V17" s="15">
+      <c r="V17" s="13">
         <v>58.9</v>
       </c>
-      <c r="W17" s="15">
+      <c r="W17" s="13">
         <v>225.9</v>
       </c>
+      <c r="X17" s="13">
+        <v>114.2</v>
+      </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="Q18" s="8"/>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
       <c r="Q19" s="8"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="V2:W2"/>
+    <mergeCell ref="W2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.41" right="0.32" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>