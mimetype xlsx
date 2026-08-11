--- v0 (2026-04-24)
+++ v1 (2026-08-11)
@@ -6,91 +6,91 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динамика год\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динамика год строй\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="615" yWindow="150" windowWidth="14055" windowHeight="11640"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="9">
-  <si>
-[...1 lines deleted...]
-  </si>
   <si>
     <t>в % к предыдущему году</t>
   </si>
   <si>
     <t>тыс. кв. м</t>
   </si>
   <si>
     <t xml:space="preserve">  Динамика основных показателей строительной  деятельности</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ*</t>
   </si>
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий  индивидуальными застройщиками</t>
   </si>
   <si>
     <t>* - с 1990 года динамический ряд пересчитан в соответствии с классификатором ОКЭД 2008 года ВСТ 01 ред.2</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3202,392 +3202,392 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L43"/>
+  <dimension ref="A1:L44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I40" sqref="I40"/>
+      <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="19.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
     </row>
     <row r="2" spans="1:12" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="30"/>
       <c r="B2" s="32" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C2" s="33"/>
       <c r="D2" s="32" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E2" s="33"/>
       <c r="F2" s="32" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G2" s="33"/>
     </row>
     <row r="3" spans="1:12" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="31"/>
       <c r="B3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="D3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" s="2" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="4">
         <v>1991</v>
       </c>
       <c r="B4" s="16">
         <v>305</v>
       </c>
       <c r="C4" s="16">
         <v>80.3</v>
       </c>
       <c r="D4" s="16">
         <v>278</v>
       </c>
       <c r="E4" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F4" s="16">
         <v>25.5</v>
       </c>
       <c r="G4" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4">
         <v>1992</v>
       </c>
       <c r="B5" s="16">
         <v>2999</v>
       </c>
       <c r="C5" s="16">
         <v>39.9</v>
       </c>
       <c r="D5" s="16">
         <v>212</v>
       </c>
       <c r="E5" s="16">
         <v>76.3</v>
       </c>
       <c r="F5" s="16">
         <v>21.6</v>
       </c>
       <c r="G5" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4">
         <v>1993</v>
       </c>
       <c r="B6" s="16">
         <v>14.6</v>
       </c>
       <c r="C6" s="16">
         <v>85.1</v>
       </c>
       <c r="D6" s="16">
         <v>152</v>
       </c>
       <c r="E6" s="16">
         <v>71.7</v>
       </c>
       <c r="F6" s="16">
         <v>19.100000000000001</v>
       </c>
       <c r="G6" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="4">
         <v>1994</v>
       </c>
       <c r="B7" s="16">
         <v>955.6</v>
       </c>
       <c r="C7" s="16">
         <v>53.2</v>
       </c>
       <c r="D7" s="16">
         <v>96</v>
       </c>
       <c r="E7" s="16">
         <v>63.2</v>
       </c>
       <c r="F7" s="16">
         <v>21.2</v>
       </c>
       <c r="G7" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="4">
         <v>1995</v>
       </c>
       <c r="B8" s="16">
         <v>2428.1</v>
       </c>
       <c r="C8" s="16">
         <v>52.4</v>
       </c>
       <c r="D8" s="16">
         <v>70</v>
       </c>
       <c r="E8" s="16">
         <v>72.900000000000006</v>
       </c>
       <c r="F8" s="16">
         <v>14.9</v>
       </c>
       <c r="G8" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="4">
         <v>1996</v>
       </c>
       <c r="B9" s="16">
         <v>1461.3</v>
       </c>
       <c r="C9" s="16">
         <v>52.9</v>
       </c>
       <c r="D9" s="16">
         <v>75</v>
       </c>
       <c r="E9" s="16">
         <v>107.1</v>
       </c>
       <c r="F9" s="16">
         <v>29</v>
       </c>
       <c r="G9" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="4">
         <v>1997</v>
       </c>
       <c r="B10" s="16">
         <v>1590</v>
       </c>
       <c r="C10" s="16">
         <v>90.4</v>
       </c>
       <c r="D10" s="16">
         <v>75</v>
       </c>
       <c r="E10" s="16">
         <v>100</v>
       </c>
       <c r="F10" s="16">
         <v>48.6</v>
       </c>
       <c r="G10" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="4">
         <v>1998</v>
       </c>
       <c r="B11" s="16">
         <v>2301.5</v>
       </c>
       <c r="C11" s="16">
         <v>133.9</v>
       </c>
       <c r="D11" s="16">
         <v>50.832999999999998</v>
       </c>
       <c r="E11" s="16">
         <v>67.8</v>
       </c>
       <c r="F11" s="16">
         <v>49.3</v>
       </c>
       <c r="G11" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="4">
         <v>1999</v>
       </c>
       <c r="B12" s="16">
         <v>10866.5</v>
       </c>
       <c r="C12" s="16">
         <v>412</v>
       </c>
       <c r="D12" s="16">
         <v>37.229999999999997</v>
       </c>
       <c r="E12" s="16">
         <v>73.2</v>
       </c>
       <c r="F12" s="16">
         <v>30.1</v>
       </c>
       <c r="G12" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="4">
         <v>2000</v>
       </c>
       <c r="B13" s="16">
         <v>27549.599999999999</v>
       </c>
       <c r="C13" s="16">
         <v>227.9</v>
       </c>
       <c r="D13" s="16">
         <v>37.831000000000003</v>
       </c>
       <c r="E13" s="16">
         <v>101.6</v>
       </c>
       <c r="F13" s="16">
         <v>34.6</v>
       </c>
       <c r="G13" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="4">
         <v>2001</v>
       </c>
       <c r="B14" s="16">
         <v>46658</v>
       </c>
       <c r="C14" s="16">
         <v>149.30000000000001</v>
       </c>
       <c r="D14" s="16">
         <v>77.679000000000002</v>
       </c>
       <c r="E14" s="16">
         <v>205.3</v>
       </c>
       <c r="F14" s="16">
         <v>46.9</v>
       </c>
       <c r="G14" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J14" s="3"/>
     </row>
     <row r="15" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="4">
         <v>2002</v>
       </c>
       <c r="B15" s="16">
         <v>130207.8</v>
       </c>
       <c r="C15" s="16">
         <v>264.39999999999998</v>
       </c>
       <c r="D15" s="16">
         <v>66.456999999999994</v>
       </c>
       <c r="E15" s="16">
         <v>85.6</v>
       </c>
       <c r="F15" s="16">
         <v>54.1</v>
       </c>
       <c r="G15" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="4">
         <v>2003</v>
       </c>
       <c r="B16" s="16">
         <v>80216.3</v>
       </c>
       <c r="C16" s="16">
         <v>60.9</v>
       </c>
       <c r="D16" s="16">
         <v>77.33</v>
       </c>
       <c r="E16" s="16">
         <v>116.4</v>
       </c>
       <c r="F16" s="16">
         <v>67.5</v>
       </c>
       <c r="G16" s="16">
         <v>124.9</v>
       </c>
       <c r="K16" s="17"/>
@@ -4105,87 +4105,111 @@
     <row r="37" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="5">
         <v>2024</v>
       </c>
       <c r="B37" s="27">
         <v>338547.7</v>
       </c>
       <c r="C37" s="27">
         <v>112.9</v>
       </c>
       <c r="D37" s="27">
         <v>637.4</v>
       </c>
       <c r="E37" s="27">
         <v>100.8</v>
       </c>
       <c r="F37" s="27">
         <v>345.6</v>
       </c>
       <c r="G37" s="27">
         <v>117.9</v>
       </c>
       <c r="H37" s="7"/>
     </row>
     <row r="38" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A38" s="14"/>
-[...5 lines deleted...]
-      <c r="G38" s="26"/>
+      <c r="A38" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="27">
+        <v>383686.2</v>
+      </c>
+      <c r="C38" s="27">
+        <v>112.3</v>
+      </c>
+      <c r="D38" s="27">
+        <v>642.4</v>
+      </c>
+      <c r="E38" s="27">
+        <v>100.8</v>
+      </c>
+      <c r="F38" s="27">
+        <v>339.5</v>
+      </c>
+      <c r="G38" s="27">
+        <v>98.3</v>
+      </c>
       <c r="H38" s="7"/>
     </row>
     <row r="39" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="14"/>
-      <c r="B39" s="25"/>
-[...4 lines deleted...]
-      <c r="G39" s="25"/>
+      <c r="B39" s="26"/>
+      <c r="C39" s="26"/>
+      <c r="D39" s="26"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="26"/>
+      <c r="G39" s="26"/>
       <c r="H39" s="7"/>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E40" s="11"/>
+    <row r="40" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="14"/>
+      <c r="B40" s="25"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="25"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="25"/>
       <c r="H40" s="7"/>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="E41" s="12"/>
+      <c r="A41" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B41" s="11"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="H41" s="7"/>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="F42" s="13"/>
+      <c r="E42" s="12"/>
     </row>
     <row r="43" spans="1:12" x14ac:dyDescent="0.2">
       <c r="F43" s="13"/>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="F44" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 