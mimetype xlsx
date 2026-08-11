--- v0 (2026-04-24)
+++ v1 (2026-08-11)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s.shotova\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динамика год строй\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="15330" windowHeight="9840"/>
   </bookViews>
   <sheets>
     <sheet name="Общая площадь" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="22">
   <si>
     <t xml:space="preserve">Общая площадь введенных в эксплуатацию жилых зданий, тыс. кв. метров </t>
   </si>
   <si>
     <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий, %</t>
   </si>
   <si>
     <t xml:space="preserve">Продолжение </t>
   </si>
   <si>
     <t>Окончание</t>
@@ -1093,51 +1093,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13:I14"/>
+      <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="11" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="11"/>
     <col min="4" max="5" width="8.28515625" style="11" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="11" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="11" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="11"/>
     <col min="11" max="11" width="8.42578125" style="11" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" style="11" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="11"/>
     <col min="14" max="14" width="8.5703125" style="11" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
@@ -1482,254 +1482,260 @@
       <c r="A12" s="7"/>
       <c r="B12" s="8">
         <v>2017</v>
       </c>
       <c r="C12" s="8">
         <v>2018</v>
       </c>
       <c r="D12" s="8">
         <v>2019</v>
       </c>
       <c r="E12" s="8">
         <v>2020</v>
       </c>
       <c r="F12" s="8">
         <v>2021</v>
       </c>
       <c r="G12" s="8">
         <v>2022</v>
       </c>
       <c r="H12" s="8">
         <v>2023</v>
       </c>
       <c r="I12" s="8">
         <v>2024</v>
       </c>
-      <c r="J12" s="8"/>
+      <c r="J12" s="8">
+        <v>2025</v>
+      </c>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
     </row>
     <row r="13" spans="1:14" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="17">
         <v>392</v>
       </c>
       <c r="C13" s="19">
         <v>432</v>
       </c>
       <c r="D13" s="19">
         <v>485</v>
       </c>
       <c r="E13" s="19">
         <v>529</v>
       </c>
       <c r="F13" s="17">
         <v>591</v>
       </c>
       <c r="G13" s="17">
         <v>621</v>
       </c>
       <c r="H13" s="18" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="5">
         <v>637</v>
       </c>
-      <c r="J13" s="5"/>
+      <c r="J13" s="5">
+        <v>642.4</v>
+      </c>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
     </row>
     <row r="14" spans="1:14" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="14">
         <v>142.4</v>
       </c>
       <c r="C14" s="15">
         <v>110.2</v>
       </c>
       <c r="D14" s="15">
         <v>112.2</v>
       </c>
       <c r="E14" s="15">
         <v>109.1</v>
       </c>
       <c r="F14" s="16">
         <v>111.6</v>
       </c>
       <c r="G14" s="17">
         <v>105.2</v>
       </c>
       <c r="H14" s="10">
         <v>101.7</v>
       </c>
       <c r="I14" s="6">
         <v>100.8</v>
       </c>
-      <c r="J14" s="6"/>
+      <c r="J14" s="6">
+        <v>100.8</v>
+      </c>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="23"/>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
     <mergeCell ref="A11:N11"/>
     <mergeCell ref="A15:G15"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34DDA6ED-71E7-4C63-9F75-843DBCE1E37B}">
-[...20 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34DDA6ED-71E7-4C63-9F75-843DBCE1E37B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Общая площадь</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>